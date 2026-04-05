--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="798">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="900">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2406,50 +2406,356 @@
     <t>23.09.25 07:59</t>
   </si>
   <si>
     <t>t.me/npsochi_official/4650</t>
   </si>
   <si>
     <t>Молодым везде у нас дорога, старикам везде у нас почет! В Сочинском Дендрарии соседствуют два мира: беззаботный отдых посетителей и кропотливый труд команды парка. Мы рады всем гостям, но ежедневно эти миры сталкиваются. Одна история из жизни: На скамье у 140-летней лианы глицинии весело общались молодые мамы. Рядом резвились их дети: лазали по древнему стволу, бегали по газонам. А на самой лиане, как на обычной веревке, сушились детские шорты... Сотрудник Дендрария деликатно объяснил, что в парке передвигаться надо по дорожкам, на растения не залезать, так как каждый экземпляр здесь - уникальный экспонат, а не элемент быта. Гости неохотно подозвали детей и убрали одежду с глицинии... но сразу перевесили на молодой гибискус по соседству. Потребовалась еще одна беседа и напоминание о правилах посещения, чтобы ситуация разрешилась. К сожалению, такие случаи - не редкость. Мы понимаем желание расслабиться, но Дендрарий - это особо охраняемая природная территория, сокровищница российских субтропиков, памятник садово-ландшафтного искусства, для сохранения которого действует определенный порядок. Задумайтесь только: в парке собрано более 2000 видов и форм деревьев и кустарников со всей планеты. Эта коллекция бережно сохраняется и пополняется с 1892 года. Особое внимание и уход требуются, как молодым посадкам, так и старейшим экземплярам. 🍃Та самая глициния — одна из первых жительниц парка. Она родом из Китая и при благоприятных условиях может прожить до 1000 лет! Но для этого ей нужна наша забота. 🌳Кипарис крупноплодный неподалеку - крупнейший экземпляр в России. Ему 143 года, то есть он находится в самом расцвете сил, прожив лишь половину отведенного его виду срока. 🌳Скромный боярышник у Мексиканской горки в верхней части парка - местный, кавказский житель. Ему около 300 лет, он помнит дикий лес, который рос здесь до основания парка. 🌐Еще больше сведений о старожилах парка мы собрали в статье на сайте. Переходите по ссылке, знакомьтесь и встречайтесь с растениями-патриархами в Дендрарии, ОБЯЗАТЕЛЬНО соблюдая этикет - правила посещения! #СочинскийНациональныйПарк #Дендрарий #РастенияПатриархи #БерегитеПрироду #кипарис #КипарисКрупноплодный</t>
   </si>
   <si>
     <t>21.09.25 16:17</t>
   </si>
   <si>
     <t>t.me/npsochi_official/4649</t>
   </si>
   <si>
     <t>Отмечаем, поздравляем и рассказываем 🎉Каждое третье воскресенье сентября наступает День работников леса, или, как у нас говорят, «День лесника»! 🌱94% территории Сочинского национального парка покрыто древними, богатыми горными лесами, которые охраняют более 200 государственных инспекторов в области охраны окружающей среды, или, как у нас говорят, «лесников». Их служба и опасна, и трудна, и удивительно разнообразна, ведь лесники - это: 📍 Следопыты и детективы: по следам, сломанной ветке, пучку шерсти они могут определить, кто, когда и почему здесь был и что делал. Кабан, олень, медведь, турист или охотник — для них нет секретов. 🫶 Лесные врачи: они диагностируют болезни деревьев, борются с вредителями и помогают лесу восстановиться после непогоды, рубки, пожара. ⛰ Инженеры и строители: ремонтируют и устанавливают смотровые площадки, беседки, мосты, настилы, инфостенды так, чтобы посетителям было комфортно и безопасно без вреда для природы. 📢 Опытные пожарные: ежедневно следят за безопасностью, а при малейшем запахе дыма мобилизуются, чтобы локализовать и потушить возгорание. 👥 Экскурсоводы и просветители: могут увлечь рассказом о природе и истории, объяснить повадки шакала и показать, как отличить пихту от ели - их любовь к природе заразительна! 🛟 Оперативные спасатели: первыми приходят на помощь потерявшемуся или травмированному туристу, знают каждую тропинку и умеют действовать в чрезвычайных ситуациях. 📖 Знатоки и исследователи: фиксируют цветение, плодоношение растений, считают животных, наблюдают и собирают сведения о природных явлениях, ценные для науки. 🏕Хранители чистоты: следят за порядком, обустраивают места для отдыха и убирают за теми, кто мусорит на природе. 📸 Фотографы и операторы: устанавливают и собирают кадры фотоловушек, замечают и снимают на камеру уникальные кадры из жизни дикой природы, которыми делятся с нами. 🚶‍♂️ Главные защитники: ежедневно проводят обходы и рейды, пресекают нарушения, наказывают тех, кто преступил закон и нанес вред природе - они безгранично любят лес и охраняют его 24/7, в любую погоду! Больше о работе лесников вы можете узнать из фильмов национального парка «Туризм в гармонии с природой», «Сохраняя традиции», а также в материалах на сайте. ❤️ Желаем работникам леса здоровья и благополучия, сил и терпения, стойкости и вдохновения! Присоединяйтесь к поздравлениям и оставляйте комментарии к праздничному посту! #СочинскийНациональныйПарк #РаботникиЛеса #ДеньРаботниковЛеса #ОхранаПрироды #ЗаповеднаяРоссия #Сочи #природа #ЛюдиВЛесу #экология #праздник</t>
   </si>
   <si>
     <t>18.09.25 07:13</t>
   </si>
   <si>
     <t>t.me/npsochi_official/4648</t>
   </si>
   <si>
     <t>Сохраняем бодрость тела и трезвость мыслей! 🐻 Учимся спортивной подготовке у бурого медведя - несмотря на массивные размеры, он быстро бегает, ловко лазает, обладает поразительной силой и выносливостью. 💪 Вот комплекс упражнений на свежем воздухе от мишки: приседания, борьба, наклоны, гимнастическое бревно, планка) 🍽 Сейчас у медведей «нажировочный период» - они активно питаются, накапливая жир на зиму. В поисках пищи могут приближаться к жилью человека - о таких случаях нам сообщают постоянно. Медведей привлекает запах еды, места сбора мусора, поспевший урожай в садах... 👉 Давайте вспомним правила того, как избежать встречи с медведем и как вести себя, если встреча произошла. 🚶‍♂️Будьте внимательны и осторожны во время прогулок по лесу, особенно в сумерках и на рассвете! 🐻 И помните - ни при каких условиях нельзя убегать от медведя - в догонялках всегда побеждает медведь! Сочинский национальный парк #СочинскийНациональныйПарк #медведь #правила #БурыйМедведь #лес #ДикаяПрирода</t>
+  </si>
+  <si>
+    <t>28.02.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4949</t>
+  </si>
+  <si>
+    <t>Ух, ты! Пихта! Пусть символом последнего дня уходящей зимы, будет пихта - самое снежное, самое величественное, самое пушистое дерево нашего леса! Пихтарники растут на высоте 1500 метров над уровнем моря и всю зиму проводят в снежном уборе, создавая то самое сказочное настроение. Больше о нашей красавице-пихте читайте на сайте https://npsochi.ru/news/pikhta-nordmana-ispolin-kavkazskikh-lesov-i-simvol-novogodnikh-prazdnikov/) А завтра - весна) 📷За зимние пихты благодарим Наташу и Ларису Ивлевых! Сочинский национальный парк #СочинскийНациональныйПарк #ПихтаНордмана #пихта #горы #ПриродаСочи #28февраля #БерегитеПрироду</t>
+  </si>
+  <si>
+    <t>27.02.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4939</t>
+  </si>
+  <si>
+    <t>#ЦвететСейчас в лесу: ❤️трахистемон восточный Trachystemon orientalis ❤️морозник (зимовник) восточный Helleborus orientalis ❤️пролеска двулистная Scilla bifolia ❤️первоцвет обыкновенная Primula vulgaris ❤️кандык кавказский Erythronium caucasicum ❤️горянка колхидская Epimedium colchicum ❤️зубянка пятилистная Cardamine quinquefolia ❤️окопник грузинский Symphytum grandiflorum ❤️подснежник Воронова Galanthus woronowii ❤️молочай миндалевидный Euphorbia amygdaloides 📷Фото Наташи Елагиной Сочинский национальный парк #СочинскийНациональныйПарк #ЦветочныйАспект #ПриродаСочи #цветы</t>
+  </si>
+  <si>
+    <t>26.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4935</t>
+  </si>
+  <si>
+    <t>Время планировать выходные и нам есть что предложить) ♥️♥️♥️♥️♥️♥️♥️♥️♥️ ♥️в субботу, в 12:00 в рамках регулярных встреч #ВестиСПолей ♥️в Краснополянском ДК на ул. Турчинского, 49 будет встреча с Дмитрием Марковым - историком, краеведом, научным сотрудником Сочинского национального парка! 🎤Он расскажет о: • средневековой истории Красной Поляны; • малоизвестных находках в окрестностях знаменитого поселка; • мировых процессах, важной частью которых была и наша местность. ℹ️Участие бесплатное ℹ️Вход свободный ℹ️Регистрация по ссылке https://albinayarullina.timepad.ru/event/3820038/ ♥️♥️♥️♥️♥️♥️♥️♥️♥️♥️ ♥️в воскресенье, в 15:00 ♥️в большом зале в Дендрарии будем вместе познавательно и увлекательно встречать весну и говорить о хрупких и прекрасных, самых ранних цветах. 🎤Специальный гость, научный сотрудник ФИЦ РАН, расскажет о достижениях ученых в деле сохранения, изучения и размножения редких видов. ℹ️Участие бесплатное ℹ️Вход по спискам регистрации ℹ️Регистрация по ссылке https://npsochi-2025.timepad.ru/event/3832405/ ♥️в 14:00 ♥️на Вилле «Надежда» откроется выставка художницы-акварелиста Натальи Прокудиной с символичным названием «Пробуждение» ℹ️Билет 600 руб. ♥️15:00 ♥️на Вилле «Надежда» будет концерт «Любви все возрасты покорны» в исполнении лауреатов всероссийских и международных конкурсов Татьяны Ереминой (сопрано) и Светланы Баукиной (фортепиано). ℹ️Билет 900 руб. Выбирайте досуг по вкусу или охватите все мероприятия и делитесь впечатлениями! Сочинский национальный парк #СочинскийНациональныйПарк #афиша #мероприятие #встеча #весна #ВеснаВСочи #первоцвет2026 #БерегитеПрироду #История #ПриродаСочи</t>
+  </si>
+  <si>
+    <t>24.02.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4932</t>
+  </si>
+  <si>
+    <t>Так мы «отметили» День защитника Отечества 23 февраля в Дагомысском и Солох-Аульском участковых лесничествах госинспекторы пресекли заезд на багги. Сотрудники национального парка узнали о готовящемся мероприятии из открытых источников. Сработали на опережение: выставили посты и перекрыли путь колонне. В итоге, было остановлено восемь единиц техники, а на водителей составлены материалы об административных нарушениях. В национальном парке запрещено движение автотранспортных средств вне дорог общего пользования! Мощность мотора и тип привода значения не имеют. К сожалению, нарушение этого правила влечет серьезные последствия для природы. • Колеса травмируют и уплотняют почву, провоцируя эрозию. • Уничтожаются растения, в том числе те, что занесены в Красную книгу. • Травмируются корни деревьев, что ведет к их усыханию и гибели. • Дикие животные пугаются, покидают места обитания, а в феврале у многих период выведения потомства. За последнюю неделю инспекторы составили 22 протокола за движение и стоянку вне дорог общего пользования. Если видите подобные заезды, готовящиеся «экспедиции», любое другое нарушение - сообщите оперативному дежурному Сочинского национального парка по номеру +7 (918) 202-34-43. Сочинский национальный парк #СочинскийНациональныйПарк #нарушения #джиппинг #ОхранаПрироды #БерегитеПрироду</t>
+  </si>
+  <si>
+    <t>23.02.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4931</t>
+  </si>
+  <si>
+    <t>Дорогие друзья, коллеги, защитники Отечества! С праздником! Этот день олицетворяет мужество, честь, отвагу, преданность своей стране, её природе и традициям! Преклоняемся перед теми, кто несёт службу во благо нашей Родины, защищает жизни граждан и независимость государства! Работники заповедных территорий, как и все, кто стоит на страже страны, вносят свой вклад в её будущее, оберегая леса, горы, их обитателей, наследие предков. Желаем защитникам Отечества крепкого здоровья, полноты жизни и бодрости духа! Пусть каждый день дарит радость общения, большие и маленькие победы, а близкие всегда будут рядом, поддерживая и вдохновляя! С Днем защитника Отечества! Ваш Сочинский национальный парк #СочинскийНациональныйПарк #23февраля #ДеньЗащитникаОтечества #БерегитеПрироду</t>
+  </si>
+  <si>
+    <t>21.02.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4924</t>
+  </si>
+  <si>
+    <t>Сегодня Всемирный день экскурсовода! 🎉Поздравляем всех причастных с праздником! А в Сочи к этому празднику причастны почти все) потому что каждый житель нашего города много раз примерял на себя роль экскурсовода для своих гостей. Если серьезно, то экскурсовод - это важная и непростая профессия, требующая всесторонних знаний, обширных навыков, знания принципов и методов ведения экскурсий, где показ занимает ведущую роль - «без показа нет рассказа». Многие объекты экскурсионного показа располагаются в Сочинском национальном парке, включены в перечень объектов аттестации экскурсоводов по Краснодарскому краю и городу Сочи. 🚰Экскурсоводы выступают не только проводниками в мир природы и истории, но также транслируют важные принципы ответственного отношения к окружающей среде и памятникам, становясь соратниками в деле их сохранения. ❗На территории Сочинского национального парка экскурсии могут проводить только АТТЕСТОВАННЫЕ экскурсоводы и сотрудники самого парка. В случае нарушения этого правила государственные инспекторы вправе составить административные материалы❗ Но мало просто пройти аттестацию. Экскурсоводы должны постоянно учиться, быть в курсе текущих событий. Сочинский национальный парк регулярно проводит познавательные встречи, где можно получить достоверные сведения о природе, истории и работе особо охраняемой природной территории. 🌸 Через неделю, 1 марта, состоится очередное открытое мероприятие, посвященное началу весны и редким раннецветущим растениям. Специальный гость - научный сотрудник Субтропического научного центра ФИЦ РАН, который расскажет о современных способах сохранения, исследования и размножения краснокнижных видов. Для участия всем желающим необходимо ознакомиться с подробностями и зарегистрироваться по ссылке до 28 февраля . 👏🏻От всей души желаем всем экскурсоводам успехов в работе, благодарных экскурсантов, интересных проектов и неисчерпаемого вдохновения! Благодарим за многолетнее сотрудничество и надеемся на скорую встречу! Сочинский национальный парк #СочинскийНациональныйПарк #ДеньЭкскурсовода #ЭкскурсииСочи #аттестация #ПриродаСочи #Дендрарий #ТуризмСочи #мероприятие</t>
+  </si>
+  <si>
+    <t>19.02.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4922</t>
+  </si>
+  <si>
+    <t>Культурные и вкусные выходные в Дендрарии: будем печь блины и слушать концерт 😍😶😟😉😙😎😀😌👽 День памяти Сергея Николаевича Худекова 😝🤯😶😶 панихида по С.Н. Худекову и презентация уникальных материалов об основателе парка 😑🤫🙄🙄 концерт, на котором пианист-виртуоз, лауреат международных конкурсов Артур Юдин исполнит произведения Рахманинова, Шопена, Скрябина. ⏭Билеты уже в продаже в кассе №5 ⏩Стоимость билета 900 рублей ⏭В стоимость входит посещение верхней части парка 😍😶➖😍😍😝😊😏😋 Масленица 🗓20-22 февраля, 11:00–16:00 📍у Виллы «Надежда» 🇷🇺 блины с пылу с жару с разными начинками от ресторана «Мама Рома», 🇷🇺 ароматный чай из самовара, 🇷🇺 задорная музыка и сувенирная ярмарка, 🇷🇺 22 февраля в 13:00 - выступление коллектива «Одаренные дети Сочи»! Проведите эти выходные в объятиях музыки, блинов исторического парка! Сочинский национальный парк #СочинскийНациональныйПарк #ДеньПамяти #Худеков #ВиллаНадежда #Дендрарий #концерт #мероприятие #масленица</t>
+  </si>
+  <si>
+    <t>17.02.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4921</t>
+  </si>
+  <si>
+    <t>💚💚💚💚💚💚💚💚💚➖2️⃣0️⃣2️⃣6️⃣ Стартовала ежегодная экологическая акция, посвященная защите наших раннецветущих растений! Мы подготовили насыщенную, познавательную программу: 🟢прогулки в лесу, 🟢занятия для школьников, 🟢встреча для всех 1 марта в Дендрарии, 🟢фототур для фотографов, 🟢выставка в Кисловодске! 💚💚💚💚💚💚💚 🟢В конкурсе 2026 года участвуют видео про встречи с цветущими растениями весеннего леса и про бережное отношение к ним. 🟢Видео должно быть горизонтальным, до 60 секунд, опубликовано в социальных сетях с хештегом #ЯиПервоцвет2026 с указанием места и даты съемки. 🟢Для участия - до 16 марта 2026 года отправляйте ссылку на публикацию видео или сам файл на адрес ecop@npsochi.ru, указывайте свои фамилию, имя, контактные данные и ждите результатов) 🌐 Все подробности акции "Первоцвет - 2026"опубликовали на сайте. 📹За вдохновляющее видео благодарим Викторию Иванову и Алису Мороз! Сочинский национальный парк #СочинскийНациональныйПарк #Первоцвет2026 #ВеснаВСочи #цветы #ПриродаСочи #конкурс #ЭкологическаяАкция #БерегитеПрироду</t>
+  </si>
+  <si>
+    <t>16.02.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4916</t>
+  </si>
+  <si>
+    <t>Цветы и поздравления победителям! 👍Мы подвели итоги пятивопросного трехдневного марафона и определили четырех победителей. 🔠🔤🔠🔠🔤🔠 🔢Бородач, он же ягнятник. Это видно по клиновидному хвосту и светлой окраске низа тела. Прямая подсказка - «предпочитает фрагменты с костями». 🔢Лесная куница. Прямое указание - в описании образа жизни зимой и в особенностях биотопа, где можно встретить лесную, а не каменную. 🔢Малоазиатские лягушки. Тут очевидно - на фотографии хорошо видны самец и самка, особенности подмечены в описании. 🔢Река Псоу. На видео - некоторые правые (российские) притоки реки, среди которых выдается Безымянный - на нем находится каскад из трех водопадов (в финале видео). 🔢Иглица колхидская. Ее семена очень похожи с понтийской и у обоих видов заключены в мясистую красную оболочку, а на фото - без нее. О наших иглицах читайте на сайте - новая статья доступна по ссылке. 🔠🔠🔠🔠🔠🔠🔤🔠🔠🔠 Ответили правильно на все вопросы 🔢 Ekaterina 🔢 Abx 🔢@vladimirbelyakovsirius, 🔢@cuzhima - не в первый раз) Завтра в личной переписке расскажем, где вы можете получить заслуженные награды! 📷 Фото первоцветов Агурского ущелья сделали Илья Бунин и Ира Мешкова♥️ Сочинский национальный парк #СочинскийНациональныйПарк #викторина #победители #ПриродаСочи #БерегитеПрироду</t>
+  </si>
+  <si>
+    <t>15.02.26 17:58</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4915</t>
+  </si>
+  <si>
+    <t>#ОперативныеНовости Очередной эпизод со спасением косули 🦌Молодей самец косули, спасаясь от собак, прибежал к людям. Для дикого, пугливого животного оказаться в каменных джунглях - это колоссальный стресс и возможная гибель. К счастью, люди обратились в Сочинский национальный парк, и на место скоро приехала опергруппа. 🙏В сюжете видно, как осторожно действуют специалисты, чтобы не покалечить испуганное животное и не навредить. Молодого оленя вывезли в безопасную лесную зону и выпустили подальше от города. Проблема беспризорных собак в Сочи с каждым днем становится острее. Сбиваясь в стаи, они превращаются в хищников, для которых лес - место охоты. Это уже третий эпизод со спасением косули за текущий год! 🙏Благодарим неравнодушных жителей Адлера, которые позвонили и помогли дикому животному! Сочинский национальный парк #СочинскийНациональныйПарк #СпасениеКосули #косуля #Экология #БерегитеПрироду</t>
+  </si>
+  <si>
+    <t>15.02.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4913</t>
+  </si>
+  <si>
+    <t>Последний вопрос марафона - флористический) 🔢🔠🔠🔠🔠🔠🔠 У какого растения такие жемчугоподобные семена? ☑️Это эндемичный, реликтовый, вечнозеленый вид Сочинского национального парка, но без листьев. ☑️У него крохотные фиолетово окрашенные цветки, которые опыляются водой. ☑️Созревание плодов длится примерно год, а плодоношение происходит с ноября по февраль. ☑️Плоды не ядовиты, но и не особо вкусные и могут обладать слабительным действием. ☑️Этот, а не другой ему родственный вид, - краснокнижный и исчезает из-за массового сбора на букеты! Успейте ответить сегодня на все пять вопросов, а завтра, в понедельник, опубликуем отгадки и итоги марафона) 🔠🔠🔠🔠🔠🔠🔠❗ 📷Фото Натальи Елагиной Сочинский национальный парк #СочинскийНациональныйПарк #ФлораСочи #БерегитеПрироду #ПриродаСочи</t>
+  </si>
+  <si>
+    <t>15.02.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4912</t>
+  </si>
+  <si>
+    <t>С воскресным днем, друзья! 🔢🔠🔠🔠🔠🔠🔠 В долине какой реки сделано это видео? ☑️Это третья по величине река Большого Сочи. ☑️Ежегодно она выносит в море 650 млн м3 воды средней степени минерализации. ☑️Всего река имеет 150 притоков общей длиной 430 км. ☑️В адыгейском языке ее название близко по звучанию слову, означающему «пихта». 📹Видео снято Наташей Елагиной Сочинский национальный парк #СочинскийНациональныйПарк #викторина #река #РекиСочи #БерегитеПрироду #ПриродаСочи</t>
+  </si>
+  <si>
+    <t>14.02.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4911</t>
+  </si>
+  <si>
+    <t>С Днем всех влюбленных, друзья! Публикуем загадку в тему дня) 🔢🔠🔠🔠🔠🔠🔠 Кто изображен на фото, сделанной вчера? ☑️Этот реликтовый, эндемичный вид заселил Кавказ еще 4-6 млн. лет назад - в конце миоцена. ☑️Его можно назвать самым высокогорным - встречается в горах до 3000 м над уровнем моря. ♥️У него раньше других начинается брачный сезон - в предгорьях уже стартовал) ♥️В брачный сезон на передних лапах самцов развиваются шершавые мозоли, помогающие удерживать скользкую самку. ☑️Внесен в Красные книги РФ и Краснодарского края - численность сокращается в результате деятельности человека и распространения енота-полоскуна, которые беспощадно поедает икру, головастиков и взрослые особи. Ждем ваших ответов и желаем хорошего дня, наполненного радостью и любовью! 📷 За атмосферное фото благодарим Наташу Елагину! Сочинский национальный парк #СочинскийНациональныйПарк #викторина #амфибия #земноводное #БерегитеПрироду #ПриродаСочи</t>
+  </si>
+  <si>
+    <t>13.02.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4905</t>
+  </si>
+  <si>
+    <t>🔢🔠🔠🔠🔠🔠🔠 Что за зверь оставил эти следы на южном склоне Аибги? ☑️Этот хищник лесов Азии и Европы зимой не спит и согревается густым, темным мехом. Ступни зимой покрываются густой шерстью, которая скрывает подушечки пальцев и пяточные мозоли. ☑️Он всеяден, а рацион зависит от места обитания. В зимнее время лакомится птицами, небольшими млекопитающими, поедает падаль. ☑️На фотографии следы двойные, что характерно для зверя. Он прыгает сначала передними лапами, оставляя ямки в снегу, а потом подбирает задние лапы в ту же ямку - получается цепочка из двойных следов. ☑️Важно, что эти следы оставлены в высокогорье Аибги, где может встречаться этот конкретный вид, но никак не другой) 📷Фото Наташи Ивлевой Сочинский национальный парк #СочинскийНациональныйПарк #викторина #зверь #БерегитеПрироду #ПриродаСочи</t>
+  </si>
+  <si>
+    <t>13.02.26 05:51</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4904</t>
+  </si>
+  <si>
+    <t>Давайте поиграем! Проведем небольшой марафон природных загадок - 💭 всего пять вопросов, которые опубликуем здесь в пятницу (сегодня), субботу и воскресенье. Тот, кто даст пять правильных ответов в комментариях, 🎁 получит сувениры Сочинского национального парка) - первые пять человек. 🔢🔠🔠🔠🔠🔠🔠 Что за птица кружит над Ачишхо на видео? ☑️Гнездо устраивает на скальных обрывах возле леса, а корм добывает в высокогорье. ☑️Кладку из одного яйца делает уже в декабре. Оба родителя насиживают ее непрерывно по очереди, а через 2 месяца появляется птенец. ☑️Наш герой может охотиться, поедать падаль, но больше всего любит фрагменты с костями. Крупные кости поднимает в воздух и сбрасывает на камни, размельчая. ☑️В Красной книге РФ значится как исчезающий вид - у нас гнездится всего несколько пар. Давайте свои ответы в комментариях и готовьтесь к новым вопросам) 🔠🔠🔠🔠🔠❗ 📹Видео Натальи Ивлевой Сочинский национальный парк #СочинскийНациональныйПарк #викторина #птица #БерегитеПрироду #ПриродаСочи</t>
+  </si>
+  <si>
+    <t>10.02.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4903</t>
+  </si>
+  <si>
+    <t>Внимание, на дороге зверь! Поражает, как близко мы, сочинцы, живем с дикой природой! На видео - два эпизода встреч с животными на дороге, произошедшие недавно. Мы сохранили оригинальную озвучку, чтобы отметить деликатное и внимательное отношение операторов. Местные жители позволили себе удивляться этим встречам и проявлять заботу о животных в каждом слове и действии! Что делать, если животное на дороге? 🐾Сбросьте скорость и включите ближний свет, чтобы дать животному возможность спокойно уйти в лес. 🐾Не пытайте обогнать или объехать зверя - испуганное животное может броситься в сторону автомобиля. 🐾Моргайте фарами и чуть посигнальте, если чувствуете, что зверю надо помочь принять решение. 🐾Если животному требуется помощь, сообщите в Сочинский национальный парк по круглосуточному номеру +7 (918) 202-34-43. 🐾Если животное у обочины - проезжайте мимо медленно без резких движений. Берегите себя и нашу дикую природу! Сочинский национальный парк #СочинскийНациональныйПарк #БезопасностьНаДороге #ДикиеЖивотные #СоветыАвтомобилистам #БерегитеПрироду #ПриродаБлизко #ПриродаСочи</t>
+  </si>
+  <si>
+    <t>07.02.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4897</t>
+  </si>
+  <si>
+    <t>Кстати, о птичках, а конкретно - о воробьях Воробьиная тема не отпускает и удивляет: не один, и не два, а уже ТРИ вида воробьев можно встретить на территории Сочинского национального парка и города-курорта! Рассказываем.... 🐦ДомОвой воробей - убежденный домосед. Он годами живет на одной территории и не любит улетать далеко от родного двора или парка. Самка и самец отличаются друг от друга. 🐦Полевые воробьи у нас встречаются на пролете и на зимовке. Он меньше и изящнее домового, а самка и самец выглядят одинаково. 🐦Кроме этих знакомых видов к нам стал залетать гость из Средиземноморья - черногрудый или испанский воробей. На Таманском полуострове Краснодарского края уже отмечены места его гнездования. Самка и самец сильно отличаются друг от друга. Присмотритесь к птицам в парках и на набережных, может, вам повезет его увидеть! 🔎Сейчас - самое время стать натуралистом и присоединиться к всероссийской акции «Воробьи на кустах». Выходите на прогулку, считайте воробьев, пробуйте определить их вид (подсказки есть в статье на сайте) и делитесь наблюдениями с нами и научным сообществом. Это увлекательно и очень важно для природы! Расскажите в комментариях, часто ли вы замечаете воробьев? Может, у вас есть свои фотографии этих птичек? Делитесь! 📷 Фото: Яны Кузнецовой, Анны Мостовой, Елены Фиониной, Марии Беляловой и из открытых источников интернет Сочинский национальный парк #СочинскийНациональныйПарк #ВоробьиНаКустах #ПереписьВоробьев #ПереписьВоробьев2026 #НаукаДляВсех #Орнитология #ПтицыРоссии #ПтицыСочи #ЗаповеднаяРоссия #БерегитеПрироду</t>
+  </si>
+  <si>
+    <t>06.02.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4896</t>
+  </si>
+  <si>
+    <t>Отличная новость для ценителей прекрасного! На творческий вечер 7 февраля билеты полностью раскуплены, но у вас есть возможность попасть на вокальный концерт в следующий день! 🤨😝😊😏😋😃😊😻 на Вилле «Надежда» в парке Дендрарий выступят блистательные артисты, лауреаты всероссийских и международных конкурсов 🎙Игорь Горбань, тенор, 🎶Виргиния Путилина, фортепиано. Это будет путешествие в XVII-XVIII века - время пламенных чувств, аристократической грации и помпезной красоты. Музыка французского барокко, с ее орнаментальностью, выразительной мелодикой и гармонической насыщенностью, создаст поистине неповторимое звучание. В программе - шедевры галантной эпохи: 🔴Дж. Качини «Ave Maria» 🟢К. Глюк – ария Париса из оперы «Парис и Елена» 🔴Г. Ф. Гендель «Ombra mai fu» из оперы «Ксеркс» 🟢Ж.-Ф. Рамо – ария Дамона из оперы-балета «Галантные Индии» 🔴другие жемчужины барочного репертуара Подарите себе вечер, наполненный красотой и многогранностью старинной музыки в исторических интерьерах виллы! 💵Стоимость билета: 900 руб. •Билеты можно приобрести заранее в кассе №5 парка Дендрарий. •Стоимость билета включает посещение верхней части парка Дендрарий в день проведения концерта. Ждём вас по адресу: Курортный проспект, 74, парк Дендрарий, литературно-музыкальная гостиная Виллы «Надежда». СочинскийНациональныйПарк #СочинскийНациональныйПарк #Дендрарий #ВиллаНадежда #КонцертВСочи #Барокко #КлассическаяМузыка #МузыкальныйВечер #КультураСочи #ОтдыхВСочи #ИскусствоБарокко #ФранцузскоеБарокко #АфишаСочи #концерт #мероприятие</t>
+  </si>
+  <si>
+    <t>05.02.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4894</t>
+  </si>
+  <si>
+    <t>Кусты шумят? Пора считать! Присоединяйтесь к Зимней переписи воробьев! С 7 по 15 февраля пройдет очередной сезон Всероссийской переписи воробьев. Цель акции - собрать как можно больше данных о численности домОвых и полевых воробьев во всех регионах России. Для этого нам нужна большая команда исследователей - нам нужны ВЫ! Принять участие - просто: 🍃во время прогулок или собственных поисковых «экспедиций», обращайте внимание на «громкие» заросли или места с воробьями, 📷 делайте фото или видео воробьиных компаний, ℹ️посчитайте количество птиц в каждой найденной группе, 🌐регистрируйте наблюдения на сайте проекта vorobey.nbud.ru. Результаты НАШЕЙ работы помогут: ✅оценить состояние популяций воробьев, которые отражают наше благополучие, ✅выявить возможные сокращения численности и их причины, ✅определить методы для выправления ситуации. Воробьи НАМ - верные товарищи. Во время выведения птенцов они уничтожают множество насекомых, которыми выкармливают потомство. Так воробьи помогают сохранять растения! Воробьи для ученых - индикатор изменений экосистем, от состояние которых зависит и наше благополучие. Сочинский национальный парк выступает координатором Всероссийской переписи воробьев по Краснодарскому краю. 🏆По числу участников исследования, количеству воробьев и точек наблюдения определяется РЕЙТИНГ активности РЕГИОНОВ. Самые успешные наблюдатели получат фирменные сувениры. Присоединяйтесь к акции и помогите узнать о воробьях Краснодарского края! Каждый чирИк — на счету! Подробнее об акции читайте на сайте акции vorobey.nbud.ru. 📷Михаил Калинин. Домовые воробьи Сочинский национальный парк #СочинскийНациональныйПарк #воробьи #ВоробьиНаКустах #ПереписьВоробьев #БерегиПрироду #ПриродаКраснодарскогоКрая</t>
+  </si>
+  <si>
+    <t>03.02.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4893</t>
+  </si>
+  <si>
+    <t>Творческий вечер Любови Толкалиной в эту субботу Приглашаем вас на необыкновенно теплую, талантливо творческую и глубокую встречу 🗓7 февраля (суббота) в 15:00 📍в литературно-музыкальной гостиной Виллы «Надежда» в парке Дендрарий! Лейтмотивом вечера «Мечта никогда не бывает крикливой» станет путешествие по произведениям Константина Паустовского, чья проза так созвучна духу нашего парка. Вас ждет: ▶️Живое слово от Любови Толкалиной: воспоминания, связанные с рязанской землей, чтение избранных отрывков Паустовского. ▶️Краеведческий рассказ от заведующего экспозицией Виллы «Надежда» Дмитрия Кривошапки об удивительных параллелях между героями Паустовского и историей Сочи, в том числе - легендарном селекционере Федоре Зорине. Приходите, если любите природу, цените искусство слова и интересуетесь историей. 💵Стоимость - 900 рублей. • Билет включает посещение верхней части парка Дендрарий в день мероприятия. • Билеты можно приобрести заранее и в день мероприятия в кассе №5 парка Дендрарий. • Количество мест ограничено. Сочинский национальный парк #СочинскийНациональныйПарк #Дендрарий #ВиллаНадежда #Толкалина #Паустовский #КультураСочи #СобытияСочи #Литература #Искусство #ПрогулкаВСочи #СочиВкультуре #Сочи24</t>
+  </si>
+  <si>
+    <t>02.02.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4892</t>
+  </si>
+  <si>
+    <t>Сказочный каньон и ущелье Мамонта 🌳 Не про мамонтов, но про красоту настоящего субтропического колхидского леса с реликтовыми растениями-эндемиками. 💦 Про шум воды, тысячелетиями пробивающей себе путь сквозь древнейшие горные породы с сохранившимися окаменелостями других геологических эпох, образующей удивительные природные ландшафты и аквалабиринты с водопадами и купелями. 📍Оба места с красивой топонимикой расположены на правом притоке пограничной реки Псоу рядом с селом Ермоловка недалеко от села Веселое. 💦Зимой во время дождей вода в каньоне завораживает своим стремительным потоком по слоистым известнякам русла реки. 🌱Здесь круглый год можно проводить полноценные ботанические прогулки и находить все оттенки зеленого: плюшевые мхи на камнях, земле, стволах деревьев, вечнозеленые иглицы, папоротники, лианы. 🌹 А еще можно найти весеннее цветение подснежников Воронова и Лебедевой и цикламенов всех расцветок от белого до яркой фуксии! 🖼Фото 7 предыдущего поста сделано тоже в Сказочном каньоне) Правильно определил первым все водопады Андрей, с чем мы его поздравляем и ждем за подарком) 📹Видео Наташи Елагиной Сочинский национальный парк #СочинскийНациональныйПарк #УщельеМамонта #СказочныйКаньон #ЗимаВСочи #каньон #природа #БерегитеПрироду #ущелье</t>
+  </si>
+  <si>
+    <t>31.01.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4883</t>
+  </si>
+  <si>
+    <t>Узнайте водопад по зимней фотографии) Перед вами 9 фото знаменитых водопадов Сочинского национального парка, сделанные зимой. Угадайте, где на фото 🤩Девичьи слезы 27 🤩Водопад Кейва 10 🤩Верхний Ажекский водопад 22 🤩Бзогу 25 🤩Псыдах 30/5 🤩Агурский 30 🤩Змейковский нижний каскад 10/10 🤩Весенний 13 🤩Водопад в Сказочном каньоне Напишите в комментариях правильную последовательность названий по номерами 1…9 🎁Того, кто первым даст безошибочный ответ, ждет фирменный сувенирный набор от Сочинского национального парка! Включайте память, логику и любовь к природе и играйте! Сочинский национальный парк #СочинскийНациональныйПарк #ВодопадыСочи #ЗимаВСочи #Конкурс #ПриродаРоссии</t>
+  </si>
+  <si>
+    <t>30.01.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4878</t>
+  </si>
+  <si>
+    <t>Экотропа «33 водопада» открыта полностью! 😄 Сотрудники Головинского лесничества разгибают спины и отправляются на заслуженные выходные со спокойной душой. ⛏ В течение пяти дней десять пар рабочих рук восстанавливали и ремонтировали поврежденные участки тропы. 🛠Что сделали? Заложили 50 метров нового настила, подлатали еще 30, поставили надежные перила на всем сложном участке и все покрыли защитным слоем, чтоб служило исправно. Приезжайте, любуйтесь, отдыхайте) Сочинский национальный парк #33водопада #СочинскийНациональныйПарк #ОткрытоДляГостей #ЗдесьБылоИнтересно #Экотропа #Сочи</t>
+  </si>
+  <si>
+    <t>29.01.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4876</t>
+  </si>
+  <si>
+    <t>Прогуляемся по страницам Красной книги? В рамках популярного цикла лекций «Вести с Полей», которые проходят каждую последнюю субботу месяца в Краснополянском ДК, состоится встреча, посвященная Красной книге. Проводником в мир редких и удивительных обитателей Сочинского национального парка станет Полина Смирнова, заместитель директора по экологическому просвещению. 📕 Красная книга - это официальный документ, который содержит свод данных о состоянии популяций видов, находящихся под угрозой исчезновения. Ее «героями» являются животные, растения, грибы, чье существование балансирует на грани из-за деятельности человека, изменения климата или разрушения мест обитания. На встрече «По страницам Красной книги» будем знакомиться с: 🟢редкими обитателями, которые живут рядом с нами, 🟢Красной книгой как инструментом их спасения, 🟢собственными возможностями в сохранении живой природы. 🗓31 января в 12:00 📍ДК «Красная Поляна», ул. Турчинского, 49 🙂Вход свободный Приходите - будет интересно) Сочинский национальный парк #СочинскийНациональныйПарк #мероприятие #КраснаяКнига #ВестиСПолей</t>
+  </si>
+  <si>
+    <t>28.01.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4867</t>
+  </si>
+  <si>
+    <t>Видите разницу между подснежниками? А она есть) 🌺 В сочинских субтропиках, а также в соседней Абхазии, массовое цветение подснежников начинается уже в декабре - найти их несложно на тропе к Агурским водопадам, на полях в районе Красной воли или в окрестностях Сухого каньона... 🌺 Подснежникам Черноморского побережья Кавказа больше подходит название «бесснежники». Потому что некоторые из них начинают цвести еще в конце осени - в последние недели ноября. Например, подснежник Ризенский (Ризе). А в среднегорной части и высоко в горах подснежники, как и положено, распускаются весной сразу после схода снега. Но те ли это виды, что мы встречаем у побережья? 🌺В Сочинском национальном парке произрастает 5 видов подснежников или галантусов. И все они эндемичные и краснокнижные! Разбираться в подснежниках поможет статья, где рассказываем о: 🌷 самом известном- Подснежнике Воронова 🌷 самом раннем - Подснежнике Ризенском 🌷 самом "новом", недавно открытом - Подснежнике Лебедевой 🌷 самом горном - Подснежнике плосколистном (Панютина) 🌷 самом лазаревском - Подснежнике альпийском (кавказском) 🙏 Изучайте, делитесь впечатлениями и фото) и БЕРЕГИТЕ природу! 📷Фото Натальи Елагиной Сочинский национальный парк #СочинскийНациональныйПарк #подснежники #ЗимаВСочи #БерегитеПрироду</t>
+  </si>
+  <si>
+    <t>26.01.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4866</t>
+  </si>
+  <si>
+    <t>Начинаем неделю бЕлками) 🐿 Наш герой знает толк в изысканной кухне. Во время прогулок в Дендрарии можно расслышать едва уловимый скрежет от того, как белки разделываются с семенами бутии душистой. 🥥 Под скорлупой семян пальмы, богатой защитными фенольными соединениями, скрывается питательная сердцевина, полная белкОв и жиров. Природа создала идеальный энергетический батончик! 🌴Когда сезон плодоношения бутии в разгаре, зверьки работают командами, тщательно «проверяя» каждую пальмовую крону. Когда все плоды уже на земле, бЕлки ищут их в траве и снова забираются наверх, чтобы съесть. Под пальмами от беличьих пиршеств появляются россыпи пустых скорлупок. 🐿Кстати, алтайские бЕлки, обитали Дендрария, стали сочинцами только с 1950-х годов. Согласно статье к.б.н. В.Н. Александрова и В.А. Котова "Новые виды животных С-З Кавказа", 1969 г. "Впервые на Кавказе алтайская белка была выпущена в 1937 г. на территории Тебердинского заповедника в количестве 120 зверьков... В окрестностях Красной Поляны и Сочи белки появились в 1952 г." Судя по аппетиту, местная субтропическая кухня им пришлась по вкусу. Заряжаемся беличьим азартом, питаемся правильно и работаем с упоением - хорошей недели! Сочинский национальный парк #СочинскийНациональныйПарк #ДендрарийСочи #БелкиСочи #Бутия #ИнтересныеФактыОПрироде #Дендрарий</t>
+  </si>
+  <si>
+    <t>23.01.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4864</t>
+  </si>
+  <si>
+    <t>Ой, что будет?! Дождь - не повод сидеть дома, а лучшая причина для уютного и культурного отдыха! 😍🫡😻😑😏😃😋😻 📌в стенах исторической Виллы «Надежда» парка Дендрарий 😝🤤😶😶 откроется выставка художника Сергея Морозова «Вдоль по линии Кавказа» 😑🤫🙄🙄 начнется концерт инструментальной музыки «Гармоническое настроение» Подробности смотрите в афише на сайте. Давайте настроимся на гармонию, отдых, добро и творчество! Сочинский национальный парк #СочинскийНациональныйПарк #ВыходныеВСочи #ДождьВСочи #КультураСочи #ВиллаНадежда #ИскусствоСочи #КонцертВСочи #ПриродаРоссии #ОтдыхВСочи #ЗимаВСочи #Дендрарий</t>
+  </si>
+  <si>
+    <t>21.01.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4863</t>
+  </si>
+  <si>
+    <t>Сергей Георгиевич Шевелев сложил с себя полномочия руководителя Сочинского национального парка и Кавказского заповедника Работать под началом Сергея Георгиевича - радостно, почетно и безумно ответственно. Это принципиальный и твердый человек, который всегда смело следует букве закона, зная, что правда на его стороне. Внимательный руководитель, директор заботится о каждом сотруднике, но сам не жалеет себя. В Сочинский национальный парк Сергей Георгиевич прибывает к началу рабочего дня, преодолев 70-километровый путь из Красной Поляны в Дендрарий, часто бывает на территории, вникает во все процессы. Под его руководством Сочинский национальный парк достиг значительных успехов: ✅Усилена охрана территории, а госинспекторы обеспечены формой, рациями, автомобилями, оружием; ✅Применяется комплексный подход к обустройству природных объектов, сочетающий инфраструктуру для комфортного, познавательного, безопасного для человека и природы отдыха; ✅Мониторинг туристических потоков охватывает практически всю территорию Сочинского национального парка... Сергей Георгиевич покидает пост руководителя особо охраняемых природных территорий по собственному желанию, но остается на связи с командой, сплотившейся под его управлением. Сочинский национальный парк #СочинскийНациональныйПарк #КавказскийЗаповедник #СергейШевелев #ЗаповеднаяСистемаРоссии #Команда</t>
+  </si>
+  <si>
+    <t>13.03.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4960</t>
+  </si>
+  <si>
+    <t>Прекрасен Сочинский национальный парк в любой день, а выходные - отличная возможность в этом убедиться! 🌸Весна уверенно заявляет о себе всюду и ценители цветущей флоры могут насладиться ею как на природной территории, так и в благоустроенном парке Дендрарий. А еще в эти выходные в Дендрарии нас ждет насыщенная культурная программа! 🔢🔢 🔠🔠🔠🔤🔠 ⏺️В 14:00 состоится открытие выставки цианотипий «Цветы и травы» и мастер-класс художницы Галины Шапошниковой Стены литературно-музыкальной гостиной Виллы «Надежда» украсят работы, выполненные на нежной рисовой бумаге в технике цианотипии, пришедшей из 19 века. Галина проведет мастер-класс, где продемонстрирует, как с помощью альтернативного фото-процесса цианопитий, под действием воды и солнца, создаются прекрасные картины. 💵Цена билета 600 руб. ⏺️В 15:00 состоится инструментальный концерт «Голоса птиц», на котором выступят Кирилл Паюхин (флейта) и Анна Рысь (фортепиано). Первой музыкой, которую услышал человек, было пение птиц. Певчие птицы побудили людей к созданию музыки и композиторы во все времена старались имитировать их в своих музыкальных произведениях. Талантливые артисты подготовили великолепную программу: «Щегленок» Вивальди, «Соловей» Алябьева, «Утро» Грига и многие другие. 💵Цена билета 900 руб. 📍Ждем всех по адресу Курортный проспект 74, парк Дендрарий, литературно-музыкальная гостиная виллы «Надежда». Желаем всем нам интересных и радостных выходных! Сочинский национальный парк #СочинскийНациональныйПарк #выходные #природа #концерт #выставка #культура #ВеснаВСочи #цветет_сейчас #Дендрарий #БерегитеПрироду</t>
+  </si>
+  <si>
+    <t>11.03.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4959</t>
+  </si>
+  <si>
+    <t>ФОТОТУР БУДЕТ! Приглашаем фотографов, профессионалов и любителей, отправиться в самые цветущие уголки Сочинского национального парка, чтобы запечатлеть весну! 🗓 13 марта в 9:00 📍 от КПП парка Дендрарий, Курортный проспект, 74 🛻 едем вместе в Адлерское и Кепшинское участковые лесничества, где море цветов! Как принять участие: ✍до 16:00 12 марта (это уже завтра!) заполнить и направить заявку на электронный адрес press@npsochi.ru; 👍получить подтверждение участия от организаторов! Будут: ✅трансфер от парка Дендрарий к местам проведения фототура и обратно, ✅проход на территорию для всех участников, ✅сотрудники, которые расскажут и покажут много всего интересного! Присоединяйтесь! 📷 Фото Ильи Бунина Сочинский национальный парк #СочинскийНациональныйПарк #фототур #ВКадреВесна #Первоцвет2026</t>
+  </si>
+  <si>
+    <t>08.03.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4958</t>
+  </si>
+  <si>
+    <t>Прекрасные, мудрые, сильные, хрупкие, нежные, строгие, дорогие женщины! Поздравляем вас с Международным женским днём - 8 Марта! Подобно самой Природе вы обладаете священным даром материнства, бережно взращивает жизнь, дарите тепло и любовь, окружаете заботой и приносите радость. Сочинский национальный парк склоняет перед вами вековые деревья, стелет поляны душистых цветов, услаждает слух пением птиц, питает чистой звенящей водой, приносит свежесть гор. Пусть каждый день будет наполнен счастьем, вдохновением и гармонией! Будьте здоровы, любимы, красивы! Ваш, Сочинский национальный парк #8марта #МеждународныйЖенскийДень #праздник #СочинскийНациональныйПарк #БерегитеПрироду #ВеснаВСочи</t>
+  </si>
+  <si>
+    <t>07.03.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4957</t>
+  </si>
+  <si>
+    <t>Хочется цветов? Они есть у нас! НО… В преддверии праздничных выходных, когда душа требует букетов, спешим напомнить: не покупайте и не собирайте дикие цветы! 🛡Для кого праздники, а для Сочинского национального парка – усиленное патрулирование мест произрастания краснокнижных видов. Госинспекторы ежедневно охраняют территорию, чтобы пресечь незаконный сбор, за который предусмотрена серьезная ответственность. ‼️ Рвать, топтать, выкапывать редкие растения запрещено, в соответствии с требованиями части 1 статьи 60 Федерального закона от 10 января 2002 г. № 7-ФЗ «Об охране окружающей среды»! ‼️ Ответственность за уничтожение редких и находящихся под угрозой исчезновения растений, занесенных в Красную книгу РФ, предусмотрена статьей 8.35 Кодекса РФ об административных правонарушениях (КоАП), с наложением штрафа: гражданам - до 5 тысяч, должностным лицам - до 20 тысяч, юридическим - до 1 млн рублей. При совершении нарушения, рассчитывается вред или ущерб, нанесенный природе, который нарушитель обязан возместить. Приказ Минприроды от 1 августа 2011 г. N 658 закрепляет таксы для исчисления размера вреда, причиненного объектам растительного мира, занесенным в Красную книгу Российской Федерации, и среде их обитания вследствие нарушения законодательства в области охраны окружающей среды и природопользования. ‼️ Уничтожение, добывание, сбор одного экземпляра побега или розетки травянистого цветкового растения независимо от его размера составляет 300 рублей. Но, если нарушение совершено в национальном парке, то размер вреда увеличивается втрое и составит 900 рублей за один цветок! ‼️ Согласно статье 260.1 УК РФ «Умышленное уничтожение или повреждение, а равно незаконные добыча, сбор и оборот особо ценных растений и грибов, принадлежащих к видам, занесенным в Красную книгу Российской Федерации и (или) охраняемым международными договорами Российской Федерации», наказание может доходить до лишения свободы срок до 5 лет со штрафом в размере от 500 тыс. до 1.5 млн. руб. ‼️ Уничтожение редких и находящихся под угрозой исчезновения видов растений, занесенных в Красную книгу Краснодарского края, нарушают статью 7.3 Закона Краснодарского края от 23 июля 2003 г. № 608-КЗ «Об административных правонарушениях». 📞Если вы стали свидетелем сбора первоцветов в Сочинском национальном парке, сообщите оперативному дежурному парка по номеру телефона +7(918)202-34-43. 📞Если видите продажу краснокнижных видов, то сообщите об этом в полицию и на горячую линию Департамента курортов, туризма и потребительской сферы Сочи +7(928)458-14-61 или +7(862)266-06-06 (доб. 1623) 🙏 Не рвите и не покупайте первоцветы! Дарите заботу, уважение, любовь. Пусть живые цветы остаются в лесу, радуя нас своей красотой долгие годы! 📹Видео Натальи Елагиной Сочинский национальный парк #СочинскийНациональныйПарк #ВеснаВСочи #Первоцветы #8Марта #БерегитеПрироду #КраснаяКнига #ЭкологияСочи</t>
+  </si>
+  <si>
+    <t>04.03.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4956</t>
+  </si>
+  <si>
+    <t>В заснеженном Кисловодске откроется цветочная фотовыставка! Фотографии раннецветущих растений Сочинского национального парка украсят интерьер исторической Нарзанной галереи национального парка «Кисловодский». Открытие фотовыставки «Первоцветы Кавказа: там, где всегда весна» состоится 📍национальный парк «Кисловодский», Нарзанная галерея, г. Кисловодск, ул. Алексея Реброва, 2 🗓6 марта в 12:30   ℹ️вход свободный На открытии будут: 🖼фотографии хрупких, редких, прекрасных растений; 🙂экопросветители, которые расскажут о героях выставки; 😀сюрпризы и подарки для самых внимательных и активных посетителей.  Выставка проводится в рамках проекта «Заповедная дружба». Приходите расширить знания о флористическом богатстве Кавказа и увидеть настоящую весну – даже если за окнами лежит снег. Сочинский национальный парк #СочинскийНациональныйПарк #НациональныйПаркКисловодский #выставка #анонс #мероприятие #Первоцвет2026 #КраснаяКнига #цветы #БерегитеПрироду #Кисловодск #НарзаннаяГалерея</t>
+  </si>
+  <si>
+    <t>03.03.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/npsochi_official/4955</t>
+  </si>
+  <si>
+    <t>Чего ждет эта лисица? 🌎Сегодня, 3 марта, мы отмечаем Всемирный день дикой природы - праздник про бережное отношение, сохранение, ответственность… 🦊В качестве иллюстрации мы не случайно выбрали лисицу. Она спокойно сидит у сетки на горнолыжном курорте, не обращает внимание на работающую рядом технику, чего-то покорно ждет. Но чего? ‼️Ученые бьют тревогу - дикие животные бесстрашно выходят к людям в поисках пищи. Прикормленные нашими аппетитными объедками, они перестают охотиться, роются в мусорных баках, ждут или активно требуют от нас порции угощения. Почему так происходит? 🐯Мы нарушили дистанцию безопасности и дали зверям соблазнительную альтернативу в виде легкой, ароматной, вкусной добычи. Теперь рядом с собой все чаще встречаем медведей, шакалов, енотов, лисиц. 🥹А в лесу, на дикой территории, бродячие собаки сбиваются в стаи и загоняют косуль, домашние кошки, скрещиваясь с лесными, уничтожают генофонд дикой популяции, красноухие черепахи, бывшие некогда питомцами и выброшенные нами на самообеспечение, вытесняют местные виды… Все меньше - окружающей природы. Все больше - окружающей среды. Праздник - не для веселья, а повод задуматься и решить ☑️наблюдать за природой, не вмешиваясь, ☑️следить за ДОМАшними животными и держать их ДОМА, ☑️уносить мусор и не допускать к нему животных, ☑️сохранять природу дикой. Мы - за! Вы с нами? 📹Видео Дмитрия Карзина Сочинский национальный парк #СочинскийНациональныйПарк #ВсемирныйДеньДикойПрироды #БерегитеПрироду #ПриродаСочи #лисица #ОхранаПрироды</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2771,51 +3077,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H266"/>
+  <dimension ref="A1:H300"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4818.966" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -7968,51 +8274,51 @@
       </c>
       <c r="C205" t="s">
         <v>613</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>614</v>
       </c>
       <c r="E205">
         <v>1756</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>79313</v>
       </c>
       <c r="B206" t="s">
         <v>615</v>
       </c>
       <c r="C206" t="s">
         <v>616</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>617</v>
       </c>
       <c r="E206">
-        <v>886</v>
+        <v>2711</v>
       </c>
       <c r="F206">
         <v>26</v>
       </c>
       <c r="G206">
         <v>70</v>
       </c>
       <c r="H206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>79314</v>
       </c>
       <c r="B207" t="s">
         <v>618</v>
       </c>
       <c r="C207" t="s">
         <v>619</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>620</v>
       </c>
       <c r="E207">
@@ -9502,50 +9808,871 @@
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>79373</v>
       </c>
       <c r="B266" t="s">
         <v>795</v>
       </c>
       <c r="C266" t="s">
         <v>796</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>797</v>
       </c>
       <c r="E266">
         <v>3265</v>
       </c>
       <c r="F266">
         <v>35</v>
       </c>
       <c r="G266">
         <v>36</v>
       </c>
       <c r="H266">
         <v>7</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>82973</v>
+      </c>
+      <c r="B267" t="s">
+        <v>798</v>
+      </c>
+      <c r="C267" t="s">
+        <v>799</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E267">
+        <v>2970</v>
+      </c>
+      <c r="F267">
+        <v>12</v>
+      </c>
+      <c r="G267">
+        <v>47</v>
+      </c>
+      <c r="H267">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>82974</v>
+      </c>
+      <c r="B268" t="s">
+        <v>801</v>
+      </c>
+      <c r="C268" t="s">
+        <v>802</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="E268">
+        <v>1274</v>
+      </c>
+      <c r="F268">
+        <v>80</v>
+      </c>
+      <c r="G268">
+        <v>97</v>
+      </c>
+      <c r="H268">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>82975</v>
+      </c>
+      <c r="B269" t="s">
+        <v>804</v>
+      </c>
+      <c r="C269" t="s">
+        <v>805</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E269">
+        <v>1192</v>
+      </c>
+      <c r="F269">
+        <v>21</v>
+      </c>
+      <c r="G269">
+        <v>34</v>
+      </c>
+      <c r="H269">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>82976</v>
+      </c>
+      <c r="B270" t="s">
+        <v>807</v>
+      </c>
+      <c r="C270" t="s">
+        <v>808</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E270">
+        <v>1266</v>
+      </c>
+      <c r="F270">
+        <v>21</v>
+      </c>
+      <c r="G270">
+        <v>74</v>
+      </c>
+      <c r="H270">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>82977</v>
+      </c>
+      <c r="B271" t="s">
+        <v>810</v>
+      </c>
+      <c r="C271" t="s">
+        <v>811</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E271">
+        <v>1410</v>
+      </c>
+      <c r="F271">
+        <v>5</v>
+      </c>
+      <c r="G271">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>82978</v>
+      </c>
+      <c r="B272" t="s">
+        <v>813</v>
+      </c>
+      <c r="C272" t="s">
+        <v>814</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E272">
+        <v>1371</v>
+      </c>
+      <c r="F272">
+        <v>20</v>
+      </c>
+      <c r="G272">
+        <v>57</v>
+      </c>
+      <c r="H272">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>82979</v>
+      </c>
+      <c r="B273" t="s">
+        <v>816</v>
+      </c>
+      <c r="C273" t="s">
+        <v>817</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E273">
+        <v>1967</v>
+      </c>
+      <c r="F273">
+        <v>12</v>
+      </c>
+      <c r="G273">
+        <v>39</v>
+      </c>
+      <c r="H273">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>82980</v>
+      </c>
+      <c r="B274" t="s">
+        <v>819</v>
+      </c>
+      <c r="C274" t="s">
+        <v>820</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E274">
+        <v>2098</v>
+      </c>
+      <c r="F274">
+        <v>20</v>
+      </c>
+      <c r="G274">
+        <v>51</v>
+      </c>
+      <c r="H274">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>82981</v>
+      </c>
+      <c r="B275" t="s">
+        <v>822</v>
+      </c>
+      <c r="C275" t="s">
+        <v>823</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E275">
+        <v>1497</v>
+      </c>
+      <c r="F275">
+        <v>10</v>
+      </c>
+      <c r="G275">
+        <v>71</v>
+      </c>
+      <c r="H275">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>82982</v>
+      </c>
+      <c r="B276" t="s">
+        <v>825</v>
+      </c>
+      <c r="C276" t="s">
+        <v>826</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E276">
+        <v>3371</v>
+      </c>
+      <c r="F276">
+        <v>36</v>
+      </c>
+      <c r="G276">
+        <v>73</v>
+      </c>
+      <c r="H276">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>82983</v>
+      </c>
+      <c r="B277" t="s">
+        <v>828</v>
+      </c>
+      <c r="C277" t="s">
+        <v>829</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E277">
+        <v>1672</v>
+      </c>
+      <c r="F277">
+        <v>7</v>
+      </c>
+      <c r="G277">
+        <v>42</v>
+      </c>
+      <c r="H277">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>82984</v>
+      </c>
+      <c r="B278" t="s">
+        <v>831</v>
+      </c>
+      <c r="C278" t="s">
+        <v>832</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E278">
+        <v>1800</v>
+      </c>
+      <c r="F278">
+        <v>7</v>
+      </c>
+      <c r="G278">
+        <v>39</v>
+      </c>
+      <c r="H278">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>82985</v>
+      </c>
+      <c r="B279" t="s">
+        <v>834</v>
+      </c>
+      <c r="C279" t="s">
+        <v>835</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E279">
+        <v>1624</v>
+      </c>
+      <c r="F279">
+        <v>14</v>
+      </c>
+      <c r="G279">
+        <v>56</v>
+      </c>
+      <c r="H279">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>82986</v>
+      </c>
+      <c r="B280" t="s">
+        <v>837</v>
+      </c>
+      <c r="C280" t="s">
+        <v>838</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E280">
+        <v>1536</v>
+      </c>
+      <c r="F280">
+        <v>13</v>
+      </c>
+      <c r="G280">
+        <v>53</v>
+      </c>
+      <c r="H280">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>82987</v>
+      </c>
+      <c r="B281" t="s">
+        <v>840</v>
+      </c>
+      <c r="C281" t="s">
+        <v>841</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E281">
+        <v>1887</v>
+      </c>
+      <c r="F281">
+        <v>12</v>
+      </c>
+      <c r="G281">
+        <v>35</v>
+      </c>
+      <c r="H281">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>82988</v>
+      </c>
+      <c r="B282" t="s">
+        <v>843</v>
+      </c>
+      <c r="C282" t="s">
+        <v>844</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E282">
+        <v>3573</v>
+      </c>
+      <c r="F282">
+        <v>49</v>
+      </c>
+      <c r="G282">
+        <v>83</v>
+      </c>
+      <c r="H282">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>82989</v>
+      </c>
+      <c r="B283" t="s">
+        <v>846</v>
+      </c>
+      <c r="C283" t="s">
+        <v>847</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E283">
+        <v>2436</v>
+      </c>
+      <c r="F283">
+        <v>32</v>
+      </c>
+      <c r="G283">
+        <v>79</v>
+      </c>
+      <c r="H283">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>82990</v>
+      </c>
+      <c r="B284" t="s">
+        <v>849</v>
+      </c>
+      <c r="C284" t="s">
+        <v>850</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E284">
+        <v>2477</v>
+      </c>
+      <c r="F284">
+        <v>7</v>
+      </c>
+      <c r="G284">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>82991</v>
+      </c>
+      <c r="B285" t="s">
+        <v>852</v>
+      </c>
+      <c r="C285" t="s">
+        <v>853</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E285">
+        <v>3003</v>
+      </c>
+      <c r="F285">
+        <v>60</v>
+      </c>
+      <c r="G285">
+        <v>62</v>
+      </c>
+      <c r="H285">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>82992</v>
+      </c>
+      <c r="B286" t="s">
+        <v>855</v>
+      </c>
+      <c r="C286" t="s">
+        <v>856</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E286">
+        <v>2207</v>
+      </c>
+      <c r="F286">
+        <v>12</v>
+      </c>
+      <c r="G286">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>82993</v>
+      </c>
+      <c r="B287" t="s">
+        <v>858</v>
+      </c>
+      <c r="C287" t="s">
+        <v>859</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="E287">
+        <v>2919</v>
+      </c>
+      <c r="F287">
+        <v>26</v>
+      </c>
+      <c r="G287">
+        <v>59</v>
+      </c>
+      <c r="H287">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>82994</v>
+      </c>
+      <c r="B288" t="s">
+        <v>861</v>
+      </c>
+      <c r="C288" t="s">
+        <v>862</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E288">
+        <v>2001</v>
+      </c>
+      <c r="F288">
+        <v>13</v>
+      </c>
+      <c r="G288">
+        <v>48</v>
+      </c>
+      <c r="H288">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>82995</v>
+      </c>
+      <c r="B289" t="s">
+        <v>864</v>
+      </c>
+      <c r="C289" t="s">
+        <v>865</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="E289">
+        <v>2243</v>
+      </c>
+      <c r="F289">
+        <v>28</v>
+      </c>
+      <c r="G289">
+        <v>87</v>
+      </c>
+      <c r="H289">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>82996</v>
+      </c>
+      <c r="B290" t="s">
+        <v>867</v>
+      </c>
+      <c r="C290" t="s">
+        <v>868</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E290">
+        <v>1837</v>
+      </c>
+      <c r="F290">
+        <v>7</v>
+      </c>
+      <c r="G290">
+        <v>29</v>
+      </c>
+      <c r="H290">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>82997</v>
+      </c>
+      <c r="B291" t="s">
+        <v>870</v>
+      </c>
+      <c r="C291" t="s">
+        <v>871</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E291">
+        <v>2455</v>
+      </c>
+      <c r="F291">
+        <v>53</v>
+      </c>
+      <c r="G291">
+        <v>75</v>
+      </c>
+      <c r="H291">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>82998</v>
+      </c>
+      <c r="B292" t="s">
+        <v>873</v>
+      </c>
+      <c r="C292" t="s">
+        <v>874</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E292">
+        <v>2290</v>
+      </c>
+      <c r="F292">
+        <v>25</v>
+      </c>
+      <c r="G292">
+        <v>69</v>
+      </c>
+      <c r="H292">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>82999</v>
+      </c>
+      <c r="B293" t="s">
+        <v>876</v>
+      </c>
+      <c r="C293" t="s">
+        <v>877</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E293">
+        <v>2708</v>
+      </c>
+      <c r="F293">
+        <v>5</v>
+      </c>
+      <c r="G293">
+        <v>38</v>
+      </c>
+      <c r="H293">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>83000</v>
+      </c>
+      <c r="B294" t="s">
+        <v>879</v>
+      </c>
+      <c r="C294" t="s">
+        <v>880</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E294">
+        <v>4042</v>
+      </c>
+      <c r="F294">
+        <v>119</v>
+      </c>
+      <c r="G294">
+        <v>141</v>
+      </c>
+      <c r="H294">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>86287</v>
+      </c>
+      <c r="B295" t="s">
+        <v>882</v>
+      </c>
+      <c r="C295" t="s">
+        <v>883</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E295">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>86288</v>
+      </c>
+      <c r="B296" t="s">
+        <v>885</v>
+      </c>
+      <c r="C296" t="s">
+        <v>886</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E296">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>86289</v>
+      </c>
+      <c r="B297" t="s">
+        <v>888</v>
+      </c>
+      <c r="C297" t="s">
+        <v>889</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E297">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>86290</v>
+      </c>
+      <c r="B298" t="s">
+        <v>891</v>
+      </c>
+      <c r="C298" t="s">
+        <v>892</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E298">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>86291</v>
+      </c>
+      <c r="B299" t="s">
+        <v>894</v>
+      </c>
+      <c r="C299" t="s">
+        <v>895</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E299">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>86292</v>
+      </c>
+      <c r="B300" t="s">
+        <v>897</v>
+      </c>
+      <c r="C300" t="s">
+        <v>898</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E300">
+        <v>1977</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">