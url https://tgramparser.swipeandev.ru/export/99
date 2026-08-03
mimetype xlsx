--- v1 (2026-04-05)
+++ v2 (2026-08-03)
@@ -3138,184 +3138,184 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>25155</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>3134</v>
       </c>
       <c r="F2">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="G2">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="H2">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>25156</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1948</v>
       </c>
       <c r="F3">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="G3">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="H3">
-        <v>7</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>25157</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>4206</v>
       </c>
       <c r="F4">
         <v>27</v>
       </c>
       <c r="G4">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H4">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>25158</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>2623</v>
       </c>
       <c r="F5">
         <v>6</v>
       </c>
       <c r="G5">
         <v>43</v>
       </c>
       <c r="H5">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>25159</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>2375</v>
       </c>
       <c r="F6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G6">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H6">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>25160</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>2992</v>
       </c>
       <c r="F7">
         <v>36</v>
       </c>
       <c r="G7">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H7">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>25161</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>2072</v>
       </c>
       <c r="F8">
         <v>4</v>
       </c>
       <c r="G8">
@@ -3323,54 +3323,54 @@
       </c>
       <c r="H8">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>25162</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>2466</v>
       </c>
       <c r="F9">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H9">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>25163</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>2447</v>
       </c>
       <c r="F10">
         <v>6</v>
       </c>
       <c r="G10">
         <v>51</v>
       </c>
       <c r="H10">
@@ -9827,441 +9827,441 @@
       </c>
       <c r="G266">
         <v>36</v>
       </c>
       <c r="H266">
         <v>7</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>82973</v>
       </c>
       <c r="B267" t="s">
         <v>798</v>
       </c>
       <c r="C267" t="s">
         <v>799</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>800</v>
       </c>
       <c r="E267">
         <v>2970</v>
       </c>
       <c r="F267">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G267">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="H267">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>82974</v>
       </c>
       <c r="B268" t="s">
         <v>801</v>
       </c>
       <c r="C268" t="s">
         <v>802</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>803</v>
       </c>
       <c r="E268">
         <v>1274</v>
       </c>
       <c r="F268">
-        <v>80</v>
+        <v>107</v>
       </c>
       <c r="G268">
-        <v>97</v>
+        <v>112</v>
       </c>
       <c r="H268">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>82975</v>
       </c>
       <c r="B269" t="s">
         <v>804</v>
       </c>
       <c r="C269" t="s">
         <v>805</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>806</v>
       </c>
       <c r="E269">
         <v>1192</v>
       </c>
       <c r="F269">
         <v>21</v>
       </c>
       <c r="G269">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H269">
         <v>2</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>82976</v>
       </c>
       <c r="B270" t="s">
         <v>807</v>
       </c>
       <c r="C270" t="s">
         <v>808</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>809</v>
       </c>
       <c r="E270">
         <v>1266</v>
       </c>
       <c r="F270">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G270">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H270">
         <v>13</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>82977</v>
       </c>
       <c r="B271" t="s">
         <v>810</v>
       </c>
       <c r="C271" t="s">
         <v>811</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>812</v>
       </c>
       <c r="E271">
         <v>1410</v>
       </c>
       <c r="F271">
         <v>5</v>
       </c>
       <c r="G271">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>82978</v>
       </c>
       <c r="B272" t="s">
         <v>813</v>
       </c>
       <c r="C272" t="s">
         <v>814</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>815</v>
       </c>
       <c r="E272">
         <v>1371</v>
       </c>
       <c r="F272">
         <v>20</v>
       </c>
       <c r="G272">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H272">
         <v>6</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>82979</v>
       </c>
       <c r="B273" t="s">
         <v>816</v>
       </c>
       <c r="C273" t="s">
         <v>817</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>818</v>
       </c>
       <c r="E273">
         <v>1967</v>
       </c>
       <c r="F273">
         <v>12</v>
       </c>
       <c r="G273">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H273">
         <v>2</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>82980</v>
       </c>
       <c r="B274" t="s">
         <v>819</v>
       </c>
       <c r="C274" t="s">
         <v>820</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>821</v>
       </c>
       <c r="E274">
         <v>2098</v>
       </c>
       <c r="F274">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G274">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H274">
         <v>2</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>82981</v>
       </c>
       <c r="B275" t="s">
         <v>822</v>
       </c>
       <c r="C275" t="s">
         <v>823</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>824</v>
       </c>
       <c r="E275">
         <v>1497</v>
       </c>
       <c r="F275">
         <v>10</v>
       </c>
       <c r="G275">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H275">
         <v>7</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>82982</v>
       </c>
       <c r="B276" t="s">
         <v>825</v>
       </c>
       <c r="C276" t="s">
         <v>826</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>827</v>
       </c>
       <c r="E276">
         <v>3371</v>
       </c>
       <c r="F276">
         <v>36</v>
       </c>
       <c r="G276">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H276">
         <v>5</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>82983</v>
       </c>
       <c r="B277" t="s">
         <v>828</v>
       </c>
       <c r="C277" t="s">
         <v>829</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>830</v>
       </c>
       <c r="E277">
         <v>1672</v>
       </c>
       <c r="F277">
         <v>7</v>
       </c>
       <c r="G277">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H277">
         <v>31</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>82984</v>
       </c>
       <c r="B278" t="s">
         <v>831</v>
       </c>
       <c r="C278" t="s">
         <v>832</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>833</v>
       </c>
       <c r="E278">
         <v>1800</v>
       </c>
       <c r="F278">
         <v>7</v>
       </c>
       <c r="G278">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H278">
         <v>29</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>82985</v>
       </c>
       <c r="B279" t="s">
         <v>834</v>
       </c>
       <c r="C279" t="s">
         <v>835</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>836</v>
       </c>
       <c r="E279">
         <v>1624</v>
       </c>
       <c r="F279">
         <v>14</v>
       </c>
       <c r="G279">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H279">
         <v>32</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>82986</v>
       </c>
       <c r="B280" t="s">
         <v>837</v>
       </c>
       <c r="C280" t="s">
         <v>838</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>839</v>
       </c>
       <c r="E280">
         <v>1536</v>
       </c>
       <c r="F280">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G280">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H280">
         <v>33</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>82987</v>
       </c>
       <c r="B281" t="s">
         <v>840</v>
       </c>
       <c r="C281" t="s">
         <v>841</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>842</v>
       </c>
       <c r="E281">
         <v>1887</v>
       </c>
       <c r="F281">
         <v>12</v>
       </c>
       <c r="G281">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H281">
         <v>32</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>82988</v>
       </c>
       <c r="B282" t="s">
         <v>843</v>
       </c>
       <c r="C282" t="s">
         <v>844</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>845</v>
       </c>
       <c r="E282">
         <v>3573</v>
       </c>
       <c r="F282">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G282">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H282">
         <v>5</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>82989</v>
       </c>
       <c r="B283" t="s">
         <v>846</v>
       </c>
       <c r="C283" t="s">
         <v>847</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>848</v>
       </c>
       <c r="E283">
         <v>2436</v>
       </c>
       <c r="F283">
         <v>32</v>
       </c>
       <c r="G283">
@@ -10545,134 +10545,185 @@
         <v>119</v>
       </c>
       <c r="G294">
         <v>141</v>
       </c>
       <c r="H294">
         <v>143</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
         <v>86287</v>
       </c>
       <c r="B295" t="s">
         <v>882</v>
       </c>
       <c r="C295" t="s">
         <v>883</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>884</v>
       </c>
       <c r="E295">
         <v>512</v>
       </c>
+      <c r="F295">
+        <v>23</v>
+      </c>
+      <c r="G295">
+        <v>49</v>
+      </c>
+      <c r="H295">
+        <v>6</v>
+      </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>86288</v>
       </c>
       <c r="B296" t="s">
         <v>885</v>
       </c>
       <c r="C296" t="s">
         <v>886</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>887</v>
       </c>
       <c r="E296">
         <v>1275</v>
       </c>
+      <c r="F296">
+        <v>48</v>
+      </c>
+      <c r="G296">
+        <v>41</v>
+      </c>
+      <c r="H296">
+        <v>14</v>
+      </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>86289</v>
       </c>
       <c r="B297" t="s">
         <v>888</v>
       </c>
       <c r="C297" t="s">
         <v>889</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>890</v>
       </c>
       <c r="E297">
         <v>1517</v>
       </c>
+      <c r="F297">
+        <v>4</v>
+      </c>
+      <c r="G297">
+        <v>88</v>
+      </c>
+      <c r="H297">
+        <v>3</v>
+      </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>86290</v>
       </c>
       <c r="B298" t="s">
         <v>891</v>
       </c>
       <c r="C298" t="s">
         <v>892</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>893</v>
       </c>
       <c r="E298">
         <v>1706</v>
       </c>
+      <c r="F298">
+        <v>13</v>
+      </c>
+      <c r="G298">
+        <v>61</v>
+      </c>
+      <c r="H298">
+        <v>20</v>
+      </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
         <v>86291</v>
       </c>
       <c r="B299" t="s">
         <v>894</v>
       </c>
       <c r="C299" t="s">
         <v>895</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>896</v>
       </c>
       <c r="E299">
         <v>1909</v>
       </c>
+      <c r="F299">
+        <v>4</v>
+      </c>
+      <c r="G299">
+        <v>56</v>
+      </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>86292</v>
       </c>
       <c r="B300" t="s">
         <v>897</v>
       </c>
       <c r="C300" t="s">
         <v>898</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>899</v>
       </c>
       <c r="E300">
         <v>1977</v>
+      </c>
+      <c r="F300">
+        <v>15</v>
+      </c>
+      <c r="G300">
+        <v>86</v>
+      </c>
+      <c r="H300">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">