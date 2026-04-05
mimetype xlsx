--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1459">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2423">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4389,50 +4389,2942 @@
     <t>🏛 Нижегородский кремль, Нижний Новгород #НижегородскаяОбласть 📌 Нижегородский кремль обладает крепостными стенами протяженностью свыше 2 километров, что делает их одними из наиболее длинных в России. 📍 Координаты - 56.328443, 44.003093 🗺 Место на карте 📷 orkhv 🟢 Красивые места России в твоем смартфоне Скачать на IOS / Android #Архитектура #Кремль</t>
   </si>
   <si>
     <t>19.07.25 05:49</t>
   </si>
   <si>
     <t>t.me/viewrussia/25616</t>
   </si>
   <si>
     <t>19.07.25 05:30</t>
   </si>
   <si>
     <t>t.me/viewrussia/25614</t>
   </si>
   <si>
     <t>🏛 Мечеть Кул Шариф, Казань #РеспубликаТатарстан 📌 Вместимость мечети — до 1700 человек, а на площади может одновременно находиться до 10 тысяч. 📍 Координаты - 55.798379, 49.105238 🗺 Место на карте 📷 dmitrii_fedorov23 🟢 Красивые места России в твоем смартфоне Скачать на IOS / Android #Архитектура #Мечеть</t>
   </si>
   <si>
     <t>19.07.25 01:53</t>
   </si>
   <si>
     <t>t.me/viewrussia/25613</t>
   </si>
   <si>
     <t>Москвич 3 Ежемесячный платеж 17 500 рублей*. Произведён в Москве. Адаптирован для России. Узнайте подробности на официальном сайте Перейти на сайт Финансовые услуги оказывает: АО "Авто Финанс Банк", ПАО "Совкомбанк". #реклама moskvich.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29119</t>
+  </si>
+  <si>
+    <t>🏛 Дом Блинова, Кимры #ТверскаяОбласть 📌 Дом был построен в 1920‑е годы и принадлежал нэпману — частному предпринимателю Ивану Ивановичу Блинову, представителю среднего класса городской среды эпохи НЭПа. 📍 Координаты - 56.861967, 37.351895 🗺 Место на карте 📷 Александр Раугалло 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>13.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29118</t>
+  </si>
+  <si>
+    <t>🌳 Аптекарский огород, оранжерея #Москва 📌 В оранжерее растут литопсы, напоминающие камешки, разные виды агав и алоэ, а также экзотический кактус «Царица ночи». 📍 Координаты - 55.777624, 37.635742 🗺 Место на карте 📷 От подписчицы @Medvedeva_Art24 🎞 Прислать свои фотографии #Природа #Оранжерея</t>
+  </si>
+  <si>
+    <t>12.03.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29112</t>
+  </si>
+  <si>
+    <t>🏛 Вознесенский кафедральный собор, Касимов #РязанскаяОбласть 📌 Собор возведён на месте старой каменной церкви XV–XVII веков, которая, в свою очередь, заменила ещё более древнюю деревянную церковь Вознесения — так это место служения верующим выбирали из поколения в поколение. 📍 Координаты - 54.937036, 41.390941 🗺 Место на карте 📷 @matushka_nina 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>12.03.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29110</t>
+  </si>
+  <si>
+    <t>Подписывайтесь на резервную страницу в MAX - https://max.ru/viewrussia, чтобы оставаться на связи в случае блокировки Telegram ❤️</t>
+  </si>
+  <si>
+    <t>12.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29109</t>
+  </si>
+  <si>
+    <t>🏛 Кирха прихода Губаницы, Клопицкое сельское поселение #ЛенинградскаяОбласть 📌 Кирха Святого Иоанна Крестителя — не только памятник неоготической архитектуры в русском сельском контексте, но и действующий приход, где проходят богослужения, музыкальные мероприятия и общинные встречи. 📍 Координаты - 59.490903, 29.536173 🗺 Место на карте 📷 yuri_bazhenoff 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>12.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29108</t>
+  </si>
+  <si>
+    <t>🏝 Остров Уши, Владивостокский городской округ #ПриморскийКрай 📌 Площадь острова составляет всего около 0,1 га, а его высота над уровнем моря достигает примерно 6 м. Растительности здесь почти нет, зато скалы служат стоянкой для чаек и бакланов. 📍 Координаты - 43.063736, 131.804102 🗺 Место на карте 📷 @knittttinglena 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Остров</t>
+  </si>
+  <si>
+    <t>11.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29102</t>
+  </si>
+  <si>
+    <t>🏛 Городская усадьба И.А. Соболева - А.С. Попова, Рязань #РязанскаяОбласть 📌 Первым владельцем усадьбы стал генерал Иван Андреевич Соболев, который руководил комплексом в период его становления. В то время дома служили одновременно жилыми и представительскими помещениями. 📍 Координаты - 54.627975, 39.756912 🗺 Место на карте 📷 @matushka_nina 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>11.03.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29100</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба Колокольниковых, Тюмень #ТюменскаяОбласть 📌 Купеческая семья Колокольниковых вела крупную торговлю чаем, тканями и другими товарами, привозя их из Китая и европейской части России. Благодаря успешному делу их дом считался одним из самых богатых купеческих особняков города. 📍 Координаты - 57.158892, 65.528610 🗺 Место на карте 📷 @matushka_nina 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>11.03.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29096</t>
+  </si>
+  <si>
+    <t>Готовы еще 5 наборов кухонных ножей. Разбирают быстро! Я кузнечным делом живу уже 36 лет. Всё делаю сам — от выбора стали до последней полировки ручки. С годами довел каждый этап до совершенства. Что в итоге? Получаются ножи, которые радуют и глаз, и руку — из настоящей дамасской стали, 67 слоёв, с сердечником VG-10. Ножи не штампованные, а каждый — уникальный как отпечаток пальца. В наборе: шеф-нож, универсальный, сантоку, филейный и овощной. Можно взять весь комплект или выбрать поштучно — как удобно. Многие спрашивают: а что, правда пожизненная гарантия? Да, правда. Если вдруг что — отвечаю за каждый нож. А по доставке — не тяну, всё быстро отправляю. Такие ножи — не просто инструмент. Это удовольствие от готовки, это подарок на долгие годы, это уважение к себе и своим близким. Пиши сейчас и успей забрать подарок! Узнать цену #реклама koyshi-knife.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29095</t>
+  </si>
+  <si>
+    <t>🏛 Музейно-выставочный центр Тамбовской области, Тамбов #ТамбовскаяОбласть 📌 Дом, построенный в 1900 году как часть купеческой застройки центральных улиц, на протяжении истории выполнял ключевые городские функции. Во время Великой Отечественной войны здесь располагался эвакуационный госпиталь № 5355, где оказывали помощь раненым. Сегодня здание занимает Музейно‑выставочный центр Тамбовской области, где проходят выставки о истории региона, культуре и значимых событиях прошлого. 📍 Координаты - 52.722927, 41.451172 🗺 Место на карте 📷 @matushka_nina 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>11.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29094</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Тульский пряник», Тула #ТульскаяОбласть 📌 Тульский пряник — это не просто сладость, а символ региона с богатой историей: первые упоминания о нём датируются 1685 годом, а с течением времени рецепт и мастерство печати стали гордостью тульских ремесленников. 📍 Координаты - 54.192721, 37.618357 🗺 Место на карте 📷 @bud_kak_doma_putnik1911 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>10.03.26 22:06</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29093</t>
+  </si>
+  <si>
+    <t>Не носите сумки — носите историю! Здравствуйте! Меня зовут Роман Федотов ❤️ Представьте: сумка, которая пахнет кожей, а не китайским пластиком. Которая не боится дождя и привлекает восхищённые взгляды. 😊 На канале моей кожевенной мастерской вы найдёте: 👌 Классические модели на каждый день по доступной цене. ✨ Эксклюзивные и необычные варианты. ⚡ Closed-лоты: некоторые сумки выпускаются в единственном экземпляре только под вас из экзотической кожи крокодила. Как это работает? Выбираете дизайн в канале. Обсуждаем детали со мной в личных сообщениях. Получаете сумку, которая станет фамильной ценностью. Подписка = доступ к миру вне сезонных трендов. Жду вас тут: t.me/roman_dlya_dam P.S. по промокоду "ДляДам" обложка на паспорт к любой сумке в подарок! Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.03.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29092</t>
+  </si>
+  <si>
+    <t>🏛 Кафедральный собор Успения Пресвятой Богородицы, Астрахань #АстраханскаяОбласть 📌 Собор возведён в 1699–1710 годах под руководством мастера Дорофея Мякишева и митрополита Сампсона и считается одним из лучших образцов московского барокко на Волге. 📍 Координаты - 46.349357, 48.033120 🗺 Место на карте 📷 От подписчицы Елены О. 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>10.03.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29091</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура «Белый старец», Элиста #РеспубликаКалмыкия 📌 Скульптура установлена в 1998 году и выполнена из белого уральского мрамора — материала, символизирующего чистоту и вечность, что отражает духовное значение образа. 📍 Координаты - 46.307515, 44.266159 🗺 Место на карте 📷 От подписчика Хлопотов АВ 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>10.03.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29088</t>
+  </si>
+  <si>
+    <t>Горы зовут везучих: Solaris HC на выгодных условиях Надежный Solaris HC. Проверен российскими дорогами. Комфортный семейный кроссовер. Покупайте Solaris HC и получите шанс выиграть семейный трофи-тур в горы. Яркое приключение, новые маршруты и незабываемые эмоции для всей семьи. Оставляйте заявку сейчас. Предложение ограничено! Получить предложение #реклама solaris.auto О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29087</t>
+  </si>
+  <si>
+    <t>🌲 Старобинарадский бор, Красноярский район #СамарскаяОбласть 📌 Старобинарадский бор — самый большой лесной массив в западной части Самарской области, его площадь составляет около 10 000 гектаров. 📍 Координаты - 53.566292, 50.025956 🗺 Место на карте 📷 Ольга Акутина 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Лес #Бор</t>
+  </si>
+  <si>
+    <t>10.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29084</t>
+  </si>
+  <si>
+    <t>🏛 Музей-усадьба Л. Н. Толстого в Хамовниках #Москва 📌 Главное здание усадьбы было построено в 1800–1805 годах. Лев Толстой приобрёл его в 1882 году и проживал здесь с семьёй до возвращения в Ясную Поляну в 1901 году. 📍 Координаты - 55.734230, 37.585886 🗺 Место на карте 📷 @matushka_nina 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Усадьба #Музей</t>
+  </si>
+  <si>
+    <t>09.03.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29080</t>
+  </si>
+  <si>
+    <t>🏛 Дом писателя И. А. Гончарова, Ульяновск #УльяновскаяОбласть 📌 В этом доме 18 июня 1812 года родился Иван Александрович Гончаров — один из крупнейших русских романистов XIX века, автор «Обыкновенной истории», «Обломова» и «Обрыва». Здесь прошли его первые годы жизни, а сегодня дом является памятником литературной истории. 📍 Координаты - 54.314429, 48.396301 🗺 Место на карте 📷 Автор - Илья Золотов 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>09.03.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29079</t>
+  </si>
+  <si>
+    <t>🌲 Полярно-альпийский ботанический сад-институт имени Н.А. Аврорина, Кировск #МурманскаяОбласть 📌 Помимо северной флоры, здесь представлены растения со всего мира: в открытых питомниках, альпийских экспозициях и оранжереях собрано более 2500 видов, включая тропические и субтропические растения. 📍 Координаты - 67.649133, 33.665075 🗺 Место на карте 📷 От подписчика Ивана 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Заповедник</t>
+  </si>
+  <si>
+    <t>09.03.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29075</t>
+  </si>
+  <si>
+    <t>09.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29074</t>
+  </si>
+  <si>
+    <t>🏛 Галерея Александра Шилова #Москва 📌 Галерея выходит за рамки статичной экспозиции: здесь регулярно проводятся экскурсии, тематические лекции, концерты классической музыки и творческие встречи с художниками или искусствоведами. 📍 Координаты - 55.749064, 37.608168 🗺 Место на карте 📷 Ирина Серебрякова 🎞 Прислать свои фотографии #Архитектура #Галерея</t>
+  </si>
+  <si>
+    <t>09.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29068</t>
+  </si>
+  <si>
+    <t>🏛 Кастров дом, Касимов #РязанскаяОбласть 📌 Кастров дом — памятник архитектуры XIX века на Набережной улице старого Касимова, входящий в реестр объектов культурного наследия Рязанской области. 📍 Координаты - 54.933243, 41.392237 🗺 Место на карте 📷 @matushka_nina 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>08.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29067</t>
+  </si>
+  <si>
+    <t>💦 Калининские водопады, Шкотовский район #ПриморскийКрай 📌 Водопады получили название в честь Юрия Калинина, уроженца Большого Камня и фотохудожника‑путешественника, который в 1976 году впервые обнаружил их, преодолев трудный путь по плато и открыв ранее неизвестный природный объект. 📍 Координаты - 43.494013, 132.697007 🗺 Место на карте 📷 olgakruze 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>08.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29063</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Тамбовская казначейша», Тамбов #ТамбовскаяОбласть 📌 Памятник открылся 14 октября 2016 года в рамках Покровской ярмарки в Тамбове. Его установили на исторической Коммунальной улице, среди старинной городской застройки. 📍 Координаты - 52.723001, 41.449988 🗺 Место на карте 📷 @matushka_nina 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>07.03.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29062</t>
+  </si>
+  <si>
+    <t>🏛 Башня Ивановских ворот, Тула #ТульскаяОбласть 📌 Башня Ивановских ворот — одна из исторических проездных башен Тульского кремля, возведённого в 1514–1520 годах как крепость для защиты границ. 📍 Координаты - 54.194241, 37.622214 🗺 Место на карте 📷 @bud_kak_doma_putnik1911 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>07.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29061</t>
+  </si>
+  <si>
+    <t>🏛 Собор Покрова Пресвятой Богородицы в Марфо-Мариинской обители сестер милосердия #Москва 📌 Собор был построен в 1908–1912 годах по проекту архитектора А. В. Щусева и представляет собой уникальный пример неорусского стиля в храмовой архитектуре, также называемого «русским церковным модерном». 📍 Координаты - 55.737644, 37.623373 🗺 Место на карте 📷 @matushka_nina 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>07.03.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29055</t>
+  </si>
+  <si>
+    <t>Удобный поиск красивых мест на карте Большой каталог мест с фильтрами категорий, фотографиями и описанием. Узнайте, где находятся интересные локации рядом с вами! Скачать - beautifulplacesofrussia.ru Telegram-канал - @beautifulplacesofrussia</t>
+  </si>
+  <si>
+    <t>07.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29054</t>
+  </si>
+  <si>
+    <t>🏜 Гуамское ущелье, Апшеронский район #ХуторГуамка 📌 По дну каньона протекает река Курджипс, которая за миллионы лет прорезала массивные известняковые породы, превратив ущелье в настоящий геологический музей под открытым небом. 📍 Координаты - 44.207938, 39.925155 🗺 Место на карте 📷 От подписчика Природа ЛЕСного ПСЕМËНа. 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>07.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29051</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба Е. А. Елисеевой, Гатчинский муниципальный округ #ЛенинградскаяОбласть 📌 Усадьба включала главный дом, церковь, хозяйственные службы, парк и инженерные сооружения, а рядом располагались пастбища и фермы, отражая хозяйственную и культурную жизнь владельцев. 📍 Координаты - 59.350861, 30.128755 🗺 Место на карте 📷 yuri_bazhenoff 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Усадьба #Заброшенное</t>
+  </si>
+  <si>
+    <t>06.03.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29049</t>
+  </si>
+  <si>
+    <t>🏛 Особняк В.А. Шретера #СанктПетербург 📌 Здание построено в стиле русского ампира с элементами историзма: строгий и выразительный фасад, декоративная лепнина, фасадные русты и пропорции подчёркивают высокий статус владельца усадьбы. 📍 Координаты - 59.928532, 30.285863 🗺 Место на карте 📷 yuri_bazhenoff 🎞 Прислать свои фотографии #Архитектура #Особняк</t>
+  </si>
+  <si>
+    <t>06.03.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29048</t>
+  </si>
+  <si>
+    <t>🇨🇳 МНОГОГРАННЫЙ КИТАЙ с FUN&amp;SUN: откройте для себя Поднебесную с новой стороны! ✨ Этот удивительный контраст ждёт вас: 🔸 Лазурное побережье острова Хайнань для идеального пляжного отдыха. 🔸 Тысячелетние традиции и величие Имперского Китая. 🔸 Фантастические пейзажи, вдохновившие создателей «Аватара». FUN&amp;SUN — ваш надежный гид: более 6 млн туристов выбирают нас с 2009 года. Забота на каждом этапе — от подбора тура до возвращения с яркими эмоциями. Превращаем мечты в путешествия! 💫 🎁 РОЗЫГРЫШ ПРЯМО СЕЙЧАС! Выиграйте 7 ночей на двоих в отеле Hainan Greentown Blue Bay Resort 4* на о. Хайнань! 🌴 Выбрать свой тур или узнать детали розыгрыша можно здесь 👉 https://tglink.io/3be7daceb55a75?erid=2W5zFGgRX6R</t>
+  </si>
+  <si>
+    <t>06.03.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29047</t>
+  </si>
+  <si>
+    <t>🏛 Исаакиевский собор #СанктПетербург 📌 Строительство велось с 1818 по 1858 год под руководством французского архитектора Огюста Монферрана, для которого это был проект всей жизни. Сам Монферран скончался всего через несколько недель после торжественного открытия. 📍 Координаты - 59.934081, 30.306125 🗺 Место на карте 📷 Александр Сидоренко 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>06.03.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29046</t>
+  </si>
+  <si>
+    <t>Телеграм могут заблокировать. Подписывайтесь на резервную страницу в MAX - https://max.ru/viewrussia, чтобы оставаться на связи ❤️</t>
+  </si>
+  <si>
+    <t>06.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29045</t>
+  </si>
+  <si>
+    <t>🏛 Кладбище кораблей, село Териберка #МурманскаяОбласть 📌 По результатам опроса Aviasales, в 2020 году кладбище кораблей в Териберка вошло в тройку самых фотографируемых достопримечательностей России. 📍 Координаты - 69.169212, 35.122184 🗺 Место на карте 📷 От подписчика Ивана 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Заброшенное</t>
+  </si>
+  <si>
+    <t>06.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29044</t>
+  </si>
+  <si>
+    <t>🏛 Казанский мужской монастырь, Тамбов #ТамбовскаяОбласть 📌 Казанский монастырь — один из старейших православных монастырей Тамбова, основанный в XVII веке (примерно 1670–1677 годы) старцем Иосифом на южной окраине города. Долгое время он служил духовным центром региона и резиденцией местных церковных властей. 📍 Координаты - 52.721135, 41.459148 🗺 Место на карте 📷 @matushka_nina 🎞 Прислать свои фотографии #Архитектура #Монастырь #Храм</t>
+  </si>
+  <si>
+    <t>05.03.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29038</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Гора окружена древними легендами: согласно греческой мифологии, именно здесь Зевс приковал титана Прометея за кражу огня для людей. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>05.03.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29037</t>
+  </si>
+  <si>
+    <t>🏛 Кафедральный собор Успения Пресвятой Богородицы, Тула #ТульскаяОбласть 📌 Современное здание построено на основе собора бывшего Успенского женского монастыря, перестроенного и расширенного в конце XIX — начале XX века. Новое кирпичное строение с тёмно‑красными стенами и чёрными куполами было освящено в 1902 году. 📍 Координаты - 54.192934, 37.619405 🗺 Место на карте 📷 @bud_kak_doma_putnik1911 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>05.03.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29036</t>
+  </si>
+  <si>
+    <t>🎨 Фестиваль молодого искусства «Таврида.АРТ» #Республика_Крым С 7 по 9 августа в Крыму пройдёт главное культурно-просветительское событие страны, которое объединит десятки тысяч гостей со всей России. Концерты с участием звёзд и молодых музыкантов, театральные постановки и уличные перформансы, кинопоказы под открытым небом и масштабное арт-шествие по территории кластера, а ещё гастрономическая зона с локальными вкусами. 📍Координаты: 44.834674, 35.021075 🗺 Место на карте Подробности и регистрация: clck.ru/3ReAVT</t>
+  </si>
+  <si>
+    <t>05.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29028</t>
+  </si>
+  <si>
+    <t>🏛 Капелла Людвигсбург, Выборг #ЛенинградскаяОбласть 📌 Архитектура здания выполнена в неоготическом стиле: узкие стрельчатые окна, вытянутые пропорции, строгий силуэт и башенка со шпилем отсылают к средневековым европейским часовням. На фоне северного неба и гранитных скал постройка выглядит особенно контрастно. 📍 Координаты - 60.735557, 28.725302 🗺 Место на карте 📷 yuri_bazhenoff 🎞 Прислать свои фотографии #Архитектура #Капелла</t>
+  </si>
+  <si>
+    <t>04.03.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29024</t>
+  </si>
+  <si>
+    <t>🏛 Дом на Набережной улице, Касимов #РязанскаяОбласть 📌 Дом относится к концу XIX — началу XX века и входит в ансамбль Набережной улицы, включённый в реестр объектов культурного наследия, характерный для провинциальной застройки того времени. 📍 Координаты - 54.939424, 41.378702 🗺 Место на карте 📷 @matushka_nina 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>04.03.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29023</t>
+  </si>
+  <si>
+    <t>🏔 Гора Изюбриная, Чугуевский муниципальный округ #ПриморскийКрай 📌 Название горы происходит от местного топонима «изюбр» — старого названия благородного оленя, обитавшего в этих лесах, чьи следы, по приметам охотников и путешественников, оставались на склонах. 📍 Координаты - 44.245572, 134.207419 🗺 Место на карте 📷 evgeniya0802 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>04.03.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29017</t>
+  </si>
+  <si>
+    <t>Псс... Ты уже решил, где встретишь это лето? Чтобы поиск жилья не превратился в долгий серфинг по вкладкам, Авито Путешествия собрали всё в одном месте. Удобный лендинг с готовыми решениями — бери и поехали. Что внутри: - Топовые направления, собранные по ощущениям в отпуске - Квартиры, домики и апартаменты под любой бюджет - И промокод на скидку, который ждет тебя на странице Советуем не откладывать: на майские и лето лучшие варианты разбирают быстро, к тому же у промокода ограниченный срок действия. Так что если в планах Сочи с видом на горы или стильный центр Питера — пора бронировать. Выбрать город и отдохнуть с выгодой</t>
+  </si>
+  <si>
+    <t>04.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29016</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Пантелеимона Целителя #СанктПетербург 📌 Святой Пантелеимон, в честь которого названа церковь, по преданию был целителем, помогавшим людям безвозмездно, поэтому к нему обращаются с молитвами о здоровье и исцелении близких. 📍 Координаты - 60.023428, 30.308191 🗺 Место на карте 📷 yuri_bazhenoff 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>04.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29014</t>
+  </si>
+  <si>
+    <t>🗾 Мыс Брюса, Хасанский район #ПриморскийКрай 📌 Название мыса до сих пор окутано легендами: по одной версии, оно связано с английским адмиралом Брюсом, чья эскадра побывала здесь в середине XIX века во время Крымской войны; по другой — с Яковом Вилимовичем Брусом, полководцем и соратником Петра I. 📍 Координаты - 42.884065, 131.471346 🗺 Место на карте 📷 evgeniya0802 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Мыс</t>
+  </si>
+  <si>
+    <t>03.03.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29008</t>
+  </si>
+  <si>
+    <t>🏛 Павильон разводного механизма Екатерингофского моста #СанктПетербург 📌 Павильон разводного механизма на Екатерингофском мосту через реку Екатерингофку, в створе Рижского проспекта, представляет собой архитектурный объект начала XX века в стиле модерн. Построен в 1914 году как часть оригинального проекта моста инженерами А. П. Пшеницким и Д. Я. Акимовым‑Перетцем. 📍 Координаты - 59.912906, 30.262483 🗺 Место на карте 📷 yuri_bazhenoff 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Павильон</t>
+  </si>
+  <si>
+    <t>03.03.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29007</t>
+  </si>
+  <si>
+    <t>🏛 Ханская мечеть, Касимов #РязанскаяОбласть 📌 По одной из версий, мечеть была возведена в 1467 году по указу Касима, первого правителя Касимова. Но летописец Кадыр-Али-бек (1530–1605) утверждает, что строительство произошло лишь в середине XVI века при хане Шах-Али. 📍 Координаты - 54.933256, 41.397838 🗺 Место на карте 📷 @matushka_nina 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Мечеть</t>
+  </si>
+  <si>
+    <t>03.03.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29006</t>
+  </si>
+  <si>
+    <t>🏔 Скала Шаманка, Хужирское муниципальное образование #ИркутскаяОбласть 📌 Это два массивных утеса, соединённые между собой узким перешейком. 📍 Координаты - 53.204208, 107.338457 🗺 Место на карте 📷 Фотограф | Байкал | Иркутск 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Скала</t>
+  </si>
+  <si>
+    <t>03.03.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29004</t>
+  </si>
+  <si>
+    <t>Сезон скидок для неё Думаете, что выбрать на 8 марта? Зачем выбирать, когда на Wildberries скидки до 80%. Перейти на сайт #реклама wildberries.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29003</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Вознесения Господня в Коломенском #Москва 📌 Храм был возведён в 1532 году по указу великого князя Василия III в честь рождения наследника престола — будущего царя Ивана IV Грозного. 📍 Координаты - 55.667279, 37.670671 🗺 Место на карте 📷 Александр Раугалло 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>03.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/29002</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба Асеевых, Тамбов #ТамбовскаяОбласть 📌 Усадьба принадлежала фабриканту, меценату и общественному деятелю Михаилу Васильевичу Асееву из известной купеческой семьи. В 1915 году за заслуги перед Отечеством он был удостоен потомственного дворянства. 📍 Координаты - 52.707131, 41.477810 🗺 Место на карте 📷 @matushka_nina 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>02.03.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28996</t>
+  </si>
+  <si>
+    <t>🏛 Красная площадь #Москва 📌 Раньше площадь служила торговой и рыночной зоной, а также местом проведения публичных мероприятий и шествий. 📍 Координаты - 55.753460, 37.621598 🗺 Место на карте 📷 @andreymoshkarov 🎞 Прислать свои фотографии #Архитектура #Площадь</t>
+  </si>
+  <si>
+    <t>02.03.26 18:14</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28995</t>
+  </si>
+  <si>
+    <t>02.03.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28994</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Байкал #РеспубликаБурятия #ИркутскаяОбласть 📌 Байкал входит в список всемирного наследия ЮНЕСКО как уникальный природный комплекс с разнообразной флорой и фауной. 📍 Координаты - 51.782409, 104.992078 🗺 Место на карте 📷 ph: Антонов Евгений 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>02.03.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28988</t>
+  </si>
+  <si>
+    <t>🌊 Териберская губа, Кольский муниципальный округ #МурманскаяОбласть 📌 Териберская губа — живописная бухта на южном побережье Баренцева моря, в районе села Териберка. Бухта вдаётся в материк Кольского полуострова и представляет собой естественную гавань, защищённую скалистыми мысами от открытого моря. 📍 Координаты - 69.209443, 35.122829 🗺 Место на карте 📷 От подписчика Ивана 🎞 Прислать свои фотографии #Природа #Губа</t>
+  </si>
+  <si>
+    <t>02.03.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28986</t>
+  </si>
+  <si>
+    <t>Готовы еще 5 наборов кухонных ножей, Разбирают быстро. Я кузнечным делом живу уже 36 лет. Всё делаю сам — от выбора стали до последней полировки ручки. С годами довел каждый этап до совершенства. Что в итоге? Получаются ножи, которые радуют и глаз, и руку — из настоящей дамасской стали, 67 слоёв, с сердечником VG-10. Ножи не штампованные, а каждый — уникальный как отпечаток пальца. В наборе: шеф-нож, универсальный, сантоку, филейный и овощной. Можно взять весь комплект или выбрать поштучно — как удобно. Многие спрашивают: а что, правда пожизненная гарантия? Да, правда. Если вдруг что — отвечаю за каждый нож. А по доставке — не тяну, всё быстро отправляю. Такие ножи — не просто инструмент. Это удовольствие от готовки, это подарок на долгие годы, это уважение к себе и своим близким. Пиши сейчас и успей забрать подарок! Узнать цену #реклама koyshi-knife.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28985</t>
+  </si>
+  <si>
+    <t>🌳 Астраханский биосферный заповедник, поселок Дамчик #АстраханскаяОбласть 📌 Эту территорию часто называют птичьим раем: здесь обитают или мигрируют более 300 видов птиц, включая редкие, занесённые в Красную книгу. 📍 Координаты - 45.789100, 47.888474 🗺 Место на карте 📷 От подписчицы Елены О. 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Заповедник</t>
+  </si>
+  <si>
+    <t>02.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28979</t>
+  </si>
+  <si>
+    <t>🗽 Памятник «Медный всадник» #СанктПетербург 📌 Скульптура выполнена из бронзы и изображает Петра Великого на разъярённом коне, вставшем на задние ноги, а под его копытами лежит змея — символ побеждённых врагов и препятствий. 📍 Координаты - 59.936386, 30.302233 🗺 Место на карте 📷 andrei_mikhailov 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>01.03.26 22:02</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28978</t>
+  </si>
+  <si>
+    <t>ЖК «Станиславский» — Рассрочка 0% с первым взносом 10% ЖК «Станиславский» — Камерный жилой квартал, расположенный в 10 мин от Москвы в окружении престижных поселков Новой Риги. 🏠Основные преимущества квартала: - 1000 га заповедных зон - зеленые бульвары, игровые тропы и holiday-пространства - Wellness-клуб и SPA - рестораны и собственный кинотеатр - детские сады и школа. ❤️Квартиры со вторым светом, пентхаусы, террасы, мастер-спальни, гардеробные — все для комфортной жизни, загородной и приватной, с одной стороны, и активной, насыщенной впечатлениями, - с другой. ⚡В феврале действуют уникальные условия по рассрочке от застройщика — скидка 5% при покупке квартиры в рассрочку. Узнать больше Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ "МЕН­СИС КОН­САЛТИНГ". Финансовые услуги оказывает: АО "АЛЬФА-БАНК", АО "ТБанк", ПАО Сбербанк. #реклама jk-stanislavsky.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.03.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28977</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Посещения Пресвятой Девой Марией Елизаветы #СанктПетербург 📌 Это римско‑католический храм на территории бывшего Выборгского католического кладбища, внесённый в список памятников архитектуры регионального значения. 📍 Координаты - 59.966251, 30.369103 🗺 Место на карте 📷 yuri_bazhenoff 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>01.03.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28976</t>
+  </si>
+  <si>
+    <t>🏛 Музей хрусталя имени Мальцовых, Гусь-Хрустальный #ВладимирскаяОбласть 📌 Коллекция музея включает около 2 000 изделий из хрусталя и стекла, созданных мастерами Гусь‑Хрустального с XVIII века до наших дней. В экспозиции представлены посуда, вазы, декоративные композиции и уникальные предметы, демонстрирующие развитие местной стекольной традиции. 📍 Координаты - 55.619821, 40.658113 🗺 Место на карте 📷 @edutdve 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>01.03.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28974</t>
+  </si>
+  <si>
+    <t>Как путешествовать бюджетно? Не обязательно ехать далеко, чтобы посмотреть на красивые места - они находятся рядом с нами ❤️ На канале @kolotkin_igor автор показывает лучшие места для ваших путешествий. Вы узнаете: → про водопады с целебной водой; → дворец, похожий на Хогвартс (красивые фото гарантированы); → про секретные места, которые обычно скрыты от глаз обычных туристов. У каждой локации добавлено точное местоположение 📍 Таких мест вы еще не видели! Рекомендуем подписаться @kolotkin_igor</t>
+  </si>
+  <si>
+    <t>01.03.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28968</t>
+  </si>
+  <si>
+    <t>🏛 Особняк С. С. Гагарина - А. А. Половцова #СанктПетербург 📌 Интерьеры дома в своё время имели высокую художественную ценность: над оформлением работали ведущие петербургские мастера, а залы поражали утончённостью и богатством убранства. 📍 Координаты - 59.931398, 30.304653 🗺 Место на карте 📷 nikitina__marinka 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Особняк</t>
+  </si>
+  <si>
+    <t>01.03.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28964</t>
+  </si>
+  <si>
+    <t>🗽 Памятник Герою Советского Союза генерал‑лейтенанту авиации Александру Васильевичу Белякову, Долгопрудный #МосковскаяОбласть 📌 Александру Белякову присвоили звание Героя Советского Союза за участие в рекордных авиационных перелётах 1930‑х годов, включая сверхдальний беспосадочный рейс через Северный полюс из Москвы в Ванкувер (США) вместе с Валерием Чкаловым и Георгием Байдуковым протяжённостью более 9 300 км. 📍 Координаты - 55.928318, 37.519101 🗺 Место на карте 📷 От подписчицы @trawellerss 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>28.02.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28963</t>
+  </si>
+  <si>
+    <t>🏛 Вокзал станции Приозерск #ЛенинградскаяОбласть 📌 Вокзал несколько раз реконструировался: в советское время добавили платформы, навесы и служебные постройки, а комплекс стал удобной отправной точкой для туристов, едущих к Ладожскому озеру и Карельскому перешейку. 📍 Координаты - 61.035951, 30.102970 🗺 Место на карте 📷 yuri_bazhenoff 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Вокзал</t>
+  </si>
+  <si>
+    <t>28.02.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28961</t>
+  </si>
+  <si>
+    <t>Проверка комментариев</t>
+  </si>
+  <si>
+    <t>28.02.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28960</t>
+  </si>
+  <si>
+    <t>Жигулевское море 1</t>
+  </si>
+  <si>
+    <t>28.02.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28959</t>
+  </si>
+  <si>
+    <t>Усадьба Храповицкого</t>
+  </si>
+  <si>
+    <t>28.02.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28958</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба Храповицкого в Муромцево #ВладимирскаяОбласть 📌 Комплекс строился с 1884 года до начала XX века по проекту московского архитектора Петра Бойцова и выполнен в романтическом стиле с элементами неоготики и французского замкового шато. Он включал главный дворец с асимметричной архитектурой, парк с каскадами прудов, хозяйственный двор, конный и скотный дворы, лодочный павильон и множество других построек на территории более 40 га. 📍 Координаты - 55.932118, 40.898439 🗺 Место на карте 📷 @edutdve 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>28.02.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28952</t>
+  </si>
+  <si>
+    <t>🏛 Свято-Успенский собор Тульского кремля, Тула #ТульскаяОбласть 📌 Внутри собор расписали мастера‑исографы из Ярославля, и их живопись считается одним из самых значимых художественных элементов интерьера: богатые фрески и декор передают дух религиозного искусства того времени. 📍 Координаты - 54.194907, 37.620149 🗺 Место на карте 📷 @bud_kak_doma_putnik1911 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>28.02.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28951</t>
+  </si>
+  <si>
+    <t>🌉 Мокринский железнодорожный мост, Канашский район #ЧувашскаяРеспублика 📌 Строительство моста проходило примерно в 1913–1918 годах (по разным данным) под руководством инженера‑проектировщика Гехарда Шумахера или Григория Передерия. К моменту завершения он стал вторым по величине железобетонным мостом в Европе. 📍 Координаты - 55.491984, 47.332906 🗺 Место на карте 📷 @bud_kak_doma_putnik1911 🎞 Прислать свои фотографии #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>28.02.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28945</t>
+  </si>
+  <si>
+    <t>28.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28944</t>
+  </si>
+  <si>
+    <t>🚨 Маяк «Вуохенсало», посёлок Моторное #ЛенинградскаяОбласть 📌 Маяк был построен в конце 1930-х годов по решению финских властей ещё до начала Советско‑финской войны. Его возведение вместе с волнорезом было продиктовано необходимостью защищать рыбацкие суда от частых сильных штормов на Ладожском озере и обеспечивать безопасную гавань для местных рыбаков. 📍 Координаты - 60.975902, 30.305604 🗺 Место на карте 📷 @matkazantsev_creative 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Маяк</t>
+  </si>
+  <si>
+    <t>28.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28943</t>
+  </si>
+  <si>
+    <t>🏛 Часовня Смоленской иконы Божией Матери в Кинерме #РеспубликаКарелия 📌 Здание построено из дерева по традиционным карельским технологиям и представляет собой типичный северный деревянный храм, выделяющийся простотой форм и гармонией с окружающим ландшафтом. 📍 Координаты - 61.526385, 32.824663 🗺 Место на карте 📷 @matkazantsev_creative 🎞 Прислать свои фотографии #Архитектура #Часовня</t>
+  </si>
+  <si>
+    <t>27.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28941</t>
+  </si>
+  <si>
+    <t>🏛 Фрегат «Благодать» #СанктПетербург 📌 Это не исторический военный корабль, а масштабная реконструкция трёхпалубного парусного судна конца XVIII века, оформленная как ресторан‑комплекс в духе петровских морских традиций. Гостей здесь словно переносят в эпоху молодого Петербурга. 📍 Координаты - 59.951674, 30.328216 🗺 Место на карте 📷 nikitina__marinka 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Корабль</t>
+  </si>
+  <si>
+    <t>27.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28940</t>
+  </si>
+  <si>
+    <t>💦 Водопад «Мельничный», сельское поселение Тулома #МурманскаяОбласть 📌 Природа вокруг впечатляет своей суровой северной красотой: мшистые скалы, таёжные массивы и скалистые обрывы формируют выразительный ландшафт, а постоянный шум падающей воды усиливает ощущение дикой, почти первозданной северной природы. 📍 Координаты - 69.484282, 31.848742 🗺 Место на карте 📷 От подписчицы Светланы 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>26.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28937</t>
+  </si>
+  <si>
+    <t>🏛 Свято-Никольский Черноостровский женский монастырь, Малоярославец #КалужскаяОбласть 📌 Название «Черноостровский» связано с Особой (Черной) горой на высоком берегу реки Лужи, где стоит монастырь. Раньше это место было окружено рвами и чёрным лесом, создавая впечатление «острова» на возвышенности. 📍 Координаты - 55.017135, 36.462360 🗺 Место на карте 📷 Александр Раугалло 🎞 Прислать свои фотографии #Архитектура #Монастырь #Храм</t>
+  </si>
+  <si>
+    <t>26.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28932</t>
+  </si>
+  <si>
+    <t>🏛 Пагода Семи Дней, Элиста #РеспубликаКалмыкия 📌 Внутри пагоды установлен огромный молитвенный барабан весом около 2 тонн, диаметром 1,2 м и высотой 1,8 м. На нём золотыми буквами нанесена мантра «Ом мани падме хум» на тибетском, санскрите и калмыцком языках, а внутри содержится около 75 миллионов мантр. 📍 Координаты - 46.308026, 44.269667 🗺 Место на карте 📷 От подписчика Хлопотова А. В. 🎞 Прислать свои фотографии #Архитектура #Пагода</t>
+  </si>
+  <si>
+    <t>26.02.26 04:37</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28931</t>
+  </si>
+  <si>
+    <t>Wildberries: Сезон скидок для неё Думаете, что выбрать на 8 марта? Зачем выбирать, когда на Wildberries скидки до 60%. Перейти на сайт #реклама wildberries.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.02.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28930</t>
+  </si>
+  <si>
+    <t>🏛 Новая финская кирха, Приозерск #ЛенинградскаяОбласть 📌 Здание выполнено в стиле финского национального романтизма, северной ветви модерна. Наружные стены облицованы крупными красноватыми гранитными валунами, напоминающими крепостные стены, а внутренние — кирпичом. Архитектура придаёт кирхе вид монументального сооружения, напоминающего древний замок. 📍 Координаты - 61.038076, 30.115326 🗺 Место на карте 📷 yuri_bazhenoff 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>25.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28926</t>
+  </si>
+  <si>
+    <t>🏔 Гора Волосяная, городское поселение Кандалакша #МурманскаяОбласть 📌 Её высота достигает примерно 475 м над уровнем моря. 📍 Координаты - 67.134791, 32.523702 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>25.02.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28925</t>
+  </si>
+  <si>
+    <t>25.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28924</t>
+  </si>
+  <si>
+    <t>🏛 Александровская колонна #СанктПетербург 📌 Колонна установлена без креплений к основанию: она держится исключительно за счёт собственного веса, без анкеров или фиксаций — подобная инженерная находка была редкостью для XIX века. 📍 Координаты - 59.939032, 30.315826 🗺 Место на карте 📷 andrei_mikhailov 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>24.02.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28923</t>
+  </si>
+  <si>
+    <t>🏛 Музей хлеба, Болгар #РеспубликаТатарстан 📌 Музей занимает территорию около 3,5–3,7 га, где, кроме основной экспозиции, расположены усадьба мельника, ветряная и водяная мельницы, пекарня, кузница и торговые ряды ремесленников. 📍 Координаты - 54.966862, 49.063810 🗺 Место на карте 📷 @bud_kak_doma_putnik1911 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>24.02.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28917</t>
+  </si>
+  <si>
+    <t>Красивые места России также в MAX! Подписывайся, чтобы не потерять - https://max.ru/viewrussia</t>
+  </si>
+  <si>
+    <t>24.02.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28916</t>
+  </si>
+  <si>
+    <t>🏔 Гора Бештау, Лермонтов #СтавропольскийКрай 📌 Гора — это лакколит, древний «неудавшийся» вулкан: магма не вышла на поверхность, но подняла верхние слои пород, создав характерный горный массив. 📍 Координаты - 44.098035, 43.022085 🗺 Место на карте 📷 101shag 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>24.02.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28911</t>
+  </si>
+  <si>
+    <t>💧 Ильгуменский порог, Онгудайский район #РеспубликаАлтай 📌 Этот участок реки особенно примечателен: быстрое течение и сильные потоки воды создают впечатляющие природные картины, которые завораживают и спортсменов‑водников, и зрителей на берегу. 📍 Координаты - 50.608812, 86.509144 🗺 Место на карте 📷 evgeniy.vazhenin 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Порог</t>
+  </si>
+  <si>
+    <t>24.02.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28908</t>
+  </si>
+  <si>
+    <t>Выгода в феврале на покупку кроссоверов GAC GS4 и GS8 Новые кроссоверы GAC в кредит на выгодных условиях Cпециальные предложения до конца февраля ✨ GAC GS4 AWD от 3 249 000 ₽ Практичный семейный кроссовер для города и путешествий на дальние расстояния: — Полный привод, турбированный двигатель 2.0 л — Полный зимний пакет, адаптивный круиз-контроль — Просторный салон, панорамная крыша ✨ Обновлённый GAC GS8 — цена от 3 699 000 ₽ Мощный и вместительный кроссовер для путешествий в большой компании — Полный привод, турбированный двигатель 2.0 л — Полный зимний пакет — Современные системы помощи водителю — Многофункциональный салон на на 5 или 7 мест 📞 Узнайте подробнее на официальном сайте gac.ru Получить предложение Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "АЛЬФА-БАНК", ПАО РОСБАНК, СПАО "Ингосстрах" и др.. #реклама gac.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28907</t>
+  </si>
+  <si>
+    <t>🏛 Собор Успения Пресвятой Богородицы, Малоярославец #КалужскаяОбласть 📌 История храма включает несколько этапов: в XV веке на этом месте стоял деревянный храм, в 1756 году его заменили каменным, а современное грандиозное здание возводилось в 1903–1912 годах к столетию Малоярославецкого сражения 1812 года. 📍 Координаты - 55.011761, 36.461922 🗺 Место на карте 📷 Александр Раугалло 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>24.02.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28906</t>
+  </si>
+  <si>
+    <t>🏝 Полуостров Средний, Печенгский муниципальный округ #МурманскаяОбласть 📌 Полуостров представляет собой плато с крутыми берегами, сложенное глинистыми сланцами, песчаниками и известняками. Высота отдельных возвышенностей достигает около 334 м, а прибрежные обрывы и скалы придают морскому пейзажу суровую, живописную красоту. 📍 Координаты - 69.739594, 32.027863 🗺 Место на карте 📷 От подписчика @s_grez_travel 🎞 Прислать свои фотографии #Природа #Полуостров</t>
+  </si>
+  <si>
+    <t>23.02.26 23:08</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28902</t>
+  </si>
+  <si>
+    <t>Купить Solaris HС выгодно в автокредит Специальное предложение! Кроссовер Solaris HC доступен в автокредит от 19 900₽ в месяц. ✨Срок 60 месяцев Комфортные условия для покупки надежного кроссовера Solaris HC. Кредит на выгодных условиях только до 28 февраля. Узнайте все условия. Узнать цену Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО "Совкомбанк", АО "Альфа-Банк", СПАО "Ингосстрах" и другие. #реклама solaris.auto О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.02.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28901</t>
+  </si>
+  <si>
+    <t>💦 Калининский водопад (нижний), Шкотовский муниципальный округ #ПриморскийКрай 📌 Нижний водопад — один из двух главных водопадов, известный своей свежей природой и спокойной атмосферой таёжной долины. Он ниже верхнего по высоте, но очень живописен и легко доступен для пеших прогулок. 📍 Координаты - 43.494013, 132.697006 🗺 Место на карте 📷 @knittttinglena 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>23.02.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28895</t>
+  </si>
+  <si>
+    <t>🏛 Круглая воротная башня, Приозерск #ЛенинградскаяОбласть 📌 Башня была возведена в 1585 году шведами в составе укреплений крепости Корела — средневековой фортификационной линии на побережье Ладожского озера. 📍 Координаты - 61.029881, 30.121465 🗺 Место на карте 📷 yuri_bazhenoff 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>23.02.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28894</t>
+  </si>
+  <si>
+    <t>Новые кроссоверы Москвич М70 и М90: комфорт и технологии Мы открыли новую главу в истории бренда «Москвич» и запустили в производство линейку М. — Компактный кроссовер с передним приводом Москвич М70. — И флагманский семиместный кроссовер с полным приводом Москвич М90. Обе модели построены на новой платформе. Под капотом – турбомоторы объемом 1,5 и 2 литра и 9-ступенчатая трансмиссия, сочетающие динамику, комфорт и современные технологии. Следите за новостями о новой линейке. Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28892</t>
+  </si>
+  <si>
+    <t>🏛 Сызранский Вознесенский мужской монастырь, Сызрань #СамарскаяОбласть 📌 Монастырь был основан в 1684–1691 годах как православная обитель рядом с крепостью Сызрань — одной из оборонительных точек на Волге в конце XVII века. Сегодня это одна из старейших религиозных институций Самарской области. 📍 Координаты - 53.147465, 48.437662 🗺 Место на карте 📷 Александр Раугалло 🎞 Прислать свои фотографии #Архитектура #Монастырь #Храм</t>
+  </si>
+  <si>
+    <t>23.02.26 00:04</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28891</t>
+  </si>
+  <si>
+    <t>Готовые квартиры в Новой Москве! Масштабный жилой комплекс «Ново-Никольское» расположен в живописном районе Новой Москвы, в 21 км от МКАД по Киевскому шоссе. Жители «Ново-Никольского» получают московскую прописку и жилье высокого уровня комфорта, расположенное в экологически чистом месте с прекрасно развитой инфраструктурой и высокой транспортной доступностью. Территория комплекса полностью благоустроена — организованы детские и спортивные площадки, высажены деревья, кустарники и газоны, разбиты клумбы. Все дома в комплексе построены и введены в эксплуатацию. Покупатели получают ключи сразу после оплаты. Перейти на сайт Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО АГРОСТРОЙ. Финансовые услуги оказывает: АО «Банк Дом.РФ». #реклама n-nk.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.02.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28889</t>
+  </si>
+  <si>
+    <t>🏛 Музей «Альтес Хаус», Калининград #КалининградскаяОбласть 📌 Название «Altes Haus» с немецкого означает «старый дом». Интерьер полностью воссоздан в духе того времени: оригинальная мебель, предметы быта, кухонная утварь и элементы одежды позволяют ощутить повседневную жизнь жителей Восточной Пруссии. 📍 Координаты - 54.722052, 20.474446 🗺 Место на карте 📷 @matushka_nina 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>22.02.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28883</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба В.Т. Асеева, Рассказово #ТамбовскаяОбласть 📌 Ранее усадьба включала жилой дом, парк, конный двор, конюшни, водонапорную башню и хозяйственные постройки, что превращало её в ключевой центр жизни и хозяйства окрестностей Рассказово. 📍 Координаты - 52.683591, 41.949415 🗺 Место на карте 📷 @matushka_nina 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>22.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28877</t>
+  </si>
+  <si>
+    <t>15 фильмов, которые никого не оставят равнодушным От оскароносной роли Леонардо ДиКаприо до анимационного шедевра Уэса Андерсона — собрали подборку прекрасных фильмов на любой вкус и настроение. Готовы устроить киномарафон? «Игра на понижение» «Рыцарь дня» «Война невест» «Марли и я» «Бёрдмен» «Бесподобный мистер Фокс» «Время» «Исчезнувшая» «Бойцовский клуб» «Неверная» «Выживший» «Переговорщик» «Любовь и другие лекарства» «Однажды в Вегасе» «Кадры» ⚡Подписывайтесь на канал Амедиатеки в Телеграм⚡ Подписаться #реклама 18+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.02.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28876</t>
+  </si>
+  <si>
+    <t>🏛 Дом купца Баркова, Касимов #РязанскаяОбласть 📌 Здание имело статус объекта культурного наследия федерального значения, однако после крупного пожара 2020 года от него сохранились лишь фрагменты фасада и уцелевшие колонны. 📍 Координаты - 54.940206, 41.375408 🗺 Место на карте 📷 @matushka_nina 🎞 Прислать свои фотографии #Архитектура #Дом #Заброшенное</t>
+  </si>
+  <si>
+    <t>22.02.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28874</t>
+  </si>
+  <si>
+    <t>💦 Батарейский водопад, сельское поселение Териберка #МурманскаяОбласть 📌 Водопад вытекает из Малого Батарейского озера, откуда и произошло его название. 📍 Координаты - 69.203600, 35.068445 🗺 Место на карте 📷 От подписчика Ивана 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>22.02.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28872</t>
+  </si>
+  <si>
+    <t>22.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28871</t>
+  </si>
+  <si>
+    <t>🌉 Мост Ломоносова #СанктПетербург 📌 Один из старейших сохранившихся мостов Петербурга — построен в 1785–1787 годах и сохраняет почти неизменный вид более 230 лет, тогда как многие другие «башенные» мосты утратили свой первоначальный облик. 📍 Координаты - 59.928470, 30.335717 🗺 Место на карте 📷 andrei_mikhailov 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>22.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28869</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура Цаган Аавы, Ахтубинский район #АстраханскаяОбласть 📌 Эта скульптура воплощает образ Белого Старца — символа чистоты, вечности, единства и защиты всего живого, покровителя природы и благополучия, к которому обращались ещё в добуддийские и шаманские времена. 📍 Координаты - 48.140062, 46.854914 🗺 Место на карте 📷 От подписчицы Елены О. 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>21.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28868</t>
+  </si>
+  <si>
+    <t>🏛 Западные ворота в Золотой обители Будды Шакьямуни, Элиста #РеспубликаКалмыкия 📌 Ворота украшены золотыми и красными элементами, каждый из которых несёт символический смысл: красный — защита, золотой — просветление. 📍 Координаты - 46.309485, 44.282699 🗺 Место на карте 📷 От подписчика Хлопотова А. В. 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Ворота</t>
+  </si>
+  <si>
+    <t>21.02.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28867</t>
+  </si>
+  <si>
+    <t>🏛 Петропавловский собор #СанктПетербург 📌 Внутри собор богато декорирован: здесь можно увидеть пышный позолоченный иконостас с элементами триумфальной арки, художественные росписи XVIII века и массивные колонны, создающие впечатление парадного зального интерьера. 📍 Координаты - 59.950192, 30.316345 🗺 Место на карте 📷 Александр Сидоренко 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>21.02.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28866</t>
+  </si>
+  <si>
+    <t>Ищите, куда поехать или где погулять рядом с домом этой зимой? В приложении «Красивые места России» собраны интересные локации по всей стране: природа, архитектура, смотровые точки и малоизвестные места. Всё — на карте, с удобным поиском и возможностью сохранять точки. Подходит и для путешествий, и для обычных прогулок. Скачать: https://beautifulplacesofrussia.ru/</t>
+  </si>
+  <si>
+    <t>21.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28865</t>
+  </si>
+  <si>
+    <t>🏛 Дом С. И. Мясникова, Сызрань #СамарскаяОбласть 📌 Архитектурно здание выполнено в стиле эклектики, популярном в провинциальных купеческих городах того времени: фасад выразительный, а первоначально на крыше возвышалась башня со шпилем, придававшая дому эффектный силуэт. 📍 Координаты - 53.150714, 48.463645 🗺 Место на карте 📷 Александр Раугалло 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>21.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28864</t>
+  </si>
+  <si>
+    <t>🏛 Золотая обитель Будды Шакьямуни, город Элиста #РеспубликиКалмыкия 📌 Внутри находится 9‑метровая статуя Будды Шакьямуни, покрытая золотом и украшенная драгоценными материалами, считающаяся одной из крупнейших подобных статуй в Европе. 📍 Координаты - 46.309675, 44.283919 🗺 Место на карте 📷 От подписчика Хлопотова А. В. 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Дацан</t>
+  </si>
+  <si>
+    <t>20.02.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28863</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Покрова Пресвятой Богородицы на Кижском Погосте, остров Кижи #РеспубликаКарелия 📌 Церковь на Кижах выполняет двойную функцию: в летний сезон здесь проходят богослужения, а в остальное время она входит в экспозицию Государственного музея‑заповедника «Кижи». 📍 Координаты - 62.067392, 35.223748 🗺 Место на карте 📷 @matkazantsev_creative 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>20.02.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28862</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба Брянчаниновых, деревня Покровское #ВологодскаяОбласть 📌 Усадьба Брянчаниновых — дворянский комплекс начала XIX века, выполненный в стиле раннего классицизма. Она включена в перечень памятников истории и культуры федерального значения и представляет ценность как архитектурный и исторический объект. 📍 Координаты - 59.034488, 39.956786 🗺 Место на карте 📷 @irenaletsgo 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>20.02.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28860</t>
+  </si>
+  <si>
+    <t>А7 — быстрые международные платежи с надежностью банка 👍Платежи в любую точку мира 💰 В любой валюте 😊Комиссия 0,3%. Конвертация по курсу ЦБ 📅Закрывающие документы для бухгалтерии Работайте с партнерами по всему миру без задержек и переплат! Перейти на сайт Финансовые услуги оказывает: ПАО "Банк ПСБ". #реклама a7-agent.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.02.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28859</t>
+  </si>
+  <si>
+    <t>🏔 Снежные фигуры на склонах горы Волосяной, городское поселение Кандалакша #МурманскаяОбласть 📌 Гора Волосяная ценится за сочетание тундры, лесов и водных ландшафтов, что делает её интересной для фотографов и для тех, кто хочет насладиться северной природой вдали от городского шума. 📍 Координаты - 67.134791, 32.523702 🗺 Место на карте 📷 ph: Антонов Евгений 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>20.02.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28855</t>
+  </si>
+  <si>
+    <t>🏛 Храм-часовня во имя Святой Троицы Живоначальной #СанктПетербург 📌 Это памятная часовня, построенная в 2002–2003 годах к 300‑летию Санкт‑Петербурга в честь первого православного храма города — Троице‑Петровского собора, основанного Петром I в 1703 году и давшего название Троицкой площади. 📍 Координаты - 59.951742, 30.325689 🗺 Место на карте 📷 Александр Сидоренко 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Часовня</t>
+  </si>
+  <si>
+    <t>20.02.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28854</t>
+  </si>
+  <si>
+    <t>Апартаменты в Алтае с доходом от 2.5 млн рублей в году! 🏠Старт продаж элитного отельного комплекса в Большом Алтае! ❤️Предлагаем к приобретению в собственность гостиничные номера в полной комплектации -Федеральный отельный оператор -Капитализация стоимости актива 60% -Доход со сдачи в аренду от 2 млн рублей/год -Полная окупаемость инвестиций за 6 лет -Безопастность вложений под защитой ФЗ-214 Мощная инфраструктура: -Центр Большого Алтая город-курорт Белокуриха -Более 5 млн туристов каждый год -Загрузка отелей 87% Согласуем для вас индивидуальные условия оплаты: -Ипотека от ведущих банков -Рассрочка 0% -Возможна продажа на юр лицо Эта недвижимость реально приносит деньги 💰Доходность от 2500 000 рублей в год! ✅Получите цены и презентацию первыми Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28853</t>
+  </si>
+  <si>
+    <t>🌳 Городище Паасо, Сортавальское городское поселение #РеспубликаКарелия 📌 Археологические раскопки, проводившиеся с 1970‑х по 2000‑е годы, выявили на вершине семь площадок под жилища с очагами, а также ремесленные предметы — кузнечный горн, печь, украшения, керамику и следы металлургии. Всё это демонстрирует высокий уровень хозяйственной и ремесленной культуры древних жителей. 📍 Координаты - 61.731907, 30.699703 🗺 Место на карте 📷 @skuchnyblog 🎞 Прислать свои фотографии #Природа</t>
+  </si>
+  <si>
+    <t>20.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28847</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Вознесения Господня, Кимры #ТверскаяОбласть 📌 Храм был построен в 1813 году на месте старой деревянной церкви. Инициаторами и спонсорами выступили прихожане и зажиточные купцы — братья Башиловы, а колокольня и трапезная пристройки были завершены в 1829 году на средства купца Мошкина. 📍 Координаты - 56.867537, 37.354830 🗺 Место на карте 📷 Александр Раугалло 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>19.02.26 21:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28846</t>
+  </si>
+  <si>
+    <t>🌳 Горный Парк Рускеала, Сортавальский муниципальный округ #РеспубликаКарелия 📌 Это один из самых знаменитых природно‑культурных объектов Северо‑Запада России. 📍 Координаты - 61.945688, 30.581374 🗺 Место на карте 📷 Александр Раугалло 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>19.02.26 19:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28842</t>
+  </si>
+  <si>
+    <t>Ищу желающих заполнять карточки товаров на ВБ! Работа полностью на удаленке с зп до 150 000 рублей в месяц. Без опыта, нужен только телефон, занятость 3-6 часов в день. Всему обучат на бесплатном курсе и после возьму на работу: ✅ 3 дня уроков по 30 минут ✅ Домашки с проверкой и оплатой бонусами ✅ Плачу 10 тыс за каждую выполненную домашку Все кто пройдет курс, получат сертификат от школы с образовательной лицензией. ⚡ Набор заканчивается завтра. 👍 Для регистрации жмите кнопку "Зарегистрироваться" Зарегистрироваться #реклама 16+ course.wildmanager.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.02.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28841</t>
+  </si>
+  <si>
+    <t>🏛 Новопортовский мерзлотник, село Новый Порт #ЯмалоНенецкийАвтономныйОкруг 📌 Новопортовский мерзлотник — уникальное подземное хранилище свежемороженой рыбы, созданное в вечной мерзлоте на берегу бухты Нового Порта на Ямале. 📍 Координаты - 67.691019, 72.897754 🗺 Место на карте 📷 @ted_ns 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>19.02.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28837</t>
+  </si>
+  <si>
+    <t>🏛 Часовня Николая Чудотворца, Кенозерский национальный парк #АрхангельскаяОбласть 📌 Часовни и деревянные храмы Кенозерского национального парка включены в предварительный список объектов Всемирного наследия ЮНЕСКО как часть уникального культурного ландшафта, представляющего комплекс северных деревянных архитектурных памятников XVIII–XIX веков. 📍 Координаты - 62.077866, 38.198866 🗺 Место на карте 📷 natalia_krasnova_ 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Часовня</t>
+  </si>
+  <si>
+    <t>19.02.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28836</t>
+  </si>
+  <si>
+    <t>Отдых, чтобы и круто, и цена не космос?! 🔥Лучшие туры с прямым перелетом в Турцию от 71к, в ОАЭ за 87,5к, или в Египет от 92,5к | за 2 чел TRAVELOVNA - канал с путёвками в любую точку мира и полезными советами для туристов, отправляем туристов из любого города вылета 📍В канале вы найдете только лучшие туры с перелетом и питанием: — ОАЭ от 6 ночей за 87.500 4* все включено — Турция от 7 ночей за 71.300₽ 5* все включено — Египет от 6 ночей за 92.500₽ 5* все включено — Вьетнам на 12 ночей за 247.000₽ 4* завтраки 🏝У нас черный пояс по путешествиям и вашим эмоциям Подписывайтесь, чтобы ничего не упустить: https://t.me/+g9-n5sCvNkw4YzQ6 реклама ИП Турицына О.С 2Vtzqx6qZYg</t>
+  </si>
+  <si>
+    <t>19.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28835</t>
+  </si>
+  <si>
+    <t>🏛 Собор Воскресения Христова в Воскресенском Угличском монастыре, Углич #ЯрославскаяОбласть 📌 Собор построен в стиле русского барокко XVII века с характерной купольной композицией. 📍 Координаты - 57.526099, 38.308789 🗺 Место на карте 📷 @skuchnyblog 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>19.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28834</t>
+  </si>
+  <si>
+    <t>💦 Водопад «Белая Красавица», полуостров Средний #МурманскаяОбласть 📌 Название отражает визуальное впечатление от падающей воды — светлый поток, почти как каскадная вуаль, на фоне суровых скал северного берега. 📍 Координаты - 69.741827, 32.025124 🗺 Место на карте 📷 От подписчика @s_grez_travel 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>18.02.26 22:49</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28832</t>
+  </si>
+  <si>
+    <t>Скидки до 60% на лампы ЭРА Вариант подарка на гендерные праздники 👍 Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.02.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28830</t>
+  </si>
+  <si>
+    <t>🌉 Троицкий мост #СанктПетербург 📌 Изначально мост назывался Троицким в честь сохранившегося рядом Троицкого (Троице‑Петровского) собора. После революции его переименовали в мост Равенства, в 1934 году — в Кировский, а историческое название вернули лишь в 1991 году. 📍 Координаты - 59.948670, 30.327544 🗺 Место на карте 📷 nikitina__marinka 🎞 Прислать свои фотографии #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>18.02.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28829</t>
+  </si>
+  <si>
+    <t>Старт продаж апартаментов в Сочи бизнес-класса! 🏠Ваш шедевр у самого Чёрного моря в Сочи! Премиальное расположение - всего 5 минут до собственного пляжа в Адлере! Гостиничный сервис 5* - управление от звёздного оператора под ключ Эксклюзивные кулинарные концепции - окно в мир высокой кухни! ❤️Абсолютный эталон современной роскоши: - 2 корпуса - 5 ресторанов -349 резиденций -4 бассейна -8 этажей 💰Самое главное: высокий инвестиционный потенциал 5 320 669 рублей - средний годовой доход на номер после 2030 года до 80% - показатель загруженности за сезон ✅А также отличное месторапсоложение: -5 км до аэропорта -47 км до Красной Поляны -4 км до Олимпийского парка -300 м до пляжного комплекса 📱Получите цены и презентацию первыми Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28821</t>
+  </si>
+  <si>
+    <t>🏛 Мариинская гимназия, Астрахань #АстраханскаяОбласть 📌 Архитектурный облик здания выделяется выразительными фасадами, большими окнами и характерными для начала XX века формами. Сегодня оно является объектом культурного наследия России федерального значения. 📍 Координаты - 46.349065, 48.044451 🗺 Место на карте 📷 От подписчицы Елены О. 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>18.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28820</t>
+  </si>
+  <si>
+    <t>🏛 Дом братьев Волгушовых, Сызрань #СамарскаяОбласть 📌 Здание известно не только как жилой дом, но и как гостиница «Батум» — одно из главных мест приёма гостей и торговцев в начале XX века, когда Сызрань играла важную роль в торговле Поволжья. 📍 Координаты - 53.147902, 48.456297 🗺 Место на карте 📷 Александр Раугалло 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>17.02.26 22:18</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28819</t>
+  </si>
+  <si>
+    <t>Новый HONOR X8d на Яндекс Маркете Новый HONOR X8d Стильный смартфон с мощным аккумулятором Перейти на сайт #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.02.26 20:49</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28818</t>
+  </si>
+  <si>
+    <t>🏛 Ростральные колонны на Стрелке Васильевского острова #СанктПетербург 📌 У подножий каждой колонны размещены аллегорические фигуры, символизирующие великие российские реки — Волгу, Днепр, Неву и Волхов. Их создали петербургские и европейские мастера XVIII–XIX веков. 📍 Координаты - 59.943107, 30.306901 🗺 Место на карте 📷 natalia_krasnova_ 🎞 Прислать свои фотографии #Архитектура #Колонна</t>
+  </si>
+  <si>
+    <t>17.02.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28816</t>
+  </si>
+  <si>
+    <t>Высшее образование онлайн — поменяйте жизнь в 2026 году! ✅Идёт набор: от 6700 ₽/мес.* Московский технологический институт предлагает: — Высшее образование в московском вузе без выезда на сессии — Полностью дистанционный онлайн-формат — Возможность обучаться дома, на работе, в путешествии — Диплом государственного образца — Более 60 направлений на выбор (IT, инженерные, экономические, педагогические, управленческие и другие) — 5 способов оплаты обучения — Поддержка персонального куратора: от поступления до получения диплома Узнать больше #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.02.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28815</t>
+  </si>
+  <si>
+    <t>🏔 Гора Большое Богдо, Ахтубинский район #АстраханскаяОбласть 📌 Через гору проходит эко‑тропа длиной около 2,5 км с обзорной площадкой и информационными табличками. Маршрут открывает панорамы озера Баскунчак и окружающей степи, однако для посещения заповедника необходим предварительный пропуск. 📍 Координаты - 48.144521, 46.856539 🗺 Место на карте 📷 От подписчицы Елены О. 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>17.02.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28814</t>
+  </si>
+  <si>
+    <t>Что посмотреть в Краснодарском крае? Собрали для вас интересную статью одного из самых разнообразных регионов России для путешествий. Здесь можно увидеть древние пещеры, высокогорные панорамы, мощные водопады и архитектурные памятники. Читать - https://beautifulplacesofrussia.ru/krd</t>
+  </si>
+  <si>
+    <t>17.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28813</t>
+  </si>
+  <si>
+    <t>🏛 Дом С.И. Горбылёва, Кимры #ТверскаяОбласть 📌 Это историческое жилое здание расположено в самом центре Кимр, на одной из старейших улиц города, где сохранилось множество купеческих особняков и архитектурных памятников XIX — начала XX века. 📍 Координаты - 56.872898, 37.358563 🗺 Место на карте 📷 Александр Раугалло 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>17.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28812</t>
+  </si>
+  <si>
+    <t>🌲 Кологривский лес #КостромскаяОбласть 📌 Именно здесь сохранились одни из последних в Европейской части России старовозрастные южно‑таёжные леса, где древние ели и пихты соседствуют с широколиственными деревьями. 📍 Координаты - 58.847264, 43.861894 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Природа #Лес</t>
+  </si>
+  <si>
+    <t>17.02.26 02:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28809</t>
+  </si>
+  <si>
+    <t>Новый электрокроссовер EVOLUTE i-JOY от 1 850 000₽* Компактный инновационный городской электрокроссовер EVOLUTE i-JOY оснащен медиасистемой нового поколения с Apple Carplay, набором интеллектуальных ассистентов водителя, зимним пакетом, включающим обогрев ветрового стекла, передних сидений и руля. EVOLUTE i-JOY - идеальный автомобиль для ежедневных поездок по городу и за его пределы, он помогает не только быстро добраться до места назначения, но и экономит ваш бюджет - бесплатные парковки и проезд по платным трассам, экономия на топливе, ТО и транспортном налоге до 500 000₽ в год**. Цена – от 1 850 000₽, господдержка 925 000₽*. Узнать больше #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.02.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28808</t>
+  </si>
+  <si>
+    <t>Хотите узнать, где находятся эти места? Рекомендуем подписаться на наш канал в MAX - https://max.ru/viewrussia</t>
+  </si>
+  <si>
+    <t>16.02.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28802</t>
+  </si>
+  <si>
+    <t>🏛 Собор Покрова Пресвятой Богородицы, что на Рву #Москва 📌 В XVI веке собор был самым высоким сооружением Москвы: его центральная башня возвышалась над всеми другими зданиями вплоть до перестройки колокольни Ивана Великого в Кремле. 📍 Координаты - 55.752507, 37.623150 🗺 Место на карте 📷 Ирина Серебрякова 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>16.02.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28800</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Баскунчак, Ахтубинский район #АстраханскаяОбласть 📌 Озеро известно с древности как источник соли: здесь её добывают более 1000 лет, и в Древней Руси она использовалась для хранения продуктов и торговли. 📍 Координаты - 48.205632, 46.866476 🗺 Место на карте 📷 От подписчицы Елены О. 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>16.02.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28799</t>
+  </si>
+  <si>
+    <t>Набор для визуально-измерительного контроля(ВИК) Комплект ВИК для неразрушающего контроля визуальным и измерительным методом Компания Омега Тест Групп Узнать цену #реклама omega-tg.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28798</t>
+  </si>
+  <si>
+    <t>🏔 Гора Бештау, Лермонтов #СтавропольскийКрай 📌 Склоны Бештау густо покрыты дубовыми, ясеневыми и буковыми лесами, а на вершинах — субальпийские луга с редкими охраняемыми растениями. 📍 Координаты - 44.098035, 43.022085 🗺 Место на карте 📷 Аня Солнечная 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>16.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28797</t>
+  </si>
+  <si>
+    <t>🏛 Елагин дворец #СанктПетербург 📌 В советское время дворец служил музыкальной и художественной школой, а также музеем. Сегодня здесь расположен Музей декоративно‑прикладного искусства с экспозициями интерьеров XVIII–XIX веков. 📍 Координаты - 59.979276, 30.270038 🗺 Место на карте 📷 yuri_bazhenoff 🎞 Прислать свои фотографии #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>15.02.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28794</t>
+  </si>
+  <si>
+    <t>🏛 Колокольня Никольского собора, Калязин #ТверскаяОбласть 📌 Эта колокольня — главный символ Калязина и одна из самых необычных архитектурных достопримечательностей Верхневолжья: она возвышается в водах Угличского водохранилища на Волге, словно напоминая о старом городе, ушедшем под воду. 📍 Координаты - 57.243874, 37.856839 🗺 Место на карте 📷 @skuchnyblog 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Колокольня</t>
+  </si>
+  <si>
+    <t>15.02.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28793</t>
+  </si>
+  <si>
+    <t>🏛 Петропавловская крепость #СанктПетербург 📌 Крепость некоторое время использовалась как политическая тюрьма — в её бастионах содержались декабристы, Достоевский, революционеры и другие известные исторические фигуры. 📍 Координаты - 59.950144, 30.314886 🗺 Место на карте 📷 Александр Сидоренко 🎞 Прислать свои фотографии #Архитектура #Крепость</t>
+  </si>
+  <si>
+    <t>15.02.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28792</t>
+  </si>
+  <si>
+    <t>15.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28786</t>
+  </si>
+  <si>
+    <t>🏛 Дача Й. Гинцеля, Зеленогорск #СанктПетербург 📌 Дача Й. Гинцеля — историческое деревянное здание начала XX века, одно из немногих сохранившихся дореволюционных дач в городе. 📍 Координаты - 60.193251, 29.676617 🗺 Место на карте 📷 yuri_bazhenoff 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Дача #Заброшенное</t>
+  </si>
+  <si>
+    <t>15.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28782</t>
+  </si>
+  <si>
+    <t>🏛 Исаакиевский собор #СанктПетербург 📌 Сооружение достигает высоты 101,5 метра и вмещает примерно 12 тысяч человек. 📍 Координаты - 59.934081, 30.306125 🗺 Место на карте 📷 andrei_mikhailov 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>14.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28781</t>
+  </si>
+  <si>
+    <t>🏛 Императорская академия художеств #СанктПетербург 📌 Академия была основана в 1757 году указом императрицы Елизаветы Петровны и стала главным учебным заведением России для подготовки художников, архитекторов и скульпторов. 📍 Координаты - 59.937558, 30.290116 🗺 Место на карте 📷 andrei_mikhailov 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>14.02.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28780</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба «Грачёвка» #Москва 📌 Автором проекта считается Лев Н. Кекушев — один из самых известных архитекторов рубежа XIX–XX веков, привнёсший в усадьбу элементы, вдохновлённые архитектурой Монте‑Карло и европейских курортов того времени. 📍 Координаты - 55.865792, 37.506741 🗺 Место на карте 📷 Александр Раугалло 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>14.02.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28779</t>
+  </si>
+  <si>
+    <t>14.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28777</t>
+  </si>
+  <si>
+    <t>🏛 Государственный Дарвиновский музей #Москва 📌 Коллекция насчитывает более 10 миллионов экспонатов — от скелетов и чучел животных до редких образцов насекомых, птиц, растений и минералов. 📍 Координаты - 55.690603, 37.561685 🗺 Место на карте 📷 Ирина Серебрякова 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>13.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28771</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Покрова Пресвятой Богородицы на Кижском Погосте, остров Кижи #РеспубликаКарелия 📌 Церковь на Кижах находится под контролем ЮНЕСКО, что обеспечивает её сохранение в первозданном виде. Это позволяет поддерживать архитектурные и художественные особенности и изучать традиционные методы русского деревянного зодчества. 📍 Координаты - 62.067392, 35.223748 🗺 Место на карте 📷 @matkazantsev_creative 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>13.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28769</t>
+  </si>
+  <si>
+    <t>🏛 Вилла «Айнола», Зеленогорск #СанктПетербург 📌 Дача построена в начале XX века и изначально служила летней усадьбой с прудом, плотиной и небольшим водопадом на территории. 📍 Координаты - 60.190289, 29.724645 🗺 Место на карте 📷 yuri_bazhenoff 🎞 Прислать свои фотографии #Архитектура #Вилла</t>
+  </si>
+  <si>
+    <t>12.02.26 21:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28768</t>
+  </si>
+  <si>
+    <t>🏛 Дом связи, Петрозаводск #РеспубликаКарелия 📌 Это историческое здание связи и почтового управления в центре Петрозаводска — памятник архитектуры и градостроительства, построенный в 1946–1948 годах. Его возводили, чтобы обеспечить город современными коммуникациями и восстановить инфраструктуру после военных разрушений. 📍 Координаты - 61.789214, 34.368528 🗺 Место на карте 📷 @matkazantsev_creative 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>12.02.26 20:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28766</t>
+  </si>
+  <si>
+    <t>🌲 Этнопарк «Гора Сампо», Шуйское сельское поселение #РеспубликаКарелия 📌 С горы открываются живописные панорамы карельской природы — лесов, озёр и островов Кончезера, что превращает это место в популярный ориентир для путешественников как с исторической, так и с природной точки зрения. 📍 Координаты - 62.037968, 34.096483 🗺 Место на карте 📷 @matkazantsev_creative 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Этнопарк</t>
+  </si>
+  <si>
+    <t>12.02.26 19:42</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28763</t>
+  </si>
+  <si>
+    <t>12.02.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28762</t>
+  </si>
+  <si>
+    <t>🏛 Замок Гарибальди, село Хрящёвка #СамарскаяОбласть 📌 Архитектурный образ замка выполнен в неоготическом стиле, вдохновлённом средневековыми и ренессансными европейскими замками, а также викторианской эстетикой. Высокие шпили, стрельчатые арки и декоративные детали создают впечатление фантазийного дворца. 📍 Координаты - 53.821751, 49.085635 🗺 Место на карте 📷 @ted_ns 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Замок</t>
+  </si>
+  <si>
+    <t>12.02.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28756</t>
+  </si>
+  <si>
+    <t>🌉 Мраморный мост, Пушкин #СанктПетербург 📌 Мраморный мост, построенный в 1770–1774 годах по проекту архитектора Винченцо Бренна, соединяет берега Большого пруда Екатерининского парка в Царском Селе. 📍 Координаты - 59.710256, 30.389138 🗺 Место на карте 📷 andrei_mikhailov 🎞 Прислать свои фотографии #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>12.02.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28755</t>
+  </si>
+  <si>
+    <t>12.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28754</t>
+  </si>
+  <si>
+    <t>🗽 Монумент Славы в честь огромных заслуг рабочих авиапромышленности Куйбышева, внёсших большой вклад в победу в Великой Отечественной войне, Самара #СамарскаяОбласть 📌 Строительство памятника началось в 1968 году и завершилось в 1971 году, открытие состоялось 5 ноября — к 54‑й годовщине Октябрьской революции. 📍 Координаты - 53.203795, 50.109904 🗺 Место на карте 📷 Максим Бергман 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>12.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28753</t>
+  </si>
+  <si>
+    <t>🏛 Торговый дом «С. Эсдерс и К. Схейфальс» #СанктПетербург 📌 Торговый дом «С. Эсдерс и К. Схейфальс» — яркий образец петербургского модерна, возведённый в 1906–1907 годах по проекту архитекторов В. А. Липского и К. Н. де Рошфора для бельгийско-голландской торговой компании. 📍 Координаты - 59.933314, 30.314217 🗺 Место на карте 📷 andrei_mikhailov 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>11.02.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28752</t>
+  </si>
+  <si>
+    <t>🏛 Собор Казанской иконы Божией Матери, Малоярославец #КалужскаяОбласть 📌 На месте современного каменного собора в XVIII веке стояла деревянная церковь, но в 1742–1744 годах по инициативе и на средства отставного бригадира А. П. Радищева был возведён каменный храм во имя Казанской иконы Божией Матери. 📍 Координаты - 55.012966, 36.460164 🗺 Место на карте 📷 Александр Раугалло 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>11.02.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28751</t>
+  </si>
+  <si>
+    <t>🏛 Площадь Ленина, Малоярославец #КалужскаяОбласть 📌 Площадь сохранила планировку XVIII века, определённую регулярным планом 1779 года: вытянутая форма и чёткая структура, где главным акцентом выступают архитектура храмов и памятников. 📍 Координаты - 55.012566, 36.461245 🗺 Место на карте 📷 Александр Раугалло 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Площадь</t>
+  </si>
+  <si>
+    <t>11.02.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28750</t>
+  </si>
+  <si>
+    <t>Познакомимся сегодня? В нашем городе своего человека найти непросто. Euphora помогает познакомиться с теми, кто тоже ищет общение и реальные встречи. Telegram-бот для знакомств. Попробовать #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28749</t>
+  </si>
+  <si>
+    <t>🏛 Кафедральный собор Благовещения Пресвятой Богородицы в Йошкар-Оле #РеспубликаМарийЭл 📌 Высота собора достигает около 74 метров, а его залы способны вместить почти две тысячи прихожан одновременно. 📍 Координаты - 56.632874, 47.904470 🗺 Место на карте 📷 @bud_kak_doma_putnik1911 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>11.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28745</t>
+  </si>
+  <si>
+    <t>🏛 Пивоваренный завод Красильникова и Бобылькова, Юрьевец #ИвановскаяОбласть 📌 Завод стал символом промышленного роста Юрьевца в конце XIX — начале XX века, когда город из провинциального поселения превращался в значимый экономический центр нижнего течения Волги. 📍 Координаты - 57.325705, 43.116979 🗺 Место на карте 📷 @matushka_nina 🎞 Прислать свои фотографии #Архитектура #Завод</t>
+  </si>
+  <si>
+    <t>11.02.26 01:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28744</t>
+  </si>
+  <si>
+    <t>А7 — быстрые международные платежи с надежностью банка 👍Платежи в любую точку мира 💰 В любой валюте 😊Комиссия 0,3%. Конвертация по курсу ЦБ 📅Закрывающие документы для бухгалтерии Работайте с партнерами по всему миру без задержек и переплат! Перейти на сайт Финансовые услуги оказывает: ПАО «Банк ПСБ». #реклама a7-agent.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.02.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28743</t>
+  </si>
+  <si>
+    <t>🏛 Дом Ефима Смирнова, Кимры #ТверскаяОбласть 📌 Дом был построен в 1926 году (по другим данным — около 1928 года) и отражает переход от деревянного модерна к архитектуре периода НЭПа, когда традиции XIX века сочетались с новыми социальными веяниями. 📍 Координаты - 56.861144, 37.352048 🗺 Место на карте 📷 Александр Раугалло 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>10.02.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28742</t>
+  </si>
+  <si>
+    <t>10.02.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28741</t>
+  </si>
+  <si>
+    <t>🏛 Дом Хамковой, Кимры #ТверскаяОбласть 📌 Архитектурный стиль модерн для Кимр необычен: город издавна славился деревянным зодчеством, и дома здесь строились не только как жильё, но и как демонстрация статуса, эстетики и мастерства местных ремесленников. 📍 Координаты - 56.861370, 37.352109 🗺 Место на карте 📷 Александр Раугалло 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>10.02.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28740</t>
+  </si>
+  <si>
+    <t>🏛 Павильон «Эрмитаж» в Екатерининском парке, Пушкин #СанктПетербург 📌 Павильон был построен в 1721–1723 годах по проекту архитектора И. Ю. Браунштейна как небольшое уединённое место для отдыха императорской семьи и камерных встреч. 📍 Координаты - 59.713492, 30.403462 🗺 Место на карте 📷 andrei_mikhailov 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Павильон</t>
+  </si>
+  <si>
+    <t>10.02.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28738</t>
+  </si>
+  <si>
+    <t>Алтайские Машиностроительные Заводы АЛМАЗ Один из крупнейших производителей почвообрабатывающей техники и запасных частей в России. Заводы «АЛМАЗ» — это современный, динамично развивающийся производственный комплекс с прогрессивным подходом к проектированию и производству, организации сбыта и продвижению. Дилерская сеть «АЛМАЗА» насчитывает более 200 ведущих агроснабженческих компаний в регионах России и странах СНГ. Ассортимент заводов «АЛМАЗ» включает свыше 70 моделей почвообрабатывающей и посевной техники и более 390 наименований запасных частей. Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28737</t>
+  </si>
+  <si>
+    <t>🏛 Особняк М.К. Кугушевой #СанктПетербург 📌 Особняк построен в 1895 году по проекту архитектора Константина Георгиевича Прейса. 📍 Координаты - 59.976888, 30.291755 🗺 Место на карте 📷 yuri_bazhenoff 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Особняк</t>
+  </si>
+  <si>
+    <t>10.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28736</t>
+  </si>
+  <si>
+    <t>🏔 Гора Аргыджек, Манский район #КрасноярскийКрай 📌 Гора отличается разнообразным рельефом и растительным покровом: низкие и средние склоны заняты смешанным лесом с преобладанием ели и кедра, а верхние участки покрыты каменными россыпями и курумником — крупными камнями, сформировавшимися в результате древних геологических процессов. 📍 Координаты - 54.895305, 93.680506 🗺 Место на карте 📷 @tokarevs 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>09.02.26 22:13</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28732</t>
+  </si>
+  <si>
+    <t>Своя квартира в Мариуполе! Охраняемая территория 🏠Своя квартира в престижном районе Мариуполя! ❤️Ваш комфортный дом у моря с потрясающей инфраструктурой: -Монолитная технология строительства -8 корпусов переменной этажности от 9 до 12 этажей -Площадь территории около 1.3 ГА -Благоустроенные прогулочные зоны и площадки -Закрытая и охраняемая территория с видеонаблюдением -Зоны отдыха с ландшафтным дизайном и вечерним освещением Удобная транспортная развязка позволяет легко добраться в любой район города, а также до ЖД и автовокзала! А ещё вы можете сохранить и умножить свой капитал: заработайте на капитализации недвижимости до 10% 💰Получайте доход на сдаче в аренду от 800 000 рублей в году! 📱Получите цены и презентацию первыми Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.02.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28731</t>
+  </si>
+  <si>
+    <t>🌲 Золотой бор, Красноярский район #СамарскаяОбласть 📌 Лес подходит для прогулок в любое время года, за исключением периодов сильной слякоти весной и осенью; зимой здесь можно встретить любителей лыжных прогулок и ходьбы на снегоступах. 📍 Координаты - 53.442299, 50.142564 🗺 Место на карте 📷 @pytihestvia63 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Лес</t>
+  </si>
+  <si>
+    <t>09.02.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28725</t>
+  </si>
+  <si>
+    <t>🏛 Дворец великого князя Николая Николаевича, Петергоф #СанктПетербург 📌 Современный облик дворца сложился в 1857–1859 годах, когда архитектор Гаральд Юлиус фон Боссе перестроил его в стиле необарокко по заказу великого князя Николая Николаевича. 📍 Координаты - 59.876913, 29.964740 🗺 Место на карте 📷 andrei_mikhailov 🎞 Прислать свои фотографии #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>09.02.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28721</t>
+  </si>
+  <si>
+    <t>Wildberries: Сезон скидок для него Как выбрать подарок к мужскому дню? Кто-то считает, что нет подарка лучше, чем носки. А мы считаем, что все подарки хороши со скидками до 60% на Wildberries. Перейти на сайт #реклама wildberries.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28720</t>
+  </si>
+  <si>
+    <t>🏛 Елагин дворец #СанктПетербург 📌 Дворец возведён в 1818–1822 годах по проекту архитектора Карло Росси как летняя резиденция для императрицы Марии Фёдоровны, матери Александра I. 📍 Координаты - 59.979276, 30.270038 🗺 Место на карте 📷 yuri_bazhenoff 🎞 Прислать свои фотографии #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>09.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28718</t>
+  </si>
+  <si>
+    <t>🏛 Музейный центр Андрея Тарковского, Юрьевец #ИвановскаяОбласть 📌 Музейный центр Андрея Тарковского открылся 29 ноября 1996 года в доме 1911 года постройки, где будущий режиссёр жил с семьёй во время эвакуации в годы Великой Отечественной войны. Ранее здание служило коммунальной квартирой. 📍 Координаты - 57.317145, 43.109323 🗺 Место на карте 📷 @matushka_nina 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>08.02.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28716</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба Брянчаниновых, деревня Покровское #ВологодскаяОбласть 📌 Интерьеры главного дома частично сохранили лепнину, изразцовые печи и паркет начала XIX века, благодаря чему посещение усадьбы позволяет окунуться не только в архитектурное наследие, но и в атмосферу быта и эстетики той эпохи. 📍 Координаты - 59.034488, 39.956786 🗺 Место на карте 📷 @irenaletsgo 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>08.02.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28710</t>
+  </si>
+  <si>
+    <t>🏛 Воздушная экотропа #Москва 📌 Экотропа позволяет взглянуть на природу с нового ракурса и при этом не наносит вреда лесу — она спроектирована так, чтобы минимально вмешиваться в экосистему. 📍 Координаты - 55.833589, 37.611794 🗺 Место на карте 📷 @romashki_ph 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Архитектура #Экотропа</t>
+  </si>
+  <si>
+    <t>08.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28709</t>
+  </si>
+  <si>
+    <t>08.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28703</t>
+  </si>
+  <si>
+    <t>🌳 Горный Парк Рускеала, Сортавальский муниципальный округ #РеспубликаКарелия 📌 Основной достопримечательностью парка является большой каньон с кристально прозрачным озером, окружённый отвесными берегами, сложенными из настоящего мрамора, что создаёт эффект ярких контрастов и впечатляющих природных форм. 📍 Координаты - 61.945688, 30.581374 🗺 Место на карте 📷 @DreamPrim 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>08.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28697</t>
+  </si>
+  <si>
+    <t>🏛 Особняк Яковенко #СанктПетербург 📌 Дом построен для В. Н. Яковенко — представителя петербургской деловой интеллигенции, чья семья владела особняком около 20 лет. 📍 Координаты - 59.980113, 30.279703 🗺 Место на карте 📷 yuri_bazhenoff 🎞 Прислать свои фотографии #Архитектура #Особняк</t>
+  </si>
+  <si>
+    <t>07.02.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28696</t>
+  </si>
+  <si>
+    <t>🏝 Остров Кижи, Медвежьегорский муниципальный округ #РеспубликаКарелия 📌 Кижи — это длинный и узкий остров на Онежском озере, знаменитый своим уникальным ансамблем деревянной архитектуры. Он находится в Медвежьегорском районе и привлекает туристов и исследователей традиционного русского зодчества. 📍 Координаты - 62.085218, 35.212284 🗺 Место на карте 📷 @matkazantsev_creative 🎞 Прислать свои фотографии #Природа #Остров #Архитектура</t>
+  </si>
+  <si>
+    <t>07.02.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28690</t>
+  </si>
+  <si>
+    <t>🏔 Гора Полюд, Красновишерский городской округ #ПермскийКрай 📌 Вершина представляет собой крупную скалу вытянутой конической формы, окружённую бескрайними хвойными лесами и смешанной тайгой, благодаря чему подъём остаётся живописным и летом, и зимой. 📍 Координаты - 60.484589, 57.004462 🗺 Место на карте 📷 Слава с Урала 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>07.02.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28684</t>
+  </si>
+  <si>
+    <t>07.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28683</t>
+  </si>
+  <si>
+    <t>🏛 Воскресенский Смольный собор #СанктПетербург 📌 Архитектурный облик собора больше напоминает королевский дворец, чем традиционный русский храм: фасады окрашены в нежно‑голубой цвет и украшены белыми декоративными элементами, а пятикупольная композиция придаёт зданию мягкость и гармонию. 📍 Координаты - 59.948850, 30.395467 🗺 Место на карте 📷 Александр Сидоренко 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>07.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28682</t>
+  </si>
+  <si>
+    <t>🏛 Крестовоздвиженский кафедральный собор, посёлок Палех #ИвановскаяОбласть 📌 Крестовоздвиженский кафедральный собор построен в 1762–1774 годах на народные средства жителей посёлка и соседних деревень по проекту мастера Егора Дубова. Он является одним из значимых архитектурных памятников XVIII века в Ивановской области. 📍 Координаты - 56.802552, 41.854626 🗺 Место на карте 📷 @ted_ns 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>06.02.26 21:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28676</t>
+  </si>
+  <si>
+    <t>Выгода в феврале на покупку кроссоверов GAC GS4 и GS8 Новые кроссоверы GAC в кредит на выгодных условиях Cециальные предложения до конца февраля ✨ GAC GS4 AWD от 3 249 000 ₽ Практичный семейный кроссовер для города и путешествий на дальние расстояния: — Полный привод, турбированный двигатель 2.0 л — Полный зимний пакет, адаптивный круиз-контроль — Просторный салон, панорамная крыша ✨ Обновлённый GAC GS8 — цена от 3 699 000 ₽ Мощный и вместительный кроссовер для путешествий в большой компании — Полный привод, турбированный двигатель 2.0 л — Полный зимний пакет — Современные системы помощи водителю — Многофункциональный салон на 5, 6 или 7 мест 📞 Узнайте подробнее на официальном сайте gac.ru Получить предложение Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "АЛЬФА-БАНК", ПАО РОСБАНК, СПАО "Ингосстрах" и др.. #реклама gac.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.02.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28675</t>
+  </si>
+  <si>
+    <t>🌲 Национальный парк «Сенгилеевские горы», Новослободское сельское поселение #УльяновскаяОбласть 📌 В парке обитают редкие виды, внесённые в Красную книгу России и Ульяновской области, включая солнечного орла, орлана‑белохвоста, рябчика русского и лазурника трёхлопастного, что делает его значимым объектом природоохранной деятельности. 📍 Координаты - 53.884775, 48.611214 🗺 Место на карте 📷 @ted_ns 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Лес</t>
+  </si>
+  <si>
+    <t>06.02.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28671</t>
+  </si>
+  <si>
+    <t>🏛 Тобольский кремль, Тобольск #ТюменскаяОбласть 📌 Сегодня Тобольский кремль работает как историко-архитектурный музей-заповедник. Он открыт для посетителей, здесь проводят экскурсии и музейные программы, посвящённые освоению Сибири, религиозной жизни региона и архитектуре России XVII–XVIII веков. 📍 Координаты - 58.199781, 68.251316 🗺 Место на карте 📷 @ted_ns 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Кремль</t>
+  </si>
+  <si>
+    <t>06.02.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28667</t>
+  </si>
+  <si>
+    <t>Приветствую всех любителей гор и приключений в самом сердце Кавказа! ⛰️ Меня зовут Исмаил, и я ваш проводник в мир невероятной красоты и гостеприимства Кавказских гор.  Добро пожаловать на мой канал! https://t.me/is_shah_travel ✈️ Не откладывайте свою мечту о путешествии в горы!  ✨ Подписывайтесь на канал, чтобы не пропустить самые интересные места и выгодные предложения! Реклама, Ливадная Татьяна Александровна, ИНН: 640402241618, erid: 2Vtzqx2MzFV</t>
+  </si>
+  <si>
+    <t>06.02.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28654</t>
+  </si>
+  <si>
+    <t>🏛 Музей-заповедник «Архангельское», #Московскаяобласть 📌 Архангельское формировалось с XVIII века, окончательный вид приобрело при князе Николае Юсупове — коллекционере и меценате. Здесь принимали императоров и дипломатов, а сегодня можно спокойно гулять и рассматривать дворец, павильоны, колонны и парки. 🟢 Все места отмечены на карте в приложении «Красивые места России». Подробнее о прогулке и истории усадьбы 👉 Читать статью 📍Координаты - 55.786282, 37.284320 🗺 Место на карте 📷 @kolotkin_igor #Архитектура</t>
+  </si>
+  <si>
+    <t>06.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28653</t>
+  </si>
+  <si>
+    <t>🏛 Дом М.Н. Черкасского, Юрьевец #ИвановскаяОбласть 📌 Дом принадлежал М. Н. Черкасскому, инженеру путей сообщения, который работал дорожным техником в городской управе и активно участвовал в застройке и развитии Юрьевца в начале XX века. 📍 Координаты - 57.324855, 43.114565 🗺 Место на карте 📷 @matushka_nina 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>06.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28652</t>
+  </si>
+  <si>
+    <t>🚶 Плато Лаго-Наки, Даховское сельское поселение #РеспубликаАдыгея 📌 На плато Лаго‑Наки пересекаются несколько климатических зон: в течение одного дня можно пройти от широколиственных лесов и редколесий до альпийских лугов и ледниковых участков на высоких склонах вершин. 📍 Координаты - 44.063963, 40.018313 🗺 Место на карте 📷 @kukartaman 🎞 Прислать свои фотографии #Природа #Плато</t>
+  </si>
+  <si>
+    <t>05.02.26 21:13</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28650</t>
+  </si>
+  <si>
+    <t>Telegram-канал Ильинской больницы: просто о сложном! Рассказываем о том, как сохранить, поддержать и приумножить здоровье. Авторы постов - наши врачи с безупречной репутацией, поэтому вся информация на канале носит экспертный характер. У нас вы найдете: ✅статьи, заметки врачей, ✅интересные медицинские кейсы, ✅истории лечения, ✅видеорекомендации, ✅прямые эфиры. Подписаться #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.02.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28649</t>
+  </si>
+  <si>
+    <t>🏛 Ливадийский дворец-музей, посёлок городского типа Ливадия #РеспубликаКрым 📌 Ливадийский дворец‑музей — бывшая летняя резиденция российских императоров на южном берегу Крыма, построенная в начале XX века в неоренессансном стиле из белого крымского известняка по проекту архитектора Н. П. Краснова. 📍 Координаты - 44.467792, 34.143610 🗺 Место на карте 📷 @five_elmnt 🎞 Прислать свои фотографии #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>05.02.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28648</t>
+  </si>
+  <si>
+    <t>🏛 Дача М. Д. Шихина, посёлок Комарово #СанктПетербург 📌 Дом построен в начале XX века для потомственного почётного гражданина Михаила Дмитриевича Шихина — петербургского промышленника и владельца электро‑механической мастерской. 📍 Координаты - 60.179844, 29.830338 🗺 Место на карте 📷 yuri_bazhenoff 🎞 Прислать свои фотографии #Архитектура #Дача #Заброшенное</t>
+  </si>
+  <si>
+    <t>05.02.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28647</t>
+  </si>
+  <si>
+    <t>Новый проект в Адлере - уголок роскоши на побережье! 🏠Ваш шедевр у самого Чёрного моря в Сочи! Премиальное расположение - всего 5 минут до собственного пляжа в Адлере! Гостиничный сервис 5* - управление от звёздного оператора под ключ Эксклюзивные кулинарные концепции - окно в мир высокой кухни! ❤️Абсолютный эталон современной роскоши: - 2 корпуса - 5 ресторанов -349 резиденций -4 бассейна -8 этажей 💰Самое главное: высокий инвестиционный потенциал 5 320 669 рублей - средний годовой доход на номер после 2030 года до 80% - показатель загруженности за сезон ✅А также отличное месторапсоложение: -5 км до аэропорта -47 км до Красной Поляны -4 км до Олимпийского парка -300 м до пляжного комплекса 📱Получите цены и презентацию первыми Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>05.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28639</t>
+  </si>
+  <si>
+    <t>🏛 Дача В.И и П.И. Кожевниковых #СанктПетербург 📌 Дача В. И. и П. И. Кожевниковых — исторический деревянный загородный дом в неорусском стиле, построенный в 1876 году по проекту архитектора Г. А. Прейса. 📍 Координаты - 59.974697, 30.285782 🗺 Место на карте 📷 yuri_bazhenoff 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Дача</t>
+  </si>
+  <si>
+    <t>05.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28638</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Богоявления Господня в Лядинах, Каргопольский муниципальный округ #АрхангельскаяОбласть 📌 Храм построен в 1798 году в традиционном северном стиле «восьмерик на четверике» с трапезной и папертью. Его конструкция объединяет простоту формы с характерным для деревянных церквей декоративным оформлением крыш и глав. 📍 Координаты - 61.559912, 38.322505 🗺 Место на карте 📷 natalia_krasnova_ 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>04.02.26 23:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28634</t>
+  </si>
+  <si>
+    <t>04.02.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28628</t>
+  </si>
+  <si>
+    <t>Краснодарский край — один из тех регионов, куда можно возвращаться снова и снова и каждый раз открывать его с новой стороны. Здесь можно увидеть древние пещеры, высокогорные панорамы, мощные водопады и архитектурные памятники. Собрали места Краснодарского края в интересную подборку - https://beautifulplacesofrussia.ru/krd</t>
+  </si>
+  <si>
+    <t>04.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28627</t>
+  </si>
+  <si>
+    <t>🏔 Скала Шаманка, Хужирское муниципальное образование #ИркутскаяОбласть 📌 Скала имеет две вершины и сложена из мрамора, доломитизированного известняка и кварца. Её поверхность покрыта ярко‑красными лишайниками, что создаёт эффектный контраст с голубой водой Байкала. 📍 Координаты - 53.204208, 107.338457 🗺 Место на карте 📷 ph: Антонов Евгений 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Скала</t>
+  </si>
+  <si>
+    <t>04.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28626</t>
+  </si>
+  <si>
+    <t>🏛 Швейная мастерская и магазин Флягина, Юрьевец #ИвановскаяОбласть 📌 Сегодня фасад и объём здания сохраняют исторические черты, а сам объект включён в список городских достопримечательностей Юрьевца, демонстрируя облик провинциальной архитектуры начала XX века. 📍 Координаты - 57.317833, 43.109890 🗺 Место на карте 📷 @matushka_nina 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>03.02.26 22:12</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28625</t>
+  </si>
+  <si>
+    <t>Wildberries: Сердечные скидки на подарки любимым Для влюблённых любой день – праздник. А со скидками до 60% праздник станет еще лучше❤️ Выбирайте романтический декор и подарки для любимых на Wildberries! Перейти на сайт #реклама wildberries.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28624</t>
+  </si>
+  <si>
+    <t>🏛 Пулковская обсерватория #СанктПетербург 📌 Пулковская астрономическая обсерватория — одно из старейших и крупнейших астрономических учреждений России. Основана в 1839 году по инициативе императора Николая I, а её проект разработал архитектор Александр Брюллов. 📍 Координаты - 59.771903, 30.326235 🗺 Место на карте 📷 yuri_bazhenoff 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Обсерватория</t>
+  </si>
+  <si>
+    <t>03.02.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28614</t>
+  </si>
+  <si>
+    <t>🏛 Дача Салтыковых #СанктПетербург 📌 Дача Салтыковых — историческое каменное здание XIX века, одно из немногих сохранившихся образцов загородной архитектуры середины столетия в городе. 📍 Координаты - 59.986007, 30.300599 🗺 Место на карте 📷 yuri_bazhenoff 🎞 Прислать свои фотографии #Архитектура #Дача</t>
+  </si>
+  <si>
+    <t>03.02.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28613</t>
+  </si>
+  <si>
+    <t>Номера с просторными террасами в Jumeirah Marsa Al Arab Уникальная концепция отеля, вдохновленная очарованием жизни на побережье. Забронируйте номер в эксклюзивном пляжном отеле Дубая — Jumeirah Marsa Al Arab. Забронировать #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28612</t>
+  </si>
+  <si>
+    <t>🏛 Литературно-краеведческий музей Константина Бальмонта, Шуя #ИвановскаяОбласть 📌 Это первый в России музей, полностью посвящённый не только жизни и творчеству К. Д. Бальмонта (1867–1942), но и истории его малой родины — Шуи и её окрестностей. 📍 Координаты - 56.854113, 41.374492 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>03.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28611</t>
+  </si>
+  <si>
+    <t>🏔 Гора Волосяная, городское поселение Кандалакша #МурманскаяОбласть 📌 С вершины открывается широкий панорамный вид на Кандалакшский залив Белого моря, сам город, близлежащие сопки и тундру. В ясную погоду такие пейзажи производят сильное впечатление на туристов. 📍 Координаты - 67.134791, 32.523702 🗺 Место на карте 📷 ph: Антонов Евгений 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>03.02.26 04:01</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28607</t>
+  </si>
+  <si>
+    <t>Скидки до 50% на сантехнику Teymi Скидки до 50% на сантехнику Teymi - Напольные и подвесные унитазы. Подпишитесь и экономьте! Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.02.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28606</t>
+  </si>
+  <si>
+    <t>🏔 Собрали 40 интересных мест Самарской области для коротких поездок на выходных. Горы, пещеры, смотровые площадки, заброшенные и места, о которых знают не все. Если ищете, что посмотреть в Самарской области, куда поехать на выходные или хотите открыть для себя новые локации — статья точно пригодится. Читать - https://beautifulplacesofrussia.ru/story/samara</t>
+  </si>
+  <si>
+    <t>02.02.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28605</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Воздвижения Креста, Шуя #ИвановскаяОбласть 📌 В 1837 году император Александр II вместе с поэтом В. А. Жуковским посетили этот храм во время визита в Шую. 📍 Координаты - 56.856621, 41.379352 🗺 Место на карте 📷 @ted_ns 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>02.02.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28604</t>
+  </si>
+  <si>
+    <t>🏛 Дом Маклашиных, Шуя #ИвановскаяОбласть 📌 Строительство дома началось в середине XIX века, а в начале XX века он был перестроен и украшен в стиле модерн, что превращает его в интересный пример этого направления в провинциальной архитектуре. 📍 Координаты - 56.856262, 41.387602 🗺 Место на карте 📷 @ted_ns 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>02.02.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28603</t>
+  </si>
+  <si>
+    <t>Jumeirah Beach Hotel Dubai 5* - Вилла Al Bahar ждет вас Оставьте будни позади и приезжайте на уединенную виллу — теплые мгновения с близкими и индивидуальное облуживание ждут вас. Бронируйте на официальном сайте Jumeirah с эксклюзивными условиями. Забронировать #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28602</t>
+  </si>
+  <si>
+    <t>🏛 Особняк Э.Г. Фолленвейдера #СанктПетербург 📌 Особняк считается одним из ранних и ярких примеров северного (петербургского) модерна, вдохновлённого скандинавским и финским романтизмом. В нём сочетаются монументальные объёмы, асимметричные формы и романтическая пластика, что делает дом заметной архитектурной доминантой Каменного острова. 📍 Координаты - 59.979012, 30.283744 🗺 Место на карте 📷 yuri_bazhenoff 🎞 Прислать свои фотографии #Архитектура #Особняк</t>
+  </si>
+  <si>
+    <t>02.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28601</t>
+  </si>
+  <si>
+    <t>🏛 Часовня Николая Чудотворца, Кенозерский национальный парк #АрхангельскаяОбласть 📌 Часовня построена в типичном для Русского Севера стиле деревянного храмового зодчества, с простой, но гармоничной архитектурой, органично вписывающейся в северный ландшафт парка. Подобные постройки создавались как места молитвы и духовной опоры для жителей деревень и путников. 📍 Координаты - 62.077866, 38.198866 🗺 Место на карте 📷 natalia_krasnova_ 🎞 Прислать свои фотографии #Архитектура #Часовня</t>
+  </si>
+  <si>
+    <t>02.02.26 01:17</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28600</t>
+  </si>
+  <si>
+    <t>01.02.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28599</t>
+  </si>
+  <si>
+    <t>🏔 Гора Волосяная, городское поселение Кандалакша #МурманскаяОбласть 📌 На Волосяной сосредоточено множество сеидов — древних священных камней, которые саамы использовали в религиозных обрядах с давних времён. 📍 Координаты - 67.134791, 32.523702 🗺 Место на карте 📷 @ted_ns 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>01.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28597</t>
+  </si>
+  <si>
+    <t>🏛 Башня Тура, остров Верхолаз #ЛенинградскаяОбласть 📌 Башня — массивная каменная постройка, напоминающая шахматную туру, с толстыми стенами и архитектурными деталями, типичными для средневековых сторожевых укреплений. 📍 Координаты - 60.693910, 28.655905 🗺 Место на карте 📷 yuri_bazhenoff 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Башня #Заброшенное</t>
+  </si>
+  <si>
+    <t>01.02.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28593</t>
+  </si>
+  <si>
+    <t>Как путешествовать бюджетно? Не обязательно ехать далеко, чтобы посмотреть на красивые места - они находятся рядом с нами ❤️ На канале @kolotkin_igor автор показывает лучшие места для ваших путешествий. Вы узнаете: → про водопады с целебной водой; → про заброшенные особняки (красивые фото гарантированы); → про секретные места, которые обычно скрыты от глаз обычных туристов. У каждой локации добавлено точное местоположение 📍 Таких мест вы еще не видели! Рекомендуем подписаться @kolotkin_igor</t>
+  </si>
+  <si>
+    <t>01.02.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28587</t>
+  </si>
+  <si>
+    <t>🏔 Скалы‑останцы «Каменный город», Губахинский муниципальный округ #ПермскийКрай 📌 Основу камней составляют кварцевые песчаники возрастом примерно 350–300 миллионов лет. 📍 Координаты - 58.722713, 57.633060 🗺 Место на карте 📷 ph: Антонов Евгений 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Скала</t>
+  </si>
+  <si>
+    <t>01.02.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28586</t>
+  </si>
+  <si>
+    <t>🏛 Собор Покрова Пресвятой Богородицы, что на Рву #Москва 📌 Официальное название собора отражает древнерусскую традицию: «что на Рву» указывает на его расположение рядом с оборонительным рвом Кремля, который в XVI веке входил в систему укреплений и отделял Кремль от внешних кварталов. 📍 Координаты - 55.752507, 37.623150 🗺 Место на карте 📷 @Medvedeva_Art24 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>31.01.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28583</t>
+  </si>
+  <si>
+    <t>🏛 Мерные весы, Шуя #ИвановскаяОбласть 📌 Мерные весы — единственное сооружение такого типа, сохранившееся в центральной России в оригинальном виде; аналогичный объект есть лишь в Великом Новгороде, но он уступает по архитектурной ценности. 📍 Координаты - 56.854751, 41.382504 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>31.01.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28582</t>
+  </si>
+  <si>
+    <t>🏛 Новопортовский мерзлотник, село Новый Порт #ЯмалоНенецкийАвтономныйОкруг 📌 Это крупнейшее в мире сооружение такого типа, полностью вырубленное вручную без применения тяжёлой техники. 📍 Координаты - 67.691019, 72.897754 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>31.01.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28577</t>
+  </si>
+  <si>
+    <t>Приложение «Красивые места России» — это удобный способ находить интересные и красивые места по всей стране. В нём собраны необычные локации, природные точки, смотровые площадки, исторические и малоизвестные места, которые можно искать на карте или по регионам. Приложение помогает: → находить идеи для прогулок и поездок, → планировать маршруты, → сохранять понравившиеся места, → открывать новые места даже в знакомых городах. Подходит как для путешествий, так и для обычных прогулок по выходным. Если любите исследовать города и природу России, приложение будет полезным. Скачать - viewr.ru</t>
+  </si>
+  <si>
+    <t>31.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28575</t>
+  </si>
+  <si>
+    <t>🌵 Бархан «Большой Брат», Наримановский район #АстраханскаяОбласть 📌 Бархан подвижный: он не закреплён на одном месте, так как песок постоянно сдвигается ветром. Поэтому «Большой брат» со временем меняет своё положение. 📍 Координаты - 46.430331, 47.492564 🗺 Место на карте 📷 От подписчицы Елены О. 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Бархан</t>
+  </si>
+  <si>
+    <t>30.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28572</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Преображения Господня на Кижском Погосте, остров Кижи #РеспубликаКарелия 📌 Церковь построена из сосновых бревен, соединённых с помощью шипов и нагелей, без использования металлических крепежей. Такой способ строительства отражает мастерство карельских плотников XVIII века и характерен для традиционного северного деревянного зодчества. 📍 Координаты - 62.067767, 35.223443 🗺 Место на карте 📷 @matkazantsev_creative 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>30.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28571</t>
+  </si>
+  <si>
+    <t>🗽 Памятник Николаю I #СанктПетербург 📌 Пьедестал памятника выполнен из розового карельского кварцита, тёмно‑серого гранита и белого итальянского мрамора, украшен четырьмя аллегорическими фигурами — «Сила», «Мудрость», «Правосудие» и «Вера» — лица которых частично списаны с императрицы Александры Фёдоровны и дочерей Николая I. 📍 Координаты - 59.932106, 30.308425 🗺 Место на карте 📷 Pavel Demichev 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>29.01.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28570</t>
+  </si>
+  <si>
+    <t>🏛 Кирха Преображения Господня, Зеленогорск #СанктПетербург 📌 Кирха возведена в 1907–1908 годах по проекту финского архитектора Йозефа Даниэля Стенбека для быстрорастущего лютеранского прихода Терийоки (историческое название Зеленогорска). 📍 Координаты - 60.195839, 29.706730 🗺 Место на карте 📷 yuri_bazhenoff 🎞 Прислать свои фотографии #Архитектура #Кирха</t>
+  </si>
+  <si>
+    <t>29.01.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28565</t>
+  </si>
+  <si>
+    <t>🌊 Колвицкая губа, Кандалакшский муниципальный округ #МурманскаяОбласть 📌 Колвицкая губа — крупный морской залив Белого моря, расположенный между посёлком Колвица и устьем реки Колвица. Она входит в систему Кандалакшского залива, одной из крупнейших акваторий Белого моря. 📍 Координаты - 67.073363, 32.858424 🗺 Место на карте 📷 Андрей Грачев 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Губа</t>
+  </si>
+  <si>
+    <t>29.01.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28564</t>
+  </si>
+  <si>
+    <t>Москвич 3 Специальное предложение на Москвич 3. Кредит от 0,01 % Произведён в Москве. Адаптирован для России. Узнайте подробности на официальном сайте Перейти на сайт Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО "Авто Финанс Банк", ПАО "Совкомбанк". #реклама moskvich.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28563</t>
+  </si>
+  <si>
+    <t>🏛 Дом Баринова, Шуя #ИвановскаяОбласть 📌 Дом построен в конце XIX — начале XX века как двухэтажный деревянный городской особняк и до сих пор хорошо сохранил характерные черты провинциальной архитектуры. 📍 Координаты - 56.857677, 41.387290 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>29.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28562</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Благовещения Пресвятой Богородицы, Каргополь #АрхангельскаяОбласть 📌 Стены храма построены из местного белого камня и украшены тонкой каменной резьбой вокруг окон и порталов. Каждый орнамент уникален — ни один из них не повторяется. 📍 Координаты - 61.500909, 38.942427 🗺 Место на карте 📷 natalia_krasnova_ 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>28.01.26 20:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28560</t>
+  </si>
+  <si>
+    <t>🌳 Горный Парк Рускеала, Сортавальский муниципальный округ #РеспубликаКарелия 📌 Русекеальский мрамор, добываемый здесь с XVIII века, применялся при строительстве и отделке многих выдающихся архитектурных памятников Санкт‑Петербурга, включая Исаакиевский и Казанский соборы, Михайловский замок, Мраморный дворец и ряд станций метро. 📍 Координаты - 61.945688, 30.581374 🗺 Место на карте 📷 Александр Раугалло 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>28.01.26 20:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28555</t>
+  </si>
+  <si>
+    <t>🏛 Зимняя сказка в загородном клубе «Эдем», посёлок Карельская Деревня #РеспубликаКарелия 📌 Посёлок Карельская Деревня находится на восточном берегу озера Кончезеро. Название официально присвоено в 2009 году. Населённый пункт сравнительно молодой. 📍 Координаты - 62.005280, 34.206019 🗺 Место на карте 📷 От подписчика Хлопотов АВ 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>28.01.26 19:16</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28549</t>
+  </si>
+  <si>
+    <t>28.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28548</t>
+  </si>
+  <si>
+    <t>🏛 Дмитриевская башня, Нижний Новгород #НижегородскаяОбласть 📌 Строительство башни началось в первой четверти XVI века во время возведения каменного кремля и завершилось к 1516 году. Она играла ключевую роль в укреплении обороны города на стыке важных исторических эпох. 📍 Координаты - 56.327041, 44.005704 🗺 Место на карте 📷 _romashkin.ph_ 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>28.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28547</t>
+  </si>
+  <si>
+    <t>💦 Водопад «Мельничный», сельское поселение Тулома #МурманскаяОбласть 📌 Название «Мельничный» связано с расположенными поблизости историческими руинами. Многие туристы считают, что здесь когда-то находилась мельница, однако на самом деле остатки сооружений принадлежат небольшой гидроэлектростанции, построенной после Великой Отечественной войны для снабжения военных посёлков электроэнергией. 📍 Координаты - 69.484282, 31.848742 🗺 Место на карте 📷 От подписчицы Светланы 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>28.01.26 02:18</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28544</t>
+  </si>
+  <si>
+    <t>27.01.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28543</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Рождества Богородицы, Каргополь #АрхангельскаяОбласть 📌 Это единственная церковь Каргополя, которая не закрывалась в советский период, благодаря чему её внутреннее убранство сохранилось практически в первозданном виде. 📍 Координаты - 61.501739, 38.941572 🗺 Место на карте 📷 natalia_krasnova_ 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>27.01.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28542</t>
+  </si>
+  <si>
+    <t>🏛 Тульский государственный музей оружия, Тула #ТульскаяОбласть 📌 Тульский государственный музей оружия — один из старейших музеев оружия в России, основанный в 1873 году на базе коллекции Тульского оружейного завода, который начал собирать экспонаты ещё по указу Петра I в первой четверти XVIII века. 📍 Координаты - 54.204272, 37.616499 🗺 Место на карте 📷 Ирина Серебрякова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>27.01.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28538</t>
+  </si>
+  <si>
+    <t>Импортируем авто в Россию На 20-30% дешевле чем в РФ. Без предоплаты, по Договору. Прозрачная история, подтвержденный пробег✅ Доставка 7-10 дней🚗 Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28535</t>
+  </si>
+  <si>
+    <t>🏛 Пожарная каланча, Сыктывкар #РеспубликаКоми 📌 Здание построили по проекту вологодского архитектора И. И. Павлова. Строительство началось в начале 1900-х годов и завершилось осенью 1907 года, заменив старые ветхие постройки новым каменным пожарным домом. 📍 Координаты - 61.672913, 50.837368 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>27.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28534</t>
+  </si>
+  <si>
+    <t>💦 Водопад Куркуре, Улаганский район #РеспубликаАлтай 📌 Поток воды здесь течёт по каменным «ступеням» горного ландшафта, создавая эффект целой серии мини‑водопадов и водяных завес. 📍 Координаты - 50.900193, 88.255668 🗺 Место на карте 📷 @ted_ns 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>26.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28532</t>
+  </si>
+  <si>
+    <t>🏛 Дом купцов Сийтонен, Сортавала #РеспубликаКарелия 📌 Здание выполнено в стиле северного модерна, что проявляется в асимметричной композиции и особенностях оформления фасадов и декора. Это одна из первых работ архитектора, за которую он был удостоен премии. 📍 Координаты - 61.702321, 30.690234 🗺 Место на карте 📷 @matkazantsev_creative 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>26.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28531</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Преображения Господня в Преображенском Вятском монастыре, Киров #КировскаяОбласть 📌 Архитектурный стиль и облик храма отражают особенности русской православной традиции XVII–XVIII веков, сохраняя элементы старинного православного зодчества. 📍 Координаты - 58.606037, 49.688604 🗺 Место на карте 📷 @ted_ns 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>25.01.26 23:12</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28530</t>
+  </si>
+  <si>
+    <t>Меняем зиму: скидки 20% от Utair! Купив билеты до 1 февраля, все участники Status получат скидку 20%. Улететь можно с 26 января по 26 марта. Речь идет о билетах как по РФ, так и за рубеж. Оставляем ссылку на выгодное предложение тут — скорее оформлять! Ваш Utair. Купить #реклама utair.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.01.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28529</t>
+  </si>
+  <si>
+    <t>🏛 Музей «Гармони деда Филимона», Тула #ТульскаяОбласть 📌 Экспозиция демонстрирует развитие гармонного мастерства на Тульской земле: здесь представлены инструменты тульских мастеров — Сизова, Воронцовых, Киселевых, Чулковых и других, формы и звучание которых эволюционировали с течением времени. 📍 Координаты - 54.192505, 37.621713 🗺 Место на карте 📷 Ирина Серебрякова 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>25.01.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28524</t>
+  </si>
+  <si>
+    <t>🏛 Борисоглебская башня, Нижний Новгород #НижегородскаяОбласть 📌 Борисоглебская башня вместе с другими восстановленными башнями позволяет представить облик Нижегородского кремля в XVII–XVIII веках. 📍 Координаты - 56.330777, 44.006272 🗺 Место на карте 📷 _romashkin.ph_ 🎞 Прислать свои фотографии #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>25.01.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28523</t>
+  </si>
+  <si>
+    <t>25.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28517</t>
+  </si>
+  <si>
+    <t>🏛 Береговая ротонда, Киров #КировскаяОбласть 📌 Ротонда обычно используется как место отдыха и наблюдения за рекой — сюда часто приходят, чтобы полюбоваться панорамой воды и городского ландшафта. 📍 Координаты - 58.608873, 49.688215 🗺 Место на карте 📷 @ted_ns 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Ротонда</t>
+  </si>
+  <si>
+    <t>25.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28516</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Милосердный ангел», Тобольск #ТюменскаяОбласть 📌 Милосердный ангел на Красной площади изображён с тихой улыбкой и понимающим взглядом, обращённым к посетителям. 📍 Координаты - 58.201256, 68.251980 🗺 Место на карте 📷 @ted_ns 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>24.01.26 22:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28515</t>
+  </si>
+  <si>
+    <t>Такого Бали вам никто не покажет! ⚡Забудь всё, что ты слышал об «отдыхе на Бали»⚡ В нашем туре: • Топовые виллы, где каждый кадр - искусство • Глубокая перезагрузка и 100% драйва без алкоголя • Места силы, о которых не знают туристы • Свои люди: закрытое комьюнити и новые смыслы в каждом дне Чтобы получить подробную презентацию с маршрутом по дням, датами и честной ценой, жми на кнопку ниже✅ Узнать больше #реклама 16+ ecstatictrip.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.01.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28514</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Литературный ангел», Тобольск #ТюменскаяОбласть 📌 Фигура небольшого размера и расположена на уровне глаз прохожих — это даёт возможность подойти близко, рассмотреть детали и сделать фотографию. 📍 Координаты - 58.196389, 68.254073 🗺 Место на карте 📷 @ted_ns 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>24.01.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28513</t>
+  </si>
+  <si>
+    <t>🏛 Царево-Константиновская Знаменская церковь, Киров #КировскаяОбласть 📌 Каменная церковь возведена в 1699 году, и сейчас считается одной из старейших сохранившихся культовых построек в Вятке. 📍 Координаты - 58.603083, 49.677311 🗺 Место на карте 📷 @ted_ns 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>24.01.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28512</t>
+  </si>
+  <si>
+    <t>24.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28511</t>
+  </si>
+  <si>
+    <t>🗽 Памятник «Родина-Мать», Малоярославец #КалужскаяОбласть 📌 Фигура скульптуры символизирует защиту Родины, скорбь и благодарность живых поколений, её силу и стойкость перед лицом врага. 📍 Координаты - 55.009495, 36.467086 🗺 Место на карте 📷 От подписчицы @trawellerss 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>24.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28510</t>
+  </si>
+  <si>
+    <t>🏛 Собор Спаса Нерукотворного Образа в Кирове #КировскаяОбласть 📌 Собор официально признан объектом культурного наследия регионального значения, что подчёркивает его историческую и архитектурную ценность. 📍 Координаты - 58.602858, 49.684653 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>23.01.26 19:14</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28509</t>
+  </si>
+  <si>
+    <t>Нужны 7 желающих для работы с искусственным интеллектом. Работа из дома. График свободный. Пришло задание — изучили — выполнили — получили свои деньги. Деньги вы получаете в зависимости от сложности задания. Например: За задание могут платить 500-10.000 рублей. 500 рублей — это около 5-30 минут. 10 000 руб. это 5-6 часов. Работа может быть разной: Оживить фото, создать видео, реставрировать старое фото и т.д. 💰 В среднем новичок получает до 150.000 руб в месяц. А опытный может и 300-500т. Мы обучим вас сами: — 3 дня уроков по 30 минут — Домашки с проверкой и оплатой бонусами — Платим 10 тыс за каждую выполненную домашку ⚡ Набор заканчивается завтра. Для регистрации жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ ganstaagency.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.01.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28508</t>
+  </si>
+  <si>
+    <t>🏛 Большой театр #Москва 📌 Большой театр был основан в 1776 году по указу императрицы Екатерины II и изначально назывался «Императорский театр», став центром российской оперной и балетной культуры. 📍 Координаты - 55.760321, 37.618536 🗺 Место на карте 📷 Татьяна Тимохина 🎞 Прислать свои фотографии #Архитектура #Театр</t>
+  </si>
+  <si>
+    <t>23.01.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28504</t>
+  </si>
+  <si>
+    <t>🏛 Кирха Лумиваара, Мийнальское сельское поселение #РеспубликаКарелия 📌 В кирхе сохранились изображения святых и Христа, а также колокол, отлитый в 1934 году. 📍 Координаты - 61.433032, 30.143026 🗺 Место на карте 📷 @matkazantsev_creative 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Кирха</t>
+  </si>
+  <si>
+    <t>23.01.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28502</t>
+  </si>
+  <si>
+    <t>А7 — быстрые международные платежи с надежностью банка 👍Платежи в любую точку мира 💰 В любой валюте 😊Комиссия 0,3%. Конвертация по курсу ЦБ 📅Закрывающие документы для бухгалтерии   Работайте с партнерами по всему миру без задержек и переплат! Перейти на сайт Финансовые услуги оказывает: ПАО "Банк ПСБ". #реклама a7-agent.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28501</t>
+  </si>
+  <si>
+    <t>🏛 Сарай-Бату, Харабалинский район #АстраханскаяОбласть 📌 Современный комплекс «Сарай-Бату» появился в начале 2010-х годов как масштабная киноплощадка для съёмок исторического фильма «Орда» под руководством режиссёра Андрея Прошкина. При его создании авторы проекта стремились уйти от условных декораций и максимально приблизиться к образу средневекового города: здесь были воссозданы резиденция хана, торговые кварталы, городские ворота и даже элементы инженерных сооружений, передающие представление о том, как могла выглядеть и функционировать столица Золотой Орды 📍 Координаты - 47.238544, 47.373259 🗺 Место на карте 📷 От подписчика Sergey K. 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>23.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28496</t>
+  </si>
+  <si>
+    <t>🏛 Кафедральный собор Благовещения Пресвятой Богородицы в Йошкар-Оле #РеспубликаМарийЭл 📌 В 2016 году собор был освящён Патриархом Московским и всея Руси Кириллом и стал главным кафедральным храмом Йошкар‑Олинской и Марийской епархии. 📍 Координаты - 56.632874, 47.904470 🗺 Место на карте 📷 @bud_kak_doma_putnik1911 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>23.01.26 00:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28495</t>
+  </si>
+  <si>
+    <t>Когда отдых — это ещё и доход! ЖК «Горы Здесь» в Архызе — место, куда хочется возвращаться и которое зарабатывает для вас. Представьте: горы, свежий воздух, лыжи у порога — а в это время ваша квартира приносит от 2,2 млн ₽ в год на аренде. Почему «Горы Здесь»: ✅ топовая курортная локация Архыза ✅ стильные, уютные интерьеры ✅ рядом трассы, отдых, инфраструктура ✅ стартовые цены на входе в проект Подходит и для личного отдыха, и для инвестиций. Откройте лоты сейчас и поймайте лучшие цены. Перейти на сайт Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО "СЗ ИНВЕСТГРУПП". Финансовые услуги оказывает: ПАО Банк ВТБ, Банк ГПБ (АО). #реклама горыздесь.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.01.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28493</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Преображения Господня на Кижском Погосте, остров Кижи #РеспубликаКарелия 📌 Храм построен в 1714 году на месте старого здания, сгоревшего от удара молнии. 📍 Координаты - 62.067767, 35.223443 🗺 Место на карте 📷 @matkazantsev_creative 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>22.01.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28491</t>
+  </si>
+  <si>
+    <t>Москвич 3 От 1 592 000р*. Произведён в Москве. Адаптирован для России. Узнайте подробности на официальном сайте Перейти на сайт #реклама moskvich.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.01.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28490</t>
+  </si>
+  <si>
+    <t>🏛 Республиканский театр кукол, Йошкар-Ола #РеспубликаМарийЭл 📌 Помимо спектаклей, в театре проводятся экскурсии по закулисью и мастер‑классы, которые позволяют детям ближе познакомиться с профессией кукловода и самим попробовать себя в театральной игре. 📍 Координаты - 56.636858, 47.908388 🗺 Место на карте 📷 @bud_kak_doma_putnik1911 🎞 Прислать свои фотографии #Архитектура #Театр</t>
+  </si>
+  <si>
+    <t>22.01.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28489</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Архитектурный ангел», Тобольск #ТюменскаяОбласть 📌 Она символизирует вдохновение для архитекторов, которые жили и работают в этом городе. Ангел напоминает о величии прошлого и побуждает создавать новые произведения, достойные этого места. 📍 Координаты - 58.197516, 68.250131 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>22.01.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28488</t>
+  </si>
+  <si>
+    <t>22.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28487</t>
+  </si>
+  <si>
+    <t>🏛 Дом Серапилова, Иркутск #ИркутскаяОбласть 📌 Дом Серапилова является частью историко‑архитектурного комплекса «Дом Европы», который включает несколько старинных построек и отражает характерную сибирскую деревянную застройку XIX – XX века. 📍 Координаты - 52.286297, 104.304860 🗺 Место на карте 📷 @ted_ns 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>22.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28486</t>
+  </si>
+  <si>
+    <t>🏛 Дача Густава Винтера, Сортавальский муниципальный округ #РеспубликаКарелия 📌 В настоящее время в здании работает музей Густава Винтера, в котором представлены отреставрированные предметы интерьера начала XX века, а также уникальные архивные фотографии и документы. 📍 Координаты - 61.651850, 30.687644 🗺 Место на карте 📷 @matkazantsev_creative 🎞 Прислать свои фотографии #Архитектура #Дача</t>
+  </si>
+  <si>
+    <t>21.01.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28484</t>
+  </si>
+  <si>
+    <t>🏛 Доходный дом А.И. Шастина, Иркутск #ИркутскаяОбласть 📌 Дом был построен в конце XIX – начале XX века, а свой нынешний облик приобрёл в 1907 году, когда им владел иркутский купец А. И. Шастин. 📍 Координаты - 52.286149, 104.304490 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура #ДоходныйДом</t>
+  </si>
+  <si>
+    <t>21.01.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28483</t>
+  </si>
+  <si>
+    <t>🏛 Железнодорожный вокзал в Приозерске #ЛенинградскаяОбласть 📌 С 2015 года здание официально признано памятником градостроительства и архитектуры народов России. 📍 Координаты - 61.035950, 30.102972 🗺 Место на карте 📷 @matkazantsev_creative 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Вокзал</t>
+  </si>
+  <si>
+    <t>21.01.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28481</t>
+  </si>
+  <si>
+    <t>21.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28480</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Стремящийся Ангел», Тобольск #ТюменскаяОбласть 📌 Рядом с фигурой установлен QR‑код, по которому можно прослушать аудио‑рассказ о Тобольске. 📍 Координаты - 58.200435, 68.253118 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>21.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28479</t>
+  </si>
+  <si>
+    <t>🏛 Кампус Московской школы управления «Сколково», Одинцовский городской округ #МосковскаяОбласть 📌 В сентябре 2006 года прошла церемония закладки первого камня кампуса школы с участием президента России Владимира Путина, партнёров-учредителей и архитектора Дэвида Аджайе, разработавшего проект кампуса. В 2007 году состоялось первое заседание международного попечительского совета школы под председательством Дмитрия Медведева, в котором участвовал также министр-наставник Сингапура Ли Куан Ю. 📍 Координаты - 55.695433, 37.390775 🗺 Место на карте 📷 @matkazantsev_creative 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>21.01.26 00:37</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28478</t>
+  </si>
+  <si>
+    <t>Отель Jumeirah Muscat Bay 5* в Омане Отель Muscat Bay — это необычайно разноплановый курорт, где вас ждут манящие берега, вдохновляющие горы и древний город всего в нескольких шагах от вашего номера. Здесь сочетаются увлекательные развлечения и оздоровление, мы предлагаем вам воссоединиться с природой, наслаждаясь нашими завораживающими пейзажами. Воспользуйтесь эксклюзивными преимуществами раннего бронирования в отеле Jumeirah Muscat Bay на официальном сайте. Забронировать #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.01.26 20:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28477</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Рождества Иоанна Предтечи, Киров #КировскаяОбласть 📌 Храм посвящён Рождеству Иоанна Предтечи и считается одним из древних приходских храмов Вятки. Его строительство и закладка датируются 1710–1719 годами. 📍 Координаты - 58.607419, 49.677456 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>20.01.26 20:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28474</t>
+  </si>
+  <si>
+    <t>🏛 Дом Ошевнева из деревни Ошевнево, остров Кижи #РеспубликаКарелия 📌 Дом был построен в 1876 году и в 1951 году перенесён на остров Кижи, став первым памятником народной деревянной архитектуры в музее-заповеднике «Кижи». 📍 Координаты - 62.066432, 35.223641 🗺 Место на карте 📷 @matkazantsev_creative 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>20.01.26 19:36</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28471</t>
+  </si>
+  <si>
+    <t>20.01.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28470</t>
+  </si>
+  <si>
+    <t>🏛 Храм Христа Спасителя #Москва 📌 В храме действует уникальный музей церковного искусства, в коллекции которого представлены произведения с XV века и до современности. Здесь же хранится знаменитый триптих В. Васнецова. 📍 Координаты - 55.744661, 37.605526 🗺 Место на карте 📷 @Moscow_street_vision 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>20.01.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28469</t>
+  </si>
+  <si>
+    <t>🏛 Дворец Бельведер, Петергоф #СанктПетербург 📌 Архитектурно дворец выполнен в стиле, навевающем образы древнегреческих храмов: портик поддерживают кариатиды из сердобольского гранита, а колоннада придаёт зданию черты классических античных построек. Такое решение необычно для пригородной архитектуры Петергофа и придаёт Бельведеру особую выразительность. 📍 Координаты - 59.848581, 29.879628 🗺 Место на карте 📷 kvant_man 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>20.01.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28463</t>
+  </si>
+  <si>
+    <t>Татуировки делают здесь! Тату-салон Siddhi. Топ мастера. Хочешь набить татуировку или перекрыть старую? Работаем во всех стилях и с любой сложностью. Перекроем любую тату без лазера. Премиум качество и эскиз в подрок! Узнать цену Есть противопоказания. Посоветуйтесь с врачом. #реклама siddhi-tattoo.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28461</t>
+  </si>
+  <si>
+    <t>🏛 Собор Покрова Пресвятой Богородицы на Рву #Москва 📌 В толще стен собора устроены узкие проходы, предназначенные для технического обслуживания сооружения. 📍 Координаты - 55.752507, 37.623150 🗺 Место на карте 📷 @Moscow_street_vision 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>20.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28460</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба Сонка, посёлок Куркиёки #РеспубликаКарелия 📌 Вокруг дома произрастают уникальные старые деревья: лиственницы возрастом около 180 лет, бальзамическая пихта и сибирский кедр — примерно по 120 лет. 📍 Координаты - 61.301526, 29.879596 🗺 Место на карте 📷 @matkazantsev_creative 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>19.01.26 22:34</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28459</t>
+  </si>
+  <si>
+    <t>Я сейчас на Мальдивах и поняла одну простую вещь: Твой идеальный остров совсем не обязательно совпадает с чужим. Именно поэтому чужие отзывы и красивые фото мало что значат. Мы в команде агентства M’Ocean путешествуем, проверяем отели по миру и снимаем обзоры для наших туристов. Чтобы вы ехали не «наугад», а туда, где всё — для вас. По честным ценам ниже цен агрегаторов. Мы подбираем не просто отель, а место, где вы будете счастливы. Очень ждем наших будущих туристов в нашем секретном телеграм-канале Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.01.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28458</t>
+  </si>
+  <si>
+    <t>🏛 Свято-Успенский Трифонов мужской монастырь, Киров #КировскаяОбласть 📌 Это один из самых древних монастырей Вятской земли — его основание датируется 1580 годом святым Трифоном Вятским, выходцем из Архангельской области. 📍 Координаты - 58.601433, 49.689937 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура #Монастырь #Храм #Колокольня</t>
+  </si>
+  <si>
+    <t>19.01.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28457</t>
+  </si>
+  <si>
+    <t>🏛 Особняк Т.Ф. Булычёва, Киров #КировскаяОбласть 📌 Особняк был построен в 1908–1911 годах по проекту архитектора Ивана Аполлоновича Чарушина и стал ярким примером английской готики в архитектуре Вятки. 📍 Координаты - 58.597891, 49.682255 🗺 Место на карте 📷 @ted_ns 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Особняк</t>
+  </si>
+  <si>
+    <t>19.01.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28456</t>
+  </si>
+  <si>
+    <t>Кроссоверы GAC. Комфорт и уверенность на зимних дорогах Кроссоверы GAC созданы для путешествий всей семьей. Повышенная безопасность, уверенность на любых маршрутах, высокий уровень комфорта для всех пассажиров. ✅Выгодные условия по программам трейд-ин только до 31 января. ✨Новый GS4 AWD - вместительный кроссовер для путешествий всей семьей: полный привод, турбированный двигатель 2.0 л, 8-ступенчатая автоматическая коробка передач, просторный салон, панорамная крыша. ✨GAC GS8 – это статус и уверенность, передовые технологии, премиальный дизайн и комфорт. Выразительная решетка радиатора, светодиодные фары, трансформируемый салон до 7 мест для всей семьи. 📞Оцените все преимущества полноприводных кроссоверов GAC. Узнайте больше у официального дилера GAC, оставьте заявку на сайте! Получить предложение #реклама gac.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28455</t>
+  </si>
+  <si>
+    <t>🗽 Памятник-фонтан Архангел Гавриил, Йошкар-Ола #РеспубликаМарийЭл 📌 Скульптура выполнена из бронзы и достигает около 6 метров в высоту; она установлена в центре крупнейшего городского фонтана и создаёт эффект, будто ангел парит над водой. 📍 Координаты - 56.633620, 47.903554 🗺 Место на карте 📷 @bud_kak_doma_putnik1911 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Скульптура #Фонтан</t>
+  </si>
+  <si>
+    <t>19.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28454</t>
+  </si>
+  <si>
+    <t>🏛 Триумфальная арка (Арка Главного штаба) #СанктПетербург 📌 В изначальном проекте арки колесницы не предусматривалось. По углам планировалось разместить четыре аллегорические фигуры, но император Николай I, наблюдавший за строительством, настоял на установке колесницы, и Росси пересмотрел свои эскизы. 📍 Координаты - 59.938065, 30.317302 🗺 Место на карте 📷 nikitina__marinka 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Арка</t>
+  </si>
+  <si>
+    <t>18.01.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28453</t>
+  </si>
+  <si>
+    <t>🏛 Дом архитектора, Иркутск #ИркутскаяОбласть 📌 Это красивое и необычное здание относится к старому деревянному зодчеству Иркутска и служит местом встреч иркутских архитекторов. 📍 Координаты - 52.287611, 104.274104 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>18.01.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28452</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Музыкальный Ангел», Тобольск #ТюменскаяОбласть 📌 Ангел изображён с музыкальным инструментом, символизируя музыку и культурное наследие города. 📍 Координаты - 58.195530, 68.243797 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>18.01.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28451</t>
+  </si>
+  <si>
+    <t>18.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28445</t>
+  </si>
+  <si>
+    <t>🏛 Тобольский кремль, Тобольск #ТюменскаяОбласть 📌 Тобольский кремль — единственный каменный кремль за Уралом и один из самых важных архитектурных памятников XVII–XVIII веков. Его строили в сложных климатических и природных условиях, и долгое время он был административным центром огромных территорий Сибири. 📍 Координаты - 58.199781, 68.251316 🗺 Место на карте 📷 @ted_ns 🎞 Прислать свои фотографии #Архитектура #Кремль</t>
+  </si>
+  <si>
+    <t>18.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28439</t>
+  </si>
+  <si>
+    <t>🌳 Центральный парк культуры и отдыха, Владимир #ВладимирскаяОбласть 📌 Парк был основан в 1958 году и создавался в рамках подготовки к областной выставке достижений народного хозяйства. На его территории обустроили павильоны, сады и аллеи, которые со временем сформировали основную зелёную зону парка. 📍 Координаты - 56.141447, 40.412689 🗺 Место на карте 📷 @ted_ns 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>17.01.26 21:37</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28433</t>
+  </si>
+  <si>
+    <t>Внимание ученики 1-11 класса и их родители! С 15 января стартует бесплатная 2-х месячная программа по углубленному изучению школьных предметов с 1 по 4 класс, с 5 по 8 класс и с 9 по 11 класс от резидента Сколково. Программа предлагает подтянуть знания по основным предметам: — Математика: 83% учеников повышают оценку до 4 или 5 за 2 месяца — Подготовиться к контрольным и ВПР — Подготовка к ОГЭ и ЕГЭ без стресса — Русский язык: средний балл ВПР 87 при общешкольном показателе 65 — Английский: 72% учащихся переходят на уровень выше за 4 месяца Для участия достаточно заполнить заявку. Жмите "Записаться" Записаться #реклама 16+ mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.01.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28432</t>
+  </si>
+  <si>
+    <t>🏛 Кижский погост, остров Кижи #РеспубликаКарелия 📌 В 1990 году Кижский погост внесли в список объектов Всемирного наследия ЮНЕСКО. 📍 Координаты - 62.067569, 35.223573 🗺 Место на карте 📷 @matkazantsev_creative 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>17.01.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28427</t>
+  </si>
+  <si>
+    <t>🏛 Останкинская телебашня #Москва 📌 По завершении строительства в 1967 году Останкинская телебашня стала самым высоким сооружением в мире, удерживая этот титул на протяжении 10 лет. 📍 Координаты - 55.819697, 37.611685 🗺 Место на карте 📷 ksarzie 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>17.01.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28423</t>
+  </si>
+  <si>
+    <t>Приложение «Красивые места России» — это удобный способ находить интересные и красивые места по всей стране. В нём собраны необычные локации, природные точки, смотровые площадки, исторические и малоизвестные места, которые можно искать на карте или по регионам. Приложение помогает: → находить идеи для прогулок и поездок, → планировать маршруты, → сохранять понравившиеся места, → открывать новые места даже в знакомых городах. Подходит как для путешествий, так и для обычных прогулок по выходным. Если любите исследовать города и природу России, приложение будет полезным. Скачать - view.ru</t>
+  </si>
+  <si>
+    <t>17.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28422</t>
+  </si>
+  <si>
+    <t>🏛 Лестница доходного дома Елисеевых #СанктПетербург 📌 Строительство здания началось в 1861–1862 годах по проекту архитектора Николая Павловича Гребёнки после приобретения участка купцом Григорием Петровичем Елисеевым. Впоследствии дом не раз перестраивался и расширялся, в частности в 1893–1894 годах по проекту архитектора Гавриила Васильевича Барановского, что придало ему более выразительный облик в стиле эклектики. 📍 Координаты - 59.943913, 30.295237 🗺 Место на карте 📷 yulias32015 🎞 Прислать свои фотографии #Архитектура #ДоходныйДом</t>
+  </si>
+  <si>
+    <t>17.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28416</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Спаса Преображения на Водах, Мурманск #МурманскаяОбласть 📌 Внутри храма установлен иконностас из липы, выполненный в северном традиционном стиле, отражающем культуру и атмосферу Мурманского края. 📍 Координаты - 68.987085, 33.093814 🗺 Место на карте 📷 @matkazantsev_creative 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>16.01.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28415</t>
+  </si>
+  <si>
+    <t>🏛 Петропавловская крепость #СанктПетербург 📌 Стены крепости построены по типу звёздчатого форта, что делало её почти неприступной для артиллерии XVIII века. 📍 Координаты - 59.950144, 30.314886 🗺 Место на карте 📷 Pavel Demichev 🎞 Прислать свои фотографии #Архитектура #Храм #Крепость</t>
+  </si>
+  <si>
+    <t>16.01.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28414</t>
+  </si>
+  <si>
+    <t>🗽 Мемориальный комплекс «В память о погибших в мирное время моряках», Мурманск #МурманскаяОбласть 📌 Комплекс посвящён морякам, погибшим в мирное время, в том числе при авариях на подводных лодках и кораблях Северного флота. 📍 Координаты - 68.985438, 33.093766 🗺 Место на карте 📷 @matkazantsev_creative 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Мемориальный #Скульптура</t>
+  </si>
+  <si>
+    <t>16.01.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28410</t>
+  </si>
+  <si>
+    <t>🎄🌲⭐️💥🎇 Чух-чух! СберМобайл везёт вам запас гигабайтов на год вперёд! Всем своим абонентам СберМобайл дарит 2026 Гб интернета, а за перенос номера ещё и 2026 ₽ на баланс</t>
+  </si>
+  <si>
+    <t>16.01.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28401</t>
+  </si>
+  <si>
+    <t>🗾 Одно из красивейших мест, которое я видел - это мыс Тобизина в Приморье Больше впечатления принесло то, что мы попали сюда на закате. Закат это уже 50% красоты места 😄 Это самая южная точка острова Русский. Скалы высотой примерно 30 метров, с которых прыгают люди. 📍Координаты - 42.945468, 131.870878 🗺 Место на карте 🟢 Красивые места Приморского края на карте в приложении 👉 Скачать на IOS / Android #Мыс #Приморскийкрай</t>
+  </si>
+  <si>
+    <t>16.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28399</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Странствующий Ангел», Тобольск #ТюменскаяОбласть 📌 Она изображает ангела, который смотрит вдаль и держит в руках подзорную трубу и старинный компас. 📍 Координаты - 58.198688, 68.248859 🗺 Место на карте 📷 @ted_ns 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>15.01.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28398</t>
+  </si>
+  <si>
+    <t>🏔 Столбы выветривания на плато Маньпупунёр, муниципальный район Троицко-Печорский #РеспубликаКоми 📌 Это уникальное геологическое природное образование — каменные «столбы» высотой до 40–45 метров, созданные миллионами лет воздействия ветра, дождя и замерзания. 📍 Координаты - 62.257328, 59.298222 🗺 Место на карте 📷 @ted_ns 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа</t>
+  </si>
+  <si>
+    <t>15.01.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28392</t>
+  </si>
+  <si>
+    <t>🏛 Храм Казанской Иконы Божией Матери, Иркутск #ИркутскаяОбласть 📌 Храм был построен в 1885–1892 годах по инициативе иркутских меценатов и купцов для верующих жителей ремесленного предместья. 📍 Координаты - 52.292227, 104.316626 🗺 Место на карте 📷 @ted_ns 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>15.01.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28386</t>
+  </si>
+  <si>
+    <t>15.01.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28385</t>
+  </si>
+  <si>
+    <t>🏛 Центральный Банк РФ, Ульяновск #УльяновскаяОбласть 📌 В этом отделении регулярно проходят Дни открытых дверей, на которых жители могут познакомиться с историей банковского дела, увидеть редкие монеты и узнать, как отличать настоящие банкноты от фальшивых. 📍 Координаты - 54.322250, 48.402647 🗺 Место на карте 📷 Автор - Илья Золотов 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>15.01.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28384</t>
+  </si>
+  <si>
+    <t>🌵 Бархан «Большой Брат», Наримановский район #АстраханскаяОбласть 📌 Высота бархана непостоянна и обычно колеблется в пределах 15–25 метров. Под воздействием ветра песчаный холм регулярно изменяет свои очертания. 📍 Координаты - 46.430331, 47.492564 🗺 Место на карте 📷 От подписчицы Елены О. 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Бархан</t>
+  </si>
+  <si>
+    <t>15.01.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28383</t>
+  </si>
+  <si>
+    <t>15.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28382</t>
+  </si>
+  <si>
+    <t>🏛 Жилой комплекс Lumin House #Москва 📌 Архитектурный облик комплекса разработан бюро «Цимайло Ляшенко и партнёры» с акцентом на максимальное проникновение естественного света и приватность жилых пространств. 📍 Координаты - 55.752546, 37.635712 🗺 Место на карте 📷 @matkazantsev_creative 🎞 Прислать свои фотографии #Архитектура #ЖК</t>
+  </si>
+  <si>
+    <t>15.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28377</t>
+  </si>
+  <si>
+    <t>🏛 Благовещенская башня, Йошкар-Ола #РеспубликаМарийЭл 📌 Снаружи башня напоминает Спасскую башню Московского Кремля. Внутри расположены несколько залов с экспозициями, предлагающими новый взгляд на привычные вещи. На третьем этаже есть две смотровые площадки с красивым видом. 📍 Координаты - 56.633803, 47.902774 🗺 Место на карте 📷 @bud_kak_doma_putnik1911 🎞 Прислать свои фотографии #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>14.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28374</t>
+  </si>
+  <si>
+    <t>🏛 Сарай-Бату, Харабалинский район #АстраханскаяОбласть 📌 Сарай‑Бату был построен как кинодекорации для фильма «Орда», а позже превращён в музей под открытым небом, показывающий жизнь средневековой Золотой Орды. 📍 Координаты - 47.238544, 47.373259 🗺 Место на карте 📷 От подписчика Sergey K. 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>14.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28368</t>
+  </si>
+  <si>
+    <t>🗽 Памятник «Героям Отечественной войны 1812 года», Малоярославец #КалужскаяОбласть 📌 В 1932 году памятник снесли, признав его не представляющим исторической, архитектурной и художественной ценности. Впоследствии на этом месте устанавливали монументы В. И. Ленину и И. В. Сталину. К восстановлению утраченного памятника приступили в начале 2000-х годов. 📍 Координаты - 55.012429, 36.461811 🗺 Место на карте 📷 От подписчицы @trawellerss 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>14.01.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28366</t>
+  </si>
+  <si>
+    <t>13.01.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28365</t>
+  </si>
+  <si>
+    <t>🏛 Торговый дом «С. Эсдерс и К. Схейфальс» #СанктПетербург 📌 Среди посетителей торгового дома значились представители императорской семьи. 📍 Координаты - 59.933314, 30.314217 🗺 Место на карте 📷 andrei_mikhailov 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>13.01.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28363</t>
+  </si>
+  <si>
+    <t>🗽 Мемориальный комплекс «Героям-панфиловцам», Волоколамский муниципальный округ #МосковскаяОбласть 📌 Комплекс был торжественно открыт 6 мая 1975 года к 30‑летию Победы в Великой Отечественной войне, став важным памятником памяти о подвиге народа. 📍 Координаты - 55.982371, 36.034689 🗺 Место на карте 📷 @matkazantsev_creative 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Мемориал #Скульптура</t>
+  </si>
+  <si>
+    <t>13.01.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28358</t>
+  </si>
+  <si>
+    <t>Высшее образование дистанционно от 6700 ₽/мес. Поступи в Московский технологический институт! — Высшее образование в московском вузе без выезда на сессии. — Полностью дистанционный онлайн-формат. — Обучайся дома, на работе, в путешествии. — Диплом государственного образца. — 73 направления и программы обучения. — Программа колледж + вуз без ЕГЭ. Скидка 10% на платное обучение при оплате за год. Подать заявку #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.01.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28357</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Баскунчак, Ахтубинский район #АстраханскаяОбласть 📌 Озеро Баскунчак известно как «соляное озеро России» — здесь добывают соль ещё с XIII века. 📍 Координаты - 48.205632, 46.866476 🗺 Место на карте 📷 От подписчика Sergey K. 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>13.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28355</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Белое, Игнатовское городское поселение #УльяновскаяОбласть 📌 Дно озера в основном илистое, а в прибрежной зоне местами песчаное. Около 60% поверхности воды покрыто растительностью. 📍 Координаты - 53.854531, 47.581306 🗺 Место на карте 📷 Автор - Илья Золотов 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>13.01.26 04:14</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28352</t>
+  </si>
+  <si>
+    <t>12.01.26 20:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/28351</t>
+  </si>
+  <si>
+    <t>💦 Водопад Кивач, Кончезерское сельское поселение #РеспубликаКарелия 📌 Здесь открываются красивые виды на водопад и окружающую природу, а также можно сделать множество удачных фотографий. 📍 Координаты - 62.267263, 33.980517 🗺 Место на карте 📷 @matkazantsev_creative 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Водопад</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4754,62 +7646,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H497"/>
+  <dimension ref="A1:H827"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1067.596" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="1132.438" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -15829,50 +18721,5660 @@
       <c r="H496">
         <v>2</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497">
         <v>25153</v>
       </c>
       <c r="B497" t="s">
         <v>1456</v>
       </c>
       <c r="C497" t="s">
         <v>1457</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>1458</v>
       </c>
       <c r="E497">
         <v>3053</v>
       </c>
       <c r="G497">
         <v>12</v>
       </c>
       <c r="H497">
         <v>1</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>86825</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E498">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>86826</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E499">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>86827</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E500">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>86828</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E501">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>86829</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E502">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>86830</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E503">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>86831</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E504">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>86832</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E505">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>86833</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E506">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>86834</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E507">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>86835</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E508">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>86836</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E509">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>86837</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E510">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>86838</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E511">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>86839</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E512">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>86840</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E513">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>86841</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E514">
+        <v>2464</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>86842</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E515">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>86843</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E516">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>86844</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E517">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>86845</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E518">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>86846</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E519">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>86847</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E520">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>86848</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E521">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>86849</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E522">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>86850</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E523">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>86851</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E524">
+        <v>2046</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>86852</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E525">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>86853</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E526">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>86854</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E527">
+        <v>2808</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>86855</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E528">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>86856</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E529">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>86857</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E530">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>86858</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E531">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>86859</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E532">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>86860</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E533">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>86861</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E534">
+        <v>2683</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>86862</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E535">
+        <v>2902</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>86863</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E536">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>86864</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E537">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>86865</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E538">
+        <v>2443</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>86866</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E539">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>86867</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E540">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>86868</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E541">
+        <v>2728</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>86869</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E542">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>86870</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E543">
+        <v>2679</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>86871</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E544">
+        <v>2511</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>86872</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E545">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>86873</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E546">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>86874</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E547">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>86875</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E548">
+        <v>3615</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>86876</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E549">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>86877</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E550">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>86878</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E551">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>86879</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E552">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>86880</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E553">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>86881</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E554">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>86882</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E555">
+        <v>2623</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>86883</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E556">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>86884</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E557">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>86885</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E558">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>86886</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E559">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>86887</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E560">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>86888</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E561">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>86889</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E562">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>86890</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E563">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>86891</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E564">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>86892</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E565">
+        <v>3255</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>86893</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E566">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>86894</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E567">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>86895</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E568">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>86896</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E569">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>86897</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E570">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>86898</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E571">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>86899</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E572">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>86900</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E573">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>86901</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E574">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>86902</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E575">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>86903</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E576">
+        <v>3410</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>86904</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E577">
+        <v>2935</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>86905</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E578">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>86906</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E579">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>86907</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E580">
+        <v>3271</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>86908</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E581">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>86909</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E582">
+        <v>3213</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>86910</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E583">
+        <v>2776</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>86911</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E584">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>86912</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E585">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>86913</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E586">
+        <v>3045</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>86914</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E587">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>86915</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E588">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>86916</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E589">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>86917</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E590">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>86918</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E591">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>86919</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E592">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>86920</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E593">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>86921</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E594">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>86922</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E595">
+        <v>2062</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>86923</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E596">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>86924</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E597">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>86925</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="E598">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>86926</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E599">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>86927</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E600">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>86928</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E601">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>86929</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E602">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>86930</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E603">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>86931</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E604">
+        <v>2467</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>86932</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E605">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>86933</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E606">
+        <v>3368</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>86934</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E607">
+        <v>2626</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>86935</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E608">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>86936</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E609">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>86937</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E610">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>86938</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E611">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>86939</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E612">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>86940</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="E613">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>86941</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E614">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>86942</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E615">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>86943</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E616">
+        <v>3263</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>86944</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E617">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>86945</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="E618">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>86946</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E619">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>86947</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E620">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>86948</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="E621">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>86949</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E622">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>86950</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E623">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>86951</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E624">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>86952</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E625">
+        <v>3152</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>86953</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E626">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>86954</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E627">
+        <v>3322</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>86955</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E628">
+        <v>2647</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>86956</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E629">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>86957</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E630">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>86958</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E631">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>86959</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E632">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>86960</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E633">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>86961</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E634">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>86962</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E635">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>86963</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E636">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>86964</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E637">
+        <v>2342</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>86965</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E638">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>86966</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E639">
+        <v>3239</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>86967</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E640">
+        <v>3252</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>86968</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E641">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>86969</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E642">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>86970</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E643">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>86971</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E644">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>86972</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E645">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>86973</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E646">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>86974</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E647">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>86975</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E648">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>86976</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E649">
+        <v>3519</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>86977</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E650">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>86978</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E651">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>86979</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E652">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>86980</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E653">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>86981</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="E654">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>86982</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E655">
+        <v>2692</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>86983</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E656">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>86984</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E657">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>86985</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E658">
+        <v>3139</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>86986</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E659">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>86987</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E660">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>86988</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E661">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>86989</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E662">
+        <v>3581</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>86990</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E663">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>86991</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E664">
+        <v>2736</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>86992</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E665">
+        <v>3822</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>86993</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E666">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>86994</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E667">
+        <v>3400</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>86995</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E668">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>86996</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E669">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>86997</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E670">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>86998</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E671">
+        <v>3306</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>86999</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E672">
+        <v>2851</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>87000</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E673">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>87001</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E674">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>87002</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E675">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>87003</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E676">
+        <v>3670</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>87004</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C677" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E677">
+        <v>3423</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>87005</v>
+      </c>
+      <c r="B678" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C678" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E678">
+        <v>3561</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>87006</v>
+      </c>
+      <c r="B679" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C679" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E679">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>87007</v>
+      </c>
+      <c r="B680" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C680" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E680">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>87008</v>
+      </c>
+      <c r="B681" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C681" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E681">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>87009</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E682">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>87010</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E683">
+        <v>3588</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>87011</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E684">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>87012</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E685">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>87013</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E686">
+        <v>4288</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>87014</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E687">
+        <v>3320</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>87015</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E688">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>87016</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E689">
+        <v>3071</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>87017</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E690">
+        <v>3318</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>87018</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E691">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>87019</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="E692">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>87020</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E693">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>87021</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E694">
+        <v>3094</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>87022</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E695">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>87023</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E696">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>87024</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E697">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>87025</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E698">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>87026</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E699">
+        <v>3732</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>87027</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E700">
+        <v>3488</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>87028</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E701">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>87029</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E702">
+        <v>3605</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>87030</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E703">
+        <v>3882</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>87031</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E704">
+        <v>3514</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>87032</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E705">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>87033</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E706">
+        <v>3922</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>87034</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E707">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>87035</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E708">
+        <v>2468</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>87036</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E709">
+        <v>3019</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>87037</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E710">
+        <v>3067</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>87038</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E711">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>87039</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E712">
+        <v>3869</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>87040</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E713">
+        <v>3819</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>87041</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E714">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>87042</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E715">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>87043</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E716">
+        <v>3418</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>87044</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E717">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>87045</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E718">
+        <v>2638</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>87046</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E719">
+        <v>3796</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>87047</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E720">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>87048</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E721">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>87049</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E722">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>87050</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E723">
+        <v>3223</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>87051</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E724">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>87052</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E725">
+        <v>3339</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>87053</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E726">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>87054</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E727">
+        <v>3639</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>87055</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E728">
+        <v>4371</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>87056</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E729">
+        <v>3855</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>87057</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E730">
+        <v>3696</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>87058</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E731">
+        <v>3367</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>87059</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E732">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>87060</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E733">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>87061</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E734">
+        <v>3262</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>87062</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E735">
+        <v>3911</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>87063</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E736">
+        <v>3475</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>87064</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E737">
+        <v>2662</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>87065</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E738">
+        <v>3872</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>87066</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E739">
+        <v>3805</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>87067</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E740">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>87068</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E741">
+        <v>4426</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>87069</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E742">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>87070</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E743">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>87071</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E744">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>87072</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E745">
+        <v>3734</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>87073</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E746">
+        <v>4451</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>87074</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E747">
+        <v>3702</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>87075</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E748">
+        <v>2714</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>87076</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E749">
+        <v>4368</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>87077</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E750">
+        <v>3407</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>87078</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E751">
+        <v>3127</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>87079</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E752">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>87080</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="E753">
+        <v>3327</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>87081</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E754">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>87082</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E755">
+        <v>3887</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>87083</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E756">
+        <v>3484</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>87084</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E757">
+        <v>3287</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>87085</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E758">
+        <v>3298</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>87086</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E759">
+        <v>3383</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>87087</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E760">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>87088</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E761">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>87089</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E762">
+        <v>3466</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>87090</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E763">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>87091</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E764">
+        <v>4664</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>87092</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E765">
+        <v>3607</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>87093</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E766">
+        <v>2691</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>87094</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E767">
+        <v>3877</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>87095</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E768">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>87096</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E769">
+        <v>3855</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>87097</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E770">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>87098</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E771">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>87099</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E772">
+        <v>3437</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>87100</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2265</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E773">
+        <v>3577</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>87101</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E774">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>87102</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E775">
+        <v>3615</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>87103</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E776">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>87104</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E777">
+        <v>3857</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>87105</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E778">
+        <v>3501</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>87106</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E779">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>87107</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E780">
+        <v>3601</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>87108</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E781">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>87109</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E782">
+        <v>2755</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>87110</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E783">
+        <v>4020</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>87111</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E784">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>87112</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E785">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>87113</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E786">
+        <v>3844</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>87114</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E787">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>87115</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E788">
+        <v>3483</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>87116</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E789">
+        <v>6221</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>87117</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E790">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>87118</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E791">
+        <v>3052</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>87119</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E792">
+        <v>3698</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>87120</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E793">
+        <v>3766</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>87121</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E794">
+        <v>4013</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>87122</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E795">
+        <v>3473</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>87123</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E796">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>87124</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E797">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>87125</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E798">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>87126</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E799">
+        <v>2716</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>87127</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E800">
+        <v>4428</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>87128</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="E801">
+        <v>3466</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>87129</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E802">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>87130</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E803">
+        <v>3107</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>87131</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E804">
+        <v>3328</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>87132</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E805">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>87133</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E806">
+        <v>3325</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>87134</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E807">
+        <v>3476</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>87135</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E808">
+        <v>3403</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>87136</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E809">
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>87137</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E810">
+        <v>4230</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>87138</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E811">
+        <v>3558</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>87139</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E812">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>87140</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="E813">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>87141</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E814">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>87142</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E815">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>87143</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="E816">
+        <v>3171</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>87144</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E817">
+        <v>3456</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>87145</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2396</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="E818">
+        <v>4181</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>87146</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="E819">
+        <v>3888</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>87147</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2401</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2402</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E820">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>87148</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E821">
+        <v>3904</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>87149</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E822">
+        <v>3986</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>87150</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E823">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>87151</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E824">
+        <v>4051</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>87152</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E825">
+        <v>3879</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>87153</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E826">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>87154</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E827">
+        <v>4286</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">