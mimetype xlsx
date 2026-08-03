--- v1 (2026-04-05)
+++ v2 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3534">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -7281,50 +7281,3383 @@
     <t>🌊 Озеро Баскунчак, Ахтубинский район #АстраханскаяОбласть 📌 Озеро Баскунчак известно как «соляное озеро России» — здесь добывают соль ещё с XIII века. 📍 Координаты - 48.205632, 46.866476 🗺 Место на карте 📷 От подписчика Sergey K. 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Озеро</t>
   </si>
   <si>
     <t>13.01.26 05:30</t>
   </si>
   <si>
     <t>t.me/viewrussia/28355</t>
   </si>
   <si>
     <t>🌊 Озеро Белое, Игнатовское городское поселение #УльяновскаяОбласть 📌 Дно озера в основном илистое, а в прибрежной зоне местами песчаное. Около 60% поверхности воды покрыто растительностью. 📍 Координаты - 53.854531, 47.581306 🗺 Место на карте 📷 Автор - Илья Золотов 🎞 Прислать свои фотографии #Природа #Озеро</t>
   </si>
   <si>
     <t>13.01.26 04:14</t>
   </si>
   <si>
     <t>t.me/viewrussia/28352</t>
   </si>
   <si>
     <t>12.01.26 20:00</t>
   </si>
   <si>
     <t>t.me/viewrussia/28351</t>
   </si>
   <si>
     <t>💦 Водопад Кивач, Кончезерское сельское поселение #РеспубликаКарелия 📌 Здесь открываются красивые виды на водопад и окружающую природу, а также можно сделать множество удачных фотографий. 📍 Координаты - 62.267263, 33.980517 🗺 Место на карте 📷 @matkazantsev_creative 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>24.07.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31174</t>
+  </si>
+  <si>
+    <t>🏝 Остров Рейнеке, Владивостокский городской округ #ПриморскийКрай 📌 В советский период на острове работали колхозы, развивалось сельское хозяйство и добыча морских ресурсов. Сегодня основными занятиями местных жителей остаются рыболовство и туризм. 📍 Координаты - 42.907696, 131.729444 🗺 Место на карте 📷 matveyvlc_aero ☑️ Подпишитесь на нас в MAX #Природа #Остров</t>
+  </si>
+  <si>
+    <t>24.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31169</t>
+  </si>
+  <si>
+    <t>🏔 Гора Мехтыген, Черекский район #КабардиноБалкарскаяРеспублика 📌 Благодаря своей форме и слоистым известняково-доломитовым породам гора часто воспринимается как природная крепость или «каменный замок», особенно при взгляде со стороны перевалов. 📍 Координаты - 43.120183, 43.533406 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>24.07.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31168</t>
+  </si>
+  <si>
+    <t>Экспедиция: Ульяновск юрского периода Ты можешь прийти на берег Волги, ткнуть лопаткой в обрыв, и вытащить вещь которую последний раз трогал живой организм 140 миллионов лет назад. Никто до тебя за всю историю планеты не держал её в руках. И ты заберёшь её домой. Это не аттракцион и не аниматоры. Это настоящая палеонтологическая экспедиция в Ундоры 17-19 июля. Сопровождение научного сотрудника музея, раскопки, экскурсия в Ундоровский музей, мастер класс по препарированию окаменелостей, проживание и питание. Тут находят аммониты с живым перламутром, белемниты, зубы доисторических акул и даже кости ихтиозавров и плезиозавров. Если ты найдёшь что то уникальное твоё имя останется навсегда в карточке экспоната музея. Всё остальное ты забираешь себе. Стоимость 40 000 ₽ на человека. Осталось 7 мест! 📱 Перейти на сайт #реклама 16+ paleopark.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31167</t>
+  </si>
+  <si>
+    <t>🏛 Водонапорная башня, Инта #РеспубликаКоми 📌 С 2012 года башня входит в состав краеведческого музея. На первых двух ярусах разместился музей «Политических репрессий». Его официальное открытие состоялось 4 октября 2014 года, а посещение организовано по билетам в составе групп до 10 человек. 📍 Координаты - 66.041090, 60.135409 🗺 Место на карте 📷 @geography_of_travel 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #ВодонапорнаяБашня</t>
+  </si>
+  <si>
+    <t>23.07.26 23:48</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31166</t>
+  </si>
+  <si>
+    <t>Средства для стирки с выгодой! Скидка 25% на Lenor, Ariel, Tide в Любимой категории Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.07.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31165</t>
+  </si>
+  <si>
+    <t>🌳 Парк Галицкого #КраснодарскийКрай 📌 Одной из особенностей парка являются необычные ландшафтные решения: здесь созданы холмы, амфитеатры, «водный лабиринт», смотровые площадки и пространства с разным характером оформления. 📍 Координаты - 45.042294, 39.032549 🗺 Место на карте 📷 dimaslobanovKRD 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>23.07.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31160</t>
+  </si>
+  <si>
+    <t>🌲 Природный парк «Ергаки», Ермаковский район #КрасноярскийКрай 📌 Ежегодно Ергаки посещают более 120 тысяч туристов, которых привлекают пешие маршруты, горные пейзажи, озёра и необычные скальные формы. 📍 Координаты - 52.807614, 93.294864 🗺 Место на карте 📷 maxksenzov ☑️ Подпишитесь на нас в MAX #Природа #Парк</t>
+  </si>
+  <si>
+    <t>23.07.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31154</t>
+  </si>
+  <si>
+    <t>Дизельные генераторы. Цена от 268 400₽. Заходите! Гарантия до 3 лет. Более 10 лет на рынке. Доставка до 15 дней. Более 1000 товаров Узнать больше #реклама sale-generators.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.07.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31153</t>
+  </si>
+  <si>
+    <t>🌳 Парк Победы, Ессентуки #СтавропольскийКрай 📌 На территории парка сохранились исторические зелёные насаждения: здесь растут дубы, ясени, клёны, липы, каштаны и хвойные деревья, многие из которых имеют значительный возраст. 📍 Координаты - 44.056405, 42.866535 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>23.07.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31149</t>
+  </si>
+  <si>
+    <t>🌉 Калинов мост, Зольский район, земли ГУП Аурсентх #КабардиноБалкарскаяРеспублика 📌 Территория вокруг Калинова моста относится к местам с высокой природной ценностью: здесь сохранились участки горных экосистем с луговой растительностью и лесными массивами. 📍 Координаты - 43.433580, 42.531625 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа</t>
+  </si>
+  <si>
+    <t>23.07.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31143</t>
+  </si>
+  <si>
+    <t>Декоративная штукатурка для стен от компании СЕТТЕФ! Хотите обновить свое пространство и добавить в него уникальности? Декоративные штукатурки от Сеттеф – идеальное решение! 👌 Мы предлагаем широкий ассортимент текстур и цветов, которые помогут создать атмосферу уюта и стиля в вашем доме. Наши штукатурки легко наносятся и обладают отличной прочностью. 👍Они идеально подходят для любых помещений: от гостиной до ванной. С их помощью можно визуально изменить размеры комнаты, добавить глубину и текстуру стен. У нас есть варианты для каждого: классические, современные и даже экстравагантные решения! 🏠 Не упустите шанс подчеркнуть свою индивидуальность с помощью качественных материалов от Сеттеф. Закажите образцы и получите консультацию от наших специалистов! 📞 Преобразите свой дом с Сеттеф уже сегодня! ❤️ Узнать больше #реклама settef.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31142</t>
+  </si>
+  <si>
+    <t>🌊 Эко-парк Долина водопадов #РеспубликаКарелия 📌 Каскад водопадов на реке Иййоки — живописный природный объект, отличающийся красотой и мощью. Посещение этого места позволяет почувствовать силу природы и увидеть впечатляющие пейзажи. 📍 Координаты - 61.477248, 30.030568 🗺 Место на карте 📷 От подписчика Алексея Коцарева 🎞 Прислать свои фотографии #Природа #Экопарк</t>
+  </si>
+  <si>
+    <t>23.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31138</t>
+  </si>
+  <si>
+    <t>🌳 Национальный парк «Ладожские шхеры» #РеспубликаКарелия 📌 Ладожские шхеры — архипелаг из более чем 300 скалистых островов на северном и северо-западном побережье Ладожского озера. Их название имеет скандинавское происхождение и означает скалистые острова или их группы. Образование шхер связано с деятельностью ледников и тектоническими процессами: ледниковое выпахивание разрушало породы, формируя котловины и скальные выступы, которые со временем превратились в острова и заполнились водой. Это уникальный природный комплекс, так как подобные формы рельефа чаще встречаются в морских акваториях. 📍 Координаты - 61.531305, 30.470705 🗺 Место на карте 📷 От подписчицы Medvedeva_Art24 ☑️ Подпишитесь на нас в MAX #Природа #Парк</t>
+  </si>
+  <si>
+    <t>22.07.26 19:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31133</t>
+  </si>
+  <si>
+    <t>🌊 Бадукские озера, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Самое крупное и глубокое из трёх озёр — Третье Бадукское озеро. Его площадь составляет около 3,6 гектара, длина — около 330 метров, ширина — около 200 метров, а глубина достигает 9 метров. 📍 Координаты - 43.377496, 41.656452 🗺 Место на карте 📷 Тур клуб Пятый элемент ☑️ Подпишитесь на нас в MAX #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>22.07.26 19:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31127</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Семицветное, Архызское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Семицветное озеро имеет ледниковое происхождение: оно сформировалось в результате деятельности древних ледников, создавших чашу водоёма среди горных пород. 📍 Координаты - 43.487363, 41.075540 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>22.07.26 18:19</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31123</t>
+  </si>
+  <si>
+    <t>Aliée Istanbul — дизайнерский отель на Золотом Роге Пятизвездочный отель Aliee с панорамным видом в Стамбуле. Современная эстетика, приватная атмосфера и спокойный ритм в центре Стамбула. Без лишнего пафоса — только стиль, пространство и комфорт✨. 📱Забронируйте, пока есть доступные даты! Узнать цену #реклама alieeistanbul.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.07.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31122</t>
+  </si>
+  <si>
+    <t>🌳 Парк "Воронежские озёра", Самара #СамарскаяОбласть 📌 Водоёмы парка имеют важное экологическое значение: они служат местом обитания водоплавающих птиц, земноводных и различных видов рыб. 📍 Координаты - 53.243155, 50.223637 🗺 Место на карте 📷 pytihestvia63 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>22.07.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31117</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Донгуз-Орун-Кёль, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Главная особенность Донгуз-Орун-Кёля — необычный цвет воды. Из-за взвеси минеральных частиц, поступающих с ледников, озеро часто приобретает бирюзово-зелёный оттенок. 📍 Координаты - 43.220682, 42.466633 🗺 Место на карте 📷 Тур клуб Пятый элемент ☑️ Подпишитесь на нас в MAX #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>22.07.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31111</t>
+  </si>
+  <si>
+    <t>Кроссоверы HONGQI. Гармония в движении. Кроссоверы HONGQI созданы для тех, кто ценит статус, комфорт и уверенность за рулем. Выразительный дизайн, премиальные материалы, передовые технологии и высокий уровень оснащения делают каждую поездку особенной. От городских улиц до загородных маршрутов — мощность, комфорт и безопасность сопровождают вас на каждом километре пути. Почувствуйте гармонию технологий и роскоши. Запишитесь на тест-драйв HONGQI уже сегодня. Узнать больше #реклама hongqi.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.07.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31110</t>
+  </si>
+  <si>
+    <t>🗾 Мыс Птичий, Корсаковский городской округ #СахалинскаяОбласть 📌 Главная особенность мыса — причудливые скальные формы, созданные многолетним воздействием моря, ветра и перепадов температур. Берег представляет собой сочетание утёсов, каменных уступов и бухт. 📍 Координаты - 46.634762, 143.515670 🗺 Место на карте 📷 yulia_guslyakova 🎞 Прислать свои фотографии #Природа #Мыс</t>
+  </si>
+  <si>
+    <t>22.07.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31103</t>
+  </si>
+  <si>
+    <t>Забронируйте отдых в отеле Swissôtel The Bosphorus Отель в центре Стамбула, где величие Босфора встречается с безупречным сервисом: ✨ Проживание в номерах с великолепным видом на пролив ✨ Рестораны с уникальными блюдами и террасами у воды ✨ Wellness-пространство для отдыха и восстановления Окунитесь в атмосферу, где энергия мегаполиса сочетается с гармонией. Узнайте больше! Узнать больше #реклама swissotelthebosphorus.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31102</t>
+  </si>
+  <si>
+    <t>🗻 Грот Дианы, Пятигорск, парк Цветник #СтавропольскийКрай 📌 Сооружение выполнено в виде полукруглой каменной ниши с массивными колоннами, создающими эффект природной пещеры. 📍 Координаты - 44.035778, 43.081726 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Природа #Грот</t>
+  </si>
+  <si>
+    <t>21.07.26 20:47</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31101</t>
+  </si>
+  <si>
+    <t>Бесконтактные платежи со SberPay Подключите оплату телефоном и совершайте покупки одним касанием смартфона ✅ Без пластиковой карты ✅ Работает везде и без интернета ✅ Подключение за пару минут ✅ Кэшбэк за покупки Узнать больше Финансовые услуги оказывает: ПАО Сбербанк. #реклама sberbank.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.07.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31100</t>
+  </si>
+  <si>
+    <t>🏔 Гора Развалка, Железноводск #СтавропольскийКрай 📌 Название горы связано с её необычной формой: массив напоминает гору, «развалившуюся» на отдельные каменные глыбы и скальные участки. 📍 Координаты - 44.153280, 43.033018 🗺 Место на карте 📷 101shag ☑️ Подпишитесь на нас в MAX #Природа #Гора</t>
+  </si>
+  <si>
+    <t>21.07.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31095</t>
+  </si>
+  <si>
+    <t>🏛 Музей Старого Радио, село Красный Яр #СамарскаяОбласть 📌 Коллекция музея включает старинные радиоприёмники, радиолы, проигрыватели, патефоны, магнитофоны и телерадиолы разных периодов XX века. 📍 Координаты - 53.495196, 50.386244 🗺 Место на карте 📷 bud_kak_doma_putnik1911 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>21.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31090</t>
+  </si>
+  <si>
+    <t>иСток - платформа для авторов фото и видео из России. Мы не просто храним контент - мы помогаем талантам превратить любимое дело в источник дохода. В нашем канале ты первым узнаешь: ⚡ о новых возможностях и обновлениях платформы; ⚡ о востребованных темах и трендах; ⚡ о конкурсах, акциях и специальных проектах; ⚡ о тонкостях работы с платформой: от загрузки файлов до вывода средств; ⚡о лайфхаках, которые помогут увеличить доход от каждого кадра. Присоединяйся. Подписаться #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.07.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31089</t>
+  </si>
+  <si>
+    <t>🏕Хотите отключиться от шума и найти внутреннюю опору? Представьте: несколько дней среди гор, воды и тишины. Без городской суеты, без дедлайнов - только вы и природа. Авторские ретриты "Аврора Ретрит" на Алтае, Камчатке и Урале помогают отпустить лишнее, восстановить баланс и уехать с ощущением лёгкости. ✨Группы до 12 человек. Сильные локации, живые эмоции и 50+ ярких моментов счастья. Выбирайте даты и место, где хочется побыть собой. 👇🏻Подписывайтесь на Telegram-канал и выбирайте свой ретрит. https://t.me/+m5qWehLG6sNiZGYy</t>
+  </si>
+  <si>
+    <t>21.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31085</t>
+  </si>
+  <si>
+    <t>🏛 Кафедральный собор Успения Пресвятой Богородицы, Астрахань #АстраханскаяОбласть 📌 Внутри собора находился один из самых высоких иконостасов России — восьмиярусная конструкция высотой около 23 метров, выполненная нижегородскими мастерами. 📍 Координаты - 46.349357, 48.033120 🗺 Место на карте 📷 От подписчицы Елены О. 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>21.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31084</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Старое, Кисловодск #СтавропольскийКрай 📌 Старое озеро было создано в 1950-х годах совместными усилиями рабочих, пенсионеров и школьников на окраине города. Для этого в природной низине, через которую протекала река Аликоновка, построили плотину. 📍 Координаты - 43.914125, 42.692709 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>21.07.26 02:34</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31079</t>
+  </si>
+  <si>
+    <t>Секретный канал про путешествия На канале «Шествие и Путь» ребята пишут не про банальные «10 отелей за 500 ₽», а про живые маршруты и реальный опыт путешествий от первого лица. Это именно те истории, после которых хочется закрыть ноутбук, открыть карту и... просто поехать 🚗 ✨ Можно составить себе вишлист на годы вперед! Тут как большие бесплатные гайды, например, по яркой поездке в Стамбул, так и идеи, куда выбраться на выходные. А еще: нюансы по получению шенгена, годные и проверенные лично лайфхаки, промпты для ИИ, чтобы путешествия были простыми и выгодными, обзоры полезных сервисов, подборки акций на отели и авиабилеты. Короче, если хочется путешествий с душой, практичных советов, а не дежурных постов «сходить на главную площадь» с фотографиями со стоков, то это тот канал, который стоит сохранить! Узнать больше #реклама 16+ taplink.cc О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.07.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31078</t>
+  </si>
+  <si>
+    <t>🏛 Волостное правление, посёлок городского типа Верх-Нейвинский #СвердловскаяОбласть 📌 Архитектура здания отражает характерные черты уездных и волостных учреждений того времени — сдержанный фасад, симметричную композицию и практичное общественное назначение. 📍 Координаты - 57.266887, 60.131010 🗺 Место на карте 📷 FEELIN по Уралу ☑️ Подпишитесь на нас в MAX #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>20.07.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31072</t>
+  </si>
+  <si>
+    <t>Не подавайте на банкротство! Новый способ списать долги По ФЗ №127 "О несостоятельности" гражданам разрешено списать долги Узнать больше Банкротство влечет негативные последствия, в том числе ограничения на получение кредита и повторное банкротство в течение пяти лет. Предварительно обратитесь к своему кредитору и в МФЦ. #реклама тест-на-банкротство.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31071</t>
+  </si>
+  <si>
+    <t>🏔 Горная гряда "Сундуки", Орджоникидзевский район #РеспубликаХакасия 📌 Общая площадь территории горной гряды составляет около 2100 гектаров. Она включает природные ландшафты, археологические памятники и уникальные геологические объекты. 📍 Координаты - 54.669858, 89.709905 🗺 Место на карте 📷 tretyakov_foto ☑️ Подпишитесь на нас в MAX #Природа #Гора</t>
+  </si>
+  <si>
+    <t>20.07.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31069</t>
+  </si>
+  <si>
+    <t>🌳 Самарский зоопарк, Самара #СамарскаяОбласть 📌 Среди редких обитателей зоопарка — дальневосточный леопард, один из самых редких представителей семейства кошачьих в мире. Вид включён в международные программы охраны природы. 📍 Координаты - 53.222952, 50.163380 🗺 Место на карте 📷 bud_kak_doma_putnik1911 🎞 Прислать свои фотографии #Природа #Зоопарк</t>
+  </si>
+  <si>
+    <t>20.07.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31064</t>
+  </si>
+  <si>
+    <t>Официальный канал всесезонного курорта «Манжерок» Всесезонный горный курорт «Манжерок» в Telegram! Первыми узнавайте о спецпредложениях, новых программах отдыха и эксклюзивных акциях. Добро пожаловать. Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.07.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31060</t>
+  </si>
+  <si>
+    <t>🏔 Кекур "Пьющий верблюд", Хасанский район #ПриморскийКрай 📌 Высота кекура составляет около 34 метров, а протяжённость маршрута к объекту — примерно 1,1 км. Это относительно короткий туристический путь, подходящий для прогулки по побережью. 📍 Координаты - 42.862152, 131.438104 🗺 Место на карте 📷 knittttinglena ☑️ Подпишитесь на нас в MAX #Природа #Кекур</t>
+  </si>
+  <si>
+    <t>20.07.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31059</t>
+  </si>
+  <si>
+    <t>🌳 Японский сад, Краснодар #КраснодарскийКрай 📌 Территория сада разделена на несколько тематических зон, где посетители проходят через разные типы ландшафтов — от открытых пространств до тихих участков с водой и каменными композициями. 📍 Координаты - 45.043962, 39.037329 🗺 Место на карте 📷 dimaslobanovKRD 🎞 Прислать свои фотографии #Природа #Сад</t>
+  </si>
+  <si>
+    <t>20.07.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31055</t>
+  </si>
+  <si>
+    <t>Yandex Ecom Open Air — летнее событие про онлайн-продажи Yandex Ecom Open Air 2026 объединяет деловую программу, живое общение и атмосферу фестиваля в одном потоке. Здесь обсуждают технологии, которые становятся частью среды. Исследуют силы, которые влияют на весь рынок. Находят новые связи, идеи и точки роста. В течение дня пространство фестиваля наполняют выступления, дискуссии, встречи, специальные форматы, музыка и активности партнёров. Присоединиться к происходящему можно из любой точки — на площадке фестиваля или через онлайн-трансляцию. Зарегистрироваться #реклама 18+ ecomfest.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31054</t>
+  </si>
+  <si>
+    <t>🏛 Башня с часами, Кисловодск #СтавропольскийКрай 📌 Башня с часами у вокзала является одной из узнаваемых достопримечательностей города — её нередко фотографируют туристы сразу по прибытии в Кисловодск. 📍 Координаты - 43.901307, 42.721064 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>20.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31053</t>
+  </si>
+  <si>
+    <t>🏔 Пик Парабола, Каратузский район #КрасноярскийКрай 📌 Скальные поверхности отличаются удивительной гладкостью, из-за чего создаётся ощущение почти искусственной обработки камня, хотя это результат длительного природного выветривания и эрозии. 📍 Координаты - 52.837629, 93.396602 🗺 Место на карте 📷 Сергей Токарев 🎞 Прислать свои фотографии #Природа #Пик #Скала</t>
+  </si>
+  <si>
+    <t>19.07.26 23:36</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31052</t>
+  </si>
+  <si>
+    <t>В Домбай всей семьёй – по семейному тарифу В отеле TAUKEL 4* есть просторные номера с видами на горы и собственной кухней – удобно для отдыха с детьми. Вас ждут завтраки «шведский стол», туры и экскурсии для всей семьи, SPA с тёплым бассейном, хамамом и сауной. Семейный тариф доступен при бронировании на официальном сайте. Узнать цену Номер реестровой записи: С092026022062. #реклама 16+ taukeldombay.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.07.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31047</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, Зольский район #КабардиноБалкарскаяРеспублика 📌 Лучшее время для посещения Каракая-Су — конец весны и лето, когда после таяния снега и ледников поток становится наиболее полноводным и впечатляющим. 📍 Координаты - 43.441340, 42.548926 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>19.07.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31041</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Монастырское, городской округ Лермонтов #СтавропольскийКрай 📌 Летом на поверхности озера можно увидеть цветущие кувшинки, придающие этому месту особую живописность. 📍 Координаты - 44.085011, 43.010189 🗺 Место на карте 📷 Аня Солнечная ☑️ Подпишитесь на нас в MAX #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>19.07.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31036</t>
+  </si>
+  <si>
+    <t>Не знаешь, куда поехать на выходных? 🤔 Идеи разбросаны по соцсетям, сохранёнкам и заметкам, а найти реально классное место рядом — целая проблема. Поэтому мы сделали приложение «Красивые места России» • Горы, озёра и водопады • Необычные места • Маршруты и поездки выходного дня • Локации по всей России на одной карте Открываешь приложение → находишь место → едешь Без долгого поиска и хаоса из сохранёнок. Скачать: • App Store • Google Play • RuStore</t>
+  </si>
+  <si>
+    <t>19.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31035</t>
+  </si>
+  <si>
+    <t>🗾 Мыс Поворотный, Партизанский муниципальный округ #ПриморскийКрай 📌 Мыс отличается скалистыми берегами и обрывистым рельефом, из-за чего подход к нему со стороны моря затруднён и требует осторожности для судоходства. 📍 Координаты - 42.676568, 133.044123 🗺 Место на карте 📷 Александр Коваль 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Мыс</t>
+  </si>
+  <si>
+    <t>19.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31033</t>
+  </si>
+  <si>
+    <t>🏛 Храм Преображения Господня, Чебаркуль #ЧелябинскаяОбласть 📌 С 2011 года при храме начало формироваться Сестричество милосердия 📍 Координаты - 54.976287, 60.349499 🗺 Место на карте 📷 Инна Дмитриева 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>18.07.26 19:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31031</t>
+  </si>
+  <si>
+    <t>Высшее образование, которое помещается в смартфоне Учеба не должна ставить жизнь на паузу. В Московском технологическом институте (МТИ) мы убрали бюрократию, поездки на сессии и сделали адекватные цены. ✅ Учитесь онлайн — дома, в пробке или в командировке. ✅ Диплом государственного образца (ГОЗНАК). ✅ Никакой бумажной волокиты — за вами закреплен личный куратор. ✅ Более 100 направлений: Стройка, энергетика, IT, экономика. ✅ Доступно: от 7500 ₽/мес. (доступна оплата мат. капиталом). Уже есть диплом колледжа? Срок обучения можно сократить до 3,5 лет за счет перезачета дисциплин. Сделайте шаг к повышению или новой карьере. Перейти на сайт #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31030</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Южные Культуры», Сириус #КраснодарскийКрай 📌 В 1930-е годы парк «Южные культуры» получил статус дендрологического и стал одним из центров изучения и выращивания южных и экзотических растений в СССР. 📍 Координаты - 43.417405, 39.935743 🗺 Место на карте 📷 Гид по Сочи 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>18.07.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31023</t>
+  </si>
+  <si>
+    <t>🏛 Часовня Параскевы Пятницы, Центральный район, Красноярск #КрасноярскийКрай 📌 Современное каменное здание часовни было построено в 1852–1855 годах на средства красноярского купца и золотопромышленника Петра Ивановича Кузнецова. Авторами проекта стали архитекторы Яков Алфеев и Яков Набалов. 📍 Координаты - 56.023638, 92.859733 🗺 Место на карте 📷 filinin_wallpapers ☑️ Подпишитесь на нас в MAX #Архитектура #Часовня</t>
+  </si>
+  <si>
+    <t>18.07.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31022</t>
+  </si>
+  <si>
+    <t>Оборудование для хлебобулочных и кондитерских изделий Возможна покупка в лизинг. Гарантия 12 месяцев. С доставкой по России Узнать больше #реклама golfstream.org О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.07.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31021</t>
+  </si>
+  <si>
+    <t>⛰ Устиновский карьер, городской округ Миасс, Устиновский каньон #ЧелябинскаяОбласть 📌 Известняки, из которых сложены стены каньона, имеют возраст около 300 миллионов лет. Эти породы сформировались в древнем море, существовавшем на территории современного Южного Урала в каменноугольный период. 📍 Координаты - 54.869221, 59.971080 🗺 Место на карте 📷 Медвежьими тропами | Никита и Урал 🎞 Прислать свои фотографии #Природа #Карьер</t>
+  </si>
+  <si>
+    <t>18.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31015</t>
+  </si>
+  <si>
+    <t>🏛 Мечеть-медресе "Ляля-Тюльпан", Уфа #РеспубликаБашкортостан 📌 Строительство мечети велось с 1989 по 1998 год по проекту архитектора В. В. Давлятшина и было завершено как один из крупнейших исламских комплексов России конца XX века. 📍 Координаты - 54.819614, 56.055868 🗺 Место на карте 📷 Максим Бергман 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Мечеть</t>
+  </si>
+  <si>
+    <t>18.07.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31011</t>
+  </si>
+  <si>
+    <t>T7 — самый популярный SUV 2026 Новый лидер сегмента SUV в России по данным Автостат. От 2 485 000 ₽ Узнать больше #реклама tenet.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31010</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Семёрка, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Ледник находится в зоне резко континентального высокогорного климата: здесь длинная снежная зима и короткое прохладное лето, а температура на высотах большую часть года остаётся ниже нуля. 📍 Координаты - 43.203358, 42.508949 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>17.07.26 20:16</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31009</t>
+  </si>
+  <si>
+    <t>Прошла половина лета Выгореть ещё успеем. А пока лето — отправляемся загорать. И не просто так, а со скидкой 5000 рублей по промокоду NETSIL от Яндекс Путешествий. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.07.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31008</t>
+  </si>
+  <si>
+    <t>⛺️ Поляна Эммануэля, урочище Джилы-Су #КабардиноБалкарскаяРеспублика 📌 Поляна расположена на высоте около 2500 метров над уровнем моря. Отсюда открываются виды на северные склоны Эльбруса, горные хребты и долину реки Кызылкол. 📍 Координаты - 43.431969, 42.517026 🗺 Место на карте 📷 Тур клуб Пятый элемент ☑️ Подпишитесь на нас в MAX #Природа</t>
+  </si>
+  <si>
+    <t>17.07.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31004</t>
+  </si>
+  <si>
+    <t>🏔 Гора Кольцо, городской округ Кисловодск #СтавропольскийКрай 📌 Скала сложена песчаниками, относящимися к осадочным породам. Миллионы лет выветривания и эрозии сформировали необычную форму, благодаря которой гора получила название «Кольцо». 📍 Координаты - 43.941463, 42.693632 🗺 Место на карте 📷 bud_kak_doma_putnik1911 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>17.07.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31000</t>
+  </si>
+  <si>
+    <t>Бытовая химия Fairy и Mr. Proper с выгодой! Скидка 20% на Fairy и Mr. Proper в Любимой категории на Яндекс Маркете Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.07.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30999</t>
+  </si>
+  <si>
+    <t>🏛 Музей японских автомобилей «Гайдзин», Владивосток #ПриморскийКрай 📌 Основу экспозиции составляет частная коллекция автомобилей японского производства, многие из которых относятся к 1970–1990-м годам — периоду расцвета классического японского автопрома. 📍 Координаты - 43.108987, 131.960269 🗺 Место на карте 📷 Александр Раугалло ☑️ Подпишитесь на нас в MAX #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>17.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30995</t>
+  </si>
+  <si>
+    <t>🗽 Монумент Дружбы, Уфа #РеспубликаБашкортостан 📌 Монумент Дружбы — объект культурного наследия России федерального значения; памятник истории находится под государственной охраной. 📍 Координаты - 54.711788, 55.963511 🗺 Место на карте 📷 Максим Бергман 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>17.07.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30992</t>
+  </si>
+  <si>
+    <t>Жизнь у моря на Кипре начинается здесь Купить недвижимость на Кипре — значит инвестировать в стиль жизни и будущее. Виллы с панорамными видами, уютные апартаменты и доходные коммерческие площади для тех, кто ценит красоту, престиж и разумный расчёт. Доходность до 6% в год. А ещё это шанс жить в месте, куда другие приезжают отдыхать. Не упустите возможность — премиум-объекты Кипра всегда в цене. Вступайте в наш телеграм канал: Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30991</t>
+  </si>
+  <si>
+    <t>🌳 Олимпийский парк, Сириус #КраснодарскийКрай 📌 Здесь можно увидеть архитектуру масштабных олимпийских объектов, включая ледовый дворец «Айсберг», стадион «Фишт» и конькобежный центр «Адлер-Арена». 📍 Координаты - 43.406571, 39.954435 🗺 Место на карте 📷 @Sochi_mecht 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Природа #Парк</t>
+  </si>
+  <si>
+    <t>16.07.26 19:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30988</t>
+  </si>
+  <si>
+    <t>Отдых на побережье Белека в сердце Средиземноморья! ✨Исключительное лето на побережье Средиземного моря в Белеке. Откройте для себя предложения раннего бронирования в Sirene Belek Hotel — просто нажмите на ссылку! Узнать больше #реклама sirene.com.tr О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30987</t>
+  </si>
+  <si>
+    <t>🏔 Конжаковский камень, городской округ Карпинск #СвердловскаяОбласть 📌 Ежегодно на гору проходят массовые восхождения, среди которых наиболее известен «Конжаковский марафон» — спортивное мероприятие, объединяющее бегунов и туристов. 📍 Координаты - 59.632138, 59.134817 🗺 Место на карте 📷 Медвежьими тропами | Никита и Урал 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>16.07.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30981</t>
+  </si>
+  <si>
+    <t>🌳 Городской парк «Сквер Калевала» #РеспубликаКарелия 📌 Торжественное открытие сквера «Калевала» состоялось 4 июля 2019 года 📍 Координаты - 61.520387, 30.198512 🗺 Место на карте 📷 От подписчика Алексея Коцарева 🎞 Прислать свои фотографии #Природа #Сквер</t>
+  </si>
+  <si>
+    <t>16.07.26 17:41</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30976</t>
+  </si>
+  <si>
+    <t>Инвестируйте в реальный бизнес Платформа с готовыми проектами. Старт от 10 000 ₽. Понятно и просто. Узнать больше #реклама bizmall.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30975</t>
+  </si>
+  <si>
+    <t>🌳 Пешеходный экологический маршрут «Тропа Голицына» #РеспубликаКрым 📌 Экологическая тропа считается одним из самых живописных пешеходных маршрутов Крыма. Она проходит вдоль морского побережья, ведёт через гроты, где когда-то располагались хранилища шампанских вин, пересекает хвойные рощи, выходит к Царскому пляжу и завершается у древней Таврской лестницы 📍 Координаты - 44.825244, 34.915474 🗺 Место на карте 📷 От подписчицы Апиш Натальи ☑️ Подпишитесь на нас в MAX #Природа #ЭкоТропа</t>
+  </si>
+  <si>
+    <t>16.07.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30971</t>
+  </si>
+  <si>
+    <t>🏛 Дворец Харакс, городской округ Ялта #РеспубликаКрым 📌 В 1909 году Николай II посетил Харакс во время одной из своих поездок по Крыму. 📍 Координаты - 44.430111, 34.115122 🗺 Место на карте 📷 От подписчицы Апиш Натальи ☑️ Подпишитесь на нас в MAX #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>16.07.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30970</t>
+  </si>
+  <si>
+    <t>Аэролодка ALLIGATOR пройдет там, где не пройдут другие! Для рыбалки, охоты, экспедиций — там, где нет пути, но есть желание идти дальше. ✅Мощность до 500 л. с. ✅ Готовая комплектация в наличии ✅ Доставка по всей России за 3 дня Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30969</t>
+  </si>
+  <si>
+    <t>🏛 Ротонда "Эолова Арфа", Пятигорск #СтавропольскийКрай 📌 Она была построена в 1831–1832 годах по проекту братьев Бернардацци — архитекторов, активно формировавших облик раннего курортного Пятигорска. 📍 Координаты - 44.040301, 43.086808 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Беседка</t>
+  </si>
+  <si>
+    <t>16.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30968</t>
+  </si>
+  <si>
+    <t>🏛 Декорации фильма «Сердце Пармы», городской округ Губаха #ПермскийКрай 📌 Часть декораций не демонтировали после съёмок: их планировали использовать как туристический объект и реконструкцию исторической среды Перми Великой. 📍 Координаты - 58.869684, 57.628808 🗺 Место на карте 📷 Валентина Ломайкина 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>15.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30965</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура «Рыбаки», Петрозаводск #РеспубликаКарелия 📌 Скульптура «Рыбаки» установлена на Онежской набережной Петрозаводска в 1991 году. Её автором является скульптор кубинского происхождения Рафаэль Консуэгра, который лично приезжал в город и принимал участие в монтаже своей композиции. 📍 Координаты - 61.791569, 34.383756 🗺 Место на карте 📷 От подписчицы Medvedeva_Art24 ☑️ Подпишитесь на нас в MAX #Архитектура#Скульптура</t>
+  </si>
+  <si>
+    <t>15.07.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30964</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Нюхти, Красновишерский муниципальный округ #ПермскийКрай 📌 Первое научное описание озера было выполнено Е. П. Дорофеевым в 1971 году. 📍 Координаты - 60.145074, 56.814532 🗺 Место на карте 📷 От подписчика Алексея Зиновьева 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>15.07.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30959</t>
+  </si>
+  <si>
+    <t>Галерея квартир в центре Астрахани с видами на Волгу! 🏠 Представьте квартиру, в которую можно приезжать отдыхать, словно на юг. Астрахань — именно такое место: тёплый климат, Волга, рыбалка мирового уровня, арбузы и особая культурная атмосфера. Идеальным выбором станет квартира в клубном доме «Федерация» на Комсомольской набережной — пространстве, где комфорт сочетается с эстетикой и современным искусством. — Гранд-лобби — Квартиры с террасами — Вид на Волгу — Двор-сад Для покупателей из других городов «Федерация» — это не только уютная точка притяжения на юге, но и инвестиция: спрос на премиальное жильё в Астрахани растёт, а цены стабильно укрепляются. Проект реализует RES DEVELOPMENT — девелопер полного цикла. ✅ Ответьте на пару вопросов — и получите подборку планировок с ценами и ипотечными решениями. Узнать больше Проектная декларация на сайте https://наш.дом.рф/. #реклама mrqz.me О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.07.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30958</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, Зольский район #КабардиноБалкарскаяРеспублика 📌 Водопад представляет собой узкий каскад высотой около 30 метров, состоящий из нескольких ступеней. Посещать это место можно в любое время года. 📍 Координаты - 43.441340, 42.548926 🗺 Место на карте 📷 Сибирская Душа 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>15.07.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30955</t>
+  </si>
+  <si>
+    <t>🔭 «Вертолётка», посёлок Управленческий #СамарскаяОбласть 📌 «Вертолётка» — популярная смотровая площадка и благоустроенное общественное пространство, расположенное на высоком берегу Волги; отсюда открываются панорамные виды на реку, Жигулёвские и Сокольи горы. 📍 Координаты - 53.344181, 50.197718 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Природа #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>15.07.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30946</t>
+  </si>
+  <si>
+    <t>Пусть этим летом у каждого будет своё маленькое путешествие. 🌿 Неважно, будет ли это далёкая экспедиция или вечерняя поездка к озеру, где давно хотелось встретить закат. Иногда именно такие спонтанные выезды становятся самыми ценными воспоминаниями. Когда отключаешься от суеты, открываешь для себя новое место и просто наслаждаешься моментом. А если не знаете, куда отправиться в следующий раз, загляните в приложение «Красивые места России»— там можно найти идеи для новых поездок по всей стране.❤</t>
+  </si>
+  <si>
+    <t>15.07.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30945</t>
+  </si>
+  <si>
+    <t>🌲 Хутор Дюрсо, городской округ Новороссийск #КраснодарскийКрай 📌 Хутор Дюрсо — небольшой морской курорт в составе городского округа Новороссийск, расположенный на побережье Чёрного моря. Его главная достопримечательность — галечный пляж длиной около 350 метров и чистая вода в открытой бухте. 📍 Координаты - 44.684694, 37.564019 🗺 Место на карте 📷 От подписчицы Апиш Натальи ☑️ Подпишитесь на нас в MAX #Природа</t>
+  </si>
+  <si>
+    <t>15.07.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30942</t>
+  </si>
+  <si>
+    <t>🏔 Гора Верхний Джинал, Зольский район #КабардиноБалкарскаяРеспублика 📌 С северного склона Джинальского хребта, в районе горы, берут начало реки Юца, Джуца и Псиншоко, а с южного склона — река Козада. 📍 Координаты - 43.841105, 42.854545 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>15.07.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30936</t>
+  </si>
+  <si>
+    <t>Ваш летний отдых Jumeirah Saadiyat Island предлагает спокойную атмосферу на побережье, где белоснежные пляжи встречаются с водами Аравийского залива. Насладитесь изысканной кухней, восстановите силы в отмеченном наградами спа-центре и любуйтесь прекрасными видами на море на протяжении всего пребывания. Просторные люксы с одной–тремя спальнями и виллы с двумя–пятью спальнями и частными бассейнами обеспечивают уединение и комфорт в элегантной современной обстановке. Частный пляж, SAL Beach Club, велнес-центр, студия пилатеса, а также корты для тенниса и падела — каждый момент создан для лёгкой и гармоничной островной жизни. Записаться #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30935</t>
+  </si>
+  <si>
+    <t>🏛 Беседка «Храм любви», Кисловодск #СтавропольскийКрай 📌 Оригинальная беседка, построенная в 1889 году, была утрачена, а на новом месте возвели другую конструкцию, лишь стилизованную под исторический облик. 📍 Координаты - 43.894716, 42.721308 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Беседка</t>
+  </si>
+  <si>
+    <t>15.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30933</t>
+  </si>
+  <si>
+    <t>🏝 Виды с Фестивального острова #СамарскаяОбласть 📌 Фестивальный пляж — это место, где можно насладиться атмосферой спокойствия и гармонии на песчаном берегу Волги с видом на Жигулёвские горы. 📍 Координаты - 53.466283, 49.905459 🗺 Место на карте 📷 @okoloturizms 🎞 Прислать свои фотографии #Природа #Остров</t>
+  </si>
+  <si>
+    <t>15.07.26 02:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30931</t>
+  </si>
+  <si>
+    <t>Новинки от Braun Оригинальные бритвы, триммеры и эпиляторы с гарантией. Точность, комфорт и стиль — вместе с Braun Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30930</t>
+  </si>
+  <si>
+    <t>🏛 Винодельня «Шато де Талю», Геленджик #КраснодарскийКрай 📌 «Шато де Талю» — одна из самых современных и известных виноделен России; основана в 2005 году и сочетает производство вина, гастрономию и энотуризм. 📍 Координаты - 44.542135, 38.085652 🗺 Место на карте 📷 @bazhenoff_yurii 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Винодельня</t>
+  </si>
+  <si>
+    <t>14.07.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30926</t>
+  </si>
+  <si>
+    <t>🚨 Маяк Жонкиер, Александровск-Сахалинский район #СахалинскаяОбласть 📌 Жонкиер считается одним из старейших маяков на острове. Он находится на западном побережье Сахалина. Маяк был построен в 1897 году для обеспечения навигации в северной части Татарского пролива и на подходах к порту Александровский. 📍 Координаты - 50.888721, 142.118346 🗺 Место на карте 📷 @yulia_guslyakova 🎞 Прислать свои фотографии #Архитектура #Маяк</t>
+  </si>
+  <si>
+    <t>14.07.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30922</t>
+  </si>
+  <si>
+    <t>Станьте менеджером маркетплейсов Научитесь выбирать ниши, считать экономику, продвигать товары и освойте нейросети. Узнать больше #реклама 16+ netology.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30921</t>
+  </si>
+  <si>
+    <t>🏛 Храм во имя Георгия Победоносца, село Хрящёвка #СамарскаяОбласть 📌 Храм освящён в честь великомученика Георгия Победоносца — одного из наиболее почитаемых святых в православии, который считается символом мужества и победы добра над злом. 📍 Координаты - 53.815520, 49.089335 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>14.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30919</t>
+  </si>
+  <si>
+    <t>🌲 Парк им. Букреева П. В, посёлок Гончарка #РеспубликаАдыгея 📌 Прибрежная часть дендрологического парка имени П. В. Букреева украшена крупными вытянутыми и округлыми камнями — аммонитами, представляющими собой окаменевшие раковины древних моллюсков. Эти обитатели морского дна существовали более 100 миллионов лет назад. 📍 Координаты - 44.807283, 39.947622 🗺 Место на карте 📷 От подписчицы Апиш Натальи ☑️ Подпишитесь на нас в MAX #Природа #Парк</t>
+  </si>
+  <si>
+    <t>14.07.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30913</t>
+  </si>
+  <si>
+    <t>Новый электро кроссовер EVOLUTE i-JOY от 2 049 000₽* Компактный инновационный городской электро кроссовер EVOLUTE i-JOY оснащен медиасистемой нового поколения с интеграцией со смартфоном и набором интеллектуальных ассистентов водителя. В EVOLUTE i-JOY доступна быстрая зарядка с 30% до 80% за 18 минут. Это идеальный автомобиль для ежедневных поездок по городу и за его пределы, он помогает не только быстро добраться до места назначения, но и экономит ваш бюджет - бесплатные парковки и проезд по платным трассам, экономия на топливе, ТО и транспортном налоге до 500 000₽ в год**. Цена – от 2 049 000₽, господдержка 925 000₽*. Получить предложение! Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30912</t>
+  </si>
+  <si>
+    <t>🏛 Село Хоэ, Александровск-Сахалинский район #СахалинскаяОбласть 📌 Село было основано в 1886 году. 📍 Координаты - 51.319791, 142.181328 🗺 Место на карте 📷 @yulia_guslyakova 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Природа #Село</t>
+  </si>
+  <si>
+    <t>14.07.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30908</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Сылтранкёль, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Название Сылтранкёль в переводе с тюркского языка означает «красивое озеро», и оно полностью соответствует своему значению. 📍 Координаты - 43.325626, 42.674162 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>14.07.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30902</t>
+  </si>
+  <si>
+    <t>Гибридный полноприводный кроссовер EVOLUTE i-SPACE 4x4 Российский гибридный кроссовер EVOLUTE i-SPACE 4x4 оснащен двумя электродвигателями. Максимальная мощность – 367 л.с., при этом налогооблагаемая мощность – 159 л.с. Быстрая зарядка с 30% до 80% за 20 минут, панорамная крыша, просторный салон на 5 мест, 15,6" мультимедиа со встроенными онлайн сервисами и интеграцией со смартфоном — всё, что нужно для комфортной поездки. Экономия владения более 400 000₽ в год на топливе, ТО и транспортном налоге*. Цена от 2 790 000₽, господдержка 925 000₽** и гибкие условия покупки***. Получить предложение! Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30900</t>
+  </si>
+  <si>
+    <t>🗻 Дидинский тоннель, городской округ Первоуральск #СвердловскаяОбласть 📌 Строительство тоннеля было завершено в 1918 году. Он эксплуатировался 77 лет и был закрыт в 1995 году из-за постепенного разрушения, вызванного грунтовыми водами. 📍 Координаты - 56.818624, 59.696919 🗺 Место на карте 📷 Валентина Ломайкина 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Тоннель</t>
+  </si>
+  <si>
+    <t>13.07.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30895</t>
+  </si>
+  <si>
+    <t>🚨 Маяк Слепиковского, Холмский городской округ #СахалинскаяОбласть 📌 Маяк на мысе Слепиковского практически полностью повторяет конструкцию маяка на мысе Ламанон. Он представляет собой круглую башню, соединённую коридорами со вспомогательными и жилыми помещениями, как и большинство маяков японской постройки на Сахалине. Также здесь использовалась система сбора дождевой воды для хозяйственных и технических нужд. 📍 Координаты - 47.302781, 141.967254 🗺 Место на карте 📷 @yulia_guslyakova 🎞 Прислать свои фотографии #Архитектура #Маяк</t>
+  </si>
+  <si>
+    <t>13.07.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30891</t>
+  </si>
+  <si>
+    <t>🏔 Гора Змейка, Минераловодский городской округ #СтавропольскийКрай 📌 Змейка — останцовая магматическая гора (лакколит), сформировавшаяся из застывшей магмы, которая не достигла поверхности. 📍 Координаты - 44.173693, 43.101800 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk ☑️ Подпишитесь на нас в MAX #Природа #Гора</t>
+  </si>
+  <si>
+    <t>13.07.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30885</t>
+  </si>
+  <si>
+    <t>13.07.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30884</t>
+  </si>
+  <si>
+    <t>🏔 Гора Верхний Джинал, Зольский район #КабардиноБалкарскаяРеспублика 📌 Высота горы составляет 1542 метра над уровнем моря. 📍 Координаты - 43.841105, 42.854545 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>13.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30878</t>
+  </si>
+  <si>
+    <t>🌋 Вулкан Карымская сопка, Елизовский район #КамчатскийКрай 📌 Относится к стратовулканам. Его абсолютная высота составляет 1469 м, а вершина имеет форму правильного усечённого конуса. Из кратера постоянно выделяются горячие газы. 📍 Координаты - 54.048010, 159.442758 🗺 Место на карте 📷 “Родом из тундры” 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Вулкан</t>
+  </si>
+  <si>
+    <t>13.07.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30877</t>
+  </si>
+  <si>
+    <t>13.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30876</t>
+  </si>
+  <si>
+    <t>🗾 Мыс Оларовского, Лазовский муниципальный округ #ПриморскийКрай 📌 Берега мыса обрывистые и каменистые, местами покрыты осыпями и редкой травянистой растительностью, характерной для прибрежных горных районов Приморья. 📍 Координаты - 42.868025, 133.922059 🗺 Место на карте 📷 @knittttinglena 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Мыс</t>
+  </si>
+  <si>
+    <t>13.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30871</t>
+  </si>
+  <si>
+    <t>🏛 Советская площадь, Уфа #РеспубликаБашкортостан 📌 Ансамбль площади формируют здания дореволюционного и советского периода, которые являются памятниками архитектуры и истории. На её территории также находятся второй в городе плоскостной фонтан и конный памятник М. М. Шаймуратову. 📍 Координаты - 54.721760, 55.948070 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Площадь</t>
+  </si>
+  <si>
+    <t>13.07.26 01:48</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30868</t>
+  </si>
+  <si>
+    <t>12.07.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30867</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Таватуй, Невьянский городской округ #СвердловскаяОбласть 📌 Озеро находится на высоте около 259 метров над уровнем моря и вытянуто с севера на юг. Его длина составляет примерно 8,5 км, а ширина — от 3 до 3,5 км. 📍 Координаты - 57.140240, 60.171694 🗺 Место на карте 📷 FEELIN по Уралу 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>12.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30862</t>
+  </si>
+  <si>
+    <t>🗽 Арт‑объект «Золотой дракон» в Зеркальном пруду Кагамиикэ, Краснодар #КраснодарскийКрай 📌 Дракон является одной из самых узнаваемых инсталляций парка «Краснодар» и органично вписывается в общую японскую стилистику сада, включающую мостики, пруды и павильоны. 📍 Координаты - 45.044084, 39.037563 🗺 Место на карте 📷 @begushy 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Скульптура #Пруд</t>
+  </si>
+  <si>
+    <t>12.07.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30861</t>
+  </si>
+  <si>
+    <t>Пластиковая карта Пэй — мгновенный кешбэк до 50% баллами ✨ Оформите пластиковую карту Пэй c мгновенным кешбэком. 0₽ — выпуск карты и её обслуживание. Закажите в приложении Яндекс Пэй ❤️ Узнать больше Финансовые услуги оказывает: АО "Яндекс Банк". #реклама 16+ pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30860</t>
+  </si>
+  <si>
+    <t>🗽 Арт‑объект «Сердце из рук», природный парк Маркотх #КраснодарскийКрай 📌 Скульптура находится на новом пешеходном маршруте — терренкуре «Маркотх» (вторая очередь). С этой точки, на высоте около 400–600 метров, открывается панорамный вид на Геленджикскую бухту. 📍 Координаты - 44.605213, 38.066665 🗺 Место на карте 📷 От подписчицы Юлии Шпуталовой ☑️ Подпишитесь на нас в MAX #Архитектура #Скульптура #Пруд</t>
+  </si>
+  <si>
+    <t>11.07.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30859</t>
+  </si>
+  <si>
+    <t>🏔 Гора Машук, Пятигорск #СтавропольскийКрай 📌 В некоторых источниках эта гора упоминается под названием Машуха. 📍 Координаты - 44.049995, 43.089056 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk ☑️ Подпишитесь на нас в MAX #Природа #Гора</t>
+  </si>
+  <si>
+    <t>11.07.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30853</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура «Рыбаки», Петрозаводск #РеспубликаКарелия 📌 Именно с этой скульптуры началась традиция размещения арт-объектов на Онежской набережной — впоследствии вдоль берега сформировалась целая галерея современной скульптуры. 📍 Координаты - 61.791569, 34.383756 🗺 Место на карте 📷 От подписчицы Medvedeva_Art24 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>11.07.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30852</t>
+  </si>
+  <si>
+    <t>Высшее образование онлайн — июльский набор в разгаре! ✅Учитесь в МТИ от 7500 ₽/мес. — Московский вуз: полностью дистанционно, учитесь дома или в путешествии. — Диплом гособразца и более 100 направлений (IT, инженерия, экономика, управление). — Поддержка личного куратора и 5 удобных способов оплаты. Не упустите время — подайте заявку в этом месяце! Узнать больше #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.07.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30851</t>
+  </si>
+  <si>
+    <t>🏜 Кудепстинский каньон #КраснодарскийКрай 📌 Кудепстинский каньон — это впадина длиной около 2,5 км, шириной 150–200 м и глубиной до 80–90 м. Его склоны сложены известняковыми породами и покрыты густой растительностью, включая мхи, папоротники и лианы. В отдельных местах встречается эффект «каньон в каньоне», когда река протекает по узкому руслу внутри более широкой расщелины. 📍 Координаты - 43.558689, 39.934574 🗺 Место на карте 📷 Гид по Сочи 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Каньон</t>
+  </si>
+  <si>
+    <t>11.07.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30844</t>
+  </si>
+  <si>
+    <t>💧 Бухта Тихая, Макаровский городской округ #СахалинскаяОбласть 📌 Большую часть бухты составляют крупные валуны и скальные образования высотой около 30 метров. Под воздействием морских волн валуны были обточены, а в основании скал образовались длинные узкие проходы. Основу этих скал составляют вулканические и осадочные породы. 📍 Координаты - 48.011151, 142.535777 🗺 Место на карте 📷 @yulia_guslyakova 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Бухта</t>
+  </si>
+  <si>
+    <t>11.07.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30840</t>
+  </si>
+  <si>
+    <t>Гостевой дом Валентина в Абхазии. Гагрский район от 2 000 ₽ с человека в сутки. Трёхразовое питание. Бассейн для детей, первая линия. Перейти на сайт #реклама valentinahouse.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30839</t>
+  </si>
+  <si>
+    <t>🏔 Пик Закан, Урупский район #КарачаевоЧеркесскаяРеспублика 📌 Склоны горы отличаются сравнительно мягким рельефом по сравнению с более высокими кавказскими вершинами, что делает её доступной для пеших восхождений. 📍 Координаты - 43.714414, 40.798974 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Пик</t>
+  </si>
+  <si>
+    <t>11.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30838</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Успения Пресвятой Богородицы в Новинках #СамарскаяОбласть 📌 Храм является объектом культурного наследия и остаётся важной архитектурной доминантой старого села Новинки. 📍 Координаты - 53.245650, 49.908983 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>10.07.26 21:42</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30835</t>
+  </si>
+  <si>
+    <t>Летняя коллекция для женщин Marc O’Polo Собираемся в отпуск с Marc O’Polo. Капсульная коллекция для каждого летнего дня. Перейти на сайт #реклама marc-o-polo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30833</t>
+  </si>
+  <si>
+    <t>🏝 Остров Тюлений #СахалинскаяОбласть 📌 Остров Тюлений входит в число особо охраняемых территорий, поэтому его посещение строго ограничено с целью сохранения и защиты местной экосистемы. 📍 Координаты - 48.502436, 144.629262 🗺 Место на карте 📷 @yulia_guslyakova 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Остров</t>
+  </si>
+  <si>
+    <t>09.07.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30828</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Николая Чудотворца, деревня Остров-Залит #ПсковскаяОбласть 📌 С 1958 по 2002 год настоятелем храма служил известный старец, протоиерей Николай Гурьянов. К нему за духовной поддержкой, советом и укреплением веры приезжали люди со всех уголков страны. После его кончины на острове сохранилась могила старца, которая и сегодня остается местом паломничества. 📍 Координаты - 58.011169, 28.074695 🗺 Место на карте 📷 Хлопотов АВ ☑️ Подпишитесь на нас в MAX #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>09.07.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30823</t>
+  </si>
+  <si>
+    <t>🏔 Гора Капкаташ, Белорецкий район #РеспубликаБашкортостан 📌 Гора Капкаташ, название которой с башкирского языка переводится как «каменные ворота», является второй по высоте вершиной хребта Баштау (Шатак). Её высота достигает 1099 метров над уровнем моря, а живописные виды и необычный рельеф делают это место популярным среди любителей природы и пеших походов. 📍 Координаты - 53.658849, 57.616776 🗺 Место на карте 📷 От подписчика s_grez_travel 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>09.07.26 17:44</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30818</t>
+  </si>
+  <si>
+    <t>09.07.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30817</t>
+  </si>
+  <si>
+    <t>🌊 Чиркейское водохранилище, Буйнакский район #РеспубликаДагестан 📌 «Море в горах» — так нередко называют Чиркейское водохранилище. Это крупнейший искусственный водоём на Северном Кавказе. Его площадь составляет 42,4 км², глубина достигает 220 метров, а ширина в отдельных местах превышает 5 километров. 📍 Координаты - 42.973330, 46.907075 🗺 Место на карте 📷 Наталья Краснова 🎞 Прислать свои фотографии #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>09.07.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30816</t>
+  </si>
+  <si>
+    <t>🏜 Дигорское ущелье, Ирафский район #РеспубликаСевернаяОсетияАлания 📌 Дигорское ущелье по праву считается одним из самых живописных мест Кавказа. Сюда приезжают любители гор и начинающие альпинисты, чтобы совершенствовать свои навыки и наслаждаться впечатляющими пейзажами. Помимо природных достопримечательностей, в ущелье сохранились древние крепости, сторожевые башни и старинные захоронения. Этот край также привлекает поклонников активного отдыха: здесь популярны горнолыжный спорт, велопоходы и водный туризм. 📍 Координаты - 42.901870, 43.614332 🗺 Место на карте 📷 От подписчика Ивана ☑️ Подпишитесь на нас в MAX #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>09.07.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30815</t>
+  </si>
+  <si>
+    <t>Идея — Реальность: ждём тебя на форумах Росмолодёжи 2026 28 событий, стажировки, конкурсы проектов и твоя точка входа в новые возможности Подавай заявку — myrosmol.ru Форумы Росмолодёжи – это — места для твоего развития: от стажировок до трудоустройства — возможность получить грант и реализовать свою идею — центры добровольчества, где ты можешь стать частью донорских регистров — площадки для открытого диалога с лидерами мнений и наставниками — события, которые проходят от Калининграда до Камчатки Регистрируйся на форумы по ссылке! Зарегистрироваться #реклама myrosmol.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30814</t>
+  </si>
+  <si>
+    <t>🏔 Гора Машук, Пятигорск #СтавропольскийКрай 📌 Гора Машук занимает центральное положение в городе. С её вершины открывается живописная панорама на регион КМВ, окружающие горы и Пятигорск. 📍 Координаты - 44.049995, 43.089056 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk ☑️ Подпишитесь на нас в MAX #Природа #Гора</t>
+  </si>
+  <si>
+    <t>09.07.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30810</t>
+  </si>
+  <si>
+    <t>🌳 Парк "Оленьи Ручьи", посёлок Бажуково #СвердловскаяОбласть 📌 «Оленьи Ручьи» — это охраняемая природная территория в Свердловской области, которая славится живописными скалами, лесными массивами и карстовыми пещерами. 📍 Координаты - 56.525809, 59.226006 🗺 Место на карте 📷 Валентина Ломайкина 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>09.07.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30806</t>
+  </si>
+  <si>
+    <t>Скидка — это приятно Неприятно, когда нет сил. А чтобы они появились, надо отдохнуть. Отдохнуть со скидкой — это приятно. Поэтому вот вам скидка: промокод NETSIL, который скинет 5000 рублей от цены отпускного жилья на Яндекс Путешествиях. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30805</t>
+  </si>
+  <si>
+    <t>🗾 Мыс Пассека, Находка #ПриморскийКрай 📌 Мыс Пассека пользуется популярностью у любителей природы и фотосъёмки: с высоты открываются панорамные виды на морскую акваторию и прибрежные скальные берега, которые особенно впечатляют в вечернее время на закате. 📍 Координаты - 42.759052, 132.807498 🗺 Место на карте 📷 Александр Коваль 🎞 Прислать свои фотографии #Природа #Мыс</t>
+  </si>
+  <si>
+    <t>09.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30801</t>
+  </si>
+  <si>
+    <t>🏛 Святой источник великомученика Пантелеимона Целителя, село Солохаул #КраснодарскийКрай 📌 Источник освящён в честь святого Пантелеимона Целителя, которого в православной традиции почитают как покровителя больных и врача-заступника. 📍 Координаты - 43.796549, 39.676952 🗺 Место на карте 📷 Гид по Сочи 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Природа #Источник</t>
+  </si>
+  <si>
+    <t>08.07.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30797</t>
+  </si>
+  <si>
+    <t>🌲 Поляна Тана, Ирафский район #РеспубликаСевернаяОсетияАлания 📌 Поляна Тана — живописное место, расположенное среди горных вершин и покрытое ярким ковром полевых цветов. Её главной особенностью является огромный валун необычной формы, известный под названием «Утюг». На поляне также находятся источники минеральной воды, богатой углекислым газом, которые выходят прямо из-под земли. 📍 Координаты - 42.893568, 43.577167 🗺 Место на карте 📷 От подписчика Ивана ☑️ Подпишитесь на нас в MAX #Природа</t>
+  </si>
+  <si>
+    <t>08.07.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30795</t>
+  </si>
+  <si>
+    <t>🌊 Центральный пруд, посёлок Гончарка #РеспубликаАдыгея 📌 Центральный пруд в посёлке Гончарка — живописный водоём, утопающий в зелени дендрологического парка. Его спокойная гладь отражает деревья и небо, создавая ощущение уединённого природного уголка. Это одно из самых уютных и атмосферных мест для прогулок и отдыха 📍 Координаты - 44.808368, 39.946107 🗺 Место на карте 📷 От подписчицы Апиш Натальи 🎞 Прислать свои фотографии #Природа #Пруд</t>
+  </si>
+  <si>
+    <t>08.07.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30794</t>
+  </si>
+  <si>
+    <t>TENET Т4L Актив/Active 2WD Двигатель: 1.5 Турбо Трансмиссия: Роботизированная Привод: Передний привод... Узнать больше #реклама tenet.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.07.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30793</t>
+  </si>
+  <si>
+    <t>🏔 Гора Змейка, Минераловодский городской округ #СтавропольскийКрай 📌 Вторая по площади останцовая гора Пятигорья после Бештау занимает около 20 км² территории. 📍 Координаты - 44.173693, 43.101800 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>08.07.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30787</t>
+  </si>
+  <si>
+    <t>🏔 Гора Капкаташ, Белорецкий район #РеспубликаБашкортостан 📌 Это скалистая вершина, с которой открываются живописные виды, а её склоны покрыты смешанными лесами. 📍 Координаты - 53.658849, 57.616776 🗺 Место на карте 📷 От подписчика s_grez_travel 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>08.07.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30782</t>
+  </si>
+  <si>
+    <t>Prosstore - магазин топовой техники. ⚡⚡Подписывайся на Prosstore - будь первым в курсе свежих поступлений и горячих предложений! В нашем канале - только стоящие товары, которые действительно заслуживают твоего внимания. 👍 Не пропусти выгодные находки⚡⚡ Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.07.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30781</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Петра и Павла на острове Верхнем #ПсковскаяОбласть 📌 Кроме храма Петра и Павла на острове можно увидеть поклонный крест, установленный местными жителями в честь преподобного Досифея. Он расположен примерно в пяти минутах ходьбы от церкви. Ранее здесь находился скит, где располагались Успенская церковь и келья Досифея. 📍 Координаты - 58.001068, 28.027303 🗺 Место на карте 📷 Хлопотов АВ ☑️ Подпишитесь на нас в MAX #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>08.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30775</t>
+  </si>
+  <si>
+    <t>🌊 Петрозаводская губа, Петрозаводск #РеспубликаКарелия 📌 До того как на берегу залива появился посёлок, в честь которого позже назвали город, сам залив назывался Соломенской губой или Соломялахтой. 📍 Координаты - 61.795029, 34.386210 🗺 Место на карте 📷 От подписчицы Medvedeva_Art24 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа</t>
+  </si>
+  <si>
+    <t>08.07.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30771</t>
+  </si>
+  <si>
+    <t>08.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30770</t>
+  </si>
+  <si>
+    <t>🌊 Аргазинское водохранилище #ЧелябинскаяОбласть 📌 Здесь обитают щука, окунь, судак, лещ и другие виды рыб, благодаря чему считается популярным местом для рыбалки на Южном Урале. 📍 Координаты - 55.386240, 60.381859 🗺 Место на карте 📷 FEELIN по Уралу 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>07.07.26 20:39</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30769</t>
+  </si>
+  <si>
+    <t>Мужские зимние кроссовки с мехом Dolce &amp; Gabbana STYLAR: брендовая одежда, обувь и аксессуары ✅ Премиальные бренды, которые ты знаешь — без лишних наценок и напрямую от поставщиков. Работаем уже более 5 лет! ⚡ Tom Ford, EA7, Burberry, Premiata, Moncler, Chrome Hearts, Loro Piana, Prada, Brunello Cucinelli, Hugo Boss, LV, Tommy Hilfiger, D&amp;G, Polo Ralph Lauren, Hermes и др. 🚗 Доставка с примеркой по Москве, в другие города России и СНГ — быстро, надёжно и без задержек. 💰 Скидки до -80% в нашем дисконт Telegram-канале. ❤️ Тысячи моделей в наличии, новинки каждый день — без переплат и лишней суеты! Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.07.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30768</t>
+  </si>
+  <si>
+    <t>🏛 Дом В. С. Прядилова, Нижний Новгород #НижегородскаяОбласть 📌 Дом В. С. Прядилова — памятник архитектуры в историческом центре Нижнего Новгорода, построенный в 1906–1908 годах по проекту архитектора С. А. Левкова в стиле модерн. 📍 Координаты - 56.321373, 44.003683 🗺 Место на карте 📷 От подписчицы M_art_lab 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>07.07.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30767</t>
+  </si>
+  <si>
+    <t>🏛 Памятник Валерию Павловичу Чкалову, Нижний Новгород #НижегородскаяОбласть 📌 Памятник торжественно открыт 15 декабря 1940 года — во вторую годовщину гибели Чкалова. 📍 Координаты - 56.330026, 44.009424 🗺 Место на карте 📷 От подписчицы M_art_lab ☑️ Подпишитесь на нас в MAX #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>07.07.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30766</t>
+  </si>
+  <si>
+    <t>MetaTrader 4 и Альпари — идеальная пара для трейдеров 46 валютных пар, бонус $500! Скачайте Metatrader 4 и торгуйте с Альпари Брокер Узнать больше Финансовые услуги оказывает: ООО «Альпари-Брокер». #реклама 16+ promo.alpari-broker.online О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.07.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30765</t>
+  </si>
+  <si>
+    <t>🏛 Спасо-Преображенский собор Мирожского монастыря, Псков #ПсковскаяОбласть 📌 Спасо-Преображенский собор Мирожского монастыря — храм XII века, один из лучших образцов домонгольской русской архитектуры. Его интерьеры полностью покрыты фресковой росписью. Датируется 1130-ми годами (30-ми годами XII века). 📍 Координаты - 57.806399, 28.328990 🗺 Место на карте 📷 Хлопотов АВ ☑️ Подпишитесь на нас в MAX #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>07.07.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30761</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Эльбрус признан самой высокой горой Европы, а его западная вершина поднимается до отметки 5642 метра над уровнем моря. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>07.07.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30760</t>
+  </si>
+  <si>
+    <t>07.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30759</t>
+  </si>
+  <si>
+    <t>🏔 Гора Уллу-Тау, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Уллу-Тау в переводе означает «Великая гора», однако в традициях местных народов её часто называют «Мать-гора», придавая ей сакральное значение и связывая с образом женского начала. 📍 Координаты - 43.174035, 42.824084 🗺 Место на карте 📷 От подписчика @dimka_pyatigorsk 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>07.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30753</t>
+  </si>
+  <si>
+    <t>💧 Бухта Новик #ПриморскийКрай 📌 Сегодня берега бухты Новик являются популярным местом отдыха у жителей Владивостока: здесь катаются на сапах и лодках, а также гуляют вдоль воды, особенно в тёплое время года. 📍 Координаты - 43.042777, 131.859099 🗺 Место на карте 📷 @matveyvlc_aero 🎞 Прислать свои фотографии #Природа #Бухта</t>
+  </si>
+  <si>
+    <t>06.07.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30751</t>
+  </si>
+  <si>
+    <t>🌊 Oзеро Теренкуль #ЧелябинскаяОбласть 📌 Озеро славится прозрачной водой и окружающими его сосновыми лесами, благодаря чему это место популярно среди туристов и жителей Челябинской области для отдыха. 📍 Координаты - 55.016861, 60.302208 🗺 Место на карте 📷 Катерина Карыгина 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>06.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30746</t>
+  </si>
+  <si>
+    <t>🔭 Смотровая площадка «Волжская жемчужина», Ставропольский район #СамарскаяОбласть 📌 С этой площадки открываются панорамные виды на Волгу и лесные массивы 📍 Координаты - 53.473670, 49.668646 🗺 Место на карте 📷 @okoloturizms 🎞 Прислать свои фотографии #Природа #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>06.07.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30744</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Донгуз-Орун-Кёль, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Озеро находится в Приэльбрусье и относится к числу самых живописных в этом регионе. 📍 Координаты - 43.220682, 42.466633 🗺 Место на карте 📷 101shag 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>06.07.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30743</t>
+  </si>
+  <si>
+    <t>06.07.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30742</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Тихое, Светлогорск #КалининградскаяОбласть 📌 Вокруг озера проложены прогулочные дорожки, установлены мостики и оборудованы зоны отдыха, благодаря чему это место считается одним из самых популярных для посещения в городе. 📍 Координаты - 54.938360, 20.151773 🗺 Место на карте 📷 От подписчика Матвея П. 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>06.07.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30739</t>
+  </si>
+  <si>
+    <t>06.07.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30738</t>
+  </si>
+  <si>
+    <t>🏛 Центр экологической культуры Дирекции ООПТ Пермского края, посёлок Набережный #ПермскийКрай 📌 Экспозиция представлена интерактивными зонами, макетами и мультимедийными экспонатами, которые посвящены природе Урала и системе заповедников России. 📍 Координаты - 60.442156, 57.077058 🗺 Место на карте 📷 Фотоблог Алексея Зиновьева 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>06.07.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30734</t>
+  </si>
+  <si>
+    <t>Новый формат luxury в Стамбуле. Отель Aliée Istanbul. Пятизвездочный отель Aliee с панорамным видом в Стамбуле. Бутик-отель у воды с акцентом на дизайн, гастрономию и атмосферу. Меньше суеты — больше пространства, тишины и визуального удовольствия. Редкий формат для Стамбула: вид на воду + современный стиль + приватность. ✨ Забронируйте, пока есть доступные даты! Узнать больше #реклама alieeistanbul.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30733</t>
+  </si>
+  <si>
+    <t>🌊 Эко-парк Долина водопадов #РеспубликаКарелия 📌 Здесь, среди соснового леса вдоль реки Ихаланйоки, можно увидеть каскад из четырёх водопадов и инсталляции саамских построек, создающие атмосферу единения с природой. 📍 Координаты - 61.477248, 30.030568 🗺 Место на карте 📷 От подписчика Алексея Коцарева 🎞 Прислать свои фотографии #Природа #Экопарк</t>
+  </si>
+  <si>
+    <t>06.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30731</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура «Рыбаки», Петрозаводск #РеспубликаКарелия 📌 Скульптура «Рыбаки» — абстрактная металлическая композиция, установленная на набережной Онежского озера. Она изображает двух людей, вместе вытягивающих сеть, символизируя сотрудничество, дружбу и общее дело. Памятник был подарен городу в 1991 году. 📍 Координаты - 61.791569, 34.383756 🗺 Место на карте 📷 От подписчицы Medvedeva_Art24 🎞 Прислать свои фотографии #Архитектура#Скульптура</t>
+  </si>
+  <si>
+    <t>05.07.26 22:16</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30730</t>
+  </si>
+  <si>
+    <t>05.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30729</t>
+  </si>
+  <si>
+    <t>🏛 Верблюды в районе села Кош-Агач #РеспубликаАлтай 📌 Количество солнечных дней здесь превышает 300 в год, благодаря чему район считается одним из самых солнечных мест в России. 📍 Координаты - 49.996569, 88.661603 🗺 Место на карте 📷 От подписчика Виталия 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>05.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30727</t>
+  </si>
+  <si>
+    <t>🏔 Белые скалы, остров Итуруп #СахалинскаяОбласть 📌 Белые скалы считаются одной из визитных карточек острова и включаются в популярные туристические маршруты вместе с вулканами, горячими источниками и бухтами Итурупа. 📍 Координаты - 45.271898, 148.274059 🗺 Место на карте 📷 Фотограф | Байкал | Иркутск 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Скала</t>
+  </si>
+  <si>
+    <t>04.07.26 21:03</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30721</t>
+  </si>
+  <si>
+    <t>Накопительный счёт в Сейвах со ставкой до 15% Сейв без срока — для тех, кто хочет держать деньги под рукой и получать доход каждый день ✨ • До 15% годовых • Ежедневна выплата процентов • Доход на фактический остаток Откройте Сейв онлайн и пользуйтесь деньгами без ограничений! Узнать больше Финансовые услуги оказывает: АО «Яндекс Банк» . #реклама pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.07.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30720</t>
+  </si>
+  <si>
+    <t>🏛 Кафедральный собор Успения Пресвятой Богородицы, Астрахань #АстраханскаяОбласть 📌 Храм был построен в период с 1698 по 1710 год по проекту архитектора Доменико Трезини и относится к числу первых каменных соборов на юге России. 📍 Координаты - 46.349357, 48.033120 🗺 Место на карте 📷 От подписчицы Елены О. 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>04.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30719</t>
+  </si>
+  <si>
+    <t>🏛 Водонапорная башня, Инта #РеспубликаКоми 📌 Эскиз проекта был разработан заключённым эстонско-шведского происхождения Артуром Тамвелиусом. Возведение башни осуществляли заключённые Минерального лагеря, всего в работах участвовало около 11 тысяч человек. Место строительства было выбрано с учётом наличия артезианской скважины, предназначенной для водоснабжения жилых кварталов посёлка-города. 📍 Координаты - 66.041090, 60.135409 🗺 Место на карте 📷 @geography_of_travel 🎞 Прислать свои фотографии #Архитектура #ВодонапорнаяБашня</t>
+  </si>
+  <si>
+    <t>04.07.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30718</t>
+  </si>
+  <si>
+    <t>Высшее образование дистанционно в МТИ! Получите диплом престижного московского вуза, не меняя привычный ритм жизни! • Полностью онлайн: учитесь в удобное время и в любом месте • Диплом гособразца: подтвердим квалификацию признанным документом • От 7500 ₽/мес.: без удара по вашему бюджету • Более 80 направлений: от IT и инженерии до экономики и управления • Программа 2 диплома: оптимально для поступающих без ЕГЭ • Персональный куратор: поддержим на каждом этапе – от поступления до защиты диплома • 5 способов оплатить обучение: подберём комфортный для вас ⚡Переходи на сайт и получи скидку 10%⚡ Перейти на сайт #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.07.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30717</t>
+  </si>
+  <si>
+    <t>🏔 Царев Курган, Красноярский район, рабочий посёлок Волжский #СамарскаяОбласть 📌 Подъём на вершину отличается плавностью и занимает примерно 30–40 минут. По маршруту размещены информационные стенды, скамейки и беседки для отдыха. На вершине оборудована смотровая площадка с крестом, установленным в честь 1000-летия крещения Руси. С этого места открываются панорамные виды на Волгу, Жигулёвские горы и Самару. 📍 Координаты - 53.423468, 50.122406 🗺 Место на карте 📷 Максим Бергман 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Курган</t>
+  </si>
+  <si>
+    <t>04.07.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30714</t>
+  </si>
+  <si>
+    <t>🏛 Парк Дружбы Народов, Самара #СамарскаяОбласть 📌 В национальных подворьях представлены реконструированные хозяйственные постройки, а также этнографические экспонаты, предметы быта и национальные костюмы. 📍 Координаты - 53.136928, 50.087028 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Природа #Парк #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>04.07.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30708</t>
+  </si>
+  <si>
+    <t>04.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30707</t>
+  </si>
+  <si>
+    <t>🏔 Галфедьские камни, муниципальное образование Кельчиюр #РеспубликаКоми 📌 Галфедьские камни представляют собой несколько десятков крупных конкреций почти идеальной сферической формы, которые обнажились в результате эрозии берегового склона 📍 Координаты - 65.282005, 52.937659 🗺 Место на карте 📷 @geography_of_travel 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Роща</t>
+  </si>
+  <si>
+    <t>04.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30703</t>
+  </si>
+  <si>
+    <t>🌲 Ботанический сад Самарского университета, Октябрьский район, Самара #СамарскаяОбласть 📌 Это одно из крупнейших и старейших ботанических учреждений России на Средней Волге, а также единственный ботанический сад во всём Среднем Поволжье, имеющий собственную оранжерею. 📍 Координаты - 53.216578, 50.179640 🗺 Место на карте 📷 Фото: Александр Филатов 🎞 Прислать свои фотографии #Природа #Сад</t>
+  </si>
+  <si>
+    <t>03.07.26 20:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30698</t>
+  </si>
+  <si>
+    <t>🏝 Остров Рейнеке, Владивостокский городской округ #ПриморскийКрай 📌 Рейнеке является популярным местом отдыха у туристов благодаря живописным скалистым берегам, уютным небольшим бухтам, песчаным пляжам и тёплому прозрачному морю. 📍 Координаты - 42.907696, 131.729444 🗺 Место на карте 📷 @matveyvlc_aero 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Остров</t>
+  </si>
+  <si>
+    <t>03.07.26 20:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30692</t>
+  </si>
+  <si>
+    <t>🏖 Берег у села Ягодное #СамарскаяОбласть 📌 Песчаные обрывы постепенно осыпаются и изменяют свою форму, поэтому ландшафт здесь остаётся «живым» и со временем может заметно меняться даже в течение нескольких лет. 📍 Координаты - 53.578483, 49.019116 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Природа</t>
+  </si>
+  <si>
+    <t>03.07.26 19:04</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30689</t>
+  </si>
+  <si>
+    <t>Уже отпуск? Отдыхай с WinePool! Узнать больше #реклама 16+ winepool.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.07.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30688</t>
+  </si>
+  <si>
+    <t>🏛 Храм в честь Святого великомученика Георгия Победоносца, Самара #СамарскаяОбласть 📌 Храм Георгия Победоносца получил диплом на международном архитектурном фестивале «Зодчество-2002» 📍 Координаты - 53.204713, 50.111680 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>03.07.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30684</t>
+  </si>
+  <si>
+    <t>🗾 Мыс Птичий, Корсаковский городской округ #СахалинскаяОбласть 📌 Среди местных жителей территория у Арки считается «местом силы». Здесь существует традиция складывать каменные пирамидки, и их возведение нередко сопровождается загадыванием желаний. 📍 Координаты - 46.634762, 143.515670 🗺 Место на карте 📷 @open_primorye 🎞 Прислать свои фотографии #Природа #Мыс</t>
+  </si>
+  <si>
+    <t>03.07.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30679</t>
+  </si>
+  <si>
+    <t>03.07.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30677</t>
+  </si>
+  <si>
+    <t>🌋 Горячие источники у вулкана Баранского, Курильский городской округ, остров Итуруп #СахалинскаяОбласть 📌 Сегодня горячие источники у вулкана Баранского являются одной из природных достопримечательностей острова Итуруп и включены в туристические маршруты, привлекая путешественников дикой природой и термальными зонами. 📍 Координаты - 45.080835, 147.990013 🗺 Место на карте 📷 Фотограф | Байкал | Иркутск 🎞 Прислать свои фотографии #Природа #Источник #Вулкан</t>
+  </si>
+  <si>
+    <t>03.07.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30670</t>
+  </si>
+  <si>
+    <t>03.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30669</t>
+  </si>
+  <si>
+    <t>🏛 Северный храм на Нижне-Архызском городище, Зеленчукский район #КарачаевоЧеркесскаяРеспублика 📌 Внутренние стены храма когда-то были украшены фресками, однако до наших дней они не сохранились. Часть росписей была зарисована Д. М. Струковым. Судя по его рисункам, больше всего фресок находилось на северных стенах и в барабане купола. Отдельные особенности росписей свидетельствуют о влиянии традиций византийской церковной живописи. 📍 Координаты - 43.691675, 41.486724 🗺 Место на карте 📷 От подписчика Иванес де Псемёнес 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>03.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30668</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект «Внутренний ребенок» в парке Галицкого #КраснодарскийКрай 📌 Название «Внутренний ребёнок» отсылает к широко используемому в психологии понятию, обозначающему часть личности, связанную с чувствами, уязвимостью, игрой и детскими переживаниями. 📍 Координаты - 45.039429, 39.028960 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>02.07.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30667</t>
+  </si>
+  <si>
+    <t>🌲 Ботанический сад Самарского университета, Октябрьский район, Самара #СамарскаяОбласть 📌 Ботанический сад был основан в 1932 году и является одним из старейших научных ботанических садов в регионе. Его создавали как базу для изучения растений и подготовки студентов. 📍 Координаты - 53.216578, 50.179640 🗺 Место на карте 📷 Фото: Александр Филатов 🎞 Прислать свои фотографии #Природа #Сад</t>
+  </si>
+  <si>
+    <t>02.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30662</t>
+  </si>
+  <si>
+    <t>💧 Бухта Дубовая, Кавалеровский район #ПриморскийКрай 📌 Бухта Дубовая получила своё название из-за дубовой рощи, растущей в прибрежной зоне. Однако известность ей придают кекуры с характерными названиями «Бутылка», «Курица» и «Слон». Это живописный участок побережья Японского моря. 📍 Координаты - 44.125130, 135.653578 🗺 Место на карте 📷 @knittttinglena 🎞 Прислать свои фотографии #Природа #Бухта</t>
+  </si>
+  <si>
+    <t>02.07.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30657</t>
+  </si>
+  <si>
+    <t>Мужская коллекция изо льна Универсальный выбор для лета Перейти на сайт #реклама marc-o-polo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.07.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30656</t>
+  </si>
+  <si>
+    <t>🏔 Гора Змейка, Минераловодский городской округ #СтавропольскийКрай 📌 Змейка официально имеет статус памятника природы краевого значения, её площадь превышает 1200 гектаров. 📍 Координаты - 44.173693, 43.101800 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>02.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30650</t>
+  </si>
+  <si>
+    <t>🏔 Гора Малый Кумардак, Белорецкий район #РеспубликаБашкортостан 📌 Для горы Малый Кумардак характерен выразительный природный рельеф: на склонах встречаются курумы — каменные россыпи с глубокими трещинами, а на вершине выделяются скальные выступы, напоминающие зубцы. Ландшафт дополняют участки редколесья и смешанных лесов. Курумы нередко называют «живыми» каменными полями, поскольку они постепенно смещаются под воздействием температурных перепадов. 📍 Координаты - 54.360697, 58.426196 🗺 Место на карте 📷 Денис Шляховой 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>02.07.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30647</t>
+  </si>
+  <si>
+    <t>Путешествия на Ваш вкус Путешествие мечты — в один клик! Три минуты — и билеты в Париж, отель в Праге и план на выходные уже ваши. Без нервов, переплат и бесконечного поиска. Лучшие предложения мира Мы сравниваем миллионы вариантов от 800+ авиакомпаний и 500 000+ отелей, чтобы вы получили идеальную цену и маршрут. Честная стоимость без «звездочек» Финальная цена на экране — это ровно та сумма, которую вы заплатите. Все налоги и сборы уже включены. Никаких скрытых доплат при оформлении. Забота 24/7 Рейс отменили? Потерялся багаж? Наши специалисты всегда на связи. Мы решим любой вопрос, пока вы наслаждаетесь поездкой. Откройте мир на своих условиях. Бронируйте легко и с удовольствием! Узнать больше #реклама max.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30646</t>
+  </si>
+  <si>
+    <t>🏔 Серебрянский камень, городской округ Карпинск #СвердловскаяОбласть 📌 С вершины и прилегающих гребней открываются виды на Конжаковский Камень, соседние хребты Северного Урала и бескрайние таёжные просторы. 📍 Координаты - 59.628682, 59.274792 🗺 Место на карте 📷 Екатерина Стадник 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>02.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30645</t>
+  </si>
+  <si>
+    <t>🏭 Саяно-Шушенская ГЭС, посёлок городского типа Черёмушки #РеспубликаХакасия 📌 Плотина станции достигает высоты примерно 242 метра и относится к числу самых высоких в мире. 📍 Координаты - 52.827065, 91.370832 🗺 Место на карте 📷 @ted_ns 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #ГЭС</t>
+  </si>
+  <si>
+    <t>01.07.26 21:44</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30642</t>
+  </si>
+  <si>
+    <t>Jumeirah Olhahali Island Наш элегантный курорт, состоящий исключительно из вилл, отличается современным средиземноморским дизайном и великолепным расположением в кристальных водах атолла Северный Мале. Всего 55 минут на скоростном катере или 15 минут на гидросамолете от международного аэропорта Мале. Переключитесь в режим релаксации. Записаться #реклама jumeirah.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.07.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30641</t>
+  </si>
+  <si>
+    <t>🏔 Каменный город, Гремячинский городской округ #ПермскийКрай 📌 Высота составляет 526 м над уровнем моря. Это один из самых известных природных памятников Пермского края — комплекс крупных камней и скал-останцев, образующих живописные «улочки», арки-ворота и тупики. 📍 Координаты - 58.722713, 57.633062 🗺 Место на карте 📷 Сергей Злобин 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Скала</t>
+  </si>
+  <si>
+    <t>01.07.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30636</t>
+  </si>
+  <si>
+    <t>🏛 Ставропольский государственный краевой театр оперетты, Пятигорск #СтавропольскийКрай 📌 Театр функционирует как репертуарный, представляя зрителям классические постановки, включая «Летучую мышь», «Цыганского барона», «Баядеру», «Графиню Марицу», «Сильву», «Прекрасную Елену», «Ключ на мостовой», «Званый ужин с итальянцами» и другие произведения. Кроме того, в репертуаре есть музыкальные сказки для детей. 📍 Координаты - 44.036929, 43.083692 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Театр</t>
+  </si>
+  <si>
+    <t>01.07.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30635</t>
+  </si>
+  <si>
+    <t>Авт. выкл. диф. тока (АВДТ) ДИФ-103 1P+N 25А C 30мА... Купить Авт. выкл. диф. тока (АВДТ) ДИФ-103 1P+N 25А C 30мА тип AC 4.5кА Dekraft в dek Узнать больше #реклама dek.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30634</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Покрова Пресвятой Богородицы в Чубовке #СамарскаяОбласть 📌 Рядом с церковью находится Чубовский родник, который известен уже более 200 лет. Он считается природным памятником и был освящён в 2007 году. 📍 Координаты - 53.406170, 50.577346 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>01.07.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30633</t>
+  </si>
+  <si>
+    <t>РУВИКИ - новая интернет-энциклопедия Интересуетесь всем на свете? Задаёте себе миллион вопросов? Любите интересные факты?😊 Канал энциклопедии РУВИКИ создан для вас 👍 Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30632</t>
+  </si>
+  <si>
+    <t>🏛 Дом купца Василия Попова, село Ижма #РеспубликаКоми 📌 Дом связан с именем купца Василия Попова, представителя торгового сословия, который в дореволюционный период активно участвовал в развитии местной экономики Ижемского края. 📍 Координаты - 65.006583, 53.903333 🗺 Место на карте 📷 @geography_of_travel 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>01.07.26 02:42</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30630</t>
+  </si>
+  <si>
+    <t>Представляем The World of Aldar The World of Aldar — наше решение, которое позволяет использовать передовые технологии и методы продаж недвижимости. Наша цифровая платформа в реальном времени предоставляет брокерам данные о доступных объектах недвижимости и виртуальные панорамные туры, которые делают продажи более эффективными и достоверными. Брокерам также доступны эксклюзивные вебинары, воркшопы и личные мероприятия, в ходе которых им расскажут, как отслеживать ход продаж и начисление комиссий. Кроме того, мы заранее информируем брокеров о запуске новых проектов Aldar, что приносит пользу как им, так и клиентам. Узнать больше #реклама 16+ aldar-properties.tilda.ws О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.06.26 19:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30629</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Серебры, Карабашский городской округ #ЧелябинскаяОбласть 📌 Это небольшое проточное озеро длиной примерно 1,5–1,9 км и средней глубиной около 3,5–3,6 м, образовавшееся на месте бывшего рудника. Оно известно своей чистой водой и живописной природой, а берега окружены берёзовыми лесами. 📍 Координаты - 55.514123, 60.192575 🗺 Место на карте 📷 Инна Дмитриева 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>30.06.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30625</t>
+  </si>
+  <si>
+    <t>🏔 Гора Бештау, Лермонтов #СтавропольскийКрай 📌 Бештау — изолированная пятиглавая гора-лакколит, самая высокая среди 17 останцовых магматических гор Пятигорья в районе Кавказских Минеральных Вод. Её высота составляет 1400 м, и она является памятником природы 📍 Координаты - 44.098035, 43.022085 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>30.06.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30624</t>
+  </si>
+  <si>
+    <t>Облачный сервер VDS/VPS за 0 ₽ Запускайте сайты, приложения, ботов или используйте VPS как песочницу для обучения. Узнать больше #реклама 16+ reg.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.06.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30623</t>
+  </si>
+  <si>
+    <t>🌳 Парк у озера Торфянка, Владивосток #ПриморскийКрай 📌 Территория озера активно развивается и благоустраивается: вдоль берега обустраиваются прогулочные маршруты, создаются смотровые площадки, зоны отдыха и элементы городской инфраструктуры для жителей района. 📍 Координаты - 43.077429, 131.962060 🗺 Место на карте 📷 @matveyvlc_aero 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>30.06.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30618</t>
+  </si>
+  <si>
+    <t>🌲 Тропа здоровья «Воронки», Уфа #РеспубликаБашкортостан 📌 Это благоустроенный пешеходный маршрут протяжённостью около 6 км, входящий в проект «Уфимское ожерелье». Он проходит по лесному массиву и оборудован асфальтированными дорожками, освещением, смотровыми площадками и спортивными зонами, благодаря чему отлично подходит для прогулок, бега и лыжных тренировок. 📍 Координаты - 54.773114, 56.013052 🗺 Место на карте 📷 Максим Бергман 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #ЭкоТропа</t>
+  </si>
+  <si>
+    <t>30.06.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30615</t>
+  </si>
+  <si>
+    <t>Закажите одежду, наполненную романтизмом и любовью Футболки, рубашки и худи для мужчин и женщин от Rose D'amour. ✅ Высокое качество по приятным ценам. ⚡ Скидки и акции. 🚗 Бесплатная доставка по России. Закажите на сайте! Узнать больше #реклама rosedamour.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.06.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30614</t>
+  </si>
+  <si>
+    <t>🏛 Верхотурский Свято-Николаевский мужской монастырь, Верхотурье #СвердловскаяОбласть 📌 Основан в 1604 году иеромонахом Ионою из Пошехонья, ранее служившим священником. 📍 Координаты - 58.863378, 60.810727 🗺 Место на карте 📷 FEELIN по Уралу 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>30.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30612</t>
+  </si>
+  <si>
+    <t>🚶 Чуйский тракт #АлтайскийКрай #РеспубликаАлтай 📌 Чуйский тракт нередко называют одной из самых живописных дорог России благодаря видам на Алтайские горы, степи, перевалы и реки. В 2014 году журнал National Geographic включил эту трассу в список самых красивых автодорог мира. 📍 Координаты - 50.235584, 87.932137 🗺 Место на карте 📷 От подписчика Виталия 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Природа #Тракт</t>
+  </si>
+  <si>
+    <t>30.06.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30609</t>
+  </si>
+  <si>
+    <t>🌳 Национальный парк «Ладожские шхеры» #РеспубликаКарелия 📌 В акватории парка обитает более 50 видов рыб, благодаря чему это место считается одним из лучших для рыбалки в Карелии. 📍 Координаты - 61.531305, 30.470705 🗺 Место на карте 📷 От подписчицы Medvedeva_Art24 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>30.06.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30604</t>
+  </si>
+  <si>
+    <t>Откройте VR-клуб по франшизе! Доход от 1 млн руб. Бизнес на виртуальной реальности. Инвестиции от 2,5 млн. Окупаемость от 8 месяцев Перейти на сайт #реклама franchise.warpoint.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.06.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30603</t>
+  </si>
+  <si>
+    <t>29.06.26 21:03</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30598</t>
+  </si>
+  <si>
+    <t>Отель «Ива» в Дивноморском Отель "ИВА" расположен в центре посёлка Дивноморское, всего в 4-х минутах ходьбы до побережья Чёрного моря. В отеле к Вашим услугам круглосуточная стойка регистрации, открытый бассейн с подогревом, кафе, Wi-Fi. Светлые, просторные номера оснащены всем необходимым для комфортного проживания – кондиционером, телевизором с плоским экраном, WI-FI. Различные кафе, рестораны, магазин "Магнит", аптека, рынок находятся в 2-3-х минутах ходьбы. Забронировать #реклама iva-hotel.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.06.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30595</t>
+  </si>
+  <si>
+    <t>🏛 Посёлок Верхний Згид #РеспубликаСевернаяОсетияАлания 📌 Для привлечения туристов в селении появились этноквартиры, был построен небольшой глэмпинг и открыто этнокафе, а на возвышенности установлен арт-объект «Танец с кинжалами», созданный творческой студией Mah Kond. 📍 Координаты - 42.870196, 43.960496 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>29.06.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30594</t>
+  </si>
+  <si>
+    <t>🏝 Остров Шкота, Владивостокский городской округ #ПриморскийКрай 📌 Остров получил своё название в честь капитан-лейтенанта Н. Я. Шкота, который служил на пароходокорвете «Америка». 📍 Координаты - 42.940510, 131.833299 🗺 Место на карте 📷 @knittttinglena 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Остров</t>
+  </si>
+  <si>
+    <t>29.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30578</t>
+  </si>
+  <si>
+    <t>🏜 Большой Мраморный каньон, посёлок Рускеала #РеспубликаКарелия 📌 В августе 2017 года в Мраморном каньоне проходили съёмки клипа петербургского пианиста Павла Андреева. Он исполнил свою композицию «Пробуждение» на рояле, установленном на плоту посреди водоёма. 📍 Координаты - 61.946278, 30.580139 🗺 Место на карте 📷 От подписчицы Medvedeva_Art24 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Каньон</t>
+  </si>
+  <si>
+    <t>29.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30577</t>
+  </si>
+  <si>
+    <t>🏛 Стадион «Краснодар», Краснодар #КраснодарскийКрай 📌 Официальное открытие стадиона состоялось 9 октября 2016 года и было отмечено матчем между ФК «Краснодар» и московским «Спартаком». 📍 Координаты - 45.044452, 39.029299 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Стадион</t>
+  </si>
+  <si>
+    <t>28.06.26 20:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30576</t>
+  </si>
+  <si>
+    <t>🏛 Площадь Славы, Самара #СамарскаяОбласть 📌 В центре возвышается 13-метровая фигура рабочего с крыльями, установленная на высоком пьедестале. Памятник посвящён работникам авиационной промышленности Самары. 📍 Координаты - 53.203410, 50.110324 🗺 Место на карте 📷 Фото: Александр Филатов 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Площадь</t>
+  </si>
+  <si>
+    <t>28.06.26 19:32</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30575</t>
+  </si>
+  <si>
+    <t>🌳 Набережная Комсомольского района, Тольятти #СамарскаяОбласть 📌 Местные жители нередко приходят сюда на рыбалку, прогулки и чтобы встречать закаты — благодаря широкому водному горизонту солнце здесь опускается прямо в Волгу. 📍 Координаты - 53.472202, 49.456735 🗺 Место на карте 📷 Максим Бергман 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Природа #Набережная</t>
+  </si>
+  <si>
+    <t>28.06.26 18:31</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30572</t>
+  </si>
+  <si>
+    <t>28.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30571</t>
+  </si>
+  <si>
+    <t>🌵 Чарские пески, Каларский район #ЗабайкальскийКрай 📌 Это одно из самых необычных сочетаний ландшафтов в России: летом поверхность песков может прогреваться до +30°C, при этом рядом возвышаются заснеженные вершины Кодарского хребта, а в окрестностях встречаются реки и болотистые участки. По сути, это своеобразный «песчаный остров», расположенный внутри горно-таёжной системы. 📍 Координаты - 56.843736, 118.142475 🗺 Место на карте 📷 Автор фото: Степанов Слава 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа</t>
+  </si>
+  <si>
+    <t>28.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30570</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Спаса Преображения, село Ижма #РеспубликаКоми 📌 Храм относится к северному типу церковной архитектуры, для которого характерны строгие формы, выраженная вертикальная композиция и деревянное исполнение, типичное для традиций Русского Севера. 📍 Координаты - 65.009385, 53.907375 🗺 Место на карте 📷 @geography_of_travel 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>28.06.26 03:41</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30569</t>
+  </si>
+  <si>
+    <t>Переходите на новый уровень чистки вместе с Oral-B. Выберите ту самую щётку. Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.06.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30568</t>
+  </si>
+  <si>
+    <t>🏛 Дворец молодёжи УГНТУ, Уфа #РеспубликаБашкортостан 📌 Здание было построено в 1952–1955 годах в стиле сталинского ампира и открыто в 1956 году как Дворец культуры имени С. Орджоникидзе. Проект разработал архитектор Н. И. Шабаров. Изначально объект задумывался как Дворец культуры Нефтяников, что отражало промышленную направленность района. 📍 Координаты - 54.819491, 56.068266 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>27.06.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30566</t>
+  </si>
+  <si>
+    <t>🏔 Царев Курган, Красноярский район, рабочий посёлок Волжский #СамарскаяОбласть 📌 Отсюда открываются живописные виды на Волгу, реку Сок, Сокольи горы и, конечно, Жигулёвские горы. В разное время года пейзаж меняется: осенью они напоминают яркое разноцветное полотно, зимой превращаются в снежное белое царство, а весной и летом — в густой зелёный ковер. Ради этих уникальных волжских видов сюда ежегодно приезжают художники. 📍 Координаты - 53.423468, 50.122406 🗺 Место на карте 📷 Максим Бергман 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Курган</t>
+  </si>
+  <si>
+    <t>27.06.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30563</t>
+  </si>
+  <si>
+    <t>Рамный пикап с полным приводом GWM POER От 3 599 000 рублей. АКП, мощные двигатели, бескомпромиссный комфорт Узнать больше #реклама haval.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.06.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30562</t>
+  </si>
+  <si>
+    <t>🏛 Нарзанная галерея, Кисловодск #СтавропольскийКрай 📌 Строительство завершили в 1853 году. Галерея сохранилась до наших дней почти в первозданном виде, претерпев лишь небольшие изменения в оформлении интерьера. 📍 Координаты - 43.899782, 42.717117 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Галерея</t>
+  </si>
+  <si>
+    <t>27.06.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30561</t>
+  </si>
+  <si>
+    <t>🏛 Северный храм на Нижне-Архызском городище, Зеленчукский район #КарачаевоЧеркесскаяРеспублика 📌 Северный Зеленчукский храм — древнехристианское сооружение XI века, находящееся на территории Нижне-Архызского городища в долине реки Большой Зеленчук. 📍 Координаты - 43.691675, 41.486724 🗺 Место на карте 📷 От подписчика Иванес де Псемёнес 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>27.06.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30559</t>
+  </si>
+  <si>
+    <t>27.06.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30557</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Эльбрус представляет собой потухший стратовулкан, образование которого относят примерно к периоду 2–3 миллионов лет назад. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 Автор фото: Степанов Слава 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>27.06.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30555</t>
+  </si>
+  <si>
+    <t>Кроссовер премиум-класса JAECOO J8. Цена от 3 894 000 ₽ Адаптирован под российские условия: система полного привода и адаптивная подвеска Узнать больше #реклама jaecoo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.06.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30554</t>
+  </si>
+  <si>
+    <t>🏛 Астраханский государственный театр оперы и балета, Астрахань #АстраханскаяОбласть 📌 Новый театральный комплекс был возведён и открыт в 2011 году и вошёл в число наиболее современных театральных зданий в России. 📍 Координаты - 46.360516, 48.044183 🗺 Место на карте 📷 От подписчицы Елены О. 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Театр</t>
+  </si>
+  <si>
+    <t>27.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30553</t>
+  </si>
+  <si>
+    <t>🚨 Маяк в Портпоселке, Ставропольский район, Тольятти #СамарскаяОбласть 📌 Декоративный маяк на территории яхт-клуба «Дружба» был установлен в августе 2018 года по инициативе Сергея Колобанова, который в 1960-х годах возглавлял клуб и способствовал развитию парусного спорта в Тольятти. 📍 Координаты - 53.467717, 49.363817 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Маяк</t>
+  </si>
+  <si>
+    <t>27.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30547</t>
+  </si>
+  <si>
+    <t>27.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30546</t>
+  </si>
+  <si>
+    <t>🏔 Гора Ширинки, остров Анциферова #СахалинскаяОбласть 📌 Анциферова известен как территория крупных лежбищ морских львов, а также нерп и сивучей. Кроме того, здесь обитают многочисленные морские птицы, включая кайр и бакланов. Из-за этого остров в основном посещается научными экспедициями и участниками морских туров. 📍 Координаты - 50.197629, 154.982690 🗺 Место на карте 📷 “Родом из тундры” 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>27.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30544</t>
+  </si>
+  <si>
+    <t>🌊 Загеданские озёра, Урупский район #КарачаевоЧеркесскаяРеспублика 📌 Озёра расположены в высокогорной части Кавказа на высоте примерно 2500–2800 метров над уровнем моря, что делает их труднодоступными и способствует сохранению их природной чистоты. 📍 Координаты - 43.646972, 40.959406 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>26.06.26 21:41</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30539</t>
+  </si>
+  <si>
+    <t>Внимание выпускники и их родители! ⚡ ЕГЭ по математике уже скоро, а ты всё ещё готовишься «с понедельника»? У Ильича подготовка проходит без нудятины — только понятные объяснения, практика и атмосфера, из-за которой реально хочется учиться Что тебя ждёт: — разбор всех тем ЕГЭ — регулярные вебинары и домашки — помощь кураторов 24/7 — конспекты, скрипты и материалы — система, которая помогает не забросить подготовку Многие ученики приходят с нулевой базой и выходят на 80–90+ ❤️ Залетай в TG-канал и начинай готовиться уже сейчас 👌 Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.06.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30536</t>
+  </si>
+  <si>
+    <t>🏛 Центральная Джума-мечеть города Махачкала #РеспубликаДагестан 📌 Строительство мечети началось в 1991 году при финансовой поддержке одной из состоятельных турецких семей. В качестве архитектурного образца была выбрана Голубая мечеть в Стамбуле. 📍 Координаты - 42.969399, 47.494019 🗺 Место на карте 📷 Наталья Краснова 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Мечеть</t>
+  </si>
+  <si>
+    <t>26.06.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30533</t>
+  </si>
+  <si>
+    <t>🏛 Дворец молодёжи УГНТУ, Уфа #РеспубликаБашкортостан 📌 На протяжении семи десятилетий здание трижды меняло название, при этом неизменно сохраняя своё культурное назначение. 📍 Координаты - 54.819491, 56.068266 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>26.06.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30532</t>
+  </si>
+  <si>
+    <t>За пределы возможного с брутальным TANK 400 Блокировка всех дифференциалов, интерьер из кожи наппа и двойное остекление Узнать больше #реклама tank.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.06.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30531</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Таватуй, Невьянский городской округ #СвердловскаяОбласть 📌 Считается, что название связано с коми-пермяцкими словами «та ва туй», которые переводятся как «сей водный путь». По одной из топонимических легенд, коми-пермяцкий проводник указал русским на озёра и объяснил, что путь проходит по воде. Краевед В. А. Ложкин, в свою очередь, предполагает, что название может происходить от татарского выражения «тау туй» — «праздник гор», поскольку озеро со всех сторон окружено горами. 📍 Координаты - 57.140240, 60.171694 🗺 Место на карте 📷 FEELIN по Уралу 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>26.06.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30528</t>
+  </si>
+  <si>
+    <t>🌲 Южно-Уральский ботанический сад-институт Уфимского исследовательского центра Российской Академии Наук, Уфа #РеспубликаБашкортостан 📌 Ботанический сад был основан в 1932 году при Башкирском НИИ социалистической реконструкции сельского хозяйства и первоначально находился в районе станции Дёма, занимая площадь около 0,5 га. 📍 Координаты - 54.727536, 56.013304 🗺 Место на карте 📷 Максим Бергман 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа</t>
+  </si>
+  <si>
+    <t>26.06.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30522</t>
+  </si>
+  <si>
+    <t>Методы, их перегрузка и расширения. Бесплатный урок Методы — одна из базовых вещей в C#, без которой невозможно нормально писать, читать и поддерживать код. Но у начинающих разработчиков часто всё смешивается: где обычный метод, где перегрузка, как работает сигнатура, зачем нужны параметры по умолчанию и в каких случаях использовать params. На открытом уроке 2 июля в 20:00 разберём, что такое метод в C#, как писать собственные методы и как использовать перегрузку без хаоса в коде. Поговорим о сигнатуре метода, параметрах по умолчанию, ключевом слове params и методах-расширениях. На примерах покажем, как эти механики помогают делать код понятнее, гибче и удобнее для повторного использования. Урок не для тех, кто хочет просто «выучить синтаксис» без понимания, как методы влияют на структуру программы. Записаться #реклама 16+ otus.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30521</t>
+  </si>
+  <si>
+    <t>🌳 Японский сад, Краснодар #КраснодарскийКрай 📌 Сад в парке «Краснодар» объединяет водоёмы, мосты, каменные композиции и символические сооружения, выполненные в духе японской философии пространства и гармонии с природой. 📍 Координаты - 45.043962, 39.037329 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Сад</t>
+  </si>
+  <si>
+    <t>26.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30518</t>
+  </si>
+  <si>
+    <t>🏜 Худесский лабиринт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Худесский лабиринт — одно из самых необычных природных мест не только в Карачаево-Черкесии, но и на всём Северном Кавказе. Путешественники со всей страны приезжают сюда, чтобы увидеть этот природный лабиринт, поражающий своими формами и масштабами. 📍 Координаты - 43.522251, 42.384258 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Лабиринт #Скала</t>
+  </si>
+  <si>
+    <t>25.06.26 21:42</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30514</t>
+  </si>
+  <si>
+    <t>Unitiki — билеты на автобус. -50% по промокоду ЕДУ50 2 500+ перевозчиков, 20 000+ междугородных и пригородных направлений. Безопасная оплата, возврат. Купить #реклама unitiki.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.06.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30513</t>
+  </si>
+  <si>
+    <t>🏔 Гора Бештау, Лермонтов #СтавропольскийКрай 📌 Гора имеет статус краевого комплексного (ландшафтного) памятника природы. 📍 Координаты - 44.098035, 43.022085 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>25.06.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30507</t>
+  </si>
+  <si>
+    <t>🌊 Чиркейское водохранилище, Буйнакский район #РеспубликаДагестан 📌 Водоём в Дагестане, образованный на реке Сулак в результате строительства Чиркейской ГЭС, является крупнейшим водохранилищем Северного Кавказа. При его создании было затоплено село Чиркей, от которого и произошло название водохранилища. 📍 Координаты - 42.973330, 46.907075 🗺 Место на карте 📷 Наталья Краснова 🎞 Прислать свои фотографии #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>25.06.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30503</t>
+  </si>
+  <si>
+    <t>25.06.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30502</t>
+  </si>
+  <si>
+    <t>🏔 Каменный город, Гремячинский городской округ #ПермскийКрай 📌 Считается, что Каменный город сформировался на месте древнего русла реки, которая миллионы лет назад протекала здесь и своим течением выточила подобие улиц и арок, что и дало название этому природному памятнику. 📍 Координаты - 58.722713, 57.633062 🗺 Место на карте 📷 Сергей Злобин 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Скала</t>
+  </si>
+  <si>
+    <t>25.06.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30498</t>
+  </si>
+  <si>
+    <t>🏜 Кудепстинский каньон #КраснодарскийКрай 📌 Кудепстинский каньон является одной из самых интересных и живописных достопримечательностей Большого Сочи. 📍 Координаты - 43.558689, 39.934574 🗺 Место на карте 📷 Гид по Сочи 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Каньон</t>
+  </si>
+  <si>
+    <t>25.06.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30491</t>
+  </si>
+  <si>
+    <t>CTC CAPITAL - прямые поставки проф. света, звука, видео ✅ Дистрибуция аудио, видео, профессинального светового и звукового оборудования ✨ Новинки поставляемой техники Обзоры и статьи от профильных изданий 📅 Приглашения на выставки и обучающие семинары Видео и фото отчеты о прошедших мероприятиях ⚡ Скидки, акции и наличие на складе О новых поступлениях и выгодных предложениях следите на канале CTC CAPITAL! Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30490</t>
+  </si>
+  <si>
+    <t>🏛 Аул Гамсутль, Гунибский район #РеспубликаДагестан 📌 На территории села были обнаружены находки, относящиеся к разным историческим эпохам и религиозным традициям. Среди них — христианские кресты и надгробные плиты с надписями на персидском языке. На фасадах некоторых домов до сих пор можно увидеть арабскую вязь, а входную дверь одного из зданий когда-то украшал символ в виде Звезды Давида. 📍 Координаты - 42.303773, 46.996517 🗺 Место на карте 📷 Хлопотов АВ ☑️ Подпишитесь на нас в MAX #Архитектура #Аул #Заброшенное</t>
+  </si>
+  <si>
+    <t>25.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30484</t>
+  </si>
+  <si>
+    <t>🌳 Городской парк культуры и отдыха "Молодёжный", Самара #СамарскаяОбласть 📌 Парк открылся в 1976 году и первоначально носил название «Парк имени 50-летия ВЛКСМ», данное в честь комсомольской организации. 📍 Координаты - 53.225703, 50.241502 🗺 Место на карте 📷 @okoloturizms 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>24.06.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30482</t>
+  </si>
+  <si>
+    <t>Внимание выпускники и их родители! Физика кажется сложной и непонятной? С Саней Эбонитом всё раскладывается по полочкам. Без зубрёжки. Без воды. С реальной подготовкой к ЕГЭ. — Онлайн-школа «100балльный репетитор» — Подготовка к ЕГЭ 2026/2027 — Теория + практика + пробники — Поддержка кураторов и удобная платформа — Атмосферные вебинары, которые не хочется пропускать Уже тысячи ребят готовятся вместе с Саней Эбонитом и получают высокие баллы 💻 Не откладывай подготовку — переходи в канал 👍 Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.06.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30479</t>
+  </si>
+  <si>
+    <t>🏛 Храм Преображения Господня, Чебаркуль #ЧелябинскаяОбласть 📌 При храме работают воскресная школа для детей и детский лагерь «Ковчег», а также действуют молодёжный центр и библиотека. 📍 Координаты - 54.976287, 60.349499 🗺 Место на карте 📷 Инна Дмитриева 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>24.06.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30477</t>
+  </si>
+  <si>
+    <t>🌲 Тропа здоровья «Воронки», Уфа #РеспубликаБашкортостан 📌 Маршрут популярен для скандинавской ходьбы, пробежек и велосипедных прогулок и используется в любое время года. 📍 Координаты - 54.773114, 56.013052 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Природа #ЭкоТропа</t>
+  </si>
+  <si>
+    <t>24.06.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30473</t>
+  </si>
+  <si>
+    <t>24.06.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30472</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Сылтранкёль, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Озеро Сылтранкёль относится к числу высокогорных и сравнительно крупных озёр Кавказа. Оно расположено в районе Приэльбрусья на высоте около 3185 метров и имеет ледниковое происхождение, при этом его точная глубина до конца не установлена. Вода в озере холодная и спокойная, а её оттенок меняется в зависимости от погоды — от голубого до зелёного. 📍 Координаты - 43.325626, 42.674162 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>24.06.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30470</t>
+  </si>
+  <si>
+    <t>🏛 Верхотурский Свято-Николаевский мужской монастырь, Верхотурье #СвердловскаяОбласть 📌 Главный храм монастыря посвящён святителю Николаю Чудотворцу, который является одним из наиболее почитаемых святых в православной традиции. 📍 Координаты - 58.863378, 60.810727 🗺 Место на карте 📷 FEELIN по Уралу 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>24.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30469</t>
+  </si>
+  <si>
+    <t>24.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30468</t>
+  </si>
+  <si>
+    <t>🏔 Пик Закан, Урупский район #КарачаевоЧеркесскаяРеспублика 📌 Зона вокруг пика представляет собой переходный природный пояс от лесных массивов к альпийским лугам. Здесь произрастают пихта Нордмана и бук восточный, а выше располагаются высокогорные луга с богатым разнотравьем. Также в этих местах можно встретить редкие виды кавказской фауны. 📍 Координаты - 43.714414, 40.798974 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Пик</t>
+  </si>
+  <si>
+    <t>24.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30467</t>
+  </si>
+  <si>
+    <t>🏛 Колоннада, Кисловодск #СтавропольскийКрай 📌 Колоннада была построена в 1912 году архитектором Н. Н. Семёновым к 100-летию Отечественной войны 1812 года. Первоначально она предназначалась для размещения летнего ресторана, который должен был заменить прежнее деревянное здание. В 1930-х годах здесь работала диетическая столовая. В 1948 году пристройки к колоннаде демонтировали, благодаря чему открылся вид на сооружение, и оно стало главным входом в парк. 📍 Координаты - 43.898676, 42.716972 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Колоннада</t>
+  </si>
+  <si>
+    <t>23.06.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30466</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Монастырское, городской округ Лермонтов #СтавропольскийКрай 📌 Название «Монастырское» возникло из-за того, что в этой местности раньше находились монашеские поселения и скиты, относящиеся к Бештаугорскому монастырю. 📍 Координаты - 44.085011, 43.010189 🗺 Место на карте 📷 Аня Солнечная 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>23.06.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30461</t>
+  </si>
+  <si>
+    <t>💦 Водопад "Три сестры", Ирафский район #РеспубликаСевернаяОсетияАлания 📌 Максимальная мощность водопада приходится на время таяния снега и обильных осадков, когда его поток становится наиболее полноводным. 📍 Координаты - 42.883076, 43.590312 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>23.06.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30460</t>
+  </si>
+  <si>
+    <t>«Я уже в школе» — теперь не нужно ждать этого сообщения 2ГИС запустил детский профиль в функции «Друзья на карте», чтобы родители могли видеть, где находится ребенок, и получать уведомления о его передвижениях. Это поможет родителям быть спокойнее каждый день. Функция бесплатна для всех и уже доступна — достаточно обновить 2ГИС до последней версии✅ Попробовать #реклама 16+ 2gis.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.06.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30459</t>
+  </si>
+  <si>
+    <t>🏛 Нарзанная галерея, Кисловодск #СтавропольскийКрай 📌 Здание построено в готическом стиле с характерными арками и каменной отделкой, благодаря чему считается одной из архитектурных жемчужин Кисловодска. 📍 Координаты - 43.899782, 42.717117 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Галерея</t>
+  </si>
+  <si>
+    <t>23.06.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30458</t>
+  </si>
+  <si>
+    <t>🏔 Серебрянский камень, городской округ Карпинск #СвердловскаяОбласть 📌 Серебрянский камень относится к популярным районам для активного туризма и горных походов и нередко посещается в связке с Конжаковским камнем. 📍 Координаты - 59.628682, 59.274792 🗺 Место на карте 📷 Наталья Филатова 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>23.06.26 06:38</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30454</t>
+  </si>
+  <si>
+    <t>Лето — время встречаться с друзьями Вышел погулять, ищешь компанию на вечер или хочешь знать, кто из друзей попал на тот самый концерт? Просто напоминаем, что функция «Друзья на карте» в 2ГИС — летний must-have! — Видно, кто где находится и чем занят. — Можно быстро договориться о встрече и проложить маршрут к другу. — Удобно находить друг друга в людных местах, или знать, через сколько будет опаздывающая подруга. Просто включи функцию и зови друзей✅ Лето — самое время встречаться чаще😊 Попробовать #реклама 16+ 2gis.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30453</t>
+  </si>
+  <si>
+    <t>🏛 Часовня Николая Чудотворца, Кисловодск #СтавропольскийКрай 📌 Часовня освящена в честь Николая Чудотворца, которого в православии почитают как покровителя путешественников, моряков и всех, находящихся в пути. 📍 Координаты - 43.901175, 42.720442 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>23.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30452</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Безенги #КабардиноБалкарскаяРеспублика 📌 Ледник Безенги (Уллу-Чиран) считается крупнейшим горным ледником России. Его длина достигает 17,6 километра, площадь составляет 36,2 квадратных километра, а форма напоминает букву «Т». У окончания ледника берёт начало река Черек Хуламо-Безенгийский. На моренных отложениях расположены естественные солонцы, которые регулярно посещают восточнокавказские туры. 📍 Координаты - 43.057553, 43.099397 🗺 Место на карте 📷 От подписчика Мурата Казиева ☑️ Подпишитесь на нас в MAX #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>23.06.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30450</t>
+  </si>
+  <si>
+    <t>При сборе в поездку, не забудьте скачать карты заранее Интернет может пропасть в самый неподходящий момент. Но с 2ГИС вы не потеряетесь — карты работают даже без сети. Просто загрузите нужный город перед поездкой. В офлайне можно: — строить маршруты пешком, на транспорте и на авто — находить кафе и магазины рядом — читать отзывы о заведениях — проверять часы работы мест 2ГИС детально знает города — пригодится и в путешествии, и дома. Счастливого пути!😊 Попробовать #реклама 16+ 2gis.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.06.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30449</t>
+  </si>
+  <si>
+    <t>🌳 Японский сад, Краснодар #КраснодарскийКрай 📌 Японский сад, открытый в марте 2023 года в парке «Краснодар», занимает территорию площадью 7,5 гектаров. Общая протяжённость пешеходных маршрутов составляет 3591 метр. На его территории высажено около 6700 деревьев, 5900 кустарников и порядка 280 тысяч цветущих растений. Прогулочные тропы здесь частично сформированы из отдельно уложенных камней, расположенных на газонах и искусственных насыпях. 📍 Координаты - 45.043962, 39.037329 🗺 Место на карте 📷 @begushy 🎞 Прислать свои фотографии #Природа #Сад</t>
+  </si>
+  <si>
+    <t>22.06.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30445</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Орлёнок, Зеленчукский район #КарачаевоЧеркесскаяРеспублика 📌 Второе название озера — «Секретное озеро». 📍 Координаты - 43.488089, 41.208470 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>22.06.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30441</t>
+  </si>
+  <si>
+    <t>Кредитная карта супер Сплита Платите ей на кассах магазинов и онлайн — лимит до 1 млн ₽ на любые покупки. Сумму можно разделить на части до 6 месяцев без переплат. А также: — Бесплатное обслуживание — 0 ₽ в день покупки, первый платёж — только через месяц — Самостоятельная настройка графика платежей — Бесплатная пластиковая карта Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: АО «Яндекс Банк» . #реклама pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.06.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30440</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Южные Культуры», Сириус #КраснодарскийКрай 📌 Парк включает несколько аллей, засаженных гималайским кедром, пихтой и тюльпановым деревом. Композицию насаждений дополняют декоративные водоёмы. К востоку от главной аллеи расположен искусственный пруд с островками и мостиками. Ещё один пруд, находящийся справа от основной аллеи, образован за счёт расширения русла ручья, протекающего через парк. На прилегающих к пристани участках партера разбиты газоны, где из ковровых растений выполнены орнаменты в стиле барокко. 📍 Координаты - 43.417405, 39.935743 🗺 Место на карте 📷 Гид по Сочи 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>22.06.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30434</t>
+  </si>
+  <si>
+    <t>🏝 Остров Ейская Коса #КраснодарскийКрай 📌 Из-за мелководья и тёплой воды Ейская коса является популярным местом для летнего отдыха и купания. 📍 Координаты - 46.763704, 38.332898 🗺 Место на карте 📷 DA_ph0t0 | ВКонтакте 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Остров</t>
+  </si>
+  <si>
+    <t>22.06.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30431</t>
+  </si>
+  <si>
+    <t>Гибридный полноприводный кроссовер EVOLUTE i-SPACE 4x4 Российский гибридный кроссовер EVOLUTE i-SPACE 4x4 оснащен двумя электродвигателями. Максимальная мощность – 367 л.с., при этом налогооблагаемая мощность – 159 л.с. Быстрая зарядка с 30% до 80% за 20 минут, панорамная крыша, просторный салон на 5 мест, 15,6" мультимедиа со встроенными онлайн сервисами и интеграцией со смартфоном — всё, что нужно для комфортной поездки. Экономия владения более 400 000₽ в год на топливе, ТО и транспортном налоге*. Цена от 2 690 000₽, господдержка 925 000₽** и гибкие условия покупки***. Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.06.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30430</t>
+  </si>
+  <si>
+    <t>🗻 Грот Лермонтова, Пятигорск, Красноармейская улица #СтавропольскийКрай 📌 Большой грот имеет природное происхождение: изначально это была небольшая пещера, которую впоследствии лишь углубили. В прошлом он носил название грот Калипсо. 📍 Координаты - 44.039894, 43.087061 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Грот #Пещера</t>
+  </si>
+  <si>
+    <t>22.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30429</t>
+  </si>
+  <si>
+    <t>⛲ Отражение облаков, Краснодар #КраснодарскийКрай 📌 Фонтан расположен в северной части новой очереди парка, известной как «Парк Облаков». Локация была открыта для посещения весной 2026 года. 📍 Координаты - 45.049650, 39.041100 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Парк #Фонтан</t>
+  </si>
+  <si>
+    <t>22.06.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30428</t>
+  </si>
+  <si>
+    <t>22.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30427</t>
+  </si>
+  <si>
+    <t>🌲 Языческая роща, муниципальное образование Корткерос #РеспубликаКоми 📌 В роще можно увидеть деревья необычных форм: они искривлены, местами срослись друг с другом, образуют общие кроны или же растут из одного корня сразу несколькими стволами. 📍 Координаты - 61.804456, 51.620066 🗺 Место на карте 📷 @geography_of_travel 🎞 Прислать свои фотографии #Природа #Роща</t>
+  </si>
+  <si>
+    <t>21.06.26 20:48</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30423</t>
+  </si>
+  <si>
+    <t>Скидки на первый заказ отелей и авиабилеты в OZON Travel Проживание и перелёты с выгодой от Ozon Travel Переходите по ссылке и применяйте подходящий промокод на скидку: На первое бронирование отелей и квартир HP8MAR48 — 500₽ от 5 000₽ NDVHUFGA — 888₽ от 10 000₽ K7MEE7GK — 1 000₽ от 15 000₽ 8T4KS2HG — 2 000₽ от 30 000₽ E4KUMNH9 — 4 000₽ от 50 000₽ LZLFFM4Q — 6 000₽ от 80 000₽ PYDGHS5H — 7 000₽ от 100 000₽ 📅 Действуют на даты заезда не позднее 30.09.26 На первую покупку авиабилетов: F434GCX5 — 300₽ от 10 000₽ U7JZ5A2R — 500₽ от 15 000₽ 8KX2ZVB9 — 1 500₽ от 50 000₽ 6X3S2XKD — 5 000₽ от 70 000₽ MVQQQ66R — 10 000₽ от 120 000₽ 435P46Q — 12 000₽ от 170 000₽ 💰 Суммируются с другими акциями, но не с другими промокодами, и действуют на все направления Получить скидку #реклама promo.getblogger.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30422</t>
+  </si>
+  <si>
+    <t>🌊 Большое озеро Оикэ, Краснодар #КраснодарскийКрай 📌 В японской ландшафтной философии водоёмы олицетворяют покой, равновесие и естественные циклы природы, поэтому озеро здесь выступает как центральная смысловая ось всего сада. 📍 Координаты - 45.043720, 39.036144 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>21.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30421</t>
+  </si>
+  <si>
+    <t>🏛 Грот «Пещера Демона», Кисловодск #СтавропольскийКрай 📌 Сегодня «Пещера Демона» — это не только природный объект, но и символ романтического образа Кисловодска. Грот включён в экскурсионные маршруты Курортного парка и часто привлекает фотографов, художников и любителей истории. 📍 Координаты - 43.898932, 42.717530 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Грот</t>
+  </si>
+  <si>
+    <t>21.06.26 00:48</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30420</t>
+  </si>
+  <si>
+    <t>Ищу желающих заполнять карточки товаров на ВБ! Работа полностью на удаленке с зп до150 000 рублей в месяц. Без опыта, нужен только телефон, занятость 3-6 часов в день. Всему обучат на бесплатном курсе и после возьму на работу: ✅ 3 дня уроков по 30 минут ✅ Домашки с проверкой и оплатой бонусами ✅ Плачу 10 тыс за каждую выполненную домашку Все кто пройдет курс, получат сертификат от школы с образовательной лицензией. ⚡ Набор заканчивается завтра. 👍 Для регистрации жмите кнопку "Зарегистрироваться" Зарегистрироваться #реклама 16+ course.wildmanager.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.06.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30419</t>
+  </si>
+  <si>
+    <t>🏛 Дом Реброва, Кисловодск #Ставропольскийкрай 📌 Дом Реброва относится к числу первых каменных жилых строений города и связан с ранним этапом формирования курорта в XIX веке. 📍 Координаты - 43.900076, 42.718037 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>20.06.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30418</t>
+  </si>
+  <si>
+    <t>🏛 Лермонтовская галерея, Пятигорск #СтавропольскийКрай 📌 В галерее в разное время выступали выдающиеся деятели искусства и культуры, среди которых В. Ф. Комиссаржевская, Л. В. Собинов, А. Дункан, М. М. Зощенко, И. В. Ильинский, Л. О. Утёсов, В. В. Маяковский и многие другие. 📍 Координаты - 44.036681, 43.081991 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Галерея</t>
+  </si>
+  <si>
+    <t>20.06.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30417</t>
+  </si>
+  <si>
+    <t>Только 1% способны удержать чумную больницу! Загадочная чума расползается по миру, оставляя за собой лишь хаос. Вы выступаете в роли чумного доктора, который хочет спасти мир. Постройте Святилище и развивайте его, исцеляйте больных и ведите свой народ сквозь мрачные дни пандемии. Будущее людей зависит от вас. Возглавьте убежище — последний оплот против чумы. Исцеляйте пациентов, готовьте травяные снадобья и расширяйте палаты, чтобы дать приют нарастающему потоку больных и отчаявшихся. Удержите последний рубеж от крысиного роя. Нанимайте и улучшайте героев. Стройте больше защитных башен. Убейте Крысиного Короля, чтобы отбросить рой. Узнать больше #реклама 16+ play.google.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.06.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30416</t>
+  </si>
+  <si>
+    <t>🌳 Национальный парк «Ладожские шхеры» #РеспубликаКарелия 📌 Национальный парк был официально образован в 2017 году для охраны уникальной природы северной части Ладоги. 📍 Координаты - 61.531305, 30.470705 🗺 Место на карте 📷 От подписчицы Medvedeva_Art24 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>20.06.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30413</t>
+  </si>
+  <si>
+    <t>🏛 Замок Шато Эркен, Урванский район #КабардиноБалкарскаяРеспублика 📌 Замок расположен посреди искусственного озера, и попасть к нему возможно только по мосту. 📍 Координаты - 43.593132, 43.819962 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Замок</t>
+  </si>
+  <si>
+    <t>20.06.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30412</t>
+  </si>
+  <si>
+    <t>Розыгрыш автомобиля Jeland J6 с картой S7 — T-Bank Оплачивай покупки картой S7 — T-Bank с 1 по 29 июня и участвуй в розыгрыше: Главный приз — автомобиль Jeland J6 100 призов по 10 000 бонусных миль 500 призов по 5 000 бонусных миль Получай билеты на участие за потраченные по карте 3 000 ₽. Также все новые клиенты получат 1000 бонусных миль Узнать больше Финансовые услуги оказывает: АО «ТБанк». #реклама tbank.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30411</t>
+  </si>
+  <si>
+    <t>🏛 Площадь имени Салавата Юлаева, Уфа #РеспубликаБашкортостан 📌 В 1970–1980-е годы в выходные дни на этой площади проводились студенческие праздники, и со временем она стала популярным местом отдыха для жителей Уфы и приезжих гостей города. 📍 Координаты - 54.720198, 55.926382 🗺 Место на карте 📷 Максим Бергман 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Площадь</t>
+  </si>
+  <si>
+    <t>20.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30406</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Южные Культуры», Сириус #КраснодарскийКрай 📌 Здесь представлены растения, собранные со всего мира, благодаря чему коллекция парка включает пальмы, магнолии, кипарисы, бамбук и различные редкие декоративные кустарники. Всё это формирует образ «живого музея субтропиков». 📍 Координаты - 43.417405, 39.935743 🗺 Место на карте 📷 Гид по Сочи 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>20.06.26 00:48</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30399</t>
+  </si>
+  <si>
+    <t>Джуманджи, Индиана Джонс, The Last of Us сплелись воедино в пейзажах Абхазии. Вместе с ведущим тревел-шоу Яндекс Путешествий Никитой изучаем город-призрак Ткурачала, любуемся видами местной природной суперзвезды озера Рица и варим яйцо в горячем источнике. Смотрите и вдохновляйтесь на поездку. Смотреть #реклама 16+ youtu.be О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.06.26 20:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30398</t>
+  </si>
+  <si>
+    <t>🏜 Большой Мраморный каньон, посёлок Рускеала #РеспубликаКарелия 📌 Рускеальский мрамор применялся при строительстве и отделке ряда известных зданий Санкт-Петербурга, в том числе Исаакиевского собора, Мраморного дворца и Зимнего дворца. 📍 Координаты - 61.946278, 30.580139 🗺 Место на карте 📷 От подписчицы @Medvedeva_Art24 ☑️ Подпишитесь на нас в MAX #Природа #Каньон</t>
+  </si>
+  <si>
+    <t>19.06.26 20:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30397</t>
+  </si>
+  <si>
+    <t>🏔 Гора Югус, Междуреченск #КемеровскаяОбласть 📌 Гора Югус имеет высоту около 550 м над уровнем моря и является одним из старейших горнолыжных комплексов Сибири. Формирование комплекса началось ещё в 1960-х годах, и с тех пор он стал одним из ключевых спортивных центров региона. 📍 Координаты - 53.655861, 88.085369 🗺 Место на карте 📷 От подписчика Виталия ☑️ Подпишитесь на нас в MAX #Природа #Гора</t>
+  </si>
+  <si>
+    <t>19.06.26 19:01</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30396</t>
+  </si>
+  <si>
+    <t>Пора на летний отдых в Ali Bey Hotels &amp; Resorts! Время семейного летнего отдыха Незабываемый отпуск, наполненный яркими впечатлениями, семейными моментами и настоящим отдыхом от повседневной суеты, уже ждёт вас. Весёлые моменты, которыми приятно делиться всей семьёй Бассейны среди природы и просторные зоны для отдыха Целый день водных развлечений в аквапарке площадью 25 000 м² Активности в течение дня и яркие вечерние шоу Детский клуб с увлекательными развлечениями для маленьких гостей Забронируйте свой отдых уже сегодня Записаться #реклама alibey.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.06.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30394</t>
+  </si>
+  <si>
+    <t>🏛 Астраханский государственный театр оперы и балета, Астрахань #АстраханскаяОбласть 📌 В 2024 году театр получил премию «Пушкинская карта» и был отмечен как лучший региональный театр России. 📍 Координаты - 46.360516, 48.044183 🗺 Место на карте 📷 От подписчицы Елены О. 🎞 Прислать свои фотографии #Архитектура #Театр</t>
+  </si>
+  <si>
+    <t>19.06.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30393</t>
+  </si>
+  <si>
+    <t>🗽 Монумент Дружбы, Уфа #РеспубликаБашкортостан 📌 Монумент Дружбы был возведён в память о 400-летии добровольного присоединения Башкирии к России, которое датируется 1557 годом. 📍 Координаты - 54.711788, 55.963511 🗺 Место на карте 📷 Максим Бергман 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>19.06.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30390</t>
+  </si>
+  <si>
+    <t>Страшно возвращаться к учебе ради диплома? Очереди в деканат, строгие преподаватели и куча потерянного времени — всё это в прошлом. МТИ — это технологичный вуз с человеческим лицом. Мы сделали образование комфортным для взрослых людей: — Полный дистант: сдавайте сессии без поездок в Москву. — Личный помощник: ваш куратор всегда на связи, напомнит о дедлайнах и поможет с документами. Вы не бросите учебу. — 100% легально: бессрочная аккредитация и гос. диплом. — Честная цена: от 7500 ₽/мес. (5 способов оплаты). — 60+ профилей: IT, инженерия, управление, педагогика. Для выпускников колледжей — ускоренная программа (от 3,5 лет). Учиться может быть удобно. Рассчитайте сроки и стоимость для себя Перейти на сайт #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.06.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30389</t>
+  </si>
+  <si>
+    <t>🏛 Воскресенский мужской монастырь, Тольятти #СамарскаяОбласть 📌 Главный собор монастыря посвящён Воскресению Христову и служит центральным храмом всего комплекса, в котором регулярно совершаются ежедневные богослужения. 📍 Координаты - 53.472747, 49.364657 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>19.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30385</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Эльбрус является одним из самых популярных направлений для восхождений в мире: ежегодно сюда приезжают тысячи альпинистов, включая новичков, поскольку классический маршрут считается относительно простым. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>19.06.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30384</t>
+  </si>
+  <si>
+    <t>19.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30383</t>
+  </si>
+  <si>
+    <t>🏛 Нарзанная галерея, Кисловодск #СтавропольскийКрай 📌 Нарзанная галерея была построена в 1848–1858 годах по проекту архитектора Самуила Уптона и со временем стала одним из главных архитектурных символов курорта Кисловодск. 📍 Координаты - 43.899782, 42.717117 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Галерея</t>
+  </si>
+  <si>
+    <t>18.06.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30382</t>
+  </si>
+  <si>
+    <t>🏛 Храм в честь Святого великомученика Георгия Победоносца, Самара #СамарскаяОбласть 📌 Храм Георгия Победоносца — православный храм в Самаре, открытый 6 мая 2001 года. Его строительство было приурочено к 2000-летию христианства и 55-летию Победы в Великой Отечественной войне. 📍 Координаты - 53.204713, 50.111680 🗺 Место на карте 📷 Максим Бергман 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>18.06.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30378</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Семёрка, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Ледник получил название «Семёрка» благодаря своему характерному контуру, который при взгляде с некоторых точек Приэльбрусья напоминает цифру 7. 📍 Координаты - 43.207214, 42.508856 🗺 Место на карте 📷 101shag 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>18.06.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30376</t>
+  </si>
+  <si>
+    <t>Откройте турагентство по франшизе "Вокруг Света" Мечтаете делиться магией путешествий с другими и получать за это стабильный доход? Франшиза турагентства «Вокруг света» — это ваш билет в мир безграничных возможностей! Станьте частью сети успешных турагентств, которые каждый день исполняют мечты о путешествиях. Франшиза «Вокруг света»: мир в ваших руках, прибыль — в вашем кармане! Узнать больше #реклама fr.vsturizm.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30375</t>
+  </si>
+  <si>
+    <t>🏔 Торгашинский хребет, Красноярск, Свердловский район #КрасноярскийКрай 📌 В районе хребта встречаются косули, лисы и зайцы, а также хищные птицы, такие как орлы и ястребы. 📍 Координаты - 55.963969, 92.828841 🗺 Место на карте 📷 Сергей Токарев 🎞 Прислать свои фотографии #Природа #Хребет</t>
+  </si>
+  <si>
+    <t>18.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30371</t>
+  </si>
+  <si>
+    <t>🏛 Село Гуниб #РеспубликаДагестан 📌 Поселение располагается террасами, словно «ступенями» спускаясь по склону плато. Перепад высот между его верхней и нижней частями может достигать примерно 700 метров. 📍 Координаты - 42.386158, 46.962594 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Село</t>
+  </si>
+  <si>
+    <t>17.06.26 23:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30370</t>
+  </si>
+  <si>
+    <t>500₽ за установку Яндекс Браузера для организаций Партнёрская программа для системных администраторов и мастеров по обслуживанию ПК Узнать больше #реклама 16+ partner.browser.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.06.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30369</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Серебры, Карабашский городской округ #ЧелябинскаяОбласть 📌 Гидроним этого водоёма связан с названием реки Серебрянки, которая проходит через его территорию. 📍 Координаты - 55.514123, 60.192575 🗺 Место на карте 📷 Инна Дмитриева 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>17.06.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30366</t>
+  </si>
+  <si>
+    <t>🌳 Горный Парк Рускеала, Сортавальский муниципальный округ #РеспубликаКарелия 📌 Горный парк Рускеала — это удивительное место в Карелии с живописной природой. Он знаменит необычными каменными образованиями, кристально чистыми озёрами и великолепными лесными пейзажами. Это место стоит посетить хотя бы раз в жизни, чтобы увидеть красоту и богатство северной природы. 📍 Координаты - 61.945688, 30.581374 🗺 Место на карте 📷 От подписчицы @Medvedeva_Art24 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>17.06.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30360</t>
+  </si>
+  <si>
+    <t>Как коучинг помогает сначала себе, а потом и людям Как применить коучинг для развития своего мышления и создать успешную практику Узнать больше #реклама 16+ imcp.info О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.06.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30359</t>
+  </si>
+  <si>
+    <t>🌳 Парк "Оленьи Ручьи", посёлок Бажуково #СвердловскаяОбласть 📌 Площадь парка — 188,71 км². 📍 Координаты - 56.525809, 59.226006 🗺 Место на карте 📷 Валентина Ломайкина 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>17.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30355</t>
+  </si>
+  <si>
+    <t>🏝 Остров Птичий, Красноглинский район #СамарскаяОбласть 📌 Остров и прилегающие водные территории используются для рыбалки и отдыха на природе, особенно у жителей Самары, поскольку этот район отличается богатством водных биоресурсов. 📍 Координаты - 53.316784, 50.187466 🗺 Место на карте 📷 Максим Бергман 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Остров</t>
+  </si>
+  <si>
+    <t>17.06.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30353</t>
+  </si>
+  <si>
+    <t>Фестиваль молодого искусства «Таврида.АРТ» возглавит культурную программу Международного фестиваля молодёжи в Екатеринбурге «Таврида» познакомит молодёжь из 190 стран с молодой российской культурой. Вместе с фестивалем в Екатеринбург отправляются самые интересные культурные форматы и сама атмосфера арт-кластера. В запланированной программе: перформансы, масштабные постановки и современные арт-форматы. Город молодых творцов под Судаком продолжит принимать гостей и участников в рамках программ Академии «Меганом», летних школ и на туристических маршрутах.</t>
+  </si>
+  <si>
+    <t>17.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30352</t>
+  </si>
+  <si>
+    <t>🏛 Заволжский Свято-Ильинский женский монастырь, село Подгоры #СамарскаяОбласть 📌 Главный храм и весь монастырский комплекс посвящены пророку Илии — одному из наиболее почитаемых ветхозаветных пророков в православной традиции. 📍 Координаты - 53.319703, 50.114383 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>17.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30350</t>
+  </si>
+  <si>
+    <t>🏛 Железнодорожный вокзал, Самара #СамарскаяОбласть 📌 Общая высота вокзального здания вместе с куполом и шпилем составляет 101 метр. 📍 Координаты - 53.185948, 50.121103 🗺 Место на карте 📷 Максим Бергман 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Вокзал</t>
+  </si>
+  <si>
+    <t>16.06.26 21:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30348</t>
+  </si>
+  <si>
+    <t>16.06.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30344</t>
+  </si>
+  <si>
+    <t>🏛 Верблюды в районе села Кош-Агач #РеспубликаАлтай 📌 Недалеко от села находится плато Укок — территория с древними курганами, где была обнаружена знаменитая «Алтайская принцесса». 📍 Координаты - 49.996569, 88.661603 🗺 Место на карте 📷 От подписчика Виталия 🎞 Прислать свои фотографии #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>16.06.26 18:06</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30340</t>
+  </si>
+  <si>
+    <t>🏛 Замок Гарибальди, село Хрящёвка #СамарскаяОбласть 📌 У здания отсутствует прямой исторический прототип — в его облике архитекторы соединили элементы готики, романского стиля и Ренессанса, создав уникальный образ «сказочного европейского замка». 📍 Координаты - 53.821751, 49.085635 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Замок</t>
+  </si>
+  <si>
+    <t>16.06.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30335</t>
+  </si>
+  <si>
+    <t>Больше поездок – выше скидка:Utair устраивает распродажу С 15 июня до 21 июня бронируйте, летите до 31 октября поездки по популярным направлениям на сайте и получайте скидку за каждое новое бронирование, схема такая: Первое бронирование - 30%. Второе бронирование - 40% Третье бронирование - 50% Скидка по всем тарифам (кроме Евробизнес) увеличивается с каждым следующим бронированием из личного кабинета сайта utair.ru и мобильного приложения, в общем очень выгодно! Один пассажир из бронирования должен быть участником программы лояльности Status. Узнать все детали и спланировать свое лето наперед можно по ссылке ниже Скорее, пока билеты остались! Забронировать #реклама utair.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30333</t>
+  </si>
+  <si>
+    <t>🏛 Собор Сергия Радонежского, Уфа #РеспубликаБашкортостан 📌 Святыни храма включают раку с мощами преподобного Моисея Уфимского, а также иконы, в которых находятся части мощей преподобного Сергия Радонежского, преподобного Серафима Саровского и великомученика и целителя Пантелеимона. 📍 Координаты - 54.710976, 55.967720 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>16.06.26 03:13</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30330</t>
+  </si>
+  <si>
+    <t>Новый электро кроссовер EVOLUTE i-JOY от 1 899 000₽* Компактный инновационный городской электро кроссовер EVOLUTE i-JOY оснащен медиасистемой нового поколения с интеграцией со смартфоном и набором интеллектуальных ассистентов водителя. В EVOLUTE i-JOY доступна быстрая зарядка с 30% до 80% за 18 минут. Это идеальный автомобиль для ежедневных поездок по городу и за его пределы, он помогает не только быстро добраться до места назначения, но и экономит ваш бюджет - бесплатные парковки и проезд по платным трассам, экономия на топливе, ТО и транспортном налоге до 500 000₽ в год**. Цена – от 1 899 000₽, господдержка 925 000₽*. Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.06.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30329</t>
+  </si>
+  <si>
+    <t>🏛 Заволжский мужской монастырь в честь Честного и Животворящего Креста Господня, село Подгоры #СамарскаяОбласть 📌 Обитель расположена в селе Подгоры, в районе Жигулёвских гор, на высоком берегу Волги. Благодаря такому положению это место считается одним из самых живописных духовных центров региона. 📍 Координаты - 53.325773, 50.094700 🗺 Место на карте 📷 Максим Бергман 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>15.06.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30325</t>
+  </si>
+  <si>
+    <t>🏛 Советская площадь, Уфа #РеспубликаБашкортостан 📌 До революции 1917 года этой площади не существовало — на её месте располагалась Голубиная слобода, состоявшая из пяти усадеб. Самая крупная из них принадлежала купцу Артемию Ногарёву. 📍 Координаты - 54.721760, 55.948070 🗺 Место на карте 📷 Максим Бергман 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Площадь</t>
+  </si>
+  <si>
+    <t>15.06.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30321</t>
+  </si>
+  <si>
+    <t>15.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30320</t>
+  </si>
+  <si>
+    <t>🏛 Село Камунта, Ирафский район #РеспубликаСевернаяОсетияАлания 📌 Центром Верхней Дигории в Северной Осетии считается старинное осетинское село Камунта. Оно расположено на вершине горы почти на высоте 2000 метров, а со смотровой площадки открываются живописные виды на окружающие горы и ущелья. 📍 Координаты - 42.909022, 43.852501 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Село</t>
+  </si>
+  <si>
+    <t>15.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30319</t>
+  </si>
+  <si>
+    <t>🏔 Гора Машук, Пятигорск #СтавропольскийКрай 📌 Гора Машук является одной из ключевых природных достопримечательностей Пятигорска и входит в состав района Кавказских Минеральных Вод. Её высота составляет примерно 993 метра. 📍 Координаты - 44.049995, 43.089056 🗺 Место на карте 📷 @dankira_kmv_official 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>15.06.26 00:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30318</t>
+  </si>
+  <si>
+    <t>Доброград: как на курорте, только это ваш дом Новый город в 2,5 часах от Москвы, в котором есть все необходимое для комфортной жизни: частное и государственное образование, охраняемая территория, леса и озёра и даже собственное гольф-поле! Квартиры и таунхаусы уже готовы к заселению Специальные предложения для покупателей: ⚡Программа Трейд-ин ⚡Выгодная рассрочка на квартиры и таунхаусы сроком до 5 лет ⚡Ипотека — действуют особые индивидуальные условия на покупку Узнать больше Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк, Банк ВТБ (ПАО). #реклама dobrograd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30317</t>
+  </si>
+  <si>
+    <t>🌳 Нагорный парк, Владивосток #ПриморскийКрай 📌 В отличие от типичных городских парков с ровным рельефом, здесь сохранены естественные сопки, а дорожки проложены с учётом склонов. Большая часть территории остаётся покрытой природной растительностью. 📍 Координаты - 43.118143, 131.922336 🗺 Место на карте 📷 @matveyvlc_aero 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>14.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30311</t>
+  </si>
+  <si>
+    <t>🏔 Гора Мехтыген, Черекский район #КабардиноБалкарскаяРеспублика 📌 Гора примечательна своим выразительным обликом: издалека она напоминает каменную крепость, с башнеобразными скальными выступами и рельефом, сильно изрезанным эрозией. В туристических описаниях её нередко образно называют «каменной короной» или «скальным бастионом Кавказа». 📍 Координаты - 43.120183, 43.533406 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>13.06.26 21:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30310</t>
+  </si>
+  <si>
+    <t>Чат для тех, у кого проблемы с долгами и кредитами! Если у тебя есть долги по кредитам — ты не один. Просрочки случаются у многих. Сначала кажется, что ничего страшного, а потом начинаются штрафы, звонки коллекторов, аресты счетов, удержания из зарплаты и постоянный стресс. ✅Важно иметь место, где можно спокойно разобраться. Мы создали закрытый Telegram-чат, где: - юристы простым языком объясняют, что делать - подсказывают, как общаться с банками и коллекторами - помогают понять действия приставов - делятся реальными историями людей в похожей ситуации - выкладывают бесплатные инструкции и шаблоны заявлений ❤️Без осуждения и давления. Только поддержка и понятные ответы. ✅Присоединяйся, если сейчас тяжело и хочется разобраться с долгами шаг за шагом. Подписаться Банкротство влечет негативные последствия, в том числе ограничения на получение кредита и повторное банкротство в течение пяти лет. Предварительно обратитесь к своему кредитору и в МФЦ. #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.06.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30309</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Южные Культуры», Сириус #КраснодарскийКрай 📌 Один из старейших парков Черноморского побережья площадью 20 гектаров, где собрана коллекция экзотических растений, привезённых из разных уголков мира. 📍 Координаты - 43.417405, 39.935743 🗺 Место на карте 📷 Гид по Сочи 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>13.06.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30302</t>
+  </si>
+  <si>
+    <t>13.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30301</t>
+  </si>
+  <si>
+    <t>🌊 Oзеро Зюраткуль, Саткинское городское поселение #ЧелябинскаяОбласть 📌 Зюраткуль находится на высоте примерно 724 метра над уровнем моря и считается одним из самых высокогорных озёр Урала. 📍 Координаты - 54.912073, 59.210853 🗺 Место на карте 📷 FEELIN по Уралу 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>13.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30298</t>
+  </si>
+  <si>
+    <t>🏝 Остров Рейнеке, Владивостокский городской округ #ПриморскийКрай 📌 Рейнеке известен своей чистой и прозрачной морской водой, скалистыми берегами и разнообразной морской жизнью. В этих местах нередко можно увидеть нерп, морских птиц и крабов. 📍 Координаты - 42.907696, 131.729444 🗺 Место на карте 📷 @matveyvlc_aero 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Остров</t>
+  </si>
+  <si>
+    <t>12.06.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30295</t>
+  </si>
+  <si>
+    <t>🌳 Национальный парк «Ладожские шхеры» #РеспубликаКарелия 📌 К крупнейшим островам Ладожских шхер относятся Кильпола, Кухка, Соролансари, Лауватсари, Путсари и Риеккалансари. 📍 Координаты - 61.531305, 30.470705 🗺 Место на карте 📷 От подписчицы @Medvedeva_Art24 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>12.06.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30290</t>
+  </si>
+  <si>
+    <t>🏛 Село Ширяево #СамарскаяОбласть 📌 Рядом с селом расположены старые каменоломни — Ширяевские штольни, где ранее добывали известняк. Сегодня это популярный туристический объект с системой подземных лабиринтов. 📍 Координаты - 53.414707, 50.019096 🗺 Место на карте 📷 Влад Крамаруха 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>12.06.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30287</t>
+  </si>
+  <si>
+    <t>Ищем партнеров в строительстве коттеджей в вашем городе Доход от 1,2 млн/месяц. Опыт не нужен, обучим. Паушальный взнос 490 т.р. Узнать больше! Узнать больше #реклама stroykadom.pro О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30286</t>
+  </si>
+  <si>
+    <t>🏜 Большой Мраморный каньон, посёлок Рускеала #РеспубликаКарелия 📌 Каньон отличается внушительными размерами: его протяжённость составляет около 400–450 метров, ширина достигает 100 метров, а глубина — до 50 метров. В его стенах отчётливо просматриваются пласты мрамора различных оттенков — от белого до серо-зелёного. 📍 Координаты - 61.946278, 30.580139 🗺 Место на карте 📷 От подписчицы Мама, я в Карелии 🎞 Прислать свои фотографии #Природа #Каньон</t>
+  </si>
+  <si>
+    <t>12.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30283</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Еловое, Чебаркуль #ЧелябинскаяОбласть 📌 Озеро Еловое летом хорошо прогревается благодаря защищённому от ветров расположению, поэтому оно стало популярным местом отдыха с санаториями, базами отдыха и детскими лагерями. 📍 Координаты - 54.996975, 60.304893 🗺 Место на карте 📷 Инна Дмитриева 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>11.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30281</t>
+  </si>
+  <si>
+    <t>🚶 Плато Бермамыт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Протяжённость этой локации составляет около 30 км, и она считается одной из лучших площадок для любования природными пейзажами и создания редких фотографий. 📍 Координаты - 43.711662, 42.441170 🗺 Место на карте 📷 Автор фото: Степанов Слава 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Плато</t>
+  </si>
+  <si>
+    <t>10.06.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30280</t>
+  </si>
+  <si>
+    <t>Высшее образование онлайн — поменяйте жизнь в 2026 году! ✅Идёт набор: от 7500 ₽/мес.* Московский технологический институт предлагает: — Высшее образование в московском вузе без выезда на сессии — Полностью дистанционный онлайн-формат — Возможность обучаться дома, на работе, в путешествии — Диплом государственного образца — Более 60 направлений на выбор (IT, инженерные, экономические, педагогические, управленческие и другие) — 5 способов оплаты обучения — Поддержка персонального куратора: от поступления до получения диплома Узнать больше #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30279</t>
+  </si>
+  <si>
+    <t>🏛 Железнодорожный вокзал, Самара #СамарскаяОбласть 📌 Высота здания вместе с куполом и шпилем составляет 101 метр. 📍 Координаты - 53.185948, 50.121103 🗺 Место на карте 📷 Максим Бергман 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Вокзал</t>
+  </si>
+  <si>
+    <t>10.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30277</t>
+  </si>
+  <si>
+    <t>🗾 Мыс Четырёх скал, Ольгинский муниципальный округ #ПриморскийКрай 📌 Мыс получил своё название благодаря четырём отдельным скальным образованиям — кекурам, которые поднимаются над поверхностью моря и создают характерный, легко узнаваемый силуэт этого места. 📍 Координаты - 43.844006, 135.506182 🗺 Место на карте 📷 @knittttinglena 🎞 Прислать свои фотографии #Природа #Мыс</t>
+  </si>
+  <si>
+    <t>10.06.26 04:16</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30273</t>
+  </si>
+  <si>
+    <t>Все для путешествия и отдыха на острове Итуруп. Все достопримечательности от местных гидов. Прямые предложения и честные цены. Узнать больше #реклама 16+ движение-на-восток.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.06.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30272</t>
+  </si>
+  <si>
+    <t>🏔 Скала Парус, муниципальное образование Геленджик #КраснодарскийКрай 📌 В скале имеется сквозное отверстие у основания, происхождение которого связывают с разрушением более мягких слоёв породы под воздействием волн. 📍 Координаты - 44.438624, 38.184573 🗺 Место на карте 📷 Дорогу осилит идущий | Сочи 🎞 Прислать свои фотографии #Природа #Скала</t>
+  </si>
+  <si>
+    <t>09.06.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30269</t>
+  </si>
+  <si>
+    <t>🏔 В горах Архыза #КарачаевоЧеркесскаяРеспублика 📌 Архызские вершины относятся к Главному Кавказскому хребту и включают пики высотой более 3000–4000 метров, на которых сохраняются ледники и вечные снега. 📍 Координаты - 43.543081, 41.181187 🗺 Место на карте 📷 @pytihestvia63 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>09.06.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30264</t>
+  </si>
+  <si>
+    <t>Облачная касса под ключ! Без покупки физической кассы! Удобная облачная касса в аренду с полным соответствием 54-ФЗ, со скидкой до 20%! Узнать больше #реклама 16+ ok.1-ofd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30263</t>
+  </si>
+  <si>
+    <t>🗾 Мыс Поворотный, Партизанский муниципальный округ #ПриморскийКрай 📌 На мысе расположен маяк Поворотный, возведённый в конце XIX века — в 1890–1892 годах. Он и сегодня продолжает выполнять свою навигационную функцию, помогая судам ориентироваться в море. 📍 Координаты - 42.676568, 133.044123 🗺 Место на карте 📷 Александр Коваль 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Мыс</t>
+  </si>
+  <si>
+    <t>09.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30262</t>
+  </si>
+  <si>
+    <t>🔭 «Вертолётка», посёлок Управленческий #СамарскаяОбласть 📌 Название «Вертолётка» появилось не просто так: в советские годы на этой площадке действительно использовался вертолёт — здесь выполнялись взлёты и посадки воздушного судна, связанного с главным конструктором авиационных двигателей Николаем Кузнецовым. 📍 Координаты - 53.344181, 50.197718 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Природа #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>09.06.26 02:49</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30259</t>
+  </si>
+  <si>
+    <t>08.06.26 20:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30258</t>
+  </si>
+  <si>
+    <t>🏔 Скала Красный гребень, Красноярск #КрасноярскийКрай 📌 Когда-то в далёком прошлом эта скала была частью рифа на дне древнего океана. И сегодня, поднимая обломки известняка, разбросанные вокруг неё, можно обнаружить окаменевшие колонии водорослей. 📍 Координаты - 55.963869, 92.828620 🗺 Место на карте 📷 @filinin_wallpapers 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Скала</t>
+  </si>
+  <si>
+    <t>08.06.26 19:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30257</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Монастырское, городской округ Лермонтов #СтавропольскийКрай 📌 Озеро славится живописными кувшинками, покрывающими его гладь в тёплое время года. Белые цветы на фоне зелёных листьев создают удивительно спокойную и фотогеничную картину. 📍 Координаты - 44.085011, 43.010189 🗺 Место на карте 📷 Аня Солнечная 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>08.06.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30253</t>
+  </si>
+  <si>
+    <t>Курорт Alean Family Doville, Анапа. Скидки до 35% «Ультра все включено»: СПА-комплекс, шведский стол, анимация, теплые бассейны! Узнать больше Номер реестровой записи: С232024009245. #реклама dovilleresort.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.06.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30247</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Южные Культуры», Сириус #КраснодарскийКрай 📌 С 1920 года парк входил в состав совхоза «Случайное», а в 1929 году и совхоз, и сам парк получили название «Южные культуры». 📍 Координаты - 43.417405, 39.935743 🗺 Место на карте 📷 Гид по Сочи 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>08.06.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30240</t>
+  </si>
+  <si>
+    <t>🏛 Тиличееевские ванны, Пятигорск #СтавропольскийКрай 📌 В 1920-х годах Тиличеевские ванны получили название Провальские, а в 1960 году, к 150-летию со дня рождения выдающегося русского врача Н. Пирогова, их переименовали в Пироговские. 📍 Координаты - 44.040749, 43.092199 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Ванны</t>
+  </si>
+  <si>
+    <t>08.06.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30239</t>
+  </si>
+  <si>
+    <t>08.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30238</t>
+  </si>
+  <si>
+    <t>🏔 Сопка Бурачка, Владивосток, Первомайский район #ПриморскийКрай 📌 Высота сопки сравнительно небольшая, но благодаря её положению открываются панорамные виды на жилые районы, бухты и портовую часть Владивостока. 📍 Координаты - 43.097272, 131.916990 🗺 Место на карте 📷 @matveyvlc_aero 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Сопка</t>
+  </si>
+  <si>
+    <t>08.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30237</t>
+  </si>
+  <si>
+    <t>🏛 Храм святителя Николая в колокольне, Самара #СамарскаяОбласть 📌 Колокольня была восстановлена примерно в 2011–2013 годах в точном соответствии с дореволюционным обликом. 📍 Координаты - 53.199025, 50.098765 🗺 Место на карте 📷 Максим Бергман 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Храм #Колокольня</t>
+  </si>
+  <si>
+    <t>08.06.26 01:04</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30234</t>
+  </si>
+  <si>
+    <t>07.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30230</t>
+  </si>
+  <si>
+    <t>🏛 Спасо-Преображенский Валаамский ставропигиальный мужской монастырь, посёлок Валаам #РеспубликаКарелия 📌 В настоящее время женщинам разрешено посещать скит только один раз в год — в первое воскресенье после праздника Святой Троицы. С февраля 2014 года, после освящения домовой церкви в честь иконы Божией Матери «Умиление», расположенной в игуменском корпусе с отдельным входом вне территории скита, для женщин появилась возможность посещать некоторые богослужения по особому благословению в течение всего года, не заходя непосредственно на территорию скита. 📍 Координаты - 61.388801, 30.944864 🗺 Место на карте 📷 От подписчицы Мама, я в Карелии 🎞 Прислать свои фотографии #Архитектура#Монастырь</t>
+  </si>
+  <si>
+    <t>07.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30224</t>
+  </si>
+  <si>
+    <t>💦 Агурские водопады #КраснодарскийКрай 📌 У подножия каждого водопада образуются небольшие естественные чаши с водой. 📍 Координаты - 43.558695, 39.826762 🗺 Место на карте 📷 Дорогу осилит идущий | Сочи 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>06.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30220</t>
+  </si>
+  <si>
+    <t>🚶 Рассвет на плато Бермамыт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Бермамыт часто называют «каменным амфитеатром» Кавказа из-за его ступенчатых обрывов и естественных смотровых площадок над ущельями. 📍 Координаты - 43.711662, 42.441170 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Плато</t>
+  </si>
+  <si>
+    <t>06.06.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30216</t>
+  </si>
+  <si>
+    <t>06.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30215</t>
+  </si>
+  <si>
+    <t>🏛 Администрация города Екатеринбурга #СвердловскаяОбласть 📌 Здание Администрации Екатеринбурга и городской Думы было построено в 1928–1930 годах как Дом Горсовета — один из главных административных объектов города. 📍 Координаты - 56.837227, 60.597647 🗺 Место на карте 📷 Альтурист 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>06.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30213</t>
+  </si>
+  <si>
+    <t>🏔 Пик Парабола, Каратузский район #КрасноярскийКрай 📌 Скала считается одной из «визитных карточек» Ергаков — её изображения часто встречаются в туристических буклетах и путеводителях по Сибири. 📍 Координаты - 52.837629, 93.396602 🗺 Место на карте 📷 Сергей Токарев 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Пик #Скала</t>
+  </si>
+  <si>
+    <t>05.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30212</t>
+  </si>
+  <si>
+    <t>⛲ Отражение облаков, Краснодар #КраснодарскийКрай 📌 Это участок в Парке «Краснодар», в его расширенной части, называемой «Парк Облаков», которая является частью большого рекреационного комплекса, созданного меценатом Сергеем Галицким. 📍 Координаты - 45.049650, 39.041100 🗺 Место на карте 📷 @yugvkadre 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>05.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30208</t>
+  </si>
+  <si>
+    <t>⛰ Падовский карьер, Пестравский район #СамарскаяОбласть 📌 Изначально на этом месте велась добыча известняка и щебня, однако с появлением подземных вод разработку прекратили, и карьер постепенно заполнился водой, превратившись в необычный природно‑техногенный объект. 📍 Координаты - 52.462917, 49.599222 🗺 Место на карте 📷 @okoloturizms 🎞 Прислать свои фотографии #Природа #Карьер</t>
+  </si>
+  <si>
+    <t>04.06.26 19:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30206</t>
+  </si>
+  <si>
+    <t>Выигрывайте мечты с Черноголовкой! Покупайте Колу и Лимонады Черноголовка в Магните Выигрывайте 1 000 000 р. и другие призы Узнать больше #реклама sitelinker.prod.ya.magnit.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30205</t>
+  </si>
+  <si>
+    <t>🏛 Никольский Надвратный Храм, Астрахань #АстраханскаяОбласть 📌 Первоначально надвратные храмы в кремле выполняли не только религиозную, но и оборонную функцию, усиливая ворота как стратегические входы в крепость. 📍 Координаты - 46.350586, 48.031079 🗺 Место на карте 📷 От подписчицы Елены О. 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>04.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30204</t>
+  </si>
+  <si>
+    <t>🚨 Маяк Басаргина, Владивосток #ПриморскийКрай 📌 Он был построен в начале XX века как навигационный ориентир для судов, заходящих в порт Владивосток, и до сих пор выполняет сигнальную функцию. 📍 Координаты - 43.057798, 131.962694 🗺 Место на карте 📷 @matveyvlc_aero 🎞 Прислать свои фотографии #Архитектура #Маяк</t>
+  </si>
+  <si>
+    <t>03.06.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30203</t>
+  </si>
+  <si>
+    <t>🏛 Домик М. Ю. Лермонтова, Пятигорск #СтавропольскийКрай 📌 Музей был открыт в 1912 году и стал одним из первых литературно-мемориальных музеев России, посвящённых конкретному писателю. 📍 Координаты - 44.039560, 43.078648 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>03.06.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30197</t>
+  </si>
+  <si>
+    <t>🏛 Село Сизябск #РеспубликаКоми 📌 Село находится в зоне таёжных ландшафтов, где преобладают елово-пихтовые леса, болота и пойменные участки реки Ижмы. 📍 Координаты - 65.065225, 53.861026 🗺 Место на карте 📷 @geography_of_travel 🎞 Прислать свои фотографии #Природа #Архитектура</t>
+  </si>
+  <si>
+    <t>03.06.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30193</t>
+  </si>
+  <si>
+    <t>03.06.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30192</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Донгуз-Орун-Кёль, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Озеро окружено альпийскими лугами, снежниками и скальными массивами, создающими яркий контраст ландшафта и делающими его одной из самых живописных точек Приэльбрусья. 📍 Координаты - 43.220682, 42.466633 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>03.06.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30189</t>
+  </si>
+  <si>
+    <t>💧 Зеркальный пруд, Кисловодск #СтавропольскийКрай 📌 Когда нет ветра, поверхность воды становится гладкой и отражает окружающие предметы как зеркало, отсюда и название водоёма. 📍 Координаты - 43.893306, 42.720260 🗺 Место на карте 📷 @dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Пруд</t>
+  </si>
+  <si>
+    <t>03.06.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30187</t>
+  </si>
+  <si>
+    <t>Страна баобабов и лемуров: откройте волшебный Мадагаскар Мадагаскар — остров, где тысячелетние баобабы хранят воду, по лесам прыгают лемуры, а пейзажи напоминают другую планету. ✨ Мы собрали лучшие маршруты с русскоязычным сопровождением и продуманной программой. Мадагаскар. Баобабы, лемуры, каменный лес: 💰 271 500₽ 232 000₽ за 10 дней Мадагаскар - большое путешествие по острову: 💰 270 000₽ за 14 дней Экспедиция на Мадагаскар: 💰 243 100₽ 219 000₽ за 9 дней Это путешествие для тех, кто мечтает увидеть редкую природу, экзотику и места, которых нет ни в одной другой стране мира. Нажмите и выберите своё приключение на Мадагаскаре! Вас ждут уютные отели, сопровождение опытных гидов и впечатления, которые останутся с вами на всю жизнь. ⚡ Количество мест в группах ограничено! Мир вместе с Клубком — t.me/+WjpvBm_4HuwyMjEy Смотреть #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30180</t>
+  </si>
+  <si>
+    <t>🏜 Дигорское ущелье, Ирафский район #РеспубликаСевернаяОсетияАлания 📌 В пределах ущелья находятся многочисленные памятники природы и истории: водопады, скальные массивы, древние башни и средневековые оборонительные сооружения. 📍 Координаты - 42.901870, 43.614332 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>03.06.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30179</t>
+  </si>
+  <si>
+    <t>🏛 Хакимовская мечеть, Уфа #РеспубликаБашкортостан 📌 Построена в 1907–1908 годах на средства купца Абдуллатифа Хакимова и относится к числу старейших каменных мечетей города. 📍 Координаты - 54.728321, 55.944668 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Мечеть</t>
+  </si>
+  <si>
+    <t>03.06.26 02:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30177</t>
+  </si>
+  <si>
+    <t>Квартиры бизнес-класса у Черного моря. Рассрочка 0% ✅ Дома сданы - переезд уже летом! ⚡«Ботаника Хиллс» - это клубная резиденция, состоящая из 4 домов бизнес-класса. Жилой комплекс находится прямо на берегу реки Небуг, а из окон открываются живописные виды на море и горы. Это уникальный проект с собственными бассейнами, эргономичными спортивными и детскими площадками, комфортной средой, включающей максимальный набор услуг: химчистка, аптека, фитнес-зал, СПА-комплекс, продовольственные магазины и многое другое. ✅Получите планировки и цены на сайте: Перейти на сайт #реклама ботаника-хиллс.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.06.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30172</t>
+  </si>
+  <si>
+    <t>🏝 Остров Рейнеке, Владивостокский городской округ #ПриморскийКрай 📌 Остров был обследован в 1862–1863 годах экспедицией подполковника корпуса флотских штурманов В. М. Бабкина и тогда же получил название в честь директора Гидрографического департамента Морского министерства, вице-адмирала М. Ф. Рейнеке. 📍 Координаты - 42.907696, 131.729444 🗺 Место на карте 📷 @matveyvlc_aero 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Остров</t>
+  </si>
+  <si>
+    <t>02.06.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30166</t>
+  </si>
+  <si>
+    <t>🏛 Воскресенский мужской монастырь, Тольятти #СамарскаяОбласть 📌 В монастыре хранится местночтимая святыня — икона святой великомученицы Варвары, а также частица её мощей. 📍 Координаты - 53.472747, 49.364657 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>02.06.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30162</t>
+  </si>
+  <si>
+    <t>Туры по Дагестану 2026 — всё включено с «Тур Асланов» Погрузитесь в атмосферу настоящего Кавказа: горы, каньоны, древние аулы, море и национальная кухня — всё в одном путешествии. ✨ Что вас ждёт: • Сулакский каньон • бархан Сарыкум • Гамсутль и Гуниб • Хунзах и водопады • Дербент и Каспийское море • авторские маршруты и лучшие локации ✅ Всё включено - Комфортные туры и проживание - Опытные местные гиды - Группы и индивидуальные поездки - Маршруты от 1 до 8 дней 🏃‍♂️ Более 60 000 довольных туристов с 2016 года 📞 Оставьте заявку и подберите тур по Дагестану под ваш формат отдыха Узнать больше #реклама 16+ aslanov-tour.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.06.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/30161</t>
+  </si>
+  <si>
+    <t>🚶 Плато Бермамыт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Высота над уровнем моря составляет 2592,3 м. 📍 Координаты - 43.711662, 42.441170 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Плато</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7646,62 +10979,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H827"/>
+  <dimension ref="A1:H1207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1132.438" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="1165.43" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -8564,51 +11897,51 @@
       </c>
       <c r="E41">
         <v>2869</v>
       </c>
       <c r="F41">
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>24698</v>
       </c>
       <c r="B42" t="s">
         <v>128</v>
       </c>
       <c r="C42" t="s">
         <v>129</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E42">
         <v>2974</v>
       </c>
       <c r="F42">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>24699</v>
       </c>
       <c r="B43" t="s">
         <v>131</v>
       </c>
       <c r="C43" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E43">
         <v>2686</v>
       </c>
       <c r="G43">
         <v>6</v>
       </c>
       <c r="H43">
         <v>1</v>
       </c>
     </row>
@@ -8633,151 +11966,151 @@
       </c>
       <c r="G44">
         <v>80</v>
       </c>
       <c r="H44">
         <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>24701</v>
       </c>
       <c r="B45" t="s">
         <v>137</v>
       </c>
       <c r="C45" t="s">
         <v>138</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E45">
         <v>3073</v>
       </c>
       <c r="F45">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>24702</v>
       </c>
       <c r="B46" t="s">
         <v>140</v>
       </c>
       <c r="C46" t="s">
         <v>141</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E46">
         <v>3499</v>
       </c>
       <c r="F46">
-        <v>24</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>24703</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="C47" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E47">
         <v>3526</v>
       </c>
       <c r="F47">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>24704</v>
       </c>
       <c r="B48" t="s">
         <v>146</v>
       </c>
       <c r="C48" t="s">
         <v>147</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E48">
         <v>2467</v>
       </c>
       <c r="G48">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>24705</v>
       </c>
       <c r="B49" t="s">
         <v>149</v>
       </c>
       <c r="C49" t="s">
         <v>150</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E49">
         <v>2849</v>
       </c>
       <c r="F49">
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>24706</v>
       </c>
       <c r="B50" t="s">
         <v>152</v>
       </c>
       <c r="C50" t="s">
         <v>153</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E50">
         <v>2848</v>
       </c>
       <c r="F50">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>24707</v>
       </c>
       <c r="B51" t="s">
         <v>155</v>
       </c>
       <c r="C51" t="s">
         <v>156</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E51">
         <v>2680</v>
       </c>
       <c r="G51">
         <v>4</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>24708</v>
@@ -8813,111 +12146,111 @@
       </c>
       <c r="E53">
         <v>2892</v>
       </c>
       <c r="F53">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>24710</v>
       </c>
       <c r="B54" t="s">
         <v>164</v>
       </c>
       <c r="C54" t="s">
         <v>165</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E54">
         <v>2780</v>
       </c>
       <c r="F54">
-        <v>16</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>24711</v>
       </c>
       <c r="B55" t="s">
         <v>167</v>
       </c>
       <c r="C55" t="s">
         <v>168</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E55">
         <v>2398</v>
       </c>
       <c r="G55">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>24712</v>
       </c>
       <c r="B56" t="s">
         <v>170</v>
       </c>
       <c r="C56" t="s">
         <v>171</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E56">
         <v>3133</v>
       </c>
       <c r="F56">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>24713</v>
       </c>
       <c r="B57" t="s">
         <v>173</v>
       </c>
       <c r="C57" t="s">
         <v>174</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E57">
         <v>3385</v>
       </c>
       <c r="F57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G57">
         <v>79</v>
       </c>
       <c r="H57">
         <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>24714</v>
       </c>
       <c r="B58" t="s">
         <v>176</v>
       </c>
       <c r="C58" t="s">
         <v>177</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E58">
         <v>3710</v>
       </c>
       <c r="F58">
@@ -8942,94 +12275,94 @@
       </c>
       <c r="G59">
         <v>3</v>
       </c>
       <c r="H59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>24716</v>
       </c>
       <c r="B60" t="s">
         <v>182</v>
       </c>
       <c r="C60" t="s">
         <v>183</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E60">
         <v>3161</v>
       </c>
       <c r="F60">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G60">
         <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>24717</v>
       </c>
       <c r="B61" t="s">
         <v>185</v>
       </c>
       <c r="C61" t="s">
         <v>186</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E61">
         <v>3495</v>
       </c>
       <c r="F61">
         <v>18</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>24718</v>
       </c>
       <c r="B62" t="s">
         <v>188</v>
       </c>
       <c r="C62" t="s">
         <v>189</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E62">
         <v>3518</v>
       </c>
       <c r="F62">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G62">
         <v>74</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>24719</v>
       </c>
       <c r="B63" t="s">
         <v>191</v>
       </c>
       <c r="C63" t="s">
         <v>192</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E63">
         <v>3429</v>
       </c>
       <c r="G63">
@@ -9083,51 +12416,51 @@
       </c>
       <c r="G65">
         <v>84</v>
       </c>
       <c r="H65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>24722</v>
       </c>
       <c r="B66" t="s">
         <v>200</v>
       </c>
       <c r="C66" t="s">
         <v>201</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E66">
         <v>3589</v>
       </c>
       <c r="F66">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>24723</v>
       </c>
       <c r="B67" t="s">
         <v>203</v>
       </c>
       <c r="C67" t="s">
         <v>204</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E67">
         <v>3178</v>
       </c>
       <c r="G67">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>24724</v>
@@ -21442,2939 +24775,10155 @@
         <v>1926</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>1786</v>
       </c>
       <c r="E656">
         <v>2257</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657">
         <v>86984</v>
       </c>
       <c r="B657" t="s">
         <v>1927</v>
       </c>
       <c r="C657" t="s">
         <v>1928</v>
       </c>
       <c r="D657" s="1" t="s">
         <v>1929</v>
       </c>
       <c r="E657">
         <v>3298</v>
       </c>
+      <c r="F657">
+        <v>4</v>
+      </c>
+      <c r="G657">
+        <v>74</v>
+      </c>
+      <c r="H657">
+        <v>1</v>
+      </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658">
         <v>86985</v>
       </c>
       <c r="B658" t="s">
         <v>1930</v>
       </c>
       <c r="C658" t="s">
         <v>1931</v>
       </c>
       <c r="D658" s="1" t="s">
         <v>1932</v>
       </c>
       <c r="E658">
         <v>3139</v>
       </c>
+      <c r="F658">
+        <v>7</v>
+      </c>
+      <c r="G658">
+        <v>79</v>
+      </c>
+      <c r="H658">
+        <v>1</v>
+      </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659">
         <v>86986</v>
       </c>
       <c r="B659" t="s">
         <v>1933</v>
       </c>
       <c r="C659" t="s">
         <v>1934</v>
       </c>
       <c r="D659" s="1" t="s">
         <v>1935</v>
       </c>
       <c r="E659">
         <v>3195</v>
       </c>
+      <c r="F659">
+        <v>11</v>
+      </c>
+      <c r="G659">
+        <v>90</v>
+      </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660">
         <v>86987</v>
       </c>
       <c r="B660" t="s">
         <v>1936</v>
       </c>
       <c r="C660" t="s">
         <v>1937</v>
       </c>
       <c r="D660" s="1" t="s">
         <v>1938</v>
       </c>
       <c r="E660">
         <v>3149</v>
       </c>
+      <c r="F660">
+        <v>7</v>
+      </c>
+      <c r="G660">
+        <v>69</v>
+      </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661">
         <v>86988</v>
       </c>
       <c r="B661" t="s">
         <v>1939</v>
       </c>
       <c r="C661" t="s">
         <v>1940</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>1941</v>
       </c>
       <c r="E661">
         <v>2404</v>
       </c>
+      <c r="G661">
+        <v>1</v>
+      </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662">
         <v>86989</v>
       </c>
       <c r="B662" t="s">
         <v>1942</v>
       </c>
       <c r="C662" t="s">
         <v>1943</v>
       </c>
       <c r="D662" s="1" t="s">
         <v>1944</v>
       </c>
       <c r="E662">
         <v>3581</v>
       </c>
+      <c r="F662">
+        <v>15</v>
+      </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663">
         <v>86990</v>
       </c>
       <c r="B663" t="s">
         <v>1945</v>
       </c>
       <c r="C663" t="s">
         <v>1946</v>
       </c>
       <c r="D663" s="1" t="s">
         <v>1947</v>
       </c>
       <c r="E663">
         <v>3201</v>
       </c>
+      <c r="F663">
+        <v>7</v>
+      </c>
+      <c r="G663">
+        <v>70</v>
+      </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664">
         <v>86991</v>
       </c>
       <c r="B664" t="s">
         <v>1948</v>
       </c>
       <c r="C664" t="s">
         <v>1949</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>1950</v>
       </c>
       <c r="E664">
         <v>2736</v>
       </c>
+      <c r="G664">
+        <v>3</v>
+      </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665">
         <v>86992</v>
       </c>
       <c r="B665" t="s">
         <v>1951</v>
       </c>
       <c r="C665" t="s">
         <v>1952</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>1953</v>
       </c>
       <c r="E665">
         <v>3822</v>
       </c>
+      <c r="F665">
+        <v>11</v>
+      </c>
+      <c r="G665">
+        <v>79</v>
+      </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666">
         <v>86993</v>
       </c>
       <c r="B666" t="s">
         <v>1954</v>
       </c>
       <c r="C666" t="s">
         <v>1955</v>
       </c>
       <c r="D666" s="1" t="s">
         <v>1556</v>
       </c>
       <c r="E666">
         <v>3278</v>
       </c>
+      <c r="F666">
+        <v>2</v>
+      </c>
+      <c r="G666">
+        <v>26</v>
+      </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667">
         <v>86994</v>
       </c>
       <c r="B667" t="s">
         <v>1956</v>
       </c>
       <c r="C667" t="s">
         <v>1957</v>
       </c>
       <c r="D667" s="1" t="s">
         <v>1958</v>
       </c>
       <c r="E667">
         <v>3400</v>
       </c>
+      <c r="F667">
+        <v>10</v>
+      </c>
+      <c r="G667">
+        <v>65</v>
+      </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668">
         <v>86995</v>
       </c>
       <c r="B668" t="s">
         <v>1959</v>
       </c>
       <c r="C668" t="s">
         <v>1960</v>
       </c>
       <c r="D668" s="1" t="s">
         <v>1961</v>
       </c>
       <c r="E668">
         <v>2921</v>
       </c>
+      <c r="F668">
+        <v>15</v>
+      </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669">
         <v>86996</v>
       </c>
       <c r="B669" t="s">
         <v>1962</v>
       </c>
       <c r="C669" t="s">
         <v>1963</v>
       </c>
       <c r="D669" s="1" t="s">
         <v>1964</v>
       </c>
       <c r="E669">
         <v>2496</v>
       </c>
+      <c r="G669">
+        <v>13</v>
+      </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670">
         <v>86997</v>
       </c>
       <c r="B670" t="s">
         <v>1965</v>
       </c>
       <c r="C670" t="s">
         <v>1966</v>
       </c>
       <c r="D670" s="1" t="s">
         <v>1967</v>
       </c>
       <c r="E670">
         <v>3145</v>
       </c>
+      <c r="F670">
+        <v>9</v>
+      </c>
+      <c r="G670">
+        <v>59</v>
+      </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671">
         <v>86998</v>
       </c>
       <c r="B671" t="s">
         <v>1968</v>
       </c>
       <c r="C671" t="s">
         <v>1969</v>
       </c>
       <c r="D671" s="1" t="s">
         <v>1970</v>
       </c>
       <c r="E671">
         <v>3306</v>
       </c>
+      <c r="F671">
+        <v>8</v>
+      </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672">
         <v>86999</v>
       </c>
       <c r="B672" t="s">
         <v>1971</v>
       </c>
       <c r="C672" t="s">
         <v>1972</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>1973</v>
       </c>
       <c r="E672">
         <v>2851</v>
       </c>
+      <c r="G672">
+        <v>15</v>
+      </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673">
         <v>87000</v>
       </c>
       <c r="B673" t="s">
         <v>1974</v>
       </c>
       <c r="C673" t="s">
         <v>1975</v>
       </c>
       <c r="D673" s="1" t="s">
         <v>1976</v>
       </c>
       <c r="E673">
         <v>3549</v>
       </c>
+      <c r="F673">
+        <v>9</v>
+      </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674">
         <v>87001</v>
       </c>
       <c r="B674" t="s">
         <v>1977</v>
       </c>
       <c r="C674" t="s">
         <v>1978</v>
       </c>
       <c r="D674" s="1" t="s">
         <v>1979</v>
       </c>
       <c r="E674">
         <v>3227</v>
       </c>
+      <c r="F674">
+        <v>9</v>
+      </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675">
         <v>87002</v>
       </c>
       <c r="B675" t="s">
         <v>1980</v>
       </c>
       <c r="C675" t="s">
         <v>1981</v>
       </c>
       <c r="D675" s="1" t="s">
         <v>1982</v>
       </c>
       <c r="E675">
         <v>2597</v>
       </c>
+      <c r="G675">
+        <v>1</v>
+      </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676">
         <v>87003</v>
       </c>
       <c r="B676" t="s">
         <v>1983</v>
       </c>
       <c r="C676" t="s">
         <v>1984</v>
       </c>
       <c r="D676" s="1" t="s">
         <v>1985</v>
       </c>
       <c r="E676">
         <v>3670</v>
       </c>
+      <c r="F676">
+        <v>11</v>
+      </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677">
         <v>87004</v>
       </c>
       <c r="B677" t="s">
         <v>1986</v>
       </c>
       <c r="C677" t="s">
         <v>1987</v>
       </c>
       <c r="D677" s="1" t="s">
         <v>1988</v>
       </c>
       <c r="E677">
         <v>3423</v>
       </c>
+      <c r="F677">
+        <v>4</v>
+      </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678">
         <v>87005</v>
       </c>
       <c r="B678" t="s">
         <v>1989</v>
       </c>
       <c r="C678" t="s">
         <v>1990</v>
       </c>
       <c r="D678" s="1" t="s">
         <v>1991</v>
       </c>
       <c r="E678">
         <v>3561</v>
       </c>
+      <c r="F678">
+        <v>15</v>
+      </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679">
         <v>87006</v>
       </c>
       <c r="B679" t="s">
         <v>1992</v>
       </c>
       <c r="C679" t="s">
         <v>1993</v>
       </c>
       <c r="D679" s="1" t="s">
         <v>1994</v>
       </c>
       <c r="E679">
         <v>2871</v>
       </c>
+      <c r="F679">
+        <v>23</v>
+      </c>
+      <c r="G679">
+        <v>74</v>
+      </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680">
         <v>87007</v>
       </c>
       <c r="B680" t="s">
         <v>1995</v>
       </c>
       <c r="C680" t="s">
         <v>1996</v>
       </c>
       <c r="D680" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="E680">
         <v>2649</v>
       </c>
+      <c r="F680">
+        <v>1</v>
+      </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681">
         <v>87008</v>
       </c>
       <c r="B681" t="s">
         <v>1997</v>
       </c>
       <c r="C681" t="s">
         <v>1998</v>
       </c>
       <c r="D681" s="1" t="s">
         <v>1999</v>
       </c>
       <c r="E681">
         <v>3224</v>
       </c>
+      <c r="F681">
+        <v>19</v>
+      </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682">
         <v>87009</v>
       </c>
       <c r="B682" t="s">
         <v>2000</v>
       </c>
       <c r="C682" t="s">
         <v>2001</v>
       </c>
       <c r="D682" s="1" t="s">
         <v>2002</v>
       </c>
       <c r="E682">
         <v>2806</v>
       </c>
+      <c r="F682">
+        <v>12</v>
+      </c>
+      <c r="G682">
+        <v>71</v>
+      </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683">
         <v>87010</v>
       </c>
       <c r="B683" t="s">
         <v>2003</v>
       </c>
       <c r="C683" t="s">
         <v>2004</v>
       </c>
       <c r="D683" s="1" t="s">
         <v>2005</v>
       </c>
       <c r="E683">
         <v>3588</v>
       </c>
+      <c r="F683">
+        <v>11</v>
+      </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684">
         <v>87011</v>
       </c>
       <c r="B684" t="s">
         <v>2006</v>
       </c>
       <c r="C684" t="s">
         <v>2007</v>
       </c>
       <c r="D684" s="1" t="s">
         <v>2008</v>
       </c>
       <c r="E684">
         <v>3012</v>
       </c>
+      <c r="F684">
+        <v>15</v>
+      </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685">
         <v>87012</v>
       </c>
       <c r="B685" t="s">
         <v>2009</v>
       </c>
       <c r="C685" t="s">
         <v>2010</v>
       </c>
       <c r="D685" s="1" t="s">
         <v>1771</v>
       </c>
       <c r="E685">
         <v>2491</v>
       </c>
+      <c r="F685">
+        <v>2</v>
+      </c>
+      <c r="G685">
+        <v>12</v>
+      </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686">
         <v>87013</v>
       </c>
       <c r="B686" t="s">
         <v>2011</v>
       </c>
       <c r="C686" t="s">
         <v>2012</v>
       </c>
       <c r="D686" s="1" t="s">
         <v>2013</v>
       </c>
       <c r="E686">
         <v>4288</v>
       </c>
+      <c r="F686">
+        <v>12</v>
+      </c>
+      <c r="G686">
+        <v>98</v>
+      </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687">
         <v>87014</v>
       </c>
       <c r="B687" t="s">
         <v>2014</v>
       </c>
       <c r="C687" t="s">
         <v>2015</v>
       </c>
       <c r="D687" s="1" t="s">
         <v>2016</v>
       </c>
       <c r="E687">
         <v>3320</v>
       </c>
+      <c r="F687">
+        <v>19</v>
+      </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688">
         <v>87015</v>
       </c>
       <c r="B688" t="s">
         <v>2017</v>
       </c>
       <c r="C688" t="s">
         <v>2018</v>
       </c>
       <c r="D688" s="1" t="s">
         <v>2019</v>
       </c>
       <c r="E688">
         <v>2249</v>
       </c>
+      <c r="G688">
+        <v>2</v>
+      </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689">
         <v>87016</v>
       </c>
       <c r="B689" t="s">
         <v>2020</v>
       </c>
       <c r="C689" t="s">
         <v>2021</v>
       </c>
       <c r="D689" s="1" t="s">
         <v>2022</v>
       </c>
       <c r="E689">
         <v>3071</v>
       </c>
+      <c r="F689">
+        <v>9</v>
+      </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690">
         <v>87017</v>
       </c>
       <c r="B690" t="s">
         <v>2023</v>
       </c>
       <c r="C690" t="s">
         <v>2024</v>
       </c>
       <c r="D690" s="1" t="s">
         <v>2025</v>
       </c>
       <c r="E690">
         <v>3318</v>
       </c>
+      <c r="F690">
+        <v>22</v>
+      </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691">
         <v>87018</v>
       </c>
       <c r="B691" t="s">
         <v>2026</v>
       </c>
       <c r="C691" t="s">
         <v>2027</v>
       </c>
       <c r="D691" s="1" t="s">
         <v>2028</v>
       </c>
       <c r="E691">
         <v>2439</v>
       </c>
+      <c r="F691">
+        <v>1</v>
+      </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692">
         <v>87019</v>
       </c>
       <c r="B692" t="s">
         <v>2029</v>
       </c>
       <c r="C692" t="s">
         <v>2030</v>
       </c>
       <c r="D692" s="1" t="s">
         <v>2031</v>
       </c>
       <c r="E692">
         <v>2849</v>
       </c>
+      <c r="F692">
+        <v>12</v>
+      </c>
+      <c r="G692">
+        <v>59</v>
+      </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693">
         <v>87020</v>
       </c>
       <c r="B693" t="s">
         <v>2032</v>
       </c>
       <c r="C693" t="s">
         <v>2033</v>
       </c>
       <c r="D693" s="1" t="s">
         <v>2034</v>
       </c>
       <c r="E693">
         <v>3041</v>
       </c>
+      <c r="F693">
+        <v>8</v>
+      </c>
+      <c r="G693">
+        <v>65</v>
+      </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694">
         <v>87021</v>
       </c>
       <c r="B694" t="s">
         <v>2035</v>
       </c>
       <c r="C694" t="s">
         <v>2036</v>
       </c>
       <c r="D694" s="1" t="s">
         <v>2037</v>
       </c>
       <c r="E694">
         <v>3094</v>
       </c>
+      <c r="F694">
+        <v>8</v>
+      </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695">
         <v>87022</v>
       </c>
       <c r="B695" t="s">
         <v>2038</v>
       </c>
       <c r="C695" t="s">
         <v>2039</v>
       </c>
       <c r="D695" s="1" t="s">
         <v>2040</v>
       </c>
       <c r="E695">
         <v>2581</v>
       </c>
+      <c r="G695">
+        <v>15</v>
+      </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696">
         <v>87023</v>
       </c>
       <c r="B696" t="s">
         <v>2041</v>
       </c>
       <c r="C696" t="s">
         <v>2042</v>
       </c>
       <c r="D696" s="1" t="s">
         <v>2043</v>
       </c>
       <c r="E696">
         <v>3160</v>
       </c>
+      <c r="F696">
+        <v>14</v>
+      </c>
+      <c r="G696">
+        <v>92</v>
+      </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697">
         <v>87024</v>
       </c>
       <c r="B697" t="s">
         <v>2044</v>
       </c>
       <c r="C697" t="s">
         <v>2045</v>
       </c>
       <c r="D697" s="1" t="s">
         <v>2046</v>
       </c>
       <c r="E697">
         <v>3040</v>
       </c>
+      <c r="F697">
+        <v>14</v>
+      </c>
+      <c r="G697">
+        <v>81</v>
+      </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698">
         <v>87025</v>
       </c>
       <c r="B698" t="s">
         <v>2047</v>
       </c>
       <c r="C698" t="s">
         <v>2048</v>
       </c>
       <c r="D698" s="1" t="s">
         <v>2049</v>
       </c>
       <c r="E698">
         <v>2945</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699">
         <v>87026</v>
       </c>
       <c r="B699" t="s">
         <v>2050</v>
       </c>
       <c r="C699" t="s">
         <v>2051</v>
       </c>
       <c r="D699" s="1" t="s">
         <v>2052</v>
       </c>
       <c r="E699">
         <v>3732</v>
       </c>
+      <c r="F699">
+        <v>12</v>
+      </c>
+      <c r="G699">
+        <v>85</v>
+      </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700">
         <v>87027</v>
       </c>
       <c r="B700" t="s">
         <v>2053</v>
       </c>
       <c r="C700" t="s">
         <v>2054</v>
       </c>
       <c r="D700" s="1" t="s">
         <v>2055</v>
       </c>
       <c r="E700">
         <v>3488</v>
       </c>
+      <c r="F700">
+        <v>14</v>
+      </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701">
         <v>87028</v>
       </c>
       <c r="B701" t="s">
         <v>2056</v>
       </c>
       <c r="C701" t="s">
         <v>2057</v>
       </c>
       <c r="D701" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="E701">
         <v>2864</v>
       </c>
+      <c r="G701">
+        <v>7</v>
+      </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702">
         <v>87029</v>
       </c>
       <c r="B702" t="s">
         <v>2058</v>
       </c>
       <c r="C702" t="s">
         <v>2059</v>
       </c>
       <c r="D702" s="1" t="s">
         <v>2060</v>
       </c>
       <c r="E702">
         <v>3605</v>
       </c>
+      <c r="F702">
+        <v>11</v>
+      </c>
+      <c r="G702">
+        <v>62</v>
+      </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703">
         <v>87030</v>
       </c>
       <c r="B703" t="s">
         <v>2061</v>
       </c>
       <c r="C703" t="s">
         <v>2062</v>
       </c>
       <c r="D703" s="1" t="s">
         <v>2063</v>
       </c>
       <c r="E703">
         <v>3882</v>
       </c>
+      <c r="F703">
+        <v>9</v>
+      </c>
+      <c r="G703">
+        <v>80</v>
+      </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704">
         <v>87031</v>
       </c>
       <c r="B704" t="s">
         <v>2064</v>
       </c>
       <c r="C704" t="s">
         <v>2065</v>
       </c>
       <c r="D704" s="1" t="s">
         <v>2066</v>
       </c>
       <c r="E704">
         <v>3514</v>
       </c>
+      <c r="F704">
+        <v>11</v>
+      </c>
+      <c r="G704">
+        <v>68</v>
+      </c>
+      <c r="H704">
+        <v>5</v>
+      </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705">
         <v>87032</v>
       </c>
       <c r="B705" t="s">
         <v>2067</v>
       </c>
       <c r="C705" t="s">
         <v>2068</v>
       </c>
       <c r="D705" s="1" t="s">
         <v>2069</v>
       </c>
       <c r="E705">
         <v>2798</v>
       </c>
+      <c r="G705">
+        <v>7</v>
+      </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706">
         <v>87033</v>
       </c>
       <c r="B706" t="s">
         <v>2070</v>
       </c>
       <c r="C706" t="s">
         <v>2071</v>
       </c>
       <c r="D706" s="1" t="s">
         <v>2072</v>
       </c>
       <c r="E706">
         <v>3922</v>
       </c>
+      <c r="F706">
+        <v>13</v>
+      </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707">
         <v>87034</v>
       </c>
       <c r="B707" t="s">
         <v>2073</v>
       </c>
       <c r="C707" t="s">
         <v>2074</v>
       </c>
       <c r="D707" s="1" t="s">
         <v>2075</v>
       </c>
       <c r="E707">
         <v>3023</v>
       </c>
+      <c r="F707">
+        <v>11</v>
+      </c>
+      <c r="G707">
+        <v>74</v>
+      </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708">
         <v>87035</v>
       </c>
       <c r="B708" t="s">
         <v>2076</v>
       </c>
       <c r="C708" t="s">
         <v>2077</v>
       </c>
       <c r="D708" s="1" t="s">
         <v>2078</v>
       </c>
       <c r="E708">
         <v>2468</v>
       </c>
+      <c r="G708">
+        <v>5</v>
+      </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709">
         <v>87036</v>
       </c>
       <c r="B709" t="s">
         <v>2079</v>
       </c>
       <c r="C709" t="s">
         <v>2080</v>
       </c>
       <c r="D709" s="1" t="s">
         <v>2081</v>
       </c>
       <c r="E709">
         <v>3019</v>
       </c>
+      <c r="F709">
+        <v>5</v>
+      </c>
+      <c r="G709">
+        <v>79</v>
+      </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710">
         <v>87037</v>
       </c>
       <c r="B710" t="s">
         <v>2082</v>
       </c>
       <c r="C710" t="s">
         <v>2083</v>
       </c>
       <c r="D710" s="1" t="s">
         <v>2084</v>
       </c>
       <c r="E710">
         <v>3067</v>
       </c>
+      <c r="F710">
+        <v>28</v>
+      </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711">
         <v>87038</v>
       </c>
       <c r="B711" t="s">
         <v>2085</v>
       </c>
       <c r="C711" t="s">
         <v>2086</v>
       </c>
       <c r="D711" s="1" t="s">
         <v>2087</v>
       </c>
       <c r="E711">
         <v>2681</v>
       </c>
+      <c r="G711">
+        <v>5</v>
+      </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712">
         <v>87039</v>
       </c>
       <c r="B712" t="s">
         <v>2088</v>
       </c>
       <c r="C712" t="s">
         <v>2089</v>
       </c>
       <c r="D712" s="1" t="s">
         <v>2090</v>
       </c>
       <c r="E712">
         <v>3869</v>
       </c>
+      <c r="F712">
+        <v>16</v>
+      </c>
+      <c r="G712">
+        <v>37</v>
+      </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713">
         <v>87040</v>
       </c>
       <c r="B713" t="s">
         <v>2091</v>
       </c>
       <c r="C713" t="s">
         <v>2092</v>
       </c>
       <c r="D713" s="1" t="s">
         <v>2093</v>
       </c>
       <c r="E713">
         <v>3819</v>
       </c>
+      <c r="F713">
+        <v>7</v>
+      </c>
+      <c r="G713">
+        <v>80</v>
+      </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714">
         <v>87041</v>
       </c>
       <c r="B714" t="s">
         <v>2094</v>
       </c>
       <c r="C714" t="s">
         <v>2095</v>
       </c>
       <c r="D714" s="1" t="s">
         <v>2096</v>
       </c>
       <c r="E714">
         <v>3150</v>
       </c>
+      <c r="F714">
+        <v>9</v>
+      </c>
+      <c r="G714">
+        <v>63</v>
+      </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715">
         <v>87042</v>
       </c>
       <c r="B715" t="s">
         <v>2097</v>
       </c>
       <c r="C715" t="s">
         <v>2098</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>2099</v>
       </c>
       <c r="E715">
         <v>2496</v>
       </c>
+      <c r="G715">
+        <v>7</v>
+      </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716">
         <v>87043</v>
       </c>
       <c r="B716" t="s">
         <v>2100</v>
       </c>
       <c r="C716" t="s">
         <v>2101</v>
       </c>
       <c r="D716" s="1" t="s">
         <v>2102</v>
       </c>
       <c r="E716">
         <v>3418</v>
       </c>
+      <c r="F716">
+        <v>10</v>
+      </c>
+      <c r="G716">
+        <v>67</v>
+      </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717">
         <v>87044</v>
       </c>
       <c r="B717" t="s">
         <v>2103</v>
       </c>
       <c r="C717" t="s">
         <v>2104</v>
       </c>
       <c r="D717" s="1" t="s">
         <v>2105</v>
       </c>
       <c r="E717">
         <v>3247</v>
       </c>
+      <c r="F717">
+        <v>5</v>
+      </c>
+      <c r="G717">
+        <v>85</v>
+      </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718">
         <v>87045</v>
       </c>
       <c r="B718" t="s">
         <v>2106</v>
       </c>
       <c r="C718" t="s">
         <v>2107</v>
       </c>
       <c r="D718" s="1" t="s">
         <v>1795</v>
       </c>
       <c r="E718">
         <v>2638</v>
       </c>
+      <c r="G718">
+        <v>5</v>
+      </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719">
         <v>87046</v>
       </c>
       <c r="B719" t="s">
         <v>2108</v>
       </c>
       <c r="C719" t="s">
         <v>2109</v>
       </c>
       <c r="D719" s="1" t="s">
         <v>2110</v>
       </c>
       <c r="E719">
         <v>3796</v>
       </c>
+      <c r="F719">
+        <v>20</v>
+      </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720">
         <v>87047</v>
       </c>
       <c r="B720" t="s">
         <v>2111</v>
       </c>
       <c r="C720" t="s">
         <v>2112</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>2113</v>
       </c>
       <c r="E720">
         <v>3184</v>
       </c>
+      <c r="F720">
+        <v>13</v>
+      </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721">
         <v>87048</v>
       </c>
       <c r="B721" t="s">
         <v>2114</v>
       </c>
       <c r="C721" t="s">
         <v>2115</v>
       </c>
       <c r="D721" s="1" t="s">
         <v>2116</v>
       </c>
       <c r="E721">
         <v>3018</v>
       </c>
+      <c r="F721">
+        <v>1</v>
+      </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722">
         <v>87049</v>
       </c>
       <c r="B722" t="s">
         <v>2117</v>
       </c>
       <c r="C722" t="s">
         <v>2118</v>
       </c>
       <c r="D722" s="1" t="s">
         <v>2119</v>
       </c>
       <c r="E722">
         <v>3032</v>
       </c>
+      <c r="F722">
+        <v>9</v>
+      </c>
+      <c r="G722">
+        <v>84</v>
+      </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723">
         <v>87050</v>
       </c>
       <c r="B723" t="s">
         <v>2120</v>
       </c>
       <c r="C723" t="s">
         <v>2121</v>
       </c>
       <c r="D723" s="1" t="s">
         <v>2122</v>
       </c>
       <c r="E723">
         <v>3223</v>
       </c>
+      <c r="F723">
+        <v>10</v>
+      </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724">
         <v>87051</v>
       </c>
       <c r="B724" t="s">
         <v>2123</v>
       </c>
       <c r="C724" t="s">
         <v>2124</v>
       </c>
       <c r="D724" s="1" t="s">
         <v>2125</v>
       </c>
       <c r="E724">
         <v>3711</v>
       </c>
+      <c r="F724">
+        <v>18</v>
+      </c>
+      <c r="G724">
+        <v>78</v>
+      </c>
+      <c r="H724">
+        <v>3</v>
+      </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725">
         <v>87052</v>
       </c>
       <c r="B725" t="s">
         <v>2126</v>
       </c>
       <c r="C725" t="s">
         <v>2127</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>2128</v>
       </c>
       <c r="E725">
         <v>3339</v>
       </c>
+      <c r="F725">
+        <v>22</v>
+      </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726">
         <v>87053</v>
       </c>
       <c r="B726" t="s">
         <v>2129</v>
       </c>
       <c r="C726" t="s">
         <v>2130</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>2131</v>
       </c>
       <c r="E726">
         <v>2879</v>
       </c>
+      <c r="F726">
+        <v>3</v>
+      </c>
+      <c r="G726">
+        <v>10</v>
+      </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727">
         <v>87054</v>
       </c>
       <c r="B727" t="s">
         <v>2132</v>
       </c>
       <c r="C727" t="s">
         <v>2133</v>
       </c>
       <c r="D727" s="1" t="s">
         <v>2134</v>
       </c>
       <c r="E727">
         <v>3639</v>
       </c>
+      <c r="F727">
+        <v>11</v>
+      </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728">
         <v>87055</v>
       </c>
       <c r="B728" t="s">
         <v>2135</v>
       </c>
       <c r="C728" t="s">
         <v>2136</v>
       </c>
       <c r="D728" s="1" t="s">
         <v>2137</v>
       </c>
       <c r="E728">
         <v>4371</v>
       </c>
+      <c r="F728">
+        <v>16</v>
+      </c>
+      <c r="G728">
+        <v>132</v>
+      </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729">
         <v>87056</v>
       </c>
       <c r="B729" t="s">
         <v>2138</v>
       </c>
       <c r="C729" t="s">
         <v>2139</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>2140</v>
       </c>
       <c r="E729">
         <v>3855</v>
       </c>
+      <c r="F729">
+        <v>12</v>
+      </c>
+      <c r="G729">
+        <v>92</v>
+      </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730">
         <v>87057</v>
       </c>
       <c r="B730" t="s">
         <v>2141</v>
       </c>
       <c r="C730" t="s">
         <v>2142</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>2143</v>
       </c>
       <c r="E730">
         <v>3696</v>
       </c>
+      <c r="F730">
+        <v>11</v>
+      </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731">
         <v>87058</v>
       </c>
       <c r="B731" t="s">
         <v>2144</v>
       </c>
       <c r="C731" t="s">
         <v>2145</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>2146</v>
       </c>
       <c r="E731">
         <v>3367</v>
       </c>
+      <c r="F731">
+        <v>21</v>
+      </c>
+      <c r="G731">
+        <v>87</v>
+      </c>
+      <c r="H731">
+        <v>1</v>
+      </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732">
         <v>87059</v>
       </c>
       <c r="B732" t="s">
         <v>2147</v>
       </c>
       <c r="C732" t="s">
         <v>2148</v>
       </c>
       <c r="D732" s="1" t="s">
         <v>2149</v>
       </c>
       <c r="E732">
         <v>2596</v>
       </c>
+      <c r="G732">
+        <v>6</v>
+      </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733">
         <v>87060</v>
       </c>
       <c r="B733" t="s">
         <v>2150</v>
       </c>
       <c r="C733" t="s">
         <v>2151</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>2152</v>
       </c>
       <c r="E733">
         <v>3747</v>
       </c>
+      <c r="F733">
+        <v>8</v>
+      </c>
+      <c r="G733">
+        <v>96</v>
+      </c>
+      <c r="H733">
+        <v>1</v>
+      </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734">
         <v>87061</v>
       </c>
       <c r="B734" t="s">
         <v>2153</v>
       </c>
       <c r="C734" t="s">
         <v>2154</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>2155</v>
       </c>
       <c r="E734">
         <v>3262</v>
       </c>
+      <c r="F734">
+        <v>10</v>
+      </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735">
         <v>87062</v>
       </c>
       <c r="B735" t="s">
         <v>2156</v>
       </c>
       <c r="C735" t="s">
         <v>2157</v>
       </c>
       <c r="D735" s="1" t="s">
         <v>2158</v>
       </c>
       <c r="E735">
         <v>3911</v>
       </c>
+      <c r="F735">
+        <v>12</v>
+      </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736">
         <v>87063</v>
       </c>
       <c r="B736" t="s">
         <v>2159</v>
       </c>
       <c r="C736" t="s">
         <v>2160</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>2161</v>
       </c>
       <c r="E736">
         <v>3475</v>
       </c>
+      <c r="F736">
+        <v>34</v>
+      </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737">
         <v>87064</v>
       </c>
       <c r="B737" t="s">
         <v>2162</v>
       </c>
       <c r="C737" t="s">
         <v>2163</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>1846</v>
       </c>
       <c r="E737">
         <v>2662</v>
       </c>
+      <c r="G737">
+        <v>6</v>
+      </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738">
         <v>87065</v>
       </c>
       <c r="B738" t="s">
         <v>2164</v>
       </c>
       <c r="C738" t="s">
         <v>2165</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>2166</v>
       </c>
       <c r="E738">
         <v>3872</v>
       </c>
+      <c r="F738">
+        <v>13</v>
+      </c>
+      <c r="G738">
+        <v>88</v>
+      </c>
+      <c r="H738">
+        <v>1</v>
+      </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739">
         <v>87066</v>
       </c>
       <c r="B739" t="s">
         <v>2167</v>
       </c>
       <c r="C739" t="s">
         <v>2168</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>2169</v>
       </c>
       <c r="E739">
         <v>3805</v>
       </c>
+      <c r="F739">
+        <v>10</v>
+      </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740">
         <v>87067</v>
       </c>
       <c r="B740" t="s">
         <v>2170</v>
       </c>
       <c r="C740" t="s">
         <v>2171</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E740">
         <v>2885</v>
       </c>
+      <c r="G740">
+        <v>13</v>
+      </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741">
         <v>87068</v>
       </c>
       <c r="B741" t="s">
         <v>2172</v>
       </c>
       <c r="C741" t="s">
         <v>2173</v>
       </c>
       <c r="D741" s="1" t="s">
         <v>2174</v>
       </c>
       <c r="E741">
         <v>4426</v>
       </c>
+      <c r="F741">
+        <v>15</v>
+      </c>
+      <c r="G741">
+        <v>93</v>
+      </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742">
         <v>87069</v>
       </c>
       <c r="B742" t="s">
         <v>2175</v>
       </c>
       <c r="C742" t="s">
         <v>2176</v>
       </c>
       <c r="D742" s="1" t="s">
         <v>2177</v>
       </c>
       <c r="E742">
         <v>3527</v>
       </c>
+      <c r="F742">
+        <v>13</v>
+      </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743">
         <v>87070</v>
       </c>
       <c r="B743" t="s">
         <v>2178</v>
       </c>
       <c r="C743" t="s">
         <v>2179</v>
       </c>
       <c r="D743" s="1" t="s">
         <v>2180</v>
       </c>
       <c r="E743">
         <v>2867</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744">
         <v>87071</v>
       </c>
       <c r="B744" t="s">
         <v>2181</v>
       </c>
       <c r="C744" t="s">
         <v>2182</v>
       </c>
       <c r="D744" s="1" t="s">
         <v>2183</v>
       </c>
       <c r="E744">
         <v>3692</v>
       </c>
+      <c r="F744">
+        <v>9</v>
+      </c>
+      <c r="G744">
+        <v>83</v>
+      </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745">
         <v>87072</v>
       </c>
       <c r="B745" t="s">
         <v>2184</v>
       </c>
       <c r="C745" t="s">
         <v>2185</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>2186</v>
       </c>
       <c r="E745">
         <v>3734</v>
       </c>
+      <c r="F745">
+        <v>16</v>
+      </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746">
         <v>87073</v>
       </c>
       <c r="B746" t="s">
         <v>2187</v>
       </c>
       <c r="C746" t="s">
         <v>2188</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>2189</v>
       </c>
       <c r="E746">
         <v>4451</v>
       </c>
+      <c r="F746">
+        <v>10</v>
+      </c>
+      <c r="G746">
+        <v>83</v>
+      </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747">
         <v>87074</v>
       </c>
       <c r="B747" t="s">
         <v>2190</v>
       </c>
       <c r="C747" t="s">
         <v>2191</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>2192</v>
       </c>
       <c r="E747">
         <v>3702</v>
       </c>
+      <c r="F747">
+        <v>3</v>
+      </c>
+      <c r="G747">
+        <v>80</v>
+      </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748">
         <v>87075</v>
       </c>
       <c r="B748" t="s">
         <v>2193</v>
       </c>
       <c r="C748" t="s">
         <v>2194</v>
       </c>
       <c r="D748" s="1" t="s">
         <v>2195</v>
       </c>
       <c r="E748">
         <v>2714</v>
       </c>
+      <c r="G748">
+        <v>5</v>
+      </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749">
         <v>87076</v>
       </c>
       <c r="B749" t="s">
         <v>2196</v>
       </c>
       <c r="C749" t="s">
         <v>2197</v>
       </c>
       <c r="D749" s="1" t="s">
         <v>2198</v>
       </c>
       <c r="E749">
         <v>4368</v>
       </c>
+      <c r="F749">
+        <v>18</v>
+      </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750">
         <v>87077</v>
       </c>
       <c r="B750" t="s">
         <v>2199</v>
       </c>
       <c r="C750" t="s">
         <v>2200</v>
       </c>
       <c r="D750" s="1" t="s">
         <v>2201</v>
       </c>
       <c r="E750">
         <v>3407</v>
       </c>
+      <c r="F750">
+        <v>19</v>
+      </c>
+      <c r="G750">
+        <v>115</v>
+      </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751">
         <v>87078</v>
       </c>
       <c r="B751" t="s">
         <v>2202</v>
       </c>
       <c r="C751" t="s">
         <v>2203</v>
       </c>
       <c r="D751" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="E751">
         <v>3127</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752">
         <v>87079</v>
       </c>
       <c r="B752" t="s">
         <v>2204</v>
       </c>
       <c r="C752" t="s">
         <v>2205</v>
       </c>
       <c r="D752" s="1" t="s">
         <v>2206</v>
       </c>
       <c r="E752">
         <v>3527</v>
       </c>
+      <c r="F752">
+        <v>3</v>
+      </c>
+      <c r="G752">
+        <v>87</v>
+      </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753">
         <v>87080</v>
       </c>
       <c r="B753" t="s">
         <v>2207</v>
       </c>
       <c r="C753" t="s">
         <v>2208</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>2209</v>
       </c>
       <c r="E753">
         <v>3327</v>
       </c>
+      <c r="F753">
+        <v>10</v>
+      </c>
+      <c r="G753">
+        <v>91</v>
+      </c>
+      <c r="H753">
+        <v>1</v>
+      </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754">
         <v>87081</v>
       </c>
       <c r="B754" t="s">
         <v>2210</v>
       </c>
       <c r="C754" t="s">
         <v>2211</v>
       </c>
       <c r="D754" s="1" t="s">
         <v>2212</v>
       </c>
       <c r="E754">
         <v>2868</v>
       </c>
+      <c r="G754">
+        <v>5</v>
+      </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755">
         <v>87082</v>
       </c>
       <c r="B755" t="s">
         <v>2213</v>
       </c>
       <c r="C755" t="s">
         <v>2214</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>2215</v>
       </c>
       <c r="E755">
         <v>3887</v>
       </c>
+      <c r="F755">
+        <v>13</v>
+      </c>
+      <c r="G755">
+        <v>92</v>
+      </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756">
         <v>87083</v>
       </c>
       <c r="B756" t="s">
         <v>2216</v>
       </c>
       <c r="C756" t="s">
         <v>2217</v>
       </c>
       <c r="D756" s="1" t="s">
         <v>2218</v>
       </c>
       <c r="E756">
         <v>3484</v>
       </c>
+      <c r="F756">
+        <v>4</v>
+      </c>
+      <c r="G756">
+        <v>77</v>
+      </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757">
         <v>87084</v>
       </c>
       <c r="B757" t="s">
         <v>2219</v>
       </c>
       <c r="C757" t="s">
         <v>2220</v>
       </c>
       <c r="D757" s="1" t="s">
         <v>2131</v>
       </c>
       <c r="E757">
         <v>3287</v>
       </c>
+      <c r="G757">
+        <v>11</v>
+      </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758">
         <v>87085</v>
       </c>
       <c r="B758" t="s">
         <v>2221</v>
       </c>
       <c r="C758" t="s">
         <v>2222</v>
       </c>
       <c r="D758" s="1" t="s">
         <v>2223</v>
       </c>
       <c r="E758">
         <v>3298</v>
       </c>
+      <c r="F758">
+        <v>7</v>
+      </c>
+      <c r="G758">
+        <v>114</v>
+      </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759">
         <v>87086</v>
       </c>
       <c r="B759" t="s">
         <v>2224</v>
       </c>
       <c r="C759" t="s">
         <v>2225</v>
       </c>
       <c r="D759" s="1" t="s">
         <v>2226</v>
       </c>
       <c r="E759">
         <v>3383</v>
       </c>
+      <c r="F759">
+        <v>4</v>
+      </c>
+      <c r="G759">
+        <v>85</v>
+      </c>
+      <c r="H759">
+        <v>1</v>
+      </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760">
         <v>87087</v>
       </c>
       <c r="B760" t="s">
         <v>2227</v>
       </c>
       <c r="C760" t="s">
         <v>2228</v>
       </c>
       <c r="D760" s="1" t="s">
         <v>2229</v>
       </c>
       <c r="E760">
         <v>2632</v>
       </c>
+      <c r="G760">
+        <v>10</v>
+      </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761">
         <v>87088</v>
       </c>
       <c r="B761" t="s">
         <v>2230</v>
       </c>
       <c r="C761" t="s">
         <v>2231</v>
       </c>
       <c r="D761" s="1" t="s">
         <v>2232</v>
       </c>
       <c r="E761">
         <v>3576</v>
       </c>
+      <c r="F761">
+        <v>7</v>
+      </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762">
         <v>87089</v>
       </c>
       <c r="B762" t="s">
         <v>2233</v>
       </c>
       <c r="C762" t="s">
         <v>2234</v>
       </c>
       <c r="D762" s="1" t="s">
         <v>2235</v>
       </c>
       <c r="E762">
         <v>3466</v>
       </c>
+      <c r="F762">
+        <v>10</v>
+      </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763">
         <v>87090</v>
       </c>
       <c r="B763" t="s">
         <v>2236</v>
       </c>
       <c r="C763" t="s">
         <v>2237</v>
       </c>
       <c r="D763" s="1" t="s">
         <v>2238</v>
       </c>
       <c r="E763">
         <v>2592</v>
       </c>
+      <c r="G763">
+        <v>4</v>
+      </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764">
         <v>87091</v>
       </c>
       <c r="B764" t="s">
         <v>2239</v>
       </c>
       <c r="C764" t="s">
         <v>2240</v>
       </c>
       <c r="D764" s="1" t="s">
         <v>2241</v>
       </c>
       <c r="E764">
         <v>4664</v>
       </c>
+      <c r="F764">
+        <v>17</v>
+      </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765">
         <v>87092</v>
       </c>
       <c r="B765" t="s">
         <v>2242</v>
       </c>
       <c r="C765" t="s">
         <v>2243</v>
       </c>
       <c r="D765" s="1" t="s">
         <v>2244</v>
       </c>
       <c r="E765">
         <v>3607</v>
       </c>
+      <c r="F765">
+        <v>15</v>
+      </c>
+      <c r="G765">
+        <v>107</v>
+      </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766">
         <v>87093</v>
       </c>
       <c r="B766" t="s">
         <v>2245</v>
       </c>
       <c r="C766" t="s">
         <v>2246</v>
       </c>
       <c r="D766" s="1" t="s">
         <v>2247</v>
       </c>
       <c r="E766">
         <v>2691</v>
       </c>
+      <c r="G766">
+        <v>3</v>
+      </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767">
         <v>87094</v>
       </c>
       <c r="B767" t="s">
         <v>2248</v>
       </c>
       <c r="C767" t="s">
         <v>2249</v>
       </c>
       <c r="D767" s="1" t="s">
         <v>2250</v>
       </c>
       <c r="E767">
         <v>3877</v>
       </c>
+      <c r="F767">
+        <v>20</v>
+      </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768">
         <v>87095</v>
       </c>
       <c r="B768" t="s">
         <v>2251</v>
       </c>
       <c r="C768" t="s">
         <v>2252</v>
       </c>
       <c r="D768" s="1" t="s">
         <v>2253</v>
       </c>
       <c r="E768">
         <v>2797</v>
       </c>
+      <c r="G768">
+        <v>12</v>
+      </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769">
         <v>87096</v>
       </c>
       <c r="B769" t="s">
         <v>2254</v>
       </c>
       <c r="C769" t="s">
         <v>2255</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>2256</v>
       </c>
       <c r="E769">
         <v>3855</v>
       </c>
+      <c r="F769">
+        <v>13</v>
+      </c>
+      <c r="G769">
+        <v>98</v>
+      </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770">
         <v>87097</v>
       </c>
       <c r="B770" t="s">
         <v>2257</v>
       </c>
       <c r="C770" t="s">
         <v>2258</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>2259</v>
       </c>
       <c r="E770">
         <v>3403</v>
       </c>
+      <c r="F770">
+        <v>9</v>
+      </c>
+      <c r="G770">
+        <v>80</v>
+      </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771">
         <v>87098</v>
       </c>
       <c r="B771" t="s">
         <v>2260</v>
       </c>
       <c r="C771" t="s">
         <v>2261</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>2238</v>
       </c>
       <c r="E771">
         <v>2666</v>
       </c>
+      <c r="G771">
+        <v>10</v>
+      </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772">
         <v>87099</v>
       </c>
       <c r="B772" t="s">
         <v>2262</v>
       </c>
       <c r="C772" t="s">
         <v>2263</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>2264</v>
       </c>
       <c r="E772">
         <v>3437</v>
       </c>
+      <c r="F772">
+        <v>9</v>
+      </c>
+      <c r="G772">
+        <v>81</v>
+      </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773">
         <v>87100</v>
       </c>
       <c r="B773" t="s">
         <v>2265</v>
       </c>
       <c r="C773" t="s">
         <v>2266</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>2267</v>
       </c>
       <c r="E773">
         <v>3577</v>
       </c>
+      <c r="F773">
+        <v>13</v>
+      </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774">
         <v>87101</v>
       </c>
       <c r="B774" t="s">
         <v>2268</v>
       </c>
       <c r="C774" t="s">
         <v>2269</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>2270</v>
       </c>
       <c r="E774">
         <v>4073</v>
       </c>
+      <c r="F774">
+        <v>13</v>
+      </c>
+      <c r="G774">
+        <v>101</v>
+      </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775">
         <v>87102</v>
       </c>
       <c r="B775" t="s">
         <v>2271</v>
       </c>
       <c r="C775" t="s">
         <v>2272</v>
       </c>
       <c r="D775" s="1" t="s">
         <v>2273</v>
       </c>
       <c r="E775">
         <v>3615</v>
       </c>
+      <c r="F775">
+        <v>16</v>
+      </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776">
         <v>87103</v>
       </c>
       <c r="B776" t="s">
         <v>2274</v>
       </c>
       <c r="C776" t="s">
         <v>2275</v>
       </c>
       <c r="D776" s="1" t="s">
         <v>1733</v>
       </c>
       <c r="E776">
         <v>2570</v>
       </c>
+      <c r="F776">
+        <v>1</v>
+      </c>
+      <c r="G776">
+        <v>8</v>
+      </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777">
         <v>87104</v>
       </c>
       <c r="B777" t="s">
         <v>2276</v>
       </c>
       <c r="C777" t="s">
         <v>2277</v>
       </c>
       <c r="D777" s="1" t="s">
         <v>2278</v>
       </c>
       <c r="E777">
         <v>3857</v>
       </c>
+      <c r="F777">
+        <v>10</v>
+      </c>
+      <c r="G777">
+        <v>82</v>
+      </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778">
         <v>87105</v>
       </c>
       <c r="B778" t="s">
         <v>2279</v>
       </c>
       <c r="C778" t="s">
         <v>2280</v>
       </c>
       <c r="D778" s="1" t="s">
         <v>2281</v>
       </c>
       <c r="E778">
         <v>3501</v>
       </c>
+      <c r="F778">
+        <v>6</v>
+      </c>
+      <c r="G778">
+        <v>71</v>
+      </c>
+      <c r="H778">
+        <v>1</v>
+      </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779">
         <v>87106</v>
       </c>
       <c r="B779" t="s">
         <v>2282</v>
       </c>
       <c r="C779" t="s">
         <v>2283</v>
       </c>
       <c r="D779" s="1" t="s">
         <v>2284</v>
       </c>
       <c r="E779">
         <v>2725</v>
       </c>
+      <c r="G779">
+        <v>8</v>
+      </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780">
         <v>87107</v>
       </c>
       <c r="B780" t="s">
         <v>2285</v>
       </c>
       <c r="C780" t="s">
         <v>2286</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>2287</v>
       </c>
       <c r="E780">
         <v>3601</v>
       </c>
+      <c r="F780">
+        <v>12</v>
+      </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781">
         <v>87108</v>
       </c>
       <c r="B781" t="s">
         <v>2288</v>
       </c>
       <c r="C781" t="s">
         <v>2289</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>2290</v>
       </c>
       <c r="E781">
         <v>3556</v>
       </c>
+      <c r="F781">
+        <v>9</v>
+      </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782">
         <v>87109</v>
       </c>
       <c r="B782" t="s">
         <v>2291</v>
       </c>
       <c r="C782" t="s">
         <v>2292</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>1846</v>
       </c>
       <c r="E782">
         <v>2755</v>
       </c>
+      <c r="G782">
+        <v>1</v>
+      </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783">
         <v>87110</v>
       </c>
       <c r="B783" t="s">
         <v>2293</v>
       </c>
       <c r="C783" t="s">
         <v>2294</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>2295</v>
       </c>
       <c r="E783">
         <v>4020</v>
       </c>
+      <c r="F783">
+        <v>6</v>
+      </c>
+      <c r="G783">
+        <v>74</v>
+      </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784">
         <v>87111</v>
       </c>
       <c r="B784" t="s">
         <v>2296</v>
       </c>
       <c r="C784" t="s">
         <v>2297</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>2298</v>
       </c>
       <c r="E784">
         <v>3532</v>
       </c>
+      <c r="F784">
+        <v>12</v>
+      </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785">
         <v>87112</v>
       </c>
       <c r="B785" t="s">
         <v>2299</v>
       </c>
       <c r="C785" t="s">
         <v>2300</v>
       </c>
       <c r="D785" s="1" t="s">
         <v>2301</v>
       </c>
       <c r="E785">
         <v>2640</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786">
         <v>87113</v>
       </c>
       <c r="B786" t="s">
         <v>2302</v>
       </c>
       <c r="C786" t="s">
         <v>2303</v>
       </c>
       <c r="D786" s="1" t="s">
         <v>2304</v>
       </c>
       <c r="E786">
         <v>3844</v>
       </c>
+      <c r="F786">
+        <v>8</v>
+      </c>
+      <c r="G786">
+        <v>98</v>
+      </c>
+      <c r="H786">
+        <v>1</v>
+      </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787">
         <v>87114</v>
       </c>
       <c r="B787" t="s">
         <v>2305</v>
       </c>
       <c r="C787" t="s">
         <v>2306</v>
       </c>
       <c r="D787" s="1" t="s">
         <v>2307</v>
       </c>
       <c r="E787">
         <v>3802</v>
       </c>
+      <c r="F787">
+        <v>14</v>
+      </c>
+      <c r="G787">
+        <v>66</v>
+      </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788">
         <v>87115</v>
       </c>
       <c r="B788" t="s">
         <v>2308</v>
       </c>
       <c r="C788" t="s">
         <v>2309</v>
       </c>
       <c r="D788" s="1" t="s">
         <v>2310</v>
       </c>
       <c r="E788">
         <v>3483</v>
       </c>
+      <c r="G788">
+        <v>12</v>
+      </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789">
         <v>87116</v>
       </c>
       <c r="B789" t="s">
         <v>2311</v>
       </c>
       <c r="C789" t="s">
         <v>2312</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>2313</v>
       </c>
       <c r="E789">
         <v>6221</v>
       </c>
+      <c r="F789">
+        <v>15</v>
+      </c>
+      <c r="G789">
+        <v>89</v>
+      </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790">
         <v>87117</v>
       </c>
       <c r="B790" t="s">
         <v>2314</v>
       </c>
       <c r="C790" t="s">
         <v>2315</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>2316</v>
       </c>
       <c r="E790">
         <v>3868</v>
       </c>
+      <c r="F790">
+        <v>10</v>
+      </c>
+      <c r="G790">
+        <v>68</v>
+      </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791">
         <v>87118</v>
       </c>
       <c r="B791" t="s">
         <v>2317</v>
       </c>
       <c r="C791" t="s">
         <v>2318</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>2319</v>
       </c>
       <c r="E791">
         <v>3052</v>
       </c>
+      <c r="G791">
+        <v>7</v>
+      </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792">
         <v>87119</v>
       </c>
       <c r="B792" t="s">
         <v>2320</v>
       </c>
       <c r="C792" t="s">
         <v>2321</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>2322</v>
       </c>
       <c r="E792">
         <v>3698</v>
       </c>
+      <c r="F792">
+        <v>7</v>
+      </c>
+      <c r="G792">
+        <v>88</v>
+      </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793">
         <v>87120</v>
       </c>
       <c r="B793" t="s">
         <v>2323</v>
       </c>
       <c r="C793" t="s">
         <v>2324</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>2325</v>
       </c>
       <c r="E793">
         <v>3766</v>
       </c>
+      <c r="F793">
+        <v>10</v>
+      </c>
+      <c r="G793">
+        <v>103</v>
+      </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794">
         <v>87121</v>
       </c>
       <c r="B794" t="s">
         <v>2326</v>
       </c>
       <c r="C794" t="s">
         <v>2327</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>2328</v>
       </c>
       <c r="E794">
         <v>4013</v>
       </c>
+      <c r="F794">
+        <v>6</v>
+      </c>
+      <c r="G794">
+        <v>92</v>
+      </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795">
         <v>87122</v>
       </c>
       <c r="B795" t="s">
         <v>2329</v>
       </c>
       <c r="C795" t="s">
         <v>2330</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>2331</v>
       </c>
       <c r="E795">
         <v>3473</v>
       </c>
+      <c r="F795">
+        <v>9</v>
+      </c>
+      <c r="G795">
+        <v>84</v>
+      </c>
+      <c r="H795">
+        <v>1</v>
+      </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796">
         <v>87123</v>
       </c>
       <c r="B796" t="s">
         <v>2332</v>
       </c>
       <c r="C796" t="s">
         <v>2333</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>1639</v>
       </c>
       <c r="E796">
         <v>3256</v>
       </c>
+      <c r="F796">
+        <v>2</v>
+      </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797">
         <v>87124</v>
       </c>
       <c r="B797" t="s">
         <v>2334</v>
       </c>
       <c r="C797" t="s">
         <v>2335</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>2336</v>
       </c>
       <c r="E797">
         <v>3250</v>
       </c>
+      <c r="F797">
+        <v>14</v>
+      </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798">
         <v>87125</v>
       </c>
       <c r="B798" t="s">
         <v>2337</v>
       </c>
       <c r="C798" t="s">
         <v>2338</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>2339</v>
       </c>
       <c r="E798">
         <v>3144</v>
       </c>
+      <c r="F798">
+        <v>4</v>
+      </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799">
         <v>87126</v>
       </c>
       <c r="B799" t="s">
         <v>2340</v>
       </c>
       <c r="C799" t="s">
         <v>2341</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>2342</v>
       </c>
       <c r="E799">
         <v>2716</v>
       </c>
+      <c r="G799">
+        <v>4</v>
+      </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800">
         <v>87127</v>
       </c>
       <c r="B800" t="s">
         <v>2343</v>
       </c>
       <c r="C800" t="s">
         <v>2344</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>2345</v>
       </c>
       <c r="E800">
         <v>4428</v>
       </c>
+      <c r="F800">
+        <v>19</v>
+      </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801">
         <v>87128</v>
       </c>
       <c r="B801" t="s">
         <v>2346</v>
       </c>
       <c r="C801" t="s">
         <v>2347</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>2348</v>
       </c>
       <c r="E801">
         <v>3466</v>
       </c>
+      <c r="F801">
+        <v>11</v>
+      </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802">
         <v>87129</v>
       </c>
       <c r="B802" t="s">
         <v>2349</v>
       </c>
       <c r="C802" t="s">
         <v>2350</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>2351</v>
       </c>
       <c r="E802">
         <v>2933</v>
       </c>
+      <c r="F802">
+        <v>1</v>
+      </c>
+      <c r="G802">
+        <v>9</v>
+      </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803">
         <v>87130</v>
       </c>
       <c r="B803" t="s">
         <v>2352</v>
       </c>
       <c r="C803" t="s">
         <v>2353</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>2354</v>
       </c>
       <c r="E803">
         <v>3107</v>
       </c>
+      <c r="F803">
+        <v>18</v>
+      </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804">
         <v>87131</v>
       </c>
       <c r="B804" t="s">
         <v>2355</v>
       </c>
       <c r="C804" t="s">
         <v>2356</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>2357</v>
       </c>
       <c r="E804">
         <v>3328</v>
       </c>
+      <c r="F804">
+        <v>11</v>
+      </c>
+      <c r="G804">
+        <v>89</v>
+      </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805">
         <v>87132</v>
       </c>
       <c r="B805" t="s">
         <v>2358</v>
       </c>
       <c r="C805" t="s">
         <v>2359</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>2360</v>
       </c>
       <c r="E805">
         <v>3415</v>
       </c>
+      <c r="F805">
+        <v>8</v>
+      </c>
+      <c r="G805">
+        <v>107</v>
+      </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806">
         <v>87133</v>
       </c>
       <c r="B806" t="s">
         <v>2361</v>
       </c>
       <c r="C806" t="s">
         <v>2362</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>2363</v>
       </c>
       <c r="E806">
         <v>3325</v>
       </c>
+      <c r="F806">
+        <v>15</v>
+      </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807">
         <v>87134</v>
       </c>
       <c r="B807" t="s">
         <v>2364</v>
       </c>
       <c r="C807" t="s">
         <v>2365</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>2366</v>
       </c>
       <c r="E807">
         <v>3476</v>
       </c>
+      <c r="F807">
+        <v>6</v>
+      </c>
+      <c r="G807">
+        <v>18</v>
+      </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808">
         <v>87135</v>
       </c>
       <c r="B808" t="s">
         <v>2367</v>
       </c>
       <c r="C808" t="s">
         <v>2368</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>2369</v>
       </c>
       <c r="E808">
         <v>3403</v>
       </c>
+      <c r="F808">
+        <v>11</v>
+      </c>
+      <c r="G808">
+        <v>107</v>
+      </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809">
         <v>87136</v>
       </c>
       <c r="B809" t="s">
         <v>2370</v>
       </c>
       <c r="C809" t="s">
         <v>2371</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>2372</v>
       </c>
       <c r="E809">
         <v>3848</v>
       </c>
+      <c r="F809">
+        <v>13</v>
+      </c>
+      <c r="G809">
+        <v>91</v>
+      </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810">
         <v>87137</v>
       </c>
       <c r="B810" t="s">
         <v>2373</v>
       </c>
       <c r="C810" t="s">
         <v>2374</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>2375</v>
       </c>
       <c r="E810">
         <v>4230</v>
       </c>
+      <c r="F810">
+        <v>36</v>
+      </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811">
         <v>87138</v>
       </c>
       <c r="B811" t="s">
         <v>2376</v>
       </c>
       <c r="C811" t="s">
         <v>2377</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>2378</v>
       </c>
       <c r="E811">
         <v>3558</v>
       </c>
+      <c r="F811">
+        <v>21</v>
+      </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812">
         <v>87139</v>
       </c>
       <c r="B812" t="s">
         <v>2379</v>
       </c>
       <c r="C812" t="s">
         <v>2380</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>2238</v>
       </c>
       <c r="E812">
         <v>2357</v>
       </c>
+      <c r="G812">
+        <v>3</v>
+      </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813">
         <v>87140</v>
       </c>
       <c r="B813" t="s">
         <v>2381</v>
       </c>
       <c r="C813" t="s">
         <v>2382</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>2383</v>
       </c>
       <c r="E813">
         <v>3113</v>
       </c>
+      <c r="F813">
+        <v>2</v>
+      </c>
+      <c r="G813">
+        <v>51</v>
+      </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814">
         <v>87141</v>
       </c>
       <c r="B814" t="s">
         <v>2384</v>
       </c>
       <c r="C814" t="s">
         <v>2385</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>2386</v>
       </c>
       <c r="E814">
         <v>3289</v>
       </c>
+      <c r="F814">
+        <v>15</v>
+      </c>
+      <c r="G814">
+        <v>71</v>
+      </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815">
         <v>87142</v>
       </c>
       <c r="B815" t="s">
         <v>2387</v>
       </c>
       <c r="C815" t="s">
         <v>2388</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>2238</v>
       </c>
       <c r="E815">
         <v>2299</v>
       </c>
+      <c r="G815">
+        <v>1</v>
+      </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816">
         <v>87143</v>
       </c>
       <c r="B816" t="s">
         <v>2389</v>
       </c>
       <c r="C816" t="s">
         <v>2390</v>
       </c>
       <c r="D816" s="1" t="s">
         <v>2391</v>
       </c>
       <c r="E816">
         <v>3171</v>
       </c>
+      <c r="F816">
+        <v>9</v>
+      </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817">
         <v>87144</v>
       </c>
       <c r="B817" t="s">
         <v>2392</v>
       </c>
       <c r="C817" t="s">
         <v>2393</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>2394</v>
       </c>
       <c r="E817">
         <v>3456</v>
       </c>
+      <c r="F817">
+        <v>12</v>
+      </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818">
         <v>87145</v>
       </c>
       <c r="B818" t="s">
         <v>2395</v>
       </c>
       <c r="C818" t="s">
         <v>2396</v>
       </c>
       <c r="D818" s="1" t="s">
         <v>2397</v>
       </c>
       <c r="E818">
         <v>4181</v>
       </c>
+      <c r="F818">
+        <v>26</v>
+      </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819">
         <v>87146</v>
       </c>
       <c r="B819" t="s">
         <v>2398</v>
       </c>
       <c r="C819" t="s">
         <v>2399</v>
       </c>
       <c r="D819" s="1" t="s">
         <v>2400</v>
       </c>
       <c r="E819">
         <v>3888</v>
       </c>
+      <c r="F819">
+        <v>6</v>
+      </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820">
         <v>87147</v>
       </c>
       <c r="B820" t="s">
         <v>2401</v>
       </c>
       <c r="C820" t="s">
         <v>2402</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>1748</v>
       </c>
       <c r="E820">
         <v>2663</v>
       </c>
+      <c r="F820">
+        <v>2</v>
+      </c>
+      <c r="G820">
+        <v>5</v>
+      </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821">
         <v>87148</v>
       </c>
       <c r="B821" t="s">
         <v>2403</v>
       </c>
       <c r="C821" t="s">
         <v>2404</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>2405</v>
       </c>
       <c r="E821">
         <v>3904</v>
       </c>
+      <c r="F821">
+        <v>11</v>
+      </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822">
         <v>87149</v>
       </c>
       <c r="B822" t="s">
         <v>2406</v>
       </c>
       <c r="C822" t="s">
         <v>2407</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>2408</v>
       </c>
       <c r="E822">
         <v>3986</v>
       </c>
+      <c r="F822">
+        <v>11</v>
+      </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823">
         <v>87150</v>
       </c>
       <c r="B823" t="s">
         <v>2409</v>
       </c>
       <c r="C823" t="s">
         <v>2410</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>2411</v>
       </c>
       <c r="E823">
         <v>2615</v>
       </c>
+      <c r="G823">
+        <v>5</v>
+      </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824">
         <v>87151</v>
       </c>
       <c r="B824" t="s">
         <v>2412</v>
       </c>
       <c r="C824" t="s">
         <v>2413</v>
       </c>
       <c r="D824" s="1" t="s">
         <v>2414</v>
       </c>
       <c r="E824">
         <v>4051</v>
       </c>
+      <c r="F824">
+        <v>16</v>
+      </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825">
         <v>87152</v>
       </c>
       <c r="B825" t="s">
         <v>2415</v>
       </c>
       <c r="C825" t="s">
         <v>2416</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>2417</v>
       </c>
       <c r="E825">
         <v>3879</v>
       </c>
+      <c r="F825">
+        <v>10</v>
+      </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826">
         <v>87153</v>
       </c>
       <c r="B826" t="s">
         <v>2418</v>
       </c>
       <c r="C826" t="s">
         <v>2419</v>
       </c>
       <c r="D826" s="1" t="s">
         <v>2149</v>
       </c>
       <c r="E826">
         <v>2711</v>
       </c>
+      <c r="G826">
+        <v>2</v>
+      </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827">
         <v>87154</v>
       </c>
       <c r="B827" t="s">
         <v>2420</v>
       </c>
       <c r="C827" t="s">
         <v>2421</v>
       </c>
       <c r="D827" s="1" t="s">
         <v>2422</v>
       </c>
       <c r="E827">
         <v>4286</v>
+      </c>
+      <c r="F827">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>91619</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E828">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>91620</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E829">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>91621</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E830">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>91622</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E831">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>91623</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E832">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>91624</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E833">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>91625</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E834">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>91626</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E835">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>91627</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E836">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>91628</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E837">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>91629</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E838">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>91630</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E839">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>91631</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E840">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>91632</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E841">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>91633</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E842">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>91634</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E843">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>91635</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E844">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>91636</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E845">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>91637</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E846">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>91638</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E847">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>91639</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="E848">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>91640</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E849">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>91641</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="E850">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>91642</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="E851">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>91643</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E852">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>91644</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E853">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>91645</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="E854">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>91646</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E855">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>91647</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E856">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>91648</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E857">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>91649</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E858">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>91650</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E859">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>91651</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E860">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>91652</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E861">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>91653</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E862">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>91654</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E863">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>91655</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E864">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>91656</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E865">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>91657</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E866">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>91658</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E867">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>91659</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E868">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>91660</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E869">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>91661</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E870">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>91662</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E871">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>91663</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E872">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>91664</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E873">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>91665</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E874">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>91666</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E875">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>91667</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E876">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>91668</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E877">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>91669</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E878">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>91670</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E879">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>91671</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E880">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>91672</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E881">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>91673</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E882">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>91674</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E883">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>91675</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E884">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>91676</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E885">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>91677</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E886">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>91678</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E887">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>91679</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E888">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>91680</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E889">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>91681</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E890">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>91682</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E891">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>91683</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="E892">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>91684</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E893">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>91685</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E894">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>91686</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E895">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>91687</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E896">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>91688</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E897">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>91689</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E898">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>91690</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E899">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>91691</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E900">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>91692</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E901">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>91693</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E902">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>91694</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E903">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>91695</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E904">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>91696</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E905">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>91697</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E906">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>91698</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E907">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>91699</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E908">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>91700</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E909">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>91701</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E910">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>91702</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E911">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>91703</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E912">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>91704</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E913">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>91705</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E914">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>91706</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E915">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>91707</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E916">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>91708</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E917">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>91709</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E918">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>91710</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E919">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>91711</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E920">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>91712</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E921">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>91713</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E922">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>91714</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E923">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>91715</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2710</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="E924">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>91716</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2713</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2714</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="E925">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>91717</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2716</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2717</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E926">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>91718</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="E927">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>91719</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="E928">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>91720</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E929">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>91721</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E930">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>91722</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E931">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>91723</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2732</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E932">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>91724</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="E933">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>91725</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E934">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>91726</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E935">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>91727</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E936">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>91728</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="E937">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>91729</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="E938">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>91730</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="E939">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>91731</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2756</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="E940">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>91732</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E941">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>91733</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E942">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>91734</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E943">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>91735</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="E944">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>91736</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="E945">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>91737</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E946">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>91738</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="E947">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>91739</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2781</v>
+      </c>
+      <c r="E948">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>91740</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2782</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="E949">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>91741</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E950">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>91742</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="E951">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>91743</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E952">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>91744</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E953">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>91745</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="E954">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>91746</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E955">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>91747</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2805</v>
+      </c>
+      <c r="E956">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>91748</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2808</v>
+      </c>
+      <c r="E957">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>91749</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="E958">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>91750</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="E959">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>91751</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2816</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="E960">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>91752</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2818</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2819</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E961">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>91753</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="E962">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>91754</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2824</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E963">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>91755</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E964">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>91756</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="E965">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>91757</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E966">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>91758</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="E967">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>91759</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E968">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>91760</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E969">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>91761</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E970">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>91762</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E971">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>91763</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E972">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>91764</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E973">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>91765</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E974">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>91766</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="E975">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>91767</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E976">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>91768</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E977">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>91769</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2866</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="E978">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>91770</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2869</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2870</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E979">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>91771</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E980">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>91772</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E981">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>91773</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E982">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>91774</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E983">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>91775</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E984">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>91776</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="E985">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>91777</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="E986">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>91778</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E987">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>91779</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E988">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>91780</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E989">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>91781</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E990">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>91782</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E991">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>91783</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E992">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>91784</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E993">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>91785</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2912</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="E994">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>91786</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2914</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2915</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="E995">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>91787</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2917</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="E996">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>91788</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2920</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2921</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="E997">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>91789</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2923</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2924</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="E998">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>91790</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2926</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2927</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="E999">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>91791</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="E1000">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>91792</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2932</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2933</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E1001">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>91793</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>2935</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="E1002">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>91794</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E1003">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>91795</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E1004">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>91796</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E1005">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>91797</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E1006">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>91798</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="E1007">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>91799</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>2951</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2952</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="E1008">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>91800</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E1009">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>91801</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="E1010">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>91802</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E1011">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>91803</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E1012">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>91804</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E1013">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>91805</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E1014">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>91806</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E1015">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>91807</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E1016">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>91808</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E1017">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>91809</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E1018">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>91810</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E1019">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>91811</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E1020">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>91812</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>2991</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="E1021">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>91813</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>2993</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E1022">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>91814</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="E1023">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>91815</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>2999</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3000</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="E1024">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>91816</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="E1025">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>91817</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="E1026">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>91818</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E1027">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>91819</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="E1028">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>91820</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E1029">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>91821</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E1030">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>91822</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="E1031">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>91823</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E1032">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>91824</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="E1033">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>91825</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3028</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="E1034">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>91826</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3031</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3033</v>
+      </c>
+      <c r="E1035">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>91827</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="E1036">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>91828</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="E1037">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>91829</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="E1038">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>91830</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3043</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="E1039">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>91831</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3046</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E1040">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>91832</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="E1041">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>91833</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3051</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3052</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="E1042">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>91834</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3054</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="E1043">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>91835</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3058</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="E1044">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>91836</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="E1045">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>91837</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3063</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="E1046">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>91838</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3066</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="E1047">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>91839</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="E1048">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>91840</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3072</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E1049">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>91841</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3074</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E1050">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>91842</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1051">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>91843</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3081</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="E1052">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>91844</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E1053">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>91845</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E1054">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>91846</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3088</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3089</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="E1055">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>91847</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3092</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="E1056">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>91848</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3094</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E1057">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>91849</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="E1058">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>91850</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3101</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="E1059">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>91851</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3103</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3104</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="E1060">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>91852</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3106</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="E1061">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>91853</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="E1062">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>91854</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3112</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="E1063">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>91855</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="E1064">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>91856</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="E1065">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>91857</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3121</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="E1066">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>91858</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="E1067">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>91859</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3127</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="E1068">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>91860</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E1069">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>91861</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="E1070">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>91862</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1071">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>91863</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="E1072">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>91864</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="E1073">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>91865</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="E1074">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>91866</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3147</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="E1075">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>91867</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3150</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="E1076">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>91868</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3153</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="E1077">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>91869</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3156</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E1078">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>91870</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3159</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="E1079">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>91871</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3161</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="E1080">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>91872</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E1081">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>91873</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3166</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="E1082">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>91874</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="E1083">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>91875</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3172</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3173</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3174</v>
+      </c>
+      <c r="E1084">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>91876</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3175</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="E1085">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>91877</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3178</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="E1086">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>91878</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3181</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="E1087">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>91879</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3184</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3185</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3186</v>
+      </c>
+      <c r="E1088">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>91880</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3187</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3189</v>
+      </c>
+      <c r="E1089">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>91881</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3190</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3191</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3192</v>
+      </c>
+      <c r="E1090">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>91882</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3193</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="E1091">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>91883</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3196</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3198</v>
+      </c>
+      <c r="E1092">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>91884</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3199</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3200</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1093">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>91885</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3202</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3203</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="E1094">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>91886</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3205</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="E1095">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>91887</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3208</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3209</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="E1096">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>91888</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3211</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3212</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="E1097">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>91889</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3214</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="E1098">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>91890</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3217</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3218</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3219</v>
+      </c>
+      <c r="E1099">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>91891</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3220</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3221</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3222</v>
+      </c>
+      <c r="E1100">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>91892</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3223</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E1101">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>91893</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3226</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="E1102">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>91894</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3228</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="E1103">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>91895</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3231</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="E1104">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>91896</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3234</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="E1105">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>91897</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3237</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="E1106">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>91898</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="E1107">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>91899</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3243</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="E1108">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>91900</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3246</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="E1109">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>91901</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3249</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="E1110">
+        <v>2558</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>91902</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3252</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="E1111">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>91903</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3255</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="E1112">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>91904</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="E1113">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>91905</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3261</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="E1114">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>91906</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3264</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="E1115">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>91907</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3267</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="E1116">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>91908</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="E1117">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>91909</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3273</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E1118">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>91910</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3276</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="E1119">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>91911</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3279</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="E1120">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>91912</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3282</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="E1121">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>91913</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3285</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="E1122">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>91914</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3288</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3289</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="E1123">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>91915</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3291</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3292</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E1124">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>91916</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="E1125">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>91917</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="E1126">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>91918</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E1127">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>91919</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="E1128">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>91920</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="E1129">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>91921</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="E1130">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>91922</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="E1131">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>91923</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="E1132">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>91924</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="E1133">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>91925</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="E1134">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>91926</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E1135">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>91927</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="E1136">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>91928</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1137">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>91929</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3333</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="E1138">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>91930</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E1139">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>91931</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3339</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E1140">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>91932</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3340</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="E1141">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>91933</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3343</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="E1142">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>91934</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3346</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3348</v>
+      </c>
+      <c r="E1143">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>91935</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3349</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3350</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="E1144">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>91936</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3352</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3353</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="E1145">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>91937</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3355</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3356</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="E1146">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>91938</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3358</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3359</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3360</v>
+      </c>
+      <c r="E1147">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>91939</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3361</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E1148">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>91940</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3363</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="E1149">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>91941</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="E1150">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>91942</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3369</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3370</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="E1151">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>91943</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3372</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3374</v>
+      </c>
+      <c r="E1152">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>91944</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3375</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3376</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="E1153">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>91945</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3378</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3379</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3380</v>
+      </c>
+      <c r="E1154">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>91946</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3381</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3382</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="E1155">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>91947</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E1156">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>91948</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="E1157">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>91949</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3389</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="E1158">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>91950</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3392</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3394</v>
+      </c>
+      <c r="E1159">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>91951</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3395</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="E1160">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>91952</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3399</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="E1161">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>91953</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3401</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3403</v>
+      </c>
+      <c r="E1162">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>91954</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3406</v>
+      </c>
+      <c r="E1163">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>91955</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3407</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3408</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="E1164">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>91956</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3410</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="E1165">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>91957</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3413</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3415</v>
+      </c>
+      <c r="E1166">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>91958</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="E1167">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>91959</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3419</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="E1168">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>91960</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="E1169">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>91961</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="E1170">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>91962</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3428</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="E1171">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>91963</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E1172">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>91964</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="E1173">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>91965</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3437</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="E1174">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>91966</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3439</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3440</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="E1175">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>91967</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3442</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3443</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3444</v>
+      </c>
+      <c r="E1176">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>91968</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3445</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3446</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="E1177">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>91969</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3448</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3449</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="E1178">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>91970</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3451</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3452</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="E1179">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>91971</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3454</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3455</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="E1180">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>91972</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3456</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3457</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="E1181">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>91973</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3459</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3460</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="E1182">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>91974</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3462</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3463</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E1183">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>91975</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="E1184">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>91976</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3467</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="E1185">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>91977</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="E1186">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>91978</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3474</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E1187">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>91979</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="E1188">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>91980</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3478</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3479</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="E1189">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>91981</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3481</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3482</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="E1190">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>91982</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="E1191">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>91983</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3487</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3488</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="E1192">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>91984</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3490</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3491</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3492</v>
+      </c>
+      <c r="E1193">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>91985</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3493</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3494</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3495</v>
+      </c>
+      <c r="E1194">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>91986</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3496</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3497</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3498</v>
+      </c>
+      <c r="E1195">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>91987</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3499</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3500</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3501</v>
+      </c>
+      <c r="E1196">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>91988</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3502</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3503</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="E1197">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>91989</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3504</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="E1198">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>91990</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3507</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3508</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="E1199">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>91991</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3510</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3511</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="E1200">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>91992</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3513</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3514</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="E1201">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>91993</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3516</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3517</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="E1202">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>91994</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3519</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3520</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="E1203">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>91995</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3522</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3523</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="E1204">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>91996</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3525</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3526</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="E1205">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>91997</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3529</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="E1206">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>91998</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3531</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3532</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3533</v>
+      </c>
+      <c r="E1207">
+        <v>1462</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">