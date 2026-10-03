--- v2 (2026-08-03)
+++ v3 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3534">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4927">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -10614,50 +10614,4229 @@
     <t>02.06.26 17:23</t>
   </si>
   <si>
     <t>t.me/viewrussia/30166</t>
   </si>
   <si>
     <t>🏛 Воскресенский мужской монастырь, Тольятти #СамарскаяОбласть 📌 В монастыре хранится местночтимая святыня — икона святой великомученицы Варвары, а также частица её мощей. 📍 Координаты - 53.472747, 49.364657 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Храм</t>
   </si>
   <si>
     <t>02.06.26 14:09</t>
   </si>
   <si>
     <t>t.me/viewrussia/30162</t>
   </si>
   <si>
     <t>Туры по Дагестану 2026 — всё включено с «Тур Асланов» Погрузитесь в атмосферу настоящего Кавказа: горы, каньоны, древние аулы, море и национальная кухня — всё в одном путешествии. ✨ Что вас ждёт: • Сулакский каньон • бархан Сарыкум • Гамсутль и Гуниб • Хунзах и водопады • Дербент и Каспийское море • авторские маршруты и лучшие локации ✅ Всё включено - Комфортные туры и проживание - Опытные местные гиды - Группы и индивидуальные поездки - Маршруты от 1 до 8 дней 🏃‍♂️ Более 60 000 довольных туристов с 2016 года 📞 Оставьте заявку и подберите тур по Дагестану под ваш формат отдыха Узнать больше #реклама 16+ aslanov-tour.ru О рекламодателе</t>
   </si>
   <si>
     <t>02.06.26 06:00</t>
   </si>
   <si>
     <t>t.me/viewrussia/30161</t>
   </si>
   <si>
     <t>🚶 Плато Бермамыт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Высота над уровнем моря составляет 2592,3 м. 📍 Координаты - 43.711662, 42.441170 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Плато</t>
+  </si>
+  <si>
+    <t>09.09.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32079</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, урочище Джилы-Су #КабардиноБалкарскаяРеспублика 📌 Летом вода в реке и водопадах Джилы-Су может становиться мутной из-за частиц глины и других минералов. Они попадают в потоки вместе с талой водой, поступающей с ледников. 📍 Координаты - 43.441340, 42.548926 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>09.09.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32077</t>
+  </si>
+  <si>
+    <t>🌳 Национальный парк «Приэльбрусье» #КабардиноБалкарскаяРеспублика 📌 Территория парка охватывает участки Главного и Бокового Кавказских хребтов, включая склоны Эльбруса и Чегета. Благодаря этому в пределах парка представлены разные типы горных ландшафтов. 📍 Координаты - 43.340742, 42.580940 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>09.09.26 06:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32071</t>
+  </si>
+  <si>
+    <t>Высшее образование дистанционно от 7500 ₽/мес. Поступи в Московский технологический институт! — Высшее образование в московском вузе без выезда на сессии. — Полностью дистанционный онлайн-формат. — Обучайся дома, на работе, в путешествии. — Диплом государственного образца. — 73 направления и программы обучения. — Программа колледж + вуз без ЕГЭ. Скидка 10% на платное обучение при оплате за год. Подать заявку #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32070</t>
+  </si>
+  <si>
+    <t>🏔 Пик «Зуб дракона», Каратузский район #КрасноярскийКрай 📌 Один из маршрутов к вершине проходит через озеро Тёплое, другой — через озеро Бредбери, а наиболее сложный вариант связан с озером Эхо. 📍 Координаты - 52.840577, 93.434195 🗺 Место на карте 📷 Дмитрий Ширнин 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>09.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32069</t>
+  </si>
+  <si>
+    <t>🚨 Маяк Жонкиер, Александровск-Сахалинский район #СахалинскаяОбласть 📌 Современный маяк начали строить в 1895 году, поскольку временная деревянная башня на склоне часто оказывалась скрыта от судов из-за верхового тумана. Новый маяк приняли в эксплуатацию 6 июля 1897 года. 📍 Координаты - 50.888721, 142.118346 🗺 Место на карте 📷 @yulia_guslyakova 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Маяк</t>
+  </si>
+  <si>
+    <t>09.09.26 00:49</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32065</t>
+  </si>
+  <si>
+    <t>Гриль-беседка для отдыха круглый год Собирайтесь всей семьёй за одним столом — даже когда на улице холодно. Гриль-беседка CUPOL 365 защищает от ветра и осадков и создаёт уютное пространство для отдыха и приготовления любимых блюд. Собственное производство. Доставка по России. Посмотреть модели и цены Узнать больше #реклама cupol365.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32064</t>
+  </si>
+  <si>
+    <t>🌲 Природный парк «Ергаки», Ермаковский район #КрасноярскийКрай 📌 На территории парка высоты меняются примерно от 1100 до 2265 метров над уровнем моря; высшая точка — пик Звёздный. Для Ергаков характерны многочисленные скальные стены, острые пики и глубокие горные долины. 📍 Координаты - 52.807614, 93.294864 🗺 Место на карте 📷 Дмитрий Ширнин 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>08.09.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32060</t>
+  </si>
+  <si>
+    <t>🌊 Городской парк «Набережная Комсомольского района», Тольятти #СамарскаяОбласть 📌 Новую часть набережной построили в 2012 году в рамках проекта по берегоукреплению. 📍 Координаты - 53.472798, 49.456166 🗺 Место на карте 📷 Максим Бергман 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Набережная #Парк</t>
+  </si>
+  <si>
+    <t>08.09.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32057</t>
+  </si>
+  <si>
+    <t>Двусторонние рейсмусовые станки EcoWood MB 204F... Ножевой вал: четырехножевой Ширина строгания: 400; 640 мм Скорость подачи: 12... Узнать больше #реклама stanki.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>08.09.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32051</t>
+  </si>
+  <si>
+    <t>🌲 Змейкинский лес, Минераловодский муниципальный округ #СтавропольскийКрай 📌 Змейкинский лес находится в окрестностях горы Змейка и относится к лесным территориям Минераловодского района. 📍 Координаты - 44.167818, 43.092506 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Природа #Лес</t>
+  </si>
+  <si>
+    <t>08.09.26 01:43</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32046</t>
+  </si>
+  <si>
+    <t>07.09.26 20:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32042</t>
+  </si>
+  <si>
+    <t>🗾 Мыс Жонкиер, Александровск-Сахалинский район #СахалинскаяОбласть 📌 Название мыс получил во время экспедиции Жана-Франсуа де Лаперуза в 1787 году. Мореплаватель назвал его в честь французского адмирала Жака-Пьера де Жонкиера. 📍 Координаты - 50.892929, 142.116403 🗺 Место на карте 📷 @yulia_guslyakova 🎞 Прислать свои фотографии #Природа #Мыс</t>
+  </si>
+  <si>
+    <t>07.09.26 19:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32039</t>
+  </si>
+  <si>
+    <t>🏛 Лестница на Серебряниковскую видовку, городской округ Красноярск #КрасноярскийКрай 📌 Лестница имеет подсветку, поэтому маршрут используется и в вечернее время. 📍 Координаты - 55.992380, 92.699944 🗺 Место на карте 📷 krasdetka 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Природа #Лестница</t>
+  </si>
+  <si>
+    <t>07.09.26 18:38</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32034</t>
+  </si>
+  <si>
+    <t>07.09.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32032</t>
+  </si>
+  <si>
+    <t>🗽 Жанровая скульптура «Древний воин», село Хрящёвка #СамарскаяОбласть 📌 Образ древнего воина выполнен как тематический элемент архитектурно-паркового пространства комплекса, оформленного в стилистике европейского Средневековья. 📍 Координаты - 53.821703, 49.085878 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>07.09.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32031</t>
+  </si>
+  <si>
+    <t>Зарабатывайте на торговле Биткоином с Альфа-Форекс Низкие спреды, 0% ввод-вывод, широкий выбор инструментов и выгодные условия! Узнать больше Финансовые услуги оказывает: ООО «Альфа-Форекс», АО «Альфа-Банк». #реклама alfaforex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.09.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32028</t>
+  </si>
+  <si>
+    <t>🏔 Гора Джуца, Предгорный муниципальный округ #СтавропольскийКрай 📌 Гора Джуца имеет статус памятника природы краевого значения; под особую охрану её взяли ещё в 1961 году. 📍 Координаты - 43.923100, 42.984804 🗺 Место на карте 📷 Фотограф Аня Солнечная 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>07.09.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32026</t>
+  </si>
+  <si>
+    <t>07.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32025</t>
+  </si>
+  <si>
+    <t>🏔 Гора Малый Бермамыт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Малый Бермамыт имеет высоту 2643 м и поэтому выше Большого Бермамыта, высота которого составляет около 2591–2592 м. Название «Малый» связано не с высотой, а с меньшими размерами вершины. 📍 Координаты - 43.686525, 42.453300 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>07.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32019</t>
+  </si>
+  <si>
+    <t>🏛 Село Гдым, Ахтынский район #РеспубликаДагестан 📌 Гдым считается самым высокогорным селением Ахтынского района Дагестана. 📍 Координаты - 41.309212, 47.466685 🗺 Место на карте 📷 evgeniy.vazhenin 🎞 Прислать свои фотографии #Архитектура #Село</t>
+  </si>
+  <si>
+    <t>06.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32013</t>
+  </si>
+  <si>
+    <t>🚶 Перевал Хрустальный, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Перевал Хрустальный расположен в районе Домбая, между вершинами Семёнов-Баши и Кругозор. Его высота составляет около 3050–3058 метров над уровнем моря. 📍 Координаты - 43.319296, 41.595242 🗺 Место на карте 📷 От подписчицы Александры 🎞 Прислать свои фотографии #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>06.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32007</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Шаурту, Черекский район #КабардиноБалкарскаяРеспублика 📌 Ледник относится к высокогорным ледникам Центрального Кавказа. Его таяние участвует в формировании истоков горных рек региона. 📍 Координаты - 43.100368, 43.049409 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>05.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32005</t>
+  </si>
+  <si>
+    <t>💦 Водопад Алтын-Чач, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Алтын-Чач расположен непосредственно в природном комплексе Тызыльского ущелья, где река Тызыл проходит среди крутых скальных склонов и многочисленных водопадов. 📍 Координаты - 43.592050, 43.133466 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>05.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32001</t>
+  </si>
+  <si>
+    <t>🗽 Скульптуры эмоций в Парке облаков, Краснодар #КраснодарскийКрай 📌 Скульптуры установили в «Парке облаков» в 2025 году. Они выполнены в форме человеческих голов и изображают разные эмоции. 📍 Координаты - 45.049133, 39.041787 🗺 Место на карте 📷 Dimaslobanov 🎞 Прислать свои фотографии #Архитектура #Скульптура #Природа</t>
+  </si>
+  <si>
+    <t>05.09.26 00:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31995</t>
+  </si>
+  <si>
+    <t>Сустилак в таблетках для защиты ваших суставов! Сустилак – надежная защита суставов и хрящевой ткани. Восстановление хрящевой ткани, противовоспалительное и обезболивающее действие. Профилактика развития артрита, артроза. Улучшение подвижности суставов. 👍 1 таблетка в день; 👍 1 упаковка из 60 таблеток на 2 месяца приема; 👍 Способствует быстрому восстановлению; 👍 Состав: глюкозамина гидрохлорид. Выберите аптеку в вашем городе! Узнать цену Есть противопоказания. Посоветуйтесь с врачом. #реклама sustilak.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31991</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Георгия Победоносца в Слободе, городской округ Первоуральск #СвердловскаяОбласть 📌 История церкви началась ещё в 1651 году: одновременно с основанием села Слобода здесь построили деревянный храм, ставший предшественником современной церкви. 📍 Координаты - 57.026451, 59.556117 🗺 Место на карте 📷 ph: Антонов Евгений 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>04.09.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31990</t>
+  </si>
+  <si>
+    <t>🌉 Центральный мост, Новосибирск #НовосибирскаяОбласть 📌 Мост официально открыли для движения 15 декабря 2025 года. Его строительство стало одним из крупнейших инфраструктурных проектов Новосибирска последних лет. 📍 Координаты - 55.012821, 82.924574 🗺 Место на карте 📷 Автор фото: Степанов Слава 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>04.09.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31984</t>
+  </si>
+  <si>
+    <t>Koton Мы стали ещё ближе! Подписывайтесь на наш Telegram-канал, чтобы быть в курсе эксклюзивного контента, новых кампаний и актуальных трендов Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31983</t>
+  </si>
+  <si>
+    <t>🔭 Смотровая площадка «Царь-рыба», городской округ Дивногорск #КрасноярскийКрай 📌 Главный объект площадки — кованая скульптура «Царь-рыба», созданная в 2004 году к 80-летию писателя Виктора Астафьева. 📍 Координаты - 55.960318, 92.612787 🗺 Место на карте 📷 filinin_wallpapers 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Природа #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>04.09.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31976</t>
+  </si>
+  <si>
+    <t>Сердце Средиземноморья в Белеке: проживание у моря! Забронируйте место заранее — воспользуйтесь преимуществами раннего бронирования на одном из самых популярных курортов Турции. ✨Откройте для себя летние привилегии в Sirene Belek Hotel — нажмите, чтобы узнать о спецпредложениях раннего бронирования! Узнать больше #реклама sirene.com.tr О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31975</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Теренкуль, Чебаркульский городской округ #ЧелябинскаяОбласть 📌 Озеро имеет тектоническое происхождение: его котловина сформировалась в результате движений земной коры. Такой тип происхождения характерен и для ряда озёр в окрестностях Чебаркуля. 📍 Координаты - 55.015101, 60.307690 🗺 Место на карте 📷 FEELIN по Уралу 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>04.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31972</t>
+  </si>
+  <si>
+    <t>💦 Водопад Абай-Су, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Вода падает не единой массивной стеной: поток распадается на множество струй, из-за чего водопад напоминает непрерывный водяной ливень. 📍 Координаты - 43.215138, 43.034630 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>04.09.26 00:02</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31971</t>
+  </si>
+  <si>
+    <t>Новый электро кроссовер EVOLUTE i-JOY от 2 199 000₽* Компактный инновационный городской электро кроссовер EVOLUTE i-JOY оснащен медиасистемой нового поколения с интеграцией со смартфоном и набором интеллектуальных ассистентов водителя. В EVOLUTE i-JOY доступна быстрая зарядка с 30% до 80% за 18 минут. Это идеальный автомобиль для ежедневных поездок по городу и за его пределы, он помогает не только быстро добраться до места назначения, но и экономит ваш бюджет - бесплатные парковки и проезд по платным трассам, экономия на топливе, ТО и транспортном налоге до 500 000₽ в год**. Цена – от 2 199 000₽, господдержка 925 000₽*. Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31970</t>
+  </si>
+  <si>
+    <t>🏔 Рим-гора, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 На вершине Рим-горы сохранилось крупное средневековое аланское городище с крепостью; археологи считают его одним из важнейших укреплённых поселений в районе Кисловодской котловины. 📍 Координаты - 43.941633, 42.538311 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>03.09.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31966</t>
+  </si>
+  <si>
+    <t>🏛 Замок Гарибальди, село Хрящёвка #СамарскаяОбласть 📌 Архитектурный облик здания выдержан в духе неоготики и напоминает средневековый европейский замок. В оформлении использованы башни, зубчатые парапеты, стрельчатые арки и декоративные скульптуры. 📍 Координаты - 53.821750, 49.085636 🗺 Место на карте 📷 Максим Бергман 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Замок</t>
+  </si>
+  <si>
+    <t>03.09.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31960</t>
+  </si>
+  <si>
+    <t>Гибридный полноприводный кроссовер EVOLUTE i-SPACE 4x4 Российский гибридный кроссовер EVOLUTE i-SPACE 4x4 оснащен двумя электродвигателями. Максимальная мощность – 367 л.с., при этом налогооблагаемая мощность – 159 л.с. Быстрая зарядка с 30% до 80% за 20 минут, панорамная крыша, просторный салон на 5 мест, 15,6" мультимедиа со встроенными онлайн сервисами и интеграцией со смартфоном — всё, что нужно для комфортной поездки. Экономия владения более 400 000₽ в год на топливе, ТО и транспортном налоге*. Цена от 2 965 000₽, господдержка 925 000₽** и гибкие условия покупки***. Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>03.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31959</t>
+  </si>
+  <si>
+    <t>🌋 Вулкан Богдан Хмельницкий, остров Итуруп #СахалинскаяОбласть 📌 В 1948 году советский геолог Георгий Власов обнаружил в кальдере вулкана образцы пиктографии. Позднее их изучал Юрий Кнорозов — учёный, известный расшифровкой письменности майя. 📍 Координаты - 45.337843, 147.920180 🗺 Место на карте 📷 Автор фото: Степанов Слава 🎞 Прислать свои фотографии #Природа #Вулкан</t>
+  </si>
+  <si>
+    <t>03.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31957</t>
+  </si>
+  <si>
+    <t>🌳 Парк «Цветник», Пятигорск #СтавропольскийКрай 📌 Изначально парк назывался Николаевским цветником. Позднее за ним закрепилось более короткое название — «Цветник», под которым он известен сегодня. 📍 Координаты - 44.036599, 43.081219 🗺 Место на карте 📷 От подписчицы Ольги 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>03.09.26 02:02</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31953</t>
+  </si>
+  <si>
+    <t>02.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31952</t>
+  </si>
+  <si>
+    <t>🏔 Гора Отважная, Жигулёвск #СамарскаяОбласть 📌 Высота горы составляет 303 метра. Вершина расположена непосредственно у Жигулёвска и входит в территорию национального парка «Самарская Лука». 📍 Координаты - 53.423557, 49.438842 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>02.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31948</t>
+  </si>
+  <si>
+    <t>🌊 Подскальное озеро, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Озеро расположено на высоте около 2720 метров над уровнем моря, а его глубина достигает 22 метров. Большая часть берегов окружена скалами и каменными осыпями. 📍 Координаты - 43.600697, 41.169340 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>02.09.26 01:08</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31947</t>
+  </si>
+  <si>
+    <t>Hard + Soft = идеальный микс для роста команды осенью ✨ Кажется, что вести сложные переговоры, держать фокус, справляться со стрессом или просить повышение — это то, что каждый умеет по умолчанию. Но на самом деле эти навыки можно и нужно тренировать. Оплатите корпоративное обучение в Яндекс Практикуме до конца сентября и получите бесплатный доступ на 2 месяца к платформе Луми. ✅ Практики Луми помогут: -Сделать день более организованным -Начать эффективно взаимодействовать с коллегами — договариваться и решать конфликты -Уверенно говорить о своих результатах и достижениях -Сохранять силы для активности после работы — не выгорать и жить полноценно А ещё в Луми есть ИИ-помощник на технологиях Яндекса. Он соберёт результаты по практикам, подсветит успехи и укажет на зоны роста. Узнать больше #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.09.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31946</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Святой Великомученицы Екатерины, станица Ессентукская #СтавропольскийКрай 📌 Первый камень в основание храма заложили в 2007 году по благословению епископа Ставропольского и Владикавказского Феофана. 📍 Координаты - 44.020835, 42.904890 🗺 Место на карте 📷 Фотограф Аня Солнечная 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Храм #Природа</t>
+  </si>
+  <si>
+    <t>01.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31940</t>
+  </si>
+  <si>
+    <t>🌊 Куйбышевское водохранилище, городской округ Тольятти #СамарскаяОбласть 📌 Куйбышевское водохранилище появилось после строительства Жигулёвской ГЭС на Волге. Его заполнение началось в 1955 году, а проектной отметки водоём достиг в 1957 году. 📍 Координаты - 53.465476, 49.433120 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>01.09.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31934</t>
+  </si>
+  <si>
+    <t>01.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31933</t>
+  </si>
+  <si>
+    <t>🌳 Большая Байкальская тропа, Листвянское муниципальное образование #ИркутскаяОбласть 📌 Длина маршрута Листвянка — Большие Коты составляет около 24 км. Дорога идёт по берегу Байкала, через хвойный лес, каменные участки и небольшие ручьи. 📍 Координаты - 51.856553, 104.890968 🗺 Место на карте 📷 От подписчицы marusya_kiseleva 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Тропа</t>
+  </si>
+  <si>
+    <t>01.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31929</t>
+  </si>
+  <si>
+    <t>🏛 Храмовый комплекс "Рио-де-Кавказ", Ессентуки #СтавропольскийКрай 📌 Комплекс включает два храма и четыре часовни, а установленная здесь в 2013 году статуя Иисуса Христа имеет высоту 22 метра. 📍 Координаты - 44.046119, 42.827711 🗺 Место на карте 📷 Фотограф Аня Солнечная 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм #Скульптура</t>
+  </si>
+  <si>
+    <t>01.09.26 00:33</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31924</t>
+  </si>
+  <si>
+    <t>31.08.26 20:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31923</t>
+  </si>
+  <si>
+    <t>🌳 Парк Галицкого, Краснодар #КраснодарскийКрай 📌 Площадь парка составляет 66 гектаров, на его территории высажено более 2500 деревьев, а число различных зон и объектов превышает 30. 📍 Координаты - 45.041261, 39.032067 🗺 Место на карте 📷 Dimaslobanov 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>31.08.26 19:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31918</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Хурла-Кёл, Карт-Джуртское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Хурла-Кёль имеет статус особо охраняемой природной территории регионального значения — памятника природы. 📍 Координаты - 43.492920, 42.218613 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>31.08.26 18:34</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31913</t>
+  </si>
+  <si>
+    <t>Высшее образование онлайн от 7500 ₽/мес. Набор сентября! Набор в Московский технологический институт в самом разгаре! Поступайте сейчас и учитесь в комфортном темпе: — 100% дистанционно: без выездов на сессии — Диплом государственного образца — 100+ направлений — программа Колледж+Вуз для поступающих без ЕГЭ Успейте подать документы в сентябре и получите скидку 10% при оплате за год! ✅ Подать заявку #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31912</t>
+  </si>
+  <si>
+    <t>🏛 Парк Дружбы Народов, Самара #СамарскаяОбласть 📌 Парк знакомит с бытом и культурой разных народов. На его территории расположены 20 подворий, где гостей встречают хозяева, представляющие традиции своего народа. 📍 Координаты - 53.138743, 50.086224 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Природа #Парк #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>31.08.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31908</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Колыванское, Змеиногорский район #АлтайскийКрай 📌 Озеро отличается богатой водной растительностью: по данным исследования Алтайской краевой универсальной научной библиотеки, здесь отмечено 34 вида водных растений — больше, чем в других изученных озёрах Алтая. 📍 Координаты - 51.367034, 82.195663 🗺 Место на карте 📷 evgeniy.vazhenin 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>31.08.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31903</t>
+  </si>
+  <si>
+    <t>Не переплачивайте за отдых 💰Бот считает бюджет поездки с живыми ценами. Покажет, где сэкономить. Узнать больше #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31902</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Сундук, Красноиюсский сельсовет #РеспубликаХакасия 📌 Окрестности озера особенно интересны сочетанием степного ландшафта, горных останцов и долины реки Белый Июс. 📍 Координаты - 54.674351, 89.707866 🗺 Место на карте 📷 Margiev_Aslan 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>31.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31901</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, Зольский район #КабардиноБалкарскаяРеспублика 📌 Особенно эффектно водопад выглядит в солнечную погоду: в облаке брызг над потоком нередко появляется радуга, а тёмные скалы подчёркивают контраст воды. 📍 Координаты - 43.441341, 42.548923 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>31.08.26 01:04</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31900</t>
+  </si>
+  <si>
+    <t>Экскурсии по Владивостоку и острову Русский Индивидуальные экскурсии с личным гидом на комфортабельном автомобиле по самым живописным местам Владивостока и острова Русский! Экскурсия где маяк сторожит море, а в полдень город вздрогнет от выстрела! От контрабандистских тоннелей мыса Эгершельда до стальных гигантов Золотого и Русского мостов — вы увидите город, где каждая тропа хранит тайну. * Пройти по следам контрабандистов и адмиралов *Услышать, как «поют» мосты на ветру. * Найти «ключ» от Тихого океана. Перейти на сайт #реклама 16+ moy-vl.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 20:59</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31894</t>
+  </si>
+  <si>
+    <t>🏔 Гора Тихтенген, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Массив сложен кристаллическими сланцами, гнейсами и гранитами. В его пределах расположены ледники, воды которых питают истоки горных рек. 📍 Координаты - 43.118794, 42.989265 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>30.08.26 20:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31893</t>
+  </si>
+  <si>
+    <t>🌲 Кабардино-Балкарский высокогорный государственный природный заповедник, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Большую часть территории заповедника занимают высокогорные природные комплексы. Здесь охраняются ледниковые и горные ландшафты, высокогорные луга и лесные экосистемы. 📍 Координаты - 43.116953, 43.045173 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Заповедник</t>
+  </si>
+  <si>
+    <t>30.08.26 19:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31891</t>
+  </si>
+  <si>
+    <t>Московский технологический институт. Любой формат! ✅ Приемная кампания августа в самом разгаре! Начните путь к карьере вместе с МТИ: — Все форматы: классический очный, дистанционный или вебинарный. — Диплом государственного образца. — 100+ востребованных направлений (от IT до экономики). — Поступление после 9 и 11 класса. Инвестируйте в свое будущее рационально: от 7500 ₽/мес.* ⚡ Переходите на сайт, чтобы узнать подробности и занять место в текущем потоке! Перейти на сайт #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31890</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Семицветное, Архызское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Название связано с тем, что в солнечную погоду поверхность воды переливается разными оттенками из-за сочетания окружающего ландшафта и минералов на дне. 📍 Координаты - 43.487363, 41.075540 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>30.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31886</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Старое, Кисловодск #СтавропольскийКрай 📌 Искусственный водоём появился в 1953 году: на реке Аликоновке построили плотину, оборудовали пляжи и лодочную станцию. 📍 Координаты - 43.913958, 42.692397 🗺 Место на карте 📷 dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>29.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31881</t>
+  </si>
+  <si>
+    <t>🏔 Гора Шишка, Жигулёвск #СамарскаяОбласть 📌 Шишка получила название благодаря характерной конической форме вершины, напоминающей лесную шишку. 📍 Координаты - 53.423094, 49.454924 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>29.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31879</t>
+  </si>
+  <si>
+    <t>🏛 Ротонда, Чебаркуль #ЧелябинскаяОбласть 📌 Ротонда расположена на берегу озера Теренкуль. С площадки открывается вид на озеро, окружённое густыми лесами. 📍 Координаты - 55.015501, 60.314759 🗺 Место на карте 📷 FEELIN по Уралу 🎞 Прислать свои фотографии #Архитектура #Ротонда</t>
+  </si>
+  <si>
+    <t>29.08.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31877</t>
+  </si>
+  <si>
+    <t>Свитер женский Nordway, Зеленый Вязаный свитер от Nordway отлично дополнит вашу экипировку для катания Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.08.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31872</t>
+  </si>
+  <si>
+    <t>🏛 Морской вокзал, Сочи #КраснодарскийКрай 📌 Над входом установлены скульптуры, символизирующие времена года и стороны света. 📍 Координаты - 43.580808, 39.718662 🗺 Место на карте 📷 Даша Морозова 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Вокзал</t>
+  </si>
+  <si>
+    <t>29.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31870</t>
+  </si>
+  <si>
+    <t>🏛 Художественный музей имени Жилинского, Сочи #КраснодарскийКрай 📌 Здание музея построили в 1936 году по проекту архитектора Ивана Владиславовича Жолтовского. 📍 Координаты - 43.576329, 39.728462 🗺 Место на карте 📷 Даша Морозова 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>29.08.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31869</t>
+  </si>
+  <si>
+    <t>Прожекторы ночного видения Продаем прожектора ночного видения для охраны объектов и для охоты Узнать больше #реклама pvosova.clients.site О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31868</t>
+  </si>
+  <si>
+    <t>🌳 Тебердинский национальный парк, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Его история началась с создания Тебердинского заповедника в 1935 году; в 2021 году заповедник был преобразован в национальный парк. 📍 Координаты - 43.354738, 41.687977 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>29.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31863</t>
+  </si>
+  <si>
+    <t>🏛 Деревня Каменка, муниципальный округ Первоуральск #СвердловскаяОбласть 📌 Поселение возникло благодаря лесопильному производству на реке Каменке в 1720-х годах. 📍 Координаты - 57.060875, 59.508114 🗺 Место на карте 📷 Никита и Урал 🎞 Прислать свои фотографии #Архитектура #Деревня #Природа</t>
+  </si>
+  <si>
+    <t>29.08.26 02:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31857</t>
+  </si>
+  <si>
+    <t>Ищу желающих заполнять карточки товаров на ВБ! Работа полностью на удаленке с зп 150 000 рублей в месяц.💰 Без опыта, нужен только телефон, занятость 3-6 часов в день Всему обучат на бесплатном курсе и после возьму на работу: ✅ 3 дня уроков по 30 минут ✅ Домашки с проверкой и оплатой бонусами ✅ Плачу 10 тыс за каждую выполненную домашку Все кто пройдет курс, получат сертификат от школы с образовательной лицензией. Набор заканчивается завтра 👍 Для регистрации жмите кнопку "Зарегистрироваться" Зарегистрироваться #реклама 16+ course.wildcard.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31856</t>
+  </si>
+  <si>
+    <t>🏔 Гора Дуэт, Макаровский городской округ #СахалинскаяОбласть 📌 У горы есть второе название — Гвардейская. 📍 Координаты - 48.002449, 142.529112 🗺 Место на карте 📷 Yuliaguslyakova 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>28.08.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31855</t>
+  </si>
+  <si>
+    <t>🏜 Худесский лабиринт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Худесский лабиринт — это природное геологическое образование, состоящее из скал, расколотых трещинами на многочисленные проходы и тоннели. 📍 Координаты - 43.522309, 42.384222 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Лабиринт #Скала</t>
+  </si>
+  <si>
+    <t>28.08.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31851</t>
+  </si>
+  <si>
+    <t>Яндекс Музыка до 360 дней бесплатно Яндекс Музыка для вас и 3-х ваших близких. Кинопоиск и Яндекс Книги тоже в мультиподписке Плюс. Попробуйте бесплатно❤️ Слушать #реклама 18+ music.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31850</t>
+  </si>
+  <si>
+    <t>🏛 Гостиница «Венеция», Кисловодск #СтавропольскийКрай 📌 Название «Венеция» отражается и в оформлении гостиницы: интерьеры выполнены с использованием элементов, стилизованных под итальянскую и венецианскую эстетику. 📍 Координаты - 43.904602, 42.716555 🗺 Место на карте 📷 dankira_kmv_official 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Гостиница</t>
+  </si>
+  <si>
+    <t>28.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31849</t>
+  </si>
+  <si>
+    <t>🌊 Загеданские озёра, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Загеданские озёра расположены в высокогорной части Кавказа и имеют ледниковое происхождение. Они входят в систему горных озёр района хребта Загедан. 📍 Координаты - 43.646581, 40.959841 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>27.08.26 21:12</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31848</t>
+  </si>
+  <si>
+    <t>Обучение для команды: доступ к soft-навыкам бесплатно ⚡ Около 31% россиян испытывают симптомы выгорания, причём каждый четвёртый (27%) хотя бы раз за последний год думал об увольнении именно из-за хронического стресса. Выгорание — не просто проблема сотрудника, это серьёзный бизнес-риск. Научите команду управлять стрессом, договариваться и сохранять баланс с платформой Луми. В основе — экспертные видео по 5–10 минут и отработка навыков в тренажёре. ✅ Практики Луми помогут: - Сделать день более организованным. - Начать эффективно взаимодействовать с коллегами — договариваться и решать конфликты. - Уверенно говорить о своих результатах и достижениях. - Сохранять силы, не выгорать и жить полноценно. Получите месяц бесплатного доступа к платформе при оплате любого курса Практикума до конца августа от компании. Узнать больше #реклама 16+ practicum.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.08.26 18:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31846</t>
+  </si>
+  <si>
+    <t>💦 Водопад «Султан», Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Летом Султан становится особенно мощным: во время активного таяния ледника в воду попадают песок и глина, поэтому поток приобретает жемчужно-серый или мутный оттенок. 📍 Координаты - 43.433657, 42.533196 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>27.08.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31845</t>
+  </si>
+  <si>
+    <t>27.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31844</t>
+  </si>
+  <si>
+    <t>🌉 Калинов мост, Зольский район, земли ГУП Аурсентх #КабардиноБалкарскаяРеспублика 📌 Из-за большой высоты и отсутствия ограждений при посещении моста требуется осторожность. Подход к нему проходит по горным тропам с крутыми участками. 📍 Координаты - 43.433580, 42.531625 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа</t>
+  </si>
+  <si>
+    <t>27.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31840</t>
+  </si>
+  <si>
+    <t>🏛 Дом-музей семьи Сухановых, Владивосток #ПриморскийКрай 📌 Это единственный во Владивостоке мемориальный музей, полностью посвящённый истории одной городской семьи и её роли в общественной жизни города. 📍 Координаты - 43.117234, 131.894915 🗺 Место на карте 📷 Александр Раугалло 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>26.08.26 23:37</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31835</t>
+  </si>
+  <si>
+    <t>26.08.26 20:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31834</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Георгия Победоносца в Слободе, городской округ Первоуральск #СвердловскаяОбласть 📌 Главная архитектурная достопримечательность села — храм Георгия Победоносца. Каменную церковь начали строить после пожара 1801 года, а освятили в 1831 году. 📍 Координаты - 57.026451, 59.556117 🗺 Место на карте 📷 ph: Антонов Евгений 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>26.08.26 19:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31833</t>
+  </si>
+  <si>
+    <t>🏛 Гостиница «Эрмитаж», Пятигорск #СтавропольскийКрай 📌 Гостиницу построили к началу курортного сезона 1908 года по проекту городского архитектора Сергея Гущина. Здание возвели по заказу купца Григория Александрова. 📍 Координаты - 44.037658, 43.075384 🗺 Место на карте 📷 101shag 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Гостиница</t>
+  </si>
+  <si>
+    <t>26.08.26 18:38</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31832</t>
+  </si>
+  <si>
+    <t>Все экскурсии в ГОА и Индии - Наш Телеграм-канал Ищете честные экскурсии в ГОА от проверенных организаторов? В нашем Телеграм-канале собраны лучшие авторские маршруты по Индии с русскими гидами и комфортным транспортом. Выбирайте направление на любой вкус: - Загадочный Хампи (поездка на 2 дня); - Древняя Гакарна и Мурудешвар (величественная статуя Шивы); - Легендарный Золотой Треугольник (Дели-Агра-Джайпур); - Насыщенный тур Мумбаи (Бомбей); - Уютные экокотеджи в диких горах для полного релакса; - Морские погулки и незабываемая рыбалка; Актуальное расписание, реальные отзывы и бронирование онлайн. Переходите в канал, чтобы знать цены и занять места. Смотреть #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31826</t>
+  </si>
+  <si>
+    <t>🏔 Гора Дуэт, Макаровский городской округ #СахалинскаяОбласть 📌 Гора Дуэт получила название благодаря двум близко расположенным вершинам, образующим характерный горный силуэт. 📍 Координаты - 48.002449, 142.529112 🗺 Место на карте 📷 Yuliaguslyakova 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>26.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31825</t>
+  </si>
+  <si>
+    <t>🏛 Дуган Зелёной Тары, село Верхняя Иволга #РеспубликаБурятия 📌 Дуган посвящён Зелёной Таре — одной из наиболее почитаемых бодхисаттв в буддизме, которую считают покровительницей сострадания и защитницей от опасностей. 📍 Координаты - 51.758194, 107.204434 🗺 Место на карте 📷 От подписчика Александра 🎞 Прислать свои фотографии #Архитектура #Пагода</t>
+  </si>
+  <si>
+    <t>26.08.26 01:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31824</t>
+  </si>
+  <si>
+    <t>Готовый маршрут по Казани на 3 дня 3 дня в Казани: куда сходить, где гулять и что попробовать + подарки внутри❤️ Узнать больше #реклама 16+ kzn.tubatay.online О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.08.26 19:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31823</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Кяфар, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Водоём расположен на высоте 2348 метров над уровнем моря. Его длина достигает 800 метров, а ширина — около 300 метров. 📍 Координаты - 43.616872, 41.150480 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>25.08.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31822</t>
+  </si>
+  <si>
+    <t>🏛 Храм Петра и Февронии Муромских чудотворцев, Новороссийск #КраснодарскийКрай 📌 Проект разработал заслуженный архитектор Сочи Фёдор Афуксениди, известный своими проектами православных храмов на юге России. 📍 Координаты - 44.701464, 37.788412 🗺 Место на карте 📷 eyemaxi 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>25.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31821</t>
+  </si>
+  <si>
+    <t>Пора перебираться в солнечную Испанию Бесплатно оценим ваши шансы получить визу Цифрового Кочевника в Испании. Возможность переехать из России в солнечную Испанию для тех кто работает в найме, на фрилансе или со своим бизнесом и имеет доход не менее 2849€. Бесплатный разбор с миграционным экспертом Перейти на сайт #реклама spain-residence.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.08.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31820</t>
+  </si>
+  <si>
+    <t>🗾 Мыс Хобой, Ольхонский район #ИркутскаяОбласть 📌 Это самая северная точка острова Ольхон; название «Хобой» с бурятского переводится как «клык». 📍 Координаты - 53.413162, 107.790007 🗺 Место на карте 📷 От подписчицы Олеси 🎞 Прислать свои фотографии #Природа #Мыс</t>
+  </si>
+  <si>
+    <t>25.08.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31818</t>
+  </si>
+  <si>
+    <t>🏛 Спасский кафедральный собор, Пятигорск #СтавропольскийКрай 📌 Архитектурный облик первоначального собора был связан с проектами Константина Тона, автора московского Храма Христа Спасителя. Пятигорский храм задумывался в русско-византийской стилистике и напоминал уменьшенный вариант московского собора. 📍 Координаты - 44.037000, 43.078145 🗺 Место на карте 📷 101shag 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>25.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31817</t>
+  </si>
+  <si>
+    <t>Ищите скидки до 20% на авиабилеты Utair Более 2 миллионов выгодных билетов с вылетом до 25 марта 2027 года. Можно найти подходящий вариант для отпуска, выходных или спонтанной поездки. Выбрать авиабилеты — по ссылке ниже Ваш Utair. Выбрать #реклама utair.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31816</t>
+  </si>
+  <si>
+    <t>🏛 Кафедральный собор Рождества Богородицы, Уфа #РеспубликаБашкортостан 📌 Собор был построен в 1903 году, а в советское время в его здании размещался кинотеатр «Йондоз». Верующим храм был возвращён только в 1991 году. 📍 Координаты - 54.727227, 55.973265 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>25.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31813</t>
+  </si>
+  <si>
+    <t>🚶 Перевал Актопрак, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Через перевал Актопрак проходит историческая дорога, которая с давних времён соединяла Чегемское и Баксанское ущелья и использовалась как важный торговый путь. 📍 Координаты - 43.401829, 43.094976 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>24.08.26 22:37</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31812</t>
+  </si>
+  <si>
+    <t>Ищете надежную ПВХ-лодку для идеальной рыбалки? Завод "Роджер" (г. Киров) производит прочные лодки уже более 15 лет! В нашем каталоге — килевые и плоскодонные модели, лодки с надувным дном и пайолами под любые задачи. Шириокий выбор от любительских до профессиональный. Почему выбирают ROGER: ✅ Собственное производство — честные цены без накруток. ✅ Бесплатная доставка по всей России и СНГ от 50 000р. ✅ Возможность кастомизации. ✅ Большая цветовая палитра. ✅ Официальная гарантия, сервис и ремонт любой сложности. Переходите на сайт, чтобы подобрать модель под свой мотор (от 3 до 30 л.с.) и заказать бесплатную консультацию специалиста! Посмотреть каталог #реклама roger-boat.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31811</t>
+  </si>
+  <si>
+    <t>🏛 Село Слобода, городской округ Первоуральск #СвердловскаяОбласть 📌 Слобода расположена на большой излучине Чусовой. Река образует здесь петлю длиной около 5 километров, разделяя село на две части — Большую и Малую Слободку. 📍 Координаты - 57.025372, 59.557148 🗺 Место на карте 📷 ph: Антонов Евгений 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Природа #Село</t>
+  </si>
+  <si>
+    <t>24.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31810</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Плещеево, городской округ Переславль-Залесский #ЯрославскаяОбласть 📌 Озеро Плещеево — одно из немногих мест в России, где сохранилась популяция пресноводной сельди — переславской ряпушки, занесённой в Красную книгу Российской Федерации. 📍 Координаты - 56.762595, 38.777781 🗺 Место на карте 📷 От подписчицы Анны Октябрьской 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>24.08.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31806</t>
+  </si>
+  <si>
+    <t>Кроссоверы HONGQI. Гармония в движении Кроссоверы HONGQI созданы для тех, кто ценит статус, комфорт и уверенность за рулем. Выразительный дизайн, премиальные материалы, передовые технологии и высокий уровень оснащения делают каждую поездку особенной. От городских улиц до загородных маршрутов — мощность, комфорт и безопасность сопровождают вас на каждом километре пути. Почувствуйте гармонию технологий и роскоши. Запишитесь на тест-драйв HONGQI уже сегодня. Узнать больше #реклама hongqi.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31805</t>
+  </si>
+  <si>
+    <t>🌊 Ацгарские озёра, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Ацгарские озёра находятся в бассейне реки Большая Лаба и относятся к высокогорным ледниковым водоёмам Западного Кавказа. 📍 Координаты - 43.635837, 40.983493 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>24.08.26 02:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31804</t>
+  </si>
+  <si>
+    <t>Доброград: жизнь без мегаполиса, но со всем, что важно А что, если после работы не нужно стоять в пробке, до школы — несколько минут, а природа - не только по выходным? Доброград — новый город во Владимирской области, в 2,5 часах от Москвы. Здесь всё важное на расстоянии 15 минут: 🎓 школы и детские сады 🏃‍♂️ бассейн, спорт, теннис, падел, вейк-парк и гольф-поле 😊 лес, озёра, парки и 25 км велодорожек ✨ рестораны и SPA ✅ медицина Дети могут сами добираться до школы. Спорт и любимые занятия становятся частью обычного дня. А вместо часов в дороге появляется время на семью, друзей и себя. И это не место, куда приезжают только на выходные. Здесь уже живут 3000 человек из 60+ регионов России. Выбирайте свой формат: готовые квартиры, таунхаусы или земельные участки. Узнать больше #реклама dobrograd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 19:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31803</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Гийбашкель, Черекский район #КабардиноБалкарскаяРеспублика 📌 В окрестностях можно встретить яков, лошадей и горных орлов. Для этого района также характерны высокогорные пастбища и разнообразная горная растительность. 📍 Координаты - 43.087869, 43.342674 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>23.08.26 19:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31798</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Байкал #ИркутскаяОбласть #РеспубликаБурятия 📌 Один из самых известных обитателей Байкала — байкальская нерпа, единственный представитель млекопитающих в экосистеме озера. Она способна нырять на глубину до 200 метров, а основу её рациона составляет рыба-голомянка. 📍 Координаты - 51.715875, 103.844874 🗺 Место на карте 📷 marusya_kiseleva 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>23.08.26 18:06</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31796</t>
+  </si>
+  <si>
+    <t>23.08.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31795</t>
+  </si>
+  <si>
+    <t>🗾 Мыс Тихий, Макаровский городской округ #СахалинскаяОбласть 📌 Мыс интересен своим геологическим строением: здесь встречаются скалы вулканического происхождения, застывшие лавовые потоки и халцедоновые прожилки в каменных стенах. 📍 Координаты - 48.017884, 142.548265 🗺 Место на карте 📷 vasilisa_nogina 🎞 Прислать свои фотографии #Природа #Мыс</t>
+  </si>
+  <si>
+    <t>23.08.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31794</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Гижгит, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Озеро Гижгит — его также называют Былымским по названию расположенного рядом посёлка Былым. 📍 Координаты - 43.464697, 42.990472 🗺 Место на карте 📷 От подписчицы Натальи Апиш 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>23.08.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31793</t>
+  </si>
+  <si>
+    <t>Подвеска MIUZ Diamonds Свадебное украшение. Для нее Изысканные подвески с драгоценными камнями в MIUZ Diamonds Узнать больше #реклама miuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31792</t>
+  </si>
+  <si>
+    <t>🏔 Гора Омулёвая, муниципальное образование Тарбагатайское #РеспубликаБурятия 📌 Склоны горы покрыты редкими степными растениями, часть которых занесена в Красную книгу. Благодаря этому территория представляет интерес не только для туристов, но и для учёных. 📍 Координаты - 51.537618, 107.344862 🗺 Место на карте 📷 От подписчика Александра 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>23.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31787</t>
+  </si>
+  <si>
+    <t>🚶 Плато Бермамыт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Большой Бермамыт расположен на высоте около 2590 метров над уровнем моря и известен панорамным видом на Эльбрус, который находится примерно в 30 километрах от плато. 📍 Координаты - 43.711686, 42.441239 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Плато</t>
+  </si>
+  <si>
+    <t>22.08.26 22:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31781</t>
+  </si>
+  <si>
+    <t>VPS сервера в Казахстане Быстрые и надёжные VPS-серверы в Казахстане — стабильная работа ваших проектов 24/7. Размещайте сайты, сервисы и корпоративные системы на современной инфраструктуре с высокой производительностью и быстрым доступом. Мгновенный запуск, стабильная сеть, защита и гибкие конфигурации под любые задачи — от стартапов до крупных проектов. Размещение в трех локациях: Алмате, Астане и Актау. Оплата любыми картами (VISA, MasterCard, МИР). Перейти на сайт #реклама 16+ megahost.kz О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 19:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31776</t>
+  </si>
+  <si>
+    <t>🏔 Гора Машук, Пятигорск #СтавропольскийКрай 📌 Это гора-лакколит, то есть магматическое тело, сформировавшееся в толще земных пород; её высота составляет около 994 м. 📍 Координаты - 44.050009, 43.088981 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>22.08.26 18:44</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31775</t>
+  </si>
+  <si>
+    <t>Откройте для себя Абу-Даби Абу-Даби оживает в самом сердце Москвы: пятидневное культурное путешествие: иммерсивные технологии, живая эмиратская музыка, традиционные ремёсла и наследие. Манежная площадь, 19-23 августа. Узнать больше #реклама 16+ visitabudhabi.ae О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31774</t>
+  </si>
+  <si>
+    <t>🗽 Памятник Михаилу Юрьевичу Лермонтову, Пятигорск #СтавропольскийКрай 📌 Памятник работы Александра Опекушина открыли 16 августа 1889 года; он считается первым в России памятником Михаилу Лермонтову. 📍 Координаты - 44.037509, 43.077033 🗺 Место на карте 📷 101shag 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>22.08.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31773</t>
+  </si>
+  <si>
+    <t>🏔 Скала Шаманка, Ольхонский район, мыс Бурхан #ИркутскаяОбласть 📌 Скала Шаманка — одно из сакральных мест Ольхона; она находится на мысе Бурхан, рядом с посёлком Хужир. 📍 Координаты - 53.204208, 107.338456 🗺 Место на карте 📷 От подписчицы Олеси 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Скала</t>
+  </si>
+  <si>
+    <t>22.08.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31772</t>
+  </si>
+  <si>
+    <t>Самокат Reaction Stunt 2.1, 110 мм, Черный Легкий и маневренный трюковый самокат Reaction Stunt 2.1 с Т-образным рулем Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>22.08.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31767</t>
+  </si>
+  <si>
+    <t>🏛 Село Нижняя Синячиха, муниципальное образование Алапаевское #СвердловскаяОбласть 📌 Его историко-архитектурная ценность связана прежде всего с созданным здесь музеем-заповедником деревянного зодчества и народного искусства. 📍 Координаты - 57.947233, 61.766028 🗺 Место на карте 📷 ph: Антонов Евгений 🎞 Прислать свои фотографии #Архитектура #Природа #Село</t>
+  </si>
+  <si>
+    <t>22.08.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31761</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Её западная вершина достигает 5642 м, а восточная — 5621 м; вершины разделяет седловина. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>22.08.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31757</t>
+  </si>
+  <si>
+    <t>С Днём Государственного флага, дорогие! 📹 Медиахолдинг МАЕР х Арт-кластер «Таврида»</t>
+  </si>
+  <si>
+    <t>22.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31756</t>
+  </si>
+  <si>
+    <t>🌊 Голубое озеро, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Главная особенность озера — необычный цвет воды, который меняется от голубого до бирюзового оттенка в зависимости от освещения и времени года. Такой эффект связан с чистотой воды и отражением окружающих горных пейзажей. 📍 Координаты - 43.621553, 41.109737 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>22.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31755</t>
+  </si>
+  <si>
+    <t>🏔 Гора Жданко, Макаровский городской округ #СахалинскаяОбласть 📌 Гора Жданко является частью одноимённого хребта на восточном побережье Сахалина и получила название в честь русского географа Михаила Жданко, исследовавшего Дальний Восток. 📍 Координаты - 48.059612, 142.530433 🗺 Место на карте 📷 Yuliaguslyakova 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>21.08.26 21:33</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31754</t>
+  </si>
+  <si>
+    <t>Мужская куртка Moncler – 20.000 ₽ STYLAR: брендовая одежда, обувь и аксессуары ✅ Премиальные бренды, которые ты знаешь — без лишних наценок и напрямую от поставщиков. Работаем уже более 5 лет! ⚡ Tom Ford, EA7, Burberry, Premiata, Moncler, Chrome Hearts, Loro Piana, Prada, Brunello Cucinelli, Hugo Boss, LV, Tommy Hilfiger, D&amp;G, Polo Ralph Lauren, Hermes и др. 🚗 Доставка с примеркой по Москве, в другие города России и СНГ — быстро, надёжно и без задержек. 💰 Скидки до -80% в нашем дисконт Telegram-канале. ❤️ Тысячи моделей в наличии, новинки каждый день — без переплат и лишней суеты! Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31749</t>
+  </si>
+  <si>
+    <t>🏛 Романовская грязелечебница, Пятигорск #СтавропольскийКрай 📌 Здание возвели в 1912–1914 годах по проекту архитектора Максима Перетятковича в стиле неоклассицизма; это была первая капитальная грязелечебница Кавказских Минеральных Вод. 📍 Координаты - 44.035174, 43.063465 🗺 Место на карте 📷 101shag 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>21.08.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31748</t>
+  </si>
+  <si>
+    <t>🌳 Загородный комплекс «Русская охота», село Курумоч #СамарскаяОбласть 📌 На его территории действует эко-парк, где содержатся в том числе лоси, косули, рыси, волки, павлины и лебеди. 📍 Координаты - 53.506285, 50.062668 🗺 Место на карте 📷 Своя атмосфера.ru 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Архитектура</t>
+  </si>
+  <si>
+    <t>21.08.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31744</t>
+  </si>
+  <si>
+    <t>Скидка 25% на гели Ariel и Tide! Скидка 25% в Любимой категории на товары брендов Ariel и Tide Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31743</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Башкаринское, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Озеро выделяется необычным оливковым оттенком воды, который отличает его от других высокогорных водоёмов Приэльбрусья. 📍 Координаты - 43.209566, 42.726492 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>21.08.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31742</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба Ассанова, Бийск #АлтайскийКрай 📌 Здание построено в 1913 году по проекту томского архитектора Константина Лыгина для купца Николая Ассанова. 📍 Координаты - 52.550121, 85.232857 🗺 Место на карте 📷 Маруся Савина 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>21.08.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31738</t>
+  </si>
+  <si>
+    <t>Жизнь у моря на Кипре Купить недвижимость на Кипре — значит инвестировать в стиль жизни и будущее. Виллы с панорамными видами, уютные апартаменты и доходные коммерческие площади для тех, кто ценит красоту, престиж и разумный расчёт. Доходность до 6% в год. А ещё это шанс жить в месте, куда другие приезжают отдыхать. Не упустите возможность — премиум-объекты Кипра всегда в цене. Вступайте в наш телеграм канал: Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31737</t>
+  </si>
+  <si>
+    <t>🏝 Остров Аскольд, городской округ ЗАТО Фокино #ПриморскийКрай 📌 На острове сохранился один из старейших действующих маяков Дальнего Востока — маяк на мысе Елагина, построенный в 1879 году. 📍 Координаты - 42.733093, 132.367717 🗺 Место на карте 📷 От подписчика Alex 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Остров</t>
+  </si>
+  <si>
+    <t>21.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31734</t>
+  </si>
+  <si>
+    <t>🏛 Цагаалха Цогчен дуган, село Верхняя Иволга #РеспубликаБурятия 📌 Главный соборный храм Иволгинского дацана открыли и освятили 6 сентября 2024 года. Церемония состоялась во время празднования 260-летия института Пандито Хамбо-лам России. 📍 Координаты - 51.757368, 107.204439 🗺 Место на карте 📷 От подписчика Александра 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Пагода</t>
+  </si>
+  <si>
+    <t>20.08.26 22:06</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31732</t>
+  </si>
+  <si>
+    <t>20.08.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31731</t>
+  </si>
+  <si>
+    <t>🌊 Птичий базар, остров Заметный #СахалинскаяОбласть 📌 Сотни чаек гнездятся на скалистом островке, из-за чего его вершина издали кажется движущейся. 📍 Координаты - 48.015512, 142.547081 🗺 Место на карте 📷 vasilisa_nogina 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа</t>
+  </si>
+  <si>
+    <t>20.08.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31727</t>
+  </si>
+  <si>
+    <t>20.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31725</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 На западной вершине Эльбруса, являющейся высшей точкой России и Европы, высота составляет 5642 метра над уровнем моря. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>20.08.26 00:33</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31724</t>
+  </si>
+  <si>
+    <t>Дистанционное обучение для детей с 1-11 класс С получением аттестата гос.образца Индивидуальный подход, гибкое расписание, интенсивная подготовка к экзаменам ЕГЭ и ОГЭ, живые уроки с учителями Льготы москвичам Аттестаты с отличием по итогам основного периода ГИА 2026 года: 🎓 9 кл. - 72 аттестата с отличием. 🎓 11 кл. - аттестаты с отличием: - золото - 29 человек, - серебро - 32 человека, Московские медали - 23 человека. 100-бальники по литература, математика (профильный уровень) и физике. Оставьте заявку на консультацию Узнать больше #реклама 16+ school-bit.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 19:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31723</t>
+  </si>
+  <si>
+    <t>🏛 Ветряная мельница-шатровка, село Нижняя Синячиха #СвердловскаяОбласть 📌 Внутри сохранился основной принцип работы мельницы: ветер вращал крылья, движение передавалось на механизм, а каменный жернов использовался для помола зерна. 📍 Координаты - 57.954120, 61.765801 🗺 Место на карте 📷 ph: Антонов Евгений 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>19.08.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31722</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Эльбрус считается потухшим вулканом. Последнее извержение произошло примерно в начале нашей эры; по данным РГО, его датируют около 50 года н. э. с возможной погрешностью в 50 лет. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 Сибирская Душа 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>19.08.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31721</t>
+  </si>
+  <si>
+    <t>Планируете поездку? Лайфхак для тех, кто планирует поездку: как сэкономить 7% на отели Зачем переплачивать за проживание, если эти деньги можно потратить на вкусные ужины, экскурсии или сувениры? Сервис бронирования Островок дарит скидку 7% на любое бронирование по специальному промокоду! Промокод: SUMMERFINAL7 Установить #реклама 16+ ostrovok.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.08.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31720</t>
+  </si>
+  <si>
+    <t>🏔 Гора Дуэт, Макаровский городской округ #СахалинскаяОбласть 📌 Гора известна и среди любителей зимнего туризма. В районе бухты Тихой туристические группы совершали восхождения на пик Смелый и осваивали здесь азы ледолазания. 📍 Координаты - 48.002449, 142.529112 🗺 Место на карте 📷 vasilisa_nogina 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>19.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31719</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Турье, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Озеро расположено примерно на высоте 2700 метров над уровнем моря. С трёх сторон его окружают ледники, а с четвёртой открывается цветочная поляна, которая летом покрывается горной растительностью. 📍 Координаты - 43.596673, 41.196554 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>19.08.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31718</t>
+  </si>
+  <si>
+    <t>19.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31717</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Белё, Ширинский район #РеспубликаХакасия 📌 Озеро Белё является крупнейшим минеральным озером Хакасии. Оно состоит из двух частей — Большого и Малого Белё, соединённых протокой. 📍 Координаты - 54.644152, 90.132487 🗺 Место на карте 📷 filinin_wallpapers 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>19.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31716</t>
+  </si>
+  <si>
+    <t>🌊 Перевальное озеро, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Перевальное озеро имеет ледниковое происхождение. Оно образовалось благодаря древним ледникам, которые вырезали горные котловины, а после своего отступления оставили среди вершин Кавказа чистые горные водоёмы. 📍 Координаты - 43.613495, 41.111674 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>19.08.26 04:36</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31715</t>
+  </si>
+  <si>
+    <t>18.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31714</t>
+  </si>
+  <si>
+    <t>🏛 Крепость Керчь (форт Тотлебен), Керчь #РеспубликаКрым 📌 Строительство укреплений началось в 1857 году, а после прибытия Эдуарда Тотлебена в 1859 году проект крепости был существенно усилен. Сам форт получил название «Тотлебен» в 1861 году. 📍 Координаты - 45.310023, 36.474636 🗺 Место на карте 📷 От подписчицы Натальи Апиш 🎞 Прислать свои фотографии #Архитектура #Крепость</t>
+  </si>
+  <si>
+    <t>18.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31709</t>
+  </si>
+  <si>
+    <t>🏜 Худесский лабиринт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Особенно необычно выглядит верхняя часть лабиринта: несмотря на разную высоту стен, поверхность скального массива кажется почти ровной. Сверху можно увидеть всю сеть каменных проходов и трещин. 📍 Координаты - 43.522309, 42.384222 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Лабиринт #Скала</t>
+  </si>
+  <si>
+    <t>18.08.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31703</t>
+  </si>
+  <si>
+    <t>Как быстро написать научную статью без переделок Вебинар Покажем, как написать статью быстрее и без лишних правок. Структура, пошаговый план Зарегистрироваться #реклама 16+ kireevaonline.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31702</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Преображения Господня, село Нижняя Синячиха #СвердловскаяОбласть 📌 Храм имеет статус памятника истории и архитектуры федерального значения; приход в селе существовал уже в XVIII веке. 📍 Координаты - 57.947931, 61.766053 🗺 Место на карте 📷 ph: Антонов Евгений 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>18.08.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31701</t>
+  </si>
+  <si>
+    <t>🗽 13 столбов сэргэ, Ольхонский район #ИркутскаяОбласть 📌 Сэргэ имеют традиционное значение коновязных столбов у бурят; в культуре они также связаны с образом Мирового дерева. 📍 Координаты - 53.203271, 107.342618 🗺 Место на карте 📷 От подписчицы Олеси 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>18.08.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31700</t>
+  </si>
+  <si>
+    <t>Сустилак: цена Сустилак – надежная защита суставов и хрящевой ткани. Восстановление хрящевой ткани, противовоспалительное и обезболивающее действие. Профилактика развития артрита, артроза. Улучшение подвижности суставов. 👍 1 таблетка в день; 👍 1 упаковка из 60 таблеток на 2 месяца приема; 👍 Способствует быстрому восстановлению; 👍 Состав: глюкозамина гидрохлорид. Выберите аптеку в вашем городе! Узнать цену Есть противопоказания. Посоветуйтесь с врачом. #реклама sustilak.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31696</t>
+  </si>
+  <si>
+    <t>🌊 Бухта Цемесская, Новороссийск #КраснодарскийКрай 📌 Бухта является незамерзающей и активно используется для судоходства; своё название она получила от реки Цемес, впадающей в неё. 📍 Координаты - 44.693320, 37.803358 🗺 Место на карте 📷 eyemaxi 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Бухта</t>
+  </si>
+  <si>
+    <t>18.08.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31694</t>
+  </si>
+  <si>
+    <t>🏔 Слободской камень, муниципальный округ Первоуральск #СвердловскаяОбласть 📌 Это известняковый скальный массив на правом берегу Чусовой; в его отвесах находятся небольшие пещеры. 📍 Координаты - 57.026899, 59.567043 🗺 Место на карте 📷 ph: Антонов Евгений 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Камень</t>
+  </si>
+  <si>
+    <t>18.08.26 06:42</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31693</t>
+  </si>
+  <si>
+    <t>Гибридный полноприводный кроссовер EVOLUTE i-SPACE 4x4 Российский гибридный кроссовер EVOLUTE i-SPACE 4x4 оснащен двумя электродвигателями. Максимальная мощность – 367 л.с., при этом налогооблагаемая мощность – 159 л.с. Быстрая зарядка с 30% до 80% за 20 минут, панорамная крыша, просторный салон на 5 мест, 15,6" мультимедиа со встроенными онлайн сервисами и интеграцией со смартфоном — всё, что нужно для комфортной поездки. Экономия владения более 400 000₽ в год на топливе, ТО и транспортном налоге*. Цена от 2 790 000₽, господдержка 925 000₽** и гибкие условия покупки***. Получить предложение #реклама evolute.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31692</t>
+  </si>
+  <si>
+    <t>🌋 Вулкан Вачкажец, Елизовский район #КамчатскийКрай 📌 Вачкажец считается разрушенным вулканическим массивом: современный рельеф сформировался после сильных вулканических процессов и последующего разрушения древнего вулкана. В его кальдере расположены озёра и водопады. 📍 Координаты - 53.059687, 157.921694 🗺 Место на карте 📷 Родом из тундры 🎞 Прислать свои фотографии #Природа #Вулкан</t>
+  </si>
+  <si>
+    <t>18.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31688</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура белого быка Буха Нойон, Ольхонский район #ИркутскаяОбласть 📌 Буха Нойон — один из главных персонажей бурятской мифологии: считается прародителем племени булагатов и связан с культом священного быка у бурят. 📍 Координаты - 52.551368, 106.079272 🗺 Место на карте 📷 Evelenskikh: едем из Иркутска 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>17.08.26 20:31</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31687</t>
+  </si>
+  <si>
+    <t>Рубашечная белая в полоску Brunello Cucinelli Пуговица рубашечно-блузочная черная Узнать больше #реклама neprostotkani.clients.site О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 19:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31686</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Байкал #ИркутскаяОбласть #РеспубликаБурятия 📌 В Байкал впадает множество рек и ручьёв, но вытекает из него только одна река — Ангара. 📍 Координаты - 51.844032, 104.910992 🗺 Место на карте 📷 От подписчицы marusya_kiseleva 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>17.08.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31683</t>
+  </si>
+  <si>
+    <t>🏝 Остров Монерон, Невельский муниципальный округ #СахалинскаяОбласть 📌 Остров Монерон — в 2007 году территория острова получила статус природного парка; официальный статус закрепил за ним природоохранное, рекреационное, экологическое и историко-культурное значение. 📍 Координаты - 46.250498, 141.233429 🗺 Место на карте 📷 Yuliaguslyakova 🎞 Прислать свои фотографии #Природа #Остров</t>
+  </si>
+  <si>
+    <t>17.08.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31680</t>
+  </si>
+  <si>
+    <t>Кольцо с бриллиантами MIUZ Diamonds – для момента, который запомнится навсегда Узнать больше #реклама miuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31679</t>
+  </si>
+  <si>
+    <t>💦 Белореченский водопад, Белореченский район #КраснодарскийКрай 📌 Водопад интересен тем, что его облик продолжает меняться: русло реки Белой подвергается воздействию воды, поэтому форма уступов и мощность потока зависят от природных условий. 📍 Координаты - 44.734984, 39.877818 🗺 Место на карте 📷 От подписчицы Натальи Апиш 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>17.08.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31677</t>
+  </si>
+  <si>
+    <t>А если не тратить несколько вечеров на планирование поездки? Мы думаем запустить новый формат в «Красивых местах России» — готовые маршруты по регионам страны. Например, «Карелия на 4 дня»: — готовый маршрут на автомобиле — 20–25 красивых мест — порядок посещения — карта маршрута — координаты и расстояния — рекомендации по жилью и питанию — советы по дороге и сезону То есть не нужно самостоятельно искать десятки мест, проверять расстояния и собирать всё в один маршрут — мы сделаем это за вас. Планируем стоимость готового маршрута 790 ₽. Сейчас хотим понять, насколько такой формат вообще нужен путешественникам. Если бы вы собирались в поездку, купили бы готовый маршрут за 790 ₽? 👍 Да, купил(а) бы 🤔 Зависит от маршрута 👎 Нет, спланирую сам(а) И напишите в комментариях, какой регион вы бы хотели увидеть первым.</t>
+  </si>
+  <si>
+    <t>17.08.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31676</t>
+  </si>
+  <si>
+    <t>🏔 Горная гряда Сундуки, Красноиюсский сельсовет #РеспубликаХакасия 📌 Возраст пород, слагающих скалы, превышает 300 миллионов лет. Они сформировались из древних осадочных пород, а затем в результате геологических процессов оказались на современной высоте. 📍 Координаты - 54.672332, 89.707248 🗺 Место на карте 📷 Margiev_Aslan 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>17.08.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31673</t>
+  </si>
+  <si>
+    <t>🏔 Торгашинский хребет, Свердловский район #КрасноярскийКрай 📌 С хребта открываются панорамные виды на Красноярск, Енисей и окружающую тайгу. Особенно хорошо город виден с высоких участков и смотровых точек хребта. 📍 Координаты - 55.955002, 92.846863 🗺 Место на карте 📷 filinin_wallpapers 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Хребет</t>
+  </si>
+  <si>
+    <t>17.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31668</t>
+  </si>
+  <si>
+    <t>Как обойти весь мир за 10 минут? Побывать в Квартале культур мира на Международном фестивале молодёжи! Россия вновь соберёт Европу, Азию, Африку, Америку и Ближний Восток на одной площадке. Участники фестиваля смогут научиться традиционным танцам, услышать аутентичную музыку и пообщаться с представителями разных народов. В программе Квартала — выступления национальных коллективов, народные гуляния, восточные базары, танцевальные батлы, азиатское караоке и зрелищные шоу. Каждый формат познакомит гостей с культурой совершенно разных уголков мира ❤️ Настоящее гостеприимство! Проект реализуется при поддержке ПФКИ</t>
+  </si>
+  <si>
+    <t>17.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31667</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Большое Имеретинское, Загеданское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Само озеро долго оставалось малоизученным и даже отсутствовало на старых картах. Его официально нанесли на карту и дали современное название после экспедиции 1963 года, организованной по заданию краевого совета по туризму и экскурсиям. 📍 Координаты - 43.621116, 40.735861 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>17.08.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31666</t>
+  </si>
+  <si>
+    <t>🏛 Курганы у села Абакано-Перевоз, Боградский район #РеспубликаХакасия 📌 Здесь хорошо сохранились не только менгиры — вертикально установленные камни, но и квадратная ограда, окружавшая место захоронения. Точно определить, относится ли этот комплекс к Копёнскому чаатасу, расположенному в нескольких километрах ниже по течению, или представляет собой отдельную группу курганов, сложно. 📍 Координаты - 54.281747, 91.302628 🗺 Место на карте 📷 Сергей Токарев 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Заброшенное</t>
+  </si>
+  <si>
+    <t>17.08.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31660</t>
+  </si>
+  <si>
+    <t>Роскошный отдых в сердце Vadistanbul Откройте для себя Radisson Collection Hotel, Vadistanbul — современный отель в одном из самых динамичных районов Стамбула. Стильные номера с видом на город и лес, изысканная гастрономия, SPA &amp; Fitness зона и удобный доступ к Vadistanbul Mall, деловому центру Maslak и главным точкам города создают идеальные условия для отдыха и деловых поездок. Насладитесь комфортом, внимательным сервисом и атмосферой премиального городского отеля. Узнать больше #реклама radissonhotels.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31659</t>
+  </si>
+  <si>
+    <t>🏔 Хребет Жданко, Макаровский городской округ #СахалинскаяОбласть 📌 Хребет Жданко считается одним из наиболее живописных природных районов Сахалина: он протянулся вдоль побережья Охотского моря и сочетает скальные участки, леса и морские виды. 📍 Координаты - 48.061890, 142.530942 🗺 Место на карте 📷 Yuliaguslyakova 🎞 Прислать свои фотографии #Природа #Хребет</t>
+  </si>
+  <si>
+    <t>17.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31658</t>
+  </si>
+  <si>
+    <t>🏔 Гора Машук, Пятигорск #СтавропольскийКрай 📌 Название горы связывают с черкесским именем Машуко. Согласно одной из версий, оно происходит от имени кабардинского князя Машуко, который в преданиях известен как человек, прославившийся силой и мужеством. 📍 Координаты - 44.050009, 43.088981 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>16.08.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31657</t>
+  </si>
+  <si>
+    <t>💦 Водопад Чаранбаши-су, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Название «Девичьи косы» водопад получил благодаря форме потока: вода широкими параллельными струями стекает по скале и напоминает длинные распущенные волосы. 📍 Координаты - 43.274030, 42.492430 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>16.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31655</t>
+  </si>
+  <si>
+    <t>🏔 Пик Терскол, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 С пика открываются панорамные виды на Эльбрус, Донгуз-Орун-Баши, ледник «Семёрка», Чегет и Главный Кавказский хребет. Поэтому Пик Терскол интересен одновременно как горная вершина и как действующая научная площадка. 📍 Координаты - 43.275279, 42.500288 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Пик</t>
+  </si>
+  <si>
+    <t>16.08.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31653</t>
+  </si>
+  <si>
+    <t>16.08.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31652</t>
+  </si>
+  <si>
+    <t>🌊 Бадукские озера, Верхне-Тебердинское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Бадукские озёра — маршрут к ним проходит по экологической тропе длиной 7 км, которая начинается у КПП «Бадукские озёра» и заканчивается у каскада из трёх высокогорных озёр. 📍 Координаты - 43.376596, 41.660657 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>16.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31648</t>
+  </si>
+  <si>
+    <t>🏛 Музей «Домик М. Ю. Лермонтова», Пятигорск #СтавропольскийКрай 📌 Государственный музей-заповедник имени Лермонтова основан в 1912 году и относится к старейшим литературно-мемориальным музеям России. 📍 Координаты - 44.039561, 43.078648 🗺 Место на карте 📷 101shag 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>16.08.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31647</t>
+  </si>
+  <si>
+    <t>Яндекс Музыка 30 дней бесплатно Яндекс Музыка для вас и 3-х ваших близких. Кинопоиск и Яндекс Книги тоже в мультиподписке Плюс. Попробуйте бесплатно❤️ Слушать #реклама 18+ plus.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31646</t>
+  </si>
+  <si>
+    <t>🌊 Лазурное озеро, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Окрестности Лазурного озера отличаются разнообразной природой: здесь встречаются альпийские луга, горные растения и типичные для Кавказа высокогорные ландшафты. 📍 Координаты - 43.609527, 41.134786 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>16.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31645</t>
+  </si>
+  <si>
+    <t>🔭 «Вертолётка», посёлок Управленческий #СамарскаяОбласть 📌 С историей площадки связано имя конструктора Николая Дмитриевича Кузнецова — одного из крупнейших советских специалистов по авиационным двигателям. Для его служебных перелётов здесь использовалась вертолётная площадка. 📍 Координаты - 53.344181, 50.197718 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Природа #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>16.08.26 00:12</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31641</t>
+  </si>
+  <si>
+    <t>Запланируйте своё приключение:туры для активных на RHUMB RHUMB - это маркетплейс авторских туров и активных путешествий Мы соединяем туристов с организаторами туров по всему миру Самые оригинальные и захватывающие предложения в одном пространстве - все, что нужно, уже здесь! Перейти на сайт #реклама rhumb.travel О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.08.26 20:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31636</t>
+  </si>
+  <si>
+    <t>🏛 Декорации, построенные для съемок фильма Угрюм-река, муниципальный округ Первоуральск #СвердловскаяОбласть 📌 В 2019 году на берегу Чусовой здесь построили декорации для новой 16-серийной версии «Угрюм-реки». В Каменке также сохранилась часть декораций, созданных для более ранних съёмок. 📍 Координаты - 57.062538, 59.512364 🗺 Место на карте 📷 Никита и Урал 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>15.08.26 19:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31634</t>
+  </si>
+  <si>
+    <t>🏛 Курортный бульвар, Кисловодск #СтавропольскийКрай 📌 Курортный бульвар остаётся одной из главных прогулочных зон Кисловодска. Здесь сохранилась историческая курортная застройка, а сам бульвар связывает городские достопримечательности со входом в национальный парк «Кисловодский». 📍 Координаты - 43.904908, 42.716759 🗺 Место на карте 📷 dankira_kmv_official 🎞 Прислать свои фотографии #Природа #Бульвар</t>
+  </si>
+  <si>
+    <t>15.08.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31633</t>
+  </si>
+  <si>
+    <t>15.08.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31632</t>
+  </si>
+  <si>
+    <t>🌳 Национальный парк «Приэльбрусье» #КабардиноБалкарскаяРеспублика 📌 На территории национального парка находятся две высочайшие вершины России — западная и восточная вершины Эльбруса. 📍 Координаты - 43.340742, 42.580940 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>15.08.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31628</t>
+  </si>
+  <si>
+    <t>🌊 Птичий базар, остров Заметный #СахалинскаяОбласть 📌 Остров Заметный расположен в бухте Тихой и известен как место массового гнездования морских птиц. Из-за труднодоступности скалы птицы используют её как безопасное место для колоний. 📍 Координаты - 48.015512, 142.547081 🗺 Место на карте 📷 Yuliaguslyakova 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа</t>
+  </si>
+  <si>
+    <t>15.08.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31627</t>
+  </si>
+  <si>
+    <t>Только для тех, кто путешествует самостоятельно Мы создали мобильное приложение «Красивые места России» для самостоятельных путешествий. А чтобы поиск интересных мест был быстрым и удобным, мы добавили: → Места на карте с фото и описанием; → Сохранение интересных локаций; → Возможность добавлять новые места и делиться впечатлениями. Скачивайте: • App Store • Google Play • RuStore</t>
+  </si>
+  <si>
+    <t>15.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31626</t>
+  </si>
+  <si>
+    <t>🏛 Комплекс оборонно-сторожевых ингушских башен "Вовнушки", Джейрахский район #РеспубликаИнгушетия 📌 Башни были возведены предположительно в XVII–XVIII веках и выполняли оборонно-сторожевую функцию: с них контролировали окружающие ущелья и предупреждали жителей о приближении опасности. 📍 Координаты - 42.800853, 44.994718 🗺 Место на карте 📷 От подписчика Геннадия 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>15.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31625</t>
+  </si>
+  <si>
+    <t>🌳 Парк Победы, Ессентуки #СтавропольскийКрай 📌 Главным символом парка является мемориальный комплекс «Вечный огонь», установленный в память о воинах, погибших в годы Великой Отечественной войны. 📍 Координаты - 44.056405, 42.866535 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>15.08.26 00:37</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31620</t>
+  </si>
+  <si>
+    <t>Бизнес без заготовленных речей — опыт, цифры и ошибки «Говорит дело» от Яндекс Пэй — медиапроект, где предприниматели делятся знаниями и рабочими инструментами. Мы поговорили с основателями, которые прошли путь от идеи до сделок на сотни миллионов. Честные разговоры о росте, нестандартных решениях и том, что обычно остаётся за кадром деловых интервью. Создатели Poison Drop, GRI, STAYA и других успешных проектов рассказывают, как строить бизнес сегодня. Смотрите, забирайте инсайты, пробуйте в своём деле! Узнать больше #реклама 16+ pay.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31619</t>
+  </si>
+  <si>
+    <t>🏔 Скала Омутной камень, муниципальный округ Нижний Тагил #СвердловскаяОбласть 📌 Скала Омутной Камень получила широкую известность благодаря произведениям писателя Дмитрия Мамина-Сибиряка, который неоднократно описывал эти места. 📍 Координаты - 57.664376, 58.927122 🗺 Место на карте 📷 ph: Антонов Евгений 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Скала</t>
+  </si>
+  <si>
+    <t>14.08.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31614</t>
+  </si>
+  <si>
+    <t>🏛 Дворец Хамбо-ламы Итигэлова, село Верхняя Иволга #РеспубликаБурятия 📌 Дворец был освящён 31 октября 2008 года и специально построен для хранения нетленного тела XII Пандито Хамбо-ламы Даши-Доржо Итигэлова. 📍 Координаты - 51.759033, 107.202615 🗺 Место на карте 📷 От подписчика Александра 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Пагода</t>
+  </si>
+  <si>
+    <t>14.08.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31612</t>
+  </si>
+  <si>
+    <t>Royal Thermo - Рекордная мощность от Производителя №1 Радиаторы INDIGO.190 Вт/секция - максимум тепла. Стойкое покрытие. Гарантия 15 лет Узнать больше #реклама ozon.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.08.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31611</t>
+  </si>
+  <si>
+    <t>🏔 Гора Тип-Тяв #СамарскаяОбласть 📌 Гора Тип-Тяв является самой высокой точкой Сокольих гор — её высота составляет около 282 метров над уровнем моря. 📍 Координаты - 53.401955, 50.161396 🗺 Место на карте 📷 Влад Крамаруха 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>14.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31609</t>
+  </si>
+  <si>
+    <t>🌊 Верх-Нейвинское водохранилище #СвердловскаяОбласть 📌 В Верх-Нейвинском водохранилище обитают различные виды рыб, среди которых щука, окунь, лещ, плотва и судак. Благодаря этому водоём пользуется популярностью у любителей рыбалки. 📍 Координаты - 57.232749, 60.150127 🗺 Место на карте 📷 FEELIN по Уралу 🎞 Прислать свои фотографии #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>14.08.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31608</t>
+  </si>
+  <si>
+    <t>14.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31607</t>
+  </si>
+  <si>
+    <t>🏔 Плато Канжол (Кинжал), Зольский район #КабардиноБалкарскаяРеспублика 📌 Плато имеет вулканическое происхождение и сложено древними горными породами. Его поверхность представляет собой высокогорную равнину с участками каменистых осыпей и альпийских лугов. 📍 Координаты - 43.600436, 42.752445 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Плато</t>
+  </si>
+  <si>
+    <t>13.08.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31605</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Башкара, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Башкаринское озеро имеет ледниковое происхождение и расположено на высоте около 2600 метров над уровнем моря в долине реки Адыр-Су. 📍 Координаты - 43.209437, 42.726516 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>13.08.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31604</t>
+  </si>
+  <si>
+    <t>Кинопоиск до 360 дней бесплатно Кинопоиск — тысячи фильмов и сериалов без рекламы, в высоком качестве. Яндекс Музыка и Книги тоже в мультиподписке Плюс. Попробуйте бесплатно ❤️ Попробовать #реклама 18+ kinopoisk.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.08.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31603</t>
+  </si>
+  <si>
+    <t>🏔 Гора Инал, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 С вершины горы открываются виды на северные отроги Центрального Кавказа, плато Иналсырт и окружающие горные долины. Благодаря удобной форме рельефа это место считается одной из лучших обзорных точек района. 📍 Координаты - 43.521871, 42.864868 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>13.08.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31602</t>
+  </si>
+  <si>
+    <t>🌳 Тебердинский национальный парк, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Национальный парк (ранее Тебердинский заповедник) охраняет более 150 высокогорных озёр ледникового происхождения. 📍 Координаты - 43.354895, 41.687848 🗺 Место на карте 📷 От подписчицы Натальи 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>13.08.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31601</t>
+  </si>
+  <si>
+    <t>13.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31600</t>
+  </si>
+  <si>
+    <t>🏛 Дворец Харакс, городской округ Ялта #РеспубликаКрым 📌 Проект дворца разработал архитектор Николай Петрович Краснов — автор многих известных зданий Южного берега Крыма, включая Ливадийский дворец. 📍 Координаты - 44.430111, 34.115122 🗺 Место на карте 📷 От подписчицы Апиш Натальи 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>13.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31598</t>
+  </si>
+  <si>
+    <t>💧 Бухта Тихая, Макаровский городской округ #СахалинскаяОбласть 📌 Бухта Тихая получила известность благодаря путешественнику Ивану Фёдоровичу Крузенштерну: во время экспедиций начала XIX века российские исследователи изучали побережье Сахалина и прилегающие акватории. 📍 Координаты - 48.011151, 142.535777 🗺 Место на карте 📷 yulia_guslyakova 🎞 Прислать свои фотографии #Природа #Бухта</t>
+  </si>
+  <si>
+    <t>12.08.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31594</t>
+  </si>
+  <si>
+    <t>🗾 Мыс Тихий, Макаровский городской округ #СахалинскаяОбласть 📌 Мыс Тихий получил известность благодаря живописным видам на Охотское море и расположен в районе, где побережье Сахалина отличается сочетанием скалистых берегов и морских бухт. 📍 Координаты - 48.017884, 142.548265 🗺 Место на карте 📷 Yuliaguslyakova 🎞 Прислать свои фотографии #Природа #Мыс</t>
+  </si>
+  <si>
+    <t>12.08.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31593</t>
+  </si>
+  <si>
+    <t>🏛 Цогчен-дуган, село Верхняя Иволга #РеспубликаБурятия 📌 Цогчен-дуган является главным соборным храмом Иволгинского дацана. Современное здание было построено и освящено в 1976 году. 📍 Координаты - 51.758444, 107.203403 🗺 Место на карте 📷 От подписчика Александра 🎞 Прислать свои фотографии #Архитектура #Пагода</t>
+  </si>
+  <si>
+    <t>12.08.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31591</t>
+  </si>
+  <si>
+    <t>Техника для отдыха от российского бренда BAIKAL BAIKAL — это качественные квадроциклы, моторы и сапы для российских условий. Подпишитесь на канал baikal_pt, чтобы узнать о бренде больше! Подписаться #реклама max.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.08.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31586</t>
+  </si>
+  <si>
+    <t>🏔 Плато Канжол (Кинжал), Зольский район #КабардиноБалкарскаяРеспублика 📌 Высота плато Канжол достигает около 2950 метров над уровнем моря, а с его края открывается один из самых известных панорамных видов на Эльбрус. 📍 Координаты - 43.600436, 42.752445 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Плато</t>
+  </si>
+  <si>
+    <t>12.08.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31585</t>
+  </si>
+  <si>
+    <t>🌳 Природный парк «Большой Тхач» #РеспубликаАдыгея 📌 Горный массив Большой Тхач входит в состав объекта Всемирного наследия ЮНЕСКО «Западный Кавказ». 📍 Координаты - 44.034376, 40.401179 🗺 Место на карте 📷 kukartaman 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Парк</t>
+  </si>
+  <si>
+    <t>12.08.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31584</t>
+  </si>
+  <si>
+    <t>12.08.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31583</t>
+  </si>
+  <si>
+    <t>🌊 Аргазинское водохранилище #ЧелябинскаяОбласть 📌 Аргазинское водохранилище является крупнейшим водохранилищем Челябинской области по объёму воды и служит основным источником водоснабжения Челябинска. 📍 Координаты - 55.382755, 60.386234 🗺 Место на карте 📷 От подписчицы Юлии 🎞 Прислать свои фотографии #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>12.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31579</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Гижгит, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Озеро Гижгит (Былымское озеро) имеет искусственное происхождение: оно появилось после перекрытия реки Гижгит дамбой и использовалось как хвостохранилище Тырныаузского вольфрамо-молибденового комбината. Сегодня водоём известен необычным бирюзовым цветом воды и горными пейзажами вокруг него. 📍 Координаты - 43.464697, 42.990472 🗺 Место на карте 📷 От подписчицы Натальи Апиш 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>12.08.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31576</t>
+  </si>
+  <si>
+    <t>12.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31575</t>
+  </si>
+  <si>
+    <t>🌳 Пешеходный экологический маршрут «Тропа Голицына» #РеспубликаКрым 📌 Тропа была создана в 1912 году по распоряжению князя Льва Сергеевича Голицына к приезду императора Николая II. По легенде, после прогулки по маршруту императору понравилось местное шампанское, и он предложил назвать посёлок «Новым Светом». 📍 Координаты - 44.825244, 34.915474 🗺 Место на карте 📷 От подписчицы Апиш Натальи 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #ЭкоТропа</t>
+  </si>
+  <si>
+    <t>12.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31570</t>
+  </si>
+  <si>
+    <t>🏛 Православие в Сибири, Красноярск #КрасноярскийКрай 📌 Изначально здание использовалось для проживания братии монастыря во время строительства других монастырских построек, а позднее стало архиерейскими покоями. 📍 Координаты - 55.979593, 92.742551 🗺 Место на карте 📷 krasdetka 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>11.08.26 20:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31569</t>
+  </si>
+  <si>
+    <t>11.08.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31568</t>
+  </si>
+  <si>
+    <t>🏔 Гора Остроконечная, Ширинский район #РеспубликаХакасия 📌 С вершины Остроконечной открываются виды на хакасские степи и окружающие холмы. Благодаря открытым пространствам район популярен среди любителей пеших маршрутов и природных путешествий. 📍 Координаты - 54.545747, 90.278665 🗺 Место на карте 📷 filinin_wallpapers 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>11.08.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31565</t>
+  </si>
+  <si>
+    <t>🌳 База отдыха «Шарыжалгай», Слюдянский район #ИркутскаяОбласть 📌 Главная особенность базы — расположение рядом с Кругобайкальской железной дорогой. Отсюда можно совместить отдых на Байкале с путешествием по исторической магистрали, известной старинными тоннелями, каменными подпорными стенами и инженерными сооружениями начала XX века. 📍 Координаты - 51.749717, 103.971003 🗺 Место на карте 📷 От подписчицы marusya_kiseleva 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа</t>
+  </si>
+  <si>
+    <t>11.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31559</t>
+  </si>
+  <si>
+    <t>Работа на Вашем авто в Яндекс Такси. Оставьте заявку! Таксопарк «Свои» - официальный партнер Яндекс.Такси. Мы в «белых списках» - заказы есть всегда, даже при ограничениях. Работать можно в любое время. Подключаем без посещения офиса. Максимальный приоритет. Большой выбор тарифов: 1) для самозанятых и ИП: Процентный 3%. Суточный 70₽. С заказа 10₽. 2) для других: Процентный 4%. Суточный 150₽. С заказа 12₽. Дополнительный заработок для водителей: Еженедельные цели от таксопарка, а так же от Яндекс Такси за выполненные заказы - до 19000₽. Бонус при подключении 300₽. Доход за привлеченного друга. Возможность подключения доставки. Промокоды для водителей — уточняйте при подключении! Предложение ограничено: Оставьте Заявку Сейчас📱 Зарегистрироваться #реклама taxi-svoi.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31551</t>
+  </si>
+  <si>
+    <t>🌳 Городской парк «Сквер Калевала» #РеспубликаКарелия 📌 В центре сквера установлен арт-объект «Калевала», созданный по мотивам древних карельских преданий. Композиция знакомит посетителей с героями эпоса и подчёркивает связь города с национальным культурным наследием. 📍 Координаты - 61.520387, 30.198512 🗺 Место на карте 📷 От подписчика Алексея Коцарева 🎞 Прислать свои фотографии #Природа #Сквер</t>
+  </si>
+  <si>
+    <t>11.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31547</t>
+  </si>
+  <si>
+    <t>🏜 Тызыльское ущелье, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Главная особенность Тызыльского ущелья — сочетание отвесных скал, хвойных лесов, альпийских лугов и горных водопадов. Живописные скальные стены образуют узкие участки каньона, через которые проходит дорога в глубину ущелья. 📍 Координаты - 43.592698, 43.030249 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>11.08.26 02:13</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31546</t>
+  </si>
+  <si>
+    <t>Переехать из мегаполиса проще, чем кажется А что, если после работы не нужно стоять в пробке, до школы — несколько минут, а природа - не только по выходным? Доброград — новый город во Владимирской области, в 2,5 часах от Москвы. Здесь всё важное на расстоянии 15 минут: 🎓 школы и детские сады 🏃‍♂️ бассейн, спорт, теннис, падел, вейк-парк и гольф-поле 😊 лес, озёра, парки и 25 км велодорожек ✨ рестораны и SPA ✅ медицина Дети могут сами добираться до школы. Спорт и любимые занятия становятся частью обычного дня. А вместо часов в дороге появляется время на семью, друзей и себя. И это не место, куда приезжают только на выходные. Здесь уже живут 3000 человек из 60+ регионов России. Выбирайте свой формат: готовые квартиры, таунхаусы или земельные участки. Узнать больше #реклама dobrograd.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31545</t>
+  </si>
+  <si>
+    <t>🏛 Усадьба Ассанова, Бийск #АлтайскийКрай 📌 Усадьба Ассанова является памятником деревянного зодчества Бийска конца XIX — начала XX века и связана с исторической застройкой купеческой части города. 📍 Координаты - 52.550121, 85.232857 🗺 Место на карте 📷 Маруся Савина 🎞 Прислать свои фотографии #Архитектура #Усадьба</t>
+  </si>
+  <si>
+    <t>10.08.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31540</t>
+  </si>
+  <si>
+    <t>💦 Водопад «Фата Невесты» в горном массиве Вачкажец, Елизовский муниципальный округ #КамчатскийКрай 📌 Водопад получил название из-за тонкой струи воды, которая при падении напоминает белую полупрозрачную вуаль. Он расположен в цирке вулканического массива Вачкажец среди горных озёр и альпийских лугов. 📍 Координаты - 53.072336, 157.929676 🗺 Место на карте 📷 Родом из тундры 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>10.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31538</t>
+  </si>
+  <si>
+    <t>Запустите свой успешный бизнес вместе с «Пятёрочкой» Франшиза «Пятёрочка»: проверенная надёжность + IT-поддержка для вашего успеха Узнать больше #реклама franch.5ka.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.08.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31537</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Байкал #ИркутскаяОбласть #РеспубликаБурятия 📌 Байкал содержит около 20% мировых запасов незамёрзшей пресной воды на поверхности Земли и является самым глубоким озером планеты — его максимальная глубина составляет 1642 метра. 📍 Координаты - 51.715875, 103.844874 🗺 Место на карте 📷 От подписчицы marusya_kiseleva 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>10.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31534</t>
+  </si>
+  <si>
+    <t>🌊 Бухта Геленджикская, Геленджик #КраснодарскийКрай 📌 На входе в бухту расположен один из символов города — Геленджикский маяк, построенный в 1897 году по проекту архитектора Франца Шехтеля. Он считается одним из старейших действующих маяков Черноморского побережья России. 📍 Координаты - 44.567706, 38.051066 🗺 Место на карте 📷 Дорогу осилит идущий | Сочи 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Бухта</t>
+  </si>
+  <si>
+    <t>10.08.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31532</t>
+  </si>
+  <si>
+    <t>10.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31531</t>
+  </si>
+  <si>
+    <t>🏔 Молодецкий курган, Ставропольский район #СамарскаяОбласть 📌 Молодецкий курган входит в состав Жигулёвского возвышенного рельефа, сформированного геологическими процессами на протяжении миллионов лет. В его основе лежат древние известняки и доломиты каменноугольного периода. 📍 Координаты - 53.406472, 49.310925 🗺 Место на карте 📷 pytihestvia63 🎞 Прислать свои фотографии #Природа #Курган</t>
+  </si>
+  <si>
+    <t>09.08.26 19:55</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31527</t>
+  </si>
+  <si>
+    <t>🌲 Государственный природный заповедник Северо-Осетинский, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Заповедник является местом обитания редких животных Кавказа. Здесь встречаются кавказский тур, серна, бурый медведь, рысь, благородный олень, выдра и другие представители горной фауны. 📍 Координаты - 42.775982, 43.869763 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Заповедник</t>
+  </si>
+  <si>
+    <t>09.08.26 19:25</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31521</t>
+  </si>
+  <si>
+    <t>⛰ Мраморный карьер, Ольхонский район #ИркутскаяОбласть 📌 Бугульдейский мраморный карьер известен добычей белого мрамора, который использовался при строительстве и отделке ряда объектов, включая станции Московского метрополитена. 📍 Координаты - 52.558691, 106.092369 🗺 Место на карте 📷 Evelenskikh: едем из Иркутска 🎞 Прислать свои фотографии #Природа #Карьер</t>
+  </si>
+  <si>
+    <t>09.08.26 18:23</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31516</t>
+  </si>
+  <si>
+    <t>Российская альтернатива SharePoint — Инкоманд 👍Обеспечьте стабильность бизнеса с российским корпоративным порталом. ⚡Почему использовать продукты, оставшиеся без вендорской поддержки, опасно даже в закрытом контуре? Практика показала - зависимость от вендора, который больше не поддерживает продукт в России, превращает любую «закрытую» сеть в открытую цель для атаки злоумышленников. ❤️Переход на Инкоманд — это структурированный процесс, который минимизирует риски и обеспечивает плавный переход. Узнать больше #реклама 16+ incomand.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.08.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31515</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Эльбрус является стратовулканом и считается самым высоким действующим вулканическим массивом Европы. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>09.08.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31512</t>
+  </si>
+  <si>
+    <t>🏔 Гора Мунку-Сардык, Окинский муниципальный округ #РеспубликаБурятия 📌 Мунку-Сардык — высшая точка Восточных Саян: высота главной вершины составляет 3491 метр над уровнем моря. 📍 Координаты - 51.719032, 100.596842 🗺 Место на карте 📷 Сибирская Душа 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>09.08.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31507</t>
+  </si>
+  <si>
+    <t>09.08.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31506</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Эхой, Окинский муниципальный округ #РеспубликаБурятия 📌 Название озера связывают с бурятским словом «эхин», которое переводится как «исток». Такое название связано с тем, что из озера берёт начало река Мугувек. 📍 Координаты - 51.737411, 100.601967 🗺 Место на карте 📷 Сибирская Душа 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>09.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31505</t>
+  </si>
+  <si>
+    <t>💦 Водопад Абай-Су, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Высота водопада Абай-Су составляет около 78 метров, что делает его одним из самых высоких водопадов Кабардино-Балкарии. 📍 Координаты - 43.215119, 43.034708 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>09.08.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31503</t>
+  </si>
+  <si>
+    <t>Импорт Авто в Россию Автомобили из Европы🚗 Честный пробег, отличное состояние. Пригон авто по низкой цене. Официально, по Договору, без предоплаты✅ Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>09.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31500</t>
+  </si>
+  <si>
+    <t>🌉 Лестница Мэздах, Майкоп #РеспубликаАдыгея 📌 Лестница Мэздах стала популярным туристическим объектом благодаря необычному расположению среди зелени и близости к природным ландшафтам Кавказа. С неё открываются виды на окрестности Майкопа и предгорья. 📍 Координаты - 44.589650, 40.103071 🗺 Место на карте 📷 От подписчицы Апиш Натальи 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура</t>
+  </si>
+  <si>
+    <t>09.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31497</t>
+  </si>
+  <si>
+    <t>🏝 На острове Птичий, Красноглинский район #СамарскаяОбласть 📌 Остров является частью волжской экосистемы: его мелководья, песчаные участки и прибрежная растительность создают условия для обитания различных видов птиц и рыб. 📍 Координаты - 53.316784, 50.187466 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Природа #Остров</t>
+  </si>
+  <si>
+    <t>08.08.26 20:01</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31493</t>
+  </si>
+  <si>
+    <t>08.08.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31492</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Башкара, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Глубина водоёма составляет около 32 метров. 📍 Координаты - 43.209437, 42.726516 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>08.08.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31491</t>
+  </si>
+  <si>
+    <t>🌊 Бухта Тихая, Макаровский городской округ #СахалинскаяОбласть 📌 Название бухте дал Иван Крузенштерн во время первого русского кругосветного плавания (1803–1806 годы). Бухта защищена от сильных ветров отрогами хребта Жданко и мысом Тихий. 📍 Координаты - 48.009342, 142.535962 🗺 Место на карте 📷 Yuliaguslyakova 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Бухта</t>
+  </si>
+  <si>
+    <t>08.08.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31490</t>
+  </si>
+  <si>
+    <t>08.08.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31489</t>
+  </si>
+  <si>
+    <t>🏜 Ущелье Адыл-су #КабардиноБалкарскаяРеспублика 📌 В ущелье Адыл-Су расположен одноимённый альпинистский лагерь, который считается одним из старейших центров подготовки альпинистов на Кавказе. 📍 Координаты - 43.232637, 42.740493 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>08.08.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31478</t>
+  </si>
+  <si>
+    <t>08.08.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31477</t>
+  </si>
+  <si>
+    <t>🏜 Худесский лабиринт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Худесский лабиринт — это природный комплекс из скальных останцев и каменных проходов, сформированных выветриванием горных пород в долине реки Худес. 📍 Координаты - 43.522309, 42.384222 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Лабиринт #Скала</t>
+  </si>
+  <si>
+    <t>08.08.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31473</t>
+  </si>
+  <si>
+    <t>🏔 Гора Владимировка, Макаровский городской округ #СахалинскаяОбласть 📌 Река Тихая на Сахалине начинается на склонах горы Владимировка и далее впадает в Охотское море. 📍 Координаты - 48.087250, 142.529999 🗺 Место на карте 📷 vasilisa_nogina 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>08.08.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31472</t>
+  </si>
+  <si>
+    <t>08.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31470</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Благодаря огромной высоте, снежным вершинам и уникальным пейзажам Эльбрус считается одним из главных природных символов Кавказа и одной из самых узнаваемых гор России. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>07.08.26 20:55</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31469</t>
+  </si>
+  <si>
+    <t>🌳 Загородный комплекс «Русская охота», село Курумоч #СамарскаяОбласть 📌 Комплекс расположен рядом с Самарской Лукой и Жигулёвскими горами — одним из наиболее известных природных районов Среднего Поволжья. 📍 Координаты - 53.506285, 50.062668 🗺 Место на карте 📷 Своя атмосфера.ru 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Архитектура</t>
+  </si>
+  <si>
+    <t>07.08.26 20:25</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31464</t>
+  </si>
+  <si>
+    <t>🌲 Урочище Джилы-Су, Зольский район #КабардиноБалкарскаяРеспублика 📌 Название Джилы-Су переводится с карачаево-балкарского как «тёплая вода». Урочище известно своими минеральными источниками, которые используются для бальнеологического лечения. 📍 Координаты - 43.436789, 42.539599 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Урочище</t>
+  </si>
+  <si>
+    <t>07.08.26 19:26</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31460</t>
+  </si>
+  <si>
+    <t>07.08.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31459</t>
+  </si>
+  <si>
+    <t>🏔 Гора Бештау, Пятигорск #СтавропольскийКрай 📌 Бештау — самая высокая гора среди Пятигорья: её высота составляет 1401 метр над уровнем моря. Название происходит от тюркского «беш» — пять и «тау» — гора, то есть «пять гор». 📍 Координаты - 44.098059, 43.022074 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>07.08.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31454</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Чилик, Урупское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Озеро Чилик расположено в высокогорной зоне Урупского района и относится к группе ледниковых озёр Западного Кавказа. 📍 Координаты - 43.635584, 41.083192 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>07.08.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31453</t>
+  </si>
+  <si>
+    <t>Квартира в ЖК «Парма» в 20 минутах от центра Перми Старт продаж в ЖК «Парма» от застройщика Талан— ваша квартира комфорт-класса в 3 минутах от Черняевского парка. ✅ ТРК «Планета» — в 5 минутах ✅ 20 минут до центра Перми ✅ 4 школы и 8 детских садов рядом ✅ 2 остановки в 5 минутах от дома ✅ Игровые пространства для детей разных возрастов: до 3 до 14 лет! Получите подборку планировок! Узнать больше Финансовые услуги оказывает: ПАО Сбербанк, АО "Альфа-Банк". Проектная декларация на сайте https://наш.дом.рф/. #реклама parma.talan.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.08.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31452</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Южные Культуры», Сириус #КраснодарскийКрай 📌 Изначально парк создавался как усадебный сад имения «Случайное». В первые годы после основания здесь сформировали коллекцию редких растений, привезённых из разных уголков мира. 📍 Координаты - 43.417405, 39.935743 🗺 Место на карте 📷 Гид по Сочи 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>07.08.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31445</t>
+  </si>
+  <si>
+    <t>🌊 Пляж на берегу реки Енисей, Красноярск, посёлок Удачный #КрасноярскийКрай 📌 В районе Удачного проходит один из популярных маршрутов для прогулок жителей Красноярска. Сюда приезжают ради спокойного отдыха на природе, фотосъёмки и наблюдения за пейзажами Енисея. 📍 Координаты - 55.978508, 92.741728 🗺 Место на карте 📷 krasdetka 🎞 Прислать свои фотографии #Природа #Пляж</t>
+  </si>
+  <si>
+    <t>07.08.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31442</t>
+  </si>
+  <si>
+    <t>Бра Huguenot Lake fe-Hugolake1Bath (стекло, цвет белый) www.inmyroom.ru Узнать больше #реклама inmyroom.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>07.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31438</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Башкара, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Озеро имеет ледниковое происхождение: оно образовалось в результате подпруживания талых вод ледника Башкара моренными отложениями. Формирование водоёма относят примерно к концу 1930-х — началу 1940-х годов. 📍 Координаты - 43.209437, 42.726516 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>07.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31436</t>
+  </si>
+  <si>
+    <t>🏛 Храм Олега Брянского, Красноярск #КрасноярскийКрай 📌 Храм был построен и освящён в 2005 году. Он стал одним из новых храмов возрождённого Успенского монастырского комплекса. 📍 Координаты - 55.979650, 92.739546 🗺 Место на карте 📷 krasdetka 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>06.08.26 20:43</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31435</t>
+  </si>
+  <si>
+    <t>Спиннинг для рыбалки Maximus RESPECT 27 M/MH 2,7m... Спиннинг для рыбалки Maximus RESPECT 27 M/MH 2,7m 5-25g/10-40g (2 хлыста), Черный Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.08.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31429</t>
+  </si>
+  <si>
+    <t>🏔 Вид на озеро Гижгит с горы Науджидза, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Озеро имеет искусственное происхождение: оно образовалось после строительства плотины на реке Гижгит для нужд горнодобывающей промышленности. Ранее водоём использовался как технический объект. 📍 Координаты - 43.495863, 42.882799 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>06.08.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31428</t>
+  </si>
+  <si>
+    <t>Удобные банковские операции с навыком "помощник ВТБ" Сделайте повседневные дела приятнее: забудьте про рутину оплаты мобильной связи, штрафов ГАИ и ЖКУ по Москве. Голосовой навык "Помощник ВТБ" на устройствах с Алисой подскажет по банковским вопросам, даст консультации по продуктам банка, а после авторизации поможет с платежами в ВТБ и выбором категорий кешбэка. Как запустить? - Скажите: "Алиса, чат с ВТБ". Потом просто скажите: "Оплати мой мобильный". И задача будет выполнена. Навык работает без биометрии — спокойно и удобно. Перейти на сайт Финансовые услуги оказывает: Банк ВТБ (ПАО). #реклама 16+ alice.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>06.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31427</t>
+  </si>
+  <si>
+    <t>🏛 Замок «Ласточкино гнездо», п. г. т. Гаспра #РеспубликаКрым 📌 С 1960 по 2000 годы на территории дворца-замка проходили съёмки многих фильмов, среди которых — знаменитая картина «Десять негритят» Станислава Говорухина. 📍 Координаты - 44.430631, 34.128506 🗺 Место на карте 📷 От подписчицы Апиш Натальи 🎞 Прислать свои фотографии #Архитектура #Замок</t>
+  </si>
+  <si>
+    <t>06.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31422</t>
+  </si>
+  <si>
+    <t>🏜 Худесский лабиринт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Худесский лабиринт часто называют «кавказским Стоунхенджем» из-за необычного вида каменных образований. Однако, в отличие от знаменитого древнего сооружения, он полностью создан природными процессами, без участия человека. 📍 Координаты - 43.522251, 42.384258 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Лабиринт #Скала</t>
+  </si>
+  <si>
+    <t>05.08.26 20:14</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31419</t>
+  </si>
+  <si>
+    <t>05.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31418</t>
+  </si>
+  <si>
+    <t>🌊 Быковские пороги, Долинский городской округ #СахалинскаяОбласть 📌 В период весеннего и осеннего подъёма воды течение на порогах становится особенно мощным и зрелищным. Летом это место популярно у туристов как маршрут для прогулок и фотосъёмки. 📍 Координаты - 47.337592, 142.515455 🗺 Место на карте 📷 yulia_guslyakova 🎞 Прислать свои фотографии #Природа #Пороги</t>
+  </si>
+  <si>
+    <t>05.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31412</t>
+  </si>
+  <si>
+    <t>🏛 Проспект В.В. Путина, Грозный #ЧеченскаяРеспублика 📌 Современное название проспект получил 5 октября 2008 года — в этот день был подписан указ о переименовании проспекта Победы в проспект имени Владимира Путина. 📍 Координаты - 43.317349, 45.692670 🗺 Место на карте 📷 От подписчика Геннадия 🎞 Прислать свои фотографии #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>04.08.26 22:14</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31411</t>
+  </si>
+  <si>
+    <t>Высшее образование онлайн от 7500 ₽/мес. Июньский набор! Набор в Московский технологический институт в самом разгаре! Поступайте сейчас и учитесь в комфортном темпе: — 100% дистанционно: без выездов на сессии — Диплом государственного образца — 100+ направлений — программа Колледж+Вуз для поступающих без ЕГЭ Успейте подать документы в июне и получите скидку 10% при оплате за год! ✅ Подать заявку #реклама 16+ mti-vuz.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.08.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31410</t>
+  </si>
+  <si>
+    <t>🏔 Гора Развалка, Железноводск #СтавропольскийКрай 📌 Гора имеет вулканическое происхождение. Название связано с её необычным обликом: вершина состоит из огромных каменных глыб, создающих впечатление разрушенного скального массива. 📍 Координаты - 44.153280, 43.033018 🗺 Место на карте 📷 101shag 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>04.08.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31409</t>
+  </si>
+  <si>
+    <t>🏛 Музей Старого Радио, село Красный Яр #СамарскаяОбласть 📌 В музее работает мастерская по восстановлению «начинки» старых радиоприёмников. Благодаря этому часть экспонатов не только сохраняется как исторические предметы, но и может демонстрировать работу старой техники. 📍 Координаты - 53.495196, 50.386244 🗺 Место на карте 📷 bud_kak_doma_putnik1911 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>04.08.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31404</t>
+  </si>
+  <si>
+    <t>04.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31403</t>
+  </si>
+  <si>
+    <t>🏔 Горная гряда "Сундуки", Орджоникидзевский район #РеспубликаХакасия 📌 Название гряда получила от самой известной горы — Первого Сундука. На её вершине находится скальный останец правильной формы, напоминающий большой каменный сундук. 📍 Координаты - 54.669858, 89.709905 🗺 Место на карте 📷 tretyakov_foto 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>04.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31402</t>
+  </si>
+  <si>
+    <t>🏜 Баксанское ущелье, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Название ущелья происходит от реки Баксан, которая берёт начало на склонах Эльбруса и является одним из крупнейших притоков Малки. Длина реки составляет около 169 километров. 📍 Координаты - 43.342350, 42.832389 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>04.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31401</t>
+  </si>
+  <si>
+    <t>Скидка на гели Ariel и Tide! Скидка 30% на гели для стирки Ariel и Tide по промокоду STIRKA30 Купить #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>04.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31400</t>
+  </si>
+  <si>
+    <t>🏔 Гора Змейка, Минераловодский городской округ #СтавропольскийКрай 📌 На вершине и склонах горы сохранились следы пребывания древнего человека: археологи обнаружили здесь стоянки и каменные орудия эпохи неолита и бронзового века. 📍 Координаты - 44.173693, 43.101800 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>04.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31394</t>
+  </si>
+  <si>
+    <t>🗽 Арт-объект «Геоточка», Краснодар #КраснодарскийКрай 📌 Арт-объект выполнен из нержавеющей стали и имеет форму географического маркера, напоминающего значок на цифровых картах для обозначения местоположения. 📍 Координаты - 45.040709, 39.031908 🗺 Место на карте 📷 dimaslobanovKRD ☑️ Подпишитесь на нас в MAX #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>03.08.26 23:33</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31393</t>
+  </si>
+  <si>
+    <t>03.08.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31392</t>
+  </si>
+  <si>
+    <t>🌳 Самарский зоопарк, Самара #СамарскаяОбласть 📌 Самарский зоопарк входит в состав Евроазиатской региональной ассоциации зоопарков и аквариумов (EARAZA). Здесь проводят экскурсии, занимаются научно-просветительской деятельностью и изучают природу Самарской области. 📍 Координаты - 53.222952, 50.163380 🗺 Место на карте 📷 bud_kak_doma_putnik1911 🎞 Прислать свои фотографии #Природа #Зоопарк</t>
+  </si>
+  <si>
+    <t>03.08.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31388</t>
+  </si>
+  <si>
+    <t>🌳 Японский сад, Краснодар #КраснодарскийКрай 📌 Японский сад в Краснодаре считается одним из крупнейших японских садов за пределами Японии. При его создании использовали традиционные элементы: водоёмы, мосты, каменные композиции, ручьи и зоны для созерцательных прогулок. 📍 Координаты - 45.043962, 39.037329 🗺 Место на карте 📷 dimaslobanovKRD 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Сад</t>
+  </si>
+  <si>
+    <t>03.08.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31384</t>
+  </si>
+  <si>
+    <t>03.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31383</t>
+  </si>
+  <si>
+    <t>🏔 Гора Ишумак, Аргаяшский район, Яраткуловское сельское поселение #ЧелябинскаяОбласть 📌 С вершины Ишумака открываются панорамные виды на окрестности Аргаяшского района, поэтому гору часто выбирают для фотопрогулок и наблюдения за природными пейзажами. 📍 Координаты - 55.383344, 60.282137 🗺 Место на карте 📷 Медвежьими тропами | Никита и Урал ☑️ Подпишитесь на нас в MAX #Природа #Гора</t>
+  </si>
+  <si>
+    <t>03.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31377</t>
+  </si>
+  <si>
+    <t>🏛 Комплекс оборонно-сторожевых ингушских башен "Вовнушки", Джейрахский район #РеспубликаИнгушетия 📌 В 2008 году Вовнушки вошли в число финалистов всероссийского конкурса «Семь чудес России», что принесло этому средневековому комплексу широкую известность далеко за пределами Кавказа. 📍 Координаты - 42.800853, 44.994718 🗺 Место на карте 📷 От подписчика Геннадия ☑️ Подпишитесь на нас в MAX #Архитектура #Башня</t>
+  </si>
+  <si>
+    <t>02.08.26 21:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31376</t>
+  </si>
+  <si>
+    <t>02.08.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31375</t>
+  </si>
+  <si>
+    <t>💦 Водопад Каракая-су, Зольский район #КабардиноБалкарскаяРеспублика 📌 Местность вокруг Каракая-Су входит в число популярных направлений для природного туризма: сюда приезжают любители пеших маршрутов, фотографы и путешественники, изучающие горные ландшафты Кавказа. 📍 Координаты - 43.441340, 42.548926 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>02.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31374</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Монастырское, городской округ Лермонтов #СтавропольскийКрай 📌 Район озера богат лесной растительностью: здесь встречаются дубы, ясени, клёны и другие виды деревьев, характерные для предгорий Кавказа. 📍 Координаты - 44.085011, 43.010189 🗺 Место на карте 📷 Аня Солнечная 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>02.08.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31370</t>
+  </si>
+  <si>
+    <t>02.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31369</t>
+  </si>
+  <si>
+    <t>🏜 Каньон бешенки #КраснодарскийКрай 📌 Белые отвесные стены каньона сложены преимущественно из мергеля и известняковых пород, которые на протяжении тысячелетий размывались горным потоком. 📍 Координаты - 44.263967, 39.210801 🗺 Место на карте 📷 От подписчицы Апиш Натальи 🎞 Прислать свои фотографии #Природа #Каньон</t>
+  </si>
+  <si>
+    <t>02.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31364</t>
+  </si>
+  <si>
+    <t>🏖 Берег у села Ягодное #СамарскаяОбласть 📌 Благодаря сочетанию высокого берега, леса и Волги окрестности Ягодного считаются популярным местом для прогулок, отдыха на природе и фотосъёмки. 📍 Координаты - 53.578483, 49.019116 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Природа</t>
+  </si>
+  <si>
+    <t>01.08.26 23:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31361</t>
+  </si>
+  <si>
+    <t>Автобизнес меняется! Вы успеваете? Кейсы, тренды и решения, которые помогают автобизнесу работать эффективнее Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.08.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31360</t>
+  </si>
+  <si>
+    <t>🏛 Часовня Параскевы Пятницы, Центральный район, Красноярск #КрасноярскийКрай 📌 Часовня посвящена святой Параскеве Пятнице — христианской великомученице, которую на Руси традиционно считали покровительницей семьи, торговли и домашнего благополучия. 📍 Координаты - 56.023638, 92.859733 🗺 Место на карте 📷 filinin_wallpapers 🎞 Прислать свои фотографии #Архитектура #Часовня</t>
+  </si>
+  <si>
+    <t>01.08.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31359</t>
+  </si>
+  <si>
+    <t>⛺️ Поляна Эммануэля, урочище Джилы-Су #КабардиноБалкарскаяРеспублика 📌 Своё название поляна получила в честь генерала Георгия Арсеньевича Эммануэля, руководителя первой официальной экспедиции на Эльбрус в 1829 году. Именно здесь располагался лагерь участников похода. 📍 Координаты - 43.431969, 42.517026 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа</t>
+  </si>
+  <si>
+    <t>01.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31355</t>
+  </si>
+  <si>
+    <t>В турагентство требуются стажеры. Работа из дома. Клиентов предоставим. Можно совмещать с основной работой / декретным отпуском. Опыт не важен. Всему научим с нуля. Доход после обучение: от 50.000 до 150.000 рублей. Зарабатывать можно даже во время обучения. Все зависит от вас. Мы во всем поможем. Что нужно делать? Подбирать через специальный сайт туры. И отправлять людей в путешествия. Условия: ✅ Обучение 2 месяца, первые выплаты уже во время обучения. ✅ Удаленная работа / совмещение с офисом (по желанию) Для начала пройдет вводный бесплатный урок, на котором вы узнаете: — как начать работу турагентом с нуля — где брать клиентов, если хочешь работать из дома — как выйти на заработок до 150.000 рублей за 3-4 месяца — как находить туры для себя и родных с выгодой до 70% Жмите кнопку "Зарегистрироваться": Зарегистрироваться #реклама 16+ интревел.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>01.08.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31354</t>
+  </si>
+  <si>
+    <t>🏔 Гора Тихтенген, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Главная вершина массива Тихтенген впервые была покорена в 1935 году инструкторами-альпинистами Поповым Н. М. и Гутманом Л. А., совершившими восхождение по западному гребню. 📍 Координаты - 43.120920, 42.990878 🗺 Место на карте 📷 От подписчика Юрия Асташова 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>01.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31353</t>
+  </si>
+  <si>
+    <t>🚶 Перевал Актопрак, Чегемский район #КабардиноБалкарскаяРеспублика 📌 С перевала открываются виды на вершины Главного Кавказского хребта, долины Чегема и Баксана, а также окружающие горные ущелья. 📍 Координаты - 43.401829, 43.094976 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>01.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31352</t>
+  </si>
+  <si>
+    <t>Мы собрали бесплатный каталог красивых мест на карте в мобильном приложении. Скачать 👇 • App Store • Google Play • RuStore</t>
+  </si>
+  <si>
+    <t>01.08.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31351</t>
+  </si>
+  <si>
+    <t>🌉 Лестница Мэздах, Майкоп #РеспубликаАдыгея 📌 Название «Мэздах» происходит из адыгского языка и переводится как «красивый лес» или «прекрасный лес». 📍 Координаты - 44.589650, 40.103071 🗺 Место на карте 📷 От подписчицы Апиш Натальи ☑️ Подпишитесь на нас в MAX #Архитектура</t>
+  </si>
+  <si>
+    <t>01.08.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31350</t>
+  </si>
+  <si>
+    <t>🚶 Перевал Цей-Лоам #РеспубликаИнгушетия 📌 Со смотровых площадок перевала нередко можно увидеть кавказских сипов и других крупных хищных птиц, которые используют восходящие воздушные потоки над горными склонами. 📍 Координаты - 42.819374, 44.831641 🗺 Место на карте 📷 От подписчика Геннадия 🎞 Прислать свои фотографии #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>31.07.26 22:33</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31348</t>
+  </si>
+  <si>
+    <t>Полуботинки для мальчиков Northland Tirol 2.0, Черный Детские ботинки Tirol 2.0 от Northland — идеальный выбор для юных путешественников Узнать больше #реклама sportmaster.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.07.26 19:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31343</t>
+  </si>
+  <si>
+    <t>💦 Водопад Абай-Су, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Водопад образован горной рекой, которая пробила путь через скальные породы. В период таяния снегов и после обильных дождей поток становится особенно мощным и зрелищным. 📍 Координаты - 43.215119, 43.034709 🗺 Место на карте 📷 От подписчика Юрия Асташова 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>31.07.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31342</t>
+  </si>
+  <si>
+    <t>🏛 Кафедральный собор Рождества Богородицы, Уфа #РеспубликаБашкортостан 📌 Здание выполнено в стиле эклектики с элементами русского архитектурного стиля. Собор выделяется небесно-голубым фасадом, белой отделкой и золотыми куполами, ставшими одними из самых узнаваемых деталей архитектурного облика Уфы. 📍 Координаты - 54.727227, 55.973265 🗺 Место на карте 📷 Максим Бергман 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>31.07.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31337</t>
+  </si>
+  <si>
+    <t>Мужские кроссовки с мехом Prada – 20.000 ₽ STYLAR: брендовая одежда, обувь и аксессуары ✅ Премиальные бренды, которые ты знаешь — без лишних наценок и напрямую от поставщиков. Работаем уже более 5 лет! ⚡ Tom Ford, EA7, Burberry, Premiata, Moncler, Chrome Hearts, Loro Piana, Prada, Brunello Cucinelli, Hugo Boss, LV, Tommy Hilfiger, D&amp;G, Polo Ralph Lauren, Hermes и др. 🚗 Доставка с примеркой по Москве, в другие города России и СНГ — быстро, надёжно и без задержек. 💰 Скидки до -80% в нашем дисконт Telegram-канале. ❤️ Тысячи моделей в наличии, новинки каждый день — без переплат и лишней суеты! Посмотреть каталог #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.07.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31332</t>
+  </si>
+  <si>
+    <t>🧊 Цейский ледник, Алагирский район #РеспубликаСевернаяОсетияАлания 📌 Это один из крупнейших ледников республики и один из самых низко расположенных ледников Кавказа: его язык спускается примерно до высоты 2200 метров над уровнем моря. 📍 Координаты - 42.771844, 43.856902 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>31.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31330</t>
+  </si>
+  <si>
+    <t>🏛 Музей японских автомобилей «Гайдзин», Владивосток #ПриморскийКрай 📌 Многие автомобили в экспозиции были не просто выставочными экземплярами, а восстановленными машинами с собственной историей владельцев. Создатели музея стремились показать автомобиль как часть эпохи и образа жизни. 📍 Координаты - 43.108987, 131.960269 🗺 Место на карте 📷 Александр Раугалло 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>31.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31326</t>
+  </si>
+  <si>
+    <t>Экспедиция «Ульяновск юрского периода» Найдите свой первый аммонит или кость ихтиозавра — в настоящей палеонтологической экспедиции! Геопарк «Ундория», р. Волга ⚡ 18-20 сентября ⚡ Профессиональный геолог-гид ⚡ Проживание и питание включены 💰 Цена: 40 000 ₽ Находки можно забрать домой. А особо ценные войдут в экспозицию музея — с вашим именем! Перейти на сайт #реклама 16+ paleopark.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>31.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31325</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Северное Бирджалы, Зольский район #КабардиноБалкарскаяРеспублика 📌 Водоём имеет вулканическое происхождение: считается, что Бирджалы образовалось в результате заполнения водой древней вулканической впадины на склонах Эльбруса. 📍 Координаты - 43.379592, 42.537534 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>31.07.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31320</t>
+  </si>
+  <si>
+    <t>🏛 Дом-музей семьи Сухановых, Владивосток #ПриморскийКрай 📌 Экспозиция музея рассказывает о повседневной жизни русской семьи конца XIX — начала XX века: быте, воспитании детей, образовании, традициях и устройстве дома дореволюционного Владивостока. 📍 Координаты - 43.117234, 131.894915 🗺 Место на карте 📷 Александр Раугалло 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>31.07.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31316</t>
+  </si>
+  <si>
+    <t>🚌 Выходите на следующей? На автобусе можно поехать к близким, на выходные в соседний город, к морю, по делам или туда, где просто давно хотелось побывать. Unitiki — сервис для покупки автобусных билетов онлайн по всей России. ◦ 20 000 направлений от 2 500 перевозчиков в одном месте. ◦ Сравнивайте цены и выбирайте подходящий рейс. ◦ Электронный билет сразу на почту — никаких очередей на автовокзале. А в нашем Телеграм-канале можно найти: 🗺 конкурсы, 🗺 розыгрыши бесплатных билетов, 🗺 необычные маршруты, 🗺 советы для дороги, 🗺 идеи поездок по России и мн.др.! Подписывайтесь, чтобы выбрать свою следующую остановку: https://t.me/unitiki_ru 🚏</t>
+  </si>
+  <si>
+    <t>31.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31315</t>
+  </si>
+  <si>
+    <t>🌊 Аргазинское водохранилище #ЧелябинскаяОбласть 📌 Аргази называют одним из самых живописных водоёмов региона: на его акватории расположены многочисленные заливы и острова, а берега окружены уральскими лесами. 📍 Координаты - 55.386240, 60.381859 🗺 Место на карте 📷 Медвежьими тропами | Никита и Урал ☑️ Подпишитесь на нас в MAX #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>31.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31313</t>
+  </si>
+  <si>
+    <t>🌳 Парк культуры и отдыха «Южные Культуры», Сириус #КраснодарскийКрай 📌 В коллекции парка насчитывается более 600 видов растений, привезённых из разных уголков мира. Среди них — магнолии, тюльпановые деревья, пальмы, бамбук, кипарисы и другие экзотические культуры. 📍 Координаты - 43.417405, 39.935743 🗺 Место на карте 📷 Гид по Сочи 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>30.07.26 21:19</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31308</t>
+  </si>
+  <si>
+    <t>30.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31307</t>
+  </si>
+  <si>
+    <t>🏛 Музей-заповедник «Хуртуях тас» #РеспубликаХакасия 📌 Каменное изваяние Улуг Хуртуях тас создано около 4 тысяч лет назад представителями окуневской археологической культуры (конец III — начало II тысячелетия до н. э.). Стела относится к памятникам древнего искусства народов Южной Сибири. 📍 Координаты - 53.014029, 90.314865 🗺 Место на карте 📷 Сергей Токарев 🎞 Прислать свои фотографии #Архитектура #Музей</t>
+  </si>
+  <si>
+    <t>30.07.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31301</t>
+  </si>
+  <si>
+    <t>🏔 Гора Сухогорский камень, городской округ Карпинск #СвердловскаяОбласть 📌 На вершине находятся необычные каменные образования: скалы-останцы образуют своеобразные природные «башни», узкие проходы и каменные террасы. Из-за этого участок напоминает декорации древней крепости. 📍 Координаты - 59.494065, 59.381500 🗺 Место на карте 📷 Медвежьими тропами | Никита и Урал 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>30.07.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31300</t>
+  </si>
+  <si>
+    <t>Купи 62 кв.м, ремонт, мебель, вид на море, ипотека от 2% Мечтаете о квартире у моря, но цены и необходимость делать ремонт пугают💰? Да, выбор и ремонт требует времени и денег . Но не отказывайтесь от мечты! В ЖК Фестивальный готовые квартиры с ремонтом, скидкой до 20% и ипотекой от 2%😊. ✨ Из окон видно море, до которого всего 10 минут, на территории школа, сад, магазины и даже бассейн 👍! ✅ Оставь телефон чтобы узнать цену! Узнать цену Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк. #реклама festivalniy.estatesochi.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.07.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31299</t>
+  </si>
+  <si>
+    <t>🌉 Калинов мост, Зольский район, земли ГУП Аурсентх #КабардиноБалкарскаяРеспублика 📌 Несмотря на название, Калинов мост не является рукотворным сооружением. Это природная каменная перемычка — скальный мост, сформировавшийся в результате разрушения горных пород и воздействия воды. 📍 Координаты - 43.433580, 42.531625 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа</t>
+  </si>
+  <si>
+    <t>30.07.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31295</t>
+  </si>
+  <si>
+    <t>🏔 Скала Омутной камень, муниципальный округ Нижний Тагил #СвердловскаяОбласть 📌 Высота скалы достигает примерно 70–75 метров, а длина каменного массива составляет до 300 метров. 📍 Координаты - 57.664376, 58.927122 🗺 Место на карте 📷 ph: Антонов Евгений 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Скала</t>
+  </si>
+  <si>
+    <t>30.07.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31290</t>
+  </si>
+  <si>
+    <t>Клиент уходит ещё до корзины — почему? Конверсия — это не кнопка «Купить». Это десятки маленьких решений клиента на каждом шаге. И на любом из них его можно потерять. 30 июля в 16:00 эксперты ONY вместе с CloudPayments разберут, почему покупатели уходят и как вернуть их обратно — на каждом этапе. Онлайн, бесплатно. Регистрируйтесь. Зарегистрироваться #реклама 16+ ony-event.timepad.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>30.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31288</t>
+  </si>
+  <si>
+    <t>🏔 Гора Машук, Пятигорск #СтавропольскийКрай 📌 Машук образовался около 10 миллионов лет назад в результате древних вулканических процессов: магма поднялась из глубин земной коры, но не вышла на поверхность, сформировав куполообразный массив — лакколит. 📍 Координаты - 44.049995, 43.089056 🗺 Место на карте 📷 От подписчика dimka_pyatigorsk ☑️ Подпишитесь на нас в MAX #Природа #Гора</t>
+  </si>
+  <si>
+    <t>30.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31283</t>
+  </si>
+  <si>
+    <t>🏝 Остров Заметный, Макаровский городской округ #СахалинскаяОбласть 📌 Остров получил название «Заметный» благодаря своему расположению: прибрежная скала хорошо выделяется на фоне морского побережья и служит заметным ориентиром для моряков. 📍 Координаты - 48.015422, 142.547080 🗺 Место на карте 📷 yulia_guslyakova ☑️ Подпишитесь на нас в MAX #Природа #Остров</t>
+  </si>
+  <si>
+    <t>30.07.26 02:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31282</t>
+  </si>
+  <si>
+    <t>Скидка 20% на баню в горах Аренда бани в Красной Поляне со скидкой 20% до конца лета. Уникальная печь, купель, чан с травами. Всё включено: халаты, чай, сопровождение банщика. Успейте забронировать! Подробности по ссылке Записаться #реклама madgi.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31281</t>
+  </si>
+  <si>
+    <t>🏔 Гора Тип-Тяв #СамарскаяОбласть 📌 Гора представляет интерес и для учёных: в районе Тип-Тяв находятся геологические обнажения пермского периода, где изучают древние горные породы и ископаемые организмы. 📍 Координаты - 53.401955, 50.161396 🗺 Место на карте 📷 Влад Крамаруха 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>29.07.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31278</t>
+  </si>
+  <si>
+    <t>🚨 Маяк Ламанон, Углегорский городской округ #СахалинскаяОбласть 📌 Рядом с маяком сохранился жилой маячный городок с хозяйственными постройками. Из-за удалённости объекта семьи смотрителей продолжают постоянно проживать рядом с ним. 📍 Координаты - 48.781452, 141.850451 🗺 Место на карте 📷 yulia_guslyakova 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Маяк</t>
+  </si>
+  <si>
+    <t>29.07.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31276</t>
+  </si>
+  <si>
+    <t>29.07.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31275</t>
+  </si>
+  <si>
+    <t>🏜 Ущелье Адыл-су #КабардиноБалкарскаяРеспублика 📌 Название Адыл-Су переводят как «красивая вода» — оно хорошо отражает облик местной природы с горными реками, ледниками и озёрами. 📍 Координаты - 43.232637, 42.740493 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Ущелье</t>
+  </si>
+  <si>
+    <t>29.07.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31271</t>
+  </si>
+  <si>
+    <t>🗽 Студенты Шурик и Лида, Краснодар #КраснодарскийКрай 📌 В отличие от многих памятников киногероям, эта композиция не изображает актёров в виде портретов, а передаёт узнаваемые образы персонажей — скромного студента Шурика и прилежной Лиды. 📍 Координаты - 45.043185, 38.977197 🗺 Место на карте 📷 dimaslobanovKRD 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>29.07.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31267</t>
+  </si>
+  <si>
+    <t>29.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31265</t>
+  </si>
+  <si>
+    <t>🏝 На острове Птичий, Красноглинский район #СамарскаяОбласть 📌 Своё название остров получил благодаря большому количеству птиц, использующих его как место отдыха и гнездования. На острове и рядом с ним можно встретить речных чаек, крачек, уток и других водоплавающих птиц. 📍 Координаты - 53.316784, 50.187466 🗺 Место на карте 📷 Максим Бергман ☑️ Подпишитесь на нас в MAX #Природа #Остров</t>
+  </si>
+  <si>
+    <t>29.07.26 00:36</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31264</t>
+  </si>
+  <si>
+    <t>28.07.26 20:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31263</t>
+  </si>
+  <si>
+    <t>🏛 Свято-Успенский мужской монастырь, Красноярск #КрасноярскийКрай 📌 Монастырь был основан в 1874 году по инициативе епископа Красноярского и Енисейского Антония (Николаевского). Его создание было связано со стремлением укрепить православную традицию в Красноярской губернии. 📍 Координаты - 55.979115, 92.740527 🗺 Место на карте 📷 krasdetka 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>28.07.26 20:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31260</t>
+  </si>
+  <si>
+    <t>🏔 На склоне Конжаковского Камня, городской округ Карпинск #СвердловскаяОбласть 📌 Конжаковский Камень входит в состав Конжаковско-Серебрянского горного массива, в который также входят вершины Тылайский Камень, Серебрянский Камень, Острая Косьва и другие. 📍 Координаты - 59.632138, 59.134817 🗺 Место на карте 📷 Медвежьими тропами | Никита и Урал 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>28.07.26 19:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31259</t>
+  </si>
+  <si>
+    <t>Скидка 20% на трусики и подгузники Pampers Premium Care Скидка 20% по промокоду PAMPERS20 Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.07.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31258</t>
+  </si>
+  <si>
+    <t>🏛 Село Белое Озеро #УльяновскаяОбласть 📌 Село было основано в конце XVII века. 📍 Координаты - 53.855624, 47.574304 🗺 Место на карте 📷 Автор - Илья Золотов 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Комета</t>
+  </si>
+  <si>
+    <t>28.07.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31257</t>
+  </si>
+  <si>
+    <t>🏔 Памятный знак отряда Шуцбунд, Железноводск #СтавропольскийКрай 📌 Гора Железная, на которой установлен знак, является одной из главных природных достопримечательностей Железноводска. Её высота составляет около 853 метров над уровнем моря, а у подножия расположен курортный парк с терренкурами и минеральными источниками. 📍 Координаты - 44.138474, 43.030173 🗺 Место на карте 📷 От подписчика Матвея П. 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>28.07.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31256</t>
+  </si>
+  <si>
+    <t>28.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31255</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура «Гайя» (или «Мать Земля»), Краснодар #КраснодарскийКрай 📌 Рядом со скульптурой размещена философская надпись о взаимосвязи человека и Земли: авторы подчёркивают, что планета является не просто местом проживания людей, а частью единой живой системы. 📍 Координаты - 45.043037, 39.039548 🗺 Место на карте 📷 dimaslobanovKRD 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>28.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31254</t>
+  </si>
+  <si>
+    <t>🏔 Царев Курган, Красноярский район, рабочий посёлок Волжский #СамарскаяОбласть 📌 Царев Курган имеет статус памятника природы регионального значения, где охраняются уникальные геологические обнажения и степные природные комплексы. 📍 Координаты - 53.423468, 50.122406 🗺 Место на карте 📷 Максим Бергман ☑️ Подпишитесь на нас в MAX #Природа #Курган</t>
+  </si>
+  <si>
+    <t>27.07.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31250</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Болонь #ХабаровскийКрай 📌 В водах озера обитает 52 вида рыб, среди которых щука, сазан, карась, сом и представители амурской ихтиофауны. Благодаря этому Болонь считается одним из самых богатых рыбой озёр Хабаровского края. 📍 Координаты - 49.835745, 136.368843 🗺 Место на карте 📷 От подписчика @КОЛЕСИМПОКРАЮ 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>27.07.26 17:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31247</t>
+  </si>
+  <si>
+    <t>🌊 Oзеро Терень-Куль с горы Ишумак #ЧелябинскаяОбласть 📌 Вода в озере пресная и отличается достаточной чистотой: по некоторым данным, прозрачность воды достигает примерно 5 метров. 📍 Координаты - 55.351056, 60.265413 🗺 Место на карте 📷 Медвежьими тропами | Никита и Урал 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>27.07.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31244</t>
+  </si>
+  <si>
+    <t>Автомобили из Кореи и Германии и Китая пол заказ ⚡Мечтаете об автомобиле из Германии, Южной Кореи или Китая? Rostislav Auto возьмет на себя все хлопоты по его поиску, покупке и доставке. 💰Мы работаем по договору и предоставляем полное сопровождение сделки от начала и до самого получения автомобиля. Доставка по России и СНГ занимает от 20 дней. 📱Узнайте все детали в нашем Telegram-канале! Подписаться #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.07.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31235</t>
+  </si>
+  <si>
+    <t>🏔 В Самарской области есть место, которое напоминает горные террасы — только создано оно самой природой. Подвальские террасы — это меловые холмы, необычные оползневые склоны и панорамные виды на Волгу. Рассказываем, где находится это малоизвестное место и почему сюда стоит съездить 👇 👉 Подробнее: https://beautifulplacesofrussia.ru/story/samara/podvalskie-terrasi</t>
+  </si>
+  <si>
+    <t>27.07.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31234</t>
+  </si>
+  <si>
+    <t>🏝 Остров Аскольд, городской округ ЗАТО Фокино #ПриморскийКрай 📌 Своими очертаниями остров напоминает подкову. На его южной стороне расположена бухта Наездник — одно из немногих мест, где возможна высадка с моря. 📍 Координаты - 42.733093, 132.367717 🗺 Место на карте 📷 От подписчика Alex 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Остров</t>
+  </si>
+  <si>
+    <t>27.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31232</t>
+  </si>
+  <si>
+    <t>🌊 Дукинские озера и путь к ним, Зеленчукский район #КарачаевоЧеркесскаяРеспублика 📌 Дукинские озёра имеют ледниковое происхождение: их чаши сформировались в результате деятельности древних ледников, выработавших углубления в горных породах. 📍 Координаты - 43.531257, 41.054569 🗺 Место на карте 📷 Тур клуб Пятый элемент ☑️ Подпишитесь на нас в MAX #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>27.07.26 05:48</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31228</t>
+  </si>
+  <si>
+    <t>Книга «7 Мощных Психотехнологий». Уникальные практики! Скачайте книгу бесплатно! Эти психотехнологии имеют потрясающую результативность. Узнать больше #реклама 16+ lifexpert.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31227</t>
+  </si>
+  <si>
+    <t>💦 Водопад «Султан», Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Высота падения воды у водопада «Султан» около 40 метров. Мощный поток особенно впечатляет в период активного таяния снегов и ледников. 📍 Координаты - 43.433654, 42.533197 🗺 Место на карте 📷 Тур клуб Пятый элемент ☑️ Подпишитесь на нас в MAX #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>26.07.26 23:12</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31226</t>
+  </si>
+  <si>
+    <t>Одежда и экипировка FINNTRAIL для походов и путешествий Весь спектр экипировки для туризма: от лёгких дождевиков до утеплённых костюмов. Защита от дождя, ветра и грязи. Бесплатная доставка с примеркой по России. Заказать #реклама finntrail.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.07.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31225</t>
+  </si>
+  <si>
+    <t>🏔 Гора Омулёвая, муниципальное образование Тарбагатайское #РеспубликаБурятия 📌 Второе название горы — «Спящий лев». При взгляде со стороны федеральной трассы Р258 «Байкал» очертания скалы напоминают лежащего льва с головой, гривой и вытянутым хвостом. 📍 Координаты - 51.537618, 107.344862 🗺 Место на карте 📷 От подписчика Александра 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>26.07.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31219</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Плещеево, городской округ Переславль-Залесский #ЯрославскаяОбласть 📌 В озере обитает редкая рыба — переславская ряпушка, также известная как «царская сельдь». Благодаря необычному вкусу её в прошлом подавали к царскому столу и использовали для приготовления блюд во время коронационных торжеств. 📍 Координаты - 56.762595, 38.777781 🗺 Место на карте 📷 От подписчицы Анны Октябрьской 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>26.07.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31214</t>
+  </si>
+  <si>
+    <t>26.07.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31213</t>
+  </si>
+  <si>
+    <t>💧 Бухта Тихая, Макаровский городской округ #СахалинскаяОбласть 📌 Бухта расположена рядом с мысом Тихим, откуда открываются панорамы Охотского моря, отвесные берега и виды на дикие пляжи. 📍 Координаты - 48.011151, 142.535777 🗺 Место на карте 📷 yulia_guslyakova 🎞 Прислать свои фотографии #Природа #Бухта</t>
+  </si>
+  <si>
+    <t>26.07.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31209</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 На высоте около 5642 метров установлен один из самых высоких в России памятников — бюст советского альпиниста Виктора Кочеткова, погибшего при восхождении на Эльбрус. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 TRAVEL ◐ HUSKY ☑️ Подпишитесь на нас в MAX #Природа #Гора</t>
+  </si>
+  <si>
+    <t>26.07.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31208</t>
+  </si>
+  <si>
+    <t>26.07.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31207</t>
+  </si>
+  <si>
+    <t>🌊 Верх-Нейвинское водохранилище #СвердловскаяОбласть 📌 В водохранилище обитают различные виды рыб, среди которых щука, окунь, лещ и плотва, поэтому оно считается одним из известных мест для любительской рыбалки в Свердловской области. 📍 Координаты - 57.232749, 60.150127 🗺 Место на карте 📷 FEELIN по Уралу 🎞 Прислать свои фотографии #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>26.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31201</t>
+  </si>
+  <si>
+    <t>🏛 Площадь имени Салавата Юлаева, Уфа #РеспубликаБашкортостан 📌 Площадь названа в честь Салавата Юлаева (1754–1800) — башкирского национального героя, поэта и участника Крестьянской войны 1773–1775 годов под руководством Емельяна Пугачёва. 📍 Координаты - 54.720198, 55.926382 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Площадь</t>
+  </si>
+  <si>
+    <t>26.07.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31198</t>
+  </si>
+  <si>
+    <t>26.07.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31196</t>
+  </si>
+  <si>
+    <t>🔭 «Вертолётка», посёлок Управленческий #СамарскаяОбласть 📌 В 2021 году территория «Вертолётки» была благоустроена: появились обновлённые дорожки, освещение, зоны отдыха, ограждения и элементы городской инфраструктуры. 📍 Координаты - 53.344181, 50.197718 🗺 Место на карте 📷 Максим Бергман ☑️ Подпишитесь на нас в MAX #Природа #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>26.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31192</t>
+  </si>
+  <si>
+    <t>26.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31191</t>
+  </si>
+  <si>
+    <t>🏔 На Караульной горе, Центральный район, Красноярск #КрасноярскийКрай 📌 С площадки на Караульной горе открывается одна из самых известных панорам Красноярска: отсюда видны исторический центр города, река Енисей и окружающие сопки. 📍 Координаты - 56.023571, 92.859708 🗺 Место на карте 📷 filinin_wallpapers ☑️ Подпишитесь на нас в MAX #Природа #Гора</t>
+  </si>
+  <si>
+    <t>26.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31186</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Северное Бирджалы, Зольский район #КабардиноБалкарскаяРеспублика 📌 Из озера вытекает река Бирджалы-Су, входящая в гидрологическую систему северного склона Эльбруса. 📍 Координаты - 43.379592, 42.537534 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>25.07.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31181</t>
+  </si>
+  <si>
+    <t>🌳 Городской парк «Сквер Калевала» #РеспубликаКарелия 📌 Место известно своими деревянными скульптурами, каждая из которых создана вручную мастерами резьбы по дереву 📍 Координаты - 61.520387, 30.198512 🗺 Место на карте 📷 От подписчика Алексея Коцарева ☑️ Подпишитесь на нас в MAX #Природа #Сквер</t>
+  </si>
+  <si>
+    <t>25.07.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31179</t>
+  </si>
+  <si>
+    <t>🌊 Бухта Геленджикская, Геленджик #КраснодарскийКрай 📌 Геленджикская бухта расположена на северо-восточном берегу Чёрного моря и не замерзает зимой. Ещё с античных времён её использовали для торговли и военных целей, а в начале XX столетия она начала приобретать известность как крупный курорт. 📍 Координаты - 44.567706, 38.051066 🗺 Место на карте 📷 Дорогу осилит идущий | Сочи 🎞 Прислать свои фотографии #Природа #Бухта</t>
+  </si>
+  <si>
+    <t>25.07.26 02:37</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/31175</t>
+  </si>
+  <si>
+    <t>Просто показываем промокод Просто предлагаем съездить отдохнуть со скидкой 5000 рублей от Яндекс Путешествий. Больше ничего от вас не хотим, потому что понимаем, что сил нет. Забронировать #реклама travel.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 21:08</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32167</t>
+  </si>
+  <si>
+    <t>Персональные данные в работе турфирмы Бесплатный вебинар 23 сентября на Mitt Connect. Персональные данные в работе турфирмы — как выполнить закон и не получить штраф ✨Соорганизатор вебинара — Российский союз туриндустрии (РСТ). Что обсудим в ходе эфира? -Можно ли передавать документы в мессенджере? -Что обязательно нужно подписать с туристом? -Что должно быть на сайте? -Как Роскомнадзор выявляет нарушения? -Что сделать, чтобы ваш сайт не попал в план проверок? -Как шантажируют туристы? -Топ-5 заблуждений, которые приводят к штрафам. Узнать больше #реклама 16+ app.mitt-connect.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>15.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32166</t>
+  </si>
+  <si>
+    <t>🏔 Гора Калкан, Учалинский сельсовет #РеспубликаБашкортостан 📌 С вершины открывается панорамный вид на озеро Калкан и окружающую местность. 📍 Координаты - 54.430273, 59.336449 🗺 Место на карте 📷 FEELIN по Уралу 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>15.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32162</t>
+  </si>
+  <si>
+    <t>🏔 Чёрная сопка, Зыковский сельсовет #КрасноярскийКрай 📌 Массив Чёрной сопки и прилегающая территория имеют статус памятника природы регионального значения, что обеспечивает охрану этого природного комплекса. 📍 Координаты - 55.917702, 93.070797 🗺 Место на карте 📷 filinin_wallpapers 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>15.09.26 01:04</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32156</t>
+  </si>
+  <si>
+    <t>Пять полетов — до 50% выгоды С 14 по 20 сентября скидка 10% действует на каждый полет из Москвы или обратно. Оформляйте до пяти бронирований и планируйте путешествия с вылетом до 31 декабря. Подробнее — по ссылке ниже. Ваш Utair Выбрать #реклама media.utair.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 19:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32155</t>
+  </si>
+  <si>
+    <t>🏛 Село Хунзах #РеспубликаДагестан 📌 Хунзах считается одним из древнейших поселений Дагестана. Археологические исследования указывают, что история поселения насчитывает более двух тысяч лет. 📍 Координаты - 42.543718, 46.705897 🗺 Место на карте 📷 Автор фото: Степанов Слава 🎞 Прислать свои фотографии #Архитектура #Село</t>
+  </si>
+  <si>
+    <t>14.09.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32151</t>
+  </si>
+  <si>
+    <t>🧊 Ледник Семёрка, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Ледник формировался из уплотнённого снега в горных расщелинах: со временем многолетний снег превращался в лёд под действием давления и низких температур. 📍 Координаты - 43.207214, 42.508856 🗺 Место на карте 📷 От подписчицы Марины 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Ледник</t>
+  </si>
+  <si>
+    <t>14.09.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32150</t>
+  </si>
+  <si>
+    <t>Найдите жильё посуточно прямо в Telegram Укажите город и параметры жилья — бот покажет подходящие объявления СдамИнфо. Контакты арендодателей открыты: можно сразу позвонить или написать. Без комиссии. Начать #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>14.09.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32149</t>
+  </si>
+  <si>
+    <t>🌉 Ининский висячий мост, Онгудайский район #РеспубликаАлтай 📌 Ининский мост построен в 1936 году по проекту Сергея Цаплина и является памятником архитектуры. 📍 Координаты - 50.456716, 86.623634 🗺 Место на карте 📷 От подписчика Виталия 🎞 Прислать свои фотографии #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>14.09.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32148</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Тургояк, Миасский городской округ #ЧелябинскаяОбласть 📌 Озеро Тургояк имеет статус памятника природы Челябинской области. Этот статус был установлен ещё в 1969 году. 📍 Координаты - 55.154977, 60.074544 🗺 Место на карте 📷 FEELIN по Уралу 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>14.09.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32144</t>
+  </si>
+  <si>
+    <t>14.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32143</t>
+  </si>
+  <si>
+    <t>🏛 Храмовый комплекс "Рио-де-Кавказ", Ессентуки #СтавропольскийКрай 📌 Главная архитектурная доминанта комплекса — 22-метровая статуя Иисуса Христа. Фигура изображена с раскрытой ладонью, обращённой к окружающей территории. 📍 Координаты - 44.046119, 42.827711 🗺 Место на карте 📷 Фотограф Аня Солнечная 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Храм #Скульптура</t>
+  </si>
+  <si>
+    <t>14.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32139</t>
+  </si>
+  <si>
+    <t>🏔 Гора Змейка, Минераловодский городской округ #СтавропольскийКрай 📌 Склоны горы покрыты грабово-ясенево-дубовыми и грабово-буковыми лесами. Всего здесь отмечено около 60 видов деревьев и кустарников. 📍 Координаты - 44.167330, 43.094654 🗺 Место на карте 📷 Фотограф Аня Солнечная 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>14.09.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32134</t>
+  </si>
+  <si>
+    <t>13.09.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32133</t>
+  </si>
+  <si>
+    <t>💦 Ореховские водопады, городской округ Сочи #КраснодарскийКрай 📌 До революции водопад назывался Мельничным, а современное название связано с расположенным поблизости селом Ореховка. 📍 Координаты - 43.707740, 39.774012 🗺 Место на карте 📷 Даша Морозова 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>13.09.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32127</t>
+  </si>
+  <si>
+    <t>🌳 Городской парк «Кашкадан», Уфа #РеспубликаБашкортостан 📌 Парк основан в 2002 году и занимает 31,5 га, из которых 13,5 га приходится на озеро Кашкадан. 📍 Координаты - 54.774981, 56.059942 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>13.09.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32124</t>
+  </si>
+  <si>
+    <t>Скидки до 50% на посудомоечные машины Kuppersberg Посудомоечные машины Kuppersberg со скидками на Яндекс Маркете! Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>13.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32123</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Семицветное, Архызское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Водоём находится примерно в 15 километрах от курорта Архыз. Путь к нему проходит по верховьям реки Большая Дукка. 📍 Координаты - 43.487363, 41.075540 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>13.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32121</t>
+  </si>
+  <si>
+    <t>🏜 Худесский лабиринт, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Ширина проходов здесь меняется от нескольких сантиметров до нескольких метров, а высота каменных стен достигает 8 метров. 📍 Координаты - 43.522309, 42.384222 🗺 Место на карте 📷 Тур клуб Пятый элемент 🎞 Прислать свои фотографии #Природа #Лабиринт #Скала</t>
+  </si>
+  <si>
+    <t>12.09.26 23:36</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32120</t>
+  </si>
+  <si>
+    <t>Новая осенняя коллекция Marc O’Polo Благородная замша, органический хлопок, шерстяной трикотаж. Перейти на сайт #реклама marc-o-polo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32119</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Эльбрус — двуглавый стратовулкан: западная вершина достигает 5642 м, а восточная — 5621 м. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>12.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32117</t>
+  </si>
+  <si>
+    <t>🏝 Остров Монерон, Невельский муниципальный округ #СахалинскаяОбласть 📌 Остров имеет вулканическое происхождение: это потухший вулкан неогенового периода, а его высшая точка — гора Старицкого высотой около 493 метров. 📍 Координаты - 46.250498, 141.233429 🗺 Место на карте 📷 Yuliaguslyakova 🎞 Прислать свои фотографии #Природа #Остров</t>
+  </si>
+  <si>
+    <t>11.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32113</t>
+  </si>
+  <si>
+    <t>🏛 Церковь Георгия Победоносца в Слободе, городской округ Первоуральск #СвердловскаяОбласть 📌 Современный архитектурный облик храм приобрёл к 1894 году, когда завершили строительство колокольни и соединили её с храмом арочным переходом. 📍 Координаты - 57.026451, 59.556117 🗺 Место на карте 📷 ph: Антонов Евгений 🎞 Прислать свои фотографии #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>11.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32112</t>
+  </si>
+  <si>
+    <t>🌊 Бухта Цемесская, Новороссийск #КраснодарскийКрай 📌 Историческое название бухты — Суджукская. 📍 Координаты - 44.693320, 37.803358 🗺 Место на карте 📷 eyemaxi 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Бухта</t>
+  </si>
+  <si>
+    <t>10.09.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32110</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Донгуз-Орун-Кёль, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Озеро расположено на высоте около 2515 метров над уровнем моря. 📍 Координаты - 43.220682, 42.466633 🗺 Место на карте 📷 eyemaxi 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>10.09.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32108</t>
+  </si>
+  <si>
+    <t>🏔 Могутова гора, Жигулёвск #СамарскаяОбласть 📌 Могутова гора — единственная обособленная вершина Жигулей: в отличие от основного массива Жигулёвских гор, она отделена от него древними долинами. 📍 Координаты - 53.423223, 49.506738 🗺 Место на карте 📷 Максим Бергман 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>10.09.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32106</t>
+  </si>
+  <si>
+    <t>6 ошибок в учете командировок: чек-лист Ошибки в оформлении командировок могут привести к лишним расходам и налоговым рискам. Gate подготовил бесплатный чек-лист по учету деловых поездок. Внутри разобрали: • какие документы нужны для командировки; • как правильно учитывать НДС; • какие расходы нельзя оплачивать за счет компании; • как учитывать расходы в иностранной валюте; • как оформлять компенсацию за личный автомобиль; • какие ошибки чаще всего допускают при учете поездок. Скачайте чек-лист бесплатно и проверьте свои процессы. Узнать больше #реклама 16+ go.gate.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>10.09.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32105</t>
+  </si>
+  <si>
+    <t>🏛 Главные нарзанные ванны, Кисловодск #СтавропольскийКрай 📌 Здание построили в 1901–1903 годах по проекту инженера Андрея Клепинина к 100-летию Кисловодска. Первоначально комплекс назывался «Углекислые ванны нарзана». 📍 Координаты - 43.902289, 42.716518 🗺 Место на карте 📷 dankira_kmv_official 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>10.09.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32104</t>
+  </si>
+  <si>
+    <t>🌳 Памятник природы Гора Джуца, Предгорный муниципальный округ #СтавропольскийКрай 📌 Памятник природы «Гора Джуца» расположен в районе Кавказских Минеральных Вод. Поэтому территория имеет не только природоохранное, но и рекреационное значение. 📍 Координаты - 43.921911, 42.979161 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Природа #Заповедник</t>
+  </si>
+  <si>
+    <t>10.09.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32098</t>
+  </si>
+  <si>
+    <t>В Москве есть места, о которых вы могли даже не знать. Есть автор, который ищет и показывает необычную Москву: старинные усадьбы, тихие улочки, заброшенные уголки, необычную архитектуру и места, мимо которых большинство просто проходит. Без стандартных туристических маршрутов. Например, знали ли вы про водопады и руины усадеб в Москве? В блоге «Не только Красная площадь» — такие места, интересные факты и идеи, куда сходить в Москве и Подмосковье. Подписывайтесь, если хотите увидеть Москву с другой стороны.</t>
+  </si>
+  <si>
+    <t>10.09.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32092</t>
+  </si>
+  <si>
+    <t>🏝 Остров Ратманова, Чукотский район #ЧукотскийАвтономныйОкруг 📌 Остров Ратманова — самая восточная точка России. Он расположен в Беринговом проливе и входит в группу островов Диомида. 📍 Координаты - 65.786449, -169.028780 🗺 Место на карте 📷 Автор фото: Степанов Слава 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Остров</t>
+  </si>
+  <si>
+    <t>10.09.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32088</t>
+  </si>
+  <si>
+    <t>🏔 Слободской камень, муниципальный округ Первоуральск #СвердловскаяОбласть 📌 Скальный массив вытянут примерно на 300 метров, а высота отдельных известняковых выступов достигает 10 метров. Своё название он получил от расположенного рядом села Слобода. 📍 Координаты - 57.026899, 59.567043 🗺 Место на карте 📷 ph: Антонов Евгений 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Камень</t>
+  </si>
+  <si>
+    <t>10.09.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32086</t>
+  </si>
+  <si>
+    <t>10.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32085</t>
+  </si>
+  <si>
+    <t>🔭 Смотровая площадка «Серебряниковская видовка», городской округ Красноярск #КрасноярскийКрай 📌 Со смотровой площадки открывается панорама на Енисей, посёлок Удачный, окружающую тайгу и природный заповедник «Столбы». 📍 Координаты - 55.995267, 92.702165 🗺 Место на карте 📷 krasdetka 🎞 Прислать свои фотографии #Природа #Архитектура #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>10.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32081</t>
+  </si>
+  <si>
+    <t>💦 Водопад «Султан», Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Летом вода приобретает жемчужно-пепельный оттенок из-за песка и глинистых частиц, которые попадают в поток при таянии ледников. Весной и осенью вода становится заметно прозрачнее. 📍 Координаты - 43.433657, 42.533196 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>09.09.26 22:47</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32080</t>
+  </si>
+  <si>
+    <t>Индивидуальная подготовка ЕГЭ по химии и биологии Преподаватель-эксперт. Опыт 25 лет, 2900+ учеников. Ежедневная поддержка, взаимодействие с родителями. Перейти на сайт #реклама 16+ smirnovscience.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>19.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32228</t>
+  </si>
+  <si>
+    <t>🏔 Скала «Караульный бык», Емельяновский район #КрасноярскийКрай 📌 Название связано с очертаниями скалы: если смотреть на неё с противоположного берега Енисея, в силуэте действительно можно увидеть фигуру быка. 📍 Координаты - 55.966771, 92.582330 🗺 Место на карте 📷 filinin_wallpapers 🎞 Прислать свои фотографии #Природа #Скала</t>
+  </si>
+  <si>
+    <t>19.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32224</t>
+  </si>
+  <si>
+    <t>🌉 Мост через реку Катунь, Онгудайский район #РеспубликаАлтай 📌 Современный железобетонный мост через Катунь у Ини построили в 1970 году взамен старого висячего Ининского моста. 📍 Координаты - 50.458757, 86.626600 🗺 Место на карте 📷 От подписчика Виталия 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>19.09.26 02:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32223</t>
+  </si>
+  <si>
+    <t>18.09.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32222</t>
+  </si>
+  <si>
+    <t>🌊 Озёра, появившиеся благодаря древним ледникам 📌 Дуккинские озёра имеют ледниково-тектоническое происхождение. Древние ледники сформировали углубления в горной породе, которые со временем заполнились талой водой. 📍 Координаты - 43.531257, 41.054569 🗺 Место на карте 📷 TRAVEL ◐ HUSKY 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #КарачаевоЧеркесскаяРеспублика #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>18.09.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32216</t>
+  </si>
+  <si>
+    <t>🏛 Почему Воскресенский монастырь — необычное место для Тольятти? 📌 Его история связана сразу с несколькими эпохами города: старым Ставрополем, строительством ГЭС, заброшенной больницей и возрождением монастырской жизни в конце XX века. Поэтому за современными стенами обители скрывается история города, которого больше нет. 📍 Координаты - 53.472747, 49.364657 🗺 Место на карте 📷 Максим Бергман 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #СамарскаяОбласть #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>18.09.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32215</t>
+  </si>
+  <si>
+    <t>Иногда мысль о новой профессии появляется не внезапно. Сначала вы читаете книги по психологии, слушаете лекции и лучше понимаете себя и окружающих. Потом замечаете: прежняя работа всё чаще кажется чужой, а интерес к психологии уже трудно назвать случайным увлечением. Но между «мне это близко» и новой профессией есть важный переход, системное обучение и понимание границ работы психолога. В НАДПО можно пройти дистанционную переподготовку по программе «Кризисный психолог»: 6 месяцев, 1020 академических часов, 238 часов практики с преподавателем. После обучения выдаётся диплом о профессиональной переподготовке. Изучите учебный план и оцените, подходит ли вам это направление. Узнать больше #реклама 16+ nadpo.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32214</t>
+  </si>
+  <si>
+    <t>🏛 Как в Самарской области появился настоящий средневековый замок? 📌 Идея возникла в 2004 году, когда Олег Кузичкин решил создать развлекательный комплекс на родине своей супруги. 📍 Координаты - 53.821750, 49.085636 🗺 Место на карте 📷 3:4 | Три на четыре 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #СамарскаяОбласть #Архитектура #Замок</t>
+  </si>
+  <si>
+    <t>18.09.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32210</t>
+  </si>
+  <si>
+    <t>🏛 Как подняться на Торгашинский хребет без долгого похода? 📌 Для короткой прогулки есть тропы длиной около 1–1,5 км. А на одном из маршрутов можно воспользоваться лестницей из 1683 ступеней. 📍 Координаты - 55.952895, 92.836085 🗺 Место на карте 📷 3:4 | Три на четыре 🟢 Приложение с секретными местами России. Скачать на IOS / Android #КрасноярскийКрай #Природа #Архитектура</t>
+  </si>
+  <si>
+    <t>18.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32204</t>
+  </si>
+  <si>
+    <t>Дополнительный интерес к вашим объявлениям бесплатно Теперь в Бортжурнале под каждым вашим постом автоматически закрепляется ваше объявление. Вы делитесь опытом, а параллельно продвигаете автомобиль. Пишите в Бортжурнал, собирайте охваты и увеличивайте просмотры объявлений. Подпишитесь, чтобы быть в курсе обновлений Подписаться #реклама 16+ О рекламодателе</t>
+  </si>
+  <si>
+    <t>18.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32202</t>
+  </si>
+  <si>
+    <t>🏛 Заброшенная мельница, Учалинский сельсовет #РеспубликаБашкортостан 📌 Внутри руин до сих пор можно увидеть массивные жернова — одно из немногих хорошо сохранившихся свидетельств прежнего назначения здания. 📍 Координаты - 54.427140, 59.345522 🗺 Место на карте 📷 FEELIN по Уралу 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Архитектура #Заброшенное</t>
+  </si>
+  <si>
+    <t>17.09.26 23:06</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32201</t>
+  </si>
+  <si>
+    <t>Выгода до 14,1 млн ₽ на готовые квартиры! Приватная территория и точки притяжения в исторических зданиях XIX века: рестораны авторской кухни, бутики, гастроцентр и досуговый центр для детей. До м. «Белорусской» — 7 мин пешком. Это архитектурный квартал Репаблик — первые дома уже сданы. ⚡ Предложение сентября: — Выгода до 14,1 млн ₽ на квартиры — ключи сразу; — Рассрочка с первым взносом от 20%; — Семейная ипотека от 6% на весь срок. Для отдельных планировок доступна дизайнерская отделка. Выбирайте свою планировку — по ссылке ниже. Получить предложение Изучите все условия кредита (займа) на сайте в соответствующем разделе. Оценивайте свои финансовые возможности и риски. Финансовые услуги оказывает: ПАО Сбербанк. Проектная декларация на сайте https://наш.дом.рф/. Застройщик: АО СЗ ПРЕСНЕНСКИЙ ВАЛ 27. #реклама republic-premium.com О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 19:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32200</t>
+  </si>
+  <si>
+    <t>🌊 Как в центре Чебоксар появился целый залив? 📌 Чебоксарский залив создали искусственно в устье реки Чебоксарки. Работы по формированию береговой линии и углублению русла продолжались с 1980 по 1987 год. 📍 Координаты - 56.149372, 47.248564 🗺 Место на карте 📷 От подписчицы Анны Октябрьской 🟢 Приложение с секретными местами России. Скачать на IOS / Android #ЧувашскаяРеспублика #Природа</t>
+  </si>
+  <si>
+    <t>17.09.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32196</t>
+  </si>
+  <si>
+    <t>🌳 В этой роще можно встретить необычные сосны 📌 Здесь растёт пицундская сосна — редкий вид, который в дикой природе можно увидеть в окрестностях Анапы. Именно присутствие этих деревьев делает рощу особо ценным природным объектом. 📍 Координаты - 44.823743, 37.346758 🗺 Место на карте 📷 От подписчицы mariexshot 🎞 Прислать свои фотографии #КраснодарскийКрай #Природа #Роща</t>
+  </si>
+  <si>
+    <t>17.09.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32192</t>
+  </si>
+  <si>
+    <t>Roborock Qrevo 2 Pro со скидкой на Яндекс Маркете Робот-пылесос Roborock Qrevo 2 Pro со скидкой по промокоду ROKY0008 на Яндекс Маркете! Узнать больше #реклама market.yandex.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>17.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32191</t>
+  </si>
+  <si>
+    <t>🔭 Смотровая площадка, Чибитское сельское поселение #РеспубликаАлтай 📌 Смотровая площадка находится у основания ретранслятора, на высоте более 3000 метров над уровнем моря. 📍 Координаты - 50.341180, 87.750122 🗺 Место на карте 📷  От подписчика Виталия 🎞 Прислать свои фотографии #Природа #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>17.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32185</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Гийбашкель, Черекский район #КабардиноБалкарскаяРеспублика 📌 Озеро отличается необычным бирюзово-изумрудным цветом воды. Его окружают высокогорные хребты и отроги, а поблизости находятся ледники. 📍 Координаты - 43.087913, 43.342729 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>17.09.26 01:47</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32184</t>
+  </si>
+  <si>
+    <t>Недавно спросил у шефа, какими ножами он пользуется дома Думал, сейчас услышу название какого-нибудь дорогого европейского бренда. Но он просто скинул контакт кузнеца из Нижнего Новгорода. Сказал коротко: «После них обычные ножи больше в руки брать не хочется.» Решил попробовать сам и теперь понимаю, почему профессионалы выбирают именно эти ножи. - Мясо режется без усилий. - Овощи не мнутся. - Нож идеально лежит в руке и держит заточку месяцами. Теперь советую и вам - кухонные ножи ручной работы из 67-слойного дамасска с легендарной японской сталью VG-10. В коллекции: — шеф-нож — сантоку — универсал — филейный — овощной Все ножи можно заказать по отдельности или комплектом. Пожизненная гарантия от кузнеца. Доставка по всей России. Один раз попробуйте и поймёте, почему повара выбирают именно такие ножи. Узнать цену #реклама koyshi-knife.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>16.09.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32183</t>
+  </si>
+  <si>
+    <t>🌳 Таинственный лес, муниципальный округ Кировск #МурманскаяОбласть 📌 В парке установлены многочисленные арт-объекты, среди которых фигуры инопланетян, мамонта, динозавра, истуканов с острова Пасхи и других фантастических персонажей. 📍 Координаты - 67.575974, 33.717690 🗺 Место на карте 📷 3:4 | Три на четыре 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>16.09.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32178</t>
+  </si>
+  <si>
+    <t>🗻 Сокские штольни, Красноглинский район #СамарскаяОбласть 📌 К окончанию работ общая протяжённость выработок достигала примерно 53 километров. 📍 Координаты - 53.414720, 50.149191 🗺 Место на карте 📷 3:4 | Три на четыре 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа</t>
+  </si>
+  <si>
+    <t>16.09.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32177</t>
+  </si>
+  <si>
+    <t>16.09.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32176</t>
+  </si>
+  <si>
+    <t>🔭 Смотровая площадка «Царь-рыба», городской округ Дивногорск #КрасноярскийКрай 📌 С площадки открываются виды на Енисей и окружающие ландшафты Дивногорского городского округа. 📍 Координаты - 55.960318, 92.612787 🗺 Место на карте 📷 krasdetka 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Природа #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>16.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32170</t>
+  </si>
+  <si>
+    <t>🌊 Аргазинское водохранилище #ЧелябинскаяОбласть 📌 Это крупнейшее водохранилище Челябинской области. При его создании было затоплено озеро Аргази. 📍 Координаты - 55.403266, 60.368037 🗺 Место на карте 📷 Медвежьими тропами | Никита и Урал 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>16.09.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32169</t>
+  </si>
+  <si>
+    <t>16.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32168</t>
+  </si>
+  <si>
+    <t>🗽 Скульптура «Царь-рыба», городской округ Дивногорск #КрасноярскийКрай 📌 Памятник был установлен в 2004 году к 80-летию Виктора Астафьева. 📍 Координаты - 55.960231, 92.612605 🗺 Место на карте 📷 krasdetka 🎞 Прислать свои фотографии #Архитектура #Скульптура</t>
+  </si>
+  <si>
+    <t>21.09.26 00:39</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32238</t>
+  </si>
+  <si>
+    <t>Прибыльный бизнес с «Пятёрочкой» Станьте владельцем магазина. Полная поддержка на каждом этапе. Надёжный бренд Узнать больше #реклама franch.5ka.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>20.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32237</t>
+  </si>
+  <si>
+    <t>💦 Чегемские водопады, Чегемский район #КабардиноБалкарскаяРеспублика 📌 Чегемские водопады — не один водопад, а группа из трёх водопадов на реках Адайсу, Сакал-Туп и Каяарты, впадающих в Чегем. 📍 Координаты - 43.415958, 43.215927 🗺 Место на карте 📷 От подписчицы Марины 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>20.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32234</t>
+  </si>
+  <si>
+    <t>🏔 Гора Белуха, Усть-Коксинский район, село Тюнгур #РеспубликаАлтай 📌 Белуха — высшая точка Сибири; её восточная вершина достигает 4506 м, а западная — 4435 м. 📍 Координаты - 49.808674, 86.588810 🗺 Место на карте 📷  От подписчика Виталия 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>20.09.26 02:01</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32231</t>
+  </si>
+  <si>
+    <t>Оздоровительные туры в госпиталь г. Санья Откройте для себя возможности медицинского туризма в КНР! Второй госпиталь ВМС (г. Санья | Хайнань) принимает иностранных пациентов на комплексное лечение и реабилитацию. 80 лет опыта — мы объединяем передовую аппаратную диагностику и профильные методы Традиционной китайской медицины. Основные направления работы госпиталя: - Опорно-двигательный аппарат (позвоночник и суставы); - Неврология и реабилитация после травм; - Хронические заболевания и женское здоровье. Штатные русскоязычные переводчики, комфортное размещение и прозрачный план процедур. Гражданам РФ и Казахстана безвиз на Хайнань 30 дней. Свяжитесь с нами, чтобы получить подробную информацию о направлениях и помощь в организации поездки. Имеются противопоказания. Необходима консультация специалиста. Получить консультацию Есть противопоказания. Посоветуйтесь с врачом. #реклама hospital1946.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>29.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32394</t>
+  </si>
+  <si>
+    <t>🏔 Рим-гора, Малокарачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Археологические памятники находятся на разных участках горы: поселение расположено на западном и юго-западном склонах, а некрополь — на восточном и южном. 📍 Координаты - 43.941633, 42.538311 🗺 Место на карте 📷 Фотограф Аня Солнечная 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>29.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32390</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Эльбрус считается высочайшей вершиной России, Кавказа и Европы. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Гора</t>
+  </si>
+  <si>
+    <t>28.09.26 23:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32387</t>
+  </si>
+  <si>
+    <t>Как продавать Китай. Вебинар для турагентов 8 октября Вебинар «Как продавать Китай. Влияние отмены визового режима на спрос и выбор туров. Новые реалии и маршруты» на Mitt Connect. Регистрация бесплатная 🎓Спикер — генеральный директор туроператора «Чайна Трэвел» Анастасия Витушинская. Что обсудим на эфире? 📚Сокращение глубины продаж и смена портрета туриста. 📚Почему в Китай массово поехали семьи с детьми, молодёжь и соло-путешественники, которые раньше выбирали другие направления. Регистрируйтесь и готовьте вопросы спикеру! Узнать больше</t>
+  </si>
+  <si>
+    <t>28.09.26 20:20</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32386</t>
+  </si>
+  <si>
+    <t>🏔 Здесь 600 миллионов лет назад было море 📌 Торгашинский хребет сложен древними известняками кембрийского периода. Современные скалы сформировались из окаменевших остатков морских организмов и донного ила. 📍 Координаты - 55.955002, 92.846863 🗺 Место на карте 📷 3:4 | Три на четыре 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #КрасноярскийКрай #Природа #Хребет</t>
+  </si>
+  <si>
+    <t>28.09.26 19:50</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32382</t>
+  </si>
+  <si>
+    <t>🔭 Что было на месте «Вертолётки» до вертолётов? 📌 В конце XIX — начале XX века здесь находилась «Санина поляна». С неё местный лесничий наблюдал за сплавом леса по Волге. 📍 Координаты - 53.344181, 50.197718 🗺 Место на карте 📷 3:4 | Три на четыре 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #СамарскаяОбласть #Природа #СмотроваяПлощадка</t>
+  </si>
+  <si>
+    <t>28.09.26 18:46</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32381</t>
+  </si>
+  <si>
+    <t>Любите воду, рыбалку и отдых на природе? Тогда вам к нам! В канале baikal_pt — всё, что нужно знать об активном отдыхе в России: от выбора техники до лучших локаций. Подписывайся на интересный контент! Подписаться #реклама max.ru О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.09.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32376</t>
+  </si>
+  <si>
+    <t>🗾 Где в Приморском крае можно увидеть скалы, будто вырезанные из камня? 📌 На мысе Тобизина — самой южной точке острова Русский. Здесь море и ветер создали отвесные скалы, каменные платформы и причудливый рельеф, который совсем не похож на обычное морское побережье. 📍 Координаты - 42.945418, 131.870789 🗺 Место на карте 📷 Александр Раугалло 🎞 Прислать свои фотографии #ПриморскийКрай #Природа #Мыс</t>
+  </si>
+  <si>
+    <t>28.09.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32374</t>
+  </si>
+  <si>
+    <t>⛰ Что скрывается под Сокским карьером? 📌 Под огромным известняковым карьером находится сеть старых штолен. Когда-то их общая протяжённость составляла около 50–53 км, а сегодня сохранилось примерно 28–29 км ходов. 📍 Координаты - 53.414708, 50.149215 🗺 Место на карте 📷 3:4 | Три на четыре 🎞 Прислать свои фотографии #СамарскаяОбласть #Природа #Карьер</t>
+  </si>
+  <si>
+    <t>28.09.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32373</t>
+  </si>
+  <si>
+    <t>HONGQI HS3 — стиль и комфорт каждый день. HONGQI HS3 — это динамичный силуэт, мощный двигатель и богатая комплектация. Системы помощи водителю, современная мультимедиа система и премиальные материалы делают каждую поездку комфортной. Запишитесь на тест-драйв у официального дилера. Узнать больше</t>
+  </si>
+  <si>
+    <t>28.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32372</t>
+  </si>
+  <si>
+    <t>💦 Водопад Алтын-Чач, Эльбрусский район #КабардиноБалкарскаяРеспублика 📌 Интересная особенность Алтын-Чача — возможность подойти непосредственно к падающей воде и пройти за водопадом. Однако после дождей скалы становятся очень скользкими. 📍 Координаты - 43.592050, 43.133466 🗺 Место на карте 📷 Фотограф Аня Солнечная 🎞 Прислать свои фотографии #Природа #Водопад</t>
+  </si>
+  <si>
+    <t>28.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32371</t>
+  </si>
+  <si>
+    <t>🏔 Скала «Караульный бык», Емельяновский район #КрасноярскийКрай 📌 «Караульный бык» — не просто отдельно стоящая скала: он является останцем карстового рельефа Караульненского нагорья. Здесь известняковые породы образуют уступы, гроты и отдельные скальные останцы. 📍 Координаты - 55.966771, 92.582330 🗺 Место на карте 📷 filinin_wallpapers 🎞 Прислать свои фотографии #Природа #Скала</t>
+  </si>
+  <si>
+    <t>27.09.26 21:41</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32370</t>
+  </si>
+  <si>
+    <t>Новая осенняя коллекция Marc O’Polo Благородная замша, органический хлопок, шерстяной трикотаж. Перейти на сайт</t>
+  </si>
+  <si>
+    <t>27.09.26 20:59</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32369</t>
+  </si>
+  <si>
+    <t>🏛 Почему столовая Массандровского дворца похожа на рыцарский зал? 📌 Её интерьер создавали по образцу средневековых французских замков. Стены украсили дубовыми панелями с рельефной резьбой в стиле барокко. 📍 Координаты - 44.517137, 34.202683 🗺 Место на карте 📷 Татьяна Семёнова 🟢 Приложение с секретными местами России. Скачать на IOS / Android #РеспубликаКрым #Архитектура #Дворец</t>
+  </si>
+  <si>
+    <t>27.09.26 20:29</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32363</t>
+  </si>
+  <si>
+    <t>🏔 Где на Таманском полуострове можно полетать на параплане? 📌 На горе Поливадина находится парадром «Веселовка» — место, где обучаются парапланеристы. Полёты здесь возможны при любом направлении ветра, кроме западного. 📍 Координаты - 45.139116, 36.940486 🗺 Место на карте 📷 Татьяна Семёнова 🎞 Прислать свои фотографии #КраснодарскийКрай #Природа #Гора</t>
+  </si>
+  <si>
+    <t>27.09.26 19:29</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32357</t>
+  </si>
+  <si>
+    <t>Подарки от семечек "Джинн" и "Белочка" Хочешь фирменный плед и семечки "Джинн"/"Белочка"? Учавствуй в розыгрыше! Начать #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32356</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Донгуз-Орун-Кёль, сельское поселение Эльбрус #КабардиноБалкарскаяРеспублика 📌 Разноцветная окраска воды связана с ледниковым питанием: талая вода размывает горные породы и приносит в озеро минеральные частицы, влияющие на цвет воды. 📍 Координаты - 43.220649, 42.466433 🗺 Место на карте 📷 От подписчицы Марины 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>27.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32354</t>
+  </si>
+  <si>
+    <t>🗽 Мемориал Павшим в боях за Родину, Уфа #РеспубликаБашкортостан 📌 Мемориальный ансамбль посвящён воинам 112-й Башкирской кавалерийской дивизии и другим уроженцам Башкортостана, защищавшим Родину в годы Великой Отечественной войны. 📍 Координаты - 54.721926, 55.948512 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #Архитектура #Мемориал</t>
+  </si>
+  <si>
+    <t>27.09.26 00:01</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32352</t>
+  </si>
+  <si>
+    <t>26.09.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32351</t>
+  </si>
+  <si>
+    <t>🏛 Почему Дербент называют одним из самых древних городов России? 📌 Первые поселения на его месте появились около пяти тысяч лет назад. А уже в VIII–VII веках до н. э. здесь начали возводить укрепления для защиты от кочевников. 📍 Координаты - 42.057702, 48.288718 🗺 Место на карте 📷 От подписчицы Medvedeva_Art24 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #РеспубликаДагестан #Архитектура #Природа</t>
+  </si>
+  <si>
+    <t>26.09.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32349</t>
+  </si>
+  <si>
+    <t>🌊 Почему в Таватуе вода у берега холоднее, чем посреди озера? 📌 В озеро впадает около 30 рек и ручьёв, которые берут начало из холодных ключей и родников. Поэтому прибрежная вода здесь обычно прохладнее, чем в центральной части. 📍 Координаты - 57.140240, 60.171694 🗺 Место на карте 📷 FEELIN по Уралу 🟢 Приложение с секретными местами России. Скачать на IOS / Android #СвердловскаяОбласть #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>26.09.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32346</t>
+  </si>
+  <si>
+    <t>26.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32345</t>
+  </si>
+  <si>
+    <t>🌲 Природный парк «Ергаки», Ермаковский район #КрасноярскийКрай 📌 Через парк проходит федеральная трасса Р-257 «Енисей», а от неё начинаются многие туристические маршруты к озёрам и горным достопримечательностям Ергак. 📍 Координаты - 52.807614, 93.294864 🗺 Место на карте 📷 Дмитрий Ширнин 🎞 Прислать свои фотографии #Природа #Парк</t>
+  </si>
+  <si>
+    <t>26.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32342</t>
+  </si>
+  <si>
+    <t>🏝 Остров Ратманова, Чукотский район #ЧукотскийАвтономныйОкруг 📌 Остров получил название в честь мореплавателя Макара Ратманова. Это имя закрепилось за ним в 1816 году благодаря экспедиции Отто Коцебу. 📍 Координаты - 65.786449, -169.028780 🗺 Место на карте 📷 Автор фото: Степанов Слава 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Природа #Остров</t>
+  </si>
+  <si>
+    <t>25.09.26 22:41</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32340</t>
+  </si>
+  <si>
+    <t>Про блогинг говорят все. Про деньги — единицы Как расти в доходе и работать с брендами — в новом медиа «Реки» Узнать больше #реклама yanbloggers.clients.site О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.09.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32339</t>
+  </si>
+  <si>
+    <t>🏝 Почему остров Русский раньше назывался островом Казакевича? 📌 В 1859 году Николай Муравьёв-Амурский назвал остров Русским в честь России. Но уже на карте 1864 года он появился как остров Казакевича, и оба названия использовались ещё много лет. 📍 Координаты - 42.981769, 131.848441 🗺 Место на карте 📷 Александр Раугалло 🎞 Прислать свои фотографии #ПриморскийКрай #Природа #Остров</t>
+  </si>
+  <si>
+    <t>25.09.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32333</t>
+  </si>
+  <si>
+    <t>🌲 Почему эту тропу назвали «Храмом природы»? 📌 Маршрут проходит через Жигулёвские горы и приводит к урочищу Каменная Чаша. В конце пути находится освящённый Никольский родник, часовня и купель. 📍 Координаты - 53.421136, 49.922510 🗺 Место на карте 📷 3:4 | Три на четыре 🎞 Прислать свои фотографии #СамарскаяОбласть #Природа #ЭкоТропа</t>
+  </si>
+  <si>
+    <t>25.09.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32332</t>
+  </si>
+  <si>
+    <t>Nissan X-trail 2023 год. 1 740 000 ₽ - под ключ в РФ 64717 км реальный пробег. Один владелец. Без ДТП. Весь в родном окрасе. 1.5 бензин. Euro 6. Передний привод. 7 мест, двух зонный климат, адаптивный круиз, камеры 360, парктроники, подогрев передних сидений, бесключевой доступ, светодиодная оптика, различные ассистенты. Автомобиль проходит полное ТО перед продажей. Подходит под льготную растаможку. Узнать больше #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32331</t>
+  </si>
+  <si>
+    <t>🌊 Откуда у озера Большой Сунукуль такое название? 📌 Название связывают с мужским именем Суну, распространённым раньше у татар и башкир. Оно означало «поздний» или «последний» — так могли называть ребёнка, родившегося в семье не первым. 📍 Координаты - 55.065937, 60.389111 🗺 Место на карте 📷 Инна Дмитриева 🎞 Прислать свои фотографии #ЧелябинскаяОбласть #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>25.09.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32325</t>
+  </si>
+  <si>
+    <t>🌊 Почему в Еловом купальный сезон может быть дольше? 📌 Озеро хорошо прогревается благодаря небольшим размерам и защищённости от ветров. Поэтому вода здесь может оставаться комфортной для купания дольше. 📍 Координаты - 54.996975, 60.304893 🗺 Место на карте 📷 Инна Дмитриева 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #ЧелябинскаяОбласть #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>25.09.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32321</t>
+  </si>
+  <si>
+    <t>🌊 Почему Куйбышевское водохранилище называют Жигулёвским морем? 📌 Его нижняя часть настолько огромна, что в обиходе получила собственное название — Жигулёвское море. Это крупнейший искусственный водоём на Волге и один из крупнейших в Евразии. 📍 Координаты - 53.471777, 49.362725 🗺 Место на карте 📷 Максим Бергман 🎞 Прислать свои фотографии #СамарскаяОбласть #Природа #Водохранилище</t>
+  </si>
+  <si>
+    <t>25.09.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32320</t>
+  </si>
+  <si>
+    <t>Уверенность в шагах и осознание своего пути Попробуйте годовую программу всего на 1 месяц и убедитесь в ценности обучения Узнать больше #реклама 16+ online.ivop.pro О рекламодателе</t>
+  </si>
+  <si>
+    <t>25.09.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32319</t>
+  </si>
+  <si>
+    <t>🏔 Почему манси называют Тулымский Камень «Конь-Камень»? 📌 У манси хребет называется Лув-Нёр, что переводится как «Конь-Камень». Такое название связано с формой гребня, напоминающей лошадиный круп, и культом коня в верованиях манси. 📍 Координаты - 61.131509, 58.930492 🗺 Место на карте 📷 Фотоблог Алексея Зиновьева 🎞 Прислать свои фотографии #ПермскийКрай #Природа #Гора</t>
+  </si>
+  <si>
+    <t>25.09.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32313</t>
+  </si>
+  <si>
+    <t>Зимние ботинки с мехом UGG STYLAR: брендовая одежда, обувь и аксессуары ✅ Премиальные бренды, которые ты знаешь — без лишних наценок и напрямую от поставщиков. Работаем уже более 5 лет! ⚡ Tom Ford, EA7, Burberry, Premiata, Moncler, Chrome Hearts, Loro Piana, Prada, Brunello Cucinelli, Hugo Boss, LV, Tommy Hilfiger, D&amp;G, Polo Ralph Lauren, Hermes и др. 🚗 Доставка с примеркой по Москве, в другие города России и СНГ — быстро, надёжно и без задержек. 💰 Скидки до -80% в нашем дисконт Telegram-канале. ❤️ Тысячи моделей в наличии, новинки каждый день — без переплат и лишней суеты! Смотреть</t>
+  </si>
+  <si>
+    <t>25.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32308</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Хурла-Кёл, Карт-Джуртское муниципальное образование #КарачаевоЧеркесскаяРеспублика 📌 Хурла-Кёль считается памятником природы. В его окрестностях сохранились растения, которые связывают с древнеледниковой эпохой. Среди современной растительности встречаются сосны, осока и пушица. 📍 Координаты - 43.492920, 42.218613 🗺 Место на карте 📷 Тур клуб Пятый элемент 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>25.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32307</t>
+  </si>
+  <si>
+    <t>🏛 Акташский ретранслятор, Чибитское сельское поселение #РеспубликаАлтай 📌 Современный ретранслятор УРС-08609 построен в 1981 году и входил в радиорелейную магистраль РРЛ-800, связывавшую станции на территории СССР и Монголии. 📍 Координаты - 50.340294, 87.748801 🗺 Место на карте 📷 От подписчика Виталия 🎞 Прислать свои фотографии #Архитектура</t>
+  </si>
+  <si>
+    <t>24.09.26 22:41</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32305</t>
+  </si>
+  <si>
+    <t>Все экскурсии в ГОА и Индии - Наш Телеграм-канал Ищете честные экскурсии в ГОА от проверенных организаторов? В нашем Телеграм-канале собраны лучшие авторские маршруты по Индии с русскими гидами и комфортным транспортом. Выбирайте направление на любой вкус: - Загадочный Хампи (поездка на 2 дня); - Древняя Гакарна и Мурудешвар (величественная статуя Шивы); - Легендарный Золотой Треугольник (Дели-Агра-Джайпур); - Насыщенный тур Мумбаи (Бомбей); - Уютные экокотеджи в диких горах для полного релакса; - Морские погулки и незабываемая рыбалка; Актуальное расписание, реальные отзывы и бронирование онлайн. Переходите в канал, чтобы знать цены и занять места. Смотреть</t>
+  </si>
+  <si>
+    <t>24.09.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32299</t>
+  </si>
+  <si>
+    <t>🏔 Почему Серебрянский Камень интересен скалолазам? 📌 На горе есть скальные участки, в том числе траверс зубчатки западного гребня от перевала Серебрянский. Для маршрутов указаны категории сложности 1А и 1Б. 📍 Координаты - 59.628682, 59.274792 🗺 Место на карте 📷 Татьяна Коковина 🟢 Приложение с секретными местами России. Скачать на IOS / Android #СвердловскаяОбласть #Природа #Гора</t>
+  </si>
+  <si>
+    <t>24.09.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32294</t>
+  </si>
+  <si>
+    <t>🏔 Какая гора входит в состав Заозёрного хребта, хотя стоит отдельно? 📌 Частью хребта считается отдельно стоящая Варганова гора. Её высота составляет 763 метра, тогда как самая высокая точка самого хребта — Заозёрная гора высотой 683 метра. 📍 Координаты - 55.158332, 59.976542 🗺 Место на карте 📷 Татьяна Коковина 🎞 Прислать свои фотографии #ЧелябинскаяОбласть #Природа #Хребет</t>
+  </si>
+  <si>
+    <t>24.09.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32292</t>
+  </si>
+  <si>
+    <t>24.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32291</t>
+  </si>
+  <si>
+    <t>🏛 Дом Башнефти (Дом промышленности), Уфа #РеспубликаБашкортостан 📌 Одна из самых узнаваемых деталей здания — башенка с часами. Их установили в 1966 году, а впервые они пробили в новогоднюю ночь 1967 года. 📍 Координаты - 54.721686, 55.949305 🗺 Место на карте 📷 Максим Бергман 🟢 Приложение с секретными местами России. Скачать на IOS / Android #Архитектура #Дом</t>
+  </si>
+  <si>
+    <t>24.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32290</t>
+  </si>
+  <si>
+    <t>🚶 Перевал Хрустальный, Карачаевский район #КарачаевоЧеркесскаяРеспублика 📌 Подъём проходит через лесной пояс, затем альпийские луга и каменистые участки. Чем выше маршрут, тем более суровым становится рельеф — лес сменяется открытыми склонами и скалами. 📍 Координаты - 43.319296, 41.595242 🗺 Место на карте 📷 От подписчицы Александры 🎞 Прислать свои фотографии #Природа #Перевал</t>
+  </si>
+  <si>
+    <t>23.09.26 23:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32289</t>
+  </si>
+  <si>
+    <t>23.09.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32288</t>
+  </si>
+  <si>
+    <t>🏛 Почему крыши замка Гарибальди покрыты необычным материалом? 📌 Для крыш и башен использовали натуральный сланец. Этот материал известен тем, что применялся ещё во времена Римской империи. 📍 Координаты - 53.821750, 49.085636 🗺 Место на карте 📷 3:4 | Три на четыре 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #СамарскаяОбласть #Архитектура #Замок</t>
+  </si>
+  <si>
+    <t>23.09.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32283</t>
+  </si>
+  <si>
+    <t>🏔 Почему Нурали называют «бархатными горами»? 📌 Хребет отличается мягкими, округлыми формами и безлесными вершинами, которые напоминают застывшие волны. Вместо высоких скал здесь преобладают плавные горные склоны. 📍 Координаты - 54.787569, 59.628251 🗺 Место на карте 📷 Татьяна Коковина 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #РеспубликаБашкортостан #Природа #Хребет</t>
+  </si>
+  <si>
+    <t>23.09.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32279</t>
+  </si>
+  <si>
+    <t>23.09.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32278</t>
+  </si>
+  <si>
+    <t>🏔 Почему скалы Помянённого Камня выглядят полосатыми? 📌 Их поверхность сформирована кварцевым песчаником с горизонтальной слоистостью. Дополняет картину сочетание белых и красных оттенков породы. 📍 Координаты - 60.330556, 57.609871 🗺 Место на карте 📷 Фотоблог Алексея Зиновьева 🎞 Прислать свои фотографии #ПермскийКрай #Природа #Гора</t>
+  </si>
+  <si>
+    <t>23.09.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32273</t>
+  </si>
+  <si>
+    <t>🗾 Почему мыс Шунтэ-Левый называют мысом Любви? 📌 У этого места есть сразу несколько названий — Шунтэ-Левый, мыс Любви и Скала Любви. С ним связаны поверья о любви и рождении детей. 📍 Координаты - 53.391851, 107.792163 🗺 Место на карте 📷 Фотограф | Байкал | Иркутск 🟢 Приложение с секретными местами России. Скачать на IOS / Android #ИркутскаяОбласть #Природа #Мыс</t>
+  </si>
+  <si>
+    <t>23.09.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32270</t>
+  </si>
+  <si>
+    <t>23.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32269</t>
+  </si>
+  <si>
+    <t>🌉 Центральный мост, Новосибирск #НовосибирскаяОбласть 📌 Центральный мост — четвёртый автомобильный мост через Обь в черте Новосибирска. Он расположен между Октябрьским и Димитровским мостами и стал частью нового транспортного коридора через город. 📍 Координаты - 55.012821, 82.924574 🗺 Место на карте 📷 Автор фото: Степанов Слава 🟢 Удобный путеводитель по интересным местам России. Скачать на IOS / Android #Архитектура #Мост</t>
+  </si>
+  <si>
+    <t>23.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32266</t>
+  </si>
+  <si>
+    <t>🏔 Чёрная сопка, Зыковский сельсовет #КрасноярскийКрай 📌 Чёрная Сопка является одной из наиболее известных вершин Торгашинского хребта. 📍 Координаты - 55.917702, 93.070797 🗺 Место на карте 📷 filinin_wallpapers 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>22.09.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32265</t>
+  </si>
+  <si>
+    <t>🏛 Почему Хунзах называют не только природным, но и историческим местом? 📌 Здесь сохранились крепость, древние археологические памятники и культурные традиции аварцев. А само село расположено среди высокогорного плато, каньона и водопадов. 📍 Координаты - 42.543718, 46.705897 🗺 Место на карте 📷 Автор фото: Степанов Слава 🎞 Прислать свои фотографии #РеспубликаДагестан #Архитектура #Село</t>
+  </si>
+  <si>
+    <t>22.09.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32262</t>
+  </si>
+  <si>
+    <t>🌊 Откуда у Таватуя такое необычное название? 📌 У названия есть несколько версий происхождения. Например, его связывают с коми-пермяцким «та ва туй» — «этот водный путь», а также с татарским «тау туй» — «праздник гор». 📍 Координаты - 57.140240, 60.171694 🗺 Место на карте 📷 FEELIN по Уралу 🟢 Приложение с секретными местами России. Скачать на IOS / Android #СвердловскаяОбласть #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>22.09.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32259</t>
+  </si>
+  <si>
+    <t>22.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32258</t>
+  </si>
+  <si>
+    <t>🏔 Слободской камень, муниципальный округ Первоуральск #СвердловскаяОбласть 📌 От Слободского камня начинаются некоторые маршруты сплавов по Чусовой, поэтому скала стала одновременно природным объектом и ориентиром на верхней части туристического маршрута по реке. 📍 Координаты - 57.026899, 59.567043 🗺 Место на карте 📷 ph: Антонов Евгений 🎞 Прислать свои фотографии #Природа #Камень</t>
+  </si>
+  <si>
+    <t>22.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32256</t>
+  </si>
+  <si>
+    <t>🌊 Озеро Калкан, Учалинский сельсовет #РеспубликаБашкортостан 📌 Максимальная глубина Калкана составляет 4,7 метра, средняя — около 2,9 метра. 📍 Координаты - 54.436907, 59.362227 🗺 Место на карте 📷 FEELIN по Уралу 🎞 Прислать свои фотографии #Природа #Озеро</t>
+  </si>
+  <si>
+    <t>21.09.26 23:06</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32255</t>
+  </si>
+  <si>
+    <t>Экипировка для охоты, рыбалки и туризма HARWELD ⚡ С экипировкой HARWELD не страшны ни дождь, ни грязь, ни долгие переходы. ✅ Водонепроницаемая конструкция — ноги сухие даже в лужах и на берегу. Прочная подошва с глубоким протектором — не скользит на мокрой глине и камнях. 👌 Соберите комплект и экономьте: скидка 20% на одежду и текстиль по промокоду BABYELETO. У нас действует бесплатная доставка при заказе от 2000 ₽. Переходите в каталог и выбирайте! Узнать больше #реклама харвелд.рф О рекламодателе</t>
+  </si>
+  <si>
+    <t>21.09.26 20:40</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32254</t>
+  </si>
+  <si>
+    <t>🏛 Какие святыни хранятся в соборе Уфы? 📌 Здесь постоянно находятся мощи преподобного Моисея Уфимского и множество икон с частицами мощей святых. Среди них — Николай Чудотворец, Георгий Победоносец, Серафим Саровский, Сергий Радонежский и другие. 📍 Координаты - 54.727227, 55.973265 🗺 Место на карте 📷 Максим Бергман 🟢 Еще более 10.000 красивых мест в нашем приложении. Скачать на IOS / Android #РеспубликаБашкортостан #Архитектура #Храм</t>
+  </si>
+  <si>
+    <t>21.09.26 20:10</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32252</t>
+  </si>
+  <si>
+    <t>💧 Голубая галька, которую редко встретишь в природе 📌 На пляже бухты Тасовая встречается необычная голубая галька. Рядом есть участки с крупными чёрными камнями, из-за которых прибой создаёт сильный грохот. 📍 Координаты - 42.905396, 133.959352 🗺 Место на карте 📷 knittttinglena 🎞 Прислать свои фотографии #ПриморскийКрай #Природа #Бухта</t>
+  </si>
+  <si>
+    <t>21.09.26 19:09</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32246</t>
+  </si>
+  <si>
+    <t>21.09.26 06:00</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32245</t>
+  </si>
+  <si>
+    <t>🏔 Гора Эльбрус #КабардиноБалкарскаяРеспублика 📌 Эльбрус — потухший вулкан, причём его вершины представляют собой два вулканических конуса, соединённых седловиной. 📍 Координаты - 43.352465, 42.437889 🗺 Место на карте 📷 От подписчицы Марины 🎞 Прислать свои фотографии #Природа #Гора</t>
+  </si>
+  <si>
+    <t>21.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/viewrussia/32243</t>
+  </si>
+  <si>
+    <t>🏔 Поклонная гора, Карабаш #ЧелябинскаяОбласть 📌 На вершине горы установлен 12-метровый Поклонный крест, сооружённый в мае 2005 года. 📍 Координаты - 55.486047, 60.254182 🗺 Место на карте 📷 Медвежьими тропами | Никита и Урал 🎞 Прислать свои фотографии #Природа #Гора</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -10979,59 +15158,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1207"/>
+  <dimension ref="A1:H1690"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1165.43" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -28436,51 +32615,51 @@
       </c>
       <c r="D827" s="1" t="s">
         <v>2422</v>
       </c>
       <c r="E827">
         <v>4286</v>
       </c>
       <c r="F827">
         <v>19</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828">
         <v>91619</v>
       </c>
       <c r="B828" t="s">
         <v>2423</v>
       </c>
       <c r="C828" t="s">
         <v>2424</v>
       </c>
       <c r="D828" s="1" t="s">
         <v>2425</v>
       </c>
       <c r="E828">
-        <v>709</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829">
         <v>91620</v>
       </c>
       <c r="B829" t="s">
         <v>2426</v>
       </c>
       <c r="C829" t="s">
         <v>2427</v>
       </c>
       <c r="D829" s="1" t="s">
         <v>2428</v>
       </c>
       <c r="E829">
         <v>613</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830">
         <v>91621</v>
       </c>
       <c r="B830" t="s">
         <v>2429</v>
@@ -34880,50 +39059,8261 @@
       <c r="C1206" t="s">
         <v>3529</v>
       </c>
       <c r="D1206" s="1" t="s">
         <v>3530</v>
       </c>
       <c r="E1206">
         <v>1026</v>
       </c>
     </row>
     <row r="1207" spans="1:8">
       <c r="A1207">
         <v>91998</v>
       </c>
       <c r="B1207" t="s">
         <v>3531</v>
       </c>
       <c r="C1207" t="s">
         <v>3532</v>
       </c>
       <c r="D1207" s="1" t="s">
         <v>3533</v>
       </c>
       <c r="E1207">
         <v>1462</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>94068</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3534</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3535</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3536</v>
+      </c>
+      <c r="E1208">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>94069</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3537</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3538</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="E1209">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>94070</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3540</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E1210">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>94071</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3543</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3544</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="E1211">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>94072</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3548</v>
+      </c>
+      <c r="E1212">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>94073</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3549</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3550</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="E1213">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>94074</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3552</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3553</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="E1214">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>94075</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3555</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3556</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="E1215">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>94076</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3558</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3559</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3560</v>
+      </c>
+      <c r="E1216">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>94077</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3561</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3562</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="E1217">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>94078</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3564</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3565</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E1218">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>94079</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="E1219">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>94080</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3570</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="E1220">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>94081</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E1221">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>94082</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3574</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3575</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>3576</v>
+      </c>
+      <c r="E1222">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>94083</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3577</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3578</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="E1223">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>94084</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3580</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3581</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>3582</v>
+      </c>
+      <c r="E1224">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>94085</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E1225">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>94086</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3585</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3586</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="E1226">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>94087</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3589</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3590</v>
+      </c>
+      <c r="E1227">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>94088</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3591</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3592</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3593</v>
+      </c>
+      <c r="E1228">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>94089</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3594</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3595</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>3596</v>
+      </c>
+      <c r="E1229">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>94090</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3597</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3598</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3599</v>
+      </c>
+      <c r="E1230">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>94091</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3600</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3601</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3602</v>
+      </c>
+      <c r="E1231">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>94092</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3603</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3604</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="E1232">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>94093</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3606</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3607</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="E1233">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>94094</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3609</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3610</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3611</v>
+      </c>
+      <c r="E1234">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>94095</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3612</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3613</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="E1235">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>94096</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3615</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3616</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="E1236">
+        <v>1986</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>94097</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3618</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3619</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="E1237">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>94098</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3621</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3622</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3623</v>
+      </c>
+      <c r="E1238">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>94099</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3624</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3625</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="E1239">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>94100</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3627</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3628</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="E1240">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>94101</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3630</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3631</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3632</v>
+      </c>
+      <c r="E1241">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>94102</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3633</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3634</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>3635</v>
+      </c>
+      <c r="E1242">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>94103</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3636</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3637</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>3638</v>
+      </c>
+      <c r="E1243">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>94104</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3639</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3641</v>
+      </c>
+      <c r="E1244">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>94105</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3642</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3643</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>3644</v>
+      </c>
+      <c r="E1245">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>94106</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3645</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3646</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E1246">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>94107</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3647</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3648</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>3649</v>
+      </c>
+      <c r="E1247">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>94108</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3650</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3651</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3652</v>
+      </c>
+      <c r="E1248">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>94109</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3654</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>3655</v>
+      </c>
+      <c r="E1249">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>94110</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3656</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3657</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="E1250">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>94111</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3659</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3660</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>3661</v>
+      </c>
+      <c r="E1251">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>94112</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3662</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3663</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E1252">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>94113</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="E1253">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>94114</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3667</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="E1254">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>94115</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3670</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E1255">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256">
+        <v>94116</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3672</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3673</v>
+      </c>
+      <c r="D1256" s="1" t="s">
+        <v>3674</v>
+      </c>
+      <c r="E1256">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257">
+        <v>94117</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3675</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D1257" s="1" t="s">
+        <v>3677</v>
+      </c>
+      <c r="E1257">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258">
+        <v>94118</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3678</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3679</v>
+      </c>
+      <c r="D1258" s="1" t="s">
+        <v>3680</v>
+      </c>
+      <c r="E1258">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259">
+        <v>94119</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3681</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3682</v>
+      </c>
+      <c r="D1259" s="1" t="s">
+        <v>3683</v>
+      </c>
+      <c r="E1259">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260">
+        <v>94120</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3684</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3685</v>
+      </c>
+      <c r="D1260" s="1" t="s">
+        <v>3686</v>
+      </c>
+      <c r="E1260">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261">
+        <v>94121</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3687</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3688</v>
+      </c>
+      <c r="D1261" s="1" t="s">
+        <v>3689</v>
+      </c>
+      <c r="E1261">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262">
+        <v>94122</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3690</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3691</v>
+      </c>
+      <c r="D1262" s="1" t="s">
+        <v>3692</v>
+      </c>
+      <c r="E1262">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263">
+        <v>94123</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3693</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3694</v>
+      </c>
+      <c r="D1263" s="1" t="s">
+        <v>3695</v>
+      </c>
+      <c r="E1263">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264">
+        <v>94124</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3696</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3697</v>
+      </c>
+      <c r="D1264" s="1" t="s">
+        <v>3698</v>
+      </c>
+      <c r="E1264">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265">
+        <v>94125</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3699</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3700</v>
+      </c>
+      <c r="D1265" s="1" t="s">
+        <v>3701</v>
+      </c>
+      <c r="E1265">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266">
+        <v>94126</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3702</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3703</v>
+      </c>
+      <c r="D1266" s="1" t="s">
+        <v>3704</v>
+      </c>
+      <c r="E1266">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267">
+        <v>94127</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3705</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3706</v>
+      </c>
+      <c r="D1267" s="1" t="s">
+        <v>3707</v>
+      </c>
+      <c r="E1267">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268">
+        <v>94128</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3708</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3709</v>
+      </c>
+      <c r="D1268" s="1" t="s">
+        <v>3710</v>
+      </c>
+      <c r="E1268">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269">
+        <v>94129</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3711</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D1269" s="1" t="s">
+        <v>3713</v>
+      </c>
+      <c r="E1269">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270">
+        <v>94130</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3714</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3715</v>
+      </c>
+      <c r="D1270" s="1" t="s">
+        <v>3716</v>
+      </c>
+      <c r="E1270">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271">
+        <v>94131</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3717</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3718</v>
+      </c>
+      <c r="D1271" s="1" t="s">
+        <v>3719</v>
+      </c>
+      <c r="E1271">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272">
+        <v>94132</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3720</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3721</v>
+      </c>
+      <c r="D1272" s="1" t="s">
+        <v>3722</v>
+      </c>
+      <c r="E1272">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273">
+        <v>94133</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3723</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3724</v>
+      </c>
+      <c r="D1273" s="1" t="s">
+        <v>3725</v>
+      </c>
+      <c r="E1273">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274">
+        <v>94134</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3726</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3727</v>
+      </c>
+      <c r="D1274" s="1" t="s">
+        <v>3728</v>
+      </c>
+      <c r="E1274">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275">
+        <v>94135</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3729</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3730</v>
+      </c>
+      <c r="D1275" s="1" t="s">
+        <v>3731</v>
+      </c>
+      <c r="E1275">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276">
+        <v>94136</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3732</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3733</v>
+      </c>
+      <c r="D1276" s="1" t="s">
+        <v>3734</v>
+      </c>
+      <c r="E1276">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277">
+        <v>94137</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3735</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3736</v>
+      </c>
+      <c r="D1277" s="1" t="s">
+        <v>3737</v>
+      </c>
+      <c r="E1277">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278">
+        <v>94138</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3738</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3739</v>
+      </c>
+      <c r="D1278" s="1" t="s">
+        <v>3740</v>
+      </c>
+      <c r="E1278">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279">
+        <v>94139</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3741</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3742</v>
+      </c>
+      <c r="D1279" s="1" t="s">
+        <v>3743</v>
+      </c>
+      <c r="E1279">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280">
+        <v>94140</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3744</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3745</v>
+      </c>
+      <c r="D1280" s="1" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E1280">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281">
+        <v>94141</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3747</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3748</v>
+      </c>
+      <c r="D1281" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="E1281">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282">
+        <v>94142</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3750</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3751</v>
+      </c>
+      <c r="D1282" s="1" t="s">
+        <v>3752</v>
+      </c>
+      <c r="E1282">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283">
+        <v>94143</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3754</v>
+      </c>
+      <c r="D1283" s="1" t="s">
+        <v>3755</v>
+      </c>
+      <c r="E1283">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284">
+        <v>94144</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3756</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3757</v>
+      </c>
+      <c r="D1284" s="1" t="s">
+        <v>3758</v>
+      </c>
+      <c r="E1284">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285">
+        <v>94145</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3759</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3760</v>
+      </c>
+      <c r="D1285" s="1" t="s">
+        <v>3761</v>
+      </c>
+      <c r="E1285">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286">
+        <v>94146</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3762</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3763</v>
+      </c>
+      <c r="D1286" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E1286">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287">
+        <v>94147</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3764</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3765</v>
+      </c>
+      <c r="D1287" s="1" t="s">
+        <v>3766</v>
+      </c>
+      <c r="E1287">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288">
+        <v>94148</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3767</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3768</v>
+      </c>
+      <c r="D1288" s="1" t="s">
+        <v>3769</v>
+      </c>
+      <c r="E1288">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289">
+        <v>94149</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3770</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3771</v>
+      </c>
+      <c r="D1289" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="E1289">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290">
+        <v>94150</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3772</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3773</v>
+      </c>
+      <c r="D1290" s="1" t="s">
+        <v>3774</v>
+      </c>
+      <c r="E1290">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291">
+        <v>94151</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3775</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D1291" s="1" t="s">
+        <v>3777</v>
+      </c>
+      <c r="E1291">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292">
+        <v>94152</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3778</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3779</v>
+      </c>
+      <c r="D1292" s="1" t="s">
+        <v>3780</v>
+      </c>
+      <c r="E1292">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:8">
+      <c r="A1293">
+        <v>94153</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>3781</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D1293" s="1" t="s">
+        <v>3783</v>
+      </c>
+      <c r="E1293">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:8">
+      <c r="A1294">
+        <v>94154</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>3784</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3785</v>
+      </c>
+      <c r="D1294" s="1" t="s">
+        <v>3786</v>
+      </c>
+      <c r="E1294">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:8">
+      <c r="A1295">
+        <v>94155</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>3787</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D1295" s="1" t="s">
+        <v>3789</v>
+      </c>
+      <c r="E1295">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:8">
+      <c r="A1296">
+        <v>94156</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>3790</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3791</v>
+      </c>
+      <c r="D1296" s="1" t="s">
+        <v>3792</v>
+      </c>
+      <c r="E1296">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:8">
+      <c r="A1297">
+        <v>94157</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>3793</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3794</v>
+      </c>
+      <c r="D1297" s="1" t="s">
+        <v>3795</v>
+      </c>
+      <c r="E1297">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:8">
+      <c r="A1298">
+        <v>94158</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>3796</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3797</v>
+      </c>
+      <c r="D1298" s="1" t="s">
+        <v>3798</v>
+      </c>
+      <c r="E1298">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:8">
+      <c r="A1299">
+        <v>94159</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>3799</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>3800</v>
+      </c>
+      <c r="D1299" s="1" t="s">
+        <v>3801</v>
+      </c>
+      <c r="E1299">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:8">
+      <c r="A1300">
+        <v>94160</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>3802</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>3803</v>
+      </c>
+      <c r="D1300" s="1" t="s">
+        <v>3804</v>
+      </c>
+      <c r="E1300">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:8">
+      <c r="A1301">
+        <v>94161</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>3805</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>3806</v>
+      </c>
+      <c r="D1301" s="1" t="s">
+        <v>3807</v>
+      </c>
+      <c r="E1301">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:8">
+      <c r="A1302">
+        <v>94162</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>3808</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>3809</v>
+      </c>
+      <c r="D1302" s="1" t="s">
+        <v>3810</v>
+      </c>
+      <c r="E1302">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:8">
+      <c r="A1303">
+        <v>94163</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>3811</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>3812</v>
+      </c>
+      <c r="D1303" s="1" t="s">
+        <v>3813</v>
+      </c>
+      <c r="E1303">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:8">
+      <c r="A1304">
+        <v>94164</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>3814</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>3815</v>
+      </c>
+      <c r="D1304" s="1" t="s">
+        <v>3816</v>
+      </c>
+      <c r="E1304">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:8">
+      <c r="A1305">
+        <v>94165</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>3817</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>3818</v>
+      </c>
+      <c r="D1305" s="1" t="s">
+        <v>3819</v>
+      </c>
+      <c r="E1305">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:8">
+      <c r="A1306">
+        <v>94166</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>3820</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>3821</v>
+      </c>
+      <c r="D1306" s="1" t="s">
+        <v>3822</v>
+      </c>
+      <c r="E1306">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:8">
+      <c r="A1307">
+        <v>94167</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>3823</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>3824</v>
+      </c>
+      <c r="D1307" s="1" t="s">
+        <v>3825</v>
+      </c>
+      <c r="E1307">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:8">
+      <c r="A1308">
+        <v>94168</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>3826</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>3827</v>
+      </c>
+      <c r="D1308" s="1" t="s">
+        <v>3828</v>
+      </c>
+      <c r="E1308">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:8">
+      <c r="A1309">
+        <v>94169</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>3829</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>3830</v>
+      </c>
+      <c r="D1309" s="1" t="s">
+        <v>3831</v>
+      </c>
+      <c r="E1309">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:8">
+      <c r="A1310">
+        <v>94170</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>3832</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>3833</v>
+      </c>
+      <c r="D1310" s="1" t="s">
+        <v>3834</v>
+      </c>
+      <c r="E1310">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:8">
+      <c r="A1311">
+        <v>94171</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>3835</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>3836</v>
+      </c>
+      <c r="D1311" s="1" t="s">
+        <v>3837</v>
+      </c>
+      <c r="E1311">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:8">
+      <c r="A1312">
+        <v>94172</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>3838</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>3839</v>
+      </c>
+      <c r="D1312" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E1312">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:8">
+      <c r="A1313">
+        <v>94173</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>3840</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1313" s="1" t="s">
+        <v>3842</v>
+      </c>
+      <c r="E1313">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:8">
+      <c r="A1314">
+        <v>94174</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>3843</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>3844</v>
+      </c>
+      <c r="D1314" s="1" t="s">
+        <v>3845</v>
+      </c>
+      <c r="E1314">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:8">
+      <c r="A1315">
+        <v>94175</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>3846</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1315" s="1" t="s">
+        <v>3848</v>
+      </c>
+      <c r="E1315">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:8">
+      <c r="A1316">
+        <v>94176</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>3849</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>3850</v>
+      </c>
+      <c r="D1316" s="1" t="s">
+        <v>3851</v>
+      </c>
+      <c r="E1316">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:8">
+      <c r="A1317">
+        <v>94177</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>3852</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>3853</v>
+      </c>
+      <c r="D1317" s="1" t="s">
+        <v>3854</v>
+      </c>
+      <c r="E1317">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:8">
+      <c r="A1318">
+        <v>94178</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>3855</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>3856</v>
+      </c>
+      <c r="D1318" s="1" t="s">
+        <v>3857</v>
+      </c>
+      <c r="E1318">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:8">
+      <c r="A1319">
+        <v>94179</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>3858</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>3859</v>
+      </c>
+      <c r="D1319" s="1" t="s">
+        <v>3860</v>
+      </c>
+      <c r="E1319">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:8">
+      <c r="A1320">
+        <v>94180</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>3861</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D1320" s="1" t="s">
+        <v>3863</v>
+      </c>
+      <c r="E1320">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:8">
+      <c r="A1321">
+        <v>94181</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>3864</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>3865</v>
+      </c>
+      <c r="D1321" s="1" t="s">
+        <v>3866</v>
+      </c>
+      <c r="E1321">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:8">
+      <c r="A1322">
+        <v>94182</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>3867</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>3868</v>
+      </c>
+      <c r="D1322" s="1" t="s">
+        <v>3869</v>
+      </c>
+      <c r="E1322">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:8">
+      <c r="A1323">
+        <v>94183</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>3870</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>3871</v>
+      </c>
+      <c r="D1323" s="1" t="s">
+        <v>3872</v>
+      </c>
+      <c r="E1323">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:8">
+      <c r="A1324">
+        <v>94184</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>3873</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>3874</v>
+      </c>
+      <c r="D1324" s="1" t="s">
+        <v>3875</v>
+      </c>
+      <c r="E1324">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:8">
+      <c r="A1325">
+        <v>94185</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>3876</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>3877</v>
+      </c>
+      <c r="D1325" s="1" t="s">
+        <v>3878</v>
+      </c>
+      <c r="E1325">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:8">
+      <c r="A1326">
+        <v>94186</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>3879</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>3880</v>
+      </c>
+      <c r="D1326" s="1" t="s">
+        <v>3881</v>
+      </c>
+      <c r="E1326">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:8">
+      <c r="A1327">
+        <v>94187</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>3882</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>3883</v>
+      </c>
+      <c r="D1327" s="1" t="s">
+        <v>3884</v>
+      </c>
+      <c r="E1327">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:8">
+      <c r="A1328">
+        <v>94188</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>3885</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>3886</v>
+      </c>
+      <c r="D1328" s="1" t="s">
+        <v>3887</v>
+      </c>
+      <c r="E1328">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:8">
+      <c r="A1329">
+        <v>94189</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>3888</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>3889</v>
+      </c>
+      <c r="D1329" s="1" t="s">
+        <v>3890</v>
+      </c>
+      <c r="E1329">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:8">
+      <c r="A1330">
+        <v>94190</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>3891</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>3892</v>
+      </c>
+      <c r="D1330" s="1" t="s">
+        <v>3893</v>
+      </c>
+      <c r="E1330">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:8">
+      <c r="A1331">
+        <v>94191</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>3894</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>3895</v>
+      </c>
+      <c r="D1331" s="1" t="s">
+        <v>3896</v>
+      </c>
+      <c r="E1331">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:8">
+      <c r="A1332">
+        <v>94192</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>3897</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>3898</v>
+      </c>
+      <c r="D1332" s="1" t="s">
+        <v>3899</v>
+      </c>
+      <c r="E1332">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:8">
+      <c r="A1333">
+        <v>94193</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>3900</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>3901</v>
+      </c>
+      <c r="D1333" s="1" t="s">
+        <v>3902</v>
+      </c>
+      <c r="E1333">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:8">
+      <c r="A1334">
+        <v>94194</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>3903</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>3904</v>
+      </c>
+      <c r="D1334" s="1" t="s">
+        <v>3905</v>
+      </c>
+      <c r="E1334">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:8">
+      <c r="A1335">
+        <v>94195</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>3907</v>
+      </c>
+      <c r="D1335" s="1" t="s">
+        <v>3908</v>
+      </c>
+      <c r="E1335">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:8">
+      <c r="A1336">
+        <v>94196</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>3909</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>3910</v>
+      </c>
+      <c r="D1336" s="1" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1336">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:8">
+      <c r="A1337">
+        <v>94197</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>3912</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>3913</v>
+      </c>
+      <c r="D1337" s="1" t="s">
+        <v>3914</v>
+      </c>
+      <c r="E1337">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:8">
+      <c r="A1338">
+        <v>94198</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>3915</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>3916</v>
+      </c>
+      <c r="D1338" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E1338">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:8">
+      <c r="A1339">
+        <v>94199</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>3917</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>3918</v>
+      </c>
+      <c r="D1339" s="1" t="s">
+        <v>3919</v>
+      </c>
+      <c r="E1339">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:8">
+      <c r="A1340">
+        <v>94200</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>3920</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>3921</v>
+      </c>
+      <c r="D1340" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E1340">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:8">
+      <c r="A1341">
+        <v>94201</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>3922</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>3923</v>
+      </c>
+      <c r="D1341" s="1" t="s">
+        <v>3924</v>
+      </c>
+      <c r="E1341">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:8">
+      <c r="A1342">
+        <v>94202</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>3925</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>3926</v>
+      </c>
+      <c r="D1342" s="1" t="s">
+        <v>3927</v>
+      </c>
+      <c r="E1342">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:8">
+      <c r="A1343">
+        <v>94203</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>3928</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>3929</v>
+      </c>
+      <c r="D1343" s="1" t="s">
+        <v>3930</v>
+      </c>
+      <c r="E1343">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:8">
+      <c r="A1344">
+        <v>94204</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>3931</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>3932</v>
+      </c>
+      <c r="D1344" s="1" t="s">
+        <v>3933</v>
+      </c>
+      <c r="E1344">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:8">
+      <c r="A1345">
+        <v>94205</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>3934</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>3935</v>
+      </c>
+      <c r="D1345" s="1" t="s">
+        <v>3936</v>
+      </c>
+      <c r="E1345">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:8">
+      <c r="A1346">
+        <v>94206</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>3937</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>3938</v>
+      </c>
+      <c r="D1346" s="1" t="s">
+        <v>3939</v>
+      </c>
+      <c r="E1346">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:8">
+      <c r="A1347">
+        <v>94207</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>3940</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>3941</v>
+      </c>
+      <c r="D1347" s="1" t="s">
+        <v>3942</v>
+      </c>
+      <c r="E1347">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:8">
+      <c r="A1348">
+        <v>94208</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>3943</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>3944</v>
+      </c>
+      <c r="D1348" s="1" t="s">
+        <v>3927</v>
+      </c>
+      <c r="E1348">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:8">
+      <c r="A1349">
+        <v>94209</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>3945</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>3946</v>
+      </c>
+      <c r="D1349" s="1" t="s">
+        <v>3947</v>
+      </c>
+      <c r="E1349">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:8">
+      <c r="A1350">
+        <v>94210</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>3948</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>3949</v>
+      </c>
+      <c r="D1350" s="1" t="s">
+        <v>3950</v>
+      </c>
+      <c r="E1350">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:8">
+      <c r="A1351">
+        <v>94211</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>3951</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>3952</v>
+      </c>
+      <c r="D1351" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E1351">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:8">
+      <c r="A1352">
+        <v>94212</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>3953</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>3954</v>
+      </c>
+      <c r="D1352" s="1" t="s">
+        <v>3955</v>
+      </c>
+      <c r="E1352">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:8">
+      <c r="A1353">
+        <v>94213</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>3956</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>3957</v>
+      </c>
+      <c r="D1353" s="1" t="s">
+        <v>3958</v>
+      </c>
+      <c r="E1353">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:8">
+      <c r="A1354">
+        <v>94214</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>3959</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>3960</v>
+      </c>
+      <c r="D1354" s="1" t="s">
+        <v>3961</v>
+      </c>
+      <c r="E1354">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:8">
+      <c r="A1355">
+        <v>94215</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>3962</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1355" s="1" t="s">
+        <v>3964</v>
+      </c>
+      <c r="E1355">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:8">
+      <c r="A1356">
+        <v>94216</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>3965</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D1356" s="1" t="s">
+        <v>3967</v>
+      </c>
+      <c r="E1356">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:8">
+      <c r="A1357">
+        <v>94217</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>3968</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>3969</v>
+      </c>
+      <c r="D1357" s="1" t="s">
+        <v>3970</v>
+      </c>
+      <c r="E1357">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:8">
+      <c r="A1358">
+        <v>94218</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>3971</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>3972</v>
+      </c>
+      <c r="D1358" s="1" t="s">
+        <v>3973</v>
+      </c>
+      <c r="E1358">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:8">
+      <c r="A1359">
+        <v>94219</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>3974</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>3975</v>
+      </c>
+      <c r="D1359" s="1" t="s">
+        <v>3976</v>
+      </c>
+      <c r="E1359">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:8">
+      <c r="A1360">
+        <v>94220</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>3977</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>3978</v>
+      </c>
+      <c r="D1360" s="1" t="s">
+        <v>3979</v>
+      </c>
+      <c r="E1360">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:8">
+      <c r="A1361">
+        <v>94221</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>3980</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>3981</v>
+      </c>
+      <c r="D1361" s="1" t="s">
+        <v>3982</v>
+      </c>
+      <c r="E1361">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:8">
+      <c r="A1362">
+        <v>94222</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>3983</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>3984</v>
+      </c>
+      <c r="D1362" s="1" t="s">
+        <v>3985</v>
+      </c>
+      <c r="E1362">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:8">
+      <c r="A1363">
+        <v>94223</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>3986</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>3987</v>
+      </c>
+      <c r="D1363" s="1" t="s">
+        <v>3988</v>
+      </c>
+      <c r="E1363">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:8">
+      <c r="A1364">
+        <v>94224</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>3989</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>3990</v>
+      </c>
+      <c r="D1364" s="1" t="s">
+        <v>3991</v>
+      </c>
+      <c r="E1364">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:8">
+      <c r="A1365">
+        <v>94225</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>3992</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>3993</v>
+      </c>
+      <c r="D1365" s="1" t="s">
+        <v>3994</v>
+      </c>
+      <c r="E1365">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:8">
+      <c r="A1366">
+        <v>94226</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>3995</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>3996</v>
+      </c>
+      <c r="D1366" s="1" t="s">
+        <v>3997</v>
+      </c>
+      <c r="E1366">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:8">
+      <c r="A1367">
+        <v>94227</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>3998</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>3999</v>
+      </c>
+      <c r="D1367" s="1" t="s">
+        <v>4000</v>
+      </c>
+      <c r="E1367">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:8">
+      <c r="A1368">
+        <v>94228</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>4001</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>4002</v>
+      </c>
+      <c r="D1368" s="1" t="s">
+        <v>4003</v>
+      </c>
+      <c r="E1368">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:8">
+      <c r="A1369">
+        <v>94229</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>4004</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>4005</v>
+      </c>
+      <c r="D1369" s="1" t="s">
+        <v>4006</v>
+      </c>
+      <c r="E1369">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:8">
+      <c r="A1370">
+        <v>94230</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>4007</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>4008</v>
+      </c>
+      <c r="D1370" s="1" t="s">
+        <v>4009</v>
+      </c>
+      <c r="E1370">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:8">
+      <c r="A1371">
+        <v>94231</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>4010</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>4011</v>
+      </c>
+      <c r="D1371" s="1" t="s">
+        <v>4012</v>
+      </c>
+      <c r="E1371">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:8">
+      <c r="A1372">
+        <v>94232</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>4013</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>4014</v>
+      </c>
+      <c r="D1372" s="1" t="s">
+        <v>4015</v>
+      </c>
+      <c r="E1372">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:8">
+      <c r="A1373">
+        <v>94233</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>4016</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>4017</v>
+      </c>
+      <c r="D1373" s="1" t="s">
+        <v>4018</v>
+      </c>
+      <c r="E1373">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:8">
+      <c r="A1374">
+        <v>94234</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>4019</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>4020</v>
+      </c>
+      <c r="D1374" s="1" t="s">
+        <v>4021</v>
+      </c>
+      <c r="E1374">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:8">
+      <c r="A1375">
+        <v>94235</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>4022</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>4023</v>
+      </c>
+      <c r="D1375" s="1" t="s">
+        <v>4024</v>
+      </c>
+      <c r="E1375">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:8">
+      <c r="A1376">
+        <v>94236</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>4025</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>4026</v>
+      </c>
+      <c r="D1376" s="1" t="s">
+        <v>4027</v>
+      </c>
+      <c r="E1376">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:8">
+      <c r="A1377">
+        <v>94237</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>4028</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>4029</v>
+      </c>
+      <c r="D1377" s="1" t="s">
+        <v>4030</v>
+      </c>
+      <c r="E1377">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:8">
+      <c r="A1378">
+        <v>94238</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>4031</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>4032</v>
+      </c>
+      <c r="D1378" s="1" t="s">
+        <v>4033</v>
+      </c>
+      <c r="E1378">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:8">
+      <c r="A1379">
+        <v>94239</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>4034</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>4035</v>
+      </c>
+      <c r="D1379" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E1379">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:8">
+      <c r="A1380">
+        <v>94240</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>4036</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>4037</v>
+      </c>
+      <c r="D1380" s="1" t="s">
+        <v>4038</v>
+      </c>
+      <c r="E1380">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:8">
+      <c r="A1381">
+        <v>94241</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>4039</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>4040</v>
+      </c>
+      <c r="D1381" s="1" t="s">
+        <v>4041</v>
+      </c>
+      <c r="E1381">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:8">
+      <c r="A1382">
+        <v>94242</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>4042</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>4043</v>
+      </c>
+      <c r="D1382" s="1" t="s">
+        <v>4044</v>
+      </c>
+      <c r="E1382">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:8">
+      <c r="A1383">
+        <v>94243</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>4045</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>4046</v>
+      </c>
+      <c r="D1383" s="1" t="s">
+        <v>4047</v>
+      </c>
+      <c r="E1383">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:8">
+      <c r="A1384">
+        <v>94244</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>4048</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>4049</v>
+      </c>
+      <c r="D1384" s="1" t="s">
+        <v>4050</v>
+      </c>
+      <c r="E1384">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:8">
+      <c r="A1385">
+        <v>94245</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>4051</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>4052</v>
+      </c>
+      <c r="D1385" s="1" t="s">
+        <v>4053</v>
+      </c>
+      <c r="E1385">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:8">
+      <c r="A1386">
+        <v>94246</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>4054</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>4055</v>
+      </c>
+      <c r="D1386" s="1" t="s">
+        <v>4056</v>
+      </c>
+      <c r="E1386">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:8">
+      <c r="A1387">
+        <v>94247</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>4057</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>4058</v>
+      </c>
+      <c r="D1387" s="1" t="s">
+        <v>4059</v>
+      </c>
+      <c r="E1387">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:8">
+      <c r="A1388">
+        <v>94248</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>4060</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>4061</v>
+      </c>
+      <c r="D1388" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="E1388">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:8">
+      <c r="A1389">
+        <v>94249</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>4062</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>4063</v>
+      </c>
+      <c r="D1389" s="1" t="s">
+        <v>4064</v>
+      </c>
+      <c r="E1389">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:8">
+      <c r="A1390">
+        <v>94250</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>4065</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D1390" s="1" t="s">
+        <v>4067</v>
+      </c>
+      <c r="E1390">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:8">
+      <c r="A1391">
+        <v>94251</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>4068</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D1391" s="1" t="s">
+        <v>4070</v>
+      </c>
+      <c r="E1391">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:8">
+      <c r="A1392">
+        <v>94252</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>4071</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1392" s="1" t="s">
+        <v>4073</v>
+      </c>
+      <c r="E1392">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:8">
+      <c r="A1393">
+        <v>94253</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>4074</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>4075</v>
+      </c>
+      <c r="D1393" s="1" t="s">
+        <v>4076</v>
+      </c>
+      <c r="E1393">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:8">
+      <c r="A1394">
+        <v>94254</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>4077</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>4078</v>
+      </c>
+      <c r="D1394" s="1" t="s">
+        <v>4079</v>
+      </c>
+      <c r="E1394">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:8">
+      <c r="A1395">
+        <v>94255</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>4080</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D1395" s="1" t="s">
+        <v>4082</v>
+      </c>
+      <c r="E1395">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:8">
+      <c r="A1396">
+        <v>94256</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>4083</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>4084</v>
+      </c>
+      <c r="D1396" s="1" t="s">
+        <v>4085</v>
+      </c>
+      <c r="E1396">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:8">
+      <c r="A1397">
+        <v>94257</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>4086</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>4087</v>
+      </c>
+      <c r="D1397" s="1" t="s">
+        <v>4088</v>
+      </c>
+      <c r="E1397">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:8">
+      <c r="A1398">
+        <v>94258</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>4089</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>4090</v>
+      </c>
+      <c r="D1398" s="1" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E1398">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:8">
+      <c r="A1399">
+        <v>94259</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>4092</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>4093</v>
+      </c>
+      <c r="D1399" s="1" t="s">
+        <v>4094</v>
+      </c>
+      <c r="E1399">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:8">
+      <c r="A1400">
+        <v>94260</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>4095</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>4096</v>
+      </c>
+      <c r="D1400" s="1" t="s">
+        <v>3740</v>
+      </c>
+      <c r="E1400">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:8">
+      <c r="A1401">
+        <v>94261</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>4097</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>4098</v>
+      </c>
+      <c r="D1401" s="1" t="s">
+        <v>4099</v>
+      </c>
+      <c r="E1401">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:8">
+      <c r="A1402">
+        <v>94262</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>4100</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>4101</v>
+      </c>
+      <c r="D1402" s="1" t="s">
+        <v>4102</v>
+      </c>
+      <c r="E1402">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:8">
+      <c r="A1403">
+        <v>94263</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>4103</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>4104</v>
+      </c>
+      <c r="D1403" s="1" t="s">
+        <v>4105</v>
+      </c>
+      <c r="E1403">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:8">
+      <c r="A1404">
+        <v>94264</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>4106</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>4107</v>
+      </c>
+      <c r="D1404" s="1" t="s">
+        <v>4108</v>
+      </c>
+      <c r="E1404">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:8">
+      <c r="A1405">
+        <v>94265</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4109</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>4110</v>
+      </c>
+      <c r="D1405" s="1" t="s">
+        <v>4111</v>
+      </c>
+      <c r="E1405">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:8">
+      <c r="A1406">
+        <v>94266</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4112</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>4113</v>
+      </c>
+      <c r="D1406" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E1406">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:8">
+      <c r="A1407">
+        <v>94267</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4114</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>4115</v>
+      </c>
+      <c r="D1407" s="1" t="s">
+        <v>4116</v>
+      </c>
+      <c r="E1407">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:8">
+      <c r="A1408">
+        <v>94268</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4117</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>4118</v>
+      </c>
+      <c r="D1408" s="1" t="s">
+        <v>4119</v>
+      </c>
+      <c r="E1408">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:8">
+      <c r="A1409">
+        <v>94269</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4120</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>4121</v>
+      </c>
+      <c r="D1409" s="1" t="s">
+        <v>4122</v>
+      </c>
+      <c r="E1409">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:8">
+      <c r="A1410">
+        <v>94270</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4123</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>4124</v>
+      </c>
+      <c r="D1410" s="1" t="s">
+        <v>4125</v>
+      </c>
+      <c r="E1410">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:8">
+      <c r="A1411">
+        <v>94271</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4126</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>4127</v>
+      </c>
+      <c r="D1411" s="1" t="s">
+        <v>4128</v>
+      </c>
+      <c r="E1411">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:8">
+      <c r="A1412">
+        <v>94272</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4129</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>4130</v>
+      </c>
+      <c r="D1412" s="1" t="s">
+        <v>4131</v>
+      </c>
+      <c r="E1412">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:8">
+      <c r="A1413">
+        <v>94273</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4132</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>4133</v>
+      </c>
+      <c r="D1413" s="1" t="s">
+        <v>4134</v>
+      </c>
+      <c r="E1413">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:8">
+      <c r="A1414">
+        <v>94274</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4135</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>4136</v>
+      </c>
+      <c r="D1414" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E1414">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:8">
+      <c r="A1415">
+        <v>94275</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>4137</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>4138</v>
+      </c>
+      <c r="D1415" s="1" t="s">
+        <v>4139</v>
+      </c>
+      <c r="E1415">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:8">
+      <c r="A1416">
+        <v>94276</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>4140</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>4141</v>
+      </c>
+      <c r="D1416" s="1" t="s">
+        <v>4142</v>
+      </c>
+      <c r="E1416">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:8">
+      <c r="A1417">
+        <v>94277</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>4143</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>4144</v>
+      </c>
+      <c r="D1417" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="E1417">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:8">
+      <c r="A1418">
+        <v>94278</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>4145</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>4146</v>
+      </c>
+      <c r="D1418" s="1" t="s">
+        <v>4147</v>
+      </c>
+      <c r="E1418">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:8">
+      <c r="A1419">
+        <v>94279</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>4148</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>4149</v>
+      </c>
+      <c r="D1419" s="1" t="s">
+        <v>4150</v>
+      </c>
+      <c r="E1419">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:8">
+      <c r="A1420">
+        <v>94280</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>4151</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>4152</v>
+      </c>
+      <c r="D1420" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="E1420">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:8">
+      <c r="A1421">
+        <v>94281</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>4153</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>4154</v>
+      </c>
+      <c r="D1421" s="1" t="s">
+        <v>4155</v>
+      </c>
+      <c r="E1421">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:8">
+      <c r="A1422">
+        <v>94282</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>4156</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>4157</v>
+      </c>
+      <c r="D1422" s="1" t="s">
+        <v>4158</v>
+      </c>
+      <c r="E1422">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:8">
+      <c r="A1423">
+        <v>94283</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>4159</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>4160</v>
+      </c>
+      <c r="D1423" s="1" t="s">
+        <v>4161</v>
+      </c>
+      <c r="E1423">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:8">
+      <c r="A1424">
+        <v>94284</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>4162</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>4163</v>
+      </c>
+      <c r="D1424" s="1" t="s">
+        <v>4164</v>
+      </c>
+      <c r="E1424">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:8">
+      <c r="A1425">
+        <v>94285</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>4165</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>4166</v>
+      </c>
+      <c r="D1425" s="1" t="s">
+        <v>4167</v>
+      </c>
+      <c r="E1425">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:8">
+      <c r="A1426">
+        <v>94286</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>4168</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>4169</v>
+      </c>
+      <c r="D1426" s="1" t="s">
+        <v>4170</v>
+      </c>
+      <c r="E1426">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:8">
+      <c r="A1427">
+        <v>94287</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>4171</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>4172</v>
+      </c>
+      <c r="D1427" s="1" t="s">
+        <v>4173</v>
+      </c>
+      <c r="E1427">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:8">
+      <c r="A1428">
+        <v>94288</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>4174</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>4175</v>
+      </c>
+      <c r="D1428" s="1" t="s">
+        <v>4176</v>
+      </c>
+      <c r="E1428">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:8">
+      <c r="A1429">
+        <v>94289</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>4177</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>4178</v>
+      </c>
+      <c r="D1429" s="1" t="s">
+        <v>4179</v>
+      </c>
+      <c r="E1429">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:8">
+      <c r="A1430">
+        <v>94290</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>4180</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>4181</v>
+      </c>
+      <c r="D1430" s="1" t="s">
+        <v>4182</v>
+      </c>
+      <c r="E1430">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:8">
+      <c r="A1431">
+        <v>94291</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>4183</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>4184</v>
+      </c>
+      <c r="D1431" s="1" t="s">
+        <v>4185</v>
+      </c>
+      <c r="E1431">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:8">
+      <c r="A1432">
+        <v>94292</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>4186</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>4187</v>
+      </c>
+      <c r="D1432" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E1432">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:8">
+      <c r="A1433">
+        <v>94293</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>4188</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>4189</v>
+      </c>
+      <c r="D1433" s="1" t="s">
+        <v>4190</v>
+      </c>
+      <c r="E1433">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:8">
+      <c r="A1434">
+        <v>94294</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>4191</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>4192</v>
+      </c>
+      <c r="D1434" s="1" t="s">
+        <v>4193</v>
+      </c>
+      <c r="E1434">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:8">
+      <c r="A1435">
+        <v>94295</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>4194</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>4195</v>
+      </c>
+      <c r="D1435" s="1" t="s">
+        <v>4196</v>
+      </c>
+      <c r="E1435">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:8">
+      <c r="A1436">
+        <v>94296</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>4197</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>4198</v>
+      </c>
+      <c r="D1436" s="1" t="s">
+        <v>4199</v>
+      </c>
+      <c r="E1436">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:8">
+      <c r="A1437">
+        <v>94297</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>4200</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>4201</v>
+      </c>
+      <c r="D1437" s="1" t="s">
+        <v>4202</v>
+      </c>
+      <c r="E1437">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:8">
+      <c r="A1438">
+        <v>94298</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>4203</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>4204</v>
+      </c>
+      <c r="D1438" s="1" t="s">
+        <v>4205</v>
+      </c>
+      <c r="E1438">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:8">
+      <c r="A1439">
+        <v>94299</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>4206</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>4207</v>
+      </c>
+      <c r="D1439" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E1439">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:8">
+      <c r="A1440">
+        <v>94300</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>4208</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>4209</v>
+      </c>
+      <c r="D1440" s="1" t="s">
+        <v>4210</v>
+      </c>
+      <c r="E1440">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:8">
+      <c r="A1441">
+        <v>94301</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>4211</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>4212</v>
+      </c>
+      <c r="D1441" s="1" t="s">
+        <v>4213</v>
+      </c>
+      <c r="E1441">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:8">
+      <c r="A1442">
+        <v>94302</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>4214</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>4215</v>
+      </c>
+      <c r="D1442" s="1" t="s">
+        <v>4216</v>
+      </c>
+      <c r="E1442">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:8">
+      <c r="A1443">
+        <v>94303</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>4217</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>4218</v>
+      </c>
+      <c r="D1443" s="1" t="s">
+        <v>4219</v>
+      </c>
+      <c r="E1443">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:8">
+      <c r="A1444">
+        <v>94304</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>4220</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>4221</v>
+      </c>
+      <c r="D1444" s="1" t="s">
+        <v>4222</v>
+      </c>
+      <c r="E1444">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:8">
+      <c r="A1445">
+        <v>94305</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>4223</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D1445" s="1" t="s">
+        <v>3848</v>
+      </c>
+      <c r="E1445">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:8">
+      <c r="A1446">
+        <v>94306</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>4225</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>4226</v>
+      </c>
+      <c r="D1446" s="1" t="s">
+        <v>4227</v>
+      </c>
+      <c r="E1446">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:8">
+      <c r="A1447">
+        <v>94307</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>4228</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>4229</v>
+      </c>
+      <c r="D1447" s="1" t="s">
+        <v>4230</v>
+      </c>
+      <c r="E1447">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:8">
+      <c r="A1448">
+        <v>94308</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>4231</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>4232</v>
+      </c>
+      <c r="D1448" s="1" t="s">
+        <v>3997</v>
+      </c>
+      <c r="E1448">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:8">
+      <c r="A1449">
+        <v>94309</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>4233</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>4234</v>
+      </c>
+      <c r="D1449" s="1" t="s">
+        <v>4235</v>
+      </c>
+      <c r="E1449">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:8">
+      <c r="A1450">
+        <v>94310</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>4236</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>4237</v>
+      </c>
+      <c r="D1450" s="1" t="s">
+        <v>4070</v>
+      </c>
+      <c r="E1450">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:8">
+      <c r="A1451">
+        <v>94311</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>4238</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>4239</v>
+      </c>
+      <c r="D1451" s="1" t="s">
+        <v>4240</v>
+      </c>
+      <c r="E1451">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:8">
+      <c r="A1452">
+        <v>94312</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>4241</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>4242</v>
+      </c>
+      <c r="D1452" s="1" t="s">
+        <v>4243</v>
+      </c>
+      <c r="E1452">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:8">
+      <c r="A1453">
+        <v>94313</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>4244</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>4245</v>
+      </c>
+      <c r="D1453" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="E1453">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:8">
+      <c r="A1454">
+        <v>94314</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>4246</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>4247</v>
+      </c>
+      <c r="D1454" s="1" t="s">
+        <v>4248</v>
+      </c>
+      <c r="E1454">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:8">
+      <c r="A1455">
+        <v>94315</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>4249</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>4250</v>
+      </c>
+      <c r="D1455" s="1" t="s">
+        <v>4251</v>
+      </c>
+      <c r="E1455">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:8">
+      <c r="A1456">
+        <v>94316</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>4252</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>4253</v>
+      </c>
+      <c r="D1456" s="1" t="s">
+        <v>4254</v>
+      </c>
+      <c r="E1456">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:8">
+      <c r="A1457">
+        <v>94317</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>4255</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>4256</v>
+      </c>
+      <c r="D1457" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="E1457">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:8">
+      <c r="A1458">
+        <v>94318</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4257</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D1458" s="1" t="s">
+        <v>4259</v>
+      </c>
+      <c r="E1458">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:8">
+      <c r="A1459">
+        <v>94319</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4260</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>4261</v>
+      </c>
+      <c r="D1459" s="1" t="s">
+        <v>4262</v>
+      </c>
+      <c r="E1459">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:8">
+      <c r="A1460">
+        <v>94320</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4263</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>4264</v>
+      </c>
+      <c r="D1460" s="1" t="s">
+        <v>4265</v>
+      </c>
+      <c r="E1460">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:8">
+      <c r="A1461">
+        <v>94321</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>4266</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>4267</v>
+      </c>
+      <c r="D1461" s="1" t="s">
+        <v>4268</v>
+      </c>
+      <c r="E1461">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:8">
+      <c r="A1462">
+        <v>94322</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4269</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>4270</v>
+      </c>
+      <c r="D1462" s="1" t="s">
+        <v>4271</v>
+      </c>
+      <c r="E1462">
+        <v>1984</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:8">
+      <c r="A1463">
+        <v>94323</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4272</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>4273</v>
+      </c>
+      <c r="D1463" s="1" t="s">
+        <v>4274</v>
+      </c>
+      <c r="E1463">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:8">
+      <c r="A1464">
+        <v>94324</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>4275</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>4276</v>
+      </c>
+      <c r="D1464" s="1" t="s">
+        <v>4277</v>
+      </c>
+      <c r="E1464">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:8">
+      <c r="A1465">
+        <v>94325</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4278</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>4279</v>
+      </c>
+      <c r="D1465" s="1" t="s">
+        <v>4280</v>
+      </c>
+      <c r="E1465">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:8">
+      <c r="A1466">
+        <v>94326</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4281</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>4282</v>
+      </c>
+      <c r="D1466" s="1" t="s">
+        <v>4283</v>
+      </c>
+      <c r="E1466">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:8">
+      <c r="A1467">
+        <v>94327</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4284</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>4285</v>
+      </c>
+      <c r="D1467" s="1" t="s">
+        <v>4286</v>
+      </c>
+      <c r="E1467">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:8">
+      <c r="A1468">
+        <v>94328</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4287</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>4288</v>
+      </c>
+      <c r="D1468" s="1" t="s">
+        <v>4289</v>
+      </c>
+      <c r="E1468">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:8">
+      <c r="A1469">
+        <v>94329</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>4290</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>4291</v>
+      </c>
+      <c r="D1469" s="1" t="s">
+        <v>4292</v>
+      </c>
+      <c r="E1469">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:8">
+      <c r="A1470">
+        <v>94330</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4293</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>4294</v>
+      </c>
+      <c r="D1470" s="1" t="s">
+        <v>4295</v>
+      </c>
+      <c r="E1470">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:8">
+      <c r="A1471">
+        <v>94331</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>4296</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>4297</v>
+      </c>
+      <c r="D1471" s="1" t="s">
+        <v>4105</v>
+      </c>
+      <c r="E1471">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:8">
+      <c r="A1472">
+        <v>94332</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4298</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>4299</v>
+      </c>
+      <c r="D1472" s="1" t="s">
+        <v>4300</v>
+      </c>
+      <c r="E1472">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:8">
+      <c r="A1473">
+        <v>94333</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4301</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>4302</v>
+      </c>
+      <c r="D1473" s="1" t="s">
+        <v>4303</v>
+      </c>
+      <c r="E1473">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:8">
+      <c r="A1474">
+        <v>94334</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4304</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>4305</v>
+      </c>
+      <c r="D1474" s="1" t="s">
+        <v>4306</v>
+      </c>
+      <c r="E1474">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:8">
+      <c r="A1475">
+        <v>94335</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4307</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>4308</v>
+      </c>
+      <c r="D1475" s="1" t="s">
+        <v>4309</v>
+      </c>
+      <c r="E1475">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:8">
+      <c r="A1476">
+        <v>94336</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4310</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>4311</v>
+      </c>
+      <c r="D1476" s="1" t="s">
+        <v>4312</v>
+      </c>
+      <c r="E1476">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:8">
+      <c r="A1477">
+        <v>94337</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4313</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>4314</v>
+      </c>
+      <c r="D1477" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E1477">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:8">
+      <c r="A1478">
+        <v>94338</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4315</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>4316</v>
+      </c>
+      <c r="D1478" s="1" t="s">
+        <v>4317</v>
+      </c>
+      <c r="E1478">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:8">
+      <c r="A1479">
+        <v>94339</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4318</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>4319</v>
+      </c>
+      <c r="D1479" s="1" t="s">
+        <v>4320</v>
+      </c>
+      <c r="E1479">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:8">
+      <c r="A1480">
+        <v>94340</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>4321</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>4322</v>
+      </c>
+      <c r="D1480" s="1" t="s">
+        <v>4323</v>
+      </c>
+      <c r="E1480">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:8">
+      <c r="A1481">
+        <v>94341</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4324</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>4325</v>
+      </c>
+      <c r="D1481" s="1" t="s">
+        <v>4326</v>
+      </c>
+      <c r="E1481">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:8">
+      <c r="A1482">
+        <v>94342</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4327</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>4328</v>
+      </c>
+      <c r="D1482" s="1" t="s">
+        <v>4329</v>
+      </c>
+      <c r="E1482">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:8">
+      <c r="A1483">
+        <v>94343</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>4330</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>4331</v>
+      </c>
+      <c r="D1483" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E1483">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:8">
+      <c r="A1484">
+        <v>94344</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4332</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>4333</v>
+      </c>
+      <c r="D1484" s="1" t="s">
+        <v>4334</v>
+      </c>
+      <c r="E1484">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:8">
+      <c r="A1485">
+        <v>94345</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4335</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>4336</v>
+      </c>
+      <c r="D1485" s="1" t="s">
+        <v>4337</v>
+      </c>
+      <c r="E1485">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:8">
+      <c r="A1486">
+        <v>94346</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4338</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>4339</v>
+      </c>
+      <c r="D1486" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E1486">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:8">
+      <c r="A1487">
+        <v>94347</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4340</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>4341</v>
+      </c>
+      <c r="D1487" s="1" t="s">
+        <v>4342</v>
+      </c>
+      <c r="E1487">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:8">
+      <c r="A1488">
+        <v>94348</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>4343</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>4344</v>
+      </c>
+      <c r="D1488" s="1" t="s">
+        <v>4345</v>
+      </c>
+      <c r="E1488">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:8">
+      <c r="A1489">
+        <v>94349</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4346</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>4347</v>
+      </c>
+      <c r="D1489" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="E1489">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:8">
+      <c r="A1490">
+        <v>94350</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4348</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>4349</v>
+      </c>
+      <c r="D1490" s="1" t="s">
+        <v>4350</v>
+      </c>
+      <c r="E1490">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:8">
+      <c r="A1491">
+        <v>94351</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4351</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>4352</v>
+      </c>
+      <c r="D1491" s="1" t="s">
+        <v>4353</v>
+      </c>
+      <c r="E1491">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:8">
+      <c r="A1492">
+        <v>94352</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4354</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>4355</v>
+      </c>
+      <c r="D1492" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E1492">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:8">
+      <c r="A1493">
+        <v>94353</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>4356</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>4357</v>
+      </c>
+      <c r="D1493" s="1" t="s">
+        <v>4358</v>
+      </c>
+      <c r="E1493">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:8">
+      <c r="A1494">
+        <v>94354</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4359</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>4360</v>
+      </c>
+      <c r="D1494" s="1" t="s">
+        <v>4361</v>
+      </c>
+      <c r="E1494">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:8">
+      <c r="A1495">
+        <v>94355</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>4362</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>4363</v>
+      </c>
+      <c r="D1495" s="1" t="s">
+        <v>4364</v>
+      </c>
+      <c r="E1495">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:8">
+      <c r="A1496">
+        <v>94356</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4365</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>4366</v>
+      </c>
+      <c r="D1496" s="1" t="s">
+        <v>4367</v>
+      </c>
+      <c r="E1496">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:8">
+      <c r="A1497">
+        <v>94357</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>4368</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>4369</v>
+      </c>
+      <c r="D1497" s="1" t="s">
+        <v>4370</v>
+      </c>
+      <c r="E1497">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:8">
+      <c r="A1498">
+        <v>94358</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4371</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>4372</v>
+      </c>
+      <c r="D1498" s="1" t="s">
+        <v>4373</v>
+      </c>
+      <c r="E1498">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:8">
+      <c r="A1499">
+        <v>94359</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4374</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>4375</v>
+      </c>
+      <c r="D1499" s="1" t="s">
+        <v>4376</v>
+      </c>
+      <c r="E1499">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:8">
+      <c r="A1500">
+        <v>94360</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4377</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>4378</v>
+      </c>
+      <c r="D1500" s="1" t="s">
+        <v>4379</v>
+      </c>
+      <c r="E1500">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:8">
+      <c r="A1501">
+        <v>94361</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4380</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>4381</v>
+      </c>
+      <c r="D1501" s="1" t="s">
+        <v>4382</v>
+      </c>
+      <c r="E1501">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:8">
+      <c r="A1502">
+        <v>94362</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4383</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>4384</v>
+      </c>
+      <c r="D1502" s="1" t="s">
+        <v>4385</v>
+      </c>
+      <c r="E1502">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:8">
+      <c r="A1503">
+        <v>94363</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4386</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>4387</v>
+      </c>
+      <c r="D1503" s="1" t="s">
+        <v>4388</v>
+      </c>
+      <c r="E1503">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:8">
+      <c r="A1504">
+        <v>94364</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4389</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>4390</v>
+      </c>
+      <c r="D1504" s="1" t="s">
+        <v>4391</v>
+      </c>
+      <c r="E1504">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:8">
+      <c r="A1505">
+        <v>94365</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4392</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>4393</v>
+      </c>
+      <c r="D1505" s="1" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1505">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:8">
+      <c r="A1506">
+        <v>94366</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4395</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>4396</v>
+      </c>
+      <c r="D1506" s="1" t="s">
+        <v>4397</v>
+      </c>
+      <c r="E1506">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:8">
+      <c r="A1507">
+        <v>94367</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4398</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>4399</v>
+      </c>
+      <c r="D1507" s="1" t="s">
+        <v>4400</v>
+      </c>
+      <c r="E1507">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:8">
+      <c r="A1508">
+        <v>94368</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4401</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>4402</v>
+      </c>
+      <c r="D1508" s="1" t="s">
+        <v>4403</v>
+      </c>
+      <c r="E1508">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:8">
+      <c r="A1509">
+        <v>94369</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4404</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>4405</v>
+      </c>
+      <c r="D1509" s="1" t="s">
+        <v>4406</v>
+      </c>
+      <c r="E1509">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:8">
+      <c r="A1510">
+        <v>94370</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>4407</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>4408</v>
+      </c>
+      <c r="D1510" s="1" t="s">
+        <v>4409</v>
+      </c>
+      <c r="E1510">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:8">
+      <c r="A1511">
+        <v>94371</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4410</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>4411</v>
+      </c>
+      <c r="D1511" s="1" t="s">
+        <v>4412</v>
+      </c>
+      <c r="E1511">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:8">
+      <c r="A1512">
+        <v>94372</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4413</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>4414</v>
+      </c>
+      <c r="D1512" s="1" t="s">
+        <v>4415</v>
+      </c>
+      <c r="E1512">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:8">
+      <c r="A1513">
+        <v>94373</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4416</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>4417</v>
+      </c>
+      <c r="D1513" s="1" t="s">
+        <v>4418</v>
+      </c>
+      <c r="E1513">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:8">
+      <c r="A1514">
+        <v>94374</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4419</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>4420</v>
+      </c>
+      <c r="D1514" s="1" t="s">
+        <v>4421</v>
+      </c>
+      <c r="E1514">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:8">
+      <c r="A1515">
+        <v>94375</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4422</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>4423</v>
+      </c>
+      <c r="D1515" s="1" t="s">
+        <v>4424</v>
+      </c>
+      <c r="E1515">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:8">
+      <c r="A1516">
+        <v>94376</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4425</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>4426</v>
+      </c>
+      <c r="D1516" s="1" t="s">
+        <v>3789</v>
+      </c>
+      <c r="E1516">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:8">
+      <c r="A1517">
+        <v>94377</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>4427</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>4428</v>
+      </c>
+      <c r="D1517" s="1" t="s">
+        <v>4429</v>
+      </c>
+      <c r="E1517">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:8">
+      <c r="A1518">
+        <v>94378</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4430</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>4431</v>
+      </c>
+      <c r="D1518" s="1" t="s">
+        <v>4432</v>
+      </c>
+      <c r="E1518">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:8">
+      <c r="A1519">
+        <v>94379</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4433</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>4434</v>
+      </c>
+      <c r="D1519" s="1" t="s">
+        <v>4435</v>
+      </c>
+      <c r="E1519">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:8">
+      <c r="A1520">
+        <v>94380</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4436</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>4437</v>
+      </c>
+      <c r="D1520" s="1" t="s">
+        <v>4438</v>
+      </c>
+      <c r="E1520">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:8">
+      <c r="A1521">
+        <v>94381</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4439</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>4440</v>
+      </c>
+      <c r="D1521" s="1" t="s">
+        <v>4441</v>
+      </c>
+      <c r="E1521">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:8">
+      <c r="A1522">
+        <v>94382</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4442</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>4443</v>
+      </c>
+      <c r="D1522" s="1" t="s">
+        <v>4444</v>
+      </c>
+      <c r="E1522">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:8">
+      <c r="A1523">
+        <v>94383</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>4445</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>4446</v>
+      </c>
+      <c r="D1523" s="1" t="s">
+        <v>4447</v>
+      </c>
+      <c r="E1523">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:8">
+      <c r="A1524">
+        <v>94384</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4448</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>4449</v>
+      </c>
+      <c r="D1524" s="1" t="s">
+        <v>4450</v>
+      </c>
+      <c r="E1524">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:8">
+      <c r="A1525">
+        <v>94385</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4451</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>4452</v>
+      </c>
+      <c r="D1525" s="1" t="s">
+        <v>4453</v>
+      </c>
+      <c r="E1525">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:8">
+      <c r="A1526">
+        <v>94386</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4454</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>4455</v>
+      </c>
+      <c r="D1526" s="1" t="s">
+        <v>4456</v>
+      </c>
+      <c r="E1526">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:8">
+      <c r="A1527">
+        <v>94387</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4457</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>4458</v>
+      </c>
+      <c r="D1527" s="1" t="s">
+        <v>4459</v>
+      </c>
+      <c r="E1527">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:8">
+      <c r="A1528">
+        <v>94388</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>4460</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>4461</v>
+      </c>
+      <c r="D1528" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E1528">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:8">
+      <c r="A1529">
+        <v>94389</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>4462</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>4463</v>
+      </c>
+      <c r="D1529" s="1" t="s">
+        <v>4464</v>
+      </c>
+      <c r="E1529">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:8">
+      <c r="A1530">
+        <v>94390</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>4465</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>4466</v>
+      </c>
+      <c r="D1530" s="1" t="s">
+        <v>4467</v>
+      </c>
+      <c r="E1530">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:8">
+      <c r="A1531">
+        <v>94391</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>4468</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>4469</v>
+      </c>
+      <c r="D1531" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E1531">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:8">
+      <c r="A1532">
+        <v>94392</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>4470</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>4471</v>
+      </c>
+      <c r="D1532" s="1" t="s">
+        <v>4472</v>
+      </c>
+      <c r="E1532">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:8">
+      <c r="A1533">
+        <v>94393</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>4473</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>4474</v>
+      </c>
+      <c r="D1533" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E1533">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:8">
+      <c r="A1534">
+        <v>94394</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>4475</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>4476</v>
+      </c>
+      <c r="D1534" s="1" t="s">
+        <v>4477</v>
+      </c>
+      <c r="E1534">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:8">
+      <c r="A1535">
+        <v>94395</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>4478</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>4479</v>
+      </c>
+      <c r="D1535" s="1" t="s">
+        <v>4480</v>
+      </c>
+      <c r="E1535">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:8">
+      <c r="A1536">
+        <v>94396</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>4481</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>4482</v>
+      </c>
+      <c r="D1536" s="1" t="s">
+        <v>4483</v>
+      </c>
+      <c r="E1536">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:8">
+      <c r="A1537">
+        <v>94397</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>4484</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>4485</v>
+      </c>
+      <c r="D1537" s="1" t="s">
+        <v>4486</v>
+      </c>
+      <c r="E1537">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:8">
+      <c r="A1538">
+        <v>94398</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>4487</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>4488</v>
+      </c>
+      <c r="D1538" s="1" t="s">
+        <v>4489</v>
+      </c>
+      <c r="E1538">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:8">
+      <c r="A1539">
+        <v>94399</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>4490</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>4491</v>
+      </c>
+      <c r="D1539" s="1" t="s">
+        <v>4105</v>
+      </c>
+      <c r="E1539">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:8">
+      <c r="A1540">
+        <v>94400</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>4492</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>4493</v>
+      </c>
+      <c r="D1540" s="1" t="s">
+        <v>4494</v>
+      </c>
+      <c r="E1540">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:8">
+      <c r="A1541">
+        <v>94401</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>4495</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>4496</v>
+      </c>
+      <c r="D1541" s="1" t="s">
+        <v>4497</v>
+      </c>
+      <c r="E1541">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:8">
+      <c r="A1542">
+        <v>94402</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>4498</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>4499</v>
+      </c>
+      <c r="D1542" s="1" t="s">
+        <v>4500</v>
+      </c>
+      <c r="E1542">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:8">
+      <c r="A1543">
+        <v>94403</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>4501</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>4502</v>
+      </c>
+      <c r="D1543" s="1" t="s">
+        <v>4503</v>
+      </c>
+      <c r="E1543">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:8">
+      <c r="A1544">
+        <v>94404</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>4504</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>4505</v>
+      </c>
+      <c r="D1544" s="1" t="s">
+        <v>4506</v>
+      </c>
+      <c r="E1544">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:8">
+      <c r="A1545">
+        <v>94405</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>4507</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>4508</v>
+      </c>
+      <c r="D1545" s="1" t="s">
+        <v>4509</v>
+      </c>
+      <c r="E1545">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:8">
+      <c r="A1546">
+        <v>94406</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>4510</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>4511</v>
+      </c>
+      <c r="D1546" s="1" t="s">
+        <v>4512</v>
+      </c>
+      <c r="E1546">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:8">
+      <c r="A1547">
+        <v>94407</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>4513</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>4514</v>
+      </c>
+      <c r="D1547" s="1" t="s">
+        <v>4515</v>
+      </c>
+      <c r="E1547">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:8">
+      <c r="A1548">
+        <v>94408</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>4516</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>4517</v>
+      </c>
+      <c r="D1548" s="1" t="s">
+        <v>4518</v>
+      </c>
+      <c r="E1548">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:8">
+      <c r="A1549">
+        <v>94409</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>4519</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>4520</v>
+      </c>
+      <c r="D1549" s="1" t="s">
+        <v>4521</v>
+      </c>
+      <c r="E1549">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:8">
+      <c r="A1550">
+        <v>94410</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>4522</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>4523</v>
+      </c>
+      <c r="D1550" s="1" t="s">
+        <v>4524</v>
+      </c>
+      <c r="E1550">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:8">
+      <c r="A1551">
+        <v>94411</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>4525</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>4526</v>
+      </c>
+      <c r="D1551" s="1" t="s">
+        <v>4527</v>
+      </c>
+      <c r="E1551">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:8">
+      <c r="A1552">
+        <v>94412</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>4528</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>4529</v>
+      </c>
+      <c r="D1552" s="1" t="s">
+        <v>4530</v>
+      </c>
+      <c r="E1552">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:8">
+      <c r="A1553">
+        <v>94413</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>4531</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>4532</v>
+      </c>
+      <c r="D1553" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="E1553">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:8">
+      <c r="A1554">
+        <v>94414</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>4533</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>4534</v>
+      </c>
+      <c r="D1554" s="1" t="s">
+        <v>4535</v>
+      </c>
+      <c r="E1554">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:8">
+      <c r="A1555">
+        <v>94415</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>4536</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>4537</v>
+      </c>
+      <c r="D1555" s="1" t="s">
+        <v>4538</v>
+      </c>
+      <c r="E1555">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:8">
+      <c r="A1556">
+        <v>94416</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>4539</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>4540</v>
+      </c>
+      <c r="D1556" s="1" t="s">
+        <v>4070</v>
+      </c>
+      <c r="E1556">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:8">
+      <c r="A1557">
+        <v>94417</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>4541</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>4542</v>
+      </c>
+      <c r="D1557" s="1" t="s">
+        <v>4543</v>
+      </c>
+      <c r="E1557">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:8">
+      <c r="A1558">
+        <v>94418</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>4544</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>4545</v>
+      </c>
+      <c r="D1558" s="1" t="s">
+        <v>4546</v>
+      </c>
+      <c r="E1558">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:8">
+      <c r="A1559">
+        <v>94419</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>4547</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>4548</v>
+      </c>
+      <c r="D1559" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E1559">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:8">
+      <c r="A1560">
+        <v>94420</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>4549</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>4550</v>
+      </c>
+      <c r="D1560" s="1" t="s">
+        <v>4551</v>
+      </c>
+      <c r="E1560">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:8">
+      <c r="A1561">
+        <v>94421</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>4552</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>4553</v>
+      </c>
+      <c r="D1561" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E1561">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:8">
+      <c r="A1562">
+        <v>94422</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>4554</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>4555</v>
+      </c>
+      <c r="D1562" s="1" t="s">
+        <v>4556</v>
+      </c>
+      <c r="E1562">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:8">
+      <c r="A1563">
+        <v>94423</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>4557</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>4558</v>
+      </c>
+      <c r="D1563" s="1" t="s">
+        <v>4559</v>
+      </c>
+      <c r="E1563">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:8">
+      <c r="A1564">
+        <v>94424</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>4560</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>4561</v>
+      </c>
+      <c r="D1564" s="1" t="s">
+        <v>4562</v>
+      </c>
+      <c r="E1564">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:8">
+      <c r="A1565">
+        <v>94425</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>4563</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>4564</v>
+      </c>
+      <c r="D1565" s="1" t="s">
+        <v>4565</v>
+      </c>
+      <c r="E1565">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:8">
+      <c r="A1566">
+        <v>94426</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>4566</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>4567</v>
+      </c>
+      <c r="D1566" s="1" t="s">
+        <v>4568</v>
+      </c>
+      <c r="E1566">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:8">
+      <c r="A1567">
+        <v>102952</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>4569</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>4570</v>
+      </c>
+      <c r="D1567" s="1" t="s">
+        <v>4571</v>
+      </c>
+      <c r="E1567">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:8">
+      <c r="A1568">
+        <v>102953</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>4572</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>4573</v>
+      </c>
+      <c r="D1568" s="1" t="s">
+        <v>4574</v>
+      </c>
+      <c r="E1568">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:8">
+      <c r="A1569">
+        <v>102954</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>4575</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>4576</v>
+      </c>
+      <c r="D1569" s="1" t="s">
+        <v>4577</v>
+      </c>
+      <c r="E1569">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:8">
+      <c r="A1570">
+        <v>102955</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>4578</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>4579</v>
+      </c>
+      <c r="D1570" s="1" t="s">
+        <v>4580</v>
+      </c>
+      <c r="E1570">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:8">
+      <c r="A1571">
+        <v>102956</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>4581</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>4582</v>
+      </c>
+      <c r="D1571" s="1" t="s">
+        <v>4583</v>
+      </c>
+      <c r="E1571">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:8">
+      <c r="A1572">
+        <v>102957</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>4584</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>4585</v>
+      </c>
+      <c r="D1572" s="1" t="s">
+        <v>4586</v>
+      </c>
+      <c r="E1572">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:8">
+      <c r="A1573">
+        <v>102958</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>4587</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>4588</v>
+      </c>
+      <c r="D1573" s="1" t="s">
+        <v>4589</v>
+      </c>
+      <c r="E1573">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:8">
+      <c r="A1574">
+        <v>102959</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>4590</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>4591</v>
+      </c>
+      <c r="D1574" s="1" t="s">
+        <v>4592</v>
+      </c>
+      <c r="E1574">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:8">
+      <c r="A1575">
+        <v>102960</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>4593</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>4594</v>
+      </c>
+      <c r="D1575" s="1" t="s">
+        <v>4595</v>
+      </c>
+      <c r="E1575">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:8">
+      <c r="A1576">
+        <v>102961</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>4596</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>4597</v>
+      </c>
+      <c r="D1576" s="1" t="s">
+        <v>3638</v>
+      </c>
+      <c r="E1576">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:8">
+      <c r="A1577">
+        <v>102962</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>4598</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>4599</v>
+      </c>
+      <c r="D1577" s="1" t="s">
+        <v>4600</v>
+      </c>
+      <c r="E1577">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:8">
+      <c r="A1578">
+        <v>102963</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>4601</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>4602</v>
+      </c>
+      <c r="D1578" s="1" t="s">
+        <v>4603</v>
+      </c>
+      <c r="E1578">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:8">
+      <c r="A1579">
+        <v>102964</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>4604</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>4605</v>
+      </c>
+      <c r="D1579" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E1579">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:8">
+      <c r="A1580">
+        <v>102965</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>4606</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>4607</v>
+      </c>
+      <c r="D1580" s="1" t="s">
+        <v>4608</v>
+      </c>
+      <c r="E1580">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:8">
+      <c r="A1581">
+        <v>102966</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>4609</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>4610</v>
+      </c>
+      <c r="D1581" s="1" t="s">
+        <v>4611</v>
+      </c>
+      <c r="E1581">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:8">
+      <c r="A1582">
+        <v>102967</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>4612</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>4613</v>
+      </c>
+      <c r="D1582" s="1" t="s">
+        <v>4614</v>
+      </c>
+      <c r="E1582">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:8">
+      <c r="A1583">
+        <v>102968</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>4615</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>4616</v>
+      </c>
+      <c r="D1583" s="1" t="s">
+        <v>4617</v>
+      </c>
+      <c r="E1583">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:8">
+      <c r="A1584">
+        <v>102969</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>4618</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>4619</v>
+      </c>
+      <c r="D1584" s="1" t="s">
+        <v>4620</v>
+      </c>
+      <c r="E1584">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:8">
+      <c r="A1585">
+        <v>102970</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>4621</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>4622</v>
+      </c>
+      <c r="D1585" s="1" t="s">
+        <v>4623</v>
+      </c>
+      <c r="E1585">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:8">
+      <c r="A1586">
+        <v>102971</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>4624</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>4625</v>
+      </c>
+      <c r="D1586" s="1" t="s">
+        <v>4626</v>
+      </c>
+      <c r="E1586">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:8">
+      <c r="A1587">
+        <v>102972</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>4627</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>4628</v>
+      </c>
+      <c r="D1587" s="1" t="s">
+        <v>4629</v>
+      </c>
+      <c r="E1587">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:8">
+      <c r="A1588">
+        <v>102973</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>4630</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>4631</v>
+      </c>
+      <c r="D1588" s="1" t="s">
+        <v>4632</v>
+      </c>
+      <c r="E1588">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:8">
+      <c r="A1589">
+        <v>102974</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>4633</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>4634</v>
+      </c>
+      <c r="D1589" s="1" t="s">
+        <v>4635</v>
+      </c>
+      <c r="E1589">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:8">
+      <c r="A1590">
+        <v>102975</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>4636</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>4637</v>
+      </c>
+      <c r="D1590" s="1" t="s">
+        <v>4638</v>
+      </c>
+      <c r="E1590">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:8">
+      <c r="A1591">
+        <v>102976</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>4639</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>4640</v>
+      </c>
+      <c r="D1591" s="1" t="s">
+        <v>4641</v>
+      </c>
+      <c r="E1591">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:8">
+      <c r="A1592">
+        <v>102977</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>4642</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>4643</v>
+      </c>
+      <c r="D1592" s="1" t="s">
+        <v>4644</v>
+      </c>
+      <c r="E1592">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:8">
+      <c r="A1593">
+        <v>102978</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>4645</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>4646</v>
+      </c>
+      <c r="D1593" s="1" t="s">
+        <v>4647</v>
+      </c>
+      <c r="E1593">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:8">
+      <c r="A1594">
+        <v>102979</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>4648</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>4649</v>
+      </c>
+      <c r="D1594" s="1" t="s">
+        <v>4650</v>
+      </c>
+      <c r="E1594">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:8">
+      <c r="A1595">
+        <v>102980</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>4651</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>4652</v>
+      </c>
+      <c r="D1595" s="1" t="s">
+        <v>4653</v>
+      </c>
+      <c r="E1595">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:8">
+      <c r="A1596">
+        <v>102981</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>4654</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>4655</v>
+      </c>
+      <c r="D1596" s="1" t="s">
+        <v>4656</v>
+      </c>
+      <c r="E1596">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:8">
+      <c r="A1597">
+        <v>102982</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>4657</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>4658</v>
+      </c>
+      <c r="D1597" s="1" t="s">
+        <v>4659</v>
+      </c>
+      <c r="E1597">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:8">
+      <c r="A1598">
+        <v>102983</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>4660</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>4661</v>
+      </c>
+      <c r="D1598" s="1" t="s">
+        <v>3740</v>
+      </c>
+      <c r="E1598">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:8">
+      <c r="A1599">
+        <v>102984</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>4662</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>4663</v>
+      </c>
+      <c r="D1599" s="1" t="s">
+        <v>4664</v>
+      </c>
+      <c r="E1599">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:8">
+      <c r="A1600">
+        <v>102985</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>4665</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>4666</v>
+      </c>
+      <c r="D1600" s="1" t="s">
+        <v>4667</v>
+      </c>
+      <c r="E1600">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:8">
+      <c r="A1601">
+        <v>102986</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>4668</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>4669</v>
+      </c>
+      <c r="D1601" s="1" t="s">
+        <v>4670</v>
+      </c>
+      <c r="E1601">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:8">
+      <c r="A1602">
+        <v>123494</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>4671</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>4672</v>
+      </c>
+      <c r="D1602" s="1" t="s">
+        <v>4673</v>
+      </c>
+      <c r="E1602">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:8">
+      <c r="A1603">
+        <v>123495</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>4674</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>4675</v>
+      </c>
+      <c r="D1603" s="1" t="s">
+        <v>4676</v>
+      </c>
+      <c r="E1603">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:8">
+      <c r="A1604">
+        <v>123496</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>4677</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>4678</v>
+      </c>
+      <c r="D1604" s="1" t="s">
+        <v>3740</v>
+      </c>
+      <c r="E1604">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:8">
+      <c r="A1605">
+        <v>123497</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>4679</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>4680</v>
+      </c>
+      <c r="D1605" s="1" t="s">
+        <v>4681</v>
+      </c>
+      <c r="E1605">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:8">
+      <c r="A1606">
+        <v>123498</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>4682</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>4683</v>
+      </c>
+      <c r="D1606" s="1" t="s">
+        <v>4684</v>
+      </c>
+      <c r="E1606">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:8">
+      <c r="A1607">
+        <v>123499</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>4685</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>4686</v>
+      </c>
+      <c r="D1607" s="1" t="s">
+        <v>4687</v>
+      </c>
+      <c r="E1607">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:8">
+      <c r="A1608">
+        <v>123500</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>4688</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>4689</v>
+      </c>
+      <c r="D1608" s="1" t="s">
+        <v>4690</v>
+      </c>
+      <c r="E1608">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:8">
+      <c r="A1609">
+        <v>123501</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>4691</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>4692</v>
+      </c>
+      <c r="D1609" s="1" t="s">
+        <v>4693</v>
+      </c>
+      <c r="E1609">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:8">
+      <c r="A1610">
+        <v>123502</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>4694</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>4695</v>
+      </c>
+      <c r="D1610" s="1" t="s">
+        <v>4696</v>
+      </c>
+      <c r="E1610">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:8">
+      <c r="A1611">
+        <v>123503</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>4697</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>4698</v>
+      </c>
+      <c r="D1611" s="1" t="s">
+        <v>4699</v>
+      </c>
+      <c r="E1611">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:8">
+      <c r="A1612">
+        <v>123504</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>4700</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>4701</v>
+      </c>
+      <c r="D1612" s="1" t="s">
+        <v>4702</v>
+      </c>
+      <c r="E1612">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:8">
+      <c r="A1613">
+        <v>123505</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>4703</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>4704</v>
+      </c>
+      <c r="D1613" s="1" t="s">
+        <v>4705</v>
+      </c>
+      <c r="E1613">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:8">
+      <c r="A1614">
+        <v>123506</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>4706</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>4707</v>
+      </c>
+      <c r="D1614" s="1" t="s">
+        <v>4708</v>
+      </c>
+      <c r="E1614">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:8">
+      <c r="A1615">
+        <v>123507</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>4709</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>4710</v>
+      </c>
+      <c r="D1615" s="1" t="s">
+        <v>4711</v>
+      </c>
+      <c r="E1615">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:8">
+      <c r="A1616">
+        <v>123508</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>4712</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>4713</v>
+      </c>
+      <c r="D1616" s="1" t="s">
+        <v>4714</v>
+      </c>
+      <c r="E1616">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:8">
+      <c r="A1617">
+        <v>123509</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>4715</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>4716</v>
+      </c>
+      <c r="D1617" s="1" t="s">
+        <v>4717</v>
+      </c>
+      <c r="E1617">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:8">
+      <c r="A1618">
+        <v>123510</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>4718</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>4719</v>
+      </c>
+      <c r="D1618" s="1" t="s">
+        <v>4720</v>
+      </c>
+      <c r="E1618">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:8">
+      <c r="A1619">
+        <v>123511</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>4721</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>4722</v>
+      </c>
+      <c r="D1619" s="1" t="s">
+        <v>4723</v>
+      </c>
+      <c r="E1619">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:8">
+      <c r="A1620">
+        <v>123512</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>4724</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>4725</v>
+      </c>
+      <c r="D1620" s="1" t="s">
+        <v>4726</v>
+      </c>
+      <c r="E1620">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:8">
+      <c r="A1621">
+        <v>123513</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>4727</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>4728</v>
+      </c>
+      <c r="D1621" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="E1621">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:8">
+      <c r="A1622">
+        <v>123514</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>4729</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>4730</v>
+      </c>
+      <c r="D1622" s="1" t="s">
+        <v>4731</v>
+      </c>
+      <c r="E1622">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:8">
+      <c r="A1623">
+        <v>123515</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>4732</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>4733</v>
+      </c>
+      <c r="D1623" s="1" t="s">
+        <v>4734</v>
+      </c>
+      <c r="E1623">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:8">
+      <c r="A1624">
+        <v>123516</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>4735</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>4736</v>
+      </c>
+      <c r="D1624" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E1624">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:8">
+      <c r="A1625">
+        <v>123517</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>4737</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>4738</v>
+      </c>
+      <c r="D1625" s="1" t="s">
+        <v>4739</v>
+      </c>
+      <c r="E1625">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:8">
+      <c r="A1626">
+        <v>124336</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>4740</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>4741</v>
+      </c>
+      <c r="D1626" s="1" t="s">
+        <v>4742</v>
+      </c>
+      <c r="E1626">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:8">
+      <c r="A1627">
+        <v>124337</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>4743</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>4744</v>
+      </c>
+      <c r="D1627" s="1" t="s">
+        <v>4745</v>
+      </c>
+      <c r="E1627">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:8">
+      <c r="A1628">
+        <v>124338</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>4746</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>4747</v>
+      </c>
+      <c r="D1628" s="1" t="s">
+        <v>4748</v>
+      </c>
+      <c r="E1628">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:8">
+      <c r="A1629">
+        <v>124339</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>4749</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>4750</v>
+      </c>
+      <c r="D1629" s="1" t="s">
+        <v>4751</v>
+      </c>
+      <c r="E1629">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:8">
+      <c r="A1630">
+        <v>127382</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>4752</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>4753</v>
+      </c>
+      <c r="D1630" s="1" t="s">
+        <v>4754</v>
+      </c>
+      <c r="E1630">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:8">
+      <c r="A1631">
+        <v>127383</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>4755</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>4756</v>
+      </c>
+      <c r="D1631" s="1" t="s">
+        <v>4757</v>
+      </c>
+      <c r="E1631">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:8">
+      <c r="A1632">
+        <v>127384</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>4758</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>4759</v>
+      </c>
+      <c r="D1632" s="1" t="s">
+        <v>4760</v>
+      </c>
+      <c r="E1632">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:8">
+      <c r="A1633">
+        <v>127385</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>4761</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>4762</v>
+      </c>
+      <c r="D1633" s="1" t="s">
+        <v>4763</v>
+      </c>
+      <c r="E1633">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:8">
+      <c r="A1634">
+        <v>127386</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>4764</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>4765</v>
+      </c>
+      <c r="D1634" s="1" t="s">
+        <v>4766</v>
+      </c>
+      <c r="E1634">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:8">
+      <c r="A1635">
+        <v>127387</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>4767</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>4768</v>
+      </c>
+      <c r="D1635" s="1" t="s">
+        <v>4769</v>
+      </c>
+      <c r="E1635">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:8">
+      <c r="A1636">
+        <v>127388</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>4770</v>
+      </c>
+      <c r="C1636" t="s">
+        <v>4771</v>
+      </c>
+      <c r="D1636" s="1" t="s">
+        <v>4772</v>
+      </c>
+      <c r="E1636">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:8">
+      <c r="A1637">
+        <v>127389</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>4773</v>
+      </c>
+      <c r="C1637" t="s">
+        <v>4774</v>
+      </c>
+      <c r="D1637" s="1" t="s">
+        <v>4775</v>
+      </c>
+      <c r="E1637">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:8">
+      <c r="A1638">
+        <v>127390</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>4776</v>
+      </c>
+      <c r="C1638" t="s">
+        <v>4777</v>
+      </c>
+      <c r="D1638" s="1" t="s">
+        <v>4778</v>
+      </c>
+      <c r="E1638">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:8">
+      <c r="A1639">
+        <v>127391</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>4779</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>4780</v>
+      </c>
+      <c r="D1639" s="1" t="s">
+        <v>4781</v>
+      </c>
+      <c r="E1639">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:8">
+      <c r="A1640">
+        <v>127392</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>4782</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>4783</v>
+      </c>
+      <c r="D1640" s="1" t="s">
+        <v>4784</v>
+      </c>
+      <c r="E1640">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:8">
+      <c r="A1641">
+        <v>127393</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>4785</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>4786</v>
+      </c>
+      <c r="D1641" s="1" t="s">
+        <v>4787</v>
+      </c>
+      <c r="E1641">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:8">
+      <c r="A1642">
+        <v>127394</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>4788</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>4789</v>
+      </c>
+      <c r="D1642" s="1" t="s">
+        <v>4790</v>
+      </c>
+      <c r="E1642">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:8">
+      <c r="A1643">
+        <v>127395</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>4791</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>4792</v>
+      </c>
+      <c r="D1643" s="1" t="s">
+        <v>4793</v>
+      </c>
+      <c r="E1643">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:8">
+      <c r="A1644">
+        <v>127396</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>4794</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>4795</v>
+      </c>
+      <c r="D1644" s="1" t="s">
+        <v>4796</v>
+      </c>
+      <c r="E1644">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:8">
+      <c r="A1645">
+        <v>127397</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>4797</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>4798</v>
+      </c>
+      <c r="D1645" s="1" t="s">
+        <v>4799</v>
+      </c>
+      <c r="E1645">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:8">
+      <c r="A1646">
+        <v>127398</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>4800</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>4801</v>
+      </c>
+      <c r="D1646" s="1" t="s">
+        <v>4802</v>
+      </c>
+      <c r="E1646">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:8">
+      <c r="A1647">
+        <v>127399</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>4803</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>4804</v>
+      </c>
+      <c r="D1647" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="E1647">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:8">
+      <c r="A1648">
+        <v>127400</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>4805</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>4806</v>
+      </c>
+      <c r="D1648" s="1" t="s">
+        <v>4807</v>
+      </c>
+      <c r="E1648">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:8">
+      <c r="A1649">
+        <v>127401</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>4808</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>4809</v>
+      </c>
+      <c r="D1649" s="1" t="s">
+        <v>4810</v>
+      </c>
+      <c r="E1649">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:8">
+      <c r="A1650">
+        <v>127402</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>4811</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>4812</v>
+      </c>
+      <c r="D1650" s="1" t="s">
+        <v>3740</v>
+      </c>
+      <c r="E1650">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:8">
+      <c r="A1651">
+        <v>127403</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>4813</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>4814</v>
+      </c>
+      <c r="D1651" s="1" t="s">
+        <v>4815</v>
+      </c>
+      <c r="E1651">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:8">
+      <c r="A1652">
+        <v>127404</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>4816</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>4817</v>
+      </c>
+      <c r="D1652" s="1" t="s">
+        <v>4818</v>
+      </c>
+      <c r="E1652">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:8">
+      <c r="A1653">
+        <v>127405</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>4819</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>4820</v>
+      </c>
+      <c r="D1653" s="1" t="s">
+        <v>4821</v>
+      </c>
+      <c r="E1653">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:8">
+      <c r="A1654">
+        <v>127406</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>4822</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>4823</v>
+      </c>
+      <c r="D1654" s="1" t="s">
+        <v>4824</v>
+      </c>
+      <c r="E1654">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:8">
+      <c r="A1655">
+        <v>127407</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>4825</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>4826</v>
+      </c>
+      <c r="D1655" s="1" t="s">
+        <v>4827</v>
+      </c>
+      <c r="E1655">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:8">
+      <c r="A1656">
+        <v>127408</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>4828</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>4829</v>
+      </c>
+      <c r="D1656" s="1" t="s">
+        <v>4830</v>
+      </c>
+      <c r="E1656">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:8">
+      <c r="A1657">
+        <v>127409</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>4831</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>4832</v>
+      </c>
+      <c r="D1657" s="1" t="s">
+        <v>4833</v>
+      </c>
+      <c r="E1657">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:8">
+      <c r="A1658">
+        <v>127410</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>4834</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>4835</v>
+      </c>
+      <c r="D1658" s="1" t="s">
+        <v>4836</v>
+      </c>
+      <c r="E1658">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:8">
+      <c r="A1659">
+        <v>127411</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>4837</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>4838</v>
+      </c>
+      <c r="D1659" s="1" t="s">
+        <v>4839</v>
+      </c>
+      <c r="E1659">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:8">
+      <c r="A1660">
+        <v>127412</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>4840</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>4841</v>
+      </c>
+      <c r="D1660" s="1" t="s">
+        <v>4842</v>
+      </c>
+      <c r="E1660">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:8">
+      <c r="A1661">
+        <v>127413</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>4843</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>4844</v>
+      </c>
+      <c r="D1661" s="1" t="s">
+        <v>4845</v>
+      </c>
+      <c r="E1661">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:8">
+      <c r="A1662">
+        <v>127414</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>4846</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>4847</v>
+      </c>
+      <c r="D1662" s="1" t="s">
+        <v>4848</v>
+      </c>
+      <c r="E1662">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:8">
+      <c r="A1663">
+        <v>127415</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>4849</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>4850</v>
+      </c>
+      <c r="D1663" s="1" t="s">
+        <v>4851</v>
+      </c>
+      <c r="E1663">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:8">
+      <c r="A1664">
+        <v>127416</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>4852</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>4853</v>
+      </c>
+      <c r="D1664" s="1" t="s">
+        <v>4854</v>
+      </c>
+      <c r="E1664">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:8">
+      <c r="A1665">
+        <v>127417</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>4855</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>4856</v>
+      </c>
+      <c r="D1665" s="1" t="s">
+        <v>4857</v>
+      </c>
+      <c r="E1665">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:8">
+      <c r="A1666">
+        <v>127418</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>4858</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>4859</v>
+      </c>
+      <c r="D1666" s="1" t="s">
+        <v>4860</v>
+      </c>
+      <c r="E1666">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:8">
+      <c r="A1667">
+        <v>127419</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>4861</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>4862</v>
+      </c>
+      <c r="D1667" s="1" t="s">
+        <v>4863</v>
+      </c>
+      <c r="E1667">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:8">
+      <c r="A1668">
+        <v>127420</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>4864</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>4865</v>
+      </c>
+      <c r="D1668" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E1668">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:8">
+      <c r="A1669">
+        <v>127421</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>4866</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>4867</v>
+      </c>
+      <c r="D1669" s="1" t="s">
+        <v>4868</v>
+      </c>
+      <c r="E1669">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:8">
+      <c r="A1670">
+        <v>127422</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>4869</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>4870</v>
+      </c>
+      <c r="D1670" s="1" t="s">
+        <v>4871</v>
+      </c>
+      <c r="E1670">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:8">
+      <c r="A1671">
+        <v>127423</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>4872</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>4873</v>
+      </c>
+      <c r="D1671" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E1671">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:8">
+      <c r="A1672">
+        <v>127424</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>4874</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>4875</v>
+      </c>
+      <c r="D1672" s="1" t="s">
+        <v>4876</v>
+      </c>
+      <c r="E1672">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:8">
+      <c r="A1673">
+        <v>127425</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>4877</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>4878</v>
+      </c>
+      <c r="D1673" s="1" t="s">
+        <v>4879</v>
+      </c>
+      <c r="E1673">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:8">
+      <c r="A1674">
+        <v>127426</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>4880</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>4881</v>
+      </c>
+      <c r="D1674" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="E1674">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:8">
+      <c r="A1675">
+        <v>127427</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>4882</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>4883</v>
+      </c>
+      <c r="D1675" s="1" t="s">
+        <v>4884</v>
+      </c>
+      <c r="E1675">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:8">
+      <c r="A1676">
+        <v>127428</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>4885</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>4886</v>
+      </c>
+      <c r="D1676" s="1" t="s">
+        <v>4887</v>
+      </c>
+      <c r="E1676">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:8">
+      <c r="A1677">
+        <v>127429</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>4888</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>4889</v>
+      </c>
+      <c r="D1677" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E1677">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:8">
+      <c r="A1678">
+        <v>127430</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>4890</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>4891</v>
+      </c>
+      <c r="D1678" s="1" t="s">
+        <v>4892</v>
+      </c>
+      <c r="E1678">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:8">
+      <c r="A1679">
+        <v>127431</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>4893</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>4894</v>
+      </c>
+      <c r="D1679" s="1" t="s">
+        <v>4895</v>
+      </c>
+      <c r="E1679">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:8">
+      <c r="A1680">
+        <v>127432</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>4896</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>4897</v>
+      </c>
+      <c r="D1680" s="1" t="s">
+        <v>4898</v>
+      </c>
+      <c r="E1680">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:8">
+      <c r="A1681">
+        <v>127433</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>4899</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>4900</v>
+      </c>
+      <c r="D1681" s="1" t="s">
+        <v>4901</v>
+      </c>
+      <c r="E1681">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:8">
+      <c r="A1682">
+        <v>127434</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>4902</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>4903</v>
+      </c>
+      <c r="D1682" s="1" t="s">
+        <v>3655</v>
+      </c>
+      <c r="E1682">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:8">
+      <c r="A1683">
+        <v>127435</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>4904</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>4905</v>
+      </c>
+      <c r="D1683" s="1" t="s">
+        <v>4906</v>
+      </c>
+      <c r="E1683">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:8">
+      <c r="A1684">
+        <v>127436</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>4907</v>
+      </c>
+      <c r="C1684" t="s">
+        <v>4908</v>
+      </c>
+      <c r="D1684" s="1" t="s">
+        <v>4909</v>
+      </c>
+      <c r="E1684">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:8">
+      <c r="A1685">
+        <v>127437</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>4910</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>4911</v>
+      </c>
+      <c r="D1685" s="1" t="s">
+        <v>4912</v>
+      </c>
+      <c r="E1685">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:8">
+      <c r="A1686">
+        <v>127438</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>4913</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>4914</v>
+      </c>
+      <c r="D1686" s="1" t="s">
+        <v>4915</v>
+      </c>
+      <c r="E1686">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:8">
+      <c r="A1687">
+        <v>127439</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>4916</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>4917</v>
+      </c>
+      <c r="D1687" s="1" t="s">
+        <v>4918</v>
+      </c>
+      <c r="E1687">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:8">
+      <c r="A1688">
+        <v>127440</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>4919</v>
+      </c>
+      <c r="C1688" t="s">
+        <v>4920</v>
+      </c>
+      <c r="D1688" s="1" t="s">
+        <v>4614</v>
+      </c>
+      <c r="E1688">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:8">
+      <c r="A1689">
+        <v>127441</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>4921</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>4922</v>
+      </c>
+      <c r="D1689" s="1" t="s">
+        <v>4923</v>
+      </c>
+      <c r="E1689">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:8">
+      <c r="A1690">
+        <v>127442</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>4924</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>4925</v>
+      </c>
+      <c r="D1690" s="1" t="s">
+        <v>4926</v>
+      </c>
+      <c r="E1690">
+        <v>1211</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">