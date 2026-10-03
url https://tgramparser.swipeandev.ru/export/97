--- v2 (2026-08-03)
+++ v3 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1897">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2990">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -5703,50 +5703,3329 @@
     <t>12.02.26 09:03</t>
   </si>
   <si>
     <t>t.me/moyarossia/38697</t>
   </si>
   <si>
     <t>— Впечатляющее фото зубров, от которых через экран веет уверенностью и силой Фото: @mikhailezdakov Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
   </si>
   <si>
     <t>12.02.26 08:00</t>
   </si>
   <si>
     <t>t.me/moyarossia/38696</t>
   </si>
   <si>
     <t>Как добиться реальных результатов в карьере? Помогут действия и полезные знакомства! Ты когда-нибудь задумывался, почему одни твои сверстники уже имеют своё дело и связи в масштабах всей страны, а другие всё ещё ищут себя? Секрет часто не в таланте, а в том, чтобы оказаться в нужном месте и в нужное время. 🌍 Росмолодёжь.Форумы — это масштабные события от Калининграда до Камчатки. Что тебя ждёт на форумах: • Образовательные программы от топовых спикеров • Общение с активной молодёжью разных регионов России • Возможность создать свой проект и получить грант • Погружение в актуальные темы: от политики и предпринимательства до спорта и экологии 🖇 Как не упустить эту возможность? Зарегистрироваться на форумы Росмолодёжи можно уже сейчас. Всю актуальную информацию ищи здесь 💻 Канал Росмолодёжь.Форумы #росмолодежь_форумы #реклама О рекламодателе</t>
   </si>
   <si>
     <t>12.02.26 05:03</t>
   </si>
   <si>
     <t>t.me/moyarossia/38695</t>
   </si>
   <si>
     <t>— Вы знали, что Республика Ингушетия остаётся самым маленьким регионом нашей страны? Конечно, если не брать в счёт города федерального значения (Москва, Санкт-Петербург и Севастополь). При своей компактности, Ингушетия мало изведана путешественниками. А ведь в этом регионе можно увидеть все, за что любят Северный Кавказ, в том числе величественные горы и средневековые башни. Фото: @mr_alex_turner 📍Координаты: Яндекс Карты #Республика_Ингушетия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44724</t>
+  </si>
+  <si>
+    <t>— Сфотографируй, как будто я большой-большой орёл! Фото: Фруман Евгений Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44723</t>
+  </si>
+  <si>
+    <t>🧐 Крым хорош только в парадной части? Делимся роликом крымчанина, который показал благоустройство одного из посёлков городского типа неподалёку от Симферополя. Как вы считаете, это достойный уровень благоустройства? Видео: Андрей Бойко 📍Координаты: Яндекс Карты #РеспубликаКрым #Симферополь Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44718</t>
+  </si>
+  <si>
+    <t>🌿 Джунгли где-то в глубинке южной Азии? Нет, обычный лес недалеко от окраины Санкт-Петербурга, рядом от Токсово. Друзья, оставили координаты. Вдруг вы тоже захотите посмотреть на неоново-зелёную Охту! Фото: @elizztrails 📍Координаты: Яндекс Карты #ЛенинградскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44709</t>
+  </si>
+  <si>
+    <t>🏛 Белоснежный дворец купца 1-й гильдии Михаила Васильевича Асеева в Тамбове Строили особняк с 1904 по 1907 годы, и делали это с купеческим размахом. К главному входу в дом ведут два пандуса, перед которыми установлен фонтан. С другой стороны особняка есть выход, ведущий в сад по полукруглой лестнице. Роскошь в чистом виде! Фото: @krizhevskaya_architecture 📍Координаты: Яндекс Карты #Тамбов #ТамбвоскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44708</t>
+  </si>
+  <si>
+    <t>📜 Извольте признаться, господа: много ли найдётся мест, где о важнейших событиях рассказывают без домыслов и лишнего шума? Потому-то Николай Васильевич Гоголь и рекомендует Украина.ру — канал с оперативными сводками, серьёзной аналитикой и главными новостями дня. 👍 Почти полмиллиона читателей уже подписаны. Подписывайтесь на Украина.ру и узнавайте главное первыми. Аналитика от Украины.ру Их МАХ, чтобы не потеряться</t>
+  </si>
+  <si>
+    <t>08.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44707</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Рыбинск — ещё один прекрасный город Поволжья, который, к слову, задал планку малым городам России! Видео: @matraeva_nastya 📍Координаты: Яндекс Карты #ЯрославскаяОбласть #Рыбинск Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44698</t>
+  </si>
+  <si>
+    <t>🔥 Восьмое чудо света точно стоит в Москве! Усадьба «Коломенское» — бывшая царская резиденция, ставшая сегодня огромным парком площадью почти 260 гектаров. Белокаменную Церковь Вознесения Господня построили в 1532 году в честь рождения Ивана Грозного. Она стала одним из первых шатровых храмов Руси. Церковь выглядит настолько легкой и устремленной в небо, что кажется парящей. В парке также сохранилась уникальная дубовая роща, некоторые деревья которой, по мнению учёных, стояли тут во времена Петра Великого и даже Дмитрия Донского. Фото: @elena_krizhevskaya 📍Координаты: Яндекс Карты #Москва #Коломенское Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44697</t>
+  </si>
+  <si>
+    <t>🐻 Суровый хозяин рек, озёр и лесов На медведей интересно смотреть через экран, но встречаться с ними вживую мы никому не пожелаем! Фото: Проценко Татьяна Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44696</t>
+  </si>
+  <si>
+    <t>😍 Чем заняться в Саратове? Друзья, у нас есть подписчики из Саратова? Поделитесь, чем ещё можно заняться в вашем прекрасном городе! Видео: @putevation 📍Координаты: Яндекс Карты #Саратов #СаратовскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.09.26 18:56</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44687</t>
+  </si>
+  <si>
+    <t>🫡 Фестиваль «Великая Русь» 29 августа на нижегородской стрелке прошёл уже шестой музыкальный фестиваль под открытым небом. Более 5 000 человек (в том числе и мы) пришли послушать произведения, посвящённые военной тематике: начиная военными маршами времён Петра Великого и заканчивая песнями, посвящёнными Великой Отечественной войне. Помимо изумительной игры оркестра можем отметить лазерное шоу, которое преображало стены Александро-Невского собора. Благодаря спецэффектам собор превращался то в старинный византийский храм, то в деревянную северную крепость, и тут же мог стать водопадом или скоплением галактик. Помимо наших кадров прикладываем видео с официального канала, чтобы вы могли ощутить весь масштаб события! Фото: @moyarossia, @nizhny800 📍Координаты: Яндекс Карты #НижнийНовгород #НижегородскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.09.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44686</t>
+  </si>
+  <si>
+    <t>❤️ Следующая остановка — Индия: Неваляшка НЦ «Россия» снова в пути Ташкент, Харбин, Санкт-Петербург — а теперь Нью-Дели! Неваляшка Национального центра продолжает путешествие и каждый раз предстает в новом образе, вдохновленном культурой страны или событием, куда она приезжает. На этот раз она отправилась в Индию — на международную промышленную выставку «ИННОПРОМ. Индия». Для нового путешествия Неваляшка примерила образ с индийскими мотивами. С 9 по 11 сентября НЦ «Россия» представит в Нью-Дели Универмаг «Россия». Гости познакомятся с российскими брендами и народными художественными промыслами, мастера из разных регионов страны покажут техники хохломской росписи, михайловского кружевоплетения, росписи дымковской игрушки и создания традиционных изделий из Югры. А Неваляшка продолжает знакомить мир с Россией через культуру, традиции и узнаваемый образ. 💛 Подписывайтесь на канал Национального центра «Россия» в MAКС</t>
+  </si>
+  <si>
+    <t>07.09.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44677</t>
+  </si>
+  <si>
+    <t>🏛 Внутри Елагиноостровского дворца-музея. По-настоящему императорская роскошь! Фото: @evgeniia_seredova 📍Координаты: Яндекс Карты #СанктПетербург #ЕлагинОстров Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.09.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44676</t>
+  </si>
+  <si>
+    <t>Почему держать деньги на накопительном ВТБ-Счёте выгоднее и удобнее, чем в кошельке? Потому что ставка до 14,2% годовых: — За хранение суммы от 1000 ₽ вам начисляются проценты. — За выполнение простых условий вы получаете надбавки. И потому что нет ограничений: 👌 Свободно пополнять накопительный счёт — можно. 👌 Свободно снимать деньги — тоже. В любой момент — когда захотите или если понадобится! Откройте накопительный ВТБ-Счёт и используйте его как кошелёк с выгодой. Что бы вы ни делали, ваши деньги будут приумножаться — просто потому, что они есть 💙</t>
+  </si>
+  <si>
+    <t>07.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44675</t>
+  </si>
+  <si>
+    <t>🐦‍⬛️ Полевой стационар «Фрингилла» Уникальнейшее место не только для Калининградской области, но и для России в целом. Здесь будет интересно не толкьо детям, но и взрослым. Согласитесь, не каждый день мы види, как перелётных птичек ловят в специальные сети и окольцовывают, чтобы отслеживать их миграцию. Друзья, всем занимаются специалисты. Это безвредно для пернатых и нацелено исключительно на их пользу. Видео: @jane_bartosh 📍Координаты: Яндекс Карты #КалининградскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44674</t>
+  </si>
+  <si>
+    <t>😱 Судя по довольной мордочке серого, кто-то таки лёг на краю! Фото: Ладецкий Денис Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44673</t>
+  </si>
+  <si>
+    <t>⛰ Легенда о Полюде, Ветлане и Вишере Согласно преданию, всё началось с крепкой дружбы. Когда-то на Северном Урале жили два могучих друга-богатыря — Полюд и Ветлан. Полюд был высоким и стройным, как лиственница, а Ветлан — невысоким, но очень широким в плечах и сильным, как кедр. Однажды они встретили красавицу по имени Вишера, дочь уральских лесов и гор. Оба друга так сильно влюбились в девушку, что их прежняя дружба померкла. Не в силах решить, кто из них достоин стать мужем красавицы, некогда верные друзья сошлись в смертельной схватке. Вишера умоляла их остановиться, но они не вняли её мольбам. Разбежавшись в разные стороны, богатыри начали метать друг в друга огромные каменные глыбы. Этот неравный бой длился шесть дней и ночей, сотрясая всё вокруг, но ни один не смог одолеть другого, так как их силы были равны. На седьмой день, обессилев от ран, оба богатыря пали на землю и навсегда превратились в величественные каменные горы, которые и сегодня возвышаются над Вишерой. Увидев это, Вишера, убитая горем, упала между двумя камнями и обратилась в быструю и чистую реку, которая течёт между ними и по сей день, как вечная память о той трагической любви. А её прозрачные воды иногда сравнивают со слезами. Это лишь самая поэтичная из легенд. В других сказаниях можно найти иные мотивы, например, происки завистливого шамана или историю о том, как богатыри защищали родную землю от врагов. Однако все они сходятся в одном: каменные великаны Полюд и Ветлан навсегда остались стражами, оберегающими покой уральской красавицы Вишеры. Видео: @parmatime 📍Координаты: Яндекс Карты #ПермскийКрай #Ветлан #Вишера #Полюд #Урал Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44669</t>
+  </si>
+  <si>
+    <t>Дедушка спит на раскладушке в сгоревшем доме. Потому что больше ему некуда идти. Пожалуйста, не проходите мимо. Владимиру Николаевичу 78 лет. После инсульта ему тяжело говорить и понимать речь. Недавно в его доме замкнула проводка - пожар уничтожил две комнаты вместе со всей мебелью и вещами. Теперь дедушка живёт среди чёрных стен и запаха гари. Окна выбиты, потолок обуглен, на полу сажа. Кровать сгорела, поэтому Владимир Николаевич спит на старой раскладушке, которую дали соседи. В доме нет воды - трубы расплавились. Нет холодильника - хлеб и кефир стоят на столе и быстро портятся. Он один. Помощи ждать неоткуда. Когда его спрашивают, как он справляется, он тихо отвечает: «Я не знаю…» Ему нужно самое простое: окна, вода, кровать, холодильник, тёплая одежда. Не комфорт — возможность просто жить. Сумма сбора - 350 000 ₽. Для пожилого человека это неподъёмно. Пожалуйста, помогите. Даже 100–300 рублей - это шаг к тому, чтобы этот дом перестал быть выгоревшей коробкой. Помочь Владимиру Николаевичу: kind-hearts.ru</t>
+  </si>
+  <si>
+    <t>07.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44664</t>
+  </si>
+  <si>
+    <t>🔥 Друзья, нам кажется, что по-настоящему доброе утро выглядит именно вот так... Фото: @alexandermir1 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44659</t>
+  </si>
+  <si>
+    <t>⚡️Делимся вашими кадрами: степная гроза в окрестностях Рубцовска! ❤️ — житнице Сибири! Фото: @thunderstormAltay 📍Координаты: Яндекс Карты #Рубцовск #АлтайскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44650</t>
+  </si>
+  <si>
+    <t>😍 Павловский Посад Этот небольшой город стоит всего в 70 километрах от Москвы. Больше всего Павловский Посад известен цветочными платками и шалями, производство которых стало визитной карточкой города ещё в XIX веке. Текстильное производство здесь развивалось с конца XVIII века, а в XIX столетии город стал одним из главных центров производства шерстяных набивных шалей в России. Рисунок традиционно наносили на ткань с помощью специальных деревянных набойных досок. Особенно известны крупные цветочные композиции, которые и сделали павловопосадские шали узнаваемыми далеко за пределами России. В городе есть музей, целиком посвящённый платкам. В его коллекции находятся более 4000 экспонатов, включая шали и платки XVIII–XX веков, старинную одежду, предметы быта и образцы текстильного производства. Фото: @sobiraya_stadiony 📍Координаты: Яндекс Карты #МосковскийПосад #МосковскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44649</t>
+  </si>
+  <si>
+    <t>😇 Виды из окошка пятигорского трамвая. Что это, если не филиал рая на земле? Фото: ЮЖНЫЕ СНЫ 📍Координаты: Яндекс Карты #Пятигорск #СтавропольскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44639</t>
+  </si>
+  <si>
+    <t>🤩 Волшебные виды Северного Кавказа! Правду говорят: лучшая камера — это та, что всегда с вами. Мы вроде столько видели, но до сих пор удивляемся, что такие кадры можно сделать на обычный телефон. Фото: @vanyagolovin 📍Координаты: Яндекс Карты #КраснодарскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44638</t>
+  </si>
+  <si>
+    <t>😍 Если вы уже видели дельфинов в Чёрном море, самое время отправиться на Белое за белухами! Видео: @andrewbazanov_photo 📍Координаты: Яндекс Карты #БелоеМоре #АрхангельскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44634</t>
+  </si>
+  <si>
+    <t>😍 Обновлённая смотровая в Зеленоградске! Знаменитый Зеленоградский пирс не то отремонтировали, не то изобрели заново. Теперь море видно не только впереди, но и под ногами. Похожее решение мы видели на набережной у Лахта-центра, но тут оно смотрится ещё удачнее! Фото: @lookkenig 📍Координаты: Яндекс Карты #Зеленоградск #КалининградскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44627</t>
+  </si>
+  <si>
+    <t>😱 Думаете, это Крым или Краснодарский край? Друзья, в кадре мыс Нюкля в Магаданской области! Фото: Елена Наймиллер 📍Координаты: Яндекс Карты #МагаданскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.09.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44622</t>
+  </si>
+  <si>
+    <t>🥳 Друзья, а ведь сегодня Москва празднует свой день! Оказывается, день рождения города не привязан к определённой дате. Его празднуют в первую субботу сентября. На 879-ю годовщину правительство столицы не стало мелочиться и открыло целую ветку метро. Рублёво-Архангельская линия состоит пока (как показывают темпы развития столичного метро, это ненадолго) из пяти станций: «Деловой центр», «Шелепиха», «Звенигородская», «Народное Ополчение» и «Бульвар Генерала Карбышева». Желаем любимой Москве с каждым годом становиться всё прекраснее! 😇 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44618</t>
+  </si>
+  <si>
+    <t>💛 Алтай, сияющий золотом. Друзья, а вы были на Алтае? Поделитесь своими впечатлениями от поездки! Фото: dkupratsevich 📍Координаты: Яндекс Карты #РеспубликаАлтай #КурайскаяСтепь Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44609</t>
+  </si>
+  <si>
+    <t>😍 «Заповедные кварталы» Нижнего Новгорода В самом сердце Столицы Закатов сохранили уютный дореволюционный кусочек. Когда-то здесь был край города, на котором строили дачи и доходные дома попроще (естественно, относительно Рождественской). Тут в своё время жили или как минимум гостили Максим Горький, Владимир Короленко, Антон Чехов и Фёдор Шаляпин. Сегодня в «Заповедных кварталах» каждый первый дом — это или музей, или антуражный магазинчик, или место для проведения мероприятий (например, уютных чаепитй и сеансов варки варенья). Часто под одной крышей можно встретить всё сразу. Фото: @moyarossia при поддержке @nizhny800 📍Координаты: Яндекс Карты #НижнийНовгород #НижегородскаяОбласть #ЗаповедныеКварталы Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44599</t>
+  </si>
+  <si>
+    <t>☦️ Храм Рождества Пресвятой Богородицы в селе Великое! Храмовый комплекс строился на протяжении 150 лет, начиная с начала 18 века. Почему так долго? В 1709 году за победу в битве со шведами генерал Аникита Репнин был удостоен от Петра I высшей награды, ордена Святого Андрея Первозванного. Заодно ему подарили село Великое. Именно в честь победы Репнин построил церковь и колокольню. Спустя 100 лет селом завладела уже семья Яковлевых. Им показалось, что комплекс выглядит неполноценным, поэтому они сделали пристройку к церкви, часовню и святые ворота, а вокруг выстроили ограду. В раннем СССР внутри располагался дом культуры. После, что нехарактерно для советской эпохи, храм вернули епархии, а в 1980-х росписи восстановили. Фото: @tasigova 📍Координаты: Яндекс Карты #ЯрославскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44598</t>
+  </si>
+  <si>
+    <t>🧐 Косолапый лесной философ лежит и размышляет о вечном... Фото: Степанова Татьяна Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.09.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44597</t>
+  </si>
+  <si>
+    <t>🌟 Попасть в МГУ не студентам почти невозможно... У нас появились уникальные кадры, сделанные московскими блогерами во время реставрации университета. Интерьеры и виды на Москву захватывают дух! Фото: @milefiorretg 📍Координаты: Яндекс Карты #Москва #МГУ Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>04.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44590</t>
+  </si>
+  <si>
+    <t>🏰 Самый маленький регион России хранит в себе самое большое количество средневековых замков! Фото: @mr_alex_turner 📍Координаты: Яндекс Карты #РеспубликаИнгушетия #Джейрах Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>04.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44589</t>
+  </si>
+  <si>
+    <t>😍 Солнце прорвётся даже через самые густые тучи. Вечер над Чёрным морем из посёлка Орджоникидзе! Фото: @Feodoz 📍Координаты: Яндекс Карты #РеспубликаКрым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>04.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44578</t>
+  </si>
+  <si>
+    <t>🩵 Софийские озёра Архыза Эти красивейшие горные озёра всегда можно узнать по цвету воды. Редко где встретишь настолько настолько чистую бирюзу! Фото: @ArtemGalaktionov 📍Координаты: Яндекс Карты #КарачаевоЧеркесия #Архыз Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>04.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44577</t>
+  </si>
+  <si>
+    <t>📸 Делимся вашим творчеством: водная прогулка по Ладожским шхерам. Красота? Видео: @ladogarestandfishing 📍Координаты: Яндекс Карты #РеспубликаКарелия #Лахденпохья Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>04.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44576</t>
+  </si>
+  <si>
+    <t>😇 Картина «Снегирь снимает пробу» скоро появится на всех рябинах страны! Фото: @mikhailezdakov Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>04.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44575</t>
+  </si>
+  <si>
+    <t>😳 Добро пожаловать на Канонерский остров! Название острова связано с его военной историей. В XVIII веке здесь находилась артиллерийская батарея, а позднее за островом закрепилось название «Канонерский» от слова «канонер», то есть пушкарь. Это совсем не парадный Петербург: советские жилые дома, портовые краны, корабли и открытая вода создают здесь совершенно другую атмосферу До 1983 года остров был изолирован от города. Жители добирались сюда по воде. Ситуацию изменило строительство подводного тоннеля под Морским каналом. Видео: @ChugunGuide 📍Координаты: Яндекс Карты #СанктПетербург Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>03.09.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44569</t>
+  </si>
+  <si>
+    <t>🌅 Кадры из второй Столицы Сибири: закат над Красноярском с Торгашинского хребта! Фото: @filinin_wallpapers 📍Координаты: Яндекс Карты #Красноярск #КрасноярскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>03.09.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44561</t>
+  </si>
+  <si>
+    <t>😳 Большинство туристов приезжает отдыхать на северную часть Телецкого озера (мы не исключение!) Южный берег Телецкого резко отличается: тут вообще нет инфраструктуры, не считая одной базы отдыха. Летом сюда сюда можно добраться по воде, но к октябрю кораблики сходят на нет. Видимо, местным тут делать нечего, а поток любопытных туристов иссякает. Автомобильная дорога непростая и длинная, но эта природа стоит всех усилий, тягот и лишений... Фото: Фотоблог №1005001 📍Координаты: Яндекс Карты #РеспубликаАлтай #ТелецкоеОзеро Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>03.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44552</t>
+  </si>
+  <si>
+    <t>🔥 Самарская область — это целый мир в миниатюре! Тут есть всё: свои горы, пляжи, прекрасная архитектура, пещеры и даже заливные луга. Но самое главное, что есть в Самаре и области — это замечательные люди! Фото: @kolotkin_igor 📍Координаты: Яндекс Карты #Самара #СамарскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>03.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44545</t>
+  </si>
+  <si>
+    <t>☦️ Спасо-Каменный монастырь стоит посреди Кубенского озера В 13 веке белозерский князь Глеб Василькович попал на озере в шторм и так перепугался, что дал обет: если выживу — построю монастырь. Князю тогда повезло. Его выбросила волной на остров, где он и нашел спасение. Обещание пришлось сдерживать. От суши монастырь отрезают 12 километров воды. Чтобы преодолеть это расстояние, нужна моторная лодка. Дорога на таком транспорте занимает 20 минут. Фото: @remote_russia 📍Координаты: Яндекс Карты #ВологодскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺\</t>
+  </si>
+  <si>
+    <t>03.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44544</t>
+  </si>
+  <si>
+    <t>🤩 Шикарному наряду золотистой ржанки позавидуют все модницы! Фото: @mikhailezdakov Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>03.09.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44538</t>
+  </si>
+  <si>
+    <t>🖼 «Воззвание Минина» Константина Маковского Первое, чем удивляет картина — своими габаритами. Холст 698×594 сантиметров в жизни выглядит просто потрясающе. Второе «Ого!» у нас случилось на моменте, когда мы узнали, что Маковский писал эту картину в Париже, после чего привёз её в Нижний Новгород специально на XVI Всероссийскую Выставку. Как можно было транспортировать через половину мира и при этом не повредить такую махину — вопрос хороший. Сегодня картина выставляется в стенах НГХМ | Зарубежное искусство. Хотя, «в стенах» говорить не совсем верно, ведь для «Воззвания» к историческому особняку пристроили дополнительный зал, из которого до сих пор видно наружную часть старого фасада. Как и в прошлый раз, очень советуем попасть на экскурсию с гидом. Сотрудники музея горят своим делом и по ходу рассказа делятся крайне неожиданными фактами. Фото: @moyarossia при поддержке @nizhny800 📍Координаты: Яндекс Карты #НижнийНовгород #НижегородскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>02.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44528</t>
+  </si>
+  <si>
+    <t>😍 Самый красивый дом на Тверской Саввинское подворье — красивейшее дореволюционное здание в центре столицы. Его построили в 1907 году как доходный дом Звенигородского Саввино-Сторожевского монастыря. Фасад здания украшает сложный декор, в котором модерн переплетается с мотивами традиционного русского зодчества. В 1939 году во время масштабного расширения Тверской улицы дом был спасён от сноса: всего за одну ночь целое строение перекатили по рельсам на 50 метров вглубь квартала без отселения жильцов. Фото: Слава Степанов 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>02.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44519</t>
+  </si>
+  <si>
+    <t>🤩 Историко-архитектурный комплекс «Андреевская слобода» на курорте «Белокуриха-2» Главная достопримечательность комплекса - Дом купца Андреева, построенный в 1822 году в селе Верх-Ануйском Быстроистокского района и спустя почти двести лет перевезенный на новое место. Интересно, что на бревнах до сих пор сохранилась подпись «Митросъ». Видимо, так звали мастера, который строил дом. Сейчас здесь находится ресторан «Трактир Гоголь», внутри которого стоит множество оригинальных отреставрированных предметов мебели той эпохи: от немецкого клавира 1860 года до будуарного столика 1910 года из ореха. Фото: @marusiasavina 📍Координаты: Яндекс Карты #Белокуриха #АлтайскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>02.09.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44518</t>
+  </si>
+  <si>
+    <t>Как моментально прекратить детские споры в большом доме? Многодетная мама из Брянска взяла на вооружение волшебную фразу: право на замечания есть только у взрослых. Результат — идеальный баланс и крепкая дружба среди детей. Такая домашняя школа общения помогает ребятам выходить на улицу социально подкованными, легко заводить друзей и уверенно чувствовать себя в любой компании.</t>
+  </si>
+  <si>
+    <t>02.09.26 13:38</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44512</t>
+  </si>
+  <si>
+    <t>😍 Вы первый раз в Мурманске? Поднимайтесь на смотровую площадку «Солнце-барабан» и любуйтесь округой! Фото: @ted_ns 📍Координаты: Яндекс Карты #Мурманск #МурманскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>02.09.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44507</t>
+  </si>
+  <si>
+    <t>🌊 Делимся вашими кадрами из путешествия по острову Русский! Между мысами Ахлёстышева и Вятлина прячется Великокняжеская батарея и пианино на высоком берегу, которое даже отмечено на картах. В таких местах особенно чувствуешь, как быстро следы пребывания человека в этом мире умеет стирать природа. Фото: @matushka_nina 📍Координаты: Яндекс Карты #ПриморскийКрай #ОстровРусский #Владивосток Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>02.09.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44506</t>
+  </si>
+  <si>
+    <t>☺️ Первое свидание даже у воронов бывает неловким... Фото: @krylianogihvosty 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>02.09.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44502</t>
+  </si>
+  <si>
+    <t>В два года Лиза словно потеряла всё, чему успела научиться. Она уже ходила, смеялась, говорила первые слова. А потом заболела: температура под 40, реанимация, кома и 18 дней на ИВЛ. Лиза выжила. Но после болезни ей пришлось заново учиться держать голову, сидеть, ходить и понимать окружающий мир. Началась реабилитация. Лиза заново училась держать голову, сидеть, ползать, ходить, бегать. Зрение и слух вернулись. Но развитие остановилось. Она не говорит, не чувствует опасности, падает, идёт прямо на дорогу. Многие центры не брали Лизу — боялись. Один согласился. И занятия помогли: она начала узнавать специалистов, выполнять простые просьбы. Сейчас ей нужен новый курс — 120 200 рублей. Чтобы развивать внимание, координацию и речь. По-другому нельзя — препараты запрещены из-за риска образования тромбов, приступов эпилепсии и кровотечений. Мама всё время с Лизой. В семье работает только отец, и средств на лечение не хватает. Помогите Лизе. Каждый рубль — её шаг к тому, чтобы однажды сказать: «Мама, я здесь». 🙏 Помогите пожалуйста Лизе: БФ "Здоровый Малыш"</t>
+  </si>
+  <si>
+    <t>02.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44501</t>
+  </si>
+  <si>
+    <t>😊 Чудесный кадр, сделанный в Лешуконье. Скромный деревянный храм и божественная природа вокруг! Фото: Евдокимов Максим 📍Координаты: Яндекс Карты #АрхангельскаяОбласть #Лешуконье Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>01.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44500</t>
+  </si>
+  <si>
+    <t>🌊 Крымские закаты: один вечер в Гравийной бухте! Это место обожают дайверы из-за кристально чистой воды. Добраться до бухты непросто, но возможно: по воде из Судака или арт-кластера «Таврида», либо на машине или автобусе сначала до Меганома, а потом пешком около двадцати минут. Фото: crimealove2024 📍Координаты: Яндекс Карты #РеспубликаКрым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>01.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44491</t>
+  </si>
+  <si>
+    <t>🏛 «Великая Всероссийская» в Нижнем Новгороде Друзья, мы побывали на выставке «Великая Всероссийская» в Пакгаузах на Стрелке. Впечатления хорошие: здесь интересно рассказывают и про технические достижения России конца XIX века, и про искусство того времени. Чувствуется, что при создании экспозиции гостей прям хотели удивить. Из этого желания появились интерактивные планшеты и VR-зона. К слову, последняя взрослых удивляет и затягивает даже больше, чем детей. Помимо истории, на выставке показали и современные достижения российских изобретателей: разного рода беспилотники и даже голубя-шпиона (зрелище не для слабонервных, поэтому тут демонстрировать не будем). В итоге «Великая Всероссийская» получилась очень живой и разносторонней. Полная стоимость билета: 500 рублей, льготная: 250 рублей. Нам цена за такой уровень организации и экспозиции показалась как минимум комфортной. Фото: @moyarossia при поддержке @nizhny800 📍Координаты: Яндекс Карты #НижнийНовгород #НижегородскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>01.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44485</t>
+  </si>
+  <si>
+    <t>😍 Та самая «Всесоюзная Тридцатка»! Несколько кадров из вашего путешествия через горы к морю. За десятки лет маршрут хорошо «обжили», поэтому сюда ходят даже абсолютные новички. Альпийские луга, трёхтысячники, горные реки и озёра — даже не верится, что во всю эту красоту попасть так просто... Фото: @ArtemGalaktionov 📍Координаты: Яндекс Карты #КраснодарскийКрай #РеспубликаАдыгея Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>01.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44484</t>
+  </si>
+  <si>
+    <t>😱 В 2026 году уровень воды в Ладоге очень упал... Из-за этого привычные места выглядят... мягко скажем, иначе. Например, знаменитый остров Кит на Ладожских шхерах очень оголился, и напоминает скорее не кита, а рыбу-меч. Для тех, кто здесь уже был, опыт интересный, но тенденция нас немного пугает. Фото: @kosykh_photo 📍Координаты: Яндекс Карты #РеспубликаКарелия #ЛадожскиеШхеры Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>01.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44483</t>
+  </si>
+  <si>
+    <t>😊 Надеемся, что в этот чудесный вторник вы так же довольны своей жизнью! Фото: @mikhailezdakov Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>01.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44475</t>
+  </si>
+  <si>
+    <t>🏛 В восьмидесяти километрах от Москвы стоит чудесный Егорьевск! В городе хорошо сохранилась архитектура конца XIX - начала XX веков: купеческие дома, торговые лавки, общественные здания и храмы. Какой-то одной «вау»-достопримечательности нет, весь исторический центр выглядит однородно и гармонично, что встречается не так часто. Фото: @sobiraya_stadiony 📍Координаты: Яндекс Карты #МосковскаяОбласть #Егорьевск Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>31.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44474</t>
+  </si>
+  <si>
+    <t>😱 Вам кажется, что вы видели всю Россию? Приглашаем вас изучить горы, долины и леса Республики Саха! Фото: @phototourtravel 📍Координаты: Яндекс Карты #РеспубликаСаха #Якутия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>31.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44468</t>
+  </si>
+  <si>
+    <t>🔥 Рыбинский «Арбат» В одном из самых очаровательных городков Ярославщины обновили пешеходный Преображений переулок. Самая яркая обновка — статуя фонарщика. Сегодня эта профессия безвозвратно устарела, а ведь до массового распространения электричества именно фонарщики следили за уличным освещением. Фото: @kudarus 📍Координаты: Яндекс Карты #Рыбинск #ЯрославскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>31.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44467</t>
+  </si>
+  <si>
+    <t>☁️ Эксклюзивные кадры из кабины пилота. На видео экипаж самолёта обходит «пуханы»! Фото: @pilotlife_notes Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>31.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44462</t>
+  </si>
+  <si>
+    <t>😍 Давненько мы не писали про Териберку! Нас до сих пор удивляет, как стремительно северная и до этого никому не нужная окраина мира стала хитом среди русских путешественников. А сколько таких мест прячется в нашей необъятной? Одному Богу известно... Фото: @dkupratsevich 📍Координаты: Яндекс Карты #МурманскаяОбласть #Териберка Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>31.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44461</t>
+  </si>
+  <si>
+    <t>🪷 Как думаете, куда шагает эта красавица? Есть ощущение, что в ту сторону, где есть рыба... Фото: @mikhailezdakov #АстраханскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>31.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44455</t>
+  </si>
+  <si>
+    <t>🎨 Эскизы Казимира Малевича в нижегородском «Арсенале» С 21 августа внутри стен Нижегородского кремля можно узнать много нового про русский авангард через призму «кармана России» (именно так до революции в народе звали Нижний). Больше прочего нас зацепили эскизы Казимира Малевича. Всё потому, что это не просто рисунки, а наброски костюмов и сценического оформления персонажей оперы. Малевич специально создавал их в геометризированной манере. Человеческое тело становилось конструкцией из треугольников, прямоугольников, конусов и других форм Обратите особое внимание на эскиз с чёрным треугольником. Этот набросок стал предвестником знаменитого «Чёрного квадрата», который прогремел на весь мир в 1915 году. Помимо работ Малевича, в «Арсенале» представлены и другие громкие фигуры: композитор и художник, поэт-футурист Велимир Хлебников, художник Фёдор Богородский, поэт Анатолий Мариенгоф, известный как один из наставников/вдохновителей Сергея Есенина, Владимир Франкетти, Николай Ильин и другие деятели авангарда. Чтобы не потеряться в тоннах текста, советуем изучать экспозицию с гидом. Фото: @moyarossia при поддержке @nizhny800 📍Координаты: Яндекс Карты #НижегородскаяОбласть #НижнийНовгород Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>30.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44446</t>
+  </si>
+  <si>
+    <t>🍂 Во многих городах России уже пахнет осенью. Суздаль не стал исключением и приоделся в золото! Фото: @ted_ns 📍Координаты: Яндекс Карты #ВладимирскаяОбласть #Суздаль Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>30.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44445</t>
+  </si>
+  <si>
+    <t>🔥 Одна из красивейших деревень Золотого кольца находится в Ярославской области! 👍🏻 — хотели бы тут отдохнуть! Видео: @tstitov_channel 📍Координаты: Яндекс Карты #ЯрославскаяОбласть #Вятское Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>30.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44436</t>
+  </si>
+  <si>
+    <t>🏛 Корпуса Новосибирского Государственного Университета находятся в Академгородке Да, прямо среди соснового леса и в соседстве с десятками институтов Сибирского отделения РАН. Отсюда около 20 километров до центра Столицы Сибири и около 2 километров до Обского моря. Свою историю университет начал в 1959 году в здании местной школы. Сегодня это масштабный кампус, где учится 8,5 тысяч студентов. К слову, лекции им читают действующие учёные. Среди выпускников НГУ числятся два долларовых миллиардера из списка Forbes и обладательница Нобелевской премии мира. Таким может похвастаться далеко не каждый университет! Фото: Gelio 📍Координаты: Яндекс Карты #Новосибирск #НГУ Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>30.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44429</t>
+  </si>
+  <si>
+    <t>🌊 Большой Скорбеевский мыс находится на северном берегу полуострова Рыбачий Скалы здесь достигают 50 метров. Каменная стена врезается в Баренцево море, а с верхней части мыса открывается панорама изрезанного побережья Рыбачьего. Чтобы попасть сюда, вам нужна проходимая машина и специальная тёплая и непромокаемая одежда. Погода тут по-настоящему арткическая даже летом. Фото: @topotkotov_photo 📍Координаты: Яндекс Карты #МурманскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>30.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44428</t>
+  </si>
+  <si>
+    <t>🐺 «Я — злой и страшный серый волк. Я в поросятах знаю толк!» Фото: Влад Соколовский 📍Координаты: Яндекс Карты #РеспубликаБеларусь Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>30.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44427</t>
+  </si>
+  <si>
+    <t>🤯 Интересная особенность отреставрированной усадьбы Долгоруковых-Бобринских в Москве! ❤️ — если вам интересен такой формат! Видео: @monolit_gt 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>29.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44422</t>
+  </si>
+  <si>
+    <t>🌿 Свидание с природой: в кадре долина реки и её каменный Часовой! Фото: @PestovReels 📍Координаты: Яндекс Карты #КировскаяОбласть #Немда Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>29.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44421</t>
+  </si>
+  <si>
+    <t>⚡️ История одного заката в Геленджике. Аплодисменты автору уже за первую секунду! Видео: @snimatels 📍Координаты: Яндекс Карты #Геленджик #КраснодарскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>29.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44412</t>
+  </si>
+  <si>
+    <t>🤯 Великая Мурманская стена Именно так в народе называют самый длинный дом России, который построили в Мурманске ещё в Советском Союзе. Вдумайтесь: жилой дом вытянулся почти на полтора километра и занимает сразу двадцать шесть адресов. Двадцать один адрес относят к Кольскому проспекту и ещё пять — к улице Беринга. Дом не вытянут прямой линией, а образует почти замкнутый контур. Благодаря этому внутри возникает защищённый от сильных заполярных ветров двор. Фото: я поведу тебя в музей 📍Координаты: Яндекс Карты #Мурманск #МурманскаяОбласть Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>29.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44403</t>
+  </si>
+  <si>
+    <t>🌲 Марийский заповедник «Большая Кокшага» Лес занимает 96% территории заповедника. Здесь встречаются южная тайга и смешанные леса: сосны соседствуют с елями, берёзами и дубами. Особая гордость заповедника — пойменные дубравы, расположенные у северной границы. Просто гулять по заповеднику нельзя. Это федеральная особо охраняемая территория со строгим режимом, и свободное посещение запрещено. Для знакомства с природой стоит заранее уточнять доступные экскурсионные и экопросветительские программы у администрации заповедника. Фото: @ted_ns 📍Координаты: Яндекс Карты #МарийЭл Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>29.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44401</t>
+  </si>
+  <si>
+    <t>😊 На острове Янкича в объектив поймали ласкового плюшевого медвежонка командорского песца! Фото: Алексей Королёв 📍Координаты: Яндекс Карты #СахалинскаяОбласть #ОстровЯнкича Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>29.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44400</t>
+  </si>
+  <si>
+    <t>📸 Делимся вашим творчеством: один день из жизни натуралиста, живущего на Алтае! Видео: Роман Алдергот 📍Координаты: Яндекс Карты #АлтайскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44397</t>
+  </si>
+  <si>
+    <t>😍 Восхитительный кадр из русской деревни: закат над посёлком Ильино в Нижегородской области! Фото: @moynizhny 📍Координаты: Яндекс Карты #НижегородскаяОбласть #Ильино Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44396</t>
+  </si>
+  <si>
+    <t>🤗 Уже по дороге к Эльбрусу вас ждут такие виды и впечатления, что запомнятся на всю жизнь! Видео: t.me/andrewk_travel 📍Координаты: Яндекс Карты #КабардиноБалкария #ДжилыСу Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44395</t>
+  </si>
+  <si>
+    <t>😍 Когда поняли, что пора освежиться! С чего начать? Обновите ремонт или отправьтесь в путешествие мечты. Что бы вы ни выбрали, на реализацию планов часто нужны дополнительные деньги. С этим поможет кредит наличными от ВТБ на любые цели. — Можно получить от 30 тысяч до 7 миллионов рублей — Решение по заявке — за пару минут — Для одобрения не нужны лишние документы Чтобы планы стали реальностью, нужно только одно решение — подать заявку онлайн на втб.рф, по телефону 1000 или в офисе банка. Освежите обстановку так, как давно хотелось</t>
+  </si>
+  <si>
+    <t>28.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44386</t>
+  </si>
+  <si>
+    <t>❄️ Бирджалы — высокогорное озеро в Приэльбрусье! Оно лежит среди сурового вулканического ландшафта на высоте около 3380 метров, где зелёные долины сменяются каменными россыпями, снежниками и ледниками. Бирджалы лежит выше основной зоны растительности, поэтому вместо лесов его окружают камень, вулканические породы, снег и ледники. На фоне двуглавого массива Эльбруса место выглядит особенно впечатляюще. Фото: t.me/ArtemGalaktionov 📍Координаты: Яндекс Карты #КабардиноБалкария Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44379</t>
+  </si>
+  <si>
+    <t>🫡 Добро пожаловать на родину нижегородского лётчика Валерия Чкалова! До 1937 года он назывался Василёво, а новое имя получил в честь своего прославленного уроженца. Одна из главных достопримечательностей города — Мемориальный музей В. П. Чкалова. Он включает родной дом лётчика и отдельный ангар. Среди экспонатов вы увидите его личный По-2, автомобиль Packard и авиационную технику. Сейчас дом закрыт на реставрацию, но павильон-ангар продолжает работать. Главный пейзаж города — это, конечно же, вид на Горе-Море (так называют Горьковское водохранилище). На берегу тут оборудованы набережная, пристань и смотровые площадки Фото: t.me/gulyai_nizhniy 📍Координаты: Яндекс Карты #НижегородскаяОбласть #Чкаловск Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44378</t>
+  </si>
+  <si>
+    <t>🔥 Разве есть птицы более статные и важные, чем ястребиные? Взгляните на орлана-белохвоста, и ответ придёт сам! Фото: t.me/mikhailezdakov Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44377</t>
+  </si>
+  <si>
+    <t>📸 Делимся вашим творчеством: зарисовки из сурового и прекрасного Архыза! ❤️ — если фильмы снимать нужно тут, а не в душных павильонах! Видео: @godofrus 📍Координаты: Яндекс Карты #КарачаевоЧеркесия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44376</t>
+  </si>
+  <si>
+    <t>😍 Шикарный закат в селе Вырица: последние лучи солнца падают на реку Оредеж! Видео: @pashenichev 📍Координаты: Яндекс Карты #ЛенинградскаяОбласть #Вырица Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44367</t>
+  </si>
+  <si>
+    <t>😍 Мурманск — это точно город уличного искусства! На данный момент в городе более 70 муралов, которые украшают целые фасады домов. Появились они в ходе ежегодных фестивалей уличного рисунка. Первые два года фестиваль проводили в Росте (исторический район города), в 2023 и 2024 годах творили на стенах самого длинного дома России, а последние два года фестиваль проходил в центре Мурманска. Как вы относитесь к такому искусству? Фото: @vmuzey 📍Координаты: Яндекс Карты #Мурманск #МурманскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44366</t>
+  </si>
+  <si>
+    <t>😇 Давайте посмотрим на Ярославскую область глазами сибиряка. Признаемся, мы испытали нечто похожее... Видео: @tstitov_channel #ЯрославскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44364</t>
+  </si>
+  <si>
+    <t>🐿 У азиатского бурундука аппетит не хуже, чем у американских братьев... Фото: @michaelpolyakovphoto Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44354</t>
+  </si>
+  <si>
+    <t>🏞 Мангупское (Девичье) озеро в Крыму Находится озеро у подножия крупнейшего пещерного города Крыма, Мангуп-Кале. В 1980-х годах тут был котлован, который со временем заполнился родниковыми водами. Фото: @davayvkrym 📍Координаты: Яндекс Карты #РеспубликаКрым #Бахчисарай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44353</t>
+  </si>
+  <si>
+    <t>🌅 Рассвет из самолёта по пути в Челябинск. Друзья, доброе утро и отличного дня! Видео: @pilotlife_notes Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44344</t>
+  </si>
+  <si>
+    <t>🙏 Тихий вечер в Донецке. Многострадальный, но всё такой же прекрасный город. Желаем дончанам МИРА! Фото: @prokofeya 📍Координаты: Яндекс Карты #Донецк #ДНР Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44335</t>
+  </si>
+  <si>
+    <t>📸 Делимся вашим творчеством: экскурсия по владивостокской «Миллионке»! Миллионка — исторический квартал в центре Владивостока, сформировавшийся на рубеже XIX–XX веков. Здесь жили тысячи выходцев из Китая, работали магазины, прачечные, мастерские и заведения общепита. Название «Миллионка», вероятно, возникло как образное обозначение невероятно густонаселённого района. Главная достопримечательность «Миллионки» — лабиринт дворов. Дома строили плотно, соединяя проходами, лестницами и внутренними двориками. За обычным фасадом иногда скрывается целая система пространств, совершенно не похожая на парадные улицы Владивостока. Видео: @matushka_nina 📍Координаты: Яндекс Карты #Владивосток #ПриморскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44334</t>
+  </si>
+  <si>
+    <t>🤯 Несколько секретов здания МИДа. Эта сталинская высотка очень выделяется на фоне сестёр! Видео: @monolit_gt 📍Координаты: Яндекс Карты #Москва #МИД Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44330</t>
+  </si>
+  <si>
+    <t>‼️ Ялта горит уже неделю! Лесной пожар охватил лес над Ялтой. Потушить его очень сложно из-за нескольких факторов: сложный рельеф, недостаток людей и стремительное распространение огня. Для тушения требуются добровольцы: физические крепкие мужчины старше 18 лет и владельцы полноприводных внедорожников и горных мотоциклов класса эндуро. Друзья, не оставайтесь в стороне. Распространите это сообщение, чтобы как можно большее количество потенциальных добровольцев узнало о происходящем. Больше подробностей тут: *ссылка* ☎️ Записывайся волонтёром: +79789014112; +73654239383; +73654235112 #Ялта #РеспубликаКрым 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44329</t>
+  </si>
+  <si>
+    <t>📸 Говорят, что зимородок — это птица-молния. Удачно поймать красавца в кадр — та ещё задачка! Фото: @ivankalabushev Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44328</t>
+  </si>
+  <si>
+    <t>😍 Друзья, чтобы узнать настоящую Кострому, нужно немного выехать из исторического центра! Видео: @tstitov_channel 📍Координаты: Яндекс Карты #Кострома #КостромскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.08.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44319</t>
+  </si>
+  <si>
+    <t>😱 Ночами Алупка превращается в живую сказку. Город сам рассказывает о себе через световые шоу! Фото: @crimea_in_pictures 📍Координаты: Яндекс Карты #РеспубликаКрым #Алупка Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44309</t>
+  </si>
+  <si>
+    <t>🐨 Один из старейших зоопарков Европы находится в Москве! Открыли Московский Зоопарк в 1864 году. Здесь содержатся более тысячи видов животных: в открытых вольерах находятся жираф и зебры, а у водоемов — стаи фламинго. Для слона, белого медведя, больших панд и множества других обитателей оборудованы специальные павильоны с климат-контролем. Историческую и новую территории зоопарка связывает широкий пешеходный мост, проложенный над городской улицей. Фото: Gelio 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44308</t>
+  </si>
+  <si>
+    <t>💔 Эхо Великой Отечественной войны. Даже сегодня на севере осталось самое страшное оружие врага! Видео: @milefiorretg 📍Координаты: Яндекс Карты #ЛенинградскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44299</t>
+  </si>
+  <si>
+    <t>🏺 Зал Муз в Китайском дворце Ораниенбаума Удивительно, но это место полностью сохранилось с XVIII века. Роспись стен и потолка в 1768 году выполнил итальянский художник Стефано Торелли. В простенках между окнами изображены девять муз, покровительниц искусств. Фото: @krizhevskaya_architecture 📍Координаты: Яндекс Карты #СанктПетербург #Ораниенбаум Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44295</t>
+  </si>
+  <si>
+    <t>🦢 Во многих местах Астраханской области можно встретить лебедя-шипуна! Друзья, будьте внимательны и осторожны. Лебеди ревностно оберегают свои гнёзда и птенцов. К птицам лучше не приближаться и любоваться издалека. Фото: @sapopovichwildlife Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44294</t>
+  </si>
+  <si>
+    <t>😍 Полюбуйтесь контрастами Курайской степи Внизу простирается сухая степь с редкой растительностью, а совсем рядом возвышаются заснеженные пики Северо-Чуйского хребта. Когда-то здесь произошёл чудовищных размеров потоп. После прорыва огромных ледниковых озёр через Алтай проносились потоки воды, которые сейчас трудно представить. Они оставили в Курайской котловине гигантскую рябь течения, волнообразный рельеф, похожий на следы воды на песке, только размером с холмы. Видео: @andrewbazanov_photo 📍Координаты: Яндекс Карты #РеспубликаАлтай #КурайскаяСтепь #Курай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44293</t>
+  </si>
+  <si>
+    <t>😍 Шикарный закат над Валдаем. Нам кажется, что жить стоит хотя бы ради таких закатов. Вы согласны? Фото: @azsvalday 📍Координаты: Яндекс Карты #НовгородскаяОбласть #Валдай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.08.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44292</t>
+  </si>
+  <si>
+    <t>☀️ Последние летние деньки в Хабаровске В кадре Городские пруды. Это каскад из трёх искусственных водоёмов в центре Хабаровска, рядом с парком «Динамо» и Уссурийским бульваром. устроили к 125-летию города в 1983 году, превратив бывшие овраги в одну из главных прогулочных зон города. Видео: @jinnkisss_art 📍Координаты: Яндекс Карты #Хабаровск #ХабаровскиКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.08.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44282</t>
+  </si>
+  <si>
+    <t>🌺 Заехали в Нижний Новгород и посмотрели, как здесь работают сервисы Яндекса. Немного прогулялись по городу и запечатлели его в кадре. Что получилось — смотрите в нашей стрит-фотоподборке. ↘️ А ещё мы ездили на завод Яндекс Лавки в Петербург и в этом посте рассказали и показали, как устроено производство готовой еды. Подписывайтесь 🍉 @yandex</t>
+  </si>
+  <si>
+    <t>24.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44273</t>
+  </si>
+  <si>
+    <t>🤩 В Йошкар-Олу едут из-за невероятного колорита, который можно найти только тут! Фото: @ted_ns 📍Координаты: Яндекс Карты #ЙошарОла #МарийЭл Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44272</t>
+  </si>
+  <si>
+    <t>🌴 Самый южный остров России Остров Фуругельма лежит в Японском море примерно в 110 километрах от Владивостока. Самостоятельно высадиться на остров нельзя. Это заповедная территория, из-за чего туристов допускают только по разрешению и организованными группами. Обычно маршрут начинается с поездки из Владивостока в Посьет, после чего группа пересаживается на катер. На однодневную организованную поездку из Владивостока с автобусным трансфером и катером стоит ориентироваться примерно на 10–15 тысяч рублей на человека. Как думаете, возможность побывать тут стоит своих денег? Видео: @kokorin_roman 📍Координаты: Яндекс Карты #ПриморскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44271</t>
+  </si>
+  <si>
+    <t>🤍 В объектив попало настоящее чудо: первые шаги белых медвежат под чутким присмотром мамы! Фото: Алексей Романов Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44267</t>
+  </si>
+  <si>
+    <t>Меня зовут Александр. 4 года назад я взял в руки молоток, а в сердце – веру. Из заброшенного дома в Иваново мы сделали мастерскую для детей с инвалидностью, проблемами слуха, зрения. Здесь нет запаха больничных стен, уколов и диагнозов. Здесь есть детский смех, забота и вера в чудо. В нашей мастерской занимаются дети, которым ставят жёсткие рамки «не получится», «не проживёт без помощи». Они лепят первые изделия, рисуют, ткут. Я постоянно вижу, как в их глазах зажигается тот самый огонёк: «Я могу!». Но сейчас нам самим нужна помощь. Не громкая, не большая – самая обычная, человеческая. Глина, кисти, краски, фартуки. Чтобы слабовидящие дети и дети с аутизмом могли почувствовать и увидеть мир через творчество. Каждое пожертвование – это возможность сохранить мастерскую, где дети с инвалидностью находят себя, растут, учатся, просто живут. 🕊 Помочь проекту и узнать подробнее о мастерской можно здесь: artpositive-ivanovo.ru</t>
+  </si>
+  <si>
+    <t>24.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44258</t>
+  </si>
+  <si>
+    <t>☦️ Колокольня Петропавловского собора Самое высокое историческое здание Северной столицы возвышается на 122,5 метра. Заложенный в 1712 году по указу Петра I как усыпальница российских императоров, этот памятник архитектуры более двух веков удерживал звание высочайшей постройки России. Шпиль башни с фигурой летящего ангела на вершине является одним из главных символов Петербурга. Внутри многоярусной вертикали скрыта сложная инженерная система, формировавшаяся на протяжении трех столетий. Помимо стального каркаса шпиля середины XIX века, здесь установлен массивный часовой механизм. В эту конструкцию интегрированы латунный программный барабан карильона из 51 колокола и отдельный ярус с традиционными православными колоколами. Фото: Gelio 📍Координаты: Яндекс Карты #СанктПетербург Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44257</t>
+  </si>
+  <si>
+    <t>🐦‍⬛️ Стаи грачей и галок вовсю готовятся к перелёту на юг. Над Суздалем это особенно заметно... Всем чудесного вечера! Фото: @juliarussianspirit 📍Координаты: Яндекс Карты #Суздаль #ВладимирскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44248</t>
+  </si>
+  <si>
+    <t>🌻 Что делать, если последние дни солнышко прячется от нас? Ехать на поля подсолнухов! Фото: @fotogenos 📍Координаты: Яндекс Карты #СевернаяОсетия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44238</t>
+  </si>
+  <si>
+    <t>🤩 Озеро Тургояк раскинулось среди лесистых хребтов Южного Урала Оно известно прозрачной водой, скалистыми берегами и островами. За чистоту и глубину Тургояк даже называют младшим братом Байкала. Вода здесь и правда необычайно прозрачная. В благоприятных условиях видимость достигает многих метров. При этом, Тургояк питается преимущественно горными водами и очень чувствителен к загрязнению, засушливым периодам и человеческому водопотреблению. Фото: @antonov_landscape 📍Координаты: Яндекс Карты #ЧелябинскаяОбласть #Тургояк Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44234</t>
+  </si>
+  <si>
+    <t>😍 Давайте полюбуемся Крымом с вершины горы Сокол. Эти пейзажи ни с чем не спутаешь! Фото: Андрей Шелякин 📍Координаты: Яндекс Карты #РеспубликаКрым #Судак Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44233</t>
+  </si>
+  <si>
+    <t>🦩 Кажется, эта длинноногая красавица чем-то очень недовольна... Фото: @sapopovichwildlife Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44224</t>
+  </si>
+  <si>
+    <t>🙏 На берегу реки Осётр стоит очаровательный Зарайск! Его главная достопримечательность — полностью сохранившийся каменный кремль XVI века. Крепость построили в 1528–1531 годах для защиты южных рубежей Московского государства от крымских татар. До наших дней дошли все стены и семь башен — редкий случай для небольшого русского города. С городом связан Дмитрий Пожарский. В начале XVII века будущий руководитель Второго народного ополчения был зарайским воеводой. Во время Смуты он отказался признать Лжедмитрия II и удержал город под властью Москвы. Чтобы насладиться Зарайском, хватит одного насыщенного дня. Начните с кремля и музея, затем прогуляйтесь по старому центру с купеческими домами. Фото: @mariia_parshunya 📍Координаты: Яндекс Карты #МосковскаяОбласть #Зарайск Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44215</t>
+  </si>
+  <si>
+    <t>😍 Деревянные сокровища Алтая: старинные терема в Бийске! Фото: @marusiasavina 📍Координаты: Яндекс Карты #АлтайскийКрай #Бийск Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44208</t>
+  </si>
+  <si>
+    <t>🌏 Самая восточная точка России Берингов пролив — это уникальный мировой перекрёсток, где сходятся океаны, континенты, страны и даже время. Именно здесь расположен остров Ратманова, выступающий крайним восточным рубежом России и всей Евразии. Всего в 4 километрах от него находится принадлежащий США остров Крузенштерна. Между ними по узкому проливу проходит государственная граница и Международная линия перемены дат. Когда на российском берегу начинается новый день, на американском ещё продолжается вчерашний. Сегодня на острове нет постоянного гражданского населения. На территории базируется только пограничная застава. Климат в этом регионе суровый, с частыми штормами и плотными океаническими туманами. Рельеф представляет собой плоское плато, обрывающееся к воде отвесными скалами, а вокруг простираются просторы пролива, соединяющего Северный Ледовитый и Тихий океаны. Фото: Слава Степанов 📍Координаты: Яндекс Карты #Чукотка Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.08.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44207</t>
+  </si>
+  <si>
+    <t>Как превратить заботу о природе в любимую семейную традицию? Многодетные пермяки нашли отличный способ: каждый год с наступлением тепла они всей большой семьей очищают лес от мусора. Ребята с огромным азартом включаются в процесс, помогая взрослым. Родители признаются, что детские улыбки и искренняя благодарность дарят дому уют и полностью растворяют любые повседневные заботы.</t>
+  </si>
+  <si>
+    <t>22.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44206</t>
+  </si>
+  <si>
+    <t>🪷 Монастырское озеро у подножия горы Бештау Небольшой водоём окружён лесистыми склонами Пятигорья, а над ним возвышается Бештау — высочайшая гора Кавказских Минеральных Вод. В безветренную погоду в воде отражаются лес и горные склоны. Место небольшое и гораздо спокойнее популярных курортных достопримечательностей Пятигорска и Железноводска. Видео: @ivangubskiy 📍Координаты: Яндекс Карты #СтавропольскийКрай #Бештау Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44197</t>
+  </si>
+  <si>
+    <t>😍 В средние века Верея была центром удельного княжества Наибольшего расцвета город достиг в XVIII веке. Верея стала крупным купеческим и ремесленным центром: здесь занимались кожевенным, сапожным и кузнечным делом. В конце XVIII века Верея была одним из крупнейших городов Московской губернии. От былого величия сохранились торговые ряды, купеческие дома и регулярная планировка, утверждённая при Екатерине II. В XIX-XX веках крупные магистрали и железнодорожные пути обошли Верею стороной, город утратил свое значение и почти не разросся. Благодаря этому он сохранил масштаб старого уездного города: центральную площадь, торговые ряды, земляной кремль, храмы XVI–XIX веков и деревянную малоэтажную застройку. Фото: arch.roman 📍Координаты: Яндекс Карты #МосковскаяОбласть #Верея Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44192</t>
+  </si>
+  <si>
+    <t>🔥 Настоящая жар-птица! Это одна из самых экзотично выглядящих птиц, которую можно встретить в российской природе. Удоды распространены в степных и лесостепных районах, но гнездятся и значительно севернее. Встретить их можно вплоть до отдельных районов Центральной России, Сибири и Прибайкалья. Название почти повторяет голос птицы. Весной самец издаёт глухое ритмичное «уп-уп-уп», которым обозначает территорию и привлекает самку. В России особенно активно удоды кричат после возвращения с зимовки. Фото: @krylianogihvosty Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44189</t>
+  </si>
+  <si>
+    <t>Каждое утро Даулета Акпановича и Нины Маркияновны начинается не с жалоб, а с аккуратно разложенных лекарств. В болезнях и радости, они идут рука об руку почти 60 лет, даже сейчас, когда старость и немощь отбирают последние силы. Даулету Акпановичу 79 лет, его жене Нине чуть меньше. Почти полвека он отдал флоту, мужественно встречая шторма в дальних рейсах. Сегодня его личный “шторм” — инвалидное кресло. Сахарный диабет лишил дедушку обеих ног. Нина Маркияновна тоже почти не встаёт: возраст и боль в ногах сковали движения. Им по-прежнему неловко просить. Старая закалка и природная скромность заставляют их до последнего рассчитывать только на свои силы. Но сегодня даже самое простое: сварить горячий обед, прибраться в комнате или дойти до аптеки, превращается в непосильный труд. Иногда они долго и тихо обсуждают, что можно отложить на завтра, чтобы сберечь те немногие силы, что еще остались. Для одиноких стариков помощь — это не просто продукты или чистый пол. Это надежда, что их не забыли, что о них есть кому позаботиться. На официальном сайте по ссылке ниже открыт сбор на продукты и лекарства для этой пожилой пары. За стенами их маленькой квартиры — почти шесть десятилетий общей жизни, прожитой в труде и любви. И очень хочется, чтобы закат их дней был тихим, согретым нашей общей заботой. Если можете, пожалуйста, помогите! Помогите двум одиноким старикам: pomoshch-pozhilym.ru</t>
+  </si>
+  <si>
+    <t>22.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44179</t>
+  </si>
+  <si>
+    <t>🏞 Тачингоуза — старое название бухты Просёлочной Она находится на территории Лазовского заповедника: широкий песчаный пляж здесь зажат между сопкой Туманной, лесом и скалистым побережьем с кекурами. Тачингоуза (в переводе «Большая зелёная падь») — это русская адаптация старого китайского топонима «Дацингоуцзы». В 1972 году бухта получила официальное название Просёлочная, но старое имя до сих пор на слуху. Фото: @jinnkisss_art 📍Координаты: Яндекс Карты #ПриморскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44176</t>
+  </si>
+  <si>
+    <t>🌄 Кодарский хребет возвышается на севере Забайкальского края У его подножия и в высокогорных долинах разбросаны ледниковые озёра с прозрачной холодной водой. Эти озёра — наследие древних ледников. Ледники вырезали глубокие горные долины и оставили естественные котловины, которые позднее заполнились талой водой. Отсюда характерный пейзаж Кодара: скальные пики, морены и холодные озёра почти альпийского вида. Фото: @Photo_geographic 📍Координаты: Яндекс Карты #ЗабайкальскийКрай #КодарскийХребет Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44169</t>
+  </si>
+  <si>
+    <t>🙏 Этим летом в Крыму особенно тяжело. Желаем крымчанам сил и мирного неба над головой! Фото: @tanya_crimea 📍Координаты: Яндекс Карты #Ялта #РеспубликаКрым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44160</t>
+  </si>
+  <si>
+    <t>🤩 Гуляя по Москве, невозможно не заметить переплетение дореволюционной, советской и современной архитектуры! Фото: @elena_krizhevskaya 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.08.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44151</t>
+  </si>
+  <si>
+    <t>🏛 Дубна стоит на Волге примерно в 120 километрах от Москвы Здесь расположен Объединённый институт ядерных исследований, а название города увековечено в таблице Менделеева. В его честь назван химический элемент дубний. Сам город тесно связан с большой водой. Здесь встречаются Волга, канал имени Москвы и Иваньковское водохранилище, которое иногда называют Московским морем. Поэтому Дубна одновременно ощущается как наукоград и спокойный зелёный город у воды. Фото: @azsvalday 📍Координаты: Яндекс Карты #МосковскаяОбласть #Дубна Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44150</t>
+  </si>
+  <si>
+    <t>Совет для тех, кто всё ещё думает, куда поехать в августе. Лето заканчивается. Через месяц — осень и сожаления о пролетевшем лете. А можно успеть. Собраться. И уплыть. Речные круизы по России — это не про «сидеть на палубе и скучать». Это про: — Углич, Ярославль, Кострому — города, где время течёт иначе — Валаам и Кижи — места, красоту которых не передать на фото — Казань, Нижний Новгород, Плёс — маршруты, которые вы запомните А на борту – комфортные каюты, завтраки на палубе, закаты над Волгой. Утренняя зарядка, вечерние концерты и интеллектуальные игры. Сейчас — скидки до 15%. Цены от 23 000 ₽ за 3 дня. Успейте забронировать! erid: 2W5zFJ6AfwP</t>
+  </si>
+  <si>
+    <t>21.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44143</t>
+  </si>
+  <si>
+    <t>😊 Давайте на секунду заглянем в гости к одной сизой чайке, что живёт на Светлых озёрах! Фото: @birds_n_roll 📍Координаты: Яндекс Карты #НижегородскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44142</t>
+  </si>
+  <si>
+    <t>😱 Вы знали, какое дерево в России самое распространённое? Нет, это не берёза. На самом деле, это лиственница. Пусть в европейской части России её не так много, зато в Сибири и на Дальнем Востоке хватает на всю страну! Видео: @andrewbazanov_photo 📍Координаты: Яндекс Карты #РеспубликаАлтай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44139</t>
+  </si>
+  <si>
+    <t>🌌 Любуемся звёздами: метеорный поток Персеиды над маяком Вуохенсало в Ленинградской области! Фото: @Andrey_snimaet 📍Координаты: Яндекс Карты #ЛенинградскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44138</t>
+  </si>
+  <si>
+    <t>🐉 Долгие горы протянулись узкой цепью через степи Оренбургской области Это один из южных отрогов Уральской горной системы. Здесь нет высоких вершин, лишь длинные каменистые хребты, которые неожиданно поднимаются посреди бескрайней равнины. Название описывает горы буквально. Отдельные хребты невысоки, зато вытянуты на многие километры. Именно необычная длина гряд на фоне равнины и дала массиву его простое, но меткое название. Фото: regina_pivovarova 📍Координаты: Яндекс Карты #ОренбургскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44137</t>
+  </si>
+  <si>
+    <t>Путешествия запоминаются не дорогой, а эмоциями 🏄 Новые города, красивые маршруты, спонтанные остановки, местная кухня — именно из таких моментов складываются лучшие поездки. Но иногда новые блюда могут вызвать изжогу и отвлечь от происходящего. Именно любовь к ярким моментам вдохновила Гастал® на создание игры, где главное — не сбавлять темп. Проходи трассу, объезжай препятствия, которые могут вызвать изжогу, и доберись до финиша. В награду тебя ждут персональная AI-гифка в гоночном образе и промокод 150 ₽ на Гастал® №30 или №60! 🏁 Поехали?</t>
+  </si>
+  <si>
+    <t>20.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44130</t>
+  </si>
+  <si>
+    <t>🌾 На склонах горного Дагестана сохранились тысячи рукотворных земледельческих террас Некоторые террасные ландшафты пережили многие столетия. Они создавались поколениями жителей горных селений и постепенно расширялись вместе с населением. Особенно масштабны террасы возле Гуниба и старых аулов. Они встречаются в разных районах горного Дагестана, в том числе вокруг заброшенных поселений. С противоположного склона лучше всего видно, насколько огромные территории когда-то обрабатывались вручную. Фото: @dkupratsevich 📍Координаты: Яндекс Карты #РеспубликаДагестан Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44129</t>
+  </si>
+  <si>
+    <t>😊 Чтобы погулять в парке Галицкого в (почти) одиночестве, приходите на рассвете! Фото: Добрыня Большой 📍Координаты: Яндекс Карты #Краснодар #ПаркГалицкого #ПаркКраснодар Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44122</t>
+  </si>
+  <si>
+    <t>🦉 Сколько сычик не пытался прятаться, от наших зорких фотографов скрыться не получится! Фото: @birds_n_roll #ВладимирскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44121</t>
+  </si>
+  <si>
+    <t>😍 Садитесь поудобнее, мы отправляемся в прекрасный Владивосток! Видео: @kokorin_roman 📍Координаты: Яндекс Карты #Владивосток #ПриморскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44120</t>
+  </si>
+  <si>
+    <t>👏 Хорошо посмотреть на грот Дианы со стороны, но совсем другое дело — пройти его по воде! Фото: @alexey_latysh 📍Координаты: Яндекс Карты #Севастополь Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44111</t>
+  </si>
+  <si>
+    <t>😍 Самые очаровательные закаты встречают в горах. В кадре пейзажи со Змейки! Фото: @yakushevphoto 📍Координаты: Яндекс Карты #СтавропольскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44110</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Путешествуя по северу, вы тут и там будете видеть статные деревянные храмы на берегах рек, озёр и даже Белого моря! Фото: @andrewbazanov_photo 📍Координаты: Яндекс Карты #АрхангельскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44109</t>
+  </si>
+  <si>
+    <t>😋 Папа может! Птенец очень старался проглотить жирную гусеницу, которой его угостил папа, но так и не смог... Фото: @krylianogihvosty #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44103</t>
+  </si>
+  <si>
+    <t>👩‍⚕️ Знаменитая калужская «Аптека на стрелке» В первой половине XIX века в Калуге на углу Облупской улицы и Сорокинского переулка (ныне Театральная и Чебышёва) открылась аптека. Она осталась на месте и после революции, пережила Советский Союз и существует до сих пор. Получается, что аптека работает двести лет! Фото: @ted_ns 📍Координаты: Яндекс Карты #КалужскаяОбласть #Калуга Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44102</t>
+  </si>
+  <si>
+    <t>☦️ Георгиевский православный мужской монастырь в Севастополе Обитель находится на побережье рядом с мысом Фиолент. Храм основан ещё до Крещения Руси. Более 1000 лет здесь не прекращают звучать молитвы. Интересно, что кельи обнаружили только в 1810 году при подготовке к строительству нового храма. Рабочие наткнулись на засыпанную пещеру, которая оказалась полуразрушенным древним пещерным храмом ll века. На первом этаже сегодня находится часовня Иверской иконы Божией Матери, а на втором — храм Рождества Христова. Фото: @places_of_crimea 📍Координаты: Яндекс Карты #Севастополь Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44101</t>
+  </si>
+  <si>
+    <t>🤩 Северное сияние над храмом в честь Одигитриевской иконы Божией Матери XVIII века! Одигитриевскую церковь построили в 1709 году, и она стала главным архитектурным символом Кимжи. Высокий деревянный силуэт с пятью шатрами резко выделяется над низкой северной деревней. Кстати, сама деревня находится далеко от основных туристических маршрутов Архангельской области, поэтому сюда имеет смысл ехать минимум на несколько дней. Перед поездкой обязательно проверяйте состояние дорог и возможность посещения храма. Фото: Иван Добромыслов 📍Координаты: Яндекс Карты #АрхангельскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44100</t>
+  </si>
+  <si>
+    <t>⚓️ Когда-то Рыбинск был столицей бурлаков! Сюда стекались огромные объёмы грузов с Волги, а для движения судов требовались тысячи сезонных рабочих. В XIX веке город превратился в один из важнейших торговых узлов страны. Если путешествуете на машине, Рыбинск удобно объединить с Мышкиным или Ярославлем, а отдельный маршрут посвятить истории Рыбинского водохранилища и затопленной Мологи. Фото: @juliarussianspirit 📍Координаты: Яндекс Карты #ЯрославскаяОбласть #Рыбинск Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44099</t>
+  </si>
+  <si>
+    <t>😍 Волшебный вечер в Архангельской области. В кадре Жеребцова гора, окутанная туманом! Фото: @andrewbazanov_photo 📍Координаты: Яндекс Карты #АрхангельскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44089</t>
+  </si>
+  <si>
+    <t>🐭 В кадре очаровательный Мышкин! Мышкин — небольшой город Ярославской области на высоком берегу Волги, где живёт всего несколько тысяч человек. Вместо кремля и огромных соборов его визитной карточкой стала мышь: вокруг городской легенды здесь создали музеи, памятники и целую туристическую культуру. По легенде, мышь спасла жизнь князю. Правитель отдыхал на берегу Волги и проснулся от того, что по нему пробежала мышь. Сначала он рассердился, но затем заметил рядом змею. Так маленький зверёк якобы спас его и дал название будущему городу. Фото: @juliarussianspirit 📍Координаты: Яндекс Карты #ЯрославскаяОбласть #Мышкин Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44088</t>
+  </si>
+  <si>
+    <t>😍 Фотоловушка в Нижегородской области запечатлела семейный ужин кабанов! Видео: @moynizhny 📍Координаты: Яндекс Карты #НижегородскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44084</t>
+  </si>
+  <si>
+    <t>Откройте свой холодильник. А теперь представьте — там пусто. Ни молока, ни хлеба. Только холод и тишина. Так выглядит каждое утро для тысяч стариков в российских сёлах. Баба Нюра из Пермского края получает пенсию 14 тысяч. Из них 6 уходят на лекарства, 4 — на дрова, 3 — на коммуналку. На еду остаётся тысяча рублей. На месяц. 33 рубля в день — даже не буханка хлеба. И таких больше четырёх тысяч человек прямо сегодня. Они не напишут пост в интернете. У большинства нет ни телефона, ни связи. Ближайший магазин за несколько километров. Они просто сидят дома. Одни. И ждут. Наши волонтёры знают каждый такой дом. Бабушки перебирают привезённые продукты — крупу, масло, муку — как будто им вручили сокровище. Плачут не от горя — от того, что кто-то вспомнил. Мы можем доехать до каждого. Но не можем закупить еду без вас. 300 рублей — пакет крупы и масло. 500 — набор на неделю. 1000 — человек не будет голодать целый месяц. Вы закроете пост и пойдёте ужинать. А бабушка в той деревне просто ляжет спать. Потому что ужинать нечем. Один клик. Одно пожертвование. Один человек сегодня поест. 🙏 Помочь можно здесь: БФ “Крылья жизни”</t>
+  </si>
+  <si>
+    <t>18.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44076</t>
+  </si>
+  <si>
+    <t>🚀 В Калуге жил Константин Циолковский Поэтому просто невозможно приехать в Калугу и не зайти в Музей космонавтики. Самый значимый экспонат музея — это копия ракеты «Восток», которая вывела на орбиту Юрия Гагарина. Фото: arch.roman 📍Координаты: Яндекс Карты #КалужскаяОбласть #Калуга Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44071</t>
+  </si>
+  <si>
+    <t>😇 Из Каширы в Тарусу можно добраться по воде и всего за два с половиной часа. Друзья, отправились бы на такую прогулку? Фото: @ted_ns 📍Координаты: Яндекс Карты #КалужскаяОбласть #Кашира #Таруса Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44062</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Несколько тёплых кадров из путешествия по Владимиро-Суздальской земле. Лето, задержись подольше! Фото: @ted_ns 📍Координаты: Яндекс Карты #ВладимирскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44061</t>
+  </si>
+  <si>
+    <t>😱 Друзья, вы помните, как ещё совсем недавно природа цвела? А ведь совсем скоро листья начнут опадать! Видео: Непарадная Москва 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44058</t>
+  </si>
+  <si>
+    <t>😍 Уникальная церковь-маяк на Секирной горе. Как много чудес хранят Соловецкие острова! На вершине Секирной горы Большого Соловецкого острова стоит необычная Вознесенская церковь XIX века. Необычность заключается в том, что прямо в купол церкви встроили маяк. Видео: @chudo_vsyudu 📍Координаты: Яндекс Карты #АрхангельскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44057</t>
+  </si>
+  <si>
+    <t>🥳 В Нижегородской области праздник: в Керженском заповеднике фотоловушка засняла пополнение! Фото: @moynizhny 📍Координаты: Яндекс Карты #НижегородскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44051</t>
+  </si>
+  <si>
+    <t>🛩 Такие рассветы дано встречать не всем. Восход солнца при снижении в Сургут, кадры от пилота самолёта! Фото: @pilotlife_notes 📍Координаты: Яндекс Карты #Сургут #ХМАО #ЮГРА Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44047</t>
+  </si>
+  <si>
+    <t>⛰ Гум-Баши и Верхняя Мара Перевал Гум-Баши поднимается примерно на 2180 метров и лежит на живописной дороге между Кисловодском и Карачаевском. По пути находится аул Верхняя Мара, а с высокогорных участков в ясную погоду открывается впечатляющая панорама Кавказского хребта и двуглавого Эльбруса. Фото: @dkupratsevich 📍Координаты: Яндекс Карты #КарачаевоЧеркесия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44048</t>
+  </si>
+  <si>
+    <t>😍 По Онеге к северной деревне Амосовская. Восхитительные русские пейзажи! Видео: @andrewbazanov_photo 📍Координаты: Яндекс Карты #АрхангельскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44041</t>
+  </si>
+  <si>
+    <t>🎨 Краски Владимира! Каждый год во Владимире проходит фестиваль уличного искусства, во время которого в городе появляются новые уличные рисунки. Большая концентрация работ есть на улице Алябьева. Тут и «Купание красного гороховецкого коня», и очаровательная «Есения». Фото: @ted_ns 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44039</t>
+  </si>
+  <si>
+    <t>🔥 Вот такое солнечное затмение наблюдали в Выборге! За затмением следили многие фотографы. Событие будет эхом отзываться в наших публикациях ещё не один месяц! Фото: @topotkotov_photo 📍Координаты: Яндекс Карты #ЛенинградскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44038</t>
+  </si>
+  <si>
+    <t>🧐 Кажется, в этой ситуации болотную сову маскировка подвела... Фото: Иван Добромыслов Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44037</t>
+  </si>
+  <si>
+    <t>Съездили в Москву в 2026 и уже вернулись домой? Небольшой опрос про впечатления от поездки — 10 минут, анонимно. Ссылка на опрос: https://do.survey-studio.com/s/wc7b3e9d3419f4b2fa3d724a61b78c215zq8zmrd8?utm_source=telegram&amp;utm_medium=social&amp;utm_campaign=survey&amp;utm_content=moyarossia</t>
+  </si>
+  <si>
+    <t>16.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44033</t>
+  </si>
+  <si>
+    <t>😍 Озеро Белё раскинулось среди бескрайних степей Хакасии Тут же стоит гора Острая, с вершины которой можно поразглядывать окружающие красоты. Если ехать на Белё из Абакана на 2–3 дня, бюджетный вариант с кемпингом или простой базой отдыха может уложиться примерно в 5-10 тысяч рублей на человека без учёта дороги до Хакасии. Фото: @filinin_wallpapers 📍Координаты: Яндекс Карты #РеспубликаХакасия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44028</t>
+  </si>
+  <si>
+    <t>🍁 Золотая осень на Валааме. Друзья, золото русских лесов мы увидим совсем скоро! Фото: @mr_alex_turner 📍Координаты: Яндекс Карты #РеспубликаКарелия #Валаам Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44027</t>
+  </si>
+  <si>
+    <t>⛰ Инэ выглядит как огромный каменный зуб с крутыми скальными стенами! Его название переводят как «Игла». Тонкая скальная вершина действительно резко выделяется среди ледников, зубчатых хребтов и массивных пиков Западного Кавказа. Восхождение на сам пик относится уже к альпинизму и требует подготовки, страховочного снаряжения и понимания горного рельефа Видео: @andrewk_travel 📍Координаты: Яндекс Карты #КарачаевоЧеркесия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44019</t>
+  </si>
+  <si>
+    <t>😍 Прогулка по Сретенке. Как же красивы улочки старой Москвы! Фото: @vmuzey 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44010</t>
+  </si>
+  <si>
+    <t>🌿 Щёлоковский хутор в Нижнем Новгороде Здесь находятся три озера, лесные тропы и овраги. Всего за несколько минут можно перенестись из города-миллионника в настоящий лес. Фото: @spasibonizhny 📍Координаты: Яндекс Карты #НижнийНовгород #НиНо Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44009</t>
+  </si>
+  <si>
+    <t>🐻 Семья гималайских медведей у маркировочного дерева в бассейне реки Дурмин. Поставим «❤️‍🔥» красавцам? Видео: @shiksha_bear 📍Координаты: Яндекс Карты #ХабаровскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43999</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Путешествие к Земле Франца-Иосифа На севере всё выглядит иначе, по-особенному. Даже облака и радуга тут свои, таких не встретишь в средней полосе и тем более на юге. Наверное, поэтому такие путешествия (хотя, скорее, экспедиции) запоминаются на всю жизнь! Фото: @makhorov 📍Координаты: Яндекс Карты #АрхангельскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.08.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43989</t>
+  </si>
+  <si>
+    <t>🌠 Августовский звездопад над обсерваторией на плато Шаджатмаз. Говорят, сюда съехались люди со всех окрестностей, включая Кавминводы! Фото: @ivangubskiy 📍Координаты: Яндекс Карты #КарачаевоЧеркесия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43984</t>
+  </si>
+  <si>
+    <t>😱 Владимир умеет удивлять. «Дом с рыцарями» на Садовой — это чей-то настоящий, жилой дом. Как вам убранство? Фото: @ted_ns 📍Координаты: Яндекс Карты #Владимир #ВладимирскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43983</t>
+  </si>
+  <si>
+    <t>☀️ Друзья, минутка вдохновения! Предлагаем вам отдохнуть и несколько секунд полюбоваться вдохновляющим видом на высочайшую гору Европы. Фото: Артём Мелетов 📍Координаты: Яндекс Карты #КабардиноБалкария Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43977</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Солнечное затмение над Балтикой! Всего за 30 минут луна на 82% закрыла солнечный диск. Два заката и рассвета за день в жизни бывают не так часто... Фото: @lookkenig 📍Координаты: Яндекс Карты #КалининградскаяОбласть #Зеленоградск Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43976</t>
+  </si>
+  <si>
+    <t>😎 В ботаническом саду Челябинского государственного университета живут вот такие красавцы! Фото: @sapopovichwildlife 📍Координаты: Яндекс Карты #Челябинск #ЧелябинскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43975</t>
+  </si>
+  <si>
+    <t>История России — это не просто даты и имена из учебника. Это живая ткань, которую можно потрогать, услышать и почувствовать. На федеральной территории «Сириус» можно посетить место, где это станет возможным, — мобильный исторический парк «Россия — Моя История». В этом году парки «Россия — Моя История» проводят масштабное обновление экспозиций в рамках национального проекта «Молодежь и дети», создавая современный мультимедийный формат изучения истории нашей страны. Четыре эпохи — от Древней Руси до XX века — оживают здесь благодаря цифровым образам реальных исторических личностей, диорамам и световым эффектам. Нестор Летописец, Пётр I, Анна Ахматова, Сергей Королёв — каждый из них словно приходит сам и рассказывает о своём времени. Программа продлится до середины ноября, вход свободный. Вот такой и должна быть встреча с историей своей родины — яркой, современной, после которой испытываешь настоящую гордость за родную страну. Проект создан Фондом Гуманитарных Проектов по поручению Президента при поддержке Минпросвещения. По всей стране уже 30 таких мультимедийных парков. Вот их страницы в соцсетях: МАХ | ВК.</t>
+  </si>
+  <si>
+    <t>14.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43974</t>
+  </si>
+  <si>
+    <t>13.08.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43973</t>
+  </si>
+  <si>
+    <t>🌌 Сегодня мы начали день Петербурге, а закончим в Ленобласти: аврора над Завыборжьем! Фото: @topotkotov_photo 📍Координаты: Яндекс Карты #ЛенинградскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43972</t>
+  </si>
+  <si>
+    <t>🙏 Спасибо Матушке-России за такую красоту! Фото: @phototourtravel 📍Координаты: Яндекс Карты #АрхангельскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43971</t>
+  </si>
+  <si>
+    <t>Россия — страна, где можно за один отпуск собрать коллекцию «самых-самых» мест: от пляжа на краю света до трамвайного маршрута‑рекордсмена. И теперь это собрано в одном месте — 2ГИС сделал Карту рекордов России. На карте отмечены места, которые оказались длиннее, выше, больше или необычнее остальных: 🏖️ самый большой пляж — Халактырский на Камчатке ⛰️ ночлег на самой большой высоте — приют «Космос» на Эльбрусе 🥶 самый холодный населённый пункт — Верхоянск (Якутия) Добавляйте в план отпуска еще больше необычных мест — просто введите в поиске «карта рекордов».</t>
+  </si>
+  <si>
+    <t>13.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43963</t>
+  </si>
+  <si>
+    <t>😍 Опоки — геологический разлом, похожий на гигантский слоеный пирог! Смотреть на Опоки лучше всего с воды: так вы увидите и почувствуете истинный масштаб берегов, которые можно сравнить с 20-этажным домом. Зрелищнее всего эти марсианские скалы выглядят на закате. Возьмите лодку (у пристани найдете номера местных «извозчиков») и двигайтесь вдоль обрывов по Сухоне, чтобы получить незабываемые впечатления! Фото: @remote_russia 📍Координаты: Яндекс Карты #ВологодскаяОбласть #Опоки Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43962</t>
+  </si>
+  <si>
+    <t>🌿 Ничего более пасторального и родного вы сегодня не увидите: тихий летний день в русском селе! Фото: @pashenichev 📍Координаты: Яндекс Карты #ЯрославскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43961</t>
+  </si>
+  <si>
+    <t>🐆 В кадре редчайшая кошка планеты! Дальневосточный леопард находится на грани исчезновения. На всей Земле их сталось около 35 особей. В отличие от африканских и индийских собратьев, дальневосточный — это единственный леопард, что приспособился к выживанию в суровых таёжных условиях. Секрет в роскошной шубе. У нашего красавца самый густой и длинный мех, достигающий зимой 7,5 сантиметров. Средний вес дикой кошки составляет 35–60 килограммов, а длина хвоста может достигать метра. При таких параметрах животное способно прыгать до 6 метров в длину и до 5 метров в высоту. Хищник может затащить на дерево добычу вдвое тяжелее себя. При этом дальневосточный леопард — самый миролюбивый подвид леопарда. За всю историю не зафиксировано ни одного случая нападения на человека. Фото: @arctic_ru Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43960</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Делимся вашим творчеством: очень футуристичное пространство возле Лахта-Центра! Видео: @chelovek_kotoryi 📍Координаты: Яндекс Карты #СанктПетербург #ЛахтаЦентр Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.08.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43950</t>
+  </si>
+  <si>
+    <t>😍 Вечерняя прогулка по очаровательной купеческой Калуге. Какая красота! Фото: arch.roman 📍Координаты: Яндекс Карты #Калуга #КалужскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43945</t>
+  </si>
+  <si>
+    <t>😱 Как начинаются лесные пожары? Абсолютно обычная ситуация, которая редко попадает в объективы фотографам. Во время грозы молния ударила в сухое дерево. Непогода быстро ушла, дерево, по всей видимости, начало тлеть, после чего огонь перекинулся на ягель. Лишайник этот очень горючий, из-за чего пламя идёт с какой-то сумасшедшей скоростью. Благо, из-за таких темпов деревья остаются невредимыми. В итоге этот пожар остановил дождь, который полностью потушил огонь. Фото: @makhorov Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43938</t>
+  </si>
+  <si>
+    <t>🏡 Усадьба Мураново в Подмосковье. Тут вас ждут тишина, спокойствие и уют старинной русской деревни. Фото: @nezagooglish 📍Координаты: Яндекс Карты #МосковскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43934</t>
+  </si>
+  <si>
+    <t>🐐 Западнокавказский, или кубанский тур Это редкий горный козёл, который обитает только на Западном Кавказе: в России и пограничье Грузии. Живут туры на высоте от 800 до 4200 метров и предпочитают крутые скалы. Живут они в настолько экстремальных местах, что человек до них добирается редко. Кубанский тур находится под охраной государства. Если вам повезло встретить это прекрасное животное, полюбуйтесь им издалека и идите своей дорогой. Фото: @xodimbrodim Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43927</t>
+  </si>
+  <si>
+    <t>🌿 Друзья, у вас в запасе ещё точно два-три месяца, чтобы посетить Сухую балку. Не откладывайте жизнь на потом! Фото: @xodimbrodim 📍Координаты: Яндекс Карты #КраснодарскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43918</t>
+  </si>
+  <si>
+    <t>🏛 У Бийского краеведческого музея несколько филиалов! Один из них находится в не так давно отреставрированная Усадьба Ассанова. Здесь можно увидеть саркофаг и оружие из скифских курганов, предметы культа шаманов, буддийскую скульптуру и алтайские петроглифы, но главный экспонат музея — это само уникальное для региона здание в стиле модерн. Оно было построено в 1914 году Константином Лыгиным, лучшим зодчим Сибири того времени, создавшим сибирскую архитектурную школу. Заказчиком строительства выступил Николай Иванович Ассанов, который и сам был не промах: он первым из сибирских купцов стал членом-корреспондентом Императорской Академии наук. От первоначального убранства ассановского особняка мало что сохранилось: из старинной мебели удалось найти только буфет, трюмо, два кресла и две скамьи. Зато мы до сих пор можем любоваться на мозаичные полы и великолепную лестницу с балясинами. Фото: @marusiasavina 📍Координаты: Яндекс Карты #Бийск #АлтайскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.08.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43915</t>
+  </si>
+  <si>
+    <t>🌋 К вулкану Креницына с верными друзьями. Кстати, между фотографиями всего в месяц! Фото: @elena_from_kurils 📍Координаты: Яндекс Карты #СахалинскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43906</t>
+  </si>
+  <si>
+    <t>⚓️ Подпорожский порт в Ленинградской области Это относительно молодая советская постройка, которая появилась под закат Союза. Подпорожский порт строили, чтобы связать железнодорожный и речной транспорт. Уверены, что такая необходимость и правда была, но спустя пять лет после открытия порта наступил трагический 1991 год, который многие советские проекты пережить не смогли. Фото: @tasigova 📍Координаты: Яндекс Карты #ЛенинградскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43904</t>
+  </si>
+  <si>
+    <t>💔 Руины колокольни Покровской церкви Колокольня (вернее сказать, что от неё осталось) пережила две мировые войны. Сегодня уцелевший фрагмент некогда величественного и прекрасного храма стоит в полном одиночестве среди полей и деревьев, постепенно исчезая. Место наводит на разные мысли. Фото: Проект Наследие 📍Координаты: Яндекс Карты #КалужскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43889</t>
+  </si>
+  <si>
+    <t>📸 Делимся вашим творчеством: прогулка по обновлённой Пушкинской набережной в Москве. Красиво? Фото: @mariia_parshunya 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43888</t>
+  </si>
+  <si>
+    <t>😍 Красавец-тупик качается на волнах Баренцева моря! Фото: @mikhailezdakov Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43880</t>
+  </si>
+  <si>
+    <t>😱 Путешествие по Курильским островам на вертолёте не может быть скучным. Вот прям совсем! Фото: @makhorov 📍Координаты: Яндекс Карты #СахалинскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.08.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43879</t>
+  </si>
+  <si>
+    <t>🌿 Одно из малоизвестных, но прекрасных мест в Калининградской области! Фото: @jane_bartosh 📍Координаты: Яндекс Карты #КалининградскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43870</t>
+  </si>
+  <si>
+    <t>📸 Делимся вашим творчеством: летняя поездка в Ульяновск! По ощущениям, Ульяновск очень отличается от других городов, стоящих на Волге. По сравнению с Самарой, Казанью или Нижним Новгородом, он словно дремлет. Тихий, спокойный, немного застывший во времени. Фото: @matushka_nina 📍Координаты: Яндекс Карты #Ульяновск #УльяновскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43868</t>
+  </si>
+  <si>
+    <t>😍 Вы когда-нибудь были в Рускеале зимой? Тут очень красиво и совсем нет людей! Фото: @kosykh_photo 📍Координаты: Яндекс Карты #РеспубликаКарелия #Рускеала Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43859</t>
+  </si>
+  <si>
+    <t>💚 Почему Алупка остаётся в сердце навсегда? Воронцовский парк, вид на Ай-Петри, улочки старого города и шикарная набережная — тут сошлись благоустройство и удивительная природа, которую не купишь за все деньги мира. Фото: @tanya_crimea 📍Координаты: Яндекс Карты #РеспубликаКрым #Алупка Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43858</t>
+  </si>
+  <si>
+    <t>«Не хочу читать, это скучно!» – так говорят дети до начала занятий в нашей школе Мы знаем, как научить ребёнка читать легко и быстро – в игровом формате. А ещё: 🔸Понимать прочитанное с первого раза 🔸Сократить время родителей на выполнение домашек 🔸 Увеличить скорость чтения до 500 слов в минуту или 1 книгу в день 🔸 Запоминать и пересказывать тексты 🔸 Читать без запинок 🔸 Грамотно излагать свои мысли 🔸 Улучшить память и внимательность 🔸 Быстрее вникать в учебные задачи и не испытывать стресс в школе Приглашаем вашего ребёнка на уроки в детскую онлайн-школу скорочтения 👇 👉Записаться на первый урок: https://link.hwschool.pro/IbmWMg</t>
+  </si>
+  <si>
+    <t>10.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43857</t>
+  </si>
+  <si>
+    <t>😇 Как вы думаете, куда крадётся эта камышовница? Фото: @michaelpolyakovphoto #МосковскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43850</t>
+  </si>
+  <si>
+    <t>🏔 Высокогорное озеро Сылтранкёль Сылтранкёль прячется высоко в горах, между вершинами Сылтран и Мукал, неподалёку от Верхнего Баксана. Это одно из крупнейших высокогорных озёр Приэльбрусья. Сюда не ведёт автомобильная дорога, только продолжительный подъём через леса, альпийские луга и каменные осыпи. Озеро находится на высоте 3185 метров, поэтому климат тут суровый. Снег на окружающих склонах может лежать практически весь тёплый сезон, а погода меняется за минуты. Фото: @yakushevphoto 📍Координаты: Яндекс Карты #КабардиноБалкария Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.08.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43841</t>
+  </si>
+  <si>
+    <t>⚓️ Делимся вашим творчеством: прогулка по Матросскому бульвару в Севастополе! Фото: @frommyviewpoint 📍Координаты: Яндекс Карты #Севастополь Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43833</t>
+  </si>
+  <si>
+    <t>😳 Исчезающая красота! В кадре терем в селе Воскресенское Нижегородской области. Его построили в 1905 году для лесопромышленника Сергея Беляева. Сегодня в стенах музея находится музей. Можно зайти внутрь, прогуляться по комнатам, послушать гида и даже выйти на балкон. Фото: @juliarussianspirit 📍Координаты: Яндекс Карты #НижегородскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43826</t>
+  </si>
+  <si>
+    <t>🙏 Подмосковье богато шикарными городами! Взять, например, Коломну. За последние годы город заметно благоустроили: отреставрировали множество фасадов, привели в порядок зоны для прогулок, частники открыли вкусные кафе и магазинчики с сувенирами. Если вы живёте в Москве или просто имеете свободный день в столице, обязательно отправляйтесь в Коломну. Благо, электрички ходят очень часто, а билет стоит около 500 рублей. Фото: @nezagooglish 📍Координаты: Яндекс Карты #МосквскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43817</t>
+  </si>
+  <si>
+    <t>😍 Джилы-Су — это не только суслики. Всё-таки это самое настоящее Приэльбрусье! Фото: @yakushevphoto 📍Координаты: Яндекс Карты #КабардиноБалкария Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43816</t>
+  </si>
+  <si>
+    <t>🦊 И снова мы восхищаемся природной маскировкой животных! Как лисица может оставаться незаметной с таким броским окрасом? А вы посмотрите на лису в поле. Рыжая спина и белое брюшко идеально сливаются с полевыми травами и цветами, из-за чего её силуэт буквально растворяется. Фото: @mikhailezdakov Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43809</t>
+  </si>
+  <si>
+    <t>😮 Вы верите, что эти кадры сделаны в Москве? Давайте вместе прогуляемся по «Посёлку художников»! Фото: @mariia_parshunya 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.08.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43800</t>
+  </si>
+  <si>
+    <t>🏞 Знаменитая скала «Парус» в окрестностях Геленджика. В такие места влюбляешься с первого взгляда! Фото: @frommyviewpoint 📍Координаты: Яндекс Карты #КраснодарскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.08.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43799</t>
+  </si>
+  <si>
+    <t>🌩 За несколько мгновений до летней грозы. Живописный кадр с Вятской земли! Фото: Михаил Загрядский 📍Координаты: Яндекс Карты #КировскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.08.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43796</t>
+  </si>
+  <si>
+    <t>Russian Traveler представил национальную премию «Russian Traveler Awards Автопутешествия» Автомобильный туризм в России бьет рекорды популярности. Возможность самостоятельно выбирать маршрут и путешествовать в собственном ритме привлекает всё больше людей. Именно поэтому основная премия Russian Traveler Awards, отмечающая в этом году свое пятилетие, получила логичное и актуальное расширение — самостоятельный проект, посвященный автопутешествиям. «Наша задача как туристического медиа — помочь соединить все уникальные точки притяжения нашей страны с возможностями автомобильной инфраструктуры. Автотуризму стало тесно в рамках одной номинации, поэтому мы выделили его в отдельный просветительский проект. Главная цель этой премии — не соревновательная, а просветительская: мы хотим продвигать культуру комфортных путешествий по дорогам России», — отметила Ирина Ковалевич. Премия Russian Traveler Awards «Автомобильные путешествия» охватит всё, что делает поездку безопасной и приятной. Номинации разделены на два больших блока. Первый — «Инфраструктура и сервисы» — включает придорожные кафе и АЗС, автокемпинги, сети мотелей, автофестивали, а также онлайн-сервисы для планирования маршрутов и бронирования отелей. Второй блок, «Автомобили», посвящен главным героям дорог: здесь представлены категории на любой вкус и бюджет — от городских седанов («Герой асфальта») и кроссоверов для легкого старта до вместительных флагманов в номинации «В путь всей семьей». Победителей определит профессиональное жюри: отраслевые эксперты, опытные журналисты, путешественники и тревел-блогеры. Голосование пройдет с 1 августа по 30 сентября, а итоги подведут на торжественной церемонии в октябре. 👉 Подробности смотрите на сайте Премии: https://auto-awards.rtraveler.ru</t>
+  </si>
+  <si>
+    <t>08.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43795</t>
+  </si>
+  <si>
+    <t>🏔 У подножия ослепительно белых вершин. Вид на могучий Северо-Чуйский хребет! Фото: Галина Хвостенко 📍Координаты: Яндекс Карты #РеспубликаАлтай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.08.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43789</t>
+  </si>
+  <si>
+    <t>😋 Друзья, мы редко освещаем кафе и рестораны... Возможно, это наше упущение. В кадре коломенский «Трактиръ Рыба», который поразил нас как своим внешним видом, так и внутренним убранством! Внутри всё очень красиво: в чайной стоит русская печь, на подоконнике щебечут птицы — щегол и кенар. В центре основного зала возвышается фонтан. В выходные тут подают фирменную гурьевскую кашу с томлёными сливками, грецкими орехами, цукатами и мадагаскарской ванилью, а ещё проводят театральные представления, на которые не попасть без брони. Вам интересно узнавать про подобные места? Фото: @nezagooglish 📍Координаты: Яндекс Карты #МосковскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43786</t>
+  </si>
+  <si>
+    <t>💃🕺Парочка чомг в брачном танце. Смотрите, даже птички дарят друг другу подарки! Фото: Калинина Катерина 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.08.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43777</t>
+  </si>
+  <si>
+    <t>🦅 На горе Бештау есть свои Орлиные скалы! Главная тайна недр Бештау — это заброшенный урановый рудник №1, который в 1950–1970-х годах снабжал сырьем всю советскую атомную промышленность. Прямо под Орлиными Скалами прорублены сотни километров подземных штолен. Сегодня все входы в рудники наглухо забетонированы или завалены ради безопасности туристов, но брутальное индустриальное прошлое горы до сих пор манит сюда любителей истории. Фото: @yakushevphoto 📍Координаты: Яндекс Карты #СтавропольскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43776</t>
+  </si>
+  <si>
+    <t>📸 Делимся вашим творчеством: залипательные виды Хабаровска и полноводного Амура! Фото: @jinnkisss_art 📍Координаты: Яндекс Карты #Хабаровск Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43775</t>
+  </si>
+  <si>
+    <t>💔 Как Петербург лишился «Дома-Сказки»... На дореволюционном фото вы видите дом, построенный архитектором Александром Бернардацци по заказу золотопромышленника Кольцова. В архитектуре здание сочетались черты северного модерна и неорусского стиля. Использовали даже майоликовые панно, которые создавали по проекту Малютина. В доме жило много актеров Мариинского театра, например знаменитая Анна Павлова. К сожалению, это чудо не пережило блокады Ленинграда и сгорело после одного из фашистских обстрелов. После Победы на фундаменте «Дома-Сказки» возвели новое здание, но уже в сталинском стиле. Фото: @nowandthenrussia 📍Координаты: Яндекс Карты #СанктПетербург Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43771</t>
+  </si>
+  <si>
+    <t>😇 Мы уверены, что Альпы прекрасны, но разве что-то может сравниться с Кавказом? Фото: @dkupratsevich 📍Координаты: Яндекс Карты #КабардиноБалкария Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43765</t>
+  </si>
+  <si>
+    <t>🌿 Давненько мы не публиковали кадры из Плёса! Атмосфера и виды завораживают, это бесспорно! При этом опытные путешественники советуют останавливаться в Плёсе максимум на две ночи, чтобы не заскучать и не испортить впечатления от отдыха. Благо, что рядом с Плёсом есть множество других красивейших городов. Например Кострома, о которой мы выпустим материал в нашем Макс-канале. Фото: @evgeniia_seredova 📍Координаты: Яндекс Карты #ИвановскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43764</t>
+  </si>
+  <si>
+    <t>🤩 Только посмотрите на эту звезду, которая позирует специально для нас! Фото: @krylianogihvosty Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43759</t>
+  </si>
+  <si>
+    <t>Айлина мечтала спасать, но теперь помощь нужна ей самой. Она училась в колледже МЧС, мечтала спасать людей. Но в мае 2025 года всё изменилось. В машину, в которой ехала девушка, на перекрёстке врезался автомобиль, проехавший на красный свет. Удар пришёлся именно на её сторону. Открытая черепно-мозговая травма. Множественные переломы. 3 недели в коме на ИВЛ. Врачи боролись за её жизнь, провели несколько операций, включая трепанацию черепа. Айлина выжила. Она не может говорить, не может нормально двигаться. И всё же она борется. После многочисленных реабилитаций появились первые победы: она начала самостоятельно есть, понимать речь, заниматься в вертикализаторе и отвечать, печатая слова в телефоне. Это огромный шаг. Но останавливаться нельзя. Айлине жизненно важно попасть на новый курс реабилитации в РЦ «Янтарь» стоимостью 735 000 рублей. Но для семьи это неподъёмная сумма. Мама оставила работу, чтобы ухаживать за дочерью. Работает только отец. И они не справляются сами. Она уже прошла самый страшный путь - она выжила. Теперь ей нужен шанс вернуться к жизни. Пожалуйста, помогите. Любая сумма - это шаг к её восстановлению. Братья и сестры, давайте поможем Айлине вместе: stop-dtp.ru</t>
+  </si>
+  <si>
+    <t>07.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43758</t>
+  </si>
+  <si>
+    <t>🌊 Говорят, миллионы лет назад Кавказ был дном огромного океана... Не все знают о том, что и сегодня о его вершины бьются волны. Увидеть это можно, но придётся подняться над облаками... Фото: @fotogenos, News_Ossetia4x4 📍Координаты: Яндекс Карты #СевернаяОсетия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43755</t>
+  </si>
+  <si>
+    <t>🌕 «Оленья Луна» над островом Канта в Калининграде В середине лета у молодых самцов оленей начинают активно отрастать рога. Индейцы использовали этот природный маркер для обозначения времени года, и, что удивительно, индейский термин дошёл и до нас. В северном полушарии июльская Луна движется низко над горизонтом. Из-за прохождения света через толстые слои земной атмосферы и пыль диск Луны может приобретать золотистый, оранжевый или красноватый оттенок, а также казаться крупнее обычного. Фото: @lookkenig 📍Координаты: Яндекс Карты #КалинградскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43754</t>
+  </si>
+  <si>
+    <t>🫡 Здесь бывали единицы! В кадре маяк Анива — одна из самых атмосферных и при этом труднодоступных достопримечательностей нашей необъятной Родины! Фото: Виктория Субботина 📍Координаты: Яндекс Карты #СахалинскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43749</t>
+  </si>
+  <si>
+    <t>🏝 Оказывается, в России есть несколько пустынь... Одна из них находится на границе Ставрополья и Дагестана. В Нефтекумском районе степь неожиданно переходит в полупустыню, а последняя также внезапно превращается в песчаные барханы. Чтобы добраться сюда, вам понадобится проходимая машина. Последние десятки (!) километров придётся ехать по степи. Примерные координаты пустыни прилагаем! Фото: @kokorin_roman 📍Координаты: Яндекс Карты #СтавропольскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43748</t>
+  </si>
+  <si>
+    <t>📹 Делимся вашим творчеством: шикарные кадры, сделанные в национальном парке Ергаки! Фото: @maxksenzov 📍Координаты: Яндекс Карты #КрасноярскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.08.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43747</t>
+  </si>
+  <si>
+    <t>🦉 Природная маскировка работает идеально. С деревом сплюшата сливаются на ура! Фото: @mikhailezdakov Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.08.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43746</t>
+  </si>
+  <si>
+    <t>Куда уехать отдохнуть на 2 - 4 дня? 🗓 Не можете уехать в отпуск на две недели? И не нужно! Всего один короткий тур может подарить больше эмоций, чем месяц дома. Ловите подборку коротких путешествий по России, ради которых точно стоит взять пару выходных. Молодежный тур в Дагестан 📍34 900₽ за 4 дня Авторский тур в Карачаево-Черкессию "Право на безмолвие" 📍154 900₽ за 3 дня Авторский тур "Чечня, Ингушетия, Северная Осетия" 📍22 000₽ за 3 дня Неожиданная Рязань. Тур выходного дня с фотографом 📍21 900₽ за 2 дня Выходные на Янтарном побережье 📍21 400₽ за 3 дня PROАлтай: Марс путешествие к звездам 📍29 900₽ 23 900₽ за 2 дня Эксклюзивная Карелия. Комфортный тур по первозданным местам 📍69 900₽ за 3 дня Авторский тур "Чегем" 📍12 000₽ за 2 дня Наедине с Кавказом: перезагрузка на уютной базе в горах — все включено 📍33 000₽ за 3 дня Близкий Урал: горы, скалы, геопарк 📍38 800₽ за 4 дня Авторский тур "Вдохновляющий Дагестан — всё включено" 📍29 000₽ за 3 дня Горы. Море. Водопады: Териберка с выходом в море 📍33 800₽ за 4 дня И помните — покупая путешествие, вы становитесь богаче! Ведь самые главные в жизни вещи — это не вещи... 🧶 Клубок — маркетплейс необычных путешествий. Проверенные гиды, авторские маршруты, безопасная сделка. 📲 КЛУБОК В MAX 📱 КЛУБОК В VK 📱 КЛУБОК В ДЗЕН</t>
+  </si>
+  <si>
+    <t>06.08.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43738</t>
+  </si>
+  <si>
+    <t>❤️ Музей деревянного зодчества в селе Тальцы Появился этот сборник сокровищ под открытым небом вынужденно. В 1960-е годы начали строить Усть-Илимской ГЭС, что подразумевало затопление обширных территорий. Чтобы сохранить уникальные образчики сибирского деревянного зодчества, дома по брёвнышку разобрали, перевезли и собрали обратно, но уже на слиянии Ангары и Тальцинка. Фото: @amazing_russia_travels 📍Координаты: Яндекс Карты #ИркутскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.08.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43737</t>
+  </si>
+  <si>
+    <t>🤩 Делимся вашим творчеством: обзор на свежее благоустройство Старого Кисловодского озера! Видео: @south_dreams 📍Координаты: Яндекс Карты #СтавропольскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.08.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43736</t>
+  </si>
+  <si>
+    <t>😍 В верховьях Алибекского ущелья притаилось одно из удивительнейших мест Домбая! Турье озеро славится чистейшей водой, цвет которой меняется в зависимости от погоды и времени суток. Кстати, своим названием озеро обязано настоящим турам, горным козлам, которых тут вполне реально встретить. Видео: @chernomore_turizm 📍Координаты: Яндекс Карты #КарачаевоЧеркесия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.08.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43728</t>
+  </si>
+  <si>
+    <t>☦️ Музей церковной старины в Тотьме Находится музей в здании Успенской церкви. Здесь шикарное собрание деревянной скульптуры, а прямо по центру зала стоят ангелы, покрытые сусальным золотом и со следами от гвоздей на ногах. Очень необычно видеть на Севере, где всем заправляет минимализм, таких пышных круглолицых парней в духе итальянского барокко. Фото: @remote_russia 📍Координаты: Яндекс Карты #ВологодскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.08.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/43719</t>
+  </si>
+  <si>
+    <t>🧗‍♂️ Национальный парк «Красноярские Столбы» каждый год посещает больше миллиона человек! Большинство путешественников приезжает сюда, чтобы просто прогуляться вдоль каменных исполинов и подышать тайгой. Едут сюда и столбисты, которые покоряют испытывают себя и часто покоряют столбы без всякого снаряжения. Фото: @amazing_russia_travels 📍Координаты: Яндекс Карты #КрасноярскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.09.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44935</t>
+  </si>
+  <si>
+    <t>🥶 Крупнейший город мира в зоне вечной мерзлоты! В Якутске живёт более 400 000 человек. Люди — это вообще самое главное сокровище Якутска. Все, кто путешествовал в этих краях, отмечают гостеприимство местных. Куда сходить в Якутске? «Сокровищница Республики Саха», «Царство вечной мерзлоты», «Музей Мамонта» — это, как нам кажется, три самые громкие достопримечательности, ради которых едут в Якутск. Интересный факт: большую часть всех мамонтов мира нашли именно в Якутии. Даже самый первый скелет, обнаруженный в 1799 году. Кстати, это относится и к другим древним животным: шерстистым носорогам, пещерным львам и овцебыкам. Фото: @amazing_russia_travels 📍Координаты: Яндекс Карты #Якутск #Якутия #РеспубликаСаха Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.09.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44925</t>
+  </si>
+  <si>
+    <t>🏺 Массандровские гроты Это удивительное творение природы, расположенное на территории Ялтинского горно-лесного заповедника. Гроты образовались после мощного землетрясения. Огромные валуны верхнеюрского известняка сорвались со скал и хаотично нагромождались друг на друга, создав между собой таинственные пустоты и пещеры. По приказу Александра III на камне в наиболее просторной пещере вырезали крест. Интересно, что этот крест пережил советское время и отлично сохранился до наших дней. Фото: @ChariKrim 📍Координаты: Яндекс Карты #РеспубликаКрым #Ялта Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44918</t>
+  </si>
+  <si>
+    <t>😍 Ещё несколько кадров с Чёрной Сопки! Мы писали о том, что с этой горы отлично видно все окрестности, включая сам Красноярск. Местные жители нас поправили: если с Чёрной в хорошую погоду и видно город, то очень отдалённо. Зато природу вокруг можно разглядывать часами! Фото: @filinin_wallpapers 📍Координаты: Яндекс Карты #КрасноярскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44908</t>
+  </si>
+  <si>
+    <t>🏡 Усадьба Абрамцево в Подмосковье Имение Абрамцево было куплено писателем и критиком Сергеем Аксаковым в 1843 году. Его гостеприимство отмечали многие: здесь подолгу жил Гоголь, приезжали Тургенев, Хомяков, братья Киреевские. "Залюбят до смерти", шутил Гоголь о хлебосольстве Аксаковых. В 1870 году, уже после смерти Сергея Аксакова, усадьба была продана промышленнику и меценату Савве Мамонтову. Постепенно Абрамцево превращается в центр живописи и архитектуры. Писать картины и ваять сюда приезжают Васнецов, Нестеров, Репин, Поленов, Серов, Коровин, Врубель. Мамонтов создает все условия для творчества, строит мастерские. После революции в имении создают музей имени Аксакова, а уже в 30-е годы на другом берегу реки Воря организуется посёлок художников. Съездить и посмотреть на эту красоту точно стоит! Фото: @amazing_russia_travels 📍Координаты: Яндекс Карты #МосковскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44907</t>
+  </si>
+  <si>
+    <t>😍 Встретить такую грациозную птицу в природе — вот самый быстрый путь к счастью! Фото: Alexander Velin Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44906</t>
+  </si>
+  <si>
+    <t>🍂 Ни одна осень не обойдётся без золотой тайги: ручей Неведомый в окрестностях озера Джека Лондона! Фото: @phototourtravel 📍Координаты: Яндекс Карты #МагаданскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44898</t>
+  </si>
+  <si>
+    <t>☦️ Церковь Сретения Господня в Песках Московская область — это огромная кладовая, скрывающая сотни удивительных мест. Например, деревянная церковь в селе Пески. История у храма, мягко скажем, необычная. На его месте стояло две деревянные церкви, но обе сгорели после удара молнии. Первая — в 1798 году, вторая — в 1857 году. Около 1858 года местные жители купили (!) в соседнем селе храм, срубленный во второй половине XVIII века, разобрали по доскам и собрали уже у себя. Стоит купленный храм и по сей день... Фото: @amazing_russia_travels 📍Координаты: Яндекс Карты #МосковскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44888</t>
+  </si>
+  <si>
+    <t>😍 Камень Омутной считается визитной карточкой реки Чусовая Если со сплавами вы не дружите, на него можно посмотреть со стороны. Ещё один вариант активного отдыха — это подняться на сам Омутной и полюбоваться округой. Фото: @antonov_landscape 📍Координаты: Яндекс Карты #СвердловскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.09.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44886</t>
+  </si>
+  <si>
+    <t>Опасно красивая Африка… Африка — континент, который невозможно увидеть за один отпуск. Здесь бескрайние саванны сменяются тропическими лесами, вулканы — пустынями, а шумные города — почти безлюдными пляжами. Здесь можно встретить слона на рассвете, увидеть льва в дикой природе, подняться к вершинам гор и закончить день ужином под звёздным небом. Неудивительно, что интерес к путешествиям по Африке растёт. По данным Всемирной туристской организации ООН, туристический поток в Африку растёт быстрее, чем во многих других регионах мира. Собрали несколько путешествий, чтобы познакомиться с этим удивительным континентом поближе! Сафари-тур в Кении. Найваша-Накуру-Амбосели 📍179 100₽ за 6 дней Неповторимая Южная Африка 📍277 600₽ за 8 дней Сафари-тур в Кении. Найваша - Амбосели - Цаво Вест 📍232 200₽ за 7 дней Авторский тур в Намибию с сафари 📍243 000₽ за 10 дней Авторский тур "Алжир. Настоящая Сахара" 📍252 000₽ 227 000₽ за 9 дней Большое приключение в Королевство Марокко 📍169 000₽ за 9 дней Авторский тур "Ливия. Тайны Магриба" 📍274 200₽ за 6 дней ЮАР — Большая африканская история 📍399 000₽ за 14 дней Кейптаун и авто-путешествие вдоль побережья ЮАР 📍239 900₽ 205 000₽ за 9 дней При бронировании любого из этих туров страховка от Клубка в подарок! 🎁 🧶 Клубок — маркетплейс необычных путешествий. Проверенные гиды, авторские маршруты, безопасная сделка. 📲 КЛУБОК В MAX 📱 КЛУБОК В VK 📱 КЛУБОК В ДЗЕН ➡️ Подобрать мне тур</t>
+  </si>
+  <si>
+    <t>14.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44877</t>
+  </si>
+  <si>
+    <t>😱 Вековые усыпальницы Между селениями Донифарс и Лезгор находится один из крупнейших средневековых архитектурных ансамблей Северного Кавказа. Тут находится около 64 усыпальниц, которые строили в промежутке с V до XVIII веков. Большинство склепов представляют собой каменные строения со ступенчато-пирамидальными или двускатными сланцевыми крышами. Именно эта форма обеспечила идеальный сток дождевой воды и снега и, как следствие, прекрасную сохранность всего, что находилось внутри. Учёные нашли здесь множество средневековых артефактов: от холодного оружия до предметов быта и украшений. Даже не верится, что настолько древние постройки могут стоять на открытых склонах гор без какой-либо защиты или охраны. Фото: @fotogenos 📍Координаты: Яндекс Карты #СевернаяОсетия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44867</t>
+  </si>
+  <si>
+    <t>☦️ Один из самых красивых и интересных православных монастырей находится в Татарстане! Видео: @ne_kuda_a_zachem 📍Координаты: Яндекс Карты #РеспубликаТатарстан Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44866</t>
+  </si>
+  <si>
+    <t>— Я вам в рот не смотрю, и вы, мне, пожалуйста, не смотрите! Фото: Наталья Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44865</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Белые ночи Лешуконья Друзья, желаем вам доброго утра и отличного понедельника! Какая погода у вас за окном? Август продолжается, или уже ждёте, когда включат отопление? Фото: @phototourtravel 📍Координаты: Яндекс Карты #АрхангельскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44864</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Жемчужина Тверской области, артефакт ушедшей эпохи — прекрасная Калязинская колокольня! Фото: Пейзажи России 📍Координаты: Яндекс Карты #ТверскаяОбласть #Калязин Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44855</t>
+  </si>
+  <si>
+    <t>🍁 Как прекрасна осень на Кавказе. Друзья, все едем на Кавказские Минеральные Воды! Фото: ЮЖНЫЕ СНЫ 📍Координаты: Яндекс Карты #Пятигорск #СтавропольскийКрай #КМВ Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44850</t>
+  </si>
+  <si>
+    <t>💚 Прогулка по реке Пейпия Даже в Ленинградской области есть места, удивительно похожие на тропики. Вот забредёшь на пешей или велопрогулке, а потом доказывай, что никуда не улетал(-а) на этих выходных... Фото: @elizztrails 📍Координаты: Яндекс Карты #ЛенинградскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44841</t>
+  </si>
+  <si>
+    <t>🍁 Деревья только начали покрываться золотом, а осенние фотосессии уже в разгаре! Фото: @forestrixxx Подписывайтесь на наш канал в MAX!</t>
+  </si>
+  <si>
+    <t>13.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44834</t>
+  </si>
+  <si>
+    <t>🔥 Про Канск на канале мы рассказываем впервые! Один из старейших городов Сибири основан в 1636 году как острог на реке Кан, от которой после и пошло название города. Свято-Троицкий собор тоже претендует на звание «один из старейших в Сибири». Построили его в далёком 1804 году. Сегодня он остаётся одним из главных архитектурных памятников старого Канска. Удивительно, но люди жили здесь задолго до появления острога. В черте города обнаружено около десяти археологических объектов: от стоянки верхнего палеолита до памятников неолита, железного века и Средневековья. Канск удобно добавить в путешествие по Транссибу. Город стоит на железнодорожной магистрали, поэтому его можно совместить с Красноярском. Фото: @filinin_wallpapers 📍Координаты: Яндекс Карты #КрасноярскийКрай #Канск Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44828</t>
+  </si>
+  <si>
+    <t>🌊 Прогулка по Приморскому бульвару Севастополя. Как вам виды? Мы восхищаемся этим городом! Фото: @crimea_in_pictures 📍Координаты: Яндекс Карты #Севастополь #Крым #РеспубликаКрым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44821</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Древний вулкан недалеко от Красноярска Чёрная Сопка — это древний потухший вулкан. Туристический центр Красноярского края указывает, что Каратаг (второе название) считается потухшим уже около 1,5 миллиона лет, однако в базах служб ГО и ЧС сопка по-прежнему фигурирует как вулканический объект. С Чёрной Сопки в хорошую погоду видны все красоты: сам Красноярск, окружающие сопку леса и скальные массивы нацпарка «Красноярские Столбы». Фото: @filinin_wallpapers 📍Координаты: Яндекс Карты #КрасноярскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44812</t>
+  </si>
+  <si>
+    <t>💪 Суровое и прекрасное Берингово море! Первое, что поражает путешественников при виде Берингова моря — это его прозрачность и цвет. Первозданная красота! Фото: @anapabirds 📍Координаты: Яндекс Карты #Чукотка Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44807</t>
+  </si>
+  <si>
+    <t>😍 В любой непонятной ситуации отправляйтесь на Цей-Лоам. Виды там — просто отпад... Фото: @mr_alex_turner 📍Координаты: Яндекс Карты #РеспубликаИнгушетия #Ингушетия #ЦейЛоам #Кавказ Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44806</t>
+  </si>
+  <si>
+    <t>🐭 Автор кадров попросил мышонка попозировать, и тот вошёл во вкус! Фото: Вадим Трунов Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44797</t>
+  </si>
+  <si>
+    <t>🌊 Бушующая красота Чёрного моря Друзья, кадры сделаны в бухте Александры. Назвали это место в конце XIX века в честь Александры Федоровны Апариной, жены потомственного дворянина и предпринимателя. В 1896–1904 годах Григорий Иванович Апарин устроил на побережье над бухтой курортный поселок Александриада и назвал его в честь супруги. С тех пор и саму бухту стали именовать Александровской. Кстати, сегодня на карте вы Александриаду уже не найдёте, посёлок сгинул в огне Великой Отечественной войны. Но место это до сих пор пользуется популярностью, ведь именно тут находится современный пляж «Баунти». P. S. Историческое название, к слову, нравится нам больше. Может, введём его в обиход и заменим англицизм? 😇 Фото: @crimeavlog 📍Координаты: Яндекс Карты #Севастополь #Крым #РеспубликаКрым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44796</t>
+  </si>
+  <si>
+    <t>🌌 Северное сияние начинается постепенно... Сначала появляются едва различимые столбы белых, зелёных и розово-фиолетовых цветов. Чем ближе к ночи, тем отчётливее они проявляются, но лучше всего это чудо видно через камеру. Фото: Иван Добромыслов 📍Координаты: Яндекс Карты #МурманскаяОбласть #Кольский Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44778</t>
+  </si>
+  <si>
+    <t>🎨 Благодаря фестивалю уличного искусства «Рост» Мурманск становится краше каждый год! «РОСТ» — это ежегодный международный Арктический фестиваль паблик-арта и уличного искусства, который полностью меняет облик Мурманска. С момента запуска фестиваля художники создали более 80 масштабных арт-объектов (муралов, мозаик, скульптур и инсталляций), превратив спальные районы и центр столицы Заполярья в галерею под открытым небом. Такие инициативы одобряем, и не только на Севере! 👍🏻 Фото: @ted_ns 📍Координаты: Яндекс Карты #Мурманск #МурманскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.09.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44777</t>
+  </si>
+  <si>
+    <t>📸 Делимся вашим творчеством: мгновения отпуска в Светлогорске! Видео: natalimatvey 📍Координаты: Яндекс Карты #Светлогорск #КалининградскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.09.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44776</t>
+  </si>
+  <si>
+    <t>❤️ «Наша экспозиция — самая популярная на выставке»: Наталья Виртуозова показала Универмаг министрам России и Индии Министр промышленности и торговли России Антон Алиханов и глава Министерства торговли и промышленности Индии Пиюш Гоял посетили Универмаг «Россия» на «ИННОПРОМ. Индия». Экскурсию для делегации провела генеральный директор НЦ «Россия» Наталья Виртуозова. Она предложила шире представить индийские товары в Москве, а продукцию Универмага — в Индии: Наша экспозиция самая популярная на выставке. Мы видим, что вся продукция востребована. Например, неваляшка, подготовленная специально к выставке ИННОПРОМ, практически полностью распродана. Россию и Индию связывают долгие годы дружбы. В следующем году отмечается 80 лет установления дипломатических отношений между нашими странами. Мы бы хотели, чтобы продукция Универмага "Россия" была и дальше доступна для индийских покупателей. А товары из Индии были представлены в нашем пространстве в Москве. Делегация также познакомилась с культурной зоной России, которую представил Национальный центр. Здесь мастерицы из Рязанской, Нижегородской и Кировской областей и Югры знакомят гостей с традиционными промыслами и ремеслами своих регионов. 💛 Подписывайтесь на канал Национального центра «Россия» в MAКС</t>
+  </si>
+  <si>
+    <t>11.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44775</t>
+  </si>
+  <si>
+    <t>🍏 Знаете, в нашем саду растут очень странные, но всё же красивые яблочки... Фото: Мочалова Марина Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44774</t>
+  </si>
+  <si>
+    <t>🌊 Давайте полюбуемся видами южного берега Крыма с одной из самых интересных смотровых площадок! Видео: @crimeavlog 📍Координаты: Яндекс Карты #РеспубликаКрым #Ялта Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44769</t>
+  </si>
+  <si>
+    <t>📸 Делимся вашим творчеством: прогулка по осеннему, но всё ещё зелёному и солнечному Екатеринбургу! Фото: Денис Дружин 📍Координаты: Яндекс Карты #Екатеринбург #СвердловскаяОбласть Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44760</t>
+  </si>
+  <si>
+    <t>💊 Дом Эвениуса в Нижнем Новгороде Двухэтажный деревянный дом на улице Студёной связан с одной из известнейших аптекарских династий Нижнего. В 1875 году его приобрёл провизор Николай Эвениус — внук Георга Эвениуса, основавшего первую нижегородскую аптеку. После десятилетий запустения здание восстановили и в октябре 2025 года открыли как культурное пространство. На первом этаже работает кофейня с необычными десертами в виде пилюль и гипертрофированных «таблеток». На втором вы попадёте на экскурсию и чаепитие, которые вам проведёт сам домовладелец из XIX века! Кстати, за домом разбит аптекарский дворик с целебными травами, куда может зайти любой желающий. Фото: @moyarossia при поддержке «Нижний 800» 📍Координаты: Яндекс Карты #НижнийНовгород #НижегородскаяОбласть #ДомЭвениуса Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44759</t>
+  </si>
+  <si>
+    <t>😍 «Смотри, как красиво» Недалеко от Тулы появилась новая точка притяжения. Казалось бы, просто какая-то надпись в поле, но здесь сфотографировались уже тысячи людей! Видео: @matraeva_nastya 📍Координаты: Яндекс Карты #ТульскаяОбласть #Тула Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44751</t>
+  </si>
+  <si>
+    <t>😍 Как хорошо в Краснодарском Приморском крае! Из-за реликтовых сосен и бирюзовой воды сразу и не поймёшь, где сделаны фото. Конечно, если до этого вы уже не бывали в бухте Теляховского. В таком случае вы узнаете Приморье за секунды! Фото: @kokorin_roman 📍Координаты: Яндекс Карты #ПриморскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44749</t>
+  </si>
+  <si>
+    <t>🎣 Кажется, этот пушистый комок вернулся с очень удачной рыбалки! Фото: Проценко Татьяна Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44748</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Давайте на полторы минутки отправимся в чудесный Елец! Друзья, какой факт поразил вас больше всего? Мы, например, как-то позабыли, что Елец старше Белокаменной... Видео: @putevation 📍Координаты: Яндекс Карты #ЛипецкаяОбласть #Елец Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44740</t>
+  </si>
+  <si>
+    <t>🤩 Осень на плато Путорана — это золотые лиственницы, огненные мхи и бескрайнее синее небо! Фото: @pashenichev 📍Координаты: Яндекс Карты #КрасноярскийКрай #ПлатоПуторана Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.09.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44739</t>
+  </si>
+  <si>
+    <t>⚡ Артем Драбкин приглашает на Лекторий в НЦ «Россия» Откуда пошла Русская земля и русский народ? Была ли «Повесть временных лет» такой, какой мы ее знаем? И что на самом деле рассказывают археологические находки о происхождении Древнерусского государства? Ответы будем искать вместе с директором Фонда «Я помню», членом научного совета РВИО Артемом Драбкиным и кандидатом исторических наук, руководителем археологического отряда музея-заповедника «Гнездово» Василием Новиковым. Разберемся, как из летописей и археологии рождаются теории происхождения Руси, при чем здесь викинги и как эти дискуссии влияют на наше восприятие истории. Встречаемся 17 сентября в 19:00 на Лектории «Мифы и правда о Руси, викингах и славянах» в НЦ «Россия». Вход бесплатный, количество мест ограничено. ▶️ Зарегистрироваться на мероприятие Новости "России" | Будьте в курсе событий Национального центра</t>
+  </si>
+  <si>
+    <t>09.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44737</t>
+  </si>
+  <si>
+    <t>🥶 Виды, которые доступны лишь железным людям. Пошли бы в такой одиночный поход? Видео: @ProUral #Урал Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.09.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44736</t>
+  </si>
+  <si>
+    <t>❤️ Нью-Дели знакомится с Россией: Универмаг Национального центра — на «ИННОПРОМ. Индия» Первые гости выставки уже открывают для себя отечественные бренды и традиции мастеров со всей страны. Генеральный директор Национального центра «Россия» Наталья Виртуозова рассказала, что НЦ привез в Нью-Дели и почему важно знакомить международную аудиторию с современной Россией через культуру, товары и достижения: Впервые в Индии, в рамках ИННОПРОМ, Национальный центр представляет два направления — культурную зону России и наш флагманский Универмаг, где собраны лучшие товары отечественных производителей и изделия мастеров из разных регионов страны. Народные промыслы в современной России — это не только глубокая традиция, но и красивые, яркие, развивающиеся производства. Мы представляем здесь полезные и востребованные в повседневной жизни товары, созданные в России с большой душой. Мы также привезли уже полюбившуюся гостям из разных стран коллекцию одежды с известными цитатами нашего Президента Владимира Владимировича Путина и макет будущего здания Национального центра "Россия" в Москве. Для нас важно, чтобы во всем мире знали об этом уникальном пространстве — месте гордости за нашу страну, ее людей, культуру и достижения. Приглашаю всех гостей и участников ИННОПРОМА обязательно посетитель наш стенд. Особая деталь экспозиции — Неваляшка в индийском образе, знак уважения к культуре страны. А наши мастерицы прямо на стенде покажут, как создают меховую мозаику Югры, расписывают дымковскую игрушку и хохлому, плетут михайловское кружево. Гости смогут присоединиться и вместе с ними создать элементы традиционных изделий. ▶️ Ждем всех на стенде Национального центра на «ИННОПРОМ. Индия» — приходите увидеть все своими глазами. 💛 Подписывайтесь на канал Национального центра «Россия» в MAКС</t>
+  </si>
+  <si>
+    <t>09.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44725</t>
+  </si>
+  <si>
+    <t>😍 В Балаклаве появился новый парк «Шимпанерия» Давайте вместе полюбуемся на благоустройство: тут построили несколько детских площадок, пруд с карпами кои и и множество крутых фотозон. 📍Координаты: Яндекс Карты #Балаклава #Севастополь #Крым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45059</t>
+  </si>
+  <si>
+    <t>😍 Виртуозное владение шашкой — это неотъемлемая часть казачьей культуры! Танец шашками, или фланкировка — один из самых впечатляющих танцев, в котором сочетается фехтование, махание, жонглирование и владение шашками. Давайте полюбуемся фланкировкой от Марии, красавицы из Нижнего Новгорода! Фото: @juliarussianspirit 📍Координаты: Яндекс Карты #Суздаль #ВладимирскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45051</t>
+  </si>
+  <si>
+    <t>📸 Делимся кадрами из ваших путешествий: прогулка по живописному Калининграду! Фото: @anna_ivazhova_ph 📍Координаты: Яндекс Карты #Калининград #КалининградскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45050</t>
+  </si>
+  <si>
+    <t>🍁 Продолжаем публиковать самые красивые осенние фотоссесии! Фото: Волкова Анна Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45049</t>
+  </si>
+  <si>
+    <t>🩶 Пасмурное утро на озере Туманлы-Кёль. Друзья, вы бы хотели начать день с таким видом? Фото: Александр Писарев 📍Координаты: Яндекс Карты #КарачаевоЧеркесия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45040</t>
+  </si>
+  <si>
+    <t>😍 Делимся кадрами из ваших путешествий: прогулка вдоль вековых стен Нижегородского кремля! Фото: @bowtiewings 📍Координаты: Яндекс Карты #НижнийНовгород Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45031</t>
+  </si>
+  <si>
+    <t>🌴 18 сентября в Ялте? А-а, наверное, вы приехали с материка и поэтому так странно говорите про 49 августа 😊 Фото: @tanya_crimea 📍Координаты: Яндекс Карты #Ялта #Крым #РеспубликаКрым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45021</t>
+  </si>
+  <si>
+    <t>☦️ Дух старой Москвы можно ощутить, не выезжая за МКАД! Внутри стен Новоспасского монастыря совсем другой ритм: нет вечно бегущих толп, зато есть величественные белые стены и мощные башни, которые строили на совесть. Кстати, именно тут находится родовая усыпальница династии Романовых. Знаем, что для весомой части наших подписчиков одно только это станет хорошим поводом сюда приехать. Фото: @ne_kuda_a_zachem 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45020</t>
+  </si>
+  <si>
+    <t>😇 Не бывает плохих видов на Кавказ, а вот хорошие встречаются на каждом шагу! Фото: ЮЖНЫЕ СНЫ 📍Координаты: Яндекс Карты #Пятигорск #СтавропольскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45019</t>
+  </si>
+  <si>
+    <t>🦊 Все малыши хорошенькие, но любоваться лисятами — это отдельный вид удовольствия! Фото: @johndrkn_photo Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45017</t>
+  </si>
+  <si>
+    <t>Киви отступает, когда к ней тянется человеческая рука. Для полуторамесячного котёнка ладонь пока означает не ласку и безопасность, а что-то неизвестное, от чего лучше спрятаться. Она ещё не успела понять, что именно эти руки теперь могут спасти ей жизнь. Первые недели жизни Киви провела на улице вместе с мамой-кошкой. Там малышка училась не играть и доверять, а прятаться и выживать. Когда её нашли волонтёры, один глаз у неё был сильно повреждён. Врачи сказали сразу: сохранить его уже невозможно, нужно удалить. И теперь вопрос в том, удастся ли остановить воспаление прежде, чем оно распространится дальше и станет опасным для её жизни. Сейчас Киви нужны анализы, обследования и операция. После — лечение и наблюдение в стационаре. Врачам важно следить за состоянием такой крохи, снимать боль и вовремя заметить возможные осложнения. Любое промедление может стоить ей жизни. На операцию и лечение котёнка необходимо 63 000 рублей. Для приюта, где одновременно лечатся десятки животных, это огромная сумма. И сейчас именно эти деньги отделяют Киви от помощи, которую нельзя откладывать. Мы можем упустить драгоценное время просто потому, что лечение нечем оплатить. Киви сможет бегать, играть и однажды стать домашней кошкой даже с одним глазом. Но только если вы не пройдёте мимо и поможете. Сейчас ещё можно сделать так, чтобы глазик стал её последней потерей. Пожалуйста, помогите оплатить операцию и лечение малышки, пока воспаление можно остановить. Помочь Киви: helpnika.ru</t>
+  </si>
+  <si>
+    <t>18.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45016</t>
+  </si>
+  <si>
+    <t>😍 Шикарные виды в район хребта Улухан-Чистай, Республика Саха (Якутия) Фото: Александр Писарев 📍Координаты: Яндекс Карты #Якутия #РеспубликаСаха Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45015</t>
+  </si>
+  <si>
+    <t>⛷ Горный курорт Домбай стоит на высоте 1 600 метров Сюда едут не только зимой: круглый год путешественники приезжают сюда, чтобы наслаждаться видами, ходить в походы и по-настоящему отдыхать! Как вам виды? Фото: @andrewbazanov_photo 📍Координаты: Яндекс Карты #КарачаевоЧеркесия #Домбай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45005</t>
+  </si>
+  <si>
+    <t>😍 Лальск находится на самом севере Кировской области Сегодня это небольшой посёлок, но в XVII-XVIII веках он был заметным торговым центром Русского Севера. Каменные соборы, купеческие дома и торговые ряды здесь сохранились в масштабе, совершенно неожиданном для такого маленького места. Фото: @e_karepanov 📍Координаты: Яндекс Карты #КировскаяОбласть #Лальск Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44996</t>
+  </si>
+  <si>
+    <t>💔 Главный корпус московского Электрозавода В июле мы писали о том, что этот шикарный комплекс уничтожат. Действительно, в начале сентября уже снесли часть внутренних корпусов. Однако всё может быть не так плохо, как это собирались сделать изначально. Насколько мы поняли, внешние фасады застройщик обязался сохранить и привести в порядок. Надеемся, так оно и будет! Фото: Непарадная Москва 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44994</t>
+  </si>
+  <si>
+    <t>— Да пчела я, пчела. Просто в детстве переболела, вот и не похожа... 🐝 Фото: @forestrixxx Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44993</t>
+  </si>
+  <si>
+    <t>⛰ Про горы Якутии у нас не говорят Всё потому, что добраться до туда гораздо сложнее, чем до Кавказа, Урала, Алтая и даже Камчатки... Если вы хотите побывать в пока безлюдных, но невероятно красивых местах — вам точно в Республику Саха! Фото: @phototourtravel 📍Координаты: Яндекс Карты #Якутия #РеспубликаСаха Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.09.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44984</t>
+  </si>
+  <si>
+    <t>🌳 В кадре посёлок Парковый Это место не один раз становилось самой красивой деревней Владимирской области. Видно, что жители любят и ухаживают за местом, в котором живут. Отсюда все регалии. А теперь представьте, что такой же подход перенимают города-миллионники, и сотни тысяч людей благоустраивают пространство вокруг себя. Что-то из области фантастики... Фото: @ted_ns 📍Координаты: Яндекс Карты #ВладимирскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.09.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44975</t>
+  </si>
+  <si>
+    <t>Новый парк недалеко от Мытищ Подмосковье стало богаче на один шикарный парк: тут и песчаный пляж, и ухоженные аллеи, и даже каскадные водопады. Гуляя вдоль соснового леса, вдыхая чистейший воздух и наслаждаясь тишиной, даже не осознаёшь, что находишься совсем недалеко от шумной столицы. Фото: @matkazantsev_creative 📍Координаты: Яндекс Карты #МосковскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.09.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44974</t>
+  </si>
+  <si>
+    <t>🔥 Что сегодня смотрят по телевизору? «Триколор» проанализировал телесмотрение и представил новинки телесезона. Главный вывод: фильмы и сериалы по-прежнему вне конкуренции — на них приходится около 50% общего объема телесмотрения. На втором месте — познавательно-развлекательные проекты: их доля в этом году составляет 27–33%. Еще 10–11% приходится на новости и социально-политические программы. Что ждет зрителей на телеканалах собственного производства «Триколор»? В декабре на «Романтичном» впервые на российском ТВ покажут турецкий сериал «Песня Севера и Юга». На телеканале «День Победы» выйдут документальные циклы «Великие ученые» с Владимиром Мединским и «Русские дипломаты. Особая миссия» Леонида Млечина. Получается, зритель по-прежнему выбирает кино и сериалы — а новый сезон добавляет к ним еще больше премьер. erid: 2W5zFHfxgjB</t>
+  </si>
+  <si>
+    <t>16.09.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44965</t>
+  </si>
+  <si>
+    <t>🪷 Чудесные дни не приходят сами... Жизнь устроена так, что нам самим нужно идти навстречу удивительным моментам. Например, прогуляться до Золотого озера, если вы отдыхаете или живёте в Кавминводах. Пейзажи и атмосфера тут восхитительные! Фото: @life_sun_life 📍Координаты: Яндекс Карты #СтавропольскийКрай #КавказскиеМинеральныеВоды Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.09.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44952</t>
+  </si>
+  <si>
+    <t>❤️ В России открылась первая детская площадка в стиле дымковской игрушки по проекту Совета при НЦ Уникальное пространство для детей в стилистике дымковской игрушки открылось в Преображенском парке Екатеринбурга. Проект реализован в рамках деятельности Совета при НЦ «Россия» по разработке и продвижению нового российского стиля в общественном пространстве. С момента открытия объемные образы Дымковской игрушки, которые стали основой игровых конструкций, стали излюбленным местом для всех поколений. Для нас важно, чтобы российская культура была частью повседневной жизни и среды, в которой растут дети. То, что человек видит с ранних лет, остается с ним на всю жизнь и во многом формирует его отношение к своей стране и ее культурному наследию. Поэтому такие проекты — это работа не только с городской средой, но и с тем, каким будет восприятие России у будущих поколений, — отметила председатель Совета при НЦ «Россия» по разработке и продвижению нового российского стиля в общественном пространстве, советник Президента России Елена Ямпольская. Эта площадка стала пилотной в серии детских пространств на основе народных художественных промыслов России. Такие площадки воспитывают детей в русском культурном коде и погружают в мир наших сказок и традиций. Надеемся, что подобный опыт продвижения российской традиционной культуры через детские городки и площадки возьмут на вооружение и другие застройщики в регионах страны, — рассказал заместитель начальника Управления Президента РФ по общественным проектам Алексей Жарич. В разработке проекта приняли участие специалисты из Кировской области — региона, где зародился дымковский промысел. Инициативу строительства поддержал и профинансировал девелопер ГК «КОРТРОС». Совет при НЦ «Россия» по разработке и продвижению нового российского стиля в общественном пространстве был создан 17 апреля 2025 года во исполнение указания Президента России Владимира Путина. 💛 Подписывайтесь на канал Национального центра «Россия» в MAКС</t>
+  </si>
+  <si>
+    <t>16.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44950</t>
+  </si>
+  <si>
+    <t>😱 Кажется, и сплюшата поняли, что до 2027 года осталось три с половиной месяца... Фото: @forestrixxx Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44946</t>
+  </si>
+  <si>
+    <t>Пока город ещё ловит последние тёплые дни, возле храма у Павелецкого вокзала собирается тихая очередь. У этих людей нет сил радоваться осени. Холод всё сильнее пробирает до костей. Наша задача проста: чтобы в понедельник и четверг людей ждал горячий ужин. Чтобы никто не ушёл в промозглый вечер с пустым желудком. Для этого нужны самые необходимые продукты: овощи для супов, крупы, хлеб, чай. Для многих это единственный нормальный приём пищи за день. Каждые 200 рублей — это ещё один сытый человек, который ляжет спать не голодным и почувствует, что он не один. Мы не просим многого — только того, что может дать каждый по силам. Из ваших «немного» складывается ужин для более 100 человек. Пожалуйста, помогите нам приготовить достаточно еды, чтобы в эти осенние дни у дверей храма людей ждало не только милосердие, но и реальное человеческое тепло. Чтобы они вдохнули этот осенний воздух не с отчаянием, а с надеждой. 🙏 Поддержите пожалуйста сбор на продукты: nakormi-bezdomnogo.ru Пусть ваша доброта согреет тех, кому этой осенью всё ещё холодно и трудно. Заранее благодарим от всего сердца.</t>
+  </si>
+  <si>
+    <t>16.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/44945</t>
+  </si>
+  <si>
+    <t>❄️ Зима на пике Босан Друзья, как вы относитесь к зимним походам? Нам кажется, что дело это очень непростое и даже опасное для жизни... но такие виды всё равно толкают людей на самые отчаянные авантюры! Фото: Evgeniy Khilkevitch 📍Координаты: Яндекс Карты #Бурятия #РеспубликаБурятия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.09.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45102</t>
+  </si>
+  <si>
+    <t>😍 Прогулка по Замоскворечью. Как же прекрасна старая Москва! Фото: @nezagooglish 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.09.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45091</t>
+  </si>
+  <si>
+    <t>Изразцовые комнаты во дворце Меншикова Петербург хранит в себе множество удивительных секретов. Например, четыре интерьера из расписных голландских плиток, которые дошли до нас с эпохи Петра. Считается, что Меншиков вдохновился дворцом польского короля Августа II, расположенного недалеко от Варшавы, в котором было две таких комнаты: зал Бахуса и зал Венеры. Помимо красоты, изразцовая плитка защищала от влажности, что было практично при сыром климате Петербурга. Меншиков заказывал ее прямиком из Голландии, но для отделки дворца использовалась не только привозная. Плитку изготавливали и в столичных мастерских при кирпичных заводах. Росписи выполняли голландские художники-керамисты, попутно обучая и русских мастеров. Фото: @spiritoflabelle 📍Координаты: Яндекс Карты #СанктПетербург #Петербург Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45081</t>
+  </si>
+  <si>
+    <t>😶‍🌫️ Туманное золото Хибин. Друзья, вы бы заночевали тут с палаткой? Фото: @pavel_vaschenkov 📍Координаты: Яндекс Карты #МурманскаяОбласть #Хибины Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45075</t>
+  </si>
+  <si>
+    <t>😍 В небе над Красноярским морем. Разве есть страна, прекраснее России? Красноярское море — одно из крупнейших водохранилищ России. По объёму оно занимает второе место в стране после Братского водохранилища. Фото: @filinin_wallpapers 📍Координаты: Яндекс Карты #КрасноярскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45074</t>
+  </si>
+  <si>
+    <t>🤗 Сколько не крадись, а от объектива всё равно не спрячешься! Фото: Фруман Евгений Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45073</t>
+  </si>
+  <si>
+    <t>Как отличить туриста от путешественника? Турист приходит за картинкой. Путешественник уходит с историей. Первый фотографирует розовую стену на Melrose Avenue. 🌸 Второй знает, что в 1970 году именно у барной стойки The Troubadour познакомились люди, которые станут The Eagles. 🎸 Первый заказывает матча, потому что красиво. 🍵 Второй знает, что эти листья неделями прятали от солнца — и что сам чай привёз в Японию дзэнский монах ещё в XII веке. Первый смотрит на стадион Dodgers. ⚾ Второй знает, что номер 42 больше никогда не наденет ни один игрок MLB — в честь Джеки Робинсона, который сломал стену, о которой многие предпочитали молчать. Детали — это не мелочи. Это и есть путешествие. ✨ «Семья без границ» — канал для тех, кто путешествует именно так. 🌍 Пять сестёр. Три страны. Россия, Япония, Перу. И новые маршруты — Калифорния, Турция, города Золотого кольца. Подписывайтесь: @united_family_life</t>
+  </si>
+  <si>
+    <t>20.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45072</t>
+  </si>
+  <si>
+    <t>☦️ Утро у Шоанинского храма. В таких местах даже воздух другой! Фото: Александр Писарев 📍Координаты: Яндекс Карты #КарачаевоЧеркесия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45066</t>
+  </si>
+  <si>
+    <t>😍 Вот такие сокровища хранит в себе Мышкин. И всё сделано золотыми руками жителей! Фото: @liseykina_travel 📍Координаты: Яндекс Карты #Мышкин #ЯрославскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45060</t>
+  </si>
+  <si>
+    <t>🌄 Перевал Актопрак завораживает с первого взгляда! Дорога из Баксанского в Чегемское ущелье проходит вдоль скалистого хребта: отвесные обрывы, слоистые скалы, карнизы. Гора Лха возвышается над перевалом и является вишенкой всего пейзажа. Её высоты (более 2700 метров) как раз достаточно, чтобы облака регулярно цеплялись за вершину, придавая видам особую красоту. Фото: Не сидим дома 📍Координаты: Яндекс Карты #Актопрак #КабардиноБалкария Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>29.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45356</t>
+  </si>
+  <si>
+    <t>😍 Сделайте это, если вы впервые в Петербурге! Друзья, на днях мы выкладывали памятку для первого посещения Москвы. Сегодня делимся такой же памяткой, но уже для Северной Столицы! Видео: @sasha_konovalova 📍Координаты: Яндекс Карты #СанктПетербург #Петербург #СПб Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>29.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45351</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Чтобы лучше узнать русскую душу, нужно обязательно исследовать уголки Вологодской области! Фото: @mr_alex_turner 📍Координаты: Яндекс Карты #ВологодскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>29.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45350</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 В верховьях Колымы раскинулось прекрасное озеро Джека Лондона Пейзажи тут почти альпийские. Озеро вытянуто вдоль горного хребта, берега покрыты лиственничным лесом, а местами есть даже песчаные пляжи. Друзья, это место относится к нацпарку «Черский», поэтому все посещения нужно согласовывать заранее. На это уходит до трёх дней. Фото: @phototourtravel 📍Координаты: Яндекс Карты #МагаданскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>29.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45349</t>
+  </si>
+  <si>
+    <t>🌅 Летние закаты далеко позади, поэтому мы призываем вас начать коллекционировать осенние закаты! Видео: mr_nizov 📍Координаты: Яндекс Карты #ВладимирскаяОбласть #Суздаль Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>29.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45348</t>
+  </si>
+  <si>
+    <t>🤯 Мы тысячу раз бывали в лесу, но такую странную белку видим впервые! Фото: @forestrixxx Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>29.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45341</t>
+  </si>
+  <si>
+    <t>🙏 Деревянные сокровища Ростова Великого. Надеемся, городу хватит денег и желания сохранить это чудо! Фото: @ted_ns 📍Координаты: Яндекс Карты #РостовВеликий #Ростов #ЯрославскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45340</t>
+  </si>
+  <si>
+    <t>😇 Сразу вспоминаем нетленную классику: Письма письма лично на почту ношу Словно я роман с продолженьем пишу Знаю знаю точно где мой адресат В доме где резной палисад Где же моя темноглазая где В Вологде где где где В Вологде где В доме где резной палисад Где же моя темноглазая где В Вологде где где где В Вологде где В доме где резной палисад... Видео: @sasha_konovalova 📍Координаты: Яндекс Карты #Вологда #ВологодскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45335</t>
+  </si>
+  <si>
+    <t>🌅 Закаты на Камчатке — это что-то из разряда фантастики! Фото: @mr_alex_turner 📍Координаты: Яндекс Карты #КамчатскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45329</t>
+  </si>
+  <si>
+    <t>🌊 Прекрасная Балаклава! Балаклава находится на юге Севастополя и знаменита своей узкой извилистой бухтой, которую почти не видно с моря. Благодаря такому хитрому рельефу здесь веками строили военные укрепления. Советский Союз даже построил внутри горы Таврос сверхсекретный комплекс для подводных лодок, который сегодня работает в качестве музея. Фото: @alexey_latysh 📍Координаты: Яндекс Карты #Балаклава #Севастополь #Крым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45328</t>
+  </si>
+  <si>
+    <t>🌳 Необычный маршрут для свидания с природой из Москвы. Москвичи и гости столицы, сохраняйте! Видео: @alyawkndtravel 📍Координаты: Яндекс Карты #Москва #МосковскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45327</t>
+  </si>
+  <si>
+    <t>🎶 Дружная стая скворцов, или как на самом деле рождается музыка! Фото: @krylianogihvosty Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45322</t>
+  </si>
+  <si>
+    <t>🧡 Валаам прекрасен в любое время года, но осень... наверное, вы и сами всё видите! Фото: @mr_alex_turner 📍Координаты: Яндекс Карты #РеспубликаКарелия#Валаам Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45321</t>
+  </si>
+  <si>
+    <t>👌 Сделайте это, если вы впервые в Москве! Понимаем, что для тех, кто уже бывал в столице, локации избитые, но для сотен и тысяч людей это будет очень полезной напоминалкой! Видео: @sasha_konovalova 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45314</t>
+  </si>
+  <si>
+    <t>🔥 Огонь и золото эвенкийская тайги в конце августа - начале сентября. Как вам виды, друзья? Эвенкия занимает центральную часть Красноярского края. Это территория рек, тайги, болот, вечной мерзлоты и очень редких населённых пунктов. Здесь расстояния преодолеваются не на машине, а перелётами, зимниками и речными маршрутами. Климат здесь по-настоящему экстремальный. В районе Тунгусского заповедника температура зимой может опускаться примерно до −58 °C, а единственным полностью безморозным месяцем считается июль. Фото: @filinin_wallpapers 📍Координаты: Яндекс Карты #КрасноярскийКрай #Эвенкия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45308</t>
+  </si>
+  <si>
+    <t>👤 Новый памятник в столице Осетии! На днях Владикавказ украсил памятник, посвящённый осетинскому писателю себеряного века Гайто Газданову. Несмотря на то, что Гайто не бывал в Осетии (родился писатель в Петербурге и после революции жил во Франции), на исторической родине Газданова очень уважают. Фото: @fotogenos 📍Координаты: Яндекс Карты #Владикавказ #СевернаяОсетия #Алания Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45307</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Красивейший город, который находится в самом неожиданном месте России! Видео: somebody__toldme 📍Координаты: Яндекс Карты #КемеровскаяОбласть #Кузбасс #Междуреченск Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45304</t>
+  </si>
+  <si>
+    <t>😱 Чёрные грифы Боргойского заказника. Мы даже не знали, что эти великаны живут в окрестностях Байкала! Фото: @krylianogihvosty 📍Координаты: Яндекс Карты #РеспубликаБурятия #Бурятия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45302</t>
+  </si>
+  <si>
+    <t>Не отправиться ли нам в кинопутешествие? В этом маршруте туристические визы, чемоданы вещей и билеты не понадобятся. Вместо них заваривайте любимый чай и выбирайте, с какой страны начнете. 🔹 Турция: «Дикий», 2023 Остросюжетный сериал о герое, который оказывается втянут в опасный мир, где каждое решение стоит слишком дорого. 🔹 Франция: «Мое преступление», 2023 Молодая актриса попадает под подозрение в громком преступлении и решает превратить скандал в путь к славе. 🔹 Южная Корея: «Любовь без памяти», 2023 Героиня теряет память и заново узнает человека, которого когда-то любила. Корейская мелодрама о втором шансе, который дает сама судьба. 🔹 Австралия: «Бараны», 2020 Два брата-фермера много лет не разговаривают друг с другом, но общая беда заставляет их вспомнить, что они семья. Теплая и забавная драма с Сэмом Ниллом. Все фильмы из подборки ждут вас в онлайн-кинотеатре «Триколор Кино и ТВ».</t>
+  </si>
+  <si>
+    <t>27.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45296</t>
+  </si>
+  <si>
+    <t>🏛 Попасть в МГУ непросто, поэтому каждая такая возможность ценится на вес золота! Фото: @ted_ns 📍Координаты: Яндекс Карты #Москва #МГУ Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.09.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45294</t>
+  </si>
+  <si>
+    <t>😍 Казанская кофейня «Ураган-сарай» на набережной реки Казанки! Нам это место очень напомнило обновлённую пушкинскую набережную в Москве. Шикарные виды... Фото: @kokorin_roman 📍Координаты: Яндекс Карты #РеспубликаТатарстан #Казань Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.09.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45285</t>
+  </si>
+  <si>
+    <t>❤️ Семья, традиции и медиа: в НЦ «Россия» подвели итоги «Лаборатории семейных ценностей» Четыре дня участники из разных регионов России учились создавать современный контент о семье, работать с аудиторией и превращать свои идеи в узнаваемые медиапродукты. Финалом программы стала защита 30 семейных проектов перед экспертами и жюри. Председатель экспертного жюри, заместитель генерального директора НЦ «Россия» Анастасия Звягина рассказала о ключевых смыслах «Лаборатории семейных ценностей»: Главная идея проекта совпадает со смыслами всех мероприятий Национального центра "Россия" — со смыслами, которые заключаются в том, что наша страна, Россия, — это и есть любовь: к своей стране, к семье, к детям, к родителям, к городу и, конечно, к своей природе. Вы все — наши амбассадоры, вы все первые, и вы будете вместе с нами рассказывать о семье, о ее ценностях, опираясь на опыт и навыки, обретенные вами на этом интенсивном курсе. Благодарю Президентский фонд культурных инициатив, Мастерскую новых медиа, всех наших друзей и партнеров, которые вместе с нами впервые создают такой проект. Всем участникам защиты вручили сертификаты о прохождении программы. 10 лучших проектов получили консультационное сопровождение экспертов, а авторы еще двух проектов, выбранных «Мастерской новых медиа», — сертификаты на обучение по ее программам. ▶️ Самые яркие моменты «Лаборатории семейных ценностей» — смотрите в нашем ролике. Идея проекта принадлежит Юрию и Анне Ежовым, участникам I Всероссийского свадебного фестиваля «Россия. Соединяя сердца». Все началось с совместных выездов на природу для родителей и детей, затем появился семейный лагерь, а накопленный опыт супруги решили масштабировать и объединить вокруг проекта единомышленников. 💛 Подписывайтесь на канал Национального центра «Россия» в MAКС</t>
+  </si>
+  <si>
+    <t>26.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45276</t>
+  </si>
+  <si>
+    <t>🤩 Делимся вашими кадрами: круизное путешествие по Байкалу! Фото: @makhorov 📍Координаты: Яндекс Карты #Байкал #ИркутскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45275</t>
+  </si>
+  <si>
+    <t>🧡 Ялангас находится в примерно в 15 километрах от Белорецка Это невысокий, но очень выразительный хребет Южного Урала длиной около 10 километров. Его вершина достигает почти 1300 метров и похожа на разрушенную крепость: скальные останцы образуют зубчатый гребень, который издалека очень напоминает средневековые стены и башни. Фото: @ProUral 📍Координаты: Яндекс Карты #РеспубликаБашкортостан #Башкирия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45266</t>
+  </si>
+  <si>
+    <t>😳 Чего только не увидишь в Суздале. Взять, например, кофейню в колокольне Ризоположенского монастыря... Фото: @kotlet_travels 📍Координаты: Яндекс Карты #Суздаль #ВладимирскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45265</t>
+  </si>
+  <si>
+    <t>😱 Для одного — неудачная охота, для другого — второй день рождения! Фото: @krylianogihvosty Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45261</t>
+  </si>
+  <si>
+    <t>Петя очень мечтает бегать. Но без нашей помощи мечте не сбыться. Он родился раньше срока весом всего 1490 граммов. Сразу попал в реанимацию, восемь суток на ИВЛ. Врачи спасали его жизнь, но повреждённые клетки мозга дали о себе знать. К году Петя не сидел и не стоял. Мама не сдалась. Она верила в сына и потратила все сбережения на терапию, бассейн, занятия каждый день. Теперь Петя ползает на четвереньках, плавает под водой, встаёт из положения сидя. Ортопед сказал: операция не нужна. Это победа. Но стоять без опоры и делать больше двух шагов он ещё не может. Когда идёт за руку стопы мешают друг другу. В речи всего десять слов. Он очень хочет догнать сестёр, которые бегают вокруг. При ДЦП остановка занятий — это откат. Нужен новый курс , который стоит 200 000 руб. В семье трое детей. Зарплаты отца-заводчанина не хватает. Помогите Пете. Каждый рубль - новый шаг к тому, чтобы однажды пойти самому. Без опоры. Без чужой руки. 🙏 Помогите пожалуйста Пете: БФ "Свежий Ветер"</t>
+  </si>
+  <si>
+    <t>25.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45250</t>
+  </si>
+  <si>
+    <t>❄️ Совсем скоро на Россию опустится снежное одеяло. Друзья, уже ждёте эту волшебную пору? Фото: @kosykh_photo #РеспубликаКарелия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45244</t>
+  </si>
+  <si>
+    <t>💔 На просторах Самарской области прячется заброшенная усадьба графов Орловых-Давыдовых! Подробности читайте на фотокарточках выше. Очень жаль, что такое место с историей разрушается. Фото: @kolotkin_igor 📍Координаты: Яндекс Карты #СамарскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.09.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45243</t>
+  </si>
+  <si>
+    <t>ДАРЮ ОТДЫХ В НОВОМ БУТИК-ОТЕЛЕ! Этим летом в Тутаеве открылся невероятно душевный бутик-отель «Юликъ» - он будто сошёл с открытки древнего Романова, но внутри обрёл новую жизнь. Мой обзор на отель можно посмотреть здесь. Разыгрывем отдых в «Семейном номере» — это 59 квадратных метров чистого восторга: первая линия Волги, собственный выход на веранду, стены в прихожей из исторического бруса, настоящая русская печь, две спальни с идеальными матрасами, да ещё и завтрак Что нужно сделать? 🔹Быть подписаным на мой блог Yaroslavl Art 💙 🔹Подписаться на Юликъ Бутик-отель на Волге 🔹Отправь пост другу 🔹Поставить 🔥 на этот пост 🔹Нажать кнопку «Участвую» Здесь победитель будет один и он выиграет проживание в номере. Имя счастливчика мы yзнaeм уже 30 сентября в 17:00 ! Всем удачи! Один день отдыха подарю здесь, а еще два будет разыграно в моей группе VK и MAX-канале - переходите и увеличивайте свои шансы на победу. РОЗЫГРЫШ В ВК 📱 РОЗЫГРЫШ В MAX 📲</t>
+  </si>
+  <si>
+    <t>25.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45234</t>
+  </si>
+  <si>
+    <t>☕️ Уютные дворики Гвардейска Обратите внимание на водонапорную башню на первом кадре. Учёные считают, что построили её ещё в 1920 году. Фото: @lookkenig 📍Координаты: Яндекс Карты #КалининградскаяОбласть #Гвардейск Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45233</t>
+  </si>
+  <si>
+    <t>🏛 Обновлённый Музей Крошицкого в Севастополе На восстановление одного из немногих классических зданий Севастополя, уцелевших в Великую Отечественную войну, ушло 8 долгих лет и почти пол миллиарда рублей. Место это очень знаковое хотя бы из-за истории самого Михаила Павловича Крошицкого. В годы ВОВ художник рисковал жизнью, чтобы вывезти картины из осаждённого города, а после Победы добивался их возвращения в Севастополь. К слову, билет в музей на сегодняшний день стоит 300 рублей, что совершенно обычно (или даже чуть дороговато) по меркам Севастополя. Фото: @rainbows_diary 📍Координаты: Яндекс Карты #Севастополь #Крым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45232</t>
+  </si>
+  <si>
+    <t>🔥 Выходные в одном из лучших отелей Крыма. Как вам такой отдых, друзья? Фото: @katerinacrimea19 📍Координаты: Яндекс Карты #РеспубликаКрым #Ялта Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45223</t>
+  </si>
+  <si>
+    <t>😱 Усадьба Приклонских-Рукавишниковых  Несмотря на удручающее состояние, усадьба до сих пор привлекает тысячи путешественников в год. В чём причина такого интереса? Нам кажется, что дореволюционное наследие и шикарная поволожская природа для русских людей — это как цветы для пчёл... Фото: @za39dereven 📍Координаты: Яндекс Карты #НижегородскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45216</t>
+  </si>
+  <si>
+    <t>⛄️ Снеговиков можно лепить круглый год. Просто летом ради этого приходится подниматься повыше... Фото: Опять уехала 📍Координаты: Яндекс Карты #СевернаяОсетия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.09.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45207</t>
+  </si>
+  <si>
+    <t>☦️ Белокаменный Георгиевский собор Это главная достопримечательность Юрьев-Польского. Богато декорированный храм сооружён во второй четверти XIII века годах князем Святославом Всеволодовичем. К сожалению, уже в XV веке церковь обрушилась. По имеющимся документальным сведениям, в 1471 году её восстановили силами купца Василия Ермолина. К слову, именно из-за этого восстановления храм стал... особенным. Мастер, который трудился над повторным возведением церкви, использовал оригинальные белокаменные блоки и украшавшие их рельефы. Загвоздка вот в чём: точного плана и зарисовок храма, сюжеты получились путанными. Странность происходящего на стенах собора видно невооружённым глазом. Фото: @ted_ns 📍Координаты: Яндекс Карты #ВладимирскаяОбласть #ЮрьевПольский Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.09.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45206</t>
+  </si>
+  <si>
+    <t>Господи, ну нахрена люди покупают квартиры? Есть же земля В России действует закон, который позволяет обычному человеку получить участок от государства за 3-5% от его стоимости, а потом разделить его на несколько частей и продать по рыночной цене. Автор канала Свой Гектар уже много лет работает по этой системе: берёт землю за 50-80 тыс, оформляет, приводит в порядок и продаёт за 3-6 млн рублей. На канале объясняет: – Какой именно участок можно получить почти бесплатно – Как превратить обычный кусок земли в инвестицию с доходом выше аренды квартир – Как зарабатывать на загородной недвижимости от 150.000р в месяц Если хотите понять, как люди покупают землю за копейки, а продают за миллионы – смотрите сами: Свой Гектар</t>
+  </si>
+  <si>
+    <t>24.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45205</t>
+  </si>
+  <si>
+    <t>🔥 Удивительная пещера в Крыму, про которую знают далеко не все путешественники! Фото: @soleila_live 📍Координаты: Яндекс Карты #РеспубликаКрым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45204</t>
+  </si>
+  <si>
+    <t>🏞 Яркое солнце над Уналом В кадре долина реки Ардон. Место это очень примечательное и живописное: помимо обычных для этих мест гор тут находится Унальская облепиховая роща, внесённая в перечень природных памятников республики. Недалеко от ущелья стоят знаменитые Нузал, Мизур, старые башни, святилища и другие памятники осетинской архитектуры. Фото: @milena_zasseyeva 📍Координаты: Яндекс Карты #СевернаяОсетия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45203</t>
+  </si>
+  <si>
+    <t>😱 На такие фотографии интересно смотреть через экран, но делать их самостоятельно никому не советуем... Фото: @shiksha_bear 📍Координаты: Яндекс Карты #Чукотка Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45197</t>
+  </si>
+  <si>
+    <t>Склад пуст. Долги висят. В вольерах больше сотни тех, кого уже спасли. Считать легко: мисок — много, корма — почти ноль. Нужно закрыть базу, иначе всё начнёт сыпаться: Корм — минимум 13 мешков = 61 200 ₽. Вакцины и обработки — 28 800 ₽. Долги за лечение Раи, Симы и Макса — 131 000 ₽. (без историй, просто счёт) Фонд считает дни. Сегодня — минус один без вашей помощи. Если вы давно хотели «поддержать потом» — вот оно, потом. Оно наступило. Любая сумма = наполненная миска. Сделать перевод для спасённых хвостов можно здесь: schaste-v-dom.ru ✅ Фонд проверен редакцией</t>
+  </si>
+  <si>
+    <t>24.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45196</t>
+  </si>
+  <si>
+    <t>😶‍🌫️ Туманный рассвет в Среднеивкино Главная достопримечательность Среднеивкино — Троицкая церковь, построенная в конце XVIII - начале XIX веков. Храм считается одним из крупнейших сельских храмов Кировской области Фото: @e_karepanov 📍Координаты: Яндекс Карты #КировскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.09.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45188</t>
+  </si>
+  <si>
+    <t>🌅 Шикарный вечер на берегу Японского моря. Что может быть красивее закатов? Видео: @matushka_nina 📍Координаты: Яндекс Карты #Владивосток #ПриморскийКрай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45179</t>
+  </si>
+  <si>
+    <t>🤩 Делимся кадрами из ваших путешествий: живописная природа Подмосковья и Бобреневский монастырь! Фото: @mariia_parshunya 📍Координаты: Яндекс Карты #МосковскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45178</t>
+  </si>
+  <si>
+    <t>🌤 Облака легли на горы Полярного Урала, словно укрывая озеро Хадатаёганлор... ❤️‍🔥 — шикарному кадру! Фото: Иван Добромыслов 📍Координаты: Яндекс Карты #ЯНАО Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45177</t>
+  </si>
+  <si>
+    <t>🕌 Дворец Дюльбер находится в Кореизе Его построили в 1897 году для великого князя Петра Николаевича Романова по его собственным эскизам, а проект воплотил архитектор Николай Краснов. Белые стены, зубцы, арочные окна и серебристые купола сделали дворец одним из самых необычных на Южном берегу Крыма. Архитектура вдохновлена поездками князя по Ближнему Востоку и Магрибу, из-за чего Дюльбер совсем не похож на привычные крымские усадьбы и выглядит скорее как кусочек Северной Африки. Во время революции именно этот дворец стал убежищем Романовых. Здесь находились члены императорской семьи, включая вдовствующую императрицу Марию Фёдоровну, мать Николая II. Для большинства из них Дюльбер стал вообще последним домом в России перед эмиграцией. Видео: @tanya_crimea 📍Координаты: Яндекс Карты #Крым #РеспубликаКрым #Дюльбер Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45176</t>
+  </si>
+  <si>
+    <t>🎨 Всё-таки самые яркие и сочные картины рисует Матушка-Природа! Фото: @krylianogihvosty #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.09.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45167</t>
+  </si>
+  <si>
+    <t>🤩 Делимся кадрами из ваших путешествий: солнечный день в Горохвце! Интересный факт: из-за того, что Гороховец находится на границе Владимирской и Нижегородской областей, иногда происходит путаница, и город относят к другому субъекту РФ. Несмотря на то, что маршрут «Нижний - Гороховец» в два раза короче маршрута «Владимир - Гороховец» (80 километров против почти 160 километров), последний всё же относится к Владимирской области. Фото: @moto_route 📍Координаты: Яндекс Карты #ВладимирскаяОбласть #Гороховец Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.09.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45161</t>
+  </si>
+  <si>
+    <t>🤩 Делимся вашим творчеством: звёздное небо над Софийскими озёрами! Софийские озёра находятся в горах Архыза, на склонах одноимённого хребта. Каскад высокогорных ледниковых озёр находится на высоте примерно 2830-2890 метров. Озёра окружены осыпями, снежниками и вершинами Западного Кавказа. Естественно, что вокруг нет никаких источников света, так что звёздам красоваться ничего не мешает. Фото: @ivangubskiy 📍Координаты: Яндекс Карты #КарачаевоЧеркесия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.09.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45160</t>
+  </si>
+  <si>
+    <t>😍 Такое увидишь не каждый день: огромное стадо северного оленя бредёт по полярному Уралу! Фото: Иван Добромыслов 📍Координаты: Яндекс Карты #ЯНАО Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45153</t>
+  </si>
+  <si>
+    <t>🧡 Что может быть прекраснее Сибири, утопающей в золоте? Друзья, что скажете о пейзаже выше? Нам кажется, что это одна из красивейших фотографий на канале. Фото: @Photo_geographic 📍Координаты: Яндекс Карты #РеспубликаСаха #Якутия #УлаханЧистай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.09.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45152</t>
+  </si>
+  <si>
+    <t>🦉 Благодаря профессиональной технике можно не только подглядывать за птичками. но ещё и подслушивать! Фото: @ivankalabushev Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.09.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45151</t>
+  </si>
+  <si>
+    <t>😳 Только на Алтае недалеко друг от друга можно встретить горы, степи и пустыни! Фото: @mikhailezdakov 📍Координаты: Яндекс Карты #РеспубликаАлтай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.09.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45150</t>
+  </si>
+  <si>
+    <t>😍 В Омске появилась новая достопримечательность! Просим не обольщаться: по видео кажется, что людей вокруг фонтана почти нет, но, со слов наших друзей из Омска, в жизни к фонтану приходится пробиваться... Место стало популярным у омичей с самого дня открытия. Жаль, что уже совсем скоро в Сибири отключат все фонтаны, и эту красоту придётся ждать до весны! Видео: @fotogenos 📍Координаты: Яндекс Карты #Омск #ОмскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.09.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45143</t>
+  </si>
+  <si>
+    <t>😍 Итальянский павильон Останкинского дворца Это место открыли совсем недавно после многолетней реставрации. Внутри подлинные двери, люстры, камины, зеркала, стёкла и даже уникальные французские обои, которые редко встретишь даже в западной Европе. Интересно, что обои клеили в технике декупаж, деревянные колонны раскрашивали под мрамор, капители делали из папье-маше... но зачем? Граф Николай Шереметев строил дворец в конце XVIII века не как капитальное здание, а как увеселительную резиденцию, которую удобно переделывать, особенно перед приездом венценосных гостей. Например, в середине XIX века те же французские обои (см. фото 4) спрятали под малиновым штофом (см. фото 2), шёлковой тканью. Их раскрыли уже реставраторы: в одной части Итальянского павильона, в так называемых кабинетцах, они оставили первоначальную отделку, а в другой — изменённый вариант. Фото: @nezagooglish 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45132</t>
+  </si>
+  <si>
+    <t>⚓️ Прогулка по величественному Кронштадту! Всего в 30 километрах от Петербурга стоит прекрасный Кронштадт. Город основали по приказу Петра Великого в 1704 году как морской форпост новой столицы. Более того, до 1996 года Кронштадт оставался закрытым для свободного посещения. Сегодня здесь можно полюбоваться на старинные форты, доки, казармы и один из самых впечатляющих морских соборов России. Фото: @archtriptg 📍Координаты: Яндекс Карты #Кронштадт #СанктПетербург Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45122</t>
+  </si>
+  <si>
+    <t>🐎 Недалеко от Суздаля стоит прекрасный Гаврилов Посад Именно тут находится родина владимирского тяжеловоза. Гаврилово-Посадский конный завод сыграл ключевую роль в создании этой породы. Официально владимирского тяжеловоза зарегистрировали в 1946 году. При этом, старый конный завод построили ещё при Екатерине II. Комплекс получил замкнутый двор, манеж, конюшни и характерную башню над воротами. Сегодня часть исторических зданий занята музейным комплексом «Дворцовый завод». Город удобно совместить с Суздалем. Они находятся сравнительно близко, поэтому Гаврилов Посад хорошо подходит как дополнительная остановка в маршруте по Золотому кольцу. Фото: @piskalik_notes 📍Координаты: Яндекс Карты #ИвановскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45121</t>
+  </si>
+  <si>
+    <t>🔎 Хорошая маскировка выглядит так! Друзья, а вы знаете, как называется эта красивая птичка? Делитесь своими вариантами в комментариях! Фото: @mikhailezdakov 📍Координаты: Яндекс Карты #МурманскаяОбласть Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45116</t>
+  </si>
+  <si>
+    <t>«Мама, я тебя люблю» — написано детской рукой на железных воротах старого обветшалого дома. За ними холодные комнаты, по которым гуляют сквозняки. Полуразрушенная печь, которая почти не греет. И ванна на кирпичах, которой невозможно нормально пользоваться без канализации. Именно сюда Анна сбежала с двумя сыновьями от мужа-тирана, который избивал и её, и детей. Выбирать было почти не из чего. На материнский капитал удалось купить только этот старый дом в селе, а копить и откладывать на что-то получше просто не было времени. Побои становились всё более жестокими, и женщина боялась за себя и детей. Поэтому, главное было одно: оказаться как можно дальше от этого человека. Поначалу даже этот полуразрушенный дом казался спасением. Но очень скоро стало понятно, насколько тяжело будет здесь жить. Старые оконные рамы сгнили и едва держались в проёмах. Из щелей постоянно дуло. Дверей между комнатами нет вообще, приходится завешивать проёмы тканью. А к входной двери Анна прибила кусок деревянной плиты, чтобы было хоть немного теплее. Женщина пытается привести дом в порядок своими силами. Постепенно заменила часть окон, прибила пластиковые панели, долго копила на котёл и насос для подачи воды. Но это не помогает. Зимой комнаты быстро остывают, потому что старая печь уже не справляется. С ванной тоже не легче. Она стоит на кирпичах и почти бесполезна: вода в доме есть, а канализации нет. Нет и нормального туалета. Поэтому Анне и двум мальчикам приходится выходить на улицу в любую погоду. Даже среди ночи, когда за окном мороз. Анна берётся за любую работу. Помогает соседям по хозяйству, подрабатывает сиделкой. Но какой-то “стабильной” работы в селе нет, и на заработки уехать она не может. Не с кем оставить детей. Старший сын тоже помогает маме чем может, пасет соседям скот. Но этих денег хватает только на еду, одежду и самое необходимое. Поэтому откладывать на большой ремонт Анне просто не из чего. А ждать уже нельзя: впереди зима, и снова оставлять детей в холодном доме без нормального отопления и канализации опасно. Чтобы привести жильё в порядок до морозов, семье нужно собрать 600 000 рублей: 250 000 — на систему отопления, 200 000 — на канализацию и ванную, И ещё 150 000 — на ремонт и утепление. Анна не просит нового дома или красивого ремонта. Ей нужно самое простое: чтобы зимой дети не мёрзли, могли помыться в тёплой ванной и не выходили ночью в туалет на улицу. Пожалуйста, помогите семье собрать средства на необходимые работы. Сбор открыт на официальной странице фонда: serdtsemvmeste.ru</t>
+  </si>
+  <si>
+    <t>21.09.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/45108</t>
+  </si>
+  <si>
+    <t>😍 Юрьев-Польский Этот город не назвать туристическим в привычном смысле. Здесь шикарная атмосфера, есть очень мощные старинные достопримечательности, но с благоустройством в Юрьев-Польском пока не сложилось. Советуем вам приехать сюда в ближайшее время, чтобы запомнить город таким, а спустя время посетить Юрьев-Польский уже после реставрации. Фото: @ted_ns 📍Координаты: Яндекс Карты #ВладимирскаяОбласть #ЮрьевПольский Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6068,59 +9347,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H633"/>
+  <dimension ref="A1:H998"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4386.072" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -21387,50 +24666,6255 @@
       <c r="G632">
         <v>60</v>
       </c>
       <c r="H632">
         <v>2</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633">
         <v>87521</v>
       </c>
       <c r="B633" t="s">
         <v>1894</v>
       </c>
       <c r="C633" t="s">
         <v>1895</v>
       </c>
       <c r="D633" s="1" t="s">
         <v>1896</v>
       </c>
       <c r="E633">
         <v>12581</v>
       </c>
       <c r="F633">
         <v>42</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>93836</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E634">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>93837</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E635">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>93838</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E636">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>93839</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E637">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>93840</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E638">
+        <v>2674</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>93841</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E639">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>93842</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E640">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>93843</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E641">
+        <v>3051</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>93844</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E642">
+        <v>3364</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>93845</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E643">
+        <v>3331</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>93846</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E644">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>93847</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E645">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>93848</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E646">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>93849</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E647">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>93850</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E648">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>93851</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E649">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>93852</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E650">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>93853</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E651">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>93854</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E652">
+        <v>3556</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>93855</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E653">
+        <v>3300</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>93856</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E654">
+        <v>3613</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>93857</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E655">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>93858</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E656">
+        <v>4619</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>93859</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E657">
+        <v>3725</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>93860</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E658">
+        <v>3672</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>93861</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E659">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>93862</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E660">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>93863</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E661">
+        <v>3237</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>93864</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E662">
+        <v>3128</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>93865</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E663">
+        <v>3395</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>93866</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E664">
+        <v>4074</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>93867</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E665">
+        <v>4268</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>93868</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E666">
+        <v>3960</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>93869</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E667">
+        <v>3431</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>93870</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E668">
+        <v>3478</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>93871</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E669">
+        <v>3632</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>93872</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E670">
+        <v>3873</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>93873</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E671">
+        <v>5470</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>93874</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E672">
+        <v>3404</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>93875</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E673">
+        <v>3775</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>93876</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E674">
+        <v>7866</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>93877</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E675">
+        <v>3621</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>93878</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E676">
+        <v>3470</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>93879</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E677">
+        <v>3626</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>93880</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="E678">
+        <v>3452</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>93881</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E679">
+        <v>3438</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>93882</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E680">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>93883</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E681">
+        <v>3303</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>93884</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E682">
+        <v>3548</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>93885</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E683">
+        <v>3346</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>93886</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E684">
+        <v>5859</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>93887</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E685">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>93888</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E686">
+        <v>3632</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>93889</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E687">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>93890</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E688">
+        <v>4058</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>93891</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E689">
+        <v>3695</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>93892</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="E690">
+        <v>4019</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>93893</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E691">
+        <v>5189</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>93894</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E692">
+        <v>4009</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>93895</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E693">
+        <v>4108</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>93896</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E694">
+        <v>3669</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>93897</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E695">
+        <v>3713</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>93898</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E696">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>93899</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E697">
+        <v>4058</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>93900</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E698">
+        <v>4492</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>93901</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E699">
+        <v>3594</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>93902</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E700">
+        <v>3801</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>93903</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="E701">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>93904</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E702">
+        <v>4078</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>93905</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E703">
+        <v>4052</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>93906</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E704">
+        <v>4102</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>93907</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E705">
+        <v>4095</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>93908</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E706">
+        <v>3352</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>93909</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E707">
+        <v>3469</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>93910</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E708">
+        <v>3884</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>93911</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E709">
+        <v>3985</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>93912</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E710">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>93913</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E711">
+        <v>3753</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>93914</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E712">
+        <v>3329</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>93915</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E713">
+        <v>3308</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>93916</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E714">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>93917</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E715">
+        <v>4049</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>93918</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E716">
+        <v>5406</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>93919</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="E717">
+        <v>3837</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>93920</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="E718">
+        <v>4302</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>93921</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E719">
+        <v>4139</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>93922</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="E720">
+        <v>4057</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>93923</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2158</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="E721">
+        <v>4285</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>93924</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="E722">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>93925</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E723">
+        <v>3778</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>93926</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E724">
+        <v>4171</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>93927</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="E725">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>93928</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E726">
+        <v>4192</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>93929</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E727">
+        <v>4403</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>93930</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2180</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="E728">
+        <v>4363</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>93931</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E729">
+        <v>3768</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>93932</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E730">
+        <v>3924</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>93933</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="E731">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>93934</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E732">
+        <v>3570</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>93935</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E733">
+        <v>4285</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>93936</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2198</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E734">
+        <v>4596</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>93937</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E735">
+        <v>4458</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>93938</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E736">
+        <v>3785</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>93939</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E737">
+        <v>3934</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>93940</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E738">
+        <v>4006</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>93941</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E739">
+        <v>3809</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>93942</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E740">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>93943</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E741">
+        <v>3844</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>93944</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E742">
+        <v>4765</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>93945</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E743">
+        <v>4052</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>93946</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E744">
+        <v>3710</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>93947</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E745">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>93948</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E746">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>93949</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E747">
+        <v>3845</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>93950</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E748">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>93951</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E749">
+        <v>3977</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>93952</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E750">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>93953</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E751">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>93954</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E752">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>93955</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E753">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>93956</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E754">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>93957</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E755">
+        <v>3392</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>93958</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E756">
+        <v>3553</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>93959</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E757">
+        <v>3829</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>93960</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E758">
+        <v>3533</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>93961</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E759">
+        <v>3146</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>93962</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="E760">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>93963</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E761">
+        <v>3411</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>93964</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E762">
+        <v>3949</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>93965</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E763">
+        <v>5119</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>93966</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E764">
+        <v>4072</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>93967</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E765">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>93968</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E766">
+        <v>3564</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>93969</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E767">
+        <v>3838</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>93970</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E768">
+        <v>3628</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>93971</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E769">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>93972</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E770">
+        <v>4407</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>93973</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E771">
+        <v>3996</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>93974</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E772">
+        <v>5258</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>93975</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E773">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>93976</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E774">
+        <v>3783</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>93977</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E775">
+        <v>4643</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>93978</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E776">
+        <v>4501</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>93979</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E777">
+        <v>4713</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>93980</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E778">
+        <v>4472</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>93981</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E779">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>93982</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E780">
+        <v>4032</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>93983</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E781">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>93984</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E782">
+        <v>3812</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>93985</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E783">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>93986</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E784">
+        <v>4134</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>93987</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E785">
+        <v>4166</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>93988</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E786">
+        <v>4078</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>93989</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E787">
+        <v>4058</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>93990</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E788">
+        <v>4443</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>93991</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E789">
+        <v>4411</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>93992</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E790">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>93993</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E791">
+        <v>4107</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>93994</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E792">
+        <v>4490</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>93995</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E793">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>93996</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E794">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>93997</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E795">
+        <v>3908</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>93998</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="E796">
+        <v>4514</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>93999</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E797">
+        <v>4465</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>94000</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E798">
+        <v>3723</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>94001</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E799">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>94002</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E800">
+        <v>3805</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>94003</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E801">
+        <v>4026</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>94004</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E802">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>94005</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E803">
+        <v>3815</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>94006</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E804">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>94007</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E805">
+        <v>3996</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>94008</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E806">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>94009</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E807">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>94010</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E808">
+        <v>4498</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>94011</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E809">
+        <v>4663</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>94012</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E810">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>94013</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E811">
+        <v>4338</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>94014</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E812">
+        <v>4877</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>94015</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E813">
+        <v>4118</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>94016</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E814">
+        <v>4717</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>94017</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E815">
+        <v>4396</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>94018</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E816">
+        <v>4126</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>94019</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E817">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>94020</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E818">
+        <v>4097</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>94021</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E819">
+        <v>3948</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>94022</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E820">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>94023</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E821">
+        <v>3738</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>94024</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E822">
+        <v>4133</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>94025</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E823">
+        <v>3882</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>94026</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E824">
+        <v>4351</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>94027</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E825">
+        <v>3761</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>94028</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E826">
+        <v>3937</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>94029</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E827">
+        <v>4130</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>94030</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E828">
+        <v>4697</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>94031</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E829">
+        <v>4239</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>94032</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="E830">
+        <v>4475</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>94033</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E831">
+        <v>3981</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>94034</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="E832">
+        <v>2968</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>94035</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="E833">
+        <v>3841</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>94036</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E834">
+        <v>4021</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>94037</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E835">
+        <v>4119</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>94038</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="E836">
+        <v>3898</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>94039</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E837">
+        <v>3994</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>94040</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E838">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>94041</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E839">
+        <v>4074</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>94042</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E840">
+        <v>3925</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>94043</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E841">
+        <v>4266</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>94044</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E842">
+        <v>4453</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>94045</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E843">
+        <v>4095</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>94046</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E844">
+        <v>3763</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>94047</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E845">
+        <v>3894</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>94048</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E846">
+        <v>4048</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>94049</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E847">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>94050</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E848">
+        <v>4519</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>94051</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E849">
+        <v>4689</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>94052</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E850">
+        <v>4290</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>94053</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E851">
+        <v>4177</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>94054</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E852">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>94055</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E853">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>94056</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E854">
+        <v>4654</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>94057</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E855">
+        <v>4970</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>94058</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E856">
+        <v>4976</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>94059</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E857">
+        <v>4347</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>94060</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E858">
+        <v>4319</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>94061</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E859">
+        <v>4091</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>94062</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E860">
+        <v>4163</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>94063</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E861">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>94064</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E862">
+        <v>4596</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>94065</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E863">
+        <v>4569</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>94066</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E864">
+        <v>3942</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>94067</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E865">
+        <v>4847</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>102909</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E866">
+        <v>3481</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>102910</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E867">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>102911</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E868">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>102912</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E869">
+        <v>2327</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>102913</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E870">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>102914</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E871">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>102915</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="E872">
+        <v>2796</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>102916</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E873">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>102917</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2615</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="E874">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>102918</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="E875">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>102919</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E876">
+        <v>3297</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>102920</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="E877">
+        <v>3349</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>102921</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E878">
+        <v>4655</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>102922</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="E879">
+        <v>4026</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>102923</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E880">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>102924</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2636</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E881">
+        <v>3363</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>102925</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E882">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>102926</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2642</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="E883">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>102927</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E884">
+        <v>3352</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>102928</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E885">
+        <v>4190</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>102929</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E886">
+        <v>3293</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>102930</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E887">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>102931</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E888">
+        <v>3199</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>102932</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E889">
+        <v>3282</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>102933</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E890">
+        <v>3976</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>102934</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E891">
+        <v>3016</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>102935</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E892">
+        <v>3241</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>102936</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E893">
+        <v>3292</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>102937</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E894">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>102938</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E895">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>102939</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E896">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>102940</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E897">
+        <v>3412</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>102941</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E898">
+        <v>3565</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>102942</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E899">
+        <v>3374</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>102943</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E900">
+        <v>3355</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>102944</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E901">
+        <v>3737</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>102945</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E902">
+        <v>5010</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>102946</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E903">
+        <v>3823</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>102947</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E904">
+        <v>3874</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>102948</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="E905">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>102949</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E906">
+        <v>3410</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>123465</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E907">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>123466</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E908">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>123467</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E909">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>123468</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="E910">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>123469</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E911">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>123470</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E912">
+        <v>2531</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>123471</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2732</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E913">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>123472</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="E914">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>123473</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E915">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>123474</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E916">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>123475</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E917">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>123476</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="E918">
+        <v>3654</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>123477</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="E919">
+        <v>3507</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>123478</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="E920">
+        <v>3035</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>123479</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2756</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="E921">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>123480</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E922">
+        <v>4621</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>123481</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E923">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>123482</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E924">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>123483</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="E925">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>123484</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="E926">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>123485</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="E927">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>123486</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="E928">
+        <v>3003</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>123487</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E929">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>123488</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="E930">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>124326</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="E931">
+        <v>4059</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>124327</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E932">
+        <v>1975</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>124328</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E933">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>124329</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="E934">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>124330</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="E935">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>124331</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E936">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>124332</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="E937">
+        <v>2860</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>124333</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E938">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>124334</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="E939">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>127314</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2813</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E940">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>127315</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E941">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>127316</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="E942">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>127317</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="E943">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>127318</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="E944">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>127319</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E945">
+        <v>2739</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>127320</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E946">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>127321</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E947">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>127322</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E948">
+        <v>3024</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>127323</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="E949">
+        <v>3252</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>127324</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="E950">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>127325</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="E951">
+        <v>3630</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>127326</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E952">
+        <v>3646</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>127327</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E953">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>127328</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E954">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>127329</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="E955">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>127330</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E956">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>127331</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="E957">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>127332</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="E958">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>127333</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="E959">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>127334</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="E960">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>127335</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="E961">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>127336</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2880</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="E962">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>127337</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="E963">
+        <v>3229</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>127338</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="E964">
+        <v>3293</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>127339</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="E965">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>127340</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E966">
+        <v>3520</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>127341</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E967">
+        <v>3285</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>127342</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E968">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>127343</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E969">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>127344</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E970">
+        <v>3138</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>127345</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E971">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>127346</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="E972">
+        <v>3344</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>127347</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E973">
+        <v>3367</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>127348</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="E974">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>127349</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E975">
+        <v>3323</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>127350</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E976">
+        <v>3455</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>127351</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="E977">
+        <v>3668</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>127352</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="E978">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>127353</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E979">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>127354</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E980">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>127355</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E981">
+        <v>3606</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>127356</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E982">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>127357</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E983">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>127358</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E984">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>127359</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="E985">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>127360</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2951</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2952</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="E986">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>127361</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E987">
+        <v>3668</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>127362</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="E988">
+        <v>3799</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>127363</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E989">
+        <v>3791</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>127364</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E990">
+        <v>3870</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>127365</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E991">
+        <v>4053</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>127366</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E992">
+        <v>4714</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>127367</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E993">
+        <v>3864</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>127368</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E994">
+        <v>3449</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>127369</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E995">
+        <v>3381</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>127370</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E996">
+        <v>3541</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>127371</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E997">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>127372</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E998">
+        <v>3740</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">