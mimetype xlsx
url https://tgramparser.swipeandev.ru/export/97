--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1287">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1897">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3873,50 +3873,1880 @@
     <t>— Пушкинские горы удивляют не только природой, но и современными музеями! В 2024 году в местном Научно-культурном центре открылась новая экспозиция «Эмоции природы, природа эмоций». Если усадьба – это мемориальное пространство, где экспонаты выставлены за стеклом или за ленточкой, то здесь наоборот: почти всё можно трогать, а экспозиция обращается сразу ко всем органам чувств. Например, пушкинскую «Метель» предлагают почитать в меховых варежках, внутри которых можно помять скрипучий искусственный снег. В залах выставлено и собрание из фонда живописи Музея-заповедника. Картины подобраны так, что побуждают поразмышлять о настроении времён года. Всё это – попытка погрузить посетителя в контекст жизни Пушкина на эмоциональном уровне: показать, как смена сезонов влияла на поэта, почему природа являлась важным элементом его произведений. Фото: @ted_ns 📍Координаты: Яндекс Карты #Псковская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
   </si>
   <si>
     <t>18.12.25 14:03</t>
   </si>
   <si>
     <t>t.me/moyarossia/37038</t>
   </si>
   <si>
     <t>— На Эльбрусе вовсю идёт горнолыжный сезон. Несколько кадров с одного из живописнейших курортов мира! Фото: @antontay_ph 📍Координаты: Яндекс Карты #Кабардино_Балкария Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
   </si>
   <si>
     <t>18.12.25 11:41</t>
   </si>
   <si>
     <t>t.me/moyarossia/37037</t>
   </si>
   <si>
     <t>— Прежде чем ехать на Великую Китайскую стену, важно побывать на своей земле! Генуэзская Крепость в Судаке - одно из мест, обязательных к посещению перед выездами в другие страны. Согласны? Фото: @crimealove 📍Координаты: Яндекс Карты #Республика_Крым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
   </si>
   <si>
     <t>18.12.25 11:07</t>
   </si>
   <si>
     <t>t.me/moyarossia/37036</t>
+  </si>
+  <si>
+    <t>13.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39686</t>
+  </si>
+  <si>
+    <t>— Величественные камни Полюд, Ветлан и Колчим, окутанные древними легендами! Одна из них рассказывает о Полюде и Ветлане, которые сражались за сердце Вишеры. Силы были неравны, и они уснули, а Вишера улеглась между ними, чтобы больше не допустить вражды. Другая легенда гласит, что Полюд вступил в схватку с Колчимом, и бог наказал их, превратив в камни. Эти места не только прекрасны, но и полны древних мифов. Фото: @amalagynphoto #Пермский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39684</t>
+  </si>
+  <si>
+    <t>— Выйду ночью в поле с конём, ночкой темной тихо пойдём. Мы пойдём с конём по полю вдвоём... Удивительные ночные кадры, сделанные во время путешествия по природному парку Большой Тхач: конь задремал, а фотограф ловко это подснял. Фото: Васильева Дарья 📍Координаты: Яндекс Карты #Республика_Адыгея Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39676</t>
+  </si>
+  <si>
+    <t>— Есть города, прогулки по которым дают пищу для ума и успокаивают душу. Например, Кострома! Фото: @mariia_parshunya 📍Координаты: Яндекс Карты #Костромская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.03.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39667</t>
+  </si>
+  <si>
+    <t>— Всего в 40 километрах от Калининграда стоит одна из самых сохранившихся церквей области - Кирха Домнау Её строительство относят к 14 веку, когда крестоносцы пришли в эти края и обязали пруссов, принявших христианство построить здесь храм. В послевоенные годы кирху использовали как хлев и зернохранилище. Потом долгие годы разрухи и запустения. Сегодня силами неравнодушных людей кирха обрела вторую жизнь. Здесь организуют концерты и проводят экскурсии. Самое ценное - это, конечно же, уникальные фрески на стенах церкви, которым уже более 600 лет. Фото: @kompas_kenigsberga 📍Координаты: Яндекс Карты #Калининградская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39663</t>
+  </si>
+  <si>
+    <t>— Чох или один из старейших аулов Дагестана и всего Северного Кавказа Аул действительно древний - археологи обнаружили здесь остатки стоянки времён неолита. Первобытные люди жили здесь ещё за 6000 лет до нашей эры. Учёные считают, что здесь зародилось земледелие: из этого района Дагестана пошло развитие культурных злаков. Чох появился после объединения нескольких посёлков в 1300 году. В то время здесь проходил Большой шёлковый путь, караваны останавливались в ауле на ночлег. Сейчас Чох входит в один из популярных туристических маршрутов. Многие останавливаются здесь, когда приезжают посмотреть на аул-призрак Гамсутль. По отзывам туристов, именно в Чохе многие смогли увидеть и понять, что такое настоящий Дагестан. Фото: Слава Степанов 📍Координаты: Яндекс Карты #Республика_Дагестан Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.03.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39658</t>
+  </si>
+  <si>
+    <t>— Самые красивые болота находятся в Ленинградской области. В объективе знаменитый Соколий Мох! Массив расположен между рекой Пашой, Мурманским и Тихвинским шоссе. Путешественники ценят его за «дикость». Здесь практически нет людей и жилых построек. Болото является местом обитания среднерусской белой куропатки, численность которой в Северо-Западном регионе резко снизилась. Создание особо охраняемой природной территории на массиве Соколий Мох стало ключевой мерой по спасению этого вида. Фото: Широбоков Михаил 📍Координаты: Яндекс Карты #Ленинградская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.03.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39650</t>
+  </si>
+  <si>
+    <t>— Самая ранняя весна в «Городе Счастья» ощущается как середина мая в средней полосе России... 🌸 Фото: @tanya_crimea 📍Координаты: Яндекс Карты #Республика_Крым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39642</t>
+  </si>
+  <si>
+    <t>— Вдох глубокий. Руки шире. Не спешите, три-четыре! Бодрость духа, грация и пластика. Общеукрепляющая, утром отрезвляющая, если жив пока еще - гимнастика! 👏🏻 - Мышке! Фото: @krylianogihvosty Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39641</t>
+  </si>
+  <si>
+    <t>— Представьте: вы приехали на Манжерок и задумались, стоит ли кататься на родельбане? Поделимся личным опытом: для тех, кто никогда не катался на экстремальных аттракционах, это будет классный опыт (при условии, что люди перед вами не будут тормозить). Тележка может ехать достаточно быстро, при этом максимальную скорость вы всегда держите под контролем. Единственное замечание: цена на билет кусается. 1600 рублей с человека - это уровень Красной Поляны, но между этими курортами, по нашим личным ощущениям, пока пропасть. Видео: @ted_ns 📍Координаты: Яндекс Карты #Республика_Алтай Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.03.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39635</t>
+  </si>
+  <si>
+    <t>— Наверное, нигде в России нет настолько концентрированной древней архитектуры, как в Новгороде Сегодня хотим рассказать про церковь Рождества Христова на Красном поле. Храм за земляным валом Окольного города, близ границы древнего Торгового посада возводился в 1381–1382 годах. Изначально это был главный храм Рождественского монастыря. Особенность монастыря заключалась в том, что при нём существовала скудельница - братская могила, куда хоронили странников, нищих, жертв эпидемий, казнённых и погибших воинов. Здесь нашли своё пристанище жертвы страшного голода 1422 года, а также убитые во время опричного похода Ивана Грозного новгородцы. Погибших было так много, что согласно новгородским преданиям, и спустя сто лет достаточно было копнуть землю возле Рождественской церкви, чтобы показались человеческие кости. 🕊 - Узнали что-то новое! Фото: @zapoved_sever 📍Координаты: Яндекс Карты #Новгородская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39628</t>
+  </si>
+  <si>
+    <t>— Вы знали про якутский город Алдан, который возник на на месте золотого прииска? Пробы в этом месте оказались настолько богатыми, что артельщики решили немедленно приступить к освоению. В 1923 году, в 500 км от Якутска, возник посёлок Незаметный, который через 15 лет стал городом и получил имя Алдан. Добыча золота и по сей день составляет основу экономики города с населением в 20 тысяч человек. Ежегодно здесь добывается до 10 тонн драгоценного металла! Фото: Слава Степанов 📍Координаты: Яндекс Карты #Республика_Саха #Якутия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.03.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39627</t>
+  </si>
+  <si>
+    <t>Искренний совет! Хотим порекомендовать канал наших друзей, который читаем и любим сами. У них сводки СВО, аналитические разборы, достоверные факты: всё это Украина.ру Поддержим ребят! Вместе мы — сила 🇷🇺 Подписывайся на один из самых читаемых каналов: https://t.me/+17PAglCHtlpkZWM6</t>
+  </si>
+  <si>
+    <t>11.03.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39617</t>
+  </si>
+  <si>
+    <t>— Роскошные залы дворца Шереметевых в Кусково: невозможно поверить, что когда-то тут жили люди... Вы удивитесь, когда узнаете, что этот роскошный дворец не отапливается? Более того, тут никогда не было и нет электричества. Друзья, учитывайте это, когда отправляетесь на экскурсию в холодное время года. Фото: @mariia_parshunya 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39610</t>
+  </si>
+  <si>
+    <t>— Делимся вашим творчеством: путешествие в Чердынь, древний город с богатой историей Чердынь сыграла важную роль в судьбе России: город был ключевым центром и столицей Великопермского княжества. Это место, где переплелись судьбы коми-пермяков и русских переселенцев, язычества и христианства. Через Чердынь проходили важнейшие торговые пути, соединявшие Орду, Новгород, Москву, Сибирь и Европу. Здесь начинался Чердынский тракт - путь на восток, в Сибирь. Когда хотя бы немного знаешь историю этих мест, начинаешь смотреть на них иначе. Появляется какая-то глубина и осмысленность. Фото: @zapoved_sever 📍Координаты: Яндекс Карты #Пермский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.03.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39608</t>
+  </si>
+  <si>
+    <t>— Этот чёрный дрозд знает, что в большой семье клювом не щёлкают! 😇 Фото: @dashaaa0405 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>11.03.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39601</t>
+  </si>
+  <si>
+    <t>Добро пожаловать в новый 5⭐ отель «Шермонт» в Шерегеше. «Шермонт» — это сочетание лучшей локации и высокого уровня сервиса. Отель «Шермонт»: 🏔 прямой доступ к горнолыжным склонам (ski-in / ski-out) 🏔 новый современный сектор F 🏔 подъёмники с подогреваемыми сиденьями 🏔 панорамные номера с видами на горы и тайгу 🏔 ресторан авторской кухни и караоке-бар ☕ завтраки включены в стоимость проживания Откройте для себя комфорт и атмосферу отдыха в «Шермонте» — бронируйте номер прямо сейчас 🧡 Подписывайтесь на наш тг-канал, чтобы первыми узнавать о событиях отеля. ➡️ ТГ-канал «Шермонт» #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>11.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39595</t>
+  </si>
+  <si>
+    <t>— Зачем ехать на цветение вишни в Японию, если в Воронеже она тоже отлично цветёт? 😍 Фото: @ted_ns 📍Координаты: Яндекс Карты #Воронежская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.03.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39594</t>
+  </si>
+  <si>
+    <t>— Мириады звёзд над святыми стенами, которые многое повидали за свой век! Фото: @amalagynphoto 📍Координаты: Яндекс Карты #Кировская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.03.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39587</t>
+  </si>
+  <si>
+    <t>— Позволим себе перефразировать знаменитую цитату из советской классики: — Ну, будете у нас в Воркуте - милости просим! — Нет, уж лучше вы к нам! 🔥 - Если бы вы с удовольствием посмотрели на Воркуту своими глазами! Фото: Слава Степанов 📍Координаты: Яндекс Карты #Республика_Коми Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.03.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39586</t>
+  </si>
+  <si>
+    <t>Добро пожаловать в королевство фарфора — место, где чашки знают этикет лучше нас с вами! Здесь сервизы пережили три эпохи, пять мод и пару разбитых сердец. А блюдца видели больше балов - чем мы вечеринок! Если вам по душе: ✅ Фарфор с прошлым (и характером!) ✅ Винтаж, который не «старый», а «с историей» ✅ Находки, за которыми будто стоит маленькое приключение ✅ И эстетика, от которой хочется говорить «ах!» — значит, вы официально свои. Подписывайтесь. Потому что где-то здесь уже стоит ваша чашечка судьбы. И она, между прочим, ждать не любит! 👉https://t.me/+YaN1_a0_pBYzNTYy</t>
+  </si>
+  <si>
+    <t>10.03.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39580</t>
+  </si>
+  <si>
+    <t>— Нет места прекраснее, чем осенняя тундра: земля тут буквально горит под ногами! На севере Мурманской области расположился невероятной красоты Рыбачий полуостров, который представлен самой классической тундрой. Низкорослые кустарнички, такие как карликовая березка, карликовая ива, арктоус, шикша, шведский дерен, золотой осенью раскрашиваются, словно персидские ковры. Солнышко, заливая волшебным светом полянки арктических кустарничков, создает великолепные виды вместе с небольшими удивительными скалами-кекурами. П обывать в Арктике, насладиться красками осенней тундры: вот уж, поистине, «очей очавроание»! 📌 Поделитесь кадрами с человеком, с которым хотели бы разделить это путешествие! Фото: Широбоков Михаил 📍Координаты: Яндекс Карты #Мурманская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39571</t>
+  </si>
+  <si>
+    <t>— Уникальное для России и всего мира место: средневековый пещерный монастырь Челтер-Мармара Это действующий пещерный мужской монастырь во имя преподобного Саввы Освященного. Учёные считают, что монастырь функционировал с XII–XIII веков до конца XV века. После долгого запустения монашеская жизнь начала возрождаться в 2000-х годах. Монастырь представляет собой четыре яруса пещер, соединенных между собой деревянными лестницами и переходами. В скале вырублено более 50 помещений различного назначения: кельи, трапезные, хозяйственные гроты и пять храмов. Фото: vk.ru/annatodoss 📍Координаты: Яндекс Карты #Севастополь #Республика_Крым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39570</t>
+  </si>
+  <si>
+    <t>— Кажется, ласка немного недовольна гостем, который топчется у её логова... ❤️ - Прекрасному зверьку! Фото: @mikhailezdakov Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>10.03.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39566</t>
+  </si>
+  <si>
+    <t>Пока город наслаждается запахом тюльпанов и первым теплом, возле храма у Павелецкого вокзала собирается тихая очередь. У этих людей нет сил радоваться весне. Холод всё ещё пробирает до костей. Наша задача проста: чтобы в понедельник и четверг людей ждал горячий ужин. Чтобы никто не ушёл в зябкий вечер с пустым желудком. Для этого нужны самые необходимые продукты: овощи для супов, крупы, хлеб, чай. Для многих это единственный нормальный приём пищи за день. Каждые 200 рублей — это ещё один сытый человек, который ляжет спать не голодным и почувствует, что он не один. Мы не просим многого — только того, что может дать каждый по силам. Из ваших «немного» складывается ужин для более 100 человек. Пожалуйста, помогите нам приготовить достаточно еды, чтобы в эти весенние дни у дверей храма людей ждало не только милосердие, но и реальное человеческое тепло. Чтобы они вдохнули этот весенний воздух не с отчаянием, а с надеждой. Поддержите пожалуйста сбор на продукты: nakormi-bezdomnogo.ru Пусть ваша доброта согреет тех, кому этой весной всё ещё холодно и трудно. Заранее благодарим от всего сердца. 🙏</t>
+  </si>
+  <si>
+    <t>10.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39557</t>
+  </si>
+  <si>
+    <t>— С середины марта по конец мая Суздаль, как и многие другие города, преображается! В это время природа пробуждается, и весна стремительно меняет местный пейзаж. Фото: @ted_ns 📍Координаты: Яндекс Карты #Владимирская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.03.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39554</t>
+  </si>
+  <si>
+    <t>— Такая разная, но всегда любимая. Признаваться в любви Москве можно вечно! Фото: @nowandthenrussia 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39547</t>
+  </si>
+  <si>
+    <t>— Один из красивейших островов Земли Франца-Иосифа, остров Белл Остров Белл был открыт и назван в 1880 году британской экспедицией Бенджамина Ли Смита. Считается, что имя «Белл» (от англ. bell - колокол) остров получил из-за формы горы на его южном берегу, которая издалека напоминает колокол. Удивительно, но на острове находится «Дом Эйры» - старейшее деревянное здание в Арктике, сохранившееся до наших дней. Он был построен участниками экспедиции Ли Смита в 1881 году как склад провизии и база для зимовки после того, как их судно «Эйра» было раздавлено льдами. Сегодня «Дом Эйры» признан объектом культурного наследия. В 2025 году стартовали масштабные работы по его реставрации силами участников экспедиции «Арктический плавучий университет». Фото: Сергеев Кирилл 📍Координаты: Яндекс Карты #Архангельская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.03.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39546</t>
+  </si>
+  <si>
+    <t>09.03.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39537</t>
+  </si>
+  <si>
+    <t>— И снова мы находим настоящее чудо в русской глубинке: храм Покрова Пресвятой Богородицы в Ключах В Саратовской области нашёлся свой кусочек античной культуры. Построили храм в 1850 году вместо деревянной церкви, которая разрушилась от старости. На второй фотографии видно, как этот же храм выглядел в 1930-е годы. В советский период колокольня была разрушена, из-за чего сильно пострадала кровля, которую так и не взялись восстанавливать. Уже много лет храм находится в плачевном состоянии, но он все также помпезно выглядит и даже хранит блеклые фрески на стенах. Фото: @tasigova 📍Координаты: Яндекс Карты #Саратовская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39527</t>
+  </si>
+  <si>
+    <t>— Костромская слобода, ещё один музей под открытым небом, находится очень близко к Костроме! Срубы в «Костромскую слободу» переезжали так: сначала реставраторы снимали «портрет» дома: обмеры, фото каждого венца и узла, делали ведомость деталей и нередко уточняли возраст по годовым кольцам. На каждом бревне появлялась маркировка и ориентация по сторонам света, после чего строение разбирали сверху вниз: тёс и стропила, затем венцы, аккуратно вынимая все детали для сохранности. Упакованные пачки с ярлыками уходили на машины, на площадке проходили сушку и обработку от биопоражений. Далее собирали венец к венцу по исходной нумерации. Швы конопатили мхом, паклей или джутом, кровлю крыли тёсом, пряча возможные современные подкладки. Проёмы и ставни возвращали по образцам, печи чаще воссоздавали заново, а всю современную инженерию - металлические крепления, защиту от влаги - уводили внутрь, чтобы снаружи читалась только честная историческая древесина. Фото: arch.roman 📍Координаты: Яндекс Карты #Костромская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39526</t>
+  </si>
+  <si>
+    <t>— Как мало нужно для счастья: всего лишь рассмотреть поближе с детства знакомую синичку! ❤️ - Если тоже оценили, как птичка вышла из кадра! Видео: @michaelpolyakovphoto Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>09.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39517</t>
+  </si>
+  <si>
+    <t>— Настоящее произведение искусства в Свердловской области: дом кузнеца Кириллова Основные факты о самом красивом тереме Урала копируются многими путешественниками и блогерами, например: ◽️ Уникальный дом - это пример наивного искусства, сочетающий сказочный стиль, советскую символику и русское деревянное зодчество. ◽️ Превращался он в "пряничный" стараниями  кузнеца Сергея Ивановича Кириллова с 1954 по 1967 год. ◽️ Дом-терем победил в конкурсе самодеятельного деревянного зодчества в 1999 году. Меньше пишут про то, что инициировал творческий процесс местный председатель сельсовета, агитировавший жителей деревни украшать свои дома, сажать цветы и делать загородки. С красивой кованой ограды дома всё и началось. Ещё реже вспоминают, что кузнец-самоучка, окончивший то ли 3, то ли 4 класса школы, вдохновлялся почтовыми открытками и картинками из журнала "Огонёк". Фото: @amazing_russia_travels 📍Координаты: Яндекс Карты #Свердловская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.03.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39516</t>
+  </si>
+  <si>
+    <t>— Оказывается, в этом году мы не поздравили вас с молодым российским праздником... В последний день зимы (28 или 29 февраля) праздновали День Арктики, так же известный как День холода или День защиты холода. Что ж, будем знать и в конце следующей зимы точно не забудем поздравить вас! Фото: Сергеев Кирилл 📍Координаты: Яндекс Карты #Мурманская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39512</t>
+  </si>
+  <si>
+    <t>— Мыс Тегетхофф является исторической отправной точкой для этого полярного региона! Удивительной красоты и суровости место. Узнаваемый облик мысу придают две высокие остроконечные скалы, а на его каменистых берегах до сих пор можно увидеть следы более поздних полярных стоянок, включая остатки хижины американской экспедиции рубежа XIX–XX веков. Фото: Сергеев Кирилл 📍Координаты: Яндекс Карты #Архангельская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.03.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39503</t>
+  </si>
+  <si>
+    <t>— Не все знают, что после переименования бывший немецкий Кранц не сразу стал Зеленоградском Оказывается, сразу после войны город собрались переименовать в Нахимовск. Правительство СССР хотело навсегда стереть воспоминания о том, как на этом приморском курорте жила и развлекалась верхушка гитлеровских головорезов и немецкой буржуазии. Однако, Кранц был таким таким тихим и маленьким, что громкое имя "Нахимовск" ему совершенно не подходило. Поэтому 25 июля 1947 года на картах СССР появился Зеленоградск. Фото: @kompas_kenigsberga 📍Координаты: Яндекс Карты #Калининградская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39493</t>
+  </si>
+  <si>
+    <t>— Новый Иерусалим или русский шедевр архитектуры и православный исторический памятник в Московской области! Идея воссоздания святых мест Палестины, в первую очередь Храма Гроба Господня, в дореволюционной православной России была весьма популярна. Впервые она была реализована в середине 17 века. Воскресенский Ново-Иерусалимский мужской монастырь был основан Патриархом Никоном в 1656 году. На освящении Воскресенского собора присутствовал царь Алексей Михайлович, который и назвал обитель Новым Иерусалимом. После церковного собора 1666 года, известного борьбой с расколом и судом над Патриархом, Никон был отослан из монастыря. В 1684 году уже больному Патриарху было разрешено вернуться в обитель, но по дороге он скончался. Похоронили его здесь же, в Воскресенском соборе. После октябрьской революции монастырь был закрыт, здесь разместился художественно-исторический музей. В 1941 году немецкая дивизия СС "Рейх" взорвала Воскресенский собор, который стали восстанавливать с конца 50-х годов. В 1994 монастырь вернули верующим. Фото: @amazing_russia_travels 📍Координаты: Яндекс Карты #Московская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39492</t>
+  </si>
+  <si>
+    <t>— Только посмотрите на этого статного, красивого зверька. Поймать неподвижную норку - всегда большая удача! ❤️ Фото: @girlwithatelephotolens Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>08.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39488</t>
+  </si>
+  <si>
+    <t>🌸 Дорогие женщины, от всей души поздравляем вас с Международным женским днём! В честь этого светлого праздника весны делимся фотографиями цветущего крымского миндаля. Пусть ваша жизнь будет наполнена цветами и красотой круглый год, по поводу и без! Фото: @dbakshulyaphoto 📍Координаты: Яндекс Карты #Республика_Крым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.03.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39482</t>
+  </si>
+  <si>
+    <t>— Тихий вечер на Кольском полуострове. Никаких машин, громкой музыки и даже мобильной связи! ❤️ - Если в такие места нужно выбираться! Фото: @phototourtravel 📍Координаты: Яндекс Карты #Мурманская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39475</t>
+  </si>
+  <si>
+    <t>— Вы знали, что на Норвежском архипелаге Шпицберген находится российская угольная шахта? Более того, она стала самой северной угольной шахтой в мире. Отсюда всего 1300 км до Северного полюса, вокруг вечная мерзлота, на поверхности огромные ледники, а под землёй шахтёры уже более 90 лет добывают уголь. По меркам отрасли объёмы добычи довольно скромные: около 80 тысяч тонн в год. Но само наличие шахты обеспечивает присутствие России на Шпицбергене. Архипелаг считается территорией Норвегии, но благодаря хозяйственной деятельности «Арктикуголь» здесь появились русские поселения. 🔥 - Было интересно! 📍Координаты: Яндекс Карты Фото: Слава Степанов Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.03.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39474</t>
+  </si>
+  <si>
+    <t>— В Ленинградской области нет ни намёка на весну: сугробы всё такие же белые, пушистые и огромные! Фото: @andrewbazanov_photo 📍Координаты: Яндекс Карты #Ленинградская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39468</t>
+  </si>
+  <si>
+    <t>— Чего только не встретишь в русской глубинке: например, один из архитектурных символов Венеции! Но как Кампанила появилась в селе под Тулой? Авторская копия Кампанилы (отдельно стоящей колокольни) собора святого Марка в Венеции была построена в усадьбе А. С. Хомякова в 1894 году. Своеобразный для дореволюционной России архитектурный объект появился в честь 90-летия русского философа-славянофила и был заказан его сыном Дмитрием у петербургского архитектора Николая Султанова. Колокольня в 3 раза меньше венецианской и отличается декором, но и в таком виде довольно причудливо смотрится на фоне храма Сретения Господня, для которого была построена. Фото: @amazing_russia_travels 📍Координаты: Яндекс Карты #Тульская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39465</t>
+  </si>
+  <si>
+    <t>— Крупнейшие наземные млекопитающие Европы и единственные дикие быки континента, чудом спасенные от исчезновения в начале XX века! 🐂 Фото: @AnnShibenko Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>07.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39458</t>
+  </si>
+  <si>
+    <t>— Делимся вашим творчеством: прогулка Нерюнгри, южной столице Республики Саха! Это небольшой город, раскинувшийся среди сопок Якутии. Здесь углеобрабатывающее предприятие граничит с немыслимой красотой природы. Фото: @milefiorretg 📍Координаты: Яндекс Карты #Республика_Саха #Якутия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.03.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39452</t>
+  </si>
+  <si>
+    <t>— Болота Карелии впечатляют не только в тёплое время года: зимой здесь открываются удивительные виды! Фото: @phototourtravel 📍Координаты: Яндекс Карты #Республика_Карелия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39446</t>
+  </si>
+  <si>
+    <t>— Знакомые места с необычного ракурса: район Старого Арбата в Москве! Слово «Арбат» впервые упоминается в 1493 году в связи с пожаром от свечки в церкви Николая на Песках. Скорее всего, оно произошло от арабского «арбад», то есть «пригород». Изначально это была слобода мастеров и военных. Здесь жили дворцовые плотники, серебряники и стрельцы. Об этом до сих пор напоминают названия переулков: Плотников, Денежный, Серебряный. После указа Петра I и пожара 1736 года улица радикально сменила статус. Арбат стал самым фешенебельным районом. Здесь строила особняки высшая знать: Шереметевы, Долгорукие, Голицыны. После пожара 1812 года Арбат застроили небольшими ампирными особняками. К концу XIX века аристократов потеснила интеллигенция: профессора, врачи, художники. Здесь жили или часто бывали Пушкин, Гоголь, Толстой, Чехов. В 1920–30-е годы район стал местом жительства советской элиты и одновременно сохранил дух старой Москвы. В 1960-е часть исторических переулков была снесена ради прокладки проспекта Калинина (Нового Арбата), что навсегда изменило облик района. Фото: Слава Степанов 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39428</t>
+  </si>
+  <si>
+    <t>— В ближайшие годы Сысерть имеет все шансы стать популярным туристическим центром! И не только для жителей Екатеринбурга, которым достаточно проехать 40 километров на машине, чтобы оказаться в другой реальности: на природе и в тишине. Основанный в 1732 году как рабочий посёлок при железоделательном заводе, Сысерть становится городом только в 1946 году. Главной причиной стало развитие промышленности (в первую очередь производство гидротурбин) во время Великой Отечественной войны и развитие железнодорожного сообщения. Главное, что притягивает туристов сегодня - скалистый природный парк с пешеходными тропами и деревянными скульптурами. Внутри леса находится Тальков камень - глубокое озеро, образованное на месте бывшего карьера по добыче талькохлорита, камня серо-зелёного цвета. Здесь красиво даже зимой, и можно легко представить, как же чудесно здесь летом. Сысерть - место рождения знаменитого автора "Уральских сказов" Павла Бажова. Дом-усадьба, в котором писатель прожил первые 10 лет жизни, это крестьянский двор с полным набором предметов быта и инструментов. Нам повезло - рассказ про дом Бажовых экскурсовода Маргариты Григорьевны был полон воспоминаний седой старины и народной речи - того, что жители больших городов особенно ценят. Если китайский кухонный ширпотреб вам уже надоел, загляните в магазин Сысертского фарфорового завода. Среди рядов старомодных чайных пар можно найти симпатичные образцы домашней посуды, которые будут напоминать вам о маленьком уральском городке. Заглянув в магазин только ради интереса, мы, в конце концов, купили чашек и розеток и домой, и на подарки. Фото: @amazing_russia_travels 📍Координаты: Яндекс Карты #Свердловская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39426</t>
+  </si>
+  <si>
+    <t>— Название птички говорит, что это обыкновенный щур. Но какой же он необыкновенной красоты, согласны? 😍 Фото: @AnnShibenko Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>06.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39421</t>
+  </si>
+  <si>
+    <t>— Одно живописное утро в Суздале: туман над Каменкой и православными крестами! Фото: @mr_alex_turner 📍Координаты: Яндекс Карты #Владимирская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.03.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39416</t>
+  </si>
+  <si>
+    <t>— Тихий вечер в Ворзогорах, старинном поморском селе у самого Белого моря Это место называют «краем земли» из-за его удаленности и невероятных морских панорам. Село состоит из двух деревень: Яковлевской и Кондратьевской. Здесь сохранилась атмосфера Русского Севера с массивными избами и особым укладом жизни. Фото: @phototourtravel 📍Координаты: Яндекс Карты #Архангельская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39410</t>
+  </si>
+  <si>
+    <t>— Продолжаем изучать пещеры Воронежской области. Сегодня в кадре пещера Мечетка! Несмотря на труднодоступность (к ней возможно добраться пешком от села Липовка), люди часто сюда приходят. Во-первых, отсюда открываются невероятные виды на природу Воронежской области. Во-вторых, людей всегда притягивают пещеры! Важно: посещение таких мест всегда связано с риском для здоровья и даже жизни. Рассчитывайте свои силы, соблюдайте все меры предосторожности, если хотите изучить это или подобные места. Фото: Фотоблог №1005001 📍Координаты: Яндекс Карты #Воронежская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.03.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39407</t>
+  </si>
+  <si>
+    <t>— Три максимально классических фото для Мурманска: Алёша на страже Заполярья, ледокол «Ленин» и маяк! Фото: @mazurovphoto 📍Координаты: Яндекс Карты #Мурманская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.03.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39401</t>
+  </si>
+  <si>
+    <t>— Птицы улетают зимовать в Африку, а речной флот идёт в якутский посёлок Жатай В затоне на реке Лена возле посёлка Жатай зимует более 100 судов, примерно четверть из них которых проходит техническое обслуживание обслуживание. Температура тут опускается, внимание, ниже -50, а иногда и -60 градусов. Такие условия позволяют проводить ремонт судов методом выморозки прямо на берегу! Фото: Слава Степанов 📍Координаты: Яндекс Карты #Якутия #Республика_Саха Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.03.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39400</t>
+  </si>
+  <si>
+    <t>Друзья, у нас для вас необычная новость ❗️ Наши друзья – Анатолий и Антон только что отправились в очень необычное путешествие по Крайнему Северу: они идут на лыжах из Диксона в Норильск — это больше 700 км настоящей арктической дороги 🥶 Представьте: им предстоит пройти через огромные пустынные пространства вечной мерзлоты, где средняя температура в марте около −20°C (а прямо сейчас в Диксоне все -35), да ещё и с ледяным ветром, что потребует огромных ежедневных физических усилий и слаженной командной работы 💪 Они будут делиться всем по ходу движения — честно: как живут, что едят, как справляются, что происходит вокруг. Если вам интересно следить за их походом, подписывайтесь на их канал: https://t.me/Dikson111_AA Желаем Антону и Анатолию удачи и ровной лыжни! ❤️ А белым медведям — держать безопасную дистанцию… желательно километров 300 🙏</t>
+  </si>
+  <si>
+    <t>05.03.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39399</t>
+  </si>
+  <si>
+    <t>— Как говорится, лучше синица в руках, чем журавль в небе! Хотим подчеркнуть, что против журавля в руках мы тоже ничего не имеем! Фото: @AnnShibenko Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>05.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39392</t>
+  </si>
+  <si>
+    <t>😍 Путешествие на плато Маньпупунёр - это когда на сотню километров вас окружает только тайга... 200 миллионов лет назад это были горные вершины, но ветер, дождь и перепады температуры превратили их в 7 столбов высотой до 42 метров, что сопоставимо с уровнем 14-этажного дома. Зимой каменные останцы покрываются слоем снега и льда, блестят на солнце и выглядят ещё более необычно, чем летом. Добраться до плато можно на вертолёте, снегоходе или на лыжах. Фото: Слава Степанов 📍Координаты: Яндекс Карты #Республика_Коми Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>04.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39380</t>
+  </si>
+  <si>
+    <t>— Приезжая в Петербург, обязательно загляните в особняк купцов Брусницыных на берегу Большой Невы! В особняке сохранился великолепный Белый танцевальный зал с богато украшенным потолком, где любителей мистики ждёт «Зеркало Дракулы», парадная столовая, оформленная в стиле позднего Возрождения, гостиная в стиле рококо с уцелевшим штофом конца XIX века, роскошная парадная лестница и воздушный зимний сад. Особняк открылся для посещения недавно. Рядом находится культурный центр «Брусницын», там проходят выставки, концерты, расположены рестораны и всё это с видом на Финский залив. Фото: @evgeniia_seredova 📍Координаты: Яндекс Карты #Санкт_Петербург Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>04.03.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39379</t>
+  </si>
+  <si>
+    <t>Скидки на авиабилеты до 50% с картой S7 — T-Bank Оформите дебетовую карту S7 — T‑Bank и участвуйте в закрытой распродаже авиабилетов 17 марта. Вас ждут скидки до 50% на билеты S7 Airlines эконом- и бизнес-класса. А еще с дебетовой картой S7 — T‑Bank вы можете получать мили за ежедневные покупки и обменивать их на авиабилеты, услуги или повышение до бизнес-класса. Мили начисляются за каждые 60 ₽ за покупки: — На сайте S7: 3 бонусные и до 3 статусных миль. — Ежедневные покупки: до 1,5 бонусной и до 1,5 статусной мили. — По акциям от партнеров: до 18 бонусных и статусных миль. 🚀 Не упустите возможность — оформите карту прямо сейчас, чтобы успеть на закрытую распродажу</t>
+  </si>
+  <si>
+    <t>04.03.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39378</t>
+  </si>
+  <si>
+    <t>— Мы акцентировали внимание на церковь Покрова на Нерли в нашей подборке мест, которые можно посетить весной Друзья, не пропустите это удивительную красоту! Учитывая количество выпавшего снега, разлив в этом году должен быть особенно впечатляющим. Его стоит ждать примерно с 10 апреля. Продлится он не больше недели, поэтому стройте планы заранее. Видео: @juliarussianspirit 📍Координаты: Яндекс Карты #Владимирская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>04.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39372</t>
+  </si>
+  <si>
+    <t>— Фактуры Валаама: суровая северная природа, живущая бок о бок с многовековой православной историей! Фото: Кондратенко Руслан 📍Координаты: Яндекс Карты #Республика_Карелия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>04.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39369</t>
+  </si>
+  <si>
+    <t>— Чтобы подкупить мышку для фотосессии, много не нужно: всего лишь горсть семечек! ❤️ - Красавице! Фото: @AnnShibenko Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>04.03.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39364</t>
+  </si>
+  <si>
+    <t>У этих детей нет дома. Нет родителей, к которым можно прижаться, когда страшно. Они молчат не потому что нечего сказать, а потому что некому. В этих глазах читается просьба о шансе. Мы нашли для них выход: создали футбольный клуб, где у детей есть взрослые наставники. Для детей сирот это не просто игра. На поле они впервые чувствуют: "Я нужен. Я часть команды. Я могу". И это дорогого стоит. Проект держится только на пожертвованиях. Нужно оплачивать аренду, покупать форму, обувь, а детки растут быстро, и всё часто приходится менять. Обращаемся к вам, людям со светлой душой и добрым сердцем. Помогите, кто чем может. Даже 200 рублей — это реальная помощь. Для кого-то, может, и мелочь, но для ребёнка — это шанс выйти на поле в кроссовках по размеру и почувствовать себя сильным. Нужным. Значимым. Оказать помощь детям: krilyazhizni.ru</t>
+  </si>
+  <si>
+    <t>04.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39355</t>
+  </si>
+  <si>
+    <t>— Вы знали, как местные жители в шутку называют столицу Башкирии? «Три шурупа»... Но почему? Всё из-за названия города на башкирском языке (ӨФӨ), которое визуально напоминает шляпки шурупов. Фото: Слава Степанов 📍Координаты: Яндекс Карты #Республика_Башкортостан Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>03.03.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39349</t>
+  </si>
+  <si>
+    <t>— Давненько мы не делились фотографиями изумрудного северного неба... 🔥 - Красиво! Фото: Пейзажи России 📍Координаты: Яндекс Карты #Мурманская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>03.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39341</t>
+  </si>
+  <si>
+    <t>— Усадьба графа Бутурлина, пережившая пожар 1812 года, может легко не пережить наше время! Недалеко от центра Москвы стоит неприметная усадьба, которую невозможно заметить с основной улицы: у неё нет красивого парадного входа и колонн, нет прилегающего к территории парка, нет башенок или сотни лепных элементов. Внутри же здание восхищает своими яркими старинными интерьерами. Когда-то она принадлежала графу Бутурлину, который фанател от книг и собрал в этих стенах самую ценную частную библиотеку, насчитывающую более 40 тысяч томов. Но большой пожар в Москве 1812 года уничтожил часть усадьбы вместе с этой библиотекой. Несмотря на трагедию, здание было восстановлено, со временем сменило нескольких хозяев, и в советское время стало городским училищем. Сейчас она уже много лет как стоит заброшенной и рискует утратить свои исторические элементы из-за разрушений. Остается лишь надеяться, что усадьбу рано или поздно восстановят. Но лучше рано, ведь с такими потолками «поздно» может случиться в любой момент… Фото: @tasigova 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>03.03.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39337</t>
+  </si>
+  <si>
+    <t>— Люди, которые не бывали в Крыму, подумают, что фото сделаны заграницей... На самом деле, это просто полупустые улочки Гурзуфа. Здесь красиво круглый год, но особая атмосфера наступает в межсезонье. Фото: @dbakshulyaphoto 📍Координаты: Яндекс Карты #Республика_Крым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>03.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39325</t>
+  </si>
+  <si>
+    <t>— Ради этих фресок Дионисия тысячи людей едут в Вологодскую область! Ферапонтов Белозерский монастырь в Вологодской области знаменит прежде всего собором Рождества Богородицы, в котором сохранился единственный в России полный цикл росписей великого иконописца Дионисия. Росписи были выполнены всего за 34 дня летом 1502 года. Это единственная дошедшая до нас документально подтвержденная роспись мастера, сохранившаяся в первозданном виде. Фрески покрывают всю внутреннюю поверхность храма, что составляет около 600-800 квадратных метров. Фото: @msarchitexture 📍Координаты: Яндекс Карты #Вологодская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>03.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39322</t>
+  </si>
+  <si>
+    <t>— Серый шёл по своим делам, но вдруг заметил фотографа и начал играть на камеру! ❤️ - Красавцу! Фото: Морозов Сергей Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>03.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39313</t>
+  </si>
+  <si>
+    <t>— Горный хребет Дуссе-Алинь находится в самом центре Дальнего Востока Его часто называют «Затерянным миром» или «Диерскими Альпами» из-за уникального альпийского рельефа с острыми гребнями и труднодоступности. Район труднодоступен, дорог практически нет. Попасть сюда можно либо пешком, либо на вертолете. Популярный маршрут начинается через поселок Чегдомын, куда можно добраться поездом из Хабаровска. Друзья, все фотографии, сделанные в этом удивительном месте, не вмещаются в одну публикацию. В течение дня выложим вторую часть на наш канал в MAX. Подписывайтесь и следите, чтобы не пропустить! Фото: @jinnkisss_art 📍Координаты: Яндекс Карты #Хабаровский_край 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>02.03.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39312</t>
+  </si>
+  <si>
+    <t>— Даже если вы прилетали в Сочи, с такого ВИП-места посадку самолёта вы точно не видели! Видео: @pilotlife_notes 📍Координаты: Яндекс Карты #Краснодарский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>02.03.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39311</t>
+  </si>
+  <si>
+    <t>❗️ Друзья, в связи с обострением ситуации на Ближнем Востоке, обратите внимание на телефоны экстренной связи Посольств России: https://t.me/bbbreaking/225639 Если вы находитесь в этом регионе, соблюдайте все рекомендации и правила безопасности. 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>02.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39309</t>
+  </si>
+  <si>
+    <t>— На Чукотке есть действительно уникальное (в масштабах всей планеты) место! Это 180 меридиан, по которому проходит Международная линия перемены дат. Здесь начинаются новые сутки. Сделав несколько шагов на восток, можно оказаться «во вчера». Если же пойти на запад, то побываешь «в завтра». Большая часть 180 меридиана проходит по водам Тихого океана. Лишь в 2 местах на планете он пересекает сушу: на островах Фиджи и нашей родимой Чукотке. Так же меридиан тут пересекается с полярным кругом и, соответственно, 66 широтой. Фото: @alexskalin 📍Координаты: Яндекс Карты #Чукотка Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>02.03.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39305</t>
+  </si>
+  <si>
+    <t>— Если посмотреть на Ладожские шхеры с воздуха, взору открываются удивительные существа! Фото: Уютнов Кирилл 📍Координаты: Яндекс Карты #Республика_Карелия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>02.03.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39296</t>
+  </si>
+  <si>
+    <t>— Скорее всего, это последние кадры заснеженной Москвы в этом году! Фото: Непарадная Москва 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>02.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39295</t>
+  </si>
+  <si>
+    <t>— Самое искреннее признание в любви попало в объектив! 🦢 Фото: Татаркин Вячеслав Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>02.03.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39287</t>
+  </si>
+  <si>
+    <t>— Посмотреть на заснеженную Анапу и парящее Чёрное море удаётся раз в десятилетие! В Анапе снег - настоящая редкость. Из-за мягкого средиземноморского климата зима здесь преимущественно бесснежная, теплая и влажная. Снег выпадает не каждый год. Даже если это происходит, он обычно тает за несколько часов или пару дней, превращаясь в слякоть. Вероятность увидеть снежинки выше всего в середине или конце зимы (январь–февраль), так как декабрь часто радует солнечной погодой с температурой около +10 °C. Снегопады и морозы обычно связаны с вторжением холодного воздуха и порывами северо-восточного ветра. Фото: @kukartaman 📍Координаты: Яндекс Карты #Краснодарский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>01.03.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39280</t>
+  </si>
+  <si>
+    <t>— В конце дня приглашаем вас на прогулку по Эрмитажу, жемчужине Петербурга и всей России! Окружающие масштаб и богатство поражают. Особенно, если вы заходите сюда впервые. Фото: @evgeniia_seredova 📍Координаты: Яндекс Карты #Санкт_Петербург Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>01.03.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39275</t>
+  </si>
+  <si>
+    <t>— Есть на Байкале остров Огой, знаменитый своей Ступой Просветления Почему религиозный объект расположили именно тут? Если взглянуть на остров сверху, он напоминает танцующую женщину. Такие образы считаются воплощениями женского начала и почитаются у буддистов. В основание ступы заложили 750 кг буддийских текстов, 2,5 тонны мантр, частицы волос и крови Будды Шакьямуни, частицы мощей сорока тибетских тантристов и другие реликвии. Фото: @this_is_Baikal 📍Координаты: Яндекс Карты #Иркутская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>01.03.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39274</t>
+  </si>
+  <si>
+    <t>— Признаваться в любви Крыму можно вечно. Полюбуйтесь этими видами! 😍 Симеиз - один из самых колоритных курортных поселков Южного берега Крыма, расположенный в 20 км от Ялты. В 1913 году на международной выставке в Риме этот русский курорт занял второе место по благоустройству среди всех европейских курортов, уступив лишь Ницце. Фото: @tanya_crimea 📍Координаты: Яндекс Карты #Республика_Крым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>01.03.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39264</t>
+  </si>
+  <si>
+    <t>Иркутск 🦁 Тернистый путь https://t.me/russkiidosug Фото: @ 📍Координаты: Яндекс Карты # Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39263</t>
+  </si>
+  <si>
+    <t>— Ребёнок всегда остаётся ребёнком, даже если ваш ребёнок - это лосёнок... ❤️ - Вы согласны! Фото: Морозов Сергей Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>01.03.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39262</t>
+  </si>
+  <si>
+    <t>— Кенозерский сезон с каждым днём всё ближе. Признавайтесь, ждёте? 😇 ❤️ - Конечно! Фото: @andrewbazanov_photo 📍Координаты: Яндекс Карты #Архангельская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>01.03.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39255</t>
+  </si>
+  <si>
+    <t>— Друзья, поздравляем вас с первым днём весны и делимся идеями для ярких путешествий! 🌸 Подборка интересных мест, которые расцветают, оживают и показывают себя во всей красе только весной. По всему югу России (регионы Северного Кавказа, Краснодарский край, Крым) уже вовсю цветут подснежники. До конца марта на Байкале ещё будет держаться лёд. Обычно, к началу апреля начинается живописный ледоход. Так же с конца марта и всю первую половину апреля в Дагестане цветут абрикосы. По зрелищности это событие ничуть не уступает цветению японской сакуры. Ещё первой половине апреля можно застать разлив реки Нерль в Боголюбово и своими глазами увидеть церковь Покрова, стоящую на разливных лугах. 11 апреля Музей Мирового океана в Калининграде приглашает жителей и гостей города отметить традиционный народный праздник «День селёдки». Примерно на 2-3 неделе апреля (это всегда происходит стихийно) в степях Калмыкии начинают цвести дикие тюльпаны. Предсказать начало цветения невозможно. Обычно путешественники приезжают в Элисту и сидят на чемоданах. С конца апреля и до середины мая на Алтае цветёт рододендрон. Из-за разницы высот в горах процесс может растянуться до конца мая, но туристы предпочитают любоваться цветением как раз на майские праздники. Может быть, у вас есть личные рекомендации для отпуска или поездки выходного дня на эту весну? Делитесь идеями для весеннего отдыха в комментариях! 📝 Фото: @npsochi_official, @irenaletsgo, @vadimphotography, @markeremintravel, @slavastepanov, @loveiskavkaz, @dkupratsevich Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.02.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39250</t>
+  </si>
+  <si>
+    <t>— С ингушского перевала Цей-Лоам открывается вид на весь Кавказский хребет 🌄 Только представьте: в хорошую погоду отсюда можно разглядеть даже Казбек. Фото: @mr_alex_turner 📍Координаты: Яндекс Карты #Республика_Ингушетия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.02.26 17:32</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39249</t>
+  </si>
+  <si>
+    <t>— Храм Воскресения Христова в Форосе возвели в 1892 году в память о чудесном спасении императорской семьи Дело в том, что в 1888 году царский поезд Александра III потерпел крушение под Харьковом. Никто из пассажиров, включая императорскую семью, не пострадал. Церковь в Форосе напоминает нам об этом событии. Фото: @lenaostan 📍Координаты: Яндекс Карты #Республика_Крым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.02.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39248</t>
+  </si>
+  <si>
+    <t>Мир на пороге третьей мировой: эта весна изменит облик нашей страны и всего мироустройства. Большинство - снова окажутся не готовы. Действия США только подливают масла в огонь! Сейчас лучше следить за теми, кто не поддаётся панике и основывается на фактах. Хороший пример - канал Мультипликатор. Его автор давно рассказал про план Трампа, точно предсказал начало и логику переговоров, давал верные прогнозы по доллару и реакции элит. А сейчас объясняет: что ждёт россиян уже весной и какие сценарии обсуждаются в кулуарах. Подпишитесь на этот ценный канал, чтобы тоже знать об этом и быть готовым заранее!</t>
+  </si>
+  <si>
+    <t>28.02.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39240</t>
+  </si>
+  <si>
+    <t>— 🍎Неожиданная находка в лесах Ленинградской области: заброшенный ДОТ с орудием 1939 года Неприметная дыра в холме посреди заболоченного леса Ленинградской области оказалась входом в ДОТ. В Советское время здесь проходил оборонительный рубеж западных границ страны, известная под названием «Линия Сталина». С тех пор в лесах осталось немало заброшенных ДОТов, но эта огневая точка особенная: внутри нее каким-то чудом сохранилась пушка! Координаты места автор не приложил, опасаясь мародёров, которые любят наживаться на таких местах. Как вы считаете, это правильный подход? ❤️ - Да, про такие места не нужно подробно рассказывать! 😇 - Вы бы обрадовались координатам! Фото: @tasigova #Ленинградская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39234</t>
+  </si>
+  <si>
+    <t>— Делимся вашим творчеством: прогулка по заснеженной, и от этого ещё более очаровательной столице Урала! Фото: @ted_ns 📍Координаты: Яндекс Карты #Свердловская_область #Екатеринбург Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39233</t>
+  </si>
+  <si>
+    <t>— Знакомьтесь: сегодня в объектив попал дальневосточный синий каменный дрозд! Полюбоваться на эту птичку вживую можно круглый год: уже несколько лет она остаётся зимовать в Приморье. К слову, диета у птицы такая, что остаётся только завидовать: питается она крабами, которых шторм выбрасывает на берег. Фото: @anapabirds 📍Координаты: Яндекс Карты #Приморский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>28.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39231</t>
+  </si>
+  <si>
+    <t>Еда для неё стала пыткой. Последний шанс Моти. Моти не может есть. Ей больно даже разжать челюсти. Рот — сплошная рана: язвы, воспаление, гниющие зубы. Она почти не ест даже со шприца и с каждым днём слабеет. Эта кошка чудом выжила на улице — голод, холод, инфекции. В приют попала истощённой до костей. Мы начали лечение, и казалось, она справляется. Но анализы выявили вирус иммунодефицита — «тихого убийцу», из-за которого любое воспаление становится опасным. Сейчас её жизнь зависит от срочной операции. Врачи должны установить трубку для питания и удалить гниющие зубы, отравляющие кровь. Без этого Моти просто угаснет. Счета за стационар и хирургию для приюта неподъёмны. Пожалуйста, помогите спасти Моти. Даже 100–200 рублей — это шаг к жизни без боли. Помочь Моти можно здесь: helpnika.ru</t>
+  </si>
+  <si>
+    <t>28.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39230</t>
+  </si>
+  <si>
+    <t>— На Севере ценят даже самое скромное солнышко, ведь зимой его много не бывает! Фото: @phototourtravel 📍Координаты: Яндекс Карты #Архангельская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.02.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39223</t>
+  </si>
+  <si>
+    <t>— В Калининград стоит слетать не только из-за архитектуры, но и ради невероятной природы! ❤️ - Хотели бы тут прогуляться! Фото: @lexsmyliekoff 📍Координаты: Яндекс Карты #Калининградская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39222</t>
+  </si>
+  <si>
+    <t>— Давайте вместе прогуляемся по Форосу, самому южному посёлку Республики Крым! Форос расположен в городском округе Ялта и считается наиболее удалённой к югу точкой полуострова среди населённых пунктов. Неподалёку от посёлка находится мыс Сарыч - самая южная географическая точка Крыма. Здесь очень интересно погулять по живописной извилистой набережной, а знаменитый Форосский парк славится уникальной коллекцией растений. Фото: @v.gavrilova 📍Координаты: Яндекс Карты #Республика_Крым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.02.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39214</t>
+  </si>
+  <si>
+    <t>— Северный Кавказ любят по многим причинам, но осень... Осень тут и правда особенная! Фото: @vanyagolovin 📍Координаты: Яндекс Карты #Карачаево_Черкесия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.02.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39213</t>
+  </si>
+  <si>
+    <t>— Одни люди предпочитают проводить зиму дома, в то время как другие в -35°С снимают парящий Енисей! Друзья, а к какому типу людей относите себя вы? 😇 - Я дома! 🔥 - Я за активную зиму! Фото: @maxksenzov 📍Координаты: Яндекс Карты #Красноярский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39212</t>
+  </si>
+  <si>
+    <t>— Далеко не все гости столицы знают, как сильно изменилась Москва за прошедшие сто лет... Предлагаем вам на минутку отправиться в прошлое и своими глазами увидеть, как преобразились целые улицы. Где-то преображение выглядит естественным и современным, но есть места, глядя на которые только и хочется спросить «Зачем?!» Фото: @nowandthenrussia 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>27.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39204</t>
+  </si>
+  <si>
+    <t>“Димочка, пожалуйста, живи. Мама рядом.” - шептала мама у койки. Обычный 17-летний парнишка просто шёл домой после учёбы. И на него налетел грузовик. Врачи говорили: «Шансов почти нет». Разорванное лёгкое. Переломы позвоночника, челюсти, рук, ног. Тяжелейшая травма мозга. Ушибы всех внутренних органов. 21 день мальчик был в коме. Шесть раз останавливалось его сердце. Но бог услышал молитвы и помог Диме выкарабкаться. Когда-то он мечтал стать священником. Слушал церковные песнопения, говорил, что хочет «нести добро людям». Теперь он лежит, не может дышать без трубки, не может говорить. Но, когда мама берёт его за руку, он моргает — как знак: «Я слышу. Я борюсь.» Дима жив. Каждый день он борется за дыхание, за движение, за право на будущее. Сейчас ему нужна реабилитация, лечение, оборудование. Стоимость превышает 680 тысяч рублей. Для скромной семьи Димы эта сумма как из области фантастики. Им никогда её не собрать самостоятельно. Помогите ребёнку вернуть свою жизнь! Пожалуйста, отправьте любое посильное пожертвование в поддержку сбора для Димы. Не оставляйте его без надежды! Братья и сестры, помогите спасти мальчика: stop-dtp.ru</t>
+  </si>
+  <si>
+    <t>27.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39203</t>
+  </si>
+  <si>
+    <t>— Мальская долина в Псковской области идеально иллюстрирует русскую природу в понимании классиков! Видео: @andrewbazanov_photo 📍Координаты: Яндекс Карты #Псковская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.02.26 20:55</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39202</t>
+  </si>
+  <si>
+    <t>Зацепская площадь у Павелецкого вокзала и 1-й Зацепский проезд (улица Дубининская). Визуально район изменился очень сильно! Напоминает о прошлом храм Флора и Лавра на Зацепе. Оттуда есть очень яркий старый кадр, надеюсь, что когда-то попаду туда на колокольню, чтобы его повторить Название «Зацепа», кстати, идет от таможенной заставы, где досматривали возы с товарами. Старые фото авторства Богомолова А.С.</t>
+  </si>
+  <si>
+    <t>26.02.26 20:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39194</t>
+  </si>
+  <si>
+    <t>— В любом крупном городе есть свой проспект Мира. Сегодня предлагаем прогуляться по такому проспекту в Красноярске! Фото: @filinin_wallpapers 📍Координаты: Яндекс Карты #Красноярский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.02.26 17:34</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39184</t>
+  </si>
+  <si>
+    <t>😄😀😂🙃😉🥹 🥰😉😉😃🤨🥹🙃🥲🥹 Дорогие друзья! Появилось множество сообщений о блокировке телеграм с 1-го апреля. Мы, конечно, надеемся, что этого не произойдет и будем и дальше радовать вас красотами нашей необъятной страны, но на всякий случай мы создали канал в MAXe. Подпишитесь, чтобы не потеряться: https://max.ru/moyarossia</t>
+  </si>
+  <si>
+    <t>26.02.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39178</t>
+  </si>
+  <si>
+    <t>— Приезжая зимой в Алтайский край, нужно обязательно заглянуть на озеро Светлое! Ведь именно тут традиционно зимуют лебеди, хотя последние годы их можно встретить на Бие даже в черте города Бийск. Фото: @dkupratsevich 📍Координаты: Яндекс Карты #Алтайский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.02.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39172</t>
+  </si>
+  <si>
+    <t>— Неспешная прогулка по живописным улочкам Черняховска, очень уютного и компактного города! Фото: @lexsmyliekoff 📍Координаты: Яндекс Карты #Калининградская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.02.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39168</t>
+  </si>
+  <si>
+    <t>— Природа украшает ёлки лучше всех, хотя использует для этого немного снега и пернатых помощников! 🎄 Фото: @dashaaa0405 Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>26.02.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39161</t>
+  </si>
+  <si>
+    <t>— Как много красоты таит в себе русская глубинка: Церковь Рождества Пресвятой Богородицы в городе Белёв Белёв - один из старейших городов Тульской области, чья история неразрывно связана с обороной русских рубежей и знаменитыми промыслами. Город был центром удельного княжества в верховьях Оки. Из-за своего пограничного положения он долгое время переходил от Литвы к Москве. Более того, Белёв входил в состав «опричных» городов и был важной крепостью на южных рубежах Русского государства. Фото: Гарбузов Илья 📍Координаты: Яндекс Карты #Тульская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.02.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39153</t>
+  </si>
+  <si>
+    <t>— В гостях у Снежной королевы: изумительный хрустальный грот на берегу Ладожского озера! Фото: @topotkotov_photo 📍Координаты: Яндекс Карты #Республика_Карелия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39148</t>
+  </si>
+  <si>
+    <t>— Делимся вашим творчеством: прогулка по заснеженному Светлогорску и побережью Балтийского моря! Фото: @anna_ivazhova_ph 📍Координаты: Яндекс Карты #Калининградская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.02.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39147</t>
+  </si>
+  <si>
+    <t>Просто Панда. Просто батарейка. Заряжен на победу!⚡️ Ничего лишнего – только чистая энергия NANFU. Включайся, заряжай день и делай все без тормозов. Подробнее: www.nanfu.ru</t>
+  </si>
+  <si>
+    <t>25.02.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39146</t>
+  </si>
+  <si>
+    <t>— На востоке Пермского края, в глубине уральской тайги, находится Старый Бисер, посёлок с богатой историей! Бисерский железоделательный завод был основан в 1730-х годах. Строительство началось примерно в 1732 году, а первые плавки железа состоялись в 1734–1736 гг. Предприятие возникло на реке Бисер (притоке Койвы), где были сооружены плотина и заводской пруд - обязательные элементы уральского металлургического производства XVIII века. В XVIII–XIX веках Бисерский завод производил кричное железо и заготовки для дальнейшей переработки. В лучшие годы здесь трудились сотни мастеровых и приписных крестьян. Посёлок рос вокруг предприятия: строились жилые избы, амбары, кузницы, склады. Центром жизни становился заводской пруд и плотина. К концу XIX века производство постепенно устаревало. В 1860–1880-х годах модернизация шла медленно, и завод начал уступать более крупным предприятиям Урала. После революции 1917 года завод был национализирован и некоторое время работал уже как государственное предприятие. Однако к середине XX века металлургическое производство окончательно прекратилось. Так возникло разделение на Новый и Старый Бисер: старый заводской центр и более позднюю часть посёлка. Фото: @parmatime 📍Координаты: Яндекс Карты #Пермский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.02.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39145</t>
+  </si>
+  <si>
+    <t>Не пристегнул ремень? На той стороне тебя встретит Юра Колокольников и объяснит, в чем ты не прав. Смотри кино от Госавтоинспекции Московской области, пристегивайся! Подписаться на @tv360 I Обратная связь</t>
+  </si>
+  <si>
+    <t>25.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39139</t>
+  </si>
+  <si>
+    <t>— Тёплые кадры прямиком с Дальнего Востока: бухта Орлинка и синяя вода Японского моря Фото: evgeniya0802 📍Координаты: Яндекс Карты #Приморский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39138</t>
+  </si>
+  <si>
+    <t>— Зайка залёг в снегу, но от любопытного фотографа нигде не спрячешься! ❤️ - Ушастому! Фото: Вадим Трунов Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>25.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39134</t>
+  </si>
+  <si>
+    <t>«Мама, а когда мои ноги пойдут?» — 9-летний Саша задаёт этот вопрос каждый день. И каждый раз мама Светлана не знает, что ответить. Она уже восемь лет борется за сына: судороги, потеря зрения, эпилепсия, ДЦП, подвывих бедра и операции на ногах. Отец ушёл, бабушка больна, помощи ждать неоткуда. Только её руки, её силы и её вера. Но Саша — настоящий боец. В восемь лет он сказал своё первое осознанное предложение. Мама плакала, а он не понял — всё ли правильно сказал, услышали ли его. Сегодня Саша сам сидит, сам ест, разговаривает и мечтает пойти в школу. Он заботится о животных и помогает маме, потому что знает, как это важно — помогать слабым. Сейчас Саше жизненно необходимы новая инвалидная коляска — он вырос, оперированные ноги нуждаются в правильной поддержке, а старая уже не подходит и вредит позвоночнику, — и курс реабилитации, чтобы закрепить навыки, развить равновесие и однажды сделать свой первый самостоятельный шаг. Семья живёт скромно, мама работает где может, но оплатить коляску и курс сама не в силах. Деньги на обычное детство Саши — такие же нужные, как лекарства. Без помощи всё, что они завоевали за восемь лет, может быть потеряно. Подарите Саше шанс пойти своими ногами! Помогите мальчику, который уже столько отвоевал у болезни, сделать следующий шаг — к школе, к друзьям, к нормальной жизни. Каждый рубль — это опора для его ног и надежда для его мамы. 🙏 Помогите пожалуйста Саше: veterdobra.ru</t>
+  </si>
+  <si>
+    <t>25.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39133</t>
+  </si>
+  <si>
+    <t>— Как бы ни было тяжело, Донецк не сдается, а жизнь в городе продолжается! Город живет: дети растут, взрослые ходят на работу, на улицах много цветов. Видео: @lleraa03 📍Координаты: Яндекс Карты #ДНР Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.02.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39132</t>
+  </si>
+  <si>
+    <t>— Северное сияние над Кольским полуостровом. Стоит один раз отправится на Хибины, и таким кадрам вас не удивить! Фото: @phototourtravel 📍Координаты: Яндекс Карты #Мурманская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39131</t>
+  </si>
+  <si>
+    <t>— Дом-музей Николая Петровича Ракицкого в Тарусе словно вышел из кино! Ученый-агроном в 1926 году переехал в Тарусу. Здесь он создал уникальный сад-дендрарий, в который попали растения из разных климатических зон Ракицкий стал одним из инициаторов создания картинной галереи, куда передал картины Айвазовского, Кустодиева, Врубеля и др. Учёный был близок с семьей Поленова и Булгакова. В 2020 году дом купила дизайнер Евгения Жданова. В 2022 здесь открылся дом-музей ученого. Были приведены в порядок интерьеры дома, а ландшафтное бюро «МОХ» воссоздает уникальный дендрарий. Жители Тарусы посещают музей бесплатно. Это вообще уникальная история! Фото: @nowandthenrussia 📍Координаты: Яндекс Карты #Калужская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.02.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39112</t>
+  </si>
+  <si>
+    <t>— Никитский Ботанический сад притаился в ожидании весеннего цветения Здесь настолько тихо и спокойно, что можно услышать, о чём говорит природа и мурчат местные пушистые друзья! К слову, это один из старейших ботанических садов мира. Основали сад в 1812 году по указу Александра I. Сегодня тут растёт более 28 000 растений, среди которых немало экзотических и уникальных. Фото: yalta_gs 📍Координаты: Яндекс Карты #Республика_Крым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.02.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39111</t>
+  </si>
+  <si>
+    <t>Путешествовать чаще помогает не только вдохновение, но и хорошие скидки. На Авито Путешествиях самый большой выбор квартир, домов и отелей* для вашей поездки — выбирайте подходящий именно вам вариант по приятной цене. А сейчас удачный момент, чтобы поймать еще больше выгоды: 15% на бронирование жилья по промокоду TRAVELNOW15 (общая сумма скидки — не более 1500₽). Авито Путешествия — для тех, кто любит путешествовать с умом и выгодой. *По кол-ву объявлений для посуточного онлайн-бронирования — данные АО «МИЦ», весна 2025 г.</t>
+  </si>
+  <si>
+    <t>24.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39101</t>
+  </si>
+  <si>
+    <t>— Римско-католический Кафедральный собор Непорочного Зачатия Пресвятой Девы Марии Крупнейший католический храм России стоит в Москве на Малой Грузинской улице. В конце XIX века это была окраина, поля и огороды за Садовым кольцом. К 1890-м в Москве проживало около 30 тысяч католиков, и два существовавших храма не вмещали прихожан. Власти разрешили строительство нового, но с условиями: подальше от центра, не рядом с православными церквями, без шпилей и наружных скульптур. Проект разработал Фома Богданович-Дворжецкий - архитектор польского происхождения, преподаватель Московского училища живописи, ваяния и зодчества. Условие о запрете шпилей он проигнорировал, но проект всё равно утвердили. Строительство длилось с 1901 по 1911 год и обошлось в 290 тысяч золотых рублей, собранных прихожанами из России, Польши и Беларуси. Это неоготическая псевдобазилика из красного кирпича. Центральный неф тянется на 65 метров, сверху восьмигранная башня высотой 30 метров. Фасад ориентирован на Вестминстерское аббатство, башня - на Миланский собор. В 1938 году храм закрыли, внутреннее пространство разделили на четыре этажа. Во время Битвы за Москву шпиль демонтировали, чтобы он не служил ориентиром для немецкой авиации. Здание занял НИИ «Мосспецпромпроект». Напротив жил Высоцкий и публично выражал обеспокоенность состоянием здания. Первая месса за 60 лет прошла в декабре 1990 года, на ступенях, потому что внутри по-прежнему работал институт. Борьба за возврат заняла ещё шесть лет: в 1995-м прихожане попытались разобрать перегородку, институт вызвал ОМОН, задержали священника и монахиню. В 1996-м здание наконец вернули. Реставрация шла с 1996 по 2005 год. Фасад восстановили польские компании, витраж-розу изготовили в Торуни (город на севере Польши), остальные окна - в Гродно. Алтарь и убранство делали украинские, белорусские и российские мастера. Орган, третий в истории храма, передал Базельский кафедральный собор: 74 регистра, 5563 трубы. Установку безвозмездно выполнял немецкий мастер Герхард Шмид, который погиб, упав с лесов внутри собора. Работу завершил его сын. В соборе проходят службы на восьми языках: русском, польском, корейском, английском, французском, испанском, армянском и латыни. Фото: arch.roman 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39098</t>
+  </si>
+  <si>
+    <t>— Главной героиней этой подборки стала хитрая рыжая мордочка. Красавица! 🥰 Фото: Валерий Черняк Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>24.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39094</t>
+  </si>
+  <si>
+    <t>— Захватывающие виды Приморского края: бухта Дубовая, кекуры и, собственно, сам Носорог! ❤️ - Если вам нравится природа Дальнего Востока! Фото: Georgy Primoretz 📍Координаты: Яндекс Карты #Приморский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.02.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39093</t>
+  </si>
+  <si>
+    <t>— В День защитника Отечества делимся кадрами с выставки трофейной техники на Поклонной горе! Проходила выставка в 2024 году. Всего за три месяца её посетило полтора миллиона человек. Уверены, это были явно не все желающие. Некоторые из экспонатов можно увидеть и сегодня в парке «Патриот» в Московской области (там же, где находится Главный Храм ВС РФ). Видео: Дорогами истории 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39088</t>
+  </si>
+  <si>
+    <t>— Чёрное море умеет бушевать: только посмотрите, на что способна стихия! Кадры сделаны в районе скалы Киселёва в Туапсе. Представьте: высота самой скалы около 40 метров. Пятиметровые волны с такой силой о неё ударялись, что им удавалось доставать брызгами до самой верхушки! Фото: @kokorin_roman 📍Координаты: Яндекс Карты #Краснодарский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.02.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39082</t>
+  </si>
+  <si>
+    <t>— Саяны встречают так, будто кто-то специально расставил по дороге лучшие ракурсы! Хребты в облаках, тёмная тайга и тишина, которая моментально наводит порядок в голове. Ниже оставили координаты классной смотровой площадки, с которой можно полюбоваться видами Красноярского края по пути в природный парк «Ергаки». Фото: @PavelMatveev_tg 📍Координаты: Яндекс Карты #Красноярский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39073</t>
+  </si>
+  <si>
+    <t>— Усадьба Рукавишниковых утопает в роскоши: изобилие лепнины, узорчатый паркет, множество залов в разных цветах и стилях Когда купеческое семейство занималось обустройством дома, одной из целей была эффектность. Уже с лестницы дворец должен был производить впечатление. По легенде, Сергей Рукавишников приказал построить его за миллион рублей, огромные деньги на конец XIX века. Ни больше, ни меньше. На вопрос, в каком стиле строить дом, купец ответил: «Стройте во всех, денег на все хватит». Фото: @spasibonizhny 📍Координаты: Яндекс Карты #Нижегородская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39071</t>
+  </si>
+  <si>
+    <t>— Пусть этот день улыбается вам так же, как и все последующие! 😉 Фото: @birds_n_roll Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>23.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39070</t>
+  </si>
+  <si>
+    <t>А вы знали, что весной Алтай окрашивается в удивительные лилово-розовые оттенки? 🌸 Цветение маральника — одно из самых завораживающих природных явлений Алтая. За считанные дни горные склоны преображаются, покрываясь ярким ковром розово-лилового цвета. Сезон цветения маральника приходится на конец апреля – начало мая и длится всего 10–15 дней! Чтобы успеть насладиться сказочными лиловыми пейзажами, стоит позаботиться о поездке заранее. Это зрелище поражает своей масштабностью и красотой, привлекая тысячи туристов со всей страны. Маральник даже называют "сибирской сакурой" 🌸 Не упустите шанс увидеть настоящее чудо алтайской природы ➡️ Весеннее пробуждение Алтая 🌸 57 000₽ за 4 дня! Весенний Алтай: цветение маральника 🌸62 000₽ за 4 дня Авторский тур "Алтайские приключения" 🌸39 900₽ за 4 дня На Релаксе по Алтаю 🌸72 600₽ за 7 дней 🧶 Клубок — маркетплейс необычных путешествий. Проверенные гиды, авторские маршруты, безопасная сделка. КЛУБОК В MAX</t>
+  </si>
+  <si>
+    <t>23.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39061</t>
+  </si>
+  <si>
+    <t>— Защитники Отечества, от всей души поздравляем вас с праздником! 🫡 Вот уже четыре года мы отдельно вспоминаем героев, которые встречают эту дату в сырых окопах, холодных блиндажах и на боевых постах. Именно вы пишете историю нашей страны. Пишете потом и кровью. Пусть ангел-хранитель всегда стоит за плечом русского солдата. Берегите себя и обязательно возвращайтесь живыми! В честь праздника делимся фотографиями Главного Храма Вооружённых Сил Российской Федерации, который находится в парке «Патриот» 🙏 Фото: @PekarnayBulochek 📍Координаты: Яндекс Карты #Московская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.02.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39060</t>
+  </si>
+  <si>
+    <t>— Друзья, ещё не поздно отправиться на паровозе через заснеженную Карелию! ❤️ - Если бы вы с удовольствием прокатились! Видео: @andrewbazanov_photo 📍Координаты: Яндекс Карты #Республика_Карелия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39052</t>
+  </si>
+  <si>
+    <t>— Снежные пампушки, которые щедро вырастают в областях вечной мерзлоты! Если посмотреть сверху, некоторые участки кажутся огромными кошачьими следами. Природа удивительна! Фото: @alexskalin Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.02.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39047</t>
+  </si>
+  <si>
+    <t>— Костомаровский Спасский монастырь расположен в пещерах Воронежской области! Это единственная пещерная церковь (как минимум, в области), которая в настоящий момент отреставрирована и в ней регулярно проходят службы. Вход в пещерный собор вырезан непосредственно в так называемых дивах. Это меловые останцы, которыми славится Воронежская Земля. На фото внутри вы видите главный престол Спаса Нерукотворного. Из освещения здесь только несколько свечей и свет от лампад. Главная здешняя святыня — Костомаровская икона Валаамской Божией Матери. По преданию подарена монастырю императором Александром I. На образе видны следы от пуль. По легенде, некий лихой революционер 6 раз в упор расстреливал икону, целясь в лики Богородицы и Христа, но ни разу не попал. Утверждается, что в 2002 году эта икона замироточила, а написана она на железе. ВАЖНО! Это действующая женская обитель, живущая по очень строгим законам. Соответствующая одежда и платки для женщин обязательны. Фото: Фотоблог №1005001 📍Координаты: Яндекс Карты #Воронежская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39041</t>
+  </si>
+  <si>
+    <t>Кажется, мы поторопились с Китайским Новым годом! 🏮 Китайский Новый год - это, без сомнений, очень красивый праздник. Мы хотели показать нарядно украшенную Москву и точно не стремились кого-то обидеть! В этом году Прощёное Воскресенье выпало на 22 февраля. Для десятков миллионов православных людей это последнее подготовительное воскресенье перед Великим постом. Надеемся, вы сможете нас простить, а так же как следует насладиться блинами и повеселиться. 🌞 С Широкой Масленицей вас! 🌞 С Прощёным воскресеньем! P.S. На фото запечатлена Бакшевская Масляница. Это народные гуляния на Масленицу, которые регулярно (за исключением этого года) проводили в Московской области. Все, кому посчастливилось быть на Бакшевской, отзываются очень положительно 😇 Фото: @ted_ns Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39039</t>
+  </si>
+  <si>
+    <t>— Сегодня большинство чукчей разводят оленей, и лишь небольшая часть занимается морским промыслом Раньше всё было иначе. История появления оленеводства на Чукотке зашифрована в легенде о Малакаране. Говорят, когда-то все чукчи были морскими охотниками, и среди них жил великий охотник Малакаран. Его копьё не знало промаха, удача всегда была с ним. Но однажды киты перестали приходить в бухту, море замёрзло, зверь исчез. Начался голод. Тогда Малакаран пошёл к шаману. Тот обратился к духам и сказал: «Иди на юг, туда, где еда ходит вокруг жилища на четырёх ногах». Малакаран отправился в путь. Через горы, леса и реки он дошёл до земли эвенов. Там он увидел конические жилища и стада домашних северных оленей, «еду», которая действительно ходила вокруг дома. Чукчи охотились на диких животных, но не знали, что их можно приручить. По обычаю чукчей Малакаран напал на стойбище, но в тот раз никого не убил. Он понял, что эвены владеют важным знанием. Остался у них, женился на дочери вождя и начал учиться: нельзя съедать всё сразу – стадо должно расти. Он построил новую ярангу уже не из китовых костей, а из жердей, придумал нарту с оленьей упряжкой и затем вернулся к своему народу, спасая его от голода. Так появились чукчи-оленеводы. Со временем Малакаран уходил со стадами всё дальше в тундру. Однажды в прибрежном поселении снова начался голод. Шаманы решили, что виноват он, стал жить «как чужой», за это духи наказывают племя! Чтобы восстановить равновесие, Малакаран должен был погибнуть от руки дочери, родившей ему сына-«чужака». И Малакаран бросился на копьё, приняв смерть. Но чукчи уже поняли, что заботиться о стаде удобнее, чем рассчитывать только на морскую охоту. ❤️ - Было интересно! Фото: @mazurovphoto #Чукотка Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>22.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39038</t>
+  </si>
+  <si>
+    <t>— Ярко украшенная к Китайскому Новому году Манежная площадь! 🏮 Видео: @geni4ka1 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.02.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39032</t>
+  </si>
+  <si>
+    <t>— Остров Томящегося Сердца в Приморском крае получил своё название не просто так! Это не просто метафора: в каменной выемке у кромки моря лежит огромный валун. Волны раскачивают его, и камень глухо ударяется о скалы. Звук этот похож на сердцебиение. Фото: @PavelMatveev_tg 📍Координаты: Яндекс Карты #Приморский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39031</t>
+  </si>
+  <si>
+    <t>— Что может быть более уютным и живописным, чем километры соснового леса, укрытые снегом? 🌲 Видео: Пейзажи России 📍Координаты: Яндекс Карты #Ленинградская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.02.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39027</t>
+  </si>
+  <si>
+    <t>— По этой нижегородской мозаике видно, что в советской мифологии рабочие были титанами! Взгляните на эту мозаику, которая посвящена рабочим автобусного парка: центральная фигура - буквально Прометей, несущий тепло и свет людям, стоящим на остановке. Продолжает тему огня солнце, в котором можно увидеть символы Нижнего Новгорода: оленя, речной вокзал, порт на Стрелке, кремль. Вся мозаика создана в тёплых цветах, которые в ясный день пылают ещё ярче, будто заявляя, чей свет действительно озаряет этот город. Фото: @spasibonizhny 📍Координаты: Яндекс Карты #Нижегородская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39018</t>
+  </si>
+  <si>
+    <t>— Фасады усадьбы Покровское-Глебово-Стрешнево раскрыли после реставрации Хочется сказать, что они восхитительны, особенно в снегу и на солнечном свете. Название «Покровское» усадьба получила по церкви Покрова, построенной в 1629 году. В 1664 году огромное владение купил Родион Стрешнев. Больше века Стрешневы владели имением, разбивали здесь сады, строили дороги, была здесь фабрика и мельница. В 1766 году был построен усадебный дом в классическом стиле. Сегодня - это выкрашенная в белый цвет центральная часть с полуротондой со стороны сада и аркой с колоннами с противоположной стороны. Последняя из Стрешневых Елизавета Петровна вышла замуж за Ф. Глебова. Уже после смерти мужа, в 1803 году она добилась право носить двойную фамилию Глебова-Стрешнева и передавать ее потомкам. В середине 19 века имение перешло к Евгении Шаховской-Глебовой-Стрешневой. По ее заказу в 1880-х годах был перестроен главный дом, появились въездные ворота, стена и башни. Автором проекта перестройки дома в русском стиле (краснокирпичные пристройки) был архитектор А. И. Резанов. Строительство шло под наблюдением К. Терского. Усадебный парк к этому времени был разделен на две зоны. Одна была закрыта для публики, вторая стала популярным местом прогулок горожан, сюда продавались билеты с «правом кататься на лодках и ловить рыбу». В 1917 году в усадьбе разместилась детская трудовая колония, а в 1925 году в главном усадебном доме ненадолго открылся музей быта. После войны здесь был дом отдыха, затем НИИ гражданской авиации. В 1980-е и 1990-е годы в усадьбе проводилась реставрация, остановленная затем из-за отсутствия финансирования. С тех пор усадьба не использовалась. Несколько лет назад в усадьбе началась реставрация. Любопытно будет заглянуть внутрь после её окончания. Фото: Непарадная Москва 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39017</t>
+  </si>
+  <si>
+    <t>— Очаровательные снегири исполняют для вас воздушные танцы. Пернатые точно заслужили ваш лайк! ❤️ Видео: @michaelpolyakovphoto Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>21.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39012</t>
+  </si>
+  <si>
+    <t>Ночь. Снег валит так, что не видно дороги. Калитки занесены, сугробы по крышу. В забытом селе старенькая бабушка не может открыть дверь — вход завален. Она остаётся одна, с горсткой крупы и холодом в доме. Каждый месяц мы доставляем продукты и горячие обеды в отдалённые сёла. К одиноким людям, у которых никого не осталось. Сейчас 4000 человек ждут помощи на февраль, самый холодный месяц. Их пенсий почти не хватает на лекарства и коммуналку, на еду остаётся мало. Мы открываем сбор, чтобы успеть закупить продуктовые наборы. Чтобы в занесённом снегом доме снова появился тёплый обед и ощущение, что о тебе помнят. Любая сумма превращается в еду и тепло для конкретного человека. Для той бабушки, которая просто ждёт. Для дедушки, который еле ходит. Не оставим их одних этой зимой. Пожалуйста, поддержите нас. 🙏 Сделать пожертвование можно на нашем сайте: krilyapomoshi.ru</t>
+  </si>
+  <si>
+    <t>21.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/39004</t>
+  </si>
+  <si>
+    <t>— До весны всего неделя, а это значит, что наслаждаться зимней Евпаторией осталось недолго! Фото: @tanya_crimea 📍Координаты: Яндекс Карты #Республика_Крым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.02.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38995</t>
+  </si>
+  <si>
+    <t>— Спасо-Андроников монастырь был основан в 1357 году митрополитом Алексием Назван монастырь по имени первого игумена Андроника, ученика Сергия Радонежского. В 1380 году обитель встречала войско Дмитрия Донского, возвращавшееся с Куликовской битвы, и здесь, по преданию, похоронили павших воинов. Главный собор монастыря, Спасский, построили из белого камня между 1410 и 1427 годами. Это древнейший из сохранившихся московских храмов. Его стены когда-то расписывал Андрей Рублёв, бывший иноком этой обители. От тех фресок до наших дней дошли лишь небольшие фрагменты. В XVII веке на территории появился храм Михаила Архангела в стиле московского барокко, построенный на средства царицы Евдокии Лопухиной. Сейчас здесь располагается Музей древнерусской культуры и искусства имени Андрея Рублёва. Главной святыней монастыря была икона Спаса Нерукотворного, привезённая из Царьграда. Также здесь находилась фамильная усыпальница Лопухиных и, по преданию, могила самого Андрея Рублёва, но точное место захоронения не сохранилось. Фото: @kolotkin_igor 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38990</t>
+  </si>
+  <si>
+    <t>— Давайте посмотрим на суровую жизнь чукотских оленеводов с необычной стороны! На Чуотке недавно проходил предфинальный этап гонки «Надежда», единственной в мире гонки на собачьих упряжках для коренных народов. Сегодня в ней в основном участвуют каюры из прибрежных поселков Чукотки, но когда гонка только появилась в 1991 году, она задумывалась как международная: этапы проходили и на Чукотке, и на Аляске, а среди участников были спортсмены из США, Канады, Японии и Норвегии. Знаете как между континтентом перемещались упряжки? Вертолётом через пролив! Правда, такой формат прошёл лишь однажды, потом его отменили из-за финансовых трудностей. Позже гонку возродили уже как региональную, сосредоточенную на сохранении традиций коренных народов. И, наверное, это правильно – традиционная упряжка и спортивная всё-таки разные истории. Фото: @mazurovphoto 📍Координаты: Яндекс Карты #Чукотка Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.02.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38989</t>
+  </si>
+  <si>
+    <t>Забыли важный для поездки документ, а времени в обрез… 🙀 Коты знают, как всё исправить: быстро, просто и с гарантией! Смотрите до конца — пригодится, даже если отпуск пока только в планах ✈️ Замурррррчательно полезно! 🐾 О юридическом на человеческом - в Советах нотариуса! 👉 Подписывайся #котнотариуса #нотариус #нотариат #правосхвостиком #котики #уменялапки #осерьезномсюмором #дневниккота #правовыеистории</t>
+  </si>
+  <si>
+    <t>20.02.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38988</t>
+  </si>
+  <si>
+    <t>— Белогорский Свято-Николаевский монастырь часто называют «Уральским Афоном» Датой основания считается 16 июня 1891 года, когда на Белой горе освятили 11-метровый «Царский крест» в память о спасении цесаревича Николая (будущего Николая II) при покушении в Японии. 1894 году построили деревянный храм и открыли школу для мальчиков-сирот. После пожара 1897 года, уничтожившего деревянные строения, началось каменное строительство. Грандиозный Крестовоздвиженский собор строился 15 лет (с 1902 по 1917 годы). Его освятили в июне 1917 года в присутствии 30 000 паломников. В то время в монастыре жили около 400 монахов, которые сами производили кирпич и вели обширное хозяйство. Видео: @parmatime 📍Координаты: Яндекс Карты #Пермский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38983</t>
+  </si>
+  <si>
+    <t>— Если куда-то и уезжать на Масленицу, то в Суздаль: здесь гуляют от всей русской души! 😇 Фото: @ted_ns 📍Координаты: Яндекс Карты #Владимирская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38974</t>
+  </si>
+  <si>
+    <t>— Очаровательные обитатели форта Дёнхофф ждут гостей в любое время года, даже зимой! Форт №11 «Дёнхофф» в Калининграде известен своей уникальной особенностью: на его территории свободно живут и гуляют кролики. Эти животные стали своеобразным символом форта, обитая в живописном рву и на территории крепости. Посетители часто фотографируют их, делая атмосферу исторического места более уютной. Фото: Опять уехала 📍Координаты: Яндекс Карты #Калининградская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>20.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38972</t>
+  </si>
+  <si>
+    <t>🤝 🤝🤝🤝🤝🤝🤝🤝🤝🤝 🤝🤝🤝🤝🤝🤝🤝 📲📲📲 ✨✨✨✨✨✨✨✨✨✨✨ В южной части республики Татарстан села Большой Батрас практически в одиночку восстанавливает древний и красивый Храм Архистратига Михаила его староста - Юрий Валерьевич Р. Храм редкий ( Византийский стиль с потрясающей акустикой ) и в этой части республики очень нужен для православных. На сегодня работы староста ведёт без поддержки духовенства и государства, на средства собранные в телеграм. 🕔 Сейчас крайне 🖐👉👆 оплатить работы по отоплению и вентиляции 🙏 💻 ПОЖАЛУЙСТА ПОСМОТРИТЕ НЕБОЛЬШОЕ ВИДЕО ОБРАЩЕНИЕ 🔼 📉 Необходимая сумма на работы 125 000 рублей...! 💸 Пожертвование можно сделать на любую удобную для вас карту : 💸 СБЕРБАНК 💸 Т БАНК 💸 АК БАРС БАНК через СБП 💸 по номеру телефона : 89510692505 - получатель Юрий Валерьевич Р. ( староста приходского совета и Храма ) ✍️ В комментариях к переводу укажите по возможности : -"Пожертвование на отопление Храма" . ⌨️ Более подробно узнать о Храме, подать записки на молитву к Архангелу Михаилу пред его чудотворной иконой в Большом Батрасе, почитать советы святых старцев можно перейдя по ссылке на канал под любым последним постом : https://t.me/arhangelmihailbatras Наша группа в МАХ : https://max.ru/join/DRaAWb6WZ-I3wwrddoWIOPpBL0gXfE8H5GxlKaFUm9M О ВСЕХ ЖЕРТВОВАТЕЛЯХ МЫ МОЛИМСЯ АРХИСТРАТИГУ МИХАИЛУ ПРЕД ЕГО ЧУДОТВОРНОЙ ИКОНОЙ ... МЫ РУССКИЕ, С НАМИ БОГ📯</t>
+  </si>
+  <si>
+    <t>20.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38971</t>
+  </si>
+  <si>
+    <t>— Холодное утро на Онеге и церковь Владимирской иконы Божией Матери в Подпорожье Фото: @phototourtravel 📍Координаты: Яндекс Карты #Архангельская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.02.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38964</t>
+  </si>
+  <si>
+    <t>— Русский писатель Алексей Свирский в 1916 году назад написал про Тарусу так: «В этом маленьком, наивном и нелепом городке, где число чиновников превышает количество жителей и где по праздникам на бульваре играет духовой оркестр, состоящий из семи босоногих мальчишек, а капельмейстером состоит местный парикмахер, живётся тихо, безобидно и просто». Как вы считаете, изменилась ли жизнь в Тарусе за прошедшие 110 лет? 😇 Фото: @ted_ns 📍Координаты: Яндекс Карты #Калужская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38958</t>
+  </si>
+  <si>
+    <t>— Как думаете, кто оставил эти следы на заснеженных склонах Аибги? Если вы путешествуете зимой по горам Краснодарского края и заметили такие следы, будьте уверены - недавно тут прошла лесная куница! Фото: Сочинский национальный парк, Наталья Ивлева 📍Координаты: Яндекс Карты #Краснодарский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.02.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38957</t>
+  </si>
+  <si>
+    <t>Странное противоречие современности: доход есть, работа есть, а финансового спокойствия - нет. Деньги приходят регулярно, но ощущение стабильности не появляется, расходы незаметно увеличиваются. Финансовая опора не формируется. Причина чаще всего не в уровне дохода. Причина - в отсутствии понимания, как работают деньги и какие инструменты позволяют создать устойчивую систему, а не зависеть только от активного заработка. Для тех, кто хочет начать разбираться в инвестициях 👇🏼 Сейчас открыт бесплатный онлайн-практикум «6 шагов к работе с облигациями» от Татьяны Волковой, которая занимается финансовым просвещением и помогает разобраться в инвестиционных инструментах на практике. Без сложной терминологии. Без нереалистичных обещаний. В рамках практикума разбирают: • как навести порядок в личных финансах • как понять принцип работы облигаций • как начать формировать дополнительный источник дохода • как выстраивать более устойчивую финансовую модель Иногда достаточно получить системное понимание, чтобы начать по-другому выстраивать финансовую стратегию. Доступ бесплатно, подробности ⤵️ https://t.me/TVsecond_salary_bot Реклама Рекламодатель: ООО «ФИНТЕЛЛЕКТ» ИНН 7743478689 erid: 2VfnxwvMh5B</t>
+  </si>
+  <si>
+    <t>19.02.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38948</t>
+  </si>
+  <si>
+    <t>— Кажется, Багратионовск ждёт туристический бум: в городе восстановили старинный замок XIV века! Более того, в городе появилось ещё одно новшество, которое встретишь не в каждом городе России. Подробнее рассказали на нашем канале в MAX. Фото: @kompas_kenigsberga 📍Координаты: Яндекс Карты #Калининградская_область 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38942</t>
+  </si>
+  <si>
+    <t>— Один из красивейших домов всего юга, дача писателя Короленко в Джанхоте Эта дореволюционная постройка - это одно из немногих дореволюционных зданий в округе Геленджика. К тому же, вокруг дачи разбит камерный парк с интересными субтропическими растениями, благодаря которым даже посреди зимы тут зелено и уютно. Фото: @kokorin_roman 📍Координаты: Яндекс Карты #Краснодарский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38941</t>
+  </si>
+  <si>
+    <t>— Вы когда-нибудь пробовали яйца, приготовленные в кипящем вулканическом озере? 🌋 ❤️ - Если это идеальный завтрак! Видео: @gelios_travel 📍Координаты: Яндекс Карты #Сахалинская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>19.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38940</t>
+  </si>
+  <si>
+    <t>— В отличие от Ленских столбов, куда ходят огромные теплоходы, к Синским можно попасть на моторных лодках или в рамках многодневных сплавов Это создает ореол «дикого» и нетронутого места. Синяя - левый приток Лены. Хотя Ленские столбы выше, Синские считаются более изящными и разнообразными по формам. Фото: Сергей Карпухин 📍Координаты: Яндекс Карты #Республика_Саха #Якутия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38921</t>
+  </si>
+  <si>
+    <t>— Удивительно, но в 2026 вы можете легко попасть в Москву 1940-х годов. Достаточно лишь посетить кинопарк Москино! Фото: @milefiorretg 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.02.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38920</t>
+  </si>
+  <si>
+    <t>ЦЕНТРИССИМО Волшебство зимнего Петербурга 2026 с проживанием в самом сердце Невского проспекта в гостевых комнатах ЦЕНТРИССИМО! В феврале-марте: * Прогуляться по застывшим водам Фонтанки * Вдохновиться произведениями великого А. Бенуа на выставке в Манеже * Радоваться, сопереживать и любить с героями спектаклей Александринки "Блаженная Ксения", "Руслан и Людмила", "Гамлет", "Анна Каренина"и др. Успеть увидеть всю красоту зимней Северной столицы!❄️ ЦЕНТРИССИМО Классик в феврале-марте 2026 всего 2250р./сутки ЦЕНТРИССИМО Модерн в феврале-марте 2026 всего 2700р./сутки Уютные стильные комнаты с продуманной планировкой, комфортной мебелью, личным санузлом и  холодильником или атмосферные двухуровневые комнаты с пятиметровым потолком и художественным оформлением- решать Вам! ЦЕНТРИССИМО - Ваш личный центр притяжения в Петербурге! Room only. Без гостиничных услуг. БРОНИРОВАТЬ ТУТ</t>
+  </si>
+  <si>
+    <t>18.02.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38911</t>
+  </si>
+  <si>
+    <t>— Обычно зима в лесах Сочи выглядит так: вечнозеленые пальмы и лавровишня, лианы, цветущие подснежники, цикламены и диковинные грибы Идеальное место для прогулки во время отдыха - это Тисо-Самшитовая роща. Если вы любите активный отдых, надевайте удобную обувь и отправляйтесь на прогулку по большой тропе! Фото: @kokorin_roman 📍Координаты: Яндекс Карты #Краснодарский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38902</t>
+  </si>
+  <si>
+    <t>— Жителям Ставрополья легко позавидовать: каждый день они наслаждаются такими видами! Фото: @yakushevphoto 📍Координаты: Яндекс Карты #Ставропольский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38901</t>
+  </si>
+  <si>
+    <t>— Беркута можно встретить в самых разных уголках России: Кавказ, Алтай, Саяны и даже горы Приморья! Это самая крупная и величественная хищная птица в нашей стране, занесённая в Красную книгу РФ как редкий вид. Беркуты охватывают около 3/4 территории страны, но живут очень обособленно. Обычно птицы гнездятся на окраинах болот и в глухих лесах. Невероятно, но при пикировании на добычу птица развивает феноменальную скорость до 320 км/ч. Так же беркут способен заметить зайца на расстоянии до 4 км, а мелкую добычу - с высоты в пару тысяч метров. Фото: @mikhailezdakov Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>18.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38900</t>
+  </si>
+  <si>
+    <t>Этому мальчику 11 лет и он – учит студентов Микозе Дзадзаки – самый молодой преподаватель МГУ. Его отец – самый известный психиатр Японии, который доказал, что тревога, апатия и лень заставляют мозг работать всего на 11% С 2 лет он делал с сыном особые практики, которые "блокируют" выработку гормона стресса и на 97% задействуют нейроны, а теперь их собрал канал "След Будды" 3 минуты в сутки уберут тараканов из головы, навсегда заглушат способность испытывать тревогу и в 10-20 раз ускорят работу мозга Подписывайтесь, сами от себя офигеете: https://t.me/+WEZUugPKo943MTcy</t>
+  </si>
+  <si>
+    <t>18.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38899</t>
+  </si>
+  <si>
+    <t>— Путешествие в сердце гор: горный массив Дуссе-Алинь в Хабаровском крае Дуссе-Алинь - это горный хребет, входящий в число «Семи чудес Хабаровского края». Его часто называют «Затерянным миром» из-за исключительной красоты, труднодоступности и первозданной дикой природы Дорог к хребту нет. Основные способы заброски - вертолет или многодневные пешие переходы из ближайших населенных пунктов. Фото: Андрей Гусаров 📍Координаты: Яндекс Карты #Хабаровский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.02.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38894</t>
+  </si>
+  <si>
+    <t>— Делимся кадрами из ваших путешествий: знаменитое плато Бермамыт в Карачаево-Черкесии! Вы знали, что плато посещали Михаил Лермонтов и Антон Чехов? Впрочем, это не удивительно, ведь виды Бермамыта часто упоминаются как источник вдохновения для художников и поэтов того времени. Фото: @wanderlustlidia 📍Координаты: Яндекс Карты #Карачаево_Черкесия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38889</t>
+  </si>
+  <si>
+    <t>— Шикарный вид на Кавминводы с вершины горы Шелудивая. Желаем всем побывать тут и увидеть всё своими глазами! Фото: @mr_alex_turner 📍Координаты: Яндекс Карты #Ставропольский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.02.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38888</t>
+  </si>
+  <si>
+    <t>— Как понять, что вы едете отдыхать в хорошее место? Если от дороги захватывает дух - это уже хороший знак! ❤️ - Если согласны! Фото: @kokorin_roman 📍Координаты: Яндекс Карты #Карачаево_Черкесия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38878</t>
+  </si>
+  <si>
+    <t>— Думаете, у вас плохо убирают дороги? Посмотрите, как засыпало знаменитый Каменный город в Пермском крае! 😱 Фото: @amalagynphoto 📍Координаты: Яндекс Карты #Пермский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38872</t>
+  </si>
+  <si>
+    <t>— В 1945 году в Москве создали крупнейший ботанический сад Европы. Его основателем и бессменным руководителем целых 35 лет был Николай Васильевич Цицин! Сад расположился на месте уникальных лесных массивов, включая Ерденьевскую рощу и часть Останкинской дубравы, принадлежавшей ранее графу Шереметеву. Сегодня сад занимает площадь около 331 га и является ведущим научным центром в области ботаники и экологии. Фото: @piskalik_notes 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>17.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38866</t>
+  </si>
+  <si>
+    <t>Сытый пёс — счастливый пёс! Каждое утро в приюте начинается одинаково. 70 собак встают и идут к своим мискам. Они заглядывают туда с надеждой, а там — пусто. Тогда они поднимают свои глаза на нас, но мы лишь виновато смотрим в ответ, не зная, чем накормить. Сейчас все наши средства уходят на оплату лечения и вакцинацию хвостиков. Но из-за этого теперь не на что купить корм. Сейчас у нас 70 собачек. 2 больших мешка корма по 13 кг — это минимум, которым они могут обойтись в течение дня. Один такой стоит 2 800 рублей. Пожалуйста, помогите приюту «Милый друг» обеспечить 70 собак кормом! Каждый день — это борьба за выживание, а их жизнь зависит от нашей с вами помощи. Даже небольшая сумма важна. Внесите свой вклад в спасение и без того настрадавшихся песиков. Сделаем собачек чуточку счастливее вместе. Помочь песикам: pomogi-priytu.ru</t>
+  </si>
+  <si>
+    <t>17.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38861</t>
+  </si>
+  <si>
+    <t>— Воспоминания об ушедшей осени. Друзья, поставьте «❤️», если вам знакомы эти пейзажи! Фото: @mr_alex_turner 📍Координаты: Яндекс Карты #Курганская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.02.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38860</t>
+  </si>
+  <si>
+    <t>— Северное сияние и полная Луна над кладбищем кораблей на берегу Баренцева моря 🌌 Фото: @kokorin_roman 📍Координаты: Яндекс Карты #Мурманская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38859</t>
+  </si>
+  <si>
+    <t>— Вы знали, что жители Ворзогор отказались от вступления в Ассоциацию самых красивых деревень России? Всё для того, чтобы сохранить аутентичный уклад жизни без лишнего туристического глянца. Как думаете, это было правильное решение? Фото: @phototourtravel 📍Координаты: Яндекс Карты #Архангельская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.02.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38850</t>
+  </si>
+  <si>
+    <t>— Продолжаем рассказывать про замки внутри границ Российской Федерации. Сегодня в кадре Нойхаузен! Нойхаузен - замок, построенный Тевтонским орденом в конце 13 века. Изначально деревянная крепость с валами была отстроена в камне в 14 веке, потом многократно перестроена под задачи эпохи и по вкусу владельцев, в том числе и в стиле неоготики в 19 веке. Сейчас самая древняя часть замка - северный флигель, который находится ближе к кассе. За сотни лет замок успел побывать резиденцией крестоносцев и первого светского правителя Пруссии герцога Альбрехта, местом «условно добровольного» жительства его второй жены Анны Марии фон Брауншвейг, охотничьей вотчиной Великого курфюрста, опорным пунктом фашистских войск и автобазой. Очень радует, что, сбросив слои штукатурки, он вернулся уже музейно-туристическим центром. Фото: Опять уехала 📍Координаты: Яндекс Карты #Калининградская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38840</t>
+  </si>
+  <si>
+    <t>— Путешествие по Приэльбрусью и очень живописная дорога к водопаду Терскол Друзья, просим не забывать, что путь до водопада проходит через заповедник. Чтобы законно посетить природные достопримечательности, нужно покупать пропуск. Цена: 200 рублей на человека. Фото: @olbreslavtsev 📍Координаты: Яндекс Карты #Кабардино_Балкария Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.02.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38835</t>
+  </si>
+  <si>
+    <t>— Природа умеет создавать самые причудливые и при этом безумно красивые узоры! ❤️ - Если природа всегда будет лучшим художником! Фото: @elizztrip 📍Координаты: Яндекс Карты #Ленинградская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>16.02.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38826</t>
+  </si>
+  <si>
+    <t>Дорогие, друзья ! Сегодня в дружеской рекомендации - творчество фотохудожника Артёма Мелетова В своём телеграм-канале, он делится красивейшими пейзажами из разных уголков нашей страны. По работам Артёма, художники - пишут картины, поэты - сочиняют стихи, а любители активного отдыха отправляются в увлекательные путешествия, ведь нет ничего лучше, чем поистине воодушевлять и быть страстно вовлечённым в красоту и гармонию окружающей нас природы. Подписывайтесь и вдохновляйтесь ! ПЕРЕЙТИ НА КАНАЛ</t>
+  </si>
+  <si>
+    <t>16.02.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38817</t>
+  </si>
+  <si>
+    <t>— Прогулка по старым заснеженным улочкам Москвы. Друзья, а вы любите гулять по столице? 👍🏻 - Если да! Фото: Непарадная Москва 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.02.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38816</t>
+  </si>
+  <si>
+    <t>— Есть у северного сияния особенно завораживающая форма. Обычно её называют пульсацией... Пульсация позволяет почувствовать настоящую душу севера, превращает небо в живое, дышащее существо. Фото: @elizztrip 📍Координаты: Яндекс Карты #Ленинградская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38815</t>
+  </si>
+  <si>
+    <t>— Тихий закат в глубинке Ярославской области и прекрасный силуэт храма Казанской иконы Божией матери! ❤️ - Если вас вдохновляют такие виды! Фото: Политова Анна 📍Координаты: Яндекс Карты #Ярославская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.02.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38810</t>
+  </si>
+  <si>
+    <t>— Интересный факт: люди, которые летали в Европу, чтобы посмотреть на замки, о своих замках ничего не знают! Например, усадьба В. С. Храповицкого - это настоящий готический замок с башнями, дворами и каскадом прудов. С середины XIX века эти земли принадлежали роду Храповицких. В 1889–1895 годах для усадьбы построили железнодорожную станцию Храповицкая-1 и Храповицкая-2, проложили ветку длиной 41 км, возвели почту и телеграф К 1906 году здесь сформировали огромный архитектурно-парковый комплекс, включающий до 70 зданий: главный дом, конный, скотный и каретный дворы, дом управляющего, охотничий домик, музыкальный и лодочный павильоны, пристань, водонапорная башня, запасный дом, французский сад. После прихода к власти большевиков в 1917 году Храповицкий был вынужден покинуть Россию. Чтобы спасти усадьбу, по описи добровольно передал имущество государству и эмигрировал. Усадьбу национализировали, разделили между колхозом и лесным техникумом, потом она была частично разграблена и несколько раз горела. С 2013 года замок находится под защитой государства, но актуальное состояние вы видите на фото выше. Фото: @autotravelrubicon 📍Координаты: Яндекс Карты #Владимирская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38805</t>
+  </si>
+  <si>
+    <t>— Вы знали, что у залива Петра Великого в Приморье раскинулась удивительная Долина Атлантов? Здесь высятся огромные мегалиты причудливых форм, многие из которых держатся на своём основании, будто вопреки (а на самом деле, исключительно благодаря) законам физики. Со стороны моря горная гряда похожа на средневековое укреплённое строение. Необычные формы каменных глыб образовались благодаря долгому воздействию природных факторов: ветер, солнце и осадки, которые «вытачивали» эти камни тысячи лет. Фото: @kolotkin_igor 📍Координаты: Яндекс Карты #Приморский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38804</t>
+  </si>
+  <si>
+    <t>— Старая рубрика с необычными дорожными знаками сегодня пополнилась причудливыми знаками из Тарусы! На карте знаки не отмечены, поэтому оставляем координаты Собора апостолов Петра и Павла, в окрестностях которого они находится. Фото: @ted_ns 📍Координаты: Яндекс Карты #Калужская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>15.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38799</t>
+  </si>
+  <si>
+    <t>— Недавно мы выкладывали шикарный кадр из парка Большой Тхач на канале в MAX! Сегодня делимся в Телеграме ещё несколькими снимками. Выглядит живописно, согласны? Фото: @mr_alex_turner 📍Координаты: Яндекс Карты #Республика_Адыгея Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.02.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38798</t>
+  </si>
+  <si>
+    <t>— Исследователи обнаружили, что через современный посёлок Шемети проходили древние торговые пути Купцы везли «закамское серебро», драгоценный металл из Средней Азии, который выменивали на пушнину. Легенда гласит, что серебра было так много, что в лунные ночи его холодный свет озарял берег Камы, превращая его в мистический «Белый берег». Видео: t.me/parmatime 📍Координаты: Яндекс Карты #Пермский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.02.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38793</t>
+  </si>
+  <si>
+    <t>— В 1870 году император Александр II основал удельное имение Абрау-Дюрсо В 1891 князь Лев Голицын построил завод шампанских вин, где и родилась российская традиция игристого. После революции имение Романовых превратили в винодельческий совхоз. В 1920‑е здесь запустили производство «Советского шампанского» уже резервуарным методом. Во время Великой Отечественной войны посёлок оказался под оккупацией. Завод уничтожили почти полностью, уцелели лишь тоннели. Уже к 1950‑му предприятие возродили, и завод снова выпускал миллионы бутылок игристого. Фото: @autotravelrubicon 📍Координаты: Яндекс Карты #Краснодарский_край Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.02.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38791</t>
+  </si>
+  <si>
+    <t>— Храм Архангела Михаила в Верхнем Мизуре, Республика Северная Осетия В Осетии есть места, где небо кажется на расстоянии вытянутой руки. Одно из них - Верхний Мизур в Алагирском районе. Именно здесь, на высоте около 1800 метров, стоит удивительный храм Архангела Михаила, одна из самых высокогорных действующих церквей в России. Храм датируется 1890 годом, но церковные записи говорят о том, что с 1833 года на его месте была небольшая церковь. Каменное здание строили на пожертвования горцев и горняков серебряных рудников. В советские годы святыню закрыли, превратив в склад. В XXI веке усилиями епархии и неравнодушных людей храм восстановили. Несмотря на то что само селение Верхний Мизур почти опустело, здесь снова звучит молитва. Фото: @fotogenos 📍Координаты: Яндекс Карты #Северная_Осетия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.02.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38778</t>
+  </si>
+  <si>
+    <t>Приветствую всех любителей гор и приключений в самом сердце Кавказа! ⛰️ Меня зовут Исмаил, и я ваш проводник в мир невероятной красоты и гостеприимства Кавказских гор.  Добро пожаловать на мой канал! https://t.me/is_shah_travel И самое главное: я с радостью организую для вас незабываемые джип-туры и экскурсии на комфортабельном автомобиле по красотам Северного Кавказа! 🚗💨 @Ismail_shah_travel ✈️ Не откладывайте свою мечту о путешествии в горы! </t>
+  </si>
+  <si>
+    <t>14.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38774</t>
+  </si>
+  <si>
+    <t>— Не все знают, что подлинные горельефы Храма Христа Спасителя до сих пор стоят у восточной стены Донского монастыря Несмотря на то, что храм снесли в 1931 году, часть его убранства отправилась в музеи. Собственно, лишь благодаря людям из Музея архитектуры, эта красота дожила до наших дней. Фото: @ted_ns 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>14.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38773</t>
+  </si>
+  <si>
+    <t>— Шикарное раннее утро на просторах Псковской области. Друзья, уже ждёте тёплое летнее утро? ❤️ - Если да! Фото: @andrewbazanov_photo 📍Координаты: Яндекс Карты #Псковская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.02.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38763</t>
+  </si>
+  <si>
+    <t>— Москве снежная зима к лицу. Посмотрите, как хорошо на Пушкинской набережной 😍 Давайте немного окунёмся в историю одной из красивейших набережных столицы. До 1922 года она именовалась Александринской. В 1922 году на волне борьбы с «царскими» названиями набережную переименовали в Нескучную. Свое нынешнее имя набережная получила в 1937 году. Переименование было приурочено к 100-летию со дня смерти Александра Сергеевича Пушкина. В декабре 2024 года набережную закрыли на масштабную реконструкцию. Обновленное пространство с новыми причалами и павильонами открылось для прогулок в январе 2026 года. Фото: @geni4ka1 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38762</t>
+  </si>
+  <si>
+    <t>— Обратите внимание: старинная ротонда XIX века в Ялте, которую легко пропустить и проехать мимо... @katerinacrimea19 📍Координаты: Яндекс Карты #Республика_Крым Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.02.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38753</t>
+  </si>
+  <si>
+    <t>— Зелёные главки куполов, укрытая аркой роспись, изразцы с дивными птицами и всё это на фоне белоснежной природы! Зимой Вознесенский Печерский монастырь особенно красив. Крепкие стены XVII века, бережно восстановленные реставраторами, отлично сочетаются с русской зимой. Фото: @spasibonizhny 📍Координаты: Яндекс Карты #Нижегородская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.02.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38747</t>
+  </si>
+  <si>
+    <t>💙 Как отметить День всех влюблённых? Если вы ещё не решили, куда отправиться, предлагаем довериться воле случая прямо здесь и сейчас! В карточках мы собрали 6 сценариев для идеальных романтических выходных. Каждый из них по-своему уникален и подарит яркие эмоции вам и вашей второй половинке. 🎲 Кидайте кубик в комментариях: выпавшее число и определит ваш план на 14 февраля. ➡️ А чтобы сюрприз был не только приятным, но и выгодным, дарим промокод, который можно применить на Циане при бронировании квартиры посуточно. LOVE14 Срок действия промокода до 15.02. Скидка до 15 %, но не более 1500 руб. Условия и ограничения.</t>
+  </si>
+  <si>
+    <t>13.02.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38745</t>
+  </si>
+  <si>
+    <t>Реклама. ООО «Айриэлтор». ИНН 7718935772, erid: 2VfnxvdHDrR</t>
+  </si>
+  <si>
+    <t>13.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38735</t>
+  </si>
+  <si>
+    <t>— Оказывается, самым маленьким млекопитающим считают не мышку, а землеройку! Это животное известно так же под именем бурозубка. Зверёк относится к классу млекопитающих, отряду насекомоядных и семейству землеройковых. Длина тела этой крохи не превышает 5–6 см, а самые маленькие представители вида весят 4-16 граммов. Буквально невесомое существо. Видео: @ivan_dobromyslov67 Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>13.02.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38731</t>
+  </si>
+  <si>
+    <t>Софии 5 лет. И она до сих пор учится стоять. С самого рождения её жизнь - это борьба без передышек: 28 дней в реанимации, тяжёлая форма ДЦП, а затем эпилепсия, которая парализовала половину лица и руку. София не может сидеть и стоять без помощи. Но она не сдаётся. Бассейн и курсы реабилитации уже дали важные результаты: она научилась держать голову, переворачиваться, а после каждого курса в ножках появляется опора и уходит болезненный тонус. Сейчас ей нужен новый, специально подобранный курс в Реабилитационном центре Шамарина. Он поможет не допустить, чтобы мышцы "сковывало”, снизить тонус, улучшить работу лица и рук и приблизить Софию к главному - к умению стоять самостоятельно, без тросов и поддержки В семье двое детей. Мама всё время рядом с Софией и ухаживает за ней каждый день, работает только папа - и почти все ресурсы семья уже направила на спасение дочери в первые годы жизни. Подарите Софии шанс окрепнуть и встать. Она очень любит сказки и воду. Пусть однажды она сможет не только сможем смотреть мультик Гора самоцветов, а собрать камушки на море. Благодарю вашей поддержке — София получит реабилитацию, которая приблизит её к первому самостоятельному шагу. Каждый рубль — это минута занятий, которая приближает Софию к её первому самостоятельному шагу. 🙏 Помогите пожалуйста Софии: yahrabry.ru</t>
+  </si>
+  <si>
+    <t>13.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38726</t>
+  </si>
+  <si>
+    <t>— Морозное утро у стен Ферапонтова монастыря. Друзья, вы бы хотели так начать свой день? ❤️ - Если да! Фото: @mr_alex_turner 📍Координаты: Яндекс Карты #Вологодская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.02.26 20:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38721</t>
+  </si>
+  <si>
+    <t>— Расширяем кругозор: теперь вы знаете, о чём рассказывают памятники Сургута! Фото: @visitugra 📍Координаты: Яндекс Карты #ХМАО Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.02.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38716</t>
+  </si>
+  <si>
+    <t>— Засыпанный снегом музей-заповедник «Усадьба Мураново» имени Ф. И. Тютчева Это уникальный памятник русской культуры XIX века, который связан с именами двух великих поэтов: Е. А. Боратынского и Ф. И. Тютчева Фото: @piskalik_notes 📍Координаты: Яндекс Карты #Московская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.02.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38707</t>
+  </si>
+  <si>
+    <t>— Высоко-Петровский монастырь носит гордый статус одного из старейших монастырей Москвы! Основали его более 700 лет назад. Удивительно, что вход на территорию монастыря свободный. Более того, вы можете посетить кафе или трапезную при монастыре и пообедать в таком удивительном месте! Фото: Непарадная Москва 📍Координаты: Яндекс Карты #Москва Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.02.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38698</t>
+  </si>
+  <si>
+    <t>— Несколько снимков, сделанных на заснеженном, заледенелом Итурупе. Такая погода Курилам к лицу! Фото: @Photo_geographic 📍Координаты: Яндекс Карты #Сахалинская_область Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.02.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38697</t>
+  </si>
+  <si>
+    <t>— Впечатляющее фото зубров, от которых через экран веет уверенностью и силой Фото: @mikhailezdakov Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
+  </si>
+  <si>
+    <t>12.02.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38696</t>
+  </si>
+  <si>
+    <t>Как добиться реальных результатов в карьере? Помогут действия и полезные знакомства! Ты когда-нибудь задумывался, почему одни твои сверстники уже имеют своё дело и связи в масштабах всей страны, а другие всё ещё ищут себя? Секрет часто не в таланте, а в том, чтобы оказаться в нужном месте и в нужное время. 🌍 Росмолодёжь.Форумы — это масштабные события от Калининграда до Камчатки. Что тебя ждёт на форумах: • Образовательные программы от топовых спикеров • Общение с активной молодёжью разных регионов России • Возможность создать свой проект и получить грант • Погружение в актуальные темы: от политики и предпринимательства до спорта и экологии 🖇 Как не упустить эту возможность? Зарегистрироваться на форумы Росмолодёжи можно уже сейчас. Всю актуальную информацию ищи здесь 💻 Канал Росмолодёжь.Форумы #росмолодежь_форумы #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>12.02.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/moyarossia/38695</t>
+  </si>
+  <si>
+    <t>— Вы знали, что Республика Ингушетия остаётся самым маленьким регионом нашей страны? Конечно, если не брать в счёт города федерального значения (Москва, Санкт-Петербург и Севастополь). При своей компактности, Ингушетия мало изведана путешественниками. А ведь в этом регионе можно увидеть все, за что любят Северный Кавказ, в том числе величественные горы и средневековые башни. Фото: @mr_alex_turner 📍Координаты: Яндекс Карты #Республика_Ингушетия Подписывайтесь на наш канал в MAX! 🔤🔤🔤 Моя страна - Россия! 🇷🇺</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4238,51 +6068,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H429"/>
+  <dimension ref="A1:H633"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4386.072" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -4299,773 +6129,773 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>24467</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>4496</v>
       </c>
       <c r="F2">
-        <v>15</v>
+        <v>74</v>
       </c>
       <c r="G2">
-        <v>251</v>
+        <v>666</v>
       </c>
       <c r="H2">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>24468</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>5120</v>
       </c>
       <c r="F3">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="G3">
-        <v>72</v>
+        <v>160</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>24469</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>5278</v>
       </c>
       <c r="F4">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="G4">
-        <v>300</v>
+        <v>617</v>
       </c>
       <c r="H4">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>24470</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>6882</v>
       </c>
       <c r="F5">
-        <v>56</v>
+        <v>92</v>
       </c>
       <c r="G5">
-        <v>472</v>
+        <v>749</v>
       </c>
       <c r="H5">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>24471</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>9517</v>
       </c>
       <c r="F6">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G6">
-        <v>513</v>
+        <v>673</v>
       </c>
       <c r="H6">
-        <v>3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>24472</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>11750</v>
       </c>
       <c r="F7">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G7">
-        <v>174</v>
+        <v>202</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>24473</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>1</v>
       </c>
       <c r="G8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>24474</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>10490</v>
       </c>
       <c r="F9">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="G9">
-        <v>630</v>
+        <v>713</v>
       </c>
       <c r="H9">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>24475</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>10222</v>
       </c>
       <c r="F10">
-        <v>41</v>
+        <v>62</v>
       </c>
       <c r="G10">
-        <v>571</v>
+        <v>650</v>
       </c>
       <c r="H10">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>24476</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>11035</v>
       </c>
       <c r="F11">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="G11">
-        <v>566</v>
+        <v>629</v>
       </c>
       <c r="H11">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>24477</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>10928</v>
       </c>
       <c r="F12">
-        <v>129</v>
+        <v>159</v>
       </c>
       <c r="G12">
-        <v>749</v>
+        <v>817</v>
       </c>
       <c r="H12">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>24478</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>11584</v>
       </c>
       <c r="F13">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="G13">
-        <v>646</v>
+        <v>683</v>
       </c>
       <c r="H13">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>24479</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>11278</v>
       </c>
       <c r="F14">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="G14">
-        <v>824</v>
+        <v>864</v>
       </c>
       <c r="H14">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>24480</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>10878</v>
       </c>
       <c r="F15">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="G15">
-        <v>889</v>
+        <v>929</v>
       </c>
       <c r="H15">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>24481</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>10599</v>
       </c>
       <c r="F16">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="G16">
-        <v>707</v>
+        <v>730</v>
       </c>
       <c r="H16">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>24482</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>10483</v>
       </c>
       <c r="F17">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="G17">
-        <v>677</v>
+        <v>684</v>
       </c>
       <c r="H17">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>24483</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>11248</v>
       </c>
       <c r="F18">
-        <v>115</v>
+        <v>138</v>
       </c>
       <c r="G18">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="H18">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>24484</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>11823</v>
       </c>
       <c r="F19">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G19">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="H19">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>24485</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>10695</v>
       </c>
       <c r="F20">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="G20">
         <v>656</v>
       </c>
       <c r="H20">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>24486</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>10527</v>
       </c>
       <c r="F21">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="G21">
         <v>715</v>
       </c>
       <c r="H21">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>24487</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>10645</v>
       </c>
       <c r="F22">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="G22">
         <v>630</v>
       </c>
       <c r="H22">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>24488</v>
       </c>
       <c r="B23" t="s">
         <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E23">
         <v>9810</v>
       </c>
       <c r="F23">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="G23">
         <v>596</v>
       </c>
       <c r="H23">
         <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>24489</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E24">
         <v>10475</v>
       </c>
       <c r="F24">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="G24">
         <v>725</v>
       </c>
       <c r="H24">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>24490</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E25">
         <v>10657</v>
       </c>
       <c r="F25">
-        <v>83</v>
+        <v>106</v>
       </c>
       <c r="G25">
         <v>718</v>
       </c>
       <c r="H25">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>24491</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E26">
         <v>11772</v>
       </c>
       <c r="F26">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G26">
         <v>741</v>
       </c>
       <c r="H26">
         <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>24492</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E27">
         <v>10962</v>
       </c>
       <c r="F27">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="G27">
         <v>571</v>
       </c>
       <c r="H27">
         <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>24493</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" t="s">
         <v>86</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E28">
         <v>11630</v>
       </c>
       <c r="F28">
-        <v>100</v>
+        <v>111</v>
       </c>
       <c r="G28">
         <v>805</v>
       </c>
       <c r="H28">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>24494</v>
       </c>
       <c r="B29" t="s">
         <v>88</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E29">
         <v>12088</v>
       </c>
       <c r="F29">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G29">
         <v>709</v>
       </c>
       <c r="H29">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>24495</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E30">
         <v>12756</v>
       </c>
       <c r="F30">
-        <v>209</v>
+        <v>228</v>
       </c>
       <c r="G30">
         <v>844</v>
       </c>
       <c r="H30">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>24496</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E31">
         <v>10480</v>
       </c>
       <c r="F31">
@@ -5073,2132 +6903,2132 @@
       </c>
       <c r="G31">
         <v>403</v>
       </c>
       <c r="H31">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>24497</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" t="s">
         <v>98</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E32">
         <v>12168</v>
       </c>
       <c r="F32">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="G32">
         <v>671</v>
       </c>
       <c r="H32">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>24498</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E33">
         <v>13112</v>
       </c>
       <c r="F33">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G33">
         <v>602</v>
       </c>
       <c r="H33">
         <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>24499</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>104</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E34">
         <v>13266</v>
       </c>
       <c r="F34">
-        <v>60</v>
+        <v>73</v>
       </c>
       <c r="G34">
         <v>642</v>
       </c>
       <c r="H34">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>24500</v>
       </c>
       <c r="B35" t="s">
         <v>106</v>
       </c>
       <c r="C35" t="s">
         <v>107</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E35">
         <v>12452</v>
       </c>
       <c r="F35">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G35">
         <v>708</v>
       </c>
       <c r="H35">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>24501</v>
       </c>
       <c r="B36" t="s">
         <v>109</v>
       </c>
       <c r="C36" t="s">
         <v>110</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E36">
         <v>11339</v>
       </c>
       <c r="F36">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="G36">
         <v>684</v>
       </c>
       <c r="H36">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>24502</v>
       </c>
       <c r="B37" t="s">
         <v>112</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E37">
         <v>10267</v>
       </c>
       <c r="F37">
         <v>26</v>
       </c>
       <c r="G37">
         <v>216</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>24503</v>
       </c>
       <c r="B38" t="s">
         <v>115</v>
       </c>
       <c r="C38" t="s">
         <v>116</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E38">
         <v>11600</v>
       </c>
       <c r="F38">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="G38">
         <v>542</v>
       </c>
       <c r="H38">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>24504</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" t="s">
         <v>119</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E39">
         <v>12003</v>
       </c>
       <c r="F39">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="G39">
         <v>828</v>
       </c>
       <c r="H39">
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>24505</v>
       </c>
       <c r="B40" t="s">
         <v>121</v>
       </c>
       <c r="C40" t="s">
         <v>122</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E40">
         <v>12483</v>
       </c>
       <c r="F40">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="G40">
         <v>880</v>
       </c>
       <c r="H40">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>24506</v>
       </c>
       <c r="B41" t="s">
         <v>124</v>
       </c>
       <c r="C41" t="s">
         <v>125</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E41">
         <v>12561</v>
       </c>
       <c r="F41">
-        <v>105</v>
+        <v>120</v>
       </c>
       <c r="G41">
         <v>771</v>
       </c>
       <c r="H41">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>24507</v>
       </c>
       <c r="B42" t="s">
         <v>127</v>
       </c>
       <c r="C42" t="s">
         <v>128</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E42">
         <v>12735</v>
       </c>
       <c r="F42">
-        <v>96</v>
+        <v>119</v>
       </c>
       <c r="G42">
         <v>646</v>
       </c>
       <c r="H42">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>24508</v>
       </c>
       <c r="B43" t="s">
         <v>130</v>
       </c>
       <c r="C43" t="s">
         <v>131</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E43">
         <v>12397</v>
       </c>
       <c r="F43">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="G43">
         <v>653</v>
       </c>
       <c r="H43">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>24509</v>
       </c>
       <c r="B44" t="s">
         <v>133</v>
       </c>
       <c r="C44" t="s">
         <v>134</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E44">
         <v>12983</v>
       </c>
       <c r="F44">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="G44">
         <v>713</v>
       </c>
       <c r="H44">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>24510</v>
       </c>
       <c r="B45" t="s">
         <v>136</v>
       </c>
       <c r="C45" t="s">
         <v>137</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E45">
         <v>13070</v>
       </c>
       <c r="F45">
-        <v>110</v>
+        <v>126</v>
       </c>
       <c r="G45">
         <v>708</v>
       </c>
       <c r="H45">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>24511</v>
       </c>
       <c r="B46" t="s">
         <v>139</v>
       </c>
       <c r="C46" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E46">
         <v>13215</v>
       </c>
       <c r="F46">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G46">
         <v>653</v>
       </c>
       <c r="H46">
         <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>24512</v>
       </c>
       <c r="B47" t="s">
         <v>142</v>
       </c>
       <c r="C47" t="s">
         <v>143</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>144</v>
       </c>
       <c r="E47">
         <v>16874</v>
       </c>
       <c r="F47">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="G47">
         <v>634</v>
       </c>
       <c r="H47">
         <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>24513</v>
       </c>
       <c r="B48" t="s">
         <v>145</v>
       </c>
       <c r="C48" t="s">
         <v>146</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E48">
         <v>13045</v>
       </c>
       <c r="F48">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="G48">
         <v>739</v>
       </c>
       <c r="H48">
-        <v>23</v>
+        <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>24514</v>
       </c>
       <c r="B49" t="s">
         <v>148</v>
       </c>
       <c r="C49" t="s">
         <v>149</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E49">
         <v>13144</v>
       </c>
       <c r="F49">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G49">
         <v>625</v>
       </c>
       <c r="H49">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>24515</v>
       </c>
       <c r="B50" t="s">
         <v>151</v>
       </c>
       <c r="C50" t="s">
         <v>152</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E50">
         <v>12624</v>
       </c>
       <c r="F50">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="G50">
         <v>703</v>
       </c>
       <c r="H50">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>24516</v>
       </c>
       <c r="B51" t="s">
         <v>154</v>
       </c>
       <c r="C51" t="s">
         <v>155</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E51">
         <v>12881</v>
       </c>
       <c r="F51">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G51">
         <v>637</v>
       </c>
       <c r="H51">
         <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>24517</v>
       </c>
       <c r="B52" t="s">
         <v>157</v>
       </c>
       <c r="C52" t="s">
         <v>158</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E52">
         <v>14590</v>
       </c>
       <c r="F52">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="G52">
         <v>868</v>
       </c>
       <c r="H52">
         <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>24518</v>
       </c>
       <c r="B53" t="s">
         <v>160</v>
       </c>
       <c r="C53" t="s">
         <v>161</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E53">
         <v>13116</v>
       </c>
       <c r="F53">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G53">
         <v>567</v>
       </c>
       <c r="H53">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>24519</v>
       </c>
       <c r="B54" t="s">
         <v>163</v>
       </c>
       <c r="C54" t="s">
         <v>164</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E54">
         <v>12422</v>
       </c>
       <c r="F54">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G54">
         <v>690</v>
       </c>
       <c r="H54">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>24520</v>
       </c>
       <c r="B55" t="s">
         <v>166</v>
       </c>
       <c r="C55" t="s">
         <v>167</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E55">
         <v>13017</v>
       </c>
       <c r="F55">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>24521</v>
       </c>
       <c r="B56" t="s">
         <v>169</v>
       </c>
       <c r="C56" t="s">
         <v>170</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E56">
         <v>11218</v>
       </c>
       <c r="F56">
         <v>28</v>
       </c>
       <c r="G56">
         <v>104</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>24522</v>
       </c>
       <c r="B57" t="s">
         <v>172</v>
       </c>
       <c r="C57" t="s">
         <v>173</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E57">
         <v>11515</v>
       </c>
       <c r="F57">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="G57">
         <v>687</v>
       </c>
       <c r="H57">
         <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>24523</v>
       </c>
       <c r="B58" t="s">
         <v>175</v>
       </c>
       <c r="C58" t="s">
         <v>176</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E58">
         <v>12874</v>
       </c>
       <c r="F58">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G58">
         <v>681</v>
       </c>
       <c r="H58">
         <v>4</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>24524</v>
       </c>
       <c r="B59" t="s">
         <v>178</v>
       </c>
       <c r="C59" t="s">
         <v>179</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E59">
         <v>14193</v>
       </c>
       <c r="F59">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>24525</v>
       </c>
       <c r="B60" t="s">
         <v>181</v>
       </c>
       <c r="C60" t="s">
         <v>182</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E60">
         <v>12718</v>
       </c>
       <c r="F60">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="G60">
         <v>827</v>
       </c>
       <c r="H60">
         <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>24526</v>
       </c>
       <c r="B61" t="s">
         <v>184</v>
       </c>
       <c r="C61" t="s">
         <v>185</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E61">
         <v>13056</v>
       </c>
       <c r="F61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G61">
         <v>384</v>
       </c>
       <c r="H61">
         <v>2</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>24527</v>
       </c>
       <c r="B62" t="s">
         <v>187</v>
       </c>
       <c r="C62" t="s">
         <v>188</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
       <c r="G62">
         <v>2</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>24528</v>
       </c>
       <c r="B63" t="s">
         <v>190</v>
       </c>
       <c r="C63" t="s">
         <v>191</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E63">
         <v>12688</v>
       </c>
       <c r="F63">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="G63">
         <v>732</v>
       </c>
       <c r="H63">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>24529</v>
       </c>
       <c r="B64" t="s">
         <v>193</v>
       </c>
       <c r="C64" t="s">
         <v>194</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E64">
         <v>13079</v>
       </c>
       <c r="F64">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G64">
         <v>638</v>
       </c>
       <c r="H64">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>24530</v>
       </c>
       <c r="B65" t="s">
         <v>196</v>
       </c>
       <c r="C65" t="s">
         <v>197</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E65">
         <v>12840</v>
       </c>
       <c r="F65">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="G65">
         <v>644</v>
       </c>
       <c r="H65">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>24531</v>
       </c>
       <c r="B66" t="s">
         <v>199</v>
       </c>
       <c r="C66" t="s">
         <v>200</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E66">
         <v>14555</v>
       </c>
       <c r="F66">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="G66">
         <v>496</v>
       </c>
       <c r="H66">
         <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>24532</v>
       </c>
       <c r="B67" t="s">
         <v>202</v>
       </c>
       <c r="C67" t="s">
         <v>203</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E67">
         <v>13592</v>
       </c>
       <c r="F67">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G67">
         <v>730</v>
       </c>
       <c r="H67">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>24533</v>
       </c>
       <c r="B68" t="s">
         <v>205</v>
       </c>
       <c r="C68" t="s">
         <v>206</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E68">
         <v>12583</v>
       </c>
       <c r="F68">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G68">
         <v>591</v>
       </c>
       <c r="H68">
         <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>24534</v>
       </c>
       <c r="B69" t="s">
         <v>208</v>
       </c>
       <c r="C69" t="s">
         <v>209</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E69">
         <v>12378</v>
       </c>
       <c r="F69">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="G69">
         <v>830</v>
       </c>
       <c r="H69">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>24535</v>
       </c>
       <c r="B70" t="s">
         <v>211</v>
       </c>
       <c r="C70" t="s">
         <v>212</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E70">
         <v>13024</v>
       </c>
       <c r="F70">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="G70">
         <v>612</v>
       </c>
       <c r="H70">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>24536</v>
       </c>
       <c r="B71" t="s">
         <v>214</v>
       </c>
       <c r="C71" t="s">
         <v>215</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E71">
         <v>12847</v>
       </c>
       <c r="F71">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="G71">
         <v>714</v>
       </c>
       <c r="H71">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>24537</v>
       </c>
       <c r="B72" t="s">
         <v>217</v>
       </c>
       <c r="C72" t="s">
         <v>218</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E72">
         <v>14255</v>
       </c>
       <c r="F72">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G72">
         <v>805</v>
       </c>
       <c r="H72">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>24538</v>
       </c>
       <c r="B73" t="s">
         <v>220</v>
       </c>
       <c r="C73" t="s">
         <v>221</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E73">
         <v>12704</v>
       </c>
       <c r="F73">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="G73">
         <v>751</v>
       </c>
       <c r="H73">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>24539</v>
       </c>
       <c r="B74" t="s">
         <v>223</v>
       </c>
       <c r="C74" t="s">
         <v>224</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E74">
         <v>12395</v>
       </c>
       <c r="F74">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>24540</v>
       </c>
       <c r="B75" t="s">
         <v>226</v>
       </c>
       <c r="C75" t="s">
         <v>227</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E75">
         <v>11728</v>
       </c>
       <c r="F75">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G75">
         <v>654</v>
       </c>
       <c r="H75">
         <v>6</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>24541</v>
       </c>
       <c r="B76" t="s">
         <v>229</v>
       </c>
       <c r="C76" t="s">
         <v>230</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E76">
         <v>12807</v>
       </c>
       <c r="F76">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="G76">
         <v>713</v>
       </c>
       <c r="H76">
         <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>24542</v>
       </c>
       <c r="B77" t="s">
         <v>232</v>
       </c>
       <c r="C77" t="s">
         <v>233</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E77">
         <v>12450</v>
       </c>
       <c r="F77">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="G77">
         <v>801</v>
       </c>
       <c r="H77">
         <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>24543</v>
       </c>
       <c r="B78" t="s">
         <v>235</v>
       </c>
       <c r="C78" t="s">
         <v>236</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E78">
         <v>9153</v>
       </c>
       <c r="F78">
         <v>2</v>
       </c>
       <c r="G78">
         <v>240</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>24544</v>
       </c>
       <c r="B79" t="s">
         <v>238</v>
       </c>
       <c r="C79" t="s">
         <v>239</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E79">
         <v>13326</v>
       </c>
       <c r="F79">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G79">
         <v>626</v>
       </c>
       <c r="H79">
         <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>24545</v>
       </c>
       <c r="B80" t="s">
         <v>241</v>
       </c>
       <c r="C80" t="s">
         <v>242</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E80">
         <v>14062</v>
       </c>
       <c r="F80">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="G80">
         <v>822</v>
       </c>
       <c r="H80">
         <v>5</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>24546</v>
       </c>
       <c r="B81" t="s">
         <v>244</v>
       </c>
       <c r="C81" t="s">
         <v>245</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E81">
         <v>13108</v>
       </c>
       <c r="F81">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="G81">
         <v>772</v>
       </c>
       <c r="H81">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>24547</v>
       </c>
       <c r="B82" t="s">
         <v>247</v>
       </c>
       <c r="C82" t="s">
         <v>248</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E82">
         <v>13869</v>
       </c>
       <c r="F82">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="G82">
         <v>566</v>
       </c>
       <c r="H82">
         <v>5</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>24548</v>
       </c>
       <c r="B83" t="s">
         <v>250</v>
       </c>
       <c r="C83" t="s">
         <v>251</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E83">
         <v>12871</v>
       </c>
       <c r="F83">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G83">
         <v>647</v>
       </c>
       <c r="H83">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>24549</v>
       </c>
       <c r="B84" t="s">
         <v>253</v>
       </c>
       <c r="C84" t="s">
         <v>254</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E84">
         <v>13506</v>
       </c>
       <c r="F84">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="G84">
         <v>696</v>
       </c>
       <c r="H84">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>24550</v>
       </c>
       <c r="B85" t="s">
         <v>256</v>
       </c>
       <c r="C85" t="s">
         <v>257</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E85">
         <v>13452</v>
       </c>
       <c r="F85">
-        <v>260</v>
+        <v>285</v>
       </c>
       <c r="G85">
         <v>828</v>
       </c>
       <c r="H85">
         <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>24551</v>
       </c>
       <c r="B86" t="s">
         <v>259</v>
       </c>
       <c r="C86" t="s">
         <v>260</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E86">
         <v>13958</v>
       </c>
       <c r="F86">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="G86">
         <v>651</v>
       </c>
       <c r="H86">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>24552</v>
       </c>
       <c r="B87" t="s">
         <v>262</v>
       </c>
       <c r="C87" t="s">
         <v>263</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E87">
         <v>11503</v>
       </c>
       <c r="F87">
         <v>7</v>
       </c>
       <c r="G87">
         <v>104</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>24553</v>
       </c>
       <c r="B88" t="s">
         <v>265</v>
       </c>
       <c r="C88" t="s">
         <v>266</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E88">
         <v>15110</v>
       </c>
       <c r="F88">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="G88">
         <v>564</v>
       </c>
       <c r="H88">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>24554</v>
       </c>
       <c r="B89" t="s">
         <v>268</v>
       </c>
       <c r="C89" t="s">
         <v>269</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E89">
         <v>12860</v>
       </c>
       <c r="F89">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="G89">
         <v>634</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>24555</v>
       </c>
       <c r="B90" t="s">
         <v>271</v>
       </c>
       <c r="C90" t="s">
         <v>272</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>273</v>
       </c>
       <c r="E90">
         <v>12861</v>
       </c>
       <c r="F90">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="G90">
         <v>584</v>
       </c>
       <c r="H90">
         <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>24556</v>
       </c>
       <c r="B91" t="s">
         <v>274</v>
       </c>
       <c r="C91" t="s">
         <v>275</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>276</v>
       </c>
       <c r="E91">
         <v>12818</v>
       </c>
       <c r="F91">
         <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>24557</v>
       </c>
       <c r="B92" t="s">
         <v>277</v>
       </c>
       <c r="C92" t="s">
         <v>278</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E92">
         <v>13864</v>
       </c>
       <c r="F92">
-        <v>132</v>
+        <v>144</v>
       </c>
       <c r="G92">
         <v>754</v>
       </c>
       <c r="H92">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>24558</v>
       </c>
       <c r="B93" t="s">
         <v>280</v>
       </c>
       <c r="C93" t="s">
         <v>281</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E93">
         <v>15075</v>
       </c>
       <c r="F93">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="G93">
         <v>561</v>
       </c>
       <c r="H93">
         <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>24559</v>
       </c>
       <c r="B94" t="s">
         <v>283</v>
       </c>
       <c r="C94" t="s">
         <v>284</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>285</v>
       </c>
       <c r="E94">
         <v>15561</v>
       </c>
       <c r="F94">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="G94">
         <v>887</v>
       </c>
       <c r="H94">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>24560</v>
       </c>
       <c r="B95" t="s">
         <v>286</v>
       </c>
       <c r="C95" t="s">
         <v>287</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E95">
         <v>13989</v>
       </c>
       <c r="F95">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="G95">
         <v>728</v>
       </c>
       <c r="H95">
         <v>8</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>24561</v>
       </c>
       <c r="B96" t="s">
         <v>289</v>
       </c>
       <c r="C96" t="s">
         <v>290</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E96">
         <v>13645</v>
       </c>
       <c r="F96">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="G96">
         <v>581</v>
       </c>
       <c r="H96">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>24562</v>
       </c>
       <c r="B97" t="s">
         <v>292</v>
       </c>
       <c r="C97" t="s">
         <v>293</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E97">
         <v>15026</v>
       </c>
       <c r="F97">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="G97">
         <v>606</v>
       </c>
       <c r="H97">
         <v>6</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>24563</v>
       </c>
       <c r="B98" t="s">
         <v>295</v>
       </c>
       <c r="C98" t="s">
         <v>296</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>297</v>
       </c>
       <c r="E98">
         <v>14258</v>
       </c>
       <c r="F98">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G98">
         <v>559</v>
       </c>
       <c r="H98">
         <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>24564</v>
       </c>
       <c r="B99" t="s">
         <v>298</v>
       </c>
       <c r="C99" t="s">
         <v>299</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>300</v>
       </c>
       <c r="E99">
         <v>14519</v>
       </c>
       <c r="F99">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="G99">
         <v>783</v>
       </c>
       <c r="H99">
         <v>4</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>24565</v>
       </c>
       <c r="B100" t="s">
         <v>301</v>
       </c>
       <c r="C100" t="s">
         <v>302</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E100">
         <v>13195</v>
       </c>
       <c r="F100">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="G100">
         <v>749</v>
       </c>
       <c r="H100">
         <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>24566</v>
       </c>
       <c r="B101" t="s">
         <v>304</v>
       </c>
       <c r="C101" t="s">
         <v>305</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E101">
         <v>13786</v>
       </c>
       <c r="F101">
-        <v>220</v>
+        <v>236</v>
       </c>
       <c r="G101">
         <v>883</v>
       </c>
       <c r="H101">
-        <v>7</v>
+        <v>17</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>24567</v>
       </c>
       <c r="B102" t="s">
         <v>307</v>
       </c>
       <c r="C102" t="s">
         <v>308</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E102">
         <v>13511</v>
       </c>
       <c r="F102">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G102">
         <v>671</v>
       </c>
       <c r="H102">
         <v>17</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>24568</v>
       </c>
       <c r="B103" t="s">
         <v>310</v>
       </c>
       <c r="C103" t="s">
         <v>311</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E103">
         <v>13613</v>
       </c>
       <c r="F103">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="G103">
         <v>802</v>
       </c>
       <c r="H103">
         <v>10</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>24569</v>
       </c>
       <c r="B104" t="s">
         <v>313</v>
       </c>
       <c r="C104" t="s">
         <v>314</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E104">
         <v>9013</v>
       </c>
       <c r="F104">
         <v>9</v>
       </c>
       <c r="G104">
         <v>253</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>24570</v>
       </c>
       <c r="B105" t="s">
         <v>316</v>
       </c>
       <c r="C105" t="s">
         <v>317</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E105">
         <v>13118</v>
       </c>
       <c r="F105">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="G105">
         <v>689</v>
       </c>
       <c r="H105">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>24571</v>
       </c>
       <c r="B106" t="s">
         <v>319</v>
       </c>
       <c r="C106" t="s">
         <v>320</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>321</v>
       </c>
       <c r="E106">
         <v>15202</v>
       </c>
       <c r="F106">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="G106">
         <v>822</v>
       </c>
       <c r="H106">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>24572</v>
       </c>
       <c r="B107" t="s">
         <v>322</v>
       </c>
       <c r="C107" t="s">
         <v>323</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E107">
         <v>15045</v>
       </c>
       <c r="F107">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="G107">
         <v>656</v>
       </c>
       <c r="H107">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>24573</v>
       </c>
       <c r="B108" t="s">
         <v>325</v>
       </c>
       <c r="C108" t="s">
         <v>326</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>327</v>
       </c>
       <c r="E108">
         <v>13609</v>
       </c>
       <c r="F108">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>24574</v>
       </c>
       <c r="B109" t="s">
         <v>328</v>
       </c>
       <c r="C109" t="s">
         <v>329</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E109">
         <v>13695</v>
       </c>
       <c r="F109">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G109">
         <v>498</v>
       </c>
       <c r="H109">
         <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>24575</v>
       </c>
       <c r="B110" t="s">
         <v>331</v>
       </c>
       <c r="C110" t="s">
         <v>332</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E110">
         <v>12368</v>
       </c>
       <c r="F110">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G110">
         <v>556</v>
       </c>
       <c r="H110">
         <v>4</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>24576</v>
       </c>
       <c r="B111" t="s">
         <v>334</v>
       </c>
       <c r="C111" t="s">
         <v>335</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>336</v>
       </c>
       <c r="E111">
         <v>13152</v>
       </c>
       <c r="F111">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G111">
         <v>864</v>
       </c>
       <c r="H111">
         <v>9</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>24577</v>
       </c>
       <c r="B112" t="s">
         <v>337</v>
       </c>
       <c r="C112" t="s">
         <v>338</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E112">
         <v>16439</v>
       </c>
       <c r="F112">
         <v>62</v>
       </c>
       <c r="G112">
         <v>612</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>24578</v>
       </c>
       <c r="B113" t="s">
         <v>340</v>
       </c>
       <c r="C113" t="s">
         <v>341</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E113">
         <v>13008</v>
       </c>
       <c r="F113">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="G113">
         <v>862</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>24579</v>
       </c>
       <c r="B114" t="s">
         <v>343</v>
       </c>
       <c r="C114" t="s">
         <v>344</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>345</v>
       </c>
       <c r="E114">
         <v>13251</v>
       </c>
       <c r="F114">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G114">
         <v>732</v>
       </c>
       <c r="H114">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>24580</v>
       </c>
       <c r="B115" t="s">
         <v>346</v>
       </c>
       <c r="C115" t="s">
         <v>347</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E115">
         <v>13359</v>
       </c>
       <c r="F115">
         <v>73</v>
       </c>
       <c r="G115">
         <v>809</v>
       </c>
       <c r="H115">
@@ -7226,77 +9056,77 @@
       </c>
       <c r="G116">
         <v>119</v>
       </c>
       <c r="H116">
         <v>2</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>24582</v>
       </c>
       <c r="B117" t="s">
         <v>352</v>
       </c>
       <c r="C117" t="s">
         <v>353</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>354</v>
       </c>
       <c r="E117">
         <v>12887</v>
       </c>
       <c r="F117">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G117">
         <v>572</v>
       </c>
       <c r="H117">
         <v>4</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>24583</v>
       </c>
       <c r="B118" t="s">
         <v>355</v>
       </c>
       <c r="C118" t="s">
         <v>356</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>357</v>
       </c>
       <c r="E118">
         <v>13355</v>
       </c>
       <c r="F118">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G118">
         <v>647</v>
       </c>
       <c r="H118">
         <v>49</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>24584</v>
       </c>
       <c r="B119" t="s">
         <v>358</v>
       </c>
       <c r="C119" t="s">
         <v>359</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E119">
         <v>13675</v>
       </c>
       <c r="F119">
@@ -7304,51 +9134,51 @@
       </c>
       <c r="G119">
         <v>139</v>
       </c>
       <c r="H119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>24585</v>
       </c>
       <c r="B120" t="s">
         <v>361</v>
       </c>
       <c r="C120" t="s">
         <v>362</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E120">
         <v>13813</v>
       </c>
       <c r="F120">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G120">
         <v>766</v>
       </c>
       <c r="H120">
         <v>2</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>24586</v>
       </c>
       <c r="B121" t="s">
         <v>364</v>
       </c>
       <c r="C121" t="s">
         <v>365</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E121">
         <v>27441</v>
       </c>
       <c r="F121">
@@ -7408,51 +9238,51 @@
       </c>
       <c r="G123">
         <v>1121</v>
       </c>
       <c r="H123">
         <v>13</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>24589</v>
       </c>
       <c r="B124" t="s">
         <v>373</v>
       </c>
       <c r="C124" t="s">
         <v>374</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>375</v>
       </c>
       <c r="E124">
         <v>13839</v>
       </c>
       <c r="F124">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="G124">
         <v>91</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>24590</v>
       </c>
       <c r="B125" t="s">
         <v>376</v>
       </c>
       <c r="C125" t="s">
         <v>377</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>378</v>
       </c>
       <c r="E125">
         <v>2</v>
       </c>
       <c r="F125">
         <v>1</v>
       </c>
       <c r="G125">
@@ -7460,284 +9290,284 @@
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>24591</v>
       </c>
       <c r="B126" t="s">
         <v>379</v>
       </c>
       <c r="C126" t="s">
         <v>380</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>381</v>
       </c>
       <c r="E126">
         <v>13074</v>
       </c>
       <c r="F126">
         <v>37</v>
       </c>
       <c r="G126">
         <v>590</v>
       </c>
       <c r="H126">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>24592</v>
       </c>
       <c r="B127" t="s">
         <v>382</v>
       </c>
       <c r="C127" t="s">
         <v>383</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>366</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
       <c r="G127">
         <v>3</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>24593</v>
       </c>
       <c r="B128" t="s">
         <v>384</v>
       </c>
       <c r="C128" t="s">
         <v>385</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E128">
         <v>13404</v>
       </c>
       <c r="F128">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G128">
         <v>573</v>
       </c>
       <c r="H128">
         <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>24594</v>
       </c>
       <c r="B129" t="s">
         <v>387</v>
       </c>
       <c r="C129" t="s">
         <v>388</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>389</v>
       </c>
       <c r="E129">
         <v>12637</v>
       </c>
       <c r="G129">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>24595</v>
       </c>
       <c r="B130" t="s">
         <v>390</v>
       </c>
       <c r="C130" t="s">
         <v>391</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>392</v>
       </c>
       <c r="E130">
         <v>12088</v>
       </c>
       <c r="F130">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G130">
         <v>234</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>24596</v>
       </c>
       <c r="B131" t="s">
         <v>393</v>
       </c>
       <c r="C131" t="s">
         <v>394</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E131">
         <v>12726</v>
       </c>
       <c r="F131">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>24597</v>
       </c>
       <c r="B132" t="s">
         <v>396</v>
       </c>
       <c r="C132" t="s">
         <v>397</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>398</v>
       </c>
       <c r="E132">
         <v>14455</v>
       </c>
       <c r="F132">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="G132">
         <v>616</v>
       </c>
       <c r="H132">
         <v>6</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>24598</v>
       </c>
       <c r="B133" t="s">
         <v>399</v>
       </c>
       <c r="C133" t="s">
         <v>400</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>401</v>
       </c>
       <c r="E133">
         <v>13767</v>
       </c>
       <c r="F133">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="G133">
         <v>824</v>
       </c>
       <c r="H133">
         <v>4</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>24599</v>
       </c>
       <c r="B134" t="s">
         <v>402</v>
       </c>
       <c r="C134" t="s">
         <v>403</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>404</v>
       </c>
       <c r="E134">
         <v>13830</v>
       </c>
       <c r="F134">
         <v>45</v>
       </c>
       <c r="G134">
         <v>728</v>
       </c>
       <c r="H134">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>24600</v>
       </c>
       <c r="B135" t="s">
         <v>405</v>
       </c>
       <c r="C135" t="s">
         <v>406</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>407</v>
       </c>
       <c r="E135">
         <v>13697</v>
       </c>
       <c r="F135">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G135">
         <v>713</v>
       </c>
       <c r="H135">
-        <v>2</v>
+        <v>6</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>24601</v>
       </c>
       <c r="B136" t="s">
         <v>408</v>
       </c>
       <c r="C136" t="s">
         <v>409</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>410</v>
       </c>
       <c r="E136">
         <v>13104</v>
       </c>
       <c r="F136">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="G136">
         <v>327</v>
       </c>
       <c r="H136">
         <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>24602</v>
       </c>
       <c r="B137" t="s">
         <v>411</v>
       </c>
       <c r="C137" t="s">
         <v>412</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>413</v>
       </c>
       <c r="E137">
         <v>13009</v>
       </c>
       <c r="F137">
@@ -8905,77 +10735,77 @@
       </c>
       <c r="G183">
         <v>615</v>
       </c>
       <c r="H183">
         <v>6</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>24649</v>
       </c>
       <c r="B184" t="s">
         <v>552</v>
       </c>
       <c r="C184" t="s">
         <v>553</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>554</v>
       </c>
       <c r="E184">
         <v>14195</v>
       </c>
       <c r="F184">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="G184">
         <v>830</v>
       </c>
       <c r="H184">
         <v>16</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>24650</v>
       </c>
       <c r="B185" t="s">
         <v>555</v>
       </c>
       <c r="C185" t="s">
         <v>556</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>557</v>
       </c>
       <c r="E185">
         <v>13813</v>
       </c>
       <c r="F185">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G185">
         <v>676</v>
       </c>
       <c r="H185">
         <v>14</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>24651</v>
       </c>
       <c r="B186" t="s">
         <v>558</v>
       </c>
       <c r="C186" t="s">
         <v>559</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>560</v>
       </c>
       <c r="E186">
         <v>13559</v>
       </c>
       <c r="F186">
@@ -8983,51 +10813,51 @@
       </c>
       <c r="G186">
         <v>206</v>
       </c>
       <c r="H186">
         <v>4</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>24652</v>
       </c>
       <c r="B187" t="s">
         <v>561</v>
       </c>
       <c r="C187" t="s">
         <v>562</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>563</v>
       </c>
       <c r="E187">
         <v>12867</v>
       </c>
       <c r="F187">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G187">
         <v>661</v>
       </c>
       <c r="H187">
         <v>5</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>24653</v>
       </c>
       <c r="B188" t="s">
         <v>564</v>
       </c>
       <c r="C188" t="s">
         <v>565</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>566</v>
       </c>
       <c r="E188">
         <v>12769</v>
       </c>
       <c r="F188">
@@ -9035,77 +10865,77 @@
       </c>
       <c r="G188">
         <v>740</v>
       </c>
       <c r="H188">
         <v>7</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>24654</v>
       </c>
       <c r="B189" t="s">
         <v>567</v>
       </c>
       <c r="C189" t="s">
         <v>568</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E189">
         <v>14110</v>
       </c>
       <c r="F189">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G189">
         <v>694</v>
       </c>
       <c r="H189">
         <v>5</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>24655</v>
       </c>
       <c r="B190" t="s">
         <v>570</v>
       </c>
       <c r="C190" t="s">
         <v>571</v>
       </c>
       <c r="D190" s="1" t="s">
         <v>572</v>
       </c>
       <c r="E190">
         <v>15350</v>
       </c>
       <c r="F190">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G190">
         <v>1000</v>
       </c>
       <c r="H190">
         <v>6</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>24656</v>
       </c>
       <c r="B191" t="s">
         <v>573</v>
       </c>
       <c r="C191" t="s">
         <v>574</v>
       </c>
       <c r="D191" s="1" t="s">
         <v>575</v>
       </c>
       <c r="E191">
         <v>15088</v>
       </c>
       <c r="F191">
@@ -9113,1226 +10943,1226 @@
       </c>
       <c r="G191">
         <v>752</v>
       </c>
       <c r="H191">
         <v>4</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>24657</v>
       </c>
       <c r="B192" t="s">
         <v>576</v>
       </c>
       <c r="C192" t="s">
         <v>577</v>
       </c>
       <c r="D192" s="1" t="s">
         <v>578</v>
       </c>
       <c r="E192">
         <v>17090</v>
       </c>
       <c r="F192">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G192">
         <v>926</v>
       </c>
       <c r="H192">
         <v>16</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>79916</v>
       </c>
       <c r="B193" t="s">
         <v>579</v>
       </c>
       <c r="C193" t="s">
         <v>580</v>
       </c>
       <c r="D193" s="1" t="s">
         <v>581</v>
       </c>
       <c r="E193">
         <v>2302</v>
       </c>
       <c r="F193">
-        <v>27</v>
+        <v>98</v>
       </c>
       <c r="G193">
-        <v>161</v>
+        <v>501</v>
       </c>
       <c r="H193">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>79917</v>
       </c>
       <c r="B194" t="s">
         <v>582</v>
       </c>
       <c r="C194" t="s">
         <v>583</v>
       </c>
       <c r="D194" s="1" t="s">
         <v>584</v>
       </c>
       <c r="E194">
         <v>5155</v>
       </c>
       <c r="F194">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="G194">
-        <v>291</v>
+        <v>573</v>
       </c>
       <c r="H194">
         <v>3</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>79918</v>
       </c>
       <c r="B195" t="s">
         <v>585</v>
       </c>
       <c r="C195" t="s">
         <v>586</v>
       </c>
       <c r="D195" s="1" t="s">
         <v>587</v>
       </c>
       <c r="E195">
         <v>5939</v>
       </c>
       <c r="F195">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G195">
-        <v>85</v>
+        <v>162</v>
       </c>
       <c r="H195">
         <v>4</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>79919</v>
       </c>
       <c r="B196" t="s">
         <v>588</v>
       </c>
       <c r="C196" t="s">
         <v>589</v>
       </c>
       <c r="D196" s="1" t="s">
         <v>590</v>
       </c>
       <c r="E196">
         <v>13814</v>
       </c>
       <c r="F196">
-        <v>108</v>
+        <v>181</v>
       </c>
       <c r="G196">
-        <v>432</v>
+        <v>630</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>79920</v>
       </c>
       <c r="B197" t="s">
         <v>591</v>
       </c>
       <c r="C197" t="s">
         <v>592</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>593</v>
       </c>
       <c r="E197">
         <v>9341</v>
       </c>
       <c r="F197">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="G197">
-        <v>496</v>
+        <v>614</v>
       </c>
       <c r="H197">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>79921</v>
       </c>
       <c r="B198" t="s">
         <v>594</v>
       </c>
       <c r="C198" t="s">
         <v>595</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>596</v>
       </c>
       <c r="E198">
         <v>10202</v>
       </c>
       <c r="F198">
-        <v>69</v>
+        <v>95</v>
       </c>
       <c r="G198">
-        <v>701</v>
+        <v>829</v>
       </c>
       <c r="H198">
         <v>3</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>79922</v>
       </c>
       <c r="B199" t="s">
         <v>597</v>
       </c>
       <c r="C199" t="s">
         <v>598</v>
       </c>
       <c r="D199" s="1" t="s">
         <v>599</v>
       </c>
       <c r="E199">
         <v>9827</v>
       </c>
       <c r="F199">
-        <v>112</v>
+        <v>146</v>
       </c>
       <c r="G199">
-        <v>660</v>
+        <v>741</v>
       </c>
       <c r="H199">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>79923</v>
       </c>
       <c r="B200" t="s">
         <v>600</v>
       </c>
       <c r="C200" t="s">
         <v>601</v>
       </c>
       <c r="D200" s="1" t="s">
         <v>602</v>
       </c>
       <c r="E200">
         <v>10573</v>
       </c>
       <c r="F200">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="G200">
-        <v>366</v>
+        <v>422</v>
       </c>
       <c r="H200">
         <v>2</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>79924</v>
       </c>
       <c r="B201" t="s">
         <v>603</v>
       </c>
       <c r="C201" t="s">
         <v>604</v>
       </c>
       <c r="D201" s="1" t="s">
         <v>605</v>
       </c>
       <c r="E201">
         <v>10983</v>
       </c>
       <c r="F201">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="G201">
-        <v>682</v>
+        <v>748</v>
       </c>
       <c r="H201">
         <v>5</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>79925</v>
       </c>
       <c r="B202" t="s">
         <v>606</v>
       </c>
       <c r="C202" t="s">
         <v>607</v>
       </c>
       <c r="D202" s="1" t="s">
         <v>503</v>
       </c>
       <c r="E202">
         <v>9348</v>
       </c>
       <c r="F202">
         <v>3</v>
       </c>
       <c r="G202">
         <v>264</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>79926</v>
       </c>
       <c r="B203" t="s">
         <v>608</v>
       </c>
       <c r="C203" t="s">
         <v>609</v>
       </c>
       <c r="D203" s="1" t="s">
         <v>610</v>
       </c>
       <c r="E203">
         <v>10831</v>
       </c>
       <c r="F203">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="G203">
-        <v>486</v>
+        <v>545</v>
       </c>
       <c r="H203">
         <v>11</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>79927</v>
       </c>
       <c r="B204" t="s">
         <v>611</v>
       </c>
       <c r="C204" t="s">
         <v>612</v>
       </c>
       <c r="D204" s="1" t="s">
         <v>613</v>
       </c>
       <c r="E204">
         <v>11433</v>
       </c>
       <c r="F204">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="G204">
-        <v>694</v>
+        <v>733</v>
       </c>
       <c r="H204">
         <v>6</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>79928</v>
       </c>
       <c r="B205" t="s">
         <v>614</v>
       </c>
       <c r="C205" t="s">
         <v>615</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>616</v>
       </c>
       <c r="E205">
         <v>11118</v>
       </c>
       <c r="F205">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="G205">
-        <v>556</v>
+        <v>590</v>
       </c>
       <c r="H205">
         <v>3</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>79929</v>
       </c>
       <c r="B206" t="s">
         <v>617</v>
       </c>
       <c r="C206" t="s">
         <v>618</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>619</v>
       </c>
       <c r="E206">
         <v>10513</v>
       </c>
       <c r="F206">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="G206">
-        <v>51</v>
+        <v>55</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>79930</v>
       </c>
       <c r="B207" t="s">
         <v>620</v>
       </c>
       <c r="C207" t="s">
         <v>621</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>622</v>
       </c>
       <c r="E207">
         <v>10870</v>
       </c>
       <c r="F207">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="G207">
-        <v>599</v>
+        <v>626</v>
       </c>
       <c r="H207">
         <v>5</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>79931</v>
       </c>
       <c r="B208" t="s">
         <v>623</v>
       </c>
       <c r="C208" t="s">
         <v>624</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>625</v>
       </c>
       <c r="E208">
         <v>11085</v>
       </c>
       <c r="F208">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="G208">
-        <v>546</v>
+        <v>565</v>
       </c>
       <c r="H208">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>79932</v>
       </c>
       <c r="B209" t="s">
         <v>626</v>
       </c>
       <c r="C209" t="s">
         <v>627</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>628</v>
       </c>
       <c r="E209">
         <v>9882</v>
       </c>
       <c r="F209">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G209">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="H209">
         <v>6</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>79933</v>
       </c>
       <c r="B210" t="s">
         <v>629</v>
       </c>
       <c r="C210" t="s">
         <v>630</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>631</v>
       </c>
       <c r="E210">
         <v>10796</v>
       </c>
       <c r="F210">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="G210">
-        <v>620</v>
+        <v>634</v>
       </c>
       <c r="H210">
         <v>2</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>79934</v>
       </c>
       <c r="B211" t="s">
         <v>632</v>
       </c>
       <c r="C211" t="s">
         <v>633</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>634</v>
       </c>
       <c r="E211">
         <v>11618</v>
       </c>
       <c r="F211">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="G211">
-        <v>557</v>
+        <v>562</v>
       </c>
       <c r="H211">
         <v>3</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>79935</v>
       </c>
       <c r="B212" t="s">
         <v>635</v>
       </c>
       <c r="C212" t="s">
         <v>636</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>637</v>
       </c>
       <c r="E212">
         <v>11883</v>
       </c>
       <c r="F212">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="G212">
-        <v>629</v>
+        <v>635</v>
       </c>
       <c r="H212">
         <v>4</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>79936</v>
       </c>
       <c r="B213" t="s">
         <v>638</v>
       </c>
       <c r="C213" t="s">
         <v>639</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>640</v>
       </c>
       <c r="E213">
         <v>12000</v>
       </c>
       <c r="F213">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="G213">
-        <v>127</v>
+        <v>130</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>79937</v>
       </c>
       <c r="B214" t="s">
         <v>641</v>
       </c>
       <c r="C214" t="s">
         <v>642</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>643</v>
       </c>
       <c r="E214">
         <v>11301</v>
       </c>
       <c r="F214">
-        <v>110</v>
+        <v>134</v>
       </c>
       <c r="G214">
         <v>752</v>
       </c>
       <c r="H214">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>79938</v>
       </c>
       <c r="B215" t="s">
         <v>644</v>
       </c>
       <c r="C215" t="s">
         <v>645</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>646</v>
       </c>
       <c r="E215">
         <v>11762</v>
       </c>
       <c r="F215">
-        <v>71</v>
+        <v>85</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>79939</v>
       </c>
       <c r="B216" t="s">
         <v>647</v>
       </c>
       <c r="C216" t="s">
         <v>648</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E216">
         <v>12398</v>
       </c>
       <c r="F216">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="G216">
         <v>702</v>
       </c>
       <c r="H216">
         <v>5</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>79940</v>
       </c>
       <c r="B217" t="s">
         <v>650</v>
       </c>
       <c r="C217" t="s">
         <v>651</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>652</v>
       </c>
       <c r="E217">
         <v>12592</v>
       </c>
       <c r="F217">
-        <v>155</v>
+        <v>176</v>
       </c>
       <c r="G217">
         <v>773</v>
       </c>
       <c r="H217">
         <v>6</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>79941</v>
       </c>
       <c r="B218" t="s">
         <v>653</v>
       </c>
       <c r="C218" t="s">
         <v>654</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>655</v>
       </c>
       <c r="E218">
         <v>13835</v>
       </c>
       <c r="F218">
-        <v>266</v>
+        <v>291</v>
       </c>
       <c r="G218">
         <v>964</v>
       </c>
       <c r="H218">
         <v>6</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>79942</v>
       </c>
       <c r="B219" t="s">
         <v>656</v>
       </c>
       <c r="C219" t="s">
         <v>657</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>658</v>
       </c>
       <c r="E219">
         <v>12187</v>
       </c>
       <c r="F219">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G219">
         <v>235</v>
       </c>
       <c r="H219">
         <v>2</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>79943</v>
       </c>
       <c r="B220" t="s">
         <v>659</v>
       </c>
       <c r="C220" t="s">
         <v>660</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E220">
         <v>12594</v>
       </c>
       <c r="F220">
-        <v>145</v>
+        <v>171</v>
       </c>
       <c r="G220">
         <v>925</v>
       </c>
       <c r="H220">
         <v>10</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>79944</v>
       </c>
       <c r="B221" t="s">
         <v>662</v>
       </c>
       <c r="C221" t="s">
         <v>663</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>664</v>
       </c>
       <c r="E221">
         <v>12993</v>
       </c>
       <c r="F221">
-        <v>380</v>
+        <v>439</v>
       </c>
       <c r="G221">
         <v>691</v>
       </c>
       <c r="H221">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>79945</v>
       </c>
       <c r="B222" t="s">
         <v>665</v>
       </c>
       <c r="C222" t="s">
         <v>666</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E222">
         <v>12265</v>
       </c>
       <c r="F222">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="G222">
         <v>661</v>
       </c>
       <c r="H222">
         <v>26</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>79946</v>
       </c>
       <c r="B223" t="s">
         <v>668</v>
       </c>
       <c r="C223" t="s">
         <v>669</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>670</v>
       </c>
       <c r="E223">
         <v>13516</v>
       </c>
       <c r="F223">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="G223">
         <v>392</v>
       </c>
       <c r="H223">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>79947</v>
       </c>
       <c r="B224" t="s">
         <v>671</v>
       </c>
       <c r="C224" t="s">
         <v>672</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E224">
         <v>15481</v>
       </c>
       <c r="F224">
-        <v>155</v>
+        <v>179</v>
       </c>
       <c r="G224">
         <v>846</v>
       </c>
       <c r="H224">
         <v>6</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>79948</v>
       </c>
       <c r="B225" t="s">
         <v>674</v>
       </c>
       <c r="C225" t="s">
         <v>675</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E225">
         <v>15416</v>
       </c>
       <c r="F225">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="G225">
         <v>775</v>
       </c>
       <c r="H225">
         <v>2</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>79949</v>
       </c>
       <c r="B226" t="s">
         <v>677</v>
       </c>
       <c r="C226" t="s">
         <v>678</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E226">
         <v>13815</v>
       </c>
       <c r="F226">
-        <v>113</v>
+        <v>132</v>
       </c>
       <c r="G226">
         <v>461</v>
       </c>
       <c r="H226">
         <v>5</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>79950</v>
       </c>
       <c r="B227" t="s">
         <v>680</v>
       </c>
       <c r="C227" t="s">
         <v>681</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E227">
         <v>13740</v>
       </c>
       <c r="F227">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G227">
         <v>507</v>
       </c>
       <c r="H227">
         <v>3</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>79951</v>
       </c>
       <c r="B228" t="s">
         <v>683</v>
       </c>
       <c r="C228" t="s">
         <v>684</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>685</v>
       </c>
       <c r="E228">
         <v>12931</v>
       </c>
       <c r="F228">
-        <v>66</v>
+        <v>73</v>
       </c>
       <c r="G228">
         <v>626</v>
       </c>
       <c r="H228">
         <v>14</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>79952</v>
       </c>
       <c r="B229" t="s">
         <v>686</v>
       </c>
       <c r="C229" t="s">
         <v>687</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>688</v>
       </c>
       <c r="E229">
         <v>12016</v>
       </c>
       <c r="F229">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G229">
         <v>726</v>
       </c>
       <c r="H229">
         <v>3</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>79953</v>
       </c>
       <c r="B230" t="s">
         <v>689</v>
       </c>
       <c r="C230" t="s">
         <v>690</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E230">
         <v>9930</v>
       </c>
       <c r="F230">
         <v>8</v>
       </c>
       <c r="G230">
         <v>289</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>79954</v>
       </c>
       <c r="B231" t="s">
         <v>692</v>
       </c>
       <c r="C231" t="s">
         <v>693</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>694</v>
       </c>
       <c r="E231">
         <v>14243</v>
       </c>
       <c r="F231">
-        <v>193</v>
+        <v>218</v>
       </c>
       <c r="G231">
         <v>822</v>
       </c>
       <c r="H231">
         <v>5</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>79955</v>
       </c>
       <c r="B232" t="s">
         <v>695</v>
       </c>
       <c r="C232" t="s">
         <v>696</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E232">
         <v>15214</v>
       </c>
       <c r="F232">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="G232">
         <v>972</v>
       </c>
       <c r="H232">
         <v>4</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>79956</v>
       </c>
       <c r="B233" t="s">
         <v>698</v>
       </c>
       <c r="C233" t="s">
         <v>699</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>700</v>
       </c>
       <c r="E233">
         <v>18288</v>
       </c>
       <c r="F233">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="G233">
         <v>740</v>
       </c>
       <c r="H233">
         <v>5</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>79957</v>
       </c>
       <c r="B234" t="s">
         <v>701</v>
       </c>
       <c r="C234" t="s">
         <v>702</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E234">
         <v>13113</v>
       </c>
       <c r="F234">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G234">
         <v>551</v>
       </c>
       <c r="H234">
         <v>37</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>79958</v>
       </c>
       <c r="B235" t="s">
         <v>704</v>
       </c>
       <c r="C235" t="s">
         <v>705</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>706</v>
       </c>
       <c r="E235">
         <v>13480</v>
       </c>
       <c r="F235">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="G235">
         <v>615</v>
       </c>
       <c r="H235">
         <v>7</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>79959</v>
       </c>
       <c r="B236" t="s">
         <v>707</v>
       </c>
       <c r="C236" t="s">
         <v>708</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E236">
         <v>13730</v>
       </c>
       <c r="F236">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="G236">
         <v>460</v>
       </c>
       <c r="H236">
         <v>5</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>79960</v>
       </c>
       <c r="B237" t="s">
         <v>710</v>
       </c>
       <c r="C237" t="s">
         <v>711</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>712</v>
       </c>
       <c r="E237">
         <v>15328</v>
       </c>
       <c r="F237">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="G237">
         <v>710</v>
       </c>
       <c r="H237">
         <v>6</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>79961</v>
       </c>
       <c r="B238" t="s">
         <v>713</v>
       </c>
       <c r="C238" t="s">
         <v>714</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E238">
         <v>13909</v>
       </c>
       <c r="F238">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="G238">
         <v>876</v>
       </c>
       <c r="H238">
         <v>6</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>79962</v>
       </c>
       <c r="B239" t="s">
         <v>716</v>
       </c>
       <c r="C239" t="s">
         <v>717</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>718</v>
       </c>
       <c r="E239">
         <v>9829</v>
       </c>
       <c r="F239">
@@ -10340,103 +12170,103 @@
       </c>
       <c r="G239">
         <v>409</v>
       </c>
       <c r="H239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>79963</v>
       </c>
       <c r="B240" t="s">
         <v>719</v>
       </c>
       <c r="C240" t="s">
         <v>720</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E240">
         <v>16827</v>
       </c>
       <c r="F240">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G240">
         <v>704</v>
       </c>
       <c r="H240">
         <v>16</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>79964</v>
       </c>
       <c r="B241" t="s">
         <v>722</v>
       </c>
       <c r="C241" t="s">
         <v>723</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>724</v>
       </c>
       <c r="E241">
         <v>13793</v>
       </c>
       <c r="F241">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="G241">
         <v>539</v>
       </c>
       <c r="H241">
         <v>2</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>79965</v>
       </c>
       <c r="B242" t="s">
         <v>725</v>
       </c>
       <c r="C242" t="s">
         <v>726</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>727</v>
       </c>
       <c r="E242">
         <v>14720</v>
       </c>
       <c r="F242">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G242">
         <v>503</v>
       </c>
       <c r="H242">
         <v>6</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>79966</v>
       </c>
       <c r="B243" t="s">
         <v>728</v>
       </c>
       <c r="C243" t="s">
         <v>729</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E243">
         <v>2881</v>
       </c>
       <c r="F243">
@@ -10470,741 +12300,741 @@
       </c>
       <c r="G244">
         <v>54</v>
       </c>
       <c r="H244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>79968</v>
       </c>
       <c r="B245" t="s">
         <v>734</v>
       </c>
       <c r="C245" t="s">
         <v>735</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E245">
         <v>15841</v>
       </c>
       <c r="F245">
-        <v>227</v>
+        <v>250</v>
       </c>
       <c r="G245">
         <v>848</v>
       </c>
       <c r="H245">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>79969</v>
       </c>
       <c r="B246" t="s">
         <v>737</v>
       </c>
       <c r="C246" t="s">
         <v>738</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>739</v>
       </c>
       <c r="E246">
         <v>15316</v>
       </c>
       <c r="F246">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="G246">
         <v>682</v>
       </c>
       <c r="H246">
         <v>3</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>79970</v>
       </c>
       <c r="B247" t="s">
         <v>740</v>
       </c>
       <c r="C247" t="s">
         <v>741</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E247">
         <v>14789</v>
       </c>
       <c r="F247">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G247">
         <v>77</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>79971</v>
       </c>
       <c r="B248" t="s">
         <v>743</v>
       </c>
       <c r="C248" t="s">
         <v>744</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>745</v>
       </c>
       <c r="E248">
         <v>13396</v>
       </c>
       <c r="F248">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="G248">
         <v>601</v>
       </c>
       <c r="H248">
         <v>5</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
         <v>79972</v>
       </c>
       <c r="B249" t="s">
         <v>746</v>
       </c>
       <c r="C249" t="s">
         <v>747</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E249">
         <v>15469</v>
       </c>
       <c r="F249">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="G249">
         <v>469</v>
       </c>
       <c r="H249">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>79973</v>
       </c>
       <c r="B250" t="s">
         <v>749</v>
       </c>
       <c r="C250" t="s">
         <v>750</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E250">
         <v>15209</v>
       </c>
       <c r="F250">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G250">
         <v>585</v>
       </c>
       <c r="H250">
         <v>3</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>79974</v>
       </c>
       <c r="B251" t="s">
         <v>752</v>
       </c>
       <c r="C251" t="s">
         <v>753</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E251">
         <v>14618</v>
       </c>
       <c r="F251">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G251">
         <v>85</v>
       </c>
       <c r="H251">
         <v>2</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>79975</v>
       </c>
       <c r="B252" t="s">
         <v>755</v>
       </c>
       <c r="C252" t="s">
         <v>756</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>757</v>
       </c>
       <c r="E252">
         <v>14064</v>
       </c>
       <c r="F252">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G252">
         <v>672</v>
       </c>
       <c r="H252">
         <v>3</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
         <v>79976</v>
       </c>
       <c r="B253" t="s">
         <v>758</v>
       </c>
       <c r="C253" t="s">
         <v>759</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E253">
         <v>14220</v>
       </c>
       <c r="F253">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="G253">
         <v>747</v>
       </c>
       <c r="H253">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
         <v>79977</v>
       </c>
       <c r="B254" t="s">
         <v>761</v>
       </c>
       <c r="C254" t="s">
         <v>762</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>763</v>
       </c>
       <c r="E254">
         <v>14449</v>
       </c>
       <c r="F254">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G254">
         <v>592</v>
       </c>
       <c r="H254">
         <v>4</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
         <v>79978</v>
       </c>
       <c r="B255" t="s">
         <v>764</v>
       </c>
       <c r="C255" t="s">
         <v>765</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E255">
         <v>12678</v>
       </c>
       <c r="F255">
         <v>4</v>
       </c>
       <c r="G255">
         <v>112</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
         <v>79979</v>
       </c>
       <c r="B256" t="s">
         <v>767</v>
       </c>
       <c r="C256" t="s">
         <v>768</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>769</v>
       </c>
       <c r="E256">
         <v>14429</v>
       </c>
       <c r="F256">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G256">
         <v>622</v>
       </c>
       <c r="H256">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
         <v>79980</v>
       </c>
       <c r="B257" t="s">
         <v>770</v>
       </c>
       <c r="C257" t="s">
         <v>771</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E257">
         <v>21023</v>
       </c>
       <c r="F257">
-        <v>197</v>
+        <v>208</v>
       </c>
       <c r="G257">
         <v>712</v>
       </c>
       <c r="H257">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>79981</v>
       </c>
       <c r="B258" t="s">
         <v>773</v>
       </c>
       <c r="C258" t="s">
         <v>774</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>775</v>
       </c>
       <c r="E258">
         <v>15765</v>
       </c>
       <c r="F258">
-        <v>251</v>
+        <v>273</v>
       </c>
       <c r="G258">
         <v>1120</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
         <v>79982</v>
       </c>
       <c r="B259" t="s">
         <v>776</v>
       </c>
       <c r="C259" t="s">
         <v>777</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>778</v>
       </c>
       <c r="E259">
         <v>12349</v>
       </c>
       <c r="F259">
         <v>1</v>
       </c>
       <c r="G259">
         <v>257</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>79983</v>
       </c>
       <c r="B260" t="s">
         <v>779</v>
       </c>
       <c r="C260" t="s">
         <v>780</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>781</v>
       </c>
       <c r="E260">
         <v>16744</v>
       </c>
       <c r="F260">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G260">
         <v>731</v>
       </c>
       <c r="H260">
         <v>2</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>79984</v>
       </c>
       <c r="B261" t="s">
         <v>782</v>
       </c>
       <c r="C261" t="s">
         <v>783</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>784</v>
       </c>
       <c r="E261">
         <v>17248</v>
       </c>
       <c r="F261">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G261">
         <v>575</v>
       </c>
       <c r="H261">
         <v>11</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>79985</v>
       </c>
       <c r="B262" t="s">
         <v>785</v>
       </c>
       <c r="C262" t="s">
         <v>786</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>787</v>
       </c>
       <c r="E262">
         <v>16232</v>
       </c>
       <c r="F262">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="G262">
         <v>659</v>
       </c>
       <c r="H262">
         <v>5</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>79986</v>
       </c>
       <c r="B263" t="s">
         <v>788</v>
       </c>
       <c r="C263" t="s">
         <v>789</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E263">
         <v>15436</v>
       </c>
       <c r="F263">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="G263">
         <v>737</v>
       </c>
       <c r="H263">
         <v>2</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
         <v>79987</v>
       </c>
       <c r="B264" t="s">
         <v>791</v>
       </c>
       <c r="C264" t="s">
         <v>792</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>793</v>
       </c>
       <c r="E264">
         <v>14597</v>
       </c>
       <c r="F264">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G264">
         <v>684</v>
       </c>
       <c r="H264">
         <v>3</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
         <v>79988</v>
       </c>
       <c r="B265" t="s">
         <v>794</v>
       </c>
       <c r="C265" t="s">
         <v>795</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>796</v>
       </c>
       <c r="E265">
         <v>14779</v>
       </c>
       <c r="F265">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G265">
         <v>890</v>
       </c>
       <c r="H265">
         <v>4</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>79989</v>
       </c>
       <c r="B266" t="s">
         <v>797</v>
       </c>
       <c r="C266" t="s">
         <v>798</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>799</v>
       </c>
       <c r="E266">
         <v>15505</v>
       </c>
       <c r="F266">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="G266">
         <v>793</v>
       </c>
       <c r="H266">
         <v>5</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>79990</v>
       </c>
       <c r="B267" t="s">
         <v>800</v>
       </c>
       <c r="C267" t="s">
         <v>801</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E267">
         <v>16780</v>
       </c>
       <c r="F267">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="G267">
         <v>400</v>
       </c>
       <c r="H267">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>79991</v>
       </c>
       <c r="B268" t="s">
         <v>803</v>
       </c>
       <c r="C268" t="s">
         <v>804</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>805</v>
       </c>
       <c r="E268">
         <v>15324</v>
       </c>
       <c r="F268">
         <v>75</v>
       </c>
       <c r="G268">
         <v>942</v>
       </c>
       <c r="H268">
         <v>3</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>79992</v>
       </c>
       <c r="B269" t="s">
         <v>806</v>
       </c>
       <c r="C269" t="s">
         <v>807</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E269">
         <v>14328</v>
       </c>
       <c r="F269">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G269">
         <v>618</v>
       </c>
       <c r="H269">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>79993</v>
       </c>
       <c r="B270" t="s">
         <v>809</v>
       </c>
       <c r="C270" t="s">
         <v>810</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>811</v>
       </c>
       <c r="E270">
         <v>15240</v>
       </c>
       <c r="F270">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="G270">
         <v>892</v>
       </c>
       <c r="H270">
         <v>12</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>79994</v>
       </c>
       <c r="B271" t="s">
         <v>812</v>
       </c>
       <c r="C271" t="s">
         <v>813</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>814</v>
       </c>
       <c r="E271">
         <v>14645</v>
       </c>
       <c r="F271">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="G271">
         <v>691</v>
       </c>
       <c r="H271">
         <v>3</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>79995</v>
       </c>
       <c r="B272" t="s">
         <v>815</v>
       </c>
       <c r="C272" t="s">
         <v>816</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>817</v>
       </c>
       <c r="E272">
         <v>14033</v>
       </c>
       <c r="F272">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="G272">
         <v>241</v>
       </c>
       <c r="H272">
         <v>7</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>79996</v>
       </c>
       <c r="B273" t="s">
         <v>818</v>
       </c>
       <c r="C273" t="s">
         <v>819</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>820</v>
       </c>
       <c r="E273">
         <v>14866</v>
       </c>
       <c r="F273">
@@ -11212,227 +13042,227 @@
       </c>
       <c r="G273">
         <v>651</v>
       </c>
       <c r="H273">
         <v>6</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>79997</v>
       </c>
       <c r="B274" t="s">
         <v>821</v>
       </c>
       <c r="C274" t="s">
         <v>822</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>823</v>
       </c>
       <c r="E274">
         <v>15074</v>
       </c>
       <c r="F274">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="G274">
         <v>957</v>
       </c>
       <c r="H274">
         <v>17</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>79998</v>
       </c>
       <c r="B275" t="s">
         <v>824</v>
       </c>
       <c r="C275" t="s">
         <v>825</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>826</v>
       </c>
       <c r="E275">
         <v>15237</v>
       </c>
       <c r="F275">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>79999</v>
       </c>
       <c r="B276" t="s">
         <v>827</v>
       </c>
       <c r="C276" t="s">
         <v>828</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>829</v>
       </c>
       <c r="E276">
         <v>14811</v>
       </c>
       <c r="F276">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="G276">
         <v>821</v>
       </c>
       <c r="H276">
         <v>7</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>80000</v>
       </c>
       <c r="B277" t="s">
         <v>830</v>
       </c>
       <c r="C277" t="s">
         <v>831</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>832</v>
       </c>
       <c r="E277">
         <v>13950</v>
       </c>
       <c r="F277">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G277">
         <v>724</v>
       </c>
       <c r="H277">
         <v>3</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>80001</v>
       </c>
       <c r="B278" t="s">
         <v>833</v>
       </c>
       <c r="C278" t="s">
         <v>834</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>835</v>
       </c>
       <c r="E278">
         <v>14640</v>
       </c>
       <c r="F278">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G278">
         <v>689</v>
       </c>
       <c r="H278">
         <v>8</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>80002</v>
       </c>
       <c r="B279" t="s">
         <v>836</v>
       </c>
       <c r="C279" t="s">
         <v>837</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>838</v>
       </c>
       <c r="E279">
         <v>16887</v>
       </c>
       <c r="F279">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G279">
         <v>635</v>
       </c>
       <c r="H279">
         <v>4</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>80003</v>
       </c>
       <c r="B280" t="s">
         <v>839</v>
       </c>
       <c r="C280" t="s">
         <v>840</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>841</v>
       </c>
       <c r="E280">
         <v>14746</v>
       </c>
       <c r="F280">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G280">
         <v>789</v>
       </c>
       <c r="H280">
         <v>5</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>80004</v>
       </c>
       <c r="B281" t="s">
         <v>842</v>
       </c>
       <c r="C281" t="s">
         <v>843</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>844</v>
       </c>
       <c r="E281">
         <v>14207</v>
       </c>
       <c r="F281">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G281">
         <v>569</v>
       </c>
       <c r="H281">
         <v>14</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>80005</v>
       </c>
       <c r="B282" t="s">
         <v>845</v>
       </c>
       <c r="C282" t="s">
         <v>846</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E282">
         <v>11729</v>
       </c>
       <c r="F282">
@@ -11440,103 +13270,103 @@
       </c>
       <c r="G282">
         <v>95</v>
       </c>
       <c r="H282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>80006</v>
       </c>
       <c r="B283" t="s">
         <v>848</v>
       </c>
       <c r="C283" t="s">
         <v>849</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>850</v>
       </c>
       <c r="E283">
         <v>13932</v>
       </c>
       <c r="F283">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G283">
         <v>599</v>
       </c>
       <c r="H283">
         <v>6</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>80007</v>
       </c>
       <c r="B284" t="s">
         <v>851</v>
       </c>
       <c r="C284" t="s">
         <v>852</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>853</v>
       </c>
       <c r="E284">
         <v>14140</v>
       </c>
       <c r="F284">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="G284">
         <v>533</v>
       </c>
       <c r="H284">
         <v>2</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>80008</v>
       </c>
       <c r="B285" t="s">
         <v>854</v>
       </c>
       <c r="C285" t="s">
         <v>855</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>856</v>
       </c>
       <c r="E285">
         <v>14629</v>
       </c>
       <c r="F285">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="G285">
         <v>822</v>
       </c>
       <c r="H285">
         <v>9</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>80009</v>
       </c>
       <c r="B286" t="s">
         <v>857</v>
       </c>
       <c r="C286" t="s">
         <v>858</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>859</v>
       </c>
       <c r="E286">
         <v>9560</v>
       </c>
       <c r="F286">
@@ -11544,1046 +13374,1466 @@
       </c>
       <c r="G286">
         <v>257</v>
       </c>
       <c r="H286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>80010</v>
       </c>
       <c r="B287" t="s">
         <v>860</v>
       </c>
       <c r="C287" t="s">
         <v>861</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E287">
         <v>14487</v>
       </c>
       <c r="F287">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G287">
         <v>871</v>
       </c>
       <c r="H287">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
         <v>80011</v>
       </c>
       <c r="B288" t="s">
         <v>863</v>
       </c>
       <c r="C288" t="s">
         <v>864</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>865</v>
       </c>
       <c r="E288">
         <v>16876</v>
       </c>
       <c r="F288">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G288">
         <v>810</v>
       </c>
       <c r="H288">
         <v>4</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>80012</v>
       </c>
       <c r="B289" t="s">
         <v>866</v>
       </c>
       <c r="C289" t="s">
         <v>867</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>868</v>
       </c>
       <c r="E289">
         <v>16093</v>
       </c>
       <c r="F289">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="G289">
         <v>697</v>
       </c>
       <c r="H289">
         <v>5</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
         <v>80013</v>
       </c>
       <c r="B290" t="s">
         <v>869</v>
       </c>
       <c r="C290" t="s">
         <v>870</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>871</v>
       </c>
       <c r="E290">
         <v>14086</v>
       </c>
       <c r="F290">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="G290">
         <v>653</v>
       </c>
       <c r="H290">
         <v>3</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>80014</v>
       </c>
       <c r="B291" t="s">
         <v>872</v>
       </c>
       <c r="C291" t="s">
         <v>873</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>874</v>
       </c>
       <c r="E291">
         <v>12730</v>
       </c>
       <c r="F291">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G291">
         <v>588</v>
       </c>
       <c r="H291">
         <v>3</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>80015</v>
       </c>
       <c r="B292" t="s">
         <v>875</v>
       </c>
       <c r="C292" t="s">
         <v>876</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>877</v>
       </c>
       <c r="E292">
         <v>13800</v>
       </c>
       <c r="F292">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="G292">
         <v>848</v>
       </c>
       <c r="H292">
         <v>3</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
         <v>80016</v>
       </c>
       <c r="B293" t="s">
         <v>878</v>
       </c>
       <c r="C293" t="s">
         <v>879</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>880</v>
       </c>
       <c r="E293">
         <v>11563</v>
       </c>
       <c r="F293">
         <v>16</v>
       </c>
       <c r="G293">
         <v>62</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>80017</v>
       </c>
       <c r="B294" t="s">
         <v>881</v>
       </c>
       <c r="C294" t="s">
         <v>882</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>883</v>
       </c>
       <c r="E294">
         <v>13713</v>
       </c>
+      <c r="F294">
+        <v>18</v>
+      </c>
+      <c r="G294">
+        <v>483</v>
+      </c>
+      <c r="H294">
+        <v>8</v>
+      </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
         <v>80018</v>
       </c>
       <c r="B295" t="s">
         <v>884</v>
       </c>
       <c r="C295" t="s">
         <v>885</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>886</v>
       </c>
       <c r="E295">
         <v>16245</v>
       </c>
+      <c r="F295">
+        <v>280</v>
+      </c>
+      <c r="G295">
+        <v>708</v>
+      </c>
+      <c r="H295">
+        <v>10</v>
+      </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>80019</v>
       </c>
       <c r="B296" t="s">
         <v>887</v>
       </c>
       <c r="C296" t="s">
         <v>888</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>889</v>
       </c>
       <c r="E296">
         <v>16234</v>
       </c>
+      <c r="F296">
+        <v>56</v>
+      </c>
+      <c r="G296">
+        <v>673</v>
+      </c>
+      <c r="H296">
+        <v>2</v>
+      </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>80020</v>
       </c>
       <c r="B297" t="s">
         <v>890</v>
       </c>
       <c r="C297" t="s">
         <v>891</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>892</v>
       </c>
       <c r="E297">
         <v>14265</v>
       </c>
+      <c r="F297">
+        <v>81</v>
+      </c>
+      <c r="G297">
+        <v>345</v>
+      </c>
+      <c r="H297">
+        <v>2</v>
+      </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>80021</v>
       </c>
       <c r="B298" t="s">
         <v>893</v>
       </c>
       <c r="C298" t="s">
         <v>894</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>895</v>
       </c>
       <c r="E298">
         <v>13421</v>
       </c>
+      <c r="F298">
+        <v>44</v>
+      </c>
+      <c r="G298">
+        <v>582</v>
+      </c>
+      <c r="H298">
+        <v>4</v>
+      </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
         <v>80022</v>
       </c>
       <c r="B299" t="s">
         <v>896</v>
       </c>
       <c r="C299" t="s">
         <v>897</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>898</v>
       </c>
       <c r="E299">
         <v>14867</v>
       </c>
+      <c r="F299">
+        <v>39</v>
+      </c>
+      <c r="G299">
+        <v>631</v>
+      </c>
+      <c r="H299">
+        <v>3</v>
+      </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>80023</v>
       </c>
       <c r="B300" t="s">
         <v>899</v>
       </c>
       <c r="C300" t="s">
         <v>900</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>901</v>
       </c>
       <c r="E300">
         <v>12400</v>
       </c>
+      <c r="F300">
+        <v>6</v>
+      </c>
+      <c r="G300">
+        <v>259</v>
+      </c>
+      <c r="H300">
+        <v>2</v>
+      </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>80024</v>
       </c>
       <c r="B301" t="s">
         <v>902</v>
       </c>
       <c r="C301" t="s">
         <v>903</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>904</v>
       </c>
       <c r="E301">
         <v>16117</v>
       </c>
+      <c r="F301">
+        <v>62</v>
+      </c>
+      <c r="G301">
+        <v>560</v>
+      </c>
+      <c r="H301">
+        <v>6</v>
+      </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>80025</v>
       </c>
       <c r="B302" t="s">
         <v>905</v>
       </c>
       <c r="C302" t="s">
         <v>906</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>907</v>
       </c>
       <c r="E302">
         <v>16914</v>
       </c>
+      <c r="F302">
+        <v>37</v>
+      </c>
+      <c r="G302">
+        <v>587</v>
+      </c>
+      <c r="H302">
+        <v>12</v>
+      </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>80026</v>
       </c>
       <c r="B303" t="s">
         <v>908</v>
       </c>
       <c r="C303" t="s">
         <v>909</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>910</v>
       </c>
       <c r="E303">
         <v>17396</v>
       </c>
+      <c r="F303">
+        <v>85</v>
+      </c>
+      <c r="G303">
+        <v>746</v>
+      </c>
+      <c r="H303">
+        <v>4</v>
+      </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
         <v>80027</v>
       </c>
       <c r="B304" t="s">
         <v>911</v>
       </c>
       <c r="C304" t="s">
         <v>912</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>913</v>
       </c>
       <c r="E304">
         <v>15396</v>
       </c>
+      <c r="F304">
+        <v>64</v>
+      </c>
+      <c r="G304">
+        <v>211</v>
+      </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
         <v>80028</v>
       </c>
       <c r="B305" t="s">
         <v>914</v>
       </c>
       <c r="C305" t="s">
         <v>915</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E305">
         <v>14956</v>
       </c>
+      <c r="F305">
+        <v>71</v>
+      </c>
+      <c r="G305">
+        <v>698</v>
+      </c>
+      <c r="H305">
+        <v>2</v>
+      </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>80029</v>
       </c>
       <c r="B306" t="s">
         <v>917</v>
       </c>
       <c r="C306" t="s">
         <v>918</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E306">
         <v>15805</v>
       </c>
+      <c r="F306">
+        <v>91</v>
+      </c>
+      <c r="G306">
+        <v>633</v>
+      </c>
+      <c r="H306">
+        <v>3</v>
+      </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>80030</v>
       </c>
       <c r="B307" t="s">
         <v>920</v>
       </c>
       <c r="C307" t="s">
         <v>921</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E307">
         <v>15622</v>
       </c>
+      <c r="F307">
+        <v>31</v>
+      </c>
+      <c r="G307">
+        <v>1237</v>
+      </c>
+      <c r="H307">
+        <v>3</v>
+      </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>80031</v>
       </c>
       <c r="B308" t="s">
         <v>923</v>
       </c>
       <c r="C308" t="s">
         <v>924</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E308">
         <v>16931</v>
       </c>
+      <c r="F308">
+        <v>70</v>
+      </c>
+      <c r="G308">
+        <v>837</v>
+      </c>
+      <c r="H308">
+        <v>3</v>
+      </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>80032</v>
       </c>
       <c r="B309" t="s">
         <v>926</v>
       </c>
       <c r="C309" t="s">
         <v>927</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E309">
         <v>16313</v>
       </c>
+      <c r="F309">
+        <v>78</v>
+      </c>
+      <c r="G309">
+        <v>693</v>
+      </c>
+      <c r="H309">
+        <v>5</v>
+      </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>80033</v>
       </c>
       <c r="B310" t="s">
         <v>929</v>
       </c>
       <c r="C310" t="s">
         <v>930</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>931</v>
       </c>
       <c r="E310">
         <v>16559</v>
       </c>
+      <c r="F310">
+        <v>49</v>
+      </c>
+      <c r="G310">
+        <v>644</v>
+      </c>
+      <c r="H310">
+        <v>4</v>
+      </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
         <v>80034</v>
       </c>
       <c r="B311" t="s">
         <v>932</v>
       </c>
       <c r="C311" t="s">
         <v>933</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>934</v>
       </c>
       <c r="E311">
         <v>14785</v>
       </c>
+      <c r="F311">
+        <v>5</v>
+      </c>
+      <c r="G311">
+        <v>142</v>
+      </c>
+      <c r="H311">
+        <v>1</v>
+      </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>80035</v>
       </c>
       <c r="B312" t="s">
         <v>935</v>
       </c>
       <c r="C312" t="s">
         <v>936</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>937</v>
       </c>
       <c r="E312">
         <v>15284</v>
       </c>
+      <c r="F312">
+        <v>89</v>
+      </c>
+      <c r="G312">
+        <v>606</v>
+      </c>
+      <c r="H312">
+        <v>7</v>
+      </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>80036</v>
       </c>
       <c r="B313" t="s">
         <v>938</v>
       </c>
       <c r="C313" t="s">
         <v>939</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>940</v>
       </c>
       <c r="E313">
         <v>14781</v>
       </c>
+      <c r="F313">
+        <v>54</v>
+      </c>
+      <c r="G313">
+        <v>594</v>
+      </c>
+      <c r="H313">
+        <v>6</v>
+      </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>80037</v>
       </c>
       <c r="B314" t="s">
         <v>941</v>
       </c>
       <c r="C314" t="s">
         <v>942</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>943</v>
       </c>
       <c r="E314">
         <v>14567</v>
       </c>
+      <c r="F314">
+        <v>53</v>
+      </c>
+      <c r="G314">
+        <v>893</v>
+      </c>
+      <c r="H314">
+        <v>6</v>
+      </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>80038</v>
       </c>
       <c r="B315" t="s">
         <v>944</v>
       </c>
       <c r="C315" t="s">
         <v>945</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>946</v>
       </c>
       <c r="E315">
         <v>10734</v>
       </c>
+      <c r="F315">
+        <v>1</v>
+      </c>
+      <c r="G315">
+        <v>241</v>
+      </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
         <v>80039</v>
       </c>
       <c r="B316" t="s">
         <v>947</v>
       </c>
       <c r="C316" t="s">
         <v>948</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>949</v>
       </c>
       <c r="E316">
         <v>14678</v>
       </c>
+      <c r="F316">
+        <v>51</v>
+      </c>
+      <c r="G316">
+        <v>578</v>
+      </c>
+      <c r="H316">
+        <v>2</v>
+      </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
         <v>80040</v>
       </c>
       <c r="B317" t="s">
         <v>950</v>
       </c>
       <c r="C317" t="s">
         <v>951</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>952</v>
       </c>
       <c r="E317">
         <v>18386</v>
       </c>
+      <c r="F317">
+        <v>59</v>
+      </c>
+      <c r="G317">
+        <v>779</v>
+      </c>
+      <c r="H317">
+        <v>8</v>
+      </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
         <v>80041</v>
       </c>
       <c r="B318" t="s">
         <v>953</v>
       </c>
       <c r="C318" t="s">
         <v>954</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>955</v>
       </c>
       <c r="E318">
         <v>16560</v>
       </c>
+      <c r="F318">
+        <v>32</v>
+      </c>
+      <c r="G318">
+        <v>661</v>
+      </c>
+      <c r="H318">
+        <v>3</v>
+      </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
         <v>80042</v>
       </c>
       <c r="B319" t="s">
         <v>956</v>
       </c>
       <c r="C319" t="s">
         <v>957</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>958</v>
       </c>
       <c r="E319">
         <v>14351</v>
       </c>
+      <c r="F319">
+        <v>77</v>
+      </c>
+      <c r="G319">
+        <v>659</v>
+      </c>
+      <c r="H319">
+        <v>2</v>
+      </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
         <v>80043</v>
       </c>
       <c r="B320" t="s">
         <v>959</v>
       </c>
       <c r="C320" t="s">
         <v>960</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>961</v>
       </c>
       <c r="E320">
         <v>14891</v>
       </c>
+      <c r="F320">
+        <v>2</v>
+      </c>
+      <c r="G320">
+        <v>187</v>
+      </c>
+      <c r="H320">
+        <v>1</v>
+      </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
         <v>80044</v>
       </c>
       <c r="B321" t="s">
         <v>962</v>
       </c>
       <c r="C321" t="s">
         <v>963</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>964</v>
       </c>
       <c r="E321">
         <v>15697</v>
       </c>
+      <c r="F321">
+        <v>120</v>
+      </c>
+      <c r="G321">
+        <v>658</v>
+      </c>
+      <c r="H321">
+        <v>2</v>
+      </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
         <v>80045</v>
       </c>
       <c r="B322" t="s">
         <v>965</v>
       </c>
       <c r="C322" t="s">
         <v>966</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>967</v>
       </c>
       <c r="E322">
         <v>15924</v>
       </c>
+      <c r="F322">
+        <v>48</v>
+      </c>
+      <c r="G322">
+        <v>744</v>
+      </c>
+      <c r="H322">
+        <v>7</v>
+      </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>80046</v>
       </c>
       <c r="B323" t="s">
         <v>968</v>
       </c>
       <c r="C323" t="s">
         <v>969</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>970</v>
       </c>
       <c r="E323">
         <v>15126</v>
       </c>
+      <c r="F323">
+        <v>107</v>
+      </c>
+      <c r="G323">
+        <v>782</v>
+      </c>
+      <c r="H323">
+        <v>3</v>
+      </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>80047</v>
       </c>
       <c r="B324" t="s">
         <v>971</v>
       </c>
       <c r="C324" t="s">
         <v>972</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>973</v>
       </c>
       <c r="E324">
         <v>16204</v>
       </c>
+      <c r="F324">
+        <v>220</v>
+      </c>
+      <c r="G324">
+        <v>906</v>
+      </c>
+      <c r="H324">
+        <v>9</v>
+      </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
         <v>80048</v>
       </c>
       <c r="B325" t="s">
         <v>974</v>
       </c>
       <c r="C325" t="s">
         <v>975</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>976</v>
       </c>
       <c r="E325">
         <v>17550</v>
       </c>
+      <c r="F325">
+        <v>163</v>
+      </c>
+      <c r="G325">
+        <v>784</v>
+      </c>
+      <c r="H325">
+        <v>5</v>
+      </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>80049</v>
       </c>
       <c r="B326" t="s">
         <v>977</v>
       </c>
       <c r="C326" t="s">
         <v>978</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>979</v>
       </c>
       <c r="E326">
         <v>15552</v>
       </c>
+      <c r="F326">
+        <v>114</v>
+      </c>
+      <c r="G326">
+        <v>624</v>
+      </c>
+      <c r="H326">
+        <v>7</v>
+      </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
         <v>80050</v>
       </c>
       <c r="B327" t="s">
         <v>980</v>
       </c>
       <c r="C327" t="s">
         <v>981</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>982</v>
       </c>
       <c r="E327">
         <v>17029</v>
       </c>
+      <c r="F327">
+        <v>117</v>
+      </c>
+      <c r="G327">
+        <v>711</v>
+      </c>
+      <c r="H327">
+        <v>3</v>
+      </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>80051</v>
       </c>
       <c r="B328" t="s">
         <v>983</v>
       </c>
       <c r="C328" t="s">
         <v>984</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>985</v>
       </c>
       <c r="E328">
         <v>15580</v>
       </c>
+      <c r="F328">
+        <v>48</v>
+      </c>
+      <c r="G328">
+        <v>985</v>
+      </c>
+      <c r="H328">
+        <v>4</v>
+      </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>80052</v>
       </c>
       <c r="B329" t="s">
         <v>986</v>
       </c>
       <c r="C329" t="s">
         <v>987</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>988</v>
       </c>
       <c r="E329">
         <v>17011</v>
       </c>
+      <c r="F329">
+        <v>43</v>
+      </c>
+      <c r="G329">
+        <v>820</v>
+      </c>
+      <c r="H329">
+        <v>7</v>
+      </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>80053</v>
       </c>
       <c r="B330" t="s">
         <v>989</v>
       </c>
       <c r="C330" t="s">
         <v>990</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>991</v>
       </c>
       <c r="E330">
         <v>13822</v>
       </c>
+      <c r="F330">
+        <v>35</v>
+      </c>
+      <c r="G330">
+        <v>806</v>
+      </c>
+      <c r="H330">
+        <v>12</v>
+      </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>80054</v>
       </c>
       <c r="B331" t="s">
         <v>992</v>
       </c>
       <c r="C331" t="s">
         <v>993</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>994</v>
       </c>
       <c r="E331">
         <v>35351</v>
       </c>
+      <c r="F331">
+        <v>50</v>
+      </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
         <v>80055</v>
       </c>
       <c r="B332" t="s">
         <v>995</v>
       </c>
       <c r="C332" t="s">
         <v>996</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>997</v>
       </c>
       <c r="E332">
         <v>14069</v>
       </c>
+      <c r="F332">
+        <v>127</v>
+      </c>
+      <c r="G332">
+        <v>335</v>
+      </c>
+      <c r="H332">
+        <v>10</v>
+      </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
         <v>80056</v>
       </c>
       <c r="B333" t="s">
         <v>998</v>
       </c>
       <c r="C333" t="s">
         <v>999</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="E333">
         <v>13502</v>
       </c>
+      <c r="F333">
+        <v>115</v>
+      </c>
+      <c r="G333">
+        <v>680</v>
+      </c>
+      <c r="H333">
+        <v>8</v>
+      </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
         <v>80057</v>
       </c>
       <c r="B334" t="s">
         <v>1001</v>
       </c>
       <c r="C334" t="s">
         <v>1002</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="E334">
         <v>13526</v>
       </c>
+      <c r="F334">
+        <v>10</v>
+      </c>
+      <c r="G334">
+        <v>161</v>
+      </c>
+      <c r="H334">
+        <v>1</v>
+      </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>80058</v>
       </c>
       <c r="B335" t="s">
         <v>1004</v>
       </c>
       <c r="C335" t="s">
         <v>1005</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="E335">
         <v>13469</v>
       </c>
+      <c r="F335">
+        <v>109</v>
+      </c>
+      <c r="G335">
+        <v>541</v>
+      </c>
+      <c r="H335">
+        <v>22</v>
+      </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>80059</v>
       </c>
       <c r="B336" t="s">
         <v>1007</v>
       </c>
       <c r="C336" t="s">
         <v>1008</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="E336">
         <v>14266</v>
       </c>
+      <c r="F336">
+        <v>120</v>
+      </c>
+      <c r="G336">
+        <v>712</v>
+      </c>
+      <c r="H336">
+        <v>3</v>
+      </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>80060</v>
       </c>
       <c r="B337" t="s">
         <v>1010</v>
       </c>
       <c r="C337" t="s">
         <v>1011</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="E337">
         <v>15492</v>
       </c>
+      <c r="F337">
+        <v>53</v>
+      </c>
+      <c r="G337">
+        <v>527</v>
+      </c>
+      <c r="H337">
+        <v>3</v>
+      </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>80061</v>
       </c>
       <c r="B338" t="s">
         <v>1013</v>
       </c>
       <c r="C338" t="s">
         <v>1014</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="E338">
         <v>12782</v>
       </c>
+      <c r="F338">
+        <v>41</v>
+      </c>
+      <c r="G338">
+        <v>559</v>
+      </c>
+      <c r="H338">
+        <v>3</v>
+      </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>80062</v>
       </c>
       <c r="B339" t="s">
         <v>1016</v>
       </c>
       <c r="C339" t="s">
         <v>1017</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="E339">
         <v>11675</v>
       </c>
+      <c r="F339">
+        <v>5</v>
+      </c>
+      <c r="G339">
+        <v>114</v>
+      </c>
+      <c r="H339">
+        <v>1</v>
+      </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>80063</v>
       </c>
       <c r="B340" t="s">
         <v>1019</v>
       </c>
       <c r="C340" t="s">
         <v>1020</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="E340">
         <v>13923</v>
       </c>
+      <c r="F340">
+        <v>131</v>
+      </c>
+      <c r="G340">
+        <v>514</v>
+      </c>
+      <c r="H340">
+        <v>3</v>
+      </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>80064</v>
       </c>
       <c r="B341" t="s">
         <v>1022</v>
       </c>
       <c r="C341" t="s">
         <v>1023</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="E341">
         <v>11621</v>
       </c>
+      <c r="F341">
+        <v>33</v>
+      </c>
+      <c r="G341">
+        <v>468</v>
+      </c>
+      <c r="H341">
+        <v>17</v>
+      </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>80065</v>
       </c>
       <c r="B342" t="s">
         <v>1025</v>
       </c>
       <c r="C342" t="s">
         <v>1026</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="E342">
         <v>11861</v>
       </c>
       <c r="F342">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G342">
         <v>156</v>
       </c>
       <c r="H342">
         <v>5</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>80066</v>
       </c>
       <c r="B343" t="s">
         <v>1028</v>
       </c>
       <c r="C343" t="s">
         <v>1029</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="E343">
         <v>12519</v>
       </c>
       <c r="F343">
@@ -12614,51 +14864,51 @@
       </c>
       <c r="F344">
         <v>5</v>
       </c>
       <c r="G344">
         <v>199</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>80068</v>
       </c>
       <c r="B345" t="s">
         <v>1034</v>
       </c>
       <c r="C345" t="s">
         <v>1035</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="E345">
         <v>14326</v>
       </c>
       <c r="F345">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="G345">
         <v>639</v>
       </c>
       <c r="H345">
         <v>9</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>80069</v>
       </c>
       <c r="B346" t="s">
         <v>1037</v>
       </c>
       <c r="C346" t="s">
         <v>1038</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="E346">
         <v>15818</v>
       </c>
       <c r="F346">
@@ -12692,51 +14942,51 @@
       </c>
       <c r="G347">
         <v>421</v>
       </c>
       <c r="H347">
         <v>5</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>80071</v>
       </c>
       <c r="B348" t="s">
         <v>1043</v>
       </c>
       <c r="C348" t="s">
         <v>1044</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="E348">
         <v>30912</v>
       </c>
       <c r="F348">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G348">
         <v>649</v>
       </c>
       <c r="H348">
         <v>2</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>80072</v>
       </c>
       <c r="B349" t="s">
         <v>1046</v>
       </c>
       <c r="C349" t="s">
         <v>1047</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="E349">
         <v>13244</v>
       </c>
       <c r="F349">
@@ -12744,77 +14994,77 @@
       </c>
       <c r="G349">
         <v>443</v>
       </c>
       <c r="H349">
         <v>5</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>80073</v>
       </c>
       <c r="B350" t="s">
         <v>1049</v>
       </c>
       <c r="C350" t="s">
         <v>1050</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="E350">
         <v>13731</v>
       </c>
       <c r="F350">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="G350">
         <v>494</v>
       </c>
       <c r="H350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>80074</v>
       </c>
       <c r="B351" t="s">
         <v>1052</v>
       </c>
       <c r="C351" t="s">
         <v>1053</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="E351">
         <v>15182</v>
       </c>
       <c r="F351">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="G351">
         <v>692</v>
       </c>
       <c r="H351">
         <v>6</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>80075</v>
       </c>
       <c r="B352" t="s">
         <v>1055</v>
       </c>
       <c r="C352" t="s">
         <v>1056</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="E352">
         <v>14513</v>
       </c>
       <c r="F352">
@@ -12822,51 +15072,51 @@
       </c>
       <c r="G352">
         <v>646</v>
       </c>
       <c r="H352">
         <v>3</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>80076</v>
       </c>
       <c r="B353" t="s">
         <v>1058</v>
       </c>
       <c r="C353" t="s">
         <v>1059</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="E353">
         <v>13912</v>
       </c>
       <c r="F353">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G353">
         <v>440</v>
       </c>
       <c r="H353">
         <v>7</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>80077</v>
       </c>
       <c r="B354" t="s">
         <v>1061</v>
       </c>
       <c r="C354" t="s">
         <v>1062</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="E354">
         <v>10824</v>
       </c>
       <c r="F354">
@@ -12923,100 +15173,100 @@
       </c>
       <c r="G356">
         <v>687</v>
       </c>
       <c r="H356">
         <v>2</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>80080</v>
       </c>
       <c r="B357" t="s">
         <v>1070</v>
       </c>
       <c r="C357" t="s">
         <v>1071</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="E357">
         <v>14741</v>
       </c>
       <c r="F357">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G357">
         <v>817</v>
       </c>
       <c r="H357">
         <v>9</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>80081</v>
       </c>
       <c r="B358" t="s">
         <v>1073</v>
       </c>
       <c r="C358" t="s">
         <v>1074</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="E358">
         <v>11111</v>
       </c>
       <c r="F358">
         <v>7</v>
       </c>
       <c r="G358">
         <v>54</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>80082</v>
       </c>
       <c r="B359" t="s">
         <v>1076</v>
       </c>
       <c r="C359" t="s">
         <v>1077</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="E359">
         <v>14545</v>
       </c>
       <c r="F359">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="G359">
         <v>579</v>
       </c>
       <c r="H359">
         <v>2</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>80083</v>
       </c>
       <c r="B360" t="s">
         <v>1079</v>
       </c>
       <c r="C360" t="s">
         <v>1080</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="E360">
         <v>15807</v>
       </c>
       <c r="F360">
@@ -13024,51 +15274,51 @@
       </c>
       <c r="G360">
         <v>811</v>
       </c>
       <c r="H360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>80084</v>
       </c>
       <c r="B361" t="s">
         <v>1082</v>
       </c>
       <c r="C361" t="s">
         <v>1083</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="E361">
         <v>15572</v>
       </c>
       <c r="F361">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="G361">
         <v>767</v>
       </c>
       <c r="H361">
         <v>8</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>80085</v>
       </c>
       <c r="B362" t="s">
         <v>1085</v>
       </c>
       <c r="C362" t="s">
         <v>1086</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="E362">
         <v>14096</v>
       </c>
       <c r="F362">
@@ -13076,129 +15326,129 @@
       </c>
       <c r="G362">
         <v>516</v>
       </c>
       <c r="H362">
         <v>3</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>80086</v>
       </c>
       <c r="B363" t="s">
         <v>1088</v>
       </c>
       <c r="C363" t="s">
         <v>1089</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="E363">
         <v>15146</v>
       </c>
       <c r="F363">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G363">
         <v>600</v>
       </c>
       <c r="H363">
         <v>4</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>80087</v>
       </c>
       <c r="B364" t="s">
         <v>1091</v>
       </c>
       <c r="C364" t="s">
         <v>1092</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="E364">
         <v>15233</v>
       </c>
       <c r="F364">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="G364">
         <v>564</v>
       </c>
       <c r="H364">
         <v>6</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>80088</v>
       </c>
       <c r="B365" t="s">
         <v>1094</v>
       </c>
       <c r="C365" t="s">
         <v>1095</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="E365">
         <v>14052</v>
       </c>
       <c r="F365">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="G365">
         <v>706</v>
       </c>
       <c r="H365">
         <v>28</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>80089</v>
       </c>
       <c r="B366" t="s">
         <v>1097</v>
       </c>
       <c r="C366" t="s">
         <v>1098</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="E366">
         <v>13720</v>
       </c>
       <c r="F366">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G366">
         <v>569</v>
       </c>
       <c r="H366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
         <v>80090</v>
       </c>
       <c r="B367" t="s">
         <v>1100</v>
       </c>
       <c r="C367" t="s">
         <v>1101</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="E367">
         <v>14799</v>
       </c>
       <c r="F367">
@@ -13206,51 +15456,51 @@
       </c>
       <c r="G367">
         <v>511</v>
       </c>
       <c r="H367">
         <v>10</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
         <v>80091</v>
       </c>
       <c r="B368" t="s">
         <v>1103</v>
       </c>
       <c r="C368" t="s">
         <v>1104</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="E368">
         <v>14319</v>
       </c>
       <c r="F368">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="G368">
         <v>1093</v>
       </c>
       <c r="H368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>80092</v>
       </c>
       <c r="B369" t="s">
         <v>1106</v>
       </c>
       <c r="C369" t="s">
         <v>1107</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="E369">
         <v>9782</v>
       </c>
       <c r="F369">
@@ -13379,178 +15629,178 @@
       </c>
       <c r="F374">
         <v>29</v>
       </c>
       <c r="G374">
         <v>235</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
         <v>80098</v>
       </c>
       <c r="B375" t="s">
         <v>1124</v>
       </c>
       <c r="C375" t="s">
         <v>1125</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="E375">
         <v>12515</v>
       </c>
       <c r="F375">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G375">
         <v>566</v>
       </c>
       <c r="H375">
         <v>5</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
         <v>80099</v>
       </c>
       <c r="B376" t="s">
         <v>1127</v>
       </c>
       <c r="C376" t="s">
         <v>1128</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="E376">
         <v>13843</v>
       </c>
       <c r="F376">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="G376">
         <v>521</v>
       </c>
       <c r="H376">
         <v>2</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>80100</v>
       </c>
       <c r="B377" t="s">
         <v>1130</v>
       </c>
       <c r="C377" t="s">
         <v>1131</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="E377">
         <v>9305</v>
       </c>
       <c r="F377">
         <v>2</v>
       </c>
       <c r="G377">
         <v>45</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>80101</v>
       </c>
       <c r="B378" t="s">
         <v>1133</v>
       </c>
       <c r="C378" t="s">
         <v>1134</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="E378">
         <v>13308</v>
       </c>
       <c r="F378">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G378">
         <v>620</v>
       </c>
       <c r="H378">
         <v>3</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>80102</v>
       </c>
       <c r="B379" t="s">
         <v>1136</v>
       </c>
       <c r="C379" t="s">
         <v>1137</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="E379">
         <v>13014</v>
       </c>
       <c r="F379">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G379">
         <v>458</v>
       </c>
       <c r="H379">
         <v>3</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>80103</v>
       </c>
       <c r="B380" t="s">
         <v>1139</v>
       </c>
       <c r="C380" t="s">
         <v>1140</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="E380">
         <v>13728</v>
       </c>
       <c r="F380">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G380">
         <v>840</v>
       </c>
       <c r="H380">
         <v>15</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>80104</v>
       </c>
       <c r="B381" t="s">
         <v>1142</v>
       </c>
       <c r="C381" t="s">
         <v>1143</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E381">
         <v>10572</v>
       </c>
       <c r="F381">
@@ -13607,97 +15857,97 @@
       </c>
       <c r="G383">
         <v>531</v>
       </c>
       <c r="H383">
         <v>2</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>80107</v>
       </c>
       <c r="B384" t="s">
         <v>1150</v>
       </c>
       <c r="C384" t="s">
         <v>1151</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="E384">
         <v>12677</v>
       </c>
       <c r="F384">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G384">
         <v>557</v>
       </c>
       <c r="H384">
         <v>7</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
         <v>80108</v>
       </c>
       <c r="B385" t="s">
         <v>1153</v>
       </c>
       <c r="C385" t="s">
         <v>1154</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="E385">
         <v>13037</v>
       </c>
       <c r="G385">
         <v>48</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>80109</v>
       </c>
       <c r="B386" t="s">
         <v>1156</v>
       </c>
       <c r="C386" t="s">
         <v>1157</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="E386">
         <v>14306</v>
       </c>
       <c r="F386">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G386">
         <v>558</v>
       </c>
       <c r="H386">
         <v>4</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>80110</v>
       </c>
       <c r="B387" t="s">
         <v>1159</v>
       </c>
       <c r="C387" t="s">
         <v>1160</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="E387">
         <v>13460</v>
       </c>
       <c r="F387">
@@ -13774,100 +16024,100 @@
       </c>
       <c r="E390">
         <v>13805</v>
       </c>
       <c r="F390">
         <v>39</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>80114</v>
       </c>
       <c r="B391" t="s">
         <v>1171</v>
       </c>
       <c r="C391" t="s">
         <v>1172</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="E391">
         <v>12908</v>
       </c>
       <c r="F391">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G391">
         <v>687</v>
       </c>
       <c r="H391">
         <v>5</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
         <v>80115</v>
       </c>
       <c r="B392" t="s">
         <v>1174</v>
       </c>
       <c r="C392" t="s">
         <v>1175</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="E392">
         <v>11086</v>
       </c>
       <c r="F392">
         <v>12</v>
       </c>
       <c r="G392">
         <v>76</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
         <v>80116</v>
       </c>
       <c r="B393" t="s">
         <v>1177</v>
       </c>
       <c r="C393" t="s">
         <v>1178</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="E393">
         <v>13725</v>
       </c>
       <c r="F393">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G393">
         <v>456</v>
       </c>
       <c r="H393">
         <v>2</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
         <v>80117</v>
       </c>
       <c r="B394" t="s">
         <v>1180</v>
       </c>
       <c r="C394" t="s">
         <v>1181</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="E394">
         <v>15214</v>
       </c>
       <c r="F394">
@@ -13973,51 +16223,51 @@
       </c>
       <c r="G398">
         <v>401</v>
       </c>
       <c r="H398">
         <v>2</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>80122</v>
       </c>
       <c r="B399" t="s">
         <v>1195</v>
       </c>
       <c r="C399" t="s">
         <v>1196</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="E399">
         <v>13952</v>
       </c>
       <c r="F399">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G399">
         <v>702</v>
       </c>
       <c r="H399">
         <v>4</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
         <v>80123</v>
       </c>
       <c r="B400" t="s">
         <v>1198</v>
       </c>
       <c r="C400" t="s">
         <v>1199</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="E400">
         <v>9821</v>
       </c>
       <c r="F400">
@@ -14048,123 +16298,123 @@
       </c>
       <c r="G401">
         <v>609</v>
       </c>
       <c r="H401">
         <v>2</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
         <v>80125</v>
       </c>
       <c r="B402" t="s">
         <v>1204</v>
       </c>
       <c r="C402" t="s">
         <v>1205</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="E402">
         <v>15883</v>
       </c>
       <c r="F402">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G402">
         <v>463</v>
       </c>
       <c r="H402">
         <v>1</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
         <v>80126</v>
       </c>
       <c r="B403" t="s">
         <v>1207</v>
       </c>
       <c r="C403" t="s">
         <v>1208</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="E403">
         <v>32314</v>
       </c>
       <c r="F403">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G403">
         <v>614</v>
       </c>
       <c r="H403">
         <v>5</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
         <v>80127</v>
       </c>
       <c r="B404" t="s">
         <v>1210</v>
       </c>
       <c r="C404" t="s">
         <v>1211</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="E404">
         <v>12556</v>
       </c>
       <c r="F404">
         <v>99</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
         <v>80128</v>
       </c>
       <c r="B405" t="s">
         <v>1213</v>
       </c>
       <c r="C405" t="s">
         <v>1214</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="E405">
         <v>14517</v>
       </c>
       <c r="F405">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="G405">
         <v>706</v>
       </c>
       <c r="H405">
         <v>2</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
         <v>80129</v>
       </c>
       <c r="B406" t="s">
         <v>1216</v>
       </c>
       <c r="C406" t="s">
         <v>1217</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="E406">
         <v>13404</v>
       </c>
       <c r="F406">
@@ -14350,220 +16600,310 @@
         <v>60</v>
       </c>
       <c r="G413">
         <v>561</v>
       </c>
       <c r="H413">
         <v>1</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
         <v>80137</v>
       </c>
       <c r="B414" t="s">
         <v>1240</v>
       </c>
       <c r="C414" t="s">
         <v>1241</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="E414">
         <v>12468</v>
       </c>
+      <c r="F414">
+        <v>73</v>
+      </c>
+      <c r="G414">
+        <v>559</v>
+      </c>
+      <c r="H414">
+        <v>4</v>
+      </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
         <v>80138</v>
       </c>
       <c r="B415" t="s">
         <v>1243</v>
       </c>
       <c r="C415" t="s">
         <v>1244</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>1245</v>
       </c>
       <c r="E415">
         <v>12747</v>
       </c>
+      <c r="F415">
+        <v>9</v>
+      </c>
+      <c r="G415">
+        <v>162</v>
+      </c>
+      <c r="H415">
+        <v>1</v>
+      </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
         <v>80139</v>
       </c>
       <c r="B416" t="s">
         <v>1246</v>
       </c>
       <c r="C416" t="s">
         <v>1247</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="E416">
         <v>13221</v>
       </c>
+      <c r="F416">
+        <v>31</v>
+      </c>
+      <c r="G416">
+        <v>459</v>
+      </c>
+      <c r="H416">
+        <v>1</v>
+      </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
         <v>80140</v>
       </c>
       <c r="B417" t="s">
         <v>1249</v>
       </c>
       <c r="C417" t="s">
         <v>1250</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="E417">
         <v>14339</v>
       </c>
+      <c r="F417">
+        <v>131</v>
+      </c>
+      <c r="G417">
+        <v>690</v>
+      </c>
+      <c r="H417">
+        <v>15</v>
+      </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
         <v>80141</v>
       </c>
       <c r="B418" t="s">
         <v>1252</v>
       </c>
       <c r="C418" t="s">
         <v>1253</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>1254</v>
       </c>
       <c r="E418">
         <v>12799</v>
       </c>
+      <c r="F418">
+        <v>77</v>
+      </c>
+      <c r="G418">
+        <v>502</v>
+      </c>
+      <c r="H418">
+        <v>4</v>
+      </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
         <v>80142</v>
       </c>
       <c r="B419" t="s">
         <v>1255</v>
       </c>
       <c r="C419" t="s">
         <v>1256</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>1257</v>
       </c>
       <c r="E419">
         <v>8922</v>
       </c>
+      <c r="F419">
+        <v>3</v>
+      </c>
+      <c r="G419">
+        <v>158</v>
+      </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
         <v>80143</v>
       </c>
       <c r="B420" t="s">
         <v>1258</v>
       </c>
       <c r="C420" t="s">
         <v>1259</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>1260</v>
       </c>
       <c r="E420">
         <v>12922</v>
       </c>
+      <c r="F420">
+        <v>100</v>
+      </c>
+      <c r="G420">
+        <v>677</v>
+      </c>
+      <c r="H420">
+        <v>3</v>
+      </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
         <v>80144</v>
       </c>
       <c r="B421" t="s">
         <v>1261</v>
       </c>
       <c r="C421" t="s">
         <v>1262</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>1263</v>
       </c>
       <c r="E421">
         <v>13904</v>
       </c>
+      <c r="F421">
+        <v>138</v>
+      </c>
+      <c r="G421">
+        <v>691</v>
+      </c>
+      <c r="H421">
+        <v>8</v>
+      </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
         <v>80145</v>
       </c>
       <c r="B422" t="s">
         <v>1264</v>
       </c>
       <c r="C422" t="s">
         <v>1265</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>1266</v>
       </c>
       <c r="E422">
         <v>13920</v>
       </c>
+      <c r="F422">
+        <v>88</v>
+      </c>
+      <c r="G422">
+        <v>662</v>
+      </c>
+      <c r="H422">
+        <v>3</v>
+      </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
         <v>80146</v>
       </c>
       <c r="B423" t="s">
         <v>1267</v>
       </c>
       <c r="C423" t="s">
         <v>1268</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1269</v>
       </c>
       <c r="E423">
         <v>9465</v>
       </c>
+      <c r="G423">
+        <v>86</v>
+      </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
         <v>80147</v>
       </c>
       <c r="B424" t="s">
         <v>1270</v>
       </c>
       <c r="C424" t="s">
         <v>1271</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="E424">
         <v>14165</v>
       </c>
+      <c r="F424">
+        <v>45</v>
+      </c>
+      <c r="G424">
+        <v>539</v>
+      </c>
+      <c r="H424">
+        <v>3</v>
+      </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
         <v>80148</v>
       </c>
       <c r="B425" t="s">
         <v>1273</v>
       </c>
       <c r="C425" t="s">
         <v>1274</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>1275</v>
       </c>
       <c r="E425">
         <v>15030</v>
       </c>
       <c r="F425">
         <v>61</v>
       </c>
       <c r="G425">
         <v>422</v>
       </c>
       <c r="H425">
         <v>3</v>
@@ -14646,50 +16986,3518 @@
       <c r="H428">
         <v>5</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
         <v>80152</v>
       </c>
       <c r="B429" t="s">
         <v>1285</v>
       </c>
       <c r="C429" t="s">
         <v>1286</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>1284</v>
       </c>
       <c r="E429">
         <v>1</v>
       </c>
       <c r="G429">
         <v>1</v>
       </c>
       <c r="H429">
         <v>1</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>87318</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E430">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>87319</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E431">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>87320</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E432">
+        <v>5455</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>87321</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E433">
+        <v>6863</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>87322</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E434">
+        <v>7798</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>87323</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E435">
+        <v>7686</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>87324</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E436">
+        <v>7639</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>87325</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E437">
+        <v>7939</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>87326</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E438">
+        <v>8695</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>87327</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E439">
+        <v>8679</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>87328</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E440">
+        <v>8769</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>87329</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E441">
+        <v>8042</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>87330</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E442">
+        <v>8534</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>87331</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E443">
+        <v>8189</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>87332</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E444">
+        <v>8680</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>87333</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E445">
+        <v>8323</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>87334</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E446">
+        <v>9822</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>87335</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E447">
+        <v>10444</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>87336</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1342</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E448">
+        <v>9792</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>87337</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E449">
+        <v>8736</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>87338</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E450">
+        <v>8636</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>87339</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E451">
+        <v>8889</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>87340</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1354</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E452">
+        <v>9276</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>87341</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E453">
+        <v>7689</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>87342</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E454">
+        <v>9220</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>87343</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E455">
+        <v>10563</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>87344</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E456">
+        <v>10097</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>87345</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E457">
+        <v>9105</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>87346</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E458">
+        <v>9020</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>87347</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E459">
+        <v>9075</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>87348</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E460">
+        <v>9881</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>87349</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E461">
+        <v>9584</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>87350</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E462">
+        <v>10752</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>87351</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E463">
+        <v>9997</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>87352</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E464">
+        <v>9675</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>87353</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E465">
+        <v>9738</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>87354</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E466">
+        <v>9767</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>87355</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E467">
+        <v>10231</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>87356</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E468">
+        <v>10595</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>87357</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E469">
+        <v>9713</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>87358</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E470">
+        <v>10075</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>87359</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E471">
+        <v>9684</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>87360</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E472">
+        <v>9687</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>87361</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E473">
+        <v>11782</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>87362</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E474">
+        <v>11161</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>87363</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E475">
+        <v>8941</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>87364</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E476">
+        <v>9092</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>87365</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E477">
+        <v>9992</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>87366</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E478">
+        <v>10086</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>87367</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E479">
+        <v>11676</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>87368</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E480">
+        <v>9677</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>87369</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E481">
+        <v>10066</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>87370</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E482">
+        <v>11394</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>87371</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E483">
+        <v>20814</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>87372</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E484">
+        <v>9988</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>87373</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E485">
+        <v>10274</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>87374</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E486">
+        <v>11309</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>87375</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E487">
+        <v>10345</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>87376</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E488">
+        <v>10971</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>87377</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E489">
+        <v>11847</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>87378</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E490">
+        <v>9853</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>87379</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E491">
+        <v>7402</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>87380</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E492">
+        <v>10472</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>87381</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E493">
+        <v>11794</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>87382</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E494">
+        <v>10024</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>87383</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E495">
+        <v>10445</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>87384</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E496">
+        <v>16023</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>87385</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E497">
+        <v>10467</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>87386</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E498">
+        <v>11071</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>87387</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E499">
+        <v>13317</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>87388</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E500">
+        <v>12447</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>87389</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E501">
+        <v>14109</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>87390</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E502">
+        <v>11971</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>87391</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E503">
+        <v>11357</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>87392</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E504">
+        <v>11250</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>87393</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E505">
+        <v>10920</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>87394</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E506">
+        <v>12013</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>87395</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E507">
+        <v>11177</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>87396</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E508">
+        <v>12162</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>87397</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E509">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>87398</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E510">
+        <v>12106</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>87399</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E511">
+        <v>11745</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>87400</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E512">
+        <v>10502</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>87401</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E513">
+        <v>11940</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>87402</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E514">
+        <v>12172</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>87403</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E515">
+        <v>10661</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>87404</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E516">
+        <v>10711</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>87405</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E517">
+        <v>10423</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>87406</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E518">
+        <v>10933</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>87407</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E519">
+        <v>8345</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>87408</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E520">
+        <v>12020</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>87409</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E521">
+        <v>11201</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>87410</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E522">
+        <v>11421</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>87411</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E523">
+        <v>10659</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>87412</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E524">
+        <v>10539</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>87413</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E525">
+        <v>9841</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>87414</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E526">
+        <v>7470</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>87415</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E527">
+        <v>10525</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>87416</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E528">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>87417</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E529">
+        <v>12444</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>87418</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E530">
+        <v>10939</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>87419</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E531">
+        <v>10746</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>87420</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E532">
+        <v>9949</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>87421</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E533">
+        <v>9947</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>87422</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E534">
+        <v>10559</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>87423</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E535">
+        <v>11545</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>87424</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E536">
+        <v>11311</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>87425</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E537">
+        <v>9305</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>87426</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E538">
+        <v>10904</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>87427</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E539">
+        <v>10007</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>87428</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E540">
+        <v>10951</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>87429</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E541">
+        <v>11203</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>87430</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E542">
+        <v>8525</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>87431</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E543">
+        <v>12140</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>87432</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E544">
+        <v>12871</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>87433</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E545">
+        <v>12575</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>87434</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E546">
+        <v>10814</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>87435</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E547">
+        <v>10179</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>87436</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E548">
+        <v>9114</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>87437</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E549">
+        <v>10257</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>87438</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E550">
+        <v>11359</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>87439</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E551">
+        <v>12334</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>87440</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E552">
+        <v>11452</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>87441</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E553">
+        <v>12650</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>87442</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E554">
+        <v>11648</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>87443</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E555">
+        <v>11654</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>87444</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E556">
+        <v>10030</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>87445</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E557">
+        <v>11710</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>87446</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E558">
+        <v>12639</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>87447</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E559">
+        <v>12270</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>87448</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E560">
+        <v>10366</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>87449</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E561">
+        <v>10110</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>87450</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E562">
+        <v>12203</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>87451</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E563">
+        <v>11166</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>87452</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E564">
+        <v>12885</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>87453</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E565">
+        <v>12497</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>87454</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E566">
+        <v>11146</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>87455</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E567">
+        <v>9532</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>87456</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E568">
+        <v>10475</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>87457</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E569">
+        <v>6992</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>87458</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="E570">
+        <v>10356</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>87459</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E571">
+        <v>10007</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>87460</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1711</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E572">
+        <v>9996</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>87461</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E573">
+        <v>7684</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>87462</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E574">
+        <v>10700</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>87463</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E575">
+        <v>10455</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>87464</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E576">
+        <v>10014</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>87465</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E577">
+        <v>9071</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>87466</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E578">
+        <v>12115</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>87467</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E579">
+        <v>10896</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>87468</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E580">
+        <v>10288</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>87469</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E581">
+        <v>10543</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>87470</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E582">
+        <v>10767</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>87471</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E583">
+        <v>10544</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>87472</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E584">
+        <v>11266</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>87473</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E585">
+        <v>13267</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>87474</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E586">
+        <v>10357</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>87475</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E587">
+        <v>10303</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>87476</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E588">
+        <v>10706</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>87477</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E589">
+        <v>10637</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>87478</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E590">
+        <v>10898</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>87479</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E591">
+        <v>9424</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>87480</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E592">
+        <v>11843</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>87481</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E593">
+        <v>11644</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>87482</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E594">
+        <v>11359</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>87483</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E595">
+        <v>12126</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>87484</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E596">
+        <v>11277</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>87485</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E597">
+        <v>10432</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>87486</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E598">
+        <v>7164</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>87487</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E599">
+        <v>11354</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>87488</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E600">
+        <v>13369</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>87489</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E601">
+        <v>13820</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>87490</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E602">
+        <v>12120</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>87491</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E603">
+        <v>11378</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>87492</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E604">
+        <v>12815</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>87493</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E605">
+        <v>8974</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>87494</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E606">
+        <v>11292</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>87495</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E607">
+        <v>13370</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>87496</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E608">
+        <v>13185</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>87497</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E609">
+        <v>11738</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>87498</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E610">
+        <v>10852</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>87499</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E611">
+        <v>30400</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>87500</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E612">
+        <v>11504</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>87501</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E613">
+        <v>13069</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>87502</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E614">
+        <v>11259</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>87503</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E615">
+        <v>11283</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>87504</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E616">
+        <v>9758</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>87505</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E617">
+        <v>10557</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>87506</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E618">
+        <v>11845</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>87507</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E619">
+        <v>11609</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>87508</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E620">
+        <v>11940</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>87509</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E621">
+        <v>10707</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>87510</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E622">
+        <v>10060</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>87511</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E623">
+        <v>8980</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>87512</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E624">
+        <v>10252</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>87513</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E625">
+        <v>7496</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>87514</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E626">
+        <v>15215</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>87515</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E627">
+        <v>11918</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>87516</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E628">
+        <v>11769</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>87517</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E629">
+        <v>10905</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>87518</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E630">
+        <v>11193</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>87519</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E631">
+        <v>10963</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>87520</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E632">
+        <v>9059</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>87521</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E633">
+        <v>12581</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">