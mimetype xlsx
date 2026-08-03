--- v1 (2026-04-05)
+++ v2 (2026-08-03)
@@ -9575,51 +9575,51 @@
       </c>
       <c r="G137">
         <v>677</v>
       </c>
       <c r="H137">
         <v>9</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>24603</v>
       </c>
       <c r="B138" t="s">
         <v>414</v>
       </c>
       <c r="C138" t="s">
         <v>415</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>416</v>
       </c>
       <c r="E138">
         <v>12781</v>
       </c>
       <c r="F138">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="G138">
         <v>686</v>
       </c>
       <c r="H138">
         <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>24604</v>
       </c>
       <c r="B139" t="s">
         <v>417</v>
       </c>
       <c r="C139" t="s">
         <v>418</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>419</v>
       </c>
       <c r="E139">
         <v>13575</v>
       </c>
       <c r="F139">
@@ -9682,97 +9682,97 @@
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>24607</v>
       </c>
       <c r="B142" t="s">
         <v>426</v>
       </c>
       <c r="C142" t="s">
         <v>427</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>428</v>
       </c>
       <c r="E142">
         <v>16413</v>
       </c>
       <c r="F142">
         <v>53</v>
       </c>
       <c r="G142">
         <v>519</v>
       </c>
       <c r="H142">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>24608</v>
       </c>
       <c r="B143" t="s">
         <v>429</v>
       </c>
       <c r="C143" t="s">
         <v>430</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>431</v>
       </c>
       <c r="E143">
         <v>16348</v>
       </c>
       <c r="F143">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="G143">
-        <v>422</v>
+        <v>497</v>
       </c>
       <c r="H143">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>24609</v>
       </c>
       <c r="B144" t="s">
         <v>432</v>
       </c>
       <c r="C144" t="s">
         <v>433</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>434</v>
       </c>
       <c r="E144">
         <v>15825</v>
       </c>
       <c r="F144">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="G144">
         <v>830</v>
       </c>
       <c r="H144">
         <v>5</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>24610</v>
       </c>
       <c r="B145" t="s">
         <v>435</v>
       </c>
       <c r="C145" t="s">
         <v>436</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E145">
         <v>14914</v>
       </c>
       <c r="F145">
@@ -9820,259 +9820,259 @@
       </c>
       <c r="G147">
         <v>571</v>
       </c>
       <c r="H147">
         <v>13</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>24613</v>
       </c>
       <c r="B148" t="s">
         <v>444</v>
       </c>
       <c r="C148" t="s">
         <v>445</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>446</v>
       </c>
       <c r="E148">
         <v>14599</v>
       </c>
       <c r="F148">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G148">
         <v>944</v>
       </c>
       <c r="H148">
         <v>6</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>24614</v>
       </c>
       <c r="B149" t="s">
         <v>447</v>
       </c>
       <c r="C149" t="s">
         <v>448</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E149">
         <v>15703</v>
       </c>
       <c r="F149">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G149">
         <v>639</v>
       </c>
       <c r="H149">
         <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>24615</v>
       </c>
       <c r="B150" t="s">
         <v>450</v>
       </c>
       <c r="C150" t="s">
         <v>451</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>452</v>
       </c>
       <c r="E150">
         <v>15661</v>
       </c>
       <c r="F150">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G150">
         <v>624</v>
       </c>
       <c r="H150">
         <v>5</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>24616</v>
       </c>
       <c r="B151" t="s">
         <v>453</v>
       </c>
       <c r="C151" t="s">
         <v>454</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E151">
         <v>15776</v>
       </c>
       <c r="F151">
-        <v>312</v>
+        <v>348</v>
       </c>
       <c r="G151">
-        <v>910</v>
+        <v>1104</v>
       </c>
       <c r="H151">
         <v>5</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>24617</v>
       </c>
       <c r="B152" t="s">
         <v>456</v>
       </c>
       <c r="C152" t="s">
         <v>457</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>458</v>
       </c>
       <c r="E152">
         <v>14276</v>
       </c>
       <c r="F152">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="G152">
-        <v>703</v>
+        <v>845</v>
       </c>
       <c r="H152">
         <v>6</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>24618</v>
       </c>
       <c r="B153" t="s">
         <v>459</v>
       </c>
       <c r="C153" t="s">
         <v>460</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E153">
         <v>16206</v>
       </c>
       <c r="F153">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="G153">
         <v>940</v>
       </c>
       <c r="H153">
         <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>24619</v>
       </c>
       <c r="B154" t="s">
         <v>462</v>
       </c>
       <c r="C154" t="s">
         <v>463</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>464</v>
       </c>
       <c r="E154">
         <v>15223</v>
       </c>
       <c r="F154">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G154">
         <v>696</v>
       </c>
       <c r="H154">
         <v>2</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>24620</v>
       </c>
       <c r="B155" t="s">
         <v>465</v>
       </c>
       <c r="C155" t="s">
         <v>466</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E155">
         <v>16069</v>
       </c>
       <c r="F155">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="G155">
         <v>836</v>
       </c>
       <c r="H155">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>24621</v>
       </c>
       <c r="B156" t="s">
         <v>468</v>
       </c>
       <c r="C156" t="s">
         <v>469</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>470</v>
       </c>
       <c r="E156">
         <v>16286</v>
       </c>
       <c r="F156">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="G156">
         <v>817</v>
       </c>
       <c r="H156">
         <v>12</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>24622</v>
       </c>
       <c r="B157" t="s">
         <v>471</v>
       </c>
       <c r="C157" t="s">
         <v>472</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>473</v>
       </c>
       <c r="E157">
         <v>15252</v>
       </c>
       <c r="F157">
@@ -10132,51 +10132,51 @@
       </c>
       <c r="G159">
         <v>820</v>
       </c>
       <c r="H159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>24625</v>
       </c>
       <c r="B160" t="s">
         <v>480</v>
       </c>
       <c r="C160" t="s">
         <v>481</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>482</v>
       </c>
       <c r="E160">
         <v>15908</v>
       </c>
       <c r="F160">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G160">
         <v>1079</v>
       </c>
       <c r="H160">
         <v>4</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>24626</v>
       </c>
       <c r="B161" t="s">
         <v>483</v>
       </c>
       <c r="C161" t="s">
         <v>484</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>485</v>
       </c>
       <c r="E161">
         <v>16340</v>
       </c>
       <c r="F161">
@@ -10227,282 +10227,282 @@
       </c>
       <c r="E163">
         <v>11885</v>
       </c>
       <c r="F163">
         <v>77</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>24629</v>
       </c>
       <c r="B164" t="s">
         <v>492</v>
       </c>
       <c r="C164" t="s">
         <v>493</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>494</v>
       </c>
       <c r="E164">
         <v>13424</v>
       </c>
       <c r="F164">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G164">
         <v>779</v>
       </c>
       <c r="H164">
         <v>5</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>24630</v>
       </c>
       <c r="B165" t="s">
         <v>495</v>
       </c>
       <c r="C165" t="s">
         <v>496</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>497</v>
       </c>
       <c r="E165">
         <v>13634</v>
       </c>
       <c r="F165">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G165">
         <v>662</v>
       </c>
       <c r="H165">
-        <v>5</v>
+        <v>14</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>24631</v>
       </c>
       <c r="B166" t="s">
         <v>498</v>
       </c>
       <c r="C166" t="s">
         <v>499</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>500</v>
       </c>
       <c r="E166">
         <v>13306</v>
       </c>
       <c r="F166">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G166">
         <v>682</v>
       </c>
       <c r="H166">
         <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>24632</v>
       </c>
       <c r="B167" t="s">
         <v>501</v>
       </c>
       <c r="C167" t="s">
         <v>502</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>503</v>
       </c>
       <c r="E167">
         <v>8821</v>
       </c>
       <c r="F167">
         <v>9</v>
       </c>
       <c r="G167">
         <v>252</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>24633</v>
       </c>
       <c r="B168" t="s">
         <v>504</v>
       </c>
       <c r="C168" t="s">
         <v>505</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>506</v>
       </c>
       <c r="E168">
         <v>13542</v>
       </c>
       <c r="F168">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="G168">
-        <v>675</v>
+        <v>777</v>
       </c>
       <c r="H168">
         <v>6</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>24634</v>
       </c>
       <c r="B169" t="s">
         <v>507</v>
       </c>
       <c r="C169" t="s">
         <v>508</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>509</v>
       </c>
       <c r="E169">
         <v>15039</v>
       </c>
       <c r="F169">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="G169">
         <v>594</v>
       </c>
       <c r="H169">
         <v>3</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>24635</v>
       </c>
       <c r="B170" t="s">
         <v>510</v>
       </c>
       <c r="C170" t="s">
         <v>511</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E170">
         <v>13441</v>
       </c>
       <c r="F170">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G170">
         <v>462</v>
       </c>
       <c r="H170">
         <v>3</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>24636</v>
       </c>
       <c r="B171" t="s">
         <v>513</v>
       </c>
       <c r="C171" t="s">
         <v>514</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>515</v>
       </c>
       <c r="E171">
         <v>14693</v>
       </c>
       <c r="F171">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G171">
         <v>852</v>
       </c>
       <c r="H171">
         <v>5</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>24637</v>
       </c>
       <c r="B172" t="s">
         <v>516</v>
       </c>
       <c r="C172" t="s">
         <v>517</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>518</v>
       </c>
       <c r="E172">
         <v>12933</v>
       </c>
       <c r="F172">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G172">
-        <v>601</v>
+        <v>693</v>
       </c>
       <c r="H172">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>24638</v>
       </c>
       <c r="B173" t="s">
         <v>519</v>
       </c>
       <c r="C173" t="s">
         <v>520</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>521</v>
       </c>
       <c r="E173">
         <v>14147</v>
       </c>
       <c r="F173">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="G173">
         <v>842</v>
       </c>
       <c r="H173">
         <v>12</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>24639</v>
       </c>
       <c r="B174" t="s">
         <v>522</v>
       </c>
       <c r="C174" t="s">
         <v>523</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>524</v>
       </c>
       <c r="E174">
         <v>15831</v>
       </c>
       <c r="F174">
@@ -10510,201 +10510,201 @@
       </c>
       <c r="G174">
         <v>812</v>
       </c>
       <c r="H174">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>24640</v>
       </c>
       <c r="B175" t="s">
         <v>525</v>
       </c>
       <c r="C175" t="s">
         <v>526</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>527</v>
       </c>
       <c r="E175">
         <v>16368</v>
       </c>
       <c r="F175">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="G175">
         <v>766</v>
       </c>
       <c r="H175">
         <v>5</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>24641</v>
       </c>
       <c r="B176" t="s">
         <v>528</v>
       </c>
       <c r="C176" t="s">
         <v>529</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>530</v>
       </c>
       <c r="E176">
         <v>15874</v>
       </c>
       <c r="F176">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G176">
         <v>718</v>
       </c>
       <c r="H176">
         <v>10</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>24642</v>
       </c>
       <c r="B177" t="s">
         <v>531</v>
       </c>
       <c r="C177" t="s">
         <v>532</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>533</v>
       </c>
       <c r="E177">
         <v>15153</v>
       </c>
       <c r="F177">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G177">
         <v>688</v>
       </c>
       <c r="H177">
         <v>5</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
         <v>24643</v>
       </c>
       <c r="B178" t="s">
         <v>534</v>
       </c>
       <c r="C178" t="s">
         <v>535</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>536</v>
       </c>
       <c r="E178">
         <v>14755</v>
       </c>
       <c r="F178">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
         <v>24644</v>
       </c>
       <c r="B179" t="s">
         <v>537</v>
       </c>
       <c r="C179" t="s">
         <v>538</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>539</v>
       </c>
       <c r="E179">
         <v>13276</v>
       </c>
       <c r="F179">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="G179">
         <v>568</v>
       </c>
       <c r="H179">
         <v>19</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
         <v>24645</v>
       </c>
       <c r="B180" t="s">
         <v>540</v>
       </c>
       <c r="C180" t="s">
         <v>541</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>542</v>
       </c>
       <c r="E180">
         <v>13626</v>
       </c>
       <c r="F180">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G180">
         <v>762</v>
       </c>
       <c r="H180">
         <v>6</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>24646</v>
       </c>
       <c r="B181" t="s">
         <v>543</v>
       </c>
       <c r="C181" t="s">
         <v>544</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>545</v>
       </c>
       <c r="E181">
         <v>13956</v>
       </c>
       <c r="F181">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G181">
         <v>587</v>
       </c>
       <c r="H181">
         <v>5</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>24647</v>
       </c>
       <c r="B182" t="s">
         <v>546</v>
       </c>
       <c r="C182" t="s">
         <v>547</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>548</v>
       </c>
       <c r="E182">
         <v>10987</v>
       </c>
       <c r="F182">
@@ -10813,80 +10813,80 @@
       </c>
       <c r="G186">
         <v>206</v>
       </c>
       <c r="H186">
         <v>4</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>24652</v>
       </c>
       <c r="B187" t="s">
         <v>561</v>
       </c>
       <c r="C187" t="s">
         <v>562</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>563</v>
       </c>
       <c r="E187">
         <v>12867</v>
       </c>
       <c r="F187">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="G187">
-        <v>661</v>
+        <v>802</v>
       </c>
       <c r="H187">
         <v>5</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>24653</v>
       </c>
       <c r="B188" t="s">
         <v>564</v>
       </c>
       <c r="C188" t="s">
         <v>565</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>566</v>
       </c>
       <c r="E188">
         <v>12769</v>
       </c>
       <c r="F188">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="G188">
-        <v>740</v>
+        <v>917</v>
       </c>
       <c r="H188">
         <v>7</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>24654</v>
       </c>
       <c r="B189" t="s">
         <v>567</v>
       </c>
       <c r="C189" t="s">
         <v>568</v>
       </c>
       <c r="D189" s="1" t="s">
         <v>569</v>
       </c>
       <c r="E189">
         <v>14110</v>
       </c>
       <c r="F189">
         <v>98</v>
       </c>
       <c r="G189">
@@ -18534,1970 +18534,2903 @@
         <v>1553</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>1554</v>
       </c>
       <c r="E519">
         <v>8345</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520">
         <v>87408</v>
       </c>
       <c r="B520" t="s">
         <v>1555</v>
       </c>
       <c r="C520" t="s">
         <v>1556</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>1557</v>
       </c>
       <c r="E520">
         <v>12020</v>
       </c>
+      <c r="F520">
+        <v>38</v>
+      </c>
+      <c r="G520">
+        <v>497</v>
+      </c>
+      <c r="H520">
+        <v>4</v>
+      </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521">
         <v>87409</v>
       </c>
       <c r="B521" t="s">
         <v>1558</v>
       </c>
       <c r="C521" t="s">
         <v>1559</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>1560</v>
       </c>
       <c r="E521">
         <v>11201</v>
       </c>
+      <c r="F521">
+        <v>42</v>
+      </c>
+      <c r="G521">
+        <v>594</v>
+      </c>
+      <c r="H521">
+        <v>6</v>
+      </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522">
         <v>87410</v>
       </c>
       <c r="B522" t="s">
         <v>1561</v>
       </c>
       <c r="C522" t="s">
         <v>1562</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>1563</v>
       </c>
       <c r="E522">
         <v>11421</v>
       </c>
+      <c r="F522">
+        <v>57</v>
+      </c>
+      <c r="G522">
+        <v>412</v>
+      </c>
+      <c r="H522">
+        <v>13</v>
+      </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523">
         <v>87411</v>
       </c>
       <c r="B523" t="s">
         <v>1564</v>
       </c>
       <c r="C523" t="s">
         <v>1565</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>1566</v>
       </c>
       <c r="E523">
         <v>10659</v>
       </c>
+      <c r="F523">
+        <v>60</v>
+      </c>
+      <c r="G523">
+        <v>484</v>
+      </c>
+      <c r="H523">
+        <v>2</v>
+      </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524">
         <v>87412</v>
       </c>
       <c r="B524" t="s">
         <v>1567</v>
       </c>
       <c r="C524" t="s">
         <v>1568</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>1569</v>
       </c>
       <c r="E524">
         <v>10539</v>
       </c>
+      <c r="F524">
+        <v>30</v>
+      </c>
+      <c r="G524">
+        <v>367</v>
+      </c>
+      <c r="H524">
+        <v>4</v>
+      </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525">
         <v>87413</v>
       </c>
       <c r="B525" t="s">
         <v>1570</v>
       </c>
       <c r="C525" t="s">
         <v>1571</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>1572</v>
       </c>
       <c r="E525">
         <v>9841</v>
       </c>
+      <c r="F525">
+        <v>15</v>
+      </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526">
         <v>87414</v>
       </c>
       <c r="B526" t="s">
         <v>1573</v>
       </c>
       <c r="C526" t="s">
         <v>1574</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>1575</v>
       </c>
       <c r="E526">
         <v>7470</v>
       </c>
+      <c r="F526">
+        <v>3</v>
+      </c>
+      <c r="G526">
+        <v>258</v>
+      </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527">
         <v>87415</v>
       </c>
       <c r="B527" t="s">
         <v>1576</v>
       </c>
       <c r="C527" t="s">
         <v>1577</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>1578</v>
       </c>
       <c r="E527">
         <v>10525</v>
       </c>
+      <c r="F527">
+        <v>56</v>
+      </c>
+      <c r="G527">
+        <v>453</v>
+      </c>
+      <c r="H527">
+        <v>4</v>
+      </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528">
         <v>87416</v>
       </c>
       <c r="B528" t="s">
         <v>1579</v>
       </c>
       <c r="C528" t="s">
         <v>1580</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>1581</v>
       </c>
       <c r="E528">
         <v>1</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529">
         <v>87417</v>
       </c>
       <c r="B529" t="s">
         <v>1582</v>
       </c>
       <c r="C529" t="s">
         <v>1583</v>
       </c>
       <c r="D529" s="1" t="s">
         <v>1584</v>
       </c>
       <c r="E529">
         <v>12444</v>
       </c>
+      <c r="F529">
+        <v>27</v>
+      </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530">
         <v>87418</v>
       </c>
       <c r="B530" t="s">
         <v>1585</v>
       </c>
       <c r="C530" t="s">
         <v>1586</v>
       </c>
       <c r="D530" s="1" t="s">
         <v>1587</v>
       </c>
       <c r="E530">
         <v>10939</v>
       </c>
+      <c r="F530">
+        <v>2</v>
+      </c>
+      <c r="G530">
+        <v>151</v>
+      </c>
+      <c r="H530">
+        <v>11</v>
+      </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531">
         <v>87419</v>
       </c>
       <c r="B531" t="s">
         <v>1588</v>
       </c>
       <c r="C531" t="s">
         <v>1589</v>
       </c>
       <c r="D531" s="1" t="s">
         <v>1590</v>
       </c>
       <c r="E531">
         <v>10746</v>
       </c>
+      <c r="F531">
+        <v>52</v>
+      </c>
+      <c r="G531">
+        <v>507</v>
+      </c>
+      <c r="H531">
+        <v>5</v>
+      </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532">
         <v>87420</v>
       </c>
       <c r="B532" t="s">
         <v>1591</v>
       </c>
       <c r="C532" t="s">
         <v>1592</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>1593</v>
       </c>
       <c r="E532">
         <v>9949</v>
       </c>
+      <c r="F532">
+        <v>22</v>
+      </c>
+      <c r="G532">
+        <v>445</v>
+      </c>
+      <c r="H532">
+        <v>3</v>
+      </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533">
         <v>87421</v>
       </c>
       <c r="B533" t="s">
         <v>1594</v>
       </c>
       <c r="C533" t="s">
         <v>1595</v>
       </c>
       <c r="D533" s="1" t="s">
         <v>1596</v>
       </c>
       <c r="E533">
         <v>9947</v>
       </c>
+      <c r="F533">
+        <v>104</v>
+      </c>
+      <c r="G533">
+        <v>572</v>
+      </c>
+      <c r="H533">
+        <v>3</v>
+      </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534">
         <v>87422</v>
       </c>
       <c r="B534" t="s">
         <v>1597</v>
       </c>
       <c r="C534" t="s">
         <v>1598</v>
       </c>
       <c r="D534" s="1" t="s">
         <v>1599</v>
       </c>
       <c r="E534">
         <v>10559</v>
       </c>
+      <c r="F534">
+        <v>65</v>
+      </c>
+      <c r="G534">
+        <v>531</v>
+      </c>
+      <c r="H534">
+        <v>3</v>
+      </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535">
         <v>87423</v>
       </c>
       <c r="B535" t="s">
         <v>1600</v>
       </c>
       <c r="C535" t="s">
         <v>1601</v>
       </c>
       <c r="D535" s="1" t="s">
         <v>1602</v>
       </c>
       <c r="E535">
         <v>11545</v>
       </c>
+      <c r="F535">
+        <v>112</v>
+      </c>
+      <c r="G535">
+        <v>543</v>
+      </c>
+      <c r="H535">
+        <v>3</v>
+      </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536">
         <v>87424</v>
       </c>
       <c r="B536" t="s">
         <v>1603</v>
       </c>
       <c r="C536" t="s">
         <v>1604</v>
       </c>
       <c r="D536" s="1" t="s">
         <v>1605</v>
       </c>
       <c r="E536">
         <v>11311</v>
       </c>
+      <c r="F536">
+        <v>61</v>
+      </c>
+      <c r="G536">
+        <v>477</v>
+      </c>
+      <c r="H536">
+        <v>6</v>
+      </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537">
         <v>87425</v>
       </c>
       <c r="B537" t="s">
         <v>1606</v>
       </c>
       <c r="C537" t="s">
         <v>1607</v>
       </c>
       <c r="D537" s="1" t="s">
         <v>1608</v>
       </c>
       <c r="E537">
         <v>9305</v>
       </c>
+      <c r="F537">
+        <v>3</v>
+      </c>
+      <c r="G537">
+        <v>62</v>
+      </c>
+      <c r="H537">
+        <v>6</v>
+      </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538">
         <v>87426</v>
       </c>
       <c r="B538" t="s">
         <v>1609</v>
       </c>
       <c r="C538" t="s">
         <v>1610</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>1611</v>
       </c>
       <c r="E538">
         <v>10904</v>
       </c>
+      <c r="F538">
+        <v>52</v>
+      </c>
+      <c r="G538">
+        <v>375</v>
+      </c>
+      <c r="H538">
+        <v>3</v>
+      </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539">
         <v>87427</v>
       </c>
       <c r="B539" t="s">
         <v>1612</v>
       </c>
       <c r="C539" t="s">
         <v>1613</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>1614</v>
       </c>
       <c r="E539">
         <v>10007</v>
       </c>
+      <c r="F539">
+        <v>71</v>
+      </c>
+      <c r="G539">
+        <v>232</v>
+      </c>
+      <c r="H539">
+        <v>2</v>
+      </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540">
         <v>87428</v>
       </c>
       <c r="B540" t="s">
         <v>1615</v>
       </c>
       <c r="C540" t="s">
         <v>1616</v>
       </c>
       <c r="D540" s="1" t="s">
         <v>1617</v>
       </c>
       <c r="E540">
         <v>10951</v>
       </c>
+      <c r="F540">
+        <v>63</v>
+      </c>
+      <c r="G540">
+        <v>544</v>
+      </c>
+      <c r="H540">
+        <v>3</v>
+      </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541">
         <v>87429</v>
       </c>
       <c r="B541" t="s">
         <v>1618</v>
       </c>
       <c r="C541" t="s">
         <v>1619</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>1620</v>
       </c>
       <c r="E541">
         <v>11203</v>
       </c>
+      <c r="F541">
+        <v>76</v>
+      </c>
+      <c r="G541">
+        <v>637</v>
+      </c>
+      <c r="H541">
+        <v>8</v>
+      </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542">
         <v>87430</v>
       </c>
       <c r="B542" t="s">
         <v>1621</v>
       </c>
       <c r="C542" t="s">
         <v>1622</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="E542">
         <v>8525</v>
       </c>
+      <c r="F542">
+        <v>2</v>
+      </c>
+      <c r="G542">
+        <v>210</v>
+      </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543">
         <v>87431</v>
       </c>
       <c r="B543" t="s">
         <v>1624</v>
       </c>
       <c r="C543" t="s">
         <v>1625</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>1626</v>
       </c>
       <c r="E543">
         <v>12140</v>
       </c>
+      <c r="F543">
+        <v>82</v>
+      </c>
+      <c r="G543">
+        <v>779</v>
+      </c>
+      <c r="H543">
+        <v>11</v>
+      </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544">
         <v>87432</v>
       </c>
       <c r="B544" t="s">
         <v>1627</v>
       </c>
       <c r="C544" t="s">
         <v>1628</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>1629</v>
       </c>
       <c r="E544">
         <v>12871</v>
       </c>
+      <c r="F544">
+        <v>52</v>
+      </c>
+      <c r="G544">
+        <v>533</v>
+      </c>
+      <c r="H544">
+        <v>5</v>
+      </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545">
         <v>87433</v>
       </c>
       <c r="B545" t="s">
         <v>1630</v>
       </c>
       <c r="C545" t="s">
         <v>1631</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>1632</v>
       </c>
       <c r="E545">
         <v>12575</v>
       </c>
+      <c r="F545">
+        <v>108</v>
+      </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546">
         <v>87434</v>
       </c>
       <c r="B546" t="s">
         <v>1633</v>
       </c>
       <c r="C546" t="s">
         <v>1634</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>1635</v>
       </c>
       <c r="E546">
         <v>10814</v>
       </c>
+      <c r="F546">
+        <v>90</v>
+      </c>
+      <c r="G546">
+        <v>578</v>
+      </c>
+      <c r="H546">
+        <v>4</v>
+      </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547">
         <v>87435</v>
       </c>
       <c r="B547" t="s">
         <v>1636</v>
       </c>
       <c r="C547" t="s">
         <v>1637</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>1638</v>
       </c>
       <c r="E547">
         <v>10179</v>
       </c>
+      <c r="F547">
+        <v>3</v>
+      </c>
+      <c r="G547">
+        <v>50</v>
+      </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548">
         <v>87436</v>
       </c>
       <c r="B548" t="s">
         <v>1639</v>
       </c>
       <c r="C548" t="s">
         <v>1640</v>
       </c>
       <c r="D548" s="1" t="s">
         <v>1641</v>
       </c>
       <c r="E548">
         <v>9114</v>
       </c>
+      <c r="F548">
+        <v>62</v>
+      </c>
+      <c r="G548">
+        <v>328</v>
+      </c>
+      <c r="H548">
+        <v>6</v>
+      </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549">
         <v>87437</v>
       </c>
       <c r="B549" t="s">
         <v>1642</v>
       </c>
       <c r="C549" t="s">
         <v>1643</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>1644</v>
       </c>
       <c r="E549">
         <v>10257</v>
       </c>
+      <c r="F549">
+        <v>74</v>
+      </c>
+      <c r="G549">
+        <v>594</v>
+      </c>
+      <c r="H549">
+        <v>2</v>
+      </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550">
         <v>87438</v>
       </c>
       <c r="B550" t="s">
         <v>1645</v>
       </c>
       <c r="C550" t="s">
         <v>1646</v>
       </c>
       <c r="D550" s="1" t="s">
         <v>1647</v>
       </c>
       <c r="E550">
         <v>11359</v>
       </c>
+      <c r="F550">
+        <v>42</v>
+      </c>
+      <c r="G550">
+        <v>532</v>
+      </c>
+      <c r="H550">
+        <v>3</v>
+      </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551">
         <v>87439</v>
       </c>
       <c r="B551" t="s">
         <v>1648</v>
       </c>
       <c r="C551" t="s">
         <v>1649</v>
       </c>
       <c r="D551" s="1" t="s">
         <v>1650</v>
       </c>
       <c r="E551">
         <v>12334</v>
       </c>
+      <c r="F551">
+        <v>25</v>
+      </c>
+      <c r="G551">
+        <v>360</v>
+      </c>
+      <c r="H551">
+        <v>2</v>
+      </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552">
         <v>87440</v>
       </c>
       <c r="B552" t="s">
         <v>1651</v>
       </c>
       <c r="C552" t="s">
         <v>1652</v>
       </c>
       <c r="D552" s="1" t="s">
         <v>1653</v>
       </c>
       <c r="E552">
         <v>11452</v>
       </c>
+      <c r="F552">
+        <v>120</v>
+      </c>
+      <c r="G552">
+        <v>552</v>
+      </c>
+      <c r="H552">
+        <v>9</v>
+      </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553">
         <v>87441</v>
       </c>
       <c r="B553" t="s">
         <v>1654</v>
       </c>
       <c r="C553" t="s">
         <v>1655</v>
       </c>
       <c r="D553" s="1" t="s">
         <v>1656</v>
       </c>
       <c r="E553">
         <v>12650</v>
       </c>
+      <c r="F553">
+        <v>63</v>
+      </c>
+      <c r="G553">
+        <v>459</v>
+      </c>
+      <c r="H553">
+        <v>2</v>
+      </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554">
         <v>87442</v>
       </c>
       <c r="B554" t="s">
         <v>1657</v>
       </c>
       <c r="C554" t="s">
         <v>1658</v>
       </c>
       <c r="D554" s="1" t="s">
         <v>1659</v>
       </c>
       <c r="E554">
         <v>11648</v>
       </c>
+      <c r="F554">
+        <v>92</v>
+      </c>
+      <c r="G554">
+        <v>437</v>
+      </c>
+      <c r="H554">
+        <v>2</v>
+      </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555">
         <v>87443</v>
       </c>
       <c r="B555" t="s">
         <v>1660</v>
       </c>
       <c r="C555" t="s">
         <v>1661</v>
       </c>
       <c r="D555" s="1" t="s">
         <v>1662</v>
       </c>
       <c r="E555">
         <v>11654</v>
       </c>
+      <c r="F555">
+        <v>81</v>
+      </c>
+      <c r="G555">
+        <v>441</v>
+      </c>
+      <c r="H555">
+        <v>5</v>
+      </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556">
         <v>87444</v>
       </c>
       <c r="B556" t="s">
         <v>1663</v>
       </c>
       <c r="C556" t="s">
         <v>1664</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>1665</v>
       </c>
       <c r="E556">
         <v>10030</v>
       </c>
+      <c r="F556">
+        <v>88</v>
+      </c>
+      <c r="G556">
+        <v>375</v>
+      </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557">
         <v>87445</v>
       </c>
       <c r="B557" t="s">
         <v>1666</v>
       </c>
       <c r="C557" t="s">
         <v>1667</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>1668</v>
       </c>
       <c r="E557">
         <v>11710</v>
       </c>
+      <c r="F557">
+        <v>108</v>
+      </c>
+      <c r="G557">
+        <v>737</v>
+      </c>
+      <c r="H557">
+        <v>6</v>
+      </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558">
         <v>87446</v>
       </c>
       <c r="B558" t="s">
         <v>1669</v>
       </c>
       <c r="C558" t="s">
         <v>1670</v>
       </c>
       <c r="D558" s="1" t="s">
         <v>1671</v>
       </c>
       <c r="E558">
         <v>12639</v>
       </c>
+      <c r="F558">
+        <v>64</v>
+      </c>
+      <c r="G558">
+        <v>552</v>
+      </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559">
         <v>87447</v>
       </c>
       <c r="B559" t="s">
         <v>1672</v>
       </c>
       <c r="C559" t="s">
         <v>1673</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>1674</v>
       </c>
       <c r="E559">
         <v>12270</v>
       </c>
+      <c r="F559">
+        <v>111</v>
+      </c>
+      <c r="G559">
+        <v>517</v>
+      </c>
+      <c r="H559">
+        <v>9</v>
+      </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560">
         <v>87448</v>
       </c>
       <c r="B560" t="s">
         <v>1675</v>
       </c>
       <c r="C560" t="s">
         <v>1676</v>
       </c>
       <c r="D560" s="1" t="s">
         <v>1677</v>
       </c>
       <c r="E560">
         <v>10366</v>
       </c>
+      <c r="F560">
+        <v>141</v>
+      </c>
+      <c r="G560">
+        <v>519</v>
+      </c>
+      <c r="H560">
+        <v>3</v>
+      </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561">
         <v>87449</v>
       </c>
       <c r="B561" t="s">
         <v>1678</v>
       </c>
       <c r="C561" t="s">
         <v>1679</v>
       </c>
       <c r="D561" s="1" t="s">
         <v>1680</v>
       </c>
       <c r="E561">
         <v>10110</v>
       </c>
+      <c r="F561">
+        <v>19</v>
+      </c>
+      <c r="G561">
+        <v>403</v>
+      </c>
+      <c r="H561">
+        <v>10</v>
+      </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562">
         <v>87450</v>
       </c>
       <c r="B562" t="s">
         <v>1681</v>
       </c>
       <c r="C562" t="s">
         <v>1682</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>1683</v>
       </c>
       <c r="E562">
         <v>12203</v>
       </c>
+      <c r="F562">
+        <v>28</v>
+      </c>
+      <c r="G562">
+        <v>452</v>
+      </c>
+      <c r="H562">
+        <v>5</v>
+      </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563">
         <v>87451</v>
       </c>
       <c r="B563" t="s">
         <v>1684</v>
       </c>
       <c r="C563" t="s">
         <v>1685</v>
       </c>
       <c r="D563" s="1" t="s">
         <v>1686</v>
       </c>
       <c r="E563">
         <v>11166</v>
       </c>
+      <c r="F563">
+        <v>72</v>
+      </c>
+      <c r="G563">
+        <v>376</v>
+      </c>
+      <c r="H563">
+        <v>37</v>
+      </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564">
         <v>87452</v>
       </c>
       <c r="B564" t="s">
         <v>1687</v>
       </c>
       <c r="C564" t="s">
         <v>1688</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>1689</v>
       </c>
       <c r="E564">
         <v>12885</v>
       </c>
+      <c r="F564">
+        <v>98</v>
+      </c>
+      <c r="G564">
+        <v>562</v>
+      </c>
+      <c r="H564">
+        <v>8</v>
+      </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565">
         <v>87453</v>
       </c>
       <c r="B565" t="s">
         <v>1690</v>
       </c>
       <c r="C565" t="s">
         <v>1691</v>
       </c>
       <c r="D565" s="1" t="s">
         <v>1692</v>
       </c>
       <c r="E565">
         <v>12497</v>
       </c>
+      <c r="F565">
+        <v>46</v>
+      </c>
+      <c r="G565">
+        <v>495</v>
+      </c>
+      <c r="H565">
+        <v>10</v>
+      </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566">
         <v>87454</v>
       </c>
       <c r="B566" t="s">
         <v>1693</v>
       </c>
       <c r="C566" t="s">
         <v>1694</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>1695</v>
       </c>
       <c r="E566">
         <v>11146</v>
       </c>
+      <c r="F566">
+        <v>28</v>
+      </c>
+      <c r="G566">
+        <v>474</v>
+      </c>
+      <c r="H566">
+        <v>9</v>
+      </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567">
         <v>87455</v>
       </c>
       <c r="B567" t="s">
         <v>1696</v>
       </c>
       <c r="C567" t="s">
         <v>1697</v>
       </c>
       <c r="D567" s="1" t="s">
         <v>1698</v>
       </c>
       <c r="E567">
         <v>9532</v>
       </c>
+      <c r="F567">
+        <v>56</v>
+      </c>
+      <c r="G567">
+        <v>465</v>
+      </c>
+      <c r="H567">
+        <v>2</v>
+      </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568">
         <v>87456</v>
       </c>
       <c r="B568" t="s">
         <v>1699</v>
       </c>
       <c r="C568" t="s">
         <v>1700</v>
       </c>
       <c r="D568" s="1" t="s">
         <v>1701</v>
       </c>
       <c r="E568">
         <v>10475</v>
       </c>
+      <c r="F568">
+        <v>96</v>
+      </c>
+      <c r="G568">
+        <v>542</v>
+      </c>
+      <c r="H568">
+        <v>5</v>
+      </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569">
         <v>87457</v>
       </c>
       <c r="B569" t="s">
         <v>1702</v>
       </c>
       <c r="C569" t="s">
         <v>1703</v>
       </c>
       <c r="D569" s="1" t="s">
         <v>1704</v>
       </c>
       <c r="E569">
         <v>6992</v>
       </c>
+      <c r="F569">
+        <v>5</v>
+      </c>
+      <c r="G569">
+        <v>192</v>
+      </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570">
         <v>87458</v>
       </c>
       <c r="B570" t="s">
         <v>1705</v>
       </c>
       <c r="C570" t="s">
         <v>1706</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>1707</v>
       </c>
       <c r="E570">
         <v>10356</v>
       </c>
+      <c r="F570">
+        <v>57</v>
+      </c>
+      <c r="G570">
+        <v>499</v>
+      </c>
+      <c r="H570">
+        <v>5</v>
+      </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571">
         <v>87459</v>
       </c>
       <c r="B571" t="s">
         <v>1708</v>
       </c>
       <c r="C571" t="s">
         <v>1709</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>1710</v>
       </c>
       <c r="E571">
         <v>10007</v>
       </c>
+      <c r="F571">
+        <v>77</v>
+      </c>
+      <c r="G571">
+        <v>539</v>
+      </c>
+      <c r="H571">
+        <v>4</v>
+      </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572">
         <v>87460</v>
       </c>
       <c r="B572" t="s">
         <v>1711</v>
       </c>
       <c r="C572" t="s">
         <v>1712</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="E572">
         <v>9996</v>
       </c>
+      <c r="F572">
+        <v>34</v>
+      </c>
+      <c r="G572">
+        <v>505</v>
+      </c>
+      <c r="H572">
+        <v>5</v>
+      </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573">
         <v>87461</v>
       </c>
       <c r="B573" t="s">
         <v>1714</v>
       </c>
       <c r="C573" t="s">
         <v>1715</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="E573">
         <v>7684</v>
       </c>
+      <c r="F573">
+        <v>13</v>
+      </c>
+      <c r="G573">
+        <v>62</v>
+      </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574">
         <v>87462</v>
       </c>
       <c r="B574" t="s">
         <v>1717</v>
       </c>
       <c r="C574" t="s">
         <v>1718</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>1719</v>
       </c>
       <c r="E574">
         <v>10700</v>
       </c>
+      <c r="F574">
+        <v>133</v>
+      </c>
+      <c r="G574">
+        <v>558</v>
+      </c>
+      <c r="H574">
+        <v>5</v>
+      </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575">
         <v>87463</v>
       </c>
       <c r="B575" t="s">
         <v>1720</v>
       </c>
       <c r="C575" t="s">
         <v>1721</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="E575">
         <v>10455</v>
       </c>
+      <c r="F575">
+        <v>65</v>
+      </c>
+      <c r="G575">
+        <v>446</v>
+      </c>
+      <c r="H575">
+        <v>4</v>
+      </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576">
         <v>87464</v>
       </c>
       <c r="B576" t="s">
         <v>1723</v>
       </c>
       <c r="C576" t="s">
         <v>1724</v>
       </c>
       <c r="D576" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="E576">
         <v>10014</v>
       </c>
+      <c r="F576">
+        <v>120</v>
+      </c>
+      <c r="G576">
+        <v>470</v>
+      </c>
+      <c r="H576">
+        <v>3</v>
+      </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577">
         <v>87465</v>
       </c>
       <c r="B577" t="s">
         <v>1726</v>
       </c>
       <c r="C577" t="s">
         <v>1727</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="E577">
         <v>9071</v>
       </c>
+      <c r="F577">
+        <v>4</v>
+      </c>
+      <c r="G577">
+        <v>188</v>
+      </c>
+      <c r="H577">
+        <v>1</v>
+      </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578">
         <v>87466</v>
       </c>
       <c r="B578" t="s">
         <v>1729</v>
       </c>
       <c r="C578" t="s">
         <v>1730</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>1731</v>
       </c>
       <c r="E578">
         <v>12115</v>
       </c>
+      <c r="F578">
+        <v>49</v>
+      </c>
+      <c r="G578">
+        <v>471</v>
+      </c>
+      <c r="H578">
+        <v>5</v>
+      </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579">
         <v>87467</v>
       </c>
       <c r="B579" t="s">
         <v>1732</v>
       </c>
       <c r="C579" t="s">
         <v>1733</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>1734</v>
       </c>
       <c r="E579">
         <v>10896</v>
       </c>
+      <c r="F579">
+        <v>43</v>
+      </c>
+      <c r="G579">
+        <v>452</v>
+      </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580">
         <v>87468</v>
       </c>
       <c r="B580" t="s">
         <v>1735</v>
       </c>
       <c r="C580" t="s">
         <v>1736</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="E580">
         <v>10288</v>
       </c>
+      <c r="F580">
+        <v>19</v>
+      </c>
+      <c r="G580">
+        <v>414</v>
+      </c>
+      <c r="H580">
+        <v>7</v>
+      </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581">
         <v>87469</v>
       </c>
       <c r="B581" t="s">
         <v>1738</v>
       </c>
       <c r="C581" t="s">
         <v>1739</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>1740</v>
       </c>
       <c r="E581">
         <v>10543</v>
       </c>
+      <c r="F581">
+        <v>4</v>
+      </c>
+      <c r="G581">
+        <v>66</v>
+      </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582">
         <v>87470</v>
       </c>
       <c r="B582" t="s">
         <v>1741</v>
       </c>
       <c r="C582" t="s">
         <v>1742</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>1743</v>
       </c>
       <c r="E582">
         <v>10767</v>
       </c>
+      <c r="F582">
+        <v>70</v>
+      </c>
+      <c r="G582">
+        <v>472</v>
+      </c>
+      <c r="H582">
+        <v>3</v>
+      </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583">
         <v>87471</v>
       </c>
       <c r="B583" t="s">
         <v>1744</v>
       </c>
       <c r="C583" t="s">
         <v>1745</v>
       </c>
       <c r="D583" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="E583">
         <v>10544</v>
       </c>
+      <c r="F583">
+        <v>57</v>
+      </c>
+      <c r="G583">
+        <v>455</v>
+      </c>
+      <c r="H583">
+        <v>7</v>
+      </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584">
         <v>87472</v>
       </c>
       <c r="B584" t="s">
         <v>1747</v>
       </c>
       <c r="C584" t="s">
         <v>1748</v>
       </c>
       <c r="D584" s="1" t="s">
         <v>1749</v>
       </c>
       <c r="E584">
         <v>11266</v>
       </c>
+      <c r="F584">
+        <v>43</v>
+      </c>
+      <c r="G584">
+        <v>347</v>
+      </c>
+      <c r="H584">
+        <v>11</v>
+      </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585">
         <v>87473</v>
       </c>
       <c r="B585" t="s">
         <v>1750</v>
       </c>
       <c r="C585" t="s">
         <v>1751</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="E585">
         <v>13267</v>
       </c>
+      <c r="F585">
+        <v>38</v>
+      </c>
+      <c r="G585">
+        <v>476</v>
+      </c>
+      <c r="H585">
+        <v>8</v>
+      </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586">
         <v>87474</v>
       </c>
       <c r="B586" t="s">
         <v>1753</v>
       </c>
       <c r="C586" t="s">
         <v>1754</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="E586">
         <v>10357</v>
       </c>
+      <c r="F586">
+        <v>47</v>
+      </c>
+      <c r="G586">
+        <v>365</v>
+      </c>
+      <c r="H586">
+        <v>3</v>
+      </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587">
         <v>87475</v>
       </c>
       <c r="B587" t="s">
         <v>1756</v>
       </c>
       <c r="C587" t="s">
         <v>1757</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>1758</v>
       </c>
       <c r="E587">
         <v>10303</v>
       </c>
+      <c r="F587">
+        <v>21</v>
+      </c>
+      <c r="G587">
+        <v>124</v>
+      </c>
+      <c r="H587">
+        <v>1</v>
+      </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588">
         <v>87476</v>
       </c>
       <c r="B588" t="s">
         <v>1759</v>
       </c>
       <c r="C588" t="s">
         <v>1760</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>1761</v>
       </c>
       <c r="E588">
         <v>10706</v>
       </c>
+      <c r="F588">
+        <v>92</v>
+      </c>
+      <c r="G588">
+        <v>478</v>
+      </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589">
         <v>87477</v>
       </c>
       <c r="B589" t="s">
         <v>1762</v>
       </c>
       <c r="C589" t="s">
         <v>1763</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>1764</v>
       </c>
       <c r="E589">
         <v>10637</v>
       </c>
+      <c r="F589">
+        <v>37</v>
+      </c>
+      <c r="G589">
+        <v>420</v>
+      </c>
+      <c r="H589">
+        <v>4</v>
+      </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590">
         <v>87478</v>
       </c>
       <c r="B590" t="s">
         <v>1765</v>
       </c>
       <c r="C590" t="s">
         <v>1766</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1767</v>
       </c>
       <c r="E590">
         <v>10898</v>
       </c>
+      <c r="F590">
+        <v>63</v>
+      </c>
+      <c r="G590">
+        <v>473</v>
+      </c>
+      <c r="H590">
+        <v>5</v>
+      </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591">
         <v>87479</v>
       </c>
       <c r="B591" t="s">
         <v>1768</v>
       </c>
       <c r="C591" t="s">
         <v>1769</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>1770</v>
       </c>
       <c r="E591">
         <v>9424</v>
       </c>
+      <c r="F591">
+        <v>28</v>
+      </c>
+      <c r="G591">
+        <v>138</v>
+      </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592">
         <v>87480</v>
       </c>
       <c r="B592" t="s">
         <v>1771</v>
       </c>
       <c r="C592" t="s">
         <v>1772</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>1773</v>
       </c>
       <c r="E592">
         <v>11843</v>
       </c>
+      <c r="F592">
+        <v>41</v>
+      </c>
+      <c r="G592">
+        <v>450</v>
+      </c>
+      <c r="H592">
+        <v>3</v>
+      </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593">
         <v>87481</v>
       </c>
       <c r="B593" t="s">
         <v>1774</v>
       </c>
       <c r="C593" t="s">
         <v>1775</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>1776</v>
       </c>
       <c r="E593">
         <v>11644</v>
       </c>
+      <c r="F593">
+        <v>44</v>
+      </c>
+      <c r="G593">
+        <v>432</v>
+      </c>
+      <c r="H593">
+        <v>6</v>
+      </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594">
         <v>87482</v>
       </c>
       <c r="B594" t="s">
         <v>1777</v>
       </c>
       <c r="C594" t="s">
         <v>1778</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>1779</v>
       </c>
       <c r="E594">
         <v>11359</v>
       </c>
+      <c r="F594">
+        <v>60</v>
+      </c>
+      <c r="G594">
+        <v>455</v>
+      </c>
+      <c r="H594">
+        <v>6</v>
+      </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595">
         <v>87483</v>
       </c>
       <c r="B595" t="s">
         <v>1780</v>
       </c>
       <c r="C595" t="s">
         <v>1781</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>1782</v>
       </c>
       <c r="E595">
         <v>12126</v>
       </c>
+      <c r="F595">
+        <v>75</v>
+      </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596">
         <v>87484</v>
       </c>
       <c r="B596" t="s">
         <v>1783</v>
       </c>
       <c r="C596" t="s">
         <v>1784</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1785</v>
       </c>
       <c r="E596">
         <v>11277</v>
       </c>
+      <c r="F596">
+        <v>59</v>
+      </c>
+      <c r="G596">
+        <v>483</v>
+      </c>
+      <c r="H596">
+        <v>5</v>
+      </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597">
         <v>87485</v>
       </c>
       <c r="B597" t="s">
         <v>1786</v>
       </c>
       <c r="C597" t="s">
         <v>1787</v>
       </c>
       <c r="D597" s="1" t="s">
         <v>1788</v>
       </c>
       <c r="E597">
         <v>10432</v>
       </c>
+      <c r="F597">
+        <v>60</v>
+      </c>
+      <c r="G597">
+        <v>456</v>
+      </c>
+      <c r="H597">
+        <v>9</v>
+      </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598">
         <v>87486</v>
       </c>
       <c r="B598" t="s">
         <v>1789</v>
       </c>
       <c r="C598" t="s">
         <v>1790</v>
       </c>
       <c r="D598" s="1" t="s">
         <v>1791</v>
       </c>
       <c r="E598">
         <v>7164</v>
       </c>
+      <c r="F598">
+        <v>4</v>
+      </c>
+      <c r="G598">
+        <v>207</v>
+      </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599">
         <v>87487</v>
       </c>
       <c r="B599" t="s">
         <v>1792</v>
       </c>
       <c r="C599" t="s">
         <v>1793</v>
       </c>
       <c r="D599" s="1" t="s">
         <v>1794</v>
       </c>
       <c r="E599">
         <v>11354</v>
       </c>
+      <c r="F599">
+        <v>31</v>
+      </c>
+      <c r="G599">
+        <v>521</v>
+      </c>
+      <c r="H599">
+        <v>3</v>
+      </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600">
         <v>87488</v>
       </c>
       <c r="B600" t="s">
         <v>1795</v>
       </c>
       <c r="C600" t="s">
         <v>1796</v>
       </c>
       <c r="D600" s="1" t="s">
         <v>1797</v>
       </c>
       <c r="E600">
         <v>13369</v>
       </c>
+      <c r="F600">
+        <v>73</v>
+      </c>
+      <c r="G600">
+        <v>521</v>
+      </c>
+      <c r="H600">
+        <v>5</v>
+      </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601">
         <v>87489</v>
       </c>
       <c r="B601" t="s">
         <v>1798</v>
       </c>
       <c r="C601" t="s">
         <v>1799</v>
       </c>
       <c r="D601" s="1" t="s">
         <v>1800</v>
       </c>
       <c r="E601">
         <v>13820</v>
       </c>
+      <c r="F601">
+        <v>69</v>
+      </c>
+      <c r="G601">
+        <v>649</v>
+      </c>
+      <c r="H601">
+        <v>6</v>
+      </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602">
         <v>87490</v>
       </c>
       <c r="B602" t="s">
         <v>1801</v>
       </c>
       <c r="C602" t="s">
         <v>1802</v>
       </c>
       <c r="D602" s="1" t="s">
         <v>1803</v>
       </c>
       <c r="E602">
         <v>12120</v>
       </c>
+      <c r="F602">
+        <v>80</v>
+      </c>
+      <c r="G602">
+        <v>454</v>
+      </c>
+      <c r="H602">
+        <v>2</v>
+      </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603">
         <v>87491</v>
       </c>
       <c r="B603" t="s">
         <v>1804</v>
       </c>
       <c r="C603" t="s">
         <v>1805</v>
       </c>
       <c r="D603" s="1" t="s">
         <v>1806</v>
       </c>
       <c r="E603">
         <v>11378</v>
       </c>
+      <c r="F603">
+        <v>45</v>
+      </c>
+      <c r="G603">
+        <v>430</v>
+      </c>
+      <c r="H603">
+        <v>3</v>
+      </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604">
         <v>87492</v>
       </c>
       <c r="B604" t="s">
         <v>1807</v>
       </c>
       <c r="C604" t="s">
         <v>1808</v>
       </c>
       <c r="D604" s="1" t="s">
         <v>1809</v>
       </c>
       <c r="E604">
         <v>12815</v>
       </c>
+      <c r="F604">
+        <v>29</v>
+      </c>
+      <c r="G604">
+        <v>455</v>
+      </c>
+      <c r="H604">
+        <v>2</v>
+      </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605">
         <v>87493</v>
       </c>
       <c r="B605" t="s">
         <v>1810</v>
       </c>
       <c r="C605" t="s">
         <v>1811</v>
       </c>
       <c r="D605" s="1" t="s">
         <v>1812</v>
       </c>
       <c r="E605">
         <v>8974</v>
       </c>
+      <c r="F605">
+        <v>39</v>
+      </c>
+      <c r="G605">
+        <v>384</v>
+      </c>
+      <c r="H605">
+        <v>2</v>
+      </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606">
         <v>87494</v>
       </c>
       <c r="B606" t="s">
         <v>1813</v>
       </c>
       <c r="C606" t="s">
         <v>1814</v>
       </c>
       <c r="D606" s="1" t="s">
         <v>1815</v>
       </c>
       <c r="E606">
         <v>11292</v>
       </c>
+      <c r="F606">
+        <v>38</v>
+      </c>
+      <c r="G606">
+        <v>517</v>
+      </c>
+      <c r="H606">
+        <v>2</v>
+      </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607">
         <v>87495</v>
       </c>
       <c r="B607" t="s">
         <v>1816</v>
       </c>
       <c r="C607" t="s">
         <v>1817</v>
       </c>
       <c r="D607" s="1" t="s">
         <v>1818</v>
       </c>
       <c r="E607">
         <v>13370</v>
       </c>
+      <c r="F607">
+        <v>90</v>
+      </c>
+      <c r="G607">
+        <v>464</v>
+      </c>
+      <c r="H607">
+        <v>2</v>
+      </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608">
         <v>87496</v>
       </c>
       <c r="B608" t="s">
         <v>1819</v>
       </c>
       <c r="C608" t="s">
         <v>1820</v>
       </c>
       <c r="D608" s="1" t="s">
         <v>1821</v>
       </c>
       <c r="E608">
         <v>13185</v>
       </c>
+      <c r="F608">
+        <v>73</v>
+      </c>
+      <c r="G608">
+        <v>657</v>
+      </c>
+      <c r="H608">
+        <v>8</v>
+      </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609">
         <v>87497</v>
       </c>
       <c r="B609" t="s">
         <v>1822</v>
       </c>
       <c r="C609" t="s">
         <v>1823</v>
       </c>
       <c r="D609" s="1" t="s">
         <v>1824</v>
       </c>
       <c r="E609">
         <v>11738</v>
       </c>
+      <c r="F609">
+        <v>91</v>
+      </c>
+      <c r="G609">
+        <v>525</v>
+      </c>
+      <c r="H609">
+        <v>12</v>
+      </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610">
         <v>87498</v>
       </c>
       <c r="B610" t="s">
         <v>1825</v>
       </c>
       <c r="C610" t="s">
         <v>1826</v>
       </c>
       <c r="D610" s="1" t="s">
         <v>1827</v>
       </c>
       <c r="E610">
         <v>10852</v>
       </c>
+      <c r="F610">
+        <v>45</v>
+      </c>
+      <c r="G610">
+        <v>463</v>
+      </c>
+      <c r="H610">
+        <v>6</v>
+      </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611">
         <v>87499</v>
       </c>
       <c r="B611" t="s">
         <v>1828</v>
       </c>
       <c r="C611" t="s">
         <v>1829</v>
       </c>
       <c r="D611" s="1" t="s">
         <v>1830</v>
       </c>
       <c r="E611">
         <v>30400</v>
       </c>
+      <c r="F611">
+        <v>239</v>
+      </c>
+      <c r="G611">
+        <v>395</v>
+      </c>
+      <c r="H611">
+        <v>5</v>
+      </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612">
         <v>87500</v>
       </c>
       <c r="B612" t="s">
         <v>1831</v>
       </c>
       <c r="C612" t="s">
         <v>1832</v>
       </c>
       <c r="D612" s="1" t="s">
         <v>1833</v>
       </c>
       <c r="E612">
         <v>11504</v>
       </c>
+      <c r="F612">
+        <v>55</v>
+      </c>
+      <c r="G612">
+        <v>454</v>
+      </c>
+      <c r="H612">
+        <v>9</v>
+      </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613">
         <v>87501</v>
       </c>
       <c r="B613" t="s">
         <v>1834</v>
       </c>
       <c r="C613" t="s">
         <v>1835</v>
       </c>
       <c r="D613" s="1" t="s">
         <v>1836</v>
       </c>
       <c r="E613">
         <v>13069</v>
       </c>
+      <c r="F613">
+        <v>56</v>
+      </c>
+      <c r="G613">
+        <v>430</v>
+      </c>
+      <c r="H613">
+        <v>4</v>
+      </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614">
         <v>87502</v>
       </c>
       <c r="B614" t="s">
         <v>1837</v>
       </c>
       <c r="C614" t="s">
         <v>1838</v>
       </c>
       <c r="D614" s="1" t="s">
         <v>1839</v>
       </c>
       <c r="E614">
         <v>11259</v>
       </c>
+      <c r="F614">
+        <v>99</v>
+      </c>
+      <c r="G614">
+        <v>567</v>
+      </c>
+      <c r="H614">
+        <v>2</v>
+      </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615">
         <v>87503</v>
       </c>
       <c r="B615" t="s">
         <v>1840</v>
       </c>
       <c r="C615" t="s">
         <v>1841</v>
       </c>
       <c r="D615" s="1" t="s">
         <v>1842</v>
       </c>
       <c r="E615">
         <v>11283</v>
       </c>
+      <c r="F615">
+        <v>53</v>
+      </c>
+      <c r="G615">
+        <v>558</v>
+      </c>
+      <c r="H615">
+        <v>2</v>
+      </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616">
         <v>87504</v>
       </c>
       <c r="B616" t="s">
         <v>1843</v>
       </c>
       <c r="C616" t="s">
         <v>1844</v>
       </c>
       <c r="D616" s="1" t="s">
         <v>1845</v>
       </c>
       <c r="E616">
         <v>9758</v>
       </c>
+      <c r="F616">
+        <v>24</v>
+      </c>
+      <c r="G616">
+        <v>293</v>
+      </c>
+      <c r="H616">
+        <v>2</v>
+      </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617">
         <v>87505</v>
       </c>
       <c r="B617" t="s">
         <v>1846</v>
       </c>
       <c r="C617" t="s">
         <v>1847</v>
       </c>
       <c r="D617" s="1" t="s">
         <v>1848</v>
       </c>
       <c r="E617">
         <v>10557</v>
       </c>
+      <c r="F617">
+        <v>63</v>
+      </c>
+      <c r="G617">
+        <v>477</v>
+      </c>
+      <c r="H617">
+        <v>3</v>
+      </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618">
         <v>87506</v>
       </c>
       <c r="B618" t="s">
         <v>1849</v>
       </c>
       <c r="C618" t="s">
         <v>1850</v>
       </c>
       <c r="D618" s="1" t="s">
         <v>1851</v>
       </c>
       <c r="E618">
         <v>11845</v>
       </c>
+      <c r="F618">
+        <v>74</v>
+      </c>
+      <c r="G618">
+        <v>600</v>
+      </c>
+      <c r="H618">
+        <v>3</v>
+      </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619">
         <v>87507</v>
       </c>
       <c r="B619" t="s">
         <v>1852</v>
       </c>
       <c r="C619" t="s">
         <v>1853</v>
       </c>
       <c r="D619" s="1" t="s">
         <v>1854</v>
       </c>
       <c r="E619">
         <v>11609</v>
       </c>
+      <c r="F619">
+        <v>111</v>
+      </c>
+      <c r="G619">
+        <v>471</v>
+      </c>
+      <c r="H619">
+        <v>4</v>
+      </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620">
         <v>87508</v>
       </c>
       <c r="B620" t="s">
         <v>1855</v>
       </c>
       <c r="C620" t="s">
         <v>1856</v>
       </c>
       <c r="D620" s="1" t="s">
         <v>1857</v>
       </c>
       <c r="E620">
         <v>11940</v>
       </c>
+      <c r="F620">
+        <v>45</v>
+      </c>
+      <c r="G620">
+        <v>361</v>
+      </c>
+      <c r="H620">
+        <v>3</v>
+      </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621">
         <v>87509</v>
       </c>
       <c r="B621" t="s">
         <v>1858</v>
       </c>
       <c r="C621" t="s">
         <v>1859</v>
       </c>
       <c r="D621" s="1" t="s">
         <v>1860</v>
       </c>
       <c r="E621">
         <v>10707</v>
       </c>
+      <c r="F621">
+        <v>61</v>
+      </c>
+      <c r="G621">
+        <v>454</v>
+      </c>
+      <c r="H621">
+        <v>5</v>
+      </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622">
         <v>87510</v>
       </c>
       <c r="B622" t="s">
         <v>1861</v>
       </c>
       <c r="C622" t="s">
         <v>1862</v>
       </c>
       <c r="D622" s="1" t="s">
         <v>1863</v>
       </c>
       <c r="E622">
         <v>10060</v>
       </c>
+      <c r="F622">
+        <v>2</v>
+      </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623">
         <v>87511</v>
       </c>
       <c r="B623" t="s">
         <v>1864</v>
       </c>
       <c r="C623" t="s">
         <v>1865</v>
       </c>
       <c r="D623" s="1" t="s">
         <v>1866</v>
       </c>
       <c r="E623">
         <v>8980</v>
       </c>
+      <c r="G623">
+        <v>6</v>
+      </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624">
         <v>87512</v>
       </c>
       <c r="B624" t="s">
         <v>1867</v>
       </c>
       <c r="C624" t="s">
         <v>1868</v>
       </c>
       <c r="D624" s="1" t="s">
         <v>1869</v>
       </c>
       <c r="E624">
         <v>10252</v>
       </c>
+      <c r="F624">
+        <v>60</v>
+      </c>
+      <c r="G624">
+        <v>347</v>
+      </c>
+      <c r="H624">
+        <v>4</v>
+      </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625">
         <v>87513</v>
       </c>
       <c r="B625" t="s">
         <v>1870</v>
       </c>
       <c r="C625" t="s">
         <v>1871</v>
       </c>
       <c r="D625" s="1" t="s">
         <v>1872</v>
       </c>
       <c r="E625">
         <v>7496</v>
       </c>
+      <c r="F625">
+        <v>2</v>
+      </c>
+      <c r="G625">
+        <v>165</v>
+      </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626">
         <v>87514</v>
       </c>
       <c r="B626" t="s">
         <v>1873</v>
       </c>
       <c r="C626" t="s">
         <v>1874</v>
       </c>
       <c r="D626" s="1" t="s">
         <v>1875</v>
       </c>
       <c r="E626">
         <v>15215</v>
       </c>
+      <c r="F626">
+        <v>76</v>
+      </c>
+      <c r="G626">
+        <v>556</v>
+      </c>
+      <c r="H626">
+        <v>5</v>
+      </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627">
         <v>87515</v>
       </c>
       <c r="B627" t="s">
         <v>1876</v>
       </c>
       <c r="C627" t="s">
         <v>1877</v>
       </c>
       <c r="D627" s="1" t="s">
         <v>1878</v>
       </c>
       <c r="E627">
         <v>11918</v>
       </c>
+      <c r="F627">
+        <v>37</v>
+      </c>
+      <c r="G627">
+        <v>453</v>
+      </c>
+      <c r="H627">
+        <v>5</v>
+      </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628">
         <v>87516</v>
       </c>
       <c r="B628" t="s">
         <v>1879</v>
       </c>
       <c r="C628" t="s">
         <v>1880</v>
       </c>
       <c r="D628" s="1" t="s">
         <v>1881</v>
       </c>
       <c r="E628">
         <v>11769</v>
       </c>
+      <c r="F628">
+        <v>63</v>
+      </c>
+      <c r="G628">
+        <v>564</v>
+      </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629">
         <v>87517</v>
       </c>
       <c r="B629" t="s">
         <v>1882</v>
       </c>
       <c r="C629" t="s">
         <v>1883</v>
       </c>
       <c r="D629" s="1" t="s">
         <v>1884</v>
       </c>
       <c r="E629">
         <v>10905</v>
       </c>
+      <c r="F629">
+        <v>92</v>
+      </c>
+      <c r="G629">
+        <v>550</v>
+      </c>
+      <c r="H629">
+        <v>6</v>
+      </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630">
         <v>87518</v>
       </c>
       <c r="B630" t="s">
         <v>1885</v>
       </c>
       <c r="C630" t="s">
         <v>1886</v>
       </c>
       <c r="D630" s="1" t="s">
         <v>1887</v>
       </c>
       <c r="E630">
         <v>11193</v>
       </c>
+      <c r="F630">
+        <v>87</v>
+      </c>
+      <c r="G630">
+        <v>550</v>
+      </c>
+      <c r="H630">
+        <v>4</v>
+      </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631">
         <v>87519</v>
       </c>
       <c r="B631" t="s">
         <v>1888</v>
       </c>
       <c r="C631" t="s">
         <v>1889</v>
       </c>
       <c r="D631" s="1" t="s">
         <v>1890</v>
       </c>
       <c r="E631">
         <v>10963</v>
       </c>
+      <c r="F631">
+        <v>27</v>
+      </c>
+      <c r="G631">
+        <v>508</v>
+      </c>
+      <c r="H631">
+        <v>9</v>
+      </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632">
         <v>87520</v>
       </c>
       <c r="B632" t="s">
         <v>1891</v>
       </c>
       <c r="C632" t="s">
         <v>1892</v>
       </c>
       <c r="D632" s="1" t="s">
         <v>1893</v>
       </c>
       <c r="E632">
         <v>9059</v>
       </c>
+      <c r="F632">
+        <v>9</v>
+      </c>
+      <c r="G632">
+        <v>60</v>
+      </c>
+      <c r="H632">
+        <v>2</v>
+      </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633">
         <v>87521</v>
       </c>
       <c r="B633" t="s">
         <v>1894</v>
       </c>
       <c r="C633" t="s">
         <v>1895</v>
       </c>
       <c r="D633" s="1" t="s">
         <v>1896</v>
       </c>
       <c r="E633">
         <v>12581</v>
+      </c>
+      <c r="F633">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">