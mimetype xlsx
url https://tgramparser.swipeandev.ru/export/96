--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="792">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="795">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2388,50 +2388,59 @@
     <t>01.08.25 15:19</t>
   </si>
   <si>
     <t>t.me/travel_russia1/18659</t>
   </si>
   <si>
     <t>Приобретайте Solaris HC выгодно этим летом! Настоящий бестселлер. Проверен российскими дорогами. Комфортный семейный кроссовер. Покупайте Solaris HC и получите шанс выиграть семейный трофи-тур в Карелию для всей семьи: автопутешествие по уникальным природным местам с подготовленным маршрутом и территорией. Оставляйте заявку сейчас. Предложение ограничено до конца лета! Узнать цену #реклама solaris.auto О рекламодателе</t>
   </si>
   <si>
     <t>01.08.25 13:03</t>
   </si>
   <si>
     <t>t.me/travel_russia1/18658</t>
   </si>
   <si>
     <t>🌲 Православный крест из елей в заброшенной деревне Черепаново На краю исчезнувшей деревни Черепаново встает крест, сложенный из живых елей. Говорят, его высадил последний житель этих мест — старик, что жил один в полуразрушенном доме и вел службу в скромной молельне неподалёку. Соседи из ближайшей деревни вспоминают, что он приготовился к уходу: сколотил себе гроб, оставил прощальную записку… Но тело так и не нашли. Он исчез. Остался только крест, молельный дом и тишина — как будто и не было ничего, кроме леса и ветра. Место это до сих пор вызывает мурашки. И зовёт задуматься — о вере, одиночестве и том, что человек может оставить после себя. 📷 maxkudryashov 📍 Локация на карте #ПермскийКрай 🌄 По России · Travel Blog</t>
   </si>
   <si>
     <t>17.01.26 13:45</t>
   </si>
   <si>
     <t>t.me/travel_russia1/15</t>
   </si>
   <si>
     <t>Данный username занят доброжелателем. — Права на @travel_russia1 будут переданы его владельцу.</t>
+  </si>
+  <si>
+    <t>21.01.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/travel_russia1/2</t>
+  </si>
+  <si>
+    <t>канал - https://t.me/+sdVezMQhG042MGNi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2753,51 +2762,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H270"/>
+  <dimension ref="A1:H271"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1652.739" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -9120,50 +9129,67 @@
       <c r="G269">
         <v>303</v>
       </c>
       <c r="H269">
         <v>2</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>79375</v>
       </c>
       <c r="B270" t="s">
         <v>789</v>
       </c>
       <c r="C270" t="s">
         <v>790</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>791</v>
       </c>
       <c r="E270">
         <v>57</v>
       </c>
       <c r="F270">
         <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>86775</v>
+      </c>
+      <c r="B271" t="s">
+        <v>792</v>
+      </c>
+      <c r="C271" t="s">
+        <v>793</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E271">
+        <v>597</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">