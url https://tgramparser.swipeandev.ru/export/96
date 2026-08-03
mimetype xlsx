--- v1 (2026-04-05)
+++ v2 (2026-08-03)
@@ -2823,361 +2823,364 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>24199</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>4252</v>
       </c>
       <c r="F2">
-        <v>7</v>
+        <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>24200</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>4314</v>
       </c>
       <c r="G3">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="H3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>24201</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>5778</v>
       </c>
       <c r="F4">
-        <v>37</v>
+        <v>206</v>
       </c>
       <c r="G4">
-        <v>48</v>
+        <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>24202</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>10052</v>
       </c>
       <c r="F5">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="G5">
-        <v>141</v>
+        <v>167</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>24203</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>24204</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>9844</v>
       </c>
       <c r="F7">
-        <v>69</v>
+        <v>120</v>
       </c>
       <c r="G7">
-        <v>107</v>
+        <v>133</v>
       </c>
       <c r="H7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>24205</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>8606</v>
       </c>
       <c r="F8">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>24206</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>8893</v>
       </c>
       <c r="G9">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>24207</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>9556</v>
       </c>
       <c r="F10">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="G10">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>24208</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>9901</v>
       </c>
       <c r="F11">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G11">
-        <v>106</v>
+        <v>115</v>
+      </c>
+      <c r="H11">
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>24209</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>9838</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>24210</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>9363</v>
       </c>
       <c r="F13">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="G13">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="H13">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>24211</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>9495</v>
       </c>
       <c r="F14">
-        <v>74</v>
+        <v>97</v>
       </c>
       <c r="G14">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="H14">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>24212</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>9983</v>
       </c>
       <c r="F15">
-        <v>69</v>
+        <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>24213</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>10371</v>
       </c>
       <c r="F16">
-        <v>50</v>
+        <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>24214</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>7816</v>
       </c>
       <c r="F17">
         <v>3</v>
       </c>
       <c r="G17">
         <v>14</v>
       </c>
     </row>
@@ -3193,1726 +3196,1726 @@
       </c>
       <c r="D18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E18">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>24216</v>
       </c>
       <c r="B19" t="s">
         <v>57</v>
       </c>
       <c r="C19" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>59</v>
       </c>
       <c r="E19">
         <v>10541</v>
       </c>
       <c r="F19">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>24217</v>
       </c>
       <c r="B20" t="s">
         <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="E20">
         <v>10827</v>
       </c>
       <c r="F20">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="G20">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="H20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>24218</v>
       </c>
       <c r="B21" t="s">
         <v>63</v>
       </c>
       <c r="C21" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E21">
         <v>1810</v>
       </c>
       <c r="G21">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>24219</v>
       </c>
       <c r="B22" t="s">
         <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>68</v>
       </c>
       <c r="E22">
         <v>11092</v>
       </c>
       <c r="F22">
-        <v>29</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>24220</v>
       </c>
       <c r="B23" t="s">
         <v>69</v>
       </c>
       <c r="C23" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>71</v>
       </c>
       <c r="E23">
         <v>10939</v>
       </c>
       <c r="F23">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="G23">
         <v>118</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>24221</v>
       </c>
       <c r="B24" t="s">
         <v>72</v>
       </c>
       <c r="C24" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>74</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>24222</v>
       </c>
       <c r="B25" t="s">
         <v>75</v>
       </c>
       <c r="C25" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>77</v>
       </c>
       <c r="E25">
         <v>10284</v>
       </c>
       <c r="F25">
-        <v>53</v>
+        <v>68</v>
       </c>
       <c r="G25">
         <v>142</v>
       </c>
       <c r="H25">
         <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>24223</v>
       </c>
       <c r="B26" t="s">
         <v>78</v>
       </c>
       <c r="C26" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E26">
         <v>10566</v>
       </c>
       <c r="F26">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="G26">
         <v>144</v>
       </c>
       <c r="H26">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>24224</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E27">
         <v>8434</v>
       </c>
       <c r="F27">
         <v>4</v>
       </c>
       <c r="G27">
         <v>6</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>24225</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" t="s">
         <v>85</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>86</v>
       </c>
       <c r="E28">
         <v>11787</v>
       </c>
       <c r="F28">
-        <v>271</v>
+        <v>337</v>
       </c>
       <c r="G28">
         <v>216</v>
       </c>
       <c r="H28">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>24226</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" t="s">
         <v>88</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>89</v>
       </c>
       <c r="E29">
         <v>11890</v>
       </c>
       <c r="F29">
-        <v>90</v>
+        <v>110</v>
       </c>
       <c r="G29">
         <v>171</v>
       </c>
       <c r="H29">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>24227</v>
       </c>
       <c r="B30" t="s">
         <v>90</v>
       </c>
       <c r="C30" t="s">
         <v>91</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>92</v>
       </c>
       <c r="E30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>24228</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" t="s">
         <v>94</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>95</v>
       </c>
       <c r="E31">
         <v>10568</v>
       </c>
       <c r="F31">
-        <v>63</v>
+        <v>76</v>
       </c>
       <c r="G31">
         <v>156</v>
       </c>
       <c r="H31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>24229</v>
       </c>
       <c r="B32" t="s">
         <v>96</v>
       </c>
       <c r="C32" t="s">
         <v>97</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E32">
         <v>11835</v>
       </c>
       <c r="F32">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G32">
         <v>141</v>
       </c>
       <c r="H32">
         <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>24230</v>
       </c>
       <c r="B33" t="s">
         <v>99</v>
       </c>
       <c r="C33" t="s">
         <v>100</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>101</v>
       </c>
       <c r="E33">
         <v>10947</v>
       </c>
       <c r="F33">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G33">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>24231</v>
       </c>
       <c r="B34" t="s">
         <v>102</v>
       </c>
       <c r="C34" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>104</v>
       </c>
       <c r="E34">
         <v>15063</v>
       </c>
       <c r="F34">
-        <v>120</v>
+        <v>137</v>
       </c>
       <c r="G34">
         <v>88</v>
       </c>
       <c r="H34">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>24232</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" t="s">
         <v>106</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>107</v>
       </c>
       <c r="E35">
         <v>12354</v>
       </c>
       <c r="F35">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="G35">
         <v>126</v>
       </c>
       <c r="H35">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>24233</v>
       </c>
       <c r="B36" t="s">
         <v>108</v>
       </c>
       <c r="C36" t="s">
         <v>109</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E36">
         <v>9033</v>
       </c>
       <c r="F36">
         <v>7</v>
       </c>
       <c r="G36">
         <v>10</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>24234</v>
       </c>
       <c r="B37" t="s">
         <v>111</v>
       </c>
       <c r="C37" t="s">
         <v>112</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E37">
         <v>10791</v>
       </c>
       <c r="F37">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>24235</v>
       </c>
       <c r="B38" t="s">
         <v>114</v>
       </c>
       <c r="C38" t="s">
         <v>115</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>116</v>
       </c>
       <c r="E38">
         <v>11936</v>
       </c>
       <c r="F38">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="G38">
         <v>172</v>
       </c>
       <c r="H38">
         <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>24236</v>
       </c>
       <c r="B39" t="s">
         <v>117</v>
       </c>
       <c r="C39" t="s">
         <v>118</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>119</v>
       </c>
       <c r="E39">
         <v>9302</v>
       </c>
       <c r="F39">
         <v>14</v>
       </c>
       <c r="G39">
         <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>24237</v>
       </c>
       <c r="B40" t="s">
         <v>120</v>
       </c>
       <c r="C40" t="s">
         <v>121</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>122</v>
       </c>
       <c r="E40">
         <v>12411</v>
       </c>
       <c r="F40">
-        <v>129</v>
+        <v>157</v>
       </c>
       <c r="G40">
         <v>233</v>
       </c>
       <c r="H40">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>24238</v>
       </c>
       <c r="B41" t="s">
         <v>123</v>
       </c>
       <c r="C41" t="s">
         <v>124</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>125</v>
       </c>
       <c r="E41">
         <v>16162</v>
       </c>
       <c r="F41">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G41">
         <v>150</v>
       </c>
       <c r="H41">
         <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>24239</v>
       </c>
       <c r="B42" t="s">
         <v>126</v>
       </c>
       <c r="C42" t="s">
         <v>127</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E42">
         <v>10964</v>
       </c>
       <c r="G42">
         <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>24240</v>
       </c>
       <c r="B43" t="s">
         <v>129</v>
       </c>
       <c r="C43" t="s">
         <v>130</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>131</v>
       </c>
       <c r="E43">
         <v>23647</v>
       </c>
       <c r="F43">
-        <v>292</v>
+        <v>338</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>24241</v>
       </c>
       <c r="B44" t="s">
         <v>132</v>
       </c>
       <c r="C44" t="s">
         <v>133</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E44">
         <v>11684</v>
       </c>
       <c r="F44">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="G44">
         <v>96</v>
       </c>
       <c r="H44">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>24242</v>
       </c>
       <c r="B45" t="s">
         <v>135</v>
       </c>
       <c r="C45" t="s">
         <v>136</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>137</v>
       </c>
       <c r="E45">
         <v>9841</v>
       </c>
       <c r="G45">
         <v>9</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>24243</v>
       </c>
       <c r="B46" t="s">
         <v>138</v>
       </c>
       <c r="C46" t="s">
         <v>139</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>140</v>
       </c>
       <c r="E46">
         <v>13010</v>
       </c>
       <c r="F46">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G46">
         <v>147</v>
       </c>
       <c r="H46">
         <v>2</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>24244</v>
       </c>
       <c r="B47" t="s">
         <v>141</v>
       </c>
       <c r="C47" t="s">
         <v>142</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>143</v>
       </c>
       <c r="E47">
         <v>23343</v>
       </c>
       <c r="F47">
-        <v>142</v>
+        <v>157</v>
       </c>
       <c r="G47">
         <v>128</v>
       </c>
       <c r="H47">
         <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>24245</v>
       </c>
       <c r="B48" t="s">
         <v>144</v>
       </c>
       <c r="C48" t="s">
         <v>145</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>146</v>
       </c>
       <c r="E48">
         <v>13514</v>
       </c>
       <c r="F48">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="G48">
         <v>125</v>
       </c>
       <c r="H48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>24246</v>
       </c>
       <c r="B49" t="s">
         <v>147</v>
       </c>
       <c r="C49" t="s">
         <v>148</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>149</v>
       </c>
       <c r="E49">
         <v>13345</v>
       </c>
       <c r="F49">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G49">
         <v>118</v>
       </c>
       <c r="H49">
         <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>24247</v>
       </c>
       <c r="B50" t="s">
         <v>150</v>
       </c>
       <c r="C50" t="s">
         <v>151</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>152</v>
       </c>
       <c r="E50">
         <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>24248</v>
       </c>
       <c r="B51" t="s">
         <v>153</v>
       </c>
       <c r="C51" t="s">
         <v>154</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>155</v>
       </c>
       <c r="E51">
         <v>13821</v>
       </c>
       <c r="F51">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="G51">
         <v>157</v>
       </c>
       <c r="H51">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>24249</v>
       </c>
       <c r="B52" t="s">
         <v>156</v>
       </c>
       <c r="C52" t="s">
         <v>157</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>158</v>
       </c>
       <c r="E52">
         <v>27435</v>
       </c>
       <c r="F52">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="G52">
         <v>156</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>24250</v>
       </c>
       <c r="B53" t="s">
         <v>159</v>
       </c>
       <c r="C53" t="s">
         <v>160</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>161</v>
       </c>
       <c r="E53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>24251</v>
       </c>
       <c r="B54" t="s">
         <v>162</v>
       </c>
       <c r="C54" t="s">
         <v>163</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>164</v>
       </c>
       <c r="E54">
         <v>12251</v>
       </c>
       <c r="F54">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="G54">
         <v>167</v>
       </c>
       <c r="H54">
         <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>24252</v>
       </c>
       <c r="B55" t="s">
         <v>165</v>
       </c>
       <c r="C55" t="s">
         <v>166</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>167</v>
       </c>
       <c r="E55">
         <v>12724</v>
       </c>
       <c r="F55">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="G55">
         <v>148</v>
       </c>
       <c r="H55">
         <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>24253</v>
       </c>
       <c r="B56" t="s">
         <v>168</v>
       </c>
       <c r="C56" t="s">
         <v>169</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E56">
         <v>211</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>24254</v>
       </c>
       <c r="B57" t="s">
         <v>171</v>
       </c>
       <c r="C57" t="s">
         <v>172</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>173</v>
       </c>
       <c r="E57">
         <v>16998</v>
       </c>
       <c r="F57">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="G57">
         <v>131</v>
       </c>
       <c r="H57">
         <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>24255</v>
       </c>
       <c r="B58" t="s">
         <v>174</v>
       </c>
       <c r="C58" t="s">
         <v>175</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E58">
         <v>12953</v>
       </c>
       <c r="F58">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="G58">
         <v>156</v>
       </c>
       <c r="H58">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>24256</v>
       </c>
       <c r="B59" t="s">
         <v>177</v>
       </c>
       <c r="C59" t="s">
         <v>178</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>179</v>
       </c>
       <c r="E59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>24257</v>
       </c>
       <c r="B60" t="s">
         <v>180</v>
       </c>
       <c r="C60" t="s">
         <v>181</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E60">
         <v>13057</v>
       </c>
       <c r="F60">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="G60">
         <v>135</v>
       </c>
       <c r="H60">
         <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>24258</v>
       </c>
       <c r="B61" t="s">
         <v>183</v>
       </c>
       <c r="C61" t="s">
         <v>184</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E61">
         <v>12274</v>
       </c>
       <c r="F61">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="G61">
         <v>128</v>
       </c>
       <c r="H61">
         <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>24259</v>
       </c>
       <c r="B62" t="s">
         <v>186</v>
       </c>
       <c r="C62" t="s">
         <v>187</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E62">
         <v>9501</v>
       </c>
       <c r="G62">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>24260</v>
       </c>
       <c r="B63" t="s">
         <v>189</v>
       </c>
       <c r="C63" t="s">
         <v>190</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E63">
         <v>22547</v>
       </c>
       <c r="F63">
-        <v>144</v>
+        <v>164</v>
       </c>
       <c r="G63">
         <v>103</v>
       </c>
       <c r="H63">
         <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>24261</v>
       </c>
       <c r="B64" t="s">
         <v>192</v>
       </c>
       <c r="C64" t="s">
         <v>193</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E64">
         <v>13340</v>
       </c>
       <c r="F64">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="G64">
         <v>171</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>24262</v>
       </c>
       <c r="B65" t="s">
         <v>195</v>
       </c>
       <c r="C65" t="s">
         <v>196</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E65">
         <v>9906</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>24263</v>
       </c>
       <c r="B66" t="s">
         <v>198</v>
       </c>
       <c r="C66" t="s">
         <v>199</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E66">
         <v>13635</v>
       </c>
       <c r="F66">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="G66">
         <v>135</v>
       </c>
       <c r="H66">
         <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>24264</v>
       </c>
       <c r="B67" t="s">
         <v>201</v>
       </c>
       <c r="C67" t="s">
         <v>202</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E67">
         <v>11977</v>
       </c>
       <c r="F67">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="G67">
         <v>114</v>
       </c>
       <c r="H67">
         <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>24265</v>
       </c>
       <c r="B68" t="s">
         <v>204</v>
       </c>
       <c r="C68" t="s">
         <v>205</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E68">
         <v>9420</v>
       </c>
       <c r="G68">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>24266</v>
       </c>
       <c r="B69" t="s">
         <v>207</v>
       </c>
       <c r="C69" t="s">
         <v>208</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E69">
         <v>24603</v>
       </c>
       <c r="F69">
-        <v>247</v>
+        <v>270</v>
       </c>
       <c r="G69">
         <v>118</v>
       </c>
       <c r="H69">
         <v>2</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>24267</v>
       </c>
       <c r="B70" t="s">
         <v>210</v>
       </c>
       <c r="C70" t="s">
         <v>211</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E70">
         <v>12598</v>
       </c>
       <c r="F70">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="G70">
         <v>134</v>
       </c>
       <c r="H70">
         <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>24268</v>
       </c>
       <c r="B71" t="s">
         <v>213</v>
       </c>
       <c r="C71" t="s">
         <v>214</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E71">
         <v>9958</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>24269</v>
       </c>
       <c r="B72" t="s">
         <v>215</v>
       </c>
       <c r="C72" t="s">
         <v>216</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E72">
         <v>12116</v>
       </c>
       <c r="F72">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="G72">
         <v>131</v>
       </c>
       <c r="H72">
         <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>24270</v>
       </c>
       <c r="B73" t="s">
         <v>218</v>
       </c>
       <c r="C73" t="s">
         <v>219</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E73">
         <v>13095</v>
       </c>
       <c r="F73">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>24271</v>
       </c>
       <c r="B74" t="s">
         <v>221</v>
       </c>
       <c r="C74" t="s">
         <v>222</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E74">
         <v>9005</v>
       </c>
       <c r="F74">
         <v>4</v>
       </c>
       <c r="G74">
         <v>8</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>24272</v>
       </c>
       <c r="B75" t="s">
         <v>224</v>
       </c>
       <c r="C75" t="s">
         <v>225</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E75">
         <v>13368</v>
       </c>
       <c r="F75">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="G75">
         <v>160</v>
       </c>
       <c r="H75">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>24273</v>
       </c>
       <c r="B76" t="s">
         <v>227</v>
       </c>
       <c r="C76" t="s">
         <v>228</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E76">
         <v>13119</v>
       </c>
       <c r="F76">
-        <v>72</v>
+        <v>75</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>24274</v>
       </c>
       <c r="B77" t="s">
         <v>230</v>
       </c>
       <c r="C77" t="s">
         <v>231</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E77">
         <v>10504</v>
       </c>
       <c r="G77">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>24275</v>
       </c>
       <c r="B78" t="s">
         <v>233</v>
       </c>
       <c r="C78" t="s">
         <v>234</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E78">
         <v>12605</v>
       </c>
       <c r="F78">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>24276</v>
       </c>
       <c r="B79" t="s">
         <v>236</v>
       </c>
       <c r="C79" t="s">
         <v>237</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E79">
         <v>12814</v>
       </c>
       <c r="F79">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="G79">
         <v>123</v>
       </c>
       <c r="H79">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>24277</v>
       </c>
       <c r="B80" t="s">
         <v>239</v>
       </c>
       <c r="C80" t="s">
         <v>240</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E80">
         <v>10113</v>
       </c>
       <c r="F80">
         <v>17</v>
       </c>
       <c r="G80">
         <v>11</v>
       </c>
       <c r="H80">
         <v>2</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>24278</v>
       </c>
       <c r="B81" t="s">
         <v>242</v>
       </c>
       <c r="C81" t="s">
         <v>243</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E81">
         <v>15576</v>
       </c>
       <c r="F81">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="G81">
         <v>129</v>
       </c>
       <c r="H81">
         <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>24279</v>
       </c>
       <c r="B82" t="s">
         <v>245</v>
       </c>
       <c r="C82" t="s">
         <v>246</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E82">
         <v>14724</v>
       </c>
       <c r="F82">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>24280</v>
       </c>
       <c r="B83" t="s">
         <v>248</v>
       </c>
       <c r="C83" t="s">
         <v>249</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E83">
         <v>10163</v>
       </c>
       <c r="G83">
         <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>24281</v>
       </c>
       <c r="B84" t="s">
         <v>251</v>
       </c>
       <c r="C84" t="s">
         <v>252</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E84">
         <v>16719</v>
       </c>
       <c r="F84">
-        <v>82</v>
+        <v>99</v>
       </c>
       <c r="G84">
         <v>103</v>
       </c>
       <c r="H84">
         <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>24282</v>
       </c>
       <c r="B85" t="s">
         <v>254</v>
       </c>
       <c r="C85" t="s">
         <v>255</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E85">
         <v>16063</v>
       </c>
       <c r="F85">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="G85">
         <v>123</v>
       </c>
       <c r="H85">
         <v>5</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>24283</v>
       </c>
       <c r="B86" t="s">
         <v>257</v>
       </c>
       <c r="C86" t="s">
         <v>258</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E86">
         <v>13500</v>
       </c>
       <c r="F86">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="G86">
         <v>187</v>
       </c>
       <c r="H86">
         <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>24284</v>
       </c>
       <c r="B87" t="s">
         <v>260</v>
       </c>
       <c r="C87" t="s">
         <v>261</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>262</v>
       </c>
       <c r="E87">
         <v>14660</v>
       </c>
       <c r="F87">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G87">
         <v>162</v>
       </c>
       <c r="H87">
         <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>24285</v>
       </c>
       <c r="B88" t="s">
         <v>263</v>
       </c>
       <c r="C88" t="s">
         <v>264</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E88">
         <v>10662</v>
       </c>
       <c r="G88">
         <v>12</v>
       </c>
       <c r="H88">
         <v>2</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>24286</v>
       </c>
       <c r="B89" t="s">
         <v>265</v>
       </c>
       <c r="C89" t="s">
         <v>266</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E89">
         <v>11156</v>
       </c>
       <c r="F89">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="G89">
         <v>185</v>
       </c>
       <c r="H89">
         <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>24287</v>
       </c>
       <c r="B90" t="s">
         <v>268</v>
       </c>
       <c r="C90" t="s">
         <v>269</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E90">
         <v>11799</v>
       </c>
       <c r="F90">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>24288</v>
       </c>
       <c r="B91" t="s">
         <v>271</v>
       </c>
       <c r="C91" t="s">
         <v>272</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>273</v>
       </c>
       <c r="E91">
         <v>11559</v>
       </c>
       <c r="F91">
         <v>4</v>
       </c>
       <c r="G91">
         <v>18</v>
       </c>
     </row>
@@ -4937,169 +4940,169 @@
       </c>
       <c r="G92">
         <v>88</v>
       </c>
       <c r="H92">
         <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>24290</v>
       </c>
       <c r="B93" t="s">
         <v>277</v>
       </c>
       <c r="C93" t="s">
         <v>278</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E93">
         <v>12803</v>
       </c>
       <c r="F93">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="G93">
         <v>193</v>
       </c>
       <c r="H93">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>24291</v>
       </c>
       <c r="B94" t="s">
         <v>280</v>
       </c>
       <c r="C94" t="s">
         <v>281</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E94">
         <v>9667</v>
       </c>
       <c r="G94">
         <v>24</v>
       </c>
       <c r="H94">
         <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>24292</v>
       </c>
       <c r="B95" t="s">
         <v>283</v>
       </c>
       <c r="C95" t="s">
         <v>284</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>285</v>
       </c>
       <c r="E95">
         <v>12166</v>
       </c>
       <c r="F95">
-        <v>66</v>
+        <v>72</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>24293</v>
       </c>
       <c r="B96" t="s">
         <v>286</v>
       </c>
       <c r="C96" t="s">
         <v>287</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E96">
         <v>11218</v>
       </c>
       <c r="F96">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G96">
         <v>116</v>
       </c>
       <c r="H96">
         <v>3</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>24294</v>
       </c>
       <c r="B97" t="s">
         <v>289</v>
       </c>
       <c r="C97" t="s">
         <v>290</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E97">
         <v>11542</v>
       </c>
       <c r="F97">
         <v>7</v>
       </c>
       <c r="G97">
         <v>34</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>24295</v>
       </c>
       <c r="B98" t="s">
         <v>292</v>
       </c>
       <c r="C98" t="s">
         <v>293</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E98">
         <v>16204</v>
       </c>
       <c r="F98">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="G98">
         <v>150</v>
       </c>
       <c r="H98">
         <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>24296</v>
       </c>
       <c r="B99" t="s">
         <v>295</v>
       </c>
       <c r="C99" t="s">
         <v>296</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>297</v>
       </c>
       <c r="E99">
         <v>13259</v>
       </c>
       <c r="F99">
@@ -5127,252 +5130,252 @@
       </c>
       <c r="E100">
         <v>1060</v>
       </c>
       <c r="H100">
         <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>24298</v>
       </c>
       <c r="B101" t="s">
         <v>300</v>
       </c>
       <c r="C101" t="s">
         <v>301</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E101">
         <v>12095</v>
       </c>
       <c r="F101">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G101">
         <v>185</v>
       </c>
       <c r="H101">
         <v>4</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>24299</v>
       </c>
       <c r="B102" t="s">
         <v>303</v>
       </c>
       <c r="C102" t="s">
         <v>304</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E102">
         <v>13113</v>
       </c>
       <c r="F102">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>24300</v>
       </c>
       <c r="B103" t="s">
         <v>306</v>
       </c>
       <c r="C103" t="s">
         <v>307</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E103">
         <v>9856</v>
       </c>
       <c r="F103">
         <v>65</v>
       </c>
       <c r="G103">
         <v>45</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>24301</v>
       </c>
       <c r="B104" t="s">
         <v>309</v>
       </c>
       <c r="C104" t="s">
         <v>310</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E104">
         <v>12912</v>
       </c>
       <c r="F104">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G104">
         <v>166</v>
       </c>
       <c r="H104">
         <v>3</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>24302</v>
       </c>
       <c r="B105" t="s">
         <v>312</v>
       </c>
       <c r="C105" t="s">
         <v>313</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E105">
         <v>13861</v>
       </c>
       <c r="F105">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>24303</v>
       </c>
       <c r="B106" t="s">
         <v>315</v>
       </c>
       <c r="C106" t="s">
         <v>316</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E106">
         <v>12713</v>
       </c>
       <c r="F106">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G106">
         <v>198</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>24304</v>
       </c>
       <c r="B107" t="s">
         <v>318</v>
       </c>
       <c r="C107" t="s">
         <v>319</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E107">
         <v>13259</v>
       </c>
       <c r="F107">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>24305</v>
       </c>
       <c r="B108" t="s">
         <v>321</v>
       </c>
       <c r="C108" t="s">
         <v>322</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>323</v>
       </c>
       <c r="E108">
         <v>512</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>24306</v>
       </c>
       <c r="B109" t="s">
         <v>324</v>
       </c>
       <c r="C109" t="s">
         <v>325</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E109">
         <v>14234</v>
       </c>
       <c r="F109">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G109">
         <v>171</v>
       </c>
       <c r="H109">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>24307</v>
       </c>
       <c r="B110" t="s">
         <v>327</v>
       </c>
       <c r="C110" t="s">
         <v>328</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>329</v>
       </c>
       <c r="E110">
         <v>19252</v>
       </c>
       <c r="F110">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="G110">
         <v>166</v>
       </c>
       <c r="H110">
         <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>24308</v>
       </c>
       <c r="B111" t="s">
         <v>330</v>
       </c>
       <c r="C111" t="s">
         <v>331</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E111">
         <v>13292</v>
       </c>
       <c r="F111">
@@ -5380,152 +5383,152 @@
       </c>
       <c r="G111">
         <v>49</v>
       </c>
       <c r="H111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>24309</v>
       </c>
       <c r="B112" t="s">
         <v>333</v>
       </c>
       <c r="C112" t="s">
         <v>334</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E112">
         <v>15489</v>
       </c>
       <c r="F112">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="G112">
         <v>182</v>
       </c>
       <c r="H112">
         <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>24310</v>
       </c>
       <c r="B113" t="s">
         <v>336</v>
       </c>
       <c r="C113" t="s">
         <v>337</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>338</v>
       </c>
       <c r="E113">
         <v>13960</v>
       </c>
       <c r="F113">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G113">
         <v>116</v>
       </c>
       <c r="H113">
         <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>24311</v>
       </c>
       <c r="B114" t="s">
         <v>339</v>
       </c>
       <c r="C114" t="s">
         <v>340</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>128</v>
       </c>
       <c r="E114">
         <v>10258</v>
       </c>
       <c r="G114">
         <v>9</v>
       </c>
       <c r="H114">
         <v>3</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>24312</v>
       </c>
       <c r="B115" t="s">
         <v>341</v>
       </c>
       <c r="C115" t="s">
         <v>342</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E115">
         <v>13917</v>
       </c>
       <c r="F115">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="G115">
         <v>114</v>
       </c>
       <c r="H115">
         <v>3</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>24313</v>
       </c>
       <c r="B116" t="s">
         <v>344</v>
       </c>
       <c r="C116" t="s">
         <v>345</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E116">
         <v>13779</v>
       </c>
       <c r="F116">
-        <v>57</v>
+        <v>63</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>24314</v>
       </c>
       <c r="B117" t="s">
         <v>347</v>
       </c>
       <c r="C117" t="s">
         <v>348</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>349</v>
       </c>
       <c r="E117">
         <v>10674</v>
       </c>
       <c r="G117">
         <v>5</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>24315</v>
@@ -5547,471 +5550,471 @@
       </c>
       <c r="G118">
         <v>129</v>
       </c>
       <c r="H118">
         <v>2</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>24316</v>
       </c>
       <c r="B119" t="s">
         <v>353</v>
       </c>
       <c r="C119" t="s">
         <v>354</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E119">
         <v>13711</v>
       </c>
       <c r="F119">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G119">
         <v>89</v>
       </c>
       <c r="H119">
         <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>24317</v>
       </c>
       <c r="B120" t="s">
         <v>356</v>
       </c>
       <c r="C120" t="s">
         <v>357</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E120">
         <v>9050</v>
       </c>
       <c r="F120">
         <v>42</v>
       </c>
       <c r="G120">
         <v>75</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>24318</v>
       </c>
       <c r="B121" t="s">
         <v>359</v>
       </c>
       <c r="C121" t="s">
         <v>360</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>361</v>
       </c>
       <c r="E121">
         <v>14421</v>
       </c>
       <c r="F121">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G121">
         <v>97</v>
       </c>
       <c r="H121">
         <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>24319</v>
       </c>
       <c r="B122" t="s">
         <v>362</v>
       </c>
       <c r="C122" t="s">
         <v>363</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E122">
         <v>19460</v>
       </c>
       <c r="F122">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>24320</v>
       </c>
       <c r="B123" t="s">
         <v>365</v>
       </c>
       <c r="C123" t="s">
         <v>366</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>367</v>
       </c>
       <c r="E123">
         <v>11187</v>
       </c>
       <c r="G123">
         <v>14</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>24321</v>
       </c>
       <c r="B124" t="s">
         <v>368</v>
       </c>
       <c r="C124" t="s">
         <v>369</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E124">
         <v>13996</v>
       </c>
       <c r="F124">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G124">
         <v>138</v>
       </c>
       <c r="H124">
         <v>2</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>24322</v>
       </c>
       <c r="B125" t="s">
         <v>371</v>
       </c>
       <c r="C125" t="s">
         <v>372</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E125">
         <v>12810</v>
       </c>
       <c r="F125">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>24323</v>
       </c>
       <c r="B126" t="s">
         <v>374</v>
       </c>
       <c r="C126" t="s">
         <v>375</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>376</v>
       </c>
       <c r="E126">
         <v>10337</v>
       </c>
       <c r="G126">
         <v>22</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>24324</v>
       </c>
       <c r="B127" t="s">
         <v>377</v>
       </c>
       <c r="C127" t="s">
         <v>378</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>379</v>
       </c>
       <c r="E127">
         <v>24533</v>
       </c>
       <c r="F127">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G127">
         <v>103</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>24325</v>
       </c>
       <c r="B128" t="s">
         <v>380</v>
       </c>
       <c r="C128" t="s">
         <v>381</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E128">
         <v>14744</v>
       </c>
       <c r="F128">
-        <v>166</v>
+        <v>174</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>24326</v>
       </c>
       <c r="B129" t="s">
         <v>383</v>
       </c>
       <c r="C129" t="s">
         <v>384</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E129">
         <v>10678</v>
       </c>
       <c r="G129">
         <v>8</v>
       </c>
       <c r="H129">
         <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>24327</v>
       </c>
       <c r="B130" t="s">
         <v>385</v>
       </c>
       <c r="C130" t="s">
         <v>386</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>387</v>
       </c>
       <c r="E130">
         <v>12274</v>
       </c>
       <c r="F130">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G130">
         <v>110</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>24328</v>
       </c>
       <c r="B131" t="s">
         <v>388</v>
       </c>
       <c r="C131" t="s">
         <v>389</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>390</v>
       </c>
       <c r="E131">
         <v>12872</v>
       </c>
       <c r="F131">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G131">
         <v>173</v>
       </c>
       <c r="H131">
         <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>24329</v>
       </c>
       <c r="B132" t="s">
         <v>391</v>
       </c>
       <c r="C132" t="s">
         <v>392</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E132">
         <v>9328</v>
       </c>
       <c r="G132">
         <v>6</v>
       </c>
       <c r="H132">
         <v>2</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>24330</v>
       </c>
       <c r="B133" t="s">
         <v>394</v>
       </c>
       <c r="C133" t="s">
         <v>395</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E133">
         <v>18033</v>
       </c>
       <c r="F133">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="G133">
         <v>159</v>
       </c>
       <c r="H133">
         <v>2</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>24331</v>
       </c>
       <c r="B134" t="s">
         <v>397</v>
       </c>
       <c r="C134" t="s">
         <v>398</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>399</v>
       </c>
       <c r="E134">
         <v>13581</v>
       </c>
       <c r="F134">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G134">
         <v>165</v>
       </c>
       <c r="H134">
         <v>4</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>24332</v>
       </c>
       <c r="B135" t="s">
         <v>400</v>
       </c>
       <c r="C135" t="s">
         <v>401</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E135">
         <v>10006</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>24333</v>
       </c>
       <c r="B136" t="s">
         <v>403</v>
       </c>
       <c r="C136" t="s">
         <v>404</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>405</v>
       </c>
       <c r="E136">
         <v>12092</v>
       </c>
       <c r="F136">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="G136">
         <v>157</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>24334</v>
       </c>
       <c r="B137" t="s">
         <v>406</v>
       </c>
       <c r="C137" t="s">
         <v>407</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>408</v>
       </c>
       <c r="E137">
         <v>11706</v>
       </c>
       <c r="F137">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G137">
         <v>124</v>
       </c>
       <c r="H137">
         <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>24335</v>
       </c>
       <c r="B138" t="s">
         <v>409</v>
       </c>
       <c r="C138" t="s">
         <v>410</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>411</v>
       </c>
       <c r="E138">
         <v>11704</v>
       </c>
       <c r="F138">
@@ -6019,77 +6022,77 @@
       </c>
       <c r="G138">
         <v>61</v>
       </c>
       <c r="H138">
         <v>2</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>24336</v>
       </c>
       <c r="B139" t="s">
         <v>412</v>
       </c>
       <c r="C139" t="s">
         <v>413</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>414</v>
       </c>
       <c r="E139">
         <v>12765</v>
       </c>
       <c r="F139">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G139">
         <v>193</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>24337</v>
       </c>
       <c r="B140" t="s">
         <v>415</v>
       </c>
       <c r="C140" t="s">
         <v>416</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>417</v>
       </c>
       <c r="E140">
         <v>13493</v>
       </c>
       <c r="F140">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G140">
         <v>120</v>
       </c>
       <c r="H140">
         <v>3</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>24338</v>
       </c>
       <c r="B141" t="s">
         <v>418</v>
       </c>
       <c r="C141" t="s">
         <v>419</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E141">
         <v>9753</v>
       </c>
       <c r="G141">
@@ -6117,293 +6120,293 @@
       </c>
       <c r="G142">
         <v>158</v>
       </c>
       <c r="H142">
         <v>2</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>24340</v>
       </c>
       <c r="B143" t="s">
         <v>423</v>
       </c>
       <c r="C143" t="s">
         <v>424</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>425</v>
       </c>
       <c r="E143">
         <v>13639</v>
       </c>
       <c r="F143">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="G143">
         <v>178</v>
       </c>
       <c r="H143">
         <v>7</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>24341</v>
       </c>
       <c r="B144" t="s">
         <v>426</v>
       </c>
       <c r="C144" t="s">
         <v>427</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>428</v>
       </c>
       <c r="E144">
         <v>15394</v>
       </c>
       <c r="F144">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="G144">
         <v>343</v>
       </c>
       <c r="H144">
         <v>4</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>24342</v>
       </c>
       <c r="B145" t="s">
         <v>429</v>
       </c>
       <c r="C145" t="s">
         <v>430</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>431</v>
       </c>
       <c r="E145">
         <v>14737</v>
       </c>
       <c r="F145">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G145">
         <v>162</v>
       </c>
       <c r="H145">
         <v>2</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>24343</v>
       </c>
       <c r="B146" t="s">
         <v>432</v>
       </c>
       <c r="C146" t="s">
         <v>433</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>434</v>
       </c>
       <c r="E146">
         <v>10551</v>
       </c>
       <c r="G146">
         <v>7</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>24344</v>
       </c>
       <c r="B147" t="s">
         <v>435</v>
       </c>
       <c r="C147" t="s">
         <v>436</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>437</v>
       </c>
       <c r="E147">
         <v>13755</v>
       </c>
       <c r="F147">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G147">
         <v>213</v>
       </c>
       <c r="H147">
         <v>5</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>24345</v>
       </c>
       <c r="B148" t="s">
         <v>438</v>
       </c>
       <c r="C148" t="s">
         <v>439</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>440</v>
       </c>
       <c r="E148">
         <v>13799</v>
       </c>
       <c r="F148">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G148">
         <v>153</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>24346</v>
       </c>
       <c r="B149" t="s">
         <v>441</v>
       </c>
       <c r="C149" t="s">
         <v>442</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E149">
         <v>10206</v>
       </c>
       <c r="F149">
         <v>3</v>
       </c>
       <c r="G149">
         <v>25</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>24347</v>
       </c>
       <c r="B150" t="s">
         <v>444</v>
       </c>
       <c r="C150" t="s">
         <v>445</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>446</v>
       </c>
       <c r="E150">
         <v>14154</v>
       </c>
       <c r="F150">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G150">
         <v>186</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>24348</v>
       </c>
       <c r="B151" t="s">
         <v>447</v>
       </c>
       <c r="C151" t="s">
         <v>448</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E151">
         <v>14738</v>
       </c>
       <c r="F151">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G151">
         <v>213</v>
       </c>
       <c r="H151">
         <v>11</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>24349</v>
       </c>
       <c r="B152" t="s">
         <v>450</v>
       </c>
       <c r="C152" t="s">
         <v>451</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>452</v>
       </c>
       <c r="E152">
         <v>10619</v>
       </c>
       <c r="G152">
         <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>24350</v>
       </c>
       <c r="B153" t="s">
         <v>453</v>
       </c>
       <c r="C153" t="s">
         <v>454</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E153">
         <v>13751</v>
       </c>
       <c r="F153">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G153">
         <v>124</v>
       </c>
       <c r="H153">
         <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>24351</v>
       </c>
       <c r="B154" t="s">
         <v>456</v>
       </c>
       <c r="C154" t="s">
         <v>457</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>458</v>
       </c>
       <c r="E154">
         <v>13222</v>
       </c>
       <c r="F154">
@@ -6434,192 +6437,192 @@
       </c>
       <c r="F155">
         <v>10</v>
       </c>
       <c r="G155">
         <v>25</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>24353</v>
       </c>
       <c r="B156" t="s">
         <v>462</v>
       </c>
       <c r="C156" t="s">
         <v>463</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>464</v>
       </c>
       <c r="E156">
         <v>13835</v>
       </c>
       <c r="F156">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>24354</v>
       </c>
       <c r="B157" t="s">
         <v>465</v>
       </c>
       <c r="C157" t="s">
         <v>466</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E157">
         <v>15523</v>
       </c>
       <c r="F157">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G157">
         <v>163</v>
       </c>
       <c r="H157">
         <v>2</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>24355</v>
       </c>
       <c r="B158" t="s">
         <v>468</v>
       </c>
       <c r="C158" t="s">
         <v>469</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>470</v>
       </c>
       <c r="E158">
         <v>10973</v>
       </c>
       <c r="G158">
         <v>8</v>
       </c>
       <c r="H158">
         <v>2</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>24356</v>
       </c>
       <c r="B159" t="s">
         <v>471</v>
       </c>
       <c r="C159" t="s">
         <v>472</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>473</v>
       </c>
       <c r="E159">
         <v>14083</v>
       </c>
       <c r="F159">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G159">
         <v>159</v>
       </c>
       <c r="H159">
         <v>7</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>24357</v>
       </c>
       <c r="B160" t="s">
         <v>474</v>
       </c>
       <c r="C160" t="s">
         <v>475</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>476</v>
       </c>
       <c r="E160">
         <v>14375</v>
       </c>
       <c r="F160">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="G160">
         <v>174</v>
       </c>
       <c r="H160">
         <v>3</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>24358</v>
       </c>
       <c r="B161" t="s">
         <v>477</v>
       </c>
       <c r="C161" t="s">
         <v>478</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>479</v>
       </c>
       <c r="E161">
         <v>10438</v>
       </c>
       <c r="G161">
         <v>6</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>24359</v>
       </c>
       <c r="B162" t="s">
         <v>480</v>
       </c>
       <c r="C162" t="s">
         <v>481</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>482</v>
       </c>
       <c r="E162">
         <v>14178</v>
       </c>
       <c r="F162">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="G162">
         <v>194</v>
       </c>
       <c r="H162">
         <v>4</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>24360</v>
       </c>
       <c r="B163" t="s">
         <v>483</v>
       </c>
       <c r="C163" t="s">
         <v>484</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>485</v>
       </c>
       <c r="E163">
         <v>16162</v>
       </c>
       <c r="F163">
@@ -6670,51 +6673,51 @@
       </c>
       <c r="G165">
         <v>231</v>
       </c>
       <c r="H165">
         <v>2</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>24363</v>
       </c>
       <c r="B166" t="s">
         <v>491</v>
       </c>
       <c r="C166" t="s">
         <v>492</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>493</v>
       </c>
       <c r="E166">
         <v>15378</v>
       </c>
       <c r="F166">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G166">
         <v>245</v>
       </c>
       <c r="H166">
         <v>2</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>24364</v>
       </c>
       <c r="B167" t="s">
         <v>494</v>
       </c>
       <c r="C167" t="s">
         <v>495</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E167">
         <v>1</v>
       </c>
     </row>
@@ -6739,71 +6742,71 @@
       </c>
       <c r="G168">
         <v>10</v>
       </c>
       <c r="H168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>24366</v>
       </c>
       <c r="B169" t="s">
         <v>499</v>
       </c>
       <c r="C169" t="s">
         <v>500</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>501</v>
       </c>
       <c r="E169">
         <v>14114</v>
       </c>
       <c r="F169">
-        <v>123</v>
+        <v>126</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>24367</v>
       </c>
       <c r="B170" t="s">
         <v>502</v>
       </c>
       <c r="C170" t="s">
         <v>503</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E170">
         <v>14588</v>
       </c>
       <c r="F170">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G170">
         <v>173</v>
       </c>
       <c r="H170">
         <v>8</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>24368</v>
       </c>
       <c r="B171" t="s">
         <v>505</v>
       </c>
       <c r="C171" t="s">
         <v>506</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>507</v>
       </c>
       <c r="E171">
         <v>10304</v>
       </c>
       <c r="G171">
@@ -6828,123 +6831,123 @@
       </c>
       <c r="E172">
         <v>16227</v>
       </c>
       <c r="F172">
         <v>71</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>24370</v>
       </c>
       <c r="B173" t="s">
         <v>511</v>
       </c>
       <c r="C173" t="s">
         <v>512</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>513</v>
       </c>
       <c r="E173">
         <v>14379</v>
       </c>
       <c r="F173">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G173">
         <v>177</v>
       </c>
       <c r="H173">
         <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>24371</v>
       </c>
       <c r="B174" t="s">
         <v>514</v>
       </c>
       <c r="C174" t="s">
         <v>515</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>516</v>
       </c>
       <c r="E174">
         <v>10410</v>
       </c>
       <c r="G174">
         <v>9</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>24372</v>
       </c>
       <c r="B175" t="s">
         <v>517</v>
       </c>
       <c r="C175" t="s">
         <v>518</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>519</v>
       </c>
       <c r="E175">
         <v>15383</v>
       </c>
       <c r="F175">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G175">
         <v>189</v>
       </c>
       <c r="H175">
         <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>24373</v>
       </c>
       <c r="B176" t="s">
         <v>520</v>
       </c>
       <c r="C176" t="s">
         <v>521</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>522</v>
       </c>
       <c r="E176">
         <v>14454</v>
       </c>
       <c r="F176">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="G176">
         <v>156</v>
       </c>
       <c r="H176">
         <v>2</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>24374</v>
       </c>
       <c r="B177" t="s">
         <v>523</v>
       </c>
       <c r="C177" t="s">
         <v>524</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>170</v>
       </c>
       <c r="E177">
         <v>1</v>
       </c>
       <c r="H177">