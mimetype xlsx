--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="781">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="846">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2355,50 +2355,245 @@
     <t>23.09.25 07:20</t>
   </si>
   <si>
     <t>t.me/uraletosvoboda/4637</t>
   </si>
   <si>
     <t>↞ Маршрут выходного дня на Таганай: Двуглавая сопка и отдых в термах ↠ 📌 Сохраняйте себе идею и отправляйтесь на Южный Урал ⛰ Горы — это всегда удовольствие, но вдвойне приятно, когда поход можно совместить с комфортным отдыхом. На Таганае всё рядом: прогулка по национальному парку, ужин в ресторане, баня с чаном и бассейн с видами на хребет. Где остановиться: ⛺️ «Таганай Термал» — комплекс отдыха у главного входа в парк. Можно выбрать таунхаус, коттедж, домик-«скит», номер в хостеле или А-фреймы с панорамными окнами. Наш вариант – отель. ✔️ Ужин — в ресторане «Счастливый кузюк» на улице Таганайской. ✔️ На закате — горячая баня с чаном и видом на горы. ✨ Перед сном — звёздное небо прямо с балкона. Маршрут дня: 🥐 Завтрак в кафе LA CASA — и в путь. Цель маршрута — Двуглавая сопка Перья (1034 м). ✔️ Первая остановка — мост через реку Большая Тесьма. ✔️ На Белом ключе удобно сделать паузу, перекусить и пополнить запасы воды. 🪨 Финальный участок — 1,5–2 км крутого подъёма по каменистой тропе и металлической лестнице. Последний километр потребует сил, но вид стоит того. С вершины открываются панорамы всего Таганая: Откликной гребень, Бараньи лбы и дальние хребты. Обратно можно идти той же дорогой или спуститься через южный склон «Скалодром» — он менее крутой и удобен, если сильно устали. Факты и советы: 🗺 Протяжённость: 14 км туда-обратно ✔️Время в пути: 6–8 часов ✔️ Обувь с хорошим сцеплением обязательна ✔️ На хребте ветрено — одевайтесь по слоям 🤌🏻 Вход в парк платный, уточняйте режим Завершение дня: После похода — бассейн, хаммам и финская сауна в «Таганай Термал». Усталость уходит, остаётся только счастье от насыщенного и красивого дня 🌿 Что ценно для вас: «Рабочая» классика Таганая: насыщенно, красиво, без экстрима. 📸 Россия, Челябинская область, Двуглавая сопка Несем пользу &gt; помогаем развивать КАНАЛ ПРО УРАЛ 📍</t>
   </si>
   <si>
     <t>22.09.25 10:07</t>
   </si>
   <si>
     <t>t.me/uraletosvoboda/4635</t>
   </si>
   <si>
     <t>🍂 ТАГАНАЙ — наше место силы. А осень — лучшее время для походов! Красиво, комфортно, красочно. Перья, Бараньи лбы и Откликной гребень в одном кадре. Шикарный вид и обзор на 🔢🔢🔢 градусов. Любимые и родные места, с которыми связано столько личных моментов. В следующем посте → маршрут выходного дня с деталями и описанием А вы уже были на вершине? Ставьте: ❤️ - если поднимались 🔥 - если планируете 🥱 - если походы не ваша тема</t>
   </si>
   <si>
     <t>15.09.25 17:46</t>
   </si>
   <si>
     <t>t.me/uraletosvoboda/4633</t>
   </si>
   <si>
     <t>Всем привет! Уже в это воскресенье приглашаем вас в красивое путешествие на Южный Урал! И дату выбрали не случайно — 21 сентября, День осеннего равноденствия. Идеальное время для перезагрузки и невероятного отдыха. WELLNESS WEEKEND НА ДАЧЕ 🧘‍♀️ Дата: ✔️ 21 сентября (вс), Новолуние 🌙 Локация: 💐 Загородный комплекс Дача на каникулах Представьте: тихие берёзовые аллеи, утренний туман, уютные домики, солнечные террасы, свежий воздух и спокойствие, которого так не хватает в городе. Это не просто выходной — это маленькое путешествие к озеру Увильды. Что ждёт участников: 🔴 бассейн под открытым небом 🔴 зелёный ланч с локальными продуктами 🔴 йога и дыхательные практики в куполе 🔴 прогулка по территории с фотографом 🔴 яхта на озере, чтобы увидеть лес с другого берега ✔️ Тайминг мероприятия: 📎 10:00–10:30 — прибытие на территорию 📎 10:30–11:00 — кофе на террасе на свежем воздухе 📎 11:00–12:00 — практика йоги в куполе 📎 12:00–13:00 — прогулка и фотосессия 📎 13:00–14:00 — полезный обед в купольном кафе 📎 14:00–14:30 — дыхательные практики 📎 15:00–16:00 — купание в термальном бассейне 📎 16:00–16:30 — переезд в яхт-клуб «Восточный» 📎 16:30–17:30 — прогулка на яхте по озеру 📎 18:00 — выезд домой БОНУС: можно остаться с ночевкой в красивом домике. Группа камерная — всего 7 мест Вопросы и бронирование → @etosvoboda Все детали → на сайте 📱 Велнесс и маленькие путешествия для души</t>
+  </si>
+  <si>
+    <t>07.03.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5036</t>
+  </si>
+  <si>
+    <t>📍 Ледовый автодром на озере Калды @rusostrov74 Чем заняться за городом в марте? Ну конечно устроить драйвовые приключения на Южном Урале. Race taxi, дрифт, квадроциклы и картинг. А также домики, кафе и прогулки на свежем воздухе. Гонки и автомобили к @max_patrushev Также можно приехать на автодром и прокатиться на личном авто 🔥 Хотели бы попробовать себя в роли пилота спортивной машины? Любите скорость?</t>
+  </si>
+  <si>
+    <t>06.03.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5035</t>
+  </si>
+  <si>
+    <t>❤️СТАНЬ ПАРТНЕРОМ ЮБИЛЕЙНОЙ КОНФЕРЕНЦИИ ПО ГЛЭМПИНГ–БИЗНЕСУ URAL GLAMPING COMMUNITY — крупнейшее в РФ бизнес–сообщество в сфере загородного отдыха и туризма (более 1000 предпринимателей макрорегиона Большой Урал). Традиционно весной владельцы и управляющие глэмпингов, кемпингов, эко–отелей, загородных клубов и баз отдыха с всего Урала встретятся на главном профессиональном событии года. 🟧ЧТО: V КОНФЕРЕНЦИЯ ПО ГЛЭМПИНГ–БИЗНЕСУ 🟧ГДЕ: СИНАРА ЦЕНТР, ЕКАТЕРИНБУРГ 🟧КОГДА: 8 АПРЕЛЯ 2026 🟧САЙТ: GLAMPING–LOVERS.RU ❗️❗️❗️❗️❗️Ищем надежных партнеров и производителей, предлагающих качественные решения для глэмпингов и загородных отелей. Будем рады сотрудничеству с компаниями, чьи продукты и услуги востребованы в глэмпинг–бизнесе ⤵️ — Сервисы для загородных отелей, маркетинг и продвижение — Дизайн, интерьер, мебель и текстиль — Бани, бассейны и чаны — Мангальные зоны и грили — Организация питания и посуда — Озеленение, ландшафтный дизайн и детские площадки Что получают партнеры конференции: 🟧 Прямой контакт с собственниками и управляющими глэмпингов и загородных отелей 🟧 Возможность выступить на конференции и представить свой продукт профессиональной аудитории 🟧 Размещение стенда в зоне кофе–брейка 🟧 Информационное присутствие бренда 🟧 Другие рекламные и маркетинговые опций 🟧 Эксклюзивный статус "партнер сообщества" 🟧 Профессиональные фото и видео с мероприятия Горячие слоты на участие: ⚡️ 1 слот — партнер с выступлением на главной сцене ⚡️ 2 слота — партнер со стендом в зоне кофе–брейка ⚡️ 4 слота — заочное участие Получить презентацию с описанием партнерских пакетов и узнать подробности — @zazemlennay 📩📩📩</t>
+  </si>
+  <si>
+    <t>05.03.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5026</t>
+  </si>
+  <si>
+    <t>📍База Русский остров ⠀ Локация между Челябинском и Екатеринбургом, где нас ждали гонки на льду, зимний картинг, дрифт-такси и соревнования на квадроциклах. Кто сказал, что на загородных проектах в несезон нечего делать? Вот явное доказательство того, что зима — самое драйвовое время. ⠀ «Русской остров» находится прямо на берегу озера Калды. Здесь достаточно объемный номерной фонд, собственное кафе, бани, автокемпинг, банкетные и конференц-залы. ⠀ Также, как вы поняли, есть всё для круглогодичных развлечений. Это место не про уединение и тихий отдых, на мой вкус, а как раз про семейный отдых + про активности и движение на свежем воздухе. ⠀ Русская стилистика сейчас очень популярна, поэтому если захотите пожить в настоящем тереме, то welcome. Плюс есть домики современного формата — барнхаусы и летние лесные домики. ⠀ 🚀 Сейчас главная фишка — Race Taxi. Горячо рекомендуем испытать настоящий драйв. Я стала пассажиром гоночного автомобиля Mazda MX5 на спортивных шипах по высокоскоростной ледовой трассе. Чистый восторг (но может немного укачать). Также можно приехать на автодром и прокатиться на личном авто 🔥 ⠀ Скоро весна, и всё растает! Но еще можно успеть ощутить скорость и адреналин, оставаясь в полной безопасности — за рулем будет опытный гонщик. Стоит попробовать. ⠀ 🔔Если надумаете, то звоните сюда: +79221722156</t>
+  </si>
+  <si>
+    <t>02.03.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5025</t>
+  </si>
+  <si>
+    <t>🟥 V ЮБИЛЕЙНАЯ БОЛЬШАЯ УРАЛЬСКАЯ КОНФЕРЕНЦИЯ ПО ГЛЭМПИНГ–БИЗНЕСУ Мы рады анонсировать главное событие года для владельцев глэмпингов, кемпингов, эко-отелей, загородных клубов, баз отдыха и всех, кто развивает глэмпинг–индустрию Урала! Празднуем пятилетие бизнес-сообщества, подводим итоги и строим планы на будущее. ❤ГДЕ: СИНАРА ЦЕНТР, ЕКАТЕРИНБУРГ ❤КОГДА: 8 АПРЕЛЯ 2025 В ЭКСКЛЮЗИВНОЙ ПРОГРАММЕ ОТ КОМАНДЫ URAL GLAMPING COMMUNITY: ⏺️Тренды и обновления в сфере загородного бизнеса ⏺️ Локация как туристическая точка притяжения ⏺️ Классификация. Законодательство. Отчетность ⏺️ Инвестирование и бюджетирование проектов ⏺️ SPA, банные программы и комплексы ⏺️ Юридические и земельные вопросы ⏺️ Маркетинг, соцсети и продвижение ⏺️ Строительство и технологии ⏺️ ОТА и сервисы бронирования ⏺️ Сельский туризм А ТАКЖЕ ДЛЯ ГОСТЕЙ МЕРОПРИЯТИЯ: ☑ Интерактивные фотозоны — вспоминаем, как мы начинали этот бизнес и как развивались ☑ Подарки и розыгрыши — целая россыпь приятных сюрпризов от наших друзей и партнеров ☑ Праздничный торт — фееричное завершение вечера в теплой атмосфере с коллегами ЗАДАТЬ ВОПРОС ➡ @etosvoboda Полный календарь событий нашего бизнес–сообщества 🟧 glamping–lovers.ru</t>
+  </si>
+  <si>
+    <t>01.03.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5016</t>
+  </si>
+  <si>
+    <t>С Первым днем весны, бутончики 🌷 📍 Хотим сегодня рассказать о новом месте вблизи Усьвинских столбов — настоящей точке сборки под названием «Порт Усьва». Это проект от создателей туристического оператора «Доступный Урал» и глэмпинга «Горы. Реки». Пустынная площадка на повороте от всем известного поселка на Каменный город и Губаху наполнилась объектами и смыслами. Теперь здесь действует свеженький туристский визит-центр с красивым названием, логотипом и концепцией. Территория станет местом старта и финиша местных туристических и обзорных маршрутов, а также завяжет на себе все хаотичные в настоящий момент потоки и будет выполнять роль «маяка-ориентира» для путешественников. ❤️Что уже сейчас можно сделать в визит-центре: 🟢Выпить чашечку кофе или чая 🟢Полноценно пообедать или поужинать 🟢Завести новые знакомства и пообщаться 🟢Приобрести сувениры и прикупить подарочки 🟢Взять теплые вещи и снаряжение напрокат 🟢Сходить в уборную и погреться в зале 🟢Почитать книги и почилить на мягких пуфах 🟢Назначить встречу с друзьями перед походом 🟢Выбрать снегоходный маршрут или прогулку 🟢Оставить личное авто на охраняемом паркинге ❤️Что планируется в будущем: 🟤Видовой комплекс апартаментов и отелей 🟤Ресторанный и банкетный залы у реки Мы восхищаемся трудолюбием и целеустремленностью @rav4eg. Это не первый частный визит-центр на Урале, но первый в таком исполнении и масштабе. Горы (и реки) по колено с такими коллегами. Двигаем туризм на Урале в прямом смысле слова! Как часто бываете на Усьвинских столбах? Уже видели туристский центр? 👐🏻 Все крутые точки ищите по тегу #Ural_Glampings На фото 📸 Россия, Пермский край, пос. Усьва ✈️ про любовь и природу @uraletosvoboda</t>
+  </si>
+  <si>
+    <t>27.02.26 04:20</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5006</t>
+  </si>
+  <si>
+    <t>📍Снежная сказка в глэмпинге «Холмистый» Домики, купель, баня, конные прогулки ✈️ про любовь и природу @uraletosvoboda</t>
+  </si>
+  <si>
+    <t>26.02.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5004</t>
+  </si>
+  <si>
+    <t>GLAMPING BOX: ДЛЯ ЛЮБИМЫХ ПУТЕШЕСТВЕННИЦ НА 8 МАРТА ❤️ ⠀ Идея для подарка — отдых в глэмпингах и загородных отелях Урала на целый год! Идеально для любительниц красивых путешествий. ⠀ Несколько подарочных боксов доступны к заказу. Коробочки совершенно восхитительные — как снаружи, так и внутри. Сочный алый цвет символизирует год Огненной лошади, ваши будущие яркие путешествия по Уралу и конечно нашу любовь к родному региону. ⠀ 📍 География GLAMPING BOX: Свердловская область, Пермский край, Челябинская область, Тюменская область, Курганская область. Лучшее из доступного на Урале — собранное в одном месте. Внутри эксклюзивный набор карточек, который позволит вам двигаться навстречу приключениям. В выборе природных красот поможет наш фирменный путеводитель. А в выборе локаций карта глэмпингов УрФО. ❤️ Что внутри подарочного бокса: ❤️Общий номинал сертификатов 60 000 рублей; ❤️23 сертификата в отели и глэмпинги Урала; ❤️Подарочная открытка от Made In Ural; ❤️Красивая красная лошадка. Вы не найдете ничего подобного не только в нашем регионе, но и в России. Мы очень хотим, чтобы вы подарили своим близким настоящий отдых на природе в лучших проектах. Всё уже продумано. Уверена, вы оцените его бархатистую коробочку пурпурного цвета и щедрое наполнение! Сделано с любовью специально для каждого из вас ❤️ ⠀❤️Детали на сайте: glamping-lovers.ru/box ✈️Доставка СДЭК: по всей России ✈️ Для заказа — @etosvoboda</t>
+  </si>
+  <si>
+    <t>23.02.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4995</t>
+  </si>
+  <si>
+    <t>❤️Снежный рай — Пермский край: глэмпинг «Холмистый» Первое, что мы услышали от пермяков, когда приехали в гости: «Заберите весь снег, мы уже устали». Действительно, сугробов такого размера на Южном Урале в этом сезоне не видели. Но, несмотря на необходимость ежедневной уборки территории, плюсов в такой погоде я лично вижу гораздо больше. Ведь так приятно уехать за город и вместо серого снега, сырых грязных тротуаров и свинцовых туч увидеть — сугробы выше головы, белоснежные извилистые тропинки и уютные домики. Мы любим приезжать в Парму в февральские праздники. За 4 дня получается сделать небольшое турне по важным для нас точкам &amp; зарядиться энергией. Первой локацией на нашем маршруте стал @hilpy_public. Основатели проекта Аня и Вова запустили пару обновлений и мы решили посмотреть всё вживую. Остановились в юните #2 с купелью. Спрятанный среди живых елей он не похож на другие домики. Здесь большие панорамные окна на лес, а также мансардные окошки на крыше. Из кухни-гостиной выглядит как картинка из Pinterest 📌 А когда лежишь на кровати, то смотришь на небо и пушистые веточки со всех сторон. ❤️Снаружи есть терраса с креслами кентукки, а прямо напротив — гигантская новая купель с подсветкой. Горячо рекомендуем такое комбо. ❤️Также на территории еще три домика (один из которых с ванной у панорамного окна), плюс баня с чаном. Можно заказать завтраки — сырники и вафли с начинками. И запущены конные прогулки по окрестностям для любителей животных. Один из главных плюсов — близость к городу. Всего полчаса езды от Перми. А вы как провели уикенд? Поделитесь впечатлениями 💬 Все крутые точки ищите по тегу #Ural_Glampings На фото 📸 Россия, Пермский край, д. Ключи 📱 Новые проекты, красивые обзоры, локации и путеводители по Уралу</t>
+  </si>
+  <si>
+    <t>22.02.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4994</t>
+  </si>
+  <si>
+    <t>Пермский край — one love 📍 Снежно и солнечно Отправляйте в комментарии фото, где проводите длинные выходные 🫶🏻</t>
+  </si>
+  <si>
+    <t>12.02.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4993</t>
+  </si>
+  <si>
+    <t>🟢SPA BUSINESS DAY В ЕКАТЕРИНБУРГЕ 25 ФЕВРАЛЯ: ОТКРЫВАЕМ БРОНИРОВАНИЕ! 🌱 Наше новое бизнес-путешествие в 2026 году! Самые масштабные проекты за один день — вас ждет по-настоящему уникальное приключение формата Bleisure (бизнес + отдых). Свежий маршрут, эксклюзивные экскурсии от собственников/управляющих и знакомство с участниками сферы загородного бизнеса и туризма. 4 ТОПОВЫХ ПРОЕКТА в Свердловской области. Это будет мощно! Красиво – насыщенно – полезно: будем учиться у лучших. Save the date, планируйте новое приключение года вместе с командой Ural Glamping Community! Новый формат-2026 → SPA BUSINESS DAY. Делаем акцент на СПА-комплексах, термальных комплексах, открытых бассейнах, особенностях эксплуатации и обслуживания, нюансах в работе с клиентами, дизайне и пр. ✔️ДАТА: 25 февраля (СР). Эксклюзивная программа: 🟢Мечтаете познакомиться с новыми для вас проектами региона? 🟢Посетить банный комплекс с богатой историей и традициями? 🟢Увидеть, чем живут и дышат загородные локации? 🟢Заглянуть за кулисы всех объектов и задать вопросы? 🟢Посмотреть крупнейший термо-комплекс «Юга» и серф-волну? 🟢Пообедать в новом ресторане и попробовать уральскую кухню? 🟢Попасть на экскурсию в настоящую «Фабрику отдыха» в Сысерти? 🟢Поучаствовать в нетворкинг-сессии на колесах и рассказать о себе? 🟢Завершить вечер купанием в горячем бассейне в теплой компании? ⠀ 🟧 ЧТО: SPA BUSINESS DAY 🟧 ГДЕ: СВЕРДЛОВСКАЯ ОБЛАСТЬ 🟧 КОГДА: 25 февраля 2026 года 📌Также приглашаем к участию турагентов, туроператоров, инвесторов и всех, кто интересуется темой загородного отдыха из смежных отраслей. Вместе мы можем еще активнее развивать туризм на Урале! ✈️ Чтобы попасть в списки, отправляйте заявку 🟧 @etosvoboda. ⠀ Полная программа и тайминг 🟧 glamping–lovers.ru</t>
+  </si>
+  <si>
+    <t>11.02.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4984</t>
+  </si>
+  <si>
+    <t>❤️Green Flow Lakhta Park: термальный хилинг-комплекс в Санкт-Петербурге Термальный тур на Тургояке вдохновил меня продолжить исследование этой темы и изучить проекты в других регионах России. Небольшие каникулы в Петербурге начались с посещения Green Flow — SPA-зон и бассейна рядом с Лахта Центром. Локация находится на закрытой территории апарт-комплекса «Лахта Парк». Поэтому бронировать посещение и отправлять данные нужно заранее. Формат, конечно, отличается от привычных нам уральских проектов. Ниже некоторые детали и то, на что я обратила внимание → Что мне понравилось: ❤️Компактность и разнообразие аквазон, саун и наполнение ❤️Металлическая чаша бассейна (смотрится эстетично) ❤️Чистота и лаконичность пространства ❤️Возможность забронировать слот заранее на сайте ❤️Расположение на закрытой территории ЖК ❤️Ограничение количества посетителей ❤️Просторные раздевалки и душевые ❤️Безлимитное пользование холодными напитками ❤️Неограниченное кол-во полотенец в свободном доступе ❤️Просторный и комфортный хаммам с массажным столом ❤️Достаточное количество гидромассажей ❤️Нет детей и шума Что можно улучшить: ❤️Всего 10-15 лежаков на 40-50 гостей (очень мало мест) ❤️Отсутствие камерных пространств для уединения и отдыха ❤️Отсутствие открытой террасы и свежего воздуха (хотя рядом лес) ❤️Несколько саун требуют обновления ❤️Одна сауна сломана, но почему-то открыта ❤️Известковый налет на некоторых поверхностях от влаги (лестницы) ❤️Заклеенные закрытые панорамные окна на улицу (там идут работы) ❤️Гастро-бар на ресепшен достаточно далеко (нужно надевать халат и идти через все турникеты к выходу) ❤️Въезд только по пропускам через КПП (данные нужно отправлять заранее) В данный момент ведется строительство уличной термальной зоны. Думаю, будет классно. Хотя сейчас здесь тоже достаточно уютно, вокруг «Лахта Парк» лес и атмосфера загородной жизни в полном смысле слова. ❤️ Вот что говорится на официальном сайте Green Flow Lakhta Park: «Проекты нашего комплекса представляют собой нечто уникальное в России. Мы гордимся нашей принадлежностью к международной сети Healing Hotels of the World и успешной реализацией проекта Green Flow Hotel в Сочи. Наша концепция — это место, где каждый аспект наших услуг способствует улучшению качества жизни, с балансом между физическим и духовным здоровьем». Кстати, вы можете присоединиться к нашему ближайшему термальному туру, который состоится в Екатеринбурге уже 25 февраля. Все подробности тут. 📍Санкт-Петербург ул. Новая, 51</t>
+  </si>
+  <si>
+    <t>08.02.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4983</t>
+  </si>
+  <si>
+    <t>Планируете строительство SPA-отеля или акватермальной зоны на своем загородном объекте? Тогда ждем вас в наших новых термальных турах на Урале! Смотрим разнообразные площадки в знаковых туристических локациях, обмениваемся опытом и делимся полезной информацией. Коммуникация и новые знакомства – основа нашего комьюнити. Плюс мы развиваем насмотренность и за 5 лет посетили более сотни проектов в регионе. Присоединяйтесь к нашим маршрутам. Нам есть, чем поделиться 🫶🏻</t>
+  </si>
+  <si>
+    <t>04.02.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4971</t>
+  </si>
+  <si>
+    <t>GLAMPING BOX: ОТЛИЧНЫЙ ПОДАРОК ДЛЯ ВЛЮБЛЕННЫХ.... ❤️В ПУТЕШЕСТВИЯ ⠀ Подарите свой второй половинке отдых в глэмпингах и загородных отелях Урала на целый год! Идеально для любителей красивых путешествий. ⠀ Лимитированная серия подарочных боксов доступна к заказу. У нас осталось еще пара штук. Коробочки совершенно восхитительные— как снаружи, так и внутри. Сочный алый цвет символизирует год Огненной лошади, 5-летний юбилей Ural Glamping Community, ваши будущие яркие путешествия по Уралу и конечно нашу любовь к родному региону. ⠀ 📍 География GLAMPING BOX: Свердловская область, Пермский край, Челябинская область, Тюменская область, Курганская область. Лучшее из доступного на Урале — собранное в одном месте. Внутри эксклюзивный набор карточек, который позволит вам двигаться навстречу приключениям. В выборе природных красот поможет наш фирменный путеводитель. А в выборе локаций карта глэмпингов УрФО. ❤️ Что внутри подарочного бокса: ❤️Общий номинал сертификатов 60 000 рублей; ❤️23 сертификата в отели и глэмпинги Урала; ❤️Подарочная открытка от Made In Ural; ❤️Эксклюзивный сертификат от команды @actionural (бонус); ❤️Красивая красная лошадка. Вы не найдете ничего подобного не только в нашем регионе, но и в России. Мы очень хотим, чтобы вы подарили своим близким настоящий отдых на природе в лучших проектах. Всё уже продумано. Уверена, вы оцените его бархатистую коробочку пурпурного цвета и щедрое наполнение! Сделано с любовью специально для каждого из вас ❤️ ⠀❤️Детали на сайте: glamping-lovers.ru/box ✈️Доставка СДЭК: по всей России ✈️ Для заказа — @etosvoboda</t>
+  </si>
+  <si>
+    <t>01.02.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4964</t>
+  </si>
+  <si>
+    <t>Скоро День всех влюбленных — время сказать своей второй половинке «А давай сбежим в лес?» 📱Свежая подборка для наших друзей → команды Aviasales Екатеринбург ✈️ Специально для вас собрала локации, куда уже завезли лепестки роз и игристое.</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4965</t>
+  </si>
+  <si>
+    <t>I'M COMMING TO THE COTTAGE: самые романтичные домики для свиданий 14 февраля вблизи Екатеринбурга 🏠 Мы с командой уже давно готовимся отъехать в cottage, а всем влюблённым предлагаем присмотреться к глэмпингам, которые идеально подходят для празднования 14 февраля. Там и атмосфера, и близость к природе, и удобства для комфортного отдыха вдвоём. Вот 6 вариантов от Жени, нашего специалиста по загородному отдыху: ❤ «Побег из города» ❤ Лесной отель на воде YOLO ❤ «Изумрудная поляна дачи» ❤ «Красивое место» ❤ «Сердце Природы» ❤ «Две реки» Что советуем при выборе локации: 🏡 Горячий чан / джакузи + пледы — это всегда ценится в феврале, когда на улице холодно. 🏡 Не забудьте про детали: свечи, пледы, термос с чаем и музыка, которая не раздражает. 🏡 Обращайте внимание на приватность пространства, если хотите, чтобы рядом никого не было. Небольшой лайфхак — Если к 14 февраля уже практически всё занято, ищите варианты на 13 или 15 февраля — по стоимости и атмосфере почти то же самое, но выбор гораздо больше! 📌 Глэмпинги с катком 📌 Домики с проектами для киновечеров 📌 Дома с каминами часть 1 и часть 2 #места_@aviasales_ekaterinburg</t>
+  </si>
+  <si>
+    <t>31.01.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4963</t>
+  </si>
+  <si>
+    <t>Челябинцы, вы тут? 👋🏻 На следующей неделе вместе с коллегами и челябинскими предпринимателями будем искать точки опоры в нестабильном мире и разбираться в брендинге, технологиях, дизайне и комьюнити-менеджменте. Я расскажу про наше бизнес-сообщество предпринимателей и поделюсь своим опытом. «ЛОВИ ИНСАЙТ»: как бизнесу настроить продвижение в 2026 году, когда единственная гарантия — отсутствие гарантий. Бизнес входит в 2026 год в условиях растущей неопределённости: ресурсы сокращаются, конкуренция усиливается, алгоритмы поглощают и постоянно меняются, а стоимость продвижения растёт. Когда оптимизм вокруг только снижается, давайте вместе найдем стабильные данные, на которые можно будет опереться в следующем году. На встрече поговорим о том, какие выводы можно сделать по итогам 2025 года и чего ждать от 2026-го. 5 экспертов-практиков поделятся практическими выводами и прогнозами. В программе: 1️⃣ «Think global, be local»: Как бренды могут использовать свою региональную идентичность, Евгений Крамаренко — маркетолог IT-Park74 и Кристина Карболина, маркетолог-стратег, директор по маркетингу "Горный портал", аналитик Segmentable. 2️⃣ Новые правила дизайна и брендинга в новой технологической и коммуникационной реальности, Александра Волошина — СЕО и креативный директор брендиногового агенства CocoBranding. 3️⃣ Как компаниям распоряжаться технологиями для создания взрывных инфоповодов достойных наград и использовать этот медиакапитал для решения бизнес-целей компаний, Анна Шершакова — основатель бутикового агентства PR Boss, PR-партнёр Napoleon IT. 4️⃣ Сообщества как стратегический канал в 2026 году. Как создавать коммьюнити и управлять ими. Евгения Федорова — создатель крупнейшего в России сообщества предпринимателей в сфере загородного отдыха и экотуризма Ural Glamping Community. Встречаемся 5 ФЕВРАЛЯ, 16:00 📍 Центр «Мой Бизнес», ул. Российская 110к1 РЕГИСТРАЦИЯ на встречу по ссылке</t>
+  </si>
+  <si>
+    <t>30.01.26 05:34</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4962</t>
+  </si>
+  <si>
+    <t>📍Наш самый высокогорный обзор на Урале (осторожно, ветрено!) Кто был на Метеостанции? Отмечайтесь в комментариях ⬇️ Как вам roomtour?😅</t>
+  </si>
+  <si>
+    <t>29.01.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4960</t>
+  </si>
+  <si>
+    <t>Уфимцы, вы тут? 👋🏻 Хочу сегодня поделиться с вами классной находкой — клубом «Искусство путешествий», который ведет моя коллега и тревел-блогер Алия Гарипова. Это как раз тот случай, когда приходишь «просто послушать про поездки», а уходишь вдохновлённым и постепенно начинаешь путешествовать чаще, интереснее и при этом экономнее. Клуб про практику прежде всего: как самостоятельно собирать путешествия с нуля — находить выгодные авиабилеты, продумывать маршруты, открыть новые направления в России и за её пределами. Особенно понравится тем, кто устал от шаблонных туров и хочет больше свободы и осознанности в поездках. ❤️Формат очень теплый и камерный: живые встречи в Serf Coffee в Уфе, прямые эфиры и закрытый Telegram‑канал с активным комьюнити. Здесь обсуждают маршруты участников, делятся личным опытом, знакомятся и даже находят попутчиков. ❤️Февраль в клубе обещает быть особенно насыщенным — советую заглянуть в программу! Можно начать с пробного периода и сразу получить доступ ко всей базе материалов: готовые маршруты, пошаговые гайды, тревел‑лайфхаки для экономии до 30% бюджета, подборки скидок и промокодов, актуальные тревел-тренды. Чтобы присоединиться, просто напишите Алие ❤️ @garipova_travel А ещё рекомендую подписаться на её тревел-блог - там много полезного и вдохновляющего про путешествия ✈️</t>
+  </si>
+  <si>
+    <t>28.01.26 06:06</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4959</t>
+  </si>
+  <si>
+    <t>Когда познакомились высоко в горах в сильные холода и теперь это для вас самое теплое место на земле 📍Метеостанция Дальний Таганай, Урал</t>
+  </si>
+  <si>
+    <t>25.01.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4950</t>
+  </si>
+  <si>
+    <t>📍 Национальный парк «Таганай»: январский поход в -30С Пока многие наши знакомые греют жопки на азиатских пляжах, мы идем в многодневный поход на Дальний Таганай в минус 30 градусов по Цельсию. Почему? Потому что есть такая семейная традиция. 📍Каждый год, в Старый Новый год, ходим на Метеостанцию. Мы познакомились здесь в 2017 и теперь символично совершаем восхождение, наслаждаемся природой, тишиной, видами заснеженных вершин. Каждая прогулка приносит новые эмоции и ощущения, и, конечно, никогда не повторяется. Если честно, с Таганаем связано и много других личных вещей. Это наше Место силы 100%. На самом деле, зимние походы — особая любовь. Тропа ровная, сухая, пологая, идти можно достаточно спокойно, но при этом двигаться быстро. Летом Нижняя тропа с водой по колено, поэтому планируйте путешествие, к примеру в марте, если не очень фанатеете от биохакерских холодов. Еще один лайфхак наших путешествий сюда — будние дни после НГ каникул (читали про очереди на смотровые Черной скалы?). Явный спад интереса к нацпарку, практически полное отсутствие туристов и почти всегда ясная погода благодаря грядущим Крещенским морозам. Что сделали взрослые люди в лесу: ❤️сосульками и снегом наедались ❤️в сугробах накупались ❤️с горок покатались ❤️снежками наигрались Считаю, план в принципе выполнен 👻 Маршрут на 3 дня (оптимально): ❤️Центральная усадьба ❤️Киалимский кордон (1-я ночевка) ❤️Приют «Метеостанция» (2-я ночевка) Где жить до похода: ❤️Гостиница «Таганай» ❤️Отель «Taganay Termal» ❤️Отель «Bellmont» И, главный лайфхак, остановиться в отеле «Крутики» (на ночку по возвращении из похода, по дороге домой). Тут проживание, безлимитный СПА и завтрак входят в стоимость. Мы расслабились и невероятно кайфанули! Ножки скажут вам «спасибо». Мой личный рекомендасьон. Некоторые другие мои рекомендации можно найти тут. 🥾Также многие спрашивали почему-то про обувь. Особенно в такие морозы. Наверное сделаем подборку и то, как мы ходим в походы. На самом деле ничего особенного, но рассказать стоит. 📱 @uraletosvoboda — канал о новых проектах, красивых обзорах, локациях и путеводителях по Уралу</t>
+  </si>
+  <si>
+    <t>23.01.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4948</t>
+  </si>
+  <si>
+    <t>Самый красивый вид из домиков на Урале📍 ⠀ 🏡 ГОРНАЯ ДОЛИНА 🗺 Челябинская область ✨ Яркие юниты, премиум-купели, баня ⠀ ❤ Горы и глэмпинги. Такие локации греют мое сердце. В них есть виды и душа. Истинное отражение концепции нашего блога 📱 Новые проекты, красивые обзоры, локации и путеводители по Уралу</t>
+  </si>
+  <si>
+    <t>20.01.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/4947</t>
+  </si>
+  <si>
+    <t>Горная деревня — это 💔 Хребты, скалы, карьеры, ущелья. Неповторимый рельеф жизни 📍Локация: gornaya_dolina.74</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2720,51 +2915,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H267"/>
+  <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4060.437" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -7593,51 +7788,51 @@
       </c>
       <c r="E205">
         <v>439</v>
       </c>
       <c r="G205">
         <v>36</v>
       </c>
       <c r="H205">
         <v>6</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>79740</v>
       </c>
       <c r="B206" t="s">
         <v>603</v>
       </c>
       <c r="C206" t="s">
         <v>604</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>605</v>
       </c>
       <c r="E206">
-        <v>312</v>
+        <v>783</v>
       </c>
       <c r="F206">
         <v>14</v>
       </c>
       <c r="G206">
         <v>15</v>
       </c>
       <c r="H206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>79741</v>
       </c>
       <c r="B207" t="s">
         <v>606</v>
       </c>
       <c r="C207" t="s">
         <v>607</v>
       </c>
       <c r="D207" s="1" t="s">
         <v>608</v>
       </c>
       <c r="E207">
@@ -9060,50 +9255,424 @@
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>79801</v>
       </c>
       <c r="B267" t="s">
         <v>778</v>
       </c>
       <c r="C267" t="s">
         <v>779</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>780</v>
       </c>
       <c r="E267">
         <v>845</v>
       </c>
       <c r="F267">
         <v>7</v>
       </c>
       <c r="G267">
         <v>7</v>
       </c>
       <c r="H267">
         <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>86776</v>
+      </c>
+      <c r="B268" t="s">
+        <v>781</v>
+      </c>
+      <c r="C268" t="s">
+        <v>782</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="E268">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>86777</v>
+      </c>
+      <c r="B269" t="s">
+        <v>784</v>
+      </c>
+      <c r="C269" t="s">
+        <v>785</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E269">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>86778</v>
+      </c>
+      <c r="B270" t="s">
+        <v>787</v>
+      </c>
+      <c r="C270" t="s">
+        <v>788</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="E270">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>86779</v>
+      </c>
+      <c r="B271" t="s">
+        <v>790</v>
+      </c>
+      <c r="C271" t="s">
+        <v>791</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="E271">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>86780</v>
+      </c>
+      <c r="B272" t="s">
+        <v>793</v>
+      </c>
+      <c r="C272" t="s">
+        <v>794</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="E272">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>86781</v>
+      </c>
+      <c r="B273" t="s">
+        <v>796</v>
+      </c>
+      <c r="C273" t="s">
+        <v>797</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="E273">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>86782</v>
+      </c>
+      <c r="B274" t="s">
+        <v>799</v>
+      </c>
+      <c r="C274" t="s">
+        <v>800</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="E274">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>86783</v>
+      </c>
+      <c r="B275" t="s">
+        <v>802</v>
+      </c>
+      <c r="C275" t="s">
+        <v>803</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="E275">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>86784</v>
+      </c>
+      <c r="B276" t="s">
+        <v>805</v>
+      </c>
+      <c r="C276" t="s">
+        <v>806</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="E276">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>86785</v>
+      </c>
+      <c r="B277" t="s">
+        <v>808</v>
+      </c>
+      <c r="C277" t="s">
+        <v>809</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="E277">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>86786</v>
+      </c>
+      <c r="B278" t="s">
+        <v>811</v>
+      </c>
+      <c r="C278" t="s">
+        <v>812</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="E278">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>86787</v>
+      </c>
+      <c r="B279" t="s">
+        <v>814</v>
+      </c>
+      <c r="C279" t="s">
+        <v>815</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="E279">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>86788</v>
+      </c>
+      <c r="B280" t="s">
+        <v>817</v>
+      </c>
+      <c r="C280" t="s">
+        <v>818</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="E280">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>86789</v>
+      </c>
+      <c r="B281" t="s">
+        <v>820</v>
+      </c>
+      <c r="C281" t="s">
+        <v>821</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="E281">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>86790</v>
+      </c>
+      <c r="B282" t="s">
+        <v>820</v>
+      </c>
+      <c r="C282" t="s">
+        <v>823</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E282">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>86791</v>
+      </c>
+      <c r="B283" t="s">
+        <v>825</v>
+      </c>
+      <c r="C283" t="s">
+        <v>826</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E283">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>86792</v>
+      </c>
+      <c r="B284" t="s">
+        <v>828</v>
+      </c>
+      <c r="C284" t="s">
+        <v>829</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E284">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>86793</v>
+      </c>
+      <c r="B285" t="s">
+        <v>831</v>
+      </c>
+      <c r="C285" t="s">
+        <v>832</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E285">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>86794</v>
+      </c>
+      <c r="B286" t="s">
+        <v>834</v>
+      </c>
+      <c r="C286" t="s">
+        <v>835</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E286">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>86795</v>
+      </c>
+      <c r="B287" t="s">
+        <v>837</v>
+      </c>
+      <c r="C287" t="s">
+        <v>838</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E287">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>86796</v>
+      </c>
+      <c r="B288" t="s">
+        <v>840</v>
+      </c>
+      <c r="C288" t="s">
+        <v>841</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E288">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>86797</v>
+      </c>
+      <c r="B289" t="s">
+        <v>843</v>
+      </c>
+      <c r="C289" t="s">
+        <v>844</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E289">
+        <v>812</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">