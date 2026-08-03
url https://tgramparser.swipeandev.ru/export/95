--- v1 (2026-04-05)
+++ v2 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="846">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="936">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2550,50 +2550,320 @@
     <t>25.01.26 17:21</t>
   </si>
   <si>
     <t>t.me/uraletosvoboda/4950</t>
   </si>
   <si>
     <t>📍 Национальный парк «Таганай»: январский поход в -30С Пока многие наши знакомые греют жопки на азиатских пляжах, мы идем в многодневный поход на Дальний Таганай в минус 30 градусов по Цельсию. Почему? Потому что есть такая семейная традиция. 📍Каждый год, в Старый Новый год, ходим на Метеостанцию. Мы познакомились здесь в 2017 и теперь символично совершаем восхождение, наслаждаемся природой, тишиной, видами заснеженных вершин. Каждая прогулка приносит новые эмоции и ощущения, и, конечно, никогда не повторяется. Если честно, с Таганаем связано и много других личных вещей. Это наше Место силы 100%. На самом деле, зимние походы — особая любовь. Тропа ровная, сухая, пологая, идти можно достаточно спокойно, но при этом двигаться быстро. Летом Нижняя тропа с водой по колено, поэтому планируйте путешествие, к примеру в марте, если не очень фанатеете от биохакерских холодов. Еще один лайфхак наших путешествий сюда — будние дни после НГ каникул (читали про очереди на смотровые Черной скалы?). Явный спад интереса к нацпарку, практически полное отсутствие туристов и почти всегда ясная погода благодаря грядущим Крещенским морозам. Что сделали взрослые люди в лесу: ❤️сосульками и снегом наедались ❤️в сугробах накупались ❤️с горок покатались ❤️снежками наигрались Считаю, план в принципе выполнен 👻 Маршрут на 3 дня (оптимально): ❤️Центральная усадьба ❤️Киалимский кордон (1-я ночевка) ❤️Приют «Метеостанция» (2-я ночевка) Где жить до похода: ❤️Гостиница «Таганай» ❤️Отель «Taganay Termal» ❤️Отель «Bellmont» И, главный лайфхак, остановиться в отеле «Крутики» (на ночку по возвращении из похода, по дороге домой). Тут проживание, безлимитный СПА и завтрак входят в стоимость. Мы расслабились и невероятно кайфанули! Ножки скажут вам «спасибо». Мой личный рекомендасьон. Некоторые другие мои рекомендации можно найти тут. 🥾Также многие спрашивали почему-то про обувь. Особенно в такие морозы. Наверное сделаем подборку и то, как мы ходим в походы. На самом деле ничего особенного, но рассказать стоит. 📱 @uraletosvoboda — канал о новых проектах, красивых обзорах, локациях и путеводителях по Уралу</t>
   </si>
   <si>
     <t>23.01.26 13:33</t>
   </si>
   <si>
     <t>t.me/uraletosvoboda/4948</t>
   </si>
   <si>
     <t>Самый красивый вид из домиков на Урале📍 ⠀ 🏡 ГОРНАЯ ДОЛИНА 🗺 Челябинская область ✨ Яркие юниты, премиум-купели, баня ⠀ ❤ Горы и глэмпинги. Такие локации греют мое сердце. В них есть виды и душа. Истинное отражение концепции нашего блога 📱 Новые проекты, красивые обзоры, локации и путеводители по Уралу</t>
   </si>
   <si>
     <t>20.01.26 13:12</t>
   </si>
   <si>
     <t>t.me/uraletosvoboda/4947</t>
   </si>
   <si>
     <t>Горная деревня — это 💔 Хребты, скалы, карьеры, ущелья. Неповторимый рельеф жизни 📍Локация: gornaya_dolina.74</t>
+  </si>
+  <si>
+    <t>24.07.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5359</t>
+  </si>
+  <si>
+    <t>Брейк затянулся — мои слова благодарности тем, кто с нами ❤️ На вопрос, кем бы я хотела стать, если однажды завяжу с ивентами, ответ у меня всегда один — гастрономия! Выучилась бы на шеф–повара и открыла небольшое гастро–бистро. Любовь к вкусной и красивой еде вшита в моем ДНК (хорошо, что к ней прилагался быстрый обмен веществ 😅). Так вот, уже третий год подряд мы с Женей устраиваем настоящий праздник вкуса — GASTRO GLAMPING DAY. Проект, в котором сошлись все мои гедонистические наклонности и слабости. В 2024 и 2025 формат был такой — мини–конференция и потрясающий гастроужин от ресторана ЛЕСНОЙ. В первый год мы приглашали практиков, а во второй — именитых шеф–поваров (кстати, нас поддержал Мирон) и тех, кто сегодня развивает гастрономический туризм на Урале. Новый год — новый формат. Мы решили, что гастрономию нужно не обсуждать, а смотреть и пробовать. Поэтому 4 АВГУСТА нас ждет настоящее гастропутешествие по четырем лучшим загородным ресторанам региона: 🔘ЛЕС (термы ЮГА) 🔘ТАО БЕРЕГ 🔘ЭЙДЕЛЬХОФ (отель Гринвальд) 🔘ЛЕСНОЙ (загородный клуб Лес) Авторские блюда, дегустации, гастроужин под открытым небом, экскурсии по кухням и знакомства с шеф–поварами. Будем открывать новые вкусы, обсуждать гастрономию и задавать миллион и один вопрос — о локальных продуктах, сервисе, бизнесе и обо всем, что обычно остается за кадром. ❤️ЧТО: GASTRO GLAMPING DAY ❤️КОГДА: 4 АВГУСТА 2026 ❤️САЙТ: URALCOMMUNITY.RU ❤️БИЛЕТЫ: @ETOSVOBODA Кажется, это будет наш самый вкусный GASTRO GLAMPING DAY. Присоединяйтесь! ⓂⓂⓂⓂⓂⓂⓂⓂⓂⓂⓂ ➡ Вдохновляю на путешествия</t>
+  </si>
+  <si>
+    <t>23.07.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5346</t>
+  </si>
+  <si>
+    <t>❤️Scandi-хаусы в поле: домики для тех, кто предпочитает классику В сфере загородного отдыха тоже есть свои новички, старожилы и безусловные фавориты. Я сейчас не про людей, а про дома. Именно они часто становятся причиной, по которой мы выбираем ту или иную локацию: цепляют архитектурой, атмосферой и тем самым ощущением, которое хочется прожить хотя бы на пару дней. За годы путешествий по Уралу мы посмотрели десятки загородных проектов. Казалось бы, форматы уже знакомы, но каждый раз находятся детали, которые заставляют взглянуть на них по-новому. ❤️ Один из таких — барнхаус. Кстати, его история началась вовсе не как модный архитектурный тренд. Название происходит от английского слова barn — «амбар». В Европе и Северной Америке такие постройки использовали для хранения урожая и сельскохозинвентаря. Позже архитекторы переосмыслили их лаконичную форму: сохранили простую двускатную крышу, высокие потолки и открытое пространство, но превратили бывшие хозяйственные строения в современные жилые дома. Это уже третий формат размещения, который мы показываем вам в Scandi Village. До этого были воздушные домики Хитте среди сосен и Геосферы на берегу Исети. Первые запомнились уютными террасами, каминами и белоснежными занавесками, вторые — панорамными окнами, ванной у окна, горячими купелями и шумом реки. Барнхаусы стоят особняком — буквально и образно. Они расположены в открытом поле, где ветер качает ковыль, вдали виден горизонт, а вечером ничто не мешает наблюдать закат. Пространство здесь воспринимается совсем иначе: меньше камерности, больше воздуха и ощущения свободы. Внутри — много натурального дерева, приятный текстиль, лаконичный декор и теплый свет. На первом этаже расположены кухня-гостиная с раскладным диваном и санузел с душевой, а на втором — открытая спальня под самой крышей с большим ортопедическим матрасом. 🍒 Знаете, это место неожиданно напомнило мне детство. Когда забираешься повыше, под самую крышу, и кажется, будто оказался в собственном маленьком убежище. Тогда мы строили такие домики из стульев, одеял и подушек. Здесь ощущение очень похожее — только вместо детской фантазии вокруг настоящий лес и бескрайнее поле. На улице отдых продолжается. У каждого дома есть теплая купель, зона барбекю, удобная мебель и качели. Летом особенно приятно проводить время именно здесь — с чашкой кофе утром или долгими разговорами под вечер. Все скандики одинаковы по планировке и наполнению. Отличаются они лишь цветовой гаммой интерьеров: можно выбрать белый, серый или изумрудный. Как вам наша трилогия? 🌱 Какой домик выбрали бы для себя? Все красивые точки ищите по тегу #Ural_Glampings 📍 Свердловская область, Белоярский муниципальный округ, глэмпинг Scandi Village 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>21.07.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5345</t>
+  </si>
+  <si>
+    <t>Скандинавские домики на берегу 📍 🏡 Scandi Village 🗺️ Свердловская область 🌲 Домики хитте, геосферы, барнхаусы, летний бассейн, чаны и купели, ванна у окна Всего в получасе езды от Екатеринбурга в красивом сосновом лесу на берегу реки Исеть. ❤️ - уже был (-а) здесь 🔥 - планирую поездку</t>
+  </si>
+  <si>
+    <t>19.07.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5337</t>
+  </si>
+  <si>
+    <t>❤️Домики-геосферы у воды в Scandi Village Пожалуй, самые живописные геосферы, которые мы встречали в уральских глэмпингах. Шесть полупрозрачных куполов расположились на самом берегу Исети. Прямо у террасы — бурная река, сетка-гамак над водой, шезлонги для отдыха, чан или горячая купель у каждого юнита, гирлянды с теплым светом по вечерам, уютная зона с диваном и столиком, а также BBQ-гриль. 📌 Сохраняйте обзор в Избранное и планируйте новое путешествие в Scandi Village. Вы и сами знаете, насколько непредсказуемым стало наше лето. Утром приходит тревожное СМС от МЧС с предупреждением о грозе, а вечером уже сидишь на террасе, слушаешь шум реки и смотришь, как солнце медленно скрывается за горизонтом. Именно на закате геосферы раскрываются по-особенному. Панорамные окна обращены на запад, поэтому каждый вечер здесь можно наблюдать настоящее представление: облака постепенно окрашиваются в золотые, розовые и оранжевые оттенки, а последние лучи солнца отражаются в воде. Каждая сфера отличается своим сценарием отдыха. В одной установлена ванна прямо у панорамного окна, в другой — чан на террасе, в третьей — горячая купель. Мне нравится такой подход: возвращаясь сюда снова, можно выбрать уже другой домик и получить совершенно новые впечатления. ✅Я вообще замечаю за собой одну закономерность — почти всегда выбираю размещение у воды. Есть что-то очень успокаивающее в шуме реки, который не стихает ни днем, ни ночью. Кажется, будто вместе с течением замедляется и время. Рядом с геосферами оборудована костровая зона и небольшие беседки у самой воды. Можно провести вечер у огня или взять напрокат сапборд и отправиться вниз по течению Исети. Правда, сейчас стоит быть особенно осторожными: после дождей вода остается высокой, течение быстрое, поэтому обязательно рассчитывайте свои силы и заранее продумывайте маршрут. Если водные прогулки не входят в ваши планы или вы путешествуете с детьми, на территории тоже найдется чем заняться. Летом работает открытый бассейн, рядом живут пушистые кролики, есть игровая площадка и большая территория для неспешных прогулок. 🧘‍♀️ Меня также зацепило наличие ковриков для йоги. Место для практик — настоящая жемчужина! А вы любите геосферы? Или классический домик кажется уютнее? И, конечно, главный вопрос — как вам ванна с видом на реку? Все красивые точки ищите по тегу #Ural_Glampings 📍 Свердловская область, Белоярский муниципальный округ, глэмпинг Scandi Village 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>16.07.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5327</t>
+  </si>
+  <si>
+    <t>❤️Новая локация в блоге: глэмпинг Scandi Village на берегу реки Исеть Это один из первых глэмпингов на Урале, фотографии которого вы наверняка хотя бы раз встречали в социальных сетях. А теперь пришла и наша очередь рассказать об этом месте. Начнем знакомство с домиков Хитте. 📌 Сохраняйте обзор в закладки и планируйте новое путешествие в Scandi Village. Я всегда говорю, что локации у воды обладают особым характером. Если в Свердловской области не так много живописных озер, то берега рек становятся настоящими точками притяжения. Именно здесь появляются уютные домики, где хочется замедлиться, выдохнуть и просто наблюдать за природой. ⛺️ Scandi Village расположился на просторной территории у самой Исети. Чтобы попасть в глэмпинг, нужно проехать по деревянному мосту — он ведет на своеобразный полуостров, который образует изгиб реки. Уже с первых минут понимаешь: место выбрано не случайно. Здесь особенно красиво встречать утренние туманы, сидеть у воды и смотреть, как неспешно течет река. Создатели проекта, Анна и Сергей, называют свою концепцию «скандинавской гармонией». Минималистичная архитектура, спокойные природные оттенки, много дерева, мягкий свет и ощущение тишины — все это действительно считывается буквально с первых минут. Особенно запомнились детали: ❤️ Белоснежные занавески на террасе, которые колышет ветер; ❤️ Купель с горячей водой, над которой поднимается легкий дым; ❤️ Вечером теплый свет из панорамных окон делает домики еще уютнее, а сосновый лес вокруг становится частью этого неспешного сценария отдыха. Домики Хитте рассчитаны на тех, кто ценит компактность и комфорт. Внутри — кухня-гостиная с камином, обеденной зоной и кондиционером, отдельная спальня с панорамными окнами, выходящими на лес и террасу, а также санузел с душевой. Всего на территории шесть таких домиков. Рядом находится небольшой контактный уголок с кроликами, а летом работает открытый бассейн с зоной отдыха и шезлонгами. Но это лишь начало знакомства со Scandi Village. На территории есть еще барнхаусы и геокупола, которым мы обязательно посвятим отдельные публикации. А вы уже отдыхали здесь? Поделитесь своими впечатлениями в комментариях. Все красивые точки ищите по тегу #Ural_Glampings 📍 Свердловская область, Белоярский муниципальный округ, глэмпинг Scandi Village 📱 Канал в ТГ | 📲 Канал в МАХ</t>
+  </si>
+  <si>
+    <t>15.07.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5325</t>
+  </si>
+  <si>
+    <t>Приятно быть на обложке путеводителя родного южноуральского курорта 📍 Фото сделано 2 года спустя на том же месте. Провели чудесные дни на берегу озера Еловое, открыли для себя новые вкусные места, накупались, надышались свежим воздухом, нагулялись и с новыми силами вернулись домой. А на каких челябинских озерах вы любите проводить время? Поделитесь секретными спотами. Локация: Эко-курорт «ЗОРИ» Образы: BeYs / БЭЙС</t>
+  </si>
+  <si>
+    <t>13.07.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5323</t>
+  </si>
+  <si>
+    <t>🍷 GASTRO GLAMPING DAY 4 АВГУСТА: ОТКРЫВАЕМ БРОНИРОВАНИЕ МЕСТ! ⠀ Самое вкусное событие лета уже не за горами — приглашаем в наше традиционное вкусное путешествие на закате лета. Вас ждет невероятная атмосфера вкусов и новых гастрономических впечатлений. Мы в предвкушении! ❤ГДЕ: СВЕРДЛОВСКАЯ ОБЛАСТЬ ❤КОГДА: 4 АВГУСТА 2026 В Юбилейный для бизнес-сообщества Ural Glamping Community год мы разработали эксклюзивный формат бизнес-тура. На четырех площадках вас встретят 4 шеф-повара лучших загородных ресторанов вблизи Екатеринбурга, каждый из которых представит свои блюда. Будем дегустировать, погружаться в особенности локальной кухни и узнавать все секреты гостеприимства. В ПРОГРАММЕ ОТ КОМАНДЫ URAL GLAMPING COMMUNITY: ⠀ ☑ Уникальный маршрут по локациям ☑ Общение с шефами ресторанов ☑ Экскурсии на кухни, в «закулисье» ☑ Завтрак, обед и дегустации ☑ Новые знакомства и знания ☑ Ценные советы и рекомендации ☑ Атмосферный ужин в лесу на террасе ☑ Холодное игристое и теплые беседы Для кого будет актуально это событие — собственники загородного бизнеса, владельцы глэмпингов, эко-отелей и баз отдыха, управляющие загородных проектов, управляющие ресторанов, шеф-повара, гастроэнтузиасты и все, кто только планирует открытие общепита или просто любит уральскую кухню. ПРОГРАММА И СТОИМОСТЬ ➡ uralcommunity.ru</t>
+  </si>
+  <si>
+    <t>12.07.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5314</t>
+  </si>
+  <si>
+    <t>Почему событийный маркетинг — это то, о чем пока слишком редко думают загородные отели и глэмпинги? 🐦‍⬛ Едем в МОРЕЛЕСА на фестиваль ВОСВОЯСИ За последние несколько лет я объехала десятки загородных проектов по всему Уралу. И заметила одну закономерность: большинство из них продают проживание, красивые виды, SPA, рестораны, прогулки по лесу. Это важно. Но все чаще гости выбирают не место, а повод для поездки. ✅Именно поэтому событийный маркетинг сегодня становится одним из самых сильных инструментов развития территорий. Когда в календаре появляется фестиваль, гастрономический ужин, спортивный старт или музыкальный уикенд, люди принимают решение гораздо быстрее. Они едут не просто в отель — они едут за эмоциями, которые невозможно повторить. К сожалению, пока далеко не все глэмпинги и загородные курорты используют эту возможность. Хотя именно событийный календарь помогает возвращать гостей снова и снова. 📍Идеальный кейс — парк-отель МОРЕЛЕСА в Тюменской области. С 14 по 16 августа здесь впервые пройдет фестиваль «ВОСВОЯСИ». Его тема — «Русский код. Современность». На три дня заповедная территория превратится в большое культурное пространство, где соединятся музыка, гастрономия, театр, ремесла, лекции, природные практики и современное искусство. Мне особенно нравится сама идея фестиваля. Каждый день посвящен определенной эпохе — от древней Руси до современности. Это не просто концерт с фудкортом, а попытка создать атмосферу, в которой гости становятся частью происходящего. Даже дресс-код здесь — элемент общего сценария. А еще это отличный повод в конце лета отправиться в Тюмень — город, который давно заслуженно называют термальной столицей России. Можно совместить сразу несколько впечатлений: провести выходные в горячих источниках, открыть для себя новый загородный проект и попасть на необычный фестиваль с этническими мотивами и современной культурной программой. Кстати, сам МОРЕЛЕСА тоже заслуживает отдельного внимания. Это один из самых необычных загородных проектов региона, где можно остановиться в домах у воды, домиках для глубокого сна или сафари-тентах, максимально погружаясь в природу, но не отказываясь от комфорта. Мы тоже будем на фестивале и обязательно покажем его изнутри — расскажем, насколько такой формат действительно работает для загородного туризма, и поделимся своими впечатлениями. А еще привезем наш первый мерч (сами в шоке!). Если давно искали идею для путешествия в августе, кажется, это один из самых интересных вариантов завершить летний сезон. Уже слышали про это событие? Планируете поездку? 🌹 🔗 Посмотреть программу фестиваля</t>
+  </si>
+  <si>
+    <t>11.07.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5313</t>
+  </si>
+  <si>
+    <t>❤️Недавно у нас состоялся новый бизнес-тур для предпринимателей — под названием Glamping Day. Мы посетили проекты Челябинской области. Новые эмоции и гастровпечатления получил каждый. А вечер завершили прогулкой на яхте. Но обо всем по порядку. В этот день нас ждали: Солнечная долина, Люксор Резорт, Гостевые дома Эверест и Баден Баден Тургояк. Наши маршруты традиционно проходят с экскурсиями. Собственники и управляющие глэмпингов и отелей показывают территорию, рассказывают о себе и отвечают на вопросы. Это настоящее погружение в бизнес-процессы и закулисье. Мы смотрим объекты как на стадии строительства, так и и уже давно работающие . Это реальная возможность для предпринимателей вживую увидеть как работает сфера гостеприимства. Познакомиться друг с другом, собрать полезные контакты. Встречи интересны для всех, занятых в сфере гостеприимства, а также инвесторов и владельцев земельных участков, которые только планируют строительство. Все мероприятия проходят в теплой дружеской атмосфере. С утра до вечера мы путешествуем по региону, чтобы вдохновиться и напитаться идеями для своего бизнеса. Южный Урал прекрасен. Разнообразие мест размещения, красивая природа, вкусные рестораны. ✅Присоединяйся к нашим путешествиям!</t>
+  </si>
+  <si>
+    <t>08.07.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5304</t>
+  </si>
+  <si>
+    <t>❤️ Чем еще заняться на эко-курорте «ЗОРИ»? В предыдущих публикациях я уже рассказала вам про термальный комплекс, СПА и гастрономическую составляющую курорта. Но на самом деле возможностей для отдыха здесь гораздо больше. Все зависит лишь от того, на сколько дней вы планируете приехать. 🏡 Мы решили задержаться на пару ночей и поселились в домиках у самой воды. После насыщенных летних прогулок это оказалось идеальным сценарием: немного перевести дух, полежать с книгой под кондиционером, выйти на террасу и просто посмотреть на озеро. Кстати, домики расположены совсем рядом с ресторанами. В один из вечеров мы заказали горячую пиццу прямо к себе. Есть ее на открытой террасе с видом на воду — удовольствие ничуть не меньше, чем ужин в ресторане. С каждым годом все больше ценю такой формат загородного отдыха, когда на природе можно полностью отключиться от бытовых забот и не думать о готовке. 🦙 Еще одна новая локация — альпака-парк. Его открыли совсем недавно, и нам удалось попасть сюда практически сразу после запуска. Уже на входе гостей встречает необычная юрта, а внутри — десятки плюшевых лам. После знакомства с настоящими альпаками удержаться и не купить одну из игрушек будет непросто. Кроме альпак, в парке живут кролики, козы, пони и лани — место особенно понравится семьям с детьми. И, конечно, нельзя не сказать про озеро Еловое. Один из главных плюсов курорта — широкий песчаный пляж и длинный пирс. Вода здесь быстро прогревается, поэтому купальный сезон начинается довольно рано. Для любителей активного отдыха работает прокат сапбордов, лодок и катамаранов. ❤️ Не забывайте про развлекательный комплекс — кино, боулинг, бильярд. Мне кажется, именно из таких деталей и складывается хороший загородный отдых. Когда можно начать день с завтрака, провести несколько часов на пляже, заглянуть в СПА, поужинать в ресторане, а вечером сидеть на террасе своего домика с видом на воду. Не нужно никуда ехать — все уже собрано в одном месте. Отмечу, что еще несколько лет назад курорты ассоциировались в основном с проживанием. Сегодня они превращаются в полноценные точки притяжения, куда приезжают на выходные даже без ночевки — ради терм, ресторанов, пляжа или семейного отдыха. «ЗОРИ» — один из примеров этой трансформации. ❤️ Если после этой серии публикаций у вас остались вопросы о курорте «ЗОРИ», задавайте их в комментариях. С удовольствием отвечу и расскажу о том, что осталось за кадром. На фото 📸 Россия, Челябинская область, оз. Еловое, эко-комплекс ЗОРИ</t>
+  </si>
+  <si>
+    <t>06.07.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5303</t>
+  </si>
+  <si>
+    <t>Рестораны «Большой грузинский» и «Пикассо» на берегу озера Еловое📍 ⠀ 🏡 Эко-курорт «ЗОРИ» 🗺 Челябинская область 🍷 Грузинская и итальянская кухни, терраса под открытым небом, просторные залы ⠀ В 40 минутах езды от Челябинска на берегу чистейшего озера Еловое. Планируйте свое новое гастрономическое путешествие на Южный Урал. ❤️ - люблю вкусно покушать 🔥 - приеду на дегустацию 📱 Канал в ТГ | 📲 Канал в МАХ</t>
+  </si>
+  <si>
+    <t>04.07.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5294</t>
+  </si>
+  <si>
+    <t>❤️«Большой Грузинский» и «Пикассо»: как устроены загородные рестораны в эко-курорте «ЗОРИ» Еще несколько лет назад здесь был уютный ресторан «Кинза». Сегодня — два самостоятельных гастрономических проекта, ради которых в «ЗОРИ» можно приехать даже без проживания. Грузинская и итальянская кухня — такое гастрономическое сочетание выбрали создатели эко-курорта для новой концепции ресторанов. 🍷 В прошлый раз мы ужинали в небольшом и уютном ресторане «Кинза» на берегу озера Еловое. Сегодня на его месте — просторный «Большой Грузинский» с высокими потолками, панорамными окнами и большой террасой. Проект «ЗОРИ» растет буквально на глазах, и за этими изменениями действительно интересно наблюдать. Вообще, у загородных мест отдыха — отелей, курортов, глэмпингов и баз отдыха — есть важное преимущество. Большая территория и развитая инфраструктура позволяют создавать не просто места для проживания, а полноценные пространства для отдыха. И гастрономия становится одной из главных точек притяжения. Сегодня в загородный отель можно приехать не только ради номера. Все чаще поводом становятся хороший ресторан, авторская кухня, прогулка по берегу озера, термы, СПА или программы парения. Это уже не дополнение к отдыху, а его полноценная часть. Два новых ресторана расположились практически у самой воды: ❤️«Большой Грузинский» — про щедрые застолья, хинкали, хачапури, блюда на мангале и традиционные вина. ❤️«Пикассо» — про итальянскую классику: пасту, пиццу, легкие десерты и более спокойную атмосферу. По нашим ощущениям, первый идеально подойдет для семейных встреч и больших компаний, а второй — для романтического ужина или неспешного вечера вдвоем. 🤩 На территории курорта также созданы большие банкетные пространства для свадеб, семейных праздников и корпоративных мероприятий. Среди них — «Роща», «Чаща», «Панорама», «Лазурный», «Ботаника» и «Изумрудный». Мы провели в «ЗОРЯХ» несколько дней, поэтому успели протестировать и зал «Ботаника», где для гостей сервируют завтраки по системе «шведский стол». Это тот случай, когда день начинается без спешки: с чашки кофе, видом на природу и пониманием, что впереди еще целый день отдыха. ❤️ Сохраняйте это место в закладки. Если окажетесь на озере Еловое, сюда вполне можно приехать даже без проживания — просто за красивым ужином, атмосферой и новыми гастрономическими впечатлениями. На фото 📸 Россия, Челябинская область, оз. Еловое, эко-комплекс «ЗОРИ» Реклама: ООО УК0 «Уральские зори», ИНН 7415112716, erid: CQH36pWzJqMRSNQgbtUnB3WNHZEVuQj16EgqqvVejRq4rm</t>
+  </si>
+  <si>
+    <t>02.07.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5293</t>
+  </si>
+  <si>
+    <t>Термы PORTOFINO у озера Еловое на Южном Урале📍 ⠀ 🏡 Эко-курорт «ЗОРИ» 🗺 Челябинская область 🌿 Три бассейна, панорамные окна, сауны, хаммам, массажный кабинет, джакузи, лаунж-зоны, ритуалы парения ⠀ В 40 минутах езды от Челябинска на берегу чистейшего озера Еловое. Планируйте свое летнее путешествие заранее. ❤️ - уже был (-а) здесь ранее 🔥 - беру купальник и выезжаю 📱 Канал в ТГ | 📲 Канал в МАХ</t>
+  </si>
+  <si>
+    <t>30.06.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5284</t>
+  </si>
+  <si>
+    <t>❤️ Термальный комплекс на озере Еловое: PORTOFINO Приятно возвращаться в знакомые места, которые развиваются и создают что-то новое и интересное. В июне мы снова приехали в загородный комплекс «Уральские зори», который провел ребрендинг и теперь называется более коротко и ёмко — эко-курорт «ЗОРИ». Решили отдохнуть на озере пару дней и протестировать обновленные термы. ❤️ Сохраняйте локацию себе в закладки и делитесь с друзьями и близкими. Погода в этом сезоне оставляет желать лучшего, поэтому многим из вас будет комфортнее проводить время в бассейне, чем на открытой воде. Тем более здесь созданы все условия для полноценного отдыха. Что появилось новенького и что уже есть? ❤️ Большой бассейн 25 м под крышей с панорамными окнами ❤️ Термальный бассейн под открытым небом с шезлонгами ❤️ Финская, соляная, арома-сауны и хаммам, джакузи ❤️ Массажный кабинет со СПА-программами ❤️ Зона чайной церемонии (NEW) ❤️ Открытое парение (NEW) Мне нравится то, что пространство просто гигантское. Чувствуется масштаб! Даже при большом количестве гостей можно найти уютное место для релакса. На программы рекомендую записывать заранее. И, конечно, рано утром и вечером — самое тихое время на курорте, когда можно поплавать в полной тишине на рассвете или закате. ❤️ Спойлер: в данный момент строится еще один бассейн прямо на первой береговой линии у озера за рестораном «Большой Грузинский». Он запустится уже этим летом, а также появится русская баня по серому и уличная лаунж зона. Бассейн работает ежедневно – с 10:00 до 22:00. Стоимость — 1700 руб. за 2 часа. Приехать можно только в термы, а также с ночевкой в отеле или шале. Уже были здесь? Поделитесь впечатлениями в комментариях. На фото 📸 Россия, Челябинская область, оз. Еловое, термы PORTOFINO Реклама: ООО УК0 «Уральские зори», ИНН 7415112716, erid: CQH36pWzJqMRSNQgewD6mCJoSLMYfyCG7DVqBYWnhdqpwN</t>
+  </si>
+  <si>
+    <t>27.06.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5283</t>
+  </si>
+  <si>
+    <t>⛱ 10 глэмпингов с пляжами вблизи Екатеринбурга Летние дни — отличный повод провести время у воды. Уверена, дожди скоро закончатся, а жара снова вернется. Собрали для вас загородные локации рядом с Екатеринбургом, где можно совместить отдых в домике с пляжем, купанием и прогулками по берегу. 1. ТАО БЕРЕГ 📍 Свердловская область, пос. Верхняя Сысерть Современная территория активного отдыха на берегу Верхне-Сысертского водохранилища. Помимо домиков здесь есть оборудованный пляж, SUP-доски, каяки, вейксерфинг, ресторан, баня и насыщенная спортивная инфраструктура. 2. ГРИН МУД 📍 Свердловская область, пос. Исток, оз. Огородное Загородный клуб расположен на берегу Верх-Исетского пруда. Гостей ждут домики, пляж поблизости, сап-борды и территория для прогулок. Благодаря близости к городу сюда удобно приезжать даже на один день. 3. ОГОНЬ ПЛЯЖ 📍 озеро Балтым, Огонь Resort, Верхняя Пышма Один из самых популярных пляжных комплексов рядом с Екатеринбургом. Здесь сочетаются современные гостевые домики, оборудованный песчаный пляж, пирсы, банный комплекс, кафе и водные развлечения. Хороший вариант для тех, кто хочет совместить отдых у воды с комфортным проживанием. 4. БАДЕН СЫСЕРТЬ 📍 Свердловская область, г. Сысерть. Курорт сочетает формат загородного отдыха с термальной инфраструктурой. Летом гости отдыхают у водоема и открытых бассейнов, а проживание доступно в современных домиках и гостиничных номерах. 5. SHELEST INN 📍 Свердловская область, г. Реж Лесной отель расположен на берегу реки Реж. Помимо стильных домов здесь есть собственный пляж, прокат SUP-бордов, купели и прогулки по реке. Отличный вариант для спокойного семейного отдыха на природе. 6. ЛЕСТОРИЯ 📍 Адрес: Свердловская область, Тагильский ГО Настоящий лесной кемпинг в окружении леса и водоема. Формат подойдет тем, кто ищет тихий отдых в дикой природе. Палатки с матрасами и белоснежными простынями, своя береговая линия. Находится около Нижнего Тагила. 7. PINE HILLS PARK 📍 Свердловская область, Первоуральский ГО Современный парк отдыха с домиками и благоустроенной территорией рядом с прудом. Подходит для коротких поездок на выходные, семейного отдыха и прогулок на природе. 8. TELECAMP 📍 Адрес: Свердловская область, городской округ Ревда Сезонный глэмпинг с сафари-тентами, расположенными прямо у воды. Гости ценят приватность, большие расстояния между шатрами и возможность отдыхать практически на берегу водохранилища. 9. СИЛА ЛЕСА 📍 Свердловская область, Первоуральский ГО Глэмпинг находится на берегу лесной реки Ельничной. Летом работают пляжная зона с лежаками, прокат SUP-досок и велосипедов, а также открыты как современные домики, так и сафари-тенты. 10. БЕЛЫЙ БЕРЕГ 📍 Свердловская область, Каменский муниципальный округ, с. Рыбниковское, озеро Червяное. База отдыха расположена на берегу озера Червяного и работает круглый год. Летом гостей ждет песчаный пляж, прокат SUP-досок, катамаранов и лодок, а также гостевые дома и отдельные домики. На территории также есть термальный SPA-комплекс с бассейном, сауной и хаммамом, поэтому сюда можно приезжать в любое время года. 🔗Больше локаций — на нашей карте глэмпингов. Может быть что-то забыли? Добавляйте свои любимые места в комментариях. ❤️ - уже был (-а) в паре мест 🔥 - жду погоду и выезжаю 📱 Канал в ТГ | 📲 Канал в МАХ</t>
+  </si>
+  <si>
+    <t>25.06.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5277</t>
+  </si>
+  <si>
+    <t>Белогорка Резорт 📍 Пос. Уралец | Пихтовый проезд Тайга, лес и природа Тишина и творчество Ванна у окна 🛁 Уже были здесь? 📱 Канал в ТГ | 📲 Канал в МАХ</t>
+  </si>
+  <si>
+    <t>22.06.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5276</t>
+  </si>
+  <si>
+    <t>Мысли вслух | Река учит многому 🌊 🌘 На сложных участках, узких как бутылочное горлышко, течение ускоряется Здесь нужно быть внимательным на лодке, не терять концентрацию и плыть по течению, при этом контролируя ситуацию 🌘 На резких поворотах лодку может разбить о скалы Тут важно держаться выбранного курса / направления и уметь быстро принимать решения 🌘 На участках мелководья река замедляется, лодка может встать на мель В этот момент важно попросить помощи и поддержки, выйти не берег или перенести лодку на руках. Ни в коем случае не застревать в одном месте, продолжать двигаться дальше по маршруту 🌘 На привалах, во время остановок или ночевок пригодится умение правильно выбрать берег - пологий, с удобным выходом и желательно живописный Так и в жизни, если придется где-то провести чуть больше времени, то место должно быть максимально приятным и отвечающим вашим личным требованиям безопасности / комфорта 🌘 Критически важно правильно составлять маршрут, распределять время и определять точки старта и финиша А значит уметь доверять течению жизни, но при этом двигаться к поставленным целям, понимая когда и как вы их достигнете Мысли на водном пути: Река Агидель 📱 Канал в ТГ | 📲 Канал в МАХ</t>
+  </si>
+  <si>
+    <t>16.06.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5269</t>
+  </si>
+  <si>
+    <t>📍Новый маршрут для сплава: река Агидель в Башкортостане Она же — река Белая. Сразу отмечу: новый маршрут именно для нас. Обычно мы ходим на байдарках по уральским рекам — Ай, Юрюзань, Чусовая. Теперь в нашей копилке появился еще один невероятно живописный маршрут. Этот участок входил в легендарный 59-й Всесоюзный туристический маршрут протяженностью около 240 км. Правда, сегодня его уже не существует в первоначальном виде из-за строительства Юмагузинского водохранилища . 📌 Сохраняйте идею для будущего путешествия. Мы запланировали поездку на четыре дня. Дорога неблизкая: около 8 часов в одну сторону от Челябинска и еще дальше от Екатеринбурга. Этот нюанс стоит учитывать при планировании. ✅Стартовали от села Старосубхангулово. На первую ночь остановились в отеле «Юлбарс» — чисто, аккуратно, бюджетно. Кафе на территории есть, но во время нашего визита не работало. Впрочем, это административный центр Бурзянского района, поэтому с хорошими кафе проблем нет. Общая длина водного маршрута составила около 47 км. В первый день прошли красивый участок до Миндигулово. Лагерь поставили прямо напротив пещеры. Тем, кто не готов к палаткам, подойдет турбаза «Капова тур». Вечером готовили ужин на костре, долго разговаривали и наслаждались тишиной. А ранним утром нас разбудил звон колокольчиков — на поляне рядом паслось стадо лошадей. Для меня это уже неотъемлемая часть путешествий по Башкирии. И еще один фан-факт. В Бурзянском районе НЕТ комаров 🦟 За четыре дня в лесу я не получила ни одного укуса. После некоторых сплавов по Чусовой это кажется почти фантастикой. Кстати, в этой поездке мы тестировали новое снаряжение: спальники Red Fox и самонадувающиеся коврики RockLand. Спальники — просто находка для прохладных ночей. Водное снаряжение традиционно — от BASEG. ✅Во второй день двигались через самые впечатляющие скальные участки маршрута. Что интересно, большинство скал здесь даже не имеют названий. И, честно говоря, они показались мне не менее эффектными, чем знаменитые Айские притесы или камень Омутной. Ни фотографии, ни видео не передают масштаб этих мест. Сплав получается с настоящим башкирским колоритом. В деревнях вдоль реки продают кумыс, на лугах пасутся стада лошадей, встречаются юрты для туристов. А многочисленные родники позволяют постоянно пополнять запас ледяной питьевой воды. Какие достопримечательности есть на пути: 🟢 Грифон Кургас 🟢 Голубая пещера 🟢 Пещера Шульган-Таш 🟢 Миндигуловская пещера 🟢 Большой Амфитеатр 🟢 Грот «Спящий мамонт» 🟢 Пещера Сказка 🟢 Скала Кабан-Таш 💚 Шульган-Таш на финише — жемчужина поездки: экскурсия, голубое озеро, наскальная живопись, новый музей, блины с медом, м-м-м-м... Остановились в финальный день в гостевых домах у заповедника. Получился один из самых красивых водных маршрутов, которые мы проходили за последние годы. Хотите трек, тайминг, контакты по заброске и советы по жилью? ✔️ Пишите «+» в комментариях — отправим всю информацию. Сохраняйте, делитесь и планируйте яркие летние путешествия. 📱 Канал в ТГ | 📲 Канал в МАХ</t>
+  </si>
+  <si>
+    <t>15.06.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5266</t>
+  </si>
+  <si>
+    <t>❤️BIG GLAMPING DAY НА ЮЖНЫЙ УРАЛ 23 ИЮНЯ: ОТКРЫВАЕМ БРОНИРОВАНИЕ! Если вам интересна тема туризма, инвестиций в загородные проекты и знакомство с предпринимателями, то наше бизнес-путешествие для вас! Стартуем летний сезон с лучших проектов региона. На этот раз отправляемся в озерный край Южного Урала —в Челябинскую область. Интереснейшие загородные и инфраструктурные объекты, уникальный маршрут, эксклюзивные экскурсии и полезные контакты. 5 ЛОКАЦИЙ всего за один день на маршруте. Красиво – насыщенно – полезно: будем учиться у лучших. Save the date, планируйте новое приключение года вместе с командой Ural Glamping Community! Наш фирменный формат → BIG BUSINESS DAY. Делаем акцент на осмотре загородных проектов, задаем вопросы собственникам и управляющим, смотрим закулисье объектов, знакомимся с новыми территориями. ✔️ДАТА: 23 ИЮНЯ (ВТ). Эксклюзивная программа: 🟢Мечтаете познакомиться с новыми для вас местами? 🟢Заглянуть за кулисы всех объектов и задать вопросы? 🟢Увидеть, чем живут и дышат отели и курорты? 🟢Пообедать в ресторане парк отеля? 🟢Поужинать на террасе с видом на Тургояк? 🟢Завершить день прогулкой на яхте по акватории? 🟢Поучаствовать в нетворкинг-сессии и провести день в хорошей компании? ⠀ 🟧 ЧТО: BIG GLAMPING DAY 🟧 ГДЕ: ЧЕЛЯБИНСКАЯ ОБЛАСТЬ 🟧 КОГДА: 23 ИЮНЯ 2026 года 📌 Обращаем внимание, что в связи с особенностями тура и логистики кол-во мест строго ограничено. Мы в предвкушении и с трепетом ждем встречи. ✈️ Чтобы попасть в списки, отправляйте заявку 🟧 @etosvoboda. ⠀ Полная программа и тайминг на сайте 🟧 glamping–lovers.ru</t>
+  </si>
+  <si>
+    <t>11.06.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5260</t>
+  </si>
+  <si>
+    <t>Время вдвоем похоже на костер 🫶🏻 Ему тоже нужны спокойствие, внимание и пространство. За городом это особенно чувствуется. Не случайно многие глэмпинги начинались именно с домиков для двоих. Такой формат отдыха остается одним из самых популярных. Кажется, людям по-прежнему важно иногда сбегать из привычного ритма жизни туда, где есть только лес, вода и несколько дней вместе. И возможность ненадолго остаться наедине с собой. День заканчивается разговорами на террасе, а вокруг только природа и теплый свет в окнах домика. И вдруг оказывается, что для хорошего вечера нужно не так уж много. Правда? Все красивые точки ищите по тегу #Ural_Glampings На фото 📸 Россия, Свердловская область, лесной отель на воде YOLO 📱 Канал в ТГ | 📲 Канал в МАХ</t>
+  </si>
+  <si>
+    <t>10.06.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5254</t>
+  </si>
+  <si>
+    <t>🌱☕🐉 Место, где хорошо слышно тишину Иногда для отдыха нужен не новый город, не насыщенная программа и даже не длинный отпуск. Достаточно нескольких дней в месте, где утром слышно птиц, днем ветер гуляет по воде, а вечером потрескивает костер. Небольшие домики расположились вокруг пруда среди деревьев. Здесь нет ощущения курорта с бесконечным списком развлечений и расписанием на каждый час. Наоборот — пространство словно предлагает немного замедлиться и вспомнить, как приятно никуда не торопиться. Проснуться без будильника. Выпить кофе на террасе. Почитать книгу. Погреться в купели. Приготовить ужин на гриле. Посидеть у огня с друзьями или просто помолчать, наблюдая, как на воду опускаются сумерки. Мне понравилось, что тут много воздуха. Между юнитами сохраняется приватность, вокруг лес, а главным элементом территории остается вода. Она отражает облака, закатный свет и настроение каждого дня. В таких местах понимаешь, что качественный отдых — это не всегда про большое количество впечатлений. Иногда он про возможность успокоиться. Кажется, именно за этим мы всё чаще уезжаем за город. А что для вас сегодня означает хороший отдых: новые эмоции или возможность восстановить внутреннюю тишину? Все красивые точки ищите по тегу #Ural_Glampings На фото 📸 Россия, Свердловская область, лесной отель на воде YOLO 📱 Канал в ТГ | 📲 Канал в МАХ</t>
+  </si>
+  <si>
+    <t>09.06.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5253</t>
+  </si>
+  <si>
+    <t>Лесной отель у воды📍 ⠀ 🏡 Локация YOLO 🗺 Свердловская область 🌿 Домики от 4-х и 8-ми гостей, персональные купели, пруд с сапбордами, BBQ-зона и купольный шатер для ивентов ⠀ В 40 минутах езды от Екатеринбурга вблизи Заречного. Планируйте свое летнее путешествие заранее. 📱 Канал в ТГ | 📲 Канал в МАХ</t>
+  </si>
+  <si>
+    <t>08.06.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5244</t>
+  </si>
+  <si>
+    <t>❤️Домик у воды в лесном отеле: вечер у костра с гитарой Вы любите просторные дома для большой компании или небольшие уютные домики, скрытые от посторонних глаз? Для меня всё зависит от самой локации и формата территории. Во второй день нашего путешествия мы переехали, как я писала ранее, в 7-й юнит YOLO — прямо на краю пруда. Угловой домик с террасой, столиком и диванчиком. Рядом купель под крышей, которая защищает от капризов уральской погоды. Внутри — кухня-гостиная, спальная комната и ванная с душевой кабинкой. ⭐ Больше всего запомнился свет. Теплый, мягкий, он создает особую атмосферу и буквально собирает пространство воедино. Светильники на улице на фоне темного фасада, огонь в костровой чаше под любимые мелодии, контурная подсветка внутри домика — такие детали делают отдых особенно уютным. Еще приятно погреться в купели с пихтовыми веточками. Главное — заказать ее заранее. Этот дом расположен ближе всех остальных к общей гриль-зоне. Если захотите пожарить мясо или приготовить овощи на огне, это станет большим плюсом. Прямо напротив находится и баня. Важно учитывать один момент: на локации нет питания, завтраков и магазинов в шаговой доступности. Поэтому продукты и напитки лучше купить перед заселением, чтобы во время отдыха ни о чем не беспокоиться. ❤️Прикольно, что заезд в YOLO предусмотрен после 16:00, а выезд — после 13:00. Авторы проекта поделились, что сами не любят вставать рано. И я их прекрасно понимаю. Гораздо приятнее во время выходных выспаться, неспешно выпить утренний кофе и собраться без суеты. Кажется, именно для таких вечеров и существуют маленькие домики у воды: костер, купель, любимая музыка и возможность никуда не спешить 🏡 Размер не имеет значения, если вокруг правильная атмосфера. Какие домики любите? ❤️ - побольше 🔥 - поменьше 😍 - не имеет значения Все красивые точки ищите по тегу #Ural_Glampings На фото 📸 Россия, Свердловская область, лесной отель на воде YOLO 📱 Канал в ТГ | 📲 Канал в МАХ</t>
+  </si>
+  <si>
+    <t>06.06.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5243</t>
+  </si>
+  <si>
+    <t>Новое место на вашей карте глэмпингов Урала📍 ⠀ 🏡 Лесной отель YOLO 🗺 Свердловская область 🌿 Купель на террасе, пруд, березовый лес, баня, гриль зона, геосфера для мероприятий ⠀ Камерная локация для тихого семейного или дружеского отдыха. Только вы и природа вокруг. 📱 Канал в ТГ | 📲 Канал в МАХ</t>
+  </si>
+  <si>
+    <t>04.06.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5234</t>
+  </si>
+  <si>
+    <t>❤️Новая локация: лесной отель YOLO вблизи Заречного Мы безумно рады посещать новые проекты, которые появляются на карте Большого Урала. Сейчас переходный период для многих объектов в сфере загородного отдыха. Остаются в поле видимости и на плаву именно те, где собственники горят идеей, готовы тратить своё время / силы / энергию на созидание и поддержание своего детище. Зачастую это очень личные истории, которые мы трепетно узнаем из первых уст. На минувшей неделе решили провести очередную красивую фотосессию на свежей как первая зелень площадке в Заречном городском округе. 📌 Сохраняйте себе в закладки — лесной отель YOLO Забавная рыбка в больших сапогах появилась на логотипе не случайно 🐠 Место находится прямо на берегу небольшого рукотворного пруда, в котором уже плавают уточки, а скоро появятся и другие обитатели. Из каждого домика виден этот кусочек воды с пушистыми камышами, где приятно дрейфовать на сапе и заниматься «ничегонеделаньем» на закате. В целом территория и пространство очень тихие и уединенные. Здесь нет больших ресторанов, аттракций, ярких развлечений или масштабных аквазон. Каждый юнит имеет свою приватную территорию, крытую террасу, зону отдыха и собственную купель. По грилям у дома, ребята, извините, противопожарный режим. Но доступна общая оборудованная зона, где приятно поболтать с соседями (а иногда и с комарами). В первый день мы протестировали домик #5, именно он на фото. А во второй день — #7. Такая уж у меня профдеформация, хочется «всех посмотреть» обычно. Большой дом внутри такого глубокого синего цвета, что просто ныряешь в него и залипаешь на диванчике на пару часов. А потом обнаруживаешь себя уже в купели, с горячим местным фирменным чаем на столике. У номера 5 есть: ❤️2 спальные комнаты; ❤️большая кухня-гостиная (даже есть посудомоечная машина, знаю, для кого-то это важно); ❤️ванная комната с душевой. На территории также имеется своя баня и геокупол для мероприятий. 📍От Екатеринбурга ехать всего 40 минут. Все красивые точки ищите по тегу #Ural_Glampings На фото 📸 Россия, Свердловская область, лесной отель на воде YOLO 📱 Канал в ТГ | 📲 Канал в МАХ</t>
+  </si>
+  <si>
+    <t>01.06.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5224</t>
+  </si>
+  <si>
+    <t>🛶 Мини-сплав одного дня по Чусовой: от Харёнок до Ёквы ⠀ С первым днем лета, дорогие! Открыли сезон водных путешествий — в Свердловской области. Две буквы «Ё» в главных точках на нашем пути – это ли не знак? Ёкнуло от красоты местных пейзажей и объятий с добрыми друзьями. Ведь повод собраться один: встреча резидентов Made In Ural в Ёква Глэмпинг. Эти неповторимые изгибы главной уральской водной артерии всегда нас завораживали! Было приятно пройти их при хорошем течении и по отличной погоде (несмотря на СМС-ки от МЧС). Туристов почти не оказалось на сплавах, сезон как будто стартует попозже, только тишина и журчание реки. ⠀ 📌 Сохраняйте себе идею для летней поездки выходного дня: ⠀ Маршрут: Харёнки-Ёква Формат: 1 день сплав Ночевка: Ёква Глэмпинг Территория: природный парк «Река Чусовая» Достопримечательности на маршруте: Памятник Демидову, камни Печка, Омутной, Дыроватый, Олений Длина маршрута: 17-18 км по воде Плавсредство: Байдарка Викинг 4.7 «Акваграфика» Снаряжение: Baseg Outdoor, Decathlon Этот формат подойдет для тех, кто хочет посвятить сплаву всего 1 день. Можно с детьми. Легко взять напрокат сап, пакрафт, каяк, байдарку или обычную лодку на локации и отправиться в самостоятельное плавание. Также можно стартовать от Усть-Утки, доплыть до Кына и т.д. Вариантов множество. ⠀ В Харёнках стартовали от въезда в деревню. Авто оставили там же. Вечером забрали заброской. ⠀ ⛺️ В Ёкве мы остановились у Лизы Нетименко. Здесь на берегу одноименной реки стоят новенькие шатры. Формат летнего лагеря, чтобы почувствовать деревенскую атмосферу. Есть умывальники, теплый душ, баня, красивая кухонная зона в шатре. Атмосферное место! ⠀ Достопримечательности по пути в летнем формате: ⠀ 📍Арт-резиденция Черноисточинска 📍Черноисточинское водохранилище 📍Смотровая площадка на горе Белой 📍Авроринская эко-тропа в пос. Уралец 📍Висимская зооферма 📍Водопад в Висимо-Уткинске ⠀ Питание по пути из Екатеринбурга: ⠀ 🥙 Ресторан «Люди говорят» у развязки на Тагил 🥙 Кафе «Касабланка» в Черноисточинске 🥙 Кафе «Кедр» в Висиме 🥙 Кафе «Евразия» на горе Белой ⠀ Уже были на сплаве на Чусовой? Какие ваши любимые весенние маршруты? ⠀ На фото 📸 Россия, Свердловская область, река Чусовая 📱 Наш канал в ТГ | 📲 Наш канал в МАХ</t>
+  </si>
+  <si>
+    <t>31.05.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5223</t>
+  </si>
+  <si>
+    <t>SPA-time в бунгало @utes74 📍 Живописная локация с видом на озеро. Чистый воздух, природа и лес. Развитая инфраструктура курорта, вкусное питание и программы ухода. Собственное СПА в домике и терраса. 📱 Наш канал в ТГ | 📲 Наш канал в МАХ</t>
+  </si>
+  <si>
+    <t>29.05.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5217</t>
+  </si>
+  <si>
+    <t>Знакомимся со спикерами совместного бизнес-завтрака UMC×UGC: Маркетинг загородных проектов и территорий! В прошлом анонсе мы поделились темой завтрака, который состоится 3 июня. А сегодня — самое время представить темы, которыми поделятся эксперты! Рассказываем кто и о чем будет говорить: 📍 Анастасия Волегова — директор по маркетингу и рекламе гостиничной управляющей компании USTA Management. «Маркетинг возвращаемости: как загородному отелю работать не только на первый визит» — Почему повторный гость важнее разового — Что влияет на возвращаемость — Инструменты возвращения — Как удерживать гостя, не будучи навязчивым 📍 Никита Гринь — CEO группы компаний «О'Смысле» и CEO архитектурного бюро LH47, сооснователь сообщества Ural Marketing Community. «Эмоции вместо квадратных метров» — Почему эмоциональное пространство продаёт лучше любой рекламы — Как архитектура и среда влияют на прибыль девелопера — Как превратить атмосферу объекта в конкурентное преимущество 📍 Дарья Шевякова — специалист отдела маркетинга ландшафтного отеля VERT «Контент, который продаёт без продаж: соцсети и позиционирование загородного отеля в 2026» — Что сейчас работает в контенте для глэмпингов и загородных отелей — Как выстраивать позиционирование через атмосферу и смыслы — Как получать продажи без агрессивного маркетинга — Работа с рекламными ограничениями и маркировкой — Удачные и неудачные кейсы VERT: ошибки, выводы и практические рекомендации ⠀📍 Мария Климова — руководитель отдела маркетинга семейного курорта «Утес» «80 лет заботы. Олл инклюзив по-уральски - объединяем традиции оздоровления, новый формат загородного размещения и отдых для всех поколений» — Единство форматов как формула спроса: оздоровительная база и премиальные бунгало — Семейный велнесс для всех возрастов: как угодить и детям, и родителям — Экономика впечатлений вместо гонки предложений: как сменить портрет гостя и привлечь новую аудиторию в сезон спада 📍 Евгения Федорова — основатель бизнес-сообщества предпринимателей в сфере загородного отдыха и экотуризма макрорегиона Большой Урал «Как развивается рынок глемпингов и загородного отдыха на Урале» — Как за последние годы изменился рынок глемпингов и аудитория загородного отдыха: что важно для гостей помимо локации — Почему вокруг загородных проектов важно строить комьюнити и бренд места — Какие маркетинговые инструменты для глемпингов сейчас реально работают: локальный маркетинг, блогеры, коллаборации, события — Какие подходы из маркетинга глемпингов применимы в других нишах Количество мест ограничено! Вход бесплатный, но с обязательной регистрацией 🗓 Дата и время: 3 июня, 10:00-12:30 📍 Место: Гастромолл Главный (ул. Боевых Дружин, 20) В понедельник поделимся подробностями круглого стола, который пройдет после выступления спикеров. До встречи!</t>
+  </si>
+  <si>
+    <t>28.05.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5208</t>
+  </si>
+  <si>
+    <t>❤️Велнесс-выходные на курорте: приехать, чтобы расслабиться Жить в глэмпинг-парке, просыпаться в бунгало с собственной террасой и видом на озеро, завтракать / обедать в формате шведского стола, днем посещать массаж / аромаванны, проводить время в СПА, ужинать в ресторане, а закат встречать на пляже. Нравится? Мне да. ✅ И это вполне реальный сценарий вашего антистресс-путешествия на эти теплые летние уикенды. Если вам надоели однообразные модульные домики на окраине СНТ без услуг и инфраструктуры, чтобы просто пожарить шашлыки и быть съеденным комарами, то выбирайте чуть-чуть другой способ времяпрепровождения 👀 Сейчас я вижу, что с высоким ритмом жизни, постоянной усталостью и тревогой у многих есть большой запрос на быстрое комплексное восстановление. Курорт «Утес» как раз такое пространство, где в одном формате можно получить — качественные услуги, полную перезагрузку и оздоровительные процедуры. Что есть в Центре природной медицины курорта: ❤️Комплексный подход (диагностика, профилактические процедуры, лечебные процедуры) ❤️Современное медицинское оборудование ❤️Удобные программы для всей семьи По программам отдыха вы можете выбрать, к примеру: ❤️Тур «Все включено» ❤️Тур «Дышите свободно» ❤️Тур «Антистресс» ❤️Романтический тур Также можно просто приехать в глэмпинг-парк, а процедуры или СПА-услуги попробовать на месте, по желанию. Получается что-то среднее между поездкой в санаторий и загородный отель, но с «дополненной велнесс реальностью». 📍 Южный Урал, Челябинская область, курорт «Утес» Все красивые точки ищите по тегу #Ural_Glampings Реклама. ООО "МедАльтернатива", ИНН 7447059737, erid: 2VtzqxUszJc</t>
+  </si>
+  <si>
+    <t>26.05.26 05:41</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5207</t>
+  </si>
+  <si>
+    <t>Уютное мини-бунгало в глэмпинг-парке курорта «Утес»📍 ⠀ 🏡 Семейный курорт 🗺 Челябинская область ✨ Красивый лес, интересная подсветка, компактность и минимализм, аутентичность ⠀ Пространство отдыха с ресторанами, прогулочными зонами, медицинским центром, бассейном и собственным пляжем. ✈️про любовь и природу — урал это свобода Реклама. ООО "МедАльтернатива", ИНН 7447059737, erid: 2VtzqwP7ACG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2915,51 +3185,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H289"/>
+  <dimension ref="A1:H319"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4060.437" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -9426,253 +9696,862 @@
         <v>806</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>807</v>
       </c>
       <c r="E276">
         <v>648</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>86785</v>
       </c>
       <c r="B277" t="s">
         <v>808</v>
       </c>
       <c r="C277" t="s">
         <v>809</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>810</v>
       </c>
       <c r="E277">
         <v>830</v>
       </c>
+      <c r="F277">
+        <v>9</v>
+      </c>
+      <c r="G277">
+        <v>8</v>
+      </c>
+      <c r="H277">
+        <v>3</v>
+      </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>86786</v>
       </c>
       <c r="B278" t="s">
         <v>811</v>
       </c>
       <c r="C278" t="s">
         <v>812</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>813</v>
       </c>
       <c r="E278">
         <v>592</v>
       </c>
+      <c r="F278">
+        <v>5</v>
+      </c>
+      <c r="G278">
+        <v>10</v>
+      </c>
+      <c r="H278">
+        <v>12</v>
+      </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>86787</v>
       </c>
       <c r="B279" t="s">
         <v>814</v>
       </c>
       <c r="C279" t="s">
         <v>815</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>816</v>
       </c>
       <c r="E279">
         <v>703</v>
       </c>
+      <c r="F279">
+        <v>1</v>
+      </c>
+      <c r="G279">
+        <v>6</v>
+      </c>
+      <c r="H279">
+        <v>2</v>
+      </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>86788</v>
       </c>
       <c r="B280" t="s">
         <v>817</v>
       </c>
       <c r="C280" t="s">
         <v>818</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>819</v>
       </c>
       <c r="E280">
         <v>746</v>
       </c>
+      <c r="F280">
+        <v>3</v>
+      </c>
+      <c r="G280">
+        <v>9</v>
+      </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>86789</v>
       </c>
       <c r="B281" t="s">
         <v>820</v>
       </c>
       <c r="C281" t="s">
         <v>821</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>822</v>
       </c>
       <c r="E281">
         <v>604</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>86790</v>
       </c>
       <c r="B282" t="s">
         <v>820</v>
       </c>
       <c r="C282" t="s">
         <v>823</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>824</v>
       </c>
       <c r="E282">
         <v>678</v>
       </c>
+      <c r="F282">
+        <v>18</v>
+      </c>
+      <c r="G282">
+        <v>12</v>
+      </c>
+      <c r="H282">
+        <v>2</v>
+      </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>86791</v>
       </c>
       <c r="B283" t="s">
         <v>825</v>
       </c>
       <c r="C283" t="s">
         <v>826</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>827</v>
       </c>
       <c r="E283">
         <v>458</v>
       </c>
+      <c r="F283">
+        <v>7</v>
+      </c>
+      <c r="G283">
+        <v>3</v>
+      </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>86792</v>
       </c>
       <c r="B284" t="s">
         <v>828</v>
       </c>
       <c r="C284" t="s">
         <v>829</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>830</v>
       </c>
       <c r="E284">
         <v>631</v>
       </c>
+      <c r="F284">
+        <v>1</v>
+      </c>
+      <c r="G284">
+        <v>16</v>
+      </c>
+      <c r="H284">
+        <v>2</v>
+      </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>86793</v>
       </c>
       <c r="B285" t="s">
         <v>831</v>
       </c>
       <c r="C285" t="s">
         <v>832</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>833</v>
       </c>
       <c r="E285">
         <v>703</v>
       </c>
+      <c r="F285">
+        <v>1</v>
+      </c>
+      <c r="G285">
+        <v>10</v>
+      </c>
+      <c r="H285">
+        <v>1</v>
+      </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>86794</v>
       </c>
       <c r="B286" t="s">
         <v>834</v>
       </c>
       <c r="C286" t="s">
         <v>835</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>836</v>
       </c>
       <c r="E286">
         <v>655</v>
       </c>
+      <c r="F286">
+        <v>1</v>
+      </c>
+      <c r="G286">
+        <v>32</v>
+      </c>
+      <c r="H286">
+        <v>4</v>
+      </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>86795</v>
       </c>
       <c r="B287" t="s">
         <v>837</v>
       </c>
       <c r="C287" t="s">
         <v>838</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>839</v>
       </c>
       <c r="E287">
         <v>691</v>
       </c>
+      <c r="F287">
+        <v>16</v>
+      </c>
+      <c r="G287">
+        <v>32</v>
+      </c>
+      <c r="H287">
+        <v>3</v>
+      </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
         <v>86796</v>
       </c>
       <c r="B288" t="s">
         <v>840</v>
       </c>
       <c r="C288" t="s">
         <v>841</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>842</v>
       </c>
       <c r="E288">
         <v>714</v>
       </c>
+      <c r="F288">
+        <v>6</v>
+      </c>
+      <c r="G288">
+        <v>9</v>
+      </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>86797</v>
       </c>
       <c r="B289" t="s">
         <v>843</v>
       </c>
       <c r="C289" t="s">
         <v>844</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>845</v>
       </c>
       <c r="E289">
         <v>812</v>
+      </c>
+      <c r="F289">
+        <v>6</v>
+      </c>
+      <c r="G289">
+        <v>14</v>
+      </c>
+      <c r="H289">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>91589</v>
+      </c>
+      <c r="B290" t="s">
+        <v>846</v>
+      </c>
+      <c r="C290" t="s">
+        <v>847</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E290">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>91590</v>
+      </c>
+      <c r="B291" t="s">
+        <v>849</v>
+      </c>
+      <c r="C291" t="s">
+        <v>850</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E291">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>91591</v>
+      </c>
+      <c r="B292" t="s">
+        <v>852</v>
+      </c>
+      <c r="C292" t="s">
+        <v>853</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E292">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>91592</v>
+      </c>
+      <c r="B293" t="s">
+        <v>855</v>
+      </c>
+      <c r="C293" t="s">
+        <v>856</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E293">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>91593</v>
+      </c>
+      <c r="B294" t="s">
+        <v>858</v>
+      </c>
+      <c r="C294" t="s">
+        <v>859</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="E294">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>91594</v>
+      </c>
+      <c r="B295" t="s">
+        <v>861</v>
+      </c>
+      <c r="C295" t="s">
+        <v>862</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E295">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>91595</v>
+      </c>
+      <c r="B296" t="s">
+        <v>864</v>
+      </c>
+      <c r="C296" t="s">
+        <v>865</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="E296">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>91596</v>
+      </c>
+      <c r="B297" t="s">
+        <v>867</v>
+      </c>
+      <c r="C297" t="s">
+        <v>868</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E297">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>91597</v>
+      </c>
+      <c r="B298" t="s">
+        <v>870</v>
+      </c>
+      <c r="C298" t="s">
+        <v>871</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E298">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>91598</v>
+      </c>
+      <c r="B299" t="s">
+        <v>873</v>
+      </c>
+      <c r="C299" t="s">
+        <v>874</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E299">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>91599</v>
+      </c>
+      <c r="B300" t="s">
+        <v>876</v>
+      </c>
+      <c r="C300" t="s">
+        <v>877</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E300">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>91600</v>
+      </c>
+      <c r="B301" t="s">
+        <v>879</v>
+      </c>
+      <c r="C301" t="s">
+        <v>880</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E301">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>91601</v>
+      </c>
+      <c r="B302" t="s">
+        <v>882</v>
+      </c>
+      <c r="C302" t="s">
+        <v>883</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E302">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>91602</v>
+      </c>
+      <c r="B303" t="s">
+        <v>885</v>
+      </c>
+      <c r="C303" t="s">
+        <v>886</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E303">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>91603</v>
+      </c>
+      <c r="B304" t="s">
+        <v>888</v>
+      </c>
+      <c r="C304" t="s">
+        <v>889</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E304">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>91604</v>
+      </c>
+      <c r="B305" t="s">
+        <v>891</v>
+      </c>
+      <c r="C305" t="s">
+        <v>892</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E305">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>91605</v>
+      </c>
+      <c r="B306" t="s">
+        <v>894</v>
+      </c>
+      <c r="C306" t="s">
+        <v>895</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E306">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>91606</v>
+      </c>
+      <c r="B307" t="s">
+        <v>897</v>
+      </c>
+      <c r="C307" t="s">
+        <v>898</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E307">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>91607</v>
+      </c>
+      <c r="B308" t="s">
+        <v>900</v>
+      </c>
+      <c r="C308" t="s">
+        <v>901</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E308">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>91608</v>
+      </c>
+      <c r="B309" t="s">
+        <v>903</v>
+      </c>
+      <c r="C309" t="s">
+        <v>904</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E309">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>91609</v>
+      </c>
+      <c r="B310" t="s">
+        <v>906</v>
+      </c>
+      <c r="C310" t="s">
+        <v>907</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E310">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>91610</v>
+      </c>
+      <c r="B311" t="s">
+        <v>909</v>
+      </c>
+      <c r="C311" t="s">
+        <v>910</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E311">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>91611</v>
+      </c>
+      <c r="B312" t="s">
+        <v>912</v>
+      </c>
+      <c r="C312" t="s">
+        <v>913</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E312">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>91612</v>
+      </c>
+      <c r="B313" t="s">
+        <v>915</v>
+      </c>
+      <c r="C313" t="s">
+        <v>916</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E313">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>91613</v>
+      </c>
+      <c r="B314" t="s">
+        <v>918</v>
+      </c>
+      <c r="C314" t="s">
+        <v>919</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E314">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>91614</v>
+      </c>
+      <c r="B315" t="s">
+        <v>921</v>
+      </c>
+      <c r="C315" t="s">
+        <v>922</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E315">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>91615</v>
+      </c>
+      <c r="B316" t="s">
+        <v>924</v>
+      </c>
+      <c r="C316" t="s">
+        <v>925</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E316">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>91616</v>
+      </c>
+      <c r="B317" t="s">
+        <v>927</v>
+      </c>
+      <c r="C317" t="s">
+        <v>928</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E317">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>91617</v>
+      </c>
+      <c r="B318" t="s">
+        <v>930</v>
+      </c>
+      <c r="C318" t="s">
+        <v>931</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E318">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>91618</v>
+      </c>
+      <c r="B319" t="s">
+        <v>933</v>
+      </c>
+      <c r="C319" t="s">
+        <v>934</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E319">
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">