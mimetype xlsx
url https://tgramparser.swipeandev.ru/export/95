--- v2 (2026-08-03)
+++ v3 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="936">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1020">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2820,50 +2820,302 @@
     <t>29.05.26 13:52</t>
   </si>
   <si>
     <t>t.me/uraletosvoboda/5217</t>
   </si>
   <si>
     <t>Знакомимся со спикерами совместного бизнес-завтрака UMC×UGC: Маркетинг загородных проектов и территорий! В прошлом анонсе мы поделились темой завтрака, который состоится 3 июня. А сегодня — самое время представить темы, которыми поделятся эксперты! Рассказываем кто и о чем будет говорить: 📍 Анастасия Волегова — директор по маркетингу и рекламе гостиничной управляющей компании USTA Management. «Маркетинг возвращаемости: как загородному отелю работать не только на первый визит» — Почему повторный гость важнее разового — Что влияет на возвращаемость — Инструменты возвращения — Как удерживать гостя, не будучи навязчивым 📍 Никита Гринь — CEO группы компаний «О'Смысле» и CEO архитектурного бюро LH47, сооснователь сообщества Ural Marketing Community. «Эмоции вместо квадратных метров» — Почему эмоциональное пространство продаёт лучше любой рекламы — Как архитектура и среда влияют на прибыль девелопера — Как превратить атмосферу объекта в конкурентное преимущество 📍 Дарья Шевякова — специалист отдела маркетинга ландшафтного отеля VERT «Контент, который продаёт без продаж: соцсети и позиционирование загородного отеля в 2026» — Что сейчас работает в контенте для глэмпингов и загородных отелей — Как выстраивать позиционирование через атмосферу и смыслы — Как получать продажи без агрессивного маркетинга — Работа с рекламными ограничениями и маркировкой — Удачные и неудачные кейсы VERT: ошибки, выводы и практические рекомендации ⠀📍 Мария Климова — руководитель отдела маркетинга семейного курорта «Утес» «80 лет заботы. Олл инклюзив по-уральски - объединяем традиции оздоровления, новый формат загородного размещения и отдых для всех поколений» — Единство форматов как формула спроса: оздоровительная база и премиальные бунгало — Семейный велнесс для всех возрастов: как угодить и детям, и родителям — Экономика впечатлений вместо гонки предложений: как сменить портрет гостя и привлечь новую аудиторию в сезон спада 📍 Евгения Федорова — основатель бизнес-сообщества предпринимателей в сфере загородного отдыха и экотуризма макрорегиона Большой Урал «Как развивается рынок глемпингов и загородного отдыха на Урале» — Как за последние годы изменился рынок глемпингов и аудитория загородного отдыха: что важно для гостей помимо локации — Почему вокруг загородных проектов важно строить комьюнити и бренд места — Какие маркетинговые инструменты для глемпингов сейчас реально работают: локальный маркетинг, блогеры, коллаборации, события — Какие подходы из маркетинга глемпингов применимы в других нишах Количество мест ограничено! Вход бесплатный, но с обязательной регистрацией 🗓 Дата и время: 3 июня, 10:00-12:30 📍 Место: Гастромолл Главный (ул. Боевых Дружин, 20) В понедельник поделимся подробностями круглого стола, который пройдет после выступления спикеров. До встречи!</t>
   </si>
   <si>
     <t>28.05.26 15:45</t>
   </si>
   <si>
     <t>t.me/uraletosvoboda/5208</t>
   </si>
   <si>
     <t>❤️Велнесс-выходные на курорте: приехать, чтобы расслабиться Жить в глэмпинг-парке, просыпаться в бунгало с собственной террасой и видом на озеро, завтракать / обедать в формате шведского стола, днем посещать массаж / аромаванны, проводить время в СПА, ужинать в ресторане, а закат встречать на пляже. Нравится? Мне да. ✅ И это вполне реальный сценарий вашего антистресс-путешествия на эти теплые летние уикенды. Если вам надоели однообразные модульные домики на окраине СНТ без услуг и инфраструктуры, чтобы просто пожарить шашлыки и быть съеденным комарами, то выбирайте чуть-чуть другой способ времяпрепровождения 👀 Сейчас я вижу, что с высоким ритмом жизни, постоянной усталостью и тревогой у многих есть большой запрос на быстрое комплексное восстановление. Курорт «Утес» как раз такое пространство, где в одном формате можно получить — качественные услуги, полную перезагрузку и оздоровительные процедуры. Что есть в Центре природной медицины курорта: ❤️Комплексный подход (диагностика, профилактические процедуры, лечебные процедуры) ❤️Современное медицинское оборудование ❤️Удобные программы для всей семьи По программам отдыха вы можете выбрать, к примеру: ❤️Тур «Все включено» ❤️Тур «Дышите свободно» ❤️Тур «Антистресс» ❤️Романтический тур Также можно просто приехать в глэмпинг-парк, а процедуры или СПА-услуги попробовать на месте, по желанию. Получается что-то среднее между поездкой в санаторий и загородный отель, но с «дополненной велнесс реальностью». 📍 Южный Урал, Челябинская область, курорт «Утес» Все красивые точки ищите по тегу #Ural_Glampings Реклама. ООО "МедАльтернатива", ИНН 7447059737, erid: 2VtzqxUszJc</t>
   </si>
   <si>
     <t>26.05.26 05:41</t>
   </si>
   <si>
     <t>t.me/uraletosvoboda/5207</t>
   </si>
   <si>
     <t>Уютное мини-бунгало в глэмпинг-парке курорта «Утес»📍 ⠀ 🏡 Семейный курорт 🗺 Челябинская область ✨ Красивый лес, интересная подсветка, компактность и минимализм, аутентичность ⠀ Пространство отдыха с ресторанами, прогулочными зонами, медицинским центром, бассейном и собственным пляжем. ✈️про любовь и природу — урал это свобода Реклама. ООО "МедАльтернатива", ИНН 7447059737, erid: 2VtzqwP7ACG</t>
+  </si>
+  <si>
+    <t>08.09.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5456</t>
+  </si>
+  <si>
+    <t>🧡💛1️⃣2️⃣3️⃣4️⃣🟨 Ало, бизнес? Да-да, Локальный код 💛 29 сентября в Екатеринбург приедет масштабная экспедиция по изучению предпринимательской культуры России от Т-Бизнеса. Встретятся ключевые игроки деловой среды региона — от владельцев бизнеса до идейных вдохновителей и управленцев. Программа включает лекции, дискуссии, открытые диалоги, бесплатные консультации от экспертов и вечернюю нетворкинг-зону — идеальное пространство для искренних разговоров и новых контактов. Стоит прийти, чтобы: — познакомиться с потенциальными партнерами, клиентами или единомышленниками; — посмотреть на свое дело глазами других предпринимателей; — понять, куда двигаться дальше.  Когда: 29 сентября 2026, 12:00 Где: Екатеринбург, ул. Бориса Ельцина, д. 3, Ельцин Центр Регистрация открыта — участие бесплатное. 👉 Зарегистрироваться можно здесь</t>
+  </si>
+  <si>
+    <t>07.09.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5447</t>
+  </si>
+  <si>
+    <t>Кавказские каникулы: наш отель в горах Архыза 📍 Удивить человека с 10-летним опытом в туризме и сфере гостеприимства сложно, но возможно. Диаметрально противоположные впечатления: крайне положительные от сетевых отелей в пос. Романтик и крайне отрицательные от «глэмпингов» в пос. Архыз (поставлю последние в кавычки, так как называть их таковыми сложно). Это как два разных мира, которые не пересекаются между собой. Мы выбрали отель 7Peaks Family Resort. И это стало лучшим решением. Плюсов очень много, выделю коротко главное. Красивое новое здание, чистота и супер-сервис, собственный СПА-комплекс с бассейном/хаммамом/джакузи/массажи (мое любимое комбо) + сауны, ресторан «Высота 5642» by Novikov с вкуснейшими завтраками, уютные номера с хорошей начинкой, тренажерный зал с ковриками для йоги, кинозал и фильмы под запрос, приятная семейная аудитория, туры и прокаты для гостей etc. Огромное спасибо девочкам на респешн, которые учли мои пожелания и предоставили номер с видом на Южный склон на самом верхнем этаже. ⚙Лайфхаки: по возможности не бронируйте проживание сразу надолго. Лучше приехать на место, осмотреться, оценить уровень сервиса, расположение, а потом продлять номер/домик. Также в отелях динамическое ценообразование, наш номер через пару дней после заезда стоил почти в 2 раза ниже. ❌ В поселке Архыз царит полный хаос, слава богу, что мы там не стали жить: беспорядочная застройка, отсутствие какой-либо концепции проектов (все типовые), грязь и мусор, вид на соседние заборы, мизерное расстояние между домикам. Мы прошли весь поселок ногами и были очень удивлены. Я ориентировалась на мнение коллег-блогеров по глэмпингам Архыза, но при ближайшем рассмотрении эти локации стали полным разочарованием. Но пару проектов мы все-таки оценили и посетили. Скоро расскажем! Они достойны вашего внимания. 💬 А у вас часто совпадают ожидание VS реальность? Поделитесь своим опытом в комментариях? 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>05.09.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5438</t>
+  </si>
+  <si>
+    <t>Кавказские каникулы: первая локация —Пик Смирнова 📍 Красивый доступный маршрут на Северном склоне, канатная дорога «Северное сияние», смотровая 360°, незабываемые виды на хребет Абишира-Ахуба, долину реки Псыш, самые высокие пики Архыза Пшиш и София, горячий чай с хычинами на вершине, горные цветы, пасущиеся стада овец и черкесских лошадей, панорамная смотровая площадка. И воздух! Горный воздух, который хочется вдыхать бесконечно. И гулять здесь часами. 💬 А вы уже были в Архызе? Поделитесь своими любимыми местами? 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>31.08.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5429</t>
+  </si>
+  <si>
+    <t>Завершение летнего водного сезона на реке Ай Обожаем этот маршрут на границе Челябинской области и республики Башкортостан, поэтому оставили его на конец летнего сезона. Вновь побывали на любимой локации и, по моему личному мнению, самом живописном водном маршруте Большого Урала. Идеальный 3-дневный маршрут с 2 ночевками: ❤️ Сатка-Межевой-Известковые печи ❤️ Визит-центр «Луна» на р.Ай ❤️ Гостевой дом «Лунная река» на старте ❤️ Водная часть до поляны Сикияз-Тамак ❤️ Ночевка в кемпинге в палатке у пещер ❤️ Водная часть до пос. Лаклы В этом году на стоянке Сикияз-Тамак туристов почти нет. Это радует лично меня. Тихо и спокойно. Что посмотреть на маршруте → ТОПовые достопримечательности: ❤️ Айские притесы ❤️ Пещера Кургазак ❤️ Сикияз-Тамакский пещерный комплекс Другие достопримечательности: ❤️ Гидротехнические штольни ❤️ Пещера Шумиха ❤️ Сухие водопады ❤️ Юношеский грот ❤️ Скала Разбойник ❤️ Пещера Келья ❤️ Грот желаний ❤️ Скала Капкаташ ❤️ Айский фонтан Длина маршрута: около 40 км ⠀ Ставьте + в комментариях, поделюсь контактами лучшего гостевого дома и таксиста для заброски На фото 📸 Россия, Челябинская область, река Ай 🔗Больше локаций — на нашей карте глэмпингов 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK ⠀</t>
+  </si>
+  <si>
+    <t>28.08.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5428</t>
+  </si>
+  <si>
+    <t>BIG GLAMPING DAY 09.09: ПРИГЛАШАЮ В ПУТЕШЕСТВИЕ! Единственный осенний бизнес-выезд в 2026 году уже 09.09! Отправляемся в Свердловскую область — в Заречный и Белоярский округа. Интереснейшие загородные и инфраструктурные объекты, уникальный маршрут, эксклюзивные экскурсии и знакомство с предпринимателями сферы туризма и гостеприимства. 6 ЛОКАЦИЙ всего за 1 день 🔥 Красиво – насыщенно – полезно: будем учиться у лучших. Save the date, планируйте новое приключение года вместе с командой Ural Glamping Community! Наш фирменный формат → BIG GLAMPING DAY. Делаем акцент на осмотре загородных проектов, задаем вопросы собственникам и управляющим, смотрим закулисье объектов, знакомимся с новыми территориями. ✔️ДАТА: 9 сентября 2026 СТАРТ: из Екатеринбурга Эксклюзивная программа: 🟢Мечтаете познакомиться с новыми для вас местами? 🟢Заглянуть за кулисы всех объектов и задать вопросы? 🟢Увидеть, чем живут и дышат небольшие проекты? 🟢Прогуляться по новой базе на стадии открытия? 🟢Пообедать в ресторане парк отеля? 🟢Посмотреть один из первых глэмпингов Урала? 🟢Изучить формат глэмпинг + прокат экстрим-техники? 🟢Поучаствовать в нетворкинг-сессии и провести день в хорошей компании? ⠀ ЧТО: BIG GLAMPING DAY ГДЕ: СВЕРДЛОВСКАЯ ОБЛАСТЬ КОГДА: 9 СЕНТЯБРЯ 2026 года ✈️ Чтобы попасть в списки, отправляйте заявку → @etosvoboda. ⠀ Полная программа и тайминг на сайте → glamping–lovers.ru</t>
+  </si>
+  <si>
+    <t>26.08.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5427</t>
+  </si>
+  <si>
+    <t>ТОП-10 причин приехать в отель «Крутики» на озеро Тургояк Место, которое стало безусловным фаворитом для многих уральцев и гостей региона. Красота природы здесь сочетается с безупречным сервисом. Лично для меня, это один из главных факторов выбора места для отдыха. Сегодня собрала 10 причин запланировать путешествие на Тургояк.   1. Увидеть Тургояк — одно из самых красивых озёр Урала 📍Чистейшая вода, горы, сосны и тот самый пейзаж, ради которого сюда хочется возвращаться в любое время года.   2. Выбрать домик с собственным джакузи 📍Подогреваемая аква-зона прямо на террасе, личная сауна и возможность устроить себе маленький SPA-курорт, вообще не выходя из домика.   3. Провести день в SPA «Остров Веры» 📍Термальный бассейн под открытым небом, закрытый бассейн, хаммамы, сауны, джакузи и массажные программы. И главное — посещение SPA включено в проживание.   4. Искупаться в самом Тургояке 📍Летом можно чередовать тёплую воду SPA с прохладной водой озера. А это, на мой взгляд, один из лучших способов перезагрузиться.   5. Приехать вдвоём и устроить себе настоящий wellness-уикенд 📍Парный массаж, сауна, джакузи, хороший ужин и никаких обязательных планов. Иногда именно такой сценарий и нужен.   6. Приехать с детьми и не думать, чем их занять 📍Пляж, бассейны, анимация, верёвочный парк и другие активности позволяют родителям тоже немного выдохнуть, а не работать аниматором круглосуточно.   7. Попробовать падел 📍Если хочется добавить в отпуск движения — можно выйти на новый падел-корт. Даже если сначала кажется, что мяч живёт своей отдельной жизнью.   8. Устроить гастрономический вечер в ресторане 📍Ресторан, летняя терраса, блюда и напитки — ещё один сценарий провести вечер, не покидая территорию отеля.   9. Отдыхать на природе, не отказываясь от комфорта 📍Сосновый лес, берег озера, прогулки и свежий воздух — но при этом полноценная инфраструктура хорошего загородного отеля.   10. Возвращаться и каждый раз находить что-то новое 📍Пожалуй, моя главная причина. Мы приезжаем в «Крутики» уже не первый год и каждый раз обнаруживаем изменения: новые форматы размещения, услуги, активности, пространства. Для загородного проекта это очень хороший признак — место не застывает, а развивается.   «Крутики» — это тот случай, когда не обязательно придумывать сложный маршрут на выходные. Можно просто приехать, заселиться и выбирать свой сценарий уже на месте: сегодня — Тургояк и SPA, завтра — падел и ресторан, а вечером снова джакузи на террасе. 🔗Больше локаций — на нашей карте глэмпингов. Может быть что-то забыли? Добавляйте свои причины любить Тургояк в комментариях. ❤️ - уже был (-а) здесь не раз 🔥 - жду погоду и выезжаю Реклама: ООО "МИАТ" ИНН 7415036430 erid: 2VtzqwZ4wK1 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>25.08.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5418</t>
+  </si>
+  <si>
+    <t>Когда хочется не только релакса: падел и гастрономия в «Крутиках»   ❤️ Как человек, который больше пяти лет работает в сфере туризма, я не могу не обращать внимание на альтернативные сценарии отдыха. Даже если гость приехал в отель всего на один день.   Именно поэтому хорошие загородные проекты сегодня создают дополнительные точки притяжения: чтобы гость мог не просто заселиться, поесть и полежать у бассейна, а провести на территории полноценный день — каждый раз выбирая новый сценарий.   Как вы уже поняли из этих кадров, кроме безлимитного SPA и свободного доступа к озеру, у нас была возможность немного сменить вид досуга 😉   Всё-таки шведский стол и набранные калории сами себя не растрясут.   Поэтому мы с Марком впервые решили попробовать падел 🎾   Сейчас этот вид спорта стремительно набирает популярность, и в «Крутиках» уже появился собственный падел-корт. Мы много играем в настольный теннис, поэтому наивно предположили, что хотя бы какие-то навыки нам пригодятся.   Но, когда выходишь на настоящий корт, почему-то выясняется, что мяч летит совсем не туда, куда ты его посылаешь, а привычная координация куда-то загадочным образом исчезает.   Адаптация к новой игре действительно занимает некоторое время, и, думаю, тренер нам бы не помешал. Круто, что здесь есть такая услуга. В следующий раз обязательно возьмем тренировку с ним. Площадку можно бронировать по часам в приложении Lunda Padel, причём сделать это лучше заранее: интерес к паделу сейчас довольно высокий.   После интенсивной первой игры решили, что заслужили награду.   ❤️Выбрали столик на новой летней террасе ресторана «Жюль Верн» и отправились восстанавливать силы. Заказали пиццу, салат с уткой и освежающие коктейли.   Летом сидеть на открытой террасе вместо закрытого ресторанного зала — отдельное удовольствие. Особенно когда вокруг сосны, рядом Тургояк, а впереди ещё целый день отдыха.   Я уже говорила, что каждый раз, приезжая сюда, мы находим что-то новое. И, пожалуй, именно в этом одна из сильных сторон проекта.   Хороший загородный отель сейчас не исчерпывается номерами или домиками. Он постоянно предлагает гостю новые причины остаться ещё на час, ещё на день и однажды вернуться снова.   А у вас какой сценарий отдыха победил бы: SPA, озеро, падел или сразу всё вместе? Все красивые точки ищите по тегу #Ural_Glampings Реклама: ООО "МИАТ" ИНН 7415036430 erid: 2VtzquawZe3 📍 Челябинская область, отель «Крутики» 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>24.08.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5417</t>
+  </si>
+  <si>
+    <t>SPA-комплекс «Остров Веры» на Тургояке 📍 ⠀ 🏡 Отель «Крутики» 🗺 Челябинская область 💧Бассейны, сауны, джакузи, терраса, массажи ⠀ Уникальное релакс-пространство на берегу озера в сосновом лесу на Южном Урале. Забронировать отдых для себя и любимых Реклама: ООО "МИАТ" ИНН 7415036430 erid: 2VtzqxV9Sm9</t>
+  </si>
+  <si>
+    <t>21.08.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5408</t>
+  </si>
+  <si>
+    <t>❤️СПА «Остров Веры» в отеле «Крутики»: тотальный релакс для двоих Считается, что SPA и wellness — чисто женская тема. Я с этим категорически не согласна. В конце концов, на отдых мы приезжаем вдвоём, всей семьёй или с друзьями. И бассейны, массажи, сауны и различные процедуры вполне можно планировать для всех участников путешествия. Вода всегда — неотъемлемая часть перезагрузки. Она помогает телу расслабиться, а дальше реакция идёт по цепочке: отпускает тело — постепенно отпускает и голову. И даже если приехать всего на день-два, можно почувствовать тот самый эффект, когда возвращаются силы, энергия и желание жить. ❤️ По моему глубокому убеждению, SPA-комплекс «Остров Веры» на Тургояке — один из самых достойных в регионе. Здесь безупречная чистота, высокий уровень сервиса и заботы, ощущение тишины и безопасности, а специалисты действительно знают своё дело. Мы видели этот SPA и термальный бассейн ещё на стадии запуска. А теперь комплекс заметно расширился, получил новое название с локальной айдентикой и пополнился новыми услугами. А поскольку посещение водного комплекса входит в стоимость проживания и доступно безлимитно, мы даже летом не смогли отказать себе в удовольствии несколько раз сюда заглянуть. Наш сценарий отдыха выглядел примерно так: ❤️ выбрали с Марком парный массаж с ароматическими маслами; ❤️ погрелись в марокканской сауне и хаммаме; ❤️ искупались в открытом термальном и закрытом бассейнах; ❤️ позагорали на лежаках на залитой солнцем террасе; ❤️ после процедуры выпили ароматный травяной чай; ❤️ были бережно окутаны теплом и вниманием; И получили ещё миллион других приятностей, но раскрывать все карты не будем 👐🏻 Вы должны испытать это сами! В меню центра — массажи на любой вкус: от классического расслабляющего до лимфодренажного, антицеллюлитного, медового и детского. Есть уходы для лица и зоны декольте, пилинг-массажи, специальные программы для мужчин — усиленный массаж спины, восстановление ног после спорта и отдельный мужской SPA-маршрут. А для тех, кто хочет не выбирать между процедурами, созданы авторские SPA-программы — комплексные ритуалы, объединяющие несколько техник и натуральную эко-косметику. 💆🏻‍♀️ Стоимость расслабляющего массажа: Парный массаж для двоих, 50 минут — 6 800 ₽. Можно выбрать отдельные зоны — спина, голова, ноги и другие процедуры — от 1 700 ₽. Мне нравится, что в «Крутиках» SPA не существует отдельно от отдыха. Ты можешь утром искупаться в Тургояке, днём отправиться на массаж, вечером снова нырнуть в тёплую воду, а потом просто сидеть на террасе, залипая на небо и высоченные сосны. Вот он — тотальный релакс без сложных сценариев. Просто приехать и позволить себе немного ничего не делать. Все красивые точки ищите по тегу #Ural_Glampings Реклама: ООО "МИАТ" ИНН 7415036430 erid: 2Vtzqwm9uuD 📍 Челябинская область, отель «Крутики» 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>19.08.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5407</t>
+  </si>
+  <si>
+    <t>Домики с джакузи на берегу озера Тургояк 📍 🏡 Отель «КРУТИКИ» 🗺 Челябинская область 🌲 Красивая территория, безлимитное СПА, вкусные завтраки, пляж Одно из самых живописных мест на Южном Урале, в котором вы непременно должны побывать Забронировать отдых для себя и любимых Реклама: ООО "МИАТ" ИНН 7415036430 erid: 2VtzquzpjjH</t>
+  </si>
+  <si>
+    <t>17.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5397</t>
+  </si>
+  <si>
+    <t>❤️Отель на Тургояке «Крутики»: домики с джакузи на террасе Мы много лет приезжаем сюда отдыхать — и зимой, и летом. И каждый раз не перестаем удивляться тому, как «Крутики» умудряются сочетать постоянные изменения с сохранением привычно высокого качества сервиса. Начинаем наш большой обзор с новых домиков с джакузи на террасах. 📌 Сохраняйте локацию в закладки и планируйте красивое путешествие на Тургояк. В прошлом году мы рассказывали вам про дом с собственным бассейном и видом на акваторию озера Тургояк. Такой вид, конечно, настоящая роскошь. Но мы любим разнообразие и в этот раз решили провести тест-драйв новой галереи — а на деле целой зеленой улицы коттеджей. Они появились в лесной части территории, среди высоких сосен и яблоневого сада. И здесь очень хорошо ощущается одна из главных особенностей «Крутиков»: аква- и релакс-зоны буквально распределены по всему курорту. ❤️ Основная точка притяжения — СПА «Остров Веры» с термальным бассейном под открытым небом, джакузи, закрытым бассейном, хаммамами и саунами. При этом атмосфера спа-отдыха продолжается и в новых домиках: у каждого есть собственное подогреваемое джакузи и сауна с нефритовыми камнями. Получается, у вас как у гостя всегда есть выбор: можно провести весь день у большого бассейна, а можно вообще никуда не уходить из своего домика. Ну и купание в чистейшем Тургояке никто не отменял. Домики рассчитаны на 2–3 гостей — отличный вариант для романтического уикенда или камерного семейного отдыха. Обожаю такой тотальный релакс в окружении любимой уральской природы! В проживание в отеле «Крутики» включено: ❤️ безлимитное посещение СПА-центра; ❤️ завтрак с бокалом шампанского; ❤️ пляжная зона на озере Тургояк; ❤️ веревочный парк; ❤️ бильярд и настольный теннис; ❤️ аренда мангальной площадки на 2 часа; ❤️ анимация для детей; ❤️ парковка и другие услуги. А вы уже были в «Крутиках»? Что выбираете для отдыха на Тургояке — отдельный домик или отельный номер? Все красивые точки ищите по тегу #Ural_Glampings Реклама: ООО "МИАТ" ИНН 7415036430 erid: 2VtzqvigCM9 📍 Челябинская область, отель «Крутики» 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>17.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5396</t>
+  </si>
+  <si>
+    <t>❤️КАЛЕНДАРЬ URAL GLAMPING COMMUNITY 2026 Друзья, привет! Если вам интересна тема туризма и загородного отдыха, то хочу сегодня поделиться нашим осенним календарем событий 🍂 Напоминаю, что в этом году мы с коллегами-отельерами празднуем юбилейный год Ural Glamping Community (5-летие) и проводим серию мероприятий, посвященных развитию сферы экотуризма и загородного отдыха в УрФО. 📌 Сохраняйте в Избранное и планируйте свое время вместе с нашей командой. ❤️КАЛЕНДАРЬ URAL GLAMPING COMMUNITY 2026 ГОД: ❤️❤️❤️❤️❤️❤️❤️❤️ ❤️09.09 – BIG GLAMPING DAY Место: Свердловская область (Заречный ГО) Формат: Бизнес-тур для предпринимателей по загородным локациям ❤️❤️❤️❤️❤️❤️❤️❤️ ❤️ 29.09 — Большой бизнес-завтрак для предпринимателей Место: Екатеринбург, Гастромолл Главный Тема: ИИ-помощники и чат-боты для глэмпингов и отелей ❤️❤️❤️❤️❤️❤️❤️ ❤️20.10 – MARKETING GLAMPING DAY Место: Екатеринбург, отель «Московская горка» Формат: Тематическая конференция по маркетингу и продвижению для глэмпингов и отелей Вся информация и детали маршрутов будут появляться на нашем официальном сайте: uralcommunity.ru ✈️ Если есть вопросы / идеи / предложения, отправляйте @etosvoboda</t>
+  </si>
+  <si>
+    <t>06.08.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5393</t>
+  </si>
+  <si>
+    <t>🏭 ТОП-10 индустриальных достопримечательностей Урала   Когда говорят об Урале, чаще всего вспоминают горы, озера и леса. Но именно здесь несколько столетий назад зарождалась промышленность России. Старые заводы, плотины, шахты, карьеры и печи сегодня стали не просто памятниками истории, а настоящими туристическими точками притяжения.   📌 Сохраняйте подборку — она пригодится вам для путешествий по Уралу.   1. ГЭС «Пороги» 📍 Саткинский округ, Челябинская область Пожалуй, один из самых известных индустриальных памятников Урала. Гидроэлектростанция была построена в 1910 году и долгое время оставалась одной из старейших действующих ГЭС России. Каменная плотина, горная река и окружающие скалы создают очень атмосферный пейзаж.   2. Невьянская наклонная башня 📍 Невьянск, Свердловская область Главный символ горнозаводского Урала и династии Демидовых. Башня XVIII века до сих пор хранит множество загадок и легенд.   3. Музейный комплекс «Северская домна» 📍 Полевской, Свердловская область Единственная в России доменная печь XIX века, сохранившаяся практически полностью. Сегодня здесь работает современный музей металлургии.   4. Старый Демидовский завод 📍 Нижний Тагил, Свердловская область Музей-завод под открытым небом, где сохранились цеха, механизмы и оборудование XIX века. Один из крупнейших объектов индустриального наследия страны.   5. Магнитогорский металлургический комбинат (ММК) и парк «Притяжение» 📍 Магнитогорск, Челябинская область Один из крупнейших металлургических комбинатов мира и сердце города. Сегодня индустриальное наследие здесь интересно сочетается с современным городским пространством — парком «Притяжение». Экскурсии позволяют увидеть масштабы действующего производства, а затем — прогуляться по одному из самых амбициозных общественных проектов последних лет.   6. Асбестовский карьер 📍 Асбест, Свердловская область Один из крупнейших карьеров мира глубиной более 300 метров. Его масштабы впечатляют даже тех, кто далек от промышленности.   7. Карабашский медеплавильный комбинат 📍 Карабаш, Челябинская область Карабаш известен как один из самых необычных индустриальных городов России. Сегодня здесь постепенно развивается промышленный туризм, а со смотровых площадок открываются необычные пейзажи.   8. Березовский — родина российского золота 📍 Березовский, Свердловская область Именно здесь в 1745 году было открыто первое промышленное месторождение рудного золота в России. Сегодня город сохраняет память о золотодобыче: работают тематические экспозиции, а сама история Березовского тесно связана с развитием отечественной горной промышленности.   9. Карагайский карьер 📍 Сатка, Челябинская область Гигантский известняковый карьер, напоминающий природный каньон с белоснежными уступами. Один из самых необычных индустриальных пейзажей Урала и отличная смотровая площадка для любителей масштабных видов.   10. Музей-завод имени Шпагина 📍 Пермь Бывшие железнодорожные мастерские XIX века сегодня превратились в одно из самых интересных общественных пространств Перми. Исторические цеха, паровозная история, выставки, фестивали и культурные события — отличный пример того, как промышленное наследие получает вторую жизнь.   💬 А какие индустриальные объекты Урала впечатлили вас больше всего?   Может быть, вы уже были на ГЭС «Пороги», поднимались на Невьянскую башню или гуляли по Северской домне? Делитесь своими рекомендациями — пополним эту подборку вместе. Все красивые точки ищите по тегу #Ural_Glampings 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>02.08.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5384</t>
+  </si>
+  <si>
+    <t>❤️Чек-лист идеального уикенда в глэмпинге «Пороги &amp; Ай» Мы несколько дней прожили в этой локации и собрали для вас небольшой чек-лист. Сохраняйте — пригодится при планировании путешествия на Южный Урал. ❤️ Выберите домик согласно сценарию отдыха: • Дом с банным чаном — если хочется максимум релакса после прогулок. • Дом с угловой террасой — для тех, кто любит встречать рассвет с чашкой кофе. • Дом с широкой террасой — если планируете проводить на улице большую часть дня. • Дом-люкс на склоне с сауной — наш выбор. Красивые виды, собственная сауна и ощущение полного уединения. • Дом в холме — необычная архитектура, которая словно становится частью ландшафта. • Сафари-тент — самый близкий к природе формат проживания. ❤️ Обязательно попробуйте в кафе-музее «поЕли» Проект невозможно представить без гастрономии. Даже если вы не останетесь здесь ночевать, кафе точно заслуживает отдельной остановки. 🍃Шаньга с местным уловом 🍃Ляпун по-порожски 🍃Томатный суп с судаком 🍃Саткинские вареники с жареным поросенком 🍃Медовик с брусникой 🍃Уральский травяной чай ❤️ Что посмотреть рядом За один уикенд можно собрать сразу несколько знаковых мест и достопримечательностей Южного Урала. 📌 ГЭС «Пороги» 📌 Айские притесы 📌 Кургазакская пещера 📌 Сухие водопады 📌 Музей «Магнезит» 📌Национальный парк «Зюраткуль» ❤️Что обязательно сделать в поездке: ✓ Любоваться звездным небом, сидя на террасе ✓Искупаться в реке или сплавиться по ней ✓Напариться в бане и прыгнуть в чан на берегу ✓Ощутить мощь старейшей ГЭС России ✓Подняться на вершину горы и вдыхать Урал А вы уже были в «Порогах &amp; Ай»? Что бы добавили в этот список? Делитесь своими рекомендациями в комментариях — пусть этот чек-лист станет еще полезнее для будущих путешественников. Все красивые точки ищите по тегу #Ural_Glampings 📍 Челябинская область, Саткинский муниципальный округ, глэмпинг Пороги &amp; Ай 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>30.07.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5382</t>
+  </si>
+  <si>
+    <t>Глэмпинг у горной реки «Пороги &amp; Ай» 📍 Атмосферное видео Наш выбор — домик Люкс с сауной на горе с видовой террасой Рядом уникальная достопримечательность Южного Урала — ГЭС ПОРОГИ ❤️ - уже был (-а) здесь 🔥 - хочу поехать Все красивые точки ищите по тегу #Ural_Glampings 📱 Канал в TG 📱 Канал в VK 📲 Канал в МАХ</t>
+  </si>
+  <si>
+    <t>29.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5373</t>
+  </si>
+  <si>
+    <t>❤️Новая локация: глэмпинг «Пороги &amp; Ай» на Южном Урале Дикий отдых с комфортом — именно такой была идея первых глэмпингов. Построить современный дом с сауной, террасой и панорамными окнами там, где еще вчера были только лес, скалы и река, 10 лет назад казалось почти фантастикой. Сегодня такие проекты создают наши с вами коллеги — предприниматели, которые не боятся сложных задач. И, признаюсь честно, именно в Челябинской области сегодня появляются одни из самых интересных глэмпингов УрФО. 📌 Сохраняйте себе в закладки нашу новую большую любовь — глэмпинг «Пороги &amp; Ай» на берегу горной реки Большая Сатка. 🌊 Да-да, это та самая ГЭС «Пороги», построенная в 1910 году. Один из самых узнаваемых индустриальных памятников Южного Урала, где мощь инженерной мысли удивительным образом сочетается с красотой природы. Думаю, каждый, кто хотя бы немного путешествует по Челябинской области, бывал здесь хотя бы однажды. Мы тоже приезжали к Порогам не раз — зимой, летом, осенью. Но только теперь узнали, что знакомый маршрут можно проложить совсем по-другому. Помимо прогулки вдоль берега можно еще и попробовать аутентичные блюда от шефа в кафе-музее «поЕли», а после дождаться заброски и переместиться в место без связи и шума, где у вас точно получится как следует отдохнуть и выспаться. Основательница проекта Татьяна Сергеева взялась за непростую задачу. Практически с нуля, на территории без привычной инфраструктуры, появился полноценный загородный комплекс. Сегодня здесь современные дома, прогулочная набережная, купольные беседки с видом на реку, спортивная площадка, зоны отдыха и даже необычные подземные дома, встроенные в рельеф. Совсем скоро откроется собственная фермерская лавка. 📍 Мы остановились в доме «Люкс» с сауной и просторной террасой на холме. Я обожаю шум реки, тем более здесь она делает небольшой изгиб, мягко касаясь скал, а далее соединяется с живописной р. Ай. Но этот формат на горе, с видом из любой точки, меня просто покорил. Рассвет, туманы, косые дожди, палящее солнце, потоки ветра — мы в эти дни застали, кажется, все капризы уральской погоды. Именно поэтому отдых запомнился таким непредсказуемым и настоящим. Неторопливый завтрак с кашей от шефа на террасе, книга в шезлонге, прогулка пешком до ГЭС, обед в кафе прямо у плотины, вечерняя сауна… и холодный арбуз после жаркого дня. Уже слышали про этот проект? А на ГЭС «Пороги» бывали? Поделитесь своими впечатлениями в комментариях. Все красивые точки ищите по тегу #Ural_Glampings 📍 Челябинская область, Саткинский муниципальный округ, глэмпинг Пороги &amp; Ай 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>27.07.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5364</t>
+  </si>
+  <si>
+    <t>В каждом месте — на своей волне: послевкусие путешествия Очень важно уметь выбирать места для души. Не по рейтингу или количеству звезд, а по своим ощущениям, ценностям и тому состоянию, в котором хочется оказаться. Одно и то же пространство может стать идеальным для одного человека и совсем не откликнуться другому. И это абсолютно нормально. 🌱 Наверное, именно поэтому мы и показываем такое разнообразие загородных проектов Урала. Чтобы вы могли выбирать осознанно — опираясь не только на красивые фотографии, но и на наши впечатления, опыт и насмотренность. Сегодня завершаем знакомство со Scandi Village этими кадрами из геосфер. Кажется, вы уже догадались, что именно они запали нам в душу больше всего. Еще во время первой поездки сюда в рамках бизнес-тура Big Glamping Day я поймала себя на мысли: интересно, каким это место становится летом? Тогда вокруг лежал снег, Исеть была скована льдом, а лес казался совсем другим. И я представляла, как однажды сюда вернусь — когда река снова станет полноводной, поля покроются высокой травой, а вечернее солнце будет заливать светом каждую террасу. Именно так всё и оказалось. Правда, нынешнее лето напомнило, что природа всегда живет по своим правилам. Прибрежные территории по всему Уралу пережили сильный паводок, и Scandi Village, расположенный в акватории Исети, тоже почувствовал его силу. В такие моменты особенно понимаешь, насколько мы зависим от природы и как важно относиться к ней с уважением. Наверное, поэтому здесь особенно чувствуется тема воды. Она повсюду: в течении реки за панорамными окнами, в горячих купелях и чанах на террасах, в ванне с видом на Исеть. Даже сами интерьеры словно становятся мягче и спокойнее рядом с водой. Спасибо, Scandi Village, за это маленькое путешествие. За возможность увидеть один проект сразу с трех сторон — через лес, реку и открытое поле. А вам я хочу пожелать одного. Не откладывайте лето «на потом». У нас его всегда так мало. ☕ Впереди — август. Самый щедрый месяц на теплые вечера, туманные рассветы и спонтанные путешествия. Проживите его по-настоящему! Все красивые точки ищите по тегу #Ural_Glampings 📍 Свердловская область, Белоярский муниципальный округ, глэмпинг Scandi Village 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>14.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5484</t>
+  </si>
+  <si>
+    <t>Друзья! Приглашаю вас на свое выступление в рамках ежегодного ФОРУМА ПО МАРКЕТИНГУ И ПРОДАЖАМ, который проводит АЗО (Ассоциация Загородных Отелей). 🗓 Форум пройдёт 21–22 сентября в Москве 🔊+ ОНЛАЙН трансляция 🎤 Я присоединяюсь к программе с темой: Как контент продает в 2026 году. Визуал, фото и видео для загородных отелей: кейсы команды URAL GLAMPING COMMUNITY. 💬 Поговорим о том, что сейчас происходит в этом направлении, разберём рабочие инструменты и реальные ситуации из практики/ 🔥 Буду рада встретиться с вами и обсудить темы, которые сегодня особенно актуальны и помогут вам уверенно двигаться от хаоса к системе! 🔗 Регистрация по этой ссылке</t>
+  </si>
+  <si>
+    <t>14.09.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5477</t>
+  </si>
+  <si>
+    <t>Кавказские каникулы: Тропа Романтиков 📍 А теперь Южный склон, после Северного он более оживленный и освоенный. Помимо пешких треков здесь доступны даунхилл-трассы, что создает непрерывный поток велосипедистов. Маршрут начинается от верхней станции КД «Млечный путь» на высоте 2250 м над уровнем моря на южном склоне хребта Абишира-Ахуба. Отсюда видны самые высокие пики района: Пшиш (3780 м) и София (3637 м). Тропа петляет по хвойному лесу через поляны субальпийского разнотравья, порой выводя на эффектные видовые площадки, проходит через лиственный лес, заросли малинника и точки отдыха с чистейшей водой из горных ручьев. Весной здесь еще лежит снег, а летом зеленые горы вокруг кажутся плюшевыми и пестрят цветами. Заканчивается маршрут около нижней станции КД «Спутник» на высоте 1650 м.  Я не скажу, что этот трек более видовой, чем наш первый и второй. Поскольку склон более лесистый и заросший высокими деревьями. К тому же есть достаточно сильный сброс высоты, примерно через 10 минут колени «передают привет». Такой резкий спуск не всем будет комфортен и придется по душе. 💬 Любите сложные треки или выбираете более легкие? Поделитесь своими любимыми местами? 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>12.09.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5466</t>
+  </si>
+  <si>
+    <t>Отель MOON2 в Архызе: для истинных астронавтов 📍 Даже если мы не живем в каком-то интересном мне глэмпинге или отеле, то мы обязательно его посещаем. Таковы мои правила. MOON2 в горах Архыза не стал исключением. Не скрою, что на принятие решения посмотреть этот объект меня подтолкнули видео и фото в запрещенных соцсетях. Выглядит на сайте и в онлайн-пространстве он весьма необычно, что и подтвердилось в реальности. Правда, со своими нюансами. 🌚 Общее позиционирование проекта: Первый отель в Архызе по системе SKI-IN/SKI-OUT ✅Выдающееся расположение ✅Уникальный дизайн ✅Панорамное остекление ✅Ресторан с европейской и локальной кухней ✅Поздние завтраки до 11:00 ✅Проекторы внутри номера ✅Комбинированное освещение ✅Бесплатная парковка Я была восхищена и разочарована одновременно. Восхищена, потому что прогулялись мы сюда пешком прямо от туристической деревни Романтик и оценили выгодную геолокацию прямо у склона на Лунной поляне. Разочарована, потому что вокруг ведется масштабная шумная стройка, которая совершенно точно не настраивает гостей на тотальный релакс и уединение. Мы пообедали в ресторане и прогулялись по территории, также сотрудники ресепшн провели нам экскурсию по номерному фонду. Общие впечатления — действительно стильный, продуманный, фотогеничный и необычный отель. По ощущениям, немного мрачноватый, много стекла и бетона, как будто 18+. СПА и бассейн находятся в цокольном этаже и выходят на дорогу, где ездят томные большегрузы. Но нам с Марком всё равно зашло. В следующей поездке, уже зимой, я бы остановилась здесь на пару ночей. В новой очереди планируется запуск кинозала, тренажерного зала и новых юнитов. 💬 А вы видели этот отель в авторских обзорах у блогеров? Хотели бы сюда попасть? 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>11.09.26 03:08</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5460</t>
+  </si>
+  <si>
+    <t>Кавказские каникулы: вторая локация — Водопад Альтаир 📍 Самый доступный и легкий маршрут на курорте. Начинается от верхней станции канатной дороги «СОЮЗ» на высоте 2500 м. От станции канатной дороги до освежающего водопада всего около километра пути по комфортной грунтовой дороге. Лучшее время посещения – июнь и первая половина июля, когда склоны вокруг водопада покрыты белыми бутонами рододендрона Кавказского и пестрым ковром первоцветов. Но и август-сентябрь тоже чудесное время. Уже прохладно и в то же время солнечно для такой прогулки. Изумительно совместить с маршрутом на Пик Смирнова. 💬 Какие водопады на Урале и за его пределами запали вам в душу? Поделитесь своими любимыми местами? 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>09.09.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5458</t>
+  </si>
+  <si>
+    <t>❤️ ДОСКИЛЫЖИ ФЕСТ: ПРОВОЖАЕМ ЛЕТО 13 СЕНТЯБРЯ Уже в это воскресенье, главное событие года, на котором команда турклуба собирается всей большой тусовкой, зовет туристов, команду и кайфует от встречи. Зовем и вас! Все будут танцевать, петь, пить травяные чаи и душевно общаться в ламповой атмосфере на Берегу. → А в новом тематическом блоке лектория выступлю я вместе с коллегами, которые тоже топят за Урал. Говорить, конечно, буду про глэмпинги и загородный отдых. Детали чуть ниже. ЛЕКТОРИЙ «УРАЛ БЕЗ ДЕКОРАЦИЙ» Новый формат в рамках традиционного ДоскиЛыжиФест конечно, с крутыми спикерами и амбассадорами нашего края. На Урале можно уйти в поход на несколько дней, найти старый тракт или заброшенный рудник там, где его совсем не ожидаешь, а можно уехать в глэмпинг в маленьком посёлке. И всё это часть одного большого разговора о том, как сегодня развивается туризм в регионе. На фесте за одним столом соберутся люди, которые этот туризм создают, исследуют и рассказывают о нём. 🎤 Вячеслав Пестриков — идеолог и создатель системы «Большая Уральская тропа». Поговорим о том, как строить маршруты и почему большая тропа - это не борьба за клиента, а создание общей площадки для всех. 🎤 Виктор Иваницкий — исследователь и лидер проекта «Большая Евразийская тропа». Он мастер поиска «непарадного» Урала. В фокусе нашего разговора Бабиновский тракт. Почему такой значимый исторический маршрут до сих пор не стал брендом. 🎤Лев Аристов — основатель и руководитель турклуба «ДоскиЛыжи». Он расскажет о философии клуба — что такое «хороший тур», какие ценности закладываются в программы и как это отражается в подборе активностей. 🎤 Женя Федорова — журналист, тревел-блогер, эксперт по маркетингу территорий, основатель регионального бизнес-сообщества Ural Glamping Community. Узнаем, как проходит тест-драйв объектов и чего не видит гость на этапе выбора места для отдыха. ️И это ещё не всё! На лектории появятся специальные звёздные гости, имена которых пока оставим в секрете. Пусть это станет одним из сюрпризов для вас. Ждём вас тоже — на встрече с людьми, которые «рисуют» современную карту Урала. Приходите, чтобы услышать истории, которые не найти в обычных путеводителях, и задать свои вопросы тем, кто знает эти тропы изнутри. ❤️13 сентября, 16:30. ДоскиЛыжи Фест, Шатер-сфера Также можно приехать пораньше и поучаствовать во всем событии. До встречи на Берегу! 🔗 Детали события туть.</t>
+  </si>
+  <si>
+    <t>18.09.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5485</t>
+  </si>
+  <si>
+    <t>Вечер в VERT: место, куда хочется возвращаться 📍оз. Увильды, п. Красный камень</t>
+  </si>
+  <si>
+    <t>29.09.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5515</t>
+  </si>
+  <si>
+    <t>🟩 MARKETING GLAMPING DAY — вновь на Урале! БРОНИРОВАНИЕ МЕСТ ОТКРЫТО: ВСЕГО 100 БИЛЕТОВ Самая горячая тема межсезонья — как продвигаться? Будем разбираться! Уже в октябре 🔢🔢⏺️🔢🔢 в Екатеринбурге вновь состоится ключевое маркетинговое событие в сфере загородного отдыха от команды URAL GLAMPING COMMUNITY. 10 выступлений ➡️10 простых шагов для продвижения загородного проекта: глэмпинга, домика в аренду, базы отдыха, эко-отеля и пр. Пошаговое руководство "step by step": четкая инструкция от коллег по рынку &amp; экспертов индустрии. Только готовые решения, проверенные кейсы и максимум практики: ☑️ Разработка фирменного стиля и брендинг ☑️ Создание концепции и маркетинг стратегии ☑️ Разработка и продвижение сайтов ☑️ ОТА и сервисы онлайн-бронирования ☑️ Формирование контента и визуала ☑️ Таргетированная реклама и работа с блогерами ☑️ А также ИИ для глэмпингов, партнерские программы и событийный маркетинг, сбор аналитики и многое другое. Каждый этап и инструмент — то, что нужно внедрить в вашем проекте уже завтра! Событие будет также полезно широкому кругу лиц, так как принципы продвижения и алгоритмы общие. Затронем каждую тему, а с события вы унесете море полезных контактов и новых знаний. Проверено. ☑️ КОГДА: 20 ОКТЯБРЯ 2026 ☑️ ГДЕ: МОСКОВСКАЯ ГОРКА ☑️ ПРОГРАММА: uralcommunity.ru ЗАДАТЬ ВОПРОС ➡ @etosvoboda СТАТЬ ПАРТНЕРОМ ➡ @zazemlennay</t>
+  </si>
+  <si>
+    <t>28.09.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5514</t>
+  </si>
+  <si>
+    <t>Коллеги, добрый день! Взлеты и падения — это привычный ежедневный ритм для любого предпринимателя. Никита Бобунец, совладелец екатеринбургского бара «Вечно молодой» продемонстрировал это наглядно — дал интервью о бизнесе прямо во время своего первого прыжка с парашютом. Пока большинство на его месте вспоминало бы всю жизнь, Никита спокойно раскладывал по полочкам ошибки, решения и управление рисками. Смотрите что получилось — на видео. Продолжить этот разговор уже на земле можно 29 сентября в Ельцин Центре. Там пройдет фестиваль Т-Бизнеса «Локальный код», который соберет предпринимателей Екатеринбурга и Урала.</t>
+  </si>
+  <si>
+    <t>28.09.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5513</t>
+  </si>
+  <si>
+    <t>Привет, друзья! Уже завтра утром, в 10:30, встречаемся в Гастромолле Главный в Екатеринбурге за чашкой кофе. На бизнес—завтраке обсудим ИИ для маркетинга, туризма и загородных проектов. Будет полезно и для широкого круга слушателей. Вход свободный. Регистрация по ссылочке обязательна: тык сюда. Буду рада обняться и поболтать! ☕ Бонус для гостей бизнес-завтрака: 10 консультаций по автоматизации — разбор бизнес-процессов и создание личного AI-помощника.</t>
+  </si>
+  <si>
+    <t>27.09.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5504</t>
+  </si>
+  <si>
+    <t>Осенний уикенд на любимой Даче, но иначе 🍂 Наше традиционное место для семейных встреч несколько раз в год. Теплые выходные на «Даче на каникулах» на озере Увильды. Просторные дома, уютные террасы, красивый осенний лес, термальный бассейн, залитые солнцем тропинки, душевные разговоры обо всем, камерность и приватность, новые вкусные завтраки в кафе. И эта неповторимая золотая пора! ❤️ - уже был (-а) здесь не раз 🔥 - погода кайф я выезжаю 📍Локация dachanakanikulah Челябинская область, Южный Урал 📱 Канал в ТГ 📲 Канал в МАХ 📱 Канал в VK</t>
+  </si>
+  <si>
+    <t>24.09.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/uraletosvoboda/5495</t>
+  </si>
+  <si>
+    <t>IV Осенний деловой выезд для представителей событийной индустрии Свердловской области «Встречаемся на Урале» 🌄 Уральское конгресс-бюро в партнёрстве с ТРУ&amp;СОЛЬ и Урал Глэмпинг Комьюнити готовят четвёртый осенний инспекционный выезд по загородным площадкам региона. В программе четыре локации. На каждой участники осмотрят залы и территорию и познакомятся с гастрономическими предложениями площадки. 📆 6 октября 2026 года. Забронируйте дату в календаре! Маршрут выезда 📍 Термальный комплекс ЮГА Комплекс открыл новый камерный зал для закрытых деловых встреч и собственный ресторан. Участники осмотрят оба пространства, террасу для событий, а также СПА зоны для пул-вечеринок, и оценят их возможности для небольших мероприятий. 📍 Гринвальд Загородный отель в Сысертском округе. Программа включает осмотр конференц-залов и территории, а также фуршет. 📍 Лето на заводе Креативный кластер на территории исторического завода в Сысерти. Сейчас площадка развивает направление деловых мероприятий и предлагает несколько пространств разного формата. Команда локации проведёт экскурсию по зданию Заводоуправления на Центральной площади, а также по Заводу Турчаниновых-Соломирских. 📍 Загородный клуб «Лес» Мы увидим основной зал на 25 гостей, уютный каминный зал на 15 человек, летнюю террасу с видом на пруд и просторный зал на втором этаже вместимостью до 70 гостей. Экскурсию по территории завершит гастрономический ужин из четырёх подач в ресторане ЛЕСНОЙ. ⚡️Финальной остановкой нашего маршрута станет ресторан ЛЕСНОЙ. Здесь нас ждут авторский гастро–сет, разговор о современной уральской кухне и знакомство с людьми, которые создают один из самых интересных гастрономических проектов региона. 🥟 Кого приглашаем? Организаторов и заказчиков мероприятий и выездных программ, агентства деловых мероприятий. 📌Условия участия ✅ Участие бесплатное (при подтверждении вашего участия присутствие представителя компании обязательно) ✅ Обязательна предварительная регистрация по ссылке Приём заявок продлится до 03.10.26 включительно ✅ Количество мест ограничено, от одной компании могут участвовать не более трех человек ✅ Уральское конгресс-бюро оставляет за собой право отбора участников Выезд позволит вам лично оценить площадки, их инфраструктуру и кухню, а также возможности для проведения деловых событий в Свердловской области, и запланировать ивент-сезон 2027 года. Для вдохновения - атмосферные фото с прошлогоднего осеннего выезда 🍁 🔴🔴🔴🔴🔴🔴🔴🔴</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3185,62 +3437,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H319"/>
+  <dimension ref="A1:H347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4060.437" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4133.562" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -10014,51 +10266,51 @@
       </c>
       <c r="F289">
         <v>6</v>
       </c>
       <c r="G289">
         <v>14</v>
       </c>
       <c r="H289">
         <v>3</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
         <v>91589</v>
       </c>
       <c r="B290" t="s">
         <v>846</v>
       </c>
       <c r="C290" t="s">
         <v>847</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>848</v>
       </c>
       <c r="E290">
-        <v>86</v>
+        <v>323</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>91590</v>
       </c>
       <c r="B291" t="s">
         <v>849</v>
       </c>
       <c r="C291" t="s">
         <v>850</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>851</v>
       </c>
       <c r="E291">
         <v>145</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>91591</v>
       </c>
       <c r="B292" t="s">
         <v>852</v>
@@ -10508,50 +10760,526 @@
       <c r="C318" t="s">
         <v>931</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>932</v>
       </c>
       <c r="E318">
         <v>338</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
         <v>91618</v>
       </c>
       <c r="B319" t="s">
         <v>933</v>
       </c>
       <c r="C319" t="s">
         <v>934</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>935</v>
       </c>
       <c r="E319">
         <v>373</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>93817</v>
+      </c>
+      <c r="B320" t="s">
+        <v>936</v>
+      </c>
+      <c r="C320" t="s">
+        <v>937</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E320">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>93818</v>
+      </c>
+      <c r="B321" t="s">
+        <v>939</v>
+      </c>
+      <c r="C321" t="s">
+        <v>940</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E321">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>93819</v>
+      </c>
+      <c r="B322" t="s">
+        <v>942</v>
+      </c>
+      <c r="C322" t="s">
+        <v>943</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E322">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>93820</v>
+      </c>
+      <c r="B323" t="s">
+        <v>945</v>
+      </c>
+      <c r="C323" t="s">
+        <v>946</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E323">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>93821</v>
+      </c>
+      <c r="B324" t="s">
+        <v>948</v>
+      </c>
+      <c r="C324" t="s">
+        <v>949</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E324">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>93822</v>
+      </c>
+      <c r="B325" t="s">
+        <v>951</v>
+      </c>
+      <c r="C325" t="s">
+        <v>952</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E325">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>93823</v>
+      </c>
+      <c r="B326" t="s">
+        <v>954</v>
+      </c>
+      <c r="C326" t="s">
+        <v>955</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E326">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>93824</v>
+      </c>
+      <c r="B327" t="s">
+        <v>957</v>
+      </c>
+      <c r="C327" t="s">
+        <v>958</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E327">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>93825</v>
+      </c>
+      <c r="B328" t="s">
+        <v>960</v>
+      </c>
+      <c r="C328" t="s">
+        <v>961</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E328">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>93826</v>
+      </c>
+      <c r="B329" t="s">
+        <v>963</v>
+      </c>
+      <c r="C329" t="s">
+        <v>964</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E329">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>93827</v>
+      </c>
+      <c r="B330" t="s">
+        <v>966</v>
+      </c>
+      <c r="C330" t="s">
+        <v>967</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E330">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>93828</v>
+      </c>
+      <c r="B331" t="s">
+        <v>969</v>
+      </c>
+      <c r="C331" t="s">
+        <v>970</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E331">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>93829</v>
+      </c>
+      <c r="B332" t="s">
+        <v>972</v>
+      </c>
+      <c r="C332" t="s">
+        <v>973</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E332">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>93830</v>
+      </c>
+      <c r="B333" t="s">
+        <v>975</v>
+      </c>
+      <c r="C333" t="s">
+        <v>976</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E333">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>93831</v>
+      </c>
+      <c r="B334" t="s">
+        <v>978</v>
+      </c>
+      <c r="C334" t="s">
+        <v>979</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E334">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>93832</v>
+      </c>
+      <c r="B335" t="s">
+        <v>981</v>
+      </c>
+      <c r="C335" t="s">
+        <v>982</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E335">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>93833</v>
+      </c>
+      <c r="B336" t="s">
+        <v>984</v>
+      </c>
+      <c r="C336" t="s">
+        <v>985</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E336">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>102903</v>
+      </c>
+      <c r="B337" t="s">
+        <v>987</v>
+      </c>
+      <c r="C337" t="s">
+        <v>988</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E337">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>102904</v>
+      </c>
+      <c r="B338" t="s">
+        <v>990</v>
+      </c>
+      <c r="C338" t="s">
+        <v>991</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E338">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>102905</v>
+      </c>
+      <c r="B339" t="s">
+        <v>993</v>
+      </c>
+      <c r="C339" t="s">
+        <v>994</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E339">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>102906</v>
+      </c>
+      <c r="B340" t="s">
+        <v>996</v>
+      </c>
+      <c r="C340" t="s">
+        <v>997</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E340">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>102907</v>
+      </c>
+      <c r="B341" t="s">
+        <v>999</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E341">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>123461</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E342">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>127374</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E343">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>127375</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E344">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>127376</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E345">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>127377</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E346">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>127378</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E347">
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">