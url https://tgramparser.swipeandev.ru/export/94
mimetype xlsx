--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1048">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3156,50 +3156,455 @@
     <t>18.09.25 02:06</t>
   </si>
   <si>
     <t>t.me/wild_altay/2558</t>
   </si>
   <si>
     <t>🏔 Белуха - сердце Алтайских гор Эта горная вершина не только самая высокая точка Сибири, но и один из самых красивых и загадочных уголков Алтая. Белуха окружена ледниками, горными озерами и альпийскими лугами, создавая поистине величественный пейзаж. 📍Республика Алтай</t>
   </si>
   <si>
     <t>17.09.25 05:14</t>
   </si>
   <si>
     <t>t.me/wild_altay/2557</t>
   </si>
   <si>
     <t>😍 Качеля с головокружительным видом на Северо-Чуйский хребет и изгибы русла реки Чуя 📍за базой отдыха Муркут, Кош-Агачский район, Республика Алтай 🎥 Anastasiya_selifontova</t>
   </si>
   <si>
     <t>16.09.25 02:04</t>
   </si>
   <si>
     <t>t.me/wild_altay/2548</t>
   </si>
   <si>
     <t>🌁 ИНИНСКИЙ МОСТ (Цаплинский) Является первым двухцепным висячим мостом в России, расположенным на территории Республики Алтай. Это выдающееся сооружение было построено как результат смелого и экспериментального проекта талантливого советского инженера-мостостроителя Сергея Афанасьевича Цаплина. Весь процесс строительства был осуществлен при помощи около трех тысяч заключенных, что было обычным практическим решением того времени. 📍Онгудайский район, Республика Алтай, 50.456698, 86.623532 📷 Natasha_from_siberia, Leno4ik, Nastinmoroz, _tomysik_, Ichernat, Alesia_nikolaevna, _kea_smet4</t>
+  </si>
+  <si>
+    <t>27.02.26 03:07</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3155</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Чуйский тракт — это одно из самых живописных мест в России Каждый поворот дороги открывает новые удивительные пейзажи, создавая неповторимые моменты для любителей природы. 📷 carsgo_altay</t>
+  </si>
+  <si>
+    <t>26.02.26 04:19</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3154</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Алтай… отрывок из 1971 года 🎥 rigid_dj</t>
+  </si>
+  <si>
+    <t>25.02.26 04:04</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3145</t>
+  </si>
+  <si>
+    <t>«⛰️ Главное в горах - это погода. Поймать солнечный день зимой - не всегда моя история... Но начало года порадовало☀️⛅. Январь 2026. По дороге к Софийскому леднику.» 📍Кош-Агачский район, Республика Автор eleonor_life</t>
+  </si>
+  <si>
+    <t>24.02.26 03:08</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3144</t>
+  </si>
+  <si>
+    <t>🐉 Одной из самых загадочных и впечатляющих локаций, которые стоит посетить зимой, являются «Зубы дракона». Скальный массив, состоящий из острых каменных выступов, напоминающих зубы мифического существа. ​📍Чемальский район, Республика Алтай, 51.475174, 85.986085 🎥 anastasiya_selifontova</t>
+  </si>
+  <si>
+    <t>23.02.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3134</t>
+  </si>
+  <si>
+    <t>💧Телецкое — огромное озеро в окружении нетронутой тайги, окаймлённое вековыми деревьями. Здесь легко провести несколько дней: кататься на катерах, гулять по лесу и просто релаксировать на живописном берегу. 📍​Республика Алтай 📷 anton_melyoshkin, frolov_y_i, teletskoe_photo, twosisterstrip, matador_gt, mountain_soul04, fusioninn, baranovamm, aleksei_salamatov</t>
+  </si>
+  <si>
+    <t>20.02.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3133</t>
+  </si>
+  <si>
+    <t>🐫 Верблюды в Кош-Агачской степи - это часть обычной жизни Они спокойно гуляют на фоне снежных вершин, ветров и бесконечного неба. Здесь климат суровый — сухой, высокогорный. И именно такие условия идеально подходят двугорбым верблюдам. 📍с. Кош-Агач, Республика Алтай 🎥 natalyabrig</t>
+  </si>
+  <si>
+    <t>19.02.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3124</t>
+  </si>
+  <si>
+    <t>🏔️ Горный Алтай уникален не только своими природными достопримечательностями и атмосферой. Есть здесь особые места, созданные человеком. Как, например, небольшой поселок Аскат. Места эти очень живописные. 📍Чемальский район, Республика Алтай 📷 inkiny_kartinki</t>
+  </si>
+  <si>
+    <t>18.02.26 03:37</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3123</t>
+  </si>
+  <si>
+    <t>тишина, которую можно услышать 🧊 Зимний Камышлинский водопад — место силы, где время замедляется! Никаких толп, только ты, скрип снега и застывшая во льдах мощь. ​📍Шебалинский район, Республика Алтай, 51.669848, 85.756256 🎥 suldaglamp</t>
+  </si>
+  <si>
+    <t>17.02.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3122</t>
+  </si>
+  <si>
+    <t>😍 Чуйский тракт в Чуйской степи В пути ощущаешь свежесть морозного воздуха и умиротворение, которое дарит зимняя природа. Прогулки вдоль трассы наполняют энергией и вдохновением. 📷 aleksei_salamatov</t>
+  </si>
+  <si>
+    <t>16.02.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3121</t>
+  </si>
+  <si>
+    <t>🏞️ КОКОРЯ Это село в Кош-Агачском районе. Рядом с этим селом находится место Кокоря. Говорят правильно - урочище Карагая. Кокоря также является местом выхода красноцветных песчаников на поверхность земли. Летом - место чудное и волшебное. 📍Кош-Агачский район, Республика Алтай 🎥 eleonor_life</t>
+  </si>
+  <si>
+    <t>13.02.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3112</t>
+  </si>
+  <si>
+    <t>💧ГОЛУБЫЕ ОЗЕРА Озера эти оставляет мелеющая к осени Катунь — к концу августа вместо бурного потока остаются три озера с кристально прозрачной водой, которые за небесно-голубой цвет получили неофициальное имя Глаза Катуни. Голубые озера существуют только при низком уровне воды в реке (так называемой межени), а вот летом их уже не увидеть. Затем появляются два озера, а к зиме возникает и третье. Благодаря питающим их родникам, озера почти никогда не замерзают. 📍Республика Алтай, Чемальский район, 51.566295, 85.898656 📷 leksa_dronie, erkene.e, polina2386, altay_backcountry, yashnik_lina96, anton_melyoshkin</t>
+  </si>
+  <si>
+    <t>12.02.26 02:58</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3111</t>
+  </si>
+  <si>
+    <t>🤍 Зимой Чуйский тракт выглядит особенно красиво 🎥 nastushxx</t>
+  </si>
+  <si>
+    <t>10.02.26 03:43</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3101</t>
+  </si>
+  <si>
+    <t>🏒 На Алтае туристы приземлились на вертолёте и погоняли шайбу на красивейшем природном катке на высоте 2500 метров 📍река Текелю, Кош-Агачский район, Республика Алтай 🎥 makhorov</t>
+  </si>
+  <si>
+    <t>09.02.26 03:23</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3092</t>
+  </si>
+  <si>
+    <t>🚙 Самый экстравагантный и необычный музей Республики Алтай Застава «У Валентина» как называют ее туристы или «У Михалыча». 📍Улаганский перевал, 6, с. Улаган, Улаганский район, Республика Алтай 📷 just_vanek_15</t>
+  </si>
+  <si>
+    <t>06.02.26 03:08</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3091</t>
+  </si>
+  <si>
+    <t>💙 Видео для тех, кто говорит: «на Алтае зимой делать нечего». Считаем, только ради такой красоты стоит ехать! 🎥 serdaeva_life</t>
+  </si>
+  <si>
+    <t>06.02.26 01:15</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3090</t>
+  </si>
+  <si>
+    <t>05.02.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3081</t>
+  </si>
+  <si>
+    <t>🛣 Серпантин на Белокуриху-2 Горный серпантин с 62 поворотами - по своей сложности он превзошел даже знаменитый Чике-Таман. Путешествовать по этой извилистой дороге, протяженность которой почти 8 км, - настоящее приключение: перепад высот составляет 420 метров. По пути можно полюбоваться склоном горы Слюдянка, которую прозвали так за сияющие на солнце капельками слюды камешки. 📍​Белокуриха, Алтайский край, 51.973033, 84.89594 📷 anton_melyoshkin, sirotullo, cesur_kuchuk, andreevna___00, volkovajs, chaykolena, alena_sandrovna</t>
+  </si>
+  <si>
+    <t>04.02.26 02:57</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3080</t>
+  </si>
+  <si>
+    <t>💙 Прозрачный лёд на Телецком озере, явление, которое длится совсем недолго! И обычно его можно увидеть в феврале. 🎥 teletski_trip</t>
+  </si>
+  <si>
+    <t>03.02.26 04:53</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3071</t>
+  </si>
+  <si>
+    <t>❄️ Что посетить зимой на Алтае за 2 дня? • Голубые озёра в Аскате • Ороктойский мост • Остров Патмос • Ущелье Че-Чкыш • Манжерокские пороги • Манжерок • Еландинские пороги • Скала Чёртов Палец • Айский мост И это список без замахов на Чуйский тракт! А только Чемальский. Зимой всё выглядит по особенному красиво. 📷 wwhitespiritt</t>
+  </si>
+  <si>
+    <t>02.02.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3070</t>
+  </si>
+  <si>
+    <t>🏠 «Таскать дрова и воду в домик, быть без связи и гулять вдоль незамерзающего Телецкого озера. Всё как и раньше. Спасибо и оставайся подольше таким, чудо-Яйлю.» 📍село Яйлю, Турочакский район, Республика Алтай, 51.769096, 87.603329 🎥 volkov_peter</t>
+  </si>
+  <si>
+    <t>30.01.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3067</t>
+  </si>
+  <si>
+    <t>❄️Чуйские меандры — еще одно из самых интересных мест на Алтае. Эти изгибы реки являются настоящим произведением природного искусства, на создание которого ушли долгие тысячелетия. 📍Улаганский район, Республика Алтай, 50.265122, 87.703324 📷 evgeniy.vazhenin</t>
+  </si>
+  <si>
+    <t>30.01.26 06:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3063</t>
+  </si>
+  <si>
+    <t>30.01.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3062</t>
+  </si>
+  <si>
+    <t>Кошка или собака? Мясо или рыба? Жаворонок или сова? Кофе или чай? Лыжи или сноуборд? Примерно такие вопросы задают гостям Манжерока — горного курорта в сердце Алтая. Правда, последний вопрос носит чисто формальный характер, ведь здесь есть все и для лыжников, и для сноубордистов. Например, в сноупарке на трассе «Веселая» и те и другие проявляют чудеса эквилибристики на фигурах для джиббинга, и удивляют не только друг друга, но и подписчиков в своих соцсетях. Разумеется, все кадры из разряда «Мам, смотри как я могу» моментально выкладываются в сеть. 0% осуждения, 100% понимания. Во-первых, красотой надо делиться. Во-вторых, здесь отлично ловит мобильный интернет: МТС обновила телеком-оборудование вдоль трасс, поэтому сеть летает еще быстрее — примерно как сноубордист с крутого склона.</t>
+  </si>
+  <si>
+    <t>29.01.26 02:39</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3061</t>
+  </si>
+  <si>
+    <t>🌸 Цветение Маральника - главный знак весны на Алтае, когда природа оживает Когда: конец апреля — май. Точные сроки зависят от погоды и высоты местности. Что это: кусты покрываются яркими сиренево-розовыми цветами на фоне ещё спящей тайги, зрелище потрясающей красоты. Где: чаще всего его можно увидеть вдоль Чуйского и Чемальского трактов, в предгорьях и на склонах гор. 🎥 voevodatravel</t>
+  </si>
+  <si>
+    <t>27.01.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3051</t>
+  </si>
+  <si>
+    <t>🌊 Какого цвета вода в Катуни зимой? Зимняя вода в Катуни совсем прозрачная. Собственно, бирюзовой она не является и осенью, это лишь оптический эффект, связанный с тем, что вода к началу осени очистилась от взвеси и показалось дно из зеленокаменных песчаников. Поэтому зимой на незамерзающих участках Катуни можно увидеть тот же бирюзовый эффект, что и осенью. 🎥 rudenko_media</t>
+  </si>
+  <si>
+    <t>27.01.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3050</t>
+  </si>
+  <si>
+    <t>🤩 БОЛЬШАЯ РАСПРОДАЖА ГОДА В «АЛТИКЕ» 🤩 Только 29 и 30 января –40% на проживание в номерах/домах. Завтраки «шведский стол» включены в стоимость проживания, а так же на территории отеля: детский игровой центр, ресторан, бани, спа и все это на берегу Катуни 🏔️ Если вы планировали поездку на Алтай, то самое время поставить напоминание в эти дни❤️ +7-913-470-00-10 www.altika-altay.ru</t>
+  </si>
+  <si>
+    <t>27.01.26 02:35</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3049</t>
+  </si>
+  <si>
+    <t>⛰️Обзорная гора с поклонным крестом Гора подковой огибает село Турбаза Катунь с восточной стороны и является главной вершиной в радиусе 35 километров. Склоны горы достаточно крутые и сложные для восхождения. В 2011 году в честь 255-летия присоединения Алтая к России на вершине Обзорной горы был установлен поклонный крест, видимый издалека. Стремление достичь этой точки послужит прекрасной мотивацией во время восхождения и поможет не отступить от поставленной цели на полпути. 📍Чемальский район, Республика Алтай, 51.542310, 85.926147 🎥 serdaeva_life</t>
+  </si>
+  <si>
+    <t>26.01.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3044</t>
+  </si>
+  <si>
+    <t>🏔️ Счастье в горах — это не просто красивый пейзаж. Это ощущение свободы, когда высоко в небе парят орлы, а свежий, насыщенный воздух наполняет легкие. 📷 brilliant_goddess</t>
+  </si>
+  <si>
+    <t>26.01.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3038</t>
+  </si>
+  <si>
+    <t>Настало время, чтобы замедлиться и отдохнуть несколько дней с выгодой среди гор Алтая ⛰️ LOFT№12 - камерный отель , который расположен у подножья гор и на берегу Катуни в уединённом месте, вдали от туристической суеты. 🏔️ На территории отеля есть всё для комфортного отдыха: - уютные номера с видом на горы и Катунь, - тёплый ресторан с вкусной кухней, - баня с купелью. Днём можно гулять вдоль берега реки, а вечером греться в бане и завершать день спокойным ужином. Дарим сутки отдыха при бронировании проживания в отеле Loft №12 в период до 31 марта. 📍Бронируйте проживание сейчас и подарите себе несколько дней тишины, восстановления и уединения с природой. Реклама: ООО "ВНЕШНЕТОРГОВАЯ КОМПАНИЯ", ИНН 5448454711,Erid: 2VtzqwCxdtv</t>
+  </si>
+  <si>
+    <t>26.01.26 02:17</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3029</t>
+  </si>
+  <si>
+    <t>🏔️ Алтай - настолько мощного места в России еще нужно поискать. Это регион который дает тебе все, что нужно современному человеку после городской и суровой жизни в городе. 📷 eremin. media</t>
+  </si>
+  <si>
+    <t>26.01.26 01:10</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3023</t>
+  </si>
+  <si>
+    <t>23.01.26 03:24</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3022</t>
+  </si>
+  <si>
+    <t>😍 Иногда лучше гор могут быть только горы, укутанные толстым снежным покрывалом. Приехать на Алтай зимой — как попасть в сказку: замёрзшие водопады, обрамлённые снегом горные реки, скалы и ущелья — пейзажи здесь завораживают. 🎥 rigid_dj</t>
+  </si>
+  <si>
+    <t>22.01.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3013</t>
+  </si>
+  <si>
+    <t>⛪️ На острове Патмос расположен Иоанно-Богословский скит Главная святыня – возрождённая деревянная церковь Иоанна Богослова. Также Чемальский Патмос украшает две рукотворные святыни: скальный горельеф, изображающий Богоматерь с младенцем, и небольшой грот, полускрытый зеленью. К мосту, ведущему на остров, по берегу реки проложена тропа, которую местные жители называют «козьей». Дорожка проходит по горе Бешпек, где раньше местные жители выпасали коз – отсюда и название. 📍ул. Советская, 74 село Чемал, Республика Алтай 📷 just_vanek_15</t>
+  </si>
+  <si>
+    <t>21.01.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3012</t>
+  </si>
+  <si>
+    <t>🗻«Бежать навстречу заснеженным горам по одной из самых красивых дорог России. Из мечты!» 📍точка для фото на тракте близ Курая (50.252607, 87.844903) 🎥 elviratyt</t>
+  </si>
+  <si>
+    <t>13.03.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3191</t>
+  </si>
+  <si>
+    <t>🏔 «Что видели мои глаза на Алтае» Этот край поражает своим многообразием. Каждый уголок наполнен красотой: горные реки, величественные пики, бескрайние леса. Сколько же нужно поездок, чтобы все рассмотреть! Не успеешь осмотреться, как открываешь что-то новое и удивительное. Алтай — настоящий источник вдохновения! 📷 child__of__mountains</t>
+  </si>
+  <si>
+    <t>12.03.26 02:16</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3190</t>
+  </si>
+  <si>
+    <t>🐎 «В своей крайней поездке на Алтай я с дороги увидел этих красавцев и не смог проехать мимо. Всегда восхищался лошадьми на Алтае, а в этот раз совпало все: хорошая погода, чудесный вид на Северо-Чуйский хребет, да и главные герои отыграли великолепно!» Автор nikianfpv</t>
+  </si>
+  <si>
+    <t>11.03.26 04:12</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3189</t>
+  </si>
+  <si>
+    <t>🚧 Чемальскую ГЭС начали реконструировать На известной достопримечательности, возведенной еще в 1935 году, начался масштабный ремонт. На работы потратят 77,6 млн рублей. Подрядчик восстановит функциональность гидротехнического сооружения. Благодаря этому создадут пруд, который станет частью рекреационной зоны. По задумке обновленная ГЭС не только обретет эстетичный вид, но и тем самым привлечет больше туристов. 📍​Чемальский район, Республика Алтай, 51.391299, 86.003744</t>
+  </si>
+  <si>
+    <t>10.03.26 02:41</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3188</t>
+  </si>
+  <si>
+    <t>🤩 Телецкое озеро украсили «ледяные блинчики» На Телецкое озеро заметили необычное природное явление — поверхность воды покрылась ледяными кругами, похожими на аккуратно разбросанные блинчики. Как пояснили в Алтайском заповеднике, водоём начал замерзать, но сильный ветер разрушил тонкий лёд и разнёс его по акватории. В итоге образовалось ледяное крошево причудливой округлой формы.</t>
+  </si>
+  <si>
+    <t>10.03.26 01:40</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3182</t>
+  </si>
+  <si>
+    <t>Факт: Шерегеш - самый снежный курорт в Сибири Пока одни уже просыпаются с видом на горы, ты всё ещё думаешь? - Горы и снег - Уютный дом после катания Cloud nine - Кофе на террасе, а не в пробке Бронируй сейчас дом Cloud nine, чтобы потом не писать: «надо было раньше». 📩 Пиши в личные сообщения @cloud9_gesh +79192223919</t>
+  </si>
+  <si>
+    <t>09.03.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3174</t>
+  </si>
+  <si>
+    <t>💦 Посетить Куркуре — значит испытать настоящее единение с природой Никакая камера не передаст всей этой красоты. Лучше один раз увидеть, чем сто раз услышать. 📍​Улаганский район, Республика Алтай, 50.900541, 88.256558 📷 tuulu_altai_kan</t>
+  </si>
+  <si>
+    <t>06.03.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3173</t>
+  </si>
+  <si>
+    <t>🙂 А вы бы хотели погонять шайбу на красивейшем природном катке? 📍Кош-Агачский район, Республика Алтай 🎥 makhorov</t>
+  </si>
+  <si>
+    <t>05.03.26 03:23</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3164</t>
+  </si>
+  <si>
+    <t>🏙️ Зимний Барнаул – столица Алтайского края ⠀ Барнаул расположен на юге Западной Сибири. Это административный центр Алтайского края (не путать с республикой Алтай). Город возник после строительства завода по выплавке меди и серебра в 1730 году. До середины XIX века здесь выплавляли около 90% всего серебра России. В Барнауле много достопримечательностей — старинная архитектура, Нагорный парк, памятники, храмы. 📍Барнаул, Алтайский край, 53.346785, 83.776856 ⠀ 📷 stepanovslava</t>
+  </si>
+  <si>
+    <t>04.03.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3163</t>
+  </si>
+  <si>
+    <t>😍 Осенью ищешь Чую в лиственницах золотых, а зимой в черновой тайге со снегом на лапах 📍река Чуя 🎥 volkov_peter</t>
+  </si>
+  <si>
+    <t>03.03.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3161</t>
+  </si>
+  <si>
+    <t>🔥🔥🔥🔥🔥2х СУТОК ПРОЖИВАНИЯ В ЭКО-ОТЕЛЕ «АЛТИКА» + ЗАВТРАКИ Мы дарим двое суток отдыха для двоих в эко-отеле «Алтика» на берегу Катуни в Алтайских горах, где вы сможете насладиться дикими красотами. Разнообразные и вкусные завтраки по системе шведский стол включены. Условия просты: 1) быть подписчиком: - WILD RUSSIANS | АЛТАЙ - WILD RUSSIANS | МОСКВА - WILD RUSSIANS | РОССИЯ 2) оставь реакции на публикациях в каналах и жми «УЧАСТВОВАТЬ» P.S: вы можете получить дополнительные шансы на победу за каждого приглашенного друга или репост в сторис Итоги подведем 31 марта, бот автоматически определит победителя в данном посте. Участников: 1214 Призовых мест: 1 Дата розыгрыша: 19:00, 31.03.2026 MSK (18 дней)</t>
+  </si>
+  <si>
+    <t>03.03.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3160</t>
+  </si>
+  <si>
+    <t>🙂 Фотографией утеплившегося в Манжероке рафтера поделилось правительство Республики Алтай</t>
+  </si>
+  <si>
+    <t>02.03.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3159</t>
+  </si>
+  <si>
+    <t>🌸 Каждую весну Алтай на несколько недель превращается в фиолетовое море — зацветает маральник Это то самое время, ради которого сюда возвращаются снова и снова. И его невозможно «перенести на потом» — цветение длится всего 2-4 недели. 🎥 restplace_world</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3521,51 +3926,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H354"/>
+  <dimension ref="A1:H400"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1705.726" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -3582,666 +3987,666 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>23750</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>4691</v>
       </c>
       <c r="F2">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="G2">
-        <v>60</v>
+        <v>154</v>
       </c>
       <c r="H2">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>23751</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1739</v>
       </c>
       <c r="F3">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="G3">
-        <v>17</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>23752</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>2991</v>
       </c>
       <c r="F4">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="G4">
-        <v>172</v>
+        <v>273</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>23753</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>2922</v>
       </c>
       <c r="F5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G5">
-        <v>119</v>
+        <v>156</v>
       </c>
       <c r="H5">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>23754</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>3442</v>
       </c>
       <c r="F6">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="G6">
-        <v>100</v>
+        <v>187</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>23755</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>3730</v>
       </c>
       <c r="F7">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G7">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="H7">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>23756</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>3478</v>
       </c>
       <c r="F8">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G8">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="H8">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>23757</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>3981</v>
       </c>
       <c r="F9">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G9">
-        <v>140</v>
+        <v>158</v>
       </c>
       <c r="H9">
         <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>23758</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>3746</v>
       </c>
       <c r="F10">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G10">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="H10">
         <v>4</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>23759</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>5365</v>
       </c>
       <c r="F11">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G11">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="H11">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>23760</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>4602</v>
       </c>
       <c r="F12">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="G12">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="H12">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>23761</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>4231</v>
       </c>
       <c r="F13">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="G13">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>23762</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>4069</v>
       </c>
       <c r="F14">
         <v>10</v>
       </c>
       <c r="G14">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H14">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>23763</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>4389</v>
       </c>
       <c r="F15">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G15">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="H15">
         <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>23764</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>4504</v>
       </c>
       <c r="F16">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G16">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>23765</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>5792</v>
       </c>
       <c r="F17">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G17">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="H17">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>23766</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>4576</v>
       </c>
       <c r="F18">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G18">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H18">
         <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>23767</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>5229</v>
       </c>
       <c r="F19">
         <v>31</v>
       </c>
       <c r="G19">
         <v>335</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>23768</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>5289</v>
       </c>
       <c r="F20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G20">
         <v>164</v>
       </c>
       <c r="H20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>23769</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>4426</v>
       </c>
       <c r="F21">
         <v>13</v>
       </c>
       <c r="G21">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>23770</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>4881</v>
       </c>
       <c r="F22">
         <v>12</v>
       </c>
       <c r="G22">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H22">
         <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>23771</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E23">
         <v>5236</v>
       </c>
       <c r="F23">
         <v>19</v>
       </c>
       <c r="G23">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H23">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>23772</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E24">
         <v>5705</v>
       </c>
       <c r="F24">
         <v>21</v>
       </c>
       <c r="G24">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H24">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>23773</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>78</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E25">
         <v>4590</v>
       </c>
       <c r="F25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G25">
         <v>179</v>
       </c>
       <c r="H25">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>23774</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E26">
         <v>5097</v>
       </c>
       <c r="F26">
         <v>24</v>
       </c>
       <c r="G26">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H26">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>23775</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E27">
         <v>4920</v>
       </c>
       <c r="F27">
         <v>22</v>
       </c>
       <c r="G27">
@@ -6254,51 +6659,51 @@
       </c>
       <c r="D107" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>23856</v>
       </c>
       <c r="B108" t="s">
         <v>317</v>
       </c>
       <c r="C108" t="s">
         <v>318</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E108">
         <v>74059</v>
       </c>
       <c r="F108">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G108">
         <v>1030</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>23857</v>
       </c>
       <c r="B109" t="s">
         <v>320</v>
       </c>
       <c r="C109" t="s">
         <v>321</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E109">
         <v>7578</v>
       </c>
       <c r="F109">
         <v>10</v>
       </c>
       <c r="G109">
@@ -12495,50 +12900,1120 @@
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>79914</v>
       </c>
       <c r="B354" t="s">
         <v>1045</v>
       </c>
       <c r="C354" t="s">
         <v>1046</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1047</v>
       </c>
       <c r="E354">
         <v>4399</v>
       </c>
       <c r="F354">
         <v>32</v>
       </c>
       <c r="G354">
         <v>126</v>
       </c>
       <c r="H354">
         <v>4</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>83178</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E355">
+        <v>5023</v>
+      </c>
+      <c r="F355">
+        <v>11</v>
+      </c>
+      <c r="G355">
+        <v>105</v>
+      </c>
+      <c r="H355">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>83179</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E356">
+        <v>2402</v>
+      </c>
+      <c r="F356">
+        <v>18</v>
+      </c>
+      <c r="G356">
+        <v>101</v>
+      </c>
+      <c r="H356">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>83180</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E357">
+        <v>2487</v>
+      </c>
+      <c r="F357">
+        <v>20</v>
+      </c>
+      <c r="G357">
+        <v>83</v>
+      </c>
+      <c r="H357">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>83181</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E358">
+        <v>2669</v>
+      </c>
+      <c r="F358">
+        <v>14</v>
+      </c>
+      <c r="G358">
+        <v>80</v>
+      </c>
+      <c r="H358">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>83182</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E359">
+        <v>2631</v>
+      </c>
+      <c r="F359">
+        <v>11</v>
+      </c>
+      <c r="G359">
+        <v>86</v>
+      </c>
+      <c r="H359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>83183</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="E360">
+        <v>1262</v>
+      </c>
+      <c r="F360">
+        <v>40</v>
+      </c>
+      <c r="G360">
+        <v>60</v>
+      </c>
+      <c r="H360">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>83184</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E361">
+        <v>3834</v>
+      </c>
+      <c r="F361">
+        <v>18</v>
+      </c>
+      <c r="G361">
+        <v>109</v>
+      </c>
+      <c r="H361">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>83185</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E362">
+        <v>3800</v>
+      </c>
+      <c r="F362">
+        <v>26</v>
+      </c>
+      <c r="G362">
+        <v>83</v>
+      </c>
+      <c r="H362">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>83186</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E363">
+        <v>3497</v>
+      </c>
+      <c r="F363">
+        <v>24</v>
+      </c>
+      <c r="G363">
+        <v>149</v>
+      </c>
+      <c r="H363">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>83187</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E364">
+        <v>4406</v>
+      </c>
+      <c r="F364">
+        <v>13</v>
+      </c>
+      <c r="G364">
+        <v>81</v>
+      </c>
+      <c r="H364">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>83188</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E365">
+        <v>3655</v>
+      </c>
+      <c r="F365">
+        <v>31</v>
+      </c>
+      <c r="G365">
+        <v>101</v>
+      </c>
+      <c r="H365">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>83189</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E366">
+        <v>4452</v>
+      </c>
+      <c r="F366">
+        <v>20</v>
+      </c>
+      <c r="G366">
+        <v>109</v>
+      </c>
+      <c r="H366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>83190</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E367">
+        <v>4172</v>
+      </c>
+      <c r="F367">
+        <v>32</v>
+      </c>
+      <c r="G367">
+        <v>117</v>
+      </c>
+      <c r="H367">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>83191</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E368">
+        <v>3841</v>
+      </c>
+      <c r="F368">
+        <v>22</v>
+      </c>
+      <c r="G368">
+        <v>86</v>
+      </c>
+      <c r="H368">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>83192</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E369">
+        <v>5060</v>
+      </c>
+      <c r="F369">
+        <v>19</v>
+      </c>
+      <c r="G369">
+        <v>165</v>
+      </c>
+      <c r="H369">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>83193</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="E370">
+        <v>2404</v>
+      </c>
+      <c r="F370">
+        <v>1</v>
+      </c>
+      <c r="G370">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>83194</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E371">
+        <v>4114</v>
+      </c>
+      <c r="F371">
+        <v>45</v>
+      </c>
+      <c r="G371">
+        <v>149</v>
+      </c>
+      <c r="H371">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>83195</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E372">
+        <v>4339</v>
+      </c>
+      <c r="F372">
+        <v>52</v>
+      </c>
+      <c r="G372">
+        <v>155</v>
+      </c>
+      <c r="H372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>83196</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E373">
+        <v>3914</v>
+      </c>
+      <c r="F373">
+        <v>38</v>
+      </c>
+      <c r="G373">
+        <v>116</v>
+      </c>
+      <c r="H373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>83197</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E374">
+        <v>4104</v>
+      </c>
+      <c r="F374">
+        <v>17</v>
+      </c>
+      <c r="G374">
+        <v>145</v>
+      </c>
+      <c r="H374">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>83198</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E375">
+        <v>4688</v>
+      </c>
+      <c r="F375">
+        <v>29</v>
+      </c>
+      <c r="G375">
+        <v>128</v>
+      </c>
+      <c r="H375">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>83199</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E376">
+        <v>81</v>
+      </c>
+      <c r="F376">
+        <v>1</v>
+      </c>
+      <c r="G376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>83200</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E377">
+        <v>4482</v>
+      </c>
+      <c r="F377">
+        <v>1</v>
+      </c>
+      <c r="G377">
+        <v>47</v>
+      </c>
+      <c r="H377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>83201</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E378">
+        <v>4230</v>
+      </c>
+      <c r="F378">
+        <v>76</v>
+      </c>
+      <c r="G378">
+        <v>166</v>
+      </c>
+      <c r="H378">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>83202</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E379">
+        <v>4263</v>
+      </c>
+      <c r="F379">
+        <v>23</v>
+      </c>
+      <c r="G379">
+        <v>130</v>
+      </c>
+      <c r="H379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>83203</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E380">
+        <v>3822</v>
+      </c>
+      <c r="F380">
+        <v>18</v>
+      </c>
+      <c r="G380">
+        <v>50</v>
+      </c>
+      <c r="H380">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>83204</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E381">
+        <v>3667</v>
+      </c>
+      <c r="F381">
+        <v>33</v>
+      </c>
+      <c r="G381">
+        <v>110</v>
+      </c>
+      <c r="H381">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>83205</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E382">
+        <v>3519</v>
+      </c>
+      <c r="F382">
+        <v>10</v>
+      </c>
+      <c r="G382">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>83206</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E383">
+        <v>2915</v>
+      </c>
+      <c r="F383">
+        <v>4</v>
+      </c>
+      <c r="G383">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>83207</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E384">
+        <v>3694</v>
+      </c>
+      <c r="F384">
+        <v>11</v>
+      </c>
+      <c r="G384">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>83208</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E385">
+        <v>1531</v>
+      </c>
+      <c r="F385">
+        <v>1</v>
+      </c>
+      <c r="G385">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>83209</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E386">
+        <v>5757</v>
+      </c>
+      <c r="F386">
+        <v>35</v>
+      </c>
+      <c r="G386">
+        <v>167</v>
+      </c>
+      <c r="H386">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>83210</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E387">
+        <v>4099</v>
+      </c>
+      <c r="F387">
+        <v>33</v>
+      </c>
+      <c r="G387">
+        <v>143</v>
+      </c>
+      <c r="H387">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>83211</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E388">
+        <v>4346</v>
+      </c>
+      <c r="F388">
+        <v>10</v>
+      </c>
+      <c r="G388">
+        <v>138</v>
+      </c>
+      <c r="H388">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>87158</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E389">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>87159</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E390">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>87160</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E391">
+        <v>2686</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>87161</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E392">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>87162</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E393">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>87163</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E394">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>87164</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E395">
+        <v>3573</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>87165</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E396">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>87166</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E397">
+        <v>3911</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>87167</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E398">
+        <v>4615</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>87168</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E399">
+        <v>3868</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>87169</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E400">
+        <v>3760</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">