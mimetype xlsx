--- v1 (2026-04-05)
+++ v2 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1297">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3561,50 +3561,392 @@
     <t>03.03.26 07:32</t>
   </si>
   <si>
     <t>t.me/wild_altay/3161</t>
   </si>
   <si>
     <t>🔥🔥🔥🔥🔥2х СУТОК ПРОЖИВАНИЯ В ЭКО-ОТЕЛЕ «АЛТИКА» + ЗАВТРАКИ Мы дарим двое суток отдыха для двоих в эко-отеле «Алтика» на берегу Катуни в Алтайских горах, где вы сможете насладиться дикими красотами. Разнообразные и вкусные завтраки по системе шведский стол включены. Условия просты: 1) быть подписчиком: - WILD RUSSIANS | АЛТАЙ - WILD RUSSIANS | МОСКВА - WILD RUSSIANS | РОССИЯ 2) оставь реакции на публикациях в каналах и жми «УЧАСТВОВАТЬ» P.S: вы можете получить дополнительные шансы на победу за каждого приглашенного друга или репост в сторис Итоги подведем 31 марта, бот автоматически определит победителя в данном посте. Участников: 1214 Призовых мест: 1 Дата розыгрыша: 19:00, 31.03.2026 MSK (18 дней)</t>
   </si>
   <si>
     <t>03.03.26 04:48</t>
   </si>
   <si>
     <t>t.me/wild_altay/3160</t>
   </si>
   <si>
     <t>🙂 Фотографией утеплившегося в Манжероке рафтера поделилось правительство Республики Алтай</t>
   </si>
   <si>
     <t>02.03.26 04:47</t>
   </si>
   <si>
     <t>t.me/wild_altay/3159</t>
   </si>
   <si>
     <t>🌸 Каждую весну Алтай на несколько недель превращается в фиолетовое море — зацветает маральник Это то самое время, ради которого сюда возвращаются снова и снова. И его невозможно «перенести на потом» — цветение длится всего 2-4 недели. 🎥 restplace_world</t>
+  </si>
+  <si>
+    <t>23.07.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3522</t>
+  </si>
+  <si>
+    <t>😱 Жители Республики Алтай сегодня стали свидетелями разгула стихии. В популярных туристических локациях — на «Бирюзовой Катуни», в Манжероке и самом Горно-Алтайске — прошел град аномально крупного размера. Видео mrrostovshik, nika_nikulenko_, k_amaliya WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 02:05</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3514</t>
+  </si>
+  <si>
+    <t>🏔️ Алтай - это не просто место на карте, это настоящая сокровищница природы, где каждый уголок дышит гармонией и спокойствием. Здесь, среди величественных гор, кристально чистых рек и зелёных лугов, можно найти вдохновение и умиротворение. 📷 neverend. travel WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3513</t>
+  </si>
+  <si>
+    <t>❤️‍🔥 Алтай - маленький кусочек рая в этом мире 🎥 miss.viktoriakozlova WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3512</t>
+  </si>
+  <si>
+    <t>☀️ В этом году лето такое тёплое, что даже телефон мечтает об отпуске у моря… А если серьёзно: в Республике Алтай по прогнозам +23…+28, и смартфоны от такой погоды страдают не меньше нас. Специалисты МТС поделились лайфхаками, как не «поджарить» свой гаджет. 📵 Не оставляйте телефон на солнце — он нагревается за пару минут, особенно на столе, лавочке или на панели в машине. Лучше спрячьте в сумку или карман. 🎮 Тяжёлые приложения (игры, видеоредакторы) в жару дают смартфону лишнюю нагрузку. Сократите время в них, чтобы не перегревать устройство. 🧣 Чехол в сильную жару лучше снять: он мешает отводу тепла. 🔋 Следите за зарядом: не разряжайте до нуля и не заряжайте горячий телефон. Оптимально держать заряд 30–80 % и заряжать в прохладе. ❄️ Не остужайте смартфон под кондиционером и тем более в холодильнике! Резкий перепад температур опасен: внутри может появиться конденсат, а это прямой путь к поломке.</t>
+  </si>
+  <si>
+    <t>21.07.26 02:04</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3511</t>
+  </si>
+  <si>
+    <t>🫠 Пока ты боишься, что не сможешь заправиться, Алтай показывает вот это 🎥 gronn. ph WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3502</t>
+  </si>
+  <si>
+    <t>⛰Топ-9 достопримечательностей Чемальского района (часть 1) Сохраняй, чтобы не потерять! Новая смотровая площадка 📍51.359097, 86.03873 Ороктойский мост 📍51.123001, 86.165294 Ущелье Че-Чкыш 📍51.263961, 86.07164 Еландинские пороги 📍51.201076, 86.083956 Лохматая ферма 📍Чемальский тракт 23 км, 3 Скалы Зубы дракона 📍51.474769, 85.986112 Остров Патмос 📍51.398364, 86.000402 Форелевое озеро 📍51.346062, 86.10912 Палеопарк 📍ул. Советская, 230 📷 chemalski_utes, rafaelovna, anton_melyoshkin, larisa.vdk, dinrogo, ketieshat, oktagon WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 03:19</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3501</t>
+  </si>
+  <si>
+    <t>🌊 Кумир Начинается эта красивейшая река с горных озёр Коргонского хребта. Не смотря на то, что в неё вливается множество речушек, до самого Чарыша, коим притоком Кумир является, несёт река чистейшие воды, прозрачные на несколько метров в глубину, завораживающие своим цветом. 📍Алтайский край 🎥 gubinamg</t>
+  </si>
+  <si>
+    <t>15.07.26 03:14</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3492</t>
+  </si>
+  <si>
+    <t>😍 ОЗЕРО БУРЛИНСКОЕ ⠀ Соль из озера начали добывать в 1768 году — её поставляли ещё к столу Екатерины II. Почти 200 лет соль добывали вручную — ломали пласт кирками и грузили лопатами в телеги. Затем телеги заменили трактора, а в 1948 году разработали первый в стране самоходный комбайн по добыче поваренной соли. Рельсы прокладывают по дну озера, прямо по соленосному слою, составы по пути к месту добычи частично погружаются в воду. Летом вода в озере становится розовой из-за микроорганизмов, которые водятся исключительно в солёных водных объектах. ⠀ 📍пос. Бурсоль, Славгород городской округ, Алтайский край, 53.140822, 78.410995 📷 stepanovslava WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>13.07.26 02:53</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3491</t>
+  </si>
+  <si>
+    <t>😍 Не каждый видевший Алтай доезжал До Джазатора доезжает лишь 1% путешественников Алтая. Оттого места здесь остаются дикими и нетронутыми — и можно сполна насладиться уединением с природой. 📍Кош-Агачский район, Республика Алтай 🎥 rigid_dj WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>11.07.26 03:34</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3482</t>
+  </si>
+  <si>
+    <t>🗻 Поход к подножию Белухи «Я очень переживал как все пройдет. Какие будут гиды, будет ли хорошая погода, удастся ли мне снять то, что я хотел в запрещенных местах. В итоге все получилось, даже лучше чем я себе мог представить🥹 Я безумно счастлив, что увидел эту красоту своими глазами. И честно говоря, я хочу сюда вернуться спустя годы🔥» Автор sergo_yudin WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>09.07.26 03:30</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3481</t>
+  </si>
+  <si>
+    <t>🏙 БАРНАУЛ На протяжении многих лет ассоциировался с исключительно промышленным городом, но сегодня он входит в число самых популярных туристических направлений Алтайского края (не считая природные объекты). Чем же так привлекателен Барнаул? В первую очередь этот город интересен своим историческим наследием, ведь в центре сохранился красивейший архитектурный ансамбль XIX века, включающий купеческие дома, государственные конторы, учебные заведения, храмы и многое другое. Есть в Барнауле и множество уникальных музеев, а также красивые парки и оживленные туристические улицы. 📍Алтайский край, 53.346785, 83.776856 🎥 kireew_sergey WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>07.07.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3476</t>
+  </si>
+  <si>
+    <t>😍 Уч-Кёль с непривычного ракурса Все мы привыкли к фотографиям этой троицы со смотровой, но вот так оно выглядит с берега. 📍Улаганский район, Республика Алтай, 50.821997, 88.176212 📷 carsgo_altay, irina_pirozhenko WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>05.07.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3475</t>
+  </si>
+  <si>
+    <t>📌 Одно из самых красивых мест Алтайского края, которое доступно любому туристу Гора Синюха — одна из самых легкодоступных вершин Алтая, а красоты тут такие, что захватывает дух. Сверху открывается живописный вид на Кулундинскую степь, тайгу и алтайские вершины, гранитные нагромождения, венчающие гору, напоминают не то сказочный город, не то окаменевших фантастических животных, а вода, что скапливается в каменных чашах, отражает синее небо. 📍Курьинский район, Алтайский край, 51.241084, 82.606356 🎥 miss.viktoriakozlova WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>03.07.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3474</t>
+  </si>
+  <si>
+    <t>🧊 Долина реки Актру Вид на Ледник Большой правый Актру при подъеме на Голубое озеро. 📷 kozhevnikov.evgen WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>01.07.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3473</t>
+  </si>
+  <si>
+    <t>Напишите в комментариях, сколько из этих чудес природы вы уже успели увидеть👇 1. Акташский ретранслятор 2. перевал Кату-Ярык 3. хребет Сальджар 4. водопад Куркуре 5. долина Актру 6. Каменные грибы 7. водопад Учар 8. Гейзерное озеро 9. Телецкое озеро 10. Кызыл-Чин (Алтайский Марс)  11. Кучерлинское озеро 12. долина Чулышман 13. слияние Чуи и Катуни 14. озеро Киделю 15. гора Белуха 🎥 tsvetnaayaa WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>29.06.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3468</t>
+  </si>
+  <si>
+    <t>😍 «Зеленое озеро, которое мы открыли для себя совсем недавно По координатам не подскажу. Ездили на экскурсию на озеро Джангысколь и потом просто проехали немного дальше» Автор nazarovalizaveta WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>28.06.26 02:40</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3467</t>
+  </si>
+  <si>
+    <t>Канатная дорога «Чуйский тракт» для самых ярких закатов 🌇 Горный курорт «Манжерок» cоздает максимум впечатлений каждый день: прогулочный билет на канатную дорогу «Чуйский тракт» теперь действителен с 18:00 до 22:00 (заключительный спуск с верхней станции в 22:30). А это значит, что можно без спешки: • приобрести вечерний прогулочный билет на канатную дорогу от 650₽; • совершить подъем на канатной дороге «Чуйский тракт» к смотровой площадке; • сделать памятное фото с видом на долину реки Катунь; • подняться к скульптуре Золотая Баба и загадать заветное желание; • поужинать в Панорамном ресторане, наслаждаясь шедеврами локальной кухни; • взять чай, пледы и отправиться на комфортные лежаки смотровой площадки, чтобы увидеть закатное солнце #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>27.06.26 05:37</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3466</t>
+  </si>
+  <si>
+    <t>⛪️ Посередине бурной Катуни торчит скала с отвесными стенами. А на ней стоит небольшой храм. Единственный путь туда — подвесной мост на высоте 15 метров над водой. Интересные факты: ⛰️ Остров назвали в честь греческого Патмоса — того самого, где Иоанн Богослов писал Откровение. 🕊️ В 1855 году остров освятили. В 1915-м на нём построили деревянный храм. 🔥 В 1920-е храм сожгли. Восстановили только в 2000 году. 🙏 Сейчас здесь женский скит, службы и свечная лавка. И да, звонят не в колокола, а бьют в металлические пластины — била. Звучит необычно. 📍остров «Патмос», Чемальский район, Республика Алтай, 51.398507, 86.000313 🎥 krasivoe_vezde</t>
+  </si>
+  <si>
+    <t>25.06.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3457</t>
+  </si>
+  <si>
+    <t>🎡 На курорте Манжерок открылся "алтайский Диснейленд" — парк "Дримвуд" 🎟 сейчас действует единый тариф «Летний» — 1500 руб./чел. В стоимость билета входит: - Безлимитный доступ на аттракционы - Световое шоу «Легенда о Белом Марале» - Один мастер-класс - Анимационная и шоу-программы в течение всего дня 🕛 ежедневно с 12:00 до 23:00. Билеты можно приобрести на сайте и в кассах парка.</t>
+  </si>
+  <si>
+    <t>23.06.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3456</t>
+  </si>
+  <si>
+    <t>😍 «Самое красивое и труднодоступное озеро в моей маленькой Алтайской жизни. Шавлинские озёра, к котором я шла два с половиной дня в одну сторону🙈 Цвет мутно-голубой, как в детской баночке из-под акварели. Неужели так бывает.» 📍​Кош-Агачский район, Республика Алтай Автор agent04tour WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>21.06.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3451</t>
+  </si>
+  <si>
+    <t>🏚️ Остановка у призрака / Акташский рудник Если вы едете в сторону популярного Акташского ретранслятора, чтобы увидеть удивительно красивые пейзажи с видом на Северо-Чуйский хребет, вы обязательно проезжаете мимо них. Облупившиеся, полуразрушенные корпуса зданий без окон, без крыш... На первый взгляд — просто заброшка, но когда-то здесь кипела жизнь стратегического масштаба. В 1944 году здесь трудилось больше 300 человек, а в сутки добывали 40 тонн руды! После закрытия в 2004 году предприятие превратилось в призрак. 📍Улаганский район, Республика Алтай 📷 carsgo_altay WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3450</t>
+  </si>
+  <si>
+    <t>🏔 Горы не просто стоят — они учат нас быть сильнее, а вода в озере напоминает, как важно находить свой покой внутри 📍Каракабакские озёра, Кош-Агачский район, Республика Алтай 🎥 tuulu_altai_kan WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>17.06.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3449</t>
+  </si>
+  <si>
+    <t>🏞 Долина реки Кара-Оюк и по центру кадра гора Джаниикту 3922 метра 📍Кош-Агачский район, Республика Алтай 📷 klafic2 WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>16.06.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3448</t>
+  </si>
+  <si>
+    <t>Многие до сих пор думают, что автобус — это неудобно, но современные рейсы изменили это представление. С помощью сервиса Unitiki мы можем легко выбрать самые быстрые маршруты и лучшие места всего за пару кликов. Представьте себе: комфортные кресла и возможность насладиться живописными пейзажами за окном. Больше не нужно терпеть долгие поездки в духоте — теперь автобус стал не только доступным, но и уютным способом передвижения. Это наш новый любимый способ путешествовать и, что немаловажно, экономить время и деньги. Unitiki — ваш идеальный помощник! Легкий поиск и покупка автобусных билетов на сайте делают процесс удобным и быстрым. Откройте для себя более 20 000 направлений от 2 500 перевозчиков. Путешествуйте комфортно с Unitiki!</t>
+  </si>
+  <si>
+    <t>15.06.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3447</t>
+  </si>
+  <si>
+    <t>🐲 Посреди бирюзовой Катуни здесь возвышаются огромные острые скалы, словно гребень или зубы древнего дракона В 2014 году сильный паводок снёс старый деревянный мост, который опирался на одну из скал. Уже через несколько месяцев здесь построили новую переправу, которой пользуются до сих пор. 😍 Бирюзовая Катунь, горы вокруг и эти острые скалы прямо посреди реки создают картину, которую невозможно спутать ни с каким другим местом. 📌 сохрани себе это место для путешествия по Алтаю 📍Зубы дракона, село Элекмонар, Чемальский район 🎥 krasivoe_vezde WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>13.06.26 02:04</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3442</t>
+  </si>
+  <si>
+    <t>🏔 Неотразимый Алтай Путь ко многим живописным местам региона может оказаться настоящим приключением, но даже о самой непростой поездке жалеть вряд ли придётся: в конце путешественников ждут потрясающие пейзажи. 📷 anton_melyoshkin WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>11.06.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3441</t>
+  </si>
+  <si>
+    <t>😍 Талдуринская долина Красивая и живописная долина в горах Алтая. Настоящий космос! 🧊 Здесь же находится самый большой ледник Сибири и Алтая - Большой Талдуринский ледник. 📍​Кош-Агачский район, Республика Алтай 🎥 glamping.lednik WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>09.06.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3437</t>
+  </si>
+  <si>
+    <t>🩵 В районе села Акташ природа сотворила уникальное по своей красоте гейзерное озеро, которое обнаружили совсем случайно во время постройки ЛЭП Максимальная глубина озера 2 метра, а вода кристально чистая, поэтому рисунки на дне можно будет увидеть с любого берега и в любую погоду. Вода в озере не замерзает круглый год, даже в холодную погоду, но купаться здесь нельзя, чтобы не нарушить всю красоту этого места. 📍Улаганский район, Республика Алтай, 50.289259, 87.667145 📷 maria_ivakova, vor_ject WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>07.06.26 03:50</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3436</t>
+  </si>
+  <si>
+    <t>😮 Перевал Кату-Ярык на Алтае это 3,9 км серпантина врубленных в склон крутизной до 70° Дорога нарезана 9 зигзагами, и на каждом встречным машинам приходится буквально вжиматься в скалу, чтобы разъехаться. Ехать можно только на полном приводе и крепких нервах: узкая одноколейка, камни, пыль и полное отсутствие связи. Построили этот путь в конце 80-х трое бульдозеристов за два года, без взрывчатки, под дождём и камнепадами. Открывай, смотри — и в копилку: Кату-Ярык запоминается навсегда! 🎥 sukhotinasvetlana, anya_pro_altay WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>05.06.26 04:35</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3427</t>
+  </si>
+  <si>
+    <t>🏔️ «Алтай был моей давней мечтой, но каждый раз я откладывала поездку сюда по каким либо причинам. И вот случилось! Наконец-то увидела Чуйский тракт, который входит в топ-10 красивейших дорог по версии National Geographic, поднялась на высоту 3000 метров, побывала на перевале Кату-Ярык, прогулялась к озеру Горных духов, увидела тот самый Марс и гейзерное озеро😍 Отдельное место в моем сердце заняли виды на ледники и табуны лошадей💔» Автор anyaklyueva WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>03.06.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3426</t>
+  </si>
+  <si>
+    <t>💦 ВОДОПАД КУРКУРЕ Название водопада переводится как «неистовый» или «гремучий». С этим не поспоришь, ведь каскады очень бурные, а общая высота равна 30 метрам. Впрочем, даже в грохочущих звуках воды скрыта гармония, не говоря о видах. Рядом с Куркуре находится смотровая площадка, которая поможет оценить всю красоту местной природы и, возможно, запечатлеть радугу у воды. 📍​Улаганский район, Республика Алтай, 50.900541, 88.256558 🎥 gronn. ph WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>01.06.26 04:07</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3417</t>
+  </si>
+  <si>
+    <t>🩵 Шавлинские озёра считают одними из самых красивых не только в России, но и в мире Верхнее Шавлинское озеро находится на высоте 2164 м. над уровнем моря.  Нижнее озеро больше в размерах и располагается на высоте 1983 метра над уровнем моря в 5 километрах от Верхнего. Ярко-бирюзовый цвет вода получила из-за примесей ледниковой мути.  В глади воды озера отражаются три великолепные заснеженные вершины Мечта, Сказка и Красавица. 📍​Кош-Агачский район, Республика Алтай 📷 irinasherina8070 WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>30.05.26 02:23</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3416</t>
+  </si>
+  <si>
+    <t>🏔️ Путешествие по Алтаю — это как кругосветка в миниатюре: водопады, горы, реки, озера, инопланетные ландшафты, тайга и альпийские луга. Здесь действительно есть все, и это «все» не нужно собирать по миру — от бурных рек и каньонов до степей и высокогорных хребтов. 7 мест, которые обязательно стоит увидеть: • Слияние Чуи и Катуни • Водопад Куркуре • Чуйский тракт • Река Катунь • Гейзерное озеро • Чулышманская долина • Северо-Чуйский хребет 🎥 lifetravel_group WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>28.05.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3415</t>
+  </si>
+  <si>
+    <t>У границы с Монголией на высоте 2460м Кош-Агачского района раскинулось озеро «Кок-коль» — «Голубое озеро» (кок — голубой/синий, коль — озеро). Глубина и дно всего 4–5 м, но дно неровное. Рядом с озером находятся древние курганы и скалы со следами былых сражений. Это место помнит воинов и кочевников тысячелетней давности. В 1940-е годы здесь добывали вольфрам и серебро — металлы для брони советских танков и самолётов. До сих пор видны старые выработки. При этом при всём долина Кок-коль веками считалась обителью духов-хозяев (ээзи), священным местом. Сюда веками приходили для обрядов, повязывания ленточек кыйра и просьб о благополучии.</t>
+  </si>
+  <si>
+    <t>28.05.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3414</t>
+  </si>
+  <si>
+    <t>Хочется по-настоящему чувствовать лето? 🌊 SUP-борд - это простой и красивый способ путешествовать по воде: исследовать новые места, встречать рассветы на озере, устраивать прогулки с друзьями и перезагружаться без суеты. Gladiator SUP - бренд для тех, кто любит свободу, движение и новые впечатления. Даже если вы никогда не стояли на сапе, начать проще, чем кажется. Пдписывайтесь на канал Gladiator SUP! #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>28.05.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3405</t>
+  </si>
+  <si>
+    <t>💧Озера Красной горы К сожалению, у озер нет собственных названий и их точное количество неизвестно, наиболее часто встречающаяся информация — 7 озер. Они подпитываются снегом и оледенением с Красной горы, однако живут своей жизнью и не питают реки. 📍Усть-Коксинский район, Республика Алтай 📷 marina_kaizer</t>
+  </si>
+  <si>
+    <t>27.05.26 01:04</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3404</t>
+  </si>
+  <si>
+    <t>🏙Готовый арендный бизнес Ищете бизнес без долгого запуска и операционных вопросов? Выбирайте объекты с действующими арендаторами и подписанными договорами во FREEDOM! 📍Доходность объектов — от 212 000 ₽ до 3,1 млн ₽ в месяц 📍Окупаемость — от 5 лет 📍Договоры аренды — до 15 лет 📍Федеральные сети в числе арендаторов 📍Без поиска арендаторов, долгого запуска и простаивающих площадей. Комплекс находится на главной транспортной артерии города: 2 минуты от м. «Речной вокзал». Стабильный поток посетителей — более 22 000 человек в день. Подобрать помещение и получить индивидуальный просчет ▶️ https://t.me/Freedom_city_nsk_bot Застройщик ООО СЗ "Фридом-Сити". Проектная декларация на сайте наш.дом.рф. *Доход зависит от категории и комплектации помещения. Подробная информация в отделе продаж Реклама. ООО СЗ «Фридом-Сити» ИНН: 5405351743 erid: 2W5zFJPu7qj</t>
+  </si>
+  <si>
+    <t>26.05.26 02:36</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3403</t>
+  </si>
+  <si>
+    <t>Есть два лагеря👇 Одни говорят, что Алтайский Марс — это место, которое обязательно нужно увидеть хотя бы раз в жизни. Нереальные цвета гор, ощущение другой планеты и виды, от которых захватывает дух. Другие считают, что эта локация слишком переоценена: далеко ехать, много туристов и «на фото выглядит эффектнее, чем вживую». А вы к какому лагерю относитесь? Стоит ли Алтайский Марс того, чтобы туда ехать? 🎥 happy_family.za WILD АЛТАЙ В MAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3926,51 +4268,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H400"/>
+  <dimension ref="A1:H438"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1705.726" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -12922,155 +13264,155 @@
       </c>
       <c r="H354">
         <v>4</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>83178</v>
       </c>
       <c r="B355" t="s">
         <v>1048</v>
       </c>
       <c r="C355" t="s">
         <v>1049</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1050</v>
       </c>
       <c r="E355">
         <v>5023</v>
       </c>
       <c r="F355">
         <v>11</v>
       </c>
       <c r="G355">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="H355">
         <v>3</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>83179</v>
       </c>
       <c r="B356" t="s">
         <v>1051</v>
       </c>
       <c r="C356" t="s">
         <v>1052</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1053</v>
       </c>
       <c r="E356">
         <v>2402</v>
       </c>
       <c r="F356">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G356">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="H356">
         <v>2</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>83180</v>
       </c>
       <c r="B357" t="s">
         <v>1054</v>
       </c>
       <c r="C357" t="s">
         <v>1055</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="E357">
         <v>2487</v>
       </c>
       <c r="F357">
         <v>20</v>
       </c>
       <c r="G357">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="H357">
         <v>3</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>83181</v>
       </c>
       <c r="B358" t="s">
         <v>1057</v>
       </c>
       <c r="C358" t="s">
         <v>1058</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="E358">
         <v>2669</v>
       </c>
       <c r="F358">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G358">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="H358">
         <v>3</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>83182</v>
       </c>
       <c r="B359" t="s">
         <v>1060</v>
       </c>
       <c r="C359" t="s">
         <v>1061</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="E359">
         <v>2631</v>
       </c>
       <c r="F359">
         <v>11</v>
       </c>
       <c r="G359">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="H359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>83183</v>
       </c>
       <c r="B360" t="s">
         <v>1063</v>
       </c>
       <c r="C360" t="s">
         <v>1064</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="E360">
         <v>1262</v>
       </c>
       <c r="F360">
         <v>40</v>
       </c>
       <c r="G360">
@@ -13078,51 +13420,51 @@
       </c>
       <c r="H360">
         <v>2</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>83184</v>
       </c>
       <c r="B361" t="s">
         <v>1066</v>
       </c>
       <c r="C361" t="s">
         <v>1067</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1068</v>
       </c>
       <c r="E361">
         <v>3834</v>
       </c>
       <c r="F361">
         <v>18</v>
       </c>
       <c r="G361">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H361">
         <v>3</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>83185</v>
       </c>
       <c r="B362" t="s">
         <v>1069</v>
       </c>
       <c r="C362" t="s">
         <v>1070</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1071</v>
       </c>
       <c r="E362">
         <v>3800</v>
       </c>
       <c r="F362">
         <v>26</v>
       </c>
       <c r="G362">
@@ -13156,51 +13498,51 @@
       </c>
       <c r="H363">
         <v>2</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>83187</v>
       </c>
       <c r="B364" t="s">
         <v>1075</v>
       </c>
       <c r="C364" t="s">
         <v>1076</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="E364">
         <v>4406</v>
       </c>
       <c r="F364">
         <v>13</v>
       </c>
       <c r="G364">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="H364">
         <v>8</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>83188</v>
       </c>
       <c r="B365" t="s">
         <v>1078</v>
       </c>
       <c r="C365" t="s">
         <v>1079</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="E365">
         <v>3655</v>
       </c>
       <c r="F365">
         <v>31</v>
       </c>
       <c r="G365">
@@ -13784,236 +14126,981 @@
         <v>10</v>
       </c>
       <c r="G388">
         <v>138</v>
       </c>
       <c r="H388">
         <v>2</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
         <v>87158</v>
       </c>
       <c r="B389" t="s">
         <v>1147</v>
       </c>
       <c r="C389" t="s">
         <v>1148</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>1149</v>
       </c>
       <c r="E389">
         <v>1349</v>
       </c>
+      <c r="F389">
+        <v>7</v>
+      </c>
+      <c r="G389">
+        <v>104</v>
+      </c>
+      <c r="H389">
+        <v>4</v>
+      </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
         <v>87159</v>
       </c>
       <c r="B390" t="s">
         <v>1150</v>
       </c>
       <c r="C390" t="s">
         <v>1151</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="E390">
         <v>2159</v>
       </c>
+      <c r="F390">
+        <v>9</v>
+      </c>
+      <c r="G390">
+        <v>156</v>
+      </c>
+      <c r="H390">
+        <v>3</v>
+      </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>87160</v>
       </c>
       <c r="B391" t="s">
         <v>1153</v>
       </c>
       <c r="C391" t="s">
         <v>1154</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>1155</v>
       </c>
       <c r="E391">
         <v>2686</v>
       </c>
+      <c r="F391">
+        <v>64</v>
+      </c>
+      <c r="G391">
+        <v>113</v>
+      </c>
+      <c r="H391">
+        <v>7</v>
+      </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
         <v>87161</v>
       </c>
       <c r="B392" t="s">
         <v>1156</v>
       </c>
       <c r="C392" t="s">
         <v>1157</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="E392">
         <v>2958</v>
       </c>
+      <c r="F392">
+        <v>32</v>
+      </c>
+      <c r="G392">
+        <v>165</v>
+      </c>
+      <c r="H392">
+        <v>1</v>
+      </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
         <v>87162</v>
       </c>
       <c r="B393" t="s">
         <v>1159</v>
       </c>
       <c r="C393" t="s">
         <v>1160</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="E393">
         <v>2432</v>
       </c>
+      <c r="G393">
+        <v>56</v>
+      </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
         <v>87163</v>
       </c>
       <c r="B394" t="s">
         <v>1162</v>
       </c>
       <c r="C394" t="s">
         <v>1163</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="E394">
         <v>2665</v>
       </c>
+      <c r="F394">
+        <v>25</v>
+      </c>
+      <c r="G394">
+        <v>127</v>
+      </c>
+      <c r="H394">
+        <v>4</v>
+      </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
         <v>87164</v>
       </c>
       <c r="B395" t="s">
         <v>1165</v>
       </c>
       <c r="C395" t="s">
         <v>1166</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="E395">
         <v>3573</v>
       </c>
+      <c r="F395">
+        <v>3</v>
+      </c>
+      <c r="G395">
+        <v>116</v>
+      </c>
+      <c r="H395">
+        <v>5</v>
+      </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>87165</v>
       </c>
       <c r="B396" t="s">
         <v>1168</v>
       </c>
       <c r="C396" t="s">
         <v>1169</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="E396">
         <v>3479</v>
       </c>
+      <c r="F396">
+        <v>29</v>
+      </c>
+      <c r="G396">
+        <v>180</v>
+      </c>
+      <c r="H396">
+        <v>1</v>
+      </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
         <v>87166</v>
       </c>
       <c r="B397" t="s">
         <v>1171</v>
       </c>
       <c r="C397" t="s">
         <v>1172</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="E397">
         <v>3911</v>
       </c>
+      <c r="F397">
+        <v>7</v>
+      </c>
+      <c r="G397">
+        <v>159</v>
+      </c>
+      <c r="H397">
+        <v>2</v>
+      </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
         <v>87167</v>
       </c>
       <c r="B398" t="s">
         <v>1174</v>
       </c>
       <c r="C398" t="s">
         <v>1175</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="E398">
         <v>4615</v>
       </c>
+      <c r="F398">
+        <v>68</v>
+      </c>
+      <c r="G398">
+        <v>568</v>
+      </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>87168</v>
       </c>
       <c r="B399" t="s">
         <v>1177</v>
       </c>
       <c r="C399" t="s">
         <v>1178</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="E399">
         <v>3868</v>
       </c>
+      <c r="F399">
+        <v>7</v>
+      </c>
+      <c r="G399">
+        <v>111</v>
+      </c>
+      <c r="H399">
+        <v>3</v>
+      </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
         <v>87169</v>
       </c>
       <c r="B400" t="s">
         <v>1180</v>
       </c>
       <c r="C400" t="s">
         <v>1181</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="E400">
         <v>3760</v>
+      </c>
+      <c r="F400">
+        <v>48</v>
+      </c>
+      <c r="G400">
+        <v>137</v>
+      </c>
+      <c r="H400">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>91551</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E401">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>91552</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E402">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>91553</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E403">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>91554</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E404">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>91555</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E405">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>91556</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E406">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>91557</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E407">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>91558</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E408">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>91559</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E409">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>91560</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E410">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>91561</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E411">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>91562</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E412">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>91563</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E413">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>91564</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E414">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>91565</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E415">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>91566</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E416">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>91567</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E417">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>91568</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E418">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>91569</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E419">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>91570</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E420">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>91571</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E421">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>91572</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E422">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>91573</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E423">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>91574</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E424">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>91575</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E425">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>91576</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E426">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>91577</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E427">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>91578</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E428">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>91579</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E429">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>91580</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E430">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>91581</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E431">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>91582</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E432">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>91583</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E433">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>91584</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E434">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>91585</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E435">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>91586</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E436">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>91587</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E437">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>91588</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E438">
+        <v>3562</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">