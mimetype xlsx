--- v2 (2026-08-03)
+++ v3 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1422">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3903,50 +3903,425 @@
     <t>28.05.26 05:01</t>
   </si>
   <si>
     <t>t.me/wild_altay/3405</t>
   </si>
   <si>
     <t>💧Озера Красной горы К сожалению, у озер нет собственных названий и их точное количество неизвестно, наиболее часто встречающаяся информация — 7 озер. Они подпитываются снегом и оледенением с Красной горы, однако живут своей жизнью и не питают реки. 📍Усть-Коксинский район, Республика Алтай 📷 marina_kaizer</t>
   </si>
   <si>
     <t>27.05.26 01:04</t>
   </si>
   <si>
     <t>t.me/wild_altay/3404</t>
   </si>
   <si>
     <t>🏙Готовый арендный бизнес Ищете бизнес без долгого запуска и операционных вопросов? Выбирайте объекты с действующими арендаторами и подписанными договорами во FREEDOM! 📍Доходность объектов — от 212 000 ₽ до 3,1 млн ₽ в месяц 📍Окупаемость — от 5 лет 📍Договоры аренды — до 15 лет 📍Федеральные сети в числе арендаторов 📍Без поиска арендаторов, долгого запуска и простаивающих площадей. Комплекс находится на главной транспортной артерии города: 2 минуты от м. «Речной вокзал». Стабильный поток посетителей — более 22 000 человек в день. Подобрать помещение и получить индивидуальный просчет ▶️ https://t.me/Freedom_city_nsk_bot Застройщик ООО СЗ "Фридом-Сити". Проектная декларация на сайте наш.дом.рф. *Доход зависит от категории и комплектации помещения. Подробная информация в отделе продаж Реклама. ООО СЗ «Фридом-Сити» ИНН: 5405351743 erid: 2W5zFJPu7qj</t>
   </si>
   <si>
     <t>26.05.26 02:36</t>
   </si>
   <si>
     <t>t.me/wild_altay/3403</t>
   </si>
   <si>
     <t>Есть два лагеря👇 Одни говорят, что Алтайский Марс — это место, которое обязательно нужно увидеть хотя бы раз в жизни. Нереальные цвета гор, ощущение другой планеты и виды, от которых захватывает дух. Другие считают, что эта локация слишком переоценена: далеко ехать, много туристов и «на фото выглядит эффектнее, чем вживую». А вы к какому лагерю относитесь? Стоит ли Алтайский Марс того, чтобы туда ехать? 🎥 happy_family.za WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>07.09.26 02:11</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3626</t>
+  </si>
+  <si>
+    <t>❄️😍 Зимняя сказка в Кош-Агачском районе В долине Актру, выпал снег. 🎥 olchonovaleksandr WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 02:42</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3618</t>
+  </si>
+  <si>
+    <t>❣Это Каппадокия? Нет — это Алтай! В Уймонской долине прошёл фестиваль воздухоплавания «Небо Алтая» Утренняя дымка, горы и десятки воздушных шаров в одном кадре — выглядит просто невероятно. WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3617</t>
+  </si>
+  <si>
+    <t>📣 Разместите рекламу в этом канале — её увидят Аудитория Telegram остаётся активной, что бы ни говорили. Индекс читаемости это подтверждает: охваты каналов по тематикам держатся, люди продолжают читать. Реклама в Telegram — это законно: ФАС в 2026 году официально подтвердил, что она разрешена. 👉 Заказать размещение в этом канале можно через Telega.in — с маркировкой и закрывающими документами, за пару минут. Форматы и цены — по ссылке.</t>
+  </si>
+  <si>
+    <t>03.09.26 02:26</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3616</t>
+  </si>
+  <si>
+    <t>🏔 Северо-Чуйский хребет — настоящая визитная карточка Алтая! Рекомендуем хоть раз в жизни переночевать в Курае и встать рано утром, чтобы ощутить всю красоту этих мест😍 Именно утром, здесь самые лучшие виды. 📍село Курай, Кош-Агачский район, Республика Алтай, 50.232870, 87.930181 🎥 gulimtravel WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 02:25</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3607</t>
+  </si>
+  <si>
+    <t>💦 Порой природа как будто сознательно скрывает от человека свои самые красивые места. Одно из таких — водопад Учар. Горная река Чульча обрушивается в бездну каскадом со 160 метровой высоты. Для сравнения: знаменитый Ниагарский водопад падает всего с 53 метров. Туристская ассоциация регионов России включила Учар в топ-5 самых труднодоступных природных чудес. 📍​Улаганский район, Республика Алтай, 51.117811, 88.083689 📷 asosnovskiy WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 02:24</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3606</t>
+  </si>
+  <si>
+    <t>🏖 Горное озеро с кристальной бирюзовой водой и песчаными пляжами Площадь зеркала - 4,5 Га, максимальная глубина до 5 метров. Каждый сезон воду в озере полностью обновляют. Ее набирают из реки Катунь поздней осенью, когда воды реки имеют уникальный бирюзовый оттенок и самую чистую воду. В летний сезон вода в озере прогревается до 23 градусов☀️ 📍Алтайский район, Алтайский край, 51.7877409, 85.7402427 🎥 prata.mountainhotel WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 02:23</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3605</t>
+  </si>
+  <si>
+    <t>💧КУЧЕРЛИНСКОЕ ОЗЕРО Одно из самых красивых и известных высокогорных озёр Горного Алтая. Его легко узнать по молочно-бирюзовой воде, хвойным лесам по берегам и снежным вершинам Катунского хребта на заднем плане. Многие впервые видят это место на фотографиях и потом мечтают попасть туда сами. 📍Усть-Коксинский район, Республика Алтай, 49.873804, 86.415577 📷 Павел Филатов WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 02:22</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3604</t>
+  </si>
+  <si>
+    <t>🩵 Катунь — бирюзовая, живая и завораживающая. Её цвет меняется от изумрудного до небесно-голубого, но всегда остаётся магией Алтая. 🎥 onvisor. ru WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>26.08.26 01:10</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3603</t>
+  </si>
+  <si>
+    <t>Жить на Михайловской набережной и каждый вечер смотреть на закаты над Обью 🌅 Апартаменты в Новосибирске прямо на набережной от 5,8 млн ₽ — с выдачей ключей уже в сентябре этого года. Здесь создается полноценная сервисная среда для жизни: большой фитнес-центр, рестораны, магазины и сервисы объединены внутри одного комплекса. Ужин из ресторана можно заказать прямо в апартаменты. На тренировку — спуститься, не выходя на улицу. За покупками — здесь же. А вместо обычного двора — Михайловская набережная и Обь. Для инвестиций есть полностью готовые апартаменты с ремонтом и мебелью от 8,9 млн ₽. Сдачу и работу с арендаторами берет на себя управляющая компания. Гарантированный доход — от 672 000 ₽ в год. А лучше приезжайте посмотреть все своими глазами. Запишитесь на экскурсию по комплексу и поднимитесь на видовые этажи . 👉 Узнать подробнее и записаться на экскурсию: https://t.me/Freedom_city_nsk_bot Проектная декларация на сайте https://наш.дом.рф/. Застройщик: ООО СЗ «Фридом-Сити». Реклама. ООО СЗ «Фридом-Сити» ИНН: 5405351743 erid: 2W5zFGXLw6H</t>
+  </si>
+  <si>
+    <t>24.08.26 02:21</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3594</t>
+  </si>
+  <si>
+    <t>🎨 Парк музеев "Форт Куюм" Это площадка, на территории которой расположены несколько экспозиций. Одна из них Дизель-парк - мир безумного Макса! Это арт-пространство из ретро техники, где старые автомобили обретают вторую жизнь, превращаясь в инсталляции: Стоунхендж и Стеллу. 📍урочище Куюм, 12, Чемальский район, Республика Алтай 📷 museum_ussr WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 02:20</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3593</t>
+  </si>
+  <si>
+    <t>💦 В самом сердце Горного Алтая, у подножия знаменитого перевала Кату-Ярык, скрывается водопад Куркуре. Он давно стал визитной карточкой долины Чулышмана. В переводе с алтайского название звучит как «неистовый» — и это точно передаёт характер потока, срывающегося с отвесной скалы и окутывающего окрестности прохладной водной пылью. 📍​Улаганский район, Республика Алтай, 50.900541, 88.256558 🎥 nomadway_altai WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 02:19</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3584</t>
+  </si>
+  <si>
+    <t>🗣️ «Традиционное лето в лесах-горах Северо-Чуйского хребта» Автор mikhailkovalyov WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 02:18</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3583</t>
+  </si>
+  <si>
+    <t>🧊 Талдуринский ледник — это одно из тех мест в горах Алтая, где время будто замедляется Здесь не бывает случайных людей и, тем более, шума цивилизации — только камень, лед, река и небо, которые существуют по своим древним законам. Даже летом здесь можно увидеть настоящий лед, услышать, как он «дышит», и почувствовать прохладу, идущую из самой глубины гор. 🎥 glamping.lednik WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>16.08.26 02:17</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3580</t>
+  </si>
+  <si>
+    <t>💙 Если вы хоть раз ехали по Улаганскому тракту, то наверняка видели это зеркало, спрятанное среди гор — озеро Киделю Оно находится буквально в нескольких шагах от края дороги — поэтому очень рекомендуем сделать в этом месте остановку. Но как бы эффектно ни смотрелись виды сверху, именно с «земли», стоя на берегу, чувствуешь всю глубину и спокойствие этого места. 📍​Улаганский район, Республика Алтай, 50.497467, 87.650835 📷 carsgo_altay WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 02:16</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3579</t>
+  </si>
+  <si>
+    <t>🏞 Мало видевших Алтай доезжали до Стены Атлантов (Коксуинский коридор) Оно представляет собой узкое ущелье длиной 400 метров, которое прорезала в скалах горная река Коксу, стены здесь возвышаются так высоко, что чувствуешь себя песчинкой. 📍Кош-Агачский район, Республика Алтай 🎥 rigid_dj WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 02:15</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3570</t>
+  </si>
+  <si>
+    <t>⛰Топ-9 достопримечательностей Чемальского района (часть 2) Сохраняй, чтобы не потерять! Камышлинский водопад 📍51.669848, 85.756256 Музей Форт Куюм 📍урочище Куюм, 12 Скала Баатыр-Таш 📍51.294193, 86.050573 Смотровая площадка 📍51.039712, 86.201158 Чемальская ГЭС 📍51.391199, 86.005254 Храм Звука 📍51.228715, 86.085307 Водопад Бельтертуюк 📍50.960545, 86.288532 Ворота Сартакпая 📍51.390841, 85.999221 Голубые озёра (не летом) 📍51.566204, 85.897932 📷 nizovskiyks, majestic_72, marina_voronina, leksa_dronie WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 02:14</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3569</t>
+  </si>
+  <si>
+    <t>💧 АККЕМСКОЕ ОЗЕРО Этот водоем собирает сотни туристов в летний сезон из-за своей близости к высочайшей точки Сибири (гора Белуха) и относительно легкой доступности для пеших групп. Расположенона высоте 2050 метров над уровнем моря. 📍Усть-Коксинский район, Республика Алтай, 49.908039, 86.546039 🎥 sergo_yudin WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 02:13</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3560</t>
+  </si>
+  <si>
+    <t>🏔 Алтай — это уникальный уголок природы, который поражает своей красотой в любое время года и при любой погоде. Гармония природы и душевного покоя. 📷 rruprrup WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>06.08.26 02:12</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3559</t>
+  </si>
+  <si>
+    <t>🏞 Так образуется река Обь Обь – самая длинная река России – 5 410 км вместе с притоками. Она образуется слиянием горных рек Бии и Катуни. Их воды разного цвета, и долгое время они текут, не смешиваясь. 🎥 mari_v_glushi WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>04.08.26 02:11</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3550</t>
+  </si>
+  <si>
+    <t>⛰ Гигантская рябь течения ⠀ Многочисленные вытянутые, слегка изогнутые гряды и цепочки холмов. Больше всего они напоминают мелкую песчаную рябь, которая образуется в обычных водоёмах. Лучше всего рябь видна с высоты — например, на спутниковых снимках. С земли же из-за огромных размеров её можно принять за обычный холмистый рельеф. ⠀ 📍Кош-Агачский район, Республика Алтай ⠀ 📷 stepanovslava WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3549</t>
+  </si>
+  <si>
+    <t>🔥 ЛЕТНИЙ РОЗЫГРЫШ 2026 — 10 крутых призов! Лето — это маленькая жизнь, наполненная солнцем, тёплым ветром и счастливыми моментами! В эти яркие дни хочется ловить каждый миг: гулять по цветущим лугам, слушать шум моря, есть сочные ягоды прямо с ветки и делиться радостью с близкими. Мы знаем, как сильно вы ждали лета — и хотим сделать его ещё чуточку волшебнее! Приглашаем вас принять участие в нашем летнем розыгрыше. Пусть этот розыгрыш подарит вам не просто приз, а повод для улыбки, истории, которую захочется рассказывать друзьям, и ощущение, что лето — это маленькая жизнь. Мы разыграем 10 замечательных призов: путевку на море, крутой электровелосипед, а также 8 сертификатов OZON и Wildberries . У вас есть шанс стать одним из 10х победителей! Участвуйте — и пусть фортуна улыбнётся именно вам! ☀️ ⭐️ Условия просты: 1) Подпишитесь на каналы: - WILD RUSSIANS | РОССИЯ - AZIMUT Парк Отель Прометей Небуг - Профсоюзный дисконт | Профдисконт 2) Оставьте реакции в каналах и нажмите кнопку УЧАСТВОВАТЬ</t>
+  </si>
+  <si>
+    <t>02.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3544</t>
+  </si>
+  <si>
+    <t>«🏔️♥️ Наши Алтайские открытки» Автор katerina_smolla WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 02:55</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3543</t>
+  </si>
+  <si>
+    <t>Мы знаем, как вы любите места, где открываются красивые виды и можно сделать хорошие снимки! Мы приглашаем вас прогуляться по ТРОПЕ МЕТАМОРФОЗ, которая находится у нас в @sol_altay Вы сможете насладиться ароматом трав, видами на величественные горы и Катунь, и узнать в чем смысл каждого арт-объекта, созданного художниками и гостями нашего пространства. Прогуляться по тропе может каждый желающий! Если вам нужно сопровождение на тропе от нашей команды, пишите или звоните: +7 923 180 0890 solresort.ru Всегда ждем🌿 Республика Алтай, Чемальский район, Чемальский тракт, 48</t>
+  </si>
+  <si>
+    <t>31.07.26 02:09</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3538</t>
+  </si>
+  <si>
+    <t>💦 Топ-5 водопадов Алтая Сохраняй, чтобы не потерять! Водопад Куркуре 📍50.900541, 88.256558 Водопад Куйгук 📍49.981334, 85.89824 Водопад Учар 📍51.117805, 88.083406 Водопад Эстюбе 📍51.742437, 87.44315 Водопад Корбу 📍51.706407, 87.684121 📷 asosnovskiy, cheshireskey, gusiebusi, altay.daria, julia.zvirzda WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>30.07.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3537</t>
+  </si>
+  <si>
+    <t>Путешественники и организаторы путешествий, приглашаем вас заехать на обед или ужин в самый видовой ресторан Чемальского района! @sol_altay Здесь правда стоит побывать только ради видов, но кроме этого, здесь очень вкусно! Есть отдельное меню для группового питания. А ещё в здании ресторана @sol_altay проходят выставки известных художников и фотографов! Сейчас выставлены работы Аржана Ютеева, они невероятные и ради них стоит заглянуть, даже если вы не голодны ✨ Ресторан находится в 10 минутах езды от Чемала. Обязательно приезжайте: +7 923 180 0890 solresort.ru Всегда ждем🌿 Республика Алтай, Чемальский район, Чемальский тракт, 48</t>
+  </si>
+  <si>
+    <t>28.07.26 04:01</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3536</t>
+  </si>
+  <si>
+    <t>⛰😍 Чуйский тракт — это не просто дорога, это ворота в мир невероятной природы! 🎥 elviratyt WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>28.07.26 03:35</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3535</t>
+  </si>
+  <si>
+    <t>Курортная недвижимость от 1,1 млн ₽ Шерегеш — один из самых быстрорастущих всесезонных курортов России, расположенный всего в 100 км от Алтая. До 2034 года сюда будет проинвестировано 243,9 млрд ₽: строительство аэропорта, площади трех вокзалов, новых подъемников и трасс, что увеличит турпоток на 88% = обеспечит постоянную загрузку квартир арендаторами. “Шория Град” – единственный готовый микрорайон в Шерегеше со своей инфраструктурой на территории. 5 домов уже сданы, квартиры продаются с ремонтом, мебелью и техникой = доход с первого дня покупки. ✔️ Первый взнос — от 1,1 млн ₽ ✔️ Доход — от 70 000 ₽/мес. ✔️ Платеж по ипотеке — ДО 36 000 ₽/мес.* *А значит вы не только будете покрывать ипотеку доходом, но еще и зарабатывать. ✔️ Управляющая компания полностью берёт аренду на себя Рассчитайте доходность своей будущей квартиры 👉 @shoriya_grad_bot Застройщик ООО СЗ «ШОРИЯ-ГРАД», дочернее предприятие ООО «СДС-Строй». Проектная декларация на сайте наш.дом.рф. ПСК от 18,807% до 18,936%. ОЦЕНИВАЙТЕ СВОИ ФИНАНСОВЫЕ ВОЗМОЖНОСТИ И РИСКИ. Семейная ипотека со ставкой от 3,5% годовых доступна в рамках программы ПАО Сбербанк «Семейная ипотека» с условием субсидирования процентной ставки застройщиком при приобретении строящегося жилья у юридического лица по ДДУ или готового жилья у застройщика – партнера Банка и оформлении страхования жизни и здоровья. Первый взнос от 20,1%. Реклама. ООО СЗ "ШОРИЯ ГРАД" ИНН: 4205379475 erid: 2W5zFHAo7Bf</t>
+  </si>
+  <si>
+    <t>25.07.26 02:06</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3525</t>
+  </si>
+  <si>
+    <t>💧Телецкое озеро (на алтайском — Алтын Кӧл, что означает «Золотое озеро») Крупнейший пресноводный водоем Горного Алтая и один из главных центров туризма в регионе. Озеро признано объектом Всемирного наследия ЮНЕСКО в составе комплекса «Золотые горы Алтая». По своей максимальной глубине оно занимает второе место в Сибири, уступая лишь Байкалу. 🎥 marusyalevicheva WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>15.09.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3655</t>
+  </si>
+  <si>
+    <t>💧КУЧЕРЛИНСКОЕ ОЗЕРО Одно из самых интересных и живописных мест на Горном Алтае. От других местных водоемов его можно отличить по ярко-бирюзовой окраске воды и густым лесам вокруг. Это райский уголок для любителей пеших прогулок, профессиональных и начинающих рыбаков, просто ценителей природы. 📍Усть-Коксинский район, Республика Алтай, 49.873804, 86.415577 📷 ira.ogo WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>13.09.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3646</t>
+  </si>
+  <si>
+    <t>🏕️ Как вам такая походная жизнь? 📍​Шавлинские озера, Кош-Агачский район, Республика Алтай 📷 elena___anufrieva WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3645</t>
+  </si>
+  <si>
+    <t>🏔️ В Республике Алтай продолжается бабье лето Прекрасная возможность посетить это удивительное место перед холодами. 🎥 anastasiya_selifontova WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3636</t>
+  </si>
+  <si>
+    <t>09.09.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3627</t>
+  </si>
+  <si>
+    <t>🩷 Озеро Бурлинское, оно же Бурсоль, оно же Розовое Возникло вследствие изменений климата. В доисторическую эпоху здесь было Мансийское море. Из-за потепления и падения уровня влажности море высохло и оставило после себя много маленьких соленых озер. Они продолжали высыхать, пока не превратились в мелкие солончаки. Одна из особенностей Бурлинского озера — розовый цвет воды, который меняется: от голубого в прохладный день до густого малинового в жаркий. Лососевый цвет озеру придают рачки артемия и науплия. Причем розовый пигмент они выделяют под воздействием солнечных лучей. Чем больше солнца тем интенсивнее становится цвет. ⠀ 📍пос. Бурсоль, Славгород городской округ, Алтайский край, 53.140822, 78.410995 📷 igor.boltivets WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3665</t>
+  </si>
+  <si>
+    <t>🏞️ Перевал Кату-Ярык и долина реки Чулышман Невероятные масштабы, от которых захватывает дух. 📍Улаганский район, Республика Алтай Видео alekhin.an WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3664</t>
+  </si>
+  <si>
+    <t>«Дорога туда, где заканчивается связь и начинается настоящая красота😍🏔️🤩» 📍озеро Джангысколь, плато Ештыкёль, Улаганский район, Республика Алтай, 50.192694, 87.736302 Автор anastasiya_selifontova WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>29.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3688</t>
+  </si>
+  <si>
+    <t>🍁 «Осенний Алтай - это прекрасно! Атмосферно, цветасто, иногда немного снежно и очень кайфово! Энергетика этих мест притягивает настолько, что тянет постоянно сюда возвращаться. Особенно интересно открывать тут новые, не туристические места.» Автор pavel_vaschenkov</t>
+  </si>
+  <si>
+    <t>27.09.26 02:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3687</t>
+  </si>
+  <si>
+    <t>🏔️ Курайские смотровые площадки открывают лучшие виды на ледники Северо-Чуйского хребта 🎥 evg_rudfor</t>
+  </si>
+  <si>
+    <t>26.09.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3686</t>
+  </si>
+  <si>
+    <t>Место, куда заезжают все, кто путешествует по Алтаю. Не случайная точка на карте, а обязательная остановка по пути — ресторан «БОР». 🏔️ Здесь всё, за что туристы влюбляются в это место: — уютный зал с панорамными окнами — локальная кухня с местным характером — горы, которые остаются в памяти После вкусного обеда или ужина — неспешная прогулка: 📸 фотозоны среди природы и дизайнерских объектов 🐇 мини-ферма с кроликами 🌲 прогулочная дорога с набережной, качелями и выходом к Катуни 📍7 минут от Манжерока. Подпишитесь — пригодится в поездке по Алтаю 🚗 Ресторан локальной кухни «БОР» 🗺 Усть-Муны, ул. Берёзовая, 88 erid: 2W5zFK2g6gH</t>
+  </si>
+  <si>
+    <t>25.09.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3677</t>
+  </si>
+  <si>
+    <t>💧🍁 Золотая осень на Шавлинских озерах 📍​Кош-Агачский район, Республика Алтай 📷 andrewk_travel</t>
+  </si>
+  <si>
+    <t>25.09.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3676</t>
+  </si>
+  <si>
+    <t>На Алтае сложно конкурировать с природой — поэтому в «Кедрах» её решили не перекрывать, а встроить в саму архитектуру. Клубный курорт строится в 10 км от Белокурихи. Концепция вдохновлена альпийскими шале: натуральные материалы, большие окна и панорамные виды на окружающий ландшафт. Здесь граница между интерьером и природой практически стирается. Территория при этом остаётся приватной, а природное окружение — частью самого опыта. Апартаменты имеют инвестиционный формат и после запуска будут работать под управлением профессиональной команды: бронирование, сервис, клининг и эксплуатация входят в единую систему. Сдача проекта запланирована на 2029 год. Апартаменты можно приобрести с выгодной рассрочкой до декабря 2028 года — без удорожания и с первоначальным взносом 30%. Узнайте больше на сайте. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.09.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3675</t>
+  </si>
+  <si>
+    <t>🏔️ Коротко о погоде в сентябре в Кош-Агачском районе 🎥 telengit856 WILD АЛТАЙ В MAX</t>
+  </si>
+  <si>
+    <t>21.09.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/wild_altay/3666</t>
+  </si>
+  <si>
+    <t>💦 КУЕКТАНАРСКИЕ ОЗЕРА Это целая система красивых водоемов, растянутая цепочкой с севера на юг в западной части Курайского хребта. Они расположены у подножия горы Куюктанар и формируют единый природный комплекс в одноимённой долине. Первые два озера — самые крупные и доступные для посещения. Они расположены рядом и соединены перешейком, образуя единую водную систему. Именно сюда приходит основной поток туристов. 📍Кош-Агачский район, Республика Алтай 📷 andyway_so WILD АЛТАЙ В MAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4268,59 +4643,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H438"/>
+  <dimension ref="A1:H480"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1705.726" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -15057,50 +15432,764 @@
       <c r="C437" t="s">
         <v>1292</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>1293</v>
       </c>
       <c r="E437">
         <v>1817</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
         <v>91588</v>
       </c>
       <c r="B438" t="s">
         <v>1294</v>
       </c>
       <c r="C438" t="s">
         <v>1295</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>1296</v>
       </c>
       <c r="E438">
         <v>3562</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>93788</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E439">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>93789</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E440">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>93790</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E441">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>93791</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E442">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>93792</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E443">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>93793</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E444">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>93794</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E445">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>93795</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E446">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>93796</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E447">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>93797</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E448">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>93798</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E449">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>93799</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E450">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>93800</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E451">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>93801</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E452">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>93802</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E453">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>93803</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E454">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>93804</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E455">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>93805</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E456">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>93806</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E457">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>93807</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E458">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>93808</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E459">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>93809</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E460">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>93810</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E461">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>93811</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E462">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>93812</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E463">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>93813</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E464">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>93814</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E465">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>93815</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E466">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>102897</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E467">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>102898</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E468">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>102899</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E469">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>102900</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E470">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>102901</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E471">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>123458</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E472">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>123459</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E473">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>127306</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E474">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>127307</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E475">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>127308</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E476">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>127309</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E477">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>127310</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E478">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>127311</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E479">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>127312</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E480">
+        <v>950</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">