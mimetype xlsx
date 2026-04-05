--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="659">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="844">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1989,50 +1989,605 @@
     <t>04.02.25 09:04</t>
   </si>
   <si>
     <t>t.me/wild_russians/4152</t>
   </si>
   <si>
     <t>🏰 Воронцовский дворец во время снегопада Дворцовый комплекс органично вписывается в окружающий ландшафт благодаря тому, что его расположение соответствует горному рельефу. Именно поэтому дворец имеет такой оригинальный образ. Воронцовский дворец и прилегающий к нему парк часто становились съемочной площадкой. Как минимум 17 кинофильмов получили признание широкой публики. 📍Дворцовое шоссе, 18, Алупка, городской округ Ялта, Республика Крым 🎥 Max_from_crimea</t>
   </si>
   <si>
     <t>03.02.25 09:03</t>
   </si>
   <si>
     <t>t.me/wild_russians/4143</t>
   </si>
   <si>
     <t>🗿СИНСКИЕ СТОЛБЫ 37 причудливых скальных гряд, которые тянутся по берегам реки Синяя. Протяжённость скал — 140 км, высота достигает до 180 м. Синские и Ленские столбы объединены ЮНЕСКО в один Объект всемирного наследия. По мнению учёных, образование скал началось около 400 тысяч лет назад в результате тектонических разломов сибирской платформы. Продолжили формирование Синских столбов процессы выветривания и эрозии непрочных осадочных пород, из которых сложены скалы. ​📍Хангаласский район, Республика Саха (Якутия), 61.210039, 126.87392 📷 Аlex.mazurov, M.tka4enko, Ivandementievskiy, Roin_north</t>
   </si>
   <si>
     <t>03.02.25 04:15</t>
   </si>
   <si>
     <t>t.me/wild_russians/4142</t>
   </si>
   <si>
     <t>РОЗЫГРЫШ ПУТЕВКИ В ШЕРЕГЕШ Курорту Шерегеш 10 февраля исполняется 44 года! 🎊 В честь приближающегося праздника мы совместно с партнёрами приготовили розыгрыш путешествия в Шерегеш, потому что искренне считаем, что это самый лучший подарок 😌🎁 Дарим путевку на покатушки для 1 счастливчика: групповой трансфер из Новосибирска, проживание, групповой урок по катанию, фотосессию на горе, фирменный подарок, скидки на питание, а также возможность завести новых друзей и получить море положительных эмоций! ⠀ Условия участия в розыгрыше: 1) быть подписчиком каналов - WILD RUSSIANS - WILD ALTAY - НОВОСТИ ШЕРЕГЕША 2) оставить реакции на публикациях в каналах и нажать «УЧАСТВОВАТЬ» 🙌 15 февраля специально обученный бот определит счастливчика в этом посте P.S: Вы можете получить дополнительный шанс на победу, пригласив друзей! Участников: 1303 Призовых мест: 1 Дата розыгрыша: 18:00, 15.02.2025 MSK (завершён) Победители розыгрыша: 1. Елена Семёнова | фотограф Кемерово - 2cqevf</t>
+  </si>
+  <si>
+    <t>27.02.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5848</t>
+  </si>
+  <si>
+    <t>🐕 В Сочи живет удивительный пес, чье хобби — просто смотреть на море Его часто видят на набережной. В сети его уже успели прозвать Ассоль, но, как выяснилось, это мальчик с совсем другим именем. 🎥 ugc_of_sea</t>
+  </si>
+  <si>
+    <t>26.02.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5839</t>
+  </si>
+  <si>
+    <t>🛕ГАМСУТЛЬ Заброшенное село в Дагестане, расположенное на высоте около 1500 метров над уровнем моря. Оно стало известным благодаря своей уникальной архитектуре и живописным пейзажам. По данным учёных примерный возраст составляет 2 тысячи лет. Сегодня это место привлекает туристов и исследователей. Разрушенные дома и узкие улочки создают атмосферу загадки и уединения. 📍Республика Дагестан, Гунибский район, 42.301965, 46.996226</t>
+  </si>
+  <si>
+    <t>25.02.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5838</t>
+  </si>
+  <si>
+    <t>🦭 Владивосток - это город, где можно из окна увидеть тюленей или косаток Сотни Тюленей Ларги греются на льдинах в проливе Босфор Восточный. В зимний период - это довольно частое зрелище. Особенно возле маяка Токаревского. 📍 Владивосток, Приморский край 🎥 alexey.overlanding</t>
+  </si>
+  <si>
+    <t>24.02.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5829</t>
+  </si>
+  <si>
+    <t>❄️Магия зимних дорог Калининградской области С одной стороны они завораживают своей живописностью, а с другой таят в себе опасность. ⠀ Именно из-за деревьев и петлявого маршрута, дорога до Балтийска считается одной из самых опасных в области. ⠀ 📍Калининградская область 📷 smolyak_maksim, maltsev_m_</t>
+  </si>
+  <si>
+    <t>23.02.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5828</t>
+  </si>
+  <si>
+    <t>🔥Огромную инсталляцию "Тёмный лес" сожгли на Масленицу в арт-парке «Никола-Ленивец» В этом году кульминацией праздника стала 25-метровая инсталляция — стена из 16 башен. Образ тёмного леса, через который Данко ведёт людей к свету. Горящее сердце — прямая отсылка к герою Максима Горького, который вырвал его из груди, чтобы осветить путь другим. Символ жертвы, надежды и обновления, идеально встроенный в логику Масленицы. 📍Дзержинский район, Калужская область 🎥 nikolas.grek</t>
+  </si>
+  <si>
+    <t>20.02.26 16:12</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5819</t>
+  </si>
+  <si>
+    <t>🏡 СЕЛО СОЙМИЦЫ Самая главная достопримечательность этого села - резной дом Константина Муратова, одного из самых известных резчиков Советского Союза. На доме вырезана дата - 1960 год, это год постройки дома. Сами узоры хозяин дома создавал ещё два года. Изготовленные его руками наличники, карнизы, фронтоны, фризы украшают не один десяток домов округи.  📍Палехский район, Ивановская область 📷 hey_nataliya, juliaruspirit, p0lina, _svetlanaa_loginova_, natalialistvina</t>
+  </si>
+  <si>
+    <t>19.02.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5818</t>
+  </si>
+  <si>
+    <t>🗿Синские столбы в Якутии Одна из таинственных жемчужин республики, скрытая от посторонних глаз за семью изгибами реки Синей. Добраться сюда уже целое приключение, а побывать зимой в 40° мороз - это как ощутить атмосферу культового сериала. 📍Хангаласский район, Республика Саха (Якутия) ⠀ 🎥 alexskalin</t>
+  </si>
+  <si>
+    <t>18.02.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5809</t>
+  </si>
+  <si>
+    <t>🏰 Готический замок в 35км от Ярославля Знание очень похоже на храм. И это не случайность. Замок строился на фундаменте Георгиевской церкви. По одним данным, он был построен в 1909 году, освящён и действовал, по другим, что с приходом советской власти строительство было прекращено и брошено. ⠀ После революции в помещении церкви был склад зерна, а с середины 70-х и вплоть до перестройки на этом месте работало кафе "Малые Соли", в котором отдыхали, отмечали юбилеи и свадьбы местные жители. Ну а потом кафе продали частному лицу и его перестроил в шикарный особняк. 📍Ярославская обл, с. Малые Соли, ул. Нагорная, 18 📷 p01ina, aleksandr_davidik, anna_korob_, theone.yaroslavl</t>
+  </si>
+  <si>
+    <t>17.02.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5808</t>
+  </si>
+  <si>
+    <t>🙈 Ничего необычного, просто знак «Стоп» на Камчатке, который еле видно из-за сугроба 🎥 kokis2k</t>
+  </si>
+  <si>
+    <t>16.02.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5799</t>
+  </si>
+  <si>
+    <t>🗿«Красноярские Столбы» — один из самых посещаемых нацпарков России. Примерно 400-450 миллионов лет назад в этих местах происходили мощные выбросы магмы, которая застывала на поверхности. В результате тектонических процессов, а также под воздействием воды, солнца и ветра большая часть скальных образований стала разрушаться. Так и возникли горы причудливых форм из сиенита — разновидности магматической породы. 📍Красноярский край, 55.829441, 92.854701</t>
+  </si>
+  <si>
+    <t>13.02.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5798</t>
+  </si>
+  <si>
+    <t>🦭 Увидеть близко нерпу – настоящее везение Зимой толщина байкальского льда доходит до метра. Однако нерпы, несмотря на свою способность надолго задерживать дыхание, вынуждены всплывать примерно каждые 40 минут, чтобы набрать свежий воздух. 📍Байкал 🎥 Анатолий Песков</t>
+  </si>
+  <si>
+    <t>12.02.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5789</t>
+  </si>
+  <si>
+    <t>✨ Художественная подсветка в Горном парке Рускеала Будет работать до 8 марта 2026 года. Это самое ожидаемое событие в холодное время года — величественный Мраморный каньон освещается разноцветными огнями, создавая поистине волшебное зрелище, которое часто называют «Северным сиянием Рускеалы». Парк открыт с 10:00 до 19:00 и предлагает разнообразные экскурсии, включая подземные и водные маршруты, а также экстремальные аттракционы, такие как троллей и тарзанка. Рускеала известна своей историей добычи мрамора с XVII века и живописными каньонами, что делает её привлекательной для посещения. ​📍пос. Рускеала, Сортавальский район, Республика Карелия 📷 xensey, piterslife, k_rumina04, alesyavasilevskaya, carsbook_travel, natalia_krasnova_</t>
+  </si>
+  <si>
+    <t>12.02.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5788</t>
+  </si>
+  <si>
+    <t>Когда вопрос «где жить в поездке» не занимает много времени и не бьет по бюджету, то и путешествовать хочется чаще! На Авито Путешествиях — самый большой выбор квартир, домов и отелей* для вашего отпуска, чтобы легко найти выгодный вариант под любые планы. А сейчас на платформе скидки до 50% на бронирование жилья — отличный шанс поймать идеальный вариант и спланировать следующее приключение. *По кол-ву объявлений для посуточного онлайн-бронирования — данные АО «МИЦ», весна 2025 г.</t>
+  </si>
+  <si>
+    <t>11.02.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5787</t>
+  </si>
+  <si>
+    <t>❄️ В этом году жители Камчатки стали свидетелями настоящего снежного апокалипсиса Раньше такие затяжные метели и перепады температуры можно было увидеть разве что в триллер-фильмах. Но реальность превзошла все ожидания! Громадные сугробы, заметы и даже проблемы с транспортом — это уже не вымысел. Пока одни трудились, чтобы расчистить улицы, другие наслаждались снежными пейзажами и катанием с огромных горок. Природа, как всегда, удивляет своей силой и красотой! 🎥 stacy.russa</t>
+  </si>
+  <si>
+    <t>10.02.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5778</t>
+  </si>
+  <si>
+    <t>💛 В Сочи аномально рано зацвела мимоза На месяц раньше обычного срока распустилась серебристая акация, более известная как мимоза. Первые соцветия появились еще в декабре, но пышному цветению помешал снегопад. Хотя мимоза традиционно ассоциируется с 8 Марта и приходом весны, последние несколько лет она зацветает значительно раньше привычного срока. 📷 goryanikova_sochi, anya.is.sochi, bardina, nataiva_ph, batkova_elena, walter_katya, roman.kokorin, wowzefirka266, marijasukhareva</t>
+  </si>
+  <si>
+    <t>09.02.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5777</t>
+  </si>
+  <si>
+    <t>😍 Место, где облака цепляются за горы, а пейзажи будто выходят за пределы кадра 📍Республика Ингушетия, 43.166786, 44.803574 🎥 anzor_maksidov</t>
+  </si>
+  <si>
+    <t>06.02.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5768</t>
+  </si>
+  <si>
+    <t>🐻 Чукотка располагает наиболее крупной мировой популяцией бурого медведя. Их здесь насчитывается порядка 6 тыс. особей. Это самый большой наземный хищник на полуострове. Жители Чукотки и туристы, посещающие этот регион, должны следовать рекомендациям по избеганию столкновений с медведями, правильному хранению еды и соблюдению мер предосторожности при нахождении на территории, где обитают эти животные. 📍Чукотский автономный округ, 67.119423, 171.773895 📷 Zenin_boris</t>
+  </si>
+  <si>
+    <t>05.02.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5767</t>
+  </si>
+  <si>
+    <t>🌿 Как может выглядеть январь в Сочи Смогли бы отличить от лета по кадрам этим? 🎥 roman.kokorin</t>
+  </si>
+  <si>
+    <t>04.02.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5758</t>
+  </si>
+  <si>
+    <t>🏠 Дом купца Гордеева В Рыбинске, среди старинных улиц и купеческих особняков, стоит дом, мимо которого невозможно пройти. Яркий, резной, будто сошедший со страниц русской сказки — Дом купца Гордеева, он же Дом художников. Прекрасный терем был построен в 1900 году. В настоящее время здание перестроено, внутри оно теперь имеет современный интерьер, а все внешние детали (обшивка, наличники, ковка и др.) сохранены, реконструированы и дополнены. 📍ул. Пушкина, 52, ​Рыбинск</t>
+  </si>
+  <si>
+    <t>03.02.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5757</t>
+  </si>
+  <si>
+    <t>🪖 Одной из самых узнаваемых достопримечательностей Мурманска является монумент Защитникам Советского Заполярья, в народе называемый просто Алёша Монумент был открыт в 1974 году в память о воинах, защищавших Кольский полуостров в годы ВОВ. Его высота вместе с постаментом — более 40 метров, что делает его одним из самых крупных памятников России. Фигура солдата в плащ-палатке с винтовкой за спиной олицетворяет стойкость, мужество и верность родине. 📍Мурманск, 68.992925, 33.071273 🎥 polar_staton</t>
+  </si>
+  <si>
+    <t>31.01.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5746</t>
+  </si>
+  <si>
+    <t>🔥🔥🔥🔥🔥 ПУТЁВКИ В ШЕРЕГЕШ Курорт Шерегеш в феврале празднует свой юбилей 45 лет! 🎊 В честь приближающегося праздника мы дарим путешествие в Шерегеш, потому что искренне считаем, что это самый лучший подарок 😌🎁 Разыграем путевку на покатушки для 1 счастливчика: групповой трансфер из Новосибирска, проживание, групповой урок по катанию, фотосессию на горе, фирменный подарок, скидки на питание, а также возможность завести новых друзей и получить море положительных эмоций! ⠀ Условия участия в розыгрыше: 1) быть подписчиком каналов - WILD RUSSIANS | ШЕРЕГЕШ - WILD RUSSIANS | РОССИЯ - ПРОФДИСКОНТ | КУЗБАСС 2) оставь реакции в каналах и жми «УЧАСТВОВАТЬ» P.S вы можете получить дополнительные шансы на победу за приглашенного друга для участия в розыгрыше или репост в сторис Итоги подведем 15 февраля, победитель будет опубликован специальным ботом в этом посте Участников: 1195 Призовых мест: 1 Дата розыгрыша: 19:00, 15.02.2026 MSK (11 часов)</t>
+  </si>
+  <si>
+    <t>30.01.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5745</t>
+  </si>
+  <si>
+    <t>😍 Дорога в Домбай - одна из самых красивых дорог России Вьется сквозь горные пики, открывая захватывающие виды на заснеженные вершины. Каждый поворот дарит новые пейзажи, которые не оставят равнодушным ни одного любителя природы. Это место — идеальное сочетание красоты и покоя, где можно забыть о суете и насладиться природой. 📍Домбай, Карачаево-Черкесская Республика, 43.289617, 41.623520 🎥 fazir_kurbanov</t>
+  </si>
+  <si>
+    <t>29.01.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5736</t>
+  </si>
+  <si>
+    <t>🗿На вершине Ай-Петри, где ветер вечно поёт, а облака целуют камни, рождается диалог – «Шепот Гор» Арт-объект символизирует единство Уральских и Крымских гор: два хребта словно беседуют друг с другом. Центральное место в монументе занимает человек как продолжение природы, её созерцатель и хранитель, её олицетворение. 📍посёлок Охотничье, Ялта, Республика Крым, 44.451723, 34.059430 📷 tatyana_sergeevna_nesterenko, tora_puhova, siryak_anna, pincher_3, graceanna_s, alexey_latysh, sasha.crimea</t>
+  </si>
+  <si>
+    <t>28.01.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5735</t>
+  </si>
+  <si>
+    <t>⛸ Настоящая сказка в северной столице России Этот каток в «Охта Парке» чаще всего называют «лесным», и это оправданно. Ледовая трасса бежит извилистой дорожкой между высоких деревьев, и катающиеся, скользя под приятную музыку, могут любоваться живописными картинами зимнего леса. По вечерам ледовая дорожка освещается аккуратными фонариками, что создаёт завораживающее впечатление. Благодаря уникальной системе охлаждения и лёдообразования каток может работать даже в плюсовую температуру. 📍ул. Людмилы Кедриной, 1А, д. Мистолово, Ленинградская область 🎥 justfooorme</t>
+  </si>
+  <si>
+    <t>28.01.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5726</t>
+  </si>
+  <si>
+    <t>Когда строить маршруты уже скучно, начинаешь искать ощущения Пляжи, отели, города — всё это было. Тогда понимаешь, что нужен не ещё один маршрут, а редкий опыт, который останется внутри. 🌲🤎 Mamont Camp – это Алтай без массового туризма. Pop-up лагерь, несколько месяцев в году, маленькие группы. Комфорт, который привозят туда, где его не существует. Здесь высокий сервис и атмосфера «своих»людей. В своём канале они показывают закулисье: как устроен быт в дикой природе, детали высокого сервиса, советы для опытных путешественников. Если вас сложно впечатлить – подписывайтесь @mamont_camp</t>
+  </si>
+  <si>
+    <t>27.01.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5717</t>
+  </si>
+  <si>
+    <t>🗻 ГОРА МАШУК Эта гора — древний вулкан. Миллионы лет назад раскалённая магма подняла почву в этом месте, а затем застыла, так и не вырвавшись на поверхность. Высота — 993 метра, и именно с нее открываются самые впечатляющие панорамы Кавказских Минеральных Вод. На вершину можно подняться пешком по одному из нескольких маршрутов или воспользоваться канатной дорогой — она работает круглый год. 📍Ставропольский край, Пятигорск, 44.050665, 43.087707 📷 diana_adueva, ivangubskiy, karina_ivanova_psy, artemmeletov, lidiyalasheva, gggalaktionov</t>
+  </si>
+  <si>
+    <t>27.01.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5716</t>
+  </si>
+  <si>
+    <t>🤩 БОЛЬШАЯ РАСПРОДАЖА ГОДА В «АЛТИКЕ» 🤩 Только 29 и 30 января –40% на проживание в номерах/домах. Завтраки «шведский стол» включены в стоимость проживания, а так же на территории отеля: детский игровой центр, ресторан, бани, спа и все это на берегу Катуни 🏔️ Если вы планировали поездку на Алтай, то самое время поставить напоминание в эти дни❤️ +7-913-470-00-10 www.altika-altay.ru</t>
+  </si>
+  <si>
+    <t>26.01.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5715</t>
+  </si>
+  <si>
+    <t>🏔 Живописный край ледников, целительных источников, стремительных рек и карстовых озер расположился в сердце Главного Кавказского хребта 📍Кабардино-Балкарская Республика 🎥 peak_5642</t>
+  </si>
+  <si>
+    <t>23.01.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5706</t>
+  </si>
+  <si>
+    <t>🌆 НИЖНИЙ НОВГОРОД Город на слиянии Волги и Оки умеет удивлять. Здесь купеческое прошлое соседствует с авангардным настоящим: старинные усадьбы и деревянные домики — с модернистскими особняками, храмы — с галереями современного искусства и оригинальной стрит⁠-⁠арт⁠-⁠сценой. В 2025 году Нижний Новгород отметил 804-летие. Не зря ЮНЕСКО включил его в свою знаменитую сотню городов с мировой исторической и культурной значимостью. 📍Нижний Новгород, 56.326797, 44.006516 📷 dukhnik_nikita, alexyshevchenko, elena.krizhevskaya, stepanovslava</t>
+  </si>
+  <si>
+    <t>22.01.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5705</t>
+  </si>
+  <si>
+    <t>❄️ Фантастические кадры из красноярского Татышев-парка после морозов в -40°C Там благодаря Енисею теперь можно фильмы про климат и космос снимать. 📍остров Татышев, 5/1, Красноярск 🎥 andreymaximovv</t>
+  </si>
+  <si>
+    <t>20.01.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5695</t>
+  </si>
+  <si>
+    <t>😄 Когда ждешь автобус на Камчатке 🎥 trenervit</t>
+  </si>
+  <si>
+    <t>20.01.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5694</t>
+  </si>
+  <si>
+    <t>Хватит мечтать о целине — покоряй ее с комфортом! 🏔️ Почему Йети Фрирайд? ✔️ Безопасность и драйв: Лучшие гиды, группы по уровню, проверенные локации. ✔️ Комфорт: Горячий обед на теплой базе в тайге, а не бутерброд в лесу. И да, у нас есть туалет! ✔️ Регулярность: Выезды на ратраке каждый день в течение всего сезона. Выбери свою программу: • «ПОЛ ДНЯ» — Идеальный старт для новичков! Пробуем 3 спуска без огромных вложений. • «СТАНДАРТ» — Классика. Максимум катания по лучшему снегу. • «КОМФОРТ» — Маленькая группа, больше спусков и внимания гида. • «БИЗНЕС ДЖЕТ» — VIP-уровень. Персональный ратрак и маршрут под вашу группу. Бронь и подробности в нашем тг канале: @freeridesheregesh Наш сайт: yetifreeride.ru Инстаграм</t>
+  </si>
+  <si>
+    <t>19.01.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5685</t>
+  </si>
+  <si>
+    <t>💦 ВОДОПАДЫ РУФАБГО Манящее своей красотой ущелье реки Руфабго скрывает в себе великолепные водопады. Они считаются наиболее популярными достопримечательностями Адыгеи, ежегодно привлекающими тысячи отдыхающих. Неподалёку расположен небольшой посёлок Каменномостский, от которого стартует большая часть туристических маршрутов. 📍Майкопский район, Республика Адыгея (Адыгея) 📷 sohranis, krillisti, okzltv, trautvesha, kubankrai</t>
+  </si>
+  <si>
+    <t>16.01.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5676</t>
+  </si>
+  <si>
+    <t>😨 Камчатка переживает настоящий снежный апокалипсис! Высота сугробов достигает уровня второго этажа, двери полностью покрыты снегом. Регион находится во власти мощного циклона, что делает ситуацию непростой. Наиболее тяжелая ситуация сложилась в Петропавловске-Камчатском, где официально введен режим чрезвычайной ситуации. К помощи подключились спасатели, студенческие отряды и волонтеры. 📍Камчатский край 🎥 kochetov_fit, maashaaaaaaar, okay.shkoda, khalima_g_g, onailona, e.k.sheenkova, triumt41, ilanaarti, maksimova_tanechka</t>
+  </si>
+  <si>
+    <t>15.01.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5667</t>
+  </si>
+  <si>
+    <t>🚂 РУСКЕАЛЬСКИЙ ЭКСПРЕСС Единственный в России регулярный ретропоезд и самый романтичный транспорт в Карелии, который переносит в другую эпоху и позволяет почувствовать себя героями любимых книг и фильмов. По маршруту курсируют два типа поездов с разным оснащением. Основные составы ходят ежедневно круглый год из Сортавалы до горного парка «Рускеала» и обратно. 📍Республика Карелия</t>
+  </si>
+  <si>
+    <t>13.01.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5658</t>
+  </si>
+  <si>
+    <t>🏘️ СЕЛО КУРУШ Самое высокогорное селение России и Европы. Сюда приезжают альпинисты, авантюристы, натуралисты и просто туристы, которые решили сбежать от суеты и загазованности мегаполисов. Здесь легко дышится, по-новому думается и сладко мечтается. Приезжайте в гостеприимный Дагестан и покоряйте его вершины. 📍Докузпаринского район, Республика Дагестан 📷 sergo_yudin, anzorlek, vatanperes</t>
+  </si>
+  <si>
+    <t>12.01.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5657</t>
+  </si>
+  <si>
+    <t>😲 Заполярный – будущий заброшенный поселок Воркутинского кольца В 2023 году здесь проживало около 500 людей, а в советское время здесь было около 10 тыс – рабочие и их семьи. В прошлом веке посёлок был связан с развитием угледобывающей промышленности и имел развитую инфраструктуру. В декабре 2025 автор видео обнаружила 50-60 человек, проживающих в полупустых домах. 📍пгт Заполярный, Республика Коми 🎥 arinarasputinaa</t>
+  </si>
+  <si>
+    <t>09.01.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5648</t>
+  </si>
+  <si>
+    <t>😻 Перед вами самый милый обитатель сибирских лесов — амурский лесной кот Это подвид бенгальской кошки и его поведение напоминает домашнего кота, но дикие черты берут верх, поэтому содержать его не получится. Котяра ведёт настолько скрытный образ жизни, что ученые до сих пор не знают точной численности популяции, называя его «загадкой Красной книги». Он обитает в Приамурье и Приморье и каждая фотография с ним — настоящая редкость. 📷 xoooan, smitsmitty</t>
+  </si>
+  <si>
+    <t>08.01.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5647</t>
+  </si>
+  <si>
+    <t>🧊 Что такое перволёд на Байкале? Это то, зачем приезжают на Байкал в январе. Свежий лёд самый красивый и прозрачный! Иногда даже кажется, что ты идёшь по воде, настолько хорошо видно дно сквозь него! Январь — время для ценителей настоящей сибирской зимы и тех, кто хочет побывать на байкальском льду до начала высокого сезона. 🎥 travelneveralone</t>
+  </si>
+  <si>
+    <t>07.01.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5638</t>
+  </si>
+  <si>
+    <t>🚂 Долгожданный поезд Деда Мороза прибыл в Петербург Сотни горожан встретили главный символ Нового года на станции Новый Петергоф. 📍Петергоф, Санкт-Петербург 📷 andrei_mikhailov, mcheblak, 1ex_makhotkin, stalker_ivangorod</t>
+  </si>
+  <si>
+    <t>06.01.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5637</t>
+  </si>
+  <si>
+    <t>⛷ Волшебная красота выше облаков ждет вас на горнолыжном курорте в Хибинах! Прокатитесь на лыжах и почувствуйте себя частью удивительной природы. Здесь вы найдете гармонию и умиротворение. Это место, куда хочется возвращаться вновь и вновь! 📍Кировск, Мурманская область 🎥 ewp_traveler</t>
+  </si>
+  <si>
+    <t>05.01.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5628</t>
+  </si>
+  <si>
+    <t>❄️ Суздаль зимой — это настоящая сказка, окутанная мягким снежным покровом и сверкающая золотыми куполами древних церквей и монастырей Стоит ли ехать в Суздаль зимой? Конечно! В первую очередь, за эстетическим наслаждением. Оценить красоту Суздаля можно и за 2 дня, но развлечений здесь хватит на полноценный короткий отпуск. Приезжайте с детьми — скучно точно не будет.  📍Суздаль, Владимирская область, 56.419333, 40.448757 📷 zodyakuz, everyday_funday, piskalik, eleonora_photo_tainstvo</t>
+  </si>
+  <si>
+    <t>05.01.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5626</t>
+  </si>
+  <si>
+    <t>Делаем запасы корма, чтобы спокойно валяться на праздниках под тяжестью оливье и крабового! Территория– это суперпремиальные корма, нативные лакомства, а также зоокосметика и наполнители для лотков. Всё — российского производства. Использование в оформлении местных хищных животных стало уникальной особенностью бренда. Вот именно поэтому по упаковкам Территории бродят росомахи, манулы и медведи, плавают выдры и скачут куницы. Именно так выглядит посыл от бренда – «Ваш питомец должен быть как как животное в природе – сильным, ловким, активным». И да, действительно, баранина едет на завод из Дагестана, свежая рыба выловлена в Калининградской области, а лечебные травы собраны на Алтае. Регулярные проверки качества. На каждую партию мы получаем ветеринарные свидетельства из лабораторий, аккредитованных Россельхознадзором. https://tglink.io/106d2619a827?erid=2W5zFK7H9fe #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>02.01.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5624</t>
+  </si>
+  <si>
+    <t>❄️ Вот это подарочек Крымчанам, прям на Новый Год Первое января 2026 года Севастополь встретил под покровом аномального снегопада, который мгновенно преобразил южный город до неузнаваемости. Такое количество снега - настоящая редкость для приморского региона, и жители не упустили шанс насладиться этим неожиданным новогодним подарком. Аномальный снегопад превратил южный город в зимнюю сказку. 📍Севастополь, 44.616020, 33.524471 🎥 alexey_latysh</t>
+  </si>
+  <si>
+    <t>01.01.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5615</t>
+  </si>
+  <si>
+    <t>🤭 В сердце Кисловодска, на проспекте Карла Маркса, установлены скульптуры Чебурашек Часть сцен нашумевшего фильма «Чебурашка 1» снималась в Сочи, часть - в городах Кавказских Минеральных Вод. Однако самые запоминающиеся кадры были сделаны именно в Кисловодске. Например, на улице Карла Маркса по тротуарной плитке катились тысячи апельсинов, а среди них на мопеде ехал популярный актер Сергей Гармаш в образе Гены. 📍Курортный бульвар, Кисловодск, Ставропольский край 📷 lenakev85, dankira_kmv, artemmeletov, yulia_mazur77</t>
+  </si>
+  <si>
+    <t>12.03.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5912</t>
+  </si>
+  <si>
+    <t>😍 Старт сезона цветений, традиционно начинаем с подснежников Если вы никогда не были на горе Аю-Даг в Крыму, то вот причина, по которой нужно это обязательно исправить. Начало тропы 📍 44.566084, 34.324901 Идем сюда 44.56072, 34.326784 📷 viktorya_muza, ve4erinkaa_, krymskaya_dusha, kartman_crimea, katerina_crimea19, _iker_, olgattttt, max_from_crimea, alexey_latysh</t>
+  </si>
+  <si>
+    <t>11.03.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5911</t>
+  </si>
+  <si>
+    <t>🏘️ Беззаботный, уютный вечер в деревне только представьте На улице тишина, снег укрыл землю пушистым одеялом. В доме горит свет, из печи доносится теплый запах печеного хлеба. За окном сверкают зимние огни, а внутри царит уютная атмосфера. 📍деревня Утяшино, Республика Башкортостан 🎥 salo.watt</t>
+  </si>
+  <si>
+    <t>10.03.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5901</t>
+  </si>
+  <si>
+    <t>🐈 Зеленоградск - настоящая кошачья столица Изображения кошек и котиков можно увидеть повсюду: муралы на домах, на вывесках сувенирных лавок, в парках, скверах, светофорах и даже люках! 📍Зеленоградск, Калининградская область, 54.958322, 20.473216 📷 vladloss, marjushe4ka, nikolaevnaaa.j, kenigtoday, vita.pristromova</t>
+  </si>
+  <si>
+    <t>10.03.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5900</t>
+  </si>
+  <si>
+    <t>🔥🔥🔥🔥🔥2х СУТОК ПРОЖИВАНИЯ В ЭКО-ОТЕЛЕ «АЛТИКА» + ЗАВТРАКИ Мы дарим двое суток отдыха для двоих в эко-отеле «Алтика» на берегу Катуни в Алтайских горах, где вы сможете насладиться дикими красотами. Разнообразные и вкусные завтраки по системе шведский стол включены. Условия просты: 1) быть подписчиком: - WILD RUSSIANS | АЛТАЙ - WILD RUSSIANS | МОСКВА - WILD RUSSIANS | РОССИЯ 2) оставь реакции на публикациях в каналах и жми «УЧАСТВОВАТЬ»</t>
+  </si>
+  <si>
+    <t>09.03.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5899</t>
+  </si>
+  <si>
+    <t>🌋 КОРЯКСКИЙ ВУЛКАН Это первое, что вы увидите по дороге из аэропорта города Елизово. 📍Петропавловск-Камчатский 🎥 kamchatka.camping</t>
+  </si>
+  <si>
+    <t>09.03.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5893</t>
+  </si>
+  <si>
+    <t>Факт: Шерегеш - самый снежный курорт в Сибири Пока одни уже просыпаются с видом на горы, ты всё ещё думаешь? - Горы и снег - Уютный дом после катания Cloud nine - Кофе на террасе, а не в пробке Бронируй сейчас дом Cloud nine, чтобы потом не писать: «надо было раньше». 📩 Пиши в личные сообщения @cloud9_gesh +79192223919</t>
+  </si>
+  <si>
+    <t>06.03.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5884</t>
+  </si>
+  <si>
+    <t>🌁 ИНИНСКИЙ МОСТ (Цаплинский) Является первым двухцепным висячим мостом в России, расположенным на территории Республики Алтай. Это выдающееся сооружение было построено как результат смелого и экспериментального проекта талантливого советского инженера-мостостроителя Сергея Афанасьевича Цаплина. Весь процесс строительства был осуществлен при помощи около трех тысяч заключенных, что было обычным практическим решением того времени. 📍Онгудайский район, Республика Алтай, 50.456698, 86.623532 📷 mechtay_na_altay, dmakarovvva, evgeniy.vazhenin, sergeibled, mtrv__,</t>
+  </si>
+  <si>
+    <t>06.03.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5883</t>
+  </si>
+  <si>
+    <t>🧊Погружение в ледяную сказку: айс-флоатинг в Баренцевом море Мурманская область — край, где захватывающие дух пейзажи дополняются всё новыми и новыми возможностями для активного отдыха. Если раньше путешественники стремились сюда за наблюдением за китами и заветным северным сиянием, то сегодня их внимание приковано к новой экстремальной забаве — айс-флоатингу. Представьте: вы, облаченные в специальный термокостюм, обеспечивающий тепло и плавучесть до 6 часов, парите в ледяных водах Баренцева моря, в Кольском заливе. Ощущение невероятное — вы словно станете частью суровой, но прекрасной природы, маленькой льдинкой в грандиозном, завораживающем пейзаже. Раньше такое было доступно лишь на Белом море, но теперь айс-флоатинг пришёл и в Мурманск, который совсем недавно был признан лучшим туристическим направлением России. Спокойствие, которое дарит это необычное купание, — это уникальный опыт, гармония с природой в её самом суровом и прекрасном проявлении. 📸 Завораживающий видеоролик от khibiny_guide подчеркнёт всю магию этого уникального приключения</t>
+  </si>
+  <si>
+    <t>05.03.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5882</t>
+  </si>
+  <si>
+    <t>⚽️ Знаете ли вы, что во Владивостоке, на мысе Купера, спрятана уникальная спортивная жемчужина? Футбольное поле Морского государственного университета имени Невельского, построенное в 2017 году, поражает воображение своим расположением: оно находится прямо у кромки моря и со всех сторон, кроме одной, окружено водой! 📍Приморский край, ​Владивосток, 43.104321, 131.861813 🎥 krasivoe_vezde</t>
+  </si>
+  <si>
+    <t>05.03.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5881</t>
+  </si>
+  <si>
+    <t>🔥🔥🔥🔥🔥 В ЧЕСТЬ 8 МАРТА — Международного женского дня! 🎁 Весна — это время перемен и обновления. С её приходом мы словно просыпаемся после долгой зимы, становимся энергичнее и счастливее. Поэтому мы хотим напомнить: какими бы сложными ни были зимние дни, скоро они уступят место весне! Приглашаем вас встретить это прекрасное время года и Международный женский день с помощью нашего тёплого и доброго конкурса. Мы разыграем 10 замечательных призов: путёвки на море и Алтай, фен Dyson и подарочные сертификаты. У вас есть шанс стать одним из 10 победителей! Присоединяйтесь! 📖📖📖📖📖📖📖⤵️ 1️⃣) Подпишитесь на каналы: - AZIMUT Парк Отель Прометей Небуг - WILD RUSSIANS | РОССИЯ - БРИЗ Тур - отдых на Черном море - Профсоюзный дисконт | Профдисконт 2️⃣) Оставьте реакции на публикациях в каналах и нажмите кнопку «УЧАСТВОВАТЬ» под этим постом 🙌 И уже 17 марта специально обученный бот определит 10 счастливчиков 🐶 P.S: Вы можете получить дополнительный шанс на победу, пригласив 2-х друзей к участию в розыгрыше *ПРИЗЫ: - 1 путевка на море в AZIMUT Парк Отель Прометей Небуг (Туапсинский район) для двоих в номер с видом на море на 5 дней / 4 ночи с завтраками - 1 путевка на море в отель Чародейка (Адлер) для двоих на 5 дней / 4 ночи - 1 путевка на Алтай в отель Алтика 4* для двоих на 3 дня / 2 ночи с завтраками - 1 фен Dysон Supersonic HD08 (приз доставим до победителя бесплатно) - 3 сертификата на 1000 рублей в OZON - 3 сертификата на 1000 рублей в Wildberries **Участвует вся страна — призы доставим до победителей бесплатно. 🔥🔥🔥🔥 🏨 AZIMUT Парк Отель Прометей Небуг, скидка по дисконтной карте члена профсоюза 10% на проживание 👉 смотрим здесь 🏝 БРИЗ, сеть гостиниц, скидка по дисконтной карте члена профсоюза до 50% на проживание на черноморском побережье в Сочи, Анапе и Крыму 👉 предложения смотрим здесь ⚡️ Профсоюзный дисконт — это эксклюзивные скидки в более 45 000 магазинах и торговых точках по всей России! Более 3 млн держателей дисконтной карты члена профсоюза! Присоединяйтесь! Если вы являетесь членом профсоюза и хотите получить доступ к выгодным предложениям, заполните для получения карты 👉 форму-заявку 🏞️ WILD RUSSIANS — ваш путеводитель по самым интересным местам России в путешествиях. Участников: 7363 Призовых мест: 10 Дата розыгрыша: 18:00, 17.03.2026 MSK (4 дня)</t>
+  </si>
+  <si>
+    <t>04.03.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5872</t>
+  </si>
+  <si>
+    <t>🕌 КАЗАНЬ Город-миллионник с более чем тысячелетней историей, столица Татарстана, крупный порт левобережья Волги. Сюда едут, чтобы увидеть кремль и «падающую» башню, сфотографироваться у необычного дерева, встроенного во Дворец земледельцев, прогуляться по Старо-татарской слободе, подняться на смотровую площадку внутри огромного казана и получить гастрономические впечатления. 📍Казань, Республика Татарстан (Татарстан), 55.796127, 49.106414</t>
+  </si>
+  <si>
+    <t>03.03.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5871</t>
+  </si>
+  <si>
+    <t>😍 Зимой природа удивительного горного края Северной Осетии не менее впечатляющая, чем в теплое время года Сюда едут кататься на курорте в Цейском ущелье, греться в целебных термальных источниках и гулять по глубоким заснеженным долинам, слушая мифы о почитаемых здешним населением языческих героях и связанные с фамильными башнями и крепостями легенды. 📍Республика Северная Осетия — Алания 🎥 uruzmag_turgiev</t>
+  </si>
+  <si>
+    <t>03.03.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5869</t>
+  </si>
+  <si>
+    <t>03.03.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5868</t>
+  </si>
+  <si>
+    <t>🎊 Выиграйте круиз на двоих по Волге! Хотите на июньские праздники в речной круиз? Участвуйте в розыгрыше «Речфлота»! Разыгрывают каюту на двоих на теплоходе «Григорий Пирогов». Рейс — один из самых популярных: на 4 дня, как раз на даты июньских праздников. 🚢 С 11 по 14 июня 2026 г., Москва — Дубна — Калязин — Мышкин — Углич — Москва. ✔️ Проживание в каюте, вкусная еда три раза в день, экскурсии и развлечения на борту — всё включено. Розыгрыш идет до 5 марта. Подписывайтесь на канал «Речфлота» и участвуйте! Вдруг повезет именно вам? 🤩</t>
+  </si>
+  <si>
+    <t>03.03.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5867</t>
+  </si>
+  <si>
+    <t>🔥🔥🔥🔥🔥2х СУТОК ПРОЖИВАНИЯ В ЭКО-ОТЕЛЕ «АЛТИКА» + ЗАВТРАКИ Мы дарим двое суток отдыха для двоих в эко-отеле «Алтика» на берегу Катуни в Алтайских горах, где вы сможете насладиться дикими красотами. Разнообразные и вкусные завтраки по системе шведский стол включены. Условия просты: 1) быть подписчиком: - WILD RUSSIANS | АЛТАЙ - WILD RUSSIANS | МОСКВА - WILD RUSSIANS | РОССИЯ 2) оставь реакции на публикациях в каналах и жми «УЧАСТВОВАТЬ» P.S: вы можете получить дополнительные шансы на победу за каждого приглашенного друга или репост в сторис Итоги подведем 31 марта, бот автоматически определит победителя в данном посте. Участников: 1214 Призовых мест: 1 Дата розыгрыша: 19:00, 31.03.2026 MSK (18 дней)</t>
+  </si>
+  <si>
+    <t>02.03.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5858</t>
+  </si>
+  <si>
+    <t>🧊 ЛЕДНИК ШАУРТУ Это один из старейших ледников на Кавказе. Многовековой, он покоряет своей красотой и величием. А удобные подходы позволяют легко подойти к языку ледника и дотронуться до него руками. Это уникальная возможность прикоснуться к тысячелетней истории природы. 📍Чегемский район, Кабардино-Балкарская Республика 📷 ledy_john, fireastra, and_tour, _elena_chekanova_75_, ira_lopyreva_</t>
+  </si>
+  <si>
+    <t>02.03.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5849</t>
+  </si>
+  <si>
+    <t>🧊</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2354,51 +2909,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H222"/>
+  <dimension ref="A1:H284"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3048.256" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -7953,50 +8508,1398 @@
       <c r="H221">
         <v>2</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>23749</v>
       </c>
       <c r="B222" t="s">
         <v>656</v>
       </c>
       <c r="C222" t="s">
         <v>657</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>658</v>
       </c>
       <c r="E222">
         <v>6302</v>
       </c>
       <c r="F222">
         <v>23</v>
       </c>
       <c r="G222">
         <v>362</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>83212</v>
+      </c>
+      <c r="B223" t="s">
+        <v>659</v>
+      </c>
+      <c r="C223" t="s">
+        <v>660</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E223">
+        <v>4732</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>83213</v>
+      </c>
+      <c r="B224" t="s">
+        <v>662</v>
+      </c>
+      <c r="C224" t="s">
+        <v>663</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="E224">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>83214</v>
+      </c>
+      <c r="B225" t="s">
+        <v>665</v>
+      </c>
+      <c r="C225" t="s">
+        <v>666</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="E225">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>83215</v>
+      </c>
+      <c r="B226" t="s">
+        <v>668</v>
+      </c>
+      <c r="C226" t="s">
+        <v>669</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="E226">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>83216</v>
+      </c>
+      <c r="B227" t="s">
+        <v>671</v>
+      </c>
+      <c r="C227" t="s">
+        <v>672</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="E227">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>83217</v>
+      </c>
+      <c r="B228" t="s">
+        <v>674</v>
+      </c>
+      <c r="C228" t="s">
+        <v>675</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="E228">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>83218</v>
+      </c>
+      <c r="B229" t="s">
+        <v>677</v>
+      </c>
+      <c r="C229" t="s">
+        <v>678</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="E229">
+        <v>3865</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>83219</v>
+      </c>
+      <c r="B230" t="s">
+        <v>680</v>
+      </c>
+      <c r="C230" t="s">
+        <v>681</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="E230">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>83220</v>
+      </c>
+      <c r="B231" t="s">
+        <v>683</v>
+      </c>
+      <c r="C231" t="s">
+        <v>684</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="E231">
+        <v>3470</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>83221</v>
+      </c>
+      <c r="B232" t="s">
+        <v>686</v>
+      </c>
+      <c r="C232" t="s">
+        <v>687</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="E232">
+        <v>3366</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>83222</v>
+      </c>
+      <c r="B233" t="s">
+        <v>689</v>
+      </c>
+      <c r="C233" t="s">
+        <v>690</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="E233">
+        <v>5031</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>83223</v>
+      </c>
+      <c r="B234" t="s">
+        <v>692</v>
+      </c>
+      <c r="C234" t="s">
+        <v>693</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="E234">
+        <v>3385</v>
+      </c>
+      <c r="F234">
+        <v>16</v>
+      </c>
+      <c r="G234">
+        <v>100</v>
+      </c>
+      <c r="H234">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>83224</v>
+      </c>
+      <c r="B235" t="s">
+        <v>695</v>
+      </c>
+      <c r="C235" t="s">
+        <v>696</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="E235">
+        <v>3450</v>
+      </c>
+      <c r="F235">
+        <v>1</v>
+      </c>
+      <c r="G235">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>83225</v>
+      </c>
+      <c r="B236" t="s">
+        <v>698</v>
+      </c>
+      <c r="C236" t="s">
+        <v>699</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="E236">
+        <v>4040</v>
+      </c>
+      <c r="F236">
+        <v>39</v>
+      </c>
+      <c r="G236">
+        <v>81</v>
+      </c>
+      <c r="H236">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>83226</v>
+      </c>
+      <c r="B237" t="s">
+        <v>701</v>
+      </c>
+      <c r="C237" t="s">
+        <v>702</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="E237">
+        <v>4273</v>
+      </c>
+      <c r="F237">
+        <v>64</v>
+      </c>
+      <c r="G237">
+        <v>120</v>
+      </c>
+      <c r="H237">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>83227</v>
+      </c>
+      <c r="B238" t="s">
+        <v>704</v>
+      </c>
+      <c r="C238" t="s">
+        <v>705</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="E238">
+        <v>4071</v>
+      </c>
+      <c r="F238">
+        <v>10</v>
+      </c>
+      <c r="G238">
+        <v>87</v>
+      </c>
+      <c r="H238">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>83228</v>
+      </c>
+      <c r="B239" t="s">
+        <v>707</v>
+      </c>
+      <c r="C239" t="s">
+        <v>708</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E239">
+        <v>4335</v>
+      </c>
+      <c r="F239">
+        <v>17</v>
+      </c>
+      <c r="G239">
+        <v>119</v>
+      </c>
+      <c r="H239">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>83229</v>
+      </c>
+      <c r="B240" t="s">
+        <v>710</v>
+      </c>
+      <c r="C240" t="s">
+        <v>711</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="E240">
+        <v>4555</v>
+      </c>
+      <c r="F240">
+        <v>31</v>
+      </c>
+      <c r="G240">
+        <v>65</v>
+      </c>
+      <c r="H240">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>83230</v>
+      </c>
+      <c r="B241" t="s">
+        <v>713</v>
+      </c>
+      <c r="C241" t="s">
+        <v>714</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E241">
+        <v>3873</v>
+      </c>
+      <c r="F241">
+        <v>13</v>
+      </c>
+      <c r="G241">
+        <v>80</v>
+      </c>
+      <c r="H241">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>83231</v>
+      </c>
+      <c r="B242" t="s">
+        <v>716</v>
+      </c>
+      <c r="C242" t="s">
+        <v>717</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="E242">
+        <v>4154</v>
+      </c>
+      <c r="F242">
+        <v>20</v>
+      </c>
+      <c r="G242">
+        <v>134</v>
+      </c>
+      <c r="H242">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>83232</v>
+      </c>
+      <c r="B243" t="s">
+        <v>719</v>
+      </c>
+      <c r="C243" t="s">
+        <v>720</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="E243">
+        <v>5588</v>
+      </c>
+      <c r="F243">
+        <v>19</v>
+      </c>
+      <c r="G243">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>83233</v>
+      </c>
+      <c r="B244" t="s">
+        <v>722</v>
+      </c>
+      <c r="C244" t="s">
+        <v>723</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="E244">
+        <v>5148</v>
+      </c>
+      <c r="F244">
+        <v>45</v>
+      </c>
+      <c r="G244">
+        <v>120</v>
+      </c>
+      <c r="H244">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>83234</v>
+      </c>
+      <c r="B245" t="s">
+        <v>725</v>
+      </c>
+      <c r="C245" t="s">
+        <v>726</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E245">
+        <v>4083</v>
+      </c>
+      <c r="F245">
+        <v>39</v>
+      </c>
+      <c r="G245">
+        <v>118</v>
+      </c>
+      <c r="H245">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>83235</v>
+      </c>
+      <c r="B246" t="s">
+        <v>728</v>
+      </c>
+      <c r="C246" t="s">
+        <v>729</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="E246">
+        <v>4514</v>
+      </c>
+      <c r="F246">
+        <v>30</v>
+      </c>
+      <c r="G246">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>83236</v>
+      </c>
+      <c r="B247" t="s">
+        <v>731</v>
+      </c>
+      <c r="C247" t="s">
+        <v>732</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="E247">
+        <v>3327</v>
+      </c>
+      <c r="F247">
+        <v>4</v>
+      </c>
+      <c r="G247">
+        <v>52</v>
+      </c>
+      <c r="H247">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>83237</v>
+      </c>
+      <c r="B248" t="s">
+        <v>734</v>
+      </c>
+      <c r="C248" t="s">
+        <v>735</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="E248">
+        <v>3427</v>
+      </c>
+      <c r="F248">
+        <v>38</v>
+      </c>
+      <c r="G248">
+        <v>108</v>
+      </c>
+      <c r="H248">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>83238</v>
+      </c>
+      <c r="B249" t="s">
+        <v>737</v>
+      </c>
+      <c r="C249" t="s">
+        <v>738</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="E249">
+        <v>3906</v>
+      </c>
+      <c r="F249">
+        <v>10</v>
+      </c>
+      <c r="G249">
+        <v>23</v>
+      </c>
+      <c r="H249">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>83239</v>
+      </c>
+      <c r="B250" t="s">
+        <v>740</v>
+      </c>
+      <c r="C250" t="s">
+        <v>741</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="E250">
+        <v>3823</v>
+      </c>
+      <c r="F250">
+        <v>9</v>
+      </c>
+      <c r="G250">
+        <v>90</v>
+      </c>
+      <c r="H250">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>83240</v>
+      </c>
+      <c r="B251" t="s">
+        <v>743</v>
+      </c>
+      <c r="C251" t="s">
+        <v>744</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E251">
+        <v>4403</v>
+      </c>
+      <c r="F251">
+        <v>42</v>
+      </c>
+      <c r="G251">
+        <v>132</v>
+      </c>
+      <c r="H251">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>83241</v>
+      </c>
+      <c r="B252" t="s">
+        <v>746</v>
+      </c>
+      <c r="C252" t="s">
+        <v>747</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E252">
+        <v>5537</v>
+      </c>
+      <c r="F252">
+        <v>100</v>
+      </c>
+      <c r="G252">
+        <v>171</v>
+      </c>
+      <c r="H252">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>83242</v>
+      </c>
+      <c r="B253" t="s">
+        <v>749</v>
+      </c>
+      <c r="C253" t="s">
+        <v>750</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E253">
+        <v>4731</v>
+      </c>
+      <c r="F253">
+        <v>92</v>
+      </c>
+      <c r="G253">
+        <v>151</v>
+      </c>
+      <c r="H253">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>83243</v>
+      </c>
+      <c r="B254" t="s">
+        <v>752</v>
+      </c>
+      <c r="C254" t="s">
+        <v>753</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E254">
+        <v>4571</v>
+      </c>
+      <c r="F254">
+        <v>3</v>
+      </c>
+      <c r="G254">
+        <v>34</v>
+      </c>
+      <c r="H254">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>83244</v>
+      </c>
+      <c r="B255" t="s">
+        <v>755</v>
+      </c>
+      <c r="C255" t="s">
+        <v>756</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E255">
+        <v>3913</v>
+      </c>
+      <c r="F255">
+        <v>18</v>
+      </c>
+      <c r="G255">
+        <v>97</v>
+      </c>
+      <c r="H255">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>83245</v>
+      </c>
+      <c r="B256" t="s">
+        <v>758</v>
+      </c>
+      <c r="C256" t="s">
+        <v>759</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E256">
+        <v>14705</v>
+      </c>
+      <c r="F256">
+        <v>284</v>
+      </c>
+      <c r="G256">
+        <v>89</v>
+      </c>
+      <c r="H256">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>83246</v>
+      </c>
+      <c r="B257" t="s">
+        <v>761</v>
+      </c>
+      <c r="C257" t="s">
+        <v>762</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E257">
+        <v>4225</v>
+      </c>
+      <c r="F257">
+        <v>55</v>
+      </c>
+      <c r="G257">
+        <v>121</v>
+      </c>
+      <c r="H257">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>83247</v>
+      </c>
+      <c r="B258" t="s">
+        <v>764</v>
+      </c>
+      <c r="C258" t="s">
+        <v>765</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E258">
+        <v>4573</v>
+      </c>
+      <c r="F258">
+        <v>13</v>
+      </c>
+      <c r="G258">
+        <v>88</v>
+      </c>
+      <c r="H258">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>83248</v>
+      </c>
+      <c r="B259" t="s">
+        <v>767</v>
+      </c>
+      <c r="C259" t="s">
+        <v>768</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="E259">
+        <v>5255</v>
+      </c>
+      <c r="F259">
+        <v>44</v>
+      </c>
+      <c r="G259">
+        <v>121</v>
+      </c>
+      <c r="H259">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>83249</v>
+      </c>
+      <c r="B260" t="s">
+        <v>770</v>
+      </c>
+      <c r="C260" t="s">
+        <v>771</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E260">
+        <v>5820</v>
+      </c>
+      <c r="F260">
+        <v>98</v>
+      </c>
+      <c r="G260">
+        <v>238</v>
+      </c>
+      <c r="H260">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>83250</v>
+      </c>
+      <c r="B261" t="s">
+        <v>773</v>
+      </c>
+      <c r="C261" t="s">
+        <v>774</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E261">
+        <v>5821</v>
+      </c>
+      <c r="F261">
+        <v>49</v>
+      </c>
+      <c r="G261">
+        <v>215</v>
+      </c>
+      <c r="H261">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>83251</v>
+      </c>
+      <c r="B262" t="s">
+        <v>776</v>
+      </c>
+      <c r="C262" t="s">
+        <v>777</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E262">
+        <v>4663</v>
+      </c>
+      <c r="F262">
+        <v>15</v>
+      </c>
+      <c r="G262">
+        <v>164</v>
+      </c>
+      <c r="H262">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>83252</v>
+      </c>
+      <c r="B263" t="s">
+        <v>779</v>
+      </c>
+      <c r="C263" t="s">
+        <v>780</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="E263">
+        <v>4823</v>
+      </c>
+      <c r="F263">
+        <v>43</v>
+      </c>
+      <c r="G263">
+        <v>168</v>
+      </c>
+      <c r="H263">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>83253</v>
+      </c>
+      <c r="B264" t="s">
+        <v>782</v>
+      </c>
+      <c r="C264" t="s">
+        <v>783</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E264">
+        <v>4188</v>
+      </c>
+      <c r="F264">
+        <v>27</v>
+      </c>
+      <c r="G264">
+        <v>158</v>
+      </c>
+      <c r="H264">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>83254</v>
+      </c>
+      <c r="B265" t="s">
+        <v>785</v>
+      </c>
+      <c r="C265" t="s">
+        <v>786</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="E265">
+        <v>5243</v>
+      </c>
+      <c r="F265">
+        <v>2</v>
+      </c>
+      <c r="G265">
+        <v>82</v>
+      </c>
+      <c r="H265">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>83255</v>
+      </c>
+      <c r="B266" t="s">
+        <v>788</v>
+      </c>
+      <c r="C266" t="s">
+        <v>789</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E266">
+        <v>6482</v>
+      </c>
+      <c r="F266">
+        <v>20</v>
+      </c>
+      <c r="G266">
+        <v>311</v>
+      </c>
+      <c r="H266">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>83256</v>
+      </c>
+      <c r="B267" t="s">
+        <v>791</v>
+      </c>
+      <c r="C267" t="s">
+        <v>792</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E267">
+        <v>4764</v>
+      </c>
+      <c r="F267">
+        <v>39</v>
+      </c>
+      <c r="G267">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>87553</v>
+      </c>
+      <c r="B268" t="s">
+        <v>794</v>
+      </c>
+      <c r="C268" t="s">
+        <v>795</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E268">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>87554</v>
+      </c>
+      <c r="B269" t="s">
+        <v>797</v>
+      </c>
+      <c r="C269" t="s">
+        <v>798</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="E269">
+        <v>3926</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>87555</v>
+      </c>
+      <c r="B270" t="s">
+        <v>800</v>
+      </c>
+      <c r="C270" t="s">
+        <v>801</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="E270">
+        <v>3929</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>87556</v>
+      </c>
+      <c r="B271" t="s">
+        <v>803</v>
+      </c>
+      <c r="C271" t="s">
+        <v>804</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E271">
+        <v>4279</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>87557</v>
+      </c>
+      <c r="B272" t="s">
+        <v>806</v>
+      </c>
+      <c r="C272" t="s">
+        <v>807</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E272">
+        <v>4487</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>87558</v>
+      </c>
+      <c r="B273" t="s">
+        <v>809</v>
+      </c>
+      <c r="C273" t="s">
+        <v>810</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="E273">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>87559</v>
+      </c>
+      <c r="B274" t="s">
+        <v>812</v>
+      </c>
+      <c r="C274" t="s">
+        <v>813</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E274">
+        <v>5275</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>87560</v>
+      </c>
+      <c r="B275" t="s">
+        <v>815</v>
+      </c>
+      <c r="C275" t="s">
+        <v>816</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="E275">
+        <v>5771</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>87561</v>
+      </c>
+      <c r="B276" t="s">
+        <v>818</v>
+      </c>
+      <c r="C276" t="s">
+        <v>819</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E276">
+        <v>6206</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>87562</v>
+      </c>
+      <c r="B277" t="s">
+        <v>821</v>
+      </c>
+      <c r="C277" t="s">
+        <v>822</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="E277">
+        <v>7598</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>87563</v>
+      </c>
+      <c r="B278" t="s">
+        <v>824</v>
+      </c>
+      <c r="C278" t="s">
+        <v>825</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="E278">
+        <v>4327</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>87564</v>
+      </c>
+      <c r="B279" t="s">
+        <v>827</v>
+      </c>
+      <c r="C279" t="s">
+        <v>828</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="E279">
+        <v>4685</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>87565</v>
+      </c>
+      <c r="B280" t="s">
+        <v>830</v>
+      </c>
+      <c r="C280" t="s">
+        <v>831</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="E280">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>87566</v>
+      </c>
+      <c r="B281" t="s">
+        <v>832</v>
+      </c>
+      <c r="C281" t="s">
+        <v>833</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="E281">
+        <v>4045</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>87567</v>
+      </c>
+      <c r="B282" t="s">
+        <v>835</v>
+      </c>
+      <c r="C282" t="s">
+        <v>836</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="E282">
+        <v>3996</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>87568</v>
+      </c>
+      <c r="B283" t="s">
+        <v>838</v>
+      </c>
+      <c r="C283" t="s">
+        <v>839</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="E283">
+        <v>3306</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>87569</v>
+      </c>
+      <c r="B284" t="s">
+        <v>841</v>
+      </c>
+      <c r="C284" t="s">
+        <v>842</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="E284">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">