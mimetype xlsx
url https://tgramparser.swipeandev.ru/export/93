--- v1 (2026-04-05)
+++ v2 (2026-08-03)
@@ -8526,343 +8526,442 @@
         <v>6302</v>
       </c>
       <c r="F222">
         <v>23</v>
       </c>
       <c r="G222">
         <v>362</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>83212</v>
       </c>
       <c r="B223" t="s">
         <v>659</v>
       </c>
       <c r="C223" t="s">
         <v>660</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E223">
         <v>4732</v>
       </c>
+      <c r="F223">
+        <v>50</v>
+      </c>
+      <c r="G223">
+        <v>262</v>
+      </c>
+      <c r="H223">
+        <v>6</v>
+      </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>83213</v>
       </c>
       <c r="B224" t="s">
         <v>662</v>
       </c>
       <c r="C224" t="s">
         <v>663</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>664</v>
       </c>
       <c r="E224">
         <v>2409</v>
       </c>
+      <c r="F224">
+        <v>32</v>
+      </c>
+      <c r="G224">
+        <v>159</v>
+      </c>
+      <c r="H224">
+        <v>2</v>
+      </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>83214</v>
       </c>
       <c r="B225" t="s">
         <v>665</v>
       </c>
       <c r="C225" t="s">
         <v>666</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E225">
         <v>2763</v>
       </c>
+      <c r="F225">
+        <v>37</v>
+      </c>
+      <c r="G225">
+        <v>163</v>
+      </c>
+      <c r="H225">
+        <v>3</v>
+      </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>83215</v>
       </c>
       <c r="B226" t="s">
         <v>668</v>
       </c>
       <c r="C226" t="s">
         <v>669</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>670</v>
       </c>
       <c r="E226">
         <v>2660</v>
       </c>
+      <c r="F226">
+        <v>25</v>
+      </c>
+      <c r="G226">
+        <v>131</v>
+      </c>
+      <c r="H226">
+        <v>3</v>
+      </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>83216</v>
       </c>
       <c r="B227" t="s">
         <v>671</v>
       </c>
       <c r="C227" t="s">
         <v>672</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E227">
         <v>3160</v>
       </c>
+      <c r="F227">
+        <v>17</v>
+      </c>
+      <c r="G227">
+        <v>117</v>
+      </c>
+      <c r="H227">
+        <v>2</v>
+      </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>83217</v>
       </c>
       <c r="B228" t="s">
         <v>674</v>
       </c>
       <c r="C228" t="s">
         <v>675</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E228">
         <v>3522</v>
       </c>
+      <c r="F228">
+        <v>14</v>
+      </c>
+      <c r="G228">
+        <v>124</v>
+      </c>
+      <c r="H228">
+        <v>1</v>
+      </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>83218</v>
       </c>
       <c r="B229" t="s">
         <v>677</v>
       </c>
       <c r="C229" t="s">
         <v>678</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E229">
         <v>3865</v>
       </c>
+      <c r="F229">
+        <v>28</v>
+      </c>
+      <c r="G229">
+        <v>99</v>
+      </c>
+      <c r="H229">
+        <v>1</v>
+      </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>83219</v>
       </c>
       <c r="B230" t="s">
         <v>680</v>
       </c>
       <c r="C230" t="s">
         <v>681</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E230">
         <v>3084</v>
       </c>
+      <c r="F230">
+        <v>18</v>
+      </c>
+      <c r="G230">
+        <v>87</v>
+      </c>
+      <c r="H230">
+        <v>2</v>
+      </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>83220</v>
       </c>
       <c r="B231" t="s">
         <v>683</v>
       </c>
       <c r="C231" t="s">
         <v>684</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>685</v>
       </c>
       <c r="E231">
         <v>3470</v>
       </c>
+      <c r="F231">
+        <v>40</v>
+      </c>
+      <c r="G231">
+        <v>98</v>
+      </c>
+      <c r="H231">
+        <v>3</v>
+      </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>83221</v>
       </c>
       <c r="B232" t="s">
         <v>686</v>
       </c>
       <c r="C232" t="s">
         <v>687</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>688</v>
       </c>
       <c r="E232">
         <v>3366</v>
       </c>
+      <c r="F232">
+        <v>23</v>
+      </c>
+      <c r="G232">
+        <v>100</v>
+      </c>
+      <c r="H232">
+        <v>5</v>
+      </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>83222</v>
       </c>
       <c r="B233" t="s">
         <v>689</v>
       </c>
       <c r="C233" t="s">
         <v>690</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E233">
         <v>5031</v>
       </c>
+      <c r="F233">
+        <v>55</v>
+      </c>
+      <c r="G233">
+        <v>201</v>
+      </c>
+      <c r="H233">
+        <v>4</v>
+      </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>83223</v>
       </c>
       <c r="B234" t="s">
         <v>692</v>
       </c>
       <c r="C234" t="s">
         <v>693</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>694</v>
       </c>
       <c r="E234">
         <v>3385</v>
       </c>
       <c r="F234">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G234">
-        <v>100</v>
+        <v>116</v>
       </c>
       <c r="H234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>83224</v>
       </c>
       <c r="B235" t="s">
         <v>695</v>
       </c>
       <c r="C235" t="s">
         <v>696</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E235">
         <v>3450</v>
       </c>
       <c r="F235">
         <v>1</v>
       </c>
       <c r="G235">
-        <v>39</v>
+        <v>52</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>83225</v>
       </c>
       <c r="B236" t="s">
         <v>698</v>
       </c>
       <c r="C236" t="s">
         <v>699</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>700</v>
       </c>
       <c r="E236">
         <v>4040</v>
       </c>
       <c r="F236">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G236">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="H236">
         <v>4</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>83226</v>
       </c>
       <c r="B237" t="s">
         <v>701</v>
       </c>
       <c r="C237" t="s">
         <v>702</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E237">
         <v>4273</v>
       </c>
       <c r="F237">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G237">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>83227</v>
       </c>
       <c r="B238" t="s">
         <v>704</v>
       </c>
       <c r="C238" t="s">
         <v>705</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>706</v>
       </c>
       <c r="E238">
         <v>4071</v>
       </c>
       <c r="F238">
         <v>10</v>
       </c>
       <c r="G238">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="H238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>83228</v>
       </c>
       <c r="B239" t="s">
         <v>707</v>
       </c>
       <c r="C239" t="s">
         <v>708</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E239">
         <v>4335</v>
       </c>
       <c r="F239">
         <v>17</v>
       </c>
       <c r="G239">
@@ -9585,304 +9684,433 @@
         <v>4764</v>
       </c>
       <c r="F267">
         <v>39</v>
       </c>
       <c r="G267">
         <v>241</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>87553</v>
       </c>
       <c r="B268" t="s">
         <v>794</v>
       </c>
       <c r="C268" t="s">
         <v>795</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>796</v>
       </c>
       <c r="E268">
         <v>2473</v>
       </c>
+      <c r="F268">
+        <v>14</v>
+      </c>
+      <c r="G268">
+        <v>409</v>
+      </c>
+      <c r="H268">
+        <v>8</v>
+      </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>87554</v>
       </c>
       <c r="B269" t="s">
         <v>797</v>
       </c>
       <c r="C269" t="s">
         <v>798</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>799</v>
       </c>
       <c r="E269">
         <v>3926</v>
       </c>
+      <c r="F269">
+        <v>11</v>
+      </c>
+      <c r="G269">
+        <v>529</v>
+      </c>
+      <c r="H269">
+        <v>5</v>
+      </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>87555</v>
       </c>
       <c r="B270" t="s">
         <v>800</v>
       </c>
       <c r="C270" t="s">
         <v>801</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E270">
         <v>3929</v>
       </c>
+      <c r="F270">
+        <v>25</v>
+      </c>
+      <c r="G270">
+        <v>545</v>
+      </c>
+      <c r="H270">
+        <v>6</v>
+      </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>87556</v>
       </c>
       <c r="B271" t="s">
         <v>803</v>
       </c>
       <c r="C271" t="s">
         <v>804</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>805</v>
       </c>
       <c r="E271">
         <v>4279</v>
       </c>
+      <c r="F271">
+        <v>1</v>
+      </c>
+      <c r="G271">
+        <v>472</v>
+      </c>
+      <c r="H271">
+        <v>12</v>
+      </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>87557</v>
       </c>
       <c r="B272" t="s">
         <v>806</v>
       </c>
       <c r="C272" t="s">
         <v>807</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E272">
         <v>4487</v>
       </c>
+      <c r="F272">
+        <v>25</v>
+      </c>
+      <c r="G272">
+        <v>435</v>
+      </c>
+      <c r="H272">
+        <v>6</v>
+      </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>87558</v>
       </c>
       <c r="B273" t="s">
         <v>809</v>
       </c>
       <c r="C273" t="s">
         <v>810</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>811</v>
       </c>
       <c r="E273">
         <v>4065</v>
       </c>
+      <c r="F273">
+        <v>6</v>
+      </c>
+      <c r="G273">
+        <v>288</v>
+      </c>
+      <c r="H273">
+        <v>1</v>
+      </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>87559</v>
       </c>
       <c r="B274" t="s">
         <v>812</v>
       </c>
       <c r="C274" t="s">
         <v>813</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>814</v>
       </c>
       <c r="E274">
         <v>5275</v>
       </c>
+      <c r="F274">
+        <v>13</v>
+      </c>
+      <c r="G274">
+        <v>657</v>
+      </c>
+      <c r="H274">
+        <v>13</v>
+      </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>87560</v>
       </c>
       <c r="B275" t="s">
         <v>815</v>
       </c>
       <c r="C275" t="s">
         <v>816</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>817</v>
       </c>
       <c r="E275">
         <v>5771</v>
       </c>
+      <c r="F275">
+        <v>11</v>
+      </c>
+      <c r="G275">
+        <v>514</v>
+      </c>
+      <c r="H275">
+        <v>11</v>
+      </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>87561</v>
       </c>
       <c r="B276" t="s">
         <v>818</v>
       </c>
       <c r="C276" t="s">
         <v>819</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>820</v>
       </c>
       <c r="E276">
         <v>6206</v>
       </c>
+      <c r="F276">
+        <v>18</v>
+      </c>
+      <c r="G276">
+        <v>794</v>
+      </c>
+      <c r="H276">
+        <v>4</v>
+      </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>87562</v>
       </c>
       <c r="B277" t="s">
         <v>821</v>
       </c>
       <c r="C277" t="s">
         <v>822</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>823</v>
       </c>
       <c r="E277">
         <v>7598</v>
       </c>
+      <c r="F277">
+        <v>28</v>
+      </c>
+      <c r="G277">
+        <v>2093</v>
+      </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>87563</v>
       </c>
       <c r="B278" t="s">
         <v>824</v>
       </c>
       <c r="C278" t="s">
         <v>825</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>826</v>
       </c>
       <c r="E278">
         <v>4327</v>
       </c>
+      <c r="F278">
+        <v>30</v>
+      </c>
+      <c r="G278">
+        <v>671</v>
+      </c>
+      <c r="H278">
+        <v>1</v>
+      </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>87564</v>
       </c>
       <c r="B279" t="s">
         <v>827</v>
       </c>
       <c r="C279" t="s">
         <v>828</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>829</v>
       </c>
       <c r="E279">
         <v>4685</v>
       </c>
+      <c r="F279">
+        <v>11</v>
+      </c>
+      <c r="G279">
+        <v>446</v>
+      </c>
+      <c r="H279">
+        <v>2</v>
+      </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>87565</v>
       </c>
       <c r="B280" t="s">
         <v>830</v>
       </c>
       <c r="C280" t="s">
         <v>831</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>829</v>
       </c>
       <c r="E280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>87566</v>
       </c>
       <c r="B281" t="s">
         <v>832</v>
       </c>
       <c r="C281" t="s">
         <v>833</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>834</v>
       </c>
       <c r="E281">
         <v>4045</v>
       </c>
+      <c r="F281">
+        <v>9</v>
+      </c>
+      <c r="G281">
+        <v>307</v>
+      </c>
+      <c r="H281">
+        <v>1</v>
+      </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>87567</v>
       </c>
       <c r="B282" t="s">
         <v>835</v>
       </c>
       <c r="C282" t="s">
         <v>836</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>837</v>
       </c>
       <c r="E282">
         <v>3996</v>
       </c>
+      <c r="F282">
+        <v>31</v>
+      </c>
+      <c r="G282">
+        <v>513</v>
+      </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>87568</v>
       </c>
       <c r="B283" t="s">
         <v>838</v>
       </c>
       <c r="C283" t="s">
         <v>839</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>840</v>
       </c>
       <c r="E283">
         <v>3306</v>
+      </c>
+      <c r="F283">
+        <v>13</v>
+      </c>
+      <c r="G283">
+        <v>214</v>
+      </c>
+      <c r="H283">
+        <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>87569</v>
       </c>
       <c r="B284" t="s">
         <v>841</v>
       </c>
       <c r="C284" t="s">
         <v>842</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>843</v>
       </c>
       <c r="E284">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>