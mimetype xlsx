--- v2 (2026-08-03)
+++ v3 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="844">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1206">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2544,50 +2544,1136 @@
     <t>03.03.26 07:32</t>
   </si>
   <si>
     <t>t.me/wild_russians/5867</t>
   </si>
   <si>
     <t>🔥🔥🔥🔥🔥2х СУТОК ПРОЖИВАНИЯ В ЭКО-ОТЕЛЕ «АЛТИКА» + ЗАВТРАКИ Мы дарим двое суток отдыха для двоих в эко-отеле «Алтика» на берегу Катуни в Алтайских горах, где вы сможете насладиться дикими красотами. Разнообразные и вкусные завтраки по системе шведский стол включены. Условия просты: 1) быть подписчиком: - WILD RUSSIANS | АЛТАЙ - WILD RUSSIANS | МОСКВА - WILD RUSSIANS | РОССИЯ 2) оставь реакции на публикациях в каналах и жми «УЧАСТВОВАТЬ» P.S: вы можете получить дополнительные шансы на победу за каждого приглашенного друга или репост в сторис Итоги подведем 31 марта, бот автоматически определит победителя в данном посте. Участников: 1214 Призовых мест: 1 Дата розыгрыша: 19:00, 31.03.2026 MSK (18 дней)</t>
   </si>
   <si>
     <t>02.03.26 16:47</t>
   </si>
   <si>
     <t>t.me/wild_russians/5858</t>
   </si>
   <si>
     <t>🧊 ЛЕДНИК ШАУРТУ Это один из старейших ледников на Кавказе. Многовековой, он покоряет своей красотой и величием. А удобные подходы позволяют легко подойти к языку ледника и дотронуться до него руками. Это уникальная возможность прикоснуться к тысячелетней истории природы. 📍Чегемский район, Кабардино-Балкарская Республика 📷 ledy_john, fireastra, and_tour, _elena_chekanova_75_, ira_lopyreva_</t>
   </si>
   <si>
     <t>02.03.26 16:36</t>
   </si>
   <si>
     <t>t.me/wild_russians/5849</t>
   </si>
   <si>
     <t>🧊</t>
+  </si>
+  <si>
+    <t>09.09.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6450</t>
+  </si>
+  <si>
+    <t>Когда впереди новый маршрут — важно знать, что всё под контролем. Amazfit T-Rex 3 Pro оснащены офлайн-картами, GPS и пошаговой навигацией. 48-мм AMOLED-дисплей защищён сапфировым стеклом, а аккумулятор работает до 25 дней. 180+ спортивных режимов, двухцветный фонарик, защита 10 ATM и корпус военного класса — часы готовы к походам, тренировкам, путешествиям и активному отдыху. Часы T-Rex 3 Pro можно приобрести по специальной цене до 13 сентября Подробнее о T-Rex 3 Pro Реклама. ООО "АРК ДЕВАЙС". ИНН 7707821149. erid: 2W5zFJWqFK7</t>
+  </si>
+  <si>
+    <t>07.09.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6449</t>
+  </si>
+  <si>
+    <t>😍 Красавчик с острова Ушишир Это медновский песец очень редкий подвид островного голубого песца. Сейчас на всей планете их осталось примерно 80 особей! В 2025 году на острове Ушишир насчитали около 20-30 взрослых особей, а также обнаружили как минимум 14 щенков. Остальная часть популяции обитает на острове Медный. 📍Курильские острова 🎥 krayemglaza WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>05.09.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6440</t>
+  </si>
+  <si>
+    <t>🌊 Обновленный пирс в Зеленоградске открыт После ремонта на пирсе появились новые настилы, спуски и архитектурное освещение. Гордость проекта — стеклянная вставка в конце сооружения. По задумке авторов, сквозь этот стеклянный пол можно смотреть на морские волны с высоты более пяти метров. По таком принципу устроены стеклянные мосты и площадки в горах Китая. 📷 bogatiy_kant, koenigvibe WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>03.09.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6439</t>
+  </si>
+  <si>
+    <t>⚓️ ПОЛУОСТРОВ РЫБАЧИЙ Самая северная точка Мурманской области на берегу Баренцева моря. С большой землёй он соединён лишь цепью перешейков и полуостровом Средним. Ещё недавно здесь находилась военная территория, куда пускали только рыбаков. Сегодня посмотреть на живописную северную природу может каждый. Приехать на Рыбачий — словно побывать в другом мире. Местный пейзаж — бескрайняя безжизненная тундра с очень скудной растительностью, отшлифованными водой валунами и серыми волнами. 📍полуостров Рыбачий, Мурманская область 🎥 yourway.51 WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>01.09.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6430</t>
+  </si>
+  <si>
+    <t>⛰️ ПЛАТО БЕРМАМЫТ Каждый год притягивает тысячи туристов, которые едут сюда за главной достопримечательностью – невероятным видом на Кавказские горы и величественный Эльбрус. Седой великан отсюда виден как на ладони, а в ясную погоду можно рассмотреть все его ледники. Пейзажи плато поражают воображение: асимметричные горные склоны, изрезанные ущельями, и высокие каменные столбы – по силе впечатления это место вполне может соперничать со знаменитым Гранд-Каньоном в США. 📍Карачаево-Черкесская Республика, Малокарачаевский район, 43.686409, 42.453479 📷 johnstavropol, swagphoto_ru, tibard07, amazingkbr, iratokmina, tur_kavkaz.kmv, kavkazturism WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>30.08.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6429</t>
+  </si>
+  <si>
+    <t>🧀 На сравнительно небольшой территории здесь находится около 300 карстовых воронок. Одни из них достигают десятков метров в диаметре, а с высоты это место напоминает поверхность Луны. Карстовое поле образовалось благодаря необычно ровному рельефу. Обычно вода стекает по склону в одно направление, а здесь поверхность настолько плоская, что дождевая и талая вода просачивается в землю практически по всей площади одновременно. Под землей она постепенно растворяет гипсовые породы, образуя пустоты. Когда свод такой полости не выдерживает, грунт проваливается, и появляется новая воронка. 📍Дуванский район, Республика Башкортостан 🎥 nuuurive WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>28.08.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6420</t>
+  </si>
+  <si>
+    <t>⛰️ ПИК ЗАКАН Известный также как Тёщин Зуб, является одним из самых впечатляющих творений природы на территории Большого Кавказа. Эта величественная скала, возвышающаяся в долине реки Большая Лаба, поражает своей необычной формой - острый скальный выступ, напоминающий гигантский клык, устремлённый в небо. 📍Карачаево-Черкесская Республика, Урупский район, 43.714414, 40.798974 📷 stav26, bed_genechka, avan_tur, dari_fomina, kirillac_foto, yakdm, xodimbrodim, john_whiskered, roman.kokorin WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>27.08.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6419</t>
+  </si>
+  <si>
+    <t>🌋 ОСТРОВА БЕРИНГА И МЕДНЫЙ Край туманов, вулканического песка и океана, который не терпит суеты. Поезда сюда не ходят, автобусы не ездят — только самолёт до Камчатки, потом вертолёт или море. А дальше — рюкзак на плечи и вперёд по тундре. В таких местах быстро понимаешь: еда — это то, без чего не выжить. Мы нашли ребят, которые знают о еде всё, — «Кронидов». Они делают готовые блюда и сублиматы, которые получаются сытными и реально вкусными. Закинул в кипяток — и вот у тебя полноценный приём пищи, а не перекус на бегу. А можно погреть вообще без огня и кипятка - в беспламенном нагревателе. Рекомендуем — прямо сейчас они разыгрывают коробку своей лучшей еды! Хороший повод попробовать. ХОЧУ КОРОБКУ ВКУСНОЙ ЕДЫ 📍Остров Беринга, Камчатский край, 55.033333, 166.250000 #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>26.08.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6418</t>
+  </si>
+  <si>
+    <t>🗡 Масштаб монумента «Родина-мать зовёт!» впечатляет — это одна из самых грандиозных скульптур в истории. Высота статуи составляет 85 метров. 📍Мамаев курган, Центральный район, Волгоград, 48.742650, 44.534025 🎥 ramita_moskvicheva WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>24.08.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6409</t>
+  </si>
+  <si>
+    <t>🏘️ БАЛТИЙСК Старинный военный и портовый город, расположенный на самом западе России, на берегу Балтийского моря. Здесь вам не встретится курортная архитектура Светлогорска или Зеленоградска, этот город с совсем другим характером! Военное прошлое и суровый дух Балтийского моря здесь ощущается в каждой постройке или площади. Но тем не менее Балтийск — очень интересный город с историческими достопримечательностями и романтикой самой западной точки нашей страны. 📍Калининградская область, 54.643775, 19.894477 📷 k_schastlivaya, baradeys, photo_ponchik, goncharova_ks, nasshaleeva, klimod, jeanywitch WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>22.08.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6408</t>
+  </si>
+  <si>
+    <t>☄️ Планируете необычный отдых на выходные, но банальные прогулки по паркам уже надоели? На Среднем Урале есть место, способное удивить даже бывалых путешественников. Всего в полутора часах езды от уральской столицы раскинулась настоящая «красная планета». Официально эта локация называется Полдневским участком Троицко-Байновского месторождения огнеупорных глин, но в народе за ней прочно закрепилось космическое имя — Уральский Марс. 📍Свердловская область, 56.628044, 62.089535 🎥 aakilenko WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>20.08.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6399</t>
+  </si>
+  <si>
+    <t>⛰ БЕЛАЯ СКАЛА АК-КАЯ Одно из самых впечатляющих чудес крымского региона, которое поражает своей величественностью с первого взгляда. Возвышаясь над долиной реки Биюк-Карасу словно древняя крепость, эта скала стала символом крымских горных массивов и объектом посещения тысяч туристов, приезжающих в Крым изучать уникальные природные памятники полуострова. 🐎 А перегон табуна у Белой скалы — живая легенда степного Крыма. 📍Республика Крым, Белогорский район, 45.105129, 34.623835 📷 dara.vysotskaya, elina_melnik, likeblazer, alexskalin, alexey_latysh, sasha.crimea, abramovanina531 WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>19.08.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6398</t>
+  </si>
+  <si>
+    <t>😍 В России невероятные закаты, которые способны поразить даже самого искушённого путешественника 📍плато Бермамыт, Карачаево-Черкесская Республика, 43.686409, 42.453479 🎥 tur_kavkaz.kmv WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>18.08.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6389</t>
+  </si>
+  <si>
+    <t>💦 ВОДОПАД ИНККУБ Меняется в зависимости от сезона. Зимой он замерзает, а с весны до поздней осени поражает своей силой и полноводностью. Ущелье постепенно сужается, и в месте, где скалы почти смыкаются, с высоты нескольких десятков метров обрушивается мощный водный поток. Грохот воды слышен издалека. 📍Гумбетовский район, Республика Дагестан, 42.804781, 46.704854 📷 amishami, diana_adueva, tamara_abo WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>14.08.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6388</t>
+  </si>
+  <si>
+    <t>Только посмотрите на эту красоту ✨ В ночь на 13 августа в Бурятии Янгажинская степь подарила невероятное зрелище 🎥 budaev_video WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>12.08.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6379</t>
+  </si>
+  <si>
+    <t>💧Озеро Гийбашкель Высокогорное озеро, расположенное в отдалённом и потаённом уголке Черекского ущелья. Водоём с ярко-бирюзовой водой окружён живописными хребтами и сверкающими ледниками. Путь к озеру, которое находится на высоте 3150 метров, простым не назовёшь, перепады высоты 900–1000 метров, тем не менее дойти до озера может каждый, у кого есть желание. Зимой водоём полностью промерзает до самого дна. Лучшее время для похода – с июля по октябрь. 📍Кабардино-Балкарская Республика, 43.087757, 43.34235 WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>10.08.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6378</t>
+  </si>
+  <si>
+    <t>⛪️ КИЖИ Не зря это место называют чудом. Масштаб и детализация поражают. Несколько интересных фактов: 🔸сруб церкви действительно построен «без единого гвоздя», что в данном случае означает - без использования металлических элементов; 🔸22 купола у Церкви Преображения; 🔸входит в список всемирного наследия ЮНЕСКО в категориях - шедевр человеческого созидательного гения, сооружение в гармонии с окружающим ландшафтом и вершина плотницкого мастерства. 📍остров Кижи, Республика Карелия, 62.084952, 35.212198 🎥 new_suluguni WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>08.08.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6369</t>
+  </si>
+  <si>
+    <t>🐉 Долгие горы - спящий дракон Оренбуржья Эта гряда между реками Сакмара и Урал впечатляет своим сюрреалистическим ландшафтом: как будто окружающая степь вздыбилась и застыла гигантскими складками. Сюда приезжают, чтобы полетать на параплане, понаблюдать за животными и птицами или просто пофотографировать красивые пейзажи. 📍Оренбургская область, 51.394954, 56.798906 📷 narnickaya, chuuubaka, mayapchela, sergeypotekhin, mikhailturkeev WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>03.08.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6368</t>
+  </si>
+  <si>
+    <t>🔥 ЛЕТНИЙ РОЗЫГРЫШ 2026 — 10 крутых призов! Лето — это маленькая жизнь, наполненная солнцем, тёплым ветром и счастливыми моментами! В эти яркие дни хочется ловить каждый миг: гулять по цветущим лугам, слушать шум моря, есть сочные ягоды прямо с ветки и делиться радостью с близкими. Мы знаем, как сильно вы ждали лета — и хотим сделать его ещё чуточку волшебнее! Приглашаем вас принять участие в нашем летнем розыгрыше. Пусть этот розыгрыш подарит вам не просто приз, а повод для улыбки, истории, которую захочется рассказывать друзьям, и ощущение, что лето — это маленькая жизнь. Мы разыграем 10 замечательных призов: путевку на море, крутой электровелосипед, а также 8 сертификатов OZON и Wildberries . У вас есть шанс стать одним из 10х победителей! Участвуйте — и пусть фортуна улыбнётся именно вам! ☀️ ⭐️ Условия просты: 1) Подпишитесь на каналы: - WILD RUSSIANS | РОССИЯ - AZIMUT Парк Отель Прометей Небуг - Профсоюзный дисконт | Профдисконт 2) Оставьте реакции в каналах и нажмите кнопку УЧАСТВОВАТЬ</t>
+  </si>
+  <si>
+    <t>02.08.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6359</t>
+  </si>
+  <si>
+    <t>🏞 Всемирное наследие России: 9 природных достопримечательностей в списке ЮНЕСКО Заповедник «Остров Врангеля» 📍Чукотский автономный округ Западный Кавказ 📍территория Адыгеи, Карачаево-Черкесии и Краснодарского края Вулканы Камчатки 📍полуостров Камчатка Озеро Байкал 📍 граница Иркутской области и Республики Бурятии «Ленские столбы» 📍Республика Саха (Якутия) Золотые горы Алтая 📍Республика Алтай Центральный Сихотэ-Алинь 📍Приморский и Хабаровский край Плато Путорана 📍Красноярский край Девственные леса Коми 📍Республика Коми 📷 vasilyiakovlev, youtravel. me, yaroslav_shuraev, andrew.seidl, stepanovslava, kazina_sveta, mr_alex_turner WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>01.08.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6358</t>
+  </si>
+  <si>
+    <t>💧🌿 Место, где вода исчезла, но ощущение глубины никуда не делось — СУХОЕ ОЗЕРО Его еще называют пропавшим – образовалось в большом карстовом провале с отвесными стенами, достигающими глубины до 180 метров. Раньше этот провал был полностью заполнен водой, но в результате содрогания гор озеро исчезло и осталось только на дне каньона. 📍Черекский район, Кабардино-Балкарская Республика, 43.228834, 43.544576 🎥 anzor_maksidov WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>31.07.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6357</t>
+  </si>
+  <si>
+    <t>📣 Разместите рекламу в этом канале — её увидят Аудитория Telegram остаётся активной, что бы ни говорили. Индекс читаемости это подтверждает: охваты каналов по тематикам держатся, люди продолжают читать. Реклама в Telegram — это законно: ФАС в 2026 году официально подтвердил, что она разрешена. 👉 Заказать размещение в этом канале можно через Telega.in — с маркировкой и закрывающими документами, за пару минут. Форматы и цены — по ссылке.</t>
+  </si>
+  <si>
+    <t>31.07.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6356</t>
+  </si>
+  <si>
+    <t>🌋 Корякский вулкан — один из самых впечатляющих вулканов на территории России. Его высота достигает 3456 метров над уровнем моря, что делает его самым высоким вулканом южной части Камчатского полуострова. 📍Петропавловск-Камчатский 🎥 prosto_turistka WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>27.07.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6346</t>
+  </si>
+  <si>
+    <t>🏞 Архыз — знаменитый курорт Карачаево-Черкесской Республики, который нельзя не посмотреть, путешествуя по Кавказу. Центром притяжения здесь, бесспорно, являются горы и расположенные среди них реки, озера, водопады и другие достопримечательности. 📍Зеленчукский район, Карачаево-Черкесская Республика 🎥 andrewk_travel WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>25.07.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6337</t>
+  </si>
+  <si>
+    <t>💧 ОЗЕРО ДАРАШКОЛЬ Ледниковое высокогорное озеро на Алтае. Дословный перевод названия с алтайского языка — «красивое озеро». Место действительно впечатляющее — молочно-голубое озеро в окружении горных вершин, ледников и труднопроходимой тайги. Добраться сюда можно только пешком или на вертолёте. Пеший маршрут занимает примерно два дня, проходит по тайге, перевалам и через броды по ледяным ручьям и рекам. ⠀ 📍Усть-Коксинский район, Республика Алтай, 49.826285, 86.351698 ⠀ 📷 stepanovslava, filatovpavelaltai, shadrinpro, abramov_konstantin WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>23.07.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6336</t>
+  </si>
+  <si>
+    <t>🦭 Увидеть нерпу на Байкале очень легко — здесь они живут, это их дом Эти милые и любопытные существа пугливы. Лучше искать нерп в тихих местах у воды, вдали от толп. Это впечатляющее зрелище непременно запомнится! Видео annaokun. ru WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>21.07.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6327</t>
+  </si>
+  <si>
+    <t>🪜Каскадная лестница в Железноводске Считается самой длинной парковой лестницей на юге России. Этот уникальный архитектурный объект протяженностью 860 метров и 574 ступеней, соединяющий верхнюю и нижнюю части Курортного парка. Это одна из главных достопримечательностей города, представляющая собой не просто функциональное сооружение, но и произведение искусства с декоративными элементами, скульптурами, фонтанами и потрясающим видом на горы Кавказа. 📍Железноводск, Ставропольский край 📷 drone_26, arbuzechek_, Светлана Цыганова, Иринка, Руслан Веременко WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>19.07.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6326</t>
+  </si>
+  <si>
+    <t>⚡️ Гроза над Гунибом — это не просто погода, это зрелище Молнии бьют прямо в плато, а гул уходит в ущелья. Дагестан во всей своей первозданной силе. 📍 42.386158, 46.962594 WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>17.07.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6317</t>
+  </si>
+  <si>
+    <t>💚 ОСИНОВОЕ ОЗЕРО На карте выглядит, как настоящее сердце. Именно за свою форму водоём и получил прозвище — озеро Любви. На деле это бывший затопленный песчаный карьер, который находится всего в нескольких десятках метров от реки Свияга. И пусть его вода не обладает лечебными свойствами, а берег не усыпан лепестками роз, зато фото с дрона получаются просто огонь 📍Ульяновск, 54.239989, 48.287052 📷 invudeal_vv, stepanovslava, proun95, itiaksov, sokolaero, ilyalj, shusharov WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>15.07.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6316</t>
+  </si>
+  <si>
+    <t>🫶 Вот вам сердечко с Курильских островов за то, что поддерживаете нас лайками 📍снят этот кадр в самом центре Курильской гряды - в кальдере вулкана Заварицкого 📷 makhorov и pilotmelnikov</t>
+  </si>
+  <si>
+    <t>13.07.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6307</t>
+  </si>
+  <si>
+    <t>🏰 Особняком Хлудова Одна из любимых туристами достопримечательностей знаменитого сочинского парка «Ривьера». Состоятельный купец Василий Хлудов в 1898 году решил создать на курорте огромный парк и окружить им свое имение. Считается, что Сочи как курорт начинался именно отсюда. Но блеск купца продолжался недолго, в 1901 году после серии неудачных сделок он терпит финансовый крах и продаёт имение с парком городской казне. Но здание сказочной красоты осталось в самом сердце «Ривьеры». В наши дни в нем располагается бутик-отель. 📍ул. Егорова, 1, Сочи 📷 ankazebranka WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>11.07.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6306</t>
+  </si>
+  <si>
+    <t>😍 Зеркальное озеро Осетии Поражает своей красотой: кристально чистая вода, словно зеркало, отражает окружающие горы и небо — Мидаграбинское озеро. 📍Пригородный район, Республика Северная Осетия — Алания, 42.794233, 44.371789 🎥 aday_travel WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>09.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6297</t>
+  </si>
+  <si>
+    <t>🌊 На Калининградскую область обрушился самый мощный за последние 50 лет шторм Шторм Бернадетт стал настоящим испытанием для побережья Зеленоградска. Огромные волны высотой до 5 метров обрушивались на набережную, заставляя восхищаться их мощью и одновременно бояться разрушений. Настоящая стихия напомнила всем о силе природы. 📷 bogatiy_kant, smolyak_maksim WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>07.07.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6296</t>
+  </si>
+  <si>
+    <t>😍 Открыли новую часть Парка Облаков в Парке Галицкого Это Террасы новой локации «Грот». Сейчас для посетителей доступны только верхние прогулочные террасы, но это уже отличная возможность познакомиться с новым пространством. 📍Краснодар, 45.047379, 39.041868 🎥 mspopov_7 WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>05.07.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6287</t>
+  </si>
+  <si>
+    <t>🩵 Настоящие Мальдивы в пос. Синявино Кристально чистая вода этого озера позволяет разглядеть затопленный немецкий лес, одну из любимых локаций дайверов. 🤿 Советуем взять напрокат сап и отправится в путешествие по линии берега вправо — макушки затопленного леса увидеть не составит проблем. Кстати, на дне до сих пор покоятся вагонетки, которые использовались при добыче янтаря из этого карьера. 📍пос. Синявино, Калининград, 54,88673, 19,94947 📷 bogatiy_kant, lexsmyliekoff, voytovkirill WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>03.07.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6286</t>
+  </si>
+  <si>
+    <t>⛰️🌿 Красивый и величественный Молодецкий курган Почти 250-метровая возвышенность на месте слияния рек Волги и Усы. Это одно из красивейших мест 63-го региона. Там не только потрясающие пейзажи, но и замечательный пляж. Относится к заповеднику «Самарская Лука». 📍Ставропольский район, Самарская область, 53.406254, 49.311394 📷 lanaskyhigt WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>01.07.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6284</t>
+  </si>
+  <si>
+    <t>💜 А вы знали, что самое большое лавандовое поле в Европе находится в Крыму? В России, а не во французском Провансе, как можно было бы подумать. А именно в селе Тургеневка и раскинулось оно аж на 280 гектаров. Сейчас лаванда уже цветет! Приезжать лучше на рассвете или закате, т.к. лаванда становится невероятно насыщенного цвета. 🎟 вход 500 рублей, по времени посещения лимита нет 🕗 с 8:00 до 21:00 📍Республика Крым, Бахчисарайский район, 44.700326, 33.835304 📷 likeblazer, sasha.crimes, mazyr_yuliya, sun_photo_crimea, natally_muzychuk, taya_mih, _pono4ka_ WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>29.06.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6276</t>
+  </si>
+  <si>
+    <t>⛵️ В сезон Белых ночей в Санкт-Петербурге на Дворцовой площади 27 июня собрались десятки тысяч вчерашних школьников из Санкт-Петербурга, Ленинградской области и других регионов страны, а также из Кубы, Сербии, Китая, Южной Осетии, Киргизии, Франции, Таджикистана, Абхазии, чтобы увидеть легендарное красочное шоу праздника выпускников «Алые паруса» на берегах Невы. 🔥 - невероятная красота ❤️ - с праздником, выпускники! 🎥 vladislavkarpyuk WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>27.06.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6267</t>
+  </si>
+  <si>
+    <t>⛰️ Мыс Птичий и Мыс Великан Это одно из самых красивых мест на острове. Природные объекты, которые вы увидите, выглядят не вполне реалистично: причудливые скалы и утёсы кажутся декорациями фантастического фильма. Их хочется потрогать, чтобы убедиться, не рукотворные ли это макеты. Несмотря на трудности дороги, вы наверняка привезёте с Птичьего и Великана миллион эффектных снимков и ещё больше впечатлений. 📍Корсаков, Сахалинская область</t>
+  </si>
+  <si>
+    <t>25.06.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6266</t>
+  </si>
+  <si>
+    <t>🌋 Когда решил взять от путешествия максимум и искупаться в кратере вулкана Горелый 📍Елизовский район, Камчатский край 🎥 aloha.trvl WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>23.06.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6257</t>
+  </si>
+  <si>
+    <t>🇷🇺 Стамбул? Нет, это Россия Дербент — самый древний город России, которому больше 2000 лет Здесь можно часами бродить по старым кварталам, пить чай с видом на крепость Нарын-Кала и ловить себя на мысли, что всё вокруг совсем не похоже на привычную Россию. Место, которое легко спутать со Стамбулом, но для поездки сюда не нужен ни загранпаспорт, ни виза. 📍Республика Дагестан 📷 _shamil_photo, ismatour05, fidchunova_julia, aashatkaa WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>21.06.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6256</t>
+  </si>
+  <si>
+    <t>🌅 Самарская Исландия в закатный час Когда солнце начинает опускаться за горизонт, все вокруг наполняется невероятными красками. 📍гора Ильинка, Подвальские террасы, Самарская область, 53.692758, 48.854488 🎥 lanaskyhigt WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>19.06.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6247</t>
+  </si>
+  <si>
+    <t>⛰ Усьвинские столбы и Чёртов палец Одна из самых узнаваемых достопримечательностей Пермского края. И популярная локация для отдыха на природе, особенно активного: сплавов, походов, восхождений, скалолазания. Самое примечательное место массива - это отдельно стоящая 70-ти метровая скала, прозванная Чёртов палец. Когда-то была единым целым с каменным массивом. Однако за очень долгое время ветер выветрил породы, соединяющие скалы. 📍 Пермский край, Чусовской городской округ, 58.652083, 57.570417 📷 pavelmatveev, georgiy_tashlikov, alexskalin, hatsukoi_fumitoki, mishka.travel, mr.lesovik</t>
+  </si>
+  <si>
+    <t>17.06.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6246</t>
+  </si>
+  <si>
+    <t>🛕 Одна из главных жемчужин Ингушетии — Эрзи Здесь каждый камень хранит историю, а каждый вид заставляет остановиться и просто смотреть. Место, где время измеряется не минутами, а веками. 📍Джейрахский район, Республика Ингушетия 🎥 anzor_maksidov WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>15.06.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6237</t>
+  </si>
+  <si>
+    <t>⛵️ Репетиция «Алые паруса — 2026» Один из самых зрелищных праздников выпускников состоится в Северной столице 27 июня. Две репетиции прошли, а генеральная запланирована с 26 на 27 июня (21:00 - 01:00). Во время подготовки можно будет увидеть проход знаменитого парусника с алыми парусами, работу световых инсталляций и элементы будущего шоу. «Алые паруса» уже много лет остаются одной из главных визитных карточек Петербурга и ежегодно собирают сотни тысяч зрителей на набережных города. 🎥 marina_teplitskaya, yafili__23, pavel_tolstosheev, yuri_bazhenoff, mcheblak, olesya.nemceva, thismypiter, alina_chikovaa WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>12.06.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6228</t>
+  </si>
+  <si>
+    <t>🌳🇷🇺В День России хотим напомнить Вам насколько многогранна и прекрасна наша страна! Путешествуйте по самым различным уголкам нашей Родины и получайте лучшие эмоции от ваших приключений! 👇В комментариях предлагаем угадать каждое место на фото</t>
+  </si>
+  <si>
+    <t>12.06.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6219</t>
+  </si>
+  <si>
+    <t>12.06.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6214</t>
+  </si>
+  <si>
+    <t>Всего пара часов на «Ласточке» и вы уже в городе, который давно пора перестать считать остановкой между Москвой и Сочи. Тула сегодня – это не только пряники и самовары, а вполне себе маршрут на насыщенные выходные: креативные кластеры, хорошие музеи, красивые пространства и еда, ради которой не хочется сразу ехать обратно. 1. Кремль и набережная Классика, которая нужна, чтобы «поставить галочку», но не только. Тульский кремль – маленький, живой, с прогулкой по стенам и Успенским собором внутри. Отсюда удобно выйти на набережную Упы, просто пройтись, выпить кофе и понять, как вообще город сейчас выглядит, а не запомнить его только по пряникам и оружию. 2. Музей оружия и пряничное дело Тульский государственный музей оружия – must‑have любой поездки: современная экспозиция, нормальная подача, даже если вы не фанат военной темы. После него хорошо заехать в Музей пряничного дела – посмотреть, как из «подарка бабушки» пряник становится отдельной культурой. Это тот редкий случай, когда туристическое клише действительно интереснее, чем кажется снаружи. 3. Искра и еда Городское пространство «Искра» – пара минут от кремля и музея оружия. Здесь можно просто зависнуть пару часов: прогуляться, посидеть с бокалом или кофе, поймать маленькое событие. Из точек, куда реально стоит зайти поесть и выпить: Salden's Porterhouse, ресторан‑бар «Культура», Lil Pil (у них очень приличные настойки). 4. Творческий кластер «Октава» Бывшие заводские цеха, которые не снесли и не превратили в ТРЦ. Здесь Музей станка, техшкола, лаборатории, студия звукозаписи Oktava Lab, книжный «Книги на Октаве», коворкинг и двор с концертами, маркетами и фестивалями. Днем – музей, книжный, кофе; вечером – лекция, кино или концерт во дворе. Отличная точка, вокруг которой можно выстроить второй или даже первый визит в Тулу. 5. Ясная Поляна – на день выезда из города Если есть еще один день, Ясная Поляна – идеальное продолжение. От Тулы недалеко, но по ощущению – уже другой темп: усадьба, лес, тропинки, тот самый «толстовский» ландшафт. Важно: заранее посмотреть режим работы, выходные и санитарные дни, чтобы не приехать к закрытым воротам.</t>
+  </si>
+  <si>
+    <t>09.06.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6205</t>
+  </si>
+  <si>
+    <t>🗿ХРЕБЕТ ХАШКИ-КАЯ Здесь на высоте около 500 м над уровнем моря природа за много тысяч лет создала одну из самых необычных скал. Согласно татарской легенде, это два окаменевших брата, проклятые за взаимную вражду. Туристы же прозвали скалы целующимися мишками. ⠀⠀ И после этого разве остаются сомнения, что лучшие скульпторы планеты - это вода и ветер?😍 📍Судак, Республика Крым, 44.881183, 34.836224 ⠀ 📷 artemronin, siarova_crimea, max_from_crimea, _eternaljune_, anna_izjumskaja, andreykrivtsov, john_whiskered, elena_popovskaya, heelgaa.g WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>07.06.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6204</t>
+  </si>
+  <si>
+    <t>😍 В Северной Осетии расцвели маковые поля — настоящий праздник для любителей природы и фотографов Этот короткий, но яркий сезон превращает горные долины и альпийские луга республики в живописное полотно из алых цветов. Благодаря мягкому климату, горному воздуху и богатому разнотравью, маки здесь особенно яркие и густые. 📍особенно живописные места находятся в окрестностях Дигорского и Цейского ущелья 🎥 aday_travel WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>03.06.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6194</t>
+  </si>
+  <si>
+    <t>😍 Самое необычное цветущее поле в Крыму Бескрайние голубые поля - так цветет лён. Его цветы закрываются в определённое время суток. В солнечную погоду бутоны раскрываются примерно в 6–7 часов утра, а к 16–17 часам вечера закрываются. В пасмурную погоду цветы не распускаются вообще.  ❕Жизнь цветка льна коротка — он отцветает в течение одного дня, но на подходе всегда есть новые бутоны. 📍поле в районе Новониколаевки, Республика Крым 🎥 sasha.crimea WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>01.06.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6185</t>
+  </si>
+  <si>
+    <t>🌊 Бухта Триозёрье Одно из самых живописных мест Приморского края. Бухту любят за чистое море, тишину, песчаные пляжи, потрясающие пейзажи. Здесь нет шумных баз отдыха, зато есть настоящая дикая природа, которая привлекает как туристов, так и местных жителей. 📍Находка, Приморский край, 42.744860, 133.228502 📷 totonodrone, ksuprimorie, matveyvlc WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>31.05.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6184</t>
+  </si>
+  <si>
+    <t>💔 «Я до сих пор в шоке с того, как красиво здесь» 📍пгт Орджоникидзе, Республика Крым Автор onstasy WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>30.05.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6174</t>
+  </si>
+  <si>
+    <t>💧Озеро Гижгит (Былымское) Одна из самых известных достопримечательностей Кабардино-Балкарии. Озеро простирается на 1 км в длину и имеет глубину 30 метров. Оно расположено в живописной горной местности и обладает уникальным зеленоватым оттенком, который прекрасно выглядит в любое время года. Гижгит – водоем молодой и рукотворный. Он появился благодаря строительству дамбы на реке с тем же именем, которая была перекрыта, чтобы накопить воду для нужд региона. 📍Эльбрусский район, Кабардино-Балкарская Республика, 43.465744, 42.987315 📷 artemronin, elya__sergeeva, zigren, alan_alberdiev, iamshayahh, roman.kokorin WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>29.05.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6167</t>
+  </si>
+  <si>
+    <t>4 дня на природе, которые изменят ваш взгляд на активный отдых 11–14 июня 2026 года в Калужской области состоится Т-Банк Sport-Marafon Fest 2026 — фестиваль, объединяющий спорт, путешествия и культуру активного образа жизни. ☀️4 дня в Никола-Ленивце 🏃6 видов спорта (бег, велосипеды, рогейн, ориентирование, плавание и сапы) 🏓 Более 10 развлекательных активностей для детей и взрослых 🎸 Концерты и шоу под открытым небом 📍 Калужская область 📅 11–14 июня 2026 🔗 Подробности и старт: wildtrail.ru</t>
+  </si>
+  <si>
+    <t>27.05.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6166</t>
+  </si>
+  <si>
+    <t>🌊 ТЕРИБЕРКА Здесь можно увидеть китов, нерп и тюленей. И даже летом - северное сияние (совсем тусклое, но все же). 🫐Местная природа очень впечатляет. Вокруг одни ягоды и грибы, ты прям ходишь по ним, ведь их не обойти, они повсюду: черника, голубика, брусника, морошка. 🦀Можно выйти в море, поймать огромных крабов, морских ежей, гребешков и сразу же приготовить, съесть. Обязательно побывайте! 📍село Териберка, Кольский район, Мурманская область, 69.164591, 35.142283 🎥 Kirichok.snow</t>
+  </si>
+  <si>
+    <t>27.05.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6164</t>
+  </si>
+  <si>
+    <t>☀️ Яндекс Путешествия решили поддержать природно-шашлычный туризм и заодно рассказать о том, что цены у них напрямую от отелей И мы вот рассказываем. А цены, кстати, напрямую не только от баз, от пляжных, городских и всяких других отелей тоже</t>
+  </si>
+  <si>
+    <t>27.05.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6162</t>
+  </si>
+  <si>
+    <t>26.05.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6161</t>
+  </si>
+  <si>
+    <t>😍 Этот дедушка даже не знает, что такое Reels… но его жизнь, как будто кадр из фильма 📍Республика Северная Осетия - Алания 🎥 ossetia_travels WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>26.05.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6152</t>
+  </si>
+  <si>
+    <t>Представьте: вы просыпаетесь, а за окном — не соседний дом, а Красноярские горы...⛰ Отель Pillars — место, где город заканчивается, а отдых начинается. Мы собрали 3 готовых сценария для вашего летнего уикенда:👇 👩‍❤️‍👨Тариф «Свидание в отеле» Всё для романтики: панорамный вид, завтрак в номер, сауна и поздний выезд. 🌟Тариф «5 звёзд» Для тех, кто привык к лучшему: уютный номер, ужин в ресторане «Тотем», сауна, массаж и полный комфорт. 💆‍♀️Тариф «Релакс» Когда хочется просто выдохнуть: массаж, сауна, здоровый завтрак — и никаких дел. Всё уже продумано и спланировано для вас. ☝️Плюс, при покупке тарифа — экономия 15%. Бронируйте летние даты уже сейчас. Приезжайте и отдыхайте — мы позаботимся об остальном. Забронировать: +7 (933) 334-07-37 и на нашем сайте</t>
+  </si>
+  <si>
+    <t>25.05.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6151</t>
+  </si>
+  <si>
+    <t>🎊 Выиграйте круиз на двоих по Волге! Розыгрыш от «Речфлота»! Супервозможность провести отпуск на Волге бесплатно! Разыгрывают каюту на двоих на теплоходе «Григорий Пирогов». Две недели на Волге в разгар лета! Города Золотого кольца, Татарстан, наследие ЮНЕСКО и зеленая стоянка в Хвойном бору. 📅 С 22 июня по 7 июля 2026 г. 📍Москва — Углич — Ярославль — Юрьевец — Чкаловск — Макарьев — Свияжск — Казань — Тетюши — Болгары — Чебоксары — Нижний Новгород — Кострома — Мышкин — Тверь — Хвойный бор — Москва ✔️ Проживание в каюте, вкусная еда три раза в день, экскурсии и развлечения на борту — всё включено. Розыгрыш идет до 26 мая. Подписывайтесь на канал «Речфлота» и участвуйте! Вдруг повезет именно вам? 🤩 #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>24.05.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6142</t>
+  </si>
+  <si>
+    <t>🌼 Море ромашек Крыма только посмотрите, как много их здесь…😍 Самое большое в Крыму ромашковое поле находится возле села Лазаревка под Симферополем. Его будет видно прямо с дороги. 📍44.911951, 34.273091 📷 krymskaya_dusha, sasha.crimea, valeria.litv, alexey_latysh, alino4ka01, nazarovaphoto. pro, sashksik WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>22.05.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6141</t>
+  </si>
+  <si>
+    <t>🦢🥰 В Финском заливе были запечатлены кадры брачного танца лебедей Это природное явление связано с брачным периодом, который начинается весной, когда птицы возвращаются на гнездовые территории. 📍Санкт-Петербург 🎥 ritefa WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>20.05.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6132</t>
+  </si>
+  <si>
+    <t>🌾 На берегу Финского залива у Лисьего Носа находится экотропа «Бугаиная тропа» длиной около двух километров Маршрут проходит по территории заказника «Северное побережье Невской губы», часть пути — по деревянным настилам. На тропе есть смотровые площадки для наблюдения за птицами и старинный дуб возрастом до 460 лет. Название связано с большой выпью — птицей, чей голос напоминает рёв быка. 📍Санкт-Петербург, 60.001032, 30.020952 📷 natalie_schu, meet.me.there, saintpgo, shani_med, tanya_.ch WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>18.05.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6131</t>
+  </si>
+  <si>
+    <t>😍 Ледоход начался в Якутии Пока уровень воды в реке Лене приближается к критическим отметкам, а власти города разворачивают пункты временного размещения, якутяне делятся в социальных сетях видео с ледохода. Природная стихия завораживает своей красотой. 📍Табагинский мыс, Якутск, Республика Саха (Якутия) 🎥 ksenia.april WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>14.05.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6122</t>
+  </si>
+  <si>
+    <t>🌼 В Калининградской области, Краснодарском крае, Адыгее и Ставрополье наступил один из самых ярких сезонов года — массовое цветение рапса Поля регионов окрасились в насыщенный желтый цвет, превращая ландшафт в сплошное «солнечное море». 📷 lovely_lo_ve, valeriy_pritchenko, fireastra, tata.shpakova, kukartaman, valerifateeva, katerina_adamovich_, hemdagor, safonov_travel WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>12.05.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6121</t>
+  </si>
+  <si>
+    <t>❄️ Несмотря на то, что на Алтае уже вовсю хозяйничает весна, на Семинском перевале 11 мая вновь разыгралась настоящая зима Похоже, весеннее тепло еще не спешит окончательно покорять этот высокогорный район. Синоптики предупреждают, что такая погода продержится еще несколько дней. Ожидается, что снег будет идти как минимум до 13 мая. а ведь все уже переобулись на летнюю резину🫣 🎥 nastinmoroz WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>10.05.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6112</t>
+  </si>
+  <si>
+    <t>🌺 Каждую весну Дагестан преображается — его просторы окрашиваются в алые тона благодаря цветению диких маков Маки начинают цвести в конце апреля, а их пик приходится на середину мая. Идеальное время для поездки — с 5 по 20 мая, когда маковые поля особенно густые, яркие и фотогеничные. Топ-5 живописных локаций: 📍Кумторкалинский район 📍Окрестности Избербаша 📍﻿﻿﻿Бархан Сарыкум 📍﻿﻿﻿Буйнакский район 📍Кизилюртовский район, село Стальское 📷 tamara_abd, isakovaaaaami, photo_aliina, gatediart, livo.photo, natalia_bishadaeva</t>
+  </si>
+  <si>
+    <t>08.05.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6111</t>
+  </si>
+  <si>
+    <t>🏔️ Здесь уникальные пейзажи, крутые горы и живописные горные селения с родовыми башнями, окутанными мифами Бальнеологические лечебницы и заливные луга, невероятная кухня, сочетающая разные кавказские традиции, — всё это неизменные спутники вашего путешествия по Северной Осетии. 📍Республика Северная Осетия - Алания 🎥 travel_time_osetia WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>08.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6110</t>
+  </si>
+  <si>
+    <t>РОЗЫГРЫШ ПУТЕВКИ В СОЧИ, ПУТЕВКИ НА АЛТАЙ + МАНГАЛ Майские праздники — время, когда мы, словно проснувшись после долгой зимы, наполняемся энергией и радостью. Многие планируют поездки на природу и на шашлыки. Уже ощущается запах лета! И мы приглашаем вас встретить праздник Весны и Труда с нашим теплым и добрым конкурсом. Мы разыграем три замечательных приза (победителей будет трое): - 1 путевка в Сочи (Красная Поляна), глэмпинг и спа "Лес" 5* для двоих на 6 дней / 5 ночей с завтраками - 1 путевка на Алтай в отель Алтика 4* для двоих на 3 дня / 2 ночи с завтраками - 1 гриль-мангал с колёсами и термометром Условия просты: 1) Подпишитесь на каналы: - Профсоюзный дисконт | Профдисконт - WILD RUSSIANS | РОССИЯ - WILD RUSSIANS | АЛТАЙ 2) Оставьте реакции в каналах и нажмите кнопку «УЧАСТВОВАТЬ»</t>
+  </si>
+  <si>
+    <t>06.05.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6101</t>
+  </si>
+  <si>
+    <t>🧀 Сырные поля Башкортостана ⠀ Это карстовые провалы, которые образуются из-за подмывания водой почвы. Конкретно в этом месте под землей течет огромная река, а почва неоднородна и сложена из известняка, и в местах, где слой был тонкий, произошли обвалы. Раньше почти все они были заполнены водой, но сейчас грунтовые воды стали меньше, воды поубавилось, и новые провалы уже несколько лет не образуются. 📍в Дуванском районе Башкирии — между селами Митрофановка и Улькунды 📷 alexskalin, klafic2 WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>04.05.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6100</t>
+  </si>
+  <si>
+    <t>🎞️ В Крыму открыли скульптуру Данилы Багрова - главного героя культовых фильмов "Брат" и "Брат 2" Персонаж культовой ленты поколения 90-х запечатлен пробивающим символическую стену на своем пути. Скульптурная композиция отобразила и главный вопрос картины: "В чем твоя сила?" На церемонии открытия прозвучала легендарная песня "Вечно молодой" в исполнении Сергея Бобунца. 📍арт-кластер «Таврида Арт», Судак, Республика Крым 🎥 petlichka__ WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>02.05.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6091</t>
+  </si>
+  <si>
+    <t>💜 В КРЫМУ ЗАЦВЕЛА ГЛИЦИНИЯ Где искать? На южном берегу она повсюду. Но самые большие деревья с цветами находятся здесь : У входа в аквапарк «Голубой залив» 📍44.400842, 33.984607 Ялта, возле УМВД 📍44.494587, 34.163618 Ялта, площадь Ленина 📍44.496193, 34.169797 Симеиз, возле виллы Ксения 📍44.40362,34.001213 Воронцовский дворец в Алупке 📍44.419656, 34.054975 Никитский ботанический сад 📍44.510941, 34.232675 Ливадийский дворец 📍44.466113, 34.142874 📷 siarova_crimea, sashatayga, xschvvx, katerina_crimea19, sasha.crimea WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6090</t>
+  </si>
+  <si>
+    <t>🌋 Федеральная трасса Морпорт-Аэропорт в любое время года поражает воображение! 📍Камчатский край 🎥 kam_peninsula WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>30.04.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6089</t>
+  </si>
+  <si>
+    <t>«Настоящий отдых — это время, когда ты ни о ком не заботишься, не конкурируешь и делаешь только то, что захочется» Давно были в таком отпуске? 😅 Если нет, вам в тур с «Поехавшими». Уже 5 лет они летают в основном только девочками — без «мам, помоги», с комфортными отелями, фотосессиями, кайфовыми гидами, ресторанами и шоппингом. Ловите ближайшие туры, в которых вы точно отдохнёте 😍 🍷 Абрау-Дюрсо — 20–24 мая Винный тур с профессиональным сомелье Алексеем Митрофановым 🍷 Армения — 9–14 июня 🐳 Камчатка — 8-14 августа 🦒 9-15 августа КЕНИЯ 🏔6-10 августа гастро-АЛТАЙ с шеф-поваром Дмитрием Решетниковым 🍇21— 27сентября ГРУЗИЯ 🐘18-26 октября ЮАР 🍁17-24 октября Южная Корея Организатор - "Поехавшие " авторские туры https://t.me/poehavshie_pro/888 ✍️куда хочешь поехать в нашей классной компании, отправим все подробности? Все подробности ищи в тг-канале «Поехавших» А лучше сразу пиши менеджеру @poehavshiepro — он поможет подобрать и оформить тур идеальный для тебя 🧡</t>
+  </si>
+  <si>
+    <t>28.04.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6080</t>
+  </si>
+  <si>
+    <t>💧Красивейшее явление природы - разлив у церкви Покрова на Нерли В этом году разлив был одним из сильнейших за несколько лет. Нерль поднялась на 4,6 метра. Луг исчез, 170 гектаров под водой. Деревья стоят по пояс в реке, а Покрова XII века посреди всего этого, как белый маяк – отражается в воде. Стоит вечная. Ради этого вида люди приезжают из разных уголков России! 📍пос. Боголюбово, Суздальский район, Владимирская область, 56.196272, 40.561426 📷 savinstas, beregsuzdal, galstyan_arsen, signal.maker WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>26.04.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6079</t>
+  </si>
+  <si>
+    <t>💦 Салтинский водопад Единственный в Дагестане подземный водопад. Является истинным символом природного величия и красоты. Струящиеся воды, шепчущие тайны прошлого, величественные скалы, скрывающие в себе многочисленные истории, и обитающие вокруг него животные создают неповторимое обаяние этого места. 📍Республика Дагестан, Гунибский район, 42.390063, 47.066329 🎥 nina_letstravel WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>24.04.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6070</t>
+  </si>
+  <si>
+    <t>😍 Прямо сейчас в Японском саду цветет сакура 📍Оползневое, Ялта, Республика Крым 📷 krymskaya_dusha, harry_owl, farida.abstract, nina_letstravel, miholyly WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>23.04.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6061</t>
+  </si>
+  <si>
+    <t>🗻 БЕЛЫЕ СКАЛЫ Смотря на фотографии можно подумать, что они сделаны где-то в Исландии или Ирландии. Но в действительности это Россия, остров Итуруп — самый крупный из архипелага Южных Курил. Белые скалы — не скалы в прямом смысле слова. Они состоят не из твердых пород, а из пемзы и вулканического стекла, их куски крошатся в руках, а во время дождей сверху стекают потоки белой воды. Ручьи, стекающие со склонов, вырезают в них причудливые узоры, а местами образуются ущелья. 🌋 Рельеф скал появился во время извержения вулкана, еще в тот период, когда остров находился под водой. Лава, которая была насыщена газами, вспенилась и застыла. После одного из землетрясений образовавшиеся скалы поднялись над территорией острова (их высота от 40 до 120 метров). Тянутся на 28 километров вдоль моря. 😍 Сверху скалы покрыты «ковром» из зеленой травы - сочетание синего неба, зеленых лугов, белых скал, черно-серого песка и бирюзового Охотского моря создают неповторимый прекрасный пейзаж. ❗️По-настоящему белыми скалы бывают не всегда. В дождь пемза темнеет, на закате склоны, как гигантский экран, отражают рыжий свет, а в середине дня в зависимости от сезона они могут оказаться в контровом свете. Так что приезжать к достопримечательности лучше утром! 📍Сахалинская область, Курильский городской округ, остров Итуруп, 45.271898, 148.274027 📷 @trust_doit, @tommykaira, @any_yoyo, @pavlow97, @f1ramon_, @br1gadir98, @andrisergey</t>
+  </si>
+  <si>
+    <t>23.04.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6060</t>
+  </si>
+  <si>
+    <t>Кадровый голод в туризме продлится до 2030 года ‼️ Что в это время делать нам? Зарабатывать 🤑 Уже сегодня пройдет мероприятие, на которое советуем зарегистрироваться всем, кто: 📌хочет получать 70 - 100 000 к основному доходу 📌 любит искать интересные маршруты, составлять планы путешествий, но делает это, в основном, для себя 📌готов путешествовать больше и чаще, но не знает как Крупнейшая в РФ школа турагентов Via Tourism проводит бесплатный вводный урок по профессии турагент. Приходите убедиться лично — это один из самых доступных и при этом интересных вариантов подработки. Самое приятное 👇🏻👇🏻 После обучения вас ждет стажировка и реальные клиенты. И, главное, — динамичная среда из близких по духу людей, которые не любят сидеть на месте. 2 часа вашего времени могут превратиться в новое дело жизни 😍 Регистрируйтесь по ссылке и не забудьте поставить напоминалку, чтобы не пропустить 😉 Регистрация Регистрация Реклама. ООО "ВИА-ТУРИЗМ". ИНН 1655217888.</t>
+  </si>
+  <si>
+    <t>22.04.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6059</t>
+  </si>
+  <si>
+    <t>🌸 Весна в парке Галицкого: когда каждый уголок дышит новой жизнью 📍Краснодар, 45.047379, 39.041868 🎥 pozdeeva_lena_ WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>20.04.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6050</t>
+  </si>
+  <si>
+    <t>🌹 Визитная карточка Пятигорска и то, зачем сюда обязательно стоит приезжать в конце апреля-начале мая - это, конечно, парк Цветник! В это время года, в момент цветения тюльпанов, тут особенно красиво😍 Глаз радуется от того, что цветы тут не солируют, а лишь создают аккомпанемент шикарной архитектуре вокруг, особенно, конечно, хочется отметить невероятное модерновое здание Лермонтовской галереи. Какой снимок вам понравился больше 1-9? 📍​Пятигорск, Ставропольский край 📷 roman.kokorin, artemmeletov WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>18.04.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6049</t>
+  </si>
+  <si>
+    <t>❄️🌸 В Чемале снег белым покрывалом окутал кусты маральника на склонах гор картина ежегодная и каждый раз вызывает восхищение Все распустившиеся цветы облетят, конечно, но у закрытых бутонов есть все шансы открыться, когда потеплеет. 📍Чемальский район, Республика Алтай 🎥 inkiny_kartinki WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>16.04.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6040</t>
+  </si>
+  <si>
+    <t>😢 В Анапе снова развернулась масштабная операция по спасению птиц, пострадавших от разлива нефтепродуктов Причина — новые выбросы мазута, природу появления которых точно не называют. Власти лишь делятся предварительной версией: мазут появился в результате атаки БПЛА. Экологи, посмотрев спутниковые снимки, оценивают, что «объем разлитого продукта — примерно в 300–350 тонн». Дни и ночи люди трудятся, спасают каждую птичью жизнь — и в этом открывается какая‑то неимоверная сила. ❤️ - огромная благодарность каждому, кто участвует и помогает! WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>14.04.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6039</t>
+  </si>
+  <si>
+    <t>😍 Невероятно красивый закат посреди Ростовского заповедника и бескрайних полей цветущих тюльпанов и ирисов 🎥 roman.kokorin WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>12.04.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6030</t>
+  </si>
+  <si>
+    <t>🌸 Дагестан вошел в пятерку самых живописных мест России, где можно насладиться ранним весенним цветением Эксперты сервиса «Яндекс Путешествий», особо отметили красоту цветущих абрикосовых деревьев в дагестанских селах, сравнив их нежное розовое цветение с японской сакурой. До появления листьев деревья усыпаны нежными розовыми бутонами, которые затем раскрываются, создавая неповторимый пейзаж. цветение абрикосов в Дагестане уже началось 📷 _shamil_photo, photo_shapiev, vmeste.poleteli, said__musafir, amirov_tour</t>
+  </si>
+  <si>
+    <t>10.04.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6027</t>
+  </si>
+  <si>
+    <t>🦭 Во время шторма на Куршской косе был замечен очаровательный малыш 📍Зеленоградск, Калининградская область 📷 bogatiy_Kant WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>09.04.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6022</t>
+  </si>
+  <si>
+    <t>ТОП 5 ИДЕЙ ДЛЯ НЕОБЫЧНОГО ПУТЕШЕСТВИЯ ПО РОССИИ. Если ищете нестандартные маршруты, присмотритесь к Tripster — платформе с авторскими экскурсиями и турами от локальных гидов. Здесь каждый месяц появляется около 650 новых маршрутов, а всего уже 27 000+ экскурсий в 940+ городах мира. Более 208 000 путешественников ежемесячно отправляются на экскурсии и находят те самые «неочевидные» места. Соловецкий монастырь, Архангельская область. Монастырь стоит здесь, среди северных пейзажей Белого моря, с XV века, а история возведения Соловецкого кремля — загадка и по сей день. Вес некоторых валунов, из которых выложены стены, превышает 8 тонн, а возраст растущего на них лишайника — 2000−3000 лет! Когда, кем и каким образом было начато строительство — не знают даже историки. Ещё под монастырём проходит полтора километра туннелей: монахи использовали их и в качестве канализации, и как чёрный ход. Соловецкий монастырь — настоящая крепость, неприступная и укреплённая. Во время Крымской войны английский флот пытался обстрелять обитель из пушек. Результатом девяти часов непрекращающегося огня стали лишь подбитая чайка и повреждённая икона. Чарские пески, Забайкалье. Песчаная пустыня среди ледников — звучит как мираж усталого путешественника. Однако Чарские пески — это как раз именно то место, где такая аномалия встречается наяву: раскалённая пустыня окружена суровыми ледниками Кодара. Правда, такое соседство вносит свои коррективы: вместо верблюдов — олени, а вместо пальм в редких оазисах — лиственницы и кедры. Этот контраст придаёт месту ещё большее очарование. Вулкан Креницына, Курильские острова. Расположенный на острове Онекотан, действующий вулкан Креницына — поистине уникальное явление. Это не был просто вулкан, а вулкан в вулкане, да ещё и самый большой в мире. Вокруг его поросшей лесами верхушки смыкается озёрное кольцо, заключённое в цветущие склоны — кальдеры. Завораживающий пейзаж дополняет окутавшая озеро дымка — ни дать ни взять декорации к «Парку юрского периода»! Озеро Джека Лондона, Магадан. Огромный десятикилометровый водоём с четырьмя живописными островками своему названию обязан необычной находке: экспедиция, обнаружившая озеро, отыскала на его берегу книгу знаменитого писателя Джека Лондона. Как сюда попала книга и кем был оказавшийся в этом безлюдном районе Магаданской области загадочный интеллигент — неизвестно и по сей день. Куршская коса, Калининградская область. 98 километров песка между морем и заливом, где леса сменяются дюнами, а воздух пахнет смолой и солью. Одноимённый национальный парк находится в Калининградской области, от самого Калининграда — около часа на машине. Главные точки — Танцующий лес, Высота Эфа и орнитологическая станция в Рыбачьем. Лучшее время — май–сентябрь: тогда можно и на велике проехать всю косу, и на пляже поваляться, и птиц понаблюдать в сезон миграции. Атмосфера — как на причудливом северном курорте: природный минимализм и суровые пейзажи. 👉Еще больше нестандартных маршрутов для путешествий найдете у ребят из Tripster Erid: 2SDnjcGTSxr Название: Flight Marketplace Admin FZE ИНН: 997789001</t>
+  </si>
+  <si>
+    <t>08.04.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6013</t>
+  </si>
+  <si>
+    <t>🌸 ПЕРСИКОВЫЕ САДЫ В КРЫМУ Видели ли вы когда-нибудь, как цветут персиковые деревья? Нежный аромат, сочные краски и ряды деревьев, на ветках которых словно сидят розовые бабочки. Вживую это смотрится, как на картине. 📍сады находятся в Бахчисарайском районе 📷 krymskaya_dusha, valericano7, max_from_crimea, sasha.crimea, katerina_crimea19 WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>06.04.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6012</t>
+  </si>
+  <si>
+    <t>⛰️ КАНЬОН АХСИНТА Природные «ворота» в Дигорию, место силы, где скалы сходятся почти вплотную, а река Урух пробивает путь в глубине горной теснины. Протяжённость каньона составляет около 1 км и имеет высоту склонов в 300 м. В самом узком месте у каньона ширина всего в 30 м. 📍Ирафский район, Республика Северная Осетия - Алания 🎥 hohagg_tours WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>03.04.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6003</t>
+  </si>
+  <si>
+    <t>🌳 Парк Галицкого — это истинное сокровище! Здесь природа, вода и зелень создают атмосферу, в которой забываешь о времени. Каждый уголок наполняет счастьем, а прогулка по аллеям дарит вдохновение. Спасибо за эту красоту Сергей Галицкий! Приезжайте и ощутите магию парка на себе. 📍Краснодар, 45.047379, 39.041868 📷 kukartaman, tanya_fafengut, krymskaya_dusha, elena.bukia, alla.mangileva, brilevaev WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>02.04.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6002</t>
+  </si>
+  <si>
+    <t>🌸 Цветение Маральника - главный знак весны на Алтае, когда природа оживает Когда: конец апреля — май. Точные сроки зависят от погоды и высоты местности. Что это: кусты покрываются яркими сиренево-розовыми цветами на фоне ещё спящей тайги, зрелище потрясающей красоты. Где: чаще всего его можно увидеть вдоль Чуйского и Чемальского трактов, в предгорьях и на склонах гор. 📍Республика Алтай 🎥 yutahotel</t>
+  </si>
+  <si>
+    <t>31.03.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5992</t>
+  </si>
+  <si>
+    <t>😢 Село Ново-Цилитли буквально смывает, дома рушатся на глазах Вчера из села вывезли женщин и детей, а сегодня простые сельские ребята, рискуя собой, пытаются спасти домашний скот — это единственное, что осталось у людей. Со слов местных жителей, спецслужбы и МЧС отказали в содействии и люди остались один на один с этой катастрофой. 📍Дагестан 🎥 1monyaa WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>30.03.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5983</t>
+  </si>
+  <si>
+    <t>😱 Третьи сутки Дагестан пытается справиться с последствиями наводнения В ночь на 28 марта на республику обрушился ливень, вызвавший сильнейший за последние 100 лет потом. Потоки воды сносили людей, автомобили, кроме того — больше 320 тысяч человек остались без света. О надвигающейся непогоде республиканским властям было известно, к ней готовились, однако стихия превзошла самые пессимистичные прогнозы. Из-за сильных ливней многочисленные реки вышли из берегов. WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>27.03.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5982</t>
+  </si>
+  <si>
+    <t>❄️ Заснеженный Дагестан — это не холод. Это магия. Горы в снежных шапках, пустые серпантины, тишина каньонов и тот самый воздух, от которого хочется дышать глубже. В зимний период Дагестан открывается по-настоящему: без толп туристов, суеты и шума. лучшее время увидеть настоящий Дагестан 🎥 kamil_uzden WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>27.03.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5981</t>
+  </si>
+  <si>
+    <t>26.03.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5971</t>
+  </si>
+  <si>
+    <t>🏜 ЧАРСКИЕ ПЕСКИ ⠀ Загадочное и волшебное место, скрытое в Забайкальском крае. Здесь песчаные дюны поднимаются словно спящие великаны, а ветры рисуют на песке свои невероятные истории. Здесь природа становится сказкой, а каждый шуршащий песчинкой шаг — путешествием в неизведанные тайны природы. ⠀ 📍Каларский муниципальный округ, Забайкальский край, 56.835323, 118.12112 📷 alexskalin, stepanovslava, yaroslav_shuraev, smelov. photo, ermolina.elena. photo, danielkordan, annasanna_photo WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>25.03.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5970</t>
+  </si>
+  <si>
+    <t>вы только посмотрите какие здесь виды😍 🏘️ СЕЛО АУШИГЕР Популярное место у путешественников. Сюда приезжают погреться в термальных источниках и погулять по живописным окрестностям. 📍Черекский район, Кабардино-Балкарская Республика, 43.390747, 43.733195 🎥 sabr.wanderer WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>24.03.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5960</t>
+  </si>
+  <si>
+    <t>🩵 Cамый красивый поселок Чукотки ⠀ Эгвекинот или Эрвыӄыннот, что в переводе с чукотского «острая или высокая твердая земля». Он практически полностью окружен горами и только с одной стороны они рассечены заливом, который смог проникнуть вглубь суши более, чем на 100км. К сожалению, зимой залив полностью замерзает и максимальной красоты не увидишь. ⠀ В Эгвекиноте проживает целых 3,5 тысячи человек, и это, по меркам Чукотки, вполне себе мегаполис, и почетное 5 место по численности во всем ЧАО. 📍Чукотский автономный округ, 66.321593, - 179.119810 ⠀ 📷 alexskalin</t>
+  </si>
+  <si>
+    <t>24.03.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5956</t>
+  </si>
+  <si>
+    <t>Любишь качественные книги? Мечтаешь о путешествиях и открытиях? Хочешь узнать больше о народах нашей страны? Мы знаем, что тебе предложить 👇 🌎BOMBORA TRAVEL — канал для тех, кто влюблен в нашу страну. Самые интересные маршруты, книги о путешествиях и впечатления собраны здесь! Открываем мир и книги. #реклама О рекламодателе</t>
+  </si>
+  <si>
+    <t>23.03.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5955</t>
+  </si>
+  <si>
+    <t>🌕😍 Невероятное полнолуние запечатлели в горах Сочи 🎥 mitjay_gora WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>20.03.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5946</t>
+  </si>
+  <si>
+    <t>🌸В горах Крыма началось цветение сон-травы — одного из самых живописных весенних растений региона Пушистые сиреневые цветки уже покрыли поляны куэсты Челтер-Кая, расположенной неподалёку от села Терновка в окрестностях Севастополя. Это природное явление продолжается всего две недели. Цветок сон-трава занесен в Красную книгу, его сбор строго запрещен. Согласно легенде, сорвавший это растение будет страдать от бессонницы. 📍Севастополь, Балаклавский район 📷 sasha.crimea, alexey_latysh, alexskalin, batkova_elena, swallow.k</t>
+  </si>
+  <si>
+    <t>19.03.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5945</t>
+  </si>
+  <si>
+    <t>🏔 ЛАВОЧКА СЧАСТЬЯ Популярная смотровая площадка в Северной Осетии с деревянной скамейкой, на которой надпись: «Счастье не за горами — оно в горах». Она расположена на высоте около 2500 метров над уровнем моря. Отсюда открываются панорамы Главного Кавказского хребта, заснеженных вершин, реки Фиагдон и облаков под ногами в пасмурную погоду. 📍 Архонский перевал, Северная Осетия-Алания, 42.8157, 44.210303 🎥 seven. sky. travel</t>
+  </si>
+  <si>
+    <t>18.03.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5936</t>
+  </si>
+  <si>
+    <t>🏘️ САМАРА Крупный поволжский город, который был основан в 1586 году. В советское время его переименовали в Куйбышев, а во время ВОВ сюда эвакуировали из Москвы правительство, многие предприятия и даже Большой театр с «Мосфильмом». Здесь можно просто гулять, наслаждаться архитектурой и меняющейся атмосферой разных районов. Никто никуда не бежит, все расслаблены и приветливы. 📍Самара, 53.195878, 50.100202 📷 vadimpo</t>
+  </si>
+  <si>
+    <t>17.03.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5935</t>
+  </si>
+  <si>
+    <t>17.03.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5934</t>
+  </si>
+  <si>
+    <t>⛪️ Кафедральный собор Непорочного зачатия Пресвятой Девы Марии – настоящий европейский островок в сердце столицы Он величественный и красивый, считается главным католическим храмом нашей страны. Возведен в стиле неоготики, о чем свидетельствуют краснокирпичный фасад, башни с изящными шпилями и другие элементы архитектуры. Многие приезжают в это невероятное место, чтобы насладиться светлой и умиротворяющей атмосферой, либо посетить музыкальное мероприятие. 📍ул. Малая Грузинская, 27/13с1, Москва 🎥 nuuuliza</t>
+  </si>
+  <si>
+    <t>17.03.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5933</t>
+  </si>
+  <si>
+    <t>Иногда мы едем за впечатлениями, а иногда — за состоянием, которое остаётся с нами надолго и меняет качество жизни. 🏔️Представь 10 дней на Алтае, где всё создано для тебя: Горы. Пространство. Тишина. Сила земли, воды и воздуха, которая здесь ощущается телом. 🏕️Уютное, продуманное до деталей пространство в горах. 🥑Чистое, живое питание, поддерживающее тело и наполняющее энергией. 🙏Ежедневные телесные практики, возвращающие тебя в контакт с собой. 🧘‍♂️Йога и тибетские практики — мягкие, глубокие, выстраивающие тело и внутреннюю опору. 🪬Дыхание, движение, звук, тишина. Лечебные купания в Катуни — как ритуал очищения и перезагрузки. Контакт с ледяной живой водой, который пробуждает, обновляет и собирает тебя целиком. Бани — глубокое расслабление, освобождение тела и нервной системы, восстановление на клеточном уровне. Каждый день выстроен так, чтобы ты восстанавливалась. Без спешки. Без давления. Без ожиданий. Чтобы отпускать накопленное напряжение и возвращаться к себе — настоящей. ⚡️Это не просто отдых. Это инвестиция в твоё здоровье, женственность, ясность и внутреннее сияние. В состояние, в котором ты чувствуешь заботу — глубокую, бережную, осознанную. Здесь ты просыпаешься не по будильнику, а по внутреннему ощущению покоя. И с каждым днём замечаешь, как меняется твоё состояние, тело и энергия. ✨Это ретрит, на который приезжают не «перезагрузиться на пару дней». Сюда приезжают, чтобы вернуться к себе. Чтобы почувствовать силу, опору и глубину — через тело, природу и тишину. 10 дней. Алтай. Сила гор, воды и живых практик. И ты — в новом состоянии. Ближайшие туры: - 27 марта - 5 апреля - 15 - 24 мая ➡️Если откликается — переходи по ссылке.</t>
+  </si>
+  <si>
+    <t>16.03.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5931</t>
+  </si>
+  <si>
+    <t>💦 БЕССТЫЖИЕ ВАННЫ (НАРОДНЫЕ ВАННЫ) Одна из самых необычных достопримечательностей в Пятигорске находится на склоне горы Машук. Термальные источники будто переносят на райский остров. С 19 века за пятигорскими купелями закрепилось название «народные» или «бесстыжие» ванны. Дело в том, что в оборудованные городские термы вход тогда был платным, поэтому многие горожане предпочитали оздоравливаться в «диких» условиях. При этом мужчины и женщины принимали водные процедуры вместе, что в те времена считалось верхом неприличия. Отсюда и пошло название — «бесстыжие». 📍Пятигорск, Ставропольский край, 44.046143, 43.099669 📷 roman.kokorin, lingligirl, lirules, olyalya_blondinka, vita_happiness, kris_life_travel, a_i_e_, dankira_kmv</t>
+  </si>
+  <si>
+    <t>15.03.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5922</t>
+  </si>
+  <si>
+    <t>🔥🔥🔥🔥🔥 ДВУХ ПУТЁВОК В ШЕРЕГЕШ Весной дарим самые приятные подарки. Разыграем две путевки на покатушки: групповой трансфер из Новосибирска, проживание, групповой урок по катанию, фотосессию на горе, фирменный подарок, скидки на питание, а также возможность завести новых друзей и получить море положительных эмоций! ⠀ Условия участия в розыгрыше: 1) быть подписчиком каналов - WILD RUSSIANS | ШЕРЕГЕШ - WILD RUSSIANS | СИБИРЬ - WILD RUSSIANS | РОССИЯ 2) оставь реакции в каналах и жми «УЧАСТВОВАТЬ» P.S вы можете получить дополнительные шансы на победу за приглашенного друга для участия в розыгрыше или репост в сторис Итоги подведем 5 апреля, победители будут опубликованы специальным ботом в этом посте Участников: 810 Призовых мест: 2 Дата розыгрыша: 19:00, 05.04.2026 MSK (завершён) Победители розыгрыша: 1. Надежда - 57ccaf 2. Kristina Suslova - 594b0o</t>
+  </si>
+  <si>
+    <t>13.03.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/5921</t>
+  </si>
+  <si>
+    <t>🏠 Представьте себе, этот чудесный терем стоит посреди полностью вымершей деревни. А в прошлом это было большое и богатое село. Терем имеет статус памятника регионального значения! На сегодняшний день, хозяину, Анатолию Ивановичу уже 84 года, но он поддерживает такой огромный дом в достойном состоянии. 📍д. Погорелово, Чухломской район, Костромская область 🎥 alenkakopylova</t>
+  </si>
+  <si>
+    <t>15.09.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6470</t>
+  </si>
+  <si>
+    <t>Только посмотрите на это😍 🐰 В Светлогорске появились новые панно на «Мозаичном пути» Несколько дней назад художники «Мозаичного пути» поставили финальную точку в монтаже мозаичных панно на улице Пушкина. Аналогов этому проекту в России нет. Вместо серых ступеней здесь целая галерея под открытым небом. Тут живут зайцы-«моЗайки»: кто-то пьёт какао в тумане, кто-то прячет ключ от параллельных миров. Это часть большого «Мозаичного пути» — маршрута, превращающего город в живой музей и квест для каждого, кто гуляет по Светлогорску. 📍Калининградская область 📷 bogatiy_kant WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>14.09.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6461</t>
+  </si>
+  <si>
+    <t>Открываешь окно, а там сияние! ✨ В Мурманске северное сияние стало практически обыденным явлением для местных жителей Пару дней назад видеогид из города снял завораживающее северное сияние прямо из своей квартиры. 📍Мурманск, 68.970663, 33.074918 📷 gid_severa WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>11.09.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6460</t>
+  </si>
+  <si>
+    <t>💧ОЗЕРО СЕРЕБРЯНОЕ Это живописное высокогорное озеро находится на высоте около 1815 метров над уровнем моря. Образовалось в результате таяния ледников. Озеро окружено горной чашей, форма которой напоминает цветок лотоса. С его берегов открываются панорамные виды на Тункинскую долину, хребет Хамар-Дабан, а также на пики Улябор и Горец. Из-за этого некоторые путешественники называют это место «Тибетом в миниатюре». 🎥 damba_khankhabaev WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>09.09.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6451</t>
+  </si>
+  <si>
+    <t>🪨😍 Хотите увидеть камушки в горошек? А ещё в полосочку? Тогда вам на мыс Четырёх скал в Приморском крае! Это удивительное место радует глаз разноцветными камнями, которые создала природа. Прогуляйтесь по побережью, соберите интересные находки и насладитесь красотой окружающего мира! 📍​Ольгинский муниципальный округ, Приморский край, 43.84449, 135.506119 📷 artyom_korneev, evgeniya0802, pozharskaya_anna WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>19.09.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6481</t>
+  </si>
+  <si>
+    <t>😍 Парк Галицкого в Краснодаре — одно из самых популярных мест для прогулок и фотографий В 2026 году здесь появились новые локации, входящие в "Парк Облаков" — водопад и озеро "Отражение", "Парящие сады" и Грот. Вместе с тем, Каньон по-прежнему остаётся главной точкой притяжения жителей и гостей города. В выходные попасть в самые популярные зоны бывает непросто: очереди могут растягиваться на десятки метров, а поток посетителей регулируют сотрудники охраны. 📍Краснодар, 45.047379, 39.041868 📷 grrigoryan, visitkbr, dmitry_dis, nina_letstravel, foto23marysia WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6480</t>
+  </si>
+  <si>
+    <t>🗿 Плато Маньпупунёр в Коми — визитная карточка Республики и Северного Урала Оно находится в труднодоступном месте Печоро-Илычского заповедника в живописных «Девственных лесах Коми», объекте Всемирного наследия ЮНЕСКО. Каменные великаны стоят на плоской горе посреди тайги и привлекают туристов необычной формой. Чтобы оказаться рядом с природной достопримечательностью, предстоит преодолеть многодневный интересный поход.  📍Республика Коми, Северный Урал, 62.221329, 59.305196 🎥 maxkudryashov WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>17.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6479</t>
+  </si>
+  <si>
+    <t>Пять полетов — до 50% выгоды При покупке с 14 по 20 сентября скидка 10% действует на каждый полет из Москвы или обратно. Оформляйте до пяти бронирований и планируйте путешествия с вылетом до 31 декабря. Подробнее — по ссылке. Ваш Utair</t>
+  </si>
+  <si>
+    <t>29.09.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6510</t>
+  </si>
+  <si>
+    <t>🌉 ВИТИМСКИЙ МОСТ Бывший железнодорожный мост через реку Витим, построенный в начале 80-х при строительстве БАМа как вспомогательный, стал единственным способом попасть на автомобиле в п. Куанда. Мост называют самым опасным и страшным в России. Высота моста 15м, длина ~570м, ограждений нет, шпалы разрушаются, одну опору смыло. Некоторые разворачиваются так и не осмелившись проехать по нему, а кто-то заказывает услугу «Смелый водитель» (приезжают ребята из поселка и проезжают мост на твоей машине). Из-за аварийного состояния проезд по мосту официально запрещен ещё в 2016 году. Но по сей день мост стоит, машины едут. 📍Муйский муниципальный округ, Республика Бурятия, 56.224180, 115.733010 🎥 svet_gorbunova</t>
+  </si>
+  <si>
+    <t>27.09.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6501</t>
+  </si>
+  <si>
+    <t>🏡 Доходный дом О.И. Серебренниковой Здание в неомавританском стиле — одно из самых необычных в исторической Самаре. Построено в 1904 году по проекту городского архитектора Щербачёва, автора десятков самарских зданий. Особняк является объектом культурного наследия регионального значения. В прошлом дом принадлежал купчихе Юриной, которая во втором браке носила фамилию Серебренниковой. 📍ул. Степана Разина, 41, Самара 📷 _daryavolk_, catstereo, sergei_stoll, vadimpo</t>
+  </si>
+  <si>
+    <t>25.09.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6500</t>
+  </si>
+  <si>
+    <t>⛰️🚂 ПААСО Скальная гора высотой около 80 метров сразу за Сортавалой, у самой дороги на Рускеалу. Подниматься недолго, минут десять-пятнадцать, а наверху открывается то, ради чего сюда и едут: озёра, речная долина, поля до горизонта и железнодорожная насыпь, по которой в парк Рускеала идёт ретропоезд. Поймать его с вершины — главный местный трофей, о нём в отзывах пишут чаще, чем обо всём остальном. Формально это ещё и памятник археологии: в XII–XIV веках здесь стояло укреплённое городище древних карел. 📍Республика Карелия 🎥 paaso_official</t>
+  </si>
+  <si>
+    <t>23.09.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6491</t>
+  </si>
+  <si>
+    <t>🗻Одно из самых фотогеничных и узнаваемых мест на Курильских островах — Белые скалы. Они поражают своей резной формой и эффектно выглядят на контрасте с черным вулканическим песком пляжа, раскинувшегося у их подножия. Смотреть на них лучше в солнечную погоду — тогда скалы имеют действительно белый оттенок, море — бирюзовый, а между ними — пляж из серого песка. 📍Сахалинская область, Курильский городской округ, остров Итуруп, 45.271898, 148.274027 📷 br1gadir98, iamshayahh, alexskalin, _dmitry_v, ilyagorelof, aero_den86, oktagon WILD RUSSIANS В MAX</t>
+  </si>
+  <si>
+    <t>21.09.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/wild_russians/6490</t>
+  </si>
+  <si>
+    <t>🏞️😍 Перевал Актопрак - очень живописный путь между Баксанским и Чегемским ущельями в Кабардино-Балкарии 🎥 discover_kbr WILD RUSSIANS В MAX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2909,62 +3995,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H284"/>
+  <dimension ref="A1:H406"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3048.256" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="3636.969" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -10084,50 +11170,2124 @@
       <c r="F283">
         <v>13</v>
       </c>
       <c r="G283">
         <v>214</v>
       </c>
       <c r="H283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>87569</v>
       </c>
       <c r="B284" t="s">
         <v>841</v>
       </c>
       <c r="C284" t="s">
         <v>842</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>843</v>
       </c>
       <c r="E284">
         <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>93676</v>
+      </c>
+      <c r="B285" t="s">
+        <v>844</v>
+      </c>
+      <c r="C285" t="s">
+        <v>845</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="E285">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>93677</v>
+      </c>
+      <c r="B286" t="s">
+        <v>847</v>
+      </c>
+      <c r="C286" t="s">
+        <v>848</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="E286">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>93678</v>
+      </c>
+      <c r="B287" t="s">
+        <v>850</v>
+      </c>
+      <c r="C287" t="s">
+        <v>851</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="E287">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>93679</v>
+      </c>
+      <c r="B288" t="s">
+        <v>853</v>
+      </c>
+      <c r="C288" t="s">
+        <v>854</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="E288">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>93680</v>
+      </c>
+      <c r="B289" t="s">
+        <v>856</v>
+      </c>
+      <c r="C289" t="s">
+        <v>857</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="E289">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>93681</v>
+      </c>
+      <c r="B290" t="s">
+        <v>859</v>
+      </c>
+      <c r="C290" t="s">
+        <v>860</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="E290">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>93682</v>
+      </c>
+      <c r="B291" t="s">
+        <v>862</v>
+      </c>
+      <c r="C291" t="s">
+        <v>863</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E291">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>93683</v>
+      </c>
+      <c r="B292" t="s">
+        <v>865</v>
+      </c>
+      <c r="C292" t="s">
+        <v>866</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="E292">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>93684</v>
+      </c>
+      <c r="B293" t="s">
+        <v>868</v>
+      </c>
+      <c r="C293" t="s">
+        <v>869</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="E293">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>93685</v>
+      </c>
+      <c r="B294" t="s">
+        <v>871</v>
+      </c>
+      <c r="C294" t="s">
+        <v>872</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="E294">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>93686</v>
+      </c>
+      <c r="B295" t="s">
+        <v>874</v>
+      </c>
+      <c r="C295" t="s">
+        <v>875</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="E295">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>93687</v>
+      </c>
+      <c r="B296" t="s">
+        <v>877</v>
+      </c>
+      <c r="C296" t="s">
+        <v>878</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="E296">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>93688</v>
+      </c>
+      <c r="B297" t="s">
+        <v>880</v>
+      </c>
+      <c r="C297" t="s">
+        <v>881</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="E297">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>93689</v>
+      </c>
+      <c r="B298" t="s">
+        <v>883</v>
+      </c>
+      <c r="C298" t="s">
+        <v>884</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="E298">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>93690</v>
+      </c>
+      <c r="B299" t="s">
+        <v>886</v>
+      </c>
+      <c r="C299" t="s">
+        <v>887</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="E299">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>93691</v>
+      </c>
+      <c r="B300" t="s">
+        <v>889</v>
+      </c>
+      <c r="C300" t="s">
+        <v>890</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="E300">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>93692</v>
+      </c>
+      <c r="B301" t="s">
+        <v>892</v>
+      </c>
+      <c r="C301" t="s">
+        <v>893</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="E301">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>93693</v>
+      </c>
+      <c r="B302" t="s">
+        <v>895</v>
+      </c>
+      <c r="C302" t="s">
+        <v>896</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="E302">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>93694</v>
+      </c>
+      <c r="B303" t="s">
+        <v>898</v>
+      </c>
+      <c r="C303" t="s">
+        <v>899</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="E303">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>93695</v>
+      </c>
+      <c r="B304" t="s">
+        <v>901</v>
+      </c>
+      <c r="C304" t="s">
+        <v>902</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="E304">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>93696</v>
+      </c>
+      <c r="B305" t="s">
+        <v>904</v>
+      </c>
+      <c r="C305" t="s">
+        <v>905</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="E305">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>93697</v>
+      </c>
+      <c r="B306" t="s">
+        <v>907</v>
+      </c>
+      <c r="C306" t="s">
+        <v>908</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="E306">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>93698</v>
+      </c>
+      <c r="B307" t="s">
+        <v>910</v>
+      </c>
+      <c r="C307" t="s">
+        <v>911</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="E307">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>93699</v>
+      </c>
+      <c r="B308" t="s">
+        <v>913</v>
+      </c>
+      <c r="C308" t="s">
+        <v>914</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="E308">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>93700</v>
+      </c>
+      <c r="B309" t="s">
+        <v>916</v>
+      </c>
+      <c r="C309" t="s">
+        <v>917</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="E309">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>93701</v>
+      </c>
+      <c r="B310" t="s">
+        <v>919</v>
+      </c>
+      <c r="C310" t="s">
+        <v>920</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="E310">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>93702</v>
+      </c>
+      <c r="B311" t="s">
+        <v>922</v>
+      </c>
+      <c r="C311" t="s">
+        <v>923</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E311">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>93703</v>
+      </c>
+      <c r="B312" t="s">
+        <v>925</v>
+      </c>
+      <c r="C312" t="s">
+        <v>926</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E312">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>93704</v>
+      </c>
+      <c r="B313" t="s">
+        <v>928</v>
+      </c>
+      <c r="C313" t="s">
+        <v>929</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E313">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>93705</v>
+      </c>
+      <c r="B314" t="s">
+        <v>931</v>
+      </c>
+      <c r="C314" t="s">
+        <v>932</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="E314">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>93706</v>
+      </c>
+      <c r="B315" t="s">
+        <v>934</v>
+      </c>
+      <c r="C315" t="s">
+        <v>935</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="E315">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>93707</v>
+      </c>
+      <c r="B316" t="s">
+        <v>937</v>
+      </c>
+      <c r="C316" t="s">
+        <v>938</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="E316">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>93708</v>
+      </c>
+      <c r="B317" t="s">
+        <v>940</v>
+      </c>
+      <c r="C317" t="s">
+        <v>941</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E317">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>93709</v>
+      </c>
+      <c r="B318" t="s">
+        <v>943</v>
+      </c>
+      <c r="C318" t="s">
+        <v>944</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="E318">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>93710</v>
+      </c>
+      <c r="B319" t="s">
+        <v>946</v>
+      </c>
+      <c r="C319" t="s">
+        <v>947</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="E319">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>93711</v>
+      </c>
+      <c r="B320" t="s">
+        <v>949</v>
+      </c>
+      <c r="C320" t="s">
+        <v>950</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="E320">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>93712</v>
+      </c>
+      <c r="B321" t="s">
+        <v>952</v>
+      </c>
+      <c r="C321" t="s">
+        <v>953</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="E321">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>93713</v>
+      </c>
+      <c r="B322" t="s">
+        <v>955</v>
+      </c>
+      <c r="C322" t="s">
+        <v>956</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="E322">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>93714</v>
+      </c>
+      <c r="B323" t="s">
+        <v>958</v>
+      </c>
+      <c r="C323" t="s">
+        <v>959</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="E323">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>93715</v>
+      </c>
+      <c r="B324" t="s">
+        <v>961</v>
+      </c>
+      <c r="C324" t="s">
+        <v>962</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="E324">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>93716</v>
+      </c>
+      <c r="B325" t="s">
+        <v>964</v>
+      </c>
+      <c r="C325" t="s">
+        <v>965</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E325">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>93717</v>
+      </c>
+      <c r="B326" t="s">
+        <v>967</v>
+      </c>
+      <c r="C326" t="s">
+        <v>968</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="E326">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>93718</v>
+      </c>
+      <c r="B327" t="s">
+        <v>970</v>
+      </c>
+      <c r="C327" t="s">
+        <v>971</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="E327">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>93719</v>
+      </c>
+      <c r="B328" t="s">
+        <v>973</v>
+      </c>
+      <c r="C328" t="s">
+        <v>974</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="E328">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>93720</v>
+      </c>
+      <c r="B329" t="s">
+        <v>976</v>
+      </c>
+      <c r="C329" t="s">
+        <v>977</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="E329">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>93721</v>
+      </c>
+      <c r="B330" t="s">
+        <v>979</v>
+      </c>
+      <c r="C330" t="s">
+        <v>980</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="E330">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>93722</v>
+      </c>
+      <c r="B331" t="s">
+        <v>982</v>
+      </c>
+      <c r="C331" t="s">
+        <v>983</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="E331">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>93723</v>
+      </c>
+      <c r="B332" t="s">
+        <v>984</v>
+      </c>
+      <c r="C332" t="s">
+        <v>985</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E332">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>93724</v>
+      </c>
+      <c r="B333" t="s">
+        <v>987</v>
+      </c>
+      <c r="C333" t="s">
+        <v>988</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E333">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>93725</v>
+      </c>
+      <c r="B334" t="s">
+        <v>990</v>
+      </c>
+      <c r="C334" t="s">
+        <v>991</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E334">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>93726</v>
+      </c>
+      <c r="B335" t="s">
+        <v>993</v>
+      </c>
+      <c r="C335" t="s">
+        <v>994</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E335">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>93727</v>
+      </c>
+      <c r="B336" t="s">
+        <v>996</v>
+      </c>
+      <c r="C336" t="s">
+        <v>997</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E336">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>93728</v>
+      </c>
+      <c r="B337" t="s">
+        <v>999</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E337">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>93729</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E338">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>93730</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E339">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>93731</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E340">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>93732</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E341">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>93733</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>93734</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E343">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>93735</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E344">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>93736</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E345">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>93737</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E346">
+        <v>4120</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>93738</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E347">
+        <v>7041</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>93739</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E348">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>93740</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E349">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>93741</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E350">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>93742</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E351">
+        <v>3935</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>93743</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E352">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>93744</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E353">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>93745</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E354">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>93746</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E355">
+        <v>3331</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>93747</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E356">
+        <v>7071</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>93748</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E357">
+        <v>4946</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>93749</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E358">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>93750</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E359">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>93751</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E360">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>93752</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E361">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>93753</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E362">
+        <v>5144</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>93754</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E363">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>93755</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E364">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>93756</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E365">
+        <v>5584</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>93757</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E366">
+        <v>2067</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>93758</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E367">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>93759</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E368">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>93760</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E369">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>93761</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E370">
+        <v>5158</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>93762</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E371">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>93763</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E372">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>93764</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E373">
+        <v>4967</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>93765</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E374">
+        <v>2507</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>93766</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E375">
+        <v>8689</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>93767</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E376">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>93768</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E377">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>93769</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E378">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>93770</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E379">
+        <v>3444</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>93771</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E380">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>93772</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E381">
+        <v>2347</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>93773</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E382">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>93774</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E383">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>93775</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E384">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>93776</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E385">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>93777</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E386">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>93778</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E387">
+        <v>3755</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>93779</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E388">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>93780</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E389">
+        <v>4498</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>93781</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E390">
+        <v>4230</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>93782</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E391">
+        <v>4018</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>93783</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E392">
+        <v>5663</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>93784</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E393">
+        <v>6673</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>93785</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E394">
+        <v>6177</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>102892</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E395">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>102893</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E396">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>102894</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E397">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>102895</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E398">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>123453</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E399">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>123454</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E400">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>123455</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>127300</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E402">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>127301</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E403">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>127302</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E404">
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>127303</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E405">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>127304</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E406">
+        <v>2788</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">