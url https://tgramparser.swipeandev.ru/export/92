--- v2 (2026-08-03)
+++ v3 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="682">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="849">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2058,50 +2058,551 @@
     <t>08.03.26 15:13</t>
   </si>
   <si>
     <t>t.me/kazantcevaolya/1161</t>
   </si>
   <si>
     <t>В этом году наше 8 марта совершенно особенное. И пусть я встречаю этот день непричесанной и не нарядно одетой, даже не выползая из кровати 😅 Вот как есть, девочки, вам показываю. Зато самой счастливой, ведь в нашей семье теперь две девочки 💕 И два букета - для Василисы и для меня 😍 Саша подарил Васёне, а Матюшка мне - так трогательно. С праздником дорогие девочки! Пусть ваши мечты сбываются 🫶🏻</t>
   </si>
   <si>
     <t>06.03.26 12:27</t>
   </si>
   <si>
     <t>t.me/kazantcevaolya/1160</t>
   </si>
   <si>
     <t>Саша опоздал на роды 😱 Да, в нашей семейке и такое бывает 😅 Рассказываю: 8 февраля мы заселились в роддом. КС назначили на 10 утра 9 февраля. На ночь Саша уехал домой к Матвею. А утром, к операции должен был приехать, но… Проснулся рано. Приготовил завтрак себе и Матвею. Погулял с собакой. Понял что уже времени в обрез. Выехал и конечно встал в утренние пробки… Тем временем ко мне пришла врач и сказала, что возможно мне операцию сделают чуть раньше - как только закончат кесарить другую девушку. И меня начали собирать. Саша каким то чудом доехал до роддома не за миллион минут. На парковке ему даже вежливо уступили место, когда он сказал что опаздывает на роды. Забегает в палату, а меня там уже нет… Зато была женщина, которая палату прибирала. Она сказала Саше куда меня забрали и показали куда идти. И вот я лежу, распятая на операционном столе, уже смирившись что Саша точно не успеет, как вдруг слышу позади меня родной любимый голос: «детка я рядом». Знали бы вы, как мне сразу стало спокойно 🙏🏼 Тут Саше позвонил Матвей и как раз в это время на свет появилась наша доченька. И первый её крик, выходит, услышали мы всей семьей))) Такая вот история 💛</t>
   </si>
   <si>
     <t>02.03.26 15:15</t>
   </si>
   <si>
     <t>t.me/kazantcevaolya/1159</t>
   </si>
   <si>
     <t>🧒 Сколько стоят роды в государственном роддоме? Мы начали выбирать роддом уже после первого скрининга. Тщательно изучали отзывы на роддома нашего города, но главное - на врачей. По этому в 40 роддом Екатеринбурга мы пошли именно потому, что здесь работает тот самый врач, которому мы доверили появление на свет нашей девочки. А теперь к цифрам: 58.000₽ - 2 суток в апартаментах. Их сдают только тем, кто идет на КС. Большое преимущество - что можно жить вместе с мужем. Для нас это были просто потрясающие дни и самые счастливые воспоминания - ведь мы прошли рука об руку весь процесс появления на свет доченьки, и первые ее денечки (и ночки). Персонал просто невероятно внимательный и заботливый. Все процедуры, анализы, уколы и тд приходили делать в палату - очень удобно. А милые женщины, которые приносили в палату еду - ещё и Сашу подкармливали)) Еда простая, но вкусная. Мы с удовольствием ели. Ощущение что побывали в санатории. 13800₽ - дополнительное обезболивание шва. По завершении операции в шве оставляют очень тоненький катетер, по которому в течении двух суток подается дополнительное обезболивание. Если честно - мне не особо это помогло. Потом уже узнала, что помогает далеко не всем. Я конечно готовилась что будет очень больно, но не думала, что настолько. Расскажу потом ещё подробнее. 42.000₽ - столько стоит выбрать конкретного врача. Но по отзывам здесь все врачи по КС - профессионалы своего дела. Кстати, самое неожиданное — после КС нас выписали уже на вторые сутки. Делитесь, девочки, вашими мыслями от обзора.</t>
+  </si>
+  <si>
+    <t>03.09.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1290</t>
+  </si>
+  <si>
+    <t>Чемодан уже собран. А сердце - нет. В это воскресенье мы улетаем. Исполняем мечту старшенького. Билеты куплены, отель забронирован, Матвей уже пересчитал все дни до вылета. А я сижу и смотрю в новости. Авиакомпании отменяют рейсы. Российское небо становится небезопасным. Самолеты уже разворачивают в воздухе. И вот я не знаю: паниковать или делать вид, что ничего не происходит? Мы летим не в Москву. Но маршрут всё равно проходит через российское воздушное пространство. И от этого почему-то не легче. С одной стороны - я мама, и моя главная задача обеспечивать безопасность. С другой - я мама, которая обещала сыну исполнение мечты. И этот обещание для него важнее любых новостей. Короче, я в раздрае. Едем? Не едем? Ждём? Паникуем? А вы бы полетели? Или отложили бы поездку? Как сейчас вообще с этим - кто что думает? 👇</t>
+  </si>
+  <si>
+    <t>01.09.26 17:59</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1286</t>
+  </si>
+  <si>
+    <t>Наступило самое яркое время года 🍁🥮🍂 А вот у нас пока настроение совсем не осеннее. Скоро расскажу 🤫</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1282</t>
+  </si>
+  <si>
+    <t>Наступило самое яркое время года 🍁🥮🍂 Если у вас в телефоне где-то есть красивые осенние фото - поделитесь в комментариях, попредвкушаем вместе ❤️‍🔥</t>
+  </si>
+  <si>
+    <t>29.08.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1281</t>
+  </si>
+  <si>
+    <t>Вчера заказала индейку, а она приехала в другой упаковке 😳 Сначала напугалась даже - не подделка ли (мы просто кроме Индилайт ничего не берем - сколько перепробовали - и лучше них не нашли). А оказалось что это просто обновление. Так что если увидите Индилайт в новом дизайне - берите смело 👌</t>
+  </si>
+  <si>
+    <t>28.08.26 14:28</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1274</t>
+  </si>
+  <si>
+    <t>20 лет с одним человеком. Да это ж целая жизнь вместе 😍 4 года свиданий, 16 лет брака, двое прекрасных деток и один пушистый ребенок 🐶 Сегодня у нас топазовая свадьба! Говорят, что топаз - это камень мудрости и прочности. За эти годы мы с Сашей стали мудрее (наверное), а вот прочность нашего брака проверена временем (и двумя детьми!) Наша «Огненная семейка» стала больше, веселее и громче. 20 лет вместе - это не просто цифры, это история про сумасшедшую, но самую счастливую жизнь. С праздником, моя вселенная! 👰‍♀️💍🤵‍♂️🔥</t>
+  </si>
+  <si>
+    <t>23.08.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1273</t>
+  </si>
+  <si>
+    <t>Девочки, кто ещё не видел этот шедевр?😂😂😂 https://www.instagram.com/reel/DcVRDB1sa5X/?igsi=NnNoMWhoN2d6ZGVn или https://vk.ru/clip-229273099_456239356?c=1 улыбнитесь вместе с нами 🫶🏻</t>
+  </si>
+  <si>
+    <t>17.08.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1272</t>
+  </si>
+  <si>
+    <t>Я до последнего боялась говорить это вслух! И хоть я и не верю в приметы, но не хотелось бы случайно «сглазить» Мой шок в шоке потому что….🥁🥁🥁 в этом году у меня не было аллергии на полынь 🤩 Я тааааак сильно переживала, каждый год в августе я очень сильно мучаюсь от поллиноза. В прошлом году в беременность я сбегала в Мурманск, чтоб не пить антигистаминные. В этом году я на ГВ и тоже планировала побег. Но каким то чудом в этом году аллергия обошла меня стороной. А ведь я чуть билеты уже не купила ✈️🙈 Это супер неожиданно и странно, но такой невероятный подарок судьбы и куча сэкономленных денег 🤌🏻 Поскольку полынь у нас почти отцвела - могу поделится этой своей радостью и с вами!</t>
+  </si>
+  <si>
+    <t>16.08.26 13:08</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1268</t>
+  </si>
+  <si>
+    <t>Вчера у моего любимого было день рождение 🎉🥰 Я честно до последнего не знала что подарить человеку, у которого всё есть (ну не всё конечно, но в пределах моих возможностей)), пока не узнала что у нас в Екатеринбурге можно поуправлять целым самолетом 😳 Идея показалась мне интересной. Приехали, конечно, всей семьей 🧑‍🧑‍🧒‍🧒 Место называется «Лайнер 737» на Онежской, 4. Летать можно где угодно. Мы взлетали в Сочи, а приземлились в Екатеринбурге. Даже Матвей побывал пилотом🧑‍✈️ а мы с Васёной - в роли пассажиров) Саше оооочень понравилось, но говорит, 30 мин мало. Так что если будете кому то дарить полёт - берите минимум час 👌</t>
+  </si>
+  <si>
+    <t>10.08.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1264</t>
+  </si>
+  <si>
+    <t>🎉Вчера нашей девочке исполнилось целых пол годика ❤️‍🔥 Вроде бы только вчера мы приехали домой и налаживали быт в новом составе. А сегодня мы уже как будто всегда были вместе 🥹 И вот вчера перед сном я лежала и вспоминала, как ещё совсем недавно боялась выходить с ней - такой крошечной - из дома. Даже если нужно было дойти до соседнего подъезда. Как переживала «а вдруг она заплачет прямо на улице» и что я буду с ней делать. Целый план в голове придумывала как быть для каждого выхода из дома 😅 Переживала, как подгадать любой поход куда-то под её сон, если она спит буквально всегда… А ведь я уже стала забывать эти моменты. И вроде бы это было так давно - мы уже совсем не боимся куда-то выходить, и во всю строим планы. А с другой стороны - это же было совсем недавно. Ну кааааак она выросла так быстро??? В общем, сумбурно так расписала, но мне кажется эти чувства поймет каждая мама 💔</t>
+  </si>
+  <si>
+    <t>07.08.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1255</t>
+  </si>
+  <si>
+    <t>Мы попали на самую нашумевшую выставку Екатеринбурга 🤩 Очереди сюда не заканчиваются, а билетов уже давно нет в продаже. И весь этот ажиотаж из-за 90-летия «Союзмультфильма»! Внутри можно посмотреть как создавались легендарные мультики, попробовать себя в роли звукорежиссера или аниматора-мультипликатора, а в конце сфотографироваться с любимыми героями 🫶🏻 Моте очень зашло. Он фанат таких вот интерактивных стендов. Ну классно же! Хотели бы сходить?</t>
+  </si>
+  <si>
+    <t>06.08.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1254</t>
+  </si>
+  <si>
+    <t>Пытались сегодня начать курс массажа для Василисы. Просто так, для профилактики. Я очередь к классной специалистке три месяца ждала… Приехали мы на массаж. Но как только к дочке прикоснулись чужие руки - включилась такая сирена, что этот курс закончился не начавшись 😅 Решили перенести на месяц-полтора, но честно говоря я не думаю, что она к этому времени начнет подпускать посторонних. Там вроде как наоборот разделение «свой/чужой» сильнее становится. Девочки, как ваши детки реагировали на посторонних? А это мы приехали домой и она сразу к любимой Бонечке захотела - стресс видимо снимать 🐾</t>
+  </si>
+  <si>
+    <t>05.08.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1253</t>
+  </si>
+  <si>
+    <t>Мой идеальный момент для себя: уют, минутка спокойствия и… протеиновое мороженое LeafToGo. Без сахара, с коллагеном и 40г белка - это чистое наслаждение, которое идеально вписывается в мою минутку заботы о себе. Правда такую вкусняшку одобряю не только я 😂 Ссылка на OZON</t>
+  </si>
+  <si>
+    <t>02.08.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1252</t>
+  </si>
+  <si>
+    <t>Ура! У человека появился первый паспорт 🎉 Мамы - не совершайте наших ошибок - сохраняйте правильный алгоритм действий, чтоб этот квест был для вас максимально простым. Заявление на получение загранпаспорта подаёт только папа! Потому что затем подавать оригиналы документов и забирать паспорт сможет только тот, кто подавал заявление. В нашем случае подавала я. Затем с оригиналами доков пришлось ехать с малышкой (так как она без меня не может больше 20 минут). И конечно на получение паспорта тоже ездили с ней. Первый раз приехали и были в шоке от очереди - люди просто за талоном в очередь стояли аж на улице. Мы развернулись и приехали в другой раз уже с папой. Пока я стояла - он гулял рядом с малышкой. На сдачу оригиналов мы простояли где- то час, на получение паспорта ещё часа полтора. Если вы из Екатеринбурга - подавайте заявление на получение в области. Очень много девочек мне написали, что в области подавали и забирали за 5 минут… Госпошлину оплачивайте через госуслуги любым способом, кроме qr кода из квитанции. Я сначала оплатила по qr коду из сформированной квитанции и госуслуги так и не увидели мою оплату. А мы потеряли время в ожидании, что паспорт уже в работе. Оплатили заново другим способом и в этот же день пришло уведомление что можно привозить документы. Мы оформили паспорт старого образца на 5 лет, так как много видео в сети стало попадаться о том, что сильно изменившихся малышей не пропускают по действующему паспорту. Не представляю, как Василиса через 10 лет летит с малышковой фото в документах 😂 В общем, документы готовы - осталось собраться в первое большое путешествие 😍🗺️</t>
+  </si>
+  <si>
+    <t>30.07.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1248</t>
+  </si>
+  <si>
+    <t>Прямо сейчас по всему дому разносится аромат моей любимой буженины из индейки (мой фаворит для семейных ужинов, которые я реально готовлю одной рукой). И пока она томилась в духовке, я залипла на видео с детского турнира «Легенды будущего. Кубок Индилайт» в Пензе. Знаете, что меня зацепило? То, как бренд поддерживает детские мечты. Индилайт привезли легендарного Ови, чтобы он лично наградил пацанов на льду. Посмотрите на эти глаза детей! 🥹 Я уверена, когда делаешь то что действительно любишь - будь то большой спорт или просто уютный ужин для своей семьи - все складывается 🤍 А вы что сегодня «делаете по любви»? Готовите, гуляете или, может, тоже болеете за будущих чемпионов? 👇✨</t>
+  </si>
+  <si>
+    <t>29.07.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1246</t>
+  </si>
+  <si>
+    <t>Вчера термометр показывал +36‼️ Каким чудом мы не сплавились? Наверное только тем, что Саша купил мобильный кондиционер. Мы называем его просто - «холодильник». Когда 7 лет назад мы делали ремонт - денег на кондер просто не хватило. И мы утешали себя тем, что на Урале не слишком то жарко, а пару летних дней уж как нибудь переживем. И переживали. Но в этом году жара какая-то по особенная, что вскипали даже мозги. Саша не выдержал и приехал домой с этой штукой) А что, удобно! Не нужно ничего устанавливать. Купил - привез - включил - кайфуешь) Можно перемещать из комнаты в любое помещение. Можно убрать на хранение когда жара спадет. Он может работать просто вентилятором или осушителем. Стоил 34 тыс. Если брать на меньшее количество кВ метров то есть и дешевле. Я кстати даже не догадывалась о существовании таких кондиционеров, пока Саша не привез это чудо домой. И нас это спасает. Говорят еще и сентябрь будет очень жарким. По этому решила поделиться, вдруг кому-то из вас тоже нужно спастись от жары, а устанавливать настоящий кондиционер не хочется)))</t>
+  </si>
+  <si>
+    <t>27.07.26 12:18</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1245</t>
+  </si>
+  <si>
+    <t>Как выжить в +35 с двумя детьми в городе и не сойти с ума? План был прост: не соваться туда, где сейчас все. Пока лента пестрит фото с переполненных пляжей, мы наслаждались почти пустым городом. Наш «джентльменский набор» для выживания: ✅ Мобильный кондиционер (Саша - герой дня! Теперь дома нормально пережидаем жару) ✅ Мини-бассейн на террасе для Василисы (Саша адаптировал для этого водный коврик) ✅ Вечерний променад по центру, когда асфальт перестает плавиться. Матвей в этом свете просто как модель с обложки! 😍</t>
+  </si>
+  <si>
+    <t>20.07.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1244</t>
+  </si>
+  <si>
+    <t>Побег от аллергии: куда бежать, чтобы не побили? У меня аллергия на полынь. И скоро дома на Урале я просто не смогу существовать - начинается сезон цветения. И поскольку мы с Василисой на ГВ, таблетки - не вариант. Значит, надо сбегать. Снова. В прошлом году, когда я была беременна, мы сбегали в Мурманск. Я тогда выложила видео, где честно рассказала, что мне там не понравилось. Мое видео разлетелось по местным пабликам, где меня захейтил буквально весь Север 💩💩💩 А муж сейчас шутит: «Если в этом году от аллергии снова поедешь в Мурманск, тебя там побьют». 😂 Поэтому, SOS! Есть тут аллергики? Куда вы сбегаете от аллергии? Мне очень хочется куда нибудь в горы - например в Архыз. Но хочется больше понимания, точно ли там в это время нет полыни…</t>
+  </si>
+  <si>
+    <t>15.07.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1238</t>
+  </si>
+  <si>
+    <t>Девочки, раз уж здесь канал о самом откровенном, то хочу с вами поделится новостью, которую больше нигде не рассказывала 🤫 Мое сообщество ВК взяли в Фонд Оригинальных Авторов 🎉 Что это значит? Ежемесячно ВК будет выплачивать мне по 30 тыс рублей просто за то, что я веду свое сообщество. Считайте села на зарплату 😅 Плюс сама платформа будет максимально лояльна к моему контенту, а значит целый год у меня будут там крышесносные охваты (хотя и до фонда они у меня там просто летяяяяят🚀) Еще я подключила в ВК монетизацию и за прошлый месяц вывела 8500₽ ) Да, немного, но тем не менее))) В общем, никогда не думала что скажу это - но ВК умеет быть классной площадкой 😂🫶🏻 Ну и конечно приглашаю вас в свое сообщество ВК - как минимум потому что там будет больше контента (это одно из условий фонда) 🤍</t>
+  </si>
+  <si>
+    <t>10.07.26 10:42</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1232</t>
+  </si>
+  <si>
+    <t>Нашей дофаминовой девочке вчера исполнилось целых 5 месяцев 😍 5 месяцев бесконечной любви, счастливой улыбки, которая встречает тебя даже самым ранним утром, и ощущения «ну как же мы жили без тебя раньше» 🤍 Честно говоря я держусь чтоб её не скушать 🙈 С Матвеем уже начинают весело переглядываться, как будто что-то замышляют. А с папой у них вообще отдельная любовь. Вот прям такая папина девочка она 🥰 В очередной раз понимаю, что время летит неумолимо быстро, и наш кабачок - червячок уже становится целым человеком 😅</t>
+  </si>
+  <si>
+    <t>30.06.26 04:54</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1231</t>
+  </si>
+  <si>
+    <t>🎊 Матвейкин юбилей: день 2 🎊 Сын уже не первый год хотел сыграть в лазертаг со своими двоюродными братьями, а мы, даже не знаю почему, все время откладывали. И очень зря! Идея оказалась просто потрясающая! Играли все - даже бабушки! И это было ну очень весело! Я вообще гоняла прям в платье 😅 и только сейчас, перебирая фото и видео поняла, что после родов стала похожа на… Фиону 😆😆😆 Кстати, у кого развита интуиция? Как думаете, кто был лучшим игроком и выиграл в сухую?</t>
+  </si>
+  <si>
+    <t>28.06.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1225</t>
+  </si>
+  <si>
+    <t>Матвейкин юбилей аж 2 дня праздновали 🥳🎉🎊 Это первый: ходили с ребятами из его бывшей школы в парк - катались на аттракционах. Ох как давно мы этого не делали)) Матвей всегда рад встретится со всеми, жаль не все смогли приехать. А я, в свою очередь, очень рада, что мы не теряем связь и хоть иногда видимся) Кстати в этом году в нашей компании + 2 новеньких 🐣🐣</t>
+  </si>
+  <si>
+    <t>24.06.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1224</t>
+  </si>
+  <si>
+    <t>У нас с Матвеем есть маленький ритуал - когда мы открываем какой-то продукт, который хотим приготовить, он всегда спрашивает - где этот продукт произвели. И мы всегда читаем, откуда к нам приехала конкретная упаковка, и представляем, какой там может быть завод. Иногда даже гуглим, но не всегда в интернете есть фото производств. Часто Матвей говорит, что очень хотел бы съездить на завод и увидеть, как и что готовят. Так мы умудрились «загуглить» где производят Индилайт (мы давно уже любим этот бренд) - и честно говоря мы были в шоке, когда увидели производство 🤯 Недавно Индилайт пригласил известных телеведущих и журналистов на экскурсию на свое производство и это ВАУ! Я всегда думала, что такие масштабы и технологии - это где-то «там», за границей. А оказалось, что наше производство "Дамате" в Пензе - номер один во всей Европе 🚀 Посмотрели, как у них всё устроено: hi-tech, роботы и какая-то космическая точность. Все автоматизировано до идеала, даже ИИ в производство внедрили. В общем, посмотрите видео, масштаб просто завораживает 🤌🏻</t>
+  </si>
+  <si>
+    <t>23.06.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1223</t>
+  </si>
+  <si>
+    <t>Забыла рассказать, как прошел наш первый поход для Василисы 🐣 Она спала 😅 практически все время. Просыпалась совсем ненадолго, разглядывала все вокруг и снова засыпала. Я только успевала спасать её от 🦟 Носила её в слинге, удобно. Именно по этому мы в ближайшее время не планируем масштабных поездок - мне хочется показывать дочке мир, но количество дневных снов пока не позволяет это делать качественно. Но на загранпаспорт заявление подала 😅🤌🏻 Девочки, кто на опыте, в каком возрасте уже интересно будет ребенку в путешествии?</t>
+  </si>
+  <si>
+    <t>17.06.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1222</t>
+  </si>
+  <si>
+    <t>Выезд на природу всей семьей с младенцем? Легко! Если это Отдыхайкинг. Проверили на себе! 👀 Секрет в философии Отдыхайкинга, когда мы идем не за рекордами, а за эмоциями. И, конечно, в правильных вещах. Вся наша семья, кроме малышки, в Outventure - это тот случай, когда одежда и обувь просто работают на твой комфорт, пока ты наслаждаешься моментом.</t>
+  </si>
+  <si>
+    <t>09.06.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1218</t>
+  </si>
+  <si>
+    <t>Цветочек - Василёчек сегодня 4 месяца отмечает 🐣 И если с Матвеем мне всё время казалось, что я что-то делаю не так, что-то упускаю и должна быть лучше... То сейчас мне хочется только одного - успеть насладиться. Не торопить события. Не ждать, когда станет легче. Не мечтать о следующем этапе. А просто кайфовать от этого… С ночными кормлениями, сном на моей груди, маленькими ручками-царапками и улыбкой, которую я получаю каждое утро. Потому что теперь я точно знаю: это тоже пройдёт. И однажды я буду очень скучать по этой маленькой девочке, которой сегодня всего 4 месяца 🤍</t>
+  </si>
+  <si>
+    <t>04.06.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1217</t>
+  </si>
+  <si>
+    <t>Как нам испортили выписку из род дома 😳 И почему у нас нет ни одного фото?! Девочки, спасибо что напомнили, что я забыла рассказать вам эту историю. Честно говоря не люблю неприятные ситуации, и видимо подсознательно хотела её скорее забыть. Исправляюсь и делюсь: Выписать нас решили уже на вторые сутки, хорошо что здоровье мое и Василисы это позволяло. Поскольку с Сашей мы жили вместе, а Матвей был дома с бабушкой - Саша поехал за ним. Я мечтала что это будет тихое семейное время - вообще без других встречающих - чтоб сын мог в спокойной обстановке первым увидеть свою сестренку… Подошло время выписки. Мы с дочкой зашли в помещение, где можно переодеться перед выходом, а мед сестра одевала Василису. Вдруг появились какие то две женщины. Со вспышками начали снимать мою спящую дочку. Я попросила вспышку убрать, на что мне ответили - что они снимают детей уже больше 10 лет и знают как можно 😳 Я, всё еще в шоке от КС ничего сказать даже не могла. Просто протупила. Выходим к нашим мальчикам - эти женщины за нами. Быстро скомандовали как встать - куда смотреть и мы послушно это делали 😂 совершенно упустив момент первого знакомства деток…( в итоге я быстро устала и скорее попросила Сашу увезти нас домой. Мы ни то что не сделали ни одного фото - у нас просто украли возможность хотя бы несколько минут побыть в тишине, устроив сьемку, которую мы не просили… Затем мне позвонили из этой конторы - предложив выкупить фото. То ли 6, то ли 8 тыс они попросили за несколько штук. Я согласилась, все таки память. Но когда мне их привезли я расстроилась второй раз… дочку особо не видно - на телефон мои фото были в тысячу раз лучше. А наше общее фото вообще непонятно что с выписки. Просто мы втроем на фоне стены 🙈 Я отказалась от этих «шедевров»… Дома устроила дочке первую съемку сама) без вспышек и шума) Кстати, только к нам приставали эти «фотографы-цыгане»? Или у вас тоже есть такие истории?</t>
+  </si>
+  <si>
+    <t>01.06.26 09:48</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1213</t>
+  </si>
+  <si>
+    <t>Когда говорят «дети», часто вспоминают малышей. С колясками, погремушками и первым словом «мама». Но у меня сейчас двое детей. Одной - 3 месяца. Она засыпает у нас на ручках ) Другому скоро 15. Он выше меня, у него уже пробиваются усы, и он носит сестру на руках сам. И когда я смотрю на них - я вижу одно и то же. Детей. И вот что я хочу сказать: счастливое детство нужно всем! Маленьким - чтобы они росли в безопасности. Большим - чтоб о них не забывали, только потому, что они стали выше мамы. Особенным - чтобы их принимали такими, какие они есть. Самым обычным - чтобы у них было право просто быть детьми, без гонки за оценками и кружками. С днем защиты детей 💚</t>
+  </si>
+  <si>
+    <t>29.05.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1208</t>
+  </si>
+  <si>
+    <t>Сегодня готовили с Василисой яблочки «Бонапарт» Готовить легко, и получилось вкусно. Делюсь рецептом: 🍏 Ингредиенты (на 4 порции) Крупные яблоки (желательно твердых сортов) — 4 шт. Слоеное тесто (бездрожжевое) — 1 упаковка Грецкие орехи или миндаль — 50 г Изюм — 30 г Курага — 30 г Мед — 2-3 ст. л. Сливочное масло — 20 г Корица — по вкусу Взбитые сливки — для подачи 👩‍🍳 Пошаговый рецепт Подготовка теста: Разморозьте слоеное тесто при комнатной температуре и раскатайте его. Разрежьте на 4 равных квадрата Приготовление начинки: Мелко нарежьте курагу, изюм и орехи. Смешайте их с медом, добавьте мягкое сливочное масло и щепотку корицы. Я просто все взбила блендером. Обработка яблок: Тщательно вымойте яблоки. Аккуратно срежьте верхушку (она послужит «крышечкой»), вырежьте сердцевину и часть мякоти, формируя глубокие чашечки. Следите, чтобы дно осталось целым. Фаршировка: Наполните каждое яблоко орехово-фруктовой начинкой с горкой. Сборка десерта: Поставьте каждое яблоко в центр квадрата из теста. Поднимите края теста вверх, собирая их вокруг яблока в виде мешочка, и защипните края. Прикройте яблочной крышечкой. Выпекание: Выложите мешочки на противень, застеленный пергаментом. Выпекайте в разогретой до 180 С духовке около 25–30 минут, пока тесто не станет золотистым. Дольше не надо, иначе яблоки «поплывут» Перед подачей дайте десерту немного остыть и обильно полейте взбитыми сливками. Можно подать с шариком мороженого.</t>
+  </si>
+  <si>
+    <t>25.05.26 06:39</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1207</t>
+  </si>
+  <si>
+    <t>Мои детки с разницей в 14 лет 🫶🏻 С одной стороны - это идеальная разница. Сын уже взрослый и во многом нам очень помогает. Даже не знаю, как справлялась бы без него. Для меня, как для мамы это очень комфортная разница. С другой стороны - они же из совершенно разных поколений. Будут ли они дружить? Будут ли говорить на одном языке? Что мне нравится - так это то, что сын заново проживает и свое детство - выбирает эти лялечные игрушки для сестры, но так, как будто для себя. Снова слушает сказки, которые мы читали ему с детстве (но сейчас наверняка понимает больше). Есть ощущение, что детство Василисы поможет и Матвею пройти какие- то этапы, которые он мог пропустить. Есть тут у меня мамочки с большой разницей между детьми? Так хочется почитать ваши истории 🙏🏼</t>
+  </si>
+  <si>
+    <t>21.05.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1206</t>
+  </si>
+  <si>
+    <t>👀 Выглядят как роботы-доставщики, но выполняют совсем другие задачи Это наши роботы-картографы. Они ездят по улицам города и составляют 3D-карты местности, которые мы потом загружаем в рободоставщиков. Карты учитывают расположение дорог, домов и других объектов: светофоров, дорожных знаков, деревьев. То есть, всё то, что может встретиться на пути робота-доставщика 🔴 Ещё картографы ускоряют запуск доставки в новых районах и городах. Останется только перепроверить карты, и робот-доставщик готов к работе. Пишите в комментариях, видели такого робота у себя в городе 🤖🤖🤖 А чтобы следить за всеми новостями, роботами и автономными технологиями, подписывайтесь на нас в Telegram</t>
+  </si>
+  <si>
+    <t>21.05.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1202</t>
+  </si>
+  <si>
+    <t>Бонни - это не просто собака, это лучший друг, охранник снов и главный соучастник всех детских шалостей 😆 С Матвеем они лучшие друзья. А вот с малышкой пока отношения вообще никакие. Бонни просто избегает её, делая вид, что никакого нового члена семьи у нас не появилось. Ну ничего, вот начнется прикорм 😂🤌🤌🤌 А у вас в семье есть четвероногие друзья? Как они ладят с детьми? Делитесь фото своих хвостиков в комментариях! 👇🧡</t>
+  </si>
+  <si>
+    <t>19.05.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1196</t>
+  </si>
+  <si>
+    <t>Лето: наступило. Я: покупаю дочке летний пуховик 😂 Нам на Урале такое надо))) Летом разгон от +35 до +15 за один день бывает ☺️ Поэтому, когда я увидела распродажу у Leokid, поняла - это наш шанс упаковаться по полной. Делюсь нашей «зефирной» распаковкой (почти всё взяли в нежнейшем цвете Marshmallow): ✅ Утепленный комбинезон Loony. Тот самый «летний пуховик» для уральских вечеров. ✅ Флисовый Tony. Взяла чуть на вырост. Сверху флис - внутри нежнейший хлопок. ✅ Муслиновый комбинезон Lysa. Это уже на настоящую жару. ✅ Дышащий матрасик из серии Animal Friends. Девочки, это мастхэв! У него корейская 3D-сетка, спинка у ребенка всегда сухая, даже если в машине или в коляске жарко. Ну и мой личный фаворит для удобства: ✅ Сумка-органайзер на коляску. Наконец-то всё под рукой: телефон, ключи, бутылочка. Выглядит очень стильно и минималистично. Сейчас на сайте LEOKID как раз идет распродажа со скидками до -50% 🌿 Очень советую заглянуть, пока есть размеры. 🔗 Выбирать тут: https://clck.ru/3TiB8n 🎁 И мой промокод Olya10 даст вам еще -10% дополнительно.</t>
+  </si>
+  <si>
+    <t>14.05.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1195</t>
+  </si>
+  <si>
+    <t>Сейчас моей малышке всего 3 месяца, и наш главный маршрут - от кроватки до пеленального столика. 🤱 После того как мы с сыном покоряли вершины, сидеть дома непривычно. Но я уже строю планы на наше первое большое путешествие вчетвером. Как думаете, куда стоит отправиться в первую поездку с грудничком? Делитесь опытом!</t>
+  </si>
+  <si>
+    <t>10.05.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1192</t>
+  </si>
+  <si>
+    <t>Вчера наш молочный ломтик отметила 3 месяца 🎉 Не буду писать про умелки, так как не люблю, когда мамочки сравнивают своих деток с другими, ведь каждый малыш развивается в своем темпе. Но напишу, как у нас прошел этот месяц: 💚 Случилось первое знакомство с бабушками, тетями и дядями. 💚 Первая поездка в другой город 💚 Первый поход по магазинам 💚 Первый поход в ресторан Так хочется запомнить все эти её «первые» моменты 🥹 ведь это и наши первые моменты в новом составе) Мы с каждым днем все больше умиляемся этой девочке. Матвей пока побаивается что то делать с сестренкой, а если делает - то настолько аккуратно, будто бабочку трогает. Бонни до сих пор делает вид, что никого нового в нашей семье не появилось 😂 🤍 Время летит невероятно быстро</t>
+  </si>
+  <si>
+    <t>07.05.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1191</t>
+  </si>
+  <si>
+    <t>Видели новый ролик с Александром Овечкиным? Ну какой там теплый семейный вайб! 😍 Сразу поймала себя на мысли, что хочу так же! Только вместо клюшки (кто посмотрит ролик - поймет 😂) у нас в руках будут погремушки, но мангал - это святое! Май в этом году явно нас балует погодой, так что наш «рыжий экипаж» вчетвером уже вовсю планирует вылазки:  • Матвейка в предвкушении, что папа доверит ему «пост» у гриля (наш ответ сыну Овечкина).  • Василиса будет отвечать за музыкальное сопровождение 👶. • Ну а я…я просто хочу вкусно покушать! 🥩🔥 А у вас какие планы на праздники? Ждете тепла или уже открыли сезон?</t>
+  </si>
+  <si>
+    <t>06.05.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1190</t>
+  </si>
+  <si>
+    <t>Между ними ровно 100 лет. Целый век истории, войн, открытий и перемен… в одном касании. 🥹 Помните то видео, где мы рассказывали бабушке о беременности? Оно разлетелось на миллионы просмотров, и каждый второй вопрос был: «Она дождется? Они встретятся?». Они встретились. 🤍 Когда я смотрю на это фото, у меня перехватывает дыхание. В этих морщинках на руках бабушки — мудрость целого столетия. В этих крошечных пальчиках дочки — начало новой, чистой главы. Это видео в Instagram сейчас бьет все рекорды, но здесь, в Telegram, я хочу сказать о другом. Я хочу поблагодарить каждого нашего подписчика 🤍 Спасибо, что вы здесь. Что разделяете с нами не только «красивую картинку», но и настоящую жизнь🫂</t>
+  </si>
+  <si>
+    <t>05.05.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1189</t>
+  </si>
+  <si>
+    <t>Мои хорошие, я знаю, как вы этого ждали! Та самая встреча нашей 100-летней бабушки и малышки случилась! 🤍 Смотрите на всех наших платформах 🫶🏻 Инст (запрещенная соц сеть в России) Ютуб Тик Ток ВК Дзен</t>
+  </si>
+  <si>
+    <t>27.04.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1188</t>
+  </si>
+  <si>
+    <t>В тот день я решила, что это конец... 6 недель беременности. Вечером выхожу из ванны и вижу кровь 😭 С Сашей тут же садимся в машину и мчим в больницу. Там говорят, что УЗИ смогут сделать только утром, вечером узиста в больнице нет. Дали какие то таблетки для остановки кровотечения и отправили домой. Следующим утром я уже была на УЗИ. Врач долго водит датчиком, хмурится и произносит слова, которые звучат как приговор: «Отслойка большая. Плодное яйцо деформировано. Сердцебиения нет.» В тот момент внутри меня все оборвалось. Знаете это состояние, когда мозг просто отключается от боли? Я вышла из клиники с одной мыслью: «Всё. Не случилось». Я была в таком колоссальном стрессе, что решила сразу отменить прогестероновую поддержку. Зачем пить гормоны, если там… пустота? Просто сдалась. И в этот самый момент мне приходит сообщение. Моя врач. Просто спросить: «Оля, как ты? Как самочувствие?». Я пишу ей всё как есть. О кровотечении, об УЗИ, о своем решении. Она не стала читать нотации. Она просто сказала: «Приезжай сейчас. Без записи. Я приму тебя между пациентами. Просто дай мне посмотреть». Я ехала к ней как в тумане, ни на что не надеясь. Мы зашли в кабинет, она включила аппарат… и через секунду по комнате разнесся самый прекрасный звук во Вселенной. Тук-тук-тук-тук-тук-тук… Сердечко билось. Ритмично, уверенно, вопреки тем прогнозам и моему отчаянию. Я расплакалась от счастья… Она буквально спасла нашу доченьку. Если бы не то её сообщение, если бы не её «приезжай», я бы отменила гормоны. Отслойка стала бы фатальной, и сегодня я бы не держала на руках свою малышку. Эта история для меня о том, что иногда жизнь висит на волоске одного вовремя заданного вопроса. И о том, что никогда, слышите, никогда нельзя сдаваться раньше времени. Даже если кажется, что надежды нет. Берегите себя и верьте в чудеса. Они случаются, когда их совсем не ждешь. 🤍</t>
+  </si>
+  <si>
+    <t>20.04.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1184</t>
+  </si>
+  <si>
+    <t>Девочки, вы просто космос! ❤️ Мой Reels «до/после родов» наделал шуму, но главное — он показал, какая же у меня невероятная аудитория! Сотни ваших комментариев, слов поддержки и комплиментов просто растопили мое сердечко. Я читала и думала: «Вот это да! Даже пострадать не дали!» 😂 Вы так мощно обняли меня своими словами, что все мысли о «неидеальности» просто улетучились. Спасибо вам, мои дорогие, за эту неимоверную женскую солидарность! За то, что видите красоту в естественности, за искренность и за то, что всегда на моей стороне. Вы — моя сила и вдохновение! 🫶🏻</t>
+  </si>
+  <si>
+    <t>15.04.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1181</t>
+  </si>
+  <si>
+    <t>Сегодня поймала себя на мысли, что “здоровье” для меня сильно изменилось. Раньше это было про «нельзя», «ограничить», «надо заставить себя»… А сейчас - скорее про баланс. Про то, что можно есть вкусно и не чувствовать тяжесть. Про движение в удовольствие (иногда это йога, иногда просто прогулка с коляской 😄). И про нормальную, понятную еду для всей семьи. У нас, например, красное мясо индейки от Индилайт почти всегда есть дома - она даёт сытость, но без этого ощущения «переела и больше ничего не хочется». Плюс это хороший источник белка, железа и даже коллагена - вроде бы простая еда, а по факту - нормальное «топливо» для организма. И вот сейчас мой личный формат здоровья звучит так: делать то, что любишь - и выбирать то, от чего тебе реально хорошо.</t>
+  </si>
+  <si>
+    <t>10.04.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1180</t>
+  </si>
+  <si>
+    <t>Вчера нашей сладуне целых 2 месяца стукнуло 🐣 Иногда смотрю других блогеров - мам и вообще не понимаю, как они могут и на свидание с мужем сходить, и макияжи-укладки делать, когда я даже уборку-готовку не всегда успеваю… про себя вообще молчу 🙊 как нибудь сделаю рилс, как я выгляжу в декрете 😂 А пока мы с малышкой как два слипшихся пельмешка 24/7. И честно - мне в кайф 😎</t>
+  </si>
+  <si>
+    <t>05.04.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1179</t>
+  </si>
+  <si>
+    <t>Что случилось после родов? После того как мне принесли дочку в реанимацию, мне показалось, что боль отступила и облегчение будет всегда. Мы с малышкой поехали в палату, там нас уже ждал Саша. Наступило время ужина, мы сидели и кушали - обсуждая весь треш, который со мной случился. Было больно конечно, но терпимо. А вот ночью… я поняла… что без мощного обезбола я не могу даже двигаться. Мне было очень плохо. Я не могла ни повернуться, ни даже встать к дочке. Саша убаюкивал её почти всю ночь, пока меня просто вырубало и я спала, набираясь хоть немного сил. Утром я ходила под углом 90 градусов. Моя голова не могла отразить ничего, кроме боли. Оказывается многие мне писали - поздравляли. Видимо я отвечала на автомате, потому что спустя время я была в шоке, заходя в переписки. В день выписки я спрашивала у врача, сколько и в каких максимальных дозах мне можно пить обезболивающее, потому что без него я не могла шевелиться. Ни о каких соц сетях не было и речи. Честно говоря, вспоминая о блоге, я думала что вообще перестану его вести - так мне было тяжело в моменте. К моему удивлению дома я не выпила ни одной таблетки. Не знаю - то ли дома и правда стены лечат, то ли желание давать малышке грудное молоко без обезбола было сильнее боли… А еще я очень хотела, чтоб Матвей познакомился с сестрой первым. Саша поехал за ним, чтоб они вместе забрали нас из роддома. Но кое-кто испортил их первую встречу и всю нашу выписку (расскажу в следующей части)…</t>
+  </si>
+  <si>
+    <t>03.04.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1178</t>
+  </si>
+  <si>
+    <t>Здесь еще не показывала вам, какое автокресло мы в итоге выбрали для Василисы 🔥 Как вы понимаете, выбирала я долго (всю беременность и полтора месяца дочки). Сначала определились с брендом - Britax Roemer. Затем очень долго я выбирала модель. Хотелось автолюльку, которая всего до полутора лет. Не очень практично, но более эргономично для малышки. Да и стоимость вместе с базой под 80-90 тыс. По этому начала смотреть краш тесты и отзывы на автокресла, которые растут вместе с малышом и рассчитаны от 0 до 4-7 лет. И вот это у них большой плюс. Но душа моя к ним не лежала. И не зря. В итоге решились купить автолюльку. У нас Baby Safe Pro в красивом цвете dusty rose. Когда мы посадили в нее Василису, оказалось что даже для автолюльки она еще малюсенькая 🙈 То есть в автокреслах, даже с вкладышем для новорожденных ей было бы совсем некомфортно. Ну и плюс меня подкупила система ergo recline - когда люлька раскладывается в практически горизонтальное положение для комфортных длительных поездок.</t>
+  </si>
+  <si>
+    <t>31.03.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1177</t>
+  </si>
+  <si>
+    <t>Матвей: я сам сделаю куличи Мы: конечно через 10 минут вся семья на кухне 😅 Но на удивление всё получилось очень легко. Сын нашел на ВБ «Сделай Бокс», где уже всё собрано и есть понятная инструкция. А ещё у них классная идея с коробкой-корзиной - можно потом красиво взять куличи с собой, и они не развалятся по дороге 🙈 В итоге - и вкусно, и как отдельный семейный ритуал ❤️ Купить на ВБ Купить на Ozon</t>
+  </si>
+  <si>
+    <t>31.03.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1176</t>
+  </si>
+  <si>
+    <t>Матвей: я сам сделаю куличи Мы: конечно через 10 минут вся семья на кухне 😅 Но на удивление всё получилось очень легко. Сын нашел на ВБ «Сделай Бокс», где уже всё собрано и есть понятная инструкция. А ещё у них классная идея с коробкой-корзиной - можно потом красиво взять куличи с собой, и они не развалятся по дороге 🙈 В итоге - и вкусно, и как отдельный семейный ритуал ❤️ Купить на ВБ Купить на OZON</t>
+  </si>
+  <si>
+    <t>30.03.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1175</t>
+  </si>
+  <si>
+    <t>Меня начинают зашивать… И вот тут я почему-то постепенно начинаю ощущать нарастающую боль. Чувствую, как ткани живота стягивают, чтоб сшить их вместе… Ощущаю себя тряпичной куклой с вспоротым и выпотрошенным животом.. Почему то становится очень больно высоко в груди - практически в плечах. Я такую боль ни разу в жизни не испытывала. Спрашиваю у врача - говорит это воздух попал через брюшину в легкие… стараюсь не дышать глубоко. Хорошо что эта боль прошла довольно быстро. Малышку уже к этому времени унесли куда то. И я начинаю концентрироваться не на ней, а на себе… У изголовья сидит Саша, гладит меня по лбу, а я начинаю стонать и просится домой 😂 (почему то в эту минуту ужасно захотелось домой🙈) Уже потом я узнала, что у рыжих изменён какой то ген, из-за которого мы не переносим холод (а горячее наоборот переносим легко), и еще анастезия может действовать хуже. Время пока меня шили, казалось, тянулось целую вечность. Но вот меня постепенно начинают готовить к перевозке в реанимацию. Убирают тот болючий катетер из руки, отвязывают её. Сгибаю. Больно. Мне говорят повернуться на бок и как мешок с картошкой перекидывают на каталку… я от такой боли даже скорчится не могу. Приезжаю в реанимацию. Там уже лежит одна девочка. Вполне хорошо себя чувствует, обзванивает родных и болтает со всеми. Оказалось, её прокесарили всего час назад. Думаю, ок, через час и мне полегчает. Но мне не легчало. Сначала колотило так, что я думала, сломаются зубы. Потом боль стала нарастать сильнее. Мед сестра в реанимации заставляла сразу делать разные вещи - например начинать шевелить ногами. Пальцы снова не слушались и меня опять затошнило. Оказалась что нужно начинать шевеления с бедер. Помогло. Привезли еще одну девочку. И вот я вижу что ей тоже гораздо легче чем мне. Не понимаю, почему такая несправедливость 😅 Время в реанимации, кажется, несется со скоростью света. Потому что как только ноги начинают немного шевелится - тебя заставляют вставать и ходить, а затем еще и лежать на животе. Честно - я думала отъеду от боли, которую я испытывала… и вот, когда кажется, что это уже невозможно терпеть, мне привезли дочку ❤️‍🔥 Это невероятно, но боль сразу отступила куда то далеко, и я чувствовала только невероятное счастье от своей маленькой сонной крошки. Эндорфины - мощная штука)) Ну а дальше я пропала со всех социальных сетей и радаров. Почему? Расскажу в следующей части.</t>
+  </si>
+  <si>
+    <t>23.03.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1174</t>
+  </si>
+  <si>
+    <t>Когда другие отказались тренировать сына, папа решил попробовать сам. И вот что получилось: Еще осенью нам отказали в посещении занятий для детей с особенностями. Сказали, что Матвей им не подходит. Казалось бы, это же занятия для особенных детей, и если даже туда нас не берут, получается мы совсем «тяжелые»... тогда я безумно расстроилась. Было так обидно за моего мальчика, ведь я то знаю, какой у него потенциал… И Саша тоже знал. И решил попробовать позаниматься с Матвеем сам. Первые тренировки я очень переживала. Ведь, даже если специалисты не брались за нас, как же справится папа, без специального образования… Но время шло и сын каждый раз радовал нас результатами. А я радовалась за мужа, что он нашел «ключик» к нашему «очень тяжелому сыну». Зачем я это рассказываю? Чтобы вы знали: безграничная любовь творит чудеса. То, что ещё недавно казалось невозможным, сегодня - наша общая радость и гордость. И, кажется, это только начало ❤️</t>
+  </si>
+  <si>
+    <t>18.03.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1173</t>
+  </si>
+  <si>
+    <t>Как вспомню - так вздрогну. Прошло уже больше месяца после кесарева, и я только сейчас собралась с мыслями, чтоб описать и поделится здесь своим опытом. Сразу хочу сказать, что мой опыт - не равно, что у вас будет так же. Не стоит воспринимать на свой счет, так как организмы разные и у всех всё проходит по разному. Итак, 9 февраля, 8 утра. Ко мне заходит женщина, смотрит на цвет волос и с подозрением спрашивает: «рыжая? натуральная?». Я говорю «да». Она недовольно что-то бубнит под нос. Но я то уже знаю, что хирурги не любят рыжих (причем совсем недавно мне это рассказала другая рыжеволосая мамочка) и говорю - боитесь кровопотери? Она делает вид что не слышала мой вопрос и просит меня собираться на КС. Я говорю - «да на мне все как на собаке заживает - не переживайте» (хотя сама в глубине души побаиваюсь, а вдруг правда). Надеваю прозрачную одноразовую рубашку, она вся просвечивает и мне разрешают сверху накинуть халат. Подходит мое время КС и мы идем в операционную. Меня просят полностью раздеться и лечь на стол. Стол холодный. В операционной тоже холодно. Мне дают одеяло. Затем приходит женщина анастезиолог и просит сесть, округлив спину. Щупает мой позвоночник с комментариями «вот это частокол, как сюда попадать то…». Я сижу, замерев, переживаю, чтоб нормально попала. Представляю эту длиннющую иглу из рилсов, но кстати, совершенно не больно. Мне ставят укол, просят лечь обратно. Ноги постепенно начинают отниматься. В это время привязывают руки, в одну ставят катетер, какой то большой и от него болит вся рука. По нему же вводят довольно быстро какие то лекарства. Больно. Терплю. Ноги уже совсем отнялись, и появляется чувство тошноты оттого, что ты не можешь ими пошевелить… Хочется стошниться, нехватает воздуха… врачи смотрят мое давление. Упало слишком быстро. От этого тошнит. Говорят как дышать и вроде становится чуть легче. Начинается операция. Врач лазером «рисует» линию внизу живота. Не больно, как корябают чем-то. Только запах жженой кожи стоит. Затем немного копошаться и вот на свет появляется наше счастье - доченька. Слушаю первый крик, впитывая каждое слово врачей о ней. «Хорошая девочка, губастенькая» говорят. Я выдыхаю. Слава богу. Мне дают ее поцеловать и передают папе)) А меня начинают зашивать. Вот с этой части начинается самая жесть… Продолжение будет в следующей части 🙈</t>
+  </si>
+  <si>
+    <t>14.03.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1168</t>
+  </si>
+  <si>
+    <t>Забавно: у нас дома Индилайт чаще всего ассоциируется с ужином - индейка регулярно появляется на нашем столе. А тут узнала, что бренд сделал целый арт-проект про шеф-поваров. 12 марта открылась фотовыставка «XII. Лица современной кухни» - совместный проект Индилайт и журнала «Москвичка». Проект показывает людей, которые сегодня формируют гастрономию страны - 12 известных шефов из разных городов России, от Москвы и Петербурга до Красноярска, Пензы и Кисловодска. Самое интересное - сама съёмка. Все портреты чёрно-белые, и в такой минималистичной эстетике характеры шефов считываются очень ярко - как будто смотришь не на поваров, а на героев кино про гастрономию. Автор визуальной концепции и фотограф проекта - Анна Бабаева. Из этих кадров сделали календарь «XII. Лица современной кухни», который начинается с марта 2026 - первого весеннего месяца. А в апрельском номере «Москвички» фотографии дополнят интервью с каждым шефом. Если будете в Москве - выставку можно посмотреть бесплатно до 30 марта в галерее Sistema. Люблю такие истории, когда гастрономия выходит за пределы кухни и превращается почти в искусство.</t>
+  </si>
+  <si>
+    <t>12.09.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1294</t>
+  </si>
+  <si>
+    <t>Несколько лет он мечтал об этом моменте. И вот его мечта сбылась 🥹 Матвей совсем не из тех детей, которые что-то требуют или выпрашивают. Если ему чего-то хочется, он просто иногда вспоминает об этом вслух. Поэтому перед днём рождения я очень удивилась, когда спросила, о чём он мечтает. Он ответил: попасть в Nickelodeon вместе с мамой, папой и сестрёнкой, встретить героев и пожить в номере «Щенячьего патруля». Оказалось, он мечтал об этом уже давно. Просто я совсем забыла. А теперь он здесь. И вы буквально стали свидетелями того, как исполняется детская мечта ❤️ Наверное, нет ничего счастливее для родителей, чем видеть счастливого своего ребёнка. 🥹</t>
+  </si>
+  <si>
+    <t>09.09.26 18:34</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1291</t>
+  </si>
+  <si>
+    <t>7 месяцев сегодня нашему Солнышку исполнилось ☀️ Человек ещё маленький, но уже со своим характером. Самая серьезная из нас четверых 😎 Даже турецкое гостеприимство и любвеобильность к деткам не растопило её сердечко 😅 Обожаем до луны и обратно 💛</t>
+  </si>
+  <si>
+    <t>17.09.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1295</t>
+  </si>
+  <si>
+    <t>Девочки мои хорошие! Я закрываю коментарии! Меня безумно задолбал этот спам! Каждый день я трачу драгоценное время чтоб это все удалять, но спама как будто становится больше 🫪 Ну нигде нет такого количества, как здесь… Я не особо шарю в ТГ и не понимаю, как включать какой нибудь антиспам… Я все так же буду делится здесь самый сокровенным. А если вам захочется что то обсудить - мои комментарии всегда открыты в других наших соц сетях, и я с огромным удовольствием поболтаю с вами там 🙏🏼 Наша группа ВК и запрещенная соц сеть любименькая. Подписывайтесь 💋 Пост кстати временный. Завтра удалю.</t>
+  </si>
+  <si>
+    <t>20.09.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1296</t>
+  </si>
+  <si>
+    <t>О наболевшем… У Матвея есть цель - стать разработчиком приложений, и к тому времени, как Василиса дорастет до своего первого телефона - он хочет научиться создавать для неё игры. Согласитесь, цель классная, и мы с Сашей сразу подхватили её и начали искать для сына курсы программирования.Вот знаете, что-то простейшее, для самых маленьких, чтоб он мог просто попробовать себя в этом, а там как пойдет… Но в нашей стране, если у твоего ребенка есть какие-либо особенности, то даже «на пробу» ты не попадешь. Саша пытался записать сына во все школы программирования, которые нашел в нашем огромном городе. Ни одна из них не согласилась даже посмотреть ребенка и дать ему шанс… И такое отношение абсолютно во всех школах и секциях, куда бы мы не пробовали начать ходить, вне зависимости от направления. И вот мы прилетаем в Турцию - исполнить Матвейкину мечту и пожить в отеле Nickelodeon. Там он видит, что в игровой можно сделать керамическую кружку с Губкой Бобом своими руками. У меня ни на секунду не было мысли, что нам могут отказать… когда пришли на занятие - Саша подошел к педагогу и сказал что нашему сыну нужно чуть больше внимания, чтоб у него всё получилось. Уже по взгляду было видно, что в Сашиной просьбе даже не было необходимости. Почему вот такое простое человеческое отношение мы находим в другой стране, а в своей родной - буквально бьемся за право развивать своего особенного ребенка… Мотя, конечно, самый счастливый выбежал с этой кружкой в руках, и, как хрустальную вазу, очень бережно, вез её домой. Теперь чай из неё пьет)))</t>
+  </si>
+  <si>
+    <t>25.09.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1302</t>
+  </si>
+  <si>
+    <t>После легендарного отдыха в Nickelodeon мы переехали в заповедную турецкую деревеньку Чиралы. Жилье нашли буквально за ночь перед заселением - сняли бунгало в Caretta Caretta Pension. По утрам просыпались под пение петухов, разглядывали местных курочек и котиков и успели немножко замедлится перед отлетом домой )</t>
+  </si>
+  <si>
+    <t>21.09.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1298</t>
+  </si>
+  <si>
+    <t>🤯 Мы нашли горку, которая ломает мозг! Пока мы отдыхали в отеле Nickelodeon, мальчишки устроили себе челлендж — прокатиться на самых страшных горках аквапарка Land of Legends. И знаете, что они сказали после одной из них? «Мы не поняли, где верх, а где низ!» 😂 Это Dragonfly Jet — часть огромной башни Dragonfly Tower в новой зоне Waterfly. Вот почему она взрывает мозг: 🌪️ Первая в мире горка с эффектом «спирали». Внутри стоит уникальный элемент Helix Twist. Ты летишь по трубе, а она начинает вращаться вокруг тебя так, что мозг отказывается понимать, куда движется вода, а куда — ты. Настоящая оптическая иллюзия! 🚀 Тройной заряд адреналина. Это не просто горка, а гибрид: Master Blaster + Topspin + Helix Twist. Сначала тебя разгоняют вверх (да, вода толкает тебя в гору!), потом закручивают в открытой спирали, а потом… а потом ты просто перестаёшь понимать, что происходит. 🏰 Самая высокая в Европе. Вся башня Dragonfly Tower — 52 метра в высоту. Это целый небоскрёб из девяти горок, и самая эпичная — именно эта. 🎢 Почему хочется кататься снова? Потому что мозг не верит, что такое вообще возможно. Ты выходишь и думаешь: «Так, а что это было?» — и идёшь в очередь снова 🤩</t>
+  </si>
+  <si>
+    <t>21.09.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1297</t>
+  </si>
+  <si>
+    <t>Мы нашли это место в рилс! И забронировали здесь жилье буквально за ночь перед заселением 🙈 И вот почему: ⛰️ Деревня расположена прямо на знаменитой Ликийской тропе — одном из самых красивых пеших маршрутов в мире. 🐢 По ночам на местном пляже запрещено включать свет. Потому что сюда приплывают морские черепахи — откладывать яйца. А потом крошечные черепашата сами ползут к морю. 🌍 Этот пляж однажды признали лучшим в мире (и он действительно невероятно красив!) 🔥 Здесь земля дышит огнем уже 2500 лет. Древние греки верили, что это — дыхание чудовищной Химеры. Это место - Чиралы, Турция.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2423,59 +2924,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H229"/>
+  <dimension ref="A1:H285"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3283.055" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -7208,50 +7709,1002 @@
       <c r="C228" t="s">
         <v>677</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>678</v>
       </c>
       <c r="E228">
         <v>29882</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>87526</v>
       </c>
       <c r="B229" t="s">
         <v>679</v>
       </c>
       <c r="C229" t="s">
         <v>680</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>681</v>
       </c>
       <c r="E229">
         <v>31802</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>93627</v>
+      </c>
+      <c r="B230" t="s">
+        <v>682</v>
+      </c>
+      <c r="C230" t="s">
+        <v>683</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="E230">
+        <v>20230</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>93628</v>
+      </c>
+      <c r="B231" t="s">
+        <v>685</v>
+      </c>
+      <c r="C231" t="s">
+        <v>686</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="E231">
+        <v>22992</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>93629</v>
+      </c>
+      <c r="B232" t="s">
+        <v>685</v>
+      </c>
+      <c r="C232" t="s">
+        <v>688</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="E232">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>93630</v>
+      </c>
+      <c r="B233" t="s">
+        <v>690</v>
+      </c>
+      <c r="C233" t="s">
+        <v>691</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="E233">
+        <v>29782</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>93631</v>
+      </c>
+      <c r="B234" t="s">
+        <v>693</v>
+      </c>
+      <c r="C234" t="s">
+        <v>694</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="E234">
+        <v>29688</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>93632</v>
+      </c>
+      <c r="B235" t="s">
+        <v>696</v>
+      </c>
+      <c r="C235" t="s">
+        <v>697</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="E235">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>93633</v>
+      </c>
+      <c r="B236" t="s">
+        <v>699</v>
+      </c>
+      <c r="C236" t="s">
+        <v>700</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="E236">
+        <v>29860</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>93634</v>
+      </c>
+      <c r="B237" t="s">
+        <v>702</v>
+      </c>
+      <c r="C237" t="s">
+        <v>703</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="E237">
+        <v>29962</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>93635</v>
+      </c>
+      <c r="B238" t="s">
+        <v>705</v>
+      </c>
+      <c r="C238" t="s">
+        <v>706</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="E238">
+        <v>28898</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>93636</v>
+      </c>
+      <c r="B239" t="s">
+        <v>708</v>
+      </c>
+      <c r="C239" t="s">
+        <v>709</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="E239">
+        <v>29939</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>93637</v>
+      </c>
+      <c r="B240" t="s">
+        <v>711</v>
+      </c>
+      <c r="C240" t="s">
+        <v>712</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="E240">
+        <v>44545</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>93638</v>
+      </c>
+      <c r="B241" t="s">
+        <v>714</v>
+      </c>
+      <c r="C241" t="s">
+        <v>715</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="E241">
+        <v>28134</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>93639</v>
+      </c>
+      <c r="B242" t="s">
+        <v>717</v>
+      </c>
+      <c r="C242" t="s">
+        <v>718</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="E242">
+        <v>33112</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>93640</v>
+      </c>
+      <c r="B243" t="s">
+        <v>720</v>
+      </c>
+      <c r="C243" t="s">
+        <v>721</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="E243">
+        <v>30201</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>93641</v>
+      </c>
+      <c r="B244" t="s">
+        <v>723</v>
+      </c>
+      <c r="C244" t="s">
+        <v>724</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="E244">
+        <v>30274</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>93642</v>
+      </c>
+      <c r="B245" t="s">
+        <v>726</v>
+      </c>
+      <c r="C245" t="s">
+        <v>727</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="E245">
+        <v>30952</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>93643</v>
+      </c>
+      <c r="B246" t="s">
+        <v>729</v>
+      </c>
+      <c r="C246" t="s">
+        <v>730</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="E246">
+        <v>31396</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>93644</v>
+      </c>
+      <c r="B247" t="s">
+        <v>732</v>
+      </c>
+      <c r="C247" t="s">
+        <v>733</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="E247">
+        <v>30372</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>93645</v>
+      </c>
+      <c r="B248" t="s">
+        <v>735</v>
+      </c>
+      <c r="C248" t="s">
+        <v>736</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="E248">
+        <v>29581</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>93646</v>
+      </c>
+      <c r="B249" t="s">
+        <v>738</v>
+      </c>
+      <c r="C249" t="s">
+        <v>739</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="E249">
+        <v>40986</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>93647</v>
+      </c>
+      <c r="B250" t="s">
+        <v>741</v>
+      </c>
+      <c r="C250" t="s">
+        <v>742</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="E250">
+        <v>45110</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>93648</v>
+      </c>
+      <c r="B251" t="s">
+        <v>744</v>
+      </c>
+      <c r="C251" t="s">
+        <v>745</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="E251">
+        <v>30721</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>93649</v>
+      </c>
+      <c r="B252" t="s">
+        <v>747</v>
+      </c>
+      <c r="C252" t="s">
+        <v>748</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="E252">
+        <v>37463</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>93650</v>
+      </c>
+      <c r="B253" t="s">
+        <v>750</v>
+      </c>
+      <c r="C253" t="s">
+        <v>751</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="E253">
+        <v>39480</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>93651</v>
+      </c>
+      <c r="B254" t="s">
+        <v>753</v>
+      </c>
+      <c r="C254" t="s">
+        <v>754</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="E254">
+        <v>36203</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>93652</v>
+      </c>
+      <c r="B255" t="s">
+        <v>756</v>
+      </c>
+      <c r="C255" t="s">
+        <v>757</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E255">
+        <v>38653</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>93653</v>
+      </c>
+      <c r="B256" t="s">
+        <v>759</v>
+      </c>
+      <c r="C256" t="s">
+        <v>760</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="E256">
+        <v>31892</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>93654</v>
+      </c>
+      <c r="B257" t="s">
+        <v>762</v>
+      </c>
+      <c r="C257" t="s">
+        <v>763</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="E257">
+        <v>32972</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>93655</v>
+      </c>
+      <c r="B258" t="s">
+        <v>765</v>
+      </c>
+      <c r="C258" t="s">
+        <v>766</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="E258">
+        <v>17565</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>93656</v>
+      </c>
+      <c r="B259" t="s">
+        <v>768</v>
+      </c>
+      <c r="C259" t="s">
+        <v>769</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E259">
+        <v>28180</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>93657</v>
+      </c>
+      <c r="B260" t="s">
+        <v>771</v>
+      </c>
+      <c r="C260" t="s">
+        <v>772</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="E260">
+        <v>39298</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>93658</v>
+      </c>
+      <c r="B261" t="s">
+        <v>774</v>
+      </c>
+      <c r="C261" t="s">
+        <v>775</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E261">
+        <v>30367</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>93659</v>
+      </c>
+      <c r="B262" t="s">
+        <v>777</v>
+      </c>
+      <c r="C262" t="s">
+        <v>778</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="E262">
+        <v>35652</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>93660</v>
+      </c>
+      <c r="B263" t="s">
+        <v>780</v>
+      </c>
+      <c r="C263" t="s">
+        <v>781</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="E263">
+        <v>34838</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>93661</v>
+      </c>
+      <c r="B264" t="s">
+        <v>783</v>
+      </c>
+      <c r="C264" t="s">
+        <v>784</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="E264">
+        <v>30162</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>93662</v>
+      </c>
+      <c r="B265" t="s">
+        <v>786</v>
+      </c>
+      <c r="C265" t="s">
+        <v>787</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="E265">
+        <v>38911</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>93663</v>
+      </c>
+      <c r="B266" t="s">
+        <v>789</v>
+      </c>
+      <c r="C266" t="s">
+        <v>790</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="E266">
+        <v>31018</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>93664</v>
+      </c>
+      <c r="B267" t="s">
+        <v>792</v>
+      </c>
+      <c r="C267" t="s">
+        <v>793</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E267">
+        <v>40656</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>93665</v>
+      </c>
+      <c r="B268" t="s">
+        <v>795</v>
+      </c>
+      <c r="C268" t="s">
+        <v>796</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="E268">
+        <v>31606</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>93666</v>
+      </c>
+      <c r="B269" t="s">
+        <v>798</v>
+      </c>
+      <c r="C269" t="s">
+        <v>799</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E269">
+        <v>33016</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>93667</v>
+      </c>
+      <c r="B270" t="s">
+        <v>801</v>
+      </c>
+      <c r="C270" t="s">
+        <v>802</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="E270">
+        <v>32202</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>93668</v>
+      </c>
+      <c r="B271" t="s">
+        <v>804</v>
+      </c>
+      <c r="C271" t="s">
+        <v>805</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E271">
+        <v>43658</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>93669</v>
+      </c>
+      <c r="B272" t="s">
+        <v>807</v>
+      </c>
+      <c r="C272" t="s">
+        <v>808</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E272">
+        <v>37530</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>93670</v>
+      </c>
+      <c r="B273" t="s">
+        <v>810</v>
+      </c>
+      <c r="C273" t="s">
+        <v>811</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E273">
+        <v>27685</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>93671</v>
+      </c>
+      <c r="B274" t="s">
+        <v>813</v>
+      </c>
+      <c r="C274" t="s">
+        <v>814</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E274">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>93672</v>
+      </c>
+      <c r="B275" t="s">
+        <v>816</v>
+      </c>
+      <c r="C275" t="s">
+        <v>817</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E275">
+        <v>34999</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>93673</v>
+      </c>
+      <c r="B276" t="s">
+        <v>819</v>
+      </c>
+      <c r="C276" t="s">
+        <v>820</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E276">
+        <v>38507</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>93674</v>
+      </c>
+      <c r="B277" t="s">
+        <v>822</v>
+      </c>
+      <c r="C277" t="s">
+        <v>823</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E277">
+        <v>32177</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>93675</v>
+      </c>
+      <c r="B278" t="s">
+        <v>825</v>
+      </c>
+      <c r="C278" t="s">
+        <v>826</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E278">
+        <v>33625</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>102889</v>
+      </c>
+      <c r="B279" t="s">
+        <v>828</v>
+      </c>
+      <c r="C279" t="s">
+        <v>829</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E279">
+        <v>32264</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>102890</v>
+      </c>
+      <c r="B280" t="s">
+        <v>831</v>
+      </c>
+      <c r="C280" t="s">
+        <v>832</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E280">
+        <v>26960</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>123451</v>
+      </c>
+      <c r="B281" t="s">
+        <v>834</v>
+      </c>
+      <c r="C281" t="s">
+        <v>835</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E281">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>124320</v>
+      </c>
+      <c r="B282" t="s">
+        <v>837</v>
+      </c>
+      <c r="C282" t="s">
+        <v>838</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E282">
+        <v>38810</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>127295</v>
+      </c>
+      <c r="B283" t="s">
+        <v>840</v>
+      </c>
+      <c r="C283" t="s">
+        <v>841</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E283">
+        <v>30134</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>127296</v>
+      </c>
+      <c r="B284" t="s">
+        <v>843</v>
+      </c>
+      <c r="C284" t="s">
+        <v>844</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E284">
+        <v>30196</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>127297</v>
+      </c>
+      <c r="B285" t="s">
+        <v>846</v>
+      </c>
+      <c r="C285" t="s">
+        <v>847</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E285">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">