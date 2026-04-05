--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="682">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1950,50 +1950,158 @@
     <t>23.09.25 09:10</t>
   </si>
   <si>
     <t>t.me/kazantcevaolya/1015</t>
   </si>
   <si>
     <t>Продолжаю нашу историю про школу. Все части можно найти по тегу #ЯЗаМатвея А потом нам пришел ответ из органов. И я поняла: то, что раньше видела только в кино, бывает и в жизни... Оказалось, что нашу судмедэкспертизу... просто подменили. Да, вы не ослышались. В официальном документе, который мы получили на руки, не было ни единого слова про удар по губам! Когда мы это увидели, у нас просто земля ушла из-под ног. Это был шок. Такое ощущение, что ты живешь в какой-то параллельной реальности, где черное запросто называют белым, а твоего ребенка — как будто и не существует. Итог был предсказуемым и ужасающим: тот учитель так и продолжил спокойно работать. Не понес никакого наказания. Ведь слова особенного ребенка, подкрепленные «нужной» бумажкой, — не доказательство. Наше заявление оказалось пустышкой. Нашу правду просто стерли. Классная руководительница, которая нас шантажировала, вскоре уволилась. Сама. По собственному желанию. Ушла тихо, без последствий. А Матвея перевели в другой класс. Формально — потому что он не усваивал программу. Неформально — чтобы он больше не пересекался с тем, кто его ударил. И вот новая учительница. С виду — божий одуванчик. Милая, тихая женщина. Казалось, можно наконец выдохнуть. Кошмар позади. Но нет. Её «методы работы» с «особыми» детьми оказались непростыми. Когда Матвей был перевозбужден, она не пыталась его успокоить. Она просто брала его за кисть руки и сжимала. Сильно. Очень сильно. Матвей приходил домой и жаловался: «Мама, она делает мне больно ручки». А на его руках были непроходящие синяки. А я? А я в тот момент была самой ужасной матерью на свете. Я думала: «Это же коррекционная школа. Это же специалисты. Наверное, они знают лучше. Наверное, так и надо. Наверное, я просто не понимаю какой-то их высокой методики…» И мы терпели. Стиснув зубы. Преодолевая внутренний протест. Потому что верили в систему, которая давно нас предала. Мы терпели. До тех пор, пока... (продолжение следует)</t>
   </si>
   <si>
     <t>18.09.25 13:59</t>
   </si>
   <si>
     <t>t.me/kazantcevaolya/1011</t>
   </si>
   <si>
     <t>Вас тоже хейтят за беспокойного ребенка в самолете? Я знаю, как это больно. Поэтому делюсь секретным оружием Вот скажите честно, сталкивались с этим? 👇 Осуждающие взгляды в спину в аэропорту. Шепотки за спиной: «Таких детей нужно дома держать». Комментарии в интернете: «Опять мамаша-кукушка потащила своего крикуна в отпуск, всем испортила отдых». Знакомо? Мне — до боли. Как маме ребенка с РАС, которому шум, толпа и смена обстановки даются в десятки раз сложнее, чем нейротипичным детям. Каждая такая поездка раньше была для нас — не развлечением, а испытанием. И каждый такой взгляд — как ножом по сердцу. Вам ведь тоже? Но я не верю, что мы должны сидеть в четырех стенах, лишая своих детей мира, а себя — радости открытий. Мы имеем на это право. За годы наших путешествий я поняла одну вещь: лучшая защита от хейта — это не оправдания, а готовность. Готовность занять ребенка, подарить ему интерес, а окружающим — тишину и спокойствие. Поэтому мы с мужем собрали целый арсенал того, что реально работает. Не теории, а то, что прошло проверку в десятках перелетов и переездов с нашим сыном Матвеем. Я собрала для вас бесплатный PDF-файл «50+ игр в дорогу без планшета». В нем только то, что проверено лично: ✨ Тихие игры для самолета, когда нельзя шуметь. ✨ Активные развлечения для поезда и автомобиля. ✨ Сенсорные антистресс-игры для моментов тревоги и толпы. ✨ Чек-лист, что собрать в «игровую» сумку. Это наше с Матвеем секретное оружие против скуки, истерик и... осуждающих взглядов. Скачать файл можно ниже 👇 Пусть ваши путешествия будут легкими, а ваш ребенок увлеченным и спокойным. Вы прекрасная мама. И вам не нужно ни перед кем оправдываться. P.S. А с хейтерами и советчиками «как надо» мы справляемся просто: улыбаемся и предлагаем присоединиться к игре. Чаще всего они первыми отводят глаза 😉. #детивдороге #путешествиесдетьми #игрывдороге #осознанноематеринство</t>
   </si>
   <si>
     <t>15.09.25 16:29</t>
   </si>
   <si>
     <t>t.me/kazantcevaolya/1010</t>
   </si>
   <si>
     <t>Сегодня со мной связалась прокуратура Свердловской области 😱 Да, по тому-самому школьному делу, о котором я вам начала рассказывать (все посты на эту тему можно найти по тегу #ЯЗаМатвея) Если вы продолжите читать нашу историю, вы поймете, почему спустя столько лет мы все ещё вспоминаем этот кошмар. Продолжаю там, где остановились. Мы зафиксировали побои у судмедэксперта. Делали всё, чтобы этот человек понес заслуженное наказание. 👊 В моей системе координат не укладывается, как взрослый мужчина-учитель может поднять руку на ребенка. Да еще и с инвалидностью... Но, как выяснилось, для школьной системы это — обычная история. Мало того! Наша классная руководительница решила нас... шантажировать. Она показала мне видео, где отвела Матвея в пустой класс и допрашивает: «Бьет ли тебя мама? А папа?». И мой мальчик, который всегда стремится дать «правильный» ответ, на все вопросы отвечает «да». Она заявила, что если мы не заберём заявление, она передаст это «доказательство» в опеку (ПДН). Вы только вдумайтесь: каким надо быть человеком, чтобы вынуждать ребенка лгать и снимать это на видео? Я сразу сказала ей, что нелепая съемка принесёт ей куда больше проблем, чем нам. И знаете? После этого она больше ни разу не вспомнила про «улику». Время шло. Учитель музыки продолжал спокойно работать с детьми, как ни в чём не бывало. А потом нам пришел ответ из органов. И я поняла: то, что раньше видела только в кино, бывает и в жизни...</t>
+  </si>
+  <si>
+    <t>24.02.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1158</t>
+  </si>
+  <si>
+    <t>Куда мы пропали? Ох девочки, я наивно думала, что вот родится малышка - и можно будет выдохнуть и не переживать, как она там в животике. Но оказывается все переживания только начинаются 🙈 У нас тут целый круговорот - малышка не набирала вес, началась желтушка, вес пошел вниз, пришлось вводить докорм смесью, так как мы с ней не успели разогнать лактацию… то носик засопит, то слишком долго спит. И каждый раз я буквально схожу с ума от переживаний. Уже три раза вызывали педиатра. Один раз из угмк, чтоб срочно измерить уровень билирубина, так как бесплатная педиатр на глаз определила какую-то очень сильную степень желтухи, с которой надо в стационаре лежать (слава богу прибором это не подтвердилось) В общем, мы ещё те тревожные родители… Балансируем от умиления этой крошкой до нервного срыва от переживаний за её здоровье. И знаете что мне очень помогало в трудные минутки - я читала все ваши поздравления и пожелания и хочу сказать что ваше тепло чувствовала через экран ❤️‍🔥🫂 Спасибо дорогие мои!</t>
+  </si>
+  <si>
+    <t>16.02.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1156</t>
+  </si>
+  <si>
+    <t>🌷 9.02.2026 у нас появилось такое крошечное и самое большое счастье - наша доченька (сегодня ровно неделька) Во всю наслаждаемся её маленьковостью, налаживаем ГВ и быт, нашей, теперь такой большой, семьей 🧑‍🧑‍🧒‍🧒 Скажу честно, КС далось мне сильно тяжелее, чем ЕР. Все эти дни я буквально приходила в себя... Обязательно поделюсь подробностями чуть позже 🙏 #семья #дети #роды</t>
+  </si>
+  <si>
+    <t>08.02.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1155</t>
+  </si>
+  <si>
+    <t>Всю жизнь я думала, что мои первые роды были идеальными, пока не забеременела вторым… Для тех, кто с нами недавно - делюсь нашей историей появления Матвея на свет. Мне 21. Беременеем Матвеем сразу, как спланировали. Это были счастливые 9 месяцев. Беременность протекала абсолютно идеально, я летала, и чувствовала себя прекрасно (к слову, в 37 лет беременность кардинально другая)) Наступает срок родов, я понимаю, что сегодня увидимся с нашим Матюшей. Едем в роддом. Там мне сразу при поступлении прокалывают пузырь. Воды светлые. Я радуюсь этому факту и скорой встрече с малышом. Но я понятия не имела, что «скоро» - это буквально вот-вот. Рожаю всего за три часа. Эпизио. Но мне это не важно, ведь вот он на руках, наш сыночек. И вроде бы все прекрасно, я ведь «отмучилась» так быстро, пока не приходит понимание, что с ребенком что то не так. Он практически не спит, срыгивает фонтаном, тремор, аффективно-распираторные приступы (это кстати безумно страшно, ведь ребенок каждый раз задыхается прямо у тебя на руках)… мы бегаем по неврологам а нам говорят что всё хорошо и что мы зря переживаем. Не зря - как оказалось. Матвей растет. Учителя и дефектологи говорят что у сына аутизм. Мы посещаем лучших психиатров, но ни один из них не ставит ему этот диагноз. Все говорят одно - это органическое поражение мозга. На фоне него уже аутистический спектр. Но вот отчего органика, мы не понимали, много лет искали причину, которую никто не находил, пока… Спустя 14 лет, забеременев вторым ребенком, мы не решили поднять историю моих родов, чтоб узнать, не было ли чего то, что могло привести к таким серьезным последствиям. Я вспоминаю, что гинеколог, которая вела мою беременность ставила мне клинически узкий таз. При таком диагнозе часто назначают КС. Ну или в родах, как минимум, тщательно наблюдают. Меня же не наблюдали, ускорив процесс проколом пузыря, даже не посмотрев в динамике мою родовую деятельность. А узкий таз + стремительные роды (усилившиеся проколом пузыря) = огромная вероятность гипоксии и родовых травм. Мы сделали официальный запрос в тот роддом, чтоб моему гинекологу прислали историю беременности и родов. Приходит ответ, что они видят запрос, видят что я встала на учет по беременности, и что у первого ребенка - инвалидность. Обещают посмотреть. Проходит какое то время и приходит ответ, что моя карта - потерялась… Кто-то скажет «совпадение», а для нас это тот самый звоночек «значит что то было не так». Всю эту беременность мои гинекологи говорили, что мне нужно настраиваться на КС именно из-за вероятности повтора сценария, но нигде это официально не прописывали. И вот приехав на консультацию к врачу, с которым планируем рожать, нам дали четкий ответ - ТОЛЬКО КС! Риски повторения слишком высоки!.. А вы бы решились на кесарево, зная такую историю?</t>
+  </si>
+  <si>
+    <t>04.02.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1154</t>
+  </si>
+  <si>
+    <t>🧒 Мне назначили дату КС</t>
+  </si>
+  <si>
+    <t>25.01.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1152</t>
+  </si>
+  <si>
+    <t>Мы готовимся по-разному, но к одному маленькому человеку🤍 Артикулы: Игрушка-ночник Hape 150794652 Антиколиковая бутылочка Paomma 310933282 Набор ортодонтических пустышек 181614337 Держатели для пустышек 195940483 Контейнер для пустышек 176305308 Браслет - прорезыватель 278803947 Комбинезон мериносовый Loomknits 440663531 Хлопковый плед 185765044 Кокон + чепчик из Мамы Жанны) А что вы покупали на 35 неделе беременности? И что обязательно нужно докупить к рождению дочки?</t>
+  </si>
+  <si>
+    <t>22.01.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1151</t>
+  </si>
+  <si>
+    <t>📌Первая встреча с врачом Ох, девочки, словами не передать, как я волновалась. Ночью практически не спала, проснулась сильно раньше будильника, и начала собираться, хотя встреча была назначена после обеда)) Приехали в род дом заранее. Оказалось, что на одно время назначено было не только у нас. Перед нами ещё четыре пары, ожидающих малыша. Время подходит - прибегает настоящий доктор Айболит (ну правда очень похож), извиняется, убегает на консилиум. Ждем ещё минут 40. Нервы на пределе, но мы с Сашей стараемся шутить и нервно хохочем. И вот наступает момент истины - мы наконец попадаем на прием. Врач долго смотрит мою обменку и спрашивает: «а что не так?» Логичный вопрос - ведь прямых показаний к КС нет ни у меня, ни у малышки… Тут мы рассказываем нашу историю с появлением Матвея на свет, делимся последствиями, и доктор твердо и решительно говорит - ОДНОЗНАЧНО КС! Опыт первых родов - самое серьезное показание! Риски повторения слишком высокие. Тут мы выдохнули, ведь гинеколог, которая ведет меня в ЖК говорила о КС только на словах, не прописывая это в моей обменной карте… 🤩 В общем, с доктором нам предстоит ещё один приём и дальше - назначат точную дату встречи с малышкой 🌟</t>
+  </si>
+  <si>
+    <t>21.01.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1150</t>
+  </si>
+  <si>
+    <t>⚡️ Подарок с Курильских островов Премиальный спа-отель «Кунашир Резорт и СПА» решил порадовать одного из моих подписчиков и подарить особенный подарок с Курильских островов. Что нужно сделать: 🎁 подписаться на @kunashir_resort_spa 🎁 нажать кнопку «Участвую» Итоги подведём 31 января — победителя выберет бот. Дополнительно: до 31 января при бронировании туров отель дарит индивидуальное парение 🎁 (кроме тура Кунашир + Итуруп). Побывать на Сахалине и Кунашире снова — моя большая мечта. Сейчас у нас другой жизненный этап, но я очень хочу, чтобы кто-то из вас обязательно туда слетал ✨ Победители розыгрыша: 1. 🎀 Наталья 🎀♦️StrodeST - 4r0670</t>
+  </si>
+  <si>
+    <t>11.03.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1167</t>
+  </si>
+  <si>
+    <t>Первая прогулка Матвея с коляской 🥹 Он так ждал этого момента… И сегодня наконец-то случилось. Мы всё никак не могли выбраться вместе: у нас на Урале то лютые морозы, то ветра… то мы с Василисой просто сидели дома и никуда не выходили. Он катит коляску так аккуратно, так бережно… как будто везёт что-то невероятно ценное. И главное - у него глаза прямо светятся от счастья ❤️‍🔥 Вообще он очень интересно к ней относится. Постоянно спрашивает: «А когда она вырастет, чтобы можно было играть?» Кажется, он ожидал, что сестра родится сразу готовой к играм 😅 Но есть один момент, который для него непростой. Когда Василиса плачет - ему очень сложно это выдерживать. У младенцев вообще крик такой, который невозможно игнорировать. А для людей с РАС такие звуки могут приносить буквально физическую боль. И знаете, что он делает? Он спокойно подходит к ней, почти шёпотом говорит: «Успокойся». И потом быстрым шагом уходит в свою комнату. Держится, в общем 💪 А рядом с ней он невероятно аккуратный. Разве что всё время забывает, что когда она спит - нужно говорить тише. Приходится напоминать. Но смотреть, как он старается быть старшим братом - это отдельное счастье ❤️</t>
+  </si>
+  <si>
+    <t>10.03.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1166</t>
+  </si>
+  <si>
+    <t>Вчера этим сладким ножкам исполнится целый месяц 😍 Как? Уже?! Так быстро! Месяц пролетел, мы даже не заметили… Что хочу сказать - в моем возрасте материнство ощущается совершенно не так, как в 20 лет. Сейчас мы успеваем наслаждаться каждым моментом, но все равно время летит неумолимо быстро. А еще сегодня впервые гоняли в поликлинику на УЗИ скрининг, который делают малышам в месяц. Новый интересный опыт конечно - приехать к четко к определенному времени с грудничком 😅🤩</t>
+  </si>
+  <si>
+    <t>08.03.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1161</t>
+  </si>
+  <si>
+    <t>В этом году наше 8 марта совершенно особенное. И пусть я встречаю этот день непричесанной и не нарядно одетой, даже не выползая из кровати 😅 Вот как есть, девочки, вам показываю. Зато самой счастливой, ведь в нашей семье теперь две девочки 💕 И два букета - для Василисы и для меня 😍 Саша подарил Васёне, а Матюшка мне - так трогательно. С праздником дорогие девочки! Пусть ваши мечты сбываются 🫶🏻</t>
+  </si>
+  <si>
+    <t>06.03.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1160</t>
+  </si>
+  <si>
+    <t>Саша опоздал на роды 😱 Да, в нашей семейке и такое бывает 😅 Рассказываю: 8 февраля мы заселились в роддом. КС назначили на 10 утра 9 февраля. На ночь Саша уехал домой к Матвею. А утром, к операции должен был приехать, но… Проснулся рано. Приготовил завтрак себе и Матвею. Погулял с собакой. Понял что уже времени в обрез. Выехал и конечно встал в утренние пробки… Тем временем ко мне пришла врач и сказала, что возможно мне операцию сделают чуть раньше - как только закончат кесарить другую девушку. И меня начали собирать. Саша каким то чудом доехал до роддома не за миллион минут. На парковке ему даже вежливо уступили место, когда он сказал что опаздывает на роды. Забегает в палату, а меня там уже нет… Зато была женщина, которая палату прибирала. Она сказала Саше куда меня забрали и показали куда идти. И вот я лежу, распятая на операционном столе, уже смирившись что Саша точно не успеет, как вдруг слышу позади меня родной любимый голос: «детка я рядом». Знали бы вы, как мне сразу стало спокойно 🙏🏼 Тут Саше позвонил Матвей и как раз в это время на свет появилась наша доченька. И первый её крик, выходит, услышали мы всей семьей))) Такая вот история 💛</t>
+  </si>
+  <si>
+    <t>02.03.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/kazantcevaolya/1159</t>
+  </si>
+  <si>
+    <t>🧒 Сколько стоят роды в государственном роддоме? Мы начали выбирать роддом уже после первого скрининга. Тщательно изучали отзывы на роддома нашего города, но главное - на врачей. По этому в 40 роддом Екатеринбурга мы пошли именно потому, что здесь работает тот самый врач, которому мы доверили появление на свет нашей девочки. А теперь к цифрам: 58.000₽ - 2 суток в апартаментах. Их сдают только тем, кто идет на КС. Большое преимущество - что можно жить вместе с мужем. Для нас это были просто потрясающие дни и самые счастливые воспоминания - ведь мы прошли рука об руку весь процесс появления на свет доченьки, и первые ее денечки (и ночки). Персонал просто невероятно внимательный и заботливый. Все процедуры, анализы, уколы и тд приходили делать в палату - очень удобно. А милые женщины, которые приносили в палату еду - ещё и Сашу подкармливали)) Еда простая, но вкусная. Мы с удовольствием ели. Ощущение что побывали в санатории. 13800₽ - дополнительное обезболивание шва. По завершении операции в шве оставляют очень тоненький катетер, по которому в течении двух суток подается дополнительное обезболивание. Если честно - мне не особо это помогло. Потом уже узнала, что помогает далеко не всем. Я конечно готовилась что будет очень больно, но не думала, что настолько. Расскажу потом ещё подробнее. 42.000₽ - столько стоит выбрать конкретного врача. Но по отзывам здесь все врачи по КС - профессионалы своего дела. Кстати, самое неожиданное — после КС нас выписали уже на вторые сутки. Делитесь, девочки, вашими мыслями от обзора.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2315,112 +2423,112 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H217"/>
+  <dimension ref="A1:H229"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3183.937" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="3283.055" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>23367</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>33332</v>
       </c>
       <c r="F2">
-        <v>152</v>
+        <v>172</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>23368</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>37537</v>
       </c>
       <c r="F3">
         <v>189</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>23369</v>
@@ -2635,50 +2743,53 @@
         <v>37966</v>
       </c>
       <c r="F14">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>23380</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>34423</v>
       </c>
       <c r="F15">
         <v>5</v>
       </c>
+      <c r="G15">
+        <v>1</v>
+      </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>23381</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>40045</v>
       </c>
       <c r="F16">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>23382</v>
       </c>
@@ -3181,92 +3292,98 @@
       </c>
       <c r="E42">
         <v>36019</v>
       </c>
       <c r="F42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>23408</v>
       </c>
       <c r="B43" t="s">
         <v>130</v>
       </c>
       <c r="C43" t="s">
         <v>131</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E43">
         <v>35970</v>
       </c>
       <c r="F43">
-        <v>4</v>
+        <v>5</v>
+      </c>
+      <c r="G43">
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>23409</v>
       </c>
       <c r="B44" t="s">
         <v>133</v>
       </c>
       <c r="C44" t="s">
         <v>134</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E44">
         <v>37913</v>
       </c>
       <c r="F44">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>23410</v>
       </c>
       <c r="B45" t="s">
         <v>136</v>
       </c>
       <c r="C45" t="s">
         <v>137</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E45">
         <v>35261</v>
       </c>
       <c r="F45">
         <v>12</v>
       </c>
+      <c r="G45">
+        <v>1</v>
+      </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>23411</v>
       </c>
       <c r="B46" t="s">
         <v>139</v>
       </c>
       <c r="C46" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E46">
         <v>34988</v>
       </c>
       <c r="F46">
         <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>23412</v>
       </c>
@@ -3281,51 +3398,54 @@
       </c>
       <c r="E47">
         <v>39089</v>
       </c>
       <c r="F47">
         <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>23413</v>
       </c>
       <c r="B48" t="s">
         <v>145</v>
       </c>
       <c r="C48" t="s">
         <v>146</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E48">
         <v>35963</v>
       </c>
       <c r="F48">
-        <v>26</v>
+        <v>33</v>
+      </c>
+      <c r="G48">
+        <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>23414</v>
       </c>
       <c r="B49" t="s">
         <v>148</v>
       </c>
       <c r="C49" t="s">
         <v>149</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E49">
         <v>40926</v>
       </c>
       <c r="F49">
         <v>31</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>23415</v>
@@ -3518,112 +3638,118 @@
       </c>
       <c r="E59">
         <v>32389</v>
       </c>
       <c r="F59">
         <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>23425</v>
       </c>
       <c r="B60" t="s">
         <v>181</v>
       </c>
       <c r="C60" t="s">
         <v>182</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E60">
         <v>35782</v>
       </c>
       <c r="F60">
-        <v>6</v>
+        <v>7</v>
+      </c>
+      <c r="G60">
+        <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>23426</v>
       </c>
       <c r="B61" t="s">
         <v>184</v>
       </c>
       <c r="C61" t="s">
         <v>185</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E61">
         <v>64994</v>
       </c>
       <c r="F61">
-        <v>323</v>
+        <v>335</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>23427</v>
       </c>
       <c r="B62" t="s">
         <v>187</v>
       </c>
       <c r="C62" t="s">
         <v>188</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E62">
         <v>33183</v>
       </c>
       <c r="F62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>23428</v>
       </c>
       <c r="B63" t="s">
         <v>190</v>
       </c>
       <c r="C63" t="s">
         <v>191</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E63">
         <v>34327</v>
       </c>
       <c r="F63">
         <v>35</v>
       </c>
+      <c r="G63">
+        <v>1</v>
+      </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>23429</v>
       </c>
       <c r="B64" t="s">
         <v>193</v>
       </c>
       <c r="C64" t="s">
         <v>194</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E64">
         <v>35687</v>
       </c>
       <c r="F64">
         <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>23430</v>
       </c>
@@ -3715,51 +3841,54 @@
       </c>
       <c r="E69">
         <v>35646</v>
       </c>
       <c r="F69">
         <v>29</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>23435</v>
       </c>
       <c r="B70" t="s">
         <v>209</v>
       </c>
       <c r="C70" t="s">
         <v>210</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E70">
         <v>37176</v>
       </c>
       <c r="F70">
-        <v>46</v>
+        <v>47</v>
+      </c>
+      <c r="G70">
+        <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>23436</v>
       </c>
       <c r="B71" t="s">
         <v>212</v>
       </c>
       <c r="C71" t="s">
         <v>213</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E71">
         <v>37137</v>
       </c>
       <c r="F71">
         <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>23437</v>
@@ -5577,51 +5706,51 @@
       </c>
       <c r="D163" s="1" t="s">
         <v>485</v>
       </c>
       <c r="E163">
         <v>32078</v>
       </c>
       <c r="F163">
         <v>19</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>79685</v>
       </c>
       <c r="B164" t="s">
         <v>486</v>
       </c>
       <c r="C164" t="s">
         <v>487</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>488</v>
       </c>
       <c r="E164">
-        <v>33647</v>
+        <v>36127</v>
       </c>
       <c r="F164">
         <v>78</v>
       </c>
       <c r="G164">
         <v>1043</v>
       </c>
       <c r="H164">
         <v>5</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>79686</v>
       </c>
       <c r="B165" t="s">
         <v>489</v>
       </c>
       <c r="C165" t="s">
         <v>490</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E165">
@@ -5646,77 +5775,77 @@
       </c>
       <c r="D166" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E166">
         <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>79688</v>
       </c>
       <c r="B167" t="s">
         <v>494</v>
       </c>
       <c r="C167" t="s">
         <v>495</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>496</v>
       </c>
       <c r="E167">
         <v>35872</v>
       </c>
       <c r="F167">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G167">
-        <v>2046</v>
+        <v>2053</v>
       </c>
       <c r="H167">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>79689</v>
       </c>
       <c r="B168" t="s">
         <v>497</v>
       </c>
       <c r="C168" t="s">
         <v>498</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>499</v>
       </c>
       <c r="E168">
         <v>38502</v>
       </c>
       <c r="G168">
-        <v>1518</v>
+        <v>1521</v>
       </c>
       <c r="H168">
         <v>4</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>79690</v>
       </c>
       <c r="B169" t="s">
         <v>500</v>
       </c>
       <c r="C169" t="s">
         <v>501</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>502</v>
       </c>
       <c r="E169">
         <v>38984</v>
       </c>
       <c r="F169">
         <v>3</v>
       </c>
       <c r="G169">
@@ -5750,51 +5879,51 @@
       </c>
       <c r="H170">
         <v>4</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>79692</v>
       </c>
       <c r="B171" t="s">
         <v>506</v>
       </c>
       <c r="C171" t="s">
         <v>507</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>508</v>
       </c>
       <c r="E171">
         <v>41072</v>
       </c>
       <c r="F171">
         <v>2</v>
       </c>
       <c r="G171">
-        <v>1420</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>79693</v>
       </c>
       <c r="B172" t="s">
         <v>509</v>
       </c>
       <c r="C172" t="s">
         <v>510</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>511</v>
       </c>
       <c r="E172">
         <v>38870</v>
       </c>
       <c r="F172">
         <v>1</v>
       </c>
       <c r="G172">
         <v>1994</v>
       </c>
       <c r="H172">
@@ -6561,50 +6690,53 @@
         <v>40818</v>
       </c>
       <c r="F204">
         <v>244</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>79726</v>
       </c>
       <c r="B205" t="s">
         <v>607</v>
       </c>
       <c r="C205" t="s">
         <v>608</v>
       </c>
       <c r="D205" s="1" t="s">
         <v>609</v>
       </c>
       <c r="E205">
         <v>35720</v>
       </c>
       <c r="F205">
         <v>89</v>
       </c>
+      <c r="G205">
+        <v>1</v>
+      </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>79727</v>
       </c>
       <c r="B206" t="s">
         <v>610</v>
       </c>
       <c r="C206" t="s">
         <v>611</v>
       </c>
       <c r="D206" s="1" t="s">
         <v>612</v>
       </c>
       <c r="E206">
         <v>39328</v>
       </c>
       <c r="F206">
         <v>210</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>79728</v>
       </c>
@@ -6812,50 +6944,311 @@
       <c r="E216">
         <v>44730</v>
       </c>
       <c r="F216">
         <v>235</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>79738</v>
       </c>
       <c r="B217" t="s">
         <v>643</v>
       </c>
       <c r="C217" t="s">
         <v>644</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>645</v>
       </c>
       <c r="E217">
         <v>38709</v>
       </c>
       <c r="F217">
         <v>193</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>83002</v>
+      </c>
+      <c r="B218" t="s">
+        <v>646</v>
+      </c>
+      <c r="C218" t="s">
+        <v>647</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="E218">
+        <v>31758</v>
+      </c>
+      <c r="F218">
+        <v>43</v>
+      </c>
+      <c r="G218">
+        <v>1079</v>
+      </c>
+      <c r="H218">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>83003</v>
+      </c>
+      <c r="B219" t="s">
+        <v>649</v>
+      </c>
+      <c r="C219" t="s">
+        <v>650</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="E219">
+        <v>43136</v>
+      </c>
+      <c r="F219">
+        <v>28</v>
+      </c>
+      <c r="G219">
+        <v>3236</v>
+      </c>
+      <c r="H219">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>83004</v>
+      </c>
+      <c r="B220" t="s">
+        <v>652</v>
+      </c>
+      <c r="C220" t="s">
+        <v>653</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="E220">
+        <v>34995</v>
+      </c>
+      <c r="F220">
+        <v>23</v>
+      </c>
+      <c r="G220">
+        <v>1591</v>
+      </c>
+      <c r="H220">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>83005</v>
+      </c>
+      <c r="B221" t="s">
+        <v>655</v>
+      </c>
+      <c r="C221" t="s">
+        <v>656</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="E221">
+        <v>29399</v>
+      </c>
+      <c r="F221">
+        <v>55</v>
+      </c>
+      <c r="G221">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>83006</v>
+      </c>
+      <c r="B222" t="s">
+        <v>658</v>
+      </c>
+      <c r="C222" t="s">
+        <v>659</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="E222">
+        <v>38582</v>
+      </c>
+      <c r="F222">
+        <v>82</v>
+      </c>
+      <c r="G222">
+        <v>1231</v>
+      </c>
+      <c r="H222">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>83007</v>
+      </c>
+      <c r="B223" t="s">
+        <v>661</v>
+      </c>
+      <c r="C223" t="s">
+        <v>662</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="E223">
+        <v>40310</v>
+      </c>
+      <c r="F223">
+        <v>250</v>
+      </c>
+      <c r="G223">
+        <v>2185</v>
+      </c>
+      <c r="H223">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>83008</v>
+      </c>
+      <c r="B224" t="s">
+        <v>664</v>
+      </c>
+      <c r="C224" t="s">
+        <v>665</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="E224">
+        <v>36346</v>
+      </c>
+      <c r="F224">
+        <v>80</v>
+      </c>
+      <c r="G224">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>87522</v>
+      </c>
+      <c r="B225" t="s">
+        <v>667</v>
+      </c>
+      <c r="C225" t="s">
+        <v>668</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="E225">
+        <v>14821</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>87523</v>
+      </c>
+      <c r="B226" t="s">
+        <v>670</v>
+      </c>
+      <c r="C226" t="s">
+        <v>671</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="E226">
+        <v>18192</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>87524</v>
+      </c>
+      <c r="B227" t="s">
+        <v>673</v>
+      </c>
+      <c r="C227" t="s">
+        <v>674</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="E227">
+        <v>46428</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>87525</v>
+      </c>
+      <c r="B228" t="s">
+        <v>676</v>
+      </c>
+      <c r="C228" t="s">
+        <v>677</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="E228">
+        <v>29882</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>87526</v>
+      </c>
+      <c r="B229" t="s">
+        <v>679</v>
+      </c>
+      <c r="C229" t="s">
+        <v>680</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="E229">
+        <v>31802</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">