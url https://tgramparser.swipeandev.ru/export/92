--- v1 (2026-04-05)
+++ v2 (2026-08-03)
@@ -4595,51 +4595,54 @@
       </c>
       <c r="D107" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>23473</v>
       </c>
       <c r="B108" t="s">
         <v>320</v>
       </c>
       <c r="C108" t="s">
         <v>321</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E108">
         <v>31895</v>
       </c>
       <c r="F108">
-        <v>163</v>
+        <v>165</v>
+      </c>
+      <c r="G108">
+        <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>23474</v>
       </c>
       <c r="B109" t="s">
         <v>323</v>
       </c>
       <c r="C109" t="s">
         <v>324</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E109">
         <v>180</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>23475</v>
       </c>
       <c r="B110" t="s">
         <v>325</v>
@@ -5709,57 +5712,57 @@
       </c>
       <c r="E163">
         <v>32078</v>
       </c>
       <c r="F163">
         <v>19</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>79685</v>
       </c>
       <c r="B164" t="s">
         <v>486</v>
       </c>
       <c r="C164" t="s">
         <v>487</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>488</v>
       </c>
       <c r="E164">
         <v>36127</v>
       </c>
       <c r="F164">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G164">
-        <v>1043</v>
+        <v>1761</v>
       </c>
       <c r="H164">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>79686</v>
       </c>
       <c r="B165" t="s">
         <v>489</v>
       </c>
       <c r="C165" t="s">
         <v>490</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>491</v>
       </c>
       <c r="E165">
         <v>34635</v>
       </c>
       <c r="F165">
         <v>1</v>
       </c>
       <c r="G165">
         <v>1087</v>
       </c>
     </row>