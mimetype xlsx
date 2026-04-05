--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="845">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1111">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2547,50 +2547,848 @@
     <t>08.09.25 06:31</t>
   </si>
   <si>
     <t>t.me/howtoWOW/4417</t>
   </si>
   <si>
     <t>#wow_case Очень красиво сообщил о запуске своей первой коллекции обуви ASKENT. Почерк бренда — детали, которые негромко, но красноречиво скажут за себя. Поэтому символом запуска стала вот такая стильная ложка для обуви, которая также пришла и в креативной рассылке! ВАУ🤩</t>
   </si>
   <si>
     <t>06.09.25 10:17</t>
   </si>
   <si>
     <t>t.me/howtoWOW/4412</t>
   </si>
   <si>
     <t>#wow_recommend Самый горячий вопрос после этого 1 сентября — как теперь брендам продвигаться в соцсетях? И обсуждать это точно круче вместе, чем держать в себе. Именно для этого в ресторане Corazone (в Москве) пройдёт встреча: «Продвижение бренда в соцсетях в новых условиях» Это ивент для руководителей, маркетологов и владельцев брендов. Будет много общения, новые знакомства, закуски и игристое. Участие бесплатное, но по регистрации — мест немного🤩 Когда: 11 сентября с 11:00 до 15:00 Кидаю ссылку на регистрацию. И поделитесь с коллегами!</t>
   </si>
   <si>
     <t>05.09.25 06:33</t>
   </si>
   <si>
     <t>t.me/howtoWOW/4402</t>
   </si>
   <si>
     <t>#wow_case Эстетика блогерской рассылки, посвященной вчерашнему запуску бренда косметики rhode в сети sephora — ВАУ🤩 В который раз убеждаюсь, что эффектность картинки на фото в рассылках важнее глубокой идеи</t>
+  </si>
+  <si>
+    <t>13.03.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5365</t>
+  </si>
+  <si>
+    <t>Вау! Небольшой питерский бренд нижнего белья Лютик, абсолютно оправдывая своё название, отдает праздничные мартовские заказы в этой милой упаковке. Радуюсь, что даже сейчас, когда малый бизнес кажется уже прижимают со всех сторон, бренды всё равно находят вдохновение на такие вещи🤩 Передаю привет Дарье за кейс!</t>
+  </si>
+  <si>
+    <t>12.03.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5364</t>
+  </si>
+  <si>
+    <t>Заметили, что наружная реклама перестала быть только для гигантов? Всё чаще вижу на экранах локальные бренды и сервисы. А причина в том, что Яндекс сильно упростил работу с наружкой. Теперь для запуска не нужно подписывать миллион договоров, достаточно в Директе выбрать районы, где ходит ваша аудитория, подкрутить настройки по соцдем данным, выбрать нужный формат, и запустить продвижение. Показы идут на экранах в витринах магазинов, ПВЗ, Почты, аптек (в том числе в спальных районах), на коробах крыш такси, которые передвигаются по всему городу. Всё это можно тестировать короткими запусками без миллионных бюджетов, даже запустить что-то из серии «у нас сейчас идет распродажа, заходите». Из приятного — оплата формируется не за показы, а на основе потенциальных контактов с рекламой. В общем, оставляю по ссылке все подробности🤩</t>
+  </si>
+  <si>
+    <t>12.03.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5359</t>
+  </si>
+  <si>
+    <t>Вау! Нравится как бренд косметики Josie Maran продвигает покупку рефилов: записывают вкусные ролики как удобно и красиво переливается продукт. И моё любимое — запустили pr-рассылку с тремя небольшими флакончиками + рефилом и посылом: как удобно пошерить большую упаковку🤩</t>
+  </si>
+  <si>
+    <t>12.03.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5357</t>
+  </si>
+  <si>
+    <t>Вау! Ещё один крутейший кампейн от ИКЕА был представлен этой зимой в Саудовской Аравии и Бахрейне. Бренд сравнил свои позиции с предметами на картинах известных художников, а саму рекламу назвали «Доступные шедевры»🤩</t>
+  </si>
+  <si>
+    <t>11.03.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5353</t>
+  </si>
+  <si>
+    <t>Вау! Очень круто команда Директа поздравила с 8 марта своих клиенток-предпринимательниц, вынесли на первый план московских экранов не только карточки товара, но и имена, которые стоят за этим бизнесом🤩</t>
+  </si>
+  <si>
+    <t>11.03.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5350</t>
+  </si>
+  <si>
+    <t>Увидела эту чайную пару после массажа в Текстуре, и в голове сразу «Вау!». А вообще для меня уже вау-эффект давно перестал быть только креативом. Можно ходить в одно и тоже место годами и каждый раз восхищаться, что тебе там всегда одинаково хорошо🤩</t>
+  </si>
+  <si>
+    <t>10.03.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5347</t>
+  </si>
+  <si>
+    <t>Вау! Очень симпатичные сертификаты замечены в студиях красоты Девичник. После визита можно оставить в качестве закладки для книги🤩</t>
+  </si>
+  <si>
+    <t>10.03.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5346</t>
+  </si>
+  <si>
+    <t>Вау! Яндекс Практикум сделал бесплатный интенсив для тех, кто растёт в управлении или уже руководит командой — «Руководитель будущего». Формат максимально приземлённый: 20 минут в день, всё в Telegram, выполняешь задания от экспертов из Яндекса, Ozon, СберЗдоровья и других компаний. Основная цель — собрать 8 суперсил руководителя, которые пригодятся в 2026. На интенсиве прорабатывается работа с ИИ, антихрупкость, мышление роста, селфскиллс, управление поколениями, эффективная обратная связь, кризисное лидерство и даже биохакинг. Также обещают закрытые вебинары и полезные материалы для скачивания. Если вы давно думали, что пора бы прокачать управленческие навыки — по ссылке все подробности!</t>
+  </si>
+  <si>
+    <t>10.03.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5344</t>
+  </si>
+  <si>
+    <t>Вау! В Германии проходит коллаборация Ritter Sport и Apple Music. Разместили на упаковке шоколада пять культовых обложек альбомов немецкой музыки, превратив тем самым обычную полку супермаркета в магазин пластинок. На каждой конечно же есть qr, чтобы послушать альбом и получить пробный период на сервисе🤩</t>
+  </si>
+  <si>
+    <t>09.03.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5343</t>
+  </si>
+  <si>
+    <t>Вау! Ребята из фотоателье AY прислали в подарок сертификат, а сам процесс съемки сравнили с моментами из детства, когда ты можешь побыть собой. В упаковку вложили детские фото основательниц, гирлянду и конфетти с цветом фона, который будет в студии🤩 Отличие от обычных студий в том, что здесь нет фотографа, а все фото делаешь наедине с собой с помощью пульта и зеркала</t>
+  </si>
+  <si>
+    <t>08.03.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5336</t>
+  </si>
+  <si>
+    <t>Вау! Ребята из DARLING* не стали ждать 8 марта и еще вчера порадовали девушек на улицах Москвы и Петербурга цветами! А для тех, кто не успел встретить ребят, ловите промокод СИЯЙ, который дает скидку -50% на все продукты DARLING* в Золотом Яблоке🤩 Причем при любой покупке, вот это я понимаю подарок!</t>
+  </si>
+  <si>
+    <t>07.03.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5334</t>
+  </si>
+  <si>
+    <t>Вау! В честь 8 марта бренд Флаувау совместно с Lumisfera устроили сказочный вечер в особняке Смирнова: 3000 свечей, живая музыка с плейлистом от Людовико Эйнауди до Дельтаплана, повсюду цветы, а ещё мы писали бумажное письмо себе в будущее, которое придет по почте через год! По-моему, это первый бренд-ивент за последний год на который я выбралась🤩 Программу в течение месяца будут повторять для всех желающих</t>
+  </si>
+  <si>
+    <t>07.03.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5327</t>
+  </si>
+  <si>
+    <t>Так же как и всех админов тг-каналов, меня уже пошатывает от новостей и неопределености. Для себя выбираю не останавливаться, продолжать делать наш любимый контент и растить этот канал, а что бы не было дальше — разберемся! Вчера преодолели новый рубеж по количеству читателей, вау вау вау🤩</t>
+  </si>
+  <si>
+    <t>06.03.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5325</t>
+  </si>
+  <si>
+    <t>Вау! Какой классный, весенний коллаб у бренда аксессуаров àклé и косметики COSRX. Сделали брелок с двумя колбами по логике техники заземления 5-4-3-2-1 (очень актуально в современных реалиях). Одна колба — под любимые духи, с фактурой, чтобы «потрогать» руками и «вдохнуть» аромат. Вторая — розовая мини-гиря под крем. Внутри каждого набора есть два полноразмерных средства COSRX, чтобы эти колбы можно было наполнять и носить с собой.</t>
+  </si>
+  <si>
+    <t>06.03.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5318</t>
+  </si>
+  <si>
+    <t>Вау! Находка дня — белый лонгслив с этими шикарными пуговицами от азиатского бренда Pickle Project. У себя в соц.сетях ребята показали, как делают каждую в ручную🤩</t>
+  </si>
+  <si>
+    <t>05.03.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5313</t>
+  </si>
+  <si>
+    <t>Вау! А у бренда украшений Moonswoon праздничные заказы отдаются в таких сумочках, можно выбрать версию с тюльпаном или без🤩</t>
+  </si>
+  <si>
+    <t>05.03.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5311</t>
+  </si>
+  <si>
+    <t>Вау! Яндекс Директ и Малый бизнес Москвы запустили весеннюю акцию для предпринимателей: можно получить до 30 000 рублей на первую кампанию в Яндекс Директе по промокоду. А вообще пока пишу этот пост, задумалась о том, что так много маркетинговых инструментов за последнее время шатает в разные стороны, а Директ остается островком стабильности. При этом до сих пор в малом бизнесе не все пробуют запускать там рекламу, хотя многим товарам и услугам это действительно может подойти: предложение видит ваша ЦА, которая уже ищет что-то похожее; оплата за действия; если нет сайта, можно бесплатно создать лендинг на самой платформе. И вот теперь этот весенний промокод! . /\_/\ / • - • \ / づ 🌸 づ забрать промокод Предложение действует до 31.03.2026</t>
+  </si>
+  <si>
+    <t>05.03.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5308</t>
+  </si>
+  <si>
+    <t>Вау! Как же круто сделали сертификаты в Estee Clinic. В целом очень нравится как бренд везде держит единую линию связанную с эстетикой: начиная с эстетической медицины на которой специализируется клиника, и заканчивая интерьером, сертификатами и другими деталями, эстетика которых зашкаливает🤩</t>
+  </si>
+  <si>
+    <t>04.03.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5306</t>
+  </si>
+  <si>
+    <t>Вау! Оказывается в «Художественном» проходят кинопоказы фильмов о любви, где собрали коллекцию любимых романтических фильмов: «Ла-Ла Ленд», «Рецепт любви», «Выживут только любовники» и другие. А самое интересное — всё это при поддержке самого романтического бренда конфет в России 🤩 Отличная идея для планов на 8 марта. Расписание и билеты здесь.</t>
+  </si>
+  <si>
+    <t>03.03.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5305</t>
+  </si>
+  <si>
+    <t>Вау! Очень, конечно, круто rhode отработали инфоповод вокруг сериала Американская история любви — собрали Сару Пиджен, которая сыграла Кэролин Бессетт-Кеннеди, на красную дорожку Actor Awards’26🤩 Upd: Сара Пиджен также стала лицом нового кампейна бренда</t>
+  </si>
+  <si>
+    <t>03.03.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5302</t>
+  </si>
+  <si>
+    <t>Вау! С первого взгляда зацепила эстетика новой коллаборации Sorelle Era и 2MYmoods. В каждой вещи сразу считывается ДНК обоих брендов: внимание к ручному труду от 2MYmoods, силуэты и чувственная элегантность Sorelle Era🤩 Верю, что в этом году залог успеха лежит в вау-продукте и коллаборациях</t>
+  </si>
+  <si>
+    <t>02.03.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5294</t>
+  </si>
+  <si>
+    <t>Вау! Уже видели приглашения от Джонотана Андерсона на завтрашний показ Dior в Париже? Очень тонко и гениально взять не башню, а известные зеленые стулья которые узнает каждый, кто хоть раз бывал в Люксембургском саду или Тюильри🤩 Подсмотрела в Маркетинг герли, один из любимых каналов по бренд-маркетингу сейчас</t>
+  </si>
+  <si>
+    <t>02.03.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5292</t>
+  </si>
+  <si>
+    <t>Вау! Какой классный комплимент делали клиентам miu miu в Бангкоке — букет цветов в фирменной текстильной упаковке🤩</t>
+  </si>
+  <si>
+    <t>28.02.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5291</t>
+  </si>
+  <si>
+    <t>Вау! В своих соц.сетях EKONIKA запустили сериал о том, как строят трехэтажный флагман в особняке на Патриках. Вчера вышел новый эпизод про закулисье весеннего AI-кампейна, в котором воссоздали реальные интерьеры этого пространства еще до его открытия🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>27.02.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5284</t>
+  </si>
+  <si>
+    <t>Вау! У Яндекса есть бесплатный курс для специалистов по контексту, которые хотят обновить навыки и усилить себя на рынке — «Яндекс Реклама со звездочкой». Ребята полностью обновили программу: добавили больше практики, инфы по новинкам Директа, ИИ-инструментам, аналитике и стратегиям. «Звёздочка» — это профессиональное сообщество для тех, кто перерос базовые курсы и готов к следующему уровню. Вам повезло, что вы увидели эту рекламу🤩 ведь сегодня первый день, когда курс доступен на платформе. Впереди еще 8 насыщенных недель и полезной информации: ссылка на курс. #wow_recommend</t>
+  </si>
+  <si>
+    <t>27.02.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5279</t>
+  </si>
+  <si>
+    <t>Вау! Какой красивый весенний коллаб у алматинского бренда одежды MÉSSA и цветочного Something Else. Устраивают flower pit stop, можно будет приобрести фермерские цветы в пространстве бутика, а анонсируют это такими карточками🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>26.02.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5278</t>
+  </si>
+  <si>
+    <t>Вау! Появились кадры нового бутика PERVERT, который откроется на следующей неделе. Мне кажется в Москву уже можно приезжать как в Сеул — погулять по красивым магазинам брендов🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>25.02.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5269</t>
+  </si>
+  <si>
+    <t>Вау! Идея футболок со своим фото в встречается часто, но именно в бренде Chufyr Chufyr её как-то особенно стильно реализовали🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>24.02.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5267</t>
+  </si>
+  <si>
+    <t>Вау! После поста выше пошла на сайт Собрано в саду и захотелось сделать ещё одну заметку о концепции, которая уже по упаковке считывается моментально: бренд яблок, создающий культуру яблочной дегустации. У ребят есть свои сады с историей в Липецкой области, день открытых дверей, невероятная эстетика и даже смотритель сада Листочкин🤩 Когда меня цепляет какой-то бренд, сразу хочу знать о нем всё, у вас также? #wow_case</t>
+  </si>
+  <si>
+    <t>24.02.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5260</t>
+  </si>
+  <si>
+    <t>Вау! Обратите внимание на описание сортов и классный, нетипичный tov у бренда яблок Собрано в саду. Напоминает подход speciality coffee. Уже неделю не могу оторваться! Сначала познакомилась с брендом в коллаборациях с Девичником и Eggsellent, потом заказала одну упаковку и дальше как в тумане🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>20.02.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5258</t>
+  </si>
+  <si>
+    <t>Продолжаю записывать интервью в кружочках с основателями вау-брендов! Всегда удивляюсь, если кто-то не знаком с брендом мебели Eburet, я часто пишу про ребят и решила пригласить в эту рубрику основательницу компании — Ольгу Найденову! Что обсудили: 1. Почему на Eburet говорят вау? 2. Как устроен отдел маркетинга? 3. Какая маркетинговая активность принесла много продаж? 4. Что вызывает вау у других брендов? 5. Что в 2026 году вообще вызывает у людей вау-эффект? 6. С какого продукта начать знакомство с брендом? #wow_inside</t>
+  </si>
+  <si>
+    <t>19.02.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5254</t>
+  </si>
+  <si>
+    <t>Вау! Оказывается у бренда Lacoste есть свои кафе в Монако и в Париже! Крокодила с лого можно найти почти в любых вариациях конечно же🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>18.02.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5250</t>
+  </si>
+  <si>
+    <t>Вау! Какой красивый проект о предметах для дома от Даши Цыпилевой — пōлка. В каталоге предметы для разных полок дома, созданные в со-творчестве с ремесленниками, художниками и творцами🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>17.02.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5248</t>
+  </si>
+  <si>
+    <t>Вау! В подарке от бренда Река попалась красивущая колода карт! Проработка такая, что каждую хочется рассматривать, и буквально на нескольких иллюстрациях очень ненавязчиво вписан лимонад🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>16.02.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5246</t>
+  </si>
+  <si>
+    <t>Когда-то, ещё на старте карьеры, мы готовили большой запуск для клиента: ребрендинг, упаковка, сайт и.т д. Сроки в два раза меньше обычных, поэтому много параллельных процессов, созвоны почти каждый день. На одном из них финально зафиксировали: «Берём этот вариант названия и отправляем на дизайн». Через неделю прилетает макет с другим вариантом и аргументом: «Я подумал, что мы всё-таки выбрали этот». С тех пор я стала фанатом инструментов, которые не оставляют места для «мне показалось». Один их ярких примеров на рынке сейчас — Яндекс Телемост (это часть цифрового офиса Яндекс 360). В тарифе для организаций после встречи приходит ИИ-расшифровка и конспект по которому можно дословно увидеть, о чём договорились. Плюс всё в одном месте: звонки, чаты, календарь. Если подключаются подрядчики можно кинуть временную ссылку, которая живёт сутки и сгорает, а также заблокировать подозрительных пользователей🤩 Вывод: иногда самый красивый брендинг начинается с нормальной, стабильной связи #wow_recommend</t>
+  </si>
+  <si>
+    <t>16.02.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5245</t>
+  </si>
+  <si>
+    <t>Вау! Какая классная идея сделать шоколадные конфеты в форме футболки своего бренда! У Aritzia, если я правильно поняла, до живой реализации в продажу это не дошло. Но на заметку для проектов точно беру🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>14.02.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5240</t>
+  </si>
+  <si>
+    <t>Вау! Сижу улыбаюсь после этих карточек в стиле love is от агентства Feerique. Круто, что не стали делать отсылку к тому самому дизайну, а сделали свой вариант вместе с фотографом Гошей Ин🤩#wow_case</t>
+  </si>
+  <si>
+    <t>14.02.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5233</t>
+  </si>
+  <si>
+    <t>Вау! Каждый год в этом канале я поддерживаю акцию с валентинками от фонда «Антон тут рядом». А в этом увидела их потрясающую коллаборацию с A Secret Knowledge. Ребята нанесли понравившуюся фразу на брелок для сумки🤩 Традиционный бот с онлайн-валентинками от студентов фонда здесь, все средства пойдут на поддержку детей и взрослых с аутизмом</t>
+  </si>
+  <si>
+    <t>14.02.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5229</t>
+  </si>
+  <si>
+    <t>Вау! К 14 февраля Музей GARAGE выпустил лимитированные подарочные карты для пар в виде скрепленных сердец #wow_case С днём всех влюбленных ♥️</t>
+  </si>
+  <si>
+    <t>13.02.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5227</t>
+  </si>
+  <si>
+    <t>Вау! Не так давно ребята из Яндекс Ритма вместе с фотографами снимали модных жителей на улицах Москвы. Из получившихся кадров сделали печатный зин. Журнал раскидали по любимым местам (например в салонах Девичник или Сон), а страницы из него превратились в аутдор на Бульварном. Основная идея в том, что каждый может быть инфлюенсером и транслировать свой стиль Ритме 🤩 Согласитесь, в эпоху бесконечного скролла так ценно подержать в руках что-то тактильное #wow_case</t>
+  </si>
+  <si>
+    <t>13.02.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5222</t>
+  </si>
+  <si>
+    <t>Вау! В честь для всех влюбленных в ресторане Manul появился десерт — гадание на ромашке. Официант при тебе поджигает лепестки, среди которых останется только один — «любит»🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>12.02.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5216</t>
+  </si>
+  <si>
+    <t>Вау! Новую коллекцию EKONIKA посвятили одному из самых узнаваемых принтов 50-х — polka dots, а весь запуск — танцам. Сделали съемку с героями, для которых движение — это любовь: фотографом Сашей Буримовой, танцовщиками Егором и Дарьей Петровыми, преподавательницей по бальным танцам Ларисой Леонидовной Давыдовой.</t>
+  </si>
+  <si>
+    <t>11.02.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5208</t>
+  </si>
+  <si>
+    <t>Вау! Увидела, что на одеялах полотенцах от HUGS можно сделать вышивку рисунка своего ребенка🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>11.02.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5204</t>
+  </si>
+  <si>
+    <t>Вау! Ребята из Фитмост собрали истории пар (конечно же фитмостеров), которые не ждут особенного повода и находят время на совместные активности! Получилось красивое напоминание о том, что даже в самых плотных графиках можно найти время друг на друга. С каждой парой записали интервью, а потом отправили на свидание в студию автопортрета AY! Фото в этом посте как раз оттуда🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>10.02.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5197</t>
+  </si>
+  <si>
+    <t>Вау! Маркетинг к выходу фильма Грозовой перевал восторг какой-то! Помимо того, что все соц. сети заполонила химия Марго Робби и Джейкоба Элорди, Warner Bros запустили спец проект с Airbnb: воссоздали интерьер комнаты главной героини и предложили гостям бесплатно там переночевать. Представляю как много желающих поймать окошки🤩 Кейс подсмотрела в посте у Иры #wow_case</t>
+  </si>
+  <si>
+    <t>09.02.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5195</t>
+  </si>
+  <si>
+    <t>Вау! В Питере открылся падел-клуб Ракета с деталями исторической архитектуры, кирпичными стенами и люстрами. На техническом открытии даже представили как выглядел бы падел два века назад, можно найти в соц. сетях🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>09.02.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5191</t>
+  </si>
+  <si>
+    <t>Вау! 12 STOREEZ ищет Главного дизайнера впервые в истории бренда. Главный дизайнер будет работать с креативным директором Ириной Голомаздиной и создавать женские и мужские коллекции бренда. Важно, чтобы кандидат по-настоящему любил бренд, чувствовал его стиль, а также профессионально разбирался в материалах, технологиях и обработках. Обещают свободу творить в рамках эстетики 12 STOREEZ и возможность напрямую влиять на развитие бренда. Звучит, как вакансия мечты! Все подробности тут.</t>
+  </si>
+  <si>
+    <t>09.02.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5188</t>
+  </si>
+  <si>
+    <t>09.02.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5187</t>
+  </si>
+  <si>
+    <t>У меня в планах уже конечно же есть несколько гостей, но кого вам было бы интересно увидеть в этой рубрике?</t>
+  </si>
+  <si>
+    <t>09.02.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5186</t>
+  </si>
+  <si>
+    <t>Продолжаю экспериментировать с новыми форматами! Мне давно хотелось делать интервью с предпринимателями, бренды которых попадают в канал. Но сейчас я нахожусь в декрете и физически организовать это пока не могу. Поэтому я не придумала ничего лучше, как задать вопросы прямо в кружочках тг, и дать вам подсмотреть переписку🤩 Первый гость — Яна Репрынцева, основательница студии тренировок Reshape. Что обсудили: 1. Почему на Reshape говорят вау? 2. Как устроен отдел маркетинга? 3. Какая маркетинговая активность принесла много продаж? 4. Что вызывает вау у других брендов? 5. Что в 2026 году вообще вызывает у людей вау-эффект? 6. С какого продукта начать знакомство с брендом? #wow_inside</t>
+  </si>
+  <si>
+    <t>07.02.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5184</t>
+  </si>
+  <si>
+    <t>Вау! Очень нравится ежегодная праздничная коммуникация LIME. Вместо i love you, бренд говорит I LIME YOU, меняет лого и ставит курсор-сердечко на десктопной версии сайта, выпускает лимитированные карты и десерты🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>06.02.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5177</t>
+  </si>
+  <si>
+    <t>Вау! Какая-то невероятная красота к 14 февраля в бутике the CULTT: арт-объект в виде сердца и стрелы, которые попадают не только в него, но и в представленные лоты🤩 Обратите внимание, как от окна падает тень с названием #wow_case</t>
+  </si>
+  <si>
+    <t>05.02.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5173</t>
+  </si>
+  <si>
+    <t>Вау! Есть кейсы о которых непрофессионально не написать, даже если об этом уже все написали! Ксения Собчак — лицо конной коллекции IRNBY #wow_case</t>
+  </si>
+  <si>
+    <t>05.02.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5170</t>
+  </si>
+  <si>
+    <t>Ловите хороший пример, когда бренд не пошел по простому сценарию со скидками на всё. В Mario Berlucci вместо ручного управления ценами запустили автоматическую переоценку: система раз в неделю смотрит на скорость продаж и остатки по каждому SKU и сама решает где цену снизить, а где, наоборот, можно поднять. Результат за 6 недель теста: +23% к выручке, +0,8 п.п. к маржинальности. 12 февраля они разбирают этот кейс на бесплатном вебинаре: как вообще управлять ценами, и как работает автоматическая переоценка на практике. Будет полезно для всех, кто масштабирует e-commerce, оптимизирует процессы и ищет, что ещё можно автоматизировать без найма дополнительных рук. Фиксируем: 12 февраля, 11:00 Бесплатно Ссылка на регистрацию</t>
+  </si>
+  <si>
+    <t>05.02.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5167</t>
+  </si>
+  <si>
+    <t>Вау! Яндекс Еда забавно намекает, что пора бронировать места в ресторанах к 14 февраля. Поставили столик-инсталляцию на улицах для тех, кто не успеет🤩#wow_case</t>
+  </si>
+  <si>
+    <t>04.02.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5162</t>
+  </si>
+  <si>
+    <t>Ой, а с черными у них тоже есть! Называется по тому же принципу — #000Т🤩</t>
+  </si>
+  <si>
+    <t>04.02.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5161</t>
+  </si>
+  <si>
+    <t>Вау! В Токио есть магазин, который продает только белые футболки. Название — #FFFFFFТ, это код белого цвета + буква Т (имя основателя Такуя). У бренда более 300 моделей, чтобы каждый точно нашел свою идеальную🤩 #wow_case Вопрос в догонку, а у кого из наших брендов лучшие белые футболки? Планирую обновить все свои</t>
+  </si>
+  <si>
+    <t>04.02.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5155</t>
+  </si>
+  <si>
+    <t>Вау! Какой крутой коллаб от проекта from detstvo и бренда первых одеял и полотенец для малышей hugs. Создали самый модный набор банщика!</t>
+  </si>
+  <si>
+    <t>03.02.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5151</t>
+  </si>
+  <si>
+    <t>Вау! Фитмост x r.a.w. life выпустили протеиновый батончик «Шоколадный тарт». По описанию это прям перекус до/после тренировки, который ещё и сможет заменить ежедневные пустые калории (в составе 25% растительного протеина, клетчатка, комплекс аминокислот ВСАА, нет сахара). Из интересного — помимо самого батончика бренды усилили запуск рассылкой с большой свечой в форме этой же шоколадки. Задумка в том, что сначала ты ловишь аромат шоколада от свечи, потом внезапно понимаешь, что хочешь сладкого, и уже ешь её «уменьшенную версию». Сейчас можно купить на Ozon и Wb, а скоро и в Азбуке, Лавке, ЯМ</t>
+  </si>
+  <si>
+    <t>02.02.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5150</t>
+  </si>
+  <si>
+    <t>Вау! Делаю заказ у бренда одежды CHAIKA, и уже на финальном этапе можно выбрать в какой он приедет коробке — новой или повторной. По-моему, очень полезная инициатива🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>02.02.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5148</t>
+  </si>
+  <si>
+    <t>Вау! Дзен прислали магнитную мини-версию меня, на которую можно примерить айтемы из их новой коллекции мерча. Посылка в сумке из этой же коллекции, конечно🤩 Спасибо, показу мод на холодильнике быть! #wow_case</t>
+  </si>
+  <si>
+    <t>31.01.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5146</t>
+  </si>
+  <si>
+    <t>Вау! Маркетинговое наблюдение вчерашнего дня в belle you — заметила, что во всех примерочных висит по одной вешалке с такой лиловой комбинацией из новой коллекции. Теперь интересно, как много девушек не планировали, но всё-таки померили и купили🤩 В моменте для канала не сделала фото, поэтому скрин #wow_case</t>
+  </si>
+  <si>
+    <t>30.01.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5142</t>
+  </si>
+  <si>
+    <t>Вау! Какой красивый фасад у from Berlin! Сразу захотелось дойти до ребят🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>30.01.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5136</t>
+  </si>
+  <si>
+    <t>30.01.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5135</t>
+  </si>
+  <si>
+    <t>Вау! Точка Банк вместе с дизайнером Александром Карпинским сделали украшение «предпринимательская жилка». Очень понравилась сама идея пофантазировать и воплотить то, что знакомо всем предпринимателям, но никто не знает как это выглядит!  Его можно носить как серьгу или подвеску, поставить на стол или повесить на стену, как напоминание о той самой внутренней энергии, на которой держится бизнес.А еще этому символу предпринимательства можно придать свою форму и сделать его уникальным. Когда крупный бренд объединяется с более нишевым героем, получается вещь которую правда хочется носить. Забрать символ можно здесь</t>
+  </si>
+  <si>
+    <t>29.01.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5131</t>
+  </si>
+  <si>
+    <t>Вау! В бренде украшений Alvaar создали брелок, вдохновившись фото с хвостиком докторской колбасы в форме цветочка. В честь этого запуска угощали гостей бутика бутербродами с колбасой! А почему бы и да🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>29.01.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5127</t>
+  </si>
+  <si>
+    <t>Хочу попробовать новый формат, где про свои вау-кейсы рассказывают те, кто их сделал от первого лица. И первые гости — агентство HUMAN, авторы той самой Фабрики подарков на Болотной, которую каждый из нас хоть раз точно лайкнул в рилс! #wow_creators</t>
+  </si>
+  <si>
+    <t>28.01.26 06:46</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5121</t>
+  </si>
+  <si>
+    <t>Вау! Новая рекламная кампания ИКЕА строится на фразе: «если бы вы увидели цену, вы бы не поверили что это + факт подчеркивающий качество товара (100% шерсть/вельвет/чугунная сковородка)». А сама цена на визуале закрыта 🤩 Как красиво подчеркнуть доступность</t>
+  </si>
+  <si>
+    <t>27.01.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5120</t>
+  </si>
+  <si>
+    <t>Вау! Как вам ежегодный зимний аксессуар от Veuve Clicquot? Мне кажется такие вещи создаются больше для контента и репостов, и это работает🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>27.01.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5113</t>
+  </si>
+  <si>
+    <t>Замечаю, что MIXIT идут не только в запуск новых продуктов, но и в работу с инновационным продуктовым опытом. Пример — их новые пэды, которые ты собираешь сам. Такой формат дает клиенту ощущение контроля: если сделал сам, значит знаешь что внутри. А с точки зрения маркетинга упрощает продвижение, уже не первый раз встречаю ролики, которые начинаются с «первый раз вижу такие пэды» 🤩 В таком формате у бренда есть пэды для сияния и гладкости с витамином С и тканево-гелевые с PDRN и коллагеном</t>
+  </si>
+  <si>
+    <t>26.01.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5111</t>
+  </si>
+  <si>
+    <t>Вау! При покупке косметики на какую-то сумму Gisou угощает гостей панкейками с медом и маслом в своем новом поп-ап Honey Butter в виде масла в Дубае. Все это в поддержку новой маски для губ, которая как раз или с медом, или с маслом, или я уже запуталась с чем, но выглядит так, что пройти невозможно 🤩</t>
+  </si>
+  <si>
+    <t>23.01.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5105</t>
+  </si>
+  <si>
+    <t>Вау! Симон Порт Жакмюс сделал свою бабушку Лилин Жакмюс первым официальным амбассадором бренда🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>23.01.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5104</t>
+  </si>
+  <si>
+    <t>К вопросу о тренде на отказ от скроллинга, на Forbes вышла статья о том, что все мы устали не от самих соц.сетей, а от бесконечного и нерелевантного контента. А вместо радикального детокса всё лучше работает селективность — осознанный выбор того, что читать и смотреть. Из интересного, в этом плане в статье упоминается Яндекс Ритм — платформа отбирает релевантный контент от блогеров и брендов, убирая случайный шум, и сразу даёт полезные ссылки.</t>
+  </si>
+  <si>
+    <t>23.01.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5100</t>
+  </si>
+  <si>
+    <t>Вау! Бренд Seletti превратили легендарную ручку BIC в подвесную лампу и представили изделие на Maison&amp;Object. Сильная и виральная коллаборация: культовый предмет, который узнаётся с первого взгляда переосмыслили как арт-объект. На сайте уже sold out🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>22.01.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5095</t>
+  </si>
+  <si>
+    <t>В целом маркетинг Nude Project обожаю и всем рекомендую за ними следить. Вот так, например, бренд презентует свои дропы🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>22.01.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5091</t>
+  </si>
+  <si>
+    <t>21.01.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5089</t>
+  </si>
+  <si>
+    <t>Вау! Ребята из Nude Project поддержали тренд на отказ от скроллинга и поехали в Марокко с целью — снять кампейн без телефона. С собой — рации, бумажная карта вместо google maps, vsn-камеры на которых нельзя сразу посмотреть запись🤩 Результат уже публикуют у себя в соц.сетях и на сайте, по-моему офигенно #wow_case</t>
+  </si>
+  <si>
+    <t>21.01.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5083</t>
+  </si>
+  <si>
+    <t>Вау! У этого кейса оказалось продолжение! Помните пост Магнит OMNI с розыском голубя и пропавшей буквой О? Самые популярные комментарии: «состав преступления неочевиден», «где доказательства?» А бренд не стал спорить и выложил видеоотчёт с уликами. Более того — открывают дело, собирают детективов, запускают расследование (поучаствовать можно в боте всем желающим). Для самого удачливого детктива обещают кулон Золотая семечка! Классный пример, когда реклама не ограничивается постерами, и идея докручивается до конца</t>
+  </si>
+  <si>
+    <t>21.01.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5079</t>
+  </si>
+  <si>
+    <t>Вау! Не знаю как я пропустила, что ещё летом eburet напечатали на 3D-принтере двор из детской мечты для взрослых в коллаборации с Blueprint (на фестивале Архстояние)! Считаю, этот кейс обязательно должен быть в канале! И зацените гриб🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>20.01.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5074</t>
+  </si>
+  <si>
+    <t>Вау! Выпускники Fashion Factory School устроили модный показ прямо в сугробах на Гоголевском бульваре. Немного вдохновлились показом Balenciaga 360°, который проходил на заснеженном подиуме в метель. Круто, что учат не только создавать вещи, но и то, как можно их показать</t>
+  </si>
+  <si>
+    <t>19.01.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5069</t>
+  </si>
+  <si>
+    <t>На днях пила кофе с коллегой, тоже бренд-стратегом и автором тг-канала. Говорю: «Я на твоих лекциях просто заслушиваюсь, ты так круто и уверенно держишь внимание», а она в ответ: «Так я в GOGOL SCHOOL сейчас занимаюсь, это вообще перевернуло во мне многое». Так я узнала, что у ребят есть глубокий формат Лабораторий, где в течение 3 месяцев работают не только с речью, а с телом, вниманием, эмоциями. Туда можно прийти с абсолютно любым бэкграундом и через сценические и телесные практики поисследовать себя — поработать со страхами и уязвимостями, улучшить навыки публичного выступления, распознать реакции. А для того, чтобы понять какая программа подойдет именно вам, GOGOL SCHOOL подготовили бот-лабораторию для создания эликсира идеального 2026 года, гляньте обязательно!🤩 #wow_recommend</t>
+  </si>
+  <si>
+    <t>19.01.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5065</t>
+  </si>
+  <si>
+    <t>19.01.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5064</t>
+  </si>
+  <si>
+    <t>Вау! Этой зимой Taboo создали такой яркий свитер, чтобы добавить акцент в серые улицы города, но ещё больше тепла ему придает выбор модели — 76-летний Алексей Федорович🤩 Моя банерная слепота к ярким вещам была пробита за секунду #wow_case</t>
+  </si>
+  <si>
+    <t>16.01.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5059</t>
+  </si>
+  <si>
+    <t>Вау! Недавно обсуждали с вами гениальный маркетинг ковров Jaipur Rugs, и вот сам бренд поделился, что у них есть ещё один классный компейн — крикет с капитаном сборной команды Индии на поле из ковров Jaipur Rugs! Обожаю узнавать что-то новое из комментариев #wow_case</t>
+  </si>
+  <si>
+    <t>15.01.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5052</t>
+  </si>
+  <si>
+    <t>Вау! К выпуску коллекции из кружева бренд нижнего белья Blizhe совместно с журналистом Валерией Парфеновой выпустили исследование о том, как менялось восприятие кружевного белья co временем и что оно значит для женщин сегодня🤩 Круто, что вместо привычного маркетинга получилась такая интересная и полезная работа с темой #wow_case</t>
+  </si>
+  <si>
+    <t>14.01.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5050</t>
+  </si>
+  <si>
+    <t>Вау! Год начался с преодоления ещё одного рубежа, ровную цифру как всегда не успела заскринить! Даже не верится, что ещё чуть чуть и в канале будет аж 20 ТЫСЯЧ ЧЕЛОВЕК🤩 Спасибо вам и добро пожаловать всем, кто недавно подписался!</t>
+  </si>
+  <si>
+    <t>14.01.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5048</t>
+  </si>
+  <si>
+    <t>Вау! А тем временем на улицах Москвы разыскивают голубя, который подозревается в похищении буквы О из логотипа! За поимку гиганта с фоторобота обещают награду! По-моему, очень креативный заход🤩#wow_case</t>
+  </si>
+  <si>
+    <t>14.01.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5047</t>
+  </si>
+  <si>
+    <t>Вау! На сайте бренда светильников InCommonWith можно переключать освещение. Идея не самая новая, но нравится как мягко и без классической темной темы это реализовано🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>13.01.26 06:25</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5044</t>
+  </si>
+  <si>
+    <t>Вау! Бренды одежды CHAIKA и упаковочной бумаги O PAPER PAPER создали туториалы, как красиво упаковать подарок своим близким. В кадре конечно же позиции обоих брендов🤩 Красивый пример того, что коллаборация брендов может быть построена на очень простой, но при этом виральной идее #wow_case</t>
+  </si>
+  <si>
+    <t>12.01.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5038</t>
+  </si>
+  <si>
+    <t>Вау! Какая классная рассылка у Voishe — гигантская конфета под елочку, заполненная вещами! Мечтаю о такой же теперь🤩 #wow_case</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2912,51 +3710,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H281"/>
+  <dimension ref="A1:H371"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1454.502" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -2973,361 +3771,361 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>22827</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>1987</v>
       </c>
       <c r="F2">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="G2">
-        <v>72</v>
+        <v>108</v>
       </c>
       <c r="H2">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>22828</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1819</v>
       </c>
       <c r="F3">
-        <v>20</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>22829</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>2083</v>
       </c>
       <c r="F4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G4">
-        <v>129</v>
+        <v>207</v>
       </c>
       <c r="H4">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>22830</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>2545</v>
       </c>
       <c r="F5">
-        <v>26</v>
+        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>22831</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>2705</v>
       </c>
       <c r="F6">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="G6">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="H6">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>22832</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>3006</v>
       </c>
       <c r="F7">
-        <v>92</v>
+        <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>22833</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>2872</v>
       </c>
       <c r="F8">
-        <v>71</v>
+        <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>22834</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>4606</v>
       </c>
       <c r="F9">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="G9">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="H9">
         <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>22835</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>4690</v>
       </c>
       <c r="F10">
-        <v>45</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>22836</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>3942</v>
       </c>
       <c r="F11">
-        <v>54</v>
+        <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>22837</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>3686</v>
       </c>
       <c r="F12">
-        <v>36</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>22838</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>4047</v>
       </c>
       <c r="F13">
-        <v>63</v>
+        <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>22839</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>3457</v>
       </c>
       <c r="F14">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>22840</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>3722</v>
       </c>
       <c r="F15">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="G15">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>22841</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>3665</v>
       </c>
       <c r="F16">
-        <v>84</v>
+        <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>22842</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>3440</v>
       </c>
       <c r="F17">
         <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>22843</v>
@@ -7952,169 +8750,217 @@
         <v>21</v>
       </c>
       <c r="G220">
         <v>21</v>
       </c>
       <c r="H220">
         <v>8</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>23046</v>
       </c>
       <c r="B221" t="s">
         <v>663</v>
       </c>
       <c r="C221" t="s">
         <v>664</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>665</v>
       </c>
       <c r="E221">
         <v>5055</v>
       </c>
+      <c r="F221">
+        <v>66</v>
+      </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>23047</v>
       </c>
       <c r="B222" t="s">
         <v>666</v>
       </c>
       <c r="C222" t="s">
         <v>667</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>668</v>
       </c>
       <c r="E222">
         <v>6244</v>
       </c>
+      <c r="F222">
+        <v>94</v>
+      </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>23048</v>
       </c>
       <c r="B223" t="s">
         <v>669</v>
       </c>
       <c r="C223" t="s">
         <v>670</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>671</v>
       </c>
       <c r="E223">
         <v>5764</v>
       </c>
+      <c r="F223">
+        <v>24</v>
+      </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>23049</v>
       </c>
       <c r="B224" t="s">
         <v>672</v>
       </c>
       <c r="C224" t="s">
         <v>673</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>674</v>
       </c>
       <c r="E224">
         <v>6044</v>
       </c>
+      <c r="F224">
+        <v>151</v>
+      </c>
+      <c r="G224">
+        <v>121</v>
+      </c>
+      <c r="H224">
+        <v>14</v>
+      </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>23050</v>
       </c>
       <c r="B225" t="s">
         <v>675</v>
       </c>
       <c r="C225" t="s">
         <v>676</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>677</v>
       </c>
       <c r="E225">
         <v>5226</v>
       </c>
+      <c r="F225">
+        <v>95</v>
+      </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>23051</v>
       </c>
       <c r="B226" t="s">
         <v>678</v>
       </c>
       <c r="C226" t="s">
         <v>679</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>680</v>
       </c>
       <c r="E226">
         <v>5075</v>
       </c>
+      <c r="F226">
+        <v>65</v>
+      </c>
+      <c r="G226">
+        <v>136</v>
+      </c>
+      <c r="H226">
+        <v>5</v>
+      </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>23052</v>
       </c>
       <c r="B227" t="s">
         <v>681</v>
       </c>
       <c r="C227" t="s">
         <v>682</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>683</v>
       </c>
       <c r="E227">
         <v>2149</v>
       </c>
+      <c r="F227">
+        <v>13</v>
+      </c>
+      <c r="G227">
+        <v>8</v>
+      </c>
+      <c r="H227">
+        <v>3</v>
+      </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>23053</v>
       </c>
       <c r="B228" t="s">
         <v>684</v>
       </c>
       <c r="C228" t="s">
         <v>685</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>686</v>
       </c>
       <c r="E228">
         <v>4807</v>
       </c>
+      <c r="F228">
+        <v>15</v>
+      </c>
+      <c r="G228">
+        <v>53</v>
+      </c>
+      <c r="H228">
+        <v>9</v>
+      </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>23054</v>
       </c>
       <c r="B229" t="s">
         <v>687</v>
       </c>
       <c r="C229" t="s">
         <v>688</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E229">
         <v>5016</v>
       </c>
       <c r="F229">
         <v>153</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>23055</v>
       </c>
@@ -8937,393 +9783,1923 @@
       </c>
       <c r="E265">
         <v>4691</v>
       </c>
       <c r="F265">
         <v>10</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>23123</v>
       </c>
       <c r="B266" t="s">
         <v>797</v>
       </c>
       <c r="C266" t="s">
         <v>798</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>799</v>
       </c>
       <c r="E266">
         <v>3594</v>
       </c>
       <c r="F266">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="G266">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="H266">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>23351</v>
       </c>
       <c r="B267" t="s">
         <v>800</v>
       </c>
       <c r="C267" t="s">
         <v>801</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E267">
         <v>1452</v>
       </c>
       <c r="F267">
-        <v>14</v>
+        <v>34</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>23352</v>
       </c>
       <c r="B268" t="s">
         <v>803</v>
       </c>
       <c r="C268" t="s">
         <v>804</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>805</v>
       </c>
       <c r="E268">
         <v>1613</v>
       </c>
       <c r="F268">
-        <v>16</v>
+        <v>34</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>23353</v>
       </c>
       <c r="B269" t="s">
         <v>806</v>
       </c>
       <c r="C269" t="s">
         <v>807</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E269">
         <v>1872</v>
       </c>
       <c r="F269">
         <v>13</v>
       </c>
       <c r="G269">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H269">
         <v>10</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>23354</v>
       </c>
       <c r="B270" t="s">
         <v>809</v>
       </c>
       <c r="C270" t="s">
         <v>810</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>811</v>
       </c>
       <c r="E270">
         <v>2006</v>
       </c>
       <c r="F270">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>23355</v>
       </c>
       <c r="B271" t="s">
         <v>812</v>
       </c>
       <c r="C271" t="s">
         <v>813</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>814</v>
       </c>
       <c r="E271">
         <v>2295</v>
       </c>
       <c r="F271">
-        <v>55</v>
+        <v>99</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>23356</v>
       </c>
       <c r="B272" t="s">
         <v>815</v>
       </c>
       <c r="C272" t="s">
         <v>816</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>817</v>
       </c>
       <c r="E272">
         <v>2226</v>
       </c>
       <c r="F272">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="G272">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="H272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>23357</v>
       </c>
       <c r="B273" t="s">
         <v>818</v>
       </c>
       <c r="C273" t="s">
         <v>819</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>820</v>
       </c>
       <c r="E273">
         <v>2312</v>
       </c>
       <c r="F273">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>23358</v>
       </c>
       <c r="B274" t="s">
         <v>821</v>
       </c>
       <c r="C274" t="s">
         <v>822</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>823</v>
       </c>
       <c r="E274">
         <v>2407</v>
       </c>
       <c r="F274">
-        <v>48</v>
+        <v>66</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>23359</v>
       </c>
       <c r="B275" t="s">
         <v>824</v>
       </c>
       <c r="C275" t="s">
         <v>825</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>826</v>
       </c>
       <c r="E275">
         <v>2905</v>
       </c>
       <c r="F275">
-        <v>64</v>
+        <v>79</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>23360</v>
       </c>
       <c r="B276" t="s">
         <v>827</v>
       </c>
       <c r="C276" t="s">
         <v>828</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>829</v>
       </c>
       <c r="E276">
         <v>3051</v>
       </c>
       <c r="F276">
-        <v>99</v>
+        <v>137</v>
       </c>
       <c r="G276">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="H276">
         <v>4</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>23361</v>
       </c>
       <c r="B277" t="s">
         <v>830</v>
       </c>
       <c r="C277" t="s">
         <v>831</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>832</v>
       </c>
       <c r="E277">
         <v>3097</v>
       </c>
       <c r="F277">
-        <v>120</v>
+        <v>142</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>23362</v>
       </c>
       <c r="B278" t="s">
         <v>833</v>
       </c>
       <c r="C278" t="s">
         <v>834</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>835</v>
       </c>
       <c r="E278">
         <v>3265</v>
       </c>
       <c r="F278">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="G278">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="H278">
         <v>6</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>23363</v>
       </c>
       <c r="B279" t="s">
         <v>836</v>
       </c>
       <c r="C279" t="s">
         <v>837</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>838</v>
       </c>
       <c r="E279">
         <v>3266</v>
       </c>
       <c r="F279">
-        <v>35</v>
+        <v>39</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>23364</v>
       </c>
       <c r="B280" t="s">
         <v>839</v>
       </c>
       <c r="C280" t="s">
         <v>840</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>841</v>
       </c>
       <c r="E280">
         <v>3919</v>
       </c>
       <c r="F280">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G280">
         <v>15</v>
       </c>
       <c r="H280">
         <v>3</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>23365</v>
       </c>
       <c r="B281" t="s">
         <v>842</v>
       </c>
       <c r="C281" t="s">
         <v>843</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>844</v>
       </c>
       <c r="E281">
         <v>3507</v>
       </c>
       <c r="F281">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="G281">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H281">
         <v>5</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>87216</v>
+      </c>
+      <c r="B282" t="s">
+        <v>845</v>
+      </c>
+      <c r="C282" t="s">
+        <v>846</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E282">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>87217</v>
+      </c>
+      <c r="B283" t="s">
+        <v>848</v>
+      </c>
+      <c r="C283" t="s">
+        <v>849</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E283">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>87218</v>
+      </c>
+      <c r="B284" t="s">
+        <v>851</v>
+      </c>
+      <c r="C284" t="s">
+        <v>852</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="E284">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>87219</v>
+      </c>
+      <c r="B285" t="s">
+        <v>854</v>
+      </c>
+      <c r="C285" t="s">
+        <v>855</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="E285">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>87220</v>
+      </c>
+      <c r="B286" t="s">
+        <v>857</v>
+      </c>
+      <c r="C286" t="s">
+        <v>858</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E286">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>87221</v>
+      </c>
+      <c r="B287" t="s">
+        <v>860</v>
+      </c>
+      <c r="C287" t="s">
+        <v>861</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E287">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>87222</v>
+      </c>
+      <c r="B288" t="s">
+        <v>863</v>
+      </c>
+      <c r="C288" t="s">
+        <v>864</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E288">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>87223</v>
+      </c>
+      <c r="B289" t="s">
+        <v>866</v>
+      </c>
+      <c r="C289" t="s">
+        <v>867</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="E289">
+        <v>3623</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>87224</v>
+      </c>
+      <c r="B290" t="s">
+        <v>869</v>
+      </c>
+      <c r="C290" t="s">
+        <v>870</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="E290">
+        <v>5158</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>87225</v>
+      </c>
+      <c r="B291" t="s">
+        <v>872</v>
+      </c>
+      <c r="C291" t="s">
+        <v>873</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="E291">
+        <v>3522</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>87226</v>
+      </c>
+      <c r="B292" t="s">
+        <v>875</v>
+      </c>
+      <c r="C292" t="s">
+        <v>876</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="E292">
+        <v>3801</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>87227</v>
+      </c>
+      <c r="B293" t="s">
+        <v>878</v>
+      </c>
+      <c r="C293" t="s">
+        <v>879</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E293">
+        <v>4076</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>87228</v>
+      </c>
+      <c r="B294" t="s">
+        <v>881</v>
+      </c>
+      <c r="C294" t="s">
+        <v>882</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="E294">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>87229</v>
+      </c>
+      <c r="B295" t="s">
+        <v>884</v>
+      </c>
+      <c r="C295" t="s">
+        <v>885</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E295">
+        <v>4165</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>87230</v>
+      </c>
+      <c r="B296" t="s">
+        <v>887</v>
+      </c>
+      <c r="C296" t="s">
+        <v>888</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E296">
+        <v>4513</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>87231</v>
+      </c>
+      <c r="B297" t="s">
+        <v>890</v>
+      </c>
+      <c r="C297" t="s">
+        <v>891</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E297">
+        <v>4810</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>87232</v>
+      </c>
+      <c r="B298" t="s">
+        <v>893</v>
+      </c>
+      <c r="C298" t="s">
+        <v>894</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E298">
+        <v>4447</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>87233</v>
+      </c>
+      <c r="B299" t="s">
+        <v>896</v>
+      </c>
+      <c r="C299" t="s">
+        <v>897</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E299">
+        <v>4600</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>87234</v>
+      </c>
+      <c r="B300" t="s">
+        <v>899</v>
+      </c>
+      <c r="C300" t="s">
+        <v>900</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E300">
+        <v>4899</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>87235</v>
+      </c>
+      <c r="B301" t="s">
+        <v>902</v>
+      </c>
+      <c r="C301" t="s">
+        <v>903</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="E301">
+        <v>4918</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>87236</v>
+      </c>
+      <c r="B302" t="s">
+        <v>905</v>
+      </c>
+      <c r="C302" t="s">
+        <v>906</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E302">
+        <v>4987</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>87237</v>
+      </c>
+      <c r="B303" t="s">
+        <v>908</v>
+      </c>
+      <c r="C303" t="s">
+        <v>909</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="E303">
+        <v>5682</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>87238</v>
+      </c>
+      <c r="B304" t="s">
+        <v>911</v>
+      </c>
+      <c r="C304" t="s">
+        <v>912</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E304">
+        <v>5170</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>87239</v>
+      </c>
+      <c r="B305" t="s">
+        <v>914</v>
+      </c>
+      <c r="C305" t="s">
+        <v>915</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="E305">
+        <v>5389</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>87240</v>
+      </c>
+      <c r="B306" t="s">
+        <v>917</v>
+      </c>
+      <c r="C306" t="s">
+        <v>918</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="E306">
+        <v>5243</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>87241</v>
+      </c>
+      <c r="B307" t="s">
+        <v>920</v>
+      </c>
+      <c r="C307" t="s">
+        <v>921</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="E307">
+        <v>5033</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>87242</v>
+      </c>
+      <c r="B308" t="s">
+        <v>923</v>
+      </c>
+      <c r="C308" t="s">
+        <v>924</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="E308">
+        <v>5431</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>87243</v>
+      </c>
+      <c r="B309" t="s">
+        <v>926</v>
+      </c>
+      <c r="C309" t="s">
+        <v>927</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="E309">
+        <v>5269</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>87244</v>
+      </c>
+      <c r="B310" t="s">
+        <v>929</v>
+      </c>
+      <c r="C310" t="s">
+        <v>930</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="E310">
+        <v>5014</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>87245</v>
+      </c>
+      <c r="B311" t="s">
+        <v>932</v>
+      </c>
+      <c r="C311" t="s">
+        <v>933</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="E311">
+        <v>4882</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>87246</v>
+      </c>
+      <c r="B312" t="s">
+        <v>935</v>
+      </c>
+      <c r="C312" t="s">
+        <v>936</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="E312">
+        <v>6043</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>87247</v>
+      </c>
+      <c r="B313" t="s">
+        <v>938</v>
+      </c>
+      <c r="C313" t="s">
+        <v>939</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="E313">
+        <v>5446</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>87248</v>
+      </c>
+      <c r="B314" t="s">
+        <v>941</v>
+      </c>
+      <c r="C314" t="s">
+        <v>942</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="E314">
+        <v>5085</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>87249</v>
+      </c>
+      <c r="B315" t="s">
+        <v>944</v>
+      </c>
+      <c r="C315" t="s">
+        <v>945</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="E315">
+        <v>5285</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>87250</v>
+      </c>
+      <c r="B316" t="s">
+        <v>947</v>
+      </c>
+      <c r="C316" t="s">
+        <v>948</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="E316">
+        <v>5116</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>87251</v>
+      </c>
+      <c r="B317" t="s">
+        <v>950</v>
+      </c>
+      <c r="C317" t="s">
+        <v>951</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="E317">
+        <v>4700</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>87252</v>
+      </c>
+      <c r="B318" t="s">
+        <v>953</v>
+      </c>
+      <c r="C318" t="s">
+        <v>954</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="E318">
+        <v>5215</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>87253</v>
+      </c>
+      <c r="B319" t="s">
+        <v>956</v>
+      </c>
+      <c r="C319" t="s">
+        <v>957</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="E319">
+        <v>4780</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>87254</v>
+      </c>
+      <c r="B320" t="s">
+        <v>959</v>
+      </c>
+      <c r="C320" t="s">
+        <v>960</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="E320">
+        <v>4375</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>87255</v>
+      </c>
+      <c r="B321" t="s">
+        <v>962</v>
+      </c>
+      <c r="C321" t="s">
+        <v>963</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="E321">
+        <v>4881</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>87256</v>
+      </c>
+      <c r="B322" t="s">
+        <v>965</v>
+      </c>
+      <c r="C322" t="s">
+        <v>966</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="E322">
+        <v>5046</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>87257</v>
+      </c>
+      <c r="B323" t="s">
+        <v>968</v>
+      </c>
+      <c r="C323" t="s">
+        <v>969</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="E323">
+        <v>4755</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>87258</v>
+      </c>
+      <c r="B324" t="s">
+        <v>971</v>
+      </c>
+      <c r="C324" t="s">
+        <v>972</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="E324">
+        <v>4748</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>87259</v>
+      </c>
+      <c r="B325" t="s">
+        <v>974</v>
+      </c>
+      <c r="C325" t="s">
+        <v>975</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="E325">
+        <v>4923</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>87260</v>
+      </c>
+      <c r="B326" t="s">
+        <v>977</v>
+      </c>
+      <c r="C326" t="s">
+        <v>978</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="E326">
+        <v>5481</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>87261</v>
+      </c>
+      <c r="B327" t="s">
+        <v>980</v>
+      </c>
+      <c r="C327" t="s">
+        <v>981</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="E327">
+        <v>6142</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>87262</v>
+      </c>
+      <c r="B328" t="s">
+        <v>983</v>
+      </c>
+      <c r="C328" t="s">
+        <v>984</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E328">
+        <v>6417</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>87263</v>
+      </c>
+      <c r="B329" t="s">
+        <v>986</v>
+      </c>
+      <c r="C329" t="s">
+        <v>987</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="E329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>87264</v>
+      </c>
+      <c r="B330" t="s">
+        <v>988</v>
+      </c>
+      <c r="C330" t="s">
+        <v>989</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="E330">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>87265</v>
+      </c>
+      <c r="B331" t="s">
+        <v>991</v>
+      </c>
+      <c r="C331" t="s">
+        <v>992</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="E331">
+        <v>7299</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>87266</v>
+      </c>
+      <c r="B332" t="s">
+        <v>994</v>
+      </c>
+      <c r="C332" t="s">
+        <v>995</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="E332">
+        <v>5308</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>87267</v>
+      </c>
+      <c r="B333" t="s">
+        <v>997</v>
+      </c>
+      <c r="C333" t="s">
+        <v>998</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="E333">
+        <v>5838</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>87268</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E334">
+        <v>5316</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>87269</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E335">
+        <v>4292</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>87270</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E336">
+        <v>5679</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>87271</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E337">
+        <v>4874</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>87272</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E338">
+        <v>5367</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>87273</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E339">
+        <v>5215</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>87274</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E340">
+        <v>5526</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>87275</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E341">
+        <v>5547</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>87276</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E342">
+        <v>5782</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>87277</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E343">
+        <v>5487</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>87278</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E344">
+        <v>5565</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>87279</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>87280</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E346">
+        <v>5459</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>87281</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E347">
+        <v>5521</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>87282</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E348">
+        <v>5692</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>87283</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E349">
+        <v>5551</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>87284</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E350">
+        <v>5263</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>87285</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E351">
+        <v>5144</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>87286</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E352">
+        <v>5554</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>87287</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E353">
+        <v>17418</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>87288</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E354">
+        <v>5367</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>87289</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E355">
+        <v>5331</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>87290</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E356">
+        <v>5038</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>87291</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>87292</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E358">
+        <v>5270</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>87293</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E359">
+        <v>4747</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>87294</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E360">
+        <v>4767</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>87295</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E361">
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>87296</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E362">
+        <v>5210</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>87297</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>87298</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E364">
+        <v>5152</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>87299</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E365">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>87300</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E366">
+        <v>5966</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>87301</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E367">
+        <v>5666</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>87302</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E368">
+        <v>5794</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>87303</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E369">
+        <v>5544</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>87304</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E370">
+        <v>6732</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>87305</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E371">
+        <v>6114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">