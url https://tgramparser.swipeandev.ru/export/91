--- v1 (2026-04-05)
+++ v2 (2026-08-03)
@@ -4101,321 +4101,321 @@
       </c>
       <c r="E16">
         <v>3665</v>
       </c>
       <c r="F16">
         <v>92</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>22842</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>3440</v>
       </c>
       <c r="F17">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>22843</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>3516</v>
       </c>
       <c r="F18">
         <v>8</v>
       </c>
       <c r="G18">
         <v>55</v>
       </c>
       <c r="H18">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>22844</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>3262</v>
       </c>
       <c r="F19">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>22845</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>3445</v>
       </c>
       <c r="F20">
         <v>22</v>
       </c>
       <c r="G20">
         <v>13</v>
       </c>
       <c r="H20">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>22846</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>3634</v>
       </c>
       <c r="F21">
-        <v>68</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>22847</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>4462</v>
       </c>
       <c r="F22">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="G22">
         <v>44</v>
       </c>
       <c r="H22">
         <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>22848</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E23">
         <v>4726</v>
       </c>
       <c r="F23">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>22849</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E24">
         <v>4398</v>
       </c>
       <c r="F24">
-        <v>199</v>
+        <v>216</v>
       </c>
       <c r="G24">
         <v>37</v>
       </c>
       <c r="H24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>22850</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>78</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E25">
         <v>3996</v>
       </c>
       <c r="F25">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>22851</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E26">
         <v>4062</v>
       </c>
       <c r="F26">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>22852</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E27">
         <v>3662</v>
       </c>
       <c r="F27">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G27">
         <v>65</v>
       </c>
       <c r="H27">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>22853</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E28">
         <v>3901</v>
       </c>
       <c r="F28">
-        <v>50</v>
+        <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>22854</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E29">
         <v>3535</v>
       </c>
       <c r="F29">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>22855</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E30">
         <v>5478</v>
       </c>
       <c r="F30">
         <v>108</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>22856</v>