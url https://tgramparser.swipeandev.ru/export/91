--- v2 (2026-08-03)
+++ v3 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1904">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3345,50 +3345,2429 @@
     <t>14.01.26 08:23</t>
   </si>
   <si>
     <t>t.me/howtowow/5047</t>
   </si>
   <si>
     <t>Вау! На сайте бренда светильников InCommonWith можно переключать освещение. Идея не самая новая, но нравится как мягко и без классической темной темы это реализовано🤩 #wow_case</t>
   </si>
   <si>
     <t>13.01.26 06:25</t>
   </si>
   <si>
     <t>t.me/howtowow/5044</t>
   </si>
   <si>
     <t>Вау! Бренды одежды CHAIKA и упаковочной бумаги O PAPER PAPER создали туториалы, как красиво упаковать подарок своим близким. В кадре конечно же позиции обоих брендов🤩 Красивый пример того, что коллаборация брендов может быть построена на очень простой, но при этом виральной идее #wow_case</t>
   </si>
   <si>
     <t>12.01.26 12:12</t>
   </si>
   <si>
     <t>t.me/howtowow/5038</t>
   </si>
   <si>
     <t>Вау! Какая классная рассылка у Voishe — гигантская конфета под елочку, заполненная вещами! Мечтаю о такой же теперь🤩 #wow_case</t>
+  </si>
+  <si>
+    <t>09.09.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6185</t>
+  </si>
+  <si>
+    <t>Вау! Бренд одежды J.CREW выпустили обновленную модель своего культового свитера — Tiny Rollneck, и прям в карточку товара на сайте добавили видео с обзором и комментариями деталей, формат, который мы привыкли видеть в соцсетях!</t>
+  </si>
+  <si>
+    <t>08.09.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6181</t>
+  </si>
+  <si>
+    <t>Вау! На обычном полу, таким простым способом CELINE и Reebok показали, как стилизовать кроссовки из их новой коллаборации!</t>
+  </si>
+  <si>
+    <t>08.09.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6177</t>
+  </si>
+  <si>
+    <t>Вау! Бренд одежды 1811 сняли в своем кампейне Настю Ивлееву! Очень классный шаг и выбор героя в эпоху отмены всех на свете!</t>
+  </si>
+  <si>
+    <t>07.09.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6170</t>
+  </si>
+  <si>
+    <t>То что я добралась до Cosmoscow в последний день — не вау! Но это не мешает выделить любимые брендовые интеграции: - PRABABOUSHKA и их Небесная почта: на стикерах посетители оставляли свои воспоминания, которые могут стать произведением искусства; - Капустная дева от Азбуки вкуса и Модного дома Alena Akhmadullina; - примерочная Пигмалиона от Lamoda; - бобра от 12 storeez, которого обсуждают до сих пор, считаю очень удачным, а как тащили дети своих родителей туда! - один из самых виральных стендов от MR и бюро .dpt, посвящений небоскребу One; - проект прсвященный образу женщины от Geltek; - а за весь мерч ярмарки в этом году отвечали мои любимые ART FLASH!</t>
+  </si>
+  <si>
+    <t>05.09.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6165</t>
+  </si>
+  <si>
+    <t>Вау! Самый добрый проект, который встречала за последнее время! Настя, автор канала Надо было вчера, покупает букеты у бабушек на остановке и отправляет хорошим людям, чтобы первым меньше стоять, а вторым поднять настроение! Вчера мне пришло целых два! Прияяятно!</t>
+  </si>
+  <si>
+    <t>03.09.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6162</t>
+  </si>
+  <si>
+    <t>Вау! В Токийском национальном музее проходит инсталляция Aesop в честь их новой парфюмерной коллекции! Над экспозицией работал мастер washi — традиционной японской бумаги ручной работы, а сама экспозиция исследует обонятельные, литературные и эстетические основы ароматов. А я конечно же в предвкушении того, как наши бренды интегрировались на Cosmoscow, напишу про любимое, как доберусь!</t>
+  </si>
+  <si>
+    <t>02.09.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6156</t>
+  </si>
+  <si>
+    <t>Вау! Какую красивую рассылку к Празднику середины осени сделали Loewe в Таиланде! Это общеазиатский праздник урожая и воссоединения семьи под полной луной, который встречают с лунными пряниками, поэтому наполнение очень понятно!</t>
+  </si>
+  <si>
+    <t>01.09.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6154</t>
+  </si>
+  <si>
+    <t>Вау! Сегодня 12 storeez открыли новый офис в Сколково и сделали это в формате школьной линейки, с тем самым колокольчиком и шариками! А какой из 1-сентябрьских кейсов зацепил вас?</t>
+  </si>
+  <si>
+    <t>01.09.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6152</t>
+  </si>
+  <si>
+    <t>Вау! Бренд украшений Moonswoon сделали коллаборацию — столик-незабудку с мастером Ринатом Газизовым! У этого интересная история: Ринат уволился с завода, вышел на пенсию и стал делать столики ручной работы в форме цветка и выкладывать это в рилс! Конечно же под его видео постоянно отмечали Moonswoon ,и в итоге всё вылилось в коллаборацию! Подсмотрела в канале Лепота, просто обожаю маркетинговые находки Маши!</t>
+  </si>
+  <si>
+    <t>01.09.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6150</t>
+  </si>
+  <si>
+    <t>Вау! Авиакомпания Lufthansa выпустила мерч с короткими слоганами про негласные правила поведения в самолёте. Мои любимые — про то, что среднему сиденью достаются подлокотники и не забыть написать маме после посадки!</t>
+  </si>
+  <si>
+    <t>31.08.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6143</t>
+  </si>
+  <si>
+    <t>Вау! На прошлой неделе прошёл Yandex Ecom Open Air — бизнес-фестиваль для тех, кто развивает онлайн-коммерцию, и там было несколько очень ценных мыслей. Главный тренд, о котором говорили, — агентная коммерция: ИИ превращается в персонального шопинг-консультанта, чат становится новым каналом продаж, Алиса AI уже одна из самых популярных нейросетей в России, что меняет привычные точки контакта бренда с покупателем. Бренды как никогда стараются развивать собственные каналы продаж, более 3 000 магазинов уже создано на Яндекс KITᵝ, и продавцы без собственного сайта также уже могут показывать товары в Поиске и Алисе AI прямо сейчас. Самое крутое, что есть запись со всеми деталями того, как это работает на практике. Смотреть здесь</t>
+  </si>
+  <si>
+    <t>31.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6142</t>
+  </si>
+  <si>
+    <t>Вау! Пришла доставка от пекарни Любовь Пирогова, и я конечно же пошла искать почему такие красивые коробки! Оказывается бренд запустил конкурс, в котором коробка стала арт-объектом и каждый месяц в течение года на ней обновляются работы художников, а в конце из них сделают выставку! Пироги с вишней и сливочным картофелем — вкуснейшие!</t>
+  </si>
+  <si>
+    <t>30.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6138</t>
+  </si>
+  <si>
+    <t>Вау! В моем любимом бистро Техникум выпустили съедобный пластилин из молочного шоколада! Получается к 1 сентября закрыли гештальт всех школьников, которые когда-то хотели его попробовать, а было нельзя!</t>
+  </si>
+  <si>
+    <t>30.08.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6135</t>
+  </si>
+  <si>
+    <t>Вау! Бренд одежды Aim clo выпустили дроп «окно в детство», все вещи которого с окошками, на джемпере его можно даже открыть! Так тренд на ностальгию ещё никто не обыгрывал!</t>
+  </si>
+  <si>
+    <t>29.08.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6133</t>
+  </si>
+  <si>
+    <t>Вау! В связи с последними летними выходными бренд одежды LESYANEBO дарит своим клиентам цветы, которые вырастила и собрала в своем саду мама основательницы Олеси. Как это тепло и трогательно!</t>
+  </si>
+  <si>
+    <t>28.08.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6132</t>
+  </si>
+  <si>
+    <t>Вау! Вчерашний показ новой коллекции YULIAWAVE прошёл на территории Императорского яхт-клуба на фоне ночной Москвы с футуристичным арт-объектом прямо на площадке. Такая гордость, что наши локальные бренды делают шоу мирового уровня не смотря ни на что!</t>
+  </si>
+  <si>
+    <t>28.08.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6125</t>
+  </si>
+  <si>
+    <t>Вау! Какие классные подарочные сертификаты в форме диска у бренда одежды Tears Of. Думаю форма связана с тем, что эстетика бренда отсылает нас к атмосфере 80-90 х годов!</t>
+  </si>
+  <si>
+    <t>28.08.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6124</t>
+  </si>
+  <si>
+    <t>Вау! Уже скоро пройдёт ПромоСреда — конференция для маркетологов и представителей бизнеса про то, как делать рекламу эффективной, когда привычные сценарии работают всё менее стабильно. Разберут то, о чём сейчас думают многие: сдвиг от погони за дешёвым лидом к подготовленному спросу. Бюджеты сокращаются, горячий спрос дорожает, реклама приносит заявки, но не всегда продажи — покажут на реальных кейсах как со всем этим работать. И отдельно будут волнующие многих темы про поиск альтернатив привычным рекламным инструментам на маркетплейсах и про то, где ИИ действительно даёт результат, а где нет. ПромоСреда пройдёт 9 сентября в Москве. Участие бесплатное, есть офлайн или онлайн. Ссылка на детали и регистрацию.</t>
+  </si>
+  <si>
+    <t>27.08.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6122</t>
+  </si>
+  <si>
+    <t>Вау! Основательница проекта ex-bags Арина Иванец запустила бренд средств женской гигиены Luma в невероятно красивой и непривычной для категории упаковке. И это не просто дизайн ради дизайна, а продуманный ход, чтобы такой деликатный продукт можно было не прятать, а оставить на виду в сумке или на полке и не смущаться! Еще у бренда есть своё приложение для отслеживания цикла</t>
+  </si>
+  <si>
+    <t>27.08.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6121</t>
+  </si>
+  <si>
+    <t>Вау! Как здорово в бренде одежды mulíer показали внутренние процессы своего цеха и ателье — посадили швею с машинкой прямо у витрины, а на стекле оставили надпись «оголяем внутренний процесс, чтобы одеть вас». На моих фото чуть засвечено, но в жизни очень эффектно!</t>
+  </si>
+  <si>
+    <t>26.08.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6119</t>
+  </si>
+  <si>
+    <t>Вау! Завершаю отпуск одним из самых красивых отелей в которых была! Это проект Klay Hotel, он построен на скале прямо над Долиной Бабочек в Фетхие и работает всего несколько месяцев, а само строительство заняло у команды целых пять лет!</t>
+  </si>
+  <si>
+    <t>26.08.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6110</t>
+  </si>
+  <si>
+    <t>Вау! MIXIT выпустили лимитированную коллекцию Hot Cherry Collection, вся линейка построена вокруг одного образа спелой вишни. Вишню буквально разобрали на полутона и текстуры: гидрогелевая помада Glamorous Wet Lipstick в оттенках Pink Cherry и Black Cherry, блеск-желе Cherry Jelly Gloss Balm, который тает на губах, тушь Savage Eyes Effect неожиданного цвета бургунди вместо привычного чёрного — она делает взгляд мягче. Всю линейку можно найти здесь. Продукты подобраны таким образом, чтобы сделать макияж дорогим без лишних усилий, создавая эффект здоровой ухоженной кожи и свежести</t>
+  </si>
+  <si>
+    <t>25.08.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6109</t>
+  </si>
+  <si>
+    <t>Вау! Такое красивое приглашение на ивент в честь коллаборации Ekonika x Pìtkina пришло! Коробка-домик намекает на локацию —Столешники хаус, а ретро календарь — на дату!</t>
+  </si>
+  <si>
+    <t>25.08.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6104</t>
+  </si>
+  <si>
+    <t>Вау! Salomon запустили новые беговые кроссовки, которые созданы для перехода из города на природу, и вместо презентации сделали коллаборацию с фермерским брендом Natoora: устроили совместную пробежку по гравию через парк в Мельбурне, а на финише поставили холодильник со свежими продуктами и посылом, что это топливо для тех, кто двигается между городом и природой.</t>
+  </si>
+  <si>
+    <t>20.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6100</t>
+  </si>
+  <si>
+    <t>Вау! Классная фишка замечена на сайте USHATAVA — можно кликнуть на любого героя с главной страницы и детально рассмотреть лук и сразу добавить в корзину всё, что понравилось!</t>
+  </si>
+  <si>
+    <t>20.08.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6099</t>
+  </si>
+  <si>
+    <t>Вау! Практикум PRO совместно с АльпИндустрией запустили спецпроект с очень точной метафорой: погода на рынке IT сейчас переменчива, как в горах, ведь ИИ меняет целые отрасли, каждый месяц появляются новые инструменты! Они собрали лендинг-дашборд с прогнозом для цифровых профессий: ИИ-эксперты Практикума рассказали о трендах и навыках IT, которые стоит прокачивать, а мастер спорта по альпинизму поделился советами, как не потерять голову на самом крутом склоне. Очень нравится идея того, чтобы не паниковать от каждого шторма, а научиться читать прогноз и адаптироваться. Подготовиться ко всему можно здесь!</t>
+  </si>
+  <si>
+    <t>19.08.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6098</t>
+  </si>
+  <si>
+    <t>Вау! Посмотрите как здорово презентовали свою коллаборацию мебельный бренд West Elm с интерьерной студией Pierce &amp; Ward! Выпустили коллекцию предметов и замиксовали её с разными интерьерами!</t>
+  </si>
+  <si>
+    <t>19.08.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6094</t>
+  </si>
+  <si>
+    <t>Вау! Невероятно милые полотенца выпустили Morpheus в коллаборации с Hugs! Ребята подметили мелочи, окружающие нас дома и вышили их. Кстати, каждый сет приходит в фирменных сумках, цвет которой остается сюрпризом!</t>
+  </si>
+  <si>
+    <t>18.08.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6092</t>
+  </si>
+  <si>
+    <t>Вау! Узнала про классный проект — Фрагментария, в котором делают серьги, броши и другие украшения из разбитого фарфора. Основательница Валентина забавно называет себя осколочницей.</t>
+  </si>
+  <si>
+    <t>18.08.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6091</t>
+  </si>
+  <si>
+    <t>Вау! Вы знали, что в Т-Бизнес можно открыть ИП онлайн за 0 рублей без поездок в налоговую, очередей и бумажной волокиты? И это ещё не всё: 2 месяца бесплатного обслуживания счёта, онлайн-бухгалтерия за 0 рублей и бесплатный выпуск и доставка электронной подписи. Специалисты помогут и поддержат на каждом шаге 24/7. Это знак для свежего старта вашего дела в Т-Бизнесе!</t>
+  </si>
+  <si>
+    <t>17.08.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6090</t>
+  </si>
+  <si>
+    <t>Вау! Основательница бренда Avgust — Наталья Брянцева выпустила книгу о своем опыте построения бренда, раскрыла внутреннюю кухню с живыми кейсами и ошибками! Думаю, у такого предпринимателя точно есть чему поучиться!</t>
+  </si>
+  <si>
+    <t>17.08.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6088</t>
+  </si>
+  <si>
+    <t>Вау! Сила Ветра сделали камеру для приключений в коллаборации с PaperShoot! Самое классное что пленка в ней не закончится, потому что внутри есть sd-карта. А я отправилась на свой первый яхтинг и конечно же взяла её с собой!</t>
+  </si>
+  <si>
+    <t>15.08.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6087</t>
+  </si>
+  <si>
+    <t>Вау! Чтобы попасть на второй этаж корейского бренда одежды Tansanmagnesium, нужно взобраться по скале прямо внутри помещения. Всё выглядит логично, когда узнаешь что бренд работает в эстетике скалолазного снаряжения, заодно можно протестить обувь!</t>
+  </si>
+  <si>
+    <t>14.08.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6086</t>
+  </si>
+  <si>
+    <t>Вау! Каждый заказ цветной подвески в 10.GRAN отдают в пакете с эскизами художницы Надежды Прадес!</t>
+  </si>
+  <si>
+    <t>14.08.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6084</t>
+  </si>
+  <si>
+    <t>Вау! 10.GRAN дропнули летние новинки, это уже полюбившиеся серии, но в неожиданных цветах! Первая — серия Room получила розовый камень родохрозит. Бренд называет его самым романтичным камнем в коллекции: он утоплен на дно «комнаты», которая напоминает окно модернистского здания. Вторая — лимитированные цветные подвески «Ключ», «Буй Шар» и «Буй Ромб» в насыщенном бордовом и небесно-голубом. Украшения кажутся нарочно потёртыми, как будто обнажают исходный образ под верхним слоем, а бренд напоминает таким образом о силе несовершенства! Как же люблю всё, что делает 10.GRAN!</t>
+  </si>
+  <si>
+    <t>14.08.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6076</t>
+  </si>
+  <si>
+    <t>Вау! Заметила, что у проекта авторских предметов для дома Пōлка подарочный сертификат в виде тряпочки из премиальной микрофибры! Получается с ним можно поухаживать за любимыми предметами, которые стоят у тебя на полке — гениально же!​​​​​​​​​​​​​​​​</t>
+  </si>
+  <si>
+    <t>13.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6075</t>
+  </si>
+  <si>
+    <t>Вау! Мой дом превратился в дачу, благодаря рассылке от Самоката! Помимо брендовых подарков, внутри есть всё для того чтобы в этой коробке-теплице вырастить микрозелень!</t>
+  </si>
+  <si>
+    <t>13.08.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6072</t>
+  </si>
+  <si>
+    <t>Вау! Какая классная брендовая деталь — лейблы-иллюстрации! Это новый испанский бренд Alvie, вдохновлен ностальгией, а сделанные на телефон фото лугов с овечками периодически появляются в их аккаунте.</t>
+  </si>
+  <si>
+    <t>12.08.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6071</t>
+  </si>
+  <si>
+    <t>Вау! Какие же актуальные, цепляющие темы каждый год выбирают для конференции ТОК от Точка Банк! Например, в этот раз будет антидискуссия двух основательниц брендов предметного дизайна с абсолютно разными подходами — Оли Найдёновой и Даши Молоковой. Их продукты выделяются в ленте и запоминаются с первого взгляда, но каждая из предпринимательниц принимает для этого совершенно разные управленческие решения. С обеими девушками я познакомилась в прошлом году, поэтому с ещё большим нетерпением жду этот диалог!  Оля Найдёнова из Eburet — бренда, который вырос вокруг собственной технологии 3D-печати. Думаю, многие знают розовый, флагманский табурет в форме буквы Е. А Даша Молокова из Simpule — более камерная история товаров для дома без внешних инвестиций, построенная на личном бренде и сети подрядчиков. Оба бренда узнаваемы и успешно работают, но пришли к этому совершенно разными путями. Они не будут спорить, чья модель правильнее, зато покажут два честных маршрута и разберут цену каждого решения такого бизнеса.  Также среди хедлайнеров будут Сергей Минаев, Михаил Токовинин и не только. Такую конференцию нельзя пропустить! 27 августа в Доме культуры «ГЭС-2» или онлайн, а при использовании промокода HOWTOWOW на сайте вы получите скидку 20% на любой билет.</t>
+  </si>
+  <si>
+    <t>12.08.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6066</t>
+  </si>
+  <si>
+    <t>Вау! Оказывается у Тома Лелу про которого пост выше, ещё в 24 году была коллаборация с W Hotels. Художник съездил в два флагмана, подметил детали и создал пять авторских фраз о причудах современных путешественников. В итоге с его рукописными фразами вышли сумки-тоут, панамы и открытки. Интересно, что мерч встречал гостей прямо в контексте отдельного опыта, например сумка «Wake me up when there’s no WiFi» лежала в шкафу номера.</t>
+  </si>
+  <si>
+    <t>11.08.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6064</t>
+  </si>
+  <si>
+    <t>Вау! Лувр пригласил французского художника Тома Лелу сделать мерч! Его фишка в том, что он пишет от руки простой синей ручкой афоризмы и какие-то забавные штуки, так что коллекция называется в его стиле: «Mona Who?»</t>
+  </si>
+  <si>
+    <t>11.08.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6058</t>
+  </si>
+  <si>
+    <t>Вау! Какая необычная коллаборация у сети Буше и школы инноваций Ikra: в пространствах пекарен появились такие салфетки для записи своих идей! Кстати, часто так делаю!</t>
+  </si>
+  <si>
+    <t>10.08.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6057</t>
+  </si>
+  <si>
+    <t>Вау! Когда коллаборация — это не совместная капсула или лимитированный продукт, а целая магистратура! Школа 21 (проект Сбера) и МГИМО запустили программу «Управление цифровыми продуктами на международных рынках» Будет актуально для тех, кто на каком-то этапе карьеры задумывается «а что дальше?». Формат гибридный: основная часть онлайн и раз в семестр интенсив в Москве, работу бросать не нужно. Основной упор в обучении будет на продуктовые исследования, цифровые бизнес-модели, работу с ИИ, защиту интеллектуальной собственности, а также деловой английский все четыре семестра. На выходе — диплом МГИМО государственного образца. Но конечно же многие выбирают магистратуру в топовых вузах ещё и за сильное окружение и полезный для карьеры нетворкинг! Если вам актуально — советую не затягивать, так как сроки подачи документов до 12 августа, изучить программу и все детали можно здесь</t>
+  </si>
+  <si>
+    <t>10.08.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6054</t>
+  </si>
+  <si>
+    <t>Вау! Это, кстати, ещё не всё! Marvis продолжает свою историю с художниками и в офлайне, из ярких примеров: роспись на Миланском вокзале, мурал на здании и целый брендированный вагон метро!</t>
+  </si>
+  <si>
+    <t>07.08.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6049</t>
+  </si>
+  <si>
+    <t>Вау! Зашла в соцсети зубной пасты Marvis, а все ролики в их аккаунте нарисованы в том же духе, что и упаковка, очень прикольные сюжеты, есть несколько миллионников. Пошла изучать и оказывается, бренд системно сотрудничает с художниками со всего мира! Ещё с 2017 года у них есть Marvis Collective — творческое сообщество, которое переводит зубную пасту на язык искусства.</t>
+  </si>
+  <si>
+    <t>06.08.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6046</t>
+  </si>
+  <si>
+    <t>Вау! Неожиданная коллаборация косметики ART\FACT с Гжельским фарфоровым заводом! Бренд выпустил средства, которые помогают добиться эффекта фарфоровой кожи: маску для лица, крем для рук и выравнивавшую тон сыворотку! А Гжельский завод со своей стороны добавил предметы для бьюти-ритуалов: расписанные вручную скребок гуаша и свечу. Идея в том, кожа и фарфор одновременно хрупкие и сильные — и это сравнение давно превратилось в целый бьюти-тренд на «фарфоровую кожу».</t>
+  </si>
+  <si>
+    <t>06.08.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6045</t>
+  </si>
+  <si>
+    <t>Вау! Glossier превратили свой нью-йоркский флагман в настоящую бодегу (так называют местные угловые магазинчики). Всё это в честь бальзама со вкусом яблока, сделанного в партнёрстве с New York State Tourism Board. Интересно, что бренд не ограничился своим магазином, они разложили бальзам в десять реальных нью-йоркских бодег, причём эти районные магазинчики оставляют себе 100% выручки!</t>
+  </si>
+  <si>
+    <t>05.08.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6040</t>
+  </si>
+  <si>
+    <t>Вау! Девелопер MR ко Дню строителя выпустил коллекционный арт-объект «Свет» художника Максима Дёмина, в его основе образ света, идущего из окна или изнутри самого человека. И обратите внимание, как круто это упаковано в многослойную коробку, где каждый слой — старые обои, газеты, калька с ключевой фразой — как будто проводит тебя через историю места.​​​​​​​​​​​​​​​​</t>
+  </si>
+  <si>
+    <t>04.08.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6028</t>
+  </si>
+  <si>
+    <t>Вау! Обожаю, когда свободно и креативно делают не только в Москве! Ивент-агентству «Мандариновая лиса» в этом году 10 лет, у ребят более 700 кейсов в России и зарубежом. Один из них — собственный фестиваль «Креатив на Волге» в Самаре, который стал узнаваемым в креативной индустрии от Владивостока до Калининграда! Если коротко, то из локального ивента сделали событие федерального масштаба (последний раз на 12 тыс. человек), собрали звездных спикеров в Лектории и провели хакатон среди креативных команд. Сильная идея привлекла не только локальных, но и федеральных партнеров — Авито, MAGNIT TECH, ВкусВилл, Dodo Pizza, Ozon Travel и других. И внимание — всё это без миллиардных бюджетов, а с минимальными ресурсами! С кейсом фестиваля ребята получили признание индустрии в наградах, получили бронзу Silver Mercury в этом году, но главное — показали, что агентство может свободно делать не только клиентские проекты, но и собственные. С Днём рождения, Мандариновая лиса!</t>
+  </si>
+  <si>
+    <t>04.08.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6027</t>
+  </si>
+  <si>
+    <t>Вау! Какая красивая сервировка в формате пикника для Kering! Гости собрались в саду штаб-квартиры компании, чтобы собрать урожай меда Laennec, а потом устроили летний ланч-пикник, где попробовали блюда на основе этого сорта меда.</t>
+  </si>
+  <si>
+    <t>03.08.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6025</t>
+  </si>
+  <si>
+    <t>Вау! Это же гениальный способ выделиться в нише керамики! Всё кончено же солд-аут! Как пишет автор Victor Ng: «Если вы видите эклектичную и непредсказуемую вещь, скорее всего она вышла из моего гончарного круга».</t>
+  </si>
+  <si>
+    <t>03.08.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6017</t>
+  </si>
+  <si>
+    <t>Вау! Неделю назад я на три дня отключилась от всего мира и побывала в очень особенной бане, точнее на целом Банном острове в Карелии. Как обещала ловите детали: - это секретный остров в 20 мин от Кижей, на котором всё продумано под банный опыт, он всего на 16 мест, а добраться можно только по воде; - главная фишка — бани Русского Севера и аутентичные банные программы, составленные основателем Андреем и командой. Никогда не забуду как во время парения мне на голову надели ароматный хвойный веник, накормили только что собранной малиной, окунули в озеро, закутали в плед и отправили плавать на лодке; - можно пожить в палатке из сена или в домике с камином, всё на берегу Онежского озера; - каждый день шеф-повар готовит блюда северного края: до сих пор вспоминаю эти щучьи котлеты, уху и блины с икрой из форели; - здесь помимо банной программы и Кижей, тебе покажут неочевидные места Заонежья: старинные часовни, монастыри куда добирается только 3% всех туристов, есть даже отдельный банный тур с самим основателем (как было у нас). - остров и эко-отель на нем существуют полностью на солнечных батареях. Кстати это моя первая Карелия! Загадываю ещё чаще выбираться в такие вау-поездки!</t>
+  </si>
+  <si>
+    <t>02.08.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6009</t>
+  </si>
+  <si>
+    <t>Вау! Неделю назад я на три дня отключилась от всего мира и побывала в очень особенной бане, точнее на целом Банном острове в Карелии. Как обещала ловите детали: - это секретный остров в 20 мин от Кижей, на котором всё продумано под банный опыт, он всего на 16 мест, добраться можно только на лодке; - главная фишка — северные бани и аутентичные банные программы, составленные основателем Андреем и командой. Никогда не забуду как во время парения мне на голову надели ароматный хвойный веник, накормили только собранной малиной, окунули в озеро, закутали в плед отправили плавать на лодке; - можно пожить в палатке из сена или в домике с камином, всё прям на берегу Онежского озера; - каждый день шеф-повар готовит блюда северного края: до сих пор вспоминаю эти щучьи котлеты, уху и блины с икрой из форели; - здесь помимо банной программы и Кижей, тебе покажут неочевидные места Заонежья: старинные часовни, монастыри куда добирается только 3% всех туристов, есть даже отдельный банный тур с самим основателем (как было у нас). - остров и эко-отель на нем существуют полностью на солнечных батареях. Кстати это моя первая Карелия! Загадываю ещё чаще выбираться в такие вау-поездки!</t>
+  </si>
+  <si>
+    <t>31.07.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6008</t>
+  </si>
+  <si>
+    <t>Вау! Какой чудесный проект для женщин заметила в Клинике Фомина! Сделали такую расклейку с посланиями «что бы я сказала себе в 25», причем актуальную и для тех кто младше, и для тех кто старше. А всем, кто поделится своим посланием дарят промокод на скидку целых 50% на прием!</t>
+  </si>
+  <si>
+    <t>31.07.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6005</t>
+  </si>
+  <si>
+    <t>Вау! В Surf Coffee появился Drip Bag — небольшая сумка набитая дрип пакетами! Выпустили в рамках кампании про путешествия, но кажется это подойдет к любой кампании бренда, классный мерч!</t>
+  </si>
+  <si>
+    <t>30.07.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6002</t>
+  </si>
+  <si>
+    <t>Вау! Роузи Хантингтон-Уайтли — лицо новой кампании EKONIKA!</t>
+  </si>
+  <si>
+    <t>30.07.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6001</t>
+  </si>
+  <si>
+    <t>Вау! На днях узнала про HairGym — маски для волос, которые нужно наносить перед тренировкой, прям с ними тренироваться и потом смывать в душе, тем самым сэкономив себе время на уходе. А на видео красивая pr-рассылка в виде шкафчика в спортзале! Отличается ли по составу от обычных я не изучала, но для маркетинга заход интересный</t>
+  </si>
+  <si>
+    <t>29.07.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5997</t>
+  </si>
+  <si>
+    <t>Вау! Ещё один пример иронии на сегодня — капсула «Дачная дача» от Т-Банка! Выпустили дроп одежды с вышитыми принтами огурцов, тыкв, капусты и меда, которые сопровождают авторские пожелания, вроде «Тыква цветет — счет в банке растет». А вообще моё открытие, что компания выпускает не только мерч, но и стильные летние вещи, типа трендовых пижам</t>
+  </si>
+  <si>
+    <t>29.07.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5993</t>
+  </si>
+  <si>
+    <t>Вау! Вот обожаю самоиронию брендов! Уже писала про любимые термосы bobbër, это название пришло из мира кастомных мотоциклов, но конечно же в России при чтении у многих первая ассоциация с бобром! В чатах команды бобёр уже давно стал фирменным мемом, а теперь бренд пошел дальше — выпустили с ним футболку и игру на сайте. Почему бы и да!</t>
+  </si>
+  <si>
+    <t>28.07.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5990</t>
+  </si>
+  <si>
+    <t>Вау! Французский Harper's Bazaar объединились с Ami Paris и к новому июльскому выпуску сделали сумку-тоут по уникальным эскизам основателя и креативного директора бренда Александра Маттиусси. Тираж конечно же ограничен и получить можно только вместе с журналом!</t>
+  </si>
+  <si>
+    <t>28.07.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5989</t>
+  </si>
+  <si>
+    <t>Вау! Не могу понять от чего я сейчас больше улыбнулась: от этих забавных копирайтов на кухонных прихватках Simpule или от того, что кто-то вообще придумал внести таби-принцип в перчатку для горячего. Заметили, у каждого предмета этикетка повторяет его форму?</t>
+  </si>
+  <si>
+    <t>27.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5986</t>
+  </si>
+  <si>
+    <t>Вау! В новом флагмане EKONIKA на Малой Бронной теперь можно нанести инициалы, памятные даты или фразы на новые изделия: золотом, серебром либо просто тиснением без фольги. А при определениях суммах дарят багажную бирку, ключницу или визитницу с зеркалом, которые тоже можно кастомизировать. И зацените эти кадры!</t>
+  </si>
+  <si>
+    <t>27.07.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5979</t>
+  </si>
+  <si>
+    <t>Вау! Какая красивая коллаборация креативной студии Buro Nōto, фотографа Pierre-Emmanuel Testard и визажиста Tiziana Raimondo. Команда попросила детей разрисовать лица на фейсчартах для визажа, а потом оживили картинки уже с профессиональными моделями и макияжем. Этим проектом показали свободу, которая есть у каждого в детстве: создавать что-то без ссылок, сравнений, опираясь только на свой инстинкт.</t>
+  </si>
+  <si>
+    <t>24.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5965</t>
+  </si>
+  <si>
+    <t>Вау! Оказывается к этой яркой летней коллекции Boopla от Pragma идёт открытка с пустым местом, чтобы можно было дорисовать что захочется и повесить как постер на стену. Первый раз замечаю, что домашняя коллекция предлагает что-то доделать своими руками!</t>
+  </si>
+  <si>
+    <t>24.07.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5964</t>
+  </si>
+  <si>
+    <t>Вау! Очень прикольный мерч от кофейного обжарщика Submarine — набор, чтобы вырастить дома своё кофейное дерево!</t>
+  </si>
+  <si>
+    <t>24.07.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5960</t>
+  </si>
+  <si>
+    <t>Вау! В Карелии посреди Онежского озера, всего в 20 минутах от Кижей есть уникальное место — Банный Остров. Он рассчитан всего на 16 человек! На острове три бани, авторские программы парения посвященные Русскому Северу, деревянные домики и палатки из сена, свой шеф повар, который готовит из местных продуктов. Двойное вау — я провела там три дня и получила настолько добрый и впечатляющий опыт, что посвящу ещё один пост этому месту!</t>
+  </si>
+  <si>
+    <t>22.07.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5955</t>
+  </si>
+  <si>
+    <t>Вау! Проект from detstvo не стали ждать коллаборацию мечты, а сделали её сами: взяли любимые бренды и совместно с художницами naiivno разукрасили их упаковку. А так как суть проекта — привносить частичку детства в повседневные предметы, всё получилось!</t>
+  </si>
+  <si>
+    <t>20.07.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5946</t>
+  </si>
+  <si>
+    <t>Вау! Новые сотрудники Сбера, которые вышли на работу сегодня в День шахмат, в дополнение к велком-паку получили пропуска с шахматным обвесом и держатели для телефона. Интересно, что в это зашили очень точную метафору: первый день — ваш первый карьерный ход, а каждая фигура на обвесе говорит про какой-то карьерный ход внутри компании: ладья — расти в роли шаг за шагом, ферзь — залидировать собственный проект, конь — освоить новое направление. Кажется, дату выхода на работу стоит выбирать по календарю праздников</t>
+  </si>
+  <si>
+    <t>18.07.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5943</t>
+  </si>
+  <si>
+    <t>Вау! Какие же pr-боксы делает команда the Act! В этот раз пришла рассылка с коллекцией Virgin. Продукты вдохновлены философией японского сада, поэтому из коробки сделали настоящий японский сад камней, в котором можно создавать узоры на песке. Это дарит спокойствие и помогает отстраниться от всего лишнего.</t>
+  </si>
+  <si>
+    <t>17.07.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5941</t>
+  </si>
+  <si>
+    <t>Вау! Ребята из кофейни Цех85 придумали добрую акцию для сотрудников заправок, смены которых, стали в последнее время гораздо сложнее. Можно отправить короткий видеокружок в рабочей форме в специальный бот и получить промокод на бесплатную булку. Назвали Добросмена!</t>
+  </si>
+  <si>
+    <t>17.07.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5936</t>
+  </si>
+  <si>
+    <t>Вау! Помните Периодика и Московской долголетие искали пары, которые вместе больше 35 лет? Так вот, все нашлись, и результатом стала книга с историями этих пар и их мыслями о том, что помогает сохранять любовь десятилетиями, я всё утро её листаю! А ещё на Гоголевском и Тверском бульваре открылась фотовыставка, можно прийти, почитать истории, и даже написать понравившейся паре письмо, чтобы спросить совет.</t>
+  </si>
+  <si>
+    <t>17.07.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5931</t>
+  </si>
+  <si>
+    <t>Вау! Помните Периодика и Московской долголетие искали пары, которые вместе больше 35 лет? Так вот, все нашлись, и я всё утро листаю книгу с историями этих пар и их мыслями о том, что помогает сохранять любовь десятилетиями. Кстати, на Гоголевском и Тверском бульваре ещё можно успеть посмотреть фотовыставку, почитать эти истории, и даже написать понравившейся паре письмо и спросить совет. Вот это социальный проект!</t>
+  </si>
+  <si>
+    <t>16.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5930</t>
+  </si>
+  <si>
+    <t>Вау! Яндекс Ярд расширили тематику своих бесплатных курсов и пригласили практиков из ведущих рекламных агентств поделиться опытом! Теперь на платформе четыре новых курса: 1) Инфлюенс-маркетинг совместно с агентством Трансинфо: как превратить размещения у блогеров в управляемый инструмент с измеримым результатом; 2) Делегирование и микроменеджмент совместно с Arrow Media: как передавать задачи и контролировать результат, подойдет руководителям; 3) Деловая коммуникация совместно с ПроКонтекст: разберут как выстраивать общение с клиентами и партнёрами от первой встречи до фиксации договорённостей; 4) Медиапланирование совместно с Родная Речь: превратить маркетинговую задачу в понятный план действий с распределением бюджета, kpi и целями бизнеса. Если давно хотели прокачать практические навыки или освоить новое направление — самое время начать!</t>
+  </si>
+  <si>
+    <t>16.07.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5929</t>
+  </si>
+  <si>
+    <t>Кстати, хочу напомнить, что вы всегда можете отправить нам вау-кейс своего бренда или личную находку (сюда @howtowow_work)! Всё с удовольствием изучаем, а что-то даже забираю на публикацию в канал🤍</t>
+  </si>
+  <si>
+    <t>16.07.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5924</t>
+  </si>
+  <si>
+    <t>Вау! Бренд украшений Moonswoon и крафтовая пивоварня Ostrovica объединились и выпустят безалкогольный цветочный сауэр-эль с лаймом, лавандой и сиренью. Сначала удивилась такому объединению, а потом узнала, что оба бренда с Урала, а Ostrovica это те же ребята, что создали лимонады Лапочка. Релиз ожидается в августе!</t>
+  </si>
+  <si>
+    <t>15.07.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5922</t>
+  </si>
+  <si>
+    <t>Вау! На базах Силы ветра в Строгино и в Питере появились брендированные зоны с солнечной линейкой косметики d'Alba. Идея в том, что теперь наносить SPF перед выходом на воду можно прямо на месте. А на остальных базах любой желающий может попробовать миниатюры! Вот это я понимаю полезная коллаборация!</t>
+  </si>
+  <si>
+    <t>14.07.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5915</t>
+  </si>
+  <si>
+    <t>Вау! Какой чудесный проект запустили онлайн-сервис психологической поддержки сервис Ясно и Парки Москвы. Совместно с психологами сервиса было создано 10 комиксов, каждый из которых раскрывает одну из привычных внутренних дилемм. Идея в том, чтобы показать, что жизнь не бывает чёрно-белой, можно одновременно быть сильным и нуждаться в поддержке, меняться и оставаться собой. Стенды с комиксами разместили в парках. Можно найти с 1 по 31 июля в Парке Горького, Фили, Измайловском и Сокольниках</t>
+  </si>
+  <si>
+    <t>14.07.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5910</t>
+  </si>
+  <si>
+    <t>Вау! В The Welder Catherine нашли повод привязать кофейные дрипы к Чемпионату мира и выпустили лимитированный бокс! Так как в России матчи выпадают на позднее время, ребята предлагают заваривать кофе либо чтобы не спать и дождаться матч, либо чтобы взбодриться после бессонной ночи. Очень понравилась идея сделать карточки с культовыми сборными!</t>
+  </si>
+  <si>
+    <t>13.07.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5904</t>
+  </si>
+  <si>
+    <t>Вау! Эту свадьбу недавно сделало event-агентство моей подруги — Sakharok, я пересмотрела раз сто фотографии и очень захотела опубликовать! Пара познакомилась в ЮАР, поэтому концепцию построили на эстетике африканского цветка протея. Обратите внимание, как платье невесты перекликается с драпировкой стола.</t>
+  </si>
+  <si>
+    <t>13.07.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5902</t>
+  </si>
+  <si>
+    <t>Вау! На Рождественском бульваре открылась Пешка — место которое сочетает в себе шахматный клуб и французское бистро. То есть можно прийти и просто так, а можно поиграть в шахматы, по вторникам даже проводят обучение игре с нуля!</t>
+  </si>
+  <si>
+    <t>10.07.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5893</t>
+  </si>
+  <si>
+    <t>Вау! Только заметила, как необычно ведет свой тг-канал парфюмерный бренд PRUST. В закрепленных постах есть анкета с вопросами о чувствах и состоянии, которую может заполнить любой желающий. Самые интересные ответы попадают в канал и это единственный его формат. Очень тонко, ароматы ведь тоже про ощущения и моменты.</t>
+  </si>
+  <si>
+    <t>10.07.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5892</t>
+  </si>
+  <si>
+    <t>Вау! Очень прикольная штучка от Флаувау пришла вчера — Флаубокс. Это тубус внутри которого подрезанные цветы, ваза с дырочками и всё для того, чтобы собрать цветочную композицию самостоятельно. По-моему отличная идея нового продукта!</t>
+  </si>
+  <si>
+    <t>09.07.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5889</t>
+  </si>
+  <si>
+    <t>Вау! Разослала эту статью всем знакомым, кто что-то продает на маркетплейсах! У всех сейчас одна и та же жалоба — старые каналы трафика дорожают, либо вообще перестают приводить покупателей. Михаил Прозоров из агентства Церебро показывает канал, который выстрелил именно сейчас, когда остальное просело, — Яндекс ПромоСтраницы, статьи с продвижением в РСЯ и на Поиске. Показывает много интересных цифр на живых кейсах: дочитываемость от 40%, переход на карточку по цене посевов до 10-15 рублей, а в одном даже брендовые запросы выросли на +41,48%. Плюс дает практически пошаговую инструкцию. В общем, если у вас магазин на маркетплейсе и старый трафик перестал приводить покупателей — сохраняйте, изучайте, это рабочая вещь.</t>
+  </si>
+  <si>
+    <t>09.07.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5888</t>
+  </si>
+  <si>
+    <t>Вау! Десять брендов Poison Drop выпустили украшения, которые можно носить вместе со своим питомцем или как пишут на сайте, — украшения, в которых ваши питомцы будут еще больше похожи на вас. В любом случае нравится!</t>
+  </si>
+  <si>
+    <t>08.07.26 19:01</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5883</t>
+  </si>
+  <si>
+    <t>Вау! Вернулась с вечеринки из нового трехэтажного флагмана EKONIKA. Вообще только вдуматься: бренд взял и перестроил на Патриках целый особняк!! Из нового — помимо бутика который мы знаем, на первом этаже есть йогурт бар, а на третьем теперь мужской отдел!</t>
+  </si>
+  <si>
+    <t>08.07.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5879</t>
+  </si>
+  <si>
+    <t>Вау! Краснополянская косметика сделали ребрендинг и рассылку в честь него! В коробке таймлайн истории бренда, где каждый важный год обозначен предметом: мыло с прежним логотипом, с которого всё начиналось в 2007; лаванда и 2018 — момент появления собственной фермы; ваза-колба — этап работы с учеными и лабораториями, и 2026 — новая упаковка. «Мы наконец-то выглядим так, как наши составы: инновационно, точно, благородно», — пишет бренд в письме.</t>
+  </si>
+  <si>
+    <t>07.07.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5873</t>
+  </si>
+  <si>
+    <t>Вау! У ТОН-ЦЕНТРА с 8 июля начинает новый этап — он превращается в полноценную культурную институцию с собственной программой событий: перформансами, концертами, выставками, спектаклями, будут даже кофейня и книжный! Место само по себе уже история — это бывшее Круговое депо, где когда-то задавали движение поездам. Специально для площадки построили круговую сцену с поворотным кругом и кольцом, которые вращаются в разные стороны с разной скоростью. Говорят, такое в выставочном пространстве впервые в России. Кстати, на ближайший перфоманс — пространственную композицию Владимира Горлинского «Земля Маршрутов» билетов уже нет. И обратите внимание, какую крутую запустили рассылку — стереоскоп с историческими и современными кадрами ТОН-ЦЕНТРА. В общем, очень жду открытия!</t>
+  </si>
+  <si>
+    <t>07.07.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5868</t>
+  </si>
+  <si>
+    <t>Вау! Два бренда из Копенгагена — одежды Aiayu и ювелирный Corali выпустили коллекцию сменных пуговиц-украшений. Их сделали вручную из серебра с ониксом и агатом. Идея в том, чтобы превратить пуговицу в полноценный аксессуар, который можно переставлять с вещи на вещь! Коллаборацию поддержали мастер-классом для клиентов, на котором пришивали пуговицы.</t>
+  </si>
+  <si>
+    <t>06.07.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5864</t>
+  </si>
+  <si>
+    <t>Вау! Два копенгагенских бренда — одежды Aiayu и ювелирный Corali выпустили коллекцию сменных пуговиц-украшений. Их сделали вручную из серебра с ониксом и агатом. Идея в том, чтобы превратить пуговицу в полноценный аксессуар, который можно переставлять с вещи на вещь! Коллаборацию поддержали мастер-классом для клиентов, на котором пришивали пуговицы.</t>
+  </si>
+  <si>
+    <t>06.07.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5859</t>
+  </si>
+  <si>
+    <t>Вау! Корейский adidas превратили плантацию чайного бренда OSULLOC в беговую трассу и выложили лого прямо на поле из затеняющих сеток, которыми обычно накрывают кусты для производства матчи. Для того, чтобы это осветить собрали инфлюенсеров на забег между рядами чая с видом на гору Халласан, а после этого презентовали новые кроссовки и попробовали матчу из коллаборации!</t>
+  </si>
+  <si>
+    <t>03.07.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5853</t>
+  </si>
+  <si>
+    <t>Вау! Случайно набрела на этот локальный бренд матрасов Moommy, который создан двумя девушками из Самары. Почему-то помимо матраса, теперь ещё очень хочется дачу!</t>
+  </si>
+  <si>
+    <t>02.07.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5850</t>
+  </si>
+  <si>
+    <t>Вау! Флаувау запустили проект о предпринимателях, которые развивают цветочную индустрию в разных регионах страны — Палисадник. До 23 июля можно зайти на сайт и проголосовать за участников, победители войдут в печатный путеводитель по лучшим цветочным проектам России! Очень зацепило, что это не проект ради проекта, а реальная поддержка своих. Когда видишь такое от крупного бизнеса — начинаешь смотреть на бренд совсем по-другому.</t>
+  </si>
+  <si>
+    <t>02.07.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5846</t>
+  </si>
+  <si>
+    <t>Вау! Бренд аксессуаров и обуви Askent сделали коллаборацию с креативным директором проекта Centá — Лерой. Девушка создала арт-объект — сумку Корсет бренда изо льда, заморозив внутри личные предметы. Так засчет материала получилась вещь, которая существует только определенный момент времени.</t>
+  </si>
+  <si>
+    <t>01.07.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5844</t>
+  </si>
+  <si>
+    <t>Вау! На выходных была на клиентском дне от Текстуры, ребята сделали йогу, медитацию и красивое чаепитие в особняке Спиридонова для своих клиентов (не для блогеров)! Как сказала в самом начале соосновательница проекта Саша: «Мы хотим позаботиться о вас не только в рамках наших студий». Коврики, кстати, подарили всем желающим!</t>
+  </si>
+  <si>
+    <t>30.06.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5831</t>
+  </si>
+  <si>
+    <t>Вау! Ребята из агентства ONY изучили как меняется понятие люкса и роскоши в современной российской культуре и выпустили об этом большое исследование: что и в какой форме говорить бренду, считывает ли аудитория твои сигналы как роскошь или ставит в один ряд с недорогими аналогами. Внутри собрали 28 культурных кодов роскоши, 5 трендов, формирующих люкс повестку, территории для позиционирования и сценарии для стратегии и рекламы. Будет полезно всем, кто работает с высокими чеками: фэшн, недвижимость, гостиничный бизнес, косметика и спа, автомобили, технологии, бытовая техника, гастрономия, ювелирка, консьерж-сервисы, банки. Скачать демо-версию отчета можно по ссылке. И там же на сайте купить полную версию!</t>
+  </si>
+  <si>
+    <t>30.06.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5827</t>
+  </si>
+  <si>
+    <t>Вау! Какие красивые закладки-цветы с цитатами из книги художника Никиты Алексеева выпустили в Музее Гараж!</t>
+  </si>
+  <si>
+    <t>29.06.26 18:54</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5823</t>
+  </si>
+  <si>
+    <t>Вау! Очень нравится как интегрировали на Чемпионат мира бренд Rexona — в момент, когда арбитр поднимает руки показать табло, карточку или назначить пенальти. Сначала я заметила лого только на табло, но потом оказалось что логотипы есть также на одежде в зоне подмышек. Гениально же! Теперь главное, чтобы Rexona правда не подвела. Смотрю Бразилию — Японию и пишу этот пост</t>
+  </si>
+  <si>
+    <t>29.06.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5820</t>
+  </si>
+  <si>
+    <t>Вау! Краснополянская косметика и бренд чая Травки сделали чай из трав Красной поляны! В набор положили травяные саше и ссылку на звуковую медитацию, чтобы при заваривании получилась максимально краснополянская атмосфера. Сегодня вечером попробую! Обратите внимание, что на упаковке фотографии с фермы бренда, кстати была там в прошлом году, писала здесь</t>
+  </si>
+  <si>
+    <t>26.06.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5814</t>
+  </si>
+  <si>
+    <t>Вау! Бренд сумок Arny Praht запустили экспериментальный цех, в рамках которого поддерживают молодые таланты. И первыми стали студенты Школы Дизайна ВШЭ, которые сделали витрину-инсталляцию в флагманском бутике в Санкт-Петербурге. Все цветы вырезаны из кожи вручную! Какая же крутая возможность проявиться!</t>
+  </si>
+  <si>
+    <t>25.06.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5810</t>
+  </si>
+  <si>
+    <t>Вау! Зацепило то, как Т-Бизнес зашили метафору честности и прозрачности в новую коллаборацию с Тануки! Бренды выпустили фирменный сет, в котором прозрачный спринг-ролл, упаковка и даже к обычным добавили прозрачные многоразовые палочки. Всё это, чтобы донести ключевую мысль — от клиентов нет секретов! Кстати, помимо сета роллов можно получить в подарок 3 месяца бесплатного обслуживания бизнес-счёта для новых ИП и ООО от Т-Бизнес до 22 июля! В общем, ловите по ссылке все подробности.</t>
+  </si>
+  <si>
+    <t>25.06.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5808</t>
+  </si>
+  <si>
+    <t>Вау! Так выглядит новый магазин BYREDO на Ибице!</t>
+  </si>
+  <si>
+    <t>24.06.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5804</t>
+  </si>
+  <si>
+    <t>Вау! Локальный бренд украшений rassvet detail сделали коллаборацию с Лавкой! Подвеска в форме круассана упакованная в чашечку черного кофе!</t>
+  </si>
+  <si>
+    <t>23.06.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5802</t>
+  </si>
+  <si>
+    <t>Вау! В этот раз обменяться клятвами, примерить фату и на несколько минут превратиться в мужа и жену можно было на Пикник Афише, потому что Poison Drop сделали поп-ап Лас Пойзон, где «женили» всех желающих!</t>
+  </si>
+  <si>
+    <t>23.06.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5799</t>
+  </si>
+  <si>
+    <t>Вау! The Blueprint поставили свой киоск в Столешники Хаус, там можно бесплатно забрать коллекционный выпуск The Blueprint Paper! Киоск, кстати, сделали Eburet</t>
+  </si>
+  <si>
+    <t>22.06.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5796</t>
+  </si>
+  <si>
+    <t>Вау! Как всегда гениальный маркетинг от ИКЕА. В одном из последних кампейнов взяли свою известную синюю сумку frakta и показали мир её глазами на баннерах!</t>
+  </si>
+  <si>
+    <t>19.06.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5794</t>
+  </si>
+  <si>
+    <t>Вау! Off-White забрендировали пляж в Марбелье, но вместо лого на каждом зонте и лежаке пустили везде всего одну фразу — DAYS OFF. Гениальное попадание в собственный нейминг!</t>
+  </si>
+  <si>
+    <t>19.06.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5783</t>
+  </si>
+  <si>
+    <t>Вау! В бренде одежды 5 o’COAT запустили интересный проект: можно выбрать ткань из архивов, силуэт и винтажный платок, а команда отошьет юбку, которая будет только у вас. Стартовали сегодня и до конца недели!</t>
+  </si>
+  <si>
+    <t>18.06.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5781</t>
+  </si>
+  <si>
+    <t>Вау! На открытии нового магазина Zara Home в Милане сделали классный приветственный жест — поставили дизайнерскую печь из которой каждый гость мог взять себе печенье! Назвали biscotteria!</t>
+  </si>
+  <si>
+    <t>17.06.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5778</t>
+  </si>
+  <si>
+    <t>Вау! Парфюмерная студия Flame Moscow и кофейня Eleven объединились и сделали стаканчики, на которых представили, чем пахнет Москва в разные дни недели и часы!</t>
+  </si>
+  <si>
+    <t>16.06.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5775</t>
+  </si>
+  <si>
+    <t>Вау! Ребята, которые занимаются исследованиями в агентстве ONY расскажут о том, как находят новые сегменты аудитории и инсайты для бизнеса с помощью соцсетей и нейросетей. Обещают даже показать примеры своих исследований. Соцсети всегда были одним из самых честных источников для понимания аудитории, в живых опросах люди могут лукавить, а в комментариях и обсуждениях видно настоящее настроение и поведение. И если раньше мы всё это перебирали вручную, то сейчас нейросети позволяют делать это быстрее и качественнее. Поэтому очень рекомендую выделить время и заглянуть на вебинар 24 июня в 16:00. Тем более всё это бесплатно, подробности и регистрация здесь</t>
+  </si>
+  <si>
+    <t>16.06.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5774</t>
+  </si>
+  <si>
+    <t>Вау! Jimmy Choo выпустили летний дроп Jelly и позвали фуд-дизайнера Алис Маларе сделать к нему мармеладки по прозрачности и глянцу максимально похожие на сам материал обуви, а форма повторяет фирменную каплю на заднике!</t>
+  </si>
+  <si>
+    <t>15.06.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5767</t>
+  </si>
+  <si>
+    <t>Вау! У BORK появилась фирменная резиденция, которую можно взять в аренду в Санкт-Петербурге. Проект сделан в коллаборации с Hideout Residence — это студии с арт-интерьерами от ведущих российский бюро. По-моему, получился идеальный способ дать своей аудитории попробовать предметы и технику бренда в повседневной жизни!​​​​​​​​​​​​​​​​</t>
+  </si>
+  <si>
+    <t>11.06.26 17:18</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5761</t>
+  </si>
+  <si>
+    <t>Вау! В бутиках Pítkina появились раскраски, созданные командой бренда! Даже немножко завидую маленьким гостям, которые с детства соприкоснутся с такой эстетикой!</t>
+  </si>
+  <si>
+    <t>11.06.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5757</t>
+  </si>
+  <si>
+    <t>Вау! Очень нравится, как держат курс на глобал Lavarice, выстраивая образ через касты и локации мирового уровня! Возможно вы уже видели, что лицом новой съемки стала Тина Кунаки, но если посмотреть на весь путь — каждый год бренд зовет в кадр моделей уровня мировых домов, таких как Тейлор Хилл, Эльза Хоск, Фрида Аасен!</t>
+  </si>
+  <si>
+    <t>10.06.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5755</t>
+  </si>
+  <si>
+    <t>Вау! Если поискать на картах Перекресток, то можно обнаружить, что все значки розовые. Знаете почему? Потому что сделали коллаборацию с Eggsellent и на полках супермаркетов в отделе готовой еды появились их завтраки!</t>
+  </si>
+  <si>
+    <t>10.06.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5754</t>
+  </si>
+  <si>
+    <t>Вау!! Проснулась, а нас больше 20 тысяч человек, когда-то эта цифра казалась мне далекой мечтой!</t>
+  </si>
+  <si>
+    <t>09.06.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5748</t>
+  </si>
+  <si>
+    <t>Вау! Lamoda придумали нестандартный способ донести тот факт, что у них представлен огромный ассортимент культовых моделей adidas. В своем новом кампейне взяли десятки очевидных фактов из разных сфер жизни и в ироничной стихотворной форме вписали в этот ряд сообщение — adidas есть на Lamoda. Был диджитал и наружка, билборды даже подвязали под конкретные локации в Москве и Питере, не заметить главный месседж невозможно было!</t>
+  </si>
+  <si>
+    <t>09.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5747</t>
+  </si>
+  <si>
+    <t>Вау! Открыла для себя Дэвида Адриена — это художник из Парижа, который вместо обычного багета помещает свои миниатюрные работы на какой-нибудь объект. Вот смотрю на этот пакет и думаю, какой из брендов первым сделает с ним коллаборацию?🤩</t>
+  </si>
+  <si>
+    <t>08.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5744</t>
+  </si>
+  <si>
+    <t>Вау! Уже пятый год подряд SMSTRETCHING совместно с Московским спортом проводят самую масштабную тренировку, в этот раз было 2000 участников! Конечно же на Лужниках🤩</t>
+  </si>
+  <si>
+    <t>08.06.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5743</t>
+  </si>
+  <si>
+    <t>Вау! Очень понравилось решение с кассой в MESSA — локального бренда в Алматы. Процесс упаковки заказа спрятан за этой красивой ширмой, поймала себя на приятном предвкушении, пока ждала рубашку!</t>
+  </si>
+  <si>
+    <t>05.06.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5741</t>
+  </si>
+  <si>
+    <t>Вау! Будет интересно смм специалистам и маркетологам, со мной поделились кейсом бренда одежды BAZIONI. Ребята начали переиспользовать контент из других соцсетей на Яндекс Ритм и за 9 месяцев органически получили 26 млн показов и около 3% продаж от оборота. После подключения продвижения — 169 млн показов, 6% продаж и CPM около 13 рублей. Формат Ритма чем-то напоминает Пинтерест, но фишка в том, что контент показывается не только внутри сервиса, но и в экосистеме Яндекса: в поиске, разделе «Товары» и приложении Яндекс c Алисой AI, что конечно дает охват. Вывод: пока все обсуждают падающие охваты, кто-то тихо тестирует новое и собирает первые результаты. Если вы занимаетесь продвижением бренда, советую присмотреться.</t>
+  </si>
+  <si>
+    <t>05.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5740</t>
+  </si>
+  <si>
+    <t>Вау! Рассылку новых летних продуктов rhode в этом году сделали в косметичке из пляжного полотенца! В целом полотенце и загар — главные герои съемок и коммуникации летней коллекции бренда.</t>
+  </si>
+  <si>
+    <t>04.06.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5734</t>
+  </si>
+  <si>
+    <t>Вау! MIRSTORES сделали чехлы в стиле своих свитеров! Очень и очень классный сезонный ход на лето! На каждом чехле ручная вышивка в виде основных символов бренда — овечек и облаков!</t>
+  </si>
+  <si>
+    <t>04.06.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5729</t>
+  </si>
+  <si>
+    <t>Вау! На днях любимому LOEWE исполнилось 180 лет! В честь этого бренд сделал ролик, в котором анимировали более 2000 акварельных иллюстраций. И, конечно, традиционно показали, как всё это отрисовывалось вручную.</t>
+  </si>
+  <si>
+    <t>03.06.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5726</t>
+  </si>
+  <si>
+    <t>Вау! Notem внедрили новую категорию и в этот раз запустили агросвечи для торта! Впервые загрустила, что мой ДР ещё не скоро!</t>
+  </si>
+  <si>
+    <t>03.06.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5721</t>
+  </si>
+  <si>
+    <t>Вау! Периодика и Андерсон сделали книгу юного фотографа и отправили её вчера вместе с цифровым фотоаппаратом! Идея в том, что ребенок читает, представляет себя фотографом и выполняет задания, например: сфотографируй свою комнату или сделай фото как у родителей🤩</t>
+  </si>
+  <si>
+    <t>02.06.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5716</t>
+  </si>
+  <si>
+    <t>Вау! Битрикс24 подхватили тренд на сериалы и отсняли свой! У бренда вышла история о том, как к типичному боссу из 90-х пришла команда зумеров. Уже вышли три серии, конфликт в самом разгаре — давайте вместе следить, чем все закончится. В общем, смотреть здесь!</t>
+  </si>
+  <si>
+    <t>02.06.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5715</t>
+  </si>
+  <si>
+    <t>Вау! Очень улыбнулась, увидев как Ситидрайв запускали каршеринг для тех, кто ещё не дорос до руля. Ко Дню защиты детей, конечно! В Воронцовском парке весь день работал прокат детских электромобилей, бесплатно катали всех, чьи родители скачали приложение бренда🤩</t>
+  </si>
+  <si>
+    <t>01.06.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5711</t>
+  </si>
+  <si>
+    <t>Вау! Какая классная идея съемки у SANCHY ко Дню защиты детей — дети примерили взрослые вещи!</t>
+  </si>
+  <si>
+    <t>01.06.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5709</t>
+  </si>
+  <si>
+    <t>Вау! Открыла уже третью коробку от Тайни (это развивающие игрушки по подписке, которые подобраны под возраст ребенка, вот тут писала), а помимо игрушек, ребята вложили в бокс разноцветные рамки, на которых написаны яркие события. Оказалось, что это коллаборация с фотоавтоматами BOFT, и по специальному промокоду, который тоже был в коробке, можно бесплатно распечатать для них фотографии!</t>
+  </si>
+  <si>
+    <t>01.06.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5707</t>
+  </si>
+  <si>
+    <t>Вау! Бренд обуви Lusavou сделали вязаный обвес на шнурки. Какая же эстетика!</t>
+  </si>
+  <si>
+    <t>30.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5701</t>
+  </si>
+  <si>
+    <t>Вау! Сегодня MIXIT исполняется 12 лет! Помню, когда бренд только появился на рынке, я ещё как турист приезжала в Москву и обязательно заходила в их магазин за кремом с блестками себе и хайлайтером unicorn подружке! За это время бренд конечно не стоял на месте: расширили категории, вошли в топ 1 продавцов на маркетплейсах в категории красота, запустили производство в МО. Но в честь своего 12-летия MIXIT решил понастальгировать и выпустил блестящую лимитированную коллекцию Sirena по мотивам того, как всё начиналось! Вышло 14 продуктов, среди которых: минеральная пудра с жемчужным сиянием, молочко для тела с шиммером, палетка для скульптурирования. Остальные ищите на сайте и маркетплейсах</t>
+  </si>
+  <si>
+    <t>29.05.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5696</t>
+  </si>
+  <si>
+    <t>Вау! Бренд снаряжения Спорт-Марафон открыли свой парк активного отдыха в Тверской области вблизи озера Вселуг. Так и называется — Спорт-Марафон Парк. Помимо 5-звездочных коттеджей в сосновом бору, есть разные активности в стиле бренда, и даже прогулка по лесу с травником-биологом! Работали с ребятами пару лет назад, поэтому видела изнутри, что всё к чему прикасается команда — профессионально и с любовью! А за фото посылаю лучики тепла Наташе из Бренды в тренды</t>
+  </si>
+  <si>
+    <t>29.05.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5690</t>
+  </si>
+  <si>
+    <t>Вау! Эта упаковка spf от бренда Botnia просто любовь с первого взгляда! Понравилось сочетание материалов и то, как обыграли металлический тюбик крема, который в реальной жизни не бывает идеально ровным!</t>
+  </si>
+  <si>
+    <t>28.05.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5687</t>
+  </si>
+  <si>
+    <t>Вау! Превращаюсь в главного фаната коллабораций студий маникюра Девичник. В этот раз ребята объединились с LAB Антона Беляева, подумали как выглядит музыка и создали сет дизайнов для ногтей, посвященных разным ритмам. Сами дизайны поместили в бокс от диска, внутри которого спрятали промокод на концерт Therr Maitz!</t>
+  </si>
+  <si>
+    <t>28.05.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5686</t>
+  </si>
+  <si>
+    <t>Вау! EKONIKA задокументировали весь процесс создания своих изделий — от моделирования до испытаний в лаборатории качества. Эти ролики с осенне-зимней коллекцией снимали в Гуанчжоу, там у бренда два ключевых эксклюзивных производства, а на видео отражен труд более сотни мастеров, десятки этапов производства и сложнейшая инженерная работа!</t>
+  </si>
+  <si>
+    <t>27.05.26 18:06</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5684</t>
+  </si>
+  <si>
+    <t>Вау! Сегодня в метро увидела рекламу работы в Мосгортрансе, почему-то сфоткала только одну, но такие баннеры встречаются по разным профессиям. Очень классная идея построить рекламу на том, чтобы заметить простые, приятные рабочие моменты в казалось бы обычных профессиях. Было даже про машинистку метро, которая состоит в корпоративной сборной по футболу.</t>
+  </si>
+  <si>
+    <t>27.05.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5683</t>
+  </si>
+  <si>
+    <t>Вау! В особняке Odmo на Китай-городе обновили шоурум и кофейню. В своем новом стиле ребята обыграли тренд на кружево и теперь даже стаканчики отражают утонченную и немного богемную натуру бренда!</t>
+  </si>
+  <si>
+    <t>26.05.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5680</t>
+  </si>
+  <si>
+    <t>Вау! Сегодня день предпринимателя! Знаю, что среди аудитории вас много, около половины канала, поздравляю каждого! В честь это дня Рег.решения, сервис для предпринимателей от Рег.ру подготовили классный лендинг-календарь в котором 20+ бесплатных материалов о самом насущном: НДС, реклама, где искать клиентов и другие горящие темы! Помимо лекций и забавных аватарок «в отпуске», зацепила подборка фильмов на тему предпринимательства, уже выбираю один на вечер! Забирайте и вы на этом сайте!</t>
+  </si>
+  <si>
+    <t>26.05.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5679</t>
+  </si>
+  <si>
+    <t>Вау! Мне сейчас в прямом смысле пришел чемодан косметики от the Act! Ребята сделали коллаборацию с Островком, в которой собрали идеальную косметичку для полета и на сувениры для подружек! Поразило внимание к деталям: тут и именные бирка с билетом, и аэропорт SUN, и реально интересный журнал о путешествиях!</t>
+  </si>
+  <si>
+    <t>25.05.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5670</t>
+  </si>
+  <si>
+    <t>Вау! Как же нравится то, как Lamoda поддерживает российских художников! Выпустили новую коллаборацию связанную с искусством. На этот раз бренд USET совместно с Александром Брауловым, Анной Кармалитой и Евгенией Скубиной представили капсулу — 15 футболок и 4 шоппера. Заложили ощущение лета, легкости, пикников, простых сезонных радостей и что важно — пошли в сторону смарт-кэжуал, то есть сделали вещи, которые вписываются в повседневный стиль! Обратите внимание как на месте лейбла разместили имена художников, видимо каждый написал своим почерком. Коллекция доступна эксклюзивно на Lamoda.</t>
+  </si>
+  <si>
+    <t>25.05.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5669</t>
+  </si>
+  <si>
+    <t>Вау! Уже обсуждали с вами идею блоттеров с появляющейся картинкой у Diptyque, а сейчас наткнулась на классную реализацию у Acqua di Parma. Идеальный формат для коллабораций с художниками!</t>
+  </si>
+  <si>
+    <t>24.05.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5663</t>
+  </si>
+  <si>
+    <t>Вау! Всем у кого карта Т-Банка приготовиться! Уже третий раз на фестивале Veter Spring Fest будет «Маркет с кэшбэком». Это отдельная выделенная зона с 20 брендами, у которых клиенты Т-Банка получат 20% кэшбэк на покупки при оплате картой Т-Банка. Все подробности в канале фестиваля. Интересно какие бренды, забегу однозначно!</t>
+  </si>
+  <si>
+    <t>23.05.26 12:35</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5662</t>
+  </si>
+  <si>
+    <t>Вау! На открытие нового магазина в ЦДМ, бренд LOOMKNITS сделал добрую сказку в формате спектакля, основанную на реальных событиях — рассказали историю своего самого первого вязанного конверта (у нас кстати был такой, незаменимый)🤩 «Наша театральная постановка получилась очень искренней и показала самым маленьким гостям, что в детских сказках не всегда всё вымышлено», – пишет бренд</t>
+  </si>
+  <si>
+    <t>23.05.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5660</t>
+  </si>
+  <si>
+    <t>Вау! Уже видели, что в России готовится к запуску новая платформа для шоппинга Brand-Map? Главное отличие — вместо алгоритмов, наш выбор будут формировать кураторы (инфлюенсеры с насмотренностью и чувством стиля). Схема такая: вы подписываетесь на куратора, которому доверяете, отслеживаете его витрину и покупаете то, что он уже отобрал для вас. Из приятного! Сейчас можно записаться в вэйтлист и когда платформа запустится, получить скидку 8% на первые три заказа🤩 Что думаете? По-моему, намечается достойный ответ проблеме бесконечного выбора для клиента и плюс одна площадка для брендов!</t>
+  </si>
+  <si>
+    <t>22.05.26 17:20</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5659</t>
+  </si>
+  <si>
+    <t>Вау! Каждый раз когда вижу контент бренда натуральной косметики Smorodina, кажется что вкуснее уже быть не может, но потом они кладут свой скраб в стаканчики для мороженного🤩</t>
+  </si>
+  <si>
+    <t>22.05.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5654</t>
+  </si>
+  <si>
+    <t>Вау! И всё таки пусть у этой рассылки бренда очков Gentle Monster будет отдельный пост! Ребята прислали инфлюенсерам игрушечную грядку — собираешь урожай, дергаешь овощи, только вместо морковки и редиски получаешь очки🤩</t>
+  </si>
+  <si>
+    <t>21.05.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5653</t>
+  </si>
+  <si>
+    <t>Вау! Пока мы всем тг смотрим новую рассылку Gentle Monster, я вспомнила как красиво они еще в октябре завешивали свою стройку бутика в Париже с символичной надписью Bonjour Gentle🤩 Почему не у всех такие симпатичные стройки</t>
+  </si>
+  <si>
+    <t>21.05.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5652</t>
+  </si>
+  <si>
+    <t>Заметила интересную черту у вдохновляющих меня людей, которые руководят сильными брендами, — они не пытаются всё контролировать, а в случае форс-мажора умеют быстро читать ситуацию, адаптироваться и даже перепридумать новое будущее, если всё совсем критично. Так как лидерам сегодня необходимо иметь более широкий диапазон мышления и поведения, ИКРА запустила 4-месячный курс «Стратегическое лидерство». В программе три модуля: управление стратегией, эффективная команда и мышление лидера. На занятиях сразу применяют ИИ для реальных управленческих задач. Можно даже прийти со своей командой и прорабатывать реальные барьеры прямо в своём рабочем контексте. Формат очно в Москве + онлайн, старт 17 июня. Посмотреть программу и расписание можно здесь.</t>
+  </si>
+  <si>
+    <t>21.05.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5650</t>
+  </si>
+  <si>
+    <t>Вау! Carl Friedrik сделали у себя в бутике вечеринку, вдохновенную воздушным путешествиям. Понравилось решение со стеной из ткани, которая повторяет салон самолета с иллюминаторами и облака из сахарной ваты! Всё это в честь выхода новой коллекции алюминиевых чемоданов🤩</t>
+  </si>
+  <si>
+    <t>20.05.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5646</t>
+  </si>
+  <si>
+    <t>Вау! Бренд нижнего белья Blizhe и Фонарные бани сделали сумки для банного веника. По-моему, очень органичная коллаборация, так как в ценностях обоих брендов есть внимание к телу и своему состоянию. А ещё классно выделились среди сумок для букетов, которые всё чаще мелькают в сети!</t>
+  </si>
+  <si>
+    <t>20.05.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5644</t>
+  </si>
+  <si>
+    <t>Вау! Какие классные чеки сделали в Avgust в честь новой коллекции Сад! А вы обращаете внимание на такие детали, когда что-то покупаете?</t>
+  </si>
+  <si>
+    <t>19.05.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5643</t>
+  </si>
+  <si>
+    <t>Вау! На выходных случайно забрела на Городскую дачу во дворе одного из особняков Столешки, очень улыбнулась с этих помидоров, которые держат меню на столах от ветра🤩</t>
+  </si>
+  <si>
+    <t>19.05.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5641</t>
+  </si>
+  <si>
+    <t>Знаю лично пару историй знакомых, которые выигрывали в суде миллионы за то, что кто-то скопировал дизайн их продуктов. Но впервые узнала, что такая же практика работает с карточками товаров на маркетплейсах. Ребята из патентного бюро Железно рассказали историю своего клиента. Селлер на WB и Ozon вложился в красивые карточки, и у него их начали копировать. Сначала единицы, потом нарушителей стало больше 700. В итоге он уже выиграл три суда и 1 млн 130 тысяч рублей компенсации. При этом с него не взяли ни рубля: бюро работает за процент от суммы, которую выплатит нарушитель. А с этого года закон позволяет требовать до 10 миллионов рублей за каждый факт нарушения интеллектуальных прав. Поэтому если кто-то копирует ваш дизайн или контент, пишите ребятам в Железно, они проведут бесплатную консультацию, расскажут действительно ли это считается нарушением и если да — сколько примерно можно взыскать в суде. Также все подробности на сайте.</t>
+  </si>
+  <si>
+    <t>18.05.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5640</t>
+  </si>
+  <si>
+    <t>Вау! Вышла коллаборация sashèt и intimissimi — бренды создали серию ароматических саше в кружеве. Не знаю что меня больше зацепило, эта обалденная идея или то, что такие крупные бренды готовы объедининяться с небольшими локальными, чтобы творить красоту!</t>
+  </si>
+  <si>
+    <t>18.05.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5634</t>
+  </si>
+  <si>
+    <t>Придумала себе новый уровень диджитал детокса — уже вторую неделю на выходных убираю основной телефон, переставляю сим-карту в другой с пятью приложениями и так без уведомлений и соц. сетей провожу выходные! А сегодня утром пошла дальше — читала бумажную газету. Если тоже устали от онлайна очень советую попробовать что-то такое, мозг скажет спасибо, голова реально разгружается!</t>
+  </si>
+  <si>
+    <t>15.05.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5629</t>
+  </si>
+  <si>
+    <t>Вау! Зацепила эстетика коллаборации Stelmy x Lhasa! Бренды создали две броши, ну а мы как будто заглянули в шкатулку восточной принцессы🤩</t>
+  </si>
+  <si>
+    <t>15.05.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5626</t>
+  </si>
+  <si>
+    <t>Вау! Команда фотоателье автопортрета UU изучает основные жесты и базовые фразы для того, чтобы понимать глухих и слабослышащих клиентов. Также для этой части аудитории ребята записали видео-инструктаж по основным нюансам съемки на жестовом языке с Игорем Стрелкиным — слабослышащим актером и танцовщиков. Восхищаюсь!</t>
+  </si>
+  <si>
+    <t>14.05.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5622</t>
+  </si>
+  <si>
+    <t>Вау! Замечен классный коллаб Pari Padel и Т-Бизнеса! Бренды поставили кастомные скамейки-контейнеры, чтобы складывать использованные мячи для падела для их дальнейшей переработки. Получилась и удобная зона отдыха, и экологичное решение для этого вида спорта. Играть в падел теперь можно без ущерба для экологии, потому что бизнес уже обо всем позаботился🤩</t>
+  </si>
+  <si>
+    <t>14.05.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5621</t>
+  </si>
+  <si>
+    <t>Вау! Оказывается у RIMOVA есть мини версия своего же чемодана — Jewelry Travel Case, для любителей путешествовать с украшениями🤩</t>
+  </si>
+  <si>
+    <t>13.05.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5619</t>
+  </si>
+  <si>
+    <t>Вау! Каждый раз, когда бываю в Shape It, беру после массажа с собой эту бутылку воды. Кажется, простая деталь, а уходишь с ощущением, что за тебя подумали о том, что действительно важно🤩</t>
+  </si>
+  <si>
+    <t>12.05.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5615</t>
+  </si>
+  <si>
+    <t>Вау! Уже давно обратила внимание на упаковку линейки для волос от парикмахерской Культура — на каждом флаконе фотография, плюс везде указан её автор. А сейчас узнала, что фотографы получают авторские отчисления с каждой продажи и поняла, что это должно быть в канале🤩 Тот случай, когда концепция «мы ставим искусство на первый план» не просто фраза</t>
+  </si>
+  <si>
+    <t>12.05.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5613</t>
+  </si>
+  <si>
+    <t>Вау! Яндекс Практикум выпустили гайд на тему, о которой многие думают, но мало говорят вслух — как просить о повышении зарплаты. Внутри пошаговая инструкция как вести переговоры с руководством, аргументы и формулировки которые звучат убедительно, техники того как контролировать свой стресс и сценарии на случай если откажут. Ребята уверены, что иногда от новой ступеньки в зарплате отделяет один разговор. Забрать бесплатно можно здесь!</t>
+  </si>
+  <si>
+    <t>08.05.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5609</t>
+  </si>
+  <si>
+    <t>Вау! Бренд серебряных столовых приборов Robbe &amp; Berking провели арт-перфоманс в галерее совместно с художницей Паулой Дишингер. Она придумала скатерть с отверстиями для каждого гостя. Даже так — полотно служит скатертью, рубашкой и салфеткой одновременно, все надевают её в один момент и становятся частью одного стола.</t>
+  </si>
+  <si>
+    <t>07.05.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5607</t>
+  </si>
+  <si>
+    <t>Вау! Прямо в поезде Москва-Питер состоится дорожный фестиваль, а двойное вау, что устраивает его благотворительный фонд Ночлежка! Ребята помогают бездомным людям: предоставляют ночлег, еду, восстанавливают документы, отправляют домой. Так что место выбрано не случайно! В программе Антоха МС, Мегаполис, Terelya, душевные разговоры и звездный проводник.</t>
+  </si>
+  <si>
+    <t>07.05.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5606</t>
+  </si>
+  <si>
+    <t>Вау! На улице Нью-Йорка поставили красный телефон с табличкой tell me your good news! Любой желающий может поднять трубку и рассказать свою лучшую новость. А сделали это ребята из проекта WNRS в поддержку своей коллаборации — коллекции одежды с брендом Comfrt🤩 В эпоху текущих новостей я бы обрадовалась, увидев в Мск что-то похожее</t>
+  </si>
+  <si>
+    <t>06.05.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5604</t>
+  </si>
+  <si>
+    <t>Вау! На один вечер ресторан Nothing Fancy превратился DARLING* Cafe. Красоту на ходу, которую продвигает бренд, сравнили с едой на ходу, а весь сеттинг построили на фирменной звезде🤩</t>
+  </si>
+  <si>
+    <t>06.05.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5599</t>
+  </si>
+  <si>
+    <t>Вау! Симпатичный креатив ко Дню Матери заметила в аккаунте BYREDO. Да, оказывается в ряде стран этот праздник отмечают в мае🤩</t>
+  </si>
+  <si>
+    <t>05.05.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5594</t>
+  </si>
+  <si>
+    <t>Вау! Ansaligy выпустили цветочные патчи с посылом — в тебе красота всех цветов мира! Концепцию раскрыли по максимуму — в наборе пять разных по функциям саше с экстрактом альпийской розы, мимозы, жасмина, сирени и орхидеи, на каждой пачке тематические цитаты из книг. Сама рассылка пришла в корзине для пикника с живыми цветами, багетом, джемом и изданием «Любовь к ботанике». Патчи, кстати, большие и утопающие в сыворотке! А пикник я устроила прям у себя дома!</t>
+  </si>
+  <si>
+    <t>05.05.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5593</t>
+  </si>
+  <si>
+    <t>Вау! Нравится коллаборация LOEWE с художницей Элизабет Солока. Она находит на улицах камни и расписывает их акрилом, а для бренда перенесла на камни айтемы из летней коллекции. Выглядит так, будто их нашли прямо на тех локациях, где проходила съёмка с отсылкой к морю и скалам! Кстати, у Элизабет всего 15 тыс. подписчиков, такое напоминание, что у любого талантливого человека есть шанс быть замеченым</t>
+  </si>
+  <si>
+    <t>04.05.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5588</t>
+  </si>
+  <si>
+    <t>Вау! Askent впервые показали свою лабораторию! Как клиент, очень радуюсь, что несколько моих сумок сшили именно здесь, а на видео процесс создания модели из кожи «желтый питон»🤩</t>
+  </si>
+  <si>
+    <t>04.05.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5583</t>
+  </si>
+  <si>
+    <t>Вау! Как же все таки локальные бренды отличаются вниманием к деталям. В Gate31 на Павелецкой сейчас упаковали вещи такой наклейкой PVL — аббревиатура, если бы Павелецкая была аэропортом. Напомню, айдентика бренда строится на самолетах🤩</t>
+  </si>
+  <si>
+    <t>01.05.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5582</t>
+  </si>
+  <si>
+    <t>01.05.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5576</t>
+  </si>
+  <si>
+    <t>Вау! Какие же классные форматы встреч о современном искусстве сейчас у ART FLASH. Недавно была на ужине-лекции в высотке на Котельнической, а за день до этого ребята собирали гостей в квартире художницы Кристины Арарк, угощали армянскими закусками и вместе смотрели работы🤩</t>
+  </si>
+  <si>
+    <t>30.04.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5572</t>
+  </si>
+  <si>
+    <t>Вау! Как-то зацепили своей простотой и цветом эти брендированные слойки из коллаборации New Balance и кофейни Elephantine. Ребята сделали поп-ап кофейню прям в одном из магазинов в честь Бостонского марафона🤩</t>
+  </si>
+  <si>
+    <t>30.04.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5569</t>
+  </si>
+  <si>
+    <t>Вау! Hadat выпустили лимитированную версию своей маски-бестселлера в поддержку Фонда «Обнажённые сердца». Проект приурочили к апрелю — месяцу информирования о расстройствах аутистического спектра, 25% с продаж масок направляются на поддержку доказательных программ Фонда «Обнажённые сердца» Сама маска разглаживающая, с микрокапсулами витамина Е, жемчужной пудрой и гидролизованным кератином. После неё волосы становятся мягче, легче и поддаются укладке, можно найти в Золотом Яблоке @goldapple Покупая её, ты становишься частью важного социального проекта Красивый благотворительный проект о мягкости, которая имеет силу</t>
+  </si>
+  <si>
+    <t>29.04.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5567</t>
+  </si>
+  <si>
+    <t>Вау! Ну очень красиво в Aesop запустили шампуни для собак🤩</t>
+  </si>
+  <si>
+    <t>29.04.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5563</t>
+  </si>
+  <si>
+    <t>Вау! У бренда одежды 1811 сейчас проходит трехдневный речной круиз. Новая коллекция посвящена императрице Елизавете Петровне, поэтому прямо на борту воссоздали детали будуара правительницы. Да и в целом сам интерьер борта Volga Dream как будто предназначен для такой коллаборации🤩</t>
+  </si>
+  <si>
+    <t>28.04.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5560</t>
+  </si>
+  <si>
+    <t>В этом году у меня настолько праздничный апрель, что вчера аж два раза заказывала на Флаувау десерты (да, не цветы, а десерты)! Торт в подарок моей ассистентке Даше в Питер, а любимые фрукты в карамели уже друзям в Москве. Это я к чему: вдруг вы тоже не знали, что у Флаувау офигенный выбор десертов, которыми можно радовать своих друзей в 1700 городах и делать такие спонтанные подарки. Моя любимая фишка сервиса в том, что не нужно знать адрес и удобное время доставки для получателя — просто оставляешь номер телефона, город и сервис сам всё согласовывает🤩 А по промокоду HOWTOWOW скидка 15% на первый заказ для всех нас</t>
+  </si>
+  <si>
+    <t>28.04.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5559</t>
+  </si>
+  <si>
+    <t>Вау! Основательница локального бренда одежды CHAIKA заказала копию своего же анорака с Алиэкспресс и сняла сравнение. Если смотреть на детали, это две абсолютно разные по качеству вещи. Обидно, что многие думают, что российские бренды закупаются на Алике (может кто-то конечно и да) но на деле — китайцы часто подсматривают классные вещи у небольших брендов и штампуют их копии. Думаю лояльность к бренду выросла у многих после такого ролика</t>
+  </si>
+  <si>
+    <t>27.04.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5554</t>
+  </si>
+  <si>
+    <t>Вау! Этим летом в Москве открывается MIR — трехэтажная велнес-резиденция от бюро Saga, где с каждым резидентом работает личная команда: велнес-куратор, тренер, спа-терапевт и консьерж. В проекте много уникальных деталей: тренажёрный зал с видом 360° на Москву, кардиотренажёры с ИИ, которые подстраиваются под твою биомеханику, пинг-понг с роботизированным соперником, бассейн с музыкой под водой, спа. Даже путь от парковки до шкафчика продуман так, чтобы занять не больше трех минут. Тот случай, когда ооочень жду открытие</t>
+  </si>
+  <si>
+    <t>25.04.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5550</t>
+  </si>
+  <si>
+    <t>Вау! Несколько раз пересмотрела это видео к открытию Pinklablonde Atelier — ателье внутри салона красоты в Канаде. Какой же ценный в наше время навык — уметь превратить обычный момент в вирусный контент, просмотров тонна!</t>
+  </si>
+  <si>
+    <t>24.04.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5549</t>
+  </si>
+  <si>
+    <t>Вау! Как же обожаю эстетику bobber! Термос у меня уже давно есть, а теперь ребята вдохновились мотоциклетной канистрой и выпустили вот такую флягу для крепких и не очень напитков!</t>
+  </si>
+  <si>
+    <t>23.04.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5547</t>
+  </si>
+  <si>
+    <t>Как вы помните, на канале появилась новая рубрика, когда про свои вау-кейсы от первого лица рассказывают те, кто их создает! Не могла упустить возможность помучать расспросами ребят из агентства BALAGAN про детали того самого фэшн-показа Яндекс Маркета, который кажется отметили все! #wow_creators</t>
+  </si>
+  <si>
+    <t>23.04.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5536</t>
+  </si>
+  <si>
+    <t>Вау! В честь запуска новой линии по уходу для блондинок, Davines пригласил инфлюенсеров на мастер-класс с художницей с Анкой Ахалая расписывать виниловые пластинки🤩</t>
+  </si>
+  <si>
+    <t>22.04.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5532</t>
+  </si>
+  <si>
+    <t>Хочется написать: Вау! В GATE31 скидка 31% навсегда! Но реальность в том, что даже такой бренд находится на грани закрытия и фиксирует убыток 31 млн. за первый квартал. Вот такая грустная магия числа 31, обязательно забегу на днях и что-нибудь куплю.</t>
+  </si>
+  <si>
+    <t>22.04.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5526</t>
+  </si>
+  <si>
+    <t>Обратите внимание на то, как классно MIXIT превращают потребительские инсайты в продукты. Например, все знают, что SPF нужно обновлять в течение дня, но кто это реально делает? Ребята совместили этот инсайт с трендами и выпустили SPF в формате стика для лица в комплекте с сумочкой на ремне. Наносишь без рук, прямо поверх макияжа и выглядит как украшение, а не как средство ухода. Второе: SPF нужен не только коже, но и волосам. И вот защитный спрей сразу для лица, тела и волос с бесконтактным нанесением без липкости и белых следов, обновляешь защиту за 10 секунд. Все продукты защищают от UVA/UVB лучей и имеют фактор защиты SPF 50. Хороший пример того, как берут реальную проблему и решают её нестандартно</t>
+  </si>
+  <si>
+    <t>22.04.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5525</t>
+  </si>
+  <si>
+    <t>Вау! divan ru выпустили обнимательное кресло в коллаборации с фондом Антон тут рядом, модель так и называется «Тут Рядом Обнимаемся». Но это не всё, ребята сделали не только кресло, а целую коллекцию мебели и текстиля с учётом сенсорных особенностей людей с аутизмом! Спасибо, что присылаете свои любимые вау-кейсы</t>
+  </si>
+  <si>
+    <t>21.04.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5524</t>
+  </si>
+  <si>
+    <t>Вау! Какая классная деталь в коллаборации THE CULTT и Remy Kitchen — крючок, который позволяет вешать свою сумочку на любой стол. Вот уж действительно вещь, которая объединяет сумки и рестораны! Его можно получить, заказав фирменный сет🤩</t>
+  </si>
+  <si>
+    <t>20.04.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5521</t>
+  </si>
+  <si>
+    <t>Вау! Креатор Робер Лордеро придумал пальто с карманом-вазой, чтобы брать с собой цветы куда бы ты не пошел! Выглядит как готовый коллаб бренда одежды и цветочного, я бы купила 🤩</t>
+  </si>
+  <si>
+    <t>17.04.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5520</t>
+  </si>
+  <si>
+    <t>Вау! Фотоателье UP TO YOU превратили своё окно на Покровке в опрос! Нравится, что таким способом и внимание прохожих привлекли, и рилс сняли, и рассказали в чем отличие от обычных студий тем, кто ещё не знаком с брендом🤩</t>
+  </si>
+  <si>
+    <t>16.04.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5519</t>
+  </si>
+  <si>
+    <t>Вау! Сбер позвал Ваню Дмитриенко, чтобы вместе рассказать предпринимателям про ИЗЗЗИ Бизнес! Открываете счёт с подпиской Бизнес прайм и получаете роскошный максимум! — эквайринг без затрат при оплате улыбкой на 3 месяца, плюс возврат 50% НДС на комиссию за эквайринг — бесплатные переводы физлицам до 1,5 млн ₽ в месяц — премиальная бизнес-карта за 0₽ на год, а с ней — проходы в бизнес-залы аэропортов и компенсация расходов на такси Акция до конца апреля, ловите ссылку со всеми деталями!</t>
+  </si>
+  <si>
+    <t>16.04.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5516</t>
+  </si>
+  <si>
+    <t>После замедления тг испугалась, что придется забросить эту рубрику-интервью в кружочках с основателями вау-брендов! Но судя по обратной связи точно продолжаю! В этот раз пригласила Алену Хайдукову, думаю многие знают её бренд свечей nōtem и согласятся, что он однозначно вау! Что обсудили: 1. Почему на nōtem говорят вау? 2. Как устроен отдел маркетинга? 3. Какая маркетинговая активность принесла много продаж? 4. Что вызывает вау у других брендов? 5. Что в 2026 году вообще вызывает у людей вау-эффект? 6. С какого продукта начать знакомство с брендом? #wow_inside</t>
+  </si>
+  <si>
+    <t>15.04.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5514</t>
+  </si>
+  <si>
+    <t>Вау! Периодика и Московское долголетие проводят конкурс для пар, которые вместе более 35 лет. 12 пар с самой трогательной историей станут героями фотовыставки ко Дню семьи, любви и верности, а также получат фотокниги со своим семейным архивом🤩</t>
+  </si>
+  <si>
+    <t>15.04.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5512</t>
+  </si>
+  <si>
+    <t>Вау! Благотворительная организация «Детские деревни SOS» выпустила анимационный короткометражный фильм про сиротство и важность родительской любви. А саундтреком стала композиция группы Сироткин из последнего альбома 🤩 Здорово, что благотворительные фонды так тонко подходят к деталям в своем маркетинге</t>
+  </si>
+  <si>
+    <t>14.04.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5511</t>
+  </si>
+  <si>
+    <t>Вау! Увидела в сторис, что основательница бренда товаров для дома Simpule — Дарья, вместо привычных открыток вкладывает в упаковку тарелок свои любимые рецепты. Гений!</t>
+  </si>
+  <si>
+    <t>14.04.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5508</t>
+  </si>
+  <si>
+    <t>Вау! DTMS наконец выпустили свой солнцезащитный крем — Don't Touch My Sunscreen SPF 50+ UVAPF 40+, который блокирует и UBA-, и UVB-лучи. Анонсировали это уже традиционно постерами, расклееными по Москве. В этот раз бренд напомнил о безопасности на солнце! Продукт разрабатывали 6 лет (!!), протестировали десятки производств и пробных версий</t>
+  </si>
+  <si>
+    <t>13.04.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5507</t>
+  </si>
+  <si>
+    <t>Вау! Пришло приглашение на открытие бутика SANCHY. А пока мы ждем среду, бренд предлагает сделать коктейль и запомнить этот момент!</t>
+  </si>
+  <si>
+    <t>12.04.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5505</t>
+  </si>
+  <si>
+    <t>Вау! Когда я вижу коллаборацию храма и магазина локальных брендов, на лице возникает приятная улыбка. Kotomka и церковная лавка ANTIPA сделали пасхальный набор «В кругу родных», для того чтобы украсить яйца и собраться за столом со своими близкими🤩 С праздником Светлой Пасхи!</t>
+  </si>
+  <si>
+    <t>10.04.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5500</t>
+  </si>
+  <si>
+    <t>Вау! Очень красивая пасхальная встреча для комьюнити бренда Любовь и сладости. Мероприятие прошло в индустриальном пространстве, гости делали пряники под выступление хора, зал украсил огромный кулич со свечами в муке, команда заложила смыслы в каждый шаг. Какие же талантливые люди работают в этом бренде!</t>
+  </si>
+  <si>
+    <t>10.04.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5495</t>
+  </si>
+  <si>
+    <t>Вау! Оказывается на открытках, которые вкладывают при покупке в Jacquemus, слово merci напечатано с собственного рукописного написания Симона Жакмюса. Теперь мне это кажется очевидным, но почему-то раньше смотрела и не задумывалась об этой детали!</t>
+  </si>
+  <si>
+    <t>09.04.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5493</t>
+  </si>
+  <si>
+    <t>Вау! Очень необычный способ продвижения у фаундера лондонского ресторана, который специализируется на пасте Darling’s — делать пасту, вдохновенную принтами известных модных домов! На фото Ganni, а в аккаунте darlingitspasta можно найти Dior, Chanel, Marimekko и много кого ещё 🤩</t>
+  </si>
+  <si>
+    <t>08.04.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5487</t>
+  </si>
+  <si>
+    <t>Небольшая пауза в вау-кейсах потому что сегодня мой День рождения! Считаю себя счастливым человеком в том числе и из-за этого канала, благодаря нему я каждый день смотрю на все, что встречаю через свой вау фильтр! Спасибо, что читаете, ценю и обнимаю каждого🤍</t>
+  </si>
+  <si>
+    <t>07.04.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5485</t>
+  </si>
+  <si>
+    <t>Вау! WELEDA сделали ролик о том, как в течение 100 лет менялась упаковка их культового бестселлера. Да, кремSkin Food был запущен в 1926 году, а в 2026 продается каждые 6 секунд 🤩</t>
+  </si>
+  <si>
+    <t>07.04.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5484</t>
+  </si>
+  <si>
+    <t>До сих пор удивляюсь историям, когда вложено сотни тысяч в брендинг и упаковку, но не зарегистрировали товарный знак. Это буквально как построить дом на чужой земле: красиво, но в любой момент могут попросить освободить территорию. Обычно это выясняется, когда тебе вообще не до этого — уже напечатали коробки, запустили сайт, пошли первые заказы и тут внезапно: «ребята, название занято». И начинается: переименоваться, переделать упаковку, объяснять клиентам, что мы теперь другой бренд. Поэтому уже на первый раз рассказываю про патентное бюро «Железно»: у них можно подать заявку в Роспатент в течение 24 часов, старт по стоимости от 990 рублей, а дальше ведут весь процесс регистрации под ключ с юридической и финансовой гарантией по договору. Но сначала лучше проверить название. Оставляйте заявку на проверку по закрытым базам Роспатента, занимает несколько минут и помогает заранее понять, есть ли риски. Тем более это бесплатно! Бот для проверки Реклама. ООО «Патентное бюро «Железно» ИНН: 4345497285. Erid: 2VtzqwJX9QA</t>
+  </si>
+  <si>
+    <t>06.04.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5482</t>
+  </si>
+  <si>
+    <t>Вау! Только в Лавке могли додуматься сделать шапку от кулича без самого кулича! И как это теперь попробовать после миллионного рилса и солдаута?🤩</t>
+  </si>
+  <si>
+    <t>06.04.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5481</t>
+  </si>
+  <si>
+    <t>Вау! Уже видели новую коллекцию rassvet detail? В этот раз ребята назвали её «Когда пробуждается сад» и сделали так, что упаковка в прямом смысле становится садом: снаружи белая коробка, а внутри зелень, листочки, мини-шкатулка для каждого украшения, которую можно потом превратить в обвес. В коллекции есть пасхальное яйцо, как символ зарождения, подвеска зайчик в шкатулке-капусте и кольцо-цветок🤩</t>
+  </si>
+  <si>
+    <t>03.04.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5474</t>
+  </si>
+  <si>
+    <t>Вау! Яндекс Пэй запустили пластиковые карты и кард-трак, где можно оформить карточку и получить в подарок напиток🤩 На самом деле знаковое событие в жизни бренда</t>
+  </si>
+  <si>
+    <t>03.04.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5472</t>
+  </si>
+  <si>
+    <t>Вау! В питерской кофейне Civil запустили в меню сидр и одели бутылки в миниатюрные рубашки. Даже не нужно ничего говорить, просто поставь на стол и все вокруг уже спрашивают что это🤩</t>
+  </si>
+  <si>
+    <t>02.04.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5471</t>
+  </si>
+  <si>
+    <t>Вау! Пришла креативная рассылка с увлажняющей линейкой The Act в косметичке-подушке! Главный посыл — время для себя, для этого даже добавили табличку «не беспокоить»! Лучший подарок человеку с ребёнком меньше года сложно представить🤩</t>
+  </si>
+  <si>
+    <t>02.04.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5464</t>
+  </si>
+  <si>
+    <t>Вау! Зависла на Veter Shop и в итоге собрала вишлист к ДР, где в каждой вещи конечно же какой-то вау-эффект: - связанный вручную кардиган с принтом-собакой моей мечты; - стаканы идеальной высоты под кофейные дрипы; - коврик для йоги тревел формата, сворачивается до размера полотенца; - свежий номер того самого журнала Veter уже у меня! - убегающий светильник.</t>
+  </si>
+  <si>
+    <t>01.04.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5461</t>
+  </si>
+  <si>
+    <t>Вау! Вот это я понимаю первоапрельский креатив от ЗЯ, когда за день обыграли сразу два инфоповода!</t>
+  </si>
+  <si>
+    <t>01.04.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5458</t>
+  </si>
+  <si>
+    <t>Вау! Забавная коллаборация к 1 апреля у EBURET с художником Данилом Дэге, знакомым многим по работам с собаками. В центре композиции — розовая собака, создающая цветок, как символ наступления весны. Работа напечатана на 3Д-принтере, как и вся мебель EBURET🤩</t>
+  </si>
+  <si>
+    <t>01.04.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5455</t>
+  </si>
+  <si>
+    <t>Я даже в отпуске найду вау! Заехали на виллу в отеле, а на столе вот такое письмо не от лица администрации, а от человека, который весь отдых у нас убирал. Кстати, заметила в этом же отеле, что у каждого сотрудника на рубашке вышито имя, даже у садовника и чистильщика бассейна🤩 Сразу считываю сигнал — мы ценим команду, люди с нами надолго</t>
+  </si>
+  <si>
+    <t>31.03.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5453</t>
+  </si>
+  <si>
+    <t>Вау! Бренд украшений 10.GRAN выпустили коллекцию совместно с кинотеатром Художественный. Здесь есть киноглаз, луч, объектив, линза, муза и бобина. Я сделала несколько скринов с сайта, но лучше полистать с анимацией, рассмотреть фото и почитать истории. Как же красиво и талантливо!</t>
+  </si>
+  <si>
+    <t>31.03.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5444</t>
+  </si>
+  <si>
+    <t>Вау! В Skrepka в этом году можно найти куличи со вкусами детства: «юбилейное» — внутри крем с узнаваемым вкусом того самого печенья, «батончик» и «коровка» по тому же принципу! А ещё большее вау, что рисунки для упаковки созданы студентами фонда Антон тут рядом! Вот такая добрая получилась коллаборация 🤩</t>
+  </si>
+  <si>
+    <t>30.03.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5437</t>
+  </si>
+  <si>
+    <t>Вау! Какие классные органайзеры для важных жизненных мелочей от krivokoso, посвящены «сборам в дурку», в целом очень актуально, считаю!</t>
+  </si>
+  <si>
+    <t>30.03.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5435</t>
+  </si>
+  <si>
+    <t>Вау! Вчера забираю из упаковки последние пакетики кофе, а там эта милая пасхалка! Такой простой и не затратный способ вызвать улыбку на лице клиента. Заметила, что у The Welder Catherine почти на каждом продукте что-то прикольное можно найти🤩</t>
+  </si>
+  <si>
+    <t>27.03.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5432</t>
+  </si>
+  <si>
+    <t>Вау! Какая прикольная идея сделать печенье из гофрокартона, можно добавлять в любые рассылки!</t>
+  </si>
+  <si>
+    <t>26.03.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5431</t>
+  </si>
+  <si>
+    <t>Вау! Накануне турнира Tume Tennis Club совместно с Nike LA провели ужин для команд на теннисном корте. Сделали длинный, украшенный цветами стол на всю площадку прямо среди сетки🤩</t>
+  </si>
+  <si>
+    <t>26.03.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5424</t>
+  </si>
+  <si>
+    <t>Вау! The Act запустили два новых парфюмированных миста для волос, вдохновленные фольклорными образами, и в качестве презентации устроили иммерсивное погружение гостей в палатах Хамовного двора 1638 года. Ароматы называются COSAQUE и БАБА — казак как символ свободы и степи, баба как символ женской многогранности, тепла и памяти. Поэтому старинные палаты XVII века стали идеальной декорацией, чтобы эти образы ожили. А завершился вечер живым выступлением группы Hodilalzba — современным прочтением фольклора, обожаю такое погружение в детали!</t>
+  </si>
+  <si>
+    <t>25.03.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5423</t>
+  </si>
+  <si>
+    <t>Вау! Прочтение сельской тематики брендом Jacquemus бесценно, конечно! Это один из роликов в поддержку коллекции « Le Paysan », а в соц.сетях уже можно найти остальные из этой серии!</t>
+  </si>
+  <si>
+    <t>25.03.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5422</t>
+  </si>
+  <si>
+    <t>Вау! Какие крутые блоттеры были в новогодней коллекции парфюма DIPTYQUE, в невидимую картинку сразу заложили желаемую ассоциацию! Кстати, видела похожие у Juliette has a gun🤩</t>
+  </si>
+  <si>
+    <t>24.03.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5420</t>
+  </si>
+  <si>
+    <t>Вау! Подписные издания выпустили упаковочную бумагу в коллаборации с художником Сергеем Хеато. Посвятили бесконечной любви к собакам🤩 Когда зацепило с первого взгляда!</t>
+  </si>
+  <si>
+    <t>24.03.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5417</t>
+  </si>
+  <si>
+    <t>Если бы мне надо было за один день обновить прошивку по SMM — я бы снова пошла на РИЧРЕЙТ! Так говорю, потому что была в прошлом году и унесла много конкретики: что тестить, за кем подсматривать, а что точно уже не работает. В этом году конфа снова выглядит как концентрат тех, на кого мы весь 2025 равнялись в маркетинге и соц.сетях. В одном месте представители: Авиасейлс, Яндекс.Маркет, Додо Пицца, Точка Банк, Beauty Bomb, ВсеИнструменты.ру, Дима Бескромный, Саша Чижов и TargetHunter и другие. Формат простой и любимый: 2 потока, 14 докладов, плюс можно задать вопрос про свой бизнес и поймать спикеров на закрытом афтерпати! Из важного — цены поднимутся 27 марта. Программа и билеты тут, есть и онлайн и офлайн!</t>
+  </si>
+  <si>
+    <t>23.03.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5415</t>
+  </si>
+  <si>
+    <t>Вау! В марте в арабских странах отмечают День матери. В честь этого бренд goshá flowers решил посмотреть на букеты глазами детей и украшать традиционные композиции яркими вязаными цветами! Все цветы конечно же связаны вручную и символизируют связь, которая никогда не заканчивается и всегда находит дорогу обратно🤩</t>
+  </si>
+  <si>
+    <t>23.03.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5409</t>
+  </si>
+  <si>
+    <t>Вау! С этой работы началось моё знакомство с Машей Даниловской. Маша — художник-исследователь, вдохновляется природой, а её работы выставляются не только в России, но и в Италии, Китае, Великобритании. Вернусь из отпуска и обязательно забегу на выставку «Сад света», которая уже сегодня открывается в галерее Анастасии Постригай!</t>
+  </si>
+  <si>
+    <t>20.03.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5406</t>
+  </si>
+  <si>
+    <t>Вау! Какая классная идея фирменной лампы замечена в Pronto Pizzeria. Как сделать так, чтобы все хотели фотографироваться с вашим логотипом🤩</t>
+  </si>
+  <si>
+    <t>19.03.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5401</t>
+  </si>
+  <si>
+    <t>Вау! Уже видели, что The Act выпустили кофейный скраб из отборного зерна Дринкит? Для этой коллаборации сеть кофеен отгрузила более 2 тонн зерна, выращенного в Южной Америке, а технологи The Act отобрали лучшее, добавили масла кокоса, жожоба, миндаля, перечной мяты и подобрали тот самый идеальный помол (с 23 попытки, на минуточку). Упаковали, конечно же, в кофейный стаканчик. По мотивам скраба Дринкит создали специальный напиток мокко The Act Мята-шоколад🤩 Приобрести лимитированный скраб можно на маркетплейсах и в магазинах The Act, а попробовать напиток — до конца марта в кофейнях Дринкит</t>
+  </si>
+  <si>
+    <t>19.03.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5397</t>
+  </si>
+  <si>
+    <t>Вау! Pìtkina сделали форму для команды одного из моих любимых ресторанов — Библиотека в Переделкино. Очень символично, учитывая, что во флагманском бутике бренда тоже есть своя библиотека🤩</t>
+  </si>
+  <si>
+    <t>18.03.26 18:07</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5393</t>
+  </si>
+  <si>
+    <t>Вау! Отгадайте, какая выставка может проходить в Хвостовом переулке Москвы? PAWS COMMS и Set Projects делают выставку кошек, но не ту что с медалями, а более 20 художников представят работы со своим видением кошки — у кого-то это абстракция в виде мордочки, а у кого-то она прячется в слепых зонах квартиры. С 29 марта до 10 мая, галерея Set Projects, переслать всем любителям хвостатых обязательно!</t>
+  </si>
+  <si>
+    <t>18.03.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5388</t>
+  </si>
+  <si>
+    <t>Вау! Loomknits провели ребрендинг, основной посыл которого — бренд растет как и дети, и из детского перерождается в полноценный лайфстайл бренд. В качестве нового символа в айдентике взяли две узнаваемые черты, на месте которых можно представить хоть два детских орбита, хоть два мелка (подставить свое).</t>
+  </si>
+  <si>
+    <t>17.03.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5382</t>
+  </si>
+  <si>
+    <t>Вау! Увидела в Threads, как Точка банк подарили цветы своей клиентке в честь ребрендинга её бренда🤩</t>
+  </si>
+  <si>
+    <t>17.03.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5378</t>
+  </si>
+  <si>
+    <t>Вау! Какая приятная коллаборация бренда моделирующего белья Waistline и маркетплейса подарков и цветов Флаувау! В первый день весны ребята устроили закрытую встречу для своих подписчиц (победительниц выбрали в розыгрыше). Девушки собирали букеты с флористами, загадывали желания на весну, добщались и фотографировались. Но самая необычная деталь — иллюстратор рисовала fashion-скетчи гостей в образах Waistline прямо на месте🤩 Классный пример развития своего комьюнити, продолжаю следить!</t>
+  </si>
+  <si>
+    <t>17.03.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5373</t>
+  </si>
+  <si>
+    <t>Вау! Заметила, как бренд мебели Heller заботится о своих клиентах — к этой красивущей полке добавили плакат, который можно приложить к стене и просверлить по нему дырки без линеек и рулеток! Более того, эту фишку они активно используют в маркетинге — инфлюенсеры не просто снимают полку в интерьере, а распаковывают и вешают предмет🤩 Просмотры и репосты конечно же улетают в стратосферу!</t>
+  </si>
+  <si>
+    <t>16.03.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/5367</t>
+  </si>
+  <si>
+    <t>Вау! Понравилось сотрудничество ALO и креатора из Южной Кореи Sibatable, который создает миниатюрную еду. Представили коллекцию сумок бренда в виде маленьких съедобных версий🤩</t>
+  </si>
+  <si>
+    <t>14.09.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6220</t>
+  </si>
+  <si>
+    <t>Вау! 2MOOD и Сбер Университет сделали классную рассылку в форме шкафа в честь своей осенней коллаборации! Интересно, что такая упаковка это одновременно символ двух пространств: библиотеки и гардероба, поэтому внутри были найдены и лонгслив из новой коллекции и книга «Осознанность вместо совершенства»!</t>
+  </si>
+  <si>
+    <t>14.09.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6217</t>
+  </si>
+  <si>
+    <t>Вау! В честь запуска в европейском Sephora бренд REFY посадил художницу прямо на берегу Сены в Париже! Она рисовала портреты девушек из комьюнити бренда, используя не только краски, но и саму косметику!</t>
+  </si>
+  <si>
+    <t>11.09.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6212</t>
+  </si>
+  <si>
+    <t>Вау! Оказывается, в Яндекс Директе есть инструмент — реклама в мессенджерах, работает для Telegram и Макса. В целом всё просто: вы выбираете каналы, в которых хотите размещение, или делегируете подбор алгоритму и используете тип размещения «Автоподбор каналов». Директ бронирует там слот и автоматически показывает рекламу, оплата идет за просмотры или клики, маркировка и отчетность автоматическая. Как админ тг-канала, хочу отметить, что это отличный способ монетизации, а с точки зрения маркетинга выглядит как то, что точно стоит потестить, если продвигаетесь через блогеров. Тем более здесь нет долгих согласований и даже есть алгоритм, который может подобрать каналы за вас. Подробности тут.</t>
+  </si>
+  <si>
+    <t>11.09.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6211</t>
+  </si>
+  <si>
+    <t>Вау! Кроссовки PANE объединились с австрийским брендом теннисной экипировки HEAD и где-то месяц назад выпустили кроссовки с задником из войлока теннисного мяча. Нравится, хочу!</t>
+  </si>
+  <si>
+    <t>10.09.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6205</t>
+  </si>
+  <si>
+    <t>Вау! Оказывается в этом мире есть бренд аксессуаров для пуговиц, ещё и с забавным названием «чуть-чуть», потому что «добавляем чуть-чуть акцента к вашему образу». Вот это неочевидная ниша! Подсмотрела в любимом между нами говоря, про новые, неизвестные бренды и необычные вещи часто узнаю из подборок Маши</t>
+  </si>
+  <si>
+    <t>10.09.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6202</t>
+  </si>
+  <si>
+    <t>10.09.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6200</t>
+  </si>
+  <si>
+    <t>Вау! Puma выпустили кроссовки в коллаборации с индийским брендом ковров Jaipur Rugs! В честь этого бренды устроили двухдневный ивент в одном из культовых музыкальных мест Мумбая, которое было закрыто последние 10 лет. Всё вокруг конечно же украсили коврами, очень стильно!</t>
+  </si>
+  <si>
+    <t>09.09.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6191</t>
+  </si>
+  <si>
+    <t>Вау! Лучшее, что мы сделали с командой — разложили все договоры по годам и месяцам на Яндекс Диске. И теперь когда кто-то спустя год просит: «а продублируйте, пожалуйста, акт», мы не ищем ничего на ноуте, в почте или переписках, а спокойно за две минуты находим любой затерявшийся документ! Работу с файлами тоже, кстати, перевели в Яндекс Документы, по тем же рекламным договорам для канала очень удобно работать всем в одном месте, видеть правки коллег и вносить что-то свое, не пересылая постоянно. В итоге, Яндекс 360 для нас стал чем-то вроде рабочего пространства, где всё нужное для команды собрано в одном месте. Минутка вдохновения для всех, кто откладывал наведение порядка в файлах</t>
+  </si>
+  <si>
+    <t>09.09.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6190</t>
+  </si>
+  <si>
+    <t>Вау! Какая красивая коллаборация у бренда одежды Emka и Театра на Таганке. Специально для спектакля «Пиковая дама» бренд разработал жакет, в котором вышли на сцену Ирина Апексимова и Александра Хованская, а теперь он продается в новой коллекции!</t>
+  </si>
+  <si>
+    <t>18.09.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6242</t>
+  </si>
+  <si>
+    <t>Вау! Находка дня — бренд подсвечников Alma de tomate, основательница Ёсика делает их по форме настоящих помидоров из теплицы своей мамы! Снова подсмотрела в канале Лепота</t>
+  </si>
+  <si>
+    <t>17.09.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6240</t>
+  </si>
+  <si>
+    <t>Вау! Какой чудесный подарок друзьям бренда сделали в салоне красоты Плющ — миниатюры картин, которые висят в их пространстве! Причём вручили во время кураторской экскурсии по Cosmoscow, тем самым продолжив разговор об искусстве уже за его пределами!​​​​​​​​​​​​​​​​</t>
+  </si>
+  <si>
+    <t>17.09.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6236</t>
+  </si>
+  <si>
+    <t>Вау! Какой чудесный подарок друзьям бренда сделали в салоне красоты Плющ — миниатюры картин, которые висят в салоне! Причем вручили во время кураторской экскурсии по Cosmoscow, тем самым продолжив разговор об искусстве уже за пределами своего пространства!</t>
+  </si>
+  <si>
+    <t>17.09.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6232</t>
+  </si>
+  <si>
+    <t>Вау! Пришло традиционное приглашение на ярмарку современного искусства Blazar в коробочке конфет от бренда Культура! В этом году сделали коллаборацию с дизайн-студией Буква Ю, на упаковке нарисована скульптура — конфета с озорным характером, которая будет на самой выставке!</t>
+  </si>
+  <si>
+    <t>16.09.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6225</t>
+  </si>
+  <si>
+    <t>Вау! Наверное все видели ролик с Гошей Карцевым «Ты в Баленсе? Нет, я в Befree», который разошелся на мемы. А Befree подхватили и превратили это в реальную коллекцию с самим Гошей! Съемку сделали вместе с его папой на родной Камчатке!</t>
+  </si>
+  <si>
+    <t>29.09.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6300</t>
+  </si>
+  <si>
+    <t>Вау! А все уже видели эту крутейшую интеграцию от ОТП Банка и The Blueprint на Blazar? Шесть архитектурных студий и дизайнеров из списка The Blueprint 100 переосмыслили кубик Рубика через разные материалы и авторские подходы. Кубик для ОТП не случайный символ: он имеет способность сочетать разное и удивлять, оставаясь верными себе. А подиумы стенда Данил Савинский собрал в форме «волшебной змейки» — другой головоломки Рубика. Авторы проекта: .dpt, EdxxKat, Kozeen + Rueda, Studio Polina Ditsman, Мария Качалова и «Хвоя»</t>
+  </si>
+  <si>
+    <t>29.09.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6295</t>
+  </si>
+  <si>
+    <t>Вау! Сегодня показ Dior, и в этот Джонатан Андерсон разослал в качестве приглашения коробку с двумя грецкими орехами! Это китайская традиция вэньвань: парные орехи катают в ладони годами, пока скорлупа не отполируется до гладкости и блеска. Андерсон объяснил выбор просто: столкнувшись с вэньвань, он вспомнил, что знание и драгоценность можно найти в природе.​​​​​​​​​​​​​​</t>
+  </si>
+  <si>
+    <t>28.09.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6291</t>
+  </si>
+  <si>
+    <t>Вау! Т-Бизнес запустили кампанию про свежий старт в бизнесе и спрятали фирменные лимоны в офлайн-локациях, где бывают предприниматели! Трасса с лимонными зацепками на скалодроме ЦСКА, брендированные книги о бизнесе в «Пиотровском», лимонное латте в «Культурном коде», лимоны вместо мячиков в PARI Padel и отдельная полка мебели на сайте Eburet для тех, кто открывает студию, кофейню или офис. Сам продукт тоже про свежий старт: бесплатная регистрация ИП, два месяца бесплатного обслуживания счёта, онлайн-бухгалтерия и электронная подпись с доставкой, всё онлайн, без госпошлины. Ловите ссылку со всеми подробностями!</t>
+  </si>
+  <si>
+    <t>28.09.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6287</t>
+  </si>
+  <si>
+    <t>Вау! Какие красивые приглашения-самолётики на показ Marni! Интересно, что бумагу варили вручную студентки и преподаватель технологии бумажных материалов Академии изящных искусств в Риме, а сам Marni не заказывал новые материалы — всё сделано из остатков и отходов предыдущих показов дома!</t>
+  </si>
+  <si>
+    <t>27.09.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6283</t>
+  </si>
+  <si>
+    <t>Вау! Узнала интересную историю про запуск косметики Reale Actives! Блогер Аликс Эрл запустила собственный бренд и анонсировала это через рассылку инфлюенсерам с кусочком пазла и закрытым ф чемоданом, открыть его можно только когда пазл собран. Каждый раз, когда инфлюенсер выкладывал свой кусочек в соцсети, команда физически приклеивала фрагмент на билборд в Нью-Йорке! Фото рассылки закину в комментарии</t>
+  </si>
+  <si>
+    <t>26.09.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6282</t>
+  </si>
+  <si>
+    <t>Вау! Для всех, кто оказывает деловые услуги есть хорошая новость — я узнала про сервис «Защита сделки», который развивается при поддержке Авито Услуг. Это сервис, который фиксирует объём, сроки и цену работы до старта: заказчик вносит оплату на платформу, а вы работаете и получаете деньги после приёмки. В спорных ситуациях подключаются независимые арбитры, которые могут помочь решить проблему. Доступно для дизайнеров, маркетологов, копирайтеров, финансистов и других специалистов — подключить можно прямо при создании объявления на Авито Услугах. Все детали по ссылке – вы можете прямо сейчас оставить заявку на бесплатную консультацию с менеджером, который поможет подключить «Защиту сделки» и подробно расскажет о поиске клиентов на Авито Услугах. Кстати, клиентов на Авито Услугах много – более 7 млн человек в месяц ищут там деловые услуги – так что за спросом идем на платформу!</t>
+  </si>
+  <si>
+    <t>25.09.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6280</t>
+  </si>
+  <si>
+    <t>Вау! Нравится как интегрировался на Blazar девелопер PIONEER! При поддержке бренда на ярмарке работают арт-гиды, для встречи с ними поставили собственный домик, вдохновлённый архитектурой Александра Бродского, у которого сараи и дачи становятся архетипами русской архитектуры! Кстати, форма для гидов тоже от PIONEER, сделали вместе с Azi Land. Ещё у них классная детская зона совместно с A-Kids! Всего в пост не уместить, но ребята активно делятся деталями у себя на канале, либо все можно увидеть офлайн, если планировали прийти на ярмарку!</t>
+  </si>
+  <si>
+    <t>25.09.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6275</t>
+  </si>
+  <si>
+    <t>Вау! А это ещё не всё, также в коллаборации с Салимом Аззамом была создана рассылка друзьям Cartier под новую коллекцию бренда — Into the Wild. Дизайнер сделал подвеску-шарм с головой леопарда и листом папоротника, всё вышито вручную!</t>
+  </si>
+  <si>
+    <t>25.09.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6272</t>
+  </si>
+  <si>
+    <t>Вау! Невероятно красивая коллаборация Cartier и ливанского дизайнера Салима Аззама: сделали эксклюзивный набор для вышивки, который доступен только в бутике Бодрума! Все схемы с рисунками вдохновлены, конечно, Бодрумом!</t>
+  </si>
+  <si>
+    <t>24.09.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6269</t>
+  </si>
+  <si>
+    <t>Вау! В SKOLKOVO стартует MBA с программой Мастер управления бизнесом! Рассчитано на тех, кто чувствует, что накопленного опыта уже недостаточно и нужно системное понимание того, как устроен бизнес и как принимать решения в условиях изменений. Практические кейсы, реальные задачи и сильное окружение руководителей и предпринимателей в течение обучения помогают пересобрать собственный управленческий подход. Двойное вау! А для тех, кто хочет проверить свои силы, 10 октября пройдёт первый кейс-чемпионат SKOLKOVO MBA с возможностью выиграть грант на обучение. Детали и регистрация по ссылке.</t>
+  </si>
+  <si>
+    <t>24.09.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6268</t>
+  </si>
+  <si>
+    <t>Вау! Пока в Париже и Милане проходят недели моды, кураторы ресейл платформы THE CULTT собрали стенд и специальную подборку с сумками, которые были на подиуме, а также транслируют архивные показы модных домов в своем бутике! Какая тонкая и красивая идея!</t>
+  </si>
+  <si>
+    <t>23.09.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6262</t>
+  </si>
+  <si>
+    <t>Вау! The North Face и бренд одежды Aimé Leon Dore выпустили совместную коллекцию и рекламный ролик, в котором вертолёт летит прямо из Анд в Нью-Йорк. Этот же вертолёт они припарковали у флагманского магазина ALD на Манхэттене во время Недели моды! Кстати, сам образ вертолёта выбран не случайно, в коллекции есть жилет, созданный для горноспасательных операций!</t>
+  </si>
+  <si>
+    <t>22.09.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6255</t>
+  </si>
+  <si>
+    <t>Вау! Signal by ONY совместно со Спортс’’ выпустили исследование российского спортивного рынка со статистикой, спортивными инфлюенсерами, кейсами коллабораций и интервью с представителями РПЛ, ЦСКА, Кинопоиска, Okko и Lamoda Sport. Не удивительно, что сегодня спорт всё больше интересует маркетологов не из спортивной индустрии, ведь у ювелирного дома, бьюти-бренда и хоккейного клуба может быть одна и та же ЦА. Именно поэтому на эту территорию заходят совсем неожиданные игроки, например Tiffany делали ракетки с бриллиантами и AR-активациями, Bondi Sands ставит станции с бесплатным SPF прямо на трибунах. Если хотите понять, куда движется рынок — ловите ссылку. Будет полезно маркетологам и бренд-менеджерам, которые ищут новые точки контакта с аудиторией, планируют выход в спорт или хотят разобраться, какие форматы интеграций действительно работают. Исследование можно скачать бесплатно!</t>
+  </si>
+  <si>
+    <t>22.09.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6252</t>
+  </si>
+  <si>
+    <t>Вау! Впервые за 20 лет бренд косметики для волос Davines сменил слоган с «Sustainable Beauty» на «For a Good Life». Экология уже стала нормой для всех, поэтому бренд сместил разговор с устойчивости на более широкую человеческую ценность. В основе нового слогана — идея Платона о том, что красивое ценно тогда, когда несёт добро.</t>
+  </si>
+  <si>
+    <t>21.09.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/howtowow/6250</t>
+  </si>
+  <si>
+    <t>Вау! На этих выходных на Хлебозаводе прошел фестиваль культуры хлеба! Было буквально всё: маркет с локальными пекарнями, всевозможные лекции про хлеб, вдохновляющие истории от пекарей, просмотр фильма и даже коллективный запёк — 8 пекарей с разных уголков страны обменивались своими приемами на открытой кухне, а тем, что пекли, каждые два часа угощали гостей фестиваля! Просто браво команде!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3710,62 +6089,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H371"/>
+  <dimension ref="A1:H636"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="1454.502" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="1495.778" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -10142,51 +12521,51 @@
       </c>
       <c r="F281">
         <v>36</v>
       </c>
       <c r="G281">
         <v>54</v>
       </c>
       <c r="H281">
         <v>5</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>87216</v>
       </c>
       <c r="B282" t="s">
         <v>845</v>
       </c>
       <c r="C282" t="s">
         <v>846</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E282">
-        <v>900</v>
+        <v>5868</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>87217</v>
       </c>
       <c r="B283" t="s">
         <v>848</v>
       </c>
       <c r="C283" t="s">
         <v>849</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>850</v>
       </c>
       <c r="E283">
         <v>1937</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>87218</v>
       </c>
       <c r="B284" t="s">
         <v>851</v>
@@ -11656,50 +14035,4555 @@
       <c r="C370" t="s">
         <v>1106</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1107</v>
       </c>
       <c r="E370">
         <v>6732</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
         <v>87305</v>
       </c>
       <c r="B371" t="s">
         <v>1108</v>
       </c>
       <c r="C371" t="s">
         <v>1109</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1110</v>
       </c>
       <c r="E371">
         <v>6114</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>93388</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E372">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>93389</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E373">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>93390</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E374">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>93391</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E375">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>93392</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E376">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>93393</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="E377">
+        <v>3231</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>93394</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E378">
+        <v>3289</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>93395</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="E379">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>93396</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E380">
+        <v>3510</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>93397</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E381">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>93398</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E382">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>93399</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E383">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>93400</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E384">
+        <v>4197</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>93401</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E385">
+        <v>3378</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>93402</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E386">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>93403</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E387">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>93404</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E388">
+        <v>3435</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>93405</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E389">
+        <v>3523</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>93406</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E390">
+        <v>3912</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>93407</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E391">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>93408</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E392">
+        <v>3549</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>93409</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="E393">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>93410</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E394">
+        <v>4652</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>93411</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E395">
+        <v>3890</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>93412</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E396">
+        <v>5126</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>93413</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E397">
+        <v>4402</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>93414</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E398">
+        <v>4138</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>93415</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E399">
+        <v>4079</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>93416</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E400">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>93417</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E401">
+        <v>4133</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>93418</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E402">
+        <v>5501</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>93419</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="E403">
+        <v>4379</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>93420</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E404">
+        <v>4370</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>93421</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E405">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>93422</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E406">
+        <v>4034</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>93423</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E407">
+        <v>3892</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>93424</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E408">
+        <v>4149</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>93425</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E409">
+        <v>3905</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>93426</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E410">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>93427</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E411">
+        <v>3833</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>93428</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E412">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>93429</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E413">
+        <v>4203</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>93430</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E414">
+        <v>4109</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>93431</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E415">
+        <v>5460</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>93432</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E416">
+        <v>6539</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>93433</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E417">
+        <v>4477</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>93434</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E418">
+        <v>3934</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>93435</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E419">
+        <v>4183</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>93436</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E420">
+        <v>4521</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>93437</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E421">
+        <v>4142</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>93438</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E422">
+        <v>4567</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>93439</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E423">
+        <v>4265</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>93440</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E424">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>93441</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E425">
+        <v>5136</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>93442</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E426">
+        <v>5362</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>93443</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E427">
+        <v>5214</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>93444</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E428">
+        <v>4327</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>93445</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E429">
+        <v>3947</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>93446</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E430">
+        <v>3880</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>93447</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E431">
+        <v>4117</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>93448</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E432">
+        <v>4116</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>93449</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E433">
+        <v>3962</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>93450</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E434">
+        <v>4526</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>93451</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E435">
+        <v>4028</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>93452</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E436">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>93453</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E437">
+        <v>4262</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>93454</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E438">
+        <v>4791</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>93455</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E439">
+        <v>4679</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>93456</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E440">
+        <v>4806</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>93457</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E441">
+        <v>4496</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>93458</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E442">
+        <v>4300</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>93459</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E443">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>93460</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E444">
+        <v>4330</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>93461</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E445">
+        <v>3947</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>93462</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E446">
+        <v>4132</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>93463</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E447">
+        <v>4037</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>93464</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E448">
+        <v>4092</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>93465</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E449">
+        <v>4113</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>93466</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E450">
+        <v>4028</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>93467</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E451">
+        <v>4526</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>93468</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E452">
+        <v>4439</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>93469</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E453">
+        <v>4492</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>93470</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E454">
+        <v>4675</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>93471</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E455">
+        <v>4634</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>93472</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E456">
+        <v>4152</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>93473</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E457">
+        <v>3986</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>93474</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E458">
+        <v>4122</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>93475</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E459">
+        <v>3881</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>93476</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E460">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>93477</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E461">
+        <v>7979</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>93478</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E462">
+        <v>4317</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>93479</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E463">
+        <v>4569</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>93480</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E464">
+        <v>4067</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>93481</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E465">
+        <v>4360</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>93482</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E466">
+        <v>4794</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>93483</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E467">
+        <v>4790</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>93484</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E468">
+        <v>4519</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>93485</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E469">
+        <v>4487</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>93486</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E470">
+        <v>4757</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>93487</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E471">
+        <v>5154</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>93488</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E472">
+        <v>5701</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>93489</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E473">
+        <v>5548</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>93490</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E474">
+        <v>4957</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>93491</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E475">
+        <v>4935</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>93492</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E476">
+        <v>5033</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>93493</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E477">
+        <v>5650</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>93494</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E478">
+        <v>4673</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>93495</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E479">
+        <v>4894</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>93496</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E480">
+        <v>5749</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>93497</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E481">
+        <v>4355</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>93498</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E482">
+        <v>4410</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>93499</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E483">
+        <v>6135</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>93500</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E484">
+        <v>6027</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>93501</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E485">
+        <v>4955</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>93502</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E486">
+        <v>5040</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>93503</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E487">
+        <v>4466</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>93504</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E488">
+        <v>5167</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>93505</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E489">
+        <v>4782</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>93506</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E490">
+        <v>4650</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>93507</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E491">
+        <v>4450</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>93508</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E492">
+        <v>4956</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>93509</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E493">
+        <v>4435</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>93510</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E494">
+        <v>4603</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>93511</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E495">
+        <v>4747</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>93512</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E496">
+        <v>5267</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>93513</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E497">
+        <v>4902</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>93514</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E498">
+        <v>4314</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>93515</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E499">
+        <v>4389</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>93516</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E500">
+        <v>4071</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>93517</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E501">
+        <v>4268</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>93518</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E502">
+        <v>4028</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>93519</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E503">
+        <v>3901</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>93520</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E504">
+        <v>4198</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>93521</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E505">
+        <v>4080</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>93522</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E506">
+        <v>4422</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>93523</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E507">
+        <v>4148</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>93524</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E508">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>93525</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E509">
+        <v>3915</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>93526</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E510">
+        <v>3917</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>93527</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E511">
+        <v>4356</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>93528</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="E512">
+        <v>4170</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>93529</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="E513">
+        <v>3867</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>93530</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="E514">
+        <v>3915</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>93531</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E515">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>93532</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="E516">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>93533</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="E517">
+        <v>4959</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>93534</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E518">
+        <v>4829</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>93535</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E519">
+        <v>3813</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>93536</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E520">
+        <v>3956</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>93537</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E521">
+        <v>3952</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>93538</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E522">
+        <v>4086</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>93539</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="E523">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>93540</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="E524">
+        <v>3963</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>93541</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E525">
+        <v>4253</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>93542</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E526">
+        <v>4272</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>93543</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E527">
+        <v>4413</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>93544</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E528">
+        <v>4492</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>93545</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E529">
+        <v>5067</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>93546</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E530">
+        <v>4966</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>93547</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E531">
+        <v>4927</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>93548</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E532">
+        <v>4824</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>93549</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E533">
+        <v>4351</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>93550</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E534">
+        <v>4547</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>93551</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E535">
+        <v>4692</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>93552</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E536">
+        <v>4898</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>93553</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E537">
+        <v>4938</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>93554</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E538">
+        <v>4482</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>93555</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E539">
+        <v>4408</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>93556</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E540">
+        <v>4251</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>93557</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E541">
+        <v>4291</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>93558</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E542">
+        <v>4170</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>93559</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E543">
+        <v>4365</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>93560</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E544">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>93561</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E545">
+        <v>4534</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>93562</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E546">
+        <v>4526</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>93563</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E547">
+        <v>5062</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>93564</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E548">
+        <v>4433</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>93565</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E549">
+        <v>4171</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>93566</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E550">
+        <v>4163</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>93567</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E551">
+        <v>4241</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>93568</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E552">
+        <v>4702</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>93569</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E553">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>93570</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E554">
+        <v>4215</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>93571</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E555">
+        <v>4559</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>93572</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E556">
+        <v>4473</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>93573</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E557">
+        <v>4449</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>93574</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E558">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>93575</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E559">
+        <v>5443</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>93576</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E560">
+        <v>4466</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>93577</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E561">
+        <v>4558</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>93578</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E562">
+        <v>5786</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>93579</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E563">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>93580</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E564">
+        <v>4525</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>93581</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E565">
+        <v>4538</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>93582</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E566">
+        <v>4780</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>93583</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E567">
+        <v>5125</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>93584</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E568">
+        <v>4959</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>93585</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E569">
+        <v>4808</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>93586</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E570">
+        <v>5038</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>93587</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E571">
+        <v>4935</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>93588</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E572">
+        <v>4548</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>93589</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E573">
+        <v>4944</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>93590</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E574">
+        <v>4748</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>93591</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E575">
+        <v>5528</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>93592</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E576">
+        <v>3248</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>93593</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E577">
+        <v>5906</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>93594</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E578">
+        <v>5353</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>93595</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E579">
+        <v>5601</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>93596</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E580">
+        <v>5648</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>93597</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E581">
+        <v>5355</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>93598</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E582">
+        <v>4989</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>93599</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E583">
+        <v>5494</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>93600</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E584">
+        <v>5209</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>93601</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E585">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>93602</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E586">
+        <v>4611</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>93603</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E587">
+        <v>4934</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>93604</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E588">
+        <v>4615</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>93605</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E589">
+        <v>4706</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>93606</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E590">
+        <v>5489</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>93607</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E591">
+        <v>5018</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>93608</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E592">
+        <v>5171</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>93609</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E593">
+        <v>4518</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>93610</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E594">
+        <v>4908</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>93611</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E595">
+        <v>7708</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>93612</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E596">
+        <v>4470</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>93613</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E597">
+        <v>4621</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>93614</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E598">
+        <v>4892</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>93615</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E599">
+        <v>5466</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>93616</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E600">
+        <v>5523</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>93617</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E601">
+        <v>4816</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>93618</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E602">
+        <v>5200</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>93619</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E603">
+        <v>4612</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>93620</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E604">
+        <v>4969</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>93621</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E605">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>93622</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E606">
+        <v>4515</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>93623</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E607">
+        <v>4891</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>102879</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E608">
+        <v>3246</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>102880</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E609">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>102881</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E610">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>102882</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E611">
+        <v>2556</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>102883</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E612">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>102884</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E613">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>102885</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="E614">
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>102886</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E615">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>102887</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E616">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>123445</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E617">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>123446</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1848</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E618">
+        <v>2030</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>123447</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E619">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>123448</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E620">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>123449</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="E621">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>127279</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="E622">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>127280</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="E623">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>127281</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="E624">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>127282</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E625">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>127283</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E626">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>127284</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="E627">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>127285</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E628">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>127286</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="E629">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>127287</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="E630">
+        <v>2459</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>127288</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="E631">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>127289</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="E632">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>127290</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E633">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>127291</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E634">
+        <v>3050</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>127292</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="E635">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>127293</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E636">
+        <v>2983</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">