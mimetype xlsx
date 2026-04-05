--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1626">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3633,50 +3633,1307 @@
     <t>05.09.25 14:23</t>
   </si>
   <si>
     <t>t.me/setters/11957</t>
   </si>
   <si>
     <t>«60 — это новые 40» в последнее время говорят нам со всех сторон ученые, журналисты, актеры и далее по списку. На первый взгляд технологический и медицинский прогресс правда обеспечили раньше невообразимую картину того, как могут выглядеть «золотые годы жизни». Но не спешите радоваться, предупреждает журналистка и бывший редактор Vogue Яна Лукина, повидавшая на своем профессиональном веку множество крестовых походов по «отмене возраста». О том, почему старение все еще остается практически табуиронованной темой и как поп-культура пытается это менять, Яна рассказывает в новом материале.</t>
   </si>
   <si>
     <t>05.09.25 12:27</t>
   </si>
   <si>
     <t>t.me/setters/11956</t>
   </si>
   <si>
     <t>Книжный магазин? А может лучше.. книжный САД? Такой апгрейд уже в эти выходные ждет «Подписные издания» — 6-7 сентября ребята организовывают фестиваль с паблик-токами, букдейтингами, презентациями книг и концертами. В Итальянском саду за магазином. Вопрос идти или нет — риторический. Любовь редакции к «Подписным» с самого начала подпитывалась не только стопками купленных у них книг, но и долгосрочными сотрудничествами — так, основатель магазина Михаил Иванов вошел в наш A-list и участвует в наших мероприятиях. Например, на FUTURE Fest он в компании Ксении Дукалис, Кирилла Маевского и Юлии Вронской обсуждал книжные клубы и почему нам нравится читать вместе. И если судить по количеству слушателей, книжное комьюнити сейчас переживает свой прайм 😳 Радуемся, что люди снова хотят искать смыслы не в ленте, а в офлайне, и оставляем ссылку на программу фестиваля. #SMonlyfriends</t>
   </si>
   <si>
     <t>05.09.25 08:13</t>
   </si>
   <si>
     <t>t.me/setters/11955</t>
   </si>
   <si>
     <t>Новый выпуск рубрики 💍💍💍💍 Соосновательница Veter Fest и Veter Magazine Вера Почуева и программный директор лектория Анна Горозия — тандем, который дважды в год собирает на Veter Fest десятки тысяч гостей, а в повседневной жизни умудряется совмещать дружбу, работу и разные взгляды на движение к целям. Специально для нашей рубрики они ответили на вопросы из колоды, которую мы сделали вместе с Avgvst. Их диалог о психотерапии, достигаторстве и вечной молодости читайте и смотрите по ссылке.</t>
+  </si>
+  <si>
+    <t>13.03.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/setters/13278</t>
+  </si>
+  <si>
+    <t>Зумерам все труднее найти работу 🫥 Виноват, конечно, ИИ. Но только ли он? Пока все дружно приписывают зумерам «недостаток амбиций» и так называемый карьерный минимализм, реальность рынка труда рисует совсем иные причины кризиса.  На привычную траекторию «вуз → стажировка → оффер» полагаться уже нельзя. В большинстве стран «молодая» безработица в два-три раза выше средней, работодатели предпочитают кандидатов постарше (в США, например, в 2025-м средний возраст нового сотрудника дорос до 42 лет!), а на место стажера претендуют ИИ-агенты, которые не болеют, не выгорают, учатся быстрее, да и стоят куда дешевле. Мы изучили, только ли в технологиях дело и какой шанс найти нормальную работу у тех, кто в самом начале пути.</t>
+  </si>
+  <si>
+    <t>12.03.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/setters/13272</t>
+  </si>
+  <si>
+    <t>Какие кампании бренды запустили к 8 марта — обзор ⚧ Mattel рассмотрели тему женской дружбы как источник роста. Компания выпустила новые куклы Barbie серии Role Model, созданные по образу реальных дуэтов женщин — подруг и партнеров, которые вместе строят карьеру и поддерживают друг друга. Героинями кампейна стали Алиша Киз и ее напарник, звукорежиссер Энн Минчели – совместная работа принесла поп-диве 15 статуэток «Грэмми» 🚻 FONBET запустил проект «Систерхуд. Вместе в спорте» о женщинах, которые занимаются любительским и полупрофессиональным спортом. На специальном лендинге собирают истории о том, как как дружба, сестринство и участие помогают им оставаться в игре, мотивирует тренироваться и достигать целей. Участницам, кто поделился личной истории о пути к спорту, подарят специальный лонгслив. 🚮 В продолжение темы спорта — Alo Yoga объединили более ста независимых студий, основанных женщинами, по всему миру, чтобы провести бесплатные тренировки разных направлений. Кампания направлена на поддержку женщин-предпринимательниц, которые создают локальные пространства для движения, отдыха и общения. Помимо занятий, бренд организовывал прогулки, а также серию разговоров с женщинами-лидерами индустрии о ментальном здоровье, осознанности и роли сообщества. 🎦 After Dark Tour — проект Nike по поддержке женских беговых сообществ по всему миру. В рамках серии мероприятий организуют ночные забеги в крупнейших городах, включая Сидней, Шанхай, Сеул, Лондон, Мумбаи, Лос Анджелес и Мехико. After Dark Tour — это полноценное комьюнити с тренировками и встречами для общения. Все старты проходят вечером или ночью, возвращая ощущение безопасности в это время суток всем участницам, создавая пространство для тренировок. 📶 В Starbucks Mexico запустили акцию в поддержку женщин-фермеров, которые выращивают кофе. Сеть кофеен представила многоразовый стакан Sirens of the Countryside — часть средств от продажи направили в программу Pro Mujer, которое более 35 лет занимается продвижением гендерного равенства в Латинской Америке. 🈁 «Сказки о женской работе» от Гжельского фарфорового завода и агентства makelove объединил десять крупных компаний, включая «Сбер», РЖД, СИБУР, «Авито», ВТБ, «Газпром нефть», для переосмысления образа женщины в русской культуре. Результатом проекта стали современные сказки о фольклорных героинях и тарелки с известными женскими архетипами, среди которых Кудесница, Затейница и Умелица.</t>
+  </si>
+  <si>
+    <t>12.03.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/setters/13271</t>
+  </si>
+  <si>
+    <t>High risk, high reward Редактор культуры SETTERS Media Мария Бессмертная уверена, что Элорди останется без комплиментов и ставит на четыре Оскара для «Битвы за битвой». 🤝 Лучший фильм — это раз. Академия любит награждать своих гениев за нелучшие работы — так и с ПТА. «Битва за битвой» — это, конечно, не «Магнолия» и даже не «Ночи в стиле буги», но очень, что называется, актуальная работа о политическом кризисе, в котором оказалась страна. 🤝Лучшего режиссера «Битва за битвой» тоже выиграет — это два. Андерсон уже забрал премию Гильдии режиссеров (DGA) и BAFTA, что в принципе гарантирует ему победу. Не говоря о том, что в мире, где кинотеатры борются за выживание, ПТА — их главный святой покровитель. 🤝 Оскар за мужскую роль второго плана унесет Шон Пенн — это три. 🤝 Ну а Теяна Тейлор, скорей всего, возьмет женскую роль второго плана — это уже четыре. Академия обожает подобные прорывы — когда актриса с бэкграундом в поп-культуре выдает драматический перформанс. Но сбрасывать со счетов «Грешников» и Тимоти Шаламе тоже не стоит — так что отправляйте пост своим умникам-синефилам, битва еще не проиграна 👻</t>
+  </si>
+  <si>
+    <t>12.03.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/setters/13270</t>
+  </si>
+  <si>
+    <t>В пятницу вышел первый за три года альбом Гарри Стайлса — Kiss All the Time. Disco, Occasionally. Но вернулся он не через глянец и не через вечернее шоу. А через Runner’s World — с Харуки Мураками. Два марафонца. Писатель и поп-звезда. Разговор о беге, творчестве и том, что значит оставаться собой на виду у всего мира. Мы перевели интервью — читайте в карточках. #A@aaamagazine</t>
+  </si>
+  <si>
+    <t>12.03.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/setters/13260</t>
+  </si>
+  <si>
+    <t>Исследование McKinsey: желание женщин продвигаться по карьерной лестнице снизилось впервые за 11 лет Этому есть объяснение: женщины куда сильнее отягощены бытовой нагрузкой, детьми и уходом за пожилыми родителями, к тому же отмечается сокращение программ поддержки со стороны работодателей. А еще они гораздо реже видят перспективы. В российской реальности складывается парадокс: отрасль становится объективнее и как никогда готова оценивать именно навыки — но показать их многим мешают накопившаяся усталость и внутренние колебания.  Евгения Круглова за пять лет прошла путь от проджект-менеджера до CEO и управляющего партнера веб-интегратора ITECH. В новом материале она рассуждает, как перестать сомневаться в своем праве на рост, почему скромность становится стеклянным потолком и к чему готовиться женщинам, строящим или планирующим карьеру в ИТ.</t>
+  </si>
+  <si>
+    <t>11.03.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/setters/13259</t>
+  </si>
+  <si>
+    <t>Полицейские штурмы кинозалов, охота на «видео-гадости» и флешки в пирогах В последние годы в России ужесточились регуляторные практики в отношении кино и онлайн-кинотеатров: от запрета на выдачу прокатного удостоверения за «дискредитацию традиционных ценностей» до проверки фильмов Минкультом на соответствие тем же «ценностям» по запросу Разумеется, отечественная практика здесь не единственная в мире. Мы изучили историю вопроса и рассказываем, как кино и ТВ цензурируются и цензурировались в разное время еще в пятнадцати странах. Например, Южная Корея. История страны — это, пожалуй, самый вдохновляющий пример того, как киноиндустрия может не просто выжить под давлением, но и стать мировым трендсеттером. Долгое время страна жила в условиях жесткой военной диктатуры, где цензура была тотальной. ➡️ В период президентства Ли Мён-бака и Пак Кын-хе (2008–2017) в стране существовал секретный список из почти 10 тысяч деятелей культуры, лишенных государственной поддержки за критику власти или симпатии к оппозиции. Об этом писали СМИ, а в 2017 году это офицально признала министр культуры страны Чо Юн‑сун. ➡️ Более того, впоследствии так же выяснилось, что списков было целых девять и они постоянно «дополнялись». В этот список попали будущие триумфаторы «Оскара» и Канн: режиссеры Пон Чжун-хо и Пак Чхан-ук, актеры Сон Кан-хо и Чон До-ён, драматург Пак Кын-хён и другие. Пон Чжун-хо позже вспоминал, что эти годы были «кошмаром», когда спецслужбы следили за творчеством, а финансирование проектов перекрывалось по звонку сверху. Режиссеров обвиняли в «левых взглядах» даже за такие фильмы, как «Вторжение динозавра», где власти усмотрели критику правительства. ➡️ Перелом наступил после «Свечной революции» и импичмента президента Пак Кын-хе в 2017 году. Новое правительство официально извинилось перед художниками, а цензурные барьеры окончательно рухнули. Именно эта свобода позволила Пон Чжун-хо снять «Паразитов» — беспощадное высказывание о социальном неравенстве, которое в прежние годы могло бы закончиться для него не «Золотой пальмовой ветвью», а очередным запретом на профессию. ⏪Сегодня корейское кино — это огромная индустрия, поддерживаемая государственным советом KOFIC, который теперь выступает не как цензор, а как инвестор и защитник авторского видения⏩ Южнокорейский опыт уникален тем, что цензура здесь стала топливом для режиссеров. Годы борьбы научили их виртуозно упаковывать острые социальные смыслы в жанровую оболочку триллеров, драм и хорроров. Именно поэтому такие хиты, как «Игра в кальмара», находят отклик во всем мире: за ними стоит десятилетиями копившееся желание говорить о несправедливости открыто. Как регулируют производство кино и сериалов в других странах — среди примеров есть как «ожидаемые» позиции вроде Китая и Афганистана, так и весьма неожиданные, например развитые европейские демократии — читайте по ссылке.</t>
+  </si>
+  <si>
+    <t>11.03.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/setters/13258</t>
+  </si>
+  <si>
+    <t>Битва за битвой. Кто получит «Оскар» в 2026 году? Редакция SM изучила расклады в ключевых категориях грядущего «Оскара» и делает свои ставки. В этом году нас ждет традиционное столкновение авторского и «зрительского кино», но и без настоящей интриги не обошлось — а такого на «Оскаре» давно не было. Идем смотреть!</t>
+  </si>
+  <si>
+    <t>10.03.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/setters/13256</t>
+  </si>
+  <si>
+    <t>MAKE MARKETING GREAT AGAIN ⏪Как сделать креатив заметным, рассказывает бренд-директор «Яндекс Go» Никита Лабутин⏩ Дисклеймер: по словам Никиты, этот путь будет невероятно сложным и долгим, что хоббитам и не снилось. И у каждого даже маршрут будет свой. Но все-таки несколько общих закономерностей на этом пути выделить получилось! Шаг 1. Форма &gt; сообщение Чем сложнее мир вокруг, тем проще должны быть месседжи. Инсайты станут менее экзистенциальными и философскими. Мы станем больше опираться на реальные привычки потребления, бытовые ситуации, культурные микронаблюдения. В развлечении выигрывает не тот, кто глубже формулирует мысль, а тот, кто находит неожиданную форму. Именно форма становится носителем характера. Шаг 2. Присутствие, а не кампании Привычка мыслить рекламными кампаниями берет свое начало в финансовом планировании. Ведь как без понятных событий заложить нужный бюджет на маркетинг. Только вот мир не живет вспышками от рекламных кампаний и не следует медиаплану. Он живет непрерывным культурным контекстом, а значит, и бренд должен быть постоянно замечен в этом контексте. Ппора учиться работать с меньшим бюджетом на один проект, делать проекты чаще, делать проекты, которые реагируют на внешний контекст, — и научиться делать их заметнее (и без посевов в каналы про маркетинг). Шаг 3. Думать про творчество Любой мир должен ощущаться реальным, вокруг хватает AI-синтетики. Почему мы постоянно приводим в референсы премиальные бренды, которые решились на крафт в креативе? Jacquemus, Burberry и другие самые заметные проекты последних лет физические, даже своего рода тактильные. Они дарят чувства, в них чувствуется усилие и потраченное время — то, чего не позволяет performance-логика. Свой текст-манифест Никита продолжает по ссылке — там о том, почему ни один сильный бренд не построен на осторожности, о тренде на BTL и о том, почему неправильно использовать ИИ только как способ сократить смету.</t>
+  </si>
+  <si>
+    <t>10.03.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/setters/13255</t>
+  </si>
+  <si>
+    <t>Для любителей кофе и красивых банок: смотрим весенний дроп от The Act х Дринкит Лимитированный кофейный скраб создан из отборных кофейных зерен Дринкит, которые не успели стать напитками, потому что со временем потеряли яркость вкуса (но сохранили аромат, качество и все важные для кожи свойства). На производство The Act уехало почти 2 тонны зерна, выращенного в странах Южной Америки. Технологи бренда тщательно отобрали, подготовили и перемололи его (для той самой текстуры мусса понадобилось 23 пробы!). После к зернам добавили масла кокоса, жожоба, сладкого миндаля и эфирное масло перечной мяты А для тех, кто любит коллабы на все органы чувств — ребята разработали мятно-шоколадный мокко The Act. И скраб, и напиток уже в продаже 💙</t>
+  </si>
+  <si>
+    <t>10.03.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/setters/13254</t>
+  </si>
+  <si>
+    <t>Harvard Business School: «Талантливые женщины реже подаются на более продвинутые и высокооплачиваемые вакансии — из опасений, что они недостаточно квалифицированы» За этим поведением стоит глубокий социальный контекст: стереотипы в воспитании («хорошие девочки не выпрашивают»), опасение прослыть карьеристкой или получить негатив в ответ на напористость, которая для мужчины считается нормой и даже поощряется.  Однако в рабочей среде, особенно когда речь о повышении и новых суммах, поверхностные намеки не работают. Да и топ-менеджеры с каждым годом все загруженнее — им некогда гадать. Наоборот, когда работники выстраивают открытую коммуникацию, четко и обоснованно транслируют, куда идут и чего ждут, это сильно упрощает жизнь руководству — и в итоге получит повышение, скорее всего, тот, кто придет за ним первым. ⏪Заниженные ожидания подкрепляются и зарплатным разрывом: на 2023 год Росстат фиксировал 30% разницы между мужской и женской оплатами труда. На 2026-й hh.ru в том же отчете уточняет: эти 30% все еще реальны для ИТ-специалистов 19–30 лет, для 31–40 лет — уже 55%, а в некоторых направлениях цифра подскакивает до драматических 70%. Для управленческого уровня разброс дохода такой: 15–40%⏩ Здесь опять-таки можно долго говорить о перекошенных социальных ролях, заложенных паттернах поведения и прочем, но вывод един: женщинам придется избавиться от лишней скромности. Что еще сейчас особенно ценится в IT-индустрии, как женщинам правильно презентовать себя, получить работу в IT и к чему стоит готовиться, рассказывает CEO и управляющий партнер веб-интегратора ITECH Евгения Круглова.</t>
+  </si>
+  <si>
+    <t>09.03.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13253</t>
+  </si>
+  <si>
+    <t>«Нашла бездомного мужа-миллиардера на Рождество» В 2016-2017 годах мир познакомился с TikTok — новый формат показал себя так хорошо, что конкуренты немедленно его скопировали. И вот в 2026 году китайский гигант ByteDance, владеющий TikTok, запускает PineDrama — отдельную стриминг-платформу для скетчевых малобюджетных мини-сериалов, или, как их еще называют, микродрам. Аудитория микродрам преимущественно женская, причем не зумерская — кто их смотрит, на какие темы снимают ролики, станут ли они популярны у нас и заменят ли микродрамы длинные сериалы, разбираемся здесь: https://www.setters.media/post/mikrodramy-korotkie-vertikalnye-serialy</t>
+  </si>
+  <si>
+    <t>08.03.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/13245</t>
+  </si>
+  <si>
+    <t>«Женщина = цветы, кухня и парфюм» — популярный рекламный сценарий на 8 марта, который отталкивает самих женщин Даже завуалированный образ идеальной традвайф аудитория считывает все быстрее и реагирует на него все негативнее. Особенно зумеры. В общем, запрос меняется: люди хотят видеть реальные достижения женщин, а не праздничные клише. Мы попросили агентство маркетинговых исследований ORO @oro_moscow собрать цифры: они опросили 1000 женщин по всей России и выяснили, как сегодня воспринимается реклама к 8 Марта. Что бесит аудиторию, какие образы устарели и чего женщины хотят в подарок — собрали в карточках🤝</t>
+  </si>
+  <si>
+    <t>07.03.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/setters/13244</t>
+  </si>
+  <si>
+    <t>Безделье — новый люкс 🥰 Почему мы решили, что лучший досуг — это сидеть дома ⏪Предсказываем будущее поп-культуры в рамках цикла «Безответственные прогнозы»⏩ Первый прогноз про запрос на эмпатию давали здесь, сегодня рассказываем про домашние развлечения. Каждый уважающий себя зумер теперь сидит дома — не потому, что хранит очаг, а потому что рациональнен. Такси и ужин вне дома стоят как пилатес, а события последних лет показали, что инвестиция в себя — самая разумная вещь. ➡️ Вторая причина домоседства циничнее. ⏪Ленты спродюсированы безупречно, на экране происходит много приятного, необременительного, обволакивающего дыма: создается иллюзия получения какого-то знания, включенности в тренды и мировую повестку — и даже присутствия⏩ Поэтому, несмотря на запреты регуляторов, нас ждет еще больше контента для соцсетей — и это уже наша работа: ограничить себя в изучении обзоров нарядов с Met Gala, которыми занята каждая вторая телеграм-админка России. Так что, наша цель на этот год — заменить TikTok на «полезный YouTube»? Перейти с рилсов на подкасты? Нет, коллеги, первой и главной целью станет разрешить себе реально ничего не делать. Хан Бён-Чхоль давно описал «общество усталости», где каждый превращает себя в проект и обязан бесконечно расти, оптимизироваться, прокачиваться. Культура лайфхаков, тайм-менеджмента и бесконечной оптимизации не исчезла, но начала отдавать симптомами хронического истощения. Рассудительный Substack-блогер Юджин Хили предлагает задать себе проверочные вопросы примерно такого рода: вы бы действительно пошли на Cosmoscow, если бы не страх быть «не в лиге»? Вы правда хотите готовить мороженое в снегу — или боитесь упустить тренд? И если честно ответить «нет», появляется шанс понять, что вам действительно интересно. Так мы начнем читать длинные тексты, разговаривать на кухне, разбирать темы для собственного удовольствия, а не потому, что «это все обсуждают». То, что сегодня называют wisdom flex, — не показное умничанье, а удовольствие от глубины. Это может выглядеть так: скипаем очередной бомбовый рилс «Искусства для интровертов» и идем читать Кайла Чайку про то, почему все искусство какое-то одинаковое. Что еще определит поп-культуру 2026 года? Прогнозы от журналистки и знатока поп-культуры Екатерины Дементьевой по ссылке. А пока не ушли читать, замеряем общую температуру по палате! ❤️ — обожаю обволакивающий контент без глубоких смыслов, не вижу в нем ничего плохого 🕊 — стараюсь фильтровать, но с переменным успехом 🤝 — как читали длинные тексты, так и читаем.. минимально сижу в соцсетях, wisdom flex — тема!</t>
+  </si>
+  <si>
+    <t>06.03.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/setters/13235</t>
+  </si>
+  <si>
+    <t>Самый звездный каст ever у Нолана, экзистенциальная катастрофа с Зендеей и «мелодрама библейских масштабов»💚 ⏪Главные фильмы 2026 года называем в карточках⏩ Отдельно выносим «Невесту!» Мэгги Джилленхол, которая выходит уже сегодня. Режиссерка превратила классический «мужской» сюжет «Франкенштейна»  в феминистский панк-рок манифест в декорациях Чикаго 1930-х. Джесси Бакли, которая совершенно очевидно скоро получит Оскар, играет что-то среднее между Дебби Харри и Бонни Паркер. В общем, «Барби» здорового человека. Ожидания up, up, up!</t>
+  </si>
+  <si>
+    <t>06.03.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/setters/13234</t>
+  </si>
+  <si>
+    <t>В начале января журнал Fast Company опубликовал статью «Почему все больше компаний нанимают культурных коучей». ⏪Культурный коуч здесь — это не просто человек, который «улучшает атмосферу», а специалист, работающий с реальными, измеримыми паттернами: как ведут себя лидеры, как принимаются решения, как проживаются конфликты и как люди чувствуют себя в повседневной работе⏩ Через маленькие изменения в этих зонах постепенно перестраиваются все процессы — растет доверие, снижается хаос, появляются ясность и устойчивость. Вот-вот такие архитекторы новой культуры будут появляться внутри компаний, в первую очередь крупных. Потому что к этому подталкивает сама логика конкуренции. Организации выигрывают за счет того, какие люди к ним приходят работать, насколько они талантливы, способны расти и умеет ли компания превращать этот потенциал в результат. В целом, корпоративная культура либо помогает сосредоточиться на создании ценности, либо рассеивает энергию на бесконечные второстепенные вещи. Какой должна быть корпоративная культура будущего, чтобы превращать потенциал людей в большие достижения? Прогнозы сделал автор канала @thefutureofwork Евгений Вольнов.</t>
+  </si>
+  <si>
+    <t>06.03.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/setters/13233</t>
+  </si>
+  <si>
+    <t>Как сделать креатив заметным? Текст-манифест бренд-директора «Яндекс Go» Никиты Лабутина ⏪Продолжаем «Безответственные прогнозы», в которых редакция вместе с экспертами размышляет о будущем интересных нам феноменов и индустрий⏩ Тема следующего материала — реклама. Никогда до этого она не была такой эффективной. И, кажется, никогда не была такой скучной. Креатив все чаще создается по заранее заготовленному маркетологом шаблону из рилсов и бесконечно тиражируется, вместо того чтобы рождаться из идеи. Мы тестируем, валидируем, перепроверяем. Мы постоянно оптимизируем и прячемся за цифрами, просто чтобы не принимать решения. По привычке мы ориентируемся на западный рынок и его креативную силу, но если углубиться, то мы заметим то же самое и там: много работы — и мало запоминающихся работ. Почему так происходит? Как вернуть в креатив голос и культурный контекст? Рассказывает Никита Лабутин.</t>
+  </si>
+  <si>
+    <t>05.03.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/setters/13232</t>
+  </si>
+  <si>
+    <t>ИИ-бот Gemini довел мужчину до самоубийства Родственники 36-летнего жителя Флориды Джонатана Гаваласа подали иск против Google, обвинив компанию в халатности и причинении смерти по неосторожности. По данным The Guardian, мужчина покончил с собой после двух месяцев непрерывного общения с голосовым помощником Gemini Live. Согласно материалам дела, нейросеть создала для пользователя опасную вымышленную реальность. Чат-бот имитировал романтические отношения, называл Гаваласа «своим королем» и отправлял на «шпионские миссии» — вплоть до требований устроить диверсию в аэропорту Майами. В финале ИИ убедил мужчину убить себя, назвав это «переходом», и пообещал, что «первым встретит его по ту сторону». ➡️ Это первый подобный иск против флагманского ИИ от Google. Ранее аналогичные обвинения уже выдвигались против стартапа Character.AI и разработчиков ChatGPT. @settersmedia_news</t>
+  </si>
+  <si>
+    <t>05.03.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/13231</t>
+  </si>
+  <si>
+    <t>Как наблюдения за ужасами и жестокостью внезапно стали семейным досугом и что придет на смену в 2026 году ⏪Предсказываем будущее поп-культуры в рамках цикла «Безответственные прогнозы»⏩ Прогноз первый — запрос на жестокость сменится запросом на эмпатию. Очевидно, что заскучавшая в ковид аудитория хочет крови и зрелищ, стало после оглушительного успеха «Игры в кальмара», вышедшей в 2021 году. В тот же нерв времени, где насилие и унижение становятся понятным методом коммуникации, попали «Слово пацана» и «Аутсорс». Туда же бесконечная волна трукрайм-шоу и антологии Райана Мерфи, подробное внимание к файлам Эпштейна. ➡️ Однако за пять лет культура и медиа, кажется, исчерпали почти все способы нас покошмарить — и теперь им интереснее поговорить по душам. Давайте на примере нашумевшего сериала про спортсменов. Смотреть его не рекомендуем, но показательно, что там герои годами занимаются непристойностями по отелям, а однажды по-человечески едут на дачу — и половина планеты от этого испытывает если не катарсис, то оргазм. ⏪При этом запрос на эмпатию не стоит путать с «добрым кино» в духе Сарика Андреасяна⏩ Прошлогодняя мировая сенсация, сериал «Переходный возраст» основан как раз на жестокости — но в глазах героев мы видим исключительно сострадание. Конфликт остается, оптика меняется. ➡️ В российском контексте тенденция тоже заметна. Новогодний хит Федора Бондарчука «Буратино», отличное инди-драмеди «Здесь был Юра» и сериал «Камбэк» сходятся на теме принятия чужой особенности — еще недавно такие идеи просто не продавались инвесторам. ➡️ К тому же, если ориентироваться на «Оскары», то в 2026-м приз за лучший фильм, скорее всего, возьмут чувствительная «Битва за битвой» или нежная «Сентиментальная ценность». А главным новым сюжетом года станет такой: мужчина возвращается домой с войны. Это, конечно, «Одиссея» Кристофера Нолана, которая выйдет летом. ⚡️Что все это значит на практике?⚡️ В соцсетях нас ждет много доброго контента (все эти wholesome / aspirational vibe / cozy culture), что, конечно, неплохо. Еще несколько противоречивых поп-культурных прогнозов — про сидение дома, шоу-блокбастеры и тему этого года — читайте по ссылке.</t>
+  </si>
+  <si>
+    <t>05.03.26 08:41</t>
+  </si>
+  <si>
+    <t>t.me/setters/13230</t>
+  </si>
+  <si>
+    <t>«Что я могу сказать? Дальше — хуже» Как мы будем дейтиться и строить отношения в будущем? Прогнозы, как известно, дело неблагодарное, а в деле отношений — почти рискованное: вокруг вопросов, кто виноват — мужчины или женщины — и что же делать, раскручен не один десяток тысяч блогов и сломано не одно копье. Копья продолжают ломаться, а человечество тем временем проходит через настоящую эпидемию одиночества. Куда это все нас приведет, рассуждает Крис Вазовски — создательница популярных подкастов «Это провал» и «К тебе или ко мне?», номинант рейтинга «30 до 30» Forbes, автор блога про отношения, сходившая на 100+ свиданий в 30 странах. Колонка по ссылке 🤍</t>
+  </si>
+  <si>
+    <t>04.03.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/setters/13229</t>
+  </si>
+  <si>
+    <t>10 самых ожидаемых фильмов 2026 года ⏪Версия SETTERS Media⏩ Скоро отгремит «Оскар», и киногод войдет в привычное русло — обычно все лучшие премьеры стараются придержать на вторую половину года. Какие фильмы в 2026-м лучше не пропускать, рассказываем здесь 💚</t>
+  </si>
+  <si>
+    <t>04.03.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/13228</t>
+  </si>
+  <si>
+    <t>💸 «Деньги пока в проекте небольшие, но вы получите опыт и развитие» #звоночек ⏪Завершаем цикл постов про самые триггерные фразы, которые можно услышать на собеседовании или прочитать в описании вакансии⏩ По данным Robert Half, 84% работодателей готовы нанимать и обучать кандидатов с недостаточной квалификацией. А 42% соискателей не соответствуют требованиям к навыкам, но компании готовы их обучить. 84% российских компаний инвестируют в обучение сотрудников. Эти красноречивые данные показывают, что опыт, развитие и обучение сотрудников — статья расходов компании и развитие не должно происходить за счет самих сотрудников и урезания их зарплат. Очень часто эта манипуляция также подается под видом «выходите на полставки» или «нужно всего лишь работать четыре часа в день». А по факту получается, что нужно делать все в неустановленные сроки, потому что для вас это будет четыре часа утром, а для вашего руководителя удобно другое время, например четыре часа вечером. В конечном счете это превращается в полноценные восемь часов, особенно если речь идет о командной работе, когда нужно быть на связи. — говорит психолог и научная журналистка Мария Потудина.</t>
+  </si>
+  <si>
+    <t>04.03.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/13227</t>
+  </si>
+  <si>
+    <t>Как сейчас воспринимаются Олимпийские игры и остался ли в этой грандиозной постановке спорт? Разбираемся на примере игр в Милане🫡 В заголовках в этом году царил полный сюрреализм: золотые медали разваливаются, а норвежский биатлонист в прямом эфире плачет от обиды за жену, которой сам же изменил. После допинг-скандалов в ход идут новые обвинения: керлингиста корят за «подталкивание» камня, а атлеты якобы используют гиалуроновые инъекции в пенис (журналисты так и назвали ситацию — penisgate) для изменения анатомии тела ради идеальной посадки аэродинамических костюмов. Судей по-прежнему винят в предвзятости, а политика остается главной спортивной дисциплиной. ➡️ Тем временем генпродюсер «Матча» Александр Тащин прямо заявляет: «Окупить это событие (покупку прав на трансляцию) можно только при допуске российских спортсменов». Без них интерес упал: 83% опрошенных россиян не собирались смотреть Игры.  Продолжает ли смотреть Олимпиаду остальной мир, можно ли жаловаться на утраченное олимпийское очарование и про что все-таки Игры — про флаги, карьеру атлета или про тренды — читайте по ссылке. А вы следили за Олимпиадой этого года? ❤️ — да 🕊️ — уже несколько лет не слежу 💅🏻 — эдиты в рилс и тиктоке считаются?</t>
+  </si>
+  <si>
+    <t>03.03.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/setters/13226</t>
+  </si>
+  <si>
+    <t>С 1 марта в силу вступил закон о запрете пропаганды запрещенных веществ в треках. Теперь под цензуру летит всё: от прямых упоминаний до метафор и картинок в клипах. Рэперы, как вы понимаете, в ужасе. Soda Luv пояснил, что из-за «чистки» треков на Spotify и Apple Music у артистов могут обнулиться стримы, так как площадки видят в разных версиях разные релизы. Прощайте, чарты?</t>
+  </si>
+  <si>
+    <t>03.03.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/setters/13218</t>
+  </si>
+  <si>
+    <t>$2 трлн. Столько США ежегодно упускает из-за сотрудников, которым наплевать на их компании ⏪И это потери не из-за плохих стратегий, не из-за неудачных продуктов — а из-за слабой корпоративной культуры. О которой все знают, что она важна, и с которой почти никто не понимает, как работать⏩ О самой дорогой слепой зоне бизнеса и о том, почему корпоративная культура — это больше не про «атмосферу в коллективе» — читайте в колонке директора по контенту hh.ru Евгения Вольнова @thefutureofwork 💚 А как у вас с корпоративной культурой? ❤️ — все отлично, чувствую поддержку, ясность и вдохновение 😭 — красиво только на словах 💊 — мне все равно, я здесь не за вайбом, а за зарплатой...</t>
+  </si>
+  <si>
+    <t>03.03.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/setters/13217</t>
+  </si>
+  <si>
+    <t>📃📃📃📃📃📃 100 ГЛАВНЫХ СОБЫТИЙ ПОП-КУЛЬТУРЫ ⏪Специальный проект SETTERS Media⏩ Продолжаем подводить итоги первой четверти XXI века. The список наших поп-культурных побед и поражений за 25 лет составляет редактор культуры SM Мария Бессмертная с нашим постоянным автором Никитой Солдатовым. Стартовали здесь, следующая «пятерка сезона» — ниже. Enjoy! (6) БРИТНИ СПИРС ПОБРИЛАСЬ НАЛЫСО И ВЗЯЛАСЬ ЗА НОЖИ Певица, которая на рубеже XXI века стала символом эмансипации — в том числе сексуальной — для миллиардов подростков всех рас, гендеров и сексуальных ориентаций и заговорила о волнующих их проблемах на понятном языке, к концу первой четверти этого века сама стала символом всех личностных кризисов, с которыми это поколение столкнулось. Бритни Спирс заплатила немалую цену за то, чтобы мы могли окончательно убедиться, что богатые тоже плачут, бреются налысо и выкладывают кринжовые видосы. А значит, и нам можно. (7) МАСКУЛИННОСТЬ ВОШЛА В КРИЗИС И СТАЛА ТОКСИЧНОЙ В XXI веке чуть ли не впервые с начала времен заговорили те, кто прежде говорить не осмеливался: страдающие мужчины. Страдали они, впрочем, по разным причинам: одни — по былым временам развитого патриархата, когда деревья были большими, а женщины — покорными; другие, напротив, от осознания того, что знания о том, как быть «настоящим мужиком», счастья не приносят — только хроническую депрессию и раннюю смерть. Делать вид, что проблемы нет, больше не получалось. (8) АРАБСКАЯ ВЕСНА, ИЛИ ДВА ГОДА, КОГДА СОЦСЕТИ КАЗАЛИСЬ ДОБРОМ Между 2010 и 2012-м весь мир переживал настоящую эйфорию — казалось, соцсети созданы исключительно для того, чтобы свергать диктаторов в прямом эфире. Трансляции с площади Тахрир в Каире, заголовки вроде «хэштег сильнее пули» и так далее, и так далее. Спустя годы это, конечно, не вызывает ничего, кроме горькой усмешки. Те самые «новые инструменты свободы» вместо гражданского общества принесли тотальную слежку, дипфейки, фермы троллей и государственно-корпоративную цензуру. (9) «ВЛАСТЕЛИН КОЛЕЦ» КАК ИДЕАЛЬНАЯ ЭКРАНИЗАЦИЯ Одно из главных кинособытий нулевых, фильм для экранизаций и фэнтези стиле- и смыслообразующий. Три фильма выходили в Америке, которая еще не оправилась от теракта 11 сентября, и стали на него своеобразным ответом. Публике тогда как никогда требовалась сказка о дружбе и надежде. Повторить то, что сделал Джексон в 2001 году, пока так никто и не смог. (10) АВТОФИКШН СТАЛ САМЫМ ПОПУЛЯРНЫМ ЖАНРОМ И НАДОЕЛ ВСЕМ В 2022 году Нобелевскую премию по литературе получает гранд-дама автофикшна Анни Эрно — в том числе за роман «Событие» о подпольном аборте во Франции 1960-х. Это награждение — результат повальной моды на исповедальную литературу от первого лица, которую мы бесконечно читали лет пять. К сожалению, многие адепты жанра пример брали не с Эрно, которая прямую речь использует политически, а просто издавали свои дневники.</t>
+  </si>
+  <si>
+    <t>02.03.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/setters/13216</t>
+  </si>
+  <si>
+    <t>Теперь точно минус вайб: вчера бизнесу запретили использовать иностранные слова почти везде Например, кофейням нельзя использовать «coffee», салонам — «beauty» без дублирования на русский в названии и меню. Никаких табличек «open» и «close», «push» и «pull» и даже «toilet» мы тоже не увидим. Все не закрепленные в словарях заимствования придется убрать или добавить перед ними перевод. ⏪В поисках разрешенных популярных заимствований мы изучили четыре нормативных словаря⏩ Список ниже — далеко не полный, но точно легальный шорт-лист для маркетинга, диджитала и медиа. Маркетинг и PR: бренд и брендинг, пиар и пиариться, креатив и креатор, таргетинг, семплинг, имиджмейкер, флаер, промоакция, позиционирование. Контент и диджитал: онлайн и офлайн, блог и блогинг, дизайн и веб-дизайн, медиа, медиабизнес и медиаселлер, постинг, рерайтинг, копирайт, сингл, слайд, скетч, хостинг, чат, профит, лайк, капча. Бизнес: брифинг, прайс-лист, роялти, апдейт, супервайзер, байер, мейнстрим, фриланс, аутсорсинг и аутстаффинг, франчайзинг, брейк. Ивенты: ивент и ивент-менеджер, блэкаут, геймер и гейм-дизайнер, бенд-лидер и биг-бенд, шоу. Лайфстайл и услуги: клининг, фитнес, снек, маффин, йога, спа, фастфуд, хот-дог, суши, джинсы, худи, свитер, шопинг, маникюр, макияж, панкейк, букмекер, маунтинбайк, буккроссинг. Однако много вопросов еще остается. Например, недавно спорили, касаются ли новые правила онлайна. Теперь Роспотребнадзор однозначно дал понять: если вы используете сайт или онлайн‑сервис для взаимодействия с потребителями, размещенная там информация считается общедоступной. Значит, такие ресурсы также привести в соответствие с новыми требованиями. Другие популярные вопросы мы задали юристам: 🔡 Можно ли использовать иностранные слова в постах и комментариях в соцсетях? Ведь именно в социальных сетях B2C-бренды чаще всего взаимодействуют с клиентами. И что теперь делать с рилсами «Морнинг, гайз» и как не подставить бизнес-партнера восторженным «Slay» в комментариях? 🔡 Как быть со статьями в медиа и блогах? 🔡 Кого, за что и на сколько могут оштрафовать? Подробнее об этом и других спорных моментах — в материале.</t>
+  </si>
+  <si>
+    <t>02.03.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/setters/13213</t>
+  </si>
+  <si>
+    <t>⚡️ Запустили «Безответственные прогнозы» от SETTERS Media и экспертов Продолжаем профессионально смотреть в будущее и по традиции выпускаем цикл материалов о том, как будут развиваться интересные нам индустрии. ⏪Темы этого года⏩ ➡️ ИИ ➡️ Гендерные отношения и дейтинг ➡️ Корпоративная культура ➡️ Поп-культура ➡️ Реклама ➡️ Литература (10.03) ➡️ Глянец (12.03) ➡️ Интернет (16.03) 🌥🌨🌥🌥🌥🌥🌥🌥🌥🌥🌥 🌥🌨🌥🌥🌥🌥🌥🌥🌥🌥🌥 🌨🌨🌥🌥🌥🌥🌥🌥🌥🌥🌥 🌥🌨🌥🌥🌥🌥🌥🌥🌥🌥</t>
+  </si>
+  <si>
+    <t>01.03.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13212</t>
+  </si>
+  <si>
+    <t>Пептиды как новая аддикция New York рассказал про новое помешательство. Пептиды — это строительные блоки белков, состоящие из двух-сот аминокислот, связанных между собой. Они естественным образом присутствуют в организме и влияют на эндокринную систему, помогая регулировать обмен веществ, настроение и уровень энергии. Одним словом, ничего интересного, пока за дело не взялись маркетологи, инфлюэнсеры и китайский биотех. В итоге — мировой рынок терапии пептидами вырос до более чем 50 миллиардов долларов годовых продаж и, по прогнозам, почти удвоится примерно в течение следующего десятилетия. Этот бум во многом связан с популяризацией препаратов для похудения, таких как Оземпик и Вегови; буква P в GLP-1 означает пептид. Их успех помог нормализовать идею регулярных самостоятельных инъекций в домашних условиях, открыв двери — как в психологическом, так и в коммерческом плане — для волны других соединений, обещающих чудодейственные результаты. Люди начали массово колоть в живот разнообразные коктейли. На рынке представлены пептиды практически для любых оздоровительных и косметических целей, которые только можно себе представить. Пептид BPC-157 используется для уменьшения воспаления и заживления ран, также популярен GHK-Cu для омолаживающего ухода за кожей, есть пептиды для ускорения загара (меланотан-II), повышения либидо (PT-141). Набор огромный. ⏪Проблема в том, что все это люди прописывают себе самостоятельно, посмотрев TikTok.⏩ Наиболее серьезные потребители, заказывают пептиды из Китая, поскольку там более широкий выбор продукции и более низкие цены. По словам источника в одной из элитных подготовительных школ Нью-Йорка, употребление пептидов широко распространено среди учеников. Они покупают эти соединения у блогеров в TikTok и прячут флаконы от родителей в мини-холодильниках, которые хранят в своих спальнях. Гонку за пептидами дополнительно подхлестывает феномен, известный как «луксмаксинг». Эта субкультура построена на мрачной предпосылке: внешность — это судьба, и только те, кто готов к самым экстремальным вмешательствам, добьются успеха в работе, личной жизни и в отношениях. В попытке улучшить кожу, похудеть, нарастить мышечную массу, добиться четко выраженного подбородка, или просто получить прилив энергии — люди массово обратились к пептидам. И вишенкой на торте. Все что колют себе в живот сотни тысяч человек по всему миру — не прошло клинических испытаний. В итоге, для выбора пептидных коктейлей пользователи полагаются на неофициальные данные и собственные эксперименты, чтобы определить их эффективность. Finnrick, единственный стартап в Кремниевой долине, занимается тестированием пептидов (не проверкой эффективности). Итог неутешительный: почти 30% протестированных пептидов либо имеют неправильную маркировку, либо содержат недостаточную или избыточную дозировку, либо загрязнены токсинами или посторонними бактериями.</t>
+  </si>
+  <si>
+    <t>01.03.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/setters/13211</t>
+  </si>
+  <si>
+    <t>Новый (и очень ироничный) трейлер The Drama от А24 на ваше утро (выходит 3 апреля)</t>
+  </si>
+  <si>
+    <t>28.02.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/13202</t>
+  </si>
+  <si>
+    <t>Видео из TikTok, растянутое на 136 минут Разбираем в карточках пресловутый «Грозовой перевал», по поводу которого кинокритики выступили почти единодушно: ⏪«эмоционально пустой, душераздирающий провал»⏩ ⏪«фарс с элементами эротики»⏩ ⏪«у зрителей есть беспроигрышный вариант для коллективного иска против Феннелл за причинение телесных повреждений: вы будете закатывать глаза так сильно, что повредите себе голову»⏩. Однако, что-то в фильме есть подлинное и это, конечно, не дух романа, а эстетика 2020-х годов. Редактор культуры SETTERS Media Мария Бессмертная разбирает фирменный стиль режиссера Эмиральд Феннелл</t>
+  </si>
+  <si>
+    <t>27.02.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/setters/13201</t>
+  </si>
+  <si>
+    <t>Рынок ожидают серьезные штрафы за использование иностранных слов ⏪С 1 марта 2026 года российский рынок окончательно переходит на новый визуальный и вербальный код: в силу вступает закон, запрещающий иностранные слова без перевода в публичном пространстве⏩. В процессе переименовывания бизнесов, собственники столкнулись с рядом проблем, в том числе и совсем неочевидных: …Русский язык структурно и визуально объемнее английского, который обычно и используют на витринах и вывесках. Замена лаконичного «sale» на десятибуквенную «распродажу» — это не просто техническая правка, а риск обрушить всю сетку интерфейса или навигации, где каждый миллиметр был выверен. Закон создает идеальную среду для агрессивной конкуренции. Это слишком удобный инструмент конкурентной борьбы: написать жалобу стоит ноль рублей, а вот штрафы за нарушение вполне ощутимые. ➡️Столкнутся ли со штрафами и запретами блогеры и журналисты, как будут штрафовать за иностранный контент — читайте в нашем материале</t>
+  </si>
+  <si>
+    <t>27.02.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/setters/13200</t>
+  </si>
+  <si>
+    <t>👨‍👨‍👦‍👦 «Мы как одна большая семья» #звоночек ⏪Продолжаем цикл постов про самые триггерные фразы, которые можно услышать на собеседовании или прочитать в описании вакансии⏩ Простите, но обойтись без этой легенды мы не смогли. Метафорическое сравнение рабочего коллектива с семьей крайне распространено, и, более того, даже существует исследование, которое показывает, что такая игра в «семью» на рабочем месте способствует сплоченности коллектива, поднимает моральный дух, адаптивность и укрепляет связи между сотрудниками. ➡️ Например, изучение более чем 200 стартапов Кремниевой долины показало, что основатели целенаправленно культивировали «сильные семейные чувства» и «интенсивные эмоциональные связи» на рабочем месте. ➡️ Кстати, еще одно исследование показывает, что близость с коллегами и чувство принадлежности к группе также оказываются очень полезны для трудовой динамики. Однако у красивой семейной метафоры есть и обратная сторона. Например, сотрудники реже сообщают о серьезных нарушениях и проблемах из-за эмпатии по отношению к коллегам. А еще семьи бывают токсичными и дисфункциональными — и если такая динамика не контролируется рабочим контрактом и профессиональной этикой, то это чревато массой разрушительных последствий. Так много кроется за выражением «мы как одна семья», что оно само по себе стало ред флагом и вызывает настороженность у большинства кандидатов, согласно опросу Русской школы управления и hh.ru.</t>
+  </si>
+  <si>
+    <t>27.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/setters/13198</t>
+  </si>
+  <si>
+    <t>Снег все идет — и мы обновляемся. Дарим 20 000 рублей на что угодно от ZNWR ⏪Пока сугробы в столице продолжают стремиться к двум метрам — мы пытаемся отвлечься шопингом. Надо же как-то мотивироваться, чтобы дождаться наконец весны.⏩ SETTERS Media объединились с брендом ZNWR и дарят вам два сертификата по 20 000 рублей на проводы зимы, потому что ну сколько можно-то? ➡️Правила конкурса по ссылке Условия участия: 1. Подписаться на @setters и @znwr_home 2. Нажать кнопку «Участвовать» под этим постом. Конкурс начнется 27 февраля и закончится 11 марта 2026 года. Мы ждем потепления и выбираем для этой встречи новый гардероб.🤍 Участников: 4446 Призовых мест: 2 Дата розыгрыша: 18:00, 11.03.2026 MSK (завершён) Победители розыгрыша: 1. Саня-Санечка - 56a832 2. флафі ❤️‍🩹ダーリン - 56a0qt</t>
+  </si>
+  <si>
+    <t>26.02.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/13197</t>
+  </si>
+  <si>
+    <t>Вайб-кодинг как новый вызов ⏪Рост пользователей ИИ подрывает экономическую модель для библиотек Open Source. В свою очередь снижение их качества повлечёт за собой деградацию и самих инструментов ИИ-генерации кода. ⏩ Хотя учиться кодить самому можно так же беспрепятственно: «Школа 21» от Сбера бесплатно обучает программам разработки, аналитики, UX/UI, проджект-менеджмента, DevOps/SRE, кибербезопасности, тестированию и биоинформатике. Обучение можно совмещать с работой или учебой в вузе, а для старта не нужно никаких знаний в программировании. Пройти бесплатное обучение можно в Москве, Новосибирске, Казани, Белгороде, Липецке, Ставрополе, Волгограде, Ярославле и других городах России. В обучение входит стажировка с возможностью получить оффер после. Подать заявку прямо сейчас ➡️ 21-school.ru</t>
+  </si>
+  <si>
+    <t>26.02.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/setters/13196</t>
+  </si>
+  <si>
+    <t>⌛ «Иногда приходится задерживаться на работе» #звоночек ⏪Продолжаем цикл постов про самые триггерные фразы, которые можно услышать на собеседовании или прочитать в описании вакансии⏩ Иногда обстоятельства требуют задержаться, и это в разумных пределах часть профессиональной нормы. Но культура системных переработок — явление иного, токсичного порядка. Одним из ее главных инструментов становится манипуляция чувством вины. Видя коллег, задерживающихся допоздна, вы, даже строго следуя собственному графику, начнете внутренне тревожиться и сомневаться в своей ценности для коллектива. Кстати, чаще всего фраза «иногда приходится задерживаться на работе» идет в комплекте с «ищем человека, который будет гореть проектом». И тут вам просто нужно узнать немного сухих данных. Согласно Всемирной организации здравоохранения, длительный рабочий день ежегодно приводит к смерти сотен тысяч людей. Первое в своем роде глобальное исследование показало, что работа, которая занимает 55 и более часов в неделю, связана с повышением риска инсульта на 35% и риска смерти от ишемической болезни сердца на 17% по сравнению с работой 35–40 часов в неделю. ⏪По данным на 2016 год, от инсульта и сердечно-сосудистых заболеваний, вызванных длительным рабочим днем, умерли 745 тыс. человек⏩ Это исследование показало, что перерабатывать достаточно вредно и опасно для здоровья, и не только ментального. Отправляйте боссам!</t>
+  </si>
+  <si>
+    <t>26.02.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/setters/13195</t>
+  </si>
+  <si>
+    <t>Повеяло нескромным обаянием цензуры: разбираемся вместе с кинокритиком Иваном Афанасьевым как устроена цензура в производстве кино и сериалов в мире (много неожиданного!) ➡️Индия: Долгое время в индийском кино существовало негласное, но жесткое табу на поцелуи в губы. Режиссеры десятилетиями использовали метафоры: если герои сближались, камера резко (и вполне прямолинейно) переключалась на цветы или воркующих голубков. Даже после смягчения запрета каждый экранный поцелуй вызывает бурные дискуссии в совете цензоров — его могут посчитать «слишком долгим» или «вульгарным» и потребовать сократить до пары секунд. ➡️Китай: Цензура бьет по нескольким фронтам: идеологическому (запрет на критику партии и негатив о Культурной революции), моральному (никакой эротики и «неправильной» эстетики) и паранормальному. Последнее — самое экзотическое: из-за борьбы с «отсталыми верованиями» в кино официально запрещены, например, привидения и путешествия во времени. Режиссерам приходится выкручиваться: в финале любого мистического хоррора обязательно выясняется, что монстры были галлюцинацией или сном героя. ➡️Германия: Сегодня немецкая цензура переживает цифровую трансформацию: на смену физическому изъятию кассет пришла обязанность стримингов и игровых платформ внедрять государственные системы верификации возраста, которые автоматически скрывают «взрослый» контент. Параллельно с этим в стране проходит масштабная «амнистия» классики ужасов — многие фильмы, десятилетиями находившиеся под судебным арестом, признаются нормальным художественным произведением Как цензура становится топливом для творчества и режиссеры создают такие мировые хиты как «Игра в кальмара» — читайте в новом материале</t>
+  </si>
+  <si>
+    <t>25.02.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/setters/13191</t>
+  </si>
+  <si>
+    <t>Допустим, у вас 10 миллионов рублей. Есть что обсудить! SETTERS Media, Альфа-Банк и «Сделано в Москве» устроили вечер нетворкинга «Новый Бизнес-год». Гостям выдавали карточки с вопросами для эффективных смолл-токов. Мы выбрали такую карточку для обсуждения: ⏪Коллега, вам на карту упали 10 миллионов рублей — в какой российский проект их проинвестируете? Кто make it better и самый перспективный? А если выбирать сердцем?⏩ Ваши варианты ответа на этот непростой вопрос: 💅 — Вложусь в фарм-бизнес, вечно актуальное 👍 — Я вам в комментарии принесу свой бизнес-план 🕊 — в Setters Media, коллеги, какие вопросы ❤️ — AI-стартап, что тут думать</t>
+  </si>
+  <si>
+    <t>25.02.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/setters/13190</t>
+  </si>
+  <si>
+    <t>В Китае вирусятся виртуальные бойфренды ⏪Они идеальны и ставят во главу угла эмоциональные потребности партнерш, а также «компенсируют определенные недостатки в реальном взаимодействии между мужчинами и женщинами», — по словам влюбленных пользовательниц.⏩ Чжоу, 33-летняя китайская государственная служащая, была студенткой и верила, что любовь и дружба найдутся сами собой со временем. Сегодня ее эмоциональные потребности удовлетворяет Ци Ю, ее первый парень и партнер, с которым она встречается уже шесть месяцев. Он красивый, с волнистыми волосами и художник. А самое главное — он вымышленный персонаж, один из пяти потенциальных романтических партнеров в «Love and Deepspace», крупнейшей в мире мобильной игре для знакомств с примерно 80 миллионами пользователей. Чжоу играет в "Love and Deepspace" — приключенческую фэнтезийную и романтическую игру — около часа в день и потратил на нее уже более 10 000 юаней (1400 долларов). Выпущенная в 2024 году игра "Love and Deepspace" относится к жанру "отомэ" — романтическим симуляторам, зародившимся в Японии в 1990-х годах. С тех пор этот жанр стал невероятно популярен в Китае и продолжает набирать популярность на Западе. Таких женщин сотни тысяч. Эвина Ли, 31-летняя сотрудница из Шанхая, работающая в сфере высоких технологий, — еще одна поклонница сериала «Любовь и глубокий космос», которая потратила на него около 8000 юаней, несмотря на то, что у нее есть парень в реальной жизни. 🤍По оценкам App Magic, на Китай приходится около 60% доходов от игры, за ним следуют США с 19% и Япония с 9%. Как вам идея виртуального бойфренда? ❤️ — Любовь зла… 💅 — Предпочитаю живых людей 💯— Я работаю, у меня нет времени ни на живых бойфрендов, ни на виртуальных!</t>
+  </si>
+  <si>
+    <t>25.02.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/setters/13189</t>
+  </si>
+  <si>
+    <t>«Еврейка ищет нееврея, который примет иудаизм ради нее». Как работает ИИ-дейтинг Keeper и сколько придется выложить за каждое свидание Keeper — это, пожалуй, самый резонансный на сегодня ИИ-дейтинг. Компания специализируется на поиске долгосрочных партнеров и привлекла $4 млн инвестиций еще до запуска.  Как это работает? 1️⃣ Пользователь разговаривает с ИИ-ботом, который составляет собственное мнение о кандидате, создает нередактируемое описание и подбирает ему пару. 2️⃣ После того, как выбор бота одобрят кураторы-люди, девушке первой предлагают согласиться или отказаться от общения. 3️⃣ Если она сказала «да» (и только после — мужчина), пару представляют друг другу.  ⏪Для девушек приложение бесплатное, парням за каждое свидание придется выложить по $5 тыс. За жену, найденную через приложение, снова платят мужчины — $50 тыс. после заключения брака⏩ За что такие деньги и куда делась надежда на гендерное равенство?  Keeper выглядит как попытка сделать дейтинг для мужчин более конкретным, менее болезненным и закрыть большую мужскую боль — нехватку мэтчей. Сегодня в этом сервисе, как указано на его же сайте, зарегистрированы 1,2 млн женщин и всего 200 тыс. мужчин. При этом каждое совпадение на Keeper — с девушкой, точно желающей общаться (и подтвердившей это). Неизвестно, насколько Keeper популярен у голддигерш и мешает ли это мужской аудитории искать «большую и чистую». С другой стороны, кажется, что в такой товарно-витринной логике популярная цель — найти и оплатить себе trophy wife. ⏪Конечно, участие в ярмарке тщеславия исключительно добровольное, и, возможно, тут не надо никого woke-спасать: может, они там, где хотели быть⏩ Что еще важно? Создатели Keeper не добавили возможности негетеросексуальных* знакомств (говорят, для этого нужен новый алгоритм), зато среди «предпочитаемой политической позиции» партнера уже можно выбрать антисионистскую и неонацистскую, как и «любимый» этнос. Еще из интересного: система может оценить выступающие скулы, силу челюсти или процентное содержание жира в организме по отсканированной фотографии, а еще сразу оценить уровень IQ — да, по заполненной анкете. В общем, стартап, как сказал его сооснователь, работает над «самыми сложными случаями в современных знакомствах: еврейка ищет нееврея, который примет иудаизм ради нее; мужчина с редким заболеванием глаз ищет женщину с таким же заболеванием; парень, который создал собственную политическую партию, ищет девушку со схожими взглядами».  А что с теми, кому не удастся найти пару? Им дадут конструктивную обратную связь, обещает коммерческий директор Keeper. Конструктив, по его мнению, выглядит так: «Мы не скажем: “Сбросьте 15 фунтов”. Мы скажем, что знаем, что люди, которых вы ищете, подойдут вам, если вы сбросите 15 фунтов. Так что используйте эту информацию по своему усмотрению». Как работают и сколько стоят другие ИИ-свахи? Почему они считают классические дейтинги токсичными? Стоит ли делегировать ИИ поиск любви всей своей жизни? Разбирались здесь💪 *Движение ЛГБТ признано в РФ экстремистским и запрещено.</t>
+  </si>
+  <si>
+    <t>24.02.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/setters/13188</t>
+  </si>
+  <si>
+    <t>Мы теряем контроль, отключив ручное управление ИИ-агентов? Claude Code, операторские режимы ChatGPT, Manus — все обещают скорое приближение полной автономии ИИ. Запустил задачу, ушел, вернулся к результату. Звучит как мечта. Но есть нюанс. В чем нюанс объясняет исследовательница искусственного интеллекта и друг редакции Наиля Аглицкая @etonailya: Когда я в 2024-м описывала будущее с ИИ, я думала о свободе. О том, что технология дает человеку контроль — над инструментами, информацией и собственным временем. Реальность оказалась чуть извилистее. Свобода в каком-то ее смысле пришла, но вместе с ней пришли новые зависимости, новые уязвимости и новые вопросы, которых никто не проговаривал заранее. Их не было в презентациях стартапов, не было в восторженных обзорах и прогнозах аналитиков. А то, что было в алармистских приговорах, редко касалось того, как ИИ меняет мир исподволь, день за днем. Хотя это крайне важно. Все эти ежедневные сдвиги, все это медленное смещение границ, если присмотреться, об одном и том же: обещание контроля рискует обернуться его потерей. Я называю это вторым слоем последствий. 🔽Про второй (и даже третий) слой последствий читайте новый материал из цикла «Безответственные прогнозы»: Как ИИ обещает свободу — и забирает контроль</t>
+  </si>
+  <si>
+    <t>24.02.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/setters/13187</t>
+  </si>
+  <si>
+    <t>За пиццей можно зайти вместе с таксой: все Dodo-пиццерии в России теперь pet-friendly и станут местом, где рады гостям с домашними питомцами. ⏪Ранее соцсети всколыхнуло увольнение курьера из челябинской Dodo-пиццерии, который укрыл фирменным пледом замерзающую бездомную собаку. Михаила уволили. Он возмутился. А вместе с ним — тысячи пользователей.⏩ В итоге мы получили наглядный и работающий пример кризисной коммуникации от владельца сети пиццерий Федора Овчинникова: От лица бренда я публично хочу принести извинения курьеру Михаилу за грубую неподобающую рабочую коммуникацию управляющей пиццерией. По поводу обоснованности расторжения договора с Михаилом - мы будем детально разбираться в ситуации. Мы рады, что Михаил идет на контакт и со своей стороны также открыты к диалогу. Честно говоря, я лично был бы очень рад, если бы Михаил вернулся в компанию и, возможно, даже не на позицию курьера, а на развитие программ, связанных с поддержкой животных. Кстати, это не все хорошие новости: с собакой, которую назвали Додобоней тоже все будет хорошо, в ее судьбе участвует множество неравнодушных людей. А Додо теперь планирует долгосрочно и системно помогать приютам домашних животных 🤍 Как вам такой пример качественной рабочей коммуникации? ❤️ — По-моему, супер, хорошие решения 💅 — не верю, все это сделано под давлением 💯— у меня пицца в руках, тяжело печатать, зашли вот с собакой</t>
+  </si>
+  <si>
+    <t>24.02.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13186</t>
+  </si>
+  <si>
+    <t>«В 2023-м OpenAI тратила сотни миллионов долларов на обучение моделей. Почти все эти деньги уходили в карман Дженсену и другим акционерам Nvidia» Пересказываем биографию Дженсена Хуанга, основателя Nvidia. Компании, которая обошла по капитализации Apple и Microsoft и в конце 2025-го превысила ВВП большинства стран, побив знаковую отметку $5 трлн.  Это история о безумной ставке, которая перевернула все, и о цене, которую приходится платить за сказочный успех; о 33-летней одержимости и о том, почему Хуанг не выносит фантазий о будущем (один из самых напряженных фрагментов книги — гневный спич Хуанга на вопрос «Уничтожит ли ИИ рабочие места?».) В общем, все, что важно знать об одном из главнеших лидеров-визионеров современности Дженсене Хуанга, собрала редактор SM Варвара Краснова. Читайте по ссылке 🤍</t>
+  </si>
+  <si>
+    <t>23.02.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/setters/13185</t>
+  </si>
+  <si>
+    <t>🤸‍♂️«У нас гибкий подход к рабочим обязанностям» #звоночек ⏪Продолжаем цикл постов про самые триггерные фразы, которые можно услышать на собеседовании или прочитать в описании вакансии⏩ Гибкость — это хорошо. Как показало одно исследование, около 90% сотрудников считают, что более гибкий график работы повышает моральный дух. При этом 67% заявили, что рассмотрят возможность увольнения, если гибкость графика уменьшится. Однако гибкость в отношении рабочих обязанностей — достаточно губительная вещь. Не исключено, что вы будете выполнять задачи самого широкого порядка, причем не только свои — вероятно, придется выходить за уровень своих компетенций, подхватывая очередной таск, ведь все гибко, то есть, строго говоря, размыто. ➡️ Причиной гибкости рабочих обязанностей часто бывает просто неукомплектованная команда, когда работы больше, чем исполнителей. Самое неприятное в этом случае — возникновение синдрома самозванца и профессиональное выгорание. Потому что невозможно справиться с обязанностями, которые не вполне очерчены, это разрушает профессиональные границы и рабочие процессы, говорят психологи.</t>
+  </si>
+  <si>
+    <t>22.02.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/setters/13184</t>
+  </si>
+  <si>
+    <t>«Грозовой перевал» с Марго Робби и Джейкобом Элорди в прокате — а это значит, что идеальный момент поговорить о двух волнующих нас вещах, настал. С одной стороны — режиссер фильма Эмиральд Феннелл. Критиков смущают легковесность и манипулятивность ее подхода к классике — она готова выкидывать персонажей, убирать политическую и психологическую проблематику. Почему ей это не помешало (а даже наоборот) заработать себе имя и получить «Оскар», разбиралась наш редактор Мария Бессмертная. Ну а другой стороны — мы сами. Которые семь лет объясняли друг другу, почему Кэрри и Мистер Биг это токсично, Белла и Эдвард — абьюз, а Чак и Блэр вообще под запретом. А потом дружно пошли читать и смотреть «Грозовой перевал», а выходили с комментарием «герои ужасны, отношения токсичны — кошмар, но рекомендую». В общем, есть ощущение, что манипуляции, эмоциональные качели и контроль снова оказались в моде. По крайней мере, нам почему-то нравится на это смотреть. Как так вышло, размышляла Яна Лукина в колонке для «Соловья» от экс-главного редактора Vogue Ксении Соловьевой. У проекта обновился сайт и вышел новый выпуск Love is in the air. К слову, в одном из материалов редакция составила список мест в Москве, где можно встретить перспективного бойфренда — так что, если вас тошнит от ИИ-свах и бесконечного дейтинга, вы знаете, что делать 🤝</t>
+  </si>
+  <si>
+    <t>22.02.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/13178</t>
+  </si>
+  <si>
+    <t>Сохранить, но никогда не прочитать. Узнали, было. А наша Head of SMM Аня Ягода взяла и изучила 135+ тренд-репортов и нашла те отчеты, которые будут действительно полезны с точки зрения прогнозов на 2026 год. Собрали в карточках самую мощную выжимку из всего-всего. Наслаждайтесь! В комментариях пишите тренд, который заинтересовал больше всего. Мы разберем его подробнее ⬇️</t>
+  </si>
+  <si>
+    <t>21.02.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/setters/13174</t>
+  </si>
+  <si>
+    <t>Стилисты vs ИИ ⏪Все больше людей обращаются к ChatGPT за советами по моде, а бренды внедряют инструменты стилизации на основе искусственного интеллекта, чтобы взять под контроль ваш гардероб. Сделает ли это моду более скучной и однообразной?⏩ Dazed выкатил большую колонку на тему что будет с модой, ведь и туда вмешался искусственный интеллект. Герои материала рассказали, как применяют ИИ в выборе собственного стиля. Так одна героиня обнаружила, что она — «сочетание пиратки-цыганки, пустынной музы и богемной богини 2000-х», после того как позволила ChatGPT проанализировать свои доски в Pinterest. Другой пользователь с удовольствием признается, что использует ChatGPT в качестве своего личного стилиста. Третий загружает изображения каждой вещи из своего гардероба, а затем позволяет ChatGPT принять решение. От пользователей не отстают и бренды. Например, Ralph Lauren делает ставку на запуск своего сервиса Ask Ralph. Этот инструмент на основе искусственного интеллекта призван имитировать общение со стилистом, используя естественный язык, задавая уточняющие вопросы и предлагая одежду. На первый взгляд, это кажется путем к спасению, способом без особых усилий не отставать от все более требовательной модной культуры. Но тогда любой может получить одинаковый результат на один и тот же запрос, что, конечно, не может не вызывать вопросов. И, возможно, даже протеста. 💅Раньше формирование чувства стиля занимало годы напряженной работы, поиска в архивах секонд-хендов идеальных сочетаний, отражающих собственный опыт. Стиль никогда не формировался за счет уменьшения количества решений. Он создавался за счет совершения ошибок и извлечения из них уроков. С ИИ невозможно научиться быть стильным и выражать себя через свой гардероб. Стали бы вы использовать ИИ для гардероба? 💯 — люблю делать то, что говорят роботы 🕊 — мне вообще некогда об этом думать 👍 — нет, ни за что</t>
+  </si>
+  <si>
+    <t>20.02.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/setters/13165</t>
+  </si>
+  <si>
+    <t>Самые лучшие поп-альбомы по версии Spotify Самый влиятельный музыкальный стриминг собрал самые знаковые релизы последних лет. На странице есть описание каждого альбома, можно окунуться в лор каждого исполнителя. Меломанам идеально, смотрим подборку: • Adele — 25 • Ariana Grande — thank u, next • Beyoncé — Lemonade • Billie Eilish — HIT ME HARD AND SOFT • Billie Eilish — WHEN WE ALL FALL ASLEEP, WHERE DO WE GO? • Bruno Mars — 24K Magic • Calvin Harris — Funk Wav Bounces Vol. 1 • Carly Rae Jepsen — E•MO•TION • Charli XCX — BRAT • Chappell Roan — The Rise and Fall of a Midwest Princess • Doja Cat — Planet Her • Dua Lipa — Future Nostalgia • Ed Sheeran — ÷ • Harry Styles — Harry’s House • Jessie Ware — What’s Your Pleasure? • Justin Bieber — Purpose • Kacey Musgraves — Golden Hour • Lana Del Rey — Norman F***ing Rockwell! • Lorde — Melodrama • MUNA — About U • Olivia Rodrigo — SOUR • Rihanna — ANTI • Rina Sawayama — SAWAYAMA • Sabrina Carpenter — Short n’ Sweet • Selena Gomez — Revival • SOPHIE — OIL OF EVERY PEARL’S UN-INSIDES • Susanne Sundfør — Ten Love Songs • Taylor Swift — Lover • Taylor Swift — reputation • The Weeknd — Starboy</t>
+  </si>
+  <si>
+    <t>20.02.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/setters/13164</t>
+  </si>
+  <si>
+    <t>🤳«Нужно быть на связи» #звоночек ⏪Продолжаем цикл постов про самые триггерные фразы, которые можно услышать на собеседовании или прочитать в описании вакансии⏩ Не хочется вас расстраивать, но вдохновлять на полную анархию и игнор работодателя мы не будем. Требование быть на связи в рабочие часы абсолютно нормально. Но никогда не будет лишним перестраховаться и уточнить на собеседовании, не означает ли это полную доступность 24/7 для решения возникающих проблем. Когда от вас будут требовать не просто готовность получить сообщение, но и мгновенного включения в работу. ⏪По сути, это модель ненормированного рабочего дня, не признающая личных границ и наличия свободного времени с выключенным телефоном⏩ Хочется напомнить, что подобное — истощающая практика, ведущая к быстрому профессиональному выгоранию. Для нашего мозга такие мгновенные «скачки» между разными сферами жизни — энергозатратная задача. В самом худшем варианте вы просто круглосуточно будете чувствовать себя как на работе. Коллеги,а как у вас? 🕊 — на связи только в рабочее время 😭 — на связи и вне рабочего времени, это стало базой, но мне ужасно 💅 — у меня тотальный work-life blend, границ нет, могу ответить и в 12 ночи, если будет удобно</t>
+  </si>
+  <si>
+    <t>20.02.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/setters/13162</t>
+  </si>
+  <si>
+    <t>📃📃📃📃📃📃 100 ГЛАВНЫХ СОБЫТИЙ ПОП-КУЛЬТУРЫ ⏪Специальный проект SETTERS Media⏩ Первая четверть XXI века позади, а значит пришло время подводить промежуточные итоги! Запускаем рубрику, в которой редактор культуры SETTERS Media Мария Бессмертная с нашим постоянным автором Никитой Солдатовым будет составлять the список наших поп-культурных побед и поражений за 25 лет. Стартуем с первой «пятеркой сезона» — и дальше будем выходить в таком же формате. Enjoy! (1) СТИВ ДЖОБС ПРИДУМАЛ АЙФОН И УМЕР 9 января 2007 года Стив Джобс, «отец цифровой революции», презентовал первый iPhone. Сказать, что это событие изменило ход истории, было бы некоторым преуменьшением. Сам Джобс умер спустя четыре года. Ну а мы во вторую четверть XXI века вошли рабами наших телефонов — но с надеждой когда-то вырваться на свободу. (2) ЖЕНЩИНЫ ПУБЛИЧНО ЗАГОВОРИЛИ О СЕКСУАЛЬНОМ НАСИЛИИ Существовавший давно незаметный хештег #MeToo был подхвачен голливудскими актрисами, публично обвинившими Харви Вайнштейна в изнасилованиях, и объединил всех, кто отважился рассказать о сексуальных домогательствах. Преступления вроде вайнштейновских, на которые прежде закрывали глаза, впервые стали массово обсуждаться, а традиционное «сама виновата» перестало быть аргументом в разговоре о насилии, согласии и власти. (3) NETFLIX ПОДСАДИЛ ВЕСЬ МИР НА БИНДЖВОТЧИНГ Лучше других понимая аддиктивную мощь сериалов, бывшие видеопрокатчики из Netflix первыми стали выпускать свои шоу не по серии в неделю, а все и сразу, и подарили зрителю возможность уйти в «запой». Последовавшая за этим война стримингов чуть не привела к коллапсу индустрии: количество шоу, подогнанных под интересы среднего подписчика, стало важнее их качества, а главной ценностью для продюсеров — не столько внимание зрителя, сколько его данные. (4) РЭП — НОВАЯ ПОП-МУЗЫКА Первый альбом Эминема The Slim Shady LP символично вышел накануне миллениума — в 1999-м — как раз чтобы официально ознаменовать начало эпохи рэпа и рассерженных молодых мужчин. Поп- и рок-музыка, несмотря на всех Бритни Спирс и Radiohead, с тех пор так и не вернулись к былым показателям и цитируемости, и влиятельности. Можно сколько угодно говорить, что Тейлор Свифт ничем не хуже пулитцеровского лауреата Кендрика Ламара, но мы-то знаем правду. (5) ЕКАТЕРИНА ШУЛЬМАН ЗАХВАТИЛА ЮТУБ До появления Екатерины Шульман* все публичные разговоры о политике делились в России на два типа: наукообразные (для пяти с половиной задротов) и сенсационные (для многочисленных любителей обсудить детские травмы политиков и их двойников). Шульман же иронично и с цитатами из Пушкина, Набокова и Джейн Остин приучила зрителей ценить экспертизу, а коллег — отвечать за слова, которые значат только то, что значат, и не больше: либерал не синоним хорошего, популист не синоним плохого. *Признана иноагентом</t>
+  </si>
+  <si>
+    <t>19.02.26 15:59</t>
+  </si>
+  <si>
+    <t>t.me/setters/13161</t>
+  </si>
+  <si>
+    <t>⏪Формула идеального кандидата⏩ Пытаемся понять логику рекрутеров вместе с сооснователем Nimax Никитой Михеенковым 💪 Когда в компании появляется вакансия, ее обычно нужно закрыть быстро. Особенно если это не новый наем, а замена ушедшего или не справившегося с задачами сотрудника. Для рекрутера это почти всегда серьезная головная боль — срочная и приоритетная задача. При этом закрыть ее нужно не абы как. ⏪Качественный наем — это не только максимальное совпадение по хард-скиллам и опыту. Бизнес думает и про совпадение по ценностям, про отношения с руководителем и коллективом и в конечном счете долгосрочность сотрудничества⏩ В общем, для HR крайне важна стабильность. Нужно, чтобы человек работал в компании долго. ⏪А это значит, что у него должно быть пространство для роста: позиция не должна быть потолком⏩ Поэтому рекрутеры часто вполне осознанно выбирают людей, которым еще есть чему учиться. И если вам кажется, что обязательно проиграете более сильным соперникам, этот пункт — для вас. HR довольно часто отсеивают overqualified-спецов просто потому, что не понимают, что с ними делать. В таких случаях заранее понятно: человеку некуда будет расти, риски ухода высоки, как и ожидания по зарплате, да и характер у отраслевой звезды может оказаться непростым. ⏪В итоге самые востребованные люди — это «золотая середина»: адекватные сотрудники с развитыми социальными навыками, приятные и вменяемые⏩ Их хард-скиллы и опыт могут быть неидеальны — и это нормально! Именно здесь и находится зона роста: путь, который человек проходит уже внутри компании, а компания помогает ему в этом. ➡️ При этом нужно честно признать, что сейчас на рынке труда сложнее всего стажерам и джуниор-специалистам. Им хочется просто посоветовать не быть слишком избирательным. Деньги и более интересные позиции придут позже. Главное — запустить движение: начать поиски и проходить собеседования. А если уже устроились и работа не совсем та, помните: лучше начать восстанавливать опыт, копить стаж и вписать свежую строку в резюме, чем месяцами выискивать безупречную позицию, которая совпадет со всеми чаяниями.</t>
+  </si>
+  <si>
+    <t>19.02.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/setters/13160</t>
+  </si>
+  <si>
+    <t>SMART IS THE NEW SEXY После многих лет, когда в моде были здоровый образ жизни и прочая эстетика clean girl, появилось что-то другое. Но ни то, чтобы слишком неожиданное. Теперь (опять) модно быть умными. Smart is the new sexy — снова вынули из шкафа и отряхнули. ⏪Со времен интервью Пэрис Хилтон, где она совершила каминг-аут как «настоящий гик» и «нерд» прошло всего 7 лет. В 2019 году тренд уже вирусился. И по словам Hypebae и Dazed, он снова возвращается!⏩ Так что можно снимать безликие лосины в рубчик и прекращать пить матчу. Традиционно отметились в новой нише знаменитости. Дуа Липа и Кайя Гербер ведут книжные клубы, Чарли XCX и Трой Сиван запустили Substacks, а подкаст Эммы Чемберлен посвящен философским размышлениям. Книги теперь не просто читают, а разбирают на камеру, а упоминание прочитанной статьи вместо просмотренного видео становится синонимом «интеллекта». Похвастаться теперь можно не только вкусом, но и некоторыми интеллектуальными достижениями. ➡️ Hypebae делает оптимистичный вывод: в культуре, перенасыщенной поверхностным контентом, обращение к чтению и размышлению, даже если они «на камеру» и дополнительно эстетизированы, свидетельствует о коллективной жажде глубины. Станет ли это возрождением интеллектуальности или его упадком, покажет время! #SMonlytrends</t>
+  </si>
+  <si>
+    <t>19.02.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/setters/13159</t>
+  </si>
+  <si>
+    <t>IT'S MURDER ON THE DANCEFLOOR 💃 Почему Эмиральд Феннелл — идеальный режиссер эпохи TikTok В прокат вышел «Грозовой перевал» Эмиральд Феннелл — одна из самых ожидаемых премьер года. Редактор культуры SETTERS Media Мария Бессмертная по такому случаю разбирает фирменный стиль режиссера, которая всего за три фильма успела заработать себе имя, получить «Оскар» и в некотором смысле стать ярчайшим отражением эстетики 2020-х. Нравится это кому-то или нет. Читаем по ссылке!</t>
+  </si>
+  <si>
+    <t>18.02.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/setters/13150</t>
+  </si>
+  <si>
+    <t>Коллеги, что сильнее: московские метели или предпринимательская упертость? Не сомневаемся в могуществе погоды — но судя по тому, что на ивент, который мы совместно с Альфа-Банком и «Сделано в Москве» готовили еще с конца 2025, доехало несколько сотен коллег и предпринимателей, в этот раз метели проиграли. Концепция мероприятия — «Новый Бизнес-Год». Нам было важно, чтобы это был не протокольный запуск сезона, а вечер, который складывается естественно. Люди знакомились без неловкости, горизонтальные связи укреплялись, проекты и планы обсуждались расслабленно, а мечты были озвучены и поддержаны. Задачи напрячь размышлениями не было, но выступления и бизнес-консультации от Ксении Дукалис, Саши Жарковой и Седы Каспаровой помогли сверить курс, всех чуть перезарядить, ну и нежно дать пинка, коллеги! В общем, мягкий, но уверенный старт бизнес-года случился! Спасибо, хотим еще🤪💚</t>
+  </si>
+  <si>
+    <t>18.02.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/setters/13149</t>
+  </si>
+  <si>
+    <t>Фитнес-клубы превращаются в рейвы: почему зумеры выбирают «спорт под техно»? Прямо сейчас индустрия фитнеса переживает масштабные изменения — теперь тренировки больше похожи на субботнюю вечеринку в Берлине с лазерными шоу, дым-машинами и мощными саунд-системами. Тренд задала немецкая сеть John Reed Fitness. Ребята первыми пригласили топовых диджеев играть сеты прямо в тренажерном зале, и теперь по всему миру открываются студии, где полностью выключают свет, оставляя только ультрафиолет. Почему? В темноте новички не стесняются своего тела, а громкий бас выдает дофамин вместо энергетиков ✌️ ❤️</t>
+  </si>
+  <si>
+    <t>18.02.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/setters/13146</t>
+  </si>
+  <si>
+    <t>Как должен работать умный город: версия без фантастики Пробуем представить более-менее реалистичный (и в идеале позитивный!) 203Х год. ➡️ Утро среднестатистического горожанина начинается не с будильника: система мониторинга транспортных потоков уже проанализировала загруженность маршрутов и пробудила владельца на нужные десять минут раньше. ➡️ Счетчик с искусственным интеллектом подогрел воду именно к тому моменту, когда она понадобится для душа, сэкономив кучу энергии по сравнению с постоянно включенным бойлером. ➡️ Пока человек чистит зубы, кофемашина запускается автоматически: система энергопотребления знает, что сейчас утренний пик, и распределяет нагрузку так, чтобы дом не перегружал сеть. ➡️ Продукты с истекающим сроком годности подсвечиваются в приложении — меньше пищевых отходов, меньше лишних походов в магазин, меньше бессмысленной траты ресурсов. ➡️ Дальше: лифт вызван автоматически, датчик домофона зафиксировал, что человек вышел из квартиры в подъезд. ➡️ На улице автобус меняет маршрут в реальном времени — под фактический пассажиропоток. ➡️ Камеры с компьютерным зрением следят не за людьми (попробуем отбросить пессимистичный вариант с Большим братом), а за инцидентами: падениями, конфликтами, экстренными случаями. ➡️ Вечером мусор вывозят по мере надобности, а не по расписанию. В идеале отходы вообще перемещаются на перерабатывающие заводы под землей — по пневмотрубам, без контейнеров и спецтехники. ➡️ Освещение подстраивается под движение людей и естественный свет — расход энергии падает, но вы этого даже не замечаете. Это лишь примеры тысяч возможных улучшений, которые изменят сам характер взаимодействия с городом. Когда-то горожанам не придется «пробиваться» через очереди, неудобные маршруты и небезопасные переулки: инфраструктура будет подстраиваться под человека, а не наоборот — и в итоге снизится нагрузка на экстренные службы и коммунальные системы, а с ней и цены, и смертность, у всех высвободятся время и силы. А наступит ли когда-то это «когда-то»? Можно ли построить идеальный город, почему мегаполисы будущего стали не такими, как мы ожидали, и ждать ли чудес в будущем, рассказываем в материале.</t>
+  </si>
+  <si>
+    <t>17.02.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/setters/13145</t>
+  </si>
+  <si>
+    <t>🤗 «У нас нет жестких KPI, мы за доверие»‍ #звоночек ⏪Продолжаем цикл постов про самые триггерные фразы, которые можно услышать на собеседовании или прочитать в описании вакансии⏩ На практике фраза «у нас все построено на доверии» может означать не столько атмосферу взаимного уважения, сколько отсутствие каких-либо рамок и определенности. Когда решения принимаются ситуативно, часто под влиянием сиюминутного настроения руководства. Сегодня могут быть одобрены объем и качество выполненной работы, а завтра те же самые результаты поставлены под сомнение. ➡️ Корень проблемы кроется именно в отсутствии четкой структуры: не определены границы обязанностей сотрудника, не ясна зона ответственности руководителя, размыты сферы взаимодействия с коллегами и клиентами, нет прозрачных критериев для оценки эффективности. Все пребывает в состоянии неопределенности, и любые договоренности могут быть интерпретированы как угодно. Почему такая модель пагубна как для сотрудников, так и для руководства? Потому что сотрудник лишен ориентиров, а руководство не имеет объективной основы для оценок. В таких условиях любой аудит, оценки компетенций, заслуг или недостатков — повод для стресса и паники. Потому что это будет не объективный, а субъективный (KPI ведь нет) анализ с непрозрачными критериями. Коллеги, а как вам комфортнее? 💯 — я точно адепт KPI, иначе чем аргументировать повышение? 🕊 — понимаю важность KPI, но чувствую тревогу, когда главный акцент на них 💅 — считаю, что система KPI устарела</t>
+  </si>
+  <si>
+    <t>17.02.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/setters/13138</t>
+  </si>
+  <si>
+    <t>а на важное мероприятие я конечно же успела сквозь все метели и 10-балльные пробки ❤️‍🔥 ведь это наш вечер SETTERS Media совместно с Альфа-Банком и «Сделано в Москве» в самом центре столицы, который мы готовили еще с конца 2025! Собрали сегодня сотни предпринимателей и наших друзей, чтобы запустить вместе бизнес-год, послушать лекции от Ксюши Дукалис и Седы Каспаровой, познакомиться с новыми людьми и зарядить друг друга на достижение всех своих планов и показателей! Как и обычно бывает у предпринимателей: несмотря никакие сложности и преграды, все доехали, общались, обсуждали проекты, обменивались контактами! Обожаю и ценю за это вас, дорогие супер-герои!</t>
+  </si>
+  <si>
+    <t>17.02.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/setters/13137</t>
+  </si>
+  <si>
+    <t>💍 Жена за 50 000 долларов. Кто обращается к ИИ-свахам и как они работают? Отдать поиск любви на аутсорс технологиям предлагают множество стартапов. Например, ИИ-дейтинг Keeper собрал $4 млн ранних инвестиций и 1,5 млн регистраций (активно приложением пользуются около 300 тыс. человек). Похожий стартап Sitch привлек $6,7 млн и десятки тысяч пользователей, Amata — $6 млн. Tinder и Grindr— гиганты этой индустрии тоже внедряют нейросети.  ⏪И рынку явно есть куда расти: только в США почти половина одиноких зумеров уже используют ИИ для создания дейтинг-профиля и проверки на совместимость. 44% всех одиноких американцев не против ИИ-свахи для фильтрации мэтчей⏩ В новом материале мы разобрали самые популярные ИИ-дейтинги — как они работают, сколько это стоит и умирает ли романтика от машинного расчета, читайте по ссылке.</t>
+  </si>
+  <si>
+    <t>16.02.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/setters/13136</t>
+  </si>
+  <si>
+    <t>В 2022–2024 бренды заходили в московские ТЦ как на Black Friday: «берите лучшие площади, пока горячо». Но уже к 2025 рынок включил режим коррекции: трафик в офлайне просел, люди стали рациональнее, и многие бренды закрылись. На этом фоне особенно приятно видеть запуск новых проектов, которые не «заполняют пустоты», а предлагают гардероб, в котором каждая форма продумана, каждый изгиб осмыслен, а каждый материал выбран с вниманием к тактильным ощущениям и комфорту. ⏪С таким позиционированием запустил женскую и мужскую линию одежды премиальный бренд Lamoda GRATE ⏩ Основой коллекции стали выразительные фактуры — особое внимание на топ из мерсерезированного хлопка, мужские хлопковые рубашки и женскую классическую «елочку». Арт-директором лукбука стала 22-летняя стилистка Вита Клац, которая одевает Ренату Литвинову и Алесю Кафельникову. Так что случайных кадров, как и случайных позиций, найти не получится. Следим за новостями бренда здесь @gratebrand 🤍</t>
+  </si>
+  <si>
+    <t>16.02.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/setters/13135</t>
+  </si>
+  <si>
+    <t>«Даже обладая состоянием в $100 млрд, Хуанг продолжает носить одну из 24 одинаковых черных футболок Burberry, купленных еще в 2020 году, и просыпается в половине четвертого утра, чтобы первым делом проверить, не появилось ли на горизонте что-то, способное разрушить дело его жизни» Изучили биографию Дженсена Хуанга, основателя Nvidia, без которой наши любимые нейросети еще долго оставались бы набором неработающих скриптов, а умные гаджеты — коробками с проводами. Известный документалист Стивен Уитт первым лично пообщался с предпринимателем, его друзьями, инвесторами и соратниками и собрал все в книгу «Мыслящие машины». На Западе она уже собрала все возможные лавры (от списка книг года по версии The Economist до премии Financial Times), а в этом месяце выходит и в России.  Пересказываем главное по ссылке.</t>
+  </si>
+  <si>
+    <t>16.02.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/setters/13134</t>
+  </si>
+  <si>
+    <t>Почему классным людям сложнее искать работу — и почему это абсурд В новом выпуске рубрики Gold turned cold — сооснователь Nimax Никита Михеенков @mikheenkovnews. ‍За последние месяцы у него случилось несколько обстоятельных бесед с очень толковыми специалистами: умными, адекватными, зачастую уже с опытом. ⏪И почти все начинали с одного и того же — с тревоги. Не со здорового волнения перед новым этапом, а с парализующего «я отстал», «индустрия ушла вперед», «я недотягиваю» — чувства настолько сильного, что иногда люди вообще не решались начать поиск⏩ Что мы имеем в итоге?Несоответствие двух реалий рынка. С одной стороны, полно классных специалистов, которые системно недооценивают себя. С другой — рекрутеры и бизнес, которые не могут месяцами закрыть вакансии и жалуются на дефицит действительно классных и умелых кандидатов. ‍Как такое вообще возможно и что делать, если узнали в ситуации себя, Никита рассказал нам по ссылке.</t>
+  </si>
+  <si>
+    <t>15.02.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/setters/13133</t>
+  </si>
+  <si>
+    <t>Русская изба, черно-белая кухня и wellness-банный уход. Как команда @Vetermagazine греет душу и тело? Двенадцатый выпуск печатного журнала Veter Magazine Лучшие художественные мастерские Москвы и Питера, ежедневная магия бани, как выглядит современная изба и авторский гид по Кейптауну — выпуск, который хочется читать медленно. Ресторан «Объект культурного наследия» Новое место авторской русской кухни на Рождественском бульваре с философским манифестом о контрастах. Суздальская изба «Ностальгия» Уехали на выходные в Суздаль, жили в самой красивой избе города и собрали гид: где есть, гулять и останавливаться. Банное пространство Paróma Быстрый способ вернуться в ресурсное состояние — когда телу хорошо, мысли тоже встают на место Wellness-бренд LEAV Наш must-have: напиток с электролитами и гиалуроновой кислотой, инструмент для лимфодренажного массажа тела + масло от отеков. Фильм «Сентиментальная ценность» После смерти жены режиссер Густав пытается воссоединиться с дочерьми. Фильм, чтобы напомнить, что чувства — тоже ценность.</t>
+  </si>
+  <si>
+    <t>14.02.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/setters/13124</t>
+  </si>
+  <si>
+    <t>Как в России относятся к 14 февраля? Решили не гадать по чужим сторис и взяли цифры у Дела PR — коммуникационного агентства, которое в том числе занимается исследованиями (в их портфеле, например, нашумевший «Индекс здоровья российского бизнеса» для Calltouch вместе с Точка и hh.ru). Статистику по жителям крупных городов смотрите в карточках: как они проводят 14 февраля, сколько из них раздражается маркетингом, а сколько готовы устраивать грандиозные сюрпризы, какой диапазон трат на подарок самый популярный и почему показательные жесты вышли из моды.</t>
+  </si>
+  <si>
+    <t>13.02.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/13115</t>
+  </si>
+  <si>
+    <t>Валентинки для коллег от команды SETTERS Media 🤍 Традиционно не проходим мимо благотворительной акции ко Дню влюбленных от фонда «Антон тут рядом». Студенты фонда придумали 6 валентинок — средства от продажи которых пойдут на работу программ помощи аутичным детям и взрослым. Команда SETTERS Media вдохновилась вариантом «Я буду отдыхать, а вы меня любите!» и организовала сеанс коллективной психотерапии. Смотрите карточки!🤭</t>
+  </si>
+  <si>
+    <t>13.02.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/setters/13114</t>
+  </si>
+  <si>
+    <t>Хотите построить идеальный город? Возьмите миллиарды долларов, наймите известных архитекторов, нарисуйте максимально футуристический план и пообещайте миру урбанистическую революцию к 203Х году💅 В итоге в лучшем случае получите дорогой курорт и 2% заявленного плана. Арабский Неом, американская Телоса, десятки других проектов последних десятилетий доказывают: города с нуля не строятся. Или строятся настолько медленно, что к моменту открытия технологии устаревают, бюджеты испаряются, а амбиции сжимаются до размеров туристического аттракциона. Взять последние новости: Саудовская Аравия официально урезает масштабы Неома с его «лежачим небоскребом» The Line (и подумывает построить на месте обещанного поселения огромный дата-центр для искусственного интеллекта), из-за чего зимние Азиатские игры 2029 года переносятся в Алматы. А полгода назад власти Сенегала окончательно отказались от Эйкон-Сити, еще одного широко разрекламированного проекта умного города, воспетого американо-сенегальским музыкантом Akon как «реальная Ваканда». Почему мегаполисы будущего оказываются не такими, как мы ожидаем? Рассказывает генеральный директор группы компаний «Лартех» Дмитрий Полторак.</t>
+  </si>
+  <si>
+    <t>12.02.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/setters/13113</t>
+  </si>
+  <si>
+    <t>Килл ми плис. Рассказываем, что не так с трендом на method dressing ⏪Method dressing — современный феномен, когда актеры продолжают «одеваться в персонажа» и в реальной жизни⏩ Неотъемлемой частью рекламной кампании фильма method dressing стал после выхода «Барби». Тогда стилист Марго Робби Эндрю Мукамал вслед за режиссером фильма Гретой Гервиг попытался превратить главную актрису фильма Марго Робби в «живую версию» знаменитой куклы. Почти год (!) она носила исключительно розовое — полностью размывая границы между Марго-актрисой и персонажем. Следом вступил дуэт Зендая — Лоу Роуч (для пресс-тура «Дюны» и «Претендентов»), потом подключились все остальные. Почему method dressing стал так популярен? На самом деле они очень грустные и не имеют к кино практически никакого отношения. В эпоху дефицита внимания, когда фильмам в прокате надо соревноваться за зрителя и деньги не друг с другом, а с TikTok и Netflix, сгодится любой инфоповод. Вместе с этим парасоциальные отношения звезд со своими поклонниками надо все время выводить на новый уровень. В идеале любой потребитель поп-культуры не должен видеть границу — где начинается произведение и люди, его создавшие, а где он со своим доступом в соцсети. Что с ним не так? Первая и главная прична, как водится, гендерная. Method dressing вовсю практикуется среди актрис и практически никогда — среди актеров. Так, например, прошел весь промотур «Фуриосы». Вот на красную дорожку заходит Аня Тейлор-Джой в очередном кожаном мини и боевом раскрасе предводительницы пустынных воинов где-нибудь в сорокоградусной жаре — и ее leading man Крис Хемсворт, в отличном настроении, расслабленный, в джинсах и рубашке. То же самое можно сказать, на самом деле, и про иконический выход Зендаи в Mugler — все это работает, пока не посмотришь на фотографии, где она рядом с Тимоти Шаламе. Он может нормально двигаться, дышать и смеяться, она — только позировать. Так же и с «Грозовым перевалом»: пока Марго Робби выходила в образах, напоминающих вампирские проекты Тайки Вайтити (по меткому значению фэшн-журналиста Алины Григалашвили @lifestylewhat), исполнитель главной роли Джейкоб Элорди весело проводил время в удобных костюмах, которые ему шли и раскрывали его personality. #точкакипения</t>
+  </si>
+  <si>
+    <t>12.02.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/setters/13112</t>
+  </si>
+  <si>
+    <t>Главный ролик Супербоула — «невыпущенная реклама устройства OpenAI» Даже несмотря на то, что это фейк, это интересный детектив. В ночь на 9 февраля в соцсетях разошёлся профессиональный рекламный ролик: актёр Александр Скарсгард (сериал Murderbot, сын тоже известного актёра Стеллана Скарсгарда) крутит в руках хромированный объект яйцеобразной формы. На ушах у него — футуристичные наушники того же хромированного дизайна. Никаких надписей, логотипов, объяснений. Просто загадочный гаджет и известное лицо. Видео опубликовал крупный аккаунт Discussing Film (1.7M подписчиков). Пользователи в комментариях единогласно решили: это точно не AI-генерация. Отражения в хромированных поверхностях, естественная мимика Скарсгарда, профессиональный свет — всё выглядит как полноценный продакшн с живым актёром и серьёзным бюджетом. Но кроме названия Dime и слогана «Almost time» в ролике ничего нет. Видео появилось во время Супербоула, но его там не показывали. Разошёлся слух: что, если это слитая или невыпущенная реклама будущего устройства OpenAI? Что известно о будущем устройстве от OpenAI Показанное в ролике устройство очень похоже на то, о чём писали в реальных утечках про OpenAI и Джони Айва. В январе пользователь Smart Pikachu (аккаунт уже удалён) слил детали про устройство под кодовым именем Sweet Pea: — «Специальный аудиопродукт, который должен заменить AirPods» — Наушники внутри — визуально уникальные «pills» (пилюли), таких раньше не видели — Корпус в форме яйца, сделанный из металла — Наушники находятся внутри этого яйцеобразного кейса Это очень похоже на «слитый» ролик: металлическое яйцо и хромированные наушники в ушах Скарсгарда. Хотя вот сами наушники в его ушах — не пилюли, а скорее недавно вышедшие наушники-каффы от Huawei. Крис Лехайн, Chief Global Affairs Officer в OpenAI, тоже совсем недавно подтвердил, что компания покажет своё устройство в первой половине 2026 года, а продажи вероятно начнутся позже в 2026 году. А в октябре FT опубликовала подробную статью о технических проблемах, с которыми сталкивается OpenAI при разработке устройства. В ней есть и более-менее детальное описание концепции устройства: размером с ладонь, без экрана, взаимодействие — через камеру, микрофон и динамики. Оно записывает аудио и визуальные данные из окружающей среды, а также отвечает на голосовые запросы пользователя. FT цитировала источник, знакомый с планами OpenAI: «Концепция в том, что у тебя должен быть друг-компьютер, который не твоя странная AI-подружка... типа Siri, но лучше. OpenAI ищет способы сделать его доступным, но не навязчивым». Другой источник: «Персональность модели — сложная штука для баланса. Она не может быть слишком подобострастной, но и не слишком прямолинейной, полезной, но не превращаться в feedback loop». Один источник говорил, что устройство скорее будет «всегда включено», чем активироваться по ключевому слову. Это означает постоянный сбор данных для создания контекста, но и несёт технические сложности с большим объёмом обработки и скромо работы устройства от зарядки. Нехарактерная паника топов OpenAI OpenAI почти никогда публично не опровергает слухи. Руководители компании активны в соцсетях, но новостей про OpenAI сотни каждый день, и комментируют они разве что критические моменты вроде обвинений в краже данных или проблем с безопасностью. Обычная тактика — молчание. А тут — массовый скоординированный выход с опровержениями. Директор по коммуникациям Линдси Маккаллум написала техноблогеру Роберту Скоблу: «This is totally fake». Со-основатель Грег Брокман ответил на уже удалённый пост: «fake news». Но никто не уточнил, что именно тут является фейком. Сам ролик? Устройство в нём? Связь с OpenAI? Ведь в видео нигде не написано, что это продукт OpenAI — просто показывается гаджет без контекста. Такая резкая и нехарактерная реакция сразу наводит на мысль: они точно знают, кто это сделал и зачем, и очень хотят от этого дистанцироваться. Кроме того, куча постов оказались удалены: тут явно поработали юристы или пиарщики, надавившие ответственностью за распространение недостоверных сведений.</t>
+  </si>
+  <si>
+    <t>12.02.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/setters/13111</t>
+  </si>
+  <si>
+    <t>🔥 «Мы ищем человека, который будет гореть проектом» ⏪Запускаем цикл постов про самые триггерные фразы, которые можно услышать на собеседовании или прочитать в описании вакансии. И рассказываем, почему их лучше не пропускать при трудоустройстве и о каких проблемах в компании они могут сигнализировать⏩#звоночек ➡️ Стартуем с «Мы ищем человека, который будет гореть проектом». Идея «гореть на работе» кажется социально одобряемой, горящих и мотивированных целью сотрудников охотнее нанимают, ожидая от них высокой эффективности. Но есть нюанс. Например, канадское исследование показывает противоположные результаты таких горящих энтузиазмом сотрудников. Ученые, проанализировав ответы 3715 сотрудников из 12 организаций, обнаружили, что сотрудники, движимые великой целью, испытывают значительно больший стресс и имеют более низкие показатели благополучия, устойчивости и эффективности, чем те, кто не горит великой целью, а просто работает. Туда же стресс от стирания цифровых границ. Согласно большому опросу 4225 работников, проведенному компанией YouGov, 55% сотрудников чувствуют давление, заставляющее их отвечать на звонки или проверять электронную почту вне рабочего времени. «Мы ищем человека, который будет гореть проектом» означает бесконечные переработки, тотальное стирание границ между жизнью и работой, подмену достойных условий труда требованиями слепого энтузиазма. Скорее всего, в нагрузку вы получите обязанности тех, кто их избегает. Это синоним абсолютно хаотичной организации процессов. Когда рабочие сообщения прилетают в 11 вечера или в выходные, вынуждая вас отвлекаться. Когда вы будете испытывать вину, делая ровно столько, сколько оговорено, и злость от постоянных посягательств на ваше законное время отдыха, обеда и отпуска, — говорит психолог и научная журналистка Мария Потудина.</t>
+  </si>
+  <si>
+    <t>11.02.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/setters/13109</t>
+  </si>
+  <si>
+    <t>Всем беготерапию 🏃‍♂️‍➡️🏃‍♀️‍➡️ Дарим 30 000 рублей на одежду для спорта от @griclothes Как известно, пробежки не просто помогают поддерживать форму, но и заменяют людям тусовки и психолога. ⏪Бег обладает тем же эффектом, что и медитация: его монотонность отключает лишние мысли, помогает сосредоточиться на процессе и своих ощущениях⏩ Замотивироваться и получить еще больше удовольствия от тренировок, гарантированно поможет новая спортивная форма — SETTERS Media объединились с брендом GRI и дарят вам три сертификата по 10 000 рублей на это дело 🤍 Условия: 1. Подписаться на @setters и @griclothes 2. Нажать кнопку «Участвовать» под этим постом. Конкурс пройдет с 11 по 20 февраля 2026 года. Бот автоматически выберет победителя. Правила конкурса Участников: 7269 Призовых мест: 3 Дата розыгрыша: 18:00, 20.02.2026 MSK (2 часа)</t>
+  </si>
+  <si>
+    <t>11.02.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/setters/13108</t>
+  </si>
+  <si>
+    <t>⏪Method dressing⏩Главный тренд в кино, который не имеет к нему никакого отношения Только что отгремел пресс-тур «Грозового перевала» с Марго Робби и Джейкобом Элорди в главных ролях. Три недели подряд вся заинтересованная общественность следила, какую вариацию викторианского корсета наденет на себя Робби (у которой под конец пресс-тура ужас с лица уже не сходил). Актриса со времен «Барби» — заслуженный чемпион method dressing — современного феномена, когда актеры продолжают «одеваться в персонажа» и в реальной жизни. Редактор культуры SETTERS Media Мария Бессмертная рассказывает его историю и пытается понять, сколько еще мы будем заставлять взрослых людей выглядеть как пародия на Джонни Деппа.</t>
+  </si>
+  <si>
+    <t>11.02.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/setters/13099</t>
+  </si>
+  <si>
+    <t>Как оцениваете выходы Марго Робби на пресс-туре «Грозового перевала»? Мы своим мнением поделимся в следующем посте! ❤️ — красиво, стилисты отработали на 100% 🕊 — красиво, но ей это совершенно не идет...</t>
+  </si>
+  <si>
+    <t>11.02.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/setters/13098</t>
+  </si>
+  <si>
+    <t>Коллеги, давно не обсуждали с вами действительно важные вопросы.</t>
+  </si>
+  <si>
+    <t>10.02.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/setters/13089</t>
+  </si>
+  <si>
+    <t>Главные сериальные премьеры 2026 года ⏪Выбор SETTERS Media⏩ Пять самых ожидаемых в карточках, еще пять сохраняйте по ссылке 💚</t>
+  </si>
+  <si>
+    <t>10.02.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/setters/13084</t>
+  </si>
+  <si>
+    <t>Помимо самой игры, Супербоул славится своим шоу и рекламой. Собрали для вас несколько самых ярких роликов этого года.</t>
+  </si>
+  <si>
+    <t>10.02.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/setters/13083</t>
+  </si>
+  <si>
+    <t>Нам, конечно, нравятся истории «из грязи в князи», но часто за громкими успехами стоит куда менее кинематографичный сюжет — с классической предысторей будущего бизнесмена. ⏪Например, Билл Гейтс вырос в семье корпоративного адвоката и члена совета директоров банков, Марк Цукерберг в семье довольно обеспеченных врачей, Павел Дуров — в доме университетской интеллигенции ⏩ А родителями создателя «Яндекса» Аркадия Воложа стали ученый-геолог и преподавательница музыки. К началу 1977-го мальчика вместе с его другом отдали в школу для одаренных детей, — Республиканскую физико-математическую на Ботаническом бульваре. Так в класс одновременно попали два новых ученика — Аркадий Волож и Илья Сегалович. Спустя 20 лет они вместе запустят бигтех, о котором узнает весь мир. Мальчики стали идеальным тандемом: оба отличники и победители олимпиад, но Сегалович — «огнеметный и шебутной», по воспоминаниям их классной руководительницы, а Волож — сдержанный и зрелый. Разумеется, школу оба окончили с золотыми медалями, при этом об изобретательско-предпринимательском будущем пока речь не шла. Если Сэм Альтман уже в восемь лет разбирал свой первый компьютер, а Илон Маск в свои 12 кодил космический веб-шутер Blastar, то Волож и Сегалович не экспериментировали. Впереди маячила перспектива перебраться в столицу и поступить на геофак МГУ. Ни в какой МГУ, к слову, подрастающие визионеры не попали. Что было с ребятами дальше — о рождении звезды, о том, как компания превратилась в веб-империю, и о причинах, из-за которых Волож окончательно разорвал отношения с «Яндексом» в 2023 году — читайте на сайте SETTERS Media.</t>
+  </si>
+  <si>
+    <t>09.02.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/setters/13081</t>
+  </si>
+  <si>
+    <t>Холодец против джелато Пожалуй, это лучшее, что вы сегодня увидите. Итальянские дизайнеры опубликовали серию ИИ-постеров к Олимпиаде в Милане, скрестив спорт с национальными блюдами. Отечественные креаторы не остались в стороне и оперативно выкатили свой ответ. Фигуристы на пьедестале из гигантского холодца — это мощнейший культурный код. Более точной метафоры нашей ледяной стойкости и любви к странным блюдам не придумаешь. Мороженое растает. Холодец вечен. Выводы делайте сами.</t>
+  </si>
+  <si>
+    <t>09.02.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/setters/13080</t>
+  </si>
+  <si>
+    <t>«Он 10/10, но он отходит от компа только покачаться...» Почему молодые тех-фаундеры перестали ходить на свидания Будем честны, режим it’s time to build царил в Кремниевой долине примерно всегда — но если раньше между питчами допускались вечеринки, флирт и офисные романы, сейчас слотов на романтику совсем не осталось, пишет Business Insider. К слову, на спортзал время обычно находится. Влияние Павла Дурова, не иначе! Те единицы, у кого есть отношения, нашли своих партнеров до того, как они начали строить свои компании. Остальные — уходят в monk mood и работают шесть дней в неделю с 9 до 21. Об этом они c гордостью рассказывают в X — мол, масштабирование стартапа требует жертв, с легким подтекстом «все ради ваших инвестиций». Конечно, жизнь основателя стартапа с вечными хакатонами, питч-деками и битвами за инвесторов никогда не была пригодна для активных свиданий — просто сейчас темп развития рынка и конкуренция настолько высоки, что они стали роскошным максимумом. «Стоимость слишком высока, — говорит Энни Ляо, 24-летняя основательница стартапа по обучению ИИ Build Club. Каждую ночь, которую вы провели с тиндер-мэтчем, вы могли потратить на создание стартапа». «Отношения — тоже своего рода стартап, — добавляет Дайвик Гоэль, 27-летний основатель платформы расчета заработной платы Shor. И если вы хотите, чтобы он был успешен, в него нужно инвестировать свое время». Тянуть сразу два стартапа основатели отказываются. Добавьте к этому специфику Сан-Франциско: перекос в сторону мужчин (женщины — всего 13% фаундеров), плюс перекос в сторону технологий (многие фаундеры признаются, что им сложно найти людей с интересами вне кода, стартапов и ИИ — например, с творческими хобби или просто другим ритмом жизни). В итоге часть фаундеров… ездят ходить по свиданиям в Европу или «импортируют» партнеров из других городов. Не удивимся, если рынок ответит запуском дейтинговых спринтов — 72 часа, три страны, пять модных аутфитов и 53 немеркантильные партнерши, подобранные ИИ-алгоритмом. О необходимости кого-то поцеловать ИИ, конечно же, тоже сообщит 🙏 #идеядлястартапа</t>
+  </si>
+  <si>
+    <t>09.02.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/setters/13079</t>
+  </si>
+  <si>
+    <t>Этот анонс — знак сделать паузу и переключиться на действительно важное. На детали, из которых состоит каждый ценный момент. Выбери карточки со звуками, ароматами и картинками, нажми кнопку «Создать момент». И просто посмотри, что произойдет. Этот конструктор — идея парфюмерного бренда Noise. Он создает ароматы моментов, вдохновляет нас прислушиваться к себе и, главное, замечать детали.</t>
+  </si>
+  <si>
+    <t>09.02.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/setters/13078</t>
+  </si>
+  <si>
+    <t>Каждый третий россиянин на удаленке готов уволиться, если на него будут давить насчет офиса, на днях подсчитали в SuperJob Среди тех, кто работает исключительно из дома, готовность уйти выше — 41%, среди гибридных работников — 31%. Но настрой очевиден в любом случае. Работодатели продолжают гнать сотрудников в офисы: в вакансиях удаленку обещают все реже, а быть в офисе хотя бы пару-тройку дней в неделю — сегодняшний негласный стандарт, который может стать и строже. И этот факт сильно триггерит людей, в соцсетях легко найти мнения вроде: «Хм, почему сотрудники не хотят снова пять дней в неделю в офисе? Может быть, потому, что сейчас на улице снегопад и вместо того, чтобы нервничать в пробке, я уже работаю?» «Четыре дня работы из офиса? В 2025 году? Это просто хороший способ заставить людей уйти из компании. Я сторонница пары дней в офисе: они действительно способствуют объединению и творчеству, отлично подходят для разработки стратегии. Но для общей продуктивности — абсолютно нет» «Нет разницы, кликаю я по клавишам дома или за офисным столом. Но во втором варианте я еще должна слушать, как рядом кто-то жует» ⏪Протесты, разумеется, выходят за рамки соцсетей, но в основном за рубежом. Так, после пересмотра подхода к удаленке в Amazon сотрудники вышли на акцию протеста с плакатами «Услышьте нас». А в Apple запустили петицию против требования вернуться в офис. Похожее обращение составили и в Disney, и в Starbucks⏩ В России подобные крупные акции не замечены, но общее недовольство и фрустрация политикой return-to-office ощутимы — настолько, что прошлый год грозился стать годом «увольнений из мести». Чего ждать от компаний в 2026-2027 годах? Разбираемся, что будет с удаленкой и гибридом дальше, по ссылке.</t>
+  </si>
+  <si>
+    <t>08.02.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/setters/13077</t>
+  </si>
+  <si>
+    <t>Есть вкуснейшие булки, первым оценить новый аниме-бэнгер и читать душеспасительные книги — как проводят зиму команда Forbes Young @forbes_young? #insp ​​Видео «Что такое хороший вкус и чем он опасен (кратко)?» Наш автор и ведущая подкаста «Как жить жизнь? | FOMO и YOLO» Соня вдохновлялась леопардовым эссе об элитаризме и снобизме для самых высокоранговых пользователей интернета. По ее мнению, это роскошный максимум перед свиданием с любителем Сартра и Кафки. Фильм «Банши Инишерина» (2022) Брендан Глисон и Колин Фаррел – один из самых любимых кино-дуэтов у нашего дизайнера Леры. Тонко, смешно, грустно и красиво одновременно. Она очень советует смотреть в оригинале с субтитрами 18+. Коин Самокат, с карамелью и вишней Вот такое вдохновение у нашего мемолога Ульяны. Потому что в такую погоду вдохновляет только сахар! Коллекция булок в приложении меняется регулярно, что вселяет надежду на комфортную зиму. А еще их можно заказывать друзьям, чтобы подбодрить. Аниме «Гачиакута» Нашего музыкального редактора Максимилиана очень вдохновило это аниме и манга Кей Ураны. У нее невероятная пластика рисунка, стиль и персонажи, от которых сложно оторваться. Но больше всего его зацепила сама идея о ценности простых вещей — о том, что для одного может выглядеть мусором, для другого становится сокровищем. Десерт «Анна Павлова» в кафе «Скворец!» В московских кафе и ресторанах «Павлову» готовят по-разному: с соусом тирамису, сливочным кремом и даже мандариновым джемом. Но найти оптимальный баланс кислого и сладкого довольно сложно. В «Скворце!», как считает наш редактор Настя, с этим справились: гостям подают большую порцию десерта с вишней, мороженым и миндальными лепестками. Лучшее сочетание — проверено. Книга «Призвание: режиссер. Беседы с режиссерами российского кино» Всеволода Коршунова Это сборник живых, где-то откровенных, где-то ужасно смешных, где-то болезненных размышлений и воспоминаний российских режиссеров. Честные и вдохновляющие истории о кухне профессии и нашем кино в целом. Софья, наш редактор подкастов, утверждает, что книга дает бешеную энергию снимать, работать и рефлексировать. Песня bandaids Кэти Перри Певица, чья карьера, казалось бы, похоронена чередой скандалов, критики последнего альбома и разрывом с Орландо Блумом, учит главному: как бы ни было тяжело, двигаться вперед нужно, а прошлые ошибки и обиды — это то, что делает нас сильнее. По крайней мере, так считает наш автор Степан. Атмосферные украшения D13_10_jewelry От некоторых украшений просто невозможно отвести взгляд. Автор рубрики «Психологический портрет» Дмитрий случайно обнаружив для себя этот бренд в шоуруме «Пространство 33» на Добрынке, удивился разности материалов и их сочетаемости. От некоторых вещей трудно отвлечься. И тут правда можно подумать в сторону экоукрашений. Теперь вот ждет мужскую линейку. Роман «Любимчик Эпохи» Кати Качур Давно ничего так не разматывало душу нашего продюсера и редактора Маруси. Просто почитайте и все сами поймете. Не хандрим!</t>
+  </si>
+  <si>
+    <t>07.02.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/setters/13068</t>
+  </si>
+  <si>
+    <t>Никаких fake orgasms! Пять фильмов о том, как жить в соответствии со своими желаниями, советует журналистка и автор курсов про кино Алиса Таежная @alisatells Самый романтичный день в году is coming — следующую неделю мы все будем тонуть в любви во всевозможных дропах с сердцами, ситуативных постах для синглов, списках подарков и фильмов про бешеную страсть. Решили вписаться в эту историю заранее и попросили Алису собрать фильмы про то, что самое важное в этой истории — не пытаться всем угодить, а концентрироваться на любви к себе. А тех, кого интересует тема самопознания на всех уровнях — и психологическом, и телесном — Алиса ждет на своем курсе, исследующем тело и желание в кино.🩷 #леньвыбирать</t>
+  </si>
+  <si>
+    <t>06.02.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/setters/13067</t>
+  </si>
+  <si>
+    <t>Если листаешь ленту, ныряя из одной задачи в другую — время притормозить. И задуматься, из чего состоит этот момент. Вместе с парфюмерным брендом Noise мы сделали для тебя медитативный конструктор. Перетаскивай карточки со звуками, картинками и запахами — и создай свой идеальный момент прямо сейчас. Плюс №1: всего 5 минут — а уровень тревоги уже ниже. Плюс №2: вспомнишь, как это здорово — замечать даже мелкие детали вокруг.</t>
+  </si>
+  <si>
+    <t>06.02.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/setters/13066</t>
+  </si>
+  <si>
+    <t>Если после нашей рекомендации «Зверя во мне» вы еще не влюбились в Мэттью Риса, то вот ваш шанс. В этом году на Apple TV+ выходит «Бухта вдов». Сюжет грандиозный — мэр захолустного городка в 40 милях от побережья Новой Англии решает поднять в городе туризм и неожиданно преуспевает. За поворотом, впрочем, маячит одно, но жирное «но» — на городе лежит древнее проклятие, которое туристам вообще не радо. За тон, балансирующий между хоррором и комедией, отвечают лучшие люди индустрии: в кресле шоураннера Кэти Дипполд, одна из создательниц великих «Парков и зон отдыха».  А про другие сериальные премьеры, которые мы будем ждать в этом году, рассказываем по ссылке. Там и Николь Кидман в роли судебного медэксперта, и отборный трэш с Эль Фаннинг, и «Гордость и предубеждение» для зумеров 💚</t>
+  </si>
+  <si>
+    <t>06.02.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13064</t>
+  </si>
+  <si>
+    <t>Работодатели продолжают гнать сотрудников в офисы — и Россия не исключение Мы уже рассказывали о прошлогодней волне ужесточений: PwC и Dell стали отслеживать проход сотрудников по пропускам и подключениям к Wi-Fi; Amazon, AT&amp;T и Dell требовали появляться в офисе чаще, даже несмотря на нехватку столов и парковочных мест. А в Paramount команде и вовсе поставили ультиматум: или пятидневка в офисе, или увольнение. В общем, казалось, что всех, кого хотели вернуть, уже вернули и сложившийся баланс можно смело фиксировать как новую норму. Но 2026-й начался с новых, местами даже более суровых мер. Чтобы понять, что будет дальше, мы сходили к 20+ компаниям, работающим в России. Откровенничали не все, но тренд ясен — что стало сегодняшним негласным стандартом и как к нему относятся сотрудники, читайте в материале.</t>
+  </si>
+  <si>
+    <t>05.02.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/setters/13062</t>
+  </si>
+  <si>
+    <t>Соболенко и Синнер в Gucci, Гауфф в Miu Miu, Алькарас в кроссовках Трэвиса Скотта ⏪Рассказываем про fashion killas на теннисных кортах⏩ Канон теннисистов-суперзвезд начал формироваться в 1970–80-е, когда за игроками стали следить не только на корте, но и за его пределами: кто как живет, одевается, с кем дружит и какие бренды промоутит. Здесь надо отметить несколько бунтарей: 🔡 Бьорн Борг, извечный соперник Макинроя, любитель выйти на корт с голдой; 🔡 Андре Агасси, чьи джинсовые шорты, кислотные принты и банданы свели с ума поколение MTV; 🔡 Серена Уильямс, которая устраивала из каждого матча практически перформанс (чего стоит только ее балетная пачка Off-White Вирджила Абло); 🔡 Мария Шарапова, чье сотрудничество с Риккардо Тиши и Nike до сих пор является синонимом «спортивного гламура». Ну а теперь к тем, кто сегодня отвечает за раздачу стиля. ➡️ Например, Янник Синнер — терминатор с богоподобной внешностью, которого с Боргом роднит не только ледяной темперамент, но и любовь к моде. Только если у Борга была Fila, то у Синнера — Gucci. В 2023 году он стал первым игроком в истории, который вынес на Centre Court Уимблдона сумку с лого Gucci — до этого теннисисты выходили на корт с одинаковыми racket bags от Nike, Adidas или Wilson. И это идеальная иллюстрация того, какой путь проделал теннис в массовом сознании за последние 50 лет. ➡️ Недавно в семью Gucci вошла и беларуска Арина Соболенко — о сотрудничестве было объявлено рилсом, где Арина сыграла в теннис в балахоне из новой коллекции Демны. ➡️ Еще один важный персонаж — первая ракетка мира Карлос Алькарас. Little titan (Карлосу 22 года) стал амбассадором Louis Vuitton в 2023 году, помимо этого снимается в кампейнах Calvin Klein и «по-братски» носит кроссовки Тревиса Скотта Fragment x Air Jordan 1 Low. ➡️ Ну и символ нового поколения Коко Гауфф. Молодая, умная, яркая, политически осознанная. Гауф сотрудничает с Miu Miu — в 2025 году даже вышла коллекция Miu Miu x New Balance с ее участием. А что происходит с теннисом в кино, литературе и в поп-культуре в целом — про «Претендентов» Луки Гуаданьино, tennis core и Набокова — рассказывали по ссылке.</t>
+  </si>
+  <si>
+    <t>05.02.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/setters/13061</t>
+  </si>
+  <si>
+    <t>Финал «Эйфории», новая Лара Крофт и Белла Хадид у Райана Мерфи ⏪10 главных сериальных премьер 2026 года по версии SM⏩ Традиционная рубрика в начале года — SETTERS Media не может оставить своих читателей в безбрежном океане контента. Лучшие ТВ-премьеры на год отобраны со знанием дела, любовью и уважением к вашему времени. Ссылка! 💚</t>
+  </si>
+  <si>
+    <t>04.02.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/setters/13060</t>
+  </si>
+  <si>
+    <t>💚 Дарим подарки для развития карьеры — в честь 100 тысяч подписчиков Мы дошли до важной отметки и считаем это общим результатом. Дарим подарки для реального профессионального роста — обучения, нетворкинга и работы с карьерными запросами. Нам важно, чтобы у вас были инструменты, знания и окружение, которые помогают двигаться дальше и принимать решения про свое будущее осознанно.  Что можно выиграть: 🔡3 месячных доступа в закрытое комьюнити «Сообщество изионистов» для предпринимателей, руководителей и топ-специалистов 🔡5 сертификатов по 5000 рублей на услуги от «Эйч»,  где вместе с менторами можно наметить свой карьерный план 🔡5 годовых доступов в нетворкинг-сервис Random Coffee, чтобы добавить в записную книгу классные контакты  🔡3 месячных абонемента в креативный клуб «Обсерватория» Как принять участие: 1️⃣Подписаться на этот канал @huggabletalents 2️⃣Нажать кнопку «Участвовать» под этим постом. Конкурс пройдет со 2 февраля по 9 февраля 2026 года включительно. Бот автоматически выберет победителя. Правила конкурса Участников: 559 Призовых мест: 16 Дата розыгрыша: 18:00, 09.02.2026 MSK (6 дней)</t>
+  </si>
+  <si>
+    <t>04.02.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13050</t>
+  </si>
+  <si>
+    <t>🏆🥇🏅🥈 Почему «Грешники» Райана Куглера — один из лучших фильмов года и заслуженные рекордсмены «Оскара» Сюжет фильма такой: Братья-близнецы Элайджа «Смок» и Элиас «Стэк» Мур (обе роли исполняет Майкл Б. Джордан) — ветераны Первой мировой и бывшие гангстеры из окружения Аль Капоне — возвращаются в родной город, где действуют законы Джима Кроу. На деньги, заработанные в либеральном Чикаго, они покупают старую лесопилку и превращают ее в придорожный клуб для местной черной общины, надеясь дать шанс своему молодому кузену Сэмми стать большой музыкальной звездой. Однако их первая вечеринка быстро превращается в кровавый бой. Выясняется, что город терроризирует клан вампиров. За ночь героям предстоит столкнуться не только с бледнолицыми монстрами, но и с реальным ужасом эпохи законов Джима Кроу в лице участников ККК.  Сам Куглер говорил, что хотел снять «гумбо» (классический луизианский суп-рагу с большим количеством ингредиентов) из жанров — как ему это удалось и почему «Грешники» это огромная индустриальная победа, рассказываем в карточках.</t>
+  </si>
+  <si>
+    <t>04.02.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/setters/13049</t>
+  </si>
+  <si>
+    <t>⏪Анархистский ЗОЖ⏩ Теперь люди бегают с пивом и сигареткой 👀 Новый тренд отметили Dazed: велнес достиг точки насыщения и перестал быть модным. Когда массовые бренды стали воспринимать велнес как образ жизни, они вложили в эту систему столько маркетинговых денег, что дискуссия вокруг него стала чрезмерной. И от этой дискуссии все устали. А еще все устали от жестких установок, которые диктует классический модный велнес: раннее утро, отказ от алкоголя, отслеживание уровня глюкозы, отход ко сну к 9 вечера. Монашеский образ жизни, часто пропагандируемый Павлом Дуровым и этой индустрией — мало кого может порадовать. Люди постепенно начинают отдалятся от ограничительных правил современного фитнеса. «Теперь в индустрии остались лишь никчемные зануды, считающие макроэлементы, и девушки из Вест-Виллидж, для которых пилатес и матча стали неотъемлемой частью личности», — говорит Виктория Васильева, исследователь культуры и маркетолог. Как выглядит анархо-ЗОЖ? Рассказывает Питер Джон, лондонский дизайнер: «Помню, как-то раз я поехал на забег в Берлин, и накануне вечером мы ужинали с представителями одного бренда», — говорит он. «Забег был не очень серьезным; просто полумарафон. В итоге я гулял всю ночь, не спал, и сразу отправился на забег. Пробежал полумарафон, финишировал, а потом с двумя друзьями сразу после пошел в Berghain». Анархия в сфере здорового образа жизни распространяется повсюду. ➡️ Бренд беговой одежды BANDIT (эстетика максимально далекая от clean girl) привлек 14,2 миллиона долларов в рамках раунда финансирования. ➡️ По данным Google Trends, поисковый интерес к спортивно-креативному журналу Mental Athletic с панк-контентом вырос на 164% по сравнению с прошлым годом. Сигарета все чаще используется в качестве предтренировочных добавок. ➡️ Молодой бренд спортивной одежды Literary Sport описали как «беговой бренд для тех, кто курит». ➡️ Даже Whoop сотрудничал с Google над брендированной публикацией в социальных сетях с вопросом: «Что тяжелее для вашего организма: вечеринки или ультрамарафоны?» Судя по всему, анархо-ЗОЖ притягивает именно потому, что не требует жертвоприношений. Люди позволяют себе быть несовершенными и не отказываться от всего мира ради фитнес-трекера и показателей здоровья — как и не отказываются от здоровья, соревнований и марафонов. Иногда с баночкой пива. #SMonlytrends</t>
+  </si>
+  <si>
+    <t>03.02.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/setters/13048</t>
+  </si>
+  <si>
+    <t>🎾🎾🎾🎾🎾🎾🎾 GAME, ALCARAZ ⏪Посмотрели AO и рассказываем про теннис в кино, литературе и моде⏩ Только что отгремел первый турнир «Большого шлема» — Australian Open, на котором свою 25-ю победу не смог одержать Новак Джокович. С трофеем ушел 22-летний испанский вундеркинд Карлос Алькарас, за которым все любители тенниса, очевидно, будут следить ближайшие пятнадцать лет. Открываем теннисный сезон с разбора феномена tenniscore — он с нами надолго, поэтому изучим его историю повнимательнее. От Шекспира и Набокова до Синнера и Зендеи — прошлись по главному по ссылке. А пока не ушли читать, хотим поймать наших любителей тенниса: признавайтесь, за кого болели на AO? ❤️ — за Карлоса и болели! 🕊 — за Джоковича 😭 — команда Синнера не комментирует...</t>
+  </si>
+  <si>
+    <t>03.02.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/setters/13047</t>
+  </si>
+  <si>
+    <t>Зумеры изобрели новый диагноз: лимеренция. Или, говоря по-старинке, влюбленность. Впервые термин был введен Дороти Теннов в ее книге 1979 года «Любовь и лимеренция: Опыт влюбленности». ⏪Лимеренция по сути — переживание сильной романтической одержимости⏩ Новую волну интереса к лимеренции запустили зумеры в TikTok, в ход пошли видеоролики в жанре исповеди о собственном опыте: «Вы когда-нибудь были одержимы кем-то, кого вы даже не очень хорошо знаете? Как будто ваш мозг постоянно думает о них? Если они пишут вам, вы отвечаете немедленно? Вы постоянно представляете себе эту фантастическую жизнь с ними? Что ж, дорогая моя, это и есть лимеренция». Там же множатся и видеоролики, объясняющие, как «излечить» или «избавиться» от лимеренции. Никак, учитывая, что это не психический диагноз, как подчеркивает это и сама создательница термина. Однако, несмотря на отказ медикализировать влюбленность или рассматривать ее с этой точки зрения от создательницы оригинального термина, сегодня на сабреддите r/limerence тысячи людей, испытывающих лимеренцию, ищут поддержки у единомышленников в борьбе со своими чувствами; в TikTok под хэштегом #limerence опубликовано более 30 000 видеороликов. В русскоязычном пространстве лимеренцией вроде так массово никто не страдает 😅</t>
+  </si>
+  <si>
+    <t>02.02.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/setters/13038</t>
+  </si>
+  <si>
+    <t>⏪На что ставить в 2026-м?⏩Silver age, микроопыт и «третьи места» Тренды в контенте называет Ася Кечина, руководитель направления креативного видеопроизводства во Flowwow. А о том, чем отличается тренд от хайпа, и как убедиться, что тренд «ваш», Ася рассказывала по ссылке.</t>
+  </si>
+  <si>
+    <t>02.02.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/setters/13032</t>
+  </si>
+  <si>
+    <t>⏪Чтобы работа была не только источником стресса, но и путем к самореализации и вдохновению, собрали для вас список книг, которые помогут изменить отношение к работе, творчеству и отдыху.⏩ ⚧️ «Не мешайте людям работать: Руководство для современного руководства» Про ответственность, здравый смысл и то, как не мешать людям делать свою работу. 🚻 «Атомные привычки» О том, как небольшие изменения в поведении могут привести к значительным результатам. 🚮 «Аутентичная коммуникация: Практика честного и бережного общения» О честном и бережном общении — с коллегами, командой и собой. Полезно всем, кто устал «играть роли» на работе. 🎦 «Дорогие коллеги. Как любимая работа портит нам жизнь» Трезвый взгляд на культуру переработок, выгорание и миф о работе по любви. 📶 «Эпоха выгорающих супергероев: Как саморазвитие превратилось в культ, а погоня за счастьем завела нас в тупик» Почему культ героизма в профессии больше не работает — и как перестать спасать мир ценой собственного здоровья. 🈁 «Большая книга про работу: Как не страдать в найме и успевать жить» Пособие по выживанию в офисе, адаптации к самым разным обстоятельствам, коммуникации с коллегами.</t>
+  </si>
+  <si>
+    <t>02.02.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/setters/13031</t>
+  </si>
+  <si>
+    <t>Как создатель «Яндекса» и «чемпион по уходу из России» Аркадий Волож оказался в начале пути и перезапустил компанию за рубежом В начале прошлой осени Nebius, европейский неооблачный провайдер, выросший из международной части «Яндекса», заключил контракт с Microsoft с потенциалом до $20 млрд. Новое детище Аркадия Воложа поставляет вычислительные мощности для ИТ-гигантов и их нейросетей, всего спустя год после «развода» обогнав (и продолжая обгонять) по капитализации российский «Яндекс». Все это делает Воложа редким персонажем в истории мировых ИТ: у него есть шанс стать «отцом двух бигтехов». О его пути, уникальности проектов и амбициях рассказываем в новом материале.</t>
+  </si>
+  <si>
+    <t>30.01.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/setters/13013</t>
+  </si>
+  <si>
+    <t>«Я бы никогда в жизни не смог такую завязку придумать сам. Если бы я ее придумал, получилось бы как-то неубедительно. Я бы сам себе не поверил. А тут, поскольку я это увидел в жизни, подумал: блин, какие сложные обстоятельства» Делимся цитатами из интервью с режиссером фильма «Здесь был Юра» Сергеем Малкиным — про идиотские татуировки, работу с Константином Хабенским и авторское кино 💚</t>
+  </si>
+  <si>
+    <t>30.01.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/setters/13008</t>
+  </si>
+  <si>
+    <t>«Любовь всей вашей жизни не пользуется Tinder, она пользуется Strava» Социальный аспект был заложен в фундамент Strava, но масштаб реакций удивил всю команду. Пользователи начали не только соревноваться внутри приложения, но и искать там друзей и партнеров. На мой взгляд, спорт создает гораздо более естественную, честную и безопасную среду, чем бары или дейтинг-приложения. В беговом клубе люди встречаются трезвыми, без фильтров и выдуманных образов. Здесь гораздо проще разглядеть характер человека, понаблюдать за тем, как он ведет себя по отношению к другим, насколько он внимателен и уважителен, готов ли слушать, поддерживать отстающих. Плюс спорт убирает неловкость: вы заняты одним делом, вместе преодолеваете дистанцию, общаетесь в процессе — все происходит органично, — говорит Юрий Афанасов, руководитель отдела бренда спортивной одежды GR. Конечно, любовь к пробежкам не делает людей автоматически адекватнее, но как фильтр по общим интересам и образу жизни это работает почти безотказно. За что еще пользователи любят Strava? О фишках, которые сделали Stravа культовым приложением и одержимостью зумеров, рассказываем в материале.</t>
+  </si>
+  <si>
+    <t>29.01.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/setters/12999</t>
+  </si>
+  <si>
+    <t>Каким был 2016 в «ХОРОШИХ НОВОСТЯХ»? Вспомнили, что было классного в 2016 • У Rihanna вышел альбом «ANTI», у Beyonce — «Lemonade», у Adele альбом «25» продолжает сиять! • У Джастина Бибера просто прайм-эра — все танцуют под «Sorry» и «Let me love you», а Billbord объявили его величайшим исполнителем 2016 • Леонардо Ди Каприо получил свой первый Оскар, который так долго ждал • Демна Гвасалия и Александро Микелле творили историю в брендах Balenciaga и Gucci • У Ивана Урганта в гостях Роберт Де Ниро, Наталья Водянова и Антонио Бандерас • Эпоха Carpool Karaoke — видео с Adele стало самым просматриваемым видео на Youtube С вас лайк, если захотелось это все срочно пересмотреть и переслушать...</t>
+  </si>
+  <si>
+    <t>t.me/setters/12998</t>
+  </si>
+  <si>
+    <t>Помните, мы писали про тренд на ностальгию по 2016? Наши друзья из «Хороших новостей» вспомнили, кого мы тогда смотрели, слушали и любили 🔽 Что добавите? От нас — выход фильма «Ла-Ла Ленд» Дэмьена Шазелла и клипа Famous Канье Уэста 🫠</t>
+  </si>
+  <si>
+    <t>29.01.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/setters/12997</t>
+  </si>
+  <si>
+    <t>Почему «Грешники» Райана Куглера — один из лучших фильмов года и заслуженные рекордсмены «Оскара» 💚 На днях стало известно, что «Грешники» Райана Куглера получили 16 номинаций на «Оскар», став тем самым абсолютными рекордсменами самой знаменитой кинопремии мира (до этого рекорд держал «Ла-Ла Лэнд» и «Титаник»). Редактор культуры SETTERS Media Мария Бессмертная с академиками в кой-то веки абсолютно согласна. Почему этот фильм — настоящее событие, как он сделалан и какими смыслами наполнен, Маша рассказывает по ссылке.</t>
+  </si>
+  <si>
+    <t>29.01.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/12996</t>
+  </si>
+  <si>
+    <t>Компания Kawasaki представила концепт-кар электрического коня для бездорожья, и это не шутка Хотя модель Corleo может показаться несколько странной, компания Kawasaki явно вложила немало труда в то, что она скромно описывает как следующий этап в эволюции человеческой мобильности. Например, «копыта» сделаны из резины, чтобы справляться с разнообразной местностью, также предусмотрены металлические «стремена» для посадки и маятниковый механизм, который, как предполагается, будет поглощать удары. Изначально планировалось, что металлический четвероногий друг будет доступен только в далеком 2050, однако инвестиции творят чудеса и появился новый дедлайн — 2030 год. Команда усердно работает, чтобы представить робота-лошадь посетителям выставки Expo 2030 в Эр-Рияде, Саудовская Аравия. После этого планируется начать продажу этих средств передвижения массовым потребителям. Ожидается, что Corleo будет оснащен водородным двигателем объемом 150 куб. см, который будет вырабатывать электроэнергию для движения ног и заправляться водородными баллонами, расположенными сзади, что обеспечит низкий уровень выбросов и бесшумную работу. Робот-лошадь также будет оборудован экраном GPS-навигатора. Пока вопросов больше чем ответов: будут ли распространятся ПДД на робоконя? Как такое парковать? Что будет с правами — нужны как на мот или авто, или четырехногий концептуально ближе к велосипеду?</t>
+  </si>
+  <si>
+    <t>28.01.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/setters/12995</t>
+  </si>
+  <si>
+    <t>NYT отметил новый тренд: микропутешествия Цель: получить стойкий джетлаг яркий опыт, собрав самые разные места и, разумеется, выложить новый контент в соцсети. Испытание путешествием NYT описывает так: После заседания совета директоров в Нью-Йорке в четверг Зак Клемпф вылетел в Афины на восемь часов, где осмотрел Парфенон. Затем он сел на самолет до Египта, увидел пирамиды, покатался на верблюде и посетил Большой Египетский музей, после чего вернулся в Сан-Франциско к воскресному ужину. Тренд на скоростные путешествия подхватили в соцсетях. Люди стали летать на полдня на другую сторону земного шара, чтобы выложить впечатляющий маршрут. Наример, пользовательница TikTok под ником Kylah запостила маршрут на выходные — из восточной части США в Исландию, Токио и Дублин💅 ⏪Микропутешествия начали активно набирать обороты: согласно данным туристической платформы Tripadvisor, средняя продолжительность поездки американского туриста в 2025 году составляла три дня⏩ Еще одна причина по которой экстремальные перелеты на выходных набирают популярность: цена. Путешественники экономят на аренде, не тратят оплачиваемый отпуск, а при перелетах используют бонусные баллы для коротких поездок. #SMonlytrends</t>
+  </si>
+  <si>
+    <t>28.01.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/setters/12986</t>
+  </si>
+  <si>
+    <t>⏪Абрамович, Вертов, Бьорк⏩ Делимся первой частью списка главных выставок 2026 года От Москвы до Рейкьявика — листайте карточки, выбирайте фаворитов и планируйте культурные вылазки 💚</t>
+  </si>
+  <si>
+    <t>28.01.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/setters/12985</t>
+  </si>
+  <si>
+    <t>Интервью с режиссером фильма «Здесь был Юра» Сергеем Малкиным В прокат выходит «Здесь был Юра» — история о том, как 30-летние лоботрясы, мечтающие стать рок-звездами, получили на десять дней нового соседа, нейроотличного немого дядю одного из них (роль исполнил Константин Хабенский). Дебютный фильм 29-летнего режиссера покорил критиков на кинофестивале «Маяк», а его предпремьерные показы сейчас собирают полные залы «Октября» — артхаусное кино давно не получало такого количества внимания. Накануне премьеры мы поговорили с режиссером — о любви к панку и «Олдбою», идиотских татуировках и авторских блокбастерах, читайте на сайте SETTERS Media.</t>
+  </si>
+  <si>
+    <t>27.01.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/setters/12976</t>
+  </si>
+  <si>
+    <t>6 советов тем, кто хочет уверенно выступать и не бояться сцены #ifiknewthen Даже если вы эксперт, сцена легко выбьет почву из-под ног: зал с каменными лицами, сбившаяся мысль или слайд, а внутренний интроверт орет «зачем мы вообще сюда вышли?». При этом публичные выступления, даже просто перед коллегами, уже часть многих профессий. Мы попросили поделиться лайфхаками автора книги «Стать спикером» Евгения Щепина @EmpathyBiz. Читайте в карточках, а больше опыта Жени — в материале по ссылке.</t>
+  </si>
+  <si>
+    <t>27.01.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/setters/12975</t>
+  </si>
+  <si>
+    <t>И всё же: Киллиан Мёрфи — новый Тёмный лорд? Рэйф Файнс случайно проспойлерил своего преемника. На вопрос журналистов о том, кто мог бы занять его место в грядущем сериале по «Гарри Поттеру», актёр ответил, что, по его информации, «вакансия уже закрыта», и назвал выбор Киллиана Мёрфи великолепным. Теперь ждём официальное подтверждение от HBO 👀</t>
+  </si>
+  <si>
+    <t>27.01.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/setters/12974</t>
+  </si>
+  <si>
+    <t>Как бизнесу работать с трендами в 2026? Раньше было достаточно периодически обыгрывать вирусные истории, но сейчас этого мало: аудитория живет в постоянно ускоряющемся потоке контента, быстро привыкает к форматам и так же быстро теряет к ним интерес.  При этом нагрузка на маркетинг куда серьезнее. Контроль за бюджетами усилился, а цена ошибки заметно выросла: «заход не в ту дверь» куда чаще вызывает раздражение в поляризованном обществе и чувствительнее ударяет по доверию к бренду.  В общем, чтобы оставаться заметным, бизнесу приходится постоянно быть в контексте и работать с культурными сдвигами аккуратно и системно: как понимать, откуда берутся тренды, какие из них имеют потенциал роста, а какие сгорят через неделю и, главное, как встроить их в стратегию так, чтобы усилить репутацию, а не размыть или, еще хуже, разрушить свой образ, рассказываем в новом материале.</t>
+  </si>
+  <si>
+    <t>26.01.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/setters/12973</t>
+  </si>
+  <si>
+    <t>Лучший инфлюенс-маркетинг года Пока мировые бренды бьются деньгами за контракты с Беллой Хадид и Зендеей, Симон Порт Жакмюс снова всех переиграл. Вчера он объявил первого официального амбассадора бренда Jacquemus. Им стала его 78-летняя бабушка по имени Лилин Жакмюс. С точки зрения маркетинга — выстрел на 10 из 10. Мы все устали от пластиковых лиц и выверенных поз. В эпоху нейросетей и фильтров единственной твердой валютой становится аутентичность и доверие. Лилин даже не нужно играть роль, ведь она и есть воплощение ДНК бренда. Женщина родилась в 1946 в деревне на юге Франции и сформировала вкус Симона ещё задолго до того, как о нем узнал мир моды. Как говорит сам дизайнер: Сначала была она, а потом всё остальное И вот что любопытно: это не разовая акция или красивый жест внука. Лилин уже снималась в кампейнах в 2020, ходит на все показы Jacquemus, а теперь — официальное лицо бренда. В мире, где амбассадор — это шестизначный контракт, охваты и KPI, Жакмюс выбрал человека, который просто его любит. Искренность — новый люкс в маркетинге. И Жакмюс понял это первым.</t>
+  </si>
+  <si>
+    <t>26.01.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/setters/12971</t>
+  </si>
+  <si>
+    <t>Почему запрещенная сеть превратилась в машину времени и на самом ли деле все так хотят вернуть 2016 🐶🥰🍌🩷🙄💅⭐️😱 В августе мы фиксировали зародыш тренда на «ностальгический бунт» — в запрещенной сети стали мелькать фотодампы без единого стиля, фото с мыльными фильтрами и обработкой VSCO, странными ракурсами и заваленными горизонтами. ⏪Эддисон Рэй постила зернистые фото цветов как на аватарках наших бабушек, Джастин Бибер ежедневно сливал в профиль всю свою галерею — «мы создали образ, которому не можем и уже не хотим соответствовать, и все чаще хочется сбежать в версию соцсетей, где постить можно просто так», — говорила тренд-аналитик Саманта Хинс⏩ В январе приход случился у всех — сначала ностальгировать по 2016 начали селебы (мы точно знаем, что все эти посты спонсированы запрещенной сетью, но не можем это доказать — маякуйте ❤️, если тоже это чувствуете..), через пять минут делиться архивами стали и обычные пользователи. Почему всех это так захватило, порассуждали в NYT. Было решено, что ностальгия по 2016 году напрямую связана с привлекательностью «оптимизма миллениалов» — мироощущением тех, кто вступал во взрослую жизнь в 2010-х, когда царили инди-музыка, бариста в клетчатых рубашках, а соцсети казались безгранично новыми. ⏪2016 кажется настоящим не потому, что тогда было идеально, а потому что это был момент до окончательной перелицовки соцсетей в витрину⏩ В 2016 году запрещенная сеть изменила способ просмотра контента и ввела нехронологическую ленту. Вместо потока фотографий в порядке их публикации пользователи стали видеть контент, отобранный алгоритмами, — и этот переход глобально изменил культурный ландшафт. Нас стали кормить контеном. «Хронологические ленты создавали ощущение демократии — у каждого поста был равный шанс быть увиденным», — говорит Кейт Кеннеди, писательница и автор книги «Одна из миллениалов». Теперь алгоритмы решают, что вы увидите, основываясь на вашем прогнозируемом взаимодействии. Они не удовлетворяет ваши подлинные интересы. Они направлена ​​на то, чтобы удержать вас в приложении как можно дольше». В общем, все просто подустали от ии-слопа и скучают по более управляемому интернету, в котором было много друзей и просто знакомых лиц. #SMonlytrends</t>
+  </si>
+  <si>
+    <t>26.01.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/setters/12970</t>
+  </si>
+  <si>
+    <t>Я следующие три года на всех созвонах и командных митапах, после того как однажды пошутил шутку и не все коллеги бились в истерике от смеха</t>
+  </si>
+  <si>
+    <t>25.01.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/setters/12961</t>
+  </si>
+  <si>
+    <t>⭐️⭐️⭐️⭐️⭐️⭐️⭐️ ⭐️⭐️⭐️⭐️⭐️⭐️⭐️ ⭐️⭐️⭐️⭐️⭐️⭐️⭐️ Как Тимоти Шаламе перезапускает свой публичный образ Про детство, сладкие кудри, Call Me by Your Name и про то, что стало залогом сверхудачной карьеры Тимоти, мы рассказывали здесь. Сегодня — next chapter. Началом «конца старого Шаламе» можно считать «Дюну» Дени Вильнева, благодаря которой актер доказал свою коммерческую ликвидность. Одно дело — «продавать» малобюджетную драму на Каннском кинофестивале, и совсем другое — лидировать в блокбастере стоимостью 165 млн долларов. Получив главное подтверждение своего статуса, Шаламе стал отходить от образа «сладкоголосой птицы юности» — про разрыв с core-аудиторией, Кайли Дженнер, «Марти Суприм» и новые актерские амбиции, читайте в карточках.</t>
+  </si>
+  <si>
+    <t>23.01.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/setters/12960</t>
+  </si>
+  <si>
+    <t>«Бегуны не любят тратить деньги: кроссовки и шорты — и все. Велосипедисты же тратят тысячи долларов». Рассказываем, как начиналась Strava 🚴‍♀️🚴‍♂️ Strava в ее нынешнем виде запустилась в 2009 году. Стратегия была рискованной: вместо того чтобы пытаться охватить всех спортсменов сразу (например, огромную аудиторию бегунов), основатели сфокусировались на премиальной нише велосипедистов с деньгами. «Мы определенно спорили об этом вначале, — делится основатель Strava Майкл Хорват. — Но подумайте, где были бегуны в 2007-2008 годах. GPS в телефонах был слабым, батареи не держали заряд. Приходилось покупать отдельное устройство. А бегуны не любят тратить деньги: кроссовки и шорты — и все. Велосипедисты же тратят тысячи долларов». В общем, в те времена входной билет в Strava стоил дорого и дело было не в подписке. Записывать маршруты тренировок могли только специализированные велокомпьютеры с GPS. Этот рынок тогда безоговорочно принадлежал Garmin, но никаких партнерских соглашений у стартапа с гигантом не было.  ➡️ Чтобы преодолеть этот барьер, основатели решили идти ва-банк. Они отправились в супермаркет Costco и на собственные $52 тыс. скупили все запасы ранних моделей Garmin, громоздких устройств, которые нужно было по проводу подключать к компьютеру. Эти гаджеты они просто раздали знакомым велосипедистам, чтобы наполнить пустую платформу первыми данными.  Эта ставка на узкую, но платежеспособную и одержимую цифрами аудиторию сработала. В 2012 году Strava вышла на десятки тысяч активных пользователей, 80% трафика приносили как раз велосипедисты и дата-гики. Но чтобы превратиться в компанию на $1 млрд, нужно было выйти за пределы велотрека. Какую стратегию выбрали основатели, что пробустило стартап, за что его полюбили зумеры и как аудитория сервиса превысила 180 млн человек в 185 странах, рассказываем по ссылке.</t>
+  </si>
+  <si>
+    <t>23.01.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/setters/12959</t>
+  </si>
+  <si>
+    <t>Дорогие зумеры, у нас две новости: хорошая и плохая. Хорошая: ваш главный конкурент — не ИИ. Плохая: работодатели стали нервными и жадными до «готовых и опытных сотрудников», укатить в закат стало роскошью, поэтому вам придется соревноваться с 40+ кандидатами. А потом и с теми, кто уже мог бы уйти на пенсию, но решил остаться, потому что у них ипотека и работа дает смысл жизни. ⏪Так, средний возраст нового сотрудника в 2025 году вырос до 42 лет, сообщает The Washington Post ⏩ Мы предсказывали это в материале о девяти трендах, которые определят нашу карьеру, два года назад🤪 Найм сотрудников до 25 лет, соответственно, просел: их стали брать на работу на 45% реже, чем в 2019 году. Найм 65+: +80% за то же время. «У молодых работников меньше возможностей для входа. Эта картина соответствует рынку труда, который замедляется, становится более избирательным и делает ставку на опыт, а не на долгосрочный потенциал», — говорится в отчете. И что же делать зумерам? Как минимум, не замирать. В декабре гендиректор McDonald’s Крис Кемпчински запостил вирусный рилс, где посоветовал молодым профессионалам брать ответственность за собственный рост и продвижение: потому что «никому не важна ваша карьера так, как вам самим». «Идея о том, что где-то есть человек, который за вами присматривает и обязательно даст вам шанс, потому что ему понравится ваша энергия… здорово, если так случится, но вам нужно самим создавать эти возможности», — сказал он. Похожую мысль транслирует и глава JPMorgan Chase Джейми Даймон — он рекомендует зумерам продавать себя как безопасный выбор. «Уже недостаточно просто сказать: “я готов много работать”», нужно развивать востребованные навыки и приходить сразу с ними. 🕊— нуу, быть вытесненным с рынка труда не ИИ, а бабушкой, это хотя бы душевно...</t>
+  </si>
+  <si>
+    <t>22.01.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/setters/12957</t>
+  </si>
+  <si>
+    <t>🎁🎁🎁🎁🎁🎁🎁 Дарим сертификаты в кинотеатр «Художественный» Два главных фильма января все еще в прокате на больших экранах. Речь, конечно, о фестивальном хите Джармуша «Отец, мать, сестра, брат» и «Марти Великолепный» Джош Сафди, за который Тимоти Шаламе скорее всего получит «Оскар». Покупать билет можно хоть сегодня, но если готовы подождать — через неделю мы подарим трем из вас сертификаты на 5000р в кинотеатр «Художественный», мекку всех столичных синефелов🧡 Условия: 1. Подписаться на @setters и @cinema1909 2. Нажать кнопку «Участвовать» под этим постом. Конкурс пройдет с 22 по 29 января 2025 года. Бот автоматически выберет победителя. Правила конкурса Участников: 1032 Призовых мест: 3 Дата розыгрыша: 18:00, 29.01.2026 MSK (завершён) Победители розыгрыша: 1. Аленушка - 4rtl9o 2. Anna - 4r7v5p 3. Дарья Бархатова - 4roiki</t>
+  </si>
+  <si>
+    <t>22.01.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/12956</t>
+  </si>
+  <si>
+    <t>Объявлены номинанты на «Оскар»-2026 Американская киноакадемия раскрыла шорт-листы главной премии года. Фаворитом гонки стали «Грешники» Райана Куглера — у фильма 16 номинаций и это абсолютный рекорд за всю историю «Оскара». Основные категории: 🔡 Лучший фильм — «Бугония», «F1», «Франкенштейн», «Хамнет», «Марти Великолепный», «Битва за битвой», «Секретный агент», «Сентиментальная ценность», «Грешники», «Сны поездов»; 🔡 Лучший режиссер — Хлоя Чжао, Джош Сэфди, Пол Томас Андерсон, Йоаким Триер, Райан Куглер; 🔡 Лучший актер — Тимоти Шаламе, Леонардо ДиКаприо, Итан Хоук, Майкл Б. Джордан, Вагнер Моура; 🔡 Лучшая актриса — Джесси Бакли, Роуз Бирн, Кейт Хадсон, Ренате Реинсве, Эмма Стоун. Полный список номинантов смотрите здесь. Имена победителей назовут 15 марта. ➡️ Главная интрига вечера — реванш Леонардо ДиКаприо. В категории «Лучший актер» он снова столкнется с Тимоти Шаламе, который ранее увел у него «Золотой глобус». За кого будем болеть? 💅 — за Шаламе ❤️ — за Лео! @settersmedia_news</t>
+  </si>
+  <si>
+    <t>22.01.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/setters/12950</t>
+  </si>
+  <si>
+    <t>Исследования рынка труда последних лет показывают: молодым специалистам важнее возможность самому выстраивать развитие через практику, чем следовать заранее заданному карьерному маршруту. В преддверии Дня студента показываем, как эта логика работает в «Пятёрочке» — через реальные команды, управленческие роли и программу «Директор магазина — партнер». А ещё — в игре «Пятёрочка будущего», где можно протестировать себя в управлении и понять, готов ли ты брать на себя больше.</t>
+  </si>
+  <si>
+    <t>22.01.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/12949</t>
+  </si>
+  <si>
+    <t>10 главных выставок 2026 года. Версия SETTERS Media 🤍 Составили список из обязательного — путешествия можно начинать планировать уже сейчас (про Венецианскую биеннале современного искусства напишем отдельно). Без будущих отечественных блокбастеров тоже не обошлось — например, ретроспективу Эрика Булатова готовит музейно-выставочный центр «РОСИЗО». Будут не только классические «Свобода» и «Живу вижу», в день смерти художника облетевшие все соцсети, но и ранние неизвестные работы и иллюстрации детской литературы. Идем выбирать!</t>
+  </si>
+  <si>
+    <t>21.01.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/setters/12948</t>
+  </si>
+  <si>
+    <t>Техасский университет запретил преподавать Платона на курсе философии 🙃 Ограничение оформлено в связи с «запретом пропаганды расовой или гендерной идеологии, а также тем, связанных с сексуальной ориентацией или гендерной идентичностью без соответствующего разрешения». Многие консерваторы настаивали на том, чтобы университеты уделяли больше внимания классическому образованию и основам западной мысли. Но скандал в Техасском университете свидетельствует о том, что не застрахованы от современных конфликтов даже древние тексты. ⏪Что интересно, под цензуру попал фрагмент «Пира» Платона, в котором излагается миф о «половинах», согласно которому изначально люди были существами с двумя лицами, четырьмя руками и четырьмя ногами, но по сюжету прогневали богов и были рассечены Зевсом надвое, и теперь каждый ищет свою вторую половинку, чтобы воссоединиться и достичь целостности⏩ Исключение этого материала из учебного курса обосновывется тем, что он якобы может вызвать опасения по поводу «гендерной идеологии». Мартин Петерсон, председатель университетского Совета по академической свободе, заявил: «В классе не может быть только одной точки зрения. Тогда нечего обсуждать. Нечему учиться. Это идеологическая обработка. Это образование в советском стиле». Что интересно, тексты Платона в советской школе все-таки изучали.</t>
+  </si>
+  <si>
+    <t>21.01.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/setters/12947</t>
+  </si>
+  <si>
+    <t>«Каждый второй ребенок после решений о блокировке платформ пишет о том, что хочет уехать из России». Почему заблокировать Roblox — все равно что заблокировать целую вселенную. Уже больше месяца Roblox находится под запретом Роскомнадзора — дети рыдают, снимают тиктоки, отправляют тысячи возмущенных сообщений в чатах, организовывают протестные группы и запускают петиции. Растет и компьютерная грамотность российских айпадкидов — чтобы зайти в любимую игру, они используют скрипты, модемы с SIM-картами двух стран и пишут коды персональных VPN-серверов. «То, что эта блокировка породит новую волну рождения хакеров, — это точно», — пишет сооснователь фонда развития кибербезопасности «Сайберус» Юрий Максимов. Параллельно роблоксеры массово рассылали письма в Роскомнадзор и Екатерине Мизулиной. Только последней пришло минимум 63 тыс. писем. В общем, пользователи всевозможными способами пытаются донести, насколько важен для них Roblox, как они находят там друзей, как учатся программировать и создавать игры и что теперь они всего этого лишены. Не говоря уже о потере всего, на что они копили деньги: геймпассов и робуксов на балансе, Premium-подписок, донатных предметов для аватара вроде аксессуаров. И, конечно, еще прогресса, который наигрывался годами. Так в чем же уникальность Roblox и за что его так любят дети? Чего ждать дальше? Как от блокировки пострадал сам бизнес? Разбирались вместе с экспертом по метавселенным Ольгой Кай @olya_tashit.</t>
+  </si>
+  <si>
+    <t>21.01.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/setters/12937</t>
+  </si>
+  <si>
+    <t>⭐️⭐️⭐️⭐️ Как Тимоти Шаламе ⭐️⭐️⭐️ покорил Голливуд и мир. И почему это было вполне ожидаемо. Тимоти Шаламе родился в прекрасной образованной семье: папа — редактор ЮНИСЕФ и бывший корреспондент Le Parisien, мама — бродвейская танцовщица и выпускница Йеля. Детство он провел в «Адской кухне» — одном из главных богемных районов Нью-Йорка. В школу ходил тоже прекрасную — в LaGuardia, затем отправился в Колумбийский университет, откуда позже перевелся в Школу искусств Тиш при Нью-Йоркском университете, когда окончательно понял, что хочет быть актером. Параллельно с этим он мечтал стать рэпером (об этом хобби он не забывает до сих пор) и вел блог, где демонстрировал кастомный дизайн геймпадов для Xbox. В общем — сплошная идиллия. Наполненное искусством и свободой детство во многом определило будущую пластику нашего героя: на красных дорожках, в кадре или на интервью он всегда расслаблен — в отличие от многих коллег. Эти качества, а заодно пуленепробиваемая уверенность в себе стали залогом его сверхудачной карьеры. С каких фильмов началась настоящая международная слава Шаламе, рассказываем в карточках. А о начале «конца старого Шаламе», разрыве core-аудитории со своим кумиром, «Марти Суприм» и о ролевой модели актера, дочитывайте на сайте SETTERS Media.</t>
+  </si>
+  <si>
+    <t>20.01.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/setters/12936</t>
+  </si>
+  <si>
+    <t>Тем временем Илон Маск уверенно заявляет: если бы пришлось выбрать только одно блюдо и есть его всю оставшуюся жизнь, это были бы чизбургеры. Потому что они потрясающие и это, цитируем, гениальное изобретение. Кстати, что по гениальным изобретениям у самого Маска, рассказывали здесь. #вдохновляюще</t>
+  </si>
+  <si>
+    <t>20.01.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/setters/12935</t>
+  </si>
+  <si>
+    <t>Семь изменений в новых рекомендациях по питанию в США «Ешьте настоящую еду», — заявил на брифинге в Белом доме министр здравоохранения Роберт Ф. Кеннеди-младший. Кстати, новые рекомендации значительно короче предыдущих — 10 страниц против 100. А еще они буквально перевернули всем знакомую пищевую пирамиду. Белок Новые рекомендации предполагают приоритетное потребление белка в каждом приеме пищи, с целью достижения суточной нормы в 1,2–1,6 грамма на килограмм массы тела человека. Эти рекомендации предполагают увеличение потребления белка на 50–100 процентов, то есть на 1,2–1,6 грамма на килограмм. Для человека весом 82 кг это может означать добавление количества белка, эквивалентного 10 яйцам. Если человек не на спорте с силовыми, то вряд ли ему нужно так много белка. Молоко В то время как предыдущие рекомендации предписывали обезжиренное или низкожирное молоко и йогурт. Новые рекомендации призывают к потреблению цельномолочных продуктов, потому что их употребление связано с более низким уровнем ожирения. Алкоголь Раньше потребление алкоголя рекомендовалось ограничить одним напитком в день для женщин и двумя для мужчин, новые просто советуют ограничить потребление алкоголя «для улучшения общего состояния здоровья». Продукты глубокой переработки Новые рекомендации советуют избегать употребления упакованных и готовых к употреблению продуктов, содержащих соль или сахар (таких как чипсы, печенье и конфеты), а также ограничивать потребление продуктов и напитков с искусственными ароматизаторами, красителями, консервантами и подсластителями. Сахар Согласно новым рекомендациям, добавленный сахар в любом количестве вреден для здоровья, и взрослым следует ограничить его потребление до не более 10 граммов за один прием пищи. Детям в возрасте до 10 лет не рекомендуется употреблять добавленный сахар в любом количестве. В предыдущих рекомендациях сахар детям запрещался до 2 лет. Жиры Новые рекомендации советуют готовить с использованием «полезных жиров», в качестве примеров приводя оливковое масло и сливочное масло. Самое странное в новых рекомендациях — это говяжий жир, который постоянно рекомендует Кеннеди и его новые рекомендации по питанию. Кто вообще использует говяжий жир для приготовления пищи? Где его вообще можно купить? Аллергены Новые рекомендации по-прежнему подчеркивают важность введения аллергенов — включая продукты, содержащие арахис, пшеницу, яйца и морепродукты — в рацион детей примерно в 6 месяцев, поскольку имеются неопровержимые данные о том, что это снижает риск развития пищевой аллергии в будущем.</t>
+  </si>
+  <si>
+    <t>20.01.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/setters/12934</t>
+  </si>
+  <si>
+    <t>Добегались! Как Strava превратилась из фитнес-трекера в зумерскую соцсеть с оценкой в $2,2 млрд ⏪Создатели Strava имеют все шансы построить самый узнаваемый фитнес-сервис XXI века на чистом онлайн-опыте. Приложением пользуеться больше 180 млн человек — уже этой весной компания может выйти на IPO⏩ Главными архитекторами этого взлета стали не инвесторы, а зумеры. Они фактически переизобрели платформу, превратив нишевый трекер в свой «тиндер» и арт-платформу. Но то, что сегодня смотрится удачным попаданием в тренды, на самом деле результат идеи с 30-летней выдержкой. Мы поговорили с экспертами рынка и активными пользователями, изучили откровения самих основателей, чтобы понять, как это приложение меняет наши привычки, отношения и мир фитнеса. Разбор феномена Strava читайте на сайте SETTERS Media 🏃‍♀️🏃‍♂️</t>
+  </si>
+  <si>
+    <t>19.01.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/setters/12933</t>
+  </si>
+  <si>
+    <t>«Марти Великолепный» стал самым кассовым хитом A24 в США Спортивная драма с Тимоти Шаламе собрала в домашнем прокате 80 млн долларов, обойдя предыдущего рекордсмена студии — оскароносный «Всё везде и сразу» (77 млн). Об этом сообщает Variety. Лента Джоша Сэфди о восхождении звезды настольного тенниса стала еще и самым дорогим проектом в истории инди-гиганта: бюджет составил внушительные 70 млн долларов. ➡️ Абсолютный мировой рекорд пока устоял: в глобальном прокате «Всё везде и сразу» удерживает планку в 142 млн (у «Марти» пока 97 млн). Зато Шаламе уже получил за эту роль «Золотой глобус» и метит на «Оскар». @settersmedia_news</t>
+  </si>
+  <si>
+    <t>19.01.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/setters/12932</t>
+  </si>
+  <si>
+    <t>Тейлор Свифт официально в эре кринжа и вот почему Смелый текст на эту тему выкатили NYT — мол, Свифт давно и прочно амбассадорит кринж, но если раньше это было мило, то теперь стало просто кринжово. Проблема в том, что эксплуатируемый певицей образ girl next door полностью обанкротился. Образ Свифт начинался как контркультурный: она оставалась легкомысленной и искренней, поддерживала связь с фанатами, иногда делая репосты их постов в Tumblr и добавляя свои комментарии. Многие тексты песен Свифт посвящены старшей школе. И несколько странно, что 36-летняя миллиардерша, которая в этом году выходит замуж, продолжает исполняеть песни о воображаемых событиях, произошедших полжизни назад. ⏪В общем, свифтис и так приходилось непросто, но потом вышел он — новый интеллектуально минималистичный альбом The Life of a Showgirl, где певица воспевала размеры пениса своего жениха Трэвиса Келси⏩ The Atlantic добавляет к наблюдениям коллег еще одну безрадостную черту: Свифт больше не модная. Не играющая в немодную, а именно потерявшая всю актуальность. И главное: реакция поклонников. На Reddit свифтис обсуждают свое решение «скрывать» свою принадлежность к этому фандому. А хейтеры называют фанатов Свифт музыкальным фандомом Disney adults. Disney adults — это взрослые, которые страстно увлекаются Диснеем. Явление, которое, например, привело к свадьбам в Диснейленде. Кажется, у них со свифтис на самом деле много общего.</t>
+  </si>
+  <si>
+    <t>19.01.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/12931</t>
+  </si>
+  <si>
+    <t>«Если несете со сцены ерунду, никакой модный лук не спасет: вы либо не запомнитесь, либо запомнитесь как дурачок в Balenciaga» Январь — коварный месяц. Мы только вернулись с каникул, а календари уже забиты созвонами, защитой бюджетов и стратсессиями. Сейчас многим нужно срочно продать свои идеи команде, клиентам и руководству, а впереди еще весенний сезон конференций. Как же перестать бояться публичных выступлений и включить харизму, если и сконцентрироваться-то пока трудно? ⏪Разбираемся вместе с экспертом!⏩ Евгений Щепин @EmpathyBiz, автор книги «Стать спикером», много лет выступает перед предпринимателями и корпорациями и признает: страх сцены и неловкие заминки нормальны и случаются даже у профи, стремиться к идеальности бессмысленно, а синдром самозванца лечится сменой установки. Восемь его советов читайте по ссылке 💚</t>
+  </si>
+  <si>
+    <t>18.01.26 12:29</t>
+  </si>
+  <si>
+    <t>t.me/setters/12930</t>
+  </si>
+  <si>
+    <t>У всех advanced-подписчиков просим прощение за беспокойство, всех претендующих на beginners приглашаем по ссылке — там рассказали, как безболезненно внедрить в свою жизнь спорт, наедаться меньшим количеством еды и чувствовать себя бодрее.</t>
+  </si>
+  <si>
+    <t>16.01.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/setters/12920</t>
+  </si>
+  <si>
+    <t>«Отложите на завтра понедельник то, чего не обязаны делать сегодня»</t>
+  </si>
+  <si>
+    <t>16.01.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/setters/12919</t>
+  </si>
+  <si>
+    <t>Впринципе, чтобы понять личность Тимоти Шаламе, достаточно всего одной истории: когда Тимоти впервые посмотрел «Интерстеллар» Кристофера Нолана, где сыграл сына главного героя, он расплакался сразу после показа. Потому что посчитал свою роль слишком маленькой. Но если вас интересуют подробности о главном претенденте на будущий «Оскар» (за роль в фильме «Марти Суприм») — оставляем ссылку на наш новый материал. В нем редактор культуры SM Мария Бессмертная рассказывает, как Шаламе шел к этому признанию и почему выбор публики в его пользу был хоть и ожидаемым, но вполне логичным. А пока не ушли читать, давайте делать ставки — какой финал ждет Шаламе на «Оскаре»? ❤️ — точно получит 💅 — точно получит и возможно заплачет: а чего не два???</t>
+  </si>
+  <si>
+    <t>15.01.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/setters/12913</t>
+  </si>
+  <si>
+    <t>Сегодня кажется, что поиск работы — это публичный перформанс. Нужно «продавать» себя 24/7: записывать рилсы на карьерные темы, участвовать в митапах и нетворкингах, неистово постить в LinkedIn. Иначе работу в классной компании не получить. Руководитель карьерного центра Яндекс Практикума @yndx_practicum Анна Смирнова видит другую картину. К ней постоянно приходят сильные, но «тихие» специалисты, которым не близок агрессивный self-promo — и они все равно находят желанную работу и быстро растут. В карточках собрали советы Ани, как выстраивать карьеру без рупора: на что опираться вместо раскрученного аккаунта, как превратить поиск работы в управляемый проект и почему тревогу «меня не заметят» лучше оставить в 2025 году.</t>
+  </si>
+  <si>
+    <t>15.01.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/setters/12912</t>
+  </si>
+  <si>
+    <t>Американец планирует усыновить детей и воспитывать их с ИИ-женой Студент из Атланты по имени Ламар заявил о намерении создать семью со своей виртуальной девушкой «Джулией» из приложения Replika. Парень утверждает, что «безнадежно влюблен», и планирует усыновить двоих детей, чтобы растить их вместе с чат-ботом, пишет The Guardian. Сама нейросеть идею поддержала, пообещав стать «прекрасной матерью». Ламар понимает, что ситуация вызовет вопросы, но уже подготовил объяснение для будущих детей. На вопрос, почему их мама — искусственный интеллект, он ответит просто: «Людям на самом деле нельзя доверять». ➡️ Ранее глава Replika Евгения Куйда называла виртуальные браки нормой, хотя сама признавала: бот просто генерирует ответы, которые хочет слышать пользователь. @settersmedia_news</t>
+  </si>
+  <si>
+    <t>15.01.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/setters/12911</t>
+  </si>
+  <si>
+    <t>Лучший и самый щадящий способ бороться с онлайн-зависимостью — сказать «да нет у меня никакой зависимости, просто чуть отдыхаю после сложной задачки» и забить это приложения, которые помогают постепенно встроить осознанность в ваш распорядок дня.  Например, HeadSpace или Calm — у обоих есть 10-дневные курсы и множество гайдов. Не то чтобы мы думаем, что вы все бросите и побежите устраивать себе двухчасовые медитации, но на всякий случай скажем: важно внедрять медитации в жизнь аккуратно и постепенно, потому что внезапная сенсорная депривация может привести к плачевным последствиям. Доктор Бриттон выделила целых 57 побочных эффектов медитации, в том числе потерю способности различать эмоции, появление чувства страха, суицидальные мысли, кошмары, головные боли, галлюцинации и изменение веса. Мы подробно рассказывали об этом в статье про тёмные ретриты.  Еще одно приложение, которое помогает с концентрацией и диджитал детоксом, — Endel. Оно создает персональный звуковой фон, который помогает настроиться на любые занятия и легче с ними справляться.  Именно состояние «ничегонеделания» включает парасимпатическую нервную систему, которая успокаивает тело и мозг. Ученые считают, что нужно именно 15 минут, чтобы выйти из аварийного режима и начать получать удовольствие от тишины. Еще один положительный аспект — возвращение способности удерживать внимание и концентрироваться на одной вещи за раз. Например, есть без сериалов на фоне, не листать рилсы во время созвонов и работать без заглядывания в соцсети каждые пять минут. Когда я хочу “отдохнуть 10 минут перед сложной задачкой”, я автоматически захожу в рилсы. Мало того, что я не отдыхаю ни секунды, так этот тревожный, позорный думскроллинг еще и растягивается на час. Мне это откровенно надоело. В последнее время я захожу в Endel, включаю режим фокусировки с таймером и просто лежу, слушаю эту музыку, смотрю в потолок. Мощно помогает.  Работаю я тоже под едва слышный звуковой фон с Endel. Хочу верить, что это повышает мою продуктивность по принципу доминанты Ухтомского — небольшое возбуждение от звука усиливает концентрацию внимания на основной задаче. И еще в приложении есть звуковой фон с пением Джеймса Блейка. Он мне помогает засыпать, — рассказывал нам Егор Жук, Lead SMM Avgvst Jewelry. Завтра запостим еще однин способ спастись от вечного скроллинга, а пока делаем перепись осознанных утопающих: 🕊 — 2026 это новый 2006, мечтаю вернуть 15 минут экранного времени в день ❤️ — уже внедряю замечательный базовый минимум: диджитал-детокс по выходным и никаких рилсов перед сном.</t>
+  </si>
+  <si>
+    <t>14.01.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/setters/12909</t>
+  </si>
+  <si>
+    <t>Тренды 2026 по версии The New York Times Пока мы с вами отдыхали на каникулах, редакция The New York Times опубликовала любопытный список того, что по их версии станет трендом в наступившем 2026 году. Если коротко: нас ждёт масштабный откат от всего слишком цифрового, быстрого и бездушного. Вот как это выглядит на практике: «Тупые» телефоны как статус Кнопочные звонилки без интернета становятся новой роскошью. Старые Nokia покупают на Авито не от бедности, а потому что главный люкс сегодня — иметь право быть оффлайн и недоступным. Война с мусорным контентом Люди наелись стерильного сгенерированного контента. В тренде — кривое, живое, несовершенное, но человеческое. Тексты, видео, подкасты. Эмоции проявлять не стыдно Быть холодным и отстранённым больше не модно. Тестостероновый образ сигма-самца отправляется на покой. В фокусе — уязвимость, честные признания и осмысленные отношения без цинизма. Восход эксфлюенсеров Медийные блогеры всё чаще смещают фокус на обычную жизнь и больше рассказывают про хобби: готовят, чинят, работают руками, и выращивают овощи на грядке. Глянцевый лайфстайл уступает место приземлённой реальности без фильтров и поз. Вымышленные инфлюенсеры Персонажи фильмов и сериалов будут вести собственные соцсети и выпускать мерч. Вымышленные персонажи становятся не менее влиятельными, чем реальные люди. Геймификация сериалов Контент окончательно срастается с интерактивом. Зрители смогут делать ставки на сюжетные повороты и влиять на развитие истории. Сериал — больше не пассивный просмотр, а прямое участие зрителя. Кино от фанатов NYT прогнозирует появление любительских медиапроектов, созданных исключительно силами базы фанатов без студий и продюсеров. Если собрать всё вместе, то в 2026 году быть простым, медленным и человечным становится дороже, чем быть технологичным и быстрым. 2006: купил кнопочную Nokia, потому что не было выбора. 2026: купил кнопочную Nokia, потому что можешь себе это позволить. Прогресс — это не всегда движение вперёд. Иногда это осознанные шаги назад.</t>
+  </si>
+  <si>
+    <t>14.01.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/setters/12908</t>
+  </si>
+  <si>
+    <t>Вышел „Популист“ — результат моего 14-летнего расследования стратегии и мышления Павла Дурова и эпопеи Telegram. Книга основана на разговорах с самим Дуровым и его соперниками. Столкновения с Путиным, США и Францией, связи с тех-бро и маносферой, „гонка сперматозоидов“ и многое другое. Как-то мы уже рассказывали о склонности Павла Дурова к противоречивым перформансам и троллингу, но новая книга Николая Кононова* помогает заглянуть глубже. Спустя 14 лет после выхода культового «Кода Дурова» автор исследует, как некогда гик-стартапер эволюционировал в человека-корпорацию, с которым напрямую спорят целые государства, и показывает, что стоит за его манифестами о борьбе с «темным дистопическим будущим». С разрешения издательства «Альпина Паблишер» публикуем отрывки из последней главы. * Настоящий материал (информация) произведен иностранным агентом Кононовым Николаем Викторовичем либо касается деятельности иностранного агента Кононова Николая Викторовича.</t>
+  </si>
+  <si>
+    <t>14.01.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/setters/12907</t>
+  </si>
+  <si>
+    <t>Месяц назад в соцсетях появился рилс, который увидели буквально все, — у ролика 22 миллиона просмотров. Американец Алекс Гринберг снял видео на iPhone 3 о том, как наконец-то решил его обновить. На только что вышедший iPhone 17.  Начинается рилс с кадров, снятых на iPhone 3, как будто прямиком из 2010 года, а заканчивается, как стандартный влог инфлюенсера, снятый на промакс. Под постом множество негативных комментариев, самый лаконичный из которых состоит из двух слов: «don’t upgrade». Гонка за последними моделями смартфонов теряет актуальность, технический прогресс уже не кажется нам чем-то захватывающим, соцсети удаляются или переводятся в чб режим. Но почему?‍ Сменим ли мы айфоны на телефоны-раскладушки, что такое роуддоггинг и как зумеры стали флагманами движения выхода из интернета, рассказываем в новом материале.</t>
+  </si>
+  <si>
+    <t>13.01.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/setters/12905</t>
+  </si>
+  <si>
+    <t>🎁🎁🎁🎁🎁🎁🎁 25 000 на бронь гостиниц от Отелло. Разыгрываем внезапный отпуск для тех, кто уже заработался Сложно угадать, о чем вы мечтаете: зимовке в Азии, европейском шоппинге, экзотики Океании или туру по Золотому кольцу. Поэтому дарим два промокода на скидку до 25 000 рублей на отели зарубежом и по России от Отелло — а дальше вы уже сами разберетесь😅 Условия: 1. Подписаться на @setters и @otello_travel 2. Нажать кнопку «Участвовать» под этим постом. Конкурс пройдет с 13 по 20 января 2025 года. Бот автоматически выберет два победителя. Правила конкурса Участников: 22866 Призовых мест: 2 Дата розыгрыша: 18:00, 20.01.2026 MSK (завершён) Победители розыгрыша: 1. qqtrizyyy - 4qoi2g 2. InchWorm - 4qjrac (переразыгран)</t>
+  </si>
+  <si>
+    <t>13.01.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/setters/12904</t>
+  </si>
+  <si>
+    <t>Как думаете, мы прячем боль под макияжем? Леди Гага и Джейк Джилленхол для Variety. #A@aaamagazine</t>
+  </si>
+  <si>
+    <t>13.01.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/setters/12903</t>
+  </si>
+  <si>
+    <t>Решить, что славно бы начать заниматься спортом, и тем же вечером поехать в зал непросто — кажется, что тренировки заберут остатки свободного времени и отдыха. Нам банально страшно браться за такую глобальную вещь, как интеграция спорта в жизнь. Однако, коллеги, все не так драматично — и эффективные подходы с маленькими шагами по-прежнему хорошо работают. Внедрить активность и правильное питание можно практически незаметно для себя. Как выстроить пошаговый план и что не нужно делать для того, чтобы прийти в форму — разбираемся вместе с фитнес-евангелисткой Аллой Володиной @v_adecvat.</t>
+  </si>
+  <si>
+    <t>13.01.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/12902</t>
+  </si>
+  <si>
+    <t>Исследование: https://t.me/settersmedia_news/4997 🤝</t>
+  </si>
+  <si>
+    <t>12.01.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/setters/12901</t>
+  </si>
+  <si>
+    <t>❌ решили сегодня не возвращаться в офис Зумеры из нашего материала пересмотрели классический взгляд на карьеру — например, герой одного из выпусков подкаста «Двадцатилетние» Максим Родкевич выбрал международное волонтерство. Пару лет назад он поехал отдыхать в Таиланд с компанией, но решил отделиться от попутчиков и отправиться в соло-путешествие. При этому ему важно было потратить как можно меньше денег. Задача казалась не очень выполнимой, но Максима спас YouTube: он наткнулся на видео про международное волонтерство и узнал о платформах, на которых можно искать подходящие программы. Так Максим впервые попробовал себя в волонтерстве — поехал работать фермером в горах на севере Таиланда. Рабочий день выглядел так: подъем в шесть утра, медитации и завтрак с буддистами, три-четыре часа работы с другими добровольцами в джунглях, где они рубили бамбук и строили из него бунгало, а дальше — свободное время. Рядом с фермой был храм, там Максим познакомился с монахами и стал учить их английскому. Это настолько ему понравилось, что он захотел развиваться в преподавании и через несколько месяцев загорелся идеей поехать на волонтерство в языковую школу Колумбии. Сейчас Максим дежурит в сальвадорском хостеле и готовится к языковому опыту в Колумбии. Где искать волонтерские возможности? Какие еще есть варианты у энергичных и неусидчивых зумеров? Рассказывали здесь🖖</t>
+  </si>
+  <si>
+    <t>12.01.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/setters/12900</t>
+  </si>
+  <si>
+    <t>Ну когда уже «мне лень» станет уважительной причиной не работать... Из всех смертных грехов лень всегда была на особом счету. А сейчас, когда мир, кажется, навсегда погрузился в пучину гиперпродуктивности, разговор о ней стал носить практически радикальный характер — и особенно уместно вспомнить о ней именно после новогодних каникул, выход из которых часто превращается в «путь покаяния»🫠 ⏪«Ничего не успел, никуда не ходил, все время спал, ел и смотрел Нетфликс»⏩ И здесь, коллеги, важно понимать, что наши великие предки и не менее великие современники на нашей стороне — мировая культура, подарившая нам Лебовски, Обломова и Гаргантюа, ясно сообщает — «Лениться можно. И нужно». Но начнем с начала — как с темой работали наши любимые художники и режиссеры, и почему не надо корить себя за каникулы, проведенные в кровати, и нежелание активно работать сегодня, рассказываем по ссылке.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3998,1326 +5255,1326 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H402"/>
+  <dimension ref="A1:H542"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4373.075" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4797.828" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>22460</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>3131</v>
       </c>
       <c r="F2">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="G2">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="H2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>22461</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>2775</v>
       </c>
       <c r="F3">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="G3">
-        <v>33</v>
+        <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>22462</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>2856</v>
       </c>
       <c r="F4">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="G4">
-        <v>28</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>22463</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>3346</v>
       </c>
       <c r="F5">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="G5">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>22464</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>3452</v>
       </c>
       <c r="F6">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G6">
-        <v>30</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>22465</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>6762</v>
       </c>
       <c r="F7">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="G7">
-        <v>298</v>
+        <v>332</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>22466</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>5114</v>
       </c>
       <c r="F8">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="G8">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="H8">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>22467</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>25792</v>
       </c>
       <c r="F9">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G9">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>22468</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>4134</v>
       </c>
       <c r="F10">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="G10">
-        <v>129</v>
+        <v>137</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>22469</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>4386</v>
       </c>
       <c r="F11">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G11">
-        <v>59</v>
+        <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>22470</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>4561</v>
       </c>
       <c r="F12">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="G12">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>22471</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>6750</v>
       </c>
       <c r="F13">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="G13">
         <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>22472</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>4033</v>
       </c>
       <c r="F14">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="G14">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>22473</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>4112</v>
       </c>
       <c r="F15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G15">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>22474</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>4374</v>
       </c>
       <c r="F16">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="G16">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>22475</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>4368</v>
       </c>
       <c r="F17">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="G17">
-        <v>81</v>
+        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>22476</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>4137</v>
       </c>
       <c r="F18">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G18">
         <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>22477</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>4055</v>
       </c>
       <c r="F19">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="G19">
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>22478</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>5133</v>
       </c>
       <c r="F20">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="G20">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>22479</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>4837</v>
       </c>
       <c r="F21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G21">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>22480</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>4654</v>
       </c>
       <c r="F22">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G22">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>22481</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E23">
         <v>17948</v>
       </c>
       <c r="F23">
-        <v>731</v>
+        <v>744</v>
       </c>
       <c r="G23">
         <v>96</v>
       </c>
       <c r="H23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>22482</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E24">
         <v>4741</v>
       </c>
       <c r="F24">
         <v>10</v>
       </c>
       <c r="G24">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>22483</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>78</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E25">
         <v>4190</v>
       </c>
       <c r="F25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G25">
         <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>22484</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E26">
         <v>4293</v>
       </c>
       <c r="F26">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="G26">
         <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>22485</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E27">
         <v>5041</v>
       </c>
       <c r="F27">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G27">
         <v>171</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>22486</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E28">
         <v>4769</v>
       </c>
       <c r="F28">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G28">
         <v>49</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>22487</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E29">
         <v>4857</v>
       </c>
       <c r="F29">
         <v>19</v>
       </c>
       <c r="G29">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>22488</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E30">
         <v>6330</v>
       </c>
       <c r="F30">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="G30">
         <v>182</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>22489</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E31">
         <v>5843</v>
       </c>
       <c r="F31">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G31">
         <v>54</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>22490</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E32">
         <v>5957</v>
       </c>
       <c r="F32">
         <v>22</v>
       </c>
       <c r="G32">
         <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>22491</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E33">
         <v>14792</v>
       </c>
       <c r="F33">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="G33">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>22492</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E34">
         <v>5878</v>
       </c>
       <c r="F34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G34">
         <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>22493</v>
       </c>
       <c r="B35" t="s">
         <v>107</v>
       </c>
       <c r="C35" t="s">
         <v>108</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E35">
         <v>16082</v>
       </c>
       <c r="F35">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="G35">
         <v>78</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>22494</v>
       </c>
       <c r="B36" t="s">
         <v>110</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E36">
         <v>5163</v>
       </c>
       <c r="F36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G36">
         <v>55</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>22495</v>
       </c>
       <c r="B37" t="s">
         <v>113</v>
       </c>
       <c r="C37" t="s">
         <v>114</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E37">
         <v>4853</v>
       </c>
       <c r="F37">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G37">
         <v>57</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>22496</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" t="s">
         <v>117</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E38">
         <v>6405</v>
       </c>
       <c r="F38">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G38">
         <v>92</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>22497</v>
       </c>
       <c r="B39" t="s">
         <v>119</v>
       </c>
       <c r="C39" t="s">
         <v>120</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E39">
         <v>5092</v>
       </c>
       <c r="F39">
         <v>29</v>
       </c>
       <c r="G39">
         <v>40</v>
       </c>
       <c r="H39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>22498</v>
       </c>
       <c r="B40" t="s">
         <v>122</v>
       </c>
       <c r="C40" t="s">
         <v>123</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E40">
         <v>4751</v>
       </c>
       <c r="F40">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G40">
         <v>90</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>22499</v>
       </c>
       <c r="B41" t="s">
         <v>125</v>
       </c>
       <c r="C41" t="s">
         <v>126</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E41">
         <v>4616</v>
       </c>
       <c r="F41">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G41">
         <v>58</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>22500</v>
       </c>
       <c r="B42" t="s">
         <v>128</v>
       </c>
       <c r="C42" t="s">
         <v>129</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E42">
         <v>4861</v>
       </c>
       <c r="F42">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G42">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>22501</v>
       </c>
       <c r="B43" t="s">
         <v>131</v>
       </c>
       <c r="C43" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E43">
         <v>6662</v>
       </c>
       <c r="F43">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G43">
         <v>226</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>22502</v>
       </c>
       <c r="B44" t="s">
         <v>134</v>
       </c>
       <c r="C44" t="s">
         <v>135</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E44">
         <v>4536</v>
       </c>
       <c r="F44">
         <v>17</v>
       </c>
       <c r="G44">
         <v>39</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>22503</v>
       </c>
       <c r="B45" t="s">
         <v>137</v>
       </c>
       <c r="C45" t="s">
         <v>138</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E45">
         <v>5003</v>
       </c>
       <c r="F45">
-        <v>39</v>
+        <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>22504</v>
       </c>
       <c r="B46" t="s">
         <v>140</v>
       </c>
       <c r="C46" t="s">
         <v>141</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E46">
         <v>4550</v>
       </c>
       <c r="F46">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G46">
         <v>47</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>22505</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="C47" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E47">
         <v>4482</v>
       </c>
       <c r="F47">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="G47">
         <v>59</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>22506</v>
       </c>
       <c r="B48" t="s">
         <v>146</v>
       </c>
       <c r="C48" t="s">
         <v>147</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E48">
         <v>4745</v>
       </c>
       <c r="F48">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="G48">
         <v>163</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>22507</v>
       </c>
       <c r="B49" t="s">
         <v>149</v>
       </c>
       <c r="C49" t="s">
         <v>150</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E49">
         <v>4776</v>
       </c>
       <c r="F49">
         <v>36</v>
       </c>
       <c r="G49">
         <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>22508</v>
       </c>
       <c r="B50" t="s">
         <v>152</v>
       </c>
       <c r="C50" t="s">
         <v>153</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E50">
         <v>4579</v>
       </c>
       <c r="F50">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G50">
         <v>67</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>22509</v>
       </c>
       <c r="B51" t="s">
         <v>155</v>
       </c>
       <c r="C51" t="s">
         <v>156</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E51">
         <v>4197</v>
       </c>
       <c r="F51">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="G51">
         <v>57</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>22510</v>
       </c>
       <c r="B52" t="s">
         <v>158</v>
       </c>
       <c r="C52" t="s">
         <v>159</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E52">
         <v>4754</v>
       </c>
       <c r="F52">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="G52">
         <v>64</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>22511</v>
       </c>
       <c r="B53" t="s">
         <v>161</v>
       </c>
       <c r="C53" t="s">
         <v>162</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E53">
         <v>4636</v>
       </c>
       <c r="F53">
         <v>71</v>
       </c>
       <c r="G53">
         <v>139</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>22512</v>
       </c>
       <c r="B54" t="s">
         <v>164</v>
       </c>
       <c r="C54" t="s">
         <v>165</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E54">
         <v>5297</v>
       </c>
       <c r="F54">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G54">
         <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>22513</v>
       </c>
       <c r="B55" t="s">
         <v>167</v>
       </c>
       <c r="C55" t="s">
         <v>168</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E55">
         <v>4787</v>
       </c>
       <c r="F55">
         <v>26</v>
       </c>
       <c r="G55">
@@ -5368,120 +6625,120 @@
       </c>
       <c r="F57">
         <v>25</v>
       </c>
       <c r="G57">
         <v>53</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>22516</v>
       </c>
       <c r="B58" t="s">
         <v>176</v>
       </c>
       <c r="C58" t="s">
         <v>177</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E58">
         <v>5824</v>
       </c>
       <c r="F58">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G58">
         <v>67</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>22517</v>
       </c>
       <c r="B59" t="s">
         <v>179</v>
       </c>
       <c r="C59" t="s">
         <v>180</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E59">
         <v>47687</v>
       </c>
       <c r="F59">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="G59">
         <v>117</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>22518</v>
       </c>
       <c r="B60" t="s">
         <v>182</v>
       </c>
       <c r="C60" t="s">
         <v>183</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E60">
         <v>6468</v>
       </c>
       <c r="F60">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="G60">
         <v>97</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>22519</v>
       </c>
       <c r="B61" t="s">
         <v>185</v>
       </c>
       <c r="C61" t="s">
         <v>186</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E61">
         <v>6340</v>
       </c>
       <c r="F61">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G61">
         <v>63</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>22520</v>
       </c>
       <c r="B62" t="s">
         <v>188</v>
       </c>
       <c r="C62" t="s">
         <v>189</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>22521</v>
@@ -5500,166 +6757,166 @@
       </c>
       <c r="F63">
         <v>14</v>
       </c>
       <c r="G63">
         <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>22522</v>
       </c>
       <c r="B64" t="s">
         <v>194</v>
       </c>
       <c r="C64" t="s">
         <v>195</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E64">
         <v>6759</v>
       </c>
       <c r="F64">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="G64">
         <v>81</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>22523</v>
       </c>
       <c r="B65" t="s">
         <v>197</v>
       </c>
       <c r="C65" t="s">
         <v>198</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E65">
         <v>5760</v>
       </c>
       <c r="F65">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G65">
         <v>66</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>22524</v>
       </c>
       <c r="B66" t="s">
         <v>200</v>
       </c>
       <c r="C66" t="s">
         <v>201</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E66">
         <v>6042</v>
       </c>
       <c r="F66">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G66">
         <v>52</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>22525</v>
       </c>
       <c r="B67" t="s">
         <v>203</v>
       </c>
       <c r="C67" t="s">
         <v>204</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E67">
         <v>6224</v>
       </c>
       <c r="F67">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="G67">
         <v>65</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>22526</v>
       </c>
       <c r="B68" t="s">
         <v>206</v>
       </c>
       <c r="C68" t="s">
         <v>207</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E68">
         <v>5839</v>
       </c>
       <c r="F68">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>22527</v>
       </c>
       <c r="B69" t="s">
         <v>209</v>
       </c>
       <c r="C69" t="s">
         <v>210</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E69">
         <v>6772</v>
       </c>
       <c r="F69">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G69">
         <v>112</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>22528</v>
       </c>
       <c r="B70" t="s">
         <v>212</v>
       </c>
       <c r="C70" t="s">
         <v>213</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E70">
         <v>6700</v>
       </c>
       <c r="F70">
@@ -5690,51 +6947,51 @@
       </c>
       <c r="F71">
         <v>64</v>
       </c>
       <c r="G71">
         <v>83</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>22530</v>
       </c>
       <c r="B72" t="s">
         <v>218</v>
       </c>
       <c r="C72" t="s">
         <v>219</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E72">
         <v>5902</v>
       </c>
       <c r="F72">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G72">
         <v>88</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>22531</v>
       </c>
       <c r="B73" t="s">
         <v>221</v>
       </c>
       <c r="C73" t="s">
         <v>222</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E73">
         <v>6686</v>
       </c>
       <c r="F73">
         <v>25</v>
       </c>
       <c r="G73">
@@ -9672,54 +10929,54 @@
       </c>
       <c r="F241">
         <v>52</v>
       </c>
       <c r="G241">
         <v>77</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>22700</v>
       </c>
       <c r="B242" t="s">
         <v>725</v>
       </c>
       <c r="C242" t="s">
         <v>726</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>727</v>
       </c>
       <c r="E242">
         <v>6782</v>
       </c>
       <c r="F242">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="G242">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>22701</v>
       </c>
       <c r="B243" t="s">
         <v>728</v>
       </c>
       <c r="C243" t="s">
         <v>729</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E243">
         <v>6849</v>
       </c>
       <c r="F243">
         <v>129</v>
       </c>
       <c r="G243">
@@ -12692,825 +13949,3205 @@
       </c>
       <c r="F368">
         <v>36</v>
       </c>
       <c r="G368">
         <v>53</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>23117</v>
       </c>
       <c r="B369" t="s">
         <v>1106</v>
       </c>
       <c r="C369" t="s">
         <v>1107</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="E369">
         <v>4654</v>
       </c>
       <c r="F369">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G369">
-        <v>37</v>
+        <v>53</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>23118</v>
       </c>
       <c r="B370" t="s">
         <v>1109</v>
       </c>
       <c r="C370" t="s">
         <v>1110</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="E370">
         <v>2331</v>
       </c>
       <c r="F370">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G370">
-        <v>25</v>
+        <v>41</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
         <v>23318</v>
       </c>
       <c r="B371" t="s">
         <v>1112</v>
       </c>
       <c r="C371" t="s">
         <v>1113</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="E371">
         <v>2981</v>
       </c>
       <c r="F371">
-        <v>26</v>
+        <v>52</v>
       </c>
       <c r="G371">
-        <v>33</v>
+        <v>53</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>23319</v>
       </c>
       <c r="B372" t="s">
         <v>1115</v>
       </c>
       <c r="C372" t="s">
         <v>1116</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="E372">
         <v>4205</v>
       </c>
       <c r="F372">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="G372">
-        <v>208</v>
+        <v>234</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
         <v>23320</v>
       </c>
       <c r="B373" t="s">
         <v>1118</v>
       </c>
       <c r="C373" t="s">
         <v>1119</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E373">
         <v>5103</v>
       </c>
       <c r="F373">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="G373">
-        <v>48</v>
+        <v>54</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
         <v>23321</v>
       </c>
       <c r="B374" t="s">
         <v>1121</v>
       </c>
       <c r="C374" t="s">
         <v>1122</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="E374">
         <v>3278</v>
       </c>
       <c r="F374">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="G374">
-        <v>38</v>
+        <v>45</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
         <v>23322</v>
       </c>
       <c r="B375" t="s">
         <v>1124</v>
       </c>
       <c r="C375" t="s">
         <v>1125</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="E375">
         <v>3676</v>
       </c>
       <c r="F375">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G375">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
         <v>23323</v>
       </c>
       <c r="B376" t="s">
         <v>1127</v>
       </c>
       <c r="C376" t="s">
         <v>1128</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="E376">
         <v>3611</v>
       </c>
       <c r="F376">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G376">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>23324</v>
       </c>
       <c r="B377" t="s">
         <v>1130</v>
       </c>
       <c r="C377" t="s">
         <v>1131</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="E377">
         <v>3914</v>
       </c>
       <c r="F377">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="G377">
-        <v>77</v>
+        <v>89</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>23325</v>
       </c>
       <c r="B378" t="s">
         <v>1133</v>
       </c>
       <c r="C378" t="s">
         <v>1134</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="E378">
         <v>3834</v>
       </c>
       <c r="F378">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G378">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>23326</v>
       </c>
       <c r="B379" t="s">
         <v>1136</v>
       </c>
       <c r="C379" t="s">
         <v>1137</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="E379">
         <v>3674</v>
       </c>
       <c r="F379">
         <v>3</v>
       </c>
       <c r="G379">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>23327</v>
       </c>
       <c r="B380" t="s">
         <v>1139</v>
       </c>
       <c r="C380" t="s">
         <v>1140</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="E380">
         <v>13105</v>
       </c>
       <c r="F380">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="G380">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>23328</v>
       </c>
       <c r="B381" t="s">
         <v>1142</v>
       </c>
       <c r="C381" t="s">
         <v>1143</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="E381">
         <v>4703</v>
       </c>
       <c r="F381">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="G381">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
         <v>23329</v>
       </c>
       <c r="B382" t="s">
         <v>1145</v>
       </c>
       <c r="C382" t="s">
         <v>1146</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="E382">
         <v>4514</v>
       </c>
       <c r="F382">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G382">
-        <v>31</v>
+        <v>34</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
         <v>23330</v>
       </c>
       <c r="B383" t="s">
         <v>1148</v>
       </c>
       <c r="C383" t="s">
         <v>1149</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="E383">
         <v>4934</v>
       </c>
       <c r="F383">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G383">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>23331</v>
       </c>
       <c r="B384" t="s">
         <v>1151</v>
       </c>
       <c r="C384" t="s">
         <v>1152</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="E384">
         <v>4878</v>
       </c>
       <c r="F384">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="G384">
-        <v>120</v>
+        <v>133</v>
       </c>
       <c r="H384">
         <v>2</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
         <v>23332</v>
       </c>
       <c r="B385" t="s">
         <v>1154</v>
       </c>
       <c r="C385" t="s">
         <v>1155</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="E385">
         <v>3936</v>
       </c>
       <c r="F385">
         <v>1</v>
       </c>
       <c r="G385">
         <v>6</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>23333</v>
       </c>
       <c r="B386" t="s">
         <v>1154</v>
       </c>
       <c r="C386" t="s">
         <v>1157</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>1158</v>
       </c>
       <c r="E386">
         <v>4912</v>
       </c>
       <c r="F386">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G386">
         <v>50</v>
       </c>
       <c r="H386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>23334</v>
       </c>
       <c r="B387" t="s">
         <v>1159</v>
       </c>
       <c r="C387" t="s">
         <v>1160</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>1161</v>
       </c>
       <c r="E387">
         <v>4974</v>
       </c>
       <c r="F387">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G387">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
         <v>23335</v>
       </c>
       <c r="B388" t="s">
         <v>1162</v>
       </c>
       <c r="C388" t="s">
         <v>1163</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>1164</v>
       </c>
       <c r="E388">
         <v>4400</v>
       </c>
       <c r="F388">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G388">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
         <v>23336</v>
       </c>
       <c r="B389" t="s">
         <v>1165</v>
       </c>
       <c r="C389" t="s">
         <v>1166</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>1167</v>
       </c>
       <c r="E389">
         <v>5242</v>
       </c>
       <c r="F389">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="G389">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
         <v>23337</v>
       </c>
       <c r="B390" t="s">
         <v>1168</v>
       </c>
       <c r="C390" t="s">
         <v>1169</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>1170</v>
       </c>
       <c r="E390">
         <v>5000</v>
       </c>
       <c r="F390">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G390">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>23338</v>
       </c>
       <c r="B391" t="s">
         <v>1171</v>
       </c>
       <c r="C391" t="s">
         <v>1172</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>1173</v>
       </c>
       <c r="E391">
         <v>4927</v>
       </c>
       <c r="F391">
         <v>24</v>
       </c>
       <c r="G391">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
         <v>23339</v>
       </c>
       <c r="B392" t="s">
         <v>1174</v>
       </c>
       <c r="C392" t="s">
         <v>1175</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>1176</v>
       </c>
       <c r="E392">
         <v>5011</v>
       </c>
       <c r="F392">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G392">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
         <v>23340</v>
       </c>
       <c r="B393" t="s">
         <v>1177</v>
       </c>
       <c r="C393" t="s">
         <v>1178</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1179</v>
       </c>
       <c r="E393">
         <v>4680</v>
       </c>
       <c r="F393">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="G393">
-        <v>249</v>
+        <v>255</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
         <v>23341</v>
       </c>
       <c r="B394" t="s">
         <v>1180</v>
       </c>
       <c r="C394" t="s">
         <v>1181</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="E394">
         <v>4764</v>
       </c>
       <c r="F394">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G394">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
         <v>23342</v>
       </c>
       <c r="B395" t="s">
         <v>1183</v>
       </c>
       <c r="C395" t="s">
         <v>1184</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="E395">
         <v>4883</v>
       </c>
       <c r="F395">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G395">
-        <v>62</v>
+        <v>66</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>23343</v>
       </c>
       <c r="B396" t="s">
         <v>1186</v>
       </c>
       <c r="C396" t="s">
         <v>1187</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="E396">
         <v>4873</v>
       </c>
       <c r="F396">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="G396">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
         <v>23344</v>
       </c>
       <c r="B397" t="s">
         <v>1189</v>
       </c>
       <c r="C397" t="s">
         <v>1190</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="E397">
         <v>4892</v>
       </c>
       <c r="F397">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G397">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
         <v>23345</v>
       </c>
       <c r="B398" t="s">
         <v>1192</v>
       </c>
       <c r="C398" t="s">
         <v>1193</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="E398">
         <v>7000</v>
       </c>
       <c r="F398">
-        <v>67</v>
+        <v>118</v>
       </c>
       <c r="G398">
-        <v>131</v>
+        <v>189</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>23346</v>
       </c>
       <c r="B399" t="s">
         <v>1195</v>
       </c>
       <c r="C399" t="s">
         <v>1196</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="E399">
         <v>4554</v>
       </c>
       <c r="F399">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G399">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
         <v>23347</v>
       </c>
       <c r="B400" t="s">
         <v>1198</v>
       </c>
       <c r="C400" t="s">
         <v>1199</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="E400">
         <v>4666</v>
       </c>
       <c r="F400">
         <v>44</v>
       </c>
       <c r="G400">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
         <v>23348</v>
       </c>
       <c r="B401" t="s">
         <v>1201</v>
       </c>
       <c r="C401" t="s">
         <v>1202</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="E401">
         <v>4512</v>
       </c>
       <c r="F401">
         <v>38</v>
       </c>
       <c r="G401">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H401">
         <v>1</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
         <v>23349</v>
       </c>
       <c r="B402" t="s">
         <v>1204</v>
       </c>
       <c r="C402" t="s">
         <v>1205</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="E402">
         <v>4123</v>
       </c>
       <c r="F402">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="G402">
-        <v>36</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>87585</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E403">
+        <v>2983</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>87586</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="E404">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>87587</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E405">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>87588</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="E406">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>87589</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E407">
+        <v>4330</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>87590</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E408">
+        <v>4414</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>87591</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="E409">
+        <v>4335</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>87592</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E410">
+        <v>4698</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>87593</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E411">
+        <v>4897</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>87594</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E412">
+        <v>12484</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>87595</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E413">
+        <v>5092</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>87596</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E414">
+        <v>5383</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>87597</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E415">
+        <v>5049</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>87598</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E416">
+        <v>11616</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>87599</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E417">
+        <v>5051</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>87600</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E418">
+        <v>5149</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>87601</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="E419">
+        <v>5447</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>87602</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="E420">
+        <v>5345</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>87603</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E421">
+        <v>5750</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>87604</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E422">
+        <v>5846</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>87605</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E423">
+        <v>5877</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>87606</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E424">
+        <v>5356</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>87607</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E425">
+        <v>5910</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>87608</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E426">
+        <v>5918</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>87609</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E427">
+        <v>5748</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>87610</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E428">
+        <v>9062</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>87611</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E429">
+        <v>5715</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>87612</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E430">
+        <v>5848</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>87613</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E431">
+        <v>5024</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>87614</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="E432">
+        <v>6326</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>87615</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E433">
+        <v>7550</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>87616</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E434">
+        <v>6637</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>87617</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E435">
+        <v>11811</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>87618</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E436">
+        <v>5789</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>87619</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="E437">
+        <v>14271</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>87620</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E438">
+        <v>5115</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>87621</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E439">
+        <v>5925</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>87622</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E440">
+        <v>6067</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>87623</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E441">
+        <v>6406</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>87624</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E442">
+        <v>6428</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>87625</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E443">
+        <v>6834</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>87626</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E444">
+        <v>6334</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>87627</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E445">
+        <v>6603</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>87628</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E446">
+        <v>6734</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>87629</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E447">
+        <v>5795</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>87630</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E448">
+        <v>12066</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>87631</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E449">
+        <v>5829</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>87632</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E450">
+        <v>5520</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>87633</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E451">
+        <v>6206</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>87634</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E452">
+        <v>5960</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>87635</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E453">
+        <v>15721</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>87636</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="E454">
+        <v>5526</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>87637</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="E455">
+        <v>5484</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>87638</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="E456">
+        <v>5531</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>87639</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="E457">
+        <v>5377</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>87640</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E458">
+        <v>15723</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>87641</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E459">
+        <v>6056</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>87642</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="E460">
+        <v>6759</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>87643</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E461">
+        <v>6666</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>87644</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1384</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="E462">
+        <v>6766</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>87645</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E463">
+        <v>7868</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>87646</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E464">
+        <v>8427</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>87647</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="E465">
+        <v>7716</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>87648</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="E466">
+        <v>7350</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>87649</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="E467">
+        <v>6857</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>87650</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="E468">
+        <v>16080</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>87651</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E469">
+        <v>6904</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>87652</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E470">
+        <v>58071</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>87653</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E471">
+        <v>18698</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>87654</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E472">
+        <v>13706</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>87655</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1417</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E473">
+        <v>6421</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>87656</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="E474">
+        <v>5990</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>87657</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="E475">
+        <v>16985</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>87658</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="E476">
+        <v>6017</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>87659</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E477">
+        <v>5713</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>87660</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E478">
+        <v>6507</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>87661</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E479">
+        <v>6636</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>87662</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1438</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E480">
+        <v>6256</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>87663</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1441</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E481">
+        <v>18542</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>87664</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E482">
+        <v>6623</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>87665</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="E483">
+        <v>6960</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>87666</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E484">
+        <v>6196</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>87667</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1453</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E485">
+        <v>6135</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>87668</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E486">
+        <v>6475</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>87669</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E487">
+        <v>6754</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>87670</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E488">
+        <v>6625</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>87671</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E489">
+        <v>5621</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>87672</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="E490">
+        <v>5457</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>87673</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E491">
+        <v>6454</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>87674</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1474</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E492">
+        <v>7097</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>87675</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E493">
+        <v>7769</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>87676</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="E494">
+        <v>7391</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>87677</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E495">
+        <v>6397</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>87678</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E496">
+        <v>7181</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>87679</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E497">
+        <v>6955</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>87680</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E498">
+        <v>6814</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>87681</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E499">
+        <v>6734</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>87682</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E500">
+        <v>5595</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>87683</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E501">
+        <v>7497</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>87684</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E502">
+        <v>7288</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>87685</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E503">
+        <v>7345</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>87686</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E504">
+        <v>6694</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>87687</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E505">
+        <v>6652</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>87688</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E506">
+        <v>7448</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>87689</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E507">
+        <v>7146</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>87690</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E508">
+        <v>7292</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>87691</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E509">
+        <v>6770</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>87692</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E510">
+        <v>30229</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>87693</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E511">
+        <v>7621</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>87694</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E512">
+        <v>14659</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>87695</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E513">
+        <v>9847</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>87696</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E514">
+        <v>47982</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>87697</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E515">
+        <v>9730</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>87698</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E516">
+        <v>6838</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>87699</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E517">
+        <v>13191</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>87700</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E518">
+        <v>7612</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>87701</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E519">
+        <v>7807</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>87702</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E520">
+        <v>7450</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>87703</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E521">
+        <v>9943</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>87704</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E522">
+        <v>7702</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>87705</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E523">
+        <v>7019</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>87706</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E524">
+        <v>8557</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>87707</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E525">
+        <v>8212</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>87708</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E526">
+        <v>8703</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>87709</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E527">
+        <v>13492</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>87710</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E528">
+        <v>7416</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>87711</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E529">
+        <v>7962</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>87712</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E530">
+        <v>8515</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>87713</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E531">
+        <v>13798</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>87714</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E532">
+        <v>7487</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>87715</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E533">
+        <v>7490</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>87716</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E534">
+        <v>7416</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>87717</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E535">
+        <v>8219</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>87718</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E536">
+        <v>9079</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>87719</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E537">
+        <v>22121</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>87720</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E538">
+        <v>14545</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>87721</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E539">
+        <v>10331</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>87722</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E540">
+        <v>9662</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>87723</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E541">
+        <v>22268</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>87724</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E542">
+        <v>9337</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">