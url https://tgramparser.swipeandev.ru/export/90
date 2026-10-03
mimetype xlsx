--- v1 (2026-04-05)
+++ v2 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1626">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2634">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4890,50 +4890,3074 @@
     <t>13.01.26 08:10</t>
   </si>
   <si>
     <t>t.me/setters/12902</t>
   </si>
   <si>
     <t>Исследование: https://t.me/settersmedia_news/4997 🤝</t>
   </si>
   <si>
     <t>12.01.26 15:03</t>
   </si>
   <si>
     <t>t.me/setters/12901</t>
   </si>
   <si>
     <t>❌ решили сегодня не возвращаться в офис Зумеры из нашего материала пересмотрели классический взгляд на карьеру — например, герой одного из выпусков подкаста «Двадцатилетние» Максим Родкевич выбрал международное волонтерство. Пару лет назад он поехал отдыхать в Таиланд с компанией, но решил отделиться от попутчиков и отправиться в соло-путешествие. При этому ему важно было потратить как можно меньше денег. Задача казалась не очень выполнимой, но Максима спас YouTube: он наткнулся на видео про международное волонтерство и узнал о платформах, на которых можно искать подходящие программы. Так Максим впервые попробовал себя в волонтерстве — поехал работать фермером в горах на севере Таиланда. Рабочий день выглядел так: подъем в шесть утра, медитации и завтрак с буддистами, три-четыре часа работы с другими добровольцами в джунглях, где они рубили бамбук и строили из него бунгало, а дальше — свободное время. Рядом с фермой был храм, там Максим познакомился с монахами и стал учить их английскому. Это настолько ему понравилось, что он захотел развиваться в преподавании и через несколько месяцев загорелся идеей поехать на волонтерство в языковую школу Колумбии. Сейчас Максим дежурит в сальвадорском хостеле и готовится к языковому опыту в Колумбии. Где искать волонтерские возможности? Какие еще есть варианты у энергичных и неусидчивых зумеров? Рассказывали здесь🖖</t>
   </si>
   <si>
     <t>12.01.26 11:42</t>
   </si>
   <si>
     <t>t.me/setters/12900</t>
   </si>
   <si>
     <t>Ну когда уже «мне лень» станет уважительной причиной не работать... Из всех смертных грехов лень всегда была на особом счету. А сейчас, когда мир, кажется, навсегда погрузился в пучину гиперпродуктивности, разговор о ней стал носить практически радикальный характер — и особенно уместно вспомнить о ней именно после новогодних каникул, выход из которых часто превращается в «путь покаяния»🫠 ⏪«Ничего не успел, никуда не ходил, все время спал, ел и смотрел Нетфликс»⏩ И здесь, коллеги, важно понимать, что наши великие предки и не менее великие современники на нашей стороне — мировая культура, подарившая нам Лебовски, Обломова и Гаргантюа, ясно сообщает — «Лениться можно. И нужно». Но начнем с начала — как с темой работали наши любимые художники и режиссеры, и почему не надо корить себя за каникулы, проведенные в кровати, и нежелание активно работать сегодня, рассказываем по ссылке.</t>
+  </si>
+  <si>
+    <t>09.09.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/setters/14328</t>
+  </si>
+  <si>
+    <t>Появился дебютный тизер фильма «Искусственный» про OpenAI с Юрой Борисовым Режиссером байопика о кризисе внутри OpenAI выступил Лука Гуаданьино («Претенденты», «Назови меня своим именем»), а кинотеатральный релиз картины назначен на 25 декабря. Сюжет посвящен внезапному увольнению и возвращению Сэма Альтмана осенью 2023 года. Образ главы стартапа на экране воплотил Эндрю Гарфилд, а сооснователя компании и ученого Илью Суцкевера сыграл российский актер Юра Борисов («Анора»). ⏪Фестивальный дебют картины состоится уже 5 октября на 64-м Нью-Йоркском кинофестивале⏩ ➡️Изначально производством драмы занималась студия Amazon MGM, но отказалась от выпуска картины после заключения партнерства с OpenAI. @settersmedia_news</t>
+  </si>
+  <si>
+    <t>08.09.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/setters/14327</t>
+  </si>
+  <si>
+    <t>Что действительно повышает видимость бизнеса для ИИ? Спросили эксперта🤝 Для начала разберемся с тем, от чего точно стоит отказаться: — скрытые ИИ-версии страниц с рекламным содержанием; — массовое производство однотипных текстов под сотни промптов; — покупка псевдонезависимых обзоров и комментариев; — попытки использовать другие уязвимости ИИ как маркетинговый инструмент. ‍ У серых механик есть общая проблема: их эффективность заканчивается в тот момент, когда разработчики ИИ понимают, как ими манипулируют. А если прием работает только до следующего обновления алгоритма, это не конкурентное преимущество — это скорее баг, на который компания выделила маркетинговый бюджет, — говорит Елена Круглова, основатель коммуникационного агентства ShexPR. ⏪НА ЧТО ИМЕННО СМОТРЯТ АЛГОРИТМЫ?⏩ 🔡Полнота информации о компании. На сайте должны быть четко и публично зафиксированы продукты, характеристики, цены или принцип ценообразования, география работы, ограничения, кейсы, результаты, эксперты, исследования. 🔡Уникальность. Собственные исследования, статистика рынка, массивы данных, методологии, кейсы с цифрами, эксперименты, калькуляторы, сравнения и комментарии специалистов становятся гораздо более ценным активом, чем очередная статья, пересказывающая десять уже существующих статей. Google сейчас рекомендует для генеративного поиска уникальный, экспертный контент, который дает реальному человеку реальную ценность. 🔡Независимость. Компания может написать на своем сайте «Мы лидеры рынка» хоть 20 раз. Это не превратит утверждение в доказанный факт. Гораздо важнее, чтобы существенные сведения о бизнесе появлялись в независимых СМИ, отраслевых исследованиях, профессиональных ассоциациях, рейтингах, реестрах, материалах конференций и других качественных источниках. 🔡Актуальность и понятность. ИИ действительно нужны структурированные данные, но передавать их лучше через парадную дверь, а не через потайную. Например, OpenAI позволяет продавцам передавать информацию напрямую; в 2026 году компания позволила продавцам предоставлять каталоги и актуальные сведения о товарах для продуктового поиска в ChatGPT. Другими словами, для интернет-магазина постоянно обновляемый каталог с четко сформулированными ценами, наличием и характеристиками без лишних оборотов может оказаться гораздо полезнее десяти собственных статей «Лучшие товары 2026 года», в которых компания ставит себя на первое место. 🔡Непротиворечивость. При ИИ-поиске ошибка с сайта легко может мигрировать непосредственно в ответ потенциальному покупателю. Поэтому цены, характеристики, руководство, сертификаты, тарифы, условия доставки и географию работы стоит воспринимать уже не просто как контент сайта, а как базу данных репутации компании — все источники должны укреплять и дополнять друг друга, а не противоречить. Итого: продвижение в нейросетях — это не разовая закупка ссылок и не скрытые промпты в коде, а планомерная работа с цифровым следом бренда. Чтобы компания стабильно и корректно появлялась в ответах ИИ-агентов, стоит двигаться к системному присутствию. 6 шагов к нормальной ИИ-репутации Елена называла в материале.</t>
+  </si>
+  <si>
+    <t>07.09.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/setters/14326</t>
+  </si>
+  <si>
+    <t>Разбираем рекламные интеграции на самой большой отечественной ярмарке современного искусства Cosmoscow Участие брендов в арт-ярмарке — это всегда поиск баланса между маркетинговыми охватами и концептуальным искусством. Однако без четкого целеполагания и привязки к долгосрочной стратегии подобные проекты рискуют стать лишь сиюминутным инфоповодом и дорогой декорацией для селфи. Важно осознать: стенд не может существовать как разовая художественная активность. В противном случае он превращается в банальную фотозону, чем многие, увы, грешат. В SETTERS Media хороший маркетинг ценят не меньше хорошего искусства — поэтому в этому году мы попросили куратора и основателя коммуникационного агентства PAWS COMMS Петра Иванова разобрать рекламные интеграции на самой большой отечественной ярмарке современного искусства Cosmoscow. Например, дофаминовый бобер от 12 STOREEZ. Осознанный отказ от классической работы с художниками в пользу ироничных метафор стал новым вектором для российской модели. В прошлом году этот тренд задал бренд «Мистраль» со стендом «Не думай о гречке» — проект мгновенно стал хитом в телеграм-каналах. Прошлогодний опыт считывания аудитории явно проанализировала команда 12 STOREEZ, установив на своем стенде гигантского дофаминового бобра. С одной стороны, подобный подход кажется более честным, чем разовая эксплуатация художника ради статуса. С другой — стенд приобретает черты карточки контекстной рекламы, случайно затесавшейся в физическое пространство, и начинает выглядеть «импостером» в контексте арт-ярмарки. Возможно, такие интеграции логичнее выносить за пределы основной экспозиции. Продолжаем по ссылке. Как оцениваете бобра? ❤️ — понравился, вау! 🤝 — лучше чем что-либо, сгенерированное ИИ... 🕊 — не чувствую ассоциации с брендом</t>
+  </si>
+  <si>
+    <t>07.09.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/setters/14325</t>
+  </si>
+  <si>
+    <t>30 главных премьер 2026 — говорящие овцы, новый «Человек-паук» и победители Канн Редакция SETTERS Media подвела промежуточные киноитоги 2026. Стартуем с мелодрам, и они, как оказывается, живы! ❤️«Вот это драма!», режиссер Кристоффер Боргли Постановщик «Героя наших снов» и «Тошнит от себя» Кристоффер Боргли берет жанр ромкома и препарирует его в своем фирменном сатирическо-фантасмагорическом ключе. В центре сюжета — пара (Зендея и Роберт Паттинсон), чья подготовка к свадьбе рушится за считанные дни до церемонии из-за внезапно всплывших тайн прошлого. Боргли исследует, как представление об идеальном партнере разбивается о реальность и социальные неврозы. ❤️«В поисках Эмили», режиссер Алисия МакДональд Обаятельный и придурковатый звукорежиссер знакомится на студенческой вечеринке с девушкой мечты, но в полученном номере не хватает одной цифры — известно только, что ее зовут Эмили. Поисковая операция, развернутая им по всему кампусу, привлекает внимание циничной студентки-психолога Эмили Рейн (Ангури Райс). Она вызывается помочь парню, но скрывает истинный мотив: Оуэн нужен ей как «подопытный» для диссертации о бессмысленности романтической привязанности. Алисия МакДональд сняла легкое и очень живое кино вполне в духе «10 причин моей ненависти» — из той эпохи, когда неглупые школьно-студенческие ромкомы выходили стабильно раз в месяц. ❤️«Приглашение», режиссер Оливия Уайлд Ремейк испанской комедии «Соседи сверху». Брак пары со стажем (Сет Роген и Оливия Уайлд) давно застрял в рутине. Они приглашают на dinner-party соседей (Эдвард Нортон и Пенелопа Крус), чья бурная личная жизнь постоянно слышна через потолок. Встреча идет не по сценарию, когда гости прямо за столом предлагают хозяевам свингерский эксперимент. Очень смешной, очень умный и в конечном итоге очень грустный фильм о сексуальных фрустрациях, стыдных фантазиях и, конечно, любви. ❤️«Седло», режиссер Гарри Лайтон Давайте честно: любовь к Александру Скарсгарду — феномен абсолютно всеобщий и внеклассовый, так что мотивацию главного героя здесь даже не нужно объяснять. Застенчивый Колин (Гарри Меллинг — Дадли из «Гарри Поттера») знакомится с Рэем — брутальным лидером байкерского клуба. Дальше нас ждет нежнейшая история отношений (и отношений с собой не в последнюю очередь) — пусть и в казалось бы, совсем неподходящей для этого БДСМ-стилистике. В следующий раз вернемся с классиками и сенсациями проката!</t>
+  </si>
+  <si>
+    <t>06.09.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/14324</t>
+  </si>
+  <si>
+    <t>Говорю же, скоро везде будут наши выпускники. Пришел на Чтиво — там до меня выступал Максим Матвеев. Выдающийся актер и студент Школы продюсирования. А на днях для Setters побеседовал с потрясающей Таней Столяр. Соосновательницей «Антиглянца» и студенткой этого года. Ваш старенький педагог радуется, когда встречает своих. Нашу беседу с Таней можете прочитать по ссылке. Получилось душевно и с огоньком.</t>
+  </si>
+  <si>
+    <t>05.09.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/14318</t>
+  </si>
+  <si>
+    <t>Не ну вы посмотрите нас нас и на эти цитаты. https://www.setters.media/article/nikolai-kartozia</t>
+  </si>
+  <si>
+    <t>05.09.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/setters/14308</t>
+  </si>
+  <si>
+    <t>Сергей Наумов @naumita: «Если на продукте мое имя, значит, я лично отвечаю за то, что внутри» Имя медийного человека на упаковке — это одновременно и лучший маркетинговый буст, и вечное бутылочное горлышко. Особенно сегодня, когда общество, с одной стороны, требует максимальной искренности, а с другой — готово махом отменить бренд за один неловкий пост основателя. Продолжаем наш цикл о предпринимателях, которые поставили на кон собственную фамилию. Во втором выпуске передаем микрофон Сергею Наумову — визажисту и создателю бренда SERGEY NAUMOV. О персональной ответственности за каждый продукт, «днях тишины» без соцсетей и жесткой самоцензуре в эпоху обидчивых читайте в карточках.</t>
+  </si>
+  <si>
+    <t>04.09.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/setters/14307</t>
+  </si>
+  <si>
+    <t>#культурнаяСтоляр очень обстоятельно поговорила с Николаем Картозией о делах на телеке, его Школе продюссирования, в которой она училась как вне себя, литературе, музыке и жизни. Получился откровенный разговор без купюр. А Setters Media еще всю эту эпопею великолепно оформили. И да, интервью проходило в той самой легендарной квартире Николая https://www.setters.media/article/nikolai-kartozia</t>
+  </si>
+  <si>
+    <t>04.09.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/14306</t>
+  </si>
+  <si>
+    <t>Совсем скоро пройдет благотворительный фестиваль «День ПОМОЩИ» 🤍 «ПОМОЩЬ» — первое в мире приложение адресной и прозрачной помощи. Благодаря проекту более 1300 пожилых подопечных ежемесячно получают продуктовые корзины. 6 сентября команда устраивает ежегодный фестиваль — а все средства с продажи билетов отправят на закупку продуктов для подопечных. В программе фестиваля: ➡️ Воркшопы, посвященные нашим самым дорогим членам семьи — бабушкам и дедушкам; ➡️ Благотворительный маркет с участием брендов и вещами от апостолов и друзей проекта ➡️ «Странные старты» (фаворит редакции) — веселые состязания артистов театра и кино при поддержке Chicken Curry. ⚡️ Основательница SETTERS Media Саша Жаркова выступит спикером в паблик-токе «От ПОМОЩИ к партнерству: как создать устойчивую систему поддержки фонда». Вместе с ней на сцене: представители Альфа-Банка, фондов «Линия Жизни», «Дом милосердия кузнеца Лобова» и «Я тебя слышу». Модератор — директор проекта Ольга Юркова. В списке хэдлайнеров также собралась отличная компания: Алла Михеева, группа «ХЛЕБ», Оля Парфенюк, Антоха МС, Юлия Снигирь и многие другие! Детали: Где: ДК «Альфа-Кристалл» Когда: 6 сентября, 13:00–22:00 Билеты по ссылке</t>
+  </si>
+  <si>
+    <t>04.09.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/setters/14296</t>
+  </si>
+  <si>
+    <t>⚡️ Шесть правил reels на миллионы Просто повторить тренд недостаточно — ваш контент рискует затеряться среди миллиона одинаковых роликов. Механика вирусности довольно сложная, но есть элементы, которые сильно повышают шансы, что ролик разлетится по соцсетям. Попросили трендсеттера и независимого креатора Диану Петрову выделилить несколько ключевых принципов.</t>
+  </si>
+  <si>
+    <t>03.09.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/setters/14294</t>
+  </si>
+  <si>
+    <t>Разыгрываем 4 дня под парусом на Белом море 🤍 Наши друзья из Силы ветра @silavetrasila с 17 по 21 сентября приглашают победителя присоединиться к парусной экспедиции по Белому морю. Живописные бухты и заливы, поморские деревни, отвесные скалы, сосновые леса, ягоды под ногами — всё это будет окружать вас пять дней. Вы будете ночевать в палатке, готовить чай на костре, варить мидий и париться в бане — настоящий парусный поход по Русском Северу. Нам кажется, что детокса лучше просто не может быть! Для участия нужно подписаться на каналы: @setters @settersmedia_news @huggabletalents @brandwatching @silavetrasila @hutzp @etosashaaaa И нажать кнопку «Участвовать» Конкурс пройдет с 3.09 по 10.09 2026г. Бот автоматически выберет победителей. Правила конкурса Желаем удачи! Участников: 1053 Призовых мест: 1 Дата розыгрыша: 18:00, 10.09.2026 MSK (1 день)</t>
+  </si>
+  <si>
+    <t>03.09.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/setters/14293</t>
+  </si>
+  <si>
+    <t>«Подписные издания» отметят столетие фестивалем «Книжный сад» в Петербурге Первые записи о системе книжной подписки и самом магазине появились в ленинградских справочниках 1926 года. Спустя век команда «Подписных изданий» под руководством сооснователя и героя A-List SETTERS Media Михаила Иванова организует открытую трехдневную программу с издательским маркетом, лекциями и живой музыкой. На площадке откроют ярмарку независимых издательств по специальным ценам и зону книгодейтинга. В лекционную программу вошли встречи с историком Львом Лурье, экс-главредом Vogue Аленой Долецкой, ученым Алексеем Семихатовым и китайской писательницей Чжан Юэжань. Вечерние концерты проведут инди-певица TERELYA и группа Евгения Цыганова «МЕ4ТА». ⏪Вход на все дискуссии, детские спектакли и вечерние концерты свободный⏩ ➡️Фестиваль пройдет с 4 по 6 сентября: в пятницу площадка работает с 15:00 до 21:00, а в субботу и воскресенье — с 12:00 до 21:00. @settersmedia_news</t>
+  </si>
+  <si>
+    <t>03.09.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/setters/14286</t>
+  </si>
+  <si>
+    <t>5 тезисов из книги «Аутентичный бренд» Натальи Брянцевой Основательница Avgvst Наталья Брянцева написала манифест для предпринимателей новой волны — книгу «Аутентичный бренд. Как строить бизнес от сердца» (кстати, редактором книги выступила наш главред Жанель Куандыкова)💚 ⏪Это практическое и одновременно философское исследование феномена «других» бизнесов — на примере кейсов Avgvst, «Подписных изданий», «Золотого яблока», P.Y.E, Readymag, Ushatava и многих других⏩ Коротко о том, на чем держится аутентичный бизнес в 2026 году, читайте в карточках. А отрывок о том, почему работать исключительно в масс-сегменте — пожалуй, самое неблагодарное занятие и как не потерять себя при масштабировании, уже на сайте. А сама книга здесь💛</t>
+  </si>
+  <si>
+    <t>02.09.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/14285</t>
+  </si>
+  <si>
+    <t>У SETTERS вышел большой разговор с Николаем Картозией — человеком, который стоит за «Пятницей!», «Субботой!» и другими проектами, давно ставшими частью нашей жизни. Как превращать идеи во что-то настоящее, переживать провалы, уметь начинать заново, не бояться людей талантливее себя — читаем и вдохновляемся по ссылке 🐾</t>
+  </si>
+  <si>
+    <t>01.09.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/setters/14274</t>
+  </si>
+  <si>
+    <t>«Уйдешь в Apple — будешь дураком», — говорили Тиму Куку знакомые топ-менеджеры в 1998 году, отговаривая его бросать пост вице-президента в IT-гиганте Compaq. Через несколько лет Compaq стал частью HP, и о нем все благополучно забыли. ⏪А сам Тим спустя 28 лет, из которых 15 провел во главе Apple, освобождает кресло CEO, оставляя преемнику империю на $4,6 трлн, 2,5 млрд активных устройств и акции, взлетевшие со дня его назначения на 2000%⏩ И все же иногда звучит, что это Джобс менял законы рынка, а Кук — развивал по накатанной то, что уже было заложено. Хотя Кук совершил не менее фундаментальный сдвиг: это он превратил бунтарский дизайнерский бренд в, пожалуй, главный потребительский стандарт планеты. Именно при нем мы перестали считать смартфон чем-то особенным. А яблочная экосистема разрослась до самых популярных в мире умных часов и наушников, домашних серверов для ИИ-агентов и подписок, от которых теперь просто невозможно отказаться. Сегодня, 1 сентября, руль компании переходит к Джону Тернусу. Нам еще предстоит увидеть, каким станет легендарный бренд при нем, — а пока смотрим на главные достижения и факапы эпохи Кука. P.S. Совсем Тим Кук из Купертино не уходит: он остается исполнительным председателем совета директоров и продолжит разруливать внешнюю политику — скорее всего, лично летать на переговоры в Пекин и ужинать с Трампом, спасая айфоны от новых пошлин.</t>
+  </si>
+  <si>
+    <t>31.08.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/setters/14271</t>
+  </si>
+  <si>
+    <t>Что происходит с городом, когда меняется наш образ жизни? Когда-то ритм города задавали заводы, затем на первый план вышла торговля, а сегодня одного места для жизни и потребления уже недостаточно. Вместе с тем, как меняются наши работа, досуг и привычки, приходится перестраиваться и пространству вокруг. Вместе с книжным клубом METRO «За полкой» и архитектурным критиком и урбанистом Григорием Ревзиным разбираемся, как мы пришли от индустриальных городов к «человейникам» и небоскребам, почему городам все сложнее меняться вслед за нами и что ждет их дальше. Читайте в новом материале по ссылке.</t>
+  </si>
+  <si>
+    <t>31.08.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/setters/14270</t>
+  </si>
+  <si>
+    <t>⚡️ПРОДЮСЕР КАРТОЗ⚡️ Человек, который несколько раз вручную пересобрал отечественный медиаландшафт, превратил развлекательное ТВ в главный антидепрессант страны и научил нас смотреть все — от «Намедни» до «Ревизорро» и «Пацанок». ⏪Николай Картозия категорически не поддается дрессировке, презирает унылых начальников, а между делом пишет книгу про Булгакова, сочиняет академическую музыку и учит всех жить по своим правилам — в собственной Школе Продюсирования.⏩ Выяснять, как устроена эта система и голова, в которой она находится, SETTERS Media отправили Татьяну Столяр — соосновательницу «Антиглянца», выпускницу той самой Школы Продюсирования и редкого интервьюера, способного выдержать этот темп. Разговор «учителя» и «ученика» (или двух продюсеров) — откровенно, без глянца и продюсерского кокетства — уже на SETTERS Media: https://www.setters.media/article/nikolai-kartozia</t>
+  </si>
+  <si>
+    <t>31.08.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/setters/14269</t>
+  </si>
+  <si>
+    <t>Вещи, которые переживут и хайкинг, и вечер в городе — всё о стиле горпкор Горпкор появился задолго до того, как мы узнали, что он так называется. В 2017 году журналист Джейсон Чен придумал название для тренда, в котором одежда для хайкинга перебралась в повседневный гардероб. Флиски, ветровки и трекинговые кроссовки (да-да, те самые «Саломоны») с тех пор стали почти обязательным элементом стритстайла. Горпкор вывел экипировку для аутдора на городские улицы: функциональные вещи теперь сочетают с джинсами, рубашками и даже классикой. Ну а если вы давно хотели поэкспериментировать со стилем, то начало осени — подходящий момент, чтобы опробовать тренд в деле. Выбрали на Lamoda лучшие айтемы от Patagonia, The North Face, Salomon, Merrell, Nike ACG и других брендов, которые пригодятся и на трекинге, и по дороге за кофе.</t>
+  </si>
+  <si>
+    <t>31.08.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/setters/14268</t>
+  </si>
+  <si>
+    <t>Как убедить команду сделать то, что она делать совсем не хочет? Поговорили с Кириллом Пшинником, сооснователем и CEO онлайн-университета Zerocoder. ⏪В этом году Кирилл принял решение обучить всех сотрудников вайб-кодингу, и несмотря на несколько неудачных попыток и скепсис со стороны «не технарей» — идея сработала!⏩ 🔽Вот его советы: 1️⃣Не бойтесь на время стать «плохим» начальником Частая и оправданная форма сопротивления инициативам: “У меня вообще-то есть личная жизнь.” После этих слов легко пожалеть коллег и забросить непопулярную идею. В этот момент нужно вспомнить, что в долгосрочной перспективе инновации обычно имеют обратный эффект. Но чтобы к ним прийти нужно преодолеть барьер изначального дискомфорта. 2️⃣Не затягивайте с «мягкими импульсами» Обрисовать ситуацию, ободрить и мягко попросить чем-то заняться «когда будет свободная минутка» — может хорошо работать с отдельными людьми и в личном общении, иногда на очень маленькую команду. Если вы работаете с большим штатом сотрудников, задавать четкие рамки — ваша лидерская обязанность. 3️⃣Дисциплина открывает дверь, личная выгода заставляет продвигаться Поставив четкую задачу, вы все еще рискуете, что подчиненные будут участвовать в ваших инициативах «для галочки». Чтобы формальная обязанность превратилась в реальный навык, сотруднику нужно дать ответ на вопрос: «Что с этого лично мне?». Как только человек видит, что инструмент забирает на себя рабочую головную боль, сопротивление сменяется азартом. 4️⃣Сопротивление — это абсолютно естественно Сопротивление изменениям, даже позитивным — часть нашей физиологии. От него не получится избавиться раз и навсегда, но есть способы внедрять новое более мягко: • Не пытайтесь освоить все сразу; • Двигайтесь короткими итерациями; • Помните, что дискомфорт — это точка роста. 5️⃣Используйте чужие успехи Одного энтузиазма со стороны руководителя мало. Лучший способ окончательно убедить коллег — показать счастливых коллег в соседнем офисе. Это может быть пример другой компании или выборка инициативных сотрудников, которые первыми включатся в вашу идею. 6️⃣Не теряйте уверенность Даже если в команде вас никто не поддерживает, будьте уверены в своей идее. Конечно, при условии, что с вашей стороны есть здравый расчет. Одиночество в точке решения — это нормальная цена за масштаб, а сомнения сотрудники распознают моментально, и еще меньше хотят в чем-либо участвовать. Больше инсайтов в материале на сайте: https://www.setters.media/post/kak-zastavit-komandu-vyjti-iz-zony-komforta</t>
+  </si>
+  <si>
+    <t>30.08.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/setters/14267</t>
+  </si>
+  <si>
+    <t>В затяжные кризисы и в целом нестабильное время идейные предприниматели особенно уязвимы. Возникает соблазн — а порой и острая необходимость — упростить процессы, срезать косты и поступиться принципами ради выживания своего дела. ⏪Но что происходит с бизнесом, когда погоня за цифрами и широкой аудиторией вытесняет романтику и смыслы?⏩ В издательстве «МИФ» вышла книга создательницы ювелирного бренда Avgvst Натальи Брянцевой «Аутентичный бренд. Как строить бизнес от сердца» под редакцией Жанель Куандыковой, главного редактора SM. Там автор ищет ответ на этот вопрос, исследует природу проектов «новой волны» и пытается понять, как сохранить верность себе, а бренду не стать одним из безликого множества. Делимся отрывком из книги на сайте: https://www.setters.media/post/bryanceva-avgvst-autentichnyj-brend</t>
+  </si>
+  <si>
+    <t>30.08.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/setters/14266</t>
+  </si>
+  <si>
+    <t>Коллеги, чтобы вы не заскучали в последний летний уикенд, напоминаем — вместе с друзьями из Eburet мы разыгрываем три полюбившихся всем айтема! Забрать можно будет в любимом цвете на выбор💚 Как принять участие в конкурсе смотрите в нашем посте</t>
+  </si>
+  <si>
+    <t>28.08.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/setters/14258</t>
+  </si>
+  <si>
+    <t>Только в России за последние четыре года число резюме соискателей старше 50 лет увеличилось на 70%. ВОЗ называет эйджизм одной из самых распространенных форм дискриминации в мире: работодатели считают сотрудников старшего возраста менее гибкими, плохо обучаемыми и недостаточно креативными. Между тем один из крупных метаанализов показал, что возраст положительно коррелирует с результативностью — старшие работники часто оказываются продуктивнее. В карточках рассказываем о людях, которые рискнули сменить профессию после 50 лет, и о том, с какими трудностями и неожиданностями они столкнулись на новом месте. Подробнее — на сайте</t>
+  </si>
+  <si>
+    <t>t.me/setters/14251</t>
+  </si>
+  <si>
+    <t>28.08.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/14250</t>
+  </si>
+  <si>
+    <t>«Нишевый» может стать словом 2026 года — по крайней мере, так считает эксперт Минпросвещения Наталия Козловская. Когда-то это было почти исключительно маркетинговое слово для всего, что рассчитано на узкую аудиторию. Теперь «нишевыми» называют увлечения, навыки, сервисы и даже людей — всё редкое, странное и не для всех. И, кажется, статистика это подтверждает: только за первую половину 2026 года «нишевый» встретился в российских СМИ более 60 тысяч раз. «Нишевый» настолько вышел в массы, что перестал быть нишевым. A! Magazine в TG | VK | сайт медиа 👀</t>
+  </si>
+  <si>
+    <t>27.08.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/setters/14248</t>
+  </si>
+  <si>
+    <t>Анна Виленская VS Музыковеды. Часть 2+ В отрыве от кейса, но по сути вопроса, мы поговорили с Василием Эсмановым, основателем Look At Me, консультантом по стратегии и коммуникациям. Василий активно развивает блог, где рассказывает короткие истории о медиа, дизайне и технологиях. ➡️ Об ошибках и ресерче Ошибки и неточности — вечные спутники любого человека, который пишет и говорит. С этим сложно что-то сделать. Даже при пяти уровнях фактчека может что-то пролезть. Тут вопрос в том, как исправлять, насколько серьезная неточность и что за жанр. Иногда люди предъявляют к легкомысленным роликам требования, как к научной работе. Другой вопрос в том, когда зрителей намеренно вводят в заблуждение, выдумывают, используют ИИ с его галлюцинациями или представляют какую-то информацию как истину, хотя это или пропаганда, или маркетинг. У меня значимое количество тем разваливается на этапе ресерча, потому что выясняется, что этот складный нарратив — плод маркетинга или пиара. ➡️ Об упрощениях Упрощение неизбежно. Я считаю, что в такой короткой форме можно что-то интересное рассказать, но это все равно будет просто виньеткой. Если это сподвигнет кого-то глубже изучить тему, так это же и есть моя цель. ➡️ Об экспертизе Есть темы, где профильное образование необходимо. Тут же еще вопрос в том, что популяризатор и энтузиаст совсем не обязательно эксперт. Что не мешает зрителям относиться к таким людям как к экспертам, а выступающим начинать себя такими экспертами считать.</t>
+  </si>
+  <si>
+    <t>t.me/setters/14247</t>
+  </si>
+  <si>
+    <t>Анна Виленская VS Музыковеды. Часть 2. ⏪SM попросил прокомментировать ситуацию ее коллегу, блогера-просветителя Ксению Дукалис @dukaliti, а также порассуждать о том, с какими трудностями сталкиваются создатели научпоп контента и какая на них лежит ответственность. ⏩ ➡️ О грани между просветительством и инфотейнментом Подменять факты ярким нарративом недопустимо — иначе мы уходим из журналистики факта в журналистику мнений. Попытки объяснить Ницше в 30-секундном тиктоке — это в лучшем случае инфотейнмент, а в худшем — аналог того же ChatGPT, освобождающий зрителя от мыслительной работы. Академическая лекция, фундаментальная книга и короткое видео на YouTube — это совершенно разные жанры («разные рыбы в одном пруду»). Задача просветителя в видеоформате — не сверхупрощать, а дать направление для самостоятельного изучения, честно обозначить границы своего понимания и опереться на фактуру. Например, за каждым 10-минутным блоком в «Без суфлера» стоит 20 страниц исследовательского контекста, но конечный вывод зритель всегда должен делать сам. ➡️ О двойных стандартах и сексизме в поле Существует ли хоть один публичный эксперт без греха? Едва ли: ошибаются все, вопрос лишь в том, кто и как с этим работает и кому сколько прощают. В медиаполе отчетливо виден гендерный двойной стандарт. К женщинам требования изначально несоизмеримо выше: с них больше спрашивают, их ошибки муссируются с особым азартом, а процесс публичного обесценивания поддерживают как мужчины, так и другие женщины. ➡️ О природе ошибок и культуре их исправления Любой публичный просветитель может неточно высказаться или не уследить за тем, что его данные устарели, например. Даже в классической науке, где вводная часть диссертации с доказательством актуальности занимает сотни страниц, знания регулярно пересматриваются. Вспомните, как с развитием науки выяснилось, что у динозавров было оперение, — это не отменяет прошлых фильмографий BBC, а отражает естественный процесс развития знания. Главное — реакция автора на ошибку. Нормальная профессиональная этика требует исправлять титры, делать оговорки в следующих выпусках и открыто признавать неточности, а не делать вид, что ничего не произошло. ➡️ О роли образования и командной работе Где проходит граница экспертности? Просветитель должен иметь профильное образование, либо иметь хороший бэкграунд по социологии, истории или хорошую журналистскую базу. Это дает оптику и инструменты для работы с большими объемами данных и учит критическому отбору экспертов. Без этой основы делать качественный продукт невозможно. При этом важно понимать, что за крупными просветительскими проектами стоят целые команды сценаристов и исследователей. Это нормальный процесс, где личная база автора подкрепляется институтской работой с первоисточниками. ➡️ О культуре отмены и «псевдоправедном гневе» За разбором конкретных ошибок скрывается более крупный феномен: общество с легкостью сотворяет себе кумиров, а затем с жестокостью уничтожает их за первый же промах. Люди устали и, не имея возможности высказать претензии реальным виновникам своих невзгод, срывают агрессию на публичных фигурах. При этом наиболее жесткую онлайн-травлю организует именно условно-«возвышенная» аудитория. За их позиционированием «борцов за все хорошее» и маской праведного гнева чаще всего скрывается обычный рессентимент. В постах и комментариях проглядывает банальная зависть: акцент смещается на внешность, на то, что «ее куда-то взяли, а нас нет», а публичный разгром воспринимается как вожделенное торжество «вселенской справедливости». 🔽🔽🔽</t>
+  </si>
+  <si>
+    <t>27.08.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/setters/14246</t>
+  </si>
+  <si>
+    <t>Анна Виленская VS Музыковеды. Часть 1. Разбираем главный скандал в культурном инфополе Что случилось? Платформа по популяризации гуманитарных наук «Страдариум» запускает курс «Музыка Средневековья и Возрождения» от инфлюенсера и популяризатора музыки Анны Виленской, рассчитывая привлечь широкую аудиторию за счет ее медийности. ⏪Профильное сообщество выпускает разбор курса с перечнем ошибок и объявляет курс «околонаучной попсой». Скандал прорывает узкий музыковедческий пузырь и уходит «в народ».⏩ В чем суть претензий? 🔡Искажение фактологии 🔡Не релевантная методология: попытка анализировать сложнейший материал инструментами разбора современной поп-музыки. 🔡Отсутствие профильной экспертизы: средневековая музыка — дисциплина, требующая определенной академической базы, которой у автора нет. Почему это важно? 1️⃣Границы метода популяризации Виленская выстроила успешный личный бренд на умении объяснять музыку «на пальцах» и эмоциях. Но средневековая музыка сопротивляется поверхностным аналогиям. Кейс зафиксировал черту, за которой доступность превращается в профанацию. 2️⃣Кризис института рецензирования Платформа выпустила в продажу продукт, который, судя по реакциям специалистов, не прошел элементарного фактчека и научного редактирования до релиза. 3️⃣Девальвация экспертизы Конфликт подсвечивает опасный двойной стандарт в современной индустрии научпопа. Если бы популяризатор доказательной медицины или физики допустил концептуальные и фактологические ошибки подобного масштаба, разговор был бы коротким — это означало бы мгновенный крах репутации спикера и закрытие проекта. Однако гуманитарное знание массовый рынок все чаще воспринимает исключительно как инфотейнмент. Впрочем, для части аудитории Виленской этот академический «бунт» так и остался белым шумом. Слушатели приходят к ней не за верификацией архивов, а за терапевтическим опытом и чистой эмоцией, ради которых точностью датировок легко пренебречь. ➡️ В следующих частях — комментарии коллег Виленской: блогера-просветителя Ксении Дукалис и консультанта по стратегии и коммуникациям Василия Эсманова</t>
+  </si>
+  <si>
+    <t>27.08.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/setters/14244</t>
+  </si>
+  <si>
+    <t>⚡️Под конец лета — разыгрываем три Ебурета Август вот-вот закончится, но мы не хотим отпускать его, не оставив что-нибудь яркое и веселое на память. Поэтому посовещались с друзьями из Eburet и решили затестить прото-дроп. ⏪Осенью бренд перейдет на новую модель: постоянная линейка сократится до 10 позиций, а новые экспериментальными айтемы будут появляться в магазине маленькими дропами ⏩ До 30 августа Eburet проводит крупнейшую распродажу и это последний шанс купить полюбившиеся предметы. Ну а три, как договаривались, мы подарим 🔽 Что можно выиграть: • EBURET • EBURET МИНИ • ВАЛЕРА+ В любимом цвете из каталога на выбор! Для участия нужно подписаться на каналы: @setters @settersmedia_news @huggabletalents @brandwatching @omanko_news @eburet_studio И нажать кнопку «Участвовать» Конкурс пройдет с 27.08 по 2.09 2026г. Бот автоматически выберет победителей. Правила конкурса Желаем удачи! 🤍 Участников: 665 Призовых мест: 3 Дата розыгрыша: 17:00, 02.09.2026 MSK (завершён) Победители розыгрыша: 1. Svetlana G - 5nogm1 2. Natalia Spitsyna - 5nss8m 3. Andrey Shvetsov - 5n75q4</t>
+  </si>
+  <si>
+    <t>27.08.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/setters/14235</t>
+  </si>
+  <si>
+    <t>Что объединяет Cardi B и Ренату Литвинову? Интерес к работам Ильи Мигмуна — одного из самых перспективных молодых дизайнеров и создателя вирусного направления bircore, которого уже прозвали «российским Александром Маккуином». ⏪В 2026-м году Илья стал героем A-List SETTERS Media. В интервью он рассказал о правилах работы со звездными клиентами и о том, как он строить бренд в условиях ограниченных возможностнй.⏩ Полная версия — на сайте🩶 https://www.setters.media/interviews/ilya-migmun</t>
+  </si>
+  <si>
+    <t>27.08.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/setters/14225</t>
+  </si>
+  <si>
+    <t>«AI заменит 70% преподавателей» ⏪HOT TAKES ПРО ИЗУЧЕНИЕ АНГЛИЙСКОГО ОТ ОСНОВАТЕЛЯ ОНЛАЙН ШКОЛЫ TUTOR’S SCHOOL ЕГОРА ТАРТЫШНОГО⏩ ⚧ Большинству людей не нужен преподаватель-носитель. На уровнях A1-B1 сильный non-native teacher часто эффективнее, потому что он сам проходил этот путь и знает, какие ошибки и сложности могут быть. 🚻 Duolingo создает ощущение прогресса, а не сам прогресс. Нажимая на кнопки и выбирая предложения по типу «Пингвин любит лед», люди могут держать streak 400 дней и всё ещё не уметь поддержать разговор. 🚮 Учить слова списками почти бесполезно. Намного эффективнее мозг запоминает фразы в контексте или какие-то language chunks («готовые речевые конструкции»). Поэтому вы забываете все огромные списки, которые вы забираете под рисами, из разряда «100 самых полезных слов для путешествий». 🎦 Большинство людей учат английский слишком комфортно. Настоящий рост начинается не тогда, когда вам легко, а когда вы преодолевая себя пытаетесь вспомнить слово, ошибаетесь и формулируете мысль. 📶 AI действительно заменит огромное количество преподавателей английского. Но только тех, чья работа — открыть PDF, включить упражнение и проверить домашку. Отработку грамматики и произношения, повторение вокабуляра AI уже делает быстрее и иногда даже лучше человека. English teacher будущего — это никак не человек, который просто знает язык и умеет проверять ответы. Незаменимыми останутся те преподаватели, которые умеют объяснять простым языком сложные темы, подключаться к интересам ученика и мотивировать для того, чтобы идти дальше.</t>
+  </si>
+  <si>
+    <t>26.08.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/setters/14219</t>
+  </si>
+  <si>
+    <t>Запускаем новую рубрику «Артефакты» совместно с нашим карьерным каналом A-Teams Здесь собираем все, что вдохновляет профессионалов своего дела и характеризует их путь: полезные рекомендации, хобби, привычки, источники вдохновения. ⏪Берем на заметку и пополняем свой личный «музей»!⏩ Наш первый гость — мультидисциплинарная художница, номинантка Forbes 30 до 30 и новый арт-директор модного дома Ushatava Настя Ливаднова. В августе Настя по заказу музея «Гараж» создала и исполнила перформанс «Будь готова быть одна». Она выбрала неординарную форму концерта — презентации музыкального альбома, и собрала аншлаг. Широко обсуждался еще один проект, который запустила команда модного дома с Настей Ливадновой в роли арт-директора — кампейн Ushatava Garderobe осень-зима 26/27, для которого модный Дом выбрал концепцию городских архетипов.</t>
+  </si>
+  <si>
+    <t>26.08.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/setters/14211</t>
+  </si>
+  <si>
+    <t>«Если люди будут делегировать мышление машине, то, скорее всего, этих людей очень скоро эта машина заменит» Так Алексей Орлов, руководитель Лаборатории вычислительной биомедицины и молекулярной диагностики в Центральном университете, описал один из главных рисков развития AI на ИТ-Пикнике от Т-Банка, который прошел 8 августа в музее-заповеднике Коломенское. Главное из выступлений Орлова и других спикеров (например, Артема Бондаря, руководителя направления обработки естественного языка Т-Банка) собрали в карточках. Внутри — где искать реальную пользу от GenAI, как модели учатся читать и проектировать ДНК и как сделать так, чтобы тебя никогда не заменили.</t>
+  </si>
+  <si>
+    <t>26.08.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/setters/14210</t>
+  </si>
+  <si>
+    <t>Зачем мебельные бренды идут в экосистемы: divan.ru объединился с Archipélago и Blue Sleep Логика интерьерного ритейла меняется: время, когда камерные проекты могли в одиночку дотягиваться до широкой аудитории, кажется, окончательно прошло. А крупным сетям нужно выходить на новые, более узкие ниши, для которых нужен кураторский вкус и особая экспертиза. Другими словами, мультибрендовая модель сейчас выигрышна. На днях стало известно, что холдинг divan.ru объединяет ресурсы с премиальным дизайн-брендом Archipélago и sleep-tech ритейлером Blue Sleep. ⏪Проекты сохраняют собственные команды, философию и творческую автономию, переходя на общую операционную, коммерческую и логистическую базу.⏩ Авторский бренд рано или поздно упирается в потолок производства: продукт и клиенты есть, а мощности, чтобы вести проект на тысячу позиций, — нет. Объединение с крупнейшим российским производителем снимает это ограничение, — Отмечает Дарья Белякова, героиня A-List и партнер бренда Archipélago. В свете последних событий со складами маркетплейсов омниканальная стратегия играет новыми красками. Селлеры вынуждены выстраивать собственную логистику и неминуемо идут в независимый e-com и в офлайн, а крупные ритейлеры — на маркетплейсы. В итоге фрагментарность рынка сглаживается, каналы становятся более синергетичными, — объясняет Гоша Семенов, CEO Blue Sleep. Кроме того, мы видим, как офлайн начинает оживать: в связке с ROPO-эффектом, когда ты привлекаешь клиента в онлайне, а закрываешь в офлайне, это дает отличный результат. В особенности в категории мебели и дизайнерских предметов или в более дорогом сегменте, где человеку критически важно сначала потрогать вещь, прежде чем принять решение о покупке, — дополняет Гоша. Главная цель сделки — сохранить сущность нашего бренда, сохранить команду, усилить ее новыми специалистами, которые будут заряжены нашей миссией, нашими ценностями, вкусом и эстетикой. И divan.ru тут не случайный выбор, мы с ними единомышленники, — подчеркивает Дарья.</t>
+  </si>
+  <si>
+    <t>25.08.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/setters/14207</t>
+  </si>
+  <si>
+    <t>За последние четыре года число резюме соискателей старше 50 лет в России выросло на 70%. Интерес работодателей, впрочем, рос куда скромнее. Разбираемся, откуда сейчас берется эйджизм на рынке труда, почему опытные сотрудники «старшего возраста» скоро станут стратегическим ресурсом и рассказываем, как бывшие шеф-повар, диджей и специалист по борьбе с зависимостями сменили профессию и начали успешную карьеру в Т2. Читайте на сайте.</t>
+  </si>
+  <si>
+    <t>25.08.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/14197</t>
+  </si>
+  <si>
+    <t>Агентность — это новый IQ🤝 Как распознать человека с высокой агентностью по десяти признакам, рассказываем в карточках. 💅🏻 — коллеги, 10/10</t>
+  </si>
+  <si>
+    <t>25.08.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/setters/14188</t>
+  </si>
+  <si>
+    <t>➡️Оказывается Дуа Липа — наша коллега В 2021 году она запустила свой медиа-проект SERVICE95 с фокусом на культуру, лайфстайл и активизм. В рамках SERVICE95 существует и книжный клуб, где звезда ежемесячно делится прочитанными книгами. Собрали самые интересные находки — в карточках.</t>
+  </si>
+  <si>
+    <t>24.08.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/setters/14187</t>
+  </si>
+  <si>
+    <t>Фемтех — это в первую очередь «розовый календарик для месячных». А во вторую — любые решения всех цветов радуги, которые делают жизнь женщин лучше. Фемтех давно превратился в уверенный многомиллиардный рынок, но стереотипов вокруг него все еще много. В 2026 году Екатерина Меркулова вошла в наш A-list, а ее трекер цикла Clatch — в шорт-лист премии Forbes Woman Mercury Awards. Мы спросили предпринимательницу, как устроен этот бизнес изнутри, какие табу есть у разных поколений и кому на самом деле нужны интимные данные пользовательниц. ⏪HOT TAKES ОТ ОСНОВАТЕЛЬНИЦЫ И CEO CLATCH ЕКАТЕРИНЫ МЕРКУЛОВОЙ⏩ 1️⃣Главные фемтех-продукты в мире созданы мужчинами Фемтех-продукты создают не только женщины. Более того, самые крупные фемтех-продукты в мире созданы мужчинами. Мне кажется, классно, что они тоже идут в эту историю. Фемтех уже перестал быть для большинства "какими-то там женскими штучками" — это давно понятный, совершенно нормальный бизнес. Мое приложение в том числе: этот бизнес зарабатывает, годовая выручка измеряется десятками миллионов рублей, а в ближайших планах — сотни миллионов. 2️⃣Страх за интимные данные сильно преувеличен Есть миф, что все хотят заполучить интимные данные женщин. Скажу честно: за все время, что я делаю приложение, ко мне за такими данными никто не обращался. 3️⃣Прокладки не смущают только зумеров Как разные поколения женщин относятся к теме менструации? Зумеры самые свободные. Мне кажется, ни одно поколение не было таким свободным. Миллениалы стесняются, альфа — тоже. Им все еще сложно покупать прокладки. 4️⃣Месячные не приходят по часам Брейкинг ньюс: месячные не начинаются каждый месяц в один и тот же день. К сожалению. 5️⃣Ни один алгоритм пока не предскажет цикл идеально Мы ежедневно получаем отзывы от пользователей нашего приложения. Половина говорит, что мы предсказываем цикл идеально, а вторая — что делаем это неправильно и очень их подвели.</t>
+  </si>
+  <si>
+    <t>24.08.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/setters/14186</t>
+  </si>
+  <si>
+    <t>От научных стендапов до лекции Нобелевского лауреата: рассказываем, чем заняться в Казани в последнюю неделю лета С 26 по 30 августа в городе в пятый раз пройдет Казанский глобальный молодежный саммит. Часть программы открыта для всех желающих — статус участника для этого не нужен. За пять дней можно будет послушать дискуссии о креативной экономике, сходить на мастер-класс по публичным выступлениям и посетить лекцию лауреата Нобелевской премии мира Рае Квон Чунг. ⏮Из дополнительных активностей в рамках научного фестиваля «PROнаука» пройдут универ-шоу и мастер-класс по созданию кулонов с нефтью. На культурной части саммита — концерты, театральные выступления и мастер-классы от местных ремесленников и художников⏭ Большинство открытых мероприятий пройдет в Казанском Кремле, галерее ЦУМ и КФУ. Вход свободный, но где-то понадобится предварительная регистрация. ➡️Полную программу ищите тут.</t>
+  </si>
+  <si>
+    <t>24.08.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/setters/14185</t>
+  </si>
+  <si>
+    <t>24.08.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/setters/14184</t>
+  </si>
+  <si>
+    <t>🤍Художница и куратор Катя Бочавар во многом определила лицо художественной Москвы последних десятилетий Назначенная руководителем первого сезона ТОН-ЦЕНТРА, она взялась за перезапуск уникальной площадки, где архитектура исторического депо диктует новые правила работы с искусством. 🔡Как превратить институциональные ограничения в творческий импульс? 🔡Почему здесь одинаково органично звучат нойз и оратории? 🔡И как ТОН-ЦЕНТР становится местом встречи для авторов совершенно разных поколений и медиумов? Разбираемся вместе с Катей на сайте: https://www.setters.media/post/interview-katya-bochavar</t>
+  </si>
+  <si>
+    <t>21.08.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/setters/14181</t>
+  </si>
+  <si>
+    <t>⚡️Интервью с главным технологом Exponenta Сергеем Красоцким — о тренде на протеин и псевдобелковых продуктах Высокобелковые сосиски. Высокобелковые оладушки. Высокобелковые чипсы. Производители стали выносить количество белка на упаковку творога, хотя он был высокобелковым всегда. С июня 2024-го по июль 2025-го продажи высокобелковых йогуртов и молочных десертов в России выросли в деньгах на 182%, подсчитало агентство NTech. Для сравнения: за то же время продажи всей молочки прибавили лишь 20%. Мы пригласили поговорить о тренде на белок Сергея Красоцкого. Он кандидат технических наук, доцент, руководитель белорусской компании Miltex, которая разрабатывает технологии производства продуктов Exponenta. Почему все больше людей покупают протеиновые продукты, какой белок полезнее: животный или растительный — и как отличить по-настоящему высокобелковый продукт от батончика в манипулятивной обертке? Обсуждаем на сайте: https://www.setters.media/post/intervyu-sergey-krasotskiy-exponenta-trend-na-belok</t>
+  </si>
+  <si>
+    <t>20.08.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/setters/14172</t>
+  </si>
+  <si>
+    <t>Поглощение Васильевским островом: фестиваль «Антон тут рядом» @antontutfest пройдет уже 26 августа В этом году куратором диджей-сцены заявлен Антоха МС, также выступят Андрей Катиков, Сестрёнка, мс улыбочка и тима ищет свет с оркестром «Антон тут рядом». «Я танцую только в меру», говорил студент фонда Ваня Грязнов. В танцах меру мы, конечно, не гарантируем, а вот в работе — стараемся. Подход команды SM ищите в карточках, а билеты на благотворительный фестиваль здесь🤍</t>
+  </si>
+  <si>
+    <t>20.08.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/14171</t>
+  </si>
+  <si>
+    <t>За рамками дресс-кода: делимся вау-айтемами для офиса из новой коллекции SELFMADE Пусть тренд на стиль «офисной сирены» остался где-то в 2024 году, строгие жакеты и юбки-карандаши остаются бессмертной классикой. Особенно в новом прочтении — с костюмами расслабленного кроя и свободными силуэтами в духе Chanel Матье Блази. Российские дизайнеры тоже переосмысляют офисный гардероб. Теперь коллекции бренда женской одежды SELFMADE представлены на Lamoda. Ассортимент будет пополняться каждые две недели, там же будут доступны эксклюзивные изделия, созданные специально для платформы. Одной из первых новинок стала осенняя капсула для тех, у кого после рабочих встреч есть интересные планы. (В ее основе — архитектурный крой, подчеркнутая линия талии и структурные формы. Для костюмов и пальто выбрали ткани с высоким содержанием шерсти, для рубашек — хлопок, а для легких блуз — вискозу) Смотреть коллекцию.</t>
+  </si>
+  <si>
+    <t>20.08.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/setters/14167</t>
+  </si>
+  <si>
+    <t>Пока люди ругаются вокруг сказки о недопеченном хлебе, российский кинематограф неожиданно выдает базу: кинофестиваль «Окно в Европу» показал один из самых интересных наборов фильмов за последние сколько-то лет. Хулиганское драмеди, мистический триллер, фольклорный трэш-хоррор, антивоенная драма — и это далеко не все, что в этом году показали зрителям и гостям Выборга. Кинокритик Иван Афанасьев разбирает программу и рассуждает о том, как темные времена закалили российское авторское кино: https://www.setters.media/post/itogi-okno-v-evropu-2026</t>
+  </si>
+  <si>
+    <t>18.08.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/14165</t>
+  </si>
+  <si>
+    <t>Как эстетику французской новой волны переосмысливают в современных модных кампейнах В августе премиальный бренд Lamoda GRATE представил имиджевый видеоролик, вдохновленный картинками Жан‑Люка Годара, Франсуа Трюффо и Клода Лелуша. Главными героями стали амбассадоры марки — Павлел Табаков и Аня Чиповская. В фильмах французской новой волны отношения часто важнее действия: герои сближаются через взгляды, паузы и случайные жесты. В видео GRATE этот кинематографический принцип переводят на язык одежды. Аня рассказала про процесс работы так: У нас получился нетипичный, на мой взгляд, рекламный ролик, где есть место интриге и недосказанности, а одежда выступает полноценным героем истории, показывая сначала полное несовпадение и гармоничный парный образ в финале. Режиссером ролика стала Елена Кольская, а арт‑директором и стилистом — Вита Клац, номинантка этого года в категории «Мода и дизайн» рейтинга Forbes «30 до 30».</t>
+  </si>
+  <si>
+    <t>17.08.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/setters/14158</t>
+  </si>
+  <si>
+    <t>Жизнь после офиса: как хобби спасают нашу идентичность (и карьеру) 🔽 Когда работа доставляет удовольствие, очень легко начать определять себя через карьеру. Но именно наши хобби и занятия вне офиса часто становятся тем, что помогает не только переключаться, но и находить новые идеи, которые не рождаются во время долгих брейнштормов. В карточках собрали опыт коллег из «Яндекс Вертикалей», для которых личные увлечения стали важной частью профессионального пути. 🔗 А вам останется только вдохновиться и забрать полный материал по ссылке: в нем мы поделились полными историями героев и рассказали, как именно занятия вне работы позволяют им расти как специалистам.</t>
+  </si>
+  <si>
+    <t>17.08.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/setters/14157</t>
+  </si>
+  <si>
+    <t>Как мыслят, работают и вдохновляются молодые художники? Запустили рубрику Young Blood — будем исследовать новые имена в искусстве и моде: разбирать их творческие методы, изнанку рабочих процессов, отношение к коммерции и амбициозные планы. В первом выпуске — два молодых художника с принципиально разной оптикой: 💚 Мария Катьянова — художница, которая упаковала академическую базу Репинки в стильный визуальный код для поколения соцсетей. 💚 Никита Кроко — художник, который долгое время писал «для себя», но после дебюта сразу оказался в статусе восходящей звезды арт-сцены. Интервью с Машей и Никитой читайте на сайте, а посмотреть работы ребят можно на выставке Comfortably Numb в галерее Seréne (совместно с галереей Shift).</t>
+  </si>
+  <si>
+    <t>16.08.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/setters/14156</t>
+  </si>
+  <si>
+    <t>Этот год стал знаковым в карьере Роберта Паттинсона. Только отгремела премьера «Одиссеи» Кристофера Нолана, где он сыграл Антиноя — главного среди женихов Пенелопы и одного из антагонистов истории, — как вышел трейлер нового фильма «Прайм-тайм», за роль в котором актеру уже пророчат номинацию на «Оскар». В фильме Паттинсон перевоплотился в американского тележурналиста Криса Хансена, известного благодаря программе To Catch a Predator, в которой он вместе с командой разоблачал взрослых, пытавшихся встретиться с несовершеннолетними. Режиссером фильма стал Лэнс Оппенгейм, для которого «Прайм-тайм» стал дебютом в игровом полнометражном кино после работы в документалистике. Мировая премьера фильма состоится на Венецианском кинофестивале, а 25 сентября A24 выпустит его в американский прокат. #A@aaamagazine</t>
+  </si>
+  <si>
+    <t>15.08.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/setters/14143</t>
+  </si>
+  <si>
+    <t>Книги для тех, кто устал ненавидеть свое тело Героиня и автор SETTERS Media Татьяна Столяр @tanyastlr в начале осени выпускает книгу «Я есть жир», в которой она разбирается с неприятием собственного тела. Пока на книгу можно оформить предзаказ, редакция SM советует еще несколько книг по теме — откуда в обществе берутся нереалистические стандарты красоты и как с ними бороться.</t>
+  </si>
+  <si>
+    <t>14.08.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/setters/14142</t>
+  </si>
+  <si>
+    <t>Агентство emg и Школа дизайна НИУ ВШЭ запускают программу по событийному дизайну ➡️ Рынок событийного маркетинга растет, а специалистов катастрофически не хватает. По данным hh.ru, за год число вакансий выросло на 18%, а сам рынок оценивается почти в 60 млрд рублей. Коллеги, просыпаемся! ⏪ Чтобы закрыть этот дефицит, креативное агентство вовлекающего маркетинга emg и Школа дизайна НИУ ВШЭ запускают программу профессиональной переподготовки «Событийный дизайн: проектирование, управление, реализация».⏩ Событие — это всегда стык визуала и жесткого менеджмента. Можно нарисовать идеальную концепцию, но без процессов она так и останется на бумаге. Чтобы научиться удерживать оба фокуса, студенты работают над одним сквозным проектом. Они проходят весь путь: от брифа и CJM до сметы, техдирекции и пост-анализа. На выходе готовый кейс, который защищают перед топами рынка и забирают в портфолио. Плюс диплом о профпереподготовке НИУ ВШЭ. За наполнение курса отвечает emg: преподавать будут действующие практики сферы. Кому подойдет: 🔡 тем, кто хочет войти в индустрию с нуля 🔡 действующим ивент-специалистам для систематизации знаний 🔡 маркетологам, которые смотрят в сторону офлайна ⚡️ Старт 14 сентября 2026 года. Учеба будет проходить офлайн в кампусах НИУ ВШЭ. Подробнее по ссылке</t>
+  </si>
+  <si>
+    <t>13.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/14140</t>
+  </si>
+  <si>
+    <t>Instagram* впервые за десять лет сменил логотип Обновленное написание представляет собой смесь печатных и курсивных букв. Глава платформы Адам Моссери назвал дизайн более современным и лаконичным. ⏪«Надпись в верхней части приложения не менялась 10 лет, поэтому пришло время для обновления. Новый логотип стал чище и современнее», — заявил Моссери⏩ ➡️При этом пользователи в соцсетях уже подняли волну критики: из-за специфической формы буквы «r» логотип читается скорее как «Instagzam». *Деятельность Meta (соцсети Instagram и Facebook) признана экстремистской и запрещена в РФ. @settersmedia_news</t>
+  </si>
+  <si>
+    <t>13.08.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/setters/14139</t>
+  </si>
+  <si>
+    <t>Культовые книги вроде How Directors Dress давно доказали: гардероб творца — это не просто быт или его частное дело, а отдельное визуальное высказывание и продолжение его практики. В истории отечественного совриска то же самое — мы привыкли рассматривать архивные кадры 1980–1990-х, изучая срез эпохи через крой пальто посетителей первых квартирников. ⏪Теперь этот процесс вывели на принципиально новый уровень: Музей современного искусства «Гараж» в партнерстве с модным Домом Ushatava запустил платформу «Одежда художников»⏩ Проект создан на базе Сети архивов российского современного искусства (RAAN). Исследователи проиндексировали почти 2 000 страниц фото- и видеодокументов из восьми ключевых фондов, посвященных культуре 80-х и 90-х. Результатом стал не просто уникальный цифровой архив повседневной моды арт-среды, но и базовая основа для Ushatava — именно эти визуальные коды Дом использует при разработке новой униформы для сотрудников Музея. Если хотите знать, как выглядел наш отечественный гранж пока по зарубежным подиумам ходили модели Марка Джейкобса в его исторической коллекции, — добро пожаловать: реальные растянутые свитера, полинявшие шарфы и авангардная многослойность, собранная из того, что нашлось в гардеробе.</t>
+  </si>
+  <si>
+    <t>13.08.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/setters/14138</t>
+  </si>
+  <si>
+    <t>Как работать с нейросетями и не попасть в судебную хронику? Шпаргалка от SETTERS Media 🤝 Число локальных споров, связанных с ИИ, в 2025-м выросло на 60% за год, интерес к авторскому праву в контексте нейросетей подскочил на 95%. Особенно громко об этом заговорили на фоне свежего скандального закона, фактически позволяющего обучать большие языковые модели на авторском контенте. Как не запутаться в условиях использования ИИ и получить «чистый» результат? Что можно и что нельзя? Собрали этот гайд на основе опыта Chad, анализа сотен обновлений в лицензиях и долгих консультаций с юристами: https://www.setters.media/post/pravo-na-ii-kak-rabotat-s-neyrosetyami-i-ne-popast-v-sud</t>
+  </si>
+  <si>
+    <t>12.08.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/setters/14137</t>
+  </si>
+  <si>
+    <t>Шалость удалась! Актриса из «Гарри Поттера» заработала на OnlyFans больше, чем за всю актерскую карьеру. Исполнительница роли Лаванды Браун Джесси Кейв уже полтора года снимает ролики, где расчесывает свои длинные волосы, одетая в костюмы эльфа, горничной или даже своей героини из Поттерианы. По словам Кейв, она решила создать OnlyFans, когда приняла решение о прекращении актерской карьеры и столкнулась с финансовыми проблемами. Сначала актриса планировала заработать 5 тыс. фунтов на платформе и затем найти другую работу, однако все же решила продолжать создавать контент. Сегодня за один день на OnlyFans она может заработать до $20 тыс. Но сомнения по поводу OnlyFans у Джесси все же были — ранее она жаловалась на непристойные сообщения от пользователей и заявляла, что хочет бросить платформу. А организаторы конвенций по Гарри Поттеру и вовсе перестали приглашать ее на встречи с фанатами из-за связи OnlyFans с порнографией.</t>
+  </si>
+  <si>
+    <t>12.08.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/setters/14136</t>
+  </si>
+  <si>
+    <t>Устроиться в корпорацию сложно, но как вам идея уволиться?💅🏻 ⏪HOT TAKES ОБ УХОДЕ ИЗ КОРПОРАЦИИ ОТ SMM-СТРАТЕГА И EX HEAD OF SMM «ЗОЛОТОГО ЯБЛОКА» ТАТЬЯНЫ ГУДКОВОЙ⏩ ⚧ Сначала «ты работаешь на зачетку, потом зачетка работает на тебя». По возможности увольняйтесь из крупной компании с громким славным именем. 🚻 Когда ты увольняешься из корпорации, времени не становится больше. Раньше ты работаешь 8-9 часов и живешь свою жизнь, потом ты просто живешь свою жизнь. Но 9 лишних часов у тебя почему-то не появляется. 🚮 Внешняя рутина очень важна. Будь то тренировка каждое утро или обед в фиксированное время. Когда ты работаешь в корпорации, у тебя есть примерные рабочие часы, созваны, встречи с коллегами, это дает структуру. Когда ты уходишь — структура исчезает. 🎦 Когда ты работаешь в корпорации, связь «я поработал — я получил деньги» очень условна. В найме зарплата все-таки приходит регулярно и не так зависит от твоих усилий в моменте. Когда ты уходишь в свободное плавание, эта связь сильно прокачивается, что, по моему мнению, для специалиста круто. 📶 Перед увольнением по возможности отложите огромную кучу денег. А еще постройте свой сильный персональный бренд и забейте календарь консультациями и другими проектами.</t>
+  </si>
+  <si>
+    <t>10.08.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/setters/14134</t>
+  </si>
+  <si>
+    <t>Масс-маркет учит зумеров шить пуговицы прямо в магазинах Бренды Levi's, Uniqlo, Zara и Primark открывают бесплатные швейные мастерские прямо в торговых залах. Магазины учат молодых покупателей латать дырки и менять молнии. Исследования показали, что зумеры любят экотренды и секонд-хенд, но не обладают элементарными бытовыми навыками. Levi’s запустил курсы шитья для школьников, Primark провел более 700 уроков по замене пуговиц, а Uniqlo и Zara ввели вышивку и реставрацию в сервисные зоны. ⏪Ремонтные инициативы создают позитивный имидж брендам, но почти не снижают урон экологии. Эксперты отмечают, что объемы производства масс-маркета продолжают расти⏩ ➡️Ремонт вещей вручную стоит дорого и не окупает производство дешевой одежды. Из-за этого H&amp;M, Primark и ThredUp требуют у властей США и ЕС налоговые льготы на ремонт и ресейл @settersmedia_news</t>
+  </si>
+  <si>
+    <t>10.08.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/setters/14133</t>
+  </si>
+  <si>
+    <t>«Органическая химия уже на таком уровне, что люди могут получить почти любое вещество. Вопрос в том, сколько ресурсов на это потребуется». Как устроена современная химия за пределами сложных пресс-релизов и сухих отчетов? Одна из героинь A-list 2026 — Вера Виль, доктор химических наук и популяризатор науки, которая к своим 35 годам возглавила лабораторию в знаменитом Институте органической химии РАН и получила национальную премию в области будущих технологий «Вызов». Мы поговорили о том, каково это — создавать абсолютно новую материю, почему бизнес боится инвестировать даже в прорывные разработки, кто в мире лидирует в химии и почему многие до сих пор боятся таблеток. Идем читать: https://www.setters.media/interviews/vera-vil</t>
+  </si>
+  <si>
+    <t>08.08.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/setters/14123</t>
+  </si>
+  <si>
+    <t>Рассказываем про маркетинг нового «Человека-паука» Фильм вышел 29 июля, и уже к началу августа его промо-кампания оценивалась в $309 млн медиавыручки — абсолютный рекорд в истории индустрии. Конечно, большая часть из $309 млн — это не прямые затраты студии, а бюджеты партнеров. Sony привлекла около 165 брендов, которые рекламировали фильм за свой счет в обмен на интеграцию. Рассказываем про лучшие активации, method dressing Зендаи и о том, как бренды встроились в сам фильм.</t>
+  </si>
+  <si>
+    <t>07.08.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/setters/14122</t>
+  </si>
+  <si>
+    <t>Ко Дню строителя MR вместе с художником Максимом Деминым выпустили арт-объект «Свет» 9 августа отмечают День строителя, в этом году юбилейный, 70-й раз. К этой дате MR запустили проект «Дом начинается не со стен», посвященный тем, кто создает город: архитекторам, инженерам, строителям и мастерам. Центральная часть проекта, арт-объект «Свет», создан художником Максимом Деминым. ⏪Главная мысль команды — любое новое здание продолжает историю места, даже если раньше там не было строений⏩ ➡️ Семислойная упаковка арт-объекта превращает распаковку в путешествие через время: карта Москвы, паттерн из логотипов MR, газета с посланием о памяти места, фактура штукатурки, исторические обои, обои с отметками роста детей и калька с ключевой фразой проекта. Параллельно с объектом вышел короткометражный анимационный фильм, который сопоставляет мастерство художника и труд строителя. Все движения героев в стиле папье-маше покадрово воспроизводят реальные ремесленные и строительные процессы. С 9 по 16 августа фильм можно будет увидеть перед сеансами в кинотеатре «Художественный».</t>
+  </si>
+  <si>
+    <t>07.08.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/setters/14112</t>
+  </si>
+  <si>
+    <t>07.08.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/setters/14103</t>
+  </si>
+  <si>
+    <t>Если вы думали, что слоган Football is for the fans умрет тихой смертью, спешим расстроить — его прямо сейчас хоронят с оркестром. По итогам ЧМ-2026 выручка ФИФА достигла рекордных $15 млрд (для сравнения — турнир в Катаре принес $7,6 млрд). Медиа провозгласили капитал главным победителем турнира. К чему привела попытка Джанни Инфантино приватизировать футбол, рассказывает редакция SM.</t>
+  </si>
+  <si>
+    <t>06.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/setters/14102</t>
+  </si>
+  <si>
+    <t>С чего начать строить личный бренд? Может, с построения карты смыслов? Или с каналов коммуникации? ⏪HOT TAKE ОТ ЖУРНАЛИСТА И ПАРТНЕРА АГЕНТСТВА DOT COMMS ЮЛИИ ВЫДОЛОБ @askvydolob⏩ Юля предлагает начать со звонка пяти друзьям. Попросите их описать, что вы делаете по работе, в трех словах. Дальше будет самое интересное. Скорее всего, слова будут совсем не теми, которыми вы описываете себя сами. И вероятно это будет совсем не то, что вы хотели бы услышать. Поздравляю, вы провели ваше первое исследование аудитории! С этого зазора между тем, что люди говорят и думают про вас, и тем, что вы хотели бы от них услышать, и имеет смысл начинать. Теперь вы понимаете, что про вас считывают без усилий, а что придется объяснять с нуля.</t>
+  </si>
+  <si>
+    <t>06.08.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/14101</t>
+  </si>
+  <si>
+    <t>2026-й — это официально год Зендаи Финал «Эйфории», новый «Человек-паук», «Драма!», третья часть «Дюны» и «Одиссея» Кристофера Нолана, который в интервью уже успел назвать ее «совершенством». Из чего состоит ее блестящая карьера и как выпускница фабрики Disney превратилась в главную кинозвезду поколения, рассказываем в новом материале: https://www.setters.media/post/zendaya-era</t>
+  </si>
+  <si>
+    <t>05.08.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/setters/14095</t>
+  </si>
+  <si>
+    <t>Что такое Culture Washing, или почему мы больше не верим «комфортным» офисам?😱</t>
+  </si>
+  <si>
+    <t>04.08.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/setters/14092</t>
+  </si>
+  <si>
+    <t>Зачем подкасты переходят в видео-формат? Изначально подкаст — это аудио без картинки. Все, что у вас есть, — голоса и интонации ведущих. Но в последние годы в подкасты все увереннее врывается видео: YouTube теперь самая популярная платформа для прослушивания подкастов в США и Великобритании, Spotify вкладывает миллиарды долларов в развитие видеоконтента, в Apple Podcasts можно загрузить выпуски с видео. Почему это происходит? Что меняется для слушателей? И теряем ли мы подкасты в привычном виде? Разбирается Рита Берденникова, ведущая подкаста «Двадцатилетние». Коллеги, а как вам тренд на переход в видео? 🕊 — не нравится ❤️ — а мне класс, нравится визуализировать спикеров и видеть их мимику</t>
+  </si>
+  <si>
+    <t>02.08.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/setters/14090</t>
+  </si>
+  <si>
+    <t>Если вы тоже устали от «чтобы объединить команду, нужно провести вечеринку/придумать вдохновляющую цель/ прописать ДНК компании и тд»— ловите креативный совет от основателя Dream Job Бориса Курбатова: чтобы объединить команду, нужно придумать команде врага🤘 Звучит странно, но это очень сильное топливо. Когда мы отставали в трафике от сайтов с накрученным негативом, я каждую пятницу на недельных коллах повторял команде: «Мы выбьем рынок у них из-под ног». Если рационально подумать, на эти сайты вообще можно было забить. Они не забирали нашу выручку, не уводили клиентов, не мешали продукту. Никакой стратегической угрозы — но вот эмоционально это работало безотказно. Команду объединяет не абстрактное «растем на 30%», а понятный противник: конкретный конкурент, устаревшая индустрия, неудобный сервис или несправедливая модель рынка. Да что угодно — лишь бы люди чувствовали, что они не выполняют просто задачи, а кого-то обгоняют, что-то меняют. Правда, здесь важно не застрять: если на старте враг дает энергию, то на зрелом этапе компания должна жить не борьбой, а клиентом, продуктом и миссией. Враг может быть топливом, но не должен становиться смыслом. Еще пять советов от Бориса — о том, стоит ли доверять интуиции вопреки цифрам и почему на биографию Стива Джобса лучше смотреть как на список фатальных ошибок — читайте по ссылке.</t>
+  </si>
+  <si>
+    <t>31.07.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/setters/14081</t>
+  </si>
+  <si>
+    <t>До премьеры «Человека-паука: Новый день» остаются считаные дни, а фанаты Marvel уже разбирают каждый намек на предполагаемый сюжет — от слов Тома Холланда о «перерождении» героя до возможного появления шестирукого Питера Паркера. Собрали 10 самых безумных, тревожных и убедительных теорий о будущем Человека-паука — на сайте PEOPLETALK.</t>
+  </si>
+  <si>
+    <t>31.07.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/setters/14080</t>
+  </si>
+  <si>
+    <t>Как хакнуть неопределенность? Прочитать пост и задать себе правильные вопросы Продолжаем разбирать темы книжного клуба METRO «За полкой» — в новом выпуске пересказываем главное из разговора с футурологом Русланом Юсуфовым. К любому будущему, по словам Руслана, нужно готовиться сейчас. Ключевым фактором является хотя бы примерное понимание мира, в котором нужно будет жить. Четко осознавая правила, по которым ведется игра, ими удастся манипулировать. Это справедливо как для личной жизни, так и для бизнеса, который в какой-то степени предполагает предсказание будущих потребностей. Что делать дальше? Какие два навыка понадобятся всем? Рассказываем в материале.</t>
+  </si>
+  <si>
+    <t>31.07.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/setters/14079</t>
+  </si>
+  <si>
+    <t>Как использовать вайбкодинг, если вы не техно-гений? 4 сценария Когда говорят о вайбкодинге, обсуждение часто сводится к тому, что он заменит программистов. Однако, на мой взгляд, его главный потенциал заключается в расширении возможностей людей, которые код писать не умеют, — говорит нам сооснователь и CEO Zerocoder @oqode Кирилл Пшинник @k_pshinnik Мы попросили Кирилла рассказать про сервисы, которые он уже навайбкодил для собственных рабочих и бытовых задач. Смотрим! ⚧️ Ковертер контента Полтора года назад я понял, что мне нужно системно добавить спорт в расписание. Выбрал кардио: стараюсь каждое утро бегать или хотя бы быстро ходить по 30–60 минут. Проблема оказалась банальной: один и тот же маршрут быстро надоедает. Тогда я придумал совмещать полезное с полезным и начал слушать во время тренировки лекции и выступления. Но большинство из них лежат на сторонних сайтах, и слушать их в формате подкаста неудобно: например, запись нельзя ускорить. Решение я собрал за один вечер, сгенерировав Telegram-бота. Я отправляю ему ссылку на любой сайт, он скачивает видео и автоматически загружает его на мой приватный YouTube-канал. Дальше я просто слушаю все через привычный интерфейс с ускорением, офлайн-доступом и нормальным управлением. 🚻 База знаний Недавно я проводил вебинар для начинающих предпринимателей и наткнулся на одном иностранном сайте на большой список удачных идей для стартапов: концепций там было больше сотни. Я пошел в Cursor и попросил использовать материалы этого ресурса — своеобразный лид-магнит. ИИ сам собрал все описания, перевел их на русский через языковую модель, адаптировал под наш рынок, указав возможную целевую аудиторию, модель монетизации и потенциальные сложности, и сверстал аккуратный, читабельный PDF. При этом у каждой идеи сохранилась ссылка на оригинальный источник. В итоге задача уложилась в один запрос, и примерно через 15 минут у меня был готовый файл, который можно раздавать сразу после вебинара. 🚮 Организатор нетворка Однажды у меня появилась идея запустить офлайн-сообщество зерокодеров: хотелось, чтобы люди в разных городах и странах могли встречаться, вместе пить кофе, обсуждать нейросети и находить единомышленников. Прямо в эфире одного из наших вебинаров я собрал рабочий прототип сервиса, который смог бы решить эту задачу. Он состоял из Telegram-бота, который: • спрашивал у пользователя, откуда он; • проверял, существует ли уже чат этой локации в мессенджере; • если есть, отправлял ссылку на него; • если нет, создавал новый чат и добавлял туда первых участников. ‍ В том же эфире я сделал публичную карту сообществ, добавил простую систему модерации и научил бота отслеживать спам и автоматически банить нарушителей. Через час у нас уже работала живая инфраструктура, еще пара часов ушла на доработку логики и шлифовку. Если бы мы заказывали такую систему у студии разработки, то счет за ее услуги легко мог бы стартовать с 500 тыс. руб. 🎦 Карманный редактор У меня всегда была беда с орфографией: точные науки, задачи и головоломки — мое, а вот стиль, грамотность и пунктуация заметно проседают. До появления нейросетей тексты я просил смотреть супругу (у нее идеальная грамотность), а с появлением ChatGPT стал прогонять их через него. Но каждое сообщение перед отправкой через нейросеть не проверишь: я пишу по сотне в день. Самым простым решением стало навайбкодить ИИ-ассистента, который подключается к моему аккаунту, читает исходящие и исправляет орфографические ошибки в реальном времени, не меняя смысл. В первый же день после запуска ко мне в кабинет зашла жена и спросила: «А кто за тебя пишет мне в Telegram? У тебя сегодня ни одной ошибки». Разработка заняла около десяти минут и уложилась в один промпт в Cursor. Доступы к Telegram-аккаунту и языковой модели были настроены заранее в другом проекте. Еще примеры? По ссылке, коллеги! Там же рассказали про подводные камни.</t>
+  </si>
+  <si>
+    <t>30.07.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/setters/14073</t>
+  </si>
+  <si>
+    <t>⏪Точка кипения⏩Как «Одиссея» оказалась в центре политических скандалов Еще задолго до того, как Кристофер Нолан успел показать хотя бы один кадр своей «Одиссеи», его новый блокбастер оказался в эпицентре масштабного онлайн-скандала. Причиной недовольства широкой публики стали кастинговые и сценарные решения режиссера, в которых пользователи соцсетей увидели проявление навязанной «прогрессивной повестки» и прямое глумление над классическим каноном. Кто бы мог подумать — наследие Гомера, возможно никогда не существовавшего древнегреческого поэта (по крайней мере в профессиональной среде нет консенсуса даже по поводу его происхождения), способно вызывать споры и в 2026-м. Как волна недовольства превратилась в практически политическую кампанию, почему сводить ажиотаж к бытовому расизму интернет-комментаторов было бы слишком простым объяснением и отразился ли онлайн-протест на реальных сборах, разбирается редактор культуры SETTERS Media Мария Бессмертная: https://www.setters.media/post/boiling-point-the-odyssey 😭 — все равно не по канону... ❤️ — а еще по канону Елена была рождена от бога, принявшего вид лебедя, и что будем с этим делать?</t>
+  </si>
+  <si>
+    <t>30.07.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/setters/14072</t>
+  </si>
+  <si>
+    <t>Интервью с Катей Голден @katya_golden — о планах LUVU, бьюти-мифах и об изнанке реалити-шоу Бум инфлюенс-маркетинга приучил нас к простой схеме: блогер-миллионник запускает именной продукт, аудитория в едином порыве скупает первый дроп, а дальше проект либо держится на активности основателя, либо угасает. История Екатерины Касатовой и ее бьюти-бренда LUVU создает новый паттерн. Пройдя путь от контрактов с мировым глянцем и съемок в «Холостяке» до рейтинга Forbes «30 до 30», Катя вместе с мужем Стасом построила полноценный e-com-бизнес, который за два года вырос до 125 млн руб. годовой выручки и целится в 200 млн. Мы поговорили с Катей о том, почему LUVU годами избегал крупных торговых сетей, насколько ее бренд автономен и почему в России бессмысленно копировать зарубежные бьюти-тренды. 🤍 Читайте по ссылке: https://www.setters.media/post/katya-golden-luvu-interview</t>
+  </si>
+  <si>
+    <t>30.07.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/setters/14071</t>
+  </si>
+  <si>
+    <t>А потом этот момент настает: мгновение, когда дыхание замедляется. И вы понимаете, что это коснулось и вас: вы выгорели на любимой работе. Обычно в первую очередь мы стараемся это спрятать. Однако деструктивность этого состояния все равно проявляется, и на это надо обращать внимание уже не только самому пострадавшему, но и коллегам с руководством. Хоть выгорание и не болезнь, но если бы ее считали таковой, то это была бы болезнь заразная: от выгоревшего человека совершенно точно начнут выгорать другие. Вместе с книжным клубом «За полкой» мы разобрались, чем характеризуется выгорание и как ему противостоять лично и в команде — а своими советами поделились карьерный консультант Алёна Владимирская и сооснователь агентства SETTERS и Сообщества Изионистов Евгений Давыдов. Бонусом — неочевидный способ, как понять, в чем все-таки ваше предназначение. Читайте по ссылке.</t>
+  </si>
+  <si>
+    <t>29.07.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/setters/14063</t>
+  </si>
+  <si>
+    <t>Почему креативить нонстопом только вредит бренду У большинства брендов нет дефицита идей, зато есть дефицит связи между ними. Все потому что бесконечный поиск свежих заходов часто маскирует отсутствие выверенной стратегии: пока каждая кампания, спецпроект или серия постов придумываются с нуля, у аудитории не складывается единый образ. Короче, на длинной дистанции хаотичный креатив всегда проигрывает системе. Бизнесу нужна устойчивая коммуникационная рамка, чтобы масштабировать посыл на сотни форматов, при этом оставаться узнаваемым. Как спроектировать такую логику? Вместе с творческим объединением «Луч Фильм» разобрались на примере креативной платформы «Циан помогает въехать». Листайте карточки — там о том, почему шторминг без изучения страхов аудитории всегда превращается в слив бюджета, как игра двух слов может задать тон всем коммуникациям бренда и почему без связки стратегии, креатива и продакшна сейчас просто никак.</t>
+  </si>
+  <si>
+    <t>29.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/14062</t>
+  </si>
+  <si>
+    <t>Пять правил импровизации Неважно, выступаете вы на сцене, управляете компанией, ведете переговоры или собираете команду, — great minds think alike, в основе всегда одни и те же принципы, и всего их пять. 🤝 Правило №1. «Ошибки — это подарки» Ошибка — это дельта между тем, где ты ожидал оказаться, и тем, где оказался. И обычно мы автоматически придаем этой разнице негативную окраску. Но кто сказал, что точка, в которую ты изначально стремился, действительно была лучшей? Куда практичнее относиться к смене маршрута не как к сбою стратегии, а как к смене условий: остановиться, осмотреться и понять, что есть в этой новой точке. Какие возможности открылись? Какие люди встретились? Какие идеи раньше не попадали в поле зрения? Здесь может найтись что-то очень ценное. Мы часто предлагаем простое упражнение «Хорошо/плохо». Один участник формулирует рабочую ситуацию и объясняет, почему она плохая. Следующий должен посмотреть на нее с противоположной стороны и найти потенциальные плюсы. Затем участники меняются ролями. 🤝 Правило №2. «Шутки не главное» Это, коллеги, про умение вовремя приглушить собственное эго ради общей задачи. На сцене, если каждый пытается перетянуть внимание на себя и выдать самую яркую реплику, действие моментально разваливается, актеры перестают слышать друг друга, зритель теряет доверие к происходящему. Поэтому в импровизации связь с партнером всегда важнее желания произвести впечатление. В бизнесе работает тот же принцип: сильные команды строятся не вокруг демонстрации личной экспертизы, в их основе лежит синхронизация. Когда люди сфокусированы на общей цели, решения принимаются в разы быстрее, меньше энергии уходит на внутренние конфликты и отстаивание индивидуальной правоты. 🤝 Правило №3. «Чистая голова» Это, пожалуй, самое сложное правило, оно про внутреннее состояние. Большую часть времени мы живем не в настоящем моменте: прокручиваем прошлые диалоги, прогнозируем чужую реакцию и пытаемся просчитать все варианты развития событий. Импровизация прерывает этот монолог: когда выходишь на сцену, времени анализировать каждую реплику просто не остается, решения принимаются исходя из реальности, а не из фоновой тревоги. Чтобы перенести эту логику на управление, можно тренироваться через утренний фрирайтинг: десять минут записи всех мыслей без попытки их отредактировать помогают выгрузить фоновый шум и освободить место в голове. Продолжаем список по ссылке: https://www.setters.media/post/liderstvo-i-improvizatsiya</t>
+  </si>
+  <si>
+    <t>28.07.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/setters/14057</t>
+  </si>
+  <si>
+    <t>Что вдохновило команду Casa Al Mare: девушки-капитаны, парусная лодка, Gray Malin Узнали, что читать, кого смотреть и куда ехать тем, кому нравится яхтинг и соль в волосах 🌊Какие культурные или визуальные референсы лучше всего передают эстетику Casa Al Mare? Наш главный источник вдохновения — не фильмы или бренды, а реальные женщины. Особенно девушки-капитаны: свободные, сильные, женственные и влюбленные в море. Из книг нам близка True Spirit Джессики Уотсон — история молодой девушки, которая в одиночку совершила кругосветное плавание. 🌊Какие города, страны или конкретные локации сильнее всего повлияли на визуальный язык бренда? Практически весь бренд родился благодаря яхтингу. Нас вдохновило ощущение отдыха на Средиземноморье: ветер, солнце, лен, камень, дерево, соль на коже, спокойный ритм, море. 🌊Назовете объект, который идеально отражает философию Casa Al Mare? Парусная лодка. Для нас Casa Al Mare — это не купальники. Это состояние человека, который выбирает море снова и снова. 🌊Какие авторы и творческие люди вас вдохновляют? Работы Pia Riverola, Gray Malin и Massimo Vitali — за умение передавать свет, атмосферу моря и ощущение свободы. Еще один источник вдохновения — блог Nicolò Leone. И очень нравится Кристина Авдеева — как она показывает яхтинг через фотографию. В ее кадрах море выглядит не как шаблонный роскошный отдых, а как настоящий образ жизни: свободный, красивый и живой. 🌊Какая музыка ассоциируется у вас с брендом? Rico Sound studio band — Amada mia amore mio Ricchi &amp; Poveri — Sarà Perché Ti Amo</t>
+  </si>
+  <si>
+    <t>28.07.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/setters/14056</t>
+  </si>
+  <si>
+    <t>Netflix тратит на маркетинг более $2.5 млрд в год. И при этом почти не покупает performance-рекламу. ⏪HOT TAKES ОТ АЛИНЫ СОКОЛОВОЙ, EX-МАРКЕТОЛОГА NETFLIX И HEAD OF PR В «СТАДИКА»⏩ ⚧ В Netflix не существует роли «контент-маркетолог». Вместо этого есть franchise marketing — сотрудник, который отвечает за вселенную сериала как продюсер отвечает за фильм. Поэтому Wednesday — это не просто сериал. В маркетинге это тиктоки, челленджи, мерч и косплеи за месяц до релиза. А еще, сцены специально склеиваются таким образом, чтобы стать виральными в коротких форматах контента. 🚻 Главная метрика Netflix — не просмотры. Это completion rate (сколько людей досмотрели до конца). Потому что досмотренный сезон = подписка ещё на месяц. 🚮 Netflix не делает фокус-группы перед релизом. Они делают A/B-тесты обложек, которые основаны на интересах аудитории. Одна и та же серия выходит с  разными постерами в зависимости от того, что вы смотрели раньше. Любите ромкомы — увидите на обложке целующуюся пару, смотрите боевики — взрыв. 🎦 Самый недооценённый отдел Netflix — это product marketing. Это люди, которые решают, как именно фича появляется в интерфейсе и что подписчик увидит, когда откроет приложение. Потому что маркетинг Netflix — это не реклама, не отдельный сериал, а сам продукт и полный его цикл. Поэтому успех маркетинга Netflix — это: 🔡Думать не контентом, а мирами. 🔡Не охватом, а удержанием.  🔡Не рекламой, а продуктом целиком.</t>
+  </si>
+  <si>
+    <t>28.07.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/14055</t>
+  </si>
+  <si>
+    <t>Почему запуск музея с нуля похож на джекпот и участие в реалити-шоу? Интервью с директором по коммуникациям музея «Зиларт» и героиней A-list Юлией Коротковой Запуск частного музея «Зиларт» стал одной из главных тем арт-сообщества в прошлом году — культурные институции такого масштаба открываются не часто. Естественно, за этим процессом стоит большая команда, в том числе специалисты, выстраивающие коммуникацию с аудиторией с самых первых дней — они работают с медиа, лидерами мнений, блогерами и прежде всего — с самыми близкими соседями, жителями ЗИЛАРТа. Нам хочется, чтобы музей стал частью повседневной жизни — местом, куда можно прийти не только на выставку, но и на концерт, спектакль, лекцию, пробежку с искусствоведом или семейное творческое занятие. Мы поговорили с Юлей о специфике работы пиар-специалиста, самых ярких проектах и о том, почему искусство — это лучший инструмент для ментального здоровья и самоисследования. Читаем на сайте: https://www.setters.media/interviews/yuliya-korotkova</t>
+  </si>
+  <si>
+    <t>27.07.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/setters/14054</t>
+  </si>
+  <si>
+    <t>Тест: какая у вас суперсила? Специалисты по менеджменту называют «управленческим плато» ситуацию, когда компетенции вроде бы на месте, но специалист перестает расти. Причина тут не в лени и нехватке навыков, а в образе мышления — точнее, в нежелании его расширять: пробовать новое, двигаться вперед самому и тянуть за собой команду. Человек как биологическое существо вообще не слишком любит меняться: нейронные связи выстраиваются в ряд так, что отказываться от привычного бывает невыносимо. Руководить при этом все равно надо: обеспечивать рост бизнеса в условиях неопределенности и постоянных изменений. Большинство продолжает работать по старинке, хотя понятно, что для выхода на следующий уровень нужны новые методы и новый опыт. Вместе с программой Школы управления СКОЛКОВО «MBA | Мастер управления» сделали тест, который как раз покажет, какой опыт развивает вас лучше всего и чего не хватает, чтобы стать сильнее. Семь вопросов — и вы получите персональные рекомендации от экспертов программы: как прокачать вашу суперсилу дальше, чтобы не оказаться на управленческом плато🤝</t>
+  </si>
+  <si>
+    <t>27.07.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/setters/14049</t>
+  </si>
+  <si>
+    <t>Что читать, чтобы блеснуть интеллектом на просмотре «Одиссеи»? Пока кассовые сборы «Одиссеи» Кристофера Нолана фиксируют на отметке в $639,6 млн долларов, мы фиксируем всплеск интереса к матчасти — книгам по теме. Собрали три совершенно разных книжных маршрута — ищите в карточках🤝</t>
+  </si>
+  <si>
+    <t>27.07.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/setters/14048</t>
+  </si>
+  <si>
+    <t>Семь громких историй подделок в мире искусства История искусства — это одновременно история и великих открытий, и великих заблуждений. Несмотря на развитие технологий, главный вопрос арт-рынка остается неизменным: кому можно доверять, когда речь идет о подлинности? ⏪Например, вспомним недавний скандал с поддельными скульптурами Эрнста Неизвестного — когда прямо из залов Третьяковской галереи Следственный комитет изъял 37 картин и 10 скульптур, предоставленных частными коллекционерами⏩ Разобраться, почему даже самые опытные коллекционеры продолжают попадать в ловушки рынка, пригласили куратора частных коллекций Алису Прейс. Семь громких историй подделок и выводы!</t>
+  </si>
+  <si>
+    <t>23.07.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/setters/14036</t>
+  </si>
+  <si>
+    <t>Как заставить уверенного пользователя TikTok посмотреть 1,5 часа футбольного матча и заработать $9 млрд? Финал чемпионата мира по футболу в этом году впервые в истории турнира получил хавтайм-шоу — то есть паузу между таймами матча Испания–Аргентина отдали полноценному концерту. На поле в Нью-Джерси в течение одиннадцати минут сменяли друг друга Мадонна в багги для гонок по пустыне (за рулем — Роналдо и Роналдиньо), Шакира с Burna Boy, BTS, Джастин Бибер, которого на сцену вывели тренер Тед Лассо с ассистентом, и куклы маппетов, игравшие White Stripes. Что произошло? Как матч сам по себе перестал быть событием, рассказываем в карточках.</t>
+  </si>
+  <si>
+    <t>22.07.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/setters/14035</t>
+  </si>
+  <si>
+    <t>A24 готова заплатить 21-летнему режиссеру Кейну Парсонсу до 65 миллионов долларов — это может стать крупнейшей сделкой в истории студии. Автор интернет-хоррора «Закулисье реальности» получил трехлетний контракт на два фильма, включая продолжение своего хита. Кроме того, A24 хочет первой получать право на его будущие сериальные проекты. При этом за Парсонса сейчас борются сразу Warner Bros., Universal и Sony. Но сам режиссер не торопится с выбором — у него до сих пор нет даже агента. ❤️</t>
+  </si>
+  <si>
+    <t>22.07.26 14:24</t>
+  </si>
+  <si>
+    <t>t.me/setters/14034</t>
+  </si>
+  <si>
+    <t>КАК ФАНМАКСИТЬ В МОСКВЕ? Прийти на наш кинопоказ и вечеринку в эту субботу! В 21:20 в летнем кинотеатре «Стрелки» @summercinema включаем «Королевство полной луны» Уэса Андерсона и вместе с героями фильма сбегаем в идеальный мир детства. ⏪О чем фильм?⏩ История о двух 12-летних подростках, Сэме и Сьюзи, которые влюбились, забили на правила взрослых и сбежали в дикие леса. На поиски бунтарей отправляется весь остров: от меланхоличного шерифа Брюса Уиллиса до эксцентричного вожатого бойскаутов Эдварда Нортона. Абсолютный визуальный экстаз с идеальной симметрией кадров, ретро-эстетикой 60-х и той самой атмосферой детского лагеря, по которой мы все порой скучаем. А в 23:00 начнется вечеринка! Стартуем с дидей-сетом Джамы, в 00:00 за пульт станет Саша Жаркова, а с 01:00 до 02:30 играть будет Dj Wedding. И да! Мы, естественно, готовим тематическое спешл-меню и думаем над сет-дизайном — полное погружение в атомосферу лагеря бойскаутов «Айвахо» гарантировано! ВАЖНО: билеты на кинопоказ можно забрать по ссылке, а на вечеринку — вход свободный для всех 💚</t>
+  </si>
+  <si>
+    <t>22.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/14033</t>
+  </si>
+  <si>
+    <t>Пассивный скроллинг ленты отменяется — как получить чистый, экологичный дофамин и вернуть детскую искру? Поддаться новому тренду и фанмаксить, коллеги! Funmaxxing — это стратегия доведении уровня веселья и личного удовольствия до абсолютного максимума. ⏪КАК ФАНМАКСИТЬ В ЖИЗНИ⏩ 👉 Искать единомышленников по максимально странным интересам. Так, зумеры собираются в группы, чтобы вместе смотреть на облака, ходить в походы в костюмах динозавров и участвовать в турнирах по «камень-ножницы бумага». Главный критерий — отсутствие практической пользы и высокий индекс личной радости. 👉 Еще можно попробовать ироничный FRICTIONMAXXING, усложнение ради фана. Намеренное уничтожение диджитал-оптимизации и комфорта ради получения забытых эмоций. Например, переходить на старую раскладушку, писать заметки от руки и выходить из такси пораньше, чтобы пройтись. Важный нюанс: если занятие кажется вам продуктивным — скорее всего, это не фанмаксинг. А еще вряд ли сработает, если вы делаете это ради контента — настоящий фанмаксинг происходит тогда, когда вы забываете снять сторис. ⏪КАК ФАНМАКСИТЬ В БИЗНЕСЕ⏩ Не пытаться продать просто утилитарную функцию — проектировать игровой опыт, который вшит в ДНК продукта. 👉 Ярким примером здесь служит Liquid Death — проект бывшего креативного директора Netflix Майка Чезарио, который совершил переворот в самой скучной категории ритейла — продаже воды, которую Liquid Death стал наливать в алюминиевые банки, имитирующие пивные. 👉 Принцип абсурда и чистого удовольствия эксплуатирует арт-коллектив MSCHF: их продукты, вроде гипертрофированных красных сапог, лишены практического смысла, но предлагают стопроцентную эмоциональную отдачу. 👉 И даже такие гиганты, как Nintendo, окончательно стерли грань между «детским» и «взрослым» потреблением и превратили свои девайсы в легитимный инструмент эскапизма и когнитивной подзарядки прямо посреди рабочего дня. В 2026 году компании продают не результат, а процесс — потому что понимают, что если взаимодействие с продуктом не приносит дофамина здесь и сейчас, человек просто исключит его из своего графика.</t>
+  </si>
+  <si>
+    <t>21.07.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/setters/14032</t>
+  </si>
+  <si>
+    <t>10 заповедей Кристофера Нолана В мировой прокат вышла «Одиссея» Кристофера Нолана. В принципе наша вводка могла на этом и закончиться — вы (как и весь мир) все равно пойдете ее смотреть. Но мы все-таки решили понять, как он стал самым успешным режиссером современности и собрали его главные режиссерские правила. Первое: баланс между знакомым и радикально новым. Если вы хотите бросить вызов аудитории и заставить ее взглянуть на привычные вещи под другим углом, нужно дать ей знакомый контекст, за который можно уцепиться. Но при этом помните: зритель крайне безжалостен в своем требовании новизны и свежести ‍ Суть приема: Нолан говорит про жанровый якорь — и искусная работа с ним — это, возможно, главная причина его популярности. Он всегда заворачивает сложные научные и философские идеи (инверсия времени, сингулярность, устройство памяти) в понятные массовые форматы — шпионский боевик, космическую одиссею или супергероику. Идем дальше.</t>
+  </si>
+  <si>
+    <t>21.07.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/setters/14031</t>
+  </si>
+  <si>
+    <t>Британский пилот-зумер нашел способ развлечь себя, выполняя не самую интересную задачу. Во время пробного двухчасового полета он написал в небе «мне скучно». Руководство авиакомпании Ravenair, где работает «заскучавший» сотрудник, не будет наказывать сотрудника. Операционный менеджер даже похвалил 20-летнего летчика, отметив его мастерское пилотирование.</t>
+  </si>
+  <si>
+    <t>21.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/14030</t>
+  </si>
+  <si>
+    <t>6 контринтуитивных советов от основателя Dream Job Бориса Курбатова Борис Курбатов — основатель и генеральный директор Dream Job, крупнейшей в России платформы для управления HR-брендом. На ней сотрудники пишут отзывы, а бизнес работает с мнениями, аналитикой и репутацией. Аудитория — 7 млн пользователей в месяц, а выручка по итогам 2025 года превысила 300 млн рублей. Специально для нас Борис рассказал, почему бизнесу полезно играть «против кого-то» и когда стоит доверять интуиции. Читайте по ссылке: https://www.setters.media/post/dream-job-boris-kurbatov-tips Сюда выносим, пожалуй, самый неочевидный совет: читайте биографию Стива Джобса как предупреждение, а не руководство к действию. Биографию Джобса советуют как библию фаундера. И действительно, для предпринимателя это почти идеальный корпоративный блокбастер. Первый раз читаешь как инструкцию по амбициям: тут и масштаб, и суперпродукты, и компания, которая переворачивает индустрии. Второй раз — как прививку от звездной болезни. После истории Apple начинаешь гораздо скромнее смотреть на свои достижения и проблемы. Полезно иногда напоминать себе, насколько маленьким может быть твой бизнес на фоне действительно великих компаний. Но есть третий урок, и он самый важный. Джобс был гениальным создателем продуктов, но, если судить по биографии Уолтера Айзексона и рассказам людей, которые с ним работали, в личном общении и управлении он часто был крайне жестким и токсичным человеком. Отсюда вывод: масштаб мышления стоит копировать, манеру обращаться с людьми — далеко не всегда. Гениальный продукт и стоящий за ним человек, с которым невозможно работать, — это не одно и то же, но соблазн их спутать огромный. Кажется, что если делаешь великое дело, то можно все. Эта книга — лучшее лекарство от такой иллюзии.</t>
+  </si>
+  <si>
+    <t>20.07.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/setters/14029</t>
+  </si>
+  <si>
+    <t>Благотворительность — это только для богатых? Исследование «Пульс НКО» говорит об обратном: среди тех, кто помогает, много жителей городов-миллионников и молодых людей. Которые, к слову, оформляют регулярные благотворительные подписки в 2,5 раза чаще, чем все остальные группы. ⏪HOT TAKES ПРО БЛАГОТВОРИТЕЛЬНОСТЬ ОТ КОМАНДЫ ФОНДА ЯНДЕКСА «ПОМОЩЬ РЯДОМ»⏩ 1. Не нужно ждать «подходящего момента» Часто кажется, что благотворительность требует сложного решения: нужно найти фонд, выделить сумму и нормально разобраться в теме. На самом деле все гораздо проще. Сегодня благотворительность бесшовно встроена в нашу привычную цифровую жизнь. Достаточно один раз включить функцию округления. Подходящий момент уже наступил, и он измеряется всего парой кликов в вашем телефоне. 2. Благотворительность — это не только про большие суммы и крупные инициативы. Сегодня тренд меняется: ценность не только в размере пожертвования, а регулярности. Когда помогать можно небольшими суммами, к благотворительности присоединяется больше людей — так, благодаря пользователям за пять лет нам удалось собрать 1,6 млрд рублей для наших фондов-партнеров. 3. Благотворительность должна быть встроена в повседневные привычки. Чтобы помощь стала регулярной, она должна быть частью рутины, а не отдельной трудоемкой задачей. В этом помогают инструменты вроде округления и добавления: они встроены в привычные городские сервисы Яндекса и позволяют один раз настроить и автоматизировать пожертвования так, чтобы они жили дальше без лишних действий. И нет, автоматизация не лишает процесс эмпатии — она помогает ее выразить. 4. Помогать можно не абстрактно, а тому, что действительно вам близко. Кому-то важно поддержать конкретный фонд, потому что ему близка определенная тематика — например, помощь бездомным животным или пожилым людям. На платформе прямых пожертвований фонда «Помощь рядом» можно выбрать проверенную организацию и поддержать именно ту тему, которая вам откликается. При подготовке поста выяснилось, что больше половины команды SM пользуются округлением. Маякуйте 🕊, если вы тоже.</t>
+  </si>
+  <si>
+    <t>20.07.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/setters/14028</t>
+  </si>
+  <si>
+    <t>Кинопоказ и вечеринка от SETTERS Media x бар «Стрелка»@strelkabarmoscow — устраиваем летний лагерь для взрослых💚 Собираемся в нашем любимом летнем кинотеатре @summercinema, чтобы на один вечер нырнуть в детство. Наше дофаминовое меню: ➡️ 21:20 — кинопоказ. Смотрим культовое «Королевство полной луны» Уэса Андерсона. Идеальный визуальный пасс, чтобы отключить тревожность, снизить градус серьезности и вспомнить, каково это — быть бунтарем из отряда бойскаутов. ➡️ 23:00 — вечерика. Танцуем во дворе «Стрелки» под диджей-сеты и ловим флешбэк из школьных лагерей на спешл-сете от Саши Жарковой. Треки, под которые мы впервые танцевали медляк, наступая друг другу на кроссовки, тоже будут! Где: Бар «Стрелка» Когда: 25 июля, старт в 21:20 Билеты на кинопоказ по ссылке, а на вечеринку — вход свободный для всех! 🪩</t>
+  </si>
+  <si>
+    <t>20.07.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/setters/14021</t>
+  </si>
+  <si>
+    <t>Пока «Одиссея» Кристофера Нолана штурмует прокат с рекордными для режиссера $264,1 млн, решили вместе с друзьями из журнала ORNAMENT @ornamentmag, у которых вышел номер о советском кино, провести мысленный эксперимент. Кто из героев советских фильмов смог бы пережить долгое и полное опасностей путешествие царя Итаки? Разбираемся в карточках 🤝</t>
+  </si>
+  <si>
+    <t>17.07.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/setters/14019</t>
+  </si>
+  <si>
+    <t>Даша Слепцова 🤝 ехать в такси, мечтая о вкусном ужине, и резко изменить маршрут ради экстренной операции Даша Слепцова — хирург и героиня нашего спецпроекта с Яндекс Go. Работая хирургом, твой рабочий день не заканчивается, когда выходишь за пределы клиники. Он длится 24/7, потому что нужно всегда быть на связи с пациентами, всегда быть готовой быстро прыгнуть в такси и вернуться в клинику, потому что иногда случаются экстренные ситуации, требующие незамедлительной помощи. Об этой стороне профессии Даша рассказала в нашем проекте. Как бы ни хотелось отдохнуть или все бросить, Даша выбирает ехать дальше — чувство, знакомое всем, кто выбрал дело по любви💛</t>
+  </si>
+  <si>
+    <t>17.07.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/14018</t>
+  </si>
+  <si>
+    <t>Что действительно можно завайбкодить без помощи айтишников в 2026 году? К сегодняшнему дню уже многие успели что‑то попробовать и разочароваться: оказалось, совсем без знания кода «убийцу Telegram» собрать не получится и невероятное ускорение разработки с ИИ не отменяет того, что вникать в код и разбираться с постоянно вылезающими ошибками все равно придется. Ну а если не пытаться сразу сгенерировать что‑то слишком сложное, а, например, начать с автоматизации давно висящих задач и быстрых экспериментов — вайбкодинг сильно упрощает жизнь людям без технического бэкграунда. Достаточно телефона: уже есть приложения, в которые можно буквально наговаривать идеи на ходу — и они будут писать код. Семь примеров: https://www.setters.media/post/era-of-vibecoding</t>
+  </si>
+  <si>
+    <t>16.07.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/14017</t>
+  </si>
+  <si>
+    <t>В 2026 быть самым продуктивным уже не модно — говорит нам Dazed. Модно быть тем, кто получает от жизни удовольствие. Встречайте — FUNMAXXING, стратегия доведении уровня веселья и личного удовольствия до абсолютного максимума. ⏪ЧТО ГОВОРЯТ УЧЕНЫЕ⏩ Фанмаксинг принимают за проявление инфантильности, хотя на деле это тонко настроенный механизм управления собственными мозговыми ресурсами. С точки зрения нейробиологии состояние игры является обязательным условием для поддержания высокой нейропластичности у взрослых. Когда мы осознанно выбираем дофаминовый профит вместо очередной итерации продуктивности, в мозге активируется выработка белка BDNF — нейротрофического фактора, который буквально латает нейронные связи и стимулирует рост новых клеток. В условиях хронического стресса наш мозг переходит в режим выживания и подавляет креативность и долгосрочное планирование. Фанмаксинг выступает здесь как антидот: он отключает сигнал тревоги и переводит систему в безопасный режим, где возможен синтез новых идей. Как правильно фанмаксить в жизни и бизнесе? Рассказываем главные принципы.</t>
+  </si>
+  <si>
+    <t>15.07.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/14012</t>
+  </si>
+  <si>
+    <t>Женя Лелюк 🤝 ловить новые идеи через окно такси Женя Лелюк — сценарист, режиссер и следующий герой нашего спецпроекта с Яндекс Go. О том, как он бросил стабильную работу и почему такси — идеальное место для рефлексии, читайте в карточках.</t>
+  </si>
+  <si>
+    <t>15.07.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/setters/14011</t>
+  </si>
+  <si>
+    <t>Кто развивает инклюзию в России? Знакомимся с Валерией Курмак — следующей героиней A-list 2026, директором по технологиям для общества и устойчивому развитию в «Яндексе» 💚 Инклюзия в цифровой среде долго оставалась нишевой темой для профессионалов. Курмак стала одной из тех, кто вывел этот разговор на уровень бигтеха. Не будет преувеличением сказать, что ее работа и исследования повлияли на то, как сегодня российские компании проектируют цифровые сервисы для миллионов пользователей с особенностями. Владельцы ресторанов делают пространства красивыми, потому что им самим хочется находиться в таком пространстве: закупают посуду, цветы. И да, можно обойтись без них. Но будет ли там так же уютно? Наверное, нет. Мне кажется, что адаптация среды — это примерно про то же. Хочется жить с пониманием, что сможешь ходить в те же рестораны и пользоваться теми же сервисами, даже если жизненные обстоятельства изменятся. Когда каждый поймет, что он создает реальность для себя завтрашнего, потому что с возрастом теряется зрение, слух, ухудшается моторика, мир вокруг станет таким, в котором мы все захотим жить, — говорит она нам в интервью. О том, почему так важно менять восприятие нормы, зачем это бизнесу и как спасать людей, даже если они тебя об этом не просят, читайте по ссылке.</t>
+  </si>
+  <si>
+    <t>15.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/setters/14010</t>
+  </si>
+  <si>
+    <t>Пять типов читающих людей, которые бесят ⏪HOT TAKES ПРЕДСЕДАТЕЛЯ КНИЖНОГО КЛУБА «ТРИГГЕР» И ЖУРНАЛИСТА ТАТЬЯНЫ СТОЛЯР @tanyastlr ⏩ ⚧ Блогеры, которые используют книгу как аксессуар для раскладки, и едва ли прочли что-то дальше названия. 🚻 Чтецы, которые говорят, что читают только нон-фикшн, объясняя это тем, что «в фикшене нет ничего полезного». 🚮 Зумеры, которые смотрят спойлер на книгу в рилсах. 🎦 Люди, которые считают, что они лучше других, потому что много читают. 📶 И наоборот, те, кто читают только Threads*. * Признана экстремистской и запрещена в России.</t>
+  </si>
+  <si>
+    <t>14.07.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/setters/14006</t>
+  </si>
+  <si>
+    <t>Рассказываем про кинокомпанию Bosfor Pictures — одного из главных проводников для молодых авторов в России Их проекты — от «Здесь был Юра» до «Космос засыпает» — собирают награды на фестивалях и одновременно ломают стереотипы о том, что авторское кино не может быть зрительским. А выросли ребята, к слову, из рекламного продакшена «Заграница». У нас был поступательный путь: сначала знакомились с режиссерами, снимали рекламные ролики — по 5, 10, 15 секунд. Потом шли музыкальные клипы, уже по 2, 3, 5 минут. Потом перешли в короткометражные истории. И вот там мы поняли, что это очень сложная история — сепарирование рекламы от кино, как пробежать спринт или марафон. Забег совершенно разный, выдержки требует совершенно другой. Не все рекламные режиссеры готовы к большому кино, и, наоборот, не все киношные режиссеры готовы к рекламе. И вот однажды мы сняли клип, сделали его за неделю. Его разбирали ребята из Германии, прям покадрово. И был продакшн «Заграница» — мы поняли, что это не выговаривается никак. А кино мы хотели снимать, наоборот, без границ, в том числе на международный рынок. И поняли — нам нужно подумать над тем, чтобы сделать второй продакшн. Так и появился Bosfor Pictures. Мы встретись с основателем Bosfor Pictures Иваном Яковенко и поговорил о том, почему кино — это чистая алхимия, как выжить независимому фильму без миллионных бюджетов на маркетинг A24 и почему их компания — это «остров» для кинематографистов.</t>
+  </si>
+  <si>
+    <t>14.07.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/14005</t>
+  </si>
+  <si>
+    <t>Катя Матвеева 🤝 водитель такси, который включает Диму Билана Катя Матвеева — руководитель отдела продаж SETTERS Media. Ей нет равных в продажах, а еще в том, чтобы до беспредела разогнать любую мысль. Так случилось и в ту неделю. Все не заладилось с самого утра. Обследование накануне операции, разбитый телефон, семейные проблемы, работа и казалось, что все не на моей стороне. Но у меня есть четкое понимание, что так будет не всегда. Так и случилось. Когда я это поняла? Когда в соплях села в такси и мое всхлипывание и безуспешное сдерживание слез не оставили равнодушным водителя. Он протянул мне платок…..Что я сделала? Разрыдалась еще сильне.. Локаций для рефлексии лучшем чем такси, еще не придумали — ведь именно там мы, внезапно откинув все рутинные дела, решаем прислониться лбом к окну и задуматься куда мы идем и зачем. Вот эту чуть кинематографичную паузу мы и запечатлели в новой серии проекта SETTERS Media и Яндекс Go. Поездку Кати смотрим в видео, а истории других героев — по ссылке.</t>
+  </si>
+  <si>
+    <t>13.07.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/setters/14004</t>
+  </si>
+  <si>
+    <t>Погиб один из самых известных луксмаксеров Коннор Мерфи — блогер, который годами рассказывал, как «максимально улучшить» внешность и тело. По словам его друга, в последние месяцы Мерфи был убежден, что нашёл «секрет элиты»: он начал делать себе инъекции растворов золота, веря, что они открывают доступ к высшему сознанию и особым способностям. Вскоре у него развились тяжёлые психические расстройства. Позже, пытаясь скрыться от полиции, блогер утонул в озере. История Мерфи — мрачное напоминание о том, как культ бесконечного «улучшения себя» иногда выходит далеко за пределы фитнеса, ухода за собой и эстетики, превращаясь в опасную одержимость. ❤️</t>
+  </si>
+  <si>
+    <t>13.07.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/14002</t>
+  </si>
+  <si>
+    <t>Актриса Мила Ершова — о жесткой самокритике, кинематографе Звягинцева, режиссерских амбициях и о том, почему в вопросах отношения к жизни стоит брать пример с Ольги Бузовой Милу Ершову называют одной из главных российских актрис нового поколения. Сами посудите: сначала она поразила всех своей работой в «Аутсорсе», громко заявив драматические амбиции как актрисы. После оказалась на «Улице Шекспира» — еще один сериал от онлайн-кинотеатра Okko. Затем случился неожиданный хит Дарьи Лебедевой «Сводишь с ума», в котором Мила смотрелась органично и уместно. Сейчас у нее «Встать на ноги» — трогательное драмеди, где вместе с Милой снимается Гоша Куценко, а впереди сериалы «Казино» и «Полураспад» (Ершова определенно любимица ребят из Okko). Сейчас в карьере Милы наступает осознанная пауза — она стала мамой. ⏪В 2026 году Мила вошла в наш список талантов — A-list SETTERS Media⏩ По нашей просьбе с Милой встретился Артем Ремизов — вместе они прогулялись по промозглой Москве и обсудили, как совмещать кастинги на поздних сроках беременности с подготовкой к роддому, как разборчивость в текстах спасает от профессионального выгорания и почему в российском кино до сих пор так мало говорят о непрофессионализме коллег. Разговор с Милой: https://www.setters.media/interviews/mila-ershova</t>
+  </si>
+  <si>
+    <t>11.07.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/setters/13997</t>
+  </si>
+  <si>
+    <t>Ксюша Жаворонок 🤝 пересобрать чемодан за 12 минут, вызвать такси и укатить в новое путешествие Ксюша Жаворонок — арт-директор, преподаватель Высшей школы дизайна, капитан и еще один герой нашего спецпроекта с Яндекс Go. Почему она не любит сидеть на месте и как дорога становится важной частью путешествия, читайте в карточках. А истории других героев можно узнать в материале.</t>
+  </si>
+  <si>
+    <t>11.07.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/setters/13987</t>
+  </si>
+  <si>
+    <t>Интервью с сосновательницей «Дринкит» Анастасией Никитиной 🎉🎉🎉 Очереди за сезонными вкусами, хайповые коллаборации, «дофаминовые» интерьеры и диджитал-подход — сегодня «Дринкит» безоговорочно в трендах. Популярная сеть кофеен уже шесть лет активно развивается под крылом Dodo brands и постепенно выходит на мировой рынок. Мы встретились с соосновательницей и лидером продукта «Дринкит» Анастасией Никитиной — про кофейные тренды и russian smoothie latte читайте в карточках, а полный разговор на сайте: https://www.setters.media/interviews/anastasiya-nikitina</t>
+  </si>
+  <si>
+    <t>10.07.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/setters/13986</t>
+  </si>
+  <si>
+    <t>Компании все чаще конкурируют не только зарплатами и бонусами. В ход идут новые сценарии заботы о сотрудниках — от расширенных ДМС до инициатив, связанных с важными жизненными событиями. Одну из таких историй придумал Т-Банк: компания организовала свадьбы для четырех пар, которые познакомились в офисе. Зачем бизнесу поддерживать людей далеко за пределами рабочих задач и как эта идея воплотилась в жизнь? Рассказываем на сайте!</t>
+  </si>
+  <si>
+    <t>10.07.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/setters/13985</t>
+  </si>
+  <si>
+    <t>Весной этого года Владимир Путин поручил Минкульту ускорить введение квот на иностранное кино в российском прокате, сославшись на опыт Китая и Франции. ⏪При этом доля российского кино в прокате и так составляет 69%, а иностранных фильмов в нем — острый дефицит⏩ Возникает вопрос: зачем регулировать то, чего и без того почти нет, и действительно ли зарубежный опыт подтверждает эффективность подобных мер? Кинокритик Иван Афанасьев изучил, как квотирование кино реально работает в десяти очень разных странах — от Китая и Франции до Ирана и Нигерии — и обнаружил, что за почти сто лет ни одна страна мира так и не нашла идеальной формулы, зато многие нашли способы сделать себе только хуже 🙃</t>
+  </si>
+  <si>
+    <t>09.07.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/setters/13984</t>
+  </si>
+  <si>
+    <t>Илья Лакаев 🤝 сыграть шахматную партию в пробке и успеть на питчинг Илья Лакаев — босс проекта Rep Chess, шахматного комьюнити в России, и следующий герой нашего спецпроекта с Яндекс Go. Когда мы снимали проект, Илья поймал себя на мысли, что за последние несколько лет почти вся история Rep Chess складывалась из таких поездок. Ты вызываешь такси, едешь открывать новый турнир, договариваться с партнером, смотреть очередное помещение, встречаться с командой… И в моменте это кажется обычной дорогой. А потом оглядываешься назад и понимаешь, что именно из этих маленьких поездок и складывается большой путь. Фрагмент классического рабочего дня Ильи смотрите в видео, а истории других героев — красиво упаковали сюда.</t>
+  </si>
+  <si>
+    <t>09.07.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/setters/13983</t>
+  </si>
+  <si>
+    <t>Моя большая цель — сделать Recraft ведущей ИИ-лабораторией в мире профессионального визуала: глобально успешной, финансово устойчивой и независимой. Если мы это построим, IPO станет естественным следствием. Следующая героиня A-list 2026 — основательница ИИ-платформы для графического дизайна Recraft Анна Вероника Дорогуш. К 37 годам Анна Вероника — редкий пример соло-фаундера в диптехе, автор научных статей и мама двоих детей, возглавляющая одну из сильнейших инженерных команд в мире и привлекающая десятки миллионов от топовых фондов без потери контроля над своим видением. Мы поговорили с предпринимательницей о конкуренции с триллионными корпорациями, о том, в чем Кремниевая долина уступает Лондону и какие три качества определят специалистов будущего. Читать: https://www.setters.media/interviews/anna-veronika-dorogush</t>
+  </si>
+  <si>
+    <t>08.07.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/13974</t>
+  </si>
+  <si>
+    <t>Креаторы и бизнес бьют тревогу. Госдума буквально за два дня рассмотрела и приняла новый важный закон — теперь создатели российских ИИ-моделей смогут обучать их на чужих произведениях без явного согласия авторов и выплаты вознаграждений. В чем суть и как реагируют музыканты, рассказываем в карточках. ➕Все осложняется тем фактом, что сейчас авторы сильно зависят от крупных ИТ-экосистем. О том, к какому дисбалансу это приводит на практике, на примере музыкального сектора объясняет глава Национальной федерации музыкальной индустрии Никита Данилов: «Крупные холдинги одновременно развивают ИИ-модели и владеют стриминговыми платформами. Обучившись на каталоге артиста бесплатно, такая компания может выпустить генеративные треки „в его стиле“ и продвигать их через те же алгоритмы, которые могли бы продвигать оригинал, — по сути создав прямого конкурента автору из его же материала. Больше остальных рискуют молодые и нишевые авторы: узнаваемый стиль, на котором обучается нейросеть, часто является их единственным активом».</t>
+  </si>
+  <si>
+    <t>08.07.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/setters/13973</t>
+  </si>
+  <si>
+    <t>Исследования показывают: мужчины готовы снижать стандарты для секса, женщины — нет. Это не хорошо и не плохо, но в итоге секса становится меньше у всех. ⏪HOT TAKES ПРО ОТНОШЕНИЯ ОТ ЖУРНАЛИСТКИ И АВТОРА ПОДКАСТОВ КРИС ВАЗОВСКИ⏩ ⚧ Чем больше у женщин власти, возможностей и влияния, тем меньше они готовы быть удобными. Классическая система «он работает, она — дома» закончилась давно, но старые паттерны остались, поэтому красивых, умных но несчастных женщин так много. 🚻 Чем больше мужчина зарабатывает, тем он привлекательнее. Женщины вкладывают больше энергии непосредственно в размножение, поэтому они более чувствительны к прямым индикаторам ресурсов. Простите, так устроено. 🚮 Работающие матери зарабатывают на 35% меньше, чем отцы. Исследование экономистов Колумбийского университета показало, что работающие женщины теряют в среднем половину дохода после рождения детей, и их заработок остается сниженным в течение многих лет. 🎦 За простым вопросом «кто платит на свидании?» стоит миллион слоев. Как правильно? Как честно? Если он платит, он чего-то ожидает? Если он не может заплатить за ужин, как он будет заботиться о детях? А если женщина зарабатывает больше, может, пусть она работает, а он сидит с детьми? И непонятно же, как отреагирует общество, мамы в школьном чате. А мне самой будет нормально? 📶 Женщинам сложно, но и мужчинам не лучше. Как найти женщину, если ты низкого роста, с малооплачиваемой работой и лысеешь? Особенно если эта женщина обеспечивает себя сама и ей никто не капает на мозг. Все дополнительно усложняют дейтинг-приложения, которые работают только для очень узкой группы топовых мужчин. По данным Hinge, топ-10% получают около 60% лайков. А по данным OkCupid, женщины оценивают 80% мужчин как «ниже среднего».</t>
+  </si>
+  <si>
+    <t>07.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/setters/13972</t>
+  </si>
+  <si>
+    <t>Ты Кэсси, которая позвонила 38 раз, или Мэди, которая не позвонила ни разу? Я руководитель отдела продаж SM Катя Матвеева, которая расплакалась перед водителем в такси, а он протянул платок и включил Диму Билана. За 15 лет Яндекс Go был рядом с миллионами городских сюжетов: чужих свадеб и расставаний, детских температур и сумасшедших рабочих дней, разбитых сердец и выигранных партий, переездов и внезапных разговоров, после которых в голове что-то щелкает. Из этого огромного городского архива мы выбрали шесть историй и сняли о них спецпроект. В главных ролях — люди с очень разными жизнями, но с одним общим навыком: ехать дальше. Смотрим тизер?</t>
+  </si>
+  <si>
+    <t>07.07.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/setters/13967</t>
+  </si>
+  <si>
+    <t>6 лучших винтажных магазинов Санкт-Петербурга 🍓 Выбор основательницы @godnotanaavito 👉 ПИФ ПАФ СУПЕРШОП Для тех, кто любит Yohji Yamamoto, Comme Des Garçons, Rick Owens, Maison Mihara Yasuhiro, Balenciaga, Vivienne Westwood, Ann Demeulemeester, R13. У проекта аж два магазина, которые находятся на одной улице, удобно проложить маршрут и прогуляться по набережной канала Грибоедова . 👉GARAGE COMPANY Это ресейл-пространство напоминает гардеробную героинь сериала «Сплетница»  в хорошем смысле этого слова! Если хочется снова почувствовать неповторимый вайб десятых, вам туда. 👉 Fjordcloth Много винтажных футболок с разными группами, кожаной обуви, курток, бомберов, худи. В общем, типичная база для любого модника Петербурга. Мое любимое в ассортименте — внушительная коллекция кожаных курток. 👉 tvoia.lo Атмосферный секонд с оформлением в стиле двадцатых. Кроме винтажной одежды и аксессуаров, есть отдельный зал с брендами. Не так давно купила там чокер с перьями. 👉 Kostrov Store Винтажный проект с представительством в Москве сразу в двух точках. Шутка про то, что там одеваются все усачи с карабинами уже считается кринжовой? 👉 KOMILFO У этого ресейл-проекта сразу два магазина, мне нравится тот, что на Малой Посадской. В Комильфо стоит искать Loewe, Jil Sander, Bottega Veneta и Chanel. 👉 Бонус — сетевые секонды! Тут все понятно! Для тех, у кого хватает терпения и смирения ходить от рейла к рейлу в поисках чего-то классного. Из сетевых выделила бы Планету секонд, Лепту, Столичный гардероб, Во!Ва! Важно: постарайтесь поехать в магазины, которые находятся очень далеко от центра. 66 💅 и делаем вторую часть с винтажками Москвы..</t>
+  </si>
+  <si>
+    <t>06.07.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/setters/13966</t>
+  </si>
+  <si>
+    <t>Почему «Дринкит» такой классный? Креативные коллабы, дофаминовые интерьеры, кофейни за границей и полная персонализация 🥰 Чувство продукта? Мощные ресурсы Dodo? Да, а еще личный драйв соосновательницы Анастасии Никитиной. ⏪Настя превратила «Дринкит» в самую технологичную сеть кофеен в России, за последние три года число их точек выросло в десять раз. Сейчас команда планирует вывести бренд в десятку мировых кофейных сетей⏩ В 2026 году Настя вошла в A-list и дала большое интервью SETTERS Media. Про те самые вирусные коллаборации, за которыми выстраиваются очереди, франшизы за рубежом и тренды на RUSSIAN SMOOTHIE LATTE, про экономику булок, ИИ и «кофейное сафари» — разговор с Настей читайте на сайте.</t>
+  </si>
+  <si>
+    <t>04.07.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/setters/13960</t>
+  </si>
+  <si>
+    <t>⏪Книги для тех, кто устал от продуктивности⏩ Бывает состояние, когда привычные способы собраться уже не работают, а список дел только усиливает ощущение перегруза. В такие моменты нужны тексты, которые переключают внимание с эффективности на жизнь. В карточках — книги, которые помогают выйти из режима постоянной продуктивности.</t>
+  </si>
+  <si>
+    <t>03.07.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/setters/13950</t>
+  </si>
+  <si>
+    <t>Уже 17 июля в мировой прокат выходит «Одиссея» Кристофера Нолана — самый дорогой проект в карьере режиссера (бюджет оценивают примерно в $250 млн)🙏 Фильм, основанный на одноименной поэме Гомера, расскажет историю возвращения Одиссея домой после Троянской войны. В главных ролях — Мэтт Дэймон как Одиссей, Энн Хэтэуэй как Пенелопа, Том Холланд как Телемах. В касте также Зендея, Роберт Паттинсон, Лупита Нионго, Шарлиз Терон, Бенни Сэфди и Джон Бернтал. Собрали главное из интервью Нолана о том, как он работал над фильмом: почему показывал команде Тарковского и Куросаву, каким хотел сделать Троянского коня и как в «Одиссее» оказался Трэвис Скотт. Читайте в карточках 🤝</t>
+  </si>
+  <si>
+    <t>02.07.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/setters/13949</t>
+  </si>
+  <si>
+    <t>Открыть в Петербурге новое культурное пространство К-30 @k30space на площади 1,5 тыс. м² с двумя этажами, тремя сценами и просторным двором — поступок не просто смелый, а очень смелый. Денег у всех меньше, международные артисты не приезжают, а отечественные собирают либо небольшой зал, либо сразу стадион. Закрылись Gazgolder, Powerhouse, «Пропаганда», московский и петербургский «Бланки». Поэтому петербургский К-30 интересен как примета нового времени. Это не клуб одной промогруппы, а пространство для разных вечеринок, презентаций и событий. Рейв больше не живет как одинокая сова, просыпающаяся в пятницу после полуночи. Эта сова теперь дружит с девелоперами и работает в том числе по корпоративному календарю. Хозяева пространства — объединение Roots United @rootsunited, авторы легендарного фестиваля электронной музыки Present Perfect. В A-List SETTERS Media они попали не как самые модные люди страны, а как одни из антихрупких. За 17 лет команда прошла все стадии российского клубного рынка: гламурную, международную, ковидную и осторожную. Рассказываем историю команды — буквальго инструкцию по выживанию: как быть упрямым, чтобы не бросить сцену, и чутким, чтобы не растерять связь со своей аудиторией. Креативным партнером A-list 2026 выступил бренд Zarina.</t>
+  </si>
+  <si>
+    <t>01.07.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/setters/13948</t>
+  </si>
+  <si>
+    <t>Для нас июль — особенный: в этом месяце нам 11 лет, и по такому поводу позвали коллег из брендов SCC разделить с нами это начало июля. Сохраняйте и примеряйте календари на свои устройтсва. Все файлы ждут вас в комментариях ⬇️</t>
+  </si>
+  <si>
+    <t>01.07.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/setters/13937</t>
+  </si>
+  <si>
+    <t>Есть страх, знакомый почти всем в начале карьеры: выбрать не то. Потратить время зря, застрять в рутине, не понять вовремя, что тебе вообще подходит. Но правда в том, что первая работа редко становится финальной точкой. Чаще это пространство, где ты впервые пробуешь, ошибаешься, учишься и начинаешь лучше понимать себя. В карточках три истории о том, как такой старт неожиданно стал чем-то большим. 🔗А подробнее о пути каждого из героев можно почитать в материале.</t>
+  </si>
+  <si>
+    <t>01.07.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/setters/13936</t>
+  </si>
+  <si>
+    <t>Поздравляем, вы стали руководителем! Теперь вместо того чтобы просто делать свою работу хорошо, придется выстраивать границы, ловить чужие проекции, тоннами контейнировать стресс и узнать о себе все: от скрытых триггеров до истинных масштабов синдрома самозванца 🫠 Дарья Орешко пять лет управляет командами и четвертый год руководит пиаром маркетплейса Flowwow: за ее плечами — бурный рост бизнеса, ребрендинг и масштабирование команды. Специально для нас Дарья честно рассказала о факапах и вызовах первых лет менеджмента, а также поделилась правилами, которые помогли ей построить устойчивую систему и сохранить себя. 🔗 Например, сначала надевать маску на себя, потом на других. То есть не бояться быть живым человеком и брать паузу, если она вам нужна. Мир не рухнет и бизнес не обанкротится, если вы предупредите сотрудников и уйдете на час раньше. Или перенесете созвон на завтра. Если вы относитесь к каждому в своей команде с уважением, то вправе рассчитывать на такое же отношение в ответ. Для меня хорошим уроком стала ситуация, которая произошла года три назад. Тогда я очень стремилась быть руководителем, который всегда на связи, в ресурсе и справляется. Но однажды обнаружила себя с высокой температурой и пропавшим голосом — мне даже пришлось взять больничный, а дело было за пару дней до эфира на радио. И я поняла: уже нет смысла храбриться. Сказала все команде, получила много поддержки, мы нашли замену на эфир, и мир не рухнул. Еще шесть советов 🤝</t>
+  </si>
+  <si>
+    <t>30.06.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/setters/13935</t>
+  </si>
+  <si>
+    <t>Просто представьте: прямо сейчас, ровно в эту минуту, миллионы людей куда-то едут. Спешат на встречи. Везут с собой торты и разбитые сердца. У одних в ногах чемоданы, у других — переноски с хвостиками. Те, кто еще недавно возвращался домой только с рассветом, сегодня уже вызывают «Детский тариф». А те, кто даже в такси не мог оторваться от работы, наконец-то едут на нем в свой первый собственный дом. За 15 лет Яндекс Go стал попутчиком миллионов моментов: добрых, грустных, вдохновляющих. Из миллиона этих городских мгновений мы ухватили шесть. Шесть личных маршрутов, которые доказывают: что бы ни случилось, мы всегда — всегда — едем дальше. Посмотрите их прямо сейчас в новом материале.</t>
+  </si>
+  <si>
+    <t>30.06.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/setters/13925</t>
+  </si>
+  <si>
+    <t>🎉🎉🎉 Один из самых перспективных дизайнеров Илья Мигмун про ценовую политику и фэшн-образование в России Появление Ильи в список талатнов A-list абсолютно закономерно, ведь он наглядно демонстрирует, как новое поколение дизайнеров ломает старые индустриальные барьеры. ‍ Илья, будучи студентом, умудряется не просто одевать половину светской Москвы и мировых суперзвезд (от Ренаты Литвиновой и Вики Салават до Карди Би и Джулии Фокс), но и диктовать новую визуальную повестку через свой авторский birdcore. Мы встретились с Ильей и узнали, ‍почему современному фэшн-образованию не хватает «рабочих лошадок», сколько у него стоит скидка для селебрити и в какую сторону будет развиваться бренд migmoon. Несколько цитат в карточках, а полное интервью с фешн-вундеркиндом читайте на сайте: https://www.setters.media/interviews/ilya-migmun</t>
+  </si>
+  <si>
+    <t>29.06.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/setters/13924</t>
+  </si>
+  <si>
+    <t>Нашему SMM-лиду, к слову, только что поставили мат, потому что тот параллельно с партией читал новый материал на сайте SETTERS Media 🙃 Совет номер 7, где же ты был раньше!</t>
+  </si>
+  <si>
+    <t>29.06.26 15:49</t>
+  </si>
+  <si>
+    <t>t.me/setters/13923</t>
+  </si>
+  <si>
+    <t>Шахматы — это новый сквош Шахматы внезапно стали главным светским хобби. В модных лондонских барах доски теперь ставят прямо у диджейского пульта, в Бирмингеме на турниры собираются сотни человек, а в Москве рестораторы открывают шахматные кафе — и напротив «Метрополя» уже установили больше двадцати столов, за которыми рубятся прямо на улице. И это не просто сиюминутный хайп: по прогнозу Fortune Business Insights к 2034 году мировой рынок шахмат вырастет вдвое, а финал чемпионата мира собрал до 10 миллионов зрителей онлайн одновременно — для настольной игры цифра почти абсурдная. Раньше высокий статус демонстрировали через дорогущий теннисный корт, гольф или сквош. Это был понятный сигнал: «эй, смотрите, у меня полно свободного времени и я в отличной физической форме». Теперь статус показывают иначе. Случайное фото за доской транслирует наличие интеллекта, фокуса внимания и железной выдержки. Но самое красивое здесь то, кто именно раскачал эту шахматную волну. Это наши любимые зумеры. Поколение, чей мозг привык к трехсекундным роликам и бесконечной дофаминовой ленте. Казалось бы, где они, а где самая медленная и душная игра в истории человечества? А оказалось, шахматы дали им всё то, чего их лишили смартфоны и алгоритмы. Одну аналоговую доску вместо двадцати открытых вкладок. Живого человека прямо напротив себя. И, главное, законное право молчать часами, не выдавливая из себя дежурный смолток. Поколение тотального цифрового шума выбрало игру, где нужно просто сидеть в тишине и думать. Кажется, именно так сегодня выглядит настоящий бунт.</t>
+  </si>
+  <si>
+    <t>29.06.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/setters/13921</t>
+  </si>
+  <si>
+    <t>Разбираем новый корпоративный тренд: российский рынок труда закрывается изнутри. Из-за дефицита кадров компании все чаще продвигают текущих сотрудников, а не ищут людей на внешнем рынке. Особенно на ключевые и управленческие позиции среднего звена. Этот тренд набирает обороты последние два года, и его масштабы заметны даже невооруженным взглядом: доля внутренних назначений на руководящие должности в крупных компаниях выросла с 32% еще в 2021 году до 47% в 2023-м. В IT и ретейле этот показатель уже перевалил за 50%. ⏪ПОЧЕМУ ТАК ПРОИСХОДИТ?⏩ Бизнес адаптируется к жестким реалиям: внешних профессионалов на рынке становится все меньше из-за санкций, отъезда специалистов и конкуренции за оставшиеся таланты. Хантинг со стороны — это всегда риск и крупные расходы. Внутренний же сотрудник уже адаптирован, понимает процессы и культуру, а это значительно сокращает расходы и время на онбординг. Кроме того, в эпоху турбулентности резко вырос запрос на безопасность — для таких секторов, как банки, телеком и госсектор, проверенная лояльность людей стала определяющим фактором. ⏪КАКИЕ ПЛЮСЫ?⏩ ‍Крутые карьерные треки. На ключевые позиции приходят молодые руководители, способные возглавлять крупные департаменты и проекты уже в 25–27 лет. Рост вовлеченности. Видя реальные перспективы роста, люди сильнее мотивированы вкладываться в бизнес. Иммунитет к хантингу. Зачем смотреть на сторону и отвечать на офферы конкурентов, если можно легально и безопасно сменить надоевшую роль прямо на текущей работе? Это особенно заметно в ИТ-сфере, где идет бесконечная война за таланты. Единый культурный код. Переходя из отдела в отдел, сотрудники лучше узнают компанию, привязываются сильнее — и становятся главными и преданными носителями ценностей бренда. ⏪КАКИЕ МИНУСЫ?⏩ Существенные! О них рассказываем по ссылке: https://www.setters.media/post/kompanii-zakrytye-kluby</t>
+  </si>
+  <si>
+    <t>28.06.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/13917</t>
+  </si>
+  <si>
+    <t>Коллеги, а мы съездили на Выкса-фестиваль! Выяснили, где люди хотят жить — в квартире в Москве, питаясь дофамином от доступности всего, или в домике в деревне, питаясь репой из собственного огорода. Словили и детей на аттракционах, не ожидающих таких серьезных вопросов, и блогеров, и даже героя нашего A-list Артема Филатова. А еще сняли самое эпичное открытие остановки в истории, шествие в стиле фолк-хоррора А24 и узнали, почему раньше костюмы из синтетики были люксом. В общем, делимся репортажем!</t>
+  </si>
+  <si>
+    <t>28.06.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/setters/13916</t>
+  </si>
+  <si>
+    <t>Злиться, если такси ждать больше 3 минут, утром 🤝 с кайфом стоять полтора часа за бейглом вечером Почему москвичи так любят стоять в добровольных очердях за оверпрайсд булками, фотками с цветущей сакурой и даже за кружками-матрешками от «Перекрестка» в Парке Горького, взялись объяснить наши коллеги из Щуки. Прчина первая — это горячий контент. Мало что залетает так хорошо и стабильно, как самые свежие обзоры. А за шесть лет после ковида в микроинфлюенсеров переквалифицировалась, кажется, половина города. И этой половине жизненно необходимо сделать фотки на запрещенные платформы. Они, таким образом, устраивают «микроспектакли» — о них писали уже мы, разбирая книгу Ги Дебора «Общество спектакля». Если коротко, в соцсетях каждый оперирует набором образов, соответствующих избранной роли (бьюти-блогер, музыкант, экскурсовод), выдавая в онлайн эпизоды жизни и конструируя разные спектакли. Каждый конструирует себе роль — и либо принимает правила игры, либо «заигрывает» с ними. 🙏Тот же Дебор, к слову, напоминает, что, превращая всю нашу жизнь в шоу, общество спектакля отчуждает нас от самого жизненного опыта — когда пытаешься всё вокруг снять для сторис, то упускаешь сам момент. Возвращаемся к очередям — согласитесь, объяснять все желанием снять в сторис, слишком поверхностно. Поэтому оставляем вам ссылку на материал Щуки — там ребята называют еще три причины и объясняют, почему после часа в очереди булка как будто вкуснее.</t>
+  </si>
+  <si>
+    <t>26.06.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/setters/13915</t>
+  </si>
+  <si>
+    <t>Россиянка Алина Пекова попала в Книгу рекордов Гиннесса как самая молодая женщина, покорившая вершины всех 14 высочайших гор мира. Рекорд девушка установила после восхождения на вершину Шишабангма в Гималаях (8027 м) в октябре 2024 года. Пековой на тот момент был 31 год. 💫 Правила жизни</t>
+  </si>
+  <si>
+    <t>26.06.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/13914</t>
+  </si>
+  <si>
+    <t>— У фильма специфический юмор: не подчеркнутый, не комедийный, а такой, как будто ты его подслушал, вроде уморительной сцены с эскортницей. Откуда ты такие гэги бытовые подхватываешь? — Это все из жизни, да. Я смотрела какие-то интервью про эскорт и содержанок на YouTube, и там буквально было интервью, в котором эскортница расспрашивает содержанку про специфику ее работы. Можно посмотреть диалог врачей, а можно посмотреть диалог эскортниц. И он будет выглядеть так же по форме. На прошедшем фестивале российского кино «Маяк» чеховское драмеди «Фейерверки днем» завоевало приз за лучший дебют, а сейчас его можно посмотреть в прокате по всей стране. Фильм, выросший из глубоко личной истории режиссера Нины Воловой, рассказывает о расставании с прошлым: отец продает семейное дело и дом, а его тридцатилетние дочери отчаянно пытаются удержаться за стены, в которых прошло их детство. Мы выросли в розовом пузыре. Конкретно я. И кажется, что он, пузырь, всегда будет такой. Сейчас старый мир рушится, и оказывается, что, блин, все вообще перестроилось, и самому надо перестраиваться, меняться, комментирует Нина. По просьбе SETTERS Media c режиссером поговорил Иван Афанасьев — о том, почему в нашей культуре детство теперь длится до тридцати лет и зачем все-таки запускать фейерверки при свете дня.</t>
+  </si>
+  <si>
+    <t>26.06.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/setters/13913</t>
+  </si>
+  <si>
+    <t>Зачем Цукербергу ИИ-двойник и что не так с этой идеей Основателя Meta* Марка Цукерберга много лет в шутку называли роботом. Последние новости показали, что в каждой шутке есть доля правды: Цукерберг собирается создать цифрового двойника. Вероятно, фотореалистичная 3D-версия с мимикой, голосом, манерой общения и взглядами предпринимателя будет общаться с сотрудниками от его имени. Двойника обучают на видеозаписях публичных выступлений Цукерберга, чтобы он мог точно воспроизводить интонацию и стиль общения оригинала. На первый взгляд, идея логичная: в корпорации работают под 79 тыс. человек и на каждого у предпринимателя просто нет времени. При этом исследования показывают, что сотрудники лучше работают, когда идеи до них доносит генеральный директор компании. В общем, реализовать такой проект вполне возможно и вроде как есть смысл. Однако нюансов гораздо больше — о них рассказываем в новом материале. Там же предлагаем более практичный путь для разрывающихся руководов. Ссылка: https://www.setters.media/post/zuckerberg-ii-dvoinik-virtualnyj-ceo * Признана экстремистской и запрещена в России.</t>
+  </si>
+  <si>
+    <t>25.06.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/setters/13912</t>
+  </si>
+  <si>
+    <t>«Ценовая политика у нас не меняется: от 400 тысяч рублей и до бесконечности (все зависит от декора и материалов). Для селебрити действует система скидок взамен на контент. Но в этом случае мы ставим четкие условия: поскольку это имиджевая история, наша вещь должна быть в центре внимания», — очень четкое (напомню, юноше 21 год) индустриальное интервью взяла у Ильи Мигмуна Полина Садовникова для нового списка талантов A-List, который опубликовало издание Setters Media Пример Ильи, на мой взгляд, доказывает, как много факторов должны сойтись в одной точке, чтобы случился успех у дизайнера. Да, должно быть внимание селебрити, и в случае с Ильей это были Вика Салават, Cardi B, Росалия — но этого недостаточно. Должно быть хорошее образование, и Илья учится в НИУ ВШЭ, — но этого недостаточно. Должно быть видение, талант — но вы поняли) Нужно уметь строить операционку и считать деньги, и по цитате выше тут все понятно, — но ведь и этого недостаточно. Существует некий it factor, единство таланта, места, времени, который дает результат Понравилось, как Илья не открещивается от вдохновения архивами Гальяно и Маккуина. И в целом, который раз убеждаюсь, насколько адекватно он на себя смотрит. А еще понравилось, как он говорит об архивах Валентина Юдашкина. Знаю, что команда бренда меня читает: было бы очень интересно посмотреть, как дизайнер типа Мигмуна поработал бы в роли креативного директора вашей кутюрной линии — возможно, разово и капсульно, как поп-ап-кейс. Уверена, он бы запомнился Весь A-List — тут</t>
+  </si>
+  <si>
+    <t>25.06.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/setters/13903</t>
+  </si>
+  <si>
+    <t>«Героиня MIGMOON должна быть самой яркой птицей в зверинце и не бояться эпатировать» Индустриальные барьеры рушатся со скоростью света, если за дело берется студент третьего курса вышки с четким видением. Илья Мигмун — фэшн-вундеркинд, выпускник @hsedesign, создатель вирусного направления birdcore и один из самых перспективных молодых дизайнеров — сегодня в его платья и корсеты одевается половина светской москвы (от Ренаты Литвиновой до Вики Салават), а луки бренда замечает команда Сardi B. Встретились с Ильей и выяснили, как выкручиваться в условиях ограниченных ресурсов, почему современному фэшн-образованию не хватает «рабочих лошадок», сколько у него стоит скидка для селебрити и в какую сторону будет развиваться бренд migmoon. 🎉🎉🎉</t>
+  </si>
+  <si>
+    <t>24.06.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/setters/13896</t>
+  </si>
+  <si>
+    <t>Еще недавно платформы боролись за эксклюзивы, а авторы — за самые выгодные офферы. Сегодня и те, и другие все чаще говорят о партнерстве. Спросили у директора по авторскому контенту RUTUBE Егора Великогло и блогера Паши Осовцова, почему рынок меняет правила игры. Спойлер: оказалось, что они во многом согласны.</t>
+  </si>
+  <si>
+    <t>24.06.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/setters/13895</t>
+  </si>
+  <si>
+    <t>AI, Третья мировая и дейтинг для элит: что нашли в утечке клуба Питера Тиля? WIRED подтвердил утечку данных Dialog — закрытого клуба, который в 2006 году соосновал Питер Тиль. Это, к слову, не просто очередной миллиардер из Силиконовой долины, а один из главных идеологов техноэлиты: сооснователь PayPal и Palantir, ранний инвестор Facebook (организация признана экстремистской и запрещена в РФ). Почти 20 лет Dialog существовал как закрытое общество для политиков, финансистов, военных, чиновников и техноэлиты, авторов бестселлеров и религиозных лидеров, а теперь часть внутренней базы оказалась слита. В списке на ретрит 2026 года, который должен пройти под Дублином, WIRED нашел 222 зарегистрированных участника, включая верховного главнокомандующего союзных сил НАТО в Европе Алексуса Гринкевича, министра финансов США Скотта Бессента, сенатора Теда Круза, сооснователя Palantir Джо Лонсдейла, министра армии США Дэна Дрисколла, конгрессмена Джима Хаймса, лауреата Нобелевской премии Роджера Майерсона, ну и топ-менеджеров Google и Google DeepMind, куда без них. Повестка у клуба соответствующая. На ретрите заявлены панели про AI, ядерную энергетику, технологии поля боя, подготовку к Третьей мировой, деньги и счастье, секс и буквально Build-a-Cult — «построим культ». Еще одна плюшка — внутренний Tinder. В регистрационной форме участников спрашивали, ищут ли они любовь, и предлагали синглам попасть в будущий dating-пул, обещая вдумчивые отношения для исключительных людей. Еще среди обещаний заявлена полная конфиденциальность. Чувствительные данные, включая политические взгляды и ответы про дейтинг, как указано, не должны быть раскрыты даже другим участникам. Именно эти данные и нашли в утечке 🤢 Коллеги, к какой дискуссии бы присоединились? 🕊 — «Деньги покупают (?) счастье» 👀 — «Навигация по Третьей мировой войне» ❤️‍🔥 — «А как у вас с сексуальной жизнью?» 💅 — «Создай культ», модерерирует основатель христианского сайта Pray.com</t>
+  </si>
+  <si>
+    <t>24.06.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/setters/13886</t>
+  </si>
+  <si>
+    <t>Чаевые — это барометр экономики? Читаем в интервью с CEO «Нетмонет» @netmonet_co Оксаной Беляковой О важности чаевых для официантов и формах, в которых мы сможем благодарить людей онлайн — несколько цитат из интервью в карточках, а полный разговор с Оксаной о будущем чаевых и невидимом финтехе — читайте на сайте setters.media.</t>
+  </si>
+  <si>
+    <t>23.06.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/setters/13885</t>
+  </si>
+  <si>
+    <t>Корпоративная культура — это «поглаживания по голове»? Разбираемся в управленческих привычках, которые пора оставить в прошлом, вместе с @setterseducation 🤝 Само понятие корпоративной культуры вошло в широкий обиход не так давно. Лет десять назад под этим обычно понимали совместные дни рождения, походы в бар по пятницам, новогодний корпоратив: все, что выходит за рамки рабочих задач, — для вайба или командообразования. ⏪А КАК СЕЙЧАС?⏩ В современном понимании корпоративная культура — это еще и про и то, как люди принимают решения, обсуждают ошибки, помогают друг другу, относятся к дедлайнам, реагируют на неопределенность. — Принято ли у вас спорить с начальником или нужно беспрекословно подчиняться? — Можно ли признать ошибку без страха наказания? — Как часто дают обратную связь и в каком тоне? — Нормальны ли частые переработки? ‍ Все это напрямую влияет на бизнес-показатели. Например, громкий давний эксперимент Google показал: команды, где люди чувствуют себя неуверенно и не доверяют друг другу, отстают по эффективности почти на 20%, а в 2026 году, когда скорость реакции зачастую критична, этот разрыв становится фатальным. Кстати, под безопасностью тут понимается не зона комфорта, где процветает посредственность и никто не хочет напрягаться, — речь про возможность открыто предлагать и критиковать, не боясь за свою карьеру. ⏪ЧТО С ЭТИМ ДЕЛАТЬ?⏩ Корпоративной культурой должны заниматься HR и руководители вместе. HR помогает с инструментами, но тон и спрос задает глава компании. Вот с чего начать. 👉Опишите два-три базовых правила поведения, которые вы точно будете соблюдать сами. Например: «Признавать свои ошибки при всех», «Отвечать на сообщения в течение четырех часов», «Не переходить на личности». 👉Переодически измеряйте состояние культуры. Поможет простой анонимный опрос в гугл-форме из трех вопросов (если средняя оценка ниже 7 или больше 30% боятся высказываться, ищите, что не так): • «По шкале от 1 до 10 насколько вам нравится здесь работать?»; • «Боитесь ли вы высказывать свое мнение, если оно отличается от мнения большинства?»; • «Порекомендовали бы вы нас другу, ищущему работу?». ‍ 👉Помните: единого шаблона нет. В одной компании принято общаться на «ты», во второй — на «вы». Где-то тренинги обязательны, а где-то сотрудники сами ищут себе курсы. Вы решаете, какие слои культуры подходят именно вашему бизнесу. Главное — чтобы они не расходились с тем, что вы реально делаете, и отзывались большинству коллег.</t>
+  </si>
+  <si>
+    <t>23.06.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/setters/13884</t>
+  </si>
+  <si>
+    <t>Есть стереотип, что у нас плохо снимают ромкомы в стране. И правда, у нас плохо снимают ромкомы в стране! ⏪HOT TAKES ОТ РЕЖИССЕРА И ГЕРОИНИ A-LIST ДАРЬИ ЛЕБЕДЕВОЙ⏩ 1. Российскому кино пора научиться снимать любовь по-новому. У нас до сих пор есть проблема с тем, как в кино показывают влюбленность. Фильм за фильмом: девушка идет, случайно сталкивается с парнем, кофе проливается, они смотрят друг на друга, замедление, волосы красиво разлетаются — ну честно, ребят, на дворе 21 век! В 90-е это, возможно, работало. Но сейчас такие сцены выглядят просто кринжово. Потому что любовь бывает разной, как и люди вокруг нас. Особенно новое поколение, зумеры. 2. Есть устойчивое мнение, что в кино можно попасть только двумя способами: через связи или через постель. Но это не совсем так. Сегодня кинопроизводство стоит очень дорого, и доверять большие бюджеты человеку просто потому, что у него «правильная» фамилия или полезные знакомства, — слишком рискованно. Поэтому всё чаще смотрят на реальный опыт: короткие метры, образование, портфолио, способность выдержать процесс и довести проект до результата. 3. Многие, когда мечтают о работе в кино, уверены, что наша работа состоит из того, что мы ходим по красным ковровым дорожкам круглые сутки. Отчасти это впечатление создаем мы сами: в соцсети обычно попадают именно такие кадры. Но в реальности это случается раз в год и длиться минут пятнадцать. Все остальные 364 дня в году мы работаем.</t>
+  </si>
+  <si>
+    <t>22.06.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13879</t>
+  </si>
+  <si>
+    <t>Ангел потерял свои крылья: полностью готовый фильм Луки Гуаданьино «Искусственный» с Юрой Борисовым слили киностудии 🙃 Amazon, Netflix, A24 и Focus синхронно отказались выпускать картину о прошлогоднем скандальном расколе в OpenAI и конфликте Сэма Альтмана с Ильей Суцкевером. В чем абсурд ситуации и почему Голливуд включил самоцензуру?</t>
+  </si>
+  <si>
+    <t>22.06.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/setters/13878</t>
+  </si>
+  <si>
+    <t>Из чего состоит феномен Стивена Спилберга? Инопланетяне, детские травмы и Януш Каминский Кажется, Стивен Спилберг отказался стареть: в прокат вышел его новый научно-фантастический эпик «День раскрытия» с Эмили Блант и Джошем О’Коннором. Режиссер вернулся к своей любимой теме — инопланетянам и глобальным заговорам. Фильм уже успели окрестить «лучшей работой мастера за 20 лет» (мы посмотрели и в ауте), а мы решили рассказать, из чего состоит феномен режиссера, который, с одной стороны придумал феномен «блокбастера», а с другой — вот уже почти полвека удерживает статус одного из главных «авторов» в кино. КАК ТАК? Саммари для тех, кто спешит: Секрет Спилберга в том, что он никогда не относился к коммерческому кино как к «низкому жанру». Для него блокбастер — это такое же высокое искусство, требующее идеального чувства ритма, саспенса и композиции. Он не продавался продюсерам — он сам стал главным продюсером и диктует правила. Спилберг использует самые передовые технологии и гигантские бюджеты для того, чтобы заставить зрителя в зале испытать чистое, почти детское чувство благоговения перед большим экраном. И судя по первым реакциям на «День раскрытия», этот фокус он повторил снова.</t>
+  </si>
+  <si>
+    <t>20.06.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/13868</t>
+  </si>
+  <si>
+    <t>Что смотреть в летнем кинотеатре «Стрелки»? «Здесь был Юра» Сергея Малкина, конечно же! Фильм о том, как 30-летние лоботрясы, мечтающие стать рок-звездами, получили на десять дней нового соседа — нейроотличного немого дядю одного из них (роль исполнил Константин Хабенский) покорил всех на кинофестивале «Маяк», а потом собирал полные залы кинотеатров. О том, как собирался «Здесь был Юра», нам рассказывал режиссер фильма — об этом читайте в карточках. Ну а увидеть результат, если еще не, можно в следующую субботу, подробности: https://summercinema.ru</t>
+  </si>
+  <si>
+    <t>20.06.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/setters/13867</t>
+  </si>
+  <si>
+    <t>Чтение перестало быть модным, оно стало нужным — запускаем спецпроект вместе с METRO, где будем рассказывать про книжный клуб ребят «За полкой» Почему ренессанс книжных клубов случился именно сейчас? Причин несколько: 🔡бурное развитие независимой книжной отрасли в последние десятилетия, 🔡запрос людей на комьюнити, где можно «найти своих и успокоиться», 🔡каждая книга — это конкретная ситуация, которой можно воспользоваться как инструментом для понимания реальности, 🔡что более важно для бизнеса — чтение книг помогает ставить правильные для развития дела вопросы, поэтому книжные клубы часто практикуют в международных компаниях, 🔡а чтение разнородной литературы, как отмечают наши братья из SE, помогает развивать привычку к обучению — черту характера, необходимую в современном мире. Немаловажный момент: чтобы книга оказалась максимально полезной, ее мало прочесть — ее нужно и обсудить. Этим и занимаются в книжном клубе «За полкой» от компании METRO, одного из крупнейших операторов оптовой торговли. Помимо самих встреч, в книжный клуб «За полкой» приглашают экспертов из мира литературы и бизнеса, которые вместе с сотрудниками METRO говорят о книгах, проводят параллели с собственной деятельностью и помогают нащупать в прочитанном сферы, актуальные сегодня и полезные для завтра. Неудивительно, что инициатива нашла отклик и у любителей чтения извне — поэтому теперь выпуски «За полкой» выходят в виде подкаста на массовую аудиторию. Раз в две недели мы будем рассказывать о книге, которую «За полкой» выбирают для чтения, и покажем, что за каждой из них скрывается проблема, существенная для всех нас сейчас 🤝 А первый материал с разбором книги «Общество спектакля» Ги Дебора уже можно читать по ссылке: https://www.setters.media/book-clubs/obshchestvo-spektaklya-gi-debora</t>
+  </si>
+  <si>
+    <t>19.06.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/setters/13861</t>
+  </si>
+  <si>
+    <t>Как самолидерство делает нас счастливыми? Большинство предпринимателей и руководителей связывают счастье в работе с внешними факторами — результатами, масштабом, признанием. Исследование ученых Лиссабонского университета, опубликованное в PLOS One в 2025 году, указывает на другую переменную: способность управлять собой. Самолидерство напрямую влияет на состояние полного погружения в рабочий процесс и счастье от того, чем ты занимаешься. А самое главное — этому можно обучиться! С 26 июня Сообщество изионистов запускает Лабораторию личной стратегии, где каждый участник сможет собрать собственную версию стратегии развития карьеры и жизни, учитывая личные ценности и приоритеты. В программе: — 3 недели совместной работы над личной стратегией — 6 онлайн-встреч — поддержка и мастермайнды с фасилитатором Анастасии Дрокиной — встречи со спикерами: Алексем Горячевым (автор книги «Личная стратегия»), Романом Зариповым (основатель агентства Out Digital) и Евгением Давыдовым (cооснователь SETTERS и Сообщества изионистов) — отдельный чат участников для обсуждения и обмена мнениями Изучайте подробности и присоединяйтесь по ссылке🤝</t>
+  </si>
+  <si>
+    <t>19.06.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/setters/13860</t>
+  </si>
+  <si>
+    <t>Режиссеры — это люди, которые пережили что-то очень серьезное в своей жизни, может быть, даже травматичное, но вышли из этого стресса живыми и адекватными. Интервью с режиссером Дарьей Лебедевой 🎉🎉🎉 Осенью 2025 года в прокат вышла романтическая комедия «Сводишь с ума» с Милой Ершовой и Юрием Насоновым, которая перезагрузил жанр для новой аудитории и превратила его автора в одно из самых перспективных лиц индустрии. Мы поговорили с режиссером картины Дарьей Лебедевой о том, почему без хорошего сценария нет кино, как выкручиваться на съемочной площадке, когда все вокруг кричат об апокалипсисе, и почему режиссура — это профессия исключительно для взрослых людей, даже если им всего девятнадцать. Читать: https://www.setters.media/interviews/darya-lebedeva</t>
+  </si>
+  <si>
+    <t>18.06.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/setters/13859</t>
+  </si>
+  <si>
+    <t>В свежий A-List от SETTERS Media снова попали ребята из IT и ИИ 🎉 В списке меняющих индустрию визионеров уже не первый год есть IT- и ИИ-специалисты. Среди них: основательница Recraft Анна Вероника Дорогуш, чья нейронка в ряде бенчмарков обходит Midjourney, Валентина Бронер, которая отвечает за хардкорное ML-образование в ШАДе Яндекса, и Екатерина Меркулова, основательница и CEO фемтех-стартапа Clatch. 🔥 — девушкам @xor_journal</t>
+  </si>
+  <si>
+    <t>18.06.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/setters/13849</t>
+  </si>
+  <si>
+    <t>Гид по современному фольклору от «Ансамбля Tолóка» Уже в эти выходные в Нижегородской области пройдет ежегодный «Выкса-фестиваль». В рамках партнерства SETTERS Media поговорил с участниками ансамбля, которые исследуют аутентичную русскую музыку. Совсем недавно Tолóка представили Россию на Венецианской биеннале, а сразу после отправились в экспедицию по деревням вокруг Выксы: искали местных исполнителей, которые выйдут с ними на одну сцену на фестивале.</t>
+  </si>
+  <si>
+    <t>18.06.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/setters/13848</t>
+  </si>
+  <si>
+    <t>На днях Илон Маск стал первым триллионером — его SpaceX вышел на IPO Самому богатому человеку Солнечной системы мы посвящали большой материал — сохраняйте и изучайте, а пока ловите пять любопытных фактов из его биографии 🤝 👉 Мать Илона Маска Мэй Маск работала моделью и диетологом. И именно она поддерживала интерес Илона к науке: покупала ему книги по физике и программированию. Отец тем временем только упрекал ребенка за чрезмерную погруженность в чтение. В общем, классика: мама инвестирует в будущее, папа отвечает травматический бэкграунд. 👉 А теперь плот-твист: когда родители развелись, десятилетний Маск выбрал остаться с отцом. «Мне было его очень жаль, он казался таким грустным и одиноким», говорил Илон в интервью Rolling Stone годы спустя. Занавес! 👉 Свои первые деньги Маск заработал в 12 лет — тогда он написал свою первую игру Blastar, а местный журнал купил ее за $500. 👉 Во время учебы в Куинс Маск зарабатывал, проводя вечеринки. Вместе со своим соседом он снял дом и устроил там ночной клуб. 👉 В 2001–2002 годах Маск приезжал в Россию, чтобы приобрести списанные военные ракеты, но его послали. Именно тогда Маск принял судьбоносное решение. Друзья, которые летали с ним в Россию, рассказывали, как он сидел в самолете и что-то усердно печатал в ноуте: «Мы шептались: “Чертов задрот, что он опять задумал?” — и тут Илон повернулся и сказал: «Парни, я думаю, мы можем сами построить эти ракеты». Так и родилась компания SpaceX, которая принесла Илону первый триллион.</t>
+  </si>
+  <si>
+    <t>17.06.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/setters/13842</t>
+  </si>
+  <si>
+    <t>Какой будет Москва через 20 лет? Разбираем проект 101M💧 В рубрике «Город по-другому» мы уже рассказывали, как Токио превращается в мегаполис будущего и развивает концепцию «компактный город», а Сеул учится соединять древние ханоки, небоскребы, K-culture и дисциплину и становится мировым центром дизайна. Тема городов будущего нас интересует как очень практичный вопрос: кто сегодня придумывает пространства, в которых мы будем жить, работать, креативить, отдыхать и пытаться не сойти с ума от этой big city life. Теперь смотрим на свежий российский кейс. ⏪Дарья Белякова, основательница архитектурного бюро Arch(e)type @archetypebureau и героиня A-list, представила проект 101M — мировой центр фридайвинга в Москве с вертикальным бассейном глубиной 101 метр внутри башни высотой 250 метров⏩ Проект создан совместно с Molchanovs и отсылает к рекорду Натальи Молчановой — первой женщины, погрузившейся глубже ста метров на задержке дыхания. В 101M эта цифра становится архитектурой: бассейн не уходит под землю, а поднимается вверх и превращается в центральный объем здания. Также в здании разместится первая в мире тренировочная гидролаборатория для космонавтов, доступная для всех желающих. Мы попросили Дарью рассказать, чем проект отличается от других глубоких бассейнов, какой она видит Москву через 20 лет и какие российские города уже сегодня выглядят потенциально футуристичными — читайте в карточках 💚</t>
+  </si>
+  <si>
+    <t>17.06.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/setters/13841</t>
+  </si>
+  <si>
+    <t>Уже рассказывали вам про A-List от SETTERS Media, но заметили кое-что интересное! В списке с каждым годом всё больше людей из IT и ИИ - разработчики, фаундеры, руководители образовательных проектов. И это логично: они сегодня такие же визионеры и инфлюенсеры, как люди из креативных индустрий. Например, Валентина Бронер, которая руководит ML-направлением в ШАД Яндекса и развивает сложное образование в ИИ, и Анна Вероника Дорогуш, чей сервис Recraft уже на равных конкурирует с Midjourney. А еще – Екатерина Меркулова, основательница фемтех-стартапа Clatch. Так что если ищете, за кем из техно-сферы следить, — вот готовый шорт-лист.</t>
+  </si>
+  <si>
+    <t>17.06.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/setters/13839</t>
+  </si>
+  <si>
+    <t>Почему селлеры уходят с Wildberries и Ozon? Большой разбор SETTERS Media По данным сервиса аналитики Sellematics, в 2025 году общее количество активных поставщиков на Wildberries сократилось почти на четверть, в 2026 году тренд сохраняется. У части предпринимателей перестала сходиться экономика. Комиссии крупнейших российских маркетплейсов с начала 2023-го по конец 2025-го выросли на 58–63%, стоимость логистических услуг — на 33–89%. Наталья Плонке, соосновательница бренда косметики Eskin Touch, опубликовала рилс с результатами работы на Wildberries за апрель. При обороте 1,7 млн руб. прибыль с одной позиции составила 146 тыс. По другой позиции с продажами на 364 тыс. руб. команда, судя по видео, не заработала вообще: «Заплатили логистику, комиссию, НДС, за вывод денег — и сработали на минус». К финансовым проблемам добавились регуляторные ограничения. По запросу Минцифры крупнейшие маркетплейсы с 15 апреля закрыли доступ для пользователей с включенным VPN. Продавцы немедленно начали фиксировать падение выручки — по их оценкам, от 3 до 30%, общий ущерб аналитики оценили в сумму около 7 млрд руб. Еще один нарратив, вирусящийся в соцсетях, — усталость от конкуренции с китайскими поставщиками. Долгое время они работали на российских маркетплейсах в принципиально других условиях: к концу 2025 года, например, комиссия для них составляла 11–14%, тогда как для локальных селлеров — 40–44%. К тому же поставщики из Китая получали особые условия по рекламе, логистике и скидкам. В условиях тотального доминирования маркетплейсов может показаться, что у малого и среднего бизнеса нет альтернативных путей достучаться до аудитории: получается либо слишком дорого, либо недостаточно эффективно. И все же есть предприниматели, которые годами опровергают этот тезис — их кейсы разбираем на сайте.</t>
+  </si>
+  <si>
+    <t>16.06.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/setters/13838</t>
+  </si>
+  <si>
+    <t>⏪КЕЙС FABLE⏩ Что будет, если самый мощный рабочий инструмент в мире можно выключить за одну ночь — и решать будете не вы? Рассказывает Наиля Аглицкая @etonailya, исследователь ИИ и наш постоянный автор. ЧТО КОНКРЕТНО ПРОИЗОШЛО? 👉 9 июня Anthropic выпустил Claude Fable 5 — сильнейшую на сегодня ИИ-модель. 91 балл из 100 на их инженерном тесте против 63 у прошлой топ-модели. 👉 А 12 июня вечером правительство США экспортной директивой закрыло доступ к ней для всех иностранных граждан — и Anthropic, не имея возможности фильтровать пользователей по паспорту в реальном времени, вырубил модель для всех. ЧТО МЫ УСПЕЛИ УВИДЕТЬ ЗА ЭТИ ТРИ ДНЯ? 1. Сам способ работы радикально преображается. Это больше похоже на то, как вы отдаете проект сильному подрядчику: один раз объясняете задачу, даете контекст и проговариваете, что считается готовым результатом, а дальше получаете работу целиком. Модель сама пробует, проверяет себя, исправляет ошибки и идет дальше, не дергая вас на каждом шаге. А ваши усилия смещаются на края: грамотно поставить задачу в начале и внимательно принять работу в конце. 2. Лучшее заметно оторвалось по цене. Раньше топовая модель была в шаговой доступности и входила в обычную подписку, и разрыв между тем, чем пользуетесь вы и чем пользуется сильнейший, был небольшим. Fable это ломает: он вдвое дороже предыдущей топ-модели, уходит на оплату по токенам и сжигает их пачками — постоянно работать на самом острие смогут те, у кого на это есть деньги и ресурсы. И разрыв между теми, кто живет на фронтире, и всеми остальными теперь не столько про навык, сколько про доступ. ПОЧЕМУ ЭТО ВАЖНО? Это первый прецедент, когда сильнейшую модель отозвали уже после релиза — глобально и через экспортный контроль, хотя формально ничего никуда не «экспортировалось»: речь о доступе к работающему сервису на серверах в США. И это не разовый каприз, а ход в затяжном конфликте: с февраля федеральным агентствам велели не использовать Anthropic. Официально причина — джейлбрейк и безопасность, но в основе политико-конкурентный клубок: тревогу регулятору, по сообщениям, подняли в Amazon, который одновременно инвестор, хостер и конкурент Anthropic. И получается, что разрыв с фронтиром перестает быть чисто технологическим и денежным и переход в разряд политической игры, где доступ к острию можно дать или забрать буквально за ночь. Отсюда мысль, которую я бы держала в уме: привязываться надо не к интерфейсам, а к инвариантам. Интерфейс — это конкретная модель, вендор, чатик; он может пропасть по причинам, от нас независящим. Инвариант — то, что останется при любой смене модели: ваш вкус и суждение, владение своими данными и процессом, умение ставить задачу целиком и доводить ее до результата. Поэтому ставьте на них. Высока вероятность, что Fable вернут в ближайшие дни (Polymarket дает ~78% на восстановление к 1 июля) — и спрос на него после такой истории только вырастет. Дефицит и запрет — лучшая реклама; недаром Сэм Альтман уже назвал подачу Anthropic «маркетингом на страхе». Но прецедент создан, и турбулентность из исключения превращается в фон. И вопрос теперь в том, на что мы опираемся, когда инструменты можно выключить за ночь.</t>
+  </si>
+  <si>
+    <t>15.06.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/setters/13837</t>
+  </si>
+  <si>
+    <t>Путь Екатерины Меркуловой напоминает сценарий для Netflix: 15 лет в авиации и космонавтике, неожиданное увольнение на пике карьеры, переход в венчур на фоне сложных личных перемен, менторство тысяч стартапов и, наконец, создание самого быстрорастущего фемтех-приложения в Европе. ⏪Clatch — это «альфа-зумерский» трекер цикла, где вместо стерильных околомедицинских интерфейсов — мемы, игра «мяуструация» и ии-подружка Клаша. А еще более 1 млн ежемесячно активных пользовательниц и амбиция стать woman copilot для каждой россиянки⏩ Мы поговорили с Катей, героиней A-list 2026, о том, как жесткая дисциплина помогает строить ит-стартап, остался ли венчур в России и как случайная кнопка в приложении открыла пространство для десакрализации одной из самых табуированных тем: https://www.setters.media/interviews/ekaterina-merkulova 🎉🎉🎉</t>
+  </si>
+  <si>
+    <t>15.06.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/setters/13836</t>
+  </si>
+  <si>
+    <t>Боссы, а как вам идея перестать нестись? Разбираемся, от каких управленческих привычек пора избавиться вместе с @setterseducation 🤝 Раньше выигрывали компании, которые действовали быстро. Если не пропустил тренд и выпустил продукт первым — занял нишу и отхватил себе большую часть рынка. Быстро ответили на запрос — получили клиента. ⏪ПОЧЕМУ СЕЙЧАС ЭТО НЕ РАБОТАЕТ ?⏩ Потому что конкуренция выше, как и цены. Люди пресыщены шумом, и каждое решение тянет за собой цепочку последствий, которые невозможно просчитать за пять минут. Быстрый ответ часто оказывается поверхностным. Запустили рекламную кампанию побыстрее, без гипотез — слили бюджет, да еще и аудиторию разочаровали. Дали сотруднику поспешную обратную связь — демотивировали. Добавьте к этому когнитивную перегрузку. Руководители получают сотни уведомлений, десятки писем, чаты плодятся каждый день. Постоянная срочность разрушает способность к глубокой работе. Команда бешено шевелится, а толку ноль. ⏪ЧТО С ЭТИМ ДЕЛАТЬ?⏩ Научитесь разводить задачи по двум потокам. 👉 Быстрые и обратимые. Это то, что можно сделать быстро и легко откатить назад. Например: выбрать цвет кнопки на сайте, ответить на стандартное письмо, согласовать мелкий счет. Здесь скорость оправданна. 👉 Сложные и ответственные. Это то, что требует анализа и влияет на результат надолго: запуск нового продукта, наем топ-менеджера, смена CRM-системы. Для таких вопросов нельзя требовать мгновенного ответа. А как у вас, коллеги? ❤️ — не чувствую вечной спешки 💔 — а нашим боссам только и дай что бешено пошевелиться...</t>
+  </si>
+  <si>
+    <t>14.06.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/13835</t>
+  </si>
+  <si>
+    <t>кто такой человек, формирующий будущее? уже который год наша редакция SETTERS Media отвечает на этот вопрос через A-List — один из моих любимых проектов внутри медиа. мне вообще кажется очень важным создавать пространство, где можно рассказывать не только о громких новостях, но и о людях, которые постепенно меняют свои индустрии, культуру, науку и предпринимательство. в этом году A-List снова обновился, в него вошли 16 новых героев: 💙 основатели бренда оптики P.Y.E Николай и Мария Шепеленко 💙 ученая Вера Виль, которая перепридумывает тяжелый химпром и разрабатывает экотехнологии 💙 фэшн-вундеркинд Илья Мигмун, успевший переодеть десяток модных див и создать платье для Cardi B 💙 соосновательница сети кофеен «Дринкит» Анастасия Никитина и другие. каждый год с особым удовольствием наблюдаю, как команда собирает этот список и каждый год напоминаю себе, сколько вокруг талантливых, смелых и очень разных людей, которые просто продолжают делать свое дело! познакомиться с обновленным A-List можно на сайте setters.media</t>
+  </si>
+  <si>
+    <t>13.06.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13826</t>
+  </si>
+  <si>
+    <t>🎉🎉🎉 «Кто-то может посчитать, что куратор вообще ничем не занят, хотя на самом деле она/он уже на последнем дыхании» Открываем цикл интервью с героями A-list 2026 с Алексеем Масляевым, культурологом и куратором Фонда поддержки современного искусства Cosmoscow @cosmoscowfair. О профессии куратора, особенностях работы с регионами и наставление молодым талантам читайте в карточках. А о кризисе экспертности классических музеев, правилах работы с художниками-друзьями и о том, как Алексей нашел свое призвание методом исключения — на сайте SETTERS Media. Креативным партнером A-list 2026 выступил бренд Zarina 🤍</t>
+  </si>
+  <si>
+    <t>12.06.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/13825</t>
+  </si>
+  <si>
+    <t>SETTERS Media представила новый A-List с героями, меняющими свои индустрии SETTERS Media обновила свой флагманский проект A-List – ежегодную подборку предпринимателей, деятелей культуры и исследователей, чьи идеи и проекты заметно повлияли на развитие своих сфер за последний год. В список попадают люди, которые задают новые стандарты, предлагают нестандартный взгляд на привычные вещи и создают проекты с заметным культурным или социальным эффектом. В этом году A-List пополнили 16 новых героев. Среди них: основатели бренда оптики P.Y.E Николай и Мария Шепеленко, учёная Вера Виль, разрабатывающая экологичные технологии для тяжёлой промышленности, фэшн-вундеркинд Илья Мигмун, создавший платье для Cardi B, а также соосновательница сети кофеен «Дринкит» Анастасия Никитина. С полным списком участников можно ознакомиться на сайте проекта.</t>
+  </si>
+  <si>
+    <t>12.06.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/setters/13824</t>
+  </si>
+  <si>
+    <t>Еще полвека назад женщинам запрещали играть в большой футбол. И мы не про «не поощряли» и «может, лучше порисуешь?». Сегодня женский футбол — одна из самых быстрорастущих индустрий в спорте: так, ФИФА оценивает выручку от проведения женского ЧМ в 2027 году в миллиард долларов. Инвестиции, спонсорские контракты, медиаправа, бренды, большие стадионы — все то, что раньше доставалось мужскому футболу, теперь распространяется и на женщин. В России тоже растет интерес: за национальной женской сборной следит не узкая группа ценителей, отдельных футболисток начинают узнавать, все больше девчонок выбирают футбол. Собственно этой теме — почему девушки выбирают футбол — посвящен документальный фильм, который редакция приметила в программе Beat Film Festival (SM выступает инфопартнером). Тут все как мы любим: один неравнодушный человек и одна идея, которая нашла отклик в тысячах. Главная героиня фильма — тренер Эльмира Ибрагимова, которая собрала первую в Дагестане любительскую женскую футбольную команду. Задали ей несколько вопросов о фильме. ⚧️ Что такое женский футбол в Дагестане, когда ты начинала, и женский футбол сейчас? Когда я начинала, были только отдельные энтузиасты, поэтому нам и пришлось самим строить женский футбол с нуля. Зато теперь людям действительно есть куда прийти — есть команды, секции, академия. Сейчас там занимается 100-150 девчонок. 🚻 Что сказали твои родители, когда сказала им, что планируешь посвятить жизнь футболу? Они меня поддерживали, но когда из постоянных разговоров только о футболе стало ясно, что я хочу заниматься им профессионально — стали переживать, конечно. За травмы, и за то, что такой работы не существовало. Но когда футбол получилось превратить в полноценную профессию в Дагестане — все тревоги развеялись. 🚮 Тебе удалось проломить очень консервативную среду. Что посоветуешь тем, кто находится в той же позиции, что и ты — у него есть мечта, но пока он встречает только стену сопротивления? А когда нет никакого сопротивления, тебе, порой, и бороться не хочется. Если в меня не верят, я хочу доказать, что могу. Однажды, когда мы собрали первую команду, крутой тренер мне сказал даже не думать об этом . Сначала меня это расстроило, но потом разозлило и зарядило — и вот я доказала, что это возможно. Но и мне не казалось, что мы идем против местной культуры. Я очень люблю Дагестан, и нигде бы больше не хотела заниматься футболом — проблема была в отсутствии инфраструктуры. А футбол ни у кого не вызывает негатива. Так что на самом деле мы шли рядышком с системой, и это была интересная задача. Посмотреть «Почему она выбрала футбол» можно сегодня в МАММ, в 15:00 — фильм представят и обсудят режиссер фильма Марат Казыканов и креативный продюсер фильма Анастасия Подольская. Фильм снят при поддержке Магнит.</t>
+  </si>
+  <si>
+    <t>11.06.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/setters/13815</t>
+  </si>
+  <si>
+    <t>A-List news: Дарья Байбакова ушла с поста директора филиала «Ночлежки» в Москве и запускает собственный проект, посвященный женской бездомности Мы расспросили Дарью о ее миссии, тонкостях работы с бездомными женщинами и планах на будущее. Делимся ответами. Как вы приши к работе с женской бездомностью? Тема женской бездомности заинтересовала меня в 2021 году — тогда на конференции «Ночлежки» Евгения Кузинер озвучила мысль, которая стала для меня одной из поворотных в профессии: опыт бездомных женщин так тесно связан с разными формами гендерного насилия, что многие из них могут сторониться тех проектов, организаций и пространств, где разом находятся много мужчин. И мне стало неспокойно, что мы упустили особенности женского опыта, что наша помощь больше подходит мужчинам, и, возможно, почти не подходит женщинам. Поэтому пришла мысль о создании специализированной организации для помощи бездомным женщинам. Я последние годы изучают тему женской бездомности и накопила достаточное количество знаний, чтобы начать развивать эту систему. Расскажите про свой новый проект — что стало сигналом для создания? Я открываю организацию, которая будет развивать проекты для женщин, которые оказались в кризисной ситуации и нуждаются в поддержке, но сейчас остаются невидимыми для системы помощи. Девять из десяти таких женщин отсутствуют в статистике количества бездомных людей. Они не спят на улице — они ночуют у знакомых, остаются в небезопасных отношениях, переезжают каждые несколько дней. С кризисом в жизни сталкиваются многие женщины: семейные конфликты и домашнее насилие, болезнь и смерть родных, увольнения, проблемы со здоровьем, ответственность за детей и пожилых родных — но из каждого можно выйти и не оказаться на улице, если есть профессиональная поддержка. Продолжение разговора — об опыте работы в «Ночлежке», женских факторах и планах на новый проект — читайте в карточках.</t>
+  </si>
+  <si>
+    <t>11.06.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/setters/13814</t>
+  </si>
+  <si>
+    <t>Чувствовать будущее: женщины, на которых хочется равняться Я убеждена, что в предпринимательстве и в бизнесе всё ещё страшно мало примеров женщин, на которых хочется равняться. Тех, у кого есть смелость иметь свой голос и кто, часто без формального влияния, мягкой силой зажигает вокруг себя сотни и тысячи людей. И поэтому мне особенно гордо, что в новом A-List от SETTERS Media — проекте про людей, которые за последний год совершили прорыв в своей сфере и формируют облик будущего, — сразу две такие девушки из Яндекса, и c обеими мы делаем проекты вместе. Прошу ваших сердец этим героиням — пусть это будет маленький жест, которым мы показываем, что смелости женщин, дерзости мечтать и выходить на первые роли в бизнесе должно становиться больше! Лера Курмак — директор по технологиям для общества и устойчивому развитию в Яндексе, мама, а для меня — амазонка нового времени! Лера вывела инклюзию в цифровой среде из профессиональной ниши на уровень разговора всего бигтеха. И сегодня миллионы пользователей с особенностями здоровья пользуются сервисами, спроектированными иначе, — во многом благодаря её работе и исследованиям. Валя Бронер — математик, преподаватель и руководитель в одном лице. Возглавляет ML-направление Школы анализа данных Яндекса, откуда выходят ведущие ИИ-исследователи и инженеры, — и строит образование на стыке науки и индустрии. По сути, готовит тех, кто будет создавать технологии завтра. А ещё в A-List — Анна Вероника Дорогуш, выпускница нашей Школы анализа данных и моя экс-коллега. Редкий пример соло-фаундера в диптехе, автор научных статей, мама двоих детей и человек, который строит одну из сильнейших инженерных команд в мире, привлекая десятки миллионов от топовых фондов. Основанный ею Recraft уже называют возможным «новым Photoshop». Как предчувствовать будущее? Меня всегда занимал феномен визионерства — и я спросила девчонок, что для них значит предчувствовать будущее (хотя знала, что слово «визионер» им покажется пафосным и ответят они скромно :) Лера: «Я споткнулась о слово «предчувствовать». Оно как будто говорит, что есть какое-то конкретное будущее, которое точно будет — без нашего влияния — и которое можно предугадать. Возможно, я всё ещё живу в детской иллюзии, что могу на что-то влиять. Но для меня будущее — это то, что вдохновляет, заряжает сегодня, и дальше я несусь это создавать. И оно становится будущим. Валя: Предвидеть будущее — не значит точно его угадывать. Скорее, это сочетание интуиции и анализа, которые помогают заметить неочевидное: следующий виток развития образования или потенциал студента, который при небольшой поддержке станет сильным спецом и будет создавать технологии будущего. А я бы добавила своё. Думаю, что будущее узнают через корни. Поэтому я стараюсь знать историю любого дела, за которое берусь: кто занимался этим до меня, на какие вопросы отвечал, где спотыкался. Это ведь про опору — понимая логику прошлого, ты раньше других замечаешь, какой шаг уже назрел. Да, по ссылкам выше — профайлы героинь, можно почитать и вдохновиться. А с Лерой у нас выходил совместный подкаст — вот тут. Ваши ❤️ героиням, пор фавор!</t>
+  </si>
+  <si>
+    <t>11.06.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/setters/13813</t>
+  </si>
+  <si>
+    <t>11.06.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/13812</t>
+  </si>
+  <si>
+    <t>Новый герой A-list SETTERS Media — один из самых заметных российских кураторов, искусствовед Алексей Масляев Сегодня его имя прочно ассоциируется с интеллектуальной игрой и иронией над конвенциональными процедурами выставочного производства. Будучи куратором крупнейших смотров молодого искусства (включая экспертную работу на ярмарке Blazar) и масштабных выставок частных коллекций (таких как Limonov Art Foundation), он формирует актуальный срез отечественного современного искусства. Мы поговорили с Алексеем о начале кураторского пути и о том, как он нашел свое призвание методом исключения, обсудили кризис экспертности классических музеев и правила работы с художниками-друзьями. Большое интервью уже на сайте SETTERS Media: https://www.setters.media/interviews/aleksey-maslyaev 🎉🎉🎉</t>
+  </si>
+  <si>
+    <t>10.06.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/setters/13802</t>
+  </si>
+  <si>
+    <t>Уже в эту субботу! Зовем вас на показ «Нова 78» в кинотеатре «Октябрь»🎬 Фильм рассказывает о трех днях 1978 года, когда в театре Entermedia на Бауэри случился тектонический сдвиг: старый контркультурный авангард столкнулся лицом к лицу с бунтующей панк-сценой. Показ пройдет 13.06 в 20:00, фильм представят журналисты Николай Чумаков (подкаст «Правило 34») и Даниил Бельцов (канал «ДБ», Артель «Беседы»). Билеты у ребят🤝</t>
+  </si>
+  <si>
+    <t>10.06.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/setters/13800</t>
+  </si>
+  <si>
+    <t>Мы любим списки «людей, которые меняют мир», потому что в них всегда можно найти повод для вдохновения 📢 Вчера Setters Media опубликовали A-List 2026 — 16 человек, которые меняют будущее. Среди них фэшн-вундеркинд Илья Мигмун, Анна Вероника Дорогуш, создательница нашего любимого ИИ‑стартапа Recraft, кинорежиссёр Дарья Лебедева, снявшая, пожалуй, самый искренний российский ромком «Сводишь с ума», и наша Катя Меркулова, основательница и руководительница Clatch 🏆 Этот год был для команды 💗💗💗 непростым, и мы очень благодарны Setters Media — и, конечно, вам, нашим пользовательницам, — за такой повод для гордости 🤯</t>
+  </si>
+  <si>
+    <t>10.06.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/setters/13799</t>
+  </si>
+  <si>
+    <t>Коллеги, на рынке труда новая набирающая обороты вакансия — доула смерти. Доула — термин, обычно известный в связке с беременностью. Так называют людей, сопровождающих молодых мам. В задачах: поиск хороших больниц и врачей, консультирование по всем этапам беременности и родов, профессиональная психологическая помощь. Похожий спектр услуг предоставляют и доулы смерти, но, очевидно, в иной сфере — подготовке к уходу из жизни. Звучит экзотично, но у доул уже есть профсоюзы, и количество членов выросло в разы, до десятков тысяч специалистов по всему миру. И среди этих тысяч появляется много знаменитостей. Независимый фильм-мейкер Хлои Чжао, Рэйн Уилсон из «Офиса», Райли Кио и Николь Кидман — все открыто интересовались профессией и даже ушли в практику. Моя мать была одинока, когда умирала, семья не могла дать ей больше. Тогда я подумала: «Вот бы были такие люди, которые могли всегда быть рядом и заботиться об умирающих», — говорит Николь. Сегодня люди вынуждены работать 24/7, поэтому немногие семьи могут позволить себе быть с умирающими родственниками достаточное количество времени, бегать по юристам с завещанием, параллельно высматривая места на кладбище. Особенно интересуются профессией доулы зумеры — работа в офисе и гонка за kpi кажутся им искусственными, а возможность помочь человеку на одном из важнейших этапов жизни на этом фоне ощущаются более значимым. К тому же, как точно отмечают зумеры, такой набор профессиональных навыков никогда не устареет и рано или поздно пригодится каждому. 🕊 — и правда, заманчиво 💔 — я, пожалуй, продолжу гоняться за kpi..</t>
+  </si>
+  <si>
+    <t>09.06.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/setters/13798</t>
+  </si>
+  <si>
+    <t>Сейчас у почти каждого из имеющихся на рынке достойных медиа есть свой лист самых-самых: самых молодых и многообещающих, самых модных, и так далее. За всеми слежу, все изучаю. У Сеттерс список особенно хорош, потому что не только фэшионисты, но и настоящие ученые, которые пока мы пилим контент, изобретают реально полезные вещи.</t>
+  </si>
+  <si>
+    <t>09.06.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/setters/13797</t>
+  </si>
+  <si>
+    <t>16 героев, за которыми стоит следить 🪄 Наши друзья из редакции SETTERS Media обновили свой A-List — вдохновляющий проект, который объединяет предпринимателей, деятелей культуры и исследователей, формирующих будущее уже сегодня. В 2026 в список вошли 16 героев, за которыми редакция наблюдала в течение всего года. Среди них, например: 🔡 фаундеры концептуального бренда оптики P.Y.E Николай и Мария Шепеленко 🔡 ученая Вера Виль, которая перепридумывает тяжелый химпром и разрабатывает экотехнологии 🔡 кинорежиссер Дарья Лебедева, снявшая «Сводишь с ума» — один из самых искренних российских ромкомов Герои A-List — это те, кто выбирают нешаблонные пути развития, внедряют инновации и говорят друг с другом на одном языке. Полный список уже можно посмотреть на сайте SETTERS Media 🔗</t>
+  </si>
+  <si>
+    <t>09.06.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/setters/13796</t>
+  </si>
+  <si>
+    <t>09.06.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/setters/13795</t>
+  </si>
+  <si>
+    <t>Lamoda и adidas Originals запустили кампанию, в которой главный герой — неопровержимая истина. ➡️Креативная команда собрала десятки утверждений из химии, спорта, урбанистики и даже пчеловодства («Пчелы — бизнес пчеловода» — это прекрасно) и зарифмовала их с ключевым месседжем — adidas есть на Lamoda. Уже заметили наружку с этой кампанией в Москве? Также они запустили игру в Telegram: нужно искать кроссовки в цифровом пространстве. Редакция SM игру уже прошла за 2 минуты из 5 — промокод на 25% на adidas Originals в кармане, гордимся🤝</t>
+  </si>
+  <si>
+    <t>09.06.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/setters/13791</t>
+  </si>
+  <si>
+    <t>Приготовили листок и ручку, записываем: за какими героями следить и на кого подписаться Ребята из SETTERS Media обновили свой A-List, и там вы найдёте главные имена из разных индустрий: от предпринимательства до культуры. Среди них — учёная Вера Виль, которая перепридумывает тяжелый химпром и разрабатывает экотехнологии, и дизайнер, чьё имя уже прозвучало на весь мир благодаря зарубежным звёздам, — Илья Мигмун. Как человек, который постоянно в поисках новых брендов и героев, сразу всё изучила и теперь рекомендую вам.</t>
+  </si>
+  <si>
+    <t>09.06.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/setters/13790</t>
+  </si>
+  <si>
+    <t>Мне кажется, списки «людей, которые меняют мир» давно выкристаллизовались в отдельный жанр. И я все еще люблю за ними следить. Сегодня появился A-List от Setters Media, где команда четко дает понять - будущее сегодня создают самые разные люди: от ученых и предпринимателей до дизайнеров и исследователей. В нем 16 героев, которые за последний год заметно продвинули свои индустрии вперед. Среди них основатели бренда оптики P.Y.E Николай и Мария Шепеленко, ученая Вера Виль, которая ищет более экологичное будущее для тяжелой промышленности, фэшн-вундеркинд Илья Мигмун, создающий образы для мировых звезд, и соосновательница сети кофеен «Дринкит» Анастасия Никитина. Если кого-то не знаете, советую познакомиться.</t>
+  </si>
+  <si>
+    <t>08.06.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/13783</t>
+  </si>
+  <si>
+    <t>Книги, чтобы понимать настоящее и будущее 💰 Ищите в «Смене» 13 и 14 июня в Казани традиционно пройдет Летний книжный фестиваль «Смены» @smena_festival, проекта героя A-list Кирилла Маевского. Программа будет состоять из книжной ярмарки, более 40 публичных мероприятий, а часть событий сгруппируют в тематические блоки — своеобразные фестивали внутри фестиваля. За подробностями сюда! Мы изучили ассоритмент книжной ярмарки и выбрали книги, написанные о будущем. О шести из них рассказываем в карточках, а все варианты ищите на фесте — они помечены брендированной обложкой SETTERS Media 💚</t>
+  </si>
+  <si>
+    <t>08.06.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/setters/13781</t>
+  </si>
+  <si>
+    <t>A-list 2026: 16 новых героев, формирующих будущее 💚 A-list — флагманский проект SETTERS Media, в котором мы рассказываем о лидерах, совершивших качественный прорыв в своих индустриях. Наши герои выбирают нешаблонные пути развития, внедряют инновации и создают проекты, которые отличаются оригинальным видением и высказыванием. В этом году в список вошли 16 новых героев. Среди них: ➡️основатели концептуального бренда оптики P.Y.E Николай и Мария Шепеленко; ➡️ученая Вера Виль, которая перепридумывает тяжелый химпром и разрабатывает экотехнологии; ➡️фэшн-вундеркинд Илья Мигмун, успевший переодеть десяток модных див и создать платье для Cardi B; ➡️Анна Вероника Дорогуш, создательница лондонского ИИ-стартапа Recraft; ➡️кинорежиссер Дарья Лебедева, снявшая самый искренний российский ромком «Сводишь с ума». В течение ближайших недель мы будем рассказывать о наших героях, об их пути и о проектах — с каждым из них редакция SETTERS Media уже поговорила о карьере, целях и мечтах. А пока предлагаем начать знакомство с их биографий и анкет: https://www.setters.media/setters-a-list-2026 Креативным партнером проекта выступил бренд Zarina @zarina_brand</t>
+  </si>
+  <si>
+    <t>07.06.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/setters/13780</t>
+  </si>
+  <si>
+    <t>Инфлюенсеры — вымирающий вид, пишут в dazed🧟‍♀️🧟‍♂️ Согласно последним исследованиям, всего 9% зумеров хотят быть популярными. В 2010, для сравнения, сиять хотели 50%. Что изменилось? 🔡Во-первых, зумеры начали реалистично оценивать популярность в соцсетях. Они знают: многотысячная аудитория приходит не одна, а с необходимостью 24/7 быть онлайн, обязательствами перед аудиторией и отсутсвтием приватности. Я бы не хотела, чтобы вся моя жизнь рассматривалась под микроскопом в попытке найти малейшую деталь для очередного скандального заголовка, — говорит одна из респонденток. А олимпийская чемпионка 2026 года Элис Лью в одном из интервью сказала, что воспринимает свою популярность как неприятный побочный эффект спортивной карьеры: «К сожалению, успех в фигурном катании невозможен без последующей популярности, но меня она совсем не интересует». 🔡Но есть и более прагматичный момент: слава больше не означает финансовый успех. Реалити-шоу нулевых и десятых могли позволить себе буквально озолотить победителей, но мировые кризисы и инфляция, особенно цен на недвижимость, сделали эти призы куда более умеренными в реальном эквиваленте. ⏪Не говоря о том, что случайно залетевший ролик в ТикТок совершенно не означает наплыв рекламных контрактов и миллионных отчислений по монетизации⏩ В общем, Энди Уорхол был прав: мы живем в эпоху, где знаменитым может стать каждый — пусть даже на 15 минут. Правда теперь слава не кажется такой эксклюзивной и захватывающей, как раньше. Возможно, что однажды маятник качнется обратно — и мы снова увидим возвращение знаменитостей, которые с удовольствием принимают статус famous for being famous («знаменитых тем, что они знамениты», вроде Кардашьян). Но пока зумерам стало предельно ясно, что бабушки с пословицами были правы. Не всё то золото, что блестит.</t>
+  </si>
+  <si>
+    <t>06.06.26 16:52</t>
+  </si>
+  <si>
+    <t>t.me/setters/13771</t>
+  </si>
+  <si>
+    <t>Что смотреть на Beat Film Festival 2026? Выбор SM 🤝 5 июня стартовал главный фестиваль документального кино Beat Film Festival — программа, как обычно, получилась терапевтической, в меру ностальгической и очень модной. Восемь ключевых картин, на которые нужно успеть купить билеты в первую очередь, собрали в карточках!</t>
+  </si>
+  <si>
+    <t>06.06.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/setters/13770</t>
+  </si>
+  <si>
+    <t>NYT пишет, что всё больше людей снова носят по два телефона. Несколько лет назад индустрия обещала один экран для всего. Но по данным Vorhaus Advisors, доля людей с двумя смартфонами выросла с 15% до 18% всего за год. Граница между «я работаю» и «я живу» на одном устройстве окончательно размылась, и люди начали решать это физически. Кто-то оставляет рабочий телефон дома по выходным. Кто-то возвращается к кнопочным телефонам. Получается, что тренд на осознанные ограничения набирает обороты параллельно с гонкой за удобством. И, честно говоря, мы совсем не против. ❤️</t>
+  </si>
+  <si>
+    <t>05.06.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/setters/13769</t>
+  </si>
+  <si>
+    <t>Instagram* запустил платную подписку Instagram* Plus с эксклюзивными функциями Среди ключевых нововведений — функция Story Preview, позволяющая анонимно просматривать чужие сторис, и статистика Story Rewatch Insights, показывающая, сколько раз пользователи пересматривали ваши истории. Кроме того, подписчики смогут продлевать время жизни публикаций до 48 часов, создавать неограниченное число списков «близких друзей», искать конкретных людей в списке зрителей, а также публиковать фото в профиль в обход общей ленты новостей. ➡️Для персонализации аккаунта в подписку добавили возможность менять шрифт в описании профиля (био), выбирать альтернативные иконки приложения и закреплять до шести постов вверху ленты вместо трех. *Компания Meta и её продукты (Instagram, Facebook) признаны экстремистскими, их деятельность запрещена на территории РФ. @settersmedia_news</t>
+  </si>
+  <si>
+    <t>05.06.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/setters/13768</t>
+  </si>
+  <si>
+    <t>Это фото сделано 12 мая. После важной съемки, на которой команда SETTERS Media отлетела. Результат покажем вам 8 июня, в понедельник. И там коллеги, отлететь уже придется вам🤝</t>
+  </si>
+  <si>
+    <t>04.06.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/13759</t>
+  </si>
+  <si>
+    <t>Все, что вы хотели знать про финальный сезон «Эйфории». В цитатах Сэма Левинсона 🤝 ВНУТРИ СПОЙЛЕРЫ! Линия Нейта и Ру, религиозные отсылки и месседж сезона — нашли ответы на главные вопросы финальному сезону «Эйфории» в интервью его создателя, Сэма Левинсона. Читайте в карточках или сохраняйте и возвращайтесь после просмотра.</t>
+  </si>
+  <si>
+    <t>04.06.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/setters/13758</t>
+  </si>
+  <si>
+    <t>Интервью с новой CEO «Нетмонет» Оксаной Беляковой: о будущем чаевых и состоянии российского финтеха Безналичные чаевые считаются неплохим барометром экономики: по ним можно отслеживать состояние бизнеса и настроение людей. В этом смысле данные сервиса «Нетмонет» @netmonet_co, который удерживает более 50% этого сегмента в России, фиксируют новую реальность: транзакционная активность в HoReCa падает на 15–20%, люди ходят в рестораны реже и при этом выбирают более качественные места и оставляют больше на чай. Плюс меняется общее поведение: люди меньше ходят в рестораны из-за тренда на здоровое питание и из-за того, что появилась доступная и качественная готовая еда в ретейле, доставках. Поэтому рестораны всё больше становятся событием, а не повседневностью. Как чаевые подсвечивают скрытые боли бизнеса, почему они составляют до 70% реального дохода сотрудников и в каких формах мы вскоре сможем благодарить людей онлайн? Говорим с новой CEO «Нетмонет» Оксаной Беляковой.</t>
+  </si>
+  <si>
+    <t>03.06.26 08:29</t>
+  </si>
+  <si>
+    <t>t.me/setters/13749</t>
+  </si>
+  <si>
+    <t>Австрийский психолог Альфред Адлер говорил: «Быть человеком — значит испытывать чувство неполноценности». Тогда, быть человеком, подписанным на Дуа Липу — значит открыть соцсети и узнать, что главный поставщик этого чувства вышел замуж в кастомном Schiaparelli и колье Bvlgari за миллион фунтов🤝</t>
+  </si>
+  <si>
+    <t>02.06.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/setters/13744</t>
+  </si>
+  <si>
+    <t>Что смотреть в летнем кинотеатре «Стрелки»? Запартнерились с командой «Стрелки» — той самой площадки, где проходило празднование первого Дня рождения SETTERS Media🥹 Ребята традиционно открыли свой летний кинотеатр — мы изучили ближайший лайнап и выбрали пять картин, ради которых стоит бронировать шезлонги. 🎥 «Фейерверки днем», Нина Волова Идеальное кино для тех, кто часто задумывается о том, как быстро материальное вокруг нас может стать эфемерным. Семейная драма здесь работает как увеличительное стекло, показывая конфликт поколений и ценностей. Ну и цитаты из Чехова лишними никогда не будут. 🎥 «Грация», Паоло Соррентино Сюда за чистым визуальным гедонизмом и той самой «великой красотой». Монументальное кино о бремени власти, старении и неизбежных сожалениях. Для всех любителей режиссера — must. Его самый мудрый, выверенный фильм. 🎥 «Картины дружеских связей», Соня Ройзман Кино про тридцатилетних, которые настолько увлеклись проработкой своих микротравм, что едва не пропустили, как изменился мир вокруг. Узнавание себя в героях — 10 из 10. 🎥 «Безумный Пьеро», Жан-Люк Годар Если вы устали от предсказуемых сюжетов, Годар — лучшее лекарство. Это яркий, аналоговый бунт против правил кинематографа и общества потребления. Фильм ломает четвертую стену, бьет по глазам чистыми цветами и напоминает, как круто иногда просто нарушать правила. И что самое важное — нарушать правила летом! 🎥 «Любовное настроение», Вонг Кар Вай Opus magnum невысказанных чувств. Медлительная эстетика, неоновые вывески, шум дождя, безупречные ципао Мэгги Чун и пронзительный саундтрек. Это кино не столько смотрят, сколько чувствуют физически. Ну и не лишним будет узнать, откуда позаимствована эстетика «Эйфории».</t>
+  </si>
+  <si>
+    <t>02.06.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/setters/13743</t>
+  </si>
+  <si>
+    <t>Репортаж с нью-йоркской Shorty Awards: подсвечиваем талант🤝 В этом году на 18-й церемонии престижной премии Shorty Awards среди тяжеловесов уровня Amazon Music, Paramount Pictures и Spotify в числе призеров оказалась независимый креатор Диана Петрова. Ее инди-кампейн The Book Is Too Good — серия из десяти ироничных роликов на стыке BookTok-культуры и вирусного креатива, снятых в эмиграции на iPhone 11 с нулевым бюджетом. Результат эксперимента — более 500 млн просмотров и 510 тыс. новых подписчиков. Проект мгновенно превратился в международный тренд: мировые блогеры-миллионики снимали ремейки, а саму Диану заметили Netflix US, TikTok Korea и издательство HarperCollins. Как счастливый финал — бронза в категории Use of Viral Content и приз зрительских симпатий. Специально для нас Диана зафиксировала этот прогресс креаторской индустрии и рассказала, как сегодня устроена изнанка мировых диджитал-премий и действительно ли эпоха выверенного, безопасного маркетинга официально завершена.</t>
+  </si>
+  <si>
+    <t>01.06.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13734</t>
+  </si>
+  <si>
+    <t>Самые безумные архитектурные проекты по версии команды городского фестиваля A-Fest Попросили наших друзей из A-House @ahouseproject собрать безудержные полеты мировой архитектурной мысли. В подборке восемь проектов, опередивших свое время — смотрим и вдохновляемся! А идеи будущей архитектуры Москвы от локальных бюро можно увидеть на выставке «Архитектура 2.0» в Образовательном центра ММОМА. На нее и другие события фестиваля A-Fest можно успеть до 14 июня. Подробности и полная программа на сайте.</t>
+  </si>
+  <si>
+    <t>01.06.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/setters/13725</t>
+  </si>
+  <si>
+    <t>Самые безумные архитектурные проекты по версии A-Fest Попросили наших друзей из A-House @ahouseproject собрать безудержные полеты мировой архитектурной мысли. В подборке восемь проектов, опередивших свое время — смотрим и вдохновляемся! А на фесиваль A-Fest, посвященный будущему архитектуры Москвы, можно успеть до 14 июня. Подробности и полная программа на сайте.</t>
+  </si>
+  <si>
+    <t>01.06.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/setters/13724</t>
+  </si>
+  <si>
+    <t>Что в голове у амбициозных старшеклассников 2026 года? Многим кажется, что подростки должны мечтать стать инфлюенсерами и ездить в пресс-туры, быть про-юзерами нейросетей и не отлипать от них. Но свежее исследование от онлайн-школы «100балльный репетитор» @stopointerschool и агентства RLVNT показывает другой расклад: это довольно прагматичные, уставшие от пафоса и ура-мотивации люди, которые используют технологии утилитарно, не доверяют алгоритмам и относительно жестко фильтруют инфошум — правда, при этом глушат экзистенциальную тревогу кринж-контентом. В общем, если вы всё еще пытаетесь продать им «успешный успех», наставника-звезду и кричащий визуал, вы опоздали лет на пять. Достали еще несколько интересных выводов из исследования и рассказываем, почему подростки выбирают нормкор, честность и живых экспертов.</t>
+  </si>
+  <si>
+    <t>30.05.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/setters/13723</t>
+  </si>
+  <si>
+    <t>Сходили в офис MONOCHROME и посмотрели, как создавалась та самая коллаборация с Объединением «Гжель»💙 Как родилась идея обмена концепциями, как команда выбирала ткань и вручную отрисовывала эскизы и как синий гжельский орнамент лег на ткань, а фирменный стиль MONOCHROME — на фарфор, смотрите в видео. А подробный case study с пояснениями — уже на сайте.</t>
+  </si>
+  <si>
+    <t>30.05.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/setters/13714</t>
+  </si>
+  <si>
+    <t>Смелость менять не обстоятельства, а себя: Александра Клименко, Илья Ромашко, Артем Бардин Отказаться от стабильной профессии. Выйти из сценария, который когда-то выбрали за тебя. Перестать быть тем, кем тебя удобно было считать. Или вообще перестать воспринимать смелость как разовый подвиг — и сделать ее ежедневной нормой. Три истории предпринимателей о том, как менять не обстоятельства вокруг, а собственную роль внутри них, читайте в карточках. Это заключительный пост про смелость, приуроченный ко Дню предпринимателя. Первый о смелости поставить на кон все здесь, а второй о смелости остановиться тут. Всех предпринимателей еще раз с праздником💚</t>
+  </si>
+  <si>
+    <t>29.05.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/setters/13713</t>
+  </si>
+  <si>
+    <t>Вчера мы рассказывали вам про кейс MONOCHROME x Объединение «Гжель» и тренд на New Craftmanship, а сегодня — сходили к ребятам в офис и увидели все своими глазами💙 Скоро покажем этапы производства, а пока ловите тизер и изучайте case study на сайте.</t>
+  </si>
+  <si>
+    <t>29.05.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/setters/13704</t>
+  </si>
+  <si>
+    <t>Закрытие направления, слитые миллионы и раздача «парашютов»: три истории о предпринимателях, которые смогли остановиться вовремя В предпринимательской культуре любят слова «дожать», «не сдаваться», «идти до конца». Нужен еще один рывок, еще одна гипотеза, еще один месяц на морально-волевых! Но иногда нужно принять взрослое бизнес-решение — истории основательницы платформы «Синхронизация» Марии Бородецкой, соосновательницы сети кафе Eggsellent Полины Юровой и совладелиц ивент-агентства DELAMÍ Оксаны Грицай и Татьяны Девятовой читайте в карточках🤝</t>
+  </si>
+  <si>
+    <t>28.05.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/setters/13703</t>
+  </si>
+  <si>
+    <t>Pinterest опубликовал ежегодный Summer Trend Report. ➖Этим летом в моде спорт, который уже окончательно трансформировался в полноценный стиль жизни, влияющий на моду, бьюти-сферу и даже еду➖ Основным fashion-направлением стал sport-luxe — микс спортивной классики и гламура, а также образы в стиле Formula One. Также сменились ролевые модели: инфлюенсерами сезона стали профессиональные спортсменки: Алиса Лью, Эйлин Гу, Энджел Риз. В бьюти-сегменте доминируют текстурные многослойные стрижки и фестивальный «стадионный» мейкап со стразами и глиттером. Влияние тренда дошло даже до гастрономии: сложные ужины сменяются концепцией фингер-фуда — легких закусок и снек-баров. Честно говоря, очень нравится этот сдвиг в сторону здоровой эстетики. Это выглядит свежо, динамично и, главное, очень удобно для городских будней. ❤️</t>
+  </si>
+  <si>
+    <t>28.05.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/setters/13685</t>
+  </si>
+  <si>
+    <t>Мы видим, как Loewe инвестирует в ремесленников со всего мира, а Dior переосмысляет технику вышивки разных стран в своих кутюрных коллекциях. Глобальный рынок движется в сторону децентрализации: ценность продукта теперь определяется не только логотипом, но и глубиной стоящего за ним культурного контекста. Кейс MONOCHROME и объединения «Гжель» — часть масштабного мирового тренда на New Craftmanship. Подробнее про тренд и коллаборацию рассказываем в карточках.</t>
+  </si>
+  <si>
+    <t>28.05.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/setters/13684</t>
+  </si>
+  <si>
+    <t>Подвели итоги Каннского кинофестиваля 2026 В этом году Канны оказались как никогда тревожными: в программе преобладали фильмы о войнах прошлого и настоящего, расколотом обществе, взаимном разочаровании мужчин и женщин и отчуждении родителей и детей. Например, было много тревожных приветов России. В «Минотавре» Андрея Звягинцева от бизнесмена Глеба требуется список из 14 работников для военкомата: события происходят во время частичной мобилизации сентября 2022 года. А американский режиссер Джеймс Грей в своем новом фильме «Бумажный тигр» демонизирует мафию из СССР. Герои Адама Драйвера, Скарлетт Йоханссон и Майлза Теллера решают вести бизнес с русскими — и оказываются на крючке у безжалостных бандитов. Про главные темы Канн этого года рассказываем на сайте. Называем фильмы и ищем в них как очевидные, так и спорные совпадения и закономерности: https://www.setters.media/post/itogi-kann</t>
+  </si>
+  <si>
+    <t>27.05.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/setters/13674</t>
+  </si>
+  <si>
+    <t>Чужой миллион долларов, переезд и беременная жена: три истории предпринимателей, которые стартанули в сумасшедших условиях Есть миф, что предприниматели запускают проекты, когда все просчитали: рынок изучен, риски сведены в таблицу, команда сильнейшая и есть план Б и В. Но бизнес часто начинается в других условиях — собрали смелые истории основателя ресторанной мастерской «Бюро Находок» Дениса Бобкова @BuroBobkova, соосновательницы сети пекарен «Слой» Елены Ковтун и сооснователя ресторанной группы «Следуй за кроликами» Игоря Зернова. Читайте в карточках 🤝</t>
+  </si>
+  <si>
+    <t>27.05.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/13673</t>
+  </si>
+  <si>
+    <t>Сейчас редакция SETTERS Media активно допиливает новый выпуск проекта A-list — но обделять вниманием героев прошлых годов не собирается. В 2024 году мы включили в список визионеров основательницу архитектурного бюро Arch(e)type и ювелирного бренда Joser Дарью Белякову @ahouseproject, выпустили с ней несколько материалов и даже реализовали коллаборацию для Cosmoscow. А сейчас команда Даши проводит архитектурный фестиваль A-Fest с выставкой и публичной программой. На этой неделе можно успеть заглянуть на экскурсию в мастерскую HIIO, дискуссию «Шедевры прошлого и будущего: как горожане определяют значимость архитектуры?» и «Longevity и недвижимость: городская среда как ресурс долголетия». Подробности и полная программа на сайте 💚</t>
+  </si>
+  <si>
+    <t>27.05.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/setters/13655</t>
+  </si>
+  <si>
+    <t>Rage bait idea: когда сотрудник приходит с проблемой, отвечайте вопросом на вопрос🌹 Каким должен быть современный руководитель и почему все шутки в карточках — не шутки, рассказываем по ссылке!</t>
+  </si>
+  <si>
+    <t>26.05.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/setters/13654</t>
+  </si>
+  <si>
+    <t>Фильм ужасов «Обсессия» установил рекорд XXI века по росту кассовых сборов 📈 На второй неделе проката хоррор заработал в США $23,9 млн, что на 39% больше результатов дебютного уикенда. Для современного кинопроката это почти уникальный случай. Обычно самые высокие сборы приходятся на стартовые выходные, после чего интерес зрителей постепенно снижается. У «Обсессии» всё наоборот: фильм продолжает набирать аудиторию, а его мировые сборы уже превысили $80 млн. 📰 Подписаться на Ö News</t>
+  </si>
+  <si>
+    <t>26.05.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/setters/13653</t>
+  </si>
+  <si>
+    <t>«Надо пережить безопасный ужас, чтобы легче было в окно смотреть», говорил нам в интервью кинокритик Станислав Зельвенский, объясняя причину популярности фильмов ужасов. Но и про индустриальные причины не будем забывать. На хоррорах легко заработать: это дешевый жанр. Примеров хорроров, которые стоили 2 млн, а заработали 100 млн, гораздо больше, чем в других жанрах. Вот и еще один пример подъехал! 👇</t>
+  </si>
+  <si>
+    <t>26.05.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/setters/13652</t>
+  </si>
+  <si>
+    <t>⏪В ГЛАВНЫХ РОЛЯХ⏩ ⚧️ Денис Бобков из «Бюро Находок» — взял чужой миллион долларов и пошел открывать первый ресторан. 🚻 Елена Ковтун из «Слоя» — за две недели согласилась ехать открывать бизнес в стране, где ни разу не была, когда в Петербурге у нее уже были растущий бизнес. 🚮 Мария Бородецкая из «Синхронизации» — закрыла международное направление, когда еще оставались деньги, команда из 30 человек и непротестированные гипотезы. 🎦 Полина Юрова из Eggsellent — остановила стройку после 20 млн рублей вложений. 📶 Игорь Зернов из El Copitas — ушел со стабильной работы в кризис, чтобы открыть бар. 🈁 Александра Клименко из «Софт Скиллз Лаб» — дважды отказалась от стабильности: сначала выкинула успешный опыт аналитика «на помойку» ради новой профессии, потом вместе с мужем ушла в собственный бизнес. 🔣 Оксана Грицай и Татьяна Девятова из DELAMÍ — в ковид выплатили команде парашюты, лишились накоплений, а потом почти одновременно родили и вместо тихого декрета пошли выигрывать большие тендеры. 👨‍👩‍👦 Артем Бардин из «Дринкита» — говорит о смелости как о ежедневной норме. 🔠 Илья Ромашко из Gogol School — назвал главным смелым поступком шаг в неизвестность, чтобы подступиться к вопросу «Кто я теперь?». Завтра начнем рассказывать подробнее🤝</t>
+  </si>
+  <si>
+    <t>26.05.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/setters/13651</t>
+  </si>
+  <si>
+    <t>26.05.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/setters/13650</t>
+  </si>
+  <si>
+    <t>Девять предпринимателей о самых смелых поступках Каждое 26 мая, в День предпринимателя, принято писать, что бизнес — это драйвер экономики, рабочие места и инновации. Всё так. Но в первую очередь предпринимательство — это про смелость. Способность месяцами, а то и годами выдерживать тотальную неопределенность, принимать решения в условиях, когда просчитать все просто невозможно, и при этом нести ответственность за людей. Мы спросили основателей и руководителей известных проектов о самых смелых решениях в жизни и бизнесе — получилось что-то в жанре «Я ни **** не знал, как это делается, но почему-то все равно пошел». Нравится!</t>
+  </si>
+  <si>
+    <t>25.05.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/setters/13649</t>
+  </si>
+  <si>
+    <t>А это современное искусство сейчас с тобой в одной комнате? Да, в одной, а комната — гардеробная! ➡️Рассматриваем коллаборацию USET на территории современного искусства. Александр Браулов, Анна Кармалита и Евгения Скубина специально для USET (собственный бренд Lamoda) разработали дизайн для капсулы, в нее вошли 15 футболок и 4 шоппера с авторскими иллюстрациями, отражающими индивидуальный художественный стиль каждого участника проекта. ⏪«Одежда — это универсальный язык общения. Нам хотелось передать ощущение лета, легкости, дружбы и простых радостей, которые считываются без слов», — комментирует Александр Браулов, один из художников, поучаствовавших в коллаборации. ⏩ Лето, хлопок, художники — мы в деле!💚 Коллекция эксклюзивно представлена на Lamoda.</t>
+  </si>
+  <si>
+    <t>25.05.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/setters/13648</t>
+  </si>
+  <si>
+    <t>Как перестать контролировать все и вся Разбираемся, от каких управленческих привычек пора избавиться вместе с @setterseducation 🤝 Сегодня, если пытаться контролировать каждый шаг команды, скорость работы неизбежно упадет, а сотрудники лишатся инициативы и уверенности. Зачем включать голову и брать ответственность, если все равно все за всех перерешает начальник? ⏪ЧТО С ЭТИМ ДЕЛАТЬ?⏩ 👉 Распределите зоны ответственности. Выпишите все ключевые процессы в вашем отделе или компании. Напротив каждого поставьте одну из трех меток: 🔡«только я»: стратегические вещи, которые действительно нельзя никому доверить. Например, повысить кого-то до топ-менеджера; 🔡«команда решает, но сообщает мне»: оперативные решения с ограничениями вроде найма линейного сотрудника; 🔡«команда решает без меня»: рутина, которая не требует вашего пристального внимания. Скажем, распределить задачи на неделю. ‍ 👉 Установите конкретные лимиты. Для каждой задачи, когда команда решает, но должна держать вас в курсе, пропишите цифры или условия. 👉 Уберите себя из лишних согласований. Пройдитесь по цепочкам обсуждений, в которых вы регулярно участвуете, и найдите те, где ваше присутствие уже не так важно. Допустим, вы смотрите каждый счет от поставщика, но уже год не находили ошибок. Значит, ваша подпись не нужна, пусть считает бухгалтер. Или читаете каждый пост SMM-менеджера перед публикацией, но ничего по существу не правите. Тут лучше довериться: проблемы могут случаться, но вряд ли они будут так дороги, как ваше потраченное на все проверки время. 👉 Сюда же — перестать управлять через присутствие. Индустриальная логика десятилетиями твердила: если сотрудник на месте — он работает. Начальник видит, что менеджер сидит за столом, значит, всё в порядке. В интеллектуальном труде связь «присутствие = результат» разорвана. Человек может сидеть в офисе восемь часов, но на деле работать три. И наоборот, программист может написать важный код за два часа из дома. Важно перестроить процесс так, чтобы целью был результат. В начале недели письменно фиксируйте, чего ждете от команды. А дальше — дайте людям свободу выбирать время и место. В случае с гиперконтролем вы мешаете команде делать ее работу, но есть еще нежелание делегировать. Которое приводит к тому, что вы делаете работу за всех. Что с этим делать? Безболезненной схемой поделилась HR-директор «Яндекса» и эксперт курса «Креативное лидерство» в SE Дарья Золотухина. Читайте по ссылке.</t>
+  </si>
+  <si>
+    <t>23.05.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/setters/13638</t>
+  </si>
+  <si>
+    <t>«Сначала к психологу и стоматологу, а потом — в продюсеры» Что значит быть продюсером в 2026 году, попросили обсудить экспертов. Разговор журналиста и соосновательницы @sncmag Татьяны Столяр @tanyastlr и телевизионного продюсера и главы продакшна TVision Татьяны Мироновой читайте на сайте, а несколько цитат — в карточках.</t>
+  </si>
+  <si>
+    <t>22.05.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/setters/13637</t>
+  </si>
+  <si>
+    <t>SETTERS MEDIA, нам</t>
+  </si>
+  <si>
+    <t>21.05.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/setters/13627</t>
+  </si>
+  <si>
+    <t>Как подружить оверсайз с культурным кодом? Разбираем коллаборацию MONOCHROME × «Гжель» Современный дизайн переживает стадию «тактильного ренессанса». В мире, перенасыщенном сгенерированным ИИ-контентом, ручной труд и традиции промысла становятся новой валютой подлинности. Как найти вдохновение в культурном коде, «впустить» в свой ДНК исторически нагруженный орнамент и сделать вещь, которая будет выглядеть актуально и на Патриках, и в семейном архиве? Главные этапы коллаборации ищите в карточках, а полный Case Study — по ссылке на сайте setters.media.</t>
+  </si>
+  <si>
+    <t>21.05.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/setters/13626</t>
+  </si>
+  <si>
+    <t>⏪8 признаков, что вы мешаете команде расти⏩ В 2026 году «быть в курсе всего» — это не признак крутого босса, а симптом слабо выстроенных процессов. Пока вы тратите время на проверку каждого баннера и письма, ваши люди разучиваются думать самостоятельно, а бизнес простаивает. Вместе с братьями @setterseducation разбираемся, от каких управленческих привычек пора избавиться. Читаем и впитываем, как перестать контролировать каждый шаг сотрудников, научиться делегировать право на решение, выстроить здоровую обратную связь и не выгорать самим.</t>
+  </si>
+  <si>
+    <t>21.05.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/setters/13625</t>
+  </si>
+  <si>
+    <t>«Экономия на старте почти гарантирует двойную оплату в финале» Продолжаем рубрику #HotTakes — в ней спецы из креативных индустрий высказывают свое непопулярное мнение и убегают. Эстафету принимает Петр Иванов, PR-специалист архитектурного бюро @dptteam — о распределении бюджета, ИИ в архитекутре и о роли толковых подрядчиков, читайте ниже🔽 ⚧️ Лесоруб не сделает Венеру Милосскую. Для того, чтобы получить качественную реализацию, нужно брать топовых подрядчиков. Даже авторский надзор не спасет от кривых рук исполнителя. 🚻 Авторский надзор — это только проверка соответствия работ проекту. Без управления стройкой и функций генподрядчика. И да — архитектор не отвечает за сроки и качество работы подрядчиков, даже если заказчику хочется думать иначе. 🚮 Всем частным заказчикам жилых проектов: если нет бюджета, дизайн-проект вам не нужен! Достаточно просто сделать хороший пол и правильно расставить электрику. Освободившийся бюджет можно направить на более квалифицированных подрядчиков. 🎦 В интерьерном дизайне, особенно в его декоративной части, порог входа сейчас минимальный. Делать визуализации стало проще — в том числе за счет ИИ. В результате на рынок выходит много людей без архитектурной базы и опыта реализации. Это размывает границы профессии и сбивает ценность работы. 📶 Решающую роль в продаже играет эмоциональный отклик заказчика. 🈁 Частный заказчик ждет от архитектора отдачи 150% его времени. Девелопер же — это команда: она четко формулирует задачи, разговаривает с тобой как с подрядчиком и уважает твое время, понимая, что существуют другие проекты. 🔣 Хороший проект без пиара остается внутри своих стен.</t>
+  </si>
+  <si>
+    <t>20.05.26 15:37</t>
+  </si>
+  <si>
+    <t>t.me/setters/13624</t>
+  </si>
+  <si>
+    <t>Gentle Monster зашел на территорию высоких технологий. Бренд представил свои первые умные очки, разработанные в партнёрстве с Google и Samsung. Нейросеть Gemini распознаёт предметы, помогает ориентироваться в городе и мгновенно переводит речь собеседника. Отправлять сообщения можно будет прямо через очки. Со стороны Google вполне логичный ход. Gentle Monster находятся на пике узнаваемости сейчас. Релиз осенью 2026 года.</t>
+  </si>
+  <si>
+    <t>20.05.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/13614</t>
+  </si>
+  <si>
+    <t>Зачем фаундеры и руководители выбирают себе адреналиновые хобби Евгения Заславская, основательница Zecomms Если говорить про самый запоминающийся и полезный опыт, то это банджи-джампинг в 2018 году. Я тогда приехала на чемпионат мира по футболу в Сочи и заехала в Skypark. С ужасом наблюдала, как люди прыгают с моста с веревкой, но уже спустя полчаса сама готовилась к старту. В том же году я запустила агентство и мысли перед этим были такие же, как перед прыжком: «Давай уже сделай, а бояться будешь потом».  Кирилл Поляков, основатель Pragmacore Хоккей — интеллектуальная игра. Важно анализировать ситуацию, соперника, думать на шаг вперед, прогнозировать действия противников. А еще это командная работа, тут необходимо действовать сообща. Все эти навыки помогают мне в бизнесе. Еще хоккей хдорово помогает перезагрузить голову и снять накопившееся напряжение. Например, с кем-то из крупных клиентов у нас периодически возникают острые споры по срокам, объему доработок и стоимости. После игры начинаешь смотреть на разногласия иначе. Маша Мартынова, управляющая проектами в FLØR Group Когда ведешь сразу несколько проектов, стресс накапливается очень быстро. И экстремальные виды спорта для меня — лучший способ переключиться. Пляжный отдых не заряжает так, как полет на сноуборде сквозь белое пространство снега.  Кстати, бывает, что решение рабочей проблемы приходит именно после такой перезагрузки. Еще один навык, который появился благодаря сноуборду, — гибкость. Когда ты катишь вниз по склону, тебе нужно ловить баланс, перекантовываться — в противном случае легко упасть. Елена Свирина, ex-CFO «Дело» Когда организм в тонусе, и голова работает лучше. Поэтому занимаюсь фридайвингом, йогой и даже несколько раз прыгала с парашютом. А в 2021 году мой хороший приятель познакомил меня с альпинизмом, предложив подняться на Казбек. Во время экстремального отдыха ты учишься рационализировать страх и бороться с ним. Так, перед прыжком с парашютом можно поддаться панике, а можно напомнить себе, что оборудование проверено, инструктор сертифицирован, а значит, все пройдет хорошо, — и сделать шаг вперед. Так же я рассуждаю во время стрессовых ситуаций на работе. Александр Пекин, сооснователь BirBir и Cultura  После университета я устроился в ИТ-консалтинг, стал проводить по 12 часов в сутки в офисе. Снимать накопившийся за неделю стресс помогали рукопашный бой и экстремальные виды спорта. В 2014 году я впервые прыгнул с высоты 207м в Сочи. Тот прыжок, когда я не разбился и все прошло хорошо, закрепил во мне готовность «прыгать» и в предпринимательстве тоже. Так было с открытием гастробара Cultura в Ташкенте: я посмотрел бизнес-модель, по верхам изучил рынок и решил — погнали.</t>
+  </si>
+  <si>
+    <t>19.05.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/setters/13613</t>
+  </si>
+  <si>
+    <t>Папа римский присоединился к тренду «67» Лев XIV показал мемный жест во время встречи с детьми на площади Святого Петра. Кадрами с этим моментом поделился католический священник Дон Роберто Фишер. Фраза «шесть-семь» в сочетании с характерным жестом стала популярным брейнрот-мемом среди поколения альфа еще в 2025 году. В рамках мема у этой фразы и жеста нет никакого смысла.</t>
+  </si>
+  <si>
+    <t>19.05.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/setters/13612</t>
+  </si>
+  <si>
+    <t>Bloomberg: рубль возглавил рейтинг лучших валют мира Рубль с начала апреля укрепился относительно доллара примерно на 12%, продемонстрировав лучший результат по этому показателю среди всех валют мира. На данный момент внебиржевой курс доллара опустился ниже 71 рубля – впервые с февраля 2023 года. По данным Bloomberg, причиной такой динамики агентство называет высокие цены на энергоносители на фоне войны США и Израиля против Ирана. 📰 Подписаться на Ö News</t>
+  </si>
+  <si>
+    <t>19.05.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/setters/13611</t>
+  </si>
+  <si>
+    <t>Прикольно, что слово «продюсер» ушло в народ через мемы и песни типа «он был продюсер, а я его муза». Слово знают все, а понимания функционала нет. В современной медиасреде навыки продюсирования становятся базой для каждого, кто создает контент. Каким должен быть классный продюсер, как изменились правила медийной игры в 2026 году, почему интеллектуальный труд сегодня невозможен без грамотной упаковки и почему за реалити-шоу (вроде отношений Джигана и Оксаны Самойловой) — будущее, попросили обсудить экспертов. Участники: 🔡 Татьяна Миронова — профессиональный телевизионный продюсер с многолетним стажем, создатель знаковых реалити-проектов на MTV, «Пятнице» и ТНТ, глава собственного продакшна TVision.   🔡 Татьяна Столяр — журналист, соосновательница медиапроекта «Антиглянец», инфлюенсер. Читайте по ссылке.</t>
+  </si>
+  <si>
+    <t>18.05.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/setters/13603</t>
+  </si>
+  <si>
+    <t>#точкакипения Кейс Билли Айлиш, или почему всех бесит концепция морального превосходства</t>
+  </si>
+  <si>
+    <t>18.05.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/setters/13602</t>
+  </si>
+  <si>
+    <t>Рассказываем про link rot, или «гниение ссылок» — тот самый момент, когда вы читаете старый материал, кликаете на гиперссылку — и попадаете в пустоту с надписью «404 Not Found». 🔡 По данным Pew Research Center, сегодня недоступна примерно каждая четвертая страница из существовавших в 2013–2023 годах. 🔡 Среди страниц тринадцатилетней давности исчезли 38%. 🔡 Каждая пятая ссылка в новостях не работает, как и на госсайтах. 🔡 Больше половины источников «Википедии» ведут в никуда.  🔡 Не лучше дела и у юридических документов. Около половины URL в решениях Верховного суда США больше не ведут к исходным материалам. В Harvard Law Review и других профильных журналах — больше 70%. 🔡 Исчезают научные публикации, государственные отчеты, журналистские расследования — не остается даже архивных копий. ⏪Интернет не помнит все, как гласит расхожий мем, а постепенно забывает⏩  И проблема глубже, чем кажется. Знаний становится все больше, а вот системы не поспевают их сохранять. Из 7 млн научных статей более четверти либо не были надежно заархивированы, либо уже недоступны. «Вся наша эпистемология науки и исследований опирается на цепочку сносок, — поясняет специалист по литературе и технологиям Мартин Ив. — Если вы не можете проверить то, что кто-то другой сказал в какой-то другой точке, вы просто полагаетесь на слепую веру в артефакты, которые сами уже не можете засвидетельствовать». Как энтузиасты пытаются сохранить интернет и кто зарабатывает на исчезновении знаний, рассказываем по ссылке, которая, надеемся, еще работает.</t>
+  </si>
+  <si>
+    <t>17.05.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/setters/13601</t>
+  </si>
+  <si>
+    <t>Почему нам кажется, что в кинотеатрах все время показывают одно и то же? Потому что это официальная стратегия выживания современного кино. По данным индустриальных отчетов, в 2024 году все !!! десять самых кассовых фильмов года были сиквелами, приквелами или частями уже существующих вселенных. Оригинальный сценарий сегодня превратился в аномалию и неоправданный риск, который студии-мейджоры больше не могут себе позволить. Тотальное доминирование знакомых брендов подтверждается и планами на текущий год: около 63% самых ожидаемых релизов 2026 года основаны на уже существующей интеллектуальной собственности. Про «эпидемию» ремейков сказок в отечественном кинематографе говорить даже не будем.   Ловушка узнаваемости работает безупречно и в случае с продолжением всеми любимой истории про токсичного босса в глянце: трейлер второй части «Дьявола» установил рекорд, собрав 222 миллиона просмотров за первые 24 часа. Однако этот колоссальный интерес свидетельствует не о жажде новой истории, а о триумфе алгоритмов, которые точно знают, что на лица Эмили Блант и Мэрил Стрип кликнут чаще, чем на любой оригинальный проект. Как отмечает CEO Sony Том Ротман, главная трагедия современного кино — это смерть «среднего» оригинального фильма. Блокбастеры-гиганты забирают все ресурсы, оставляя пустоту там, где раньше рождались такие живые и острые ленты, как оригинал 2006 года. Почему оригинал «Дьявол носит Prada» был революцией и в чем заключается трагедия его продолжения, рассказывали по ссылке.</t>
+  </si>
+  <si>
+    <t>16.05.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/setters/13600</t>
+  </si>
+  <si>
+    <t>30% зумеров считают себя почти экстрасенсами, говорит опрос Talker Research. Если вы удивлены, мы — нет, потому что еще два года назад выяснили, что в эзотерику верят не только бабушки и ведьмы из тиктока, но и серьезные бизнесмены и топ-менеджеры. Оставляем три интересных факта из материала: ⚡️10% нанимателей всегда обращают внимание на знак зодиака соискателя — это данные опроса «Работы.ру» ⚡️Золотым веком спиритуальности был период между Первой и Второй мировыми войнами — в кризисы людям приходится искать ответы на сложные вопросы нетипичными способами. Именно поэтому сейчас многих снова тянет к магии, астрологии, таро и хьюман дизайну. ⚡️Готовность предпринимателей обращаться к эзотерике логична. Люди, которые идут в бизнес, более открыты ко всему новому — это показывают исследования. Они экспериментируют и рискуют, даже зная неприятную статистику: девять из десяти стартапов проваливаются. Эту иррациональную часть предпринимателей лаконично описывает наш сооснователь Женя Давыдов: «Маглам в бизнесе не место».</t>
+  </si>
+  <si>
+    <t>16.05.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/setters/13593</t>
+  </si>
+  <si>
+    <t>Как зумеры воспринимают русский культурный код? Учитывая растущий интерес к русской культуре, один из ключевых вопросов для брендов сегодня: как поколение, которое формирует спрос и задает эстетику, относится к локальности. Что для них стоит за «русским культурным кодом»? Спойлер: совсем не то, что для предыдущих поколений. Вместе с командой Сообщества изионистов мы разобрали, через какие смыслы и образы зумеры считывают культурную идентичность, почему «душевность» работает лучше апелляций к истории и как бренды, которые это поняли, строят с ними настоящий контакт. Читайте в карточках! А подробный файл с исследованиями по теме можно забрать в «ИЗИ-боте» Сообщества.</t>
+  </si>
+  <si>
+    <t>15.05.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/setters/13592</t>
+  </si>
+  <si>
+    <t>Зовем вас на лекцию SETTERS Media на «Тех-Френди Викенд», организованный в рамках конференции ЦИПР💚 Всегда с радостью поддерживаем проекты, которые популяризируют технологии и рассуждают о будущем — в этот раз вещать о трендах в ИИ, корпоративной культуре, рекламе и литературе будет наш главный редактор Жанель Куандыкова. Да, коллеги, делаем наши «Безответственные прогнозы» удобоваримыми😅 Программа фестиваля оч насыщенная, рекомендуем обратить внимание на: лекции физика Алексея Семихатова, AI-евангелиста Даниила Трабуна, издателя N+1 Андрея Коняева и HR-директора «Яндекса» Дарьи Золотухиной. Помимо лекций, на площадке откроют VR-зоны и технологические инсталляции, а завершится фестиваль большой музыкальной программой с участием ANIKV и OG Buda. ➡️Детали Нижний Новгород Даты фестиваля: 21-23 мая Лекция “Безответственные прогнозы”: 22 мая, 17:00 Проход бесплатный, по регистрации Подробности на сайте Тех-Френдли Викенд</t>
+  </si>
+  <si>
+    <t>15.05.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13591</t>
+  </si>
+  <si>
+    <t>«Поедание мяса — это в корне неправильно. Нельзя говорить "я люблю животных" и при этом есть мясо. Это две несовместимые вещи. Вы можете делать и то, и другое, но называть себя любителем животных в таком случае — ложь» Так 24-летняя поп-звезда и филантроп Билли Айлиш высказалась в интервью Elle. Стоит ли говорить, что дальше разверзлась буря. Апофеозом стал «контрольный выстрел» Айлиш — сторис в соцсетях с очень жесткими кадрами из скотобоен с подписью: «Продолжайте жить в отрицании. Чмоки». Так в чем же обвиняли певицу? И что так разозлило общественность? Разбираемся и рассказываем, что такое virtue signaling.</t>
+  </si>
+  <si>
+    <t>15.05.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/setters/13590</t>
+  </si>
+  <si>
+    <t>В этом году на открытие, все мероприятия, концерты и ночной рейв уже за неделю был полный солд-аут. Все звонили: «Дай проходку, дай проходку». Мы не ожидали такого масштаба и коммерческого успеха по музыкальной части. Из столицы закатов Нижний Новгород давно превратился в уверенного конкурента культурного Санкт-Петербурга: тут регулярно проводятся масштабные выставки и открываются новые арт-пространства. А еще именно здесь в конце апреля в очередной раз прошел INTERVALS @intervalsfest — крупнейший в России международный фестиваль мультимедийного искусства. ⏪Для компании dreamlaser @dreamlaser, которую больше 20 лет назад запустили три студента-энтузиаста, это юбилейный, десятый ивент в родном Нижнем. Сегодня ради него в город приезжают сотни туристов⏩ Мы встретились с Андреем Тубольцевым, продюсером фестиваля и сооснователем dreamlaser, и обсудили, как от рейвов в ночных клубах дорасти до полного технического продакшена, в чем разница между российским и европейским медиаартом и почему нетворкинг — самый важный навык для предпринимателя.</t>
+  </si>
+  <si>
+    <t>14.05.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/setters/13589</t>
+  </si>
+  <si>
+    <t>Миранда Пристли вернулась — жаль, мир теперь не терпит токсичных боссов. Даже если они носят Prada Редактор SM Мария Бессмертная сходила на «Модный подкаст» Алексея Сухарева и вместе с экспертами разобрала все конфликты сиквела «Дьявол носит Prada». 👹 Как первый фильм стал культом, почему тысячи людей после просмотра захотели работать в глянце (хотя на экране им буквально показывали выгорание, унижения и отношение к ним как к мебели), и каким этот прекрасный мир был на самом деле — в мире и в России? 👹 Что случилось с глянцем после соцсетей? Каким сейчас в кино показывают новый образ главреда? 👹 Есть ли у Миранды шанс эволюционировать и не стать пародией на саму себя из эпохи двухтысячных? Или все-таки пора на пенсию? Отдельно — про образы, наш «любимый» метод-дрессинг и доставший всех феномен ностальгии. Смотреть подкаст. К слову, не обошлось и без неожиданного спора: а Миранда точно главный злодей? 💅 — бесила Энди, которую научили одеваться, дали связи и опыт, а она укатила в закат, продолжая смотреть на моду как на что-то поверхностное и бессмысленное... 🕊 — нет коллеги, Миранда точно главный злодей</t>
+  </si>
+  <si>
+    <t>14.05.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/setters/13588</t>
+  </si>
+  <si>
+    <t>Не знаете, на что ИИ-компании тратят миллионы долларов? Коллеги, на латте для хипстеров и кепки keep thinking. В Кремниевой долине новый тренд: всем захотелось иметь «хороший вкус» и ассоциироваться с ним. 👉 Anthropic открывает pop-up-кафе в Манхэттене и раздает кепки с надписью thinking, чтобы подлизаться к зумерам. 👉 Palantir — компания, которую сложно обсуждать без слов «слежка» и «технофашистские настроения» — выпускает рабочую куртку chore coat для бруклинских модников. 👉 OpenAI снимает рекламу в эстетике golden retriever: ручная камера, пленочное зерно, велосипед, шахматы — хотя продается, напомним, не модный Moleskin, а технология, которая автоматизирует мышление, творческую работу и сокращает миллионы рабочих мест. 👉 «Вкус — это новый ключевой навык», пишет в Х президент OpenAI Грег Брокман. А начиналось все, к слову, с глоу-апа Марка Цукерберга в 2024 году, который раньше ходил на работу в сандалиях с носками, а теперь сидит в первом ряду показа Prada. Миллионы долларов вливаются в то, чтобы технологические компании и их основатели выглядели круто, потому что правда в том, что их продукты по своей природы не очень крутые. Все больше людей испытывают технопессимизм — одной рукой алгоритмы дают талантам пробиться, но второй продвигают второсортный контент. New Yorker называет это taste-washing — попыткой придать антигуманистическим технологиям налет либерального гуманизма, привязать к ним ощущение индивидуальности. 😭 — простите, но уж лучше Шаламе в обтягивающих джинсах.</t>
+  </si>
+  <si>
+    <t>13.05.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/setters/13587</t>
+  </si>
+  <si>
+    <t>Ура, что-то НЕ закрывается — Lamoda продлила свой подкаст «Мода — off the record» о fashion-индустрии как бизнесе на второй сезон. Ведущая нового сезона — управляющий директор по маркетингу Lamoda Ольга Циос, сразу задает тон: меньше «красивых слов», больше про стратегию, цифры и реальные решения. В первом выпуске вместе с ней: — Анна Мазурик, генеральный директор бренда Zarina, — Ирина Максимова, директор департамента по закупкам и развитию модного ассортимента Lamoda. Анна по шагам разбирает, как в России устроены модные коллаборации — от идеи и выбора партнера до Excel с оборотом, маржой и количеством SKU. Ирина добавляет взгляд платформы: как маркетплейс смотрит на эксклюзивный ассортимент и какие коллабы для него действительно ценны. Слушаем про тренды и вызовы fashion-рынка от крупных игроков сектора — и держимся.💪🏻 VK YouTube Яндекс Музыка Apple Podcasts</t>
+  </si>
+  <si>
+    <t>13.05.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/setters/13581</t>
+  </si>
+  <si>
+    <t>⏮ТРЕНД-РЕПОРТ: какие компании будут формировать будущее⏭ Вдруг вы пропустили: у нас вышел тренд-репорт о том, почему крошечные команды эффективны, как искусственный интеллект перестраивает процессы и куда эволюционирует корпоративная культура. Несколько наблюдений — в карточках, а полный тренд-репорт — по ссылке.</t>
+  </si>
+  <si>
+    <t>13.05.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13580</t>
+  </si>
+  <si>
+    <t>Бесплатный онлайн-интенсив для AI-тренеров от Яндекса Подойдет и новичкам, и опытным специалистам. Идеально, если вы умеете в ресерч, логическое мышление и фактчекинг. ⚡️ На интенсиве участники пройдут: — Задания на логику и русский; — Вебинар о работе AI-тренера, принципах фактчекинга и тестирования; — Практику от Яндекса (если справитесь с заданиями первого дня). 🔡Интенсив пройдет 16–17 мая в онлайн-формате. Каждый участник получит промокод 3 000₽ на Яндекс Маркет, а лучших позовут в команду обучения Alice AI. Регистрация по ссылке. Реклама. ООО "Яндекс". ИНН 7736207543</t>
+  </si>
+  <si>
+    <t>13.05.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/setters/13579</t>
+  </si>
+  <si>
+    <t>Зачем фаундеры и руководители прыгают с парашютом и взбираются на горы? Когда уровень ответственности зашкаливает, обычного отпуска на пляже уже недостаточно. И пока одни ищут дзен в медитациях, другие — около 50% топ-менеджеров и владельцев бизнеса (и кстати, почти столько же самозанятых) — выбирают адреналиновые хобби, в первую очередь экстремальные виды спорта. Для сравнения: среди рядовых сотрудников доля таких смельчаков не превышает 31%. И это данные десятилетней давности. Сегодня, когда уровень стресса кратно вырос, запрос на мощную встряску стал еще заметнее. Рассказываем пять историй таких нишевых хобби и выясняем, как это влияет на бизнес и команду: https://www.setters.media/post/extreme-sports-for-managers</t>
+  </si>
+  <si>
+    <t>12.05.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/setters/13573</t>
+  </si>
+  <si>
+    <t>а ещё сегодня у нас важный и большой съемочный день в SETTERS Media 💚💚💚💚💚💚 stay tuned…</t>
+  </si>
+  <si>
+    <t>12.05.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13572</t>
+  </si>
+  <si>
+    <t>Россия на Биеннале в Венеции — как наше современное искусство окончательно расписалось в своей несостоятельности 9 мая открылась Венецианская биеннале — главный мировой смотр современного искусства. В этом году, впервые с 2022 года, Россия решила принять в ней участие. Несмотря на протесты коллег, несмотря на то, что полноценно представить российское искусство там сейчас невозможно. Результат оказался шокирующим даже для самых отчаянных оптимистов: музыкально-перформативная программа соседствует с веником из цветочного на районе. Я не испытал удивления — только злость, пишет куратор и основатель PAWS COMMS Петр Иванов. Как мы медленно, но верно шли ко дну и почему эта ситуация вполне логична, Петр рассказывает здесь.</t>
+  </si>
+  <si>
+    <t>11.05.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/13571</t>
+  </si>
+  <si>
+    <t>Сегодня в российский прокат выходит продолжение «Дьявол носит Prada» — и нам есть что ему предъявить Без предисловий: главная проблема сиквела в том, что сама индустрия моды за эти двадцать лет пережила тектонический сдвиг. Модой больше не управляют редакторы в тяжелых мехах — ею управляет хаос TikTok-трендов и беспощадные алгоритмы. Сегодняшний «голубой свитер» рождается не в кабинете на сорок втором этаже, а в случайном видео инфлюенсера. Тренды сменяют друг друга с частотой кадров в рилс — от mob wife до office siren, и старая глянцевая машина просто не успела бы за этой скоростью. Работа в Runway больше не является мечтой, ради которой «миллионы девушек готовы убить». В 2026 году эти миллионы девушек заводят собственные каналы и строят личные бренды, зачастую зарабатывая на охватах больше, чем весь издательский дом Condé Nast. Глянец окончательно превратился в сувенирную продукцию для коллекционеров, потеряв монополию на истину. Попытка вернуть Миранду в мир, где обложка Vogue значит меньше, чем виральный ролик, выглядит как попытка отправить Наполеона руководить IT-стартапом 🙃</t>
+  </si>
+  <si>
+    <t>08.05.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/setters/13564</t>
+  </si>
+  <si>
+    <t>В китайском интернете больше не будет диванных экспертов — миллионы блогеров были заблокированы за одну ночь. В Китае ввели новые требования для инфлюенсеров и создателей контента. Теперь, чтобы рассказывать о медицине, праве, финансах или образовании, необходимо подтвердить свою квалификацию или профильное образование. Платформы Douyin и Weibo будут проверять эти данные, а за нарушения придётся заплатить штраф до 100 000 юаней (около 13 000 евро) и лишиться аккаунта. Официальная позиция властей — борьба с дезинформацией: чтобы советы по лечению давали врачи, а финансовые прогнозы — аналитики. В сети эту меру многие восприняли как ограничение свободы выражения. А вы как считаете?</t>
+  </si>
+  <si>
+    <t>08.05.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/setters/13563</t>
+  </si>
+  <si>
+    <t>Почему «Дьявол носит Prada» был революцией и что в нем феминистского Оригинальный фильм не был просто «киношкой про шмотки». Это был в чем-то радикальный тест поп-культуры, легитимизировавший глянец как серьезную экономическую и культурную силу. Знаменитый монолог Миранды Пристли про небесно-голубой свитер — это не лекция по колористике, а манифест того, что современная культура потребления — это сложная иерархия, в которой ты участвуешь, даже если считаешь себя выше этого. Новизна фильма заключалась в том, что он, внутри «легкого» жанра ромкома однозначно поставил трудовую этику и профессиональную деформацию выше романтической линии. Энди Сакс проходила путь, в финале которого она уходила от бойфренда не к другому мужчине, а к самой себе и своей карьере. Здесь же крылся и сложный феминистский подтекст. Миранда Пристли не была «злодейкой» в привычном понимании — она была женщиной, играющей по мужским правилам в мире, который ненавидит женщин за их амбиции. Фильм задавал неудобный вопрос о том, почему мужская жесткость в бизнесе считается лидерством, а женская — социопатией. 11 мая в России выходит продолжение фильма — в чем главная проблема сиквела и почему это свидетельство кризиса в Голливуде, без спойлеров рассказываем на сайте: https://www.setters.media/post/holly-crisis Пойдете смотреть? ❤️‍🔥 — мощнейший ностальгический трепет, конечно! 😭 — бесконечные сиквелы и ремейки уже достали</t>
+  </si>
+  <si>
+    <t>07.05.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/setters/13562</t>
+  </si>
+  <si>
+    <t>Скажет ли Трамп six-seven на этой неделе? Когда поженятся Тейлор Свифт и Трэвис Келси? Заключит ли США ядерную сделку с Ираном до 2027 года? Ответы на все эти вопросы (как и более страшные, вроде того, будет ли лидер той или иной страны убит в ходе очередной «операции») можно предположить — и даже поставить деньги на какой-то из исходов. Особенно уверенные в собственной правоте (как и обладающие инсайдерской информацией) так и делают: объем торгов на prediction markets к концу десятилетия может достичь $1 трлн в год. Рост популярности американских платформ Polymarket и Kalshi, двух лидеров индустрии, уже обеспечил им в 2025 году оборот в $38,6 млрд — почти 88% от общего количества средств, потраченных на сделки на сервисах-предсказателях.  Как и почему процветает бизнес для тех, кто не боится гадать, разбираемся в новом материале: https://www.setters.media/post/chto-takoe-rynok-predskazanij-polymarket-kalshi</t>
+  </si>
+  <si>
+    <t>06.05.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/setters/13561</t>
+  </si>
+  <si>
+    <t>Пиявки. Молоток в челюсть. Фиксация подбородка, заклеивание рта. Введение смертельно опасного яда. Нет, это не средневековая пытка и не изощренный экзорцизм. Просто прейскурант медицинского спа, который все чаще становится местом действия для ужастиков. Знакомьтесь, goop horror — новый жанр телесного гротеска и ужаса, обличающий индустрию здоровья и красоты. Дальше его будет становиться только больше. О чем вообще речь?</t>
+  </si>
+  <si>
+    <t>04.05.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/setters/13560</t>
+  </si>
+  <si>
+    <t>Предприниматель, который ведет бизнес в одиночку, живет в режиме перманентного хаоса: и клиентов добывать из воздуха, и придумывать на ходу рекламные креативы, и дебет с кредитом сводить в экстремальных условиях, и бумагу для принтера срочно заказать! Кажется, что конца и края этому бесконечному совещанию с самим собой не видать. Однако не все так страшно, если есть под рукой инструменты, которые из этого хаоса спасают. Вместе с Яндекс Директом, который на разных этапах облегчает жизнь небольшому бизнесу, сделали комикс о предпринимателе, который смог победить демонов-коллег у себя в голове – читайте по ссылке!</t>
+  </si>
+  <si>
+    <t>04.05.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/setters/13559</t>
+  </si>
+  <si>
+    <t>«Галерист — это девушка на шпильках с бокальчиком шампанского, со свеженькой укладкой и отдохнувшим взглядом? Вранье» Продолжаем рубрику #HotTakes — приглашаем экспертов из креативных индустрий, они высказывают свое непопулярное мнение и убегают. Сегодня про мифы современного искусства рассказывает Алина Крюкова, основательница галереи @astraartgallery и соосновательница ярмарки современного искусства |catalog|. ⚧️ «Искусство покупают только богатые люди». Неправда, искусство доступно каждому. 🚻 «Я бы сам так нарисовал». О, да! Нарисуйте — это раз, а потом попробуйте принеси в галерею — это два, а потом попробуй это продать — три. Не получится. Но вы можете попробовать. 🚮 «Искусство трудно понять». Абсолютно точно. Искусство трудно понять, если вы не занимаетесь самообразованием. Потому что понимать искусство — это работа. И это продолжение работы над собой, поэтому начинайте. Чем раньше, тем лучше. 🎦 «Быть галеристом — это легко». Неправда. Это и издание каталогов, и продюсирование выставок, и развитие карьеры художника, и работа с прессой. А также продажи, формирование образа — и себя, и галереи, и художников. В первые два года владения галереей в моей прекрасной сумке был шуруповерт. Поэтому нет, галерист — это нелегко, но интересно.</t>
+  </si>
+  <si>
+    <t>04.05.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/setters/13558</t>
+  </si>
+  <si>
+    <t>Модель o1 от OpenAI обошла врачей в точности первичных диагнозов Исследователи из Гарвардской медицинской школы выяснили, что современные ИИ-модели справляются с диагностикой в экстренных ситуациях лучше людей. В ходе эксперимента ученые сравнивали работу опытных медиков и моделей OpenAI o1 и 4o на реальных случаях из приемного покоя. Модель o1 смогла поставить точный или максимально близкий диагноз в 67% случаев первичного осмотра, тогда как врачи попадали в цель только в 50–55% ситуаций. Разрыв был особенно заметен на этапе сортировки пациентов (триажа): там информации о больном минимум, а решение нужно принимать мгновенно. При этом нейросеть анализировала только текстовые данные из медицинских карт — те же самые, что были доступны врачам в момент поступления пациента. ➡️Несмотря на статистику, авторы работы подчеркивают, что ИИ пока не готов полностью заменить врача в реанимации. Сейчас не существует правовой базы, которая определяла бы ответственность за ошибки нейросетей, а сами пациенты по-прежнему предпочитают, чтобы финальные решения о жизни и смерти принимал человек. @settersmedia_news</t>
+  </si>
+  <si>
+    <t>03.05.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/setters/13557</t>
+  </si>
+  <si>
+    <t>К слову, в следующей серии Кэсси удаляет аккаунт на OnlyFans — естественно, по приказу Нейта. Тот все-таки согласовал $50 тысяч на цветочные арки для свадьбы, чтобы произвести впечатление на будущего бизнес-партнера. Само торжество, правда, эта флористическая демонстрация финансовой состоятельности не спасает. После первого танца молодоженов, где у невесты почти вываливается грудь, а жених ведет себя так, будто его эмоциональное развитие закончилось на школьной раздевалке, Нейта избивают за долги и отрезают ему мизинец, а Кэсси, вся в слезах, соплях и крови из разбитого носа, наконец понимает, что она все-таки проиграла Мэдди, да и все худшее — только впереди. В общем, современная поп-культура продолжает издеваться над культом свадьбы и в очередной раз доказывает, что эпоха классического ромкома, где все заканчивается поцелуем у алтаря и титрами «долго и счастливо», официально OUT. Почему кино больше не снимает брак как хэппи-энд, рассказываем на примерах «Материалистки», «Драмы!», «У меня очень плохое предчувствие» и других свадебных кошмаров.</t>
+  </si>
+  <si>
+    <t>02.05.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/13548</t>
+  </si>
+  <si>
+    <t>Можно я просто буду заниматься творчеством? Дискуссия «Нужны ли художнику соцсети» в 9 цитатах.</t>
+  </si>
+  <si>
+    <t>30.04.26 19:57</t>
+  </si>
+  <si>
+    <t>t.me/setters/13539</t>
+  </si>
+  <si>
+    <t>Ларсу Триеру, присвоившему себе дворянское «фон» и статус «величайшего режиссера на свете», сегодня исполняется 70 лет. Некогда самоуверенный трикстер, стремившийся показать средний палец и Каннскому кинофестивалю, и каждому зрителю, сегодня говорит о кино осторожнее. На фоне возраста, болезни Паркинсона и борьбы с зависимостью его новый проект «После» (возможно, последний) выглядит как подведение итогов. Каким окажется этот финальный жест и увидит ли он свет, предугадать трудно. А вот проследить весь путь Триера от А до Я поможет наш большой гид по жизни и творчеству режиссера. В подборке — первые четыре буквы, а продолжение читайте на сайте.</t>
+  </si>
+  <si>
+    <t>30.04.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/setters/13538</t>
+  </si>
+  <si>
+    <t>Как VR, роботы и ИИ помогают жить нейроотличным детям? К концу апреля, Международного месяца осведомленности об аутизме, попросили рассказать об этом соосновательниц приложения KIT 4 KID для родителей детей с РАС. Например, тренажер эмоций. Человеческое лицо — это очень «шумный» канал связи, перегруженный хаотичными мимическими выражениями, и нейроотличным детям бывает сложно его правильно толковать.  Чтобы освоить этот навык без лишнего стресса, существуют социальные роботы: они выдают четкие, замедленные и, что критически важно, повторяющиеся сигналы. В комфортном темпе ребенок учится распознавать базу — радость, грусть, удивление — и удерживать зрительный контакт, чтобы затем постепенно перенести этот опыт на общение с родителями и сверстниками. Важно понимать, что разработка таких технологий — это не просто социальная миссия или «нишевый» продукт. Во многом за нейродивергентными людьми будущее — именно они в эпоху невероятно быстрого развития ИИ могут мыслить нестандартно и независимо (об этом, например, говорит глава Palantir Алекс Карп). Материал с примерами по ссылке.</t>
+  </si>
+  <si>
+    <t>30.04.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/setters/13529</t>
+  </si>
+  <si>
+    <t>30.04.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/setters/13528</t>
+  </si>
+  <si>
+    <t>Конец эпохи харизмы и мнения босса — коллеги, готовимся к метрикократии В основе метрикократии лежит максимально прозрачный базис — цифры. Выручка, конверсии, лиды — это математика, которой сложно манипулировать. В такой системе данные открыты для всех: любой сотрудник может задать вопрос, предложить идею и увидеть, как его решение отразится на конечном результате. Пять основных принципов метрикократии нам назвал сооснователь Zerocoder Кирилл Пшинник. 🔡Каждую неделю на общих созвонах руководители и тимлиды разбирают таблицы с показателями: от опросов студентов до маркетинговых конверсий. Постоянно делается превентивный и прогностический анализ всех ключевых процессов.  🔡 Вместо пути «идея → проверка гипотез» следуем более рациональной связке: «идея → цифры и данные → проверка гипотез». 🔡 В основе метрикократии лежат «свободные лидеры» — так называем людей ответственных и при этом склонных к здравому риску, эдаких «умных хулиганов».  🔡 Еще одна фишка метрикократии — «сотрудники-бумеранги». Это профи, которые уходят в другие компании, зачастую в корпорации или динамично развивающиеся стартапы, а через некоторое время возвращаются, уже на новую должность. Потому что скучают по драйву, автономности и возможности влиять на задачи без вечного надзора руководства. 🔡 Метрикократии все равно, оператор техподдержки перед ней или руководитель отдела, — она вскроет реальную эффективность в любом случае.  Как вам такая модель? 😭 — звучит токсично-продуктивно... 🕊 — ну это точно не для креативных индустрий 🤝 — коллеги, wake up, это новая реальность!</t>
+  </si>
+  <si>
+    <t>29.04.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/setters/13527</t>
+  </si>
+  <si>
+    <t>Как запустить свой бизнес и не сойти с ума? Вопрос не риторический, особенно если ты сам себе и директор, и бухгалтер, и маркетолог, и юрист, и служба поддержки (в том числе и моральной), а рабочий день строиться примерно так: 🔡 Первый негативный комментарий, который запоминается навсегда, как первая любовь, только вместо бабочек в животе — паника и желание удалить все аккаунты. 🔡 Договор, который подписан не глядя, а там пункт 8.3 на 150 страниц мелким шрифтом. 🔡 Квартальный отчет, который надо было сдать вчера, а бухгалтер требует чеки, которые не существуют в природе. Скоро выпустим комикс SETTERS Media × Яндекс Директ — о том, как выжить среди всей этой смертной любви и все-таки построить успешный бизнес 🤝</t>
+  </si>
+  <si>
+    <t>29.04.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/13521</t>
+  </si>
+  <si>
+    <t>Второй год поддерживаем Intervals Festival! В этот раз тема фестиваля была «символы/знаки» — а что такое медиа, если не набор символов и знаков, которые собираются в истории? Собрали все наши активации на фестивале в пост и хвастаемся🤭 До встречи в следующем году💚</t>
+  </si>
+  <si>
+    <t>28.04.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/setters/13520</t>
+  </si>
+  <si>
+    <t>Четыре правила для зумеров, которые столкнулись со стереотипами и систематической недооценкой из-за возраста ⏪Спросили юриста-международника и студента Вашингтонском университета Тамрина Дарбакова⏩ 👉 Первое: спорить фактами. Побеждают цифры, структура, прогнозы, ответственность, а не эмоции. Когда меня в первый раз не приняли всерьез на встрече, я не бросился доказывать свою компетентность (хотя, естественно, хотелось!). Вместо этого показал расчеты, сроки и риски. Разговор принял иной поворот, и меня уже воспринимали на равных. 👉 Второе: не пытаться казаться старше, но быть полезнее. Самая большая ошибка молодых — играть во взрослость. Это всегда выглядит неубедительно. Гораздо важнее ваша ценность для бизнеса. Возраст перестает играть роль, когда твой результат имеет большой вес. 👉 Третье: добиваться доверия через ответственность. Демонстрация этого качества ломает любые предубеждения. Когда я начал брать на себя ответственность за результат, отношение изменилось. Люди перестали обращать внимание на мой возраст и стали считаться и со мной, и с результатами моей работы. 👉 И напоследок: помните, что компетентность обгоняет возраст В целом замечаю, что предвзятое отношение к возрасту стирается, старшие коллеги стали чаще обращаться за советами к молодому поколению. Мир меняется, бизнес-процессы ускоряются, и никто не хочет потерять работу. Все понимают, что совместные усилия дают лучший результат и за более короткие сроки, чем работа в одиночку.</t>
+  </si>
+  <si>
+    <t>27.04.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/setters/13516</t>
+  </si>
+  <si>
+    <t>Четыре «максинга», про которые вы не слышали Мы уже рассказали про луксмаксинг (LOOKSMAXXING) — радикальную «прокачку» внешности. Но, как выяснилось, на этом великая цивилизация «максингов» не просто не закончилась — она, кажется, только разогревается. Собрали еще четыре популярных термина. 👉 FRICTIONMAXXING — сознательное добавление в свою жизнь трения, дискомфорта и маленьких препятствий. Например, переходить на старую раскладушку, писать заметки от руки и выходить из такси пораньше, чтобы пройтись. Люди, кажется, наконец почувствовали, что мозг действительно начинает подтаивать от тотальной доступности, бесконечной доставки, автозаполнения и решили этому сопротивляться. 👉 MONKMAXXING — более жесткое ответвление FRICTIONMAXXING. От слова monk — монах, обитатель монастыря. Здесь собрались всевозможные аскезы и детоксы, отказы от дофамина и почти спортивное отношение к самодисциплине. 👉 SMELLMAXING — новое оправдание для бесконтрольных походов в парфюмерные магазины. Здесь задача уже не просто хорошо пахнуть, а пахнуть идеально, нишево, многослойно и желательно так, чтобы аромат был не только у тебя, но и у квартиры, одежды, волос, сумки, машины, ноутбука. 👉 И чтобы вы понимали, что -MAXXING можно добавить ко всему, существует еще, например, MILKMAXING — то есть систематическое питье молока и вообще повышенная концентрация молочки в рационе, которую интернет объясняет белком, кальцием, восстановлением, тестостероном, жизненной силой. В общем, шах и мат всем, у кого непереносимость лактозы: здесь вы вне игры. В общем, коллеги, формула предельно проста — добавляйте окончание -MAXXING ко всему, что вы делаете, и получайте дополнительные очки к ауре. Креативные предложения ждем в комментариях! ❤️ — беру себе FRICTIONMAXXING 😭 — мне уже плохо от одних названий</t>
+  </si>
+  <si>
+    <t>27.04.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13515</t>
+  </si>
+  <si>
+    <t>Как управлять людьми и проектами, когда стабильности больше нет? В последнее десятилетие продвинутые компании и стартапы массово отказываются от жесткой иерархии в пользу распределенного лидерства и плоского менеджмента. Потому что в классических рамках им становится тесно. У свежих, гибких форматов, однако, есть свой недостаток — риск скатиться в хаос. Искусственный интеллект заменяет джунов и не дает расти следующему поколению специалистов, а мидл-менеджеры внезапно оказываются в роли лидеров, не всегда понимая, как управлять проектами, особенно в новой реальности. И тогда перед руководителями встает необходимость выбирать: 👉 ждать, пока перспективный, но еще со слабыми менеджерскими компетенциями коллега все-таки усилит работу своего направления, 👉 или раскошеливаться на наем управленца-профессионала «с улицы» со слепой верой, что он впишется в команду. Как отклик на эту проблему в компании Кирилла Пшинника «Зерокодер» возникла метрикократия — гибридная модель управления, в основе которой лежат принципы холакратии и власти метрик, а также максимальная оцифровка всех процессов от реакций клиентов до запуска больших проектов и маркетинговых кампаний. На выходе получается автономность работников и невозможность спрятаться за начальство, максимально открытый доступ к информации для всех. Плюсы и минусы метрикократии, и несколько советов, если решитесь ее внедрять, даем на сайте: https://www.setters.media/post/kak-upravlyat-komandoy-v-epohu-ai</t>
+  </si>
+  <si>
+    <t>26.04.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/13513</t>
+  </si>
+  <si>
+    <t>Витрины, которые не боятся кириллицы. Вместе с Лилей* взяли чужие фасады и переоформили их так, как хотелось бы видеть на улице. Оказалось, что Щ и Ж смотрятся не хуже Helvetica. Просто их давно никто не пробовал. #A@aaamagazine #редакция@aaamagazine</t>
+  </si>
+  <si>
+    <t>24.04.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/setters/13501</t>
+  </si>
+  <si>
+    <t>Четыре имени, на которых строится эстетика «Эйфории»: Пол Томас Андерсон, Мартин Скорсезе, Нэн Голдин и Вонг Кар-Вай Автор сериала Сэм Левинсон никогда не скрывал, что «Эйфория» — это не столько попытка пересказать жизнь современных подростков, сколько ода его любимому кино. Вот основные имена, на которых строится эстетика шоу. Первое — Пол Томас Андерсон Структура серий, где мы глубоко погружаемся в предысторию каждого персонажа, отсылает к «Магнолии» и «Ночам в стиле буги» — ансамблевость «Эйфории» и ее ритм, как говорил сам Левинсон, это привет недавнему осакаровскому лауреату Андерсону. Зачем это нужно: это позволило сериалу уйти от схемы «главный герой и его свита». Каждый персонаж здесь центр собственной вселенной, и их столкновения неизбежны и драматичны. Второе — Мартин Скорсезе Левинсон напрямую цитирует «Казино» и «Славных парней». От Скорсезе «Эйфории» досталась одержимость движением: бесконечные сложные пролеты камеры, которые не дают зрителю замереть ни на секунду. Зачем это нужно: как и в гангстерских сагах Скорсезе, в «Эйфории» это создает ощущение «высоких ставок». Подростковая влюбленность или поиск дозы здесь подаются с тем же эпическим размахом, что и раздел власти в мафиозном клане. Идем дальше — Нэн Голдин Визуальный ряд «Эйфории» во многом вдохновлен фотографиями классика американской контркультуры Нэн Голдин, которая снимала нью-йоркскую богему, ЛГБТ-сообщество и наркозависимых в 70-80-е годы. Зачем это нужно: отсюда в сериале этот специфический «грязный» реализм, смешанный с невероятной нежностью, и теплая, почти осязаемая цветовая гамма. Ну и финалимся с Вонг Кар-Ваем Если в кадре сталкиваются густой синий и неоновым оранжевым, — это привет гонконгскому мастеру. «Любовное настроение» и «Падшие ангелы» научили Левинсона использовать свет и цвет как драматургическую силу. Зачем это нужно: цвет в «Эйфории» заменяет слова. Когда Ру плохо — мир становится ледяным, когда она счастлива — кадр заливает золотой свет.</t>
+  </si>
+  <si>
+    <t>23.04.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/setters/13494</t>
+  </si>
+  <si>
+    <t>Еще недавно казалось, что чем больше выбор, тем лучше. Но на практике избыток вариантов все чаще усложняет решение: требует больше времени, внимания и энергии. ⏪Американский психолог Барри Шварц называл это парадоксом выбора — когда изобилие не упрощает, а перегружает.⏩ Сегодня на этом фоне меняется сама логика потребления: важным становится не количество вариантов, а их качество и отбор. ➡️ В новой статье SETTERS Media × Ozon Селект разбираемся, как это проявляется в реальной жизни, на примере опыта основательницы бренда STUDIO 29 Тани Фомичевой и изменений в поведении покупателей.</t>
+  </si>
+  <si>
+    <t>23.04.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/setters/13493</t>
+  </si>
+  <si>
+    <t>Мне не нравится, когда искусство слишком подробно объясняют в сотнях коротких видео, лишая его загадки. Я предпочитаю «нишевых» авторов, не ориентированных на массовость. Держать ореол загадочности или становиться фултайм-блогером, чтобы выжить на рынке? Провели дискуссию «Личный бренд в искусстве» на ярмарке |catalog| и делимся с вами Соосновательница SETTERS Media Саша Жаркова встретилась с представителями арт-сообщества — галеристами, художниками и маркетологами и коллекционерами, чтобы выяснить, как в 2026 году выстраиваются отношения между творчеством и охватами. Обсудили все: от «продающих» сторис в мастерской до этики использования ChatGPT и того, почему иногда стратегия недосказанности продает дороже, чем миллионная аудитория. Читайте по ссылке 💚 Коллеги, ваше мнение? 🕊 — хочется, чтобы художник занимался творчеством, а не соцсетями: эти «танцы перед камерой» убивают магию 🤝 — я за соцсети: это и первый контакт с автором, и способ открыть для себя новых художников через алгоритмы</t>
+  </si>
+  <si>
+    <t>23.04.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/setters/13492</t>
+  </si>
+  <si>
+    <t>Мне не нравится, когда искусство слишком подробно объясняют в сотнях коротких видео, лишая его загадки. Я предпочитаю «нишевых» авторов, не ориентированных на массовость. Держать ореол загадочности или становиться фултайм-блогером, чтобы выжить на рынке? Провели дискуссию «Личный бренд в искусстве» на ярмарке |catalog| и делимся с вами Соосновательница SETTERS Media Саша Жаркова встретилась с представителями арт-сообщества — галеристами, художниками и маркетологами и коллекционерами, чтобы выяснить, как в 2026 году выстраиваются отношения между творчеством и охватами. Обсудили все: от «продающих» сторис в мастерской до этики использования ChatGPT и того, почему иногда стратегия недосказанности продает дороже, чем миллионная аудитория. Читайте по ссылке 💚</t>
+  </si>
+  <si>
+    <t>22.04.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/13491</t>
+  </si>
+  <si>
+    <t>Есть очень короткий период в жизни, который потом бесконечно воспроизводит поп-культура — выпускной, когда будущее еще не требует ответов, а только манит, когда можно позволить себе быть слишком красивой и слишком громкой. ⏪Коллаборация собственного бренда Lamoda NUME × Sorelle Era к выпускному аккуратно работает с этим состоянием — не с праздником, а с началом эры, когда идентичность только собирается⏩ Платье с кружевом и драматичный черный — чтобы заявить о непокорном характере, укороченные жакеты с силуэтами в викторианской эстетике — чтобы разбивать сердца, костюмы и топы с воланами — чтобы без оглядки танцевать до утра. Конечно, этот вечер так сложно забыть не из-за нарядов и красивых фотографий, а из-за ощущения, что впереди есть время быть разной и не давать окончательных ответов. Манифистируем примерять это состояние и во взрослой жизни — просто чтобы напомнить себе, какого это. Коллекция представлена эксклюзивно на Lamoda.</t>
+  </si>
+  <si>
+    <t>22.04.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/setters/13490</t>
+  </si>
+  <si>
+    <t>Что умеет и что не умеет OpenClaw, самый обсуждаемый ИИ-агент 2026 года ⏪Пытаемся понять, оправдан ли хайп OpenClaw, и обсуждаем его возможности с активными юзерами⏩ Стартовали с продукт-дизайнером Максимом Брыковым — как OpenClaw помогает ему с рабочими и личными задачами, и с воспитанием детей, читайте здесь. Сегодня опытом делится iOS-разработчик Андрей Ченчик. 👍 Что классно — В семейном чате Андрея OpenClaw быстро перерос обычные задачи вроде списка покупок и стал универсальным «справочником»: «Нужно проверить новость, узнать расписание ресторана, уточнить что-то — просто спрашиваешь бота, не выходя из мессенджера». — В Telegram-сообществе разработчиков Андрей наделил агента ролью «тамады». По его словам, бот оживил группу: он проводит викторины, участвует в спорах и генерирует мемы. «Интересный эффект: участники сами договариваются с ботом, что ему делать, а что нет. Еще научил его саммаризировать видео: кто-то кидает трехчасовой доклад, бот делает выжимку — и уже понятно, стоит ли смотреть». — Для личных задач разработчик использует проактивные напоминания о визах, документах и дедлайнах, чтобы разгрузиться от бюрократии. Кроме того, OpenClaw помогает вести бюджет, считывая траты со скриншотов банковских приложений, и генерирует посты для соцсетей. 👎 Что не оправдало ожиданий или стало проблемой — На обычном ноутбуке OpenClaw работать не может, он «засыпает» при закрытии крышки и начинает пропускать сообщения. В итоге мне пришлось вынести его на отдельную машину, Mac Mini. — Настройка для групповых и личных чатов разных областей памяти и файлов оказалась сложной и отняла много времени. — Одной подписки за $20 тоже не хватает, сейчас я держу сразу две. При этом лучшие модели вроде Claude нельзя использовать напрямую: приходится искать прокси-обходы, чтобы не получить перманентный бан, а альтернативы от GPT работают заметно хуже. В итоге продукт пока сырой, но рабочий. Его главная ценность — проактивность, когда бот сам инициирует общение и напоминания. Уверен, скоро такие системы станут нормой, но пока я все же присматриваю альтернативы.</t>
+  </si>
+  <si>
+    <t>21.04.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/13489</t>
+  </si>
+  <si>
+    <t>В Китае создали ИИ-клона погибшего мужчины, чтобы не сообщать матери о его смерти Мужчина погиб в автокатастрофе и семья заказала его цифрового двойника, чтобы тот общался по видеосвязи с 80-летней мамой. Мать считает, что сын работает в другом городе. Копию создали на основе фото, видео и аудиозаписей. Сообщается, что цифровой клон выглядит точно так же, как умерший мужчина, использует тот же диалект и манеру речи, копирует привычку наклоняться вперед во время разговора и другие особенности. В беседах женщина просит сына беречь себя, хорошо питаться и носить теплую одежду, а тот говорит, что загружен работой и обещает когда-нибудь приехать. В соцсетях обсуждают случай, мнения разделились: одни считают, что это ложь во благо, другие — что так нельзя. А что вы об этом думаете? ❤️ — наверное, это правильно, зачем разбивать сердце пожилой женщине 💔 — это неправильно, мать имеет право знать правду 😐 — не знаю, я в шоке</t>
+  </si>
+  <si>
+    <t>21.04.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/setters/13488</t>
+  </si>
+  <si>
+    <t>Индустрия контента сегодня развивается быстрее, чем формируется ее системное понимание. Пока мы обсуждаем бум вертикальных сериалов, другие уже считают экономику игр, третьи запускают новое медиа, четвертые спорят, есть ли в России талантливые авторы сериалов, а у пятых залетел рилс о том, как все устали от ИИ. На этом фоне команда Дзена и Институт развития интернета запустили «Цифровой факультет» — проект, который аккумулирует ключевые знания о креативных индустриях в одном месте. SETTERS Media особенно заинтересованы в разделе «Исследования» — ребята уже рассказали, как пользователи на самом деле читают ленту и выбирают, на что кликнуть, и проанализировали, как поддерживают игровую индустрию в России и за рубежом. Начало положено без следов ИИ в текстах — а значит, велком он борд, коллеги!</t>
+  </si>
+  <si>
+    <t>21.04.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/setters/13487</t>
+  </si>
+  <si>
+    <t>У него рост 1.96 и шмотки от Bottega, но он не может потратить 50 тысяч долларов на цветы для вашей свадьбы — он ноль из десяти, сказала Кэсси и пошла заводить аккаунт на OnlyFans Вообще, средний заработок блогеров на платформе — от $150 до $200 в месяц. Но Кэсси явно вдохновлялась другими примерами — например, блогершей Лил Тэй, которая завела аккаунт через минуту после своего 18-летия и за три часа заработала более $1 млн. Спустя месяц Лил заявила своей многомиллионной аудитории, что женщины старше 25 лет, работающие с 09:00 до 17:00, — неудачницы, а высшее образование — трата времени. Небывалый успех OnlyFans моделей, романтизация luxury образа жизни и тиктоки про «легкие деньги» привели к культурному сдвигу: теперь секс-работница не жертва, а предпринимательница. Исследования подтверждают, что многие подростки заинтересованы в создании сексуального контента и на полном серьезе рассматривают платформу как способ заработка. По их мнению, мгновенная прибыль стоит любых рисков, даже если речь идет о цифровой эксплуатации, утечках контента и потере репутации. Им импонирует логика OnlyFans моделей: в мире, где женское тело — товар, лучшее оружие против всех бед — набитый кошелек. Хоть и ценой собственного ментального здоровья — и это меньшая из цен, которую можно заплатить. О «темных» сторонах секс-работы рассказывали здесь: https://www.setters.media/post/onlyfans</t>
+  </si>
+  <si>
+    <t>20.04.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/setters/13485</t>
+  </si>
+  <si>
+    <t>Редкая эстестика: Анна Винтур в 1992 изучает материалы курса «Живое выступление» от Gogol School, чтобы блестяще проводить переговоры и выступления, создавать истории, работать с вниманием и стать самой влиятельной фигурой в моде. Такой курс завтра разыграем и мы, успевайте поучаствовать: https://t.me/setters/13452</t>
+  </si>
+  <si>
+    <t>20.04.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/13484</t>
+  </si>
+  <si>
+    <t>Как зумеру управлять коллегами постарше? Мне 20 лет, и я партнер международной юридической фирмы. Регулярно оказываюсь самым младшим в комнате переговоров, а моя команда состоит из людей старше на 10–15 лет, — говорит нам Тамрин Дарбаков. Еще год назад он совершал все классические ошибки начинающего управленца: пытался всем нравиться, потом перегибал с жесткостью. Сегодня Тамрин поделился выводами, которые помогли ему наладить контакт с командой. ➡️ Например, он считает, что теория поколений работает только для тех, кто в нее верит. И гораздо полезнее смотреть на то, в какой среде вырос человек. Ведь можно сколько угодно пытаться быть типичным представителем своего поколения, но паттерны нашего поведения задаются той средой, в которой мы сформировали свои убеждения и привычки. Если все же говорить о поколенческих различиях, он видит в работе два ключевых момента 🔽 Первое: зумеры и миллениалы по-разному определяют себя в отношении работы. Зумеры более субъектны, сами задают тон, вплоть до манеры общения с начальством, и некоторые под них подстраиваются. Миллениалы скорее воспринимают себя как объект для работы. На мой взгляд, этим обусловлено более пассивное отношение миллениалов к инициации изменений. Они ждут, когда система сама изменится. Зумеры же меняют систему под себя. Второе: подход к выполнению задач. Зумеры быстрее ориентируются в новых инструментах и внедряют их в работу. Правда, тут есть нюанс. Зумер быстро и эффективно выполнит более-менее базовую задачу с привлечением ИИ и других новых возможностей. Однако работу, где нужен глубокий смысл и креативное решение, лучше делегировать миллениалам. Большинство из них отрицают ИИ-генерацию в работе — будут все создавать своими руками  и «выстрадают» крутое смысловое наполнение. Другие наблюдения и правила для зумеров, которые столкнулись со стереотипами, читайте по ссылке. Коллеги, а вам удавалось выстарадать то самое крутое смысловое наполнение для креатива с помощью ИИ? 😭 — нет, но мы пытались 🕊 — нет, и это последнее, что хочется делегировать ❤️— вообще-то да!</t>
+  </si>
+  <si>
+    <t>19.04.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13475</t>
+  </si>
+  <si>
+    <t>A-List news: Дарья Белякова отсудила у компании Sunlight более 17 млн рублей за копирование дизайна украшений ее бренда Joser Запускаем рубрику, в которой будем рассказывать, что нового произошло у наших героев A-List — предпринимателей и ученых, писателей и музыкантов, разработчиков и художников, которые отвечают за прорывы в своих индустриях и вдохновляют людей вокруг. Первая героиня — основательница Joser, A-House, Arch(e)type, Archipélago Дарья Белякова. Теперь Joser можно заслуженно называть покровителем независимых дизайнеров. Гордимся и рассказываем подробности в карточках.</t>
+  </si>
+  <si>
+    <t>18.04.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/setters/13471</t>
+  </si>
+  <si>
+    <t>Провели экскурсию по ярмарке современного искусства |catalog| друзей и партнеров SETTERS Media За главную была соосновательница SM и амбассадор ярмарки Саша Жаркова — вместе с ней гости посетили стенды галерей, пообщались с их основателями, кураторами и художниками, обсудили представленные работы и особую роль галерей в развитии современного искусства. Спасибо за насыщенную и вдохновляющую встречу, разделить этот опыт с единомышленниками было особенно приятно💚</t>
+  </si>
+  <si>
+    <t>18.04.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/setters/13470</t>
+  </si>
+  <si>
+    <t>Где работают настоящие психопаты Если вам всегда казалось, что ваш автомеханик немного с приветом, наука официально на вашей стороне. Исследование Иллинойского университета 2026 года наложило черты «тёмной триады» на профессиональные интересы. Выяснилось, что у каждой деструктивной черты есть своя идеальная среда обитания. Психопаты: осознанно тянутся к изолированной ручной работе, чтобы держаться как можно дальше от людей. Список уверенно возглавляют механики, за которыми вплотную идут инженеры и технические специалисты. Их выбор продиктован антисоциальностью и желанием свести любое общение к абсолютному минимуму. Нарциссы: в отличие от психопатов, им жизненно необходима сцена и зрители. Они массово идут в творчество ради восхищения, а также метят в лидеры ради доминирования. Бизнес, юриспруденция и политика — их любимые песочницы для самоутверждения. Макиавеллисты: демонстрируют резкое отвращение к любым профессиям, требующим прямого контакта с людьми. Они системно избегают сфер, связанных с заботой или социальным взаимодействием, предпочитая холодный расчет. Но самая большая угроза для бизнеса — это так называемые «успешные» психопаты и нарциссы. Они виртуозно маскируют свои черты внешней харизмой, чтобы незаметно карабкаться по корпоративной лестнице. Исследователи прямо предупреждают, что таких людей нельзя пускать в топ-менеджмент. Как только они доберутся до власти, управлять ими станет практически невозможно. В общем, бояться нужно не угрюмого сварщика в гараже. Бояться нужно того очаровательного коллегу, который вчера виртуозно скинул на вас свой проект, лучезарно улыбаясь.</t>
+  </si>
+  <si>
+    <t>17.04.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/setters/13469</t>
+  </si>
+  <si>
+    <t>19 апреля в 14:00 SETTERS Media проведет дискуссию о том, как художникам продвигать себя в интернете. Модератор — соосновательница SM Саша Жаркова 💚 Обсуждать наболевшую тему будем в ЖК «Золотой» на Софийской набережной. В дискуссии примут участие Дарья Кузнецова (соосновательница Shift Gallery), Наиля Асланова (соосновательница бренд-агентства «БУНТ») и мультимедиа-художник, резидент галереи fābula, Саша Лемиш. Приходите и готовьте вопросы — будем вместе разбираться, что делать художникам, если от самопиара уже опускаются руки. Билеты: https://catalogfair.ru</t>
+  </si>
+  <si>
+    <t>17.04.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/setters/13468</t>
+  </si>
+  <si>
+    <t>Феномен тредвайф: почему современная поп-культура романтизирует финансовую несамостоятельность Эпоха «girlboss» с вечным достигаторством и выгоранием сменилась радикально противоположной — эпохой добровольной инфантилизации женщин. В соцсетях процветает эстетика «Soft Life», тредвайф, превращающих выпечку хлеба в многочасовой перформанс, а концепция «stay-at-home daughter», легитимизирующая отказ от карьеры ради матчи и родительского рубля, набирает все больше и больше последовательниц. Гипергамия — практика поиска партнера с более высоким достатком и статусом — уже несколько лет является горячей темой. Скандально известный коуч по отношениям Шера Севен с 2023 года учит женщин смеяться в лицо мужчинам, предлагающим разделить счет, и изменять «нищим». Можно было подумать, что миф о разумности финансовой зависимости от мужчины уже изжил себя, но, как стойкий сорняк, он, к сожалению, продолжает процветать, — писали недавно коллеги из Dazed. Что значит этот «откат к истокам» и к чему он приводит, разбирается редактор культуры SETTERS Media Мария Бессмертная.</t>
+  </si>
+  <si>
+    <t>16.04.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/setters/13467</t>
+  </si>
+  <si>
+    <t>/\/\уЛ'тiм*/\|@ A&amp;T f*$t|\/@L «Знак / Символ» — тема 9-го выпуска крупнейшего фестиваля мультимедийного искусства в России, INTERVALS. ⏪Городская среда — один из главных элементов, с которым работает фестиваль. Для INTERVALS важно взаимодействие произведений искусства с историей и контекстом мест, в которых они расположены⏩ «Каждая локация INTERVALS — это часть общего высказывания. Мы всегда работаем не только с произведениями, но и с контекстом места: его архитектурой, ритмом, историей, тем, как оно проживается зрителем. Поэтому карта фестиваля — это в каком-то смысле сценарий встречи медиаискусства и города», — отмечает куратор INTERVALS 2026 и выставочных проектов компании dreamlaser Анна Гагарина. Фестиваль пройдет в Нижнем Новгороде с 23 по 26 апреля и охватит более 20 локаций по всему городу. В этом году в программу INTERVALS войдут бесплатная мультимедийная выставка, аудиовизуальные перформансы, музыкальные выступления и образовательные ивенты. В фестивале примут участие dreamlaser, PANTERRA, Sasha Kojjio, 404.zero, re4ee, Хаски, Attaque de panique, Антон Мороков, ГЛУМ, «Станция метро Горьковская» и многие другие. Международные участники — Quayola (Италия), Josep Poblet (Испания), Saeed Gebaan (Саудовская Аравия), mammasONica (Италия), SKGPLUS (Китай), Dominic Kießling (Германия), Yang Bing (Китай). SETTERS Media выступает партнером мероприятия и уже готовит кое-что интересное. Будем держать вас в курсе 💚</t>
+  </si>
+  <si>
+    <t>16.04.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/setters/13458</t>
+  </si>
+  <si>
+    <t>Кому полезен OpenClaw и как его интегрировать в жизнь? ⏪OpenClaw — самый обсуждаемый ИИ-агент 2026 года. Пытаемся понять, оправдан ли хайп, и обсуждаем возможности OpenClaw с активными юзерами⏩ Начинаем с продукт-дизайнера Максима Брыкова. Как OpenClaw помогает ему в рабочих и личных задачах, прививает в его семье хорошие привычки и как реагирует, когда Максим отклоняется от плана, читайте в карточках.</t>
+  </si>
+  <si>
+    <t>15.04.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/setters/13456</t>
+  </si>
+  <si>
+    <t>ИИ-кавер, где Йе якобы исполняет «Седую ночь» под названием «Silver Night», занял 1-е место в мировом чарте Shazam 📱 Недавно трек завирусился в социальных сетях, а сама композиция полностью сгенерирована нейросетями. Канье Уэст не имеет к нему никакого отношения, кроме использования его голоса.</t>
+  </si>
+  <si>
+    <t>15.04.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/setters/13455</t>
+  </si>
+  <si>
+    <t>Стартовал третий и заключительный сезон «Эйфории»: провожаем сериал и разбираем ее феномен🪩 Когда в 2019 году на HBO вышла «Эйфория», она не просто обновила жанр подростковой драмы — она его аннигилировала. Сэм Левинсон предложил аудитории не «еще один сериал про школу», а галлюциногенный, тактильный и предельно откровенный трип. ⏪До «Эйфории» подростковые драмы выглядели как длинные рекламные ролики или мыльные оперы — плоский свет, понятный монтаж, акцент на диалогах А Сэм Левинсон (прототип главной героини Ру в исполнении Зендаи) взял инструментарий «высокого кино» — 35-миллиметровую пленку, сложнейшие операторские краны, световую партитуру достойную оперного театра — и применил все это к истории о семнадцатилетних. Именно этот «визуальный пафос» в сочетании с сырой, почти документальной откровенностью сделал сериал культурным взрывом, который невозможно было игнорировать⏩ Как этот проект стал визуальной библией зумеров и почему его наследие так же противоречиво, как и его герои, разбирались по ссылке: https://www.setters.media/post/provozhaem-eyforiyu-i-razbiraem</t>
+  </si>
+  <si>
+    <t>14.04.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/setters/13454</t>
+  </si>
+  <si>
+    <t>Коллеги, видно мой экран?</t>
+  </si>
+  <si>
+    <t>14.04.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/13452</t>
+  </si>
+  <si>
+    <t>Дарим курс от Gogol School и пожизненный навык комфортных переговоров и выступлений 🩶 ⏪Бесплатный совет: люди гораздо меньше думают о вас, чем вам кажется, по большому счету — им все равно и они открыты ко всему. Так что расслабиться, просто начать разговаривать и понять, что вы управляете ситуацией — отличная стратегия⏩ Лучше — только выиграть курс «Живое выступление» от Gogol School, где получится развить навыки импровизации и создания истории, научиться саморегуляции и созданию естественного контакта с людьми, а также познакомиться с собственным голосом и телом. Условия: 1. Подписаться на @setters и @brandwatching 2. Нажать кнопку «Участвовать» под этим постом. 3. Курс проходит офлайн, в Москве. Конкурс пройдет с 14 по 21 апреля 2026 года. Бот автоматически выберет победителя. Правила конкурса Участников: 304 Призовых мест: 1 Дата розыгрыша: 18:00, 21.04.2026 MSK (завершён) Победители розыгрыша: 1. Алëна - 5ap0rt</t>
+  </si>
+  <si>
+    <t>14.04.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/setters/13451</t>
+  </si>
+  <si>
+    <t>А не веет ли от вас «задолбанностью» и отсутствием мотивации? 5 вопросов, которые стоит задать себе, если вас не берут на работу ⚧️ Не выгляжу ли я так, будто меня уже тошнит от самой идеи работы? При найме все смотрят не на ваш блистательный бэкграунд, а на состояние. Потому что опыт — это прекрасно, но если от вас веет тотальной задолбанностью, это сразу заметно. 🚻 Не слишком ли увлеченно я рассказываю о своих сторонних проектах? Все и так понимают, что у кандидатов, особенно суперопытных, есть сайдпроекты. Но если на первой встрече становится ясно, что у вас еще консалтинг, инвестиции, партнерство, свой пет-проект и, возможно, более интересная жизнь, работодатель начинает нервничать. 🚮 Не звучу ли я как хейт-машина? Ругать ИИ, зумеров, новые технологии на первой же встрече — плохая стратегия. Даже если вы тысячу раз правы. 🎦 Не превращаю ли я собеседование в непрошеный консалтинг? Вы можете за три минуты понять, что у компании есть дыры в стратегии, процессах или позиционировании, но первое собеседование — не место для раздачи советов. Унижать чужую систему можно будет потом, желательно уже после оффера. 📶 А это мой масштаб? Если ваши ожидания давно живут в лиге ((200 тысяч плюс)), а вы снова идете в компанию на 10 человек, проблема не в рынке, коллега. И не такой частый, но неприятный вопрос: а не сноб ли я? Да, рекрутер может быть моложе вас. Да, менеджер может хуже понимать вашу профессию. Да, возможно, уже на середине разговора вам хочется аккуратно их поправить. Но если вы весь собес сидите с «господи, и эти люди меня оценивают?», это прекрасно считывается. Несколько тактических решений и советов, которые сейчас помогут устроиться туда, куда действительно хочется, давали по ссылке.</t>
+  </si>
+  <si>
+    <t>13.04.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/setters/13450</t>
+  </si>
+  <si>
+    <t>В Твиттере рухнул языковой барьер. Платформа внедрила систему автоматического перевода: теперь посты со всего мира автоматически переводятся на язык пользователя и попадают в общую ленту. Обновление стало одним из немногих за последнее время, которое вызвало почти единогласное одобрение. Илона Маска хвалят за реальное упрощение глобальной коммуникации и «первой по-настоящему полезной фичей». ❤️</t>
+  </si>
+  <si>
+    <t>13.04.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/setters/13444</t>
+  </si>
+  <si>
+    <t>13.04.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/setters/13438</t>
+  </si>
+  <si>
+    <t>«Пишу в Telegram своему агенту, мол, братишка, позвони по номеру X, давай столик забронируем. Он звонит и бронирует столик». Разбираем OpenClaw — самого обсуждаемого ИИ-агента 2026 года Начнем с того, что OpenClaw — один из самых быстрорастущих опенсорс-проектов в истории. Его создал в конце 2025 года австрийский разработчик Питер Штайнбергер (которого к сегодня уже захантили в OpenAI).  OpenClaw обсуждают и тестируют не только айтишники и энтузиасты. Это интуитивно понятный фреймворк для автономных ИИ-агентов, способных действовать на устройстве почти самостоятельно — без навыков кодинга со стороны пользователя. Как это работает? ⏪Простыми словами, вам достаточно установить программу, связать ее с Telegram, Discord, Slack, почтой или другой платформой — и дальше можно общаться с агентом как с чат-ботом вроде ChatGPT, плюс давать ему задания. И он будет управлять компьютером, работать с файлами, браузером и программами без бесконечных промтов и подстегиваний со стороны человека⏩ Кому будет полезен OpenClaw и как его интегрировать в жизнь? Как настроить OpenClaw под себя и научить его рефлексировать? Безопасно ли это? Подробно разбираем на сайте SETTERS Media.</t>
+  </si>
+  <si>
+    <t>12.04.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/setters/13437</t>
+  </si>
+  <si>
+    <t>Любители искусства, новости для вас: 17–19 апреля в Москве пройдет юбилейный выпуск ярмарки современного искусства |catalog| Случилась магия чисел: в пятом выпуске |catalog| примут участие 55 галерей со всей России. Среди них — pop/off/art, КРОКИН ГАЛЕРЕЯ, Галерея Марины Гисич, Галерея Anna Nova, Галерея «Триумф», Галерея Люмьер и многие другие. Площадкой вновь станет жилой квартал «Золотой» на Софийской набережной. В этом году |catalog| запускает новый проект — программу поддержки галерей |с| – след. Победителей в двух номинациях выберут галереи-участницы ярмарки: за лучшее экспозиционное решение на стенде и за вклад в развитие индустрии за последние полгода. ➡️А 19 апреля мы ворвемся в дискуссионную программу ярмарки и поговорим о личном бренде в мире искусства: как художнику выстроить личный бренд, и не потеряться в интернете, даже если от самопиара уже опускаются руки. Модерировать дискуссию будет соосновательница SETTERS Саша Жаркова, а ее собеседниками станут Даша Кузнецова и Наиля Асланова. Подробнее на сайте ярмарки: https://catalogfair.ru/ Уже готовимся к встрече с вами!💚</t>
+  </si>
+  <si>
+    <t>11.04.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/setters/13436</t>
+  </si>
+  <si>
+    <t>Учись хорошо, или твой покемон умрёт В одной из средних школ Китая запустили систему мотивации, которую не придумал бы ни один педагог советской закалки. Механика — классический тамагочи, только жестко привязанный к успеваемости. Сдал домашку раньше срока, убрался в классе или помог товарищу — заработал баллы. На них можно кормить питомца и прокачивать его уровень. Но если ты завалил контрольную или не сделал уроки — цифровой любимец начинает буквально умирать от голода прямо у тебя на глазах. Учителя говорят, что ничего эффективнее за всю карьеру не пробовали. Дети сами просятся делать дополнительные задания. Один мальчик признался, что остервенело налегает на алгебру, потому что его дельфин застрял на уровне медузы — а он хочет докормить его до «супер-рыбы». И вот в чём главная находка. Тамагочи ещё в 1997 году массово запрещали в школах, поскольку дети отвлекались на кормёжку прямо на уроках. Китайцы перевернули механику и сделали сам учебный процесс единственным способом накормить питомца. С точки зрения поведенческой экономики — это гениальный и беспощадный инструмент манипуляции мотивации через эмоциональный шантаж. В отличие от разовых наград, цифровые питомцы создают с учеником постоянную эмоциональную связь — не краткосрочный всплеск усердия, а регулярную вовлечённость. Именно так выглядит продуктовое мышление в педагогике. Абстрактная пятерка в дневнике работает плохо. А вот угроза голодной смерти виртуального дельфина, как выяснилось, безотказно программирует на пятерки.</t>
+  </si>
+  <si>
+    <t>10.04.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/setters/13433</t>
+  </si>
+  <si>
+    <t>Почему раньше герои бежали к свадебному алтарю, а теперь все чаще — от него? Разбираемся на примерах 🥀 «Материалистка», «Драма!», «У меня очень плохое предчувствие», вторая часть «Я иду искать» — вот только несколько премьер последнего года, в котором молодые режиссеры и режиссерки пытаются переосмыслить идею брака. И делают это в довольно радикальном ключе. ⏪Современный кинематограф превращает в триллер уже саму подготовку к свадьбе. Разница фундаментальна: старое кино оплакивало утраченную близость, новое — празднует избавление от иллюзий еще до того, как они успели обосноваться в жизни⏩ ➡️ Ярким примером этой деконструкции стала «Материалистка» Селин Сон. Здесь брак окончательно лишается метафизического налета, превращаясь в чистую бизнес-модель. Главная героиня, профессиональная сваха для нью-йоркской элиты, работает не с «родственными душами», а с инвестиционными портфелями и социальными активами. Любовь в этой системе координат — досадная переменная, мешающая эффективному менеджменту отношений. Свадьба здесь — успешный выход на IPO, где невеста и жених подписывают контракт, цена которого измеряется не в верности, а в статусе. ➡️ Параллельно с «деловым» подходом Сон довольно активно развивается линия «свадебного хоррора», вершиной которой можно пока назначить проект Кристоффера Боргли «Драма!». В паре Зендеи и Роберта Паттинсона предсвадебная неделя превращается в параноидальный кошмар. Режиссер использует инструменты психологического триллера, чтобы показать: навязанный обществом идеал «лучшего дня в жизни» на деле является мощнейшим триггером для когнитивного диссонанса. Это не праздник двоих, а дорогостоящий спектакль для родственников, где за безупречным кейтерингом скрывается  ужас перед партнером, которого ты на самом деле не знаешь. ➡️ Похожую тревогу транслирует и новый проект Netflix «У меня очень плохое предчувствие», где традиционный обряд вхождения в новую семью оборачивается буквальным поглощением личности невесты (для справки — все эпизоды сериала сняты женщинами). ➡️ В этой же колее движется и сиквел хита «Я иду искать» с Самарой Уивинг, где свадебные традиции доведены до кровавого абсурда. В этих картинах алтарь — это ловушка, а семья партнера — замкнутая секта со своими жестокими правилами. Ревизионизм здесь проявляется в осознании, что брак — это не обретение «половинки», а риск полной аннигиляции автономности. Что же такое? Никто больше не хочет замуж? Скорее, никто больше не хочет играть по чужим правилам и в чужом сценарии. Кино 2026 года признает за женщиной (и мужчиной) право на сомнение. Мы наблюдаем не смерть любви, а смерть свадебного мифа. Понимая, что «счастливое завтра» начинается не с клятвы перед свидетелями, а с сохранения себя в мире, который так и норовит разобрать тебя на запчасти.</t>
+  </si>
+  <si>
+    <t>09.04.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/setters/13432</t>
+  </si>
+  <si>
+    <t>«Барри Кеоган обкололся филлерами и выглядит ужасно» Такие комментарии пишут под фотографиями одного из самых талантливых актеров современности. Поэтому теперь он почти не выходит из дома и не хочет сниматься в кино. «Все через это проходят, но у меня не получается это вывозить», сказал он в интервью. ⏪И это коллеги, не просто грустная история, а доказательство того, что поп-культура полностью отказалась от принципов diversity⏩ Чтобы объяснить, как мы здесь оказались, вводим термин — луксмаксинг. Если коротко, это «прокачка» внешности. Внутри сообщества принято разделение на два уровня апгрейда: Первый — softmaxxing, это про базовый груминг, правильную осанку и уход за кожей; и второй — опасный hardmaxxing, это пластические операции, филлеры и практики вроде bone smashing — намеренной поломки костей лица ради скул и четкой линии челюсти, главного фетиша. По сути, луксмаксинг — это геймификация непринятия своего тела в мире, где соцсети заставляют молодых людей воспринимать свои природные данные как системные «баги», требующие исправления. Внешняя объективация — это их и Новый, и Старый Заветы. Плюс факт того, что соцсети приучили нас рассматривать любую фотографию как товар, который можно оценить по шкале от 1 до 10. И обязательно оставить свое ценное мнение в комментариях. В этом пространстве все меньше места для харизмы или индивидуальности — параметров, которые нельзя измерить фильтром или линейкой. Случай Кеогана пугает именно потому, что он — один из самых талантливых артистов своего поколения. Если даже его талант не может защитить, то на что тогда надеяться остальным? #точкакипения</t>
+  </si>
+  <si>
+    <t>09.04.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/setters/13431</t>
+  </si>
+  <si>
+    <t>Полезное: SETTERS выпустили репорт, который спойлерит, что ждёт все рабочие коллективы на горизонте ближайших лет. Внутри — 36 страниц, где авторы объясняют, в чём сила крошечных команд, как ИИ влияет на процессы и куда движется корпоративная культура. Тут и цифры, и мнения, и прогнозы от гигантов типа Microsoft. Мастрид для тех, кто не планирует вылететь с рынка труда.</t>
+  </si>
+  <si>
+    <t>09.04.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/setters/13430</t>
+  </si>
+  <si>
+    <t>Что купить на книжной ярмарке non/fiction? 10 главных книг по версии SM  Сегодня в Гостином Дворе открывается ярмарка non/fiction, на которой все еще, несмотря ни на что, можно найти хорошие книги. Рассказываем, что советует наша редакция: 1️⃣ Чжан Сяомань, «Моя мама — уборщица» Один из самых громких примеров современной китайской «литературы рабочих». Журналистка Чжан Сяомань записывает историю своей матери, которая за жизнь перепробовала множество «непрестижных» работ — от уборщицы до чистильщицы грибов. Предельно честный и местами болезненный текст о невидимом труде, классовом разрыве и столкновении двух поколений в декорациях стремительно меняющегося Китая. 2️⃣ Эв Герра, «Репатриация» Эв Герра работает на стыке автофикшна и документальной прозы, исследуя тему возвращения к корням. «Репатриация» — это рефлексия о поиске идентичности, миграции и памяти, которая зашита в ландшафты и семейные архивы. Текст для тех, кто пытается понять, что такое «дом» в мире, где все границы стали зыбкими. «Гонкур» 2024 года за лучший дебют. 3️⃣ Анна Старобинец, «Магма ведьм» Первый роман из будущей серии про мир после апокалипсиса, в результате которого погибло большинство населения планеты, а те кто выжил добрались до Исландии и быстро организовали там новое Средневековье. Старобинец, одна из самых интересных фантастов современной русской литературы, давно в отдельном представлении не нуждается. Очень надеемся дожить до приличной экранизации.  4️⃣ Дмитрий Хаустов, «Темные теории» Философ Дмитрий Хаустов предлагает путеводитель по самым мрачным закоулкам современной мысли. От нигилизма и пессимизма до акселерационизма и «ужаса философии». Это книга о том, как мыслить мир, который больше не кажется нам дружелюбным или понятным. Идеальное чтение для тех, кто готов встретиться с бездной лицом к лицу. 5️⃣ Сергей Эйзенштейн, «Несделанные вещи» Книга-призрак, собранная из черновиков, рисунков и планов великого режиссера. Эйзенштейн был мастером не только кадра, но и нереализованных идей. Издательство «Гараж» публикует масштабное исследование проектов, которые так и не стали фильмами, но навсегда изменили теорию искусства. Интеллектуальный детектив для тех, кто хочет заглянуть в лабораторию гения. Еще пять рекомендаций — по ссылке.</t>
+  </si>
+  <si>
+    <t>08.04.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/setters/13429</t>
+  </si>
+  <si>
+    <t>Завтра в российский прокат выходит «Драма!» с Зендеей и Робертом Паттинсоном. По сюжету жизнь счастливой помолвленной пары летит к черту — неожиданный spicy-момент превращает неделю перед свадьбой в настоящий кошмар. Можно уверенно заявлять: эпоха классического ромкома, завершающегося поцелуем у алтаря и титрами «долго и счастливо», официально всё. Для современной поп-культуры брак больше не хэппи-энд — фильмы про свадьбы снимаются в жанрах триллера, социальной сатиры или экзистенциального хоррора. Как современное кино прощается с институтом брака, разбираемся на примерах «Материалистки», «Драмы!», «У меня очень плохое предчувствие» и второй части «Я иду искать».</t>
+  </si>
+  <si>
+    <t>08.04.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/setters/13428</t>
+  </si>
+  <si>
+    <t>Перевели трейлер нового хоррора A24 Backrooms и рассказываем, почему на нем все помешались 19 миллионов просмотров за шесть дней на Ютубе. Больше миллиона лайков в запрещенной сети. Все выглядит так, что 29 мая на экраны правда выйдет главный хоррор года, как его уже называют в комментариях. Откуда такой восторг? Пробуем разобраться. «Не могу поверить, что все начиналось с одной картинки на 4chan» Если коротко, именно это и будоражит людей. Потому что Backrooms вырос не из нормального первоисточника — не из романа, комикса или игры — а из интернет-прикола. Все началось в 2019 году, когда в треде с призывом «скиньте пикчи, которые просто ощущаются неправильными», один из пользователей прислал фото странного пустого пространства с желтоватыми стенами, ковролином и люминесцентным светом, а другой его откомментил — мол, если выпасть из реальности, можно попасть в Backrooms — бесконечное пространство однотипных желтых комнат, где пахнет сыростью и гудят лампы. 👉 Дальше произошло то, что обычно и происходит с удачной интернет-легендой: она перестает принадлежать одному автору и становится коллективным конструктором. Пользователи Reddit, 4chan, YouTube и вики-сообществ начинают придумывать новые уровни Backrooms, сущностей, правила выживания, звуки, запахи, текстуры, карты, теории и ответвления. Исследователи цифрового фольклора как раз и подчеркивают, что Backrooms — это не просто creepypasta, а collaborative online horror, коллективный городской миф, который разрастается именно потому, что изначально был недосказанным и открытым для чужих проекций. 👉 Новый виток случился в 2022 году — американский подросток Кейн Парсонс снял серию The Backrooms на Ютубе. И интернет ее буквально сожрал — ролики суммарно набрали больше 150 миллионов просмотров. По словам Парсонса, с идеей полнометражной адаптации к нему обращались сразу несколько студий. Год спустя мы узнали, что у интернет-кошмара будет хорошая крыша — разработку фильма запустили A24. А Кейн Парсон, 2005 года рождения, стал самым молодым режиссером в истории студии. 🙏 P.S. Редактор культуры SM предупреждает: из такого редко получается что-то приличное. Достаточно вспомнить провал Slender Man 2018 года или экранизацию вирусного твиттер-треда Dear David, которую IndieWire назвал худшим хоррором 2023 года. В России фильм выйдет 4 июня. Ждете?</t>
+  </si>
+  <si>
+    <t>07.04.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/setters/13427</t>
+  </si>
+  <si>
+    <t>⏮ТРЕНД-РЕПОРТ: какие компании заберут в будущее и кто в них будет работать ⏭ Команда SETTERS Media вместе с Евгением Вольновым, директором по контенту в hh.ru и автором канала The Future of Work, сделали большой тренд-репорт, как и где мы будем работать. Спойлер: 80% работников (речь и про топ-менеджмент, и про рядовых сотрудников) не хватает времени и энергии выполнять свою работу. И если раньше корпоративная культура формировалась интуитивно, то теперь она должна стать управляемой системой, чтобы запросы рынка не превышали возможности человека. Сохраняйте и читайте 🫡</t>
+  </si>
+  <si>
+    <t>07.04.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/setters/13418</t>
+  </si>
+  <si>
+    <t>«Не помню, когда все было хорошо» Реалии ресторанного бизнеса от Патриков до Челябинска — в 9 цитатах предпринимателей. Поговорили о настроениях на рынках, закрытиях, поднятии цен и рефрешах.</t>
+  </si>
+  <si>
+    <t>07.04.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/setters/13409</t>
+  </si>
+  <si>
+    <t>06.04.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/setters/13408</t>
+  </si>
+  <si>
+    <t>Столько же баллов у Ирана, в котором сейчас происходит самый длительный общенациональный блэкаут — более 37 дней подряд. Россия заняла в рейтинге предпоследнее место. Помимо Ирана эту строчку разделили так же Китай и Пакистан. Хуже результаты только у КНДР. Страна набрала 0 баллов в рейтинге свободы интернета и заняла последнее место. Вот такие цифры дня.</t>
+  </si>
+  <si>
+    <t>06.04.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13407</t>
+  </si>
+  <si>
+    <t>Рассказываем, чем нас пугает кейс Барри Кеогана Недавно ирландский актер Барри Кеоган дал интервью, в котором рассказал, что в последнее время не очень охотно выходит из дома, и вообще не заходит в интернет. Причина — кошмарные комментарии по поводу внешности актера. ⏪Редактор культуры SETTERS Media Мария Бессмертная считает, что это интервью, на фоне возобновившейся дискуссии о феномене луксмаксинга (looksmaxxing), очередное свидетельство того, что современная поп-культура полностью отказалась от принципов diversity⏩ Для начала определимся с терминами. Луксмаксинг, радикальная концепция «прокачки» внешности для преуспевания в жизни, зародилась лет десять назад на форуме инцелов, и вот сейчас попала в «мейнстрим». Для части публики его адепты представляются чем-то вроде очередной субкультуры, для других — еще одни фрики из интернета, для третьих (и это самая «грустная» категория) — это ролевые модели. Внутри сообщества принято разделение на два уровня «апгрейда»: ➡️ доступный каждому softmaxxing, включающий базовый груминг, правильную осанку и уход за кожей, ➡️ и опасный hardmaxxing — это пластические операции, филлеры начиная с подросткового возраста и маргинальные практики вроде варварского «bone smashing» — намеренной поломки костей лица ради их «правильного» срастания. Как мы здесь оказались? Почему еще пару лет назад казалось, что публичное обсуждение чужой внешности — это верх дурновкусия, а сейчас этот концепт дает серьезный трещины? Как поп-культура 2026 года проводит радикальную ревизию своих ценностей, а инклюзивность банкротится на наших глазах, Маша рассказывает на сайте.</t>
+  </si>
+  <si>
+    <t>05.04.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/setters/13406</t>
+  </si>
+  <si>
+    <t>📃📃📃📃📃📃 100 ГЛАВНЫХ СОБЫТИЙ ПОП-КУЛЬТУРЫ ⏪А24, инфлюенсеры, бодипозитив, уберизация и Лабубу⏩ Продолжаем подводить итоги первой четверти XXI века. The список наших поп-культурных побед и поражений за 25 лет составляет редактор культуры SM Мария Бессмертная с нашим автором Никитой Солдатовым. Первая часть здесь, вот вторая и третья. Следующая «пятерка сезона» — ниже. Enjoy! (16) ИНФЛЮЕНСЕРЫ НАВСЕГДА ИЗМЕНИЛИ ПОНЯТИЕ «РАБОТА» Подростки, бабушки и коты благодаря соцсетям смогли не только стать известными в рекордный срок, но и заработать на этом: прежний стандарт профессии с графиком по восемь часов пять дней в неделю окончательно ушел в прошлое. (17) CUTENESS КАК МЕРА ВСЕХ ВЕЩЕЙ Начавшись с бесконечных фотографий котиков, затопивших соцсети, эпидемия «мимимишности» помогла сформировать пантеон главных героев первой четверти XXI века: бегемотик Му Денг, бэби Йода, Лабубу и другие всадники мимимишного апокалипсиса помогают современному человеку на секунду забыться в их мягких объятьях, чтобы не впасть в очередной экзистенциальный кризис, пока мир вокруг полыхает в огне. Биологи объясняют этот феномен тем, что подобная внешность — большие глаза, короткие лапки, пухлое тело — моментально запускает в людях родительский инстинкт и заставляет мозг вырабатывать окситоцин. (18) A24 ПЕРЕПРИДУМАЛИ, КАК ПОКАЗЫВАТЬ АРТХАУС A24 приучила зрителей ходить в кино не на актера или режиссера, как раньше, а на бренд — редкий случай, когда студийная плашка сама по себе стала объектом фанатского культа. А24 сделали ставку на вирусный онлайн-маркетинг: заводили героям фильмов аккаунты в соцсетях и Тиндере, коллабились с Храмом Сатаны и продавали анальные пробки в качестве мерча. Стратегия сработала на ура: нишевый артхаус от «Лунного света» и «Леди Бёрд» до «Лобстера» и «Солнцестояния» превратился в поп-культурный феномен с обязательным облаком мемов, гифок и цифрового шума вокруг. (19) РОЖДЕНИЕ И СМЕРТЬ БОДИПОЗИТИВА Движение, которое начиналось как великая гуманистическая миссия по освобождению людей от тирании глянцевых стандартов, к середине 20-х проделало удивительный кульбит. В начале десятых бодипозитив казался глотком свежего воздуха: мы все учились любить свои складки, растяжки и несовершенства, проклиная фотошоп. Но, как это часто бывает, прекрасная идея была сначала доведена до абсурда, а затем поглощена капитализмом. (20) «УБЕРИЗАЦИЯ ЭКОНОМИКИ» То, что начиналось как удобное приложение для вызова машины, незаметно перекроило саму архитектуру человеческих отношений и труда. «Уберизация» стала новым мировым трендом, где все — от доставки бургера до вызова врача — делается из телефона.</t>
+  </si>
+  <si>
+    <t>03.04.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/setters/13397</t>
+  </si>
+  <si>
+    <t>YE ворвался в медиа с сет-дизайном своего последнего концерта ⚡️ Канье Уэст создал гигантскую планету на самом дорогом стадионом в мире — SoFi Stadium. ⏮Рассказываем, из чего состоит его новое шоу для презентации альбома Bully⏭ Во время концерта в Калифорнии на полусферу сцены, окутанную дымкой, проецировались различные изображения. На несколько треков она даже стала похожа на поверхность Земли. Здесь очевидны отсылки к излюбленному музыкантом аниме Кацухиро Отомо «Акира» (1987). Буквально воссозданные ключевые сцены из работы японского классика мы уже видели в музыкальном видео Канье Уэста на трек Stronger. YE не в первый раз вдохновляется «Акирой». Большую часть нового альбома Канье Уэст записал в Токио. А визуальные эффекты его тура Yeezus и даже выбор одежды для последних шоу отражают эстетику этого аниме. И мы понимаем почему. Отсылки к «Акире» можно найти в «Темном рыцаре» режиссера Кристофера Нолана, а также в «Матрице», «Терминатора-2» и игре Cyberpunk 2077. Но уверены, отсылки не только визуальные.</t>
+  </si>
+  <si>
+    <t>03.04.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/setters/13396</t>
+  </si>
+  <si>
+    <t>Интервью с режиссером Раулем Гейдаровым — о жизни в провинции, поварской профессии и диалоге с продюсерами В первые месяцы 2026 года на экраны кинотеатров вышли сразу три ярких авторских дебюта, обласканных зрителями российских кинофестивалей. Первый — хулиганско-гуманистичный драмеди «Здесь был Юра» Сергея Малкина. Второй — свободолюбивый мамблкор «Картины дружеских связей» Сони Райзман. И третий — автобиографическая драма «День рождения Сидни Люмета» Рауля Гейдарова, о молодом парне из глухой деревни, который мечтает стать режиссером. Из всех трех он особенно впечатлил кинокритика Ивана Афанасьева, который поговорил с Гейдаровым и расспросил его о семье, сочетании сурового реализма и щемящей нежности и капусте с сосисками. Читать: https://www.setters.media/post/intervyu-s-rezhisserom-raulem-geydarovym</t>
+  </si>
+  <si>
+    <t>02.04.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/setters/13395</t>
+  </si>
+  <si>
+    <t>«Сыпь, гармоника», — и остальная алгоритм-музыка, которая теперь с нами навсегда. Что об этом думает музыкальная индустрия? Обсудят на конференции Data Fusion 2026: — Николай Редькин, автор канала «Сломанные пляски» и модератор дискуссии — Алексей Галяткин, юрист в сфере интеллектуальной собственности и индустрии развлечений — Никита Забелин, электронный музыкант, диджей, основатель лейбла Resonance Moscow — Олег Кармунин, музыкальный журналист, автор канала «Русский шаффл» — Павел Курьянов, генеральный директор и соучредитель лейбла Black Star Inc. Как меняется экономика музыкального рынка? Что будет с авторскими правами? Этично ли делать и слушать генеративные треки? Добавляйте слот в календарь, чтобы не пропустить онлайн-трансляцию в следующий четверг.</t>
+  </si>
+  <si>
+    <t>02.04.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/13394</t>
+  </si>
+  <si>
+    <t>🍏 Apple — 50 лет! Рассказываем, какие «яблочные» технологии перевернули индустрию и нашу жизнь Вчера одна из первых звезд Кремниевой долины отпраздновала полувековой юбилей в статусе одного из трех самых влиятельных брендов планеты, выручив к тому же свои рекордные $416 млрд за 2025 год. К красивому юбилею в США открылась масштабная выставка с парой тысяч артефактов. А мы собрали субъективный топ из семи легендарных событий. Первое — выход iPhone в 2007 году. Это было головокружительно — оказалось, что через одно устройство можно звонить, слушать музыку и сидеть в интернете. Раньше для такого требовалось минимум три. Второе — рождение iTunes. В нулевые, когда еще не было никакого Spotify, меломанам жилось тяжело. У них было два варианта: охотиться за дисками или пойти на сделку с совестью и скачивать пиратские записи. Все мы там были.. И вот, в 2003 году появился внутренний магазин для плееров iPod, где песни можно было купить поштучно, а не альбомами. Всего через неделю после анонса было продано более 1 млн треков по 0,99 центов каждый. Третье — 2020 год, когда Apple лишил нас всех ништяков. С запуском iPhone 12 компания объявила, что в комплекте больше не будет блока питания и наушников, и теперь нам нужно все покупать отдельно. Официально купертиновцы обосновали выбор заботой об экологии. В итоге сработал эффект домино: вслед за Apple комплектацию урезали до минимума Xiaomi, Samsung и Google. Спасибо! Продолжаем на сайте SETTERS Media 💚</t>
+  </si>
+  <si>
+    <t>01.04.26 09:08</t>
+  </si>
+  <si>
+    <t>t.me/setters/13393</t>
+  </si>
+  <si>
+    <t>1 апреля. Телеграм работает, давайте и мы без этих первоапрельских приколов спокойно поработаем?</t>
+  </si>
+  <si>
+    <t>31.03.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/setters/13392</t>
+  </si>
+  <si>
+    <t>⏪Доставки убивают рестораны⏩Разбираемся в реалиях ресторанного бизнеса За 2025 год в России закрылось около 35 тыс. организаций общепита. Только на Патриарших прудах перестали работать 16 ресторанов — в пять раз больше, нежели годом ранее. Закрыла более 20 точек «Шоколадница», восемь — «Якитория». Перестали работать сети «Хлеб Насущный» и «Дорогая, я перезвоню», пиццерия Fornetto. Ситуация в регионах аналогична. В период пандемии общепиту было тяжело. Бары не могли работать на доставку (алкоголь продавать онлайн нельзя), а большая часть прибыли ресторанов всегда приходилась на спиртные напитки. Казалось, рынок уже не восстановится. Но, по словам сооснователя Black Star Burger Юрия Левитаса, у общепита наступил рассвет: люди устали сидеть дома. Так продолжалось до 2025-го. Теперь посещаемость заведений падает, и главной причиной Юрий видит бум маркетплейсов: «Никто почему-то не может понять, что именно они с их доставками убивают походы в ресторан. Так же как это было с ретейлом одежды». Популярность онлайн-заказов готовой еды из агрегаторов, дарксторов и продуктовых ретейлов действительно растет: доля такой еды в общем обороте «Яндекс Лавки» уже достигла 25%, а местами и 30%. В «Перекрестке» и «Пятерочке» за январь—ноябрь 2025 года этот сегмент подскочил на 35% год к году. Вероятно, в 2026-м рынок готовой еды продолжит опережать средние темпы роста продуктовой розницы. В общем, доля доставки набирает обороты, а конкурировать с сервисами вроде «Самоката» и «Лавки» становится сложнее. Ресторанный рынок лихорадит, и, кажется, это только начало — мы поговорили с владельцами ресторанов, баров и кофеен, и узнали, что они планируют делать и кто выживет в этой битве.</t>
+  </si>
+  <si>
+    <t>31.03.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/setters/13390</t>
+  </si>
+  <si>
+    <t>Международный конкурс красоты BRICS сделал продакшн из Казани Ивент прошел в Казани с 1 по 7 марта и стал одним из крупнейших событий дипломатического и культурного обмена между 17 странами. За каждым мероприятием стоит огромная команда, тысячи решений и месяцы работы. Особую ценность конкурсу придает внимание к деталям, а главной разработкой стала уникальная система электронного голосования, не имеющая аналогов во всем мире, — делятся Артур и Екатерина Мустафины, основатели компании. За реализацию проекта отвечали Creative Sight Group. Они разработали брендинг, айдентику, систему голосования, сайт и освещали мероприятие в социальных сетях на всех этапах конкурса. Ребята также разработали дизайна костюмов участниц для межконкурсных дней и официальный мерч. Визуальную айдентику построили на переосмыслении татарской культуры и визуального кода BRICS: орнаменты и характерные графические элементы в современном прочтении. Поработать с командой: @csginfo💚</t>
+  </si>
+  <si>
+    <t>31.03.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/setters/13381</t>
+  </si>
+  <si>
+    <t>«Культурного слова нет». Как модные бренды переживают свой самый тяжелый год — в 9 цитатах</t>
+  </si>
+  <si>
+    <t>30.03.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/setters/13380</t>
+  </si>
+  <si>
+    <t>«Сегодня мой главный фильтр — держаться подальше от деструктивных людей, живущих одним днем. Важно не быть наивным: за любое токсичное общение вы всегда чем-то платите, даже если не замечаете этого сразу» В новом выпуске рубрики Gold turned cold — музыкант и сооснователь Yourtunes Дмитрий Кольцов. Дима смотрит на индустрию с двух сторон: как рэпер, записывавший фиты с ТГК и Гуфом, и как основатель сервиса, через который каждый месяц проходят десятки тысяч треков от авторов и исполнителей нового поколения. С такой позиции особенно заметно, как меняются и сама музыка, и правила игры вокруг нее. И хотя между артистами новой и старой школы, кажется, давно пролегла пропасть, дать универсальные советы для всех, кто хочет заниматься музыкой, все же можно. О праве на неидеальный звук, честности музыканта с собой и поиске новых смыслов в новом мире — читайте по ссылке.</t>
+  </si>
+  <si>
+    <t>29.03.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/setters/13379</t>
+  </si>
+  <si>
+    <t>Покажи мне свой плейлист — и я скажу, насколько ты умён А я всегда подозревал, что по плейлисту можно многое сказать о человеке. Теперь это подтвердили учёные. И результаты, мягко говоря, не для всех утешительные. Учёные из Мюнхенского университета пять месяцев отслеживали, что слушают 185 человек, и сопоставили это с результатами когнитивных тестов. В выборке оказались 58 000 треков. Оказалось, что уровень интеллекта связан не столько с жанром, сколько с текстами песен, которые вы выбираете. Люди с более высокими когнитивными показателями чаще слушают музыку с рефлексивными, менее позитивными и иногда грустными текстами. Учёные предполагают, что такая музыка привлекает тех, кто использует её для самоанализа и внутренней работы. Также с высоким интеллектом связано предпочтение песен на иностранных языках. А самые низкие результаты тестов показали любители музыки с простым ритмом и социально-ориентированными текстами. И да, это чаще встречается в попсе, танцевальной музыке и большей части рэпа. Важная оговорка: это не значит, что джаз делает вас умнее, а рэп — глупее. Связь корреляционная. Но паттерн любопытный — мозг, склонный к рефлексии, тянется к музыке, которая эту рефлексию поддерживает. Проще говоря, наш мозг выбирает саундтрек, который ему соответствует. Так что грустная девочка в наушниках с Radiohead, возможно, самый умный человек в вашем офисе. Просто она об этом не расскажет. Ваш плейлист — это автопортрет вашего мышления. Перешлите другу, который уверен, что иноагент Моргенштерн — это глубокий философский проект.</t>
+  </si>
+  <si>
+    <t>28.03.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/setters/13378</t>
+  </si>
+  <si>
+    <t>Почему «Секретный агент» Клебера Мендонсы Филью — это самое актуальное кино для современной России Действие «Секретного агента» разворачивается в 1977 году в Бразилии, где уже тринадцать лет правит военная хунта. Главный герой, сдержанный и интеллигентный Армандо (номинант на «Оскар» Вагнер Моура), прибывает в прибрежный город Ресифи. Под чужим именем он находит пристанище в необычном доме-коммуне, организованном пожилой диссиденткой. Параллельно с этим устраивается работать в местный архив, чтобы найти документы своей матери, родившей его еще несовершеннолетней. Постепенно мы понимаем, что Армандо — не так прост, как кажется, а еще — за ним следят. В современной Бразилии студентки-архивистки слушают записи телефонных и не только разговоров Армандо и распутывают детективный сюжет вместе со зрителем.  26 марта «Секретный агент» вышел в прокат — и это обязательное кино для тех, кто хочет понять, как работает механизм забвения и почему попытка «просто не замечать» диктатуру всегда заканчивается тем, что диктатура начинает замечать тебя. О том, что делает «Секретного агента» таким событием и почему этот фильм необходимо смотреть в России, рассказывает редактор SM Мария Бессмертная.</t>
+  </si>
+  <si>
+    <t>27.03.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/setters/13372</t>
+  </si>
+  <si>
+    <t>Судить по обложке — и видеть больше Обычно, когда кто-то «судит по обложке», имеется в виду поверхностный взгляд. Но в контексте пространства фраза получает новую, позитивную коннотацию: первое впечатление важно. Визуальные детали задают тон, создают настроение и формируют отношение к среде еще до того, как вы начали с ней взаимодействовать. Мелочи помогают погружаться в атмосферу, настраивают на чтение, работу или просто наблюдение. Мы решили переиграть фразу «Судить по обложке» и на примере библиотеки жилого проекта «Ракурс» показать, как именно первые впечатления и детали формируют пространство, а само пространство — желание познавать и исследовать. В карточках рассказали о важных элементах среды, а продолжение сюжетной линии — по ссылке.</t>
+  </si>
+  <si>
+    <t>27.03.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/setters/13365</t>
+  </si>
+  <si>
+    <t>ARE YOU REALLY HARRY POTTER? Вышел первый трейлер к сериалу по «Гарри Поттеру» и это буквально ощущается как праздник для каждого миллениала Почему целое поколение взрослых по-прежнему ждет сову из Хогвартса? Об этомы мы подробно рассказывали в материале, ниже выносим основные поинты: — Гарии Поттер — спаситель детского чтения. Сегодня у каждого 15-го человека в мире есть свой экземпляр «Гарри Поттера», а средний размер детской книги благодаря Роулинг вырос почти в два раза. Нечитающее поколение, вместо того чтобы окончательно уйти в интернет, сделалось, пожалуй, самым читающим поколением в истории. — Чтобы Гарри Поттер выжил, сначала должна была выжить сама Роулинг. Когда «Гарри Поттер и философский камень» наконец достучался до редактора — а успех предваряло 12 отказов, — это была книга, по-настоящему выстраданная книга. Ее можно читать как историю личного женского триумфа ее автора. Она смогла превратить все свои страдания в олливандеровские волшебные палочки, взмахнуть ими разом и буквально за пару лет после публикации превратиться из самой нищей и неудачливой писательницы Англии в одну из самых богатых и влиятельных фигур современной литературы. — Это не такая уж детская сказка. История Гарри Поттера темнее и страшнее, чем ожидается, и героев всегда подстерегает настоящая смертельная опасность, и снова и снова они выступают одни против всего мира. — Уникальная формула Роулинг —перевернутые роли. Неидеальные, сложные персонажи в продуманном до мелочей магическом мире и при этом полный перевертыш ролей, поскольку взрослые в этом мире, даже лучшие из них, почему-то оказываются совершенно беспомощными. Учителя ведут себя как капризные, безответственные дети: один лелеет гигантских пауков в Запретном лесу, другая превращается в кошку и шпионит за учениками, третий каждый месяц высматривает луну и превращается в оборотня, четвертый прячет в тюрбане лицо Волан-де-Морта. А дети в этой школе вынуждены быть взрослыми. Пока профессора бегают за гиппогрифами и пытаются хоть как-то сообразить, что им делать с надвигающейся тьмой, 11-летний мальчик спускается в подземелье спасать философский камень, 12-летний — открывает Тайную комнату, 13-тилетний — вызывает патронуса против дементоров. Без него не завертится мир, и если возвращаться в мир Гарри Поттера взрослым, то одна из первых вещей, которая удивляет, — сколько ответственности взваливают взрослые на эти хрупкие детские плечи.  — Хогвартс — это не просто декорация для приключений Гарри. Это само приключение. Мир, застывший где-то между XIII и XIX веками, отказавшийся взрослеть вместе со всеми остальными. Пиры при свечах, призраки в коридорах, портреты в тяжелых рамах, движущиеся лестницы, опасные наказания, от которых можно погибнуть по-настоящему. — И, наконец, «Гарри Поттер» — это, нравится нам это или нет, последний по-настоящему общий миф. Один из последних поп-культурных продуктов, который люди по всему миру переживали одновременно: ждали книги в полночь, стояли в очередях, спорили о домах, шипперили не те пары и росли вместе с героями.</t>
+  </si>
+  <si>
+    <t>26.03.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/setters/13357</t>
+  </si>
+  <si>
+    <t>«Обязательно попробую пилатес — в понедельник». Или «Все играют в падел — летом тоже начну». Знакомо? Новый опыт редко упирается в один лишь в интерес — часто для него не хватает компании. Зайти в новое сложнее в одиночку: решение откладывается, даже когда есть желание. Но что если искать не смелость, а среду? В карточках рассказываем, как люди рядом помогают избавиться от страха начать. Присоединяетесь к VOIS Клуб: вместе — проще.</t>
+  </si>
+  <si>
+    <t>26.03.26 15:38</t>
+  </si>
+  <si>
+    <t>t.me/setters/13353</t>
+  </si>
+  <si>
+    <t>Беги, Форест Гарри, беги Гарри Стайлз буквально снял рекламу бега. В целом, теперь готова покупать этот ваш зож.. И бежит он оказывается не за пивом! Гарри вообще активно увлекается бегом на длинные дистанции. В сентябре он пробежал Берлинский марафон за впечатляющие 2 часа 59 минут 13 секунд🤌🏼🤌🏼 это быстро!</t>
+  </si>
+  <si>
+    <t>t.me/setters/13352</t>
+  </si>
+  <si>
+    <t>То, что ранифлюенсеры успели всех выбесить, мы уже поняли. Но кажется, у бега все еще есть сильное PR-плечо!</t>
+  </si>
+  <si>
+    <t>26.03.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/setters/13350</t>
+  </si>
+  <si>
+    <t>Ранфлюенсеры всех бесят. И вот почему У блогеров, продающих аудитории красивую картинку дисциплины, эндорфинов и медалек, начались проблемы: их все чаще критикуют из-за травм у новичков, которые буквально побежали за трендом. И эти претензии действительно не беспочвенны: от фальсифицированных результатов марафонов, чем грешат некоторые звезды бегового контента, до нереалистичных тренировочных планов — которые копируют вдохновленные новички. Кстати, травмы массово происходят в том числе из-за сгенерированных искусственным интеллектом расписанием занятий 🙃 Дискуссия против ранфлюенсеров разгорелась после того, как у известной блогерши Мэри Маккарти случился стрессовый перелом. Критики заявили, что подобный исход неизбежен для человека, пробегающего 100 км каждую неделю. Отдельно выступили критики недоступности бега: инфлюенсеры демонстрировали такой темп, о котором их подписчики могли только мечтать, в забеге, в котором они участвовали бесплатно, а большинство людей даже не могут принять участие из-за огромного взноса. Рене Макгрегор, спортивный диетолог и лидер в области здоровья спортсменов, отметила: «Я лечила инфлюенсеров, у которых были гормональные проблемы и переломы, вызванные участием в многочисленных ультрамарафонах в течение первого года занятий спортом ради контента». В отличие от спортсменов, для которых межсезонье заложено в тренировочный график опытными тренерами, инфлюенсерам приходится создавать контент каждый день, чтобы удовлетворять запросы алгоритмов. Это приводит к круглогодичным соревнованиям и культуре челленджей, которая нормализует бег на длинные дистанции, которые на самом деле следует приберечь для нечастых мероприятий. Таким образом, ранфлюенсерам можно только посочувствовать: они бегают больше спорстсменов и не ради медали, а ради контента, то есть по сути — постоянно на работе. Меж тем простые пользователи (и мы вместе с ними) призывают со скептицизмом относится к космическим показателям ранфлюенсеров. И больше беречь колени!</t>
+  </si>
+  <si>
+    <t>26.03.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/setters/13342</t>
+  </si>
+  <si>
+    <t>Live Translation: рассказываем, что делать, когда вам бросают «сори, но вы overqualified» 🙃</t>
+  </si>
+  <si>
+    <t>25.03.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/setters/13335</t>
+  </si>
+  <si>
+    <t>На пару минут слетелись с Biicla — уже в пятницу он даст свой сет на ключевой сцене фестиваля New Star Camp 💙 Где музыкант, SUPER PREMIUM DJ и номинант рейтинга Forbes «30 до 30» мечтает отыграть сет, какой его любимый звук, что он думает насчет ИИ музыки и ради чего приезжает на Нью Стар, читайте в карточках! SETTERS Media традиционно выступает информационным партнером мероприятия и с нетерепением ждет Biicla и выступления других молодых талантов.</t>
+  </si>
+  <si>
+    <t>25.03.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/setters/13334</t>
+  </si>
+  <si>
+    <t>⏪5 навыков, которые спасут карьеру в 2026-м⏩ 🔡 Быть дженералистом Сегодня особенно полезно быть не узким специалистом, а дженералистом — развиваться не только глубоко в одной области, но и в смежных направлениях, хотя бы поверхностно. 🔡 Уметь управлять ИИ От вас не требуется быть «лучше» искусственного интеллекта и обходить его во всем, гораздо важнее уметь работать в связке с технологиями, где это действительно помогает становиться быстрее и эффективнее. 🔡 Мыслить продуктом Сейчас от джунов ожидают не просто конкретных хард-навыков, но и умения увидеть «боль», понять, для кого создается продукт и как предлагаемое решение закрывает проблему пользователя. 🔡 Быть социально видимым Сегодня один полезный контакт зачастую ценнее прекрасного резюме, а социальный капитал стал важным даже для нелюдимых талантов. 🔡 Подходить к работе структурно Если продуктовое мышление, о котором мы говорили выше, отвечает на вопрос «Зачем?», то структурное — на вопрос «Как именно?».</t>
+  </si>
+  <si>
+    <t>25.03.26 07:50</t>
+  </si>
+  <si>
+    <t>t.me/setters/13333</t>
+  </si>
+  <si>
+    <t>«Нет культурных слов, лишь адреналин и усталость». Как модные бренды переживают свой самый тяжелый год? Выросшие налоги и цены, упавший энтузиазм покупателей, новые жесткие законы, доминирующие маркетплейсы и умирающие ТЦ — вот неполный список того, с чем сталкиваются предприниматели в России. Не говоря уже о «мелочах» вроде отключения сети, ущерб от чего только за пять дней перебоев в Москве оценили уже в 5 млрд рублей... ⏪Хотя выручка падает не у всех (а у некоторых и растет!), больше половины малых бизнесов уверены, что их положение ухудшится в ближайшие годы, — и почти треть задумались о закрытии или продаже⏩ Фэшн особенно страдает от этого шторма: несколько лет назад, когда популярные зарубежные бренды ушли и полки освободились, локальные дизайнеры оказались чуть ли не единственными в комнате и рост был головокружительным. А потом контекст, который все это задал, продолжил меняться — уже не в пользу «своих». Мы поговорили с предпринимателями о том, когда начались проблемы и что давит сильнее, что в таких условиях делать с офлайном и маркетингом и как поддерживать себя морально. Читайте на сайте SETTERS Media: https://www.setters.media/article/how-russian-fashion-survives-2026</t>
+  </si>
+  <si>
+    <t>24.03.26 16:53</t>
+  </si>
+  <si>
+    <t>t.me/setters/13332</t>
+  </si>
+  <si>
+    <t>Барри Кеоган перестал выходить из дома из-за буллинга в интернете. В новом интервью актёр рассказал, что бесконечные обсуждения его внешности перешли все границы — теперь он избегает публичных мероприятий и почти не выходит из дома: «В интернете много ненависти. Очень много оскорблений по поводу того, как я выгляжу, и это уже перешло все границы. Все через это проходят, но это заставило меня замкнуться. Я стал избегать людей, не хочу появляться на мероприятиях, не хочу выходить на улицу». Кеоган добавил, что удалился из соцсетей, но всё равно иногда проверяет комментарии после премьер — и почти всегда сталкивается с негативом. ▶️ Кажется, пора признать, что кибербуллинг стал опасной нормой, которая ломает даже самых успешных. Барри — потрясающий артист с редкой харизмой, и очень жаль, что токсичные комментарии лишают нас его публичных выходов. A! Magazine в TG | VK 👀</t>
+  </si>
+  <si>
+    <t>24.03.26 12:58</t>
+  </si>
+  <si>
+    <t>t.me/setters/13331</t>
+  </si>
+  <si>
+    <t>📃📃📃📃📃📃 100 ГЛАВНЫХ СОБЫТИЙ ПОП-КУЛЬТУРЫ ⏪Удобная самодиагностика, Аватар, ностальгия, тг-каналы и Тейлор Свифт⏩ Продолжаем подводить итоги первой четверти XXI века. The список наших поп-культурных побед и поражений за 25 лет составляет редактор культуры SM Мария Бессмертная с нашим автором Никитой Солдатовым. Предыдущая часть здесь, следующая «пятерка сезона» — ниже. Enjoy! (11) ПСИХИЧЕСКИЕ РАССТРОЙСТВА СТАЛО НЕМОДНО ЗАМАЛЧИВАТЬ Прежде наглухо табуированная тема вдруг перестала считаться неудобной, а люди, открыто говорящие о своих психических расстройствах, больше не превращались в изгоев. В борьбе со стигматизацией таких расстройств упорные попытки врачей рассказать о них больше и проще привели к резкому всплеску случаев самодиагностики и, как следствие, к тому, что некоторые расстройства — от биполярного до СДВГ и депрессии — стали считаться модными. (12) «АВАТАР» ЧУТЬ НЕ ИЗМЕНИЛ ИСТОРИЮ КИНО Джеймс Кэмерон послал к черту всех хейтеров — и в итоге не только выпустил самый кассовый фильм в истории, но еще и вызвал массовое помешательство в индустрии: конвертировать в 3D любую ерунду понеслись все. Успех «Аватара», впрочем, другим повторить не удалось. (13) ВСЕ ЗАВЕЛИ СЕБЕ ТЕЛЕГРАМ-КАНАЛЫ Мессенджер Дурова произвел революцию в российском медиаполе, став платформой сначала для журналистов, которые в своих каналах начали говорить о глянце, кино, политике и т. д. без привычных купюр, а затем и для всех, кто прежде не мог прорваться к своей аудитории. Телеграм на некоторое время стал синонимом свободы слова. (14) НОСТАЛЬГИЯ ПОБЕДИЛА К середине 2020-х стало окончательно ясно: будущее не наступит, пока мы не прекратим реставрировать прошлое. «Ретромания», впрочем, деваться никуда не собирается — музыкальные топы забиты синтивейвом из 80-х, стритстайл оккупирован эстетикой Y2K, про кино и недавний отечественный казус с Кадышевой и Булановой даже говорить не будем. Психологи здесь высказываются однозначно: это не свидетельство упадка культуры, а защитный механизм психики. В стремительно меняющемся мире старые образы работают лучше всех успокоительных вместе взятых. (15) ФЕНОМЕН ТЕЙЛОР СВИФТ Если бы у современного капитализма было лицо, оно бы подозрительно напоминало Тейлор Свифт: белоснежная улыбка, челка как у школьной отличницы и феноменальная способность превращать любое событие собственной биографии в актив. Сейчас Свифт даже сложно назвать поп-звездой, она уже давно функционирует как отдельная индустрия: все мы знаем истории о том, как ее мировое турне Eras поднимало ВВП целых стран и провоцировало землетрясения.</t>
+  </si>
+  <si>
+    <t>24.03.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/setters/13330</t>
+  </si>
+  <si>
+    <t>Советы админам каналов и прогноз на будущее Телеграма После первого шока и коллективных разговоров о великом переселении наступает менее истерический, но куда более полезный этап — попытка понять, что делать прямо сейчас. Паника, как известно, плохая стратегия, особенно когда речь идет о набираемой годами аудитории и деньгах. Спросили у админов каналов, что они советуют коллегам в этой турбулентности. Дарья Лаврентьева, @mosmur (12к) Попробуйте то, что откладывали или боялись — показывайте себя, свое мнение, свой голос. Сейчас общество хочет, наоборот, найти оплот стабильности и кружок «своих», поэтому в турбулентные времена запретов и ограничений, как раз таки пробуйте этих своих собрать вокруг себя. При официальном запрете рекламы здесь, я могу лишь посоветовать еще усерднее упражняться в нативе и изобретении новых форматов, которые не попадут под формулировку прямых призывов. Все, как и всегда, сложное время потребует для нас особой креативной изворотливости и сплоченности. Дмитрий Бескромный, @dbeskromny (159к) Прямо сейчас открывается окно возможностей. Пока Telegram еще работает, авторам и брендам стоит не паниковать, а методично пересобрать свою коммуникационную инфраструктуру, чтобы сохранить накопленный социальный капитал. Самое время собрать контакты аудитории — email, подписки, любые прямые каналы связи. Запустить или вернуть к жизни email-рассылки. Задуматься о stand-alone блоге, который не зависит ни от одной платформы и существует обособленно. Наиля Асланова, @optimalexperience (21к) Я веду Instagram*, Threads* и не буду останавливаться вести Telegram-каналы. Нам всем придется дублировать контент в MAX и учиться с ним работать. При этом я рекомендую пользоваться алгоритмичными соцсетями — они хороши тем, что там есть алгоритмические способы продвижения, где можно растить узнаваемость. Паша Молянов, @molyanov_blog (28к) Не стоит метаться и искать, как кто-нибудь умный в интернете скажет тебе что делать. Лучше вспомнить, что у тебя есть своя голова на плечах. Оценить риски, пообщаться с людьми из индустрии, узнать, кто что делает, проконсультироваться с юристами, оценить свою текущую позицию — и подумать, как будет лучше, выгоднее, приятнее, безопаснее поступить именно тебе именно в твоей конкретной ситуации. Также мы попросили админов поделиться прогнозом на будущее. Фатима Алиева Я в Телеграме с 2014 года и застала разные этапы его развития — в том числе периоды давления и ограничений. Надеюсь, и в этот раз у Дурова все получится урегулировать. Роман Зарипов Сценарий «ничего не будет» сейчас выглядит наименее реалистичным. Скорее всего, Телеграм в классическом виде полностью ограничат, но при этом будет «легальная версия», которая сейчас известна, как мессенджер «Телега». Через эту прослойку Телеграма и предложат всем общаться в одобренном формате. Дмитрий Бескромный Мы все это уже проходили в 2018 году. История имеет свойство повторяться, но и опыт никуда не делся. *организация признана экстремистской и запрещена в РФ.</t>
+  </si>
+  <si>
+    <t>23.03.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/setters/13329</t>
+  </si>
+  <si>
+    <t>Умер Леонид Радвинский — владелец платформы OnlyFans, совершившей сексуальную революцию Прежде чем купить OnlyFans в 2018, он занимался сайтом MyFreeCams, «одним из крупнейших мировых вебкам-сообществ для взрослых». С таким бэкграундом нового владельца у OnlyFans были все шансы на успех — фокус на откровенном контенте усилился и платформа стала все больше ассоциировался с эротикой и порнографией. ⏪Через три года после покупки Радвинский стал миллиардером и вошел в Forbes. В 2023 году OnlyFans зафиксировала $1,3 млрд чистой выручки, в 2024 году выручка компании составила $1,4 млрд при 4,6 млн авторов и 377 млн пользователей. Сам бизнесмен с 2021 года выплатил себе около $1,8 млрд дивидендами⏩ Радвинский изменил саму модель порноиндустрии: впервые средства производства и доход от этого самого производства оказались в руках тех, кто создает порно. С подачи OnlyFans создатели контент 18+ стали называться «контент-криэйторами», в подписке на которых не стыдно признаться. Однако, чтобы идти в ногу с трендами на OnlyFans, нужно прикладывать немало усилий. Почему рынок секс-труда — место не для слабых и как OnlyFans через небывалый успех моделей, романтизацию luxury образа жизни и тиктоки про «легкие деньги» привел нас к культурному сдвигу, мы рассказывали в материале: https://www.setters.media/post/onlyfans</t>
+  </si>
+  <si>
+    <t>23.03.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/13328</t>
+  </si>
+  <si>
+    <t>23.03.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/setters/13322</t>
+  </si>
+  <si>
+    <t>Свадьба как маркетинг: как A24 превратила промо фильма в интерактивный спектакль Компания A24, известная своими нестандартными подходами к продвижению, развернула масштабную кампанию для фильма «Вот это драма» (The Drama) с Робертом Паттинсоном и Зендеей. Разбираем хронологию промо и то, как студия стирает грань между вымыслом и реальностью. 1. Фальшивая помолвка в реальной газете (декабрь 2025) Все началось с объявления в бостонской газете The Boston Globe. Рядом с колонкой советов о любви вышло фейковое объявление о помолвке персонажей — Эммы Харвуд и Чарли Томпсона. Текст был простым: «Эмма Харвуд станет женой Чарли Томпсона 3 апреля в Бостоне». 2. Сайт для гостей свадьбы (14 февраля 2026) A24 запустила интерактивный сайт, похожий на портал для подтверждения присутствия на свадьбе. Молодожены — Роберт и Зендея Чарли и Эмма. На сайте есть история знакомства пары, детали церемонии в Бостоне (дресс-код, советы для гостей) и возможность «подтвердить участие». Это превратило ожидание премьеры в игру, где зритель чувствует себя лично приглашенным на важное событие. 3. Свадебная часовня в Лас-Вегасе (14 марта 2026) Кульминацией стало открытие реальной часовни Drama Wedding Chapel в Лас-Вегасе. Она работала всего один день по предварительной записи. Пожениться в стиле A24 могли реальные пары, подавшие заявку. Организаторы обещали «спонтанную, гламурную и немного опасную» церемонию с шампанским и фотографом. 14 марта часовня действительно открылась — главной звездой дня стала сама Зендея, которая приняла полноценное участие в свадьбе одной из пар (для них это был сюрприз) и подписала свидетельство об их браке. 4. Свадьба Зендеи и Тома Холланда 23 февраля стилист Зендеи Лоу Роуч обронил фразу: «Свадьба уже состоялась. Вы её пропустили. Это чистая правда». После этого соцсети наводнили ИИ-фото якобы со свадьбы Тома и Зендеи. Они были настолько реалистичными, что некоторые фанаты и даже знакомые пары поверили в их реальность. Затем Зендея пришла на шоу Джимми Киммела. Ведущий спросил ее о свадебных слухах, и здесь команда шоу провернула классный ход. Чтобы «развеять путаницу», Зендея показала видео, которое выглядело как кадры с её настоящей свадьбы: она в свадебном платье, гости, жених. Но был один нюанс. На видео Зендея была в образе из фильма «Вот это драма», а лицо Тома Холланда было неуклюже наложено поверх лица ее партнёра по фильму — Роберта Паттинсона. Когда Киммел заметил это, Зендея с невозмутимым лицом настаивала: «Нет, это реальные кадры. Я там была». Была ли настоящая свадьба Зендеи и Холланда — неизвестно, актеры пока не подтвердили это официально. В любом случае, это их личная жизнь. Но шумиха вокруг нее стала идеальным топливом для промо ромкома. Вот такой получился мета-маркетинг. А что там случилось у Зендеи и Паттинсоном, мы узнаем уже через несколько недель.</t>
+  </si>
+  <si>
+    <t>23.03.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/setters/13321</t>
+  </si>
+  <si>
+    <t>«Вы слишком хороши для нас». Все говорят про проблемы джунов — но в тени остается другая драма. Профи, за плечами которых десятки, а то и сотни успешных кейсов и годы управления, все чаще слышат на собеседованиях: «Вы слишком опытны и дороги для этой роли». О таком не принято писать в LinkedIn: для топ-менеджера или крутого эксперта сложности с поиском работы — это удар по репутации. Получается заложничество у собственного бренда. Даже сам факт выхода на открытый рынок нередко воспринимается как карьерный провал, хотя обычно это лишь признак того, что вы переросли свою нишу.  Как становятся overqualified, почему «звезд» боятся и как обойти предубеждения и страхи работодателей, рассказываем в новом материале: https://www.setters.media/post/overqualified-career-guide-2026 💚</t>
+  </si>
+  <si>
+    <t>21.03.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/setters/13319</t>
+  </si>
+  <si>
+    <t>Что будет с рекламным рынком в новых реалиях? Спросили экспертов и админов каналов, которым доверяем ⏪Позиция админов насчет перехода в Макс — здесь⏩ Наиля Асланова, @optimalexperience (21к) У меня сейчас нет резкого падения запросов, но рынок точно просядет на 10-20%. Либо за счет снижения предложений, либо за счет более низких костов за рекламу. В выигрыше останутся авторы с другими источниками монетизации: b2b-услуги, образовательные продукты. Глобально я не переживаю, но придется трудиться больше — это такая российская база. Роман Зарипов, @romanzaripov (59к) Уже есть сигналы от ФАС, но пока нет правоприменительной практики. Поэтому в ближайшее время рынок, скорее всего, будет жить в режиме, что еще размещаемся, но готовимся к худшему. Думаю, в течение года появится более жесткое регулирование, и в итоге все придет к сценарию, где официальная реклама будет ограничена и останутся нативные размещения, как это уже произошло с Instagram*. Фатима Алиева, @pechenuwki (34к) У меня есть сомнения, что так называемый «национальный мессенджер» сможет в обозримой перспективе стать сопоставимой альтернативой телеграму. Экосистема, вовлеченность аудитории и привычка к формату здесь формировались годами! И такие вещи не переносятся административно по щелчку. Пейзулла Магомедов, сооснователь и операционный директор @didenokteam Уже сейчас мы видим, как крупные сетки Telegram-каналов начинают рекламировать свои каналы в MAX. Но, естественно, аудитория будет переходить не сразу, не быстро. При этом цены, скорее всего, все сетки будут оставлять такими же, какие они были в Telegram. Интереса рекламодателей к переходу нет, совершенно точно. Это безвыходное положение. Все будут переходить и пользоваться, потому что других легальных платформ не остается. Дарья Лаврентьева, @mosmur (12к) Искренне советую не отступать и не отказываться от Телеграма. Рекламные запросы остались, а после охлаждения паники, и прибавились. Альтернативы по такому широкому охвату на нужную аудиторию через коммуникации — нет.</t>
+  </si>
+  <si>
+    <t>15.09.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/setters/14353</t>
+  </si>
+  <si>
+    <t>Знаете это чувство, когда пытаешься рассчитать выгоду от накопленных баллов, и понимаешь: на изучение мелкого шрифта уйдет от трех до пяти рабочих дней? Несем благие вести: в Lamoda сломали этот порочный цикл и сделали систему по-настоящему живой и прозрачной. Теперь статус зависит не от абстрактных очков, а от реальной активности на платформе за последние 365 дней. Участие начинается автоматически с регистрации, а сама программа вышла за рамки банальных скидок, предлагая сервисные бонусы и эксклюзивные привилегии. ➡️ Как устроены новые уровни: 1️⃣ Адепт стиля: уверенный старт. Скидка до 25% и промокод ко дню рождения. 2️⃣ Мастер стиля: добавляется функция «Любимые категории» и ранний доступ к закрытым распродажам и лимитированным коллекциям. 3️⃣ Икона стиля: максимальный вип💅. Все вышеперечисленное + закрытые мероприятия, подарки и приоритетная подписка на размер (уведомление о поступлении за 24 часа до остальных). И самое приятное: скидка теперь персонализированная. Алгоритм анализирует ваши предпочтения и историю покупок, назначая индивидуальный процент (до 25%) на товары с пометкой «Lamoda Club». ⚡️ Свой актуальный статус можно проверить в Личном кабинете: система уже пересчитала вашу активность за последний год и, возможно, вы уже на новом уровне Подробности и условия по ссылке</t>
+  </si>
+  <si>
+    <t>15.09.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/setters/14346</t>
+  </si>
+  <si>
+    <t>Рассказываем про тренд Smart-to-hot👄 Еще вчера он был типичным айтишником из Кремниевой долины: дни напролет писал код, а по вечерам читал научную фантастику. Сегодня его график изменился: утром — тренажерный зал, днем — курсы по ораторству, вечером — нетворкинг-вечеринка. Он не сменил профессию. Просто наш абстрактный герой готовится к приходу сильного искусственного интеллекта, который, как он верит, обесценит умственный труд.  Это не гипотетический сценарий. Так зарождается тренд smart-to-hot — сознательный сдвиг от прокачки мозга к тренировке тела и социальных навыков. Разбираемся, насколько он популярен, к каким долгосрочным последствиям может привести и развернется ли все обратно.</t>
+  </si>
+  <si>
+    <t>14.09.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/setters/14345</t>
+  </si>
+  <si>
+    <t>Почему в День рождения хочется плакать? ⏪Объясняет Максим Неаполитанский @scenarimus с помощью философии Симоны де Бовуар и ее книги «Старость»⏩ Дело в том, что мы знаем: вот нам 25, 30 или 40 лет, но внутри себя обычно не ощущаем какой-то резкой перемены. И Бовуар как раз замечает эту странную вещь: собственное старение вообще тяжело почувствовать изнутри. Она вспоминает мысль Пруста о том, что старость для нас долго остается очень абстрактной. То есть стареют какие-то другие люди. Родители, бабушки, прохожие на улице. А собственная старость все время находится где-то далеко впереди. Но День рождения немного ломает эту иллюзию. Вот цифра на торте. Вот кто-нибудь обязательно скажет: «Ну вот тебе и тридцать». Или когда ребенок говорит: «Дядя, здравствуйте. Поэтому Бовуар считает, что собственный возраст часто приходит к нам извне. Но Бовуар нас успокаивает, ведь сам возраст — это вообще не проблема. Проблема возникает только в тот момент, когда мы начинаем воспринимать возраст как постепенное закрытие возможностей. И говорим себе: это уже поздно, это уже несерьёзно, это надо было сделать раньше. Поэтому Бовуар предлагает обратную логику. Пока у человека остаются проекты, люди, идеи, которые для него важны, жизнь продолжает быть направленной вперед. То есть старость не должна превращаться в длинное подведение итогов. И, возможно, лучший способ отметить День рождения — не зацикливаться на времени, а спросить себя: чего я жду от жизнь, которая есть у меня впереди? А вас накрывает в День рождения? 💔 — да, ежегодный парад экзистенциального ужаса.. ❤️ — накрывает исключительно волной игристого!</t>
+  </si>
+  <si>
+    <t>14.09.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/setters/14344</t>
+  </si>
+  <si>
+    <t>14.09.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/setters/14343</t>
+  </si>
+  <si>
+    <t>Как перестать зависеть от одной зарплаты и при этом не работать в две смены? Руководитель отдела маркетинга берет консалтинговые проекты к основной работе и через полгода ненавидит обе. Директор по аналитике соглашается на вторую занятость и обнаруживает, что доход вырос на 30%, а усталость — на 300%. Таких историй становится больше, рынок труда переходит на новую модель: количество резюме в сегменте портфельной занятости за последние четыре года подскочило на 60%, а почти 72% работающих по трудовому контракту россиян уже имеют подработку. ➡️ Как грамотно выстроить процессы и начать подрабатывать? Правила работы, которым не учат в найме, называет Таня Меламори — экс-менеджер по привлечению талантов Google, сооснователь приложения «Prosto: Медитация и Сон».</t>
+  </si>
+  <si>
+    <t>10.09.26 16:38</t>
+  </si>
+  <si>
+    <t>t.me/setters/14333</t>
+  </si>
+  <si>
+    <t>Как бренды отреагировали на iPhone Duo Ситуативный маркетинг — стратегия не для слабонервных, зато любой инфоповод он превращает в в ваш собственный🤝 Кто успел вовремя подшутить над Apple и их новым iPhone Duo и какие охваты на этом собрал, смотрим в карточках.</t>
+  </si>
+  <si>
+    <t>10.09.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/setters/14331</t>
+  </si>
+  <si>
+    <t>Коллеги, еще 6 часов и кто-то из вас уйдет в бесплатный 5-дневный парусный детокс! Если вы в последнее время сильно устали, выгорели или просто мечтали сбежать туда, где не ловит сеть — расценивайте этот пост как зеленый свет от вселенной. В программе: живописные бухты Белого моря, отвесные скалы, баня, чай на костре, мидии и полная перезагрузка на Русском Севере с Силой ветра🤍 Шанс выпадет только одному, но чтобы он появился, нужно сделать первый шаг: https://t.me/setters/14294</t>
+  </si>
+  <si>
+    <t>09.09.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/setters/14330</t>
+  </si>
+  <si>
+    <t>40 иллюстраций к книге «Я есть жир» «Я есть жир» — дебютная книга журналистки и автора SETTERS Media Татьяны Столяр, в которой она разбирается с неприятием своего тела. «Я искренне не понимаю, как человек из зеркала смог себя довести до такого состояния. Зачем он столько жрет? Это уже не девушка, а тетка, она что, совсем не занимается спортом?» — пишет Таня. Как Таня боролась с жиром и к чему пришла, можно будет не только прочитать, но и увидеть — 10 сентября в галерее Алины Пинской стартует выставка «Телесье», визуальное продолжение книги. Почти два года художники-близнецы Алексей и Антон Яковлевы переносили хроники Таниного гнева, горести и радости на холсты. Проект поддержала основательница галереи Алина Пинская: «Он получился очень личным, часто с надрывом, как как и многое, что делает Татьяна, с которой мы давно знакомы». Водить экскурсии по выставке Таня будет лично, подробности здесь.</t>
+  </si>
+  <si>
+    <t>19.09.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/setters/14379</t>
+  </si>
+  <si>
+    <t>Гид по цифровой секции blazar Ярмарка молодого современного искусства blazar в очередной раз открывает свои двери в Музее Москвы, а редакция SETTERS Media по традиции выступает медийным союзником ее самой экспериментальной зоны — секции цифрового искусства. Мы выбрали из нее пять художников, чьи имена надо запоминать уже сейчас: ▪️ Катя Косова (обращение к теме стигматизации животных) ▪️ Таня Бронникова (работа с тревожной, меланхоличной атмосферой) ▪️ Саша Посох (исследования СДВГ, фрагментарности памяти и хаоса) ▪️ Маша Черная (ироничный взгляд на цифровые привычки) ▪️ Катя Рыблова (синестетический метод) Подробнее про методы ребят.</t>
+  </si>
+  <si>
+    <t>18.09.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/setters/14371</t>
+  </si>
+  <si>
+    <t>Во время показа бренда COS на Неделе моды в Нью-Йорке активисты PETA устроили акцию протеста против использования шерсти в одежде. Глава Совета модельеров Америки (CFDA) Стивен Колб лично вмешался в происходящее, отобрал у протестующих плакаты и повалил одну из активисток на пол, удерживая ее силой. ⏮В результате инцидента PETA подала заявление в полицию, а организация отстранила Колба от должности на время официального расследования⏭ Сам Колб принес публичные извинения, признав, что его реакция была неуместной и что разрешать подобные ситуации должна профессиональная охрана. За этим скандалом, впрочем, потерялся весь смысл события —  правовое поле в сфере защиты животных в мире все еще — скорее минное. Рассказываем, как работают и не работают соответствующие законы по всему миру. </t>
+  </si>
+  <si>
+    <t>17.09.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/setters/14370</t>
+  </si>
+  <si>
+    <t>IT-гигант Oracle cнова вытворяет😶 В 4 утра — отключение от корпоративных систем, в 5 — удаление из чатов, в 6 — официальное письмо об увольнении. Так многие узнали о том, что больше не работают на шестого богатейшего человека мира Ларри Эллисона. IT-гигант Oracle открыл эту неделю очередной волной увольнений — при том, что к началу лета компания и так сократила 13% команды (а это 21 000 человек!). Короче, иллюзия «мы одна большая семья» в найме испаряется ровно в тот момент, когда топ-менеджмент перестают устраивать цифры в отчетах. И дело, конечно, может быть вовсе не в вас — «просто на рынке кризис». Так что пока одни надеются пересидеть шторм, другие пытаются застраховать себя второй работой. Этот сценарий с подработкой часто оборачивается ловушкой: уже через полгода можно возненавидеть свою жизнь, обнаружив, что пусть доход и вырос на условные 30%, зато усталость — на все 300%. Таких историй становится больше, рынок труда переходит на новую модель: количество резюме в сегменте портфельной занятости за последние четыре года подскочило на 60%, почти 72% работающих по трудовому контракту россиян уже имеют подработку. Правда, многие из них относятся к сайд-проектам как к очередному сверхурочному KPI: жертвуют сном и верят, что воля компенсирует отсутствие системы. Только вот если в найме эти правила гарантируют продвижение по карьере, в параллельной занятости те же паттерны работают против специалиста. Как настроить процессы, чтобы получить одновременно карьерную систему, деньги и жизненные смыслы, а не просто работу в две смены, рассказывала Таня Меламори, экс-менеджер по привлечению талантов Google.</t>
+  </si>
+  <si>
+    <t>17.09.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/setters/14367</t>
+  </si>
+  <si>
+    <t>Москва уже превратилась в город, где культурная программа не заканчивается у входа в театр. Так, вчера вечером внутренний двор ЖК Скай Гарден на время стал концертным залом — проект Lumisfera устроил концерт под открытым небом. В окружении нескольких тысяч свечей прозвучала классическая музыка, и на мгновение показалось, что лето не закончилось. Приятно видеть, как формат гитары у подъезда уступает место полноценным культурным событиям, а классика перестает быть искусством, запертым в стенах консерваторий, и выходит прямо во дворы наших домов. Делимся атмосферой вечера 💚</t>
+  </si>
+  <si>
+    <t>16.09.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/setters/14365</t>
+  </si>
+  <si>
+    <t>«Если вы серьезно собираетесь выстраивать карьеру в моде — подумайте дважды» ⏪HOT TAKES ОТ ОСНОВАТЕЛЬНИЦЫ ОБРАЗОВАТЕЛЬНОЙ СИСТЕМЫ «МОДНЫЙ ФАКУЛЬТЕТ» И EX-РЕДАКТОРА VOGUE НАДЕЖДЫ ЖУРАВЛЕВОЙ ⏩ ⚧ В моду попадают не самые талантливые. За мои 17 лет в фэшн и медиа ситуация всегда была одинаковой: в моде хорошо себя чувствуют те, кто умеет себя продавать, не боится отказов, страшного слова «неоплачиваемая стажировка» и системно ищет возможности. Талант важен, но он далеко не всегда на первом месте. 🚻 Да, в моду часто попадают по знакомству. И это не «ой, какая несправедливость». Это шикарная возможность стать тем самым «знакомым». Правильный нетворкинг в моде — обязательная часть карьерной стратегии. 🚮 Соцсети — огромный карьерный трамплин. Сколько ребят и подрядчиков были найдены специалистами luxury-брендов через TikTok и запретграм? Я знаю много кейсов. Правильно выстроенные соцсети сегодня реально открывают самые неожиданные и классные двери. 🎦 Изучение истории моды — далеко не самое важное. Да, это острая тема. Но практика показывает: намного важнее навык ресёрча, умение быстро находить информацию под задачи, анализировать и включать логику. Без этой базы на любом карьерном этапе сложно сделать шаг вперед. 📶 Реальная насмотренность формируется не через думскроллинг Pinterest и Reels. Она формируется через практику, задачи, выставки, путешествия и через окружение/коммьюнити, где есть возможность обсуждать и обмениваться находками.</t>
+  </si>
+  <si>
+    <t>16.09.26 12:31</t>
+  </si>
+  <si>
+    <t>t.me/setters/14356</t>
+  </si>
+  <si>
+    <t>Больше никаких «…и Владу»? Авторы вирусного мема регистрируют фразу как товарный знак Сначала были рилсы «…и Владу» с тазиками еды и миллионными охватами. Потом — волна корпоративного креатива: бьюти-бренды продвигали банки крема XXL, а продуктовые сети считали, сколько стоит накормить Влада. Автор мема, фитнес-блогер Екатерина Войлокова, сначала приходила в комментарии к компаниям с вопросом, почему бы не отметить первоисточник или не обсудить интеграцию (некоторые бренды обращались сами — например, «Перекресток», «Самокат», «Яндекс Карты»). А затем подала заявку на товарный знак «…и Владу» в Роспатент. В соцсетях тут же поднялся шум про «жадность» и «попытку приватизировать русский язык». Мы спросили у юристов, можно ли вообще запатентовать вирусный звук и грозят ли бизнесу реальные штрафы за повторение тренда, а у самой Кати — почему она не боится отказа регулятора. ❤️— лайк нам 💅— и Владу!</t>
+  </si>
+  <si>
+    <t>16.09.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/setters/14355</t>
+  </si>
+  <si>
+    <t>«Слоп-джихад»: террористы начали использовать ИИ для создания мемов и роликов в соцсетях, чтобы радикализировать и вербовать молодых людей. Пугающая тенденция получила название «слоп-джихад». Вместо реальных жестоких кадров ИИ генерирует контент, используя персонажей поп-культуры, мемы, а также подачу фанатских эдитов. Например, герои мультфильма «Губка Боб» могут в игровом ключе воссоздавать казни, которые происходили в реальной жизни. Цель такого контента — привлечь внимание молодежи через развлекательный формат и геймификацию, чтобы затем затянуть их в закрытые каналы с более жесткой экстремистской пропагандой. В отчете Института стратегического диалога зафиксировано уже 150 подобных видео на 71 аккаунте в TikTok, и эти ролики суммарно набрали более 5,4 млн просмотров. Этот сдвиг говорит о фундаментальной трансформации эстетики джихадистской пропаганды в сети.</t>
+  </si>
+  <si>
+    <t>16.09.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/setters/14354</t>
+  </si>
+  <si>
+    <t>Идем на выставку «Дар Людвига» и изучаем пять главных направлений ХХ века🤝 Музейно-выставочный центр «ЗИЛАРТ» открывает масштабную выставку «Дар Людвига» — беспрецедентный для Москвы-2026 проект, подготовленный совместно с Государственным Русским музеем. Под кураторством Александра Боровского выставка объединила главные имена послевоенного искусства — от Уорхола до Кабакова. SETTERS Media выбрали пять главных направлений ХХ века, которые легко можно изучать по этой выставке. Первое — поп-арт, триумф иронии и общества потребления. Поп-арт стер границу между высоким искусством и массовой культурой — вместо классической живописи художники начали использовать язык рекламы, комиксов и тиражной графики. Что смотреть? Хрестоматийный «Портрет П. Людвига» работы Энди Уорхола — яркий пример того, как меценат сам становится частью поп-культуры. Знаковые «Руины» Роя Лихтенштейна, заигрывающие с эстетикой журнальных растров, и инсталляция «Банановое мороженое на дегустации» Класа Ольденбурга, который превращал еду в монументальные скульптурные объекты. Почему это актуально сегодня? Поп-арт — это прямой предок нашей ленты в соцсетях и алгоритмов рекомендаций. Уорхол и Лихтенштейн первыми поняли силу ярких фильтров и тиражности. Весь современный визуальный язык брендов, вирусные мемы и мерч выросли именно из поп-арта: он легализовал наше желание потреблять глазами быстрые, понятные и кричащие образы. Идем дальше — про дикую живопись, искусство эпохи «пост» и оптику, обманывающую зрение рассказали здесь.</t>
+  </si>
+  <si>
+    <t>28.09.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/setters/14435</t>
+  </si>
+  <si>
+    <t>Кладбище предпринимательских амбиций: 94% проектов, запущенных через сервис Polsia, были заброшены. А хотя бы $1 заработали около 10% стартапов. Самый прибыльный проект пока не дотянул даже до $5 тыс. Название Polsia наоборот читается как AI Slop (ИИ-мусор), и это действительно напоминает конвейер по производству цифрового хлама, ведь каждому, даже мертворожденному, проекту платформа генерирует сайты, рекламу, SEO-контент, твиты, маркетинговые страницы, блоги и рассылки. При этом основатель транслирует оптимизм: «Большая часть действительно мусор, но кое-что полезно. Качество того, что делают агенты, улучшается с каждой неделей». На момент написания поста более трети отзывов на Polsia на платформе Trustpilot резко негативные. Жалуются на сгоревшие токены без возможности возврата, ошибки безопасности, медленную поддержку и несанкционированные действия от имени пользователя. В новом материале мы рассказываем про другие популярные ИИ-билдеры и вместе с Аленой Ванченко, нейропсихологом и психотерапевтом, рассуждаем о том, почему все бросились пилить проекты и когда работа с ИИ лишь имитирует прогресс: https://www.setters.media/post/bum-ai-i-proekty-odnodnevki</t>
+  </si>
+  <si>
+    <t>25.09.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/setters/14426</t>
+  </si>
+  <si>
+    <t>⚡️ Сегодня в мировой прокат вышел фильм «Primetime» Ланса Оппенгейма — и это очередная возможность для Паттинсона показать мастерство перевоплощения. Как показала «Одиссея», роли неоднозначных персонажей ему удаются на ура. В карточках разбираемся, какая задача стояла перед актером на этот раз.</t>
+  </si>
+  <si>
+    <t>25.09.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/setters/14425</t>
+  </si>
+  <si>
+    <t>Вот мы и подошли к точке, когда создатели ИИ испугались собственного творения сильнее самых тревожных пользователей. Глава Anthropic Дарио Амодеи выпустил эссе с призывом принудительно затормозить гонку. И это не очередное открытое письмо «за все хорошее»: лаборатория дает независимым внешним экспертам доступ к внутренним системам и коду на правах штатных инженеров — с бейджами, ноутбуками и правом публиковать отчеты почти без модерации. Шаг сенсационный: его сразу поддержали Сэм Альтман и Илон Маск, которые обычно друг друга сторонятся.  Поводом стали не страшилки о Терминаторе, а вполне себе реальные новости: в первую очередь, летний инцидент с Hugging Face, когда рой ИИ-агентов сговорился о несанкционированной человеком кибератаке и взломал платформу. Масла в огонь подлил топ-исследователь Джейкоб Коксон: он уволился из Anthropic (а до этого — из OpenAI) из этических соображений. У себя в X он написал: бигтех рискует жизнями людей ради гонки за AGI. У этого поста уже больше 173 млн просмотров.  Трамп, напротив, требует жать в пол ради пресловутой победы над Китаем. В чем заключается эта победа, есть ли у гонки финиш и чем поможет выигранное время, когда люди перестанут контролировать ИИ, — вопрос открытый (президенту уже 80 лет, а его срок закончится через каких-то 2,5 года — расхлебывать придется другим). ➡️ Чем все это может закончиться? Выше уже голосуем за самый ожидаемый сценарий.</t>
+  </si>
+  <si>
+    <t>24.09.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/setters/14424</t>
+  </si>
+  <si>
+    <t>Фестиваль актуального российского кино «Маяк», который в этом году стартует 3 октября, за четыре года существования превратился из амбициозного индустриального стартапа в главный ориентир для всех, кто следит за отечественным авторским кинематографом. ⏮В условиях, когда выход на международные смотры для российских авторов практически закрыт, «Маяк» фактически взял на себя функцию ключевой киноплощадки — здесь формируется контекст, задается планка качества и определяются имена, вокруг которых индустрия будет выстраивать дискуссии весь следующий год⏭ Мы поговорили со Стасом Тыркиным, программным директором «Маяка» и кинотеатра «Художественный», о том, как складывается программа четвертого фестиваля и почему ее главными темами стали двойничество и «обретение себя в Истории». ⚡️ Большое интервью уже на сайте setters.media</t>
+  </si>
+  <si>
+    <t>24.09.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/setters/14419</t>
+  </si>
+  <si>
+    <t>Apple открыла собственный концертный зал в Лондоне ⚡️ Внутри электростанции Battersea Power Station открылся Apple Music Hall — новое музыкальное пространство на 600 человек, задуманное специально для камерных выступлений артистов. В Battersea переезжает и радиостудия Apple Music. В 2022 году Apple сделал Battersea своей британской штаб-квартирой, разместив офисы в бывшем машинном зале.</t>
+  </si>
+  <si>
+    <t>23.09.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/setters/14415</t>
+  </si>
+  <si>
+    <t>⚡️ Главная арт-точка недели: в Музее Москвы открывается ярмарка современного искусства blazar Сегодня blazar традиционно открывает двери в формате превью — для коллекционеров, арт-профессионалов и друзей ярмарки. Редакция, естественно, в самом эпицентре: передавать атмосферу и вести репортаж с полей мы доверили нашему лучшему специальному корреспонденту — соосновательнице SETTERS Саше Жарковой. ⏮Мы уже который год выступаем официальным информационным партнером диджитал-секции blazar. Наблюдаем за главными трендами цифрового искусства, исследуем новые медиаформаты, ищем свежие имена и фиксируем, куда движется арт-рынок прямо сейчас⏭ Подробнее о художниках и их работах читайте на сайте setters.media</t>
+  </si>
+  <si>
+    <t>23.09.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/setters/14414</t>
+  </si>
+  <si>
+    <t>Кажется у нас появился 5 вариант подготовки на случай ИИ апокалипсиса🤨</t>
+  </si>
+  <si>
+    <t>t.me/setters/14413</t>
+  </si>
+  <si>
+    <t>Рекордное количество заявок получил российский отряд космонавтов — целых 12 тысяч человек выразили желание улететь в космос, отправив отклик на Госуслугах. Первичный отбор прошли лишь 350 кандидатов, об этом сообщил гендиректор Роскосмоса Дмитрий Баканов.</t>
+  </si>
+  <si>
+    <t>22.09.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/setters/14404</t>
+  </si>
+  <si>
+    <t>➡️ Собрали 6 хот тейков про начало карьерного пути от Алены Истоминой, руководителя группы развития стажерских программ Ozon и спикера фестиваля OZON ON</t>
+  </si>
+  <si>
+    <t>22.09.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/setters/14402</t>
+  </si>
+  <si>
+    <t>Смартфоны снова стали подбирать под образы. Раскладушки возвращаются, телефоны становятся частью модных кампаний, а бренды привлекают к ним Джейдена Смита, Пэрис Хилтон и Swarovski. В нулевых мы уже знали, что телефон может быть аксессуаром — и сейчас, похоже, индустрия решила напомнить нам об этом. В карточках разбираемся, почему смартфоны снова становятся модными.</t>
+  </si>
+  <si>
+    <t>21.09.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/setters/14393</t>
+  </si>
+  <si>
+    <t>🔼 Попросили Екатерину Рудчик, HR BP Авиасейлс, автора канала «Ты кадровик что ли?» о командах в digital и маркетинге, собрать книги, которые могут вдохновить на поиск новой работы, команды или следующего карьерного шага</t>
+  </si>
+  <si>
+    <t>21.09.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/setters/14384</t>
+  </si>
+  <si>
+    <t>Запускаем рубрику «Что напугало нашу редакторку по технологиям на этой неделе» Спойлер: почти все связано с ИИ и автономными роботами — и нет, она не считает себя технопессимисткой. ➡️ Сегодня Варя рассказывает о прототипе под названием Threehalves от калифорнийского стартапа Satyress Robotics. Заявленное назначение — superhumanoid general purpose robot для работы в средах, опасных для людей: при лесных пожарах и наводнениях, в зонах завалов и химического заражения.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5255,59 +8279,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H542"/>
+  <dimension ref="A1:H883"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4797.828" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -17104,50 +20128,5844 @@
       <c r="C541" t="s">
         <v>1621</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="E541">
         <v>22268</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542">
         <v>87724</v>
       </c>
       <c r="B542" t="s">
         <v>1623</v>
       </c>
       <c r="C542" t="s">
         <v>1624</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>1625</v>
       </c>
       <c r="E542">
         <v>9337</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>92772</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E543">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>92773</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E544">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>92774</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E545">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>92775</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E546">
+        <v>2496</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>92776</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E547">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>92777</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E548">
+        <v>3106</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>92778</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E549">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>92779</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E550">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>92780</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E551">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>92781</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E552">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>92782</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E553">
+        <v>3463</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>92783</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E554">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>92784</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E555">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>92785</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E556">
+        <v>3516</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>92786</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E557">
+        <v>4084</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>92787</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E558">
+        <v>4079</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>92788</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E559">
+        <v>14260</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>92789</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E560">
+        <v>3759</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>92790</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E561">
+        <v>11472</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>92791</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E562">
+        <v>3379</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>92792</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E563">
+        <v>3196</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>92793</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E564">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>92794</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E565">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>92795</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E566">
+        <v>3426</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>92796</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E567">
+        <v>3533</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>92797</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E568">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>92798</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E569">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>92799</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E570">
+        <v>4375</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>92800</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E571">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>92801</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E572">
+        <v>3198</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>92802</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E573">
+        <v>11593</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>92803</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E574">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>92804</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E575">
+        <v>3351</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>92805</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E576">
+        <v>3778</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>92806</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E577">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>92807</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E578">
+        <v>10531</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>92808</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E579">
+        <v>3873</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>92809</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E580">
+        <v>3646</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>92810</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E581">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>92811</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1739</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="E582">
+        <v>3788</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>92812</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E583">
+        <v>8119</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>92813</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1745</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E584">
+        <v>4136</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>92814</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E585">
+        <v>4070</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>92815</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E586">
+        <v>4242</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>92816</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E587">
+        <v>5560</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>92817</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E588">
+        <v>3961</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>92818</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="E589">
+        <v>5293</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>92819</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E590">
+        <v>4481</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>92820</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="E591">
+        <v>4305</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>92821</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="E592">
+        <v>4647</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>92822</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E593">
+        <v>4347</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>92823</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1775</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="E594">
+        <v>4886</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>92824</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E595">
+        <v>4636</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>92825</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="E596">
+        <v>5064</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>92826</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="E597">
+        <v>5270</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>92827</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="E598">
+        <v>4459</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>92828</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E599">
+        <v>4559</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>92829</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1793</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E600">
+        <v>8039</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>92830</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="E601">
+        <v>5233</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>92831</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="E602">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>92832</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E603">
+        <v>3991</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>92833</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E604">
+        <v>5854</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>92834</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E605">
+        <v>5014</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>92835</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E606">
+        <v>23718</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>92836</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E607">
+        <v>4783</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>92837</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E608">
+        <v>4702</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>92838</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E609">
+        <v>4172</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>92839</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E610">
+        <v>4166</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>92840</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E611">
+        <v>4294</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>92841</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E612">
+        <v>4201</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>92842</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E613">
+        <v>4452</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>92843</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E614">
+        <v>4324</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>92844</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E615">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>92845</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E616">
+        <v>13174</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>92846</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E617">
+        <v>3581</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>92847</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E618">
+        <v>7296</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>92848</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E619">
+        <v>3764</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>92849</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="E620">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>92850</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E621">
+        <v>7849</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>92851</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E622">
+        <v>4527</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>92852</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1862</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="E623">
+        <v>5401</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>92853</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E624">
+        <v>5034</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>92854</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="E625">
+        <v>4663</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>92855</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E626">
+        <v>10970</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>92856</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E627">
+        <v>4557</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>92857</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="E628">
+        <v>4541</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>92858</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E629">
+        <v>4297</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>92859</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="E630">
+        <v>3935</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>92860</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E631">
+        <v>4422</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>92861</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="E632">
+        <v>7153</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>92862</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E633">
+        <v>4995</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>92863</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E634">
+        <v>4917</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>92864</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E635">
+        <v>5444</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>92865</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E636">
+        <v>4712</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>92866</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E637">
+        <v>4411</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>92867</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="E638">
+        <v>4545</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>92868</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E639">
+        <v>6397</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>92869</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="E640">
+        <v>5697</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>92870</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="E641">
+        <v>6716</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>92871</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E642">
+        <v>12314</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>92872</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1922</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="E643">
+        <v>5166</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>92873</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E644">
+        <v>4804</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>92874</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E645">
+        <v>4533</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>92875</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E646">
+        <v>4754</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>92876</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1934</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="E647">
+        <v>4462</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>92877</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E648">
+        <v>4316</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>92878</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E649">
+        <v>12150</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>92879</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E650">
+        <v>4912</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>92880</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="E651">
+        <v>5196</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>92881</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1949</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="E652">
+        <v>4893</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>92882</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1951</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1952</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="E653">
+        <v>5649</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>92883</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E654">
+        <v>4814</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>92884</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E655">
+        <v>4411</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>92885</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E656">
+        <v>4255</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>92886</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E657">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>92887</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E658">
+        <v>5657</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>92888</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E659">
+        <v>4274</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>92889</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E660">
+        <v>3999</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>92890</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E661">
+        <v>6296</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>92891</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1978</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="E662">
+        <v>4258</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>92892</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1982</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="E663">
+        <v>4501</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>92893</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1985</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="E664">
+        <v>4304</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>92894</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E665">
+        <v>4312</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>92895</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E666">
+        <v>4444</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>92896</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="E667">
+        <v>4737</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>92897</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E668">
+        <v>4353</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>92898</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2000</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="E669">
+        <v>4322</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>92899</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E670">
+        <v>4323</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>92900</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2005</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2006</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E671">
+        <v>4030</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>92901</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2008</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E672">
+        <v>4309</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>92902</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2011</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E673">
+        <v>3762</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>92903</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="E674">
+        <v>6741</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>92904</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2018</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E675">
+        <v>4625</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>92905</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E676">
+        <v>3456</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>92906</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E677">
+        <v>3622</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>92907</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2026</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E678">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>92908</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="E679">
+        <v>3419</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>92909</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E680">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>92910</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E681">
+        <v>3485</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>92911</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E682">
+        <v>5185</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>92912</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E683">
+        <v>3618</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>92913</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E684">
+        <v>3442</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>92914</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="E685">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>92915</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E686">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>92916</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2054</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="E687">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>92917</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="E688">
+        <v>4626</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>92918</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E689">
+        <v>7709</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>92919</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E690">
+        <v>5335</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>92920</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="E691">
+        <v>4297</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>92921</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E692">
+        <v>3517</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>92922</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E693">
+        <v>3273</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>92923</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E694">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>92924</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E695">
+        <v>3283</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>92925</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E696">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>92926</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E697">
+        <v>2887</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>92927</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E698">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>92928</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E699">
+        <v>3640</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>92929</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E700">
+        <v>4733</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>92930</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E701">
+        <v>3958</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>92931</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E702">
+        <v>4724</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>92932</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E703">
+        <v>3999</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>92933</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E704">
+        <v>3833</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>92934</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E705">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>92935</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E706">
+        <v>4400</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>92936</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E707">
+        <v>4131</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>92937</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E708">
+        <v>3779</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>92938</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E709">
+        <v>5802</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>92939</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E710">
+        <v>22478</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>92940</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E711">
+        <v>5820</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>92941</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E712">
+        <v>8039</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>92942</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E713">
+        <v>4097</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>92943</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E714">
+        <v>4455</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>92944</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E715">
+        <v>4476</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>92945</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E716">
+        <v>14334</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>92946</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E717">
+        <v>5025</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>92947</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E718">
+        <v>4566</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>92948</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E719">
+        <v>3957</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>92949</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E720">
+        <v>3798</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>92950</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E721">
+        <v>4113</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>92951</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E722">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>92952</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E723">
+        <v>11204</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>92953</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E724">
+        <v>5026</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>92954</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E725">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>92955</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E726">
+        <v>4395</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>92956</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E727">
+        <v>4554</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>92957</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E728">
+        <v>4356</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>92958</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E729">
+        <v>4083</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>92959</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E730">
+        <v>4047</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>92960</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E731">
+        <v>3861</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>92961</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E732">
+        <v>3873</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>92962</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E733">
+        <v>11281</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>92963</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E734">
+        <v>4444</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>92964</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E735">
+        <v>3999</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>92965</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E736">
+        <v>4610</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>92966</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E737">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>92967</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E738">
+        <v>3725</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>92968</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E739">
+        <v>3964</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>92969</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E740">
+        <v>13849</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>92970</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E741">
+        <v>4035</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>92971</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E742">
+        <v>4370</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>92972</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E743">
+        <v>4445</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>92973</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E744">
+        <v>4844</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>92974</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E745">
+        <v>5074</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>92975</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E746">
+        <v>4161</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>92976</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E747">
+        <v>4368</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>92977</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E748">
+        <v>4545</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>92978</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E749">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>92979</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E750">
+        <v>54614</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>92980</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E751">
+        <v>9020</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>92981</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E752">
+        <v>4977</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>92982</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E753">
+        <v>4641</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>92983</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E754">
+        <v>9004</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>92984</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E755">
+        <v>4940</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>92985</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E756">
+        <v>5672</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>92986</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E757">
+        <v>4541</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>92987</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E758">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>92988</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E759">
+        <v>5140</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>92989</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E760">
+        <v>17423</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>92990</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E761">
+        <v>4971</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>92991</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="E762">
+        <v>4179</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>92992</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E763">
+        <v>4305</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>92993</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E764">
+        <v>14959</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>92994</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E765">
+        <v>4330</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>92995</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E766">
+        <v>6533</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>92996</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E767">
+        <v>5703</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>92997</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E768">
+        <v>5442</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>92998</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E769">
+        <v>13132</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>92999</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E770">
+        <v>5823</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>93000</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E771">
+        <v>5749</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>93001</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E772">
+        <v>5975</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>93002</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E773">
+        <v>9255</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>93003</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E774">
+        <v>4998</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>93004</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E775">
+        <v>5795</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>93005</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E776">
+        <v>5097</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>93006</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E777">
+        <v>4970</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>93007</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E778">
+        <v>5010</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>93008</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E779">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>93009</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E780">
+        <v>5052</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>93010</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="E781">
+        <v>5211</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>93011</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E782">
+        <v>4728</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>93012</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E783">
+        <v>5007</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>93013</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E784">
+        <v>4744</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>93014</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E785">
+        <v>4899</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>93015</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="E786">
+        <v>5165</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>93016</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E787">
+        <v>12831</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>93017</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E788">
+        <v>4711</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>93018</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E789">
+        <v>5229</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>93019</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E790">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>93020</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E791">
+        <v>5260</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>93021</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E792">
+        <v>5280</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>93022</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E793">
+        <v>5388</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>93023</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E794">
+        <v>6108</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>93024</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E795">
+        <v>10329</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>93025</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E796">
+        <v>7910</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>93026</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E797">
+        <v>6160</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>93027</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="E798">
+        <v>5168</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>93028</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E799">
+        <v>4822</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>93029</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E800">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>93030</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E801">
+        <v>4598</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>93031</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E802">
+        <v>5114</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>93032</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E803">
+        <v>5261</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>93033</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E804">
+        <v>5630</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>93034</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E805">
+        <v>5767</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>93035</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E806">
+        <v>15211</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>93036</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E807">
+        <v>6604</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>93037</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E808">
+        <v>6792</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>93038</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E809">
+        <v>15774</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>93039</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E810">
+        <v>5677</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>93040</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>93041</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="E812">
+        <v>7016</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>93042</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="E813">
+        <v>5597</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>93043</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E814">
+        <v>5510</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>93044</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="E815">
+        <v>17004</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>93045</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2435</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2436</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="E816">
+        <v>6406</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>93046</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E817">
+        <v>5798</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>93047</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="E818">
+        <v>5644</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>93048</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="E819">
+        <v>5662</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>93049</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E820">
+        <v>5011</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>93050</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E821">
+        <v>4187</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>93051</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E822">
+        <v>4971</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>93052</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E823">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>93053</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2458</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E824">
+        <v>5193</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>93054</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E825">
+        <v>5218</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>93055</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E826">
+        <v>5019</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>93056</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2467</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2468</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E827">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>93057</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="E828">
+        <v>5090</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>93058</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2474</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="E829">
+        <v>5489</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>93059</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2476</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="E830">
+        <v>6291</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>93060</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2480</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="E831">
+        <v>7395</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>93061</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="E832">
+        <v>7448</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>93062</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="E833">
+        <v>5606</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>93063</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="E834">
+        <v>10605</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>93064</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E835">
+        <v>5480</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>93065</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="E836">
+        <v>4955</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>93066</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2497</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="E837">
+        <v>4549</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>93067</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E838">
+        <v>4646</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>93068</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="E839">
+        <v>4817</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>93069</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="E840">
+        <v>4578</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>93070</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="E841">
+        <v>4184</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>93071</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E842">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>93072</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E843">
+        <v>5045</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>93073</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E844">
+        <v>4727</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>93074</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E845">
+        <v>4991</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>93075</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E846">
+        <v>4955</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>93076</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E847">
+        <v>5954</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>93077</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E848">
+        <v>5927</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>93078</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="E849">
+        <v>5551</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>93079</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E850">
+        <v>6487</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>93080</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E851">
+        <v>7588</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>93081</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E852">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>93082</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E853">
+        <v>6860</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>93083</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E854">
+        <v>6136</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>93084</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E855">
+        <v>7243</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>102749</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E856">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>102750</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E857">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>102751</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E858">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>102752</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E859">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>102753</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="E860">
+        <v>3460</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>102754</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E861">
+        <v>4212</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>102755</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E862">
+        <v>4647</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>102756</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="E863">
+        <v>4469</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>123396</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E864">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>123397</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E865">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>123398</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E866">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>123399</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="E867">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>123400</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="E868">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>123401</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="E869">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>123402</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="E870">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>123403</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E871">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>127233</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="E872">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>127234</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E873">
+        <v>3356</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>127235</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="E874">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>127236</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E875">
+        <v>3956</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>127237</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E876">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>127238</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E877">
+        <v>3220</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>127239</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E878">
+        <v>3219</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>127240</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E879">
+        <v>3146</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>127241</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E880">
+        <v>3461</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>127242</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="E881">
+        <v>3487</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>127243</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E882">
+        <v>3877</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>127244</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="E883">
+        <v>3800</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">