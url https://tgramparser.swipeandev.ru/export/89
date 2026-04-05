--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1542">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1773">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4638,50 +4638,743 @@
     <t>06.09.25 06:20</t>
   </si>
   <si>
     <t>t.me/kyrillic/1532</t>
   </si>
   <si>
     <t>AI как новая грамотность, ч.2: занятость джунов упала на 20%. Недавно вышла хорошая работа (pdf) от экономистов из Стэнфорда. TLDR: разработчикам (и не только) в 22-25 лет стало намного сложнее найти работу. При этом у более опытных такого тренда нет. 1️⃣ В прошлом посте рубрики я писал, что AI не меняет в жизни ничего, а только заставляет изучать новый инструмент, при той же работе и зарплате 🥲 Теперь мы это видим в цифрах рынка: - В сложные профессии вроде разработчика вход становится сложнее. - Миддлам и сеньорам приходится учить новые инструменты, но их зарплаты не растут! - Повышение эффективности разработки с AI инструментами пока неочевидно (пост). В менее сложных профессиях занятость страдает и у 30+ летних. Без роста зарплат конечно. Другими словами, рядовому разработчику приходится работать больше за те же деньги. 2️⃣ Исследование качественное, исключены все факторы, кроме хайпа genAI. Пандемия или офшоринг били по всем или по низкоквалифицированным. А сейчас удар впервые приходится на образованных 22-25 летних в сложных профессиях. AI убирает простые задачи, через которые джуны учились. Профессия сразу начинается со сложных. 3️⃣ Сами "навыки AI" я бы сравнил со знанием экселя: все айтишники умеют работать с табличками, а многие даже с формулами. Но вне айти, финансов и др. эксель бывает целым навыком, достойным упоминания в резюме. Эксель ведь тоже заавтоматизировал много рутинного труда и даже заменил целые профессии. 4️⃣ С точки зрения возможностей для фаундеров - повторю, возможности появляются в образовании: разного рода корпоративное обучение, повышение квалификации, "курсы экселя эйай" для секретарей и т.д. Причем это касается и обучения собственно AI-навыкам, и обучения старым профессиям, но с помощью AI инструментов. Многие уже учат испанский с chatgpt, можно учиться и сварке, с помощью специализированного gpt-wrapper'а. Ну и джунов придется обучать по-новому! 🙂 @kyrillic</t>
   </si>
   <si>
     <t>06.09.25 06:19</t>
   </si>
   <si>
     <t>t.me/kyrillic/1531</t>
   </si>
   <si>
     <t>AI как новая грамотность, ч.2: занятость джунов упала на 20%. Недавно вышла хорошая работа (pdf) от экономистов из Стэнфорда. TLDR: разработчикам (и не только) в 22-25 лет стало намного сложнее найти работу. При этом у более опытных такого тренда нет. 1️⃣ В прошлом посте рубрики я писал, что AI не меняет в жизни ничего, а только заставляет изучать новый инструмент, при той же работе и зарплате 🥲 Теперь мы это видим в цифрах рынка: - В сложные профессии вроде разработчика вход становится сложнее. - Миддлам и сеньорам приходится учить новые инструменты, но их зарплаты не растут! - Повышение эффективности разработки с AI инструментами пока неочевидно (пост). В менее сложных профессиях занятость страдает и у 30+ летних. Без роста зарплат конечно. Другими словами, рядовому разработчику приходится работать больше за те же деньги. 2️⃣ Исследование качественное, исключены все факторы, кроме хайпа genAI. Пандемия или офшоринг били по всем или по низкоквалифицированным. А сейчас удар впервые приходится на образованных 22–25-летних в сложных профессиях. AI убирает простые задачи, через которые джуны учились. Профессия сразу начинается со сложных. 3️⃣ Сами "навыки AI" я бы сравнил со знанием экселя: все айтишники умеют работать с табличками, а многие даже с формулами. Но вне айти эксель бывает целым навыком, достойным упоминания в резюме. Эксель ведь тоже заавтоматизировал много рутинного труда и даже заменил целые профессии. 4️⃣ С точки зрения возможностей для фаундеров - повторю, возможности появляются в образовании: разного рода корпоративное обучение, повышение квалификации, "курсы экселя эйай" для секретарей и т.д. Причем это касается и обучения собственно AI-навыкам, и обучения старым профессиям, но с помощью AI инструментов. Многие уже учат испанский с chatgpt, можно учиться и сварке, с помощью специализированного gpt-wrapper'а. Ну и джунов придется обучать по-новому! 🙂 @kyrillic</t>
   </si>
   <si>
     <t>05.09.25 13:50</t>
   </si>
   <si>
     <t>t.me/kyrillic/1530</t>
   </si>
   <si>
     <t>Тревел-гайды: 🇪🇸 Бильбао и страна басков! Порекомендуйте любимые классные места. Что классное в Стране Басков вы знаете? Какие hidden gems? Где красиво? Вкусно? Интересно? Идеально, если сразу с точками на гуглкартах! Прошлые гайды (там в комментах есть бриллианты): 🇪🇸 Барселона, 🇧🇪 Брюссель, 🇭🇺 Будапешт, 🇵🇱 Варшава, 🇩🇰 Копенгаген, 🇷🇺 Питер, 🇯🇵 Япония. И конечно я предлагаю собраться на кириллик встречу в Бильбао: https://luma.com/t4mjdy1k</t>
+  </si>
+  <si>
+    <t>01.03.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1904</t>
+  </si>
+  <si>
+    <t>Как скамят в авторских тг-каналах на примере моего. Многие знают, что телеграм - это пристанище скамеров всех мастей (пост), это тренд не обошел и меня! Начнем с вас, читателей канала: 1️⃣ Уже писал об одном виде: скамер прикидывается участником сообщества, втирается в доверие и потом пытается разными способами вовлечь в какие-нибудь криптоинвестиции. НЕ ВЕДИТЕСЬ! Последний раунд дейтинга добавил волну такого скама, когда девушкам пишет красавец по аватарке, втирается в доверие. И к сожалению есть как минимум один случай, когда деньги все-таки выудили ($250). А в нашем закрытом чате обмена за полтора года тоже было два случая криптоскама (скорее всего от одного скамера). Поэтому я закрыл вход для новых участников. 2️⃣ Еще часто бывает такое: оставляют реальный комментарий сразу после публикации поста, в позже редактируют его и свой профиль, прикидываясь мной. Предлагают перейти в закрытый чат, там наверное тоже криптоинвестиции. 3️⃣ Не знаю, можно ли считать скамом, но после дейтинга несколько девушек жаловались на непристойные предложения, неприятные диалоги и т.п. К сожалению от такого сложно уберечь участников. Я бы сказал, что это следствие минимальной публичности. Если такого опыта нет, то вполне можно случайно попасться. 4️⃣ А вот авторов тг-каналов пытаются обмануть постоянно! Ничего изощренного, самое частое - фейковый рекламодатель, который в процессе согласования деталей под каким-то предлогом просит залогинится на левом сайте. Так угоняют тг-аккаунты, а потом и каналы. Есть даже известный многим авторам скамер, который прикидывается менеджером рекламы завода "Боржоми". Если Боржоми реально начнет маркетинговую кампанию в телеграме, то будет сложно 🙂 5️⃣ Или методы попроще: присылают в usdt сумму якобы 1,805, а на деле это 1.805, и просят вернуть разницу. По кошелькам скамеров видно, что кто-то попадается на уловку, причем нередко. Есть даже совсем дуболомные способы - просто в каких-то левых чатах прикидываются мной и как-то скамят людей, типа на обмене крипты или что-то такое. Суммы там обычно маленькие, но претензии я такие получал неоднократно. К сожалению люди попадаются. Бывало, что ссылаются на знакомство/партнерство со мной, и так втирались в доверие, а потом обманывали. На этом фоне дикпики от хейтеров в личку кажутся баловством 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>01.03.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1903</t>
+  </si>
+  <si>
+    <t>Что добавить для сообщества кириллика? Я провожу много активности, обычно сам их придумываю и запускаю по наитию. Было много встреч в разных городах, много обсуждений важных тем (тут ссылки), делали тревел-гайды по городам в виде рекомендаций читателей канала. И конечно дейтинг! Который уже по моим данным создал 35 (!) пар. И много других активности! Все благодаря крутым читателям и комментаторам. Спасибо вам!❤️ Хочу спросить, что бы вы хотели видеть еще в сообществе кириллика? Какие активности, запросы, темы, обсуждения? Что вы видели в других сообществах и круто работает? И отвечу на любые вопросы по активностям, модерации чата, аудитории канала и др. Пишите в комментариях или в личку канала Давайте обсудим, как сделать сообщество кириллика еще круче!</t>
+  </si>
+  <si>
+    <t>27.02.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1902</t>
+  </si>
+  <si>
+    <t>Про ведение глобального стартапа из ЕС, ч.6: 🇸🇪 Швеция. Меня уже много лет мучает вопрос, почему шведы такие успешные. В прошлом году мы вместе обсуждали это в посте. А недавно прочитал статью, которая частично объясняет успех! 1️⃣ Помимо прочего, в Швеции аномально много единорогов (48). Если считать per capita, то они четвертые, после США, Израиля и Исландии. Кстати 3/4 всех единорогов Европы - в 6 странах: Британия, Германия, Франция, Швеция, Нидерланды и Швейцария (см. картинку). Эти же страны лидируют по доле неЕС-капитала в раундах. 2️⃣ Вкратце успех Швеции объясняется налоговыми реформами: С 2003-го года если прибыль от продажи компании или доли в ней реинвестируется, то налог можно отложить. То есть после экзита можно без налогов вложить эти деньги в другой стартап. Уже 20+ лет нет wealth tax, налогов на наследство и дарение, легко и выгодно инвестировать в акции - из-за этого большая вовлеченность населения в инвестиции (2× выше среднего в ЕС). И за 10 лет было 1000+ IPO (больше всех в ЕС), появилось много людей со жгучим желанием куда-то инвестировать. 3️⃣ Можно сделать интересный вывод: чтобы экосистема стартапов бурно росла, нужны не легкие способы открыть компанию и все такое (пост), а налогами мотивировать людей реинвестировать свои доходы, в том числе в виде ангельских инвестиций. Правда горизонт длинный, Швеция начала это 20 лет назад, но реально заметно стало намного позже. @kyrillic</t>
+  </si>
+  <si>
+    <t>27.02.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1901</t>
+  </si>
+  <si>
+    <t>Как вы знаете, многие фаундеры и предприниматели недооценивают важность маркетинга. А потом бывает поздно! У других маркетинг неэффективен - кампании запускаются, лиды считаются, но решения по продукту, цене и удержанию принимаются в другом контуре. Хорошо бы такое исправлять на берегу! ⚡️3 марта стартует онлайн-интенсив «Маркетинг для руководителей» от Виктора Шкипина, ex-CMO Сбербанка, ВТБ, Альфа-Банка и М.Видео, преподавателя МШУ «Сколково». Вы получите 6 дней системной работы над стратегией бизнеса: как маркетинг должен быть встроен в продукт, цену, предложение и финансовый результат. Вы узнаете: — какую роль маркетинг должен играть на уровне стратегии — как ставить маркетологу цели и по каким KPI его оценивать — как связать бюджет на продвижение с P&amp;L компании — как выстроить взаимодействие маркетинга с продуктом и продажами Интенсив подойдет собственникам, руководителям и ТОП-менеджерам, которые отвечают за прибыль и хотят выстроить маркетинг как управленческую функцию, а не как набор кампаний и отчётов. 📍 Старт 3 марта, онлайн Полная программа и регистрация по ссылке Для вас есть специальный промокод KYRILLIC на 10%! Реклама ИП Спиринг Мария Александровна, ИНН 773605589694, erid=2W5zFGw811j</t>
+  </si>
+  <si>
+    <t>26.02.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1900</t>
+  </si>
+  <si>
+    <t>Про "путевку в жизнь" для детей. Часто обсуждают, в какую школу отдать, к какому универу готовить, где лучшее образование и самые высокие шансы на успех в жизни и т.д. 1️⃣ По моим наблюдениям и изучению темы, все очень просто: лучший способ дать "путевку в жизнь" - это вырастить ребенка на Манхэттене. Вот так просто. Неважно, к чему он склонен, неважно, насколько талантлив. Среда взросления в виде центра мира скорее всего даст намного больше, чем крутая физмат школа Москвы или зажиточный пригород любой столицы мира. Да, это дорого! Но многие могут себе позволить. А даже если нет, то просто можно стремиться обеспечить такую среду своим детям - это наверняка лучшее решение. 2️⃣ Вот у нас в чате активен Павел, большой талант, наверняка обладающий столь редким "ультратехническим мышлением" (пост), одноклассник Г.Перельмана, учился в Беркли, построил успешную карьеру. Представьте, если бы он вырос не в Ленинграде, а на Манхэттене. Его талант оказался бы применим не только в нефтегазовой сфере РФ, но и например в хедж-фондах с Уолл стрит. И такой путь был бы более органичен, потому что в родных местах. И можно привести пример с другого конца спектра: если ребенок не очень амбициозен и талантлив, решил работать официантом, то в баре на родном острове Манхэттен он заработает больше. И перспектив больше. И сетевой эффект может повлиять: друзья детства, соседи, родители друзей, первые подработки и др. могут сыграть важную роль в жизни. Точнее он влияет всегда, если круче, чем потолок амбиций. У большинства талантливых айтишников, читающих этот канал, этот фактор слишком слабый, потому что таланты превосходят возможности их сетевого эффекта. Также важны многие другие аспекты: американский контекст, понимание культуры, ощущение родного места, где безопасно, статус и т.д. 3️⃣ Образование? Ну да, если американские вузы лучшие (а это факт), то быть по майндсету американцем - главный фактор поступления. Не диплом Гарварда делает человека успешным, а то, что он с детства нормализовал уровень амбиций и связей, характерный для Гарварда. Карьера? То же самое. Может кто-то не знал, но даже в дейтинге "я родом из Нью Йорка" - очень веский аргумент 🙂 4️⃣ Реальная альтернатива Манхэттена одна - 🇬🇧 Лондон: ненамного дешевле, и нужно знать места, где обеспечить условия "центра мира". Поэтому на самотек пустить не получится. "Я хотела бы жить на Манхэттене" и "Я уеду жить в Лондон" не на пустом месте появились! Мечта обывателя. Но есть и альтернативы попроще: 🇺🇸 Долина - нужно сильно сопротивляться сельскому вайбу 🇸🇬 Сингапур и 🇭🇰 Гонконг - есть региональный колорит, а Гонконг сильно теряет позиции 🇮🇱 Тель Авив - если ребенок умный (а родители евреи), то много возможностей, большинство из которых приведут в Нью Йорк 🙂 5️⃣ Если родители могут позволить себе жить в Нью Йорке и Лондоне, и хотят детям дать лучшую путевку в жизнь, то должен быть очень веский аргумент там не жить. По моим наблюдениям, родители в эмиграции не так уж часто готовы чем-то жертвовать ради будущего детей (на деле, а не на словах). Но часто так бывает, что учеба детей просто заземляет, дает какой-то смысл всей суеты в жизни. @kyrillic</t>
+  </si>
+  <si>
+    <t>26.02.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1899</t>
+  </si>
+  <si>
+    <t>Предлагаю снова делиться видами из своего окна или вайба вокруг вас прямо сейчас, с указанием города! Погрузимся в атмосферу, так сказать! Выкладывайте фото или видео. А остальным предлагаю ставить реакции 👍❤️🔥 PS нужно постить только то, что прямо сейчас! Старые красивые фотки не считаются</t>
+  </si>
+  <si>
+    <t>25.02.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1898</t>
+  </si>
+  <si>
+    <t>Про человеческое счастье, ч.15: дети. Продолжаем отделять важные факторы счастья от мнимых! Мы знаем, что почти все в нас так или иначе подчинено биологической программе передачи генов. Поэтому пропустим очевидное, и вот что получается: 1️⃣ В современном мире вполне можно прожить полноценную счастливую жизнь без детей, просто нужно уделять чуть больше внимания своему счастью. Это как быть вегетарианцем: мы всеядные млекопитающие, и животный белок важен для здоровья. Но в современном мире вполне можно быть здоровым вегетарианцем, если внимательнее относиться к балансу в рационе. 2️⃣ В посте про хобби писал, что для счастья очень важно развитие в том, чем человек занимается долго. В этом смысле ребенок - лучший "проект": сам растет, и у родителей спектр операционных задач по заботе и воспитанию очень быстро меняется. Что обеспечивает столь важную новизну. Во всех остальных областях жизни для этого нужно прилагать усилия, чтобы что-то менялось. 3️⃣ Аргументом против заведения детей часто бывает "ну я не люблю детей". Прикол в том, что никто не любит детей, чужих. Они являются конкурентами за ресурсы для своих, то есть уменьшают шансы успешно передать гены. А если кто-то умиляется чужим детям, то почти наверняка просто вспоминает то сильное чувство любви и счастья, которое испытывал к своим. Поэтому кстати те, кто не стали родителями, значительно меньше умиляются чужим детям. И возникает бытовое "родишь своих - поймешь". 4️⃣ Кстати коэволюция с собаками (из поста) эксплуатировала именно механизм умиления своими детьми, но с важной разницей: человек в базе умиляется всем собакам! Чувства по сути одни и те же, просто к своим детям они конечно сильнее. Может кому-то не нравится это сравнение, но это просто биологический факт. Как писал ранее, молодым парам без детей нужно осторожнее заводить собаку, возможно это будет сублимацией заведения детей. pro tip для женщин: если одинокий мужик сознательно завел собаку, любит ее и заботится, то он почти наверняка будет заботливым отцом. 5️⃣ Любовь к ребенку матери и отца сильно отличается. Малоизвестный антропологический факт: еще во время беременности будущие мамы становятся в среднем более дружелюбны к людям вокруг, а папы наоборот. Такова базовая биологическая программа: в самый уязвимый период (беременность и кормление) мама обеспечивает безопасность в ближнем кругу, а папа - от внешних угроз. Не видел данных, как это можно переложить на современную жизнь. У мужчины может стать больше амбиций? Меняются отношения с близкими/друзьями? 6️⃣ Экономический расчёт детей менялся радикально: до индустриализации дети - это инвестиция (работники, уход в старости). Сейчас это чистое потребление, с отложенными нематериальными дивидендами. Даже по опросам в канале видно, что ROI так себе! 7️⃣ Еще часто смешивают "счастье от детей" и "смысл от детей". Дети безусловно дают больше смысла в жизни, особенно для зажиточных людей, которые уже заработали денег и на них многое попробовали. Если человек воспринимает счастье как комфорт, то такое счастье конечно не вырастет, особенно с младенцем. 8️⃣ Описанное выше - из моих антропологических изысканий. И личный опыт ни в чем в итоге не расходится: да, стало сложнее, но более счастливым я не был никогда. Учитывая, что наша жизнь и так была максимально комфортная и понятная. Единственное, чего я точно не ожидал - что будут наворачиваться слезы счастья, когда держу маленькую Мику на руках ❤️ Это не фигура речи, реально утираю слезы каждый день 🙂 В предыдущих частях: про инсоляцию и груминг + про близких и помощь другим + как счастье зависит от дохода + про собак + рейтинги счастливых стран + дружба + хобби + движение + small talk + доброта + любовь + база + юмор + признание @kyrillic</t>
+  </si>
+  <si>
+    <t>25.02.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1897</t>
+  </si>
+  <si>
+    <t>Как вы знаете, с недавних пор тут немного больше контента про детей 🙂 Точнее для родителей! А еще мы неоднократно говорили про здравоохранение в разных странах, в том числе развитых, которое не всегда можно прям похвалить. А если речь про педиатрию, то иногда бывает грустно. И есть решение! Для эмигрантов и не только, онлайн-консультации от надежной клиники для всей семьи docdeti. Полезны, если нужен доступ к врачам, которым можно доверять, или просто второе мнение. Ну вы знаете, как оно бывает нужно в эмиграции, и детям, и взрослым. А если вы в Москве, то клинику docdeti можно посещать лично, в шести филиалах. Это место, куда родители приходят за спокойствием и заботой. Здесь врач осмотрит ребёнка внимательно и без спешки, объяснит маме и папе назначения простым языком, успокоит тревоги и даст рекомендации, исходя из последних научных исследований и гайдлайнов. Есть программы годового сопровождения, тогда семья получает "своего" педиатра, который ведет малыша от месяца к месяцу. По промокоду КИРИЛЛИК: скидка 10% на любые программы годового обслуживания или скидка 20% на первый прием новым пациентам в клинике или онлайн до 31.12.2026. Назовите промокод Службе заботы или менеджеру перед оплатой. Реклама. ООО «Центр современной педиатрии», ИНН 7736314986, erid 2VtzqxmTJrp</t>
+  </si>
+  <si>
+    <t>24.02.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1896</t>
+  </si>
+  <si>
+    <t>Про ум, ч.5: про талант и пользу образования для талантливых. Среди вас очень много таких! Каждый четвертый - медалист (опрос), много успехов на школьных олимпиадах (опрос). 1️⃣ Любые вузы, колледжи, организаторы курсов, тренингов всегда хвалятся успехами своих выпускников. Но честно ли это? Почему мы редко слышим "после - не значит вследствие" относительно образования/курсов? Например если из 1000 выпускников физтеха 30 стали работать в фаанге, то сколько из этих 30-ти работали бы там без физтеха? А для инвесторов неважно, как и на кого человек учился в Стэнфорде или MIT, важно лишь то, что он прошел жесточайший отбор. 2️⃣ Понятно, что хороший вуз, и даже хороший mba, может дать какие-то связи, ачивку, понимание контекста и т.д. Много полезного, помимо знаний, а иногда вопреки им. И например магистратура в другой стране очень полезна для экспресс-изучения реалий этой страны (культурных, корпоративных и др.) Пост по теме, с историями в комментах. 3️⃣ Нам с вами более актуально скорее не вузы/школы, а разные способы повышения квалификации. Тут у меня резкое мнение: Почти все талантливые дизайнеры, которых я встречал и с которыми работал, не читали ничего из тысяч книг про дизайн (пост с примером). Лучшие ru-текстовые авторы не читали "Пиши-сокращай", лучшие продакты не проходили курс по jtbd (где пересказывается здравый смысл, и просто является местечковым инфобизнесом от ru-айти, нигде больше не популярным, пост). 4️⃣ По такому критерию легко сделать быстрый реверс-инжиниринг для оценки таланта специалиста. Мне поэтому нравится общаться и работать с разработчиками - среди них мало "изображателей айтишника", потому что для разработчиков по сути нет научпопа и инфобиза - код или работает, или нет 🙂 (Но сейчас эту нишу начинает занимать вайбкодинг). 5️⃣ Я считаю, что почти любой человек в чем-то очень талантлив, входит в условные 10% в своем окружении или на своем рынке. Разумно это развивать, а если еще не понятно что развивать - искать свой талант, даже во взрослом возрасте. В некотором смысле, образование и курсы мешают, загоняя скиллсет под общие стандарты. Причем плохи не плохие курсы (их сразу бросают), а хорошие, которые длятся долго и создают надежды будущего успеха. 6️⃣ Если свой узкий талант найден, то вряд ли найдется прям целый курс в вузе по нему, или тем более онлайн-курс. А если не найден, то полезнее пробовать разное, делать контакты с реальность (пост) - это единственный способ нащупать его. 7️⃣ Талант кстати может быть странный: например у меня лучший навык, который есть - это просто написание имейлов 🙂 Почти все лучшее в моей жизни случилось благодаря хорошему имейлу, сообщению или публичному посту. Но понадобились годы, чтобы я принял в себе, что мой талант звучит так неказисто 🙂 И научил бы меня этому какой-нибудь курс или популярная книга? Ну вряд ли. Предыдущие части рубрики: про EQ (там крутой тест), отличников, социальную интуицию и ультратехническое мышление. @kyrillic</t>
+  </si>
+  <si>
+    <t>24.02.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1894</t>
+  </si>
+  <si>
+    <t>Мы тут много говорим об американском венчуре, где оценки высоки, инвесторы зажиточны, а конкуренция за стартапы жесточайшая. Альтернатива этому - инвестировать на других рынках, где можно получить свое "нечестное преимущество". Например на российском рынке, в отличие от американского, есть дефицит капитала: оценки компаний ближе к нормальному P/E, что может быть многим интересно. Да и стартап делать намного дешевле, а в нынешних условиях меньше конкуренции извне. Проще всего инвестировать в российские стартапы через brainbox.vc, потому что это краудинвестинг. Такой формат давно работает и на американском рынке кстати. И что важно - это будет реальные акции, в виде доли в АО, которые хранятся в депозитарии "Статус" (им пользуется например Сбер). А еще можно получить долю стартапа, став его ментором - это старый добрый эдвайзинг стартапов. В общем зацените сами - https://brainbox.vc, там можно посмотреть питчи стартапов, которые сейчас собирают раунды. Ну и инвестировать конечно!</t>
+  </si>
+  <si>
+    <t>21.02.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1893</t>
+  </si>
+  <si>
+    <t>Сколько налогов платят обладатели испанского номад-внж? Теперь мы знаем! Провел опрос а нашем закрытом барселонском чате, где почти всех знаю лично. Берите на заметку! Напомню, что эта информация не "как надо делать", а "как другие делают на самом деле". @kyrillic</t>
+  </si>
+  <si>
+    <t>21.02.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1892</t>
+  </si>
+  <si>
+    <t>Приглашаю завтра всех на пикник в Барселоне! Формат простой: просто приходим и под открытым небом у моря знакомимся, общаемся, пьем/едим что сами принесли и наслаждаемся хорошей погодой. Приходите всей семьёй! Мы будем с Милой и младенцем Микой, так что с колясками - велкам. Прошу при регистрации заполнить интро, на себя и тех, с кем придёте. Все интро отправлю всем перед встречей - так удобнее знакомиться. А как вы знаете, читатели этого канала классные! Так что будет интересно. https://luma.com/apoqrgxk</t>
+  </si>
+  <si>
+    <t>21.02.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1891</t>
+  </si>
+  <si>
+    <t>Квартира в 🇩🇪 Германии за 8 тыс. евро. Недавно в комментах произвела фурор история читателя Николоза, автора @non_turisto: В 2020 году купили в Германии (Саксония, область Майсен) квартиру ради прописки за 8000 евро 🙂 еще за 10000 я сделал в ней ремонт. Это 68м2 на три комнаты. Жить мы в ней не собирались, лишь использовать как перевалочную базу между нашими бесконечными переездами. С этой функцией наш «дом» прекрасно справляется! А так можно было?! Объяснение от Николоза: Земли восточной Германии стремительно вымирают, прям демографическую соплю вниз отвешивают, поэтому огромное количество недвиги стоит невостребованной и попросту ветшает. Крупные города, конечно, мимо. В них цены хоть и не западногерманские, но по-тихой стремятся к ним. Как пример скидываю двушку 48м2 в Саксонских ебенях из под бабки за 15 тыс. евро. А вот здесь квартиры в Германии (в основном Восточной) с ценами до 20-25 тыс евро. Купили бы такую? @kyrillic</t>
+  </si>
+  <si>
+    <t>18.02.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1890</t>
+  </si>
+  <si>
+    <t>Полезные кейсы использования AI. Многие часто говорят, как им помогает ChatGPT, Claude и др., но в чем именно? Какой контекст? Что получается на выходе? и т.д. Давайте обсудим! Арсений в комментариях поделился полезным про использование NotebookLM (AI продукт от гугла для ресерча, который может работать с большим контекстом) NLM работает только с загруженными источниками, это повышает точность. Мои юзкейсы: 1) Работа с объемными документами. Закинул пдф, задал вопрос -&gt; получил ответ со ссылками на конкретные параграфы -&gt; проверил ответ 2) Работа с регулярно обновляемыми данными (отчетности компаний, протоколы заседаний ФРС и т.п.). Отлично подсвечивает изменения. У меня уже библиотека кастомных промптов для анализа таких данных. 3) Конвертация письменного контента в аудио. Хотел разобраться в фундаментальной спорной теме - отобрал самые цитируемые научные статьи через Elicit AI, закинул в NLM, попросил сделать подкаст-дебаты с двумя точками зрения. Мой главный AI magic moment пока) 4) Квизы по прочитанным материалам для оценки собственного понимания 5) Конвертация текстового описания слайдов в презентацию Прошу делиться своими кейсами, как минимум так же детально! Флуд и общие описания я буду удалять, давайте соберем только те советы, которые по описанию можно взять и повторить. И получить пользу! @kyrillic</t>
+  </si>
+  <si>
+    <t>17.02.26 08:43</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1889</t>
+  </si>
+  <si>
+    <t>⚡️ Телеграм будет заблокирован в РФ с 1 апреля, полностью! Сегодня это пишут сми, ссылаясь на источники. Я по-прежнему считаю, что ничего заблокировано не будет 🙂 (пост, почему - скиньте его тревожным. И своим читателям, если ведете канал!)</t>
+  </si>
+  <si>
+    <t>16.02.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1887</t>
+  </si>
+  <si>
+    <t>Про современное искусство, ч.1: хороший пример. Часто посмеиваются над приклеенными к стене бананами, странными перфомансами и т.д. Я сам писал про вторичность идей в совр. искусстве (пост), что для меня делает неинтересными 90% всех выставок - там просто дешевая конъюнктура или устаревшие на три года тренды. Погуглите сами например выставки про AI - кринж полный. Но можно найти с хорошими идеями и хорошей реализацией. Иногда даже простые и понятные. Я за такими можно сказать охочусь, редкий зверь! В этом посте реальный пример, понятный всем: 1️⃣ Как вы знаете, пару лет назад Милу пригласили в арт-резиденцию в Токио, потом была ее выставка. И мы много ходили по местным маленьким галереям. Одна из них была полностью занята выставкой Now is better (сайт), автор австрийский художник Stefan Sagmeister. Идея простая: "сейчас люди живут лучше, чем раньше". Это как бы противовес классическому нарративу "раньше было лучше". 2️⃣ Штефан насобирал старых картин, и нанес поверх них статистику о том, что сейчас живется лучше - всякие графики и все такое. Сколько минут нужно работать, чтобы заработать на фунт курицы (тут), какую долю ВВП тратят на социалку (тут), crime rates в США, реальные и "ощущаемые" (тут). Были и другие объекты - одежда, керамика и др., но картины интереснее (как я понял, только они и продавались из коллекции). 3️⃣ Интересно, что из коллекции получилась книга (амазон). тоже вариант монетизации своего искусства. У меня есть релевантные посты про путь в искусстве, деньги и open calls. Но автор не ноунейм, у него два Грэмми за дизайн музыкальных обложек. 4️⃣ Вокруг коллекции много сделано хорошо: качественное промо-видео (видели на выставке, но не нашел его на ютюбе), много промо в виде подкастов/выступлений (tedx talk), крутой постер (был виден издалека в Гинзе), для объектов выбраны неочевидные интересные данные (какие мы любим в кириллике), сама выставка была недолго, и только в Токио (не считая его домашней галереи в NY). 5️⃣ Ну и самое главное - выставка вселяет оптимизм! О мире в целом и о собственной жизни в частности. Я не претендую на большого ценителя искусства, мы просто всегда и везде ходим по галереям, видели много разного. Редко бывает, что художник где-то не схалтурил. У Штефана как раз все мелочи интересны, в том числе как коллекция сделана и как продвигается. @kyrillic</t>
+  </si>
+  <si>
+    <t>16.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1886</t>
+  </si>
+  <si>
+    <t>Как-то редко говорят про подарки коллегам или сотрудникам, а это важно! Говорить "спасибо". В рабочей рутину многие из нас это забывают сделать. Хорошо, что скоро череда праздников, и можно исправиться! Но придется поломать голову над корпоративными подарками. Самый беспроигрышный вариант подарка для коллег — подарочная карта Золотого Яблока. Это идеальный подарок на любой повод: 23 февраля, 8 марта, как мотивационный подарок сотрудникам или благодарность бизнес-партнерам. У карты крутые бонусы: ➕Можно вручить лично, а можно отправить онлайн, например коллегам, работающим удаленно. И можно купить сразу для всей команды. ➕Большой выбор: помимо косметики и парфюмерии в Золотом Яблоке можно купить товары для дома, электронику, бытовую технику и многое другое. Все детали, а также заполнить заявку - по ссылке.</t>
+  </si>
+  <si>
+    <t>15.02.26 16:58</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1885</t>
+  </si>
+  <si>
+    <t>💬 Воскресное обсуждение: как вы откладываете в сбережения? Все понимают, что важно откладывать часть дохода, и многие это делают. Но как именно? Вопросы, чтобы было проще писать коммент: • Каждый месяц переводите куда-то? Или реже? • Сразу после дохода или по остаточному принципу? • В инвестиции? депозит? просто держите на отдельном счету? • Как диверсифицируете? • Если инвестируете, то в какие активы и в какой пропорции? Активные инвестиции или "положил и забыл"? • Что оказалось самой сложной частью процесса? • Что помогло выработать привычку сберегаете (или что мешает до сих пор)? Предыдущие обсуждения с опытом и мудростью читателей канала: про покупку недвижимости в другой стране, английский язык, как вы похудели, как стать разработчиком, родительство 0+, покупку одежды/обуви, занятия спортом, бытовые лайфхаки и легендарные обсуждения про магистратуру (раз, два). Очень многим будет полезно узнать детали! Прошу написать подробности в комментариях 👇</t>
+  </si>
+  <si>
+    <t>13.02.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1884</t>
+  </si>
+  <si>
+    <t>Почему Телеграм НЕ заблокируют. Мы снова видим театральную постановку "РКН против Телеграма". Когда в медиа столько лозунгов, полезно обратиться к стратегии follow the money и фактам (а не домыслам): 1️⃣ После неудачи с ICO, Телеграм задолжал около $2 млрд серьезным дядям, большинство из которых так или иначе связаны с властями РФ. В 2021-м были выпущены пятилетние облигации на $1.7 млрд, под конские на тот момент 7%. Из разных источников мы знаем, что их держателями стали те же серьезные дяди, иногда через дубайские фонды. Агентами выпуска были ВТБ и Атон. Обслуживание этого долга (с уже скорым погашением, в марте'26) - большая часть расходов Телеграма. На довыпусках он терял много (techcrunch), так что в деньгах очень нуждался. А в прошлом году выпущены новые облигации на $1.7 млрд, уже под 9%. Плюс недавно мы узнали (ft), что $0.5 млрд долга заморожены в российском депозитарии из-за санкций. Можно приводить много фактов, но кажется и так очевидно, что Телеграм почти полностью финансируется деньгами из РФ. Наверное за исключением покупки облигаций 5 лет назад Джаредом Лето 🙂 2️⃣ Про безопасность переписки телеграма наверное тоже всем понятно, легко нагуглить. tldr: уровень защиты данных возможно худший (!) из всех популярных мессенджеров. А в прошлом году из независимых расследований мы узнали, что наши c вами переписки лежат на серверах, аффилированных с ru-спецслужбами. 3️⃣ А из легендарных откровений CTO Телеграма (medium) мы знаем много внутряка и видим аффилированность телеграма с кем надо с самых первых дней. Тексты написаны очень интеллигентно и аккуратно, между строк легко понять, что к чему в тг. 4️⃣ Вишенка на торте: 8 лет назад может еще и не было технического способа быстро заблокировать тг, но был очень простой и дуболомный, которым пользовались в других странах: направить два имейла, Эплу и Гуглу —&gt; мессенджер выкидывали из сторов. Можно задать себе риторический вопрос, почему ркн этого не сделал. При этом работоспособность тг не отменяет того, что “все тг-каналы умрут” (раз, два, три) 🙂 5️⃣ Учитывая описанные факты, какой смысл блокировать Телеграм? Такая корова нужна самому. Тем более она своя, родная и лояльная. Я бы скорее поверил, что тг заблокируют в развитых странах, за те объемы нелегального, что тут есть (пост). Думаю это не происходит только по одной причине - его вес слишком незначителен за пределами постсоветских стран, Ирана и др. Пусть это так и остается 🤞 6️⃣ Вероятность блокировки конечно есть, особенно если мы не до конца знаем, как дела у тг с серьезными дядями. Может это какие-то терки, но скорее всего просто театральная постановка 2.0, чтобы тг снова выглядел оплотом свободы, приватности и независимости. @kyrillic</t>
+  </si>
+  <si>
+    <t>13.02.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1883</t>
+  </si>
+  <si>
+    <t>Прошу поддержать запуск на Product Hunt! Ребята делают полезную всем нам штуку - голосового AI-терапевта, с которым можно просто поговорить, как с настоящим психологом. Команда подняла $850k пресид, уже собрали сильный продукт, кроме прочего он натренирован на доказательных методах, разработан совместно с командой американских психологов. Поддержите пожалуйста дружественный продукт на Product Hunt! Апвоутом, а еще лучше комментарием! https://www.producthunt.com/products/lovon/launches/lovon-ai-therapy</t>
+  </si>
+  <si>
+    <t>11.02.26 19:35</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1882</t>
+  </si>
+  <si>
+    <t>Про инвестиции обычного человека, версия 2026. Рынки сейчас просто крейзи, актуализирую пост! Ничего из написанного не является инвестиционным советом, просто мое субъективное, как обычно. 1️⃣ Повторю простое: Денег меньше, чем на полгода жизни? Я бы даже не думал про инвестиции. Возраст до 30 лет? Все просто: ROI инвестиций в свою экспертизу максимален, риски минимальны. Например я с ранних лет фрилансером не брался за работу, которая приносит только деньги. Должно было как минимум что-то новое, что полезно изучить по ходу работы. Т.е. я недозарабатывал ради изучения нового. Уже крутой сеньор-разраб или другой айтишник с большой зарплатой? Я бы часть денег вкладывал в очень рисковые активы, типа крипты, трейдинга, венчура, мемкойнов. Это возможно единственный способ нормально заработать. Вероятность больше, чем пилить свой стартап! 🥲 2️⃣ Любые активы, где уже есть ставка на рост AI, сегодня - спекулятивные, не получится "купить и держать". Т.е. весь tech, s&amp;p500, многие etf и др. кажутся слишком рискованными. А надежные защитные активы вроде доллара или золота, как мы видим, уже не такие уж защитные. Из того что изучал (а я диванный эксперт), относительно недооценены, как это ни странно, reits (фонды недвижимости). 3️⃣ Про саму недвижимость у меня мнение однозначное, вне зависимости от ситуации на рынках: если жить в ней (долго), то надо покупать! А если как инвестиция - скорее всего самое дурацкое решение. Почти в любой момент времени, с любым капиталом, альтернативы бетону выглядят лучше. 4️⃣ Если сбережений немного (до пары лет жизни), то хватит брокеров при банках, типа революта. Держать в чем-то очень ликвидном, на уровне ставки. Ну и что-то поиграться, ради интереса. Если в портфеле больше 5-10 тикеров и все время интересно смотреть, как там мои кровные, то надо признаться себе, что просто нравится гэмблинг. А если хочется поиграть (что нормально), то вариантов уйма. Активный трейдинг обываетелем отличается от ставок на спорт только тем, что не ассоциируется с социальным дном. 5️⃣ Подход FIRE считаю странным: для незначимых капиталов он толком не работает (лучше инвестировать в себя, а не рынок). А для значимых - малоэффективен. Концептуально, FIRE не дает счастья: вместо наслаждения жизнью человек получает иллюзию контроля над придуманным будущим. Это из серии "люблю все трекать, и вроде как контролировать" - только худший вариант, потому что не улучшает жизнь сегодня. 6️⃣ В условиях нынешних реалий инвестиции в себя кажутся еще более выгодными. Еще раз скажу, что просто взять паузу в несколько месяцев на подумать, может дать намного больше, чем суета с нвидиа и эплом. Сменить стек? Пойти в менеджмент? Релоцироваться? Попробовать консалтинг? Завести блог? Попроходить интервью? Подтянуть языки? Можно попробовать разное, что сильно повлияет на доходы. Чудес не бывает, все что выше ставки - риск, так что разбогатеть, куда-то надёжно инвестировав свои $10-20-50-100k, вряд ли получится. 7️⃣ Если сбережений много, то такой читатель и сам все лучше меня знает, так что приглашаю вас рассказать свой взгляд на сегодняшний рынок в комментариях! @kyrillic</t>
+  </si>
+  <si>
+    <t>11.02.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1881</t>
+  </si>
+  <si>
+    <t>52 интересных места, чтобы посетить в 2026-м от The New York Times (ссылка). Обычно в таких списках полная банальщина, а тут интересное разнообразие - от Варшавы и Бангкока до Червиньи и Пенанга. Есть и Побленоу! Не уверен, что тут много смотреть туристу, только если заценить лучший в мире район для жизни хипстеров-айтишников. В последний месяц я изучаю Побленоу еще более активно - гуляю с коляской по 5 часов в день 🙂 И почти каждый день встречаю кого-то из вас - кто был на наших завтраках в Побленоу или просто кого-то из читателей канала. Так что вас много у нас на районе! Кстати предлагаю новый формат - прогулки по Побленоу. Если кто-то живет рядом - напишите в личку, погуляем между спешалти кофейнями вместе. Если формат зайдет, сделаю более системно. @kyrillic</t>
+  </si>
+  <si>
+    <t>11.02.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1880</t>
+  </si>
+  <si>
+    <t>Low-code-ИИ: как три российских фонда перестроили операционку без бюджета на разработку 🦾 В бизнесе много говорят об агентствах будущего, где ИИ работает «под капотом». А в некоммерческом секторе уже есть проекты, которые показывают, как этот принцип работает на практике в условиях ограниченных бюджетов. Фонды «Помоги ребенку.ру», «Дети-бабочки» и «Ясное утро» показывают, как low-code-подход и готовые API превращают ИИ из эксперимента в основу рабочих процессов. 🔹 Исходная точка у всех была одна — рутина забирала всё, а расширять штат не было возможности. Решение пришло через грантовые программы и готовые инструменты. Например, «Помоги ребенку.ру» получил грант по программе «Цифровые решения для НКО» от фонда Яндекса «Помощь рядом», что дало доступ к Yandex Cloud и Яндекс 360 с ИИ-помощниками. Это позволило стартовать без своих серверов и найма AI-специалистов. 🔹 Переломный момент наступил, когда ИИ встроили в процессы и перестали использовать для разовых задач. «Ясное утро» запустило несколько десятков узких ИИ-агентов, «Дети-бабочки» обучили модель на собственной базе с 2000 параметров на пациента, чтобы прогнозировать течение редких болезней. Ключевым навыком стал промпт-инжиниринг — ему учат в практических гайдах.Такой, например, есть у «Помощи рядом» специально для задач НКО. 🔹 Результат измерили в часах и рублях. Фонд «Дети-бабочки» сократил издержки на 4,5 млн рублей в год. В «Ясном утре» сняли нагрузку с координатора, техспециалиста и наполовину разгрузили бухгалтера. «Помоги ребенку.ру» с помощью ИИ оптимизировал фандрайзинг. Главный вывод: Эти три истории — готовый гайд по поэтапному внедрению в условиях ограниченных ресурсов. Пока все говорят о будущем AI-агентств, некоммерческий сектор системно строит на них свою работу. А через 3-5 лет ИИ-конструкторы отчётов и CRM с аналитикой войдут в стандартный стек даже для небольших НКО. Полные кейсы с цифрами и деталями читайте по ссылкам: «Дети-бабочки», «Ясное утро» и «Помоги ребенку.ру»</t>
+  </si>
+  <si>
+    <t>09.02.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1878</t>
+  </si>
+  <si>
+    <t>Про локальный патриотизм на примере Каталонии. Мы много времени провели в Барселоне, и Мила (в отличие от меня и большинства экспатов) много общается с местными, в т.ч. каталонцами. Так что пост в основном написан с ее слов! 1️⃣ Многим экспатам не нравится каталонский патриотизм, но почти весь негатив, который там есть, направлен не на иммигрантов, как во многих других местах, а на испанцев. Местные как бы выпускают пар, и иммигрантам достается меньше. 2️⃣ Но если почитать отзывы ко многим экспатским бизнесам, то можно заметить негатив. Например многие спешалти кофейни держат аргентинцы, и баристы редко местные. На гуглмапс часто можно найти отзывы вроде "вы приехали на эту землю и не говорите на языке этой земли?! одна звезда". Причем эти отзывы регулярно удаляют из-за политик гугла, но появляются новые. 3️⃣ Мила общается в основном с испаноязычными, и для упоротых каталонцев нормально сидеть в компании, где ВСЕ говорят на испанском, есть иностранцы, и при этом не переходить с каталонского. При разговорах 1:1 с Милой (иностранкой) иногда принципиально не переходят на испанский. Причем это не где-то в госучреждении, а например на дне рождении. 4️⃣ Такое поведение характерно в основном старшему поколению, 60+, причем женщинам. Молодые каталонцы таким страдают гораздо меньше. Потому что вся борьба за независимость Каталонии имеет немного фем- направленность, а пик событий был лет 40-50 назад. И такой тип патриотизма не самый плохой: в других странах и регионах он обычно у нереализовавших себя в жизни злых мужиков средних лет. 5️⃣ Испанцы, родившиеся и выросшие в Каталонии, не считаются каталонцами, по мнению каталонцев. И думаю многие из вас, живущие в Барселоне, без труда отличают испанца от каталонца. Для еще не очень насмотренных: можно мысленно сравнивать внешность с Жераром Пике (бывшим мужем Шакиры) 🙂 Они выше испанцев, с более вытянутыми лицами. 6️⃣ В Каталонии большой местный бизнес часто принадлежит местным семьям, и насколько я знаю, иностранным инвесторам что-то продают намного реже, чем в других регионах и странах. Для обычной жизни в этом есть плюсы: местные сети продуктовых магазинов лучше, чем всеиспанские и местные других регионов. Например мы о основном покупаем продукты в Ametller Origen - типа местного вкусвилла, только с более широким выбором. Еще есть фермерский BonArea, BonPreu. 7️⃣ Самая большая сложность для экспатов - это каталонский в школах. Его много, и вне Каталонии он не особо нужен. Но тут два родительских подхода: "ох, как дети будут учить еще один язык!" или "ну не мне же учить, так что не моя проблема" 🙂 8️⃣ В целом, местный каталонский патриотизм не особо напрягающий, особенно в Барселоне, где все совсем интернационально. И самое главное - каталонцы в среднем образованее, богаче и насмотреннее испанцев. И многие принимают их снобизм за патриотизм. А снобизм местных - это наоборот, плюс общества! @kyrillic</t>
+  </si>
+  <si>
+    <t>09.02.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1877</t>
+  </si>
+  <si>
+    <t>В Испании живет больше 94 тысяч россиян: всё потому, что там очень легко легализоваться Испания входит в топ стран, куда переезжают русскоязычные эмигранты. Всё дело в удобной легализации.  Что дает ВНЖ Испании: Можно проживать в стране, путешествовать по Европе без шенгенской визы и открывать счета в европейских банках. Через 5 лет ВНЖ можно превратить в ПМЖ, а через 10 лет — в паспорт Испании.  При этом можно вообще не жить в Испании и использовать ВНЖ как альтернативу шенгену, получив доступ к безвизовым путешествиям на 3 года для всей семьи (пара может получить резиденцию, даже если не состоит в официальном браке).  ReloSpain составили гайд по получению ВНЖ и переезду в Испанию в 2026 году. В нем можно узнать о самых доступных типах ВНЖ, легальных способах снизить налоговую нагрузку, полезных советах по аренде жилья, страховке и адаптации. В гайде собрана самая актуальная информация на сегодняшний день.  Скачивайте гайд по ссылке в боте: https://t.me/RelospainBot?start=kyrillic2026 #промо</t>
+  </si>
+  <si>
+    <t>08.02.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1876</t>
+  </si>
+  <si>
+    <t>Про личный бренд. У термина есть немного негативная коннотация, но кажется другого у нас нет, так что будем назвать так. И в посте пропущу очевидное - например как личный бренд помогает с social proof или продавать услуги. Люди начинают больше доверять, "подумать публично" и все такое. В релевантном посте писал, что единственный способ стабильного существования независимого агентства или фрилансера - это надежный поток клиентов от рекомендаций. А нетворк клиентов - это частный случай личного бренда. 1️⃣ Кроме зарабатывания денег, есть другие объективные причины, почему человек хочет личный бренд: легкий доступ к нужным людям (не всегда ради денег), снижение "социального трения" через повышение доверия, внимание противоположного пола, просто желание быть популярным. Ну и конечно жажда признания результата своих трудов другими людьми (пост), что нормально для всех. 2️⃣ В реальности, когда говорят "личный бренд" многие имеют в виду охваты, или попросту внимание людей. Желание его получить тоже абсолютно нормально. А чтобы получать внимание нужно стать актуальным и/или полезным другим людям. Через контент, выступления, интервью и т.д. 3️⃣ И здесь проблема! Потому что есть только два пути, и оба неприятных: либо идти за вниманием широких масс, предлагая что-то простое или даже примитивное. Такое нравится не всем. Либо растить свое присутствие в своей индустрии/теме, но довольствоваться крошечной аудиторией. Писал подробнее в посте про годный контент и дилемму специалиста. 4️⃣ Как обычно, все решает золотая середина. Пример кириллика: есть спектр тем, которые мне интересны, и я пишу про них. Одни довольно широкие (дейтинг, эмиграция), другие - имеют крошечную аудиторию (аналитика венчура, даже простая). Стараюсь держать баланс и по сложности тезисов в постах, и по темам, чередуя их. Этот процесс - возможно самое интересное для меня в ведении блога. 5️⃣ Я вижу, что быстрее растут те, кто тоже балансирует, и умеет плавно переходить из одной темы в другую. Потом что почти любая тема временна! Ковид, стартап-визы, NFT, переезд в Турцию и т.д. Не получится быть только в одной. Нужно быть не только полезным, но и актуальным! Потому что актуальность темы - это и есть "размер рынка" (потенциал охватов) для любого контента. 6️⃣ Кроме понятной всем пользы, охватами можно решать много назойливых мелочей. Например благодаря каналу я могу легко поменять крипту, найти нужного специалиста или контрактора, погрузиться почти в любую индустрию и т.д. Все это можно решать за деньги, но намного дольше. Например мы несколько раз пересдавали квартиру в Барселоне, и посты-объявления висели минут 10. Без охватов ушло бы намного больше усилий по поиску, и особенно - по поиску адекватных, которым можно доверять. 7️⃣ Кстати если кто-то из читающих эти строки уже добился чего-то, хорошо заработал, то "строить личный бренд" (не ради денег) будет наверняка интересным и полезным жизненным челленджем, на несколько лет. Скорее всего интереснее яхтинга и точно полезнее ангельских инвестиций. Первый шаг - не считать зашкварным выражение "строить личный бренд" 🙂 (Мне было бы интересно помочь с таким! Прошу писать в личку канала, если вы уже на вершине пирамиды маслоу, и интересно новое. Учитывая уровень читателей канала, которых получилось собрать тут, кажется я чуть-чуть понимаю в теме). 8️⃣ У личного бренда есть ОЧЕНЬ длинный "хвост": например периодически встречаю людей, которые читали мои статьи на Хабре лет 13 назад (и помнят это!) или старинные посты в фейсбуке. Там везде было немного охватов, но их хватило. И в этом главная долгосрочная ценность! Люди помнят. Такое очень-очень помогает быть более уверенным в своем будущем. @kyrillic</t>
+  </si>
+  <si>
+    <t>06.02.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1875</t>
+  </si>
+  <si>
+    <t>Про эмиграцию в Западную Европу. Если не хочется биться за место под солнцем в США и не нравится раздолбайский вайб Южной Европы, то вариантов эмиграции у вас скорее всего немного - в основном Западная Европа (в посте детали). Давайте рассмотрим все страны региона, потому что и тут выбор ограничен! И напомню главное - большинство иммигрантов там - по семейным мотивам: среди ru - супруги локалов или +1 к тем, кто по рабочей визе например. 1️⃣ Страны во многом схожи, поэтому можно сравнивать как Португалию с провинциальной Испанией: жизнь иммигранта (не местного!) примерно одинакова, но в Португалии все немного хуже и дороже. Если не айтишник в дублинском фаанге, то 🇮🇪 Ирландия - это как провинциальная 🇬🇧 Британия, только во всем чуть хуже. 🇧🇪 Бельгия - чуть упрощенная 🇫🇷 Франция, главный плюс которой - оптимизация налогов французских миллионеров. То есть 🇧🇪 Бельгия и 🇮🇪 Ирландия по своей воле (не офферу или браку) - компромисс. Вычеркиваем. 2️⃣ 🇳🇱 Нидерланды - это во многом провинциальная 🇬🇧 Британия + 🇩🇪 Германия. Даже Амстердам - это типа Манчестера, но с большим преимуществом: много работы для айтишников-экспатов. Из этого следует второй огромный плюс - много нормальных интересных образованных экспатов. Жить там на пмж так себе (пост), но если есть оффер - конечно ехать и не думать. 🇳🇱 Нидерланды поэтому и популярны - у многих из нас есть куча знакомых, туда переехавших. Кстати кириллик-встреча в Амстердаме была одна из самых многочисленных. Без оффера или брака, места в Германии, Франции и Британии лучше. Так что тоже вычеркиваем. 3️⃣ 🇬🇧 Британия: я бы строго разделял Лондон и неЛондон, потому что разница там больше, чем Москва и неМосква. Для нас с Милой Лондон - возможно единственный город, куда бы мы могли переехать из Барселоны. Я там жил пару лет, и было классно. Оно и понятно, центр мира. А переехать в UK айтишникам более чем реально, через визу талантов. 4️⃣ 🇫🇷 Франция однозначно подходит всем, для кого важна эстетика, красивые мелочи, люди со вкусом и др. Любая другая страна мира для таких будет компромиссом, причем непростым. И во Францию легко переехать, есть много разных мест (пост), с разным вайбом для пмж. Считаю каждый может найти себе подходящий город во Франции, если готов мириться с минусами страны. У меня есть про Тулузу (пост), Лазурный Берег (пост) и др. 5️⃣ 🇨🇭 Швейцария всегда популярна в опросах типа сегодняшнего, но за нее чаще голосуют не самые опытные эмигранты. Хорошо родиться и вырасти в Швейцарии, но жить иммигрантом с обычной работой, интегрироваться, не умереть со скуки и др. - задача со звездочкой. Отличить неопытного легко - говорит про красоту швейцарской природы как главный аргумент. Это корректно, но есть страны вокруг с не менее красивыми горами и озерами (пост). 6️⃣ 🇩🇪 Германия среди этих стран принимает больше всех ru-иммигрантов (пост), разные варианты переезда, есть "карта шансов", которую оформить не намного сложнее, чем шенген, и можно год жить и искать работу в стране. Как и во Франции, можно найти регион по вкусу, а Берлин - намного более столичный, хипстерский, интересный, чем Амстердам. В странах Западной Европы вообще только три хорошо подходящих города ru-хипстеру-айтишнику - Берлин, Лондон, Амстердам. Первые два - это что-то вроде "Питер или Москва", а третий проигрывает буквально по всем критериям. 7️⃣ 🇦🇹 Австрия - это альтернатива Германии, но нельзя сказать, лучше или хуже (зависит от региона Германии). Считаю Австрию одной из самых недооцененных стран среди ru-экспатов, но это скорее всего потому, что там мало офферов, мало айти. Переехать легко через учебу. Но в целом не уверен, что усилия эмиграции в Австрию стоят того, если есть очень разная Германия. 8️⃣ В итоге из Западной Европы остается: 🇬🇧 Лондон и правильно выбранные под себя регионы 🇩🇪 Германии и 🇫🇷 Франции. Есть оффер или предложение брака в другой стране? Надо ехать! Но при большей свободе вариантов не так уж много. Остальное для большинства будет компромиссом. @kyrillic</t>
+  </si>
+  <si>
+    <t>06.02.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1873</t>
+  </si>
+  <si>
+    <t>Сидеть и работать в корпорации — страшно, жизнь-то мимо проходит. Уходить строить бизнес — страшно, а вдруг прогорит. Один из вариантов — разрабатывать свой пет-проект по вечерам. Многие успешные компании, например, Twitter, создавались именно так. Это не значит, что ваш проект обязательно заработает миллиарды, но заработать больше, чем в найме, и получить ценный опыт — вполне реально. Перед началом разработки появляется множество вопросов, например: – Как выбрать идею для пет-проекта? – Что нужно знать про маркетинг? – Как запуститься и довести до первых продаж не имея бюджета на рекламу? В телеграм-канале «Твой пет проект», Михаил Табунов делится своим опытом с разработчиками и менеджерами. Он рассказывает, где искать идею для нового проекта, что нужно знать о маркетинге, как запустить стартап и привлечь первых 10 клиентов, а также о многих других важных вещах. Подписывайтесь на «Твой пет проект», получайте пользу от практиков рынка! #промо</t>
+  </si>
+  <si>
+    <t>04.02.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1872</t>
+  </si>
+  <si>
+    <t>Продуктивность, ч.5: мой Inbox Zero дзен в телеграме. Уже писал про inbox zero в почте (пост), где основная коммуникация. Но и в тг у меня все экстремально минималистично. Возможно подход будет полезен, потому что работает хорошо! При том, что входящих довольно много. 1️⃣ Самое главное - все диалоги, чаты, каналы и боты идут автоматически в архив. Только один всегда в "инбоксе" (на вкладке All) - с Милой. И только в нем и с мамой есть уведомления, абсолютно все остальные замьючены. В инбокс попадают только диалоги, на которые нужно отреагировать (в этом и суть Inbox Zero). То есть если нужно кому-то ответить, написать, куда-то скинуть файл или наоборот жду соообщения/файла от кого-то - делаю unarchive. В инбоксе еще закреплен Saved, где я иногда пишу заметки. Кстати чат Telegram нельзя убрать в архив, он все время мозолит глаза. 2️⃣ Опытным путем папки организовались так: • Контакты - все сообщения от тех, кто у меня в контактах. • Чаты - только важные чаты, остальные в архиве. • Не контакты - от них все сообщения попадают сюда. • кириллик - тут сам канал, и все важное, что с ним связано. • Каналы - тут только те, которые хочу прочитать сразу, остальные в архиве. • Боты - тоже только важные. Удобно делать короткие названия папок (или эмодзи), тогда счетчик непрочитанных можно видеть сразу у всех. 3️⃣ В папке krllc еще личка канала - с недавних пор в тг это удобно, в виде одного диалога, внутри которого все входящие. Когда я сделал личку главным местом коммуникации с каналом, туда стало приходить 5-15 диалогов в день, так что удобно все видеть в одном месте. 4️⃣ Все остальное (наверное 80%) доступно только через архив. Такой подход позволяет сделать настоящий Inbox Zero: на основном экране не бывает 867 уведомлений о непрочитанном. Почти всегда не более 10. 5️⃣ Недавно сделали специальный канал для дочери - туда скидываем всякие данные, сканы и документы Мики. По-хорошему нужно сделать такое и для себя, потому что очень удобно, но придется долго собирать все важное и классифицировать. Для нового человека такое делать проще 🙂 Предыдущие посты рубрики: Inbox Zero дзен + борьба со спамом в почте + подсчет активности + чтение твиттера А как телеграм организован у вас? Как боретесь с хаосом? Как настроены уведомления? Возьмем лайфхаки на заметку! @kyrillic</t>
+  </si>
+  <si>
+    <t>03.02.26 20:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1871</t>
+  </si>
+  <si>
+    <t>Новые Requests for Startups от YC! Там много интересного, но я хочу остановиться на одном направлении: AI-Native Agencies. Это когда вместо того, чтобы пилить AI продукт, фаундер сам использует AI и продает результат его эффективности. Короче обычное агентство, где в процессах все с AI. 1️⃣ YC заявляет, что у таких агентств может быть маржинальность софта (80% вместо 20%). Соответственно такой бизнес может быть венчурным. Наверняка можно найти такие услуги, которые получится максимально заавтоматизировать с AI. Но задача непростая конечно! 2️⃣ Предлагаю подумать над таким вопросом: Если вокруг нас так много AI энтузиастов, рассказывающих о невероятной эффективности AI для бизнеса, то почему нет невероятно эффективных агентств от энтузиастов? Хотя бы небольших аутсорс-студий, где все процессы с AI, чтобы был 10x. Считаю, что такое получится уже сейчас, но пока примеров не видел. 3️⃣ У традиционных небольших аутсорс-студий есть особенность: почти всегда ее успех определяет один человек (даже если основателей больше). У дизайн-агентств это зачастую арт/креативный директор, который курирует каждый проект. Если он талантлив, то даже плохие дизайнеры выдают сносный результат. А если нет, то уровень дизайнеров неважен - будет смазан. 4️⃣ Так вот, один такой человек может вооружиться AI продуктами и долететь до венчура. Пока риторику "за меня все делают AI агенты" мы слышим в основном от кринжовых линкедин- и твиттер-инфлюенсеров. Которых пересказывают мечтатели, блоггеры и журналисты. А что нас отделяет от такой 10x реальности с AI-Native Agencies? 5️⃣ Кстати YC приводит пример, о котором я писал как об очень эффективном (сам так делал): показывать потенциальному клиенту часть работы для него ДО заключения контракта или предоплаты. Это работает всегда и у всех, но довольно трудозатратно. С AI это можно делать значительно быстрее. 6️⃣ В общем ждем появления AI-Native Agencies от вас, AI энтузиасты! @kyrillic</t>
+  </si>
+  <si>
+    <t>02.02.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1869</t>
+  </si>
+  <si>
+    <t>Где деньги, AI индустрия?! ч.4. Продолжаем по крупицам собирать реальные данные о рынке AI - токены, траты, адопшен и др. Предыдущие части рубрики: ч3, ч2, ч1 + грустный правдивый мем про токены. 1️⃣ Мне кажется не очень честным название "State of AI" в недавнем исследовании от OpenRouter, которое сильно разошлось. Потому что не отражает весь рынок AI, а только специфический срез юзеров OpenRouter. Это как опросы в кириллике - по ним можно делать выводы только о читателях канала, но не обо всех ru-айтишниках или ru-эмигрантах. Лучше бы назвали "State of AI usage via OpenRouter". 2️⃣ Но авторы отчета честно пишут о limitations исследования, выводы можно сделать очень-очень ограниченные. И конечно банки и другой крупняк не будет гонять что-то через OpenRouter. Так что все далеко от рынка (т.е. реальности). Прочитал весь отчет и не смог найти ничего, что мне кажется частью реального State of AI (и достойное публикации). И я бы с осторожностью относился к энтузиастам, которые делают выводы о рынке из этой работы. 3️⃣ Есть более интересный источник данных, потому что про адопшн и деньги: AI index от b2b финтеха Ramp (это кстати самый быстрорастущий SaaS в истории). Берут данные корпоративных трат их клиентов и смотрят тренды. Это тоже ограниченная выборка, но Ramp более честен - не называет это исследованием или состоянием рынка. 4️⃣ Графики красивые (на картинке), но более интересны тренды в моменте. Например топ трат на AI продукты за последний месяц. Среди самых быстрорастущих вендоров по разным критериям есть всем известные - Google, OpenAI, Anthropic и др. Но все ли мы слышали о Clerk, Ansys, Applied Intuition, Bird? 5️⃣ Еще там есть любопытное наблюдение, как The US Census Bureau ("СШАстат") спрашивает про адопшен, и при изменении вопроса с "Do you use AI to produce goods and services?" на "Do you use AI for any business function" адопшн скакнул с 10% до 17%. А у самого Ramp общий AI адопшн 47%. И потому что считают по-другому, и потому что выборка из более продвинутых бизнесов, использующих модный продукт. 6️⃣ Это уже немного философский вопрос: Что считать адопшеном AI? Использование для создания ценности? Просто использование для чего угодно? Просто оплату за AI продукты? @kyrillic</t>
+  </si>
+  <si>
+    <t>02.02.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1867</t>
+  </si>
+  <si>
+    <t>Розыгрыш места в буткемпе по поиску работы на глобальном рынке! Очевидно, что лучший шаг на пути в глобал — это получить оффер и переехать по нему. Мы тут много раз обсуждали детали, а вот возможность: В прошлом году мы в кириллике с командой AgileFluent (поиск работы за рубежом, на их счету 800+ офферов в 32 странах мира) разыграли бесплатное место на их 2-х месячный буткемп по поиску работу за рубежом. И теперь повторяем активность! Отзывы о буткемпе классные, вот например, цитата моего подписчика: курс на 500% окупил свои деньги В программе буткемпа — мастер-классы, коворкинги, открытые мок-интервью с карьерными экспертами, разговорные клубы английского, доступ к базе рефералов и платформе с вакансиями и много всего еще. Выглядит мощно 🔥 С удовольствием проводим розыгрыш еще раз! Условия простые: 1. Оставить заявку на буткемп по ссылке 2. Быть подписанным на канал ... PROFIT! Победитель будет выбран с помощью рандомайзера и объявлен 6 февраля в комментариях к этому посту. А все участники получают 15% скидку на буткемп от AgileFluent! Удачи!</t>
+  </si>
+  <si>
+    <t>01.02.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1866</t>
+  </si>
+  <si>
+    <t>💬 Воскресное обсуждение: что маленькое кардинально изменило ваш быт или даже жизнь? Иногда не глобальные решения (которые мы тут часто обсуждаем), а совсем мелкие вещи неожиданно дают огромный эффект. Небольшая покупка, новая простая привычка или маленькое действие, которые внезапно сэкономило время, деньги, силы или нервы, и стало частью жизни. Например у нас это покупка когда-то аэрогриля 🙂 Сильно упростило быт! А что было у вас? Блэкаут-шторы? Час вечером без телефона? Покупка запаса носков? Работа по pomodoro? Планирование семейных дел в календаре? Перевод в сбережения в день зарплаты? Добавлять в список покупок сразу, как что-то кончилось? Отказ от любых споров с людьми? Не бронировать отели заранее? Хороший матрас? Все что угодно! Предлагайте свои микролайфхаки, которые положительно повлияли на повседневную жизнь. А мы все возьмем на заметку!</t>
+  </si>
+  <si>
+    <t>31.01.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1864</t>
+  </si>
+  <si>
+    <t>Про человеческое счастье, ч.14: признание. В недавнем опросе мы узнали, что это наименее достигнутая вами составляющая счастья. Хотя я считаю, что признание - одна из главных! 1️⃣ Сначала определение: признание - это когда группа людей считает другого человека в чем-то крутым, характеризуют его как крутого в разговорах, рекомендуют и др. Это вовсе не популярность или узнаваемость. Признание можно получить в узкой индустрии или в сообществе коллекционеров марок, или среди соседей. В общем в любом сообществе. 2️⃣ Люди больше делают упор на достижение материального благополучия, и в процессе у многих приходит и признание. Но представьте человека, который заработал реально много денег, но о его талантах, доходах и успехах никто не знает. Например чиновник из Омска, "заработал" много денег и вынужденно эмигрировал на Лазурный берег. Сидит в трусах на диване, смотрит из окна на море, нет знакомых, не знает ни языка, ни европейской жизни, нет желания интегрироваться  Бабки есть, но будет ли он счастлив? Особенно если до этого он был солидным уважаемым человеком в Омске. Почти наверняка он начнет внешне проявлять свое материальное благополучие. Чтобы все вокруг знали! 3️⃣ Есть условно благородные способы получить признание: зажиточный бэкенд-разработчик хочет не только зарабатывать деньги своей работой, но и создавать "импакт". Есть попроще: любитель марафонов тяготеет выкладывать свои медали в инстаграм. Топовый фаундер перечисляет в био твиттера единорогов, в которых он инвестировал на сиде. Успешный риэлтор из Читы покупает Лэндкрузер поновее. Я пишу посты в телеграме. Комментаторы комментируют. Мотивация всех этих действий одна - желание получить внешнюю валидацию, признание другими людьми. 4️⃣ Отрицать признание - это как отрицать деньги. Или как просить не повышения, а понижения зарплаты. Пчелы против меда. Даже самые стойкие и вроде бы не нуждающиеся в признании, втихаря гордятся, когда их пост в фейсбуке завирусился на 500 лайков. Я еще не встречал никого, кто делает что-то хорошее и полезное для людей, и не согласился бы на дополнительные охваты его действий. 5️⃣ И признание важнее денег! Сравните чиновника из примера выше с человеком, которого любят и уважают другие, но денег у него немного. Например какой-нибудь хороший преподаватель в вузе, которого студенты и коллеги считают крутым, и которому благодарны сотни выпускников. Кто скорее всего счастливее? 6️⃣ Я для реализации выбрал путь Чичваркина: публичность в интернете и попытки быть актуальным для горстки таких же как я айтишников и эмигрантов. Но намного лучше - делать вклад, контрибьют своим делом. В том числе делать контакты с реальностью (пост). 7️⃣ А вот активизм не требует вклада - это просто слова. Эко-, воук-, полит-, лгбт-, фем- и т.д. поэтому такое признание недолговечно. Если активист начинает что-то делать, то он уже волонтёр. 8️⃣ Главная причина кризиса среднего возраста - это именно отсутствие признания, даже если есть деньги. Так что господа зажиточные айтишники 35+, есть все шансы словить кризис! И придется покупать Теслу 🙂 Но это не поможет, и все равно нужно будет как-то реализовывать жажду признания! В предыдущих частях: про инсоляцию и груминг + про близких и помощь другим + как счастье зависит от дохода + про собак + рейтинги счастливых стран + дружба + хобби + движение + small talk + доброта + любовь + база + юмор @kyrillic</t>
+  </si>
+  <si>
+    <t>30.01.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1863</t>
+  </si>
+  <si>
+    <t>Как видите, у нас тут очень много крутых спецов, в разных областях. А как вам идея сделать что-то вроде базы специалистов? И если кому-то нужны какие-то услуги, консультации, менторство и т.д., то в кириллике будет проверенный человек. В идеале сформируется пул людей, которые добросовестно и качественно делают то, что предлагают (я это могу контролировать). Дополнительный слой гарантий - кириллик-эскроу: никто не должен платить за плохо оказанную услугу или бесполезную консультацию. То есть клиент платит в эскроу, и только если остается довольным, исполнитель получает оплату. Без эскроу это получается что-то вроде биржи заказов, а с эскроу - что-то вроде "кириллик-агентства". В любом из этих вариантов у меня достаточно опыта. Уверен, что по некоторым услугам/консультациям рекомендации в кириллике могут со временем обеспечить исполнителям полную загрузку. В общем выношу идею на обсуждение! Прошу писать в комментах или в личку канала любые идеи/предложения/критику/сомнения. И прошу ставить реакции: 🐳 - если вам интересно поучаствовать в качестве исполнителя 🕊️ - если готовы обратиться за какой-то платной услугой/консультацией Я все соберу, и если что-то получится - запущу, для начала в закрытом режиме. @kyrillic</t>
+  </si>
+  <si>
+    <t>30.01.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1862</t>
+  </si>
+  <si>
+    <t>Снова взаимоконнекты в линкедине! Продолжим активность, благодаря которой многие из вас вырастили свои линкедин-нетворки на сотни контактов. Правила простые: 1️⃣ Добавляете моих кофаундеров и меня в коннекты: 👩🏼‍🦱 Милу - https://www.linkedin.com/in/mila-dayan/ 🧑🏻‍🦱 Кирилла - https://www.linkedin.com/in/kirillzaharov/ 👨🏻 и меня, если еще не добавляли в линкедине. 2️⃣ Пишите в комментах кратко о себе со ссылкой на свой профиль. Работает эффективнее с хорошим небанальным интро и фоткой. Разрешены только линкедин-ссылки! ‼️ Остальные будут удалены ‼️ Важно! Оставляйте интро не просто в чате, а В КОММЕНТАРИЯХ К ПОСТУ. Иначе бот удалит сообщение. 3️⃣ Коннектитесь со всеми из комментов. ... PROFIT! А остальным: просто добавляйте всех из комментов в коннекты! ⚡️⚡️⚡️ Тут крутые проактивные ребята, которые примут ваш коннект. PS Делитесь возможностью с теми, кто почему-то не читает @kyrillic</t>
+  </si>
+  <si>
+    <t>30.01.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1861</t>
+  </si>
+  <si>
+    <t>Мы тут часто обсуждаем доходы, сбережения и инвестиции. Но главный актив, который генерирует всё это — наш фокус! И вот с ним непросто: приходится пробовать много разных подходов и механик, чтобы получалось продуктивно работать. Недавно на рынке появился любопытный продукт — устройство Neiry, портативный электроэнцефалограф (ЭЭГ), который с помощью электродов анализирует мозговую активность. И помогает фокусироваться, правильно отдыхать, бороться с прокрастинацией и стрессом. С таким описанием точно нужно пробовать! Это похоже на занятия в спортзале, только тренирует нечто более важное — нашу продуктивность. Устройство считывает активность мозга и в реальном времени даёт обратную связь. Ты не расслабляешься по команде, а учишься распознавать своё состояние и управлять им. Качество сигнала подтверждено Сколтехом — сопоставимо с лабораторным ЭЭГ, только теперь он всегда с тобой. Для создания девайса разработчики Neiry накопили свыше 25 000 часов различных ЭЭГ данных. Как это выглядит на практике: в течение рабочего дня работаешь в хэдбэнде и отслеживаешь, как постепенно накапливается уровень усталости. Приложение показывает момент, когда концентрация начинает снижаться и это сигнал к тому, что нужно сделать перерыв. Со временем появляется понимание, какие рабочие отрезки наиболее оптимальны, когда нужно сделать паузу и продолжить с новыми силами. По факту, это увеличивает твою личную эффективность, но бережно, без попытки выжать из себя все силы, а наоборот их сохранить и расходовать разумно. Еще очень интересен кейс с улучшением сна! Короткие тренировки перед сном помогают быстрее «выключать» голову и снижать внутреннее напряжение, благодаря этому засыпаешь быстрее. По ощущениям, уже через 7–10 дней регулярных занятий стало меньше тревожности и усталости. Восстановление проходит в разы качественнее, что в свою очередь влияет и на концентрацию внимания во время работу. Все детали об устройстве можно узнать по ссылке https://clc.to/IbLGNQ , и там же купить. Для вас есть специальный промокод kyrillic, получите скидку 40% до 2 марта. Так что поспешите! #промо</t>
+  </si>
+  <si>
+    <t>29.01.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1860</t>
+  </si>
+  <si>
+    <t>Эмиграция приносит меньше, чем отнимает у большинства из вас. У меня были сотни доверительных разговоров на завтраках встречах, митапах кириллика, и вряд ли кто-то знает эту волну релокантов лучше, разговаривал о важном 1:1 больше. В этом посте мои сугубо субъективные наблюдения и выводы о том, кому не стоило (и не стоит) становиться эмигрантом. 1️⃣ Главная причина "неоправданной эмиграции", с большим отрывом - понты. Быть эмигрантом - это якобы круто, в глазах друзей и знакомых. Особенно если получилось уехать в Лондон, Нью Йорк, или хотя бы в Берлин или Барселону. Вспомните, сколько появилось блогов и тг-каналов об эмиграции авторов - важно, чтобы другие ее видели. Как и с любыми внешними понтами, такие причины имеют временный эффект. 2️⃣ Переехавшие с оффером конечно сделали правильный выбор: невзгоды переезда во многом берет на себя компания, а работать в другой культуре с другими людьми - неоценимый опыт. Проблема в том, что этот опыт ограничен: за полгода-год можно все офисное понять и все впитать, и в Нидерландах, и в Финляндии. А на Кипре иногда и нечего впитывать - такие же московские офисы в другом антураже. И спустя пару лет для многих оказывается, что по разным причинам рост карьеры и экспертизы буксует - нужно делать следующий, такой же сложный шаг. Большое уважение и восхищение тем, кто на него готов! Но к сожалению многим это дается сложно. 3️⃣ Удаленщики-интроверты - самые неинтегрируемые люди, по себе знаю! И если у человека за пару лет жизни в новой стране уровень интеграции по нашей шкале не более 6, то он конечно стагнирует, почти во всех областях жизни. Номадизм - это кстати простой способ хоть как-то развиваться. Другими словами, зачем ехать в другую страну на пмж, чтобы так же сидеть в комнате за компом? Издержки наверняка перевесят пользу эмиграции. 4️⃣ Ну эмигрантские лимбы (пост, список) - это понятно, если больше полугода - то почти наверняка потерянное время. Я еще не встретил релоканта, которому три года в Тбилиси, Нови Саде или Подгорице пошли бы на пользу. Кстати в "брайтонбич головного мозга" (пост) с таким опытом скатиться намного проще. 5️⃣ "Все релоцировались и я релоцировался". Говорить что-то вроде "среди моих друзей и коллег уехали почти все" почему-то многие начинали с гордостью. Как будто это какой-то элитный клуб. И между строк явно читалось, что человек просто сделал как все, не особо задумываюсь о своих интересах, целях и возможностях. 6️⃣ Высокоморальные релоканты: это наверное единственная не очень приятная категория. Люди с регулярной публичной демонстрацией своих высоких моральных качеств, и этим объясняющие свою эмиграцию, в т.ч. обесценивая тех, кто не эмигрировал. Активисты, любители ставить что-то на аватарки и писать высокоморальные посты и комментарии. Если быть просто понторезом из п.1 - это норма, то понторезом-лицемером - кажется уже перебор. К счастью среди вас таких мало. 7️⃣ Ну и конечно зажиточные ru-М-айтишники-одиночки! Парни, о чем вы думаете? Статистику смотрели? Посты читали?! 🙂 Вот тут все ссылки. На этот раз скажу прямо: не надо уезжать одному! Многие из вас будут жалеть об этих нескольких годах мыкания туда-сюда номадом. В крайнем случае полезно иметь возможность приезжать из своих Амстердамов в Москву/Питер на пару месяцев летом, чтобы была возможность кого-то найти. 8️⃣ В разных постах я приводил статистику (вот например), что никакой большой волны эмиграции в последние 4 года нет. Это даже блин не тренд, за которым можно следовать и собирать какие-то сливки. Скиньте этот пост тем, кто собирается в эмиграцию! @kyrillic</t>
+  </si>
+  <si>
+    <t>28.01.26 19:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1857</t>
+  </si>
+  <si>
+    <t>YC на днях обновил главную страницу, сделав упор на истории фаундеров. Получилось круто, близко к эталону сторителлинга в веб-формате. И с первого экрана создает fomo у бутстраперов (aka билдеров) 🙂 Кстати несколько месяцев назад YC сделали страницу What Happens at YC, которую полезно почитать и как пример хорошего текста, и чтобы понять, что именно даёт фаундерам YC (и это далеко не только $500k). Подтверждаю каждый пункт! @kyrillic</t>
+  </si>
+  <si>
+    <t>28.01.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1856</t>
+  </si>
+  <si>
+    <t>Дейтинг в кириллике стал доброй традицией и сегодня в рамках дружеского пиара - одна из участниц дейтинга, ведущая психологического киноклуба! 🍿 Александра делает из фильмов целые лекции по психологии, учится на доулу смерти и номадит. А ещё и делится своими выводами в поиске партнёра и пишет про трудности в дейтинге, когда ты номад (актуально для многих из вас!) Кто давно не может найти своего человека - обязательно почитайте горячий ♨️ разнос общепринятых идей в психологии на эту тему. Есть и кинотерапия для пар: Как услышать друг друга в ссоре? А вот так выглядит жизнь, когда ты больше не достигатор! 31 января Саша приглашает на бесплатную лекцию по фильму «Она» о том, как меняются отношения в цифровую эпоху и почему одиночество сегодня становится новой нормой, а не временным состоянием. Не пропустите! Мир отношений меняется, как в фильме «Она», где главный герой влюбляется в AI. Пускай искусственный интеллект останется нашим помощником, а не заменителем. А пока подписывайтесь, чтобы развивать эмоциональный интеллект и смотреть кино глазами психолога! https://t.me/psy_bez_popsy</t>
+  </si>
+  <si>
+    <t>27.01.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1855</t>
+  </si>
+  <si>
+    <t>Где люди хотят жить на самом деле. Мы с вами читаем много мнений о хороших местах для жизни. Но правда в том, что почти все люди (или хотя бы почти все читатели этого канала) реально хотели бы жить лишь в нескольких странах/городах. 1️⃣ Если смотреть правде в глаза, то при реальной свободе выбора 90%+ людей мечтают жить: а/ Большинство - в родной стране. Это нормально, и я считаю, что 99%+ людей эмиграция не нужна. Я даже считаю, что подавляющее большинство из вас совершило ошибку, эмигрировав! К такому выводу пришел после сотен разоговоров с релокантами (вами) на наших митапах и завтраках (вряд ли найдется много людей, с бо'льшим количетсвом доверительных разоговоров с ru-релокантами). б/ 🇺🇸 США: тут понятно, деньги и реализация амбиций. Если сильно хочется хотя бы одного из двух, то опций в нашем мире нет. в/ Южная Европа (опрос): 🇫🇷 Франция, 🇮🇹 Италия, 🇪🇸 Испания. Все остальное - либо заблуждение, либо компромисс, либо странность. г/ Западная Европа (опрос): 🇬🇧 UK, 🇩🇪 Германия, 🇫🇷 Франция, 🇳🇱 Нидерланды, 🇨🇭 Швейцария. Даже мало желающих жить в Северной Европе! 2️⃣ Вот и остается очень простой выбор! Родина, США, Западная или Южная Европа? Даже по недолгому общению с человеком можно быстро понять, куда ему лучше ехать (или не ехать) - настолько велика разница психотипов/бэкграундов по каждому направлению. 3️⃣ В канале я проводил бесчисленное количество опросов по теме, и можно сделать вывод: если кто-то вам говорит, что например Польша - отличная страна для жизни, то он либо лукавит, либо заблуждается, либо уникум, входящий в 1% людей, желающих там жить. Потому что например британских пенсионеров в Польше всего несколько десятков человек. Против 150 тыс в Испании (пост). А среди вас мечты о Восточной Европе лишь у 2% (опрос). 4️⃣ Такое же с ЛатАмом (опрос): если кто-то говорит, что там классно для пмж, то должен быть честным, и добавлять "ну тут просто дешево, и то не везде". Даже в достаточно благополучных Канаде и Австралии желающих жить немного - это просто компромисс жизни в US/UK. А на самом деле почти у всех "депутатские мечты": отправить детей учиться, работать и жить в US/UK (опрос), а самому на пенсии либо остаться дома, либо переехать на Лазурный Берег, в Италию, Испанию. 5️⃣ Про Азию еще просто не все знают: там можно кайфово жить 1-3 года, но через 5+ на пмж остаются единицы, и точно не айтишники. Исключение наверное только Сингапур и раньше Гонконг. Оно и понятно - они во многом западные. 6️⃣ Я понимаю, что в жизни много компромиссов, и приходится на них идти. Но если кто-то в следующий раз будет говорить вам о прелестях Польши, Сербии, Бразилии, Камбоджи, Мексики, Новой Зеландии и т.д. - рекомендую понять истинные мотивы этого человека там жить. И тогда возможно все станет понятно - релевантно ли это мнение (и этот компромисс) лично вашей жизни. Пост на эту же тему: Почему эмигранты уезжают из хороших мест. @kyrillic</t>
+  </si>
+  <si>
+    <t>25.01.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1852</t>
+  </si>
+  <si>
+    <t>Про 🇪🇺 EU Inc - европейский аналог дэлаверских c-corp. На днях в Давосе анонсировали особую форму юрлиц и новый режим для евростартапов, возможно вы уже видели оптимистичные новости об этом. Я писал про EU Inc в 2024-м. В этом году бюрократы должны все обсудить и обголосовать. 1️⃣ Задумка крутая: как минимум облегчить жизнь европейским фаундерам, а в идеале - вернуть их из юрисдикции Дэлавера. Будет "28-й режим" - особый формат всеевропейской юрисдикции для eu-стартапов. Обещают дешевую регистрация до 48 часов, упрощенную отчетность, нормальные правила опционов, работу вне локальных регуляций, понятный выпуск акций и каптейбл, простую ликвидацию, поблажки при нарушении регуляций и др. 2️⃣ Мне еще понравилось, что взяли модное название публичной инициативы от инвесторов-хипстеров. Я сам ставил подпись под петицией и рад, что что-то получается. Но конечно есть нюанс! Все не так радужно, как описано в медиа и твитах о победе айтишников над бюрократами. 3️⃣ Пока непонятно, будет ли это директивой (реализация на усмотрение стран) или регуляцией (обязательна к исполнению всеми). Если первое, то можно смело забыть про EU Inc. Анонс был в Давосе, в момент беспрецедентных разногласий ЕС и США, и выглядел как патриотический медиапук для электората. 4️⃣ Описанные новшества в основном полезны для стран, где ужасно быть фаундером, например Германия (пост). Там реально ад! А в Эстонии, Нидерландах, Финляндии и др. в целом все нормально и без EU Inc. Профсоюзы уже выступили против 28-го режима - типа получатся letterbox companies, ослабится трудовое право и т.д. И в целом не найден баланс про самое главное - налоги, трудовое право, правила КИК, юрисдикцию судов. Уверен тут не будет никаких инноваций - их даже толком не обсуждают, что печально. 5️⃣ Чтобы конкурировать с Дэлавером (т.е. чтобы американские инвесторы и ко. засылали чеки в EU Inc. по EU-SAFE), нужно невозможное: • Американская юрисдикция разрешения споров; • Годы практики дорогих юристов, которые сейчас натасканы только на Дэлавер; • Менее строгий комплаенс банков + специальные банки для стартапов, как в США; • Возможность увольнять как в США - одним днем, без доплат. Напомню, что сегодня даже европейские VC предпочитают инвестировать в DE C-Corp. 6️⃣ Думаю скоро EU Inc. примут, но учитывая обещанные новшества, ее эффект для обычного фаундера в ЕС - это сокращение костов на бухгалтера в пару тысяч евро в год. Неплохо конечно, но до конкуренции с юрлицами в США далековато! И это мы еще не знаем, как будут чудить с EU inc. европейские банки! 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>25.01.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1851</t>
+  </si>
+  <si>
+    <t>Многие думают, что покупать недвижимость в ОАЭ уже поздно, но рынок работает как качели — важно поймать момент для входа! И сейчас аналитика показывает, что рост стоимости к сдаче объекта может достигать до 40%, а доход от аренды — до 12% в год. При этом сделки проходят без налогов. Условия по-прежнему остаются гибкими: первый взнос от 10–20% и рассрочка на 2–8 лет без процентов. Если вы задумываетесь об инвестиционном проекте с пассивным доходом, но пока не ориентируетесь на рынке недвижимости ОАЭ, это нормально. Чтобы без спешки разобраться в вариантах, аналитики Neginski собрали каталог топ-15 объектов для безопасных вложений. Внутри — цены, условия оплаты, локации и комментарии брокеров по каждому проекту. Каталог можно скачать бесплатно, а если какой-то объект откликнется и подойдёт по бюджету, вы сможете пообщаться с брокерами и аналитиками агентства и задать все вопросы. А еще больше проектов, советы по выбору объектов для сдачи в аренду и кейсы реальных покупателей вы найдете в самом крупном канале о недвижимости в ОАЭ. Подписывайтесь! #промо</t>
+  </si>
+  <si>
+    <t>23.01.26 19:29</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1848</t>
+  </si>
+  <si>
+    <t>AI - это лошадь: • Быстрее, чем пешком (но не везде) • Медленнее поезда, и менее надежно, но проходимее • Много ест • Нельзя просто сказать "сходи в магазин за меня" • Придётся показывать повороты, даже если порой угадывает • Нужно держать на дороге, даже если обычно по ней и едет • Можно привести к воде, но нельзя заставить пить • Хорошо бежит от одной тени кнута • Вряд ли поверим в говорящих Кажется это лучшая метафора про генеративный AI! 😁 (источник). А в прошлый раз хорошую метафору про LLM написали в комментах (пост). @kyrillic</t>
+  </si>
+  <si>
+    <t>22.01.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1847</t>
+  </si>
+  <si>
+    <t>Про человеческое счастье, ч.13: юмор и смех. Эта особенность человека дает очень много позитивных эмоций, и является важной частью ощущения если не счастья, то хотя бы приятных моментов в жизни. И полезно знать его механизм работы! 1️⃣ Многие знают, что любая шутка, мем, смешной видос, анекдот и др. строятся по одному-единственному принципу: Нас погружают в контекст, знакомую ситуацию (это сетап). А потом бац! и неожиданный поворот (панчлайн) Если контекст нам не понятен, то смешно не будет. 2️⃣ В естественной среде любой неожиданный поворот сопряжен с опасностью (из кустов выскочил лев). Так работает наш мозг - от всего непонятного ожидает опасность. В юморе мы точно знаем, и мозг понимает, что опасности нет. Шутка срабатывает, когда система (мозг) ожидает один сценарий, а получает другой, но валидный. По сути это реакция "неожиданной безопасности". Баг, который в итоге стал фичей. 3️⃣ Из-за такого механизма юмор не работает, если человек находится в уязвимой ситуации - физической или психологической. И не работают шутки, которые вызывают неприятные воспоминания. 4️⃣ Когда мы хотим поделиться с кем-то смешным мемом - мы подсознательно хотим сделать жизнь этого человека безопаснее, в буквальном смысле. Это как раз форма проявления человеческой доброты (пост). А сам смех - это форма оскала (который является нормальной реакцией при опасности). 5️⃣ Создание хорошей шутки требует быстрого pattern matching, понимания контекста, предсказания реакции - это дорогой сигнал интеллекта. Поэтому люди, которые могут генерировать юмор (а не только потреблять), подсознательно воспринимаются как более способные решать сложные задачи. Люди с хорошим чувством юмора притягивают к себе других - рядом с ними чувствуется безопаснее. Это немного упрощенная интерпретация, но все же имеет под собой основания. 6️⃣ Кстати безопасность - это важный критерий, по которому женщина выбирает мужчину. В современном мире много проявлений этого качества (об этом будет в следующих постах), и чувство юмора - одно из них. Косвенно чувство юмора сигнализирует об уверенности в себе, эмоциональной стабильности, эмоциональном интеллекте, культурной совместимости и др. Все это тоже проявления способности мужчины обеспечить безопасность. Интересно, что если человек лишён чувства юмора, то мозг других людей считывает это не нейтрально, а негативно: человек подсознательно кажется непредсказуемым, ригидным, может даже опасным. 7️⃣ Из-за эволюционных особенностей в юморе есть сильный гендерный перекос: мужчины смешнее, а женщины смешливее. Понимание этого механизма объясняет, почему чувство юмора так высоко ценится в межличностных отношениях - от дружбы до романтики. 8️⃣ А если оценивать мировоззрение, то люди, относящиеся ко всему с юмором на самом деле видят мир может и сложным, но не опасным. И быть рядом с такими людьми намного комфортнее. В предыдущих частях: про инсоляцию и груминг + про близких и помощь другим + как счастье зависит от дохода + про собак + рейтинги счастливых стран + дружба + хобби + движение + small talk + доброта + любовь + база @kyrillic</t>
+  </si>
+  <si>
+    <t>22.01.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1846</t>
+  </si>
+  <si>
+    <t>Как масштабировать стартап: прикладной гайд В ленте много материалов про PMF: первые клиенты, первые продажи, первые ошибки. А вот что делать дальше – когда продукт уже работает, команда растёт, и вместе с ней начинает расти и хаос – про это говорят заметно реже. Обычно уже где-то на дорогих MBA или в закрытых каналах. 4dev.com вместе с R136 Ventures и The Ventures собрали практичный гайд как раз про стадию scale-up – что делать CEO, когда приходит время строить систему. Внутри, например: • ориентиры по метрикам: как понять, что команда готова к росту • фандрейзинг: когда начинать, сколько времени на это закладывать и как не “съесть” операционку • growth-стратегия: с чего стартовать и как не расползтись • legal и структура: когда этим пора заниматься и какие решения обычно упускают Видно, что это писали люди, которые сами через всё это проходили. Лучше прочитать, чтобы действовать последовательно, а не на ощупь: на стадии роста ошибки стоят дорого. Чтобы бесплатно скачать гайд, нужно сделать три простых шага: Зайти на лендинг → Оставить заявку → Получить ссылку. #промо</t>
+  </si>
+  <si>
+    <t>20.01.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1844</t>
+  </si>
+  <si>
+    <t>Дейтинг в кириллике! ❤️ Уже было несколько раундов, и вот такие, такие и такие сообщения мне написали... 28 человек! Про столько образовавшихся пар я знаю. Так что грех не повторить активность, но теперь на новом уровне! Это коллаб с Олей Соколовой, автором @naiznankuo, которая ведет классный полезный канал, и оказывается тоже проводит похожие активности! А еще она exCEO сети клиник, основатель медиа о здоровье, в прошлом мл. партнер McKinsey, ведет канал на ютюбе... Всем бы нам столько энергии! Оля крутая. Правила простые: В этот раз МУЖЧИНЫ выкладывают свои интро с фотками в комментах к этому посту, а ДЕВУШКИ - выкладывают свои интро у Оли в посте. А остальные - поделитесь нашими с Олей постами со своими знакомыми одинокими мужчинами и девушками! Потому что одна пересылка может изменить чью-то жизнь ❤️ Так уже случалось после прошлых дейтинг-постов. Напомню об аудитории моего канала: вряд ли где-то есть такая концентрация талантливых ru-айтишников (опрос). И уверен, что в принципе нет канала, где такая же высокая доля талантливых удаленщиков (опрос). Возраст М читателей канала - в основном 26-40 лет, многие в эмиграции, работают или целят в глобал. Другими словами, здесь самые завидные женихи! И это не шутка. Как комменты настоятся - сами в этом убедитесь. А у Оли в основном умная женская аудитория, соответсвенно классные девушки! Так что коллаб должен дать крутые результаты ❤️❤️❤️ @kyrillic</t>
+  </si>
+  <si>
+    <t>20.01.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1843</t>
+  </si>
+  <si>
+    <t>Через полтора часа будет новый раунд дейтинга, который пройдет в новом формате - впервые выйдет за пределы кириллика! Эта активность суперуспешная для многих (подробности в следующем посте), там что очень рекомендую участвовать! Готовьте свои интро, на примеры можно посмотреть в прошлых постах, например тут. И чтобы была проще навигация, в следующем посте разрешены только интро участников. А любые релевантные дейтингу обсуждения давайте оставим в комментах к этому посту!</t>
+  </si>
+  <si>
+    <t>19.01.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1841</t>
+  </si>
+  <si>
+    <t>Про CRS 2.0. С этого года вступили в силу изменения правил обмена финансовой информацией по CRS. Это полезно знать, так что я попробовал разобраться. Дисклеймер: все это мое понимание CRS и не является юридическим или налоговым советом. 1️⃣ Напомню, что c по CRS c 2014 года банки, брокеры и др. посылают не так уж много деталей: номер счета, баланс в конце года, оборот, имя, дата рождения, ИНН (который указал клиент). Чаще всего отправляют в ту страну, в которой указан адрес и/или напрямую налоговое резидентство. Реже банк может проявить инициативу и сам решить, куда посылать - по паспорту, стране переводов или транзакций, номеру телефона и т.д. Из того, что я знаю, сейчас такое случается редко, и скорее в развитых странах. 2️⃣ Но в CRS 2.0 (pdf) ужесточения: во-первых, будут чаще определять страны для репорта комплексно, а не только по тому, что указал клиент. А во-вторых, регуляторы будут намного внимательнее смотреть на исполнение. С 1 января нельзя открывать и обслуживать новый счёт без валидированной self-certification. Другими словами, валидации переходит с этапа отчетности на этап онбординга (открыть счет может быть сложнее). Формулировки немного расплывчатые, например банк должен проверять самодекларацию клиента на "разумность", исходя из других триггеров. Так что где-нибудь в Грузии на это скорее забьют, а например в Нидерландах наоборот, переусердствуют. К тому же введение постепенное, репорты начнутся в 2027-28. Но я бы пересмотрел свои данные в банках и брокерах уже в этом году! 3️⃣ Раньше в CRS репортили банки/брокеры, а в 2.0 теперь должны и финтехи (которые не с банковской лицензией, а EMI - например электронные кошельки типа Wise). С кошельками есть послабление: репортиться должны только те счета, баланс которых превысил $10k. 4️⃣ То, с чем мы с вами реально можем столкнуться с введением CRS 2.0 - так это с отказами в обслуживании от разных банков, брокеров, финтехов. Потому что исходя из требований для них, операционная KYC/AML нагрузка по каждому клиенту возрастет. И держать обычного номада в клиентах может быть просто невыгодно: он указал адрес в одной стране, платит в другой, телефон третьей, да и паспорт какой-то не очень... Так что я бы озаботился диверсификацией банков, а то по опросу у 3/4 из вас счета в 1-3 странах! Кажется теперь этого будет маловато. 5️⃣ Как я и писал ранее, с каждым годом регуляции все жестче, а налоговым все видно лучше. Чего стоит только крипторегуляция DAC8 в ЕС, которая тоже вступила в силу с 1 янв и очень строго заставит всех репортить криптоактивы. А там в отличие от CRS видно все, включая транзакции. А еще CARF. Я криптой не особо пользуюсь, но про ее регуляцию почитал, если интересно - могу написать отдельный пост. 6️⃣ Еще важное: CRS-проверки должны опираться на те же AML/FATF-процедуры, что и FATCA (американский протокол обмена данными). Напомню, что США не в CRS, но кажется CRS все больше копирует FATCA, подтягивая требования к американским (более жестким и однозначным). Будет ли обмен CRS-FATCA? Владельцы LLC (пост) напряглись! 7️⃣ Что касается CRS 2.0, то вроде бы все стало строже, но есть плюс: на ближайшие несколько лет мы будем жить по этим правилам, из пдфа по ссылке выше. Так что неопределенности стало меньше, можно подстроиться и спать спокойно! 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>19.01.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1840</t>
+  </si>
+  <si>
+    <t>Уже вовсю пошли продления испанского номад внж: за три года мы с вами убедились, что Испания — возможно лучшая страна для удаленщика, и по сложности получения документов, и по многим житейским критериям. Напомню, что номад-внж выдают за 20 дней, понятные требования, и главное — всё это подтверждено сотнями кейсов от реальных людей. По продлениям требования на практике оказались проще, чем все думали на старте! Но конечно есть много нюансов, например всяких необычных дозапросов. Поэтому если у вас номад-внж, то полезно быть в курсе того, что происходит — это поможет продлиться без головной боли. В этом чате https://t.me/dnv_espana подробно обсуждают именно продления, так что там очень плотно по полезности для номадов в Испании, многие делятся своими конкретными кейсами. Так что вступайте в чат! А если вы только собираетесь подавать на номада, то вступайте в чат Digital nomad Spain 🇪🇸, там уже давно есть все актуальное.</t>
+  </si>
+  <si>
+    <t>17.01.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1839</t>
+  </si>
+  <si>
+    <t>Добавлю наше субъективное наблюдение про жилье в Италии: мы там жили в нескольких десятках airbnb-квартир, и я всегда удивлялся, насколько они привычны тем, кто жил в постсоветских квартирах. Это прежде всего касается не туристических, которые везде в мире примерно одинаковые, с одним набором удобств. А именно жилье локалов, которые сдают на месяц, со своими вещами. Как вешают одежду в прихожей, куда убирают сковородки, где хранят батарейки, муку или бегемотиков из киндер-сюрпризов. Особенно бросается в глаза на кухне: там нужный шкаф сходу угадывается интуитивно, а стол часто стоит у стены, ну мы все знаем - где в детстве чай по утрам пили. Я бы сказал, что особое сходство с питерским бытом. Особенно это было заметно в северной Италии (Ломбардия, Аоста, Пьемонт). Что конечно говорит о немного похожих бытовых привычках. Большая разница только одна - в любой итальянской квартире есть биде. Не знаю, чем обусловлено такое сходство - то ли проекты советских квартир/мебели взяты из Италии, то ли просто мы с итальянцами привыкли к похожему быту. Но чувство чего-то родного в миланских квартирах возникало очень часто! @kyrillic</t>
+  </si>
+  <si>
+    <t>17.01.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1838</t>
+  </si>
+  <si>
+    <t>Про доступность жилья в 🇪🇺 ЕС. Недавно Еврокомиссия выпустила отчет European Affordable Housing Plan (pdf), где есть интересные цифры доступности жилья для локалов, в аренду или ипотеку (на картинке). Я прочитал отчет, немного полезностей оттуда для нас с вами: 1️⃣ У нас на слуху кризис жилья где-нибудь в Нидерландах, Испании, Германии. Хотя на самом деле с этим жопа в Восточной Европе, особенно в Венгрии, Польше. 2️⃣ Топ стран по доступности ипотеки для местных в крупных городах: Италия, Швеция, Болгария, Финляндия, Испания, Бельгия. Напомню европейский ипотечный лайфхак из поста: в некоторых странах ЕС ипотеку взять проще, если доход не в этой, а другой стране ЕС. 3️⃣ Меня удивила Италия: по крупным городам она на уровне северных стран, а по небольшим - безоговорочный лидер в ЕС. Я знал, что в Италии недорогое жилье, но не знал, что оно настолько доступно местным, потому что у них не очень высокие зарплаты. Связано ли это с тем, что в Италии самая большая доля пожилых людей и самый большой средний возраст? Сейчас из-за демографии в Японии много бесхозных и очень дешевых домов (хипстеры их покупают). Ждать ли нам такое в Италии? 4️⃣ С арендой распределение похожее, но Италия, Португалия и Испания выглядят намного хуже (скинул скриншот в комментах). Только Франция местами получше. 5️⃣ Номадам на заметку: карта с плотностью жилья в краткосрочную аренду (скинул в комментах). Можно ориентироваться по городам и регионам, где попроще найти жилье на неделю или месяц. 6️⃣ Важно: в отчете говорится, что с этого года в ЕС будут еще больше регулировать краткосрочную аренду - называют это одним из ключевых рычагов повышения доступности жилья. Так что номадам скоро будет чуть сложнее в Европе! @kyrillic</t>
+  </si>
+  <si>
+    <t>17.01.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1837</t>
+  </si>
+  <si>
+    <t>Одна главных проблем многих читателей этого канала - это трансграничные переводы: как нормально выводить и заводить деньги, когда ты живёшь не в одной стране и держишь часть капитала в крипте? Не «как обналичить серым п2п», а как сделать это без нервов, блокировок и историй про треугольники. Мне написали ребята из Prosto Exchange, и это один из немногих сервисов, который решает эту задачу не костылями, а инфраструктурой. Их ключевая фишка — банковские шлюзы: это означает, что если вы в РФ, вы просто отправляете рубли по СБП и получаете USDT на кошелёк. Не физлицу или «арбитражнику», и не в чате. А в нормальную платёжную систему. Ровно так же в обратную сторону — вы продаёте USDT и получаете деньги от эквайринга, а не от случайных людей с п2п. Это сильно снижает риск блоков, вопросов от банков и прочих приключений. Если вы не в России, то через Prosto можно выводить крипту в наличные, делать SEPA-переводы, оплачивать фиатные счета. В Европе это работает как нормальный мост между криптой и реальной экономикой: отели, аренда, перелёты, повседневные траты. Список стран, где сервис работает, есть здесь: https://t.me/ProstoEx_News/8 Всё делается удобно через бота. Если вы живёте между криптой и фиатом, или просто не хотите каждый раз рисковать, когда нужно что-то перевести — это точно сервис, который стоит иметь под рукой. #промо</t>
+  </si>
+  <si>
+    <t>15.01.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1835</t>
+  </si>
+  <si>
+    <t>Софт-скиллы становятся все полезнее, чем хард-скиллы. В продолжение обсуждений про техническое мышление: недавно в Financial Times вышел интересный обзор научной работы о том, что с 80-х годов профессии с высоким уровнем социальных навыков и низкой математикой РАСТУТ по доле в занятости, а профессии с низкими социальными навыками и высокой математикой СОКРАЩАЮТСЯ. Разрыв в зарплатах ещё более выражен: "people-heavy" карьерный трек в итоге оплачивается значительно выше. Даже в tech индустриях! 1️⃣ Типа многое из технической экспертизы автоматизируется медленно, но верно. И с genAI ускорение может быть еще более заметным (как внезапно все осознали, что писать код легко, а вот создавать софт - сложно). При этом общаться с другими людьми - мотивировать, убеждать, кооперироваться, договариваться и продавать - приходится по-старинке. 2️⃣ Для разработчика-интроверта это может означать, что с какого-то момента карьеры (не начального) при одинаковых усилиях, развитие социальных навыков даст буст карьере и доходам больше, чем следующая ступенька в хард-скиллах и предметных знаниях. Ну и конечно вполне разумно учитывать этот тренд для будущего своих детей: через 20 лет социальные навыки наверняка будут еще важнее. 3️⃣ Если пофилософствовать, то можно сказать, что у хард-скиллов есть слабое место: если навык становится понятным/измеримым, он становится стандартизируемым. А стандартизируемый - позже воспроизводимым. А воспроизводимый - автоматизируемым и в конечном счете дешевым. То ли дело коммуникации с другими людьми! Ну вы знаете 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>15.01.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1834</t>
+  </si>
+  <si>
+    <t>Про AI мы много говорим как про технологию, но как мы знаем, у любой технологии главное узкое место — это человеческий фактор! В контексте AI стартапов это конечно найм. Который очень изменился с приходом генеративного AI! Полезно держать руку на пульсе. Поэтому в рамках дружественного пиара сегодня — канал Майка Волкова, рекрутера, работающего только с AI вакансиями (!) Он в теме и с точки зрения кандидатов, и глазами фаундеров/бизнесов. Как конкурировать с теми, кто хорошо вооружился AI? Ведь например целые маркетинговые отделы заменяются парой вайб-маркетеров (пост у Майка). Или взгляд с другой стороны, фаундерской: пост о том, почему стартапы умирают + AI роли, которые фаундерам нужно понимать уже вчера. Иначе не успеть за рынком. А еще Майк, как и я, проводит завтраки со своими единомышленниками из канала, вот недавно организовал в Лондоне, для AI фаундеров. Короче говоря, есть что почитать! Подписывайтесь на канал Майка!</t>
+  </si>
+  <si>
+    <t>13.01.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1832</t>
+  </si>
+  <si>
+    <t>Про ум, ч.4: ультратехническое мышление. Большинство читателей этого канала обладают техническим складом ума, поэтому стоит обсудить. И я начну с крайней степени технического мышления (далее ТМ), которым например обладают почти все бывшие участники международных олимпиад по математике/информатике. Короче ультраТМ! 1️⃣ Мне посчастливилось общаться с такими людьми (в том числе благодаря этому каналу). И почти у всех в биографиях есть общий паттерн: каждый когда-то случайным образом нашел свой путь, просто ткнув в интересную задачу. И ВСЕ добились потолка на этом пути. Разница в том, что для кого-то потолок был в многомиллионном бизнесе, для другого - уровне топ-менеджера (с минимум социальных функций), а для третьего - работа в условном НИИ лучшим сотрудником. 2️⃣ Публичные примеры - это конечно Перельман или Николай Дуров. Второй кстати на работу во ВКонтакте взял друга (Антона Розенберга), с которым все детство ездил по олимпиадам на одном уровне. Это иллюстрация тезиса выше: у Николая был брат, который учился с создателями Вконтакте. А у Антона был только друг Николай. Разница в их net worth наверное порядка три. 3️⃣ Есть ОЧЕНЬ большая разница с большинством: обычных людей вперед двигают амбиции, а людей с ультраТМ - бесконечное любопытство к устройству мира и вещей. Лично я всегда восхищаюсь уровнем этого любопытства. Можно сказать, что когда я впервые пообщался с такими людьми, то мой мир немного изменился: Во-первых, понял, что сам бы никогда не достиг уровня международных олимпиад (а я все детство ходил на олимпиады местного пошиба). Во-вторых, увидел, что такое по-настоящему погружаться в суть своей работы, получая удовольствие от процесса. И по сравнению с этим всякие deep work техники - херня какая-то. Именно это любопытство считаю ключом к успеху на любом карьерном пути. 4️⃣ Люди с ультраТМ чаще всего довольно плохо коммуницируют, вплоть до асоциального поведения. В лучшем случае этим активно пользуются другие. В худшем - они долго (а иногда навсегда) остаются одинокими. К сожалению дружить с ними сложно. 5️⃣ Считаю, что ультраТМ - это большое везение в генетической лотерее. И в современном мире такие люди, попавшие на путь с высоким потолком, на удивление легко становятся суперуспешными. Я знаком с несколькими, в том числе с фаундерами, для которых большой бизнес - это легкая прогулка, просто долгосрочное интересное упражнение для ума. Поэтому считаю, что с таким талантом не стать в чем-то выдающимся, или хотя бы миллионером, - это неудача. При этом нам, обычным людям, тягаться с этими ультрами во многих сферах малоперспективно. Но точно есть, чему у них поучиться! Предыдущие части рубрики: про EQ (там крутой тест), отличников и социальную интуицию. @kyrillic</t>
+  </si>
+  <si>
+    <t>13.01.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1830</t>
+  </si>
+  <si>
+    <t>Статистика ru-иммигрантов в ЕС, ч.9: волна релокантов закончилась. Евростат обновил данные по всем странам Европы за 2024-й, я посмотрел статистику выдачи первых внж и общее количество россиян с внж/пмж в ЕС. Количество первых внж упало на треть, со 118 до 79 тыс. Это уровень 2019-го года! Предыдущие посты рубрики: #евростат@kyrillic 1️⃣ В списке ниже первое число - количество первых внж в 2024-м, второе - в 2023-м (для сравнения). В скобках динамика изменения общего количества россиян с внж/пмж 2023 —&gt; 2024. А цвет - мой субъективный рейтинг сложности получения внж, не только для номадов, а в целом: 🇪🇸 Испания - 17 111 ⬇️ 20 412 ( 95k —&gt; 107k) 🟢 🇩🇪 Германия - 13 152 ⏬ 21 984 (246k —&gt; 225k) 🟢 🇨🇾 Кипр - 5 833 ⏬ 12 029 (37k —&gt; 42k) 🟢 🇫🇷 Франция - 5 658 ⬇️ 6 544 (62k —&gt; 65k) 🟢 🇵🇱 Польша - 5 287 ⏬ 7 969 (21k —&gt; 22k) 🔴 🇵🇹 Португалия - 5 038 ⬆️ 4 731 (11k —&gt; 17k) 🟢 🇫🇮 Финляндия - 2 322 ⏬ 4 963 (31k —&gt; 30k) 🟡 🇳🇱 Нидерланды - 2 478 ⏬ 4 890 (22k —&gt; 22k) 🟢 🇭🇺 Венгрия - 3 242 ⬆️ 2 986 (10k —&gt; 10k) 🟢 🇧🇬 Болгария - 3 212 ⏬ 4 745 (23k —&gt; 25k) 🟢 🇮🇹 Италия - 2 941 ⏬ 5 521 (48k —&gt; 50k) 🟡 🇦🇹 Австрия - 2 552 ⬇️ 3 355 (23k —&gt; 25k) 🟡 🇨🇿 Чехия - 1 494 ⬇️ 1 952 (39k —&gt; 38k) 🔴 🇨🇭 Швейцария 1 270 ⬇️ 1 800 (16k —&gt; 16k) 🔴 🇱🇹 Литва - 1 183 ⬇️ 1 735 (16k —&gt; 15k) 🔴 🇱🇻 Латвия - 987 ⏬ 1 635 (44k —&gt; 36k) 🔴 🇸🇮 Словения - 856 ⬇️ 1 327 (5.5k —&gt; 6.2k) 🟡 🇬🇷 Греция - 817 ⬆️ 769 (16k —&gt; 16k) 🟢 🇧🇪 Бельгия - 812 ⬇️ 1 227 (11k —&gt; 10k) 🟡 🇸🇪 Швеция - 789 ⬇️ 1 295 (8k —&gt; 7.8k) 🟡 🇸🇰 Словакия - 561 ⏬ 1 323 (7.7k —&gt; 8.3k) 🟡 🇭🇷 Хорватия - 467 ⬇️ 763 (1.8k —&gt; 1.8k) 🟢 🇱🇺 Люксембург - 416 ⬇️ 583 (2k -&gt; 2.3k) 🟢 🇩🇰 Дания - 363 ⏬ 640 (5.7k —&gt; 5.7k) 🔴 🇳🇴 Норвегия - 345 ⏬ 696 (4.2k —&gt; 4k) 🔴 🇮🇪 Ирландия - 329 ⏬ 927 (3.6k —&gt; 3.5k) 🟡 🇪🇪 Эстония - 326 ⏬ 633 (84k —&gt; 81k) 🔴 🇷🇴 Румыния - 291 ⬇️ 306 (1.3k —&gt; 1.3k) 🔴 🇲🇹 Мальта - 206 ⏬ 407 (??? —&gt; 2k) 🟡 🇮🇸 Исландия - 36 ⬇️ 50 (258 —&gt; 261) 🔴 🇱🇮 Лихтенштейн - 17 ⬇️ 19 (71 —&gt; 70) 🔴 2️⃣ Прирост первых внж видим только у 🇵🇹 Португалии (тут понятно - из-за иммиграционного коллапса прошлых лет), 🇭🇺 Венгрии (номад-внж?), 🇬🇷 Греции (тоже номады?) и всё! Падение в 2+ раза на 🇨🇾 Кипре (всех айтишников перевезли?) и 🇫🇮 Финляндии, 🇮🇪 Ирландии (больше не нанимают?) По многим странам падение на 30%. Почти 40% всех первых внж россиян - это 🇩🇪 Германия и 🇪🇸 Испания! 3️⃣ Общее количество россиян с внж/пмж не выросло за год! Два года на уровне 875 тыс, что всего лишь на 100 тыс больше, чем в 2021-м. Да, часть россиян получили гражданства, но согласно Евростату таких людей незначительное количество. По разным данным можно сделать два вывода: а/ За последние три года россиян в ЕС не стало намного больше, а в данных 2025-го мы скорее всего увидим заметную убыль (чего не было почти никогда). б/ Волна релокантов в ЕС не была массовой, а скорее обычной для последних 20+ лет. 4️⃣ Короче говоря, если кому-то кажется, что где-то в ЕС вокруг одни ru-айтишники, то это только кажется, в своем айтишном пузыре 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>13.01.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1829</t>
+  </si>
+  <si>
+    <t>Среди вас 2/3 работают удаленно, и наверняка многим будет полезно узнать о решении проблемы трансграничных платежей от компании ReStaff, о которой я уже рассказывал. У них понятные прозрачные тарифы. Более того, сейчас действует спецпредложение: для РФ-юрлиц с НДС 22% выплаты за рубеж будут со сверхнизким тарифом - от 1%! Выплаты в РФ из-за границы - курс ЦБ минус 1,5%. ReStaff решает сразу комплекс задач для компаний и контракторов: один договор вместо кучи бумажек, выплаты в 190+ стран из одной админки, закрывающие документы, легальная оплата даже подсанкционных услуг (!) С ReStaff уже работают: Positive Technologies, Belkacar, AppLife, Rocket Tech School, Payway, 3626 Realty, Colibrity, ATCG и другие IT-компании, агентства и стартапы из СНГ, США, Европы и Азии. На демо можно записаться 👉 по ссылке — там все расскажут-покажут! Реклама. Restaff Limited (Рестафф Лимитед). ИНН 9909643742. ERID: 2VtzqwdWbaJ</t>
+  </si>
+  <si>
+    <t>12.01.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1828</t>
+  </si>
+  <si>
+    <t>Прогнозы на 2026-й. Я почти никогда не пытаюсь угадывать будущее, а тут в канале пишу только свои наблюдения о настоящем, изредка добавляя догадки, как это повлияет на нашу жизнь. И раз уж рассказал раньше про prediction markets (пост), надо попробовать разок поиграть в это! Так что ниже мои прогнозы на год, подкрепленные небольшими ставками, в основном сделанными неделю назад, в сумме на $1k. Дисклеймер: это чистый гэмблинг, просто в другом антураже! Так что лучше не начинать тем, кто как-то склонен к азартным играм и например любит поторговать акциями. Вдолгую выигрывает только казино. Следить за моими прогнозами можно здесь: https://polymarket.com/@kyrillic. Если тоже что-то поставили где-то - присылайте свои профили в комментах. Подробности: 1️⃣ Тесла не запустит полноценный автопилот до 30 июня (шанс 38%, уже вырос до 58%). Считаю, что ни в этом году, ни в обозримом будущем не будет такой Теслы на рынке, купив которую, можно ездить на пассажирском сиденье (релевантный пост). Но на полимаркете чуть другие условия, включая появление флота роботакси Теслы, что намного более вероятно. 2️⃣ Nvidia не будет самой большой компанией к концу года (55%). Многие ожидают проблемы AI индустрии в течение 12-18 месяцев, возможно случится до 2027-го. Про Nvidia есть отдельный пост. 3️⃣ AI пузырь лопнет до конца года (15%). Там довольно жесткие условия выполнения ставки, поэтому такие маленькие шансы. Есть пост про то, как лопнет AI пузырь. И если будет громко, то я выиграю. 4️⃣ OpenAI не объявит о достижении AGI в 2026-м (92%). Ну тут понятно, дежурная ставка. 5️⃣ Поставил на несколько IPO в 2027-м: Deel (60%), Stripe (37%), Ramp (18%). И что не будет IPO у OpenAI (69%), Anthropic (53%), Perplexity (76%, аж до 2028-го). 6️⃣ Будет релиз GPT-6 до 30 июня (54%). Если OpenAI будет так же быстро плохеть, как в 2025-м, то понадобятся громкие инфоповоды. 7️⃣ В этом году кто-то поглотит Lovable (24%), OpenAI (7%), Anthropic (11%). Тут ставка на то, что AI стартапам будет плохеть очень быстро. Шансы на это небольшие, но ненулевые. 8️⃣ Иранский режим не падет в 2026-м (53%). Это просто попытка прочитать заголовки сми и лозунги между строк. 9️⃣ Война не закончится в 2026-м (55%). Мечтаю проиграть эту ставку. @kyrillic</t>
+  </si>
+  <si>
+    <t>11.01.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1827</t>
+  </si>
+  <si>
+    <t>💬 Воскресное обсуждение: ипотека и покупка недвижимости в другой стране. Многие из вас купили недвижимость в разных странах, но редко освещаются важные детали. Прошу делиться подробностями и взятых ипотек, и одобренными вам условиями (даже если не взяли в итоге), и если покупали за кэш. Особенно если все это было в последние 2-3 года! Так еще актуальнее и полезнее для всех нас. Предыдущие обсуждения с опытом и мудростью читателей канала: про английский язык, как вы похудели, как стать разработчиком, родительство 0+, покупку одежды/обуви, занятия спортом и легендарные обсуждения про магистратуру (раз, два). Вопросы, чтобы было проще писать коммент: • Когда и в какой стране вы взяли ипотеку? • Какая ставка? Какой % первоначального взноса? Какие сопутствующие расходы? • Были ли трудности в процессе? Обращались ли к посредникам/брокерам? • Какой минимальный доход требовался? Нужен ли был внж, контракт на работу и тд? • Если можете поделиться ценой недвижимости или общими ценами в локации - будет еще полезнее! + другие детали, которые посчитаете важными, включая любые субъективные мнения. Очень многим будет полезно узнать детали! Прошу написать подробности в комментариях 👇</t>
+  </si>
+  <si>
+    <t>10.01.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1826</t>
+  </si>
+  <si>
+    <t>Роды в 🇪🇸 Барселоне и Испании. Ранее в посте про гражданство для детей по рождению я писал, что из нормальных стран такая опция осталась по сути в двух - Испании и Канаде. Наш опыт в Барселоне - мы вели беременность одновременно по платной страховке (санитас) и по госмедицине: прошли все анализы, осмотры и узи беременности два раза, для надежности 🙂 И можем сравнить! 1️⃣ В государственных госпиталях лучше оборудование (даже для узи), лучше реанимации, но меньше осмотров и приемов в капах (поликлиниках). В случае осложнений беременности нередко выбирают госроды. Ну и в нашем Hospital del Mar прямо из залов ожидания вид на море с первой линии. Кстати, как я писал в посте, в Барселоне для доступа к медицине (и например хороших бесплатных родов) достаточно прописки: не нужен ни испанский внж, ни отчисления в соцстрах, вообще больше ничего. 2️⃣ По платной страховке немного лучше все остальное - удобство, сервис, палаты и т.д. В итоге рожали в Quirónsalud Barcelona, провели 3 дня вместе в хорошей палате, с очень высоким уровнем сервиса и внимания. По страховке за все-все, включая ведение беременности и перебор нескольких клиник, заплатили ноль евро. Не считая 60 евро за паркинг во время и после родов 🙂 3️⃣ Наш врач говорит на английском, во время родов тоже все говорили, но после этого был персонал только на испанском. Нам ок, потому что у Милы свободный, но по общению со многими рожавшими парами в Барселоне, незнание языка - самая большая проблема. Если не во время родов, то во время дней после: там нужно много общаться, и конечно к неиспаноговорящим пациентам будет меньше внимания. Которое очень нужно! Не думаю, что без испанского можно до конца оценить, как много поддержки оказывали врачи, матроны и медсестры. 4️⃣ При ведении беременности в разных клиниках мы видели одно и то же: другие беременные приходили не одни, а со своими парами - я бы сказал, 90% в платных клиниках и 80% в бесплатных. Изредка с мамами, и почти никогда одни. Абсолютно все оборудовано с учетом +1, включая послеродовые палаты, а сами роды партнерские по умолчанию (кажется даже нет такого термина). Летом мы были в Питере и ходили в хорошую клинику на плановый осмотр: меня там толком не пустили в кабинет, и в коридоре я считал: видел 30+ беременных, из них с мужчинами были двое. Возможно это время было какое-то неудачное, но факт остается фактом. И я считаю такую разницу в опыте довольно существенной. 5️⃣ Для всех, кто собирается рожать в Испании: есть легендарный гайд от Дениса @denyamsk про всю бюрократию по рождения ребенка, включая весь путь до получения гражданства. Любопытные могут просто его прочитать, чтобы понять уровень испанских цифровых услуг (в частности в Барселоне). 6️⃣ Заметил, что читатели этого канала начали массово рожать в последние два года. Наверное это возраст такой, но мне и по-другому объясняли: многие давно хотели, но не решались в условиях большой неопределенности после 2022-го. Рад, что многие из вас нашли свою стабильность в жизни! Ну или привыкли к нестабильности 🥲 7️⃣ Кроме нашего опыта, за прошедший год мы поговорили с десятками пар, рожавших недавно в Барселоне, так что кажется неплохо поняли, что к чему! От выбора клиники и доктора до особенностей протоколов (которые зачастую легко найти онлайн и разобраться за пять минут через chatgpt). Так что если что-то хотите узнать - спрашивайте в комментариях! Расскажу, если знаю. И огромное спасибо за вашу поддержку под предыдущим постом! ❤️ @kyrillic</t>
+  </si>
+  <si>
+    <t>09.01.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1825</t>
+  </si>
+  <si>
+    <t>​​Чуть реже пишу тут, потому что у нас с Милой родилась дочь Микаэла! 7 января, в ночь на наше родное Рождество 🙂 Фото через полчаса после появления на свет!</t>
+  </si>
+  <si>
+    <t>06.01.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1824</t>
+  </si>
+  <si>
+    <t>Где вам НЕ ПОНРАВИЛОСЬ жить/номадить? ч.3 Мы тут часто ищем и обсуждаем лучшие города и страны для жизни или просто номадизма. Но ведь есть и плохие 🙂 Расскажите о них! Особенно интересно про несоответствие ожидания и реальности. Когда прочитали/узнали много хорошего о городе/стране, а после переезда оказалось все намного хуже. Что ожидали, а что оказалось не так? Почему так получилось? Где стало лучше? Или не стало? Было неоправданно дорого? скучно? холодно? небезопасно? невкусно? уныло? Расскажите в комментариях!</t>
+  </si>
+  <si>
+    <t>03.01.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1823</t>
+  </si>
+  <si>
+    <t>Про удаленную работу, ч.2. Большинство читателей этого канала работают удаленно (опрос), и зарабатывают МНОГО (опрос). А у меня самого необычный опыт: 20+ лет работаю полностью удаленно, начал еще на диалапе! Важно: в посте речь о полной фуллтайм удаленке в сравнении с той же работой, но в офисе. В прошлом посте рубрики, я писал, что сегодня мир неправильно понимает удаленку: зумы - это не норма, а просто бездумный перенос офисного формата работы в онлайн (в посте есть разъяснения, примеры и мой личный опыт). 1️⃣ По любым нормальным данным видно, что фуллтайм удаленка стабильно сокращается все пять лет после ковида. Будет верно сказать, что люди возвращаются в офисы. И это было очевидно с самого начала: если бы полностью удаленная фуллтайм работа была хотя бы на 3% эффективнее, то все бы ее внедрили 15 лет назад - никаких технических препятствий этому не было. При этом быстро растет доля "независимых" фрилансеров, без фуллтайм контракта. И это видно даже в статистике номадов (пост). 2️⃣ Но намного интереснее данные по карьерным успехам на удаленке! Они конечно слабее, чем у ходящих в офисы (хотя бы гибридно). Это очевидно любому здравомыслящему человеку, но есть и данные (на картинке): - на 35% выше шанс попасть под сокращение; - на 31% ниже шанс получить повышение; - на 32% выше шанс ухода из компании. 3️⃣ Дмитрий (пишет в @softrainbbs) в комментах грамотно разложил более важные вещи: 1. Коммуникации - количество созвонов на удаленке увеличивается, их продуктивность падает. Если мне надо задать вопрос эксперту в офисе, я поднимаю голову, ловлю момент когда он пошел за кофе и все выясняю. На удаленке, я должен планировать созвон. Да еще и попадать в таймзоны, кто когда забирает ребенка и т.п. 2. Пропадает knowledge sharing - в офисе есть как горизонтальное общение между сотрудниками, так и внутренние митапы и BOF. Например, бронирую переговорку с проектором и устраиваю code review целого модуля, на который приглашаются все желающие. На удаленке на такой митинг приходит намного меньше народу. Это увеличивает время и стоимость onboarding 3. Пропадают внутренние "подработки", зато появляются внешние - т.е. программиста в офисе можно легко нагрузить какими-то дополнительными активностями (сделал свои задачи, помоги писать unit тесты). Программист на удаленке это время тратит или на подработку, пет-проект, сидение в чатике - т. е. что-то постороннее. 4. Существенно вырастает количество "межкультурного взаимодействия" - склок, разборок и ситуаций когда кто-то чего-то не понял. В итоге это выливается в то, что если взять три аналогичных проекта - (а) полностью в офисе (б) гибридный - люди работают удаленно, но практически все в одной таймзоне и периодически встречаются в оффисе. (в) полностью удаленный, то разница в итоговых затратах между (a) и (б) будет около 10%, между (a) и (в) - около 30%. Подписываюсь под всеми тезисами. Видел все это и у себя, и у других. Практически без исключений! 4️⃣ Если все тонкие материи и статистику перевести на бытовой уровень, то можно сказать так: почти любой амбициозный айтишник довольно сильно вредит себе, работая полностью удаленно. Полагаю, что на старте карьеры это намного более выражено, когда высока важность менторства, сильных специалистов рядом и рабочего вайба. Представьте, что все пять лет вашей учебы в университете прошли полностью онлайн. Была бы разница? 5️⃣ Так же я считаю про переезд в кайфовые места типа Барселоны, куда едут не карьеристы, а гедонисты. И тут много 23-26-летних талантливых ru-айтишников, которые без проблем находят оффер и зарабатывают айтишные европейские деньги. Очевидно, что они плохо реализуют свой высокий карьерный потенциал, выбирая жизнь в Барселоне. С удаленной работой примерно так же, но замедление карьеры менее заметно. Тут скорее как в постах про Брайтон Бич головного мозга - все станет понятно лет через 10. Но может быть поздно! 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>12.03.26 16:57</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1922</t>
+  </si>
+  <si>
+    <t>Про подсчет активностей. Наткнулся на проект чувака, который несколько лет трекал все, что можно в жизни - шаги, сон, настроение, вес, финансы, поездки, здоровье, спорт, сторисы в инсте, алкоголь, погоду, экранное время, контрибьюты в опенсорс и др. Всего 100+ типов данных. Я, как большой любитель статистики и графиков, абсолютно впечатлен! 1️⃣ Главный вывод после проделанной колоссальной работы - оно того не стоит! 🙂 С точки зрения инсайтов все оказалось прозаично: • Летом лучше настроение, зимой больше болел. • Когда был happy &amp; excited - больше читал, работал, чаще выходил из зоны комфорта. И чаще бухал (он австриец). • В больших удобных городах больше ходил пешком. Больше всего в NYC, а в SF совсем мало. • После алкоголя хуже самочувствие. • Сон за городом качественнее, чем в городе. • Хорошее настроения связано с новым опытом. • Частые путешествия повышают шанс заболеть. • Всего сделал 22 млн шагов за 8 лет, и больше всего на это влияли встречи с друзьями, теплая погода, выходные. Несмотря на то, что все кажется очевидным, и по мнению автора инсайты не окупили труда, чел наверняка кайфовал в процессе, так что все это было не напрасно. 2️⃣ Я бы точно кайфовал от такого проекта! Просто когда-то решил ничего не трекать в своей жизни, потому что показалось, что ценности в результатах мало, а работы много. Сам я склонен к такому виду работы сомнительной полезности. И тут как у алкоголиков - лучше отказаться полностью. Был пост на эту тему. 3️⃣ Чувак кстати жил номадом (без дома, на эйрбнб). И расходы были меньше! Как я на днях и писал. Даже аргументы такие же: место для вещей ограничено двумя чемоданами и не надо покупать барахло для дома. @kyrillic</t>
+  </si>
+  <si>
+    <t>12.03.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1921</t>
+  </si>
+  <si>
+    <t>Как Anthropic хитрит с цифрами выручки TLDR: в медиа запускают новости о $14 млрд run rate выручки в год. А в суде сообщают о $5 млрд ЗА ВСЕ ВРЕМЯ. На днях Anthropic подал иск в суд на Министерство Войны США (pdf), и в нем CFO компании сообщил, что за все время существования компании на рынке, она сделала $5 млрд выручки. Не прибыли! При этом на инференс и тренинг потратила $10 млрд. Это все ок, если бы не публичные заявления компании про $14 млрд выручки (run rate). Через три недели мы узнали уже о $19 млрд annualized run rate (bloomberg). Вау! Неопытные читатели (которых большинство) воспринимают это как уже полученную выручку за год. Что со стороны компании является введением в заблуждение. Но даже тут дополнительный уровень жопокрутства: Run rate - это предполагаемая выручка, когда берут даже не последний период, а иногда лучший месяц, и умножают на 12. Согласно источникам Reuters, Anthropic считает run rate так: (месячные подписки)x12 + (оплата токенов за 28 дней)x13. Очевидно, что с $5 млрд за все время, Anthropic черрипикнули выручку так, что мама не горюй. И это сработало: все пишут о $14 млрд (а то и $19 млрд) выручки, и если гуглить - такая же первая цифра. Получилось похлеще, чем вайбчартинг. А честные $5 млрд выручки Anthropic (за все время на рынке!) - это меньше, чем продажи airpods за пару месяцев. @kyrillic</t>
+  </si>
+  <si>
+    <t>12.03.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1919</t>
+  </si>
+  <si>
+    <t>Для многих из вас трансграничные переводы и выплаты например зарплаты - обычная рутина уже несколько лет. На рынке много сервисов, которые помогают решить все сложности. Но какие из них надежны? Какие с быстрой и адекватной поддержкой? Кто не менял условия в процессе? Stape — островок безопасности, который закрывает вопросы с выплатами, причём делает это с фиксированной комиссией в $50. Больше трех лет не поднимал комиссию и только расширяет список методов и банков получения, когда у других они перестают работать. Прозрачные условия без скрытых комиссий. Ну и оперативная поддержка, с реальными людьми, а не ботами. Чтобы все посчитать и начать пользоваться Stape, напишите менеджеру Игорю, он поможет! #промо</t>
+  </si>
+  <si>
+    <t>10.03.26 21:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1917</t>
+  </si>
+  <si>
+    <t>В дополнение к посту про номадизм, расскажу свою историю, как я (не)решался быть номадом. Много лет назад, в свои 20 лет я занимался seo, и сидел на известном всем ru-сеошникам форуме searchengines. Как-то наткнулся на ветку "ищущим новые ощущения в новой стране", где какой-то чел зазывал всех зимовать на неизвестный мне остров Самуи в Тае. После большого цунами на Пхукете, за несколько лет до этого, Самуи только начал развиваться, и вообще мало кто о нем знал. Хорошо помню, как залип в той ветке, читал всю ночь, гуглил про остров, смотрел фотки. И уже утром не мог уснуть, настолько меня захватила идея перезимовать в Тае. Перечитывал на форуме все про Самуи много раз. На тот момент я уже зарабатывал удаленно достаточно, чтобы позволить себе несколько месяцев работать с Самуи. Тогда кстати тайский бат был 1:1 с рублем, а сейчас 1:2.5 🥲 Формально я мог уехать в любой момент, но мне потребовалось ТРИ ГОДА, чтобы наконец решиться! Стал номадом только в 2011 году, прожив зачем-то три лишних года в Уфе. За которые не сделал ничего годного, не развивался, я их даже толком не помню. В итоге я перезимовал на Самуи 3 месяца, а в Тае в общей сложности прожил год, считая другие зимовки и не только. Потом вошел во вкус, и немного пономадив в Европе, поехал сразу в Лондон. Я очень часто вспоминаю свою нерешительность, и знаю, что ею страдают многие. Мне та ветка сеошного форума очень помогла. И свои посты почти всегда пишу с мыслью, что благодаря им кто-то сможет узнать о новых возможностях, и в идеале преодолеть нерешительность. Так что желаю всем найти свою ветку сеошного форума! 💪 @kyrillic</t>
+  </si>
+  <si>
+    <t>10.03.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1916</t>
+  </si>
+  <si>
+    <t>Что не понимают про номадизм. Менять город каждые пару месяцев в течение долгих лет многим кажется странным способом жить. По разным опросам среди вас таких людей от силы 1-2%, хотя позволить себе такую жизнь (по доходам и с удаленной работой) могут многие! Мы с Милой входим в эти пару процентов, и номадизм - это возможно единственное, за что я по-настоящему агитирую в кириллике! Потому что нет проще способа расширить свои горизонты. Для тех, кто может себе позволить номадизм, он ТОЧНО лучше, полезнее, интереснее эмиграции. 1️⃣ "Это дорого" - самый нелепый аргумент против номадизма! Да, есть дополнительные траты на переезды, "налог неместного" и т.д. Но большая экономия на покупке барахла (все должно умещаться в пару чемоданов), развлечениях (образ жизни номада - уже развлечение), путешествиях, даже эйрбнб! Который часто ДЕШЕВЛЕ долгосрочной аренды (пост). При этом там уже все есть для жизни. 2️⃣ В итоге общая стоимость номадизма например в Европе часто дешевле стационарной жизни в Европе. Я писал о наших тратах в Барселоне, когда мы никуда не ездим. Так вот в режиме активных номадов мы тратили меньше почти всегда (кроме может быть жизни в Альпах, когда по месяцу катались на сноуборде/лыжах). 3️⃣ "А когда работать?! Переезды отнимают много времени" - тут как с деньгами: на адаптацию в новом месте не нужно много времени, и даже его покрывает экономия времени за счет бытовой рутины, хобби и др. В неделе всего 40 рабочих часов, а часов бодрствования - 110+. Давайте честно: большинству не хватает не времени, а мотивации и дисциплины (потому что в новом месте все интересно). И это проблема вовсе не номадизма. 4️⃣ "С частыми переездами не завести друзей". Ага, но многие айтишники не то чтобы суперобщительные. Согласно опросу, большинство из вас в эмиграции не интегрируются никогда, и вероятно настоящих друзей особо не заведут тоже. А чтобы поиграть в пляжный волейбол или сходить в бар, достаточно пошерстить в нужных чатах и приложениях. "Брайтон Бич головного мозга" (пост) в эмиграции грозит многим, и его можно сгладить именно номадизмом. Потому что сложнее закуклиться в своем пузыре. 5️⃣ Часто жалуются на бюрократию, и не хотят проходить круги снова и снова. Но с каждым кругом сложность резко уменьшается. Потому что неожиданно оказывается, что там не сложность, а много переживаний. И это полезный навык - легко относиться к бюрократии. Но номадизм, кроме прочего, открывает доселе невиданные обычным людям возможности, среди которых возможность быть "трансграничным", и конечно налоговая оптимизация. Ее можно добавить в п.1 и все пересчитать - номадизм окажется еще более выгодным. 6️⃣ "Не нравится неопределенность в жизни". Мне кажется в нашем мире неопределенность - это то, что придется принять. Иначе тяжеловато жить, боясь перемен. А якорь стабильности должен быть свой личный, что намного надежнее - навыки, карьера, бизнес и др. Дом? Мой дом там, где Мила. 7️⃣ Есть много объективных причин, по которым номадить не получится. Например дети-школьники (хотя есть много примеров, когда получается). Или очень высокий уровень тревожности. Но аргументы про привычный быт, знакомые места, удобный стул, любимое кафе и т.д. я не считаю состоятельными. Не воспользоваться возможностями для получения невероятного жизненного опыта из-за того, что хочется пить кофе в любимой кофейне? Звучит сомнительно. 8️⃣ Подытожу: если вы зарабатываете удаленно на двоих 3к+ евро в мес, не привязаны к месту чем-то еще, то номадизм лет на пять - почти наверняка лучшее, что можно получить от этой жизни. Не у всех есть такая привилегия. Тема сложная (как решиться жить номадом), в один пост не уместить, поэтому с удовольствием отвечу на вопросы про номадизм. Для тех удаленщиков, кто еще на распутье. Или переехал в Лиссабон, платит 2к евро/мес за жилье и спрашивает себя "зачем я тут?!" 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>10.03.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1915</t>
+  </si>
+  <si>
+    <t>Можно ли гражданам РФ купить недвижимость или оформить гражданство и ВНЖ за рубежом в 2026? Да, но существуют ограничения. Обратите внимание на экспертов с канала Релокация и зарубежная недвижимость — они 24/7 следят за актуальными новостями по инвестиционным и иммиграционным возможностям. Доход в валюте, ВНЖ, ПМЖ, гражданство за рубежом (как за инвестиции, так и без них). Варианты, доступные для граждан РФ и РБ: 1. Свобода перемещения, иммиграция и открытие зарубежных счетов 🇹🇷🇪🇬🇻🇺🇸🇹паспортные программы от $90К (Турция, Египет, Вануату, Сан-Томе и Принсипи) 🇪🇺 ВНЖ ЕС за инвестиции от €250К (Венгрия, Португалия, Кипр) 🇪🇺 ВНЖ ЕС на основании финансовой независимости или для цифровых кочевников (Франция, Италия, Германия, Испания, Люксембург, Португалия, Финляндия) И много других программ в Европе, США, Канаде, Южной Америке и на Ближнем Востоке. 2. Инвестиции для сохранения капитала и получения дохода в валюте (в том числе гарантированного) 🇹🇭 апартаменты и виллы в Таиланде (инвестиции от $90К, доходность до 10% годовых) 🇮🇩 апартаменты и виллы на Бали (инвестиции от $80К, доходность до 12% годовых) 🇨🇾 апартаменты и виллы на Кипре (инвестиции от €175.000, доходность до 7% годовых) 🇦🇪 апартаменты и виллы в ОАЭ (инвестиции от $250К, доходность до 10% годовых) 🇴🇲 апартаменты и виллы в Омане (инвестиции от $120К, доходность до 9% годовых) И много других направлений в Европе, Азии и на Ближнем Востоке. Для индивидуального подбора программы оставьте заявку в @relocationexpert и подпишитесь на канал — ссылка #промо</t>
+  </si>
+  <si>
+    <t>07.03.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1913</t>
+  </si>
+  <si>
+    <t>⚡️ Плохие новости, айтишники! Работы будет меньше. 1️⃣ Недавно вышли февральские данные о рынке труда в США, и там падение на 92 тыс. рабочих мест. Что очень много! Это активно обсуждают экономисты, инвесторы и медиа, потому что динамика рабочих мест - важный драйвер американской, а значит и мировой экономики. 2️⃣ Но нам интересна айтишная динамика, потому что от tech-индустрии США зависят все остальные tech-индустрии, повторяя большинство трендов. А найм айтишников очень плох! 3️⃣ На картинке все понятно, и не очень отдупляющие в теме могут сказать, что это влияние AI. Не нужно быть экономистом, чтобы понимать, что больше влияют капиталы и уровень/динамика ставки (пост с подробностями). 4️⃣ Еще интереснее динамика на 30+ летнем отрезке! Прикрепил в первом комментарии. Из-за изобилия капитала, рост рабочих мест 2021-23 был огромным, самым большим в истории. А уменьшение рабочих мест сегодня сильнее, чем после кризиса 2008-го (!) Но до последствий краха доткомов нам еще вроде бы далеко. И это не кажется хорошей новостью 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>06.03.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1912</t>
+  </si>
+  <si>
+    <t>⚡️ Снова про блокировку телеграма: сми и каналы мусолят новость, что ФАС объявила незаконной рекламу в тг, ссылаясь на поправки к закону о рекламе аж от 1 сентября 2025-го (которые уже обмусолили, рынок привык, каналы и рекламодатели давно синхронизованы). 1️⃣ Цепочка событий: один канал написал, что ФАС против автора возбудила дело (по номеру дела не пробивается, так что возможно фейк!) —&gt; подхватили сми —&gt; спросили у ФАС, и те "ну да, типа запрещено". А РКН - "добавить нечего". В чатах авторов каналов бурные обсуждения, потому что реклама в каналах (внезапно) - главная причина, почему их ведут. Если что, в этих чатах наверное 90% обсуждений - про рекламу. Не будет рекламы - у вас будет 10х меньше годного контента в лентах. Ну или вас начнут прогревать на курсы и тренинги еще активнее. 2️⃣ Публичных причин для блокировок телеграма нет (пост с аргументами), но могут быть терки непубличные. Судя по сегодняшней новости, нам будут регулярно подбрасывать такое, в стиле "РКН дал официальные разъяснения, что..." До тех пор, пока непубличные терки не завершатся чем-то. Например если телеграм объявят нежелательной организацией, то это ХУЖЕ, чем блокировка: да, вы сможете заходить без впн, но читать будет тупо нечего. Это конечно не касается кириллика - тут не волнуйтесь, и годные посты, и реклама будет 🙂 Больше половины из вас живет вне РФ, так что по ЦА понятно, что многие рекламодатели тоже не являются резидентами. Поэтому нас с вами любой негативный исход коснется меньше, чем другие каналы и других пользователей тг ❤️ @kyrillic</t>
+  </si>
+  <si>
+    <t>06.03.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1911</t>
+  </si>
+  <si>
+    <t>Снова взаимоконнекты в линкедине! Продолжим активность, благодаря которой многие из вас вырастили свои линкедин-нетворки на сотни контактов. Правила простые: 1️⃣ Добавляете моих кофаундеров и меня в коннекты: 👩🏼‍🦱 Милу - https://www.linkedin.com/in/mila-dayan/ 🧑🏻‍🦱 Кирилла - https://www.linkedin.com/in/kirillzaharov/ 👨🏻 и меня, если еще не добавляли в линкедине. 2️⃣ Пишите в комментах кратко о себе со ссылкой на свой профиль. Работает эффективнее с хорошим небанальным интро и фоткой. Разрешены только линкедин-ссылки! ‼️ Остальные будут удалены. 3️⃣ Коннектитесь со всеми из комментов. ... PROFIT! А остальным: просто добавляйте всех из комментов в коннекты! ⚡️⚡️⚡️ Тут крутые проактивные ребята, которые примут ваш коннект. PS Делитесь возможностью с теми, кто почему-то не читает @kyrillic</t>
+  </si>
+  <si>
+    <t>06.03.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1910</t>
+  </si>
+  <si>
+    <t>Мы тут много говорим про номадизм в интересных местах, и как там получить максимум удовольствия за короткий срок. Нетривиальная задача! Можно читать кириллик (и комменты в нем), другие источники, но еще лучше - сразу обращаться к тем, кто хорошо знает новые для нас места! Наверное многие из вас знакомы с сервисом Tripster, где можно найти тысячи экскурсий и других активностей. Я сам пользовался сервисом, и остался доволен. Так что эта рекламная интеграция одновременно и личная рекомендация! Tripster - классный сервис, на рынке много лет, охватывает 900+ городов в 100+ странах. Все гиды прошли отбор в сервис, говорят на русском. Так что можно получить невероятно интересный опыт в редкой локации, все удобно. Особенно удобно, если едете в сложные Азиатские направления, где вам помогут и с трансфером, и с языком, и проведут туда, куда не попадают обычные туристы. Вот на мой вкус интересные активности в Азии, в локациях где мы были и кайфовали: 🇰🇷 Чеджу — остров, куда хочется вернуться - совсем другая Южная Корея, красивое место, где многие корейцы проводят свадьбы. 🇮🇩 Бали, севернее Убуда - как я неоднократно писал, это тот Бали, за которым мы туда ездим (там нет моря!) Удивительное место. 🇯🇵 Химедзи и Кобе за один день - просто приятный город в Японии погулять, куда удобно добраться из Осаки. В общем Трипстер топ! У лучших гидов календари быстро заполняются, так что рекомендую бронировать активности заранее! Реклама. Flight Marketplace Admin FZE. ИНН 9909618947 erid: 2W5zFJhky6h</t>
+  </si>
+  <si>
+    <t>04.03.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1909</t>
+  </si>
+  <si>
+    <t>Как разговаривать с малознакомыми людьми, гайд. У меня с вами были сотни разговоров на встречах кириллика в разных городах и на наших завтраках в Барселоне. Все описанное - на основе наблюдений, и подавляющему большинству из вас этот гайд ТОЧНО будет полезен. Возможно полезнее любого другого поста! Так что можно сохранить и перечитать перед какой-нибудь встречей или митапом. А можно и знакомым отправить! 1️⃣ База: если во время разговора не хочется проявить интерес к собеседнику - задавать ему вопросы или говорить комплименты, - то такой разговор не нужно продолжать! (пост) Потому что это не беседа, а скорее "обмен выступлениями", где каждый просто хочет высказаться. И это сложно назвать диалогом в принципе. Звучит банально, но по моей оценке на наших встречах что-то спрашивают, у меня и у других участников, от силы 5% людей. Кстати беларусы резко выделяются своим интересом к собеседникам. Не знаю почему. Может потому что они приятные люди? (опрос) 2️⃣ Если в компании больше двух человек и ведется смол-ток, то не стоит что-то говорить дольше 30 секунд. Нужно уложиться в это время, и если кому-то интересно детальнее, то что они сделают? Правильно, СПРОСЯТ! Больше 1-2 минут - гарантирую, что кому-то уже скучно, а кто-то хочет добавить свои 1-2 минуты. 3️⃣ Еще база: никогда не перетягивать внимание на себя фразами "а вот у меня..." Любой собеседник воспринимает такое с прохладой. Самый кринж - когда такое в комплименте/поздравлении: "Поздравляю с оффером! Я вот тоже недавно проходил собесы, такой стресс был...". 4️⃣ Все понимают, что в компании не нужно вести разговоры, которые интересны или понятны только паре человек в этой компании. Но есть материи потоньше: важно замечать людей, которые безуспешно пытаются вступить в разговор или которых перебивают. И переводить внимание на них (уже знаете, как). Я считаю, что это просто правила хорошего тона. И это делает вайб в компании намного приятнее. 5️⃣ Нехороший тон - пыриться в телефон, сидя в компании. Или зевать, смотреть на часы и др. Лучше просто отойти, чем так демонстративно проявлять отсутствие интереса к беседе и людям в компании. 6️⃣ Простое: запомнить имя и обращаться по имени. Точно оценят. 7️⃣ Если перед встречей все получили интро участников - нужно их изучить! А в идеале на встрече спросить о том, что другие написали в своих интро. Тоже оценят, и будет более приятная беседа. Даже если интро нет, то можно сделать небольшой ресерч. Это важное правило в т.ч. и для зумов, а во многих случаях является правилом хорошего тона. 8️⃣ Если это уместно, то разумно писать фоллоуап после встречи. Хотя бы уровня "рад был познакомиться!" Без попытки что-то продать конечно. 9️⃣ Споры возникают нередко, и если они вежливые, без обесценивания опыта другого человека (даже если он полностью не прав), то такие споры оживляют беседу и всех участников. 🔟 Люди помнят не "данные из диалога", а то, насколько им было приятно во время разговора или встречи. Это работает в любую сторону - вас запомнят не по тому, что вы говорили, а насколько с вами было комфортно. Звучит как клише, но вспомните хорошие смол-токи в своей жизни. Почти наверняка они были "ни о чем", но с приятными людьми. @kyrillic</t>
+  </si>
+  <si>
+    <t>03.03.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1907</t>
+  </si>
+  <si>
+    <t>Про AI пузырь, ч.4: что не так с OpenAI. Это компания - главный "consumer-локомотив" всей AI индустрии, ключевой продукт которой - не сама технология genAI, а ChatGPT. Это видно по доле API в выручке, по разным данным ее 15-20%, что непростительно мало для революционной технологии. 1️⃣ Про неоправданные расходы OpenAI не сказал только ленивый, они в принципе не могут окупиться, даже теоретически. Наверняка планы будут пересматриваться. Например я писал, что сделка с Nvidia на $100 млрд - это не сделка, а letter of intent (то есть просто интерес, без обязательств). И эта "сделка" уже по сути отменена, но свои охваты и внимание медиа компании уже получили. 2️⃣ Недавний раунд OpenAI на $110 млрд, самый большой в истории венчурной индустрии, - не совсем раунд. Это больше похоже на пыль в глаза обывателю из медиа. Лучше меня про это написал Денис Ефремов, цитата: ❗️Итого, что мы имеем по самому крупному раунду в истории венчурного рынка: ❌ Чистых денег</t>
+  </si>
+  <si>
+    <t>03.03.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1906</t>
+  </si>
+  <si>
+    <t>Селлеры, готовы к инсайтам? Их будет много, ведь внешняя аналитика Wildberries вернулась! 😎 Точка Банк и MPSTATS дарят 1 месяц доступа к полной аналитике по продажам любого товара — даже при скрытых остатках. Не только по FBO, но и по остальным схемам продаж, в том числе FBS. Всё, что нужно, — активировать бесплатную подписку на MPSTATS. Изучайте рынок, конкурентов и тренды бесплатно. А если откроете счёт в Точка Банке, то сможете продлить подписку на любой тариф MPSTATS со скидкой 50% 🔥 Успейте забрать внешнюю аналитику Wildberries и другие инструменты бесплатно — только до 16 марта</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5003,51 +5696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H517"/>
+  <dimension ref="A1:H594"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4818.966" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -5064,585 +5757,585 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>21953</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>19616</v>
       </c>
       <c r="F2">
-        <v>220</v>
+        <v>268</v>
       </c>
       <c r="G2">
-        <v>187</v>
+        <v>213</v>
       </c>
       <c r="H2">
-        <v>102</v>
+        <v>106</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>21954</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>10793</v>
       </c>
       <c r="F3">
         <v>50</v>
       </c>
       <c r="G3">
         <v>257</v>
       </c>
       <c r="H3">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>21955</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>12350</v>
       </c>
       <c r="F4">
-        <v>263</v>
+        <v>298</v>
       </c>
       <c r="G4">
-        <v>180</v>
+        <v>194</v>
       </c>
       <c r="H4">
         <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>21956</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>1124</v>
       </c>
       <c r="F5">
         <v>78</v>
       </c>
       <c r="G5">
         <v>11</v>
       </c>
       <c r="H5">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>21957</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>15346</v>
       </c>
       <c r="F6">
-        <v>422</v>
+        <v>500</v>
       </c>
       <c r="G6">
-        <v>177</v>
+        <v>192</v>
       </c>
       <c r="H6">
         <v>126</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>21958</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>14072</v>
       </c>
       <c r="F7">
         <v>17</v>
       </c>
       <c r="G7">
-        <v>101</v>
+        <v>111</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>21959</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>17189</v>
       </c>
       <c r="F8">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="G8">
-        <v>764</v>
+        <v>792</v>
       </c>
       <c r="H8">
         <v>1770</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>21960</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>17323</v>
       </c>
       <c r="F9">
-        <v>136</v>
+        <v>149</v>
       </c>
       <c r="G9">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="H9">
         <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>21961</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>10539</v>
       </c>
       <c r="F10">
         <v>65</v>
       </c>
       <c r="G10">
         <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>21962</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>17295</v>
       </c>
       <c r="F11">
-        <v>419</v>
+        <v>450</v>
       </c>
       <c r="G11">
-        <v>550</v>
+        <v>564</v>
       </c>
       <c r="H11">
         <v>242</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>21963</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>12822</v>
       </c>
       <c r="F12">
         <v>75</v>
       </c>
       <c r="G12">
         <v>99</v>
       </c>
       <c r="H12">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>21964</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>17295</v>
       </c>
       <c r="F13">
-        <v>524</v>
+        <v>545</v>
       </c>
       <c r="G13">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="H13">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>21965</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>8233</v>
       </c>
       <c r="F14">
         <v>13</v>
       </c>
       <c r="G14">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>21966</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>15886</v>
       </c>
       <c r="F15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G15">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="H15">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>21967</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>18686</v>
       </c>
       <c r="F16">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="G16">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="H16">
-        <v>913</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>21968</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>10173</v>
       </c>
       <c r="F17">
         <v>97</v>
       </c>
       <c r="G17">
         <v>160</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>21969</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>17408</v>
       </c>
       <c r="F18">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="G18">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="H18">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>21970</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>9772</v>
       </c>
       <c r="F19">
         <v>52</v>
       </c>
       <c r="G19">
         <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>21971</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>18332</v>
       </c>
       <c r="F20">
-        <v>106</v>
+        <v>121</v>
       </c>
       <c r="G20">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="H20">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>21972</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>21217</v>
       </c>
       <c r="F21">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="G21">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H21">
         <v>337</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>21973</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>3325</v>
       </c>
       <c r="F22">
         <v>47</v>
       </c>
       <c r="G22">
         <v>88</v>
       </c>
       <c r="H22">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>21974</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E23">
         <v>23577</v>
       </c>
       <c r="F23">
-        <v>372</v>
+        <v>382</v>
       </c>
       <c r="G23">
-        <v>456</v>
+        <v>462</v>
       </c>
       <c r="H23">
         <v>263</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>21975</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E24">
         <v>9833</v>
       </c>
       <c r="F24">
         <v>89</v>
       </c>
       <c r="G24">
@@ -5673,282 +6366,282 @@
       </c>
       <c r="G25">
         <v>13</v>
       </c>
       <c r="H25">
         <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>21977</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" t="s">
         <v>80</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>81</v>
       </c>
       <c r="E26">
         <v>16705</v>
       </c>
       <c r="F26">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G26">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="H26">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>21978</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E27">
         <v>15777</v>
       </c>
       <c r="F27">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="G27">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H27">
         <v>44</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>21979</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" t="s">
         <v>86</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E28">
         <v>10021</v>
       </c>
       <c r="F28">
         <v>30</v>
       </c>
       <c r="G28">
         <v>69</v>
       </c>
       <c r="H28">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>21980</v>
       </c>
       <c r="B29" t="s">
         <v>88</v>
       </c>
       <c r="C29" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E29">
         <v>16684</v>
       </c>
       <c r="F29">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="G29">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H29">
         <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>21981</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" t="s">
         <v>92</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>93</v>
       </c>
       <c r="E30">
         <v>16761</v>
       </c>
       <c r="F30">
-        <v>248</v>
+        <v>284</v>
       </c>
       <c r="G30">
-        <v>661</v>
+        <v>678</v>
       </c>
       <c r="H30">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>21982</v>
       </c>
       <c r="B31" t="s">
         <v>94</v>
       </c>
       <c r="C31" t="s">
         <v>95</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>96</v>
       </c>
       <c r="E31">
         <v>9722</v>
       </c>
       <c r="F31">
         <v>30</v>
       </c>
       <c r="G31">
         <v>109</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>21983</v>
       </c>
       <c r="B32" t="s">
         <v>97</v>
       </c>
       <c r="C32" t="s">
         <v>98</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>99</v>
       </c>
       <c r="E32">
         <v>19605</v>
       </c>
       <c r="F32">
         <v>76</v>
       </c>
       <c r="G32">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="H32">
         <v>1746</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>21984</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E33">
         <v>21694</v>
       </c>
       <c r="F33">
-        <v>829</v>
+        <v>864</v>
       </c>
       <c r="G33">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="H33">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>21985</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>104</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E34">
         <v>10230</v>
       </c>
       <c r="F34">
         <v>7</v>
       </c>
       <c r="G34">
         <v>220</v>
       </c>
       <c r="H34">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>21986</v>
       </c>
       <c r="B35" t="s">
         <v>106</v>
       </c>
       <c r="C35" t="s">
         <v>107</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E35">
         <v>18064</v>
       </c>
       <c r="F35">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G35">
         <v>117</v>
       </c>
       <c r="H35">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>21987</v>
       </c>
       <c r="B36" t="s">
         <v>109</v>
       </c>
       <c r="C36" t="s">
         <v>110</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>111</v>
       </c>
       <c r="E36">
         <v>9726</v>
       </c>
       <c r="F36">
@@ -5956,247 +6649,247 @@
       </c>
       <c r="G36">
         <v>54</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>21988</v>
       </c>
       <c r="B37" t="s">
         <v>112</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E37">
         <v>19325</v>
       </c>
       <c r="F37">
         <v>310</v>
       </c>
       <c r="G37">
-        <v>803</v>
+        <v>810</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>21989</v>
       </c>
       <c r="B38" t="s">
         <v>115</v>
       </c>
       <c r="C38" t="s">
         <v>116</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E38">
         <v>18999</v>
       </c>
       <c r="F38">
         <v>89</v>
       </c>
       <c r="G38">
         <v>185</v>
       </c>
       <c r="H38">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>21990</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" t="s">
         <v>119</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>120</v>
       </c>
       <c r="E39">
         <v>19173</v>
       </c>
       <c r="F39">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="G39">
         <v>64</v>
       </c>
       <c r="H39">
         <v>223</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>21991</v>
       </c>
       <c r="B40" t="s">
         <v>121</v>
       </c>
       <c r="C40" t="s">
         <v>122</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>123</v>
       </c>
       <c r="E40">
         <v>16912</v>
       </c>
       <c r="F40">
-        <v>432</v>
+        <v>451</v>
       </c>
       <c r="G40">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="H40">
         <v>113</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>21992</v>
       </c>
       <c r="B41" t="s">
         <v>124</v>
       </c>
       <c r="C41" t="s">
         <v>125</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>126</v>
       </c>
       <c r="E41">
         <v>9950</v>
       </c>
       <c r="F41">
         <v>3</v>
       </c>
       <c r="G41">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>21993</v>
       </c>
       <c r="B42" t="s">
         <v>127</v>
       </c>
       <c r="C42" t="s">
         <v>128</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>129</v>
       </c>
       <c r="E42">
         <v>16707</v>
       </c>
       <c r="F42">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="G42">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="H42">
         <v>30</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>21994</v>
       </c>
       <c r="B43" t="s">
         <v>130</v>
       </c>
       <c r="C43" t="s">
         <v>131</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>132</v>
       </c>
       <c r="E43">
         <v>14923</v>
       </c>
       <c r="F43">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="G43">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="H43">
         <v>78</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>21995</v>
       </c>
       <c r="B44" t="s">
         <v>133</v>
       </c>
       <c r="C44" t="s">
         <v>134</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>135</v>
       </c>
       <c r="E44">
         <v>14038</v>
       </c>
       <c r="F44">
         <v>13</v>
       </c>
       <c r="G44">
         <v>69</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>21996</v>
       </c>
       <c r="B45" t="s">
         <v>136</v>
       </c>
       <c r="C45" t="s">
         <v>137</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E45">
         <v>15407</v>
       </c>
       <c r="F45">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="G45">
         <v>77</v>
       </c>
       <c r="H45">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>21997</v>
       </c>
       <c r="B46" t="s">
         <v>139</v>
       </c>
       <c r="C46" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>141</v>
       </c>
       <c r="E46">
         <v>13169</v>
       </c>
       <c r="F46">
@@ -6230,259 +6923,259 @@
       </c>
       <c r="G47">
         <v>97</v>
       </c>
       <c r="H47">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>21999</v>
       </c>
       <c r="B48" t="s">
         <v>145</v>
       </c>
       <c r="C48" t="s">
         <v>146</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>147</v>
       </c>
       <c r="E48">
         <v>15845</v>
       </c>
       <c r="F48">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="G48">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="H48">
-        <v>179</v>
+        <v>191</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>22000</v>
       </c>
       <c r="B49" t="s">
         <v>148</v>
       </c>
       <c r="C49" t="s">
         <v>149</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E49">
         <v>16566</v>
       </c>
       <c r="F49">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="G49">
-        <v>444</v>
+        <v>447</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>22001</v>
       </c>
       <c r="B50" t="s">
         <v>151</v>
       </c>
       <c r="C50" t="s">
         <v>152</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E50">
         <v>16893</v>
       </c>
       <c r="F50">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="G50">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H50">
         <v>59</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>22002</v>
       </c>
       <c r="B51" t="s">
         <v>154</v>
       </c>
       <c r="C51" t="s">
         <v>155</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>156</v>
       </c>
       <c r="E51">
         <v>17488</v>
       </c>
       <c r="F51">
         <v>32</v>
       </c>
       <c r="G51">
         <v>309</v>
       </c>
       <c r="H51">
         <v>23</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>22003</v>
       </c>
       <c r="B52" t="s">
         <v>157</v>
       </c>
       <c r="C52" t="s">
         <v>158</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>159</v>
       </c>
       <c r="E52">
         <v>21986</v>
       </c>
       <c r="F52">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="G52">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="H52">
         <v>205</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>22004</v>
       </c>
       <c r="B53" t="s">
         <v>160</v>
       </c>
       <c r="C53" t="s">
         <v>161</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>162</v>
       </c>
       <c r="E53">
         <v>9690</v>
       </c>
       <c r="F53">
         <v>20</v>
       </c>
       <c r="G53">
         <v>348</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>22005</v>
       </c>
       <c r="B54" t="s">
         <v>163</v>
       </c>
       <c r="C54" t="s">
         <v>164</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E54">
         <v>21823</v>
       </c>
       <c r="F54">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="G54">
         <v>138</v>
       </c>
       <c r="H54">
         <v>216</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>22006</v>
       </c>
       <c r="B55" t="s">
         <v>166</v>
       </c>
       <c r="C55" t="s">
         <v>167</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E55">
         <v>25921</v>
       </c>
       <c r="F55">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G55">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="H55">
         <v>894</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>22007</v>
       </c>
       <c r="B56" t="s">
         <v>169</v>
       </c>
       <c r="C56" t="s">
         <v>170</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>171</v>
       </c>
       <c r="E56">
         <v>30513</v>
       </c>
       <c r="F56">
-        <v>1117</v>
+        <v>1256</v>
       </c>
       <c r="G56">
-        <v>654</v>
+        <v>667</v>
       </c>
       <c r="H56">
-        <v>1285</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>22008</v>
       </c>
       <c r="B57" t="s">
         <v>172</v>
       </c>
       <c r="C57" t="s">
         <v>173</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E57">
         <v>10789</v>
       </c>
       <c r="F57">
         <v>177</v>
       </c>
       <c r="G57">
         <v>132</v>
       </c>
     </row>
@@ -6530,158 +7223,158 @@
       </c>
       <c r="F59">
         <v>10</v>
       </c>
       <c r="G59">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>22011</v>
       </c>
       <c r="B60" t="s">
         <v>180</v>
       </c>
       <c r="C60" t="s">
         <v>181</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>182</v>
       </c>
       <c r="E60">
         <v>19867</v>
       </c>
       <c r="F60">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="G60">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="H60">
         <v>71</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>22012</v>
       </c>
       <c r="B61" t="s">
         <v>183</v>
       </c>
       <c r="C61" t="s">
         <v>184</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>185</v>
       </c>
       <c r="E61">
         <v>18273</v>
       </c>
       <c r="F61">
-        <v>319</v>
+        <v>352</v>
       </c>
       <c r="G61">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="H61">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>22013</v>
       </c>
       <c r="B62" t="s">
         <v>186</v>
       </c>
       <c r="C62" t="s">
         <v>187</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E62">
         <v>7836</v>
       </c>
       <c r="F62">
         <v>51</v>
       </c>
       <c r="G62">
         <v>50</v>
       </c>
       <c r="H62">
         <v>53</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>22014</v>
       </c>
       <c r="B63" t="s">
         <v>189</v>
       </c>
       <c r="C63" t="s">
         <v>190</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E63">
         <v>17582</v>
       </c>
       <c r="F63">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="G63">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H63">
         <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>22015</v>
       </c>
       <c r="B64" t="s">
         <v>192</v>
       </c>
       <c r="C64" t="s">
         <v>193</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E64">
         <v>18517</v>
       </c>
       <c r="F64">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="G64">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="H64">
         <v>111</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>22016</v>
       </c>
       <c r="B65" t="s">
         <v>195</v>
       </c>
       <c r="C65" t="s">
         <v>196</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E65">
         <v>7719</v>
       </c>
       <c r="F65">
         <v>31</v>
       </c>
       <c r="G65">
@@ -6709,132 +7402,132 @@
       </c>
       <c r="G66">
         <v>80</v>
       </c>
       <c r="H66">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>22018</v>
       </c>
       <c r="B67" t="s">
         <v>201</v>
       </c>
       <c r="C67" t="s">
         <v>202</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E67">
         <v>19359</v>
       </c>
       <c r="F67">
-        <v>341</v>
+        <v>361</v>
       </c>
       <c r="G67">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="H67">
         <v>32</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>22019</v>
       </c>
       <c r="B68" t="s">
         <v>204</v>
       </c>
       <c r="C68" t="s">
         <v>205</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E68">
         <v>8064</v>
       </c>
       <c r="F68">
         <v>48</v>
       </c>
       <c r="G68">
         <v>99</v>
       </c>
       <c r="H68">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>22020</v>
       </c>
       <c r="B69" t="s">
         <v>207</v>
       </c>
       <c r="C69" t="s">
         <v>208</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E69">
         <v>16129</v>
       </c>
       <c r="F69">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="G69">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="H69">
         <v>53</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>22021</v>
       </c>
       <c r="B70" t="s">
         <v>210</v>
       </c>
       <c r="C70" t="s">
         <v>211</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E70">
         <v>16059</v>
       </c>
       <c r="F70">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="G70">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H70">
         <v>184</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>22022</v>
       </c>
       <c r="B71" t="s">
         <v>213</v>
       </c>
       <c r="C71" t="s">
         <v>214</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E71">
         <v>10868</v>
       </c>
       <c r="F71">
         <v>38</v>
       </c>
       <c r="G71">
@@ -6862,527 +7555,527 @@
       </c>
       <c r="G72">
         <v>89</v>
       </c>
       <c r="H72">
         <v>31</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>22024</v>
       </c>
       <c r="B73" t="s">
         <v>219</v>
       </c>
       <c r="C73" t="s">
         <v>220</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E73">
         <v>16155</v>
       </c>
       <c r="F73">
-        <v>157</v>
+        <v>167</v>
       </c>
       <c r="G73">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="H73">
         <v>136</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>22025</v>
       </c>
       <c r="B74" t="s">
         <v>222</v>
       </c>
       <c r="C74" t="s">
         <v>223</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E74">
         <v>9380</v>
       </c>
       <c r="F74">
         <v>24</v>
       </c>
       <c r="G74">
         <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>22026</v>
       </c>
       <c r="B75" t="s">
         <v>225</v>
       </c>
       <c r="C75" t="s">
         <v>226</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>227</v>
       </c>
       <c r="E75">
         <v>16176</v>
       </c>
       <c r="F75">
-        <v>218</v>
+        <v>269</v>
       </c>
       <c r="G75">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="H75">
         <v>60</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>22027</v>
       </c>
       <c r="B76" t="s">
         <v>228</v>
       </c>
       <c r="C76" t="s">
         <v>229</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E76">
         <v>9121</v>
       </c>
       <c r="F76">
         <v>43</v>
       </c>
       <c r="G76">
         <v>148</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>22028</v>
       </c>
       <c r="B77" t="s">
         <v>231</v>
       </c>
       <c r="C77" t="s">
         <v>232</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>233</v>
       </c>
       <c r="E77">
         <v>16060</v>
       </c>
       <c r="F77">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="G77">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H77">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>22029</v>
       </c>
       <c r="B78" t="s">
         <v>234</v>
       </c>
       <c r="C78" t="s">
         <v>235</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E78">
         <v>20789</v>
       </c>
       <c r="F78">
-        <v>611</v>
+        <v>656</v>
       </c>
       <c r="G78">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="H78">
         <v>77</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>22030</v>
       </c>
       <c r="B79" t="s">
         <v>237</v>
       </c>
       <c r="C79" t="s">
         <v>238</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E79">
         <v>8250</v>
       </c>
       <c r="F79">
         <v>18</v>
       </c>
       <c r="G79">
         <v>29</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>22031</v>
       </c>
       <c r="B80" t="s">
         <v>240</v>
       </c>
       <c r="C80" t="s">
         <v>241</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E80">
         <v>14498</v>
       </c>
       <c r="F80">
-        <v>414</v>
+        <v>443</v>
       </c>
       <c r="G80">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="H80">
         <v>53</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>22032</v>
       </c>
       <c r="B81" t="s">
         <v>243</v>
       </c>
       <c r="C81" t="s">
         <v>244</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E81">
         <v>8782</v>
       </c>
       <c r="F81">
         <v>32</v>
       </c>
       <c r="G81">
         <v>35</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>22033</v>
       </c>
       <c r="B82" t="s">
         <v>246</v>
       </c>
       <c r="C82" t="s">
         <v>247</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E82">
         <v>14343</v>
       </c>
       <c r="F82">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="G82">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>22034</v>
       </c>
       <c r="B83" t="s">
         <v>249</v>
       </c>
       <c r="C83" t="s">
         <v>250</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E83">
         <v>4752</v>
       </c>
       <c r="F83">
         <v>56</v>
       </c>
       <c r="G83">
         <v>62</v>
       </c>
       <c r="H83">
         <v>23</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>22035</v>
       </c>
       <c r="B84" t="s">
         <v>252</v>
       </c>
       <c r="C84" t="s">
         <v>253</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E84">
         <v>14730</v>
       </c>
       <c r="F84">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G84">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H84">
         <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>22036</v>
       </c>
       <c r="B85" t="s">
         <v>255</v>
       </c>
       <c r="C85" t="s">
         <v>256</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>257</v>
       </c>
       <c r="E85">
         <v>8900</v>
       </c>
       <c r="F85">
         <v>14</v>
       </c>
       <c r="G85">
         <v>70</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>22037</v>
       </c>
       <c r="B86" t="s">
         <v>258</v>
       </c>
       <c r="C86" t="s">
         <v>259</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E86">
         <v>20817</v>
       </c>
       <c r="F86">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="G86">
-        <v>403</v>
+        <v>423</v>
       </c>
       <c r="H86">
-        <v>97</v>
+        <v>105</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>22038</v>
       </c>
       <c r="B87" t="s">
         <v>261</v>
       </c>
       <c r="C87" t="s">
         <v>262</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E87">
         <v>19217</v>
       </c>
       <c r="F87">
-        <v>479</v>
+        <v>497</v>
       </c>
       <c r="G87">
-        <v>306</v>
+        <v>314</v>
       </c>
       <c r="H87">
         <v>80</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>22039</v>
       </c>
       <c r="B88" t="s">
         <v>264</v>
       </c>
       <c r="C88" t="s">
         <v>265</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E88">
         <v>9330</v>
       </c>
       <c r="F88">
         <v>23</v>
       </c>
       <c r="G88">
         <v>104</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>22040</v>
       </c>
       <c r="B89" t="s">
         <v>267</v>
       </c>
       <c r="C89" t="s">
         <v>268</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E89">
         <v>17361</v>
       </c>
       <c r="F89">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="G89">
-        <v>825</v>
+        <v>845</v>
       </c>
       <c r="H89">
         <v>57</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>22041</v>
       </c>
       <c r="B90" t="s">
         <v>270</v>
       </c>
       <c r="C90" t="s">
         <v>271</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E90">
         <v>17704</v>
       </c>
       <c r="F90">
-        <v>217</v>
+        <v>251</v>
       </c>
       <c r="G90">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H90">
         <v>69</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>22042</v>
       </c>
       <c r="B91" t="s">
         <v>273</v>
       </c>
       <c r="C91" t="s">
         <v>274</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E91">
         <v>10430</v>
       </c>
       <c r="F91">
         <v>16</v>
       </c>
       <c r="G91">
         <v>164</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>22043</v>
       </c>
       <c r="B92" t="s">
         <v>276</v>
       </c>
       <c r="C92" t="s">
         <v>277</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E92">
         <v>20995</v>
       </c>
       <c r="F92">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="G92">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="H92">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>22044</v>
       </c>
       <c r="B93" t="s">
         <v>279</v>
       </c>
       <c r="C93" t="s">
         <v>280</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>281</v>
       </c>
       <c r="E93">
         <v>8239</v>
       </c>
       <c r="F93">
         <v>22</v>
       </c>
       <c r="G93">
         <v>74</v>
       </c>
       <c r="H93">
@@ -7410,54 +8103,54 @@
       </c>
       <c r="G94">
         <v>90</v>
       </c>
       <c r="H94">
         <v>6</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>22046</v>
       </c>
       <c r="B95" t="s">
         <v>285</v>
       </c>
       <c r="C95" t="s">
         <v>286</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E95">
         <v>21856</v>
       </c>
       <c r="F95">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="G95">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="H95">
         <v>146</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>22047</v>
       </c>
       <c r="B96" t="s">
         <v>288</v>
       </c>
       <c r="C96" t="s">
         <v>289</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E96">
         <v>11575</v>
       </c>
       <c r="F96">
         <v>119</v>
       </c>
       <c r="G96">
@@ -7508,129 +8201,129 @@
       </c>
       <c r="F98">
         <v>5</v>
       </c>
       <c r="G98">
         <v>28</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>22050</v>
       </c>
       <c r="B99" t="s">
         <v>297</v>
       </c>
       <c r="C99" t="s">
         <v>298</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E99">
         <v>16500</v>
       </c>
       <c r="F99">
-        <v>364</v>
+        <v>394</v>
       </c>
       <c r="G99">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="H99">
         <v>35</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>22051</v>
       </c>
       <c r="B100" t="s">
         <v>300</v>
       </c>
       <c r="C100" t="s">
         <v>301</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E100">
         <v>15647</v>
       </c>
       <c r="F100">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="G100">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="H100">
         <v>182</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>22052</v>
       </c>
       <c r="B101" t="s">
         <v>303</v>
       </c>
       <c r="C101" t="s">
         <v>304</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E101">
         <v>10454</v>
       </c>
       <c r="F101">
         <v>18</v>
       </c>
       <c r="G101">
         <v>135</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>22053</v>
       </c>
       <c r="B102" t="s">
         <v>306</v>
       </c>
       <c r="C102" t="s">
         <v>307</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E102">
         <v>19447</v>
       </c>
       <c r="F102">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="G102">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="H102">
         <v>223</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>22054</v>
       </c>
       <c r="B103" t="s">
         <v>309</v>
       </c>
       <c r="C103" t="s">
         <v>310</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E103">
         <v>8848</v>
       </c>
       <c r="F103">
         <v>183</v>
       </c>
       <c r="G103">
@@ -7655,285 +8348,285 @@
       </c>
       <c r="E104">
         <v>1</v>
       </c>
       <c r="G104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>22056</v>
       </c>
       <c r="B105" t="s">
         <v>314</v>
       </c>
       <c r="C105" t="s">
         <v>315</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E105">
         <v>16718</v>
       </c>
       <c r="F105">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="G105">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="H105">
         <v>46</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>22057</v>
       </c>
       <c r="B106" t="s">
         <v>317</v>
       </c>
       <c r="C106" t="s">
         <v>318</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E106">
         <v>17783</v>
       </c>
       <c r="F106">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="G106">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="H106">
         <v>62</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>22058</v>
       </c>
       <c r="B107" t="s">
         <v>320</v>
       </c>
       <c r="C107" t="s">
         <v>321</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E107">
         <v>9225</v>
       </c>
       <c r="F107">
         <v>44</v>
       </c>
       <c r="G107">
         <v>99</v>
       </c>
       <c r="H107">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>22059</v>
       </c>
       <c r="B108" t="s">
         <v>323</v>
       </c>
       <c r="C108" t="s">
         <v>324</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>325</v>
       </c>
       <c r="E108">
         <v>19391</v>
       </c>
       <c r="F108">
-        <v>106</v>
+        <v>128</v>
       </c>
       <c r="G108">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="H108">
         <v>43</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>22060</v>
       </c>
       <c r="B109" t="s">
         <v>326</v>
       </c>
       <c r="C109" t="s">
         <v>327</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E109">
         <v>20536</v>
       </c>
       <c r="F109">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="G109">
         <v>76</v>
       </c>
       <c r="H109">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>22061</v>
       </c>
       <c r="B110" t="s">
         <v>329</v>
       </c>
       <c r="C110" t="s">
         <v>330</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E110">
         <v>9097</v>
       </c>
       <c r="F110">
         <v>27</v>
       </c>
       <c r="G110">
         <v>33</v>
       </c>
       <c r="H110">
         <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>22062</v>
       </c>
       <c r="B111" t="s">
         <v>332</v>
       </c>
       <c r="C111" t="s">
         <v>333</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E111">
         <v>21010</v>
       </c>
       <c r="F111">
-        <v>877</v>
+        <v>964</v>
       </c>
       <c r="G111">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="H111">
-        <v>79</v>
+        <v>83</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>22063</v>
       </c>
       <c r="B112" t="s">
         <v>335</v>
       </c>
       <c r="C112" t="s">
         <v>336</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E112">
         <v>19254</v>
       </c>
       <c r="F112">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="G112">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="H112">
         <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>22064</v>
       </c>
       <c r="B113" t="s">
         <v>338</v>
       </c>
       <c r="C113" t="s">
         <v>339</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E113">
         <v>8639</v>
       </c>
       <c r="F113">
         <v>120</v>
       </c>
       <c r="G113">
         <v>43</v>
       </c>
       <c r="H113">
         <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>22065</v>
       </c>
       <c r="B114" t="s">
         <v>341</v>
       </c>
       <c r="C114" t="s">
         <v>342</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E114">
         <v>18338</v>
       </c>
       <c r="F114">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="G114">
         <v>69</v>
       </c>
       <c r="H114">
         <v>40</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>22066</v>
       </c>
       <c r="B115" t="s">
         <v>344</v>
       </c>
       <c r="C115" t="s">
         <v>345</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E115">
         <v>1</v>
       </c>
     </row>
@@ -8108,57 +8801,57 @@
       </c>
       <c r="F122">
         <v>26</v>
       </c>
       <c r="G122">
         <v>36</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>22074</v>
       </c>
       <c r="B123" t="s">
         <v>368</v>
       </c>
       <c r="C123" t="s">
         <v>369</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E123">
         <v>22467</v>
       </c>
       <c r="F123">
-        <v>390</v>
+        <v>418</v>
       </c>
       <c r="G123">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="H123">
-        <v>68</v>
+        <v>73</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>22075</v>
       </c>
       <c r="B124" t="s">
         <v>371</v>
       </c>
       <c r="C124" t="s">
         <v>372</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E124">
         <v>19498</v>
       </c>
       <c r="F124">
         <v>51</v>
       </c>
       <c r="G124">
         <v>929</v>
       </c>
       <c r="H124">
@@ -9643,103 +10336,103 @@
       </c>
       <c r="G183">
         <v>166</v>
       </c>
       <c r="H183">
         <v>94</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>22135</v>
       </c>
       <c r="B184" t="s">
         <v>549</v>
       </c>
       <c r="C184" t="s">
         <v>550</v>
       </c>
       <c r="D184" s="1" t="s">
         <v>551</v>
       </c>
       <c r="E184">
         <v>18058</v>
       </c>
       <c r="F184">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="G184">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="H184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>22136</v>
       </c>
       <c r="B185" t="s">
         <v>552</v>
       </c>
       <c r="C185" t="s">
         <v>553</v>
       </c>
       <c r="D185" s="1" t="s">
         <v>554</v>
       </c>
       <c r="E185">
         <v>9542</v>
       </c>
       <c r="F185">
         <v>20</v>
       </c>
       <c r="G185">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>22137</v>
       </c>
       <c r="B186" t="s">
         <v>555</v>
       </c>
       <c r="C186" t="s">
         <v>556</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>557</v>
       </c>
       <c r="E186">
         <v>19292</v>
       </c>
       <c r="F186">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G186">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H186">
         <v>159</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>22138</v>
       </c>
       <c r="B187" t="s">
         <v>558</v>
       </c>
       <c r="C187" t="s">
         <v>559</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>560</v>
       </c>
       <c r="E187">
         <v>16798</v>
       </c>
       <c r="F187">
         <v>366</v>
       </c>
       <c r="G187">
@@ -11226,54 +11919,54 @@
       </c>
       <c r="F247">
         <v>13</v>
       </c>
       <c r="G247">
         <v>33</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>22199</v>
       </c>
       <c r="B248" t="s">
         <v>736</v>
       </c>
       <c r="C248" t="s">
         <v>737</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>738</v>
       </c>
       <c r="E248">
         <v>23562</v>
       </c>
       <c r="F248">
-        <v>279</v>
+        <v>328</v>
       </c>
       <c r="G248">
-        <v>334</v>
+        <v>346</v>
       </c>
       <c r="H248">
         <v>53</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
         <v>22200</v>
       </c>
       <c r="B249" t="s">
         <v>739</v>
       </c>
       <c r="C249" t="s">
         <v>740</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>741</v>
       </c>
       <c r="E249">
         <v>8215</v>
       </c>
       <c r="F249">
         <v>7</v>
       </c>
       <c r="G249">
@@ -13090,54 +13783,54 @@
       </c>
       <c r="F321">
         <v>55</v>
       </c>
       <c r="G321">
         <v>87</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
         <v>22273</v>
       </c>
       <c r="B322" t="s">
         <v>957</v>
       </c>
       <c r="C322" t="s">
         <v>958</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>959</v>
       </c>
       <c r="E322">
         <v>21231</v>
       </c>
       <c r="F322">
-        <v>502</v>
+        <v>556</v>
       </c>
       <c r="G322">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="H322">
         <v>71</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>22274</v>
       </c>
       <c r="B323" t="s">
         <v>960</v>
       </c>
       <c r="C323" t="s">
         <v>961</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>962</v>
       </c>
       <c r="E323">
         <v>9070</v>
       </c>
       <c r="F323">
         <v>24</v>
       </c>
       <c r="G323">
@@ -13759,54 +14452,54 @@
       </c>
       <c r="F348">
         <v>102</v>
       </c>
       <c r="G348">
         <v>245</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>22300</v>
       </c>
       <c r="B349" t="s">
         <v>1036</v>
       </c>
       <c r="C349" t="s">
         <v>1037</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1038</v>
       </c>
       <c r="E349">
         <v>19169</v>
       </c>
       <c r="F349">
-        <v>766</v>
+        <v>823</v>
       </c>
       <c r="G349">
-        <v>1327</v>
+        <v>1330</v>
       </c>
       <c r="H349">
         <v>208</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>22301</v>
       </c>
       <c r="B350" t="s">
         <v>1039</v>
       </c>
       <c r="C350" t="s">
         <v>1040</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1041</v>
       </c>
       <c r="E350">
         <v>7978</v>
       </c>
       <c r="F350">
         <v>3</v>
       </c>
       <c r="G350">
@@ -14102,54 +14795,54 @@
       </c>
       <c r="G362">
         <v>102</v>
       </c>
       <c r="H362">
         <v>49</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>22314</v>
       </c>
       <c r="B363" t="s">
         <v>1078</v>
       </c>
       <c r="C363" t="s">
         <v>1079</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="E363">
         <v>18709</v>
       </c>
       <c r="F363">
-        <v>146</v>
+        <v>161</v>
       </c>
       <c r="G363">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="H363">
         <v>282</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>22315</v>
       </c>
       <c r="B364" t="s">
         <v>1081</v>
       </c>
       <c r="C364" t="s">
         <v>1082</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="E364">
         <v>17933</v>
       </c>
       <c r="F364">
         <v>38</v>
       </c>
       <c r="G364">
@@ -16843,51 +17536,51 @@
       </c>
       <c r="G471">
         <v>98</v>
       </c>
       <c r="H471">
         <v>32</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472">
         <v>22423</v>
       </c>
       <c r="B472" t="s">
         <v>1405</v>
       </c>
       <c r="C472" t="s">
         <v>1406</v>
       </c>
       <c r="D472" s="1" t="s">
         <v>1407</v>
       </c>
       <c r="E472">
         <v>16506</v>
       </c>
       <c r="F472">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="G472">
         <v>175</v>
       </c>
       <c r="H472">
         <v>17</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473">
         <v>22424</v>
       </c>
       <c r="B473" t="s">
         <v>1408</v>
       </c>
       <c r="C473" t="s">
         <v>1409</v>
       </c>
       <c r="D473" s="1" t="s">
         <v>1410</v>
       </c>
       <c r="E473">
         <v>16075</v>
       </c>
       <c r="F473">
@@ -17763,250 +18456,2108 @@
       </c>
       <c r="F508">
         <v>31</v>
       </c>
       <c r="G508">
         <v>84</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
         <v>23308</v>
       </c>
       <c r="B509" t="s">
         <v>1515</v>
       </c>
       <c r="C509" t="s">
         <v>1516</v>
       </c>
       <c r="D509" s="1" t="s">
         <v>1517</v>
       </c>
       <c r="E509">
         <v>7997</v>
       </c>
       <c r="F509">
-        <v>188</v>
+        <v>261</v>
       </c>
       <c r="G509">
-        <v>304</v>
+        <v>339</v>
       </c>
       <c r="H509">
-        <v>177</v>
+        <v>197</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510">
         <v>23309</v>
       </c>
       <c r="B510" t="s">
         <v>1518</v>
       </c>
       <c r="C510" t="s">
         <v>1519</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>1520</v>
       </c>
       <c r="E510">
         <v>8809</v>
       </c>
       <c r="F510">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G510">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H510">
-        <v>92</v>
+        <v>100</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511">
         <v>23310</v>
       </c>
       <c r="B511" t="s">
         <v>1521</v>
       </c>
       <c r="C511" t="s">
         <v>1522</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>1523</v>
       </c>
       <c r="E511">
         <v>10859</v>
       </c>
       <c r="F511">
-        <v>186</v>
+        <v>225</v>
       </c>
       <c r="G511">
-        <v>354</v>
+        <v>370</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512">
         <v>23311</v>
       </c>
       <c r="B512" t="s">
         <v>1524</v>
       </c>
       <c r="C512" t="s">
         <v>1525</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>1526</v>
       </c>
       <c r="E512">
         <v>8963</v>
       </c>
       <c r="F512">
         <v>15</v>
       </c>
       <c r="G512">
         <v>112</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513">
         <v>23312</v>
       </c>
       <c r="B513" t="s">
         <v>1527</v>
       </c>
       <c r="C513" t="s">
         <v>1528</v>
       </c>
       <c r="D513" s="1" t="s">
         <v>1529</v>
       </c>
       <c r="E513">
         <v>12947</v>
       </c>
       <c r="F513">
-        <v>124</v>
+        <v>157</v>
       </c>
       <c r="G513">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="H513">
-        <v>144</v>
+        <v>170</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514">
         <v>23313</v>
       </c>
       <c r="B514" t="s">
         <v>1530</v>
       </c>
       <c r="C514" t="s">
         <v>1531</v>
       </c>
       <c r="D514" s="1" t="s">
         <v>1532</v>
       </c>
       <c r="E514">
         <v>20174</v>
       </c>
       <c r="F514">
-        <v>531</v>
+        <v>557</v>
       </c>
       <c r="G514">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="H514">
         <v>31</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515">
         <v>23314</v>
       </c>
       <c r="B515" t="s">
         <v>1533</v>
       </c>
       <c r="C515" t="s">
         <v>1534</v>
       </c>
       <c r="D515" s="1" t="s">
         <v>1535</v>
       </c>
       <c r="E515">
         <v>19297</v>
       </c>
       <c r="F515">
-        <v>208</v>
+        <v>224</v>
       </c>
       <c r="G515">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="H515">
         <v>74</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516">
         <v>23315</v>
       </c>
       <c r="B516" t="s">
         <v>1536</v>
       </c>
       <c r="C516" t="s">
         <v>1537</v>
       </c>
       <c r="D516" s="1" t="s">
         <v>1538</v>
       </c>
       <c r="E516">
         <v>1</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517">
         <v>23316</v>
       </c>
       <c r="B517" t="s">
         <v>1539</v>
       </c>
       <c r="C517" t="s">
         <v>1540</v>
       </c>
       <c r="D517" s="1" t="s">
         <v>1541</v>
       </c>
       <c r="E517">
         <v>15353</v>
       </c>
       <c r="F517">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="G517">
+        <v>43</v>
+      </c>
+      <c r="H517">
         <v>40</v>
       </c>
-      <c r="H517">
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>83257</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E518">
+        <v>16272</v>
+      </c>
+      <c r="F518">
+        <v>24</v>
+      </c>
+      <c r="G518">
+        <v>196</v>
+      </c>
+      <c r="H518">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>83258</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E519">
+        <v>7601</v>
+      </c>
+      <c r="F519">
+        <v>8</v>
+      </c>
+      <c r="G519">
+        <v>92</v>
+      </c>
+      <c r="H519">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>83259</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E520">
+        <v>9208</v>
+      </c>
+      <c r="F520">
+        <v>107</v>
+      </c>
+      <c r="G520">
+        <v>237</v>
+      </c>
+      <c r="H520">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>83260</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E521">
+        <v>7312</v>
+      </c>
+      <c r="F521">
+        <v>13</v>
+      </c>
+      <c r="G521">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>83261</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E522">
+        <v>11083</v>
+      </c>
+      <c r="F522">
+        <v>362</v>
+      </c>
+      <c r="G522">
+        <v>437</v>
+      </c>
+      <c r="H522">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>83262</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E523">
+        <v>10667</v>
+      </c>
+      <c r="F523">
         <v>38</v>
+      </c>
+      <c r="G523">
+        <v>68</v>
+      </c>
+      <c r="H523">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>83263</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E524">
+        <v>11012</v>
+      </c>
+      <c r="F524">
+        <v>156</v>
+      </c>
+      <c r="G524">
+        <v>491</v>
+      </c>
+      <c r="H524">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>83264</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E525">
+        <v>10744</v>
+      </c>
+      <c r="F525">
+        <v>23</v>
+      </c>
+      <c r="G525">
+        <v>73</v>
+      </c>
+      <c r="H525">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>83265</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E526">
+        <v>11519</v>
+      </c>
+      <c r="F526">
+        <v>130</v>
+      </c>
+      <c r="G526">
+        <v>260</v>
+      </c>
+      <c r="H526">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>83266</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E527">
+        <v>9757</v>
+      </c>
+      <c r="F527">
+        <v>48</v>
+      </c>
+      <c r="G527">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>83267</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E528">
+        <v>16053</v>
+      </c>
+      <c r="F528">
+        <v>67</v>
+      </c>
+      <c r="G528">
+        <v>105</v>
+      </c>
+      <c r="H528">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>83268</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E529">
+        <v>16154</v>
+      </c>
+      <c r="F529">
+        <v>100</v>
+      </c>
+      <c r="G529">
+        <v>146</v>
+      </c>
+      <c r="H529">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>83269</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E530">
+        <v>17184</v>
+      </c>
+      <c r="F530">
+        <v>652</v>
+      </c>
+      <c r="G530">
+        <v>217</v>
+      </c>
+      <c r="H530">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>83270</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E531">
+        <v>18895</v>
+      </c>
+      <c r="F531">
+        <v>521</v>
+      </c>
+      <c r="G531">
+        <v>272</v>
+      </c>
+      <c r="H531">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>83271</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E532">
+        <v>21760</v>
+      </c>
+      <c r="F532">
+        <v>135</v>
+      </c>
+      <c r="G532">
+        <v>283</v>
+      </c>
+      <c r="H532">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>83272</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E533">
+        <v>18521</v>
+      </c>
+      <c r="F533">
+        <v>94</v>
+      </c>
+      <c r="G533">
+        <v>197</v>
+      </c>
+      <c r="H533">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>83273</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E534">
+        <v>15476</v>
+      </c>
+      <c r="F534">
+        <v>6</v>
+      </c>
+      <c r="G534">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>83274</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E535">
+        <v>17428</v>
+      </c>
+      <c r="F535">
+        <v>87</v>
+      </c>
+      <c r="G535">
+        <v>100</v>
+      </c>
+      <c r="H535">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>83275</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E536">
+        <v>27356</v>
+      </c>
+      <c r="F536">
+        <v>1522</v>
+      </c>
+      <c r="G536">
+        <v>498</v>
+      </c>
+      <c r="H536">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>83276</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E537">
+        <v>9900</v>
+      </c>
+      <c r="F537">
+        <v>91</v>
+      </c>
+      <c r="G537">
+        <v>142</v>
+      </c>
+      <c r="H537">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>83277</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E538">
+        <v>20457</v>
+      </c>
+      <c r="F538">
+        <v>311</v>
+      </c>
+      <c r="G538">
+        <v>380</v>
+      </c>
+      <c r="H538">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>83278</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E539">
+        <v>16495</v>
+      </c>
+      <c r="F539">
+        <v>125</v>
+      </c>
+      <c r="G539">
+        <v>105</v>
+      </c>
+      <c r="H539">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>83279</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E540">
+        <v>15866</v>
+      </c>
+      <c r="F540">
+        <v>90</v>
+      </c>
+      <c r="G540">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>83280</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E541">
+        <v>17249</v>
+      </c>
+      <c r="F541">
+        <v>80</v>
+      </c>
+      <c r="G541">
+        <v>166</v>
+      </c>
+      <c r="H541">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>83281</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E542">
+        <v>10550</v>
+      </c>
+      <c r="F542">
+        <v>131</v>
+      </c>
+      <c r="G542">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>83282</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E543">
+        <v>17658</v>
+      </c>
+      <c r="F543">
+        <v>161</v>
+      </c>
+      <c r="G543">
+        <v>334</v>
+      </c>
+      <c r="H543">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>83283</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E544">
+        <v>17581</v>
+      </c>
+      <c r="F544">
+        <v>305</v>
+      </c>
+      <c r="G544">
+        <v>462</v>
+      </c>
+      <c r="H544">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>83284</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E545">
+        <v>9001</v>
+      </c>
+      <c r="F545">
+        <v>30</v>
+      </c>
+      <c r="G545">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>83285</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E546">
+        <v>18071</v>
+      </c>
+      <c r="F546">
+        <v>185</v>
+      </c>
+      <c r="G546">
+        <v>157</v>
+      </c>
+      <c r="H546">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>83286</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E547">
+        <v>19072</v>
+      </c>
+      <c r="F547">
+        <v>199</v>
+      </c>
+      <c r="G547">
+        <v>139</v>
+      </c>
+      <c r="H547">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>83287</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E548">
+        <v>17474</v>
+      </c>
+      <c r="F548">
+        <v>66</v>
+      </c>
+      <c r="G548">
+        <v>180</v>
+      </c>
+      <c r="H548">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>83288</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E549">
+        <v>12511</v>
+      </c>
+      <c r="F549">
+        <v>48</v>
+      </c>
+      <c r="G549">
+        <v>93</v>
+      </c>
+      <c r="H549">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>83289</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E550">
+        <v>17505</v>
+      </c>
+      <c r="F550">
+        <v>214</v>
+      </c>
+      <c r="G550">
+        <v>241</v>
+      </c>
+      <c r="H550">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>83290</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E551">
+        <v>17681</v>
+      </c>
+      <c r="F551">
+        <v>138</v>
+      </c>
+      <c r="G551">
+        <v>426</v>
+      </c>
+      <c r="H551">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>83291</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E552">
+        <v>17664</v>
+      </c>
+      <c r="F552">
+        <v>39</v>
+      </c>
+      <c r="G552">
+        <v>1364</v>
+      </c>
+      <c r="H552">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>83292</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E553">
+        <v>17353</v>
+      </c>
+      <c r="F553">
+        <v>173</v>
+      </c>
+      <c r="G553">
+        <v>110</v>
+      </c>
+      <c r="H553">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>83293</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E554">
+        <v>10610</v>
+      </c>
+      <c r="F554">
+        <v>76</v>
+      </c>
+      <c r="G554">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>83294</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E555">
+        <v>19439</v>
+      </c>
+      <c r="F555">
+        <v>476</v>
+      </c>
+      <c r="G555">
+        <v>627</v>
+      </c>
+      <c r="H555">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>83295</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E556">
+        <v>20195</v>
+      </c>
+      <c r="F556">
+        <v>169</v>
+      </c>
+      <c r="G556">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>83296</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E557">
+        <v>12444</v>
+      </c>
+      <c r="F557">
+        <v>40</v>
+      </c>
+      <c r="G557">
+        <v>186</v>
+      </c>
+      <c r="H557">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>83297</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E558">
+        <v>19530</v>
+      </c>
+      <c r="F558">
+        <v>382</v>
+      </c>
+      <c r="G558">
+        <v>528</v>
+      </c>
+      <c r="H558">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>83298</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E559">
+        <v>20038</v>
+      </c>
+      <c r="F559">
+        <v>103</v>
+      </c>
+      <c r="G559">
+        <v>144</v>
+      </c>
+      <c r="H559">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>83299</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E560">
+        <v>9768</v>
+      </c>
+      <c r="F560">
+        <v>12</v>
+      </c>
+      <c r="G560">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>83300</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E561">
+        <v>21889</v>
+      </c>
+      <c r="F561">
+        <v>195</v>
+      </c>
+      <c r="G561">
+        <v>512</v>
+      </c>
+      <c r="H561">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>83301</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E562">
+        <v>22512</v>
+      </c>
+      <c r="F562">
+        <v>233</v>
+      </c>
+      <c r="G562">
+        <v>542</v>
+      </c>
+      <c r="H562">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>83302</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E563">
+        <v>20952</v>
+      </c>
+      <c r="F563">
+        <v>77</v>
+      </c>
+      <c r="G563">
+        <v>73</v>
+      </c>
+      <c r="H563">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>83303</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E564">
+        <v>44338</v>
+      </c>
+      <c r="F564">
+        <v>1200</v>
+      </c>
+      <c r="G564">
+        <v>402</v>
+      </c>
+      <c r="H564">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>83304</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E565">
+        <v>25529</v>
+      </c>
+      <c r="F565">
+        <v>69</v>
+      </c>
+      <c r="G565">
+        <v>100</v>
+      </c>
+      <c r="H565">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>83305</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E566">
+        <v>23910</v>
+      </c>
+      <c r="F566">
+        <v>194</v>
+      </c>
+      <c r="G566">
+        <v>139</v>
+      </c>
+      <c r="H566">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>83306</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E567">
+        <v>13001</v>
+      </c>
+      <c r="F567">
+        <v>81</v>
+      </c>
+      <c r="G567">
+        <v>93</v>
+      </c>
+      <c r="H567">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>83307</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E568">
+        <v>19809</v>
+      </c>
+      <c r="F568">
+        <v>132</v>
+      </c>
+      <c r="G568">
+        <v>378</v>
+      </c>
+      <c r="H568">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>83308</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E569">
+        <v>19676</v>
+      </c>
+      <c r="F569">
+        <v>405</v>
+      </c>
+      <c r="G569">
+        <v>171</v>
+      </c>
+      <c r="H569">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>83309</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E570">
+        <v>8885</v>
+      </c>
+      <c r="F570">
+        <v>90</v>
+      </c>
+      <c r="G570">
+        <v>80</v>
+      </c>
+      <c r="H570">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>83310</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E571">
+        <v>32524</v>
+      </c>
+      <c r="F571">
+        <v>564</v>
+      </c>
+      <c r="G571">
+        <v>322</v>
+      </c>
+      <c r="H571">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>83311</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E572">
+        <v>9551</v>
+      </c>
+      <c r="F572">
+        <v>25</v>
+      </c>
+      <c r="G572">
+        <v>71</v>
+      </c>
+      <c r="H572">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>83312</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E573">
+        <v>19563</v>
+      </c>
+      <c r="F573">
+        <v>159</v>
+      </c>
+      <c r="G573">
+        <v>307</v>
+      </c>
+      <c r="H573">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>83313</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E574">
+        <v>19515</v>
+      </c>
+      <c r="F574">
+        <v>218</v>
+      </c>
+      <c r="G574">
+        <v>191</v>
+      </c>
+      <c r="H574">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>83314</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E575">
+        <v>10908</v>
+      </c>
+      <c r="F575">
+        <v>50</v>
+      </c>
+      <c r="G575">
+        <v>83</v>
+      </c>
+      <c r="H575">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>83315</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E576">
+        <v>19657</v>
+      </c>
+      <c r="F576">
+        <v>213</v>
+      </c>
+      <c r="G576">
+        <v>295</v>
+      </c>
+      <c r="H576">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>83316</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E577">
+        <v>19134</v>
+      </c>
+      <c r="F577">
+        <v>258</v>
+      </c>
+      <c r="G577">
+        <v>166</v>
+      </c>
+      <c r="H577">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>83317</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E578">
+        <v>21513</v>
+      </c>
+      <c r="F578">
+        <v>519</v>
+      </c>
+      <c r="G578">
+        <v>553</v>
+      </c>
+      <c r="H578">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>83318</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E579">
+        <v>20791</v>
+      </c>
+      <c r="F579">
+        <v>50</v>
+      </c>
+      <c r="G579">
+        <v>2725</v>
+      </c>
+      <c r="H579">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>83319</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E580">
+        <v>25731</v>
+      </c>
+      <c r="F580">
+        <v>172</v>
+      </c>
+      <c r="G580">
+        <v>124</v>
+      </c>
+      <c r="H580">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>83320</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1731</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E581">
+        <v>27366</v>
+      </c>
+      <c r="F581">
+        <v>235</v>
+      </c>
+      <c r="G581">
+        <v>272</v>
+      </c>
+      <c r="H581">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>87571</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E582">
+        <v>7136</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>87572</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E583">
+        <v>9416</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>87573</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E584">
+        <v>8925</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>87574</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E585">
+        <v>11147</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>87575</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E586">
+        <v>11448</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>87576</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E587">
+        <v>11166</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>87577</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1752</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E588">
+        <v>18020</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>87578</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E589">
+        <v>17143</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>87579</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1758</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E590">
+        <v>15451</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>87580</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E591">
+        <v>13783</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>87581</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E592">
+        <v>15323</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>87582</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E593">
+        <v>15700</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>87583</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E594">
+        <v>10229</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">