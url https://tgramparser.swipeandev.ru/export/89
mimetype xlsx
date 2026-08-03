--- v1 (2026-04-05)
+++ v2 (2026-08-03)
@@ -7073,57 +7073,57 @@
       </c>
       <c r="F53">
         <v>20</v>
       </c>
       <c r="G53">
         <v>348</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>22005</v>
       </c>
       <c r="B54" t="s">
         <v>163</v>
       </c>
       <c r="C54" t="s">
         <v>164</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>165</v>
       </c>
       <c r="E54">
         <v>21823</v>
       </c>
       <c r="F54">
-        <v>164</v>
+        <v>216</v>
       </c>
       <c r="G54">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="H54">
-        <v>216</v>
+        <v>273</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>22006</v>
       </c>
       <c r="B55" t="s">
         <v>166</v>
       </c>
       <c r="C55" t="s">
         <v>167</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>168</v>
       </c>
       <c r="E55">
         <v>25921</v>
       </c>
       <c r="F55">
         <v>32</v>
       </c>
       <c r="G55">
         <v>268</v>
       </c>
       <c r="H55">
@@ -9912,57 +9912,57 @@
       </c>
       <c r="G166">
         <v>187</v>
       </c>
       <c r="H166">
         <v>127</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>22118</v>
       </c>
       <c r="B167" t="s">
         <v>499</v>
       </c>
       <c r="C167" t="s">
         <v>500</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>501</v>
       </c>
       <c r="E167">
         <v>22432</v>
       </c>
       <c r="F167">
-        <v>419</v>
+        <v>509</v>
       </c>
       <c r="G167">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="H167">
-        <v>41</v>
+        <v>95</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>22119</v>
       </c>
       <c r="B168" t="s">
         <v>502</v>
       </c>
       <c r="C168" t="s">
         <v>503</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>504</v>
       </c>
       <c r="E168">
         <v>8671</v>
       </c>
       <c r="F168">
         <v>10</v>
       </c>
       <c r="G168">
         <v>37</v>
       </c>
       <c r="H168">
@@ -10385,54 +10385,54 @@
       </c>
       <c r="F185">
         <v>20</v>
       </c>
       <c r="G185">
         <v>9</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>22137</v>
       </c>
       <c r="B186" t="s">
         <v>555</v>
       </c>
       <c r="C186" t="s">
         <v>556</v>
       </c>
       <c r="D186" s="1" t="s">
         <v>557</v>
       </c>
       <c r="E186">
         <v>19292</v>
       </c>
       <c r="F186">
-        <v>141</v>
+        <v>168</v>
       </c>
       <c r="G186">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="H186">
         <v>159</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>22138</v>
       </c>
       <c r="B187" t="s">
         <v>558</v>
       </c>
       <c r="C187" t="s">
         <v>559</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>560</v>
       </c>
       <c r="E187">
         <v>16798</v>
       </c>
       <c r="F187">
         <v>366</v>
       </c>
       <c r="G187">
@@ -18675,565 +18675,565 @@
       </c>
       <c r="G517">
         <v>43</v>
       </c>
       <c r="H517">
         <v>40</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518">
         <v>83257</v>
       </c>
       <c r="B518" t="s">
         <v>1542</v>
       </c>
       <c r="C518" t="s">
         <v>1543</v>
       </c>
       <c r="D518" s="1" t="s">
         <v>1544</v>
       </c>
       <c r="E518">
         <v>16272</v>
       </c>
       <c r="F518">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G518">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="H518">
         <v>36</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519">
         <v>83258</v>
       </c>
       <c r="B519" t="s">
         <v>1545</v>
       </c>
       <c r="C519" t="s">
         <v>1546</v>
       </c>
       <c r="D519" s="1" t="s">
         <v>1547</v>
       </c>
       <c r="E519">
         <v>7601</v>
       </c>
       <c r="F519">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G519">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H519">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520">
         <v>83259</v>
       </c>
       <c r="B520" t="s">
         <v>1548</v>
       </c>
       <c r="C520" t="s">
         <v>1549</v>
       </c>
       <c r="D520" s="1" t="s">
         <v>1550</v>
       </c>
       <c r="E520">
         <v>9208</v>
       </c>
       <c r="F520">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="G520">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="H520">
         <v>25</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521">
         <v>83260</v>
       </c>
       <c r="B521" t="s">
         <v>1551</v>
       </c>
       <c r="C521" t="s">
         <v>1552</v>
       </c>
       <c r="D521" s="1" t="s">
         <v>1553</v>
       </c>
       <c r="E521">
         <v>7312</v>
       </c>
       <c r="F521">
         <v>13</v>
       </c>
       <c r="G521">
         <v>42</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522">
         <v>83261</v>
       </c>
       <c r="B522" t="s">
         <v>1554</v>
       </c>
       <c r="C522" t="s">
         <v>1555</v>
       </c>
       <c r="D522" s="1" t="s">
         <v>1556</v>
       </c>
       <c r="E522">
         <v>11083</v>
       </c>
       <c r="F522">
-        <v>362</v>
+        <v>381</v>
       </c>
       <c r="G522">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="H522">
         <v>511</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523">
         <v>83262</v>
       </c>
       <c r="B523" t="s">
         <v>1557</v>
       </c>
       <c r="C523" t="s">
         <v>1558</v>
       </c>
       <c r="D523" s="1" t="s">
         <v>1559</v>
       </c>
       <c r="E523">
         <v>10667</v>
       </c>
       <c r="F523">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G523">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H523">
         <v>328</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524">
         <v>83263</v>
       </c>
       <c r="B524" t="s">
         <v>1560</v>
       </c>
       <c r="C524" t="s">
         <v>1561</v>
       </c>
       <c r="D524" s="1" t="s">
         <v>1562</v>
       </c>
       <c r="E524">
         <v>11012</v>
       </c>
       <c r="F524">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="G524">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="H524">
         <v>159</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525">
         <v>83264</v>
       </c>
       <c r="B525" t="s">
         <v>1563</v>
       </c>
       <c r="C525" t="s">
         <v>1564</v>
       </c>
       <c r="D525" s="1" t="s">
         <v>1565</v>
       </c>
       <c r="E525">
         <v>10744</v>
       </c>
       <c r="F525">
         <v>23</v>
       </c>
       <c r="G525">
         <v>73</v>
       </c>
       <c r="H525">
         <v>10</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526">
         <v>83265</v>
       </c>
       <c r="B526" t="s">
         <v>1566</v>
       </c>
       <c r="C526" t="s">
         <v>1567</v>
       </c>
       <c r="D526" s="1" t="s">
         <v>1568</v>
       </c>
       <c r="E526">
         <v>11519</v>
       </c>
       <c r="F526">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G526">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="H526">
         <v>162</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527">
         <v>83266</v>
       </c>
       <c r="B527" t="s">
         <v>1569</v>
       </c>
       <c r="C527" t="s">
         <v>1570</v>
       </c>
       <c r="D527" s="1" t="s">
         <v>1571</v>
       </c>
       <c r="E527">
         <v>9757</v>
       </c>
       <c r="F527">
         <v>48</v>
       </c>
       <c r="G527">
         <v>211</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528">
         <v>83267</v>
       </c>
       <c r="B528" t="s">
         <v>1572</v>
       </c>
       <c r="C528" t="s">
         <v>1573</v>
       </c>
       <c r="D528" s="1" t="s">
         <v>1574</v>
       </c>
       <c r="E528">
         <v>16053</v>
       </c>
       <c r="F528">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="G528">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H528">
         <v>61</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529">
         <v>83268</v>
       </c>
       <c r="B529" t="s">
         <v>1575</v>
       </c>
       <c r="C529" t="s">
         <v>1576</v>
       </c>
       <c r="D529" s="1" t="s">
         <v>1577</v>
       </c>
       <c r="E529">
         <v>16154</v>
       </c>
       <c r="F529">
         <v>100</v>
       </c>
       <c r="G529">
         <v>146</v>
       </c>
       <c r="H529">
         <v>20</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530">
         <v>83269</v>
       </c>
       <c r="B530" t="s">
         <v>1578</v>
       </c>
       <c r="C530" t="s">
         <v>1579</v>
       </c>
       <c r="D530" s="1" t="s">
         <v>1580</v>
       </c>
       <c r="E530">
         <v>17184</v>
       </c>
       <c r="F530">
-        <v>652</v>
+        <v>661</v>
       </c>
       <c r="G530">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="H530">
         <v>100</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531">
         <v>83270</v>
       </c>
       <c r="B531" t="s">
         <v>1581</v>
       </c>
       <c r="C531" t="s">
         <v>1582</v>
       </c>
       <c r="D531" s="1" t="s">
         <v>1583</v>
       </c>
       <c r="E531">
         <v>18895</v>
       </c>
       <c r="F531">
-        <v>521</v>
+        <v>548</v>
       </c>
       <c r="G531">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="H531">
         <v>66</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532">
         <v>83271</v>
       </c>
       <c r="B532" t="s">
         <v>1584</v>
       </c>
       <c r="C532" t="s">
         <v>1585</v>
       </c>
       <c r="D532" s="1" t="s">
         <v>1586</v>
       </c>
       <c r="E532">
         <v>21760</v>
       </c>
       <c r="F532">
         <v>135</v>
       </c>
       <c r="G532">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="H532">
         <v>158</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533">
         <v>83272</v>
       </c>
       <c r="B533" t="s">
         <v>1587</v>
       </c>
       <c r="C533" t="s">
         <v>1588</v>
       </c>
       <c r="D533" s="1" t="s">
         <v>1589</v>
       </c>
       <c r="E533">
         <v>18521</v>
       </c>
       <c r="F533">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G533">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H533">
         <v>43</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534">
         <v>83273</v>
       </c>
       <c r="B534" t="s">
         <v>1590</v>
       </c>
       <c r="C534" t="s">
         <v>1591</v>
       </c>
       <c r="D534" s="1" t="s">
         <v>1592</v>
       </c>
       <c r="E534">
         <v>15476</v>
       </c>
       <c r="F534">
         <v>6</v>
       </c>
       <c r="G534">
         <v>122</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535">
         <v>83274</v>
       </c>
       <c r="B535" t="s">
         <v>1593</v>
       </c>
       <c r="C535" t="s">
         <v>1594</v>
       </c>
       <c r="D535" s="1" t="s">
         <v>1595</v>
       </c>
       <c r="E535">
         <v>17428</v>
       </c>
       <c r="F535">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G535">
         <v>100</v>
       </c>
       <c r="H535">
         <v>87</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536">
         <v>83275</v>
       </c>
       <c r="B536" t="s">
         <v>1596</v>
       </c>
       <c r="C536" t="s">
         <v>1597</v>
       </c>
       <c r="D536" s="1" t="s">
         <v>1598</v>
       </c>
       <c r="E536">
         <v>27356</v>
       </c>
       <c r="F536">
-        <v>1522</v>
+        <v>1547</v>
       </c>
       <c r="G536">
-        <v>498</v>
+        <v>503</v>
       </c>
       <c r="H536">
-        <v>204</v>
+        <v>277</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537">
         <v>83276</v>
       </c>
       <c r="B537" t="s">
         <v>1599</v>
       </c>
       <c r="C537" t="s">
         <v>1600</v>
       </c>
       <c r="D537" s="1" t="s">
         <v>1601</v>
       </c>
       <c r="E537">
         <v>9900</v>
       </c>
       <c r="F537">
         <v>91</v>
       </c>
       <c r="G537">
         <v>142</v>
       </c>
       <c r="H537">
         <v>79</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538">
         <v>83277</v>
       </c>
       <c r="B538" t="s">
         <v>1602</v>
       </c>
       <c r="C538" t="s">
         <v>1603</v>
       </c>
       <c r="D538" s="1" t="s">
         <v>1604</v>
       </c>
       <c r="E538">
         <v>20457</v>
       </c>
       <c r="F538">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="G538">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="H538">
         <v>270</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539">
         <v>83278</v>
       </c>
       <c r="B539" t="s">
         <v>1605</v>
       </c>
       <c r="C539" t="s">
         <v>1606</v>
       </c>
       <c r="D539" s="1" t="s">
         <v>1607</v>
       </c>
       <c r="E539">
         <v>16495</v>
       </c>
       <c r="F539">
         <v>125</v>
       </c>
       <c r="G539">
@@ -19261,634 +19261,634 @@
       </c>
       <c r="F540">
         <v>90</v>
       </c>
       <c r="G540">
         <v>151</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541">
         <v>83280</v>
       </c>
       <c r="B541" t="s">
         <v>1611</v>
       </c>
       <c r="C541" t="s">
         <v>1612</v>
       </c>
       <c r="D541" s="1" t="s">
         <v>1613</v>
       </c>
       <c r="E541">
         <v>17249</v>
       </c>
       <c r="F541">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G541">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="H541">
         <v>129</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542">
         <v>83281</v>
       </c>
       <c r="B542" t="s">
         <v>1614</v>
       </c>
       <c r="C542" t="s">
         <v>1615</v>
       </c>
       <c r="D542" s="1" t="s">
         <v>1616</v>
       </c>
       <c r="E542">
         <v>10550</v>
       </c>
       <c r="F542">
         <v>131</v>
       </c>
       <c r="G542">
         <v>427</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543">
         <v>83282</v>
       </c>
       <c r="B543" t="s">
         <v>1617</v>
       </c>
       <c r="C543" t="s">
         <v>1618</v>
       </c>
       <c r="D543" s="1" t="s">
         <v>1619</v>
       </c>
       <c r="E543">
         <v>17658</v>
       </c>
       <c r="F543">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="G543">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="H543">
         <v>44</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544">
         <v>83283</v>
       </c>
       <c r="B544" t="s">
         <v>1620</v>
       </c>
       <c r="C544" t="s">
         <v>1621</v>
       </c>
       <c r="D544" s="1" t="s">
         <v>1622</v>
       </c>
       <c r="E544">
         <v>17581</v>
       </c>
       <c r="F544">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="G544">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="H544">
         <v>716</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545">
         <v>83284</v>
       </c>
       <c r="B545" t="s">
         <v>1623</v>
       </c>
       <c r="C545" t="s">
         <v>1624</v>
       </c>
       <c r="D545" s="1" t="s">
         <v>1625</v>
       </c>
       <c r="E545">
         <v>9001</v>
       </c>
       <c r="F545">
         <v>30</v>
       </c>
       <c r="G545">
         <v>124</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546">
         <v>83285</v>
       </c>
       <c r="B546" t="s">
         <v>1626</v>
       </c>
       <c r="C546" t="s">
         <v>1627</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>1628</v>
       </c>
       <c r="E546">
         <v>18071</v>
       </c>
       <c r="F546">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="G546">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H546">
         <v>57</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547">
         <v>83286</v>
       </c>
       <c r="B547" t="s">
         <v>1629</v>
       </c>
       <c r="C547" t="s">
         <v>1630</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>1631</v>
       </c>
       <c r="E547">
         <v>19072</v>
       </c>
       <c r="F547">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="G547">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="H547">
         <v>39</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548">
         <v>83287</v>
       </c>
       <c r="B548" t="s">
         <v>1632</v>
       </c>
       <c r="C548" t="s">
         <v>1633</v>
       </c>
       <c r="D548" s="1" t="s">
         <v>1634</v>
       </c>
       <c r="E548">
         <v>17474</v>
       </c>
       <c r="F548">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G548">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H548">
         <v>43</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549">
         <v>83288</v>
       </c>
       <c r="B549" t="s">
         <v>1635</v>
       </c>
       <c r="C549" t="s">
         <v>1636</v>
       </c>
       <c r="D549" s="1" t="s">
         <v>1637</v>
       </c>
       <c r="E549">
         <v>12511</v>
       </c>
       <c r="F549">
         <v>48</v>
       </c>
       <c r="G549">
         <v>93</v>
       </c>
       <c r="H549">
         <v>4</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550">
         <v>83289</v>
       </c>
       <c r="B550" t="s">
         <v>1638</v>
       </c>
       <c r="C550" t="s">
         <v>1639</v>
       </c>
       <c r="D550" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="E550">
         <v>17505</v>
       </c>
       <c r="F550">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="G550">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="H550">
         <v>392</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551">
         <v>83290</v>
       </c>
       <c r="B551" t="s">
         <v>1641</v>
       </c>
       <c r="C551" t="s">
         <v>1642</v>
       </c>
       <c r="D551" s="1" t="s">
         <v>1643</v>
       </c>
       <c r="E551">
         <v>17681</v>
       </c>
       <c r="F551">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="G551">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="H551">
         <v>158</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552">
         <v>83291</v>
       </c>
       <c r="B552" t="s">
         <v>1644</v>
       </c>
       <c r="C552" t="s">
         <v>1645</v>
       </c>
       <c r="D552" s="1" t="s">
         <v>1646</v>
       </c>
       <c r="E552">
         <v>17664</v>
       </c>
       <c r="F552">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G552">
-        <v>1364</v>
+        <v>1371</v>
       </c>
       <c r="H552">
         <v>111</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553">
         <v>83292</v>
       </c>
       <c r="B553" t="s">
         <v>1647</v>
       </c>
       <c r="C553" t="s">
         <v>1648</v>
       </c>
       <c r="D553" s="1" t="s">
         <v>1649</v>
       </c>
       <c r="E553">
         <v>17353</v>
       </c>
       <c r="F553">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="G553">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H553">
         <v>306</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554">
         <v>83293</v>
       </c>
       <c r="B554" t="s">
         <v>1650</v>
       </c>
       <c r="C554" t="s">
         <v>1651</v>
       </c>
       <c r="D554" s="1" t="s">
         <v>1652</v>
       </c>
       <c r="E554">
         <v>10610</v>
       </c>
       <c r="F554">
         <v>76</v>
       </c>
       <c r="G554">
         <v>238</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555">
         <v>83294</v>
       </c>
       <c r="B555" t="s">
         <v>1653</v>
       </c>
       <c r="C555" t="s">
         <v>1654</v>
       </c>
       <c r="D555" s="1" t="s">
         <v>1655</v>
       </c>
       <c r="E555">
         <v>19439</v>
       </c>
       <c r="F555">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="G555">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="H555">
         <v>815</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556">
         <v>83295</v>
       </c>
       <c r="B556" t="s">
         <v>1656</v>
       </c>
       <c r="C556" t="s">
         <v>1657</v>
       </c>
       <c r="D556" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="E556">
         <v>20195</v>
       </c>
       <c r="F556">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="G556">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557">
         <v>83296</v>
       </c>
       <c r="B557" t="s">
         <v>1659</v>
       </c>
       <c r="C557" t="s">
         <v>1660</v>
       </c>
       <c r="D557" s="1" t="s">
         <v>1661</v>
       </c>
       <c r="E557">
         <v>12444</v>
       </c>
       <c r="F557">
         <v>40</v>
       </c>
       <c r="G557">
         <v>186</v>
       </c>
       <c r="H557">
         <v>53</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558">
         <v>83297</v>
       </c>
       <c r="B558" t="s">
         <v>1662</v>
       </c>
       <c r="C558" t="s">
         <v>1663</v>
       </c>
       <c r="D558" s="1" t="s">
         <v>1664</v>
       </c>
       <c r="E558">
         <v>19530</v>
       </c>
       <c r="F558">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="G558">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="H558">
         <v>364</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559">
         <v>83298</v>
       </c>
       <c r="B559" t="s">
         <v>1665</v>
       </c>
       <c r="C559" t="s">
         <v>1666</v>
       </c>
       <c r="D559" s="1" t="s">
         <v>1667</v>
       </c>
       <c r="E559">
         <v>20038</v>
       </c>
       <c r="F559">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="G559">
         <v>144</v>
       </c>
       <c r="H559">
         <v>14</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560">
         <v>83299</v>
       </c>
       <c r="B560" t="s">
         <v>1668</v>
       </c>
       <c r="C560" t="s">
         <v>1669</v>
       </c>
       <c r="D560" s="1" t="s">
         <v>1670</v>
       </c>
       <c r="E560">
         <v>9768</v>
       </c>
       <c r="F560">
         <v>12</v>
       </c>
       <c r="G560">
         <v>201</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561">
         <v>83300</v>
       </c>
       <c r="B561" t="s">
         <v>1671</v>
       </c>
       <c r="C561" t="s">
         <v>1672</v>
       </c>
       <c r="D561" s="1" t="s">
         <v>1673</v>
       </c>
       <c r="E561">
         <v>21889</v>
       </c>
       <c r="F561">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G561">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="H561">
         <v>47</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562">
         <v>83301</v>
       </c>
       <c r="B562" t="s">
         <v>1674</v>
       </c>
       <c r="C562" t="s">
         <v>1675</v>
       </c>
       <c r="D562" s="1" t="s">
         <v>1676</v>
       </c>
       <c r="E562">
         <v>22512</v>
       </c>
       <c r="F562">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="G562">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="H562">
         <v>58</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563">
         <v>83302</v>
       </c>
       <c r="B563" t="s">
         <v>1677</v>
       </c>
       <c r="C563" t="s">
         <v>1678</v>
       </c>
       <c r="D563" s="1" t="s">
         <v>1679</v>
       </c>
       <c r="E563">
         <v>20952</v>
       </c>
       <c r="F563">
         <v>77</v>
       </c>
       <c r="G563">
         <v>73</v>
       </c>
       <c r="H563">
         <v>6</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564">
         <v>83303</v>
       </c>
       <c r="B564" t="s">
         <v>1680</v>
       </c>
       <c r="C564" t="s">
         <v>1681</v>
       </c>
       <c r="D564" s="1" t="s">
         <v>1682</v>
       </c>
       <c r="E564">
         <v>44338</v>
       </c>
       <c r="F564">
-        <v>1200</v>
+        <v>1225</v>
       </c>
       <c r="G564">
         <v>402</v>
       </c>
       <c r="H564">
         <v>592</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565">
         <v>83304</v>
       </c>
       <c r="B565" t="s">
         <v>1683</v>
       </c>
       <c r="C565" t="s">
         <v>1684</v>
       </c>
       <c r="D565" s="1" t="s">
         <v>1685</v>
       </c>
       <c r="E565">
         <v>25529</v>
       </c>
       <c r="F565">
@@ -19896,129 +19896,129 @@
       </c>
       <c r="G565">
         <v>100</v>
       </c>
       <c r="H565">
         <v>384</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566">
         <v>83305</v>
       </c>
       <c r="B566" t="s">
         <v>1686</v>
       </c>
       <c r="C566" t="s">
         <v>1687</v>
       </c>
       <c r="D566" s="1" t="s">
         <v>1688</v>
       </c>
       <c r="E566">
         <v>23910</v>
       </c>
       <c r="F566">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="G566">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="H566">
         <v>38</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567">
         <v>83306</v>
       </c>
       <c r="B567" t="s">
         <v>1689</v>
       </c>
       <c r="C567" t="s">
         <v>1690</v>
       </c>
       <c r="D567" s="1" t="s">
         <v>1691</v>
       </c>
       <c r="E567">
         <v>13001</v>
       </c>
       <c r="F567">
         <v>81</v>
       </c>
       <c r="G567">
         <v>93</v>
       </c>
       <c r="H567">
         <v>43</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568">
         <v>83307</v>
       </c>
       <c r="B568" t="s">
         <v>1692</v>
       </c>
       <c r="C568" t="s">
         <v>1693</v>
       </c>
       <c r="D568" s="1" t="s">
         <v>1694</v>
       </c>
       <c r="E568">
         <v>19809</v>
       </c>
       <c r="F568">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G568">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="H568">
         <v>44</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569">
         <v>83308</v>
       </c>
       <c r="B569" t="s">
         <v>1695</v>
       </c>
       <c r="C569" t="s">
         <v>1696</v>
       </c>
       <c r="D569" s="1" t="s">
         <v>1697</v>
       </c>
       <c r="E569">
         <v>19676</v>
       </c>
       <c r="F569">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="G569">
         <v>171</v>
       </c>
       <c r="H569">
         <v>37</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570">
         <v>83309</v>
       </c>
       <c r="B570" t="s">
         <v>1698</v>
       </c>
       <c r="C570" t="s">
         <v>1699</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>1700</v>
       </c>
       <c r="E570">
         <v>8885</v>
       </c>
       <c r="F570">
@@ -20026,51 +20026,51 @@
       </c>
       <c r="G570">
         <v>80</v>
       </c>
       <c r="H570">
         <v>25</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571">
         <v>83310</v>
       </c>
       <c r="B571" t="s">
         <v>1701</v>
       </c>
       <c r="C571" t="s">
         <v>1702</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>1703</v>
       </c>
       <c r="E571">
         <v>32524</v>
       </c>
       <c r="F571">
-        <v>564</v>
+        <v>569</v>
       </c>
       <c r="G571">
         <v>322</v>
       </c>
       <c r="H571">
         <v>115</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572">
         <v>83311</v>
       </c>
       <c r="B572" t="s">
         <v>1704</v>
       </c>
       <c r="C572" t="s">
         <v>1705</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>1706</v>
       </c>
       <c r="E572">
         <v>9551</v>
       </c>
       <c r="F572">
@@ -20078,77 +20078,77 @@
       </c>
       <c r="G572">
         <v>71</v>
       </c>
       <c r="H572">
         <v>5</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573">
         <v>83312</v>
       </c>
       <c r="B573" t="s">
         <v>1707</v>
       </c>
       <c r="C573" t="s">
         <v>1708</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>1709</v>
       </c>
       <c r="E573">
         <v>19563</v>
       </c>
       <c r="F573">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="G573">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="H573">
         <v>129</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574">
         <v>83313</v>
       </c>
       <c r="B574" t="s">
         <v>1710</v>
       </c>
       <c r="C574" t="s">
         <v>1711</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>1712</v>
       </c>
       <c r="E574">
         <v>19515</v>
       </c>
       <c r="F574">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="G574">
         <v>191</v>
       </c>
       <c r="H574">
         <v>42</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575">
         <v>83314</v>
       </c>
       <c r="B575" t="s">
         <v>1713</v>
       </c>
       <c r="C575" t="s">
         <v>1714</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>1715</v>
       </c>
       <c r="E575">
         <v>10908</v>
       </c>
       <c r="F575">
@@ -20156,408 +20156,519 @@
       </c>
       <c r="G575">
         <v>83</v>
       </c>
       <c r="H575">
         <v>2</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576">
         <v>83315</v>
       </c>
       <c r="B576" t="s">
         <v>1716</v>
       </c>
       <c r="C576" t="s">
         <v>1717</v>
       </c>
       <c r="D576" s="1" t="s">
         <v>1718</v>
       </c>
       <c r="E576">
         <v>19657</v>
       </c>
       <c r="F576">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G576">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="H576">
         <v>17</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577">
         <v>83316</v>
       </c>
       <c r="B577" t="s">
         <v>1719</v>
       </c>
       <c r="C577" t="s">
         <v>1720</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>1721</v>
       </c>
       <c r="E577">
         <v>19134</v>
       </c>
       <c r="F577">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="G577">
         <v>166</v>
       </c>
       <c r="H577">
         <v>99</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578">
         <v>83317</v>
       </c>
       <c r="B578" t="s">
         <v>1722</v>
       </c>
       <c r="C578" t="s">
         <v>1723</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>1724</v>
       </c>
       <c r="E578">
         <v>21513</v>
       </c>
       <c r="F578">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="G578">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="H578">
         <v>48</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579">
         <v>83318</v>
       </c>
       <c r="B579" t="s">
         <v>1725</v>
       </c>
       <c r="C579" t="s">
         <v>1726</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>1727</v>
       </c>
       <c r="E579">
         <v>20791</v>
       </c>
       <c r="F579">
         <v>50</v>
       </c>
       <c r="G579">
         <v>2725</v>
       </c>
       <c r="H579">
         <v>93</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580">
         <v>83319</v>
       </c>
       <c r="B580" t="s">
         <v>1728</v>
       </c>
       <c r="C580" t="s">
         <v>1729</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>1730</v>
       </c>
       <c r="E580">
         <v>25731</v>
       </c>
       <c r="F580">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="G580">
         <v>124</v>
       </c>
       <c r="H580">
         <v>715</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581">
         <v>83320</v>
       </c>
       <c r="B581" t="s">
         <v>1731</v>
       </c>
       <c r="C581" t="s">
         <v>1732</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>1733</v>
       </c>
       <c r="E581">
         <v>27366</v>
       </c>
       <c r="F581">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G581">
         <v>272</v>
       </c>
       <c r="H581">
         <v>345</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582">
         <v>87571</v>
       </c>
       <c r="B582" t="s">
         <v>1734</v>
       </c>
       <c r="C582" t="s">
         <v>1735</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>1736</v>
       </c>
       <c r="E582">
         <v>7136</v>
       </c>
+      <c r="F582">
+        <v>295</v>
+      </c>
+      <c r="G582">
+        <v>315</v>
+      </c>
+      <c r="H582">
+        <v>221</v>
+      </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583">
         <v>87572</v>
       </c>
       <c r="B583" t="s">
         <v>1737</v>
       </c>
       <c r="C583" t="s">
         <v>1738</v>
       </c>
       <c r="D583" s="1" t="s">
         <v>1739</v>
       </c>
       <c r="E583">
         <v>9416</v>
       </c>
+      <c r="F583">
+        <v>202</v>
+      </c>
+      <c r="G583">
+        <v>222</v>
+      </c>
+      <c r="H583">
+        <v>46</v>
+      </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584">
         <v>87573</v>
       </c>
       <c r="B584" t="s">
         <v>1740</v>
       </c>
       <c r="C584" t="s">
         <v>1741</v>
       </c>
       <c r="D584" s="1" t="s">
         <v>1742</v>
       </c>
       <c r="E584">
         <v>8925</v>
       </c>
+      <c r="F584">
+        <v>42</v>
+      </c>
+      <c r="G584">
+        <v>58</v>
+      </c>
+      <c r="H584">
+        <v>8</v>
+      </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585">
         <v>87574</v>
       </c>
       <c r="B585" t="s">
         <v>1743</v>
       </c>
       <c r="C585" t="s">
         <v>1744</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>1745</v>
       </c>
       <c r="E585">
         <v>11147</v>
       </c>
+      <c r="F585">
+        <v>68</v>
+      </c>
+      <c r="G585">
+        <v>613</v>
+      </c>
+      <c r="H585">
+        <v>56</v>
+      </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586">
         <v>87575</v>
       </c>
       <c r="B586" t="s">
         <v>1746</v>
       </c>
       <c r="C586" t="s">
         <v>1747</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>1748</v>
       </c>
       <c r="E586">
         <v>11448</v>
       </c>
+      <c r="F586">
+        <v>320</v>
+      </c>
+      <c r="G586">
+        <v>438</v>
+      </c>
+      <c r="H586">
+        <v>266</v>
+      </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587">
         <v>87576</v>
       </c>
       <c r="B587" t="s">
         <v>1749</v>
       </c>
       <c r="C587" t="s">
         <v>1750</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>1751</v>
       </c>
       <c r="E587">
         <v>11166</v>
       </c>
+      <c r="F587">
+        <v>36</v>
+      </c>
+      <c r="G587">
+        <v>103</v>
+      </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588">
         <v>87577</v>
       </c>
       <c r="B588" t="s">
         <v>1752</v>
       </c>
       <c r="C588" t="s">
         <v>1753</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>1754</v>
       </c>
       <c r="E588">
         <v>18020</v>
       </c>
+      <c r="F588">
+        <v>564</v>
+      </c>
+      <c r="G588">
+        <v>232</v>
+      </c>
+      <c r="H588">
+        <v>86</v>
+      </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589">
         <v>87578</v>
       </c>
       <c r="B589" t="s">
         <v>1755</v>
       </c>
       <c r="C589" t="s">
         <v>1756</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>1757</v>
       </c>
       <c r="E589">
         <v>17143</v>
       </c>
+      <c r="F589">
+        <v>40</v>
+      </c>
+      <c r="G589">
+        <v>214</v>
+      </c>
+      <c r="H589">
+        <v>34</v>
+      </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590">
         <v>87579</v>
       </c>
       <c r="B590" t="s">
         <v>1758</v>
       </c>
       <c r="C590" t="s">
         <v>1759</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1760</v>
       </c>
       <c r="E590">
         <v>15451</v>
       </c>
+      <c r="F590">
+        <v>165</v>
+      </c>
+      <c r="G590">
+        <v>71</v>
+      </c>
+      <c r="H590">
+        <v>284</v>
+      </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591">
         <v>87580</v>
       </c>
       <c r="B591" t="s">
         <v>1761</v>
       </c>
       <c r="C591" t="s">
         <v>1762</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>1763</v>
       </c>
       <c r="E591">
         <v>13783</v>
       </c>
+      <c r="F591">
+        <v>48</v>
+      </c>
+      <c r="G591">
+        <v>73</v>
+      </c>
+      <c r="H591">
+        <v>12</v>
+      </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592">
         <v>87581</v>
       </c>
       <c r="B592" t="s">
         <v>1764</v>
       </c>
       <c r="C592" t="s">
         <v>1765</v>
       </c>
       <c r="D592" s="1" t="s">
         <v>1766</v>
       </c>
       <c r="E592">
         <v>15323</v>
       </c>
+      <c r="F592">
+        <v>711</v>
+      </c>
+      <c r="G592">
+        <v>558</v>
+      </c>
+      <c r="H592">
+        <v>153</v>
+      </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593">
         <v>87582</v>
       </c>
       <c r="B593" t="s">
         <v>1767</v>
       </c>
       <c r="C593" t="s">
         <v>1768</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>1769</v>
       </c>
       <c r="E593">
         <v>15700</v>
       </c>
+      <c r="F593">
+        <v>171</v>
+      </c>
+      <c r="G593">
+        <v>307</v>
+      </c>
+      <c r="H593">
+        <v>44</v>
+      </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594">
         <v>87583</v>
       </c>
       <c r="B594" t="s">
         <v>1770</v>
       </c>
       <c r="C594" t="s">
         <v>1771</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>1772</v>
       </c>
       <c r="E594">
         <v>10229</v>
+      </c>
+      <c r="F594">
+        <v>24</v>
+      </c>
+      <c r="G594">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">