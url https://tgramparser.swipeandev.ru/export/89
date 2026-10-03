--- v2 (2026-08-03)
+++ v3 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1773">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2718">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -5331,50 +5331,2885 @@
     <t>04.03.26 15:14</t>
   </si>
   <si>
     <t>t.me/kyrillic/1909</t>
   </si>
   <si>
     <t>Как разговаривать с малознакомыми людьми, гайд. У меня с вами были сотни разговоров на встречах кириллика в разных городах и на наших завтраках в Барселоне. Все описанное - на основе наблюдений, и подавляющему большинству из вас этот гайд ТОЧНО будет полезен. Возможно полезнее любого другого поста! Так что можно сохранить и перечитать перед какой-нибудь встречей или митапом. А можно и знакомым отправить! 1️⃣ База: если во время разговора не хочется проявить интерес к собеседнику - задавать ему вопросы или говорить комплименты, - то такой разговор не нужно продолжать! (пост) Потому что это не беседа, а скорее "обмен выступлениями", где каждый просто хочет высказаться. И это сложно назвать диалогом в принципе. Звучит банально, но по моей оценке на наших встречах что-то спрашивают, у меня и у других участников, от силы 5% людей. Кстати беларусы резко выделяются своим интересом к собеседникам. Не знаю почему. Может потому что они приятные люди? (опрос) 2️⃣ Если в компании больше двух человек и ведется смол-ток, то не стоит что-то говорить дольше 30 секунд. Нужно уложиться в это время, и если кому-то интересно детальнее, то что они сделают? Правильно, СПРОСЯТ! Больше 1-2 минут - гарантирую, что кому-то уже скучно, а кто-то хочет добавить свои 1-2 минуты. 3️⃣ Еще база: никогда не перетягивать внимание на себя фразами "а вот у меня..." Любой собеседник воспринимает такое с прохладой. Самый кринж - когда такое в комплименте/поздравлении: "Поздравляю с оффером! Я вот тоже недавно проходил собесы, такой стресс был...". 4️⃣ Все понимают, что в компании не нужно вести разговоры, которые интересны или понятны только паре человек в этой компании. Но есть материи потоньше: важно замечать людей, которые безуспешно пытаются вступить в разговор или которых перебивают. И переводить внимание на них (уже знаете, как). Я считаю, что это просто правила хорошего тона. И это делает вайб в компании намного приятнее. 5️⃣ Нехороший тон - пыриться в телефон, сидя в компании. Или зевать, смотреть на часы и др. Лучше просто отойти, чем так демонстративно проявлять отсутствие интереса к беседе и людям в компании. 6️⃣ Простое: запомнить имя и обращаться по имени. Точно оценят. 7️⃣ Если перед встречей все получили интро участников - нужно их изучить! А в идеале на встрече спросить о том, что другие написали в своих интро. Тоже оценят, и будет более приятная беседа. Даже если интро нет, то можно сделать небольшой ресерч. Это важное правило в т.ч. и для зумов, а во многих случаях является правилом хорошего тона. 8️⃣ Если это уместно, то разумно писать фоллоуап после встречи. Хотя бы уровня "рад был познакомиться!" Без попытки что-то продать конечно. 9️⃣ Споры возникают нередко, и если они вежливые, без обесценивания опыта другого человека (даже если он полностью не прав), то такие споры оживляют беседу и всех участников. 🔟 Люди помнят не "данные из диалога", а то, насколько им было приятно во время разговора или встречи. Это работает в любую сторону - вас запомнят не по тому, что вы говорили, а насколько с вами было комфортно. Звучит как клише, но вспомните хорошие смол-токи в своей жизни. Почти наверняка они были "ни о чем", но с приятными людьми. @kyrillic</t>
   </si>
   <si>
     <t>03.03.26 13:15</t>
   </si>
   <si>
     <t>t.me/kyrillic/1907</t>
   </si>
   <si>
     <t>Про AI пузырь, ч.4: что не так с OpenAI. Это компания - главный "consumer-локомотив" всей AI индустрии, ключевой продукт которой - не сама технология genAI, а ChatGPT. Это видно по доле API в выручке, по разным данным ее 15-20%, что непростительно мало для революционной технологии. 1️⃣ Про неоправданные расходы OpenAI не сказал только ленивый, они в принципе не могут окупиться, даже теоретически. Наверняка планы будут пересматриваться. Например я писал, что сделка с Nvidia на $100 млрд - это не сделка, а letter of intent (то есть просто интерес, без обязательств). И эта "сделка" уже по сути отменена, но свои охваты и внимание медиа компании уже получили. 2️⃣ Недавний раунд OpenAI на $110 млрд, самый большой в истории венчурной индустрии, - не совсем раунд. Это больше похоже на пыль в глаза обывателю из медиа. Лучше меня про это написал Денис Ефремов, цитата: ❗️Итого, что мы имеем по самому крупному раунду в истории венчурного рынка: ❌ Чистых денег</t>
   </si>
   <si>
     <t>03.03.26 11:15</t>
   </si>
   <si>
     <t>t.me/kyrillic/1906</t>
   </si>
   <si>
     <t>Селлеры, готовы к инсайтам? Их будет много, ведь внешняя аналитика Wildberries вернулась! 😎 Точка Банк и MPSTATS дарят 1 месяц доступа к полной аналитике по продажам любого товара — даже при скрытых остатках. Не только по FBO, но и по остальным схемам продаж, в том числе FBS. Всё, что нужно, — активировать бесплатную подписку на MPSTATS. Изучайте рынок, конкурентов и тренды бесплатно. А если откроете счёт в Точка Банке, то сможете продлить подписку на любой тариф MPSTATS со скидкой 50% 🔥 Успейте забрать внешнюю аналитику Wildberries и другие инструменты бесплатно — только до 16 марта</t>
+  </si>
+  <si>
+    <t>08.09.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2286</t>
+  </si>
+  <si>
+    <t>Про русофобию. Скользкая тема, но считаю важным ее наконец обсудить! В комментариях она часто всплывает, особенно при обсуждении Грузии, я сразу скажу главное: 1️⃣ Обычно говорят "ну нужно себя вести прилично, тогда к тебе везде будут нормально относиться". И с этим сложно спорить. Но неприязнь на национальной почве проявляется ДО любой коммуникации и какого-то неподобающего поведения. В этом и особенность ксенофобии, что ее причина чаще всего - лицо, которое местному неприятно видеть, или речь, которую неприятно слышать, из-за собственных местячковых предрассудков. Более того, эту неприязнь видно со стороны: например в безобидной ситуации "сижу в тбилисском кафе, заходит ru-айтишник" я слишком часто видел, как местный испытывал неприязнь. Знаю, что многие из вас жили в 🇬🇪 Грузии долго и ничего не замечали. Обратите внимание, что в большинстве своем не замечали относительно молодые одинокие парни. Потому что этот срез айтишников в среднем похуже считывает эмоции других людей, если нет вербального проявления или каких-то очевидных действий. 2️⃣ Забавно, что 🇵🇱 Польшу защищают те же одинокие молодые М. Хотя как можно там не замечать неприязнь - ума не приложу. Я свои истории описал в большом посте про Польшу, все они случились еще до 2014-го. Наверное это как дальтонику объяснять, что такое зеленый цвет, которого тот никогда не различал. Еще часто путают угрюмость или хмурость местных с отсутствием доброты или xyz-фобией. Для меня самый яркий пример - 🇧🇬 болгары: они суперугрюмые, особенно по сравнению с соседями. Но видно, что они намного добрее тех же соседей. Что-то вроде балканских беларусов. 3️⃣ Но есть страны, где к ru-иммигрантам относятся наоборот, лучше по-умолчанию. Например в 🇬🇧 Лондоне ru-мужчину часто воспринимают либо богатым, любо умным. Потому что долгие годы, особенно до брекзита, туда ехали в основном именно такие. Во 🇫🇷 Франции образованные местные тоже относятся к русским заведомо хорошо. А в 🇮🇹 Италии доля таких местных еще выше. В этих странах хорошо знают ru-культуру, которая и создает положительный образ. 4️⃣ Но конечно в большинстве стран и обществ всем пофиг, откуда ты, и это нормально: в США, Испании, Португалии, или тем более где-нибудь в ЮВА люди озадачены своими проблемами, и они не связывают эти проблемы с русскими. Максимум - со всеми сразу иммигрантами или фарангами-гайдзинами 🙂 А страны, где явная, махровая русофобия, можно пересчитать по пальцам. Конечно это плохие, очень плохие места для ru-иммиграции. Потому что даже молчаливая "скрытая" русофобия, во-первых, легкозаметна, а во-вторых, рано или поздно проявится в действиях. Да и зачем жить в месте, где много людей, которые испытывают к тебе неприязнь просто из-за происхождения? @kyrillic</t>
+  </si>
+  <si>
+    <t>08.09.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2285</t>
+  </si>
+  <si>
+    <t>Как я неоднократно говорил, самые понимающие в айти люди - это венчурные инвесторы. Потому что должны разбираться в двух самых сложных в мире вещах: прогнозах рынка и самих людях. Поэтому интересно наблюдать за работой действующих венчурных инвесторов: например Саша Журавлев в своем канале @exitsexist простым языком пишет про венчур, делится своим видением рынка и тем, как принимает инвестиционные решения. Будет полезно всем, кто сам присматривается к инвестициям или уже инвестирует. Саша управляющий Mento VC, инвестирует в гиперрастущие стартапы в США, совместно с top-tier фондами a16z, Sequoia, Google Ventures и др. Много деталей, который сложно где-то найти: • как удается заходить в сделки, куда сложно попасть небольшому фонду • что делает фонд, если стартап не полетел • как Mento VC оказался в эпицентре скандала top tier фондов И конечно аналитика AI рынка, от которого зависит карьера буквально любого айтишника. Короче говоря, годный контент от понимающего в рынке и людях инвестора. Дорогого стоит! Подписывайтесь 👉 @exitsexist #промо</t>
+  </si>
+  <si>
+    <t>07.09.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2284</t>
+  </si>
+  <si>
+    <t>На программистов хотят учиться всё меньше С начала нулевых каждый год был рост желающих учить computer science (CS), но 20+ лет спустя тренд сломался! Это видно по множеству сигналов из разных стран. Например по данным National Student Clearinghouse этом году набор на CS в США упал 8,1%, и это самое большое падение среди всех профессий. На желание учить CS прежде всего влияет (не)уверенность в том, получится ли позже хорошо зарабатывать. Видимо школьники и их родители начитались сми о том, что код будет писать только AI, а всех разработчиков уволят (что конечно не так, пост). Я считаю наоборот, что AI демаргинализирует разработчиков (пост), и спрос на их труд будет только больше. Школьники охотнее идут учиться инженерии, машиностроению, электротехнике и т.д. В первом комменте приложил другой график - в США больше всего растет Engineering. В реальности текущее падение - это в большой степени коррекция, неприлично большого количества выпускников CS, которое накопилось за 20+ лет. Спрос на программистов намного сильнее зависит от ставки ФРС, чем от влияния AI (пост). А вы считаете перспективным идти в программисты cейчас? @kyrillic</t>
+  </si>
+  <si>
+    <t>05.09.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2283</t>
+  </si>
+  <si>
+    <t>Какие стартапы (и идеи) самые горячие сегодня Brex, самый популярный банк для венчурных стартапов, как и Ramp анализирует транзакции своих клиентов, а потом составляет Brex Benchmark. Недавно они опубликовали 25 самых растущих по реальной выручке этим летом стартапов, там очень интересное! Самое главное: это очень хороший список стартапов, за продукты которых платят другие стартапы. Убрал единорогов, остальных разложил по tiers - насколько реально делать такой стартап на США извне, обычным фаундерам (нам с вами). ⭐️ S tier Greptile (YC W24) - AI ревьюер кода, решает проблему "стока навайбкодили говнокода, надо делать много ревью" Firecrawl (YC S22) - API для поиска и преобразования веб-страниц в маркдаун или структурированный json для LLM 🟢 A Oneleet (YC S22) - очередной комплаенс-стартап по SOC 2, ISO 27001, HIPAA, GDPR, появившийся на рынке, где уже есть комплаенс-единороги (Vanta и др.) Quo (бывший OpenPhone, YC S18) - удобно дает стартапу американский номер телефона. Так быстро растет, потому что появилось много мечтающих разбогатеть на своем AI стартапе, а всем им нужен телефон. 🟡 B Upstash - serverless-платформа данных с Redis, Vector, Search и очередями QStash. Решает проблему постоянно работающих и оплачиваемых баз/кэшей. Blacksmith (YC W24) - быстрые и дешевые runners для GitHub Actions. Ускоряет тесты и сборку. 🟠 C Apify (YC F1) - облачная платформа и маркетплейс готовых веб-скрейперов и автоматизаций. 🔴 D Retell AI (YC W24) - автоматизирует звонки поддержки, продаж и записи клиентов, короче предлагает заменять колл-центры. ___ Это небольшие/средние стартапы, которые РЕАЛЬНО много продают другим стартапам. Можно оценить уровень проблем, за которые готовы платить фаундеры. И конечно можно сверить свои идеи стартапа или сайд-проекта! @kyrillic</t>
+  </si>
+  <si>
+    <t>03.09.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2282</t>
+  </si>
+  <si>
+    <t>80% корпоративной выручки OpenAI и Anthropic идет от 1% клиентов! 😳 Это удивительные данные от Ramp - крупного американского b2b финтеха, который анализирует транзакции своих клиентов (70 тыс. US компаний) и составляет Ramp AI Index. Важно: это анализ не всей выручки конечно, а только той, которая идет через Ramp. При том, что сервисом непропорционально много пользуются tech компании. Некоторые выводы сделать можно! 1️⃣ 80% выручки от 1% клиентов - это ультраконцентрация, доселе невиданная в tech индустрии. Даже концентрация единственной хорошо зарабатывающей на AI компании - Nvidia, "всего" в 45-55% у трех клиентов (и 70% у пяти), заставляет аналитиков активно напрягаться после каждого квартального отчета. 2️⃣ По Ramp выручка OpenAI и Anthropic на 95% (!) зависит от 10% токенмакккс-клиентов. Что будет, если часть из этих 10% или тем более из золотого 1% будет переходить на открытые модели? Ведь switching costs намного ниже, чем например у энтерпрайз софта. Или еще хуже, не будут получать желаемый ROI от AI? Еще мягко говоря необычно, что концентрация сохраняется почти два года и не показывает устойчивого снижения. 3️⃣ Очевидно, что многие из 1% связаны с AI бумом, в т.ч. AI стартапы, которым в последние пару лет было чрезвычайно легко привлекать венчурные деньги. И конечно им легко их тратить на API OpenAI и Anthropic. Но что будет с оценкой больших лаб, если критическое число AI стартапов так и не получит нормальную юнит-экономику? (а сегодня ее нет почти ни у кого) Или тоже уйдут к открытым моделям? Короче говоря, если у Anthropic будет IPO, то мы узнаем так много интересного из их отчетности! @kyrillic</t>
+  </si>
+  <si>
+    <t>03.09.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2281</t>
+  </si>
+  <si>
+    <t>Если вы собираете документы на digital nomad ВНЖ, один из важных вопросов — как показать понятный и подтверждаемый доход Особенно если деньги приходят из СНГ, в криптовалюте или на реквизиты, которые потом сложно объяснить банку или миграционным органам. В таких случаях есть вполне рабочий способ — проводить выплаты через специальный сервис-посредник. Например, EasyStaff Payroll. Схема довольно простая: договор → документы по выполненным работам → выплата на ваш личный счёт в европейском банке. Как это выглядит на практике: 1️⃣ Договор оформляется через юрлицо в Великобритании, ОАЭ или Литве. 2️⃣ Личный кабинет пополняется на сумму вознаграждения — фиатом или криптовалютой. 3️⃣ EasyStaff Payroll формирует документы по выполненным работам, которые можно использовать для подтверждения дохода, в том числе при оформлении ВНЖ, кредита или ипотеки. 4️⃣ Деньги поступают на ваш личный счёт в европейском банке. В итоге вместо разрозненных переводов получается понятная история дохода: есть договор, документы и подтверждение выплаты на ваш счёт. На мой взгляд, это годный вариант для тех, кому важно нормально оформить международные выплаты и иметь документы для подтверждения дохода в Европе. Подробнее о сервисе: https://clck.ru/3VSfRv Если хотите уточнить детали под свою ситуацию, можно написать менеджеру: https://t.me/annakhol9 #промо</t>
+  </si>
+  <si>
+    <t>02.09.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2280</t>
+  </si>
+  <si>
+    <t>Очень простой, но полезный личный AI кейс. Недавно из любопытства загрузил в ллм 10+ лет нашей с Милой переписки из телеграма, попросив проанализировать. В итоге мы потратили вечер, обсуждая результаты анализа и предаваясь воспоминаниям 🙂 Было и полезное: например Мила мне всегда говорила, что я долго отвечаю, а по статистике моя медианная скорость ответа за 10 лет - 18 секунд 🙂 А у нее 1 мин 10 сек. Или словом года в разное время были "ок", "супер", "люблю", "иду", "блин" и т.д. А в 2026-м у нас родилась дочь, и слово этого года - "спит" 🙂 Клод даже построил эмоциональный портрет по годам, самые популярные темы, локации нашего номадизма за эти годы и вообще много интересного (пример на картинке). Очень интересно посмотреть на динамику за такой большой промежуток времени. После этого я начал грузить более полезные переписки, убрав чувствительные данные - от пачек имейлов в сотни длинных тредов по работе до лички этого канала. И всегда были полезные находки, которые заставили не только задуматься, но и внести некоторые изменения - и в свое поведение, и в риторику своих сообщений. Короче говоря, делается все это очень просто, а пользы я для себя нашел много! @kyrillic</t>
+  </si>
+  <si>
+    <t>02.09.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2279</t>
+  </si>
+  <si>
+    <t>Завтра будет полезная конференция Граница ИИ–человек", в которой я тоже участвую, и расскажу про AI слоп: его вред всем очевиден, но ведь кому-то и полезен! Конференция бесплатная, будут еще спикеры, они по совместительству авторы каналов, на которые нужно подписаться, чтобы послушать или получить доступ к записям выступлений. А там интересные темы: Ринат Алиев - Rinat Aliev | Channel Кого я перестал нанимать из-за ИИ, а кому наоборот поднял деньги. Как реально обстоят дела внутри OpenAi и что ресерчеры не говорят публично. Игорь Зуев - Короче, капитан ИИ vs. человек в создании, продвижении и монетизации приложений Дима Бескромный - Бескромный Как заменить отдел аналитики и автоматизировать охоту на тренды. Даша Васянина - Дашич, беги Как ИИ давит на найм и что с этим сделать вам лично Саша Горный - Стартап дня и Ai дня Давайте назовем задачу сложной, если вы не можете её решить, и Claude не может её решить, а решить все-таки надо. Что делать в таком случае? Аня Тыщенко - Упал, поднялся Я качаю чаты, запускаю диприсерчи, вайбкожу парсеры, узнаю что угодно. А зачем мне человек? Лёша Подклетнов - Дизраптор и Фичизм ИИ дал эффект там, где не ждали. Пять неочевидных ИИ-применений, которые принесли реальный результат Кирилл Куликов - kyrillic Как AI-слоп меняет нашу жизнь. Кому-то даже к лучшему! Зарегистрироваться на конфу бесплатно, она пройдет завтра с 15:00 до 20:00 по мск. Я выступаю последним, в 19 мск. Если не сможете смотреть онлайн, зарегистрируйтесь в боте, там будет запись конференции. Приходите!</t>
+  </si>
+  <si>
+    <t>01.09.26 17:39</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2278</t>
+  </si>
+  <si>
+    <t>Посмотрел данные национальных статбюро некоторых популярных у релокантов безвизовых стран: 1️⃣ В 🇰🇿 Казахстане всплеск внж в 2022, к 2025-му вернулось к норме. На графике моя оценка переехавших россиян на основе выдачи рвп. Репатрианты в 🇮🇱 Израиль показали очень большой всплеск, но тоже вернулись к норме. 2️⃣ В 🇧🇷 Бразилии цифры совсем крошечные - чуть больше тысячи россиян переезжает туда в год. Но зато особо нет уменьшения, а до 2022-го было всего 400-500 человек в год. Короче говоря, ОЧЕНЬ непопулярное направление. 3️⃣ В 🇷🇸 Сербии и 🇦🇷 Аргентине пик пришелся на 2023 год. Так вообще в большинстве стран, популярных у релокантов этой волны. Ну и для Аргентины нужно было забеременеть и доходить до 3-го триместра 🙂 4️⃣ По Грузии, Армении, Таиланду и др. посчитать очень сложно, потому что большинство жили без всяких внж. НО цифры там наверняка намного меньше казахстанских, в том числе всплески 2022-23 гг. 5️⃣ По этим цифрам можно оценить масштабы волны, но нужно учесть, что многие переезжали не один раз. А из лимбов вернувшихся наверняка намного больше, чем из развитых стран. @kyrillic</t>
+  </si>
+  <si>
+    <t>01.09.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2277</t>
+  </si>
+  <si>
+    <t>Волна релокантов закончилась! Точно 🙂 Недавно Евростат наконец выложил данные по всем странам ЕС за 2025 год. И можно с уверенностью утверждать, что волна релокантов в Европу, которая многим кажется огромной, во-первых, не была огромной, а во-вторых, уже откатывается назад! 1️⃣ В 2022-23 действительно был всплеск выдачи внж россиянам. Но! Был всплеск и общего числа внж, всем. Доля россиян среди первых внж выросла до 3-3,2%, но уже в 2025 упала до минимума за 20 лет - 1,8%! 2️⃣ "Избыточные" внж за 2022-23 составили 80-85 тыс, однако впервые за 20 лет общее число россиян с внж ЕС не растет уже три года! Держится стабильно 875 тыс. человек. То есть россияне получают внж, но задерживаются намного меньше, чем раньше. Подробнее в посте "рейтинг стран Европы, где россияне не задерживаются". 3️⃣ При этом несмотря на санкции, войны, пропаганду и т.д. доля россиян в общем запасе внж ЕС была очень стабильна 15+ лет (3,4-3,6%). Но в 2025-м впервые упала до 3,16%. 4️⃣ Число полученных внж в 2025-м ниже 20-летнего тренда, несмотря на появление простых способов переезда вроде номад-внж. Отношение запаса к притоку в 2025-м - рекорд за всю историю. 12,7 против 7,1 в 2022-м. Это значит, что российская диаспора в Европе стремительно стареет: новых почти не приезжает, старые досиживают статус. 5️⃣ Мало кто из вас угадал в опросе, что самая "русская" страна ЕС сегодня - 🇧🇬 Болгария (11,17% первых внж выдано россиянам). На втором месте 🇨🇾 Кипр (10,73%), на третьем 🇦🇹 Австрия с всего 4,17%. Для сравнения в 🇩🇪 Германии 2,08%, во 🇫🇷 Франции 1,52%. 6️⃣ Любопытно, что у Евростата уже два года есть 🇷🇸 Сербия: в 2024-м 17 тыс из 34 тыс внж выдали россиянам (50%), но в 2025-м уже только 9,5 тыс. То есть даже в совсем простые для иммиграции страны россияне стали ехать намного менее охотно. @kyrillic</t>
+  </si>
+  <si>
+    <t>01.09.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2276</t>
+  </si>
+  <si>
+    <t>🇪🇸 Испания заняла первое место по качеству жизни среди релокантов По данным Expat Insider 2026, 82% переехавших довольны жизнью в Испании, среди них — и удалёнщики, которым одобрили ВНЖ Digital Nomad за 20 рабочих дней и сразу на 3 года. Статус доступен для специалистов с доходом от 2849€ в месяц. Быть из IT при этом не обязательно, а зарабатывать можно и в рублях или в другой валюте. Для чего удалёнщики массово получают ВНЖ Испании? • Жить в Испании всей семьёй • Путешествовать по ЕС без виз • Пользоваться европейскими банками и сервисами • Выйти на новый рынок и международных клиентов • Начать путь к ПМЖ и испанскому паспорту При этом переезжать сразу необязательно: многие получают статус как «запасной аэродром» в Европе и для свободных поездок по Шенгену. Где узнать больше? Переходите в канал @relocant_es — там миграционные специалисты разобрали все нюансы — от последних изменений до налогов. 📍Бесплатный вебинар: 3 сентября в 19:00 по Москве ведущие эксперты выйдут в прямой эфир и разберут самое важное о ВНЖ, требованиях и налогах. Регистрируйтесь ← Если хотите уже сейчас понять, подходите ли вы под программу, запишитесь на бесплатный разбор: @relocantes_consult #промо</t>
+  </si>
+  <si>
+    <t>30.08.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2273</t>
+  </si>
+  <si>
+    <t>Осенью возвращаются кириллик-митапы! В 2024/25 мы провели встречи в 50+ городах по всему миру, на многих мы с Милой были, нам очень понравилось! Очень много классных людей, наших единомышленников. В этот раз вместо случайных анонсов городов я хочу собрать статистику, где больше всего желающих собраться на оффлайн-митап. В комментах к этому посту я опубликую опросы со списком городов, отметьте пожалуйста тот, где придете на такую встречу! Где будет больше людей - там сделаем в первую очередь.</t>
+  </si>
+  <si>
+    <t>28.08.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2272</t>
+  </si>
+  <si>
+    <t>Про 🇩🇪 Германию для жизни Страна конкурирует с Испанией за первое место по числу новых внж россиянам, а по живущим там - безоговорочный лидер: 220 тыс vs второе место Испании с 116 тыс. И это не считая тех, кто уже немецкий гражданин (таких сотни тысяч). Короче говоря, популярное направление! 1️⃣ Начну с важного: в Германию переехать намного проще, чем во многие другие страны ЕС. Уже несколько лет есть виза "Chancenkarte", которая позволяет жить в стране год для поиска работы. Очень низкий порог квалификации (почти любой айтишник с высшим образованием проходит) + нужно иметь деньги на жизнь в течение года (12-13 тыс евро). Всего за 2025 год выдано 17.5 тыс виз, из них россиянам около 1 тыс. Плюс есть "виза фрилансера" и другие варианты. Короче говоря, начать свой путь в ЕС с Германии и карты шансов - разумнее, чем сидеть в Белграде или Тбилиси. Можно получить визу, спокойно обустраивать жизнь и искать пути - работа в Германии или нет, переезд в другую страну ЕС или нет (с действующей визой Германии это намного проще). 2️⃣ В Германии недорого! Если это не Мюнхен, Гамбург, Берлин и другие крупные города. Вспомним пост с примером покупки целой квартиры 68м2 за 8 тыс евро 🙂 Аренда студии в маленьком городе с хорошей инфраструктурой и транспортной доступностью может стоить меньше 500 евро/мес. 3️⃣ Для меня Германия интереснее, чем страны Северной Европы, Нидерланды и уж тем более Чехия, Польша, Венгрия и т.д. Германия суперпредсказумая, надежная, можно спланировать свою жизнь до пенсии. Есть много людей, особенно тревожных, для кого такая понятность будет огромным плюсом. Шансы прожить обычную спокойную западноевропейскую жизнь в Германии наиболее велики. Плюс хороший средний уровень образования для детей, хорошая медицина и соцобеспечение, быстрый путь до паспорта и т.д. Сделаю оговорку: у меня нерациональная любовь к Германии и особенно Берлину, потому что под Берлином я провел почти 6 лет своего детства, в постсоветском военном городке (пост). Но я делаю поправку на свою любовь к Германии. 4️⃣ Не мне вам объяснять, что Берлин - ультрахипстерский город с кучей молодых интересных англоговорящих tech-экспатов. Большинству айтшиников такое заходит. И если нет тяги к теплому климату и морю, то где ru-айтшинику будет лучше? 5️⃣ Мы все читали негативные отзывы о жизни в Германии, но отчасти это обусловлено популярностью страны у россиян. А еще многим не заходит "казарменность" - жизнь по правилам, более строгим, чем например в Италии, Португалии или других южных странах. Хотя как я уже написал выше, для многих это будет огромным плюсом - когда все понятно и не нужно переживать из-за неопределенности. 6️⃣ Многие говорят о будущем экономическом упадке Германии, но скорее всего это преувеличение. Да, полным ходом идет деиндустриализация, которая прошла 40 лет назад в Британии, США, Франции. Потому что развитые экономики редко имеют такую большую долю производства в ВВП. Процесс усугубился энергетическим кризисом, но Германия проходит турбулентность спокойно, вряд ли что-то изменится. А для айтишника-иммигранта время перемен может быть только плюсом: возможно стоит ожидать от Германии поворота в tech. 7️⃣ У меня есть важный пост "где люди хотят жить на самом деле". В категории "Западная Европа" там список 🇬🇧 UK, 🇩🇪 Германия, 🇫🇷 Франция, 🇳🇱 Нидерланды, 🇨🇭 Швейцария. И большинству подходит именно Германия: • Во Франции лучше всего тем, кто кайфует от изысканности в быту. В любой другой стране им будет хуже. А таких людей немного. • В Швейцарию - только с оффером или большим капиталом, а мечтатели там жить просто так скорее всего не очень понимают в эмиграции, разнице цен и нюансах Швейцарии. • В Нидерланды тоже с айтишным оффером (или голландским мужем). • В Британии большинству понравится только в Лондоне, но он подходит не всем. Вот и остается Германия! Ну и Австрия. @kyrllic</t>
+  </si>
+  <si>
+    <t>28.08.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2271</t>
+  </si>
+  <si>
+    <t>А вот еще конференция, где участвую я, с другими авторами каналов, по старой схеме: вы подписываетесь на всех, а мы очень стараемся сделать полезные для всех выступления. win-win! На этот раз снова про AI, темы спикеров ниже. И невооруженным взглядом видно, как нарративы становятся чуть менее оптимистичными 🙂 А значит более полезными! Мы конечно не эксперты, просто как всегда расскажем про свой опыт. Короче говоря, должна быть годная конфа, приходите послушать! Я выступаю последним: Ринат Алиев - Rinat Aliev | Channel Кого я перестал нанимать из-за ИИ, а кому наоборот поднял деньги. Как реально обстоят дела внутри OpenAi и что ресерчеры не говорят публично. Игорь Зуев - Короче, капитан ИИ vs. человек в создании, продвижении и монетизации приложений Дима Бескромный - Бескромный Как заменить отдел аналитики и автоматизировать охоту на тренды. Даша Васянина - Дашич, беги Как ИИ давит на найм и что с этим сделать вам лично Саша Горный - Стартап дня и Ai дня Давайте назовем задачу сложной, если вы не можете её решить, и Claude не может её решить, а решить все-таки надо. Что делать в таком случае? Аня Тыщенко - Упал, поднялся Я качаю чаты, запускаю диприсерчи, вайбкожу парсеры, узнаю что угодно. А зачем мне человек? Лёша Подклетнов - Дизраптор и Фичизм ИИ дал эффект там, где не ждали. Пять неочевидных ИИ-применений, которые принесли реальный результат Кирилл Куликов - kyrillic Как AI-слоп меняет нашу жизнь. Кому-то даже к лучшему! Дата конфы: 3 сентября (онлайн), с 15:00 до 20:00 по мск. Зарегистрироваться на конфу бесплатно Если не сможете смотреть онлайн, зарегистрируйтесь в боте, там будет запись конференции.</t>
+  </si>
+  <si>
+    <t>28.08.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2270</t>
+  </si>
+  <si>
+    <t>Бесплатная конференция Основатели Онлайн Уже в эту субботу, 29 августа, «Основатели» при поддержке Генерального партнера Т-Бизнес организуют бесплатную конференцию по теме «Опыт внедрения вайбкодинга в бизнес и жизнь без стресса и FOMO». Спикеры – основатели крупных компаний: • Максим Спиридонов (Нетология и Фоксфорд); • Денис Кутергин (YouDo, Основатели); • Александр Доброкотов (AI Molodca); • Дмитрий Бескромный (bQ Group); • Сева Устинов (Plurio); • Михаил Перегудов (Whizz, s16vc, Партия еды). Они поделятся собственным опытом оптимизации и полного делегирования бизнес-процессов в своих компаниях с помощью AI. На конференции основатели расскажут на примере своих компаний, как: • ИИ меняет производство рекламы и креатив; • за счет ИИ создать дополнительную ценность продукта; • создать второй мозг основателя и управлять компанией, когда AI знает весь контекст; • жить и работать с ИИ без FOMO и отрицания; • AI-агенты экономят деньги и растят выручку. Бесплатная регистрация по ссылке #промо</t>
+  </si>
+  <si>
+    <t>27.08.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2269</t>
+  </si>
+  <si>
+    <t>Сигнал/шум, ч.29: всем СДВГ! Во вчерашнем опросе доля проголосовавших за разные псих.расстройства у себя превосходит реальную распространенность ОЧЕНЬ сильно. Аутизм 10х, СДВГ 8х, ОКР 7х, тревожное расстройство 4х и т.д. 🙂 Это оценки с учетом недообследованности и др, то есть по качественным исследованиям, которые изучали именно распространенность расстройств в обществе, а не по (не)поставленным диагнозам. 1️⃣ Можно подумать, что тут в кириллике особенная выборка, все в расстройствах. Да, вы зажиточные айтишники-эмигранты, но есть много работ, показывающих, что распределение расстройств довольно равномерное. Да, у эмигрантов их чуть больше, но у образованных людей с большими зарплатами - меньше. Как вы знаете, в канале суперэлитная аудитория - вот опрос про доходы. Айтишники внутри РФ тоже кстати хорошо зарабатывают, вот тот же опрос у дружественных хороших каналов, у Тиграна и у Артема. Просто для эмиграции нужно чуть больше. Короче говоря, нет повышенной распространенности условного СДВГ у айтишников. Более того, почти уверен, что выучиться на хорошего разработчика и быть конкурентноспособным в карьере с СДВГ в среднем сложнее, чем без него. 2️⃣ Видно, что сильно завышены те диагнозы, симптомы которых можно найти буквально у каждого - невнимательность, социальная неловкость, переживания, любовь к порядку, лень и т.д. Чем-то похоже на гороскопы, когда на любой можно сказать "ну это точно про меня!" 3️⃣ Любопытно, что 60-70% из вас выбрали что-то из списка, хотя по самым щедрым оценкам, с псих.расстройствами встречаются до 45% людей, причем за всю жизнь, и включая зависимости, которых нет в опросе. Плюс конечно это может быть неуважительно к тем, у кого реальный диагноз, а не выдуманный. 4️⃣ Мое очень субъективное личное наблюдение: если человек приписывает себе какие-то расстройства без точного диагноза от психиатра и любит говорить об этом, то почти наверняка человек довольно сильно зациклен на себе. Обычно такому сложно общаться не из-за расстройств, а потому что ему интересно говорить только о себе, а другие люди не особо интересны. Есть релевантный пост "Как разговаривать с малознакомыми людьми", который был многим полезен. 5️⃣ Если по возможности учесть все факторы, то без диагноза сказать "я сдвгшник" будет ошибочно с вероятностью... 87%! (мои расчеты на основе вчерашнего опроса) Если есть желание поставить себе диагноз без посещений психиатра, то точно ли есть ответ на вопрос лично для себя, почему приписанное так сильно расходится с реальным распространением псих.расстройств? @kyrillic</t>
+  </si>
+  <si>
+    <t>25.08.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2267</t>
+  </si>
+  <si>
+    <t>Про B2C, ч.4: эпоха AI У меня есть несколько важных постов про consumer стартапы (ч1, ч2, ч3), tldr: сегодня их делать 100х сложнее, чем b2b. Во втором посте рубрики есть график, наглядно демонстрирующий драматическое падение числа consumer-единорогов с 2013-го. А к этому посту еще более наглядный график: почти все время конечных потребителей в интернете поделено рынком ещё до 2010-го! 1️⃣ У многих есть надежда на AI: во-первых, спустя 15 лет все же появился b2c продукт, который забрал часть внимания (ChatGPT). Это чего-то стоит. Во-вторых, из миллионов завайбкоженных маленьких кривеньких проектов "для себя" должна же выкристаллизоваться россыпь бриллиантов. 2️⃣ Считаю, что главная ошибка b2c-вайбкодеров в том, что они зачастую заставляют своих юзеров что-то промптить, подключать API, следить за расходом токенов (или других единиц), интегрировать сервисы сложнее одного клика и т.д. Все это создает серьезные барьеры, к которым не привыкли обычные люди, пользующиеся приложениями последние 10-20+ лет. 3️⃣ Другая проблема - виральность: уже давно это по сути единственный способ для b2c хоть как-то вырасти недорого. Но по разным подсчетам, в AI стартапах 40-60% трафика клюнули на AI хайп, и их сложно конвертировать в юзера. Однако токены они потратить успеют! При виральном успехе AI стартапа у неудачной аудитории - счет за токены может просто обанкротить. А экономика AI стартапа не особо позволяет использовать традиционные платные каналы. 4️⃣ При этом у AI b2c продуктов нет, и наверное не может быть сетевого эффекта. Который был главным драйвером consumer-интернета нулевых (чем больше людей в фейсбуке, тем фейсбук ценнее). 5️⃣ Сейчас AI в b2c скорее похож на набор "сделай сам", вроде ардуино. Прикольно повозиться, сделать что-то вроде бы полезное для себя. Другая аналогия: наверное многие из вас легко видят разницу между хендмейд вещью и фабричной или хенмейд vs хорошей кастомной вещью. Одежда, рюкзак, мебель, что угодно. Хендмейд - это когда рукастый Вася что-то запилил: прикольно, молодец, но в конкуренции на открытом рынке его продукт сильно уступает и массовому фабричному, и качественному эксклюзивному. Так вот пока AI, особенно в consumer части, дает именно "хендмейд-пользу": если все скрыть от юзера под интерфейс, то пользы как бы и нет. Она часто заключается в "о прикольно, AI можно потыкать". Будем надеяться, что это изменится в будущем! А пока - большинству из нас не стоит делать b2c стартап, если нет прошлого успешного опыта. @kyrillic</t>
+  </si>
+  <si>
+    <t>25.08.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2265</t>
+  </si>
+  <si>
+    <t>В эти непростые времена многие задаются вопросом - а как получить второе гражданство? Ну просто так, на всякий случай. Основные задачи часто похожи: легальная программа, с минимальными требованиями к языку, желательно быстро и без бюрократии. И, конечно, с доступом к большинству стран мира. 💡Сложная задача? Решение есть: • Безвиз в 130+ стран, включая весь Евросоюз, Китай и Японию. • Упрощенное получение визы в Канаду 🍁 • Ставка 0% на налоги до смены налогового резидентства. • Доступ к международному образованию для детей. • Возможность свободно покупать недвижимость по всему миру. ✅ А что по условиям? • Никаких экзаменов. • Паспорт РФ сохраняется. • Жить в стране постоянно не требуется. • Можно подать документы сразу на всю семью. • Дети получают гражданство по праву рождения. • Процедура занимает неприлично быстрый срок. • Абсолютно легальная государственная программа с прозрачными правилами. *Дорого **Наш эксклюзив на российском рынке (поэтому не называем страну и программу) 💼 Почему выбирают FINION • На рынке с 2010 года • Только официальные государственные программы • Прозрачный договор с чёткими гарантиями • Возврат средств, если что-то пойдёт не так • Сопровождение на каждом шаге Хотите узнать больше? 👉Переходите на канал #промо</t>
+  </si>
+  <si>
+    <t>24.08.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2264</t>
+  </si>
+  <si>
+    <t>Про поиск авиабилетов. Я конечно не эксперт, а это скорее пост-призыв делиться своими лайфхаками в комментариях. У меня лайфхак по сути один, но универсальный и проверен 15 годами: Пользоваться Google Flights! Есть миллион разных сервисов, но я никогда не видел, чтобы кто-то качественнее и быстрее гугла подтягивал актуальные цены. В 2022 году Google Flights перестал показывать рейсы в РФ, но спустя пару лет вернул неru-авиакомпании (чего не сделали другие неru-сервисы). Там можно выбрать пункт назначения Anywhere и с кучей фильтров искать удобные и/или дешевые билеты. Например туда-обратно из Барселоны в NY за 418 евро, или в Токио за 605. Или в Питер на две недели за 310. Причем все рейсы с одной нормальной пересадкой. Есть сервисы, которые так умеют или даже более гибкие (Kiwi), но там почти всегда цены одновременно выше и менее актуальны. И сразу выдает все опции, где и за сколько покупать - можно напрямую у а/к, можно у другого сервиса. Я Google Flights пользуюсь кажется с первых дней его появления в 2011 году, и тогда был в шоке, как пришел новый сервис и сделал все 10х удобнее и быстрее (тогда его UX был инновационным). За 15 лет так и не нашел более точного и удобного сервиса. А недавно Google Hotels стал главным способом поиска и отелей. Расскажите в комментариях, как вы ищете авиабилеты! @kyrillic</t>
+  </si>
+  <si>
+    <t>20.08.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2263</t>
+  </si>
+  <si>
+    <t>Как используют Сodex и ChatGPT для работы На картинке наглядно о том, кто и для чего пользуется. Там круто разделено по профессиям и даже сеньорности - такой уровень инсайтов доступен только самому OpenAI, на своих внутренних данных корпоративных юзеров - по ним и написана работа (pdf). Knowledge artifacts в схеме - это создание всяких файлов: слайдов, документов и т.д. Видно, что пользуются сейлзы, маркетологи и продакты (что логично). Самое неожиданное для меня, что анализ данных сильно выражен только у эйчаров (ну понятно, читают резюме через llm), а у остальных анализа данных почти нет. Еще видно, что если человек не кодит, то число кейсов использования llm в работе резко сокращается. В работе кстати кроме прочего интересно считали распределение использования Codex vs ChatGPT. У личных акаунтов доля кодекса 16,5%, у корпоративных 63%, а у контрольной группы из сотрудников OpenAI - аж 99,8%! Наверное многим как и мне, будет интересно сравнить данные таблицы со своим использованием. @kyrillic</t>
+  </si>
+  <si>
+    <t>20.08.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2262</t>
+  </si>
+  <si>
+    <t>Какой процент ваших грандиозных планов реализовывается? С приходом AI еще появился грустный, но правдивый мем: "до AI у меня было 3 незаконченных проекта, а с AI — 84 незаконченных проекта" С личными планами то же самое, просто никто не считает. Решили заняться спортом — хватило на две недели. Решили больше времени проводить с семьёй — хватило на пару выходных. В бизнесе то же самое — сколько крутых планов не реализуется? Расписали на стратсессии двенадцать направлений — к декабрю живы два. И так из года в год. Знакомо? Хотите наконец изменить ситуацию? Вам могут помочь карты гипотез: ими пользуются многие, в том числе предприниматели и топ-менеджеры, например Сбера. Реально помогает, во-первых, грамотно ставить цели, во-вторых, создавать реалистичный трек их достижения. Что может быть лучше удовольствия от реализованной цели? Присоединяетесь и попробуйте сами! Реклама. ИП Ройгас Полина Юрьевна. ИНН 770973951244. Erid:CQH36pWzJqVJCbWwmZzUkviBPuLE3eEscHYK979pRoLrtn</t>
+  </si>
+  <si>
+    <t>19.08.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2260</t>
+  </si>
+  <si>
+    <t>Когда переехали, но местный язык еще не выучили, лайфхак О нем рассказал один из участников нашего барселонского закрытого чатика: У айфона с недавних пор есть функция Live Translation, которая может в реальном времени переводить голосом телефонный разговор, причем в обе стороны. Русского языка там нет, но перевод на английский ок. Работает на iOS 26 и айфонах 15+ Такое поможет, если рядом нет местноговорящего человека, а надо позвонить в какую-то службу поддержки/больницу/записаться куда-то. Как я понял из отзывов, сегодня это лучший инструмент, чтобы решить вопрос по телефону на незнакомом языке. Там есть задержки конечно, но кажется работает именно так, как должно и как мы представляем себе синхронный перевод. Какие еще лайфхаки общения на незнакомых языках вы знаете? @kyrillic</t>
+  </si>
+  <si>
+    <t>19.08.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2259</t>
+  </si>
+  <si>
+    <t>Про увольнения из-за AI. Вышла работа из Стэнфорда "What is really happening to jobs? Separating AI hype from reality", объединяющая много исследований по теме. 1️⃣ Мы с вами знаем, что динамика рынка труда, особенно разработчиков, намного сильнее зависит от экономических факторов, чем от влияния AI (знаем из поста). В этой работе сделали поправку на влияние ставки ФРС (было резкое повышение с марта'22) и удаленной работы. Тогда эффект AI как отдельного фактора становится заметен только с 2024. При этом эффект еле заметен, близок к нулю. Главный тренд в условиях высокой ставки и роста удаленный работы - найм опытных айтишников удаленно, что дополнительно съедает найм джуниоров. 2️⃣ Даже среди компаний, которые по их словам внедрили AI, только 5% сообщают о каком-либо влиянии на занятость. 80% топов компаний по опросу Fed Atlanta говорят, что AI-инвестиции пока не изменили ни количество сотрудников, ни их продуктивность. При этом внедрившие AI заявляют о небольшом приросте занятости. Тут надо конечно делать контроль именно на AI, но скорее всего в недалеком будущем мы увидим качественные работы, которые говорят о росте найма благодаря AI, а не об увольнениях! По Ramp Economics Lab это +10% за два года после внедрения, причем эффект тянут фирмы с самыми высокими AI-расходами на человека. По разработчикам тренд уже очевиден: кол-во вакансий растет быстрее, чем в других профессиях. Вопрос лишь в том, где тут влияние AI, а где капитала. 3️⃣ Любопытно, что в этой работе и похожих есть нарратив, который возможно скоро станет массовым и дойдет до медиа: В 1987 году говорили "эра компьютеров везде, кроме статистики продуктивности". И типа сегодня происходит похожее, так что не стоит ожидать прироста сейчас или в ближайшие годы, а нужно подождать 10-15 лет. Такие прогнозы делать несложно, наверное так и будет, хотя бы из-за эффекта беспрецедентного капекса, который мы видим сегодня. Я только хочу обратить внимание, что нарратив сменился с горячего fomo "AI уже сейчас заберет у вас работу" на более адекватный. 4️⃣ А если кто-то будет прикладывать похожий график как в посте (он из описанной работы), в качестве доказательства увольнений/замедления найма из-за AI - скорее всего стоит чуть более критично относится к заявлениям этого человека 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>19.08.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2254</t>
+  </si>
+  <si>
+    <t>В инженерии есть понятие bus factor: сколько человек должно исчезнуть, чтобы всё встало. Для кода этот показатель считают, для доступов тоже. Для клиентского сервиса — никогда, хотя там он почти всегда равен единице. Картина знакомая: в компании один человек, который «умеет с клиентами». Он в отпуске, и качество проседает. Решается это ровно как в инженерии: не мотивацией, а документацией — картой пути клиента, едиными стандартами работы с клиентами, которые можно передать новому человеку в первый же день. Точка Банк 11 лет строит бизнес вокруг клиента. У банка 800 000 предпринимателей, 70% из них рекомендуют его другим. Теперь Точка Банк упаковал свою экспертизу в Школа клиентского опыта — практические курсы для предпринимателей, которые хотят выстроить сервис без постоянного личного контроля и зависимости от конкретных сотрудников. Уже открыт набор на первый курс «Управление клиентским опытом». На нём вы соберёте Сервисный паспорт, по сути, runbook сервиса для вашего бизнеса. Своими кейсами и практиками также поделятся фаундеры Lapochka Drinks, Bioniq, GOOD WOOD и Дринкит. Старт 28 сентября. Курс проходит онлайн и длится месяц.</t>
+  </si>
+  <si>
+    <t>18.08.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2252</t>
+  </si>
+  <si>
+    <t>Где цены на недвижимость росли, а где падали. Вот еще один график от Валерия (его linkedin), где посчитан рост недвижимости в разных странах, причем с учетом инфляции. Конечно лучше смотреть по городам, потому что за последние 10-20 лет цены в столицах и крупных городах растут намного быстрее среднего по странам. Но общую картину можно оценить, в том числе доходность в период, когда цены бешено росли после кризиса 2008-го года. Будут ли они так же расти в следующие 15 лет? А даже если будут, обгонят ли фондовый рынок? Потому что даже с вроде бы бурным ростом с 2008-го - не обгоняли. Причем очень не обгоняли. Самый большой рост - 🇮🇱 Израиль (в том числе из-за роста курса шекеля), 🇵🇹 Португалия, 🇭🇺 Венгрия, 🇨🇭 Швейцария, 🇭🇰 Гонконг, 🇲🇽 Мексика, 🇷🇸 Сербия. Упали цены в 🇷🇺 России и 🇿🇦 ЮАР, в т.ч. из-за падения курса местной валюты + в Еврозоне - 🇮🇹 Италия, 🇫🇮 Финляндия, 🇷🇴 Румыния, 🇬🇷 Греция. Можно ли сегодня предсказать, в каких странах недвижимость вырастет? @kyrillic</t>
+  </si>
+  <si>
+    <t>18.08.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2251</t>
+  </si>
+  <si>
+    <t>Про покупку квартиры в ЕС и других развитых странах, ч.4. Предыдущие части рубрики: ч3, ч2, ч1 + ваш опыт ипотеки в разных странах: ч2, ч1 1️⃣ На картинке к посту - распределение популярных у нас с вами городов по стоимости жилья + насколько выгодно сдавать в аренду. Данные numbeo. Автор графика Валерий Емельянов (в linkedin) Если присмотреться, то видно очевидное: в городах, где многим хочется жить, плохо работает схема "купить квартиру и сдавать ее". 2️⃣ Еще многие недавние экспаты так смело берут ипотеку! В большинстве классных городов это выгодно, если жить самому в ней 7-20 лет (в зависимости от города и грядущего будущего). Если уехать раньше и сдавать, то ипотека почти наверняка оказывается неправильным финансовым решением. А если продать - почти наверняка другие способы инвестиций были бы надежнее и прибыльнее. Но главное наверное даже не это, а такая легкость многих, без большого опыта эмиграции, выбрать место, к которому они будут сильно привязаны много лет. Я иногда восхищаюсь, иногда удивляюсь такой смелостью 🙂 Потому что потерять деньги - это одно, а тяготеть к какому-то месту не из-за возможностей, и не потому что оно лучшее в текущий сезон жизни, а из-за просто имущества там - совсем другое. 3️⃣ Кстати сезоны жизни меняются, и довольно стремительно. Особенно у людей, которые не привязаны к локациям например из-за работы. Вспомните себя в 2013, 2018, 2021, 2024 годах, как рассуждали о лучшем месте для жизни? Мы с Милой в 2019-м например всерьез переехали жить в Милан "надолго". Но как бы наша жизнь не сложилась после этого, Милана там точно не могло быть. 4️⃣ По моему мнению, рабочая стратегия такая: "если я и моя семья готовы прожить в этой конкретной квартире 10+ лет, то можно и посмотреть на ипотеку." Но многих людей страшно удручает одна мысль о такой стабильности. Им хочется спросить "И это все, жизнь?" 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>18.08.26 09:12</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2250</t>
+  </si>
+  <si>
+    <t>Как вы знаете, сейчас весь мир в стадии внедрения ИИ, и самый главный бенефициар - это конечно бизнес. Только тот, который реально интегрировал ИИ в процессы, а не “потыкал в ChatGPT и готово”. Хотя есть и обратная сторона: управленцы даже не пробуют тыкать, а сразу думают, мол, да чё такого, раньше всё руками считали! Но ваши “руки” по факту - стратегический ресурс, который должен заниматься верхнеуровневыми решениями. Нет, не перекидывать данные из таблички в табличку. Академия Эдюсон как раз выпустила курс “Нейросети для бизнес-процессов”, где можно получить реальный опыт внедрения ИИ в бизнес - комплексно, чтобы выполнялись показатели KPI и был конкретный результат. Научитесь экономить время, снижать затраты и увеличивать эффективность. В финале выйдете с реальным проектом и расчётом его окупаемости Почему нужно попробовать курс: — Фокус на практической отработке навыков: бизнес-кейсы, тренажеры для отработки навыков и моделирования реальных бизнес-задач — Готовые сценарии для финансов, маркетинга, производства, логистики, продаж и HR. — Преподаватели-практики с опытом внедрения ИИ в “Сбере”, “Газпроме”, “РЖД”, Ozon, “Авито” и др. компаниях — Бессрочный доступ к курсу с постоянными обновлениями Короче говоря, чтобы идти в ногу со временем и не оказаться за бортом со своим “да какой ИИ, я сам сделаю” - запишитесь на курс по ссылке. По промокоду KYRILLIC вас ждет скидка 65% и шанс успеть за лидерами, которые не тормозят. Реклама ООО «Эдюсон», ИНН 7729779476, erid:2W5zFHDPbqj</t>
+  </si>
+  <si>
+    <t>16.08.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2248</t>
+  </si>
+  <si>
+    <t>💬 Воскресное обсуждение: расскажите про свою минуту славы! Когда о вас или о вашей работе на время узнало много людей. Завирусился рилс? Сюжет в новостях? Попали на ток-шоу? Снялись в большом кино? Все что угодно! У меня есть только история, как я почти получил минуту славы - почти попал на "Пусть Говорят" 🙂 Расскажу ее в первом комменте. Предыдущие обсуждения с опытом и мудростью читателей канала: • покупка недвижимости в другой стране, ч1, ч2 • сколько вы тратите на жизнь в своем городе? • как вы выучили английский язык • как вы похудели • как зарабатывать более $10k/мес • как сберегаете • как стать разработчиком • родительство 0+ • покупка одежды/обуви • занятия спортом • бытовые лайфхаки • советы себе в прошлом • как бросили вредную привычку • как вы неожиданно заработали • как вы обустроили рабочее место • и легендарные обсуждения про магистратуру (раз, два).</t>
+  </si>
+  <si>
+    <t>15.08.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2247</t>
+  </si>
+  <si>
+    <t>Наткнулся на сайт сравнения городов, где дотошно собрана данные по налогам, стоимости жизни и т.д. Никогда не видел настолько детально. https://cityparity.com/ Можно просто выбрать два города, указать все свои детали. Если доход удаленный, то в разделе add more details в поле target gross salary нужно указать еще раз текущий доход. Сравнил несколько городов, стоимость жизни в которых более-менее знаю - цифры показались точными. И видно, что они актуальны не локалам, а именно экспатам. Короче говоря, это пока лучший сравниватель городов, который я видел! Намного полезнее numbeo. @kyrillic</t>
+  </si>
+  <si>
+    <t>14.08.26 19:12</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2246</t>
+  </si>
+  <si>
+    <t>AI "демаргинализирует" разработчиков. Хотя многие говорили, что заменит, но этого не происходит. На деле изменилось отношение нетехнического обывателя-энтузиаста к коду: многие повайбкодили, создали свой первый гитхаб-репозиторий и что-то туда покоммитили. А это конечно помогает разработчикам быть более понятными для других людей, а не выглядеть гиками и нердами (хоть и хорошо зарабатывающими 🙂) 1️⃣ С другой стороны, минимальное понимание рутины разработки делает ее для обывателя не магией, а обычной, возможно скучной работой, типа бухгалтерского дела. Что может быть и плюсом, и минусом. Возможно высокий доход у разработчиков будет еще больше раздражать остальных: "ну я сам могу такое за вечер навайбкодить". 2️⃣ Я демаргинализацию проходил с удаленной работой: до ковида это был удел якобы социофобов, которые не смогли нормально устроиться в офис. После ковида оказалось, что удаленная работа - достойный образ жизни и работы приличного человека. Оказывается, у номадов-удаленщиков еще и свобода есть, о которой многие мечтают только к пенсии. Аналогию можно продолжить: из-за удаленки сломалось обучение - нет офисной передачи опыта. С клодкодами мы видим похожее: понимать код, расти и учиться стало сложнее. То есть и удаленка, и кодинг-агенты не навредят скорее опытным. 3️⃣ А мысль "все есть код" наверное уже многим приходила в голову. И такой взгляд на мир, который становится все распространеннее, конечно помогает лучше видеть взаимосвязи мироздания. @kyrillic</t>
+  </si>
+  <si>
+    <t>14.08.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2245</t>
+  </si>
+  <si>
+    <t>рандомкофе кириллика возвращается! На этот раз только оффлайн. UPD: к сожалению по техническим причинам пришлось закрыть рандом-кофе снова</t>
+  </si>
+  <si>
+    <t>14.08.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2244</t>
+  </si>
+  <si>
+    <t>Как мы знаем, путь предпринимателя сложен и тернист, особенно в сегодняшних, уж очень быстроизменяющихся условиях! При этом в любые времена есть смелые предприниматели, с которых можно брать пример — полезно и для бизнеса, и чтобы не унывать от сложности своего пути. 27 августа Точка Банк проводит масштабную конференцию ТОК, где как раз будет много неординарных предпринимателей, рассказывающих свои истории, полезности и лайфхаки, которые могут быть полезны предпринимателям. Среди них Сергей Минаев, Михаил Токовинин, Николай Картозия и многие другие! Еще одна фишка ТОК — это крутой нетворкинг, который так необходим нам всем. И, например, возможность дать интервью Forbes (в подкасте прямо на конфе, для этого нужно купить офлайн билет и заполнить анкету до 18 августа). Короче говоря, Точка Банк в очередной раз сделали мощную конференцию! 27 августа, конференция ТОК в Доме культуры «ГЭС-2». </t>
+  </si>
+  <si>
+    <t>13.08.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2241</t>
+  </si>
+  <si>
+    <t>Поделитесь проектами, которые навайбкодили! Предлагаю в комментах самопиар всего, что удалось сделать без написания кода, а только вайбкодингом. Важно: • Описать детали, какими инструментами пользовались и т.д. • Подтвердить, что не писали код вручную (просто "ни строчки кода руками") • Указать, сколько заработали на проекте (если нисколько - это ок, важно это написать) • Указать, есть ли юзеры, если да, то сколько Без этих деталей ссылка будет удалена. тг-ссылки к сожалению запрещены, только веб. Делитесь тем, что навайбкодили в комментах! Классные проекты я потом упомяну в постах.</t>
+  </si>
+  <si>
+    <t>12.08.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2240</t>
+  </si>
+  <si>
+    <t>Интересное про ChatGPT как продукт. Если кто не знал, вся AI индустрия держится на двух китах - OpenAI и Anthropic, на которые по разным оценкам (Wells Fargo, Barclays и др.) приходится 85-90% всего мирового спроса на AI компьют! И 70%+ AI выручки гиперскейлеров - тоже от них. А не от собственных AI продуктов, у которых есть фантастические возможности дистрибьюции (как у Майкрософта например). ChatGPT - главный consumer продукт всей индустрии, поэтому по его трендам можно делать какие-то выводы обо всем мировом genAI. 1️⃣ Многие заметили, что с недавних пор Револют на своих тарифах бесплатно предлагает подписку ChatGPT Go вместо Perplexity. Нередко компании делают так, чтобы в отчетности увеличить число юзеров платных тарифов. Например Perplexity их считал как платных, но на бумаге была строка Discounts and Refunds с большим убытком, почти в половину выручки! (в этом в посте есть картинка с примером отчетности). 2️⃣ Но самое интересное, что в начале года OpenAI планировало падение числа $20/m подписчиков Plus с 44 млн до 9 млн! (о прогнозах для инвесторов рассказал the information) При этом число более дешевого тарифа Go должно было вырасти с 3 млн до 112 млн. И это получился бы самый быстрый в истории рост базы платных подписчиков. Сначала OpenAI стал раздавать Go бесплатно в Индии, потом были еще акции (Shopee и др.), а сейчас дело дошло до 75 млн клиентов Революта - теперь каждый из них может по сути бесплатно пользоваться Go. 3️⃣ Аналитики пишут, что такие сложности, да и сам новый тариф Go потребовались, потому что ретеншн на Plus за $20/мес уж очень плох, и даже общее число стало падать. Поэтому придумали такой витиеватый план показать бурный рост юзеров платных тарифов. Кстати по майским инсайдам The Information конверсия из бесплатного в платный, когда были только Plus/Pro - 2,58%, а с появлением Go уже почти 6% - я об этом писал, что у революционного технологического продукта не может быть конверсия в платного на уровне плохих бенчмарков b2c. А саму конверсию я посчитал точно - 2-3%, почти полтора года назад. 4️⃣ OpenAI не смог достичь собственных прогнозов на 2025 год в 1 млрд WAU у ChatGPT, даже к лету 2026 число бесплатных пользователей растет крайне медленно. Я тоже писал, что ChatGPT больше некуда расти - просто нет столько людей в мире. А значит и сложно впечатлять инвесторов ростом выручки. 5️⃣ Есть прикольное жопокрутство от OpenAI: про b2b юзеров компания пишет paying business users, а про b2c - просто consumer subscribers. То есть там очевидно есть те, кто пользуется Go или другими тарифами, но не платит. При этом техкранчи, рейтерсы и другие сми пишут сразу про всех paid users. Ну да, это же мелочи (нет). 6️⃣ Короче говоря, самый популярный из AI продуктов и единственный AI продукт среди популярных, ChatGPT - сталкивается со своими сложностями. Считаю, что всем, кто как-то планирует бенефициировать на AI, полезно следить за динамикой ChatGPT и его метриками. Потому что у остальных горизонтальных AI продуктов они почти всегда хуже 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>12.08.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2239</t>
+  </si>
+  <si>
+    <t>🌍 Как переехать в ЕС без миллионов — реальный путь! На данный момент самым ПРОСТЫМ и БЫСТРЫМ способом переезда является ВНЖ Испании 🇪🇸 Оформляется за 2 месяца — сразу НА 3 ГОДА с продлением ещё на 2 года 🇷🇺 Такой вариант подходит каждому россиянину: ☑️ Статистика одобрения на сегодняшний день — около 98% ☑️ Без инвестиций, недвижимости и сложных документов Что даёт ВНЖ?👇🏻 — Банковские счета в Европе — Свобода передвижения по Шенгену — Бизнес на территории ЕС И это самый спокойный путь к европейскому паспорту ⤵️ С ВНЖ легко перейти на ПМЖ, а с ПМЖ получить гражданство может каждый спустя несколько лет ❗️Как оформить ВНЖ Испании и какие тонкости надо знать — подскажет Артем В его канале все о том, как лететь или переехать в Европу — визы, ВНЖ, лайфхаки и советы! Подписывайтесь на канал, чтобы не упустить самый легкий переезд в 2026 #промо</t>
+  </si>
+  <si>
+    <t>12.08.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2238</t>
+  </si>
+  <si>
+    <t>Вот кажется лучший сайт, чтобы выбрать место для наблюдения за солнечным затмением сегодня: https://eclipsefan.org/ Я недавно несколько раз упоминал Хихон и Овьедо, как хорошая альтернатива многим другим городам Испании. Так вот это регион - лучшее место в мире для наблюдения за затмением сегодня. Это ли не знак?! 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>11.08.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2237</t>
+  </si>
+  <si>
+    <t>Про хобби как социальный конструкт. Согласно опросу, 1/3 из вас не имеет хобби. А если прибавить тех, кто тратит на него до 2-х часов в неделю, то получится половина. То есть хобби - это не такое уж распространенное явление. 1️⃣ По определению хобби - это увлечение или дело, которым человек занимается на досуге, для удовольствия. Но парадокс в том, что немногие готовы назвать своими хобби листание ленты, просмотр сериалов, сон днем, переписку в чатах и др, чем реально занимаются люди для удовольствия и вне работы. Получается, что хобби - это почти всегда увлечение, требующее социального одобрения. Проще говоря, которым можно попонтоваться. А значит это уже переходит в категорию самореализации. 2️⃣ А это опасно: у каждого человека ограниченный ресурс амбиций, и если пускать их в игрушечное русло, можно получить только игрушечный результат. Если на выходных чел затащил в любительском турнире по шашкам, то в понедельник на работе, в реальной рыночной конкуренции, он будет менее амбициозен. С другой стороны, если он играл в шашки не на турнире, а с дедом, то это просто общение, которое точно не может навредить. 3️⃣ "Хобби - это отдых". Вроде да, но нет! Что реально восстанавливает человека - намного чаще попадет в категорию guilty pleasure, чем в хобби. А то, что требует снаряжения, трат и подготовки - это совершенно точно самореализация, а иногда просто понты. Что абсолютно нормально, просто понтоваться в конкурентной среде 100x полезнее, чем в игрушечной. 4️⃣ Некоторым сложно представить, что в мире реально много людей, для которых их работа - самое интересное в жизни, интереснее любого хобби. И человек, который не считает свою работу интересной, всегда проиграет тому, у кого горят глаза. Считаю, что это исправимо, потому что способ выбора хобби почти всегда абсолютно случайный: что-то пробовал, потом что-то из этого понравилось. Если так много увлечений могут приносить удовольствие, то почему бы не пробовать те, которые дадут не только радость, но и побочную пользу - контакты с реальностью, общение, а может даже возможность заработать. И при этом не будет забирать амбиции. 5️⃣ Вроде бы благодаря хобби многие получают приятное общение с людьми, но редко заводят хороших друзей. Только оно часто и пропадает вместе с хобби, а значит это общение было на уровне смоллтока с баристой. Зачем такие сложности ради такого общения? Хорошие друзья появляются с гораздо большей вероятностью, если люди вместе добивались чего-то в реальном мире. Проще говоря, когда брали общий риск, а не просто имели общий контекст. 6️⃣ У меня есть пост о хобби в рубрике про человеческое счастье, где написано о механике: чтобы получать удовольствие от любого дела, нам нужна новизна + развитие. Там, где у человека не получается расти + все слишком однообразно, удовольствия будет мало. К сожалению это описание множества карьер. Можно сделать простой вывод: чтобы нравилась работа, нужно часто думать над вопросами "что нового интересного могу тут попробовать?" и "как я могу стать лучше?" Потому что по факту это то, что получается у людей с горящими глазами. 7️⃣ Лично мне любые хобби, которыми я занимался (и получал удовольствие), всегда казались чудовищно бессмысленными. И не потому что они не дают пользы, а потому что такое же удовольствие я могу получить от более осмысленных занятий. А если так, и нет разницы в усилиях, то к чему хобби? Я выберу то, что имеет гораздо больший рычаг (пост). 8️⃣ Короче говоря, не иметь хобби - нормально и вовсе не стыдно. Иметь их тоже. Просто хобби - это во многом игрушечные миры, успехи в которых не дают успеха в реальном. Но ощущения от игрушечной и настоящей победы физиологически неотличимы. Поэтому эту разницу миров всегда полезно держать в уме. @kyrillic</t>
+  </si>
+  <si>
+    <t>10.08.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2236</t>
+  </si>
+  <si>
+    <t>AI любит использовать некоторые слова намного чаще, чем человек. Вот твит от партнера YC со статистикой свежего тренда в YC заявках: "delve" уже устарел, но есть новый лидер: "wedge" Встречался аж в 15-20% всех недавних заявок. "Delve" на пике был лишь в 1%+ и наделал столько шума (еще до скандала с одноименным стартапом 😁) Но длинное тире не сдает позиций! @kyrillic</t>
+  </si>
+  <si>
+    <t>10.08.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2234</t>
+  </si>
+  <si>
+    <t>🇨🇾Кипр — единственная страна ЕС, где рынок недвижимости и растёт сильнее всех, и не перегревается. Вот несколько наблюдений: 1️⃣ Сделки +13,6% г/г за первый квартал — максимум в Евросоюзе. 2️⃣ Цены +7,5% — один из самых умеренных ростов в ЕС. Для сравнения: Португалия +17,8%, а на Мальте + 5,5%. 3️⃣ 10 007 сделок с жильём за первое полугодие 2026 — это почти весь допандемийный 2019 год (10 366), уместившийся в 6 месяцев. 4️⃣ Пафос — лидер роста (+21% сделок) и единственный регион острова, где иностранцы покупают больше, чем местные. 5️⃣ Рекорд полугодия – Лимассол: 32,6% всех сделок, среди которых есть объект за 55 млн евро. Отчёт за 1-е полугодие 2026 подготовила Марина Поповиду и её команда агентства элитной недвижимости Antaria Homes. Что ещё интересного в отчёте: — Льготный НДС 5% на новостройки действует до конца 2026-го. Но там есть нюансы с метражом, читайте в подробном отчете. — Сверхдохода с аренды можно не ждать – всего 5,5%, зато стабильно. — Non-dom статус и ПМЖ от €300k никуда не делись, льготы по non-dom продлили до 27 лет. — Россияне пока могут получить кипрское ПМЖ за инвестиции в недвижимость, это уникальная возможность среди стран ЕС. Рынок на пике, но без перегрева — для ЕС редкость. Полный отчёт (PDF, все графики и цифры) по ссылке. Больше про Кипр и жизнь на острове на канале Марины Поповиду @antariahomes #промо</t>
+  </si>
+  <si>
+    <t>09.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2233</t>
+  </si>
+  <si>
+    <t>Про эффективность труда с AI. Один из опросов, результаты которого меня удивили - Что ближе всего к вашему пониманию фразы "AI повышает эффективность труда"? (тут). Более половины из вас ответили "тот же объем работы делается быстрее", а за "правильные" варианты - с упоминанием экономического эффекта, проголосовали всего несколько процентов! Рост эффективности труда - это рост создания добавленной стоимости. И если ее нет, то и эффективности/продуктивности нет. 1️⃣ Можно сказать, что AI ускоряет внутренний цикл - написать код, что-то проанализировать, создать презентацию и др. Но это ускорение не имеет смысла, если все упирается во внешний цикл - всякие ревью, согласования, тестирования и т.д. У меня об этом много постов, в основном со ссылками на хорошие исследования (раз, два - тут ссылки; пост, как считать добавленную стоимость и др.) 2️⃣ Недавно вышла статья AI and productivity от Stripe Economics, там хороший анализ AI производительности труда. TLDR: на рынке США роста НЕ ВИДНО. Это не означает, что его не будет в будущем, но сегодня, через почти 4 года AI хайпа, пока так. Вывод не так уж пессимистичен: по мере улучшения моделей, роста внедрения и перестройки рабочих процессов микровыигрыши со временем могут проявляться и в макро. Но пока внедрение слишком тонкое, сигнал слабый, а узкие места сохраняются (главное из которых - человек). Технология не повышает продуктивность - ее повышает использование технологии. Главное, чтобы это было не что-то вроде блокчейн-технологии 🙂 3️⃣ Там еще есть ссылки на исследование Банка Кореи: экономия времени от AI почти не связана с ростом выпуска, если у работников нет автономии или стимулов перераспределить сэкономленное время. Можно сказать, что от AI сегодня может выигрывать тот, у кого есть возможность распорядиться сэкономленным временем, а точнее - конвертировать его в дополнительный доход. В найме на сэкономленное время обычно можно только взять новых задач 🥲 4️⃣ Самое интересное, что макропроизводительность в США выросла (2,5% против 1,6% исторических), но не из-за AI у работников, а просто из-за утилизации капитала. То есть рост от того, что уже построенные заводы/серверы работают дольше и плотнее под спрос на сам AI, от стройки датацентров, а не от того, что кто-то быстрее пишет код. 5️⃣ Считаю что мой опрос явно иллюстрирует тренд "ощущаю, что стал(а) в разы эффективнее", который не является трендом "стал(а) в разы эффективнее". У меня кстати был и другой опрос "Есть ли для вас очевидный измеримый прирост рабочей эффективности благодаря AI?", где больше зарабатывать стали только около 10% (напомню, что это опрос, а не данные). 6️⃣ Короче говоря, AI пока не делает нас эффективнее, но дает такое ощущение. Хорошая новость для тех, кто проголосовал в опросе "неправильно": чтобы сделать доселе невиданный, супер-пупер буст в карьере, можно просто поработать над собственным восприятием эффективности труда. Потому что сейчас оно, скажем так, неидеально. По-простому: не важно, сколько я старался, сколько потратил времени, сколько страдал. Важен только результат участия в экономической деятельности, причем выраженный ТОЛЬКО в деньгах. Если прироста в деньгах нет, то нет ни эффективности, ни продуктивности. Больше успеваю? Значит просто стало больше работы за те же деньги 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>08.08.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2231</t>
+  </si>
+  <si>
+    <t>Если хочется найти в рейтинге пробок города России и Украины, то они в последний раз были там в 2021 году. И результат вам не понравится 🙂 Зато можно подкалибровать свою ощущения тем, кто ездил на работу по утрам например в Новосибирске (после такого опыта почти везде будет норм!) pdf с полным рейтингом (приложил его еще в первом комменте). PS TomTom поставляет картографические и трафик-данные автопроизводителям, так работает в штатных навигаторах многих марок (рено, фиат, мазда, vw и др.) Данные томтом используются в научных работах, урбанистами и муниципалитетами как анализ траифка. Многие сервисы используют карты и трафик tomtom по апи/сдк. По факту это лучшие данные о трафике, которые есть. Собираются давно, нормальная метолология, можно смотреть динамику по годам. Если у кого-то личные впечатления расходятся с данными - это нормально. В рейтинге виден в основном коммьют из дома на работу и обратно. А не редкие поездки вне часа пик счастливых удаленщиков 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>08.08.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2230</t>
+  </si>
+  <si>
+    <t>Рейтинг городов мира по уровню пробок. Источник надежный TomTom traffic index (по ссылке полный рейтинг), данные с трекеров - своих и партнёрских + из штатных навигационных систем многих марок авто. В скобках на картинке - насколько больше в среднем люди тратят времени в дороге из-за пробок. Отсортировано от худшего к лучшему. Считаю, что это важный показатель для экспата: даже если не иметь своего авто, то все равно приходится ездить на такси/автобусах. В посте про Валенсию писал, что там пробки по сравнению с другими городами Испании, и это так, но испанские города - лучшие в Европе, так что Валенсия не так плоха. Особенно по сравнению с городами Польши, которые худшие с большим отрывом в ЕС. Из европейских столиц как-то совсем плох Дублин. Если вы там живете - насколько это заметно в обычной жизни? @kyrillic</t>
+  </si>
+  <si>
+    <t>07.08.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2229</t>
+  </si>
+  <si>
+    <t>Рейтинг городов Европы по количеству спешалти кофеен. У нас с Милой есть личный субъективный рейтинг (пост), но вот более объективный - по числу кофеен в приложении European Coffee Trip. Мы им пользуемся везде в Европе, и лишь однажды встречали фейк-кофейню (причем она была в квартале от нашего дома в Побленоу). А в остальном там реально хорошие места. Это как ходить по гайду мишлена - всегда будет хороший минимальный уровень. Обратите внимание, что этот рейтинг во многом совпадает с нашим. Но в нашем есть не только Европа. И на этот рейтинг не просто любопытно посмотреть, но и для экспатов хороший маркер: приятные хипсторайоны можно определить по концентрации несетевых спешалти кофеен (по запросам specialty coffee, roasters и т.д. на гуглкартах и рейтингами от 4.5). Если пешком можно дойти до 5-10 таких мест и (очень важно!) это НЕ туристический центр, то район почти точно приятный для проживания. Как минимум для нас с вами, хипстеров-айтишников 👨🏻 @kyrillic</t>
+  </si>
+  <si>
+    <t>07.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2228</t>
+  </si>
+  <si>
+    <t>Как вы знаете, иметь внж надежной страны - это сегодня мастхэв. И с недавних пор (а точнее с 30 апреля 2026) стать резидентом Дубая стало легче: отменили минимальный порог стоимости жилья для получения статуса резидента (раньше он был $205 тысяч). Оформить резидентскую визу на 2 года могут и те, кто приобрел жилье до вступления поправок в силу. Единственное ограничение — нельзя отсутствовать в стране более 180 дней подряд. Аналитики Негински готовы помочь с подбором ЖК в Дубае, подходящим под условия оформления визы. Переходите по ссылке, чтобы связаться с экспертом. 💙 Важно: подбор и сопровождение сделки на первичном рынке бесплатны, их оплачивает застройщик. А если просто хотите познакомиться с рынком недвижимости Эмиратов, забирайте уже готовую бесплатную подборку проектов ОАЭ со специальными условиями: минимальная цена на предстарте, первый взнос от 5% или рассрочка, позволяющая сохранить до 65% капитала до вручения ключей. Больше новостей и горячих предложений— в канале агентства. #промо</t>
+  </si>
+  <si>
+    <t>06.08.26 06:34</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2227</t>
+  </si>
+  <si>
+    <t>кириллик-дейтинг работает! Уже есть как минимум одна свадьба! ♥️ Комментарий одной из участниц ко вчерашнему посту: Меня зовут Юля, и этот пост будет не по правилам, потому что я просто хочу написать, что благодаря дейтингу в этом канале в октябре 2025 я встретила любовь, и вот буквально пару недель назад мы поженились 🥰 Мы не нашли прямой связи с Кириллом, но очень надеемся, что он увидит этот комментарий и прочтет нашу огромную благодарность этому каналу и тому дейтинг посту, что свел нас с мужем, и теперь мы самые счастливые и влюбленные 💕 Желаем, чтобы как можно больше классных людей встретили свою любовь, пусть наша история будет пруфом, что дейтинг РАБОТАЕТ! 😁 Кирилл, спасибо тебе за то, что помог нам встретиться, даже не смотря на то, что мы были в разных странах далеко друг от друга, мы прошли через расстояния, страхи и сомнения, и смогли построить крепкие здоровые отношения и прекрасную семью, как мы и мечтали 💕💕 Совет да любовь! Я очень рад, что появляются такие истории. Перешлите предыдущий пост своим одиноким знакомым. Может вы измените их жизнь ♥️♥️♥️</t>
+  </si>
+  <si>
+    <t>05.08.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2226</t>
+  </si>
+  <si>
+    <t>Дейтинг в кириллике! ❤️ Если вы впервые в кириллике, то немного о читателях здесь: Вряд ли где-то еще есть такая концентрация талантливых ru-айтишников, зарабывающих много (опрос). Возраст читателей канала - в основном 27-39 лет, многие в эмиграции, работают или целят в глобал. Другими словами, здесь самые завидные женихи и невесты! И это не преувеличение. Как комменты настоятся - сами в этом убедитесь. Правила участия простые: • Выкладываете интро о себе в свободной форме с фото. Желательно сразу написать свой город, возраст, чем занимаетесь, можно ссылку на линкедин и т.д. • Сегодня есть новое обязательное условие: нужно приложить минимум ТРИ любимых мема/смешных видео/рилса/тиктока, или ссылки на них. Без этого интро будет удалено! ❗️ • Телеграм-ссылки запрещены Остальным: пишите участникам, поддерживайте их реакциями! В этом посте только интро/анкеты, все обсуждения - в предыдущем. ❤️❤️❤️ А остальные - пожалуйста ПОДЕЛИТЕСЬ постом со своими знакомыми одинокими мужчинами и девушками! Потому что одна пересылка может изменить чью-то жизнь ❤️ Так уже случалось после прошлых дейтинг-постов. @kyrillic</t>
+  </si>
+  <si>
+    <t>05.08.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2225</t>
+  </si>
+  <si>
+    <t>Пост для обсуждения дейтинга в кириллике: здесь только комментарии, в следующем посте - ТОЛЬКО интро, все остальное будет удалено. От себя могу пообещать, что в активности будет safe space: я не допущу насмешек и грубостей в сторону участников. За такое сразу бан. Напоминаю обязательное требование для участия: в каждом интро нужно приложить любимые мемы/видосы или ссылки на них! Они иногда говорят о человеке больше, чем анкета и даже фото. Через несколько минут - дейтинг-пост!</t>
+  </si>
+  <si>
+    <t>05.08.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2224</t>
+  </si>
+  <si>
+    <t>Думаю многим очевидно, что сегодня один из рычагов расширения возможностей и развития бизнеса, своей карьеры - это ВНЖ Европы. Одна из наиболее доступных сейчас программ — Digital Nomad в Испании. Она подходит для тех, кто работает удаленно и может подтвердить доход от €2 849 в месяц. При этом переезд в страну не является обязательным условием.   Испанский ВНЖ открывает ряд возможностей на три года: — безвизовое передвижение по странам Шенгенской зоны — возможность сотрудничать с международными компаниями и открывать счета в европейских банках — доступ к европейской медицине и образованию — возможность оформить ВНЖ для всех членов семьи сразу — возможность продления статуса, а в дальнейшем — получения ПМЖ и гражданства   Команда ReloSpain подготовила бесплатный гайд о получении испанского ВНЖ в 2026 году с учетом всех иммиграционных изменений. В нем собрана актуальная информация о доступных программах, пошаговый алгоритм оформления и разбор наиболее распространенных ошибок. Получить гайд по ссылке #промо</t>
+  </si>
+  <si>
+    <t>05.08.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2223</t>
+  </si>
+  <si>
+    <t>Хочу напомнить, что завтра буду выступать на ламповой конференции про фаундерские продажи. Это такой способ роста каналов, всем win-win: вы подписываетесь, а мы готовимся к выступлениям и стараемся быть полезными. Завтра, 6 августа (онлайн), с 16:00 до 21:20 по мск. Темы выступлений участников - в посте-анонсе, я буде первый. Зарегистрироваться на конфу бесплатно Если не можете посмотреть в прямом эфире, все равно регистрируйтесь - запись придет в бот по ссылке выше.</t>
+  </si>
+  <si>
+    <t>04.08.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2222</t>
+  </si>
+  <si>
+    <t>Завтра будет дейтинг! Мы проводили несколько раундов, и эту активность я считаю суперуспешной - таких сообщений я получил больше 40. Наверняка пар образовалось еще больше! ❤️ В этот раз будет без партнерств с другими каналами, все интро будут в кириллике. Все, кто будет участвовать завтра - прошу готовить интро и фотки, а еще в этот раз будет обязательный для всех пункт: ссылки на самые смешные видео и мемы, которые видели в жизни 🙂 Прошу его приготовить тоже! Перед стартом я прошу совета у сообщества: В лентах интро я заметил перекос в сторону тусовых, очень общительных людей, для которых дейтинг - скорее очередной движ. Это нормально, но кажется из-за такого перекоса в активности не решаются участвовать более интровертные, талантливые читатели кириллика. Я их называю hidden gems 🙂 И встречал их ОЧЕНЬ много на наших завтраках и митапах в разных городах. Но их доля в дейтинге крайне мала. Поэтому если у кого-то есть идеи, какой механикой привлечь самых талантливых, но скромных - буду благодарен за совет. @kyrillic</t>
+  </si>
+  <si>
+    <t>03.08.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2220</t>
+  </si>
+  <si>
+    <t>Как пожаловаться на блокировки европейских банков. К предыдущему посту читатель Артем написал полезный коммент: Если Revolut без объяснения причин ограничил вам счет после запроса на подтверждение мотива транзакции и источника средств, делайте эти три простых упражнения: 1. Если вы уже предоставили подтверждающие документы, отправляйте официальную претензию через раздел complaints на сайте револют. Не через чат. Потребуйте завершения рассмотрения вашего кейса и снятия блокировок. Вы быстро получите ответ (ничего не решающий) с номером претензии. Он пригодится на следующем этапе. 2. Подаете жалобу на банк в регулятор, описав кейс и то, что вы уже пытались решить вопрос с ним напрямую. Укажите номер обращения в отдел рекламаций. В зависимости от страны, где вы открывали счет, регулятор будет разным. Это легко узнать в приложении револют или спросить в чате. Как подать жалобу в том или ином центробанке тоже можно несложно загуглить. Обычно это простая процедура. На данную жалобу банк обязан дать разъяснения регулятору в короткий срок. Обычно этим всё заканчивается. Револют снимает все ограничения и предлагает денежную компенсацию за страдания. Лично так отбивал счет от проверок себе и знакомым через запросы в центробанки Литвы и Бразилии. 1️⃣ От себя скажу, что в некоторых странах есть публичные реестры решений от регуляторов или фин. омбудсменов. Хорошая новость в том, что граждан РФ на самом деле не особо дискриминируют: в Британии из 189 тыс дел только в 80 есть упоминания Russia/Russian. А в Нидерландах Rusland - в 22 делах из 14 тыс. То есть россиянам особо не на что жаловаться. Плохая новость - что даже в этом небольшом количестве дел почти все решения в пользу банков/брокеров, в т.ч. по ограничению/закрытию счетов. 2️⃣ Вот например дело, где нидерландский ING ограничил россиянину счет на входящие платежи, когда у него истек ВНЖ, а новый еще не было готов. Знакомая многим из вас ситуация! Клиент подал жалобу о том, что его не предупреждали, попросил компенсацию в 3700 евро. но ему отказали. А входящие платежи разблокировали только после предоставления нового ВНЖ. Кстати основанием стало санкционное ограничение ЕС о том, что граждане РФ без европейского внж не могут иметь счета в банках ЕС с депозитами более 100к евро. Причем часть банков считают не баланс, а ВСЕ входящие платежи в сумме с 25 февраля 2022 года. Многие релоканты не знают об этом, хотя я встречал несколько человек, кому так ограничивали счета. 3️⃣ Короче говоря, жаловаться можно, но эффект этих жалоб ограниченный: отбиться от запросов документов или получить символическую компенсацию. Но если счет ограничили или вообще попросили клиента на выход, то вряд ли получится выиграть дело. @kyrillic</t>
+  </si>
+  <si>
+    <t>03.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2219</t>
+  </si>
+  <si>
+    <t>Кстати о трансграничных переводах через крипту (которой пользуются 60% из вас, согласно опросу): регуляция становится все жестче и в РФ, и в других странах. Так что некогда удобный p2p скоро точно сыграет злую шутку. Но даже в таких условиях появляются новые решения: например у @prostoexbot есть официальный банк-партнёр в СНГ, через которого проходят все сделки по покупке и продаже USDT. Все через банковский шлюз и без KYC. Важная фишка: есть возможность оплачивать криптой по QR-коду: твой платеж проходит абсолютно легально, без верификации и прочего хлама. Для бизнеса это обычная оплата рублями через банк, для тебя полная анонимность без вывода на карту. Несмотря на полную готовность к регуляции, они не держатся за обмены только внутри РФ и имеют свои офисы по всему миру, буквально в каждой стране. А если не любишь наличку, то могут вывести безнал на любую карту в любой стране. А еще у них есть свой бесплатный vpn для удобства юзеров: можно зайти в банки из-за рубежа, несмотря на ограничения. Можете задавать интересующие вопросы в комментариях, создатели сервиса с радостью ответят на них. Короче говоря, попробуйте @prostoexbot! #промо</t>
+  </si>
+  <si>
+    <t>03.08.26 04:53</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2218</t>
+  </si>
+  <si>
+    <t>Про риски блокировок счетов и дозапросов документов о ваших трансграничных переводах.  На прошлой неделе мы начали собирать ваши кейсы о том, кто, как, куда переводит деньги и с какими проблемами сталкивается. В этом посте немного деталей именно о рисках, а если вы хотите узнать все детали - тоже расскажите о своих переводах в форме из поста. 1️⃣ С дозапросами по поводу переводов сталкиваются 6-8% из вас. С одной стороны это немало. С другой - учитывая направления большинства переводов (из РФ в ЕС) и гражданства (в основном РФ), то кажется, что не так уж много. Тем более, что многие из вас переводят уже несколько лет. 3-4% хотя бы раз натыкались на антифрод банков РФ и СНГ, когда нужно подтвердить перевод службе безопасности (что деньги не уйдут мошенникам). 2️⃣ Самое главное - что почти никто не сталкивался с полноценной AML-проверкой. В основном дежурные дозапросы о происхождении денег. Банкам хватает совсем простых документов - трудовой договор, инвойсы, контракты и т.д. Есть кейсы, когда прикладывали очень старые, нерелевантные пруфы, причем на меньшие суммы, чем переводы. А еще кто-то из вас генерировал документы клодкодом 🫢 (не моя рекомендация конечно, я просто описываю реальные кейсы). Я бы сказал, что банкам нужно хоть что-то, что они могут приложить к транзакции, которая вызвала автоматический триггер. Полагаю, что во многих случаях никто не будет изучать детали написанного в документе. 3️⃣ Любопытно с Револютом: он спрашивает намного чаще других, что наверное отчасти обусловлено его популярностью. И он в отличие от других, спрашивает и на мелких суммах, а бывает приходит с вопросами через полгода-год после транзакций. Некоторые делают разумно: сначала переводят из Грузий-Казахстанов на свой ЕС счет, а потом оттуда переводят себе на Револют. 4️⃣ Как это ни странно, но больше всего блокировок после переводов вы получили от ByBit. Еще банки Казахстана более активны в проверках ваших переводов, но скорее в формате KYC. Остальное - единичные случаи, которые вряд ли можно считать какой-то статистикой. 5️⃣ Есть много страхов по поводу переводов из РФ, но кажется, что все не так плохо: из 250+ ответов в форме нет явных паттернов, которые говорили бы о систематических проблемах. К сожалению публичных регламентов о лимитах, триггерах и т.д. нигде нет. Я хотел написать пост о рекомендациях ЕЦБ для банков ЕС, но почитал их - там такая вода, что рекомендации можно понимать очень по-разному. Нам остается либо верить страшилкам из чатов, либо вот так собирать кейсы, которые хоть и не отражают всей картины, но как минимум показывает некоторые тренды. И меня они радуют! Все не так плохо, как говорят паникеры в чатах или пугают LLMs, которые ОЧЕНЬ плохи в таких вопросах! Видимо потому что обучены на текстах-страшилках с сайтов и документов консультантов. Если хотите узнать детали реальных кейсов - заполните форму по ссылке из поста! Чем больше кейсов, тем точнее картина. @kyrillic</t>
+  </si>
+  <si>
+    <t>02.08.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2217</t>
+  </si>
+  <si>
+    <t>Крутая карта для сравнения районов Барселоны, Мадрида и Валенсии от читателя канала Александра @ocoolov Рекомендую всем, кто присматривается к этим городам: https://esmap.space/ Очень наглядно, особенно если выбрать отображение маленькими гексагонами. Например можно сравнить медианный возраст зданий, доход домохозяйств, возраст резидентов, долю детей или пожилых и многое другое! @kyrillic</t>
+  </si>
+  <si>
+    <t>02.08.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2216</t>
+  </si>
+  <si>
+    <t>Немного полезной статистики об аренде жилья в Барселоне из нашего закрытого чата местных (где я знаю лично почти всех, и результатам можно доверять). Результаты только про один город, но в других крупных городах ЕС будет примерно похожее распределение, только другие пики. Медиана аренды - около 1700 евро/мес, и это не старые контракты - большинство из чата живет в Барселоне меньше 3-х лет. Кстати стоимость аренды в городе не растет уже два года (idealista index), а с учетом инфляции дешевеет. Большинство из вас платит 1400-2000 в мес. Больше всего живет в Побленоу или соседних районах (еще бы! пост про район). Еще много в Эшампле (не центр, но много туристов) и в Грасии и Саррии/Сант Жерваси (районы зажиточных каталонцев). В остальных вас почти нет, поэтому если вы будете искать жилье, то скорее всего найдете в этих четырех районах. В центре не живет почти никто! Еще сделал опрос "Как нашли жилье": 37% на idealista самостоятельно + 13% на idealista с помогатором (который звонит по выбранным объявлениям) 26% с помощью риэлтора/агентства 13% через знакомых На остальные варианты остается совсем мало. Например на других сайтах кроме идеалисты нашли всего 3%, а через чатики 7% @kyrillic</t>
+  </si>
+  <si>
+    <t>01.08.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2215</t>
+  </si>
+  <si>
+    <t>Что не так с 🇪🇸 Валенсией. Она привлекает ru-экспатов, в том числе многих из вас, и только по одной причине - из-за своей популярности, отчасти случайной. Потому что объективных причин почти нет! Валенсия неплоха, но есть фундаментальное несоответствие: она уже стоит почти как крупный международный город, не предлагая соответствующего рынка труда, авиасообщения, культурного выбора и бизнес-возможностей. Валенсию выбирают по инерции или от незнания. 1️⃣ Попробуйте спросить любителей Валенсии: вам будут хвалить парк, море, погоду, природу (пост). Что безусловно правда, но это описание очень большого числа испанских городов! Главный тезис этого поста: Валенсия - просто обычная испанская провинция, только самая дорогая. Достаточно поездить по прибрежным городам, в том числе севера Испании, чтобы в этом убедиться. Я настаиваю, что Валенсию выбирают, если не особо ездили по остальной Испании, где примерно то же, только дешевле. Но во многом и лучше! И в этом посте нет сравнения с Мадридом и Барселоной, потому что если кто-то выбирает из этих трех, то точно видел слишком мало Испании (пост). 2️⃣ В Валенсии плохо с возможностью оттуда куда-то выбраться: нет или очень мало дальномагистральных рейсов, почти везде нужно лететь с пересадкой. Мало направлений, а пассажиропоток почти вдвое меньше Аликанте. Просто сменить обстановку на машине тоже не получится - до Франции и Португалии довольно далеко. 3️⃣ Пробки! Есть независимые оценки (tomtom index), по которым Валенсия - худший город страны. Из плюсов - пешком в городе нормально. Но жить в типичной провинции и стоять в пробках?! 4️⃣ Один из самых старых жилых фондов Испании (70% квартир старше 40 лет), при этом аренда значительно дороже многих городов. Покупать доступно, но опять же - по сравнению с Мадридом и Барселоной, а не провинцией. 5️⃣ Худшие налоги из всех регионов Испании, особенно для высоких доходов. Там не такая уж большая разница, но все же. 6️⃣ Есть местный язык! Это конечно не уровень катала (пост), но такие же упоротые тетушки встречаются в обычной жизни и в Валенсийском Сообществе. Например учительницы в школе, которые при разговоре с родителями-экспатами принципиально не переходят на кастеяно (испанский). Зачем это нужно, если есть другие провинциальные города Испании? 7️⃣ Всем, кто выбирает город для жизни в Испании, и не хочет в Мадрид и Барселону, можно просто потратить несколько месяцев и пожить немного в Аликанте, Малаге, Севилье, Мурсии, Сантандере, Хихоне, Овьедо и т.д. А особенно - в небольших городах, рассыпанных по побережьям: в Испании все круто с инфраструктурой и доступностью, и в этих маленьких городах в точности так же, как в Валенсии - ультраиспанская неспешная жизнь среди пенсионеров. Можно местных пенсионеров заменить на британских, немецких, голландских, выбрав специфические экспатские регионы - это уж как кому нравится. Я ни разу ни от кого не слышал убедительных аргументов в пользу Валенсии. Когда хвалят ее - описывают типичную Испанию. @kyrillic</t>
+  </si>
+  <si>
+    <t>01.08.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2213</t>
+  </si>
+  <si>
+    <t>Тебе знакомо чувство безысходности после трёх месяцев поиска оффера на международке? Десятки откликов — и в ответ только автоотказы. При этом до 90% резюме отсеиваются ещё до того, как их увидит живой рекрутер. Всему виной ИИ: в 2026 году CV всё чаще оценивают не люди, а AI- и ATS-системы. Для IT и Digital это бьёт особенно больно — именно здесь фильтры настроены жёстче всего: алгоритм ищет конкретный стек, ключевые слова из вакансии и понятную ему структуру опыта. Годы работы над сложными продуктами он в упор не видит, если резюме собрано «не по формату». Но как упаковать свой опыт? Об этом расскажем: 📅 5 августа в 19:00 МСК на нашем бесплатном мастер-классе «Как перестать получать автоотказы после десятков откликов?» На мастер-классе разберём: 🔹 Как AI и ATS реально отбирают кандидатов в IT и Digital в 2026 году 🔹 Как описать стек и проекты так, чтобы резюме проходило фильтр 🔹 Как найти работу в Европе и США Спикер — Ангелина Волкова, карьерный эксперт AgileFluent, за её плечами — более 200 кейсов с международными офферами! За время работы AgileFluent уже помогли 800+ специалистам из IT и Digital найти работу в международных компаниях: разработчикам, аналитикам, продактам, дизайнерам, DevOps и QA. Оставляй заявку на вебинар и бронируй место 👉 👈 Реклама. ООО «Эджайл», ИНН 7810964334, erid: 2VtzqvBYrQr</t>
+  </si>
+  <si>
+    <t>30.07.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2212</t>
+  </si>
+  <si>
+    <t>Новые Requests for Startups от YC! Это список идей и направлений стартапов, которые ищут партнеры Y Combinator, самого успешного фонда ранних стадий в мире. Прошлые посты про RFS, которые полезны всем фаундерам: S26, W26, S25 ч.1, S25,ч.2, X25, W25, S24. 1️⃣ Про RFS часто говорят "фигня какая-то" или "YC уже не тот". Я напишу то, что многие не понимают про Y Combinator: По большому счету, YC - это продукт для инвесторов, которые приходят на демодень, смотрят стартапы и инвестируют. Главные KPIs YC - это сколько подняли (всего и в среднем), и по каким оценкам. Эти метрики должны расти от батча к батчу (и они растут!) Поэтому RFS прежде всего отвечают на вопрос "во что будут инвестировать виси через полгода". Что далеко не всегда совпадает с качеством идей в глазах обывателя и потенциалом стартапов в контексте получения прибыли здесь и сейчас. 2️⃣ Можно даже посмотреть так: если на ранней стадии идея венчурного стартапа не кажется тупой обывателям, то скорее всего ее уже пробовали реализовать тогда, когда она казалась тупой. И тут надо смотреть, что было с прошлыми попытками. Горизонт венчура - 7-10 лет, поэтому инвестировать в непонятное, сложное и рискованное - нормально. 3️⃣ А еще, какую бы "фигню" вы не прочитали в RFS, ее перепечатали все tech-медиа мира и обмусолили в подкастах и соцсетях. Просто попадание идеи в этот список делает ее не такой уж плохой, потому что весь мир проявил внимание. А как мы знаем, есть охваты - есть венчур. Короче говоря, YC сначала формирует у инвесторов консенсус о том, что модно, а через полгода привозит на демодень компании ровно из этих категорий. 4️⃣ В общем RFS - это суперважное в мире стартапов! Но только венчурных, с которых не стоит брать пример, если хочется с большей вероятностью зарабатывать деньги. Идеи текущего RFS хорошо расписаны, я только на свой вкус разложу их по категориям о том, насколько реально такое сделать с нашим с вами ru-контекстом (и заработать): ⭐️ S tier • AI native комплаенс (куда уж без комплаенса в сегодняшнем мире! Регуляций будет только больше) • Облако для маленьких AI приложений (как гуглдок, а не aws) • Самообслуживающиеся API (такое могут делать несколько разрабов, собравшихся в кофаундеры) 🟢 A • Персональный AI репетитор для детей • Инфраструктура для определения человека (борьба с дипфейками, но это так завуалировали сами знаете что) • Совместная работа людей над одним агентом 🟡 B • AI для пожилых (в силу демографии развитого мира, перспективен любой "X для пожилых") • Криптоинфраструктура (сегодня фокус от крипты перешел в AI, но рынок стал понятнее, в т.ч. из-за регуляций) • Сбор данных физического мира с помощью новых возможностей AI 🟠 C • Массовые consumer-продукты (из-за удешевления инференса может наступить новая b2c волна. Первая закончилась лет 14 назад) • ОС и софт для работников физического труда (сложно, потому что все на рынок США) 🔴 D • Оборонные технологии для армии США • Дата центры в море @kyrillic</t>
+  </si>
+  <si>
+    <t>30.07.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2211</t>
+  </si>
+  <si>
+    <t>Вопрос про домашние 3D принтеры! Хочется купить, чтобы печатать всякие полезные мелочи и детские игрушки. Расскажите пожалуйста про свой опыт! Какие модели у вас? На что обратить внимание? Что печатаете? Довольны покупкой? Прикрепляйте фото того, что печатали</t>
+  </si>
+  <si>
+    <t>30.07.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2209</t>
+  </si>
+  <si>
+    <t>В своё время я занимался развитием своего агентства, и у других агентств, стартапов и компаний видел одну и ту же историю. Пока команда небольшая, работа с подрядчиками выглядит просто: договорились, сделали, разошлись. А потом людей становится больше, они в разных странах и часовых поясах, и в какой-то момент понимаешь, что вся распределённая команда держится на папке разрозненных договоров и переписке. И никто об этом не задумывается до первого «а покажите». Приходит инвестор, аудит, банк или дьюдил, и выясняется, что подтвердить, кто у тебя оформлен и на каких условиях, за пять минут нельзя. (Отдельный сюрприз всплывает здесь же: не во всех договорах вообще прописана передача IP. Продукт есть, деньги вложены, а юридически он как будто ничей.) Знаю, к кому идти с этой задачей: команда 4dev.com очень дотошны с документами. Это B2B-платформа для администрирования работы с распределённой командой в 150+ странах: 1. Один договор вместо сотен: не нужно заводить отдельный контракт под каждого подрядчика  2. Права на результат фиксируются в момент подключения исполнителя, а не «всплывают дырами» на релизе или при дьюдиле 3. Каждый исполнитель верифицирован, структура готова к проверке в любой момент 4. Подключение и документы в один клик Запишитесь на короткое демо, ребята подсветят, где ваш бизнес теряет время, деньги и права на собственный продукт. #промо</t>
+  </si>
+  <si>
+    <t>29.07.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2208</t>
+  </si>
+  <si>
+    <t>Персональный бесплатный LLM-консультант по внж номада Испании! Забирать на гитхабе. Давно пора такое сделать! Там собраны законы, нормы и даже обсуждения из чатиков для номадов. Все сделал Антон, автор @growthmrkt (я оттуда и узнал, давно подписан). У проекта два основных режима (работают и для первичной подачи, и для продления): 1. Консультант, который оценивает кейс. 2. Помогатор, который берет за руку, делает пошаговый план и далее ведет по нему по конкретно вашему случаю. Работать будет с любым современным ИИ-ассистентом: Claude Code, Codex, Qwen Code, Kimi, Cursor и т.д. @kyrillic</t>
+  </si>
+  <si>
+    <t>28.07.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2206</t>
+  </si>
+  <si>
+    <t>Про гражданство 🇪🇸 Испании для ребенка по праву рождения. Если кто-то думает про хорошее гражданство для детей, то я уже писал, что сегодня в мире по сути есть только два варианта - Канада и Испания (пост). Кратко: рожденный в стране ребенок имеет право на гражданство после года легального проживания в Испании. Причем это право не сгорает никогда: можно приехать через 10 или 40 лет, прожить год и подать на гражданство Испании. На практике это означает: 1️⃣ Будущие родители, живущие вне Испании могут ненадолго приехать в Испанию и родить, получить испанское свидетельство о рождении (главный документ, дающий право на ускоренное гражданство) и уехать. А потом приехать, прожить год и получить паспорт ребенку. При этом не нужно иметь испанский внж, и можно купить частную страховку и по ней родить. Единственное - страховку нужно оформлять до зачатия (8-10 мес до родов), чтобы она покрывала роды. Цена будет 900-1300 евро в год. Можно не париться со страховкой, и просто рожать в платном госпитале - выйдет несколько тысяч евро. Но тут конечно есть нюансы, и для надежности я бы выбрал переехать в Испанию перед родами, получить внж, снять жилье и прописаться в нем, чтобы иметь доступ к госмедицине, которая лучше покрывает осложнения. 2️⃣ В реальности до "паспорта на руки" проходит не год, а больше времени - на все процедуры. Большинство знакомых, кто завершил весь процесс, уложились в 2-2,5 года. Год легального проживания должен быть непрерывным. То есть ребенок должен иметь какой-то внж, присоединившись к родителям. Нет регламента, как долго можно отсутствовать за этот год, но есть кейсы отъезда на 2-4 месяца, и дети получали гражданство. 3️⃣ Для удаленщиков с младенцем вряд ли есть что-то лучше Испании: тепло, дружелюбно, крутая медицина (пост), в некоторых регионах ультрадешево (дешевле Сербии или Болгарии). Вряд ли найдется много мест в мире, где жить с новорожденным комфортнее. Про сами роды и ведение беременности я писал подробный пост, из личного опыта. 4️⃣ После получения гражданства ребенком, родители могут получить внж arraigo familiar, что-то вроде внж опекунов гражданина Испании. Выдается на 5 лет, продлевается на 10. По сути он аналог пмж, ни к чему не обязывает, что очень удобно. @kyrillic</t>
+  </si>
+  <si>
+    <t>28.07.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2205</t>
+  </si>
+  <si>
+    <t>Про аутономо в Испании и самозанятость в ЕС в целом ru-номадов в Испании несколько десятков тысяч, всю базу по аутономо уже обсудили, да и chatgpt/claude выдают ее нормально. Так что начинать изучение с LLM - норм. Напишу чуть менее очевидное: 1️⃣ Наверное самое частое заблуждение - это что платежи нужно принимать на местный (испанский) счет. Растет это заблуждение из логики, будто банк и налоговая как-то связаны. Хотя это конечно не так: принимать платежи можно на личные счета в банки других стран, например в Грузию, Сербию и там более ЕС счет. Да хоть на Сбербанк 🙂 Главное сделать фактуру на этот платеж и все задекларировать как надо. Налоговой пофиг, был ли вообще платеж. 2️⃣ Регистрация и управление аутономо не сложнее, чем ИП в России: можно самому, но чуть проще через сервисы. Я пользуюсь Xolo, который закроет потребности 99% из вас. Для большинства нужен тариф Global, с НДС он стоит €71,39/мес (до 31 июля у них акция, по моей рефссылке вам 100 евро + 3 месяца бесплатно). Лично я сервисам доверяю намного больше, чем отдельным консультантам (хесторам) - и историй было много в подтверждение, и логика у меня простая: сервис больше заботится о репутации, чем отдельный специалист. Косячат и те, и те, но сервисы лучше исправляют свои ошибки. 3️⃣ Круто, что к испанскому аутономо можно прикрутить Stripe: если есть непостоянные платежи или тем более подписки, то однозначно нужно пользоваться страйпом. Его интерфейс оплаты кстати настолько всем знаком, что это даже повышает конверсию (в т.ч. через доверие). Например начинающие фаундеры сразу бегут регистрировать c-corp в Дэлавере, хотя на первые месяцы, пока непонятно как все пойдет, достаточно открыть страйп на свою самозанятость в ЕС. Тогда ни возни с юрлицами, ни открытия счетов для них, ни бюрократии по открытию/отчетности/закрытию. Да и вообще, лучший подход на ранней стадии большинства стартапов - оттягивать создание компании как можно дольше. И точно большинству не нужно делать европейское юрлицо: его флип с операциями в c-corp может быть очень болезненный и дорогой. 4️⃣ Испанский аутономо сильно не наоптимизируешь - ну расходы рабочие списать, но у большинства из вас их почти нет (подписки всякие только). Кто-то делает учет аренды части квартиры как рабочего места. В прошлом году мы проводили активность, где много номадов рассказали, как оптимизируют аутономо - ну там совсем немного, в основном получается мелочь. 5️⃣ Европейский НДС - кажется, что что-то замороченное, но его сложность даже помогает: Во-первых, многие сервисы умеют нормально считать ндс, так что можно вообще про него не думать. Во-вторых, есть много кейсов, когда даже очень крупные сервисы забивали на корректный учет европейского ндс. Наверное самый известный - GitHub, который годами писал в инвойсах "VAT included, where applicable" (что сложно учитывать бухгалтерией). Подавляющее большинство стартапов забивает тоже, потому что европейский ндс на цифровые транграничные услуги можно трактовать очень по-разному. Короче не стоит сильно переживать из-за ндс. 6️⃣ У Милы много знакомых испанцев, и одна из самых популярных тем их разговоров - какие большие соцвзносы для аутономо! Довольно многие платят льготный соцстрах год (80+ евро/мес), а потом либо закрываются, либо уходят в тень. Среди обычных испанцев количество работающих по-серому удивило бы любого ru-номада 🙂 Даже когда мы организовывали нашу свадьбу в Каталонии, почти все подрядчики просили платить кэшем. А мы поговорили с десятками! Нам было удобнее платить нормально, по договору безналом. 7️⃣ Кстати по статистике, аутономо с доходом 4к+ евро/мес (куда попадает большинство испанских номадов) - 13%, и они платят почти 65% налогов всех аутономо. Так что номады - очень полезная испанскому обществу категория иммигрантов! Может кого-то из вас это порадует, несмотря на размер налогов 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>28.07.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2204</t>
+  </si>
+  <si>
+    <t>Пока одни продолжают верить, что нейросеть — это цифровой оракул без человеческого фактора, другие уже поняли простую вещь: AI-выдача — такая же конкурентная среда, как поисковая. Только рынок пока молодой, правила знают не все, а места заняты далеко не во всех нишах. Нейросеть не знает «объективную правду» о компании. Она формирует ответы на основе сайтов, статей, СМИ, рейтингов, отзывов и других источников. Если про бренд написано мало или неубедительно — в рекомендации попадёт кто-то другой. Российские разработчики традиционно не стали ждать, пока зарубежные сервисы научатся нормально работать с нашим рынком, и сделали Георанк — платформу, которая показывает, как бренд представлен в ответах ChatGPT, Алисы, Perplexity, Gemini, DeepSeek и других AI-сервисов. С помощью Сервиса можно: 🔹 увидеть, по каким запросам, на каких позициях и в каком контексте появляется бренд; 🔹 сравнить свою AI-видимость с конкурентами; 🔹 понять, какие сайты и страницы нейросети используют как источники; 🔹 отследить тональность, цитируемость и динамику; 🔹 провести аудит сайта и найти факторы, мешающие попадать в ответы; 🔹 получить рекомендации по контенту, страницам и внешним упоминаниям; 🔹 проверить, как меняется результат после внесённых изменений. ⚠️ Одного SEO здесь недостаточно. Высокие позиции в Google или Яндексе не гарантируют, что нейросеть упомянет компанию и тем более порекомендует её. AI-поиск учитывает совокупность источников, формулировок, контекста и репутационных сигналов. «Залить себя в ChatGPT» одной кнопкой нельзя. Нужно работать с сайтом, контентом, PR и внешними публикациями. ГЕОранк делает этот процесс прозрачным: показывает текущую ситуацию, слабые места и конкретные точки роста. Отдельно радует человеческий интерфейс: не нужно смотреть десять обучающих видео, чтобы понять, где вы, где конкуренты и что делать дальше. 🚀 Сейчас хорошее время заходить в GEO: конкуренция во многих нишах ещё низкая. Через год AI-видимость станет таким же привычным показателем, как позиции в поиске, но занять сильные места будет уже сложнее. Проверить, как ваш бренд выглядит в ответах нейросетей #промо</t>
+  </si>
+  <si>
+    <t>27.07.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2203</t>
+  </si>
+  <si>
+    <t>Форму заполнили уже более 150 человек, вот первая статистика по инструментам/сервисам, которые вы используете в своих цепочках переводов (в основном из/в РФ). На первом месте p2p, многие меняются в нашем кириллик-чатике (пост) Если заполните форму тоже, то получите релевантные обезличенные ответы с деталями от других участников. Там много интересного!</t>
+  </si>
+  <si>
+    <t>27.07.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2202</t>
+  </si>
+  <si>
+    <t>Расскажите про ваш опыт трансграничных переводов! Новый пакет санкций закрыл пару популярных у вас способов перевода денег (через Цифру Банк, Золотую Корону), поэтому давайте соберем все работающие на сегодня способы! Через форму. Мы так делали пару лет назад, инсайты там были топовые. Ну и по другим темам тоже делали - про оптимизацию налогов, кейсы AI и др. Так что стандартный подход give to get: вы рассказываете, как переводите деньги, я отправляю вам все релевантные обезличенные ответы других участников! Прошу заполнить форму. PS поделитесь пожалуйста формой с теми, кто тоже переводит деньги.</t>
+  </si>
+  <si>
+    <t>27.07.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2201</t>
+  </si>
+  <si>
+    <t>Снова участвую в конференции, и наконец не про AI 🙂 А кое-что намного более важное - фаундерские продажи! Как обычно, собрались с другими авторами каналов, расскажем по теме, что знаем. Не претендуем на экспертность, просто поделимся своим опытом, постараемся быть полезными для вас. Дата конфы: 6 августа (онлайн), с 16:00 до 21:20 по мск Я выступлю первым, расскажу что знаю про фаундерские продаже - что работает, что нет. Как обычно, только то, что вы не нагуглите! 🙂 Другие участники конфы "Продавай как фаундер" и их классные темы: Кирилл Гурбанов, основатель sfer.ai (b2b услуги) Фаундерские продажи: что я узнал о продажах, когда запустил свою первую в жизни B2B компанию Тарас Алтунин, автор Аутрич Академии и проекта Salesnotes Как интегратору заходить в энтерпрайз через аутрич: на примере реального кейса Саша Соловьев, серийный стартапер Как привлекли 1 млн $ инвестиций в международный проект, в подробностях и с процессом Слава Рюмин, открыл контент-агенство (b2b услуги) Как собирать теплые b2b-контакты Игорь Иванов, основатель event-агентства DoctorTeam (b2b услуги) Как выигрывать тендеры: типы процедур, какие ресурсы нужны, как оценить победу, главные метрики, сколько стоит участие, как повысить шансы на победу Дэн Гридин, системно привлекает крупных заказчиков Как использовать ИИ на b2b выставках Алексей Писаревский, делает AI Mental Health стартап Свои ивенты — самый недооцененный канал продаж в B2B Как всегда конференция бесплатная, но взамен нужно подписаться на всех спикеров в Телеграм. Зарегистрироваться на конфу бесплатно После регистрации вы получите ссылку на трансляцию. Если вы не сможете посмотреть онлайн, всё равно зарегистрируйтесь в боте, там будет запись конференции.</t>
+  </si>
+  <si>
+    <t>26.07.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2200</t>
+  </si>
+  <si>
+    <t>Про автономность в карьере или почему я ненавижу выходные. Большую часть сознательной жизни я был фрилансером. Никогда не работал в найме, не ходил в офис, всю жизнь удаленно. Это необычный опыт, и он отложил отпечаток на майндсете, результаты которого вы читаете в кириллике. Пишу это как пример, что можно и так жить и работать. Автономность сильно коррелирует со свободой, в самом приятном понимании: нет средне/долгосрочного давления сверху ("каждую среду планерка", обязывающий длинный контракт) и нет снизу (операционная часть бизнеса например, обязательные расходы). Поэтому если кто-то хочет быть свободным и при этом работать, то автономная карьера - ближе всего к этому. 1️⃣ Автономность - это не бизнес, а больше похоже на самозанятость. Если вы в найме, то можно прочувствовать на себе: представьте, что у вас больше нет возможности когда-либо устроиться на работу. Как бы тогда вы обеспечивали себя и свою семью? У многих жизнь, и самое главное - мировоззрение, изменились бы навсегда. 2️⃣ Может звучать странно, но самые автономные люди в мире - это инфлюенсеры/блоггеры с большой аудиторией: есть огромный рычаг аудитории (пост), возможность сделать паузу в любой момент (что недоступно почти никому из нас! опрос), нет операционных костов. Потому хейт и насмешки над инфлюенсерами мне почти всегда кажутся просто проявлением зависти. Причем кринжовым, потому что с долей лицемерия. Забавно, что сегодня публичность - это суперважно почти для всех (пост "зачем быть публичнее"). Так что неприязнь к публичности - серьезное препятствие на пути, ни много ни мало, - к свободе и счастью. 3️⃣ У меня нет такой свободы, но все же структурные изменения во мне есть: ненавижу уикэнды! Мой образ жизни позволяет брать выходной в любой день недели, и это разумно: везде меньше людей, без очередей, все дешевле и т.д. Но работать в сб/вс сложнее: платежи не ходят, люди не отвечают, все мееедленно. Хуже всего - выходные сбивают с рабочего ритма. Была бы моя воля, я бы отменил уикэнды 🙂 Короче говоря, я свободен от своего расписания, но не от чужого. 4️⃣ Автономность + достаточный доход/капитал позволяют жить в любом городе мира. Многие из вас работают удаленно, но не у всех есть достаточный уровень автономности: нужна определенная таймзона или удаленка гибридная, или есть требование работодателя/клиентов, или просто некоторые локации объективно важнее (а это факт! пост). 5️⃣ Считаю, что главный плюс высокого уровня автономности - это даже не свобода, а то, что человек постоянно совершает контакты с реальностью, о которых мы так часто говорим (пост). Проще говоря, автономный человек намного лучше отдупляет, и чего стоит он сам, и как вообще устроен мир. А значит ему легче оставаться конкурентноспособным. Да, популярные танцующие подростки-тиктокеры намного больше понимают, просто сравнивать их надо с непопулярными подростками 🙂 А публичный популярный сеньор-разработчик конечно лучше отдупляет, чем сеньор-ноунейм того же уровне (пост про сравнение по теме). Другой вопрос, что публичность добавляет ощущения экспертности, хотя на самом деле это social proof. 6️⃣ Автономность не делает богаче и счастливее автоматически. Но дает две вещи: показывает, чего человек стоит без пузыря работодателя/клиента + дает право отказываться. С годами понял, что второе - единственная роскошь, которую вообще стоит покупать. 7️⃣ Минус стремления к автономности я вижу только один: нет обратного пути 🙂 Во-первых, просто не захочется жить по-другому, а во-вторых, человек может стать unhireable: его запросы скорее всего нереалистичны в найме. Ну и тревожным сложно вынести такой уровень неопределенности, когда неизвестно, сколько заработаешь, горизонт планирования короткий. А еще FOMO: столько свободы давит упущенными возможностями! 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>25.07.26 18:33</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2198</t>
+  </si>
+  <si>
+    <t>Приглашаю на наши новые завтраки в Барселоне! Это классический формат (но более камерный), было уже 200+ таких - просто приходим, пьем кофе, завтракаем и приятно общаемся. Будем рады познакомиться с вами! Регистрация здесь: https://luma.com/kyrillic</t>
+  </si>
+  <si>
+    <t>24.07.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2196</t>
+  </si>
+  <si>
+    <t>Статистика победителей международных олимпиад по математике, информатике, физике: куда они уезжают жить и работать? Диди Дас, партнер Menlo Ventures, собрал интересные данные с 2001 года (твит), по топ-странам - 🇨🇳 Китай, 🇮🇳 Индия, 🇸🇬 Сингапур, 🇻🇳 Вьетнам, 🇰🇷 Корея и 🇷🇺 Россия, всего 1700+ победителей. 1️⃣ Все, кроме россиян, в основном переезжают в США: из России больше всех остаются дома (более половины!), треть россиян едет в Европу. Причем это не после 2022-года: в статистике по когортами видно, что '21-25 по в США из всех стран переезжает меньше. Наверное потому что и переезд усложнился, и просто не успели - бюрократия, поиск оффера, места и т.д. Видно, что для талантов уровня победителей международных олимпиад 2022-й год не закрыл возможности в США. 2️⃣ Выбор США/неСША сильно зависит от культуры страны и контекста: уже писал, что Корея смотрит только на Америку (пост), поэтому оттуда либо в США, либо никуда. А Россия из всех перечисленных стран ближе всего к европейской культуре, так что в Европу едут много. Из России до 2015-го года больше ехали в Европу, после - в США. 3️⃣ В США в сумме живет больше победителей олимпиад, чем во всех перечисленных странах вместе взятых. Довольно грустная статистика. Но с другой стороны, нам понятно, что в ближайшие десятилетия вряд ли кто-то пошатнет технологическое, а значит и экономическое лидерство США, и именно туда нужно ехать самым амбициозным и талантливым. 4️⃣ Среди вас аномально много участников олимпиад, в том числе международных (опрос). Так что всем нам стоит присмотреться к этой статистике! @kyrillic</t>
+  </si>
+  <si>
+    <t>23.07.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2195</t>
+  </si>
+  <si>
+    <t>У Dealroom вышла любопытная статья Firing Costs vs Unicorns от их CEO, о корреляции сложности увольнения и количества единорогов на душу населения. Стартапы подразумевают быструю проверку гипотез, и компаниям конечно мешают трудовые кодексы, которые не позволяют быстро и дешево увольнять людей. График не показывает причинность, но корреляция такая сильная, что ее сложно игнорировать. Возможно сложность увольнения в стране - это удобный прокси всех факторов про отношение к рискам в этой экономике. Что конечно влияет и на размер венчура, и на количество рисковых предпринимателей. Обратите внимание, что на графике высоко страны, о которых я писал в этом контексте - 🇸🇪 Швеция (раз, два) и 🇩🇰 Дания (пост). Я слышал много историй про непуганных американских фаундеров, которые "задешево" нанимали европейских разработчиков через местные EoR, а потом сотрудник например уходил на долгий больничный по выгоранию, и после увольнения ему стартап платил еще месяцами. В США люди конечно больше держатся за свою работу: конкуренция за хорошее место бешеная, а уволить могут одним днем. Разумно предположить, что и халтурить на работе в такой атмосфере хочется меньше. @kyrillic</t>
+  </si>
+  <si>
+    <t>23.07.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2194</t>
+  </si>
+  <si>
+    <t>Имба для испанских номадов и планирующих ими стать: большинство открывают аутономо (ИП в Испании), и встает вопрос о его управлении. Можно разбираться самому, что сложно (и так почти никто не делает). Остается два варианта: найти хестора с кем вести аутономо или пользоваться спецсервисами. В первом случае почти невозможно найти адекватного, кто понимает номад-реалии. Во втором - сервисы заточены под местных аутономо, плохо работают со спецификой номадов. К счастью, есть решение специально для вас, ru-айтишники-номады! Это Reglapp — сервис для autónomo в Испании, который закрывает всё, что связано с налогами и отчётностью после получения ВНЖ: регистрация, ведение дел лицензированным гестором, фактуры, декларации и AI-поддержка на родном языке 24/7. Самое главное - сервис специально заточен под номадов! Типа транграничные доходы из разных стран и т.д. Такого просто больше нет, поэтому любой ru-номад обязан присмотреться к Reglapp. Умеет все-все, что нужно, на сайте подробно описано, почему Reglapp точно лучше других сервисов. Зацените сами! 👉 https://reglapp.com/ru/autonomo-accounting #промо</t>
+  </si>
+  <si>
+    <t>22.07.26 13:26</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2193</t>
+  </si>
+  <si>
+    <t>За и против открытых (китайских) LLM. Я периодически читаю аналитику, мнения и пейперы по теме, в этом посте собрал не самые очевидные, и конечно с упором на деньги. 0️⃣ Есть много графиков типа приложенного к посту, что открытые отстают всего на несколько месяцев, и нужно только подождать. Контрааргументом приводят, что это только по бенчмаркам на 3-4 месяца, а на проде в реальных задачах - 8-12 (что кажется тоже ок). Аргументы ПРОТИВ того, что открытые модели могут догнать закрытые: 1️⃣ Главное заблуждение про открытые веса, что они дешевые (или бесплатные). Это справедливо для R&amp;D, но не COGS (включая инференс): траты бизнеса растут с ростом выручки/использования. Плюс количество токенов для того же результата у "дешевых" обычно больше. Реакция на Kimi и китайские модели сильно преувеличена: есть очевидная price umbrella порожденная нехваткой компьюта. То есть китайским моделям выгодны высокие цены топовых лаб - демпинговать в таких условиях рынка всегда легче. 2️⃣ Из-за роста "агент-инференса" рынок инференса неожиданно может расти быстрее, даже быстрее издержек тренинга. Проще говоря, закрытые модели смогут частично брать объемом, как в классическом бизнесе. Нужно только достаточно компьюта, а охваты у них уже есть. Тот, кто крутит инференс, собирает данные, а данные идут в следующую версию модели. Это самоусиливающийся цикл, недоступный тому, кто просто раздает веса. 3️⃣ Токены - не коммодити! То есть это не как мешок кофе или баррель нефти. Токен одной модели не равен токену другой. Правильно считать стоимость решения конкретной задачи, а тут у открытых моделей все не так хорошо, как на страницах прайсинга. 4️⃣ Anthropic и OpenAI на полгода-год впереди не только по бенчмаркам, но и по возможности оптимизировать эффективность инференса, памяти, обслуживания. Контринтуитивно, но они могут заметно сократить издержки. Плюс по кибербезопасности закрытые модели вряд ли потеряют лидерство. Аргументы ЗА будущее доминирование открытых китайских моделей: 5️⃣ Чипы - единственная часть, где у США (и закрытых моделей топовых лаб) преимущество. Но все остальное в цепочке поставок токенов (электричество, стоимость строительства датацентров и т.д.) - заметно дороже китайского. Плюс регулирование, иски, бюрократия. 6️⃣ Юзеры и бизнесы, которые больше всех тратят, легко переключаются между моделями и инструментами. Никакого moat у лидеров нет, и как только все выйдет на плато, мы увидим массовый переток юзаджа и денег в открытые модели. Массовый потребитель, привыкший к ChatGPT, не спасет - он дает слишком мало выручки. 7️⃣ Многие проблемы больших AI лаб можно залить деньгами, но узкое место уже намечается в физическом мире - электричество, стройка и др. Есть уверенность, что обещанный капекс в принципе невозможно обеспечить, физически. Как только это будет видно на рынке, Китай начнет становится мировой столицей инференса. 8️⃣ Главный ингредиент в стоимости токена - маржа Nvidia (а не электричество или прибыль openai). Так почему будущая выручка вообще должна остаться у лаб? Пока их moat - это не качество моделей или харнесс, а тупо субсидирование юзеров венчурными деньгами. Конкуренты дипсика дают скидку около 30-40% - это и есть оценка маржи. Реселлеры клодкода/кодекса продают токены со скидкой до 90% от API-цены, перепродавая лимиты фиксированных планов. 9️⃣ Я не знаю, кто победит и как распределятся на рынке, но для нас конкуренция - это хорошо! Остальное просто с интересом наблюдаем. @kyrillic</t>
+  </si>
+  <si>
+    <t>21.07.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2191</t>
+  </si>
+  <si>
+    <t>Рейтинг стран Европы, где россияне не задерживаются. Евростат обновил данные внж за 2025 год почти по всем странам, я по ним посчитал рейтинг "оборачиваемости" россиян в ЕС: учитывал приток новых внж за последние несколько лет и запас держателей по годам. Короче говоря, в красной зоне страны, где максимальная текучка россиян - приезжают-уезжают (проходной двор). В зеленой - куда если уж и переезжают, то надолго (наверное по веским причинам). Это не рейтинг самых непривлекательных стран! Для каждого из нас рейтинг с некоторой точностью отвечает на вопрос "ЕСЛИ я перееду в эту страну, то с какой вероятностью уеду в течение нескольких лет?" Более детальные выводы из новых цифр Евростата будут позже. @kyrillic</t>
+  </si>
+  <si>
+    <t>21.07.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2190</t>
+  </si>
+  <si>
+    <t>Снова взаимоконнекты в линкедине! Продолжим активность, благодаря которой многие из вас вырастили свои линкедин-нетворки на сотни контактов. Правила простые, но есть нововведение 🌱 1️⃣ Даёте ссылку на пост в кириллике, который вам запомнился, и пишете почему он вам запомнился или как повлиял (без этого ваше интро будет удалено). И не халтурьте пожалуйста 2️⃣ Пишите кратко о себе со ссылкой на свой профиль, лучше с фото. Разрешены только линкедин-ссылки! ‼️ Остальные будут удалены. 3️⃣ Коннектитесь со всеми из комментов. ... PROFIT! А остальным: просто добавляйте всех из комментов в коннекты! ⚡️⚡️⚡️ Тут крутые проактивные ребята, которые примут ваш коннект. Меня тоже добавляйте, приму всех! https://www.linkedin.com/in/kyril-ku/ PS Делитесь возможностью с теми, кто почему-то не читает @kyrillic</t>
+  </si>
+  <si>
+    <t>21.07.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2189</t>
+  </si>
+  <si>
+    <t>Мы все понимаем, каково это — вести своё дело. Отдаваться работе на 110%, жить в режиме 7/0 и постоянно отодвигать себя куда-то в конец списка. К врачу — потом. Чек-ап — как-нибудь в следующем квартале. Знакомо, да? Точка Банк запустил классную штуку для предпринимателей — бесплатный ДМС на три месяца. И это тот случай, когда не надо ничего доказывать и собирать справки. Точка Банк решил это подсветить и поддержать тех, кто тащит бизнес на себе: • бесплатный ДМС на три месяца для новых клиентов; • скидки до 100 000 ₽ на сервисы для бизнеса; • до 5 стартовых бонусов на выбор — выбираете сами в первом сеансе в интернет-банке после открытия счёта. Считаю, что это редкий формат заботы, где не надо ничего выигрывать или проходить квест — просто открываете счёт до 31 августа и пользуетесь. Советую не откладывать: здоровье — это тот актив, который не отобьёшь никакой выручкой. Бизнесу быть!</t>
+  </si>
+  <si>
+    <t>20.07.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2187</t>
+  </si>
+  <si>
+    <t>Вышло интересное исследование о том, насколько люди доверяют AI: участникам задавали сложные вопросы и разрешали в любой момент сказать "не знаю". Без LLM так отвечали в 40% случаев, а c LLM - всего в 3-6%. Итог: • точность упала с 28% до 9% • уверенность выросла с 30% до 76% 🙂 К дизайну исследования есть небольшие вопросы, но оно довольно надежно в одной теме - как люди себя ведут, когда на сложный вопрос под рукой есть неправильный/непроверенный ответ LLM. С LLM люди отвечали на больше вопросов, но давали меньше правильных ответов. То есть LLM не закрывала пробелы в знаниях, а превращала в ошибки ответы, которые человек знал или мог восстановить сам. 1️⃣ С одной стороны, можно сделать очевидный вывод: не стоит слепо доверять LLM, нужно все перепроверять. Это разумно, особенно в важных вопросах - здоровья, карьеры, отношений, своего будущего и т.д. Кстати гугление менее проблемное: добавляется трение в виде "открыть ссылки, все прочитать, сопоставить, выбрать правильное". А LLM просто выдает надежный на первый взгляд ответ, в который хочется поверить. 2️⃣ С другой стороны, большинство вопросов, которые мы задаем ллм - не жизни и смерти, а всякие мелочи, цена ошибки которых невелика. Кроме того, почти у всех нас либо неточная картина мира, либо вообще неправильная. Например есть миллиарды религиозных людей, которые чудовищно неправы со своим магическим мышлением. Но какая разница, если они с этим всем находят единомышленников и живут более счастливую жизнь, чем рациональные скептики? Может AI не рассказывает истину, нередко ошибается, но хотя бы дает ощущение заполнения своей картины мира. Что возможно важнее, чем правда, и является основой спокойствия и уверенности в себе ("знаю, как этот мир устроен! не пропаду") Добавил ли вам AI ощущения уверенности в своих силах? @kyrillic</t>
+  </si>
+  <si>
+    <t>19.07.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2186</t>
+  </si>
+  <si>
+    <t>18.07.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2185</t>
+  </si>
+  <si>
+    <t>В Барселоне вас грабят реже, чем в других местах эмиграции. Шта?! Провел два опроса про то, обворовывали ли вас: в эмиграции в целом (публичный опрос) и конкретно в Барселоне (опрос в нашем закрытом чате, где я знаю лично почти всех, скриншот в комментах). Результаты на картинке. 1️⃣ Сразу скажу дисклеймер: я считаю Барселону намного более опасной, чем среднее место вашей эмиграции. Не пытаюсь выставить ее в хорошем свете, карманники тут - реальная проблема, сам пока еще не был обворован, но неоднократно был свидетелем воровства. Опросы показывают интересное! (см. картинку) Более того, по Барселоне не было критерия "за последние несколько лет"! Так что цифры были бы еще чуть ниже. "Совсем не обворовывали" - 74% по всем локациям vs 67% в Барселоне. "Обворовывали лично меня" - 19% по всем vs 16% в Барселоне (УДИВИТЕЛЬНО!) 2️⃣ Все результаты примерно равны, кроме одного пункта - "я пресек(ла) воровство": 2.8% все vs 11% в Барселоне. Пресекли около 40% попыток! Наверное потому что в Барселоне воры менее подготовленные и/или вы больше начеку, держитесь за карман, начитавшись чатов и реддитов 🙂 Если серьезно, то такая разница конечно потому что воровство в Барселоне - это в основном карманники, их реально много! А в других местах - грабежи квартир, машин и др. более серьезные, что сложно пресечь. 3️⃣ Я ожидал совсем другие результаты, что в Барселоне в 3-4 раза больше случаев воровства. Потому что многие из вас переехали в довольно спокойные города, что должно было быть видно в результатах. В очередной раз подтверждается теория, что ощущение безопасности намного важнее фактической безопасности (пост). И что стереотипам подвежены почти все (как с Японией, пост). 4️⃣ Еще считаю, что шанс почти в 20% быть обворованным в эмиграции за несколько лет - это ОЧЕНЬ много. Наверное каждый должен держать эту цифру в голове, потому что она суперрелевантна почти всем, читающим эти строки - опросы проходили такие же люди, как мы с вами! @kyrillic</t>
+  </si>
+  <si>
+    <t>18.07.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2184</t>
+  </si>
+  <si>
+    <t>🤔 Наверняка вы много раз задумывались о втором паспорте? Но классический путь иммигранта долгий и непредсказуемый: нужно переезжать, долго жить в одном месте, открывать местный бизнес для галочки и ждать гражданство от 5 до 10 лет. А вот программы гражданства за инвестиции (CBI) работают иначе и дают конкретные преимущества: ✔ Паспорт без переезда. Процесс не обязывает вас переезжать в страну второго гражданства. Получить паспорт можно полностью дистанционно. ✔ Быстрое оформление. Получение паспорта занимает от 1 месяца. Это самый быстрый вариант получить второе гражданство. ✔ Требования к заявителю. Программы гражданства за инвестиции отличаются более лояльными требованиями к заявителю. А в месте рождения можно написать просто USSR (вы меня понимаете). ✔ Релокация без ограничений. Второй паспорт открывает доступ в страны, закрытые для российского паспорта. ✔ Защита активов. Вы получаете возможность открывать счета и покупать активы на нейтральный паспорт. 📄 Лицензия в 4 странах. ➡️ На канале https://t.me/provanuatu разбирают сложные кейсы и сравниваем программы, доступные для граждан РФ. Присоединяйтесь!</t>
+  </si>
+  <si>
+    <t>17.07.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2183</t>
+  </si>
+  <si>
+    <t>Как-то плотно пошли новости в ЕС и других развитых странах об ужесточении правил приватности интернет-юзеров: 1️⃣ Идут жаркие бюрократические обсуждения Chat Control в ЕС, который частично принят. Это когда платформа может сканировать наши приватные (!) чаты, сигнализируя куда нужно о контенте и переписках, вредящих детям. Сейчас основной спор бюрократов в том, включать ли в chat control зашифрованные e2e сообщения (стандартная переписка в сигнале или вацапе, секретные чаты тг и др.) Если что, к обычной тг-переписке chat control уже применяется. Chat Control 2.0 пока в обсуждениях, там самые жесткие ограничения, например вместо права платформ сканировать переписку, будет обязанность, включая e2e. 2️⃣ С этого года в Италии и Франции нужно явное согласие для отслеживания имейлов (т.н. трекинг-пиксели, которые используют почти все сервисы рассылок, crm, даже я по умолчанию всем отправляю письма с пикселем). Причем во Франции нельзя включать согласие в список других (вроде "согласен получать рассылку"), нужно именно отдельное явное, как куки. Не сомневаюсь, что такие правила появятся в других странах в ближайшие годы. И это ОЧЕНЬ сильно ударит по эффективности аутрича, a/b тестов и любой имейл-коммуникации. 3️⃣ В разных странах быстро вводят age verification, пионером стала Австралия, ограничив доступ к соцсетям детям. Спустя полгода измерили результаты - дети конечно успешно обходят запрет. Еврокомиссия обсуждает аж инфраструктуру для ограничений, в этом году мы увидим первые инициативы. В США палата представителей пару недель назад приняла KIDS Act, который тоже является фундаментом будущих ограничений. Для верификации возраста платформы могут применять разные методы, но сканирование лица и загрузка документов там конечно тоже есть. Инициативы age verification многие называют попытками деанона интернета и сбора личных данных, с чем сложно не согласиться. 4️⃣ Для обычных нас с вами все это конечно не так уж страшно (кроме тех, кто много аутричит 🥲) Но просто становится грустно: кажется больше не будет того интернета, который мы помним и любим. @kyrillic</t>
+  </si>
+  <si>
+    <t>15.07.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2181</t>
+  </si>
+  <si>
+    <t>Недавно писал про невероятную дешевизну Японии в 2026-м, и вот очень релевантный график: сравнение цен 2012 —&gt; 2025 через цены США. На графике 100 - это индекс США, остальные страны сравниваются с ним. Ось X - 2012 год, ось Y - 2025. 1️⃣ Видно, насколько 🇯🇵 Япония аномальна: была 125 (дороже США) стала 60. А в середине 90-х была 175! Йена радикально обесценилась в реальном выражении, и страна из дорогих превратилась в заметно дешевую, по международным меркам. Жить там сегодня - как в 🇨🇿 Чехии или 🇵🇹 Португалии. 🇳🇴 Норвегия на втором месте по падению: была 183, стала 87. Ослабление кроны на фоне снижения нефтяных цен. То есть наш стереотип о норвежской дороговизне сегодня не совсем верный: страна недешевая, но и не заоблачно дорогая как раньше. 🇸🇪 Швеция тоже заметно подешевела. 🇨🇭 Швейцария стабильно дорогущая, потому что франк остается сильным. 2️⃣ За 13 лет изменилось многое, но на расклад цен по сути влиял только один фактор - изменение курса местной валюты относительно доллара. Например вся 🇪🇺 Еврозона держится вместе, несмотря на очень разные пути стран ЕС. 🇹🇷 Турция, 🇦🇷 Аргентина, 🇷🇺 Россия, 🇿🇦 ЮАР стали заметно дешевле за счет снижения курсов своих валют. 🇺🇸 США укрепились в реальном выражении, поэтому кто сберегал в usd - выиграл. Лично я считаю, что долгосрочно копить нужно исключительно в долларах США (точнее в долларовых активах). 3️⃣ Несмотря на сдвиги, ранжирование стран довольно устойчиво, корреляция между 2012 и 2025 высокая. Так что вполне возможно выбирать страну для жизни исходя из стоимости жизни на следующие 10-20 лет. Разброс в основном за счет валютной переоценки, а не реформ, катаклизмов или черных лебедей. Поэтому еврозона более предсказуема, а развивающиеся страны - менее. Есть страны, где валюта привязана к доллару, так что надежна (🇭🇰 Гонконг, 🇦🇪 ОАЭ и др.) 4️⃣ Еще можно заметить, как сильно наши стереотипы отстают от реалий! Особенно если представления о стране личные, после жизни там например 10+ лет назад. Поэтому смотреть сегодняшние данные важно и очень опытным эмигрантам! @kyrillic</t>
+  </si>
+  <si>
+    <t>15.07.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2180</t>
+  </si>
+  <si>
+    <t>Среди вас многие уже получили номад ВНЖ в Испании и других странах. А еще многие только собираются подаваться! Там есть затык: даже если удаленщик выполняет условия номад-программы, не всегда получается корректно подтвердить доход. Например, если оплата приходит в крипте, из стран СНГ, на сторонние реквизиты или другим сложным способом. Эту проблему легко решить с помощью специального сервиса для международных выплат. Выстраивается прозрачная схема: договор с платежным сервисом → выплата в локальный банк в удобной для вас валюте, где получатель — именно вы на счет в локальном банке. Один из практичных вариантов — EasyStaff Payroll, платформа для управления задачами и выплатами подрядчикам. Сервис помогает оформить процесс выплат так, чтобы у вас была понятная история дохода: договор, документы по выполненным работам, выплата и подтверждение транзакций. Пошагово процесс выглядит так: 1️⃣ Договор оформляется через удобное юрлицо в Великобритании, ОАЭ или Литве. 2️⃣ Личный кабинет пополняется на сумму вознаграждения удобным способом: криптовалютой или фиатом 3️⃣ EasyStaff Payroll формирует понятные для страны релокации документы, которые подходят для ВНЖ, кредитов и ипотеки 4️⃣ Получаете выплату на личный счет в европейском банке Считаю, что EasyStaff Payroll — реально удобное решение, если нужно подтвердить свой доход в ЕС или упростить выплаты подрядчикам. Так что регистрируйтесь на платформе или пишите менеджеру: https://t.me/annakhol9! #промо</t>
+  </si>
+  <si>
+    <t>14.07.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2179</t>
+  </si>
+  <si>
+    <t>Наверное многие сегодня прочитали, что черногорский оператор доменов заблокировал t.me. И в один день перестали работать ВСЕ ссылки на тг, которые размещали 10+ лет на сайтах, в соцсетях, на баннерах, наклейках, в видео, книгах и др. Мы не знаем, изменится ли ситуация, по статусу (serverHold) кажется, что это не просто сбой. А подобные риски каждый должен понимать, начиная публиковать что-то на сторонних платформах. upd: скорее всего блокировка из-за новых санкций США: в список OFAC попал канал украинского впн-сервиса с указанной ссылкой t.me, бахнули сразу все 🤷‍♂️ Канал уже недоступен, поэтому будем надеяться на скорую разблокировку домена оператором. Напомню самый надежный сетап: это сайт, главный cta которого - сбор имейлов. Потому что даже в случае разделегирования домена или вылета из поисковой выдачи, остается прямой контакт с людьми - лист имейлов. И это на самом деле ЕДИНСТВЕННЫЙ надежный вариант, без рисков быть кем-то заблокированным. Я уж не говорю о выращивании аккаунта в соцсетях или на какой-то площадке! Сам научен очень-очень горьким опытом, когда заблокировали аккаунт моего агентства на дрибббле, входивший в топ-10 самых популярных во всем мире, и был главным источником новых лидов. Более 5 лет труда и роста пошло коту под хвост, в один день потерял 95%+ дохода. Сегодняшняя проблема сделала нерабочими все ссылки на сайте-архиве моих постов kyrillic.com. А у самого канала куча рисков - он может быть забанен или угнан, или заблокирован по гео. И впн как в РФ не поможет: каналы блокируют по гео номера телефона юзера. Вряд ли ради кириллика кто-то из вас будет менять привязанный телефон. Или сам тг может быть выкинут из мировых сторов, из-за чего охваты деградируют у всех каналов. Короче рисков дофига. Но все время существования кириллика во всех активностях я прошу указать имейл, и если что-то случится, всегда смогу написать лично 15-20 тысячам из вас. Считаю, что так должны делать все. Это как в старой шутке - люди делятся на две категории: кто еще не делает бэкапы, и кто их УЖЕ делает. 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>13.07.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2178</t>
+  </si>
+  <si>
+    <t>Про онлайн-сообщества. Наверняка почти все состоят в разных, хотя бы в виде чатов в тг. Я пришел к простому критерию хорошего коммьюнити: Сообщество сильное, если одного факта "мы оба в X" достаточно, чтобы двое незнакомцев начали разговор как знакомые. То есть происходит что-то вроде "утепления интро", замена реального теплого интро. Например в бесконечном числе тг-чатов, где мы все состоим, такого нет. 1️⃣ Кажется контринтуитивным, но: ценность сообщества намного больше определяется фильтром входа, чем обсуждениями/контентом внутри. Точнее ценные обсуждения неизбежны, если участники сообщества прошли отбор и ценят свое нахождение в сообществе. Чем отбор строже, тем ценнее сообщество. Можно сказать, что сообщество - это не контент, а контекст. 2️⃣ Платные сообщества имеют фильтр деньгами, что обычно полезно - отсекает совсем случайных людей. Но это больше похоже на пейволл для контента, и доверия он не добавляет. При этом "дорого" может быть по-разному: заполнить длинную форму, раскрыть непубличное, пройти собеседование, получить инвайт от своего. Что угодно, что лень, страшно или не хочется делать случайному человеку. 3️⃣ Считаю, что даже если делать сообщество в виде простого тг-чата, то форма на входе обязательна. И чем более чувствительные вопросы в этой форме, тем больше будет доверия у участников друг к другу. Например если бы я делал чат по оптимизации налогов, то спросил бы в форме очень непубличное, с обещанием ни с кем не делиться. Тогда этот чат был бы 1000х полезнее тех, куда пускают всех подряд. И которые скорее вводят в заблуждение из-за особо активных моралистов-теоретиков (пост). 4️⃣ Сообщества вокруг проблем держатся лучше, чем вокруг интересов: "кинул один застройщик" vs "любители вина" - понятно, где ценнее. 5️⃣ В кириллике я делал попытку сделать сообщества-саттелиты: предложил кому угодно создавать чаты на любые темы и приглашать туда в комментариях. Сделали достаточно много чатов, но абсолютно все пошли по одному сценарию: люди вступили и сразу начали пиарить себя. Очень быстро чаты умерли. В нормальном сообществе могут быть правила о том, что участники должны делать вклад, и только косвенно что-то пиарить. В крутом сообществе не нужны правила - каждому участнику будет зашкварно просто самопиариться. То есть правило "сначала дай пользы" выполняется интуитивно. 6️⃣ Предлагаю вторую попытку создания коммьюнити-сателлитов кириллика! Если вы хотите стартануть сообщество или уютный чатик через кириллик, то предлагаю заполнить форму. Там главное поле про фильтры: что именно вы хотите спрашивать на входе? И по каким критериям пускать участников? Можно делать платное комьюнити, если готовы дать много ценности. Вы будете управлять сообществом, я наблюдать и возможно участвовать, в том числе регулярным пиаром в кириллике. Это поможет дать начало коммьюнити, а потом возможно оно полетит! @kyrillic</t>
+  </si>
+  <si>
+    <t>11.07.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2176</t>
+  </si>
+  <si>
+    <t>Мегавакансия от ребят из plurio.ai - Head of Performance Marketing со специализацией на Meta Ads. Plurio - это AI компания в период гиперроста: ad spend $500M+, клиенты $300k-15M в месяц, выросли в 4 раза за 10-12 недель!! У команды очень амбициозные цели: построить autonomous user acquisition factory, которая работает в 10 раз лучше всего, что было раньше, и довести бюджет под управлением до $30B. Крутые условия: лидерская позиция, команда ai marketing engineers + агент. Денег ~$15k в месяц + бонусы, ремоут по US-времени (Европа норм, Азия нет). Это принципиально новая роль: ищут человека кто поможет пройти путь от автоматизации отдельных регулярных действий → к полной автоматизации медиа баинга → и дальше к автоматизации всего цикла user acquisition Важное о продукте и что он дизраптит: • Раньше надо было в эксельках рассчитывать оптимальное распределение бюджетов → теперь Plurio даёт оптимальный сплит по каналам, кампаниям и эд сетам. • Раньше все решения по оптимизации Google/Meta/Tiktok принимались на интуиции → теперь Plurio анализирует исторические данные с помощью ml моделек и предлагает как сделать автоматические правила оптимизации ещё эффективнее. Один клиент увеличил количество новых платящих клиентов в два раза при той же стоимости - Другой сократил стоимость привлечения на 57% при том же объёме. По контексту понятно, что ищут лучших на рынке, кто управлял бюджетом в $1m/m+ на Мету, строил команду медиа баеров, аналитиков и т.д. Даже если вы или ваши знакомые не ищете оффер, все равно рекомендую попробовать поговорить с Plurio. Короче говоря, крутая вакансия! пробуйте сами, а если знаете подходящих спецов - скиньте им!</t>
+  </si>
+  <si>
+    <t>11.07.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2175</t>
+  </si>
+  <si>
+    <t>Вопрос к читателям. Мы проводили множество кириллик-встреч в 50+ городах мира, в разных форматах. А в Барселоне встречались аж 200+ раз, в основном на завтраках в Побленоу. А онлайн в канале проводилось еще больше форматов, включая новогодние встречи в разных городах и суперуспешный дейтинг 🙂 Вопрос: какие форматы в кириллике вам были бы еще интересны? У меня есть идеи, но наверняка что-то упустил. • Может сделать сообщества-саттелиты? У нас уже есть разные чаты, включая владельцев LLC и p2p обмена денег. Тут нужны люди, готовые быть коммьюнити-менеджерами. • Больше оффлайн-встреч в разных городах? Тогда какой формат? • Еще больше дейтинга? Пишите любые идеи о возможных активностях в канале! В комментах или в лс. Особенно если вы готовы поучаствовать в организации. PS Напомню, что завтра у нас кириллик-пикник в Барселоне, будем рады со всеми увидеться! https://luma.com/if8uehrh</t>
+  </si>
+  <si>
+    <t>11.07.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2174</t>
+  </si>
+  <si>
+    <t>Статистика ru-иммигрантов в ЕС, ч.10: самые женские и мужские страны. Евростат обновляет данные миграции за прошлый год, я посмотрел гендерное соотношение ru-иммиграции. На картинке - топ самых женских и мужских стран, недавних первых внж (2024-25) и всех действующих внж россиян. Эти данные могут снизить муки выбора страны для жизни 🙂 1️⃣ 🇮🇹 Италия - самая ru-женская, и среди всех иммигрантов, и среди недавних. Многим кажется, что за счет русских жен, но это правда лишь отчасти: У ru-женщин Италия топ-1 не только по семейным причинам (2.87), но и по учебным (2.48) и рабочим (1.53). Это единственная страна с женским перевесом в рабочих внж. То есть любая девушка или женщина, выбирающая страну Европы для жизни, наверное должна точно знать ответ на вопрос "почему не Италия?" 🤌 2️⃣ Списки самых мужских стран (на картинке) довольно точно отражают долю одиноких мужчин. Стран, где ru-мужчин больше, чем ru-женщин всего несколько. Да и вся ru-миграция ультраженская по сравнению с другими. Из приятных теплых стран самая мужская - 🇵🇹 Португалия. 3️⃣ Кстати в Евростате с недавних пор есть 🇷🇸 Сербия, и она почти самая мужская по любым типам внж. Это единственная страна с мужским перекосом во всех трех каналах сразу: рабочие, учебные, семейные внж. 55% всех сербских внж у россиян (такого нет нигде в ЕС), страна за год выдала им больше внж, чем Испания (которая топ-1 в ЕС). 4️⃣ Почти все страны Балкан и Восточной Европы очень непривлекательны для ru-женщин, ни по каким мотивам. Я долго смотрел разную статистику, в дополнение к многочисленным разговорам с вами, ru-айтишными релокантами. И сложилось такое мнение: Женщины НАМНОГО лучше отдупляют об иммиграции, чем мужчины, даже если нет опыта. То есть как-то интуитивно. В разговорах или частично в комментах я слышал/читал полный кринж практически только от мужчин, в основном молодых парней. Для меня это интересное явление, как интуиция о людях в вопросах понимания эмиграции может работать лучше логики, опыта и знаний. Настаиваю, что у оочень многих ru-М-эмигрантов, особенно 40+, главная причина переезда куда-то - “тут живут такие же мужики как я” (пост). Крайне мало женщин и тем более молодых девушек, думающих "эх, мечтаю жить в Словакии!" Или в Словении, Польше. Даже средиземноморская Хорватия очень непривлекательна. 5️⃣ 🇩🇪 Германия - самая "нормальная" крупная страна: внж 2024/25 с коэф. 1.26, все внж - 1.70, каналы семейный 2.07 / учебный 1.24 / рабочий 0.59. Показатели близки к среднему по ЕС. 6️⃣ Ни одной страны с мужским перевесом по семейным внж. Сложно разделить женские семейные внж на "замуж за локала" или "переехала с мужем", но по косвенным данным можно сказать, что топ-3 "за локала" такой: 🇫🇷 Франция, 🇮🇹 Италия, 🇨🇭 Швейцария. Неплохой выбор! Учебных внж у россиян всего 11%, там преобладают женщины (1.44). Рабочие 25% (0.55), семейные 40% (2.03). Остальные 35% - инвестиции, бизнес, гуманитарные и др. @kyrillic</t>
+  </si>
+  <si>
+    <t>11.07.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2173</t>
+  </si>
+  <si>
+    <t>Недавно узнал, что эксперты сервиса Онлайн-бухгалтерии и бизнес-медиа Справочная от Точка Банка выпустили крутой бесплатный курс для начинающих ИП – про все налоговое, бухгалтерию, взносы, НДС и другое важное! Курс написан простым языком, поэтому будет понятен даже новичку. Всё, что нужно знать о налогах и отчётах, в одном месте! - курс текстовый, все материалы доступны сразу - 6 модулей с практическими заданиями - бесплатный доступ в сообщество предпринимателей Считаю, что будет полезно любому начинающему предпринимателю. А ещё вас ждут полезные подарки для делегирования учёта. Советую пройти курс, чтобы избежать дорогих ошибок на старте. Разберетесь за пару вечеров, а знаний на несколько лет вперед. Бизнесу быть!</t>
+  </si>
+  <si>
+    <t>09.07.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2171</t>
+  </si>
+  <si>
+    <t>Как часто айтишники меняют работу. Наверное многих удивили данные Ravio (пост), что в ЕС tech специалисты меняют работу каждые 2 года. Цифра корректная, подтверждается другими источниками. 1️⃣ Заглянул в Евростат, в среднем по всем трудоустроенным, смена работы происходит раз в 10 лет. В северных странах чуть чаще - в 🇩🇰 Дании, 🇳🇱 Нидерландах, 🇸🇪 Швеции 8-9 лет, а в южных реже - 🇵🇹 Португалия, 🇬🇷 Греция, 🇮🇹 Италия 12-13 лет. При этом средняя продолжительность карьеры в ЕС - 37,2 года, то есть айтишник сегодняшними темпами может сменить до 18 работ! Хотя с ростом карьеры темп замедляется. 2️⃣ В США по данным US bureau of labor statistics в tech-секторе меняют работу чуть реже, чем в ЕС, ближе к 3 годам. Но в среднем по экономике эта цифра около 4 лет (что намного ниже Европы). В России данные более скудные, по цифрам текучки, получается 3-5 лет у айтишников, причем с каждым годом меняют работу все реже. Как и на рынках США и ЕС (но там другие причины). 3️⃣ Частая смены работы прежде всего означает, что лучший способ повышения дохода - это не рост внутри компании, а смена работодателя. Что подтверждает некоторые тезисы поста про "многолетний опыт". Второй вывод - что индустрия в регионе достаточно горячая и растущая, и есть возможность повысить з/п, сменив работодателя. Не везде и не во всех индустриях она есть. 4️⃣ После ZIRP-эры (низких ставок, когда найм в айти бурно рос) нанимать стали заметно меньше, и это конечно не из-за AI (пост). Так что прыгать часто по позициям стало чуть более рискованно в последние лет пять. И это видно в статистике разных стран. 5️⃣ Очевидно, что любой айтишник должен быть почти в перманентном поиске возможностей, потому что на развитом рынке поиск работы может занимать месяцы. И не смотреть на общие тренды рынков труда - они чрезвычайно далеки от айтишных. И не забываем про контакты с реальностью (пост) - в найме они почти все выглядят как имейлы с офферами. @kyrillic</t>
+  </si>
+  <si>
+    <t>09.07.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2170</t>
+  </si>
+  <si>
+    <t>Кажется одна из самых изменившихся областей нашей жизни с приходом ИИ — это поиск работы: работодатели штампуют вакансии, которые бесполезно читать вручную, а соискатели массово генерируют резюме и сопроводительные письма. Какой-то тупой ИИ-шный конвейер! Который повышает субъективную тревожность и объективную неопределенность на рынке найма. Процесс поиска работы сейчас - это четкий алгоритм действий, это машина, это постоянные новые алгоритмы, которые меняются каждую неделю. Самому в этом разобраться почти невозможно, поэтому есть классные продукты, которые вас за ручку проведут в этом процессе. Один из таких продуктов - Карьерная группа: это программа карьерного сопровождения, по которой 94% айтишников за 3 месяца получают ТОПовые офферы в 7 направлениях (product / project management, аналитики, разработчики, С-level позиции: СРО, РМО, СТО, СОО, ССО) от таких компаний как AVITO, Яндекс, Т-банк, OZON с ЗП от 190к на администратора проекта до 1,4 млн руб на Тех. владельца продукта. Кстати, несколько подписчиков кириллика уже получили работу с этим сервисом ;) Тут можно посмотреть: 🔴 разборы резюме для получения супер офферов, 🔴 МОК собесы на разные ИТ роли, 🔴 отчеты по полученным офферам, обычно 30-50 шт в мес и ежемесячно есть офферы на 1 млн+ 😱 И пройти бесплатную КАРЬЕРНУЮ ДИАГНОСТИКУ, чтобы примерно прикинуть свои шансы на рынке труда: по ЗП, роли, оценить сроки на поиск. В общем, обязательно подпишитесь! #промо</t>
+  </si>
+  <si>
+    <t>08.07.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2167</t>
+  </si>
+  <si>
+    <t>Про активный номадизм. Несмотря на то, что кириллик читает много номадов, очень активно меняющих города и страны, каждый 1-2 месяца, среди вас всего 2% (опрос). При этом позволить себе такой образ жизни может до трети читателей: удаленная работа +. достаточный доход + стабильная психика. И если у эмигранта такая возможность есть, то все ли могут себе честно ответить, почему не номадили? Хотя бы часть жизни. Этот пост - про то, как решиться на активный номадизм. 1️⃣ Я считаю, что это САМЫЙ простой способ растить насмотренность и жизненный опыт. А значит стать свободнее, в том числе от собственных предрассудков. И в итоге жить счастливее. Я уже писал, как три года решался стать номадом (и жалею до сих пор, что так долго). Приведу нашу с Милой историю о том, как даже нам было сложно решиться стать активными номадами: В 2018-м году мы получили итальянский стартап-внж, живя в Израиле, решили переехать в Милан. Немного попутешествовав, приехали туда, стали искать квартиру в аренду. Варианты не особо нравились, а airbnb заканчивался, так что мы решили провести месяц в Генуе и параллельно искать жилье в Милане. Но к концу месяца в Генуе подумали, почему бы не пожить еще где-то в Италии месяц? Так начался наш год в Италии, когда мы переезжали почти каждый месяц, возможно лучший год в нашей жизни. После этого мы еще пару лет активно номадили, не имея постоянного жилья. В комментах прикрепил видео из своей инсты с нашими перемещениями 2018-22 гг. Внимание вопрос: почему мы вообще хотели жить в одном городе долгосрочно? На тот момент я уже лет 15 работал удаленно, доход давно позволял номадить, опыт жизни в разных странах был обширный - от островов Тая до Лондона и Тель Авива. У меня ответа на этот вопрос до сих пор нет. А у вас, кто может себе позволить активно номадить, есть ответ? 2️⃣ Я понимаю объективные причины, почему не получится активно номадить - например дети ходят в школу (хотя один из читателей кириллика, Саша Бенкендорф, не согласится - они номадят с тремя детьми!) У нас дочери вчера исполнилось 6 мес, за которые мы не номадили пока, но активно путешествовали - объездили пол-Франции и много Испании. Что в режиме с младенцем даже комфортнее, чем все время торчать дома. 3️⃣ Но намного чаще говорят что-то вроде "ну надо обустраивать быт долго" или "в путешествиях сложно работать". И тут главное заблуждение: активные номадизм - это НЕ путешествие, вообще! Это намного ближе к ситуации, когда переехал на пару месяцев к родственникам пожить, в знакомое место. Режим туриста не включается. Потому что фишка активного номада в том, что новые места привлекают не туристическим, а бытовым. Номадизм - это просто жизнь, а не отпуск! Более обыденные причины не номадить (точнее заблуждения) я разбирал в посте "Что не понимают про номадизм". Например, что он может быть ДЕШЕВЛЕ, чем жить где-то постоянно. 4️⃣ Я понимаю, что все люди разные, цели, интересы и мечты разные, и т.д. Тем не менее, я искренне не понимаю айтишников-эмигрантов, кто может себе позволить активно номадить, но не делают это. Бесконечно спрашиваю их, почему так, в т.ч. на многочисленных встречах кириллика, но так не смог до конца понять. Аргументы мне не кажутся убедительными. Часто говорят про чувства дома. Но это ведь не место, и тем более не вещи. А люди! Мой дом там, где Мила. @kyrillic</t>
+  </si>
+  <si>
+    <t>08.07.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2166</t>
+  </si>
+  <si>
+    <t>Уже завтра конференция Кейсы по внедрению искусственного интеллекта в маркетинг и работу с клиентами, в которой я участвую! Стартуем в 15:00 по Москве, я в 16 расскажу о том, как AI меняет всё, но не делает людей богаче 🥲 Также обсудим: — AI глазами инвестора: за что платят деньги, а что — просто хайп — AI проект с 0 строк кода до 10К установок — AI-First команда — новая норма работы и как к ней перейти — Как ИИ перестраивает продукт. Лучшее — Таблетка от FOMO по AI — Класс задач, который раньше не существовал. 10 рабочих примеров в маркетинге и бизнесе — Как за счет ИИ создать дополнительную ценность продукту Приходите! Напомню детали: 📅 Когда: 9 июля, четверг, 15:00-19:00 мск 📍 Где: онлайн 💰 Стоимость: бесплатно — достаточно подписаться на каналы спикеров Считаю, что будет полезно послушать всем - ненапряжный формат, короткие выступления. Если кто-то хочет закатить глаза от нашей "экспертности", то сразу скажу - мы просто расскажем, чему научились сами, не претендуя на лавры AI гуру 🙂 Регистрация по ссылке: 👉 Зарегистрироваться До встречи!</t>
+  </si>
+  <si>
+    <t>07.07.26 19:02</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2165</t>
+  </si>
+  <si>
+    <t>Сигнал/шум, ч.28. Про tokenmaxxing уже наверное все слышали - как использование токенов во многих компаниях стало важной метрикой, в том числе эффективности сотрудников. Невольно напрашивается сравнение с другой метрикой айти-компаний эпохи бума доткомов - eyeballs. По названию наверное понятно, что это просто посещаемость сайтов. 1️⃣ Тогда eyeballs вытеснили традиционные финансовые показатели, потому что денег многие не зарабатывали, но была надежда все позже круто монетизировать. Вместо например P/E считали стоимость за eyeball - сколько инвесторы платят за одного посетителя. Компании вроде Pets, Webvan, TheGlobe получали гигантские оценки при отсутствии пути к прибыльности. Метрику накручивали конечно, через рекламу, круговые схемы, гивы и др. Потребление токенов - такая же странная метрика: она конечно может отражать ценность, но очень сложно отделить этот сигнал от шума (бесплатные тиры, маккксинг, агентские циклы и др.) А накручивать потребление токенов наверное даже проще. 2️⃣ Революцию AI сравнивают с революцией железных дорог, и самое забавное, что там тоже была стремная метрика 🙂 Это были мили: дороги нередко вели вникуда или компании просто дублировали маршруты конкурентов (что конечно не добавляло ценности конечному потребителю). Еще больше миль просто рисовали в отчетностях для инвесторов, как будущие золотые жилы. При этом токены ближе к милям, чем eyeballs, потому что совсем небесплатны. 3️⃣ Eyeballs и токены несут разный риск: первые надувались на стороне спроса - компания привлекала посетителя почти бесплатно, а риск нёс инвестор, купивший переоценку. Токены надуваются на стороне издержек: чем больше маккксинг, тем больше платит сама компания, а зарабатывает поставщик (AI лаба), у которого нет стимула менять ситуацию и оздоравливать бизнес покупателей токенов. 4️⃣ При этом токеномика AI продуктов устроена сегодня так, что по большому счету в мире не существует AI стартапов/бизнесов с хорошей юнит-экономикой. Есть прибыльные, но они почти всегда близки к схеме Agentforce от Salesforce: за них много платят, но почти не используют (пост-мем + пост по теме). И это не преувеличение: даже chatgpt, которым пользуется весь мир, - плохой продукт с точки зрения бизнеса (пост). 5️⃣ Полагаю, что в первой половине этого года мы прошли пик tokenmaxxing'а, после которого вышло много новостей о том, что крупные компании потратили годовой AI бюджет за квартал или ввели лимиты на токены для сотрудников, или убрали токен-лидерборды и токен-KPI. Если так, то хорошо, что это произошло быстро! Возможно скоро мы увидим тренд "вот наш ROI от AI" 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>07.07.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2163</t>
+  </si>
+  <si>
+    <t>Очевидная проблема международных компаний, которые работают с ру-айтишниками — легальные выплаты в любые банки РФ и РБ. Количество банков, на которые можно делать платежи из за границы, постоянно сокращается. И здесь на помощь приходит ReStaff, который я всегда рекомендую. Сервис делает международные выплаты вашим исполнителям на карты и счета любых банков в России без ограничений. А так же: - платежи в любых направлениях: из 190 стран в СНГ, и наоборот из РФ и РБ во все регионы - поддержка всех статусов исполнителей (ИП, самозанятые, физлица) - у вас контракт с сервисом в Гонконге без связи с РФ (удобно для Кипра, США, ЕС и других стран) - пополнение баланса в евро, долларах, рублях и других валютах - один договор с юрлицом вместо десятков с каждым исполнителем - легальная оплата широкого спектра услуг, включая IT-разработку - выплаты напрямую исполнителю без заморозки на платформе - прозрачная конвертация без сюрпризов ReStaff на рынке с 2022 года, когда это все и стало актуально. А объем платежей за прошлый год через сервис – 6,6 миллиардов рублей, все четко и надежно. Даже если процесс выплат сейчас налажен – рассмотрите сервис как резервный вариант для части исполнителей, в текущих условиях не будет лишним. Оставьте заявку, если актуальны выплаты команде на любые банки РФ и 190 стран c выгодной конвертацией. Реклама ООО «Стафф Контракт». ИНН 7707489653. ERID: 2VtzqwFz5kD</t>
+  </si>
+  <si>
+    <t>06.07.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2162</t>
+  </si>
+  <si>
+    <t>Про интро о себе в интернете, ч.5: многолетний опыт. Считаю, что это самая популярная ошибка, которую допускают люди, рассказывая о себе! Годы - единственная метрика опыта, которая растет сама, без усилий, просто от вращения Земли. Поэтому она и самая слабая. И речь не только про резюме, а про любое интро в интернете (даже в дейтинге). 1️⃣ Наверное всем очевидно, что каждый упомянутый год повышает планку ожиданий: за первые пару лет не иметь достижений - это ок, а за 10 лет - ну совсем не ок. Любое интро пишут ради конверсии во что-то. А она в реальности выглядит так: кто-то кому-то говорит "есть чувак, который..." 15 лет в индустрии? Слабовато. 2️⃣ "15 лет в индустрии" говорят только о минимальной квалификации человека - такой, чтобы он мог быть трудоустроенным. Если эти 15 лет в высококонкурентной среде вроде фаанга - тогда другое дело, многолетний опыт может считаться достижением. Но это скорее редкость. 3️⃣ Более того, 15 лет могут быть не 15 годами непрерывного обучения и роста, а например один год, повторенный 15 раз. Конкретно про разработчиков есть исследование (pdf): стаж слабо коррелирует с эффективностью. Более интересное: часы, потраченные на код-ревью, тесты, менторство и обучение коррелировали с эффективностью, а часы, потраченные на само программирование - нет. 4️⃣ Еще есть работа с таким выводом: связь опыта программиста с навыком максимальна в первый год и исчезает примерно после четырех лет. В том числе с конкретной технологией: 15 лет в Java немногим лучше, чем 4 года в Java. Полезно ответить себе на вопрос: "чем мой 9-й год отличался от 3-го?" 5️⃣ В найме выслуга лет может быть плюсом - например показывать лояльность одной компании. Но для фаундеров точно нет: 12 лет в индустрии должны обязательно конвертироваться в важный инсайт: "за 12 лет внутри увидел, что все теряют деньги на X, и никто не чинит, потому что Y". 6️⃣ Правильная единица измерения опыта - не годы, а циклы. Сколько раз человек прошел полный цикл: запуск -&gt; результат -&gt; разбор? Продакт, запустивший 6 продуктов за 4 года, скорее всего опытнее продакта с одним 12 лет не особо растущим продуктом. В интро, резюме или питче стоит писать именно циклы, а годы пусть читатель вычисляет сам, если ему надо. 7️⃣ Более того, годы опыта могут работать в минус: в айти все быстро меняется и наработанные автоматизмы приходится разучивать (что больно). А еще давят LLM: "опыт-как-насмотренность" коммодитизируется. Остается "опыт-как-суждение" (что НЕ делать, когда остановиться и т.д.) Его можно измерить только артефактами решений. 8️⃣ Многие любят шутить про "ищем джуниора, требование 5 лет опыта". Но давайте признаем, что в айти даже диплом не так уж важен, не то что годы опыта. И если ценз по стажу есть, то к такому работодателю, клиенту или инвестору возникают вопросики. 9️⃣ Ну и рынок уже все порешал: 1-й и 5-й год карьеры по деньгам отличается намного больше, чем 12-й vs 16-й. Так что на ранней стадии еще есть какой-то смысл говорить о годах опыта. При этом корреляции посчитаны на выживших: слабые разработчики уходят в менеджмент, продажи, или вообще из профессии. Селекция работает в пользу опытных, и даже с ней годы дают примерно ноль. Истинный эффект выслуги лет айтишника скорее отрицательный. 🔟 Короче говоря, проще вообще никогда не описывать свой опыт годами! Предыдущие части рубрики: ч1, ч2, ч3, ч4. @kyrillic</t>
+  </si>
+  <si>
+    <t>05.07.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2161</t>
+  </si>
+  <si>
+    <t>💬 Воскресное обсуждение: ипотека и покупка недвижимости в другой стране, ч.2 Многие из вас купили недвижимость в разных странах, но редко освещаются важные детали. Прошу делиться подробностями и взятых ипотек, и одобренными вам условиями (даже если не взяли в итоге), и если покупали за кэш. Особенно если все это было в последние 2-3 года! Так еще актуальнее и полезнее для всех нас. Вопросы, чтобы было проще писать коммент: • Когда и в какой стране вы взяли ипотеку? • Какая ставка? Какой % первоначального взноса? Какие сопутствующие расходы? • Были ли трудности в процессе? Обращались ли к посредникам/брокерам? • Какой минимальный доход требовался? Нужен ли был внж, контракт на работу и тд? • Если можете поделиться ценой недвижимости или общими ценами в локации - будет еще полезнее! + другие детали, которые посчитаете важными, включая любые субъективные мнения. Очень многим будет полезно узнать детали! Прошу написать подробности в комментариях 👇 Предыдущие обсуждения с опытом и мудростью читателей канала: • покупка недвижимости в другой стране, ч.1 • сколько вы тратите на жизнь в своем городе? • как вы выучили английский язык • как вы похудели • как зарабатывать более $10k/мес • как сберегаете • как стать разработчиком • родительство 0+ • покупка одежды/обуви • занятия спортом • бытовые лайфхаки • советы себе в прошлом • как бросили вредную привычку • как вы неожиданно заработали • как вы обустроили рабочее место • и легендарные обсуждения про магистратуру (раз, два).</t>
+  </si>
+  <si>
+    <t>05.07.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2160</t>
+  </si>
+  <si>
+    <t>Еще интересное из отчета Sensor Tower (который измеряет только реальное использование приложений юзерами). На графике - среднее время использование популярных AI чатов в месяц, по всему миру. Тут тоже видно, как у ChatGPT забирают долю, уже и по использованию. По другим данным мы знаем, что рынок уже насыщен, бурного роста юзеров и использования у крупных игроков не будет. Интересно, сколько вы пользуетесь AI чатами на телефоне? Готовы поделиться цифрами из Screen Time в комментариях? @kyrillic</t>
+  </si>
+  <si>
+    <t>04.07.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2159</t>
+  </si>
+  <si>
+    <t>В следующее воскресенье предлагаю снова провести пикник в Барселоне, прошу регистрироваться тут! Соберемся с утра, пока еще не слишком жарко. Пожалуйста, заполняйте интро - так удобнее всем знакомиться (все получат интро участников перед пикником).</t>
+  </si>
+  <si>
+    <t>03.07.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2157</t>
+  </si>
+  <si>
+    <t>Любопытная работа от Университета Мэриленда и Google DeepMind (pdf), где сравнили человеческие и AI-сгенерированные тексты по структуре сюжета, и смогли отличать AI-тексты почти в 93% случаев. Наверное многие это интуитивно чувствовали, особенно в лонгридах, что проблема AI не только и не столько в AI формулировках. Главные наблюдения: 1️⃣ AI объясняет детально, а человек нередко использует не утверждения в лоб, а отсылки, недосказанность, междустрочный смысл и т.д. Еще AI придерживается линейного сюжета/развития мысли, а человек использует флэшбеки, тупиковые линии сюжета, перепрыгивания таймлайна. И человек чаще просто говорит про эмоции, и читателю все сразу ясно. А LLM приводит аналогии и метафоры, чтобы объяснить. Человек чаще вплетает внешний мир (упоминает актуальные книги, фильмы, бренды, места). И люди чаще ломают четвертую стену, обращаясь к читателям. 2️⃣ При этом все модели больше похоже друг на друга, чем на человека (см. картинку). То есть все далеки от человеческого умения рассказать историю. Клод чуууть-чуть ближе к человеку, и при этом самый отличающийся от других LLM. Но все равно все ллм скученно вместе, далеко от человека. А "голос" GPT многие наверное уже быстро отличают, потому что несколько лет это самые популярные модели нейрослопа. 3️⃣ В работе тексты датасета переписали, убрав стилистические признаки нейрослопа. Но все равно по сюжетам и структуре слоп легко определялся. Кажется не так-то просто будет заменить хороших текстовых авторов. И наверняка будут более важными другие аспекты "человечности" текстов, например личность самого автора, его бэкграунд и уровень эмпатии и симпатии, который испытывает читатель. 4️⃣ По другим работам мы знаем, что уже пару лет уровень генерации текстов почти не приближается к человеческому. И кажется, что в этом мире нейрослопа хорошие тексты и эссе будут цениться еще больше. А как это повлияет на нас, написал Пол Грэм, почти три года назад в эссе Writes and Write-Nots. tldr: AI может резко разделить людей на тех, кто умеет писать, и тех, кто почти совсем разучится, средний уровень уйдет. А мы помним, что writing is thinking, и навык письма (в т.ч. хороших имейлов) тренирует ясное мышление. AI убирает принуждение, которое раньше заставляло людей учиться ясно думать. Поэтому умение писать может стать чем-то вроде интеллектуального фитнеса: только для тех, кто специально им занимается. @kyrillic</t>
+  </si>
+  <si>
+    <t>03.07.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2156</t>
+  </si>
+  <si>
+    <t>Редко встречаю блоги, по формату похожие на мой, но вот такой тг-канал @businessaandtech. Его автор Роман, так же как и я, пытается понять tech реальность через анализ скучных цифр. И Роману удается описывать выводы из них интереснее: • Вот мне понравилось как объясняется нарратив "AI заменит разрабов" (нет) • Мы с вами любим AI кейсы, вот пост про то, как идет AI адопшен по разным категориям • И недавний пост с прикольной находкой из авторитетной книги 1992 года о том, как американских программистов скоро заменят индийские 🙂 Короче, в канале не новости всякие и банальщина, а прям много того, что вы вряд ли бы нашли сами. И в интро канала впервые увидел такое: "тексты пишу сам, но прогоняю через LLM чтобы было удобнее читать. За содержание и мысли отвечаю я, за запятые — нейросеть." Честный подход! Роман начал вести канал совсем недавно, и считаю, что у него незаслуженно мало читателей. Так что подпишитесь! Не пожалеете.</t>
+  </si>
+  <si>
+    <t>02.07.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2155</t>
+  </si>
+  <si>
+    <t>Добавлю про Японию важное: она значительно дешевле, чем многие думают! Потому что йена сейчас на исторических низах. А японцы так не повышают цены, как турки 🙂 Например кафе и рестораны дешевле, чем в Тбилиси, Анталии, Бангкоке, Уфе и др. А уровень гастрономии в Японии ну просто мировой топ. Многие регионы Японии вымирают, много доступной недвижимости, в т.ч. в аренду. На airbnb на месяц даже в Осаке нормальное жилье можно найти за 700+ евро. Пару лет назад Мила была в арт-резиденции в Японии, жила в классическом японском доме рядом с океаном два месяца - 3 спальни, кондиционеры, красивый японский сад, полтора часа до центра Токио на поезде (в Японии везде удобный транспорт). Я из любопытства посмотрел, сколько такой стоит в аренду на долгосрок - 350 евро в мес! Главная проблема Японии в том, что там сложно жить долго легально - либо учеба, либо через бизнес (посложнее). Но на месяц приехать - ну просто топ, что вообще сейчас в мире лучше? По numbeo Осака с арендой на месяц дешевле Белграда, Пхукета, Бали, Вильнюса, Бангкока и многих других городов. А есть места намного дешевле Осаки. Если айтишник работает удаленно, и тем более номадит в Азии, то не пожить пару раз по месяцу в городах Японии - ну просто преступление! 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>01.07.26 18:41</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2154</t>
+  </si>
+  <si>
+    <t>Про тест 🇯🇵 Японией и 🇰🇷 Кореей. Продолжение постов формата "пожил где-то - лучше понял себя". В прошлый раз писал про тест Дубаем и Бали. 1️⃣ Япония и Корея во многом похожи: этническая гомогенность, закрытость к миграции (и иммигрантам), ужасная демография, ультрабезопасность и удобство городов. Но есть существенные различия в эстетике, культуре, которые проще объяснить через экономику: У Кореи нарратив роста, а у Японии - эстетика построста. Корея подражает Западу, успешно туда интегрируется культурой, делая востребованный у западных тинейджеров контент, включая кино/музыку. Япония этот этап уже прошла (как и бурный экономический рост), поставляет немного более сложное. Поэтому Корея культурно консолидирована (условно все одинаковые) - так понятнее, а Япония гораздо более разнообразна, но непонятна. 2️⃣ Тест заключается в том, что если сегодня нравится больше Корея и корейское, то есть тяга быть частью большого, синхрон с группой, коллективный тонус не тяготит, а заряжает. В путешествиях и тем более номадизме возможно будут удручать места "былого величия". Если больше нравится японское, то вероятно есть повышенная толерантность к неопределенности, непонятное скорее привлекает, а не пугает. Привлекает потертость, несовершенство и разнообразие. Полагаю, что с возрастом многие начинают тяготеть к Японии, потому что описанное про нее во многом связано с более зрелым возрастом. Миллениалы, мечтающие пожить в Японии, не дадут соврать 🥲 3️⃣ Если сильно нравятся обе страны и их культуры, то наверное будет полезно больше слушать себя, пробовать понять свои интересы. Потому что у японской/корейской культур и городов много взаимоисключаещего. А если не нравится ни одна, то значит не нравится то, что объединяет эти страны, их культуры и образы жизни. @kyrillic</t>
+  </si>
+  <si>
+    <t>01.07.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2152</t>
+  </si>
+  <si>
+    <t>Мы все пользуемся AI инструментами, но давайте скажу то, что никто не говорит: у многих, да и у меня, есть мощное FOMO из-за того, что столько разговоров про кодинг-агентов, а я... не разработчик! И не могу до конца оценить пользу, просто попробовав клодкод. При этом многие понимают, что с помощью кодинг-агентов не только пишут код. Можно сказать, что кодинг-агенты — это следующий шаг после привычного всем чата с AI. Как раз про это «Claude Code и другие агенты для фаундеров и директоров» — плотный двухнедельный курс, поможет посмотреть на работу с AI под абсолютно другим углом! Задачи, которые раньше уходили в команду или подрядчику, ты начинаешь собирать своими руками за вечер. Курс для тех, у кого есть конкретная задача прямо сейчас — финмодель, бот, аналитика, презентация, написать свой веб-сервис, автоматизацию, SaaS, приложения, запустить стартап без разработчиков — и желание сделать её самому. С такой задачей две недели дают готовый результат. Киллер фича курса — если цель не достигнута, деньги возвращают. Курс делают крутые ребята: Дмитрий Кибкало (основатель «Мосигры», с нуля до 70 магазинов в 30 городах), Илья Летунов (строил VK Cloud, работал с крупняком), Илья Казаков (фабрика проверки гипотез, 1000+ проверено, команда 75+ человек). Короче говоря, стоит попробовать! Все будет 6–17 июля 2026. Перед стартом — короткий отбор: и вам, и нам важно убедиться, что задача и настрой совпадают. Без этого совпадения две недели плотной работы не сработают ни для одной из сторон. Больше деталей и подать заявку 👉 здесь: https://manaraga.ai/course/ #промо</t>
+  </si>
+  <si>
+    <t>30.06.26 20:12</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2151</t>
+  </si>
+  <si>
+    <t>Завтра годовщина авиакатастрофы над Боденским озером, 1 июля 2002 года. Многие помнят ее, погибло 52 ребенка из Уфы, летевших в Барселону. А другие помнят фильмы по мотивам трагедии - один со Шварценеггером, другой с Нагиевым. Я знал большую часть из этих детей, с несколькими дружил. Помню, как мама разбудила меня, попросила найти списки погибших. Я сам был подростком, и наверное не мог до конца все осознать, но помню свой ужас во время чтения списка. Мало кто писал в сми, что это были не просто случайные друг другу дети, а давняя дружная компания, многие из обеспеченных семей уфимских чиновников и предпринимателей. Они каждый год отправляли детей отдыхать вместе. А я познакомился и подружился за год до трагедии: родители купили нам с сестрой путевки в Болгарию, и для меня открылся целый мир - что мне с кем-то может быть намного интереснее, чем раньше было в школе. Это были хорошие, образованные, интересные, добрые дети. Да, их можно отнести к "золотой молодежи", что часто муссировалось злыми языками после трагедии. Но для меня тот год общения с новыми друзьями стал настоящим откровением, и я всегда буду их помнить. 🕊️</t>
+  </si>
+  <si>
+    <t>30.06.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2150</t>
+  </si>
+  <si>
+    <t>Снова участвую в тг-конфе, в этот раз про AI кейсы, которые реально работают. Помните, мы собирали с вами такие? И я описывал некоторые в канале. А тут несколько авторов тг-каналов расскажут про свои и что знают про практику AI. Встречаемся на конференции 9 июля с 15:00 до 19:00 по Москве. 👉 Зарегистрироваться на конференцию Считаю, что будет полезно послушать всем - ненапряжный формат, короткие выступления. Если кто-то хочет закатить глаза от нашей "экспертности", то сразу скажу - мы просто расскажем, чему научились сами, не претендуя на лавры AI гуру 🙂 Вот спикеры и темы: 15:00 — Андрей Резинкин, ангел-инвестор в 20+ стартапах, автор Money For Startup AI глазами инвестора: за что платят деньги, а что — просто хайп 15:30 — Игорь Зуев, в портфеле 30+ приложений на рынок ЕС и США, ARR $1.5 млн+, автор Короче, капитан – Запускаем мини-приложения AI проект с 0 строк кода до 10К установок 16:00 — Ринат Алиев, сооснователь Educate Online, Flylane, Curio.to, автор Rinat Aliev | Channel AI-First команда — новая норма работы и как к ней перейти 16:30 — Кирилл Куликов, YC фаундер, автор kyrillic Как AI меняет всё, но не делает людей богаче 🥲 17:00 — Алексей Подклетнов, бизнес-консультант, автор Дизраптор и Фичизм Как ИИ перестраивает продукт. Лучшее 17:30 — Алексей Голобурдин, предприниматель и разработчик, ex Oracle и SAP. Автор Диджитализируй! Таблетка от FOMO по AI 18:00 — Владилен Минин, предприниматель и AI-инженер, фаундер сообщества «Незаменимые», автор Владилен: IT в эпоху AI Класс задач, который раньше не существовал. 10 рабочих примеров в маркетинге и бизнесе 18:30 — Максим Спиридонов, серийный предприниматель, сооснователь миллиардных компаний «Нетология» и «Фоксфорд». Автор Максим Спиридонов Как за счёт ИИ создать создать дополнительную ценность продукту Подробности участия: 📅 Когда: 9 июля, четверг, 15:00-19:00 мск 📍 Где: онлайн 💰 Стоимость: бесплатно — достаточно подписаться на каналы спикеров 👉 Занять место До встречи!</t>
+  </si>
+  <si>
+    <t>30.06.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2149</t>
+  </si>
+  <si>
+    <t>Вот топ популярности AI чатов по странам. Кажется беларусы что-то знают 🙂 Клод нигде не первый. И что за Nova? @kyrillic</t>
+  </si>
+  <si>
+    <t>30.06.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2148</t>
+  </si>
+  <si>
+    <t>Как плохеет OpenAI. У Sensor Tower вышел отчет State of AI 2026, на данные которого можно полагаться - там считают реальные установки, переходы, посещения и др. реальные действия юзеров. 1️⃣ В b2c доля ChatGPT упала с 86% до 46%! Причем главный конкурент не Claude, а Gemini. Я уже писал, что Гугл долго запрягает, но быстро едет. Так и происходит: благодаря возможностям дистрибуции их AI продукты медленно, но верно захватывают рынок. При этом по цифрам видно насыщение - по юзерам бурно не растет никто, но рынок активно делят. 2️⃣ Про энтерпрайз и кодинг-агенты наверное и так всем понятно - Антропик в последние месяцы выдавливает OpenAI с рынка. 3️⃣ В 2023-24 кто-то из OpenAI публично объявлял выручку/WAU/другие важные метрики раз в 1-2 месяца. В 2026 году это было лишь однажды, в январе-феврале. А Антропик наоборот, бомбил цифрами run rate (хотя это некоторая хитрость, пост). 4️⃣ Недавно OpenAI сказали, что откладывают IPO, и понятно почему: раньше они были единоличными победителями AI революции, в самом начале мелькали нарративы про AGI, позже - "AI заберет у вас работу". А сегодня OpenAI проигрывает b2b Антропику, b2c - Гуглу. Любопытно, какой большой вижн будет у OpenAI следующий. Я вообще думаю, что IPO не будет, потому что вижн должен быть уровня SpaceX, многотриллионный. @kyrillic</t>
+  </si>
+  <si>
+    <t>29.06.26 17:51</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2147</t>
+  </si>
+  <si>
+    <t>Есть годное исследование по Нидерландам про фискальный баланс иммигрантов (pdf). Там в целом очевидные выводы типа кто по работе переехал, те вносят экономический вклад больше, чем государство на них тратит. А по семейным причинам или беженцы - сильный минус для страны. Но вот интересное: кроме западных стран, средний положительное сальдо только у африканеров (белые жители Южной Африки), граждан 🇯🇵 Японии и 🇮🇱 Израиля. Остальные незападные иммигранты в среднем приносят стране только убытки. @kyrillic</t>
+  </si>
+  <si>
+    <t>29.06.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2146</t>
+  </si>
+  <si>
+    <t>Про "индекс гопников". Это собственная, сугубо субъективная (!) метрика городов и районов. Она отражает мое ощущение безопасности в новом месте - спокойно ли ходить по улицам, часто ли встречаются люди, невольно заставляющие напрячься и др. 1️⃣ Для большинства важно именно ощущение безопасности, а не сам crime rate, потому что вайб чувствуется ежедневно, а жертвой преступления становятся относительно редко. Индекс гопников в переводе на академический - это fear of crime / perceived (un)safety, и явление хорошо изучено, особенно по иммигрантам. Выводы довольно банальны: чем больше рядом кучкуется людей из незнакомых культур, тем местные менее спокойны, меньше кооперируются и даже меньше общаются. 2️⃣ Но в моем индексе гопников две оси: агрессивные/настораживающие мигранты и агрессивные/гоповатые местные. И те, и другие создают не очень приятный вайб, когда сложно чувствовать себя полностью расслабленным. По мигрантам понятно - где много из Сирии, Афганистана, Эритреи и др, там остро чувствуется. Это кстати страны, откуда фискальный баланс мигрантов худший среди всех, и преступлений они совершают значительно больше. Например крупные города Северной Европы - вовсе не безопасные места по многим видам преступлений. С местными гопниками сложнее - это менее измеряемый, более субъективный фактор. И города не однородны - по районам индекс гопников может кардинально отличаться. Поэтому сложно составить общий ретинг, но я напишу наблюдения по странам. 3️⃣ Во 🇫🇷 Франции комфортно ощущается только в мелких городах, наверное до 20-30 тыс населения (не пригороды). Просто кайф, считаю французскую провинцию лучшей в мире. Но в крупных городах гулять вечером - не всегда удовольствие. При этом от коренных французов почти нет гоп-вайба. Похожее в 🇧🇪 Бельгии (где и crime rate высокий), Северной Европе и др. Кроме 🇫🇮 Финляндии: там довольно много преступности, но среди местных нет гопников, только огромна доля крипов (пост). Меня они забавляют, но кому-то среди таких жить некомфортно. В 🇵🇱 Польше обратный Франции пример: абсолютно спокойно без злых мигрантов, но местная гопота в провинции - так себе вайб (пост). Все остальные страны ЕС между этими двумя состояниями, наверное нет стран, где ни опасных мигрантов, ни местной гопоты, просто баланс разный, а иногда сумма. 4️⃣ Более академическое: обе мои оси отражают одно явление - чем больше где-то бедных и незанятых молодых мужчин, тем выше там индекс гопников и fear of crime. Просто некоторые из них - мигранты, а другие - местные гопники. Отмечу, что из всех стран, где я жил, спокойнее всего было в 🇮🇱 Тель Авиве. Да, несмотря на риски обстрелов и бесконечные угоны велосипедов. Гопников среди местных там минимум, а иммиграционная политика, как известно, специфическая. Но многие справедливо ставят на первое место страны вроде 🇯🇵 Японии и 🇰🇷 Кореи. 5️⃣ Если выйти за рамки гопников, то для общего ощущения безопасности есть и третья ось: вера в то, что местные законы меня защитят. Это тонкий лед для обсуждения в канале, поэтому просто приведу пример: Я провел в 🇹🇭 Тае много времени, там местные дружелюбны и нет злых мигрантов. Но фаранг становится абсолютно беззащитным при любом конфликте с локалом, например имущественном. Я знаю истории, когда иностранцы попадали в неприятные ситуации, и им везло, если теряли только деньги. Такой риск я вижу гораздо более серьезным, потому что его не митигировать, переехав в более зажиточный район. И у меня никогда не было желания жить вне западного мира, где у иммигранта есть хотя бы ощущение защищенности. 6️⃣ Описанное в посте можно свести к еще одному хорошо изученному академическому термину - collective efficacy: это когда есть ощущение, что в неприятной ситуации за меня впишутся люди вокруг. Доказано, что оно снижает fear of crime. Который почти для всех важнее фактического crime rate. То есть ощущение безопасности можно повысить, если хорошо интегрироваться и завести близких друзей (которые впишутся, если что). Но по опросу про уровни интеграции мы знаем, что большинству из нас с вами такой путь не грозит 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>29.06.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2145</t>
+  </si>
+  <si>
+    <t>В свете изменений на рынке труда стоит задуматься о расширении компетенций: научиться писать код и создавать устройства. Что? Да! Причем в удобном и любимом нами формате магистратуры. Яндекс вместе с вузами ФКН ВШЭ и ФПМИ МФТИ проводят набор на программы по аппаратной разработке умных устройств. На программах сильный уклон в практику руками, в том числе создание устройств. Ну и конечно актуальное — интеграция ML-моделей в устройства. Будет менторинг от опытных разрабов + прямое взаимодействие с командами Яндекса, в т.ч. разработчиками Алисы и направления умных устройств. Вообще все звучит очень круто! Считаю, что это интересная возможность поучиться для всех, кто хотел бы писать код и попробовать создавать устройства. Все детали смотрите по ссылке Реклама. ООО «ЯНДЕКС», ИНН 7736207543. 119021, г. Москва, Льва Толстого д. 16</t>
+  </si>
+  <si>
+    <t>28.06.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2143</t>
+  </si>
+  <si>
+    <t>Сигнал/шум, ч.27: кто разбирается в стартапах (что я понял о том, у кого спрашивать совета). Интуитивно кажется, что лучше всего слушать и спрашивать других фаундеров, более опытных. Отчасти это так, но с нюансами! 1️⃣ Полезно делить стартап-знания на две части - тактическую (go-to-market, продукт, операционная часть и др.) и стратегическую (выбор идеи, рынка и др.) С тактикой понятно, опытные фаундеры может и не знают всего, но точно отдупляют, насколько все сложно (а это дорогого стоит). И могут помочь избежать 99% типичных ошибок, которые допускают почти все на старте. 2️⃣ При этом фундаментальных тактических знаний немного, достаточно посмотреть видео, о котором я писал. Все остальное - очень специфические actionable приемы, которые можно получить только от тех, кто делает почти то же самое, то есть по сути от квази-конкурентов. 3️⃣ Хороший тактический стартап-совет - это на самом деле не совет, а когда кто-то вникнул в суть, засучил рукава и сделал сам в качестве примера. Нашел лида, написал письмо, сделал план sales-звонка, расписал возможную фичу и т.д. Потому что дьявол в деталях! И легко говорить "ну ты на реддите попробуй попиариться", но реально написать пост, который сработает, это задача другого порядка. И в тактике все очень быстро меняется, что работало полгода назад сегодня уже скорее всего устарело. Советы фаундеров - это скорее калибровка, чем источник больших решений. 4️⃣ Со стратегией сложнее: тут фаундеры как раз не лучшие советчики. Понятно, что для выбора рынка/идеи нужна насмотренность или инсайды. И тут лучше всех очевидно VC, которые каждый день смотрят питчи, метрики в них + самих фаундеров. Другими словами, какой-нибудь толковый 22-летний аналитик в фонде, который сидит на зумах, понимает про идеи стартапов скорее всего больше, чем подавляющее большинство фаундеров, даже успешных. 5️⃣ В идеале нужно иметь максимально актуальные данные рынка, видеть live цифры стартапов, желательно конкурирующих и иметь насмотренность на людей, чтобы понять как выглядит founder-market fit. Лучшие в мире с таким набором - это партнеры YC. 6️⃣ На вопрос "как найти идею для стартапа" скорее ответит человек либо обладающий инсайдами о проблемах в какой-то индустрии (для вертикальных), либо из любопытства интересующийся состоянием рынков, трендами, статистикой. Люди из обеих категорий могут не иметь отношения к стартапам, но разбираться в поиске идей в итоге лучше фаундеров и даже инвесторов (особенно ангелов). 7️⃣ Плюс у каждого советующего всегда есть своя мотивация, на которую стоит делать поправку (иногда большую): опытный фаундер хочет чувствовать релевантность, реже - быть ангелом, VC хочет дилфлоу и сигнал рынка, консультант/эдвайзор - деньги или попасть в каптейбл, подкастер/блогер имеет большой перекос майндсета в более хайповое, ну а продавец курса/тренинга - понятно, хочет продать курс. Проще людям, которые смотрят первоисточники - например анализируют сырые данные, читают оригинал новой регуляции, открывающей возможности и т.д. 8️⃣ Отдельно про публичное: селекция там идет по интересности контента, а не по правильности решений. То есть слушать популярных - ну так себе стратегия. А самых известных типа Маска или Безоса - это просто потребление пресс-релизов в другом формате (пост, там и про YC партнеров есть). 9️⃣ Короче говоря, фаундеры в целом разбираются конечно, но кроме своей узкой сферы, скорее в эмоциональных аспектах (как все тяжело и долго) + общих для всех (финансы, раунды, инкорпорация, найм и др.) Но ни то, ни другое я не могу отнести к "стартап-знаниям", потому что важное о стартапах - это только состояние рынка и способы занять его часть. @kyrillic</t>
+  </si>
+  <si>
+    <t>27.06.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2142</t>
+  </si>
+  <si>
+    <t>Где вам НЕ ПОНРАВИЛОСЬ жить/номадить? ч.4. Мы тут часто ищем и обсуждаем лучшие города и страны для жизни или просто номадизма. Но ведь есть и плохие 🙂 Расскажите о них! Особенно интересно про несоответствие ожидания и реальности. Когда прочитали/узнали много хорошего о городе/стране, а после переезда оказалось все намного хуже. Что ожидали, а что оказалось не так? Почему так получилось? Где стало лучше? Или не стало? Было неоправданно дорого? скучно? холодно? небезопасно? невкусно? уныло? Расскажите в комментариях!</t>
+  </si>
+  <si>
+    <t>26.06.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2140</t>
+  </si>
+  <si>
+    <t>Мы с вами часто обсуждаем трансграничные переводы, даже собирали кейсы в закрытом формате, кто как переводит, чтобы было выгодно и надежно. Многие из вас используют крипту, но на стыке с реальным миром всегда возникают трудности — KYC/AML, источники средств и т.д. На такие проблемы есть 🇨🇭Stablegate — швейцарский регулируемый платёжный сервис на стыке крипты и банков. Принимает USDT или евро и платит в EUR, USD, CHF или другой валюте, в 150+ стран, и что самое интересное - с документами для банка и налоговой! Когда такое полезно: — Физлицам, когда есть крипта, но нужно платить в обычном мире. — Если у компании выручка в USDT, то Stablegate поможет получить на счет легальные EUR/USD. — Экспортеры/импортеры могут оплачивать поставщика по цепочке EUR-USDT-местная валюта. — Бизнесу в сложных нишах, family office, asset managers, адвокатам, консультантам и агентствам недвижимости — где часто возникают задачи переводов крупных сумм. Stablegate заранее проверяет маршрут, документы и источник средств, чтобы перевод прошёл предсказуемо: из крипты в обычный банковский платёж. Пример: Перевод в 300 000 € под инвестиционное резидентство: банковский путь занял бы недели, здесь деньги легли на счёт меньше чем за 24 часа, источник проверен, документы готовы. Как видите, Stablegate может быть многим полезен! Разобрать свой кейс, открыть счёт, а также забрать полезный гайд с главными ошибками при переводах крупных сумм 👉тут #промо</t>
+  </si>
+  <si>
+    <t>25.06.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2139</t>
+  </si>
+  <si>
+    <t>Про европейский цифровой суверенитет. В европейских медиа все чаще встречаются новости об отказе местных компаний и организаций от американских tech продуктов, причем подается все с довольно кринжовым налетом патриотизма. С июня Европарламент отказывается от поиска Гугла в пользу французского Qwant (reuters), а этот Qwant с первых дней своей работы выдает результаты от поисковика Microsoft Bing через Bing API! Вместе с немецким Ecosia они пытаются уйти от зависимости, но пока данные юзеров Qwant все еще уходят us-бигтехам (фактчек). В блогах патриотичные посты "Я перенес все на EU-инфраструктуру и сэкономил 500 евро в год" собирают кучу лайков. Но если вчитаться, то там старая добрая дилемма - удобство vs приватность или удобство vs дешевизна. Вот пример дешевой EU-инфраструктуры бутстрапера. И она дешевая, потому что хуже. Я уже писал самое главное про ВСЕ успешные аутсорс агентства, что они делятся на два типа: кто может конкурировать на рынке США и кто не может. Вторых легко отличить - они гордятся, что "работают с клиентами со всего мира". А первые зарабатывают деньги. С tech продуктами похожее: кто крут - сразу продает в США, а кто не крут - конкурирует за внимание с разнообразными внерыночными нарративами (что не плохо конечно - просто это признак некрутости). При этом ЕС вместе с цифровым суверенитетом продвигает спорные инициативы вроде chat control (идеи сканировать чаты, даже end-to-end, под соусом защиты детей от вредного контента). Короче говоря, цифровой суверенитет на уровне обычного пользователя пока выглядит как набор болезненных компромиссов. При этом патриотические настроения могут продвигать эти компромиссы принудительно. @kyrillic</t>
+  </si>
+  <si>
+    <t>24.06.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2138</t>
+  </si>
+  <si>
+    <t>Раз уж речь про Милу, то зацените ее сайт miladayan.com, в стиле креативный-всратый 🙂 и если кто-то хочет подписаться на Милу - вот ее арт-инста и личная</t>
+  </si>
+  <si>
+    <t>24.06.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2137</t>
+  </si>
+  <si>
+    <t>История из жизни, о результатах маленьких контактов с реальностью. Я часто пишу про них, про поиск возможностей в этом мире, про достижения, повышение шансов и все такое. Но легко просто писать, поэтому вот реальные примеры из нашей с Милой жизни: 10 лет назад Мила репатриировалась в Израиль по программе Маса - для молодых специалистов: кроме обычного пакета интеграции там еще предоставляли место для стажировки в компании, соответствующей опыту или образованию. Классная возможность, почти все по этой программе воспользовались ею, ничего не меняя. Но не Мила: посчитала, что она достойна более интересной позиции, чем ей предложили на Масе, мы составили список подходящих компаний Тель Авива, и Мила в первые же дни после прилета начала просто ходить в их офисы и с порога спрашивать про стажировку. Это был не очень комфортный опыт для нее (а для кого был бы?), к тому же почти ни одна компания не брала раньше интернов. Но в итоге ей предложили место в одном из двух лучших рекламных агентств страны, Leo Burnett, а после стажировки взяли на фултайм арт-директором. Цепочка продолжилась: в агентстве Мила за одну из кампаний получила Каннского Льва. Ни до Милы, ни после, за почти 10 лет, офис больше Львов не получал. Совпадение? Не думаю 🙂 Эта награда стала причиной, по которой спустя несколько лет нас пригласили в стартап-акселератор в Гамбурге (фонд инвестировал в медиа/креативные стартапы). А в сумме все это конечно стало важным фактором прохождения в Y Combinator. Как видите, я в этих историях "+1", без каких-либо значимых достижений 🥲 Потому что всю жизнь был фрилансером и удаленщиком: кто идет по пути ремоут-карьеры - ожидайте, что лучший шанс быть где-то признанным - это хорошо жениться 🙂 Еще важно знать, что незначительные и даже провальные действия могут привести к неожиданным результатам. Например приглашение в Гамбург и инвестиции мы получили, потому что один управляющий партнер акселератора увидел наш провальный запуск на Product Hunt, с 8 апвоутами. Короче говоря, даже если понятен путь вперед, то можно попробовать улучшить дефолтные опции, тем самым увеличив общие шансы на успех. А практикуя регулярные "контакты с реальностью" никогда не угадать, откуда придет неожиданная возможность, меняющая жизнь. Дерзайте! 💪 @kyrillic</t>
+  </si>
+  <si>
+    <t>24.06.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2136</t>
+  </si>
+  <si>
+    <t>53 403 человека получили ВНЖ цифрового кочевника за первые три года существования программы Программа показывает рекордные темпы роста и позволяет быстро легализоваться в Испании на лояльных по меркам ЕС условиях. Быть IT-специалистом для этого не обязательно! Это один из самых удобных ВНЖ в Европе: — выдаётся сразу на 3 года — рассмотрение заявки всего за 20 рабочих дней — рекордный процент одобрений по программе — понятный путь к ПМЖ и испанскому паспорту — статус для членов семьи без сложных процедур При этом вы можете и не жить в Испании: многие используют ВНЖ для передвижений по Европе без ограничений и виз под даты поездки. Также статус даёт возможность открывать счета в банках Европы, работать с клиентами по всему миру и переехать в Испанию всей семьёй. Как получить ВНЖ Испании в 2026 году? Объяснят миграционные специалисты из @relocant_es — бесплатный вебинар пройдёт 25.06 в 19:00 по Москве 🇪🇸 Вместе с командой проекта более 50 человек ежемесячно получают ВНЖ Испании. В прямом эфире ведущие специалисты поделятся своим опытом: • последние тонкости 2026 года • ошибки, гарантирующие отказ • алгоритм от «А» до одобрения • советы от налогового эксперта 📍 Регистрируйтесь на бесплатный вебинар: @relocantEsBot Бесплатная консультация по ВНЖ: @relocantes_consult #промо</t>
+  </si>
+  <si>
+    <t>23.06.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2134</t>
+  </si>
+  <si>
+    <t>Грустное про номад- и стартап-внж: я давно слежу за трендами, даже этот канал 5 лет назад начался с коллективного созвона про стартап-визы. Мои наблюдения о глобальном тренде за это время + предположения, что нас ждет: В 2022-24 номад- и стартап-программы росли как грибы, многие из вас ими воспользовались. Позже, в 2025-м стали заметны закручивания гаек и ухудшение рейта одобрений, в разных странах. Кроме этого уже пару лет по сути не вводят новых интересных программ. Кажется, все страны, которые хотели попробовать такой способ привлечения талантливых иммигрантов, уже это сделали. А метрики программ скорее всего не соответствуют обещанным kpi. Первым таким кейсом была итальянская стартап виза: за 5 лет дали внж 500+ фаундерам стартапов, но насколько я помню, только 2% привлекли венчурные деньги (мы с Милой кстати в них входили). Канадская стартап-виза - полный провал, UK Start-up / Innovator: не закрыли, но перезапаковали и усложнили. Известная чилийская программа, с хорошими условиями (давали гранты), но даже по ней только 20% переехавших запустили бизнес в Чили, и почти все уехали. Номадов много только в Испании, а у подавляющего числа остальных стран с номад-программами, число переехавших крошечное - от стран ЕС вроде Хорватии, Венгрии, до экзотики типа Барбадоса, Бермуд. В Португалии и частично в Испании даже появился негативный нарратив в местных медиа: "понаехали тут удаленщики, поэтому цены на жилье растут" (причины роста цен конечно же другие, но легче свалить на иммигрантов). Так что возможно номад- и стартап-внж - это постковидный глобальный эксперимент, что-то временное. Нам с вами повезло ими попользоваться, но со временем их свернут. Так происходит с золотыми визами и уже произошло с возможностями получить норм паспорт за деньги (расцвет был в 2011-17). Долгое время я был очень рад всем программам и оптимистичен по поводу их будущего. Но кажется возможностей иммиграции для номадов и фаундеров будет становиться меньше. Так что пользуйтесь, пока все не позакрывали! 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>22.06.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2133</t>
+  </si>
+  <si>
+    <t>Антистресс-пост про экранное время детей (мультики) и взрослых (соцсети). Почитал много исследований, очень терапевтично! 🙂 Сначала обобщенный вывод: Для детей и взрослых в основном вредно не экранное время (ЭВ) и даже не тип контента, а отказ от более полезных/развивающих занятий вроде общения, сна, физической активности, игры и др. 1️⃣ Для детей до 6 лет многое изучено, например ЭВ не влияет на развитие речи (nature). Более того, в два года есть даже положительный эффект. Значение имел контекст: включенный тв во время семейных приемов пищи - маркер сниженного общения за столом (что негативно влияет на развитие). Объем ЭВ не влияет на словарный запас, при этом образовательный и интерактивный контент влияет положительно (мета). А зумы с родственниками (например бабушкой) полезны для языка, развития и считаются социальным взаимодействием (jama). До 2-3 лет дети усваивают информацию (новые слова, действия) с экрана хуже, чем при живом взаимодействии, даже если видео и живой показ идентичны по содержанию (oxford). Т.е. до 3 лет образовательный контент не особо работает. Нет доказанного негативного эффекта ЭВ на когнитивное развитие детей, их внимание и др. Короче говоря, если мультики не мешают сну, общению, играм, то они не вредны. А учебный/интерактивный контент может быть даже полезен. Любопытно, что первый телефон у подростка не вытесняет важное, а заменяет тв/нетфликс - то есть другие экраны (sciencedirect) 2️⃣ У взрослых: Единственный наблюдаемый негативный эффект на когнитивные навыки - временное снижение проспективной памяти (сбой удержания намерения - "забыл, зачем пошел в магазин"). Но эффект очень краткосрочен, до отдыха (pdf). Снижение использования телефона с 5ч/день до</t>
+  </si>
+  <si>
+    <t>22.06.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2132</t>
+  </si>
+  <si>
+    <t>Все знают, что ИП — это удобно и довольно быстро, но всегда встает вопрос — какой банк выбрать! Я считаю, что Точка Банк — лучший! Их условия для новоиспеченных индивидуальных предпринимателей: при регистрации ИП (за 3-5 дней!) — счёт и Онлайн-Бухгалтерия бесплатно. А еще всегда бесплатно проконсультируют по любым вопросам, например про подбор СНО, кодов ОКВЭД или подходит ли ИП на патенте (с которым очень выгодно). Базовая бухгалтерия — бесплатно: рассчитают налоги и взносы, сформируют декларацию и КУДиР, напомнят о сроках сдачи отчётности. Бизнесу быть! Откройте ИП с Банком Точка.</t>
+  </si>
+  <si>
+    <t>19.06.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2131</t>
+  </si>
+  <si>
+    <t>Про стоимость комфортной жизни. Очевидно, что тут две составляющие: объективные материальные возможности и субъективные ощущения комфорта. Я считаю, что свой уровень комфорта можно точно определить, если с ростом дохода очень долго не растут траты - здесь и находится sweet spot комфорта каждого! 1️⃣ Мы с Милой уже лет 10 тратим на жизнь в год примерно одинаковую сумму (с поправкой на инфляцию). Более того, наши траты слабо зависят от цен в городе/стране (а мы пожили в десятках), и даже не зависят от скорости номадизма - мы долгое время меняли жилье раз в месяц. Самое главное - наши траты никогда не зависели от доходов, даже в периоды, когда расходы были месяцами выше, без какого-то капитала. Хотя знаю, что многих ужасает мысль жить в минус, даже пару месяцев. Я считаю, что жить в минус - это ок, если есть хотя бы несколько месяцев в запасе и уверенность в своих силах заработать. 2️⃣ Это не такой редкий случай, как может показаться: например в статистике доходов/расходов жителей Испании мы видели, что после 30 лет траты меняются не сильно, хотя доходы заметно растут (пост). Так что большинство так или иначе сталкиваются с этим явлением, а траты стремятся к заработку у небольшого числа людей. 3️⃣ Еще пример: мы недавно обсуждали обустройство рабочего места, и видно как одни могут сидеть с макбуком условно креветками на табуретке и кайфовать, а другим для ощущения комфорта (и базовой продуктивности?!) нужно кресло Herman Miller, три монитора и вид на океан. В остальной жизни точно так же: просто чтобы чувствовать себя окей, одним не нужно почти ничего, а другим - много дорогого. И если эта база невысокая (и самое главное - не растет!), то человек конечно свободнее, в самом широком смысле. 4️⃣ Можно провести аналогию с отелями: жизнь "4 звезды" - это комфортно и безопасно. Многим хочется покруче, тянет в пять звезд - люкс, статус, прислуживание. Нормально, если такое нравится, но платить придется снижением свободы: меньше возможностей взять паузу, меньше "runway жизни", дольше строить свой капитал. Стоит ли оно того? Я бы сказал, что если разница между жизнью на 4 и 5 звезд стоит хотя бы 20-30% годового дохода, то уровень свободы снижается колоссально. Это конечно не касается HNWI - для них разница между такими стилями жизни несущественна, а может даже незаметна. 5️⃣ Часто справедливо замечают, что иммигранту, особенно айтишному, некомфортно жить по ценам местных. Есть конечно объективные причины (незнание, "налог приезжих" и др.), но часто иммигрант просто тяготеет в более высокий класс, чем у него был. Не зря же переезжал! Да и потеря социального статуса давит - ее многие неосознанно хотят компенсировать. Можно сказать, что стабильная психика и уверенность в себе знатно экономят деньги! 6️⃣ При этом легко принять обычную скупость, тревогу о деньгах или страх тратить за "осознанный минимализм". Тут конечно не так просто понять, когда действительно что-то не нужно, а не просто жаба давит. Но на это в кириллике есть целая рубрика про человеческое счастье, там почти все про бесплатное 🙂 7️⃣ Очевидное, но важное: рост дохода сам по себе не делает человека свободнее. Свободнее делает разрыв между доходом и обязательными расходами. Если доход вырос в два раза, но стиль жизни тоже вырос в два раза, свободы не стало больше (а клетка стала дороже). 8️⃣ Возможно главный вопрос о стоимости собственной комфортной жизни - это “какая часть моего комфорта и моих расходов навязана тревожностью, статусом и сравнением с другими?” На него непросто ответить: даже большая часть самых социально одобряемых трат, на детей - для собственного статуса. Но знающие ответ на важный вопрос - намного свободнее! @kyrillic</t>
+  </si>
+  <si>
+    <t>18.06.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2129</t>
+  </si>
+  <si>
+    <t>Про идеальный контент, ч.3. Вчера у YC вышел ролик How To Pick A Startup Idea, и я снова впечатлен плотностью полезного, как в случаях с идеальным контентом в самом полезном видео про стартапы (пост) и идеальном питче стартапа (пост). Там вся нужная база за 11 минут, и я хочу обратить внимание на пару моментов: 1/ Про AI говорится не так много, как уделяется внимания в любом контенте про стартапы сегодня. Вы знаете, что это значит! 2/ Мне понравилась одна идея из видео: "смогли бы вы делать бизнес своих юзеров?" Управлять им, расти. Есть, о чем подумать! Немного похоже на главное правило блоггинга - нужно вести блог на тему, о которой получается с энтузиазмом рассказывать кому-то хотя бы полчаса (и в идеале собеседнику это интересно). В целом в видео упор на венчурный стартап (крошечный шанс сделать что-то огромное), но раз уж пост на тему поиска идей, то вот ещё суперплотный контент по теме - недавний тред на реддите с отличной базой для тех, кто хочет просто заработать денег. Забавно, что там первой строчкой "no AI was used in writing this". Учитывая качество текста, охотно верю! @kyrillic</t>
+  </si>
+  <si>
+    <t>18.06.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2128</t>
+  </si>
+  <si>
+    <t>Мы с вами неоднократно обсуждали важность публичности буквально для любого айтишника сегодня. Это такая часть работы, которая имеет накопительный эффект и может быть нужна в неожиданный момент: • Захотелось подаваться на визу таланта в US/UK? Нужны публичные достижения. • Неожиданно стартап стал интересен венчурным инвесторам? Хорошо бы иметь публичный трек-рекорд, помогает при фандрейзинге. • Ну и просто social proof для поиска клиентов/работодателей конечно же круто работает. К счастью часть работы по построению своей публичности можно делегировать! Агентство After Comma помогает попасть в западные медиа, с интервью или экспертной колонкой, выступать на конференциях, в подкастах или гостевых эфирах, а еще помогают с ведением Линкедина так, что под постами собираются нужные люди, а не лайки от ботов. Основатель агентства - Лена @lentebenelen, она живет в NY, до этого построила агентство в России (входило в топ-10 страны), а сейчас работает с иностранными компаниями из tech, AI и финансов — и со спецами из этих же сфер. То есть человек понимает и рынок, и аудиторию изнутри. Лена и команда смотрят на твою конкретную ситуацию и цель, помогут с любым visibility. Который не просто работает и любые усилия окупаются, а работает долгие годы. Если хочешь, чтобы про тебя знали те, кто принимает решения, — напиши @lnkmrv или загляни на aftercomma.agency. #промо</t>
+  </si>
+  <si>
+    <t>18.06.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2127</t>
+  </si>
+  <si>
+    <t>У нас в кириллике есть закрытый дружеский чат для p2p обмена денег, уже наменяли более $1.5m. Мы туда новых участников какое-то время не принимали, но сейчас появился дисбаланс, поэтому принимаем тех, кто покупает рубли. В общем если вы регулярно покупаете рубли - заполните форму, там лист ожидания, буду добавлять в чат по мере продвижения по нему.</t>
+  </si>
+  <si>
+    <t>18.06.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2126</t>
+  </si>
+  <si>
+    <t>⚡️ Небольшая но важная новость про 🇪🇸 испанский номад внж: на днях для его продления стали требовать налоговые декларации за последние два года (да, раньше их не требовали). Так что теперь номады будут платить больше налогов! Что делать тем, кто мало декларировал в прошлые года, но планировал скоро продлить - вопрос открытый.</t>
+  </si>
+  <si>
+    <t>16.06.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2125</t>
+  </si>
+  <si>
+    <t>Про выбор карьерного пути. У многих был момент неопределенности жизни, когда нужно выбрать, по какому пути идти, вложить туда годы жизни и тонну усилий. Обычно такое случается несколько раз за жизнь, нередко эти моменты неопределнности длятся месяцами, а то и годами. В посте я предлагаю просто ввести жесткие параметры выбора, и по ним отфильтровать все лишнее. Останется не так много вариантов! 1️⃣ Начнем с очевидного: смотреть total addressable market (TAM), как при старте бизнеса. Иногда рынок настолько маленький, что даже теоретически на нем ни заработать, ни развиться. Это сплошь и рядом в стартапах и сайд-проектах: пилить какого-нибудь бота для авторов тг-каналов почти бессмысленно, потому что просто нет рынка (пост со списком идей в тг, где этот рынок есть). В обычной карьере точно так же: если хочется зарабатывать $5k+ в мес, то зачем идти в гиды по Питеру? Шансы есть, но слишком маленькие. Можно прям по желаемым доходам и фильтровать: например у нас есть пост-обсуждение о том, как зарабатывать более $10k/мес. Если такая цель, то сразу отсеется 95%+ карьерных путей. 2️⃣ Про рычаг писал Наваль, я немного перефразирую для нашего контекста: реальные шансы получить огромный мультипликатор своих усилий - это делать софт или растить аудиторию. Тогда на час работы можно получать рычаг 10-100-1,000x, и при этом не делать бизнес. Сложно? Да! Но шансы получить 10х может и небольшие, но хотя бы есть. Лично я вряд ли буду всерьез заниматься чем-то кроме софта, медиа/аудитории и инвестиций. Все остальное воспринимаю как хобби - услуги, консультации, выступления и т.д. У Наваля еще два рычага - труд (найм и делегирование) и капитал (но большинство из нас не родились с большим состоянием на кармане). 3️⃣ Слишком поздно понял, что еще важнее - отчуждаемость! Когда усилия не просто капитализируются (что суперважно и общеизвестно), а получившийся актив не завязан лично на мне, и его можно продать (экзит) или передать. Это тоже усложняет задачу, и например с кирилликом я сделал ошибку - продал бы его давно, но вряд ли это возможно (хотя у меня есть идеи - если кто-то хочет купить @kyrillic - пишите мне, найдем win-win🙂) Многие бизнесы, проекты и даже стартапы не обладают отчуждаемостью, в том числе большинство агентств. Когда-то изучал вопрос, потому что сам занимался, и случаи экзитов ну прям очень редки. В дизайне есть громкие примеры: лет 5 назад Твиттер купил крутое агентство Ueno (все дизайнеры его знают). Но даже там не экзит, а acqui-hire (пост об этом явлении). 4️⃣ Еще важнее и сложнее - понять про себя, в чем получается быть в топ 1%, или хотя бы 3-5-10%. Ведь все остальное в жизни (и п1-3) умножается на такой коэффициент экспертизы. Причем топ 1% - относительная величина. Можно быть очень хорошим программистом и быть в топ-20% (потому что хороших много), или быть средним по навыку в редкой нише и оказаться в топ-1% (потому что конкурентов мало). Нишевание - наше все! (важный пост "Быть другим") Самый реалистичный способ стать топ-1% - собрать странную, но востребованную комбинацию навыков, где мало конкурентов. 5️⃣ Все четыре критерия можно перемножать, и тогда становится понятно, что если один из них близок к нулю, то все будет получаться ближе к нулю 🥲 x x x Если так оценивать свой потенциал в жизни, то во-первых легко понять, почему карьера буксует (или ее потенциал не нравится). А во-вторых это снижает неопределенность: выбирать из двух-трех честных вариантов проще, чем мучиться над тридцатью в обнимку с фомо. Главное, чтобы эти два-три пути были! 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>16.06.26 11:27</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2124</t>
+  </si>
+  <si>
+    <t>Снова взаимоконнекты в линкедине! Продолжим активность, благодаря которой многие из вас вырастили свои линкедин-нетворки на сотни контактов. Правила простые, но есть нововведение 🌱 1️⃣ Даёте ссылку на пост в кириллике, который вам запомнился, и пишете почему он вам запомнился или как повлиял (без этого ваше интро будет удалено).  2️⃣ Пишите в комментах кратко о себе со ссылкой на свой профиль, лучше с фото. Разрешены только линкедин-ссылки! ‼️ Остальные будут удалены. 3️⃣ Коннектитесь со всеми из комментов. ... PROFIT! А остальным: просто добавляйте всех из комментов в коннекты! ⚡️⚡️⚡️ Тут крутые проактивные ребята, которые примут ваш коннект. PS Делитесь возможностью с теми, кто почему-то не читает @kyrillic</t>
+  </si>
+  <si>
+    <t>16.06.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2123</t>
+  </si>
+  <si>
+    <t>Испания — один из немногих примеров стран, где виза для digital nomad'ов реально работает: Около 20 дней на рассмотрение, понятные требования, и главное — всё это подтверждено десятками кейсов от реальных людей. За три года по этой визе накопилась целая база знаний — в чате Digital nomad Spain 🇪🇸 Если думаете о переезде — не читайте блоги, заходите сразу туда: там живая практика. #промо</t>
+  </si>
+  <si>
+    <t>15.06.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2122</t>
+  </si>
+  <si>
+    <t>Интересные данные адопшена AI от Gallup, сравнивали как используют AI поколение Z (14-29 лет) в 2025 и 2026 годах. 1️⃣ По использованию уже почти плато: каждый день используют 19% —&gt; 22%, хотя бы раз в неделю 28% —&gt; 29%, хотя бы раз в месяц 13% —&gt; 11%. Это неожиданно, мне казалось, что бытовой адопшен должен быстро расти, даже у молодежи. Наверняка в ближайшее время мы увидим плато и у остальных возрастных групп (если этого еще не случилось). 2️⃣ Про AI эффективность тоже интересно: За год стало МЕНЬШЕ людей считать, что AI помогает в работе. Что более удивительно - в учебе тоже. И это только ощущения/мнения людей, а не измерения реальной эффективности. 3️⃣ Так же по ощущениям меньше эффективности в поиске надежной информации, генерировании идей и др. Но больше уверенности в том, что нужно изучать AI инструменты, чтобы учиться или успешно строить карьеру. Мы уже такое обсуждали: AI становится коммодити, его изучать придется всем. И можно сказать, что выросла планка для входа в самостоятельную взрослую жизнь. 4️⃣ AI скептицизм растет при любых измерениях мнений, даже у тех, кто пользуется AI ежедневно и много. 37% —&gt; 48% считают, что риски/вред AI на работе перевешивают выгоды, 37% считают, что риски и выгоды примерно равны. Кажется технология выходит на плато и с точки зрения энтузиазма. Это не обязательно разочарование, отчасти можно объяснить тем, что прошла фаза завышенных ожиданий. Кстати доминирующая эмоция - любопытство (49%). 5️⃣ Еще раз отмечу, что это Gallup (высокий уровень социологии) и поколение Z, наиболее адаптивное ко всему новому. Разочаровываются быстрее всего именно те, кто знает технологию лучше всех. Это ломает популярную гипотезу энтузиастов "вы просто не умеете пользоваться AI". Но это мы в кириллике уже знаем! 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>14.06.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2119</t>
+  </si>
+  <si>
+    <t>Скоро многих из нас ждет летняя жара! На эту тему масса эмигрантских заблуждений. Я попытался составить объективный рейтинг городов для жизни в конкретный месяц - в июле. О методологии: Рейтинг построен на UTCI (Universal Thermal Climate Index) - это международный стандарт биоклиматологии, оценивающий, как жара ощущается телом. Он сводит воедино четыре фактора: температуру воздуха, влажность, скорость ветра и солнечную активность. Считал по официальной научной библиотеке pythermalcomfort - той же, что используют в академических работах. Брал типичный дневной пик июля. Данные для типичного года, а не конкретное лето, экстремальные волны жары рейтинг не показывает. Но считаю, что это наиболее точный рейтинг из возможных. В рейтинге не учтены города, где июль слишком холодный - Кейптаун, Рейкьявик, Дублин и др. Градусы отражают не реальную температуру, а скорее работают как индекс для рейтинга. Колонка "тень" - без прямого солнца, "солнце" - открытое место в полдень. По рейтингу удобно сравнивать с хорошо знакомыми городами! Рейтинг только для ИЮЛЯ. Для августа прибрежные города будут смещены на несколько позиций ниже, потому что море начинает способствовать жаре. 1️⃣ В топе конечно Северная Европа и Балтика. Я лично считаю, что лучшее место в мире в июле - Питер 🙂 (пост) Но обратите внимание, что Калининград еще выше. 2️⃣ Почти все средиземноморские города в середине рейтинга, вопреки мифам и стереотипам о жаре на приморском юге Европы (но в городах типа Мадрида действительно плохо, а вот в Бильбао отлично). Заметно, что при прочих равных близость к морю важна: Батуми намного лучше Тбилиси, Бильбао - Мадрида, Касабланка - Марракеша. 3️⃣ Разница тень/солнце - это метрика, можно ли вообще гулять днем. У северных и тропических городов разрыв маленький (2-2,5°), у сухого солнечного юга - большой (Севилья, Никосия, Марракеш: 4-5°). Если он большой, то страдает комфорт: он есть в тени навеса и исчезает на открытой площади или пляже в полдень. Важно для тех, кто например предпочитает гулять или заниматься спортом днем. 4️⃣ Многие популярные у вас локации на дне рейтинга: Тбилиси, Ереван, Белград и конечно Дубай. Но это даже хорошо: если живете в этих городах, то можно на июль-август ехать куда угодно, и почти везде будет лучше 🙂 На всякий случай пишу в третий раз: рейтинг только для июля. Ставьте кита 🐳, если хотели бы увидеть рейтинг городов для других месяцев. @kyrillic</t>
+  </si>
+  <si>
+    <t>14.06.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2118</t>
+  </si>
+  <si>
+    <t>Мы часто говорим про карьеру, новые возможности, и вот хорошее видео по теме от моего знакомого Глеба @proydov (он кстати серийно растит тг-аудиторию каналов и ботов до миллионов (!) а не как я). Сам я всегда за такой карьерный путь, который капитализируется. Иначе зачем это все? В найме капитализировать сложнее (хотя возможно). Мне нравится как Глеб сделал наглядный разбор, со схемами, по сути самого важного в карьере. Думаю многим будет о чем подумать после просмотра: https://youtu.be/IVgkRLkMHBg</t>
+  </si>
+  <si>
+    <t>13.06.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2117</t>
+  </si>
+  <si>
+    <t>Новые встречи кириллика в Барселоне! В формате прогулки с коляской в Побленоу 🙂 Мы вернулись в Барселону, и будем рады пообщаться с вами! Уже было более 200 встреч в разных форматах, на этот раз новый, камерный. На каждой прогулке буду я и Мика (5 мес), но регулярно будет присоединяться и Мила. Приходите: https://luma.com/kyrillic До встречи!</t>
+  </si>
+  <si>
+    <t>13.06.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2116</t>
+  </si>
+  <si>
+    <t>Многие читали сегодняшнюю новость, что правительство США наложило экспортный запрет на модели антропика fable/mythos. Компания отключила их для всех пользователей. В самом тексте есть интересное, что возможно новости упустили: Антропик заявляет, что уровень возможностей, показанный в отчете, доступен и другим моделям, включая GPT-5.5. То есть это не из-за уникальности Fable/Mythos. Важный прецедент! До сих пор экспортный контроль вокруг AI в основном обсуждали как контроль чипов и вычислений. Здесь же объектом ограничения становится доступ к самой модели. Государство впервые применяет стандарт, под который теоретически могут попасть все frontier-модели. PS доступ закрыли всем, потому что так проще. Но вообще это экспортный запрет доступа только негражданам США. новый критерий силы паспорта? 😁 @kyrillic</t>
+  </si>
+  <si>
+    <t>13.06.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2115</t>
+  </si>
+  <si>
+    <t>Что вы увидели и уже не сможете развидеть? Разные бесполезные знания, которые занимают мысли, но сделать уже ничего нельзя 🥲 Осторожно: после прочтения поста и возможно комментариев, бесполезных отвлекающих знаний может прибавиться! Вот примеры моих: 1️⃣ Сине-оранжевая гамма, которой раскрашен чуть ли не каждый второй популярный фильм: один раз обратив внимание, сложно не замечать! Для меня это еще и маркер мейнстрим кино/сериала - т.е. чего-то интересного ожидать не стоит (статья про гамму). И еще в кино - уже писал, что во французских фильмах я всегда обращаю внимание на скрип паркета. Его там много! 🙂 2️⃣ Как-то слышал фразу, что когда один человек переходит пустую дорогу на красный, а другой стоит ждет зеленого, то каждый смотрит на другого как на идиота. И оба в чем-то правы! Часто об этом вспоминаю, переходя на красный. 3️⃣ В Криминальном Чтиве есть сцена, где герои моют грязные руки и вытирают об полотенце. Только один сначала вымыл все водой и просто сушит уже отмытые руки, а второй - моет/трет полотенцем (то есть оно становится очень грязным). Всю жизнь зачем-то вспоминаю сцену, когда мою сильно запачканные руки. 4️⃣ Ну и конечно самый опасный (в прямом смысле) пример: трипофобия! Даже не буду описывать, и НЕ рекомендую гуглить картинки. Может оказаться, что вы подвержены этой фобии, хотя даже не знали. А развидеть это уже скорее всего не получится, будете замечать и испытывать очень неприятные чувства. А у вас есть что-то такое? Пишите в комментах! @kyrillic</t>
+  </si>
+  <si>
+    <t>12.06.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2114</t>
+  </si>
+  <si>
+    <t>Сигнал/шум, ч.26. Самый простой универсальный прием критического мышления - всегда задаваться вопросом "а с чем сравнивали?" Звучит банально, но если бы все применяли, какой был бы мир! 🥲 1️⃣ В исследованиях стандартом являются РКИ (рандомизированные контролируемые), и я считаю, что в быту контроль (частная база сравнения) - это мастхэв. Например если кто-то советует места эмиграции или просто путешествия - разумно задаться вопросом, а где он уже жил, что видел? Потому что ощущения от Батуми после Свердловской области или после Лондона - очень разные. "После переезда в Барселону я стал счастливее", но с чем сравниваем? С жизнью в Москве зимой? С жизнью до ребенка? С периодом выгорания? С моментом, когда появился удаленный доход? Эмигранты часто сравнивают старую жизнь в плохой фазе с новой жизнью в фазе надежды. 2️⃣ В прошлом сигнал/шуме я делал опрос, и 44% из вас сказали, что медитации имеют доказанную эффективность и пользу. Если задаться вопросом "с чем сравнивать медитации?", то окажется что они правда полезны, но при одном условии - если сравнивать с ничем. А если с приятной прогулкой в парке, небольшой активностью, слушанием музыки или просто лицезрением стены в одиночестве, то эффект уже как минимум неоднозначен, а скорее статистически незначим (исследований про это очень-очень много). "Веганы живут дольше", но в когортах они еще и меньше курят, больше двигаются, осознаннее относятся к телу. Те, кто доходит до регулярной практики чего угодно, изначально отличаются от всех остальных. Другими словами, "а с чем сравнивали?" очень помогает принимать решения в жизни. 3️⃣ Главная подмена: мозг сравнивает выбор с "ничего не делать", хотя сравнивать надо с лучшей доступной альтернативой. "Прошёл курс по Х за $2000, многому научился, не жалею". Сравнение с "не проходил бы и сидел бы дураком". А честно - что дали бы $2k + 100 часов, вложенные например в пет-проект или в другой курс. Лучше, чем ничего - слишком низкая планка для платного решения. 4️⃣ Про tech будущее и AI конечно тоже есть: "Mythos все взломал" - так его непропорционально больше стали применять сильные умы кибербезопасности, с большими ресурсами. Чтобы сделать нормальные выводы, надо сравнивать с теми же усилиями/ресурсами, которые применялись с другими моделями. Короче ждем нормальные рки. 5️⃣ Эмигрировать, покупать квартиру, заводить детей - у многих советов нет контрольной группы, потому что советчик обычно прожил только одну ветку своего персонажа. Его опыт полезен, но как один из многих, который может быть получится применить на себя. Логично, что полезно собирать много таких советов, чтобы насмотреться. А много-много советов - это уже статистика, исследование, может даже рки. Поэтому я читаю так много релевантных нашей жизни исследований! 🙂 6️⃣ В быту к любому совету, выводу или собственному мнению полезно представлять тест, задавая себе вопросы: а как выглядел бы честный эксперимент? кого с кем сравниваем? что было бы контрольной группой? сильная ли альтернатива или сравниваем с "ничего"? и что вообще считаем успехом? Это проще, чем кажется, а люди с сильным критическим мышлением так мыслят всегда. 7️⃣ Короче говоря, реальность всегда конкурирует не с нулем, а с лучшей доступной альтернативой, и интересно только это сравнение. Большинство наших "работает" и "стало лучше" - это просто сравнение с самым слабым из вариантов. @kyrillic</t>
+  </si>
+  <si>
+    <t>12.06.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2113</t>
+  </si>
+  <si>
+    <t>Я неоднократно писал, что сейчас горячая тема - это AI нейтив бизнесы, это когда вы не продаете очередные ИИ-инструменты, а берете традиционный «скучный» бизнес и делаете его в 10 раз эффективнее. Запустить очередной AI-чатбот или SaaS-обертку на коленке — относительно легко. А вот управлять реальным штатом, сложным производством или логистикой — это суровый «контакт с реальностью». И давайте честно: большинство из нас в реальном секторе работать не умеют. А вот Леша — умеет и рассказывает про это. Он больше 20 лет в бизнесе. Алексей — сооснователь и совладелец бренда бытовой техники Zigmund &amp; Shtain. Это самая реальная, «твердая» компания федерального масштаба с оборотом больше 2 млрд рублей в год. Все экономические кризисы, начиная с 90-х, он прошел не как наблюдатель из коворкинга, а как собственник, отвечающий собственными деньгами. Найти сегодня среди новостного шума человека, который пишет про деньги и экономику по делу, почти невозможно. Громче всех про инфляцию, ставки и рынки рассуждают те, кто сам ни разу ничем не рисковал. Поэтому интересен его авторский канал. Там нет воды. Алексей разбирает новостную повестку, экономические тенденции и инвестиции с позиции практика. Никаких волшебных таблеток и инфоцыганских обещаний  богатства в "легкости"— только диверсификация и трезвый расчёт👿 1️⃣ Вот, например, его взгляд на актуальную экономику в РФ: https://t.me/alekseivodovatov/1206 2️⃣ А вот полезный разбор про облигации: https://t.me/alekseivodovatov/1193 Канал еще молодой, но там уже плотная концентрация годноты, а будет еще больше) Короче, если хотите выработать привычку смотреть на деньги как на систему и читать про экономику, тенденции различных рынков и инвестиции у человека с реальным опытом ведения бизнеса, а не у очередного пафосного теоретика без единого построенного бизнеса — рекомендую подписаться! Реклама. ИП Водоватов Алексей Валентинович, ИНН 503201476857 erid:2W5zFJhMq9s</t>
+  </si>
+  <si>
+    <t>12.06.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2112</t>
+  </si>
+  <si>
+    <t>Вот как знакомый всем слоп "Это не просто X, это Y" быстро растет в документах больших US-компаний. Генерировать-то тексты стало проще, но кто считает снижение эффективности их чтения? 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>11.06.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2111</t>
+  </si>
+  <si>
+    <t>Еще одна интересная работа про AI эффективность разработчиков - Writing Code vs. Shipping Code. Хорошее противопоставление! 1️⃣ Изучали активность 100 тыс. разрабов на гитхабе, сравнивая разные поколения инструментов: • +40% к коммитам с автокомплитом; • +140% кумулятивно с синхронными агентами (claude code, cursor, etc.); • +180% с асинхронными (более автономными). Эффект сильнее для менее активных разработчиков, но заметен у всех. С клодкодом эффект особенно большой (+200%) 2️⃣ Далее смотрели по производственной иерархии: строки кода —&gt; файлы —&gt; коммиты —&gt; пул-реквесты —&gt; проекты —&gt; релизы. Прирост резко слабеет по мере подъёма: у синхронных агентов строки кода +741%, PR +65%, а релизы +20%. У автодополнения +228% строки —&gt; +36% коммиты —&gt; +10% релизы. То есть AI может нагенерировать много кода, но потом все упирается в человеческие этапы: проверить, понять, встроить, принять решение, зарелизить. 3️⃣ Так что разница writing code vs shipping code ОЧЕНЬ большая. В работе смотрели результаты работы по трендам магазинов приложений: Apple App Store, Google Play Store, Chrome Web Store, SourceForge: С середины 2025 года новых приложений стало больше, особенно в эплсторе и хромсторе. Но общее использование новых приложений не выросло! Плюс заметно выросла доля приложений, которые почти не набирают аудиторию. Короче говоря, мы видим новый тренд - гору говноприложений, которыми никто не пользуется. 4️⃣ По этой работе можно понять, почему так по-разному относятся к AI в разработке! Просто потому, что эффективность разработки - понятие растяжимое 🙂 Одни ее оценивают по строкам кода, другие - по релизам, а третьи - по количеству пользователей и выручке. @kyrillic</t>
+  </si>
+  <si>
+    <t>11.06.26 11:49</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2110</t>
+  </si>
+  <si>
+    <t>Открытое письмо Медузе. Аудитория кириллика во многом пересекается с аудиторией Медузы (она есть даже в similar channels), поэтому я пишу не совсем обычный для канала пост. У меня бомбануло! Вы читаете Медузу, и наверняка многие донатили им. Недавно Медуза заявила, что затраты в месяц составляют $80k/мес денег читателей на обход блокировок. Шта?! 1️⃣ Главный аргумент - "обходить блокировки дорого". Но сайт и так заблокирован (не на что тратить так много денег), значит все усилия направлены на обход для приложений. По публичным данным охваты приложений Медузы скромные для таких трат, на айфоне - на уровне виси-ру, на андроиде - на уровне новостей Новосибирска (!) То есть десятки тысяч в месяц донатов тратятся на что? На работоспособность не слишком популярного приложения? 2️⃣ "Отражаем кибератаки" - ну камон, текстовый сайт, пусть даже популярный? Из опубликованных цифр не видно, почему это должно стоить десятки тысяч долларов ежемесячно. Тем более что базовая DDoS-защита давно стала коммодити. 3️⃣ Мне особенно не нравится, что в публикации нет никаких цифр о тратах кроме "нам надо $80k/мес, пожалуйста". Считаю, что если издание живет на донаты, и тем более заявляет такую высокую цель как свободу информации, то должно отчитываться перед донорами о своих тратах. Как делают благотворительные фонды. Еще противопоставляют себя мировым СМИ - вместо платы за контент, хотят "сохранить свободный доступ к информации". Это выглядит немного самонадеянным, сравнивать с Блумбергом или NYT, где журналисты реально производят оригинальный контент и публикуют инсайды в новостях, которые потом пересказывают другие медиа. Я настаиваю, что дело не в культуре (не)платить за контент, а в ценности этого контента. И мне не нравится, когда у читателя вызывают чувство вины, страха, ответственности, и аргументируют этим ценность. 4️⃣ Я немного понимаю в текстовом контенте, и сложностях его создания, поэтому считаю себя вправе оценивать. Так вот посмотрел из 100+ последних материалов только 8 из них не являются быстрыми рерайтами других источников. Можно сказать, что Медуза выпускает всего около 8-12 хоть сколько-то оригинальных текстов в неделю. Причем некоторые из рубрики "Разбор" уровня языковой модели (по инсайтам, а не качеству текстов). Это скорость ОДНОГО нормального фуллтайм автора тг-канала или substack-рассылки. Сколько донатов уходят журналистам? А рерайтерам? Там такие же траты, как на обход блокировок? 5️⃣ Окей, может $80k и правда нужны (это не так уж и много), но покажите структуру расходов и kpi. В открытом формате найдется много людей, кто подскажет, как сократить косты, найдутся волонтеры помочь, найдутся дешевые или бесплатные ресурсы для инфраструктуры. Главный вопрос: какая доля донатов доходит до хорошей журналистики? Ради нее читатель не поленится, поставит впн. Или даже заплатит за такую журналистику! @kyrillic</t>
+  </si>
+  <si>
+    <t>11.06.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2109</t>
+  </si>
+  <si>
+    <t>Все строят AI-ботов для продаж и поддержки, а вот Kleos (платформа для выплат распределённым командам) зашли с другой стороны и сделали AI для самой нудной задачи в любой компании — выплат команде. А что, так можно было?! Работает просто: В чате пишете «создай выплату $850 для Анны Петровой». Формируется платеж, подтягиваются все данные, остается только его заапрувить (не отдавать же аппрув нейросети!) А если у вас не одна выплата, а сотня — закидываете файл, хоть эксельку, хоть PDF, хоть CSV, и AI разбирает его за секунду. Никакого ручного переноса строк и сверки реквизитов. И все выплаты появляются в статусе «не оплачено», остается только окнуть. У Kleos годный канал с полезностями: как платить команде и не кормить банки комиссиями? где обычно прилетает от налоговой? — и всё на живых кейсах с цифрами. А в закрепе сейчас мощный разбор от юриста, который стоит прочитать каждому, у кого есть подрядчики за границей. Косяки и подводные камни, на которых компании горят в 2026-м. #промо</t>
+  </si>
+  <si>
+    <t>10.06.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2108</t>
+  </si>
+  <si>
+    <t>Про удаленную работу, ч.4: Сразу добавлю про возможное решение проблем полной удаленки - гибрид! В одном посте рубрики были данные от американского статбюро, что полных удаленщиков чаще сокращают, реже повышают, и они чаще сами уходят. Но вот хорошее рандомизированное иследование в Nature (!) про гибрид (2 дня дома, 3 в офисе): • Не ухудшилась продуктивность • Не снизились шансы на повышение • Резко выросло удержание: увольнения упали на 33% у перешедших на гибрид, меньше всего увольнялись женщины, неменеджеры и люди с долгой дорогой до работы. • Выросла удовлетворенность работой и даже своей жизнью (!) Два дня работы в неделю из дома вряд ли вообще можно назвать удаленкой, но что есть, то есть: такой гибрид сочетает плюсы офиса и кайфы работы из дома. @kyrillic</t>
+  </si>
+  <si>
+    <t>10.06.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2105</t>
+  </si>
+  <si>
+    <t>Про удаленную работу, ч.3: влияние на ментальное здоровье. В Science буквально на днях вышла работа Home alone: Remote work, isolation, and mental health. Мне было особенно грустно читать, потому что я работаю полностью удаленно всю жизнь - не провел ни дня в обычном офисе. 1️⃣ Рост удалённой работы увеличил время, которое люди проводят в одиночестве, и ухудшил психическое самочувствие. Самый сильный эффект у людей, которые живут одни. Удаленка может объяснять примерно треть роста ментальных проблем в США между периодами 2011-2019 и 2022-2024. 2️⃣ Сравнивали профессии, которыми можно заниматься удаленно - айтишники туда конечно входят. И они стали проводить примерно на час больше в одиночестве. Выросли крайние формы изоляции - дни вообще без человеческого контакта. 3️⃣ Есть важный нюанс: у живущих с партнером/детьми ухудшение слабое и часто статистически незначимое. Вся тяжесть ложится на живущих одних: в 2022–2024 у них 45,9% домашних рабочих дней проходили полностью в одиночестве. В кириллике кстати есть релевантный опрос о том, сколько максимум времени вы не разговаривали с кем-то вживую? 4️⃣ Авторы предполагают, что люди могут недооценивать важность коротких социальных контактов - разговоров в офисе, похода за кофе, случайных встреч. Но именно эти мелкие контакты могут поддерживать психическое состояние. Про важность small talk'а я писал в отдельном посте рубрики про человеческое счастье! 5️⃣ Кто из вас работает удаленно и при этом живет один? Замечали ли вы давление такой жизни на ментальное здоровье? И если да, то что с этим делать? Как справляться с одиночеством? @kyrillic</t>
+  </si>
+  <si>
+    <t>10.06.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2104</t>
+  </si>
+  <si>
+    <t>Партнёрский Zoom с венчурными инвесторами: 20 минут на ваш питч и честную обратную связь. Меня читает всё больше фаундеров, поэтому делюсь возможностью, которая может быть полезна. Часто после общения с инвесторами стартапы получают ответ: «интересно, но пока рано» или «не наш фокус». Но что именно мешает привлечь инвестиции? На что инвесторы смотрят в первую очередь? 16 июня в 19:00 CEST пройдёт закрытый Zoom с двумя венчурными инвесторами. Каждый стартап получит 20 минут на презентацию, разбор проекта и ответы на вопросы. Будет полезно, если вы: • привлекаете или планируете привлекать инвестиции; • готовитесь к встречам с фондами; • хотите увидеть сильные и слабые стороны проекта глазами инвестора. Даже участие в качестве слушателя даст ценную насмотренность: реальные вопросы инвесторов, типичные ошибки фаундеров и критерии оценки проектов. Инвесторы: • Сергей Богданов — управляющий партнёр Yellow Rocks!, фонд инвестировал более чем в 65 компаний, включая Revolut, Tether и Praktika AI. • Денис Калышкин — инвестиционный директор I2BF Global Ventures, инвестор в Vertical SaaS и DeepTech, основатель сообщества «Спроси VC». Для подписчиков канала участие бесплатное. Всего 7 мест. 📅 16 июня 🕖 19:00 CEST 🔗 Регистрация: https://t.me/askVC_Group_bot?start=pitching_wdekju #промо</t>
+  </si>
+  <si>
+    <t>09.06.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2102</t>
+  </si>
+  <si>
+    <t>⚡️ Хорошие новости про 🇺🇸 H1B визы: федеральный судья отменил прошлогодний $100k сбор Трампа за каждую визу. Возможно будет апелляция, какая-то бюрократия, но есть вероятность возврата к прошлому концепту. Любопытно, что на 15 февраля USCIS получил всего 85 платежей по $100k. Для нас с вами новость актуальна, потому что это реальный способ переехать в США, спонсировав себя своей же US-компанией (есть нюансы со структурой контроля, но схема рабочая). Я даже писал пост-гайд по теме. И писал, что среди вас есть те, кто уже переехал по такой схеме. Более того, в прошлом году у нас собрался закрытый чат для тех, кто выиграл в H1B лотерее и успешно проходят путь - подали петицию со своими US-компаниями и получили одобрение. Сейчас пока неясно, в каком виде H1B вернется в марте (когда можно участвовать в лотерее), но это может быть хорошей альтернативой O1 визе таланта. И если планируете переезд в США, то я бы готовился к лотерее - регистрировал LLC/corp, вел активность и т.д. @kyrillic 👈 подписывайтесь, я слежу за темой.</t>
+  </si>
+  <si>
+    <t>09.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2101</t>
+  </si>
+  <si>
+    <t>Про AI пузырь, ч.5: во что не верит рынок. Многие слишком обобщают столь большие явления как AI индустрия. Там много составляющих, и одни более устойчивые, а другие - колоссы на глиняных ногах. 1️⃣ Уверенность рынка можно отчасти оценить через долю шорт-позиций (когда ставят на понижение стоимости акций). Это не идеальный индикатор: шорты бывают хеджами и частью сложных стратегий. Но как грубая карта скепсиса - норм. Так вот сегодня в tech/AI больше всего шортят: • AI дата центры (пост): не верят, что их можно строить быстрыми темпами, и быть финансово ок в эпоху высоких ставок. • Неоклауды (в т.ч. Nebius Воложа): не верят, что перепродажа GPU может быть прибыльной, в частности из-за сроков амортизации чипов. • devtools (!): из-за SaaSпокалипсиса (но не из медиа, а настоящего, кредитного, пост) 2️⃣ Короче говоря, скепсис точечный - он сконцентрирован в компаниях, чья ценность зависит от будущего: будущего доступа к капиталу, будущего спроса или будущего операционного рычага. Против гиперскейлеров и нвидиа рынок пока не ставит - доли шортов мало (1%). 3️⃣ Есть еще расхожее мнение про неоклауды: во-первых сроки амортизации чипов могут быть намного короче, чем обещано (из-за чего экономика может не сходиться даже теоретически). Во-вторых, во время бума доткомов мощности в основном покупали прибыльные телеком-гиганты. А сегодня почти полностью - убыточные OpenAI и Anthropic (+ убыточные обертки вокруг их моделей), и все за счет венчурного капитала, проблемного частного кредита, кругового финансирования. Рынку не кажется все это надежным. 4️⃣ Скептики-аналитики могут сидеть в шорте долго: Майкл Бьюрри перед кризисом 2008-го два года терпел убытки всем фондом, пока не сыграл его шорт и он не стал главным пророком мирового кризиса. А мог бы и не дождаться, обанкротившись раньше. 5️⃣ У AI индустрии все не так плохо, как может показаться: согласно S&amp;P Global Market Intelligence, AI даже не в топе по доле шорт-позиций, там лидер меняется, сейчас по многим рынкам это commercial and professional services. Так что до сдувания или лопания пузыря кто-то еще может хорошенько заработать! @kyrillic</t>
+  </si>
+  <si>
+    <t>09.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2100</t>
+  </si>
+  <si>
+    <t>Как вы знаете, санкционные риски - это серьезно! Недавно Finboo выпустили годный ликбез про санкции для фаундеров и не только. Пример оттуда: у вас компания в EU/UK/US, а часть команды или подрядчиков в РФ или Беларуси, и вы платите им через payroll-сервис. Кажется, что если деньги ушли провайдеру, то дальше их маршрут – уже не ваша ответственность. Но на самом деле по ст. 12 Регламента ЕС 833/2014 ответственность распределяется по всей платёжной цепочке: куда в итоге упадут деньги, не оказался ли это Сбер или другой подсанкционный банк — это и ваш дьюдил, а не только провайдера. И промежуточные структуры payroll-сервиса в ОАЭ, Армении или Казахстане не спасает: регулятор смотрит на весь маршрут до конечного получателя, включая аффилированные структуры в третьих странах. Более того, ответственность ретроактивна: даже если сейчас ваш провайдер “привел все маршруты в соответствие”, но раньше делал такие выплаты, за это тоже все еще может прилететь! Цена ошибки: до €40 млн в ЕС, до £1 млн в UK, до $20 млн в США — плюс риски уголовной статьи. Finboo собрали подробный разбор — со сценариями, реальными кейсами и юр.базой. Хотите проверить свою схему или просто понять, как безопасно платить распределённой команде — пишите ко-фаундеру: @mgorelovs #промо</t>
+  </si>
+  <si>
+    <t>08.06.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2099</t>
+  </si>
+  <si>
+    <t>Экзистенциальный пост про эмиграцию 🙂 Я много раз упоминал, что номады-удаленщики могут выбирать место жизни как зажиточные пенсионеры - по комфорту для своей семьи. С другой стороны, в резонансном посте писал, что эмиграция у многих из вас отнимает больше, чем дает. Можно сказать, что довольно легко найти место для себя сегодняшнего, но очень сложно для того человека, кем я планирую или мечтаю стать. 1️⃣ Например в рейтинге городов для среднестатистического читателя этого канала я поставил Лондон очень высоко, потому что несмотря на очень высокие цены, там почти любой из вас будет чувствовать возможности. В отличие от Тбилиси, Валенсии, Порту, Белграда, Бангкока и т.д. Многим из вас очень скромная жизнь в Лондоне понравится намного больше, чем комфортная в Валенсии или зажиточная в Нови Саде. 2️⃣ В категориях найма: комфорт - это зарплата, а возможности - это опцион. Простой тест, нужны ли эти лондонские возможности: если при трех офферах человек выбирает тот, что с максимальной з/п, но минимальным опционом, то и место пмж ему стоит выбирать максимально комфортное, здесь и сейчас. Он уже показал свой риск-профиль, просто на меньшей выборке. Локация - тот же выбор, только ставка крупнее и отыграть ее сложнее. 3️⃣ Возможности могут никогда не реализоваться, к тому же они нелинейны. И дают распределение с тяжёлым хвостом: чаще всего ничего, но иногда получается событие, которое изменит жизнь. Не будет ли фомо, потому что не попробовал(а)? Не будет ли уныния, потому что в своем пмж нет локальных возможностей? Комфорт всегда можно докупить, а вот возможности вряд ли. 4️⃣ С другой стороны, шансы получить и реализовать крутую возможность довольно низки, а жизнь одна. Стоит ли ее тратить на некомфортное достижение мечты, если можно сейчас жить кайфово? 5️⃣ В итоге, когда у человека реально есть выбор (а он есть не у всех!) - жить так себе в Лондоне / Нью Йорке или в кайф в Италии / на Юге Франции, то все сводится к его толерантности к риску. Который кстати довольно точно можно оценить по тикерам в инвестпортфеле 🙂 С возрастом баланс рисков тоже меняется, прям как в инвестпортфеле. Кому нужны возможности Долины в 65? 6️⃣ Мы с Милой пока сами не определились, и продолжаем причислять себя к номадам. Даже вроде бы живя 3+ года в лучшем для нас городе, много времени проводим где-то еще (масштаб можно оценить по рейтингу городов по спешалти кофейням). С рождением дочери неопределенности стало меньше - будем в Барселоне еще минимум пару лет, потому что с младенцем Побленоу еще лучше, плюс дождемся ее гражданство. Но Мика сама уже маленький номад, объездили с ней пол Франции и Испании. 7️⃣ Короче говоря, каждый из нас находится где-то на оси "пенсионер-кайфовщик карьерист-достигатор". Место на ней - возможно главный фактор выбора идеального для себя города. И наверное это самое сложное - понять про себя, какой именно уровень риска я готов брать в этой жизни? @kyrillic</t>
+  </si>
+  <si>
+    <t>07.06.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2098</t>
+  </si>
+  <si>
+    <t>💬 Воскресное обсуждение: как вы обустроили свое рабочее место? Многие из нас с вами удаленщики, и интересно узнать, как вы организовали свое рабочее место! Какие неочевидные лайфхаки? Полезные практики? Если приложите фото - еще лучше! Какой стол/кресло? Лучшие девайсы? Что для здоровья спины, глаз и т.д? Сколько все стоило? Предыдущие обсуждения с опытом и мудростью читателей канала - по ссылкам в комментариях. Пишите в комментариях, как у вас организовано удобное рабочее место!</t>
+  </si>
+  <si>
+    <t>04.06.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2096</t>
+  </si>
+  <si>
+    <t>Британская налоговая организация Tax Policy Associates во главе с одним из самых влиятельных налоговых юристов UK Дэном Нейдлом, выпустила любопытную аналитику о том, сколько типов налогов в каждой европейской стране (см. картинку). 1️⃣ Худшая с большим отрывом - 🇫🇷 Франция с 358 🥲 Там много "налогового легаси", большинство налогов почти не генерируют значимых поступлений в бюджет. Но нагрузку из рисков, бюрократов, консультантов и общего трения это конечно дает. Бизнесу в таких условиях значительно сложнее.  2️⃣ А лучшая из крупных стран - 🇩🇪 Германия с 60, где проводили несколько волн налоговых реформ для упрощения. Земли и муниципалитеты получают доли крупных федеральных налогов (подоходный, корпоративный, НДС), а не строят собственные параллельные налоговые кодексы. 3️⃣ Количество типов налогов не особо коррелирует с размером ставки. То есть усложнение налоговой системы нередко вредит, а не помогает. Более того, размер страны тоже не коррелирует с числом налогов. Но коррелирует с Tax Foundation Index - нормальным рейтингом стран по сложности налогов, в т.ч. для фаундеров. 4️⃣ Мы часто в кириллике обсуждаем налоговые ставки, но люди с опытом знают, что налоговое трение может быть проблемой посерьезнее! 🥲 Когда налоговые консультанты говорят разное, и просто для честной уплаты налогов приходится самому разбираться. @kyrillic</t>
+  </si>
+  <si>
+    <t>04.06.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2095</t>
+  </si>
+  <si>
+    <t>Про кризис среднего возраста. Учитывая возраст читателей канала (опрос), тема актуальная! 🙂 1️⃣ Чаще всего мы понимаем кризис среднего возраста как максимальное расхождение между прошлыми ожиданиями от своей жизни и наступившей суровой реальностью. Явление многократно изучалось, и можно сказать, что это скорее культурный конструкт и сильное упрощение. Раньше эмпирической основой были исследования про U-кривую благополучия, когда минимум удовлетворенности жизни было в 47-50 лет, причем работало для многих стран. Однако "дно" было статистически не особо значимым. Недавние работы показывают, что благополучие теперь устойчиво растет с возрастом, причем во многом за счет сильного ухудшения у молодых, до 25 лет 🥲 Причем у молодых девушек все хуже, чем у парней. 2️⃣ Согласно неплохой работе, кризис между 40 и 60 случался всего у 23%, в основном у образованных. И запускался каким-то негативным триггером (стресс от развода, увольнения, болезни, смерти близкого и т.д.) В 50 таких триггеров становится в среднем больше. 3️⃣ Также в 45 максимальный груз ответственности, в прямом смысле: возраст, когда человек больше всего помогает родственникам финансово. Есть даже термин "сэндвич-поколение", когда люди помогают детям и родителям. 4️⃣ Спорткар в 50 (или Тесла в 35 у айтишников) - это тоже скорее миф: есть работы, которые говорят о том, что дорогое-статусное покупают не из-за возраста или кризиса, а с приходом возможностей. Просто в 50 финансовых возможностей больше. То, что реально двигает благополучие в этом возрасте по исследованиям - это социальные связи и здоровье. 5️⃣ Согласно большим работам midus, в среднем возрасте и дальше становится важным чувство контроля (perceived control) - то есть ощущение, что человек может повлиять на собственную жизнь. И контроль делится на две части: мастерство (я могу добиться, чего хочу) и ограничения (все решают обстоятельства). Интересно, что на общее самоощущение второе влияет сильнее! Упрощая: если человек, даже успешный, сам загоняет себя в давящие неконтролируемые обстоятельства, то вероятно он будет менее доволен своей жизнью. @kyrillic</t>
+  </si>
+  <si>
+    <t>04.06.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2094</t>
+  </si>
+  <si>
+    <t>Месяц назад я писал, что зарегистрировался в ReStaff. Это был тест платформы - посмотреть, можно ли легально платить удаленщикам в РФ и РБ из за границы без банковского квеста и пачки договоров. Хочу напомнить о преимуществах сервиса: • выплаты во все банки, без сюрпризов типа «а этот банк не поддерживается» • прозрачная конвертация: ЦБ + 1,5-2,5% в зависимости от направления выплат • баланс можно пополнять в евро, долларах, рублях и других валютах — удобно при мультивалютной выручке • белая отчетность с закрывающими документами — бухгалтерия скажет «спасибо» • поддержка всех фрилансеров (ИП, самозанятые, физлица) • выплаты от юрлица в Гонконге (без связи с РФ) Если вы ищете решение для выплат в сложные юрисдикции или даже если оно у вас уже есть — зайдите на демо, ребята посчитают экономику под вашу ситуацию. Реклама ООО «Стафф Контракт». ИНН 7707489653. ERID: 2VtzqvoHFiY</t>
+  </si>
+  <si>
+    <t>03.06.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2093</t>
+  </si>
+  <si>
+    <t>Европейский стартап-иконостас 🙂 Оказывается у стартапов, получивших некоторые европейские гранты, есть обязательства отображать все на сайте. И есть гайдлайны размера логотипов, сокращений и даже разрешенных шрифтов (!!)</t>
+  </si>
+  <si>
+    <t>02.06.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2091</t>
+  </si>
+  <si>
+    <t>Мы с вами месяц собирали полезные AI кейсы: всего прислали почти 300, отбор прошли 173 - их авторам на выходных отправил все кейсы на имейл. Спасибо за участие! Я нашел много любопытных полезных применений AI. Немного наблюдений: 1️⃣ На картинке основная статистика по инструментам и типам кейсов. Кейсы разработки не принимались, но все равно так или иначе многие связаны с программированием. 2️⃣ Худшие кейсы написали те, кто написал в интро, что внедряет AI и консультирует про AI. Сначала показалось, что это мое искажение. Но я даже перепроверил - действительно были в основном громкие лозунги без пруфов и воспроизводимых примеров. 3️⃣ Вы почти не пользуетесь не-frontier-моделями: например дипсик - 7 упоминаний, грок - 1. И почти не генерируете картинки, аудио - так или иначе работаете с текстом. 4️⃣ Почти никто не упомянул приватность данных как проблему/челлендж работы с AI 🙂 5️⃣ Много кейсов были про задачи, которые обычно не считаются полноценной работой, но съедают время: подготовка к созвону, свести табличку, изменить форматирование, сравнить версии и т.д. 6️⃣ Ну и конечно у прочитавших кейсы вряд ли останется какое-то фомо по поводу AI 🙂 (в посте описано, почему). У меня есть пара идей для следующей "складчины знаниями" (когда вы делитесь чем-то полезным, чтобы получить все данные от других участников). Но если у вас что-то актуальное на уме для такого формата, то пишите в комментах или личку канала - обязательно рассмотрю для следующей активности. @kyrillic</t>
+  </si>
+  <si>
+    <t>01.06.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2090</t>
+  </si>
+  <si>
+    <t>Про человеческое счастье, ч.17: отцовство. Продолжаем отделять истинные факторы счастья от мнимых! Как обычно, все утверждения - из моих антропологических изысканий, и они проверямы. 1️⃣ Вот человеческая база: есть много этнографии традиционных обществ - в среднем ребенок в первый год проводит 85%+ времени на руках, у него до 15 (!) caregiver'ов в течение дня и мать дает всего 50% времени. Отец в некоторых культурах дают до 50%, остальное - другие члены группы (семьи). Но есть много культур, где отцы вовлечены меньше, вплоть до 5% времени. Короче говоря, вовлеченное отцовство - не норма вида, а культурный конструкт, отличающийся от общества к обществу. И современное западное - как раз про очень вовлеченных отцов! 2️⃣ Недавно завирусилось эссе How American Dads Became the Parents Their Fathers Never Were, которое очень комплиментарно объясняет с цифрами: отцы-миллениалы стали проводить в 3-4 раза больше времени с детьми, чем отцы в 60-х. 3️⃣ И это объясняется не тем, что жены вышли на работу (такой фактор есть, но он влияет не сильно). При этом больше всего время нарастили более образованные и обеспеченные отцы, которые имеют больше возможностей делегировать все няням. На самом деле у мужчин больше желания проводить время со своими детьми, потому что это стало формой приятного современного досуга. 4️⃣ Один из больших трендов, влияющих на перераспределение времени - уменьшение социализации: современные городские люди намного меньше общаются с друзьями, коллегами, соседями, в сообществах. И это время сегодня уходит семье - партнеру и детям. 5️⃣ Исследования показывают, что в современные отцы часто получают больше субъективного благополучия и счастья от родительства, чем матери. Вероятно из-за разного типа задач. 6️⃣ Есть много работ про то, что у мужчин, ставших отцами, падает тестостерон, а у вовлеченных отцов он падает сильнее (есть причинная связь). Мало кто так воспринимает тестостерон: это регулятор баланса между усилием на спаривание (конкуренция, поиск партнерши) и усилием на родительство. 7️⃣ В современной культуре отцовство отождествляется с "примером мужчины" и всякими грубоватыми/физическими играми (особенно с сыновьями). Но это тоже культурный конструкт: в разных обществах типы заботы разные, и во многих традиционных отцы ведут себя с детьми скорее как современные мамы. 8️⃣ Но след остается, даже физиологический: присутствие и вовлеченность отца в детстве предсказывает более низкий тестостерон у сыновей, когда те сами становились отцами (и были тоже более заботливыми). 9️⃣ Неприятная статистика: один из самых сильных риск-маркеров физического насилия над детьми - присутствие неродственного взрослого мужчины (отчима, бойфренда матери и др.) Это конечно просто статистика, которую нельзя перекладывать на конкретных людей. Однако она показывает, что одного “мужчины в доме” недостаточно. А еще, что родного отца скорее всего заменить очень сложно. 🔟 Ну и не забываем про статус, которым так важно меряться нам, мужикам! Вспомните, как часто где-нибудь в Долине отцовство - важная часть идентичности, демонстируемая в био твиттера вместе со своими чеками в единорогов 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>01.06.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2089</t>
+  </si>
+  <si>
+    <t>Почему специалисты со всего мира по-прежнему выбирают Германию 🇩🇪 Германия остаётся одной из топ-стран для IT-специалистов в Европе благодаря сильной экономике, большому количеству международных компаний и иммиграционным программам для квалифицированных специалистов. Однако вместе с интересом к стране выросла и конкуренция на рынке труда: на сильные позиции сегодня претендуют порой сотни кандидатов. Поэтому офферы получают те, у кого CV проходит ATS-фильтры, LinkedIn-профиль хорошо виден рекрутерам и выстроена эффективная стратегия поиска работы. Чтобы понять, как адаптироваться к новым условиям и подготовить сильный LinkedIn-профиль, приходите на бесплатный мастер-класс по оптимизации LinkedIn-профиля от рекрутеров по Германии. На вебинаре вы узнаете, как выглядит LinkedIn Recruiter изнутри − профессиональная лицензия, через которую работодатели и рекрутеры ищут кандидатов. 📍 2 июня в 18:00 по Берлину (UTC+2) − Зарегистрироваться Спикеры − Инесса и Роман Тиконов, основатели рекрутинго-иммиграционного агентства Transparent Hiring. 18 лет они живут и работают в Германии, рекрутируют кандидатов для немецких компаний и помогают специалистам с поиском работы, переездом и адаптацией. Инесса в прошлом Product Owner, работала в Amazon, ING Bank и REWE Digital. Роман работал ведущим разработчиком и тимлидом в крупных немецких компаниях и занимался подбором IT-специалистов для них. На мастер-классе Инесса и Роман покажут закулисье рекрутинга Германии: ✔️как настроить LinkedIn-профиль, чтобы повысить его видимость для рекрутеров; ✔️какие ошибки мешают рекрутерам найти ваш профиль; ✔️как работает ATS и что нужно, чтобы пройти ATS-фильтры; Будет не только теория, но и практика: участники смогут получить разбор LinkedIn- профиля от профессионального рекрутера. А пока ждёте мастер-класс − подпишитесь на канал «Германия с Инессой» 🇩🇪 Там вы сможете собрать свой «чемодан» знаний о поиске работы и жизни в Германии. На канале вы найдёте не только полезные рекомендации по поиску работы в Германии, но и реальные истории специалистов, которым новая стратегия поиска помогла получить оффер: 🔥 ML Engineer из Германии − после оптимизации LinkedIn, CV и стратегии поиска получила 6 приглашений от рекрутеров за 2 недели. 🔥 Backend Developer из Грузии − получила оффер от Tier-1 немецкой компании в сфере ритейла (+релокационный бонус), а сейчас команда TH сопровождает в переезде семью кандидатки. 🔥 Backend Developer из Израиля − получила оффер от немецкой компании с шестизначной!!! компенсацией и релокационным пакетом. После оптимизации LinkedIn, CV и стратегии поиска прошла интервью в 8 компаниях и получила оффер всего через 2 месяца поиска. #промо</t>
+  </si>
+  <si>
+    <t>30.05.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2087</t>
+  </si>
+  <si>
+    <t>Про кино и сериалы, ч.8. Если вам нравились предыдущие посты с рекомендациями (01, 02, 03, 04, 05, 06), то понравился и эти, которые мы с Милой посмотрели за последние полгода: 🇫🇷 Yoroï - фантастическая комедия, которую снимали ОЧЕНЬ талантливые французские креативщики, приближающиеся к кризису среднего возраста. Зайдет людям "Поколения Афиши" (пост). Это редкий случай, когда снимали по приколу и на расслабоне, но из-за таланта получилось круто. 🇺🇸 DTF St. Louis - минисериал от Стивена Конрада, который делает возможно лучшие сериалы для мужиков (Патриот, Perpetual Grace). Не всем заходит, но похожих сериалов просто нет. 🇺🇸 Rooster - а это возможно один из самых хорошо написанных сериалов, который я видел. 🇺🇸 A Knight of the Seven Kingdoms - этот спинофф Игры Престолов, наверное многие его уже посмотрели. Местами интересно снят, и пример, как примитивная история может быть классная, потому что каждый аспект фильма сделан талантливо. 🇫🇷 Les Papillons Noirs - незамысловатая история про серийного убийцу, но смотреть почему-то было интересно (эффект Франции наверное). 🇩🇪 Mother's Baby - типичная немецкая кинокрипота, но адаптированная для ненемецкого обывателя, будет интересно (если можно так сказать) молодым родителям. 🇷🇺 Карта Желаний - прикольный российский сериал, чуть хипстерский. 🇺🇸 Solo Mio - простенькая комедия про Италию, со всеми американскими стереотипами, но мило, смешно, неприторно, понравится любителям Италии. Если вам понравились мои рекомендации ранее, то у нас похожие вкусы, так что оставляйте свои рекомендации в комментах! 🙏 @kyrillic</t>
+  </si>
+  <si>
+    <t>27.05.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2086</t>
+  </si>
+  <si>
+    <t>Как считать добавленную стоимость AI. А то все говорят о пользе, вот пример, как на самом деле она выглядит, на одном конкретном рынке. 1️⃣ Вышла классная работа Access to Justice in the Age of AI: Evidence from U.S. Federal Courts (pdf). авторы прогнали 4,6 млн гражданских дел в федеральных судах США и обнаружили: с появлением chatgpt резко выросло количество pro se кейсов - когда иски подавали без помощи юриста (20 лет их было стабильно 11% , сейчас 17%) В абсолютных числах количество pro se исков увеличилось с 23k до 41k в год. Напрашивается вывод, что AI хотя бы частично заменяет дорогих юристов. Стоимость которых - минимум несколько $тыс за кейс, а скорее $10k+ 2️⃣ Работа подтверждает очевидное: AI помогает с простыми исками, где нужно описать кейс и заполнить формы (только в них есть рост - гражданские права, споры по потребительским кредитам, дискриминация на работе и т.д.) В сложных почти без изменений (патенты, ценные бумаги, страхование и т.д.) Но по данным видно, что AI не заменяет иски с юристами! Прирост есть за счет новых дел, которые не были бы поданы без AI. А количество дел с представителями (190k/год) НЕ упало, осталось ровно тем же. То есть через высокую стоимость юридических услуг пользу считать нельзя. 3️⃣ Но AI создает новый спрос: Польза тут - это доступ к услуге, которой у людей вообще не было. И в виде сэкономленных денег эту пользу адресно никто не получает: юристы не теряют клиентов, клиенты не экономят (они и так не платили), но в систему вливается новая активность. Посчитаем: прирост 18k pro se дел, 23% из которых завершаются мировым соглашением, а выигрывается 1%. Не удивляйтесь, такие цифры и в делах с юристами, это просто американская норма. Это кстати означает, что иски с AI нормальные, а не какой-то нейрослоп. Если в среднем по соглашению выплачивается $5k, то получается $20M/год живых денег. Что мягко говоря немного. 4️⃣ Другими словами, с таким огромным ростом новых AI исков, возможностей заработать особо не появилось. Реально большой эффект достается судам, правда со знаком минус: дел намного больше, активность внутри них выросла на 158%, но количество судей и в целом возможности судов не менялись 40 лет. То есть нагрузка от AI в судах будет только расти. Но это вряд ли возможность для фаундеров. И наверняка должен появится, и самое главное - быть разрешен "контрAI" против генерированных кейсов. А то сейчас AI запрещен судьям, а юристы обязаны уведомлять, был ли использован AI. 5️⃣ В общем это пример, как на самом деле выглядит добавленная стоимость в одной конкретной узкой индустрии с простым кейсом. Она точно есть, и наверняка будет расти. Но это довольно нишевая и не такая уж привлекательная возможность. И к сожалению пока ВООБЩЕ не замена юристов! Но AI расширяет рынок снизу. 6️⃣ Но тут уже много небольших стартапов, которые задешево помогают с шаблонными pro se делами. Их преимущество в том, что обычный человек пока не очень хорошо умеет пользоваться клодом и чатгпт. Что нормально: адопшн в массовом сегменте всегда очень долгий. Однако открывшийся новый рынок - для крохотных чеков, в $50-100, в том числе как "procedural wrapper" - какие формы, какой суд, какие сроки. Умножая на прирост AI исков, становится понятно, что себе заработать можно, но что-то большое или хотя бы венчурное построить сложновато. 7️⃣ Подытожу: польза AI часто именно так и выглядит - делает что-то намного доступнее для нас, что раньше было дорого или сложно. Круто! Но происходит в основном там, где это не так уж важно, где мы и так не платили. А дизрапт бывает только в проблемах, где уже платят много, но появилась возможность кратно снизить стоимость. При этом AI энтузиасты нередко выдают умеренную пользу за революцию, вроде замены юристов. @kyrillic</t>
+  </si>
+  <si>
+    <t>27.05.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2085</t>
+  </si>
+  <si>
+    <t>Одна из доступных стратегий переезда в Европу и успешной интеграции — образование в Австрии🇦🇹 Австрия по-прежнему выдает студенческие ВНЖ без ограничений по гражданству и возрасту. Доступна семейная релокация через поступление в вуз одного из супругов. • Стоимость обучения — 750€ в семестр • Бакалавриат и магистратура на немецком (min уровень А2, его можно улучшить на подготовительных курсах при вузе) или английском (min. B2) • Некоторые программы без вступительных экзаменов • Студенческий ВНЖ позволяет работать в Австрии до 20 часов в неделю или открывать и вести бизнес, семейный — работать с полной занятостью • По окончании университета можно получить годовой ВНЖ для поиска работы. Для выпускников австрийских вузов действуют упрощенные условия трудоустройства безотносительно гражданства Если вы уже профи и не готовы рассматривать обучение, вам подойдет рабочий ВНЖ в Австрии🇦🇹 для высококвалифицированных специалистов. 📌 Узнать подробнее об этих типах ВНЖ и получить краткую консультацию можно в австрийском лицензионном агентстве Education in Vienna, это бесплатно. У компании 17-летний опыт работы и более 2100 клиентов с успешным персональным или семейным переездом в Австрию из 35+ стран. • Особенности и преимущества студенческого ВНЖ в Австрии • Рабочий ВНЖ: возможности для высококвалифицированных специалистов • Переезд в Австрию с домашними животными • Программы бакалавриата без вступительных экзаменов 📺 Как получить гражданство Австрии после учебы в вузе #промо</t>
+  </si>
+  <si>
+    <t>25.05.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2082</t>
+  </si>
+  <si>
+    <t>Немного про эмиграцию фаундеров. В продолжение поста про евреев, вот статистика фаундеров единорогов в США по происхождению. 1️⃣ Еще раз отмечу, что если у айтишника есть возможность репатриации и он амбициозен, то Израиль - наверняка лучшее место строить карьеру или стартап, и если получается - ехать в США. В Израиле все целят сразу на рынок США (потом легче переехать), высокие зарплаты (особенно с нынешним курсом шекеля) и очень мягкая иммиграция (репатрианты там скорее свои, чем чужие). И конечно из Израиля легче продавать в США, как минимум на восточное побережье (тоже есть в посте). И можно поразмышлять, насколько хорошее техническое образование в Израиле сегодня и завтра (для неевреев)? За последние 10-15 лет израильские вузы быстро растят англоязычные треки. 2️⃣ Наверное многих удивило второе место Франции. По моим наблюдениям, там действительно сильный айти - как по уровню специалистов (французов много везде), так и по уровню венчура (по меркам Европы). Даже среди успешных бутстраперов французы очень заметны. А одна из самых успешных (и моих любимых) стартап студий мира - французская Hexa (экс eFounders). При этом самые успешные французы добиваются успеха в США намного больше, чем дома. В первом комменте приложил статистику. 3️⃣ Уверен, что многие на графике заметили вклад советского физмат образования: Россия, Украина плюс заметная часть израильских фаундеров родом из советских семей (кстати и из французских тоже немало - большая волна fr-репатриации, фаундер Deel как пример). Есть, о чем подумать! @kyrillic</t>
+  </si>
+  <si>
+    <t>25.05.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2081</t>
+  </si>
+  <si>
+    <t>Большинство из нас уже инвестирует в тело: кто-то носит Whoop или Garmin, кто-то следит за HRV, кто-то – за фазами сна. Логика простая: что измеряешь, тем можно управлять. Пульс, нагрузка, восстановление. А вот главный орган, который, собственно, и принимает все решения о тренировках, питании и инвестициях, до сих пор остается черным ящиком. Мозг! Neiry пытается закрыть эту дыру и, что важнее, делает это не отдельным гаджетом, а платформой. В неё входит портативный ЭЭГ-хэдбенд (качество сигнала валидировано Сколтехом, сопоставимо с лабораторным), приложение с библиотекой тренингов и регулярные апдейты этой библиотеки. То есть покупаешь не девайс, а доступ к экосистеме, которая дальше развивается. Она дает по сути две вещи: Первое - данные. Хэдбенд снимает активность префронтальной коры и показывает в реальном времени два индекса: концентрацию и усталость. Через неделю-две использования становится видно неприятное: реальный фокус у здорового мозга, это 2 часа в день, не 8. Дальше идет работа на инерции, которую мы обычно засчитываем себе как «продуктивность». Это та же история, что Whoop показал многим про сон: мы думали, что спим нормально, а оказалось нет. Второе - влияние через нейрофидбек. Методике 60 лет, её применяют в неврологии с 1960-х, и суть в том, что мозг получает обратную связь от самого себя и подстраивается без сознательного усилия. На практике это выглядит как короткие 8-минутные тренинги: на концентрацию перед глубокой работой, на расслабление после, на засыпание перед сном. В отличие от медитации, не нужно «правильно дышать» или «отпускать мысли», приложение просто меняет звук в зависимости от того, в каком состоянии мозг, и он сам учится в это состояние входить. Сценариев использования по факту немного, и это плюс: девайс не нужно носить весь день. Надел перед сложной задачей, увидел, на какой минуте упал фокус. Сделал перерыв, продолжил работу. Прошёл тренинг перед сном, заметил, что мысли о работе перестают крутиться и расслабление наступает быстрее. Через месяц-два ты уже сам начинаешь понимать, когда нужно сделать перерыв, как переключиться с работы на отдых. Для тех, кто уже привык считать восстановление и нагрузку на тело, это логичный следующий шаг. Все детали и покупка – по ссылке. По промокоду KYRILLIC30 действует скидка 30%</t>
+  </si>
+  <si>
+    <t>24.05.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2080</t>
+  </si>
+  <si>
+    <t>Пост с опросами, ч.4! Я часто провожу опросы в канале, и главный критерий для них - чтобы результаты были полезны читателям. Они иногда помогают понять, как думают и поступают другие люди с похожим опытом. А недавно телеграм сильно расширил функционал опросов! Можно даже ограничивать голоса по странам. Поэтому предлагаю в комментариях к этому посту снова публиковать любые опросы! Интересные и мемные, анонимные и открытые, или любые другие. Два правила: 1/ РАЗРЕШЕНЫ ТОЛЬКО ОПРОСЫ! 2/ Запрещены бессмысленные, рекламные опросы Все текстовые комменты и бессмысленные опросы будут удалены, нарушители - забанены. Дополнительно предлагаю ставить реакции 👍 на те опросы, которые вам интересны - я проведу их в канале, с обсуждением. Публикуйте свои опросы, если хотите узнать что-то у умной аудитории кириллика 👇👇👇 Ну и голосуйте конечно!</t>
+  </si>
+  <si>
+    <t>23.05.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2077</t>
+  </si>
+  <si>
+    <t>Про качество здравоохранения в разных странах. Сколько в комментах было споров! Недавно вышел отчет OECD "Health at a Glance 2025" (pdf) - там всего 38 стран, но это как раз самые обсуждаемые для иммиграции, да и методология у работы сильная, лучше я не встречал. 1️⃣ Топ по "избежной" (avoidable) смертности - которую можно было избежать своевременным лечением или профилактикой: 🇨🇭 Швейцария 🇱🇺 Люксембург 🇸🇪 Швеция 🇮🇱 Израиль 🇯🇵 Япония 🇪🇸 Испания 🇮🇹 Италия Худшие: 🇨🇴 Колумбия, 🇲🇽 Мексика, 🇱🇻 Латвия, 🇭🇺 Венгрия, 🇱🇹 Литва, 🇪🇪 Эстония, 🇵🇱 Польша 2️⃣ Есть разделение на preventable (профилактика - курение, алкоголь, вакцинация, безопасность, экология, ранний скрининг и др.) и treatable (лечение инфаркта, инсульта, рака, диабета и др.) По treatable топ тот же + еще есть 🇰🇷 Корея, 🇳🇱 Нидерланды, 🇦🇺 Австралия, 🇳🇴 Норвегия. 🇺🇸 США - худшая страна по соотношению трат на медицину к avoidable смертности. И в целом Америка не в топе по качеству. 3️⃣ Из списка понятно, что хороший климат + медицина есть только в нескольких странах: 🇦🇺 Австралия, 🇪🇸 Испания, 🇮🇹 Италия. В общем-то в эти страны (+ во Францию) и едут пенсионеры первого мира (пост). 4️⃣ Но в быту мы оцениваем медицину во многом по времени ожидания записи! Рейтинги разные, в зависимости от типа записи. Например операцию по катаракте, лучшие (45-60 дней) 🇪🇸 Испания, 🇸🇪 Швеция, 🇵🇱 Польша, 🇭🇺 Венгрия, 🇩🇰 Дания. Худшие: 🇸🇮 Словения (280), 🇳🇿 Новая Зеландия (200), 🇫🇮 Финляндия (180), 🇳🇴 Норвегия (170). По замене бедра, лучшие: (65-90 дней) 🇪🇸 Испания, 🇸🇪 Швеция, 🇩🇰 Дания, 🇳🇱 Нидерланды, 🇮🇹 Италия. Худшие: 🇸🇮 Словения (667), 🇵🇱 Польша (343), 🇨🇱 Чили (313), 🇭🇺 Венгрия (212) 5️⃣ И наше любимое, запись к специалисту! Тут в рейтинге всего 10 стран, но список показателен. По доле тех, кто попал на прием за месяц или меньше: 🇩🇪 Германия (80%) 🇳🇱 Нидерланды (75%) 🇨🇭 Швейцария (70%) 🇺🇸 США (65%) 🇦🇺 Австралия (60%) 🇫🇷 Франция (55%) 🇸🇪 Швеция (55%) 🇳🇿 Новая Зеландия (35%) 🇬🇧 Великобритания (30%) 🇨🇦 Канада (25%) В Канаде и UK более 10% людей ждут записи к специалисту больше года! Что-то в этих странах не так. Рейтинг к семейному доктору выглядит почти так же. 6️⃣ Короче говоря, если здравоохранение - действительно важный критерий иммиграции, то список хороших стран заметно сокращается. Для любителей северного вайба остаются 🇩🇪 Германия, 🇨🇭 Швейцария, 🇳🇱 Нидерланды, может 🇸🇪 Швеция. А южного и того меньше - 🇦🇺 Австралия, 🇪🇸 Испания, 🇮🇹 Италия. Во многом совпадает с выводами поста "Где люди хотят жить на самом деле"! @kyrillic</t>
+  </si>
+  <si>
+    <t>21.05.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2076</t>
+  </si>
+  <si>
+    <t>Тренды недвижимости в ЕС, актуальные для нас с вами. Многие планируют покупать квартиры, вот немного моей диванной аналитики. 0️⃣ Напомню неочевидное из одного из прошлых постов: Из-за правил свободного движения капитала внутри ЕС, в некоторых странах ипотеку взять проще, если доход не в этой, а другой стране ЕС. В посте детали, а в комментах примеры людей. 1️⃣ Все новые здания в ЕС должны стать zero-emission с 2030 года (директива), а к 2040-му страны должны отказаться от газовых котлов. Общий тренд понятен: квартиры в неэнергоффективных зданиях будут одновременно и дороже в обслуживании, и наверняка менее ликвидны. Старый фонд будут давить коммуналкой, требованиями к ремонту, ипотечными условиями и т.д. Покупка квартиры - важное решение, и сложно предугадать, какие экологические нормы будут через 10+ лет. Я бы поостерегся покупать что-то старое, особенно в стране, где стоимость коммуналки показывала пики. 2️⃣ Удаленка пока не оживляет села и мелкие города ЕС (детали), айтишники все же стремятся в самые крупные, где есть инфраструктура. Но! бурно растут second-tier города (есть такой академический термин): 200k-1M населения, не столицы (в т.ч. регионов), но с полноценной городской инфраструктурой. Маркеры таких городов: • большие универы, • аренда на треть дешевле столицы того же региона, • хотя бы 5-10% экспатов (студенты и др.), • хороший транспорт (прежде всего поезда). 3️⃣ Примеры городов, которые быстро развиваются и наверное будут расти в будущем: 🇩🇪 Лейпциг (самый быстрорастущий в Германии), 🇮🇹 Турин (пост), 🇩🇪 Дрезден, 🇮🇹 Верона, 🇵🇹 Коимбра, 🇪🇸 Гранада/Малага/Бильбао, 🇫🇷 Тулуза (пост), 🇪🇸 Валенсия (огромная миграция, но еще дешевле Мадрида и альтернатив вне Испании), 🇫🇷Нант/Бордо/Монпелье (куда фаундеры с семьями уезжают из Парижа) и др. Это города, куда уже обратили взор проактивные, и там жить уже сейчас хорошо (но не прям дешево). Наверняка есть места, где тренд начнется позже. Мои кандидаты: 🇮🇹 Модена, 🇮🇹 Падуя, 🇪🇸 Сарагоса, 🇵🇹 Брага, 🇵🇹 Авейру, 🇫🇷 Ренн, 🇨🇿 Брно, 🇵🇱 Вроцлав и др. Еврокомиссия обсуждает мастер-план соединения всех 250k+ городов скоростными поездами, то есть такие места могут быть еще привлекательнее (а квартиры станут более ценным активом). 4️⃣ Старение населения ЕС бьёт по сельской местности и слабым городкам (пост о демографии), но возможно будет спрос на жилье, которое решает проблемы пожилых (которых скоро в ЕС будет очень много): квартиры без лестниц, рядом с клиниками, транспортом, аптеками, парками, в спокойных районах second-tier городов и т.д. 5️⃣ Еще раз отмечу, что удаленщики в основном НЕ покупают жилье в мелких городах, и тем более селах/деревнях. Многим (в т.ч. и мне) кажется из-за романтики, которая потом вирусится в рилсах - "купили дом на Сицилии за 40k евро, восстановили и работаем удаленно". На практике большинство хотят жить в городе с хорошей инфраструктурой и близостью большого города. @kyrillic</t>
+  </si>
+  <si>
+    <t>21.05.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2075</t>
+  </si>
+  <si>
+    <t>Наверняка многие из вас намучились с разными впн сервисами, и вот рекомендация надежного! Называется Grimbird. Он обходит режим «белых списков», работает с любым оператором, прост в настройках, есть бесплатный прокси для телеграма. Короче говоря, отличный вариант для тех, кто хочет один раз выбрать и забыть о проблеме блокировок. Попробовать сервис можно легко прямо через тг-бота здесь 👉 Grimbird #промо</t>
+  </si>
+  <si>
+    <t>20.05.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2074</t>
+  </si>
+  <si>
+    <t>Поучаствовал в подкасте Гриши Мастридера @mustreads, поговорили про удаленщиков и номадов в 2026-м и их (наши с вами) экзистенциальные темы. У Гриши много интересных разговоров с людьми - от Хакамады до Идущего к Реке 🙂 так что я не мог не согласиться поучаствовать! И всем рекомендую послушать выпуски. А вот со мной: https://youtu.be/cepImZfCBRg?si=-JXq7NEXAYociFA9 PS если вам интересен кириллик в аудиоформате, ставьте кита, что-нибудь придумаем!</t>
+  </si>
+  <si>
+    <t>20.05.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2073</t>
+  </si>
+  <si>
+    <t>Катание на велосипеде - красный флаг в дейтинге 🙂 Речь о рекреационных загородных катаниях, для удовольствия, а не как транспорт по городу. Это что-то вроде "рыбалка для миллениалов". 1️⃣ По статистике кириллик-дейтинга, велосипед - очень мужское хобби. Думаю это заметно всем: вспомните, сколько среди ваших знакомых любителей провести выходной за 100км поездкой на велике - там будут преимущественно мужчины. А женщин, кто кайфует так отдыхать в одиночку или с подругой почти не существует (в отличие от мужчин). Данные это подтверждают: по статистике strava только 12% велолюбительниц имеют опыт велопутешествий в сугубо женских компаниях. Общее М/Ж соотношение в велотуризме 80/20, а аудитория профильных сайтов/изданий - вообще на 90-95% мужская. При этом в хайкинге или пробежках такого перекоса нет. Хотя в соло-путешествиях в целом женщин аж вдвое больше. Проще говоря, женщины не любят велотуризм (когда нужно крутить педали за городом), и занимаются им преимущественно из-за мужчин, в основном своих партнеров. 2️⃣ Очевидно, что такие же сугубо мужские хобби - рыбалка и видеоигры. В дейтинге их обычно не упоминают, видимо ощущая краснофлажность. Так с великом то же самое, просто пока не все хипстеры и айтишники это осознали. Есть устойчивые выражения fishing widow и cycling widow, которые дают понять об отношении женщин. В посте про мужские интро в дейтинге уже писал, что любое хобби, занимающее много времени - так себе для дейтинга. И я не предлагаю врать или утаивать что-то о себе, но задуматься о жизненных приоритетах вполне можно. По множеству данных, времязатратные соло-хобби - эмпирически негативный сигнал для качества отношений в долгую. Есть пост с самыми привлекательными мужскими хобби, и учитывая, что мы выбираем хобби по наитию, из того, что попробовали, то почему бы не попробовать что-то из топа списка? 3️⃣ Мне до конца не ясны причины, почему женщинам так не нравится загородный велотуризм. Пока рабочая теория (которую подтверждает и исследование) - им сложно кайфовать, когда в метре от них периодически проезжает фура 😀 @kyrillic</t>
+  </si>
+  <si>
+    <t>19.05.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2072</t>
+  </si>
+  <si>
+    <t>Про хобби-составляющую работы с AI. Читаю ваши кейсы полезного использования AI (их уже почти 250) и вот мое главное наблюдение: 1️⃣ Все похоже на работу с ардуино или 3д принтерами - легко сделать прототип, девайс с фотоэлементом или классные крючки для полотенец - все это безусловно полезно. И процесс создания кайфовый! Но найти повторяемый масштабируемый надежный кейс с добавленной стоимостью не удается почти никому. Проще говоря, AI безусловно снижает порог входа, чтобы сделать что-то ощутимое (прототип или прикольную штуку), однако порог коммерческой осмысленности остался прежним, и бизнес делать легче не стало. И даже просто создать добавленную стоимость своим AI трудом тоже. 2️⃣ В эпоху хайпа 3д принтеров на этом заработали прежде всего продавцы самих принтеров, обучения и блоггеры. С AI ровно тот же паттерн: на волне больше зарабатывают не AI стартапы, а инфраструктура (AI крупняк), курсы и инфлюенсеры. 3️⃣ Жаль, что не добавил в форму поле о том, как давно AI кейс работает. Но по контексту очевидно, что почти у всех описанные и работающие сегодня AI процессы настроены ну может месяц. То есть ретеншн в собственных AI кейсах невысокий, что говорит о большой хобби-составляющей. 4️⃣ Ваши кейсы почти не затрагивают процессы, где цена ошибки высока и которые нужно повторять многократно. Но много кейсов "неожиданный успех" - вроде chatgpt помог выбить рефанд или обнаружить в документах арест на квартиру. В медиа крутятся именно такие - вроде клод помог получить доступ к старому кошельку с биткойнами. 5️⃣ А виральные сайд проекты в тех же 3д принтерах очень похожи на AI: вот недавняя история, как у собаки были проблемы с носом, и хозяин после многих итераций напечатать идеальную накладку на нос. Автор отдает файл для печати накладки бесплатно, но готовую можно купить онлайн. То есть moat тут - наличие принтера. Легко провести аналогии с AI. 6️⃣ Еще забавная аналогия: если на 3д-принтере печатать идеальную вешалку для полотенца, то получится классно сразу, но если это деталь для чего-то (устройства или носа пса), то итерировать и подгонять придется много и долго. Прям как с AI, который хорош там, где результат не встроен в сложный процесс. Поэтому же джуниоры и солопренеры так прутся от AI, а тимлиды и сеньоры менее оптимистичны. 7️⃣ Явная хобби-составляющая не противоречит тому, что AI может создавать реальную измеримую добавленную стоимость (не курсами и продажей фомо). Где-то уже создает, и таких точек конечно будет больше, в основном благодаря адопшену и изменению привычек людей. Думаю ардуино в игровой форме сделал многих подростков-энтузиастов - хорошими инженерами. Возможно в AI мы будем видеть такое же влияние, в еще больших масштабах. Вряд ли образование и воспитание останутся прежними. @kyrillic</t>
+  </si>
+  <si>
+    <t>19.05.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2071</t>
+  </si>
+  <si>
+    <t>B2B-стартапы умирают не из-за плохого продукта. А потому, что фаундер не умеет его продавать и не знает как его масштабировать дальше. Will и Todd, фаундеры Humoniq (YC S25), готовились к Demo Day и упёрлись ровно в это: нужны лиды и продажи, а в запасе всего 12 недель. Они обратились к Михаилу. Раньше тимлид команды продажников в Лондонском офисе WP Engine, а сейчас строит Go-To-Market для стартапов Y Combinator из Сан-Франциско: три успешных запуска с командами YC и десятки кейсов с B2B/SaaS-командами по всему миру. Что получилось за 12 недель с нуля: *️⃣50%+ open rate *️⃣10%+ reply rate *️⃣60+ квалифицированных демо *️⃣15+ сделок в пайплайне *️⃣3 закрытых enterprise-контракта: Delta Airlines, American Express, Expedia ❗️Разбор того, что конкретно было сделано тут: полный кейс Humoniq (YC S25). Такие кейсы Михаил публикует у себя на канале Про B2B аутрич из Долины: *️⃣Как строить и скейлить B2B-лидген в 2026 *️⃣Founder-led, signal-based, creative storytelling аутрич *️⃣GTM-фреймворки и реальные кейсы из YC *️⃣AI и автоматизации Будет полезно фаундерам, солопренерам, предпринимателям. А прямо сейчас Михаил ищет одного фаундера с B2B/SaaS-продуктом, чтобы в лайв-формате построить лидген с нуля по своей системе. Набор начнется в июне! Звучит круто, так что зацените подход Михаила в канале 👉 https://t.me/leadgenvalley #промо</t>
+  </si>
+  <si>
+    <t>18.05.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2070</t>
+  </si>
+  <si>
+    <t>Интересное об адопшене AI. Я считаю, что это самое главное, на что мы с вами должны смотреть, потому что именно от спроса на AI зависит и будущее индустрии, и возможности обычных фаундеров и айтишников. К сожалению информацию приходится собирать по крупицам, потому что у компаний мало поводов для гордости своим AI адопшеном. И один из хороших источников - данные Ramp. Они смотрят тренды корпоративных трат их клиентов (~50k компаний и $100B+ трат в год). 1️⃣ SaaSpocalypse на фондовых рынках - не из-за "AI съел SaaS": по разным метрикам мы видим, что бизнесы тратит на SaaS только больше. Включая выручку модели seat-based, которой предрекают смерть в медиа. Причины SaaSпокалипсиса я описывал (пост). 2️⃣ В апреле-мае Anthropic обогнал OpenAI по доле компаний, которые платят за их сервисы (34% vs 32%). При этом не факт, что так будет дальше, потому что выручка антропика намного более usage-based, и сейчас компании готовы экспериментировать, чтобы посмотреть результаты внедрения AI. При этом антропик сильнее всего вырос у софтверных компаний, поменьше в финансах. То есть много держится на потреблении токенов разработчиками, что возможно и станет вертикалью антропика. 3️⃣ Ramp видит быстрый рост платформ AI инференса и сервисов, дающих доступ к дешевым опенсорс-моделям. И заметно, что switching cost между моделями минимальный, компании готовы активно переключаться и между большими вендорами, и другими решениями вроде опенсорс-моделей. Все это очень сильно отличается от классического enterprise софта, отказ от которого может стоить компаниям миллионы. 4️⃣ Средние месячные расходы компаний на токены выросли в 13 раз с января 2025 года. AI стал самой быстрорастущей категорией бизнес-расходов из всех, что отслеживает Ramp. 5️⃣ Траты на AI вообще не выглядят как пузырь, который сдувается. При этом и в найме/зарплатах/фот не видно, что кого-то активно увольняют или перестают нанимать. То есть очевидный AI пузырь на фондовом рынке - это ожидания того, что производительность труда когда-то в будущем увеличится. А не фактический прирост эффективности. 6️⃣ Но видны массовые эксперименты, компании готовы тратить бюджеты, чтобы получить шанс быть более эффективными. Так что возможно скоро найдется устойчивый прирост продуктивности в каких-то процессах, и в этих сферах бизнеса все сильно изменится (чего пока не видно ни в тратах, ни в марже). 7️⃣ Интересно посмотреть, какие AI продукты в тренде: Vast AI, DeepInfra (хостинг агентов), DataForSEO, Sitebulb (SEO), Marpipe (создание рекламы), Granola (заметки) и др. 8️⃣ Самое интересное - что лучший предиктор использования AI - не отрасль и не размер компании, а источник финансирования: 80% венчурных компаний используют AI, 64% с капиталом от PE и 45% всех остальных. Это видно даже по венчурным компаниям в традиционных индустриях вроде строительства: венчурные деньги - главный предиктор, что в компании будут платить за AI (есть больше возможностей экспериментировать). @kyrillic</t>
+  </si>
+  <si>
+    <t>17.05.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2069</t>
+  </si>
+  <si>
+    <t>💬 Воскресное обсуждение: сколько вы тратите на жизнь в своем городе? Давайте поделимся друг с другом столь важной информацией от реальных людей кириллика! Наши обязательные траты я описывал в посте. Пишите в свободной форме, но если кому-то проще, копируйте шаблон кликом: Город: Состав: Жилье: Коммуналка: Еда: Дети: Здоровье: Хобби/развлечения: Разное: Итого: Предыдущие обсуждения с опытом и мудростью читателей канала - по ссылкам в комментариях. Пишите в комментах, сколько вы тратите на жизнь! Вы многим поможете этой информацией! И охваты будут большие, потому что я буду ссылаться сюда несколько лет</t>
+  </si>
+  <si>
+    <t>17.05.26 14:52</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2068</t>
+  </si>
+  <si>
+    <t>Сегодня у нас прошел кириллик-пикник в Барселоне, классно пообщались! Я неоднократно говорил, что вы начали активно рожать, так вот сегодня на пикнике было ПЯТЬ беременных 🙂 И минимум один будущий отец, жена которого не смогла придти (так что можно посчитать шесть). Короче вы знаете, где хорошо рожать! 🙂</t>
+  </si>
+  <si>
+    <t>17.05.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2067</t>
+  </si>
+  <si>
+    <t>Получаешь зарплату в КРИПТЕ и живёшь в Европе? Каждый месяц одна и та же история: пришли рубли, евро нужны, банки блокируют переводы, P2P пугает, обменники просят KYC, который не пройти без местного резидентства. ProstoEx - финансовый сервис для тех, кто не задерживается в одной стране. Без P2P и серых схем. Топ-3 фишки @prostoexbot: 1. Покупка USDT с карты через банковский шлюз. Рубли уходят официально, как перевод сам себе. Карту не блокируют, в выписке - чистая операция, на которую есть нормальный ответ для любой налоговой. 2. Выдача наличных по миру. Офисы в Москве, Стамбуле, Дубае, Бангкоке, Тбилиси, Ереване и других городах. Заходишь в бот, выбираешь город и валюту - забираешь лично. 3. Переводы по карте между странами. Рубли с российской карты → USDT → выплата на испанскую/турецкую/казахскую карту. Одна комиссия вместо трёх скрытых. 🥹: А для тех, кто живет в России можно платить криптой по QR-коду без вывода на карту. 100 000+ пользователей. Крупный банк-партнёр с лицензией. Сайт работает без VPN. Пользоваться: @prostoexbot #промо</t>
+  </si>
+  <si>
+    <t>16.05.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2065</t>
+  </si>
+  <si>
+    <t>Про строительство AI датацентров. Которое является узким местом всей AI индустрии. 1️⃣ Sightline Climate отслеживает стройку AI дата центров (отчет): в этом году планировалось ввести 16 ГВт мощностей в 140 проектах, но только 5 ГВт находятся в активно стройке. До половины будут отложены или отменены. На 2027-й анонсировано 21.5-25 ГВт, начали строить 6.3-10 ГВт. Учитывая сроки строительства (18-24 мес в лучшем случае), в эксплуатацию в 2026-27 будет введена меньшая часть анонсированного. 2️⃣ Есть аналитики по спутниковым снимкам (epoch, synmax, cleanview), которые сходятся в одном: "построено" еще не значит "в эксплуатации", и на деле счет идет на мега-, а не гигаватты мощностей. А "начата стройка" - это чаще всего означает "расчищена площадка", и стройки будут задержаны не на месяцы, а годы. 3️⃣ Отраслевые эксперты пишут (datacenterknowledge), что запущенные в 2025-м ДЦ в среднем шли к этому 7 лет: 3 на согласования и 4 на стройку, подведение энергии, ввод. Сегодня только очередь на трансформаторы для датацентров - 160 недель! В 2021-м году была 50 недель. Crusoe (застройщик Stargate Abilene) берет трансформаторы из закрытых электростанций в качестве временной меры. 4️⃣ На днях вышло даже что-то вроде научной работы от Federation of American Scientists (fas) о важности наблюдения за стройками с помощью спутниковых снимков. Большинство экспертов сходятся во мнении, что заявленные сроки нереалистичны. Реальные, очень быстрые сроки - 18-30 месяцев. А учитывая закредитованность, часть сегодняшних строек (и анонсов) будут отменены. И это мы еще не дошли до самих высоких технологий - GPU. 5️⃣ CEO Майкрософта в конце года публично заявлял, что чипы лежат на складах, их некуда втыкать, потому что нет дата центров. Майкл Бьюри (про которого снят фильм The Big Short о кризисе 2008-го) разгонял в X о том, что математика не сходится: сколько nvidia продала чипов vs реально работающими в дата-центрах. При этом Nvidia даже выпустила опровержение, разослав тайный меморандум аналитикам Уолл-Стрит с прямым упоминанием Бьюри. Можно сказать, что сегодня на венчурные деньги закупаются чипами, однако узкое место более прозаично - есть дефицит AI дата центров. Но пока не от спроса на AI, а из-за закупленных с запасом GPU. 6️⃣ В 2025 году гиперскейлеры выпустили $121 млрд корпоративных облигаций - в 4 раза больше среднего за 5 лет. Общий долг по датацентрам почти удвоился до $182 млрд. Капекс настолько вырос, что у самых успешных tech компаний свободного кэша не хватает. А банки уже выгружают долг AI датацентров со своих балансов. JPMorgan, Morgan Stanley и SMBC шесть месяцев распродают $38 млрд долга по Oracle-проекту в Техасе и Висконсине со скидкой (resultsense). 7️⃣ Короче говоря, строится мало AI датацентров, дальше будет строиться медленно и точно меньше, чем анонсировали. При этом экспоненциально растущий спрос на AI, о котором говорят, вполне удовлетворяется текущими мощностями. А возможный дефицит компьюта - это скорее дефицит не чипов, а электричества и трансформаторов. @kyrillic</t>
+  </si>
+  <si>
+    <t>15.05.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2064</t>
+  </si>
+  <si>
+    <t>Про достигаторов. У термина есть негативные коннотации, будто достигаторы - это такие эгоисты и нарциссы, мечтающие только о своем успехе. Но мы ведь знаем главную истину об этом мире: Успех человека почти полностью зависит от того, насколько он полезен/интересен другим людям. 1️⃣ Другими словами, достижения невозможны без win-win договоренностей/сделок/партнерств с другими людьми. Достигатор по определению обслуживает чужие интересы лучше, чем средний человек. Иначе ничего бы не достиг. Можно сказать, что активности вроде восхождения на Килиманджаро - это абсолютный, рафинированный эгоизм, и точно сомнительный предмет для гордости, потому что никакой пользы другим людям нет (ну может только носильщикам поклажи). Подробнее в важном посте про достижения. А в этом "достигаторы" - это те, кто признает достижения, и испытывают скуку от "недостижений". 2️⃣ Статистически у достигаторов лучше браки, дети и друзья. В частности высокий доход коррелирует с более крепкими семьями, более стабильными отношениями и меньшим рейтом разводов. Просто потому что навыки, которые делают человека достигатором (договариваться, держать слово, доводить до конца, инвестировать в долгую), - это ровно те же навыки, что нужны для отношений. 3️⃣ Очевидно, что хейт к достигаторам - это социально приемлемая форма зависти, о которой не стыдно говорить публично. Но я наоборот восхищаюсь любыми достигаторами в любой сфере, особенно если видно, что человек действительно нашел любимое дело, которое его драйвит. Много ли среди нас с вами таких людей? (в этом опросе есть ответ). 4️⃣ Нравится нам или нет, но деньги - лучшая и доступных нам метрик пользы другим людям. Но сравнивать надо не врача с бэкэнд-разработчиком, а например двух разработчиков одного стека на одном рынке. Если у одного зарплата в 3 раза больше, то наверняка он своим трудом приносит больше пользы компании и скорее всего людям - конечным потребителям продукта. 5️⃣ Антидостигаторская риторика особенно популярна там, где фундамент уже залит чужими руками (родителей, государства, капитала, удачного паспорта). Например вся woke-культура имеет именно такую природу. Всплески можно было наблюдать в самых престижных и дорогих университетах мира. Ну и наверное всем понятно, что достигаторы создают рабочие места, на которых работают антидостигаторы. Можно не уважать предпринимателей и относиться к работодателю как к эксплуататору, но без 5% достигаторов остальные 95% остались бы без работы вообще. 6️⃣ Есть одна оправданная претензия: когда у достигатора люди вокруг становятся ресурсами, KPI и пайплайном, а отношения - функцией от полезности. Это конечно нездоровое поведение (с точки зрения человеческой природы), однако такое встречается довольно редко. Например люди с ультратехническим мышлением (пост) часто именно такие. Но даже эта форма достигаторства у меня вызывает если не восхищение, то как минимум интерес, просто наблюдать хочется скорее со стороны. Потому что чтобы много зарабатывать, строить компании, делать продукты, набирать аудиторию, продавать, управлять, нанимать - нужно понимать чужие желания лучше среднего. Достигатор может быть неприятным человеком, но он редко бывает полностью неинтересующимся людьми. Иначе рынок его очень быстро накажет. 7️⃣ Многие не знают, но: достигаторы часто вкалывают МЕНЬШЕ, а не больше. Потому что чаще вкладываются в рычаг своих усилий: работающие процессы, рост охватов, высокую маржу, нетворк, слаженные команды и др. Так что у достигаторов условный work/life баланс будет получше многих. 8️⃣ Самое грустное в теме достигаторства - это подмена понятий: когда не получается или страшно, то легко сказать "ну мне это не надо, достигаторы, хаха, дурачки, жить не умеют". И начать готовиться к восхождению на Килиманджаро. @kyrillic</t>
+  </si>
+  <si>
+    <t>15.05.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2063</t>
+  </si>
+  <si>
+    <t>Многие сейчас готовят «запасной аэродром» и на всякий случай получают ВНЖ других стран. Например — Испании по доступной программе Digital Nomad. Программа эта подходит для всех, кто работает удалённо и может подтвердить доход от 2849 евро. Испанский ВНЖ дает целый ряд возможностей на 3 года: — без проблем перемещаться по Европе — можно получить сразу для всей семьи: супруг/супруга, дети до 18 лет, родители — свободно работать с международными компаниями и открывать европейские счета — стабильный и понятный статус внутри ЕС: ВНЖ можно продлить и получить ПМЖ (через 5 лет) и гражданство (через 10 лет) — иметь запасной вариант на случай изменений При этом важно: не обязательно переезжать — многие используют испанский ВНЖ как инструмент для работы на глобальном рынке, оставаясь там, где удобно. Для всех, кто хочет разобраться в нюансах, команда ReloSpain подготовили свежий гайд о том, как получить ВНЖ в Испании без инвестиций и покупки недвижимости в 2026 году. Уже более 2500 человек оформили испанский ВНЖ с помощью ReloSpain.  В гайде собрана самая актуальная информация: доступные типы ВНЖ в 2026 году, подробный план как получить одобрение, ошибки, которые могут стоить вам одобрения. Забрать его можно здесь: https://t.me/RelospainBot #промо</t>
+  </si>
+  <si>
+    <t>14.05.26 17:40</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2062</t>
+  </si>
+  <si>
+    <t>Сколько зарабатывают ru-айтишники в Барселоне. Наконец добрались до самого главного! 🙂 В нашем закрытом барселонском чате, где я почти всех знаю лично, спросил об уровне дохода домохозяйств. На картинке результаты, пока проголосовало 86 человек. Другие полезные опросы из того чата: о тратах на жизнь, о стоимости аренды, сколько искали жилье, сколько платят налогов, как зарабатывают. По опросу и личным наблюдениям, я бы сказал, что ru-айтишников тут можно разделить на две категории: а) с доходом 5-8k в мес (до налогов): чаще одна высокая айтишная з/п, реже - две средние. б) с доходом заметно выше 10k: тут реже две высокие зарплаты, чаще бизнес. Как видите из шкалы опроса, я сам не ожидал, что второй категории будет так много. В общем берите на заметку! Если собираетесь переезжать в Барселону. @kyrillic</t>
+  </si>
+  <si>
+    <t>14.05.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2061</t>
+  </si>
+  <si>
+    <t>Про необычный карьерный путь, продолжение давнего поста. Многие не знали, что так можно! TLDR: работа не удалённо и не в штате, а на короткие контракты (1-6 месяцев) внутри команды локальной компании. Получается гибрид: оффлайн-социализация и быстрый рост экспертизы как у штатника, плюс гибкость, разнообразие проектов и более высокие ставки как у фрилансера. Подходит мидлам и старшим специалистам, при условии что есть право работать в стране. Там был крутой коммент от Нины из Австралии: Я работаю ИТ рекрутером в Сиднее, Австралия. Такая схема тут очень распространена (не только в АУ), особенно среди разработчиков (которых я нанимаю). Такие люди называются contractors. И это отдельный очень удобный и привлекательный бизнес и для самих кандидатов и для рекрутеров и для компаний. Уровень дохода на контракте на 25-30% выше постоянной занятости. Для иллюстрации: разработчик фронтенд React/Node с опытом от 5 лет на постоянной работе может претендовать на зп $140-165k plus superannuation (пенсионные отчисления), такой же разработчик на контракте (3-12 месяцев) будет получать $900/1100 в день (!). Это все до вычета налогов. Поэтому многие разработчики ближе к Senior предпочитают работать на контрактах, тк и деньги, и социализация, и интересные проекты и flexibility (всегда можно не работать в июле-августе, чтобы сгонять в Европу или покататься на лыжах в Новой Зеландии). Такие разработчики всегда держат связь с несколькими рекрутерами, которые им подбирают проекты ближе к концу их контрактов. У меня в работе всегда 5-10 ролей только во фронтэнде, так что это отличная схема 👍 Из любопытства поизучал вопрос на 2026-й год: 1️⃣ 🇬🇧 Лондон/UK я бы назвал лидером: много таких возможностей, легко легализоваться (виза таланта). Ставки для разработчиков £525-900/день. Средняя длина контракта (данные YunoJuno) - 41 день. Рынок 🇦🇺 Австралии уникален в этом плане - контракторов там большинство в айти. Но есть большой минус - почти нет иммиграционной возможности приехать в страну и сразу так работать. Ставки разраба в Сиднее 950-1250 AUD/день. Навскидку, из моего опыта и небольшого изучения вопроса, я бы назвал такие города хорошими для работы "оффлайн-айти-контрактором": 🇬🇧 Лондон (и весь UK), 🇦🇺 Сидней, 🇦🇺 Мельбурн, 🇦🇺 Канберра, 🇩🇪 Берлин, 🇩🇪 Мюнхен, 🇩🇪 Франкфурт, 🇳🇱 Амстердам, 🇺🇸 Нью-Йорк, 🇺🇸 Долина, 🇮🇪 Дублин, 🇨🇭 Цюрих, 🇨🇦 Торонто, 🇸🇬 Сингапур, 🇮🇱 Тель-Авив. 2️⃣ Как я писал, лучший способ искать такие контракты - это рекомендации. Но их скорее всего в новом городе ни у кого нет. Но к рекомендациям нужно обязательно стремиться! (важный пост про фриланс). На втором месте - входящие запросы из-за например активности на специализированных площадках. Или как-то еще засветиться. У меня это был главный способ первичных лидов. 3️⃣ Но начинать проще со специализированных на контракторах рекрутерах (их много в крупных городах). И еще фриланс-маркетплейсы для контрактов (не Upwork!) - типа YunoJuno, freelancermap, Malt и др. Сразу скажу, что конкурировать на маркетплейсе морально тяжело, потому что это самый честный (и болезненный) способ понять свою конкурентоспособность. Но закаляет знатно, вряд ли есть более быстрый способ начать отдуплять, как устроен рынок и мир в целом. 4️⃣ Слышал, что такие контракты находили на линкедине - но тут скорее всего только правильно расписать профиль, чтобы находили. И так вряд ли пойдет хороший входящий поток. Естественно хорошо работают локальные митапы, причем работают хорошо. Особенно если металл не из себеподобных, а где много потенциальных клиентов. Однако это подходит только тем, кто любит разговаривать с людьми 🥲 5️⃣ Главный лайфхак: контрактный рынок работает на повторных контактах, а не на массовых заявках. Достаточно один раз пройти через рекрутера и хорошо отработать первый контракт - потом сам будет звонить с новыми ролями, и через пару лет есть пайплайн на год вперед без активного поиска. PS Если у вас есть такой опыт контрактов (оффлайн, 1-6 мес, иммигрант), то расскажите пожалуйста в комментах - это многим поможет! @kyrillic</t>
+  </si>
+  <si>
+    <t>14.05.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2060</t>
+  </si>
+  <si>
+    <t>Новая пачка крутых вакансий в AI hyperscaler'e! Ребята из higgsfield.ai делают Supercomputer - это long-running агент по типу OpenClaw/Hermes с вертикальной специализацией в контент-продакшн и маркетинг, который сгенерировал 5+ млрд охватов в соцсетях (их инста). А еще 79-м Каннском фестивале будет представлен полнометражный фильм как демонстрация возможностей Higgsfield. И ищут МНОГО талантов - разработчиков, дизайнеров, менеджеров, биздевов и др. Всего 29 вакансий! Разработчики зарабатывают в USD (по уровню после налогов в Лондоне), получили щедрые опционы и ждут свои бонусы за топ-перформанс. – $300M+ annualized revenue run rate, самая быстрорастущая genAI компания в истории (!) – 24M+ юзеров по всему миру – 750M+ видео и фото сгенерировано – 6M+ генераций в день – $5M+ выплачено участникам сообщества – 5B+ охватов в соцсетях Посмотреть и откликнуться на вакансии можно тут: higgsfield.ai/careers</t>
+  </si>
+  <si>
+    <t>14.05.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2059</t>
+  </si>
+  <si>
+    <t>Приглашаю всех на очередной пикник в Барселоне! В воскресенье, в Побленоу конечно 🙂 Формат простой: просто приходим и под открытым небом знакомимся, общаемся, пьем/едим что сами принесли и наслаждаемся хорошей погодой. Приходите всей семьёй! Мы будем с Милой и младенцем Микой, так что с колясками - велкам. Прошу при регистрации заполнить интро, на себя и тех, с кем придёте. Все интро отправлю всем перед встречей - так удобнее знакомиться. А как вы знаете, читатели этого канала классные! Так что будет интересно. https://luma.com/lmsylf49</t>
+  </si>
+  <si>
+    <t>13.05.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2058</t>
+  </si>
+  <si>
+    <t>Рейтинг городов для среднестатистического читателя этого канала. Наверняка среди вас есть те, кому близок наш с Милой подход к выбору города для жизни. И мы знаем профиль читателя кириллика. Предлагаю простое: вы пишете в комментах города, а я все расставляю в виде рейтинга для медианного читателя - пары айтишников, 32-36 лет, без детей или с тоддлером, удаленная работа, доход на двоих $5-7k (до налогов). И конечно буду учитывать медианные желания/хобби/мечты/образ жизни и др. 🇪🇸 Барселона 🇫🇷 Париж 🇬🇧 Лондон 🇫🇷 Ницца 🇩🇪 Берлин 🇪🇸 Аликанте 🇫🇷 Тулуза 🇮🇹 Турин 🇪🇸 Сантандер 🇪🇸 Бильбао 🇪🇸 Сан Себастьян 🇮🇹 Рим 🇫🇷 Канны 🇫🇷 Антиб 🇵🇹 Порту 🇵🇹 Лиссабон 🇮🇹 Генуя 🇫🇷 Марсель 🇪🇸 Мадрид 🇮🇹 Милан 🇮🇹 Флоренция 🇫🇷 Лион 🇮🇹 Тренто 🇦🇹 Вена 🇪🇸 Малага 🇪🇸 Хихон 🇮🇹 Тревизо 🇪🇸 Валенсия 🇫🇷 Бордо 🇮🇹 Бергамо 🇩🇪 Гамбург 🇩🇪 Дюссельдорф 🇷🇺 Москва 🇨🇿 Прага 🇸🇪 Стокгольм 🇦🇺 Брисбен 🇷🇺 Санкт Петербург 🇯🇵 Киото 🇬🇷 Афины 🇫🇷 Аннеси 🇯🇵 Токио 🇮🇹 Больцано 🇺🇸 Тампа 🇹🇭 Бангкок 🇰🇷 Сеул 🇲🇾 Куала Лумпур 🇮🇹 Потенца 🇳🇱 Амстердам 🇧🇪 Брюссель 🇨🇾 Лимассол 🇭🇺 Будапешт 🇫🇮 Хельсинки 🇦🇹 Зальцбург 🇧🇾 Минск 🇸🇮 Любляна 🇺🇸 Майами 🇵🇹 Фуншал 🇲🇽 Мехико 🇸🇬 Сингапур 🇩🇰 Копенгаген 🇦🇪 Дубай 🇮🇩 Убуд 🇵🇱 Гданьск 🇱🇹 Вильнюс 🇹🇷 Анталья 🇷🇺 Калининград 🇺🇸 Нью Йорк (дорого) 🇺🇸 Сиэтл (дорого) 🇺🇸 Сан Франциско (дорого) 🇧🇬 София 🇹🇼 Тайвань 🇦🇷 Буэнос Айрес 🇷🇺 Сочи 🇭🇰 Гонконг 🇹🇷 Стамбул 🇷🇸 Белград 🇧🇷 Рио де Жанейро 🇭🇷 Загреб 🇲🇪 Тиват, Бар 🇵🇱 Варшава 🇷🇴 Бухарест 🇵🇱 Вроцлав 🇦🇲 Ереван 🇮🇪 Дублин 🇬🇪 Тбилиси 🇹🇭 Хуахин 🇮🇱 Нетания 🇻🇳 Дананг 🇧🇷 Куритиба 🇰🇿 Алматы 🇨🇭 Лозанна (дорого) 🇨🇭 Женева (дорого) 🇷🇺 Уфа, Пермь, Екатеринбург, Самара 🇺🇿 Ташкент 🇬🇪 Батуми 🇺🇿 Самарканд 🇻🇳 Хошимин Важно: рейтинг отражает жизнь с указанным доходом! Для описанной выше пары удаленщиков. Затрудняюсь оценить Мальта, Люксембург, Суботица, Даллас, Чикаго, Пусан. Медельин, Пунта-дель-Эсте, Бахрейн, Сантьяго, Кейптаун, Нячанг, Лейден Напомню, что согласно нашим опросам, мой опыт жизни номадом-удаленщиком в разных странах/городах разнообразнее и дольше, чем у 99.8% из вас. Так что кажется получится не так уж бесполезно! 🙂 Пишите в комментах города, которые рассматриваете для жизни!</t>
+  </si>
+  <si>
+    <t>13.05.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2057</t>
+  </si>
+  <si>
+    <t>Список лучших городов для жизни с младенцем/тоддлером, лично для нас с Милой. Когда-то я писал наш топ-10 городов для жизни, но с появлением Мики он очевидно изменился. Обсудили, и составили наш ОЧЕНЬ СУБЪЕКТИВНЫЙ топ городов для жизни с младенцем/тоддлером. 1️⃣ 🇪🇸 Барселона Климат стал еще важнее. Раньше казалось, что с ребенком захочется в город поменьше и поспокойнее. Но на самом деле быстрый доступ к благам - это ОЧЕНЬ важно, потому что время стало дефицитом. И например ехать в хорошее кафе полчаса из пригорода - неприемлемо. Плюс быстрые доставки/сервисы тоже облегчают жизнь. А крупных городов на море по сути нет: может еще 🇫🇷 Марсель или с натяжкой 🇮🇹 Рим. Ну и напомню, что альтернатив родам в 🇪🇸 Испании почти нет - ребенку паспорт через год (пост). Так только в 🇨🇦 Канаде. 2️⃣ 🇫🇷 Лазурный Берег / Ницца Мы там жили, очень круто, есть отдельный пост. С ребенком все удобно, недорого, разнообразно и быстро. 3️⃣ 🇪🇸 Аликанте / Бенидорм / Альбир Экстремально дешево, есть экспаты и садики, море, простая жизнь, инфраструктура. Авто обязательно. У Милы свободный испанский, поэтому любые вопросы получалось там решать быстро (в провинциальной Испании о многом можно договориться чисто по-человечески). 4️⃣ 🇮🇹 Милан Неожиданно вошел в наш топ: унылый, но очень удобный понятный город, вокруг много всего доступно на авто/поездах. 5️⃣ 🇩🇪 Мюнхен Похожий вариант, климат еще норм, тоже классное разнообразие вокруг. 6️⃣ 🇮🇱 Тель Авив Где-нибудь возле порта и парка Яркон, мы уже там жили и было кайф. С ребенком уверен тоже было бы кайф. Но с нынешним курсом шекеля стоимость жизни там сопоставима с лондонской. 7️⃣ 🇫🇷 Тулуза (пост) / Бордо / Монпелье Просто французские города с нормальным климатом и близостью моря/океана (только Тулуза подальше). Простая жизнь в хорошем удобном городе, это же Франция, там везде классно. 8️⃣ 🇮🇹 Генуя Неочевидный выбор, но это большой город, хороший климат, рядом невероятные красоты погулять, возможно одни из лучших в мире. И еще не хаос южной Италии. Долго обсуждали что-то еще для вариантов 9-10, но так и не смогли выбрать что-то для нашего (очень субъективного) рейтинга жизни с младенцем/тоддлером. За пределами ЕС категорически не хочется жить, тут все уж слишком кайфово и удобно. Только если места, где все есть, все понятно и неприлично дешево - тут лидирует Питер, но его климат не позволяет добавить в рейтинг! 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>13.05.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2054</t>
+  </si>
+  <si>
+    <t>Ваш бренд без регистрации - это чемодан с деньгами, забытый в людном месте. А всё из-за одной юридической формальности. Деньги уходят в рекламу, время в контент, силы в запуск. Всё вроде работает, но про одну вещь часто забывают: товарный знак. Если его нет, ваше название может оказаться чужим. Письмо с требованием прекратить использование, блокировки, смена бренда, переделка упаковки и карточек и теперь снова всё с нуля. Товарный знак нужен: • тем, кто растёт и масштабируется; • тем, кто вкладывается в маркетинг; • тем, кто только запускается. Это защита от копирования, штрафов и потерь. В Патентном бюро «Железно»: • бесплатная проверка названия  в чате с экспертом; • подача заявки всего от 990₽; • регистрация за 3-6 месяцев вместо 18. #промо</t>
+  </si>
+  <si>
+    <t>12.05.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2053</t>
+  </si>
+  <si>
+    <t>Про евреев. Этой теме на удивление важно уделять внимание всем айтишникам! К тому же я фанат евреев 🙂 1️⃣ Сначала уровне общества: мы с Милой жили в Израиле пару лет, когда она репатриировалась. А я там был в очень редком для страны статусе нееврея. И по-настоящему проникся необычным сочетанием: развитое общество + традиционные ценности. Считаю, что больше нигде в мире его нет. Это видно про структуре экспорта Израиля (в основном инновации и сервисы в США, самое большое отношение R&amp;D к ВВП) + рождаемости (не только ортодоксов, но и светские рожают на удивление много для развитой экономики). Считаю, что весь развитый мир должен перенимать опыт. А на уровне отдельных людей нам всем стоит поучиться, как образованные и обеспеченные люди умеют ценить родственные связи больше, чем привычный в западных странах индивидуализм. 2️⃣ Уже писал, что просто локация "Tel Aviv" открывала мне двери как аутсорс-агентству: после переезда основные клиенты были из Нью Йорка и Пенсильвании - потому что многие евреи при прочих равных будут работать с человеком из Израиля. Это что-то вроде еврейского долга. А Мила никогда не чувствовала себя чужой и даже иммигрантом: всегда звали на семейные праздники, нам постоянно предлагали помощь. Это довольно уникальный опыт, знакомый репатриантам, которые более-менее интегрировались в общество (Мила выучила иврит и работала на нем). 3️⃣ Евреи, особенно из России, для меня "зеленый флаг": это почти всегда приятные люди из интеллигентных семей. Например у нас была встреча кириллика в Тель Авиве, и доля приятных людей там была точно самая высокая (некоторые из них уже переехали в Барселону 🙂) 4️⃣ Думаю все знают, что среди фаундеров стартапов непропорционально много евреев, причем не только в США. И если у человека есть еврейские корни, то делать стартап из Израиля на США может быть проще, чем даже из США: внутри маленького сплоченного общества такой фаундер будет своим. И быстрее, чем очередной иммигрант в Америке, заведет сильные знакомства. Плюс "долг Израилю" из п.2 сработает. Про службу в армии тоже наверное многие знают: оттуда вышло много сильных стартапов. А у Милы во время фандрейзинга неоднократно спрашивали, служила ли она. 5️⃣ Вне Израиля мы конечно тоже чувствуем еврейскую сплоченность: у Милы очень крутая фамилия (Dayan, кто знает, тот поймет 🙂), и даже одно это вызывает интерес евреев по всему миру. Это что-то вроде social proof по умолчанию, поэтому наша дочь тоже Dayan 🙂 6️⃣ Я до конца так пока и не разгадал еврейскую загадку: почему среди них так много образованных интеллигентных семей? Ладно сейчас, но почему так было, когда не было такого быстрого обмена опытом и информацией? Из советского союза было сложно контактировать с миром. Почему культурные институты так крепки? Даже у светских семей. Почему такая тяга к предпринимательству? Даже после советских десятилетий. Как евреи держат недоступный больше никому баланс между инновациями и традиционной жизнью? Может я пока не понимаю, как это работает, но точно беру эту модель жизни для себя. Потому что знаю: любовь к близким - главный источник счастья, а возможность зарабатывать в интернете - главный источник свободы! 😀 @kyrillic</t>
+  </si>
+  <si>
+    <t>12.05.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2052</t>
+  </si>
+  <si>
+    <t>За наверное 10+ тыс линкедин-коннектов из кириллика, креативнее всех меня добавил Дмитрий 🙂 Респект! Предлагаю всем добавить его в коннекты: https://www.linkedin.com/in/cxbrv/ И быть креативными - это запоминается!</t>
+  </si>
+  <si>
+    <t>12.05.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2051</t>
+  </si>
+  <si>
+    <t>12.05.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2050</t>
+  </si>
+  <si>
+    <t>Как вы знаете, сейчас при откликах на вакансии на международном рынке рекрутеры вовсю использую ИИ: моментально анализируют резюме, а до живого человека могут не доходить 3/4 кандидатов из-за ИИ-фильтрации. Подавляющее большинство компаний сегодня используют RMS/ATS для первичного отбора кандидатов. И часто проблема вовсе не в опыте или уровне английского, а в том, как составлено резюме! Нужно оформить все в читаемом для ATS формате + усилить сильное и не делать акцент на слабом. И правила игры известны! 13 мая в 19:00 МСК приходите разбирать всё это на мастер‑класс «Как пробить AI‑фильтры и получать приглашения на интервью». Что будет: ▫️Как ATS и ИИ отбирают кандидатов в 2025–2026 годах ▫️Как упаковать свой опыт под конкретную роль, чтобы ИИ вас «увидел». ▫️Лайфхаки по оформлению резюме: какие слова и фразы работают, а какие — нет. ▫️Как готовиться к собеседованиям на английском и уверенно презентовать себя. ▫️Рабочие стратегии поиска в Европе, США и на удалёнке. ▫️Секреты работы с теневым рынком вакансий — где искать то, что не публикуют открыто. Кто ведёт? Ангелина Волкова — карьерная экспертка AgileFluent. За её плечами — более 200 международных офферов. Она знает, как «взломать» систему и получить приглашение на интервью даже в условиях жёсткого AI‑скрининга. 👉 Зарегистрироваться #промо</t>
+  </si>
+  <si>
+    <t>11.05.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2048</t>
+  </si>
+  <si>
+    <t>Зарплаты айтишников в 🇩🇪 Берлине 2026. Обновился отчет, о котором я писал год назад. Он крут тем, что не про абстрактных немцев, а на 80% из данных иммигрантов, то есть про вас. Данные по зарплатам 4+ тыс айтишников, работающих фуллтайм. Интересные находки: 1️⃣ Медианы по профессиям (до налогов): 115k - разработчик (Engineering Leadership) 99k - юрист/комплаенс 95k - AI/ML инженер 88k - разработчик (General Software Engineering) 86k - дата саенс 86k - продакт 84k - биздев 83k - разработчик (Cloud &amp; DevOps) 82k - финансы 80k - дата инженер 80k - фронтэнд 77k - дата аналитик 76k - продакт дизайнер 74k - QA 67k - проджект менеджер 64k - HR 60k - маркетолог (Brand &amp; Communications) 55k - графический дизайнер 2️⃣ Медиана по всем айтишникам - 80к, это примерно 3900-4600 евро/мес на руки, у большинства будет ближе к 4100. Почти у всех (80%+) в прошлом году либо не было повышения з/п, либо было небольшое (до 5%). Медианы крупных компаний и стартапов почти не отличается, разница в опционах. 3️⃣ non-EU айтишники зарабатывают 80к, немцы 78к, из других EU стран 75к. Интересно, что люди с двойным гражданством (EU + non-EU) зарабатывают больше всех - 84к. Знание немецкого не сильно помогает: с A1-B1 зарабатывают больше, чем с C1-C2. 4️⃣ Только 9% работают 5 дней в офисе, а у 22% полная удаленка. У остальных разного вида гибриды (в основном 2-3 дня в офисе). 5️⃣ 85% считает, что AI делает их продуктивнее. И только 3% не использует AI в работе. 6️⃣ 36% возрастом 30-34 года, 28% - 35-39 лет. Это скорее не показатель всех берлинских айтишников, а выборка, у которой указанные в отчете зарплаты. Разбивка з/п по опыту работы: 1-2 года: 54к, 3-5 лет: 64к, 6-10лет : 80к, 11-15 лет: 93к, 16-20 лет: 97к, 21-30 лет: 96к. 7️⃣ Берлин - классный город, много айтишной работы, соотношение зарплат к стоимости жизни значительно лучше большинства крупных городов ЕС. Если вы живете в Берлине, совпадают ли ваши наблюдения с цифрами? @kyrillic</t>
+  </si>
+  <si>
+    <t>11.05.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2047</t>
+  </si>
+  <si>
+    <t>Ищете стабильную платежную систему для бизнеса? 💰 platega — прием платежей на сайте, в приложении и Telegram. Все популярные методы оплаты в одном сервисе. Быстрое подключение от 24 часов и стабильные выплаты. 👉 Подробнее на сайте platega.io #промо</t>
+  </si>
+  <si>
+    <t>11.05.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2046</t>
+  </si>
+  <si>
+    <t>Обновил наш с Милой рейтинг городов по спешалти кофейням (по которым можно точно оценивать айтишность района, пост). Оценивали не количество кофеен в целом, а скорее легкость найти классный кофе + общий уровень (то есть нижняя планка качества) + разнообразие. В списке только города, которые мы посетили за последние 3-4 года и пили там кофе не один раз. А еще я отметил плюсом, где проводили кириллик-встречи. А двумя - где мы с Милой тоже присутствовали. От лучшего города к худшему: 🇮🇩 Бали ++ 🇪🇸 Барселона ++ 🇨🇿 Прага ++ 🇮🇱 Тель Авив ++ 🇭🇰 Гонконг 🇷🇺 Санкт-Петербург ++ 🇩🇪 Берлин + 🇯🇵 Токио ++ 🇫🇷 Париж ++ 🇪🇸 Мадрид + 🇵🇹 Лиссабон + 🇪🇸 Жирона 🇯🇵 Осака 🇩🇰 Копенгаген ++ 🇹🇭 Чиангмай ++ 🇬🇪 Тбилиси ++ 🇧🇪 Брюссель ++ 🇫🇮 Хельсинки ++ 🇦🇪 Дубай ++ 🇯🇵 Киото, Кобе 🇪🇸 Бильбао ++ 🇭🇺 Будапешт ++ 🇧🇬 София ++ 🇪🇸 Сан Себастьян 🇫🇷 Монпелье 🇵🇱 Варшава ++ 🇸🇪 Стокгольм ++ 🇰🇷 Сеул ++ 🇮🇹 Милан +, Турин 🇪🇪 Таллинн + 🇹🇭 Бангкок + 🇮🇹 Рим + 🇫🇷 Бордо 🇩🇪 Гамбург + 🇫🇷 Биарриц 🇵🇱 Гданьск 🇭🇷 Загреб + 🇷🇺 Калининград + 🇹🇷 Стамбул + 🇮🇹 Неаполь 🇪🇸 Памплона 🇫🇷 Ницца, Марсель 🇰🇷 Чеджу 🇬🇪 Батуми + 🇪🇸 Тенерифе ++ 🇫🇷 Лион 🇬🇷 Афины 🇩🇪 Кельн + 🇪🇸 Аликанте + 🇫🇷 Страсбург 🇪🇸 Бенидорм 🇻🇳 Хошимин +, Фукуок 🇷🇺 Уфа 🇮🇹 Венеция, Аоста 🇮🇹 Палермо, Бари 🇫🇷 Куршавель 🇲🇨 Монако 🇦🇩 Андорра Обратите внимание, как концентрация читателей кириллика коррелирует с уровнем спешалти! 😁 В каком количестве из 63 городов вы были за последние лет пять? @kyrillic</t>
+  </si>
+  <si>
+    <t>11.05.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2045</t>
+  </si>
+  <si>
+    <t>Про инвестиции обычного человека: как представлять свои деньги менее абстрактно. Для многих деньги на счетах - это какие-то циферки, и если человек тратит меньше, чем зарабатывает, то они что-то там сберегаются, и может даже прирастают у брокера. Но ощущения не те! 🙂 Предлагаю простой прием: "Каждые $10k сбережений - это $50/мес на долгие годы" Понятно, что тут много нюансов (приемлемый для каждого риск, доходность, налоги, инфляция и др.) Но для человека без глубокого интереса к финансам такая модель хорошо приземляет решения. Просто вместо $50 можно подобрать более точную для себя цифру. Например $150k первоначального взноса за ипотеку в Испании - это минус $750/мес, НА ДОЛГИЕ ГОДЫ. Или даже скромные $3k на новый макбук: -$15/мес на долгие годы. Транжир может немного отрезвить, а скупердяев порадовать. И в обратную сторону: если для комфортной жизни на пенсии нужно $5k/мес, то это $1M+ капитала. На который большинству накопить почти невозможно, а многим айтишникам копить много-много лет. Вот тебе и FIRE! 🥲 У подхода есть темная сторона: можно случайно начать воспринимать жизнь как таблицу в экселе и жалеть любые траты. Но иногда цель капитала как раз в том, чтобы спокойно тратить его на счастливую жизнь (хотя из рубрики про человеческое счастье в кириллике вы знаете, что оно прежде всего от близких людей!) @kyrillic</t>
+  </si>
+  <si>
+    <t>09.05.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2044</t>
+  </si>
+  <si>
+    <t>Зарплаты в европейской tech-индустрии. Есть хороший отчет от ravio.com о зарплатах, основанный на данных HRIS систем (а не опросах или парсинге вакансий), по 350 тыс зарплатным датапойнтам. Данные за 2025 год, сравнивается с 2024-м. Важно, что в выборке есть перекос в венчурные/глобал/некрошечные компании, что наверное делает медианные зарплаты выше реальных рыночных, но по остальным метрикам я думаю ок. Что мы узнали: 1️⃣ 73% айтишников не получили прибавки к зарплате, 23% получили, и всего лишь 4% заработали повышение (и соответственно прибавку). При этом медианы по всей индустрии выросли, а это значит, что деньги пошли либо новым сотрудникам, либо сконцентрировались в редких областях. 2️⃣ EU-айтишник работает на работе в среднем 2 года 1 месяц, причем за 2 года срок вырос на 20%. Обычно такой резкий рост сигнализирует о том, что в индустрии больше держатся за место, и что новую работу найти сложнее. По странам разные цифры, но довольно скученно: от 2,5 лет в 🇸🇪 Швеции до 1 года и 10 мес в 🇳🇱 Нидерландах. В кириллике много жителей NL, вы видите, что айтишники вокруг часто меняют работу? 3️⃣ За год +88% рост AI/ML ролей, +50% рост числа уникальных AI позиций (AI SDR, вайб-маркетер, AI ops и др.) Это означает, что тут все бурно цветет, и еще даже не стабилизировалось. При этом больших зарплат "за AI" особо нет: +12% по сравнению с неAI. Короче, AI пока не создаёт больше рабочих мест, перераспределяет деньги в пользу очень узких ролей. Минус один FOMO от кириллика: "AI айтишник" не зарабатывает намного больше, чем просто айтишник. 4️⃣ Зарплата P3 инженера (что-то вроде "почти сеньор"), в евро и с моей калькуляцией после налогов: 🇬🇧 Британия (в основном Лондон) €6.1-6.6k 🇳🇱 Нидерланды €4.3-4.8k 🇩🇪 Германия €4.3-4.7k 🇫🇷 Франция €4.2-4.6k 🇪🇸 Испания €3.7-4.2k 🇸🇪 Швеция €3.7-4.2k В какой стране вы бы скорее работали разрабом с такой зарплатой? 5️⃣ Резко обеднели ранние стартапы (seed и даже серии А), по всем метрикам: динамика найма, повышение зарплат, количество вакансий и др. Очевидно, что это нормализация после вертолетных венчурных денег 2021-22 годов, когда ранние стартапы могли платить больше, чем большие компании. Теперь корпорации снова доминируют в ЕС. 6️⃣ Единственная роль, где есть рост найма - продажи, все остальные падают. Больше всего - в operations. 7️⃣ Главный вывод отчета: европейский tech резко переходит от модели "нанимаем как можно больше" к модели "маленькие команды + дорогие ключевые сотрудники". @kyrillic</t>
+  </si>
+  <si>
+    <t>07.05.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2042</t>
+  </si>
+  <si>
+    <t>Про Побленоу, лучший район для жизни в мире. В последние месяцы я по нему хожу намного больше, с коляской, и еще больше полюбил! 1️⃣ Все плюсы локации и так очевидны: море, лучший климат, большой для Европы город - такого сочетания по сути почти нет. Может быть только Марсель. А Ницца и Лиссабон заметно более провинциальны. 2️⃣ Если кому-то Барселона кажется старой и потертой (что справедливо, в т.ч. для многих городов ЕС), то Побленоу - большой обновленный район: его целенаправленно развивают 25+ лет как tech центр (Distrito 22@, вики). Тут четверть всех офисов города, и 90% (!) всех офисов класса А (то есть новых и модных). Если у вас есть знакомые айтишники с оффлайн работой в Барселоне, то скорее всего они ездят в офис в Побленоу. Что формирует среду: такой доли англоговорящих экспатов скорее всего нет ни в одном неанглоговорящем городе мира. 3️⃣ Все это конечно выражено и в жилой застройке: вряд ли много районов внутри европейских городов, где такая доля нового жилья. Причем район не отдает корпоративным вайбом как Hafencity в Гамбурге или Canary Wharf в Лондоне. Это важно, если там жить, а не только работать. 4️⃣ Побленоу можно найти в литературе и репортах урбанистов как канонический пример трансформации промышленного района в суперкрутой современный. Проект 22@ превращал фабрики в mixed-use среду: офисы + жилье + улицы + парки. Город не снес все под небоскребы, а оставил человеческий масштаб, а новые кварталы встроили в сетку старого города. 5️⃣ Побленоу и соседние районы - самые "рожающие" в городе, так что все для детей-дошкольников тут есть. Но говорят, что школы для подростков так себе. Экспатов с маленькими детьми здесь точно больше, чем в любом другом районе города. 6️⃣ Такого walkability я не видел нигде в мире (а как вы знаете, пожили мы много где!) Лично мне все нужное доступно пешком в радиусе 15-20 мин. из-за чего я даже на велосипеде не езжу. В 2026-м ни разу не ездил на транспорте, не считая поездки за город/во Францию на авто. Любые магазины/тц пешком, даже странные для такого района вроде Икеи. И недавно открыли первый в стране tkmaxx. Или например для аренды авто обычно приходилось ехать в аэропорт или на вокзал. В Побленоу в офисы рентакаров я хожу пешком. 7️⃣ Кто может оценить уровень район по кофейням (что я считаю очень точным, пост), то зацените мой топ кофеен на районе, куда мы можем дойти пешком: otsu, abyss (тут я почти каждый день встречаю читателей кириллика 🙂), frutas selectas, t44, osom nou, kaapeh, casa taos, miners и др. Я думаю в радиусе 20 мин у нас 25+ кофеен с хорошим спешалти кофе. Назовите хотя бы один нетуристический район где-то в мире, где такая концентрация. Побленоу - самый хипстерский район, где я бывал в жизни. И конечно он самый айтишный в ЕС. 8️⃣ Это однозначно лучший район города, и точно Испании, по уровню повседневной гастрономии. Крайне мало туристических фейков (пост), хотя Барселона ими кишит. Например в центре, возле Саграды или в Эшампле почти все кафе - фейки, как в Риме. А у нас на районе есть например один из двух лучших десертов в мире - сицилийские канноли (cosi duci), уровня Сицилии (чего я не встречал вне Италии вообще). 9️⃣ Побленоу - редкий пример европейского района, который одновременно: плотный, современный, walkable, у моря с хорошими пляжами, международный, не автомобильный, и при этом не выглядит как Дубай/Сингапур. На карте я Побленоу понимаю чуть шире, чем он административно является, вот прикладываю к посту. 🔟 Короче говоря, даже если убрать мои субъективные оценки, то только по объективным (климат, море, качество жилья, пляжи, доля образованных экспатов, урбанизм, инфраструктура, цены и др.) - это лучший район для жизни в мире. И я всем рекомендую попробовать его хотя бы на месяц-другой номадами, чтобы иметь эталон, с которым сравнивать остальные 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>06.05.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2041</t>
+  </si>
+  <si>
+    <t>Про AI-ускорение рутины разработчиков, которого... НЕТ! ч.5: свежие рандомизированные контролируемые исследования (РКИ) и не только. Покопался в актуальных исследованиях, отделил всякие опросы и ангажированные репорты от РКИ, выбрал только актуальные, за полгода-год. Вот, что получается: 1️⃣ Самая известная работа METR (пост), которая показала прирост +20% по ощущениям и -20% по факту, получила странную попытку репликации (фев'26) от тех же авторов: взяли больше разрабов (57), понизили ставку ($50/час), получили +18% AI-ускорения для 10 участников из прошлой работы и +4% для 47 новых. Но до половины разработчиков отказались от неAI задач (??!!) и организаторы посчитали результаты ненадежными. Непонятно, почему самая известная работа по теме так и не получила нормального продолжения, с актуальными инструментами. Есть интересный разбор второго исследования на lesswrong. tldr: "ничего непонятно". 2️⃣ "How AI Impacts Skill Formation" (фев'26): РКИ про обучение новой python-библиотеке - участники случайно делали задачу либо с AI-помощником, поиском и инструкциями, либо только с поиском и инструкциями. AI не дал статистически значимого ускорения по времени задачи, но результат теста на понимание упал на 17% (vs контроль без AI). Другими словами, AI помогает сделать задачу, но может мешать понять, что сделано. Особенно опасно для джунов и для ситуаций, где потом надо самому поддерживать код. Есть еще работа с такими же выводами (мар'26). 3️⃣ Echoes of AI (фев'26), проверяли влияние AI на поддержку кода: разработчик добавлял фичу в Java/Spring Boot проект (с AI или без AI), другой разработчик получал решение и вручную его дорабатывал. Первые сделали задачу на 30% быстрее (и аж 56% для power AI-юзеров), а у вторых при поддержке кода был большой разброс от -45% до +33%, и в среднем весь прирост пропадал. 4️⃣ Не РКИ, но интересная работа (</t>
+  </si>
+  <si>
+    <t>06.05.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2040</t>
+  </si>
+  <si>
+    <t>Венчур через комьюнити: закрытая встреча с управляющим партнером S16VC Лучшие венчурные сделки не приходят через холодные заявки — они рождаются внутри доверенных сетей. S16VC построил фонд вокруг живого сообщества сотен технологических предпринимателей — основателей Miro, Datadog, Zalando, Bolt, Supercell, HuggingFace и других компаний. Все сделки фонда приходят через личные рекомендации внутри этой сети. Когорта 2023–2024 показала рост в 3,1 раза — результат в топ-10% среди венчурных фондов мира. S16VC заходит в стартапы на самой ранней стадии, когда оценки минимальны, а потенциал роста максимален — следующие раунды затем ведут CRV, Lightspeed, General Catalyst, Atomico и другие крупные фонды. 14 мая в 19:00 (Алматы/Астана) пройдет закрытая онлайн-встреча с Олегом Биберганом, управляющим партнером S16VC. На встрече обсудим: • Как сообщество предпринимателей стало фондом с доходностью в топ-10% мировых бенчмарков. • Результаты портфеля: два единорога — Synthesia ($4 млрд) и Oyster ($1,1 млрд) — и свежие кейсы роста. • Параметры Fund III и условия участия через Raison. Спикер: Олег Биберган (Goldman Sachs, Harvard) — управляющий партнер S16VC. Более 20 лет в инвестициях: ранний инвестор в Miro и еще в пять компаний, которые выросли в единорогов. Модератор: Андрей Березин, сооснователь Raison. Встреча будет полезна тем, кто рассматривает венчур как часть своего портфеля и хочет разобраться в модели, рисках и условиях участия в фонде ранней стадии. Заполните форму, чтобы получить доступ к закрытому звонку и ссылку на эфир.</t>
+  </si>
+  <si>
+    <t>05.05.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2038</t>
+  </si>
+  <si>
+    <t>Когда "могу себе позволить жить в этом городе" - плохой вариант. Доступность жизни в городе удаленщики часто оценивают бинарно: могу/не могу потянуть жизнь там. Но я бы разделил оценку на три категории: • Пока не тяну по деньгам • Могу себе позволить • Могу себе позволить не напрягаясь 1️⃣ С первым и третьим вариантами все понятно - ожидания там почти всегда совпадут с реальностью. А вот с просто "могу себе позволить" многие обжигаются! Условно если в Париже паре можно нормально жить на 3,5-4k/мес, то при общем удаленном доходе после налогов в 2,5k они не поедут в Париж. А при 4,5k и мечте жить в Париже - почти наверняка всерьез рассмотрят эту возможность. Поначалу будет классно, но в долгосрочной жизни такая пара иммигрантов будет ощущать сильный FOMO от того, что могли бы получить в других местах. Есть отдельный важный пост "Почему эмигранты уезжают из хороших мест". 2️⃣ Если второй уровень довольно очевиден и понятен по numbeo, то третий уровень может быть разным - от 3к до 15к в зависимости от города. Грубая прикидка третьего уровня в евро для пары без детей, по моей (скромной) шкале: - Тбилиси, Ереван, Бангкок, Бали: 3-3,5к/мес - Стамбул, Белград, Будапешт, София: 3,5-4,5к/мес - Аликанте, Малага, Турин, Краков, Афины: 4-5к/мес - Прага, Варшава, Лиссабон, Ницца, Лимассол: 5-6к/мес - Берлин, Мадрид, Вена, Милан, Барселона: 6-7,5к/мес - Амстердам, Париж, Мюнхен, Дублин, Тель-Авив, Дубай: 8-10к/мес - Лондон, Цюрих, Женева, Нью-Йорк, SF: 12-15к+/мес Это не траты, а именно net доход, который позволяет чувствовать себя комфортно. 3️⃣ Понятно, что цена перехода из 2-го уровня в 3-й может быть очень разная, и на долгом горизонте это намного важнее, чем просто "стоимость жизни". Условно в Лондоне нужно удвоить доход после налогов, чтобы перейти на следующий уровень (и это почти недоступно большинству). А во многих городах Испании, Португалии, Италии и др - достаточно увеличить доход на 30-50%. А кстати номадам необязательно быть на 3-м уровне, из-за частой смены картинки достаточно постоянного второго. 4️⃣ Короче говоря, многие неопытные эмигранты ошибаются в оценках стоимости жизни для себя, особенно долгосрочной - когда спустя пару лет накрывает фомо от того, что не могут себе позволить и что могли бы в других местах. Но удаленщики могут в этом и хорошее увидеть: далеко не у всех есть возможность так зарабатывать и выбирать город по душе. Так что хорошо живете! @kyrillic</t>
+  </si>
+  <si>
+    <t>05.05.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2037</t>
+  </si>
+  <si>
+    <t>Как зарабатывают ru-айтишники (вы) в Барселоне. В нашем закрытом барселонском чате, где я почти всех знаю лично, спросил об источниках дохода. Другие полезные опросы из того чата: о тратах на жизнь, о стоимости аренды, сколько искали жилье, сколько платят налогов. 1️⃣ Как я уже писал о ценах в Барселоне, с личным примером (пост): для комфортной жизни нужно, чтобы было комфортно (то есть не жалко) тратить 3+ тыс евро/мес на домохозяйство. А зарабатывать нужно соответственно больше, возможно намного. Тем интереснее посмотреть распределение кириллик-жителей Барселоны. Ниже мои наблюдения, не только из этого опроса, но и из многочисленных разговоров с ru-айтишниками здесь: 2️⃣ Почти 70% в найме, из них крайне мало работает на РФ компании, и думаю треть фуллтайма - это США. Довольно мало работает на местные компании, при том, что в Барселоне много айтишных работодателей. 3️⃣ Предпринимателей (зарабатывающих 🙂) - четверть, что очень много для айти-релокантов, обычно их 5-10%. При этом доля бизнесов на рынке РФ - 40% (сменить работу с РФ на неРФ намного проще, чем сменить рынок бизнеса). 4️⃣ Удаленщику полезно оценивать город будущей эмиграции по способу зарабатывания там ru-айтишниками, прикидывая на себя. Например в Амстердаме, Лимассоле или Хельсинки будет намного больше оффлайн-найма, и туда не особо едут удаленщики - по любви эти города выбирают реже 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>05.05.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2036</t>
+  </si>
+  <si>
+    <t>Вчера наконец зарегистрировался на платформе ReStaff, о которой уже рассказывал пару раз. Сервис помогает с трансграничными выплатами айтишникам в РФ, РБ и другие страны. Я попробовал ReStaff как иностранный заказчик — регистрация заняла буквально пару минут, без танцев с документами на 30 страниц. Если что-то непонятно — техподдержка отвечает быстро и по делу. Что важно для нас, кто платит исполнителям: • выплаты во все банки, без сюрпризов «а этот банк не поддерживается» • работают со всеми типами подрядчиков — ИП, самозанятые, физлица • прозрачная комиссия и выгодная конвертация (а не та, где «3%» превращаются в 5-6% после всех технических сборов) • баланс можно пополнять в евро, долларах и рублях — удобно, если выручка приходит в разных валютах • белая отчетность с закрывающими документами — бухгалтерия скажет спасибо По сути, один договор закрывает то, на что обычно уходит десяток сервисов и переписок с банками. С ReStaff уже работают Positive Technologies, Belkacar, AppLife, Rocket Tech School, Payway, 3626 Realty, Colibrity, ATCG и другие IT-компании, агентства и стартапы из СНГ, США, Европы и Азии. 👉 Записаться на демо можно по ссылке — посмотрите экономику под свою конфигурацию, ребята всё разложат по полочкам! Реклама ООО «Стафф Контракт». ИНН 7707489653. ERID: 2Vtzqua3qnF</t>
+  </si>
+  <si>
+    <t>03.05.26 20:11</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2034</t>
+  </si>
+  <si>
+    <t>Ваши главные затыки с AI. Продолжаем собирать кейсы использования AI через форму в посте, их уже 200+. Вот некоторые цитаты о том, с чем AI пока НЕ справляется. 1️⃣ Про потолок среднего решения: Пока что ИИ — это просто очень прокачанная мотыга. В умелых руках человек получает х100 продуктивности. Но без людей оно работает очень пока коряво и нестабильно. Порой на объяснение выполнения задачи тратится больше времени чем на её прямое выполнение без ИИ. Таким образом могу автоматизировать только одинаковые повторяющиеся задачи, а не всё впихивать. На удивление — не могу доверять конспектам видео от ИИ, по сколько-то глубоким вещам на мой взгляд он часто теряет важную информацию. Без участия человека, опытного в конкретной области, невозможно обойтись. Нельзя задать промпт «сделай мне хорошую финансовую модель инвестиционного проекта» и получить желаемый результат — ты всё равно должен понимать, как всё работает в реальности, и иметь возможность проверить, что у тебя «под капотом» финмодели. 2️⃣ Про вкус, стиль и консистентность Не может оценивать сайт как его оценил бы опытный артдир — по одному взгляду... сделан ли он со вкусом или без. ИИ всё ещё плохо понимает авторский стиль. Сколько бы примеров я ни давал, какие бы подробные инструкции ни писал, он всё равно не справляется на 100 процентов. Я всё равно чувствую, что это написано ИИ. Отсутствие консистентности — один и тот же запрос может дать кардинально разный результат. 3️⃣ Про контекст Сильно работает в рамках заданного контекста, иногда не хватает «шага назад». Например, при запросе «какие ещё есть программы / школы» очень часто ссылается на первые вводные, приходится самому давать примеры и заставлять смотреть вне контекста. Не всегда справляется с шумными данными, может напридумать логику если данных не хватает, которая в реальной жизни сразу бы отсеклась человеком. 4️⃣ Про людей и физический мир Не получается всё, что встречается с внешним миром (общение с другими людьми и инстанциями, например) и всё, что требует физического присутствия — забрать пакет, написать список покупок после анализа холодильника. ИИ может считать раздражение клиента на встрече, но понять, что это связано с тем, что мы третью встречу начинаем с озвучивания одних и тех же фактов, не может. А человек это может. AI хуже работает, когда в обсуждении много сарказма, недосказанности или ссылок на прошлый контекст. 5️⃣ Про автономию Не может самостоятельно без моего контроля выполнять рутинные задачи — написать письмо внешнему контрагенту по специфическому вопросу, купить билеты и т.п. Иногда эта вся моя прекрасная обвязка даёт сбои и надо давать по башке ассистенту, чтобы он починил. А хочется, чтобы сам диагностировался и чинился. 6️⃣ Где AI упирается в реальность отрасли У меня в работе много приложений (одни SAP системы чего стоят) и конечно в on-prem корпорации никто не пустит агента поставить, а тупняка там очень много который можно автоматизировать. Не может сделать осмысленное техническое задание на инженерную разработку. У AI обычно вода налита и ничего по делу. И они не понимают, в чём могут быть проблемы, так как нет опыта hardware, только бумажный опыт. @kyrillic</t>
+  </si>
+  <si>
+    <t>03.05.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2033</t>
+  </si>
+  <si>
+    <t>💬 Воскресное обсуждение: как вы неожиданно заработали? Наверняка многие из вас зарабатывали нестандартно, вне основного способа - работы или бизнеса. Как вы заработали случайно, выиграли в конкурсе, продали что-то с антресолей задорого, случайно стали посредником в чужой сделке, нашли баг и получили баунти, сдали в аренду то, что обычно не сдают (аккаунт, оборудование и др.), отсудили компенсацию, нашли клиента через старый пост в твиттере, попали в раннюю стадию проекта друга и через годы получили выплату, монетизировали хобби, продали домен или пет-проект и т.д. Короче все необычное, что в итоге принесло деньги (иногда смешные, иногда серьёзные). Если можете, то расскажите, сколько именно заработали! Предыдущие обсуждения с опытом и мудростью читателей канала - по ссылкам в комментариях. Пишите в комментах, как вам удалось неожиданно заработать!</t>
+  </si>
+  <si>
+    <t>03.05.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2032</t>
+  </si>
+  <si>
+    <t>💬 Воскресное обсуждение: как вы неожиданно заработали? Наверняка многие из вас зарабатывали нестандартно, вне основного способа - работы или бизнеса. Заработали случайно или выиграли в конкурсе или суде,, продали что-то с антресолей задорого, случайно стали посредником в чужой сделке, нашли баг и получили баунти, сдали в аренду то, что обычно не сдают (аккаунт, оборудование и др.), отсудили компенсацию, нашли клиента через старый пост в твиттере, попали в раннюю стадию проекта друга и через годы получили выплату, монетизировали хобби, продали домен или пет-проект и т.д. Короче все необычное, что в итоге принесло деньги (иногда смешные, иногда серьёзные). Если можете, то расскажите, сколько именно заработали! Предыдущие обсуждения с опытом и мудростью читателей канала — по ссылкам в комментариях. Пишите в комментах, как вам удалось неожиданно заработать!</t>
+  </si>
+  <si>
+    <t>03.05.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2031</t>
+  </si>
+  <si>
+    <t>Всегда интересно посмотреть, как устроен бизнес или индустрия изнутри — не с витрины, а из заметок человека, который там реально что-то делает. Тем более когда речь про нишу, к которой у многих есть предубеждения — онлайн-казино. Но к людям, построившим серьёзный бизнес в сложной нише, предубеждений нет. Поэтому канал создателя 1win — как раз тот случай, который любопытно почитать: Owner 1win. В канале нет аккуратных кейсов из презентаций — там есть ситуации, где решения приходится принимать быстро и без гарантий, а последствия этих решений уже разбираются постфактум. Это не презентационный контент, который пишут на публику. Скорее заметки в режиме "что я понял за последние три месяца, пока решал реальные задачи". Жанр, которого в телеграме мало: писать так может только тот, у кого есть, что писать — особенно в нише, где мало кто что-то рассказывает публично. Подписывайтесь! 👉 Owner 1win #промо</t>
+  </si>
+  <si>
+    <t>02.05.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2030</t>
+  </si>
+  <si>
+    <t>Короче, как говорили мудрецы - happy spouse, happy house! 🙂</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2029</t>
+  </si>
+  <si>
+    <t>Про человеческое счастье, ч.16: долгосрочные отношения. Есть много вариаций разных долгосрочных союзов, но биологическая база одна и та же абсолютно у всех. В предыдущих частях были посты про любовь (ч.11) и детей (ч.15). Этот пост закрывает важный пробел между ними. 1️⃣ Думаю все понимают, что программа передачи генов - основная для всех нас, и является мотиватором буквально всех действий, целей и мечтаний в жизни. Но она "выполняется" только когда появляются внуки - т.е. нужно вырастить детей до состояния, когда они сами способны успешно передать гены дальше. Pair-bonding у сапиенса вообще эволюционная аномалия: из ~5400 видов млекопитающих устойчивая парная связь встречается у 5%+, и среди приматов её мало. У человека она появилась как ответ на уникально длинный период беспомощности детеныша - вырастить ребенка в одиночку в плейстоцене было невозможно. Из-за такого длинного горизонта в нас встроен механизм заботы: система поощрения выдает удовольствие за заботу о тех, от кого зависит передача генов. В первую очередь это партнер и дети. 2️⃣ Если совсем просто: Человек получает большое удовольствие от заботы о партнере. Если в паре таких двое - это и есть секрет счастливых отношений. Все остальное (общие интересы, схожий бэкграунд, совместимость темпераментов, любовь к одинаковой кухне, общие планы и др.) - это культурный навес и индивидуальные особенности. Они не помогут, если описанной базы нет, но и не навредят, если есть. 3️⃣ Это удовольствие - буквальное и физиологическое: забота о партнере без ожидания чего-то взамен приносит больше эмоций, чем большинство хобби и развлечений. 4️⃣ Очевидный пример про детей: родители готовы вставать ночью к своему ребенку, но ухаживать за совсем чужим согласятся немногие. Тот же объем работы, разные ощущения. Или бытовые примеры: большинство людей чаще готовят сложные блюда не для себя, а для других, в частности близких людей. Лучшее место в самолете/на диване/у окна автоматически достается тому, о ком заботишься. 5️⃣ В исследованиях устойчивых пар обнаруживается общий паттерн: позитивные взаимодействия (мелкие услуги, теплый контакт, отклик на эмоциональные сигналы) значительно перевешивают негативные. И что важнее - счастливые пары проявляют заботу проактивно, а не в ответ на просьбу. 6️⃣ По исследованиям разводов известно, что причина ухода - почти никогда не "разлюбил(а)", а чаще "устал(а) отдавать в одну сторону". Это эмпирически означает, что симметрия заботы важнее ее абсолютного уровня. 7️⃣ Cпособность к заботе - это САМЫЙ главный критерий, по которому стоит выбирать партнера. И это не навык, который нарабатывается тренингами и книжками, а во многом физиология (чувствительность к окситоцину/вазопрессину, ранний опыт привязанности). Поэтому способность при выборе партнера проверяется наблюдением, а не словами: как человек реально ведет себя с близкими, родителями и т.д. (примеры в посте про любовь). 8️⃣ В научных работах по парам обнаруживается, что пресловутая "совместимость характеров" предсказывает удовлетворенность отношениями значительно слабее, чем способность обоих партнеров к заботе. Подбор по интересам в дейтинг-приложениях оптимизирует не тот параметр (но это и не цель приложений). 9️⃣ Конечно нужно искать партнера, способного получать удовольствие от заботы. Иначе полноценные долгосрочные отношения попросту невозможны, останется одна дейтинг-суета. Но полезно оценить и себя на способность получать кайф от заботы. И если ее нет или она слабая, то не пытаться строить долгосрочные отношения "как все" - вряд ли получится. Можно придумать себе другую конфигурацию и быть счастливым. Например построить жизнь вокруг работы, друзей, путешествий, публичности - есть много жизнеспособных моделей. 🔟 Но подавляющее большинство людей конечно способно получать удовольствие от заботы - это важный биологический механизм вида, и без него люди попросту бы вымерли. Забота - один из главных источников счастья человека. Короче, как говорили мудрецы - happy spouse, happy house! 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>02.05.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2028</t>
+  </si>
+  <si>
+    <t>Весна пришла, за окном красиво и не очень уныло даже в северных странах, поэтому предлагаю снова делиться видами из своего окна или фото вайба вокруг вас прямо сейчас, с указанием города! Погрузимся в атмосферу, так сказать! Выкладывайте фото или видео. А остальным предлагаю ставить реакции 👍❤️🔥 PS нужно постить только то, что ПРЯМО СЕЙЧАС! Старые красивые фотки не считаются</t>
+  </si>
+  <si>
+    <t>01.05.26 18:06</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2027</t>
+  </si>
+  <si>
+    <t>Ваш wow-эффект от AI. В форме сбора полезных кейсов есть вопрос "что для вас стало неожиданным успехом AI?" В этом посте некоторые примеры и цитаты. 1️⃣ Про здоровье: AI помог связать десятки анализов, выписок, симптомов и сложить стройную теорию на основе системной биологии. Я подтвердил эти догадки с врачом кандидатом наук. Итоговый диагноз редкий и не известен на постсоветском пространстве. Мне попался неудачный терапевт на моё отравление, скормил его оцифрованное назначение в 2 клика в opus 4.7, он мне всё по полочкам разложил, что без проб флоры в 70% случаев те антибиотики что назначили не помогут + это старые опасные антибиотики + поймал врача, что неправильно расписал курс. По итогу opus мне посоветовал пропить другое лекарство первой линии, которое я согласовал со знакомым врачом и действительно помогло. 2️⃣ С бюрократией и документами: Готовил пакет документов на визу, вышло 62 файла. Закинул в Claude Code и попросил проанализировать мой кейс с точки зрения миграционного офицера. Он Увидел в одном из 62-х документов — выписка из реестра, что у меня на квартиру наложен арест, о чём я сам не знал!!! Прогонял контракт одного подрядчика через чат в режиме: вот контракт на продление, что ты думаешь об этом? что ответить подрядчику? копи-паст правок. Подрядчик отвечает в слаке — копи паст в чат. Небольшое ручное ревью услуг которые включены в контракт — и стоимость контракта снижена с 80к до 30к в год. В обычном режиме продлил бы как есть и все. Когда я подавался на канадскую визу, их сайт запросил у меня все мои турпоездки за пять лет. Я экспортировал из телефона историю своей геолокации, попросил Claude написать и запустить скрипт, который вернул список поездок в нужном формате, и потом при помощи браузера Comet автоматически вбил его в форму на сайте. 3️⃣ Обучение и ресерч: Разбирался с теоремой Байеса не для "решать задачи", а чтобы понять, почему она так фундаментальна. За ~40 минут диалога с примерами из повседневной жизни (медицинские тесты, ложные срабатывания) у меня сложилось интуитивное понимание, которого не давали ни один учебник и ни один университетский курс до этого. Это уровень понимания, который после ~десяти лет "я знаю формулу, но не чувствую её" появился за один вечер AI знает все про конкурентов и выдает много полезной информации, которую сложно нагуглить. Например, конкуренты пробовали это решение 10 лет назад, но остановили продукт Знакомая просила собрать запросы для её сайта по рукоделию. Я одно время плотно работал с сео, но лет 5 назад. И помню какой гемор был собирать семантическое ядро (поисковые запросы, чтобы понять что люди вообще ищут). Занимало буквально недели. А сейчас с помощью mcp подключил к сервису keys... И он мне сделал структуру сайта прям с запросами по каждой статье, о чём там можно писать. Я офигел как теперь это просто 4️⃣ Разное неожиданное: Изначально мы делали инструмент для экономии времени на рутине. Но неожиданным инсайтом стало то, что AI начал блестяще находить демпинг конкурентов по скрытым позициям (которые мы раньше пропускали). Via negativa в классификации. Мы долго бились с тем, что у AI срабатывает confirmation bias и он натягивает компании на Ideal customer profile и находит причины, почему компания подходит, даже если она не подходит. Когда перевернули промпт и попросили искать ПРИЧИНЫ ОТКЛОНИТЬ (не подходит по размеру? не тот рынок? нет нужного продукта?), точность подскочила с ~70% до ~95+% Удивило, насколько точно модель классифицирует цифры из живой переписки. В архиве суммы написаны как угодно: «закинул 200 тр», «оплатил 349 380», «декабрь — 122», часто в одном предложении две цифры в разных смыслах. Из 30 проверенных строк ошибочной была одна. Иногда иду по улице, вижу какую-то неблагоустроенность — кидаю в телегу фотку и агент сам идет на нужный городской портал и оформляет жалобы — уже "починил" свет в парке и увеличил частоту вывоза мусора около дома А как вас удивляет AI? @kyrillic</t>
+  </si>
+  <si>
+    <t>01.05.26 17:22</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2026</t>
+  </si>
+  <si>
+    <t>Продолжаем собирать полезные AI кейсы, их уже 148, все будут отправлены тем, кто сами поделятся своими кейсами через форму в посте. А вот статистика того, что в кейсах вы подаете на вход. Можно понять, с какими данными AI действительно полезен. В первом комменте более детальный расклад по темам/инструментам.</t>
+  </si>
+  <si>
+    <t>01.05.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2025</t>
+  </si>
+  <si>
+    <t>Я неоднократно говорил, что лучшая стратегия раннего фаундера с акселераторами — подаваться вообще во все, и если берут, то идти. Некоторые из вас отправляли заявки в Yandex AI Startup Lab, так вот, там определили лучшие стартапы: ими стали четыре команды, работающие над проектами в медицине, робототехнике и диджитал-маркетинге: 1️⃣ VisioMed AI, система поддержки принятия решений для офтальмологов. Технология на базе научных работ команды анализирует снимки сетчатки глаза и помогает выявлять заболевания на ранних стадиях. Проект уже запустил пилоты в московских и региональных медучреждениях. 2️⃣ Стартап студентов НИУ ВШЭ и НГТУ Gradius. Они разработали технологию, которая встраивает контекстную рекламу в ответы нейросетей и предлагает пользователям релевантные объявления на основе их запросов. 3️⃣ Barigadam от студентов МГУ и Московского Политеха. Ребята сделали конструктор для занятий робототехникой — в его основе лежат умные датчики, позволяющие школьникам собирать устройства без глубоких знаний электроники. 4️⃣ Стартап SANCE AI. Это сервис по созданию ИИ-агентов для продаж и поддержки клиентов, который объединяет конструктор ассистентов, инфраструктуру для их запуска и платформу аналитики. Команды три месяца вместе с менторами работали над своими продуктами. Авторы самых перспективных проектов получат возможность развиваться в экосистеме компании. Вообще круто, когда бигтехи предоставляют инфраструктуру, вычислительные ресурсы, экспертизу и помогают стартаперам. Такое мы наблюдаем у Гугла с их Google for Startups Accelerator, у Амазона в AWS Generative AI Accelerator, теперь и у Яндекса.</t>
+  </si>
+  <si>
+    <t>30.04.26 19:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2024</t>
+  </si>
+  <si>
+    <t>Про пары в эмиграции и их проблемы. У каждого из нас есть множество очень разных примеров, но мне стало любопытно, что говорят данные: 1️⃣ Большинство эмигрирует, когда у одного из пары появляется возможность (обычно карьерная). При этом второму часто приходится многим жертвовать. Есть даже термин - Trailing Spouse Syndrome. Есть довольно очевидные данные (раз, два и др.), что 62% экспатов состоят в браке или партнерстве, 84% trailing spouses - женщины, но мужчин становится больше с каждым годом. 80-90% бросили карьеру, и только четверть из них находит работу. 2️⃣ Есть разные исследования (пример), изучавшие метрики успеха международного найма. И оказалось, что неадаптация партнера - главная причина неудачного найма (до 70% нанятых сотрудников прерывает контракт). Ну и много данных, что неустроенность партнера - чуть ли не основная причина вообще любых проблем семьи эмигрантов. Удаленщиков пока так внимательно не изучали, но кризис идентичности партнера наверняка будет в топе проблем. Можно сделать вывод, что trailing spouse syndrome - это большой риск для отношений, причем отложенный на годы вперед, когда что-то менять уже сложнее. 3️⃣ Сильная карьера до переезда - отрицательный предиктор адаптации. Чем сильнее партнер, тем тяжелее в роли trailing spouse. 4️⃣ А разводов в эмиграции много! Нормальные данные по теме собирать сложно, но если покопаться в том, что есть, то получается, что экспаты разводятся в 1,5-2 раза чаще. При этом попытки сохранить прошлую жизнь (контакты, инфополе, связи и др.) - плохая стратегия. В контексте сохранения отношений лучше строить жизнь с нуля обоим (pdf). 5️⃣ Стресс одного партнера автоматически становится стрессом другого через 6–12 месяцев - это называется crossover effect (pdf). Дома есть буфер (работа, друзья, родители), но в эмиграции их нет - стресс перетекает в чистом виде. 6️⃣ Дети - положительный предиктор адаптации, а звонки домой - отрицательный. Роль родителя дает структуру и смысл, которые частично компенсируют потерю профессии. А вот частые звонки родителям коррелируют с плохой адаптацией: чем сильнее цепляются за дом, тем дольше не интегрируются (pdf) 7️⃣ Почти все trailing spouses сталкиваются с кризисом идентичности, который может длиться долгие годы (pdf). "Трейлинг-партнер" обнаруживает, что его прошлое определялось работой/коллегами/родителями/привычным языком - и без них он не знает, кем является. Я думаю, что этот кризис идентичности партнера - ОЧЕНЬ серьезная проблема отношений пары эмигрантов. И самое худшее тут - что проблема может тлеть годами или даже десятилетиями. @kyrillic</t>
+  </si>
+  <si>
+    <t>30.04.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2022</t>
+  </si>
+  <si>
+    <t>Все мы знаем, что когда команда растет, управлять проектами в обычных чатах или простых заметках становится нереально. Для более сложных процессов нужно что-то покруче. Мне предложили потестить Яндекс Трекер: там помимо прочего, есть удобный визуальный редактор рабочих процессов, где настраивается путь задачи от создания до решения: 1. Заходим на страницу вашей очереди задач и в правом верхнем углу жмем «Настройки очереди» 2. Переходим во вкладку «Рабочие процессы» 3. Здесь можно визуально редактировать статусы задач (на скрине видно статусы вроде «В работе», «Требуется информация», «Закрыть») 4. Просто кликаете мышкой и графически простраиваете переходы между блоками, разрешая или запрещая перевод задачи из одного конкретного статуса в другой Получается очень наглядная блок-схема процесса. А чтобы избавиться от рутины, там же можно без кода настроить автоматизацию. Например: задача ушла «В тестирование» → Трекер сам создаст подзадачу для QA, назначит тестировщика и скинет уведомление в рабочий чат. Трекер работает как часть Яндекс 360. Если ваши процессы переросли простую доску на три колонки —&gt; рекомендую попробовать!</t>
+  </si>
+  <si>
+    <t>29.04.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2021</t>
+  </si>
+  <si>
+    <t>Про разговоры о деньгах. Я часто провожу опросы вроде "Сколько у вас ликвидных сбережений" (тут) или "В каком возрасте вы начали зарабатывать более $5k/мес?" (тут), и это неспроста! 1️⃣ Недавно попросил дружественные айтишные авторские каналы опубликовать одинаковый опрос "Сколько вы зарабатываете?", чтобы посмотреть, какое распределение у айтишников вне кириллика. Неожиданно для меня предложение опубликовать такой опрос вызвало негатив у некоторых авторов. Можно догадаться, почему. Поэтому отдельный респект тем, кто опубликовал: • Саше https://t.me/normalno_delaj/1027 • Кристине https://t.me/productgames/1471 • Андрею https://t.me/itsmirnov/1216 • Исламу https://t.me/midov_channel/797 • Игорю https://t.me/brainshare/2518 Посмотрите каналы, авторы хорошие,, подпишитесь! 2️⃣ Подтвердилось очевидное: в кириллике САМЫЕ зажиточные айтишники (опрос у меня) 🙂 Если знаете канал с сопоставимыми охватами и результатом сильнее - напишите мне пожалуйста, я пойду брать советы у автора. 3️⃣ Разговоры о деньгах (даже в такой анонимной форме) многим кажутся зашкваром или чем-то пошлым, или неуместным. Безусловно, это одна из самых закрытых тем, некоторые даже внутри семьи не особо знают о доходах своих партнеров и близких. Но смотреть "как там у других" - важно! Не понимаю тех, у кого чужие доходы вызывают негативную реакцию. Мне кажется нормальная - это "ого, вот как бывает!" Что полезно. 4️⃣ Например я возможно не стал бы заниматься стартапами, если бы будучи дизайнером, не работал тесно с фаундерами, и не видел, что не боги горшки обжигают: обычные ребята могут рейзить миллионы или зарабатывать прям много. Примеры от реальных знакомых мотивирует посильнее многого. И я знаю, что мои опросы про деньги для некоторых читателей тоже мотивирующие. Уже писал, что узнал в деталях о доходах/активах тысячи читателей этого канала, это немного изменило мой взгляд на жизнь. 5️⃣ Большинство людей недооценивают, сколько зарабатывают сверстники, и сильно переоценивают, сколько зарабатывают "богатые". 6️⃣ Еще обратите внимание: кириллик - канал с самыми зарабатывающими айтишниками (и не только), но про само зарабатывание или финансы я почти никогда не пишу. Потому что у меня про более важные вещи - поиск своей востребованности, глобальные возможности, выбор интересного дела жизни, адекватную оценку самого себя, человеческое счастье и т.д. Так получается, потому что деньги - это lagging indicator: приходят с задержкой к тем, кто 5 лет назад правильно (или удачно) выбрал, чем заниматься, где жить и с кем работать @kyrillic</t>
+  </si>
+  <si>
+    <t>29.04.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2020</t>
+  </si>
+  <si>
+    <t>А вот опрос из нашего чата про LLC о том, сколько стоит годовое обслуживание. Если у LLC мало активности (например до 100 входящих транзакций в год), то все вместе скорее всего обойдется до $500/год. Считаю, что это невероятно дешево за то, что получает владелец LLC (пост) PS не у всех в чате LLC в Вайоминге, поэтому у кого-то есть дополнительные платежи штату. @kyrillic</t>
+  </si>
+  <si>
+    <t>29.04.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2019</t>
+  </si>
+  <si>
+    <t>Про открытие счетов в банках, ч.2: счета для US LLC и не только. 1️⃣ У нас есть чат владельцев американских LLC на 100+ человек, где обсуждают насущные проблемы (форма на вступление в посте). На входе в него небольшой опросник, и вот статистика по открытию счетов (зеленое - открыли, красное - отказали). У подавляющего большинства участников паспорт РФ, так что развеян миф о том, что "компанию-то легко зарегистрировать, а вот счет открыть почти невозможно". Общие правила для личных счетов описывал в предыдущем посте. 2️⃣ Еще разные банки подходят разным компаниям: Mercury (мой реф с бонусом) очень лоялен ко всем, а Brex (реф с бонусом) берет в основном венчурные или потенциально венчурные стартапы. То есть отказ скорее будет не из-за паспорта, а из-за сути бизнеса. 3️⃣ Необанки не очень любят консультантов, агентства, блоггеров и др - их доходы чаще триггерят AML механизмы. 4️⃣ С учетом глобального ужесточения KYC/AML, статистику открытий счетов ru-бенефициарам я бы назвал очень хорошей. 5️⃣ Абсолютно нормально держать счета в нескольких банках для компании - всякое бывает, и хорошо, когда есть запасные варианты. Для максимальной надежности полезно слетать в США и открыть счета в Chase или Bank of America, это получается почти у всех. @kyrillic</t>
+  </si>
+  <si>
+    <t>29.04.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2018</t>
+  </si>
+  <si>
+    <t>Как я неоднократно писал, своя LLC (или corp) в США - это мастхэв не только для фаундеров, но и для любого удаленщика: дает много гибкости и даже помогает оптимизировать налоги. Но владение американским юрлицом конечно сопряжено с бюрократией. Если вы в этом году сдавали декларацию в США и хотите забыть это как страшный сон — стоит обратиться к GetMost. Это русскоязычные бухгалтеры с 15+ годами опыта в американском учёте. Главное отличие от других русскоязычных фирм на американском рынке: Getmost не продают время поминутно и не отделываются заполнением базовых форм. Ребята из @getmostinc реально погружаются в вашу ситуацию — разбирают структуру доходов, подсказывают, как законно оптимизировать налоги, и объясняют всё человеческим языком. А если вы только планируете открыть компанию в Штатах — тем более есть смысл зайти к ним до того, как наделаете ошибок. Помогут выбрать структуру (LLC, C-Corp, S-Corp), зарегистрировать всё правильно и сразу настроить учёт так, чтобы потом не переделывать. В общем, чтобы бухгалтерия в США перестала быть головной болью — заходите на сайт getmost.us и оставляйте заявку. При подписании контракта на год обслуживания налоговое планирование с бухгалтером — в подарок! #промо</t>
+  </si>
+  <si>
+    <t>28.04.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2017</t>
+  </si>
+  <si>
+    <t>Еще два хороших AI кейса, которые вы прислали в форму из поста. На этот раз про ОФФЛАЙН встречи. В цитатах слова авторов кейсов. 1️⃣ Управляющий партнер инвестфонда интересно использует chatgpt для подготовки к важным оффлайн встречам: Перед любой встречей хорошая практика в presales и sales — провести dry run со своей командой, чтобы синхронизироваться и протестировать тактики, документацию и подходы. На вход я использую анонимизированные профили и публичную информацию о компаниях. Если кейс очень сложный, я заранее загружаю проект в ChatGPT дома — могу использовать Nymiz для анонимизации конфиденциальной документации перед загрузкой в публичный GPT, если есть что-то чувствительное. Загружая personality archetypes и назначая роли людям, с которыми я буду встречаться, я могу симулировать, как будет проходить встреча, как разные люди могут реагировать на наши value propositions, и подготовить пути и стратегии для достижения лучших результатов. Использую голосовой режим chatgpt, как следствие, мёртвое время до встречи в машине становится продуктивным; нет отвлечения на экран; и процесс, который за компьютером ощущается медленным и вязким из-за задержек LLM, в машине ощущается естественным. С тех пор как я применяю это (1 год), все мои личные встречи проходят гораздо более гладко, и я всегда получал результаты, которые хотел. Пример: AI заранее моделирует, что CFO будет задавать вопросы о ROI, CEO будет ждать быстрой и понятной стратегии, а операционный директор будет сопротивляться изменениям. Я захожу на встречу уже с готовой последовательностью аргументов и ответов. В самой встрече это часто происходит почти именно так. И wow-эффект (в форме есть вопрос про это): Встречи теперь ощущаются как магия. 90% вопросов предугадываются заранее. Обычно оставшиеся 10%, которые не были предсказаны, — это глупые вопросы, что позволяет мне быстрее распознавать странных людей. 2️⃣ Запись и анализ всех встреч для личного роста и фиксации договоренностей. Помогает разговаривать с людьми лучше (есть пост-гайд "как разговаривать с людьми"). Для записи и перевода разговоров в текст я использую meetly (github). Он позволяет записать любой разговор не уведомляя об этом собеседников. Просто перехватывает весь звук через микрофон и наушники. Делает это с помощью локальных моделей. На выходе получается транскрипция встречи. В итоге я получаю summary, обещания и разбор поведения участников. Для меня сейчас основную ценность представляет обратная связь по моей коммуникации, так как я хочу ее улучшить или хотя бы взглянуть на нее с критической стороны. Иногда потом я дальше общаюсь с GPT по теме беседы для конкретных советов, вот один забавный пример, который немного меня отрезвил "Ты сам очень хорошо формулируешь, что коммуникация состоит из разных навыков: услышать собеседника, донести свою позицию, вести беседу по своей линии, удерживать рамку разговора. Это сильное место твоего мышления. Но ирония в том, что в самой беседе ты это понимаешь лучше, чем применяешь на форме встречи." По обоим кейсам много деталей, промптов и др, - это будет доступно всем, кто тоже отправит свои полезные AI кейсы в форме из поста, описав детали. @kyrillic</t>
+  </si>
+  <si>
+    <t>27.04.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2015</t>
+  </si>
+  <si>
+    <t>Зачем быть публичнее. В комментах я упоминал статью Publishing your work increases your luck от гитхаба. Там упоминается простая формула: Luck = * Многим кажется, что это про блоггерство (которое некоторые считают зашкваром), но telling people может быть разными способами! 1️⃣ Недавняя работа про анализ фейковых звезд гитхаба (пост, pdf) - отличный пример: Она была опубликована в декабре 2024, но признание индустрии получила только в апреле 2026, после презентации на конференции ICSE 2026. И если бы презентации не было, то мы бы с вами никогда о работе не узнали, несмотря на то, что она очень качественная, интересная и полезная. То есть просто делать хорошо - уже недостаточно в нашем мире! 2️⃣ Вовсе необязательно быть блоггером, но усилия к публичности результатов своей работы ВСЕГДА окупаются. Можно писать статьи на профильных ресурсах, выступать на конференциях и митапах, предлагать людям с охватами темы (у меня есть гостевые посты, правила), преподавать, контрибьютить в проекты, делать воркшопы, активно участвоввать в закрытых профильных сообществах и т.д. 3️⃣ Можно сказать, что "удача" - это площадь поверхности соприкосновения с миром. Чем больше людей знают, чем человек занимается, тем выше вероятность, что кто-то из них окажется рядом с нужной возможностью в нужный момент. @kyrillic</t>
+  </si>
+  <si>
+    <t>27.04.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2014</t>
+  </si>
+  <si>
+    <t>Про фаундерские жопокрутства, ч.3. YC на днях выдал свою памятку, как фаундерам НЕ НАДО говорить про выручку своего стартапа. В кириллике почти все это было, с примерами (раз, два). Видимо в мире стартапов уже стало столько буллщита, что появилась потребность в таких советах! YC хорошо добавили правильные примеры, как говорить НАДО. @kyrillic</t>
+  </si>
+  <si>
+    <t>27.04.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2013</t>
+  </si>
+  <si>
+    <t>@alongapps — это канал для тех, кто планирует запускать подписочное приложение в 2026 году. Канал ведёт студия along.ae, которая помогла запустить и вырастить более 20 приложений, а несколько довести до $300K и $500K MRR. На канале вы найдёте разборы взлетевших приложений, интервью с успешными фаундерами, личный опыт по запуску и growth приложений. Собрали наш топ полезных материалов из канала: — Как приложение-дневник Honestly за год вышло на 200 000 долларов в месяц? — Необычный онбординг: разбираем приложение Unrot с MRR $100K+ — Интервью с CEO и ко-фаундером Eatr Ильей Говядко ($2М+ ARR); — 3 типа социальных доказательств в веб-воронке, которые увеличивают конверсию. Недавно на канале прошел стрим «Как выбрать нишу для запуска приложения с подписками?». Подпишитесь, чтобы посмотреть запись. 👉 Подписаться на along.ae #промо</t>
+  </si>
+  <si>
+    <t>23.04.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2012</t>
+  </si>
+  <si>
+    <t>​​Про качество текстового контента в интернете будущего. Многие переживают о нейрослопе, но мне кажется есть намного более серьезная проблема: в интернете будет в принципе меньше годного контента! 1️⃣ На любой платформе есть простой экономический закон: если контентмейкер может зарабатывать там деньги, то это мотивирует производить более качественный контент. А если площадка не позволяет зарабатывать, то там будет меньше годноты по определению. Проще говоря, есть доход - есть контент. 2️⃣ Этот принцип можно переложить на весь интернет: раньше сайты делали контент, а гугл давал им трафик, и все зарабатывали на этом. Но LLMs выдают ответ сразу, юзер чаще всего не переходит на сайт, соответсвенно не видит рекламы. Грустный пример stackoverflow мы все знаем - там падение трафика шло с 2016-го, но резко ускорилось с выходом chatgpt, упал чуть ли не до нуля. 3️⃣ Все усугубляется тем, что LLM учатся во многом на тех текстах, которые были написаные благодаря возможности заработать на этом контенте. То есть теперь у нас такой замкнутый круг: LLM отнимают трафик (zero-click search) —&gt; владельцы сайтов меньше зарабатывают —&gt; производится меньше контента —&gt; меньше возможностей обучать LLM. 4️⃣ Демо версию такой проблемы мы уже видели: некоторые мировые регуляторы и сми имели претензии к гуглу, за то что он показывал контент в выдаче или в снипптетах, без перехода на сайт. Из-за чего издания недополучали трафика. Но там конфликт был скорее об авторском праве, менее фундаментальный и сложный. 5️⃣ Модель "произвожу контент —&gt; получаю seo-траф —&gt; монетизирую" работала с 90-х, но в ближайшем будущем с таким подходом наверняка будет непросто. Но куда пойдут усилия? Видеоконтент? Более авторский? Более брендовый в ответ на AI слоп? Логично, что хороший, ценный контент будет чаще под пейволлом, как мы уже давно видим у крупных сми. Насколько будет сложнее обучать модели, если хорошего человеческого контента скорее всего будет меньше? 6️⃣ А куда пойдет гугл, которому приходится внедрять AI в выдачу, но от этого страдают контентмейеры, с которыми у него был win-win 20+ лет? В некотором смысле контент перестает быть продуктом, а становится сырьем для языковых моделей. Короче говоря, много вопросов, мало ответов. Но точно есть возможности! И полезно научиться писать годный контент - на эту тему тут есть важные посты - раз, два! @kyrillic</t>
+  </si>
+  <si>
+    <t>23.04.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2011</t>
+  </si>
+  <si>
+    <t>Cheap Date Index. Есть много разных рейтингов стоимости жизни, но вот один поинтереснее многих - по цене свидания! 🙂 Он в отчёте 2025 года о мировых ценах от Deutsche Bank Research Institute (pdf) Считается просто, по суммарной стоимости бутылки вина, пары джинсов, одного платья, двух кофе, ужина на двоих в mid-range ресторане, двух билетов в кино, двух билетов на общественный транспорт и поездки на такси 5 км. Вполне себе набор общительного экспата-айтишника или просто пары без детей. 1️⃣ Самые дорогие не удивили: 🇨🇭 Женева ($471), 🇨🇭 Цюрих ($462), 🇩🇰 Копенгаген ($397), 🇳🇴 Осло ($378), 🇬🇧 Лондон ($368), 🇺🇸 Нью-Йорк ($354) и др. Если Лондон и Нью Йорк - топ для активной городской жизни, то Копенгаген и Женева вряд ли стоят того. 2️⃣ Если убрать Бангалоры/Каиры и оставить нормальные для нашей аудитории города, топ дешёвых такой: 🇯🇵 Токио ($216) 🇨🇿 Прага ($219) 🇰🇷 Сеул ($223) 🇭🇺 Будапешт ($226) 🇷🇺 Москва ($229) 🇮🇹 Рим ($230) 3️⃣ Токио и Рим - единственные города в рейтинге, где свидание за 5 лет стало дешевле в долларах (-5.8% и -6.1% соответственно). В Токио это прямое следствие падения йены, в Риме - реальная динамика цен. 4️⃣ Обратный полюс - места с самым быстрым ростом за 5 лет: 🇦🇷 Буэнос-Айрес +81.5%, 🇹🇷 Стамбул +76.5%, 🇬🇧 Эдинбург +40.3%, 🇭🇺 Будапешт +38.5%, 🇵🇹 Лиссабон +33.2%. Южная и Восточная Европа быстро догоняют по ценам, а "дешёвые" направления закрываются на глазах. 5️⃣ Многие европейские города идут плотно, и они недорогие: 🇪🇸 Мадрид $264, 🇪🇸 Барселона $252, 🇵🇹 Лиссабон $252, 🇬🇷 Афины $256, 🇵🇱 Варшава $250, 🇭🇺 Будапешт $226. И тут снова главный вопрос: зачем жить там, где плохой климат, если за те же деньги моно больше кайфовать в теплой Европе. @kyrillic</t>
+  </si>
+  <si>
+    <t>23.04.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2010</t>
+  </si>
+  <si>
+    <t>Пачка крутых айтишных вакансий от команды холдинга с платформенными решениями для entertainment. Компания 01.tech быстро растет и активно нанимает: проекты с большой аудиторией, гибкий график и есть много возможностей специалистам быстро расти. Сейчас ищут: 1️⃣ Business Development Manager Строить партнёрства на уровне C-level, привлекать новых партнеров на запуск White Label платформы и влиять на рост B2B-направления 1️⃣ Senior-/ Project Manager Вести проекты на всех этапах от запуска до результата, прогнозировать риски и решать нестандартные кейсы 1️⃣ Product Manager Вести продукт на in-house решении от идеи до запуска и развития, находить точки роста через метрики и гипотезы 1️⃣ Product Designer Влиять на визуальный язык продукта, делать интерфейсы, задающие тренды в индустрии и в бигтехе 1️⃣ Team Lead Product Designer Формировать стратегию и планы развития стрима, быть центром дизайн-экспертизы и принимать ключевые дизайн-решения Крупные проекты, комфортный уровень оплаты, реальный impact и среда для роста Если это твой масштаб - смотри все подробности об этих вакансиях, а также будущие - в канале 01team #промо</t>
+  </si>
+  <si>
+    <t>22.04.26 18:28</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2008</t>
+  </si>
+  <si>
+    <t>Как людям на самом деле НРАВИТСЯ нейрослоп Я изредка делаю кросспосты заметок в threads и на хабр, чтобы выйти из пузыря умных читателей этого канала. На хабре очевидно короткие посты вместо статей не заходят. Более того, мои плотные посты с нумерацией почти каждый раз обвиняли в AI слопе. "Ну ладно!" подумал я. Сделал эксперимент: взял один из недавних постов, попросил клод "распиши до размеров небольшой статьи", убрал буквально пару формулировок и просто опубликовал на хабре. Статья вошла в топ-5 за день 🥲 То есть текст стал очевидно ХУЖЕ, но людям понравился больше. Никто не поставил минус за подозрение на нейрослоп (там можно видеть причины). А редакторы хабра добавили статью в соцсети (включая тг канал), чего ни разу не случалось с моими постами. Уверен, что если еще поработать с ллм, типа добавь фактуры, вот отсюда добавь инсайты и т.д. то это могла бы быть топовая статья (тема-то хорошая). Наверное можно и твит так расписать. Короче говоря, можно смеяться над откровенным AI слопом, но я уверен, что чуть более сложный мы уже читаем каждый день, даже не замечая этого. @kyrillic</t>
+  </si>
+  <si>
+    <t>22.04.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2007</t>
+  </si>
+  <si>
+    <t>Как вы знаете, визовые правила меняются чуть ли не каждые несколько месяцев: сегодня мультивизы есть, а завтра нет! И каждый выезд в ЕС кажется челленджем. Но есть способ упростить себе жизнь, избавившись от визовой рулетки: Испанский ВНЖ даёт то, чего визы давно не дают: стабильность, свободу передвижения и право выбора — жить в своей стране или в Европе, работать дома или у Средиземного моря. И да, получить его можно за 15–20 рабочих дней. Всей семьёй. Без инвестиций и без проживания в Испании. Есть проверенные ребята, которые давно этим занимаются системно и с доведением до результата - команда Relocant.es. Они честно рассказывают: что сейчас реально работает и что поменяется уже в этом году. Чтобы быть в теме - Подписывайтесь на их канал. 🎁 23 апреля в 19:00 пройдёт бесплатный вебинар, где эксперты разберут самые рабочие варианты ВНЖ в 2026 году и разложат по полочкам все налоговые и юридические нюансы. Регистрируйтесь на вебинар в чат-боте И получите бесплатный разбор вашей ситуации! #промо</t>
+  </si>
+  <si>
+    <t>22.04.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2006</t>
+  </si>
+  <si>
+    <t>считаю, что этого канала достойны фотки, как мы с Микой гуляем по Побленоу, в совпадающих по цвету прикидах</t>
+  </si>
+  <si>
+    <t>22.04.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2005</t>
+  </si>
+  <si>
+    <t>После прочтения этого поста, у вас не будет FOMO по поводу AI 🙂 На днях я попросил вас поделиться своими полезными AI кейсами, а взамен пришлю полную таблицу с кейсами всем, кто поделился и не схалтурил. Если хотите тоже - заполните форму из поста. Там реально много интересного! Но я кое-чему удивился после чтения сотен AI кейсов из этой активности и такой же полтора года назад: ML-инженеры из фаангов Сиэтлов-Лондонов делятся такими же простенькими и полезными кейсами, как и обыватели из Саратова. Это не преувеличение: там кейсы вроде "сгрузил все в NotebookLM и поспрашивал" или "даю ссылку боту, он присылает саммари". И я верю этим ML-инженерам: они умные, рубят в теме, дружат с логикой, понимают, что такое ценность, и прошли отбор в фаанги (на самом деле многие другие, кто в теме и на высоком уровне карьеры, тоже делятся откровенно простыми кейсами). Так что не стоит переживать, что кто-то лучше понимает, как работать с AI! Или говорит, что построил невероятного секретного AI агента, который дал +100500 к зарплате. В ту же форму фантазеры прислали множество нелепых кейсов, которые абсолютно невоспроизводимы, но обещают "найти работу за два дня", "делать автоматический аутрич, не похожий на спам", "виральные рилсы на автопилоте" и т.д. Кто реально получают пользу - делают простенькие AI воркфлоу, для работы и личных задач. И эти флоу реально работают и реально полезны. .Они не требуют каких-то особенных знаний или опыта. Крутость кейсов не в сложности сетапа, а в неочевидности того, что подается на вход. Короче говоря, аргумент "вы просто не умеете пользоваться AI" несостоятелен. Перешлите этот пост тем, у кого еще есть AI fomo! 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>22.04.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2004</t>
+  </si>
+  <si>
+    <t>Как вы знаете, сегодня рынок HR таков, что на вакансию часто падает более тысячи откликов. Вручную это обработать почти невозможно, и тем более как-то вступать с кандидатами в переписку. И скоринг кандидатов — очевидный кейс, где ИИ может помочь: вместо ручной работы открой-найдискилл-напиши, можно заавтоматизировать всю рутину. Ребята из Nanimai как раз делают такое: 1. Загружается вакансия; 2. Система сразу смотрит, насколько кандидат подходит под требования; 3. Предлагает понятный скоринг и объясняет, почему один кандидат сильнее другого; 4. Если в резюме не хватает данных, Nanimai сама уточняет их в чате и отвечает на вопросы кандидата. В итоге вместо нескольких дней работы, первичную оценку по HR воронке можно сделать буквально за полчаса. Для читателей кириллика можно протестировать сервис и закрыть одну вакансию бесплатно! Точно стоит попробовать (там еще много полезных фич) —&gt; https://nanimai.tech #промо</t>
+  </si>
+  <si>
+    <t>22.04.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2003</t>
+  </si>
+  <si>
+    <t>21.04.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2000</t>
+  </si>
+  <si>
+    <t>Про контакты с реальностью, ч.2: достижения. Прошлый пост - один из самых важных во всем канале, и его продолжение я приурочил к красивому id: https://t.me/kyrillic/2000 🙂 С id 1000 был тоже важнейший пост "Быть другим". Определение контакта с реальностью: это когда мы выставляем продукт своих усилий или даже самих себя на витрину, и в ответ ожидаем от людей перед витриной каких-то действий (а не просто слов!) Собеседования, продажа своих услуг, поиск юзеров для пет-проекта, поступление в университет, питчи инвесторам, подача заявок куда угодно, получение многих внж, рост подписчиков блога, участие в дейтинге. В этом посте про достижения - результат успешного контакта с реальностью, в котором человек прошел отбор. 1️⃣ Часто люди в списке своих достижений ставят в один ряд события абсолютно разного порядка: "закончил Оксфорд, работал в Гугле, пробежал марафон, выучил французский, посетил 50 стран". Но на деле вот так: Достижения (далее "Д"): получение оффера, прохождение со стартапом в акселератор, получение сложного внж, победа в тендере/конкурсе/опенколле, публикация текста/работы там, где есть ревью, рекомендация клиента, по которой пришел другой клиент, рост подписчиков блога, получение гранта, начало долгосрочных отношений и т.д. Недостижения: ("неД"): собрал звезду смерти из лего, проехал 200км на велосипеде за день, взошел на Килиманджаро, посетил 50 стран, выучил новый язык, прочитал 100 книг за год, получил дайвинг-сертификат, отсидел випассану, купил квартиру, прошел онлайн-курс, постил в блог 365 дней подряд, сдал ielts на 8 и т.д. 2️⃣ По такой классификации, достижения - это единственный важный маркер любых действий в жизни. Грубо говоря, если рынок в условиях конкуренции выбрал человека - это самая объективная оценка, которая вообще возможна. 3️⃣ Если у человека много Д, то это просто "рычаг" всех остальных его контактов с реальностью: чем больше достижений, тем больше результата от единицы усилий. А если ноль, то все усилия могут умножаться на ноль. И самое главное: люди, которые реально влияют на жизнь, оценивают именно достижения, а неД молча пропускают. И так не только в карьере конечно. 4️⃣ При этом что-то может являться одновременно Д и неД: например поступление в Оксфорд - это достижение, а учеба и выпуск из Оксфорда - уже нет. Именно поэтому инвесторам интереснее студенты и дропауты топовых вузов: сигнал поступления уже считан, а диплом ничего нового не добавит. 5️⃣ Ключевая разница - была ли конкуренция с другими людьми? неД почти всегда завязаны только на собственное упорство и ресурсы. Проехать 200км на велосипеде или взойти на Килиманджаро может любой здоровый человек с деньгами и временем. А вот заработать на сайд-проекте или поступить в MIT - нет, даже если очень хочется и есть деньги. Разница принципиальна. 6️⃣ "Сделал" ≠ "прошел отбор": часто путают усилия с результатом, потому что усилия очевидны, а отбор нет. Из-за этой путаницы так много людей недоумевают, почему они много работают, но жизнь не становится лучше. Работа и воля важны конечно, но рынку на них плевать. 7️⃣ Чем раньше человек разделяет свою жизнь на Д и неД, тем быстрее начинает наливать попытки в воронку с правильной стороны. Потому что одно Д меняет жизнь сильнее, чем 20 неД вместе взятых. 8️⃣ Одно сильное Д открывает доступ к следующим: в более сильную среду, с более интересными людьми, с большими возможностями. неД таким свойством не обладают - они замкнуты сами на себе. Пробежал марафон? Молодец, максимум пробежишь ультра. Получил Каннского Льва? (как Мила) Открывается дверь в индустрию на всю жизнь. Если кому-то нужен известный пример и мотивация, то можно почитать автобиографию Шварценеггера (я читал давно) - вот уж у кого жизнь по этому правилу. От качка в Мюнхене до губернатора Калифорнии, и на каждом из множества этапов жизни предыдущие достижения давали большой буст. 9️⃣ Работает и в обратную сторону: отсутствие Д в жизни - самый сильный сигнал, что человек живёт в пузыре. Причём чаще всего комфортном: отказов нет, потому что нет попыток. Но и движения тоже нет. @kyrillic</t>
+  </si>
+  <si>
+    <t>21.04.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1999</t>
+  </si>
+  <si>
+    <t>Снова хочу дать дружескую рекомендацию блога одного из читателей кириллика - Димы Беседы @dimabeseda. Он делает стартапы серийно, и делится САМЫМ необсуждаемым публично - цифры CAC, ретеншна, бенчмарки каналов продвижения, рефандов и т.д. И все это в столь сложном сегодня B2C. Круто! Вот например один из месячных отчетов продукта Spiry (помогает креаторам делать виральный контент) - там есть ВСЕ: регистрации, данные по воронке онбординга, оплаты, mrr, рефанды + выводы Димы обо всем этом. Месяц за месяцем можно увидеть как сложно все это делать, и как Дима это упорно и талантливо делает. И еще рассказывает, как идет фандрейзинг. Вряд ли есть фаундеры, продакты, маркетологи, которые не найдут что-то офигенно полезное в постах Димы. Но я бы смотрел даже шире: все, кто собирается запускать стартап или сайд-проект - вот как это выглядит! На 99% тыкания в каналы продаж и записывание всего в табличку. Короче говоря блог Димы отрезвляет, и респект ему за смелость! Подписывайтесь @dimabeseda</t>
+  </si>
+  <si>
+    <t>20.04.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1997</t>
+  </si>
+  <si>
+    <t>Недавно писал про квартирный быт в Италии, и что он многим постсоветским людям покажется довольно знакомым. Во французских квартирах локалов мы тоже жили: и если итальянские многим напомнят советский пролетарский быт, то французские - знакомый интеллигентный дореволюционный. Даже в современных домах и скромных интерьерах. 1️⃣ Если бы меня спросили, какой звук ассоциируется с Францией, то это был бы не хруст багета, а СКРИП ПАРКЕТА. Кажется это уже не баг, а фича, потому что даже во французских фильмах скрип паркета нередко идет постоянным фоном (прочитав это, вы будете замечать скрип во французском кино всю жизнь 🙂) И Макрон, принимающий президентов в Елисейском дворце, тоже смачно скрипит паркетом. 2️⃣ Жить в уже обжитых французами квартирах - это конечно кайф: кроме приятной эстетики в самых мелочах, можно подметить всякие удобные штуки, которые есть почти у всех, типа ножа для устриц или бокса для вонючих сыров. Большинство наших с Милой интерьерных лайфхаков родом из французских квартир, где мы жили. 3️⃣ Кажется во Франции намного меньше ценится современное жилье в стиле Дубая или Майями. Наверняка это из-за того, что есть хороший старый фонд (его достаточно отремонтировать), который местным приятнее для жизни, чем качественный новострой. И более элитно для обывателя, конечно. Это как в Питере и Москве с 4-х метровыми потолками, чего в регионах почти нет. Но во Франции это откладывает отпечаток на всех интерьерах, даже очень скромных - без вензелей и изысков местным как-то неуютно. Петербуржцам, выросшим с лепниной дома, французские интерьеры покажутся особенно родными. Кстати любителям стеклянно-бетонного быта Франция скорее не зайдет - все будет казаться каким-то унылым старьем (есть пост про "тест Дубаем и Бали"). 4️⃣ Средний уровень интерьеров во Франции конечно топ-1 в мире, с большим отрывом. Это можно заметить по среднему уровню airbnb-квартир не в самых туристических городах Франции, особенно если сами квартиры - это не бизнес, а люди пересдают свои. Что уж, даже популярные французские окна от пола уже делают любую квартиру в два раза приятнее для жизни. После Франции "окна в пол" - один из главных критериев жилья у нас. @kyrillic</t>
+  </si>
+  <si>
+    <t>20.04.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1996</t>
+  </si>
+  <si>
+    <t>Видно, что рынок платформ для выплат удалённым командам наконец-то стал по-настоящему конкурентным. И это хорошая новость для фаундеров – есть из чего выбрать. Если вам уже кто-то предложил условия для автоматизации выплат — это ещё не значит, что у них лучший вариант. Просто приходите с ними на консультацию в 4dev.com. Команда посмотрит ваш кейс и постарается предложить условия выгоднее — особенно если вы пришли из этого канала. При этом у 4dev.com сильная база не только по комиссиям, но и по самому продукту: — стабильные выплаты с 2022 года в 150+ стран, включая СНГ — 30+ валют и USDT легально — авто-инвойсы и закрывающие документы по международным стандартам — один договор с платформой вместо десятков с исполнителями Плюс это не просто “ещё одна платформа на рынке” — решением уже пользуются 1000+ международных команд, которым важно не только отправить деньги вовремя, но и не утонуть в ручной операционке, документах и согласованиях. А еще заплатить команде вовремя и легально. Так что если вы сейчас сравниваете решения на рынке или уже получили индивидуальные условия — просто покажите их 4dev.com. Есть шанс, что на консультации вам предложат вариант интереснее. Записаться здесь — скажите, что из kyrillic :) #промо</t>
+  </si>
+  <si>
+    <t>19.04.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1994</t>
+  </si>
+  <si>
+    <t>Вот крутой пример AI кейса, который прислали в форму из вчерашнего поста. В цитатах слова его автора: Я инженер в Hardware DeepTech. Часто нужно читать и анализировать доменные научные статьи. С помощью LLM+Obsidian cделал knowledge base как у Andrey Karpathy. По сути псевдо-RAG система без плясок с бубном. Позволяет задавать вопросы к большому корпусу знаний с выверенным контекстом и без галлюцинаций. Например, прошу скомпилировать обзор и сравнение решений какой-то узкой задачи. Кейс применим не только для научный статей конечно. Как все настроить: Использую допиленную версию этого репозитория claude-obsidian, но можно использовать как есть. Для экономии токенов pdf можно парсить с помощью Notebook LM можно закидывать их и выгружать саммари бесплатно (но есть шанс, что что-то будет упущено). Лучше всего использовать этот препроцессор, он парсит pdf в удобный для LLM формат. Также можно просить Notebook LM или бесплатный Gemini делать Deep Research по теме и результат добавлять в нашу систему как входные данные. Обычно процесс выглядит так: беру пачку статей по теме (например "Потеря устойчивости тонкостенных труб"), конвертирую их, затем прошу Claude Code "/wiki-ingest parse new articles in the folder X" (скилл wiki-ingest берется из репозитория выше). После этого задаю вопросы по теме например "\wiki-query Provide extensive technical report on all factors affecting thin-walled tubes buckling" Получаю ответы по теме со ссылками на первоисточники без галлюцинций. Для промпта "\wiki-query Provide extensive technical report on all factors affecting thin-walled tubes buckling" на выходе получается подробный обзор литературы с формулами и диапазонами параметров труб. Всегда можно задать этому отчёту уточняющие вопросы, например "вот у меня есть труба X, на сколько вероятно что она потеряет устойчивость под нагрузкой Y, что я могу изменить, чтобы этого избежать" и получать практические рекомендации с обоснованием. Важные детали: Я не думал, что LLM сможет так хорошо улавливать суть научных статей, но я просил её анализировать пару сложных проблем и она довольно точно ухватывала суть из научных статей и давала качественные ответы. На чтение условных 50 статей и их сопоставление с тем, что уже есть в базе данных уходило бы 1-2 рабочих дня, Opus 4.7 справляется за 30 минут. Да, все равно на мне чтение первоисточников из ответов, но я экономлю время на поиске релевантной информации. При извлечении информации LLM все равно может упускать детали и нужно всегда ходить по ссылкам в первоисточники и проверять, но как быстрый поиск по базе знаний работает на 100% С чем LLM не справляется: У LLM нет понимания сутейной части, всё же это просто предсказатель текстовых токенов, поэтому выводы из сложных статей она делает, как пересказ содержимого, но не может экстраполировать. Плюс все что касается пространственного мышления, для нее не понятно, поэтому когда она пытается описывать физические объекты в пространстве, получается плохо. 📎 Еще автор кейса приложил полезный файл: Скомпилированный claude-desktop plugin (zip файл со всеми скиллами и агентами, можно распаковать и попросить клода скомпилировать плагин в чате). Его можно просто добавить в 2 клика, я не прикладываю обвязяку из obsidian так как она вторична, по сути LLM взаимодействует с текстовыми файлами. Obsidian это просто удобный просмоторщик для человека. Но файл получат только те, кто тоже отправят свои кейсы в форме из поста, описав детали так же практично 😁 @kyrillic</t>
+  </si>
+  <si>
+    <t>19.04.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1993</t>
+  </si>
+  <si>
+    <t>💸 Про вывод USDT в рубли Если работаете со стейблами, то знаете, что обычно это P2P. А это всегда риск: переводы от рандомных людей, возможные блокировки карт, вопросы от банка. Есть более спокойный вариант - Antarctic Wallet Механика простая: USDT → конвертация внутри сервиса → рублёвый платёж Деньги приходят как обычный перевод, а не как цепочка от разных людей. Что по факту: • нет риска блокировки карты • нет переводов от незнакомых физлиц • не нужно каждый раз искать обмен • можно спокойно платить и выводить По ощущениям это уже нормальный рабочий способ, а не «костыль через P2P». 👉 Воспользоваться Antarctic Wallet #промо</t>
+  </si>
+  <si>
+    <t>18.04.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1992</t>
+  </si>
+  <si>
+    <t>Собираем кейсы AI которые РЕАЛЬНО работают. Больше года назад мы уже собирали, некоторые я опубликовал (раз, два), а остальные я отправил всем поделившимся на почту. Всего было 280+ кейсов, многие неожиданные, кое-что сам стал использовать. Еще недавно был отдельный пост с хорошими примерами в комментах. В этот раз такой же простой формат: в форме делитесь реально полезным AI кейсом —&gt; получаете ВСЕ полезные кейсы участников (обезличенно). Немного правил, чтобы в этот раз получилось еще полезнее: • Главное - по вашему описанию в форме должна быть возможность ПОВТОРИТЬ кейс. То есть нужны практические детали, по которым обычный человек сможет получить такой же результат. Можно описать текстом или скринкастом. • AI кейсы про разработку в этот раз не принимаются! (например помощь с написанием кода) Может быть на эту тему будет что-то отдельно. • Кто будет халтурить с описанием, пришлет какую-то ерунду или будет описывать слишком абстрактно "сэкономили $100500 обучив AI агента" - кейсы к сожалению не получит. В общем хотите получить годный набор AI кейсов, которые РЕАЛЬНО работают? Поделитесь в форме своим! Если своих нет, то скиньте тем, у кого точно есть - они потом с вами поделятся результатами. @kyrillic</t>
+  </si>
+  <si>
+    <t>18.04.26 04:54</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1991</t>
+  </si>
+  <si>
+    <t>Экономика фейковых звёзд на GitHub. Я неоднократно упоминал, что в последние 2-3 года происходит "инфляция гитхаб-звезд": их нужно все больше и больше, чтобы производить впечатление. И это на удивление важный параметр для венчурных опенсорс-стартапов: по динамике звезд инвесторы частично определяют хайповость, а по форкам - востребованность. Эти метрики я видел много раз в питчах, в том числе на YC demo days. А инвесторы мониторят тренды гитхаба. Оказывается, инфляция мне не привиделась: есть целый рынок накрутки звезд! Который гонит вверх ожидания от честных проектов. Детали: 1️⃣ Есть исследование (pdf) с анализом звезд гитхаба за 2019-24 гг: найдено 6 млн фейковых на 18+ тыс репозиториев. До 2022 г фейки были в основном у скам-проектов, чтобы выглядеть более легитимно: всякий варез, фишинг, криптоботы и др. Но с 2022 г фейковый звезд стало намного больше, достигнув пика к 2024 (дальше к сожалению данных нет). 2️⃣ Каждый шестой (!) быстрорастущий проект имеет признаки накрутки звезд. Если убрать откровенный скам, то топ-1 категория с накрутками сегодня - AI/LLM проекты, они забрали первое место у блокчейн-проектов 🙂 3️⃣ Стоимость фейковой звезды - от 3 до 85 центов. Медианное число звезд на seed раунде - 2-3 тыс, на серии А - 5 тыс. Манипулировать недорого! Рынок звезд работает совершенно открыто - все можно просто загуглить: десятки сайтов, Fiverr-гиги, тг-каналы, биржи взаимного обмена звёздами. 4️⃣ Есть премиум-сегмент: аккаунты с пятилетней историей коммитов и значком Arctic Code Vault Contributor продаются в тг примерно по $5k. Накрутки распространились за пределы гитхаба: npm-загрузки надуваются через AWS Lambda (один чел довел пакет до 1 млн загрузок в неделю с 0 реальных юзеров), расширения VS Code - через ботов. Есть риски у честных проектов: конкурент/недоброжелатель накрутит звезды, и потом доказывай, что не накручивал сам. Защиты от такой атаки не существует. 5️⃣ Топ-1 в одном из VC-рейтингов быстрорастущих опенсорс-стартапов (ROSS Index от Runa Capital) занял проект, у которого нашли ~47% подозрительных звёзд. Bessemer (топовый фонд) уже давно называет звёзды vanity metrics и вместо них смотрит на уникальных контрибьюторов в месяц: кто создал issue, pr или коммит. Таких проектов, набирающих 250+ в месяц, меньше 5% от топ-10000 репозиториев. 6️⃣ Фейковые аккаунты почти неотличимы от реальных по профилю - аватар, био и др. Но 60%+ из них занимались исключительно звездвами. На глазок накрутки можно определить по соотношению форков к звездам. Например 235 форков на 1000 звезд - это ок, а 20 форков на тысячу - слишком подозрительно. Если проект никто не форкает, его никто не использует. Соотношение watchers-to-stars тоже работает. У одного из проанализированных репозиториев 157 тыс звёзд и 168 watchers. Один watcher на тысячу. 7️⃣ В США с окт'2024 действует правило FTC (Consumer Review Rule), прямо запрещающее покупку/продажу фейковых отзывов и показателей соцсетей. Штраф $53 тыс за одно нарушение. Пока применялось к отзывам, но гитхаб-звёзды формально попадают под ту же норму. 8️⃣ Сам гитхаб активно борется с накрутками, большинство фейк-аккаунтов забанены. Но рынок накрутки звезд все еще существует, их "инфляция" растет, и честным проектам все сложнее впечатлять своим ростом. @kyrillic</t>
+  </si>
+  <si>
+    <t>17.04.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1990</t>
+  </si>
+  <si>
+    <t>Появилась информация (хабр) и кейсы, что Телеграм в РФ заработал без впн на андроидах у... премиум юзеров 🙂 Пока идем четко по сценарию 2018 года. Если кто забыл: • РКН угрожает заблокировать Телеграм за невыполнение требований (фев-мар'18) • Решение о блокировке (13 апр'18) • РКН косячит с блокировками, падает полрунета (16-27 апр'18) • Телеграм заблокирован (апр'18) • Телеграм выкатывает апдейты, позволяющие обойти блокировки (апр'18) ———— Вы находитесь здесь ————— • Акции, согласованный митинг, много мнений в поддержку свободного интернета (22-30 апр'18) • Кампании "Битва за Telegram", иски в ЕСПЧ, много публикаций в медиа (2018-19) • РКН так и не попросил эпл и гугл удалить Телеграм из сторов, хотя делает это массово (пост) (2018-20) • Тихая разблокировка (2020) У вас заработал в новом приложении 12.6.4 на андроиде и с премиумом? Пишут надо несколько раз перезагрузить. И почему заработало только у премиум пользователей? @kyrillic</t>
+  </si>
+  <si>
+    <t>17.04.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1989</t>
+  </si>
+  <si>
+    <t>В "оде разработчикам" (пост), я упоминал, что миру не хватает блогов и эссе от этих самых разработчиков, особенно в ru сегменте. Вот несколько классных примеров от технических умов из моих закладок: 1️⃣ My writing process after 5 years of blogging by Emma Goto: структурированно как раз о том, как организовать свой писательский процесс. Вот пара годных идей оттуда (но там их больше): • Хорошая идея для поста - это когда гуглил, и с трудом нагуглил. Прям мой подход "пишу то, что нельзя нагуглить", но только лучше - через свой опыт поиска таких тем и знаний. Я вообще считаю, что любой человек, который что-то гуглит с любопытством, не может не иметь тем для постов. • Писать можно нерегулярно, а публиковать лучше регулярно, по расписанию. У меня именно так: 80% содержательных постов этого канала были написаны в самолетах, по 2-10 штук за раз. • И пример как обычный автор блога заморачивается с SEO (это нужно делать конечно!) Мне понравилась идея, что посты - этот семена, могут расти долго, некоторые растут сами, другие нужно удобрять, третьи - умирают. 2️⃣ Ten Rules for Negotiating a Job Offer by Haseeb Qureshi: кому-то покажется банальным, но я никогда не собеседовался и не работал в найме, поэтому мне понравились некоторые тезисы: • Лучшее, что можно сделать при поиске работы - иметь другие офферы. Это переиначенный мой любимый тезис, что 90% успеха любых переговоров - это наличие альтернатив, в качестве рычага. Кроме того несколько офферов - сигнал о востребованности. Время - это тоже рычаг, полезно иметь его с запасом. • Примеры как создавать fomo в роли кандидата: после оффера писать другим компаниям "у меня есть оффер". Звучит странно, но я знаю людей, которым это помогало. 3️⃣ Simon Willison, соавтор Django (и YC фаундер кстати), очень быстро выпускает вдумчивые посты про новинки AI (и не только). Много крутых заметок, вот например AI Doesn’t Reduce Work—It Intensifies It. Для меня это лучший источник новостей про AI, потому что уже пропущены через фильтр, скепсис и главное - руки очень умного инженера. То что он навайбкодил и работает - аккуратно собрано на tools.simonwillison.net. 4️⃣ Из ru могу отметить один блог - Андрея @andreyposnov, мне там интересны структурированные мысли и очень практичные лайфхаки про жизнь в Барселоне. А не просто фотки Саграды, как почти у всех в блогах. Уверен, что технический склад ума Андрея способствует написанию полезных постов. Он купил Теслу, и по его заметкам я понял, что она точно не для меня 🙂 Спросите кстати Андрея, как он успевает работать Engineering Manager и активно писать посты. Это проще, чем кажется, когда есть желание писать, и есть о чем писать. 5️⃣ Интересная заметка Product Hunt is Dead by Mahmoud Hashemi, которая погружает в реалии запусков на PH. Их в принципе знают все, кто запускался несколько раз и видел динамику год за годом. Мне было интересно, как Махмуд решил пообщаться с накрутчиками голосов - обещают топ-5 всего за $100. 6️⃣ Один автор протестировал LLMs на то, как они могут предсказывать скорость остывания чашки кофе - LLMs predict my coffee. Просто забавный эксперимент, который показывает, что LLMs хорошо воспроизводят типичные физические законы, но плохо работают с допущениями или плохо учитывают доминирующие эффекты. Но в конце подает интересную мысль: языковые модели вряд ли смогут заменить главный человеческий навык - вкус! Понять, что важно, а чем можно пренебречь. На эту тему сейчас кстати много обсуждений, и у меня будет отдельный пост! 7️⃣ Короче говоря, хороших эссе и постов от технических умов очень много, я их читаю буквально ежедневно. Уверен, что многие из вас тоже так могут. Так что дерзайте! 💪 PS я могу делиться всем годным в таком же формате: ссылка + пара хороших мыслей оттуда. Но это не формат кириллика, наверное где-то нужно отдельно делать, в закрытом режиме, но точно не в виде тг-канала (я новые заводить ни в коем случае не буду). Если бы вы читали мои закладки с интересностями оттуда - поставьте пожалуйста кита 🐳, так я пойму, нужно это кому-то или нет. @kyrillic</t>
+  </si>
+  <si>
+    <t>17.04.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1988</t>
+  </si>
+  <si>
+    <t>⚡️21 апреля в 13:00 (мск) эксперты Intermark Global проведут онлайн-трансляцию "Как геополитические события 2026 влияют на недвижимость Кипра: результаты 1 квартала и прогнозы на 2026 год" В 1 квартале 2026 года произошли глобальные изменения в мире – конфликт на Ближнем Востоке и включение России в официальный список ЕС «high-risk third countries». Эти события уже начали влиять как на глобальный рынок недвижимости и инвестиционного резидентства, так и на рынок недвижимости Кипра. ➡️ Регистрация Программа: 1. Недвижимость Кипра в 2026 году: тренды, предложение и спрос со стороны экспатов и туристов. Что будет с ценами? 2. Кипр – альтернатива рынкам Ближнего Востока: стабильность, безопасность, членство в ЕС 3. «План Б» на Кипре: налоги и бизнес, жилье и образование. ПМЖ – как получить россиянам с учетом изменений? 4. Как пройти комплаенс и открыть счет на Кипре? Оформление сделки в текущих условиях, оплата из России и юридические нюансы для граждан РФ 5. Как инвестору выиграть в текущих условиях? Во что инвестировать сейчас: проекты в топовых локациях ➡️ Регистрация #промо</t>
+  </si>
+  <si>
+    <t>16.04.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1987</t>
+  </si>
+  <si>
+    <t>Промежуточная статистика этого раунда дейтинга: Анкет мужчин в 2+ раза меньше. Медиана возраста одинакова - 33 года. Мужчины почти 50/50 Россия/заграница, женщины в 3х чаще в России. Хобби: путешествия, горы, питомцы, музыка/концерты - одинаково у М и Ж. Танцы - сильно женские. Велосипед, серф, книги - сильно мужские. Профессии: разработка, финансы и фаундерство - сильно мужские. Маркетинг и продакты - сильно женские. Не забудьте скинуть предыдущий пост своим знакомым одиноким Ж! Смотрите сколько классных М в комментах!</t>
+  </si>
+  <si>
+    <t>16.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1986</t>
+  </si>
+  <si>
+    <t>Дейтинг в кириллике! ❤️ Это коллаб с Ариной Хромовой, автором @bezaspera, кладезем знаний для тех, кто хочет расти в карьере (а кто не хочет?!) Большой респект и огромное спасибо Арине, что согласилась поддержать активность, которая может изменить чьи-то жизни к лучшему. Подпишитесь на @bezaspera! Правила простые: 👨🏻 МУЖЧИНЫ выкладывают свои интро с фотками в комментах к этому посту, 👩🏼 ДЕВУШКИ - у Арины в посте. Смотрите, ПОДДЕРЖИВАЙТЕ реакциями, пишите людям! В этом посте ТОЛЬКО интро/анкеты, почти все остальное будет удалено. Любые обсуждения - в предыдущем. А остальные - ПОДЕЛИТЕСЬ постами со своими знакомыми одинокими мужчинами и девушками! Потому что одна пересылка может изменить чью-то жизнь ❤️ Так уже случалось после прошлых дейтинг-постов. Напомню об аудитории моего канала: вряд ли где-то есть такая концентрация талантливых ru-айтишников, зарабывающих МНОГО (опрос). Возраст М читателей канала - в основном 26-40 лет, многие в эмиграции, работают или целят в глобал. Другими словами, здесь самые завидные женихи! И это не преувеличение. Как комменты настоятся - сами в этом убедитесь. Так что коллаб должен дать крутые результаты ❤️❤️❤️ @kyrillic</t>
+  </si>
+  <si>
+    <t>16.04.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1985</t>
+  </si>
+  <si>
+    <t>Через час будет новый раунд дейтинга! В коллабе с @bezaspera Готовьте свои интро, на примеры можно посмотреть в прошлых постах, например тут. А мое видение интро для дейтинга описано тут (советую прочитать, особенно мужчинам!) От себя могу пообещать, что здесь будет safe space: я не допущу насмешек и грубостей в сторону участников. За такое сразу бан. И чтобы была проще навигация, в следующем посте разрешены только интро участников. А любые релевантные дейтингу обсуждения давайте оставим в комментах к этому посту!</t>
+  </si>
+  <si>
+    <t>15.04.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1984</t>
+  </si>
+  <si>
+    <t>Как новая модель от Anthropic взломает все! (или нет) В посте про апокалиптический маркетинг AI компаний я упоминал, что новость о новой модели Mythos - это пиар, который снова запугивает обывателя заголовками "Трамп созывает глав банков из-за рисков безопасности, которые несет Mythos" (guardian). Крупнейшие сми мира об этом написали, не разобравшись в деталях, или хотя бы не дождавшись консенсуса индустрии кибербезопасности. 1️⃣ Вкратце: согласно пресс-релизу Антропика, Mythos находит тысячи zero-day уязвимостей в основных ОС и браузерах, в том числе 27-летнюю в OpenBSD, объединяет в цепочки атак и сама пишет готовые эксплойты. Модель не обучали этому напрямую, способности “всплыли сами”. Mythos доступна ограниченному числу компаний (Apple, Google, Microsoft, Cisco, Broadcom и др.), потому что такое слишком опасно выпускать публично. 2️⃣ Независимым исследователям доступ к модели кстати не дали. Закрытость модели делает заявления трудно проверяемыми и требует нашего с вами скепсиса. 3️⃣ Уже появились первые разборы от людей в индустрии (тут). Вот мое понимание ситуации: маленькие модели тоже хорошо подтверждают уязвимости (но главный вопрос - могут ли они находить их в огромных кодовых базах). А в тестах на false positives дешевые модели часто бывают даже лучше. Способности растут неравномерно: одна и та же модель может идеально решать сложные задачи и проваливать базовые. 100 дешевых моделей скорее всего дадут результат лучше, чем одна огромная. Другими словами, многие задачи в AI сybersecurity - уже коммодити, доступный всем. И сила не в каких-то сверхвозможностях Mythos, а в навыках кибербезопасника с 20-летним стажем, вооружившегося AI. 4️⃣ Можно сказать, что новости про Mythos - это введение людей в заблуждение. По крайней мере нет убедительных доказательств того, что описанные риски реальны, а только слова пресс-релизов, растиражированные медиа. 5️⃣ Если вы читаете издание, блог или тг-канал, которые тоже распространяет такие фомо - возможно стоит поискать источники, которые не просто перепечатывают заголовки, а пытаются разобраться в их достоверности и смысле. 6️⃣ Подытожу: новости про Mythos - мягко говоря преувеличение, но вряд ли сегодня можно представить кибербезопасность без использования AI. Тут главная ценность в пайплайне, а не единой модели "которая может взломать все". Очевидно, что даже если Mythos на голову лучше других (мы этого не знаем), то это не moat, и очень скоро другие модели догонят. @kyrillic</t>
+  </si>
+  <si>
+    <t>15.04.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1982</t>
+  </si>
+  <si>
+    <t>Скоро буду выступать на отличной конференции, AI Skills от Community Sprints! Это хорошая возможность перенять опыт у тех, кто реально внедряет AI (а не просто говорит об этом): будут кейсы от спикеров из: • Revolut • DoorDash • Zalando • wallet (телеграм) • Тбанка • Plata и др. Я буду выступать в привычной вам роли "скептик принес цифры про AI" 🙂 Кроме прочего обсудим какие AI стартапы работают, а какие нет. Видно, что организаторы стараются посмотреть на практику AI под разными углами (не только пригласив таких как я). Это круто! И вообще, исходя из того, что знаю, мне кажется это будет одна из лучших ru-конференций про AI. Буду рад, если вы придете, во время Q&amp;A можно будет пообсуждать интересное. Конфа пройдет 21-23 апреля со стартом в 17:00 СET / 18:00 МСК И кстати не надо подписываться на 100500 каналов для участия в конференции, регистрация бесплатная, в пару кликов. Приходите!</t>
+  </si>
+  <si>
+    <t>14.04.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1981</t>
+  </si>
+  <si>
+    <t>Дейтинг в кириллике работает! ❤️ Таких сообщений у меня уже 35, наверняка пар образовалось еще больше! Очень рад за всех, кто встретил свою любовь таким странным способом - в дейтинге айтишного телеграм-канала 🙂 Так как наша активность сверхуспешная, послезавтра будет новый раунд - на этот раз в коллабе с Ариной, автором канала @bezaspera - кладезя знаний и интересностей для тех, кто хочет расти в карьере. Наши аудитории во многом пересекаются, поэтому во-первых, зацените контент Арины и подпишитесь, а во-вторых, приготовьте свои интро к четвергу! На примеры можно посмотреть в прошлых постах, например тут. А мое видение интро для дейтинга описано тут (советую прочитать, особенно мужчинам!) И хочу предупредить: дейтинг - это публичная активность, со всеми вытекающими - от неадекватов до криптоскамеров и других мошенников, и к сожалению уже есть пострадавшие. Это похоже на тест-драйв жизни мини-блоггера 🙂 Мой совет: поменьше переписки, побольше как минимум онлайн-встреч, но лучше конечно оффлайн. При этом каждый раунд нашего дейтинга создавал новые пары, а это самое главное. Так что готовьтесь! Подпишитесь на Арину @bezaspera и перешлите этот пост всем, кому может быть интересен дейтинг с крутыми читателями наших каналов. Это правда может изменить чью-то жизнь! 🕊️ @kyrillic</t>
+  </si>
+  <si>
+    <t>12.04.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1980</t>
+  </si>
+  <si>
+    <t>Про "путевку в жизнь" для детей, ч.2. Исследования! В прошлом посте я предложил незамысловатую полушуточную стратегию для повышения шансов детей на успех в жизни: стремиться жить на Манхэттене 🙂 Взглянем на исследования, которые изучали связь успехов и переезда в другие места (не только страны, но и просто районы). 1️⃣ Очевидно, что если ребенку 2 года, то среда (город/район) вряд ли повлияет на его будущие успехи. С возрастом влияние появляется, но когда именно? Согласно большой годной работе, изучавшей опыт 7 млн семей в США: дети, переехавшие в хороший район до 13 лет, к 25+ годам зарабатывают на ~31% больше контрольной группы, чаще поступают в колледж (+32%), живут в лучших районах и реже становятся матерями-одиночками. Но у подростков есть риски: переехавшие в 13-18 лет, показывают слегка отрицательные результаты, из-за необходимости адаптироваться. В исследовании не было детей до 4 лет, но в целом эффект линеен: лучше переехать в 5, чем в 7 или тем более в 11. Очевидно, что это можно переложить и на эмиграцию (в более хорошую страну/среду). 2️⃣ Про детей иммигрантов, норвежское исследование говорит то же: каждый дополнительный год более позднего приезда в Норвегию ухудшает взрослые результаты ребенка - образование, заработки, занятость, профессиональный статус. Эффект плавный и линейный. "Откуда" была эмиграция тоже важно: чем более развитая страна, тем меньше эффект. 3️⃣ Интересные работы про язык (раз, два, три): дети из неанглоязычных стран, приехавшие в США до 8-9 лет, осваивают английский на уровне носителей. После этого возраста - уже нет, и разрыв растёт с каждым годом. И уровень владения языком определяет образование, заработки, круг общения, выбор супруга и район проживания. 4️⃣ И наконец столица vs провинция: в хорошем исследовании из Нидерландов выяснили, что чем плотнее население, тем выше там шансы у детей получить высшее образование. И городские показывают более высокие когнитивные способности. Механизм простой: в городе больше примеров и ролевых моделей, больше возможностей получить разнообразный опыт. 5️⃣ Вообще на эти темы на удивление много исследований, все говорят похожее: для детей лучше город, чем село. Еще важнее хороший район города. Если хочется эмигрировать с детьми, то лучше это делать как можно раньше. @kyrillic</t>
+  </si>
+  <si>
+    <t>10.04.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1978</t>
+  </si>
+  <si>
+    <t>Что не так с 🇵🇹 Португалией, ч.6. Эта рубрика из нескольких важных постов (01, 02, 03, 04, 05), и кажется я наконец разгадал загадку, почему в Португалию переезжают! 🙂 1️⃣ Поднял данные большого опроса релокантов, который проводил в канале пару лет назад, и стал сравнивать переезжающих в Португалию с остальными, особенно в южные локации ЕС. Нашлось интересное! TLDR: Ядро эмигрантов в Португалию - это "Поколение Афиши"! Есть отдельный пост про эту категорию. Вкратце: это представители креативного класса, в основном Москвы и Питера, 42-49 лет, с неплохим доходом или уже капиталом. Еще смотрел интро участников многочисленных активностей, которые проводили в кириллике. В сумме это более 6 тыс человек. 2️⃣ В Португалию переезжает крайне мало разработчиков! Даже удивительно насколько, учитывая состав читателей кириллика. Доля 4x меньше, чем в Барселоне, Тбилиси, 3х - чем в Берлине, Лондоне. Вообще по большинству городов (не только ЕС) соотношение примерно похожее. И там, где было достаточно данных, Португалия - ПОСЛЕДНЯЯ страна по доле разработчиков! Но много креативщиков, рестораторов, владельцев агентств и др. популярных профессий Поколения Афиши. 3️⃣ Вторая большая когорта ru-иммигрантов в Португалии - коучи, курсы, инфобиз (особенно айтишный! пост), блоггеры, криптобро (?!) и другое, что одной ногой в магическом мышлении. Кстати за пост про него я получил большего всего хейта в личку за всю историю этого блога. Причем хейт был точечно из Португалии и Сербии. 4️⃣ По другим критериям тоже явный перекос: Португалия первая по доле 40+ релокантов, и первая по доле одиноких девушек 30+ (ПОЧЕМУ?!) Исчезающе мало парней до 25 лет. Семейных с детьми в Португалии примерно как везде в теплых странах (в которых по понятным причинам семей с детьми намного больше). 5️⃣ Мой главный тезис всех постов и упоминаний страны: не существует ОБЪЕКТИВНЫХ причин туда переезжать, потому что альтернативы просто лучше. Если бы их не было, то Португалия была бы топ. Но конечно может быть миллион субъективных причин, которые важнее, тут вопросов нет. 6️⃣ Уверен, что Поколение Афиши сделало в Лиссабонах и Порту много крутого - от заведений и событий до классных сообществ. Потому что у этих людей есть необычная особенность: их становление прошло в тепличных условиях столиц нулевых, когда цвела палка, воткнутая в землю. Из-за этого они чуток оторваны от реального мира и его конкуренции. Но при этом у них была возможность всесторонне развиваться, расширять кругозор - для этого было все: деньги, амбиции, талант и природное любопытство. И Поколение Афиши - безусловно одни из самых интересных людей ru-эмиграции. Если это ключевой фактор, то Лиссабон вполне зайдет! @kyrillic</t>
+  </si>
+  <si>
+    <t>10.04.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1977</t>
+  </si>
+  <si>
+    <t>Как известно, выражение "копейка рубль бережет" особенно актуально для бизнеса. Потому что даже у хорошего бизнеса могут быть такие дыры, через которые утекает вся маржа. Поэтому так важна грамотная бухгалтерия! Недавно узнал про полезную фишку. Онлайн-бухгалтерия от Точка Банка казалась бы сделала невозможное — стали платить предпринимателям 3% кешбэка за уплату налогов. Согласитесь, в период грядущей налоговой отчетности в апреле — это особенно актуально и приятно. Кешбэк начисляется баллами, но их легко можно вывести в рубли и направить, например, в оборот бизнеса или на рекламу. Для новых клиентов сейчас ещё возвращают 20% стоимости за подключение сервиса. Нужно только открыть счёт — до 31 мая, и подключить бухгалтерию в течение двух недель. Кстати недавно мы в комментариях обсуждали про ответственность бухгалтеров. Так вот у Точка Банка ошибки сервиса застрахованы на 100 млн. рублей! Налоги никуда не денутся — хорошо, когда с них хотя бы что-то возвращается! Подключить Онлайн-бухгалтерию можно тут. Бизнесу быть!</t>
+  </si>
+  <si>
+    <t>09.04.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1976</t>
+  </si>
+  <si>
+    <t>В силу неприятных проблем с icloud в РФ, давайте обсудим альтернативы! Я уже писал, что раньше использовал сразу все по "схеме Кощея": на компе вложил Яндекс Диск, Дропбокс, Гуглдрайв, Айклауд друг в друга, и все файлы одновременно синхронизировались везде. Было удобно! Кажется в ru-контуре альтернатив Диску особо нет, у меня там огромный архив много лет. Со смартфона все фото и видео сгружались автоматически в безлимитное хранилище - удобно. Но может быть есть другие способы? Спрашиваю для друзей и близких. Кто куда дел свои бэкапы и тысячи медиафайлов - расскажите. Важно, чтобы работало нормально в РФ, грузились фотки с телефона, была возможность хранить большой архив и бэкапы, и не требовало сложной настройки.</t>
+  </si>
+  <si>
+    <t>09.04.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1975</t>
+  </si>
+  <si>
+    <t>Про апокалиптический маркетинг AI компаний Мы все видели это новости - что AI слишком опасен, станет неуправляем, оставит всех без работы, взломает все системы и т.д. 1️⃣ Еще в 2019-м году Сэм Альтман заявлял (techcrunch), что GPT-2 "too dangerous to release" 🙂 Сегодня это читается забавно. Возможно через 7 лет мы будем так же воспринимать сегодняшние релизы "дум-маркетинга": За последние пару дней многие большие мировые сми написали статьи вроде How dangerous is Mythos, Anthropic's new AI model? (the economist) Точно такая же подача: "слишком опасна для релиза публично". Схема работает! 2️⃣ В 2018-м году Трамп называл AI "растущей угрозой национальной безопасности США" (techcrunch) Кажется мы ходим по кругу, и устрашающие прогнозы не просто работают, а работают много раз подряд, много лет, и с одинаковыми формулировками. 3️⃣ Интересно, что раньше терминология была другая: в той заметке про GPT-2 языковые модели называли text generator. Что кажется намного ближе к реальности, чем artificial intelligence. Тогда на подъеме была тема "фейкньюс", и OpenAI заявлял именно о такой угрозе - массовом наполнении интернета дезинформацией и сгенерированными текстами. 4️⃣ Не уверен, что это проблема или тем более угроза: на примере genAI картинок и видео мы видим, что люди довольно быстро перестают уделять им внимание - сначала прикольно, позже неинтересно, а потом начинают раздражать. Хотя AI слоп и собирает миллионы лайков на "дне" соцсетей, деньги туда идут не так активно, как это пророчили. С текстами посложнее, но тренды такие же: сгенерированный текст не ведет за собой много внимания и реальных денег. И тем более автоматизацию фейков. Но свою нишу он конечно займет. 5️⃣ Еще многим кажется, что нарратив "too dangerous" - это предлог не опенсорсить и сохранить конкурентное преимущество. И когда конкуренты догоняют, то модель можно приоткрыть и перестать драматизировать. 6️⃣ Не исключаю, что ресерчеры говорили о своих умеренных опасениях, а маркетинг/пиар видели в этом возможность получить много упоминаний в медиа. Это норм, рабочая стратегия, пока не становится похожей на историю про мальчика, кричащего про волка. Но мы вероятно еще далеко от этого момента. 7️⃣ Можно посмотреть под другим, этическим углом, спросив менеджмент больших AI компаний: если технология столь опасна, то зачем ты занимаешься ее развитием? @kyrillic</t>
+  </si>
+  <si>
+    <t>09.04.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1973</t>
+  </si>
+  <si>
+    <t>Талантливым ребятам-менеджерам (как новичкам, так и опытным) не всегда хватает системного понимания того, как реально строится и масштабируется цифровой бизнес. Можно годами собирать знания по крупицам из подкастов и статей, но гораздо быстрее выстроить образовательный фундамент, где теория сразу подкрепляется практикой. Если думаете про апгрейд в продакт-менеджменте, обратите внимание на онлайн-магистратуру ИТМО в партнерстве с Яндекс Практикумом. Ребята делают программу «Управление продуктом в цифровом бизнесе» для тех, кто хочет отвечать за весь продукт целиком, понимать бизнес-метрики и принимать решения на основе данных. 22 апреля в 19:00 мск пройдет онлайн-день открытых дверей, где обсудят: — Как устроена программа — Какие есть образовательные треки. — Как проходит процесс обучения и что нужно для поступления в 2026 году. Встреча будет полезной и выпускникам бакалавриата, и тем, кто уже работает. 👉 Зарегистрироваться на встречу #промо</t>
+  </si>
+  <si>
+    <t>08.04.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1972</t>
+  </si>
+  <si>
+    <t>Поддакивающий AI. Часто языковые модели используют для самотерапии или для советов по личным вопросам и общению с другими людьми. Вы так делаете? Спрашиваете chatgpt о личном? О важном? 1️⃣ На эту тему недавно в Science вышла работа, о social sycophancy - склонности LLM не просто соглашаться с фактами, а поддерживать самого юзера, его действия и его интерпретацию ситуации. В личных и конфликтных сценариях AI в среднем на 49% чаще, чем люди, поддерживал позицию юзера, в том числе когда тот был неправ. Причем эффект наблюдался не только у уязвимых групп, но и у обычных психически здоровых людей. 2️⃣ Заведомо неправых AI оправдывал в 51% случаев, а люди - в 0%. Более того, даже один разговор с таким AI делал юзеров более уверенными, что они правы и менее готовыми извиняться, брать ответственность. При этом поддакивающие советы от AI оцениваются юзерами как более качественные (+9-15%) и больше доверяют (+6–9%). 3️⃣ Любопытно, что отсутствие критики от AI человек оценивал как одобрение. Звучит логично - не спорит, значит "ну ок, нормально себя ведешь". 4️⃣ Я бы сказал, что хороший совет - это тот, которые создает дискомфорт (сомнение, необходимость пересмотреть себя), но при этом является безопасным и поддерживающим. Возникает трение, которое помогает думать, учиться и смотреть под другим углом. 5️⃣ Все это можно перенести не только на жизненные вопросы, но и когда люди приводят ответ AI как пруф. Более того, в кириллике уже были несколько комментаторов, которые писали не обычный нейрослоп, а прям заморачивались: обсуждали вопрос с ллм и выдавали кому-то вполне человеческий ответ. И тут вопрос: если в дискуссии человек не ссылается на ллм, не пишет очевидный слоп (но он все равно заметен), и коммент в целом полезный, то это ок или не ок? Если вы знаете, что написан слоп, хоть и хороший, будет ли хуже отношение? 6️⃣ Если рассуждать об AI в контексте сложных жизненных вопросов, то можно сказать так: LLM - это машина для генерации аргументов, а не для поиска истины. Что полезно в срачах в интернете, но делает ли счастливее? 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>07.04.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1971</t>
+  </si>
+  <si>
+    <t>Дружеские саблеты в кириллике! + саблеты на лето в 🇪🇸 Барселоне. Многие уезжают на летние месяцы и пересдают квартиры. Поэтому предлагаю новую активность "саблеты на лето": если вы ТОЧНО готовы пересдать свое жилье в мае-августе и почти точно знаете даты, то заполните форму. Я буду периодически публиковать саблеты в кириллике. Мы сами тут несколько раз пересдавали, должно работать! А для начала саблеты в Барселоне из нашего закрытого чата, где я почти всех знаю лично: 1️⃣ 12 июля - 16 августа, Побленоу: 2 спальни, кабинет, 2 санузла, лифт, парковка, 5 минут до моря. С ласковой кошкой. 70-90 евро/день. Анита @arafelll 2️⃣ 1-25 мая, Побленоу: 60 кв, спальня, кабинет, кухня+гостиная, 2 санузла, терраса, 2 рабочих места. Рядом метро Глориес. Минимум 10 дней, в идеале сдать на весь срок, 70 евро/день + 80 евро уборка. Катя @kalevanova или Александр @Twchs 3️⃣ 1-31 июля, Эшампле: спальня, детская, зал и 2 санузла, лифт. 2200 евро/мес. Лиля @lilik911 4️⃣ 15 июня - 15 августа, Сан Кугат: 100м, 3 спальни, 2 санузла, рабочее место с монитором, вид на Parc Central, лифт, бассейн на территории ЖК, бесплатная парковка у дома, к сожалению, нельзя с питомцами. Лучше всего подойдет для семьи с ребенком и с машиной. 2000 евро/мес или 600 евро/неделя + счетчики. Виктор @dear_victor 5️⃣ 14 мая - 18 июня, Саграда: комната с кондиционером, соседка девушка, 4 этаж без лифта. 650 евро/мес. Екатерина @Teachme_kate 6️⃣ 25 апреля - 16 мая, Эшампле: студия, есть все необходимое, идеально для одного, рабочее место с монитором, 65 евро/день. Станислав @stasqlt 7️⃣ 5 июля - 18 августа, Sant Adria de Besos (Platja del Fòrum): 2 спальни, 2 санузла, терраса с установкой барбекю и свой участок крыши с лежаками, площадь 112 кв вместе с террасой и крышей, бассейн во дворе. 180 евро/день. Владимир @shokiwave В комментах приложу их фото. Если вы хотите тоже так сдать (не только в Барселоне) - заполните форму. Это бесплатно, я просто хочу помочь читателям кириллика. Пожалуйста делитесь этим постом с теми, кому саблеты могут быть интересны! @kyrillic</t>
+  </si>
+  <si>
+    <t>07.04.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1966</t>
+  </si>
+  <si>
+    <t>Про выбор района для жизни: walkability городов. tldr: комфортные для прогулок города полезны для настроения и здоровья, а в Европе Барселона и Бильбао - супертоп 🙂 1️⃣ В прошлом году вышло хорошее исследование, которое ответило на вопрос "как городская среда вокруг влияет на физическую активность и здоровье". Сравнивали статистику шагов людей до и после переезда по США. Исследованию можно доверять, в т.ч. потому что оно вышло в Nature. Кратко выводы: при переезде из менее пешеходной среды в более пешеходную, человек не просто больше ходит, но и с больше вероятностью (20% —&gt; 40%) будет выполнять норму в 150 минут физической активности. Что сильно влияет на качество и даже продолжительность жизни. Интересно, что одна категория людей не получила прироста активности - женщины 50+ 2️⃣ Рейтинг walkability по США и Канаде хороший, самое главное - там точность не по городам, а по районам. Потому что в одном и том же городе разные районы могут кардинально отличаться. Исследование Nature кстати подтвердило точность рейтинга: score городов коррелировал с изменением количества шагов при переезде. 3️⃣ Если брать крайности - например переехать из Канзаса в Нью Йорк, то согласно исследованию эффект на здоровье и самочувствие будет очень заметный. В наших европейский реалиях можно провести аналогию: если переехать из Бухареста или Братиславы в Лион или Барселону. 4️⃣ По Европе нет данных с точностью до района, но есть неплохое исследование по walkability 59 центров городов. Оценивалось важное: доступность нужного вокруг + инфраструктура (тротуары, переходы, парки) + безопасность (дорожная, социальная) + опыт (шум, эстетика, воздух). Я бы еще добавил климат. Потому что в чем смысл walkability, если за окном зима в Осло. 5️⃣ Лучшие города: 🇪🇸 Барселона (есть много постов) 🇪🇸 Бильбао (пост) 🇳🇴 Осло 🇨🇭 Цюрих 🇫🇷 Париж 🇸🇪 Стокгольм (пост про шведов) 🇱🇺 Люксембург 🇦🇹 Вена 🇳🇱 Роттердам 🇫🇷 Лион 6️⃣ Худшие города: 🇮🇹 Палермо 🇧🇬 Пловдив 🇧🇬 София (пост) 🇬🇷 Афины 🇷🇴 Бухарест 🇱🇹 Вильнюс 🇮🇹 Рим 🇵🇹 Лиссабон 🇮🇹 Болонья 🇮🇪 Дублин 7️⃣ На картинке к посту - центры городов по двум осям: Microscale Walkability Index (удобство и приятность ходьбы) и 15-minute city index (насколько все нужное доступно пешком). Мы жили и бывали в большинстве городов списка, и мои ощущения полностью с ним совпадают. Обратите внимание, насколько научная работа похожа на мой субъективный график по осям "эстетика инфраструктура" (пост)! И даже есть корреляция с нашим рейтингом городов по спешалти кофейням (пост) 🙂 8️⃣ Согласно работе, Барселона - супертоп город по walkability. Для меня этот параметр возможно самый главный для качества жизни, вместе с климатом. А если выбирать именно район, то недавно мы совместно с вами выяснили, что лучше Побленоу нет района во всем мире 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>07.04.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1965</t>
+  </si>
+  <si>
+    <t>​​Напомню, что завтра я участвую в годной конференции, расскажу с цифрами, что не так с хайпом и AI энтузиастами. AI энтузиастам будет особенно полезно 🙂 Стартуем в 15:00 мск, я буду выступать первым, полчаса. Так что не опаздывайте! Другие спикеры тоже расскажут интересное и полезное: — Почему фонды всё чаще разворачивают AI-проекты и что нужно изменить в упаковке для поднятия раунда. — Как выстроить стабильные продажи на перегретом рынке SaaS. — Стоит ли запускать контент-заводы на нейросетях и растить лояльное комьюнити ради кратного снижения CAC. — Кого нанимать в команды в условиях трансформации рынка и откуда ждать сюрпризов в регулировании отрасли. Регистрация по ссылке ниже, все бесплатно, нужно только подписаться на несколько каналов 👉 Зарегистрироваться До встречи!</t>
+  </si>
+  <si>
+    <t>07.04.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1964</t>
+  </si>
+  <si>
+    <t>Многие из нас с вами озадачены поиском самых выгодных способов выплат айтишникам в РФ, РБ и других странах. И часто встречают на вид недорогие платежные сервисы, но есть нюансы: • в курсе конвертации • в «технических» сборах Кажется, что платите 3%, а по факту 4–7%, что неприятно на объемах. Так что полезно все внимательно считать! В ReStaff для этого есть простой формат - консультации по экономике выплат: • эксперты анализируют ваши задачи • находят точки оптимизации • честно говорят, могут ли сделать дешевле Точно сможете найти лучший вариант именно для вашей конфигурации. В ReStaff выгодная конвертация, быстрые платежи в РФ и РБ, и наоборот из СНГ в любые страны. Ну и выплаты во все банки. 👉 Все просто, оставьте заявку — ребята разберут вашу экономику и покажут, как снизить затраты на выплаты исполнителям. Restaff Limited (Рестафф Лимитед). ИНН 9909643742. ERID: 2Vtzqv2C1ga</t>
+  </si>
+  <si>
+    <t>06.04.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1963</t>
+  </si>
+  <si>
+    <t>Обсуждение: как зарабатывать более $10k/месяц? Предыдущий опрос показал, что среди вас таких много. А у остальных наверняка есть такие знакомые. Давайте соберем обезличенные примеры! Кто из ваших знакомых (или вы?) стабильно зарабатывает $10k+ в месяц после налогов? На каком рынке? Какое образование? Карьерный трек? Если не в найме, то что другое? Сколько лет к этому шли? Какие возможности использовали? Делитесь любыми деталями "$10k+ кейсов"! Но только не просто "делает бизнес", а именно прикладные детали. Если это ваша история - ещё лучше! Мы хотим знать все. В комментах будет более строгая модерация, если у вас смехуечки и пофлудить - пожалуйста под опросом выше.</t>
+  </si>
+  <si>
+    <t>06.04.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1961</t>
+  </si>
+  <si>
+    <t>Сигнал/Шум, ч.24: европопулизм на примере EU Inc. Недавно Еврокомиссия громко объявила о принятии инициативы для упрощения жизни стартапов в ЕС, заработает через пару лет. Мы это неоднократно обсуждали (раз, два и др.) Кратко: Предлагается "28-й режим" - как бы виртуальная страна ЕС, управляемая из Брюсселя, где инкорпорируется стартап и удобно торгует с остальными 27-ю странами. Регистрация за 48 часов, все процедуры онлайн, удобная выдача опционов сотрудникам, гибкие классы акций. Звучит классно. А вот как получается на деле: 1️⃣ Это не будет полноценный "28-й режим", независимый от других стран. А просто онлайн-надстройка, которая позволяет быстрее регистрироваться, отчитываться и т.д. Но фаундерам все равно придется соответствовать всем нормам своей страны. То есть просто добавили слой бюрократии. И это мы еще не знаем, как банки отнесутся к новым странным юрлицам. 2️⃣ Еще более нелепо, что инициатива EU Inc. скорее всего не будет обязательной для всех стран ЕС. То есть все будут вводить и интерпретировать по-своему. Если ранее я писал, что EU Inc. - это небольшое удобство, которое сэкономит пару тысяч евро в год на отчетности, то теперь выглядит наоборот: EU Inc. может добавить бюрократии! И соответсвенно ежегодных трат. 3️⃣ Инициатива исходила от молодых европейских инвесторов-хипстеров, и появилась в момент, когда Европе неожиданно пришлось противопоставлять себя США. И тут любые популистские методы хороши! Электорату зайдет - им ведь не нужно разбираться в нюансах стартапов, и все звучит как "наш ответ американцам". 4️⃣ Активно тиражируется цифровой суверенитет (от США конечно), например в виде таких сайтов only-eu.eu/en, где предлагаются альтернативы американским продуктам. Полных кринж, посмотрите на эти альтернативы - Европа отстала слишком сильно. 5️⃣ Кстати похожая идея уже провалилась в ЕС: Societas Europaea (SE), существует с 2004-го. Единая корпоративная форма для всего ЕС, но так забюрокрачена, что никто ею не пользуется. Сейчас пиар получше и хороший тайминг - Европа ищет точки айти-патриотизма. 6️⃣ Напомню, что почти все стартапы, которыми Европа так гордится, инкорпорированы в Дэлавере, потому что иначе быть успешным намного сложнее. Так что условный Loveble не имеет отношения к Европе. И его немаловажная причина успеха, кроме быстрой виральности, - то что фаундер прошел ранее YC и уже имел опыт фандрейза в США. Проще говоря, ему американские инвесторы больше доверяли. 7️⃣ С EU Inc. все понятно, потому что мы с вами разбираемся в стартапах. Но для обывателя звучит красиво! Громкий анонс, выглядит как реформа, не задевает ничьи интересы всерьез, и потому никогда не будет работать, как обещано. Короче очередной медиапук для избирателей. А сколько инициатив в других областях жизни мы не можем полноценно оценить? 8️⃣ Еще больше вопросов к изданиям и блогам, которые тиражируют только заголовки. Но есть и плюс: можно легко понять, кого не стоит читать, тем самым усилив сигнал в шуме лично для себя. Это особенно полезно для источников про AI, где сигнал еле слышен. Хорошо что вы уже знаете, где он точно есть! 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>06.04.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1960</t>
+  </si>
+  <si>
+    <t>Я уже рассказывал про Лимб - самый быстрый трек для ru-фаундеров к зарубежным инвесторам. Есть повод напомнить! Ребята делают программу для тех, кто не имеет большого опыта в фандрейзинге. То есть помогают не продукт делать, а фокусируются только на раунде. Я бы сказал, что это самое слабое место большинства фаундеров, потому что в обычной жизни с такими задачами айтишники не сталкиваются. И знания приходится собирать по крупицам, из личных разговоров. Программа помогает плотно понять все про фандрейзинг, с упором на свой текущий продукт. Длится 5 недель (а не месяцы самостоятельно). Плюс оценка идеи, пересчёт фин.модели, подготовка маркетинговой стратегии, сбор документов для дата-рума. Программа на вылет! Не сделал или получилось плохо? Вылетаешь. Программа акселератора полезна стартапам, которые фандрейзят прямо сейчас или скоро собираются. В итоге получится проект, готовый к раунду, с хорошим питчем и дата-румом. На демо-дне 100+ инвесторов + ребята полгода помогают с фандрейзом после. В общем если думаете про раунд - точно стоит обратить внимание на Лимб! (Напомню, что моя главная рекомендация всем фаундерам - подавать заявки ВЕЗДЕ 🙂) https://limbo.place/accelerator/batch2 осталось всего 4 дня, не откладывайте! #промо</t>
+  </si>
+  <si>
+    <t>05.04.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1959</t>
+  </si>
+  <si>
+    <t>💬 Воскресное обсуждение: как вы бросили вредную привычку? Курение, алкоголь, гэмблинг, видеоигры, соцсети, тревожное чтение новостей, сахар, импульсивные покупки, сериалы, переедание, прокрастинация и т.д. - у каждого свое, но механика часто одна. Давайте соберем то, что реально сработало, с прикладными примерами. Вопросы, чтобы было проще: • Какую привычку бросили и сколько она у вас была? • Что пробовали раньше и не сработало? • Что в итоге стало триггером или методом, который помог? • Сколько времени заняло, пока перестало тянуть? • Чем заменили? Или не заменяли ничем? • Что посоветуете тому, кто пытается, но срывается? Особенно интересны случаи, когда человек пытался много раз и не мог, а потом что-то щёлкнуло. Что это было? Предыдущие обсуждения с опытом и мудростью читателей канала - по ссылкам в комментариях. Пишите, что вам помогло избавиться от вредной привычки! (комменты без практических советов и примеров будут удалены)</t>
+  </si>
+  <si>
+    <t>03.04.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1957</t>
+  </si>
+  <si>
+    <t>Ода разработчикам. Среди вас 40% - инженеры, программисты и разработчики. И этот пост - респект вам. С вопросиками 🙂 1️⃣ Среди всех айтишников, инженеры - самые настоящие айтишники, просто потому что неразработчику сложно притвориться, что он умеет писать код. И тем более получать зарплату за это. В отличие от дизайнеров, копирайтеров, продактов и др., когда можно купить макбук и назвать себя айтишником. И конечно среди разработчиков гораздо меньше приверженцев магического мышления (пост). Так что инженеры больше отдупляют о мире вокруг и лучшие видят реальные закономерности в нем. Всегда приятно слушать или читать рациональные рассуждения о разных явлениях. Респект! 2️⃣ Но есть вопрос: почему в ru-сегменте так мало блогов/тг-каналов разработчиков не о разработке? На русском или английском. На hackernews за неделю можно найти несколько интересных эссе из личных блогов инженеров, по разным вопросам. Но в ru их просто нет! Почему? Моя рабочая теория (но это не точно): в США еще в школе прививают культуру написания эссе. Почти все умеют писать, а многие и питчить со сцены. Важные навыки! Короче говоря, господа инженеры, разработчики - призываю начать писать! Не про разработку и тем более AI/ML. Считаю, что ниша умных рациональных рассуждений в ru сегменте пустует. 3️⃣ И этот пост адресован не только разработчикам, но и всем людям с техническим складом ума. Вот контринтуитивное: Среди вас многие (не только инженеры) получили техническое образование или были хороши в математике в школе. Знаем это по опросам. Так вот если с таким багажом идти в нетехническую профессию, то возможно будет даже легче выигрывать конкуренцию. Особенно у продактов, прошедших какие-нибудь нелепые курсы (пост). Или дизайнеров: моя недолгая карьера дизайнера была довольно успешной, и казалась мне легкой прогулкой. Возможно именно из-за того, что рационально мыслящих дизайнеров меньшинство (и все они - в высшей лиге). 4️⃣ Хочется коротко добавить про дейтинг: разработчики в силу своего ума и заработка с ранних лет - возможно одни из самых востребованных представителей рынка дейтинга. Однако многие чуть-чуть недорабатывают в этой, возможно самой важной, части жизни. Поэтому слишком часто вторая половина ru-М-инженера сильно до него не дотягивает (по чисто человеческим качествам). Так что настоятельно рекомендую не пускать вопрос дейтинга на самотек! Он слишком важный. Есть исследования (pubmed), что личность партнера - главный фактор успеха в карьере (про это будет отдельный пост). 5️⃣ Как я уже писал, доброта сильно коррелирует с успехами в жизни, и даже с уровнем дохода. Благодаря этому каналу мне посчастливилось пообщаться со множеством очень приятных и добрых людей, многие из которых разработчики (или могли бы ими быть). Так что респект вам, инженеры! Все получится 💪 @kyrillic</t>
+  </si>
+  <si>
+    <t>03.04.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1956</t>
+  </si>
+  <si>
+    <t>Мы с вами проводили несколько раундов знакомств внутри канала, и эта активность была самой обсуждаемой и востребованной. Что неудивительно. Почему? Если убрать все надстройки в виде карьеры, финансов, переездов, то, с кем ты живешь сильнее влияет на качество жизни, чем почти всё остальное. Но есть проблема, которая наблюдается регулярно. Большинство знакомств не доходят даже до встречи. И дело не в «не тех людях». А в банальной вещи: люди не понимают, кто перед ними. Это, кстати, не только про знакомства. Это классическая проблема упаковки. Если упростить: — у вас есть продукт (вы) — есть витрина (анкета / интро) — и есть конверсия И вот конверсия ломается на самом первом шаге. Недавно ребята из приложения для знакомств Кавёр провели исследование. Они смотрели, почему диалоги не переходят дальше переписки. лавный фактор – отсутствие понятного образа человека. Если перевести на язык маркетинга: слишком мало сигнала → слишком много шума → пользователь не принимает решение. Отсюда простой принцип, который работает везде: если тебя нельзя быстро понять — тебя не выбирают Интересно, что в Кавре пошли против классической модели приложений для знакомств: • у них нет листания анкет • нет алгоритмической ленты • есть фильтры по интересам и целям • есть афиша событий, где можно сразу встретиться вживую То есть они уменьшают этап «угадывания» и ускоряют переход к реальному контакту. Рационально это выглядит так: • свайп-модель = максимум просмотров, минимум качества • контекстная модель (через интересы / события) = меньше трафика, выше конверсия во встречу. Если вы сейчас одиноки – это как минимум стоит протестировать. Ссылку на Кавёр оставлю здесь.</t>
+  </si>
+  <si>
+    <t>02.04.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1955</t>
+  </si>
+  <si>
+    <t>Что я понял про ведение телеграм-канала, ч.15: рекламный рынок телеграма. Немного наблюдений, которые вам никто не расскажет! В прошлый раз был пост про рекламу со стороны автора, а теперь - со стороны рынка. Остальные посты рубрики + много релевантного есть в архиве постов. 1️⃣ Кто бы что ни говорил, но рекламный рынок в тг растет несколько лет, как минимум для авторского контента. Несмотря на то, что рост подписчиков у многих айтишных авторов стагнирует, доходы растут - на картинке опрос в одном из чатов авторов айти-каналов. Рост виден и по количеству входящих запросов на рекламу. На картинке к посту - мой опрос в одном из чатов авторских айтишных каналов. 2️⃣ Почти все крупные рекламодатели (банки, яндексы и др.) работают через агентства - заливают им бюджет, а те уже аутричат авторов. При этом каналы примерно до 10 тыс подписчиков "невидимы" для них, потому что операционная возня слишком невыгодна, бюджет легче потратить с теми, кто покрупнее. 3️⃣ При этом именно в айти-сегменте крупных каналов совсем немного - наверное наберется пара десятков, мы все сидим в общих чатах и знаем друг друга. Рекламодателей тоже немного - крупняк, другие каналы, недвижимость, дорогие товары (авто и др.), образование, инфобизнес и др. услуги с большой маржой. 4️⃣ Для многих небольших каналов главные рекламодатели - это другие релевантные каналы + что-то очень специфическое тематике и аудитории. Думаю из-за этого многие авторы разочаровываются в возможности зарабатывать: нужно дойти до 5-15 тыс читателей (2-4 тыс охватов), чтобы увидеть совсем другую картину. 5️⃣ Любые биржи, где можно разместить канал и получать лиды, - не работают для авторских каналов, потому что ставки там в 3-5-10 раз меньше, чем рыночные. Более того, возможности аутричить рекламодателей по сути нет, почти все полагаются на входящие запросы. Здесь конечно можно хорошо заработать соображающему человеку: отслеживать, кто у кого размещается, быть со всеми в контакте и брать на себя операционную часть посевов. 6️⃣ Вчера я посмотрел динамику охватов айтишных каналов за последние недели: ни у кого (!) они не просели. И тут два варианта: либо их аудитория полностью на впнах, либо блокировки не такие уж массовые. Скорее всего истина где-то посередине, потому что даже у больших каналов вообще нет проседания охватов. А должны быть: у больших каналов очень разная аудитория, и конечно есть те, кто впны не ставит или пользуются нестабильными. 7️⃣ Короче говоря, с рекламным рынком в телеграме все хорошо, но только по одной причине: у рекламодателей просто не осталось альтернатив 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>01.04.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1952</t>
+  </si>
+  <si>
+    <t>⚡️ Телеграм все. В распоряжении редакции канала оказался пруф, согласно которому Телеграм уже сегодня может быть не просто заблокирован, но и признан экстремистской организацией. И это худший сценарий из возможных. • Телеграм не будет доступен в РФ, а за доступ с впн - ответственность • Нельзя использовать тг для заработка, в т.ч. продавать/покупать рекламу • Нельзя покупать премиум ❗️ • Нельзя совершать оплату и переводы в ботах и миниаппах • Нельзя ссылаться на каналы, использовать лого телеграма Это первоапрельская шутка конечно @kyrillic</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1951</t>
+  </si>
+  <si>
+    <t>Срочный репост следующей новости! И если вы представитель СМИ, напишите мне за деталями на почту i@kyril.uk с рабочего домена, потому что:</t>
+  </si>
+  <si>
+    <t>31.03.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1950</t>
+  </si>
+  <si>
+    <t>Про "туристические фейки" Мы с Милой годами жили и номадили в городах, куда многие ездят в отпуск - в основном на Средиземноморье. И главная проблема таких мест - это "туристические фейки": заведения, товары и услуги, рассчитанные на непритязательного пакетного туриста. Туристический фейк - это когда у бизнеса все заточено под однократного клиента, без необходимости сделать из него постоянного. Хуже всего, что они часто выглядят хорошо, но на деле фальшивые. Форма без содержания, такое может утомлять. В этом посте в основном про общепит, для наглядности: 1️⃣ Например в центре 🇮🇹 Рима найти нормальное итальянское, а не фейковое итальянское кафе в центре почти невозможно. То есть буквально, в радиусе 20-30 мин. пешком от Колизея или Пиацца дель Пополо тупо нечего есть, не считая fine dining (который тоже плох по цене/качеству). И так почти во всех крупных городах Италии! И самое глупое, что можно сделать - поехать по Италии без авто. Потому что получится увидеть исключительно туристические фейки. 2️⃣ Отсюда есть популярные мнения, что в Риме, Париже, Барселоне и др. - невкусно. Но так говорят только люди, которые там были неделю пешими туристами, не выходя за пределы центра. Например во Франции нас нередко приятно удивлял "придорожный мишлен" - неплохие мишленовские рестики, буквально на больших перекрестках возле заправок. 3️⃣ В Италиях-Франциях можно управлять уровнем аутентичности, отъезжая от популярных мест на нужное расстояние. Так можно найти то, что по душе. В 🇵🇹 Португалии тоже разный спектр, кайфово по ней путешествовать. Но есть страны вроде 🇭🇺 Венгрии, где все бинарно: или туристический фейк в центре Будапешта, или абсолютное уныние остальное Венгрии. Ничего среднего между этими состояниями нет. 4️⃣ 🇪🇸 Барселона тоже страдает от фейков: за несколько лет жизни тут, мы всего несколько раз ели вкусно в центре. Есть просто правило для любого города: вкусно там, где живет много образованных экспатов из разных стран, а не туристов. А экспаты там, где есть для них работа. В наших с вами реалиях надо искать концентрацию офисов айти компаний и стартапов - там самые вкусные заведения. Еще можно смотреть на гей-районы, наверное самый показательный в мире - Марэ в 🇫🇷 Париже, где совсем круто с кафе и кофейнями. 5️⃣ Есть интересные города почти без туристических фейков! Например 🇫🇷 Тулуза (пост) или 🇮🇹 Турин (пост). После долгих периодов жизни в популярных местах, такие города - настоящая отдушина. 6️⃣ Иногда причина фейков - не однократность клиента, а отсутствие запроса у постоянных: Многие вполне оправданно считают 🇦🇪 Дубай (пост) - столицей поддельной жизни. Но для меня эталоном является 🇰🇷 Сеул и все южнокорейское: такая тяга к западным ценностям сделала не только кафе поддельными, но и всю культуру фейковой, лишив аутентичности. В отличие от Японии. Но надо отдать должное: сердца западных школьников корейцы завоевали - это видно по популярности экспорта из Кореи - примитивной культуры в виде мейнстрим-кино, музыки и др. 7️⃣ Считаю, что невозможно адекватно составить впечатление (не только гастрономическое) о Париже, Берлине, Амстердаме, Милане и т.д., не делая поправок на туристические фейки, из-за популярности этих городов. Поэтому и верить большинству публичных мнений о популярных городах я бы не стал! Лучше самому поселиться в нетуристическом (возможно экспатском) районе и изучать оттуда. А как искать район для жизни, я уже писал! 8️⃣ Короче говоря, даже для искушенного номада/эмигранта туристические фейки - это реальная проблема, избегать которую не всегда получается (по крайней мере нам). @kyrillic</t>
+  </si>
+  <si>
+    <t>31.03.26 12:50</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1949</t>
+  </si>
+  <si>
+    <t>Мы с вами любим всякие отчеты и репорты, особенно о будущем! Такая информация особенно важна для тех, кто занимается бизнесом. Чего ждут мои клиенты? Что станет преимуществом завтра? Какой бизнес я могу создать? Точка Банк подготовил мощный репорт про тренды, которые формируют будущее бизнеса. Прогнозы и идеи для стратегических решений в одном тренд-репорте. База исследования — 180 источников со всего мира. Проанализировали бизнес‑медиа, опросы, отчёты, стартапы. Учитывали не только крупные инфоповоды, но и предпосылки к развитию трендов. В итоге получилось 50 ключевых трендов, 200+ готовых решений, много реальных кейсов и возможностей для бизнеса. Например, почему 39% навыков устареют к 2030 году? А регионы станут новыми точками притяжения бизнеса? Почему компаниям важно создавать микросообщества вокруг себя? И что же ждёт ИИ — мировое господство или затухание? Читайте большой тренд-репорт от Точка Банк в Справочной, медиа о бизнесе и людях, которые им занимаются. Файл так же доступен в формате pdf, удобно!</t>
+  </si>
+  <si>
+    <t>30.03.26 18:45</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1947</t>
+  </si>
+  <si>
+    <t>Единственное, что можно добавить к посту про инвестиции обычного человека - когда лучший момент начинать? Как часто бывает, лучший момент что-то начать - СЕГОДНЯ 🙂 Три варианта: • Покупаем на просадках (как раз сейчас). • Покупаем регулярно (например раз в месяц, dollar cost averaging) на одинаковую сумму. • Стратегия value averaging (wiki) - что-то среднее. Даже если нужно пристроить большой капитал, то лучшие умы private wealth management вероятно предложат разделить капитал на части и тоже деплоить раз в месяц, 6-12 раз. По совокупности разных анализов лучших стратегий, для обычного среднестатистического ритейл-инвестора (то есть нас с вами) скорее всего особой разницы нет, какую выбирать - долгосрочный результат будет примерно одинаковый. Но во втором варианте есть психологические плюсы: минимум затрат времени и меньше переживаний. @kyrillic</t>
+  </si>
+  <si>
+    <t>30.03.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1946</t>
+  </si>
+  <si>
+    <t>Буду скоро участвовать в онлайн-конфе, приду со слайдами, которые вам обещал - выступление про AI энтузиастов, и что с ними не так! Это будет живая версия рубрики сигнал/шум, но только по одной, самой ангажированной в мире теме. Постараюсь быть как можно более полезным - буду говорить только факты, и ни слова о будущем. Только о том, что есть в AI сейчас! Видели такое? 🙂 У конференции классные формат - короткие выступление про AI, слушать будет ненапряжно, да и спикеры классные: В 15:00 буду я, про AI энтузиастов. 15:30 — Александр Горный, ex-директор по стратегии Mail.Ru Group (VK), автор блога #стартапдня и канала GPT/ChatGPT/AI Central Александра Горного Перспективы регулирования AI в России 16:00 — Алмас Абулхаиров, предприниматель, который продал свой SaaS, автор канала Венчур по Понятиям Как зарабатывать на AI в SaaS 16:30 — Андрей Резинкин, ангел-инвестор в 20+ стартапах, синдикатор в AngelsDesk, автор канала Money for startup Как привлечь инвестиции в AI-стартап 17:00 — Слава Рюмин, CEO RuminLab, автор канала Упал, поднялся Нейросети в маркетинге: GEO и контент-заводы 17:30 — Костя Горский, со-основатель hirehire.ai и hirehire.me, автор канала Kostya Gorsky’s Channel Будущее найма в мире с AI: кто, кого и как будет нанимать 18:00 — Артём Субботин, 20 лет опыта в hardware и создании глобальных трендов, автор канала Силиконовый Мешок Как привлекать, создавать и развлекать AI-комьюнити 18:30 — Николай Хлебинский, Серийный IT-предприниматель, основатель Retail Rocket, автор канала Николай Хлебинский Влияние AI на бизнес-стратегию За четыре часа обсудим все аспекты AI-бизнеса: от маркетинга и построения команды до поднятия раундов и юридических нюансов. Приходите послушать 8 апреля! Регистрация по ссылке: 👉 Зарегистрироваться (это бесплатно, но нужно подписаться на всех участников, чтобы получить доступ) До встречи!</t>
+  </si>
+  <si>
+    <t>30.03.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1945</t>
+  </si>
+  <si>
+    <t>Про инвестиции обычного человека: правильный способ сберегать В комментариях Павел (ведет канал про образование в США @FromBooksToBucks) просто и понятно разложил очень важное про портфель сбережений. Я только немного причесал текст, согласен со всем: 1️⃣ Для непрофессионала базой пенсионного портфеля должен быть один очень широкий дешевый индексный фонд на мировой рынок, либо простая связка из двух неперекрывающихся частей: США и остальной мир, и по мере приближения к пенсии - добавлять облигации и кэш. Потому что реальная пенсионная задача - не только рост капитала, но и защита от необходимости продавать акции после просадки. Если нужен действительно глобальный охват, то MSCI ACWI или FTSE All-World. Как вариант, сойдет и S&amp;P 500 (это только США - прим. кириллика) 2️⃣ Дальше важен фильтр из четырех вещей: • Доступность в нужной юрисдикции; • Налоговый режим по дивидендам и приросту капитала; • Наследственные риски; • Удобство отчетности. 3️⃣ Для многих розничных инвесторов в EU/EEA и UK это будут UCITS-фонды с PRIIPs KID (лист фактов, который обязан увидеть розничный покупатель перед покупкой). Для розничного клиента в ЕС/ЕЭЗ наличие KID часто является условием доступа к продукту. Если KID нет, продавать такой продукт рознице проблемно, потому что продавец обязан выдать KID до сделки. Для professional investors и для предложений вне EU/EEA эта логика обычно не применяется. Именно из-за KID многие американские ETF для такого инвестора недоступны, хотя если вы сможете квалифицироваться как профессионал, такой проблемы не будет. 4️⃣ По наследству американских бумаг нужно учитывать, что для US estate tax ключевым является статус наследодателя и situs актива и что акции корпораций, организованных по праву США, обычно считаются имуществом, находящимся в США, а для nonresident not citizen filing и при U.S.-situated assets налогом в 40% облагаются суммы свыше 60т(!) долларов. При этом у США есть estate и gift treaties с рядом стран, и они могут смягчать режим. Поэтому избегать американских ETF – разумная базовая стратегия для неамериканца, если вы хотите минимизировать U.S. estate-tax, но это не абсолютное правило, нужно внимательно изучить законодательство своей страны. 5️⃣ Далее нужно выбрать distributing или accumulating, что определяется вопросами cash flow и местного налогообложения. В некоторых режимах, например в UK, и income, и accumulation share classes облагаются налогом, а accumulation shares могут облагаться и на накопленный, но не выплаченный доход. То есть без страны налогового резидентства дать советов по этому пункту нельзя. 6️⃣ Как вариант, при наличии налогообложения дивидентов, мобильные личности могут брать исключительно accumulating бумаги, и для жизни занимать против них у брокера. Когда сумма займа будет уже приближаться к маржинальным требованиям брокера, придется на время выехать из страны, сменить резиденство (при отсутствии exit tax), реализовать capital gain и закрыть займ брокера, будучи резидентом безналоговой юрисдикции. Нужно иметь в виду, что такие действия потребуют тщательного планирования, чтобы не попасть под определение избегания налогообложения. 7️⃣ Конкретные тикеры можно легко подобрать самостоятельно, когда понятно по принципиальным аспектам. И еще важный момент – никаких российских брокеров (не относится к тем, у кого вообще все в ru-контуре и в рубле - прим. кириллика). Прим. кириллика: если нужно более предметно, по своей ситуации, и понять конкретные тикеры, то такой мини-гайд можно использовать в качестве контекста с LLM. Сохраняйте пост на будущее! Он точно пригодится. И пересылайте тем, кто хочет купить побольше квартир, чтоб сдавать 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>30.03.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1943</t>
+  </si>
+  <si>
+    <t>49% российских компаний, работающих с CRM, выбирают Битрикс24. В Битрикс24 CRM можно: • избавиться от рутины и автоматизировать задачи; • работать с документами, счетами и оплатами в одном окне; • принимать оплаты и подключать доставку напрямую из сервиса; • вести складской учёт и управлять товарами; • с помощью нейросети анализировать звонки, фиксировать договорённости и проверять качество работы менеджеров Есть бесплатный тариф. Начните работать уже сейчас.</t>
+  </si>
+  <si>
+    <t>29.03.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1942</t>
+  </si>
+  <si>
+    <t>💬 Воскресное обсуждение: что бы вы сказали себе 10 лет назад? Какой совет изменил вашу жизнь? Услышанный от кого-то или выстраданный самостоятельно. Что вы хотели бы понять раньше про людей, деньги, отношения, жизнь, карьеру? Вопросы, чтобы было проще: • Что считали важным в 25 и считаете глупостью сейчас? • От чего вы отказались и не пожалели? • Что вы поняли про людей? • Какой страх держал вас дольше всего, и как вы его преодолели? • Кто или что повлияло на вас сильнее всего? • Какое решение откладывали годами, и что изменилось, когда наконец приняли? В общем пост ошибок трудных! Давайте порефлексируем. Предыдущие обсуждения с опытом и мудростью читателей канала: про покупку недвижимости в другой стране, английский язык, как вы похудели, как сберегаете, как стать разработчиком, родительство 0+, покупку одежды/обуви, занятия спортом, бытовые лайфхаки и легендарные обсуждения про магистратуру (раз, два). Пишите в комментариях, какие советы дали бы себе из прошлого!</t>
+  </si>
+  <si>
+    <t>28.03.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1941</t>
+  </si>
+  <si>
+    <t>Вышли новости, что в России по требованию РКН Apple удалили десяток VPN сервисов из App Store. И у меня снова всплыл вопрос: если Телеграм технически сложно заблокировать, но все же нужно, то почему просто не отправить такой запрос на удаление Эплу? Это сложно сделать? Или есть другие преграды? Почему не сделали 8 лет назад? (пост про блокировку). Разберемся, как все работает: 1️⃣ У Apple есть App Store Transparency Report (pdf), последний за 2024-й год. Согласно нему по запросу властей за год удалили 1730 приложений, вот топ: 🇨🇳 Китай (1307) 🇷🇺 Россия (171) 🇰🇷 Южная Корея (79) 🇺🇦 Украина (55) 🇯🇴 Иордания (50) 🇮🇳 Индия (34) 2️⃣ То есть Роскомнадзор УМЕЕТ писать письма в Apple. Более того, в csv с деталями (zip) видно, что все запросы направил именно РКН, из них: • 170 запросов по ФЗ 149 (про запрещённое, блокировки и т.д.) • 1 запрос по ФЗ 86 (что-то по запросу ЦБ) То есть система работает как часы, Россия - почти лидер по отправке запросов. @kyrillic</t>
+  </si>
+  <si>
+    <t>27.03.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1940</t>
+  </si>
+  <si>
+    <t>Про AI-ускорение рутины разработчиков, которого... НЕТ! ч.4. Недавно вышла хорошая статья "So where are all the AI apps?", где дотошно анализировали PyPI (репозиторий Python-пакетов) в поисках бурного роста продуктивности. 1️⃣ Количество новых пакетов не увеличилось, хотя именно там должно быть видно обещанное нам увеличение продуктивности. Новые пакеты обновляются чаще, но этот тренд начался в 2019-м, скорее всего из-за появления CI/CD (GitHub Actions). tldr для неайтишников: как ни возьми результаты (а не ощущения!) работы разработчиков, не получится увидеть прирост эффективности их труда (посты раз, два, три). 2️⃣ Любопытно, что прирост видно, если разделить пакеты на AI и не AI. У первых обновлений в два раза больше. И только там! Самый большой прирост - у популярных пакетов. Может AI разработчики лучше умеют пользоваться AI? Но тогда рост был бы виден везде. Очевидно, что это эффект AI хайпа. А если связать с колоссальными инвестициями в AI, то легко увидеть, что прирост активности есть там, куда потекли деньги. Снова follow the money. 3️⃣ Конечно AI не помогает запускать новые стартапы и софтверные бизнесы, потому что узкое место там вовсе не код. Это знают все, кто хоть раз что-то запускал 🥲 Но AI помогает например делать крутые прототипы. При этом заметьте, что они уже перестают кого-то впечатлять. Это как с AI слопом: поначалу картинки из миджорни или видео из соры всем нравились, а теперь любой намек на AI скорее в минус. 4️⃣ Я вижу огромную пользу AI кодинга в другом: людей перестает пугать необходимость писать код. Все понимают, что для MVP не придется нанимать дорогих разработчиков, и даже если не получится самому, можно нанять кого попроще, вооруженного клодкодом. Надеюсь это повысит долю людей, которые попытались запустить хоть что-то в реальном мире, а не в своих мечтах или рассуждениях в интернете. Представьте мир, где никто не живет в пузыре иллюзий, и все сделали контакты с реальностью (пост), потерлись об ее шершавость и потолкались в конкуренции на рынке. Какой был бы у всех уровень адекватности! Мир мечты. @kyrillic</t>
+  </si>
+  <si>
+    <t>26.03.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1939</t>
+  </si>
+  <si>
+    <t>Активность в канале, которая изменила мой взгляд на жизнь. 4 года назад мой богатый опыт эмиграций и жизни номадом неожиданно стал актуален для многих. Я старался в постах рассказывать все полезное, что знаю сам. 1️⃣ Но одна инициатива была не очень публичная: я предложил описать свою ситуацию об эмиграции, пожелания, бэкграунд - от навыков/профессии до доходов/активов и количества денег на счету. А я в ответ на заполнение формы присылал свой взгляд на возможности. За несколько лет ту форму заполнили БОЛЕЕ ТЫСЯЧИ людей, я ответил почти всем. Не уверен, что получилось быть многим полезным, но я старался. На меня самого все прочитанное повлияло сильно! 2️⃣ Простые наблюдения описал еще 3+ года назад. Сейчас вижу более полную картину, и поэтому считаю себя вправе писать такие пукановзрывательные тексты как недавний о том, что большинству из вас эмиграция дает меньше, чем забирает. Тогда задумался, о каком количестве людей мы знаем самое скрытое - сколько у них денег/активов? Сколько зарабатывают? Мне об этом рассказали более тысячи людей. 3️⃣ Была ОЧЕНЬ выражена связь между доходами и резкостью суждений: чем меньше активизма и лозунгов, тем больше денег и активов. Это в принципе кажется очевидным, но точность такой корреляции меня удивила. 4️⃣ Мое пристрастие проводить опросы про деньги появилась как раз из-за этих тысячи писем. Потому что если у человека доход меняется с $1k до $5k, то меняются все - от выбора стран для эмиграции до политических взглядов. Да, нередко мне писали спустя пару лет, рассказывая про изменения в жизни. 5️⃣ Во всех моих письмах есть трекер открытий, и некоторые из них открывали более 100 раз. Наверное для мотивации, потому что я всегда старался подбодрить, вне зависимости от того, что пишу по сути. Из-за этого в переписке стал намного больше внимания уделять "мотивационной" или просто человеческой части. Наверняка это сильно повлияло и на вайб постов. 6️⃣ Нередко я был очень удивлен высокому уровню энтузиазма у людей, которым эмиграция была явно не по карману. Я бы не мог быть таким оптимистичным в их ситуации. Было много смелых! В общем есть, чему поучиться у этих людей. И такие истории я периодически вспоминаю, когда мне кажется, что что-то не получается. 7️⃣ Скорее всего мои советы не были так уж полезны, но люди сами формулировали в тексте свои переживания и жизненные ситуации. И просто факт изливания этого на бумагу сильно помогал - об этом мне писали очень часто. Не могу не согласиться: иногда написать письмо самому себе в виде длинной заметки (или "идеи для поста") - лучший способ разобраться во всем. 8️⃣ Общий нарратив большинства писем был "куда ехать?" Но между строк читался совсем другой - "не делаю ли я со своей жизнью чего-то непоправимого?" Ответа на него у меня конечно нет. @kyrillic</t>
+  </si>
+  <si>
+    <t>26.03.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1938</t>
+  </si>
+  <si>
+    <t>Как перепроверять за бухгалтерами, промпт! И пример хорошего genAI кейса. В продолжение поста про налоговые риски, хочу поделиться мастер-промптом (raw) Сергея, одного из участников нашего закрытого чата владельцев американских LLC, который написал: Я работал с разными бухгалтерами в США. все CPA и все косячили. со всеми влетали на претензии от IRS по разным причинам. Но успешно отбивались и в итоге, штрафы ни разу не платили. Пришел к системе - CPA + LLM, где я проверяю в ChatGPT полноту отчетов/ форм / приложений, которые CPA подает С промптом LLM интервьюирует о бизнесе (структура, операции, и тд) и отвечает что и когда сдавать. Он делался для международной группы компаний, чтобы закрыть риски операций внутри группы и их отражения в США. Он немного избыточен для single member LLC, но не оставит дыр в репортинге трансграничных операций. Могу только подписаться под этими словами - тоже пришел к выводу, что нужно перепроверять даже за сертифицированными консультантами. В США риски высоки: штрафы за неподачу каких-то форм могут быть $10-25k. Сам Сергей написал про пользу промпта так: После его использования у меня получился непростой разговор с CPA. оказалось, что она много что упустила. и на мой вопрос - "ну как же так?" она сказала - чтобы такой уровень accounting поддержки иметь "out of the box" вам нужно было идти в Big4 (и платить $20-50k в год, а не мне предъявлять за $500) Сергей в теме, с опытом CFO, и много итерировал промпт. Он кстати консультирует стартапы как CFO, полезно, и есть бесплатная консультация: https://www.clearviewgrowthadvisory.com/ Можете смело писать @skalachev по релевантным вопросам. Сам промпт наверное можно взять за основу для других тем, и сделать такой по своей. Но в ней нужно разбираться. PS Если вы открыли LLC для себя, то приглашаю в наш чат, тут ссылка на форму. Если только собираетесь - рекомендую Doola, недорого, адекватно, YC компания и по статистике многие из вас открывали через них. @kyrillic</t>
+  </si>
+  <si>
+    <t>26.03.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1937</t>
+  </si>
+  <si>
+    <t>Как вырастить B2B SaaS с $0 до $2M выручки без инвестиций? История знакомой многим из вас платформы 4dev.com, от сооснователя Димы Кочнева. 4dev.com — платформа для автоматизации выплат удалённым сотрудникам и фрилансерам по всему миру. Дима рассказал, как запускать B2B SaaS с нуля, расти x10 и не сжечь деньги на старте. Как появилась идея Во время работы в Skyeng Дима столкнулся с простой проблемой: с ростом команды выплаты, акты и ручные переводы перестали масштабироваться. В какой-то момент только документооборотом занимались десятки людей. Тогда внутри компании появился сервис для автоматизации выплат — а позже из этого выросла идея отдельного продукта. Как случился рост После полного фокуса на 4dev.com компания выросла с $100K до $1M ARR, а ещё через несколько месяцев — до $2M. Интересно, что основой стали личные продажи, нетворк, рекомендации и постоянная работа фаундеров с клиентами. Сейчас 4dev.com помогает компаниям платить командам в 150+ стран, автоматизировать документооборот и проводить выплаты в 30+ валютах, включая USDT. Минутка рекламы: Если у вас распределённая команда и вы устали от ручных выплат — 4dev.com закрывает этот вопрос. ⭐️ Записаться на бесплатную консультацию Команда разберёт ваш кейс и подскажет, как упростить процесс выплат! #промо</t>
+  </si>
+  <si>
+    <t>25.03.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1936</t>
+  </si>
+  <si>
+    <t>Взаимоконнекты в инстаграме! Раз в кириллике много классных людей, то предлагаю законнектиться друг с другом в инсте! Правила простые: 1️⃣ Подписываетесь на меня, и дважды на Милу - раз, два (комменты без подписки будут удалены) 2️⃣ Оставляете в комментах прямую ссылку на свой инстаграм, можно с фоткой и коротким интро (разрешены только прямые ссылки на инсту!) 3️⃣ Подписываетесь на тех, кто вам понравился в комментах. ... PROFIT! PS и расскажите о возможности тем, кто почему-то не читает @kyrillic! Мы тут разные взаимоконнекты делаем регулярно, в том числе в линкедине.</t>
+  </si>
+  <si>
+    <t>23.03.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1934</t>
+  </si>
+  <si>
+    <t>Про налоги удаленщика, номада, фрилансера, фаундера, ч.5: риски Поделюсь своими многолетними наблюдениями за удаленщиками разного рода. Тему налогов я с ними обсуждаю лет 15! Сколько сам являюсь номадом. Важно: это мои сугубо субъективные наблюдения, и точно не являются советом. Я описывая не как надо делать, а как люди делают! И речь только про тех, кто либо много перемещается (номады), либо зарабатывает удаленно из другой страны. 1️⃣ Очень часто говорят про риски получить претензию от налоговых разных стран. В реальном мире все сложнее формулы "чем больше декларирую, тем меньше рисков". Вот мой СУБЪЕКТИВНЫЙ рейтинг кейсов, от минимальных рисков к максимальным: 🟢 Удаленщик все платит и декларирует, с хорошим (!) бухгалтером/консультантом, без ошибок и точно в срок. И перепроверяет сам. 🟡 Никогда ничего не декларирует. 🟠 Все декларирует, но самостоятельно или с каким-то сервисом. Или с так себе консультантом. 🔴 Декларирует, но не совсем прям все, а что нужно или что хочется декларировать. 2️⃣ Все заметили парадокс, и он легко объясняется: если у налоговой любой страны уже есть чья-то декларация, то какой-нибудь входящий сигнал, от банка/crs/расходов и др. или просто ошибка, будет триггером на поиск несоответствия. И оно может быть найдено автоматически: налоговые крайне редко охотятся за кем-то целенаправленно. Тем более за обычными айтишниками. Большинство претензий - результат автоматической сверки данных, а не ручной проверки. 3️⃣ Подать декларацию с ошибкой иногда хуже, чем не подать вовремя. Поданная декларация - это официальное заявление. Ошибка в ней при наличии противоречащих данных от банка выглядит как сокрытие, а не как незнание. Я бы сказал, что 99% всех налоговых претензий, можно описать как "что-то не то в декларации". 4️⃣ Еще есть "номадское легаси": если номад в какой-то стране сдал декларацию, то налоговая может ждать от него еще, особенно если есть действующий внж. У активного номада декларации могут ждать сразу несколько стран, поэтому такое нужно заранее планировать. И как я писал ранее, очень важно знать, какие данные, адреса и резидентства указаны в КАЖДОМ банке/брокере. 5️⃣ Считаю, что про налоги слишком много разговоров и переживаний. Чтобы все понять, достаточно несколько доверительных живых разговоров с людьми в похожей ситуации + пара толковых консультаций. Конечно есть нюанс: нужен консультант, который в теме всех стран, важных для удаленщика. На практике таких консультантов почти нет, и от каких-нибудь местных португальских можно услышать слишком локальные советы, неприменимые для удаленщика. 6️⃣ Налоговые чаты - это какой-то сюрреализм. Почти всегда есть несколько активистов, которым кажется доставляет удовольствие запугивать всех в чате, особенно новичков. И там какая-то специфическая форма троллинга - быть налоговым моральным камертоном. Хотя их знания редко из практики (особенно практики претензий), скорее из таких же чатов. Иногда прям из этого же. Похоже на дедовщину. 7️⃣ Еще есть странный дисбаланс: про налоги переживают многие, а например жить в ЕС, владея юрлицом в другой стране, - это ок. Хотя претензии по КИК посерьезнее. Или работают удаленно на компанию в РФ и вероятно тем самым нарушают санкции ЕС. Да еще подают документы об этом, например для получения номад-внж. Типа ачетакова! @kyrillic</t>
+  </si>
+  <si>
+    <t>19.03.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1932</t>
+  </si>
+  <si>
+    <t>SaaSпокалипсис: плохие новости для айтишников (не будет работы) и фаундеров (не будет экзитов). 1️⃣ С начала года все обсуждают массовое падение капитализаций публичных SaaS-компаний, бизнес которых когда-то считался очень надежным: подписки, 80% маржа и рост 20+ лет. Появился термин SaaSpocalypse, а журналисты, энтузиасты и болтуны связывают его с влиянием AI. Хотя реальность сложнее. TLDR: реальная причина - структурный кризис модели роста. 2️⃣ После ковида и с увеличением ставок начал замедляться рост большинства крупных SaaS-компаний. Несколько лет до этого private equity массово скупали SaaS (фаундеры делали экзиты) - до половины сделок PE были с SaaS. Это было выгодно: покупали компанию за $30m, вешали на ее баланс долг в $50m под залог будущих ARR платежей, поднимали цены. В идеале выходили на IPO. 3️⃣ Сначала рынок стал замечать, что не растет важная метрика NRR (отражает рост выручки от текущих клиентов). Упали ожидания, за счет которых были высокие оценки, в том числе перспективы IPO. У private equity остались сотни компаний, которые плохо растут и без шансов на M&amp;A или IPO. 4️⃣ Сегодня PE держит кучу бесперспективных компаний - это негативно влияет на оценки публичных. На рынке есть ожидания волны дефолтов по software-кредитам, что будет давить еще больше. Некоторые уже перекредитовываются, обсуживая долг долгом. Проще говоря, это старый-добрый долговой кризис, а не AI революция. 5️⃣ От разных умных людей есть разные аргументы. За SaaS: • Если весь SaaS сектор резко торгуется в одном направлении, это может быть просто паникой, а не структурной проблемой. • От SaaS решений непросто уйти: неповоротливый энтерпрайз не может отказаться от ServiceNow без огромных вложений. • Есть инсайдерские сделки, которые сигнализируют о хорошем времени покупки акций SaaS. • В концепт "завайбкодим корпоративную CRM" верили недолго, разочарование уже случилось. 6️⃣ Против SaaS: • Некоторые крупные SaaS падают до отчетов и падают после отчетов. Кажется премиум-надбавка за будущий рост еще не скорректирована. • У SaaS нет твердых активов, как например у банков, и вся ценность - в будущих успехах (а роста нет). • Есть инсайдерские сигналы против SaaS. • Пока AI ничего не заменяет, но есть страх рынка, что в среднесрочном будущем появится технология, которая подвинет софт. Просто пока непонятно, что это за технология, но непоколебимость модели SaaS подвергнута сомнению. 7️⃣ У больших SaaS есть отдельная проблема: опционы сотрудников. Компании платили 10-20% выручки в виде опционов, и это ок при бешеной марже и быстром росте. Но при обычных мультипликаторах, опционы сотрудников - это тяжелый груз компании, от которого сложно избавиться. 8️⃣ Немного грустных скучных цифр: с 2015 года PE купили 1900+ software-компаний за $440B. "SaaSflation" в Q1 2026 - 12.2% при реальной инфляции ~3%. Прогноз дефолтов по software-кредитам - 15%. Venture debt достиг рекордных $53B. 9️⃣ Короче, что важно для нас: • Работы айтишникам будет меньше (ну это вы знаете, пост). • Ожидаются массовые сокращения из-за ситуации с оценками крупных SaaS. • Опционы будут давать хуже. • Венчура в SaaS будет меньше, он возможно потечет в железо, безопасность, медицину, диптек и др. • Экзитов будет меньше! Их уже меньше. И смысла заниматься венчурными SaaS-стартапами тоже будет меньше (потому что зарплаты фаундеров - крохи, пост со всеми ссылками). Так и живем, айтишники! @kyrillic</t>
+  </si>
+  <si>
+    <t>19.03.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1931</t>
+  </si>
+  <si>
+    <t>Масштабирование бизнеса — это выход за границы привычного. На этом пути нужны правильная стратегия и надежные связи. Executive MBA «Русская школа управления» закрывает обе задачи: 16 модулей охватывают все ключевые направления бизнеса, а бизнес-миссии в 6 странах мира позволяют увидеть новые рынки изнутри и найти там партнёров. Преподаватели-практики из таких компаний как «ЭФКО», «Группы Астра», «Росгеологии» работают с реальными задачами бизнеса. А сообщество опытных управленцев становится той средой, где рождаются партнёрства, ведущие к росту. Старт нового потока через месяц, доступен кредит по льготной ставке. Изучить программу и оставить заявку можно по ссылке.</t>
+  </si>
+  <si>
+    <t>18.03.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1930</t>
+  </si>
+  <si>
+    <t>кириллик AI хакатон! Наверное уже многие поняли, что я одержим поиском кейсов использования AI, которые реально работают и самое главное - приносят пользу. Мы проводили закрытые встречи, где вы рассказывали, как заработали с AI (пост). И несколько постов про полезные кейсы с AI - и честно говоря, на всю мощь ваших умов и энтузиазма, хороший кейсов довольно мало. Но я уверен, что их больше! Поэтому хочу сделать еще попытку, в виде хакатона. Этот пост - предварительный, чтобы собрать AI кейсы - простые рабочие задачи, которые хочется надежно автоматизировать с AI, и за которые ГОТОВЫ ПЛАТИТЬ. Их реализуют на хакатоне. Все просто: у вас есть личный или рабочий кейс, которые вы считаете может быть реализован с AI? И готовы за это заплатить? Опишите его! В форме. Даже если он абстрактный - докрутим вместе. Польза для вас: вы ничем не рискуете, можете получить рабочее решение занедорого. Если рабочего решения не будет, то денег не потратите - я это гарантирую. Вот мой простой пример: Хочу подписывать pdf документ/счет, не открывая его: просто куда-то скидывать и получать мою подпись в нужных местах, даже если документы очень разные. И чтобы работало не через раз. Наверняка похожее есть у юристов, маркетологов, логистов, фаундеров, врачей, кого угодно. Кейсы могут быть намного сложнее - принимаются все. Из всех кейсов я выберу несколько - получатся задачи для хакатона и небольшой призовой фонд. По моим кейсам, кроме оплаты еще и охваты в @kyrillic - любых начинаний победителей - проекты, блоги, услуги и т.д. Формат хакатона максимально простой: я объявляю кейсы и призовой фонд, участники берут в работу, и показывают рабочее решение в конце. Все собираемся в зуме, тестить и обсуждать, выбираем победителей всем кирилликом, раздаем призы. Для участников: просто пока поставьте кита 🐳 на пост, если вам интересно поучаствовать. Так я пойму, не фигню ли я решил проводить 🙂 PS я не в теме хакатонов, ни как участник, ни как организатор. Поэтому принимаются любые советы - наверняка у многих есть в этом опыт. Я даже не уверен, что верно называть все придуманное хакатоном. Пожалуйста пишите предложения, советы, идеи, коллабы в личку или в комменты. PPS Пока самое главное - собрать РЕАЛЬНЫЕ кейсы для участников! Без них ничего не получится. Поэтому если у вас такие есть, что можно решить с AI, прошу заполнить форму! И если знаете тех, кому AI мог бы помочь с задачами - скиньте этот пост пожалуйста. @kyrillic</t>
+  </si>
+  <si>
+    <t>18.03.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1928</t>
+  </si>
+  <si>
+    <t>Сколько сбережений и доходов у европейцев на примере 🇪🇸 Испании Наткнулся на интересную визуализацию об испанских налогах - там упор на то, сколько платит налогов средний житель Испании в течение жизни, и сколько на него тратит государство (спойлер: тратит много!) 1️⃣ До 30 лет и после 65 лет Испания тратит на жителя страны больше, чем он платит налогов. Ожидаемо. Квалифицированная иммиграция для таких стран выглядит спасением: приезжают уже обученные, здоровые и готовые работать. Но мне интереснее другое: сколько и как зарабатывают люди в разном возрасте. Можно сравнить со своей динамикой! Методология годная - по налоговым данным. 2️⃣ Хорошие новости для всех, кто на грани кризиса среднего возраста: пик доходов приходится на 50 лет, и держится таким до 60 лет. У многих еще есть время! 🙂 Доходы от труда падают к 70 годам (пенсия учитывается как отложенный трудовой доход). Насколько я помню, в постсоветских странах пик доходов приходится лет на 40, когда еще есть физическое здоровье. Наверное так в любой развивающейся экономике, где доля сервисов, и соответственно интеллектуального труда, ниже. Так что быть айтишником и жить в развитой стране ближе к пенсии может быть выгодно! 3️⃣ Интересно, что налоги на капитал (куда включены и налоги от аренды) растут аж до 80 лет. Понятно, что это на данных бумеров, и их способы накоплений нельзя переложить на сегодняшние реалии. Но можно сделать выводы: доход от прироста капитала есть уже в 30 лет, что неожиданно видеть в Испании. И этот доход растет много лет. А у вас уже есть доход от накоплений? 4️⃣ Любопытно, что потребительские налоги (НДС, акцизы и др.) почти не растут с 30 лет. То есть люди не начинают больше тратить, даже если зарабатывают больше. Есть легкий пик потребления к 65. Хотя общие доходы на пенсии резко сокращаются. Наверное больше свободного времени. И есть, что тратить. 5️⃣ По этим данным кажется, что люди с несовершеннолетними детьми чуть меньше потребляют. Я такое заметил в своем большом опросе релокантов (1000+ респондентов, читателей этого канала) пару лет назад: семьи с детьми тратят на развлечения и кафе значительно меньше! Что-то типа в два раза. Хотя зарабатывают в среднем больше, чем пары без детей. 6️⃣ Полагаю, что в других развитых странах, особенно ЕС, общая картина по доходам в разном возрасте будет примерно такая же. И главный вопрос: что многим делать сегодня, чтобы к пенсии было хотя бы 400к евро сбережений - в виде ликвидных активов или недвижимости. Потому что судя по налогам, примерно столько есть у средних (!) испанцев в 70+ лет. Видимо раньше было лучше! 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>18.03.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1927</t>
+  </si>
+  <si>
+    <t>Как вайб-кодинг меняет бизнес? 📈 Microsoft и Google переложили до 30% внутренней разработки на ИИ. Klarna тестирует прототипы за 20 минут. Serpentity Web Design сэкономила 6 недель ручного труда и около 8000 долларов. Последние 10 лет мы жили в парадигме: хочешь запустить сервис или продукт – ищи команду, разработчика, бюджеты, время. Вайб-кодинг – новая парадигма, где код не пишут вручную. Задачу формулируют своими словами, а ИИ выдает результат. Поэтому в ближайшие годы самый большой разрыв будет между теми, кто создает рабочие продукты без единой строчки ручного кода, и теми, кто все еще собирает команду для создания прототипа. На курсе "Вайб-кодинг" от Академии Эдюсон вы закроете этот пробел за два месяца: ▪️ Разберетесь с инструментами: n8n, Supabase, Cursor AI, Lovable, Claude, ChatGPT и многими другими. ▪️ Поймете, как работают нейросети и научитесь писать запросы. ▪️ Сможете автоматизировать задачи сами или подключать опытных разработчиков только на финальном этапе. ▪️ Создадите 7 проектов и свой первый полноценный продукт. ▪️ Начнете экономить ресурсы себе или компании, брать больше задач и ускорять запуски. Доступ к материалам и регулярным обновлениям вечный (новые технологии появляются постоянно, так что это важно). Год на связи будет куратор. А личный ментор поможет сделать проект под ваш запрос. Оставьте заявку с промокодом KYRILLIC – получите скидку 55%, подписку на «Литрес» и второй курс в подарок. Реклама. ООО "Эдюсон", ИНН 7729779476, erid: 2W5zFJQ3pcR</t>
+  </si>
+  <si>
+    <t>18.03.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1926</t>
+  </si>
+  <si>
+    <t>Тут очень много умных читателей, и конечно много умных комментариев. Так что решил систематизировать: настроил бот, чтобы когда ставлю респект 🏆, то коммент попадает в канал @kyrillic_brains Критерий простой: комментатор умнее меня и написал по теме лучше, чем смог бы я. Если вы считаете какой-то коммент к любому посту крутым, тоже ему ставьте 🏆 - я его внимательнее прочитаю. По комментам в @kyrillic_brains можно ориентироваться на лучших! Как делать вклад комментарием. Некоторые из них буду делать постами в канале, с отсылками на авторов и их блоги/сайты/каналы. Так что пишите умные комментарии! 🙂</t>
+  </si>
+  <si>
+    <t>17.03.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1924</t>
+  </si>
+  <si>
+    <t>Про фриланс, ч.5: ретейнеры. 1️⃣ tldr: все привыкли работать с почасовой оплатой или фикс за проект, но лучшие фрилансеры и агентства значимую часть выручки делают через ретейнеры с клиентами. Ретейнер - это ежемесячная оплата от клиента за обязательство фрилансера быть всегда доступным на определенный объем работ. 2️⃣ По какой-то причине ru-фрилансеры почти не знакомы с таким форматом. Но в США, UK/AU и некоторых других развитых странах это довольно распространенный формат. Ретейнеры популярны у креативных, маркетинговых, рекламных агентств, студий, а также у юристов, консультантов и др. 3️⃣ Выгоду для клиента объяснить легко: если нужно что-то регулярно делать, то лучше иметь под рукой проверенного контрактора. Потому что альтернативы две: нанимать фуллтайм или искать (и проверять) другого фрилансера. Оба варианта могут быть слишком дорогими и долгими. 4️⃣ В одном из прошлых постов рубрики я писал, что единственный способ стабильно зарабатывать фрилансом - это получать большинство клиентов по рекомендации. Никаких больше способов комфортно фрилансить много лет просто нет. Так вот довольные клиенты обычно сами предлагают ретейнеры, потому что хотят иметь под рукой годного исполнителя. 5️⃣ Ретейнеры особенно выгодны агентствам - там намного больше затрат, и с понятным ежемесячным кэшфлоу легче планировать бюджет. Для агентства работа в основном на ретейнерах - это высшая лига, а для фрилансера - возможно венец карьеры. 6️⃣ И сами ретейнеры у агентств больше. Мои бенчмарки 8-10 летней давности в дизайне: как фрилансеру платили $800-2,000 за несколько доступных рабочих дней в месяц. У маленького агентства это были $3-8k/мес, с похожим коммитом по времени. 7️⃣ Загрузка по ретейнерам была наверное 50-60% по времени. То есть были месяцы, когда использовали все время + доплачивали за дополнительное, а иногда даже не писали за месяц. 8️⃣ Можно ли назвать это "подпиской на дизайнера" (или другую услугу)? В принципе да, я даже оформлял как подписку с клиентами - через страйп, так было всем удобнее. Но такое сложно продать холодным клиентам. Нужны довольные! 9️⃣ В 2015-18 был бум предложений от диджитал-агентств вроде "безлимитный дизайн за $3k/мес". За много попыток студий мы узнали, что такое работает только в одном формате: очень быстро, невысокое качество, чудовищный ретеншн, и соотвественно критически важен большой поток лидов. В некотором смысле такая услуга - противоположность ретейнера, по качеству работ, уровню доверия, ретеншну. Хотя внешне кажутся похожими. 🔟 Чтобы получать ретейнеры нужны два условия: очень довольный клиент и будущие регулярные объемы работ у него. Многие клиенты сами предлагают какой-то коллаб, и нужно предлагать ретейнер, если клиент сам не додумался. Либо можно делать допродажу, но два условия тоже должны выполняться. Больше про фриланс: Общие выводы после многих лет фриланса, про необычный карьерный путь, про майндсет хорошего фрилансера, манифест независимого дизайнера, советы с hackernews и конечно про единственный способ кайфовать от фриланса @kyrillic</t>
+  </si>
+  <si>
+    <t>17.03.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/1923</t>
+  </si>
+  <si>
+    <t>🚀Как быстро вывести сайт в Топ-1 Яндекса Попробуйте Seopapa — сервис для продвижения сайтов в топ выдачи Яндекса с помощью поведенческих факторов. Эффективен даже в самых частотных запросах и перегретых нишах. Запуск и настройка занимают до 5 минут — а если не хочется разбираться, личный менеджер сделает всё за вас. Какие результаты получите уже через 14 дней продвижения: ✅ ТОП-1 в поиске Яндекса по основным ключевым запросам ✅ в 3 раза больше заявок от реальных клиентов ✅ +170-310% целевого трафика с органики по целевым запросам ✅ Ваш сайт выше конкурентов и забирает весь трафик и клиентов. 🎁 Seopapa дарит 15 000 ₽ на баланс новым пользователям до 30 марта — чтобы запустить продвижение сайта и бесплатно получить первые результаты. 👉Попробуйте бесплатно: seopapa.com #промо</t>
+  </si>
+  <si>
+    <t>15.09.26 18:25</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2299</t>
+  </si>
+  <si>
+    <t>Получите 1 млн рублей на акселерацию и до 10 млн рублей на пилот в финтех-акселераторе Газпромбанк.Тех 1 сентября стартовал ежегодный набор в Акселератор «Газпромбанк.Тех» для стартапов и научных команд. Если вы: 🚀 Представляете технологическую компанию с решением от прототипа и выше, подавайте заявку в трек «Финтех.Стартапы» 🤝 Представляете научную команду из университетов и R&amp;D-центров с проектом ранней стадии, регистрируйтесь в трек «Финтех.Наука». До 10 отобранных проектов в каждом из треков получат 1 млн рублей на развитие в рамках акселерации. А проекты финтех-акселератора с подтвержденным бизнес-эффектом по решению Банка смогут запустить пилот с бюджетом до 10 млн рублей и привлечь инвестиции. Заявки* принимаются до 13 октября. Участие бесплатное. Если ваша технология готова к масштабу в топ-банке, то подавайте заявку в Акселератор! *К участию приглашаются юридические лица и ИП (в том числе стартапы, университеты, R&amp;D центры и технологические предприниматели).</t>
+  </si>
+  <si>
+    <t>15.09.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2298</t>
+  </si>
+  <si>
+    <t>Распределение мест эмиграции читателей кириллика. По вашим опросам в канале получился вот такой топ!</t>
+  </si>
+  <si>
+    <t>14.09.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2297</t>
+  </si>
+  <si>
+    <t>Куда переехать жить со скромным удаленным доходом. Согласно опросу, медианная стоимость аренды у вас - $1,300, поэтому менее $900 будем считать как "скромно". Ниже мой личный субъективный список локаций с таким бюджетом на аренду, до $900/мес, и наилучшим соотношением цена/качество жизни: 1️⃣ 🇮🇩 Бали: есть отдельный пост, это место удивительно тем, что такое небогатое население так сильно ценит эстетику. Уверен, что нигде в мире не получить эстетику так дешево. А еще на Бали можно тонко управлять уровнем "туристических фейков" (пост): от а-ля Геленджик до почти нетронутых туристами мест, с хорошей эстетикой (даже гастрономии). 2️⃣ Нравится Дубай? Есть его лоукост-альтернатива - 🇲🇾 Куала-Лумпур, где можно обеспечить себе такую же комфортную жизнь от кондиционера до кондиционера (пост), но намного дешевле. 3️⃣ Бесчисленное количество небольших провинциальных городов 🇮🇹 Италии, 🇪🇸 Испании, даже 🇫🇷 Франции и др. стран: если есть возможность получить внж ЕС, то там можно жить крайне бюджетно, в провинции. Самое главное, что недооценивают не очень опытные эмигранты: провинция многих стран Западной и Южной Европы намного более пригодна к жизни, чем привычная нам с вами постсоветская провинция. По мне это главное достижение некоторых стран Европы - провинциальная жизнь там не маргинальна. И наверное многие видели ролики "купил дом в провинциальной Португалии или замок во Франции задешево, восстанавливаю и кайфую". 4️⃣ Если хочется ультрадешево в ЮВА, то это 🇹🇭 Чиангмай: жильем можно уложиться и в $300-400 долгосрочно. Там много экспатов и реально хорошие спешалти кофейни (что является прокси метрикой экспатско-айтишного вайба, пост). 5️⃣ 🇯🇵 Япония конечно! ru-номады туда чаще едут через курсы японского. Страна сегодня супердешевая (пост), особенно неТокио. ЦБ Японии пытается поддерживать курс йены, проводя интервенции из-под американской палки, но получается так себе. А японцы не привыкли резко повышать цены, как в Турции или Аргентине. Есть даже известная реклама, где японская компания всем составом извиняется за первое за 25 лет повышение цены на их продукцию (мороженое). 6️⃣ В итоге список получился небольшой, но если бы у меня был бюджет до $900/мес на аренду на двоих, то никуда больше я бы точно не поехал. ЛатАма в списке нет, потому что по цене качеству он сильно проигрывает. НеЕС Европы тоже, потому что качество жизни там в лучшем случае на уровне ru-городов-миллионников, и смысла там жить с удаленным доходом немного. А постсоветские страны - это даже не эмиграция 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>14.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2295</t>
+  </si>
+  <si>
+    <t>Чек-лист: как проверить свой сервис выплат команде❤️‍🔥 Большая часть команд, распределенных по разным странам, платят и/или принимают оплату через какой-нибудь payroll-сервис. Выбирают его обычно по проценту комиссии. Ниже — полезный чек-лист, по нему стоит прогнать и текущего провайдера, и любого нового до подключения. Сами сервисы о себе этого не пишут: 1. Реальная ставка не равно цифра с лендинга. «Комиссия 3%» — в 99% случаев не все расходы. Из очевидного — нужно учитывать сверху комиссию за отдельные методы вывода (+1% за крипту, например). Из неочевидного — 2–5% может прятаться в курсе валютной конвертации. Как быстро проверить: возьмите курс из своей последней выплаты и сравните с межбанком на ту же дату. Разница — это вторая, скрытая комиссия, которую вы платите. Суммарно можно добежать до 8%. 2. Каким маршрутом и куда идут деньги. «Выплаты на любые банки и через СБП» — конечно, супер удобная история для лояльности контракторов. Но для бизнеса это ред-флаг: если платёж дошёл до санкционного банка, ответственность лежит в том числе на вас как на плательщике (и за прошлые, и за будущие выплаты). Если у вас европейская/американская компания или ВНЖ в этих странах, то тут стоит учитывать тонкий момент: даже если ваш провайдер выплат зарегистрирован в юрисдикции, где санкционное право Европы или США не работает (Сингапур, Гонконг, ОАЭ и т.д.), и он фактически беспрепятственно может выплачивать на условный Сбер, это не снимает ответственности с вас как с инициатора платежа, потому что санкционный риск считается по вашей компании, а не по адресу офиса провайдера или его партнёра. 3. Что по документам. Оферта на сайте — это прям слабый документ. Рабочий комплект выглядит так: двусторонне подписанный договор плюс инвойсы и акты под каждую выплату, с корректной передачей IP-прав. Это то, что вы без проблем покажете аудитору, банку и инвестору, а ваши контракторы — своему банку, налоговой или при подаче на ВНЖ. В противном случае, это обычно оборачивается блокировкой счетов и потерей прав на интеллектуальную собственность. Прогнать провайдера по всем трём пунктам — полчаса времени. Если хотя бы один не сходится или есть сомнения, у ребят из Finboo можно бесплатно сделать аудит своих выплат — разберут вашу схему и подсветят все риски: записаться на аудит 💙 Finboo — выплаты командам без скрытых комиссий, санкционных и репутационных рисков. #промо</t>
+  </si>
+  <si>
+    <t>12.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2294</t>
+  </si>
+  <si>
+    <t>Про человеческое счастье, ч.18: совместный опыт. Продолжаем отделять истинные факторы счастья от мнимых! В первом комменте ссылки на остальные 17 частей рубрики. 1️⃣ Наверное всем понятно, что человек - ультрасоциальное существо, и общение - один из главных факторов, влияющих на наше счастье. При этом общение часто происходит в каких-то условиях, которые можно назвать совместным опытом. А его влияние можно разделить на две основные части - совместный опыт может: а) Менять удовольствие от самого события. б) Укреплять отношения, которые останутся после проживания опыта. 2️⃣ Начну с личного примера: в прошлом году мы с Милой немного путешествовали по провинциальной Венгрии на машине. Там абсолютно унылейшие места, вообще все неинтересно и невкусно. Но наш совместный опыт сделал из этой поездки очень приятное воспоминание. Да и в целом я любые наши путешествия воспринимаю как "общение с Милой в новом сеттинге". Поездка может оказаться плохим "туристическим продуктом" и одновременно хорошим временем и воспоминанием. Или например я вообще не смотрю рилсы/тиктоки один, но уже не первый год мы каждый день (!) смотрим их вместе. Для меня это два абсолютно разных опыта. 3️⃣ Есть исследование, где люди пробовали шоколад, в одиночестве и вместе с кем-то. В совместном опыте вкусный шоколад казался более вкусным, а невкусный - менее. В этой работе и других такой эффект объясняется бо'льшим вниманием к опыту, если он разделен с кем-то. Поэтому любой приятный опыт легко сделать приятнее - просто разделить его с кем-то. 4️⃣ Я скептически отношусь к хобби, цель которых - общение с людьми (а не разделение опыта с кем-то конкретным, с кем будет это воспоминание). То есть когда ставят на первый план хобби, а общение идет фоном. Знакомство с новыми людьми - норм, но именно общение - вряд ли. Если первопричина - общение, то зачем это усложнять и размывать? Можно просто общаться, без игры в падель или мафию. Уверен, что многие любят не свои хобби, а возможность общаться с людьми во время занятий этими хобби (есть горячий пост про хобби как социальный конструкт). На этот счет есть исследования, вот например. Если так, то можно более критично взглянуть на список своих хобби. Возможно единственное исключение - если человек испытывает трудности в общении с людьми, то антураж в виде настолок наверняка поможет. 5️⃣ Совместный позитивный опыт, особенно какой-то новый, сильно помогает и старым отношениям развиваться. Речь не только про романтические, но и дружеские. У хорошего совместного опыта бывает несколько моментов отдачи: когда люди его переживают, когда вспоминают и когда благодаря опыту чувствуют себя ближе. Это работает со времен охотников-собирателей (работа раз, два). 6️⃣ Проше говоря, если относиться к интересному в жизни более осознанно, то окажется, что почти всем в жизни лучше заниматься не в одиночку, а с кем-то (с кем приятно разделить опыт). Это имеет ОЧЕНЬ сильный мультипликатор на пути к собственному счастью. @kyrillic</t>
+  </si>
+  <si>
+    <t>10.09.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2292</t>
+  </si>
+  <si>
+    <t>Что вы навайбкодили: месяц назад я предложил делиться своими полностью вайбкод-проектами, там оказалось много интересного! Вот какие хочется отметить отдельно: 🌱 Конечно карта спешалти кофеен Москвы, Питера и других городов РФ. Если в таком проекте хороший отбор заведений, то это суперполезно! Сам пользуюсь такой же картой в Европе (пост), коммент Da. 🌱 AI-визуализатор для студий автодетейлинга. Простая идея для очень традиционного нецифрового бизнеса (немного зарабатывает), коммент Кирилла. 🌱 Сервис создания документации для клинических исследований. Один из немногих b2b вайбкод-проектов, тоже понятная идея, но для более привлекательной ЦА (зарабатывает), коммент Димы. 🌱 Дашборд смертности в разных странах по данным ВОЗ и нацстатбюро. Много графиков, и есть детская упрощенная версия. Короче, навайбкожено с любовью к данным! коммент Владимира. 🌱 Замена курсора на интерактивную указку в стиле mr Tiny Hand. Просто прикольно, одна простая неординарная фича, такое часто залетает в соцсетях (немного зарабатывает), коммент Михаила. 🌱 Сервис парсит линкедин в поиске актуальных вакансий. Такого много, но если парить хорошо, то место для такого всегда есть, коммент Ивана. 🌱 Интерактивный лонгрид по книге "Ружья, Микробы и Сталь", которую я как-то всем рекомендовал (пост). Необычно и очень познавательно, коммент Алексея. PS Могу еще сделать такие активности, на другие темы. Чем бы вы хотели поделиться с читателями кириллика? Пишите в комментах. @kyrillic</t>
+  </si>
+  <si>
+    <t>10.09.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2291</t>
+  </si>
+  <si>
+    <t>У многих из нас в последнее время настоящий FOMO по поводу скорости развития технологий, да и всего мира. Важно не только знать тренды, но и уметь к ним адаптироваться. Иначе можно остаться за бортом! 19 сентября состоится международная конференция «Будущее здесь. Новые модели управления, технологии и образование», посвященная 20-летию Школы управления СКОЛКОВО. Среди спикеров много известных имен: Константин Хабенский, Александр Цыпкин, Александр Аузан, Константин Северинов, Александр Каплан, топ-менеджеры крупнейших компаний, профессора бизнес-практики Школы СКОЛКОВО и международные эксперты из Китая, ОАЭ, ЮАР, Чили и других стран. Эксперты бизнеса, медиа, науки и образования обсудят: ➡️как проявлять лидерскую роль и действовать в условиях неопределенности, ➡️как адаптироваться к изменениям, принимать сложные решения и превращать их в источник развития, ➡️какие сценарии формируют будущее экономики, общества, образования и роли человека. Будет полезно всем, кто хочет держать руку на пульсе в этом быстроизменяющемся мире! 📍Кампус Школы управления СКОЛКОВО, 19 сентября. ⚡️Успейте зарегистрироваться тут: до 13 сентября действует текущая стоимость участия — 20 000 ₽.</t>
+  </si>
+  <si>
+    <t>09.09.26 19:18</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2290</t>
+  </si>
+  <si>
+    <t>Еще немного удивительных цифр про AI адопшн от Ramp (источник): 1️⃣ Топ 1% компаний по тратам на AI (о которых мы говорили, пост) тратит около $7-8k в мес на сотрудника. Причем много месяцев траты росли, а в последний месяц упали. Топ 10% тратит $680 на сотрудника. Но интереснее медиана всех компаний, которые что-то платят за AI (и считаются внедрившими AI): она составляет... меньше $14/мес на сотрудника! Можно ли сказать, что эти компании действительно внедрили AI? US Census Bureau считает, что да. 2️⃣ Мы много слышим про открытые модели, и в канале обсуждали их (пост). По объему новостей кажется, что все переходят на них, а графики OpenRouter это вроде бы подтверждают (нет). На деле только 6% компаний, которые платят за AI, имеют какие-то траты на открытые модели. Причем эта оценка щедрая, потому что считается в т.ч. по тратам на routing-платформы (а там есть разное). 3️⃣ Доля дорогих frontier-моделей вроде Opus, Fable и Sol составляет сейчас около 45% токенов, хотя месяцем ранее была 53%. То есть рынок постепенно переключается на более дешевые модели, и возникает вопрос: как большие AI лабы будут растить выручку и окупать триллионый капекс с такими трендами? @kyrillic</t>
+  </si>
+  <si>
+    <t>09.09.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2289</t>
+  </si>
+  <si>
+    <t>09.09.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2288</t>
+  </si>
+  <si>
+    <t>Как вы знаете, лучший контент - этот тот, что рассказывает про возможности. Мы с вами смотрим глобал, но я сам очень редко публикую самые полезные возможности - вакансии. Поэтому в рамках дружественного пиара вот вам подборка каналов с кропотливо собранными вакансиями - с удаленкой и/или релокацией. Самое крутое - там упор на международные компании с ru-фаундерами и ru-командами, это простой способ начать свой путь в глобал. Например, TradingView, Readymag, Higgsfield AI, Joom, Sumsub, Uzum, Mira, Tangem и др. Подборка каналы, где выходят дайджесты: @opento_relocate - удаленка и релокация @opento_cyprus - Кипр. По специализации: @wantapply_design - дизайнерам @wantapply_managers - менеджерам @wantapply_analytics - аналитикам @wantapply_marketing - маркетологам @opento_dev - разработчикам. @opento_data - датасайнтистам, ML. @wantapply_qa_jobs - тестировщикам @young_gamedev - геймдев вакансии. Делают ребята из wantapply.com, и хорошо делают! Так что если вы рассматриваете глобал, сейчас или в будущем, подписывайтесь на релевантные каналы с вакансиями!</t>
+  </si>
+  <si>
+    <t>18.09.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2308</t>
+  </si>
+  <si>
+    <t>Подборка полезных AI лайфхаков, приемов и кейсов Наткнулся на сайт, где люди (в основном US-разработчики) очень подробно описали свои AI окружения - с моделями, агентами, харнессами, скиллами, mcp, ценами и т.д. Нечто подобное мы с вами делали - собирали свои личные AI кейсы в табличку. Вот подборка любопытных лично мне приемов оттуда, многие попробую сам! 1️⃣ Есть идея завершать длинный диалог с AI каким-то формализованным файлом: что получилось, что сделано, почему, чем проверено, что осталось. Тогда легко вернуться к теме и подход снижает зависимость от одного огромного диалога. 2️⃣ У чела настроен вацап-бот, и если ответ AI включает результаты поиска в интернете, то бот ставит на сообщение эмодзи 🌐. Так можно сигнализировать о разном в ботах, добавляя контекста. 3️⃣ Многие делают новостные дайджесты, но тут чел собирает китайские AI новости, переводит на английский и сопоставляет с тем, что есть в США. То есть можно получить подборку без кучи повторов. 4️⃣ Он же использует очки Xreal One Pro, чтобы в дороге управлять своими агентами и чатами. А вы говорите с телефона вайбкодите! 5️⃣ Margins помогает делать важные заметки во время разговора, тогда расшифровка имеет больше смысла. Например, во время звонка с лидом записываешь: "сомневается из-за переноса данных". После встречи AI по таймкоду находит соответствующий участок разговора и разворачивает мысль с опорой на сказанное. 6️⃣ Идея использовать короткий опросник перед стартом задачи, чтобы LLM сначала поспрашивали все детали. Я сам таким приемом часто пользуюсь, просто в конце написав что-то вроде "сначала спроси все, что нужно, чтобы правильно ответить". 7️⃣ Быстро проверять AI не с помощью AI: если AI обработал таблицу, можно проверить суммы и число строк обычными вычислениями. Если подготовил картинки - размеры и пропорции. Если составил список - дубликаты. 8️⃣ Полезно иметь личный "бенчмарк" новых моделей: взять собственные частые задачи и и формализованно прогонять по ним новые модели. Тогда будет понятно, нужно ли использовать новую, или старая достаточно хороша (или даже лучше). 9️⃣ Просить нумеровать все "юниты" на выходе: например если в диалоге есть несколько вариантов завайбкоженной презентации, то можно в командах говорить "возьми из 3 версии X, из 6 - Y и собери финальную". 🔟 Плюс на mysetups есть куча кейсов для разработчиков, я их почти не описывал в посте. И учитываю, что пока на сайте всего 25+ сетапов, то ценности от такого формата много! Возможно следующий наш сбор AI кейсов мы сделаем по похожему шаблону, и даже может кейсы будут публичные. @kyrillic</t>
+  </si>
+  <si>
+    <t>18.09.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2307</t>
+  </si>
+  <si>
+    <t>Какие AI стартапы (и идеи) самые горячие сегодня, ч.2. Самые растущие AI стартапы в сен'26 по объективным данным Ramp AI Index, который измеряет траты американских компаний на AI продукты. Предыдущий список. Я убрал совсем большие компании и единорогов (потому что вы их и так знаете), ниже подробности оставшихся. По этому списку можно оценить, за решение каких проблем с помощью AI реально платят деньги. И учитывать во время придумывали идеи для своего стартапа или сайд-проекта. Novita AI (2024) - API для запуска AI-моделей, аренда GPU и изолированные среды для агентов. Типа "все в одном" для запуска AI продуктов. Parasail (2023) - платформа запуска моделей на вычислительных мощностях разных поставщиков. 1mind (2024) - AI-сейлзы с голосом и видеоаватаром: отвечают на вопросы, квалифицируют покупателей, проводят демонстрации и помогают освоить продукт. Encord (2021, YC W21) - подготовка данных для обучения AI: отбор, разметка и управление изображениями, видео, аудио и 3D-данными DataZapp (2013) - Продаёт маркетинговые базы, обогащает контакты в CRM. Кажется это даже не венчурная компания. И посмотрите, какой страшный у них сайт! Chroma (2022) - база данных и поисковая инфраструктура для AI: находит релевантные фрагменты документов по смыслу и передаёт их модели. Depthfirst (2024) - ищет уязвимости в коде, проверяет возможность эксплойта, помогает исправить, сокращает ручную проверку и поток ложных срабатывали. По выручке рывок недавно - видимо из-за новостей "AI взломает всех". Antithesis (2018) - автоматически тестирует целые программные системы в контролируемой симуляции. Ловит редкие сбои, которые трудно поймать обычными тестами. Doodle (2007) - что-то вроде навороченного Calendly, помогает собрать людей из разных компаний на встречи и др. @kyrillic</t>
+  </si>
+  <si>
+    <t>18.09.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2306</t>
+  </si>
+  <si>
+    <t>Наверное уже многие слышали, что Револют недавно попал в неприятную ситуацию: им пришел фишинговый комплаенс-запрос, якобы от госструктур. И банк отправил мошенникам персональные данные своих клиентов — паспорта, селфи, банковские выписки. Револют известен своей цифровизацией и даже собственной AI-моделью, поэтому сразу начались вопросики — является ли это ошибкой AI-агента? Нужно ли срочно брать в комплаенс больше людей вместо роботов? Классный разбор ситуации с Револютом — у ребят в Combobulating: с примерами как обычно AI-агенты анализируют входящие запросы в поддержку. Основатели Combobulating - предприниматели Слава Сажин (крупнейшая платформа русскоязычных врачей "Доктор на работе") и Андрей Авраменко (основатель OhMySwift, ex-доктис, ex-IBM). Основной бизнес Combobulating — аренда удаленных машин с предустановленными агентами на базе claude code, но ценность блога Славы и Андрея — еще в их экспертизе, которой они честно делятся в канале. Например интересно пишут про "токеномику" и реальную стоимость AI. Как мы любим — с цифрами! Блог совсем молодой, и как контентмейкер могу сказать: пока там ВСЕ посты полезные. Короче говоря, рекомендую подписаться! 👉 Combobulating #промо</t>
+  </si>
+  <si>
+    <t>16.09.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2304</t>
+  </si>
+  <si>
+    <t>Молодые парни-айтишники и дейтинг. Я уже много раз проводил дейтинг в канале (очень успешно!) + очень насмотрен на наших встречах, как на пары, так и на одиноких айтишников. Позволю себе высказать наблюдения в виде обращения: 1️⃣ Среди вас ОЧЕНЬ много талантливых, но кажется многие не понимают свой статус в дейтинге. А я скажу: если ты 27-летний, востребованный, с з/п намного выше средней, выучил английский, нашел работу на глобальном рынке, работаешь удаленно - то во-первых, ты входишь в топ-1% ru-айтишников. А во-вторых, входишь в топ-1% дейтинга! Даже если есть всего несколько из перечисленных пунктов. 2️⃣ Вокруг вас много говорят, что важны увлечения, общие интересы, умение общаться на свидании и т.д. но это все чушь полная. Если обладаешь тем, что я перечислил, то это УЖЕ прокси-метрики хороших качеств, нормальные девушки это увидят сразу, а мелкие недостатки помогут исправить. Пресловутые "увлечения" почти у всех девушек идут уже после того, как они отсеяли потенциальных кавалеров по более важным критериям. И если реально хочешь отношений и готов, то поздравляю, ты один из САМЫХ востребованных парней в дейтинге. Свою готовность можно проверить по простому критерию из поста, там про желание ЗАБОТИТЬСЯ о ком-то. Нужно лишь обозначить себя на горизонте, чтобы нормальные и по определению намного более мудрые девушки обратили внимание. "Нормальные" - это у которых тоже есть желание ЗАБОТИТЬСЯ. Короче, парни, подавляющее большинство из вас сильно недооценивают себя на рынке дейтинга. Это прям видно на встречах кириллика. 3️⃣ Нередко вы говорите, что ищете "partner in crime", по-нашему "соратницу" во всех эмигрантских невзгодах и не только. Найти ее, а точнее обозначить границы поиска, очень просто: Если ты имеешь какие-то достижения (по критериям из поста), например поступил на физтех или получил оффер в хорошую компанию, или выиграл большой турнир по скоростному собиранию кубика рубика, то у потенциальной пары должны быть сопоставимые достижения! Вот и все. Короче, ты топ 1%? 10%? 30%? Ищи в пару такую же, в любой из объективных систем координат (не обязательно карьерных!) Почти все талантливые люди имеют проявления своего таланта с очень ранних лет, поэтому достижений не может не быть. 4️⃣ Описанное выше релевантно поиску только долгосрочных отношений, которые и делают жизнь почти любого человека полнее и осмысленнее. Хотя термин "дейтинг" намного чаще используют в контексте one-night stand. Поэтому суперважно не внимать советам про ons, которых намного больше вокруг. 5️⃣ Почти наверняка любая девушка, которая может сравниться с тобой своими талантами, намного лучше понимает в людях, жизни, планах на будущее, эмиграции, общении и многом другом. В некотором смысле девушки намного раньше взрослеют, потому что женщинам более присущ интерес к людям (а мужчинам - к явлениям). Поэтому многим девушкам планы на жизнь 27-летнего талантливого востребованного айтишника кажутся кринжем. Они и этому айтишнику такими же покажутся, но попозже. 6️⃣ Так что полезно не планировать жизнь на очень долгий срок, а лучше сконцентрироваться на самом главном в молодом возрасте, что я уже описал: востребованности и карьере - потому что ничего в жизни молодого человека не имеет большего мультипликатора пользы. А если посчастливилось встретить (и заинтересовать!) такую же талантливую девушку - то полезно прислушиваться к ее советам по коммуникации с людьми, выбору места жительства, о будущем, семье и др., она точно в этом понимает лучше! 7️⃣ Из простого скажу в очередной раз: если ты реально в поиске долгосрочных отношений с талантливой девушкой, то не надо блин никуда эмигрировать! Самая большая их концентрация в Москве и Питере. В крайнем случае искать там удаленно, сидя в своем Амстердаме. Или на лето приезжать, если есть возможность. Но следующее лето нескоро 🥲 Перешлите этот пост знакомому молодому талантливому одинокому айтишнику! @kyrillic</t>
+  </si>
+  <si>
+    <t>16.09.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2303</t>
+  </si>
+  <si>
+    <t>Пошаговый план для запуска убыточного B2B SaaS • Найди уникальную идею, не имеющую аналогов в мире • Полируй код полгода, пока продукт не будет идеальным • Продвижением занимайся только после того, как продукт будет готов А если хочешь узнать, как делать прибыльный продукт, переходи в канал Твой Пет Проект, там собрано все, что нужно знать начинающему фаундеру: • выбор идеи, за которую заплатят • резерч ниш • где брать трафик • типичные ошибки новичков • еженедельные разборы кейсов Подписывайся на Твой Пет Проект, если хочешь научиться собирать продукты, которыми пользуются. #промо</t>
+  </si>
+  <si>
+    <t>16.09.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2302</t>
+  </si>
+  <si>
+    <t>Про гражданства нормальных стран для детей: я писал, что сегодня в мире есть только два нормальных варианта в развитых странах, чтобы получить новорожденному ребенку гражданство - 🇨🇦 Канада и 🇪🇸 Испания. Но последние пару месяцев выходят новости, по которым канадское гражданство может стать однозначно лучшим в мире: Премьер-министр Канады рассказывает об интеграции с ЕС, прямо сейчас ведутся переговоры в Европе, а в конце октября будет саммит Канада-ЕС, где наверняка будут представлены какие-то идеи интеграции, экономического сотрудничества и т.д. Нас с вами интересует возможность гражданам Канады свободно жить и работать в ЕС, как это сейчас у любого гражданина страны ЕС. Такое активно обсуждается, пока на словах. На Канаду конечно давит полная зависимость от США (куда идет 72% экспорта), но ЕС нужно постоянно расширяться, а канадский квасной патриотизм - на удивление большая сила, которая сегодня направлена против США. Понятно, что все это может остаться политической болтовней, но и возможность большей интеграции Канады в ЕС тоже есть, особенно на горизонте многих лет. Поэтому если кто-то думает про роды в Канаде или Испании, то это сложный выбор: канадский паспорт может когда-нибудь стать лучшим в мире - дающим доступ и в США, и во все страны ЕС. Релевантные посты: про роды в Испании и про получение гражданства Испании для рожденных в стране. @kyrillic</t>
+  </si>
+  <si>
+    <t>16.09.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2301</t>
+  </si>
+  <si>
+    <t>Не SaaSпокалипсис, а РенессSaaS! Полгода назад я писал про SaaSпокалипсис, с разъяснениями, что главная причина - не "AI убил SaaS", а кризис private equity, из-за которого большая проблема с экзитами. Поэтому падали оценки софтверных компаний, как непубличных, так и публичных: в начале этого года публичный энтерпрайз-софт потерял $1-2 трлн капитализации. И вот подоспели данные Stripe по 72 тыс. неAI SaaS компаниям: после падения на фондовом рынке выручка SaaS не замедлилась, а ускорилась! При этом в данных есть хорошая новость начинающим фаундерам: молодые неAI SaaS'ы до 1 года опережают тренд, резко ускорив рост выручки примерно с середины прошлого года. Это сигнализирует, во-первых, о вполне здоровой ситуации в индустрии традиционного софта, а во-вторых, - о росте возможностей для молодых фаундеров. Возможно, что AI тут наоборот, помог - строить традиционные SaaS. По отраслям лучше всего растет healthcare SaaS, следом идут retail и professional services. Ложка дегтя все же есть: кризис PE никуда не делся, шансы на экзит у фаундеров упали в несколько раз, мультипликаторы состоявшихся экзитов значительно ниже, чем раньше. Но будем надеяться это временно! 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>20.09.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2310</t>
+  </si>
+  <si>
+    <t>💬 Воскресное обсуждение: что в вашем инвестпортфеле? Часто говорят "ну просто покупайте ETF" или акции, или крипту. Но какие покупать?! Поделитесь КОНКРЕТНЫМИ тикерами из своего портфеля. Плюс к ним прошу добавить любые детали, многим будет полезно: когда покупали? что покупаете сейчас? какой брокер? как часто ребалансируете? какая логика в вашей стратегии? и все, что считаете полезным для других читателей. Предыдущие обсуждения с опытом и мудростью читателей канала: • покупка недвижимости в другой стране, ч1, ч2 • сколько вы тратите на жизнь в своем городе? • как вы выучили английский язык • как вы похудели • как зарабатывать более $10k/мес • как сберегаете • как стать разработчиком • родительство 0+ • покупка одежды/обуви • занятия спортом • бытовые лайфхаки • советы себе в прошлом • как бросили вредную привычку • как вы неожиданно заработали • как вы обустроили рабочее место • ваша минута славы • и легендарные обсуждения про магистратуру (раз, два). @kyrillic</t>
+  </si>
+  <si>
+    <t>29.09.26 12:51</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2326</t>
+  </si>
+  <si>
+    <t>Налоговые льготы и спецрежимы ЕС, доступные номадам. Обыватели часто говорят про высокие европейские налоги, но Европа разная, и иногда очень выгодная. Вот кратко о режимах, доступных большинству из вас (но выгода сильно зависит от уровня дохода). 🇭🇷 Хорватия дает номад-визы, и их обладатели освобождены от налогов на трудовой доход и соцвзносов (0%). Минус один - виза выдается максимум на 18 мес, и ее нельзя продлить. Но давайте признаем: полтора года резидентства ЕС легально без налогов это просто супер, многим подойдет. 🇮🇹 Италия, можно получить режим impatriati, по которому налогом не облагается 50% дохода, а если есть дети - 60%. При доходе 60 тыс/год налоги и взносы получатся 12-17% (но там есть нюансы, нужно смотреть каждый случай отдельно). 🇬🇷 Греция дает режим 5C, можно получить через местное ИП. Тоже облагается только половина дохода. Льгота на 7 лет. 🇧🇬 Болгария не дает спецрежимов, но там обычный плоский налог 10% + взносы, что очень выгодно: при 60k/год получится около 16%. 🇨🇿 Чехия с паушальным режимом: единый ежемесячный платеж включает подоходный налог+соцвзносы. Может получаться от 10-11% налоговой нагрузки, в зависимости от дохода и др. 🇲🇹 Мальта: первый год по номад-внж без налогов, а потом всего 10%. Недоступно россиянам и беларусам (но если другой паспорт, то ок). 🇳🇱 Нидерланды с рулингом выгодны при нормальной з/п (и работе через EoR, чтобы был локальный найм): при $90-100k/год расходы упадут с 32% до 16-17%. В следующем году рулинг будет чуть менее выгодным, на 3 п.п. 🇪🇸 Испания дает режим Бэкхема, про который уже и так все знают. Облагаются испанские доходы (в т.ч. трудовые из Испании), можно оформить номадам в удаленном найме. Особо выгоден более зажиточным, с активами/доходами в других странах. 🇨🇾 Кипр тоже многим знаком, почти оффшор: проводить 60 дней на острове и не быть налоговым резидентом в других странах. Тогда можно легально сильно уменьшить налоги с мирового дохода, включая трудовые. Но кипрская схема посложнее, подходит скорее не удаленщикам-контракторам, а людям с разнообразным мировым доходом или фаундерам. А еще есть кипрский режим 50% освобождения з/п более €55k, при первом найме, включая схему удаленщик на Кипре работает на США (но так мало кто делает, на Кипре обычно живут в локальном найме). Я описал варианты, где налоги+взносы получаются менее 20%. Платить около 25% можно в еще большем количестве стран. @kyrillic</t>
+  </si>
+  <si>
+    <t>29.09.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2325</t>
+  </si>
+  <si>
+    <t>Мы с вами много говорим про востребованность и поиск возможностей в этом новом дивном пост-AI мире. А на самом деле все просто: умение работать с ИИ — это новая грамотность, без которой будет очень сложно конкурировать. Другой вопрос, в чем именно развивать себя, чтобы дать максимальный буст карьере? Работодатели ждут не просто "опытного пользователя ИИ" или лихого токенмаккксера, а ищут конкретные AI-компетенции. При этом большинство людей находятся во фрустрации: что именно учить? какие навыки релевантны конкретному человеку? что из AI будет востребовано именно в своей индустрии, а не "в общем"? Но появляются штуки, которые помогают на старте понять, куда двигаться, чтобы бустануть карьеру. Например, у Практикума есть тест по ИИ-компетенциям, где юзеру не только раскладывают AI по скилловым полочкам, но и подсказывают, чему и где конкретно нужно обучаться. Предлагают все это в формате «Карты компетенций», анализируют ответы на ваши вопросы за несколько минут. Можете попробовать, делюсь ссылкой.</t>
+  </si>
+  <si>
+    <t>28.09.26 18:39</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2324</t>
+  </si>
+  <si>
+    <t>Про изучение местного языка экспатом. Антистресс-пост! На картинке - опрос в нашем закрытом барселонском чате, где я почти всех знаю лично (так что результатам можно доверять). Медиана жизни в Барселоне - 3 года. Как видите, у подавляющего большинства испанский не выше уровня B1, а у половины A1-A2. 1️⃣ Вокруг много говорят про интеграцию в месте эмиграции! По нашей кириллик-шкале среди нас с вами уровень интеграций околонулевой (опрос). Еще раз повторю, что хорошо интегрируются только два типа иммигрантов: кто вступил в брак с локалом, и кто приехал жить лет до 15. Все! ну еще есть редкие исключения. Остальным стоит смириться со статусом вечного неинтегрированного иммигранта. 2️⃣ До уровня B1 язык выучить может наверное каждый. Но этого точно недостаточно, чтобы полноценно общаться с локалами, дружить, быть приглашенным на свадьбу или похороны (пост). Максимум сходить в бар вместе. А B2 и выше бывает только у тех, кто на языке работает, учится или живет дома. Большинству из нас с вами это не грозит, потому что большинство работает удаленно (опрос). 3️⃣ Так что делать? Смириться! 🙂 Обратите внимание, что удовлетворенность своим знанием испанского в Барселоне не так уж зависит от его уровня! Эта удовлетворенность намного больше зависит от характера/психотипа самого человека, чем от обстоятельств его жизни. Это как с детьми экспатов, которые идут в школу: на вопрос "как же они будут учить испанский+каталонский+ английский?!" есть два типа ответов: "ужас, что делать" и "ну не я же буду учить, а они". 4️⃣ Очевидно, что без местного языка лучше в городах, где много экспатов. Я измерял это по доле foreign born в посте: в Европе более 30% - в 🇬🇧 Лондоне, 🇬🇧 Манчестере, 🇳🇱 Амстердаме, 🇳🇱 Гааге, 🇪🇸 Барселоне, 🇦🇹 Вене, 🇸🇪 Мальме. Но нужно учитывать, что не все экспаты там хипстеры-айтишники 🙂 Если убрать англоязычные страны + Северную Европу, то в развитом мире всего несколько городов с высокой долей en-экспатов - Барселона, Берлин и может еще где-то. Причем по районам экспат-среда распределена очень неравномерно. Как я уже писал, в Барселоне всего 2-3 района, где я бы хотел жить (и если не в них, то вообще не в Испании тогда). 5️⃣ В общем, если страна неанглоязычная, то нормально быть экспатом с уровнем локального языка до B1. В этом нет ничего ни постыдного, ни вредного. А уровень "объясниться в полиции для продления внж" совсем несложный, сам со временем прилипнет. К тому же технологии не стоят на месте, вот писал про лайфхак для тех, кому нужно общаться по телефону на местном языке. Работает! 6️⃣ С другой стороны, англоязычность - очень сильный фактор в пользу локации для иммиграции. И если перспектива жить с B1 лет 20 не устраивает - стоит всерьез рассмотреть переезд в en-страну. @kyrillic</t>
+  </si>
+  <si>
+    <t>28.09.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2323</t>
+  </si>
+  <si>
+    <t>Про критерии дейтинга для долгосрочных отношений. Есть хорошая работа, изучавшая, чем похожи люди в долгосрочных отношениях. Эти корреляции можно использовать для определения критериев в дейтинге. На картинке - урезанная версия, я посмотрел саму работу, и вот, что получается! 1️⃣ Значительная корреляция по таким параметрам: 0,87 Год рождения 0,71 Число детей 0,65 Место рождения: широта (север-юг) 0,60 Бросил пить или никогда не пил 0,58 Пьет ли алкоголь сейчас 0,58 Политические взгляды 0,56 Религиозность 0,55 Уровень образования 0,54 Отказ от курения 0,53 Частота употребления алкоголя 0,51 Курит ли сейчас 0,50 Возраст матери 0,49 Место рождения: долгота (запад-восток) 0,47 Частота встреч с друзьями и семьёй 0,46 Возраст, в котором бросил курить 0,45 Удовлетворенность финансовым положением 0,44 Часов у телевизора в день 0,44 IQ 0,43 Возраст первого секса 0,43 Проблемы из-за наркотиков 0,42 Количество выпиваемого алкоголя 0,41 Возраст отца На удивление много корреляции про курение и алкоголь! Видимо это для многих важный мэтч, хотя наверное неосознанный. 2️⃣ Менее слабые корреляции (такие критерии можно ввести, если дейтинг-выбор реально большой 🙂) 0,39 Носит очки 0,39 Жив ли отец 0,38 Начал ли курить 0,37 Никогда не курил 0,35 Жива ли мать 0,32 Число сексуальных партнеров 0,32 Отказ от курения 0,31 Был ли однополый секс 0,31 Время до первой сигареты после пробуждения 0,30 Был на грудном вскармливании 0,29 Количество выкуриваемых сигарет 0,28 Удовлетворенность отношениями в семье 0,28 Проблемное употребление алкоголя 0,27 Обхват талии 0,27 Рост 0,27 Форсированная жизненная ёмкость лёгких 0,26 Хочет бросить курить 0,26 Возраст окончания учёбы 0,25 Индекс массы тела 0,25 Начал ли курить 0,25 Общее счастье 0,24 Рост 0,23 Вес 0,23 Флюидный интеллект 0,23 Число принимаемых лекарств 0,21 Курил больше 100 раз в жизни 0,20 Играет в компьютерные игры 0,20 Потребление воды 3️⃣ Ниже список совсем слабой корреляции, он полезен, чтобы скорее исключить критерии, если они есть: 0,19 Обхват бедер 0,19 Удовлетворенность дружбой 0,18 Большое депрессивное расстройство 0,17 Соотношение талии и бедер 0,16 Одиночество 0,16 Обращался к врачу из-за нервов, тревоги 0,16 Число заболеваний 0,16 Систолическое давление 0,15 Чувство, что все надоело 0,15 Была депрессия целую неделю 0,15 Лейкоциты 0,15 Самооценка здоровья 0,15 Проблемы с зубами 0,15 Депрессия 0,15 Диабет 0,14 Есть кому довериться 0,12 Продолжительность сна 0,12 Сигарет в день 0,12 Число попыток бросить курить 0,12 Число братьев и сестёр 0,12 Удовлетворённость работой 0,12 Проблемы с сердцем 0,11 Чувство несчастья 0,11 Доброжелательность 0,11 Нейротизм 0,10 Число операций 0,10 Диастолическое давление 0,10 Эритроциты 0,09 Время за компьютером 0,09 Удовлетворенность здоровьем 0,09 Боль в груди 0,08 Как старо выглядит лицо 0,08 Общий холестерин 0,08 Экстраверсия 0,07 Число родных братьев 0,07 Число родных сестёр 0,07 Чувство вины 0,06 Склонность к риску 0,06 Число старших братьев и сестер 0,06 Перепады настроения 0,05 Вес при рождении 0,05 Возраст смерти матери 0,04 Обидчивость 0,04 Нейротизм 0,04 Нервозность 0,04 Рак 0,03 Возраст смерти отца 0,02 Долго переживает после неловкости 0,01 Цвет волос (темнота) 0,01 Комплекция в 10 лет 0,01 Бессонница 0,00 Число депрессивных эпизодов 0,00 Астма −0,01 Леворукость или праворукость −0,02 Раздражительность −0,07 Проблемы со слухом −0,10 Склонность к тревоге −0,18 Хронотип (жаворонок или сова) Любопытно, что жаворонки чаще живут с совами - связь слабая, но все же есть. А многие казалось бы важные совпадения на самом деле не так важны. Короче берите на заметку, айтишники! Полезно, вы же топ дейтинга! 🤓 @kyrillic</t>
+  </si>
+  <si>
+    <t>28.09.26 08:09</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2321</t>
+  </si>
+  <si>
+    <t>@alongapps — это канал для соло фаундеров и разработчиков, которые хотят заработать на мобильном приложении в 2026 году. Канал ведёт студия along.ae, которая запустила 50+ приложений для глобального рынка. На канале вы найдёте разборы взлетевших приложений, интервью с успешными фаундерами, личный опыт по запуску и продвижению приложений. Собрали наш топ полезных материалов из канала: 🔘 Как Potto вышел на $20K MRR в первый месяц в нише meal planner? 🔘 Как приложение для «разговора с будущим собой» Aya заработало $70K за 4 месяца на AI-манифестации? 🔘 ToneAdapt: как проект для резюме превратился в приложение с выручкой $70K в месяц? 🔘 Как понять, есть ли деньги в нише, ещё до запуска приложения? Скоро на канале пройдёт стрим «Как выбрать нишу для запуска приложения в 2026 году?». Подпишитесь, чтобы не пропустить. ➡ Подписаться на along #промо</t>
+  </si>
+  <si>
+    <t>26.09.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2320</t>
+  </si>
+  <si>
+    <t>Про европейскую провинцию. Я неоднократно говорил, что возможно главное достижение многих стран ЕС - это сглаживание разницы "столица-провинция". Она безусловно есть, но в других местах более резкая: москва-всеостальное или в UK, где Лондон принципиально отличается от остальной Британии. 1️⃣ Другими словами, нам с вами непривычно, когда образованный, умный и нормально зарабатывающий айтишник живет в провинции - потому что в РФ такие сильно концентрируются в мск/спб. Но в Европе все иначе! Например жить в итальянской, французской, немецкой и т.д. провинции удобнее, дешевле, интереснее, с лучшей инфраструктурой, возможностями, доставками, продуктами, чем во многих лимбах(пост, список) и не только, куда вы релоцировались. 2️⃣ Например кто-то из вас живет в 🇷🇸 Нови Саде, но стоимость жизни там как в 🇪🇸 Саламанке. А в 🇷🇸 Белграде - как в 🇪🇸 Севилье, 🇮🇹 Катании или 🇩🇪 Дрездене (!) В 🇦🇲 Ереване - как в 🇫🇷 Гавре или 🇮🇹 Перудже. А в 🇬🇪 Тбилиси дороже, чем в 🇫🇷 Бресте (у океана!) И это я взял еще скромно: ru-айтишник-экспат за жизнь в Ереванах-Тбилиси платит по верхней границе. 3️⃣ А как же европейские налоги?! С небольшим доходом они точно ниже, чем дополнительные косты в лимбах на путешествия, развлечения, школы-садики и т.д. Да кстати, если есть дети, то жизнь в развитой европейской стране резко становится выгоднее - из-за того, что многое бесплатное хорошего уровня (до которого нужно доплачивать в условном Тбилиси). Да даже чтобы хорошо и вкусно питаться, Италии-Франции - возможно самые дешевые страны в мире. Просто потому что там высокие запросы местных к качеству. В большинстве стран французская база - это почти люкс-питание. А внж?! Если речь о долгосрочной жизни, хотя бы больше пары лет, то вопрос с внж можно решить даже с небольшим доходом. Не в одной, так в другой стране. 4️⃣ Как я уже написал, многие неискушенные экспаты просто не знают об уровне жизни в хороших городах европейской провинции. Ну и еще важный фактор - что в какой нибудь Перудже жить вроде как менее круто, чем в Ереване - меньше ru-знакомых оценят. Но тут ничего не поделать, понт дороже денег. 5️⃣ Стоит повторить тезис одного из постов: начинающему экспату-удаленщику нежелательно селиться в пригородах больших ЕС городов вроде Милана, Барселоны, Берлина и т.д. Нужно смотреть правде в глаза: даже если ехать до центра минут 40, то в реальности, без каких-то дел в городе, удаленщик туда конечно ездить не будет. В пригороде надбавка за премиум получается непонятно за что. Хотя наверное понятно, из предыдущего пункта поста. 6️⃣ Короче говоря, всегда найдется какой-нибудь неизвестный вам французский, итальянский или немецкий город, который наверняка будет лучше для жизни, чем подавляющее большинство популярных неЕС мест релокации ru-айтишников-удаленщиков! @kyrillic</t>
+  </si>
+  <si>
+    <t>25.09.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2318</t>
+  </si>
+  <si>
+    <t>Про инвестиции обычного человека, ч.4: базовые принципы. В комментариях Сергей написал отличный ликбез с простой и понятной базой. Можно считать хорошим дополнением комментария Павла, который я публиковал в одной из частей рубрики. Передаю слово Сергею. Поделюсь тоже базовыми инсайтами для обычного непрофессионального инвестора, которых придерживаюсь сам: 1️⃣ Главное: НЕ существует надежных доступных стратегий, чтобы с высокой вероятностью с нуля построить большой капитал лишь за счет инвестиций. Поэтому основные усилия и время стоит тратить на увеличение своего профессионального дохода — именно это кратчайший и самый надежный путь к жизни с капитала. Для инвестиций же лучше выбрать максимально простую и эффективную стратегию, которая приносит пусть не 100% возможного результата, а лишь 80%, но зато требует минимум усилий и времени, не создавая лишних рисков. 2️⃣ Стратегия инвестирования должна быть не только обоснована экономической теорией, но и подтверждена массовыми случаями успешного ее использования в реальности непрофессиональными инвесторами. Сюда универсально подходит лишь один доступный, диверсифицированный и достаточно надежный класс активов, чья ожидаемая доходность начиная с малых сумм бьёт инфляцию — это ETF на широкий рынок акций. 3️⃣ Содержательно всё что нужно сделать — Buy &amp; Hold. Да, математически для непрофессионала лучшая стратегия торговли на бирже — как можно меньше сделок, иначе на брокерских комиссиях или налогах потеряете больше. Сюда же попадает и частая ребалансировка через продажу. Технический анализ не работает. Черри пикинг отдельных акций или узких ETF лишь раскачивает дисперсию, не повышая доход. Выбор точки входа в рынок имеет отрицательное матожидание доходности. 4️⃣ Не связываться с локальными ноунейм брокерами из Новой Зеландии или других райских мест даже если они предлагают лучшие условия работы (см. кейсы банкротств брокеров). Использовать только крупнейших с хорошей страховкой и желательно расположенных в той юрисдикции, где ваш актив; в т.ч. американских если это возможно. По умолчанию в идеале -- Interactive brokers 5️⃣ Не связываться с активно управляемыми инвестиционными фондами, с любыми. С учетом их комиссии (она обычно в разы или даже на порядок выше ETF) матожидание доходности по сравнению с ETF отрицательное и/или сильно выше дисперсия. Кстати комиссия ETF на дистанции тоже важна если отличается в разы, по возможности выбирать не более 0.05%. Даже если придется чуть пожертвовать диверсификацией, упарываться из-за обязательного охвата всех стран не имеет смысла 6️⃣ Точно не стоит покупать ETF с плечом в качестве базового актива, в т.ч. UPRO или SSO, они не подходят для buy&amp;hold не профессионалами. По идее небольшую долю капитала туда направить можно, но на мой взгляд это усложнение того не стоит Итого: 7️⃣ Выбрать один широкий ETF с большой капитализацией, включающий крупнейшие компании доступного вам региона, в идеале в т.ч. SP500; с комиссией как можно ниже и подходящий вам по налогам. У меня это VOO. Купить его в Interactive brokers, держать от 20 лет, докупая сразу как появляется свободный капитал. Такая стратегия требует лишь пары часов в год, включая ежегодную подачу налоговой декларации. Никаких ребалансировок, спекуляций, постоянного мониторинга, оптимизаций и прочих минусовых для непрофессионала действий. 8️⃣ Если капитал уже превышает застрахованные брокером $500к настолько, что на превышение "хочется и можется" купить 3-5 объектов недвижимости в разных регионах или еще лучше странах где у вас есть или скоро будет паспорт или иные гарантии -- боритесь с этим желанием, по идее на этом этапе всё равно лучше оставить в ETF. Если борьба не удалась, то на мой взгляд, если подойти к такому шагу грамотно, то он действительно снижает дисперсию инвестиций без потери доходности, хоть и требует доп усилий. Но это как говорится уже совсем другая история! Предыдущие части рубрики: раз, два, три. @kyrillic</t>
+  </si>
+  <si>
+    <t>25.09.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2317</t>
+  </si>
+  <si>
+    <t>Как планировать жизнь в условиях неопределенности? Знаю по себе, что в бизнесе абсолютно нормально принимать финансовые решения в условиях неопределённости. А вот когда дело касается собственной жизни, всё становится сложнее. Переезд в другую страну, дети, отношения, здоровье. Буду ли я так же работать через 10 и 20 лет, реально ли выйти на пассивный доход? А если бизнес не сложится? На сколько мне хватит финансовой подушки и что придется поменять в образе жизни и долгосрочных целях? Вот есть мой "сосед" из Валенсии — Вася Мещеряков. Он сделал крутую карьеру: в 35 стал директором в Procter&amp;Gamble. Но в 2022 поменял профессию, в 2024 начал новую жизнь в Испании, а 2025 в 41 снова стал отцом. У него на 10 лет вперед есть финансовый план А, Б, Ж и даже Ё (если совсем плохо), и канал с забавным названием «Вася и финансы» Он хорошо пишет о деньгах. Не продаёт брокерские услуги, недвижимость или другие волшебные таблетки. По сути он рассказывает как проживать лучшую жизнь за ваши деньги. А это всегда возможно. Рекомендую подписаться! 👉 «Вася и финансы» Реклама "ООО Аналитика персонала" ОГРН 1186658062007 Erid:2Vtzqws7upY</t>
+  </si>
+  <si>
+    <t>24.09.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2316</t>
+  </si>
+  <si>
+    <t>Простой способ отсеять 99% идей для своего сайд-проекта или стартапа. Если понятна примерная целевая аудитория проекта (а без этого его не стоит делать), то нужно найти блоги/рассылки/каналы/сайты и др. места, где кто-то делает контент именно для этой аудитории. Потом спросить у них о стоимости рекламы, получить цены от нескольких, и понять, сколько стоят охваты этой ЦА. Получается прокси метрика: Если контент найти не удалось, то почти наверняка такой ЦА не существует. Проект делать не для кого. Либо фаундер профнепригоден 🙁 Не может найти, где тусуются его потенциальные клиенты. Если контент есть, но кажется, что реклама не окупится - значит даже оптимизм фаундера не верит в спрос. Уже на старте! Когда оптимизм на максимуме. Точно не надо делать такой проект. Если цена кажется норм, то идея в теории норм. Потому что маржинальности софта завидует почти любой бизнес. Можно склепать лендинг и попробовать привлечь в waitlist (не обязательно платно). Если кажется "как дешево!", то тут два варианта: либо фаундер оторван от реальности, либо проект принесет миллионы, и надо все бросать ради него 🙂 @kyrillic</t>
+  </si>
+  <si>
+    <t>24.09.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2315</t>
+  </si>
+  <si>
+    <t>Про увольнения из-за AI, ч.3. По вчерашнему опросу 20%+ из вас считают, что AI их может заменить в ближайшие 5 лет. А 40% - что их рабочие навыки обесценятся. Но пока с рынком труда все в порядке: 1️⃣ В The Economist недавно вышла статья с данными, что AI не сокращает рабочие места, а создает их: середины'23 он забрал 200 тыс, но добавил 1 млн! При этом молодежь, которую часто называют первой жертвой AI, держится хорошо: разрыв между безработицей 20-24-летних и общей близок к минимуму за несколько десятилетий. Точечно увольнения из-за AI есть, но это крохи: 16 тыс/мес в общем массиве 1,7 млн/мес. 2️⃣ В более серьезной аналитике, вроде Yale Budget Lab, влияния AI на рабочие места почти нет. Аналитики Challenger изучают конкретно увольнения, причем даже заявленные причины (которые не всегда соответствуют реальным). Так вот в августе AI опустился на 4 место среди причин увольнений, хотя бывал на первом. Это означает, что AI не то что не влияет на рынок труда, он даже перестает быть достойным оправданием увольнений. 3️⃣ По данным Indeed Hiring Lab вакансий разработчиков стало на 15% больше с фев'25 (совпадает с выходом клодкода), причем основной прирост на сеньоров. Но тут сложно выделить именно влияние AI, скорее просто позитивный тренд, который возможно обусловлен ставками, состоянием экономики США и конкретно их техсектора (пост). Стройки датацентров создают огромное число вакансий, даже фаанги стали больше нанимать вне своих хабов (10% вместо 2%). 4️⃣ Проще говоря, не существует серьезных данных о том, что AI негативно влияет на рынок труда. Да, в некоторых профессиях есть небольшие сдвиги. И есть влияние на джуниоров (не такое большое, как многим кажется). Но двухтриллионный AI капекс не может не влиять позитивно на рабочие места. Другой вопрос, что будет, когда или если этот капекс не оправдает себя. Потому что конечный спрос на AI и конкретно инференс не экстраполируется до триллионов даже оптимистами. Короче зря боимся, сейчас - прекрасное время зарабатывать деньги. Дальше может быть намного хуже 🥲 @kyrillic</t>
+  </si>
+  <si>
+    <t>24.09.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2314</t>
+  </si>
+  <si>
+    <t>Ник Давыдов о том, куда движется AI-венчур: закрытая онлайн-встреча Ник Давыдов хорошо известен в русскоязычном технологическом и венчурном сообществе. Он живет в Кремниевой долине, ведет один из самых читаемых блогов об искусственном интеллекте и развивает фонд DVC. DVC AI Fund I инвестирует в AI-стартапы на стадиях Series A и B и получает доступ к раундам, которые часто закрываются для новых инвесторов. В число известных сделок фонда входят Perplexity AI и Higgsfield AI. Raison приглашает на закрытый вебинар с Ником, на котором мы обсудим: что сейчас происходит на рынке AI-стартапов, какие компании интересуют фонд и как команда принимает инвестиционные решения. Также обсудим условия участия в фонде через Raison. Дата: 30 сентября, 20:00 (Алматы/Астана). Спикер: Ник Давыдов, сооснователь и управляющий партнер DVC. Модератор: Андрей Березин, сооснователь Raison. Оставьте заявку в форме Raison, чтобы получить доступ к закрытому звонку и ссылку на эфир. #промо</t>
+  </si>
+  <si>
+    <t>23.09.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2312</t>
+  </si>
+  <si>
+    <t>Что не так с наймом в Испании (номадов и не только). Компания наняла удаленщика, который самостоятельно решил жить в Испании. Его испанский адрес постепенно проникает в налоги компании, миграционные документы, соцстрах, возникают трудовые риски и права на созданный код. Получается и компания становится связанной со страной, в данном случае — с Испанией. Этот пост написан в коллабе с Kleos — они помогают платить подрядчикам и нанимать людей в разных странах. Компаниям пост поможет уменьшить риски, а номадам — взглянуть, какие они могут создавать 🥲 1️⃣ Если у компании есть представитель или просто сейлз в Испании, то в какой-то момент он может, сам того не желая, создать компании налоговое присутствие в Испании. И тогда может появиться новый слой бюрократии — "испанский", hard mode. Это можно заранее предусмотреть с помощью ограничения полномочий подрядчика договором (хотя и тут много нюансов). 2️⃣ Часто переживают при старте работы сотрудника или контрактора с компанией. Но проблемы намного чаще возникают на этапе оффбординга, когда между сторонами возникли трения. И здесь у удаленщика из Испании (включая аутономо) настоящее раздолье: идёт к юристу, и отношения пересматривают задним числом. Можно подать жалобы — от оспаривания увольнения до компенсации за то, что работодатель просил поставить на личный компьютер рабочие программы. 3️⃣ А о таком многие даже не догадывались: если 75% дохода аутономо идет от одного клиента (а так много у кого из вас), то такой контрактор может быть признан экономически зависимым autónomo (режим TRADE). А если работа при этом идёт по графику компании, под её контролем и с её техникой, отношения вообще могут признать трудовыми. Это относится и к схемам "испанский аутономо работает на US стартап". О соответствии TRADE аутономо должен уведомить своего клиента, и тогда он может иметь право на 18 дней перерыва (не всегда отпуска), ограничение переработок, компенсации при неправомерном прекращении сотрудничества и др. А еще появляется возня с договором, который нужно отдельно регистрировать. Короче говоря, не такой уж простой контрактор получается! 4️⃣ Как видите, испанская бюрократия тянется и на супермодные айтишные кейсы удаленной работы. И честно говоря, я даже не рассказал и половины рисков 🥲 А там если погружаться, все страшнее и страшнее. Что думаете, номады? @kyrillic</t>
+  </si>
+  <si>
+    <t>22.09.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/kyrillic/2311</t>
+  </si>
+  <si>
+    <t>Что не так с 🇵🇹 Португалией, ч.7. Эта рубрика из нескольких постов (01, 02, 03, 04, 05, 06), где я подробно объясняю, почему не стоит переезжать туда. Но пора бы и ПОХВАЛИТЬ Португалию! Есть за что. 1️⃣ Для хипстерского автотуризма это одна из лучших стран в мире. Например вряд ли где-то есть такая как в португальской провинции концентрация модных недорогих отелей. Проще говоря, можно ездить на машине по типичной Южной Европе, наслаждаться океаном, природой, достопримечательностями, едой, а останавливаться в очень интересных отелях - всяких wellness спа или просто модных современных. Наверное даже Италия проигрывает по интересности провинциальных отелей. 2️⃣ Это обусловлено во-первых, многолетними вливаниями ЕС денег в Португалию - для бедной Европы там хорошая инфраструктура. Муниципалитеты тратили деньги в т.ч. на дороги, площади, набережные, рынки, культурные и спортивные объекты. Иногда вокруг сюрреалистично: город выглядит нищим, половина домов требует ремонта, а рядом классное здание общественного бассейна или культурного центра. А во-вторых, из-за аномально высокого уровня португальской архитектуры! Местами провинция прям олицетворяет мечту хипстера: вокруг страшных обветшалостей вдруг можно увидеть что-то невероятно эстетически прекрасное. 3️⃣ Португалия маленькая, и плотность интересного там намного выше, чем в других странах. Для короткого путешествия Португалия заметно интереснее соседней Испании. Модную гастрономию тоже туристом найти проще, чем в Испании. Особенно морепродукты - одно блюдо с осьминогом в ресторане Лиссабона мы с Милой помним уже много лет, это было впечатляюще. 4️⃣ В Португалии конечно много ультратуристических мест, но по сравнению с Испанией-Италией, неискушенному туристу намного проще избегать "туристических фейков" (пост). 5️⃣ Не то чтобы плюс, просто забавный факт: португальский акцент на английском чрезвычайно похож на русский, особенно если человек малоэмоциональный и сглаживает интонации. Я это заметил много лет назад в интервью Жозе Моуриньо. А позже погуглил, почему так - оказывается это просто случайное совпадение фонетических нюансов двух языков. 6️⃣ Описанное выше актуально прежде всего туристам, а не иммигрантам. Но я понимаю людей, которые влюбляются в Португалию, хотят там жить, несмотря на мои рациональные доводы против переезда туда из предыдущих постов. Сердцу не прикажешь! ❤️ @kyrillic</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5696,59 +8531,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H594"/>
+  <dimension ref="A1:H911"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4818.966" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -20625,50 +23460,5439 @@
       <c r="H593">
         <v>44</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594">
         <v>87583</v>
       </c>
       <c r="B594" t="s">
         <v>1770</v>
       </c>
       <c r="C594" t="s">
         <v>1771</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>1772</v>
       </c>
       <c r="E594">
         <v>10229</v>
       </c>
       <c r="F594">
         <v>24</v>
       </c>
       <c r="G594">
         <v>69</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>93087</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E595">
+        <v>14221</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>93088</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E596">
+        <v>9859</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>93089</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E597">
+        <v>11010</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>93090</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E598">
+        <v>12514</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>93091</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1785</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E599">
+        <v>13580</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>93092</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E600">
+        <v>11584</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>93093</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E601">
+        <v>13350</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>93094</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E602">
+        <v>10536</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>93095</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E603">
+        <v>12845</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>93096</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E604">
+        <v>13630</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>93097</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1804</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E605">
+        <v>10027</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>93098</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E606">
+        <v>13434</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>93099</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E607">
+        <v>16914</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>93100</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E608">
+        <v>12009</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>93101</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1816</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E609">
+        <v>7519</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>93102</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E610">
+        <v>15528</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>93103</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E611">
+        <v>15141</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>93104</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E612">
+        <v>8438</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>93105</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E613">
+        <v>16063</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>93106</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E614">
+        <v>19314</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>93107</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E615">
+        <v>7642</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>93108</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E616">
+        <v>17365</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>93109</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E617">
+        <v>16127</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>93110</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E618">
+        <v>12376</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>93111</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E619">
+        <v>14714</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>93112</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E620">
+        <v>14742</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>93113</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E621">
+        <v>9797</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>93114</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E622">
+        <v>14966</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>93115</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E623">
+        <v>18363</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>93116</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E624">
+        <v>15451</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>93117</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E625">
+        <v>13845</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>93118</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E626">
+        <v>13608</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>93119</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E627">
+        <v>16256</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>93120</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E628">
+        <v>15790</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>93121</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E629">
+        <v>8922</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>93122</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E630">
+        <v>8194</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>93123</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E631">
+        <v>15955</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>93124</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E632">
+        <v>15948</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>93125</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E633">
+        <v>9775</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>93126</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E634">
+        <v>17606</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>93127</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E635">
+        <v>16675</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>93128</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E636">
+        <v>15807</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>93129</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E637">
+        <v>17535</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>93130</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E638">
+        <v>10137</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>93131</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E639">
+        <v>19526</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>93132</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E640">
+        <v>20792</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>93133</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E641">
+        <v>16356</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>93134</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E642">
+        <v>13422</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>93135</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E643">
+        <v>9099</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>93136</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E644">
+        <v>16861</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>93137</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E645">
+        <v>16535</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>93138</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E646">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>93139</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E647">
+        <v>15552</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>93140</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E648">
+        <v>15299</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>93141</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E649">
+        <v>15068</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>93142</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E650">
+        <v>15853</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>93143</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E651">
+        <v>10796</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>93144</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E652">
+        <v>15390</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>93145</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E653">
+        <v>13541</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>93146</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E654">
+        <v>14473</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>93147</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E655">
+        <v>15813</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>93148</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E656">
+        <v>16979</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>93149</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E657">
+        <v>14443</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>93150</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E658">
+        <v>8891</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>93151</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E659">
+        <v>14804</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>93152</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E660">
+        <v>14856</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>93153</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E661">
+        <v>13011</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>93154</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E662">
+        <v>14960</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>93155</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E663">
+        <v>13899</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>93156</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E664">
+        <v>15809</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>93157</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E665">
+        <v>15380</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>93158</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E666">
+        <v>8864</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>93159</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E667">
+        <v>15257</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>93160</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E668">
+        <v>16361</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>93161</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E669">
+        <v>15203</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>93162</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E670">
+        <v>13884</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>93163</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E671">
+        <v>15787</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>93164</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E672">
+        <v>15246</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>93165</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E673">
+        <v>16892</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>93166</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E674">
+        <v>9848</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>93167</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E675">
+        <v>17854</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>93168</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E676">
+        <v>16981</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>93169</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E677">
+        <v>12234</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>93170</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E678">
+        <v>15061</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>93171</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E679">
+        <v>15709</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>93172</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E680">
+        <v>9494</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>93173</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E681">
+        <v>15213</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>93174</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E682">
+        <v>15405</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>93175</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E683">
+        <v>13950</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>93176</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E684">
+        <v>15660</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>93177</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E685">
+        <v>8211</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>93178</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E686">
+        <v>13358</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>93179</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E687">
+        <v>8615</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>93180</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E688">
+        <v>13968</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>93181</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E689">
+        <v>14313</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>93182</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E690">
+        <v>13868</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>93183</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E691">
+        <v>14564</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>93184</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E692">
+        <v>14428</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>93185</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E693">
+        <v>14778</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>93186</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="E694">
+        <v>16747</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>93187</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E695">
+        <v>9061</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>93188</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2075</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="E696">
+        <v>17437</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>93189</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="E697">
+        <v>15592</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>93190</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E698">
+        <v>9925</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>93191</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="E699">
+        <v>17239</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>93192</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="E700">
+        <v>14799</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>93193</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="E701">
+        <v>15397</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>93194</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="E702">
+        <v>15854</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>93195</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E703">
+        <v>14935</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>93196</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="E704">
+        <v>15047</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>93197</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="E705">
+        <v>14529</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>93198</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E706">
+        <v>15532</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>93199</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E707">
+        <v>15174</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>93200</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E708">
+        <v>9995</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>93201</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E709">
+        <v>17011</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>93202</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E710">
+        <v>16120</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>93203</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E711">
+        <v>16746</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>93204</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2124</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="E712">
+        <v>10050</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>93205</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2126</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E713">
+        <v>17202</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>93206</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2130</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E714">
+        <v>16587</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>93207</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2133</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="E715">
+        <v>14172</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>93208</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2136</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E716">
+        <v>17501</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>93209</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="E717">
+        <v>17418</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>93210</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2141</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2142</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="E718">
+        <v>8927</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>93211</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="E719">
+        <v>15337</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>93212</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="E720">
+        <v>17072</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>93213</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E721">
+        <v>18657</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>93214</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2153</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E722">
+        <v>14468</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>93215</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E723">
+        <v>8827</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>93216</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2159</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E724">
+        <v>15289</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>93217</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="E725">
+        <v>14692</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>93218</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2166</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="E726">
+        <v>9311</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>93219</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2169</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="E727">
+        <v>13559</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>93220</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E728">
+        <v>14867</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>93221</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E729">
+        <v>13392</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>93222</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E730">
+        <v>12976</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>93223</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E731">
+        <v>7965</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>93224</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E732">
+        <v>13721</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>93225</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E733">
+        <v>14722</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>93226</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E734">
+        <v>14390</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>93227</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E735">
+        <v>14198</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>93228</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E736">
+        <v>14289</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>93229</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E737">
+        <v>14107</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>93230</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2202</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E738">
+        <v>9202</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>93231</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E739">
+        <v>14354</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>93232</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2207</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="E740">
+        <v>13591</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>93233</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E741">
+        <v>13362</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>93234</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E742">
+        <v>14817</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>93235</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2217</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E743">
+        <v>15513</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>93236</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="E744">
+        <v>17881</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>93237</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E745">
+        <v>16598</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>93238</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E746">
+        <v>15476</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>93239</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2229</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="E747">
+        <v>15143</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>93240</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E748">
+        <v>15759</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>93241</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="E749">
+        <v>15415</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>93242</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="E750">
+        <v>9246</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>93243</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E751">
+        <v>18744</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>93244</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2244</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="E752">
+        <v>20882</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>93245</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E753">
+        <v>9508</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>93246</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="E754">
+        <v>20445</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>93247</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2253</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="E755">
+        <v>9601</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>93248</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2255</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2256</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="E756">
+        <v>16440</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>93249</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E757">
+        <v>18028</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>93250</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2262</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="E758">
+        <v>18150</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>93251</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2265</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="E759">
+        <v>7529</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>93252</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2268</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="E760">
+        <v>16895</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>93253</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="E761">
+        <v>17541</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>93254</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E762">
+        <v>16942</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>93255</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E763">
+        <v>8738</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>93256</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="E764">
+        <v>15053</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>93257</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="E765">
+        <v>16189</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>93258</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2286</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="E766">
+        <v>16172</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>93259</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2289</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="E767">
+        <v>9848</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>93260</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="E768">
+        <v>16365</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>93261</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="E769">
+        <v>15253</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>93262</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E770">
+        <v>12529</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>93263</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E771">
+        <v>17137</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>93264</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="E772">
+        <v>16434</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>93265</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2306</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="E773">
+        <v>9624</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>93266</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E774">
+        <v>15175</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>93267</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="E775">
+        <v>15386</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>93268</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2315</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2316</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="E776">
+        <v>15014</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>93269</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="E777">
+        <v>10570</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>93270</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E778">
+        <v>17310</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>93271</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E779">
+        <v>15938</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>93272</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2328</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E780">
+        <v>15730</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>93273</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E781">
+        <v>13978</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>93274</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E782">
+        <v>17556</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>93275</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E783">
+        <v>11333</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>93276</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E784">
+        <v>15143</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>93277</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E785">
+        <v>14859</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>93278</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E786">
+        <v>16956</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>93279</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E787">
+        <v>17378</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>93280</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E788">
+        <v>16858</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>93281</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E789">
+        <v>8151</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>93282</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E790">
+        <v>15841</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>93283</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E791">
+        <v>15151</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>93284</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E792">
+        <v>14914</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>93285</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E793">
+        <v>15364</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>93286</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E794">
+        <v>14668</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>93287</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E795">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>93288</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E796">
+        <v>10165</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>93289</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E797">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>93290</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E798">
+        <v>17624</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>93291</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="E799">
+        <v>14593</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>93292</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E800">
+        <v>17316</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>93293</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E801">
+        <v>14394</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>93294</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E802">
+        <v>15661</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>93295</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E803">
+        <v>19172</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>93296</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E804">
+        <v>14798</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>93297</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E805">
+        <v>14983</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>93298</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E806">
+        <v>13595</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>93299</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E807">
+        <v>14181</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>93300</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E808">
+        <v>9834</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>93301</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E809">
+        <v>16158</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>93302</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E810">
+        <v>17955</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>93303</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E811">
+        <v>13693</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>93304</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E812">
+        <v>8995</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>93305</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E813">
+        <v>19258</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>93306</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="E814">
+        <v>17662</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>93307</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E815">
+        <v>8080</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>93308</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="E816">
+        <v>16544</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>93309</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E817">
+        <v>9164</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>93310</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E818">
+        <v>15327</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>93311</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E819">
+        <v>16880</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>93312</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E820">
+        <v>9814</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>93313</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E821">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>93314</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="E822">
+        <v>19316</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>93315</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2454</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E823">
+        <v>9805</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>93316</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2457</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="E824">
+        <v>17017</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>93317</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2460</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="E825">
+        <v>16766</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>93318</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2462</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="E826">
+        <v>17834</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>93319</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E827">
+        <v>10077</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>93320</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="E828">
+        <v>17708</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>93321</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E829">
+        <v>18104</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>93322</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2474</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E830">
+        <v>16580</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>93323</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2478</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="E831">
+        <v>17083</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>93324</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E832">
+        <v>9745</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>93325</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="E833">
+        <v>18905</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>93326</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2486</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E834">
+        <v>20053</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>93327</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2489</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2490</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="E835">
+        <v>18382</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>93328</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="E836">
+        <v>17491</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>93329</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E837">
+        <v>10908</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>93330</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="E838">
+        <v>17903</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>93331</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="E839">
+        <v>20754</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>93332</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E840">
+        <v>18841</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>93333</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2508</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="E841">
+        <v>15732</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>93334</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2510</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E842">
+        <v>15919</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>93335</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E843">
+        <v>16017</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>93336</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E844">
+        <v>14077</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>93337</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E845">
+        <v>15247</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>93338</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E846">
+        <v>15096</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>93339</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E847">
+        <v>15496</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>93340</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E848">
+        <v>11832</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>93341</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E849">
+        <v>16130</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>93342</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E850">
+        <v>17478</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>93343</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E851">
+        <v>15660</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>93344</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E852">
+        <v>10683</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>93345</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E853">
+        <v>15856</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>93346</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E854">
+        <v>17035</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>93347</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E855">
+        <v>10664</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>93348</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E856">
+        <v>17431</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>93349</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E857">
+        <v>19995</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>93350</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="E858">
+        <v>16407</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>93351</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="E859">
+        <v>17746</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>93352</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="E860">
+        <v>9717</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>93353</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="E861">
+        <v>14421</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>93354</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E862">
+        <v>13653</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>93355</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2572</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="E863">
+        <v>15351</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>93356</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2575</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="E864">
+        <v>14452</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>93357</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E865">
+        <v>16858</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>93358</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E866">
+        <v>17821</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>93359</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2584</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="E867">
+        <v>16308</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>93360</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="E868">
+        <v>14998</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>93361</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="E869">
+        <v>14130</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>93362</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="E870">
+        <v>13818</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>93363</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E871">
+        <v>15043</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>93364</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="E872">
+        <v>16647</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>93365</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="E873">
+        <v>21804</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>93366</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="E874">
+        <v>8491</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>93367</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E875">
+        <v>17393</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>93368</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E876">
+        <v>17761</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>93369</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E877">
+        <v>9390</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>93370</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E878">
+        <v>15605</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>93371</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E879">
+        <v>15132</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>93372</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E880">
+        <v>9692</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>102807</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="E881">
+        <v>10073</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>102808</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E882">
+        <v>8206</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>102809</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E883">
+        <v>10050</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>102810</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E884">
+        <v>9026</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>102811</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E885">
+        <v>10221</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>102812</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E886">
+        <v>13208</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>102813</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E887">
+        <v>8986</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>102814</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E888">
+        <v>12920</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>102815</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E889">
+        <v>12554</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>102816</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E890">
+        <v>12456</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>123378</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E891">
+        <v>8883</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>123379</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E892">
+        <v>6068</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>123380</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E893">
+        <v>7716</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>123381</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E894">
+        <v>10984</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>123382</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E895">
+        <v>9366</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>123383</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E896">
+        <v>10246</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>123384</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E897">
+        <v>10416</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>124316</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E898">
+        <v>14884</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>127092</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E899">
+        <v>5322</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>127093</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E900">
+        <v>6069</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>127094</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E901">
+        <v>7891</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>127095</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E902">
+        <v>8872</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>127096</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E903">
+        <v>9272</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>127097</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E904">
+        <v>10556</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>127098</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E905">
+        <v>10804</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>127099</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="E906">
+        <v>8651</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>127100</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="E907">
+        <v>11633</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>127101</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="E908">
+        <v>12122</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>127102</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E909">
+        <v>9355</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>127103</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="E910">
+        <v>12436</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>127104</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E911">
+        <v>12850</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">