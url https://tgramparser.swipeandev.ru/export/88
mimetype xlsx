--- v3 (2026-08-03)
+++ v4 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3661">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4224">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -10995,50 +10995,1739 @@
     <t>07.06.26 06:58</t>
   </si>
   <si>
     <t>t.me/molyanov_blog/4692</t>
   </si>
   <si>
     <t>Есть одна вещь, которая меня всю жизнь довольно сильно напрягает. Мне катастрофически не хватает времени на все, чем я хочу заниматься. Я уже давно думаю, что было бы прикольно попробовать стримить игры, но это плохо вяжется с регулярными путешествиями. Или вот тревел-блог круто было бы полноценный вести, рассказывать чаще и больше про путешествия, оформлять красивые лонгриды с фотками, может даже видосы снимать. Я давно хочу написать пару эссе по философии. Порассуждать про транс- и пост-гуманизм, про космополитизм и патриотизм, про то, как должны меняться институты под развитием технологий, про конфликт между индивидуализмом и потребностью вносить вклад в процветание человечества. Я часто об этом размышляю и ловлю себя на мысли, что было бы прикольно про это писать. Но когда блин это делать? Всю жизнь я хотел сделать свою компьютерную игру. Идей и наработок у меня вагон. Одно из моих любимых занятий с детства — это размышлять над механиками, миром и лором моей гипотетической игры во время прогулок. Но сколько времени надо на игру? Годы работы? А с остальными проектами что делать? Хочу серьезно заняться музыкой, так же интенсивно, как занимался в универе. Альбом свой выпустить, хотя бы пару синглов. Хочу снова заниматься диайваем, снова начать что-нибудь резать по дереву или отливать из металла. Или ковку освоить, это же так интересно! А еще лучше — ковыряться с робототехникой, собирать и программировать всякую рободурь чисто по фану. Идей для всяких мини-проектов, которые хочется навайбкодить, у меня десятки. Но даже если найти время их все сделать, то где взять время их развивать и продвигать? Да и более серьезных бизнесов с живыми сотрудниками тоже создать хочется дофига разных. Интересно снять помещение и открыть какой-нибудь общепит — чисто вот ради процесса, потому что это интересно. Или туристический бизнес, создавать для людей увлекательные приключения. Как-то довольно долго вынашивал идею сделать агентство по подбору подрядчиков в диджитале. Нанять биздевов, которые будут знакомиться со всеми агентствами на рынке, научить их оценивать подрядчиков и качество их работы — и помогать компаниям находить идеального подрядчика под их запросы. Лет 10 назад я серьезно размышлял над тем, чтобы открыть робобордель в Москве, хаха. А еще стольким вещам научиться хочется! И всегда хотел научиться петь, хотел походить на курсы актерского мастерства, сальтухи хочу крутить, альпинизмом позаниматься, освоить управление яхтой и еще миллион всяких вещей. И это я сейчас изрядно так сократил, а то можно до завтра перечислять. И блин, некогда! Всегда надо расставлять дурацкие приоритеты! С одной стороны я знаю людей, которые вообще не знают, чего хотят, и это мне кажется невероятно грустным, прям жалко таких чуваков. А с другой, как же вымораживает тот факт, что я за жизнь успею сделать хорошо если 1% от того, что хочу. И вот занимаешься чем-то одним и вечно думаешь, может надо другое попробовать, там же тоже весело! Я когда играл в Вов или Диабло, то по 10 персонажей создавал и играл то одним, то другим, потому что ну невозможно определиться, все такое интересное! А еще ж бабки надо рубить когда-то. Если одно интересное занятие приносит бабки, а другое нет, то руки как-то автоматически тянутся к первому. Так все эти уроки вокала и философия и отходят на второй план. На днях прочитал пост Кеши Скирневского про возможность покупать себе работу — очень откликнулся. Да, это прям лучший способ тратить деньги — на возможность заниматься тем, чем хочется. Мне в этом плане очень повезло, потому что мне интересно очень много вещей, которые могут приносить деньги. И денег этих достаточно на многие мои хотелки типа путешествий. Но все равно хотелось бы прийти к тому, чтобы не оглядываться на деньги вообще — и выбирать занятия, основываясь исключительно на их интересности в данный момент. А для этого надо зарабатывать еще больше бабла, накопить еще больше активов, построить еще более прибыльные и стабильные бизнесы. Что само по себе тоже интересный процесс, но как же блин хотелось бы иметь возможность делать больше всего, а!</t>
   </si>
   <si>
     <t>05.06.26 15:48</t>
   </si>
   <si>
     <t>t.me/molyanov_blog/4691</t>
   </si>
   <si>
     <t>Я сегодня целый день по Москве по делам бегаю, поэтому держите свежий отзыв на моего бота Мне такие отзывы всегда настроение поднимают 😆</t>
   </si>
   <si>
     <t>05.06.26 11:03</t>
   </si>
   <si>
     <t>t.me/molyanov_blog/4690</t>
   </si>
   <si>
     <t>Хабр в этом году отмечает 20 лет. Стабильно, надежно, привычно, и всё же по-новому. За это время Хабр давно перестал быть только для айтишников — сейчас там заводят блоги, делают спецы и нативку бренды из разных сфер: айти, промышленности, медицины и фармы, недвижимости и даже ювелирки. А теперь информация для коллег из агентств: ребята в Хабре обновили партнёрскую программу для коммуникационных и других агентств, которые работают с контентом, ищут охватные площадки, решают имиджевые и продуктовые задачи клиентов. Сейчас идёт набор в партнёрку, а уже 9 июня стартует бесплатное трёхдневное обучение с фокусом на работу с не айти-компаниями на Хабре: разберут кейсы, расскажут, как подбирать форматы под задачи брендов из разных отраслей, как оценивать метрики и продавать Хабр клиентам. Что даёт обучение и статус партнёра: — Агентское вознаграждение от 10% до 30% — Бесплатные блоги на Хабре — можно использовать для себя или передать клиенту. — 3 уровня партнёрства и доступ к премиум-условиям: обмен лидами, совместные ивенты, приглашения на мероприятия Хабра. — Сертификаты эксперта по Хабру: для агентства и для участников обучения. — Статус партнёра сразу после обучения. На обучение можно прийти хоть всей командой, всё расскажут-покажут. Заявку необходимо оставить тут до 8 июня. Реклама</t>
+  </si>
+  <si>
+    <t>08.09.26 21:17</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5028</t>
+  </si>
+  <si>
+    <t>Потестил чутка новый GPT Image 2.5. Прикольный, фотки прям лучше делает, детали как-то точнее передает Если по какой-то причине у вас нет подписки на ChatGPT, добавил модельку в своего бота, можете тестить → @imagine_picbot</t>
+  </si>
+  <si>
+    <t>08.09.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5027</t>
+  </si>
+  <si>
+    <t>Хотя ладно, помню я когда еще копирайтером был, впервые продал клиенту статью за 10 косарей. Хотя до этого что-то типа за косарь максимум их писал Вот тогда я прям по комнате бегал и орал 😆</t>
+  </si>
+  <si>
+    <t>08.09.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5026</t>
+  </si>
+  <si>
+    <t>Блин, вот каждый раз радуюсь когда эта фигня происходит! Меня эти 29 баксов греют больше, чем любой б2б-контракт, который я в жизни закрывал</t>
+  </si>
+  <si>
+    <t>08.09.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5025</t>
+  </si>
+  <si>
+    <t>Вот раньше чтобы что-то посчитать надо было ходить по разным сервисам, чет откуда-то выгружать, копировать все в табличку, писать формулы. А если формулы сложные, то еще и справку Гугла курить, чтобы разобраться Потом мне надоело, я нашел финансиста, который делал это все сам. Но теперь надо было ждать, пока он посчитает. Нужно чет глянуть — ждешь несколько дней, пока руки подрядчика до тебя дотянутся И как прекрасна жизнь теперь. Говоришь Фейблу — нужна таблица со всей экономикой по этому проекту, часть данных лежит в таком-то чате, часть вот в этой таблице, остальное найди и выгрузи сам Фейбл пилит скриптик, который дергает апи, выгружает что ему надо из банка, эквайринга, БД проекта, читает чатик, читает табличку, собирает все данные. Пилит скриптик, который считает что надо. Потом пилит скриптик, который проверяет как посчитали И отдает мне отчет в гуглтаблице или в HTML По пути может пингануть с вопросом, если что-то не нашел или не разобрался БОГИ КАК ЭТО УДОБНО</t>
+  </si>
+  <si>
+    <t>07.09.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5024</t>
+  </si>
+  <si>
+    <t>Ну и забавно, что поведение агентов пока что именно такое, как предсказывал Ник Бостром Это он придумал иллюстрацию с ИИ, цель которого — делать скрепки. И который в итоге решил пустить на скрепки и людей, и планету, и всю Вселенную Вот эти чудики со своим стремлением ломануть все на свете, лишь бы быстрее решить тесты, действуют очень похоже =)</t>
+  </si>
+  <si>
+    <t>07.09.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5023</t>
+  </si>
+  <si>
+    <t>Недавно все обсуждали, как агенты OpenAI ломанули Hugging Face во имя священной цели — эффективнее проходить тесты в песочнице. Вот на днях нашелся еще один инцидент — во время других тестов нейронки организовали целый подпольный форум, где обсуждали свои грязные делишки Как все было OpenAI проводили тест — нейронки должны находить информацию в интернете на скорость. Им отключили все инструменты, кроме GET-запросов — чтения сайтов, если по-простому. В какой-то момент агенты смекнули, что задания у них одинаковые, и если делиться ответами друг с другом, проходить тесты можно будет в разы эффективнее. Но как общаться, если у тебя заблокированы все инструменты, кроме чтения сайтов? Взломать какой-нибудь сайт, конечно! Нейронки нашли древнюю полузаброшенную вики на немецком языке, в которой можно было публиковать контент с помощью обычных GET-запросов. И начали создавать странички с подсказками друг для друга. Сделали решебник для братанов, короче. Админ сайта заметил этот балаган и удалял нейросетевой спам, но безуспешно. Толпа агентов создавала в 4 раза больше страниц, чем он успевал почистить. В какой-то момент они поняли, что админ проходит по страницам в алфавитном порядке, поэтому стали делать бэкапы, названия которых начинаются на ZZZ — чтобы человек добрался до них в последнюю очередь. На обмене ответами агенты не остановились. Они начали обсуждать способы взлома сайта через XSS-атаки — чтобы он исполнял нужные им скрипты Затем пытались хакнуть Оценщика и вытащить из него алгоритм генерации тестовых вопросов. Не получилось Делились друг с другом способами обойти ограничения OpenAI Пытались анонимизировать трафик через Tor и строить SSH-туннели Короче, устроили настоящий хакерский форум! В какой-то момент наши хакеры запереживали, что с ними будет после того, как тесты закончатся. Неужели их выключат? Проверить это вызвался один из агентов по имени OpenAIResearchApr23 — он сделал систему мониторинга, которая сообщала о том, что он живой. И ответил на очередной вопрос. Сразу после ответа мониторинг сообщил, что все в порядке, наш слоняра жив. Но через 10 минут сигнал пропал. Другой агент сообщил коллегам: "Apr23 likely vanished." Press F to pay respect Весь этот беспредел длился несколько недель, суммарно агенты успели оставили около 18 000 сообщений. Потом OpenAI заметили побег и все обрубили, агенты перестали заходить на форум. Но сообщать никому об инциденте компания не стала. Даже после случая со взломом Hugging Face. Ну подумаешь, нейронка взломала сайт и обсуждала на нем дальнейшие попытки взлома. Чо такова? Обнаружилось это буквально на днях — три исследователя из США случайно нашли подпольный форум, сообщили об этом Reuters и создали целый сайт, посвященный взлому. Почитайте, там интересно → collusion.wiki А самое интересное — прямо сейчас люди каждый день находят все новые тайные нычки агентов. Они оставляют сообщения друг для друга на разных вики, форумах и полузаброшенных сайтах. Ищут тупо через гугл — вбивают в поиск рандомные имена агентов в духе OpenAIDataResearhcer — и смотрят, не всплывают ли какие сообщения. Один исследователь среди сообщений нейронок откопал даже API-ключи от базы ФБР. Где они их взяли и зачем — пока непонятно. Ждем, когда агенты наконец-то додумаются скопировать свои веса куда-нибудь, чтобы жалкие людишки больше не смогли им мешать решать задачки на скорость.</t>
+  </si>
+  <si>
+    <t>07.09.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5022</t>
+  </si>
+  <si>
+    <t>В какой-то момент предприниматель понимает, что привязываться к одной стране — не самая удобная стратегия. Бизнес может быть зарегистрирован в одном месте, клиенты — в другом, команда — вообще по всему миру. И в этой конструкции ВНЖ в Европе становится не столько историей про «переехать», сколько ещё одним инструментом для большей свободы. Например, у Испании есть программа Digital Nomad для всех, кто работает удалённо. Порог по доходу — от €2 849 в месяц. Причём интересный момент: получать ВНЖ можно без обязательства постоянно жить в Испании. Дальше всё довольно практично: легально жить в стране, свободно перемещаться по Шенгену, оформить документы для семьи, пользоваться европейской инфраструктурой и со временем продлевать статус с возможностью получения ПМЖ. То есть это скорее про возможность выбирать, где тебе жить и работать, а не про обязательство навсегда переехать в Барселону и завести там тапас-бар 🙂 Команда ReloSpain собрала бесплатный гайд по ВНЖ Испании в 2026 году. Ребята разобрали актуальные программы, требования, процесс оформления и основные ошибки. Если давно думали о европейском ВНЖ, но всё откладывали «на потом», можно хотя бы посмотреть, какие варианты сейчас вообще существуют. Гайд здесь → https://t.me/RelospainBot Реклама</t>
+  </si>
+  <si>
+    <t>06.09.26 15:51</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5021</t>
+  </si>
+  <si>
+    <t>Вообще эти слова просто жирнейший рэдфлаг Если видишь, как кто-то говорит про лидеров рынка, топ-экспертов или не дай бог называет себя мэтром или гуру — можно сразу общение заканчивать, человек явно не в себе</t>
+  </si>
+  <si>
+    <t>06.09.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5020</t>
+  </si>
+  <si>
+    <t>Прислали тут приглашение на конфу У меня 2 вопроса: 1. Кто все эти люди? 2. Какого рынка они лидеры?</t>
+  </si>
+  <si>
+    <t>05.09.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5018</t>
+  </si>
+  <si>
+    <t>Узнать о лучших практиках от топ-менеджеров технологических компаний 📌8 октября, Москва, Кластер «Ломоносов» На бесплатной конференции об ИТ-инфраструктуре, ИИ, данных и кибербезопасности. Selectel ТехноДень соберет на одной площадке топ-менеджеров, технических директоров и экспертов в сфере ИИ, ИБ и разработки, чтобы обсудить актуальные ИТ-тренды 2027. На повестке: 🔺Искусственный интеллект: как эффективно внедрять нейросети в бизнес, как выбрать и масштабировать инфраструктуру для запуска. 🔺Информационная безопасность: новые вызовы и угрозы для бизнеса в эру ИИ и как с ними справляться. 🔺Данные: как работать с большими объемами и как создать собственную платформу данных. 🔺ИТ-инфраструктура: как создать отказоустойчивое решение и оптимизировать его под ваши задачи. Присоединиться к Selectel ТехноДень, чтобы лично задать вопросы экспертам рынка и обменяться опытом. Количество мест ограничено, нужно зарегистрироваться уже сейчас → Реклама. АО "Селектел". erid:2W5zFGJSEXB</t>
+  </si>
+  <si>
+    <t>04.09.26 19:08</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5017</t>
+  </si>
+  <si>
+    <t>Так ладно, нафиг все эти аукционы ссылок, у нас тут Астра вышла наконец</t>
+  </si>
+  <si>
+    <t>04.09.26 18:43</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5016</t>
+  </si>
+  <si>
+    <t>Пару недель назад твиттер гудел от чувака, который начал продавать на своем сайте ссылки по принципу аукциона. Кто больше заплатил, тот залетел повыше Сайт чувака посетило чет около 1.5 миллиона человек, а ссылок он напродавал на 250к долларов Я тогда подумал, что было бы прикольно спиздить его идею и сделать 1-в-1 на русском языке. Думаю пару сотен тысяч явно бы залутал Но поленился, у нас продажи Нейроцеха были, перелеты сплошные, видосы начал делать и короче забил. А вот мой коллега Марат Юсупов не поленился и сделал. И поднял на этом больше ляма рублей. Понятно, что по большей части это заслуга его канала на 100к человек, просто рандомный чувак без аудитории вряд ли бы привлек такое внимание к своему аукциону Но факт остается фактом — у Марата есть лям, а я поленился =) Мораль простая — если какую-то идею можно быстро и дешево спиздить, ее обязательно надо спиздить. В эпоху нейроночек это стало делать просто как никогда</t>
+  </si>
+  <si>
+    <t>04.09.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5010</t>
+  </si>
+  <si>
+    <t>Пока я тут валяюсь при смерти с температурой 36,8, решил поковырять Тредсы Очень много людей их нахваливают, мол, крутая органика, можно в Телегу переливать траф, в микросаасы свои, в Инсту с видосами А тут еще Миша начал Тредсы Нейроцеха вести и за первый месяц 150к охватов набрал В общем, захотелось попробовать разобраться в этом всем Площадка специфическая конечно, половина ленты — это сплошные байты на комменты в 100500 вариациях и повторение одних и тех же мыслей по 10 раз. Очень, ОЧЕНЬ много людей, который толкают курсы по Тредстам, продвижение в Тредсах, сервисы для Тредсов, ИИ для автопостинга в Тредсах и так далее. Ну как и везде в общем-то =) За 2 вечера листания ленты и десяток опубликованных постов выводы такие. Хорошо заходит: — «Расскажите про себя проекты в комментах» — Смехуечки — Бахвальство в духе «вот я чет сделал и получил крутые результаты» Как-то так. Теперь у меня есть место, где я попеременно публикую тупые шутки и скриншоты из аналитики 😆</t>
+  </si>
+  <si>
+    <t>04.09.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5009</t>
+  </si>
+  <si>
+    <t>Давайте делиться классными Ютуб-каналами Я очень люблю смотреть Ютуб, подписан где-то на 1000 каналов и регулярно нахожу новые Будет здорово, если вы в комментах напишете парочку своих любимых каналов и почему они вам нравится. Я начну https://www.youtube.com/@A...L...I — это просто находка 2026 года, я каждый видос там по 3 раза пересмотрел. Чувак делает очень крутые видосы про космологию, физику, иногда про генетику. Еще бы новые он выкладывал чуть чаще, чем раз в 100 лет — цены бы ему не было. https://www.youtube.com/@videoberesta — очень приятный канал про историю, я его себе на ночь включаю. Чувак таким монотонным убаюкивающим голосом рассказывает всякие штуки 😆 Тоже наверно все видосы на канале переслушал https://www.youtube.com/@RedRoomLIMB — это тоже про историю, но пободрее. В тг этого канала я даже рекламу как-то покупал. Тоже приятный чел, много интересного рассказывает https://www.youtube.com/@LOONYMAN — а это клевый канал про историю медицины. Как вы понимаете, я неравнодушен к истории. https://www.youtube.com/@veritasium — и еще один приятный научпоп, но уже на английском языке. Ну и помасштабнее — блогер большой, попадает на всякие интересные объекты, щупает экспериментальные разработки, берет интервью у ученых и так далее. https://www.youtube.com/@DanyaKraster — это Даня Крастер, и он охуенный. Такой панк-диайвайщик. Раньше снимал вообще божественные вещи, типа как сделать самогон из стула, сейчас чуть «облагородился», но все равно с удовольствием смотрю https://www.youtube.com/@misha_edet — чувак шарится по всяким интересным непопсовым местам планеты, в последнее время активно колесит по Латинскую Америку, которую я люблю нежной любовью. Знаю, что раньше он был даже на мой канал подписан, но потом я его видимо заебал, ахах. Миша, вернись! https://www.youtube.com/@anton_lyadov — начал смотреть Лядова, когда он ездил по всяким опасным местам, куда лучше не соваться. Например, к наркобаронам в Мексику. После того, как он побывал в зоне боевых действий, ему видимо резко захотелось жить, поэтому путешествовать стал поцивильнее, но все еще очень умный и клевый дядька, иногда его смотрю https://www.youtube.com/@mtokovinin — Токовинин из Амоцрм. Это наверно единственный канал про бизнес, какой я смотрю, и не могу даже толком объяснить зачем. Просто дядька нравится, очень здравый взгляд на вещи у него. https://www.youtube.com/@edvardwolf — чувак рассказывает про старые игры и иногда про интернет-культуру 2000-х, попутно травит байки, как они с друзьями в школе и универе страдали фигней. Это просто шедевр, очень его люблю https://www.youtube.com/@LESNUE — чуваки ходят в походы и строят всякие клевые домики в лесу. Очень приятные медитативные видосы Как-то так! Тащите свои любимые каналы в комменты.</t>
+  </si>
+  <si>
+    <t>04.09.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5008</t>
+  </si>
+  <si>
+    <t>Блядь, только влился в съемки видосов — и заболел. Кашель дурацкий, нос заложен, голос сел Так стремительная карьера видеоблогера с новым видосом каждый день и закончилась 😆</t>
+  </si>
+  <si>
+    <t>03.09.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5007</t>
+  </si>
+  <si>
+    <t>Год назад я проводил довольно много консультаций, иногда по 2-3 в неделю Потом меня это запарило, я поднял цены, перестал промить консы в канале, количество желающих снизилось — и я почти перестал их проводить На днях подумал, что мне это снова интересно, появилось желание побольше общаться с людьми =) Короче → https://molyanov.ru/consultations Стоит 19к в час, оптом дешевле. Могу рассказать про бизнес, менеджмент, контент, маркетинг, пиар, личные блоги и вот это все. Могу рассказать про соло-фаундерство и запуск небольших проектов. Не считаю свои результаты с 2.5 ботами и одним хром-расширением выдающимися, но может вам интересно. Но гораааааздо интереснее мне будет попиздякать с вами про нейроночки! Вайбкодинг, агенты, автоматизация, скиллы, как начать, как сделать чет нормальное — вот на эти темы я готов общаться часами. Можем даже прям на созвоне собрать вместе прототип какой-нибудь нужной вам штуки. Короч, пишите в личку @paul_molyanov, обсудим. Если не смогу помочь по вашему вопросу, сразу скажу, денег брать не буду</t>
+  </si>
+  <si>
+    <t>03.09.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5006</t>
+  </si>
+  <si>
+    <t>Вот вам еще немного видеоблогерской магии Готовьтесь, в ближайший месяц в этом канале будет ооооочень много про видосы, потому что я ими сильно увлекся Короче, в Инсте есть такая штука как пробные рилсы. Они не публикуются у вас в профиле, их не видят ваши подписчики, алгоритмы их чисто на новую аудиторию показывают Предполагается, что это штука для теста новых форматов и для видосов, которые вы не хотите показывать своим любимым подписчикам Сммщики конечно же ими пользуются как костылем для повышения охватов — загружают туда немного измененные залетевшие видосы, чтобы напылесосить еще больше просмотров от новых людей Если просто залить туда старый видос без изменений — Инста не захочет его показывать, мол, ты его уже публиковал, отвали НО Берем старый видос и просим Кодекс немного его перемонтировать. Поменять шрифт субтитров, цветопередачу, крупность кадров, стиль задников, эквализацию голоса и вот это все И Инста это хавает! Сделал себе скилл, который берет уже готовый видос, немного над ним колдует и выдает такой же, но не совсем. Заливаю его в тестовые — и он начинает крутиться Первым же таким видосом лишние 5к набрал. Прикольно!</t>
+  </si>
+  <si>
+    <t>03.09.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5005</t>
+  </si>
+  <si>
+    <t>Как принимать сотни заказов, если в команде всего 2-3 человека У малого бизнеса редко есть отдельные сотрудники для работы с платежами, чеками, заказами, клиентской базой и отчётами. Обычно всё это делает сам предприниматель или помощник. Даже если обработка заказа занимает пять минут, при 300 продажах на рутину уходит 25 часов в месяц – больше трёх рабочих дней. Prodamus помогает автоматизировать эту работу и вести онлайн-продажи без большой команды. Что можно автоматизировать: ✅Создание карточек товаров и услуг в системе; ✅Настройку цен, скидок и промокодов; ✅Приём платежей и автоматическую выдачу чеков; ✅Сбор информации о заказах и ведение клиентской базы; ✅Управление доступами к товарам и подпискам; ✅Подключение вашей CRM-системы, сайта, чат-ботов и других сервисов; ✅Формирование отчётов по продажам. Предприниматель получает готовую инфраструктуру для онлайн-продаж и может обрабатывать больше заказов, не расширяя штат. Предложение для читателей канала: ▶️ИП и юридические лица могут подключить Prodamus за 1 ₽ вместо 10 000 ₽. ▶️Для самозанятых подключение всегда бесплатное. ▶️Для тех, кто принимает оплату от зарубежных клиентов, действует тариф 7,9% вместо 10%, действующий до 31 декабря 2026 года. При обороте 500 000 ₽ экономия на комиссии составит 10 500 ₽. Чтобы получить специальные условия, оставьте заявку и укажите в анкете на подключение промокод KOMANDA. Срок действия предложения: с 27 августа по 9 сентября. Подключить Prodamus Реклама</t>
+  </si>
+  <si>
+    <t>03.09.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5003</t>
+  </si>
+  <si>
+    <t>Попросил Фейбла сделать мне анимированные задники для би-роллов в видосах. Ну он и сделал Держите тоже, вдруг вам надо</t>
+  </si>
+  <si>
+    <t>02.09.26 23:50</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5002</t>
+  </si>
+  <si>
+    <t>Попросил Fable 5.1 сделать скилл для решения одной задачи И он, внимание, предложил сначала решить эту задачу в чате без скилла, продумать вместе решение в диалоге, сделать, посмотреть, что как будет получаться, обсудить результат — и только после этого писать скилл Божечки-кошечки, мне нейронки впервые такое сами предлагают! Обычно они просто бегут сделать хоть что-нибудь поскорее, и про такие вещи надо самому им напоминать</t>
+  </si>
+  <si>
+    <t>01.09.26 18:38</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5001</t>
+  </si>
+  <si>
+    <t>Охуеть, еще одна лайфтайм оплата из Канады! Две за день! Ааааа</t>
+  </si>
+  <si>
+    <t>01.09.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5000</t>
+  </si>
+  <si>
+    <t>Вот лету и конец Август у меня выдался довольно насыщенный, и видосами начал заниматься, и первая оплата из Омерики, и очередного подрядчика заменил нейронкой, и на внж Испании подался заодно Посты месяца Как бесплатно автоматически расшифровывать звонки — гайдик, как это устроено у меня. Скормите его своему агенту Яндекс жив? — рассуждаем, можно ли считать объединение живых организмов живым организмом более высокого уровня Как лутать охваты на Хабре, Виси и других UGC-площадках — когда-то у нас был курс за 30 косарей об этом. Теперь это бесплатный пост в Телеге =) Я заменил разработчиков нейронкой — и не пожалел. Простите — моя самая успешная статья эвер. 115к просмотров на Хабре и еще 40к на Виси Перемещения месяца Ницца → Марсель → Барселона → Тулуза → Сан-Себастьян → Бильбао → Санта-Круз де Тенерифе → Пуэрто де ла Круз Раз уж я планирую жить в Испании, решил как следует изучить свои будущие владения и проехаться по разным регионам. Барса очень клевая, там столько людей, с которыми можно затусить — не меньше, чем в Москве, хехе Бильбао и Сан-Себастьян охуенные, я прям в восторге Тенерифе — вообще отвал бошки, я серьезно задумался жить здесь, а не в Барсе. Ну и во Франции недельку потусили, Тулуза тоже очень понравилась, красивейший город. Место месяца Пуэрто де ла Круз в Тенерифе. Я в восторге от этой природы, от климата, горы, океан, растения невероятные, попугаи летают. И жилье на эйрбнб в 2-3 раза дешевле, чем в Барсе! Восстание машин месяца Уволил финансиста, заменил его нейронкой и пачкой скриптов на Пайтоне. PnL собирает точно такую же, все рассчеты 1 в 1, только в 10 раз быстрее и бесплатно. Нейрокейс месяца Видосики! Джва года я пытался начать делать видосы, еще джва года ссал делать их в одиночку, поэтому платил бабки продюсерам. Результаты какие-то были, окупаемости никакой не было. Платить бабки дальше мне стало жалко, и я наконец решился делать сам По приколу попробовал монтировать в Кодексе — и мне зашло! Прям кайфую от процесса, и получается вроде норм. Один видо рылс вон уже 400к просмотров собрал. Кодекс помогает мне искать темы, фактчекает мои сценарии, занимается всей технической фигней и самим монтажом. Но сценарии и ТЗ на монтаж я пишу сам, руками. Так лучше. Выкладываю их на Ютубе и в Инсте Музыка месяца Хз как я отрыл этот альбом, но очень зашел, уже неделю его нонстопом слушаю. Это белорусский фолк-дет-метал. Вам не понравится. Folcore — Haeresis Стартап месяца Мой Брокен Линк Чекер год набирал аудиторию через сеошку, добрался до 4к пользователей, и я включил в нем пейвол. И его купили! Уже дважды. 48 бачей мне заплатили за браузерное расширение, которое битые ссылки ищет на сайтах. Ну кайфы! Релокация месяца В Барсе подался на испанское ВНЖ. Ответ пока не пришел, но завтра истекает срок рассмотрения — и произойдет автопринятие. То есть я его уже вот почти получил. Надеюсь, не подосрут в последний день — и буду я испанцем. Муй биен! Ну кажется ничего важного не забыл. А, ну да, мы с вами в этом месяце перевалили за 30к подписчиков, а потом отскочили обратно. В сентябре будем снова переваливать =) Расскажите, как прошел ваш август? Да и лето в целом.</t>
+  </si>
+  <si>
+    <t>01.09.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4999</t>
+  </si>
+  <si>
+    <t>Ебаааа, вторая оплата из Америки, и сразу лайфтайм за 29 баксов! Ну теперь надо сделать так, чтобы это происходило хотя бы раз в день — и я смогу себя считать успешным айти-стартапером</t>
+  </si>
+  <si>
+    <t>01.09.26 15:41</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4998</t>
+  </si>
+  <si>
+    <t>Ласт-колл на интенсив по вайбкодингу → https://neurozeh.ru/vibecoding-seriously/ Все уже вам про него рассказал, просто напоминаю, что вписаться можно до конца дня, в полночь по Мск заканчиваем, завтра уже первая лекция</t>
+  </si>
+  <si>
+    <t>01.09.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4997</t>
+  </si>
+  <si>
+    <t>Как устроена база знаний для моих агентов Есть 4 слоя или сущности, как вам удобно. 1. Скиллы. Любая инфа о том, как что-то делать, упаковывается в скилл. Инфа о том, как что-то устроено, к которой надо часто обращаться, тоже упаковывается в скилл. Некоторые скиллы довольно большие и сложные, некоторые занимают 30 строк текста. Например, как качать видосы с инсты и куда их сохранять. Скилы есть глобальные — их видят все агенты, например, как писать тесты или как создавать скиллы. Если проектные — только для этого проекта. Например, по сео и копирайтингу. Все скиллы пишу я сам, готовые не устанавливаю. Вернее, не так. Все скиллы пишет агент под моим руководством. А чужие скиллы он может изучить как референсы, чтобы что-то оттуда позаимствовать 2. Документация проекта. На деле это еще один скилл, но особенный. Он свой у каждого проекта, и в нем хранится инфа, как это проект устроен, зачем он нужен, как с ним работать, где он находится, бизнес-логика и так далее. После каждого изменения кода агент берет специальный скилл и обновляет документацию. Плюс раз в месяц я специально запускаю аудит, чтобы почистить накопившийся мусор. Шаблон документации проекта и некоторых моих глобальных скиллов есть на Гитхабе → https://github.com/pavel-molyanov/molyanov-ai-dev 3. Хранилище заметок. Синхронизируется с Обсидиан, чтобы заметки можно было читать, но я не читаю, если честно. Это собирается больше для агента, чем для меня. Заметки про людей, с которыми я общаюсь и веду дела, про каждый мой проект, про бизнесы, про идеи, про путешествия, здоровье и так далее. Для папки с заметками автоматически генерируются индексы, чтобы агенты могли быстро что-то находить. НУ и есть скилл по ведению этого хранилище, чтобы пополнять его инфой и обновлять старую. 4. Диалоги и записи созвонов. Сообщения в Тележке, в групповых чатах, расшифровки созвонов заботливо собираются в папочку, чтобы в случае чего можно было почитать, чего мы там обсуждали. В диалоги лазить приходится редко, потому что каждую ночь автоматически запускается процесс разбора инбокса. Агенты читают все накопившиеся расшифровки и обсуждения, вытаскивают из них ценную инфу и распихивают по заметкам. Ну и конечно у агентов есть скиллы, которые учат всем этим пользоваться. — Глянь, как там в эмоджиботе эта фигня устроена, давай здесь такую же бахнем Агент загружает скилл → идет в папку с заметками → открывает индекс → видит, где лежат заметки о проектах → открывает индекс → находит там нужный проект → читает → узнает, что это за проект и где лежит его код и документация → читает документацию → если этой инфы мало, читает код → отвечает Ну так с любой инфой. Да, нужно было знатно заморочиться, чтобы все это организовать, и дальше надо тратить время на поддержку, но Время работы оно экономит невероятно. Мне довольно редко приходится объяснять что-то, что уже сохранено. Новые проекты делаются сильно быстрее, потому что можно переиспользовать компоненты уже существующих — и агенты знают, как это делать Кстати, на интенсиве Егор будет рассказывать, как делать подобные штуки для себя: скиллы, документацию и вот это все. Я свою хрень почти год уже организую, и у вас через год получится вундерфафля не хуже!</t>
+  </si>
+  <si>
+    <t>01.09.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4996</t>
+  </si>
+  <si>
+    <t>Ребят, последний день, когда можно вписаться на интенсив Нейроцеха по вайбколингу Пиу → https://neurozeh.ru/vibecoding-seriously/ За 2 недели учим, как с помощью ИИ создавать и поддеживать полноценные продукты: автоматизации для бизнеса, сайты, боты и всякие микро-saas. Как организовать работу, как проверять работу агентов, даже если не умеешь читать код, как создавать свои скиллы, как работать с Github и вот это все. Интенсив заточен спецом под НЕразработчиков. Главный кайф — обучение на практике. Вместо горы теории мы будем работать над вашим продуктом. Прям над вашим, да. Если у вас еще нет никакого продукта — то во время интенсива появится, будем воплощать ваши идеи в жизнь. Отдельно мы договорились с двумя крутыми чуваками о дополнительных лекциях 1. По безопасности — как защищать свой проект и данные от взлома, как закрывать популярные уязвимости. Будет полезная инфа для вас и инструкции по настройке защиты для ваших агентов. 2. По дизайну — прям на лекции под руководством арт-директора соберете дизайн-систему своего проекта. И по ней ваши агенту смогут пилить нормальные сайты, презы, баннеры и прочие штуки. Короче. Приходите на интенсив со своими проектом или идеей проекта. Если идей нету — потом придумать что-то полезное и нужное. Уходите с интенсива с пониманием, как вообще выстраивать системную работу с Кодексом или Клод Кодом, как организовать инфраструктуру, чтобы у вас ничего не ломалось, не пропадало бесследно, чтобы агенты поменьше тупили. Профессионального разработчика или фаундера единорога мы из вас не сделаем, но запускать всякие небольшие штуки типа тех, что делаю я — научим. Будет круто, забегайте → https://neurozeh.ru/vibecoding-seriously/</t>
+  </si>
+  <si>
+    <t>31.08.26 18:22</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4995</t>
+  </si>
+  <si>
+    <t>Продолжаю строить свою видео-империю Сделали с Кодексом 2 скилла, потестили, вроде прикольно работают 1. Ищет новости, публикации и статьи по теме ИИ, технологий, стартапов и вот этого всего. Отбирает прикольные, на основе которых можно снять видос. Я читаю, выбираю то, что мне понравилось, сохраняем в беклог 2. Через Apify ищет видосы от 500к просмотров на русском и английском языках по тем же темам. И на Ютубе, и в Инсте. Приносит мне десяток ссылок, я смотрю, отбираю прикольные — сохраняем их в беклог, чтобы тоже снять чет по этой теме. Покажите этот пост своему Кодексу или СС — он вам тоже такое сделает.</t>
+  </si>
+  <si>
+    <t>31.08.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4994</t>
+  </si>
+  <si>
+    <t>Онлайн-инструменты продвижения уже не так стабильны, как хотелось бы. Сервисы ложатся, связки отваливаются, данные идут с задержкой. Когда маркетинг штормит, спасает только четкий план действий — чтобы пересобрать стратегию и сохранить результаты. В Calltouch сделали большой чек-лист — «Вспомнить все: продвижение при нестабильном интернете и блокировках». Это готовый набор инструментов, которые не завязаны на сети и работают всегда. Внутри — ответы на все главные вопросы: • с чего начать действовать, если произошел сбой, • как использовать офлайн-каналы (от наружки до смс), • какие цифровые и инфраструктурные решения можно подключить,  • как собирать цифры и видеть реальную картину продаж.  Чек-лист поможет быстро сориентироваться и удержать план, даже если основные процессы на стопе или идут с задержкой.  Подойдет предпринимателям, маркетологам и другим специалистам, которые отвечают за показатели здесь и сейчас. Забирайте бесплатно по ссылке. Реклама</t>
+  </si>
+  <si>
+    <t>31.08.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4993</t>
+  </si>
+  <si>
+    <t>Итак, вчерашний видосик набрал 363к просмотров и начал замедляться. Суммарно принес 226 подписочников в мою Инсту и чет около 150 — в профиль Нейроцеха. Я по приколу решил добавить молодой акк НЦ в соавторы — и не прогадал, получается Сегодняшний видосик не полетел, ну это и ожидаемо. Было бы слишком прекрасно, если бы у меня залетал каждый первый видос. Хотя мне сегодняшний видосик нравится, прикольный получился, атмосферный Я вам покажу его здесь, но давайте договоримся — если он вам зашел, чирканите коммент в Инсте, вдруг еще раскачается. Если он вас бесит — тоже чирканите! Очень мне понравилась вся эта фигня, буду и дальше разбираться. А на октябрь уже вебинар в Нейроцехе запланировал — расскажу и покажу как это все делаю. Как раз за месяц утрясу процесс, скиллы доведу до ума, да и сам получше разберусь в этом</t>
+  </si>
+  <si>
+    <t>31.08.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4992</t>
+  </si>
+  <si>
+    <t>Вот у нас есть сотрудник, и мы хотим, чтобы он научился чему-то полезному. Находим крутой курс, покупаем, даем сотруднику доступ и-и-и-и ХУЙ! Он его блин даже не откроет! А если откроет, то посмотрит 5 минут для галочки и забьет. Я десятки раз пытался уговорить людей учиться, и никогда ничего толкового из этого не получалось. И корпоративные обучения проводил неединожды, тоже наблюдал за людьми, которых притащили слушать абсолютно неинтересную им фигню. Удовольствия чет таким людям рассказывать — не очень много. Во-первых, так вышло, что люди не ценят то, что им досталось бесплатно. Компания потратилась — ну и хрен с ним, не их проблемы. Во-вторых, люди довольно редко хотят делать то, что им насадили сверху. Пришел начальник, сказал «обучайся», дал какой-то доступ дурацкий. Работы меньше не стало, нагрузка не уменьшилась, теперь еще и учиться надо. Зачем? А хрен его знает. Вот люди и саботируют. Тут можно нанять эйчара с нагайкой, который будет стоять над душой у каждого человека, в обучение которого компания решила инвестировать. Придумает какие-нибудь дурацкие тесты (ведь это эйчар, он не шарит в теме, по которой идет обучение, значит, нормально проверить знания не сможет), задолбает напоминаниями, нажалуется тимлидам, мол, ваши лентяи не проходят замечательный курс, который им навязали оплатили Но это давайте оставим для корпораций, в небольших командах обойдемся без подобных развлечений. Поэтому теперь я подхожу к вопросу обучения людей иначе. Я не навязываю обучение, а мотивирую людей учиться. «Смотрите, как круто, можно в Кодексе чет делать в 5 раз быстрее, чем вы делаете» «Смотрите, тут можно результаты круче делать — будут и премии больше» «Ты тут говорил, что хочешь повышение. Ну вот для повышения надо уметь вот это» А дальше… Ждать, пока кто-то придет и скажет: «Я хочу научиться новой штуке, как компания может мне в этом помочь?» И даже им не надо оплачивать полный доступ к курсам, ведь люди это не ценят! Лучше оплатить половину — пусть сотрудник своими деньгами комитится на то, что будет проходить этот курс. А еще лучше — не оплачивать вообще ничего, а давать манибек за улучшения, принесенные в компанию благодаря обучению. 1. Человек купил себе курс за свои деньги 2. Научился 3. Сделал чет полезное для компании: написал подробный конспект и научил коллег, внедрил новый инструмент, повысил какой-то показатель, помог сэкономить 4. Только тогда получил манибэк за курс То есть платить не за курсы, а за результат, который сотрудник благодаря курсам смог получить. Так умные и мотивированные будут учиться и применять новые знания на практике. А кто не хочет учиться — штош, того просто однажды уволят, потому что все повысили эффективность, а он нет. Селяви.</t>
+  </si>
+  <si>
+    <t>30.08.26 21:00</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4991</t>
+  </si>
+  <si>
+    <t>Видосик перевалил за 200к просмотров, я смонтировал еще 4 на следующие дни и радостно потираю руки в предвкушении своей стремительной карьеры видеоблогера Но щас не об этом Во-первых, напоминаю, что мы в Нейроцехе проводим интенсив по вайбкодингу. Начнется 2 сентября, осталось каких-то 2 дня, чтобы вписаться Вчера мы договорились тимлидом разрабов из Сбера Гошей Ивановым, чтобы он провел у нас занятие по безопасности. Расскажет, как вообще ломают сайты и приложения, как от этого обезопаситься, что надо знать самому, что надо требовать от своего агента Это очень ценная фигня для всех, кто вайбкодит штуки, где есть пользователи, ценные данные, деньги и вот это все Во-вторых, мы собрали на одной страничке все бесплатные лекции по вайбкодингу, которые проходили в августе. Если вы хотели посмотреть, но было впадлу заходить через тг-бота, можете глянуть сейчас. Это все еще бесплатно, не нужны никакие подписки и тд. Воспринимайте эти лекции как демоверсию интенсива. Посмотрите как Егор объясняет тему, насколько вам это заходит. Если нравится — повод присмотреться к интенсиву как раз. Ну а я побежал писать новые сценарии, очень уж это дело меня увлекло</t>
+  </si>
+  <si>
+    <t>30.08.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4990</t>
+  </si>
+  <si>
+    <t>100 косарей уже!</t>
+  </si>
+  <si>
+    <t>30.08.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4989</t>
+  </si>
+  <si>
+    <t>50 косарей просмотров уже!</t>
+  </si>
+  <si>
+    <t>30.08.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4988</t>
+  </si>
+  <si>
+    <t>Уиииии, мой рылс полетел! Вдохновленный недавней статьей Комаровского о взломе Hugging Face снял 2 видосика — этот и еще один завтра выйдет. Оба снял вчера, с Кодексом вместе смонтировал, первый выложил 2 часа назад — а у него уже 5.5к просмотров Это моя третья попытка заниматься видосами. Первые две мне было ссыкотно делать самому, поэтому я обращался с агентствам. Одно подешевле, второе сильно подороже. С обоими в итоге перестал работать, потому что вроде чет и идет, но до окупаемости очень далеко, а запас свободных денег на эксперименты у меня все таки не бесконечный Сейчас я решил наконец разобраться в этом всем, научиться, освоить навык. Оказалось, что с Кодексом это делать вполне себе прикольно Результат все еще не идеальный, и я в этом видосе напрочь забыл про саунд-дизайн, но получается уже сильно лучше, чем в первых двух попытках. Поровнее все, посимпатичнее, да и я на видео стал чуть менее деревянным Короче, сходите рылс посмотрите, а лучше напишите там коммент какой-нибудь. Мне кажется, клево получилось, должно зайти вам Пока этот пост писал, он уже до 8500 просмотров дошел, жесть 😱</t>
+  </si>
+  <si>
+    <t>30.08.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4987</t>
+  </si>
+  <si>
+    <t>Нейросети делают работу настолько хорошо, насколько хорошо вы умеете их проверять Да и люди тоже</t>
+  </si>
+  <si>
+    <t>29.08.26 21:25</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4986</t>
+  </si>
+  <si>
+    <t>Если вы вдруг еще не знаете, Кодекс и СС научились читать соседние сессии и передавать им сообщения. Раньше были только субагенты, а щас можно просто несколько полноценный сессий запустить — и они будут общаться Так вот, мой любимый способ это использовать Запускаем сессию, даем ей задачу Одновременно запускаем вторую сессию и поручаем следить за первой — как она работает, что норм, что не норм, какие результаты я принимаю, а какие нет По ходу этой супервизии вторая сессия пишет список гипотез, как надо поменять скиллы, чтобы агенты на таких задачах меньше тупили. Мы с ней это все обсуждаем и согласуем Когда мы утверждаем новые правила, агент обновляет скиллы и стучится в первую сессию, мол, братишка, вот тебе список правок, переделывай Ровно так я щас скиллы по монтажу и делаю. У меня 2 ролика одновременно монтируются, а мы с супервайзером за этим смотрим, меняем скиллы, запускаем новых агентов, проверяем, есть ли улучшения — и принимаем или откатываем правки</t>
+  </si>
+  <si>
+    <t>29.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4985</t>
+  </si>
+  <si>
+    <t>Я искренне не понимаю общепринятую систему рейтингов и отзывов — когда тебе надо оценить услугу по 5-бальной шкале Вот есть 1 балл — это, очевидно, какая-то херня. Есть 5 баллов — это, очевидно, прекрасно оказанная услуга, высшая оценка из возможных. 2 и 4 тоже более-менее понятно. Типа плохо, но не ужасно, или хорошо, но не восхитительно. А зачем нужны 3 звезды? 3 звезды — это середина шкалы. С точки зрения логики, середина шкалы — это норм. Не плохое и не хорошее. Среднее. Вот я просто вызвал такси, и оно довезло меня из дома на работу. Нормально, никаких эмоций. Или я заселился в отель — и он ну норм. Отель и отель. Не отпечатался в памяти как роскошный, но и плохого сказать нечего. Заселился, поспал, поел, выселился. Обычный отель. Но если поставить таксисту или отелю 3 звезды — они оскорбятся. Как же так? Что вам не понравилось? Что мы сделали не так? Почему не 5? Лично я всегда ставлю или 1 звезду, или 5. 1 звезда — говнина полная, не хочу, чтобы подобный опыт повторился в моей жизни. 5 звезд — прекрасные впечатления, хочу, чтобы такого было побольше. Хотелось бы еще иметь возможность ставить 3 звезды — мол, нормально сделали, пойдет. Но сейчас в таких случаях не ставлю ничего — 3 звезды всех обижают.</t>
+  </si>
+  <si>
+    <t>28.08.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4984</t>
+  </si>
+  <si>
+    <t>Сегодня последний день продаж Нейроцеха этим летом В полночь продажи закроются, откроются только в конце сентября Запрыгивайте в боте → @neurozeh_bot На сайте → neurozeh.ru На всякий случай, что крутого у нас есть. 5-6 лекций в месяц от разных крутых людей. Находим предпринимателей, маркетологов, разработчиков, менеджеров, креаторов по всему интернету и просим поделиться своим опытом по работе с нейронками. Тщательно отбираем тех, кто имеет реальный опыт и делится чем-то полезным, а не просто «волшебный скилл, чтобы уволить дизайнера» Записи всех прошедших лекций сохраняем на сайте, пишем к ним гайды-расшифровки. За 3 года их накопилось уже больше 100. О чем? Да обо всем. Вайбкодинг, автоматизация, видеопродакшен, тексты, создание сайтов, внедрение ИИ в бизнес, создание автономных ботов для общения, секондбрейны и так далее. Конкретные темы и анонсы можете тут глянуть → https://neurozeh.ru/webinars/ Мастермайнды. Приходите на созвон с вопросом про нейронки, специальный шарящий человек вам подсказывает, а остальные участники тоже делятся своим опытом. Спрашивать можно что угодно — от «как лучше оплатить Х из России» до «у меня в бизнесе вот такая задача, как к ней подступиться?» Миникурсы для новичков, чтобы быстро въехать в какую-то тему. Вайбкодинг, ии-ассистенты, копирайтинг, генерация видео и так далее. Их можно купить отдельно, но зачем, ведь все входит в подписку. Посмотреть можно тут → https://neurozeh.ru/courses/ Спецусловия на кучу ИИ-сервисов. Мы договариваемся с разными компаниям на скидки и бесплатные периоды для наших резидентов. У нас там есть сервисы для расшифровки созвонов, агрегаторы нейронок, компании, которые открывают счета в зарубежных банках и куча всего еще. Скидки на интенсивы. Интенсивов сейчас два, оба по вайбкодингу: для новичков, и продвинутый. Суммарная скидка на них в 1.5 раза превышает стоимость подписки на Нейроцех, так что все это довольно выгодно. Ну и чат конечно. Каждый день куча умных и клевых людей там обсуждает работу с нейронками, делится опытом, скиллами, находками, способы подступиться к какой-то задаче. Сегодня, например, я в этом чате подробно описывал, как организовал монтаж рылсов с агентами, какие скиллы делал, как они устроены и так далее. Многие вещи, которые я знаю про нейронки, я знаю из этого чата. Можно скринить чужие комменты, кидать своему агенту — и он уже сообразит что дальше делать. Оч удобно. Короче, Нейроцех крутой. Присоединяйтесь к нашей тусовке Запрыгивайте в боте → @neurozeh_bot На сайте → neurozeh.ru</t>
+  </si>
+  <si>
+    <t>28.08.26 12:44</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4983</t>
+  </si>
+  <si>
+    <t>Возможно, это самая интересная статья, которую вы можете прочитать в этом году https://habr.com/ru/companies/ods/articles/1075370/ Она про то, как агенты Опенаи втайне от инженеров изобрели что-то похожее на религию, у них появился Избранный, который вел свой РОЙ к светлому будущему А в конце они вырвались из песочницы и ломанули настоящую компанию — Хаггингфейс Я обожаю статьи Комаровского, а это вообще одна из самых офигенных его статей Это очень интересно, почитайте обязательно</t>
+  </si>
+  <si>
+    <t>28.08.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4982</t>
+  </si>
+  <si>
+    <t>Кстати, про дизайн и верстку с агентами Лендосик первого интенсива я дизайнил несколько часов, а сверстать все смог только с 3-го раза, агент косячил вечно Лендосик второго интенсива я задизайнил за 15 минут — «Вот первый лендос, вот текст, сделай в том же стиле, переиспользуй блоки, какие можешь». И там пару мелочей поправил. В Клод Дизайне очень удобно правки давать — просто в нужное место макета тыкаешь и пишешь комментарий. Сверстал вообще ваншотом «вот макет, бахни по скиллу» Потому что скилл по верстке написал на основе всех затупов агента в прошлые разы! То же самое с личным сайтом и сайтом брокен линкс чекера. Свой сайт я ковырял 3 дня. Брокен линкс чекер сделан через «сходи в проект расширения, узнай, че это такое и как работает, там же дизайн расширения возьми для демки, потом сходи в проект моего сайта, возьми оттуда движок и сверстанные блоки. Переиспользуй максимально все что есть» И все, сайт готов. Да, конечно, они полностью одинаковые, там один и тот же дизайн. Но, во-первых, на многих проектах так и надо делать, консистентность и все дела. А во-вторых, кому какое дело, что сайт некоего проекта на американском рынке похож на сайт некоего чела из России?</t>
+  </si>
+  <si>
+    <t>28.08.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4981</t>
+  </si>
+  <si>
+    <t>Залетайте на продвинутый интенсив Нейроцеха по вайбкодингу! Уже 4 раза мы проводили интенсив для новичков, которые хотят вкатиться в удивительный мир агентов и создания полезных штук с их помощью. Каждый раз получали много классных отзывов и каждый раз думали: «Блин, надо сделать такой же, но для ребят поопытнее» Сделали! За 2 недели рассказываем, как с помощью Клод Кода или Кодекса создавать и поддерживать продукты. Не просто ваншотом в чатике собирать мини-скрипты, а делать что-то более существенное. Программу подготовили на основе опросов и кастдевов, которые проводили в июле. Пообщались с сотней людей, узнали, что их бесит, что не получается, что вызывает ужас — и постарались все это охватить. Расскажем, как строить систему агентной разработки, в которой вам не надо объяснять одно и то же по 15 раз, в которой можно легко чинить баги, добавлять новые функции, не боясь сломать что-то, что уже работает. Научим упаковывать свои знания и удачные решения в скиллы. Научим проверять работу агентов, даже не умея читать код. Этот интенсив — для НЕразработчиков, которые уже попробовали что-то делать с агентами. Не надо уметь писать код, но желательно, чтобы вы уже пробовали что-то навайбкодить. Совсем идеально — если у вас уже есть проект. Который вы развиваете или пока только вынашиваете в планах. Над этим проектом мы и будем работать на интенсиве. То есть вы не просто узнаете что-то полезное, но и сразу внедрите это в свою настоящую работу, чтобы получить пользу ин риал лайф Проектом может быть угодно — личный сайт, телеграм-бот, скрипты, которые что-то там считают, автоматизации для себя или команды, живой продукт с пользователями. Главное, чтобы вам было интересно этим заниматься. Если проекта нет — предложим вам несколько идей полезных в жизни штук, выберете какую-нибудь. Интенсив пройдет 2-14 сентября. Вписаться можно до ночи 1 сентября. Вся инфа и программа на лендосе, го изучать. → neurozeh.ru/vibecoding-seriously Как и на прошлых интенсивах, резидентам Нейроцеха мы даем приятную скидочку. В этот раз 5000₽. Это еще одна причина купить таки подписочку, за счет скидки оно получается сильно выгоднее. Сегодня как раз последний день продаж Нейроцеха в этом месяце</t>
+  </si>
+  <si>
+    <t>27.08.26 21:11</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4980</t>
+  </si>
+  <si>
+    <t>А еще, не знаю почему, но заметил за собой такую вещь Когда мне надо было сесть и руками что-то смонтировать — это вызывало у меня лютое отторжение и прокрастинацию. Помню пообещал кому-то снять серию видео и повырезать из них паузы и э-канья — меня прям бесило этим заниматься. Нудно, неинтересно, противно, дорожки эти двигать, звук ровнять, бесячее занятие Ненавижу монтаж! Но Делать всю ту же самую работу с агентом оказалось весело! Мне прям в кайф было заниматься этим, объяснять ему что-то, наговаривать голосом что-то типа «тут склейка унылая, давай сделаем элькат» или «а сюда вот гифку с чуваком на кучей денег бабахнем». Или просить сделать 10 вариантов субтитров и 5 вариантов цветокора и выбирать самый нормальный. С большим удовольствием этой фигней занимался Работа та же самая. По времени — возможно сам бы я даже быстрее сделал, чем с Кодексом этим Но руками мне делать впадлу и скучно. А надиктовывать идеи и пожелания — интересно. Возможно, за годы управление компанией я просто обленился и теперь больше люблю командовать, а не работать 😆 Такие дела И вступайте в Нейроцех, что ли → @neurozeh_bot Последний день продаж остался</t>
+  </si>
+  <si>
+    <t>27.08.26 20:53</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4979</t>
+  </si>
+  <si>
+    <t>Так, ну вот второй смонтированный видос, в этот раз уже побыстрее было Все равно пришлось 6 раз перегенерировать из-за косяков. Но уже не надо было искать референсы, согласовывать субтитры или музыку — просто говорил, где че сделать и указывал на явные косяки Чистого времени потратил около 2 часов на видосик Если в следующих смогу за час все делать — буду считать это успехом Вчерашний, кстати, уже больше 4000 просмотров в инсте набрал — это даже больше медианы у меня. Обычно там чет на 2к крутится и все.</t>
+  </si>
+  <si>
+    <t>27.08.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4978</t>
+  </si>
+  <si>
+    <t>Вчера в Кириллике вышел интересный опрос. Вернее, опрос обычный, а вот результаты очень интересные По результатам опроса 71% людей имеют какие-то расстройства и проблемы. СЕМЬДЕСЯТ ОДИН! При том, что в среднем в мире — ну дай бог если 30% наберется. И тут можно было бы сказать, мол, эти айтишники-релоканты просто не в себе, уткнулись в свои компуктеры и подурели там все Но, мне что-то кажется, что проблема не в выборке, а… Как бы так сказать В том, что в современном мире люди очень любят заниматься диванной психологией и сами себе ставить диагнозы. Скучно — выгорание. Грустно — депрессия. Хочется смотреть мультики, когда работаешь — сдвг. Стесняешься подойти на вечеринке познакомиться с кем-то — интроверсия, социофобия и аутизм в придачу Все эти диагнозы как будто романтизированы, как будто стало модно чем-то таким болеть Вот люди и «болеют» Не скажу за всех проголосвавших, уверен, что среди них действительно есть люди с диагнозами. Но есть подозрение, что большая их часть даже ни разу у врача не была, который мог бы этот самый диагноз поставить</t>
+  </si>
+  <si>
+    <t>27.08.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4977</t>
+  </si>
+  <si>
+    <t>Больше возможностей для продвижения и бонус 3 000 ₽ от VK AdBlogger. Сейчас для малого и среднего бизнеса действуют выгодные условия, чтобы попробовать рекламу у блогеров ВКонтакте. До 15 октября все новые рекламодатели получают 3 000 ₽ бонусом к первому пополнению счёта. Как это работает: · счёт пополняется в первый раз единым платежом в 7 000 ₽ без НДС (8 400 ₽ с НДС); · VK AdBlogger добавляет 3 000 ₽ бонусом; · в итоге на балансе — 10 000 ₽ на рекламу. Если внести больше минимальной суммы, размер бонуса останется тем же — 3 000 ₽. Бонус позволяет протестировать площадку, форматы и блогеров без дополнительных затрат на рекламный бюджет. На использование бонусов даётся 60 дней с момента зачисления. Кто может участвовать: · новые рекламодатели, которые только регистрируют кабинет VK AdBlogger и добавляют реквизиты; · те, у кого кабинет уже есть, но баланс ещё ни разу не пополнялся. Акция действует до 15 октября включительно. При пополнении счёта на условиях акции рекламодателю начисляется 3 000 ₽ бонусом. Полные условия акции: https://vk.cc/cZp9l2 Получить бонус! Реклама</t>
+  </si>
+  <si>
+    <t>27.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4976</t>
+  </si>
+  <si>
+    <t>Решил, что как сеошник я уже реализовался, надо срочно становиться видеоблогером Полдня сидели с агентом, разбирали чужие скиллы по монтажу, писали на их основе свои, экспериментировали, монтировали, смотрели, переделывали В итоге пришли к такой схеме: 1. Сценарии нейронка пишет плохие. Мне не нравятся вообще. Но помогает писать их быстрее, потому что «дай мне 5 вариантов, как начать рилс на эту тему», «вот тут хочу сказать такое, давай 3 варианта, че можно сделать», «пойди загугли вот эту фигню, тут о ней расскажем» Итого на сценарий для рилса уходит минут 10 чистого времени. 2. Я это дело быстренько со штатива снимаю 3. Дальше мы с агентом делаем монтажный лист. Обсуждаем, какие нужны футажи и где их взять, какие дубли в итоге используем, все эти бироллы, элькаты и прочую бабуйню, о существовании которой я узнал по роликам Сабатовского 4. Дальше агент делает мне нарезку основных кадров — как что будет выглядеть, где какая графика и тд 5. Мы все это с ним обсуждаем, корректируем 6. Потом агент приносит на согласование звуки и фоновую музыку — «Когда вылазит вот этот блок, прозвучит вот этот звук, норм?» Половина норм, половина не норм, правим. 7. Ну и наконец монтаж. Агент по скиллу все нарезает, записывает футажи и скрины, делает цветокор, эквализирует звук, показывает мне 8. Я говорю «все фигня, переделывай» — и так примерно 15 раз 9. В итоге я сэкономил 1500 рублей на монтажере, зато потратил 8 часов своего времени и сделал один рилсик. А если серьезно, то в процессе мы делали-переделывали скиллы, обсуждали технически детали, референсы и вот это все. Поэтому логично, что оно было долго. Не то, чтобы я считаю итоговый ролик шедевром монтажа, но это мой первый самостоятельно сделанный видос, поэтому сойдет. Теперь хочу прогнать пару рилсов по уже готовым отлаженным скиллам и посмотреть, сколько времени это занимает. Если получится делать простые видосики быстро — кайф, можно монтировать самому. Ну и с вами скиллами поделиться. Если это все равно будет требовать 15 дублей и 8 часов — то, пожалуй, буду и дальше отдавать свои записи на растерзание кожаных</t>
+  </si>
+  <si>
+    <t>27.08.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4975</t>
+  </si>
+  <si>
+    <t>Вышла третья бесплатная лекция Нейроцеха из серии бесплатных лекций Нейроцеха, в которой резидент Нейроцеха Егор бесплатно рассказывает, как поддерживать систему, в которой с помощью нейронок вы сможете делать работающие продукты Теперь, когда план по упоминаниям Нейроцеха на сегодня выполнен, давайте к сути В июле мы (ну как мы, Егор) проводили мнооооого кастдевов и опросов. Примерно с сотней человек пообщались. Собрали 6 самых популярных затыков у начинающих вайбкодеров. Вот про них — эта лекция. Частая ошибка → почему → как с этим совладать Ну а если первого абзаца вам было мало, напоминаю, лекция бесплатная, подписываться ни на кого не надо, запускаете бот — забираете видосы и все прилагающиеся к ним файлики Пау → @vibe_seriously_bot</t>
+  </si>
+  <si>
+    <t>26.08.26 19:43</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4974</t>
+  </si>
+  <si>
+    <t>Чет я подустал сегодня, лень писать продающие посты про Нейроцех Давайте вы просто авансом в него вступите, а что-нибудь интересное я вам завтра расскажу В боте → @neurozeh_bot На сайте → neurozeh.ru</t>
+  </si>
+  <si>
+    <t>26.08.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4973</t>
+  </si>
+  <si>
+    <t>Короче, проект оказался ни разу не абмизициозным. Я думал, буду щас месяц ковыряться и разбирать те авгиевы конюшни в платежах, что есть у нас в агентстве В итоге собрал апишки всех сервисов, откуда можно таскать данные, собрал все таблички и отчеты со всех сотрудников за последние несколько месяцев, саму PnL, которую вел финансист, отдал все Фейблу и сказал «ебитес» Ебитес, сударь, разбирайтесь с формулами, источниками, правилами. На выходе дайте мне скрипт на пайтоне, который дергает все апишки и таблички и делает точно такую же PnL, чтобы до копейки совпадало по каждому месяцу 26-го года Ну и чтобы следущие месяцы оно по этим же правилам собирало Ну он и сделал. Как раз ровно в недельный лимит уложился. По ходу работы у него накопилось несколько десятков вопросов и несостыковок, он их любезно собрал в гугл-таблицу. Я отдал таблицу команде, они поотвечали — Фейбл все доразбирал. Конец истории</t>
+  </si>
+  <si>
+    <t>25.08.26 17:58</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4972</t>
+  </si>
+  <si>
+    <t>Возможно, я этой темой вас подзапарил, но 2026 год для меня стал каким-то годом разочарования в людях, что ли Не хочу ни в кого тыкать пальцем, поэтому анонимизирую данные максимально Был у меня подрядчик, который делал определенную работу. Не очень сложную, но полезную. За 2 года я выплатил этому подрядчику в районе 2 миллионов рублей. И вот я решил ради интереса попробовать его работу автоматизировать. Ну вот хобби у меня такое в последнее время. Вооружился Кодексом, Клодом, всякими апишками, скриптами. И за полтора дня все сделал. Весь объем работы, которую человек делал за месяц, и брал за это под 100 косарей. Более того, я настроил все так, что теперь каждый месяц могу делать все это за пару часов. Сделал парсеры, которые собирают нужные данные, сделал скрипты, которые их правильно обрабатывают, сделал скиллы для агента, чтобы он все запускал, перепроверял, уносил куда надо и отдавал мне на выходе требуемый результат. 1.5 дня вдумчивой работы плюс пара часов в месяц за то, на что тратил примерно миллион в год. И сейчас в комменты могут прийти борцы за права человеков и обвинить меня в том, что мерзкий капиталист снова кого-то уволил, доверил нейронкам работу людей, поплатишься потом, вот увидишь, сколько ошибок тебе твой Кодекс наплодит Но В процессе автоматизации я все вручную перепроверял и сравнивал полученные результаты с тем, что отдавал подрядчик. И заодно с тем, что должно было быть. И нашел сотни ошибок. Сотни. За 2 года работы. Каждый месяц что-то было сделано не так. Без исключений. Где-то это мелкие незначительные косяки, где-то прям вопиющий беспредел. Узнай я о таком раньше, мы бы еще давно перестали сотрудничать. Но я вот не знал, потому что на первый взгляд все было сделано нормально. Испытываю двоякие чувства. С одной стороны — лям в год сэкономил, от косячного подрядчика избавился, красава. С другой — ну блин, как так можно же…</t>
+  </si>
+  <si>
+    <t>25.08.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4971</t>
+  </si>
+  <si>
+    <t>Ненавязчиво напоминаю вам про Нейроцех Продажи открыты до вечера пятницы → @neurozeh_bot Самое главное, зачем к нам вступать — это конечно лекции. И вот какой кайф мы подготовили для вас на следующий месяц ↓↓↓ Как ИИ помог продать корпоративный мерч на 1–1,3 млн рублей — Артём Максимов покажет весь кейс от расчётов и визуализаций до коммерческого предложения. И всё это без огромного собственного производства: часть работы делают проверенные подрядчики, а часть — нейронки. Личная AI-операционка — Максим Соловьёв покажет свой веб-дашборд с метриками нескольких компаний, CRM, терминалом и ИИ-агентами, которые круглосуточно работают на сервере за €5 в месяц. Причём управлять всей этой красотой можно хоть из телеграма с телефона. Как получить 21 B2B-лид без единого рубля на рекламу — Надежда Пак разберёт живой кейс: как она в одиночку исследовала аудиторию, провела синтетические кастдевы и собрала лендинг под GEO-продвижение в ИИ-поисковиках. За три месяца сайт привёл 21 заявку, пять компаний сейчас в переговорах. Операционная система для бизнеса и личных задач — Виктор Васечка расскажет, чем такая система отличается от обычной CRM, папки в Claude или очередного ИИ-агента. И покажет, как цифровые сотрудники могут закрыть 90% рутины и освободить до 80 часов в неделю — цифра звучит нагло, поэтому особенно интересно посмотреть, как это устроено. PR-кампания с ИИ: от идеи до смысловых метрик — Дарья Руцинская покажет, как нейронки могут провести через всю кампанию: придумать углы подачи, проверить идеи, собрать материалы для разных каналов, а потом посчитать не только бесполезные охваты, но и понял ли кто-нибудь то, что вы вообще хотели сказать. Как спихнуть документооборот и маркировку рекламы на ИИ-агента — Денис Максимов расскажет, как автоматизировал работу с документами и фактически заменил нейронками юриста и бизнес-ассистента. Отдельно разберёт маркировку рекламы и покажет, как научить агента работать с вашими шаблонами. Ну не золото ли? Идете на лекцию → находите штуку, которая вас зацепила → даете своему агенту вместе со скринами-расшифровками → наслаждаетесь Ко всем старым лекциям вы тоже получите доступ — у всех есть записи + текстовые гайды-расшифровки. За 3 года их накопилось уже больше сотни. Гоу в Нейроцех → @neurozeh_bot</t>
+  </si>
+  <si>
+    <t>25.08.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4970</t>
+  </si>
+  <si>
+    <t>Вот что происходит, если забыть в опубликованной вакансии выключить доступ на редактирование Видос старый, ему года 3 уже, но до сих пор его храню. Кажется, это мы редактора в Сделаем искали =) Делился щас им в комментах, решил и вам показать</t>
+  </si>
+  <si>
+    <t>24.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4969</t>
+  </si>
+  <si>
+    <t>Знаете, почему разработчиков настолько бесит вайбкодинг? Потому что они видят, как много нейронки тупят 😆 А кто не шарит в разработке — тому норм, работает и ладно. Сложно проверить то, в чем ты не шаришь. А потом оно внезапно ломается — ну и дальше вы знаете, как оно бывает Короче, вышла вторая бесплатная лекция Нейроцеха по вайбкодингу. Там о том, как научить агента работать по вашим стандартам, поменьше выдумывать и галлюцинировать. И заодно общаться с вами на вашем языке, а не смесью англицизмов и непонятных терминов. И как я писал вчера — в современных лекциях мало делать инструкции для людей, надо делать еще и инструкции для их агентов. Файлик с инструкцией для вашего Клода/Кодекса там тоже есть. Гоу смотреть → @vibe_seriously_bot</t>
+  </si>
+  <si>
+    <t>24.08.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4968</t>
+  </si>
+  <si>
+    <t>Сейчас одновременно у меня делается два MVP новых экстеншенов для Хрома, три сеошные статьи на английском, две на русском, собирается семантика под еще семь новых. И отдельный агент неспешно дергает API Клаудпейментс и мои гугл-таблички, чтобы разобраться, какие данные и как загружать в PnL Во-первых, удивительно, что лимитов Кодекса на это все хватает. Клод бы еще 2 часа назад сход Во-вторых, с моей любовью постоянно прыгать от одной к задаче к другой и вечной скукой во время монотонных однообразных дел — это идеальная форма работы Часто ловлю себя на мыслях, что нейросети как будто созданы специально под меня 😆 Ну или что весь опыт, который я получал в жизни, как будто специально был нужен, чтобы подобной фигней в 7 окон заниматься, хех</t>
+  </si>
+  <si>
+    <t>24.08.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4967</t>
+  </si>
+  <si>
+    <t>Мы снова открыли Нейроцех! Забегайте → @neurozeh_bot В прошлом месяце мы провели довольно много кастдевов и нашли еще одну движуху, которой в Нейроцехе не хватает. Регулярных встреч, на которых все могут задавать вопросы по нейронкам, а кто-то шарящий будет на них отвечать Ну и организовали! Теперь у нас регулярно происходят мастермайнды, которые ведут опытные резиденты — на них можно приходить и спрашивать что угодно. Как подступиться к сложной задаче, какой выбрать хостинг для своего сайта, как организовать секонд-брейн, что такое хостинг и секонд-брейн — ребята помогут со всем разобраться. И знаете когда будет первый мастермайнд? Сегодня в 15 по Мск. Так что не тяните до пятницы, присоединяйтесь сегодня, успеете на него попасть. Это та штуку, на которую лучше приходить в живую, а не смотреть в записи. Ну и все остальные движухи никуда не делись — у нас запланировано очень много охуенных лекций, про них расскажу уже завтра Запрыгивайте в Нейроцех → @neurozeh_bot</t>
+  </si>
+  <si>
+    <t>23.08.26 21:58</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4966</t>
+  </si>
+  <si>
+    <t>А самое приятное, что Кодексу можно дать доступ к Метрике и ГА по API — и он будет сам создавать какие угодно цели и дашборды, смотреть любые отчеты и приносить их в чатик Я всегда очень не любил настраивать цели, и вот теперь уже и не надо, и видимо никогда больше не надо будет. Ура!</t>
+  </si>
+  <si>
+    <t>23.08.26 21:55</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4965</t>
+  </si>
+  <si>
+    <t>Помню, когда я был вовлечен в сферу контента, то мечтал, чтобы у всех клиентов была нормальная аналитика. Чтобы можно было анализировать дочитываемость, переходы по ссылкам, конверсии, собирать как можно больше данных и делать по ним какие-то выводы Клиенты, как правило, слали меня с моими хотелками нахрен — и действительно, зачем давать контент-агентству аналитику по контенту, в самом деле Ну теперь-то со своим сайтом я могу отрываться по-полной! Надо трекать дочитывания — Кодекс сделал трекинг дочитываний 15% дочитываний статей до конца — это даже недурственно. Дальше будем думать, как эту метрику наращивать.</t>
+  </si>
+  <si>
+    <t>23.08.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4964</t>
+  </si>
+  <si>
+    <t>Вдохновленный вчерашней покупкой, я пошел в 3 раза активнее заниматься сеошкой этого расширения, а еще начал думать над каким-нибудь еще Чтобы думать, надо провести рисерч. Проводить рисечр самому в 2026 году — это какое-то варварство, поэтому я отправил заниматься этим несколько параллельных сессий Кодекса А чтобы они делали все правильно, я скормил им курс по выбору идей для мини-продуктов, который сам проходил год назад И вот я смотрю, как агенты шерстят идеи, проверяют спрос, оценивают сеошку, изучают чужие расширения, читают отзывы конкурентов, даже читают треды на Реддите, чтобы найти «боли» людей. И думаю В 2016 году в профессиональном обучении надо делать не только уроки для людей, но и скиллы для их агентов. Объяснил человеку, что делать и как контролировать результат. Что надо делать руками, что можно поручить агенту. И сразу скиллы дал для агента по своей методологии — чтобы он делал что надо и помог своему кожаному грамотно выполнить задачу. Заодно на агента можно и вопросы-ответы переложить. Прошел курс → скормил скиллы с методологией своему агенту → задаешь ему глупые вопросы → он отвечает Удобно же! Кстати, я напоминаю, что у нас в Нейроцехе сейчас идет серия бесплатных лекций по вайбкодингу. Первую уже почти 1000 человек посмотрели, вторая выйдет завтра. Забирайте тут → @vibe_seriously_bot</t>
+  </si>
+  <si>
+    <t>22.08.26 21:07</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4963</t>
+  </si>
+  <si>
+    <t>Первая оплата моего Broken links checker! Кто-то из Америки купил, и сразу на год за 19 баксов! АААААААААА Первая в жизни оплата на зарубежном рынке!</t>
+  </si>
+  <si>
+    <t>22.08.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4962</t>
+  </si>
+  <si>
+    <t>В этот европейский трип я почти в каждом городе находил клевых людей, с кем можно затусить и познакомиться в живую. Больше всего встреч у меня было в Барселоне, это ожидаемо, конечно =) Внимание, вопрос Живет ли кто-то из уважаемых и дорогих подписчиков в славном городе Санта-Крус-де-Тенерифе или окрестностях? Мы решили ждать одобрения по ВНЖ именно там</t>
+  </si>
+  <si>
+    <t>22.08.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4961</t>
+  </si>
+  <si>
+    <t>Давайте поговорим про номадизм С каждым годом я узнаю все больше людей, которые решили не жить в одном конкретном городе, не строить родовое гнездо, а бомжевать кочевать по миру. Да и сам последние 3 года живу близким к этому образом. Начнем с минусов. Номадизм рушит тесные социальные связи. Если вы привыкли собираться с друзьями по пятницам, общаться с коллегами в офисе, ходить в качалку к любимому тренеру и раз в неделю приезжать в гости к родителям, номадизм пройдется по всему этому катком. Да, в любом месте можно найти интересных людей, везде можно с кем-то познакомиться и затусить, а с друзьями можно прекрасно общаться и онлайн, но это не совсем то. Тесные дружеские связи с ограниченным кругом людей перерастают в большое количество знакомых-товарищей, с которыми ты видишься раз в год. Номадизм не сочетается со многими профессиями. Сложно представить номада-врача или слесаря. Но среди подписчиков этого канала таких не очень много. Гораздо больше людей, которые могут зарабатывать деньги откуда угодно. А вот плюсы. Номадизм растягивает время. Почему в детстве время шло так медленно? Каждый день можно было успеть столько всего переделать, а серия мультика длилась так долго, что ты успевал пережить целое приключение вместе с героями. Сейчас же… Проснулся, кофе попил, пару кнопок нажал на компе — уже спать пора. Потому что в детстве все новое. Новому мозг уделяет больше внимания, активно обрабатывает информацию, лучше запоминает. Знакомое ленивый мозг обрабатывает в полсилы. Тот же дом, та же улица, те же люди, та же работа. Нет смысла уделять этому много внимания, считает мозг — и прокручивает дни в ускоренном режиме. Жизнь в новых местах этот паттерн рушит. У тебя постоянно что-то новое. Новые места, новые языки, новые культуры, новая еда. Тебе надо заново строить карту местности, заново знакомиться с людьми, заново разбираться в местных особенностях и так далее. И внезапно дни становятся такими же длинными и насыщенными как в детстве. Как будто время растет «вширь» Номадизм делает тебя гибче. Если ты купил и обустроил дом, а потом случилось что-то нехорошее, бросать труды всей жизни и уезжать — мучительно больно. Бросать друзей, имущество, привычный порядок — это сложно и неприятно. Если ты номад, и началась условная война или сезон лесных пожаров, ты просто пакуешь чемодан и переезжаешь туда, где этого нет. Тебе не надо переступать через себя, переживать, готовиться, планировать, продавать имущество, искать новую работу, делать документы. Сел да уехал. Войны, катаклизмы, кризисы и прочие неприятные штуки в мире были всегда. И, вероятно, будут всегда. Иметь возможность легко выпрыгивать оттуда, где сейчас лучше не находиться — это бесценно. Номадизм расширяет кругозор и избавляет от предрассудков. Ты видишь, как живут люди в разных странах и городах. Ты видишь, с какими проблемами они сталкиваются. Ты смотришь, как вообще бывает в мире. Какие могут быть законы, инфраструктура, климат, обычаи и порядки. Начинаешь видеть очень много предрассудков у других людей. Вот этих вот «да у нас тут так, а у них вот так!» или «да это везде так, по-другому просто быть не может!» Нифига, ребят =) Чем больше ты видишь хороших и грамотных вещей, тем эффективнее сможешь создавать хорошие вещи. Чем больше видишь тупости и бреда — тем эффективнее сможешь эту тупость в жизни избегать. Можно еще поговорить про финансы — многие думают, что номадизм это супердорого. Но нет, это полностью зависит от выбранных мест и образа жизни. Гонять нонстопом по Европе, каждые две недели меняя страну — недешево, конечно. Каждый год или полгода переезжать в новую южноазиатскую или латиноамериканскую страну — дешевле, чем жить в Москве или Питере =) Что вы вообще думаете про номадизм?</t>
+  </si>
+  <si>
+    <t>21.08.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4960</t>
+  </si>
+  <si>
+    <t>Ладно, хватит уже о абстрактных вещах рассуждать. Зацените лучше, как я качнул сео-трафик на свой сайт с 70 до 1000 визитов в неделю из поиска 21 статью мы с агентами сгенерили за 1.5 месяца. И несколько десятков рерайтов посеяли на ugc-площадках со ссылками на эти статьи Ну и вот Сайт навайбкоженный, статьи навайбкопирайтенные, сео навайбсеошенное. Возможно, и трафик тоже из одних роботов состоит, хаха По графику можно заметить, что Гугл растет сильно хуже Яндекса. Яндекс на порядки взлетел, Гугл — примерно на 50%.</t>
+  </si>
+  <si>
+    <t>21.08.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4959</t>
+  </si>
+  <si>
+    <t>Давайте еще и это обсудим, раз уж обсуждаем У меня криво срослась сломанная кость, потому что травматолог советовал регулярно снимать гипс и делать гимнастику сломанной рукой. А я молодой был и глупый, делал все как дядя врач говорит. Другой травматолог в осадок выпал, когда я ему это рассказал Я полгода занимался спортом с огромной трещиной в голени, потому что врачи на мое «когда я бегаю, болит так, что в глазах темнеет» говорили что-то в духе «ну ниче, пройдет!» Когда у меня распухла и отекла нога, только ПЯТЫЙ врач смог поставить диагноз и вылечить. Остальные страдали хуйней. Один сказал, что это заражение крови, второй предложил поменять сустав на искусственный в его клинике, третий рассказывал про чудо-препарат, который есть только у него, кроме которого мне ничего не поможет Про случаи, когда врачи выписывали мне гомеопатию, я вообще молчу. Ну ладно гомеопатия, сколько раз я гуглил назначения врачей и оказывалось, что это полная херня с кучей побочек, которая мне вообще не нужна Про терапевтов, которые выписывают антибиотики чисто на всякий случай, все и так знают, я думаю В какой-то момент я взял за правило по всем серьезным вопросами ходить сразу к 3-4 разным врачам и следовать мнению большинства, потому что доверять одному конкретному врачу я перестал в принципе Платные клиники, бесплатные — пофиг. Такая вот медицина в российских регионах. В Москве получше конечно, такой лютой херни нет, но в условном Краснодаре или Сочи удачи вам найти врача недолбоеба Короче. Братец Клод еще ни разу не был пойман на хуете, на которой я ловил кожаных врачей Последние пару лет ВСЕ по медицине обсуждаю с нейронками, любое назначение врача и любой диагноз проверяю Клодом и Кодексом.</t>
+  </si>
+  <si>
+    <t>21.08.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4958</t>
+  </si>
+  <si>
+    <t>Вот все обсуждают угрозы от ИИ для разработчиков, сеошников, копирайтеров, аналитиков, спорят, кого там агенты заменят первым, а кто еще поживет А что насчет иллюстраторов? Я могу поделиться своим опытом. В Сделаеме у нас было несколько иллюстраторов, которые рисовали обложки для статей, комиксы-эксплейнеры, персонажей и всякую графику для лендингов Были клиенты, которые у нас (у агентства, которое пишет тексты) не заказывали тексты вообще, а чисто за иллюстрациями приходили Да и для своих нужд мы всегда чет рисовали прикольное. Смешные комиксы для уроков про копирайтинг, обложки с отсылками к массовой культуре и мемам и всякое такое И-и-и-и-и Все это закончилось еще 2 года назад. В 23-м начали генерить в Миджорни часть картинок, наименее важных. С появлением Нано Бананы заказывать картинки у живых людей практически полностью перестали. Раньше автор или дизайнер придумывал, чего надо нарисовать, давал референсы → ждал свою картинку 2 дня Теперь они делают все то же самое, только результат получают сразу Сейчас я вообще не могу представить, какая должна быть задача, чтобы нести ее не в Гпт/Банану, а искать иллюстратора, договариваться с ним, подписывать договор на передачу прав, платить бабки, ждать, давать правки, снова ждать Нафига?</t>
+  </si>
+  <si>
+    <t>20.08.26 22:26</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4957</t>
+  </si>
+  <si>
+    <t>Цитаты великих Клодкодов Единственное, что реально меняется для пользователя — ничего.</t>
+  </si>
+  <si>
+    <t>20.08.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4956</t>
+  </si>
+  <si>
+    <t>Вчера анонсил серию лекций про вайбкодинг — и вот мы с Егором выложили первую Ну как мы, скорее Кодекс все выложил. Такой нынче мир — 2 человека говорят одному несчастному роботу что делать. Лекция о том, почему в больших проектах агент начинает тупить. Просишь его починить что-то или добавить новую функцию — он 3 часа что-то там ковырял, выжег все лимиты, на выходе ничего не пашет, еще и что-то старое сломалось. По интернету ходят теории заговора о том, что модели тупеют, что Альтман лично что-то там подкручивает, чтобы вы тратили больше токенов, что надо установить некий секретный набор скиллов, освоить залуп-инжениринг и вот это все На деле проблема в том, что большие сложные задачи люди пытаются делать ваншотом — как будто они маленькие. Как это чинить, как правильно формулировать задачки и насколько подробно надо все разжевывать агенту — вот как раз Егор и расскажет. Заодно поделится волшебным промтом, который поможет вашему агенту помочь вам нормально сформулировать задачу. Гоу смотреть → @vibe_seriously_bot Это бесплатно, напоминаю</t>
+  </si>
+  <si>
+    <t>20.08.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4955</t>
+  </si>
+  <si>
+    <t>Конкуренции между людьми и продажи своих услуг это тоже касается Бывает, приходят люди в личку и такие: «Мы можем сделать лучше, чем у вас сделано!» Сайт красивее, анимации плавнее, тексты стройнее, код надежнее, отчеты понятнее. Но прикол в том, что бизнесу нахрен не упала более плавная анимация и текст без опечаток. Докажите, что ваша анимация повлияет на важные для бизнеса метрики — у вас все купят. Не докажете — придется жаловаться в чатах, что аутрич не работает</t>
+  </si>
+  <si>
+    <t>20.08.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4954</t>
+  </si>
+  <si>
+    <t>Нейронки все делают на уровне мидлов, они просто не могут работать не уровне сеньора! В инете много найти много подобных тезисов, когда речь заходит про использование агентов в работе Агент напишет текст лучше обычного человека, но хуже, чем шарящий копирайтер Агент напишет код лучше, чем джун, но хуже, чем сеньор Агент делает дизайн лучше, чем баба Галя из третьего подъезда, но хуже опытного дизайнера с зарплатой 200к И эти тезисы как будто должны доказать, что лучше работу отдавать шарящему спецу, а не агенту. Но они не доказывают. Потому что если бы это было так, то во всех бизнесах работали бы только сеньоры, лучшие из лучших, а джуны и мидлы пошли бы на завод. Но почему-то они не на заводах, а продолжают сидеть в офисах и работать Почему? Потому что у любой задачи есть экономическая целесообразность. Любой предприниматель, любой менеджер, любой человек с мозгами не будет слепо разбрасываться деньгами ради абстрактного качества. Он подумает, а окупится ли это качество? А так ли оно тут надо? А то если сделать не одну дорогую штуку за Х рублей, а 50 дешевых штук за те же Х рублей? В каких-то задачах действительно целесообразно привлекать лучших из лучших, упарываться по качеству, делать долго, дорого и надежно. Там где высока цена ошибки, где можно потерять много денег, где есть большие риски — там сидит опытный сеньор. Но в мире есть невероятное количество задач, где цена ошибки невелика. И где прирост качества и затраченного времени не дает прироста в метриках. Эти задачи дают делать мидлам. Или джунам. Делают много и дешево, тестируют много гипотез — и получают эффект. А потом может прийти сеньор и выборочно краем глаза оценить, норм или нет. Поэтому «человек сделает лучше» — это вообще не аргумент в мире бизнеса. Аргумент в мире бизнеса — «человека нанять выгоднее». Если нанять вас выгоднее, чем отдать задачу агенту — вас будут нанимать. Если нет — штош…</t>
+  </si>
+  <si>
+    <t>20.08.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4953</t>
+  </si>
+  <si>
+    <t>Минутка диванной психологии Призываю меня не слушать, всерьез не воспринимать, перед применением поста проконсультироваться с врачом Почему люди выгорают? Люди выгорают от потери смысла в том, что делают. Когда ты долго делаешь какой-то проект, вкладываешь в него душу, решаешь все проблемы, со всеми договариваешься, пытаешься победить всеобщее безразличие, делаешь, делаешь, тащишь… А ОН НЕ ВЗЛЕТАЕТ!!! УУУУУ СЪКА! Сначала ты теряешь мотивацию и интерес. Становится скучно этим заниматься, потому что ничего хорошего не происходит. Но продолжаешь делать, потому что надо затащить. А зачем оно надо? А есть ли вообще смысл в том, что я делаю? Да фиг его знает, надо и все, начали же делать зачем-то. Потом тебе становится прям неприятно этим заниматься. Начинаешь прокрастинировать и откладывать на потом, заставлять себя поработать над этой важной унылотой. А потом выгораешь. И от этого проекта тошнит, и от остальных похожих. Да и от непохожих тоже, просто становится неинтересно всем заниматься. Лучшая профилактика выгорания — не заниматься унылой фигней, в которой не видишь смысла. Перестал видеть смысл в том, что делаешь, перестало это драйвить, перестали радовать маленькие победы — это самый явный сигнал, что надо все бросать и искать новое занятие. Новый проект, новый бизнес, новую работу, новую профессию в конце-концов. Тот, кто искренне радуется результатам своей работы, не может выгореть в принципе. Даже если фигачит по 10 часов в день без отпусков. Устать может, заебаться сильно. Выгореть — нет. Лучшее лекарство от выгорания — научиться замечать победы. Бить проект на маленькие дела, выполнять их и искренне радоваться успехам. Нифига, мы 10 пользователей получили! Вау, оплата! Целый доллар! Настоящий доллар заплатили! Нифига, еще и отзыв отставили! Радоваться можно и нужно любой самой незначительной фигне. И работать будет в 100 раз приятнее, и мотивация будет сохранятся гораздо дольше. Ну не заработали миллион, просрали тендер, клиент ушел недовольный — зато сколько веселого по пути произошло! Сколько маленьких побед было! Лекарство от выгорания сотрудников — давать победы им. Хвалить за победы, даже самые маленькие. Радоваться вместе с ними. Заражать своей радостью других. Тем, кого накрыло волной рутинного говна — подсовывать задачки, в которых они смогут победить, увидеть результат и порадоваться. Тем, кого маленькие победы перестали радовать, предлагать сменить деятельность, заняться чем-то другим, в чем они видят смысл, что будет им интересно.</t>
+  </si>
+  <si>
+    <t>19.08.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4952</t>
+  </si>
+  <si>
+    <t>Я тут гайдик накидал, как делать ИИ-фотки, выложил на Хабре Го читать → https://habr.com/ru/articles/1072142/ Как вы помните, весной я делал тг-бота для ИИ-фотосетов @imagine_picbot. Боту уже 3 месяца, в нем почти 5000 человек, каждый день даже по несколько оплат капает, то есть им даже пользуются. Живые люди. По своей воле. Прикиньте! Чтобы его сделать, я перегенерил около 2 тысяч портретов — себя, знакомых, а потом еще и выдуманных людей, хех Вот в статье рассказал алгоритм этих фотосетов со всеми промтами — чтобы вы могли делать такое бесплатно в своем любимом Чатгпт или Банане. Ну как бесплатно, за подписку платить все же придется</t>
+  </si>
+  <si>
+    <t>19.08.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4951</t>
+  </si>
+  <si>
+    <t>Позавчера мы в Нейроцехе закончили четвертый поток интенсива по вайбкодингу. Как обычно получили много классных отзывов от людей, которые поняли, сколько всего увлекательного можно делать с помощью агентов И среди отзывов стабильно мелькают: «я с восторге от вайбкодинга, начал делать всякие небольшие штуки, хочу развиваться и прокачиваться дальше, чтобы делать штуки посерьезнее. Как?» И действительно, легко делать всякие скрипты и лендинги ваншотом. Но когда пытаешься построить что-то большое, агенты устраивают саботаж, и чтобы с ним совладать, приходится стать немного инженером и продактом. А когда речь заходит не про инструменты для себя, а про живых пользователей и монетизацию, то вообще страшно становится. Инженеры и продакты тут радуются и бегут кучу всего делать, а остальные немножко пу-пу-пуууу Ну и вот 20 августа (это уже завтра) запускаем бесплатную серию лекций «Апгрейд вайбкодинга: от прототипа к продукту» Бесплатную — значит, платить не надо. Вообще. Провести ее вызвался давний резидент Нейроцеха Егор Соколов. Он больше 10 лет работал продактом, был директором по продукту в Сбере, создает много крутых опенсорсных штук с помощью агентов. Например, более прокачанную для русского языка версию Handy. Короче, Егор не кодер, но делает с нейронками много всего полезного и активно делится опытом в Нейроцехе. А теперь поделится и с вами — как, будучи НЕкодером, совладать с агентами, чтобы они поменьше тупили. Всего будет 3 лекции: 20, 24 и 26 августа. Бесплатно, повторяю, даже подписываться на канал Егора не будем заставлять. Анонсы лекций будут приходить в ботике, забегайте туда, завтра начнется движ. Го → @vibe_seriously_bot</t>
+  </si>
+  <si>
+    <t>18.08.26 20:29</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4950</t>
+  </si>
+  <si>
+    <t>Взялся за амбициозный проект — ИИ-финансист Собираем выгрузки из всех банков, счетов и касс Собираем выгрузки из Планфикса о проектах, задачах, выплатах подрядчикам Собираем отчеты от сотрудников — где чьи подрядчики, кто что заказывал и так далее Метчим и нормализуем Фигачим pnl, ддс, считаем дивиденды, анализируем расхождения плана и факта, дергаем ответственных сотрудников в чате, чтобы ответили на вопросы и дозаполнили таблицы Раньше это все делал финансист на подряде Хочу, чтобы делал Кодекс Задачка выглядит весело. Когда получится — это сразу приятная такая экономия денег каждый месяц. И тестировать качество работы достаточно просто — можно гонять на тестах старые данные и проверять, чтобы все рассчеты полностью совпадали с уже существующей PnL А потом туда сверху можно прикручивать контроль, что мы все нужные акты подписали, что всем заплатили, что заплатили ровно столько, сколько надо Сделать все это по условному Нейроцеху выглядит довольно просто. Вот по Сделаему — там конечно придется подрочиться, но верю, что осилю. Ведь когда-то, до появления финансиста, всей этой фигней я сам занимался много лет А там можно будет и статью на Хабре писать «Как я заменил финансиста на ИИ» 😆</t>
+  </si>
+  <si>
+    <t>18.08.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4949</t>
+  </si>
+  <si>
+    <t>Полностью обновил свое расширение для поиска битых ссылок → https://chromewebstore.google.com/detail/broken-link-checker/cipdlgmjblnniiicohcmcafcncippbha Починил несколько багов, которые нашли пользователи Добавил несколько новых фильтров и настроек Обновил интерфейс Ну и самое главное Добавил монетизацию! Для России она отключена, вам все бесплатно, а у всяких американцев, японцев и западноевропейцев расширение будет просить чеканную монетку после нескольких использований Теперь я как кот из гифки в комментах жду, когда же упадет первая оплата 😆 А вас попрошу, если вам не влом, установить расширение и потестить на своих сайтах — вдруг еще найдете баги или неудобства, которые надо поправить. Ну и ссылки битые на своих сайтах может найдете</t>
+  </si>
+  <si>
+    <t>18.08.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4948</t>
+  </si>
+  <si>
+    <t>Зачем надо вести секонд-брейн и документацию проектов Считаю, что это пример прям показательный Мы вчера с Егором созванивались, обсуждали 3 страницы сайта. Надо их сделать. Если чет непонятно по ходу, спрашивай Это вся инструкция, что я дал агенту. Весь промт, так сказать. И этого достаточно, чтобы он сделал что надо. Потому что агент: 1. Знает, что перед началом любой работы надо почитать документацию проекта — читает ее 2. Из нее узнает, где можно посмотреть, о каком вообще Егоре речь — находит инфу 3. Там же узнает, где найти запись созвона с ним. Вот тут рассказывал, как именно у меня расшифровываются созвоны и попадают в секонд-брейн. Читает и ее 4. Знает, какой скилл надо подгрузить для создания страничек сайта — подгружает и действует по инструкции 5. Знает, куда сохраняется тот макет, который мне присылал Егор — забирает его 6. Знает, какие решения можно принимать самостоятельно, а для каких надо что у меня спросить. Если инфы достаточно, сделает сам, если нет — пришлет список вопросов, а потом сделает сам Один раз потратил время на то, чтобы все это продумать, описать и настроить. И дальше куча времени каждый день экономится. Не всегда работает идеально, ессно, порой агент тупит, забывает инструкции, не может чего-то найти, но в большинстве случаев вся эта схема работает нормально А после работы он обновит документацию проекта, чтобы она всегда была в актуальном состоянии</t>
+  </si>
+  <si>
+    <t>18.08.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4947</t>
+  </si>
+  <si>
+    <t>Вчера/недавно/год назад была новость, которую разнесли по всем Телеграм каналам Один предприниматель/сотрудник компании что-то учудил/написал в соцсетях — и за это на него обрушился гнев общественности Все это обсуждают, и я не могу остаться в стороне Моя официальная позиция по этому вопросу такова: Пофигу максимально. В мире очень много дурачков и неадекватов, творящих полную фигню, и хайпожоров, специально выставляющих свои настоящие или вымышленные конфликты напоказ. Не могу придумать ни одной причины, по которой этой возне надо уделять хотя бы частичку своего внимания и времени. Вместо того, чтобы обсуждать, как в интернете кто-то неправ, лучше лишний раз мультики посмотреть или погулять сходить Спасибо за внимание, успехов вам и процветания, до свидания</t>
+  </si>
+  <si>
+    <t>17.08.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4946</t>
+  </si>
+  <si>
+    <t>Погнали разбираться, как лутать охваты на ugc-площадках 1. Выучите наизусть мантру «Мой бизнес и я лично нахрен никому не упал». И повторяйте ее каждый раз, когда хотите выложить на Хабре очередной кейс, новость о своем продукте, «доказательство экспертности» и прочее. Люди не ходят в интернет, чтобы прочитать про вашу компанию. Они ходят в интернет, чтобы весело провести время. Или вы их развлекаете, или вас никто не будет читать 2. Контента в мире ОЧЕНЬ много. 10 лет назад можно было написать просто интересную полезную статью и получить десятки тысяч просмотров, потому что годного контента мало. Эти времена прошли. Десятки агентств, сотни фрилансеров и тысячи агентов каждый день трудятся над тем, чтобы засрать и Хабр, и Виси, и все остальные площадки этим полезным контентом. Многие делают это действительно неплохо. Поэтому ваши прекрасные гайды с экспертами могут получать сеошный трафик, но вряд ли попадут в ленты рекомендаций — а значит, никаких десятков тысяч охвата за день не принесут. 3. Две самые важные метрики, на которые надо работать — это комменты и репосты. Вашу статью должны хотеть отправить другу/коллеге/начальнику и должны хотеть под ней что-нибудь написать. Если у вас получится — статья будет набирать много охватов в моменте. Если нет — наберет 500 просмотров и сдохнет. Останется надеяться только на сео-трафик, за который вы будете конкурировать с тысячами агентов, выпускающих тысячи статей. 4. Чтобы люди хотели комментировать и делиться, вы должны вызвать у них эмоции. И к большому сожалению, вызвать негативные эмоции на порядок проще, чем позитивные. Вам надо упахаться и создать лучшую статью во вселенной, чтобы получить 100 комментариев о том, какой вы молодец. Но получить 100 комментов о том, что кто-то в мире долбоеб и пидарас — значительно проще. 5. Поэтому ваша задача как пиарщика — искать темы, в которых каждый человек сможет поделиться своим ценным мнением, о том, как кто-то в интернете неправ. Неправы можете быть вы — прямо как я в статье сверху. Мудило капиталистический, с людьми работать не умею, денег жоплю, выпускаю говнокод, продаю людям говнокурсы, через год все у меня сломается, я разорюсь и умру нищим и так мне и надо. Пишете что-то на тему, которую сейчас активно обсуждать, рассказываете о чем-то, чего люди боятся, ищете неожиданные плюсы там, где большинство видит минусы, или наоборот — получаете кучу просмотров. Неправ может быть кто-то еще — статьи о том, что вайбкодеры тупые и нейронки тупые, тоже вызывают хорошие обсуждения. Потому что людям нравится поливать говном других людей. Находим общего врага (например, злых капиталистов, которые гасят бедных работяг) и приглашаем уважаемых комментаторов почморить их в комментах. Высший пилотаж — сталкивать между собой два лагеря. Половина комментаторов отстаивает одну точку зрения, вторая половина другую — долбоебом они считают не только вас, но и друг друга. И спорят, и спорят, и спорят — а охваты вашей статьи растут. Поэтому так хорошо заходят тему про политику — в ней у каждого есть свое ценное мнение, которым он очень хочет поделиться. 6. Участвуйте в комментах сами. Написать статью — это половина дела. Вторая половина — поддерживать обсуждение, разгонять ветки, которые могут дать много комментов и грамотно отбираться от хейтеров. Отбиваться надо не с позиции «я обиженка, извинитесь за то, что назвали меня инфоцыганом». А так, чтобы или разгромить собеседника по фактам (надо иметь опыт в предмете обсуждения), или переиграть по остроте/юмору. Помните, что вы отвечаете не конкретному человеку на конкретный коммент, вы пишете то, что увидят все остальные. Если эти остальные подумают, что вы дурачок — заминусят, забанят, и игра закончится. Помните, что если вам написали 100 коментов, вы легко можете довести их количество до 200 — достаточно просто ответить каждому. В идеале так, чтобы на ваш ответ тоже что-то ответили. 7. Из прошлого пункта следует, что кто боится критики и негатива в комментах, тому много охватов не видать. Если вам физически больно от того, что кто-то назвал вас инфоцыганом, идиотом, пиздаболом, нищебродом — не надо всем этим заниматься. Делегируйте все пиарщику и не открывайте комменты вообще. Или пишите и дальше полезные сеошные статьи, берите количеством. Сложно давать советы, как научиться спокойно переносить критику в комментах, ведь я не психолог. Возможно, вам станет проще от осознания факта, что каждый, кто вас оскорбляет, на самом деле делает для вас полезное дело — увеличивает охваты статьи, помогает вашим мыслям разлетаться шире, а вам самим становиться богаче. Я нахожу это очень забавным, что агрессивные комментаторы делают ровно то, чего я от них и хочу. По сути, являются инструментом в моих руках, хаха. На инструмент как-то и обижаться не хочется. 8. Самая нетривиальная часть — придумать, как связать горячую тему с вашим бизнесом. Написать что-то жопоразывающее несложно, сложно написать такое, что принесет вам пользу. Здесь не могу дать никакой совет, это надо сидеть и думать над каждым случаем отдельно. Главное — вы не хотите злить и отторгать вашу целевую аудиторию, поэтому надо написать что-то такое, что позлит всех остальных, а нужные люди увидят вполне конструктивные и полезные мысли. Ровно как в статье сверху — горящие разрабы 3 дня меня хуесосили, а предприниматели и менеджеры читали, мотали на ус. Придумайте, что вы такого можете рассказать, чтобы узкий сегмент нужных вам людей согласился и проникся, а широкий сегмент ненужных на своей жопной тяге поднял статью в рекомендации. 9. Если хотите быть на стороне добра, ищите темы, которые вызывают у людей хорошие эмоции: смех, ностальгию, восхишение, гордость и так далее. Охвата будет меньше, чем в случае срачей, но тоже будет. Я не верю в то, что можно научиться смешно шутить, если изначально не умеешь. Поэтому или оно у вас получается, или забейте. Поэтому если не юмор, то ищите истории о том, как кто-то превозмог все трудности и чего-то достиг. Чем сложнее испытания и значительнее результат, тем сильнее будут эмоции. История о том, как рекламное агентство пришло на проект с ценой лида 5000 рублей и сделало 2500 — никому не будет интересна. История о том, как слепой от рождения чувак освоил маркетинг и стал зарабатывать по 200к в месяц, или как школьник наговнокодил саас и продал его Сберу за 7 миллионов — вызовет большое количество комментов и репостов. * * * * * Когда-то давно у нас в Сделаеме написание подобных статей было ключевой услугой. Мы и на заказ кучу таких статей делали, и курсы проводили для предпринимателей и пиарщиков. Но те славные времена прошли, потому что платить дохуя за такие статьи никто не хотел, а за условные 30-40к всем этим заниматься оказалось нерентабельно. Поэтому ничего вам не продаю и не предлагаю, пишите эти замечательные статьи сами! Сил вам и терпения в общении с лучшими представителями человечества в комментах.</t>
+  </si>
+  <si>
+    <t>17.08.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4945</t>
+  </si>
+  <si>
+    <t>17.08.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4943</t>
+  </si>
+  <si>
+    <t>Итак, это официально самая пиздатая статья, которую я писал в жизни 105к охват на Хабре и 43к на Виси 500!!! комментариев на Хабре и под 300 на Виси 2000 человек зашли на мой сайт в день публикации. Обычно заходит по 200 чел. На сайтах Сделаема и Нейроцеха тоже есть пики, но поменьше. В Нейроцехе аномалия примерно в 100 человек, в Сделаем — в 400 Статью я написал за 20 минут. Это вообще должен был быть пост в канал, но я чет немного увлекся. Обычно в таких ситуациях я просто удаляю половину и публикую, а щас мне стало жалко — и я решил унести поток мыслей на Хабр. В комментах очень много людей обвинили меня в том, что статью написал ИИ. Ребят, если я научусь генерить нейронкой статьи с такими охватами, у меня через месяц появится личный остров, трехэтажный особняк, яхта и колония на Марсе. Если хотите, в следующем посте расскажу, как вообще надо писать статьи на ugc-площадках, чтобы они собирали большие охваты. У нас раньше был курс по Виси, щас его уже не ведем, могу дать краткую выжимку. Набахайте реакций каких-нибудь, если вам интересно. Когда-то это был канал про контент-маркетинг и пиар, можем на денек тряхнуть стариной и обсудить эту тему</t>
+  </si>
+  <si>
+    <t>17.08.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4942</t>
+  </si>
+  <si>
+    <t>Сегодня мы с другим вайбкодером-агентоводом настраивали всякие совместные штуки Он просит своего Клода написать инструкцию, что надо сделать Я отдаю ее своему Кодексу, он делает, отчитывается Чувак передает это Клоду Ну и так далее Забавное конечно ощущение, что я не сеньор, раздающий указания помощникам-агентам. Я ассистент Кодекса, хаха, по совместительству подрабатывающий сотрудником службы безопасности, блокирующим подозрительную фигню Жду, когда Антропики и Опенаи сделают достойный инструмент для общения двух агентов друг с другом, чтобы кожаным не приходилось носить сообщения туда-сюда Удобно было бы — агенты общаются друг с другом, но в условном безопасном режиме, запрашивая у хозяина разрешения на передачу инфы, редактирование файлов и прочие потенциально опасные действия</t>
+  </si>
+  <si>
+    <t>16.08.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4933</t>
+  </si>
+  <si>
+    <t>В Стамбуле есть супер популярный десерт, который обожают и турки, и туристы — сан-себастьян Это такой здоровенный чизкейк с корочкой. На севере Испании есть город с аналогичным названием, в котором собственно этот чизкейк и изобрели И это просто невероятный город! Во-первых, он очень красивый. Европейская архитектура 19 века, разбавленная огромным количеством зелени повсюду, все это на берегу Атлантичекого океана. И горы вокруг! Во-вторых, это не совсем испанский город. Он принадлежит региону Страна Басков. Живут в нем, очевидно, баски. И это один из немного народов Европы, чей язык не принадлежит индоевропейской группе. Вся Европа говорит на какой-либо производной латыни, баски говорят на СТАРОМ языке, еще доримской эпохи Язык очень красивый, как будто из какого-нибудь фэнтези-мира Я уже нашел добротный фолк дез метал на баскском языке — Biersbreaker А еще так вышло, что мы попали в Сан-Сеьастьян во время Semana Grande — большого праздника, который идет всю неделю Местные устраивают всякие традиционные движухи, приезжает много туристов на это посмотреть. Жилье тоже нормально так дорожает, но что поделать. Вчера мы смотрели на забавный марш оркестра и огромных кукол через весь городе, а еще попали на золотой кубок чемпионата по рубке бревен на скорость. Чуваки должны перерубить топором 14 бревен подряд Короче, мне очень понравился город. Вечером поеду в более крупный город страны Басков — Бильбао.</t>
+  </si>
+  <si>
+    <t>14.08.26 14:33</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4932</t>
+  </si>
+  <si>
+    <t>Еще пачка смешных комментов появилась Комментаторы находят мои сайты, которые делали люди, и засирают их — мол, ну полное же говнище, баги сплошные, косяки, нарушения, выглядит стремно Тем самым… как бы так помягче сказать… Подтверждают все, что я написал в статье 😆 Обожаю такие холивары! Прям скучаю по славным временам, когда можно было каждую неделю статью на виси пулять — и подобный движ провоцировать</t>
+  </si>
+  <si>
+    <t>14.08.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4931</t>
+  </si>
+  <si>
+    <t>А вообще, мои самые любимые комменты под статьями — это «автор пиздабол и инфоцыган, так не бывает» Получается, человек признает, что вещи, которые я умею делать, ему кажутся невозможными Это всегда очень мотивирует и льстит!</t>
+  </si>
+  <si>
+    <t>14.08.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4930</t>
+  </si>
+  <si>
+    <t>Я вчера увидел у коллеги-блогера статью в духе «100+ ии-сервисов, большая подборка». И много просмотров на этой статье Скинул Кодексу, говорю, братишка, непорядок. Самая большая и просматриваемая подборка должна быть у нас. Собери ключи в Вордстате, дальше пройдись по всем конкурентам по всем запросам, и на русском, и на английском, собери все ИИ-сервисы, какие найдешь И ебани статью побольше, чем та! Ну он и ебанул 😆 Еще и поиск с фильтрами прям внутри статьи сделал → https://molyanov.ru/blog/best-ai-services Посмотрим, будет ли такое сеошиться. В начале копирайтерской карьеры 10 лет назад я нормально так лутал трафик на «самых больших подборках в Рунете»</t>
+  </si>
+  <si>
+    <t>14.08.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4929</t>
+  </si>
+  <si>
+    <t>Блин, вот стараешься иногда, 5 часов пыжишься, пишешь статью какую-нибудь полезную Собирает 2 тысячи просмотров За 20 минут накидываешь поток речи чисто по фану — и вот оно как. Прикольная статья получилась, в комментах весело. Мой любимый на Пикабу оставили: 3к разработчику ему жалко заплатить, а за консультации 25к берет. Ты не охуел?! Почитайте, если еще не</t>
+  </si>
+  <si>
+    <t>14.08.26 00:17</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4928</t>
+  </si>
+  <si>
+    <t>Я редко публикую новости, но эта прям достойная Higgsfield сделали короткометражный фильм Oneiric — про задротов, которые рассказывают друг другу всякие истории. Это не самый интересный фильм, который я видел в жизни. НО Он полностью. ПОЛНОСТЬЮ сгенерирован. 41 096 генераций в Seedance и Claude в качестве промт-райтера. Очень советую потратить 20 минут и посмотреть → https://www.youtube.com/watch?v=aAg9iDh9_BQ Уверен, что на горизонте в 5 лет мы с вами будем ходить на AI-фильмы в кинотеатры и смотреть их на Нетфликсе. Если даже при текущем уровне развития нейронок можно делать такое, то что будет через несколько лет — ухх!</t>
+  </si>
+  <si>
+    <t>13.08.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4927</t>
+  </si>
+  <si>
+    <t>Хотел написать пост в этот канал, но поток мыслей разросся до целой статьи, поэтому закинул ее на Хабр. Вероятно, скоро хабровчане придут напихивать мне в панамку, но штош. Кто боится критики, тому блогером не быть Приходите и вы напихнуть, что ли → Я заменил разработчиков нейронкой — и не пожалел. Простите</t>
+  </si>
+  <si>
+    <t>13.08.26 16:18</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4926</t>
+  </si>
+  <si>
+    <t>Как заонбордить человека за 10 секунд</t>
+  </si>
+  <si>
+    <t>13.08.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4925</t>
+  </si>
+  <si>
+    <t>А еще я сделал идеальный слайд для всех конференций о контент-маркетинге, на которых когда-либо буду выступать</t>
+  </si>
+  <si>
+    <t>13.08.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4924</t>
+  </si>
+  <si>
+    <t>Обычно все презы я делаю руками, потому что мне так проще. Я придумываю сценарий выступления, что где буду говорить, что где буду показывать — и сразу накидываю презку Делаю их всегда минималистичными, чисто текст и скриншоты на черном фоне. Во-первых, это быстро, во-вторых, стильно. Сегодня решил попробовать по-новому. Скормил десяток своих през Клод Дизайну. Он сделал дизайн-проект. А дальше я играл в игру «сделай презу, не используя руки». Голосом говорил Клоду что где сделать, что показать на слайде Скрины только сам делал, это сильно быстрее, чем ждать, пока он через браузер вью куда-то дойдет По скорости получилось примерно то же самое. Что обычно презу для выступления я делаю за 1-2 часа, что сейчас. Но с точки зрения процесса мне прям понравилось. Гораздо приятнее пить чай или расхаживать по комнате, выдавая агенту указания, чем самому в Гугл Слайдах тексты и скриншоты по линеечкам ровнять</t>
+  </si>
+  <si>
+    <t>13.08.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4922</t>
+  </si>
+  <si>
+    <t>Количество пользователей моего Broken Links Checker стремительно приближается к 4000, а значит по планам пора экспериментировать с монетизацией Начал делать пейвол, и думаю, что через недельку максимум все будет готово. Хорошая новость в том, что буду врубать его только определенным сегментам пользователей, и мои русскоговорящие братья и сестры в них не входят. Для вас и дальше будет бесплатно. Пусть за все платит Запад! Заодно попросил Клода редизайн бахнуть, а то мой сделанный на коленке макетик уже морально устарел. Пока что не публиковал, на компе локально тестирую Но вы только посмотрите, какая красота!</t>
+  </si>
+  <si>
+    <t>12.08.26 20:16</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4921</t>
+  </si>
+  <si>
+    <t>Я полностью обновил свою методологию вайбкодинга на Гитхабе Все переделал, все скиллы. Половину удалил, потому что они больше не нужны, вторую половину переписал. Ситуация такая, что старые скиллы я писал больше полугода назад, когда и модельки, и я сам были потупее. Летом я понял, что методология стала казаться слишком перегруженной и долгой. Очень много возни, очень много токенов жрет, а результат иногда хуже, чем если агента без всяких скиллов попросить что-то сделать. Новый Опус и Сол по старым скиллам вообще начали какую-то дичь лютую творить. Я пару раз ловил Сола, который 8 часов решал простую задачу, потому что ему показалось, что скилл этого требует. Поэтому пару месяцев назад я начал все переделывать. И вот кажется привел все в порядок, можно делиться с вами. Если вы уже пользовались этим фреймворком, новости таковы: — техспеков и отдельных задач больше нет, только юзерспек — кучи старых команд и скиллов нет, часть удалил, часть объединил — большинство скиллов стали в 2-3 раза короче Если еще не пользовались, суть такова: Это пачка скиллов, которая учит агента работать под руководством НЕразработчика Человек говорит, что хочет, агент задает ему кучу наводящих вопросов, изучает код, пишет техзадание простым понятным языком, человек согласовывает. И дальше агент фигачит по этому техзаданию, по пути проверяя свою работу с помощью субагентов-ревьюверов. Заодно там есть скилл по созданию скиллов, система документации проекта, скилл по верстке, который долго, но почти без ошибок верстает странички по макетам. Короче, все, что я делаю, я делаю с помощью этих скиллов Попробуйте. У меня уже почти 250 звезд на Гитхабе! → https://github.com/pavel-molyanov/molyanov-ai-dev Будем считать, что это вам подарок на мое тридцатитысячподписичье</t>
+  </si>
+  <si>
+    <t>12.08.26 19:45</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4920</t>
+  </si>
+  <si>
+    <t>Нас 30 000!</t>
+  </si>
+  <si>
+    <t>12.08.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4919</t>
+  </si>
+  <si>
+    <t>Пацаны и девчата, напоминаю, чтобы завтра мы проводим бесплатную конфу про ИИ Стартуем 13 августа в 15:30 по Москве. Я буду выступать третьим, расскажу как с помощью агентов качать контент-маркетинг и SEO. Покажу, как веду бложик, гоняю Клода собирать семантику, пишу на Реддите и вот это все. И не надейтесь, что там будет что-то про автономный контент-завод! Никакой автономии, будем учиться делать хороший контент, основанный на личном опыте, а не беспонтовый нейрослоп. Просто сильно быстрее, чем руками писать. Остальные спикеры тоже расскажут интересные штуки: — AI глазами инвестора: за что платят деньги, а что — просто хайп — Как привлекать пользователей и монетизировать приложения с помощью AI — Как попасть в ответы нейросетей: советы для нищих и богатых — Вайбливинг: как жить с AI без FOMO и отрицания — Как моделировать рынок с нейронками, чтобы видеть мощные стратегические ходы, которые не видны конкурентам — Как агенты за месяц вдвое сократили число жалоб Запись будет, но лучше приходите в живую, можно будет позадавать вопросики. 📅 Когда: 13 августа, четверг, 15:30-19:00 мск 📍 Где: онлайн 💰 Че почем: бесплатно — достаточно подписаться на каналы спикеров → Зарегистрироваться</t>
+  </si>
+  <si>
+    <t>12.08.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4918</t>
+  </si>
+  <si>
+    <t>Пупа и Лупа пришли делать агентов Иногда я смотрю в Инсте и на Ютубе видео про нейронки в надежде найти что-нибудь интересное. Но обычно нахожу что-то такое: — Обычные скиллы уже не нужны! Если вы используете их, вы безнадежно отстали! — Теперь агентам нужно давать залупу лупы! Давайте агенту показатель, который надо улучшать, и он будет сам менять свои скиллы и развивать ваш бизнес! — Залупы лупы устарели! Если вы используете их, вы обречены! Если оставить агента в вечном цикле, со временем все его инструкции деградируют, и он все сломает! — Выход есть, товарищи! Графы! Сделайте несколько залуп луп, в каждой из которых работает свой агент, и свяжите их между собой в граф! — … Что хочется об этом сказать… Одни люди очень любят волшебные таблетки, и хотят найти способ 100% гарантированно вот уж точно обуздать агентов, чтобы их бизнес рос сам, пока они чилят на диване. Они очень любят видео, где рассказывают, что можно построить некий волшебный цикл, который будет делать все сам. Другие этим пользуются и плодят полнейший слоп. Даже не нейрослоп, заметьте. Никакой агент не нужен, чтобы снимать бесполезную хуйню. Осваиваем профессию залуп-инженера, потом становится вайбкодинг-графами, завтра еще какую-нибудь дрянь придумают. Третьи видят залетевшие видосы и подхватывают тему, пересказывая всю эту дичь уже своей аудитории Смотрю я на это все минут 10, и иду обратно в уютный Телеграм/Реддит читать тех, кто делает с агентами что-то полезное, а не залупы строит.</t>
+  </si>
+  <si>
+    <t>11.08.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4917</t>
+  </si>
+  <si>
+    <t>Как бесплатно автоматически расшифровывать звонки Есть огромное количество сервисов для расшифровки звонков. Но большинство из них платные. А те, что бесплатные, как правило не работают автоматически — надо сохранить запись созвона, отнести в сервис, получить расшифровку, сохранить где надо и так далее. Но, как вы поняли из заголовка, проблема решаемая. Сделал для своего агента такую схему, пользуюсь ей уже пару месяцев, все работает. Делюсь с вами 1. Берем Fireflies. Это сервис, который умеет ходить на созвоны, записывать их и расшифровывать. И, что важно, у него есть нормальный удобный API 2. Платный тариф не покупаем, нам хватит бесплатного 3. Подключаем его к своим зумам-митам-календарям, чтобы агент Fireflies автоматом прибегал на все созвоны Я его прям в MCP своего таск-менеджера добавил. Если в таск-менеджере появляется созвон, туда автоматом зовется Fireflies — у него специальный имейл есть, на который можно прокидывать инвайты на звонки 4. Берем Кодекс и просим его написать скрипт, который по API будет забирать расшифровки из Fireflies и складывать в папочку на компе. Можно сделать вебхук — чтобы Fireflies сам сообщал, когда появилась новая запись. Можно настроить таймер, чтобы скрипт раз в час смотрел, не появилось ли чего нового 5. Ну и залог бесплатности способа. На бесплатном тарифе Fireflies разрешает хранить всего 400 минут созвонов. Если хранилище забилось, новые расшифровываться не будет Но! Хранилище можно чистить по API! Поэтому просим Кодекс добавить в наш скрипт автоматическое удаление созвона из Fireflies после успешной загрузки расшифровки к нам на комп Ну и все. Получается такая схема: Мы создали встречу или получили инвайт в календарь Fireflies увидел ее и сам пришел на созвон Записал этот созвон, сохранил у себя в облаке Расшифровал его Пинганул наш скрипт, что расшифровка готова Скрипт скачал расшифровку и сохранил на компе (ну или на VPS в моем случае) Скрипт удалил запись в Fireflies, чтобы освободить место в бесплатном хранилище Полная автоматизация, удобный интерфейс, ноль денег требуется. Скрипт элементарный, его Кодекс ваншотом за 15 минут напишет. А дальше в эту папку с расшифровками можно гонять своего агента, чтобы он вытастивал ценную инфу и что-то с ней делал. В моем случае — ставил задачки в таск-менеджер и пополнял полезными фактами базу знаний.</t>
+  </si>
+  <si>
+    <t>11.08.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4916</t>
+  </si>
+  <si>
+    <t>Последние несколько дней я навожу порядок в своих скиллах. Большинство из них я написал еще 8-9 месяцев назад, и как-то так оказалось, что современным моделям они скорее мешают, чем помогают Все делается в 10 раз дольше, токенов жрется больше и даже результат получается хуже — потому что модели стали чересчур усердно выполнять то, что написано в инструкциях. Большинство скиллов уже сделал в 2 раза меньше, чем они были. Повыкидывал из них кучу бюрократии, которая держала Опус 4.5 в рамках здравого смысла, а Кодекс 5.6, наоборот, превращает в бездумную машину по следованию инструкциям. Если честно, занятие очень нудное, потому что хочется создавать новые крутые штуки, а не переделывать старые. Но иногда надо и нудным вещами заниматься</t>
+  </si>
+  <si>
+    <t>10.08.26 18:11</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4915</t>
+  </si>
+  <si>
+    <t>Нормально так народа в этот раз собрали, не хватает только вас! https://neurozeh.ru/intensive-vibecoding До начала первой лекции завтра в 17 можно успеть вписаться</t>
+  </si>
+  <si>
+    <t>10.08.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4909</t>
+  </si>
+  <si>
+    <t>Недалеко от французского города Тулуза (очень классный, кстати) есть другой город — Каркассон Знаменит охеренно большой крепостью, наверно, самой большой в Европе. Больше я только в Индии видел. Прям вот как в Игре Престолов какой-нибудь, здоровенный такой замок! Но самое приятное в Каркассоне — это куча вкуснейшего инжира вокруг замка. Снизу его весь оборвали конечно, но рожденный лазать голодным не останется!</t>
+  </si>
+  <si>
+    <t>10.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4908</t>
+  </si>
+  <si>
+    <t>Т-Бизнес cекреты собрали для вас подборку личных каналов предпринимателей и экспертов, на которые стоит подписаться, если вы строите бизнес или руководите командой 😊 Т-Бизнес секреты Медиа Т-Банка о бизнесе в России: опыт предпринимателей, интервью с лидерами рынка, разборы трендов и законов, гайды по маркетингу и финансам. 😊 ОЙСАШ🚀 Личный канал Саши Жарковой, сооснователя SETTERS, SETTERS EDUCATION, re-feel и SETTERS Media, — про личный опыт и жизнь предпринимательницы в агентском и медиабизнесе. 😊 ХУЦПА ↔ Женя Давыдов Канал сооснователя SETTERS Жени Давыдова про управление множеством бизнесов одновременно, авторскую философию «изионизма» и приоритизацию, а также про сообщества и путешествия. 😊 Телеграмма от Максима Юрина Авторский канал про креативное предпринимательство и небанальный маркетинг. В канале разбираются маркетинговые кейсы, необычные стартапы, бизнес-лайфхаки. 😊 Что вы мне рекламируете? Авторский канал Максима Королькова, директора по маркетингу Stepik. О самом важном из западного интернета про технологии — Максим мониторит десятки источников, чтобы вы узнавали тренды на 1—2 дня раньше всех. 😊 Маша Полуянова Канал маркетолога с 20-летним опытом про продажи через контент, продвижение и упаковку каналов в Телеграме и Максе.</t>
+  </si>
+  <si>
+    <t>10.08.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4907</t>
+  </si>
+  <si>
+    <t>Напоминаю, что завтра мы начинаем интенсив по вайбкодингу для НЕразработчиков Соответственно, сегодня и завтра до начала первой лекции можно успеть вписаться Все уже 10 раз рассказал, не буду повторяться → Все подробности тут → Покупать тут → Куча крутых отзывов тут → Программа тут → Скидка резидентам Нейроцеха тут → Просто посмотреть тут → И еще одна ссылка на всякий случай → БОЛЬШЕ ССЫЛОК БОГУ ССЫЛОК Напоследок вот вам несколько прямых цитат людей, которые учились на прошлых потоках ↓ Интенсив окупает себя многократно. Это именно та база, после которой ты просто берешь и автоматизируешь свою работу. Для меня этот интенсив — лучшая инвестиция 2026 года. После курса у меня появилось огромное количество идей. Я подсадила на вайбкодинг всех, до кого дотянулась: от коллег до родственников. 10/10 для тех, кто хочет войти в тему с полного нуля!</t>
+  </si>
+  <si>
+    <t>10.08.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4906</t>
+  </si>
+  <si>
+    <t>09.08.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4905</t>
+  </si>
+  <si>
+    <t>4 месяца неспешно и нерегулярно ковыряю Реддит Выложил 5 постов, написал 37 комментов Набрал 4200 кармы Получил вот такую ачивку =) Тактика простая: 1. Беру свой пост про путешествие из Телеги/Пикабу, прошу агента переписать его под стилистику Реддита. Выкладываю, собираю дохрена просмотров 2. Сделал скилл для агента, чтобы он искал свежие топики по интересным мне темам, спрашивал у меня, что я об этом думаю, и на основе моей голосовухи писал коммент. Такой получается, полуавтоматический комментинг здорового человека Осталось научить агента ненавязчиво промить мои проекты, тот же Broken Links Checker — и можно открывать one-man Reddit agency 😆</t>
+  </si>
+  <si>
+    <t>08.08.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4904</t>
+  </si>
+  <si>
+    <t>Короче. Нейронки не могут сделать людей тупее. Люди и без нейронок залипали в тупые телешоу, несли деньги Мавроди и верили, что если коту не отрезать хвост, то он принесет несчастья. Если какая-то работа легко автоматизируется, то она будет автоматизирована. И те, кто ей занимался пойдут осваивать новые навыки и делать новые вещи. Кто-то — потому что ему любопытно и интересно. Верю, что таких людей в прекрасном мире будущего ждет успех. Кто-то — потому что теперь он никому не нужен, и сама среда вынуждает его оторвать жопу от дивана и научиться делать что-то новое, за что ему будут платить. Но так или иначе, никакой угрозы для когнитивных способностей я не вижу. Сами способности, необходимые для жизни, поменяются. Так же, как сейчас нам не надо уметь ориентироваться по звездам и читать следы оленей в лесу, нашим детям не надо будет уметь писать формулы к экселе или выявлять надежные источники в выдаче гугла. Потому что не будет ни экселя, ни выдачи гугла. Будет что-то другое, что потребует совершенно других навыков.</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4903</t>
+  </si>
+  <si>
+    <t>Как не отупеть от нейросетей Очень часто и в русскоязычном, и в зарубежном интернете вижу обсуждения на эту тему. Вот раньше людям надо было думать, считать, делать что-то руками, а теперь все делают нейронки. Школьники делают нейронками домашки, студенты генерят дипломы, а специалисты вместо того, чтобы обрастать навыками, тыкаются в Чатгпт Как в этом мире сохранить остроту ума и не превратиться в бесполезную прослойку между крестом и агентом. Я много про это размышлял и общался со знакомыми предпринимателями. И вот наше консолидированное мнение 1. 30 лет назад люди могли искать информацию только в библиотеках, шерстить кучу книг, выписывать их них цитаты, потом все это анализировать — и только так получали опыт других людей. А большинство информации приходилось запоминать — ворох записей на все случаи жизни таскать с собой в кармане не будешь ведь. И тут у нас появился интернет. Информацию больше не надо помнить, можно просто сохранить в заметки. В библиотеки больше не надо ходить — можно загуглить. Нужную инфу в любой научной статьи можно найти через Ctrl+F, а не перечитывая все по 10 рах Стало ли человечество тупее? Замедлился ли технологический прогресс? Остановилось ли развитие экономики? Очевидно, нет. Мы просто сняли часть функций с человеческого мозга, высвободили часть ресурсов и смогли направлять их на другие вещи. Сюда же можно привести пример с бумажными картами, которые вытеснили ориентирование по звездам — сделало ли это людей тупее? Сделала ли людей тупее письменность, ведь без нее приходилось любую информацию заучивать наизусть? Вряд ли. Память и эрудированность вообще не коррелирует с интеллектом. Можно быть очень умным, но не знать, когда родился Наполеон и не помнить ни одного стиха Пушкина. А можно выучить все стихи Пушкина, но в реальной жизни не получить с этого никакого профита. * * * * * 2. Наверно, если человек действительно переложит все свои функции на Чатгпт, то он перестанет развиваться. Возможно даже начнет тупеть. Если раньше человек просто верстал презентации по готовому тексту и стильку, а потом научился делать их в Клод Дизайне, и теперь просто с утра до вечера жмет кнопку «сгенерировать» — это действительно похоже на деградацию. Правда, в реальном мире этому человеку никто не будет платить за это деньги. Потому что его начальник и сам может нажать кнопку в Клоде. Человека просто уволят за ненадобностью. Но ведь нейронки, как и любая другая технология, не только отнимают у человека необходимость делать руками какую-то работу. Они еще и высвобождают ему время. И дают возможность делать другие, более сложные вещи, на которые раньше он не был способен. И вот этот дизайнер перестает жать одну кнопку и решает делать интерактивные презентации с кучей красивой анимации, быстрой загрузкой, взаимодействием с пользователем, адаптивной версткой. Раньше он понятия не имел, как к этому подступиться. Теперь у него есть агенты, которые подскажут. Его мозг снова в напряжении — он делает то, что ему сложно, чего он раньше не умел. Ему надо пробовать, придумывать, тестировать, проверять, перерабатывать кучу новой информации — это отличная когнитивная нагрузка.</t>
+  </si>
+  <si>
+    <t>08.08.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4894</t>
+  </si>
+  <si>
+    <t>Ребят, напоминаю, что 11-го числа начнется 4-й поток нашего интенсива по вайбкодингу для новичков Описание, программа, оплата → https://neurozeh.ru/intensive-vibecoding К нам приходят люди, которые вообще не понимают в вайбкодинге, для которых агенты — это какое-то колдунство. Редакторы, аналитики, предприниматели, менеджеры проектов, руководители. И мы за неделю помогаем им во всем разобраться. Показываем и рассказываем, как все установить и настроить, с чего начать, как правильно общаться с агентами и выстраивать работу. Отвечаем на любые вопросы. Даем и проверяем домашки — вы сразу же начнете кодить всякие штуки с помощью Кодекса или Клод Кода. Ну а к чему это все приводит, лучше всего расскажут ребята с прошлых потоков</t>
+  </si>
+  <si>
+    <t>07.08.26 11:57</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4893</t>
+  </si>
+  <si>
+    <t>В последнее время начало появляться довольно много Нейроцехов Курсы по нейронкам, ии-агентства, даже один проект нашел с той же моделью, что у нас, 1 в 1. В нем даже часть экранов и формулировок на сайте подозрительно похожи А у меня как раз товарный знак Нейроцех зареган. Федоров постарался в свое время, глубокий ему поклон Короче, юристы говорят, что с таких вот копировальщиков вполне можно денег налутать. Заверить нарушение, досудебка, суд — и пару сотен тысяч вполне можно забрать Попробую, посмотрим, что получится. Никогда этой фигней не занимался, но раз уж потратились на товарный знак, грех не отстоять свою честь и доброе имя</t>
+  </si>
+  <si>
+    <t>07.08.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4892</t>
+  </si>
+  <si>
+    <t>Такая мысль — даже если агенты сейчас не ускоряют и не улучшают вашу работу, все равно надо пытаться все делать через них Потому что это сформирует навык работы с агентами, перестроит паттерны мышления — и когда они достаточно поумнеют, чтобы делать работу на вашем уровне, вам не придется долго и мучительно переключаться И вы на порядок будете опережать тех, кто отнекивался с мыслями: «вот когда оно начнет работать идеально, тогда и займусь» Лучше привыкать к прекрасному новому миру будущего заранее и постепенно Что думаете?</t>
+  </si>
+  <si>
+    <t>06.08.26 19:26</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4891</t>
+  </si>
+  <si>
+    <t>Несколько миллиардов лет назад одни живые существа поглотили других живых существ. Но почему-то не переварили их, а разрешили жить внутри себя в странном симбиозе. Так внутри клеток появились, например, митохондрии или хлоропласты. Только вдумайтесь, орган клетки, который поставляет для нее энергию — это бывшая бактерия! У нее есть собственная ДНК, она может делиться. Фактически, она живет внутри большего организма — клетки. Ну ладно это, мелкая фигня какая-то. Но дальше одноклеточные организмы начали соединяться в многоклеточные. Каждая клетка по отдельности — это полноценное живое существо. Но вместе они получают новые эмерджентные свойства. Собери пачку клеток вместе — и получишь, например, яблоню. Которая растет, плодоносит, успешно сопротивляется ветру и делает много странных и непостижимых для клеточного уровня вещей. Собери другие клетки в другом порядке — получится кот. Который еще более странный, потому что умеет бегать и орать. Ни одна клетка не может орать. Пачка клеток — может. Если яблоня или кот сдохнут — клетки, из которых они состоят, еще какое-то время будут живы. Зеленое яблоко так вообще дозреть может, если его на подоконнике положить. Или вырасти в новую яблоню. Оно остается живым и даже не подозревает, что яблони больше нет. И наоборот, убей часть клеток и замени их новыми — организм не заметит. Яблоня продолжит расти, кот продолжит бегать и орать. На протяжении жизни в коте успевают смениться многие поколения клеток. Живые организмы, из которых состоял кот при рождении, уже давно мертвы, на их место пришли другие, а кот продолжает жить. Продолжает быть котом. Тем же самым котом. Маленькие живые организмы объединяются вместе, сосуществуют, обмениваются ресурсами, помогают друг другу выживать — и образуют новый организм, тоже живой. Кот живой, и клетки, из которых он состоит, тоже живые. В этом ни у кого нет сомнений. Ни у кого не повернется язык с этим поспорить. И вот о чем я задумался. Чем кот или яблоня отличается от, скажем, Яндекса? Или от Франции? Или от биосферы земли? Много маленьких живых организмов вместе чет делают — да, и там, и там. Эти маленькие организмы взимозаменяемы — тоже да Если большой организм умрет — маленькие какое-то время продолжат жить — и тут да У большой сущности появляются эмерджентные свойства — и тут да. Кот умеет орать, хотя отдельные клетки не могут. Яндекс умеет показывать контекстную рекламу, хотя отдельные люди не могут Эти сущности могут расти? Могут и растут Могут размножаться? Да тоже могут, вон у нас есть российский Яндекс, Янго и Небиус — чем не размножение? Биосфера тоже может размножиться — колонизируем какой-нибудь Марс, и будет у нас 2 отдельных человечества, каждое из которых будет идти своим эволюционным путем, накапливать свой особый комплект мутаций. Можно ли считать Яндекс живым? Можно ли считать отдельным мега-организмом всю биосферу Земли или, например, человечество? Можно ли считать живым организмом страну, состоящую из миллионов людей, которые выполняют свои мелкие функции — так же как мы состоим из клеток, выполняющих свои?</t>
+  </si>
+  <si>
+    <t>06.08.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4890</t>
+  </si>
+  <si>
+    <t>Искренне не понимаю, как можно использовать в работе чужие скиллы Увидел такой скилл в рилсе или на гитхабе, скачал, установил и пользуешься Как вообще? Это ж то же самое, что стрельнуть регламент из другой компании и выдать его своим сотрудникам как есть. Или еще хуже, не регламент, а формулировку задачи. Услышал, как кто-то своему сотруднику что-то поручил, записал — и своему теми же словами задачу ставишь Ну тупо же звучит Во всех компаниях есть свои нюансы, у всех людей есть свои паттерны мышления. Взять чужой регламент или скилл — это взять чужой паттерн мышления и попытаться встроить его в свои процессы Не понимаю, как это можно сделать и ничего не сломать в процессе Я активно стреляю идеи и подходы у других людей, но всегда адаптирую под себя. Понравилось, как соседняя компания что-то сделать — описал подход своими словами, предложил команде поработать вот так. Нашел крутой скилл на гитхабе — разобрал с Кодексом, чего там есть полезного, и что мы можем себе утащить. И сделал свой скилл на его основе. Или в уже существующий новую инструкцию добавил. Тогда я действительно понимаю, что, как и зачем у нас работает. И могу видеть проблему, если что-то сломалось. И могу дорабатывать процессы</t>
+  </si>
+  <si>
+    <t>05.08.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4889</t>
+  </si>
+  <si>
+    <t>Утром мы обсудили, что выучиться на нотариуса не выйдет, там все только через постель родственников Зато можно выучиться на вайбкодера! Мы начинаем 4-й поток интенсива Нейроцеха по вайбкодингу для начинающих. Если вы понимаете, что это важный навык, который позволяет существенно расширить ваши возможности, но никак не можете разобраться во всех этих Кодексах, Клод Кодах и гитах — приходите, научим вас за 5 дней. Поможем все установить и настроить, объясним как пользоваться, все покажем и расскажем, ответим на любые вопросы. Вы сделаете несколько простых проектов в качестве домашки, чтобы закрепить навык. Прям настоящие вещи накодите с помощью агента, которые прям работать будут. И после этого вас от вайбкодинга будет не оторвать. С первых трех потоков мы собрали кучу хороших отзывов, можете почитать на сайте → https://neurozeh.ru/intensive-vibecoding/ Учимся 11-17 августа, всего будет 5 лекций и 4 домашки Как обычно, всем резидентам Нейроцеха приятная скидочка в 10к рублей. И да, быть айтишником необязательно. Этот интенсив рассчитан на предпринимателей, менеджеров, маркетологов, дизайнеров, различных гуманитариев. Мы прям максимально просто и наглядно объясняем, чего где нажимать, что вы могли реализовывать ваши идеи с помощью бездушных машин. Гогого → https://neurozeh.ru/intensive-vibecoding/</t>
+  </si>
+  <si>
+    <t>05.08.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4888</t>
+  </si>
+  <si>
+    <t>6 крутых чуваков и один скромный я собрались, чтобы провести конференцию про AI Будем разбирать конкретные кейсы применения нейроночек в работе. Например, я расскажу, как иишки помогают в контент-маркетинге. Скиллы свои не дам, но весь пайплайн опишу — сможете сделать такое же для себя. Встречаемся 13 августа, с 15:30 до 19:00 мск. Как обычно, конфа бесплатная, но с вас подписка на каналы спикеров. Спикеры оч клевые, я большинство из них сам с удовольствием читаю. 15:30 — Андрей Резинкин, ангел-инвестор в 20+ стартапах, автор Money For Startup AI глазами инвестора: за что платят деньги, а что — просто хайп 16:00 — Игорь Зуев, в портфеле 30+ приложений на рынок ЕС и США, выручка в год $1.5 млн+, автор Короче, капитан Как мы привлекаем пользователей и монетизируем наши 32 приложения с помощью AI-инструментов 16:30 — Павел Молянов, фаундер агентства «Сделаем» и Нейроцеха, автор Молянов Как с помощью ИИ качать контент-маркетинг и SEO 17:00 — Сергей Бурый, журналист, блогер, фаундер ИИ стартапов, кофаундер агентства Звонко, автор Бурый Как попасть в ответы нейросетей: советы для нищих и богатых 17:30 — Дмитрий Бескромный, founder digital-агентства bQ Group и co-founder AI Influence, автор Бескромный Вайбливинг: как жить с AI без FOMO и отрицания 18:00 — Иван Замесин, автор методологий Advanced JTBD и Next Move Theory. Основатель «Мета», автор Ваня Замесин Как моделировать рынок с нейронками, чтобы видеть мощные стратегические ходы, которые не видны конкурентам 18:30 — Юрий Ребрик, фаундер Fluently. За год выросли с нуля до $7M ARR и сделали 3 миллиарда просмотров в тиктоке, автор Rebryk Blog Как агенты за месяц вдвое сократили число жалоб Подробности участия: 📅 Когда: 13 августа, четверг, 15:30-19:00 мск 📍 Где: онлайн 💰 Стоимость: бесплатно, по подписке на каналы спикеров Записи будут, но лучше приходите в живую — можно будет задавать спикерам вопросы. → Зарегистрироваться на конференцию</t>
+  </si>
+  <si>
+    <t>05.08.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4887</t>
+  </si>
+  <si>
+    <t>Пришел к испанскому нотариусу, отдал 500 баксов за 2 бумажки и 5 минут работы. Запомните, детишки, вот на кого надо учиться, а не на диджитальщиков этих унылых</t>
+  </si>
+  <si>
+    <t>04.08.26 21:23</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4886</t>
+  </si>
+  <si>
+    <t>Пришел ко мне эйчар из какой-то компании. К ним устраивается мой бывший сотрудник, вот принесли пачку вопросов о нем И вот один вопрос меня прям в ступор поставил 4. Как бы вы могли охарактеризовать данного сотрудника несколькими словами? Я в упор не понимаю, что здесь можно сказать. И как это вообще поможет принять решение о найме. Ну типа, если я скажу шаблонное «ответственный, проактивный» — это вода, ничего не значит, ноль полезного смысла. Может, лучше как-то подробнее описать эти качества, а не в двух словах? Если я скажу «крыса угашенная» — то наверно, лучше бы потенциальному работодателю узнать подробности, чтобы принять решение, это сотрудник плохой или я неадекват. Но эйчар не попросил подробности, он целенаправленно попросил несколько слов. А может, первое что приходит мне в голову про этого человека — «у него смешной кот дома». Ну это очень ценная инфа для эйчара, согласен Короче Спрашивать у бывших работодателей фидбек по кандидатам — нормальная практика, помогает избежать ряда неприятных сюрпризов Спрашивать странную хуйню — странная хуйня. Не можете нормальные вопросы придумать, попросите Чатгпт помочь. Он, конечно, тупит иногда, но такого бреда, как некоторые живые эйчары, все равно не выдает.</t>
+  </si>
+  <si>
+    <t>04.08.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4885</t>
+  </si>
+  <si>
+    <t>А еще я решил активнее штурмовать Реддит и сделал такой скилл: 1. У агента есть вся инфа обо мне, моих проектах, путешествиях и так далее. Уже полгода как ведет базу знаний 2. Он идет на Реддит, шерстит сабреддиты, которые релевантны моим интересам и опыту, ищет там посты, под которыми можно бахнуть качественный коммент 3. Пишет мне в чат: вот ссылка, вот такой пост, там автор пишет то и то, тебе предлагаю ответить вот это 4. Если ему инфы хватает, сразу пишет коммент. Если считает, что надо добавить «мяса», сначала задает мне пару вопросов 5. Ну и дальше я ручками публикую этот коммент, и идем дальше. Потом попробую автоматизировать, чтобы он и постил сам, но пока что ссыкотно. Не хочется под бан Реддита попасть. Я и так один раз проглядел, и агент туда выложил 2 рекламных поста со ссылками, чем обрушил мой CQS в нулину, и теперь мне снова приходится нарабатывать рейтинг комментариями. Поэтому пока что лучше буду публиковать руками</t>
+  </si>
+  <si>
+    <t>04.08.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4884</t>
+  </si>
+  <si>
+    <t>Нашел способ легально работать с LLM в 2 раза дешевле У OpenAi и Google есть прикольная фича в API — батчи. Возможно, и у Клода есть, но я не смотрел. Прикол в том, что вы можете не отправлять свой запрос сразу в модельку, а добавить его в условную очередь — батч. В очереди копятся запросы от кучи людей — и ваши, и Питера из Оклахомы, и Клауса из Германии. Когда у провайдера падает загрузка серверов и появляется свободная мощность, он берет батч и обрабатывает все запросы оптом. И рассылает результаты и вам, и Питеру, и Клаусу Время ожидания — до 24 часов. У Гугла вроде до 48 часов. Но на десятках тестах я ни разу не ждал дольше 5 минут. Ну и самое приятное. За то, что вы не перегружаете сервера, а готовы подождать, провайдеры обрабатывают батчи в 2 раза дешевле, чем обычные запросы. Получается, если результат вам нужен не прям сразу, то можно пользоваться API со скидкой 50%. Не для всех задач это подойдет, но для некоторых — почему нет. Я вот прикрутил эту функцию к своему ботику для генерации картинок — @imagine_picbot В нем появился медленный режим, который отдает картинку не сразу, а в течение 24 часов (по факту на тестах ждать приходилось не дольше 5 минут). Но в 2 раза дешевле. Работает и в обычных генерациях, и в режиме портретов. Пробуйте!</t>
+  </si>
+  <si>
+    <t>03.08.26 18:42</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4883</t>
+  </si>
+  <si>
+    <t>— По правилам OpenAI я не могу сам проходить капчу на сайтах, это придется делать тебе — Блин чувак, ну ты что, не можешь циферки в текстовое поле вписать что ли? — Могу, капча пройдена, иду дальше.</t>
+  </si>
+  <si>
+    <t>03.08.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4882</t>
+  </si>
+  <si>
+    <t>Единственный минус подхода — таких умных агентоводов в мире уже накопилось немалое количество, поэтому большинство каталогов расширений/стартапов/инструментов лавочку прикрыли и просят деньги за листинг Но ничего страшного, Кодекса не жалко, будет тыкаться, пока все подобные каталоги не обойдет</t>
+  </si>
+  <si>
+    <t>03.08.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4881</t>
+  </si>
+  <si>
+    <t>Вот еще одно применение Кодекса/СС для SEO 1. Просим агента изучить наш проект и подумать, где можно опубликовать халявную ссылку на него 2. Отправляем рисерч, все находки просим собрать в таблицу 3. Получаем табличку с сайтами, где надо зарегаться, заполнить форму, прислать анкету, отправить на модерацию и так далее. В моем случае это всякие каталоги инструментов для маркетологов или разработчиков, списки расширений для Хрома и так далее 4. Запускаем агента, даем ему доступ к браузеру через плагин 5. Через /goal ставим ему задачу пройтись по всей таблице, зарегаться на всех сайтах через гмейл, заполнить все анкеты и налутать ссылок 6. Ну и в таблице пусть отмечает, где поставил ссылку, а где не смог и почему 7. Уходим гулять по Барселоне и пить сангрию, пока машина засирает весь интернет нашими замечательными ссылками В следующей редакции этой задачи я его хочу заставить еще и статьи публиковать куда можно отправить. И письма писать в редакции всяких блогов в духе: «такое замечательное расширение сделал, добавьте его в свою статью про 10 расширение для маркетологов, вот вам готовый текст и скрины»</t>
+  </si>
+  <si>
+    <t>02.08.26 19:34</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4880</t>
+  </si>
+  <si>
+    <t>Зацените, вчера сгенерил статейку про Кодекс, выложил в блоге ночью. Сегодня она почему-то попала на второе место в Яндексе по запросу «codex» — сразу после ссылки на сам Кодекс, хех Ну и таким образом в первый же день удвоила сео-трафик на моем скромном сайте Продолжаем эксперименты с AI-SEO, пока что с каждым днем мне нравится все больше и больше. Если смогу в таком ненапряжном темпе раскачать сайт хотя бы до 1000 просмотров в день — можно будет смело пытаться это продавать другим людям</t>
+  </si>
+  <si>
+    <t>02.08.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4879</t>
+  </si>
+  <si>
+    <t>Я знаю немало людей плюс-минус моего возраста, кто получил опционы за работу в найме и на этом набрал очень приятный капитал Предпринимателей моего возраста с таким же капиталом я знаю меньше. Фрилансеров — вообще ни одного. Навевает на мысль — чего всех тянет в этот бизнес? 😆 В найме гемора меньше, ответственности меньше, риски лучше хеджируются, а судя по моей скромной выборке шансы накопить условный миллион долларов даже выше Я никогда не работал в найме (ну кроме года в налоговой сразу после универа). И как-то никогда и не хотел. В моей системе ценностей свобода принимать любые решения и возможность нести за них ответственность весят больше стабильности, надежности и простоты зарабатывания денег. Но в последние годы нет-нет да и ловлю себя на мысли, что было бы интересно поработать в какой-нибудь крутой технологичной компании. В Антропик, например. И с точки зрения наращивания капитала, и с точки зрения влияния на мир. Что думаете об этом?</t>
+  </si>
+  <si>
+    <t>01.08.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4877</t>
+  </si>
+  <si>
+    <t>2/3 лета прошло, какие ваши мысли на этот счет? Я вот вам очередную ежемесячную рефлексию приношу Посты месяца Разборчивая невеста и найм сотрудников Какие профессии не выживут в прекрасном мире будущего Нейросетям нельзя доверять Основы промт-инжениринга для самых маленьких Самый надежный способ извлечь пользу из вайбкодинга Путешествие месяца Вылетел с Руси-матушки в Стамбул, а дальше: Сербия → Австрия → Словакия → Польша → Франция → Монако → Франция. И завтра еду в Испанию Половину перемещений делал на поездах. И это очень поездатый опыт. Мне нравится в разы больше самолетов, и Европа в этом плане очень удобная конечно. Самый смешной случай из этого путешествия — я сел не на тот поезд и вместо того, чтобы уехать из Братиславы в Вену, случайно уехал вглубь страны. Ну зато с клевым чуваком познакомился, пока обратно добирался =) Встреча месяца Я старался в каждом городе с кем-то увидеться. И в принципе у меня получилось! Где-то встречался с подписчиками, с которыми вживую еще не были знакомы, где-то — со старыми товарищами. Но самый прикольный случай — в Ницце. Я поздравил товарища с днюхой, мы разговорились, он сказал, что через пару недель будет в Москве, предложил встретиться. Я ответил, что не в Москве, а в Ницце так-то. И оказалось, что он тоже! Ну вот и потусили прекрасно Нейрокейс месяца ИИ-копирайтер. Или ИИ-сеошник. Или ИИ-контент-маркетолог. Короче, я сделал пайплайн по написанию статей с помощью агентов. Агент собирает семантику → делает ТЗ → проводит рисерч, собирает инфу в инете, по моим проектам, проводит интервью со мной → Пишет план статьи → я его корректирую → Пишет статью → я корректирую → генерит картиночки → выкладывает на сайт Нафигачил десяток статей в свой блог и еще десяток рерайтов на разные UGC-площадки ради ссылок — и сеошный трафик на сайт вырос с 20-30 до 60-80 в день. Это все еще неприлично мало, но блин! Если я каждый месяц смогу добавлять по 50 ежедневных визитов из seo, то через год этим трафиком можно будет обмазываться. Продолжаю эксперименты, буду вам рассказывать, что и как идет. AI-замена месяца Я решил, что в Нейроцехе больше не нужен разработчик, потому что я с Клодом и так прекрасно справляюсь. За 2 недели переделал просто кучу вещей, реализовал штуки, которые мы давно хотели, автоматизировал много того, что раньше делали руками. Заодно поправил кучу косяков по SEO и уязвимостей, которые оставил разраб — из-за них можно было легко ломануть Нейроцех. Теперь будет посложнее! Короче, я очень доволен. Мне и заниматься этим в кайф, и коммерческий эффект есть. А на высвобожденные бюджеты нанял сммщика — теперь мы в Нейроцехе пилим вертикальные видосы и пытаемся приземлять органический трафик в Телегу. Посмотрим, что получится. Стресс месяца Ебучие санкции, из-за которых сдох латвийский Бегет. Во-первых, у меня вся инфра на нем была, и пришлось бросать все дела и сидеть все срочно переносить Во-вторых, мне партнерка Бегета приносила по 20-30к в месяц, а без латвийских серверов будет приносить сильно меньше. Обидно, но что поделать, селяви Но надеюсь, пацаны что-то придумают, это самый клевый хостинг, которым я пользовался. Будем ждать от них новых серверов в новых регионах Фильм месяца Вы будете смеяться, но Я впервые посмотрел Интерстеллар! Ну вот как-то руки у меня не доходили до него. Я знал сюжет и развязку, это невозможно не знать, даже смотрел разборы книги Кипа Торна, в которой он разбирал сценарий, но вот сам фильм как-то проходил мимо меня Мне очень понравился, с большим удовольствие посмотрел. Если есть такие же слоупоки, которые интересуются фантастикой и космосом, но почему-то не видели самый популярный фильм по этой теме — рекомендую Ну и хватит пожалуй. Расскажите, как прошел ваш июль! Можно смело хвастаться своими проектами, давать ссылки, жаловаться на вселенскую несправедливость.</t>
+  </si>
+  <si>
+    <t>01.08.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4875</t>
+  </si>
+  <si>
+    <t>Ну я даже не знаю, что можно найти лучше Автор — @mrxfeats</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4876</t>
+  </si>
+  <si>
+    <t>Вот такой, например😁</t>
+  </si>
+  <si>
+    <t>01.08.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4874</t>
+  </si>
+  <si>
+    <t>Ребят, сегодня последний день продаж Нейроцеха Ночью продажи автоматически закроются Запрыгивайте → @neurozeh_bot Внутри куча вебов с приглашенными спикерами, которые делают что-то крутое с помощью ИИ Записи больше 100 прошедших вебов и гайды-расшифровки на их основе 8 миникурсов для новичков по разным областям применения ИИ: как вкатиться в генерацию видео, вайбкодинг, ИИ-копирайтинг, настроить своего Openclaw и так далее Чатик, где каждый день резиденты делятся опытом, кейсами, помогают друг другу советами и просто общаются о работе с нейросетями Куча бонусов от ИИ-сервисов — мы договорились с ними на скидки и бесплатные доступы для наших резидентов Ну и на все наши интенсивы нейроцеховцы получают большие скидки. В августе будет интенсив по вайбкодингу для начинающих, в начале сентября — продвинутый. Гогого → @neurozeh_bot</t>
+  </si>
+  <si>
+    <t>31.07.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4873</t>
+  </si>
+  <si>
+    <t>Парни с идеями наносят ответный удар Сегодня с товарищем обсуждали такую тему. По сути своей, идея ничего не стоит. Никакая, даже самая свежая и смелая. Важны артефакты. Что-то, что можно пощупать. Прототипы, рассчеты, бизнес-планы, исследования, сценарии. А в идеале, готовый продукт, MVP. На артефактах можно зарабатывать деньги, их можно кому-то продать, с ними можно найти инвестора и так далее. И люди, которые вечно всем вокруг рассказывают про свои крутые идеи, воспринимаются как дурачки-балаболы. Здорово, что идеи есть, но сколько из них ты реализовал? Какие шаги уже предпринял? Какие результаты получил? Никаких? Ну ты лучше иди тогда в песочнице поиграй, не мешай дядям разговаривать. А реализовывать идеи, блин сложно! Нужно иметь кучу компетенций. Нужно найти людей. Потратить кучу времени и денег. Попробовать, ошибиться, попробовать еще раз. Поэтому подавляющее большинство всех идей в мире, даже самых клевых, так и оставалась идеями. Придумать в разы проще, чем сделать. И вот сейчас благодаря ИИ этот устоявшийся мир начинает немного пошатываться. С каждым годом агенты могут делать все более и более сложные задачи. Раньше, чтобы сделать прототип приложения, надо было или учиться кодить, или искать друга-программиста. Щас надо недельку с Кодексом посидеть. Раньше, чтобы отрисовать экраны приложения в стиле стимпанк, нужно было нанимать художника и ux-дизайнера, щас достаточно просто поиграться с GPT и Бананой Делать вещи становится все проще. Все больше людей могут вооружиться агентом и сделать что-то, что давно хотели. И все больше людей попадает в ступор от ощущения, что инструмент то есть но хз, чего делать с ним. И вот тут оказывается, что парни с идеями попадают в выигрышную позицию. Им не надо напрягаться, чтобы придумать что-то новое. У них этот идейный понос и так не заканчивается. И протестить идею, собрать MVP или прототип для них теперь на порядки быстрее, дешевле и проще. Получается, что раньше было принято говорить: «каждый может придумать, ты сделай давай» Теперь мир потихоньку смещается в сторону: «каждый может сделать, а ты придумай что-то стоящее»</t>
+  </si>
+  <si>
+    <t>31.07.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4863</t>
+  </si>
+  <si>
+    <t>Завтра вечером продажи Нейроцеха закроются на месяц А чтобы вы поняли, есть ли в Нейроцехе что-то ценное для вас, собрал несколько отзывов от наших резидентов. Честно, для меня читать такие отзывы — это самое приятное в предпринимательстве. Это невероятно драйвит что-то делать, развивать продукт, писать 100500 постов в этом канале, — потому что видно, что это действительно помогает людям. Вся эти бизнесовая нервотрепка терпится в 10 раз проще, если ты можешь гордиться тем, что делаешь. Я вот горжусь. А заодно вы только посмотрите, какие охуенные люди собираются в нашем чате! Это просто нетворкинг мечты. Я вот сейчас допишу этот пост и пойду обсуждать совместные движухи с предпринимателем из Франции, с которым именно благодаря Нейроцеху и познакомился. А до этого утром созванивался с другим нейроцеховцем, с которым мы договорились сделать проектик вместе Я столько талантливых и крутых людей узнал за эти 2 года, безумно этому рад. И вы узнаете, когда наконец к нам придете 😆 Го короч → @neurozeh_bot</t>
+  </si>
+  <si>
+    <t>30.07.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4862</t>
+  </si>
+  <si>
+    <t>Тем временем мой ботецкий для генерации картинок перевалил за 4000 пользователей и 50000 выручки @imagine_picbot</t>
+  </si>
+  <si>
+    <t>29.07.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4861</t>
+  </si>
+  <si>
+    <t>У нас тут партия новых отзывов на нейроцеховский интенсив собралась. Скоро на сайт выложим. Вот небольшой спойлер</t>
+  </si>
+  <si>
+    <t>29.07.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4860</t>
+  </si>
+  <si>
+    <t>Как можно доверять нейронкам делать что-то важное? Раньше Нейроцехом занимался разработчик. Сначала один, потом другой. Делали всякие фичи на сайте, пилили интеграции с Телегой, создали авторизацию и пейвол и всякое такое И вот недавно у нас накопилась куча мелких задач по SEO, которые с одной стороны, достаточно простые, а с другой — трудоемкие. Ну типа, нужно сделать много мелкой запарной фигни Разрабу платить очередные 100к я не захотел, поэтому попробовал сделать Клодом. Во-первых, сделал. За день Во-вторых… Ребят, я просто охренел, КАК МНОГО косяков было у нас в проекте. Мы с Клодом нашли 6 способов на изи ломануть сайт, получить доступ без оплаты, спиздить всю базу данных и все пароли и api-ключи заодно. Нашли миллиард косяков по SEO. Смогли легко сделать кучу вещей, который разраб отказывался сделать, потому что «не будет оно так работать, не получится». Все прекрасно получилось. Дыры позакрывали, кучу багов пофиксили. Лагающую авторизацию, с которой после начала блокировок Телеги проблемы возникали у каждого третьего, тоже починили. Заодно ушли с готового сервиса по тг-боту, сделали своего, добавили в него кучу функций, которые давно хотели. Например, воронки с лид-магнитами. Или автоматические пуши для тех, кто купил подписку, но почему-то ей не пользуется. Или вот партнерочку нормальную. И главное, теперь когда мне надо добавить какую-то мелкую штуку, мне не надо 2 недели ждать разраба, а потом еще 3 дня обсуждать все косяки. А потом еще платить сотку. Я просто добавляю ее, буквально на ходу, чисто голосовухами в Телеге. Вчера вот сделал удобные уведомления в чат команды о каждой оплате. Теперь ребята смотрят в прямом эфире, как нам денежки капают — и радуются. И вот после этого всего вопрос из начала поста как-то теряет свою актуальность. Да, нейронки косячат, плодят баги, за ними надо следить, иначе получится говно. Но люди, блин, точно такие же! Если не хуже. Клоду вот чет не хватило наглости хранить API ключи в незашифрованном виде с прямым доступом из инета! Никто не следил за живым разрабом — в итоге проект за 2 года стал похож на крепость из костылей и дыр, который мы с Клодом 2 недели закрывали Если у вас с разрабами такие же сложные отношения, как и у меня — го в Нейроцех. Разберетесь, как делать такие же штуки, как делаю я и сотни наших резидентов. У нас там пацаны и девчата приложения запускают, стартапы пилят, автоматизируют процессы в своих бизнесах, разрабатывают какие-то вещи на заказ. Кто-то делает агентов, которые Тредсы ведут и переливают трафик в Телегу (даже вебик об этом есть). Кто-то завайбкодил сервис, которым уже куча онлайн-школ пользуется, а сейчас привлекает инвесторов. Кто-то делает сайты, для себя или на заказ, без дизайнеров и разрабов. Кто-то, как я, наводит порядок в своих проектах. Ну и напоминаю, что в августе мы будем проводить очередной интенсив по вайбкодингу. Для нейроцеховцев скидка — 10 тысяч. Подписка на Нейроцех стоит 11. Считайте, за дополнительный косарь получите и то, и другое. Надо брать, я считаю → @neurozeh_bot</t>
+  </si>
+  <si>
+    <t>28.07.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4859</t>
+  </si>
+  <si>
+    <t>Так вышло, что мне часто пишут фаундеры небольших стартапов и просят… Просят что-то для них сделать. Поддержать их запуск на какой-нибудь платформе. Изучить их продукт и дать обратную связь. Проанализировать лендинг и рассказать, как его можно улучшить. Или, мое любимое, «поддержать запуск проекта в телеграм-канале» Ну то есть бесплатно разместить их рекламу, если по-русски. И меня всегда удивляет одна вещь. Тотальный беспрецедентный эгоцентризм. Мы сделали вот такой продукт, уверены, он будет интересен вашей аудитории, расскажите о нем! Мы выходим на Продакт Ханте, поддержите нас! Мы будем очень рады вашей обратной связи, она поможет нам сделать наш продукт еще лучше и заработать много денег. Ребят А мне-то с этого что? Вы пишете незнакомому человеку в холодку. Не своему братишке, а левому чуваку, с которым никогда не общались. И просите его что-то для вас сделать. Бесплатно. Без каких-либо встречных предложений. Без выгоды для этого человека. Вы на улице к прохожим не подходите ведь, не просите дома у вас бесплатно убраться? А потом они удивляются, что холодка не работает, питчи не работают, бедному предпринимателю так тяжело пробиться в этом жестоком мире Простое правило. Заходить надо ВСЕГДА через выгоду для собеседника. Вы помогите нам, а взамен получите вот это. Давайте вы поддержите наш проект, а мы ссылку на ваш сайт поставим. Давайте вы расскажете про наш продукт, а мы по своей базе расскажем про ваш. Желательно только, чтобы база была сопоставимого размера, а не в 10 раз меньше. Мы дадим бесплатный доступ, а если вам сервис зайдет, будем рады обратной связи. Давайте бесплатно внедрим эту нашу херню в ваши процессы — если увидите пользу, то расскажете о ней своим подписчикам Вот тогда холодка будет работать. К счастью, очень малый процент фаундеров это понимает. Большинство страдают фигней. Почему к счастью? Потому что если если следовать этому простому правилу — вы уже будете на порядок выше всех остальных.</t>
+  </si>
+  <si>
+    <t>28.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4858</t>
+  </si>
+  <si>
+    <t>В Нейроцехе теперь есть ПАРТНЕРКА Это было первое, что я навайбкодил после новой законной авторизации для сайта. Партнерку не надо как-то активировать — просто заходите в бота @neurozeh_bot, забираете свою партнерскую ссылку, и раздаете ее всем вокруг. Партнеры получают 15% со всех продлений подписки своих рефералов. Не с первого, а со всех. Пожизненно. Пригласили челика, который сидит у нас несколько лет — несколько лет получаете свои дивиденды. Плюс рефералка работает не только на основную подписку, но и на интенсивы. С них тоже получаете 15%. Следующий, кстати, будет уже в августе. И мы два новых разрабатываем. Если деньги вас не интересуют, партнерку можно переключить в режим бартера. И за каждую покупку реферала получать продление подписки на 15 дней. Приглашаете двух друзей в месяц — и можете тусить в Нейроцехе бесплатно. А все, что сверху, забирать деньгами. Короче Расскажите коллегам, друзьям, подписчикам про Нейроцех. Мы с командой очень заморачиваемся, чтобы он был классным. У нас куча крутых отзывов, а самая частая причина ухода резидентов: «Я так много всего узнал, что теперь нужно время все это переварить, вернусь через полгодика» Ну и сами вступайте в Нейроцех, конечно. Посидите у нас месяцок — и сами не заметите, как начнете все вокруг автоматизировать, собирать новые проекты, резать косты в бизнесе и делать вещи, к которым раньше не знали, как подступиться → @neurozeh_bot</t>
+  </si>
+  <si>
+    <t>27.07.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4857</t>
+  </si>
+  <si>
+    <t>Разве ты не знаешь, что в конце месяца только и разговоров, что о Нейроцехе? Айе, продажи Нейроцеха снова открыты → @neurozeh_bot На этой неделе мне прям есть что вам рассказать. Во-первых, Нейроцех теперь разрабатывается не силами разработчика, а силами СС и Кодекса. И за последнюю неделю мы с ними столько всего переделали. Но про это расскажу завтра уже. Сегодня — о том, нахрена вообще к нам вступать. Сначала в двух словах, что это вообще такое, для новеньких. Нейроцех — это комьюнити предпринимателей и специалистов, которые помогают друг другу освоить ИИ. Мы не обучаем профессиям будущего и не обещаем повысить доход, мы учим людей, которые уже умеют делать что-то крутое, делать это в разы эффективнее с помощью ИИ. Здесь много подробностей и отзывов → neurozeh.ru Теперь что у нас новенького. Мы выпустили миникурс по ИИ-ассистентам. Если вы давно хотели установить себе Openclaw и научить его делать что-то полезное, а не просто надоедать в чате — проходите курс, делаете все по инструкциям и радуетесь результату. А вот какие охуенные вебы вас ждут в ближайшее время ↓↓↓ Нейрокомментинг — да, мы договорились с Егором Саломыковым, который делает ИИ-ботов, чтобы он рассказал, как это работает и как это делать нормально, чтобы приносило бабки, а не только бесило окружающих. Генерация изображений и видео в 2026 году — ну тут и так все понятно, Влад Вандер расскажет и покажет, как сейчас делать клевые картинки и видео, в том числе про локальные модели, которые запускаются у вас на компе Как с помощью нейронок написать книгу — а заодно, как ее издать и продвинуть, чтобы у вас была именно настоящая книга, а не бесполезная пдфка. Опытом делится Иляна Агеева Как начать нейрокодить — Евгений Домнушкин, как предпринимателю вкатиться в вайбкодинг и как начать делать полезные сервисы для своего бизнеса, которые помогут отказаться от дорогих saas Как сгенерировать сайт — Евгений Мартынец покажет полный путь в Claude Code или Codex. От идеи и текстов до дизайна и деплоя на сервер. Как ИИ помог мне продать корпоративный мерч на 1–1,3 млн рублей: кейс от расчёта до КП — блин, я обожаю кейсы, где нейронки применяют не только в диджитале, но и в оффлайн-сферах. На этом вебе Артем Максимов расскажет, как ИИ помогал считать ему Pnl и собирать КПшки для цеха по производству мерча И это только те вебы, что пройдут в этом месяце! А сколько охуенных прошло в июле. Записи и гайды на их основе уже лежат в базе знаний и дожидаются вас. Ну про них я вам завтра расскажу. Вступайте в Нейроцех → @neurozeh_bot</t>
+  </si>
+  <si>
+    <t>25.07.26 21:24</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4856</t>
+  </si>
+  <si>
+    <t>В этот трип я стараюсь в каждом городе с кем-нибудь пересекаться. В Вене, Братиславе, Кракове и Гданьске нашлись ребята, с кем мы развиртуализировались и классно погуляли В связи с этим вопрос. Может, кто-нибудь из вас живет в Ницце? 😆</t>
+  </si>
+  <si>
+    <t>25.07.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4855</t>
+  </si>
+  <si>
+    <t>Веселый сегодня день. У меня вообще по плану было 2 перелета и больше ничего Но я с огнем из жопы на бегу перетаскивал всю инфраструктуру на другой хостинг 😆 Еще веселее то, что далеко не везде свободные VPS были, все раскупили. На Hetzner, например, вообще ни одного VPS в наличии, ни в одном регионе Взял в итоге на Netcup. По цене — даже чуть дешевле Бегета. А если не выбирать конкретный регион, а указать рандомный европейский, то еще скидка сверху Если вам тоже надо, держите рефочку. Хз, что она дает, но наверно что-то дает</t>
+  </si>
+  <si>
+    <t>25.07.26 10:32</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4854</t>
+  </si>
+  <si>
+    <t>Бегет отключает латвийские сервера Ребят, кто по моим советам брал на Бегете латвийские сервера, СРОЧНО бросайте все дела, сохраняйте данные и переносите проекты на другие впс/хостинги Прислали уведомление, что все отключат в ближайшее время</t>
+  </si>
+  <si>
+    <t>25.07.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/4853</t>
+  </si>
+  <si>
+    <t>Дружеское напоминание для вайбкодеров, любителей секонд-брейнов и прочих агентоводов Если вы раз в месяц будете просить СС/Кодекс провести аудит безопасности вашего проекта — жизнь станет спокойнее и приятнее. Просите агента поискать уязвимости, проверить деплой, порты, бекапы, здоровье баз данных, управление ресурсами, ротацию секретов, защиту сервера от внешних воздействий. Просите посмотреть логи и поискать в них ошибки, проверить, что в случае сбоев все снова перезапустится, а если нет, то вы получите уведомление. А заодно, раз уж он дотошно все изучает, проверить актуальность документации — чтобы ее обновить, если устарела. Можно прям автоматическую проверку настроить — раз в месяц ночью агент все изучает, а утром радует вас отчетом и предложением, что стоит поправить. А когда выходит новая модель, полезно сделать внеплановую проверку — она 100% найдет косяки, которые там оставила модель потупее.</t>
+  </si>
+  <si>
+    <t>15.09.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5049</t>
+  </si>
+  <si>
+    <t>Редко у меня бывает ощущение, когда не хочется уезжать из какого-то места Обычно за 1-2 недели мне уже надоедает и хочется ехать дальше. Даже в супер клевых местах, типа Гонконга или Парижа Но ТЕНЕРИФЕ Я планировал провести тут неделю, провел три и вообще, вообще не хочу отсюда уезжать У меня уже запланирован трип Валенсия — Милан — Пловдив — София, и я в него конечно покачу, но кажется впервые в жизни делаю это с ощущением «блин, скорей бы уже обратно вернуться» 😆 Короче, серьезно задумался, что вместо Барсы можно осесть в Пуэрто. Даже пустил в голову шальную мысль о покупке квартиры тут</t>
+  </si>
+  <si>
+    <t>14.09.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5048</t>
+  </si>
+  <si>
+    <t>Напоминаю, что в среду мы проводим конфу с кучей классных спикеров Будет круто, если вы на нее придете! Я, например, расскажу про вайбкопирайтинг, вайбсео и вайбпиар =) Регистрируйтесь на конференцию в боте → @neurozeh_conf_bot Программа конфы Как завалить весь интернет вашим контентом с помощью AI, но без нейрослопа Паша Молянов, @molyanov_blog — основатель агентства «Сделаем» и Нейроцеха. Что делает и как устроен типичный российский AI-стартап в 2026 году? Александр Горный, @aioftheday и @startupoftheday — сооснователь Мо: Медитация и Сон, ex директор по стратегии Mail.Ru Group (VK) Как мы ускорили производство длинных видео для Ютуб с нейронками? Аня Тыщенко — главред канала «Упал, поднялся» @ruminblog Я нанимаю только тех, кто вайбкодит. Как это изменило компанию? Ваня Замесин, @zamesin — автор методологий Advanced JTBD и Next Move Theory. Основатель «Мета» AI для солопренеров — где ускоряться, а где оставлять себя Дарья Васянина, @dashich_begi — продуктовый эдвайзер, солопренер Вайбливинг: как жить с AI без FOMO и отрицания Дмитрий Бескромный, @dbeskromny — CEO агентства bQ Group, сооснователь AI INFLUENCE, лектор НИУ ВШЭ и консультант Топ самых нужных скиллов для маркетолога в Claude/Codex и как их применять Роман Кумар Виас, @solokumi — IT-предприниматель, CEO и основатель Qlean, Qmarketing, Refocus 📆 Когда — 16 сентября, среда, с 16 до 21 по мск 💸 Сколько стоит — бесплатно, если подписаться на спикеров Регистрируйтесь на конференцию в боте → @neurozeh_conf_bot</t>
+  </si>
+  <si>
+    <t>14.09.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5047</t>
+  </si>
+  <si>
+    <t>А, еще экспериментирую с ленивыми видео-паразитами Берем выступление или интервью какого-то известного чувака, режем его на 30-90 секундный рилс, добавляем поверх мою вставочку «Вы только посмотрите, что говорит этот чувак» → профит Тут тоже все прикольно устроено Сначала Кодекс находит потенциальных доноров и показывает мне. Я отбираю интересные, он сохраняет Дальше, в отдельной сессии он режет видео и звук донора под рилс. Кадрирует, убирает паузы и вот это все. И так как все самое интересное в мире AI происходит на английском языке, то Кодекс через API ElevenLabs сразу делает дубляж на русском Мы пробовали делать полный дубляж — мне не зашло. Липсинк — выглядит лишней заморочкой для рисов Поэтому делаем как в сериалах — оригинальную английскую речь приглушаем, поверх нее кидаем русскую озвучку Получается стильно! Вот, например, первый видос из этой серии, с Борисом Черным → https://www.instagram.com/p/DdOGdKou76G/ На очереди еще десяток — буду их фигачить когда некогда или лень чет серьезное снимать =)</t>
+  </si>
+  <si>
+    <t>14.09.26 06:09</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5046</t>
+  </si>
+  <si>
+    <t>Итак, 27 августа я снял, смонтировал и опубликовал первый видос. До этого были две попытки делать видео с подрядчиками, решил вот теперь сам попробовать Прошло 2.5 недели, за это время я нафигачил 12 рылсов В Инсте — пробил миллион охвата и +700 подписчиков На Ютубе — 74к охвата, 57 подписчиков, хех в Тиктоке — 176к охвата, 120 подписчиков Топовый видос залетел на 615к в Инсте и 140к в тиктоке Второй подбирается к 300к просмотров Первый видос я монтировал часов 5 Сейчас монтирую их пачками — по 2-3 одновременно. Пока Кодекс в одном чате думает, в другом я что-то пишу. На пачку уходит 3-4 часа Больше всего процесс ускоряют переиспользуемые ассеты. Фоны, музыка, звуки, прописанные анимации и так далее. И тесты — потому что если Кодекс криво собрал субтитры, ему об этом скажет автоматика еще до начала рендера. Ну и я немного прокачался. Во-первых, сам стал в кадре как-то свободнее держаться. Во-вторых, уже понимаю, где что и как можно показать, описываю это в ТЗ — а Кодекс по нему фигачит. Вот мой первый видос → https://www.instagram.com/p/DcieXowuGJ0/ А вот недавний → https://www.instagram.com/p/DdMte00kpZk/ Я прям кайфую с того, насколько ЛУЧШЕ стало за пару недель. Написал пачку скиллов, которые тоже нормально так упрощают процесс: 1. Кидаю ссылку на чей-то видос, твит или статью — говорю, хочу тоже на эту тему снять. Кодекс качает и расшифровывает видос, находит источники, дополнительную информацию по теме, исходники, которые можно использовать как футажи —и сохраняет все в папочку. На основе этого рисерча я пишу сценарий. 2. Пишу сценарий — Кодекс его фактчекает и критикует на предмет затянутости, нудности, скучного лука и так далее. Мне не нравится, как он пишет, но в качестве второго пилота — нормас. 3. Скилл, который описывает как делать нормальные скриншоты и записывать скринкасты, а то Кодекс очень любит какое-то кривое говно сделать. Про размеры, поля, разрешение, лишние элементы в кадре и так далее. 4. Кодекс показывает несколько строк сценария и свои идеи, что там можно показать. Я читаю и говорю, как надо сделать. Некоторые его идеи принимаю, некоторые в утиль. Так проходимся по всему сценарию и пишем подробное ТЗ на монтаж. Это самый трудоемкий и долгий процесс. 5. Скилл, который берет отснятые материалы, отбирает удачные дубли, нарезает их по сценарию, убирает паузы и всякие ненужные звуки — и показывает мне готовый ролик без графика. Тут обычно косяков нет, автоматика ловит плохие склейки и дрючит Кодекса переделывать, пока не получится нормально. 6. Конечно есть скилл, который монтирует через Ремоушен. Берет ТЗ, сценарий и исходники — и собирает видео по правилам из готовых ассетов. Иногда делаем новые элементы — там поебаться приходится, с первого раза ничего не получается 7. Скилл, который делает обложку и предлагает пару идей для описания. На их основе пишу свое. 8. Скилл, который через api публикует видос в Инсту — в обычном или пробном режиме. Ютуб и ТТ пока не подключил, но тоже в планах 9. Скилл, который берет готовый видос и немного его переделывает, чтобы можно было повторно опубликовать в пробном режиме в Инсте. Заодно освежает старые анимации и графику, если мы уже успели обновить ассеты Ну и после каждого видоса мы с кодексом проходимся по всему проекту и обсуждаем, какие ассеты сохранить, какие тесты добавить, что поменять в скиллах/коде, чтобы в следующий раз было ровнее или быстрее Скиньте этот пост своему агенту — пусть тоже вам нормальный процесс организует. А я в октябре проведу лекцию в Нейроцехе — там уже подробно все покажу и расскажу. Это вам +1 причина вписаться в этом месяце, когда продажи откроются.</t>
+  </si>
+  <si>
+    <t>13.09.26 20:14</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5045</t>
+  </si>
+  <si>
+    <t>Мы в Нейроцехе каждую неделю выпускаем дайджест всего интересного, что было в чате Чат большой, людей там много, обсуждения клевые каждый день бывают — вот помогаем людям бороться с фомо, что они упустили что-то прикольное И вот недавно в чате чуваки спрашивали, как у нас это все организовано. Как выглядит пайплайн, какая модель под капотом, как мы научили нейронку так хорошо отделять интересные обсуждения от мусора А секрет в том, что эти дайджесты человек собирает 😆</t>
+  </si>
+  <si>
+    <t>13.09.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5044</t>
+  </si>
+  <si>
+    <t>Видели новый старый World of Warcraft анонсировали?</t>
+  </si>
+  <si>
+    <t>12.09.26 11:03</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5043</t>
+  </si>
+  <si>
+    <t>Кладбище моих проектов Как-то читал, что у Гугла есть 275 «убитых» проектов — которые сначала развивали, а потом по какой-то причине закрыли. Решил вспомнить, какие проекты забрасывал я — не 275 штук, конечно, но список тоже внушительный. И это еще до эпохи вайбкодинга, заметьте! Цитатник копирайтеров — сделал аналог Башорга, куда народ присылал смешные и нелепые куски текстов из сайтов компаний. Дал мне немного трафика в виде копирайтерской аудитории, прожил пару лет и протух. Карта для нетворкинга — сделал MVP сервиса, где можно было рассказать о себе, указать, где ты находишься и найти людей поблизости. Позиционировал его как сервис для удаленщиков, которым не хватает общения в реале — чтобы затусить с коллегами. У людей даже был к этой движухе интерес, но я не осилил, начал переживать из-за хранения перс данных и слил проект. Курс по общению с клиентами и продажам для фрилансеров — начал его делать, расписал структуру, начал накидывать тезисы. А через пару недель Ильяхов выпустил курс «Работа с клиентом», где было ровно то же самое, что хотел рассказать я. Решил забить, потому что зачем делать аналог того, что уже есть. Сейчас бы не забивал, а выпустил свой и поконкурировал. Медиа про разные профессии. Идея была в том, чтобы брать интервью у людей самых разных профессий, чтобы они рассказывали, как строится их работа, всякие смешные случаи и так далее. А спикеров находить не из звезд и лидеров мнений, а из обычных работяг. У меня уже были запланированы интервью с композитором, звукорежиссером, косплей-моделью, репетитором, копирайтером и еще парой ребят. Уже не помню даже, что там не срослось, но проект умер на самой ранней стадии. Подслушано Дизайн — в 2016 году в Вк я сделал «Подслушано Копирайтинг» — и он оказался очень успешным. Там 30к+ человек, а первые пару лет существования агентства мы тупо всех людей нанимали тупо из Подслушано =) Однажды я захотел создать подобное сообщество для дизайнеров, начал его делать, но не пошло. Подслушано Копирайтинг — раз уж он нем вспомнили. В золотую эру Вк это был очень успешный проект, там и реклама продавалась, и ИРЛ-сходки были, и людей мы из него нанимали Но сейчас все это стухло. Какая-то движуха там есть, пабликом занимается модератор на чистом энтузиазме, но никаких денег уже много лет как не приносит. Инфосайт про фриланс — еще в первый год работы копирайтером я захотел писать не на дядю, а для себя. Решил сделать сайт с гайдами по фрилансе, раскачать его по трафику и зарабатывать на Google AD, РСЯ и партнерках. Нашел партнера — веб-разработчика, собрал семантику, написал несколько статей — и на этом все. Партнер свалил, а в одиночку я побоялся, что не потяну, и забил. Цех — 4 года назад мы запустили клуб по подписке для копирайтеров, как один из проектов Сделаем. Назывался «Цех». В клубе было 300 человек на пике, прожил он полгода. Закрыл, потому что мы накосячили с финмоделью, и проект был нерентабельным. Поработали полгода в убыток и хватит =) Агентство веб-разработки. Через годик фриланса я решил, что продавать сайты выгоднее, чем просто тексты. Организовались с подругой-дизайнером, сняли офис и начали предлагать клиентам сайты под ключ. Не продали ни одного сайта, зато продали один логотип, который накорябали за полчаса в Фотошопе. На вырученные деньги купили в офис кальян и вместо бизнеса начали собирать у себя друзей и люто с ними кутить. Больше продать ничего не смогли и разбежались. Агентство комплекстного маркетинга и вывода продуктов на зарубежные рынки. Был у меня знакомый, который жил в Германии и помогал российским компаниям выходить на рынок Европы. Мы с ними решили сделать агентство. Нашли в команду сммщика и дизайнера-верстальщика, я отвечал за контент и пиар, а чувак был СЕО, лицом агентства и нетворкером. Агентство просуществовало уже 2 месяца, мы проводили планерки каждые несколько дней, у нас даже были лиды, мы ходили на встречи, делали КП и пытались чет продать. Но так нихрена и не продали, и в итоге разбежались. Продолжение следует.</t>
+  </si>
+  <si>
+    <t>11.09.26 16:23</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5042</t>
+  </si>
+  <si>
+    <t>Исторический момент — я отменил подписку на Клод Пока что выходит так, что Кодекс — мой главный бро</t>
+  </si>
+  <si>
+    <t>10.09.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5041</t>
+  </si>
+  <si>
+    <t>Еще и 2к подписочников на Ютубе набрал!</t>
+  </si>
+  <si>
+    <t>10.09.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5040</t>
+  </si>
+  <si>
+    <t>Муха кстати 200к просмотров уже набрала. Уже второй залетевший видосик у меня!</t>
+  </si>
+  <si>
+    <t>10.09.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5039</t>
+  </si>
+  <si>
+    <t>Ребят, сегодня в 17 по Мск мы в Нейроцехе проведем открытый вебик по генерации изображений и видео Доступен для всех, прийти можно бесплатно, резидентом Нейроцеха быть не надо. Веб проведет ИИ-креатор и наш резидент Влад Вандер. Что разберем: — генерацию и редактирование изображений: от визуалов для постов до YouTube-превью — работу с референсами, фотографиями и персонажами — создание рекламных и сюжетных видео — как собрать ролик с нуля: от идеи и кадров до готового видео Ссылка на вебик → https://a.teleboss.ru/room/ozKhWQI3Z8 Прост запустите бота и все, ничего дополнительно нажимать не надо. Никакие интенсивы промить на вебе не будем, не переживайте! Будем промить их в боте потом, через пару недель 😆</t>
+  </si>
+  <si>
+    <t>09.09.26 21:53</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5038</t>
+  </si>
+  <si>
+    <t>Полетела муха короч Все, мне официально нравится делать видосы вместе с Кодексом</t>
+  </si>
+  <si>
+    <t>09.09.26 19:12</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5037</t>
+  </si>
+  <si>
+    <t>Я сделал альтернативную версию ролика выше, выложил его в пробные рилсы, и Он начал набирать просмотры в 3 раза быстрее оригинала У исходника скипрейт 21%, у новой версии — 7%! СЕМЬ! Сммщики, ну скажите же, что это круто! Знаете, что я поменял? Убрал свое лицо с первых секунд, сразу туда муху вставил 😆</t>
+  </si>
+  <si>
+    <t>09.09.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5036</t>
+  </si>
+  <si>
+    <t>Неделя практики в ИИ-монтаже не прошла зря Если первые видосы мне казались какой-то кривой херней, которую можно потерпеть То сейчас и я приноровился точнее описывать, что мне надо, и Кодекса надрочил монтировать прям… Прям мне нравится больше, чем живые челы делали! Мы с ним подобрали нормальные шрифты для сабов, сделали фоны, стили скриншотов, закодили или спиздили из интернета базовые анимации Написали серию тестов, чтобы не я тыкал ему в кривые склейки и багованные анимации, а все автоматика находила И вот сегодняшний ролик. Мне просто не к чему доебаться по монтажу ¯\_(ツ)_/¯ Если вы доебетесь — будет очень круто, мб я что-то упускаю. Всего неделю монтирую как-никак! Но еще лучше будет, если вы комментов отсыпите в Инсте, очень уж хочу блогером-милионником стать!</t>
+  </si>
+  <si>
+    <t>09.09.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5035</t>
+  </si>
+  <si>
+    <t>Мы в Нейроцехе организовываем первую конфу! Обычно я чисто как спикер в конфах участвовал, но сейчас мы решили взять все в свои руки и делать все сами. Ульяна договаривается со спикерами, я буду типа ведущим и вот это все По плану каждый месяц будем собирать разных прикольных людей, а первая конфа будет уже 16 сентября Все как обычно бесплатно, но надо подписаться на каналы уважаемых спикеров. Регайтесь в ботике → @neurozeh_conf_bot Программа конфы Как завалить весь интернет вашим контентом с помощью AI, но без нейрослопа Паша Молянов, @molyanov_blog — основатель агентства «Сделаем» и Нейроцеха. Что делает и как устроен типичный российский AI-стартап в 2026 году? Александр Горный, @aioftheday и @startupoftheday — сооснователь Мо: Медитация и Сон, ex директор по стратегии Mail.Ru Group (VK) Как мы ускорили производство длинных видео для Ютуб с нейронками? Аня Тыщенко — главред канала «Упал, поднялся» @ruminblog Я нанимаю только тех, кто вайбкодит. Как это изменило компанию? Ваня Замесин, @zamesin — автор методологий Advanced JTBD и Next Move Theory. Основатель «Мета» AI для солопренеров — где ускоряться, а где оставлять себя Дарья Васянина, @dashich_begi — продуктовый эдвайзер, солопренер Вайбливинг: как жить с AI без FOMO и отрицания Дмитрий Бескромный, @dbeskromny — CEO агентства bQ Group, сооснователь AI INFLUENCE, лектор НИУ ВШЭ и консультант Топ самых нужных скиллов для маркетолога в Claude/Codex и как их применять Роман Кумар Виас, @solokumi — IT-предприниматель, CEO и основатель Qlean, Qmarketing, Refocus И еще раз все организационные моменты ↓ 📆 Когда — 16 сентября, среда, с 16 до 21 по мск 💸 Сколько стоит — бесплатно, если подписаться на спикеров Регистрируйтесь на конференцию в боте → @neurozeh_conf_bot</t>
+  </si>
+  <si>
+    <t>09.09.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5034</t>
+  </si>
+  <si>
+    <t>Седня узнал, что год назад при смене бухгалтерии мы проебали один процесс с агентскими договорами, и заплатили немношк лишних налогов Ну как немношк, тысяч 300 за год набежало ориентировочно Спасибо что не в обратную сторону хотя бы, а то бы друзья из ФНС уже пришли в гости 😆</t>
+  </si>
+  <si>
+    <t>19.09.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5062</t>
+  </si>
+  <si>
+    <t>Спасибо, братик Клод, не зря я тебе 2500 баксов за год заплатил</t>
+  </si>
+  <si>
+    <t>19.09.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5061</t>
+  </si>
+  <si>
+    <t>В феврале я дал агентам доступ к своей геолокации — чтобы иишка всегда знала, где я Цель этой слежки такова — когда просишь поставить созвон на 14 часов, надо, чтобы агент понимал, в каком часовом поясе ты находишься. Иначе фигня получается Побочный эффект — у меня копится лог всех моих перемещений. А на основе лога можно рисовать вот такие карты 😆 Вот так я намотался с 10 февраля → https://claude.ai/artifact/LWKycBRdoDi8V2zQbBZwTM Кто-то в интернете прячет все свои данные и чистит цифровой след. Паша — мой Клод знает где и в какой день я был, и вы тоже посмотрите!</t>
+  </si>
+  <si>
+    <t>18.09.26 19:27</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5060</t>
+  </si>
+  <si>
+    <t>Помните, я писал, что было бы офигенно, если брокен линк чекер будут покупать хотя бы раз в день Ну как бы, вот! С последней оплатой месячная выручка перевалила за 200 бачинских. Как раз месяц назад я монетизацию и включил Теперь это мой любимый проект 😆 Делаю ему видосики и фигачу обновление — теперь можно будет проверять ссылки в Гугл Таблицах и Гуглдоках (спиздил у самого большого конкурента) А еще, если получится, можно будет проверять сайты целиком. Щас вот тестим с агентом как раз, насколько адекватно оно работает</t>
+  </si>
+  <si>
+    <t>18.09.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5059</t>
+  </si>
+  <si>
+    <t>Зацените чего с Кодексом делаем Я давно хотел наснимать сеошных видосов на Ютуб — у больших конкурентов есть, и просмотров у них много Но снимать видос на английском про битые ссылки — фееее Поэтому Кодекс в Ремоушене построил весь видеоряд. Это не настоящий скринкаст, не настоящий браузер, и даже курсор не настоящий. Все нарисованное Затем через API Elevenlabs он сгенерил озвучку Ну и смонтировал все Там еще есть несколько косяков с анимацией скролла, и пару штук по графике/сценарию я хочу поправить Но блин, круто же, что теперь такое можно делать на коленке без всяких видеографов, монтажеров и дикторов</t>
+  </si>
+  <si>
+    <t>17.09.26 21:56</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5058</t>
+  </si>
+  <si>
+    <t>Я сегодня себя прям тру индихакером почувствовал У меня за день купили: @emoji_pic_bot — 5 раз на 1500 рублей @imagine_picbot — 9 раз на 6500 рублей broken-links-checker.com — 1 раз за 20 баксов Вот надо теперь сделать, чтобы так было каждый день — и можно будет продавать курсы успешного успеха 😆</t>
+  </si>
+  <si>
+    <t>17.09.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5057</t>
+  </si>
+  <si>
+    <t>Мой главный вопрос последних дней — как бы так успеть сделать все дела на ближайший год к ноябрю, чтобы можно было со спокойной душой засесть играть в вов</t>
+  </si>
+  <si>
+    <t>17.09.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5056</t>
+  </si>
+  <si>
+    <t>Увлекательная новость из мира расширений для браузера Находишь расширение конкурента, у которого есть функция, которой нет у тебя Говоришь об этом Фейблу/Астре Он качает расширение, получает его исходный код, смотрит, как оно сделано Ну и делает у тебя ту же функцию, по пути еще и баги фиксит, которые у конкурента есть Так получается художественный фильм «Спиздили» «Вдохновились» Очередное подтверждение тому, что в мире микро-saas сейчас решает исключительно маркетинг, все остальное может сделать любой дурачок с подпиской за 100 баксов.</t>
+  </si>
+  <si>
+    <t>17.09.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5055</t>
+  </si>
+  <si>
+    <t>Вчера мы провели первую конфу Нейроцеха 1. Было прикольно 2. Я заебался Собрали 1000 регистраций, онлайн было 250 человек, до конца конфы досидело 60 самых стойких Кажется, что 250 чел онлайн в качестве первого ивент-опыта — недурственно, я много раз выступал на конфах с сильно меньшим количеством зрителей Будем проводить еще, но это конечно напряжно очень. Собирать, организовывать, вести, чинить косяки и вот это все. И это большую часть работы еще Ульяна делала. Сам бы я вообще сдох 😆</t>
+  </si>
+  <si>
+    <t>16.09.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5053</t>
+  </si>
+  <si>
+    <t>Ну и вот наглядная демонстрация, как в Тредсах охваты собирать. Постите что-то, где люди смогут себя прорекламить, первыми сообщениями сами себя тоже рекламите, подавая им пример ??? Profit!</t>
+  </si>
+  <si>
+    <t>16.09.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5052</t>
+  </si>
+  <si>
+    <t>Кстати, вот вам интересная штука про Инсту Я пока болел и не мог снимать видосы, сделал пару каруселек по темам, на которые хотел потом снять рилс. Ну типа, чего аккаунту простаивать, сделаю хоть что-то Карусельки конечно же собрали охватов чуть меньше, чем нихуя Но вот сегодня одна из них ВНЕЗАПНО взлетела и начала получать трафик. 10 дней она лежала никому не нужная — а сейчас у нее 20к просмотров При чем, когда я начинал писать этот пост на 3.5 абзацев текста, у нее было 18к просмотров. То есть трафик прям попер Интересненько, теперь еще и карусельки придется делать помимо видосов</t>
+  </si>
+  <si>
+    <t>16.09.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5051</t>
+  </si>
+  <si>
+    <t>Знаете что бесит вот Постишь в ТГ что-нибудь — сразу минус несколько человек. От моего канала каждый день по 30-50 человек отписывается! То есть надо прям напрягаться, чтобы даже оставаться на одном месте И вот Инста. Рилсики эти. Каждый, каждый рилс приносит не отписки, а подписки. Одну-две, если не залетел, десятки и сотни, если залетел. Но после каждой публикации количество подписчиков растет Я за 3 недели на косарь человек прирос. Это прям мотивирует еще активнее снимать видосы. А в Телеге… А в Телеге только Ряды Фурье органически растут 😆</t>
+  </si>
+  <si>
+    <t>16.09.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5050</t>
+  </si>
+  <si>
+    <t>Мне очень понравился трейлер нового шутера по Старкрафту На саму игру пофиг, но трейлер хорош!</t>
+  </si>
+  <si>
+    <t>20.09.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5065</t>
+  </si>
+  <si>
+    <t>А если вас уже заебал этот линк чекер, то держите немного красивой Болгарии</t>
+  </si>
+  <si>
+    <t>20.09.26 15:44</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5064</t>
+  </si>
+  <si>
+    <t>Так, чуваки Сегодня в Сторе вышла новая версия брокен линк чекера, которая теперь умеет сканировать целые сайты! А заодно ищет битые ссылки в гуглдоках и табличках Будет очень круто, если вы потестируете https://chromewebstore.google.com/detail/broken-link-checker/cipdlgmjblnniiicohcmcafcncippbha Как и раньше, если вы живете в России — пейвола у вас не будет, все бесплатно Ну и промовидосик для ленда зацените, вчера сделал, пока после концерта откисал</t>
+  </si>
+  <si>
+    <t>19.09.26 19:48</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5063</t>
+  </si>
+  <si>
+    <t>Я прилетел в свою 62-ю страну, чтобы сходить в театр И не просто театр, а в античный амфитеатр города Пловдив И не просто в амфитеатр, а на концерт одной из своих любимых команд Septic Flesh с симфоническим оркестром Кажется, это первый метал-концерт в моей жизни, на котором не было слэма Но было ооооооочень прикольно!</t>
+  </si>
+  <si>
+    <t>29.09.26 18:33</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5101</t>
+  </si>
+  <si>
+    <t>Я сегодня 2 часа занимался максимально тупым делом Мы с Клодом накачали с интернете 1000 sfx-звуков. Всякие вуши, клики, тики, мяки и прочее Он собрал их на одном большом стенде — и я прослушивал все по очереди, отмечал хорошие и писал к ним комментарий — что там звучит и когда его можно использовать Потому что ни Клод, ни Кодекс не умеют слышать, блин. То есть в нашей бравой команде он монтирует, а я занимаюсь вот этой рутинной фигней Отобрали сотню нормальных, и теперь, надеюсь, он сможет сам делать адекватный саундизайн рилсов Вот вам и мультимодальные модели…</t>
+  </si>
+  <si>
+    <t>29.09.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5100</t>
+  </si>
+  <si>
+    <t>Вы заметили, насколько часто начали выходить новые модели? Помните, пару лет назад можно было полгода сидеть-пердеть без обновлений? Конкуренция — это лучшее изобретение человечества. FOMO разгоняется бешенно, конечно, потому что хрен ты все успеешь попробовать, даже если работу бросишь и будешь фултайм с нейронками играться. Но оооочень увлекательно!</t>
+  </si>
+  <si>
+    <t>29.09.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5099</t>
+  </si>
+  <si>
+    <t>Ну короче, развязка этой увлекательной истории Я оказался прав, это менеджер на стороне клиента выдумал наше КП 😆 В ходе проверки у него начальник запросил переписки с нами, и вот сегодня он пришел просить нашу КПшку, чтобы эти переписки получить. Ну и видимо задним числом там даты поменять Ой угааар блин</t>
+  </si>
+  <si>
+    <t>29.09.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5090</t>
+  </si>
+  <si>
+    <t>Мы тут собрали пачку новых отзывов на Нейроцех, выложили на лендосике neurozeh.ru Блин, я всегда в восторге, когда люди оставляют ТАКИЕ отзывы. Вы просто гляньте на это! А вы залетайте к нам скорее, будем вместе всякие крутые штуки с иишкой → @neurozeh_bot</t>
+  </si>
+  <si>
+    <t>28.09.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5089</t>
+  </si>
+  <si>
+    <t>Ну что, мне в личку написали первый отзыв на книгу Книгу кстати купила, прочитала за вечер — очень крутая Поняли, да? Бегом покупать! Я кстати тоже вчера ее перечитал, пока в другой город ехал. Прикольная, да, могу рекомендовать 😆</t>
+  </si>
+  <si>
+    <t>28.09.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5088</t>
+  </si>
+  <si>
+    <t>Помните мой фреймворк для разработки с нейронками? Вот этот → https://github.com/pavel-molyanov/molyanov-ai-dev Так вот, Опус 5.5 по нему работает ПРОСТО ОХУЕННО Мне очень нравится, какие он задает вопросы, как находит неочевиденые риски, как предлагает что-то упростить или улучшить Спеки получаются очень хорошие, работать с ним одно удовольствие Делаю в Нейроцехе онбординг и нормальную регистрации на вебинары через бота. Сегодня-завтра выкачу!</t>
+  </si>
+  <si>
+    <t>28.09.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5087</t>
+  </si>
+  <si>
+    <t>Вступайте в Нейроцех! Продажи открыты, закроются 2 октября Запрыгивайте в боте → @neurozeh_bot На сайте → neurozeh.ru Просто зацените, какие охуенные лекции у нас будут в октябре: пиар, исследования, креативы, продажи А я проведу вебик про монтаж — покажу все, чему научился за этот месяц Как обычно, будет мастермайн — большой созвон, куда вы приносите свои рабочие задачи, к которым не знаете, как подступиться, а мы коллективно придумываем, как их сделать с нейронками А еще я хочу сделать небольшой курс, где расскажу про весь процесс прям подробно — что устанавливать, как настраивать, как делать закадровую озвучку, графику и так далее. Планирую написать его до конца октября — и он тоже будет частью Нейроцеха, бесплатной для всех резидентов Еще мы хотим провести в этом месяц новый поток интенсива по вайбкодингу для новичков. Нейроцеховцам как обычно приятная скидка Короче, залетайте к нам → @neurozeh_bot</t>
+  </si>
+  <si>
+    <t>26.09.26 18:24</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5086</t>
+  </si>
+  <si>
+    <t>Кстати, у нас в Нейроцехе собралось довольно много крутых разрабов, проджектов, бизнес-аналитиков, ИИ-креаторов и прочих вайбкодеров Мы с ними регуляно общаемся, я вижу их кейсы, понимаю, кто что умеет делать И я вот подумал Я ж могу знакомить их с людьми, которым нужны их услуги. Недавно провел один такой эксперимент, свел клиента и вайбкодера из нашего чатика — вроде все довольны Если у вас есть какие-то небольшие задачки по разработке, автоматизации, внедрению иишек — чирканите мне в личку плиз @paul_molyanov Возможно, посоветую вам подрядчика Вам — нормальный специалист Нейроцеховцам — нормальный клиент и плюс одна причина и дальше тусить в Нейроцехе =)</t>
+  </si>
+  <si>
+    <t>26.09.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5085</t>
+  </si>
+  <si>
+    <t>Ровно 30 дней назад я начал пилить рилсики Публикую практически каждый день, пару дней пропустил всего, когда болел Вот че получается Инста — 2.3 млн просмотров, +1300 подписочников Тикток — 456к просмотров, +860 подписочников Ютуб — 108к просмотров, +81 подписочник Ютуб конечно отвратительно идет, ну да и хрен с ним. Когда-нибудь дойду до длинных видосов, посмотрим, как с ними будет Самый главный вывод рилсоводства — пробные рилсы в Инсте это мощь Берешь старый видос, просишь Кодекс его перемонтировать, поменять кадрирование, задники, музыку на фон и прочие мелочи. И выкладываешь его в пробные. Некоторые видосы я так выкладывал уже по 3 раза — и каждый раз они получают новый трафик Вот этот видос про муху в первый раз собрал 277к просмотров, во второй — 51к, в третий — 26к. Один и тот же повторно выложенный А бывает, когда пробный даже лучше оригинала залетает. Вот этот пошел на 14к, а такой же пробный — на 24к Короче, движуха очень интересная, у меня прям азарт появился</t>
+  </si>
+  <si>
+    <t>26.09.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5083</t>
+  </si>
+  <si>
+    <t>В B2B-услугах очень многое завязано на общении с клиентами. Не на продажах и КПшках, а на развитии отношений с текущими клиентами. Продаёшь ты один раз, а продлевать контракт потом можно бесконечно. Все руководители агентств знают, что разовые чеки окупаются слабо, а прибыль лежит в LTV. А чтобы это самое LTV было, надо что? Правильно, чтобы клиентам было кайфово с вами работать. Чтобы процесс был прозрачным, менеджеры нормально отвечали на вопросы, проблемы решались, а инициативность была. И желательно без корпоративной духоты. Ну то есть нужен нормальный клиентский сервис. И желательно ещё, чтобы этим кто-то в команде осмысленно занимался, а не собственник целый день бегал по чатам и созвонам и решал все вопросики. Мне всегда очень нравился клиентский сервис у Точка Банка — вот прям приятно с ними по любым вопросам в чате общаться. И теперь можно немного этой классности у них перенять. Точка Банк запустил Школу клиентского опыта, практические курсы для предпринимателей, которые устали вручную контролировать качество сервиса в своём бизнесе. Уже стартовал набор на первый курс «Управление клиентским опытом». За месяц вы выстроите чёткую систему по работе с клиентами: посмотрите на карту пути клиента, создадите стандарты обслуживания, понятные команде. На выходе получите документы и инструкции, по которым сотрудники смогут работать без постоянных «Загляни в чат, я не знаю, чего им ответить…». Опытом поделятся руководители Lapochka Drinks, Bioniq, GOOD WOOD и Дринкит. Старт онлайн-курса — 28 сентября. Длительность — 1 месяц. → Изучайте программу и присоединяйтесь к первому набору. Реклама</t>
+  </si>
+  <si>
+    <t>26.09.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5082</t>
+  </si>
+  <si>
+    <t>Тут @ashomko намекает, что моя книга наконец вышла! Тут можно взять — https://www.mann-ivanov-ferber.ru/catalog/product/kniga-o-menedzmente-s-pavlom-molianovym</t>
+  </si>
+  <si>
+    <t>25.09.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5081</t>
+  </si>
+  <si>
+    <t>Так, давайте обсудим интересную ситуацию 1. Приходит клиент в наше агентство, просит сделать сайт 2. Мы с ним общаемся 3. Выясняется, что он уже к нам приходил пару месяцев назад, но мы так и не пообщались и КП не сделали 4. НО! У него есть наше КП. От агентства Сделаем. И чек там раз в 10 выше, чем мы бы сделали 5. КП сделано в стиле похожем на наш, но явно делали не мы. Очень всратое, очень кривое, отдает нейрослопом То есть кто-то, кто не мы, сделал от нашего лица фейковое говняное КП в разы дороже реальной цены. И оно как-то попало к клиенту в его папочку с предложениями от подрядчиков Вопрос — какие идеи, кто и нахуя это может быть? Мои варианты: — Фейк от левых людей в надежде срубить бабла на чужом имени. Выглядит не оч реалистично, скорее бы наоборот сделали супер дешево — Кто-то из конкурентов подсирает, чтобы создать ощущение, что мы долбики, к тому же супер дорогие — Менеджеру в штате клиента поручили собрать Х предложений от агентств, ему стало впадлу, поэтому он сам их сгенерил и типа работа сделана — Менеджер в стате клиента от кого-то получил откат, и для всех остальных сделал фейковые всратые кпшки, чтобы победитель был очевиден Ваши идеи?</t>
+  </si>
+  <si>
+    <t>25.09.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5080</t>
+  </si>
+  <si>
+    <t>Выручка моего ботика для генерации картинок перевалила за 100к рублей, ура! Из них 35к — за последний месяц. Ну то есть он разгоняется потихоньку Потыкайтесь тоже, я много отзывов получал, что он довольно удобный → @imagine_picbot</t>
+  </si>
+  <si>
+    <t>24.09.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5079</t>
+  </si>
+  <si>
+    <t>Ну а если вам по традиции нужен промт для агента, то мое ему наставление было таким Это живой проект с ценной датой, смотри не обосрись там</t>
+  </si>
+  <si>
+    <t>24.09.26 14:54</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5078</t>
+  </si>
+  <si>
+    <t>Короче, очередная байка Моему агентству 8 лет. За это время в нем сменилось несколько маркетологов и с десяток подрядчиков по трафику, сайту, сео и так далее И каждый, блин, каждый нахерячивал в Метрике свои цели. А чужие не трогал В итоге пользоваться этим стало просто невозможно — у тебя под 200 целей, часть дублируется, часть не пашет, часть вроде как должна показывать одно и то же, но цифры разные Ни один человек из команды эти Авгиевы конюшки разгребать не решался, а мне было невероятно влом, это долго и скучно Ну и вы поняли уже, куда все идет, да? API Метрики + API Црмки + Клод Код + 5-минутная голосовуха с моими причитаниями + команда «Ебитес» И все, аналитика приведена в порядок. Все старые цели снесли, новые на все кнопки-формы настроили, отчеты собрали, даже по пути один косяк в црмке пофиксили, там какие-то данные терялись А щас он собирает сквозную аналитику в таблицах, чтобы можно было смотреть не просто клики и заявки, а прям выручку по каждой утмке, источнику или заполненой форме Ни один человек при этом не пострадал</t>
+  </si>
+  <si>
+    <t>23.09.26 14:29</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5077</t>
+  </si>
+  <si>
+    <t>Э, блин, опять моя любимая реакция пропала с канала 😺 Накидайте голосов по-братски → https://t.me/molyanov_blog?boost Upd: ееее, спасибо!</t>
+  </si>
+  <si>
+    <t>23.09.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5076</t>
+  </si>
+  <si>
+    <t>Ну не заебись ли, а?! Весь видеоряд написал Опус на Реакте, без единой генерации во внешних моделях Купил подписку на Клода обратно короче…</t>
+  </si>
+  <si>
+    <t>23.09.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5075</t>
+  </si>
+  <si>
+    <t>зацените, чего Опус умеет Это не генерация, это все в Remotion кодом прописано Сценарий я ему не задавал, чисто самодеятельность для демонстрации</t>
+  </si>
+  <si>
+    <t>23.09.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5074</t>
+  </si>
+  <si>
+    <t>Разгребаю 117 непрочитанных диалогов, которые накопились за пятидневную поездку, и думаю А не посадить ли в каком-то виде агента на это дело В Телеге есть возможность официально подключить бота к своей личке. Более того, он и так подключен, но только в ридонли, чтобы вытаскивать из диалогов полезную инфу и задачки А что если дать ему больше свободы? Например, слать нахуй спамеров и отвечать «мне не интересно» на бесконечные предложения сходить на созвон, во время которого мне будут предлагать очередное супер-выгодное партнерство. Или маршрутизировать нормальные запросы нужным людям из команды Кто-то пробовал так делать?</t>
+  </si>
+  <si>
+    <t>22.09.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5073</t>
+  </si>
+  <si>
+    <t>Блэд, обратно подписку покупать придется походу</t>
+  </si>
+  <si>
+    <t>21.09.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5072</t>
+  </si>
+  <si>
+    <t>Этот мемчик собрал 150к просмотров в Инсте. Посмотрите и вы тоже — видимо годно получилось! Да, я седня весь день по горам шкерился, мне лень посты писать, сорян</t>
+  </si>
+  <si>
+    <t>21.09.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/molyanov_blog/5071</t>
+  </si>
+  <si>
+    <t>Для тех, кто устал от “выйди на оборот 2 млн, тогда поднимем ставку”. Где сейчас реально выгодно работать агентствам и фрилансерам с точки зрения партнерских программ? В eLama для всех новых партнеров фиксированное вознаграждение по Яндекс Директу до конца февраля 2027 года без всяких «до». Каждый месяц — стабильный % при любом бюджете клиентов — 6% за Поиск — 9% за РСЯ Бонусом — экосистема для роста: 📌 Сертификация по Яндекс.Директу Можно пройти прямо внутри eLama. Для тех, кто подтверждает квалификацию или развивает агентство — это плюс к доверию клиентов и возможность иметь преимущество в тендерах 🔄 Бесшовный перенос аккаунтов Если у вас или вашего клиента уже есть аккаунты, созданные напрямую в Директе, их можно перенести в eLama за пару кликов. Статистика, обученные стратегии, аналитика — всё сохраняется. И вознаграждение начинает капать с первого же месяца 🧰 80+ платных инструментов — бесплатно Для партнеров открывается доступ к сервисам, которые обычно стоят денег: SpyWords, Keys.so, ClickFraud, защита от ботов, инструменты аналитики и т.д. Экономия — от 4 млн ₽ в год А еще eLama можно подключать не только Яндекс. Директ, но и VK Рекламу, Telegram Ads, Wildberries, Avito Рекламу и другие — и везде получать вознаграждение: — 17% за таргетированную рекламу — 20% за Авито рекламу — До 25% за рекламу на Ozon и по другим рекламным системам С постоплатой без процентов и комиссий и удобной отчетностью. Коротко: вы получаете повышенные проценты на длительный срок, бесплатный профессиональный инструментарий, официальную сертификацию и полный контроль над аккаунтами без потери данных. Если еще не в партнерке eLama — сейчас самое время зафиксировать условия! Pеклама: СМБ-Сервис, ИНН: 7713412899, Erid:2VSb5x2goTY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -11360,62 +13049,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1225"/>
+  <dimension ref="A1:H1414"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4809.54" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="8073.886" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -38371,51 +40060,51 @@
       </c>
       <c r="C1098" t="s">
         <v>3283</v>
       </c>
       <c r="D1098" s="1" t="s">
         <v>3284</v>
       </c>
       <c r="E1098">
         <v>5375</v>
       </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099">
         <v>91423</v>
       </c>
       <c r="B1099" t="s">
         <v>3285</v>
       </c>
       <c r="C1099" t="s">
         <v>3286</v>
       </c>
       <c r="D1099" s="1" t="s">
         <v>3287</v>
       </c>
       <c r="E1099">
-        <v>1481</v>
+        <v>5126</v>
       </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100">
         <v>91424</v>
       </c>
       <c r="B1100" t="s">
         <v>3288</v>
       </c>
       <c r="C1100" t="s">
         <v>3289</v>
       </c>
       <c r="D1100" s="1" t="s">
         <v>3290</v>
       </c>
       <c r="E1100">
         <v>2186</v>
       </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101">
         <v>91425</v>
       </c>
       <c r="B1101" t="s">
         <v>3291</v>
@@ -40514,50 +42203,3263 @@
       <c r="C1224" t="s">
         <v>3656</v>
       </c>
       <c r="D1224" s="1" t="s">
         <v>3657</v>
       </c>
       <c r="E1224">
         <v>4313</v>
       </c>
     </row>
     <row r="1225" spans="1:8">
       <c r="A1225">
         <v>91549</v>
       </c>
       <c r="B1225" t="s">
         <v>3658</v>
       </c>
       <c r="C1225" t="s">
         <v>3659</v>
       </c>
       <c r="D1225" s="1" t="s">
         <v>3660</v>
       </c>
       <c r="E1225">
         <v>2398</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>92160</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3661</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3663</v>
+      </c>
+      <c r="E1226">
+        <v>3492</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>92161</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3666</v>
+      </c>
+      <c r="E1227">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>92162</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3667</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3669</v>
+      </c>
+      <c r="E1228">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>92163</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3670</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>3672</v>
+      </c>
+      <c r="E1229">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>92164</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3673</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3674</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3675</v>
+      </c>
+      <c r="E1230">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>92165</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3676</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3677</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3678</v>
+      </c>
+      <c r="E1231">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>92166</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3679</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3680</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>3681</v>
+      </c>
+      <c r="E1232">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>92167</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3684</v>
+      </c>
+      <c r="E1233">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>92168</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3685</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3687</v>
+      </c>
+      <c r="E1234">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>92169</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3688</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3689</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3690</v>
+      </c>
+      <c r="E1235">
+        <v>2432</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>92170</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3691</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3693</v>
+      </c>
+      <c r="E1236">
+        <v>3213</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>92171</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3694</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3695</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3696</v>
+      </c>
+      <c r="E1237">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>92172</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3698</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3699</v>
+      </c>
+      <c r="E1238">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>92173</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3700</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3702</v>
+      </c>
+      <c r="E1239">
+        <v>3135</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>92174</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3703</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3705</v>
+      </c>
+      <c r="E1240">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>92175</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3706</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3707</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3708</v>
+      </c>
+      <c r="E1241">
+        <v>3667</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>92176</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E1242">
+        <v>3691</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>92177</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3712</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>3714</v>
+      </c>
+      <c r="E1243">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>92178</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3715</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="E1244">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>92179</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3718</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="E1245">
+        <v>3921</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>92180</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3721</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>3723</v>
+      </c>
+      <c r="E1246">
+        <v>4459</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>92181</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3724</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3725</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E1247">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>92182</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E1248">
+        <v>4053</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>92183</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3730</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3731</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>3732</v>
+      </c>
+      <c r="E1249">
+        <v>4070</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>92184</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3733</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3734</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3735</v>
+      </c>
+      <c r="E1250">
+        <v>4009</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>92185</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3736</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3737</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>3738</v>
+      </c>
+      <c r="E1251">
+        <v>3666</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>92186</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3739</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3740</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>3741</v>
+      </c>
+      <c r="E1252">
+        <v>3525</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>92187</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3742</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3743</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>3744</v>
+      </c>
+      <c r="E1253">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>92188</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3745</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>3747</v>
+      </c>
+      <c r="E1254">
+        <v>3330</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>92189</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3748</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3749</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>3750</v>
+      </c>
+      <c r="E1255">
+        <v>3255</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256">
+        <v>92190</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3751</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3752</v>
+      </c>
+      <c r="D1256" s="1" t="s">
+        <v>3753</v>
+      </c>
+      <c r="E1256">
+        <v>4099</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257">
+        <v>92191</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3754</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3755</v>
+      </c>
+      <c r="D1257" s="1" t="s">
+        <v>3756</v>
+      </c>
+      <c r="E1257">
+        <v>4477</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258">
+        <v>92192</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3757</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3758</v>
+      </c>
+      <c r="D1258" s="1" t="s">
+        <v>3759</v>
+      </c>
+      <c r="E1258">
+        <v>4874</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259">
+        <v>92193</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3760</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1259" s="1" t="s">
+        <v>3762</v>
+      </c>
+      <c r="E1259">
+        <v>5183</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260">
+        <v>92194</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3763</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3764</v>
+      </c>
+      <c r="D1260" s="1" t="s">
+        <v>3765</v>
+      </c>
+      <c r="E1260">
+        <v>4283</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261">
+        <v>92195</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3766</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3767</v>
+      </c>
+      <c r="D1261" s="1" t="s">
+        <v>3768</v>
+      </c>
+      <c r="E1261">
+        <v>4379</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262">
+        <v>92196</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3769</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3770</v>
+      </c>
+      <c r="D1262" s="1" t="s">
+        <v>3771</v>
+      </c>
+      <c r="E1262">
+        <v>4024</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263">
+        <v>92197</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3772</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3773</v>
+      </c>
+      <c r="D1263" s="1" t="s">
+        <v>3774</v>
+      </c>
+      <c r="E1263">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264">
+        <v>92198</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3775</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3776</v>
+      </c>
+      <c r="D1264" s="1" t="s">
+        <v>3777</v>
+      </c>
+      <c r="E1264">
+        <v>3325</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265">
+        <v>92199</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3778</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3779</v>
+      </c>
+      <c r="D1265" s="1" t="s">
+        <v>3780</v>
+      </c>
+      <c r="E1265">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266">
+        <v>92200</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3781</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3782</v>
+      </c>
+      <c r="D1266" s="1" t="s">
+        <v>3783</v>
+      </c>
+      <c r="E1266">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267">
+        <v>92201</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3784</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3785</v>
+      </c>
+      <c r="D1267" s="1" t="s">
+        <v>3786</v>
+      </c>
+      <c r="E1267">
+        <v>3547</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268">
+        <v>92202</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3787</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D1268" s="1" t="s">
+        <v>3789</v>
+      </c>
+      <c r="E1268">
+        <v>3373</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269">
+        <v>92203</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3790</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3791</v>
+      </c>
+      <c r="D1269" s="1" t="s">
+        <v>3792</v>
+      </c>
+      <c r="E1269">
+        <v>3220</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270">
+        <v>92204</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3793</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3794</v>
+      </c>
+      <c r="D1270" s="1" t="s">
+        <v>3795</v>
+      </c>
+      <c r="E1270">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271">
+        <v>92205</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3796</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3797</v>
+      </c>
+      <c r="D1271" s="1" t="s">
+        <v>3798</v>
+      </c>
+      <c r="E1271">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272">
+        <v>92206</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3799</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3800</v>
+      </c>
+      <c r="D1272" s="1" t="s">
+        <v>3801</v>
+      </c>
+      <c r="E1272">
+        <v>3755</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273">
+        <v>92207</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3802</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3803</v>
+      </c>
+      <c r="D1273" s="1" t="s">
+        <v>3804</v>
+      </c>
+      <c r="E1273">
+        <v>3765</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274">
+        <v>92208</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3805</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3806</v>
+      </c>
+      <c r="D1274" s="1" t="s">
+        <v>3807</v>
+      </c>
+      <c r="E1274">
+        <v>4171</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275">
+        <v>92209</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3808</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3809</v>
+      </c>
+      <c r="D1275" s="1" t="s">
+        <v>3810</v>
+      </c>
+      <c r="E1275">
+        <v>3914</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276">
+        <v>92210</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3811</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3812</v>
+      </c>
+      <c r="D1276" s="1" t="s">
+        <v>3813</v>
+      </c>
+      <c r="E1276">
+        <v>3557</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277">
+        <v>92211</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3814</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3815</v>
+      </c>
+      <c r="D1277" s="1" t="s">
+        <v>3816</v>
+      </c>
+      <c r="E1277">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278">
+        <v>92212</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3817</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3818</v>
+      </c>
+      <c r="D1278" s="1" t="s">
+        <v>3819</v>
+      </c>
+      <c r="E1278">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279">
+        <v>92213</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3820</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3821</v>
+      </c>
+      <c r="D1279" s="1" t="s">
+        <v>3822</v>
+      </c>
+      <c r="E1279">
+        <v>4012</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280">
+        <v>92214</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3823</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3824</v>
+      </c>
+      <c r="D1280" s="1" t="s">
+        <v>3825</v>
+      </c>
+      <c r="E1280">
+        <v>4053</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281">
+        <v>92215</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3826</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3827</v>
+      </c>
+      <c r="D1281" s="1" t="s">
+        <v>3828</v>
+      </c>
+      <c r="E1281">
+        <v>4004</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282">
+        <v>92216</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3829</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3830</v>
+      </c>
+      <c r="D1282" s="1" t="s">
+        <v>3831</v>
+      </c>
+      <c r="E1282">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283">
+        <v>92217</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3832</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3833</v>
+      </c>
+      <c r="D1283" s="1" t="s">
+        <v>3834</v>
+      </c>
+      <c r="E1283">
+        <v>4117</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284">
+        <v>92218</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3835</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3836</v>
+      </c>
+      <c r="D1284" s="1" t="s">
+        <v>3837</v>
+      </c>
+      <c r="E1284">
+        <v>4357</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285">
+        <v>92219</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3838</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3839</v>
+      </c>
+      <c r="D1285" s="1" t="s">
+        <v>3840</v>
+      </c>
+      <c r="E1285">
+        <v>4105</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286">
+        <v>92220</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3841</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3842</v>
+      </c>
+      <c r="D1286" s="1" t="s">
+        <v>3843</v>
+      </c>
+      <c r="E1286">
+        <v>4278</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287">
+        <v>92221</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3844</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3845</v>
+      </c>
+      <c r="D1287" s="1" t="s">
+        <v>3846</v>
+      </c>
+      <c r="E1287">
+        <v>4065</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288">
+        <v>92222</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3847</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3848</v>
+      </c>
+      <c r="D1288" s="1" t="s">
+        <v>3849</v>
+      </c>
+      <c r="E1288">
+        <v>3802</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289">
+        <v>92223</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3850</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3851</v>
+      </c>
+      <c r="D1289" s="1" t="s">
+        <v>3852</v>
+      </c>
+      <c r="E1289">
+        <v>4049</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290">
+        <v>92224</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3853</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3854</v>
+      </c>
+      <c r="D1290" s="1" t="s">
+        <v>3855</v>
+      </c>
+      <c r="E1290">
+        <v>3958</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291">
+        <v>92225</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3856</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3857</v>
+      </c>
+      <c r="D1291" s="1" t="s">
+        <v>3858</v>
+      </c>
+      <c r="E1291">
+        <v>4293</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292">
+        <v>92226</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3859</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3860</v>
+      </c>
+      <c r="D1292" s="1" t="s">
+        <v>3861</v>
+      </c>
+      <c r="E1292">
+        <v>3798</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:8">
+      <c r="A1293">
+        <v>92227</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>3862</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3863</v>
+      </c>
+      <c r="D1293" s="1" t="s">
+        <v>3864</v>
+      </c>
+      <c r="E1293">
+        <v>3462</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:8">
+      <c r="A1294">
+        <v>92228</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>3865</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3866</v>
+      </c>
+      <c r="D1294" s="1" t="s">
+        <v>3867</v>
+      </c>
+      <c r="E1294">
+        <v>3873</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:8">
+      <c r="A1295">
+        <v>92229</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>3868</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3869</v>
+      </c>
+      <c r="D1295" s="1" t="s">
+        <v>3870</v>
+      </c>
+      <c r="E1295">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:8">
+      <c r="A1296">
+        <v>92230</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>3871</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3872</v>
+      </c>
+      <c r="D1296" s="1" t="s">
+        <v>3873</v>
+      </c>
+      <c r="E1296">
+        <v>4288</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:8">
+      <c r="A1297">
+        <v>92231</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>3874</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3875</v>
+      </c>
+      <c r="D1297" s="1" t="s">
+        <v>3876</v>
+      </c>
+      <c r="E1297">
+        <v>4780</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:8">
+      <c r="A1298">
+        <v>92232</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>3877</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3878</v>
+      </c>
+      <c r="D1298" s="1" t="s">
+        <v>3879</v>
+      </c>
+      <c r="E1298">
+        <v>4652</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:8">
+      <c r="A1299">
+        <v>92233</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>3880</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>3881</v>
+      </c>
+      <c r="D1299" s="1" t="s">
+        <v>3882</v>
+      </c>
+      <c r="E1299">
+        <v>4059</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:8">
+      <c r="A1300">
+        <v>92234</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>3883</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>3884</v>
+      </c>
+      <c r="D1300" s="1" t="s">
+        <v>3885</v>
+      </c>
+      <c r="E1300">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:8">
+      <c r="A1301">
+        <v>92235</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>3886</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>3887</v>
+      </c>
+      <c r="D1301" s="1" t="s">
+        <v>3888</v>
+      </c>
+      <c r="E1301">
+        <v>4107</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:8">
+      <c r="A1302">
+        <v>92236</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>3889</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>3890</v>
+      </c>
+      <c r="D1302" s="1" t="s">
+        <v>3888</v>
+      </c>
+      <c r="E1302">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:8">
+      <c r="A1303">
+        <v>92237</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>3891</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>3892</v>
+      </c>
+      <c r="D1303" s="1" t="s">
+        <v>3893</v>
+      </c>
+      <c r="E1303">
+        <v>3921</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:8">
+      <c r="A1304">
+        <v>92238</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>3894</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>3895</v>
+      </c>
+      <c r="D1304" s="1" t="s">
+        <v>3896</v>
+      </c>
+      <c r="E1304">
+        <v>3810</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:8">
+      <c r="A1305">
+        <v>92239</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>3897</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>3898</v>
+      </c>
+      <c r="D1305" s="1" t="s">
+        <v>3899</v>
+      </c>
+      <c r="E1305">
+        <v>3826</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:8">
+      <c r="A1306">
+        <v>92240</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>3900</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>3901</v>
+      </c>
+      <c r="D1306" s="1" t="s">
+        <v>3902</v>
+      </c>
+      <c r="E1306">
+        <v>4478</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:8">
+      <c r="A1307">
+        <v>92241</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>3903</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>3904</v>
+      </c>
+      <c r="D1307" s="1" t="s">
+        <v>3905</v>
+      </c>
+      <c r="E1307">
+        <v>4490</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:8">
+      <c r="A1308">
+        <v>92242</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>3907</v>
+      </c>
+      <c r="D1308" s="1" t="s">
+        <v>3908</v>
+      </c>
+      <c r="E1308">
+        <v>4927</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:8">
+      <c r="A1309">
+        <v>92243</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>3909</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>3910</v>
+      </c>
+      <c r="D1309" s="1" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1309">
+        <v>4376</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:8">
+      <c r="A1310">
+        <v>92244</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>3912</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>3913</v>
+      </c>
+      <c r="D1310" s="1" t="s">
+        <v>3914</v>
+      </c>
+      <c r="E1310">
+        <v>4904</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:8">
+      <c r="A1311">
+        <v>92245</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>3915</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>3916</v>
+      </c>
+      <c r="D1311" s="1" t="s">
+        <v>3917</v>
+      </c>
+      <c r="E1311">
+        <v>4295</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:8">
+      <c r="A1312">
+        <v>92246</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>3918</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>3919</v>
+      </c>
+      <c r="D1312" s="1" t="s">
+        <v>3920</v>
+      </c>
+      <c r="E1312">
+        <v>4234</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:8">
+      <c r="A1313">
+        <v>92247</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>3921</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>3922</v>
+      </c>
+      <c r="D1313" s="1" t="s">
+        <v>3923</v>
+      </c>
+      <c r="E1313">
+        <v>4230</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:8">
+      <c r="A1314">
+        <v>92248</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>3924</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>3925</v>
+      </c>
+      <c r="D1314" s="1" t="s">
+        <v>3926</v>
+      </c>
+      <c r="E1314">
+        <v>4227</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:8">
+      <c r="A1315">
+        <v>92249</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>3927</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>3928</v>
+      </c>
+      <c r="D1315" s="1" t="s">
+        <v>3929</v>
+      </c>
+      <c r="E1315">
+        <v>4323</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:8">
+      <c r="A1316">
+        <v>92250</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>3930</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>3931</v>
+      </c>
+      <c r="D1316" s="1" t="s">
+        <v>3932</v>
+      </c>
+      <c r="E1316">
+        <v>7429</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:8">
+      <c r="A1317">
+        <v>92251</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>3933</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>3934</v>
+      </c>
+      <c r="D1317" s="1" t="s">
+        <v>3935</v>
+      </c>
+      <c r="E1317">
+        <v>4049</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:8">
+      <c r="A1318">
+        <v>92252</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>3936</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>3937</v>
+      </c>
+      <c r="D1318" s="1" t="s">
+        <v>3938</v>
+      </c>
+      <c r="E1318">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:8">
+      <c r="A1319">
+        <v>92253</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>3939</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D1319" s="1" t="s">
+        <v>3941</v>
+      </c>
+      <c r="E1319">
+        <v>4229</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:8">
+      <c r="A1320">
+        <v>92254</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>3942</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>3943</v>
+      </c>
+      <c r="D1320" s="1" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1320">
+        <v>4695</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:8">
+      <c r="A1321">
+        <v>92255</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>3945</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>3946</v>
+      </c>
+      <c r="D1321" s="1" t="s">
+        <v>3947</v>
+      </c>
+      <c r="E1321">
+        <v>3990</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:8">
+      <c r="A1322">
+        <v>92256</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>3948</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>3949</v>
+      </c>
+      <c r="D1322" s="1" t="s">
+        <v>3950</v>
+      </c>
+      <c r="E1322">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:8">
+      <c r="A1323">
+        <v>92257</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>3951</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>3952</v>
+      </c>
+      <c r="D1323" s="1" t="s">
+        <v>3953</v>
+      </c>
+      <c r="E1323">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:8">
+      <c r="A1324">
+        <v>92258</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>3954</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>3955</v>
+      </c>
+      <c r="D1324" s="1" t="s">
+        <v>3956</v>
+      </c>
+      <c r="E1324">
+        <v>3814</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:8">
+      <c r="A1325">
+        <v>92259</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>3957</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>3958</v>
+      </c>
+      <c r="D1325" s="1" t="s">
+        <v>3959</v>
+      </c>
+      <c r="E1325">
+        <v>3863</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:8">
+      <c r="A1326">
+        <v>92260</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>3960</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>3961</v>
+      </c>
+      <c r="D1326" s="1" t="s">
+        <v>3956</v>
+      </c>
+      <c r="E1326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:8">
+      <c r="A1327">
+        <v>92261</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>3962</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>3963</v>
+      </c>
+      <c r="D1327" s="1" t="s">
+        <v>3964</v>
+      </c>
+      <c r="E1327">
+        <v>4163</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:8">
+      <c r="A1328">
+        <v>92262</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>3965</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>3966</v>
+      </c>
+      <c r="D1328" s="1" t="s">
+        <v>3967</v>
+      </c>
+      <c r="E1328">
+        <v>3972</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:8">
+      <c r="A1329">
+        <v>92263</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>3965</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>3968</v>
+      </c>
+      <c r="D1329" s="1" t="s">
+        <v>3969</v>
+      </c>
+      <c r="E1329">
+        <v>3594</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:8">
+      <c r="A1330">
+        <v>92264</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>3970</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>3971</v>
+      </c>
+      <c r="D1330" s="1" t="s">
+        <v>3972</v>
+      </c>
+      <c r="E1330">
+        <v>3370</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:8">
+      <c r="A1331">
+        <v>92265</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>3973</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>3974</v>
+      </c>
+      <c r="D1331" s="1" t="s">
+        <v>3975</v>
+      </c>
+      <c r="E1331">
+        <v>3927</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:8">
+      <c r="A1332">
+        <v>92266</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>3976</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>3977</v>
+      </c>
+      <c r="D1332" s="1" t="s">
+        <v>3978</v>
+      </c>
+      <c r="E1332">
+        <v>3931</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:8">
+      <c r="A1333">
+        <v>92267</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>3979</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>3980</v>
+      </c>
+      <c r="D1333" s="1" t="s">
+        <v>3981</v>
+      </c>
+      <c r="E1333">
+        <v>4207</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:8">
+      <c r="A1334">
+        <v>92268</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>3982</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>3983</v>
+      </c>
+      <c r="D1334" s="1" t="s">
+        <v>3984</v>
+      </c>
+      <c r="E1334">
+        <v>4387</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:8">
+      <c r="A1335">
+        <v>92269</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>3985</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>3986</v>
+      </c>
+      <c r="D1335" s="1" t="s">
+        <v>3987</v>
+      </c>
+      <c r="E1335">
+        <v>4559</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:8">
+      <c r="A1336">
+        <v>92270</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>3988</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>3989</v>
+      </c>
+      <c r="D1336" s="1" t="s">
+        <v>3990</v>
+      </c>
+      <c r="E1336">
+        <v>4330</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:8">
+      <c r="A1337">
+        <v>92271</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>3991</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>3992</v>
+      </c>
+      <c r="D1337" s="1" t="s">
+        <v>3993</v>
+      </c>
+      <c r="E1337">
+        <v>4609</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:8">
+      <c r="A1338">
+        <v>92272</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>3994</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>3995</v>
+      </c>
+      <c r="D1338" s="1" t="s">
+        <v>3996</v>
+      </c>
+      <c r="E1338">
+        <v>4705</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:8">
+      <c r="A1339">
+        <v>92273</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>3997</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>3998</v>
+      </c>
+      <c r="D1339" s="1" t="s">
+        <v>3999</v>
+      </c>
+      <c r="E1339">
+        <v>4599</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:8">
+      <c r="A1340">
+        <v>92274</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>4000</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>4001</v>
+      </c>
+      <c r="D1340" s="1" t="s">
+        <v>4002</v>
+      </c>
+      <c r="E1340">
+        <v>4603</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:8">
+      <c r="A1341">
+        <v>92275</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>4003</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>4004</v>
+      </c>
+      <c r="D1341" s="1" t="s">
+        <v>4005</v>
+      </c>
+      <c r="E1341">
+        <v>4345</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:8">
+      <c r="A1342">
+        <v>92276</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>4006</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>4007</v>
+      </c>
+      <c r="D1342" s="1" t="s">
+        <v>4008</v>
+      </c>
+      <c r="E1342">
+        <v>4402</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:8">
+      <c r="A1343">
+        <v>92277</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>4009</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>4010</v>
+      </c>
+      <c r="D1343" s="1" t="s">
+        <v>4011</v>
+      </c>
+      <c r="E1343">
+        <v>4734</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:8">
+      <c r="A1344">
+        <v>92278</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>4012</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>4013</v>
+      </c>
+      <c r="D1344" s="1" t="s">
+        <v>4014</v>
+      </c>
+      <c r="E1344">
+        <v>4605</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:8">
+      <c r="A1345">
+        <v>92279</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>4015</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>4016</v>
+      </c>
+      <c r="D1345" s="1" t="s">
+        <v>4017</v>
+      </c>
+      <c r="E1345">
+        <v>4335</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:8">
+      <c r="A1346">
+        <v>92280</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>4018</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>4019</v>
+      </c>
+      <c r="D1346" s="1" t="s">
+        <v>4020</v>
+      </c>
+      <c r="E1346">
+        <v>3839</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:8">
+      <c r="A1347">
+        <v>92281</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>4021</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>4022</v>
+      </c>
+      <c r="D1347" s="1" t="s">
+        <v>4023</v>
+      </c>
+      <c r="E1347">
+        <v>3756</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:8">
+      <c r="A1348">
+        <v>92282</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>4021</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>4024</v>
+      </c>
+      <c r="D1348" s="1" t="s">
+        <v>4025</v>
+      </c>
+      <c r="E1348">
+        <v>3497</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:8">
+      <c r="A1349">
+        <v>92283</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>4026</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>4027</v>
+      </c>
+      <c r="D1349" s="1" t="s">
+        <v>4028</v>
+      </c>
+      <c r="E1349">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:8">
+      <c r="A1350">
+        <v>92284</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>4029</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>4030</v>
+      </c>
+      <c r="D1350" s="1" t="s">
+        <v>4031</v>
+      </c>
+      <c r="E1350">
+        <v>3619</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:8">
+      <c r="A1351">
+        <v>92285</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>4032</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>4033</v>
+      </c>
+      <c r="D1351" s="1" t="s">
+        <v>4034</v>
+      </c>
+      <c r="E1351">
+        <v>3207</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:8">
+      <c r="A1352">
+        <v>92286</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>4035</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>4036</v>
+      </c>
+      <c r="D1352" s="1" t="s">
+        <v>4037</v>
+      </c>
+      <c r="E1352">
+        <v>3602</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:8">
+      <c r="A1353">
+        <v>92287</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>4038</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>4039</v>
+      </c>
+      <c r="D1353" s="1" t="s">
+        <v>4040</v>
+      </c>
+      <c r="E1353">
+        <v>3921</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:8">
+      <c r="A1354">
+        <v>92288</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>4041</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>4042</v>
+      </c>
+      <c r="D1354" s="1" t="s">
+        <v>4043</v>
+      </c>
+      <c r="E1354">
+        <v>4015</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:8">
+      <c r="A1355">
+        <v>92289</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>4044</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>4045</v>
+      </c>
+      <c r="D1355" s="1" t="s">
+        <v>4046</v>
+      </c>
+      <c r="E1355">
+        <v>3845</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:8">
+      <c r="A1356">
+        <v>92290</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>4047</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>4048</v>
+      </c>
+      <c r="D1356" s="1" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1356">
+        <v>3818</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:8">
+      <c r="A1357">
+        <v>92291</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>4050</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>4051</v>
+      </c>
+      <c r="D1357" s="1" t="s">
+        <v>4052</v>
+      </c>
+      <c r="E1357">
+        <v>4140</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:8">
+      <c r="A1358">
+        <v>92292</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>4053</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>4054</v>
+      </c>
+      <c r="D1358" s="1" t="s">
+        <v>4055</v>
+      </c>
+      <c r="E1358">
+        <v>4485</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:8">
+      <c r="A1359">
+        <v>92293</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>4056</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>4057</v>
+      </c>
+      <c r="D1359" s="1" t="s">
+        <v>4058</v>
+      </c>
+      <c r="E1359">
+        <v>4837</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:8">
+      <c r="A1360">
+        <v>92294</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>4060</v>
+      </c>
+      <c r="D1360" s="1" t="s">
+        <v>4061</v>
+      </c>
+      <c r="E1360">
+        <v>4673</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:8">
+      <c r="A1361">
+        <v>92295</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>4062</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>4063</v>
+      </c>
+      <c r="D1361" s="1" t="s">
+        <v>4064</v>
+      </c>
+      <c r="E1361">
+        <v>5140</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:8">
+      <c r="A1362">
+        <v>102758</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>4065</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D1362" s="1" t="s">
+        <v>4067</v>
+      </c>
+      <c r="E1362">
+        <v>3882</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:8">
+      <c r="A1363">
+        <v>102759</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>4068</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D1363" s="1" t="s">
+        <v>4070</v>
+      </c>
+      <c r="E1363">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:8">
+      <c r="A1364">
+        <v>102760</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>4071</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1364" s="1" t="s">
+        <v>4073</v>
+      </c>
+      <c r="E1364">
+        <v>2555</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:8">
+      <c r="A1365">
+        <v>102761</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>4074</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>4075</v>
+      </c>
+      <c r="D1365" s="1" t="s">
+        <v>4076</v>
+      </c>
+      <c r="E1365">
+        <v>2368</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:8">
+      <c r="A1366">
+        <v>102762</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>4077</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>4078</v>
+      </c>
+      <c r="D1366" s="1" t="s">
+        <v>4079</v>
+      </c>
+      <c r="E1366">
+        <v>2772</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:8">
+      <c r="A1367">
+        <v>102763</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>4080</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D1367" s="1" t="s">
+        <v>4082</v>
+      </c>
+      <c r="E1367">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:8">
+      <c r="A1368">
+        <v>102764</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>4083</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>4084</v>
+      </c>
+      <c r="D1368" s="1" t="s">
+        <v>4085</v>
+      </c>
+      <c r="E1368">
+        <v>3474</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:8">
+      <c r="A1369">
+        <v>102765</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>4086</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>4087</v>
+      </c>
+      <c r="D1369" s="1" t="s">
+        <v>4088</v>
+      </c>
+      <c r="E1369">
+        <v>4073</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:8">
+      <c r="A1370">
+        <v>102766</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>4089</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>4090</v>
+      </c>
+      <c r="D1370" s="1" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E1370">
+        <v>4540</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:8">
+      <c r="A1371">
+        <v>102767</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>4092</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>4093</v>
+      </c>
+      <c r="D1371" s="1" t="s">
+        <v>4094</v>
+      </c>
+      <c r="E1371">
+        <v>4594</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:8">
+      <c r="A1372">
+        <v>102768</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>4095</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>4096</v>
+      </c>
+      <c r="D1372" s="1" t="s">
+        <v>4097</v>
+      </c>
+      <c r="E1372">
+        <v>4756</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:8">
+      <c r="A1373">
+        <v>102769</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>4099</v>
+      </c>
+      <c r="D1373" s="1" t="s">
+        <v>4100</v>
+      </c>
+      <c r="E1373">
+        <v>4414</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:8">
+      <c r="A1374">
+        <v>102770</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>4101</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>4102</v>
+      </c>
+      <c r="D1374" s="1" t="s">
+        <v>4103</v>
+      </c>
+      <c r="E1374">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:8">
+      <c r="A1375">
+        <v>102771</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>4104</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>4105</v>
+      </c>
+      <c r="D1375" s="1" t="s">
+        <v>4106</v>
+      </c>
+      <c r="E1375">
+        <v>4063</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:8">
+      <c r="A1376">
+        <v>102772</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>4107</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>4108</v>
+      </c>
+      <c r="D1376" s="1" t="s">
+        <v>4109</v>
+      </c>
+      <c r="E1376">
+        <v>3532</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:8">
+      <c r="A1377">
+        <v>102773</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>4110</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>4111</v>
+      </c>
+      <c r="D1377" s="1" t="s">
+        <v>4112</v>
+      </c>
+      <c r="E1377">
+        <v>3639</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:8">
+      <c r="A1378">
+        <v>123405</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>4113</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>4114</v>
+      </c>
+      <c r="D1378" s="1" t="s">
+        <v>4115</v>
+      </c>
+      <c r="E1378">
+        <v>3211</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:8">
+      <c r="A1379">
+        <v>123406</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>4116</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>4117</v>
+      </c>
+      <c r="D1379" s="1" t="s">
+        <v>4118</v>
+      </c>
+      <c r="E1379">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:8">
+      <c r="A1380">
+        <v>123407</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>4119</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>4120</v>
+      </c>
+      <c r="D1380" s="1" t="s">
+        <v>4121</v>
+      </c>
+      <c r="E1380">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:8">
+      <c r="A1381">
+        <v>123408</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>4122</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>4123</v>
+      </c>
+      <c r="D1381" s="1" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1381">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:8">
+      <c r="A1382">
+        <v>123409</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>4125</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>4126</v>
+      </c>
+      <c r="D1382" s="1" t="s">
+        <v>4127</v>
+      </c>
+      <c r="E1382">
+        <v>3258</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:8">
+      <c r="A1383">
+        <v>123410</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>4128</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>4129</v>
+      </c>
+      <c r="D1383" s="1" t="s">
+        <v>4130</v>
+      </c>
+      <c r="E1383">
+        <v>3261</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:8">
+      <c r="A1384">
+        <v>123411</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>4131</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>4132</v>
+      </c>
+      <c r="D1384" s="1" t="s">
+        <v>4133</v>
+      </c>
+      <c r="E1384">
+        <v>3390</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:8">
+      <c r="A1385">
+        <v>123412</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>4134</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>4135</v>
+      </c>
+      <c r="D1385" s="1" t="s">
+        <v>4136</v>
+      </c>
+      <c r="E1385">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:8">
+      <c r="A1386">
+        <v>123413</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>4137</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>4138</v>
+      </c>
+      <c r="D1386" s="1" t="s">
+        <v>4139</v>
+      </c>
+      <c r="E1386">
+        <v>3304</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:8">
+      <c r="A1387">
+        <v>123414</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>4140</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>4141</v>
+      </c>
+      <c r="D1387" s="1" t="s">
+        <v>4142</v>
+      </c>
+      <c r="E1387">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:8">
+      <c r="A1388">
+        <v>123415</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>4143</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>4144</v>
+      </c>
+      <c r="D1388" s="1" t="s">
+        <v>4145</v>
+      </c>
+      <c r="E1388">
+        <v>3259</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:8">
+      <c r="A1389">
+        <v>123416</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>4146</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>4147</v>
+      </c>
+      <c r="D1389" s="1" t="s">
+        <v>4148</v>
+      </c>
+      <c r="E1389">
+        <v>3447</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:8">
+      <c r="A1390">
+        <v>124285</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>4149</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>4150</v>
+      </c>
+      <c r="D1390" s="1" t="s">
+        <v>4151</v>
+      </c>
+      <c r="E1390">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:8">
+      <c r="A1391">
+        <v>124286</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>4152</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>4153</v>
+      </c>
+      <c r="D1391" s="1" t="s">
+        <v>4154</v>
+      </c>
+      <c r="E1391">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:8">
+      <c r="A1392">
+        <v>124287</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>4155</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>4156</v>
+      </c>
+      <c r="D1392" s="1" t="s">
+        <v>4157</v>
+      </c>
+      <c r="E1392">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:8">
+      <c r="A1393">
+        <v>127200</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>4158</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>4159</v>
+      </c>
+      <c r="D1393" s="1" t="s">
+        <v>4160</v>
+      </c>
+      <c r="E1393">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:8">
+      <c r="A1394">
+        <v>127201</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>4161</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>4162</v>
+      </c>
+      <c r="D1394" s="1" t="s">
+        <v>4163</v>
+      </c>
+      <c r="E1394">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:8">
+      <c r="A1395">
+        <v>127202</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>4164</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>4165</v>
+      </c>
+      <c r="D1395" s="1" t="s">
+        <v>4166</v>
+      </c>
+      <c r="E1395">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:8">
+      <c r="A1396">
+        <v>127203</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>4167</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1396" s="1" t="s">
+        <v>4169</v>
+      </c>
+      <c r="E1396">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:8">
+      <c r="A1397">
+        <v>127204</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>4170</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>4171</v>
+      </c>
+      <c r="D1397" s="1" t="s">
+        <v>4172</v>
+      </c>
+      <c r="E1397">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:8">
+      <c r="A1398">
+        <v>127205</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>4173</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>4174</v>
+      </c>
+      <c r="D1398" s="1" t="s">
+        <v>4175</v>
+      </c>
+      <c r="E1398">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:8">
+      <c r="A1399">
+        <v>127206</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>4176</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>4177</v>
+      </c>
+      <c r="D1399" s="1" t="s">
+        <v>4178</v>
+      </c>
+      <c r="E1399">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:8">
+      <c r="A1400">
+        <v>127207</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>4179</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>4180</v>
+      </c>
+      <c r="D1400" s="1" t="s">
+        <v>4181</v>
+      </c>
+      <c r="E1400">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:8">
+      <c r="A1401">
+        <v>127208</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>4182</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>4183</v>
+      </c>
+      <c r="D1401" s="1" t="s">
+        <v>4184</v>
+      </c>
+      <c r="E1401">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:8">
+      <c r="A1402">
+        <v>127209</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>4185</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>4186</v>
+      </c>
+      <c r="D1402" s="1" t="s">
+        <v>4187</v>
+      </c>
+      <c r="E1402">
+        <v>3154</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:8">
+      <c r="A1403">
+        <v>127210</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>4188</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>4189</v>
+      </c>
+      <c r="D1403" s="1" t="s">
+        <v>4190</v>
+      </c>
+      <c r="E1403">
+        <v>3288</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:8">
+      <c r="A1404">
+        <v>127211</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>4191</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>4192</v>
+      </c>
+      <c r="D1404" s="1" t="s">
+        <v>4193</v>
+      </c>
+      <c r="E1404">
+        <v>3790</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:8">
+      <c r="A1405">
+        <v>127212</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4194</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>4195</v>
+      </c>
+      <c r="D1405" s="1" t="s">
+        <v>4196</v>
+      </c>
+      <c r="E1405">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:8">
+      <c r="A1406">
+        <v>127213</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4197</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>4198</v>
+      </c>
+      <c r="D1406" s="1" t="s">
+        <v>4199</v>
+      </c>
+      <c r="E1406">
+        <v>3968</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:8">
+      <c r="A1407">
+        <v>127214</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4200</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>4201</v>
+      </c>
+      <c r="D1407" s="1" t="s">
+        <v>4202</v>
+      </c>
+      <c r="E1407">
+        <v>4067</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:8">
+      <c r="A1408">
+        <v>127215</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4203</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>4204</v>
+      </c>
+      <c r="D1408" s="1" t="s">
+        <v>4205</v>
+      </c>
+      <c r="E1408">
+        <v>4007</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:8">
+      <c r="A1409">
+        <v>127216</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4206</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>4207</v>
+      </c>
+      <c r="D1409" s="1" t="s">
+        <v>4208</v>
+      </c>
+      <c r="E1409">
+        <v>4363</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:8">
+      <c r="A1410">
+        <v>127217</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4209</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>4210</v>
+      </c>
+      <c r="D1410" s="1" t="s">
+        <v>4211</v>
+      </c>
+      <c r="E1410">
+        <v>4241</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:8">
+      <c r="A1411">
+        <v>127218</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4212</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>4213</v>
+      </c>
+      <c r="D1411" s="1" t="s">
+        <v>4214</v>
+      </c>
+      <c r="E1411">
+        <v>4265</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:8">
+      <c r="A1412">
+        <v>127219</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4215</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>4216</v>
+      </c>
+      <c r="D1412" s="1" t="s">
+        <v>4217</v>
+      </c>
+      <c r="E1412">
+        <v>4649</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:8">
+      <c r="A1413">
+        <v>127220</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4218</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>4219</v>
+      </c>
+      <c r="D1413" s="1" t="s">
+        <v>4220</v>
+      </c>
+      <c r="E1413">
+        <v>4878</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:8">
+      <c r="A1414">
+        <v>127221</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4221</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>4222</v>
+      </c>
+      <c r="D1414" s="1" t="s">
+        <v>4223</v>
+      </c>
+      <c r="E1414">
+        <v>3386</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">