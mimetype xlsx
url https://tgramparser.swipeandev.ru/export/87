--- v3 (2026-08-03)
+++ v4 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2588">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2931">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -7776,50 +7776,1079 @@
     <t>07.06.26 10:55</t>
   </si>
   <si>
     <t>t.me/glvrdru/6744</t>
   </si>
   <si>
     <t>Вот эти, моя школа (буквально): https://t.me/onidokazali</t>
   </si>
   <si>
     <t>05.06.26 14:49</t>
   </si>
   <si>
     <t>t.me/glvrdru/6742</t>
   </si>
   <si>
     <t>всё ради нашей безопасности. Весь шедевр тут: https://nax.vizit.love/</t>
   </si>
   <si>
     <t>05.06.26 09:01</t>
   </si>
   <si>
     <t>t.me/glvrdru/6741</t>
   </si>
   <si>
     <t>Заходите: https://vkvideo.ru/video-22142529_456243873?list=bf6aa05954487998e7</t>
+  </si>
+  <si>
+    <t>09.09.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6946</t>
+  </si>
+  <si>
+    <t>🆕 Мне доложили, что в интернете только и разговоров, что о мобилизации. Записал видео для дорогих подписчиков о природе псиопов, причинах раскрутки паники и о сбережении кукухи.  Поговорим про рецепты псиопов: кому они выгодны и почему вам не обязательно участвовать во всем этом дерьме. Свою ставку по мобилизации тоже расскажу. Видео за деньги для своих. Бесплатные сейчас только гойда, зрада и перемога.  БУСТИ: https://clickmy.ru/link/Ia1dRS СПОНСОР: https://clickmy.ru/link/YFrOZl Моя ставка — что никакой мобилизации в сентябре не будет, потому что она не нужна и в ней нет смысла. Но всем, кто зарабатывает на панике, нужно убедить вас в обратном.</t>
+  </si>
+  <si>
+    <t>08.09.26 15:21</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6945</t>
+  </si>
+  <si>
+    <t>Бесплатный контент: большое видео о том, как Хрущев и Кеннеди предотвратили ядерную войну с помощью телеграфа, радио и журналистов. Про «Карибский кризис», настоящие переговоры и как это связано с сегодняшним днём. Только элитный Ютуб для богатых господ: https://youtu.be/ZUY3KZXAiVg?si=KlabIsWmkp--n96t</t>
+  </si>
+  <si>
+    <t>08.09.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6943</t>
+  </si>
+  <si>
+    <t>Бесплатный контент: большое видео о том, как Хрущев и Кеннеди предотвратили ядерную войну с помощью телеграфа, радио и журналистов. https://youtu.be/ZUY3KZXAiVg?si=KlabIsWmkp--n96t</t>
+  </si>
+  <si>
+    <t>08.09.26 12:47</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6941</t>
+  </si>
+  <si>
+    <t>Мое агентство «Палиндром» запускает направление для малого и среднего бизнеса. Это хорошие продающие соцсети по цене обычного сммщика: https://ogoagency.ru/ Самая мощь — что можно наконец-то купить отдельную услугу продвижения вашего контента. Например, у вас уже работает команда СММ, но канал не растет, потому что нет механизмов вирусного распространения. У нас есть отдел, который продвинет ваш контент. Раньше этим пользовались только клиенты «Палиндрома», теперь это отдельная услуга для всех.</t>
+  </si>
+  <si>
+    <t>06.09.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6940</t>
+  </si>
+  <si>
+    <t>Антонина Живаго диссит мужа</t>
+  </si>
+  <si>
+    <t>06.09.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6939</t>
+  </si>
+  <si>
+    <t>Единственная позорная страница нашей недавней лингвистической истории — это слово «бариста». Слово привезено вместе с говняным кофе из Италии, где суффикс -ista означает «занятый каким-то делом», как наш «-ист» (альпинист, машинист). Но только maquinista у нас стал «машинист», а на слово barista миллениалы почему-то боятся дышать, как будто это что-то священное. Хочу, чтобы Институт русского языка ввел альтернативную норму «барист» по аналогии с «машинистом», и чтобы можно было всё спокойно склонять: Я барист-многорожочник Устроился на должность бариста в НИИ кофемашиностроения Оставил баристу на чай Вижу бариста — сразу обсуждаю обжарку Учился на машиниста, а стал баристом О баристе своем думает</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6938</t>
+  </si>
+  <si>
+    <t>Про детский язык Школьники полюбили новое английское слово to mog, что означает «доминировать, превосходить, быть сильнее и красивее». В русский язык слово перешло как положено: как глагол первого спряжения «могать» с прямым дополнением: Он всех могнул Я могаю тебя Это очень хорошо. Русский язык хорош тем, что мы можем вбирать всё самое интересное от других и насаждать свои правила. У нас свои приставки и суффиксы добавляются к любым заимствованным словам, и они становятся русскими: пофлексить, зашеймить, тильтанул, замогал. Так что если ваши дети хотят могать — не мешайте им, это хорошее устремление. Спорт там, одежда, осанка, прикус. Чтобы бабушки потом сказали: «Ишь какой гигачад вымахал!»</t>
+  </si>
+  <si>
+    <t>03.09.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6936</t>
+  </si>
+  <si>
+    <t>🆕 Контент-завод Revyline: темная сторона, о которой вам не расскажут Основатель бренда Revyline похвастался итогами работы своего контент-завода за июль: в интересах компании выпущено 11 тысяч роликов, которые дали МИЛЛИАРД просмотров и МИЛЛИОН переходов на маркетплейсы. Только за июль. Блогеры-маркетологи ссутся от восторга. Теперь всем резко нужен собственный контент-заводик. В новом ролике я разбираю этот кейс с холодной головой и сухими трусами: очевидно, что там не всё так радужно и почти никто не сможет это воспроизвести. 🚬 Как водится, за деньги, потому что бесплатно вам только курсы по контент-заводам продадут БУСТИ: https://clickmy.ru/link/d631T9 СПОНСОР: https://clickmy.ru/link/m4wYHK</t>
+  </si>
+  <si>
+    <t>03.09.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6935</t>
+  </si>
+  <si>
+    <t>Срочно? Под пост надо этот слайд с дизайнером пересобрать, сделать его вертикальным</t>
+  </si>
+  <si>
+    <t>01.09.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6934</t>
+  </si>
+  <si>
+    <t>А вот это похуже, потому что основано на метафоре и не касается тревоги. Плохое самочувствие и нейрослоп — тревожно. Новый космос — нет. Но из хорошего — плакат висит возле роддома</t>
+  </si>
+  <si>
+    <t>01.09.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6933</t>
+  </si>
+  <si>
+    <t>Не успел сфоткать хороший рекламный плакат: Странное самочувствие — повод спросить врача, а не ИИ. Реклама клиники</t>
+  </si>
+  <si>
+    <t>01.09.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6932</t>
+  </si>
+  <si>
+    <t>В середине августа я выступал в Бруснике про блогинг, тренды и вечное. Мы взяли за основу текст Льва Толстого и представили, как бы выглядел этот текст сегодня. И оттуда — как быть автором в мире нейрослопа и конкуренции за внимание. Бруснике — спасибо за приглашение, было уютно и честно. Кто у меня был или кому интересна тема — вот презентация с того вечера: https://docs.google.com/presentation/d/16xNbnnyhhaZnatZIxb3gfI_zWVntaAGV3lpc79Sm2Jc/edit</t>
+  </si>
+  <si>
+    <t>01.09.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6931</t>
+  </si>
+  <si>
+    <t>В Бусти душевный ролик про расфокус и сделывание дел. Для тех, кто: — не успевает, а надо успевать; — вечно чувствует себя в расфокусе; — не делает важное, а растрачивается по мелочам. Сначала поверхностное и практически применимое, в конце — глубокое, тяжелое, психологическое. Как и всё ценное, это за деньги. Для подписчиков Бусти и Спонсора — уже доступно. Бусти: https://clickmy.ru/link/4kmgZA Спонсор: https://clickmy.ru/link/MDPuEe</t>
+  </si>
+  <si>
+    <t>31.08.26 18:55</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6930</t>
+  </si>
+  <si>
+    <t>В комментариях накопилось ботов и просто больных, поэтому на месяцок вечеринка сворачивается. В начале октября комментарии вернутся. Лю вас</t>
+  </si>
+  <si>
+    <t>31.08.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6929</t>
+  </si>
+  <si>
+    <t>🆕 БЕСПЛАТНЫЙ КОНТЕНТ: Рынок редакторов рухнул, а нейросети наступают — что делать? Запись легендарного эфира с Кирой Калимулиной (@ask_kira), главредом и карьерным консультантом. Обсуждаем, как рухнул рынок текстов и в чём разница между «написать текст» и «быть автором». Отдельно поговорили про то, что происходит с людьми, которые не могут найти работу месяцами: при чём тут «вайб» на собеседовании, как рождается репутация и что значит «не быть мудаком».  🎞 Смотрите, где кому удобнее: Бусти: https://clickmy.ru/link/r16Y4P Спонсор: https://clickmy.ru/link/rKRqKP</t>
+  </si>
+  <si>
+    <t>31.08.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6928</t>
+  </si>
+  <si>
+    <t>Спасибо Уэсту за это, получается</t>
+  </si>
+  <si>
+    <t>31.08.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6926</t>
+  </si>
+  <si>
+    <t>13 июля я попросил тут в канале, чтобы Яндекс сделал в доках режим комментирования. Сегодня захожу — а он есть. Причем! — Есть комментирование только для меня — Есть для всех по ссылке — И есть разные режимы просмотра Кто меня читает из Яндекса — вам магарыч</t>
+  </si>
+  <si>
+    <t>31.08.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6925</t>
+  </si>
+  <si>
+    <t>Новый положняк в российской медийке и публичной политике — писать через запятую «‎наркошопы, интим-услуги, ВПН». Как будто пользоваться ВПН — это то же самое, что копать закладки в палисаднике. Притом что абсолютно все, кто запрещает нам пользоваться ВПН, делают это через ВПН.</t>
+  </si>
+  <si>
+    <t>28.08.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6923</t>
+  </si>
+  <si>
+    <t>То есть спам теперь можно будет слать только через Макс? Это охеренная новость</t>
+  </si>
+  <si>
+    <t>27.08.26 18:40</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6919</t>
+  </si>
+  <si>
+    <t>Пастернак делает молодого анархиста глухонемым, но также — клиническим пиздаболом</t>
+  </si>
+  <si>
+    <t>27.08.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6918</t>
+  </si>
+  <si>
+    <t>🆕 Пена августа: о чем бурлил интернет Продолжаем медитировать над новостным потоком. В новом видео — о чем спорили, что обсуждали и из-за чего бесились в этом августе. Наша задача — уметь видеть в этой пене тенденции и кейсы, которые могут пригодиться в будущем.  Неочевидный тренд — очень умная нативка. Раньше срачи в интернете возникали просто так, а теперь бренды нехило так за них платят. Спасибо закону о рекламе за такое разнообразие рекламных форматов.  Что внутри: - Редизайн логотипа Instagram: зачем менять то, что и так работает - Канал «This is Хорошо» закрывается. База про права на чужое творчество - Депутата сняли с выборов за «нелицензионные» шрифты. Что это значит для авторов? - Хороший кейс нативной рекламы: срач из-за гостевого кофе - Добрая нативка от ВкусВилла: история с сахаром - Мем «себе и Владу»: как автор пыталась монетизировать вирусность и что из этого вышло - Канье Уэст 🚬 Приходите в «Курилку», там не только контент, но и профессиональный чат: вакансии, знакомства и отраслевой движ Бусти: https://clickmy.ru/link/e4Lmkd Спонсор: https://clickmy.ru/link/aJrcKw</t>
+  </si>
+  <si>
+    <t>27.08.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6917</t>
+  </si>
+  <si>
+    <t>Моральное превосходство Один из лучших аргументов фанатов СССР такой: — Вот Америка колонизировала пол-мира — Кровью и подкупом навязали всем свои зеленые бумажки, которые ничего не стоят — Эксплуатирует бедные страны, выкачивает из них ресурсы и поэтому американцы так хорошо живут — США — страна-эксплуататор и террорист, который держит в заложниках весь мир И, судя по пафосу таких комментаторов, это должно восприниматься как что-то ПЛОХОЕ. А СССР, в их мифологии, никого никогда не колонизировал, все республики спонсировал, строил везде инфраструктуру, и потому МЫ ХОРОШИЕ. И когда эти люди со стороны смотрят на свои эти комментарии, ничего у них в душе не шевелится. Ни тени сомнения.</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6916</t>
+  </si>
+  <si>
+    <t>СССР 2.0 против капитализма Есть жанр интернет-срачей: споры про СССР. Люди прямо упарываются в комментариях, доказывая друг другу, нужен ли нам СССР 2.0. (Не являясь при этом политиками.) Моя любимая часть этих срачей — что люди спорят КАЖДЫЙ ПРО СВОЕ, еще и ПРО РАЗНОЕ. Это любопытно наблюдать. Фанаты СССР хотят жить в стране, где они могут своим трудом заработать на квартиру; где они чувствуют себя социально защищенными; где их будут уважать за советский паспорт. В небесном СССР качественная бесплатная медицина и высшее образование; рабочий с уверенностью смотрит в будущее, а российские процессоры обходят Интел по бенчмаркам; мороженое по пять копеек, а муж долбит жену часами с помощью простого советского... Фанаты капитализма при этом НЕ СПОРЯТ с этими тезисами. Базару нет, хорошо иметь возможность заработать на квартиру и гордиться страной. Капиталисты против другого: национализации своих активов, снижения уровня жизни и навязывания им продукции «Автоваза». В их воображаемом СССР капиталистов ставят к стенке, а в их выстраданных ипотечных квартирах бесплатно заселяются грязные скуфы в вонючих олимпийках. Короче, сами себе создали образы, защищают их и спорят каждый о своем. Но в реальности нигде нет ни чистого социализма, ни чистого капитализма. В коммунистическом китае полно частного бизнеса, а капиталистические США тратят на медицину, образование и социалку 66% бюджета (Россия — примерно треть). Во всех странах есть какая-то социалка и какой-то рынок; везде есть несправедливость, борьба за ресурсы, красивые женщины и мороженое пломбир. И везде жопа, глобально одинаковая, но разная в нюансах. Противостояние «небесного СССР» и «России, которую мы строили 30 лет» — это чисто риторический прием, чтобы людям было о чем собачиться в этих наших интернетах. Но есть в этом сраче еще один риторический прием, требующий отдельного упоминания...</t>
+  </si>
+  <si>
+    <t>27.08.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6914</t>
+  </si>
+  <si>
+    <t>Кто хотел в Школу редакторов: 1. Сегодня в 17:00 Артем Горбунов проводит день открытых дверей, можно задать ему все вопросы: https://t.me/+3BihpoRJDJUyZjMy 2. Завтра на любые вопросы буду отвечать уже я, по той же ссылке В целом можно и под этим постом задать любые вопросы, но лучше сходить на день открытых дверей, вам там всё красиво покажут и расскажут. Кто собирался поступать — успевайте до конца понедельника 31 августа. Тогда ваша вторая ступень придется на январь, а защита — на начало лета.</t>
+  </si>
+  <si>
+    <t>26.08.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6912</t>
+  </si>
+  <si>
+    <t>МОИ МОЛИТВЫ БЫЛИ УСЛЫШАНЫ В конце июня я просил Яндекс сделать нормальный шеринг документа по ссылке: https://t.me/glvrdru/6797 Не через сраный перевалочный пункт с рекламой и кнопкой «редактировать копию», а как в гуглдоках, сразу в редактор. ОНИ ЭТО СДЕЛАЛИ. Вот просто ссылка из яндекс-дока, открывай и смотри: https://disk.yandex.ru/i/_77ohms1AJeWiA Что осталось из моих хотелок: — Документ без разбивки на страницы (сейчас можно вручную поставить лист длиной метр, но это костыль) — Режим комментирования по ссылке — Настраиваемые стили. наборы стилей, экспорт и передача стилей — Настраиваемая автозамена — Вызов палитры команд с клавиатуры — Нативное мобильное приложение (и не такое всратое, как у Гугла) — Канье Уэст</t>
+  </si>
+  <si>
+    <t>26.08.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6911</t>
+  </si>
+  <si>
+    <t>хехехе, Яндекс доки )))</t>
+  </si>
+  <si>
+    <t>25.08.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6910</t>
+  </si>
+  <si>
+    <t>⭐️ Личный бренд вам не нужен В этом видео предлагаю свой взгляд на идею личного бренда. Главный тезис: скорее всего, он вам не нужен.  Вокруг идеи личного бренда сложился карго-культ, который лишь умножает печали. Не всем нужно превращать себя в медиапроект, продавать рекламу или привлекать незнакомых людей из соцсетей. Многие задачи прекрасно решаются без регулярного контента и тем более — без «опродукчивания» себя.  Если вы никак не можете решиться строить личный бренд; если вам это противно; если стесняетесь упаковываться распаковывается, проявляться и просветляться — вы не отстали.  Наоборот: возможно, вы одни из немногих, кто сохранил рассудок.  Бусти: https://clickmy.ru/link/pEjbWu Спонсор: https://clickmy.ru/link/3bB2II</t>
+  </si>
+  <si>
+    <t>25.08.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6909</t>
+  </si>
+  <si>
+    <t>Кто сегодня видел меня в Екатеринбурге, вот презентация, которую обещал: https://docs.google.com/presentation/d/1_ofCvmlFSyX0TMGEhwWweAy8f2Sqm65417cnSH8-MEw/edit?usp=sharing В конце ответил на вопросы, которые не успел осветить на выступлении. О чем там: — Что с соцсетями? — Про две России — Нужно ли снимать вертикальные видео + мой опыт — Почему вы не переиграете ни Морозовых, ни Настю Борсук — Кашпировский Если фоткали что-то во время моей сессии, присылайте фотки в комменты</t>
+  </si>
+  <si>
+    <t>25.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6908</t>
+  </si>
+  <si>
+    <t>Я в ТГ // я в ВК</t>
+  </si>
+  <si>
+    <t>25.08.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6907</t>
+  </si>
+  <si>
+    <t>Как развивается история про рисунки Смешариков: — Создатели Смешариков пригласили девочку к себе в студию — Губернатор поручил создать в области арт-пространства для рисования — Оператор наружной рекламы Mayer поддержал историю на билбордах по всей стране — В целом было много поддержки в адрес девочки и много негатива в адрес администрации Одновременно с этим: — Ведущий «Сольвьев-лайв» Сергей Мардан назвал идиотизмом то, что родители разрешили девочке рисовать на казенной детской площадке. Также он назвал хренью идею, что дети должны расти в состоянии творческой свободы и самовыражения. Еще было про необходимость подзатыльника для воспитания детей — Дмитрию Пучкову (Гоблину) показалось, что «так называемая девочка» нагадила на площадке и потому должна привести всё в исходное состояние, потому что это казенное имущество Поистине есть две параллельные России.</t>
+  </si>
+  <si>
+    <t>24.08.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6906</t>
+  </si>
+  <si>
+    <t>Еще интересное про соцсети: у меня посты из ТГ зеркалятся в ВК, и это просто два разных мира ДВА РАЗНЫХ МИРА. КАК БУДТО ДВЕ РАЗНЫЕ СТРАНЫ. В ВК активнее всего проявляется позиция за справедливость и равенство. В ТГ — за личную ответственность и конкуренцию. В ВК типичная женщина 50+ обязательно сделает замечание, что фу ругаться матом. В ТГ комменты читать любо-дорого, можно и самому подучиться словам. В ВК бородатый мужчина с рунами в костюме богатыря за автаркическую экономику. В ТГ бородатый мужчина в костюме айтишника за глобальную экономику. Кримсон и Мараховский предсказывали оформление «параллельных Россий». Я это наблюдаю прямо сейчас в своих же каналах. Любо-дорого. P. S. ВОЗМОЖНО!!! Водораздел проходит по простому признаку: УРОВЕНЬ ВЛАДЕНИЯ АНГЛИЙСКИМ ЯЗЫКОМ</t>
+  </si>
+  <si>
+    <t>24.08.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6905</t>
+  </si>
+  <si>
+    <t>Саша не спрашивал, но я прокомментирую: почему у авторов такой жесткий отток аудитории? Потому что огромное число читателей были привязаны к каналу непрочно. Подписались фоном, на всякий случай, про запас, заглянули на огонек и забыли отписаться. И до блокировок ТГ эти «непрочные» читатели давали от 30 до 50% просмотров — банально за счет того, что снимали уведомления в своей архивной папке. Потом ТГ придушили, и им стало даже не до этого. Если тебя на самом деле глубоко не торкал какой-то канал, ты ради него не будешь переходить вброд через два впна в соседнее село. На статистике это выглядит как ужас и катастрофа. А по факту это просто ушли случайные люди. А самые крутые, яростные, трушные ребята — остались. Вот вы, например. Люблю вас.</t>
+  </si>
+  <si>
+    <t>24.08.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6904</t>
+  </si>
+  <si>
+    <t>Саша Конь написал хорошее для тех, кто ведет ТГ-каналы: https://t.me/sashakon/14031</t>
+  </si>
+  <si>
+    <t>24.08.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6903</t>
+  </si>
+  <si>
+    <t>Отличное кино про Колобка, зря я гнал. Не совсем наши реалии, но чисто по-человечески очень современная история</t>
+  </si>
+  <si>
+    <t>21.08.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6902</t>
+  </si>
+  <si>
+    <t>Брендам нужно выучить слово для ответа обиженным в Твиттере: — Ну поплачь — Ой ай обидели словом «тарелочница» — Вы оскорбляете мои чувства! — Как вы можете об этом шутить? — Бренд не имеет права... — Правильно «редакторка»! Прямо не стесняться: — Ну поплачь Алё, ты в Твиттере. Либо тусуйся с народом, либо проваливай. Вот эти все сопли про «простите, мы никого не хотели оскорбить» — такая это ссанина.</t>
+  </si>
+  <si>
+    <t>20.08.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6901</t>
+  </si>
+  <si>
+    <t>Это цитата губернатора области, демедж контрол запущен, сейчас история стухнет. Также успели отметиться Мизулина и разные правозащитники. А городская администрация успела написать в полицию на злых людей в интернете, но это тоже спустят на тормозах. В общем, пришли старшие, провели разъяснительную работу, расходимся.</t>
+  </si>
+  <si>
+    <t>20.08.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6900</t>
+  </si>
+  <si>
+    <t>Почему происходит такая глупость? Причем не только у муниципалов, а везде: каждые пару недель кто-то в соцсетях выдает примерно такой же сюжет, и его отменяют с разной степенью интенсивности. Недавно какую-то девчонку не пустили на похороны к дедушке. До этого в Додо собачку обижали. Так вот, почему? Это мы наблюдаем поведение на эмоциях. Кто-то очень разозлила ситуация, он уперся рогом и начал бодаться, ушел в защиту и отказ. «Ничего не знаю, по документам это порча, пишем так, исполнять!» Как выйти из этой ситуации? Посоветоваться с кем-то посторонним, прежде чем делать любые публичные заявления. Пойти к пиарщику, политтехнологу, просто к любому НЕПРЕДВЗЯТОМУ человеку, которого от этой ситуации не бомбит. И просто попросить взгляд со стороны: «Мы вот собираемся написать о ребенке, который испортил имущество». Не нужно быть великим пиарщиком, чтобы правильно прочитать этот сюжет: «Мы собираемся преследовать талантливого ребенка». Как обычно заканчиваются такие ситуации? Они доходят до абсурда, и кто-то старший приходит раздавать всем люлей. Потому что последнее, что ты можешь сделать, когда ты на эмоциях — это трезво оценивать ситуацию.</t>
+  </si>
+  <si>
+    <t>20.08.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6899</t>
+  </si>
+  <si>
+    <t>В продолжение поста про Смешариков. Что можно сделать в ситуации со смешариками в Болохове Самим «Смешарикам» (правообладателям) можно выступить в защиту ребенка, подарить билеты на новый фильм, оплатить ремонт покрытия, а сам рисунок перенести в музей «Смешариков». Программа-максимум — сделать совместно с городской администрацией уникальную тематическую площадку про «Смешариков», единственную в Тульской области. Люди из других городов будут привозить своих детей, чтобы поиграть с любимыми персонажами. Любому депутату, который идет на выборы, можно выступить с критикой администрации город и пообещать за свой личный счет восстановить площадку. «Не трогайте наших детей, они — наше будущее». И использовать этот повод, чтобы присвоить себе протестное голосование в районе. Губернатору или главе района — лично приехать, признать ошибку своих подчиненных, поговорить с семьей под камеру и подарить большой набор для творчества. Фразы типа «перегибы на местах» и «все на нервах, но давайте оставаться людьми». Главе районной полиции — теми же словами: «Мы ловим преступников, закладчиков, сбиваем дроны, защищаем страну. Давайте оставаться людьми и не трогать детей. А рисунок классный». Короче, это такая откровенная глупость, что набить себе политических и репутационных очков — просто элементарно. Единственная сторона, котороая уже не выкрутится — это сама городская администрация. Они уже наговорили нехорошего в комментах и обратились в полицию, назад дороги нет. На сммщика это скинуть не получится, потому что это маленький человек в большой организации — народ будет на его стороне. А признавать собственные ошибки — это у нас что-то из разряда научной фантастики.</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6898</t>
+  </si>
+  <si>
+    <t>Какая-то лютая глупость происходит у нас в Тульской области. Ребенок нарисовал на детской площадке смешариков. Нарисовал неплохо, старательно, но какими-то крепкими мелками. Кого-то в администрации города это прямо ВЗБОМБИЛО. Они обратились в полицию, типа найдите ребенка и его родителей. Это уже само по себе сомнительно. Но в полиции мудрый МВДшник мог бы им покрутить у виска и по-отечески объяснить, что делать так не нужно. Но также в администрации города работал сммщик. Он опубликовал в паблике города ОЧЕНЬ ГРОЗНОЕ сообщение, что делать так нельзя, это порча имущества, родителям нужно самостоятельно всё устранить, и это будет СМЯГЧАЮЩИМ ОБСТОЯТЕЛЬСТВОМ: https://vk.ru/wall-217078481_3669 Показательно, что к рисункам настойчиво применяется термин ВАНДАЛИЗМ. То есть Смешарики = реклама каналов с мефом. В комментариях им, конечно же, в разных формах объяснили: администрация поступает некорректно. На каждый комментарий сммщик ответил в духе: «Нет, это расценивается как порча имущества». Новость уже попала в федеральную прессу. Это ТАКОЙ ЖИРНЫЙ повод для хорошего и плохого пиара... Сейчас распишу.</t>
+  </si>
+  <si>
+    <t>19.08.26 20:25</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6897</t>
+  </si>
+  <si>
+    <t>Вчера в очереди на Газпромнефть размышлял о смысле искусства. Какое торкает, а какое нет? Вот что придумалось. Есть очень много способов действовать. Можно херачить на работе, можно жрать и убиваться, можно вести себя как гнида в собственных интересах, можно быть альтруистом и т. д. Вот как жить из всех этих вариантов? Проблема в том, что конкретное «как» очень вариативно. Поэтому полезнее думать не про «как», а про «что важно» — то есть про ценности. Ценности образуют иерархию или дерево. Например, можно сказать, что высшая ценность — это выживание, дальше ей подчинены труд, забота, семья, дети. Им подчинено что-то дальше. И если одно входит в конфликт с другим, их взаимное положение в иерархии позволяет разрешить конфликт. Одно по-любому важнее другого, просто в силу структуры этих данных. Так вот: торкающее искусство предлагает некую систему ценностей и задает искренний вопрос — «Как сложится жизнь человека, который будет по этой системе действовать?». Например, Толстой предлагает в «Анне Карениной» два варианта ценностей: у Карениной надо всем ее женское сердце и страсть. Это выше сына и выше чести. И ее линия — это буквально симуляция сценария «Что будет, когда женщина своим страстям не хозяйка?» А у Левина в центре всего — ответственность перед другими: его крестьянами, Китти Щербацкой, братом. Бог там появляется в какой-то момент. И его линия — это симуляция сценария «Чувак с деревни очень старается не делать другим говна». И посмотрите, какой он красавчик в конце — по версии Толстого. Тальберг и мужчины-Турбины. Князь Мышкин и вся эта ссаная шобла. Это же всё этюды о системах ценностей. Наконец, Шатов против Верховенского в «Бесах» — там Достоевский говорит: «Да, клевый Шатов, очень хороший, только убили его как собаку, и никому ничего не было». Тоже этюд, только с другим финалом. Необходимость трансформации персонажа в драматической кривой всякого художественного произведения — это же часто трансформация ценностей. Что-то новое становится важнее остального. И с этим новым герой может одержать победу, хотя раньше ему напихивали. Вот это всё — интересно. За этим хочется следовать. Видимо, есть в нас этот вечный вопрос, что всего важнее. И те авторы, которые всерьез задумываются над этим, — интересны. А бывает, что по форме произведение как будто драматическое, но в нем нет этого вопроса. Там ответ известен заранее, и всё произведение лишь старается это подкрепить. Тогда это не искусство, а пропаганда. На этом подошла моя очередь, я залил полный бак и вернулся домой. Дети уже спали.</t>
+  </si>
+  <si>
+    <t>19.08.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6895</t>
+  </si>
+  <si>
+    <t>А ведь сммщик какого-нибудь мясокомбината сейчас тоже сочиняет шутку про Канье. Какую-нибудь нишевую. Дофаминовую. Чтобы как у Авиасейлс. В Нижневартовске. Сил тебе, родной.</t>
+  </si>
+  <si>
+    <t>19.08.26 13:00</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6894</t>
+  </si>
+  <si>
+    <t>🆕 «Белая гвардия»: антивоенный роман Булгакова, от которого невозможно оторваться Я получил огромное удовольствие от «Белой гвардии». Ожидал мистику в духе «Мастера и Маргариты», а получил ураганное повествование про семью, жизнь, любовь, сифилис и хаос войны. Булгаков описывает войну не романтическую и не героическую, а страшную и беспорядочную. Еще он стебет релокантов и защищает семью. В новом видео делюсь чувствами и мыслями по поводу «Белой гвардии». Говорим про человеческое и историческое. Если не читали или читали давно — приходите, все будет понятно без подготовки, все важное для понимания я дам. Бусти: https://clickmy.ru/link/hAGUvu Спонсор: https://clickmy.ru/link/uEK2WZ</t>
+  </si>
+  <si>
+    <t>19.08.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6893</t>
+  </si>
+  <si>
+    <t>Сегодня в 15:00 буду в эфире марафона «Креативный код. Россия». Будет большой разговор про продвижение в соцсетях, ясность текста, мир читателя, безумные соцсетевые KPI и разумный подход к контенту. Эфир в ВК: https://vkvideo.ru/live-234289895_456239111 Прямо сейчас будет Александр Осадчий про промышленный дизайн, а через час — я.</t>
+  </si>
+  <si>
+    <t>18.08.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6892</t>
+  </si>
+  <si>
+    <t>Два года назад, когда вышла «Большая книга о соцсетях», я провоцировал людей таким тезисом: Автозаправками пользуются все автомобилисты, но никому не нужно быть подписанным на каналы АЗС И надрачивать там лайки, просмотры и аудиторию вообще не нужно. Канал может быть, там можно рассказывать про кофе и хот-доги, но в целом не надо убиваться, никому эти каналы не нужны. В этом году ровно наоборот: появилась жизненная необходимость подписаться на каналы АЗС, если бы там говорили про наличие бензина. Это можно сделать разными способами: — региональные или городские канальчики с новостями, а-ля: «Ленина 12, приёмка 95-го до 18:20, приезжайте» — боты, чтобы выдавали инфу о наличии топлива и очередях по запросу. Можно один бот на все регионы, просто выбрать город на первом шаге — мобильное приложение с картой, которое рекламируют в канале каждые пару дней И вот вам база лидов, которым потом можно что угодно продавать и рекламировать. Из трех главных сетей только одна сделала шаг в этом направлении. У остальных — юбилей, автогонки, лимонады, из чего сделана нефть. Как будто ничего не происходит. Вот для таких моментов нужны соцсети.</t>
+  </si>
+  <si>
+    <t>18.08.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6891</t>
+  </si>
+  <si>
+    <t>Последние дни набора в 24-й поток моей Школы редакторов В понедельник 31 августа будет последний день, когда можно поступить ко мне в 24-й поток Школы редакторов. Школа дает билет в профессию: потом будете работать редакторами, копирайтерами, авторами и контентщиками в ИТ-компаниях. Что нужно знать про этот поток: — Если поступить на первую ступень до 31 августа, вторая будет в январе, а защита дипломов — в мае — На первой ступени я веду ежемесячные вебинары, даю обратную связь и разбираю ваши работы — На второй ступени я даю обратную связь каждую неделю. А еще — все остальные преподы бюро — Еще есть одно бесплатное место по конкурсу на первую ступень Школа сложная, тяжелая и напряжная. Учеба в неудобном темпе с жесткими дедлайнами. Но когда это в удобном темпе и без дедлайнов — это тупо не работает. Это не для туристов, которые хотят грести бабло на изи, нажимая кнопки в чатГПТ. Это для тех, кто любит текст и коммуникации; для кого это призвание источник удовольствия. Поступать тут: https://bureau.ru/school/editors/enroll/ Истории студентов тут: https://bureau.ru/school/empowers/</t>
+  </si>
+  <si>
+    <t>17.08.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6890</t>
+  </si>
+  <si>
+    <t>Видали что Телемост выкатил? Скачивание встречи прямо со страницы подключения</t>
+  </si>
+  <si>
+    <t>17.08.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6889</t>
+  </si>
+  <si>
+    <t>На Андроиде так. Жмешь и держишь (это клавиатура Google, она же Gboard)</t>
+  </si>
+  <si>
+    <t>17.08.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6888</t>
+  </si>
+  <si>
+    <t>Как ставить нормальную типографику с клавиатуры Заседание клуба владельцев длинных тире объявляю открытым. На повестке дня — постановка нормальных типографических знаков, в частности — длинных тире и кавычек «ёлочек». Если у вас Андроид, Айфон или Айпад без клавы, всё элементарно: жмете и держите дефис или кавычку, вылезает всплывашка, там все нужные знаки. Если у вас Mac OS или iPad OS с клавиатурой, то в стандартной русской раскладке жмете Option + Shift + знаки дефиса или равно: Opt + Shift + - — длинное тире Opt + Shift + = — открывающая кавычка Opt + = — закрывающая кавычка Opt + пробел — неразрывный пробел Никаких программ ставить не нужно, просто переходите на маковскую раскладку. Если хотите настроить другие клавиатурные сокращения, ставьте приложение Hypetype: https://simbarus.com/hypetype Если не хотите ставить программу и любите Илью Бирмана, ставьте одноименную раскладку: https://ilyabirman.ru/typography-layout/ Если у вас Windows Не трахайте себе мозг и ставьте Hypetype или Бирмана. Если всё же хотите трахнуть себе мозг, то ставьте Microsoft PowerToys, включите в нём клавиатурный менеджер и настройте замены сочетаний клавиш на ввод текста. Там можно настроить любые комбинации. У меня на винде настроено так же, как на маке. Если у вас есть цифровая клавиатура справа, можно вводить коды на ней: Alt+0151 — длинное тире Alt+0160 — неразрывный пробел Alt+0171 — открывающая кавычка Alt+0187 — закрывающая кавычка Если у вас Linux (на примере Убунты) 1. Посмотрите, как называются ваши рабочие раскладки (например, ru или us) 2. В терминале: cd /usr/share/X11/xkb/symbols/ 3. sudo nano ru (название раскладки проверить) 4. Дописываем на нужные клавиши недостающие кейсимы. Например: key { }; Где guillemetleft и guillemetright — это кейсимы для открывающей и закрывающей кавычки. Для длинного тире — emdash. В конце может потребоваться почистить прекомпилированные кеймапы: 5. cd /var/lib/xkb/ 6. sudo rm *.xkm Полная инструкция: https://help.ubuntu.com/community/Custom%20keyboard%20layout%20definitions В целом следите за гигиеной типографики и используйте средства с нейтральным pH. На этом официальную часть заседания клуба владельцев длинных тире объявляю закрытой, переходим к фуршету (в комментариях).</t>
+  </si>
+  <si>
+    <t>16.08.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6887</t>
+  </si>
+  <si>
+    <t>Чиновники: сделаем ЕГЭ, чтобы помешать вузам набирать себе любимчиков Любой студент: хакает ЕГЭ, надрачивается решать конкретно эти тесты Элитный вуз: придумывает себе олимпиады и забивает олимпиадниками все бюджетные места (https://www.rbc.ru/society/16/08/2026/6a801b6a9a79471aec43e057) ~~~ Чиновники: заставим Apple устанавливать российские приложения на айфоны Продавцы: продаем айфоны по-прежнему, но везде пишем, что они дефектные, без российских приложений ~~~ Чиновники: запретим обрабатывать персданные без согласия пользователей Админы: обвесим всё галочками с согласием на обработку персданных, всё равно никто не будет читать</t>
+  </si>
+  <si>
+    <t>16.08.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6886</t>
+  </si>
+  <si>
+    <t>Батл-рэп у Пастернака</t>
+  </si>
+  <si>
+    <t>16.08.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6885</t>
+  </si>
+  <si>
+    <t>В продолжение этой темы — совет в бюро о том, что не надо ссать ставить красивые кавычки и длинные тире: https://bureau.ru/soviet/20260816/ Главная мысль такая. Нейросети приходят и уходят, модели меняются, а мы с вами тут надолго. Всем похер, какие у вас кавычки. Глобально на нейросети тоже похер. Не похер только на тему и немного на содержание. Так что кто умеет ставить «ёлочки» с клавиатуры — тот красавчик, мое вам почтение. Ставьте. Кто отказался от длинных тире, боясь сойти за нейрослоп — тот лох. ЧатГПТ вам такого не скажет.</t>
+  </si>
+  <si>
+    <t>15.08.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6884</t>
+  </si>
+  <si>
+    <t>Длинные тире забыты</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6883</t>
+  </si>
+  <si>
+    <t>Э слыш</t>
+  </si>
+  <si>
+    <t>14.08.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6882</t>
+  </si>
+  <si>
+    <t>На картинке — краткое содержание моего ролика на Ютубе (только для вас, богатые мои): https://youtu.be/zkSdStdR7U0?is=_ujXFnBdVu_giWO- Должен предупредить, что картинка сгенерирована в нейросети и не соответствует действительности</t>
+  </si>
+  <si>
+    <t>14.08.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6881</t>
+  </si>
+  <si>
+    <t>🆕 Как я делаю книги: вся внутрянка от идеи до вёрстки Это видео я записал из домашней мастерской: показываю документы, рабочие файлы, рассказываю про процессы, из которых состоит создание книги. На примере двух книг, которые в работе прямо сейчас: одна для клиента — педиатра Саши Жуковской, другая — моя, про визуальное повествование.  Показываю, как собирается материал для книги, как проходит редактура и синхронизация правок, подбор иллюстраций, превращение гуглдока с текстом в макет. Тем, кто хочет написать книгу и не знает, с чего начинать, даю план действий.  Отдельно — честный разговор о том, кому вообще стоит писать книги, почему это не путь к славе, но я все равно невероятно кайфую от этого процесса 🚬 Приходите в «Курилку». Бусти: https://clickmy.ru/link/oOvMdB Спонсор: https://clickmy.ru/link/jMB149</t>
+  </si>
+  <si>
+    <t>13.08.26 19:18</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6878</t>
+  </si>
+  <si>
+    <t>Какая душевная рассылка: «Привет, Максим. Я написал программу, зацени, вдруг понравится. Я угорел и нашел старую советскую музыкальную аппаратуру, воссоздал ее в виде программы. Работает так-то, ощущения от нее такие-то. Штука редкая и специфическая, но кому-то нравится. Плюс всякие улучшения, чтобы не грузил процессор. Если интересно, вот большая кнопка. Ну всё, обнял»</t>
+  </si>
+  <si>
+    <t>13.08.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6877</t>
+  </si>
+  <si>
+    <t>Про права и интеллектуальную собственность (про Драмиону) Конечно же образ Гермионы, Драко и этого рыжего хрена защищены всеми возможными защитами. Конечно же нельзя использовать образы актеров и персонажей без лицензии, иначе есть риск претензий правообладателей. Конечно же «Пятерочка» рискует, что прилетят претензии от Warner Bros. Что компания подаст исковое заявление в Арбитражный суд города Москвы, и наши примерные судьи будут соблюдать ратифицированные в России законы по защите интеллектуальной собственности и товарных знаков. Но, видимо, юристы «Пятерочки» прикинули риски и сказали примерно так: «Ой, пусть сначала прилетят, умники бля. Что они нам сделают? Санкции введут?» P. S. А вот со «Смешариками» эта тема не прокатит. Через 15 минут придет Крош и трахнет.</t>
+  </si>
+  <si>
+    <t>13.08.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6876</t>
+  </si>
+  <si>
+    <t>Драмиона, «Пятерочка» и реклама будущего по версии Виктора Пелевина</t>
+  </si>
+  <si>
+    <t>12.08.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6875</t>
+  </si>
+  <si>
+    <t>🆕 Задушевное. Как дети изменили мою карьеру и отношение к работе и стоило ли оно того? Записали откровенный разговор про детей и карьеру. Внутри — мои мысли и наш с Ирой личный опыт жизни с двумя детьми. Чем приходится жертвовать? Нужно ли вообще жертвовать? И можно ли организовать жизнь так, чтобы ничего не потерять? В видео будут довольно непопулярные мысли про декрет, помощь родителей, детский сад, распределение нагрузки между супругами и многое другое. Мне кажется, особенно важно поговорить об этом с теми, у кого недавно появились дети и кто смотрит на других с ощущением, мол, все вокруг продолжают строить карьеру, открывают бизнесы, путешествуют и всё успевают. А я меняю подгузники и пытаюсь пережить неделю. Возможно, после этого разговора вам станет чуть спокойнее. Бусти: https://clickmy.ru/link/55eDrP Спонсор: https://clickmy.ru/link/kVC1om</t>
+  </si>
+  <si>
+    <t>12.08.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6874</t>
+  </si>
+  <si>
+    <t>И никто, НИКТО не скажет правду: Инстасамка покидает Россию спустя 5 дней после премьеры «Колобка».</t>
+  </si>
+  <si>
+    <t>12.08.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6873</t>
+  </si>
+  <si>
+    <t>Тем временем иноагенты: — Инстасамка валит. Конец режиму Путина? — В России кончаются деньги, Инстасамка БЕЖИТ С КОРАБЛЯ — Больше не патриотка! Как Инстасамка ПРЕДАЛА своих кремлевских кураторов — Разлад в шоу-бизнесе. Кремль больше не контролирует ситуацию! Последние дни до переворота? — Мизулина теряет позиции, ситуация в стране накалена до предела. Революция неизбежна! — Путин больше не может создавать видимость мирной жизни — За Инстасамкой пришли? Что будет с лояльными Кремлю звездами? Вот это я понимаю у людей работа: в любой непонятной ситуации пророчить развал России.</t>
+  </si>
+  <si>
+    <t>12.08.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6872</t>
+  </si>
+  <si>
+    <t>Сегодня утром редакторы Ведомостей, КП, РБ, Ленты и многих других изданий такие: «Пу-пу-пу... Инстасамка уезжает... Надо об этом писать». Взрослые мужики и женщины, с детьми, ипотеками, вот этим всем: — А ты фактчекал ее настоящую фамилию? Зотеева или Еропкина? Лента пишет «Еропкина». — Надо рассказывать про ее встречу с Мизулиной? — Про интервью с Собчак надо дописывать? — Надо ли писать, что это не первый ее отъезд? — А вот какой-то продюсер комментирует, что у нее ничего не получится. Надо про это? — А вот была новость, что она утопила какую-то дорогую сумку на яхте. Пишем? И все эти люди внутренне такие: «Ебать мою жизнь, чем я занимаюсь?».</t>
+  </si>
+  <si>
+    <t>07.08.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6871</t>
+  </si>
+  <si>
+    <t>🎞 Царские методы планирования: мини-курс Собрал в одну подборку материалы, которые помогают разгрести завалы и избавиться от расфокуса. Про личное планирование тоже есть. Фокус на спокойствии и благодати. Делюсь тем, что использую сам. Ссылка: https://clickmy.ru/link/3ASGvS Внутри: — База по управлению проектами — Почему мы все знаем про планирование, но мало что применяем на деле — Технологии планирования — Философское о личном планировании: про глобальные цели, фокус и жертвы  Купить мини-курс можно на Бусти, без подписки. Доступ останется с нами, пока не отключат интернет или Бусти.  До 23:00 8 августа продается со скидкой 25%, потом без скидки 🚬 Подписчикам «Курилки» на Бусти и Спонсоре: для вас эти материалы и так доступны, приходите</t>
+  </si>
+  <si>
+    <t>06.08.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6870</t>
+  </si>
+  <si>
+    <t>Ну и что вы хотели доказать? Теперь бюджетников будут загонять на Колобка. Детей снимут с каникул и заставят смотреть. Поставят прероллом перед программами с Азаматом (перед всеми!). Колобок придет на Натальную карту. Без билетов на Колобка не будут отпускать топливо. На Кинопоиске его будут крутить перед каждой серией, пропустить нельзя. Все кинопремьеры отложат до Елок-27. Хитрее надо быть, че вы как в первый раз.</t>
+  </si>
+  <si>
+    <t>05.08.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6869</t>
+  </si>
+  <si>
+    <t>🆕 Личный бренд: мифы, инструменты и рабочие формулы Ко мне в Тулу на разговор приехала Ольга Младенцева — блогер, продюсер, директор по коммуникациям «Нескучных финансов». Разобрали с ней вредные мифы про личный бренд и поговорили про нормальные инструменты. О чем еще: – какое место в формуле личного бренда занимает контент – красные флаги «упаковщика» контента в 2026 году – что там с традиционным SMM и что пришло ему на замену – почему у SMM «Авиасейлс» всё получилось и что нам с этого? Контент вышел на «Бусти» и «Спонсоре», но он открыт для всех и доступен без подписки. Велком  Бусти: https://clickmy.ru/link/L3ZbA3 Спонср: https://clickmy.ru/link/5uvUYe</t>
+  </si>
+  <si>
+    <t>03.08.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6867</t>
+  </si>
+  <si>
+    <t>Не знаю, что там на видео, но, кажется, началось...</t>
+  </si>
+  <si>
+    <t>03.08.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6866</t>
+  </si>
+  <si>
+    <t>Про рекламу и мошенников Я не размещаю рекламу ничего чужого, только своего. У меня нет менеджера по рекламе. Я никогда не пишу никому с предложениями разместить у меня рекламу. А вот мошенники так регулярно делают. Даже если мы с вами придумаем что угодно с деньгами, я буду принимать деньги на ИП по договору и счету, а не на криптокошелек. Мой платный контент продается на платформах «Бусти» и «Спонсор». Там привязывается карта. Никаких переводов никому в частном порядке делать не нужно. По любым вопросам со мной можно связаться почтой: maxim.ilyahov@yandex.ru — если предложение интересно, я вам отвечу Если я вам лично написал первым, считайте, что это мошенник. В комментариях к этому каналу сидят (помимо порноботов) мошенники, которые пишут всем желающим разместить рекламу. Они представляются мной, но это не я.</t>
+  </si>
+  <si>
+    <t>31.07.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6865</t>
+  </si>
+  <si>
+    <t>🆕 От Минобороны до Драмионы. Кейсы, тренды и скандалы июля  Комментирую громкие темы, чтобы вам не пришлось разбираться во всем этом самим. Задача — уметь видеть в этой пене тенденции и кейсы, которые могут пригодиться в будущем.  В общем, посмотрел за вас: – Мосметро презентовали сексуального машиниста (и где тут фейк) – Минобороны вдруг заговорило другим языком (и что такое пропаганда) – Бренды ноют: спекуляция на трудных временах и приём «попрошайки в переходе» – Wildberries: как объявили о сгоревших складах без единого стона – Кейс Revyline и 55 кг женщин: было и было – Батончики Shock: когда собственник не знает, что такое маркетинг – Aviasales и «маркетинг для маркетологов» – Эротические фанфики про Гарри Поттера в рекламе «Пятёрочки» – Наркоклиника в рилзах: хороший ролик, неправильный формат 🚬 Приходите в «Курилку», у нас есть профессиональный чат: там вакансии, знакомства и отраслевой движ. БУСТИ: https://clickmy.ru/link/m9CkwF СПОНСОР: https://clickmy.ru/link/uEjGqu</t>
+  </si>
+  <si>
+    <t>31.07.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6864</t>
+  </si>
+  <si>
+    <t>Короче, представьте. Мир будущего. Яндекс-почта делает ИНТЕГРАЦИЮ с Яндекс-доками и позволяет... ...просто ВООБРАЗИТЕ... Редактировать документ ПРЯМО ИЗ ПИСЬМА. Искать полнотекстово по документам в письмах. Если в переписке несколько человек, на них АВТОМАТИЧЕСКИ выдаются права на просмотр или редактирование документа. Почта автоматически следит за версиями файла, больше ничего ни у кого не рассогласовывается. Бакс по 30 рублей. Телега работает просто так без прокси. 5G на улице, даже пробивает в дом. Вайфай не нужен. В приложении Яндекс-еды — ЕДА, а в картах — КАРТЫ. А если тебе нужна страховка, то она в отдельном приложении СТРАХОВКА. Ключ 3%. Семейная ипотека 1,5%. Радиохед выступают на Красной площади. Том Йорк поет «Сотни лет и день и ночь вращается карусель-Земля...» Завтра ветер переменится Завтра прошлому взамен Он придет, он будет добрый, ласковый Ветер перемен</t>
+  </si>
+  <si>
+    <t>31.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6863</t>
+  </si>
+  <si>
+    <t>В 12.30 начинаем прямую трансляцию нашего разговора с Максимом Ильяховым. Тема: «У нас была великая эпоха» Обсудим прошлое, настоящее и будущее редактуры, а также как Ильяхов жестко переобулся с нейросетями. Присоединяйтесь! Можно будет задавать вопросы в чат Телемоста. https://telemost.yandex.ru/live/a3b49bb269674b5aabb26c06e588ab5b</t>
+  </si>
+  <si>
+    <t>30.07.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6862</t>
+  </si>
+  <si>
+    <t>Нейроглавред теперь для всех Открываем в «Палиндроме» для всех клиентов нашу услугу нейроредакции и нейроредполитики. Это услуга для тех, у кого много людей пишет по-разному, а хочется единства и более высокого качества. Например, если у вас много продажников, которые пишут кто в лес кто по дрова; или если несколько маркетологов имеют разное видение текстов. Отдельный случай — если вы уже много раз заказывали в разных агентствах редполитику, но всякий раз это было не то, а сами люди этой редполитикой не пользуются. Теперь всё это можно причесать и автоматизировать. Работает так: 1. Я беру вашу редполитику или пишу новую 2. НОРМАЛЬНО превращаю ее в набор правил для нейронки (промт, скилл, смотря что вам нужно). Прямо вдумчиво и под ваши задачи, а не просто «пишем дружелюбно, но строго». 3. КОМПЕТЕНТНО тестирую, чтобы нейронка давала нормальные результаты. Больше всего бесит, когда нейронка выдает говно, но все такие «О, ну это ж нейронка сделала...» 4. Наши инженеры делают так, чтобы это работало с нужным вам уровнем приватности: локально, в интранете, через облачные системы или как-то еще. Особенно важно для крупного бизнеса, где нельзя просто так ходить в Claude. Бонус — не нужно платить за подписки ChatGPT и Claude. Итог — текст качественный и по стандартам, вне зависимости от того, кто его пишет. Реально работающая редполитика, а не черный ящик Шредингера в мешке. Чем это отличается от обычного внедрения нейроагента из маркетплейса Клода: тем, что эти агенты писали непонятно кто, непонятно как, непонятно на основании чего. Нет живого человека, который компетентно обучит нейронку и будет ее докручивать именно под ваши задачи. Стоит от 400 тысяч до 2 миллионов рублей, в зависимости от объема работ. Писать Лизе в ТГ: @liza_leb Подробности тут: https://docs.google.com/document/d/1YdEfBSur9aCPnez0ril2v-9YuauymwQ9CI2OUkZPn1I/edit?tab=t.0#heading=h.78pap1qlqbr2</t>
+  </si>
+  <si>
+    <t>29.07.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6861</t>
+  </si>
+  <si>
+    <t>Просто посмотрите на эти таймкоды</t>
+  </si>
+  <si>
+    <t>29.07.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6860</t>
+  </si>
+  <si>
+    <t>⭐️ «Брак — не для счастья». А для чего? Откровенный разговор о семье, сексе и деньгах Записал честный, местами резкий 18+ разговор об отношениях мужчины и женщины и о том, что такое семья. В кружке выше — небольшой отрывок. Контента про отношения в соцсетях, в целом, как говна за баней. Тут не будет разговоров про отношения в духе «как действовать, чтобы он/она что-то для меня делал».  Поговорим, почему мужчина и женщина — сначала люди, а потом уже роли, почему страсть проходит и это нормально, как искать партнёра осознанно и что происходит с сексом, деньгами и уважением в паре после 5-10-15 лет вместе. Будет полезно тем, кто до брака, между браками или уже в браке и хочет либо укрепиться в своих мыслях, либо получить поддержку.  БУСТИ: https://clickmy.ru/link/JJscfT СПОНСОР: https://clickmy.ru/link/GH4HGV</t>
+  </si>
+  <si>
+    <t>28.07.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6858</t>
+  </si>
+  <si>
+    <t>Ладно, вот персонаж Достоевского: «Эту ненависть к России, еще не так давно, иные либералы наши принимали чуть не за истинную любовь к отечеству и хвалились тем, что видят лучше других, в чем она должна состоять: но теперь уже стали откровеннее и даже слова „любовь к отечеству” стали стыдиться, даже понятие изгнали и устранили, как вредное и ничтожное. Факт этот верный, я стою за это... Такого не может быть либерала нигде, который бы самое отечество свое ненавидел»</t>
+  </si>
+  <si>
+    <t>28.07.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6857</t>
+  </si>
+  <si>
+    <t>Читаю Евангелие от Толстого: — Короче, вы неправильно перевели «В начале было слово», там имеется в виду другое, ща объясню — Так, ну тут 10 стихов Иисус с мамой странствуют, это к учению не относится, это мы пропускаем Церковь такая: ты чѣ?</t>
+  </si>
+  <si>
+    <t>28.07.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6855</t>
+  </si>
+  <si>
+    <t>А кто-то ещё согласовывает акцию «Зина, дай бензина»</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6856</t>
+  </si>
+  <si>
+    <t>АЗС начали снимать ограничения на продажу бензина в некоторых регионах. Ситуация почти нормализовалась в Москве и Питере, в южных областях и в Забайкалье. В центральной части страны свободно отпускают топливо Лукойл и Teboil, на юге — Газпром. В городах с ограниченной продажей бензина выросли лимиты: вместо 20-30 литров уже дают заправить 40-50 литров. Самые жесткие ограничения остаются только в Крыму и Севастополе, а в Якутии перешли на топливные карты. Проверяем свой регион на нашей карте.</t>
+  </si>
+  <si>
+    <t>27.07.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6853</t>
+  </si>
+  <si>
+    <t>🎞 Курс «Контент-маркетинг и бренд-медиа» — купить со скидкой и без подписки Вышли все части курса. Внутри — про долгосрочное планирование, востребованный контент и работающие процессы. Фокус — на стратегии и всестороннем подходе к работе: не только контент, но и решение задач заказчика.   Краткая программа курса — на скрине.  Курс состоит из 30 видео и конспектов для тех, кому удобнее текстом.  Купить можно на «Бусти» без подписки. Доступ останется с вами, пока не отключат интернет или Бусти. До 12:00 28 июля на него действует 30-процентная скидка. https://clickmy.ru/link/CtlTQy Подписчики «Курилки» на Бусти и Спонсоре — для вас курс и так доступен, просто не пропустите</t>
+  </si>
+  <si>
+    <t>27.07.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6852</t>
+  </si>
+  <si>
+    <t>Курс «Контент-маркетинг и бренд-медиа» — купить со скидкой и без подписки Вышли все части курса. Внутри — про долгосрочное планирование,  востребованный контент и работающие процессы. Фокус — на стратегии и всестороннем подходе к работе: не только контент, но и решение задач заказчика.   Краткая программа курса — на скрине.  Курс состоит из 30 видео и конспектов для тех, кому удобнее текстом.  Купить можно на «Бусти» без подписки. Доступ останется с вами, пока не отключат интернет или Бусти. До 12:00 28 июля на него действует 30-процентная скидка. https://clickmy.ru/link/CtlTQy Подписчики «Курилки» на Бусти и Спонсоре — для вас курс и так доступен, просто не пропустите</t>
+  </si>
+  <si>
+    <t>26.07.26 20:16</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6850</t>
+  </si>
+  <si>
+    <t>Мои каналы, в которых что-то происходит Это работа для редактора — вакансии Визуальное повествование — пишу новую книгу Про жизнь и отцовство Всратые пуши — ворчание про говнификацию жизни Давно не обновлялись Про музыку Про «Пиши, сокращай 2025» — работа над новой версией начнется в 2027 Про язык государства Новостная сатира — всё меньше похожа на сатиру</t>
+  </si>
+  <si>
+    <t>26.07.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6849</t>
+  </si>
+  <si>
+    <t>Ильяхов про частоту публикаций: https://bureau.ru/soviet/20260726/?utm_source=tg-s-s-s260726-260726</t>
+  </si>
+  <si>
+    <t>22.07.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6848</t>
+  </si>
+  <si>
+    <t>🆕 Корпорации без иллюзий: идти ли туда работать, как выживать и как расти  Я работаю со средним и крупным бизнесом и вижу их внутреннюю кухню. В новом видео я без фильтров рассказываю, что там на самом деле происходит, кто растет, кто выбывает и почему. Это видео для творцов, которые зарекались работать в крупняке, но теперь жизнь заставляет.  Стоит ли менять свободу на стабильность? Есть ли там эта стабильность? Чего на самом деле стоит корпоративный бейджик? Вот об этом всём — для любимых подписчиков.  Бусти: https://clickmy.ru/link/ESgR2l Спонсор: https://clickmy.ru/link/9k7ZJY ✴️ Доступно на всех тарифах  Еще по теме: О чем жалуются ваши боссы? Я провел сотни тренингов и понял, почему у всех такая засада и перегрузки по работе Как быстро улучшить любое деловое письмо? То, что реально работает, без нудятины</t>
+  </si>
+  <si>
+    <t>21.07.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6847</t>
+  </si>
+  <si>
+    <t>Философский вопрос Оливковое масло — это жир. Оно делается из оливки. Можно ли сказать, что оливка — жирная? Типа как свинина.</t>
+  </si>
+  <si>
+    <t>20.07.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6846</t>
+  </si>
+  <si>
+    <t>Если хотели прикупить что-то в бюро, можно сделать это до конца среды со скидкой 25%: https://bureau.ru/ Вот хорошее из моего: — Первая ступень школы — Лекции «Визуальное повествование» — Лекции о холодном письме — Большая электронная книга по редактуре Еще рекомендую: — Философия Горбунова — Красивенькое у Нозика — Вёрстка для чайников</t>
+  </si>
+  <si>
+    <t>17.07.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6845</t>
+  </si>
+  <si>
+    <t>А представьте: бензин уже везде есть, очереди закончились, а у кого-то в понедельник созвон по концепции акции «Купи что-то, бензин в подарок». И ещё месяц будут созваниваться и согласовывать. — Нам нужен более высокооктановый вординг</t>
+  </si>
+  <si>
+    <t>17.07.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6844</t>
+  </si>
+  <si>
+    <t>🆕 Формула, которая сделает ваши тексты понятными Записал третью часть большого сериала про ясность в текстах. Показываю формулу, которая помогает писать посты, готовить презентации и публичные выступления. Я даю ее на своих тренингах и теперь — на Бусти. Цель видео: показать, как объяснять сложные вещи так, чтобы вас понимали люди за пределами вашего информационного пузыря. Легко объяснить что-то подруге или коллеге по отделу, потому что вы говорите на одном языке. Но потом вы выходите в публичную коммуникацию и удивляетесь, почему вас не так поняли, почему люди «читают жопой» и т.д.  Для кого видео: для авторов, блогеров, предпринимателей, руководителей, преподавателей и всех, кто работает со словом. Предыдущие части здесь: Первый шаг к ясности: что делать, прежде чем открывать рот и кого-то в чем-то убеждать Второй шаг к ясности: как быть ясным для аудитории в соцсетях и на живых выступлениях 🚬 Приходите в «Курилку», для вас и секретный чат есть.  Бусти: https://clickmy.ru/link/h5ulj5 Спонсор: https://clickmy.ru/link/CRUxHH</t>
+  </si>
+  <si>
+    <t>15.07.26 21:25</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6843</t>
+  </si>
+  <si>
+    <t>Это я где-то в 2018 году на начальном курсе электронной музыки Антона Маскелиаде. Это было лучшее мое занятие в тот год, абсолютное счастье. Меня настолько впечатлил тогда подход Антона, что я предложил ему делать книгу, и в итоге получился «Твой первый трек». Если стеснялись заниматься музыкой, вот эта штука снимает стеснение. Наконец-то офлайн в Москве, в кои-то веки. От всей души прямо: https://maskeliade.school/beginner</t>
+  </si>
+  <si>
+    <t>15.07.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6842</t>
+  </si>
+  <si>
+    <t>#пятничный_мем про поддержку</t>
+  </si>
+  <si>
+    <t>15.07.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6841</t>
+  </si>
+  <si>
+    <t>Сегодня в 14:00 буду разбирать тексты в прямом эфире, это БЕСПЛАТНО, В КОИ-ТО ВЕКИ: https://bureau.ru/events/midsummer-2026/ Приходите, приносите, поговорим</t>
+  </si>
+  <si>
+    <t>14.07.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6840</t>
+  </si>
+  <si>
+    <t>🆕 «Обломов» — это о тех, кто живет не свою жизнь Я читал «Обломова» в школе, но запомнил только его диван; что Штольц хороший; а в конце Обломова поглощает прелая бытовуха. И не было понятно, в чем драма — ну вот ленивый барин, и что? Поэтому мне было интересно перечитать роман сейчас и примерить его на нашу реальность. На этот раз я увидел в Обломове человека, который живёт не свою жизнь. Все мотивы оттуда будут вам знакомы: — патологическая неспособность принять решение, выбрать направление и наконец начать что-то делать; — состояние, когда вокруг слишком много возможностей, но ни в одной из них ты не видишь смысла. И чем больше выбор, тем сильнее паралич воли; — боль работы в диджитале жизни в большом городе, кризис ценностей и попытка понять, как правильно жить. ⭐️ Доступно на всех тарифах. Понятно всем, даже если вы не читали произведение или всё забыли. Я поясню все важные детали Бусти: https://clickmy.ru/link/8LJmv4 Спонсор: https://clickmy.ru/link/LH4co0 Еще литературного клуба: «Бесы» — это о том, как отцы просрали своих детей «Вишневый сад» — пьеса о тех, кто все еще живет в 2018. О меняющемся мире, деньгах и труде «Анна Каренина» — о том, как жить и любить Скоро: «Белая гвардия», «Идиот» и что-нибудь еще забористое</t>
+  </si>
+  <si>
+    <t>13.07.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6838</t>
+  </si>
+  <si>
+    <t>Разве я многого прошу, Яндекс док?</t>
+  </si>
+  <si>
+    <t>15.09.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6959</t>
+  </si>
+  <si>
+    <t>Политота и кругозор: тексты из Бусти и Спонсора Снижают тревожность и стабилизируют психику. Конец света из-за AI — это хитрый план американских властей переложить на весь долларовый мир космические убытки Anthropic и OpenAI. Как он устроен и почему разгоняется истерика (Бусти, Спонсор) Распространение AI у нас уже было — когда изобрели фотографию и за 100 лет уничтожили профессию художника-портретиста. Для тех, кто сегодня тревожится, что его лишат работы (Бусти, Спонсор) Великие американские долги — что происходит у них с госдолгом и кого придется кинуть американцам, чтобы не случился дефолт (Бусти, Спонсор) Как с точки зрения коммуникаций в западной прессе будет представлена победа России в СВО — разбираю пиарную проблему, с которой столкнутся ЕС, США и Британия, когда будет невозможно не признать победу России (Бусти, Спонсор)</t>
+  </si>
+  <si>
+    <t>14.09.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6957</t>
+  </si>
+  <si>
+    <t>Тут можно сделать более информативный заголовок и изменить посыл. Было: «Тут платно» Стало: «Приглашаем вас здесь поработать, это не дорого» Заодно открылась возможность прорекламировать другие услуги коворкинга. Красная полоса внизу может быть еще меньше, но нейронка не справилась.</t>
+  </si>
+  <si>
+    <t>14.09.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6956</t>
+  </si>
+  <si>
+    <t>Формализм как инструмент Есть попсовое представление, что канцелярит и формальный стиль текста — это однозначно плохо и нужно всегда от него избавляться. Это заблуждение — я тоже его разделял. Канцелярит и формализм — это инструмент: с его помощью мы сообщаем, что сказанное — это не наша личная позиция, а правила организации, которую мы представляем. Например: «Я не могу одобрить эту сделку» — я лично как ответственное лицо не одобряю сделку, исходя из своей личной оценки. «Эта сделка не может быть одобрена» — эта сделка не соответствует формальным правилам организации, от имени которой я действую. Вроде страдательный залог — плохо, но на самом деле это информация: «Проблема с какими-то формальными условиями». Этим инструментом можно пользоваться: разделять, где у тебя личное, а где — формальное: «Сделка не была одобрена на комитете. Вот что могу предложить» — не одобрили какие-то другие люди по формальным признакам, а я лично на твоей стороне и хочу помочь Признаки формализма — страдательный залог, скрытый субъект (кто делает), обоснование вперед (на основании...) и нанизывание обстоятельств. Всё это можно использовать, если нужно подчеркнуть, что дело касается формального, а не личного. И наоборот: если нужно подчеркнуть личное участие, формального нужно избегать: В рамках проекта силами кроссфункциональной команды была проделана большая и комплексная работа → Мы на проекте проделали огромную работу</t>
+  </si>
+  <si>
+    <t>13.09.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6955</t>
+  </si>
+  <si>
+    <t>Мои мысли про вот этот сраный плакат: https://bureau.ru/soviet/20260913/?utm_source=tg-s-s-s260913-130926</t>
+  </si>
+  <si>
+    <t>12.09.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6954</t>
+  </si>
+  <si>
+    <t>Бургерное Следующие 15 минут все будут обсуждать, что «Бургер кинг» плохо ответил на претензию клиентки к качеству бургеров. Это пена, к понедельнику всё уляжется, можно не обращать внимание. Но на всякий случай база про такие интернетные скандалы. У компании есть какой-то центральный посыл, например: «Наши бургеры — вкусные и нажористые» или «Наша еда — безопасная». Это то, что компания транслирует и за что у нее покупают. Если претензия касается этого центрального посыла, то нужно отвечать со всей серьезностью и озабоченностью. Например, если бургерная говорит «У нас в бургерах много ништяков», то на претензию «Мало ништяков» нужно отвечать заботливо и деликатно, целовать клиента в попу, извиняться, увольнять недобросовестных сотрудников и выписывать промокоды. Если претензия про что-то не связанное с посылом, клиентов можно троллить. Например, если посыл бургерной «много мяса», а претензия — про оскорбления чувств веганов, можно говорить клиенту «Ну поплачь». *** В декабре был пиар-скандал с участием «Автоваза» и фразы «Можно. Зачем?». Вот тогда была та же проблема: спикер не понимал центральный посыл. «Автоваз» — он какой? Он для чего? У спикера не было ответа, он сел в лужу. А могло быть так, знай он посыл Автоваза: — Можно сделать мощную машину с трехлитровым двигателем, типа как BMW пятой серии? — Нет, мы делаем безопасные семейные автомобили, чтобы их могла себе позволить обычная российская семья. Клон BMW M5 будет стоить дорого, а большинству наших клиентов не нужен разгон до сотки за 5 секунд. Мы делаем машины для семей, а не гонок.</t>
+  </si>
+  <si>
+    <t>12.09.26 07:15</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6953</t>
+  </si>
+  <si>
+    <t>🆕 Как я составляю коммерческие предложения. Даю шаблон и базовые принципы Новый ролик вырос из недавнего случая: один мой партнер сделал неудачное коммерческое предложение клиенту. Об этом мне сказал сам клиент. Я полез посмотреть, что было внутри, увидел там проблемы и составил хороший шаблон, по которому теперь мы будем работать. Делюсь им с вами и показываю принципы его составления. Еще объясняю, почему сам долго не любил делать КП, считая их бюрократией, — а потом переобулся. Рассказываю, какие бывают сценарии использования КП в жизни, как понять, насколько подробным должно быть предложение, и почему в основе хорошего КП — не продажа себя, а кое-что другое. Очень ВАЖНОЕ Внутри: • разбор моего шаблона • база про варианты стоимости и гибкость цены • база про отношения с клиентом 🚬 Присоединяйтесь к сообществу профессионалов «Курилка», там не только доступ к моему контенту, но и чат с вакансиями и душевным сообществом БУСТИ: htps://clickmy.ru/link/IkPH8H СПОНСОР: https://clickmy.ru/link/k1AOKW</t>
+  </si>
+  <si>
+    <t>10.09.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6951</t>
+  </si>
+  <si>
+    <t>Подписчики, собрал мини-курс про основу понятного текста: в постах, статьях, видео или публичных выступлениях. Это база, которая научит ясно формулировать мысли. В первую очередь она для авторов, блогеров, предпринимателей, руководителей, преподавателей и всех, кто работает со словом. Но эти же принципы работают в человеческих отношениях — с другом, женой, соседями. Даю готовые работающие формулы, но еще много говорим про контекст и невербалику. Потому что без понимания этой штуки формулы не сработают. Бонус — спидран по моей книге «Ясно, понятно»: пересказываю главное за час. Оформлять подписку не нужно, курс покупается один раз. Доступ останется с вами, пока не отключат интернет. Кто купит до 10:00 субботы — скидка 25 процентов. Кто уже подписан на тариф «Курилка» — для вас все эти материалы и так доступны, велком https://clickmy.ru/link/1XNEjw</t>
+  </si>
+  <si>
+    <t>09.09.26 20:36</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6950</t>
+  </si>
+  <si>
+    <t>На полях: про многозадачность Маркетологи мобил и компов очень любят рассказывать про многозадачность: мол, у нас так экран разделен, эдак разделен, тут плавают окна, там ныряют, ту уведомление пришло, там Ютуб на фоне булькает. Типа классно, эффективность. А на самом деле многозадачность — это херня. Когда человек в многозадачности, он топчется на месте. Это лишь иллюзия работы, а на самом деле — просто дрочка мозгов. Многозадачность надо максимально избегать. И уведомления нужно нафиг отключать, оставляя только от жены, мамы и ребенка. Не нужно никому иметь два приложения одновременно на экране, потому что одновременно ты пользуешься только одним. Телега на фоне во время рабочего дня — это тысяча переключений в час. Это огромные потери времени и сил. Телегу надо ставить на пин-код и давать ей самоблокироваться, чтобы она не мозолила глаза. Есть отдельные сценарии для многооконности: типа сверить данные в двух документах; перекинуть цифры из эксельки в презентацию. Эти сценарии вы не пропустите. Есть отдельные люди для многозадачности — их называют ассистенты, организаторы и менеджеры. Им платят ровно за то, чтобы они были коллекторами расфокуса. А для всего остального нужен ФОКУС. Когда я хочу что-то реально СДЕЛАТЬ, я отключаю нафиг всё, кроме одного рабочего окна. И через час сосредоточенной работы у меня всё сделано.</t>
+  </si>
+  <si>
+    <t>09.09.26 19:58</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6949</t>
+  </si>
+  <si>
+    <t>Я понимаю, что айфоны покупают не за технические характеристики, а за то, что это КРУТО и ДОРОХО. Но у меня есть некоторый опыт пользования раскладушками. Вот что имею сказать (хот-тейк по-молодежному). Раскладушки нужны только для чтения книг. Никакой многозадачности на мобиле нафиг не нужно, для этого есть компы. Но книги — да, кайфец. Стилус на мягком складном экране — это шляпа. Только на лютом твердом пластике или стекле с матовым покрытием. Если нужен большой экран, купите планшет и не трахайте себе мозг. Айпад-эйр с эпл-пенсилом — лучшее. Прошка не нужна. В прошлом году я использовал Galaxy Fold 7, потом перешел на Oppo Find N6. Оппо намного лучше Самсунга по батарее и внутреннему экрану. Он поддерживает стилус, но я им никогда не пользовался, потому что это неудобно. Минусы Оппо — тормозит аудио в андроид-авто и маленький выбор чехлов. Чехлы на Самсунг намного интереснее. Плюсы Андроида как системы — что любые русские приложения работают без танцев с бубном, любой Т-банк, Альфа, Мир-пэй и т. д. Просто скачиваешь русский магазин приложений и ставишь ВСЁ, ЧТО НУЖНО. Вместо Айклауда фотки льются на Яндекс. Оплата мобилой тоже работает по NFC, не нужен никакой «Вжух» и куар-коды. Без интернета тоже норм работает. Еще на Андроид есть интересные локальные прокси. Вдруг у вас какой-нибудь мессенджер не будет работать. Но, разумеется, это всё не аргументы, когда хочется, шоб было КРУТО. Эпол — это КРУТО. А вот чего я реально жду от Эпла — это новый макбук с симкой и тач-экраном.</t>
+  </si>
+  <si>
+    <t>09.09.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6947</t>
+  </si>
+  <si>
+    <t>1. Не бойтесь заголовков 2. К числам добавляйте дни недели 3. Ничего не надо объяснять техническими причинами 4. Если очень хочется, можно убрать «Если собирались на ужин...». Но мне нравится 5. Напомнить про нормальный режим работы</t>
+  </si>
+  <si>
+    <t>17.09.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6970</t>
+  </si>
+  <si>
+    <t>Для удобства — гайд по личной эффективности файликом, пересылайте в сохраненки Описание: https://t.me/glvrdru/6964</t>
+  </si>
+  <si>
+    <t>17.09.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6964</t>
+  </si>
+  <si>
+    <t>Собрал в коротком гайде свои главные мысли про успевание, эффективность, расфокус и амбициозные цели. Для тех, кто вроде весь день работал, а в итоге осталась только усталость и расфокус. На скринах — фрагменты, а всего 24 слайда. Что внутри: — Про инструменты эффективности — Про мотивацию и настрой на работу — Методы и прием организации времени — Когда можно от себя отстать Скачивать тут, без имейлов, регистраций и подписок на бота: https://disk.yandex.ru/d/s_ZtbZWRNp5eug Файликом: https://t.me/glvrdru/6970</t>
+  </si>
+  <si>
+    <t>17.09.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6963</t>
+  </si>
+  <si>
+    <t>Про тупую войну в Твиттере Допустим, вы работаете в крупном бренде. Кто-то в Твиттере делает какую-нибудь херню, которая вам на нравится. Какая-нибудь айтишница с 3 тысячами подписчиков (важно, чтобы именно женщина, сейчас будет понятно). Вы хотите эту тварь наказать за ее некрасивое поведение. Вам кажется, что на нее можно подать в суд. Если у вас есть в доступе живой юрист, он скажет следующее. Да, можно начать ее искать и отправлять ей досудебку, но... 1. Мы не найдем ее адрес, не сможем нормально подать исковое заявление. 2. Даже если бы мы могли точно установить ее личность и найти адрес, это всё равно плохая идея. Процесс затянется на полгода, и все эти полгода она будет поливать наш бренд говном. 3. Она станет известной, про нее напишут все паблики. И так как она женщина, она однозначно найдет поддержку у людей. 4. Ваш процесс будет длиться полгода, и каждую неделю она будет становиться всё влиятельнее, а против вас будут оборачиваться всё больше людей. 5. Даже если суд вам что-то присудит, это будут копейки. Но даже их у нее может не быть. Короче, ТЕОРЕТИЧЕСКИ начать с ней войну можно, но я вам ОЧЕНЬ НЕ СОВЕТУЮ этого делать. Война большого бренда с маленькой блогершей сделает бренду больнее, чем блогерше. Это скажет живой умный юрист. А ChatGPT скажет: «Отличная идея! Это действительно похоже на нарушение! Хочешь, я составлю грозную досудебную претензию?»</t>
+  </si>
+  <si>
+    <t>16.09.26 12:49</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6962</t>
+  </si>
+  <si>
+    <t>Клавиатурные сокращения в ТГ (десктоп) Кто в телегу на десктопе тыкает мышкой, тот зря это делает. Почти всё нужное делается с клавы. Ниже примеры для Мака, для Винды могут быть нюансы. Ctrl + Tab — переключалка чатов Opt + стрелки вверх-вниз — листалка чатов в списке Cmd + вверх — ответить на предыдущее сообщение Просто стрелка вверх — отредактировать предыдущее сообщение Cmd + O — открыть файл с компа и отправить в чат Cmd + F — поиск по чату Cmd + K — поиск человека или чата по его названию Cmd + Shift + L — заблокировать приложение с глаз долой на пин-код Cmd + U — накатить на выделенный текст ссылку (подставится урл из буфера) Cmd + Shift + I — сделать выделенный текст цитатой Ну и там всякое типа Cmd + b, Cmd + i, как обычно</t>
+  </si>
+  <si>
+    <t>16.09.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6961</t>
+  </si>
+  <si>
+    <t>Формализм и забота В продолжение разговора про формализм: есть большая разница между формальным стилем и формальным содержанием. Вот пример. У меня проблема с доставкой в интернет-магазине, я пишу в службу поддержки. В ответ — вежливые дружелюбные фразы: Спасибо, что написали! Да, понимаю, это неприятно Разбираюсь. Скоро отпишусь Проходит 10 минут, полчаса, час — ответа нет. Я снова: «Пинг, але, какие новости». Ответ такой же вежливый: «Разбираюсь, вернусь сразу как будет ответ». Тут вежливые слова, но по сути это отписка: мне не помогли и не сориентировали. Я не знаю, как планировать дальнейшие действия: заказывать снова, ждать отмены и возврата денег. Мне не помогли решить проблему, пусть и вежливо. По форме это вежливые слова, а по содержанию — формальные отписки. Нормальный ответ будет таким: Максим, проблему вижу. Доставка задерживается на 5 дней из-за проблемы на складе. Вот что можно сделать, чтобы получить товар быстрее... И дальше варианты решения: например, вернуть деньги и перезаказать. В идеале — чтобы оператор мог сам что-то сделать после моего решения. Но допустим, проблема не решается на уровне оператора. Тогда заботливым ответом будет что-то такое: Я не могу решить вашу проблему сам, передаю в отдел такой-то. Они ответят не раньше 16:00, я вам сразу сообщу. То есть сориентировали по времени, чтобы я мог спокойно заниматься своими делами. И в таком случае ответ мог бы быть и более формальным по языку, сути бы это не изменило: Проблема находится вне моей компетенции, поэтому была передана в отдел такой-то. По регламенту, срок ответа — в течение стольки-то часов. На основании предыдущего опыта, ответ поступит не ранее 16:00, о чем вы будете дополнительно уведомлены. Понятно, что это не так элегантно и хочется подружелюбнее. Но даже этот канцелярский ответ лучше дружелюбного, но формального.</t>
+  </si>
+  <si>
+    <t>16.09.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6960</t>
+  </si>
+  <si>
+    <t>🚬 Спидран по «Доктору Живаго» — главному русскому роману 20 века В Европе за «Доктора Живаго» Пастернаку дали Нобелевскую премию, а в СССР — 30 лет травили. Человека могли задержать в метро за то, что он читал пиратку «Доктора Живаго», перепечатанную под копирку на машинке. Это самое хайповое, самое жесткое антисоветское произведение начала шестидесятых. Сегодня это база для взрослого человека, чтобы резко найти жизненную опору.  В видео на Бусти и Спонсоре: — сюжет романа, если не читали; — основные темы, если забыли; — параллели с сегодняшним днем и ответы на взрослые вопросы; — связь с первой частью игры Last of Us («Одни из нас») Даже если не читали книгу — приходите, все будет понятно, потому что говорим не про литературу, а про жизнь. И, скорее всего, вы заходите прочитать. ➡️ Доступно на всех тарифах. Не рекомендуется впечатлительным и тем, у кого еще не было секса.  Вздымай как ангел два крыла крестообразно: НА БУСТИ https://clickmy.ru/link/6JvnfF  В СПОНСОРЕ https://clickmy.ru/link/K3QbYB</t>
+  </si>
+  <si>
+    <t>29.09.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6984</t>
+  </si>
+  <si>
+    <t>Толстой написал пронзительный тред про секс, отношения и брак — за 140 лет до появления реддита и твиттера Когда Толстой написал «Крейцерову сонату», его сразу отменили: цензура запретила повесть, так как она «подрывает устои брака». Распространялась она самиздатом, ее читали на закрытых вечерах и тут же ругали автора за слишком жесткие тейки. Толстого мочили все, но читали тоже все. Кратко сюжет такой: в поезде попутчик рассказывает о том, как и почему убил свою жену. При этом виноваты в этом убийстве кто угодно, но не он: общество, врачи, производители косметики, биг фарма и мясная диета. В итоге получается очень тяжелый и пронзительный стендап про мужское и женское. Толстой пришет про секс, потребительное отношение к людям, тревожное родительство, ревность. Многие панчи Толстого буквально про нашу жизнь, и когда тебе их произносят из девятнадцатого века, это звучит особенно жестко.  Записал видео, чтобы разобрать «Крейцерову сонату» с вами. Вышел большой откровенный разговор не про литературу, а про жизнь и отношения в браке. Внутри спойлеры, мат и много честной и неприятной правды. ▶️Доступно на всех тарифах  Бусти: https://clickmy.ru/link/tNlLAM  Спонсор: https://clickmy.ru/link/xJxQsv </t>
+  </si>
+  <si>
+    <t>28.09.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6982</t>
+  </si>
+  <si>
+    <t>Кто хотел учиться бесплатно в Школе редакторов — это для вас 1. До конца сентября подготовительные курсы бесплатные — приходите. Мои темы там: — Редакторская гигиена — Основы фотошопа — Как писать текст о себе — Проблемы с текстом во вступительных заданиях https://bureau.ru/school/prep/ 2. В понедельник пятого октября стартует вызов Артёма Горбунова. Участники делают задания, чтобы подготовиться к конкурсу на бесплатное место в школе. Артём разбирает их, даёт напутствия и подсказки. https://bureau.ru/courses/school-challenge/ 3. В понедельник пятого октября в 12:00 я проведу день открытых дверей в Школе редакторов. Ссылка и все материалы будут тут: https://t.me/+1j36MNWQb5I4ZmQy Расскажу про обучение, конкурс, покажу кабинеты, обсудим трудоустройство и востребованность редакторов в мире ссаных нейросетей и взрослых людей, которые делают себя интеллектуальными инвалидами.</t>
+  </si>
+  <si>
+    <t>26.09.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6981</t>
+  </si>
+  <si>
+    <t>У нас есть Человек-паук дома</t>
+  </si>
+  <si>
+    <t>25.09.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6980</t>
+  </si>
+  <si>
+    <t>Буквально «Было — стало»</t>
+  </si>
+  <si>
+    <t>24.09.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6978</t>
+  </si>
+  <si>
+    <t>🆕Кейс «Белевской пастилы» — почему у директора завода получились соцсети  Теперь все дрочат на кейс «Белевской пастилы»: директор бренда неожиданно прославился, написав вирусный комментарий. Его ролики за полдня могут собрать миллион просмотров, в комментариях — любовь, уважение и почти ноль ненависти. Мне этот пример тоже нравится, потому что я вижу в нем не случайный залет, а смелость, работу команды и готовность играть вдолгую. В новом видео разобрал всю историю: от первого дерзкого ответа директора в комментах до системной работы с высоким уровнем доверия. Разберемся, почему люди встали на сторону бренда, который пишет клиенту «охуел, пес», и почему у других брендов такое не получается. Покажу на примерах.  Ролик в первую очередь для тех, кто заказывает или делает соцсети: бизнеса, руководителей, сммщиков и креаторов. 🚬Это видео я записал для тарифа «Курилка», но до воскресенья, 27 сентября, оно будет доступно всем подписчикам «Бусти» и «Спонсора» (за 500 и за 1500 рублей) БУСТИ: https://clickmy.ru/link/hJTJVn  СПОНСОР: https://clickmy.ru/link/tQDIyt </t>
+  </si>
+  <si>
+    <t>24.09.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6976</t>
+  </si>
+  <si>
+    <t>Российский 5G Странная фигня в России со связью 5G. 11 сентября блогеры рапортовали (нативно), что в России наконец-то заработали сети нового поколения. По идее, 5G должна давать скорость на порядок выше, а задержку — в разы ниже. Это по идее. На практике так: — Диапазоны частот, в которых должны работать сети 5G, операторам все еще недоступны. Пока что сети работают в старом диапазоне LTE. У меня в Москве сейчас 80 Мб/с — неплохо, но это явно не скорости 5G. — Сами телефоны не считают, что они работают в сети 5G. Они пишут, что это LTE. — На Айфонах вообще 5G в России не будет работать, пока не снимут санкции То есть это никакой не 5G, а улучшенный LTE — если его вообще улучшали. А теперь самое вкусное: РАДИ КРАСИВОЙ КАРТИНКИ И ПИАРА ОПЕРАТОРЫ ДОБАВИЛИ 5G В СВОИ НАЗВАНИЯ! Типа был Megafon, стал Megafon 5G. Это как если бы я не получил на канал официальную галочку-верификашку ТГ, а вклеил бы в название канала эмодзи с галочкой. Такой понт, понял, да. Тинькофф трольнул «четверку» и написал у себя в названии T-Mobie 20G. Зачетно. В общем, пока что из 5G у нас только брендинг, понты, мессенджер «Макс» и белые списки. Выглядело это всё как пиар перед выборами, честно говоря. Может быть, Минцифры хотели как-то красиво пиарнуться и попросили операторов авансом объявить о запуске сетей. Еще версия — что должны были запустить реальный 5G, но не успели доделать технические работы, а пиар нужно было стартануть именно в сентябре (под выборы?). Поэтому решили пиариться без продукта, чисто по дискурсу развести россиян.</t>
+  </si>
+  <si>
+    <t>23.09.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6974</t>
+  </si>
+  <si>
+    <t>1. Не нужно обращаться к пешеходам. Само место размещения подразумевает, кому это адресовано 2. Для пешехода главное — где обход. Крупно указываем ближайший 3. Причина без канцелярита 4. Хорошо бы указать, когда это кончится (не только в объявлении, но пока что так) Уродливая типографика даже не слишком мешает, есть в этом какой-то муниципальный технологический дух.</t>
+  </si>
+  <si>
+    <t>23.09.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6973</t>
+  </si>
+  <si>
+    <t>Очень интересно Шолохова читать. Если бы ещё было хоть что-то понятно...</t>
+  </si>
+  <si>
+    <t>22.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6972</t>
+  </si>
+  <si>
+    <t>🆕 Делюсь личными правилами безопасности в интернете. Как не остаться взломанным и без денег В этом ролике — тема, которую я люблю, и правила, которые я практикую. Они не раз спасали и мои деньги, и личные данные.  В ролике объясняю, как на удочку мошенников могут попасться даже осторожные и адекватные люди. И рассказываю про три уровня защиты — от базовой осмотрительности, которая касается всех, до продвинутых мер против целевых атак, которые нужны немногим (но лишними не будут). Зачем мне темная симка и пин-код для тг и прочая паранойя.  Спойлер: самая опасная позиция в интернете — считать, что до вас никому нет дела. Да, конкретно вы вряд ли кому-то нужны. Но индустрия скама работает иначе.  🌟 Доступно на всех тарифах  Бусти: https://clickmy.ru/link/FXRFFd Спонсор: https://clickmy.ru/link/5vnEPX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -8141,59 +9170,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H867"/>
+  <dimension ref="A1:H983"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4408.495" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -25659,51 +26688,51 @@
       </c>
       <c r="C793" t="s">
         <v>2366</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>2367</v>
       </c>
       <c r="E793">
         <v>15188</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794">
         <v>90984</v>
       </c>
       <c r="B794" t="s">
         <v>2368</v>
       </c>
       <c r="C794" t="s">
         <v>2369</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>2370</v>
       </c>
       <c r="E794">
-        <v>5012</v>
+        <v>15262</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795">
         <v>90985</v>
       </c>
       <c r="B795" t="s">
         <v>2371</v>
       </c>
       <c r="C795" t="s">
         <v>2372</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>2373</v>
       </c>
       <c r="E795">
         <v>5306</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796">
         <v>90986</v>
       </c>
       <c r="B796" t="s">
         <v>2374</v>
@@ -26949,50 +27978,2022 @@
       <c r="G866">
         <v>408</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867">
         <v>91057</v>
       </c>
       <c r="B867" t="s">
         <v>2585</v>
       </c>
       <c r="C867" t="s">
         <v>2586</v>
       </c>
       <c r="D867" s="1" t="s">
         <v>2587</v>
       </c>
       <c r="E867">
         <v>10874</v>
       </c>
       <c r="F867">
         <v>16</v>
       </c>
       <c r="G867">
         <v>46</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>92675</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="E868">
+        <v>7813</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>92676</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="E869">
+        <v>4348</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>92677</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E870">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>92678</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2598</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="E871">
+        <v>5351</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>92679</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E872">
+        <v>7264</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>92680</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2604</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E873">
+        <v>8014</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>92681</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="E874">
+        <v>7386</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>92682</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E875">
+        <v>8777</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>92683</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2611</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2612</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="E876">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>92684</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2614</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E877">
+        <v>10312</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>92685</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2617</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E878">
+        <v>10234</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>92686</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E879">
+        <v>9167</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>92687</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2623</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2624</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E880">
+        <v>8298</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>92688</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="E881">
+        <v>8938</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>92689</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E882">
+        <v>10720</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>92690</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="E883">
+        <v>10240</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>92691</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2636</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="E884">
+        <v>9865</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>92692</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2638</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="E885">
+        <v>9449</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>92693</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2642</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E886">
+        <v>11280</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>92694</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2644</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2645</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="E887">
+        <v>9763</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>92695</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="E888">
+        <v>9336</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>92696</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="E889">
+        <v>8382</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>92697</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E890">
+        <v>7797</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>92698</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E891">
+        <v>8226</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>92699</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E892">
+        <v>9827</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>92700</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E893">
+        <v>9670</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>92701</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E894">
+        <v>10460</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>92702</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E895">
+        <v>9350</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>92703</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E896">
+        <v>8977</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>92704</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E897">
+        <v>9565</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>92705</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E898">
+        <v>9179</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>92706</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="E899">
+        <v>10058</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>92707</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E900">
+        <v>9089</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>92708</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2685</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E901">
+        <v>11573</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>92709</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E902">
+        <v>11813</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>92710</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E903">
+        <v>11558</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>92711</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2694</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E904">
+        <v>11588</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>92712</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E905">
+        <v>10854</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>92713</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2697</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E906">
+        <v>9215</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>92714</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E907">
+        <v>9810</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>92715</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E908">
+        <v>10317</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>92716</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="E909">
+        <v>9891</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>92717</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E910">
+        <v>8930</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>92718</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E911">
+        <v>8995</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>92719</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E912">
+        <v>9624</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>92720</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E913">
+        <v>9907</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>92721</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="E914">
+        <v>10261</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>92722</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E915">
+        <v>9753</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>92723</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E916">
+        <v>9229</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>92724</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2732</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E917">
+        <v>9990</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>92725</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="E918">
+        <v>10447</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>92726</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E919">
+        <v>9689</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>92727</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="E920">
+        <v>10432</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>92728</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="E921">
+        <v>11060</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>92729</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2746</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="E922">
+        <v>10442</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>92730</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2749</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="E923">
+        <v>9071</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>92731</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="E924">
+        <v>10159</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>92732</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E925">
+        <v>10377</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>92733</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2758</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="E926">
+        <v>10254</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>92734</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2761</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2762</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="E927">
+        <v>10662</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>92735</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2764</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E928">
+        <v>11303</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>92736</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="E929">
+        <v>10105</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>92737</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="E930">
+        <v>12720</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>92738</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E931">
+        <v>12225</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>92739</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="E932">
+        <v>12460</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>92740</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2781</v>
+      </c>
+      <c r="E933">
+        <v>11363</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>92741</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2782</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="E934">
+        <v>11993</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>92742</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2786</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="E935">
+        <v>12186</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>92743</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2788</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2789</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="E936">
+        <v>10991</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>92744</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E937">
+        <v>9791</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>92745</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2794</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E938">
+        <v>10717</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>92746</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="E939">
+        <v>9576</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>92747</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="E940">
+        <v>12682</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>92748</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2804</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2805</v>
+      </c>
+      <c r="E941">
+        <v>11177</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>92749</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2808</v>
+      </c>
+      <c r="E942">
+        <v>10232</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>92750</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2810</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="E943">
+        <v>9163</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>92751</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E944">
+        <v>10332</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>92752</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="E945">
+        <v>10804</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>92753</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="E946">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>92754</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="E947">
+        <v>10727</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>92755</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E948">
+        <v>10364</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>92756</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="E949">
+        <v>14310</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>92757</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="E950">
+        <v>11416</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>92758</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E951">
+        <v>12424</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>92759</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="E952">
+        <v>14141</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>92760</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="E953">
+        <v>13881</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>92761</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="E954">
+        <v>11875</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>92762</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2845</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E955">
+        <v>11211</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>92763</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E956">
+        <v>10944</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>92764</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="E957">
+        <v>12194</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>92765</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E958">
+        <v>12843</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>102790</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2856</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2857</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E959">
+        <v>5747</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>102791</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2859</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2860</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E960">
+        <v>4844</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>102792</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="E961">
+        <v>5245</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>102793</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2865</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2866</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="E962">
+        <v>6017</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>102794</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E963">
+        <v>6649</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>102795</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E964">
+        <v>6519</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>102796</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E965">
+        <v>7442</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>102797</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2878</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="E966">
+        <v>8060</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>102798</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2881</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E967">
+        <v>7722</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>102799</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2883</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2884</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="E968">
+        <v>8524</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>123362</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2886</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="E969">
+        <v>11912</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>123363</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2890</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="E970">
+        <v>4307</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>123364</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2892</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2893</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="E971">
+        <v>4807</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>123365</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2895</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E972">
+        <v>6279</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>123366</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="E973">
+        <v>5393</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>123367</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="E974">
+        <v>5063</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>127223</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="E975">
+        <v>3706</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>127224</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2908</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="E976">
+        <v>6215</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>127225</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2910</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="E977">
+        <v>8013</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>127226</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="E978">
+        <v>8609</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>127227</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2916</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="E979">
+        <v>9454</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>127228</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2919</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2920</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="E980">
+        <v>8338</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>127229</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E981">
+        <v>8127</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>127230</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2925</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2926</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="E982">
+        <v>7996</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>127231</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E983">
+        <v>8183</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">