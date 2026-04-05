--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1958">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2154">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -5886,50 +5886,638 @@
     <t>17.09.25 07:09</t>
   </si>
   <si>
     <t>t.me/glvrdru/6254</t>
   </si>
   <si>
     <t>Кто хотел на подготовительные курсы в школы Бюро — приходите сейчас: они бесплатные до конца сентября. Курсы тут: https://bureau.ru/school/prep/ Мои темы там: — Редакторская гигиена — Основы фотошопа — Как писать текст о себе — Проблемы с текстом во вступительных заданиях Еще есть: — Дизайнерская гигиена — Основы Фигмы — Горячие клавиши — Как не факапить задачи — Как делать портфолио — Разборы вступительных заданий</t>
   </si>
   <si>
     <t>16.09.25 09:51</t>
   </si>
   <si>
     <t>t.me/glvrdru/6253</t>
   </si>
   <si>
     <t>Не пишите слово «проблема» в рабочем чате</t>
   </si>
   <si>
     <t>15.09.25 11:12</t>
   </si>
   <si>
     <t>t.me/glvrdru/6252</t>
   </si>
   <si>
     <t>Где искусственный интеллект, когда он так нужен?</t>
+  </si>
+  <si>
+    <t>13.03.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6605</t>
+  </si>
+  <si>
+    <t>Ожидая в приемной «Зума», Лев Николаевич вглядывался в свое отражение в камере. Жиденькие сумерки высасывали из кабинета остатки дня. Пятно на обоях привлекло внимание. Помешкав, он включил размытие фона. Изображение на экране дернулось, и организатор конференции, дева на вид лет двадцати, появилась в центре экрана. Они обменялись любезностями. По тому, как дева натягивала кожу лица в подобие улыбки, Толстой понял, что разговор будет тяжелым. — Лев Николаевич, мы на редсовете обсудили вашу рукопись. В целом — она неестественно взвизгнула — всё очень здорово, но главред просит внести некоторые правки, так сказать, в соответствии с духом времени. Из груди Толстого вывалился тяжелый вздох. Он даже испугался того, как неожиданно громко и грубо это вышло. К счастью, рамка вокруг его портрета не дернулась — похоже, сработал шумодав. Дева продолжала. — Разумеется, Анна не может принимать морфий ни в каком виде. Запрет пропаганды, сами понимаете. Да, у вас наркотики приносят вред, но никто ведь не будет в этом разбираться. Давайте заменим на что-то безобидное — например, спирт, водку, денатурат? Что если она будет не наркоманкой, а алкоголичкой? Или пусть она покупает вещи на маркетплейсах! Мы сможем сделать совместный проект с WB, будет идеальный кобрендинг. У нее ведь в конце психоз, правильно? Наш отдел брендинга уже придумал: «Безумные скидки от Анны Карениной!» Как вам? Толстой потянулся размьютить микрофон, но пока он наводил курсор, дева продолжила: — Далее, про деторождение. Понимаете, сейчас такое время… пропаганда чайлдфри запрещена. А у вас Долли Облонская вот здесь размышляет о том, как тяжело ей далось воспитание детей. А Анна — здесь же у вас описан весьма жестокий момент ее свидания с сыном Сережей. Давайте переделаем так, чтобы Долли была абсолютно счастливой мамой трех ангелочков, а Анна была бы идеальной мамой во всех отношениях, несмотря на ее историю с Вронским. Сережа не травмирован, маленькая Annie воспитывается в полной семье. Китти Левина — очень важно, чтобы за время романа у них родилось трое детей. Не могли бы вы дописать, чтобы родилось именно трое? Кстати, у вас тут упоминается, что у Вронского были проблемы с деньгами. Смотрите, у нас сейчас действует региональная программа поддержки молодых родителей. Не могли бы вы вписать, что Вронский и Анна получили эту субсидию? Толстой откинулся в кресле. — Финал… Финал, конечно, нам не пропустят. Роскомнадзор не допускает упоминаний методов самоубийства. Ну и в целом сюжетная линия, где Каренина разрушает свою семью — понимаете, сейчас такое время, что писать о таком нельзя. Давайте сделаем, будто у нее не было романа с Вронским? Может быть, Вронский был либералом, а общество его осуждало, и в этом будет драма? Дева фонтанировала идеями и так разгорячилась, что на щеках ее выступил румянец, плохо скрываемый за нейротюнингом лица. — Я тут накидала идей, смотрите. В обществе семейных людей появляется либерал-чайлдфри, его изгоняют, он уезжает в Америку и умирает от сифилиса из-за плохой системы здравоохранения. Как вам? — Это какая-то х… — начал было Толстой, но дева перебила его — И последнее, Лев Николаевич. Название. Не продает название. Непонятно по обложке, чего ожидать. Нужно что-то продающее, например: «Стоп-кран для карьеры: 100 советов идеальной маме от Анны Карениной». Это современно. И давайте разделим на две книги сразу, чтобы охватить больше аудитории. Вторую книгу назовем «Хасл Левина: пособие настоящего мужчины». Хотя нет, иностранное слово… Ну, придумаем еще. Ой, простите, «Лавка» приехала… Дева удалилась. Сожрав комнату, сумерки переваривали двор и край леса. Сквозь шумодав на том конце булькали уведомления из «Макса». Едва уловимо из-за леса доносились песни крестьян. Пели «Матушка земля».</t>
+  </si>
+  <si>
+    <t>12.03.26 15:01</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6604</t>
+  </si>
+  <si>
+    <t>Как спасти Телегу На этой неделе вышло несколько подсказок о том, что на самом деле происходит с блокировкой Телеги. Сначала национальный мессенджер отчитался, что в нем зарегистрировано 100 млн человек (для сравнения, всего в России 102-106 млн смартфонов). Это точка данных, которая должна закрепиться в реальности. Потом Песков сказал, что национальный мессенджер должен обогнать конкурентов в СНГ. Это система координат, в которой нужно воспринимать закрепленную точку данных. Это жирные намеки на то, что операторам национального мессенджера нужно срочно отчитываться за потраченные деньги. У них горят кипиаи, скоро на ковер к начальству и нужно показывать красивые цифры. Им не нужно, чтобы мы этим всем пользовались. Им нужно отчитаться. В национальном мессенджере должно быть 200, 300, 500 млн россиян. Тогда от нас отстанут. ✴️ У меня на Бусти большой разговор про мочилово Телеграма: почему все так устроено и почему не надо паники: https://clickmy.ru/link/IV01wW 🚬 Блокировка Телеграма: стратегия действий для профессионалов: https://clickmy.ru/link/9Ll4Zf</t>
+  </si>
+  <si>
+    <t>12.03.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6602</t>
+  </si>
+  <si>
+    <t>На всякий случай: 1. Высказывания депутатов госдумы не имеют силу закона и даже не всегда опираются на реальность. Если поискать в каком-нибудь Яндексе «Депутат Госдумы заявил», то легко увидеть, насколько зыбки их опоры на реальность. 2. Часто депутатов используют, чтобы таранить инфополе и тестировать в нем разные гипотезы. Сейчас г-на Свинцова снарядили разъяснить печальные перспективы Телеграма. К началу лета это будет самый ненавистный публичный политик России. 3. Когда государству что-то надо, оно берет это и делает, не анонсируя. Втихаря протащат что-то на заседании ГД, подкинут строчкой в законопроект, добавят через запятую, хомыль-хомыль — и вступил в силу закон. Как недавно было про запрет наркоты в искусстве: по-тихому приняли в мае 2025 года, никакой Свинцов не выступал с завялениями. Просто с 1 марта у Гуфа половина текстов пропала. 4. Если вам что-то анонсируют, вероятно, вас хотят сподвигнуть что-то сделать. Например, пугают выключением одного мессенджера, чтобы вы зарегистрировались в другом. Интересно, зачем это кому-то... Даже не знаю... 5. Это касается не только депутатов. В начале СВО был такой человек Миронов, который называл себя экономистом. У него было видео «Экономике России осталось три месяца». Посыл был в том, что надо всё бросать, всё продавать и валить. В этом году будет 4 года, как нам осталось 3 месяца. Сейчас еще будет чуть более развернутый текст про неочевидные подсказки о реальном положении Телеграма, в контексте свежего Свинцова это прямо то, что надо. Видео грузится. Без паники, короче. Каждый месяц одно и то же.</t>
+  </si>
+  <si>
+    <t>10.03.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6601</t>
+  </si>
+  <si>
+    <t>Будьте готовы сделать небольшое тестовое (часов на 12 работы)</t>
+  </si>
+  <si>
+    <t>10.03.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6600</t>
+  </si>
+  <si>
+    <t>Ситуация поганая, письмо нормальное: 1. Нас заставили 2. Дело не в вас, дело в них 3. Мы по-прежнему друзья и готовы помочь Без смехуечков, без расшаркиваний, без попытки сместить ответственность, без всей вот этой чуши. Прямо, честно, по фактам.</t>
+  </si>
+  <si>
+    <t>09.03.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6590</t>
+  </si>
+  <si>
+    <t>На видео подробнее, как вести переговоры о деньгах в свою пользу: https://clickmy.ru/link/6ajMng</t>
+  </si>
+  <si>
+    <t>06.03.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6589</t>
+  </si>
+  <si>
+    <t>Коллеги, только не говорите, что я вас не предупреждал</t>
+  </si>
+  <si>
+    <t>06.03.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6588</t>
+  </si>
+  <si>
+    <t>Редакторы года — 2025 В январе-феврале прошел конкурс на лучший редакторский кейс за прошлый год. 18 членов жюри посмотрели работы, поставили оценки, вот лучшие. 🏆 Гран-при — Александр Вострецов: Как превратить ТВ-цикл передач в МАШИНУ КОНТЕНТА и увеличить продажи на 29% 💵 Лучшие в номинации «Деньги» Кира Калимулина про классифайд «Колеса» Даниил Туманов про автоматизацию Ольга Такмазьян про кейсы Елизавета Смоленкова, база знаний перформанс-агентства 🔥 Лучшие в номинации «Огонь» Катя Придворова про спецпроект «Рыбы» для «Комуса» Владислав Ледовский и «Пей таблетки» Екатерина Карим и нон-фикшен-комикс Наташа Буянина и адвент-календарь Мария Иванова и московский выпускной Все участники и результаты: https://docs.google.com/spreadsheets/d/1U5v66VZOK85udO4Zk5jA5eOktQYuC-A2_spKpoBekPQ/edit?gid=0#gid=0 Чтобы получить баллы на бирже Главреда и сертификаты за участие, напишите Катерине: @katerinamakoveeva Участникам — спасибо за работу. Следующий смотр через год.</t>
+  </si>
+  <si>
+    <t>05.03.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6587</t>
+  </si>
+  <si>
+    <t>Пять стадий корпоративизации 1. Ой бля иди на хер со своими идеями 2. Ой, иди на хер 3. Спасибо за предложение, оно не подходит 4. Спасибо за предложение! Обсужу с коллегами! 5. Спасибо за предложение! В ближайшее время обсужу об команду и вернусь с обратной связью. Хорошего дня!</t>
+  </si>
+  <si>
+    <t>05.03.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6586</t>
+  </si>
+  <si>
+    <t>Ситуация с маркировкой книг С 1 марта книжные магазины начали выразительно маркировать книги, в которых есть упоминание наркоты. Этого требует поправка в 3-ФЗ о наркотиках, ее внесли в конце мая 2025 года. Выглядит всё максимально нелепо. 1. Люди в принципе много торчат, а в литературе этому уделяется непропорционально много внимания. Вы собираетесь маркировать всю литературу, кроме Державина, Ломоносова и Винни Пуха? 2. А почему только наркота? От алкашки помирает в разы больше людей. А от микрокредитов — вообще страшно представить сколько горя. Давайте «Вишневый сад» маркировать, там поместье за долги уходит, а все персонажи курят или выпивают. А вообще причина смерти номер один — болезни сердца и сосудов. Давайте маркировать все книги, где люди жрут что-либо жирное. И кулинарные книги все тоже продавать по паспорту, там на масле жарят. 3. Маркировка добавляет возрастное ограничение 18+. Это значит, что детям и подросткам нельзя читать про наркоту. Но как тогда им читать про вред наркотиков? А у Толстого в «Анне Карениной» титульная героиня принимает морфий не по рецепту — это тоже 18+? Там еще и трахаются люди, представьте себе. 4. Маркировать в итоге придется почти всё, и это будет выглядеть как реклама: «Внебрачные половые связи, эмоциональный абьюз, чревоугодие, жизнь в долг, психоз, употребление наркотиков, жестокое обращение с детьми» — это Анна Каренина, например. Тут какое должно быть возрастное ограничение? Если вы думаете, что только в России такой идиотизм, это не так. В США уже давно маркируется любой контент, причем прямо ключевыми словами: типа graphic violence, blood, gore, nudity и т. д. Но че-то мы не видим роста морали, нравственности и защиты американского детства. Американскую «Песню года» в 2021 получила песня с текстом «Вот те швабра и ведро, тут с пизды накапало» (Cardi B — WAP). Песня была, конечно же, маркирована. Но, с другой стороны, все при деле. Чиновники и эксперты составляют списки на маркировку, книжные магазины обклеивают склад, профильные комитеты заседают, а дети наконец-то прочитают «Морфий» или «Зойкину квартиру» — может, даже поймут что-то. Фотография Бориса Куприянова из «Фаланстера»: https://moskvichmag.ru/gorod/izdateli-nachali-sostavlyat-spisok-knig-pod-markirovku-o-narkotikah-tam-uzhe-1000-knig/</t>
+  </si>
+  <si>
+    <t>04.03.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6585</t>
+  </si>
+  <si>
+    <t>Результаты конкурса «‎Редактор года» за 2025 год будут в пятницу</t>
+  </si>
+  <si>
+    <t>03.03.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6584</t>
+  </si>
+  <si>
+    <t>Медиаменеджерская мудрость Лучше всего в медийке заходят конкретные указания на угрозы. Враг у ворот, смертельный вирус летит тебе в нос, спасайся кто может. Это понятно: чувство страха и тревоги заставляет делать максимальный репост. Примерно на том же уровне — обещание невероятного удовольствия прямо сейчас и бесплатно. «‎Голые фото знаменитостей» и около того. Чуть хуже, но всё еще хорошо заходит информация о том, что кто-то другой виноват в проблемах читателя. Плохая власть, правительство, национальности, религии, конкретные чиновники и т. д. Тоже как бы угрозы, но постфактум. Тут мы дарим читателю чувство, что он не виноват — чувство облегчения. За этим хочется вернуться. Дальше идет контент о том, что ты что-то УПУСКАЕШЬ. Это чисто нейросети: вышла какая-то новая модель, надо СРОЧНО ее тестировать, иначе окажешься бомжом у Курского вокзала, ведь тебя заменят. Тоже тревога, только сотканная из пустоты. Дальше с большим отрывом на глубине интереса болтается «‎любопытное». Что-то типа «‎Как предохранялись на Руси». Совершенно бесполезная информация, но по какому-то стечению обстоятельств вызывает смутное чувство потенциальной пользы или удовольствия. Делать канал только из такого «‎любопытного контента» — обрекать себя на тяжелейший труд по добыванию внимания. Любопытство — это на разок-другой, люди очень быстро такие каналы кидают в архив. На этом же уровне — что-то про гордость; что мы молодцы и крутые. Иногда заходит, но целиком из этого ты канал не сделаешь, это разовый продукт. Дальше метров 300 пустоты. Потом по степени интереса располагается контент о том, как делать что-то лучше и эффективнее. Если оно не снабжено обрамлением из лютого страха упущенной выгоды, оно болтается где-то на дне, потому что что-то страшное прямо сейчас намного важнее, чем что-то хорошее когда-то в будущем. «‎Как лучше делать N»? Пфф, вместо этого опытные медийщики скажут: «‎Без ЭТОГО твой N больше не нужен». Дальше новости компании. И на самом дне, прикопавшись метров на 10, находится контент о том, что человек сам несет ответственность за свою жизнь, и чтобы хорошо жить, ему нужно прикладывать огромные усилия. Это просто топ самых непопулярных мыслей в медийке. Хотите, чтобы у вас осталось 100 читателей, — повторяйте мысль, что люди сами за себя отвечают и в огромной степени никто, кроме них, не виноват в их неудачах. Не потому, что люди тупые и не понимают важность личной ответственности. Наоборот, все всё прекрасно понимают. Просто не за этим люди идут в медийку. ТГ, ИГ и прочие сети — это для того, чтобы сбежать от этого груза ответственности; чтобы кто-то умный и красивый сказал тебе, что ты очень даже огого и во всём виноваты (подставить кого угодно). Таковы задачи медиа: ТГ-каналов, пабликов, телека, газет и радио. Медиаменеджерам и редакторам — терпения и сил. Читателям — ясности ума. Подробнее о сильных медийных заголовках и принципах удержания внимания — в новом мегаролике на Бусти: https://clickmy.ru/link/64sqRu</t>
+  </si>
+  <si>
+    <t>03.03.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6583</t>
+  </si>
+  <si>
+    <t>Хуже только интервью, которое дал какой-то дубайский начальник Джордану Питерсону про «‎видение нации»: https://www.youtube.com/watch?v=bgfyxc1NN58 За полтора часа Питерсон не осмелился задать ни одного острого вопроса, ни разу не усомнился в пресс-релизных соплях своего визави, ничего не уточнил и не поспорил. Просто завалил и со всем соглашался. Это чисто дубайский флекс: сходить на разговор к самому влиятельному на тот момент американскому философу.</t>
+  </si>
+  <si>
+    <t>03.03.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6582</t>
+  </si>
+  <si>
+    <t>Минтуризма ОАЭ проявляет чудеса холуйства в новом посеве. Закупили размещение однотипных рилзов у дубайских блогерш с таким сюжетом: «‎Боюсь ли я жить в Дубае? Нет, ведь меня защищают ОНИ» — и показывают фотографии дубайского начальства в национальных одеждах. Вот подборка «‎БП»: https://t.me/prbezposhady/28873 Если это рассчитано на публику, то на очень интеллектуально неразборчивую. Совершенно не очевидно, как наличие красивого молодого мужчины защитит от попадания иранской ракеты. «‎Честное шейхское, вы под защитой»? Но мне кажется, что это акция не для публики, а для начальства: «‎Смотрите, вашсиятельство, как вас ЛЮБИТ НАРОД». Для сравнения, Израиль делает ровно наоборот: у них герои роликов про армию — молодые люди, причем всегда с оружием (а не в народных еврейских нарядах); веселые гоупро-подсъемы с БТР, патрулирование колосящегося поля пшеницы, мощная военная техника и лязг брони, обороняющей мирную жизнь. Натруженные руки сажают семечко в землю, двое дозорных вглядываются в зыбкую даль, откуда смутный дикий враг только покажется, как по нему вдарят защитными ракетами мира. И важно: ни одного Нетаньяху. Начальства как бы нет, мирный Израиль обороняют мирные израильтяне, до зубов обвешанные мирным оружием, под прикрытием мирных «‎Патриотов». Израильская девочка гладит колоски пшеницы. Дышит степь. Юная нимфа поправляет тактический обвес и улыбается светлому мирному будущему на крыше мирного бронированного внедорожника. Показывал это недавно в разборе израильской пропаганды: https://boosty.to/glvrdru/posts/1cabd11c-885c-40e9-bb2c-a27ad712d06c</t>
+  </si>
+  <si>
+    <t>01.03.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6581</t>
+  </si>
+  <si>
+    <t>НА СКРИНЕ ПОЛИТОТА, РАСКРЫВАЙТЕ НА СВОЙ СТРАХ И РИСК. В Бусти пересказываю основные тезисы по Ирану, чтобы успокоить тревожных и высвободить немного времени на более полезные дела. На скрине — нижняя часть поста про то, как это касается нас и что делать. А в самом посте — что происходит, каковы причины и что будет дальше. https://boosty.to/glvrdru/posts/ca4eb4b5-d09d-481a-9f9b-3a419491ec89</t>
+  </si>
+  <si>
+    <t>01.03.26 10:11</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6580</t>
+  </si>
+  <si>
+    <t>Как вести соцсети для бизнеса, чтобы делать классно и не сливать бюджет на фигню? Написал лонгрид про соцсети для бизнеса, чтобы вы не тратили силы на то, что не приносит результата. Собрал ответы на самые часто задаваемые вопросы:  – Кому нужны соцсети и можно ли без мемов? – В каких каналах лучше заводить соцсети? – Где размещать рекламу?   – Все ломанулись делать медиа, нам тоже нужно? – Что важнее: охваты или вовлеченность? Подписчики, лайки или комментарии?  – Как привлекать новых клиентов из соцсетей, если мы не будем постить веселый вирусный контент? – Делать через агентство или собирать свою команду? – Можно ли выиграть битву с блогерами?    Всех жду на «Бусти»: https://clickmy.ru/link/83jAJl</t>
+  </si>
+  <si>
+    <t>27.02.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6579</t>
+  </si>
+  <si>
+    <t>Тезисы про сериал Pluribus 1. Наконец-то что-то интересное 2. Можно посмотреть первые 2-3 серии, дальше тягомотина 3. В сериале описан мир, который хотят построить американские зумеры-коммунисты, вооруженные ChatGPT 4. Они его построят, но лично нам можно не убиваться об него добровольно Отдельно тезис про нейросети: Pluribus обыгрывает сюжет, как люди массово отказываются от своей субъектности и передают великому коллективному разуму все свои решения, мысли и работу. В сериале это подается в обертке научной фантастики, но вообще-то многие фомоёбы делают это прямо сейчас без всякой науки, добровольно и весьма упорно. Я часто вижу в Ютубе ролики в духе «Всей моей жизнью управляет ClawdBot, вот какой я молодец». Сериал говорит, что отдавшиеся коллективному разуму люди в конечном итоге деградируют и сожрут сами себя. Будет ли так с людьми, которые аутсорсили свои мозги нейросетям? Ответ на этот вопрос мы видим уже сейчас. Снял об этом большой видеоролик на Бусти с разбором сюжетов сериала. Там 3 главные тезиса: — Изоляция от общества, если ты не хочешь отдаваться нейронкам — Почему отдаться коллективному разуму — не круто — А что круто? И за что будут платить? Что будет в цене? Обо всём этом в ролике: https://clickmy.ru/link/CT3JEH Сегодня и завтра он доступен на тарифе «Вечеринка»</t>
+  </si>
+  <si>
+    <t>27.02.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6578</t>
+  </si>
+  <si>
+    <t>Бомбора дарит мою книгу «Правки, деньги, два ствола» за самую адскую историю о клиентской работе. Если не выиграете, так хоть выговоритесь: https://t.me/bombora/8469</t>
+  </si>
+  <si>
+    <t>26.02.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6577</t>
+  </si>
+  <si>
+    <t>Как высокорангово слить любую поставленную задачу? Техника Ильи Максимова</t>
+  </si>
+  <si>
+    <t>26.02.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6576</t>
+  </si>
+  <si>
+    <t>Завтра заканчивается запись на мой ПЛАТНЫЙ курс по визуальному повествованию: https://bureau.ru/courses/visual-online/ А в субботу последний день, когда можно БЕСПЛАТНО поступить на подготовительные курсы в Школу редакторов: https://bureau.ru/school/prep/ (Там нужно будет привязать карту, но деньги за подкурсы не спишутся. Если нужно, отвяжете потом)</t>
+  </si>
+  <si>
+    <t>25.02.26 12:33</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6575</t>
+  </si>
+  <si>
+    <t>Ильяхов в #несутулыйподкаст Мы приехали в Тулу в гости к Максу Ильяхову, автору «Пиши и сокращай» и еще около трех миллиардов книг, ex главреду Тинькофф Журнала, Код и Кинжал. Очень ламповый получился выпуск, НАСТОЯЩИЙ подкаст, скорее даже вечерний разговор за чайком, а не интервью. Дело было в конце декабря, мы были уже на праздничных вайбах, поэтому включайте и наслаждайтесь. 📺 – православный VK Видео 📺 – православный Рутубус</t>
+  </si>
+  <si>
+    <t>25.02.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6574</t>
+  </si>
+  <si>
+    <t>Гениальный маркетинг В рилзах постоянно говорят, что что-то там — это «гениальный маркетинг». Увы, авторы часто не понимают значения этих слов. Маркетинг — это все действия, которые помогают продукту продвигаться и потом продаваться на рынке. В маркетинг входит и продукт, и продвижение, и продажа, и рынок — а не только реклама. Гениальный — значит, очень хорошо сработавший на ПРОДАЖИ в сложившихся РЫНОЧНЫХ УСЛОВИЯХ. Если вам не предъявляют продаж, это не маркетинг, это просто реклама. Гениальный маркетинг — это выйти на маркетплейсы с классными и дешевыми многоразовыми масками для лица зимой 2019 года. И держаться там в первых строчках два года. Гениальный маркетинг — это билеты в Казахстан за 400к в 2022 году. Гениальный маркетинг — это чувак, который стоит на первой строке выдачи по запросу «лопата для снега» в тот день, когда всех замело. Тюльпаны по пицот утром 8 марта — гениальный маркетинг. Яндекс-лавка — это гениальный маркетинг. Сейчас это САМЫЙ ДОРОГОЙ продуктовый магазин в Москве. 292 артикула в «Лавке» стоят более чем на 50% дороже медианы рынка. И Москвичей это устраивает, хотя у «Пятерочки» тоже есть доставка, а цены ниже на 20%. Вот это гениальный маркетинг. Гениальный маркетинг невозможно увидеть без таблички с продажами. «Бренд среагировал на пост в Твиттере» — это не гениальный маркетинг, это просто тебя повеселили в твоей любимой соцсети. «Креативная реклама электроинструмента на порносайте» — это не гениальный маркетинг, это в лучшем случае симпатичный эксперимент с поиском аудитории в необычном рекламном канале. «Бренд остроумно ответил на тренд» — это не гениальный маркетинг. Это может быть талантливый рекламный ход. Но пока это не приколотили к цифрам в табличке, это просто креатив. По-настоящему гениальный маркетинг никогда не палится, потому что никто никогда не будет с вами делиться секретами бабла. Но цифры, таблицы, деньги — это скучно. Хочется креатива, эмоций и умных слов. На этом гениальномаркетингоёбы и строят свой, кхм, гениальный маркетинг.</t>
+  </si>
+  <si>
+    <t>24.02.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6573</t>
+  </si>
+  <si>
+    <t>В интернете снова кого-то отменяют. На этот раз Додо якобы за жестокое обращение с животными. Неопытный читатель решит, что в сердцах россиян остро отзывается тема защиты животных, а в воздухе витает крепкий антикапиталистический дух. Как будто русский человек жаждет справедливости и готов последнюю рубашку с себя снять ради пёселя. Это неопытный. А опытный знает, что всех просто затрахали блокировки Телеги, бесконечный поток беспонтовых новостей, тревога, Комсомольская правда, неуважение, бородятина и вопиющая бестолковщина, на которую никак нельзя повлиять. Накопилась фрустрация. Хочется ХОТЬ НА ЧТО-ТО повлиять, ХОТЬ КАК-ТО добиться справедливости, ЧТОБЫ ХОТЬ ЧТО-ТО стало лучше. И тут как раз челябинская дворняга на пороге Додо-пиццы. Как быть, когда в обществе накопилась фрустрация, а ты оказался спусковым клапаном? Дать напряжению спуститься. Всё. Федор Овчинников отработал ситуацию как босс. А я сделал об этом видос в Бусти: vk.cc/cULKSe</t>
+  </si>
+  <si>
+    <t>24.02.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6572</t>
+  </si>
+  <si>
+    <t>Сейчас нейросетевые тексты палятся по конструкции «это не про, а про». Типа: Стальной подшипник — это не только про скольжение, но и про опору, уверенное вращение в любой ситуации. Но мало кто помнит, что в 2020 году это был писк инстаграмной моды. Открываешь любую женщину с жопой, и она пишет: Маска из семени вола — это не только про здоровье волос, но и про осознанность, познание себя и окружающего мира. Конструкция палевная не из-за того, что она какая-то корявая. Она палится, потому что это анахронизм. Так просто больше не пишут. Сейчас пишут «На случай окончательной блокировки вот мой канал в MAX».</t>
+  </si>
+  <si>
+    <t>19.02.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6571</t>
+  </si>
+  <si>
+    <t>Ответ: Это описание Киева в 1918 году у Булгакова в «‎Белой гвардии», с минимальными изменениями, чтобы не спалить эпоху. Украина в этот момент находится под добровольной немецкой оккупацией, введенной с целью защиты от большевиков. Российская буржуазия и интеллигенция уезжает в Киев, чтобы защититься от революции. Германия еще не проиграла в Первой мировой войне, поэтому Киев кажется относительно безопасным европейским городом, где можно жить по-старому. Дальше Германия проиграет в войне, бросит Украину, и будет грызня между националистами, белыми и красными. Вообще «‎Белая гвардия» после Толстого — это как пулеметная очередь после дуэли на шпагах. Слушаю в прочтении Чонишвили (почему-то на стримингах называется «‎Дни Турбиных», хотя «‎Дни» — это пьеса, а читает Чонишвили именно роман). Специально поперся в метель на работу пешком, чтобы послушать. Восторг.</t>
+  </si>
+  <si>
+    <t>19.02.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6569</t>
+  </si>
+  <si>
+    <t>Какой город описан в этом фрагменте? Бежали седоватые банкиры со своими женами, бежали талантливые предприниматели, оставившие доверенных помощников в Москве, лэндлорды, покинувшие дома менеджерам, промышленники, коммерсанты, адвокаты, общественные деятели. Бежали журналисты, московские и петербургские, продажные, алчные, трусливые. Содержанки. Честные дамы. Их нежные дочери, петербургские бледные развратницы с накрашенными губами. Бежали секретари директоров департаментов, юные пассивные педерасты. Бежали поэты, силовики и актрисы. Вся эта масса, просачиваясь в щель, держала свой путь на Город. Открылись бесчисленные лавки-паштетные, торговавшие до глубокой ночи; кафе, где подавали кофе и где можно было купить женщину; новые театры, на подмостках которых кривлялись и смешили народ все наиболее известные актеры, слетевшиеся из двух столиц; открылся знаменитый театр "Лиловый негр" и величественный, до белого утра гремящий тарелками, клуб "Прах" (поэты - режиссеры - артисты - художники). Тотчас же вышли новые издания, и лучшие перья в России начали писать в них колонки и в этих колонках поносить российскую власть. Таксисты целыми днями таскали пассажиров из ресторана в ресторан, и по ночам в клубе играла музыка, и в табачном дыму светились неземной красотой лица белых, истощенных, закокаиненных проституток.</t>
+  </si>
+  <si>
+    <t>19.02.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6568</t>
+  </si>
+  <si>
+    <t>☝️Если вы не угадали, что это за фраза, вот разгадка: Крутим хуем лопасти, вися на краю пропасти Это комплексная метафора способности русского человека решать сложнейшие задачи в невыносимых условиях.</t>
+  </si>
+  <si>
+    <t>18.02.26 21:56</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6567</t>
+  </si>
+  <si>
+    <t>Американцы должны быть в восторге, что у русских есть такая фраза: Spinning engines with our dicks while staring into the abyss Так это живо, образно и по-философски</t>
+  </si>
+  <si>
+    <t>18.02.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6566</t>
+  </si>
+  <si>
+    <t>В 12:00 провожу день открытых дверей в Школе редакторов. Кто хотел поступать, но сомневается или хочет задать вопросы, приходите: https://t.me/+UTKSnm6UqX8yMWI6 Если не успеваете сейчас, запись потом будет</t>
+  </si>
+  <si>
+    <t>17.02.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6565</t>
+  </si>
+  <si>
+    <t>Авторский мем</t>
+  </si>
+  <si>
+    <t>17.02.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6564</t>
+  </si>
+  <si>
+    <t>Ну и тейк нейронки про рубеж веков — ну такой он ТУПОЙ прямо, как будто переписано с самых бездумных школьных сочинений, самой ленивой совковой критики, просто оторви и выбрось. Будто в нейронку затолкали самое посредственное говно, которое было по теме, и она его повторно переварила. Если бы «‎Вишневый сад» был про стык эпох, то он не был бы интересен сейчас. А он интересен, потому что он про то, что характерно для людей в принципе. Что, нет сейчас невест, у которых в ВБ сумма выкупа больше, чем стоит ее квартира? Нет мужиков, которые годами крутятся возле своих любимых женщин и никак не подкатят? Нет людей, которые заняли денег у родни и умотали за границу? Нет чувака, который по уши в долгах, но продолжает депать в казик? Есть, конечно. И у Чехова есть, просто в декорациях особняка на окраине будущего СНТ.</t>
+  </si>
+  <si>
+    <t>17.02.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6563</t>
+  </si>
+  <si>
+    <t>Если спросить у нейросети, в чем смысл «‎Вишневого сада», она три раза скажет «‎ну чето про перемены и адаптацию там, я хз» (на скрине). Если послушать, посмотреть или прочитать «‎Вишневый сад» самостоятельно, то можно увидеть множество мотивов: — Как молодой дерзкий хасл трахает олд мани, если у олд мани плохой менеджмент — Как человек, добившийся в жизни всего, может бояться женщины — Как мы готовы делать тупую херню ради любви и идеалов — Как мать думает лишь о том, как защитить и обеспечить будущее своих дочерей — Как важная полная семья — Как важно не быть тупой трандой, которая водится с мужчинами лишь по зову сердца, не видя очевидные ред флаги — Как мужики поматросят и бросят — О вреде ВБшечки и других финансовых безумствах — Как лузеры строят защиты от внешнего мира за умными словами и левацкими лозунгами — Как в мире есть люди, которым на хер ничего не надо; и есть те, которые суетятся и рискуют — Как тяжело не знать свои корни быть оторванным от своего круга И чем читатель старше, тем больше этих мотивов он способен разглядеть в этом коротком произведении. Я с упоением послушал его в прочтении Вячеслава Манылова. А вот почитать пересказ от нейронки — это плохая оптимизация. Это как вместо того, чтобы поесть чего-то вкусного и питательного, сразу навернуть говна.</t>
+  </si>
+  <si>
+    <t>16.02.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6562</t>
+  </si>
+  <si>
+    <t>Если кто-то предлагает вам что-то делать с помощью нейросетей, проверьте свои карманы некоторые обстоятельства: — Разрабатывает ли этот человек нейросетевые сервисы? Продает ли? Раздает ли бесплатно? — Есть ли у этого человека курсы по нейросетям? — Не расширены ли его зрачки? Нет ли ощущения, что он под веществами? Я не говорю «‎не пользуйтесь нейросетями». Я говорю «‎проверяйте источники». 99% того, что я вижу в своем поле, это — «‎Давайте вы будете пользоваться нашей оберткой вокруг OpenAI, чтобы мы заработали копеечку, а вы стали интеллектуальными инвалидами. Как вам идея?»</t>
+  </si>
+  <si>
+    <t>16.02.26 06:52</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6561</t>
+  </si>
+  <si>
+    <t>Пример того, как редактура, дизайн и брендинг буквально делают продукт (а не дополняют, обрамляют, украшают): https://bureau.ru/soviet/20260215/</t>
+  </si>
+  <si>
+    <t>14.02.26 21:42</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6560</t>
+  </si>
+  <si>
+    <t>Надо уже легализовать «на районе» как литературную норму и жить дальше.</t>
+  </si>
+  <si>
+    <t>14.02.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6559</t>
+  </si>
+  <si>
+    <t>Как соблазнить парня за 3 слова?</t>
+  </si>
+  <si>
+    <t>12.02.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6558</t>
+  </si>
+  <si>
+    <t>(отвел, уложил, продолжение сна) 2021: взялись за блогеров. Добавили сторьки, прокачали каналы. Теперь на своем канале можно размещать рекламу из медиасети Яндекса и получать процент. Блогерам с 10 тысячами подписчиков капает 10-15 тысяч рублей в месяц дополнительного дохода прямо на карту Яндекса — это если просто постить в кайф. Профессиональные издатели бросают свои сайты и переносят всё прямо в мессенджер, потому что там всё быстрее и выгоднее, а еще алгоритмы сами находят читателей. 2022: пришлось отключить интеграции с заграничными сервисами, но все продолжают сидеть в Яндексе, теперь это национальный мессенджер. Для военных по-шурику сделали защищенную on-prem-версию, которая бесшовно интегрируется в уже привычный интерфейс. Компании, которых кинули западные вендоры, переходят на энтерпрайз-версию Яндекса, потому что она тупо лучше. Джиру и Зум шлют на хер. 2023: закон о рекламе. Яндекс лоббирует поправку, что с доходов от рекламы на отечественных площадках все освобождены от налогов на 10 лет (а на остальных платформах нужна отчетность и налоги). Блогеры перегоняют аудиторию на Яндекс, потому что это тупо выгоднее. Появляется режим залипалова: лента из вертикальных видео с каналов, на которые ты подписан, и похожих на них. Сначала коряво, а потом блогеры стали иметь с этого деньги, и начали снимать как не в себя. 2024: Официальная рекламная биржа для блогеров и изданий. Любой бизнес может законно заказать рекламу, весь учет и отчетность идет автоматически, все маркировки проставляются сами, договоры подписываются электронно в модуле ЭДО. Зачем мудохаться с Телегой, когда Яндекс тупо удобнее? 2025: нейросети. Чат с Алисой, можно в свободной форме заказать любой хавчик, вызвать такси, подобрать подарок на Маркете и т.д. Бесплатным пользователям начинают показывать рекламу на базе анализа их чатов, но можно купить премиум и включить режим полной приватности. Айтишники начинают хостить собственные ноды мессенджера для дополнительной безопасности. Теперь можно, как в блокчейне, получать вознаграждение за поддержание распределенной сети. Жидкое стекло. Пользователи жалуются на это говно и просят вернуть, как было. Приснится же такое.</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6557</t>
+  </si>
+  <si>
+    <t>Снился мне сон, будто в 2017 году Яндекс запустил собственный мессенджер. Не в рамках замещения, а просто на волне успеха Телеги решили потягаться. В первый год мессенджером пользовались чисто яндексоиды. Допилили его до нормального рабочего состояния: всё быстро, всё синхронизируется, медиафайлы нормально туда-сюда, голосовухи. Хороший ровный мессенджер. Баклажан не кончал. 2018: взялись за энтерпрайз. Сделали синхронизацию с календарями и звонилками. Прямо в чате можно назначать встречи и видеть свободные слоты у всех участников. Не нужно кидать никому ссылки на созвоны, всё сразу нормально подтягивается. Если пошерил яндекс-документ с чатом, то одним кликом можно раздать всем доступ. Открыли маркетплейс плагинов, типа как у Битрикса, чтобы сразу выставлять счета, акты, ЭДО, всякие шлюзы для внешних сервисов. Вся работа теперь прямо в мессенджере. 2019: взялись за семью. Родительский режим. Режим присмотра за престарелыми родителями. Интеграция с Яндекс-лончером для Андроида, бабушке можно подарить мобилу с безопасной оболочкой. Школы начали получать бесплатный доступ к про-версии, чтобы учителям было удобно вести уроки и давать задания. 2020: взялись за онлайн-образование. Появились обучающие каналы с платным контентом, сразу интеграция с Яндекс-кассой и Яндекс-деньгами. Вебинары прямо на платформе, закрытые чаты, практические задания, маркетплейс расширений пополнился приложениями для подготовки к ЕГЭ. Инфоцыгане ведут со своих прогревов в закрытые каналы в Яндексе. Скиллбокс и Нетология работают через Яндекс. Подключили международные платежи. (тут пришлось проснуться и отвести ребенка пописать)</t>
+  </si>
+  <si>
+    <t>12.02.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6556</t>
+  </si>
+  <si>
+    <t>Почему всё так через жопу Вот представьте, что вы председатель правления корпорации. Вам приносят отчет: продажи падают, денег осталось на 3 месяца, нужно срочно что-то делать. Вы сами продажи поднять не можете. Вы зовете маркетолога, финансового директора и коммерческого. Задача маркетологу — ПРИВЛЕЧЬ НОВЫХ ЛЮДЕЙ ЛЮБОЙ ЦЕНОЙ. Задача финдиру — ПОРЕЗАТЬ КОСТЫ ЛЮБОЙ ЦЕНОЙ. Задача коммерсу — ПОВЫСИТЬ ПРОДАЖИ ЛЮБОЙ ЦЕНОЙ Маркетолог зовет сммщика. Задача — СРОЧНО ПРИВЛЕЧЬ В НАШИ КАНАЛЫ 100 ТЫСЯЧ ПОДПИСЧИКОВ. То, что это нереальная задача, никто слушать не хочет: поручали — исполняй. Сммщик составляет план: контент, розыгрыши, вирусные рилзы, дайте 10 млн рублей. Идут за деньгами к финдиру, он говорит: «РЕЖЕМ КОСТЫ», вместо 10 млн выделяет 2 млн. Привлечь 100 тысяч подписчиков за 2 млн сммщик не может. Он покупает пакистанских ботов. В отчете сммщик пишет: «Привлекли 100 тысяч подписчиков», рисует график и получает премию. Финдиректор рапортует, что порезал 80% костов, получает премию. Коммерсы, видя, что продажи не растут, начинают давать лютые скидки и слать вам смски. В итоге кое-как добывают выручку (пусть и в убыток). Получают премию. Короче: каждый защищает свою задницу и работает на свой кипиай. Председатель вызывает всех на ковер. Они разводят руками и говорят, что это у всех проблемы, кризис, санкции, время такое, понимать надо. Уволить их в моменте нельзя, потому что тогда вообще всё на хрен сломается. Значит, едем с тем, что есть. Значит, так можно. Потом начнется сезон, выручка подрастет сама, и можно будет немного выдохнуть. Нельзя же всё время в режиме ахтунга работать, правильно? И так во всех крупных структурах, включая государственные.</t>
+  </si>
+  <si>
+    <t>11.02.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6555</t>
+  </si>
+  <si>
+    <t>Кстати, я же был посрамлен: в 2022 году я предсказывал, что заблокированный тогда за экстремизм «‎Инстаграм» как платформа начнет стагнировать в России; новые люди в него перестанут приходить; реклама постепенно утратит актуальность. А случилось ровно обратное: авторы начали больше стараться, в Инстаграме стало намного интереснее, реклама стала дороже сама по себе, и в итоге ИГ и ТГ остались двумя последними живыми площадками. Еще Ютуб, но там производство дороже, поэтому нещитово. А законодатели еще и вывели рекламу в «‎Инсте» в серую зону, сделав ее намного дороже и выгоднее. Как же так получается, что когда ты запрещаешь что-то нужное людям, оно становится ценнее, дороже, востребованнее, еще и без контроля? Как так случается? Сколько раз уже так делали, и каждый раз один и тот же результат... Да ну, бред какой-то, в этот раз наверняка получится.</t>
+  </si>
+  <si>
+    <t>11.02.26 07:49</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6554</t>
+  </si>
+  <si>
+    <t>Написал в Бусти успокаивающий текст о судьбе блогинга в Телеграме. Главная мысль такая: 🚬 То, как вы ведете блог, влияет на его успех гораздо больше, чем платформа. То есть если блог огонь, а людям с вами интересно, то они к вам придут в обход любых блокировок. А если контент говно, то не поможет даже промо на главной странице ВК, в чем мы уже неоднократно убеждались. Могут ли заблокировать ТГ? Могут. И тогда вся страна, в том числе сами авторы блокировок, продолжат пользоваться им с двойным усердием, обходя собственные же блокировки. Мы это видим на примере других заблокированных соцсетей, где всё растет без остановки. Подробности и мои примеры в Бусти: https://vk.cc/cUiLWo</t>
+  </si>
+  <si>
+    <t>10.02.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6553</t>
+  </si>
+  <si>
+    <t>В 2018 году уже блокировали Телегу, помню. Дуров должен был где-то там зарегаться. Все носились в ужасе. Один день даже не работала телега как будто (не помню точно). И был какой-то другой мессенджер, якобы замена. «Там-там» или «Том-том» или «Тум-тум». Как барабаны, я так запомнил. Регаюсь я в этом, значит, тамтаме. И мой кореш один там тоже такой: «Андрей такой-то теперь в тамтаме!» Я ему: «Хехе» Он мне: «Хехех» И всё, два сообщения у меня с ним в этом мессенджере. С тех пор не помню даже, как назывался. Из экстремистского Инстаграма тоже исход был, помните? «АААА УЖАС КОШМАР ПОДПИСЫВАЙТЕСЬ НА НАС В ТЕЛЕГЕ». И что? Ну перегнали часть аудитории в ТГ. Как там не читали, так и тут не читают. Кому надо было — те в Инсту продолжают ходить. Не ссыте, короче.</t>
+  </si>
+  <si>
+    <t>10.02.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6551</t>
+  </si>
+  <si>
+    <t>Про сериал «‎Пятерочки» «‎Пятерочка» выпустила в соцсетях вертикальный сериал. По сюжету одинокая женщина встречает в магазине мужчину своей мечты, и, чтобы встретиться с ним снова, идет работать в «‎Пятерочку». Дальше любовный треугольник, конкуренция, проблемы с общением, в общем — хорошая такая мелодрама. Сериал быстро набрал аудиторию, оживил каналы «‎Пятерочки» и привлек новых подписчиков. Типичный комментарий: «‎Живу в Омане, подсадил на вас всех друзей». Организационная круть в том, что никто не вкорячил в сериал свои бизнес-интересы: не было рекламы ассортимента, кофе, доставки, программы лояльности и вакансий. Никакой топ-менеджер не заставил «‎нативно вписать в сериал тезис о том, что у нас широчайший ассортимент, высокое качество и низкие цены». Сммщики просто сделали хороший развлекательный продукт. Ну и сам факт, что такое смогло выйти от имени такого большого и важного бренда — это большая редкость. Обычно пиджаки на финишной прямой всё это зарубают, потому что «‎риски для бренда». А вот было ли в этом сериале что-то полезное для предприятия — мы никогда не узнаем. Повысилась ли после вирусных рилзов посещаемость офлайн-магазинов? Пошли ли молодые люди работать в эти магазины? А люди постарше? Уменьшилось ли списание выпечки в конце смены? Подрос ли чек? Растет ли доставка? А программа лояльности? Перешел ли хоть один фанат «‎Вкусвилла» в «‎Пятерочку» благодаря сериалу? Смогли ли маркетологи конвертировать привлеченную аудиторию в покупателей или сотрудников (в том числе из Омана)? Тот, кто знает ответы на эти вопросы, никогда не даст их публично, потому что у него NDA. Итого: как творческая единица — круто. С точки зрения пользы для бизнеса — остается гадать. Надеюсь, что пользы там вагон, а второй сезон уже пишут.</t>
+  </si>
+  <si>
+    <t>09.02.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6550</t>
+  </si>
+  <si>
+    <t>POV: пытаешься посмотреть кинчик с девушкой Открываешь приложение. Выберите пять из тридцати категорий кэшбека, пропустить нельзя. Хотите оформить дополнительную подписку на что-то там? Кстати, программа лояльности. Хотите узнать условия? Пропустить В вашей корзине уже давно лежит интимный гель-смазка. Хотите скидку? Может, оформим заказ? Белый пушистый кролик смотрит большими глазами, агрессивный таймер отсчитывает до конца скидки. Ждем, пока появится кнопка «Закрыть». Ищем фильм. Он есть в списке, но его нельзя посмотреть. Он есть в другом сервисе. Перейдем туда? Ладно. Ой, пользоваться этим сервисом могут только абоненты МТС. У вас Билайн? Ну давайте сделаем симку. Авторизация через Госуслуги. Введите код из мессенджера Max. Нет, смской больше нельзя. Ставишь Max. RuStore требует авторизацию через VK. Восстанавливаешь пароль на VK. 999 уведомлений от бывших одноклассников. Реклама сливов курсов Аяза. Дорохов и Харламов что-то обсуждают, чувствуется общая утомленность. MAX установился, логинишься, делаешь доверенное устройство, вводишь код. Код устарел. Запросил новый. Зашел в Госуслуги, дал доступ на оформление симки. Скачиваешь Госключ, чтобы подписать договор на симку. Генерируешь секретный код 5 минут Надо поссать. Идешь ссать. Девушка открывает твои Госуслуги и палит твой первый брак, детей и алименты. Когда ты вышел из туалета, она требует вызвать такси. В приложении такси тебе предлагают оперативную память по старым ценам. Надо брать. Берешь. Ей тоже надо оперативы и новый SSD. Вы разговорились о ситуации на рынке памяти, слово за слово — вас охватывает страсть. В порыве страсти пытаешься отменить такси, вместо этого заказываешь овощерезку из Китая. Нужно срочно предоставить паспортные данные. Стоимость поездки в итоге всё равно списалась. Почему-то на твоем компьютере появились Яндекс Браузер, Мейл-ру агент, ICQ и Антивирус Касперского. Через 2 недели у вас будет 128 ГБ оперативы, терабайтовый NVME-накопитель и овощерезка. Доставка по клику.</t>
+  </si>
+  <si>
+    <t>08.02.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6549</t>
+  </si>
+  <si>
+    <t>🆕 Вы хотите вести профессиональный экспертный блог. Что делать? Например, вы профессионал в какой-то сфере — психологии, программировании, преподавании или 3D-анимации. В вас есть огонь и вы хотите вести блог о том, чем вы живете — о своей работе. Но также у вас есть сомнения и вопросы.  Написал про это монстр-лонгрид и разложил все по пунктам: • Еще не поздно врываться в блогинг?  • Какую выбрать платформу?  • О чем писать или снимать, чтобы были хорошие результаты? Когда будут эти результаты? • Писать тексты или снимать видео?  • Нужно ли показывать лайфстайл?  • Где взять первых читателей? • Что там про вирусное распространение? • Как монетизировать свой блог? • Как составить контент-план? • Нормально ли использовать нейронки в помощь? • Почему одни блогеры популярны, а другие нет? ➡️ Приходите на «Бусти» https://vk.cc/cU8nWX</t>
+  </si>
+  <si>
+    <t>07.02.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6547</t>
+  </si>
+  <si>
+    <t>У меня в Озоне на каждом экране в рекомендациях женская жопа или грудь. Я прям проверил: НА КАЖДОМ. Что это может быть?</t>
+  </si>
+  <si>
+    <t>07.02.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6541</t>
+  </si>
+  <si>
+    <t>А завтра последний день приема работ на конкурс-смотр редакторских кейсов. Кто хотел понтоваться, славы и денег, приглашаем: https://docs.google.com/document/d/14bbjv_nmSL9Cp2d6becDxY8qcpsLYmEGPs4SDPVH2Ts/edit?tab=t.0#heading=h.m9xp2gfiqurt</t>
+  </si>
+  <si>
+    <t>07.02.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6539</t>
+  </si>
+  <si>
+    <t>Откуда цитата?</t>
+  </si>
+  <si>
+    <t>05.02.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6529</t>
+  </si>
+  <si>
+    <t>Как-то записывал ролик об этом — лежит на Бусти: https://clickmy.ru/link/oAzhpr</t>
+  </si>
+  <si>
+    <t>04.02.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6528</t>
+  </si>
+  <si>
+    <t>Пропаганда науки Шел мимо «Фестиваля науки», со сцены играла песня, припев такой: «Наука — это круто. Наука — это важно». Невероятно уныло и скучно. Юные зрители в зале буквально зевали. Это плохо по двум причинам. Вялый тезис. «Наука — это круто и важно» не содержит ценности. Кому круто? Кому важно? Почему лично тебе будет от этого хорошо, если ты занимаешься наукой? Тезис не обращается к аудитории, а вещает как бы рядом, на языке абстрактных ценностей. Какие могли быть тезисы: — Кто в науке, у того все возможности (финансовые, жилищные, популяционные) — Кто в науке, тот под защитой государства — Наука — это короткий путь в элиту Декларации не работают сами по себе. Нельзя сказать «Что-то — это круто» и ждать, что в это поверят. Нужно предъявить аудитории достоверные свидетельства. Например, Илон Маск курит траву в эфире Джо Рогана и рожает ребенка с певицей Граймс. Это иллюстрация тезиса о том, что когда ты в науке, тебе всё можно. Или представьте: в новостях история, как младшего научного сотрудника какого-то НИИ задержали в условном Таиланде за какую-нибудь местную фигню, а наше посольство встало за него горой и рубилось с местными силовиками, пока не отбило ценнейшего человека. Это иллюстрация тезиса, что государство за своих ученых горой. И таких историй нужны десятки в год, чтобы донести посыл. «Младший научный сотрудник НИИ такого-то получил тяжелые травмы, врезавшись на люксовом китайском внедорожнике в столб из-за сбоя системы автопилота. За его жизнь бьются хирурги такого-то института. Помощь оказывают по ОМС». Тезисы: у младшего ученого есть деньги на китайский люкс; китайские машины ненадежные; российская медицина — топчик» «Скандально известная порномодель досрочно завершила карьеру, отучилась на микробиолога и теперь работает в фармакомпании». Тезис: «В фарме и науке платят больше, чем в порно». «Какой-то криптан был задержан на своей вилле в такой-то райской стране». Вывод: «Если хочешь быть богатым и жить на вилле, нужно быть криптаном». «Сотрудники НИИ такого-то направили жалобу Путину из-за низких зарплат». Вывод: «Если хочешь много зарабатывать, держись от науки подальше». «Бабка продала квартиру и потом вернула ее себе, а деньги потратила». Вывод: «Покупать безопасно только новостройки». Во всех случаях есть что-то скандальное, вызывающее интерес, тревогу, страх, вожделение или возмущение. Как это курит план? Как это нарушил чужие законы? Это должен быть интересный людям сюжет сам по себе, и в него уже может быть завернут наш посыл. Почему госы и муниципалы так не умеют? Обычно они работают на очень маленьких бюджетах и у них нет ни денег, ни специалистов для нормального влияния. Плюс никакой муниципал не будет за казенные деньги форсить скандальные истории. За это же потом отчитываться. Вот и получается, что частники форсят всё, что им нужно, а у муниципалов — «Наука это круто», бессмысленное сотрясание воздуха. Есть ли у меня про это в Бусти? Есть: РАЗ — https://boosty.to/glvrdru/posts/d5b403ff-f26b-4d61-b735-e22e5afd6a61?share=post_link ДВА — https://boosty.to/glvrdru/posts/255fd9a2-f7a5-4a9f-800e-cb2370199f2c?share=post_link</t>
+  </si>
+  <si>
+    <t>03.02.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6527</t>
+  </si>
+  <si>
+    <t>🆕 Бизнесы снимают рилз-сериалы: разбираем тренд на примере хита от «Пятерочки» Сериал про кассиршу Галину Ивановну собирает в соцсетях миллионы просмотров. Бренд подхватил волну и нарастил аудиторию и охваты. Разбираю этот кейс с точки зрения стратегии: как это работает на бизнес-цели? - Что в этом сериале сделано классно, а что — сомнительно - Какие посылы он на самом деле транслирует и помогают ли они бизнесу - Как бы я развернул эту сценарную линию Приходите на «Бусти», разберем кейс, обсудим смм-стратегию и посмотрим еще пару интересных примеров. ⭐️ Видео доступно на всех тарифах https://clickmy.ru/link/u9HmPS</t>
+  </si>
+  <si>
+    <t>03.02.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6526</t>
+  </si>
+  <si>
+    <t>Новости нейросетей Любители нейросетей сейчас побросали всё и ставят на свои компьютеры OpenClaw — это приложуха, которая управляет компьютером с помощью большой языковой модели. Это прорывная вещь, потому что наконец-то нейросеть может полноценно что-то делать в вашем компе (а не просто чатиться). Но есть нюансы: — Оно страшно дырявое, сливает персданные пользователей, хранит пароли в открытом доступе, любой злоумышленник может поставить вашу систему раком. — Нейронка управляет компьютером от вашего имени. Еще раз: НЕЙРОНКА, которая галлюцинирует и ошибается, советует херню и предлагает добавить в пиццу клей, вот она — УПРАВЛЯЕТ ОТ ВАШЕГО ИМЕНИ и без вашего контроля. Отвечает на почту, например. Вашим живым адресатам. — И ломанулись в это айтишники, разработчики, всякие продвинутые технари. То есть люди, которые лучше всех должны понимать риски. — Хотя само приложение бесплатное, использование языковой модели Claude (которая как бы мозг этой системы) по-прежнему идет на общих основаниях, в том числе за деньги. То есть РАЗРАБОТЧИКИ за СВОИ ДЕНЬГИ дали доступ ТУПОЙ МОДЕЛИ к СВОИМ КОМПЬЮТЕРАМ, чтобы на 5% повысить продуктивность и на 30% — число ОШИБОК, которые они совершают. Сериал «Кремниевая долина» больше не сатирический.</t>
+  </si>
+  <si>
+    <t>02.02.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6525</t>
+  </si>
+  <si>
+    <t>Песня про вирусный контент родом из СССР</t>
+  </si>
+  <si>
+    <t>02.02.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6524</t>
+  </si>
+  <si>
+    <t>Призвание, клиентский сервис и замещение нейросетями В декабре мы встретились с Мишей Розовым из Pinkman, чтобы поговорить о великом ИИ-замещении и о том, как оставаться востребованным. Получился теплый, душевный и успокаивающий разговор. Миша там так говорит: «‎Как понять, от какого дела вас прёт? Очень легко: это то дело, которым вы занимаетесь по собственному желанию в два часа ночи». Что еще: — Что реально происходит с вакансиями со стороны рынка и внутри компаний — От каких людей бизнесу очень тяжело избавляться — Про отношения с заказчиком, тупые правки и взаимное уважение — Что убивает доверие заказчика, а что — создает Rutube — https://rutube.ru/video/a107d794bd1a588e2cdbbf03d2a32310/ VK — https://vk.com/video-211521879_456239696 YouTube — https://youtu.be/ZF_NyvgSO8c?si=-AilWInW-iplWdNv</t>
+  </si>
+  <si>
+    <t>30.01.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6521</t>
+  </si>
+  <si>
+    <t>«Бусти» в январе 2026: плохой пиар и хороший клиентский сервис 🌟 ВЕЧЕРИНКА — тариф для тех, кто заказывает тексты и изредка пишет сам: Реклама → «‎Как я стал самым опасным человеком в комнате». О психологической манипуляции в рекламе Пиар → Любительская коммуникация вредит делу, которому должна помогать → Церковь упорно не хочет признавать свой символизм → Пиар-кейс: копирайтер подставил клиента. Как не надо извиняться, если вы опозорились → Пиар-скандал Rendez-Vous: «‎пир во время чумы» в Куршевеле. Идеальный пиар или глупость? Разбираемся 🚬 КУРИЛКА — тариф для профессионалов текста и контента. Сюда входят все материалы «Вечеринки» и кое-что сложное и упоротое: Клиенты → Сложные случаи клиентского сервиса. Как не терять клиентов и не тонуть в правках (из книги) Медиа → Что делать, чтобы ТГ-канал рос (18+ с матом) → Коричневый кейс. Рассылка с нарушенными границами Жизнь → Игра и дерзновение. Что помогает не сдаваться, наполнять работу смыслом и двигаться дальше, когда трудно Все публикации: boosty.to/glvrdru</t>
+  </si>
+  <si>
+    <t>29.01.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6520</t>
+  </si>
+  <si>
+    <t>🆕 Сложные случаи в работе с клиентами. Как не терять клиентов и не тонуть в правках Записал полезное для всех, кто работает с клиентами, получает правки и не хочет, чтобы его заменили нейросети. Это реальные кейсы, которые я упоминал в книге «Правки, деньги, два ствола». Даю много подробностей и разбираю их на пальцах вместе с вами. Рассказываю: — как я сам слил проект, потому что не понял, что вообще нужно клиенту; — как правильно фиксировать договоренности, чтобы не остаться без денег; — с каких фраз не стоит начинать диалог с клиентом; — когда важно пойти на уступки. 🚬 Встречаемся на «‎Бусти». Видео доступно в тарифе Курилка https://clickmy.ru/link/tYniJZ</t>
+  </si>
+  <si>
+    <t>29.01.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6519</t>
+  </si>
+  <si>
+    <t>Странная новая функция у владельцев премиума</t>
+  </si>
+  <si>
+    <t>26.01.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6518</t>
+  </si>
+  <si>
+    <t>Курсы с обратной связью Со следующей недели начинаются вебинары по моему текстовому курсу, там я разбираю ваши рабочие тексты и даю детальные заботливые комментарии: http://bureau.ru/courses/text20-online/ Еще через месяц будет курс про визуальное повествование. Это для тех, кто уже умеет писать и хочет решать задачи посложнее: https://bureau.ru/courses/visual-online/ Текстовый курс идет 4 недели, про визуальное повествование — 3 недели. Можно оформить участие от компании, если вам согласуют бюджет.</t>
+  </si>
+  <si>
+    <t>26.01.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6517</t>
+  </si>
+  <si>
+    <t>ChatGPT учит нас плохому</t>
+  </si>
+  <si>
+    <t>25.01.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6516</t>
+  </si>
+  <si>
+    <t>Разве может нейросеть сделать по-настоящему круто? Разве может она вызвать подлинные эмоции? Это всего лишь имитация, жалкая пародия…</t>
+  </si>
+  <si>
+    <t>25.01.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6512</t>
+  </si>
+  <si>
+    <t>Бездушный нейрослоп проникает во все сферы, скоро нельзя будет шагу ступить без сраных картинок из Чатгпт. Вот в мое время все картинки рисовали живые художники! В этом была душа!!!</t>
+  </si>
+  <si>
+    <t>24.01.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6511</t>
+  </si>
+  <si>
+    <t>Пиар-скандал Rendez-Vous: «‎пир во время чумы» в Куршевеле. Идеальный пиар или глупость? Разбираемся «‎Рандеву» получил дозу ненависти в соцсетях. Поводом стал корпоратив: Куршевель, частный джет, люксовый отель, блогеры, устрицы, шампанское, Альпы и прочая роскошь. Компанию обвиняют в «пире во время чумы» и в том, что они вывозят деньги из страны, вместо того чтобы (дальше любая хотелка). В новом видео разбираю: — что на самом деле продает «‎Рандеву» и как это связано с Куршевелем — как этот скандал работает на ценности и посыл бренда — что полезного можно взять из этой истории — как заставить черный пиар работать на вас (на примере авиакомпании «Победа») Доступно на всех тарифах: https://clickmy.ru/link/LNC5q3</t>
+  </si>
+  <si>
+    <t>22.01.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6510</t>
+  </si>
+  <si>
+    <t>Результаты прошлогоднего конкурса: https://t.me/glvrdru/5759</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6509</t>
+  </si>
+  <si>
+    <t>Ваш карьерный лифт приехал: открываем прием кейсов на редакторский конкурс за 2025 год Это ежегодный конкурс, в котором мы находим новых звезд редактуры, а потом они получают карьерные возможности. Жюри, условия, сроки и все оргвопросы: https://docs.google.com/document/d/14bbjv_nmSL9Cp2d6becDxY8qcpsLYmEGPs4SDPVH2Ts/edit?tab=t.0</t>
+  </si>
+  <si>
+    <t>22.01.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6508</t>
+  </si>
+  <si>
+    <t>Если вы хотели учиться в «Школе редакторов», сегодня можно прийти на «День открытых дверей» и позадавать все вопросы Начало в 19:30, ведет Илья Бирман. Все оргвопросы в чате: https://t.me/+tifQIPzIjY1mYTMy Обычно на таких вебинарах предлагают скидки или какие-то еще интересные условия. Если планировали и искали выгоду, обратите внимание.</t>
+  </si>
+  <si>
+    <t>22.01.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6507</t>
+  </si>
+  <si>
+    <t>🆕 Копирайтер подставил клиента. Как не надо извиняться, если вы опозорились Ко мне обратился подписчик с неприятной историей. Он пилот и музыкант, а его соцсети вело агентство. И вот от его имени от его имени копирайтер выпускает пост, в котором живого кота запускают с вертолета на парашюте. Пост — выдумка, а вот скандал и хейт — новая реальность моего подписчика. Его назвали живодером и чуть не уволили из авиакомпании. Подписчик записал видеоопровержение, но оно могло навредить еще больше. В новом видео разбираю его обращение и показываю, как сделать так, чтобы не закопать себя еще глубже. Базовые принципы, как действовать в таких ситуациях — и людям, и брендам.  – Зачем вам дополнительная холодная голова – Что говорить, чтобы не закопать себя еще больше – Как четкий посыл спасет вашу репутацию – Что отвечать хейтерам Будет полезно всем, кто ведет соцсети, работает с подрядчиками и не хочет оказаться в центре срача ▶️ Доступно на всех тарифах. Вэлкам на мой Бусти: https://clickmy.ru/link/PRC9rF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6251,62 +6839,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H655"/>
+  <dimension ref="A1:H721"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3293.624" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4408.495" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -17440,402 +18028,402 @@
       </c>
       <c r="E486">
         <v>8636</v>
       </c>
       <c r="F486">
         <v>34</v>
       </c>
       <c r="G486">
         <v>49</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487">
         <v>78969</v>
       </c>
       <c r="B487" t="s">
         <v>1455</v>
       </c>
       <c r="C487" t="s">
         <v>1456</v>
       </c>
       <c r="D487" s="1" t="s">
         <v>1457</v>
       </c>
       <c r="E487">
-        <v>4907</v>
+        <v>14154</v>
       </c>
       <c r="F487">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="G487">
-        <v>210</v>
+        <v>302</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488">
         <v>78970</v>
       </c>
       <c r="B488" t="s">
         <v>1458</v>
       </c>
       <c r="C488" t="s">
         <v>1459</v>
       </c>
       <c r="D488" s="1" t="s">
         <v>1460</v>
       </c>
       <c r="E488">
         <v>8217</v>
       </c>
       <c r="F488">
-        <v>133</v>
+        <v>185</v>
       </c>
       <c r="G488">
-        <v>407</v>
+        <v>484</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489">
         <v>78971</v>
       </c>
       <c r="B489" t="s">
         <v>1461</v>
       </c>
       <c r="C489" t="s">
         <v>1462</v>
       </c>
       <c r="D489" s="1" t="s">
         <v>1463</v>
       </c>
       <c r="E489">
         <v>10070</v>
       </c>
       <c r="F489">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="G489">
-        <v>340</v>
+        <v>365</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490">
         <v>78972</v>
       </c>
       <c r="B490" t="s">
         <v>1464</v>
       </c>
       <c r="C490" t="s">
         <v>1465</v>
       </c>
       <c r="D490" s="1" t="s">
         <v>1466</v>
       </c>
       <c r="E490">
         <v>11157</v>
       </c>
       <c r="F490">
-        <v>137</v>
+        <v>159</v>
       </c>
       <c r="G490">
-        <v>118</v>
+        <v>124</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491">
         <v>78973</v>
       </c>
       <c r="B491" t="s">
         <v>1467</v>
       </c>
       <c r="C491" t="s">
         <v>1468</v>
       </c>
       <c r="D491" s="1" t="s">
         <v>1469</v>
       </c>
       <c r="E491">
         <v>15566</v>
       </c>
       <c r="F491">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G491">
-        <v>556</v>
+        <v>571</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492">
         <v>78974</v>
       </c>
       <c r="B492" t="s">
         <v>1470</v>
       </c>
       <c r="C492" t="s">
         <v>1471</v>
       </c>
       <c r="D492" s="1" t="s">
         <v>1472</v>
       </c>
       <c r="E492">
         <v>14526</v>
       </c>
       <c r="F492">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G492">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493">
         <v>78975</v>
       </c>
       <c r="B493" t="s">
         <v>1473</v>
       </c>
       <c r="C493" t="s">
         <v>1474</v>
       </c>
       <c r="D493" s="1" t="s">
         <v>1475</v>
       </c>
       <c r="E493">
         <v>16039</v>
       </c>
       <c r="F493">
-        <v>143</v>
+        <v>154</v>
       </c>
       <c r="G493">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494">
         <v>78976</v>
       </c>
       <c r="B494" t="s">
         <v>1476</v>
       </c>
       <c r="C494" t="s">
         <v>1477</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>1478</v>
       </c>
       <c r="E494">
         <v>16097</v>
       </c>
       <c r="F494">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G494">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
         <v>78977</v>
       </c>
       <c r="B495" t="s">
         <v>1479</v>
       </c>
       <c r="C495" t="s">
         <v>1480</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>1481</v>
       </c>
       <c r="E495">
         <v>6365</v>
       </c>
       <c r="F495">
         <v>17</v>
       </c>
       <c r="G495">
         <v>44</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496">
         <v>78978</v>
       </c>
       <c r="B496" t="s">
         <v>1482</v>
       </c>
       <c r="C496" t="s">
         <v>1483</v>
       </c>
       <c r="D496" s="1" t="s">
         <v>1484</v>
       </c>
       <c r="E496">
         <v>16268</v>
       </c>
       <c r="F496">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G496">
-        <v>422</v>
+        <v>429</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497">
         <v>78979</v>
       </c>
       <c r="B497" t="s">
         <v>1485</v>
       </c>
       <c r="C497" t="s">
         <v>1486</v>
       </c>
       <c r="D497" s="1" t="s">
         <v>1487</v>
       </c>
       <c r="E497">
         <v>31493</v>
       </c>
       <c r="F497">
-        <v>892</v>
+        <v>912</v>
       </c>
       <c r="G497">
-        <v>561</v>
+        <v>568</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498">
         <v>78980</v>
       </c>
       <c r="B498" t="s">
         <v>1488</v>
       </c>
       <c r="C498" t="s">
         <v>1489</v>
       </c>
       <c r="D498" s="1" t="s">
         <v>1490</v>
       </c>
       <c r="E498">
         <v>14093</v>
       </c>
       <c r="F498">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G498">
         <v>76</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499">
         <v>78981</v>
       </c>
       <c r="B499" t="s">
         <v>1491</v>
       </c>
       <c r="C499" t="s">
         <v>1492</v>
       </c>
       <c r="D499" s="1" t="s">
         <v>1493</v>
       </c>
       <c r="E499">
         <v>16055</v>
       </c>
       <c r="F499">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G499">
-        <v>1025</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500">
         <v>78982</v>
       </c>
       <c r="B500" t="s">
         <v>1494</v>
       </c>
       <c r="C500" t="s">
         <v>1495</v>
       </c>
       <c r="D500" s="1" t="s">
         <v>1496</v>
       </c>
       <c r="E500">
         <v>14330</v>
       </c>
       <c r="F500">
         <v>11</v>
       </c>
       <c r="G500">
         <v>56</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501">
         <v>78983</v>
       </c>
       <c r="B501" t="s">
         <v>1497</v>
       </c>
       <c r="C501" t="s">
         <v>1498</v>
       </c>
       <c r="D501" s="1" t="s">
         <v>1499</v>
       </c>
       <c r="E501">
         <v>14575</v>
       </c>
       <c r="F501">
         <v>137</v>
       </c>
       <c r="G501">
-        <v>566</v>
+        <v>567</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502">
         <v>78984</v>
       </c>
       <c r="B502" t="s">
         <v>1500</v>
       </c>
       <c r="C502" t="s">
         <v>1501</v>
       </c>
       <c r="D502" s="1" t="s">
         <v>1502</v>
       </c>
       <c r="E502">
         <v>16299</v>
       </c>
       <c r="F502">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="G502">
-        <v>1308</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503">
         <v>78985</v>
       </c>
       <c r="B503" t="s">
         <v>1503</v>
       </c>
       <c r="C503" t="s">
         <v>1504</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>1505</v>
       </c>
       <c r="E503">
         <v>1</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504">
         <v>78986</v>
       </c>
       <c r="B504" t="s">
         <v>1506</v>
@@ -17851,51 +18439,51 @@
       </c>
       <c r="F504">
         <v>237</v>
       </c>
       <c r="G504">
         <v>586</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505">
         <v>78987</v>
       </c>
       <c r="B505" t="s">
         <v>1509</v>
       </c>
       <c r="C505" t="s">
         <v>1510</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>1511</v>
       </c>
       <c r="E505">
         <v>14530</v>
       </c>
       <c r="F505">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G505">
         <v>247</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
         <v>78988</v>
       </c>
       <c r="B506" t="s">
         <v>1512</v>
       </c>
       <c r="C506" t="s">
         <v>1513</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>1514</v>
       </c>
       <c r="E506">
         <v>13608</v>
       </c>
       <c r="F506">
         <v>108</v>
       </c>
       <c r="G506">
@@ -21299,50 +21887,1172 @@
       <c r="G654">
         <v>773</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655">
         <v>79137</v>
       </c>
       <c r="B655" t="s">
         <v>1955</v>
       </c>
       <c r="C655" t="s">
         <v>1956</v>
       </c>
       <c r="D655" s="1" t="s">
         <v>1957</v>
       </c>
       <c r="E655">
         <v>12273</v>
       </c>
       <c r="F655">
         <v>17</v>
       </c>
       <c r="G655">
         <v>274</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>86396</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E656">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>86397</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="E657">
+        <v>8211</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>86398</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="E658">
+        <v>8912</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>86399</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="E659">
+        <v>9773</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>86400</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="E660">
+        <v>9515</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>86401</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="E661">
+        <v>9832</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>86402</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E662">
+        <v>13832</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>86403</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E663">
+        <v>15862</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>86404</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E664">
+        <v>13561</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>86405</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="E665">
+        <v>12637</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>86406</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1988</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="E666">
+        <v>10074</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>86407</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="E667">
+        <v>13234</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>86408</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="E668">
+        <v>10540</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>86409</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E669">
+        <v>12230</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>86410</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E670">
+        <v>12086</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>86411</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E671">
+        <v>11681</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>86412</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E672">
+        <v>12658</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>86413</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E673">
+        <v>12921</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>86414</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E674">
+        <v>14458</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>86415</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2015</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E675">
+        <v>12082</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>86416</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E676">
+        <v>12092</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>86417</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E677">
+        <v>13301</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>86418</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E678">
+        <v>14577</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>86419</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E679">
+        <v>15107</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>86420</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E680">
+        <v>18493</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>86421</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E681">
+        <v>16492</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>86422</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2036</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E682">
+        <v>15315</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>86423</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2040</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="E683">
+        <v>16160</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>86424</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E684">
+        <v>16354</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>86425</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E685">
+        <v>16660</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>86426</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E686">
+        <v>15670</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>86427</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E687">
+        <v>17867</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>86428</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2054</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="E688">
+        <v>14248</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>86429</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="E689">
+        <v>43717</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>86430</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="E690">
+        <v>15312</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>86431</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="E691">
+        <v>19371</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>86432</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E692">
+        <v>16457</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>86433</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E693">
+        <v>13356</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>86434</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E694">
+        <v>14584</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>86435</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E695">
+        <v>16055</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>86436</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2077</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2078</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="E696">
+        <v>15160</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>86437</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E697">
+        <v>18293</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>86438</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="E698">
+        <v>13978</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>86439</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2086</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E699">
+        <v>13701</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>86440</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="E700">
+        <v>13112</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>86441</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E701">
+        <v>13094</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>86442</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="E702">
+        <v>11694</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>86443</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="E703">
+        <v>10003</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>86444</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2101</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E704">
+        <v>10850</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>86445</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E705">
+        <v>10936</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>86446</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2108</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="E706">
+        <v>11333</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>86447</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="E707">
+        <v>11898</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>86448</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="E708">
+        <v>10760</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>86449</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E709">
+        <v>10669</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>86450</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="E710">
+        <v>10325</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>86451</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="E711">
+        <v>12049</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712">
+        <v>86452</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D712" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="E712">
+        <v>21033</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713">
+        <v>86453</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="E713">
+        <v>15499</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714">
+        <v>86454</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D714" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E714">
+        <v>18576</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715">
+        <v>86455</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E715">
+        <v>15851</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716">
+        <v>86456</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D716" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E716">
+        <v>14404</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717">
+        <v>86457</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D717" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E717">
+        <v>13669</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718">
+        <v>86458</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D718" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="E718">
+        <v>13260</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719">
+        <v>86459</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D719" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E719">
+        <v>30738</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720">
+        <v>86460</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D720" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E720">
+        <v>12469</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721">
+        <v>86461</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2152</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E721">
+        <v>12483</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">