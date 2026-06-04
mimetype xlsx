--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2368">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -6474,50 +6474,692 @@
     <t>Результаты прошлогоднего конкурса: https://t.me/glvrdru/5759</t>
   </si>
   <si>
     <t>t.me/glvrdru/6509</t>
   </si>
   <si>
     <t>Ваш карьерный лифт приехал: открываем прием кейсов на редакторский конкурс за 2025 год Это ежегодный конкурс, в котором мы находим новых звезд редактуры, а потом они получают карьерные возможности. Жюри, условия, сроки и все оргвопросы: https://docs.google.com/document/d/14bbjv_nmSL9Cp2d6becDxY8qcpsLYmEGPs4SDPVH2Ts/edit?tab=t.0</t>
   </si>
   <si>
     <t>22.01.26 09:51</t>
   </si>
   <si>
     <t>t.me/glvrdru/6508</t>
   </si>
   <si>
     <t>Если вы хотели учиться в «Школе редакторов», сегодня можно прийти на «День открытых дверей» и позадавать все вопросы Начало в 19:30, ведет Илья Бирман. Все оргвопросы в чате: https://t.me/+tifQIPzIjY1mYTMy Обычно на таких вебинарах предлагают скидки или какие-то еще интересные условия. Если планировали и искали выгоду, обратите внимание.</t>
   </si>
   <si>
     <t>22.01.26 09:38</t>
   </si>
   <si>
     <t>t.me/glvrdru/6507</t>
   </si>
   <si>
     <t>🆕 Копирайтер подставил клиента. Как не надо извиняться, если вы опозорились Ко мне обратился подписчик с неприятной историей. Он пилот и музыкант, а его соцсети вело агентство. И вот от его имени от его имени копирайтер выпускает пост, в котором живого кота запускают с вертолета на парашюте. Пост — выдумка, а вот скандал и хейт — новая реальность моего подписчика. Его назвали живодером и чуть не уволили из авиакомпании. Подписчик записал видеоопровержение, но оно могло навредить еще больше. В новом видео разбираю его обращение и показываю, как сделать так, чтобы не закопать себя еще глубже. Базовые принципы, как действовать в таких ситуациях — и людям, и брендам.  – Зачем вам дополнительная холодная голова – Что говорить, чтобы не закопать себя еще больше – Как четкий посыл спасет вашу репутацию – Что отвечать хейтерам Будет полезно всем, кто ведет соцсети, работает с подрядчиками и не хочет оказаться в центре срача ▶️ Доступно на всех тарифах. Вэлкам на мой Бусти: https://clickmy.ru/link/PRC9rF</t>
+  </si>
+  <si>
+    <t>04.06.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6740</t>
+  </si>
+  <si>
+    <t>Завтра в 12:00 выступаю на онлайн-фестивале о всяком креативном. Расскажу о будущем авторства и творческой работы (про нейросети, разумеется, но без хейта). Приходите, это бесплатно: https://vk.ru/wall-22142529_1607646</t>
+  </si>
+  <si>
+    <t>04.06.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6739</t>
+  </si>
+  <si>
+    <t>На что жалуются ваши боссы? Я провел больше 300 тренингов по деловой коммуникации и понял, почему у всех такая засада по работе и вечные перегрузки.  Обычно на тренингах я даю командам простые словесные формулы и помогаю наладить контакт. Но я стал всё чаще видеть, что исполняю скорее роль медиатора. А проблема далеко не в словах, а в том, как в отдельной компании организован труд, как разрушены социальные связи. Путешествуя по тренингам, я глубоко увидел кризис интеллектуального труда: по факту в реальной жизни нужно делать большой объём работы, на которую никого не учили, а софтскиллы на эти задачи у людей отсутствуют.  Но все это не приговор. В новом видео говорим, как пофиксить эти проблемы. Если вы работаете в найме — даю полезные инструменты, чтобы облегчить вашу жизнь и сделать работу эффективной.  Вот «Бусти»: https://clickmy.ru/link/p9HQ6M  Вот «Спонсор»: https://clickmy.ru/link/BPTPkH</t>
+  </si>
+  <si>
+    <t>02.06.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6738</t>
+  </si>
+  <si>
+    <t>18 июня буду на «Движении» рассказывать про личный бренд в сфере недвижимости: https://dvizhenie.ru/forum/program Если вы занимаетесь недвижимостью, вы и так будете на «Движении», поэтому приходите. Еще организаторы скоро разошлют форму для сбора кейсов — не стесняйтесь, присылайте, буду вас хвалить</t>
+  </si>
+  <si>
+    <t>02.06.26 08:38</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6737</t>
+  </si>
+  <si>
+    <t>Хотел похвастаться автоматическим орфокорректором Яндекс-доков, который я на тренингах рекомендую всем троечникам по русскому языку. Орфокорректор ПОЧТИ справился.</t>
+  </si>
+  <si>
+    <t>02.06.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6736</t>
+  </si>
+  <si>
+    <t>Кто хотел ко мне на текстовый курс с обратной связью, приходите: https://t.me/bureaugorbunov/11376 Начало в сентябре, продлится месяц, будет четыре большие встречи с обратной связью, плюс самые актуальные лекции. Можно пройти обучение за счет компании. Оставьте заявку своим кадровикам, время на согласование еще есть.</t>
+  </si>
+  <si>
+    <t>01.06.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6735</t>
+  </si>
+  <si>
+    <t>Каким сейчас должен быть экспертный контент: https://t.me/blackglav/4655 Попробуйте сгенерить такое в ЧатеГПТ, я подожду</t>
+  </si>
+  <si>
+    <t>29.05.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6734</t>
+  </si>
+  <si>
+    <t>🆕 Можно ли делать нормальный патриотический контент? Разбираю на примере Шамана (он не смог) У меня бомбит от его нового клипа, потому что там однозначный посыл: «Россия тоталитарная, Россия репрессирующая, России не нужны молодые и талантливые». А это ведь бред, Россия вообще не такая. Почему Шаман продвигает эти посылы — мне неведомо. Кто те люди, которые ссут кипятком от образа комиссара с маузером — непонятно. В новом видео говорим про посылы, вспоминаем военные песни и даже музыканта Apashe (потому что он как раз смог). Какой можно представлять Россию? Как это делать? Какие посылы сейчас нужны? Вот об этом рассуждаю. ⭐️ Доступно на всех тарифах: Бусти: https://clickmy.ru/link/MChCZI Спонср: https://clickmy.ru/link/F9ftyI Сам клип Шамана можно посмотреть бесплатно</t>
+  </si>
+  <si>
+    <t>29.05.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6728</t>
+  </si>
+  <si>
+    <t>Делаем в «Клубе главредов» философский кружок для тех, кому слегка за 30 и кому интересно что-то большее, чем нейроагенты. Называется «Незаменимый редактор». Стоит символических денег: https://docs.google.com/document/d/1z-GmQF2YyoJdh8hQsLDGnTuhBi2pxtM3c8tWQZJMlYE/edit?tab=t.0#heading=h.reubang7v9cf</t>
+  </si>
+  <si>
+    <t>29.05.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6726</t>
+  </si>
+  <si>
+    <t>Это мои студенты на третьей ступени Школы редакторов, а я их арт-директор. Девчонки будут помогать предприятиям не влетать на штрафы из-за нарушений закона о русском языке, сейчас есть возможность получить это бесплатно. Сил им, и вам тоже сил. Защита дипломов будет 19 июня, держу за них кулачки.</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6727</t>
+  </si>
+  <si>
+    <t>Друзья! Мы, редакторское бюро им. Ломоносовой, помогаем бизнесу снизить риск штрафа за англицизмы на онлайн-ресурсах: на сайтах, в соцсетях, на маркетплейсах. Сейчас мы ищем предпринимателей, бизнесменов, людей, которые отвечают за тексты компаний, чтобы поговорить о том, как они относятся к закону о защите русского языка и как собираются подгонять контент под новые требования. После интервью мы можем предложить бесплатную тестовую проверку ваших онлайн-ресурсов: выявим запрещённые законом слова и заменим их безопасным аналогами или расскажем вам, как сделать это самостоятельно. Если вы готовы обсудить тему англицизмов и хотите очистить от них свои онлайн-ресурсы, напишите в сообщения группы или в личку: @Lomonosova_I</t>
+  </si>
+  <si>
+    <t>28.05.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6724</t>
+  </si>
+  <si>
+    <t>🆕 Начинаю выпускать в Бусти цикл видео о том, как доносить мысли, чтобы вас понимали. Первая часть — о том, что должно произойти ДО ТОГО, как вы открыли рот, чтобы не обнулить все дальнейшие усилия. Не про слова, конструкции, невербалику и всякий инфобиз, а про то, что происходит еще до момента общения — и что сильно влияет на эффективность.  Кому будет полезно: - Тем, кто презентует что-то по работе: результаты — клиентам, идеи — коллегам, проекты — инвесторам - Тем, кто занимается блогингом  - Тем, кто выступает публично  - Тем, кто что-то продает - Тем, у кого есть жена В видео показываю волосатые ноги, это надо для сюжета. 🚬 Доступно подписчикам «Редакторской курилки»: Бусти: https://clickmy.ru/link/LSKzaE Спонср: https://clickmy.ru/link/l5EVRE </t>
+  </si>
+  <si>
+    <t>26.05.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6723</t>
+  </si>
+  <si>
+    <t>Мой герой — Дима Антиосов. Когда-то он рулил маркетингом и диджитал-креативом, стрэтеджи биг айдиа кей вижуал, фомо блокчейн крипто эяй. А теперь живёт в деревне и копает яму под сортир, и в этом всяко больше смысла. https://t.me/webthreesome (Яму вчера докопал и со второй попытки поставил бетонные кольца)</t>
+  </si>
+  <si>
+    <t>25.05.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6722</t>
+  </si>
+  <si>
+    <t>Не сумма покупки, не средний чек, а именно число чеков</t>
+  </si>
+  <si>
+    <t>25.05.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6721</t>
+  </si>
+  <si>
+    <t>Сегодня интеллигенция обсуждает режиссера Звягинцева, его престижную награду, политическую речь и реакцию друг дружки на всё это. Может сложиться впечатление, что что-то ПРОИСХОДИТ и нужно РАЗОБРАТЬСЯ. Если у вас так, для вас текст: На Бусти На Спонсоре Что внутри: — Почему интеллигенция перевозбудилась — Звягинцев — наш слон или вражеский? — Это антироссийский псиоп или подлинное искусство? — Мы это кино уже смотрели?</t>
+  </si>
+  <si>
+    <t>24.05.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6720</t>
+  </si>
+  <si>
+    <t>⚡️ Как использовать контент в продажах в 2026 году? Собрал мини-курс, который можно смотреть без подписки на мой «Бусти». Покупаешь доступ — и он с тобой навсегда. Что внутри: 1. Польза в продажах больше не нужна. А что нужно? 2. Как писать про боли и триггеры: большой практикум по продажам 3. Монстр-лонгрид про продажи в b2b: большой гайд, который дает ответы на все основные вопросы 4. Соцсети для бизнеса: разумная стратегия, как вести и не разбазарить бюджеты 5. Блокировка соцсетей и стратегия блогинга в них. Если ваши клиенты в соцсетях, без этого никуда Купить здесь: https://clickmy.ru/link/yBHiLE ➡️ Если вы подписаны на «Курилку» в Бусти или Спонсоре, все эти посты вам уже доступны</t>
+  </si>
+  <si>
+    <t>24.05.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6715</t>
+  </si>
+  <si>
+    <t>Это чудо!!! Появились первые местные томаты. И это значит только одно: пришло лето. Не календарное и не метеорологическое, а то самое, настоящее. Которое пахнет свободой, надеждой и приключениями. Солнцем и мокрой пылью, прибитой дождём. Скошенной травой и земляникой. Лесными грибами и дымом от костра. Оранжевые, бордовые, почти чёрные. В трещинах. Тяжёлые и тёплые. И запах, по которому скучаешь всю зиму. Не будем мучать ни вас, ни томаты. Крупно и грубо нарежем. Приправим супер простым соусом из тех же томатов и кучи садовой травы: мята, петрушка, базилик, кинза, чуть тархуна. И, конечно, тёплый хлеб — чтобы собрать всю юшку на дне тарелки. Вот и всё. Так что до октября они с нами. Но первый раз — это первый раз. Ура. Лето началось.</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6714</t>
+  </si>
+  <si>
+    <t>Пример, как писать про еду, когда реально шаришь</t>
+  </si>
+  <si>
+    <t>21.05.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6712</t>
+  </si>
+  <si>
+    <t>А? Съели? Вы думали, мы вас уважаем и старались для вас, а на самом деле — залупой вам по губам, петушье. Читайте наше нейрохрючево. АХАХАХА КАК МЫ НА ВАС СЭКОНОМИЛИ СИЛЫ А ВИДАЛИ? АХАХАХХХХПХПХХП</t>
+  </si>
+  <si>
+    <t>20.05.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6711</t>
+  </si>
+  <si>
+    <t>🆕 Активный нетворкинг — недостойное занятие Если 15 минут почитать телеграмы успешных людей, обязательно всплывет два предложения: первое — сделать себя интеллектуальным инвалидом с помощью ИИ, а второе — снискать репутацию пидараса, занимаясь активным целенаправленным нетворкингом.  По моему опыту, качественный и продвигающий в плане карьеры нетворкинг случается, когда вы делаете строго определённые вещи, и это не посещение мероприятий по нетворкингу.  Записал об этом видео. Смотреть тут: БУСТИ: https://clickmy.ru/link/a4Lg4h  СПОНСР: https://clickmy.ru/link/xa5aOH  По обеим ссылкам есть полная версия, а также такая, которую можно слушать при детях. ➡️ Теперь весь мой платный контент есть еще и на Спонсоре. Работает без VPN, оплата российскими картами без танцев с бубном. Если читаете Мараховского или Кримсона, читайте еще и меня</t>
+  </si>
+  <si>
+    <t>18.05.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6710</t>
+  </si>
+  <si>
+    <t>В июне будет очередной поток моего курса про визуальное повествование. До 20 мая действует скидка: https://bureau.ru/courses/visual-online/ Визуальное повествование — это навык для тех, кого не заменяет ChatGPT.</t>
+  </si>
+  <si>
+    <t>14.05.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6709</t>
+  </si>
+  <si>
+    <t>🆕 «Анна Каренина»: главная книга для тех, кому за 30 Я читал этот роман с упоением и на одном дыхании (иногда покрикивал). Уверен, что это главная книга о проблемах 30-летних. Если вы вьете гнездо и хотите что-то понять про измены, семейную жизнь, детей, карьеры и даже ипотеку — вам сюда. 🎞 В новом видео на «Бусти» разбираю главные мотивы этого великого произведения. Доступно на всех тарифах. Пост можно купить отдельно, но дешевле — в подписке  https://clickmy.ru/link/EJMjx1 </t>
+  </si>
+  <si>
+    <t>14.05.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6708</t>
+  </si>
+  <si>
+    <t>Братан, подтверждение моих слов: как только ты сказал, что что-то сделано с нейронками, ты это сразу обесценил: https://t.me/naebnet/15645</t>
+  </si>
+  <si>
+    <t>14.05.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6705</t>
+  </si>
+  <si>
+    <t>А самое дорогое во Вкусвилле по сравнению с рынком — это макароны-бантики. Поди разбери</t>
+  </si>
+  <si>
+    <t>14.05.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6704</t>
+  </si>
+  <si>
+    <t>ОФИЦИАЛЬНАЯ ПОПРАВКА С момента, как я снял ролик выше, Лавка снизила цены, чтобы быть чуть дешевле Азбуки. А вот ВкусВилл, наоборот, вырвался в лидеры и стал официально самым дорогим магазином продуктов Москвы</t>
+  </si>
+  <si>
+    <t>14.05.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6703</t>
+  </si>
+  <si>
+    <t>😳 Яндекс Лавка дороже, чем Азбука Вкуса Теперь это самый дорогой продуктовый магазин в столице. Москвичи готовы переплачивать в 2 раза, лишь бы им быстро привезли продукты.</t>
+  </si>
+  <si>
+    <t>13.05.26 19:57</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6702</t>
+  </si>
+  <si>
+    <t>Братан, вот про нейросети смотри. Как только ты где-то признался, что написал текст на нейронках — ты сказал читателю: «Я на тебе сэкономил». Пост мог быть в порядке. Ты можешь быть клевым. Ты мог протрахаться со своим Клодом еще дольше, чем ты бы писал этот пост сам. Но вот эта деталь прямо подсирает. Зачем ты это пишешь? Кто тебя спрашивал? Это нормально в новостном канале. Всем плевать, когда это в карточках на Озоне, никто это не читает. Но не в блоге, братан. Лучше не выпусти, посиди подольше, сделай прямо ХОРОШО, ОТ ДУШИ, чтобы сам был доволен. Не надо экономить на читателях. Если ты прямо настолько не способен высрать мысль без нейросетей — ну ладно, используй. Просто не надо это предъявлять. Это ничье дело, как написано. Главное — что. Но вообще это тревожный симптом — когда уже ни чихнуть не пернуть не можешь без большой языковой модели. Но дело твое.</t>
+  </si>
+  <si>
+    <t>12.05.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6700</t>
+  </si>
+  <si>
+    <t>Благодаря закону о маркировке контента про наркотики я начал лучше понимать некоторые рэп-тексты. Например, у Смоки Мо была фраза «‎Марио грибы, в памяти всплыл первый Денди». Запикали «‎грибы» — значит, имелись в виду псилоцибиновые, спасибо. У него же: «‎Да, память не из титана, двадцать лет в плотном дыме» — запикали «‎дым», значит, имелись в виду наркотики для курения. А то можно было ошибочно подумать, что речь про 20 лет гастролей в окружении сценического дыма; или метафорический дым памяти. У него же: «‎Карта уже окислилась». Раньше думал, что «‎окислилась» означает, что на нее зачислили миллион рублей (на слэнге — «‎кислый»). Но нет, запикали «‎окислилась», значит, имелась в виду какая-то психоактивная кислота. Выражаю благодарность депутатам «‎Единой России» за такой важный и своевременный законопроект. Теперь я могу слушать рэп в присутствии своего сына и не бояться, что он станет наркоманом. Наконец-то мы всей семьей можем слушать строки типа «‎Въебал с живота и намотал на кулак ее косы». — Папа, а что он въебал у нее с живота? — Подрастешь — узнаешь, сынок В будущих выпусках разберу пропаганду наркотиков у Пушкина, Булгакова, Гоголя и Тургенева. Наша молодежь должна знать, что читать.</t>
+  </si>
+  <si>
+    <t>08.05.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6699</t>
+  </si>
+  <si>
+    <t>Если вы еще не нашли дело, которое вас вдохновляет, у меня есть философская методичка о поисках себя. Будет полезно всем, у кого есть тревога, что вы идете не туда, и нет понимания, а куда идти. 🎞 Это видео с моего платного блога, но я открыл его для всех подписчиков Телеграма до 12 мая https://clickmy.ru/link/mgnJpt</t>
+  </si>
+  <si>
+    <t>08.05.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6698</t>
+  </si>
+  <si>
+    <t>Больше всего накаляет, как меня пытаются соблазнить пользоваться нейросетями: — В каждом приложении предлагают нажать на звездочку — Миллион курсов о том, что если сейчас не пользоваться ИИшками, то умрешь под забором — Что ни блогер-эксперт — то либо пишет блог через ЧатГПТ, то пишет блог про то, как пишет блог через ЧатГПТ. И как он стал в 0,75 раз эффективнее благодаря ИИ. И как он не умрет теперь под забором, ведь он такой эффективный А правда в том, что написание текстов через чатГПТ — это наркота. Очень быстро теряются остатки разума, сам текст говно, а с человеком не о чем говорить, кроме как о нейросетях. Кто хочет — пусть торчит, но я пока сохраню рассудок. Отдельные индивиды не врубаются, что как только они сказали «‎Я это сделал через нейронки», всё что дальше можно в принципе не читать.</t>
+  </si>
+  <si>
+    <t>08.05.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6696</t>
+  </si>
+  <si>
+    <t>Первый скрин — во что превратился правый верхний угол гуглдоков. Мне навязывают их ИИшку, обложили приложениями, ненужными интеграциями, еще и влепили промокнопку Адоба (я ничего из этого не просил). Второй скрин — новая версия Яндекс-документов. Кроме декоративного фона не придраться. ДЕРЖИСЬ РОДНОЙ НЕ ПРЕВРАЩАЙСЯ В ГОВНО ПОЖАЛУЙСТА</t>
+  </si>
+  <si>
+    <t>05.05.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6695</t>
+  </si>
+  <si>
+    <t>🆕 Моя цифровая оборона: как я защищаю себя от чебурнетизации Мои соображения насчет интернета:  — Весь мир идет по пути локализации интернета и ограничения онлайновых свобод. У России будет шанс стать оплотом свободы, но мы им не воспользуемся — Сервисы Google уйдут из России, но не в этом году — Редактор в 2030 году будет писать текст в Яндекс-документах при поддержке российской ЛЛМки — Если будет открытая глобальная война, нам одним днем отключат Windows, MacOS, iOS и Android В «Бусти» вышел ролик о том, как лично я страхуюсь от чебурнетизации и строю личный цифровой суверенитет.  Показываю всю внутреннюю кухню:  — как создал хранилище с «софтом» судного дня — как бэкаплю все данные  — какие сервисы выбираю для работы.   Если вы тоже тревожный дед-параноик, который не верит в благосклонность государства и заботу Роскомнадзора о своем будущем, ролик для вас.  🚬 Доступно на тарифе «Редакторская курилка», потому что контент практический и для профессионалов https://clickmy.ru/link/4jhKWd </t>
+  </si>
+  <si>
+    <t>04.05.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6694</t>
+  </si>
+  <si>
+    <t>Большой разговор о стратегии соцсетей для бизнеса с Радиком Юсуповым 75 минут ору в микрофон, что бизнесу не нужно делать контент, но нужно снимать порно с русалками. Youtube: https://youtu.be/miivyTxJMMo Rutube: https://rutube.ru/video/ca5447dafe6ed4346771698ba2fd668c/ ВК: https://vkvideo.ru/video-135926329_456239377 Дзен: https://dzen.ru/video/watch/69f64be8db22e333c4715fe3 Одноклассники: https://ok.ru/video/14508425480798</t>
+  </si>
+  <si>
+    <t>04.05.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6693</t>
+  </si>
+  <si>
+    <t>Если запросить в Гугле «Таймс Нью Роман», он наберет тебе страницу Таймсом</t>
+  </si>
+  <si>
+    <t>03.05.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6692</t>
+  </si>
+  <si>
+    <t>За национальный мессенджер приходится просить прощения</t>
+  </si>
+  <si>
+    <t>03.05.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6691</t>
+  </si>
+  <si>
+    <t>Яндекс Лавка: и заточить, и подрочить</t>
+  </si>
+  <si>
+    <t>02.05.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6690</t>
+  </si>
+  <si>
+    <t>🎞 Что посмотреть на майских Самые востребованные ролики моего «Бусти» тут: Для тех, кто продолжает вести блог 🔸Блокировка соцсетей и стратегия блогинга в них — говорим о насущном, без паники, с практикой 🔸Мастер-класс по заголовкам и хукам для соцсетей — рассказываю, что цепляет читателей сегодня, в любой соцсети 🔸Мочилово Телеграма: успокаивающий разговор — на примерах поясняю, почему всё в нашей стране происходит так, а не иначе Для тех, кто в поиске себя 🔸Я недостаточно хорош, кто-то постоянно лучше — говорим про карьерные треки и исцеляем неврозы, с ними связанные 🔸Как находить работу, не открывая вакансии — серьезный разговор о найме в 2026 году 🔸Как найти дело, от которого тебя прёт — философская методичка по поиску себя и дела своей жизни Для тех, кто продает через соцсети 🔸Как правильно писать про боли и триггеры — большой практикум по продажам 🔸Польза больше не нужна, чтобы продавать — у меня произошел глобальный сдвиг мозгов, который расставил все по полочкам</t>
+  </si>
+  <si>
+    <t>01.05.26 07:43</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6689</t>
+  </si>
+  <si>
+    <t>В параллельной реальности было так: Взяли денег на разработку национального мессенджера. Главный КПИ — чтобы он просто БЫЛ. Никаких обещаний по числу пользователей. Были готовы развивать его много лет и постепенно растить на рыночных основаниях. В нем реализовали всякие приколюхи с безопасностью и верификацией. Например, «‎Безопасная сделка»: переписка в мессенджере юридически значима, можно переводить оплату за товары и услуги, в случае кидка полиция знает, кого искать. Через эту фичу начали вести беседы с фрилансерами. В первый же год появилась настройка «‎Пускать в контакты только верифицированных». Дети включили ее престарелым родителям и стали с ними общаться строго так. Для маленьких детей такую же штуку сделали. Снизили объем мошенничества. Так в национальном мессенджере появилась когорта 70+, причем появилась добровольно. Через год появились платежные инструменты и интеграция с режимом самозанятых. Чеки бьются сами. Платить через национальный мессенджер стало проще, чем через банки. Где платежные инструменты — там и продавцы. На следующий год появился миллион приложух, где можно всё заказывать. Каждая рукодельница и дачница может сделать себе онлайн-магазин и торговать фенечками и рассадой, настройка не нужна. Чеки по-прежнему бьются сами, а сделки безопасные. Весь микробизнес перетаскивает своих клиентов в Макс, потому что это выгоднее, чем платить за эквайринг и облачную кассу. Киллер-фичей стала рассрочка: три главных оператора рассрочек очень сильно заплатили разработчикам, чтобы все платежи через национальный мессенджер можно было сплитовать. К тому моменту платить через мессенджер можно было вообще за всё, люди стали покупать через него машины и дорогую технику, оплачивать путешествия и что только не. Без палева реализовали семейные группы, родительский контроль, интегрировали все онлайн-кинотеатры, накатили миллион игр, засосали по АПИ школьные дневники и домашние задания. А самая жара пошла на пятый год, когда девицы просекли, что безопасно знакомиться с мужчинами можно только через национальный мессенджер (снижает риск насилия и мошенничества). Появился мини-апп а-ля тиндер. Дурова замотивировали сделать российский прокси, через который шли все соединения российского ТГ. Через российский сервер всё работает, без него — нет. Пользователи ничего не заметили, разве что некоторые сообщения и медиа стали доставляться быстрее. Через 10 лет в России два национальных мессенджера: один для работы и политоты, второй для семьи, цацек и милоты. Мальчики на балконе выбирают следующего президента США, девочки в зале слушают Анну Асти с ее официального канала.</t>
+  </si>
+  <si>
+    <t>28.04.26 13:45</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6688</t>
+  </si>
+  <si>
+    <t>Прошли тревожные новости, что готовят законопроект о платном внешнем интернете. Это значит, что смотреть видео из зарубежного интернета будет КРУТО. Люди будут скачивать контент, который наши почтенные сенаторы считают вражеским, и перепродавать на черном рынке за 5% от цены. Ценность контента всех иноагентов многократно возрастет. На Озоне появятся флешки со свежим ютубчиком. Люди будут устраивать вечерние сеансы западной политинформации. Откроются ютубные салоны. Британские офицеры будут в своих отчетах писать, что русские готовы ПЛАТИТЬ СВОИ КРОВНЫЕ, чтобы смотреть антироссийскую пропаганду. Будет новый флекс — в метро смотреть ютубчик. Цитировать западные тренды станет модно. Женщины будут интересоваться только мужчинами с иностранным интернетом. А российский контент будет ДЛЯ ЛОХОВ, потому что бесплатно и любой дурак может смотреть. Крупные работодатели будут добавлять в свои соцпакеты международный интернет. Главным понтом для авторов станет популярность в западном Ютубе. Лучшие наши умы будут снимать для Европы, США и Латинской Америки, а потом возвращаться в Россию с измененными именами а-ля Tinkoff, чтобы все думали, что они изначально с крутого западного Ютуба, а не лоховского чебурнета. Появится новый Володарский, который будет гнусавым голосом переводить самые популярные ютубные ролики. Всё это уже проходили во времена позднего СССР.</t>
+  </si>
+  <si>
+    <t>28.04.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6687</t>
+  </si>
+  <si>
+    <t>🎞 Легкий способ перестать тревожиться от новостей Я бросил читать новости в 2022-м. С того времени я купил квартиру, похудел на 7 кг, у нас с женой появился второй ребенок. Короче, жизнь нормальная. В новом видео показываю, как организовал свое медиапотребление, чтобы не совершать тупых действий и беречь голову. Еще посмотрим на несколько новостных каналов, и я прямо разберу — что внутри происходит, где подменяются смыслы и как это отравляет жизнь читателей.  https://clickmy.ru/link/dKCEsW  Первые три дня видео будет бесплатным. С 20:00 1 мая — только для подписчиков «Вечеринки» и «Курилки»</t>
+  </si>
+  <si>
+    <t>27.04.26 21:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6686</t>
+  </si>
+  <si>
+    <t>В Британии тоже жарко: там в прошлом году выкатили закон, по которому в интернет за всем интересным нужно ходить по паспорту. Результаты на графике. Но у них это РАДИ ЗАЩИТЫ ДЕТЕЙ: https://www.youtube.com/watch?v=hCIo1IyykLQ</t>
+  </si>
+  <si>
+    <t>24.04.26 20:23</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6685</t>
+  </si>
+  <si>
+    <t>Сила ссылки Смотрите, как можно. Берете любой текст с потолка, выделяете в нем пару слов как ссылку, ставите ссылку сами на себя, и вуаля, как будто достоверная новость. Наблюдайте: «Все ограничения интернета должны быть сняты, а бизнес должен получить справедливую компенсацию ущерба» — сообщил Путин во время пресс-конференции. Или с тем же успехом: «Ограничения интернета — небольшая цена за то, чтобы Россия была суверенным, независимым государством» — сообщил Путин во время пресс-конференции. Оба утверждения я выдумал, но кто будет это перепроверять? Особенно если утверждения СТРАШНЫЕ и ТРЕВОЖНЫЕ. Читатели тревожных новостных каналов не будут перепроверять. Будут пересылать и бегать кругами с огнем из жоп. Так и живем. В России за распространение заведомо ложной социально значимой информации есть и уголовная, и административная ответственность.</t>
+  </si>
+  <si>
+    <t>24.04.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6684</t>
+  </si>
+  <si>
+    <t>🆕 Почему сейчас всем тяжело с работой? Страдают все: кандидаты не могут найти работу, а работодатели —  хороших спецов. И те и другие никак не могут встретиться, а между ними —  ИИшный автофильтр. Все поели говна, потому что кое-кто насрал в малину. Но кто?  На этой неделе на Ютубе разбирал причины. А для подписчиков «Бусти» — рассказываю,  что делать, если вы прямо ХОТИТЕ работать в диджитале.  ⚡️Приходите в «Редакторскую курилку». И да, у нас есть профессиональный чат с вакансиями https://clickmy.ru/link/dwsL2l </t>
+  </si>
+  <si>
+    <t>23.04.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6683</t>
+  </si>
+  <si>
+    <t>Скучал по такому стилю. Лет 10 уже так не пишут. Старая школа. Ваш чатгпт так не умеет.</t>
+  </si>
+  <si>
+    <t>21.04.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6682</t>
+  </si>
+  <si>
+    <t>Удаленка и онлайн-курсы сломали рынок труда. Как находить работу, когда тебя фильтрует ИИ? Уже 15 лет я нанимаю людей на свои проекты и проекты клиентов. У меня есть тг-канал с вакансиями, я вижу как запросы рынка, так и возможности исполнителей. В найме сейчас кризис: джуны не могут пробиться, работодателям некого нанимать. Со стороны кажется, что это абсурд, но внутри всё логично. Вышел с новым видео на Ютубе. Рассказываю, что происходит с рынком https://youtu.be/I2N3_j7Ij8Y?si=vebhB4KYdnb0JmEj</t>
+  </si>
+  <si>
+    <t>21.04.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6676</t>
+  </si>
+  <si>
+    <t>🎙 КТО ВЫЙДЕТ НА СЦЕНУ НЕСКУЧНОЙ КОНФЫ 8 спикеров-практиков — предприниматели и топ-менеджеры компаний-лидеров. Все они — играющие тренеры: каждый день управляют людьми, деньгами, процессами и изменениями. Проходят через те же вызовы, что и весь рынок в 2026 году 🔥 В карточках — подробнее о некоторых из них. Ничего не менять — проигрышная стратегия, а самому искать ответы сейчас долго и дорого. Приходите на Нескучную конфу, если страшно ошибиться там, где другие действуют. Вас ждет концентрат чужого опыта, который снижает риски, и уже проверен на практике. Вход свободный! ЗАРЕГИСТРИРОВАТЬСЯ ☄️</t>
+  </si>
+  <si>
+    <t>21.04.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6675</t>
+  </si>
+  <si>
+    <t>Новое в Бусти: польза не продает, а что продает? Это продолжение ролика о том, что полезный контент утратил былую привлекательность, когда мы говорим о продажах. Что сейчас нужно, чтобы люди действовали? Как об этом писать? Нужно ли писать или пора делать что-то другое? Всё это — для подписчиков Бусти: https://clickmy.ru/link/AMWHXZ Что было ранее в этой серии: — На фоне крикливого рекламного контента полезный работал — Но также это происходило во время роста соцсетей, и создавалась иллюзия, что полезный и экспертный контент — это новый универсальный инструмент продаж — Но чем дальше, тем более грустные цифры — Причина в том, что польза — плохой мотиватор. Очень мало людей действуют в направлении «‎улучшить жизнь» — Самые активные действия совершаются во избежание боли и проблем И вот в новом ролике я уже на примерах показываю, как об этой боли и проблемах рассказывать: https://clickmy.ru/link/AMWHXZ Следующая часть в этой серии — подробное руководство по стратегии продаж с помощью контента в B2B. Кто будет подписан на Бусти, тот увидит первым.</t>
+  </si>
+  <si>
+    <t>17.04.26 15:32</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6674</t>
+  </si>
+  <si>
+    <t>ЭКОНОМИКА В ОПАСНОСТИ РАЗГРОМ ВСЮ СИСТЕМУ МЕНЯТЬ НАДО Сейчас вирусится выступление академика РАН, который ЖЁСТКО РАЗНЁС текущую экономическую политику и СМЕЛО выступил ЗА ВСЁ ХОРОШЕЕ И ПРОТИВ ВСЕГО ПЛОХОГО НАКОНЕЦ-ТО КТО-ТО СКАЗАЛ ПРАВДУ Я внимательно посмотрел этот ролик и насобирал там прекрасного: — Когнитивные искажения — Манипуляции — Очень плохая фактура — Незнание базовых понятий экономики Этот ролик стоит посмотреть хотя бы за тем, чтобы понимать, как рассуждают любители простых и неправильных решений. Это такие же по складу люди, как те, которые хотят СССР, величия и мессенджер Макс в каждом смартфоне. Смотрите мой детальный разбор и наслаждайтесь, как другие люди хотят себе величия за наш счёт: https://youtu.be/7fCZcz8rZPM</t>
+  </si>
+  <si>
+    <t>16.04.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6673</t>
+  </si>
+  <si>
+    <t>Мы в Клубе главредов везем важнейшего спикера этой весны — Ольгу Писарик из канадского Института Ньюфелда. Будет мастер-класс по психологической устойчивости для тех, кому сейчас тяжелее, чем нужно. Это для тех, кто уже пробовал позитивную психологию, просто психологию, кому уже говорили «‎не грустить», кто уже думал «‎пора валить» и кому от новостей уже не смешно. Это суббота, 25 апреля, Москва, Вышка. Заодно встретитесь с коллегами и найдете свою любовь (без прикола говорю, там будут хорошие вменяемые люди). Билеты тут, осталось 18 штук: https://madeinself.ru/opora Мой курс по контент-стратегии в Клубе главредов в этом году тоже будет, но позднее, я еще сообщу.</t>
+  </si>
+  <si>
+    <t>15.04.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6672</t>
+  </si>
+  <si>
+    <t>Если вы в Екатеринбурге или в целом на Урале и занимаетесь недвижимостью, то мы с вами встречаемся через неделю в Домне, будем говорить про ведение соцсетей в СЛОЖИВШЕЙСЯ СИТУАЦИИ: https://realty.yandex.ru/big_talk_ekb/ Участие вроде бесплатное, но нужно зарегистрироваться и получить приглашение. Мероприятие строго для отраслевиков, если вы не в недвиге, вам это не будет интересно. А если в недвиге — будет.</t>
+  </si>
+  <si>
+    <t>15.04.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6671</t>
+  </si>
+  <si>
+    <t>Если вам грустно от новостей, приходите хихикать в мой сатирический канал, это бесплатно, а административная ответственность за него еще не предусмотрена: https://t.me/riarussiatomorrow</t>
+  </si>
+  <si>
+    <t>15.04.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6670</t>
+  </si>
+  <si>
+    <t>Подписчикам моего Бусти: вышел обстоятельный текст про инициативу сделать в России новый ВЕЛИКИЙ новостной агрегатор. Начало на скрине, дальше по пунктам на тарифе «Вечеринка»: https://boosty.to/glvrdru/posts/bbcb73e3-da3a-42b3-8e11-580c51f3193e</t>
+  </si>
+  <si>
+    <t>15.04.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6669</t>
+  </si>
+  <si>
+    <t>На самом деле что происходит: 1. Роскомнадзору поручили бороться с VPN любой ценой 2. Дело это очень сложное, потому что VPN сейчас дюже хитрый 3. Роскомнадзор вставляет кочергу в менеджмент крупных ИТ-компаний. Мол, вы тоже боритесь. Это было две недели назад 4. Запустился процесс допиливания приложений, это не на пять минут дело 5. ВЦИОМ выпустил очередной рейтинг власти, он там пикирует. Все очень испугались 6. Откатить изменения не успели. Методические рекомендации Роскомнадзора обратно не проворачиваются 7. Сегодня все приложения дружно сделали то, чего от них требовал Роскомнадзор еще в те времена, когда рейтинг власти был на 3-5% выше Дальше рейтинг продолжит пикировать, а мы с вами просто настроим VPN так, чтобы он на российские сайты ходил из России. Это дело на две минуты.</t>
+  </si>
+  <si>
+    <t>15.04.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6668</t>
+  </si>
+  <si>
+    <t>— Коллеги, рейтинг власти падает, Виктория Боня популярнее партии «Единая Россия», мы стремительно теряем доверие народа. Нужны любые идеи, как исправить ситуацию! — Есть идея! Отрубаем все базовые сервисы людям с VPN. Чтобы они утром зашли по своим делам, а им — херак — и сапогом в лицо. Прямо УНИЗИТЬ их, чтобы они ОЩУТИЛИ СВОЮ ВТОРОСОРТНОСТЬ. Чтобы они почувствовали, как ВЛАСТЬ их НАГИБАЕТ во имя ВЕЛИЧИЯ!!! — Хмм... Ну, раз других идей нет...</t>
+  </si>
+  <si>
+    <t>15.04.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6666</t>
+  </si>
+  <si>
+    <t>Ситуация: вы зашли потупить на Озон или ВБ, но так как вы с ВПН, вы были посланы. Ваши действия?</t>
+  </si>
+  <si>
+    <t>10.04.26 20:27</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6665</t>
+  </si>
+  <si>
+    <t>И две кнопочки такие: добавить стресса, убрать стресс. А юзер такой: «Хмм... что я сегодня хочу?»</t>
+  </si>
+  <si>
+    <t>10.04.26 18:56</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6664</t>
+  </si>
+  <si>
+    <t>Мое личное открытие последних недель — блог режиссера Валерии Гай Германики: @leragermanica Простая русская женщина, которая вывозит всю хурму и делает режиссерские дела. И злится, когда ее называют режиссеркой, за что отдельное мое уважение. Живая, настоящая, прямо глоток воды. Никакого эяя, заглядывания в глазки, поиска одобрения аудитории, искусственных метрик, кривляния и неискренности.</t>
+  </si>
+  <si>
+    <t>10.04.26 17:13</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6663</t>
+  </si>
+  <si>
+    <t>Типичный русский девятиклассник: This is an opportunity for a mutually beneficial enterprise. Президент США: GREAT MONEY TO BE MADE!!! Велком: https://youtu.be/cCcXrc4XtMU?si=wwi-cPCvOC1nq-ul</t>
+  </si>
+  <si>
+    <t>10.04.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6662</t>
+  </si>
+  <si>
+    <t>Твиты Трампа — это шедевр. В новом видео верещу от удовольствия, разбирая словесные интервенции Трампа. Как повелевать рынком, не покидая свой карманный твиттер? Можно ли пронести в Белый дом слово «хуй»? Как читает рэп Обама? Инджой зыс ГРЕЙТ ВИДЕО. ВЕРИ ЛОНГ. ЛОНГЕСТ ВИДЕО АЙ ЭВЕР ПАБЛИШ. ГРЕЙТ САКСЕС ЭГЕЙН: https://youtu.be/cCcXrc4XtMU?si=wwi-cPCvOC1nq-ul</t>
+  </si>
+  <si>
+    <t>10.04.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6661</t>
+  </si>
+  <si>
+    <t>B2B-оператор интернета до подключения: — Максим Олегович! Предлагаем вам ознакомиться с лучшими условиями... Когда вам было бы удобно? Благодарим за интерес. Я ваш личный менеджер, буду рад помочь в любой ситуации, звоните круглосуточно После подключения:</t>
+  </si>
+  <si>
+    <t>10.04.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6660</t>
+  </si>
+  <si>
+    <t>Польза больше не нужна, чтобы продавать (не кликбейт) А вот мое главное видео апреля: https://vk.cc/cWr81t — Почему мы предлагаем людям хорошие продукты, реально ценные и глубокие, а люди их не покупают? — Почему не работает реклама вокруг чистой пользы продукта? — А прогревы при этом работают. Как так? — Где справедливость? Делаем крутое, а какие-то козлы делают говно, и у них покупают в сто раз больше. Вот об этом говорю, откровенно и подробно, на платном тарифе: https://vk.cc/cWr81t На бесплатном — только мемы и шутки про национальный мессенджер.</t>
+  </si>
+  <si>
+    <t>10.04.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6658</t>
+  </si>
+  <si>
+    <t>Канал в Яндекс-мессенджере: https://yandex.ru/chat/#/join/7383a261-31ba-4624-8aba-36f3185f79cd</t>
+  </si>
+  <si>
+    <t>09.04.26 20:11</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6657</t>
+  </si>
+  <si>
+    <t>на сегодня достаточно интернета</t>
+  </si>
+  <si>
+    <t>09.04.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6656</t>
+  </si>
+  <si>
+    <t>Реклама в TG Товары для ретрита в экопоселке Комбуча Средства для биохакинга Реклама в Max Рассада и садовый инструмент Чайный гриб Мазь Вишневского</t>
+  </si>
+  <si>
+    <t>09.04.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6655</t>
+  </si>
+  <si>
+    <t>У всех бизнесов сейчас: 1. В канале было 3 тысячи просмотров поста 2. Из-за блокировки ТГ стало 2 тысячи. Проседание на 1000. 3. Сделали канал в Max, позвали 4. В Max 100 просмотров Остальные 900 человек:</t>
+  </si>
+  <si>
+    <t>09.04.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6654</t>
+  </si>
+  <si>
+    <t>С одной стороны приятно, что мне рассказали, куда пошли мои повышенные налоги. С другой стороны, это пришло в почту в виде ВАМ СРОЧНОЕ ПИСЬМО ИЗ НАЛОГОВОГО ОРГАНА, и чтобы его прочитать, нужно было: 1. Зайти на сайт налоговой 2. Попытаться войти 3. Он требует код в мессенджере Макс 4. Я послал его нахер и стал входить другими способами 5. Кое-как за 15 минут нашел способ входа по QR-коду 6. «Технический сбой при входе через ЕСИА» 7. Сижу уже весь на измене, че вы от меня хотите 8. Наконец с какой-то попытки куки подтянулись, я зашел и читаю Отдельную пикантность добавляет то, что до 30 апреля нужно подать декларацию по налогу физлиц, ситуация НЕРВОЗНАЯ прямо скажем.</t>
+  </si>
+  <si>
+    <t>08.04.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6653</t>
+  </si>
+  <si>
+    <t>🚬 США и Европа «левеют». И что нам с этого? Разговор про несправедливость мира и личный успех Кто такие «леваки» и «праваки» в контексте современных США? Почему на Западе становятся популярнее идеи социализма?  В новом видео говорим не про политику из новостей, а про вещи глубже. Покажу вам разницу между двумя личными установками: — Всё зависит от тебя — Ты можешь рассчитывать только на себя А ещё про проблемы отцов и детей, социализм и капитализм, работу пропаганды и даже покупку квартиры. Показываю неожиданные связи. 🆕 Приходите на «Бусти». Видос можно купить отдельно, но выгоднее по подписке: https://clickmy.ru/link/4Yg1kZ</t>
+  </si>
+  <si>
+    <t>08.04.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6652</t>
+  </si>
+  <si>
+    <t>Это вам не запрещенные соцсетки!</t>
+  </si>
+  <si>
+    <t>07.04.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6651</t>
+  </si>
+  <si>
+    <t>Записали психологом Леной Лосевой великий разговор о том, что делать, когда ничего не можешь делать Вот всё заблокировали. Написал гневный коммент. Ничего не разблокировали. Что теперь? Кажется, что мир катится в жопу. А ты как бы внутри этого мира. Что делать? — Про новости и оценку реальности — Как прогнозировать свое персональное будущее — О поддержке, выходе фрустрации, своих людях и подлинной жизни Без VPN, но за деньги: https://boosty.to/trenerloseva/posts/0356e02e-fcfc-4842-b4a6-c9ecf0b3968e</t>
+  </si>
+  <si>
+    <t>07.04.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6650</t>
+  </si>
+  <si>
+    <t>Наш новогодний трек с Максимом Олеговичем Ильяховым, Кариной Lurnish и «Мистером Хором» внезапно «залетел» в алгоритмах в апреле. В 2026-м легче не стало. https://music.yandex.ru/album/39928983</t>
+  </si>
+  <si>
+    <t>07.04.26 05:36</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6649</t>
+  </si>
+  <si>
+    <t>Порнорежим в браузере? Пфф, порнорежим в читалке</t>
+  </si>
+  <si>
+    <t>06.04.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6648</t>
+  </si>
+  <si>
+    <t>Лицо Шульман на любом тизере (иноагент, осуждаю)</t>
+  </si>
+  <si>
+    <t>06.04.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6647</t>
+  </si>
+  <si>
+    <t>☎️Коллеги, у нас созвон! Говорим про метрики для сайтов и медиа. Подписчица в чате «Курилка» спросила о наболевшем — какие метрики использовать, что стоит измерять, а что — вообще не имеет смысла.  В среду, 8 апреля, в 12:00 проведу зум для специалистов. Что разберем: — Как измерять эффективность сайта? — Как измерять эффективность бренд-медиа? — Как измерять эффективность соцсетей? — Как не надо всё это измерять Ссылка будет в чате профессионалов тарифа «Редакторская курилка». Если вы еще не там, подписывайтесь и приходите https://vk.cc/cTBCgt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6839,51 +7481,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H721"/>
+  <dimension ref="A1:H793"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4408.495" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -23009,50 +23651,1274 @@
       <c r="C720" t="s">
         <v>2149</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>2150</v>
       </c>
       <c r="E720">
         <v>12469</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721">
         <v>86461</v>
       </c>
       <c r="B721" t="s">
         <v>2151</v>
       </c>
       <c r="C721" t="s">
         <v>2152</v>
       </c>
       <c r="D721" s="1" t="s">
         <v>2153</v>
       </c>
       <c r="E721">
         <v>12483</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722">
+        <v>90137</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E722">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723">
+        <v>90138</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2157</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D723" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E723">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724">
+        <v>90139</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D724" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E724">
+        <v>5459</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725">
+        <v>90140</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D725" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E725">
+        <v>5942</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726">
+        <v>90141</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D726" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E726">
+        <v>6100</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727">
+        <v>90142</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D727" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E727">
+        <v>6887</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728">
+        <v>90143</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D728" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E728">
+        <v>8905</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729">
+        <v>90144</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2175</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D729" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E729">
+        <v>6924</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730">
+        <v>90145</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D730" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E730">
+        <v>7253</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731">
+        <v>90146</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2178</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D731" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E731">
+        <v>7821</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732">
+        <v>90147</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D732" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E732">
+        <v>8695</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733">
+        <v>90148</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D733" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="E733">
+        <v>10016</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734">
+        <v>90149</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2190</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="E734">
+        <v>10830</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735">
+        <v>90150</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D735" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="E735">
+        <v>10162</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736">
+        <v>90151</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D736" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E736">
+        <v>10086</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737">
+        <v>90152</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D737" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="E737">
+        <v>7631</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738">
+        <v>90153</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2201</v>
+      </c>
+      <c r="D738" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="E738">
+        <v>8328</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739">
+        <v>90154</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D739" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="E739">
+        <v>11190</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740">
+        <v>90155</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D740" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E740">
+        <v>11977</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741">
+        <v>90156</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E741">
+        <v>11552</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742">
+        <v>90157</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D742" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="E742">
+        <v>17283</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743">
+        <v>90158</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D743" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="E743">
+        <v>14465</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744">
+        <v>90159</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D744" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E744">
+        <v>11225</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745">
+        <v>90160</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2221</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D745" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E745">
+        <v>11549</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746">
+        <v>90161</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2225</v>
+      </c>
+      <c r="D746" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="E746">
+        <v>9973</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747">
+        <v>90162</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D747" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E747">
+        <v>13152</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748">
+        <v>90163</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D748" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E748">
+        <v>22292</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749">
+        <v>90164</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D749" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="E749">
+        <v>16823</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750">
+        <v>90165</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2237</v>
+      </c>
+      <c r="D750" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="E750">
+        <v>17177</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751">
+        <v>90166</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E751">
+        <v>14126</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752">
+        <v>90167</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D752" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="E752">
+        <v>14199</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753">
+        <v>90168</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D753" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="E753">
+        <v>13287</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754">
+        <v>90169</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D754" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="E754">
+        <v>13175</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755">
+        <v>90170</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D755" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="E755">
+        <v>14227</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756">
+        <v>90171</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D756" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E756">
+        <v>16042</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757">
+        <v>90172</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2258</v>
+      </c>
+      <c r="D757" s="1" t="s">
+        <v>2259</v>
+      </c>
+      <c r="E757">
+        <v>15322</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758">
+        <v>90173</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2260</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D758" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E758">
+        <v>17739</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759">
+        <v>90174</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2263</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2264</v>
+      </c>
+      <c r="D759" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E759">
+        <v>179175</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760">
+        <v>90175</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D760" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E760">
+        <v>18692</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761">
+        <v>90176</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D761" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="E761">
+        <v>21897</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762">
+        <v>90177</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D762" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="E762">
+        <v>20372</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763">
+        <v>90178</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D763" s="1" t="s">
+        <v>2277</v>
+      </c>
+      <c r="E763">
+        <v>19100</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764">
+        <v>90179</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D764" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="E764">
+        <v>17704</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765">
+        <v>90180</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D765" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="E765">
+        <v>16446</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>90181</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="E766">
+        <v>10266</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>90182</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2287</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2288</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="E767">
+        <v>12288</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>90183</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E768">
+        <v>14997</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>90184</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="E769">
+        <v>13833</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>90185</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="E770">
+        <v>13782</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>90186</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2299</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2300</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="E771">
+        <v>12217</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>90187</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="E772">
+        <v>12624</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>90188</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E773">
+        <v>11809</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>90189</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="E774">
+        <v>12532</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>90190</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2311</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2312</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="E775">
+        <v>11965</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>90191</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E776">
+        <v>14735</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>90192</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E777">
+        <v>14728</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>90193</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2320</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2321</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="E778">
+        <v>14787</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>90194</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2323</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E779">
+        <v>12398</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>90195</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2326</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="E780">
+        <v>12056</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>90196</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E781">
+        <v>12365</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>90197</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E782">
+        <v>13038</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>90198</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2336</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E783">
+        <v>14623</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>90199</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E784">
+        <v>13330</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>90200</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="E785">
+        <v>15673</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>90201</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="E786">
+        <v>11928</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>90202</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E787">
+        <v>12971</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>90203</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E788">
+        <v>12398</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>90204</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E789">
+        <v>13086</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>90205</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E790">
+        <v>12530</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>90206</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="E791">
+        <v>14052</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>90207</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="E792">
+        <v>15248</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>90208</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E793">
+        <v>15188</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">