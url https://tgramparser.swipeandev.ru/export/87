--- v2 (2026-06-04)
+++ v3 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2368">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2588">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -7116,50 +7116,710 @@
     <t>07.04.26 05:36</t>
   </si>
   <si>
     <t>t.me/glvrdru/6649</t>
   </si>
   <si>
     <t>Порнорежим в браузере? Пфф, порнорежим в читалке</t>
   </si>
   <si>
     <t>06.04.26 15:11</t>
   </si>
   <si>
     <t>t.me/glvrdru/6648</t>
   </si>
   <si>
     <t>Лицо Шульман на любом тизере (иноагент, осуждаю)</t>
   </si>
   <si>
     <t>06.04.26 12:40</t>
   </si>
   <si>
     <t>t.me/glvrdru/6647</t>
   </si>
   <si>
     <t>☎️Коллеги, у нас созвон! Говорим про метрики для сайтов и медиа. Подписчица в чате «Курилка» спросила о наболевшем — какие метрики использовать, что стоит измерять, а что — вообще не имеет смысла.  В среду, 8 апреля, в 12:00 проведу зум для специалистов. Что разберем: — Как измерять эффективность сайта? — Как измерять эффективность бренд-медиа? — Как измерять эффективность соцсетей? — Как не надо всё это измерять Ссылка будет в чате профессионалов тарифа «Редакторская курилка». Если вы еще не там, подписывайтесь и приходите https://vk.cc/cTBCgt</t>
+  </si>
+  <si>
+    <t>10.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6837</t>
+  </si>
+  <si>
+    <t>Как понять, что перед тобой нейробот: он не понимает, что ты задаёшь ему бредовые вопросы, и старается вести себя прилично. Живой человек давно сказал бы: «Ты чё пёс»</t>
+  </si>
+  <si>
+    <t>10.07.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6836</t>
+  </si>
+  <si>
+    <t>— Напишите пуш так, чтобы те, кто в курсе, всё поняли, а кто не в курсе — ни о чём не догадались. Аккуратно так, чтобы не разгонять панику. И ни слова больше — Ни слова больше! (В Красноярске сейчас 20:34, пуш свижайщи)</t>
+  </si>
+  <si>
+    <t>10.07.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6835</t>
+  </si>
+  <si>
+    <t>🆕 Сосать, не глотать. База про антикризисный пиар на примере топливого дефицита Постоял в очереди на заправку, почитал новости и записал новое видео на Бусти. Потом залил до полного и уехал.   В видео разбираю бензиновый кризис как коммуникационный кейс: кто и как дополнительно стимулирует очереди на заправках, как медиа усиливают тревогу людей, и какие фразы чиновников делают только хуже. Сначала расскажу о том, как должен работать нормальный антикризисный PR с опорой на тезисы американского пиарщика Майкла Ситрика.  Потом на примерах разбираю, что пошло не так в коммуникации вокруг дефицита топлива и почему статьи про отсос бензина стали отдельным триггером. Главное: в кризисе нельзя делать вид, что проблемы нет. Люди видят реальность своими глазами, и любая попытка сгладить ситуацию делает еще хуже.  В конце даю форму работы с негативом. БУСТИ: https://clickmy.ru/link/fV5f3m СПОНСОР: https://clickmy.ru/link/Qb8sMB  🚬 Что еще посмотреть по теме (входит в подписку «Курилка)»: Пиар-кейс ВкусВилла: какую позицию занимать, когда тебя мочат   Пиар-провал мессенджера MAX</t>
+  </si>
+  <si>
+    <t>09.07.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6833</t>
+  </si>
+  <si>
+    <t>Редактор Артемий Быковский ведет канал со старинными плакатами. Просто хорошие плакаты каждый день. Рекомендасьон: @zametki_redaktora Артемий учился в Школе редакторов и сейчас участвует в «редакторской курилке»</t>
+  </si>
+  <si>
+    <t>08.07.26 20:22</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6832</t>
+  </si>
+  <si>
+    <t>Состоятельный мужчина берет на содержание девочку-сироту, спустя несколько лет ее совращает (всё ещё несовершеннолетнюю), держит на правах секс-рабыни, а потом пытается от нее откупиться, чтобы она молчала. А она хочет уничтожить его жизнь. Так начинается «Идиот» Достоевского.</t>
+  </si>
+  <si>
+    <t>07.07.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6831</t>
+  </si>
+  <si>
+    <t>Разбор «Бесов» вышел БУСТИ: https://clickmy.ru/link/gkcdo6 СПОНСР: https://clickmy.ru/link/Hd3Iyb Кто ждал продолжения литературного кружка, приходите. Что внутри: — Исторический контекст — При чем тут писатель Сергей Минаев — Каркас сюжета — Что за бесы, кем они овладели и зачем — Кто этих бесов породил — Главный персонаж — не тот, о ком обычно говорят — Кто спасется у Достоевского</t>
+  </si>
+  <si>
+    <t>07.07.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6825</t>
+  </si>
+  <si>
+    <t>В пятницу буду в Красноярске, разбирать вопросы предпринимателей про текст. Если вы предприниматель из Красноярска, это вам.</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6826</t>
+  </si>
+  <si>
+    <t>Место встречи — Красноярск! 📍 Уже 9–10 июля в Красноярске пройдет открытый трек для предпринимателей Всероссийского форума «Мой бизнес. Лагерь». А сегодня делимся его программой. В карточках — ключевые темы, выступления и активности, которые ждут участников. Изучайте программу, выбирайте самые интересные события и планируйте свое участие. 🔗 Регистрация — по ссылке: мойбизнеслагерь.рф Не забудьте добавить форум в свой календарь. До встречи в Красноярске! Организаторы: Минэкономразвития России и Центр «Мой бизнес» Красноярского края Соорганизаторы: Центр «Мой бизнес» Запорожской области, Центр «Мой бизнес» Томской области, Центр «Мой бизнес» Херсонской области Оператор: Национальное агентство «Мой бизнес» Информационные партнеры: Радио «Серебряный дождь» Красноярск, Газета «Городские Новости» Красноярск, Телеканал «Енисей» Партнеры: Моя регистрация, АНО «Сибирский институт развития креативных индустрий» Мероприятие пройдет в Национальном центре «Россия» на Енисее по национальному проекту «Эффективная и конкурентная экономика» при поддержке Правительства Красноярского края.</t>
+  </si>
+  <si>
+    <t>07.07.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6824</t>
+  </si>
+  <si>
+    <t>⚡️ В сервисе RuStore (проект VK) можно скачать официальный клиент Телеграма. С сайта telegram.org нельзя, а с Рустора можно. Обход блокировок, откуда не ждали.</t>
+  </si>
+  <si>
+    <t>07.07.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6823</t>
+  </si>
+  <si>
+    <t>На полях: глобально эта ИИ-гонка закончится печально. Но непонятно, для кого именно Чтобы сделать крутые современные модели, нужны ебейшие инвестиции. У нас технически сейчас нет столько ресурсов. Даже если соединить Сбер и Яндекс, всё равно не хватит денег и сил, чтобы сделать один Антропик. А если государство будет затыкать дыры и решать их проблемы (ведь это НАЦИОНАЛЬНЫЕ И СУВЕРЕННЫЕ модели), то получится еще одна Почта России или VK. Кто закрыл для VK кассовый разрыв 100+ млрд рублей? Как коммерческий продукт в современном виде все ИИ-сервисы Open AI и Anthropic планово убыточные. Каждый платящий клиент приносит условные 20$, а стоит около 100$ в обслуживании. То есть каждый платящий клиент — это минус 80 баксов. Кассовые разрывы обеих компаний закрывают инвесторы и огромные контракты с военными и спецслужбами США. Их бюджеты и объемы рынка на порядок превышают наши. То есть это АДСКИ ДОРОГОЙ и ПЛАНОВО УБЫТОЧНЫЙ продукт, на котором все помешались. И дальше вопрос, кто за этот пузырь заплатит: — Могут задрать базовые цены на сервисы до условных 200$. Тогда все, кто стал зависим от нейросетей, будут вынуждены платить оброк. А это в случае с США будут ПОЧТИ ВСЕ. — Могут дождаться банкротств, выкупить и национализировать компании, тогда на их содержание скинется весь долларовый мир через инфляцию — Могут дождаться открытий в сфере железа или математики, которые позволят обслуживать пользовательские запросы на 2-3 порядка дешевле. Я вот такого очень бы хотел — Могут, как в «Дюне», отказаться от думающих машин (но это буквально научная фантастика)</t>
+  </si>
+  <si>
+    <t>07.07.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6822</t>
+  </si>
+  <si>
+    <t>Про новый закон об обучении нейросетей Сегодня в ГД рассматривают закон о поддержке нейросетей, который разрешит Яндексу и Сберу использовать весь контент для обучения моделей — бесплатно, без спроса и без ограничений. Авторы сегодня будут протестовать, мол, хера ли нам не платят за использование нашего контента. А я уверен, что они утрутся, а закон примут. Вот почему. 1. Все так уже делают. Модели во всём мире тренируются на всех текстах всего интернета. Иначе просто невозможно. Чисто технически ты не можешь получить у всех разрешение и всем заплатить. Этот закон нужен не чтобы разрешить Яндексу и Сберу начать так делать, а чтобы легализовать уже существующую практику. 2. Эяй сейчас важнее авторов. У России нет собственных ИИ-моделей уровня Anthropic или Open AI. И так как все сейчас ебанулись с этим эяем, Россия будет как обычно СРОЧНО НАГОНЯТЬ, и для этого нужно снять все преграды для Сбера и Яндекса. А вот хорошие авторы в России есть и еще не скоро переведутся. Проблемы авторов — это проблемы будущего. Бонус: это меньшая из авторских проблем. Авторам и раньше не платили за эяй, и впредь не будут. Но у авторов остались более серьезные проблемы: алгоритмы VK, блокировки ТГ, книжный контрафакт, низкая рентабельность, плохая экономика стримингов, цифровое пиратство, конкуренция за внимание и отвал монетизации. Поэтому сегодня авторы проиграют. А вот платные закрытые платформы, на которые авторы постепенно перейдут, — они выиграют.</t>
+  </si>
+  <si>
+    <t>06.07.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6820</t>
+  </si>
+  <si>
+    <t>Один текст — жиза жизненная от врача, который видит множество таких случаев. Другой текст — ссаное нейрохрючево, где толпа экспертов перемешаны в блендере до состояния каши. Хотя синтаксически посты очень похожи. Автор не гнушается излишней литературности. Чем больше экспертов аутсорсят свои мозги чату-ГПТ, тем ценнее реальные люди. Исходный пост тут, врач красава: https://t.me/urokids/1849</t>
+  </si>
+  <si>
+    <t>04.07.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6818</t>
+  </si>
+  <si>
+    <t>Теперь платное Что интересного выходило на Бусти и в Спонсоре в последние недели. Если вы подписаны, это вам уже доступно; если нет — подпишитесь, и будет доступно. Можно подписаться на месяц, всё прочитать-посмотреть и отписаться Литературный кружок ➡️ Вишневый сад — Бусти, Спонсор ➡️ Анна Каренина — Бусти, Спонсор На очереди: Бесы, Обломов, Дни Турбиных, Гроза, Идиот Профессиональное ➡️ Хит июня. О чем плачут (ваши) боссы — взлом деловой переписки. Бусти, Спонсор ➡️ Блогинг в 2026 умер или еще нет? Большой лонгрид — Бусти, Спонсор ➡️ Продажи в B2B (Лонгрид длиной в два Кримсона) — Бусти, Спонсор ➡️ Ледяной чай и загадка слетающего очка — Бусти, Спонсор На очереди: завершение цикла про ясность в тексте; как не писать, будто ты обкурился чатГПТ Жизненное ➡️ Как убивали VC.ru — Бусти, Спонсор ➡️ Нетворкинг — недостойное занятие. Бусти, Спонсор На очереди: спидран по браку, спидран по родительству Для подписчиков уровня «‎Редакторская курилка» доступна, собственно, курилка — отраслевой чат с вакансиями, срачами и бесконечным душевным контактом</t>
+  </si>
+  <si>
+    <t>03.07.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6816</t>
+  </si>
+  <si>
+    <t>Бесплатное У меня много платного контента на Бусти и в Спонсоре, но также есть и бесплатное. Проверьте, не пропустили ли вы чего-то: ➡️ Базовый курс Главреда в виде чатбота в ТГ: основа, как круто писать ➡️ Видео из базового курса: — На Ютубе — В Рутубе — В ВК ➡️ Игра про редакторский дзен и удаление слов ➡️ Статьи о тексте и редактуре: — на сайте бюро — в бесплатном блоге — в справочнике Главреда ➡️ Сайт о визуальном повествовании ➡️ Тренажер для развития навыков вёрстки ➡️ Вебинары в Школе редакторов на Ютубе</t>
+  </si>
+  <si>
+    <t>02.07.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6815</t>
+  </si>
+  <si>
+    <t>Мой новый телеграмный фаворит: https://t.me/vsezabyto</t>
+  </si>
+  <si>
+    <t>02.07.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6814</t>
+  </si>
+  <si>
+    <t>Боня забыта</t>
+  </si>
+  <si>
+    <t>02.07.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6813</t>
+  </si>
+  <si>
+    <t>Массово Признак хайпоёбской новости — когда россияне начали что-то делать «массово». Видите «массово» — знайте, что вам срут в мозг. С медийной точки зрения это хороший прием, потому что если что-то происходит массово, а вы в этом не участвуете — то вы как будто что-то упускаете и это представляет опасность. Надо бежать и тоже делать это массовое, а то отстанешь. В реальности под «массово» может быть любое число, которое ни о чем не говорит. «Россияне массово переходят на газовые моторы, число заявок увеличилось в N раз» — а раньше сколько заявок было? Нет ли здесь эффекта низкой базы? Сколько стоит переоборудование машины на газ? Насколько спонтанно человек может на это решиться? Кто спонсор публикации? «Россияне массово скупают квартиры в новостройках» — вот так прямо побежали и МАССОВО купили? У людей лежали деньги на счетах, и они такие «епте, го массово покупать» — так вы себе это представляете? А спонсор публикации кто? Какой специализированный застройщик? «Россияне массово переходят на Android, чтобы вернуть VK» — базару нет, на Андроиде сейчас поудобнее с приложениями и оплатами. Но вот чтобы сливали свои айфоны на Авито (символы статуса, успеха, любви) и тысячами переходили на Самсунг и Сяоми (символы прагматизма)? Вот прямо МАССОВО? Кто измеряет массовость? От какой базы? Это реальная статистика, или вам дрочат тревогу, чтобы вы ощутили необходимость совершить очередную глупость в интересах рекламодателя?</t>
+  </si>
+  <si>
+    <t>01.07.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6812</t>
+  </si>
+  <si>
+    <t>Первая ласточка</t>
+  </si>
+  <si>
+    <t>01.07.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6811</t>
+  </si>
+  <si>
+    <t>У Обломова хватает недостатков, но про Телегу этот он правильно говорит</t>
+  </si>
+  <si>
+    <t>01.07.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6810</t>
+  </si>
+  <si>
+    <t>Ваша новостная диета на июль Трамп заявил о полной безоговорочной капитуляции Ирана уже в ближайшие 30 дней. Через 30 дней — о супер-капитуляции еще через 30 дней. Далее — платиновая и алмазная капитуляция по 30-40 дней каждая. Anthropic выпустил флагманскую модель, она рвет всех по бенчмаркам. OpenAI выпустил еще более флагманскую модель. Китайская компания выпустила еще более флагманскую модель, но она вдобавок бесплатная. Из-за дефицита топлива Россияне массово покупают электромобили Zeekr (Реклама) «Вообще-то ездить на личном авто вредно» — напишут во всех подведомственных пабликах и новостных сайтах. В Москве из-за рекордной жары прохожим раздают холодное Шато Шототам. Приложения VK вернулись в App Store под новыми названиями. Качайте скорее, пока не удалили (массовый посев по блогерам, много какашек) В Госдуме предложили запретить воздух, ведь он необходим для полетов вражеских БПЛА. Над Россией будет создано безвоздушное пространство, на это потратят много денег. Программу реализуют до 2035 года. Очень много новостей про новую GTA. Она вышла, в нее можно играть. Там дядька и тетька бегают и делают пиу-пиу. В приложении Яндекса появилось другое приложение Яндекса. Теперь вы можете пользоваться приложением Яндекса, пользуясь приложением Яндекса. Оно весит 50 ГБ и занимает 12 ГБ оперативной памяти. Samsung представила передовой раскладной телефон (всем пофигу, потому что это не Айфон). Трейлер нового сериала по франшизе из вашего детства. Реклама банков, реклама кэшбеков, реклама грандиозной распродажи на WB, Ozon и Яндекс-маркете.</t>
+  </si>
+  <si>
+    <t>30.06.26 20:25</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6809</t>
+  </si>
+  <si>
+    <t>Просто кадр из клипа Мии Бойки «Экспонат». Фантазии о лакшери, но реальность продуктового дискаунтера. ПОЭТИЧНО Поэтично, потому что рекламодатель «Чижик» уверен, что среди его аудитории достаточно фанатов Мии Бойки. А она известна своими песнями и роскоши, брендах и показном потреблении. То есть ты живешь в режиме экономии, а мечтаешь о роскоши. Звучит логично.</t>
+  </si>
+  <si>
+    <t>30.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6808</t>
+  </si>
+  <si>
+    <t>Крутейше прокачал свое пищеварение с помощью Puregen Раньше между приемом пищи и дефекацией проходило 3-5 часов, приходилось тратить 3-5 минут на туалет, в общем — неэффективно. Сейчас я могу загрузить в себя еду, добавить Puregen, и за несколько секунд получится мощная струя. Теперь я могу срать в 5 раз чаще, выдавая говно в промышленных масштабах. Получился целый говно-завод, который позволяет мне не тратить время на рутину, а сосредоточиться на реально важном. Установил унитаз вместо рабочего кресла, теперь могу оптимизировать свою работу постоянно. Иногда обсираюсь, но со временем обучу Sphincter для оптимальной работы. Фреймворком по оптимизации делюсь в своем закрытом канале. И да, этот пост тоже родился благодаря Puregen.</t>
+  </si>
+  <si>
+    <t>30.06.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6807</t>
+  </si>
+  <si>
+    <t>И наша любимая рубрика «Дрочим доллар» — Превысил 79 — Опустился ниже — Превысил — Опустился Любое число бери, вот и новость. Медия</t>
+  </si>
+  <si>
+    <t>30.06.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6806</t>
+  </si>
+  <si>
+    <t>Курс доллара превысил ₽79 на внебиржевых торгах. С начала месяца валюта подорожала на ₽8. На сайте ЦБ доллар пока по ₽77,7. Видимо, в ближайшие часы поднимут.</t>
+  </si>
+  <si>
+    <t>30.06.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6805</t>
+  </si>
+  <si>
+    <t>Петрохайп В ближайший месяц мы увидим такие заголовки: — На фоне ограничений топлива москвичи стали вдвое чаще покупать велосипеды (от продавца велосипедов) — Спрос на беговые кроссовки вырос вдвое на фоне ограничений... (от продавца кроссов) — В регионах России с ограничениями топлива вырос спрос на репелленты от комаров — ...солнцезащитный крем — ...палатки — ...сиськи холодного пива — ...кондиционеры В общем, любые события теперь будут объясняться ограничениями. Еще кандидаты на инфоповоды: — На фоне удаления приложений VK — В связи с изменением ключевой ставки В общем, бизнес эз южуал.</t>
+  </si>
+  <si>
+    <t>28.06.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6804</t>
+  </si>
+  <si>
+    <t>🎞 Подписчики, мини-курс: всё, что нужно знать про графдизайн, если вы не дизайнер. Без дизайнерской духоты, максимально просто. - Как передавать невербальные сообщения с помощью картинок и шрифта  - Как говорить с дизайнерами, если они делают херню - Как графдизайн решает задачи бизнеса Внутри два больших видео — база про дизайн и база про шрифты. Это ваше противоядие от колхозности.  Кто меня смотрит в «Бусти» — у того это уже есть в подписке. Кто принципиально не хочет подписываться, можно купить доступ к этим конкретным двум видео. Он будет не по подписке, а пока нам не отключат интернет:  https://clickmy.ru/link/F7XFq2 </t>
+  </si>
+  <si>
+    <t>26.06.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6803</t>
+  </si>
+  <si>
+    <t>Редактировал подводку к своему платному контенту на понедельник. Было: «Доступ к видео навсегда». Исправил на «Доступ к видео, пока нам не отключат интернет».</t>
+  </si>
+  <si>
+    <t>26.06.26 10:14</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6802</t>
+  </si>
+  <si>
+    <t>🆕 Основы редакционной работы — как собрать команду и организовать процессы  Подписчики «Курилки» на Бусти, вышел второй модуль курса «Бренд-медиа и контент-маркетинг». В нем разбираем редакцию как систему: какие роли и процессы нужны команде, как распределить ответственность и организовать работу так, чтобы все не было завязано на одном человеке.  В практической части показываю случаи из практики и разбираю распространенные ошибки в работе редакций. Подключайтесь, если интересно управление процессами. 🚬 Подписка «Курилка» дает доступ ко всем материалам моего «Бусти», в том числе курсам. Смотреть можно в удобном вам режиме. БУСТИ:  https://clickmy.ru/link/qC15fi СПОНСОР: https://clickmy.ru/link/Fvija5</t>
+  </si>
+  <si>
+    <t>26.06.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6801</t>
+  </si>
+  <si>
+    <t>❌ Да не отключат нам карты, это ж какой рынок вкусный ❌ Да не нужен нам свой магазин приложений, не будут же они удалять наши приложения из сторов ❌ Ну банки-то они не будут удалять ❌ Ну мессенджеры же они не будут удалять ❌ Ну соцсети же они не удалят ❌ Ну приложуху для бабулек они же не тронут 🕘 Да какие сертификаты? Это ж инфраструктура, ее не тронут Ну гуглдок для гражданских не закроют, это бред DNS — это критическая инфраструктура, ее не тронут Облака — это и есть интернет, как их можно отключить? Не будут же они кабели перерезать? Ну не заблочат же они Mac OS? Ну Windows-то они точно не заблочат. Да как технически Linux заблокировать? Это невозможно!</t>
+  </si>
+  <si>
+    <t>26.06.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6797</t>
+  </si>
+  <si>
+    <t>В Яндекс-доке появился режим просмотра. Но это что-то странное: ты включаешь просмотр САМ СЕБЕ, типа чтобы читать и случайно ничего не отредактировать. Другим людям открыть только режим просмотра нельзя. Ну точнее как... Если пошерить документ в режиме просмотра, то у другого человека откроется богомерзкая прокладка с кнопкой «Сохранить на Яндекс-диск», которая сохраняет хрен знает куда. Если из этой прокладки нажать «Просмотреть док», то ты провалишься на ЕЩЕ ОДНУ прокладку, на этот раз — с кучей рекламы и ненужного интерфейсного говна. Оттуда можно нажать «Редактировать копию». Сценарий «написал текст — опубликовал по ссылке — пришел спокойно прочитал и скопипастил» — его тупо нет. Вроде радостно, что сделали фичу. Но пока что печаль.</t>
+  </si>
+  <si>
+    <t>25.06.26 20:51</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6796</t>
+  </si>
+  <si>
+    <t>Как навести порядок в рэпе за 8 простых шагов Итак, ты чиновник, которому поручили решить проблему рэперов, демографии, эяя — то есть чего-то не экзистенциального. Вот пошаговое руководство: 1. Создать рабочую группу, которая полгода-год будет писать определение, что такое этот самый рэп. В рабочей группе должен быть Юрий Антонов, Инстасамка, Шаман и Иосиф Кобзон. 2. Попытаться просто запретить искомое явление на законодательном уровне. Оказывается, оно настолько глубоко проникло в общество, что запретить это невозможно. 3. Принять решение не запрещать, а управлять. Выделить на это бюджет. Издать закон, который должен что-то регулировать. Обнаружить, что уже есть законы, которые регулируют объекты культуры, а твой закон бредовый и избыточный. Ну что ж... 4. Создать реестр рэпа (или рэперов; или рифм; или все три сразу) 5. Заказать большую рекламную кампанию, которая будет тупо и в лоб говорить, что искомое плохо. В VK появится реклама типа «Йоу — это свято, читай без мата» 6. Спустить на регионы разнарядку проводить муниципальные рэп-батлы на патриотические и социальные темы. 1812 гэнг чекайте-с мой вайб, мерси, рожай детей, йоу 7. 2035-й год объявляется годом рэпа 8. Под это дело создается Росрэпнадзор Где-то в районе п. 5 рэп уже никому не нужен, но машину не остановить.</t>
+  </si>
+  <si>
+    <t>25.06.26 20:32</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6795</t>
+  </si>
+  <si>
+    <t>ООО, за рэперами пришли: https://t.me/infomoscow24/116397 Сейчас напишу, как обычно государство «решает» подобные «проблемы»</t>
+  </si>
+  <si>
+    <t>25.06.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6794</t>
+  </si>
+  <si>
+    <t>Если серьезно, то предвижу такое развитие событий: 1. Официальную продажу техники Apple запретят. 2. Останется неофициальный импорт, айфоны снова станут дико дорогими и элитными. На айфонах будут гонять все боссы, депутаты, их семьи и дети, потому что это круто. 3. Кто побогаче, будет покупать себе два устройства: Андроид для чебурнета, Айфон для мира. 4. Не исключено, что Айфон будет сразу с какой-нибудь казахской или белорусской симкой, потому что параллельно введут реестр IMEI белых мобил. 5. Кто победнее, будет покупать себе муляжи айфонов или китайские клоны — когда корпус, как в Айфоне, а внутри Андроид. Потому что это будет круто даже в таком виде. 6. Громко объявят о создании очередного национального суверенного смартфона зеленоградской сборки. Потратят 10-50 млрд рублей, а получится форк Андроида на китайской ОЕМ-болванке пятилетней давности. 7. О том, что в России уже есть суверенный смартфон на базе «‎Авроры», благополучно забудут. 8. Все причастные получат награды, а одного инженера посадят якобы за мошенничество (это называется «‎козел отпущения»). Он выйдет по УДО через 8-10 месяцев. 9. За это время более 300 миллионов россиян купят себе «‎Максофон» (так он будет называться).</t>
+  </si>
+  <si>
+    <t>25.06.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6793</t>
+  </si>
+  <si>
+    <t>🛰 Россияне массово скупают телефоны на Android На фоне удаления из App Store приложений VK Group россияне начали массово переходить на телефоны системы Android, для которой доступны российские магазины приложений. Крупнейшие реселлеры мобильной техники сообщают о росте продаж таких телефонов на 10 штук. «‎Нет сомнений, что ради сохранения доступа к любимому контенту в ленте VK россияне будут готовы отдать и 20, и 50, и 100 тысяч рублей» — прокомментировал ситуацию глава комитета ГД по цифровизации и связи в своем телеграм-канале Представители VK Group заверили авторов контента, что никакие блокировки приложений не повлияют на статистику просмотра контента: «‎Если раньше на ваших видео было более 100 млн просмотров, то и после блокировки вы увидите те же цифры. Наша статистика суверенна и не зависит от враждебных действий пользователей платформы» — сообщил представитель компании. НА ДАТУ ПУБЛИКАЦИИ ДАННАЯ ИНФОРМАЦИЯ ЯВЛЯЕТСЯ САТИРОЙ</t>
+  </si>
+  <si>
+    <t>24.06.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6788</t>
+  </si>
+  <si>
+    <t>Любимые комменты дорогих участников беседки за последние дни</t>
+  </si>
+  <si>
+    <t>23.06.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6786</t>
+  </si>
+  <si>
+    <t>🆕 Читаем «Вишневый сад» так, как будто это происходит в наше время Обнаружил, что пьеса Чехова «Вишневый сад» сейчас актуальна не меньше, чем 120 лет назад. Потому что она о том, как старое уходит в прошлое, а новое еще не все приняли; о меняющемся мире, деньгах и работе, о заботах родителя и эмиграции. Об этом новое видео. Если вы читали произведение давно — все равно все поймете, я даю экспозицию и цитаты. Если вы не любите читать — все равно приходите, потому что мы не про литературу, а про жизнь.  ⚡️ Доступно на всех тарифах БУСТИ: https://clickmy.ru/link/8dFIFf СПОНСОР: https://clickmy.ru/link/9cbBuc</t>
+  </si>
+  <si>
+    <t>23.06.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6785</t>
+  </si>
+  <si>
+    <t>Приходите тестировать бета-версию: https://maximilyahov.ru/textninja/ Сейчас гоняет по таким правилам: — Усилители — Вводные — Плеоназмы — Неопределенное — Паразиты времени — Слова «активно» и «успешно» Спасибо, бобры! Играйте сами и побеждайте других</t>
+  </si>
+  <si>
+    <t>23.06.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6784</t>
+  </si>
+  <si>
+    <t>Яваскриптеры, нужна помощь. Файлики в комментарии Upd: крутота, варианты решения есть, готовлю релиз</t>
+  </si>
+  <si>
+    <t>22.06.26 10:36</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6783</t>
+  </si>
+  <si>
+    <t>Поговорил о блогах и соцсетях с контентщиками Газпром-медиа-холдинга: https://t.me/GPMofficial/7020 Из любопытного: — Да, у ГПМ есть телеграм-канал, как и у всех публичных депутатов ГД, РКН и лично Д. А. Медведева — ГПМ позвали поговорить человека, который открыто критикует один из их главных активов (и принадлежит другой башне-сеточке)</t>
+  </si>
+  <si>
+    <t>21.06.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6782</t>
+  </si>
+  <si>
+    <t>Любопытно, что многие читатели не выкупают, что это текст про Евросоюз, а не про Россию. Неловко объяснять иронию, но приходится. А секрет в том, что стилистически он совпадает с саркастическим нытьем про Россию. Про Европу у нас принято писать с холопским подобострастием или таким же холопским возмущением.</t>
+  </si>
+  <si>
+    <t>20.06.26 20:12</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6781</t>
+  </si>
+  <si>
+    <t>Новости импортозамещения Чтобы показать жопу Микрософту, власти С ПОМПОЙ и НА ОГРОМНОМ ПАФОСЕ выпустили собственный суверенный офисный пакет, которым будут грозить из-за моря американцам. Свой, суверенный, на своих серверах, без доступа для ЦРУ и АНБ. Теперь всех бюджетников пересадят на него, а американцы, мол, утрутся. Открываем, а внутри там — опенсорсная поделка, которой уже сто лет, которую можно было скачать бесплатно уже лет десять как, просто переклеили этикетку. И даже не сильно скрывают, что это бесплатный опенсорс, просто с какой-то другой лицензией. Так-то опенсорсный пакет, на базе которого всё сделано — он нормальный. Просто ПАФОСА много, а по сути — ну просто бесплатный офис 15-летней давности. Назывыается Euro-Office. А власти Евросоюза, если что: https://tech.eu/2026/03/27/europe-builds-microsoft-compatible-euro-office-to-reclaim-digital-sovereignty/ Природа настолько очистилась, что европейцы пытаются стать независимыми от США. А еще смешное, что «Евро-офис» не просто полностью совместим со всеми микрософтскими форматами, но и работает через них по умолчанию. То есть не говорит «переходите на формат евродокументов», а прямо так и хранит всё в разметке Микрософта и формате .docx и .rtf. Для сравнения, когда вы пытаетесь написать что-то в эпловском редакторе Pages, он трижды покажет кукиш, прежде чем сохранит что-то в формате Микрософта, и будет до последнего пытаться навязать вам эпловский формат. Европейцы такие: «Не, нам микрософтский формат норм».</t>
+  </si>
+  <si>
+    <t>19.06.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6780</t>
+  </si>
+  <si>
+    <t>Вообще, самое конченное — это когда живой эксперт (с именем, лицом, вроде как даже с репутацией) настраивает нейробота, чтобы собирать себе трафик в свой экспертный канал через комментарии в чужих каналах. Выходит пост, бот начинает что-то постить — как будто от имеени живого человека — и такой без палева приглашает в канал. Такое это прямо НИЩЕНСКОЕ. Братан, ну приди ты в комменты живым человеком, поговори с людьми, посрись, удели людям внимание. Вдруг у нас сложатся отношения? Вдруг кто-то из моих читателей увидит в тебе адекватного? Просто представь — кто-то тебя ВЫБЕРЕТ; кто-то скажет, что ТЫ КЛЕВЫЙ, потому что ЖИВОЙ. Нет, блядь, всё живое — это нам не надо. Надо чтобы обязательно ИИ строчил бессмысленные комменты, чтобы ни в коем случае ни на что не потратить своего драгоценного времени. Никому не выказать респекта. Оптимизировать свою жизнь, чтобы ничего живого в ней не осталось. Ладно шлюхоботы — они хотя бы эротические фотографии в канале держат. Хоть какой просвет в середине рабочего дня. А вы-то зачем? Только себе же хуже делаете. Впрочем, как знаете. Я открыл комменты и прямо К А Й Ф У Ю от людей там, у меня абсолютно золотые читатели. Как не прийти туда поговорить — просто не укладывается в голове.</t>
+  </si>
+  <si>
+    <t>19.06.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6779</t>
+  </si>
+  <si>
+    <t>Нейроботы обленились совсем, просто вываливают все шаблоны разом. Возмутительно (Зато я теперь знаю, что говорить на созвонах)</t>
+  </si>
+  <si>
+    <t>19.06.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6778</t>
+  </si>
+  <si>
+    <t>⚡️САМЫЙ НЕСВОЕВРЕМЕННЫЙ КУРС 2026 ГОДА (не покупайте) Выпускаю курс на самую неактуальную в 2026 году тему — контент-маркетинг и бренд-медиа. Почему неактуальную? Потому что сейчас все в режиме выживания, а бренд-медиа это для тех, кто нагибает рынок и инвестирует в будущее. Там про долгосрочное планирование, крутой контент, работающие процессы. Фокус — на стратегии и решении бизнес-задач. Короче, для красивых и богатых. Курс выложен на уровне «Курилка» на моих платных площадках — Бусти и Спонсор. Внутри четыре больших модуля. Доступ будет открываться по модулю в неделю. Потом проведем большой созвон по теме. 🚬 Если вы еще не в «Курилке», присоединяйтесь. Если тема не ваша, ничего страшного, я подожду. Будут и другие курсы. Режим выживания закончится, жизнь будет продолжаться. БУСТИ: https://clickmy.ru/link/urBALL СПОНСОР: https://clickmy.ru/link/o9BsMv</t>
+  </si>
+  <si>
+    <t>18.06.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6777</t>
+  </si>
+  <si>
+    <t>Напомнило</t>
+  </si>
+  <si>
+    <t>18.06.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6776</t>
+  </si>
+  <si>
+    <t>„Когда пиарщик говорит «Черный пиар — тоже пиар», это он просто так оправдывает свои обсёры” — из книги Майкла Ситрика</t>
+  </si>
+  <si>
+    <t>18.06.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6775</t>
+  </si>
+  <si>
+    <t>Короче, представьте. Середина 2010-х, Навальный и ФБК на пике популярности в России. Протесты, расследования, «Он вам не Димон». Тут на стримингах начинает выходить сериал. Снимает какой-нибудь жесткий режиссер типа Балабанова или Звягинцева. Сюжет такой: в Россию из Европы возвращаются двое молодых людей с целью навести в России антиправительственную суету. Они создают тайное общество на деньги местных олигархов, но используют этих олигархов в темную. Главные герои: Ставрогин — биполярник, абьюзер, эротоман и педофил. Планируемое лицо протестного движения. Верховенский — скамер, социопат, вероятный хладнокровный убийца. Организатор общества. Шигалев — идеолог протестного движения. Создал манифест либерализма, согласно которому 90% населения нужно превратить в бесправных рабов, в 10% возвысить до тоталитарной власти. Кириллов — программист, работал в Гугле, вернулся в Россию с навязчивыми идеями нигилизма. Планирует самоубийство как главный акт автономности. Считает себя богом. Шатов — кореш Кириллова, работал стажером в Гугле, разочаровался в либеральных идеях и стал ватником. Его жена беременна от Ставрогина и вот-вот родит. По сюжету сериала Верховенский приезжает в Тверь, чтобы организовать там террористическую ячейку, а чтобы «связать» всех участников, подговаривает их отравить одного из участников общества Новичком. В процессе выясняется, что один из участников тайного общества — информатор ФСБ. Получается остросюжетный триллер, который тут же запрещает депутат Милонов, а серию про растление малолетних снимают со всех стримингов, поэтому посмотреть ее можно только в лютой пиратской экранке на ВК. Режиссер сериала в диких долгах, его преследуют банки и МФО. Еще он жесткий лудоман и не вылезает из онлайн-казино. Вот это — роман Ф. М. Достоевского «Бесы», только в наших реалиях.</t>
+  </si>
+  <si>
+    <t>18.06.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6774</t>
+  </si>
+  <si>
+    <t>Вместо тысячи слов. Создали на досуге игру, которая показывает абсурдность и непредсказуемость закона об англицизмах. Нужно угадать, какие слова есть в нормативных словарях, а каких нет. ❗️Осторожно, игра вызывает привыкание и приступ ностальгии.</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6773</t>
+  </si>
+  <si>
+    <t>Мои орлы навайбкодили игру на злобу дня</t>
+  </si>
+  <si>
+    <t>17.06.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6772</t>
+  </si>
+  <si>
+    <t>А помните были такие — чатботы? В 2014—2015 году это был писк моды. Все носились с этими ботами, как будто это что-то невероятно революционное и прорывное. Чатботы пытались вставить везде: от клиентского сервиса до онлайн-образования. Даже делали мини-приложения для заказа пиццы (это было еще до веб-аппов в ТГ). Говорили, что чатботы — это новая промышленная революция. Курсы по чатботам. Платформы для чатботов. Кто сегодня не запилил своего чатбота на Питоне, тот умрет бомжом под вокзалом, останется в прошлом, сраный ретроград и луддит. Плохая технология была? Да нет, нормальная, до сих пор используем. НО НЕ ВЕЗДЕ.</t>
+  </si>
+  <si>
+    <t>17.06.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6771</t>
+  </si>
+  <si>
+    <t>📝 Монстр-текст про блогинг в 2026 году Собрал всё актуальное, острое и современное для тех, кто уже ведет блог или только планирует. — Что изменилось за полгода в блогинге и как это влияет на нас — Кто сейчас чувствует себя в блогинге нормально, а кому тяжело (и почему) — Что делать сейчас, если ты просто хочешь делать клевый контент и получать от этого какую-то пользу — Немного оправдываю лайфстайл-блогинг — Нужно ли ВОТ ТЕПЕРЬ идти в «Макс»? — Что с аудиторией в ВК? — Поздно ли залетать в видео? — Стоит ли платно продвигать свой блог? — Стандартные вопросы про расписание постинга, объем контента и прирост аудитории Душевно, грустно, платно (то есть по подписке). БУСТИ: https://clickmy.ru/link/Xh0Bls СПОНСОР: https://clickmy.ru/link/5nBy0W</t>
+  </si>
+  <si>
+    <t>16.06.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6769</t>
+  </si>
+  <si>
+    <t>Вот! Вот наглядное доказательство, что блокировки работают и эффективны! В полностью задушенном экстремистском Инстаграме мои видео набирают в среднем 20-30 тысяч просмотров, а в свободном, прогрессивном и современном ВК — в десять раз!</t>
+  </si>
+  <si>
+    <t>16.06.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6768</t>
+  </si>
+  <si>
+    <t>Раз мы остались почти одни, можно и комменты открыть</t>
+  </si>
+  <si>
+    <t>16.06.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6767</t>
+  </si>
+  <si>
+    <t>🆕 Как не быть шрифтовым колхозником Выдаю базу о том, как правильно использовать шрифты, чтобы не выглядеть нелепо.  Хотите максимум внимания содержанию — используйте Arial. Нужен налет книжности — красивая и выразительная Georgia. Garamond — это Достоевский ковыряется ложечкой в вашей душе. С большой осторожностью Tilda Sans, это прямо хуже «Лобстера». Видео для тех, кто делает контент: текстовый, графический и видео. И для тех, кто заказывает контент — чтобы вас не держали за лоха.  ⚡️ Доступно во всех подписках (за 500 и 1500 р в месяц). На Бусти пост можно купить отдельно, но в подписке — дешевле. БУСТИ: https://clickmy.ru/link/eP3vLz СПОНСОР: https://clickmy.ru/link/mmZmJD Обе площадки работают без впн и принимают оплату российскими картами</t>
+  </si>
+  <si>
+    <t>14.06.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6766</t>
+  </si>
+  <si>
+    <t>🆕 Как быть услышанным в блоге У меня в Бусти и Спонсоре продолжается цикл роликов про ясность и убедительность текста. В первой части было про контекст и контракт с читателем. Вторая — про содержание. Это видео для тех, кто ведет блог сам или силами команды; у кого в последнее время проседают охваты; кто стремился все эти годы делать полезный и правильный контент, а он перестал работать. Главная мысль такая: выходя к публике, нужно предлагать ей не свою точку зрения, не свою историю и не себя. Нужно предлагать публике ответ на ее вопрос и лекарство от ее боли. 🚬 Как подойти к измерению запроса и поиску боли — смотрите по подписке «Курилка» (за 1500 р вы получаете доступ ко всем материалам блога, а их более 600) БУСТИ https://clickmy.ru/link/Wji5QQ СПОНСР https://clickmy.ru/link/C3kbQH Еще в июле позову подписчиков Бусти и Спонсора на закрытый эфир-мозгоштурм по блогингу в ТЕКУЩЕЙ СИТУАЦИИ, будь она неладна.</t>
+  </si>
+  <si>
+    <t>13.06.26 21:39</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6764</t>
+  </si>
+  <si>
+    <t>А это просто красивое от Google: сначала въебать на таскбаре кнопку «Купи», а потом сказать «Нет, не купи»</t>
+  </si>
+  <si>
+    <t>13.06.26 21:32</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6763</t>
+  </si>
+  <si>
+    <t>Если вы блогер и в эту ночь чешете репу, почему у вас упали охваты в Телеге, вот вам ответ. Вы автор, у вас работа в ТГ, поэтому вы когда-то давно подключили хорошие платные инструменты обхода. Вы в абсолютном меньшинстве. Подаваляющее большинство не платит за обход. До недавнего времени они пользовались только бесплатными инструментами. Роскомнадзор бесплатные средства придушил. Для большинства людей это было неприятно, но недостаточно, чтобы начать платить. И заодно оказалось, что в Максе сообщения нет-нет да доходят; и что в ВК есть какой-то контент; и что на Рутубчике есть весь нужный футбол, и вообще все эти десятки каналов в ТГ не так-то уж и нужны. И они правы, так-то. Без ежедневного потока экспертного контента можно прожить. Никаких ЖИЗНЕННО ВАЖНЫХ информационных услуг мы людям не оказываем, а кто оказывает — у того каналы везде. Вот и получается, что дикая просадка охватов — это от вас отвалились «бесплатники». По одному недавнему исследованию, до 98% пользователей принципиально не готовы платить за контент. Так что, если у вас просадка только на 50%, вы еще очень далеки от дна. Хорошая новость в том, что отвалились только «бесплатники». Теперь Телеграм в России — элитная платформа с самой платежеспособной и мотивированной аудиторией. Богаче и мотивированнее — только те, кто платят непосредственно за контент на Бусти, Спонсоре и Онлике — это вообще элита. Для всех остальных есть национальный мессенджер.</t>
+  </si>
+  <si>
+    <t>13.06.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6762</t>
+  </si>
+  <si>
+    <t>Простой способ депутатам пиариться накануне выборов — «допускать» и «не исключать» что-то хорошее. Даже если это окажется полной чушью, как это часто бывает, такие новости дают смутную надежду. Учитесь у Трампа: что ни день — то крутая сделка, тотальная победа и выгода для США, хотя по факту всё не так.</t>
+  </si>
+  <si>
+    <t>11.06.26 07:30</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6760</t>
+  </si>
+  <si>
+    <t>Мне кажется, мы неправильно позиционируем биржу ценных бумаг. Нужно говорить не «Падение рынка», а «Летняя распродажа». Если люди готовы покупать дешманские китайские трусы со скидкой, то почему бы не прикупить великой русской нефтянки со скидкой?</t>
+  </si>
+  <si>
+    <t>10.06.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6759</t>
+  </si>
+  <si>
+    <t>Современные медиа</t>
+  </si>
+  <si>
+    <t>09.06.26 22:11</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6758</t>
+  </si>
+  <si>
+    <t>Мои читатели говорят, что послать нахер Гугл и Эпл сейчас надо для того, чтобы они не могли послать нас нахер потом одним днем из-за санкций. Визу-Мастеркард помните? Вот чтобы такого же не было при вашем следующем логине. Суверенитет типа. Окей, звучит резонно. ДЛЯ ГОСУДАРСТВЕННЫХ ИНФРАСТРУКТУРНЫХ САЙТОВ. ДЛЯ ГОСУСЛУГ. ДЛЯ ПОЧТЫ РОССИИ. ДЛЯ СЛУЖБЫ СУДЕБНЫХ ПРИСТАВОВ. ДЛЯ САЙТА МУНИЦИПАЛЬНОЙ ШКОЛЫ И ОНЛАЙН-ДНЕВНИКА. А всех остальных зачем в стойло загонять? Может, пусть отъебнет у коммерсантов разок их клиентская база, чтобы они сами задумались о суверенитете и инфраструктуре? Или народишко тупой и без депутатов не разберется, какие библиотеки подключать на свои сайты? Всё-всё, дед спит уже, и вам это всё тоже приснилось.</t>
+  </si>
+  <si>
+    <t>09.06.26 21:55</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6757</t>
+  </si>
+  <si>
+    <t>Интернет — 2040. Вангую — Сайтам запретят самостоятельно авторизовывать пользователей. Логиниться можно будет только через какие-нибудь аккредитованные сервисы, входящие в Единый реестр сервисов авторизации. Там будет мессенджер Max, VK, Яндекс и Госуслуги. — По факту это будет означать, что доступ КО ВСЕМ сайтам будет только ПО ПАСПОРТУ. Потому что зарегаться в любом этом сервисе авторизации придется через мобилу, а мобила — это паспорт. — Наверняка придумают какую-нибудь дополнительную верификацию несовершеннолетних. Единый реестр несовершеннолетних граждан, имеющих доступ в интернет. Официально ни на каком черном рынке купить этот реестр будет нельзя. — Обязательно будет реестр сайтов. Не знаю, зачем, но обзательно должен быть, потому что когда чиновник не понимает, что делать, он делает реестр. На каждой странице каждого сайта будет какая-нибудь маркировка. Это будет платно. — Для бюджетников будет бесплатный чебурнет, для богатых будет платный внешний интернет через двойной каскадный VPN на скорости 0,5 Мбит в секунду. — Американцы и европейцы будут требовать при входе через свои VPN предъявить паспорт, потому что их шиза еще похлеще нашей. Все наши VPN будут через Кейптаун или Дели, а при идеальном раскладе — через Минск. — Недвига в Минске будет дороже, чем в Москве. — В мессенджере Max уже будут комментарии. — Официально мы победим детский СДВГ, буллинг, терроризм, жестокие игры, гомосексуализм, фурри, АУЕ и любые другие субкультуры и экстремистские организации, которые наши депутаты нароют в интернете. — Ну и выкатят же эту национальную платформу на базе Дзена, заставят всех себе ее поставить, а ее поставят в глубокой жопе. Чтобы выполнять KPI по посещаемости этой системы, все компании закупят ботов у одного специализированного агентства, а оно как раз принадлежит жене мужа друга сына председателя профильного думского комитета. — Реестр агентств тоже будет. Но это Горелкину на завтра планы, а сегодня спать.</t>
+  </si>
+  <si>
+    <t>09.06.26 21:33</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6756</t>
+  </si>
+  <si>
+    <t>Второй слой — про четвертый вариант авторизации. Это на самом деле ГЛОТОК СВОБОДЫ. В п. 10-4 статьи 8 закона 149-ФЗ «Об информации...» написано, что ты можешь авторизовывать пользователей самостоятельно, если ты русский и защищаешь русскую информацию в соответствии со ст. 16 того же закона. То есть сайты могут САМИ АВТОРИЗОВЫВАТЬ юзеров, если они не хотят загонять их в стойло. Охуеть, закон разрешает не топтаться у людей на лице сапогом, это что за законотворческие новшества? Открываю ст. 16 про защиту. Там написано, что информацию нужно дюже защищать. От взлома защищать, бэкапы делать, и чтобы все данные юзеров хранились в России. И защищать всё очень сильно, чтобы была защищенная защита. Всецело поддерживаю. Я почитал комментарии к этой статье. Пишут, что любой сайт, который хостится в России и хранит данные у российского хостера, фактически соответствует этим требованиям. Почему такая фиксация на российском? Чтобы наши силовики имели к этому доступ, это мое мнение. Почему не хотят пускать Гугл и Эпл? Потому что обе компании фактически прекратили в России работу и могут не отвечать на требования российских силовиков — им за это ничего не будет. Короче, логин и пароль пока не запретили. Зайти по почте Gmail со своим паролем можно, а через кнопку Google и без пароля — нельзя. Но моя ставка на то, что такая свобода продлится недолго. Сейчас финальный текст допишу и спать.</t>
+  </si>
+  <si>
+    <t>09.06.26 21:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6755</t>
+  </si>
+  <si>
+    <t>Про новый хайповый закон от Антона «Вебстранглера» Горелкина. Я докопался до первоисточника. У нас уже есть и действует закон 149-ФЗ «Об информации...». Там в ст.8 п. 10 написано, что если у вас есть сайт, и для доступа к какой-то его части вы проводите авторизацию пользователей, вы обязаны это делать одним из следующих способов: 1) Через мобилу 2) Через Госуслуги (ЕСИА) 3) Через какую-то биометрическую систему 4) Любым сервисом авторизации, который принадлежит российским чувакам В этот список не включены зарубежные сервисы авторизации (Apple ID, Google и прочие). То есть логиниться через них сайты не имеют права. Эта норма закона уже есть, но за нее не было ответственности. Теперь будет. Дума одобрила штрафы от 10к для физиков до 700к для юриков. Штрафы касаются только владельцев сайтов. В законе написано, что штрафы для граждан. Имеются в виду не граждане-юзеры, а физлица, которые владеют сайтами. Учитесь выражать свои мысли, епте. Всё, это весь кипеш. То есть уже было нельзя регистрировать людей через Apple и Google, а теперь будет ответственность. Но это верхний слой хайпа. Сейчас еще будет.</t>
+  </si>
+  <si>
+    <t>09.06.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6752</t>
+  </si>
+  <si>
+    <t>Окрошка на квасе и кефире Пора признать, что окрошки на квасе и кефире — это разные окрошки (и не ебать мозг). На кефире, айране или сметане с водой — это более легкая окрошка, там больше яйца и легких ингредиентов а-ля ветчина, вареная курица, кето-диета, детокс, майндфулнес. В окрошку на квасе нужно больше МЯСА, ЯЗЫКА, КРЕВЕТОК ТУДА ХЕРАНУТЬ, в общем — нажор. Пиво можно подключить, если не за рулем. И жрать попеременно и то и другое, ни в чем себе не отказывая. И на шашлык рвануть. И черешни килограмм умять в одно рыло. Арбуз еще рано, дождаться, и тоже умять. От комаров обработаться и попялиться в глубь леса, не различая его за деревьями. Послушать себя. Багета с чесноком еще можно навернуть.</t>
+  </si>
+  <si>
+    <t>08.06.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6751</t>
+  </si>
+  <si>
+    <t>Особенно красиво у корпораций клинит, когда они выпускают более совершенную версию своего же продукта — а на складах еще есть старый. По идее, надо сказать: «Теперь такая-то часть продукта хорошая / удобная / быстрая / классная». И доказать с помощью демонстрации. Но не для корпорации. Ведь если мы говорим «ТЕПЕРЬ хорошее», значит, раньше что — ПЛОХОЕ? Как это мы скажем, что наше старое плохое? Нет, давайте искать более аккуратную формулировку, коллеги, это асап, консерн, дедлайн, стейкхолдер эяй горизонтальная интеграция экосистема кипиай». И вот сидят, дрочат слова. «Улучшенная? Нет, получается, что старое — ухудшенное». «Более совершенное? А то, получается, несовершенное». В итоге либо вообще ничего ни с чем не сравнивают; либо додумываются до слова «прокачать», как будто на дворе 2004 год и мы смотрим программу с Экзибитом. Потому что нет старшего товарища, который зайдет в кабинет и скажет: «Хуйней не занимайтесь, напишите ТЕПЕРЬ ХОРОШЕЕ и идите работать».</t>
+  </si>
+  <si>
+    <t>08.06.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6750</t>
+  </si>
+  <si>
+    <t>Вот ещё пример</t>
+  </si>
+  <si>
+    <t>08.06.26 15:20</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6749</t>
+  </si>
+  <si>
+    <t>Ну например: https://youtube.com/shorts/fplBewbEL_A?si=u3rubmDZe82JvE_m Я уже слышу, как глава какого-нибудь думского комитета выступает за блокировку Чистой линии.</t>
+  </si>
+  <si>
+    <t>08.06.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6747</t>
+  </si>
+  <si>
+    <t>ПРОСТО ПРЕДСТАВЬТЕ ФЕДЕРАЛЬНЫЙ РОССИЙСКИЙ БРЕНД ПРОДУКТОВ ПИТАНИЯ ДЛЯ ДЕТЕЙ ТАМ БАБУШЕК Я НЕ ЗНАЮ СНИМАЮТ ВЕРТИКАЛКИ ПРО СИСЬКИ, ГОВНО, ОНЛИК, ФОЛЬКСВАГЕН И ЗОНУ КАЖДЫЙ ДЕНЬ НА ПРОТЯЖЕНИИ ПОЛУГОДА ДИКО ВИРУСЯТСЯ И НИ ОДИН СРАНЫЙ ЮРИСТ НЕ ПРИБЕЖАЛ ИМ ДАВАТЬ ЗА ЭТО ПО ЖОПЕ Это, конечно, про Чистую линию: https://www.youtube.com/channel/UCboARdnL7q7adfYarIukX3Q Подробный разбор этого с точки зрения стратегии и подводных камней реализации — в Бусти и Спонсоре: Бусти https://clickmy.ru/link/ujNU3f Спонсор https://clickmy.ru/link/fDpQZG Я сам удивился, что у кого-то хватило на это во-первых яиц, во-вторых — дисциплины и воли.</t>
+  </si>
+  <si>
+    <t>08.06.26 10:40</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6746</t>
+  </si>
+  <si>
+    <t>Завтра в 14:00 веду день открытых дверей в Школе редакторов. Ссылка и все материалы будут тут: https://t.me/+tmVaxCsfj7xmYTky Расскажу про обучение, покажу кабинеты, обсудим трудоустройство и востребованность редакторов в мире ссаных нейросетей и взрослых людей, которые делают себя интеллектуальными инвалидами.</t>
+  </si>
+  <si>
+    <t>07.06.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6745</t>
+  </si>
+  <si>
+    <t>Отдельная любовь — авторский стиль</t>
+  </si>
+  <si>
+    <t>07.06.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6744</t>
+  </si>
+  <si>
+    <t>Вот эти, моя школа (буквально): https://t.me/onidokazali</t>
+  </si>
+  <si>
+    <t>05.06.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6742</t>
+  </si>
+  <si>
+    <t>всё ради нашей безопасности. Весь шедевр тут: https://nax.vizit.love/</t>
+  </si>
+  <si>
+    <t>05.06.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/glvrdru/6741</t>
+  </si>
+  <si>
+    <t>Заходите: https://vkvideo.ru/video-22142529_456243873?list=bf6aa05954487998e7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7481,51 +8141,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H793"/>
+  <dimension ref="A1:H867"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4408.495" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -21611,54 +22271,54 @@
       </c>
       <c r="F614">
         <v>28</v>
       </c>
       <c r="G614">
         <v>69</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615">
         <v>79097</v>
       </c>
       <c r="B615" t="s">
         <v>1838</v>
       </c>
       <c r="C615" t="s">
         <v>1839</v>
       </c>
       <c r="D615" s="1" t="s">
         <v>1840</v>
       </c>
       <c r="E615">
         <v>13991</v>
       </c>
       <c r="F615">
-        <v>165</v>
+        <v>237</v>
       </c>
       <c r="G615">
-        <v>160</v>
+        <v>181</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616">
         <v>79098</v>
       </c>
       <c r="B616" t="s">
         <v>1841</v>
       </c>
       <c r="C616" t="s">
         <v>1842</v>
       </c>
       <c r="D616" s="1" t="s">
         <v>1843</v>
       </c>
       <c r="E616">
         <v>10437</v>
       </c>
       <c r="F616">
         <v>30</v>
       </c>
       <c r="G616">
         <v>93</v>
       </c>
     </row>
@@ -22547,339 +23207,447 @@
         <v>12273</v>
       </c>
       <c r="F655">
         <v>17</v>
       </c>
       <c r="G655">
         <v>274</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656">
         <v>86396</v>
       </c>
       <c r="B656" t="s">
         <v>1958</v>
       </c>
       <c r="C656" t="s">
         <v>1959</v>
       </c>
       <c r="D656" s="1" t="s">
         <v>1960</v>
       </c>
       <c r="E656">
         <v>1763</v>
       </c>
+      <c r="F656">
+        <v>1982</v>
+      </c>
+      <c r="G656">
+        <v>1372</v>
+      </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657">
         <v>86397</v>
       </c>
       <c r="B657" t="s">
         <v>1961</v>
       </c>
       <c r="C657" t="s">
         <v>1962</v>
       </c>
       <c r="D657" s="1" t="s">
         <v>1963</v>
       </c>
       <c r="E657">
         <v>8211</v>
       </c>
+      <c r="F657">
+        <v>291</v>
+      </c>
+      <c r="G657">
+        <v>414</v>
+      </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658">
         <v>86398</v>
       </c>
       <c r="B658" t="s">
         <v>1964</v>
       </c>
       <c r="C658" t="s">
         <v>1965</v>
       </c>
       <c r="D658" s="1" t="s">
         <v>1966</v>
       </c>
       <c r="E658">
         <v>8912</v>
       </c>
+      <c r="F658">
+        <v>331</v>
+      </c>
+      <c r="G658">
+        <v>635</v>
+      </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659">
         <v>86399</v>
       </c>
       <c r="B659" t="s">
         <v>1967</v>
       </c>
       <c r="C659" t="s">
         <v>1968</v>
       </c>
       <c r="D659" s="1" t="s">
         <v>1969</v>
       </c>
       <c r="E659">
         <v>9773</v>
       </c>
+      <c r="F659">
+        <v>160</v>
+      </c>
+      <c r="G659">
+        <v>649</v>
+      </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660">
         <v>86400</v>
       </c>
       <c r="B660" t="s">
         <v>1970</v>
       </c>
       <c r="C660" t="s">
         <v>1971</v>
       </c>
       <c r="D660" s="1" t="s">
         <v>1972</v>
       </c>
       <c r="E660">
         <v>9515</v>
       </c>
+      <c r="F660">
+        <v>31</v>
+      </c>
+      <c r="G660">
+        <v>445</v>
+      </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661">
         <v>86401</v>
       </c>
       <c r="B661" t="s">
         <v>1973</v>
       </c>
       <c r="C661" t="s">
         <v>1974</v>
       </c>
       <c r="D661" s="1" t="s">
         <v>1975</v>
       </c>
       <c r="E661">
         <v>9832</v>
       </c>
+      <c r="F661">
+        <v>155</v>
+      </c>
+      <c r="G661">
+        <v>236</v>
+      </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662">
         <v>86402</v>
       </c>
       <c r="B662" t="s">
         <v>1976</v>
       </c>
       <c r="C662" t="s">
         <v>1977</v>
       </c>
       <c r="D662" s="1" t="s">
         <v>1978</v>
       </c>
       <c r="E662">
         <v>13832</v>
       </c>
+      <c r="F662">
+        <v>382</v>
+      </c>
+      <c r="G662">
+        <v>690</v>
+      </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663">
         <v>86403</v>
       </c>
       <c r="B663" t="s">
         <v>1979</v>
       </c>
       <c r="C663" t="s">
         <v>1980</v>
       </c>
       <c r="D663" s="1" t="s">
         <v>1981</v>
       </c>
       <c r="E663">
         <v>15862</v>
       </c>
+      <c r="F663">
+        <v>272</v>
+      </c>
+      <c r="G663">
+        <v>210</v>
+      </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664">
         <v>86404</v>
       </c>
       <c r="B664" t="s">
         <v>1982</v>
       </c>
       <c r="C664" t="s">
         <v>1983</v>
       </c>
       <c r="D664" s="1" t="s">
         <v>1984</v>
       </c>
       <c r="E664">
         <v>13561</v>
       </c>
+      <c r="F664">
+        <v>612</v>
+      </c>
+      <c r="G664">
+        <v>917</v>
+      </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665">
         <v>86405</v>
       </c>
       <c r="B665" t="s">
         <v>1985</v>
       </c>
       <c r="C665" t="s">
         <v>1986</v>
       </c>
       <c r="D665" s="1" t="s">
         <v>1987</v>
       </c>
       <c r="E665">
         <v>12637</v>
       </c>
+      <c r="F665">
+        <v>364</v>
+      </c>
+      <c r="G665">
+        <v>652</v>
+      </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666">
         <v>86406</v>
       </c>
       <c r="B666" t="s">
         <v>1988</v>
       </c>
       <c r="C666" t="s">
         <v>1989</v>
       </c>
       <c r="D666" s="1" t="s">
         <v>1990</v>
       </c>
       <c r="E666">
         <v>10074</v>
       </c>
+      <c r="F666">
+        <v>7</v>
+      </c>
+      <c r="G666">
+        <v>129</v>
+      </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667">
         <v>86407</v>
       </c>
       <c r="B667" t="s">
         <v>1991</v>
       </c>
       <c r="C667" t="s">
         <v>1992</v>
       </c>
       <c r="D667" s="1" t="s">
         <v>1993</v>
       </c>
       <c r="E667">
         <v>13234</v>
       </c>
+      <c r="F667">
+        <v>418</v>
+      </c>
+      <c r="G667">
+        <v>463</v>
+      </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668">
         <v>86408</v>
       </c>
       <c r="B668" t="s">
         <v>1994</v>
       </c>
       <c r="C668" t="s">
         <v>1995</v>
       </c>
       <c r="D668" s="1" t="s">
         <v>1996</v>
       </c>
       <c r="E668">
         <v>10540</v>
       </c>
+      <c r="F668">
+        <v>13</v>
+      </c>
+      <c r="G668">
+        <v>71</v>
+      </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669">
         <v>86409</v>
       </c>
       <c r="B669" t="s">
         <v>1997</v>
       </c>
       <c r="C669" t="s">
         <v>1998</v>
       </c>
       <c r="D669" s="1" t="s">
         <v>1999</v>
       </c>
       <c r="E669">
         <v>12230</v>
       </c>
+      <c r="F669">
+        <v>159</v>
+      </c>
+      <c r="G669">
+        <v>210</v>
+      </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670">
         <v>86410</v>
       </c>
       <c r="B670" t="s">
         <v>2000</v>
       </c>
       <c r="C670" t="s">
         <v>2001</v>
       </c>
       <c r="D670" s="1" t="s">
         <v>2002</v>
       </c>
       <c r="E670">
         <v>12086</v>
       </c>
+      <c r="F670">
+        <v>113</v>
+      </c>
+      <c r="G670">
+        <v>661</v>
+      </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671">
         <v>86411</v>
       </c>
       <c r="B671" t="s">
         <v>2003</v>
       </c>
       <c r="C671" t="s">
         <v>2004</v>
       </c>
       <c r="D671" s="1" t="s">
         <v>2005</v>
       </c>
       <c r="E671">
         <v>11681</v>
       </c>
+      <c r="F671">
+        <v>49</v>
+      </c>
+      <c r="G671">
+        <v>70</v>
+      </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672">
         <v>86412</v>
       </c>
       <c r="B672" t="s">
         <v>2006</v>
       </c>
       <c r="C672" t="s">
         <v>2007</v>
       </c>
       <c r="D672" s="1" t="s">
         <v>2008</v>
       </c>
       <c r="E672">
         <v>12658</v>
       </c>
+      <c r="F672">
+        <v>111</v>
+      </c>
+      <c r="G672">
+        <v>188</v>
+      </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673">
         <v>86413</v>
       </c>
       <c r="B673" t="s">
         <v>2009</v>
       </c>
       <c r="C673" t="s">
         <v>2010</v>
       </c>
       <c r="D673" s="1" t="s">
         <v>2011</v>
       </c>
       <c r="E673">
         <v>12921</v>
       </c>
+      <c r="F673">
+        <v>16</v>
+      </c>
+      <c r="G673">
+        <v>100</v>
+      </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674">
         <v>86414</v>
       </c>
       <c r="B674" t="s">
         <v>2012</v>
       </c>
       <c r="C674" t="s">
         <v>2013</v>
       </c>
       <c r="D674" s="1" t="s">
         <v>2014</v>
       </c>
       <c r="E674">
         <v>14458</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675">
         <v>86415</v>
       </c>
       <c r="B675" t="s">
         <v>2015</v>
       </c>
@@ -23667,51 +24435,51 @@
       </c>
       <c r="C721" t="s">
         <v>2152</v>
       </c>
       <c r="D721" s="1" t="s">
         <v>2153</v>
       </c>
       <c r="E721">
         <v>12483</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722">
         <v>90137</v>
       </c>
       <c r="B722" t="s">
         <v>2154</v>
       </c>
       <c r="C722" t="s">
         <v>2155</v>
       </c>
       <c r="D722" s="1" t="s">
         <v>2156</v>
       </c>
       <c r="E722">
-        <v>1969</v>
+        <v>10531</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723">
         <v>90138</v>
       </c>
       <c r="B723" t="s">
         <v>2157</v>
       </c>
       <c r="C723" t="s">
         <v>2158</v>
       </c>
       <c r="D723" s="1" t="s">
         <v>2159</v>
       </c>
       <c r="E723">
         <v>3179</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724">
         <v>90139</v>
       </c>
       <c r="B724" t="s">
         <v>2160</v>
@@ -24875,50 +25643,1356 @@
       <c r="C792" t="s">
         <v>2363</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>2364</v>
       </c>
       <c r="E792">
         <v>15248</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793">
         <v>90208</v>
       </c>
       <c r="B793" t="s">
         <v>2365</v>
       </c>
       <c r="C793" t="s">
         <v>2366</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>2367</v>
       </c>
       <c r="E793">
         <v>15188</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>90984</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="E794">
+        <v>5012</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>90985</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="E795">
+        <v>5306</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>90986</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="E796">
+        <v>6417</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>90987</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E797">
+        <v>7454</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>90988</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E798">
+        <v>8346</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>90989</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="E799">
+        <v>8289</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>90990</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="E800">
+        <v>6414</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>90991</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E801">
+        <v>6331</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>90992</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E802">
+        <v>8170</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>90993</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E803">
+        <v>8547</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>90994</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E804">
+        <v>7549</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>90995</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E805">
+        <v>7860</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>90996</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E806">
+        <v>8589</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>90997</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E807">
+        <v>8849</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>90998</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E808">
+        <v>9474</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>90999</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E809">
+        <v>8692</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>91000</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E810">
+        <v>11123</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>91001</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E811">
+        <v>10600</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>91002</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E812">
+        <v>9962</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>91003</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E813">
+        <v>11697</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>91004</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="E814">
+        <v>10472</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>91005</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E815">
+        <v>11179</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>91006</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="E816">
+        <v>9869</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>91007</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E817">
+        <v>9967</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>91008</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E818">
+        <v>9309</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>91009</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E819">
+        <v>10396</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>91010</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E820">
+        <v>10237</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>91011</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E821">
+        <v>11428</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>91012</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E822">
+        <v>14305</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>91013</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="E823">
+        <v>8855</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>91014</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E824">
+        <v>11247</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>91015</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E825">
+        <v>9543</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>91016</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E826">
+        <v>11761</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>91017</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="E827">
+        <v>10325</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>91018</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E828">
+        <v>9017</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>91019</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E829">
+        <v>9266</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>91020</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E830">
+        <v>9186</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>91021</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E831">
+        <v>8686</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>91022</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E832">
+        <v>10471</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>91023</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E833">
+        <v>10355</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>91024</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E834">
+        <v>11334</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>91025</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E835">
+        <v>10167</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>91026</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E836">
+        <v>9176</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>91027</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E837">
+        <v>9542</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>91028</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E838">
+        <v>9745</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>91029</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E839">
+        <v>10643</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>91030</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E840">
+        <v>10194</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>91031</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E841">
+        <v>9336</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>91032</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="E842">
+        <v>8948</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>91033</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E843">
+        <v>10109</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>91034</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2517</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="E844">
+        <v>10682</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>91035</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="E845">
+        <v>10999</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>91036</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E846">
+        <v>9337</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>91037</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="E847">
+        <v>9662</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>91038</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="E848">
+        <v>10588</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>91039</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2532</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="E849">
+        <v>10795</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>91040</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E850">
+        <v>28699</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>91041</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2537</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2538</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="E851">
+        <v>10231</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>91042</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="E852">
+        <v>12993</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>91043</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="E853">
+        <v>11995</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>91044</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E854">
+        <v>12166</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>91045</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="E855">
+        <v>11187</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>91046</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E856">
+        <v>9166</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>91047</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E857">
+        <v>9961</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>91048</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E858">
+        <v>9812</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>91049</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="E859">
+        <v>10141</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>91050</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="E860">
+        <v>9361</v>
+      </c>
+      <c r="F860">
+        <v>19</v>
+      </c>
+      <c r="G860">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>91051</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2568</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="E861">
+        <v>8110</v>
+      </c>
+      <c r="F861">
+        <v>26</v>
+      </c>
+      <c r="G861">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>91052</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2570</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="E862">
+        <v>9496</v>
+      </c>
+      <c r="F862">
+        <v>100</v>
+      </c>
+      <c r="G862">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>91053</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E863">
+        <v>8757</v>
+      </c>
+      <c r="F863">
+        <v>24</v>
+      </c>
+      <c r="G863">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>91054</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="E864">
+        <v>9456</v>
+      </c>
+      <c r="F864">
+        <v>43</v>
+      </c>
+      <c r="G864">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>91055</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="E865">
+        <v>9363</v>
+      </c>
+      <c r="F865">
+        <v>10</v>
+      </c>
+      <c r="G865">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>91056</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="E866">
+        <v>13613</v>
+      </c>
+      <c r="F866">
+        <v>326</v>
+      </c>
+      <c r="G866">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>91057</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E867">
+        <v>10874</v>
+      </c>
+      <c r="F867">
+        <v>16</v>
+      </c>
+      <c r="G867">
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">