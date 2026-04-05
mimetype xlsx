--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="433">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="477">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1311,50 +1311,182 @@
     <t>08.12.25 08:42</t>
   </si>
   <si>
     <t>t.me/blogsmm/2370</t>
   </si>
   <si>
     <t>О кризисе в найме эсэмэмщиков и причем тут "Администратор Instagram" Так-с, давайте поговорим немного про кадровый кризис на эсэмэм-рынке, слон в комнате уже дышать мешает. Решил высказать взгляд со стороны руководителя рекламного агентства. Мб будет интересно. Итак, чисто статистически, если раньше на одну вакансию было от 40 до 80 откликов, то сегодня в целом цифра в 300+ резюме уже перестала удивлять. Количество выросло в разы. Но главный парадокс, что такой рост количества никак позитивно не повлиял на качество. Если раньше на 40-80 откликов было 4-5 собеседований, то сейчас на 300 обращений — 2-3 собеса дай бог. Об этом кстати множество постов “я уже n месяцев ищу работу”. И проблема тут не в том, что ребята плохие или какие-то завышенные ожидания. Одна из самых частых проблем, почему нет – это кризис компетенций. Вы умеете то, что особо и не надо. История. Лет так дцать назад на рынке появилось до жопы курсов, суть которых: 1. набери себе 10 аккаунтов на фриланс от ноготочков до шахмат из тюремного хлебного мякиша, это не важно; 2. с каждого возьми по 20 000 рублей; 3. ты богатый. Рынок эсэмэм-образования состоит на процентов 80 из таких курсов. И если вы проходили что-то похожее, то передавайте приветы тем, кому платили за обучение. Они вас учили чему угодно, кроме соответствия вакансии SMM-менеджер. Для примера, прямо перед этим постом я заходил и вручную смотрел заявки на вакансию контент-менеджер. Смотришь — действительно опытный эсэмэмщик, больше пяти лет на рынке. Это ого. Вел сотни аккаунтов — ого. Тайм-менеджмент и любой другой менеджмент высочайшие, потому что годами тащит десятки аккаунтов ежедневно на своих плечах. Но при таких объемах невозможно вывозить качество. Поэтому листаешь примеры проектов и дизайн публикаций “привет из 2014”, копирайтинг — типизированные “уважаемые клиенты”, где-то еще и с ошибками, съемки на телефон за пять минут с засветами, дрожанием камеры и отсутствием петлички. Все причины понятны. У клиента бюджетов не было, сторис надо делать много, чтобы было больше продаж, на дизайнера денег тоже нет, за крутые видосы тоже не готов платить… “Если бы были деньги, я бы …” на языке специалиста это “джуниор”. С соответствующими ЗП. Вот мы и уперлись лбом в кризис рынка. Если бы можно было бы нанимать за работоспособность, то я бы взял всех, кто откликнулся. Но, в маркетинге на самом деле не платят за объем. Долгосрочно. И если сейчас кто-то из контент-завода кривит лицо от моих слов и тыкает в экран стопкой из пятитысячных купюр за 100 роликов в месяц, то подождите года два. Либо поднимите качество и ценник до серьезного уровня контента, либо сотретесь в пыль. Скриньте и возвращайтесь. В маркетинге платят за качество, особенно в кризис. За качество продукта, то бишь качество маркетинговых компетенций, на что ведение 1 000 аккаунтов за копейки выпускником курса “Администратор Instagram” позитивно не влияет. Итого. Подобные курсы никогда и не делали эсэмэмщиков, они делают действительно неких администраторов, которые в целом если и могут, то жить на ниве фриланса, получая небольшие деньги за технические манипуляции. На агентском рынке и на стороне бренда такие компетенции не нужны.</t>
   </si>
   <si>
     <t>15.10.25 15:15</t>
   </si>
   <si>
     <t>t.me/blogsmm/2369</t>
   </si>
   <si>
     <t>Тренды 2026: ежегодный трендбук по ключевым тенденциям в соцсетях от Студии Чижова Так-с, коллеги. Команда Студии сегодня выпустила наш безумно кайфовый ежегодный тренд репорт для социальных сетей “Тренды 2026”. Если хотите узнать, какие тенденции будут править рынком соцсетей в следующем году, а вы хотите, то скачивайте абсолютно бесплатно по ссылке: https://chizhov.io/trends2026 Если вы уже подписаны на Студию, то проверяйте почту, он там вас уже ждет. Внутри: 📌 5 глобальных тенденций: что определяет поведение аудитории и форматы контента в соцсетях, как меняются цифровые привычки, как достигается баланс человечности и технологий. 📌20 ключевых трендов российского рынка: как проявляются локальные особенности контента и поведения аудитории и какие инструменты реально работают в России. 📌100+ примеров контента: миллиардные просмотры в TikTok у шведского бренда овсяного молока Oatly, «Секреты бабушки Агафьи» у китайских блогеров и другие кейсы от российских и международных компаний. 📌десятки инструкций по внедрению трендов в свои проекты. Несколько инсайтов из исследования: ⚡️2026 — год вайб-маркетинга и human-made-контента В 2026 году маркетолог становится куратором вайба: управляет креативом и направляет работу нейросетей, но сохраняя в контенте “человеческое”. Короткие видео остаются главным инструментом. Подписчики ищут живость, крафтовость и харизматичность в контакте с людьми. ⚡️«Дофаминовое» потребление на максималках Эпидемия одиночества и глобальные кризисы привели к расцвету «дофаномики» — потребности в быстром удовольствии. Люди всё чаще ищут легкого удовлетворения эмоциональных потребностей. Из-за этого растет популярность геймификаций, дерзкого ToV, смешных вертикальных видео и shoppertaintment-а. ⚡️Фиджитал и лень — новый «вирус» Цифровая депривация привела к переоценке офлайн-опыта. Лень и неуспешность стали новым трендом. Лежание в кровати и наслаждение моментом становятся символами свободы от постоянного давления. Остальное — читайте в бесплатной презентации.</t>
   </si>
   <si>
     <t>18.09.25 15:04</t>
   </si>
   <si>
     <t>t.me/blogsmm/2361</t>
   </si>
   <si>
     <t>Бренды ВКонтакте 2025: масштабное исследование 1000+ крупнейших брендов РФ за 2022-2025 годы Так-с, коллеги. Мы тут провели масштабнейшее исследование присутствия российских брендов в ВКонтакте аж с 2022 года, когда нашенский эсэмэм претерпел значительные изменения. Три месяца трудов, как итог — 50+ слайдов полезной и уникальной статистики, 100+ графиков и визуализированных данных, 1 000 брендов. И все это абсолютно бесплатно скачать можно тут: https://chizhov.io/top1000vk/ Что внутри, если конкретнее: — Объем аудитории в сообществах: кто самый крупный в ВКонтакте, кто растет быстрее всех, кто теряет больше всех; — Общий объем аудитории — когда и насколько активно бренды приводят подписчиков, как дела в первом полугодии 2025 года с приростом сообществ; — что с охватами у брендов: у кого больше, у кого меньше, какая динамика и как на нее влияет летний и январские морозы? — что с вовлечением: кто собирает больше всего лайков и как меняется поведения аудитории от 2022 к 2025 году. И это еще не все. Если заинтриговал — скайчивайте, изучайте. Если нет, то зачем вам вообще этот эсэмэм, конечно, вопрос открытый. Отдельную благодарность хочется выразить нашим друзьям из лучшего аналитического сервиса всех времен Livedune. Именно благодаря им нам удалось собрать такую монструозную аналитику. P. S. Особо внимательные заметили, что самый растущий бренд в России в 2022-25 годы — это Чижик, 1,5 миллиона подписчиков набрал. Это не случайность. Думайте.</t>
+  </si>
+  <si>
+    <t>12.03.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2409</t>
+  </si>
+  <si>
+    <t>Как я писал выше, экономика сейчас замедляется, рубль дорогой, поэтому эсэмэм-агентствам и специалистам по социальным сетям расти становится сложнее. Но это кризис краткосрочный. Год-два — и он закончится. А есть кризис, который теперь с нами надолго. Фактически это новая реальность. Это кризис рабочей силы. Безработица почти нулевая, и российская экономика больше не может расти как раньше — за счёт увеличения числа работников. И, скорее всего, уже никогда не сможет: ни одной развитой стране пока не удалось выбраться из демографического кризиса XXI века. Особенно остро это будет ощущаться там, где важны носители языка. То есть в маркетинге и рекламе — в нашей сфере. Как только экономика снова начнёт ускоряться, на рынке труда начнётся настоящий дефицит специалистов. И единственный способ выжить — повышать производительность труда. Любопытное совпадение: нейросети появились именно в момент кризиса свободных рук — по сути они идеальны для решения этой проблемы. Если вы чувствуете, что коллеги с ИИ ушли далеко вперёд — пройдите курс Академии Эдюсон «Нейросети и нейросотрудники для бизнеса». За два месяца вы соберёте команду ИИ-помощников: маркетолога, копирайтера, аналитика, исследователя, бизнес-стратега, сценариста и других специалистов — они возьмут на себя значительную часть рутинных и творческих задач. Вы научитесь работать с популярными нейросетями — ChatGPT, GigaChat, DeepSeek и Grok 3, а также использовать ИИ-инструменты для подготовки текстов, анализа конкурентов, создания сайтов, лид-магнитов, чат-ботов и маркетинговых воронок. Программа обновлена в 2026 году, поэтому вы освоите самые актуальные возможности и узнаете, как оплачивать зарубежные сервисы или пользоваться их бесплатными аналогами. Из нового — ребята добавили блок по нейросети MaxClaw, облачной версии OpenClaw: вы разберёте, как развернуть его за 10 минут. В результате сможете передавать ИИ рутинные и аналитические задачи, быстрее запускать проекты и увеличивать объём работы без роста команды. Приятный бонус — Академия лицензирована, поэтому можно оформить налоговый вычет и вернуть 13 % стоимости обучения. Посмотрите программу курса и оставьте заявку здесь По промокоду ЧИЖОВ действует скидка 55 % + любой курс Академии на ваш выбор в подарок Реклама. ООО «Эдюсон». ИНН 7729779476. erid:2W5zFHdVpty</t>
+  </si>
+  <si>
+    <t>11.03.26 16:29</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2408</t>
+  </si>
+  <si>
+    <t>Как дела у SMM агентств по итогам 2025 года Так как никто в здравом уме не будет делать нормальное исследование смм-агентств, потому что зачем нищим рассказывать о нищете, поэтому я тут сам немного пособирал данных из разных источников, сопоставил, подтвердил с коллегами По итогу картинка по 2025 году примерно такая Более половины (50-60 %) SMM-агентств упали по выручке по итогам 2025 года. Около 15-20 % SMM-агентств провели 2025 год примерно на том же уровне, что и 2024 год. Еще 15 % агентств выросли, но незначительно: в пределах от 5 до 20 % к 2024 году. И еще 10-15 % закончили год с ростом более 20 %. Если рисовать средний портрет российского SMM-агентства в 2025 году, то скорее всего будет что-то в районе нуля или небольшого падения. Понятно, что это грустная ситуация. И сейчас плюс-минус становится очевидным, что примерно эта ситуация сохранится и в 2026 году. Вряд ли улучшится, скорее станет немного хуже. Для меня было полезно оценить где мы на рынке по итогам 2025 года, может быть кому то еще такие данные будут полезны для подведения итогов, так что делюсь :)</t>
+  </si>
+  <si>
+    <t>05.03.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2407</t>
+  </si>
+  <si>
+    <t>😊 ТОП-100 брендов в MAX Мы изучили ситуацию у брендов-лидеров в Telegram и выяснили, что 60% из них уже создали каналы в MAX. Вот несколько фактов: 🔘 Совокупная аудитория 100 крупнейших брендовых макс-каналов уже сейчас — более 1 миллиона подписчиков 🔘 Средняя аудитория топ-100 брендовых макс-каналов — 10,7 тыс. подписчиков 🔘 У 26 каналов уже аудитория более 10К подписчиков Среди них не только медиа и гос.структуры, но и маркетплейсы, ретейлеры, онлайн-кинотеатры, частные коммерческие банки, цифровые сервисы и многие другие. ТОП-10 брендов в MAX на 1 марта 2026 года: 1. Первый Канал (@ChannelOne_official): 172 600 подписчиков 2. Победа (@PobedaAirlines): 89 270 подписчиков 3. Аэрофлот (@aeroflot_official): 69 056 подписчиков 4. Сбер (@sberbank): 55 650 подписчиков 5. Дзен (@platforma_dzen): 51 713 подписчиков 6. Спортс (@sportsru): 47 814 подписчиков 7. OZON (@ozonru): 32 079 подписчиков 8. Газета.ру (@gazetaru): 30 494 подписчиков 9. Учи.ру (@uchi_ru_official): 29 843 подписчиков 10. ВТБ (@bankvtb): 25 737 подписчиков Первую карту-рейтинг «ТОП-100 брендов в MAX» от Студии Чижова смотрите выше. Мы видим, как бизнес активно заходит в MAX. Брендовый SMM здесь растет в геометрической прогрессии. Скоро поделимся масштабным исследованием бенчей в MAX и как бренды-лидеры там уже продвигаются.</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2406</t>
+  </si>
+  <si>
+    <t>Провели быстрое и крайне интересное исследование брендов в MAX. Выводы и первые top-100 ниже. Что тут надо понимать эсэмэмщику. Бренды и бизнес не публично, но активно активизировали свои площадки в мессенджере. Дураков нет и все понимают, что риски высоки и вместо стенаний наверное стоит ускорить диверсификацию</t>
+  </si>
+  <si>
+    <t>03.03.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2405</t>
+  </si>
+  <si>
+    <t>О фокусе и привязках На фоне новостей про возможную блокировку Телеграма вспомнилось. Что когда я начинал в соцсетях, в фаворе был ВКонтакте: все восхищались доходами Роберто Панчвидзе, учились на курсах Князева, парсили аудитории в Церебро и так далее. Это осталось в истории. Потом начался бум Инстаграма. Поднялись различные сервисы, типа того же Тулиграма, курсы, специалисты, агентства, специализирующиеся на этой соцсети. И этот этап постепенно пылью истории накрывает. Параллельно развивался Телеграм, который и занял уверенное лидерство в России после блокировки Инсты. И вот мы снова в точке неопределенности. В нишах, кстати, тоже свои колебания и изменения происходят. Когда то почти весь эсэмэм был про “цена в директ”, сегодня цена на карточке на ВБ. Когда-то в инфобизнесе и недвижимости денег было столько, что не успевали считать. Сегодня — сложностей в этих нишах немало. Мысль простая. Все меняется и меняется быстро. Для эсэмэмщика, как и для эсэмэм агентства, всегда велик риск стать жертвой изменений, утонуть вместе с тем, к чему себя плотно привязал. С другой стороны, важна и фокусность, потому что тысячи «digital-агентств от визитки до маркетинга 360» сидят без денег — в погоне за всем не умея ничего по-настоящему. Единственное, что тут без изменений, всегда в говне. Нужна точка опоры. Которая не исчезнет со сменой интерфейса и при этом позволит фокусироваться и развиваться вглубь. Коль я и Студия еще актуальны и умирать не собираемся, то вроде как мы нашли какое-то рабочее решение. Делюсь. Мы нашли опору в поведении людей. Пока люди существуют, существует и мой бизнес. Пока люди существуют, они коммуницируют. В реальной жизни и в цифровом мире. Коммуникация в цифровой среде – это и есть наша точка опоры. Соцсети для нас — не интерфейсы и не инструменты. Это формы цифровой коммуникации, которые будут меняться ещё не раз. Поэтому мы смотрим не на конкретную платформу, а на среду: где люди общаются, сколько времени проводят, какие форматы используют. И предлагаем брендам те решения, которые соответствуют поведению их аудитории. В целом, кстати говоря, отчасти наш процесс изучения мы открыто и публикуем в нашей ежегодной Стратегии. Сначала это делалось в закрытом режиме, теперь можно свободно ознакомиться. Анализировать цифровую среду и постоянно адаптироваться к ней — наверное, самая сложная часть работы маркетолога и агентства. Но по сути за это нам и платят. Специалист по Телеграм/ВКонтакте/Инстаграм/Макс — товар со сроком годности в год, два, три, десять. Специалист по коммуникации в цифровой среде — вот тут можно разгуляться и сохранить актуальность</t>
+  </si>
+  <si>
+    <t>03.03.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2404</t>
+  </si>
+  <si>
+    <t>О голосе бренда от публикации в соцсети до стенда в павильоне Я много пишу про онлайн-продвижение — что логично, когда управляешь SMM-агентством. Но при этом мы прекрасно понимаем: маркетинг давно не живёт только в онлайне. Более того — офлайн сейчас снова набирает силу, это хорошо видно и по росту рынка и по запросам клиентов. Поэтому и в работе с клиентами мы всё чаще выходим в онлайн-to-офлайн проекты. И в собственном маркетинге тоже. Конференция РИЧРЕЙТ — это, в том числе, про это. Крч, в маркетинге безумно важна омниканальность, особенно сейчас. И одна из главных задач в омниканальности – везде сохранить позиционирование и голос бренда. Важно, чтобы голос сохранялся в онлайне от публикации в соцсети до финального презентации клиенту. И важно, чтобы позиционирование сохранялось и в офлайне: оформление мероприятий, выставочные пространства, стенды. И если в digital мы знаем, как это сделать своими руками, то в физическом пространстве нужны сильные партнёры, которое не просто станут руками, а предложат индивидуальные решения под наше позицонирование и задачи. Именно поэтому нам близок подход artmonta_. Они создают выставочные пространства как маркетинговое решение — под ключ: от разработки индивидуальной концепции и 3D-визуализации до производства, монтажа, логистики и сопровождения на площадке. Один центр ответственности. Строгие сроки. Индивидуальный дизайн под задачи конкретного бренда. Решения под разные бюджеты — от компактных до масштабных архитектурных проектов. Работают по Москве, регионам РФ и за рубежом. Если для вас важно, чтобы бренд был цельным — и онлайн, и офлайн — рекомендую изучить их проекты. Сайт: https://artmonta.ru Само собой, не всем подобныве услуги нужны прямо сейчас, поэтому личная рекомендация – подпишитесь на telegram-канал, чтобы не терять из виду: t.me/artmontecarlo Можно написать и запросить расчёт проекта или консультацию. За спрос денег не берут, не забываем. Реклама: ООО "АРТМОНТА" ИНН: 9717117464 erid: 2VtzqwzsMJL</t>
+  </si>
+  <si>
+    <t>26.02.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2403</t>
+  </si>
+  <si>
+    <t>Апдейт по Max и медиапланированию в соцсетях на 26 февраля 2026 Так-с, чувствую это может стать постоянной рубрикой в канале. А что поделаешь, тема важная. Ранее я писал, что сценарий с блокировкой Телеграм в России по аналогии с Инстаграм, с запретом на рекламу и прочими шалостями, маловероятен. Для удобства введем цифры. Еще две недели назад я бы примерно так оценил вероятности: 1) 60-90 % – сдержанный сценарий: замедления по аналогии с ютуб; 2) 10-30 % – оптимистичный сценарий: разово наказали, договорятся и больше проблем не будет; 3) 0-10 % – худший сценарий: блокировка по аналогии с Инстаграм; С понедельника ситуация изменилась значительно. Теперь самый вероятный – это худший сценарий с запретом на рекламу и признание экстремистами. Вероятность взлетела до 60-80 %. Причем, есть инсайды, что сделают это достаточно оперативно – чаще всего звучит апрель. С этой недели надо исходить из этого сценария. Если он реализуется, то Первое – нельзя недооценивать влияние таких государственных мер. Max быстро станет достаточно значимым игроком в российских онлайн-коммуникациях. Прежняя стадия отмены у всех сменится стадией принятия и, как следствие, активности. Достаточно много обсуждений в кулуарах о том, насколько Макс сможет конкурировать с Телеграм за внимание аудитории. Мое мнение, что у мессенджера чуть больше шансов, если сравнивать с неудачным кейсом того же ВКонтакте относительно Инстаграм. Там решали алгоритмы, у ТГ нет никаких алгоритмов, для рядового пользователя мессенджер – это инфосвалка. Стать новой инфосвалкой проще, при условии, что авторы мигрируют. А авторы мигрируют. С авторами переедет аудитория и время в сети, которое сейчас подозреваю сильно уступает телеграмовскому. С ростом времени в сети улучшатся цифры по перфомансу, который, это прям надо отдельно отметить, по сути только тут и получится законно реализовывать. Думаю, кстати, можно готовится к скорому появлению рекламных кабинетов в Max. Убьет ли он авторов примерно также, как убил в ВКонтакте десять лет назад – вопрос открытый. Скорее всего, да. Второе – Telegram конечно же никуда не исчезнет. Вернется 2017й – горячая смесь премиальной аудитории с более тесными профессиональными комьюнити, и, само собой, вся запрещенка. Весь рынок рекламы станет полностью серым со схемами, аналогичными Инстаграму: нативы, охватные рекламные кампании. Ведение аккаунтов брендов аналогично. Перфоманс сильно просядет, при условии, что не найдутся обходные пути. В отличие от Инстаграма, которому в целом насрать на ру сегмент, Дуров может что-то предложить, что позволит скрывать следы и обходить ограничение на рекламу. Итог. Запрет Телеграма в том худшем виде, в котором он планируется, сильно повлияет на твердость позиций Макс на российском рынке. Какое будет распределение и какая будет значимость Телеграма/Макса – можно только гадать. Но факт – они оба весомые игроки рынка, начиная с 2026 года. Исходя из этого вряд ли бренд сможет полноценно присутствовать на российском рынке без представленности в Макс. И вряд ли агентство или специалист сможет обходится без знаний в сфере.</t>
+  </si>
+  <si>
+    <t>24.02.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2402</t>
+  </si>
+  <si>
+    <t>Остаётся три дня скидки на РИЧРЕЙТ! Коллеги, неделя у нас сокращённая, поэтому быстро к делу. Напоминаю, что 10 апреля в Москве пройдёт второй поток конференции РИЧРЕЙТ, которую мы организуем вместе с нашими друзьями из сервиса TargetHunter. Через 3 дня, 26 февраля в 23:59, произойдёт повышение цен на билеты. Поэтому у вас до четверга есть окно, чтобы купить билет подешевле. Делаем это по ссылке. Почему нельзя пропускать — это программа и спикеры. За один день на одной сцене выступят представители таких брендов, как Банк России, Авиасейлс, ВсеИнструменты.ру, Додо Пицца, Яндекс Маркет, Beauty Bomb, Геркулес, TargetHunter, Студия Чижова, а также специальный гость — всем известный Дима Бескромный. Такой сильный состав рынок SMM ещё не видел. Каждый доклад так или иначе посвящён одной главной теме — как этим брендам удалось быть лидерами индустрии в 2025 году: как планировали, что делали, что получилось, что нет. И, что немаловажно, что планируют делать в 2026-м. Сильный состав — сильные выступления — сильные участники. На конференции собираются маркетологи и представители крупнейших брендов России, руководители рекламных агентств, креаторы и SMM-специалисты со всей страны. Поэтому мощный нетворкинг нон-стоп. Кто был в прошлом году — тот знает. Короче, пропускать нельзя. До следующего потока РИЧРЕЙТ в 2027 году такие выступления услышать не удастся. До четверга есть возможность купить билет со скидкой в 37 процентов. Успевайте: https://richrate.ru/?utm_source=tg_ads_iv&amp;utm_medium=blogchizhov&amp;utm_campaign=24022026</t>
+  </si>
+  <si>
+    <t>19.02.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2401</t>
+  </si>
+  <si>
+    <t>А вот и само пособие Стратегия2026 от Студии Чижова Приятного изучения!</t>
+  </si>
+  <si>
+    <t>19.02.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2399</t>
+  </si>
+  <si>
+    <t>Масштабное руководство СТРАТЕГИЯ26 для брендов по продвижению в соцсетях в 2026 году Друзья, коллеги и сочувствующие! Студия Чижова подготовила ежегодное, уже четвертое, руководство для брендов по продвижению в соцсетях! Внутри: – подробный анализ рыночной ситуации: экономика, бизнес и потребление – анализ аудитории: рыночное потребление, тренды, поведение в сети – анализ российского медиа ландшафта: экосистема площадок, изменения и прогнозы – принципы эффективного целеполагания в 2026 году: кому и на что ставить в продвижении; – основы построения коммуникационной стратегии бренда в условиях 2026 года; – медиасплит на 2026 год: где и как тратить бюджеты, на какие бенчмарки опираться. Как и обычно, все рассказываем коротко, по делу, с примерами и качественной визуализацией. Почти четыре месяца работали над документом, постоянно переносили из-за различных изменений, при этом успели учесть даже замедления Телеграма недельной давности. В итоге, перед вами своего рода актуальное настольное пособие по использованию соцсетей в продвижении брендов для директора по маркетингу, SMM лида или SMM-специалиста. Аналогов нет ни в России, ни за рубежом (мы оч долго искали референс, но пришлось все прописывать самим). Скачать можно бесплатно. В следующем сообщений будет pdf.</t>
+  </si>
+  <si>
+    <t>10.02.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2398</t>
+  </si>
+  <si>
+    <t>Кстати, профессиональная рекомендация читателям моего канала. Захотелось написать на фоне скроллинга каналов коллег. Если вы эсэмэмщик, то важно научиться делить в себе несколько сущностей: 1) я - пользователь 2) я - специалист По п.2 я рекомендую сравнивать себя с продажей одежды. Есть объективное - погода. А есть ваша одежда. И, в целом, вы зарабатываете не на том, что у вас очень классные футболки, а на том, что у вас в магазине есть футболки, когда лето, а куртки, когда зима. Вы могли купить очень большую и классную партию футболок, но если лето холодное, то вы останетесь со всей этой классной партией. Так вот. В нашей с вами объективной реальности, погода – это MAU/DAU. Сколько человек сидит в той или иной соцсети. Сейчас и завтра. Важно понимать, что это число не зависит ни от вас, ни даже от тысячи Антоновых, которые на говно исходятся от того, что государство навязывает Макс. Как человек я согласен абсолютно, как предприниматель – я в медиаскопе вижу у Макса 42 млн DAU (60-70 % от Телеграма). И не задаю вопросов к обществу "чо ж вы в таком говне сидите то", а иду вывешивать куртки, коль зима и они нужны покупателям. Ну и в завершении. Где-то в 15х годах я собирали тысячи лайков на постах о том, какой ж говно ваш Инстаграм и никогда я там сидеть не буду. Стыдно за свой инфантилизм все эти годы, аккаунт в инсте имеется, горжусь каждым там реализованным проектов Студии.</t>
+  </si>
+  <si>
+    <t>10.02.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2397</t>
+  </si>
+  <si>
+    <t>Неблагодарное это дело про перспективы соцсетей в России писать, конечно. Апдейтимся. Если с холодной головой и в длинную перспективу смотреть на ситуацию с Max и Telegram, то вот эти замедления какой-то глобальной роли не сыграют сами по себе. Проникновение VPN высокое, примеры уже все видели, потеряется 20-30 % аудитории и живем дальше. Будет выше медиаинфляция, потому что скорее всего трафик с того же Яндекса зарежется, но проникновение мессенеджера оч высокое, это преодолимо как будто. Самое опасное – это второй возможный шаг, а именно ограничения на рекламу в Телеграме. Как я писал выше, по Инстаграму очень сильно ударило, потому что уже в лоб "купи со скидкой не скажешь". Не РКН заметит, так найдется кому настучать. Вероятность такого сценария не самая высокая, потому что запрет в Инсте связан с признанием Meta экстремистами. Телеграм к таковым не относится. Как, например, и Ютуб, где до сих пор можно рекламироваться. То, что Телеграм окажется в ряду экстремистов мне кажется вероятность около нулевая, но вот внесение изменений в закон "О рекламе" вполне можно себе представить. Наверное не самую высокую, но возможную. А так, в сухом остатке на сегодня Телеграм остается номером один в России, позиции Макса усиляются, сейчас тут жизнь ускорится, остальное без шибких изменений.</t>
+  </si>
+  <si>
+    <t>05.02.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2396</t>
+  </si>
+  <si>
+    <t>А это сам PDF "Social Media Mix 2026". Приятного изучения!</t>
+  </si>
+  <si>
+    <t>05.02.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2395</t>
+  </si>
+  <si>
+    <t>Social Media Mix 2026 от Студии Чижова В очередной раз эксперты рынка и авторы телеграм-каналов анонсируют и рассказывают об исследованиях Студии раньше меня. И, врать не буду, это приятно 🙂 Итак, коллеги, на прошлой неделе Студия Чижова выпустила новый исследовательский материал Social Media Mix, где наша команда исследует изменения в соцсетях за 2025 год, собирает ключевые цифры и делится прогнозами что и как будет работать в новом 2026 году. Материалом делимся абсолютно бесплатно, следующим постом поделюсь с вами PDF-версией. А пока коротко о содержании и наших важных тезисах про соцсети. Telegram – №1 во всем, что касается перфоманса и коммуникации с лояльной аудиторией бренда. Тут лучшие цифры по конверсиям в продажу, выше органический(не путать с общим) охват. И это несмотря на медиа инфляцию 2025 года. Instagram раньше в перфомансе вполне себе конкурировал с мессенджером, но сильно просели позиции после введения ограничений. И дело не столько в том, что нет возможности рассказать о продукте, тут нашли обходные пути бренды. Проблема в том, что изопов язык сильно бьет по конверсиям. Невозможность сказать “купи со скидкой” роняет продажи в разы. При этом, Instagram остается одним из лучших инструментов роста узнаваемости бренда, виральный охват в рилсах продолжает взрывать внимание к креативных брендам и блогерам. Но, уже активно врывается TikTok и, с нашей точки зрения, в очень близкой перспективе именно китайцы могут стать первым номеров в России по росту узнаваемости бренда. Здесь по нашему опыту и опыту коллег чуть проще “залететь на охваты”. Из минусов – TikTok, как и Instagram сейчас, плохо конвертит в прямые продажи. Про ограниченность инструментария уже и не говорю лишний раз. Max будет постепенно врываться в медиасплиты брендов в 2026 году. И эта постепенность связана не с цифрами, а с определенной “токсичностью” медиа актива. Пока отношение к мессенджеру ближе к негативному, но это вопрос времени. С точки зрения цифры же меньше чем за год Max стал одним из крупнейших мессенджеров в России и есть причины полагать, что в ближайшее время подберется максимально близко. И если раньше мессенджер сильно уступал детищу Павла Дурова по DAU, потому что там особо нечего было делать, то сейчас постепенно догоняет. Не факт, что обгонит, но место свое займет и от этого не убежать – вот такие мои выводы. А ВКонтакте – это ВКонтакте. По сути единственная официальная соцсеть в России со всеми плюсами данного статуса: широкий инструментарий, объем аудитории, первое место по MAU в России. Минусы тоже известны и обсуждаемы – есть вопросы к конверсиям в перфомансе, несмотря даже на снижение цены клика по 2025му, есть вопросы к рекомендательным алгоритмам. Крч, мир соцсетей остается сложным и костыльным, поэтому надо правильно сплитировать бюджет в зависимости от задач. Как – постарались дать рекомендации в документе,</t>
+  </si>
+  <si>
+    <t>20.01.26 12:39</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2394</t>
+  </si>
+  <si>
+    <t>Последний раз видимо о Тенчате Спойлер раз. Завтра мы выпустим полезнейший документ для маркетологов и эсэмэмщиков с медиамиксом на 26й год – там будут наши рекомендации куда нести бюджеты и почему. Спойлер два. Там не будет рекомендаций по использованию Тенчат. Потому что еще в 2023 году я писал, что мы не можем рекомендовать клиентам нести бюджеты в соцсеть, которая не раскрывает толком свои цифры. Это странно, как минимум. Там же я говорил, что мы подозреваем, что цифры у них так себе. Потому что даже у лидеров деловой соцсети все было не очень с охватами на публикациях, а в контенте из уст соцсети больше попахивало очередным проектом под госбюджет, нежели чем-то реально инновационно-технологическим. И вооооот через пост Леши Ткачука я узнаю, что соцсеть Тенчат запускает свою рекламную платформу. И наконец-то есть какие-то цифры по MAU/DAU. И наконец-то я могу сказать, что правильно мы чувствовали. DAU 150 000 человек – это даже хуже, чем мы чувствовали, если честно. Мы думали там около миллиона хотя б. Что тоже так себе для инвестиций брендов в соцсеть. И вообще для названия “соцсеть”. Но 150 000 – это что-то на уровне одного(!) живого паблика в Телеграме с 300-500 тысяч подписчиков. Телега Лебедева с его “зай, я поел” больше всего Тенчата. Так, для сравнения. И шутки, потому что забавно вообще. Кстати, там же в 23м году я писал, что у Сетки тоже все в первые дни выглядело бесперспективно. Было полное ощущение, что и команда HH не шибко верила в детище. Рекламная кампания была максимально робкой и неуверенной для громкого старта победителя Линкединов. Ну вот как бы и тут тоже по итогам корабль не плывет, не было и не будет видимо особо соцсети в медиасплитах эсэмэмошных. Зато будет MAX, потому что куда вы денетесь :) Но кстати могу отдельный пост написать на тему, почему залетит и почему это хорошо для эсэмэмщиков. Ставьте лайки, если провоцировать бурления. P. S. "150 000 тысяч" в официальном пресс-релизе. Лучше бы тут копирайтера заменила ИИ, не было бы такого позора.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1676,51 +1808,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H144"/>
+  <dimension ref="A1:H159"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4648.008" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -5015,51 +5147,51 @@
       </c>
       <c r="F128">
         <v>46</v>
       </c>
       <c r="G128">
         <v>49</v>
       </c>
       <c r="H128">
         <v>4</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>79376</v>
       </c>
       <c r="B129" t="s">
         <v>385</v>
       </c>
       <c r="C129" t="s">
         <v>386</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>387</v>
       </c>
       <c r="E129">
-        <v>1640</v>
+        <v>4342</v>
       </c>
       <c r="F129">
         <v>9</v>
       </c>
       <c r="G129">
         <v>47</v>
       </c>
       <c r="H129">
         <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>79377</v>
       </c>
       <c r="B130" t="s">
         <v>388</v>
       </c>
       <c r="C130" t="s">
         <v>389</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>390</v>
       </c>
       <c r="E130">
@@ -5409,50 +5541,305 @@
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>79391</v>
       </c>
       <c r="B144" t="s">
         <v>430</v>
       </c>
       <c r="C144" t="s">
         <v>431</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>432</v>
       </c>
       <c r="E144">
         <v>4623</v>
       </c>
       <c r="F144">
         <v>107</v>
       </c>
       <c r="G144">
         <v>78</v>
       </c>
       <c r="H144">
         <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>87171</v>
+      </c>
+      <c r="B145" t="s">
+        <v>433</v>
+      </c>
+      <c r="C145" t="s">
+        <v>434</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="E145">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>87172</v>
+      </c>
+      <c r="B146" t="s">
+        <v>436</v>
+      </c>
+      <c r="C146" t="s">
+        <v>437</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="E146">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>87173</v>
+      </c>
+      <c r="B147" t="s">
+        <v>439</v>
+      </c>
+      <c r="C147" t="s">
+        <v>440</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="E147">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>87174</v>
+      </c>
+      <c r="B148" t="s">
+        <v>439</v>
+      </c>
+      <c r="C148" t="s">
+        <v>442</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="E148">
+        <v>2435</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>87175</v>
+      </c>
+      <c r="B149" t="s">
+        <v>444</v>
+      </c>
+      <c r="C149" t="s">
+        <v>445</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="E149">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>87176</v>
+      </c>
+      <c r="B150" t="s">
+        <v>447</v>
+      </c>
+      <c r="C150" t="s">
+        <v>448</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="E150">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>87177</v>
+      </c>
+      <c r="B151" t="s">
+        <v>450</v>
+      </c>
+      <c r="C151" t="s">
+        <v>451</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="E151">
+        <v>3988</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>87178</v>
+      </c>
+      <c r="B152" t="s">
+        <v>453</v>
+      </c>
+      <c r="C152" t="s">
+        <v>454</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="E152">
+        <v>3489</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>87179</v>
+      </c>
+      <c r="B153" t="s">
+        <v>456</v>
+      </c>
+      <c r="C153" t="s">
+        <v>457</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="E153">
+        <v>5582</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>87180</v>
+      </c>
+      <c r="B154" t="s">
+        <v>459</v>
+      </c>
+      <c r="C154" t="s">
+        <v>460</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="E154">
+        <v>4495</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>87181</v>
+      </c>
+      <c r="B155" t="s">
+        <v>462</v>
+      </c>
+      <c r="C155" t="s">
+        <v>463</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E155">
+        <v>4893</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>87182</v>
+      </c>
+      <c r="B156" t="s">
+        <v>465</v>
+      </c>
+      <c r="C156" t="s">
+        <v>466</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E156">
+        <v>4696</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>87183</v>
+      </c>
+      <c r="B157" t="s">
+        <v>468</v>
+      </c>
+      <c r="C157" t="s">
+        <v>469</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E157">
+        <v>5590</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>87184</v>
+      </c>
+      <c r="B158" t="s">
+        <v>471</v>
+      </c>
+      <c r="C158" t="s">
+        <v>472</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="E158">
+        <v>4867</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>87185</v>
+      </c>
+      <c r="B159" t="s">
+        <v>474</v>
+      </c>
+      <c r="C159" t="s">
+        <v>475</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="E159">
+        <v>4273</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">