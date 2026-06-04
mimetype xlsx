--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="477">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="503">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1443,50 +1443,128 @@
     <t>05.02.26 08:18</t>
   </si>
   <si>
     <t>t.me/blogsmm/2396</t>
   </si>
   <si>
     <t>А это сам PDF "Social Media Mix 2026". Приятного изучения!</t>
   </si>
   <si>
     <t>05.02.26 08:16</t>
   </si>
   <si>
     <t>t.me/blogsmm/2395</t>
   </si>
   <si>
     <t>Social Media Mix 2026 от Студии Чижова В очередной раз эксперты рынка и авторы телеграм-каналов анонсируют и рассказывают об исследованиях Студии раньше меня. И, врать не буду, это приятно 🙂 Итак, коллеги, на прошлой неделе Студия Чижова выпустила новый исследовательский материал Social Media Mix, где наша команда исследует изменения в соцсетях за 2025 год, собирает ключевые цифры и делится прогнозами что и как будет работать в новом 2026 году. Материалом делимся абсолютно бесплатно, следующим постом поделюсь с вами PDF-версией. А пока коротко о содержании и наших важных тезисах про соцсети. Telegram – №1 во всем, что касается перфоманса и коммуникации с лояльной аудиторией бренда. Тут лучшие цифры по конверсиям в продажу, выше органический(не путать с общим) охват. И это несмотря на медиа инфляцию 2025 года. Instagram раньше в перфомансе вполне себе конкурировал с мессенджером, но сильно просели позиции после введения ограничений. И дело не столько в том, что нет возможности рассказать о продукте, тут нашли обходные пути бренды. Проблема в том, что изопов язык сильно бьет по конверсиям. Невозможность сказать “купи со скидкой” роняет продажи в разы. При этом, Instagram остается одним из лучших инструментов роста узнаваемости бренда, виральный охват в рилсах продолжает взрывать внимание к креативных брендам и блогерам. Но, уже активно врывается TikTok и, с нашей точки зрения, в очень близкой перспективе именно китайцы могут стать первым номеров в России по росту узнаваемости бренда. Здесь по нашему опыту и опыту коллег чуть проще “залететь на охваты”. Из минусов – TikTok, как и Instagram сейчас, плохо конвертит в прямые продажи. Про ограниченность инструментария уже и не говорю лишний раз. Max будет постепенно врываться в медиасплиты брендов в 2026 году. И эта постепенность связана не с цифрами, а с определенной “токсичностью” медиа актива. Пока отношение к мессенджеру ближе к негативному, но это вопрос времени. С точки зрения цифры же меньше чем за год Max стал одним из крупнейших мессенджеров в России и есть причины полагать, что в ближайшее время подберется максимально близко. И если раньше мессенджер сильно уступал детищу Павла Дурова по DAU, потому что там особо нечего было делать, то сейчас постепенно догоняет. Не факт, что обгонит, но место свое займет и от этого не убежать – вот такие мои выводы. А ВКонтакте – это ВКонтакте. По сути единственная официальная соцсеть в России со всеми плюсами данного статуса: широкий инструментарий, объем аудитории, первое место по MAU в России. Минусы тоже известны и обсуждаемы – есть вопросы к конверсиям в перфомансе, несмотря даже на снижение цены клика по 2025му, есть вопросы к рекомендательным алгоритмам. Крч, мир соцсетей остается сложным и костыльным, поэтому надо правильно сплитировать бюджет в зависимости от задач. Как – постарались дать рекомендации в документе,</t>
   </si>
   <si>
     <t>20.01.26 12:39</t>
   </si>
   <si>
     <t>t.me/blogsmm/2394</t>
   </si>
   <si>
     <t>Последний раз видимо о Тенчате Спойлер раз. Завтра мы выпустим полезнейший документ для маркетологов и эсэмэмщиков с медиамиксом на 26й год – там будут наши рекомендации куда нести бюджеты и почему. Спойлер два. Там не будет рекомендаций по использованию Тенчат. Потому что еще в 2023 году я писал, что мы не можем рекомендовать клиентам нести бюджеты в соцсеть, которая не раскрывает толком свои цифры. Это странно, как минимум. Там же я говорил, что мы подозреваем, что цифры у них так себе. Потому что даже у лидеров деловой соцсети все было не очень с охватами на публикациях, а в контенте из уст соцсети больше попахивало очередным проектом под госбюджет, нежели чем-то реально инновационно-технологическим. И вооооот через пост Леши Ткачука я узнаю, что соцсеть Тенчат запускает свою рекламную платформу. И наконец-то есть какие-то цифры по MAU/DAU. И наконец-то я могу сказать, что правильно мы чувствовали. DAU 150 000 человек – это даже хуже, чем мы чувствовали, если честно. Мы думали там около миллиона хотя б. Что тоже так себе для инвестиций брендов в соцсеть. И вообще для названия “соцсеть”. Но 150 000 – это что-то на уровне одного(!) живого паблика в Телеграме с 300-500 тысяч подписчиков. Телега Лебедева с его “зай, я поел” больше всего Тенчата. Так, для сравнения. И шутки, потому что забавно вообще. Кстати, там же в 23м году я писал, что у Сетки тоже все в первые дни выглядело бесперспективно. Было полное ощущение, что и команда HH не шибко верила в детище. Рекламная кампания была максимально робкой и неуверенной для громкого старта победителя Линкединов. Ну вот как бы и тут тоже по итогам корабль не плывет, не было и не будет видимо особо соцсети в медиасплитах эсэмэмошных. Зато будет MAX, потому что куда вы денетесь :) Но кстати могу отдельный пост написать на тему, почему залетит и почему это хорошо для эсэмэмщиков. Ставьте лайки, если провоцировать бурления. P. S. "150 000 тысяч" в официальном пресс-релизе. Лучше бы тут копирайтера заменила ИИ, не было бы такого позора.</t>
+  </si>
+  <si>
+    <t>04.06.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2448</t>
+  </si>
+  <si>
+    <t>Уже сегодня! В 18:00 встречаемся с СЕО Студии — Сашей Чижовым. Поговорим о том, как хорошо делать SMM в 2026 году, начиная с сегодняшнего дня. Будем вещать на Youtube и ВКонтакте — выбирайте, что удобнее. И еще одна резервная трансляция. За 1,5 часа мы планируем исчерпать ваши вопросы и дать максимум самых свежих решений для соцсетей. Участие бесплатное. Если хотите получить после трансляции запись и презентацию, регистрируйтесь в боте. До встречи!</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2447</t>
+  </si>
+  <si>
+    <t>Ребят, мой веб начинается. Если есть сегодня вечером время на умопомрачительный рост в компетенциях, деньгах и славе - приходите</t>
+  </si>
+  <si>
+    <t>02.06.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2446</t>
+  </si>
+  <si>
+    <t>Говорю своей команде, напишу и тут. Еще раз, в 2026 году нельзя пассажирить, такое сейчас быстро стопается и сокращается. Надо драйвить бизнес, проявлять инициативу, забирать ответственность. И прежде чем заговорим про технические решения «а как», я другое важное хотел подчеркнуть. Чтобы драйвить, надо уметь говорить на одном языке. Эсэмэмщик — SMM-лид — директор по маркетингу — CEO. И на самом деле это проблема немалая. Потому что 90 % эсэмэмщиков выросли с уровня инструментов. И это не плохо, не чья-то вина, просто так развивался наш рынок. Я сам продукт эпохи. У меня нет маркетингового образования. Эсэмэм я сначала понимал как странноватые задачи почесывания ЧСВ предпринимателя привлечением подписчиков и какими-то веселыми постами. Потом открыл для себя лидогенерацию через соцсети и думал, что это и есть праведный эсэмэм. И только потом как-то переварил, что лидген (читай перфоманс) — это одна и далеко не основная задача в соцсетях со стороны маркетинга. Путь дурацкий вышел, очень жалею, но в 2015-е годы так еще можно было. Лидгена в соцсетях было много, существовали самодостаточно несколько параллельных миров. Ближайшие лет пять эсэмэм будет становиться все более коммуникационным. И если в лидгене все достаточно прозаично и предсказуемо: посчитал количество валовых заявок с таргета, с пеной у рта доказал, что они квалы. Молодец. То в коммуникационном маркетинге все иначе. Есть условный бренд обуви, новая коллекция. Продажи везде: от Спортмастера до маркетплейсов. Как строить лидген? Получится ли тут лидген? Как собрать все свои валы и квалы? Здесь задачи у эсэмэм уже другие: – чтобы о коллекции узнали; – чтобы коллекцию обсуждали; – чтобы в момент покупки обуви вспомнили о нас. Тут все метрики исключительно косвенные: охваты, реакции, комментарии. Надо больше целевого охвата? Пожалуйста, ВКонтакте — по интересам можно настроиться и получать 100 рублей за 1 000 показов. Но почему все идут в телегу и покупают нативные размещения за 5–10 тысяч рублей за 1 000 показов? Дураки? А если охват в телеге станет 50 тысяч рублей за 1 000 показов — продолжать закупать? В коммуникационном эсэмэм нет столь явных ответов. Именно поэтому даже лидеры мнений рынка плавают в базе, говоря об «охватах ради охватов» и осуждая методы Авиасейлс в эсэмэм. Искать ответы нужно вместе с бренд-менеджерами и маркетологами бренда. Сообща. Нужно встраиваться в маркетинговый сплит: понимать, какие каналы задействованы, какие цели у каналов, какие бюджеты и, главное, какое место занимает и может занимать эсэмэм. Чтобы этот диалог существовал и эсэмэмщик/агентство реально мог драйвить и помогать бренду, надо понимать всю картину и в ее рамках говорить на одном языке. Это база. Уже дальше опыт, эффективные решения, система оценки и так далее. Поэтому прежде чем говорить о том, какие инструменты прокачивать, где лучших цифр добиваться, мне кажется важным поговорить об этом — эсэмэмщики, подтягивайте верхний уровень. Потому что в 2026 году сильный эсэмэмщик — это уже не человек, который просто хорошо работает с инструментами. Этого мало. Это человек, который понимает, какую маркетинговую задачу через соцсети решает бизнес и предлагает оптимальные пути решения. Левел ап.</t>
+  </si>
+  <si>
+    <t>28.05.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2445</t>
+  </si>
+  <si>
+    <t>Кстати говоря, лето – обычно достаточно низкий сезон для конференций, все привыкли и расслабились. Но, этот год исключение, не расслабляйтесь все там, обратно напрягитесь. 19 июня пройдет CPC.Forum и, есть у меня ощущения, что он станет одним из крупнейших маркетинговых ивентов года. Почему. Главное – там будет выступать креадир Студии Чижова Дима Гапоненко. Это фундамент успеха. А, ну еще Ксения Собчак будет. А если без шуток, то очень сильный и широкий лайнап в 100+ спикеров, огромное количество представителей крупнейших брендов, таких как M.Видео, Lapochka, PARI, Sports, Мегафон, Купер. Есть гости и из мирового маркетинга, пригласили Джон Россман, экс-руководитель Amazon. Организаторы обещают 3 000 участников – это очень мощно. И, если учесть, что CPC.Forum не с нуля взялся, это преемник TG Conf с огромной аудиторией, то нет причин сомневаться в обещаниях. Как следствие, нетворкинг, по сути в одном зале весь российский маркетинг будет. Когда еще такое будет. Что еще ждет посетителей: • крупнейшая выставка компаний (стенды известных брендов, интерактивы, подарки, секретные офферы, мерч); • панельная дискуссия экспертов по маркетингу с ответами на вопросы; • CPC.Awards – народная премия, отмечающая сильнейшие команды и проекты в маркетинге. • а если взять VIP билет с афтепати, то еще добавляется: нетворкинг со спикерами, фуршет с безлимитными напитками от барменов, кальяны, шоу-программа, диджей, концерт суперзвезд (пока секрет, кто будет). Как я выше писал, CPC Forum пройдет 19 июня. Но не сказал “где”, говорю – Москва, Конгресс-центр ЦМТ. Такие ивенты бывают крайне редко, если есть возможность – обязательно посетите. По промокоду ЧИЖОВ еще и скидка 10 %, так что переходите и покупайте билет, меньше месяца осталось.</t>
+  </si>
+  <si>
+    <t>25.05.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2444</t>
+  </si>
+  <si>
+    <t>Как хорошо делать SMM в 2026 году. Мой бесплатный вебинар Друзья, давайте встретимся что ли. У меня тут для вас есть контент, который если постами в канале, то это месяц мне печатать. Негоже. Так что 4 июня в 18:00 по Москве онлайн буду рассказывать о самом важном – как вот прямо сейчас хорошо делать SMM в России. Записаться можно вот по этой ссылке: https://t.me/chizhovio_bot?start=other_canals_users Наш пиархед Таня сказала, что при подписке еще какой-то подарок будет, но веб и есть лучший подарок, так что Лучше про вебинар. Если конкретнее, то на мастер-классе: – еще раз зафиксируем какая у нас сейчас реальность: что хотят клиенты, с чем можно работать, какие ключевые отличия 2026 года для эсэмэмщика; – обсудим правильное целеполагание для брендов на 2026 год: тут у нас появились классные инструменты, всё покажу; – поговорим, как качать узнаваемость брендов в соцсетях: что работает, что не особо; – отдельно обсудим, как работать с аудиторией в соцканалах и что от нее можно ждать; – про перфоманс тоже поговорим: что дает продажи и как. С этим материалом я выступал на РИЧРЕЙТе, если вы в 99 % аудитории данного канала, которая до лучшей конфы в апреле не добралась, то сейчас хоть успевайте – больше скорее всего до осени выступать нигде не буду. Ну вот так. Ну жду: https://t.me/chizhovio_bot?start=other_canals_users</t>
+  </si>
+  <si>
+    <t>22.05.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2443</t>
+  </si>
+  <si>
+    <t>Что происходит с карьерой эсэмэмщика, если рынок падает, как сейчас Так-с, ну лайков вы поставили немало, значит будем обсуждать карьеру и бизнес в непростые времена. Одним постом не обойдется, речь не про “освойте таргет”, ситуация сложнее. Будет серия постов. Первый про рынок и вашу карьеру. Итак, у рынка есть два состояния — он падает или растет. Эти состояния меняют игру примерно полностью. Например, рынок растет. Как в 22-23м. Если вы бизнес, главная цель — переварить этот рост. Вы запускаете новые юниты под новые запросы, продаете услуги, которые еще вчера не делали, нанимаете и расширяете штат. При таком агрессивном росте всегда падает качество и важно выдерживать баланс, чтобы это падение не имело катастрофических последствий. Но само падение качества — норма. Или, рынок падает. Как сейчас. Теперь не рост, теперь конкурентная борьба за каждый рубль. Падение качества недопустимо, это потеря клиентов, теперь именно оно определяющее. Крч, если рынок растет — важна скорость, риск и решимость. Когда падает — качество и оптимизация. И вот теперь про эсэмэмщика в этих условиях. Когда рынок растет, как я сказал, можно снизить требования к качеству ради роста. Поэтому агентство или бизнес могут вас нанять, даже понимая сами, что вы еще не соответствуете нужному уровню. Стартово можно пренебречь качество за софт-скиллы и двигаться по схеме “по ходу пьесы наверстаем”. Тоже самое, когда повышают на управленческую позицию человека без опыта управления, сильного сеньора или даже мидла. Без Гарварда очевидно, что не всегда хороший специалист — хороший директор, но в фазе роста важнее создать новый юнит под новые запросы или заменить ушедшего на повышение, а там опять же “по ходу пьесы”. Поэтому правильно говорят, что на растущем рынке не столь важны компетенции, сколько решимость взяться за неизведанное. Но и для директора, и для специалиста, и для эсэмэмщика все кардинально меняется, когда рынок начинает падать. Здесь уже мало средненько поддерживать в средненьком состоянии, здесь надо драйвить каждому на своей позиции. Вот к примеру играем мы на тендер. Вчера выиграли бы только из-за того, что согласились участвовать и соблюли бюрократию - прислали информацию о себе, примеры постов. Сегодня же — надо победить на тендере. По-настоящему. Нужна лучшая аналитика, лучшая стратегия, лучшие примеры постов, лучший медиаплан, лучшие цены. Иначе проиграл. Если хоть один специалист отдает здесь работу для галочки — мы проигрываем. А нам нельзя проиграть, значит такого специалиста быть не должно. В идеале пусть он будет у конкурентов, поможет им проиграть. Вот такая логика у всех. От бизнесов до агентств. Поэтому, если вы хотите сегодня оставаться на рынке вся ваша карьерная стратегия строится вокруг того, чтобы сохранить и удержать свою позицию. На падающем рынке важно подтвердить свои скиллы, удержаться в рамках позиции под напором конкурентов сбоку и тех, кто падает сверху. Только рост вглубь. Я читаю тредсы и вижу глобальное непринятие обстоятельств со стороны эсэмэмщиков, которые просто охуевают от того, что нет заказов, нет работы, нет результатов и так далее. То, что вы можете уже прямо сейчас сделать — это перестать охуевать и уйти вглубь своих компетенций, стать драйвером и сильным плечом у ваших клиентов и руководителей. Как — в следующих постах.</t>
+  </si>
+  <si>
+    <t>06.05.26 13:14</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2442</t>
+  </si>
+  <si>
+    <t>чё ж делать, чё ж делать в 2026 году с карьерой в эсэмэм Ну давайте вот такую тему немного обсудим. Хотя кого я обманываю, еще не начал писать, но уверен, что там опять талмуд вышел, немного не получится. Простите. Сначала глобальный контекст, он важен. С одной стороны, в диджитале все так себе, рынок сжимается и уже не отпустит. К экономическим факторам добавляется еще и фактор ИИ. Нейросети повысят уровень эффективности рынка, а значит, количество рук тоже будет сокращаться. Количество резюме растет по прогрессии, а работы нет. С другой стороны, в России все еще крайне низкая безработица. Людей в экономике не хватает и хватать не будет. У России крайне низкий показатель ВВП на душу населения и одна из главных задач ближайшего будущего – рост именно дохода на человека. Саммари выткает такой. То, что безработица низкая, а в диджитал на 100 резюме одна вакансия – это сигнал предстоящей трудовой миграции. В этом секторе рук стало нужно меньше, а в других наоборот жесткий дефицит. Поэтому первый совет такой. Если вы условно – застряли на каком-то невысоком или недостаточном уровне дохода будучи таргетологом или эсэмэмщиком в агентстве или на фрилансе; – не особо росли в 24-25-е годы; – вот уже n месяцев испытываете проблемы с заказами или трудоустройством; – и вообще не шибко держитесь за работу, как за некое значимое любимое хобби. То почти точно лучше не станет. Хуже – вполне. Лучшее решение – выбрать новую нишу, где сейчас ощущается дефицит или которая активно растет. Так произойдет в любом случае, просто законы рынка, но лучше тогда быть в авангарде. Пока дефицит – можно выбрать предложения получше. Как пример, если вы увлекаетесь автомобилями и вечера проводите с кайфом под капотом своего авто – мб сейчас самое время превратить это в доход. В автосервисах зарплаты растут активно. А если применить опыт маркетолога, то можно и свое дело запустить. С заказами будет гораздо лучше, чем на таргетированную рекламу. Если же вы активно росли до 25-26го года по карьерной лестнице и для вас важно именно развиваться в диджитал и нигде за пределами вы себя не видите, то совет почти бизнесовый будет. Вы никогда не росли в абсолюте, всегда ваш рост зависел от роста рынка, хоть мб вы этому и не предавали значение. А это важно. Вчера для того, чтобы вырасти на 50 % по зарплате нужно было ровно столько же усилий, сколько сегодня нужно для того, чтобы удержаться или вырасти на условные 10-20 %. Поэтому: – скорректируйте свои цели и ожидания с учетом ситуации, где вчера хотели +50 %, сегодня можно поставить +10-20%; – работайте и развивайтесь в рамках той позиции, на которой находитесь сейчас: качайте скиллы вглубь. Кризис закончится – рванете вверх, но сейчас будьте устойчивы, не подпускайте конкурентов; – активно адаптируйтесь к новой ИИ-реальности, подмечу прямо отдельно. Ну, кстати, если хотите подробный разбор куда и где расти эсэмэмщику в 26м году – ставьте лайк, я тогда распишу подробнее. Но пока так. Если чувствуете, что не держитесь за диджитал – и не держитесь, тут стало грустнее гораздо. Если хотите быть в диджитал – работайте над личной устойчивость и компетентностью. Такие дела.</t>
+  </si>
+  <si>
+    <t>05.05.26 08:34</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2433</t>
+  </si>
+  <si>
+    <t>Кейс онлайн-школы иностранных языков Skyeng х агентства «ПроКонтекст»: комбинаторные объявления помогли привлечь на 50% больше заявок Я бы обратил внимание на этот кейс не только из-за красивой цифры в заголовке. Специалисты по контекстной рекламе - читаем. Стояла задача: расширить охват и оптимизировать стоимость привлечения заявок. Под неё в действующую брендовую Единую перформанс-кампанию с текстово-графическими объявлениями в Поиске добавили комбинаторные объявления. Проверяли, будут ли комбинаторные кликабельнее и смогут ли привлекать больше заявок, чем множество отдельных ТГО с аналогичным содержанием. В объявления загрузили максимум вариантов заголовков и текстов с разными утп. Такой подход позволяет системе учитывать больше запросов пользователей и чаще показывать те сочетания элементов, которые приводят к клику или конверсии. Итог теста через две недели по сравнению с ТГО: плюс 33% к показам, плюс 40% к доле переходов, плюс 50% к заявкам. При этом стоимость заявки была ниже на 12,7%. И вот это, на мой взгляд, важный момент. Очень многие по привычке работают с объявлениями как с чем-то статичным: собрали один вариант, согласовали, запустили и дальше только слегка подкручивают. Но там, где инструмент изначально даёт возможность тестировать больше связок внутри одной конструкции, логичнее эту возможность использовать по максимуму. 👉В карточках — как работают комбинаторные объявления и чем они полезны в продвижении. 👉Кейс — по ссылке, посмотрите, возможно, этот подход пригодится и для ваших проектов.</t>
+  </si>
+  <si>
+    <t>04.05.26 15:36</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2432</t>
+  </si>
+  <si>
+    <t>Как там SMM-рынок по итогам первого квартала Сейчас все и везде говорят, что все плохо. У кого-то из-за количества нерабочих дней, у кого-то по другим причинам. Тут мы разные. Но, всегда есть вопрос – а насколько все плохо? На наш эсэмэм-рынок крупным исследователям чутка насрать и при его анализе нас в какие-то только категории не пихают от нон-медиа до креатива, поэтому я буду делиться околодиванной аналитикой с точностью в 70-80 %. У нас воедино сходится несколько анализов от качественных опросов игроков рынка до оценки динамики запросов на эсэмэм-услуги на тему объема заявок и запросов на эсэмэм-услуги в первом квартале 2026 года. Мы фиксируем падение -30 % по объему лидов(запросов) в первом квартале 2026 года на SMM-услуги на рынке. “Скукожило” нормально так. Причин в целом три. Одна всеобщая – это экономическая ситуация. Тут понятно. Вторая и внезапная – свистопляска с Телеграм, который сегодня номер один в медиасплите на соцсети. Ударило сильно в моменте и сейчас немалый хвост видим, консервативные юристы убивают маркетинг брендов, об этом еще поговорим. Я думаю, если бы не фас от ФАС на Телеграм, то ситуация была бы плюс-минус стандартно-рыночная в пределах -5..-15 %. А так – вот так. Третья и малозаметная, но значимая – в рамках экономии денег и обилия предложения исполнителей многие заказчики пытаются увести ведение соцсетей в операционный инхаус. Если перед эсэмэм незначительные задачи на год, либо же они максимально предсказуемые и простые, то стараются сейчас закрывать наймом в штат или фрилансом попроектно. Результатом будет потерянный год, но он таковым был бы и с агентством, выбранным по низкой цене, поэтому почему бы и нет. Об этом тоже кстати поговорим отдельно. Про выручку и прибыль агентств по итогам первого квартала говорить сложно, потому что значительно влияет эффект базы: у крупных свои цифры, у небольших свои, но так усредненно -10..-15 % по выручке за первый квартал 2026 года YoY. Причин для большого позитива на ближайшие кварталы нет, но и падать уже особо некуда, плюс все же как будто власть имущие замечают, что перестарались с охлаждениями, поэтому предположу, что по заявкам относительно первого квартала ситуация может и чуть улучшится, но в целом YoY будет околонулевой или с небольшим минусом. Интересно будет ближе к зиме, когда по Телеграму надо будет к чему-то приходить. Как-то так. А как у вас дела? Совпадают мои оценки с вашей ситуацией?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1808,51 +1886,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H159"/>
+  <dimension ref="A1:H168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4648.008" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -4659,54 +4737,54 @@
       </c>
       <c r="G109">
         <v>65</v>
       </c>
       <c r="H109">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>20659</v>
       </c>
       <c r="B110" t="s">
         <v>328</v>
       </c>
       <c r="C110" t="s">
         <v>329</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E110">
         <v>5489</v>
       </c>
       <c r="F110">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="G110">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="H110">
         <v>27</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>20660</v>
       </c>
       <c r="B111" t="s">
         <v>331</v>
       </c>
       <c r="C111" t="s">
         <v>332</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E111">
         <v>4877</v>
       </c>
       <c r="F111">
         <v>82</v>
       </c>
       <c r="G111">
@@ -5150,178 +5228,178 @@
       </c>
       <c r="G128">
         <v>49</v>
       </c>
       <c r="H128">
         <v>4</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>79376</v>
       </c>
       <c r="B129" t="s">
         <v>385</v>
       </c>
       <c r="C129" t="s">
         <v>386</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>387</v>
       </c>
       <c r="E129">
         <v>4342</v>
       </c>
       <c r="F129">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="G129">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="H129">
         <v>2</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>79377</v>
       </c>
       <c r="B130" t="s">
         <v>388</v>
       </c>
       <c r="C130" t="s">
         <v>389</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>390</v>
       </c>
       <c r="E130">
         <v>1560</v>
       </c>
       <c r="H130">
         <v>2</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>79378</v>
       </c>
       <c r="B131" t="s">
         <v>391</v>
       </c>
       <c r="C131" t="s">
         <v>392</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>393</v>
       </c>
       <c r="E131">
         <v>2310</v>
       </c>
       <c r="F131">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="G131">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="H131">
         <v>10</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>79379</v>
       </c>
       <c r="B132" t="s">
         <v>394</v>
       </c>
       <c r="C132" t="s">
         <v>395</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>396</v>
       </c>
       <c r="E132">
         <v>3185</v>
       </c>
       <c r="F132">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="G132">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>79380</v>
       </c>
       <c r="B133" t="s">
         <v>397</v>
       </c>
       <c r="C133" t="s">
         <v>398</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>399</v>
       </c>
       <c r="E133">
         <v>3501</v>
       </c>
       <c r="F133">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G133">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="H133">
         <v>13</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>79381</v>
       </c>
       <c r="B134" t="s">
         <v>400</v>
       </c>
       <c r="C134" t="s">
         <v>401</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>402</v>
       </c>
       <c r="E134">
         <v>4804</v>
       </c>
       <c r="F134">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G134">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H134">
         <v>7</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>79382</v>
       </c>
       <c r="B135" t="s">
         <v>403</v>
       </c>
       <c r="C135" t="s">
         <v>404</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>405</v>
       </c>
       <c r="E135">
         <v>3696</v>
       </c>
       <c r="F135">
         <v>7</v>
       </c>
       <c r="G135">
@@ -5559,287 +5637,575 @@
         <v>107</v>
       </c>
       <c r="G144">
         <v>78</v>
       </c>
       <c r="H144">
         <v>9</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>87171</v>
       </c>
       <c r="B145" t="s">
         <v>433</v>
       </c>
       <c r="C145" t="s">
         <v>434</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>435</v>
       </c>
       <c r="E145">
         <v>1335</v>
       </c>
+      <c r="F145">
+        <v>14</v>
+      </c>
+      <c r="G145">
+        <v>31</v>
+      </c>
+      <c r="H145">
+        <v>17</v>
+      </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>87172</v>
       </c>
       <c r="B146" t="s">
         <v>436</v>
       </c>
       <c r="C146" t="s">
         <v>437</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>438</v>
       </c>
       <c r="E146">
         <v>2258</v>
       </c>
+      <c r="F146">
+        <v>39</v>
+      </c>
+      <c r="G146">
+        <v>73</v>
+      </c>
+      <c r="H146">
+        <v>15</v>
+      </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>87173</v>
       </c>
       <c r="B147" t="s">
         <v>439</v>
       </c>
       <c r="C147" t="s">
         <v>440</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>441</v>
       </c>
       <c r="E147">
         <v>3012</v>
       </c>
+      <c r="F147">
+        <v>100</v>
+      </c>
+      <c r="G147">
+        <v>95</v>
+      </c>
+      <c r="H147">
+        <v>35</v>
+      </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>87174</v>
       </c>
       <c r="B148" t="s">
         <v>439</v>
       </c>
       <c r="C148" t="s">
         <v>442</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>443</v>
       </c>
       <c r="E148">
         <v>2435</v>
       </c>
+      <c r="F148">
+        <v>7</v>
+      </c>
+      <c r="G148">
+        <v>16</v>
+      </c>
+      <c r="H148">
+        <v>27</v>
+      </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>87175</v>
       </c>
       <c r="B149" t="s">
         <v>444</v>
       </c>
       <c r="C149" t="s">
         <v>445</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>446</v>
       </c>
       <c r="E149">
         <v>2840</v>
       </c>
+      <c r="F149">
+        <v>18</v>
+      </c>
+      <c r="G149">
+        <v>141</v>
+      </c>
+      <c r="H149">
+        <v>15</v>
+      </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>87176</v>
       </c>
       <c r="B150" t="s">
         <v>447</v>
       </c>
       <c r="C150" t="s">
         <v>448</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>449</v>
       </c>
       <c r="E150">
         <v>2597</v>
       </c>
+      <c r="F150">
+        <v>9</v>
+      </c>
+      <c r="G150">
+        <v>11</v>
+      </c>
+      <c r="H150">
+        <v>3</v>
+      </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>87177</v>
       </c>
       <c r="B151" t="s">
         <v>450</v>
       </c>
       <c r="C151" t="s">
         <v>451</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>452</v>
       </c>
       <c r="E151">
         <v>3988</v>
       </c>
+      <c r="F151">
+        <v>86</v>
+      </c>
+      <c r="G151">
+        <v>109</v>
+      </c>
+      <c r="H151">
+        <v>21</v>
+      </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>87178</v>
       </c>
       <c r="B152" t="s">
         <v>453</v>
       </c>
       <c r="C152" t="s">
         <v>454</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E152">
         <v>3489</v>
       </c>
+      <c r="F152">
+        <v>13</v>
+      </c>
+      <c r="G152">
+        <v>20</v>
+      </c>
+      <c r="H152">
+        <v>11</v>
+      </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>87179</v>
       </c>
       <c r="B153" t="s">
         <v>456</v>
       </c>
       <c r="C153" t="s">
         <v>457</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>458</v>
       </c>
       <c r="E153">
         <v>5582</v>
       </c>
+      <c r="F153">
+        <v>390</v>
+      </c>
+      <c r="G153">
+        <v>96</v>
+      </c>
+      <c r="H153">
+        <v>8</v>
+      </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>87180</v>
       </c>
       <c r="B154" t="s">
         <v>459</v>
       </c>
       <c r="C154" t="s">
         <v>460</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E154">
         <v>4495</v>
       </c>
+      <c r="F154">
+        <v>94</v>
+      </c>
+      <c r="G154">
+        <v>68</v>
+      </c>
+      <c r="H154">
+        <v>5</v>
+      </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>87181</v>
       </c>
       <c r="B155" t="s">
         <v>462</v>
       </c>
       <c r="C155" t="s">
         <v>463</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>464</v>
       </c>
       <c r="E155">
         <v>4893</v>
       </c>
+      <c r="F155">
+        <v>44</v>
+      </c>
+      <c r="G155">
+        <v>140</v>
+      </c>
+      <c r="H155">
+        <v>29</v>
+      </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>87182</v>
       </c>
       <c r="B156" t="s">
         <v>465</v>
       </c>
       <c r="C156" t="s">
         <v>466</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>467</v>
       </c>
       <c r="E156">
         <v>4696</v>
       </c>
+      <c r="F156">
+        <v>51</v>
+      </c>
+      <c r="G156">
+        <v>73</v>
+      </c>
+      <c r="H156">
+        <v>20</v>
+      </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>87183</v>
       </c>
       <c r="B157" t="s">
         <v>468</v>
       </c>
       <c r="C157" t="s">
         <v>469</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>470</v>
       </c>
       <c r="E157">
         <v>5590</v>
       </c>
+      <c r="F157">
+        <v>288</v>
+      </c>
+      <c r="G157">
+        <v>52</v>
+      </c>
+      <c r="H157">
+        <v>6</v>
+      </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>87184</v>
       </c>
       <c r="B158" t="s">
         <v>471</v>
       </c>
       <c r="C158" t="s">
         <v>472</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>473</v>
       </c>
       <c r="E158">
         <v>4867</v>
       </c>
+      <c r="F158">
+        <v>84</v>
+      </c>
+      <c r="G158">
+        <v>61</v>
+      </c>
+      <c r="H158">
+        <v>2</v>
+      </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>87185</v>
       </c>
       <c r="B159" t="s">
         <v>474</v>
       </c>
       <c r="C159" t="s">
         <v>475</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>476</v>
       </c>
       <c r="E159">
         <v>4273</v>
+      </c>
+      <c r="F159">
+        <v>19</v>
+      </c>
+      <c r="G159">
+        <v>114</v>
+      </c>
+      <c r="H159">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>90128</v>
+      </c>
+      <c r="B160" t="s">
+        <v>477</v>
+      </c>
+      <c r="C160" t="s">
+        <v>478</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E160">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>90129</v>
+      </c>
+      <c r="B161" t="s">
+        <v>477</v>
+      </c>
+      <c r="C161" t="s">
+        <v>480</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="E161">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>90130</v>
+      </c>
+      <c r="B162" t="s">
+        <v>482</v>
+      </c>
+      <c r="C162" t="s">
+        <v>483</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="E162">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>90131</v>
+      </c>
+      <c r="B163" t="s">
+        <v>485</v>
+      </c>
+      <c r="C163" t="s">
+        <v>486</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="E163">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>90132</v>
+      </c>
+      <c r="B164" t="s">
+        <v>488</v>
+      </c>
+      <c r="C164" t="s">
+        <v>489</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="E164">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>90133</v>
+      </c>
+      <c r="B165" t="s">
+        <v>491</v>
+      </c>
+      <c r="C165" t="s">
+        <v>492</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="E165">
+        <v>4067</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>90134</v>
+      </c>
+      <c r="B166" t="s">
+        <v>494</v>
+      </c>
+      <c r="C166" t="s">
+        <v>495</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="E166">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>90135</v>
+      </c>
+      <c r="B167" t="s">
+        <v>497</v>
+      </c>
+      <c r="C167" t="s">
+        <v>498</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="E167">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>90136</v>
+      </c>
+      <c r="B168" t="s">
+        <v>500</v>
+      </c>
+      <c r="C168" t="s">
+        <v>501</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="E168">
+        <v>2971</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">