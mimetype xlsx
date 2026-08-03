--- v2 (2026-06-04)
+++ v3 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="503">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="563">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1521,50 +1521,230 @@
     <t>06.05.26 13:14</t>
   </si>
   <si>
     <t>t.me/blogsmm/2442</t>
   </si>
   <si>
     <t>чё ж делать, чё ж делать в 2026 году с карьерой в эсэмэм Ну давайте вот такую тему немного обсудим. Хотя кого я обманываю, еще не начал писать, но уверен, что там опять талмуд вышел, немного не получится. Простите. Сначала глобальный контекст, он важен. С одной стороны, в диджитале все так себе, рынок сжимается и уже не отпустит. К экономическим факторам добавляется еще и фактор ИИ. Нейросети повысят уровень эффективности рынка, а значит, количество рук тоже будет сокращаться. Количество резюме растет по прогрессии, а работы нет. С другой стороны, в России все еще крайне низкая безработица. Людей в экономике не хватает и хватать не будет. У России крайне низкий показатель ВВП на душу населения и одна из главных задач ближайшего будущего – рост именно дохода на человека. Саммари выткает такой. То, что безработица низкая, а в диджитал на 100 резюме одна вакансия – это сигнал предстоящей трудовой миграции. В этом секторе рук стало нужно меньше, а в других наоборот жесткий дефицит. Поэтому первый совет такой. Если вы условно – застряли на каком-то невысоком или недостаточном уровне дохода будучи таргетологом или эсэмэмщиком в агентстве или на фрилансе; – не особо росли в 24-25-е годы; – вот уже n месяцев испытываете проблемы с заказами или трудоустройством; – и вообще не шибко держитесь за работу, как за некое значимое любимое хобби. То почти точно лучше не станет. Хуже – вполне. Лучшее решение – выбрать новую нишу, где сейчас ощущается дефицит или которая активно растет. Так произойдет в любом случае, просто законы рынка, но лучше тогда быть в авангарде. Пока дефицит – можно выбрать предложения получше. Как пример, если вы увлекаетесь автомобилями и вечера проводите с кайфом под капотом своего авто – мб сейчас самое время превратить это в доход. В автосервисах зарплаты растут активно. А если применить опыт маркетолога, то можно и свое дело запустить. С заказами будет гораздо лучше, чем на таргетированную рекламу. Если же вы активно росли до 25-26го года по карьерной лестнице и для вас важно именно развиваться в диджитал и нигде за пределами вы себя не видите, то совет почти бизнесовый будет. Вы никогда не росли в абсолюте, всегда ваш рост зависел от роста рынка, хоть мб вы этому и не предавали значение. А это важно. Вчера для того, чтобы вырасти на 50 % по зарплате нужно было ровно столько же усилий, сколько сегодня нужно для того, чтобы удержаться или вырасти на условные 10-20 %. Поэтому: – скорректируйте свои цели и ожидания с учетом ситуации, где вчера хотели +50 %, сегодня можно поставить +10-20%; – работайте и развивайтесь в рамках той позиции, на которой находитесь сейчас: качайте скиллы вглубь. Кризис закончится – рванете вверх, но сейчас будьте устойчивы, не подпускайте конкурентов; – активно адаптируйтесь к новой ИИ-реальности, подмечу прямо отдельно. Ну, кстати, если хотите подробный разбор куда и где расти эсэмэмщику в 26м году – ставьте лайк, я тогда распишу подробнее. Но пока так. Если чувствуете, что не держитесь за диджитал – и не держитесь, тут стало грустнее гораздо. Если хотите быть в диджитал – работайте над личной устойчивость и компетентностью. Такие дела.</t>
   </si>
   <si>
     <t>05.05.26 08:34</t>
   </si>
   <si>
     <t>t.me/blogsmm/2433</t>
   </si>
   <si>
     <t>Кейс онлайн-школы иностранных языков Skyeng х агентства «ПроКонтекст»: комбинаторные объявления помогли привлечь на 50% больше заявок Я бы обратил внимание на этот кейс не только из-за красивой цифры в заголовке. Специалисты по контекстной рекламе - читаем. Стояла задача: расширить охват и оптимизировать стоимость привлечения заявок. Под неё в действующую брендовую Единую перформанс-кампанию с текстово-графическими объявлениями в Поиске добавили комбинаторные объявления. Проверяли, будут ли комбинаторные кликабельнее и смогут ли привлекать больше заявок, чем множество отдельных ТГО с аналогичным содержанием. В объявления загрузили максимум вариантов заголовков и текстов с разными утп. Такой подход позволяет системе учитывать больше запросов пользователей и чаще показывать те сочетания элементов, которые приводят к клику или конверсии. Итог теста через две недели по сравнению с ТГО: плюс 33% к показам, плюс 40% к доле переходов, плюс 50% к заявкам. При этом стоимость заявки была ниже на 12,7%. И вот это, на мой взгляд, важный момент. Очень многие по привычке работают с объявлениями как с чем-то статичным: собрали один вариант, согласовали, запустили и дальше только слегка подкручивают. Но там, где инструмент изначально даёт возможность тестировать больше связок внутри одной конструкции, логичнее эту возможность использовать по максимуму. 👉В карточках — как работают комбинаторные объявления и чем они полезны в продвижении. 👉Кейс — по ссылке, посмотрите, возможно, этот подход пригодится и для ваших проектов.</t>
   </si>
   <si>
     <t>04.05.26 15:36</t>
   </si>
   <si>
     <t>t.me/blogsmm/2432</t>
   </si>
   <si>
     <t>Как там SMM-рынок по итогам первого квартала Сейчас все и везде говорят, что все плохо. У кого-то из-за количества нерабочих дней, у кого-то по другим причинам. Тут мы разные. Но, всегда есть вопрос – а насколько все плохо? На наш эсэмэм-рынок крупным исследователям чутка насрать и при его анализе нас в какие-то только категории не пихают от нон-медиа до креатива, поэтому я буду делиться околодиванной аналитикой с точностью в 70-80 %. У нас воедино сходится несколько анализов от качественных опросов игроков рынка до оценки динамики запросов на эсэмэм-услуги на тему объема заявок и запросов на эсэмэм-услуги в первом квартале 2026 года. Мы фиксируем падение -30 % по объему лидов(запросов) в первом квартале 2026 года на SMM-услуги на рынке. “Скукожило” нормально так. Причин в целом три. Одна всеобщая – это экономическая ситуация. Тут понятно. Вторая и внезапная – свистопляска с Телеграм, который сегодня номер один в медиасплите на соцсети. Ударило сильно в моменте и сейчас немалый хвост видим, консервативные юристы убивают маркетинг брендов, об этом еще поговорим. Я думаю, если бы не фас от ФАС на Телеграм, то ситуация была бы плюс-минус стандартно-рыночная в пределах -5..-15 %. А так – вот так. Третья и малозаметная, но значимая – в рамках экономии денег и обилия предложения исполнителей многие заказчики пытаются увести ведение соцсетей в операционный инхаус. Если перед эсэмэм незначительные задачи на год, либо же они максимально предсказуемые и простые, то стараются сейчас закрывать наймом в штат или фрилансом попроектно. Результатом будет потерянный год, но он таковым был бы и с агентством, выбранным по низкой цене, поэтому почему бы и нет. Об этом тоже кстати поговорим отдельно. Про выручку и прибыль агентств по итогам первого квартала говорить сложно, потому что значительно влияет эффект базы: у крупных свои цифры, у небольших свои, но так усредненно -10..-15 % по выручке за первый квартал 2026 года YoY. Причин для большого позитива на ближайшие кварталы нет, но и падать уже особо некуда, плюс все же как будто власть имущие замечают, что перестарались с охлаждениями, поэтому предположу, что по заявкам относительно первого квартала ситуация может и чуть улучшится, но в целом YoY будет околонулевой или с небольшим минусом. Интересно будет ближе к зиме, когда по Телеграму надо будет к чему-то приходить. Как-то так. А как у вас дела? Совпадают мои оценки с вашей ситуацией?</t>
+  </si>
+  <si>
+    <t>21.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2471</t>
+  </si>
+  <si>
+    <t>А вот и сам pdf файл для скачивания</t>
+  </si>
+  <si>
+    <t>21.07.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2470</t>
+  </si>
+  <si>
+    <t>«Восемь трендов вирусного контента» — новый Trend Report Студии Чижова! Коллеги, мы с командой Студии продолжаем внимательно изучать, что происходит в мировом SMM и упаковывать наши выводы в удобные лонгриды. В этот раз решили разобраться: что все еще способно вызвать у человека настоящий эмоциональный отклик в реальности, где нейросети тысячекратно увеличили объем производимого контента, а отличить реального человека от цифрового персонажа становится все сложнее? И как в этих условиях голосу бренда пробиваться к своему покупателю? Несколько месяцев мы изучали международные исследования, опыт крупнейших брендов, фестивальные работы и вирусные кейсы. И в итоге вышли на следующий тезис: сегодня борьба за внимание развивается одновременно в двух противоположных направлениях. 🟠 Эмоциональная эскалация: нарочитый шитпостинг, хоррор-эстетика, пародии и контент, специально провоцирующий аудиторию на реакцию. ⚪️ Возвращение человеческого: кинематографичный сторителлинг — привет сериалу «Пятёрочки», — slow-контент, видимый процесс создания и соавторство с пользователями. Проще говоря: либо ты выкручиваешь эмоции на максимум — неслучайно Oxford назвал rage bait словом 2025 года, — либо, наоборот, замедляешься и делаешь ставку на человеческий труд, крафт, атмосферу и глубину. На основе этого тезиса мы выделили восемь трендов, которые сегодня формируют вирусный контент мировых брендов. Каждый разобрали на примерах из зарубежной и российской практики. Как всегда, отдаем отчет бесплатно. Приятного изучения!</t>
+  </si>
+  <si>
+    <t>21.07.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2469</t>
+  </si>
+  <si>
+    <t>До 2026 года аудитория «Фоксфорда» в VK росла сама. В этом году школа переносит туда работающие воронки из Telegram и привлекает подписчиков рекламой. Продаж в мае стало на 384% больше, чем год назад. Руководитель CRM-маркетинга «Фоксфорда» разберет в прямом эфире: — что школа перенесла из Telegram в VK, а что оставила; — насколько подорожал подписчик в Telegram; — какая доля продаж у ботов в Telegram и VK, а какая — у email и SMS. Полезно маркетологам, которые отвечают за соцсети и мессенджеры. 📅 22 июля, онлайн, бесплатно. 🔗 Зарегистрироваться</t>
+  </si>
+  <si>
+    <t>08.07.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2468</t>
+  </si>
+  <si>
+    <t>Не учите таргетолога, какие креативы ему запускать в рекламе! Или нет? Листал ленту Инстаграма, наткнулся на рилс, если отбросить лишнее, то идея такая: Бизнесу не надо лезть к таргетологам и как-то влиять на выбор креативов для рекламы, таргетолог лучше знает, что даст больше кликов. Автор рилса — очень известный эксперт по маркетингУ, естественно автор до жопы курсов по маркетингУ с естественно маркетинговым агентством. Я уже среагировал в своем личном канале на сей тезис резко, здесь буду сдержаннее и объясню, почему это плохое правило. В целом, что правда: а) хороший таргетолог действительно понимает в кликбейте и эффективности креатива; б) таргетологу лучше работать вне рамок; в) лучше работает вырвиглазный креатив. И как биологический байт, и как нечто родное, потому что мы росли, созерцая кислотные вывески Евросети и евроремонт с тысячью лампочек в ажурном ярко-фиолетовом навесном потолке родительской квартиры. Но таргетированная реклама — это уровень инструмента. Выше находятся решения уровня бренда: – позиционирование; – бренд-платформа; – коммуникационная стратегия; – визуальная айдентика. Задача этих решений — объединить все последующие уровни маркетинга, чтобы человек видел один и тот же бренд независимо от того, где он с ним столкнулся: наружка, полка или креатив в таргетированной рекламе. Если это условие выполняется, то уже это единство начинает играть на бизнес, и у бизнеса появляется тот самый бренд-капитал, который определяет успех на рынке. И, наоборот, если единства нет — бренд не создать. Это такая маркетинговая база. Теперь к реальной жизни. Правило «Использую любой креатив, главное — эффективность» работает только на уровне бизнеса, где нет никакого бренд-капитала, плюс-минус весь микробизнес, конкурирующий только по цене. Я прошел путь от эсэмэмщика, который сам настраивал трафик на такой бизнес, до крупнейшего эсэмэм-агентства в России и знаю, что это самый низкий и адский уровень, где и агентству, и специалисту невозможно нормально подняться. Потому что у клиентов, конкурирующих по цене, и подрядчики конкурируют по цене. Если кто-то завтра сделает лид дешевле на 10 рублей, то в вас нет смысла. Ну и 90 % таких клиентов за год клеят ласты независимо от вашего усердия. Нормальные клиенты с нормальными бюджетами всегда предъявляют требования к айдентике и копирайтингу по причинам выше. Чем крупнее бренд и бюджеты, тем жестче требования. Агентства, работающие с нормальными клиентами и бюджетами, сами запрашивают бренд-стратегию и в ее рамках сами определяют для себя правила, чтобы не выйти за пределы и при этом добиваться высоких показателей. Таргетологи, работающие в хороших брендах и хороших агентствах, все работают по правилам бренда. Поэтому дико меня бесит, когда эксперты вкидывают подобные тейки, потому что это правило не просто «не универсально», а еще и губительно для таргетолога, который закапывается в догмах и не знает, что делать, когда приходит кто-то побольше. И ладно, когда такое говорится от авторов курсов сугубо по таргетированной рекламе (техническая часть-то верная), но когда такую чушь толкают руководители агентств и авторы курсов по маркетингу — это п*здец. Если увидите такое — знайте, что автор никогда нормально не работал как специалист и/или руководитель с бизнесами выше микробизнеса. С такими познаниями и вам сложно будет протолкнуться выше. А надо бы. Ред флаг получается.</t>
+  </si>
+  <si>
+    <t>08.07.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2467</t>
+  </si>
+  <si>
+    <t>Последнее время эсэмэм-каналы и маркетологи замечали изменения в рекомендательных алгоритмах ВКонтакте: решилась проблема с показом «прошлогодних» новостей, стал лучше набираться органический охват по подписчикам и так далее. Но это были лишь наши наблюдения, не до конца было понятно, что это и насколько долгосрочная история. Всегда интересна позиция соцсети, чтобы понять стратегию. В конце мая уже были новости о обновлении алгоритмов в пользу оригинальных авторов, росте охватов и подписной аудитории. Сейчас появились новые данные. Изучил новости и сообщения ВКонтакте, собрал три ключевых тейка. 1. За первые шесть месяцев 2026 года число оригинальных авторов ВКонтакте выросло в 1,6 раза год к году. 2. С января по июнь среднесуточное число просмотров контента оригинальных авторов в ленте выросло в 3,9 раза. Аудитория в среднем на 11–14% чаще реагирует на контент оригинальных авторов по сравнению с прошлым годом. 3. Новое сообщество сегодня набирает тысячу подписчиков в среднем за 12 дней, а число авторов с аудиторией более 1000 подписчиков в первый месяц существования выросло в два раза. Если смотреть на эти цифры в сумме, то считываются цели ВКонтакте на 2026 год — сделать ставку на авторский контент. Соцсеть фокусируется на создании условий, при которых качественный контент может получать аудиторию без обязательной закупки трафика. Вектор верный. Последние годы как-то считывалось, что если из ВКонтакте хочешь охват — купи. Поэтому появление органического охвата и роста аудитории — хороший сигнал активизироваться и брендам, и авторам. Посмотрим, насколько эта стратегия окажется устойчивой, но пока выглядит так, что ВКонтакте всерьез взялся за возвращение органики в ленту рекомендаций.</t>
+  </si>
+  <si>
+    <t>06.07.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2466</t>
+  </si>
+  <si>
+    <t>Я вижу и вы, скорее всего, видите, что появился еще один канал "Саша Чижов", где мошенники призывают вас окунуться в мир выгодных инвестиций Да, это мошенники, у них даже нет буквы А+ в названии, а у меня есть, душа продана не зря. Спасибо за бдительность! Не шибко переживаю, потому что вы у меня билеты на РИЧРЕЙТ не так чтобы в очереди стояли за покупкой, на такую хрень тем более не поведетесь. Нажмите "заблокировать" и выходите, они быстро закончатся.</t>
+  </si>
+  <si>
+    <t>26.06.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2465</t>
+  </si>
+  <si>
+    <t>Буквально на прошлой неделе мы с командой выпустили первое в России, а может быть и в мире, исследование мировых трендов AI-контента. Надеюсь, вы прочитали, если не прочитали – очень зря. В трендбуке мы привели больше 40 примеров кейсов из России и мира. Есть кейсы, о которых вообще в России никто не говорил, хотя механики очень сильные. Например, кейс Lidlize от продуктового дискаунтера Lidl и креативного агентства Marcel. Сначала немного контекста. Lidl – это что-то типа нашего Чижика, такой дискаунтер, магазин низких цен. При этом он исторически всегда был хорош в маркетинге и для той же Франции – это прям лав-бренд, как в России условный Авиасейлс. Уже давно Lidl на постоянке дропает свой мерч, и он у них всегда очень активно раскупается: футболки, свитшоты и все такое. И вот теперь к кейсу. В 2024(ну или где-то там) году Lidl запускает сайт Lidlize. Механика была простой: любой человек мог за несколько секунд придумать новый продукт Lidl с помощью AI. Велосипед, кроссовки, скейт, гитару, кресло — что угодно. Нейросеть автоматически превращала предмет в продукт в фирменном стиле Lidl, после чего результат можно было сразу публиковать в соцсетях и собирать реакции аудитории. Главная интрига была в том, что Lidl пообещал выпустить в продажу самый популярный концепт. В итоге пользователи создали более 2 миллионов вариантов продуктов, кампания собрала десятки миллионов просмотров и огромный объем пользовательского контента. Победил велосипед. Lidl действительно выпустил его в продажу в фирменных цветах бренда, а сам кейс получил международную известность и пачку рекламных наград. Чем кейс интересен — механикой. Мы много говорим об AI-контенте в исполнении брендов, говорим о AI-контенте авторов. А тут роль посредника-проводника. И если раньше в подобных игровых форматах от аудитории требовались нехилые скиллы для подготовки концепта, это очень сильно ограничивало возможность участия подписчиков. А тут ИИ позволил тысячам людей за несколько секунд поучаствовать, создать что-то свое и стать частью процесса создания хайпового мерча бренда. Незаслуженно незамеченный кейс для нашего рынка, я считаю. Исправили общими усилиями. Приложил видео, где представитель креативного агентства рассказывает как оно делалось. Нет сомнений, что каждый подписчик свободно владеет французским, так что наслаждайтесь.</t>
+  </si>
+  <si>
+    <t>23.06.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2464</t>
+  </si>
+  <si>
+    <t>Подытоживая разговор про Яндекс. Если вы агентство, маркетолог, фрилансер или консультант и работаете с малым бизнесом, то для вас есть два важных факта. Первый — часто для бизнеса инструменты Яндекса становятся одной из ключевых точек привлечения аудитории. Поэтому специалисты, которые занимаются продвижением, нередко с ними работают. Второй, более важный — многие из вас приведут клиента в эти самые инструменты бесплатно и ничего на этом не заработают. Хотя это чистой воды партнерская история, которая есть у любой крупной экосистемы, в том числе и у Яндекса. В итоге, 9 из 10 все равно отработали по партнерке за “спасибо”. А можно было заработать денег. И, хотите верьте, хотите нет, но как раз сейчас партнерка Яндекса проводит акцию с увеличением выплат за привлечение клиентов. Если конкретнее, то с 8 июня по 8 июля Яндекс Дистрибуция увеличила первую выплату за привлечение клиентов в Яндекс Бизнес: — 1–5 клиентов → 7 000 ₽ за каждого  — 6–25 клиентов → 7 500 ₽ за каждого  — 25+ клиентов → 8 000 ₽ за каждого Мы в Студии знаем, что обычно выплата была на уровне 4 000 ₽, так что сейчас это почти x2. За регистрацию в партнерской программе денег не берут. Но если не зарегистрируетесь, то и заработать на новом клиенте не сможете. Вывод простой — лучше зарегистрироваться. Шекель шекель бережет. Регистрация там в два шага: переходите по ссылке, кликайте «Стать партнером» и вперед</t>
+  </si>
+  <si>
+    <t>23.06.26 14:37</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2463</t>
+  </si>
+  <si>
+    <t>Как бизнес сегодня покупает эсэмэм Из последнего моего выступления принес вам немного инсайдов о рынке SMM-услуг. Основываюсь в основном на опыте Студии: в год мы обрабатываем около 1000 обращений, так что релевантно достаточно. Ну и с коллегами по цеху обсуждаем, ситуация плюс на минус похожая. -30 % — примерно так просело количество обращений на SMM-услуги за последний год. Сопоставьте со своими данными, получится, думаю, примерно такая картина. Это еще и коррелирует с запросами на SMM-услуги в Вордстате. Теперь к главному. Как изменился спрос с точки зрения стратегии управления ресурсами. Стандартный запрос к агентствам сегодня — это: меньше денег — лучше результат. Реже: меньше денег — тот же результат, но все равно хоть чуть лучше; столько же денег — лучше результат. Практически не существует сегодня запроса на: больше денег — еще лучше результат. Важный инсайт современного маркетингового рынка: отсутствие дополнительных бюджетов на тесты и нулевая толерантность к провалу. Никаких «а давайте потестим». Бизнес просит доказанную экспертизу и эффективность. За скобочки вынесу работу с тем же Max: мессенджер тестируется, но не от хорошей жизни, а из-за турбулентности вокруг Телеграма. Отсюда изменения в структуре запросов. Логично, что сильно упал рынок спецпроектов, креатива и продакшена: дорогие имиджевые истории сегодня рискованны, а продакшен сильно поддавливает AI-контент. Бутиковым креативным агентствам и продакшенам сейчас ооооочень тяжело. Дальше. Сильно просел рынок перфоманса в малом бизнесе. Исчезли запросы из фуда, что логично, исчез запрос с фешн-рынка, что логично, исчезли селлеры, что логично, исчез инфобиз, что логично, исчезли услуги, что логично. Крч, весь малый бизнес исчез. Полагаю, что так или иначе малый бизнес ищет решения и реализует какие-то бюджеты в прямом лидгене в Яндексе, Авито и так далее. Но в эсэмэм тут перекати-поле. Меня удивила только устойчивость позиции брендов относительно перфоманса. В прежние годы, например в ту же корону, прямо наплывы были от крупных брендов, которые пытались переключиться с имиджевого продвижения на перфом. Сейчас такого нет. Цели прежние: — рост аудитории; — рост узнаваемости; — работа с лояльностью; — коммуникации. Изменился подход — требуется прозрачность влияния имиджевых коммуникаций на бренд, эффективность. Но чтобы прям перфомить через соцканалы — не видим тренда. Рынок стал взрослее, бренды понимают, что много из лидгена в соцсетях не достанешь, эсэмэм гораздо эффективнее в коммуникации. Та же Чистая Линия из моего последнего обзора стратегии про это. Поэтому стратегия такая — сохраняем коммуникационные цели, но стараемся быть эффективнее и прозрачнее. Рынок брендового эсэмэм сейчас самый устойчивый. Конкуренция стала выше, требования жестче — все понятно, но есть работа и результаты. А вот в креативе и во всем малом бизнесе все туго и сложно.</t>
+  </si>
+  <si>
+    <t>22.06.26 15:10</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2462</t>
+  </si>
+  <si>
+    <t>Еще несколько лет назад я особо не следил за новостями в РСЯ, потому что мы эсэмэмщики, а сеть мне казалась историей про поисковую и веб-рекламу — тема вроде как не наша. РСЯ и реклама в мессенджерах вообще казались совершенно разными вещами. Но как-то незаметно они сошлись в одной точке: у нас выросли весьма немалые бюджеты в рекламе в Яндексе, во многом благодаря инструментам размещений в телеграм-каналах. То, что раньше жило по отдельности, теперь живёт вместе. Так что теперь рыночек мой, поэтому с утра читал статью руководителя развития партнерской сети Яндекса: Что делать с трафиком сайтов, когда аудитория всё больше времени проводит в соцсетях, мессенджерах и теперь ещё в нейросетях? В целом статья про то, о чем писал выше. РСЯ логично и быстро выходит всё дальше за пределы поисковой рекламы. Помимо инфлюенс-маркетинга, который прямо сейчас мы тоже используем, РСЯ развивает рекламные возможности в наружной рекламе, мобильных приложениях и в самом быстрорастущем плейсменте рынка — ритейл-медиа. Яндекс постепенно отказывается от понятия физических категорий каналов и идет в сторону омниканального подхода — быть везде, где клиент присутствует. Справедливости ради, почти только Яндексу в России это и под силу. Еще один важный инсайд из статьи. Про ИИ-плейсмент. Многие сейчас говорят про GEO и AEO. Для меня это пока больше танцы с бубном выглядели, потому что от DeepSeek, ChatGPT и Claude обратку ты нормальную не получишь. Только догадки. Но я что-то игнорировал слона в комнате. Есть ведь огромный объем пользователей Алисы AI в поиске. И вот тут инструмент российский, можно и обратную связь получить. Объёмы огромные. Не знаю цифр, но подозреваю, что больше объёмов иностранных инструментов, потому что тут простой и бесплатный доступ. Нельзя игнорировать. Так что я сейчас сам зашёл и вбил в Алису AI: «Топ-5 лучших SMM-агентств России». Вроде мы есть. Полегчало. Но работать всё равно надо. Короче, я задумался крепко, вам того же советую.</t>
+  </si>
+  <si>
+    <t>19.06.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2461</t>
+  </si>
+  <si>
+    <t>Как быстро перенести контент из телеграм-канала в канал во вконтакте Немного операционных лайфхаков из агентской жизни. Зима близко, поэтому мы для клиентов работаем над диверсификацией каналов коммуникаций. Про тот же Макс мы целое руководство уже написали, но и ВКонтакте из виду не упускаем – здесь тоже появились каналы, цифры хорошие, поэтому личка многих сейчас наполняется “Всем привет, мы решили завести канал во ВКонтакте”. Минус один – почти у всех брендов и личных блогов пустые каналы на старте. Понятно, что переносить все добро руками – труд какой-то малодостойный, но есть решения достойнее. Коллеги, во ВКонтакте есть мини-апп для переноса контента из Телеграм-канала в новый канал в ВК. И для этого есть короткая инструкция. Махинации простенькие и чем-то схожи с вот этой проверкой для РКН. А именно: 1. Подтвердить права. Прислать в мини-апп ссылку на канал, потом вставить код в описание канала, чтобы подтвердить, что ваше добро. 2. Привязать канал к сообществу. Выбрать из выпадающего списка подходящее сообщество, если его нет – создастся с нуля. 3. Выбрать, какой объем контента импортировать. 4. Опубликуйте первый приветственный пост в канал, чтобы вашим подписчикам пришло уведомление о его создании. Всё. Не нужно заново оформлять, копировать контент и делать прочие малоинтересные телодвижения. Надеюсь, пригодится.</t>
+  </si>
+  <si>
+    <t>18.06.26 17:03</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2460</t>
+  </si>
+  <si>
+    <t>Кейс “Чистая Линия”: взгляд со стороны Ребят, на одиннадцатый год существования канала я думаю, можно и новую рубрику предложить вам. Видел обзоры нашумевших кейсов в той же инсте, но обычно люди разбирают природу креатива Мне же интересно понять первопричины: как у бренда получилось дойти до вируса, в чем секрет. Попробуем на примере Чистой Линии, которую обсосали примерно все. Но все заслуженно и тут, на самом деле, есть интересные детали. Первое. Стратегия Если вы поскроллите инстаграм-аккаунт бренда, то вы увидите, что “Чистая Линия” уже три года последовательно шла по примерно той же стратегии продвижения: бренд стремился в веселые короткие ролики с продукцией. Были и дети, была мама с ребенком, были и парочки.  Там в целом и года три назад были похожие ролики на те, что сейчас трубят. Результат похоже, но тоже вполне себе достойный.  Что здесь так важно — идея появилась не вчера и результат не был случайным. Три года кто-то настойчиво со стороны бренда шел в эту историю. Бренд-директор, CMO, лид направления — не знаю (пока что), но суть важна.  99 % брендов ежегодно меняют почти полностью и концепт и подход. Годы держать одну линию — это удается немногим. Внутренняя команда бренда — красавчики.  Второе. Креативная команда Судя по ленте, нынешние креаторы зашли на проект больше полугода назад, перепробовали штук десять форматов, были неплохие результаты, но взорвало почти через полгода. Опять же. Не отступали, искали, перебирали, не останавливались на одном формате и, очевидно, команда бренда поддерживала и команду и поиски.  Третье. Контент-рубрикатор Отдельно хочу отметить, что Чистая Линия не ограничивается одним лишь форматом и одной лишь рубрикой. Контент разнообразен и даже с точки зрения вирусных активностей есть и другие интересные реализации: в аккаунте выходил трендовый сериал про мультяшных персонажей, есть юмор со статикой.  Взорвала одна рубрика, но остальные тоже работают и отрабатывают. Никто не скатился к штамповке роликов.  Третье. Где завирусилось Риторический вопрос. Вспомните любой последний вирусный кейс. А теперь вспомните где он вирусился. Инстаграм? Инстаграм.  Бабочки Вивы Ла Вики, сериал Пятерочки, мемы Геркулеса, Авиасейлс, Чистая Линия… И теперь вспомните, что примерно половина российских брендов себе запретила там присутствовать в принципе. Опасно.  Если для какого-то момента и была придумана фраза про “кто не рискует, тот не пьет шампанское”, то вот для этого. Четвертое. Где не завирусилось Те же самые ролики выходят, конечно же, ВКонтакте. Конечно же, с нулевым результатам. Шел пятый год блокировки Инстаграма, алгоритмы все еще на дне. О каком технологическом суверенитете говорим, если энный год ВК не может дать трафик ни одному брендовому кейсу.  Итог Мне видится важным подчеркнуть, что успех не случаен. За ним годы, прежде всего, работы команды бренда. Руководства. Упорно, ролик за роликом тестировали и, несмотря на успех, продолжают искать новые подходы. В запрещенном Инстаграме, опять же, несмотря на все риски. Это вызывает восхищение.  Если формат понравился, ставь лайк, буду еще делать. </t>
+  </si>
+  <si>
+    <t>18.06.26 16:59</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2459</t>
+  </si>
+  <si>
+    <t>https://www.instagram.com/chistaya_liniya_icecream?igsh=b290NW96ZG91aHZn</t>
+  </si>
+  <si>
+    <t>17.06.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2458</t>
+  </si>
+  <si>
+    <t>Новые каналы дистрибуции контента в 2026 году На последнем выступлении я говорил, что в 2026 году роста рекламных бюджетов на рынке нет. Мы все работаем в условиях ограниченных ресурсов. Поэтому главный вопрос — как делать лучший результат при меньших вложениях. Самый логичный шаг — развитие дистрибуции контента. Один ролик можно выложить только в одну соцсеть, а можно распространять во всех доступных каналах. Затраты одинаковые, а результат кратно выше. С точки зрения дистрибуции видеоконтента есть привычные каналы — клипы ВКонтакте, рилсы, шортсы на YouTube и т.д. Но появляются и новые источники трафика внутри экосистемных сервисов — формат, где публикации не ограничены одним приложением. Представьте, вы публикуете шортс, а он выходит за пределы платформы и генерит вам дополнительный охват. Один из таких примеров на нашем рынке — Яндекс Ритм. Это приложение с визуальным контентом от брендов, по формату похожее на Pinterest. Его основная фишка — весь контент сразу распространяется по экосистеме Яндекса: в раздел «Товары», в приложении и другие сервисы. Если вы сейчас зайдёте в поиск ya.ru, под поисковой строкой увидите множество продуктовых роликов — это и есть Яндекс Ритм. И, что важно, из-за самой концепции приложения это достаточно релевантный коммерческий трафик для бренда. Если ролик залетел, то можно подключить продвижение и масштабировать продвижение. Как пример, уже есть кейс бренда BAZIONI, которые начали с дублирования контента в Ритме и за 9 месяцев органически получили ~26 млн показов и около 3% продаж от общего оборота. После подключения продвижения выросли до ~169 млн показов, до 6% продаж и CPM около 13 ₽(!). Мы внутри Студии тестируем Ритм с декабря прошлого года, продвигаем как собственные контентные проекты, так и клиентов. Если вы еще не тестировали, однозначно советую всем брендам, кто создает фото- или видеоконтент. Реклама. ООО «Яндекс» ИНН 7736207543</t>
+  </si>
+  <si>
+    <t>13.06.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2457</t>
+  </si>
+  <si>
+    <t>Тэк-с, я закончил презентацию, пролистал, все нравится Поэтому можно со спокойной совестью еще раз позвать вас на онлайн-конференцию “Маркетинг в 2026 году: что работает, что не работает и чем заменить запрещенное.” Конференция пройдет уже завтра, 14 июня с 10 до 17:00. Она бесплатная, надо лишь записаться через бота: http://t.me/rumin_events_bot Я выступаю в 10:40 по Москве. 40 плюс-минут минут буду рассказывать Какой SMM нужен бизнесу в 2026 году и за что бренды готовы платить эсэмэмщику/агентству Если конкретнее, то поговорим о том: — какая сейчас ситуация со спросом на эсэмэм-услуги; — какие услуги кто, почему и за сколько покупает; — какие стратегии пользуется спросом, а какие забыты до лушчих времен; — какие ключевые показатели в нормлаьных брифах — как выполнять ключевые показатели в текущих реалиях; — немножко рабочих связок из практики Студии. Какой-то такой план. Скрин из презы добавил, чтобы знали, что она существует. Помимо меня, на конференции много известных и мастеровитых специалистов российского маркетинга: Дима Бескромный, Леша Ткачук, Паша Молянов, Слава Рюмин, Дима Румянцев, Маша Полуянова и Роман Бетретдинов из Sostav. Еще раз ссылка на бота для записи: http://t.me/rumin_events_bot И до встречи завтра, 10:40, не прощаемся :)</t>
+  </si>
+  <si>
+    <t>12.06.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2456</t>
+  </si>
+  <si>
+    <t>На Ричрейте общались с коллегами из брендов. SMM-лид крупного девелопера задал такой вопрос: А вот если заблокируют Телеграм, то куда идти? Сначала контекст — команда Студии в числе первых «помчалась» изучать Max, чтобы понять, как с ним работать, и выпустила полное руководство по продвижению в мессенджере еще в апреле. Так что у нас нет каких-то флегматичных оценок относительно «не буду в Max, потому что мне его навязали». Понимаем, что там есть и будет аудитория, понимаем, что там нужно работать. НО! Даже в самом жестком сценарии, если заблокируют Телеграм зимой, там в любом случае останется и будет активно коммуницировать огромный пласт аудитории с конкретным портретом: Городские жители: Москва, Санкт-Петербург, крупные города; М/Ж примерно 60 на 40; 20–50 лет; доход выше среднего; занятость: предприниматели, топ-менеджеры, диджитал, госслужащие, лидеры мнений. Как вы понимаете, это одна из самых дорогих и востребованных аудиторий в рекламе. Эта аудитория либо самостоятельно, либо через своих сотрудников разберется с обходом блокировок, сможет оплачивать затрудненный доступ ради безопасности и коммуникаций. Из-за блокировки Телеграма они не станут более активными в других соцсетях. И поэтому важная мысль. Для любого бренда, который чуть выше массмаркета и работает с вышеописанной аудиторией, тотальнейшей ошибкой будет решение уйти из Телеграма. Как пример: московские девелоперы комфорт-класса и выше просто себе обрубят каналы доступа к аудитории и продажи этим решением. Единственное правильное решение — искать обходные пути, маневры и формировать юридическую практику поведения в случае, если от контролирующих органов поступят какие-либо претензии. И, что самое важное, именно так все годы с момента блокировки того же Инстаграма поступают крупнейшие организации и корпорации в России, вплоть до госов. Я вообще дико восхищаюсь гибкостью и хитростью мастодонтов рынка. Их юристы еще на примере Инстаграма выработали юридические решения для работы с теми же блогерами и прямо сейчас ежемесячно реализуют рекламные бюджеты на продвижение своих услуг в соцсети, в то время как менее крупные и менее заметные для государства бренды в сотый раз режут свой сплит. Но если в 2022–2023 годах еще как-то можно было натянуть сову на глобус и заменить Инстаграм Телеграмом, то вот без Инстаграма и без Телеграма весь эсэмэм и все продвижение будут сродни прохождению верблюда через игольное ушко. Так что нет позиции: «А чем заменять Телеграм?» Есть позиция: «А как сохранить коммуникацию с аудиторией в Телеграме, если его заблокируют?» Если на этот вопрос не ответите уже сейчас или допустите тормоза со стороны юротдела, то в следующем году уступите свои позиции в соцсетях более изящным конкурентам. Так что сейчас точно есть над чем поработать.</t>
+  </si>
+  <si>
+    <t>10.06.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2455</t>
+  </si>
+  <si>
+    <t>В российском перфоманс-маркетинге последние годы позитивных новостей и новинок мало, но они есть. Если описывать одним словом, то это будет слово Авито. Многие коллеги, кто занимаются лидгеном, отмечают отличные результаты в рекламных кампаниях в рамках площадки. Это радует, это надо обсуждать и следить за новостями. Потому что они тоже имеются. Важная новость последних дней: агентский кабинет Авито Pro для продвижения объявлений селлеров теперь развивается как Avito Promo За последний год кабинет заметно расширился: появилось больше инструментов и отдельных решений для продвижения. Avito Promo позволяет выйти на «горячую» аудиторию — приоритет смещается на качественный трафик. Креативы в карточках и нестандартные форматы помогают стать заметнее, а оплата за результат и прозрачная статистика дают прогнозируемые показатели. В одном кабинете — управление работой агентства, продвижение объявлений селлеров, инструменты аналитики и автоматизации. Подробности — по ссылке.</t>
+  </si>
+  <si>
+    <t>09.06.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2454</t>
+  </si>
+  <si>
+    <t>PDF-файл 10 мировых трендов AI-контента: новое масштабное исследование от Студии Чижова и Марата Юсупова</t>
+  </si>
+  <si>
+    <t>09.06.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2450</t>
+  </si>
+  <si>
+    <t>😊 10 мировых трендов AI-контента: новое масштабное исследование от Студии Чижова и Марата Юсупова Ну что. Уже второй год мир стоит на ушах из-за нейросетей, всё понятно. Но нам, как эсэмэмщикам, интереснее другое, более практичное а как этот шум и этот ИИ сказывается на конкретном мире бизнесовых соцсетей? Очевидно, ИИ-контента в соцсетях брендов стало много. Запросов в брифах и на тендерах тоже не меньше. Целые нейроконтентные агентства на рынке вырастают. Такое нельзя оставлять без внимания. Поэтому мы пошли в несколько месячное путешествие с вопросом – а что такое хорошо в нейросетевом контенте: какие уже есть сильные кейсы, какие проблемы и, главное, какие тренды. Пошли не одни, позвали с собой сильного эксперта – Марата Юсупова, известного продуктового маркетолога и автора популярного одноименного телеграм-канала. И вот, сегодня вернулись к вам с первым (вроде бы) в России исследованием мировых трендов в AI-контенте! Что внутри нашего исследования: — 10 трендов, которые формируют новую эру AI-контента для брендов: от кинематографизации до гибридной реальности — 40+ мировых кейсов мощных креативов и провальных кампаний с разборами — как внедрять трендовый AI-контент на практике — экспертный взгляд и прогнозы от Марата Юсупова Главный инсайт, который нужно знать всем В контент-продакшне случился переход к новой AI-парадигме: от технологии к инструменту осознанного контент-маркетинга. Согласен с выводами Марата, что умение в нейроконтент как для эсэмэмщика, так и для бренда, уже не является какой-то фишкой или ценностью. Это уже обыденность. Нейроконтент – это уже неотъемлемая часть брендового контент-плана на месяц. Как и текст, статика, монтажные рилсы и продакшен. Ценность вернулась к идее. Уже не интересно “как”, гораздо важнее “что”. Как и должно быть, собственно. Настоятельно рекомендую с отчетом ознакомиться всем читателям канала, мы провели фантастическую работу по исследованию именного мирового опыта, интегрировали российские примеры и вышло, по моему скромному мнению, потрясающе. Прочитать можно по ссылке. Но я еще отдельно файлом выложу сейчас.</t>
+  </si>
+  <si>
+    <t>08.06.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2449</t>
+  </si>
+  <si>
+    <t>Маркетинг в 2026: что работает, что не работает, чем заменить запрещенное Последний год не из простых, поэтому я стараюсь не распыляться, концентрируюсь на работе в полях. Поэтому я мимо всех конференций, кроме своей. Одно выступление в 2026м. Но, тут Слава Рюмин меня позвал на новую онлайн-конференцию с мощным лайнапом из практикующих специалистов и острой темой: а как делать маркетинг в 2026 году. А тема действительно острая. Легче не становится. И, спойлер, не станет. С каждым месяцем все на спад и мы уже одной ногой в стабильно низком летнем маркетинговом сезоне. Крч, я согласился поучаствовать. Выступать буду с, как мне кажется, самой актуальной темой для эсэмэмщиков “Какой SMM нужен бизнесу в 2026 году: что работает и за что платят бренды”. Ну и самое важное – конференция бесплатная. И меня, и других спикеров, можно будет послушать абсолютно бесплатно. Надо только записаться по ссылке: http://t.me/rumin_events_bot Записывайтесь прямо сейчас, а я пока добавлю деталей. Что это: онлайн-конференция “Маркетинг в 2026” Когда: 14 июня (онлайн), с 10:00 до 17:00 по мск с перерывом на обед. Программа Лёша Ткачук — как устроена архитектура SMM в 2026: эффективные стратегии и свежие примеры. Саша Чижов — какой SMM реально нужен сегодня бизнесу и за что сейчас готовы платить бренды. Игорь Зуев — как подбирать лучшие методы продвижения под проект, на реальных кейсах своих приложений с выручкой 100M+ в год. Маша Полуянова — как бизнесу и блогерам выживать в Телеграме в условиях блокировок. Роман Бедретдинов (Sostav) — «всех уволят, а я останусь»: как остаться ценным, когда редакцию перевели на нейросети. Паша Молянов — нейросети и вайбкодинг: что реально приносит деньги, а что экономит силы и ресурсы. Слава Рюмин — как взломать вирусные текстовые площадки, которые ещё разрешены в России в 2026. Дима Бескромный – Инструкция по сборке личного бренда в 2026 Дима Румянцев — МАКС в 2026: кому, зачем, сколько стоит и что вы получите. Как и сказал, участие абсолютно бесплатное, надо по ссылке записаться на бота конференции: http://t.me/rumin_events_bot Внутри есть условие – надо будет подписаться на каналы всех выступающих, что, судя по статистике канала, вы и так уже сделали. А если не сделали – имеет смысл, тут без проходных каналов и лучшая благодарность выступающему. Так что записывайтесь и до встречи 14 июня, я выступаю в 10:40!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1886,51 +2066,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H168"/>
+  <dimension ref="A1:H188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4648.008" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -3781,51 +3961,51 @@
       </c>
       <c r="G72">
         <v>70</v>
       </c>
       <c r="H72">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>20622</v>
       </c>
       <c r="B73" t="s">
         <v>218</v>
       </c>
       <c r="C73" t="s">
         <v>219</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E73">
         <v>6076</v>
       </c>
       <c r="F73">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G73">
         <v>229</v>
       </c>
       <c r="H73">
         <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>20623</v>
       </c>
       <c r="B74" t="s">
         <v>221</v>
       </c>
       <c r="C74" t="s">
         <v>222</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E74">
         <v>5767</v>
       </c>
       <c r="F74">
@@ -6025,68 +6205,68 @@
       </c>
       <c r="F159">
         <v>19</v>
       </c>
       <c r="G159">
         <v>114</v>
       </c>
       <c r="H159">
         <v>17</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>90128</v>
       </c>
       <c r="B160" t="s">
         <v>477</v>
       </c>
       <c r="C160" t="s">
         <v>478</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>479</v>
       </c>
       <c r="E160">
-        <v>458</v>
+        <v>526</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>90129</v>
       </c>
       <c r="B161" t="s">
         <v>477</v>
       </c>
       <c r="C161" t="s">
         <v>480</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>481</v>
       </c>
       <c r="E161">
-        <v>460</v>
+        <v>526</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>90130</v>
       </c>
       <c r="B162" t="s">
         <v>482</v>
       </c>
       <c r="C162" t="s">
         <v>483</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>484</v>
       </c>
       <c r="E162">
         <v>1513</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>90131</v>
       </c>
       <c r="B163" t="s">
         <v>485</v>
@@ -6162,50 +6342,390 @@
       <c r="C167" t="s">
         <v>498</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>499</v>
       </c>
       <c r="E167">
         <v>2781</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>90136</v>
       </c>
       <c r="B168" t="s">
         <v>500</v>
       </c>
       <c r="C168" t="s">
         <v>501</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>502</v>
       </c>
       <c r="E168">
         <v>2971</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>91401</v>
+      </c>
+      <c r="B169" t="s">
+        <v>503</v>
+      </c>
+      <c r="C169" t="s">
+        <v>504</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="E169">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>91402</v>
+      </c>
+      <c r="B170" t="s">
+        <v>506</v>
+      </c>
+      <c r="C170" t="s">
+        <v>507</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="E170">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>91403</v>
+      </c>
+      <c r="B171" t="s">
+        <v>509</v>
+      </c>
+      <c r="C171" t="s">
+        <v>510</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="E171">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>91404</v>
+      </c>
+      <c r="B172" t="s">
+        <v>512</v>
+      </c>
+      <c r="C172" t="s">
+        <v>513</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>91405</v>
+      </c>
+      <c r="B173" t="s">
+        <v>515</v>
+      </c>
+      <c r="C173" t="s">
+        <v>516</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="E173">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>91406</v>
+      </c>
+      <c r="B174" t="s">
+        <v>518</v>
+      </c>
+      <c r="C174" t="s">
+        <v>519</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="E174">
+        <v>2667</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>91407</v>
+      </c>
+      <c r="B175" t="s">
+        <v>521</v>
+      </c>
+      <c r="C175" t="s">
+        <v>522</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="E175">
+        <v>3629</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>91408</v>
+      </c>
+      <c r="B176" t="s">
+        <v>524</v>
+      </c>
+      <c r="C176" t="s">
+        <v>525</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="E176">
+        <v>6407</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>91409</v>
+      </c>
+      <c r="B177" t="s">
+        <v>527</v>
+      </c>
+      <c r="C177" t="s">
+        <v>528</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E177">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>91410</v>
+      </c>
+      <c r="B178" t="s">
+        <v>530</v>
+      </c>
+      <c r="C178" t="s">
+        <v>531</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="E178">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>91411</v>
+      </c>
+      <c r="B179" t="s">
+        <v>533</v>
+      </c>
+      <c r="C179" t="s">
+        <v>534</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="E179">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>91412</v>
+      </c>
+      <c r="B180" t="s">
+        <v>536</v>
+      </c>
+      <c r="C180" t="s">
+        <v>537</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="E180">
+        <v>3222</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>91413</v>
+      </c>
+      <c r="B181" t="s">
+        <v>539</v>
+      </c>
+      <c r="C181" t="s">
+        <v>540</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="E181">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182">
+        <v>91414</v>
+      </c>
+      <c r="B182" t="s">
+        <v>542</v>
+      </c>
+      <c r="C182" t="s">
+        <v>543</v>
+      </c>
+      <c r="D182" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="E182">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183">
+        <v>91415</v>
+      </c>
+      <c r="B183" t="s">
+        <v>545</v>
+      </c>
+      <c r="C183" t="s">
+        <v>546</v>
+      </c>
+      <c r="D183" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E183">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184">
+        <v>91416</v>
+      </c>
+      <c r="B184" t="s">
+        <v>548</v>
+      </c>
+      <c r="C184" t="s">
+        <v>549</v>
+      </c>
+      <c r="D184" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="E184">
+        <v>3918</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185">
+        <v>91417</v>
+      </c>
+      <c r="B185" t="s">
+        <v>551</v>
+      </c>
+      <c r="C185" t="s">
+        <v>552</v>
+      </c>
+      <c r="D185" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E185">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186">
+        <v>91418</v>
+      </c>
+      <c r="B186" t="s">
+        <v>554</v>
+      </c>
+      <c r="C186" t="s">
+        <v>555</v>
+      </c>
+      <c r="D186" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="E186">
+        <v>3749</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187">
+        <v>91419</v>
+      </c>
+      <c r="B187" t="s">
+        <v>557</v>
+      </c>
+      <c r="C187" t="s">
+        <v>558</v>
+      </c>
+      <c r="D187" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="E187">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188">
+        <v>91420</v>
+      </c>
+      <c r="B188" t="s">
+        <v>560</v>
+      </c>
+      <c r="C188" t="s">
+        <v>561</v>
+      </c>
+      <c r="D188" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="E188">
+        <v>2504</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">