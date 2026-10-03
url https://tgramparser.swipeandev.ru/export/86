--- v3 (2026-08-03)
+++ v4 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="563">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="575">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1701,50 +1701,86 @@
     <t>09.06.26 14:42</t>
   </si>
   <si>
     <t>t.me/blogsmm/2454</t>
   </si>
   <si>
     <t>PDF-файл 10 мировых трендов AI-контента: новое масштабное исследование от Студии Чижова и Марата Юсупова</t>
   </si>
   <si>
     <t>09.06.26 14:41</t>
   </si>
   <si>
     <t>t.me/blogsmm/2450</t>
   </si>
   <si>
     <t>😊 10 мировых трендов AI-контента: новое масштабное исследование от Студии Чижова и Марата Юсупова Ну что. Уже второй год мир стоит на ушах из-за нейросетей, всё понятно. Но нам, как эсэмэмщикам, интереснее другое, более практичное а как этот шум и этот ИИ сказывается на конкретном мире бизнесовых соцсетей? Очевидно, ИИ-контента в соцсетях брендов стало много. Запросов в брифах и на тендерах тоже не меньше. Целые нейроконтентные агентства на рынке вырастают. Такое нельзя оставлять без внимания. Поэтому мы пошли в несколько месячное путешествие с вопросом – а что такое хорошо в нейросетевом контенте: какие уже есть сильные кейсы, какие проблемы и, главное, какие тренды. Пошли не одни, позвали с собой сильного эксперта – Марата Юсупова, известного продуктового маркетолога и автора популярного одноименного телеграм-канала. И вот, сегодня вернулись к вам с первым (вроде бы) в России исследованием мировых трендов в AI-контенте! Что внутри нашего исследования: — 10 трендов, которые формируют новую эру AI-контента для брендов: от кинематографизации до гибридной реальности — 40+ мировых кейсов мощных креативов и провальных кампаний с разборами — как внедрять трендовый AI-контент на практике — экспертный взгляд и прогнозы от Марата Юсупова Главный инсайт, который нужно знать всем В контент-продакшне случился переход к новой AI-парадигме: от технологии к инструменту осознанного контент-маркетинга. Согласен с выводами Марата, что умение в нейроконтент как для эсэмэмщика, так и для бренда, уже не является какой-то фишкой или ценностью. Это уже обыденность. Нейроконтент – это уже неотъемлемая часть брендового контент-плана на месяц. Как и текст, статика, монтажные рилсы и продакшен. Ценность вернулась к идее. Уже не интересно “как”, гораздо важнее “что”. Как и должно быть, собственно. Настоятельно рекомендую с отчетом ознакомиться всем читателям канала, мы провели фантастическую работу по исследованию именного мирового опыта, интегрировали российские примеры и вышло, по моему скромному мнению, потрясающе. Прочитать можно по ссылке. Но я еще отдельно файлом выложу сейчас.</t>
   </si>
   <si>
     <t>08.06.26 13:33</t>
   </si>
   <si>
     <t>t.me/blogsmm/2449</t>
   </si>
   <si>
     <t>Маркетинг в 2026: что работает, что не работает, чем заменить запрещенное Последний год не из простых, поэтому я стараюсь не распыляться, концентрируюсь на работе в полях. Поэтому я мимо всех конференций, кроме своей. Одно выступление в 2026м. Но, тут Слава Рюмин меня позвал на новую онлайн-конференцию с мощным лайнапом из практикующих специалистов и острой темой: а как делать маркетинг в 2026 году. А тема действительно острая. Легче не становится. И, спойлер, не станет. С каждым месяцем все на спад и мы уже одной ногой в стабильно низком летнем маркетинговом сезоне. Крч, я согласился поучаствовать. Выступать буду с, как мне кажется, самой актуальной темой для эсэмэмщиков “Какой SMM нужен бизнесу в 2026 году: что работает и за что платят бренды”. Ну и самое важное – конференция бесплатная. И меня, и других спикеров, можно будет послушать абсолютно бесплатно. Надо только записаться по ссылке: http://t.me/rumin_events_bot Записывайтесь прямо сейчас, а я пока добавлю деталей. Что это: онлайн-конференция “Маркетинг в 2026” Когда: 14 июня (онлайн), с 10:00 до 17:00 по мск с перерывом на обед. Программа Лёша Ткачук — как устроена архитектура SMM в 2026: эффективные стратегии и свежие примеры. Саша Чижов — какой SMM реально нужен сегодня бизнесу и за что сейчас готовы платить бренды. Игорь Зуев — как подбирать лучшие методы продвижения под проект, на реальных кейсах своих приложений с выручкой 100M+ в год. Маша Полуянова — как бизнесу и блогерам выживать в Телеграме в условиях блокировок. Роман Бедретдинов (Sostav) — «всех уволят, а я останусь»: как остаться ценным, когда редакцию перевели на нейросети. Паша Молянов — нейросети и вайбкодинг: что реально приносит деньги, а что экономит силы и ресурсы. Слава Рюмин — как взломать вирусные текстовые площадки, которые ещё разрешены в России в 2026. Дима Бескромный – Инструкция по сборке личного бренда в 2026 Дима Румянцев — МАКС в 2026: кому, зачем, сколько стоит и что вы получите. Как и сказал, участие абсолютно бесплатное, надо по ссылке записаться на бота конференции: http://t.me/rumin_events_bot Внутри есть условие – надо будет подписаться на каналы всех выступающих, что, судя по статистике канала, вы и так уже сделали. А если не сделали – имеет смысл, тут без проходных каналов и лучшая благодарность выступающему. Так что записывайтесь и до встречи 14 июня, я выступаю в 10:40!</t>
+  </si>
+  <si>
+    <t>07.08.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2475</t>
+  </si>
+  <si>
+    <t>Честно говоря, рад всему, что сейчас происходил вокруг колобка. Рад, что все так навалилось в один момент, чтобы получился правильный, с моей точки зрения, общественно-культурный кейс. Рад, что Человека-Паука перенесли именно сейчас. Последние годы мы и так живем под проевропейским “идите нахер”: санкции, проблемы с визами, белые флаги на олимпиадах, отмены Евровидений. Это мы ок, отношение к себе поняли, приняли к сведению, но как-то последнее время против нас играют еще и свои же, с которыми мы вроде бы должны держаться вместе: списки роскомнадзора, запрет телеграма, борьба с ВПН… При этом мы вроде бы видим и знаем, как плохо отменять ту же российскую культуру, чем, например, сейчас занимаются на Украине, сами себя отбрасывая в каменный век. Но кино – тоже ведь искусство. Да, даже “Человек-паук”. Я вообще не поклонник жанра всех вселенных по комиксам, но есть фанаты по всему миру, это факт, надо уважать интересы людей. Как минимум, тот же “Человек-паук” не несет никакой “разрушительной” силы для российского общества, никаких антироссийских нарративов нет. Может быть если бы не весь контекст запретов, такой реакции бы и не было. А она есть. В колобка летит сейчас контекстное накопительное недовольство. Как будто бы в 2026 году надо прекращать запрещать. Сигнальчик. Дальше. Все эти переносы – это, конечно же, хамство и неуважение к потребителю. Под маской “поддержать отечественного производителя”. Причем хамство больше даже со стороны тех, кого сейчас не слышно и не видно – продюсеров, которые решили, что вот так неуважительно к своему покупателю можно деньги зарабатывать. Пролоббировали, получили такую возможность, думали, что ключ к успеху. Поэтому я рад, что именно такая реакция у общества – просто не покупать билеты. Это бьет больнее всего, больнее любых разгонов в соцсетях. Рад тому, что сейчас форсится не какой-то околополитический треп, которые конечно же пропаганда взяла бы на вооружение и начала разгонять, что это враги пишут комментарии. Тут просто конкретные рилсы с пустыми залами. Флешмоб пустых залов – это идеальная реакция на данный момент. Если фильм итогово уйдет в жирный минус, то это станет хрестоматийным кейсом прежде всего для создателей контента, которые чуть лучше поймут, что надо конкурировать за внимание без подобных уничижительных инструментов. Также я рад, что медийные личности, участвующие в фильме, поверили в себя и пошли конфликтовать с обычными людьми. Не хватило ума и опыта натянуть черные водолазки и приторно извиняться. Ошиблись. И теперь весь рынок наблюдает как оно бывает, когда ты такой мастер подколов и сантехники. Мотают на ус все. С другой стороны, конечно, аудитория понимает фальшь водолазок. Там мысли те же, просто опыта и эрудиции больше, чтобы не лезть. Никогда нельзя забывать, кто и что обеспечивает твои рекламные контракты и вообще сам факт участия в этом фильме. Благо, что в дискуссию кинулись не профессиональные актеры, а конкретно те, кто захайпил на охватах в соцсетях. Очень полезный урок. И я рад, что флешмоб разгоняется в соцсетях. Как-то в других коммуникационных каналах таких кейсов не создается. А тут – соцсети. Нельзя о них забывать :)</t>
+  </si>
+  <si>
+    <t>05.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2474</t>
+  </si>
+  <si>
+    <t>Меня часто спрашивают смотрю ли я рилсы в Инстаграме. Да. На днях на глаза попалась новая рубрика-коллаба Шастуна и Журалева, где они за минуту придумывают креатив под запрос. Посмотрел один из роликов, к посту прикрепил, тоже посмотрите, потому что это просто невероятная жиза и проблема рекламного рынка, о которой мало кто говорит. У них там реклама такси, в котором цена снижается за каждую минуту опоздания. Очень удобное ТЗ, кстати говоря, но да ладно. Шастун сходу придумывает сценарий и он просто заебись. Еще Антон своим голосом голосом рассказывает, рисуется яркая, сочная, ебкая, мощная картинка. Журавлев констатирует “это просто охуенно”. Согласен. Но самый сок дальше. По этому сценарию делают ИИ ролик. И ролик из разряда инстакомментариев “блин, слушай, а на самом деле это прям полное говно!” Абсолютно провальная реализация, превратившая мощный сценарий в безжизненный нейрослоп. Почему. У главного героя типичное идеальное нейролицо, которое не запоминается абсолютно и в процессе ролика ты забываешь как он выглядит. Я кстати так и не понял, нейросетка потом лицо меняла или нет. Таксист почему-то оказывается не в какой-то единой пробке, а постоянно меняет свою дислокацию, оказываясь в разных местах. Из-за незапоминающегося главного героя и меняющего дислокацию таксиста вся сюжетная рамка ломается – в ролике не создается ощущения, что таксист едет именно по этому заказу за одним и тем же человеком. Который, в свою очередь, постепенно богатеет из-за опоздания таксиста. В итоге это просто приключения таксиста, который вечно опаздывает за пассажирами с небольшим достатком, но при этом радует и вовремя подъезжает только за очень богатым чуваком. На желтом старом ведре. К люкс отелю. Ребята в начале ролика говорят, что “ни мне, ни ему за это не платили! ни копейки!”. Пророческие слова, мужики! Потому что в агентсткой реальности вам бы точно за этот ролик не заплатили бы ни копейки. Было бы так. С этим сценарием и вашими именами выиграли бы тендер условно на 300 000 рублей. Естественно, постоплатой. Реализовали бы, скинули заказчику и отхватили бы гигантских пиздюлей за качество, получили бы длинный комментарий, где было бы из разряда “Коллеги, полученный результат абсолютно не соответствует ТЗ и тому сценарию, под который мы с вами заключались… Мы крайне разочарованы опытом нашего сотрудничества, … ролик принять не можем, … акты не подпишем, … чешите лесом, креаторы диванные”. И почесали бы лесом с ноль рублей и заслуженном местом в блэк листе. Саспиенс какой. Между идеей, даже сценарием и итоговым результатом абсолютнейшая пропасть. Вот это вот “ролик был бы такой…” и “вот так я бы сделал маркетинг Сбера” стоит примерно нихера. Верно и обратное, любой хороший итоговый ролик бренда – это огромная работа команды с тысячей правок и согласований. Так выпьем же за тех, за чьи ролики платят и не жалеют! Чот реально в конце на какой-то тост выбило. Ну пьем тогда.</t>
+  </si>
+  <si>
+    <t>31.07.26 14:57</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2473</t>
+  </si>
+  <si>
+    <t>Когда я говорил про то, как выживать бизнесу в кризис, я немало писал, что важно не распыляться и идти вглубь своих сильных сторон. И мы, как агентство, живем по тем же правилам. В «жирные» времена тестировали новые юниты и направления, сейчас — максимальная концентрация на соцсетях, где знаем, как делать лучше. Пример — сегодня Авито это один из самых эффективных каналов в лидогенерации и перфомансе. И мы делегируем такие услуги. Если бы нам, как бизнесу, понадобилось продвижение на Авито, мы бы наняли профильных специалистов, а не пытались делать это внутри. Как, допустим, в этом кейсе. Поставщик цветов из Воронежа и Санкт-Петербурга долгое время сам занимался продвижением на Авито. Получал около 130 обращений в месяц, но понял, что дальше так нельзя. Работу передали агентству PR Klab. Коллеги не стали искать волшебную кнопку. Просто профессионально пересобрали продвижение: изучили поисковые запросы аудитории, заменили фотографии на более цепляющие, переписали тексты объявлений, откалибровали ставки, ежедневно работали с карточками и убирали те, которые не приносили результата. В итоге количество контактов выросло с 131 до 776, конверсия из просмотра в обращение увеличилась с 3,3 % до 7,3 %, а продажи выросли на 60 %. Но, честно говоря, меня в этом кейсе больше зацепили даже не цифры. А то, что владелец снова смог заниматься своим бизнесом, а не разбираться в алгоритмах Авито. И еще раз важная мысль. Даже с учетом возможностей нейросетей, которые уже сегодня могут значительно ускорить и удешевить работу с трафиком, я бы все равно выбирал не путь «делать самому», а путь «нанять сильного специалиста, который использует AI». ИИ — это усилитель экспертизы, а не ее замена. Поэтому, если уж и оптимизировать расходы, то не за счет отказа от специалистов, а за счет того, что сильные специалисты с помощью AI сегодня способны делать значительно больше и значительно лучше. Это, как мне кажется, гораздо более выигрышная стратегия.</t>
+  </si>
+  <si>
+    <t>30.07.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/blogsmm/2472</t>
+  </si>
+  <si>
+    <t>Бренды теряют монополию на смыслы Изучали с командой Канны и их результаты: огромное количество сильных кейсов, можно много об этом поговорить. И поговорим. Но вот один инсайт зацепил. Пост писать захотелось. Суть. Раньше, хочешь не хочешь, между аудиторией и брендами была определённая стена из возможностей. Потребитель мог дома написать какой-нибудь отзыв на продукт, сделать непрофессиональную фотку или видео. Такой вот дворовый UGC: низкое качество выдаёт реальность опыта. Такой контент, конечно, важен, влияет на покупку продукта, всё ясно. Но. Смыслами и восприятием всё же управляли бренды и агентства: рекламные ролики, фотосессии, продакшен и так далее. Смыслы — бренды, опыт — аудитория. Аудитория на смыслы бренда могла сказать «кайф» или «фу», но не могла сама создать рекламную кампанию или какие-то новые смыслы. Не из-за отсутствия креативности, а из-за отсутствия финансовых возможностей. Дальше в соцсетях вырос слой блогеров, которые творчески взаимодействовали с брендом и демонстрировали уже своё восприятие. Но всё равно. Было ТЗ и деньги от бренда, от блогера — креатив. Всё управляемо и предсказуемо. А вот теперь появился AI. И, мне кажется, мы ещё до конца не осознаём, насколько он изменит игру и на рекламном рынке. Потому что сегодня впервые потребитель независимо от бренда может с помощью инструментов нейросетей создавать в не худшем качестве любой креатив о продукте, который только придёт ему в голову. К примеру. Вы производитель куриных субпродуктов. Какая-нибудь «Омская курочка». Вы делаете ставку на доброту и позитив, снимаете ролики про то, как ваша курочка любит омичей, помогает сажать деревья, обнимает детишек и вот это всё. Но вот появился AI-креатор, который на антитезе захочет разогнать агрессивную концепцию. Теперь Омская курочка — мутант-убийца, которая ходит по супермаркетам и потрошит омичей за то, что они когда-то кушали или задумывались о том, чтобы покушать ваши субпродукты. Качество его роликов будет не хуже брендовых, и в целом без упоминания будет непонятно, кто их создал — блогер или сам бренд. Охваты — многомиллионные. Такая концепция, конечно же, сильнее взорвёт, нежели мягкая скучная любовь ко всему миру. И вот вся Россия ассоциирует вашу курочку с этим крео-потрошителем из Инстаграма. Бренд бессилен перед народным творчеством. Что делать будете? Олды помнят кейс коллег из Setters с пышечной. Но всё же ту сексуализацию сделало профессиональное агентство за неслабые деньги для собственного кейса. Как только поступил негатив от бренда — стопнули. Сегодня, если публикация с курицей-монстром будет собирать креатору больше 1 000 лайков, ты не остановишь поток креатива. Стоимость — несколько токенов. Запрещать через суды — канселлинг. И? В нашем отчёте по Каннам команда Студии пишет: «Бренды потеряли монополию на смыслы». И это действительно фундаментальное изменение рекламного и креативного рынка, которое ещё предстоит переварить и с которым предстоит научиться работать. Ответов на этот тренд в посте пока нет, пока осознаём.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2066,51 +2102,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H188"/>
+  <dimension ref="A1:H192"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4648.008" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -6358,51 +6394,51 @@
       </c>
       <c r="C168" t="s">
         <v>501</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>502</v>
       </c>
       <c r="E168">
         <v>2971</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>91401</v>
       </c>
       <c r="B169" t="s">
         <v>503</v>
       </c>
       <c r="C169" t="s">
         <v>504</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>505</v>
       </c>
       <c r="E169">
-        <v>1782</v>
+        <v>4118</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>91402</v>
       </c>
       <c r="B170" t="s">
         <v>506</v>
       </c>
       <c r="C170" t="s">
         <v>507</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>508</v>
       </c>
       <c r="E170">
         <v>1651</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>91403</v>
       </c>
       <c r="B171" t="s">
         <v>509</v>
@@ -6682,50 +6718,118 @@
       <c r="C187" t="s">
         <v>558</v>
       </c>
       <c r="D187" s="1" t="s">
         <v>559</v>
       </c>
       <c r="E187">
         <v>2574</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>91420</v>
       </c>
       <c r="B188" t="s">
         <v>560</v>
       </c>
       <c r="C188" t="s">
         <v>561</v>
       </c>
       <c r="D188" s="1" t="s">
         <v>562</v>
       </c>
       <c r="E188">
         <v>2504</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189">
+        <v>92767</v>
+      </c>
+      <c r="B189" t="s">
+        <v>563</v>
+      </c>
+      <c r="C189" t="s">
+        <v>564</v>
+      </c>
+      <c r="D189" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="E189">
+        <v>4323</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190">
+        <v>92768</v>
+      </c>
+      <c r="B190" t="s">
+        <v>566</v>
+      </c>
+      <c r="C190" t="s">
+        <v>567</v>
+      </c>
+      <c r="D190" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="E190">
+        <v>3006</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191">
+        <v>92769</v>
+      </c>
+      <c r="B191" t="s">
+        <v>569</v>
+      </c>
+      <c r="C191" t="s">
+        <v>570</v>
+      </c>
+      <c r="D191" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="E191">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192">
+        <v>92770</v>
+      </c>
+      <c r="B192" t="s">
+        <v>572</v>
+      </c>
+      <c r="C192" t="s">
+        <v>573</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="E192">
+        <v>2664</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">