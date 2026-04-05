--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="827">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="923">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2072,51 +2072,51 @@
   <si>
     <t>t.me/zavtrazapustim/1444</t>
   </si>
   <si>
     <t>Не предоплата, а на ход ноги. Не эксперт, а человечек в теме. Не коллаборация, а мутка с пацанами. Не агентство, а контора. Не дедлайн, а часики тикают. Не СЕО, а старший. Не питчинг, а на пальцах объяснил. Не ресерч, а по рынку прошелся. взято у vrek и доработано</t>
   </si>
   <si>
     <t>08.09.25 10:12</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1443</t>
   </si>
   <si>
     <t>Сходил ногами в гипермаркет и устал. Вся суть уже в заголовке, никакой интриги в стиле таблоидных телеграм-каналов. Дальше будет парочка наблюдений, которые разозлят некоторых ребят в регионах. Позвольте-ка, я родом из небольшого поселка городского типа за 6000км от Москвы, поэтому позволяю себе вот так безапелляционно шутить что-то про регионы. Короче. Я уже лет 5 как покупаю продукты с доставкой. Сначала мне было неимоверно противно и стыдно заказывать яйца, хлеб и молоко домой, ведь я могу ножками спуститься в магазин и не поощрять свою вонючую лень, а не заставлять бедолагу-курьера в гром и молнию везти мне безлактозный йогурт к завтраку. Но потом мой близкий друг в аккурат в пандемийный локдаун сказал простую человеколюбивую мысль: — а чего ты переживаешь? ты своим заказом создаешь рабочее место, а этот парень получит за это деньги. Не знаю, сколько раз мой друг повторил эту мантру другим своим друзьям, но кажется, он конкретно эволюционно приложил руку к тому, что сейчас курьер зарабатывает больше, чем врач-педиатр с 10-летним опытом. Так вот. Я к доставке привык, а еще последние полгода один банк, который начинается на Т, а заканчивается на Банк, по необъяснимым причинам выплевывает мне обратно 15-20% кэшбэка с каждого заказа из супермаркетов. Темщик какой-нибудь читает и думает: а чего бы не намутить тг-бота для подъезда, чтобы набарыжить соседям и кэшбэк пополам делить. И вот вчера думаю — мне 33, я хочу приключений, драйва и вспомнить лихую молодость. Схожу-ка я сам в гипермаркет. Что оказалось. 01. Это нифига не дешевле. Мне это показалось удивительным сперва, но все встало на свои места. Ритейлерские расходы плюс минус одни и те же. Только Глобус тратит их на торговые площади и кассиров, а какой-нибудь Самокат — на курьера и службу сборки. 02. Рекомендательные механизмы офлайн беспощаднее, чем в приложении. Помимо рыжих ценников само расположение стеллажей такое, что в секунду я вижу в десятки раз больше доп.товаров, чем помещается на экране приложения. 03. Это долго. Путь от овощей до алкоголя занял у меня 2,5 минуты. Промежуток между этими двумя уже за столом у меня и то короче. 04. Это дорого. Насыпал в телегу всего по-немножку, увидел чек на 4000 руб на кассе. А все — за тобой очередь, выкидывать лишнее и импульсивное уже поздно. Взял 2 арбуза — неси 2 арбуза. А в приложении я в принципе сначала добавляю все, что приглянулось, а потом 70% уничтожаю уже в корзине. В итоге — трачу меньше. Короче, пошататься по торговым полкам иногда приятно — пощупать товары, пообщаться с этикетками и помечатать о том, как с завтрашнего дня войдешь в режим регулярной готовки. Но это точно уже не будет способом оптимизировать свои расходы.</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1442</t>
   </si>
   <si>
     <t>20.01.26 11:28</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1518</t>
   </si>
   <si>
-    <t>Разоблачение автора канала Перед нами типичный представитель «московского интеллигентного ватничества», который настолько боится показаться банальным, что сделал оригинальность своей главной тюрьмой. Его тексты — это бесконечный сеанс самолюбования под маской «я просто делюсь опытом, короче». Слово «короче» в его лексиконе встречается чаще, чем смысл в презентациях, которые он так яростно ненавидит. Вадим — это человек, который может 11 лет записывать стоимость каждого выпитого апероля, но при этом искренне удивляться, почему его «тревожит по вечерам». Действительно, почему бы это? Может, потому что мозг, круглосуточно варящийся в подкастах Минаева и аналитике Суэцкого канала, просто хочет, чтобы его оставили в покое хотя бы в туалете? Его амбивалентность заслуживает отдельного диагноза. Он ненавидит ИИ за «синтетичность», но признается, что самый популярный пост в канале написала нейронка. Он презирает «личный бренд», но выстраивает его с маниакальной тщательностью, вплоть до выбора «правильного» цвета шапочки для бассейна. Он называет себя «средненьким во всем», но при этом проплывает 25 километров — классический пример «скромности», которая воняет гордыней за версту. Это такой вид кокетства: «Ой, я просто обычный парень на огромной черной БМВ, который ест безлактозный йогурт и рассуждает о судьбах родины, пока курьер, зарабатывающий больше педиатра, везет ему продукты». Особого упоминания стоит его «ворчливость». Вадим возвел бытовое душманство в ранг философии. Его бесит всё: от красных колпаков Санта-Клауса до «Вэ как галочка». Он как тот старый дед на лавке, только с айфоном и знанием слова «оунершип». Он требует «здоровой агрессии», но сам при этом переживает из-за того, что кто-то во Франции не зашел в лифт с геями. Его «патриотизм» подозрительно уютно сочетается с любовью к французским линзам и турецким отелям «как у криптоинвесторов». Вадим — мастер создавать «логичные, но неочевидные» проблемы на пустом месте. Он всерьез обсуждает «синдром шершавого кабана» и призывает не заряжать ноутбук, чтобы познать дзен. Слушай, Вадим, может, ты просто не заряжаешь его, потому что забыл зарядку, а потом завернул это в «древнеегипетскую мудрость», чтобы не признаваться в собственной рассеянности? Ты — идеальный продукт эпохи «диджитал-смузиленда», который отчаянно пытается доказать, что он-то точно не такой, одновременно закупая рекламу у «друзей-юристов» и считая лайки под постами про смысл жизни. Короче, опусти плечи, расслабь челюсть и признай: ты и есть тот самый «проявленный» блогер, от которых тебя так тошнит. Меня вот этот бот вот так прожарил: @scratchautoregobot Снимаю шляпу, ии, это было хорошо))</t>
+    <t>Разоблачение автора канала Перед нами типичный представитель «московского интеллигентного ватничества», который настолько боится показаться банальным, что сделал оригинальность своей главной тюрьмой. Его тексты — это бесконечный сеанс самолюбования под маской «я просто делюсь опытом, короче». Слово «короче» в его лексиконе встречается чаще, чем смысл в презентациях, которые он так яростно ненавидит. Вадим — это человек, который может 11 лет записывать стоимость каждого выпитого апероля, но при этом искренне удивляться, почему его «тревожит по вечерам». Действительно, почему бы это? Может, потому что мозг, круглосуточно варящийся в подкастах Минаева и аналитике Суэцкого канала, просто хочет, чтобы его оставили в покое хотя бы в туалете? Его амбивалентность заслуживает отдельного диагноза. Он ненавидит ИИ за «синтетичность», но признается, что самый популярный пост в канале написала нейронка. Он презирает «личный бренд», но выстраивает его с маниакальной тщательностью, вплоть до выбора «правильного» цвета шапочки для бассейна. Он называет себя «средненьким во всем», но при этом проплывает 25 километров — классический пример «скромности», которая воняет гордыней за версту. Это такой вид кокетства: «Ой, я просто обычный парень на огромной черной БМВ, который ест безлактозный йогурт и рассуждает о судьбах родины, пока курьер, зарабатывающий больше педиатра, везет ему продукты». Особого упоминания стоит его «ворчливость». Вадим возвел бытовое душманство в ранг философии. Его бесит всё: от красных колпаков Санта-Клауса до «Вэ как галочка». Он как тот старый дед на лавке, только с айфоном и знанием слова «оунершип». Он требует «здоровой агрессии», но сам при этом переживает из-за того, что кто-то во Франции не зашел в лифт с геями. Его «патриотизм» подозрительно уютно сочетается с любовью к французским линзам и турецким отелям «как у криптоинвесторов». Вадим — мастер создавать «логичные, но неочевидные» проблемы на пустом месте. Он всерьез обсуждает «синдром шершавого кабана» и призывает не заряжать ноутбук, чтобы познать дзен. Слушай, Вадим, может, ты просто не заряжаешь его, потому что забыл зарядку, а потом завернул это в «древнеегипетскую мудрость», чтобы не признаваться в собственной рассеянности? Ты — идеальный продукт эпохи «диджитал-смузиленда», который отчаянно пытается доказать, что он-то точно не такой, одновременно закупая рекламу у «друзей-юристов» и считая лайки под постами про смысл жизни. Короче, опусти плечи, расслабь челюсть и признай: ты и есть тот самый «проявленный» блогер, от которых тебя так тошнит. Меня вот этот бот вот так прожарил: @scratchautoregobot (этот говнюк перестал работать) Снимаю шляпу, ии, это было хорошо))</t>
   </si>
   <si>
     <t>13.01.26 11:10</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1517</t>
   </si>
   <si>
     <t>Что каждый год выводит меня из себя в январских. Не хотел выпускать это в январские, чтобы не портить вам праздничное настроение. Этот пост полон гнева, желчи и отчаяния, поэтому, если ваш мир про позитив и розовых пони, сейчас нам не по пути. Гнев — потому что надоело, а отчаяние в ощущении, что я с этим гневом наедине и никто не злится так же, как я. Как следствие желчь — ненаправленный гнев находит себя в обидных и неуместных выражениях и переходах на личности. Заранее прости меня, если это тебя травмирует или испортит настроение, дорогой читатель, но я хочу с тобой этим поделиться и возможно — развить у тебя новую мысль. А может — я не прав, и я хочу об этом узнать. Короче, о чем мы. Я ненавижу christmas-песенки в торговых центрах и во всех общественных местах в предновогоднюю пору. Меня так от них трясет, что мне некуда деться. Не потому что я против праздников — нет, наоборот. Меня ранит эта жуткая подмена. Когда мы слышим эти песенки, мы думаем про Новый Год — про куранты, игристое, икру и оливье. Но все эти песенки про Рождество в западной традиции. Это и наш праздник, но он проходит сильно позже — 7 января, и давайте признаемся честно себе, он не получает и десятую долю внимания и пиетета как Новый Год. Для всех нас это трепетный семейный день, и это часть культуры Православной части нашей страны. Эти песенки не про наше Рождество. Да, Бог един, но вы поняли, о чем я. Проблема в том, что нам продают чужой культурный сценарий как свой. Мы почему-то покупаем красные колпачки Санта-Клауса, хотя это рекламный персонаж компании Coca Cola. И это при том, что сильно раньше у нас появился Дед Мороз. Красные колпаки и колокольчики — это как ритмичный звякающий набор триггеров, где авторы уверены, что у меня, как у собаки Павлова, должен сработать рефлекс на навязчивый искусственный звон бубенцов и появится настроение праздника. Да, оно безусловно очень мелодично, но это как услышать американский гимн и почувствовать в себе порыв положить правую руку на сердце. ​ Мне кажется, что наш предновогодний трепет должен возникать не от этого. А от нашего красивого города, нашей зимы, наших культурных привычек. Пусть даже набившая оскомину ирония судьбы. Да, пусть будет Женя Лукашин и мандарины, а не грузовики Coca-Cola или старик в полушубке, который штурмует дымоход. Я хочу видеть ретро-открытки, красную звезду на новогодних елках и нашу эстетику на катках и улицах города. Мне грустно от того, что мы расписываемся в собственной культурной импотенции каждый раз, когда покупаем красный колпачок. А еще грустнее от того, что мне и самому нечего предложить взамен, я слишком пропитался этим всем и в тупике. Как раньше уже не хочется, а как нужно дальше — я не могу сконструировать.</t>
   </si>
   <si>
     <t>12.01.26 12:52</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1516</t>
   </si>
   <si>
     <t>Ни секунды не могу находиться в тишине. Короче, друзья, почему-то мне важно, чтобы контент преследовал меня везде. На кухне, в туалете, в машине, в ванной, пока я принимаю душ, на лыжах. Моюсь под выпуски Минаева или Осовцова, еду куда-то под подкасты с врачами, в пробке листаю вертикалочки. Часто даже работаю под какое-то фоновое низкокалорийное интервью, в которое не нужно вникать. Да если бы можно было пронести контент в плавание, я бы и так и сделал, но и там я считаю гребки, чтобы мозг был чем-то занят без наушников. Я ни секунды не могу провести в тишине. Ничего драматичного про остаться наедине со своими мыслями здесь не будет, мне как раз страшно, что никакие мысли мне в голову не придут. Не понимаю, что может случиться с мозгом, который ничем не занят, но страшно проверять. Какая чушь внезапно туда может прийти и заполнить собой вакуум. Так что на праздниках начал тренировать новый навык — просто сидеть в тишине и смотреть, что получится. Умных мыслей и правда не пришло, но я узнал, что у меня под домом в пруду живут утки, и они имеют привычку крякать. Это, блин, очень умиротворяюще.</t>
   </si>
   <si>
     <t>08.01.26 13:22</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1508</t>
   </si>
@@ -2493,50 +2493,338 @@
     <t>24.09.25 15:50</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1452</t>
   </si>
   <si>
     <t>Работа проделана грандиозная, но получилось плохо. Увидел фразу в этих ваших интернетах, безумно понравилось, узнавабельно. Пришлите примеры, когда ее можно употребить. Я начну — Аэропорт "Жуковский", маркировка рекламы, Рокетбанк 2.0.</t>
   </si>
   <si>
     <t>23.09.25 08:21</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1451</t>
   </si>
   <si>
     <t>Пост про неофизм Короче, друзья, когда в новую сферу влетает новичок, часто у него начинается стадия неофизма. Термин вообще из религии — неофитами называют новообращенных, которые слишком буквально понимают и нарочито старательно исполняют правила из священных книг. И едва покрестившись, начинают делать бабушке с 40-летним опытом замечания, как правильно в церковь ходить, и куда икону дома повесить. Типичная траектория неофита: сначала мило и забавно, потом начинает напрягать и лезть в ваше пространство, а еще спустя время родные тайно обсуждают методы деактивации бурного пророка. В миру все происходит ровно так же: вчера он сходил на первую тренировку по боксу, а сегодня идет по улице с поднятым плечом и мысленно примеряет прохожих — ляжет не ляжет. Дам подсказку, как таких определить в зале — у них самая яркая, дорогая и агрессивная атрибутика бойцовских брендов. Иначе как все вокруг поймут, что этот мальчик с румяными щечками теперь в клубе и теперь опасен. Неофизм начинается невинно, но быстро становится адом для окружающих. Новоиспечённая выпускница двухнедельного курса по психологии уже расставляет диагнозы и учит всех подруг правильно прощать родителей за их несуществующие несуществующие травмы. А парень, который вчера за 6490₽ получил корочку фитнес-тренера, сегодня сажает людей на бесплатные грыжи по акции: одну себе — две друзьям в подарок. Но это ладно — если такой внезапно дома заявил, что его тело это храм после 10 лет вливаний этилового спирта и ночной шаурмы, ждите беды: теперь вам будут потрахивать голову глютеном и гликемическим индексом и выбрасывать из холодильника продукты, которые не прошли его wealth-инспекцию. Но не беспокойтесь — это ненадолго, нашему персонажу скоро на голодный 3-дневный ретрит в тишине и темноте со своим духовным коучем, сможете нормально поесть без осуждения. Короче, если в вашем окружении появился такой неофит, просто улыбнитесь и дайте ему прожить этот период, он опомнится и подуспокоится. Однако, на вас лежит гражданский долг — постараться изолировать его от других неокрепших умов и не дать наработать себе паству.</t>
   </si>
   <si>
     <t>15.09.25 13:52</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1450</t>
   </si>
   <si>
     <t>Толкнуть осла. Короче, друзья. Иногда я никак не могу начать работу в самые ответственные и нагруженные дни. Все потому, что задачи большие, начинать их как-то не с руки. И чем важнее задачи, тем интереснее рилсы про собак и лайфхаки домохозяйки. С маленьких и неважных задач для разгона начать не получается — потому что большие все срочные, а на маленькие потеряю ценное время. В итоге могу не сделать вообще никакие и просто наглухо проваливаю день. Однако, я понаблюдал, что же помогает запустить и разогнать машинку. Это удивительно и неочевидно для меня, и теперь я называю это своей техникой Толкнуть Осла. Суть такая: Осел бодро идет, когда ему что-то угрожает. Когда я знаю, что день важный, я заранее назначаю себе небольшую, но важную задачу с жестким дедлайном. Как правило, это какое-то обещание другим людям, что я отправлю им план работ или что-то в таком духе. За репутацию я боюсь больше, чем за свое ментальное здоровье, поэтому сам вгоняю себя с самого утра в стресс, который помогает мобилизоваться. Как итог — я быстро и благодарно вкатываюсь в работу, чтобы успеть до дедлайна. А вот дальше, как только я завершаю толчок, и мой осел уже бежит, моя задача его равномерно подкармливать, чтобы он долбил до конца дня. Если я растекся по древу, и вы потеряли суть — просто найдите себе задачу с дедлайном завтра в 11:00, которую нельзя провалить, и начиная с 9 утра вам обеспечен бодрый рабочий день. Повторять не более 1 раза в неделю, иначе начнется толерантность к чувству опасности.</t>
+  </si>
+  <si>
+    <t>12.03.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1554</t>
+  </si>
+  <si>
+    <t>3 билборда на границе окупаемости. Помню, как-то стоял в глухой пробке на набережной и наблюдал увлекательную сцену: на огромном билборде пыхтят 4 мужика в комбинезонах и пытаются наклеить огромное полотно с рекламой корма для животных. Прикидывают полоску — она ложится криво. Клеят снова — идут пузыри. Снова снимают. Еще двое держат в руках этот парус и пытаются не упасть с подъемника. И в какой-то момент я подумал: какая же это дорогая реклама. Просто представим: дизайнер за недетские деньги рисует баннер недетского размера, потом печатают гигантское полотно, затем специально обученная дорогая бригада приезжает и сдирает предыдущего рекламодателя буквально как старые обои, чтобы наклеить нового. И все это, наверное, минимум на 3 месяца, чтобы оправдать вложения в производство. Я никогда не понимал наружку. Это может не работать. Это не скорректировать динамически. Это почти никак не измерить. Просто лупишь несколько сотен тысяч или миллионов в надежде, что как-то повлияет на узнаваемость, которую тяжело измерить. Короче, это все было инструментом для смелых и богатых. А еще у меня была мечта прорекламировать свой канал на билборде в Москве. И теперь я как никогда близок к мечте. С Цифровой наружной рекламой Яндексаᵝ это стало возможно. Наружка стала вести себя как интернет, к которому мы привыкли. 01. Берем экраны в витринах или цифровые короба на такси по всему городу; 02. Запускаем через кабинет Яндекс Директа рекламу так же просто, как обычную онлайн-кампанию; 03. Настраиваем логику показов — нужные вам районы, места и время, где чаще бывает нужная вам аудитория; выбираем целевых клиентов с помощью корректировок по усреднённому социально-демографическому профилю. Сразу после запуска смотрим в кабинете на статистику кампании: расход, показы, частоту и сколько потенциальных контактов с вашим роликом было в момент его показа. А для крупных запусков доступна расширенная аналитика и оценка влияния на поисковый интерес, трафик и целевые действия. Ищите эффективную рекламную связку и тестируйте наружную рекламу с небольшим бюджетом вот здесь: https://yandex.ru/project/direct/dooh Реклама. ООО «Яндекс» ИНН 7736207543</t>
+  </si>
+  <si>
+    <t>11.03.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1553</t>
+  </si>
+  <si>
+    <t>Важнейший вопрос человечества прямо сейчас. Не спрашивайте в какой момент, но внезапно я осознал, что в Москве 17 000 000 человек, а значит при должной здоровой работе ЖКТ каждый день наш город получает 17 000 000 доказательств нашей прекрасной богатой и сытой жизни. И у меня вопрос. Куда это все уходит? Я понимаю, что в канализацию, но конкретно представить полный путь от рябчиков в тарелке и знаменитого Завтрака Бурлака до реинкарнации обратно в воду и минералы я не могу. А еще — как зовут того героя, который обеспечивает нам такую деликатную тишину от этой темы, что впервые это мысль у меня возникла только в 33 года? Вызываю градостроителей, инженеров и биологов в комменты. Я больше ни секунды не могу жить без ответа.</t>
+  </si>
+  <si>
+    <t>09.03.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1552</t>
+  </si>
+  <si>
+    <t>Большой текст про ответственность и отказ от нее. Короче, слово ответственность стало главным словом последних лет. Бизнес-тренеры на сценах, психологи в подкастах, знаменитые коучи и философы в коротких юбках с интервью на патриарших. Откройте любое видео — и через пару минут обязательно услышите: нужно взять ответственность за свою жизнь, за свои решения, за свою карьеру, за свои эмоции, за других людей и желательно за будущее компании. Иногда складывается впечатление, что если собрать все эти советы вместе, один человек должен отвечать примерно за половину вселенной. Впервые по-настоящему я задумался над этим словом в 2017 году, когда проходил тренинг Контекст. Это, кстати, удивительная история. Наверное, единственный тренинг, который прекратил свое существование на пике спроса еще лет 5 назад. И это редкий случай, когда я по чему-то образовательному действительно скучаю и с удовольствием прошел бы еще раз. Тогда мне казалось, что я наконец понял, что такое ответственность. Тренинг давал четкую позицию: Ответственность — это готовность взять на себя решение по-настоящему важной задачи и принять последствия. Более того, в какой-то момент возникло странное ощущение, будто я вообще один из немногих людей, кто это понял. С этого места началась довольно опасная дорожка: когда человек решает, что теперь он должен быть ответственным буквально во всем. Только в том тренинге был еще один важный контекст, который я понял только сейчас. И я хочу сказать одну вещь, которая будет звучать почти кощунственно. Не может быть все одинаково важно, а значит, надо отказываться от лишней ответственности. Не потому, что вам лень. И не потому, что вы хотите жить легче. А потому, что ответственность — ресурс конечный. Сразу мысль, что если я не буду, то некому будет ее подержать. Нет, ее сразу придет подержать тот, кому это невероятно важно. Представьте, что каждое утро у вас есть ограниченное количество токенов ответственности. Не бесконечный счет, а небольшая горсть жетонов. Их нельзя одолжить у коллеги, нельзя купить в кредит, и к вечеру они всегда заканчиваются. И вопрос только в том, на что именно вы их тратите. Например, я больше не хочу решать, каким будет шрифт в статье для клиента, которому мы делаем маркетинг-стратегию. Правда. Мне совершенно все равно. Это не влияет ни на смысл текста, ни на мысль, ни на жизнь читателя. Пусть будет любой. Если дизайнеру нравится один вариант — отлично. Если редактору другой — тоже прекрасно. Мир переживет и то, и другое. Пусть сами между собой разберутся и примут решение. Мне главное только одно — чтобы платный шрифт Лебедева не был взят без лицензии. Потому что в этом случае он хорошенько просудит моего клиента, а платить по итогу буду я как хозяин процесса. Или еще один пример из жизни. Человек предлагает встречу через две недели и говорит: Давай за сутки спишемся и подтвердим. Проходит время. Сутки до встречи. Тишина. Раньше я брал на себя ответственность за эту ситуацию. Писал, напоминал, уточнял, менеджерил наше общее время. Сейчас — нет. Если человек не написал, я просто меняю свои планы. В этот момент я не беру на себя ответственность за организацию чужих договоренностей. Не из обиды, а просто из гигиены. Потому что если начать тратить токены ответственности на каждую мелочь — шрифт, чужие календари, бесконечные уточнения, микро-решения, в какой-то момент обнаруживается неприятное. Когда приходит действительно серьезное решение, когда нужно брать на себя риск, выбирать направление, отвечать за деньги, за людей, за последствия, моя касса уже пуста. Все токены ответственности аккуратно разменяны на бытовую мелочь. Поэтому иногда полезно задать себе очень простой вопрос: на что именно я сегодня трачу свои токены ответственности? А потом второй, еще более неудобный: а не слишком ли много их уходит на вопросы, которые я вообще могу не решать?</t>
+  </si>
+  <si>
+    <t>08.03.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1551</t>
+  </si>
+  <si>
+    <t>Смотри в оба. Зашел я давеча в один известный алкомаркет красно-белой айдентики давеча за вином. Винным магазином его назвать язык не поворачивается, конечно. Сюда я захожу, когда в спешке все надежды встретить магазин получше уже разрушены, но справедливости ради, там часто попадаются достойные привозы от итальянских джузеппе. Вижу незнакомую мне бутылочку с надписью Prosecco, и, наверное, взял бы попробовать, но смутила цена — 350 руб. Даже если фуру из Венето угнали бесплатно, наценка дистрибьютора и самого магазина будет все равно больше, потому что налоги, аренда и так далее. Короче — подозрительно. Присматриваюсь, а это не prosecco, а prodotto secco. Производство Россия. То есть существуя на одной земле с Галицкий&amp;Галицкий, Швец и достойным масс-маркетом Абрау, Фанагорией и Тамань — этот чувак решил от отчаяния выбрать такую стратегию. В принципе это то же самое, что перед свиданием напихать поролона в трусы спереди в обтягивающие штаны. Это сработает, если не придется потом раздеваться. А потом из-за таких говорят, что мы ничего не можем сделать своего, а только лишь мимикрировать. Наебать меня вздумал, ублюдок.</t>
+  </si>
+  <si>
+    <t>06.03.26 20:40</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1549</t>
+  </si>
+  <si>
+    <t>Знатно полыхнуло, а фарш обратно не провернуть. Просто крохотный пример хорошего вирусняка, сделанного из ничего. Школьника в Краснодаре выгнали с соревнований по плаванию за шапки и плавки с иностранным названием. Подросток пришёл на краевые соревнования в форме бренда ARENA, но прямо перед заплывом его отправили домой. Причина — компания ушла из России, поэтому названия не должно быть видно. Пишет анонимное издание в этих ваших телеграмах. Факт: Школьника правда выгнали с сорев. Правда за плавки. Правда за надпись Arena. За то, что она занимает больше 30см2, и это превращает логотип в рекламу, что нарушает правила соревнований. У него могла быть надпись PUTIN TEAM, и он так же бы вылетел с дорожки. Все. Правила описаны текстом для всех и относится ко всем русским и иностранным брендам. Но в медиа уже полыхнуло знатно.</t>
+  </si>
+  <si>
+    <t>06.03.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1548</t>
+  </si>
+  <si>
+    <t>Очень красивый фильм на вечер. Ну что, смузи-энтрепренеры, скоро наша эра закончится, а вместе с ней ощущение легких денег из воздуха и почти полного отсутствия ответственности. Уже давно я с завистью смотрю на офлайн-бизнесы. В них есть что-то настоящее. Там есть продукт, который можно потрогать. Реальный сектор вызывает какое-то особенное уважение со всеми его рисками. Недавно был на премьере кино про основателя Асконы, которое сняла мой старый друг Злата со своей командой. Вы уже видели ее работы — Феномен Кофемании и Феномен Точки. Фильм очень сильный, невероятно круто построена драматургия и сюжет документалки. Но возможно, красивая картинка отвлекает от вопросов, которые стоило бы себе задать, чтобы чуть-чуть снять драматический нагар с мозга и безусловную любовь к главному герою господину Седову. Он очень сладкоречивый и мудрый мужик. Например, как человеку в регионе с производственным бизнесом в 90х удалось лихо проскочить криминальный мир. И удалось ли. Или обратить особое внимание на то, как разговаривают и ведут себя ребята из команды управления, и что нам это напоминает. Или кому сейчас на 3/4 принадлежит матрасная империя. Короче, мне кажется, что Седов очень непростой пассажир, у которого точно есть интересные истории. Так или иначе, в истории предпринимательства страны останется именно он — с огромной мануфактурой, возведенным городом, клиническим центром и образовательной академией, а не телеграм-каналы, онлайн-школы и маркетинговые агентства. Реальный сектор — это настоящая сила, которая пока для меня непостижима. Но очень очень уважаема. Самый трогательный момент был в завершении фильма, где герой с батюшкой обмениваются плащаницами. Смотреть тут.</t>
+  </si>
+  <si>
+    <t>04.03.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1547</t>
+  </si>
+  <si>
+    <t>Нашел, чем заняться в пробках. Короче, друзья, я из тех городских сумасшедших, которые в большинстве сценариев перемещается на авто. Во-первых, на авто я успеваю гораздо больше — иногда мне нужно за день успеть объехать несколько точек по рабочим делам. Во-вторых, у меня всегда лежит в багажнике 2-3 спорт комплекта: лыжное, спортзальное, плавательное. И не всегда я знаю, каким именно спортом завершится мой день, а таскать на себе 3 комплекта на всякий случай было бы странно. Довольно часто я комбинирую — кидаю авто у метро, пересаживаюсь на мцк, мцд, трамвай, электробус и на все остальное многообразие московской логистики, но редко бывает так, что я из дома сразу прыгаю в метро. Поэтому неизбежно я часто попадаю в пробки — по 30,40 и даже на полтора часа, и если они не появились неожиданно и когда я спешу, я к ним отношусь очень спокойно и с пониманием. Потому что я научился выжимать из них максимум пользы. 01. у меня есть список звонков без срочного дедлайна, где нужно решить какую-то задачу: — обсудить с 2-3 лог.компаниями, как лучше нам перевезти напитки на выставку; — разобраться с представителем организации, как работает маркировка Честный Знак, например; — созвониться с кем-то, кому обещал бесплатно поштормить его идею по работе; 02. пробки — возможность разгерметизироваться и переключиться по пути домой от рабочих задач. мне это дается проще через ненагруженные интервью или научпоп от Минаева; 03. в пробке я также провожу кастинг своему муз.стриммингу — только там у меня есть возможность 30 минут послушать новую музыку, которую подобрал алгоритм и повыбирать то, что понравилось. 04. в пробке я не получаю фотоотчет за 562 руб как в этом посте. я аккуратный водитель, но иногда случается Автолюбители скажут, что это бессмысленная трата моточасов мотора и его медленное убийство, а я бы им ответил, что еще в детстве снял целофан с пульта от телевизора и покупаю вещи, чтобы ими жестко пользоваться, иначе зачем это все. Я купил авто не для следующего хозяина, чтобы его так беречь, а для себя. Но если буду продавать свою машинку, я этот пост, конечно, спрячу🤓</t>
+  </si>
+  <si>
+    <t>02.03.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1546</t>
+  </si>
+  <si>
+    <t>Слушайте, а помните был What's App?</t>
+  </si>
+  <si>
+    <t>02.03.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1545</t>
+  </si>
+  <si>
+    <t>Этикет отсутствия. Этот материал написан с использованием заимствованных слов, англицизмов и прочего словобесия, которые не благословляются в связи с новым законом О защите русского языка от 1 марта 2026 года. В этот тяжелый для страны культурный переход я буду оставлять две формы слов — в исконно вражески иностранной форме и нашей скрепной настоящей русской с ароматом березового сока. Теперь к теме. Недавно фоном слушал какой-то довольно проходной подкаст интернет-передачу, но ухо зацепилось за очень емкую фразу — этикет отсутствия. И все это было в обсуждении, в каком случае человек может уместно уйти со связи после рабочего дня и не брать трубки. Сейчас новая этика рабочих отношений, которую в нас воспитывают зумеры молодое поколение — личное пространство и никаких рабочих звонков и сообщений в личное время. Очень спорная практика в подвижном диджитал цифровом рынке, но все же в ней есть смысл: каждый из нас с радостью выбрал бы возможность оградить свое личное время, если бы точно знал, как выстроить работу, чтобы ничего не сломалось в отсутствии. Консерн Тупик этой концепции лишь в том, что ее носитель начинает исповедовать ее и агрессивно защищать, не предлагая ничего навстречу. Он буквально хочет, чтобы мы помнили о дедлайне об окончании его работы в 19:00 и делегирует нам менеджмент управление его временем. Тебе лучше запомнить это время, друг, потому что если появишься с неотложным вопросом в 19:05 — это уже будет твоей проблемой. Спикер из того подкаста привела классную модель поведения в таком случае. Она поощряла и поддерживала такую постановку при одном условии: если ты действительно хочешь уйти в 19, предупреди всех заинтересованных за полчасика, и если есть какие-то вопросы, их стоит обсудить прямо сейчас или отложить их в бэклог лист ожидания. Да, ты не обязан это делать, но это шаг навстречу остальным с подтекстом, что ты готов помочь внепланово, если прямо сейчас сформулировать свой вопрос. Она описывает этикет отсутствия как набор принципов, как сделать свое отсутствие социально адекватным и предсказуемым. Принцип предсказуемости, мне кажется, лежит в основе любых здоровых отношений, особенно рабочих. Я думаю, это классная практика — ведь когда мы видим на двери кабинета "вернусь через 10 минут", нам непонятно, нужно подождать еще 10 или уже через минуту мы его увидим. Он не дает никакой ясности о том, сколько его ждать. Однажды на двери региональной кофейни я увидел классный пример — на двери висела картонка с надписью "Я отошел, но вернусь очень скоро" и ниже маркером было написано "— в 13:15". Человек ушел на те же самые 10 минут, просто дав мне абсолютную цифру вместо относительной. Этот принцип хорошо ложится на любые человеческие отношения. Поднять трубку и ответить, что перезвонишь через час вместо того, чтобы сбросить. Написать, что увидел сообщение и вернешься к нему завтра вместо того, чтобы как сыч посмотреть на него через диптач глубокое нажатие и оставить 1 галочку. Помочь другим решить их задачи, пока не ушел в отпуск и предусмотреть все, чтобы им было, кому написать, если что. Что думаете? Классная практика или мы слишком перезаморочились всей этой человеколюбимой коммуникацией? Мы в долгожданном Махе</t>
+  </si>
+  <si>
+    <t>27.02.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1544</t>
+  </si>
+  <si>
+    <t>Я придумал новый термин — deep-чтиво. Сейчас все объясню на аналогии. Вот бывает очень тяжелая жирная пища, которая невероятно долго и сложно переваривается, лишает сил и не дает никакой пользы. Для меня это что-то про научные тексты, где надо быть слишком подготовленным, чтобы что-то понять. Поэтому никакие труды я не читаю в оригинале — я слушаю или читаю пересказ авторитетного человека, который в этом разобрался за меня. А есть сложные углеводы — непростые тексты, для которых нужно выделить время и внимание, чтобы погрузиться. Это не маркетинговая жвачка для репостов, а именно хороший глубокий смысл, который идеально заходит вечером под вино, который руками разбиваешь сам на короткие цитаты. Таких каналов у меня 3-4, и ни один из них не на мьюте, даже если что-то приходит невовремя. Я их посты руками себе пересылаю в избранное. Я жажду этих калорий и с большой жадностью поглощаю эти тексты. Там другой слог, он не пытается понравиться и быть легким. Настоящее deep-чтиво для тех, кто готов дойти до конца и получить сложный дофамин. Расскажу сегодня об одном — с маркировкой, как положено. → Экономика невинного обмана по Гэлбрейту: система лжи в повседневной жизни на основе экономической теории и почему свободной прессы не существует. → Феномен лозунга Стань лучшей версией себя — как догма из Христианства прошла и отфильтровалась через эпоху Просвещения, а сейчас бренды продают ее за деньги → Как ритуал превращает толпу в коллектив: шарф фаната, гимн на стадионе, и как корпоративный дресс-код стирает границы между Я и Мы. и самый сок для моих спортиков: → Как Ironman вырос с 3 миллионов до 730 миллионов не на спорте, а на ритуале преодоления страха смерти — с медалью как фетишем и фразой You are an Ironman на финише. → про спорт и экономику харизмы — почему важно быть красивым, чтобы оставаться востребованным Канал Рабочая Философия — встречайте. Авторы — философ и основатель рекламного агентства Journey. Идеальный тандем, чтобы объяснить тренды через науку. — Разборы культовых стратегий и маркетинговых кейсов через призму смыслов; — Философские подкасты для калибровки собственного мнения и настройки оптики; — Подсказки литературы, которая помогает осознанно влиять на культурное пространство Короче, концентрированный дофамин, если хочется на несколько минут текста примерить на себе шкуру философа и визионера. Скорее сюда</t>
+  </si>
+  <si>
+    <t>26.02.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1543</t>
+  </si>
+  <si>
+    <t>4 претензии к государству от вашего ватного автора. Я крепкий убежденный ватник в вопросах государственной безопасности и нашей культуры, я с пониманием и где-то с поддержкой отношусь к большинству нововведений. Но есть 4 вопроса, в которых я нахожусь в полной растерянности, не понимая, как к этому относиться. 01. Закон о русском языке, который заставляет убрать иностранные слова из вывесок и интерфейсов. Это самая странная инициатива, которая когда-либо у нас была. Не потому, что я не люблю русский язык — а потому, что нихрена не понятно, где язык начинается и заканчивается. Опять же — самые исконно русские слова Богатырь и Русь пришли к нам из скандинавских и тюркских языков. Пытаться найти границы русского языка примерно то же самое, что спросить лысого, как далеко он заходит, когда умывает лицо. Поэтому мы уже видим очень много противоречий — например, как называется и пишется наш новый национальный мессенджер. 02. Свобода букмекерских контор. Ни у кого из нас нет ни одного знакомого, кто системно разбогател бы на ставках, но у всех есть в окружении пара несчастных судеб, заложенных домов и разбитых семей. Букмекерство — ебаное зло. Безальтернативно, и здесь не может быть второго мнения. При этом ведущее интеллектуальное шоу страны Что Где Когда рекламирует у себя как генерального спонсора betboom. А еще на днях я видел интересную коллабу, когда у тренера на форменной одежде лого World Class и ставочной лавки. 03. Монополия такси. Не знаю, куда смотрит ФАС, то так быть не должно. Вы все понимаете. 04. Спорт. Во-первых, Овечкин. Отличный спортсмен, рекордсмен. Но вроде как он капитан американской команды, а не нашей. Вместо того, чтобы предложить ему выбрать 1 стул, его поддерживает не только народ, но и государство. Мне это непонятно. upd. ладно, переубедили. но пусть будет тут для истории. Во-вторых, нейтральный статус на Олимпиаде. Я понимаю, ситуация спорная. Часть моих знакомых поддерживает участие, часть — стыдится такого статуса. Это мнение каждого. Но у государства должна быть четкая артикулируемая позиция, когда нас пытаются унизить. Либо — "нас не волнует статус, наша задача показать сильных спортсменов несмотря ни на что, в этом наша сила". Либо — "мы не позволим выпускать нас без флага, это наша позиция. Не будет флага здесь — мы создадим свою Олимпиаду с блэкджеком и Балеринами". А вообще хочу напомнить, что государство — не хорошее и не плохое. Это целый организм систем, внутри которых есть хорошие и плохие элементы, эффективные и неэффективные, добрые и злые. Разумные решения и глупые. И всегда в первую очередь я пытаюсь разобраться, а что произошло, и зачем принято такое решение. Но все, что мне хочется как гражданину — всегда четкая артикулируемая и однозначная позиция во всем.</t>
+  </si>
+  <si>
+    <t>24.02.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1542</t>
+  </si>
+  <si>
+    <t>Авиасейлс уже постелил себе соломку на случай блокировок. Эти ребята что-то знали про возможные блокировки и сильно заранее нашли себе резервную площадку для размещения. Они понимали, что миллионные просмотры в соц.сетях могут закончиться, и надо искать еще одно место с большим трафиком, где они будут единственные перед глазами. В терминале С в шереметьево над каждым писуаром висит их баннер в контексте авиации: — Видим, что кто-то пытался пронести больше 100мл жидкости — А у соседа меньше цена на билет — Второй рукой ты можешь выбирать авиабилеты Ладно, я не призываю вас делать так же, и вообще Авиасейлс сложный пример для малого бизнеса — у него турбинка с бесконечным бюджетом и сильная устойчивость к скандалам. Однако, малый бизнес сейчас ориентируется в smm на 2 тенденции — как ведет себя крупняк и какие новые ограничения для нас сегодня готовят в рекламе. 10 апреля Студия Чижова и TargetHunter уже во второй раз соберут жирнейшную конференцию РИЧРЕЙТ с брендами, у которых мы хотим посмотреть практики для своих проектов, среди которых: —Любовь Мурзина, SMM Lead Авиасейлс —Эка Чаава Head of SMM Яндекс Маркет —Федоровская Жанна, бренд-менеджер Геркулес —Екатерина Шепелева руководитель маркетинговых коммуникаций ВсеИнструменты.ру —Полина Присечкина Digital-менеджер и креативный продюсер Beauty Bomb — ну и наш телеграм-имба Дмитрий Бескромный; РИЧРЕЙТ — это концентрат опыта крупнейших российских брендов. Жирнее выборки на одной площадке тех, кто собирает миллионы просмотров и лайков уже не будет. GOELRO LOFT, 10 апреля, Москва. Поздороваться лично за руку с каждым спикером и задать свой глупый вопрос на кофе брейке. Все это платно, поэтому случайных там не будет. Регистрироваться срочно и безоговорочно здесь: https://richrate.ru/ Реклама. ИП Чижов А.Ю. ИНН 463242249457 erid 2SDnjdX29nq</t>
+  </si>
+  <si>
+    <t>23.02.26 19:57</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1541</t>
+  </si>
+  <si>
+    <t>Сейчас я буду защищать Ладу. Посмотрел за вас интервью с директором концерна АвтоВАЗ. Короче, назвать завод АвтоВАЗом мог только дурачок, потому что в акрониме ВАЗ уже есть слово Авто, и еще одно там не нужно. На этом мои претензии к национальному автопроизводителю заканчиваются, и дальше я покажу, почему мемы, которые вы видели — это очень дешевая манипуляция от слабоумных автоблогеров. Давайте сперва разберем сеттинг, с которым нас погружает интернет в это интеррвью: 01. Пресуппозиция самого интервью, то есть скрытый подразумеваемый компонент — отечественный автопром дерьмо. 02. Главный герой — упитанный мужчина в недорогом костюме как будто оправдывается весь выпуск за зло нашего автопрома, которое даже не осознает. 03. Якобы коллективное мнение от народа, что лада это позор очень плохого качества по цене нормальных автомобилей из китая. 04. Вырванные из контекста мемы, которых на самом деле не было — а почему бы не перестать делать говно? — можно, но зачем? Что мы имеем в итоге — большинство не смотрели интервью полностью, но почему-то точно знают, что есть какое-то видео, где директор АвтоВаза обосрался, и все это национальный позор. И вот здесь я начинаю объяснять, как все там было на самом деле, я посмотрел его от начала и до конца. Менеджер большого концерна спокойно и рассудительно объясняет, как последовательно и разумно решает задачу национального производителя в условиях сакнций и конкуренции. И у него это получается. Я попробую объяснить, как я все это понял в формате вопрос-ответ. — Почему такое качество? — Качество это соответствие технологическим нормам сборки, и с этим Лада справляется. Потребителя волнует на самом деле дешевизна материалов отделки. У ВАЗа задача создать экономный народный автомобиль. Все. — За такое качество это вообще не дешево. За эти деньги в Китае продается навороченный автомобиль. Китайцев в 10 раз больше, чем нас. Это страна мануфактура, для которой любой новый завод — это просто задача. Они не заказывают комплектующие, они их производят, а значит, экономят на каждом узле производстве. Труд у них дешевле, чем у нас. Мы никогда не будем конкурентнее по цене, чем китайцы. Это итог и факт. — Понятно, утильсбор был введен, чтобы ограничить покупку китайцев и других иномарок. Лично я считаю, что да. На длинной дистанции у нас нет ни единого шанса встать в ассортимент потребителя никак. Мы не можем быть дешевле, чем китайцы, пока их везут сюда на сдачу от немцев. Мы не можем быть технологичнее, чем немцы, пока рынок не дает нам развиваться. Да, можно вложить 10-20 лет в создание технологий и репутации, используя государственные дотации, но это повлияет на ваши налоги. Хотим? — Почему нет мощных двигателей 200+ сил? Можно разработать такой двигатель, но вкорячить его в авто просто так нельзя, по цепочке необходимы другие изменения. Нужна другая коробка передач, нужны другие тормоза, да и большинство агрегатов. Пока мы выбираем немцев, китайцев и корейцев, на какие бюджеты ВАЗ должен все это разрабатывать? Кстати, в том самом меме в реальности был вопрос: — Можем ли мы сделать свой BMW X5 — Можем, а зачем? А я и правда не понимаю, зачем. Это не задача ВАЗа сейчас. Задача — создать тот самый средний сегмент, который понравится большинству потребителей. И если вы житель миллионника, я напомню, что X5 — это не то, что может себе позволить средний житель России. Кстати, я тут посмотрел на Lada Azimut. Это выглядит охренительно достойно и впечатляюще для потенциальных 3 млн. Когда я задумался, почему я не готов перейти на него, понял, что сама торговая марка Lada меня не прельщает. Почему они не пошли по пути Хендая и не сделали себе суббренд, например, назвав его Azimut — большой вопрос. Но мы посмотрим. Короче, ВАЗ — поддержка, я вижу эти изменения, и я в них верю. Не все сразу, друзья. Я не обещаю, что буду в первой волне тех, кто перейдет на наш автопром, но точно перейду, когда и свой нагар с мозга счищу.</t>
+  </si>
+  <si>
+    <t>20.02.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1537</t>
+  </si>
+  <si>
+    <t>Получились очень красивые слайды на Slider Есть только 1 шанс, что я буду рекламировать ИИ в своей жизни и канале — если это реально работает так, как заявлено. Мне постоянно нужно делать презентации к выступлениям. К сожалению, у меня есть огромный скепсис к созданию их в ИИ — я пробовал инструмент одной известной дизайн студии, и это оказалась полная шляпа, не выдерживающая критики. Но сегодня я вообще без капли стеснения показываю охренительный инструмент, который вызывает у меня восторг — Slider.ai Мы договорились с ребятами, что я не буду рекламировать сам сервис, а покажу в посте, что у меня получилось. Итак, что мы взяли для теста. Через месяц у меня будет 2 лекции в университете, к которым мне нужно сделать презентацию. Я планирую начать с вводного блока о том, какие неприятные новости о рекламе нас настигли в 2026. Я взял свою публикацию из канала и попросил slider-ai сделать из него несколько слайдов. Да, картинки я все же поставлю свои, но верстка, дизайн и сам шаблон просто восторг за 3 минуты моего времени. Я ничего не правил — показываю ровно то, что сервис мне выдал в первой итерации через 1 минуту после того, как я ввел свой запрос. Стоит все это — сущие копейки, примерно как пол-сырника с ягодками в кофемании. Пару тезисов в нагрузку: 1. Голосовое управление и простой интерфейс 2. Победитель Рейтинга Рунета 2025 3. Полная кастомизация — детально редактируйте элементы, используйте фирменные шрифты, брендбук и берите за основу свои презы Прокомод ТЕСТ9 дает месяц бесплатного пробного периода, но нужно будет ввести данные карты, можно отменить в любой день до момента списания. Срочно пробовать здесь, пока РКН не запретил</t>
+  </si>
+  <si>
+    <t>19.02.26 11:00</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1536</t>
+  </si>
+  <si>
+    <t>Еще один дурацкий случай с отделом продаж. Короче, мы в том же проекте уже лет 5 пользуемся еще одной отраслевой системой для внутренней аналитики окупаемости. Классный сервис, за которым стоят очень харизматичный основатель, талантливая разработка и очень тактичная и быстрая служба заботы. В очередной раз прихожу к вопросом, где найти отчет под мою задачу. Отвечают, что в моем тарифе его нет, это функционал другого пакета. Ок, спрашиваю, сколько стоит и какое наполнение. И здесь происходит огромная ошибка — они переводят меня на отдел продаж. Они посылают кассира на переговоры с человеком о решении его задачи. Приходит кто-то новый ко мне в телегу с обезличенного аккаунта с идиотской ии-аватаркой и начинает меня грузить PDF-ками и табличками сравнения тарифов. На этом месте разговор о моих задачах заканчивается и начинается отдел продаж с нелепыми доводами, почему мой тариф должен вырасти в 2-2,5 раза из-за одного нового отчета. Вместо того, чтобы просто назвать мне сразу сумму доплаты за дополнительный пакет отчетов или обсудить подключение 1 отчета со службой заботы, я в раздражении выхожу из диалога и принимаю решение, что я этот отчет раз в 2 недели могу построить руками сам, сведя 2 таблички. Хотя если бы апсейл мне провели ребята, которые помогают мне все время в чате заботы, мне было бы очень неловко после стольких лет сказать "нет, спасибо". Сегодня отдел продаж снова напомнил о себе и рассказал, что в 2026 году у них планируется много полезных обновлений. Но я никогда не буду обсуждать продуктовые обновления с отделом продаж, это мрак. Продолжая прошлую аналогию со стоматологом это то же самое, что обсуждать варианты импланта с администратором, а не со своим хирургом. В финале у меня для вас вопрос: Как вы думаете, когда чаевых оставляют больше — когда счет приносит официант, который работал с вашим комфортом или администратор, который отвечает за кассу? Не надо посылать кассиров туда, где идут человеческие отношения.</t>
+  </si>
+  <si>
+    <t>18.02.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1535</t>
+  </si>
+  <si>
+    <t>Я ненавижу сейлзов еще больше, чем маркетологов. Продажи — это классно, они стимулируют рынок, и без них мы скатимся обратно в каменный век. Но я совсем не могу понять, как хоть что-то клиент может доверить человеку, у которого на бейджике написано, что он менеджер по продажам, а не по решению задач. Его цель — забрать бабки и передать меня уже квалифицированным специалистам. Спасибо, избавьте меня от него и приведите на вводную встречу человека, который будет заниматься моей задачей. Чтобы немножко очнуться и понять, насколько это абсурдно, просто представьте, что к вам на осмотр полости рта приходит сперва сейлз, а не доктор. Он расскажет про виды пломб и коронок, возьмет с вас деньги, а потом передаст доктору на лечение. 01. Я ненавижу сейлзов за то, что они портят мои отношения с их компанией. С 2014 года мы пользуемся сервисом Calltouch, любим их, знаем давно, благодарно и вовремя оплачиваем счета, знакомы с первыми основателями и пробуем иногда их новые продукты. И тут внезапно я попадаю под массовую атаку от молодого дятла в 3 каналах связи , который начинает меня агрессивно звать на вебинар по новому продукту, который мы полгода, как потестили и закрыли эксперимент. Этот придурок даже не посмотрел в CRM историю наших отношений. 02. Я ненавижу сейлзов за то, что они пропадают после того, как продажа случилась. Сперва этот Иуда заботливо со мной разговаривает и постоянно на связи, но как только у меня появляются сложности с продуктом, перенаправляет меня на отдел поддержки клиентов. А я объясню, что такое служба поддержки в услуговом бизнесе — это ребята, которые абсолютно не стесняясь могут свести проблему на нет, и спокойно уйти в следующий диалог, потому что они лично мне ничего не обещали при продаже. 03. Я ненавижу сейлзов за то, что они редко беспокоятся, какая судьба у его клиента. Они как чайки прилетают, когда горит план или когда напомнил скрипт, и с вопросом как дела в одном сообщении могут сразу предложить купить что-то еще. Особенно агрессивные после плохой обратной связи могут сразу сказать — вы просто мало пользовались, давайте продолжим эксперимент еще на 3 месяца, там точно будет результат. Самое обидное в этой схеме — их искренняя уверенность, что я достаточно тупой, и на меня можно раскатать дешевый скрипт. С сейлзом не может быть никаких длительных отношений, такие люди не вкладываются в доверие — у них нет времени на это в перерывах между обзвонами баз. Они просто расходник, который живет в компании 6-12 месяцев и идут дальше туда, где сейчас сезон. Но нас читают сейчас и очень умные и эмпатичные ребята, которые тоже занимаются продажами. Они в этой публикации не обижаются, они знают, что текст не про них. Да, у такого человека роль в компании — наполнить кассу деньгами, но он не занимается продажами. Он — режиссер восприятия и менеджер по отношениям. Он сперва выстраивает доверие и ищет точку помощи своим продуктом, после которого счет и оплата это всего лишь формальность. Я таких знаю очень мало, но они существуют. Они есть в ритейле — одно удовольствие у них покупать и ждать именно их смену. Они есть в horeca — у нас у каждого есть любимый официант, ради которого мы готовы подождать. Они есть в b2b — это люди, личные телефоны которых у нас в записной книжке, и мы знаем, что их предложение даже не надо сверять с рынком. Они есть услугах — их контактами делятся среди своих, потому что хочется, чтобы другой прожил такой же опыт классных отношений с подрядчиком. Я думаю, что первым шагом надо выкинуть все бейджики менеджера по продажам. Лучше подойдет архитектор решений, специалист по решению задач, да что угодно. Лишь бы не менеджер по продажам. Мне вообще нравится, как у юристов и адвокатов принято называть клиентов доверителями. Вот это индустрия классно вложилась в брендинг правильных отношений.</t>
+  </si>
+  <si>
+    <t>17.02.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1534</t>
+  </si>
+  <si>
+    <t>Я вам принес что-то очень вкусное, но без сахара. Короче, в последнее время не так много рекламы частных каналов приходит, особенно про маркетинг. У других тоже вижу мало. Во-первых, каналы про маркетинг это почти всегда уныние, и их никто не любит. Во-вторых, маркетинг сам по себе уныние, и его никто не любит кроме тех, кто работает маркетологом. Это я вам как маркетолог говорю. Однако, как самый талантливый сперматозоид один автор все-таки пробил мембрану и прорвался в этот канал. Наконец-то подъехали интересные кейсы не по унылому трафику и онлайн-школам, а на реальном живом секторе, про который мне интересно читать самому. Как Лиза продавала роботов в b2b-рынке. t.me/fire_hire/381 Как Лиза продавала этнические барабаны в США. t.me/fire_hire/378 Не согласен, правда, про маркетологов с ее мнением, что надо нанимать зеленых и мотивированных и растить их, я скорее за то, чтобы купить у профессионала 1/8 его времени, но опять же, тут место для дискуссии у нее в комментах. И самый главный пост для меня — ничто так не способствует b2b-продажам, как читать далее... Хотя, конечно, есть вопрос, работает ли это одинаково с мальчиками маркетологами и девочками маркетологами. Порассуждайте в комментариях там. Лиза Шохирева, маркетинг без сахара. Встречайте. ex- product marketing в Точке. Подписывайтесь. Сейчас же. Ее смелость рекламироваться в такое время награждается не только шампанским, но и подписчиками. Особенно когда автор рискнул и щедро за это заплатил.</t>
+  </si>
+  <si>
+    <t>16.02.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1533</t>
+  </si>
+  <si>
+    <t>Забавная история на вечер, как один программный директор пробил дно в рынке ивентов Что думаете?</t>
+  </si>
+  <si>
+    <t>15.02.26 18:30</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1532</t>
+  </si>
+  <si>
+    <t>Окна в школе всегда слева. Сегодня читал занимательный научный труд Андрея Слепцова , который объяснял, почему никогда не бывает, чтобы окно в школе было справа от доски, и при чем тут сердце. Первое ваше предположение будет верным — свет из окна должен идти слева, чтобы не отбрасывать тень от руки на тетрадь, потому что большинство людей у нас правши. А вот дальше начинается самое интересное. Правшей у нас больше всего потому, что издревле меч держали правой рукой. Меч держали правой рукой потому, что в левой руке держали щит. А щит держали в левой для того, чтобы защитить сердце. Любопытно, да? На самом деле, никакой научный труд я не читал, это я потребил видос вертикальный из ютуба. А Андрей Слепцов — это имя курьера, который доставлял мне стиральную машину. Но вы все равно не пожалели, что все это прочли.</t>
+  </si>
+  <si>
+    <t>14.02.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1531</t>
+  </si>
+  <si>
+    <t>Тренировочная площадка для будущего Президента. Если у вас когда-либо были амбиции стать президентом или вам хотя кажется, что с проблемой дорог в своем городе вы бы справились лучше своего губернатора, у меня для вас есть классный тест на проф.пригодность. Ща все расскажу, но сначала контекст. Короче, с переездом в новый ЖК появились не только новые квадратные метры, но и новые соседи. Соседей, как и родителей не выбирают, так что по возможности родитесь и живите в правильном месте. О соседях в прошлой квартире я знаю мало — по левую руку живет чудесный мужик, коммерсант с оптовой торговлей, а внизу моряк, который выкупил половину этажа для своей супруги, а сам уходит на полугодовые рейсы. И судя по звенящей тишине оттуда последние 12 лет, она своему морскому волку верна. Очень приятная женщина с собакой. На этом с соседями все — сверху только крыша. В новом ЖК с соседями тоже очень повезло, и все так же последний этаж. Однако, есть 4 чата ЖК, и вы даже по их числу понимаете, что нас ждет охренительно увлекательная история соседских срачей. Раз — создал сам застройщик. Два — открыл старший по дому. Не знаю, кто он и кто его назначил, но я рад, что он есть. Три — чат активистов дома. Практически полностью повторяет второй чат, но без шпионов из УпрКома и с повышенной потенцией перегнуть через стол муниципалитет и хорошенько отжарить за сорванные обещания по инфраструктуре. Четыре — чат подъезда. По большей части УпрКом, Застройщик и внезапный снег подружили соседей, создав им 3 общих врагов. Когда Москву завалило в январе, и жилищник не справлялся своими тракторами, мы дважды собирались со своими лопатами и чистили двор, чтобы можно было проехать и пройти. Это правда здорово. Но вот 4 кейса, которые я предлагаю вам решить прежде, чем вы пойдете в Президенты нашей страны. Если справитесь — я лично напишу в администрацию Верховному, что достойный преемник найден. 01. Уровень Лайт. Выбрать диван в лобби подъезда. Вообще-то его обещал застройщик, но его нет. Попробуйте выбрать дизайн и найти финансирование. 02. Уровень Медиум. Закрыть двор шлагбаумом. Нужно выбрать подрядчика, рассчитать бюджет и включить его в квитанции. Важная деталь — возможно те, у кого нет авто, не обрадуются новой строчке в платежке. 03. Уровень Медиум+. Поделите помещение для хранения колясок между молодыми мамами и велоэнтузиастами. Интересное усложнение, чтобы было интереснее — колясок в ЖК уже больше, чем м2 в колясочной. 04. Уровень Хардкор. Соседи хотят поставить частную камеру в подъезд и отдать соблазн бремя наблюдений и записей одному из соседей. Попробуйте договориться и прийти к одному решению Это самый настоящий MVP будущего Президентства, ведь у вас есть охренительная возможность познакомиться со всеми типа электрората: и активистами, и любителями договариваться, и теми спящими, кому все равно на всей дистанции, но кто проснется, когда поймет, что его не спросили. Расскажите про заморочки в своем ЖК, накидайте жирка в комментарии</t>
+  </si>
+  <si>
+    <t>13.02.26 18:37</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1530</t>
+  </si>
+  <si>
+    <t>Меня просто порвало</t>
+  </si>
+  <si>
+    <t>12.02.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1529</t>
+  </si>
+  <si>
+    <t>Когда консультант по PR посоветовал добавить немножко открытости и эмоций в канал</t>
+  </si>
+  <si>
+    <t>11.02.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1528</t>
+  </si>
+  <si>
+    <t>В целом ничего не изменится, можно расслабиться. Если за эту неделю вы еще не прочитали ни одной новости про блокировку площадки, вот вам пару мыслей, которые помогут расслабить булки. Короче, мы с вами уже проходили этот сценарий не раз. Около года назад случилась блокировка ютьюбчика. При всем моем патриотизме и любви к отечественным продуктам — импортозамещения пока не случилось. В VK видео я иду за 2 конкретными авторами и кинопиратками, а за предложкой с контентом я иду в ютьюбчик. Кому надо, он и так будет смотреть ютьюбчик. Кому надо, он и так будет читать телегу. С впн-очками. А нам с вами, владельцы каналов, нужны именно те, кому надо. Почистятся боты и малововлеченные аккаунты, которые только портят нам статистики. Мой друг Дима тревожно подметил, что это все скорее может коснуться авторов, если им запретят публиковать рекламу по аналогии с продуктами запрещенной Meta. Но для нас с вами, читатели, это ничего не поменяет. Даже если Дима перестанет продавать там рекламу под страхом инстанционной пенетрации, он не прекратит вести свой прекрасный блог, ведь это часть его социального капитала, и он захочет оставаться на виду и занимать свою большую поляну, даже если ему за это не будут платить рекламодатели. А вот если нам каким-то образом запретят полностью vpn, вот тогда начнется интересная новая игра, в которой мы очередной раз пересоберемся, потому что мы умеем. Я не виню здесь наш госбез — я как гражданин искренне понимаю глубинные причины этих действий. Адаптируемся, друзья. В масштабах жизни это все такие мелочи.</t>
+  </si>
+  <si>
+    <t>10.02.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1527</t>
+  </si>
+  <si>
+    <t>Почему государство закручивает гайки доставке — моя версия. Короче, друзья, я сейчас выстрою конспирологическую идею, но мне кажется она правдоподобной. Это лонгрид, но потерпите. Я его писал дольше, чем вы будете читать. Скажу заранее — как представитель рынка онлайн-доставки я негодую, а как гражданин — яростно поддерживаю. Что происходит на рынке? Недостаток курьеров по России по разным оценкам от 500 000 человек, при этом государство не помогает решать эту проблему, а наоборот закручивает гайки руками своих инстанций: — Нанимать курьеров в штат финансово бессмысленно, а ФНС переквалифицирует самозанятых курьеров в трудовые отношения со штрафами; — Миграционка нагибает юрлица за мигрантов без разрешения на работу; — Дептранс Москвы требует номерные знаки на сумках и транспорте курьеров для идентификации и штрафов и вообще начинает контролировать внешний вид. Все это делает курьеров охренительной роскошью для малого бизнеса со своей доставкой. И вот, что интересно — в этом есть стратегический корень, который не сразу виден. 01. Доставка = онлайн-торговля, которая душит оффлайн. Люди не ходят в ТЦ за телевизором. Они открывают озон и видят самого быстрого и дешевого продавца в одном месте. Союз торговых центров уже жаловался в ФАС на демпинг маркетплейсов с разрывом цен до 70%. В итоге средний бизнес выпадает: не может конкурировать ни по цене, ни по скорости доставки. 02. Курьер без навыков обогнал фундаментальные профессии. Сейчас 200 000 курьером можно заработать уже в первый месяц — ни в одной профессии нельзя к этим деньгам прийти с нуля так быстро. Зарплата курьера строится только на дефиците и быстрых деньгах сегодня. Это охренительно низкий порог входа с высоким спросом от рынка. Дефицит рабочих специальностей по 2024 году был 2,7 млн человек, а доставка еще и оттягивает людей от производства и ремесел. В итоге курьерка — социальный лифт для тех, у кого нет других вариантов. Но это усугубляет кризис синих воротничков. 03. Онлайн-торговля вращает деньги внутри страны Мы импортируем товары, импортируем картон, пленку, импортируем рабочую силу на доставку. Доступность по клику только разгоняет импульсные покупки, растит отходы по этому вашему фулфилменту, но экспорта нихрена никакого. Как следствие — онлайн гоняет деньги внутри страны, стимулирует кратно потребление и разгоняет инфляцию. Это жопа. В итоге для государства курьеры — это жесткий вирус, который убивает рынок коммерческой аренды, разгоняет инфляцию, так еще и оттягивает быстрыми деньгами ценные кадры с рабочих профессий. И при этом — не создает никакого экспорта и не помогает торговому балансу. Душит ли это крупных — яндекс, озон и вб? Думаю, не особо: для государства выгодно и удобно, когда айти и онлайн-ритейл консолидированы в руках крупных 2-3 игроков. За ними проще наблюдать, проще контролировать, проще собирать налоги, а мелкие схлопнутся. И все как в анекдоте: — Папа, а нас коснется кризис? — Кризис, сынок, коснется олигархов. А нам полный пиздец.</t>
+  </si>
+  <si>
+    <t>09.02.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1526</t>
+  </si>
+  <si>
+    <t>Я отучаюсь говорить эти 7 слов. Люди делятся на 2 типа — те, кто ненавидит свой голос и не слушает свои подкасты или голосовые, и те, кто их переслушивает. Я всегда переслушиваю. Меня безумно раздражает косноязычие, которое я ловлю, и каждый раз, слыша себя, стараюсь замечать, что мне нужно аннигилировать к чертям собачьим из своих речевых привычек. И вот несколько слов, от которых я пока безуспешно, но пытаюсь отучиться, но часто слышу у вас, и меня это бесит. 01. История. Нет ни единой причины заменять любые забытые обороты словом история, которые к истории не имеют никакого отношения. Но я это делаю. А вот вы себя узнаете сейчас, вы тоже так делаете. — знаешь, это такая история, когда забываешь слова; — слушай, ну это история не про меня; Короче меня бесит история, когда я из-за бедности речи любую сущность заменяю словом история. 02. Про. Особенно про стало бесить, когда им стали злоупотреблять нейротексты в противопоставлении. Доставка — это не про лень, а про удобство. Вам тоже показалось, что здесь перед не пропущено слово история для полного эффекта ахах? 03. Из разряда / из серии. Нет разрядов кроме спортивных. Выкинуть подальше это. Как это вообще у нас в речи появилось, я не понимаю. — знаешь, из разряда, когда ты наметил себе план на день, и начал его с того, что проспал. — ну что что-то сказал из серии, что он на это в договоре не подписывался. 04. То, что. Как правило убирается безболезненно и без потери смысла из любого предложения. — и что ты ему на это ответил? — (то, что) надо было раньше выходить, когда на улице такой снегопад Могу лишь предположить, что эти 5 букв работают как разгон в речи, когда человек не уверен, что его послушают внимательно. Я заметил, что в слабовключенном диалоге собеседники ловят только середину и конец предложения, а начало проглатывается. И чтобы начало мысли лучше акцентировать, перед ним добавляют разгон — пару слов без смысла, которые не жалко пропустить ушами, чтобы следующие уже получили концентрированное внимание. 05. Будто бы. Кажется, будто бы я сомневаюсь в том, что говорю, когда говорю будто бы. Нет, я не сомневаюсь, я просто боюсь показаться слишком прямолинейным и трусливо смягчаю неприятные смыслы. Как только это признаю и беру на себя решение не наматывать соплю на кулак, фраза пропадает из рациона. Хочешь — скажи прямо, без будто бы. Не готов — не говори. 06. Определенный. Слово не несет почти всегда никакого смысла и легко убирается без потери смысла. В 99,9% случаев его говорят, когда имеют в виду как раз самое неопределенное. Думаю, это попытка заполнить тишину и показаться умнее, уйдя от сути. Выходит хреново. — у нас есть определенные критерии, как мы оцениваем исполнителей. Если они определенные, значит их определили. Не хочешь говорить, какие — не говори определенные. — Ну у меня есть определенное мнение на этот счет. — Я уверен, оно у тебя в эту секунду самое неопределенное из всех, что могут быть, иначе бы ты не мямлил и говорил конкретно. Исключение, когда это уместно — конструкция определенные + кем:  — определенные государством социальные группы, претедующие на льготы... 07. Аспект. Не понимаю до конца, чем именно меня раздражает это слово, но кажется, от него тоже веет беднословием. Как правило, его вставляют туда, где собеседник не смог подобрать емкого красивого точного слова или снова уходит от сути. Особенно раздражает в сочетании с Определенный. — в выборе подрядчика есть определенные аспекты, на которые мы ориентируемся. Да и звучит оно так, будто ваш собеседник пытается вам понравиться своей деловитостью. Короче, раньше говорили, что бедность речи развивается, когда мы мало читаем. Но я не думаю, что глотая круглосуточно Достоевского речь станет более складной. После донских рассказов Шолохова я еще месяц имитировал суржик. Сомнительно. Мне кажется, надо больше слушать тех, у кого красивая, медленная и богатая речь, а потом больше выступать публично. Ловить себя на нервном тике историй про то, что и пытаться неспеша заменить более четким и уместным в контексте оборотом. К пепе шнейне ватафа вопросов нет.</t>
+  </si>
+  <si>
+    <t>06.02.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1525</t>
+  </si>
+  <si>
+    <t>Это я отвечаю на ваши комментарии 24/7, дорогие читатели.</t>
+  </si>
+  <si>
+    <t>05.02.26 14:20</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1524</t>
+  </si>
+  <si>
+    <t>Сто одна тысяча аргументов за дополнительный расчетный счет. Короче, друзья, у каждого ИП и бизнеса уже есть 1 расчетный счет, но Закон не ограничивает количество счетов у ИП и ООО, поэтому оставаться с одним бессмысленно и страшно. Во-первых, мне как ИП новый расчетник дает дополнительный лимит вывода на дебет без комиссии. Во-вторых, деньги от клиента быстрее приходят внутри 1 банка, поэтому я завожу дополнительный. В-третьих, я боюсь проснуться в сюжете, где остаюсь без денег, потому что мне приостановили операции в единственном банке. Короче, второй счет — это необходимый минимум, а третий — разумное управление. А сейчас самое вкусное для новых клиентов СберБизнес: В феврале ко дню рождения программы лояльности СберБизнес Спасибо действует акция. Условия участия: • Откройте расчетный счет в СберБизнесе со 2 по 15 февраля; • Подключитесь к программе лояльности до 28 февраля. А дальше получите 1 000 бонусов СберБизнес Спасибо и не упустите возможность стать 1 из 10 человек, кто получит до 100 000 бонусов на оплату сервисов для бизнеса. И это еще не все фишки программы лояльности Сбера. Вы сможете получать бонусы на остатки по счетам, возвращать стоимость продуктов, купленных у партнеров, конвертировать бонусы в рубли по курсу 1 к 1. 💎 Открыть счет немедленно — по ссылке.</t>
+  </si>
+  <si>
+    <t>30.01.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1523</t>
+  </si>
+  <si>
+    <t>Осторожно, мошенники. Друзья, второй день получаю в личку сообщения от знакомых и друзей, что мной интересуются разные аккаунты. Давайте разберемся с этим дерьмом раз и навсегда и на моем примере посмотрим, как правильно себя вести, если у вас спрашивают контакты ваших друзей. К вам приходят в личку с вопросом — я вас тут в комментариях у Вадима увидела, знакомы ли вы с Вадимом, что вы о нем думаете и можно ли у Вадима взять консультацию. И сразу контакты дайте пожалуйста. Легенды разные: кто-то у меня хочет поучиться, кто-то поработать, спрашивают мои контакты и собирают отзывы. Такого спроса на мою скромную и тихую личность не было с момента, как я попал в федеральный розыск. Шучу. Никогда. ❗️Вас должно смутить, что человек не сходил по очевидному пути в описание канала, где есть прямой линк на мою личку, не забил мое имя в поисковик, но потратил кучу времени, зашел в комментарии и проанализировал, кто потенциально может быть со мной знаком и знать, как со мной связаться. В этом нет никакой логики, здесь уже первый тревожный звоночек. ‼️Никогда и никому незнакомому не давайте непубличные контакты или подробности жизни своих друзей или коллег. Особенно, когда мотивированно просят конкретного человека. Предлог может быть любой — очень хочу с ним поработать, хочу с ним познакомиться, нужна его консультация. Вы имеете моральное право сказать не знаю и ничего не давать. Вы не личный секретарь. Но если хотите помочь — сходите к человеку и расскажите, что про него спрашивают, можно ли дать контакт. ‼️Почему это плохо: Эти гамадрилы вот так аккуратно обогащают информацию о контакте. У одного они спросят личный мой номер и почту, второму напишут, что хотят мне сделать сюрприз-доставку и спросят адрес офиса. Третьего спросят про мои увлечения. На выходе — полное досье, которое ляжет в основу охренительно подробного скрипта в духе Вадим Александрович, это вас беспокоит фсб. По адресу Лупкина д1 вы проживаете? Смотрите какая ситуация, до нас дошла информация, что в офисе, где вы работаете по адресу Пупкина д2 ... . Вопрос тихо мирно решать будем или по беспределу? Никогда и никому не давайте чужие контакты, если это не рабочий номер человека, который он завел специально для этих целей. И не важно — мошенники это, бывшие подрядчики человека, недовольные соседи или экзальтированные клиенты, которые хотят сделать сюрприз и отравить подарок в офис.</t>
+  </si>
+  <si>
+    <t>30.01.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1522</t>
+  </si>
+  <si>
+    <t>Профессия ближайшего будущего (за компом) Короче, друзья, я намедни поигрался в предсказание трендов, а вы с ботами накидали мне достаточно лайков, чтобы я продолжил этот блуд. Ловите, что заслужили. Мне кажется, я догадался, кем нужно быть в ближайшие 10 лет, если вы хотите быть охренительно надежно трудоустроены в Смузиленде с макбуками. Вот вам контекст: Малому бизнесу маркетолог нахрен скоро не будет нужен. Теперь чтобы прикинуть пипу к носу и понять потребности клиента и что ему в ушко нашептать, уже не надо перечитывать Котлера и проходить ДПО в вышке. Сейчас достаточно удачно попасть в поток 60-секундных шортс, где ребята быстро научат, как прикинуть анализ рынка на салфетке, как набросать рекламку, сделать сайт, смформулировать предложение и тд. С ии это вообще становится элементарным, наверное, даже в ЕГЭ появится. То же самое с эсэмэмщиком, ивент-менеджером, пиарщиком. Каждый из них в базовой комплектации без полного привода на рынке стоит уже от 200 000 в месяц, а все четверо вскладчину оставят собственника без прибыли, а его ребенка без мороженого. При этом все четверо будут толочь воду в ступе и к деньгам в кассе прямо среди здесь это все не приведет. А чего бы их всех не объединить в 1 лицо на хороший полный рабочий день? Добросить туда какую-то операционку с документами и просеиванию подрядчиков. Следите за руками: сегодня Василий драйвит маркетинг и рекламу, завтра выбирает подрядчиков по дизайну, а еще 2 раза в год организует участие в выставке. Думаю, любому собственнику МСБ такой человек в штате нужен, он практически незаменим. У него понятные роли, ответственности, его работу можно даже привязать к KPI и вероятно вырастить из него младшего партнера. Я назову это бизнес-консьерж. Красивое название для высококвалифицированного бизнес-ассистента с доменной экспертизой. Да, доменная экспертиза обязательна. Просто вовлеченный выручайка будет сразу плох везде и учиться будет за ваши деньги. А если он изначально хороший организатор и имеет десяток ивентов за плечами, ему можно доверить поиск подрядчиков по разработке приложения, а потом отправить разбираться в маркетинге. Короче, думаю рынок в ближайшие пару лет поувольняет всех дармоедов с конскими зарплатами, но бизнес все равно потеряет руки, в которых какие-то процессы все-таки держались. и нужно, чтобы этот вакуум заполнился умелым многоруком. Что думаете? Я вот думаю, что сюда хорошо бы пошла интеграшка какого-нибудь курса профессии в эдюсон, но они пока до такого не догадались. Забирайте идею бесплатно.</t>
+  </si>
+  <si>
+    <t>28.01.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1521</t>
+  </si>
+  <si>
+    <t>Самый любопытный тренд 2026 года. Короче, друзья, предсказываю самый интересный переворот на рынке потребления. Давайте разбираться вместе, может вы увидите в этом логику и поделитесь маркерами, которые вы заметили вокруг себя. Я буду приводить примеры на Москве — мне тут легче отвечать за цифры, я тут живу. Регионы, злорадствуйте и ждите, когда волна дойдет и до вас. Что мы имеем: Еда в заведениях стала охренительно дорогая — еще 2 года назад я мог съесть в Москве мясное блюдо рублей за 500, а сейчас в модной забегаловке мне предлагают салат из битых огурцов за 900 руб, а если хочется мяска и попить, то мой обед уже обойдется в 2000 руб. Рестораны совсем охренели? Конечно, нет. Они плотно снизу прижаты расходами. — повзрослевший НДС лег в себестоимость продуктов, — миграционные ограничения и борьба ФНС с самозанятыми еще сильнее уронила найм на кухню, — а рынок коммерческой аренды сейчас пытается выдавить последнюю пасту из тюбика перед кризисом. А еще, чтобы не было скучно — нужно срочно поменять все вывески, печатную продукцию и рекламу строго на наш русский православный язык. Все это, конечно, ложится на потребителя, у которого кошелек не так элластичен. Это заметил не только я как пролетариат, оно ведь коснулось всех сегментов: в Москве за январь закрылось 48 заведений, многие из них на знаменитых Патриках. это больше, чем в пандемию. Люди просто перестали ходить так массово в рестораны. Более того, это уже приобретает форму. Я уже видел пару постов у коллег из IT про loud budgeting, громкую экономию, когда человек публично манифестирует, что сдает на спортивный разряд по эффективному использованию своего заработка. Внимание — ребята с деньгами из айтишки показывают, как и где сейчас дешевле покупать десяток яиц. Короче, все понимают, что дальше так продолжаться не может, ну не индексируются растут наши доходы так же быстро, как цены на еду, и мы хотим что-то менять. Что-то в духе найти время, чтобы спланировать, когда мы сядем и обдумаем, как же начать обещать себе, что теперь я готовлю дома, а ресторанчик это только по приятному поводу. Но это болезненно для нашей культуры — мы очень любим куда-то сходить и вкусно покушать. Для нас это социальный клей, способ сменить обстановку, и это стало, простите за пахабности, базовым минимумом. Мы все понимаем, что дальше так не будет, а более того — осознаем, что как мы до этого момента питались вне дома это просто ненормально. Ни в одной стране мира и ни в одной культуре такого нет. Что делать? Ждать. По классике маркетинга нужно, чтобы кто-то авторитетный и большой вышел и сказал "Ребята, это просто мрак, мы так не можем больше тратить!". Он просто скажет, что рестики — это больше не модно и разрешит нам в них не ходить и сохранять бюджет на что-то более важное. Так что скриньте помяните этот пост: 2026 станет годом, когда публичная экономия на кафе и ресторанах превратится из личного выбора в социальный тренд и норму, как это было всегда. А кто первым скажет это вслух с большой аудиторией, тот и задаст тон. P.S. Кстати, на фото мои собстенные кулинарные пробы — протеиновое печенье. Получилось говно.</t>
+  </si>
+  <si>
+    <t>27.01.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1520</t>
+  </si>
+  <si>
+    <t>2023 — воронки, 2026 — вайб-маркетинг. Принес вам еще одно слово из нашего Смузиленда — вайб-маркетинг. Короче, это был 2023 год, мы с новым проектом заехали в охренительный офис на Бауманской, еще не зная, что с треском провалим свой стартап через 3 месяца, а там в это время уже снимал место парень со знакомым лицом. Буквально за год до этого я смотрел его лекцию по маркетингу университета — Вова Сургай. Сколько его знаю, он всегда маньячил трафик и сложные многосоставные воронки. Сейчас он евангелист вайб-маркетинга, который полностью построен на ИИ Лендинг без разработки, креативы и баннеры без дизайнера, тексты без маркетолога, аналитика без аналитика и так далее. Я такое не делаю потому, что не умею, я слишком стар для этого, но если бы нужно было быстро разобраться — пошел бы к Вове SurgayGPT. Вова простым языком объясняет, как работать с ИИ, какие связки реально дают результат, как запустил свое ИИ-агентство и где берет клиентов. А еще стартует его челлендж «300к за сутки на ИИ-системе», где покажет работу связки из 6 ИИ-агентов в реальном времени. А здесь в закрепе стартер-пак в вайб-маркетинге: @Surgay_GPT</t>
+  </si>
+  <si>
+    <t>26.01.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1519</t>
+  </si>
+  <si>
+    <t>Друг рассказал, почему на складах увольняют людей. Короче, сидели мы тут со школьным дружаней, говорили за жили-были, за кашу манную, за жизнь гуманную. Он из айтишки — он работает в интеграторе инженером. Интегрирует автоматизацию в склады, внедряет эти пикалки, вжухалки и по сути делает так, чтобы ваш интернет заказ реально приехал завтра. В идеале так, чтобы его не потерял какой-нибудь Жорик на погрузке. Так вот. Пошла беседа за рынок труда, о том, как его раздражают складские работники, и вот наконец их начнут сокращать. Я возмущаюсь — как сокращать, а как человеку потом работу искать, а как вообще робот может человека заменить. И что это все это просто бизнес-игрушки инвест-фондов для раздутия капитализации, никогда такое не окупится и так далее. Он говорит — не, не, все вообще не так работает. Смотри, условные 18:00, смена закончилась, он ушел домой. Если в его работе была ошибка — ему все равно, сколько стоит час простоя. Он не владелец, он не партнер, он не отвечает за pnl, его задача доработать до конца смены без грубых нарушений. И вот тут важно — дело не в зарплатах, их постоянно повышают, мотивацию рисуют, стенды развешивают, но все равно остается человеческий фактор: люди устают, отвлекаются, забивают, импровизируют, теряют концентрацию и не любят ответственность как жанр. Может, система штрафов? Попробуй. Но это рынок дефицита. Когда человек дефицитный, штраф превращается в заявление на увольнение. Он просто уходит туда, где контроль слабее, а требования ниже, и ты опять начинаешь с нуля. А у нас в России нихрена нет дефицита работы в этом сегменте. Поэтому бизнес, строя автоматизацию, бежит за надежностью — поднять ночью системного инженера на удаленке и позвать к компу искать ошибку чуть проще, чем разбираться, кто на местах что забыл. Так что человека на складе автоматизируют не из жадности, а из-за недоверия к его ошибкам. Потому что договориться можно только с тем, кто готов отвечать. А когда ты управляешь потоком, где одна мелкая ошибка превращается в цепочку потерь, тебе нужен не характер и не мотивация, тебе нужна предсказуемость. Так что если мы требуем доставку день-в-день у бизнеса, не надо ругать его за малодушное отношение к живому труду. Такие вот пирожки, ребятки.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2858,62 +3146,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H276"/>
+  <dimension ref="A1:H308"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4777.69" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4789.545" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -8740,51 +9028,51 @@
       </c>
       <c r="C228" t="s">
         <v>683</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>78920</v>
       </c>
       <c r="B229" t="s">
         <v>684</v>
       </c>
       <c r="C229" t="s">
         <v>685</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>686</v>
       </c>
       <c r="E229">
-        <v>163</v>
+        <v>1591</v>
       </c>
       <c r="F229">
         <v>2</v>
       </c>
       <c r="G229">
         <v>3</v>
       </c>
       <c r="H229">
         <v>5</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>78921</v>
       </c>
       <c r="B230" t="s">
         <v>687</v>
       </c>
       <c r="C230" t="s">
         <v>688</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E230">
@@ -9966,50 +10254,594 @@
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>78967</v>
       </c>
       <c r="B276" t="s">
         <v>824</v>
       </c>
       <c r="C276" t="s">
         <v>825</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>826</v>
       </c>
       <c r="E276">
         <v>1564</v>
       </c>
       <c r="F276">
         <v>4</v>
       </c>
       <c r="G276">
         <v>77</v>
       </c>
       <c r="H276">
         <v>20</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>86742</v>
+      </c>
+      <c r="B277" t="s">
+        <v>827</v>
+      </c>
+      <c r="C277" t="s">
+        <v>828</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="E277">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>86743</v>
+      </c>
+      <c r="B278" t="s">
+        <v>830</v>
+      </c>
+      <c r="C278" t="s">
+        <v>831</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E278">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>86744</v>
+      </c>
+      <c r="B279" t="s">
+        <v>833</v>
+      </c>
+      <c r="C279" t="s">
+        <v>834</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="E279">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>86745</v>
+      </c>
+      <c r="B280" t="s">
+        <v>836</v>
+      </c>
+      <c r="C280" t="s">
+        <v>837</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="E280">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>86746</v>
+      </c>
+      <c r="B281" t="s">
+        <v>839</v>
+      </c>
+      <c r="C281" t="s">
+        <v>840</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E281">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>86747</v>
+      </c>
+      <c r="B282" t="s">
+        <v>842</v>
+      </c>
+      <c r="C282" t="s">
+        <v>843</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E282">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>86748</v>
+      </c>
+      <c r="B283" t="s">
+        <v>845</v>
+      </c>
+      <c r="C283" t="s">
+        <v>846</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E283">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>86749</v>
+      </c>
+      <c r="B284" t="s">
+        <v>848</v>
+      </c>
+      <c r="C284" t="s">
+        <v>849</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E284">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>86750</v>
+      </c>
+      <c r="B285" t="s">
+        <v>851</v>
+      </c>
+      <c r="C285" t="s">
+        <v>852</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="E285">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>86751</v>
+      </c>
+      <c r="B286" t="s">
+        <v>854</v>
+      </c>
+      <c r="C286" t="s">
+        <v>855</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="E286">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>86752</v>
+      </c>
+      <c r="B287" t="s">
+        <v>857</v>
+      </c>
+      <c r="C287" t="s">
+        <v>858</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E287">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>86753</v>
+      </c>
+      <c r="B288" t="s">
+        <v>860</v>
+      </c>
+      <c r="C288" t="s">
+        <v>861</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="E288">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>86754</v>
+      </c>
+      <c r="B289" t="s">
+        <v>863</v>
+      </c>
+      <c r="C289" t="s">
+        <v>864</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E289">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>86755</v>
+      </c>
+      <c r="B290" t="s">
+        <v>866</v>
+      </c>
+      <c r="C290" t="s">
+        <v>867</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="E290">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>86756</v>
+      </c>
+      <c r="B291" t="s">
+        <v>869</v>
+      </c>
+      <c r="C291" t="s">
+        <v>870</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="E291">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>86757</v>
+      </c>
+      <c r="B292" t="s">
+        <v>872</v>
+      </c>
+      <c r="C292" t="s">
+        <v>873</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="E292">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>86758</v>
+      </c>
+      <c r="B293" t="s">
+        <v>875</v>
+      </c>
+      <c r="C293" t="s">
+        <v>876</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="E293">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>86759</v>
+      </c>
+      <c r="B294" t="s">
+        <v>878</v>
+      </c>
+      <c r="C294" t="s">
+        <v>879</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="E294">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>86760</v>
+      </c>
+      <c r="B295" t="s">
+        <v>881</v>
+      </c>
+      <c r="C295" t="s">
+        <v>882</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="E295">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>86761</v>
+      </c>
+      <c r="B296" t="s">
+        <v>884</v>
+      </c>
+      <c r="C296" t="s">
+        <v>885</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="E296">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>86762</v>
+      </c>
+      <c r="B297" t="s">
+        <v>887</v>
+      </c>
+      <c r="C297" t="s">
+        <v>888</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E297">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>86763</v>
+      </c>
+      <c r="B298" t="s">
+        <v>890</v>
+      </c>
+      <c r="C298" t="s">
+        <v>891</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E298">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>86764</v>
+      </c>
+      <c r="B299" t="s">
+        <v>893</v>
+      </c>
+      <c r="C299" t="s">
+        <v>894</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="E299">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>86765</v>
+      </c>
+      <c r="B300" t="s">
+        <v>896</v>
+      </c>
+      <c r="C300" t="s">
+        <v>897</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="E300">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>86766</v>
+      </c>
+      <c r="B301" t="s">
+        <v>899</v>
+      </c>
+      <c r="C301" t="s">
+        <v>900</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E301">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>86767</v>
+      </c>
+      <c r="B302" t="s">
+        <v>902</v>
+      </c>
+      <c r="C302" t="s">
+        <v>903</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="E302">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>86768</v>
+      </c>
+      <c r="B303" t="s">
+        <v>905</v>
+      </c>
+      <c r="C303" t="s">
+        <v>906</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="E303">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>86769</v>
+      </c>
+      <c r="B304" t="s">
+        <v>908</v>
+      </c>
+      <c r="C304" t="s">
+        <v>909</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="E304">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>86770</v>
+      </c>
+      <c r="B305" t="s">
+        <v>911</v>
+      </c>
+      <c r="C305" t="s">
+        <v>912</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="E305">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>86771</v>
+      </c>
+      <c r="B306" t="s">
+        <v>914</v>
+      </c>
+      <c r="C306" t="s">
+        <v>915</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="E306">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>86772</v>
+      </c>
+      <c r="B307" t="s">
+        <v>917</v>
+      </c>
+      <c r="C307" t="s">
+        <v>918</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="E307">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>86773</v>
+      </c>
+      <c r="B308" t="s">
+        <v>920</v>
+      </c>
+      <c r="C308" t="s">
+        <v>921</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="E308">
+        <v>1301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">