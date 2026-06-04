--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -3207,389 +3207,389 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>20333</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>496</v>
       </c>
       <c r="F2">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="G2">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="H2">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>20334</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>508</v>
       </c>
       <c r="F3">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="G3">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="H3">
-        <v>64</v>
+        <v>71</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>20335</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>987</v>
       </c>
       <c r="F4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G4">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="H4">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>20336</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>968</v>
       </c>
       <c r="F5">
         <v>6</v>
       </c>
       <c r="G5">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="H5">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>20337</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>1083</v>
       </c>
       <c r="F6">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="G6">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="H6">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>20338</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>1112</v>
       </c>
       <c r="F7">
         <v>6</v>
       </c>
       <c r="G7">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="H7">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>20339</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>1065</v>
       </c>
       <c r="F8">
         <v>2</v>
       </c>
       <c r="G8">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="H8">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>20340</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>1120</v>
       </c>
       <c r="F9">
         <v>3</v>
       </c>
       <c r="G9">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="H9">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>20341</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>1368</v>
       </c>
       <c r="F10">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G10">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="H10">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>20342</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>1185</v>
       </c>
       <c r="F11">
         <v>9</v>
       </c>
       <c r="G11">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H11">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>20343</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>1144</v>
       </c>
       <c r="F12">
         <v>9</v>
       </c>
       <c r="G12">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H12">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>20344</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>1134</v>
       </c>
       <c r="F13">
         <v>1</v>
       </c>
       <c r="G13">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H13">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>20345</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>1281</v>
       </c>
       <c r="F14">
         <v>20</v>
       </c>
       <c r="G14">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H14">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>20346</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>1267</v>
       </c>
       <c r="F15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G15">
         <v>107</v>
       </c>
       <c r="H15">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>20347</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>1504</v>
       </c>
       <c r="F16">
@@ -5047,54 +5047,54 @@
       </c>
       <c r="G72">
         <v>28</v>
       </c>
       <c r="H72">
         <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>20404</v>
       </c>
       <c r="B73" t="s">
         <v>221</v>
       </c>
       <c r="C73" t="s">
         <v>222</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E73">
         <v>1290</v>
       </c>
       <c r="F73">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G73">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="H73">
         <v>26</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>20405</v>
       </c>
       <c r="B74" t="s">
         <v>224</v>
       </c>
       <c r="C74" t="s">
         <v>225</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E74">
         <v>1720</v>
       </c>
       <c r="F74">
         <v>35</v>
       </c>
       <c r="G74">
@@ -10272,576 +10272,864 @@
         <v>4</v>
       </c>
       <c r="G276">
         <v>77</v>
       </c>
       <c r="H276">
         <v>20</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>86742</v>
       </c>
       <c r="B277" t="s">
         <v>827</v>
       </c>
       <c r="C277" t="s">
         <v>828</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>829</v>
       </c>
       <c r="E277">
         <v>330</v>
       </c>
+      <c r="F277">
+        <v>5</v>
+      </c>
+      <c r="G277">
+        <v>26</v>
+      </c>
+      <c r="H277">
+        <v>13</v>
+      </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>86743</v>
       </c>
       <c r="B278" t="s">
         <v>830</v>
       </c>
       <c r="C278" t="s">
         <v>831</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>832</v>
       </c>
       <c r="E278">
         <v>512</v>
       </c>
+      <c r="F278">
+        <v>5</v>
+      </c>
+      <c r="G278">
+        <v>47</v>
+      </c>
+      <c r="H278">
+        <v>24</v>
+      </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>86744</v>
       </c>
       <c r="B279" t="s">
         <v>833</v>
       </c>
       <c r="C279" t="s">
         <v>834</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>835</v>
       </c>
       <c r="E279">
         <v>682</v>
       </c>
+      <c r="F279">
+        <v>21</v>
+      </c>
+      <c r="G279">
+        <v>71</v>
+      </c>
+      <c r="H279">
+        <v>22</v>
+      </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>86745</v>
       </c>
       <c r="B280" t="s">
         <v>836</v>
       </c>
       <c r="C280" t="s">
         <v>837</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>838</v>
       </c>
       <c r="E280">
         <v>688</v>
       </c>
+      <c r="F280">
+        <v>6</v>
+      </c>
+      <c r="G280">
+        <v>53</v>
+      </c>
+      <c r="H280">
+        <v>22</v>
+      </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>86746</v>
       </c>
       <c r="B281" t="s">
         <v>839</v>
       </c>
       <c r="C281" t="s">
         <v>840</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>841</v>
       </c>
       <c r="E281">
         <v>971</v>
       </c>
+      <c r="F281">
+        <v>17</v>
+      </c>
+      <c r="G281">
+        <v>34</v>
+      </c>
+      <c r="H281">
+        <v>6</v>
+      </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>86747</v>
       </c>
       <c r="B282" t="s">
         <v>842</v>
       </c>
       <c r="C282" t="s">
         <v>843</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>844</v>
       </c>
       <c r="E282">
         <v>817</v>
       </c>
+      <c r="F282">
+        <v>9</v>
+      </c>
+      <c r="G282">
+        <v>25</v>
+      </c>
+      <c r="H282">
+        <v>5</v>
+      </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>86748</v>
       </c>
       <c r="B283" t="s">
         <v>845</v>
       </c>
       <c r="C283" t="s">
         <v>846</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>847</v>
       </c>
       <c r="E283">
         <v>968</v>
       </c>
+      <c r="F283">
+        <v>4</v>
+      </c>
+      <c r="G283">
+        <v>79</v>
+      </c>
+      <c r="H283">
+        <v>34</v>
+      </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>86749</v>
       </c>
       <c r="B284" t="s">
         <v>848</v>
       </c>
       <c r="C284" t="s">
         <v>849</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>850</v>
       </c>
       <c r="E284">
         <v>1025</v>
       </c>
+      <c r="F284">
+        <v>1</v>
+      </c>
+      <c r="G284">
+        <v>99</v>
+      </c>
+      <c r="H284">
+        <v>20</v>
+      </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>86750</v>
       </c>
       <c r="B285" t="s">
         <v>851</v>
       </c>
       <c r="C285" t="s">
         <v>852</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>853</v>
       </c>
       <c r="E285">
         <v>1074</v>
       </c>
+      <c r="F285">
+        <v>10</v>
+      </c>
+      <c r="G285">
+        <v>65</v>
+      </c>
+      <c r="H285">
+        <v>10</v>
+      </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>86751</v>
       </c>
       <c r="B286" t="s">
         <v>854</v>
       </c>
       <c r="C286" t="s">
         <v>855</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>856</v>
       </c>
       <c r="E286">
         <v>1010</v>
       </c>
+      <c r="F286">
+        <v>13</v>
+      </c>
+      <c r="G286">
+        <v>24</v>
+      </c>
+      <c r="H286">
+        <v>5</v>
+      </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>86752</v>
       </c>
       <c r="B287" t="s">
         <v>857</v>
       </c>
       <c r="C287" t="s">
         <v>858</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>859</v>
       </c>
       <c r="E287">
         <v>957</v>
       </c>
+      <c r="F287">
+        <v>7</v>
+      </c>
+      <c r="G287">
+        <v>99</v>
+      </c>
+      <c r="H287">
+        <v>89</v>
+      </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288">
         <v>86753</v>
       </c>
       <c r="B288" t="s">
         <v>860</v>
       </c>
       <c r="C288" t="s">
         <v>861</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>862</v>
       </c>
       <c r="E288">
         <v>1136</v>
       </c>
+      <c r="F288">
+        <v>9</v>
+      </c>
+      <c r="G288">
+        <v>24</v>
+      </c>
+      <c r="H288">
+        <v>8</v>
+      </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>86754</v>
       </c>
       <c r="B289" t="s">
         <v>863</v>
       </c>
       <c r="C289" t="s">
         <v>864</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>865</v>
       </c>
       <c r="E289">
         <v>1160</v>
       </c>
+      <c r="F289">
+        <v>14</v>
+      </c>
+      <c r="G289">
+        <v>78</v>
+      </c>
+      <c r="H289">
+        <v>43</v>
+      </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
         <v>86755</v>
       </c>
       <c r="B290" t="s">
         <v>866</v>
       </c>
       <c r="C290" t="s">
         <v>867</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>868</v>
       </c>
       <c r="E290">
         <v>1136</v>
       </c>
+      <c r="F290">
+        <v>38</v>
+      </c>
+      <c r="G290">
+        <v>22</v>
+      </c>
+      <c r="H290">
+        <v>6</v>
+      </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>86756</v>
       </c>
       <c r="B291" t="s">
         <v>869</v>
       </c>
       <c r="C291" t="s">
         <v>870</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>871</v>
       </c>
       <c r="E291">
         <v>1192</v>
       </c>
+      <c r="F291">
+        <v>5</v>
+      </c>
+      <c r="G291">
+        <v>40</v>
+      </c>
+      <c r="H291">
+        <v>9</v>
+      </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>86757</v>
       </c>
       <c r="B292" t="s">
         <v>872</v>
       </c>
       <c r="C292" t="s">
         <v>873</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>874</v>
       </c>
       <c r="E292">
         <v>1165</v>
       </c>
+      <c r="F292">
+        <v>21</v>
+      </c>
+      <c r="G292">
+        <v>60</v>
+      </c>
+      <c r="H292">
+        <v>27</v>
+      </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
         <v>86758</v>
       </c>
       <c r="B293" t="s">
         <v>875</v>
       </c>
       <c r="C293" t="s">
         <v>876</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>877</v>
       </c>
       <c r="E293">
         <v>1045</v>
       </c>
+      <c r="F293">
+        <v>6</v>
+      </c>
+      <c r="G293">
+        <v>30</v>
+      </c>
+      <c r="H293">
+        <v>3</v>
+      </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>86759</v>
       </c>
       <c r="B294" t="s">
         <v>878</v>
       </c>
       <c r="C294" t="s">
         <v>879</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>880</v>
       </c>
       <c r="E294">
         <v>1034</v>
       </c>
+      <c r="F294">
+        <v>7</v>
+      </c>
+      <c r="G294">
+        <v>51</v>
+      </c>
+      <c r="H294">
+        <v>26</v>
+      </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
         <v>86760</v>
       </c>
       <c r="B295" t="s">
         <v>881</v>
       </c>
       <c r="C295" t="s">
         <v>882</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>883</v>
       </c>
       <c r="E295">
         <v>1167</v>
       </c>
+      <c r="F295">
+        <v>13</v>
+      </c>
+      <c r="G295">
+        <v>142</v>
+      </c>
+      <c r="H295">
+        <v>26</v>
+      </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>86761</v>
       </c>
       <c r="B296" t="s">
         <v>884</v>
       </c>
       <c r="C296" t="s">
         <v>885</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>886</v>
       </c>
       <c r="E296">
         <v>1462</v>
       </c>
+      <c r="F296">
+        <v>15</v>
+      </c>
+      <c r="G296">
+        <v>61</v>
+      </c>
+      <c r="H296">
+        <v>30</v>
+      </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>86762</v>
       </c>
       <c r="B297" t="s">
         <v>887</v>
       </c>
       <c r="C297" t="s">
         <v>888</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>889</v>
       </c>
       <c r="E297">
         <v>1929</v>
       </c>
+      <c r="F297">
+        <v>63</v>
+      </c>
+      <c r="G297">
+        <v>117</v>
+      </c>
+      <c r="H297">
+        <v>3</v>
+      </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>86763</v>
       </c>
       <c r="B298" t="s">
         <v>890</v>
       </c>
       <c r="C298" t="s">
         <v>891</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>892</v>
       </c>
       <c r="E298">
         <v>1375</v>
       </c>
+      <c r="F298">
+        <v>11</v>
+      </c>
+      <c r="G298">
+        <v>58</v>
+      </c>
+      <c r="H298">
+        <v>9</v>
+      </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
         <v>86764</v>
       </c>
       <c r="B299" t="s">
         <v>893</v>
       </c>
       <c r="C299" t="s">
         <v>894</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>895</v>
       </c>
       <c r="E299">
         <v>1298</v>
       </c>
+      <c r="F299">
+        <v>13</v>
+      </c>
+      <c r="G299">
+        <v>78</v>
+      </c>
+      <c r="H299">
+        <v>10</v>
+      </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>86765</v>
       </c>
       <c r="B300" t="s">
         <v>896</v>
       </c>
       <c r="C300" t="s">
         <v>897</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>898</v>
       </c>
       <c r="E300">
         <v>1299</v>
       </c>
+      <c r="F300">
+        <v>32</v>
+      </c>
+      <c r="G300">
+        <v>76</v>
+      </c>
+      <c r="H300">
+        <v>16</v>
+      </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>86766</v>
       </c>
       <c r="B301" t="s">
         <v>899</v>
       </c>
       <c r="C301" t="s">
         <v>900</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>901</v>
       </c>
       <c r="E301">
         <v>1112</v>
       </c>
+      <c r="F301">
+        <v>14</v>
+      </c>
+      <c r="G301">
+        <v>92</v>
+      </c>
+      <c r="H301">
+        <v>31</v>
+      </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>86767</v>
       </c>
       <c r="B302" t="s">
         <v>902</v>
       </c>
       <c r="C302" t="s">
         <v>903</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>904</v>
       </c>
       <c r="E302">
         <v>1365</v>
       </c>
+      <c r="F302">
+        <v>2</v>
+      </c>
+      <c r="G302">
+        <v>98</v>
+      </c>
+      <c r="H302">
+        <v>19</v>
+      </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>86768</v>
       </c>
       <c r="B303" t="s">
         <v>905</v>
       </c>
       <c r="C303" t="s">
         <v>906</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>907</v>
       </c>
       <c r="E303">
         <v>1310</v>
       </c>
+      <c r="F303">
+        <v>4</v>
+      </c>
+      <c r="G303">
+        <v>19</v>
+      </c>
+      <c r="H303">
+        <v>14</v>
+      </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
         <v>86769</v>
       </c>
       <c r="B304" t="s">
         <v>908</v>
       </c>
       <c r="C304" t="s">
         <v>909</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>910</v>
       </c>
       <c r="E304">
         <v>1873</v>
       </c>
+      <c r="F304">
+        <v>17</v>
+      </c>
+      <c r="G304">
+        <v>76</v>
+      </c>
+      <c r="H304">
+        <v>15</v>
+      </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
         <v>86770</v>
       </c>
       <c r="B305" t="s">
         <v>911</v>
       </c>
       <c r="C305" t="s">
         <v>912</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>913</v>
       </c>
       <c r="E305">
         <v>1313</v>
       </c>
+      <c r="F305">
+        <v>16</v>
+      </c>
+      <c r="G305">
+        <v>45</v>
+      </c>
+      <c r="H305">
+        <v>26</v>
+      </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>86771</v>
       </c>
       <c r="B306" t="s">
         <v>914</v>
       </c>
       <c r="C306" t="s">
         <v>915</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>916</v>
       </c>
       <c r="E306">
         <v>1285</v>
       </c>
+      <c r="F306">
+        <v>22</v>
+      </c>
+      <c r="G306">
+        <v>116</v>
+      </c>
+      <c r="H306">
+        <v>59</v>
+      </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>86772</v>
       </c>
       <c r="B307" t="s">
         <v>917</v>
       </c>
       <c r="C307" t="s">
         <v>918</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>919</v>
       </c>
       <c r="E307">
         <v>1263</v>
       </c>
+      <c r="F307">
+        <v>5</v>
+      </c>
+      <c r="G307">
+        <v>20</v>
+      </c>
+      <c r="H307">
+        <v>2</v>
+      </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>86773</v>
       </c>
       <c r="B308" t="s">
         <v>920</v>
       </c>
       <c r="C308" t="s">
         <v>921</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E308">
         <v>1301</v>
+      </c>
+      <c r="F308">
+        <v>8</v>
+      </c>
+      <c r="G308">
+        <v>55</v>
+      </c>
+      <c r="H308">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">