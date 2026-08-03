--- v2 (2026-06-04)
+++ v3 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="923">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="969">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2781,50 +2781,188 @@
     <t>28.01.26 14:32</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1521</t>
   </si>
   <si>
     <t>Самый любопытный тренд 2026 года. Короче, друзья, предсказываю самый интересный переворот на рынке потребления. Давайте разбираться вместе, может вы увидите в этом логику и поделитесь маркерами, которые вы заметили вокруг себя. Я буду приводить примеры на Москве — мне тут легче отвечать за цифры, я тут живу. Регионы, злорадствуйте и ждите, когда волна дойдет и до вас. Что мы имеем: Еда в заведениях стала охренительно дорогая — еще 2 года назад я мог съесть в Москве мясное блюдо рублей за 500, а сейчас в модной забегаловке мне предлагают салат из битых огурцов за 900 руб, а если хочется мяска и попить, то мой обед уже обойдется в 2000 руб. Рестораны совсем охренели? Конечно, нет. Они плотно снизу прижаты расходами. — повзрослевший НДС лег в себестоимость продуктов, — миграционные ограничения и борьба ФНС с самозанятыми еще сильнее уронила найм на кухню, — а рынок коммерческой аренды сейчас пытается выдавить последнюю пасту из тюбика перед кризисом. А еще, чтобы не было скучно — нужно срочно поменять все вывески, печатную продукцию и рекламу строго на наш русский православный язык. Все это, конечно, ложится на потребителя, у которого кошелек не так элластичен. Это заметил не только я как пролетариат, оно ведь коснулось всех сегментов: в Москве за январь закрылось 48 заведений, многие из них на знаменитых Патриках. это больше, чем в пандемию. Люди просто перестали ходить так массово в рестораны. Более того, это уже приобретает форму. Я уже видел пару постов у коллег из IT про loud budgeting, громкую экономию, когда человек публично манифестирует, что сдает на спортивный разряд по эффективному использованию своего заработка. Внимание — ребята с деньгами из айтишки показывают, как и где сейчас дешевле покупать десяток яиц. Короче, все понимают, что дальше так продолжаться не может, ну не индексируются растут наши доходы так же быстро, как цены на еду, и мы хотим что-то менять. Что-то в духе найти время, чтобы спланировать, когда мы сядем и обдумаем, как же начать обещать себе, что теперь я готовлю дома, а ресторанчик это только по приятному поводу. Но это болезненно для нашей культуры — мы очень любим куда-то сходить и вкусно покушать. Для нас это социальный клей, способ сменить обстановку, и это стало, простите за пахабности, базовым минимумом. Мы все понимаем, что дальше так не будет, а более того — осознаем, что как мы до этого момента питались вне дома это просто ненормально. Ни в одной стране мира и ни в одной культуре такого нет. Что делать? Ждать. По классике маркетинга нужно, чтобы кто-то авторитетный и большой вышел и сказал "Ребята, это просто мрак, мы так не можем больше тратить!". Он просто скажет, что рестики — это больше не модно и разрешит нам в них не ходить и сохранять бюджет на что-то более важное. Так что скриньте помяните этот пост: 2026 станет годом, когда публичная экономия на кафе и ресторанах превратится из личного выбора в социальный тренд и норму, как это было всегда. А кто первым скажет это вслух с большой аудиторией, тот и задаст тон. P.S. Кстати, на фото мои собстенные кулинарные пробы — протеиновое печенье. Получилось говно.</t>
   </si>
   <si>
     <t>27.01.26 08:23</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1520</t>
   </si>
   <si>
     <t>2023 — воронки, 2026 — вайб-маркетинг. Принес вам еще одно слово из нашего Смузиленда — вайб-маркетинг. Короче, это был 2023 год, мы с новым проектом заехали в охренительный офис на Бауманской, еще не зная, что с треском провалим свой стартап через 3 месяца, а там в это время уже снимал место парень со знакомым лицом. Буквально за год до этого я смотрел его лекцию по маркетингу университета — Вова Сургай. Сколько его знаю, он всегда маньячил трафик и сложные многосоставные воронки. Сейчас он евангелист вайб-маркетинга, который полностью построен на ИИ Лендинг без разработки, креативы и баннеры без дизайнера, тексты без маркетолога, аналитика без аналитика и так далее. Я такое не делаю потому, что не умею, я слишком стар для этого, но если бы нужно было быстро разобраться — пошел бы к Вове SurgayGPT. Вова простым языком объясняет, как работать с ИИ, какие связки реально дают результат, как запустил свое ИИ-агентство и где берет клиентов. А еще стартует его челлендж «300к за сутки на ИИ-системе», где покажет работу связки из 6 ИИ-агентов в реальном времени. А здесь в закрепе стартер-пак в вайб-маркетинге: @Surgay_GPT</t>
   </si>
   <si>
     <t>26.01.26 12:03</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1519</t>
   </si>
   <si>
     <t>Друг рассказал, почему на складах увольняют людей. Короче, сидели мы тут со школьным дружаней, говорили за жили-были, за кашу манную, за жизнь гуманную. Он из айтишки — он работает в интеграторе инженером. Интегрирует автоматизацию в склады, внедряет эти пикалки, вжухалки и по сути делает так, чтобы ваш интернет заказ реально приехал завтра. В идеале так, чтобы его не потерял какой-нибудь Жорик на погрузке. Так вот. Пошла беседа за рынок труда, о том, как его раздражают складские работники, и вот наконец их начнут сокращать. Я возмущаюсь — как сокращать, а как человеку потом работу искать, а как вообще робот может человека заменить. И что это все это просто бизнес-игрушки инвест-фондов для раздутия капитализации, никогда такое не окупится и так далее. Он говорит — не, не, все вообще не так работает. Смотри, условные 18:00, смена закончилась, он ушел домой. Если в его работе была ошибка — ему все равно, сколько стоит час простоя. Он не владелец, он не партнер, он не отвечает за pnl, его задача доработать до конца смены без грубых нарушений. И вот тут важно — дело не в зарплатах, их постоянно повышают, мотивацию рисуют, стенды развешивают, но все равно остается человеческий фактор: люди устают, отвлекаются, забивают, импровизируют, теряют концентрацию и не любят ответственность как жанр. Может, система штрафов? Попробуй. Но это рынок дефицита. Когда человек дефицитный, штраф превращается в заявление на увольнение. Он просто уходит туда, где контроль слабее, а требования ниже, и ты опять начинаешь с нуля. А у нас в России нихрена нет дефицита работы в этом сегменте. Поэтому бизнес, строя автоматизацию, бежит за надежностью — поднять ночью системного инженера на удаленке и позвать к компу искать ошибку чуть проще, чем разбираться, кто на местах что забыл. Так что человека на складе автоматизируют не из жадности, а из-за недоверия к его ошибкам. Потому что договориться можно только с тем, кто готов отвечать. А когда ты управляешь потоком, где одна мелкая ошибка превращается в цепочку потерь, тебе нужен не характер и не мотивация, тебе нужна предсказуемость. Так что если мы требуем доставку день-в-день у бизнеса, не надо ругать его за малодушное отношение к живому труду. Такие вот пирожки, ребятки.</t>
+  </si>
+  <si>
+    <t>10.07.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1616</t>
+  </si>
+  <si>
+    <t>Про русских упадников — еще одна мысль: Больше всего мне жалко их семьи. Чаще всего эти упадники это мужчины. Не знаю, как так сложилось, что женщины у нас более терпимые. Возможно, более занятые разными заботами или сами по себе сильнее сердцем или более реалистично оценивают связь бытовых сложностей на земле с макроэкономикой. Но есть ведь мужчины, которые несут это дерьмо в свою семью. Там женщина, которая все равно в этом вакууме квартиры впитает частичку этого настроения, а дети, для которых отец это авторитет и вовсе завтра понесут эти чудесные панчи в детский сад. И все как в том анекдоте: — почему твой братишка плачет? — я ему сказал, что советский союз развалился из-за него Мне кажется, даже собака, которая живет в такой атмосфере грустно считает, что раньше мячики были лучше, а корм вкуснее.</t>
+  </si>
+  <si>
+    <t>10.07.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1615</t>
+  </si>
+  <si>
+    <t>Все прогнило — пост про природу русского нытья. Есть тип ребят, которых я называю профессиональными упадниками — те самые, которых ломает очередь на заправке и +3% к счету за ЖКХ. Любая плохая новость для них это подтверждение теории, что все прогнило: если подорожал кофе, то система рухнула, а 10 минут на заправке — конец нашей стране-бензоколонке. Больше всего люблю таких ребят в чатах жильцов — пока все обсуждают, где взять лопаты, чтобы убрать аномально сильно выпавший снег на тротуаре, он рассказывает, как Президент лично сэкономил на снегоуборочных машинах, чтобы поставить себе баню на дачу. Но ладно, этот портрет вы все поняли и узнали, и надеюсь, что не себя. Моя идея была порассуждать о природе этого русского нытья. Следите за руками: нытье — это перевернутая благодарность, то есть признание с подписью, что сегодня все плохо, а значит, вчера было реально здорово. Сегодня кто-то заныл от очереди на заправках, значит, не замечал, как заливал вчера полный бак, не выходя из машины и не прерывая рабочего звонка. Короче, скажу от сердца и еще раз напомню свою внутреннюю установку — жизнь не обязана становиться каждый день лучше, и более того — никто нам не обязан ее такой делать. Мне кажется еще, что нытье — это талончик на очередь за льготами и освобождение от налога на хорошую жизнь. Получается, что пока ноешь, то все, что дают, это всего лишь компенсация за страдания. А как только перестаешь ныть, выпездываешься из очереди за льготами, как кто-то писал в интернетах. Хуже всего то, что это все упадничество, нытье и уныние они считают своим долгом распространять и найти соучастников не из злого умысла, а просто им физически необходимо, чтобы кто-то рядом подтвердил: да, все плохо, да, так и есть. Они регулярно пачкают наше представление о мире мокрым вонючим полотенцем, которым зачем-то протирают полы в своем санузле. И всех по-настоящему счастливых и реалистично смотрящих на жизнь людей они называют рабами системы, которые еще ничего не поняли, но совсем скоро все поймут и почувствуют на себе. Почему-то им сложно представить, что вокруг есть много людей, которые благодарны тому, что есть, и это великое благо, а не слабоумие. Хорошо, я в таком случае рад быть рабом системы, рабом Божьим и вашим покорным слугой. Мне вкусно жить сейчас и всегда было. А грустной звезде грустно везде.</t>
+  </si>
+  <si>
+    <t>02.07.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1614</t>
+  </si>
+  <si>
+    <t>Только что чуть не попался на жесткий развод. Короче, приходит смс, что мой номер в telegram не прошел проверку безопасности, и нужно его подтвердить. Я поржал, думаю, ща, шнурки поглажу и побегу ссылки открывать. открываю смс-чат, а это именно тот, куда реальный telegram отправлял мне коды для входа, и он точно настоящий. скажу честно — чуть не кликнул. но потом пошел спрашивать у своего верного друга Клоде, что за схематос. Ты всё правильно понял — это скам. И механика тут интересная. Последнее сообщение пришло не от Telegram, а от мошенника, который подменил sender ID. Это называется SMS spoofing — отправитель подделывает имя/номер так, чтобы смс встало в ту же цепочку, что и настоящие сообщения от Telegram. Технически это возможно через специальные SMS-шлюзы, которые позволяют вписать любое имя отправителя. Признаки скама на скрине очевидные: настоящий Telegram никогда не присылает ссылки вида web-telegrytr.com — домен левый, не telegram.org. И формулировка «номер не прошёл проверку безопасности» — классический приём давления, чтобы ты кликнул не думая. Что делать: ссылку не открывать, в аккаунт зайти напрямую через приложение и проверить активные сессии (Настройки → Устройства) — если что-то чужое, завершить. Как настоящий друг я по ссылке не пошел, но попросил своего друга Клоде пойти по ссылке и посмотреть, что там. Друг у меня оказался тоже не пальцем деланный. Нет, я не могу — у меня нет доступа к интернету в рамках этого чата, и даже если бы был, переходить по потенциально мошеннической ссылке не стал бы.</t>
+  </si>
+  <si>
+    <t>02.07.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1613</t>
+  </si>
+  <si>
+    <t>Терапевтичный текст о том, как чувствовать себя хорошо. Сперва о моем праве говорить: Я не эксперт в макроэкономике, не инсайдер, и не знаю, чем закончится происходящее с топливным кризисом. Именно поэтому имею право говорить — я такой же маленький человек, который должен сейчас тревожиться, но я не тревожусь совсем. Сейчас объясню почему. Среди ваших знакомых много тех, кто рассказывает с азартом плохие новости. Им очень нужна ваша реакция, и чтобы вы повибрировали вместе с ними и согласились, что все плохо. Такому человеку просто нужно переживать. Это удобная конструкция — не надо признавать, что твои проблемы это ты. Внешняя катастрофа это лучший способ сложить лапки с чистой совестью и не делать дела, которые на самом деле и не хотелось делать. Я так сделал во время пандемии. К тому моменту локдауна я набрал слишком много проектов, все они в моменте отлетели — и я совершенно спокойно наблюдал за апокалипсисом на диване. Оказалось — просто устал и хотел повод отдохнуть и не ругать себя за это. Буквально через 2 недели я завыл от безделья и пообещал себе, что больше никогда не поведусь на это дерьмо. Пара функциональных мыслей для тех, кто не хочет тревожиться. 01. Это уже было 6 лет назад. Сейчас некоторые каналы множат тревожные новости, что скоро будем заправляться и питаться по талонам. Москвичи, помните QR-пропуски на передвижение по Москве? А это было — мы получали мандат на госуслугах, который разрешал нам передвигаться по городу на работу. Государство развернуло механизм, который стоил сумасшедших денег. Все говорили — это навсегда, цифровой концлагерь, но через 2 недели все отменилось и так проветрилось, что мы больше никогда об этом не вспоминали. Кто подкидывал нам тревожные прогнозы? Те самые каналы, что сейчас пачками по методичке создают свои предсказания. Делать прогнозы абсолютно безрисковое занятие. Ошибся — никто не вспомнит. Угадал — сделал скриншот, снова зафорсил по новостям. Я не помню ни одного ковидного прогноза, который сбылся. Ни одного. Но те же кудрявые иноагенты с ютуба снова объясняют нам, что будет дальше. 02. Не будьте источником тревоги Вокруг вас есть люди, которым сейчас объективно тяжело, потому что много в их жизнь навалилось разом и эта новость пробила остаток брони. У них могло не остаться сил на критический взгляд, и им не нужен еще один человек, который еще разгоняет переживания. Им нужен кто-то, кто стоит спокойно как столб, за который можно подержаться, даже если им кажется, что все плохо. Будьте этим человеком. 03. А если вы все-таки фаталист, то будьте честны и последовательны в своих громких словах и поступках. Если что-то внутри вас побуждает бежать и покупать бензин и гречку, это всего лишь испуганный импульс и театр упадничества. Берите выше и будьте тогда последовательны в своей позиции. Договоритесь с собой, что когда вокруг станет поспокойнее, вы купите небольшой участок вдали от города, пачку долларов наличными, пару тонн топлива и столько же гречки. Начнете строить бункер. Это будет понятная взрослая дальновидная позиция. Глупо верить, что нас ждет мародерство и апокалипсис и при этом оставаться в мегаполисе с семьей. Но скорее всего, когда острый период пройдет, вы подуспокоитесь и будете ждать следующего кризиса для новых резких движений. 04. В конце концов, сохраняйте достоинство. Это единственное, что точно в вашей зоне влияния. Сохранять достоинство в кризис это маленькие ежедневные выборы: не переслать панический пост, не звонить другу, чтобы поделиться тревогой. Не обсуждать в пятый раз одно и то же за столом и не доказывать близким, что все плохо и надо валить. Короче — и не такие метели в ебало летели.</t>
+  </si>
+  <si>
+    <t>30.06.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1612</t>
+  </si>
+  <si>
+    <t>Ну-ка взяли себя в руки, я вам что-то принес. Короче, пока будет идти кризис и вы будете жестко срезать строчки расходов, первыми полетят маркетологи и пиарщики — заслуженно, а еще юристы — незаслуженно, но просто сейчас это дорого. Если убрать маркетолога и пиарщика, станет просто меньше звонков и у всех наконец появится время на работу. Убирая юриста или целый отдел — вы берете функции по защите бизнеса на себя, а у команды добавляется операционки. И это все — хороший вариант. Ваша ближайшая задача в этом сценарии зафиксировать, на каком уровне находится ваша юр.безопасность и научиться базовым правилам по правовой защите. Как проверять договоры, как отвечать на претензии потребителя и обращаться с его персональными данными и так далее. Мои друзья адвокатское бюро Гриц и партнеры сняли для вас 12 видео по 18-30 минут коротенечко по каждой теме. Это не курс, не обучение, а самая простая, понятная правовая самопроверка, которую можно пройти самому и с командой. А потом, если хотите, можете делать своих ии-агентов и просить их сделать вам хороший договор. Так вы хотя бы будете знать, где нейронку за усы ловить на ошибках. Видео можно смотреть выборочно: начать с той зоны, которая сейчас болит в бизнесе, или передать отдельные видео ответственным сотрудникам. А потом собраться на планерке и обсудить изменения. → Зайти и начать смотреть Если думаете, что это не про вас и юридические проблемы это про заводы-пароходы, вот примеры, в которых вы сможете себя узнать. — Дизайнер нашел бесплатный шрифт для логотипа— иск от разработчика на миллионы; — Выпустили 300 000 протеиновых шоколадок под новым брендом — оказалось, товарный знак уже чужой. Снимайте партию с продажи. — Уволили сотрудника на испытательном сроке не по форме — суд, восстановление, средний выплата заработка за все время разбирательства. — Собирали имейлы без согласия на обработку — Роскомнадзор, штраф до 11 миллионов. — Запустили сайт без оферты — покупатель оспорил сделку и выиграл. — Устно договорились с партнером про доли — через год оказалось, что это доли по прибыли, а убытки тянете только вы. Короче — очень коротко, очень красиво, очень доступно и очень полезно. → Зайти и начать смотреть → Подписаться на них, чтобы не забыть Это не оплаченная рекомендация, но мы близко к солнцу не летаем, поэтому вот вам и маркировочка: Реклама АБ Гриц и Партнеры ИНН 9705139311 erid 2W5zFGfCMjw</t>
+  </si>
+  <si>
+    <t>22.06.26 21:04</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1603</t>
+  </si>
+  <si>
+    <t>Собаки, столики и закаты при Собянине: снимки дня.</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1594</t>
+  </si>
+  <si>
+    <t>21.06.26 15:09</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1593</t>
+  </si>
+  <si>
+    <t>1 новость, которая поможет понять, кого читать никогда не нужно. Короче, друзья, иногда достаточно 1 яркого инфоповода, и сразу видно, кто из чьей руки кушает. Вот вам пример — новость про проблемы с бензином в Москве после повреждения нпз в московской капотне. Что происходит сразу: 01. Западные помойные медиа, так называемые закладки, через псевдоавторов в Дзене и парочка недружественных СМИ с доменами в зоне .ru (к слову о том, насколько тоталитарно у нас чистят западные сми — читай сколько хочешь) дружно и одновременно по методичке пишут — в Москве, МО и ЦФО теперь реальный дефицит топлива, он с нами надолго, дальше будет только хуже — цены х2, х3 и тд. 02. Турбогосударственные медиа отвечают зеркально: ничего не было, ничего не будет, расходимся, говорить не о чем. 03. Частные авторы и неангажированные телеграм-каналы снимают очереди на заправках и комментарии людей, что в целом, все ок, просто ждать чуть дольше. А в реальности — я на неделе, забыв вообще про этот инфоповод, заехал на свою желтую заправку в Митино. Никакой разницы. Ноль очереди, бензин есть, все как обычно. цены не сравнивал, но не заметил подорожания. Говорить, что ничего не произошло, несправедливо. Судя по отзывам знакомых, очереди реально появились — но не от дефицита, а от тревожников. Тех самых, у кого гречка и туалетная бумага дома еще с ковида не закончились. Они тупо поехали массово наполнять канистры про запас и сами немного подбили баланс спроса и предложения. Кстати, вбейте в яндекс, гугл и нейронки вопрос "что происходит с бензином в москве" и просто понаблюдайте за нарративами. Тогда поймете, что проблема не с бензином, а с теми, кто поверил заголовку быстрее, чем доехал до заправки. Upd. Заправился вчера по 72руб/95+ на Роснефти. Как обычно. В очереди 4 мин.</t>
+  </si>
+  <si>
+    <t>15.06.26 14:18</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1592</t>
+  </si>
+  <si>
+    <t>Ни за что не догадаетесь, какой сфере навредил ИИ. Разговаривал с приятельницей из фармацевтического холдинга. Один из их проектов заморозили и попрощались со всеми сотрудниками — потому что у них тупо упали продажи. Я удивился. Фарма казалась мне из тех отраслей, которые могут только расти. Люди болеют при любом режиме власти и любой ключевой ставке уже несколько тысяч лет. Она говорила про холодную зиму, в которую по статистике всегда меньше болеют, а еще про сложные поставки из Европы. А потом вскользь обронила внезапно самое важное — что упал пациентопоток в бесплатных поликлиниках. В платных, кажется, тоже, но это проверить сложнее. Короче, ребят, люди просто реже стали ходить к врачам. Объективно, болеть наш народ меньше не стал, но думаю, много из них теперь свою ипохондрию делегируют ИИшке. Теперь не нужно целый час выделять для того, чтобы сгонят к дерматологу — можно просто сфотографировать укус на ноге и узнать, клещ это был, клоп, комар или ключевая ставка. Я не эпидемиолог и не аналитик фармрынка, однако эта гипотеза мне кажется стройной: человек раньше шел к врачу с температурой и болью в горле, потому что не знал что делать. И там ему напихивали разных новых чудо-препаратов, которые в своей базе содержали недорогие вещества, размешанные в 90% маркетинга, этикетки и дорогих рекламных интеграций на тв. Сейчас алгоритм такой: 01. бедолага описывает симптомы в чат 02. получает протокол лечения сразу с лекарствами 03. в том же чате просит подсказать недорогие стандартные аналоги, не обезображенные дорогим маркетингом Я не утверждаю, что это правильно и эффективно — я как раз за то, что любой диагноз должен ставить доктор, но это то, что уже выбирают люди. И все — врач и клиника выпадают из цепочки, а раз назначения нет, то нет и торгового представительства очередной лекарственной фундервафли в кабинете врача. Выходит, фармацевтическое лобби десятилетиями боролось с дженериками, параллельным импортом, регуляторами, а положил на лопатки простая нейросетка с бесплатным доступом. Это шок)</t>
+  </si>
+  <si>
+    <t>05.06.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1590</t>
+  </si>
+  <si>
+    <t>Самое полезное знание этого дня. Короче, оказывается, любимые сотовые операторы продают наши номера партнерам и, что еще хуже, колл-центрам для массовых обзвонов. Мы на это подписались сами — каждый раз, когда нам приходит какое-нибудь обновление в договоре или новая фича, там может быть зашито согласие на такой коммуникационный аттракцион. Поэтому нам постоянно звонят всякие говноеды с мобильных номеров и предлагают квартиры в Москве, страхование и так далее. 01. Идем в чат приложения оператора 02. Пишем, что хотим поставить запрет на массовые обзвоны. Оператор прекрасно понимает, о чем речь. 03. Все, их станет меньше. То, что осталось — это вы уже сами на мутнейших сайтах оставили свои контакты.</t>
+  </si>
+  <si>
+    <t>04.06.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1589</t>
+  </si>
+  <si>
+    <t>Пошел в 2026 искать что-то в интернете. 1. набрал в поиск запрос 2. пролистал ии выдачу 3. пролистал рекламные ссылки 4. нашел нужный сайт, открыл его 5. закрыл баннер о куки 6. закрыл предупреждение о впн 7. закрыл предложение ai-ассистента 8. закрыл всплывающую акцию 9. разозлился от всего, пошел закрывать сайт — появился всплывающий баннер не уходи!!!! скидка!!! ушел. 10. уходишь посмотреть почту — слева увидел баннер «не запускай продукт в FMCG, если не посмотришь эту лекцию» 11. позвонил телефон, берешь трубку — Вадим, вы на этой неделе искали тренинги по fmcg, рассказать вам о нашем предложении? 12. Обещаешь наслать на них ФАС 13. пошел в поисковик искать, как написать жалобу в ФАС на спам-звонки 14. пролистал ии выдачу 15. пролистал рекламные ссылки 16. нашел нужный сайт, открыл его 17. закрыл баннер о куки 18. закрыл предупреждение о впн 19. закрыл предложение ai-ассистента 20. закрыл всплывающую акцию 21. разозлился от всего, пошел закрывать сайт — появился всплывающий баннер не уходи!!!! скидка!!! ушел. 22. уходишь посмотреть почту — слева увидел баннер нужен юрист? 23. позвонил телефон…</t>
+  </si>
+  <si>
+    <t>03.06.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1588</t>
+  </si>
+  <si>
+    <t>Похоже, вы используете VPN или иные способы обхода блокировки. Чтобы увидеть публикацию, вам нужно отключить VPN.</t>
+  </si>
+  <si>
+    <t>29.05.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1587</t>
+  </si>
+  <si>
+    <t>Я хочу себе дашборд, но не могу В одном нашем проекте по доставке еды я уже 2 года хочу сделать дашборд, чтобы туда выводить все нужные мне цифры, которые влияют на деньги сегодня: — фудкост, то есть % себестоимости продуктов в чеке — стоимость ног в %, то есть все затраты на курьеров с учетом налогов, экипы и так далее — СРО, чтобы понимать, как работает реклама в разных каналах именно сегодня, когда связь работает плохо в ЦАО Москвы. Это базовый минимум цифр, о роскошном максимуме мне трудно и мечтать. У меня нет it-образования. Я могу пошевелить в конструкторе какие-то блоки сайта, сделать utm-метку или сделать механизм в таблицах, но на этом все. Все эти цифры я достаю каждый день ручками из 4 разных систем, дорабатываю формулами, привожу в порядок и оцениваю своим мозгом. А я не хочу их сводить руками, я хочу платье дашборд — чтобы на 1 экране у меня все это подгружалось в реальном времени, и я мог принимать решения. Я не знаю, как поставить эту задачу. Я даже не знаю, какой специалист этим всем занимается. Более того, я рехнусь, если мне придется в наш контур заводить новую команду и переживать за доступы. И скорее всего, они не будут говорить на повседневно-пигмейском языке, который я понимаю. Поэтому я просто не делаю дашборд. Живу без него. Теперь появилась возможность сделать нужную аппку самому без знания кода и вообще без it-команд. В недавнем обновлении Битрикс 24 представили платформу для вайбкодинга (Ai beta). Я там опишу задачу текстом как умею, и вся эта штука соберет мне то, что я хочу без разработчика, без ТЗ, без того унизительного разговора с умными айтишниками. И безопасно, ведь нейронка публикует приложения на защищённых серверах, скрытых от внешнего интернета. Можно выбрать ИИ-модель или подключить свою. По ссылке можно прямо сейчас попробовать создать приложение самому. Тот редкий случай, когда рекламная интеграция у меня стала импульсом к изменениям. Расскажу, что получилось 🙂</t>
+  </si>
+  <si>
+    <t>26.05.26 09:47</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1586</t>
+  </si>
+  <si>
+    <t>С праздником, дорогие! Мой преподаватель по экономической теории в университете господин Парфенов говорил нам, неокрепшим умам, одну любопытную истину: — Запомните, предприниматель это плохой и нечестный человек. Это тот, кто крадет у своего народа. Предприимчивость — это ужасное качество человека. Не становитесь предпринимателями. Нет, это не тот Парфенов, о котором вы подумали. Это был наш седовласый преподаватель, автор серии книг про экономику и человек, который по его же словам, прошел школу и Гарварда, и Оксфорда, и МГУ. Как-то я был у него дома, чтобы купить томик его книги — сам акт покупки удивительно влиял на вероятность получить 5 в табеле по его предмету. Наверное, это первая в истории книга по экономической теории, которая объясняла, как устроена реальная экономика еще в момент ее покупки. К слову, у честного человека была весьма недурная квартира с отдельным кабинетом. Потому что продажа своих книг — это не коммерция, а подарок честного человека честному народу. А раз не платишь налог с продаж — значит, и не предприниматель вовсе.</t>
+  </si>
+  <si>
+    <t>21.05.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1585</t>
+  </si>
+  <si>
+    <t>Тревожные новости: банан должен быть длиннее 14 см. Оказывается, я пропустил, но с 1 марта в России вступил в силу новый гост, по которому минимальная длина банана должна быть 14 см. Поставщикам могут отказать в поставке бананов-недоростков, ссылаясь на этот гост. А все потому, что потребитель тоже будет ходить в магазин теперь с линейкой. Правда не уточняется — как именно нужно измерять банан, ритейлеры, поделитесь опытом, пожалуйста. Почему новость тревожная? Цифры неслучайны. А какой самый большой банан вы видели в жизни?</t>
+  </si>
+  <si>
+    <t>14.05.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1584</t>
+  </si>
+  <si>
+    <t>Статистика: скоро смм-щик захочет стать электриком, но будет уже поздно. Короче, читатель, статистика — наука лживая, тем более на алгоритмических платформах, где феминисткам специально подкидывают посты мизогинов, чтобы увеличить экранное время обеих сторон и миллионов наблюдателей, которые пришли за попкорном. Так что не читайте это как социологическое исследование. Читайте как симптом. Я задал простой вопрос женщинам: с кем пойдете в отношения — с электриком, смм-щиком или владельцем автомойки, если доход у всех одинаковый. Объясните позицию. 487 комментариев. 35 тысяч просмотров. Электрик — 55–60% голосов. Владелец автомойки — 20–25%. Сммщик — около 5%. Остальные 15–20% написали что профессия вообще не важна — и я к ним еще вернусь. А теперь смотрим, как люди объясняли выбор — это интереснее самой статистики: 01. За электрика голосовали примерно так: работа будет всегда, домой к пяти, вряд ли посадят. Звучит как характеристика идеального мужа из советского справочника, но люди писали это в 2026 году совершенно серьезно. Один комментарий сформулировал за всех: владельца автомойки задушат налогами, сммщика заменит ИИ, а электрик прокормит семью при любом режиме власти. Получается, что романтика сменилась риск-менеджментом. И самое главное — электрик это в восприятии мужественная профессия, а не пьяный работяга с грязными ногтями. То есть появилась эстетика. 02. За владельца автомойки голосовали те, кто сам думает категориями бизнеса. Предпринимательское мышление, амбиции, умение решать проблемы. Но даже его сторонницы оговаривались: только если не плохой стратег. 03. Сммщика не выбирали — его жалели. Выгоревший, уставший, возможно на антидепрессантах, скоро безработный. Одна написала, что взяла бы его, чтобы он бесплатно развивал ее блог. Это, пожалуй, самая точная оценка рыночной стоимости профессии на сегодня. 04. Теперь про тех, кто отказывался выбирать. Их было примерно 15–20%. Писали: профессия не важна, важен человек, его ценности, эмпатия, чувство юмора. Залайкали охотно — второй по популярности комментарий именно такой, 580 лайков. И вот грустный вывод, который я не планировал делать когда задавал вопрос. Сммщик может и захочет скоро стать электриком. Но переучиться — это не с нейронки на нейронку со всем контекстом переехать. Там надо руками уметь работать. На это нужно время и образование. И как будто уже поздно. Кстати, часть моей работы связана с этими вашими интернетами, часть — с производством напитков, а это самый настоящий чувственный оффлайн, где я могу взять в руки результат своего труда. Но если у меня и здесь не получится, я брошу все эти бессмысленные вращения смыслов. Я пойду сливаться с бесконечно-вечным и с шуруповертом в руке собирать встроенную мебель, лаская себе душу прекрасной музыкой проникающих в мдф саморезов.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3146,51 +3284,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H308"/>
+  <dimension ref="A1:H324"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4789.545" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -8806,487 +8944,487 @@
       </c>
       <c r="G219">
         <v>158</v>
       </c>
       <c r="H219">
         <v>84</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>23126</v>
       </c>
       <c r="B220" t="s">
         <v>659</v>
       </c>
       <c r="C220" t="s">
         <v>660</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E220">
         <v>1132</v>
       </c>
       <c r="F220">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="G220">
-        <v>61</v>
+        <v>99</v>
       </c>
       <c r="H220">
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>23255</v>
       </c>
       <c r="B221" t="s">
         <v>662</v>
       </c>
       <c r="C221" t="s">
         <v>663</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>664</v>
       </c>
       <c r="E221">
         <v>1492</v>
       </c>
       <c r="F221">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G221">
-        <v>79</v>
+        <v>109</v>
       </c>
       <c r="H221">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>23256</v>
       </c>
       <c r="B222" t="s">
         <v>665</v>
       </c>
       <c r="C222" t="s">
         <v>666</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E222">
         <v>695</v>
       </c>
       <c r="F222">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G222">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="H222">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>23257</v>
       </c>
       <c r="B223" t="s">
         <v>668</v>
       </c>
       <c r="C223" t="s">
         <v>669</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>670</v>
       </c>
       <c r="E223">
         <v>685</v>
       </c>
       <c r="F223">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G223">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="H223">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>23258</v>
       </c>
       <c r="B224" t="s">
         <v>671</v>
       </c>
       <c r="C224" t="s">
         <v>672</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E224">
         <v>869</v>
       </c>
       <c r="F224">
         <v>6</v>
       </c>
       <c r="G224">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="H224">
         <v>25</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>23259</v>
       </c>
       <c r="B225" t="s">
         <v>674</v>
       </c>
       <c r="C225" t="s">
         <v>675</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E225">
         <v>928</v>
       </c>
       <c r="F225">
         <v>4</v>
       </c>
       <c r="G225">
         <v>16</v>
       </c>
       <c r="H225">
         <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>23260</v>
       </c>
       <c r="B226" t="s">
         <v>677</v>
       </c>
       <c r="C226" t="s">
         <v>678</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E226">
         <v>1111</v>
       </c>
       <c r="F226">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G226">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="H226">
         <v>16</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>23261</v>
       </c>
       <c r="B227" t="s">
         <v>680</v>
       </c>
       <c r="C227" t="s">
         <v>681</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E227">
         <v>883</v>
       </c>
       <c r="F227">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G227">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="H227">
         <v>27</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>23262</v>
       </c>
       <c r="B228" t="s">
         <v>680</v>
       </c>
       <c r="C228" t="s">
         <v>683</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>78920</v>
       </c>
       <c r="B229" t="s">
         <v>684</v>
       </c>
       <c r="C229" t="s">
         <v>685</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>686</v>
       </c>
       <c r="E229">
         <v>1591</v>
       </c>
       <c r="F229">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="G229">
-        <v>3</v>
+        <v>104</v>
       </c>
       <c r="H229">
-        <v>5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>78921</v>
       </c>
       <c r="B230" t="s">
         <v>687</v>
       </c>
       <c r="C230" t="s">
         <v>688</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E230">
         <v>791</v>
       </c>
       <c r="F230">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G230">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="H230">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>78922</v>
       </c>
       <c r="B231" t="s">
         <v>690</v>
       </c>
       <c r="C231" t="s">
         <v>691</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>692</v>
       </c>
       <c r="E231">
         <v>836</v>
       </c>
       <c r="F231">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G231">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="H231">
         <v>30</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>78923</v>
       </c>
       <c r="B232" t="s">
         <v>693</v>
       </c>
       <c r="C232" t="s">
         <v>694</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E232">
         <v>1182</v>
       </c>
       <c r="F232">
         <v>2</v>
       </c>
       <c r="G232">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="H232">
         <v>14</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>78924</v>
       </c>
       <c r="B233" t="s">
         <v>696</v>
       </c>
       <c r="C233" t="s">
         <v>697</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>698</v>
       </c>
       <c r="E233">
         <v>1481</v>
       </c>
       <c r="F233">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G233">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="H233">
         <v>25</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>78925</v>
       </c>
       <c r="B234" t="s">
         <v>699</v>
       </c>
       <c r="C234" t="s">
         <v>700</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>701</v>
       </c>
       <c r="E234">
         <v>1591</v>
       </c>
       <c r="F234">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G234">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="H234">
         <v>26</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>78926</v>
       </c>
       <c r="B235" t="s">
         <v>702</v>
       </c>
       <c r="C235" t="s">
         <v>703</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>704</v>
       </c>
       <c r="E235">
         <v>1464</v>
       </c>
       <c r="F235">
         <v>4</v>
       </c>
       <c r="G235">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="H235">
         <v>3</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>78927</v>
       </c>
       <c r="B236" t="s">
         <v>705</v>
       </c>
       <c r="C236" t="s">
         <v>706</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>707</v>
       </c>
       <c r="E236">
         <v>1608</v>
       </c>
       <c r="F236">
         <v>6</v>
       </c>
       <c r="G236">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H236">
         <v>19</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>78928</v>
       </c>
       <c r="B237" t="s">
         <v>708</v>
       </c>
       <c r="C237" t="s">
         <v>709</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>710</v>
       </c>
       <c r="E237">
         <v>1343</v>
       </c>
       <c r="F237">
         <v>19</v>
       </c>
       <c r="G237">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="H237">
         <v>33</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>78929</v>
       </c>
       <c r="B238" t="s">
         <v>711</v>
       </c>
       <c r="C238" t="s">
         <v>712</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>713</v>
       </c>
       <c r="E238">
         <v>1342</v>
       </c>
       <c r="F238">
         <v>7</v>
       </c>
       <c r="G238">
@@ -11086,50 +11224,457 @@
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>86773</v>
       </c>
       <c r="B308" t="s">
         <v>920</v>
       </c>
       <c r="C308" t="s">
         <v>921</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>922</v>
       </c>
       <c r="E308">
         <v>1301</v>
       </c>
       <c r="F308">
         <v>8</v>
       </c>
       <c r="G308">
         <v>55</v>
       </c>
       <c r="H308">
         <v>10</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>90968</v>
+      </c>
+      <c r="B309" t="s">
+        <v>923</v>
+      </c>
+      <c r="C309" t="s">
+        <v>924</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="E309">
+        <v>303</v>
+      </c>
+      <c r="F309">
+        <v>3</v>
+      </c>
+      <c r="G309">
+        <v>48</v>
+      </c>
+      <c r="H309">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>90969</v>
+      </c>
+      <c r="B310" t="s">
+        <v>926</v>
+      </c>
+      <c r="C310" t="s">
+        <v>927</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="E310">
+        <v>311</v>
+      </c>
+      <c r="F310">
+        <v>8</v>
+      </c>
+      <c r="G310">
+        <v>69</v>
+      </c>
+      <c r="H310">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>90970</v>
+      </c>
+      <c r="B311" t="s">
+        <v>929</v>
+      </c>
+      <c r="C311" t="s">
+        <v>930</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="E311">
+        <v>866</v>
+      </c>
+      <c r="F311">
+        <v>46</v>
+      </c>
+      <c r="G311">
+        <v>54</v>
+      </c>
+      <c r="H311">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>90971</v>
+      </c>
+      <c r="B312" t="s">
+        <v>932</v>
+      </c>
+      <c r="C312" t="s">
+        <v>933</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="E312">
+        <v>668</v>
+      </c>
+      <c r="F312">
+        <v>14</v>
+      </c>
+      <c r="G312">
+        <v>85</v>
+      </c>
+      <c r="H312">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>90972</v>
+      </c>
+      <c r="B313" t="s">
+        <v>935</v>
+      </c>
+      <c r="C313" t="s">
+        <v>936</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="E313">
+        <v>581</v>
+      </c>
+      <c r="F313">
+        <v>7</v>
+      </c>
+      <c r="G313">
+        <v>23</v>
+      </c>
+      <c r="H313">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>90973</v>
+      </c>
+      <c r="B314" t="s">
+        <v>938</v>
+      </c>
+      <c r="C314" t="s">
+        <v>939</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="E314">
+        <v>800</v>
+      </c>
+      <c r="F314">
+        <v>5</v>
+      </c>
+      <c r="G314">
+        <v>61</v>
+      </c>
+      <c r="H314">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>90974</v>
+      </c>
+      <c r="B315" t="s">
+        <v>938</v>
+      </c>
+      <c r="C315" t="s">
+        <v>941</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="E315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>90975</v>
+      </c>
+      <c r="B316" t="s">
+        <v>942</v>
+      </c>
+      <c r="C316" t="s">
+        <v>943</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E316">
+        <v>940</v>
+      </c>
+      <c r="F316">
+        <v>6</v>
+      </c>
+      <c r="G316">
+        <v>61</v>
+      </c>
+      <c r="H316">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>90976</v>
+      </c>
+      <c r="B317" t="s">
+        <v>945</v>
+      </c>
+      <c r="C317" t="s">
+        <v>946</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E317">
+        <v>1174</v>
+      </c>
+      <c r="F317">
+        <v>20</v>
+      </c>
+      <c r="G317">
+        <v>52</v>
+      </c>
+      <c r="H317">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>90977</v>
+      </c>
+      <c r="B318" t="s">
+        <v>948</v>
+      </c>
+      <c r="C318" t="s">
+        <v>949</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E318">
+        <v>1222</v>
+      </c>
+      <c r="F318">
+        <v>18</v>
+      </c>
+      <c r="G318">
+        <v>33</v>
+      </c>
+      <c r="H318">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>90978</v>
+      </c>
+      <c r="B319" t="s">
+        <v>951</v>
+      </c>
+      <c r="C319" t="s">
+        <v>952</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E319">
+        <v>1148</v>
+      </c>
+      <c r="F319">
+        <v>12</v>
+      </c>
+      <c r="G319">
+        <v>78</v>
+      </c>
+      <c r="H319">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>90979</v>
+      </c>
+      <c r="B320" t="s">
+        <v>954</v>
+      </c>
+      <c r="C320" t="s">
+        <v>955</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E320">
+        <v>930</v>
+      </c>
+      <c r="F320">
+        <v>7</v>
+      </c>
+      <c r="G320">
+        <v>52</v>
+      </c>
+      <c r="H320">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>90980</v>
+      </c>
+      <c r="B321" t="s">
+        <v>957</v>
+      </c>
+      <c r="C321" t="s">
+        <v>958</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E321">
+        <v>1138</v>
+      </c>
+      <c r="F321">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>28</v>
+      </c>
+      <c r="H321">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>90981</v>
+      </c>
+      <c r="B322" t="s">
+        <v>960</v>
+      </c>
+      <c r="C322" t="s">
+        <v>961</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E322">
+        <v>962</v>
+      </c>
+      <c r="F322">
+        <v>6</v>
+      </c>
+      <c r="G322">
+        <v>65</v>
+      </c>
+      <c r="H322">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>90982</v>
+      </c>
+      <c r="B323" t="s">
+        <v>963</v>
+      </c>
+      <c r="C323" t="s">
+        <v>964</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E323">
+        <v>1037</v>
+      </c>
+      <c r="F323">
+        <v>13</v>
+      </c>
+      <c r="G323">
+        <v>45</v>
+      </c>
+      <c r="H323">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>90983</v>
+      </c>
+      <c r="B324" t="s">
+        <v>966</v>
+      </c>
+      <c r="C324" t="s">
+        <v>967</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324">
+        <v>1204</v>
+      </c>
+      <c r="F324">
+        <v>17</v>
+      </c>
+      <c r="G324">
+        <v>49</v>
+      </c>
+      <c r="H324">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">