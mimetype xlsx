--- v3 (2026-08-03)
+++ v4 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="969">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1030">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2919,50 +2919,233 @@
     <t>26.05.26 09:47</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1586</t>
   </si>
   <si>
     <t>С праздником, дорогие! Мой преподаватель по экономической теории в университете господин Парфенов говорил нам, неокрепшим умам, одну любопытную истину: — Запомните, предприниматель это плохой и нечестный человек. Это тот, кто крадет у своего народа. Предприимчивость — это ужасное качество человека. Не становитесь предпринимателями. Нет, это не тот Парфенов, о котором вы подумали. Это был наш седовласый преподаватель, автор серии книг про экономику и человек, который по его же словам, прошел школу и Гарварда, и Оксфорда, и МГУ. Как-то я был у него дома, чтобы купить томик его книги — сам акт покупки удивительно влиял на вероятность получить 5 в табеле по его предмету. Наверное, это первая в истории книга по экономической теории, которая объясняла, как устроена реальная экономика еще в момент ее покупки. К слову, у честного человека была весьма недурная квартира с отдельным кабинетом. Потому что продажа своих книг — это не коммерция, а подарок честного человека честному народу. А раз не платишь налог с продаж — значит, и не предприниматель вовсе.</t>
   </si>
   <si>
     <t>21.05.26 08:57</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1585</t>
   </si>
   <si>
     <t>Тревожные новости: банан должен быть длиннее 14 см. Оказывается, я пропустил, но с 1 марта в России вступил в силу новый гост, по которому минимальная длина банана должна быть 14 см. Поставщикам могут отказать в поставке бананов-недоростков, ссылаясь на этот гост. А все потому, что потребитель тоже будет ходить в магазин теперь с линейкой. Правда не уточняется — как именно нужно измерять банан, ритейлеры, поделитесь опытом, пожалуйста. Почему новость тревожная? Цифры неслучайны. А какой самый большой банан вы видели в жизни?</t>
   </si>
   <si>
     <t>14.05.26 17:33</t>
   </si>
   <si>
     <t>t.me/zavtrazapustim/1584</t>
   </si>
   <si>
     <t>Статистика: скоро смм-щик захочет стать электриком, но будет уже поздно. Короче, читатель, статистика — наука лживая, тем более на алгоритмических платформах, где феминисткам специально подкидывают посты мизогинов, чтобы увеличить экранное время обеих сторон и миллионов наблюдателей, которые пришли за попкорном. Так что не читайте это как социологическое исследование. Читайте как симптом. Я задал простой вопрос женщинам: с кем пойдете в отношения — с электриком, смм-щиком или владельцем автомойки, если доход у всех одинаковый. Объясните позицию. 487 комментариев. 35 тысяч просмотров. Электрик — 55–60% голосов. Владелец автомойки — 20–25%. Сммщик — около 5%. Остальные 15–20% написали что профессия вообще не важна — и я к ним еще вернусь. А теперь смотрим, как люди объясняли выбор — это интереснее самой статистики: 01. За электрика голосовали примерно так: работа будет всегда, домой к пяти, вряд ли посадят. Звучит как характеристика идеального мужа из советского справочника, но люди писали это в 2026 году совершенно серьезно. Один комментарий сформулировал за всех: владельца автомойки задушат налогами, сммщика заменит ИИ, а электрик прокормит семью при любом режиме власти. Получается, что романтика сменилась риск-менеджментом. И самое главное — электрик это в восприятии мужественная профессия, а не пьяный работяга с грязными ногтями. То есть появилась эстетика. 02. За владельца автомойки голосовали те, кто сам думает категориями бизнеса. Предпринимательское мышление, амбиции, умение решать проблемы. Но даже его сторонницы оговаривались: только если не плохой стратег. 03. Сммщика не выбирали — его жалели. Выгоревший, уставший, возможно на антидепрессантах, скоро безработный. Одна написала, что взяла бы его, чтобы он бесплатно развивал ее блог. Это, пожалуй, самая точная оценка рыночной стоимости профессии на сегодня. 04. Теперь про тех, кто отказывался выбирать. Их было примерно 15–20%. Писали: профессия не важна, важен человек, его ценности, эмпатия, чувство юмора. Залайкали охотно — второй по популярности комментарий именно такой, 580 лайков. И вот грустный вывод, который я не планировал делать когда задавал вопрос. Сммщик может и захочет скоро стать электриком. Но переучиться — это не с нейронки на нейронку со всем контекстом переехать. Там надо руками уметь работать. На это нужно время и образование. И как будто уже поздно. Кстати, часть моей работы связана с этими вашими интернетами, часть — с производством напитков, а это самый настоящий чувственный оффлайн, где я могу взять в руки результат своего труда. Но если у меня и здесь не получится, я брошу все эти бессмысленные вращения смыслов. Я пойду сливаться с бесконечно-вечным и с шуруповертом в руке собирать встроенную мебель, лаская себе душу прекрасной музыкой проникающих в мдф саморезов.</t>
+  </si>
+  <si>
+    <t>02.09.26 15:14</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1646</t>
+  </si>
+  <si>
+    <t>У меня порвало шаблон, и он больше не заживет. Я коротенечко приехал на денек в Краснодар, чтобы попасть на производство этикеток для наших напиточков. Остановился в отеле на окраине поближе к заводу. Он довольно маленький, поэтому в одном здании с ним есть ресторан Камелот, который любезно предоставляет завтраки гостям отеля. Сам Камелот выглядит соответствующе названию и провинциальному колориту. Так сказать, не обманывает ожидания, чего не скажешь про их туалет. Современнейший интерьер клозета с высокотехнологичным умным унитазом, способным заглушить жизненноважные процессы и с уважением предложить вам омовение для того, чтобы свершать великие подвиги остатка дня в стерильной чистоте областей, где солнце не светит. Но Камелот понимает, что такое преемственность своего интерьера, и как важна любая деталь, что должна напоминать вам, что вы Сэр Ланселот, который вышел с круглого стола на короткую паузу обдумать вынесенный на планерку вопрос. Поэтому достопочтенный рыцарь подержит для вас финальный штрих дитейлинг-ухода. Хвала.</t>
+  </si>
+  <si>
+    <t>01.09.26 07:52</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1645</t>
+  </si>
+  <si>
+    <t>О чем мужчине стоит беспокоиться в сентябре в России. Мужики, кажется, пришло время поговорить про наш режим и мобилизацию. Наш режим с каждым годом все жестче и безжалостнее: мы ложимся все позже, встаем все раньше, задачи и ответственности растут, восстановление не успевает за нашими амбициями. Если мы сейчас не проведем мобилизацию наших ресурсов, до новогодних праздников мы нихрена не поработаем нормально и вкатимся в них пыльным мешком побитые. Знаю, вас сейчас беспокоят больше курс доллара и ставка по ипотеке, но давайте я покажу парочку цифр, которые на моем примере оказались куда важнее для моего психологического состояния. 01. Тестостерон Тот самый, вокруг которого построена целая индустрия из порошков, чаев и мужских клубов. Отвечает не за то, о чем шутят — точнее, не только. Это энергия, мышцы, восстановление после нагрузки и способность не разваливаться от стресса. Падает от простых вещей: недосып, лишний вес, хронический стресс, алкоголь — то есть от вашей обычной жизни. 02. ГСПГ Белок с фетишем шибари, который любит крепко связывать ваш тестостерон и не давать ему заниматься делом. При высоком гспг ваш высокий общий показатель тестостерона просто пустые цифры. Это как иметь 1млн на карте с возможностью тратить 1000 руб в день. 03. Эстрадиол и пролактин. Да, это женские гормончики, у нас они тоже есть, и это нормально. Ненормально, когда их много. А много их становится от лишнего веса — жировая ткань буквально конвертирует тестостерон в эстрадиол. Проявляется сниженным либидо, перепадами настроения и желанием цитировать оппозиционеров-иноагентов с ютуба. В целом это очень показательная основа. Опционально порекомендовал бы сдать ОАК, биохимию, полный гормональный профиль и микроэлементы. Стоит не дороже денег — от 4 до 10к, зависит от наполнения, которое вы выбрали. Все это очень просто — нужно всего лишь не завтракать в день анализа и хотя бы пару дней не рукоблудить до этого, чтобы получить честную картинку гормончиков. Сдайте, ведь это влияет на вашу жизнь, сон, работоспособность и психику гораздо больше, чем курс доллара. Гораздо. А если вам так не кажется и хочется со мной поспорить и поистерить в комментах, цитируя новости — точно сдайте гормоны, кажется, это оно. Есть шанс, что ваша тревожность и мнительность совсем не от новостей в телеграм-каналах. Подправите свой профиль, и будет вам счастье. Вот увидите. У меня ушло 2 месяца, чтобы поменять свою картинку. Никаких терапий — просто уволил газировку, фастфуд, добавил с утра авокадо, омегу-3 и цинк на ночь. Короче, кто смелый — хвастайтесь в комментах вашими анализами. Только под дверью у меня их не оставляйте 🥰</t>
+  </si>
+  <si>
+    <t>31.08.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1643</t>
+  </si>
+  <si>
+    <t>Самый важный пост понедельника. Я знаю, что большинство из вас никогда не умели чистить авокадо правильно. Кто-то мучается овощечисткой, кто-то стирает ножом, а еще потом не понимает, как вынуть косточку, не размяв плод в кашу. Так вот, друзья, держите от меня подгон: как это сделать за 3 секунду с помощью всего лишь ложки.</t>
+  </si>
+  <si>
+    <t>27.08.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1642</t>
+  </si>
+  <si>
+    <t>Я горлышко. На фото я стою на классном ярком празднике и втыкаю в телефон, потому что там работа. Конечно — это самое важное. Самые важные события в жизни я проживаю с усталостным напряжением шейного отдела и намазоленным пальцем. Короче, мой пролетарский мозг считает, что работа — это когда к вечеру еле шевелишься. когда если день не выжал из тебя все, то ты в общем-то паразит, которому платят деньги только за то, что он слишком много знает и слишком много на себе зашил. Это вшито куда-то глубоко вместе с уверенностью, что салат надо есть первым, а чай пить из узких кружек невкусно. Иной раз я могу в сладострастном порыве за 3 часа закрыть все важное и потом до ночи ходить с ощущением, что меня вот-вот разоблачат. 3 часа — это не работа. Потому что нормальный процесс, где трудоустроены люди, которые кормят свои семьи, выглядит вот так. • На утреннем созвоне выясняешь, кто чего не сделал с прошлого созвона. • По итогам понимаешь, что нужно созвониться с подрядчиком, — и после он уходит на свой созвон. • Пока он там, обсуждаете итоги первого созвона, чтобы не терять темп. • Параллельно у вас горит в 3 чатах. В одном горит с прошлой среды, но там уже обжились и к температуре привыкли. • Все выжаты, все молодцы. А что изменилось в кассе — вопрос неприличный, мы такое за столом не обсуждаем. Отдельная гордость — вся картина у меня в голове. Почему мы не работаем с одним сервисом, что в аналитике канал 1 показывает данные канала 2, где лежит пароль от старой почты. Нигде не записано. Живёт между креатин-фосфатом и бессонницей. И пока все это там — я не расту. Уехать нельзя, заболеть нельзя. Я не незаменимый, а просто единственный, кто знает, где что лежит. Короче, это исправляется системой. И самое крутое — что теперь появились нейронки, которые могут разгрузить твой день от бессмысленной рутины. А уж на что потратить свободное время — сами решайте. Хотя я рекомендую трезво посмотреть на то, что пора чинить. На курсе "Операционный директор" от Академии Эдюсон вы поймете, как слезть с ручника — по методичке Адизеса и практиков из Сколково, Альфа-Банка, ВШЭ, Ростеха. Спасибо Эдюсону, что не коучи. Из практичного: доступ бессрочный. Куратор ведет год лично, а не в общем чате на тысячу человек, где твой вопрос улетает вниз. Не зайдет — полгода на обмен на любой другой курс. Где почините: 01. в процессах — автоматизация при нехватке ресурсов, нагрузка на команду, потребность в системности решений; 02. в финансах — кассовые разрывы, утечки бюджета, неэффективность внедрения новых решений; 03. в стратегии — уйти от операционки и начать выстраивать логичные, последовательные, системные решения. Собственники не могут вечно везти все на себе и без результатов. А руководители и опердиры — переделывать за теми, кому делегировали. Так прекращайте уже. Вводите промокод СЛАВГОРОДСКИЙ — по нему будет скидка 65% и второй курс в подарок на выбор: eduson.tv</t>
+  </si>
+  <si>
+    <t>21.08.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1641</t>
+  </si>
+  <si>
+    <t>Загадка: почему самокатчики едят сникерс перевернутым вниз? Попробуйте угадать, не подглядывайте картинку. Это очень просто!</t>
+  </si>
+  <si>
+    <t>19.08.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1640</t>
+  </si>
+  <si>
+    <t>Кстати, найдено лучшее приложение года. не знаю, как вы, но я такого ждал с появления первого айфона. короче — всего 1 заметка, которая выводится в виджет на заблокированный экран. идеально, чтобы ставить себе короткую напоминалку, которая должна быть перед глазами. а если вы из этих, кто преисполнен блаженной мотивацией — можете себе туда какую-нибудь цитатку поставить жизнеутверждающую, которую таксисты клеят себе на заднее стекло. — судить меня может только Бог — любви достойна только мама — пока мы ждали, что пройдет сложности, прошла жизнь. — сильные не плачут, сильные молчат — тишина громче моих слов для любителей латиницы: — carpe diem — memento mori так, я отвлекся со своими злыми ирониями. приложение Mononote — ищите в сторах, вроде бесплатное на 100%. никаких даже встроенных покупков нет.</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1639</t>
+  </si>
+  <si>
+    <t>19.08.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1638</t>
+  </si>
+  <si>
+    <t>Сила билбордов — длинный пост о том, как и почему это дерьмо работает. 12 лет в своей работе я уверен, что единственные, кому билборды приносят пользу — это владельцы билбордов. Все остальное — ритуал: ты платишь миллион за то, чтобы твой логотип 3 недели смотрел на пробку, и никто никогда не скажет тебе, сработало или нет. Ни клика, ни звонка, ни сраной конверсии в отчете. Получается, оплачиваешь семизначный счет в надежде, что это как-то повлияет на брэнд-эвэрнэс, шер оф войс, хало эффект и прочее мракобесие от белозубых сектантов с родины кукурузы с фасолью. А еще билборды портят облик города. Красивый город они уродуют, некрасивый — делают еще более унылым и бессмысленным. Короче, вы поняли, что билборды я ненавижу, но тут будет одно мохнатое но. На одном из соревнований по плаванию X-Waters нам сунули в стартовый пакет банку очереного ноунейм энергетика. Я в напитках не первый год. Через мои руки за сезон проходит столько новых банок на дегустаци, что я уже классифицирую их на глаз: — вот эти выживут, если к ним прикручена турбинка с деньгами лидера дотационного региона или личный бренд блогера с ютуба; — эти просто не пройдут по цене; — а вот эта сделана человеком, который прочитал одну статью про растущий рынок функциональных напитков и повелся на этот лохотрон. Тот, что был в пакете, сразу попал в третью категорию. Идиотский нейминг, идиотский дизайн и просто наглухо потеряна хоть какая-то концепция. Но если убрать эмоции — это какое-то неизвестное дерьмо, в котором не уверен я и не уверены еще минимум 100 пловцов, которые оставили свои баночки на стартовом пляже или выкинули их в мусорку. Однако, на днях я начал видеть эти энергетики на билбордах. Они были на МСД. Потом на Волоколамке. Потом на съезде с ТТК, где я стою в пробке каждый вторник и знаю в лицо все конструкции. К концу недели я видел их столько раз, что перестал считать. И вот здесь произошло то, за что мне немного стыдно как специалисту этой лоховской маркетинговой лженауки. Я поймал себя на мысли: ну, значит, ребята не совсем простые. Раз они выкупили рекламные места по всей Москве — у них есть деньги, настроены серьезно. Раз есть деньги — есть производство, контроль, кто-то взрослый за спиной. Шляпу с таким бюджетом не разливают. Я не узнал о продукте нихрена. Ни состава, ни завода, ни истории. Билборд сообщил мне ровно одну деталь — у этих пацанов есть бюджет. А все остальное мой мозг достроил сам, бесплатно и добровольно. Я к этому моменту 12 лет покупаю и продаю рекламу. Я знаю, что медийка работает именно так и именно за этим. И все равно попал — не как специалист, а как обычный мужик в пробке. Кстати, банку я в итоге открыл. Шляпа на вид оказалась внезапно шляпой. Но обратите внимание, что произошло: месяц назад это была какая-то банка из пакета. Сегодня это Элемент, и он так себе. Я прошел путь от не знаю — не трогаю до знаю, попробовал, имею мнение. Так что теперь называю их шляпой уважительно, по имени-отчеству, как старого знакомого. Какой-то вывод тут напрашивается. Мне кажется, билборд продал мне не напиток, а готовность его попробовать — типа это безопасно, сюда вложили денег. А это, если честно, самая дорогая часть пути. Да, я все еще считаю, что главные бенефициары этого рынка — владельцы рекламных конструкций. Просто теперь я знаю, что и остальным иногда перепадает. Энергетики — зло. Не пейте это дерьмо. Они не придают вам сил, они маскируют усталость, а потом просят обратно с процентами.</t>
+  </si>
+  <si>
+    <t>17.08.26 11:34</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1637</t>
+  </si>
+  <si>
+    <t>⚡️Сегодня в телеграм-каналы можно не заходить, перескажу главную новость последних 35 лет страны: Каждая семья страны ждала этого очень давно и наша жизнь разделится на до и после. Русский многострадальный народ, наконец, был услышан Богом и, наконец ,один сильно загорелый парень приедет в Россию почтить нас своим присутствием. Примерно 3 часа он будет жестикулировать на сцене в экстравагатном одеянии, приподняв кончик микрофона кверху. с этим событием по уровню масштаба влияния на нашу культуру и умы можно сравнить, разве что, приезд отца илона маска в Россию.</t>
+  </si>
+  <si>
+    <t>12.08.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1635</t>
+  </si>
+  <si>
+    <t>Автор и его работа — slavgorodsky.com Здесь — терапевтические рассуждения 34-летнего мужчины о том, почему жить и работать в России классно. Тот самый столб спокойствия, за который вы будете держаться во время очередного шторма. Об авторе Я — Вадим Славгородский. С 2014 года сдаю свои мозги и золотые ручки в аренду корпорациям, агентствам и одному тёплому семейному бизнесу. Чаще всего арендуют мозги: рассчитать финансовую модель, разработать и проверить гипотезы, провести стратегическую сессию или собрать продукт. За образовательными программами и стратсессиями приходили НИУ ВШЭ, МТС, Билайн, РУСАЛ, МИРБИС, РУДН и Московский венчурный фонд. Иногда мозги берут в комплекте с десятью руками. Вместе с командой мы сделали кучу сайтов, несколько выставочных стендов и бренд-платформ. Например, такая красота: Genesis Technology Partners и Face Fit. Иногда арендуют голос и шутки со сцены. За четыре года я выступил больше 130 раз — об истории русского маркетинга, юнит-экономике, тестировании гипотез и выводе напитков на рынок FMCG. Для проекта «Экономика Москвы» был ведущим четырёх выпусков подкаста. Дольше всех аренду продлевает семейный бизнес «Асса» — уже 12 лет. Это одна из крупнейших пекарен Москвы с доставкой пирогов и собственный бренд безалкогольных напитков. Среди других арендаторов — то самое адвокатское бюро «Гриц и Партнёры». В дальнем архиве лежат рекламные кампании для ПИК, MR Group и RG-Development. Иногда арендуют знакомства. У меня классный социальный капитал. Я работал с крутыми и эффективными людьми, поэтому могу посоветовать проверенного подрядчика или специалиста почти на любую роль из нашей сферы. Стоимость одной рекомендации — пожизненная любовь. Не о работе — Я родился, вырос, живу и всегда буду жить в России. Люблю зарубежный туризм, но родная достоевщина мне ближе. Был за МКАДом в 52 городах и знаю минимум 10 мест для классных выходных в России. — Я очень много плаваю с 2022 года. В июле 2025 года проплыл ультрамарафон на 25 км из Петербурга в Кронштадт. Лучшее в канале Ваша опора для спокойствия — Почему мы живём в классной стране — Что делать с природой русского нытья — Как чувствовать себя хорошо в России в турбулентное время — Нестыдная форма патриотизма — Как отказаться от лишней ответственности — Профессия будущего — Разобрался в смысле жизни О работе — Почему проститутки не работают по постоплате — Ненавижу маркетинг, коммуникации и PR. Хотя это моя работа — Как мы покупаем молоко и зачем продукту бренд — 15 вопросов на планёрку с маркетологом Для спикеров — о выступлениях — Как попасть спикером на достойное мероприятие — Сколько просить за выступление: точная формула — Райдер спикера: где не стоит выступать даже за деньги — Семь советов обо всём для выступлений Размещаю рекламу. Примеры интеграций — IT-платформа — Конференция — Каналы о работе: первый и второй — Банк — Образовательная программа — Коллекционные шахматы Личка — написать бесплатно без регистрации и СМС: @vslavgorodsky</t>
+  </si>
+  <si>
+    <t>12.08.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1634</t>
+  </si>
+  <si>
+    <t>Разбудите меня через 100 лет и спросите, что сейчас происходит в России, и я отвечу: повсеместно внедряют эяй там, где можно и не можно, потому что начальство так повелело. Воронеж—Москва, ржд. Холст, масло. p.s. вообще-то табак+кожа+ягоды+шоколад это запах деда</t>
+  </si>
+  <si>
+    <t>06.08.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1633</t>
+  </si>
+  <si>
+    <t>Стало известно, что произошло с режимом за месяц. Сегодня ровно месяц, как я решил комплексно взяться за здоровье. Не буду повторять вводные — я их писал здесь. Делюсь научными открытиями. Да, я в этой индустрии неофит — постарайтесь сделать скидку на категоричные заявления Что стало хорошо: 01. Оказалось, овощи — это просто разъеб, если добавить в них 2 секретных ингредиента: греческий йогурт и адыгейскую соль. Это гораздо лучше даже, чем оливковое масло, доберете белка и меньше калорий. Есть это можно хоть ночью. 34 года я считал овощи гарниром для галочки, а оказалось, им просто нужен был правильный агент. 02. Я разлюбил еду из доставки. Совсем — не могу ее воспринимать. Ощущение, что мне насыпали какого-то промышленного хрючева. Зато за этот месяц ел пару раз готовую еду в заведениях, это в удовольствие. 03. Стали лучше тренировки. Пульс на нагрузках не изменился, но это и не задача еды. Изменилось ощущение силы и состояние нервной системы. Тренировки бодрее, дольше. Восстановление легче, все болит не так долго. 04. Тяга к сладкому почти исчезла. Все, как предсказывали, работает белок: когда его много, тяга к сахарку пропаадет, силы воли не требуется. 05. И главное — меня начало рубить ближе к 12 ночи. Я такого не помню со второго курса. Кстати, еще один бонус: один доктор на ютубе говорил, что организм любит ритмичность и рутину. Так и вышло, я дал организму предсказуемый ритм питания, и он отвечает мне той же ритмичностью, если вы понимаете, о чем я. Я перестал назначать звонки на 10 утра. Что узнал нового: → Нельзя брать овощи и орехи в супермаркетах и доставке. Это дико невкусные пластиковые изделия. Брать строго у ребят с солнечного юга в частных лавках у дома или на рынках. На вкус будут как те самые из деревни в детстве. Подозреваю, что не любил раньше овощи, потому что покупал их в магазине. Если не жалко денег — берите узбекские. Это разъеб. → Обычный сникерс лучше протеиновых батончиков. У него понятный состав и никаких иллюзий — он не пишет на упаковке фитнес и не берет 250 рублей за тот же сахар. Да, у него не 10г белка, а 5г, зато он понятный. → Завтрак, обед и ужин — всего лишь социальные понятия, организм о них не в курсе, ему нужно просто поедать нужное количество калорий. Это расписание придумано, чтобы удобно жить. В целом можно жить без завтрака. Но я его люблю и не могу без него, для меня готовка с утра это молчаливый ритуал, чтобы проснуться, А вот ужин, как выяснилось, переоценен. → Сладкий йогурт — не вредная еда для меня, а транспортное средство. Он позволяет мне съесть невкусный творог и добрать дневной белок. Для меня все, что помогает есть творог — по определению здоровое питание. → Орехи, руккола, петрушка и укроп — как раз наоборот нихрена не здоровая для меня еда. В моем анамнезе это фабрика камней в почках. Десятилетия пропаганды зелени разбились об один анализ крови. Так что для кого-то это зож, а для меня медленный яд, если в больших количествах. Можно считать калории, можно не считать. И как правило, если не считаешь, живешь счастливее. Просто добавляю активности, если понимаю, что много съел. Пищевая бухгалтерия не мой спорт. Что ухудшилось: Ничего, кроме отношений с логикой. Я 30 дней строго ел без сахара, съедал килограмм овощей ежедневно — ни вес, ни обхваты не сдвинулись ни на грамм. Потом провел выходные с пиццами, просекко и долгим сном — и прогресс пошел сразу: я буквально вижу, как лишний жирок тает на глазах. Не знаю, как это работает. Возможно, у моего организма избегающий тип привязанности: как только бросаешь тело, оно тут же приходит с результатами. Короче, продолжаю. Думал, что эксперимент на месяц, от которого я сойду с ума, а мне очень нравится, даже если это все самовнушение. В конце концов, мы все делаем для своего счастья, и неважно, в иллюзиях мы пребываем или нет.</t>
+  </si>
+  <si>
+    <t>05.08.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1632</t>
+  </si>
+  <si>
+    <t>Один день из жизни настоящего автовладельца. Есть люди, для которых машина — бытовой прибор. Возит тело из точки А в точку Б, как мультиварка варит гречку. Им не чужда эстетика или любовь к хорошим технологичным поджопникам, у многих достойные агрегаты. Просто в их жизни есть что-то еще, кроме автомобиля. Этот пост не про них. Этот пост про настоящего автовладельца. Человека, для которого машина — продолжение личности, смысл, гибкий сантиметр для измерения размера тестикул и главный аргумент в вопросе, кто здесь все-таки главный. Он не купил ее — он с ней сошелся. Кстати, раньше это имело смысл. Было целое звание — автолюбитель: гаражи, журнал За рулем, руки в масле и шутки про карбюраторы. Машина была чудом, редкостью и культом — а культу нужны жрецы. Сейчас тачка стала прибором, а жрецы остались. И сегодня они выглядит дико комично, делая кредитную тачку продолжением своей личности. Проведем с одним из них 1 день. Утро начинается не с кофе. Он подходит к окну и смотрит вниз — на месте ли. Ночью прошел дождь, и это тревожно: вчера он отдал 4000 рублей за наномойку pro max +, а сейчас на кузове пятна. Это серьезная боль, которую способны понять только женщины в момент родов. И вот он гордо садится за руль — начинается преображение. Лицо становится серьезнее, нижняя челюсть выдвигается вперед. Он больше не парень в мятой футболке, который только что выносил мусор — он водитель bmw. Через 20 секунд он заводит двигатель и радуется оркестру лампочек и индикаторов. Здесь ему нужна пауза напомнить себе: я в bmw. Еще через минуту — резкий старт с парковочного места, вальяжная левая рука наверху руля, в правой айкос. Он очень хочет раздавать свое настроение, чтобы вы на себе ощутили, как он невъебенно крут, поэтому окно открыто и музыка играет громко. Он не просто едет на работу. Начинается целый час любимой игры, которую он себе придумал. Через пару минут его не пускают в ряд на оживленном шоссе, и он показательно звереет — наш герой оскорблен лично, вы видели кто вообще едет? Ублюдка надо наказать. Он жмет гашетку в пол, мотор ревет, всем видом показывая злость и решительность хозяина. Под капотом у него, конечно, вместо мотора пакет кефира из базовой комплектации, которому в такие моменты жужжание машины вызывает улыбку. Выглядит это так, будто он хлопнул дверцей микроволновки, чтобы показать доминантность. Он догоняет обидчика и размахивает руками, показывая через стекло, кто здесь мудак, с абсолютной уверенностью, что выходить из машины не придется. Вся ярость исполняется при закрытых дверях, заблокированных замках и с возможностью резко уехать. Но нет — он не просто опасен, он ультраопасен. Как у насекомых в агрессивной среде красный хитиновый панцирь сигналит об угрозе, так и он наклеил на заднее стекло название бойцовского клуба. Номерная рамка, естественно, с надписью MMA или Федеральное управление по всем управлениям. Вечером в темноте, он может нарочно погоняться за обидчиком, моргая ему в спину — он знает, что тот видит в зеркале не голубые глаза и кожу с веснушками, а четыре агрессивных фирменных лампочки bmw. И на секундочку верит, что существо внутри настолько же агрессивное. Я думаю, это одна из первых главных вещей, которую сделали инженеры bmw на рассвете гражданских автомобилей. Они подарили красивую агрессивную кольчугу из папье-маше своим автовладельцам. У дома он по-хозяйски деловито покидает свой корабль, не оглядываясь замыкает дверь, и происходит обратное превращение. Из машины выходит человек, который придерживает дверь соседке с коляской. Он не сделает замечание подростку, бросившему окурок мимо урны. Просто пройдет мимо. Потому что смелость и агрессия осталась в салоне. Вместе с айкосом, рамкой ММА и полутора тоннами железного жестяно-пластикового характера. Завтра он заберет ее снова — примерно в 8:15, сразу после того, как выбросит мусор.</t>
+  </si>
+  <si>
+    <t>28.07.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1631</t>
+  </si>
+  <si>
+    <t>Посвящается всем с большими амбициями, но реалистичными достижениями 😀</t>
+  </si>
+  <si>
+    <t>26.07.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1629</t>
+  </si>
+  <si>
+    <t>Забавный перелом в онлайн-образовании. Что случилось конкретно в моей жизни. Да, я понимаю, что для технооптимистов эта новость протухла уже давно, но позвольте мещанину немножко похвастаться просветлением. Короче, контекст такой: я занимаюсь плаванием, бегом и пытаюсь в в свои 34 следить за гормоналкой и тем, что я ем, чтобы хоть как-то сносно выглядеть и более важно — еще и чувствовать себя хорошо. Вот тут я рассказывал, что делаю со своим режимом уже 3 недели Да, я знаю базовые принципы, что если калорий тратишь больше, чем ешь — худеешь, а наоборот — набираешь. Я что-то знаю про кбжу, гликемический индекс. Я что-то знаю про лактат, пороги, аэробную подушку. Я что-то знаю про гипертрофию, сухожилия, плиометрику. Но у меня ничего не складывается в 1 картинку. Я как-то фрагментированно это вырываю из контекста, но толку мало. Приходится много разбираться — я уже десятки часов посмотрел лекций от спортмарафона, подкастов от кардиологов, гастроэнтерологов и эндокринологов. Начал даже искать какой-то один большой объемный курс, чтобы мне все в одном месте рассказали и провели за ручку. Но все не то — то спикеры сомнительные, но программа не полная, да еще и под меня не адаптированная. Ну и что вы думаете? Конечно, я взял и навайбкодил себе собственную обучалку под мои цели и запросы. Загрузил туда нужные книги, которым доверяю, открытые материалы спорт.лекторов и разбил это себе на разделы с визуализацией. И главное — потребовал отсылку к источникам. Собираюсь дальше пополнять себе эту базу знаний, собирать там программы тренировок и наблюдений и слить себе это в приложение, чтобы было удобно со смартфона. А что мне супротив этого может дать какой-то курс? Харизму преподавателя? Чат с 1000 бессмысленных мне людей, поданный как преимущество? Или может за меня собранный на нейронке материал? Может, ответственность за мой результат? Конечно, нет. Я правда не знаю, что сейчас делать онлайн-школам.</t>
+  </si>
+  <si>
+    <t>22.07.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1628</t>
+  </si>
+  <si>
+    <t>Грязные приемы авторов телеграм-каналов. Короче, дорогие мои, публичный текст — это сам по себе отдельный жанр, за который почти не наказывают ничем, кроме отписок и забвения. Для более серьезных последствий — все красные линии мы с вами и так знаем, и их не много. Если вынести за скобки мемы, больше всего эмоциональный отклик и репосты находят тексты-манифесты с какой-то смелой или непопулярной позицией. И вот этот самый манифест чаще всего работает на старых вонючих журналистских приемах. Неважно, это хороший автор или плохой, нравится он вам или нет, добрый текст или злой, сатиричный он или драматичный, эмоционально окрашенный он или нейтральный — в любом манифесте что-то из списка ниже мы все-таки увидим. Я тут вообще не исключение, свои мысли я обильно посыпаю этими приемами, не всегда осознанно, конечно, но очень щедро и без капельки стеснения. Это не рейтинг, просто некоторые из огромного списка с инструкцией, как это сделать, держите, дарю. 01. Подсказка через интонацию. Посмотрите, что позволяют себе митохондрии в нашем организме: они забирают почти весь кислород, который мы вдыхаем, сжигает его, а нам прямо в клетку выбрасывает свободные радикалы. После такого сообщения становится страшно за себя. Хочется пойти погуглить какой-нибудь антибиотик от этих самых митохондрий, мать их ети, кто бы они ни были. А в реальности это самые важные микроорганизмы внутри нас, благодаря которым у нас есть энергия. И кислород нам нужен как раз для них, они его перерабатывают в энергию. 02. Гротеск, чтобы усилить переживание. Это когда реальная ситуация доводится до абсурда, чтобы читателю стало смешно или страшно. А лучше — так смешно, что даже страшно. Кто знает культовый анекдот про Шарика и его перспективу, поймет ярче. “Ввели цифровой рубль. Дальше хуже — деньги с сроком годности, кешбек за правильные покупки, а в операциях появится статус перевод отклонен — попробуйте купить что-нибудь более полезное для страны” 03. Ложный выбор из двух. Сложная ситуация с 10 исходами сворачивается в 2 варианта. Третьего читателю не предлагайте, пусть выбирает из меню, которое вы составили, хотя это чистой воды дешевая манипуляция. “Выбирай — ты либо деньги хочешь зарабатывать, либо вести полностью белый бизнес.” 04. Черри-пикинг. Из 10 фактов выдергиваем 2-3 вишенки — именно те, что работают на нужный вывод, остальные игнорируем. Формально говорим правду, на лжи нас не поймать. “ВОЗ внесла красное мясо в список канцерогенов”. Что не сказали: список означает, что есть данные о связи, а не насколько опасно. Но в том же исследовании сказано, что сосиски и колбаса из переработанного красного мяса это реальный канцероген, а просто кусок красного мяса в умеренных порциях это норма. Но читатель уже запомнил, что он умрет от говядины. Солнце, кстати, в том же списке. Отмените солнце. 05. Авторитет без проверки Просто добавляем к нарративу такой пруф: Источники сообщают, по данным инсайдеров, эксперты считают. Так очень любят делать новостники, особенно с плашкой иноагентов. Кто источники — неизвестно, сколько экспертов тоже непонятно. А когда они в студию приглашают какого-то эксперта, чтобы показать, что все это не писькой писано, мы видим какого-то бедолагу из невнятной АНОшки, за которым ничего не стоит. И пока разберешься, что это пустое место, нарратив озвучен, множественно репостнут, разобран на цитаты, и фарш обратно не провернуть. Когда-то на эту тему был даже мем с британскими учеными. 06. Дисклеймер как индульгенция. Пишем “Возможно, я ошибаюсь” — и дальше свой любой температуры сомнительности тезис, который мы намерены донести в полном объеме и не стесняясь в формулировках. Если ваш тезис достаточной температуры кипения задницы читателя, предисловие уже попадет в слепую зону. А в случае чего автор сохраняет возможность отступления через “это всего лишь мнение”. Короче, у кого замечаете из своих любимых авторов эти грешки?</t>
+  </si>
+  <si>
+    <t>16.07.26 20:04</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1619</t>
+  </si>
+  <si>
+    <t>Кстати, ровно год назад 16 июля я проплыл ультрамарафон 25км из Питера до г.Кронштадт. Вообще любая ультра — это нездоровая идея. Абсолютно сбалансированному и здоровому человеку, который не зарабатывает на спорте, все это не нужно. Для достижений есть дистанции поменьше, подешевле, попроще. У каждого свой сценарий, зачем он идет на ультру. У меня — отсутствие хоть каких-то видимых интересных достижений в жизни. А я вообще средненький во всем. Короче, как это было: Стартовали в 3:39 утра на рассвете от острова Елагин в центре Петербурга и поплыли в сторону Кронштадта. В лодке сопровождения — мой тренер Толя Шабаршов. Правила простые — касаешься берега на старте, а потом берега на финише. Лодки касаться нельзя, еду кидают прямо как уточке в воду. Суммарно полет занял 8 часов 26 минут, я где-то в серединке рейтинга 150 соло-финишеров этого заплыва за 12 лет. Короче, и тут средненький. С другой стороны — я к этому пришел за 3 года от нулевого навыка плавания, так что засчитаем. А главное, на финише на берегу памятная доска, куда можно прибивают табличку с именем. Короче, заплыв — кайф У меня есть отдельный канал, куда я выкладывал свою подготовку, где написал, как все проходило подробно, и почему я не поплыву Ла-Манш никогда: - чем питался во время марафона - сколько денег потратил на всё - что входит в стартовый пакет - что дают финишёрам - как готовился - как плыл старт, и что было жесткого - что собираюсь делать дальше - нужно ли вам это</t>
+  </si>
+  <si>
+    <t>15.07.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1618</t>
+  </si>
+  <si>
+    <t>Метод Жириновского: как быстро выбирать. Это пост из прошлого, который очень понравился моим читателям. А вы, может, его и не видели, не знаю, как вам живется. Перед вами 5 чемоданов, которые понравились внешне и стоят примерно одинаково. Но выбрать можно только один. Когда нам нужно выбрать, что больше нравится, голова концентрируется на преимуществах. А гораздо проще обратить внимание на недостатки — они менее абстрактны и напрямую связаны с реальными сложностями. — Не могу выбрать, какой больше нравится. — Сначала отбрось то, что меньше подходит, а потом еще раз отбрось. Среди 5 чемоданчиков будет 1 с неудобной рукояткой, еще 1 не проходит по нормам ручной клади, остается 3. Допустим, вы не доверяете застежкам любым кроме молний, то есть, еще -1. Остаются два — берем из них самый красивый. Работает гениально во всем: в выборе автомобиля, чемодана, кофты или даже блюда в ресторане. Жириновский тут не при чем — я назвал метод в его честь, чтоб вы дочитали до конца.</t>
+  </si>
+  <si>
+    <t>13.07.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1617</t>
+  </si>
+  <si>
+    <t>Еще недавно режиму был конец, но его спасли. Рассказываю, кому и как это удалось. Пока за мной не выехали, поспешу уточнить — я про свой режим питания и сна. Если коротко: я несколько лет жил как бессмертный: ел, что хотел и когда хотел. Иной раз я мог на ночь прикончить банку сгущенки, запивая ее кофе, а потом шлифануть чипсами с безалкогольным пивом, лечь в 4 утра, встать в 9 и пойти делать дела. Это просто один из примеров, где я даже молчу про литры газировки, которые я пью сам и по работе — мы запустили свои напитки, а значит, мы яростно дегустируем свои доработки и конкурентов, заедая это осетинскими пирогами. Здесь я еще не сказал про кальян по любому поводу — надо сосредоточиться на работу, надо расслабиться после работы, надо что-то делать, пока смотрю фильм или играю с другом в шахматы. Было ощущение, что если я плаваю по 30км в месяц и бегаю по 70 — калории проходят насквозь в синтетическую майку, а легкие вентилируются на пульсе 140. Короче, я человек с высшим образованием, но наверное, ненастоящим, потому что как инженер может строить такие логические цепочки — мне непонятно. Так вот. Я не набираю от этого всего вес, и моя работоспособность не страдает — у меня хорошие гормончики, развита сердечная система, поэтому, пока не увидел результаты обследования крови, не сильно переживал о своем образе жизни. Жил как бессмертный. И вот в 34 у меня повышенный холестерин и пара других цифр, которые мне было бы неловко здесь писать. Это значит, что жить мне осталось всего лет 100, и последние 10 из них будут безрадостные. Решил, что буду свергать режим питания и сна. Дисциплины у меня нет, единственное, что поддерживает мой энтузиазм — это любопытство, которое можно измерить в цифрах. Это то, что помогает мне уже 12 лет вести личные финансы и записывать каждую чашку кофе. Сегодня 8 день, как я ем овощи каждый прием, сплю по 7-9 часов, убрал сахар и газировку из рациона, добавил отдельно цинк, омегу-3, DIM. Готовлю мясо, гарниры и всякое хорошее, что долго и нудно тут писать. Если меня читают нутрициологи-неофиты с гиперфиксацией на советы и аналитику чужих тарелок, не спешите: все рационы, добавки, их количество хорошо посчитано и не подлежит обсуждению. Кстати, сильно сократил безалкогольное пиво — оказалось, это не здоровая альтернатива, это маркетинг. Хмель содержит фитоэстрогены, которые при регулярном употреблении одному известному вам мальчику с высоким тестостероном добавляют и эстрадиола. На что я вообще надеялся — непонятно. Короче, итоги: Да, стало лучше. Мозги точно работают быстрее. Ушло немного лишней воды с переда и боков из организма и в целом сил стало больше — я замечаю это на тренировках. Спокойно возвращаю объемы на воде — уже могу плавать от 4км и больше. А главное достижение — ни одной доставки готовой еды за неделю, и мне очень нравится готовить. Накупил разных приправ, зелени, пробую экспериментирую. Хмели-сумели, и я смогу. Так что если вы считаете, что живя в России нельзя поменять режим — так вот же, можно. Кушайте овощи, друзья и не беспокойтесь о макроэкономике. Она как-нибудь без нас справится.</t>
+  </si>
+  <si>
+    <t>09.09.26 11:52</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1650</t>
+  </si>
+  <si>
+    <t>Письмо себе в 1996 год Возился с агентами которые делают мою работу, а я их только ругаю и подгоняю, и вдруг захотелось отчитаться перед главным заказчиком — собой шестилетним. Отправляю письмо в 1996-й. Малой, у меня для тебя новости, держись за Денди! Фотоаппарат больше не ест плёнку. Мы делаем по сто снимков в день и не печатаем ни одного. Куда они деваются? Никуда. В этом и смысл. Телефон всегда с собой, в кармане. Звонить по нему — невежливо. Не спрашивай, я хз как это объяснить. Музыку никто не хранит. Я плачу деньги каждый месяц, чтобы слушать песни, которых у меня нет. Перестану платить — исчезнет вся музня. Кассету переписать нельзя. Кассеты, впрочем, тоже нет. На кухне стоит колонка, которая слушает всё, что мы говорим. Мы купили её за свои деньги. Иногда говорим ей спасибо. Вся энциклопедия мира помещается в карман. Смотрим мы там в основном, как незнакомые люди открывают коробки с покупками или живут свою лучшую жизнь, очень мало смотрим на то как живём сами. Заблудиться больше нельзя: карта сама говорит, куда повернуть. Опаздывают все по-прежнему. Деньги стали невидимыми. Зарплата — цифра в телефоне. Бумажные бывают очень редко. Продукты приносят к двери за пятнадцать минут. Очереди кончились. Хотя нет, вру, теперь в очередях стоят люди, которые несут нам еду. Мультики можно смотреть когда угодно и сколько угодно. Что стало с детьми — не буду тебя пугать. Я разговариваю с компьютером, и он пишет за меня тексты и считает таблицы. По-настоящему разговариваю. Точнее, с ней, зовут Клаудия Ивановна, она вежливее большинства моих знакомых, и да — я ей плачу деньги. И главный совет, малой. Когда в 2007-м тебе покажут стеклянный прямоугольник — «телефон, плеер и интернет сразу», — бери, штука полезная. Только не заводи его у кровати. Я вот до сих пор воюю за то, чтобы он там не ночевал 😅 А вы что написали бы себе в 1996-й? Накидайте в комментарии по пункту — только такое, чему вы сами оттуда ни за что бы не поверили.</t>
+  </si>
+  <si>
+    <t>25.09.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/zavtrazapustim/1651</t>
+  </si>
+  <si>
+    <t>Экзистенциальненько. Самое обидное, когда вы уедете из курорта это не сигнал о конце отпуска. Это осознание, что после вашего уезда ничего не изменится — море будет все так же красиво, водичка прозрачной, рыбки будут плавать, ящерки бегать по песку, отель будет стоять на месте, солнышко светить, вино литься литрами и почти никто не заметит вашего отсутствия, будто вас и не было никогда. То же самое произойдет, когда вас не станет. приятного дня🥰</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3284,59 +3467,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H324"/>
+  <dimension ref="A1:H345"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4789.545" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -11240,51 +11423,51 @@
       </c>
       <c r="F308">
         <v>8</v>
       </c>
       <c r="G308">
         <v>55</v>
       </c>
       <c r="H308">
         <v>10</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>90968</v>
       </c>
       <c r="B309" t="s">
         <v>923</v>
       </c>
       <c r="C309" t="s">
         <v>924</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>925</v>
       </c>
       <c r="E309">
-        <v>303</v>
+        <v>775</v>
       </c>
       <c r="F309">
         <v>3</v>
       </c>
       <c r="G309">
         <v>48</v>
       </c>
       <c r="H309">
         <v>13</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>90969</v>
       </c>
       <c r="B310" t="s">
         <v>926</v>
       </c>
       <c r="C310" t="s">
         <v>927</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>928</v>
       </c>
       <c r="E310">
@@ -11631,50 +11814,407 @@
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>90983</v>
       </c>
       <c r="B324" t="s">
         <v>966</v>
       </c>
       <c r="C324" t="s">
         <v>967</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>968</v>
       </c>
       <c r="E324">
         <v>1204</v>
       </c>
       <c r="F324">
         <v>17</v>
       </c>
       <c r="G324">
         <v>49</v>
       </c>
       <c r="H324">
         <v>13</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>92655</v>
+      </c>
+      <c r="B325" t="s">
+        <v>969</v>
+      </c>
+      <c r="C325" t="s">
+        <v>970</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>92656</v>
+      </c>
+      <c r="B326" t="s">
+        <v>972</v>
+      </c>
+      <c r="C326" t="s">
+        <v>973</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E326">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>92657</v>
+      </c>
+      <c r="B327" t="s">
+        <v>975</v>
+      </c>
+      <c r="C327" t="s">
+        <v>976</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E327">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>92658</v>
+      </c>
+      <c r="B328" t="s">
+        <v>978</v>
+      </c>
+      <c r="C328" t="s">
+        <v>979</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E328">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>92659</v>
+      </c>
+      <c r="B329" t="s">
+        <v>981</v>
+      </c>
+      <c r="C329" t="s">
+        <v>982</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>92660</v>
+      </c>
+      <c r="B330" t="s">
+        <v>984</v>
+      </c>
+      <c r="C330" t="s">
+        <v>985</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>92661</v>
+      </c>
+      <c r="B331" t="s">
+        <v>984</v>
+      </c>
+      <c r="C331" t="s">
+        <v>987</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E331">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>92662</v>
+      </c>
+      <c r="B332" t="s">
+        <v>988</v>
+      </c>
+      <c r="C332" t="s">
+        <v>989</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="E332">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>92663</v>
+      </c>
+      <c r="B333" t="s">
+        <v>991</v>
+      </c>
+      <c r="C333" t="s">
+        <v>992</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="E333">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>92664</v>
+      </c>
+      <c r="B334" t="s">
+        <v>994</v>
+      </c>
+      <c r="C334" t="s">
+        <v>995</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="E334">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>92665</v>
+      </c>
+      <c r="B335" t="s">
+        <v>997</v>
+      </c>
+      <c r="C335" t="s">
+        <v>998</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="E335">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>92666</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E336">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>92667</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E337">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>92668</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E338">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>92669</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1010</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E339">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>92670</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E340">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>92671</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E341">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>92672</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="E342">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>92673</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E343">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>102802</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="E344">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>127262</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E345">
+        <v>374</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">