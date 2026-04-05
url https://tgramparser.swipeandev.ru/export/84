--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="707">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="785">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2133,50 +2133,284 @@
     <t>Чем хуёвее работает Директ, тем больше заказов на Директ. В связи с этим невероятным природным явлением, я бы рассмотрела ещё одного человека в штат. Спокойного, опытного, не бестолкового.</t>
   </si>
   <si>
     <t>08.09.25 11:30</t>
   </si>
   <si>
     <t>t.me/torshina_e/1640</t>
   </si>
   <si>
     <t>А теперь скорее пишите в комментах ваши истории, как вы бросили пить!</t>
   </si>
   <si>
     <t>t.me/torshina_e/1639</t>
   </si>
   <si>
     <t>Три моих тайных страсти:  1) итоги года - могу сидеть читать это дерьмо в ленте про совершенно незнакомых людей, и не надоедает; некоторые еще пишут итоги не только на НГ, но и на ДР - как специально для меня ))  2) истории о том, как наебнулся бизнес на WB, Ozon; но если честно, уже обчиталась их на VC, они слились в одно слепое пятно, стали друг на друга слишком похожи и мне перестало быть жалко главных героев, так что сейчас пока на паузе 3) истории о том, кто как бросил пить - вот это вообще пушка-бомба, относительно новая тема, пошла прямо какая-то волна, читаю и смотрю на одном дыхании, супер кайф!  И вот по поводу третьего жанра могу чётко сказать, что авторы охуиельных историй "как я бросил пить" делятся на два типа: кто на самом деле и не пил, не был зависим; и кто на самом деле не бросил, а просто досчитал до какого-то кол-ва дней и продолжает напряженно считать дальше ))  Спросите, откуда, экспертиза? О! Ну вы чего! Такой экспертизы у каждого русского - вагон. А если кто родом из глубинки, где бухают абсолютно все, во все времена и десятилетия - то и подавно. Вы же помните искрометные истории про мою бабку? Ну вот ее сын - собственно, мой отец, царство ему небесное, который тоже, конечно же, пил, страшно пил и курил, вспоминать больно, но и забыть невозможно. И все вокруг пили и продолжают пить. Умирать от бухла (закодировали - напиздился - инсульт) и рака горла, пищевода, желудка, печенки, хоронить друг друга и там же на поминках пить, пить, пить. Хотя сейчас все-таки бухают не как в моем детстве и юности. Типа пьют бухло получше. И перед нами уже что-то вроде высокофункциональных алкоголиков, которые закладывают по 2 батла вина за вечер, с утра детей в школу, сами на работу - и так каждый день. Но алкашами себя не считают и обидятся, если их так назвать )  Короче, что хотела сказать: пишите больше такого контента, я его обожаю, он мне каждый раз дает новую надежду, что кто-то реально завязал )) Хотя я, конечно же, давно поняла, что не спастись никому. Реально бросают бухать на всю жизнь только те, кто по синьке горел. Попадал в пожар. Вот их как будто сама стихия избавляет. Выжигает )) Знаю по меньшей мере пятерых таких - не пизжу, там на всю жизнь завязка. Но они не пишут историй "как я бросил пить" 🙂</t>
   </si>
   <si>
     <t>05.09.25 14:40</t>
   </si>
   <si>
     <t>t.me/torshina_e/1638</t>
   </si>
   <si>
     <t>Ебаное лето ненавижу с 2016 года. Мало того, что у половины клиентов тухляк по заказам, все на дачах и в отпусках. Так еще и у команды сезон отпусков 5 месяцев подряд, начиная с мая. Который сменяется сезоном ОРВИ. Мечешься между двумя стадиями: всех обеспечить задачами, чтобы не терялась форма за лето; лавировать между отпусками, чтобы эти задачи делались без простоев, потому что текущим клиентам надо изъёбываться обеспечивать продажи и летом тоже. Надо ли говорить, что банкомат при этом должен продолжать метать наличные: налоги, все эти ебучие контуры, диадоки, 1c, ОРД + зарплаты, которые я всегда оплачиваю в таком же размере, как в обычные месяцы, даже за отпуска. Чем же я утешаю себя и где нахожу опору переживать эти лета 10-й год подряд и бодро влетать в осень, когда еще в сентябре кстати продолжаются отпуска? Ну, во-первых, у нас есть правило: в отпуск ходить по-одному. Дела передавать другому. У нас маленькая, но сверхэффективная команда, даже когда одного сотрудника нет 1-2 недели - ощутимо. Если еще и по двое-трое уходить откисать - это беда. Во-вторых, лично по моим ощущениям, у бизнесов подрастерялся заряд "нам надо вчера, всё горит, бегом, давай, пихай". Спринтеры, триатлонисты, прыгуны в высоту и длину остались в прошлом. Сейчас в основном марафонщики-стоики, которые движутся, как машины в снегопаде: на выбранной скорости, без увеличения и замедления. Ну и третий момент. У меня в команде взрослые, адекватные люди, у многих есть дети и другие обязательства по жизни. Это не студенты и не поколение зумеров, которым только дай передохнуть - работать обратно не заставишь и не уговоришь никакими калачами. Это ребята моего поколения, которые если не передохнУт, то передОхнут, и сами не заметят )) После отдыха с отключенными чатами приходит энергия и свежий взгляд на клиентов, текущих, потенциальных, на блогеров, Директ, SEO, Google - на всё. А так как я сама ебошу без отпуска 10 лет, работаю и заставляю работать бедного мужа во всех поездках и на все праздники, то нашему бизнесу просто не выжить без людей, которые все-таки периодически отключаются, а потом могут посмотреть на весь этот хоровод свежим взглядом и встать в борозду с восстановившимися мышцами ) Плохо только одно: направления отпусков сильно сузились, а стоить это стало столько, за сколько до 2022 года можно было потусоваться хоть в Европе, хоть в Азии, хоть в Латинской или Центральной Америке. Уж про Турцию и Египет вообще молчу. Не спасает ни то, что ЗП выросли почти вдвое с тех лет, ни премии, ни НГ премии, ничего. Но отдыхать, менять картинку, отключать чаты всё равно надо. Потому что в коллективе должен быть только один сверхзаёбанный чел, который смотрит на происходящее вокруг как на говно через волчью оптику из-под чёрной шляпы мышления 🙂</t>
+  </si>
+  <si>
+    <t>17.02.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1791</t>
+  </si>
+  <si>
+    <t>Большой клиентско-подрядчиковский словарь уже на сайте! Издание будет расширяться и дополняться. Хотим мы того или нет :)</t>
+  </si>
+  <si>
+    <t>16.02.26 14:04</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1790</t>
+  </si>
+  <si>
+    <t>Продолжаем рассказывать истории, как живёт (то ли выживает) здоровая часть экономики в лице наших клиентов и чего это стоит :) Тематика общепит. Проект, с которым мы начали работать в 2022 и продолжаем по сей день. В постах на Торшинском сайте он появляется уже третий или четвертый раз, но с каждым годом декорации приближаются к кино с ДиКаприо "Выживший". Только всё происходит на самом деле, и хуй кто из нас получит Оскара :)</t>
+  </si>
+  <si>
+    <t>12.02.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1789</t>
+  </si>
+  <si>
+    <t>Как вы думаете, друзья, Паша будет за нас с вами бороться?</t>
+  </si>
+  <si>
+    <t>11.02.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1788</t>
+  </si>
+  <si>
+    <t>Как сейчас работают инфлюенсеры в качестве канала продаж и какие оттуда можно вынимать цифры. По ссылке, история про 20 000 продаж в моменте рекламы за 2,5 года. С интересными деталями, как то:  - Продукты не отечественные, что в тематиках красота-молодость-здоровье уже само по себе весомое УТП. - Основная масса блогеров, с которыми работали и которые сформировали ИТОГО продаж – средние и мелкие. Средний охват на публикацию у нас в районе 14 000 просмотров/прочтений. – Легко обошлись без рожания месяцами «маркетинговой стратегии», расписанной на пять лет вперед с презентациями, которые никто не читает. Исходили из здравого смысла, потребности покупателей (ед.ч., а не миллиард проблем от вечной жизни до роста выпавших зубов во взрослом возрасте) и того, что есть продукт на самом деле. Ключ – рабочие блогеры + адекватный продукт. Остальное – мишура, работа ради работы, бесплодные потуги. Если у подрядчика действительно есть экспертиза в тематике + рабочий пул блогеров под продажи, он даже предлагать такую хуйню, как «годовая стратегия», не станет. - Максимально пользовались тем, что в продуктах имеются модные нынче компоненты. Благо, автор в курсе, чем живет индустрия, и чем обязательно надо козырнуть. - Не заставляли утомлённых баб вчитываться в мемуары основателя бренда, который лично карабкался на священную гору в Гималаях, чтобы сорвать чудодейственный папоротник и отжать из него экстракт вечной молодости. Просто давали людям знакомое, желанное, уже кем-то до вас верифицированное и распиаренное, за адекватные деньги в удобном формате. И они это брали. И всё это делалось и делается в условиях обостряющейся шизофрении с маркировкой, с запретами Инсты и жутким дефицитом конверсионных блогеров за адекватные деньги. Читаем написанное - и сами удивляемся, как это всё до сих пор удаётся делать.</t>
+  </si>
+  <si>
+    <t>05.02.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1787</t>
+  </si>
+  <si>
+    <t>За что я люблю и уважаю клиентов серых тематик и чего сильно не хватает клиентам классических товарных/сервисных историй. Первые - давно расстались с иллюзиями о себе и мире. Они осознают, кто они. Чем торгуют. И кто это покупает. У них ровно ноль фантазий о том, что где-то их ждут с распростертыми объятиями. Что соцсети, видеохостинги или поисковики приготовили им манну небесную. И они благодарны вселенной за каждый микро-канал, который удаётся разработать и юзать хотя бы сраный месяц 🙂 Клиенты же классических товарных/сервисных историй - через одного с манией величия. Как царь Николай верил в божественную природу своего царствования, так и эти верят в то, что их продукт - лучший, уникальный, для лучших людей. Там всё у всех наполнено смыслами, от завитка на логотипе до миссии компании. Но хуле толку? Вроде все карты на руках (ну с их слов), а не доведён до ума ни один канал продаж. Всё перебирают и ищут, кто же окажется достоин их и оценит так же высоко, как они себя сами. В итоге идут заводят страницу в ВК. И блог на Дзене.</t>
+  </si>
+  <si>
+    <t>03.02.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1786</t>
+  </si>
+  <si>
+    <t>Сегодня с утра я окончательно поняла, что нам нужен ещё один SEO-шник в штат на полный день. Проектов залазит больше, чем мы вмещаем, и конца этому не видно. Как и всегда, ищу человека не нулёвого, хоть с каким-то практическим опытом и знающего как минимум основы. Хотя, естественно, мы будем подстраивать и обучать нашим процессам и алгоритмам.  Если коротко, нам не хватает сейчас рук, соединенных с мозгом, чтобы доводить сайты хотя бы до ТОП-30, чтобы потом их подхватывал другой департамент, в накрутку ПФ. Сайты заходят на ПФ с большими проблемами в структуре и внутрянке. Их надо приводить в порядок месяца по два до начала накрутки ПФ. Это скрупулезная работа, но делать ее надо, иначе потом не получится все остальное.  У нас удалёнка. Спокойная, очень профессиональная команда миллениалов. Все работают годами. ЗП и премии платятся и индексируются без напоминаний. В отпуска ходим, на детские утренники тоже. Работаем с клиентами без дураков и вкручивания хуя в уши. Но в то же время и сами не даёмся всяким дуракам, которые желают невозможного. Короче, охуенная у нас работа, хотя и всё заебало давно, и мы ищем порядочного человека для расширения штата. Ещё раз: можем научить многому и показать многое, но это не азы и не основы!</t>
+  </si>
+  <si>
+    <t>03.02.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1785</t>
+  </si>
+  <si>
+    <t>Всех с днём мата, на! В комментах пишите свой любимый матюг, который доставляет наибольшее облегчение и разрядку!</t>
+  </si>
+  <si>
+    <t>03.02.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1780</t>
+  </si>
+  <si>
+    <t>Клиенты делятся на две части. Те, кому нужны продажи - у них явная, выпуклая, сформировавшаяся потребность. Они не хотят ни ёбаных созвонов, ни еженедельных созвонов, ни тем более встреч. Они хотят и готовы работать, упираться, копать с напором, настраивать воронки, сквозную аналитику и каналы продаж. Те, кому нужно общение - созвоны, бесконечные, вечные, пустопорожние. Где от нас ждут, что мы будем уговаривать, доказывать, продавать успех клиента в будущем и раздавать гарантии как, нахуй, семечки на лавочке. Эти люди хотят и просят, чтобы их наебали. Наобещали. Нагарантировали. Но мы-то знаем, что происходит потом. Потому говорим, как будет на самом деле. Им не нравится, они просят второй созвон, потом третий - и так, пока моё терпение не кончится. Но как оно может кончиться, если даже не начиналось )) 100% статистика за 10 лет работы Треста: если человеку на старте от нас нужно больше одного вводного созвона (а таковой я сама попрошу, чтобы понять, что в бошке у людей и как они считают) - с ним не будет никакой работы. И нет смысла тратить время на второй, третий, десятый созвон. Туда же кстати всех любителей еженедельных созвонов по результатам выплненной за неделю работы. Отчеты и аналитику мы делаем, без напоминания, вопросов ноль. И ежедневное общение в чатах по оперативным вопросам, по сверке - присутствует, от заката до рассвета. Нахуя еще созваниваться еженедельно - никогда не понимала. Это сразу признак бренд-менеджера, которого посадили на ДОЛЖНОСТЬ "Ебатель подрядчика". Он не понимает ни в продажах, ни в рекламе, ни в блогерах, но ебать обязан. Ну и третья часть - это те, кому нужны еще личные встречи, да почаще! Сколько я по ним кругов намотала по Москве, России и ближнему Зарубежью - саму себя жалко. При этом абсолютный научный факт - наши постоянные клиенты, с которыми мы работаем годами - большинство из них я и не видела вживую за все эти долгие годы. Есть и такие, чьих имен мы не знаем )) Скажете, мы просто социофобы? Ну бля! Сходите поработайте с экстравертными пиарщиками )) Посмотрим, кто вам в итоге напродаёт больше.</t>
+  </si>
+  <si>
+    <t>29.01.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1770</t>
+  </si>
+  <si>
+    <t>Однажды среди белого рабочего дня пикчер данного канала, он же наш штатный дизайнер и вообще швейцарский нож, пишет мне: можно ли, мол, пойду час посплю, устал, рубит, не могу. Что было дальше? А дальше я подумала! Ох нихуя себе! Я ведь, скорее всего, и не узнала бы, что он пошёл спать )) Это же удалёнка. А он написал. А если бы у меня зумеры в команде на удаленке работали - мы бы вообще днём с ними онлайн встречались, интересно? )) И задала ему короче, как проснётся, рисовать картинки к этому посту ))  Берегите своих миллениалов, работодатели! Даже если с ними бывает не всё гладко, представьте на минуту, как бы было, если бы на месте любого, даже самого хиленького вашего миллениала, был зумер :)</t>
+  </si>
+  <si>
+    <t>28.01.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1769</t>
+  </si>
+  <si>
+    <t>Всратая колхозная упаковка продукта - лучший подарок от демиургов рекламщикам, которым предстоит продавать его.  Когда среди блогеров ещё не распространилась шиза маркировки, и мы нежились в лагуне нативной рекламы, иксовали вложенное в интеграции и били по рукам клиентам, чтобы те не лезли в ТЗ со своей сраной джинсовой изящной словесностью... Вот в те самые счастливые времена было любо-дорого в рекламе похвалить продукт и засрать его упаковку. Смотрелось нативно в доску! Контрастно! Непредвзято! Зрители начинали реально уважать демиургов: молодцы, мол, все средства в продукт, на мишуру забили - и правильно! Проголосуем рублем! Других тригерило чувство жалости: бедные демиурги, такой хороший продукт в такое говно завернули, никто же не купит в наш циничный век! Но куплю я! Третьи злились на дизайнеров упаковки: такие хорошие люди и наняли такого дебила дизайнера, он же их разорит! Помогу людям!  Ну, понятно, что я моделирую, и нам неизвестно, кто что думал из покупателей. Но доподлинно известно, что там, где раньше было нативно, а сейчас стало замаркировано по яйца - продажи были лучше. Нативность потеряла смысл, всё звучит фальшиво, по сути мы пишем блогерам ± пресс-релизы, старые-добрые. И тут изъебывайся - не изъебывайся с креативом, ИИ, фотосессиями - все равно считывается, как РЕКЛАМА. И бьет по продажам.  Единственное, что нам осталось - добросовестные блогеры, которые делают прогревы. Вот там-то я и рекомендую обсирать упаковку всех продуктов, которым повезло в этом плане 🙂 Это весело, добавляет вкуса контенту, пока еще разнообразно, провоцирует срач и дает бешеный контраст с основным постом, в котором вдруг оказывается, что само средство - зо-ло-то, мёд, нек-тар, чу-до 🙂</t>
+  </si>
+  <si>
+    <t>26.01.26 12:53</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1768</t>
+  </si>
+  <si>
+    <t>Я думаю, что люди, которые ежедневно (КАЖДЫЙ ДЕНЬ) пишут, что у них всё очень плохо, нет звонков, тишина, раньше было лучше, менеджеры сидят без работы и т.д. - не понимают, что у тех, кому они это пишут, рано или поздно выстраивается психологическая защита от таких сообщений. Физиологически, биологически, гормонально - без нашего на то согласия, не специально!  Сперва мы, допустим, кидаемся как на пожар, аналитика за месяц, за год, за сто лет, созвоны с ТП Яндекса, перезапуск кампаний, бонусы...  Потом тоже кидаемся, но уже на клиента, что, мол, нельзя так делать - дергать за все ручки одновременно, менять стратегии, сбивать обучение по три раза в неделю.  В конце-концов, кидаемся прочь понимаем, что ничего не дает позитивного отклика на ежедневные истерики. Что это, может, даже и не мозгоёбка, а чисто саморефлексия у людей такая. И начинаем заниматься продажами + психотерапией.  Кто-то скажет, что это уже не про работу, а про очковтирательство. Но бля! Я же с этого и начала: люди не понимают, что если они будут истерить ежедневно, то тут действительно нужна не работа, а психотерапия. Транквилизаторы там. АД.  Снотворные. Что сейчас доступно в стране, чтобы всё-таки отличать один хуёвый денёк от другого и даже иногда перемежать их нормальными?</t>
+  </si>
+  <si>
+    <t>23.01.26 15:30</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1767</t>
+  </si>
+  <si>
+    <t>Рубрика "Нам пишут", или "Так появился MAX" :) Кто любит BDSM-разработку (Без Денег, С душой, но Мудацки), кому дать контакт?</t>
+  </si>
+  <si>
+    <t>23.01.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1766</t>
+  </si>
+  <si>
+    <t>В целом, да - это как в целом, нет, только наоборот.</t>
+  </si>
+  <si>
+    <t>20.01.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1762</t>
+  </si>
+  <si>
+    <t>Запомните, дети! Если вы делали сайт без SEO-шника, т.е.: ✅ не проверили всех конкурентов из выдачи Яндекса и Google ✅вашим разрабам не вставили в зубы ТЗ по структуре (которую надо просто спиздить у сайтов, уже стоящих в ТОПе) ✅вашим авторам - LSI-слова для текстов ✅никто вам не сделал базовую базу типа h1, title, description, защиту от дублей... то вы с этим сайтом нигде не раскорячитесь, кроме Директа и блогеров (если есть на них деньги, а я, бля, сильно сомневаюсь). Не пизжу! За январь, от которого прошла одна ссаная рабочая неделя у нас десяток обращений от бизнесов, которые такие "сделайте что-нибудь, доктор", а что мы сделаем, кроме Директа? И вместо того, чтобы побороться за последние крохи трафика из поисковиков, приходится возвращаться к тому, с чего надо было начинать (пиздить структуру у конкурентов). При этом! Никому никогда не жалко всрать лишний месяц-два на дизайн, на какие-нить там выебоны. А как покажешь ТЗ от SEO-шника (ну да, его только читать придется месяц, ну и что) - все в кусты. Меня в детстве бабка пугала, что если буду бояться молнии - она точно меня ёбнет. Я до сих пор верю! А что же до сайтов - гарантирую, вас тоже ёбнет, если вы не пригласите на моменте разработки SEO-шника. Стоит копейки - смысла на все годы существования бизнеса, да ещё и с накопительным эффектом!</t>
+  </si>
+  <si>
+    <t>20.01.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1758</t>
+  </si>
+  <si>
+    <t>Запомните, дети! Если вы делали сайт без SEO-шника, т.е.: ✅ не проверили всех конкурентов из выдачи Яндекса и Google ✅вашим разрабам не вставили в зубы ТЗ по структуре (которую надо просто спиздить у сайтов, уже стоящих в ТОПе) ✅вашим авторам - LSI-слова для текстов ✅никто вам не сделал базовую базу типа h1, title, description, защиту от дублей... то вы с этим сайтом нигде не раскорячитесь, кроме Директа и блогеров (если есть на них деньги, а я, бля, сильно сомневаюсь). Не пизжу! За январь, от которого прошла одна ссаная рабочая неделя у нас десяток обращений от бизнесов, которые такие "сделайте что-нибудь, доктор", а что мы сделаем, кроме Директа? И вместо того, чтобы побороться за последние крохи трафика из поисковиков, приходится возвращаться к тому, с чего надо было начинать (пиздить структуру у конкурентов). При этом! Никому никогда не жалко всрать лишний месяц-два на дизайн, на какие-нить там выебоны. А как покажешь ТЗ от SEO-шника (ну да, его только читать придется месяц, ну и что) - все в кусты. Меня в детстве бабка пугала, что если буду бояться молнии - она точно меня ёбнет. Я до сих пор верю! А что же до сайтов - гарантирую, вас тоже ёбнет, если вы не пригласите на моменте разработки SEO-шника. Стоит копейки - смысла не все годы существования бизнеса, да ещё и с накопительным эффектом!</t>
+  </si>
+  <si>
+    <t>17.01.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1755</t>
+  </si>
+  <si>
+    <t>Рассудите наш спор, как хранить халат! Я считаю, что единственный аккуратный и опрятный метод - на грядушке дивана. Ну по аналогии со стулом, типа перебросить, лежит на краю, не мнется, не создает ощущение срача. У Васи два метода: комком на спинке дивана в центре - занимает минимальную площадь, не занимает полезной площади вообще, в комке сохраняет тепло, когда приходит время надеть - развернул - а он теплый к телу. Либо метод "змея сбросила шкуру" - халат лежит, типа весь готовый, чтобы в него обратно оделись, особого срача не добавляет, и так везде срач, зато встречает хозяев, рад им. Меня убивают что метод комка, что метод змеиной шкуры, я считаю, что это сразу разрушает весь наш фен-шуй, эргономику и порядок. А Вася вообще не понимает, в чем заключается такой уж порядок, если халат висит на грядушке. Ваше мнение в комментариях!</t>
+  </si>
+  <si>
+    <t>16.01.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1754</t>
+  </si>
+  <si>
+    <t>Классная история про ПФ в Яндексе в тематике переездов с неожиданным концом, на котором мы, кажется, начинаем верить в то, что нам год назад казалось теорией заговора. Я говорю про сегментацию выдачи: одна выдача у Яндекса для людей, другая - для ботов. Ну и типа он показывает ушлым SEO-шникам накрутчикам одну картинку, чтобы те радовались, что у них всё получается. А люди видят совсем другое. К концу года мы уже ± поверили и скорректировали нашу инфраструктуру под вот такую интересную хуйню. Посмотрим. Расскажем. А пока читайте про все наши приключения в течение почти года.</t>
+  </si>
+  <si>
+    <t>14.01.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1753</t>
+  </si>
+  <si>
+    <t>Мой любимый префлоп потенциальных клиентов - конец старого - начало нового года! Бизнесы полны наполеоновских планов вырасти кратно; продукты как на подбор: пердометры, пупкочисты, импортозамещённые колёса...; ослепляют бюджетами в сотку на Директ, SEO, сайт на Битриксе и блогеров; и наперебой шлют NDA, чтобы мы никому не рассказали их секретик, что в Метрике даже цели не настроены, да и считать там некого :)  Заходим в all-in, хуле!</t>
+  </si>
+  <si>
+    <t>13.01.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1752</t>
+  </si>
+  <si>
+    <t>И 16 лет назад, и 10 – когда начинался Торшинский Трест – мне казалось, что самое достойное, чем может заниматься в интернете честный специалист – это продажи. PR, дизайн а-ля рисование брендбуков и логотипов, какие-нить там пресс-мероприятия – очковтирательство. Я и сейчас так считаю. В отрыве от коммерческих задач всё это, по-отдельности и вместе взятое, – какое-то говно, призванное веселить только ту тусовку, среди которой разыгрывается. Со временем я поумнела, конечно, и уже сто раз пожалела, что взяла такой вес и такой курс. На продажи. Могла бы тусоваться в красивых платьях среди SMM-щиков, PR-щиков, т.н. журналистов и прочих клоунов. Но теперь как есть. А есть так, что входящий поток клиентов имеет к нам ровно один запрос: увеличить продажи в 2-3 раза. Можете так сделать, спрашивают? Можем. И делаем. Не пизжу! Но только если нам дадут минимум полгода, а лучше год. И сквозную аналитику. Это раньше можно было по-тупому: залить Яндекс деньгами, выигрывать все ставки биддером и в ус не дуть. Сейчас больнее: потому что время дороже денег, а сквозная аналитика - так это вообще для гениев. Вашему вниманию очередной кейс, про продажи, про Директ и SEO (накрутка ПФ в Яндексе), тематика переездов, Москва. Как раз об этом.</t>
+  </si>
+  <si>
+    <t>12.01.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1751</t>
+  </si>
+  <si>
+    <t>Год новый, а всё дерьмо - абсолютно старое :) Научный факт как минимум с 2018 года. Расскажите, как проходит ваше возвращение после каникул? В какие клоаки вы уже нырнули с новыми силами? А в какие вас пока только пытаются затащить?</t>
+  </si>
+  <si>
+    <t>06.01.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1733</t>
+  </si>
+  <si>
+    <t>Не успеешь погадать - уже начнёт сбываться! :) Это нашему пикчеру весь декабрь мерещилось всякое, то в сахарнице, то в солонке. И мы, конечно же, не упустили такой материал!</t>
+  </si>
+  <si>
+    <t>12.03.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1801</t>
+  </si>
+  <si>
+    <t>Чтобы понять окончательно и наверняка, разрешена реклама в ТГ-каналах и на Ютубе, надо срочно прекратить писать в РКН и ФАС с требованиями разъяснить и начать заниматься своим бизнесом и продажами. Через блогеров, естественно. Но даже раньше этого надо попращаться с линейной, одномерной иллюзией, что если вы ведете дела по "букве закона" (ебать, меня мутит от этого словосочетания) - вас не выебут. Вас выебут в любом случае. И не таких правильных, как говорится, наботуливали.</t>
+  </si>
+  <si>
+    <t>10.03.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1800</t>
+  </si>
+  <si>
+    <t>Есть старая платформа для запуска и ведения рекламных кампаний в Директе и других ВК. Называется eLama. В том году, для понимания, её выкупил Яндекс. Агентствам и фрилансерам она дает возможность забирать себе процент от рекламных оборотов. Просто за то, что те крутят кампании через эту е-Ламу. За Директ 9%, за промостраницы 7%, за Я. Бизнес 9%. Кто-то любит платформу за удобство документооборота – типа забираешь все закрывашки в одном окне. У кого-то в бизнесе два и более ИП, один заходит как рекламодатель, второй – как исполнитель, в итоге сам себе забирает процент от бюджета. Третьи ведутся на трекер Колибри в подарок. Четвертые – на то, что исполнитель не берет с них денег за работу или берет символические 10-30 тыс. руб. Ну а гениальные фрилансеры и целые рекламные конторы любят е-Ламу за откаты при возможности нихуя не делать :) Такие ушлые персонажи на свои личные аккаунты в е-Ламе набирают по 10-20-30-50 клиентов, кассируют с каждого сколько есть бюджета, хоть 500, хоть 100, да хоть 30 тыс руб – получают на круг замечательный откат и, естественно, нихуя в кабинетах не делают. Кто-то из них помимо отката еще и за работу денег берет, другие не берут, чем только сильнее приманивают. И ты еще попробуй слезь с их кабинетов, когда поймешь, что просто сливаешь деньги в помойку. Иные даже доступы не откроют для аудита. А какую такую работу можно делать, если у тебя не то что 10-20-30 клиентов, а даже больше 5 – я даже не представляла. Но вот подвернулся случай – и мы всё увидели своими глазами.</t>
+  </si>
+  <si>
+    <t>06.03.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1799</t>
+  </si>
+  <si>
+    <t>Как полюбить себя и отпустить ошибки прошлого Однажды я проснулась среди ночи в самом охуенном настроении в моей жизни! Ко мне пришла такая любовь к себе, принятие и всепрощение себя за всё, что я просто охуела, клянусь вам. Я лежала и наслаждалась! И перечисляла всё, за что не буду себя корить и казнить. И удивлялась немного, ведь это дерьмо абсолютно на меня не похоже. В общем я не заметила, как заснула обратно в абсолютной неге и таком состоянии, что впору воспарить над кроватью. А когда я проснулась с утра окончательно, поняла, что ночью ещё просто не протрезвела.</t>
+  </si>
+  <si>
+    <t>06.03.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1797</t>
+  </si>
+  <si>
+    <t>Кто не тупой, того поздравляю! Нас разом освободили и от маркировки, и от реестров, и от налогов 10% 🙂 Охуенно же! Сейчас паника из-за "прецедента" уляжется, и продолжим хуячить нативно. А что делать. Различия между Инстой и ТГ тоже, наконец, стерлись, так что кто ссал с того года делать Инсту - только время потеряли, наверстывайте. Сами блогеры не верят ни в ВК, ни в MAX, никого там нет и не будет. Как и рекламных бюджетов. Зато какая-то часть законопослушников сейчас вкурит, что на казнь со своими веревками являться не выгодно. А выгодно - не являться и заниматься своими делами.</t>
+  </si>
+  <si>
+    <t>05.03.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1796</t>
+  </si>
+  <si>
+    <t>Самое смешное во всём этом дерьме, что 100% аудитории Рунета как было в Google, Youtube, Instagram, Telegram, ТикТок - так там и осталось. И останется. Более того! Ещё и в очищенном от ботов виде - ведь боты не умеют включать VPN. Ни ВК, ни Рутуб, ни Дзен, ни Руграм, ни что там ещё тужились родить назло врагам и чтобы начальство было радо - ничего из этого не заиграло за 5 лет. Не заиграет и дальше. Мелкий бизнес и рекламщики поставлены в совершенно идиотское положение: людям позволено читать и смотреть, что они хотят, никаких кар за это не сыпят на головы; но блогеры, бренды и рекламщики - живые мишени для пары десятков статей из УКРФ и ГКРФ. То есть что-то типа рынка без продавцов. Покупатели остались, продавцам на рынок нельзя. Если это не ёбаный бред, то что это, скажите мне? Блогеры тоже располовинили свои доходы, а усилия на контент - утроили. Хуячат в три смены в Инсту, Телегу и MAX теперь еще, а рекламу у них покупают только в Телеге и то хз, может, бросят с апреля.  Это четвертования мелкого частного бизнеса. Но аудитории, ещё раз, похуй. Все люди там же, где и были до 2022 года. И если вы хотите им что-то рассказывать, показывать, продавать - я экстремально вам сочувствую. И себе тоже. Но я, допустим, совершенно четко для себя решила на этот исторический отрезок: я приму риски штрафов и воспользуюсь тем, что все мы мелкие, как блохи, внимания особо не привлекаем, отжать у нас нечего. А вот риски в каком-либо виде работать с гос-деньгами - не приму никогда.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2498,51 +2732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H240"/>
+  <dimension ref="A1:H266"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4795.4" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -2559,106 +2793,106 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>20101</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>2045</v>
       </c>
       <c r="F2">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G2">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="H2">
         <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>20102</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>2188</v>
       </c>
       <c r="F3">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="G3">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="H3">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>20103</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>2519</v>
       </c>
       <c r="F4">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G4">
-        <v>240</v>
+        <v>264</v>
       </c>
       <c r="H4">
         <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>20104</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>3606</v>
       </c>
       <c r="F5">
         <v>60</v>
       </c>
       <c r="G5">
@@ -8592,50 +8826,492 @@
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>23253</v>
       </c>
       <c r="B240" t="s">
         <v>704</v>
       </c>
       <c r="C240" t="s">
         <v>705</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>706</v>
       </c>
       <c r="E240">
         <v>3209</v>
       </c>
       <c r="F240">
         <v>17</v>
       </c>
       <c r="G240">
         <v>181</v>
       </c>
       <c r="H240">
         <v>41</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>83157</v>
+      </c>
+      <c r="B241" t="s">
+        <v>707</v>
+      </c>
+      <c r="C241" t="s">
+        <v>708</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="E241">
+        <v>5256</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>83158</v>
+      </c>
+      <c r="B242" t="s">
+        <v>710</v>
+      </c>
+      <c r="C242" t="s">
+        <v>711</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="E242">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>83159</v>
+      </c>
+      <c r="B243" t="s">
+        <v>713</v>
+      </c>
+      <c r="C243" t="s">
+        <v>714</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E243">
+        <v>6517</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>83160</v>
+      </c>
+      <c r="B244" t="s">
+        <v>716</v>
+      </c>
+      <c r="C244" t="s">
+        <v>717</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="E244">
+        <v>4152</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>83161</v>
+      </c>
+      <c r="B245" t="s">
+        <v>719</v>
+      </c>
+      <c r="C245" t="s">
+        <v>720</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="E245">
+        <v>4564</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>83162</v>
+      </c>
+      <c r="B246" t="s">
+        <v>722</v>
+      </c>
+      <c r="C246" t="s">
+        <v>723</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="E246">
+        <v>4112</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>83163</v>
+      </c>
+      <c r="B247" t="s">
+        <v>725</v>
+      </c>
+      <c r="C247" t="s">
+        <v>726</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E247">
+        <v>3995</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>83164</v>
+      </c>
+      <c r="B248" t="s">
+        <v>728</v>
+      </c>
+      <c r="C248" t="s">
+        <v>729</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="E248">
+        <v>2956</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>83165</v>
+      </c>
+      <c r="B249" t="s">
+        <v>731</v>
+      </c>
+      <c r="C249" t="s">
+        <v>732</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="E249">
+        <v>4632</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>83166</v>
+      </c>
+      <c r="B250" t="s">
+        <v>734</v>
+      </c>
+      <c r="C250" t="s">
+        <v>735</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="E250">
+        <v>4272</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>83167</v>
+      </c>
+      <c r="B251" t="s">
+        <v>737</v>
+      </c>
+      <c r="C251" t="s">
+        <v>738</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="E251">
+        <v>4297</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252">
+        <v>83168</v>
+      </c>
+      <c r="B252" t="s">
+        <v>740</v>
+      </c>
+      <c r="C252" t="s">
+        <v>741</v>
+      </c>
+      <c r="D252" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="E252">
+        <v>4714</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253">
+        <v>83169</v>
+      </c>
+      <c r="B253" t="s">
+        <v>743</v>
+      </c>
+      <c r="C253" t="s">
+        <v>744</v>
+      </c>
+      <c r="D253" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="E253">
+        <v>5633</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254">
+        <v>83170</v>
+      </c>
+      <c r="B254" t="s">
+        <v>746</v>
+      </c>
+      <c r="C254" t="s">
+        <v>747</v>
+      </c>
+      <c r="D254" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="E254">
+        <v>5678</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255">
+        <v>83171</v>
+      </c>
+      <c r="B255" t="s">
+        <v>749</v>
+      </c>
+      <c r="C255" t="s">
+        <v>750</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="E255">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256">
+        <v>83172</v>
+      </c>
+      <c r="B256" t="s">
+        <v>752</v>
+      </c>
+      <c r="C256" t="s">
+        <v>753</v>
+      </c>
+      <c r="D256" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E256">
+        <v>4874</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257">
+        <v>83173</v>
+      </c>
+      <c r="B257" t="s">
+        <v>755</v>
+      </c>
+      <c r="C257" t="s">
+        <v>756</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="E257">
+        <v>5198</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258">
+        <v>83174</v>
+      </c>
+      <c r="B258" t="s">
+        <v>758</v>
+      </c>
+      <c r="C258" t="s">
+        <v>759</v>
+      </c>
+      <c r="D258" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="E258">
+        <v>5148</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259">
+        <v>83175</v>
+      </c>
+      <c r="B259" t="s">
+        <v>761</v>
+      </c>
+      <c r="C259" t="s">
+        <v>762</v>
+      </c>
+      <c r="D259" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="E259">
+        <v>5237</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260">
+        <v>83176</v>
+      </c>
+      <c r="B260" t="s">
+        <v>764</v>
+      </c>
+      <c r="C260" t="s">
+        <v>765</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="E260">
+        <v>4542</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261">
+        <v>83177</v>
+      </c>
+      <c r="B261" t="s">
+        <v>767</v>
+      </c>
+      <c r="C261" t="s">
+        <v>768</v>
+      </c>
+      <c r="D261" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="E261">
+        <v>4287</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262">
+        <v>87187</v>
+      </c>
+      <c r="B262" t="s">
+        <v>770</v>
+      </c>
+      <c r="C262" t="s">
+        <v>771</v>
+      </c>
+      <c r="D262" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="E262">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263">
+        <v>87188</v>
+      </c>
+      <c r="B263" t="s">
+        <v>773</v>
+      </c>
+      <c r="C263" t="s">
+        <v>774</v>
+      </c>
+      <c r="D263" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E263">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>87189</v>
+      </c>
+      <c r="B264" t="s">
+        <v>776</v>
+      </c>
+      <c r="C264" t="s">
+        <v>777</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="E264">
+        <v>4143</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>87190</v>
+      </c>
+      <c r="B265" t="s">
+        <v>779</v>
+      </c>
+      <c r="C265" t="s">
+        <v>780</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="E265">
+        <v>9034</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>87191</v>
+      </c>
+      <c r="B266" t="s">
+        <v>782</v>
+      </c>
+      <c r="C266" t="s">
+        <v>783</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="E266">
+        <v>4246</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">