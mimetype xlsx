--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="785">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="854">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2367,50 +2367,257 @@
     <t>06.03.26 17:24</t>
   </si>
   <si>
     <t>t.me/torshina_e/1799</t>
   </si>
   <si>
     <t>Как полюбить себя и отпустить ошибки прошлого Однажды я проснулась среди ночи в самом охуенном настроении в моей жизни! Ко мне пришла такая любовь к себе, принятие и всепрощение себя за всё, что я просто охуела, клянусь вам. Я лежала и наслаждалась! И перечисляла всё, за что не буду себя корить и казнить. И удивлялась немного, ведь это дерьмо абсолютно на меня не похоже. В общем я не заметила, как заснула обратно в абсолютной неге и таком состоянии, что впору воспарить над кроватью. А когда я проснулась с утра окончательно, поняла, что ночью ещё просто не протрезвела.</t>
   </si>
   <si>
     <t>06.03.26 13:46</t>
   </si>
   <si>
     <t>t.me/torshina_e/1797</t>
   </si>
   <si>
     <t>Кто не тупой, того поздравляю! Нас разом освободили и от маркировки, и от реестров, и от налогов 10% 🙂 Охуенно же! Сейчас паника из-за "прецедента" уляжется, и продолжим хуячить нативно. А что делать. Различия между Инстой и ТГ тоже, наконец, стерлись, так что кто ссал с того года делать Инсту - только время потеряли, наверстывайте. Сами блогеры не верят ни в ВК, ни в MAX, никого там нет и не будет. Как и рекламных бюджетов. Зато какая-то часть законопослушников сейчас вкурит, что на казнь со своими веревками являться не выгодно. А выгодно - не являться и заниматься своими делами.</t>
   </si>
   <si>
     <t>05.03.26 10:41</t>
   </si>
   <si>
     <t>t.me/torshina_e/1796</t>
   </si>
   <si>
     <t>Самое смешное во всём этом дерьме, что 100% аудитории Рунета как было в Google, Youtube, Instagram, Telegram, ТикТок - так там и осталось. И останется. Более того! Ещё и в очищенном от ботов виде - ведь боты не умеют включать VPN. Ни ВК, ни Рутуб, ни Дзен, ни Руграм, ни что там ещё тужились родить назло врагам и чтобы начальство было радо - ничего из этого не заиграло за 5 лет. Не заиграет и дальше. Мелкий бизнес и рекламщики поставлены в совершенно идиотское положение: людям позволено читать и смотреть, что они хотят, никаких кар за это не сыпят на головы; но блогеры, бренды и рекламщики - живые мишени для пары десятков статей из УКРФ и ГКРФ. То есть что-то типа рынка без продавцов. Покупатели остались, продавцам на рынок нельзя. Если это не ёбаный бред, то что это, скажите мне? Блогеры тоже располовинили свои доходы, а усилия на контент - утроили. Хуячат в три смены в Инсту, Телегу и MAX теперь еще, а рекламу у них покупают только в Телеге и то хз, может, бросят с апреля.  Это четвертования мелкого частного бизнеса. Но аудитории, ещё раз, похуй. Все люди там же, где и были до 2022 года. И если вы хотите им что-то рассказывать, показывать, продавать - я экстремально вам сочувствую. И себе тоже. Но я, допустим, совершенно четко для себя решила на этот исторический отрезок: я приму риски штрафов и воспользуюсь тем, что все мы мелкие, как блохи, внимания особо не привлекаем, отжать у нас нечего. А вот риски в каком-либо виде работать с гос-деньгами - не приму никогда.</t>
+  </si>
+  <si>
+    <t>04.06.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1854</t>
+  </si>
+  <si>
+    <t>Приходит как-то Экономика России на ПМЭФ и говорит: ну да, ну да, пошла я на хер.</t>
+  </si>
+  <si>
+    <t>03.06.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1851</t>
+  </si>
+  <si>
+    <t>18+</t>
+  </si>
+  <si>
+    <t>03.06.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1850</t>
+  </si>
+  <si>
+    <t>Вообще, пора бы с покупателей спрашивать отчет, почему они что-то одно покупают, а другое нет. Хуле вот они сосиски берут, а вырезку нет? Почему в Старбаксе кофе продолжают пить, а авторская кофейня напротив закрылась? Почему среди плакальщиков МП все равно находятся успешные селлеры, причем не гиганты? Ответов - миллион. И цена - только один из вариантов. У нас полно примеров, когда прямо сейчас люди перестали покупать дешевое и качественное, а люксовое все ещё берут в приличных объемах. Даже в медицине есть направления, где затянули пояса, а другие процветают. Хотя казалось бы: медицина - там сплошь вопросы жизни и смерти. Спрос, сезонность, рынок, конкуренция, каналы продаж - это энергичный танец. Он таким был и будет даже без кризисов. И если вся ваша адаптивность, гибкость, креативность и энергичность заключается только лишь в том, чтобы ебать подрядчика на тему "а вот я слышал, что у конкурентов всё круче", то у меня для вас плохие новости. Даже самый лучший подрядчик идеально знает свой бизнес, инвентарь, свою сторону дела. Он не может быть в курсе миллионов тонкостей и нюансов ваших товаров, услуг, аудитории. Даже если будет слушать телефонные звонки, даже если отправится к вам курьером или тайным покупателем.  Все ответы на вопрос "почему у соседа корова лучше" - внутри бизнеса. Вашего, а не соседского. Пришел инсайт, что где-то пизже - садимся за анализ, копируем лучшее, тестируем новые направления, экспериментируем. Возможно, и скорее всего, получаем хуй. Потому что никогда не угадаешь и не скопируешь до конца, что там у более успешного конкурента под капотом. Ведь под капотом путь, годы, личность собственника, таланты продажников, откаты, родня, тендеры... да что угодно. К тому же не факт, что у нас информация системная, а не про разовый успех этого конкурента. Прямо сейчас мне, допустим, не нравится, что крупных блогеров закупают меньше, чем пять лет назад. Поэтому у нас опытным путем собрался пул микро и средних блогеров, которые выкупают, как и выкупали, и это выгодно всем сторонам. После отвала Google и Meta* нашлись люди в команде, которые подхватили SEO - и туда как дрожжей кинули. И это ни что иное, как компенсация. Мы видели, как росло кол-во фрода у Яндекса, и дожали практически всех старых и новых клиентов на сквозную аналитику, поэтому Директ у нас тоже остается полноценным направлением.  Мы усекли, что честной игры с Яндексом не выйдет, отстроили свою инфраструктуру накрутки ПФ и научились крутить позиции на Картах. Сейчас активно копаем Google, потому что ни ВК, ни Рутуб, ни Авито под бизнесы не выстрелили. Люди гуглят, как гуглили. Мы не зассали и не на минуту не переставали работать с Инстой*, Ютубом которые иные даже называть боятся. Вот это я называю адаптивность. Смотрите больше на себя, а не на конкурентов, у которых все плохо или хорошо. Нет, на них тоже смотрите, чтобы у мозга было, что анализировать. Но в остальном, ваш бизнес - это ваш крест.  Я знаю интровертов, которые научились хуячить рилсы в Инсте, потому что там сейчас куча бесплатного трафика. Знаю гуманитариев, которые болезненно, но научились считать и работают на ВБ в плюс. Знаю бизнесы, которые за последние 4 года перескочили с b2c на b2b и обратно на b2c. И т.д. Предприниматели крутятся ужом. Задают ритм. А подрядчики, команда, продажники и кто угодно еще, до кого дотягиваются хозяйские руки, так или иначе подстраиваются под этот ритм. Но дать пизды и поебать мозги - это не задать ритм энергичного танца.   ** Всё запрещено. Но когда запрещено всё - всё разрешено )</t>
+  </si>
+  <si>
+    <t>02.06.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1849</t>
+  </si>
+  <si>
+    <t>Друзья, помогите Дж.Ивановичу Стетхему ответить на наезд директора! Свою версию ответа я изложу в следующем посте.</t>
+  </si>
+  <si>
+    <t>01.06.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1848</t>
+  </si>
+  <si>
+    <t>Лентач зачастил с новостями про Яндекс, и сегодня значит пишет: *** Яндекс Карты придумали награду для заведений, которые пользователи высоко оценивают годами Называется «Особенно хорошее место» и достаётся бизнесам, которые пять и более лет подряд держат отличные оценки и статус «Хорошее место». В 2026 году таких набралось 8600 — 4% от всех «Хороших мест». По сути, награда показывает, что заведение держит планку не первый год. *** Короче очередная почётная грамота от Яндекса предпринимателям, которые, как заведенные, заносят денег за Бизнес и за Директ с двух рук. Толку от такой ачивки примерно столько же, сколько от наших с вами золотых, серебряных школьных медалей и красных институтских дипломов. При этом сколько денег не занеси, какой тариф Бизнеса ни выкупи, в рейтинге тебя не поднимают. А только дразнят, типа, вот ваш конкурент в ТОПе, а вы нет, попробуйте еще закинуть бабла. Более того, обладатели таких почетных грамот, распечатанных на цветном принтере, вложились не только в карманы Яндекса, но и в сами карточки. Залили туда кучу фото, спереди и сзади, отзывов, рейтингов, кто-то даже брендирует свои точки на карте. То есть содержание карточек тоже ок. Но идем смотреть на позиции - и видим, что все эти хорошие и очень хорошие места стоят в хвосте десятки, если не за десяткой, и собирают 5-7% трафика. А в ТОП-1 запросто может стоять какой-то пиздюк, у которого и рейтинг ниже, и отзывов меньше, и товары не догружены. Почему так? Ответ тот же, что и про ситуацию с поиском в целом: Яндекс теряет трафик во всех своих филиалах ада, Карты не исключение. Это раз. Два - позиции на Картах тоже начали крутить. Потому что одним только вылизыванием карточек видимости не прибавляется. KPI здесь - показы, позиции и звонки (если на Картах есть выделенный номер), то есть всё довольно прозрачно. Косвенный KPI - трафик на сайт, но вообще с карт люди чаще звонят, чем куда-то переходят. Думаю, через пару месяцев мы будем готовы показать первые кейсы, чтобы на проектах прошел период хотя бы 3-6 месяцев. Но тенденция во всей этой экосистеме одна и та же: хочешь приобщиться к последним крошкам трафика, что тут остались - честной игрой ничего не добьёшься. Ну кроме почетных грамот.</t>
+  </si>
+  <si>
+    <t>28.05.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1844</t>
+  </si>
+  <si>
+    <t>Праздников со слезами на глазах больше, чем принято считать :)</t>
+  </si>
+  <si>
+    <t>25.05.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1843</t>
+  </si>
+  <si>
+    <t>Возьми кредит - спаси бизнес! Верю ли я в такую схему - взять кредитосов, когда не хватает средств на развитие, когда кассовый разрыв и ещё какая-то жопа. Да не особо. Во-первых, я, наверное, и не припомню классический бизнес, у которого этих кредитов нету. Вообще, это классно - ходить в банк за кредитами, как в магазин за продуктами. Жаль только всяким ИП-шникам, например, эти кредиты так весело и бодро не выдавали и не выдают. А если и выдают, то какую-то сущую хуйню. Щепку, а не спасательный плот. Под конский процент. А как физики - все уже закредитованы по яйца и под залог жопы. Во-вторых, делу - время. Настраивать каналы продаж, тестировать гипотезы, заходить на рынок, наращивать узнаваемость, добиваться возвращаемости клиентов, поднимать рухнувшие продажи, выживать в ценовых и конкурентных войнах - это годы ёбки. Хуле вам даст кредитный миллион или три, или пять, которые вы сожжете за 1-3-5 месяцев - и даже не раскушаете. Хуже этих ёбаных кредитов только гос. гранты, за которые будешь отчитываться до погоста и, один хуй, останешься должен и виноват. Деньги на бизнес хороши, когда их до-ху-я. Тогда они имеют вес и смысл. Дают время для манёвра. Если же речь идёт про какие-то ссаные миллион-два-пять - чистый паллиатив. Продлять агонию умирающего дела или давать ложные надежды делу с пороками рождения. Если вы верите, что такие суммы помогут и бизнес полетит - лучше что-то своё продать. Потому что когда не полетит - хотя бы никто заёбывать за долги не будет. Иные берут кредиты на Директ, например. Ну с тем же успехом можно кредитнуться на дозу. Дальше-то что? Мне вообще с каждым годом всё более жалко тех, кто стартует новый бизнес. Начинать из позиции ноль - это для очень богатых или для тех, кому невероятно повезло попасть в этот период с продуктом, который нужен и его будут брать. Деньги стали очень длинными, длиннее, блять, поездного маршрута Москва-Пхеньян. А так, циничные медики всё давно придумали и зафиксировали в протоколах. Если оно дохнет, можно оперировать (отрезать или вытравливать больное, лишь бы здоровое в это время тоже не померло), либо обезболивать, чтобы не мучилось. А терапия, дорогие мои пациенты - это для охуенно здоровеньких, кому жить да жить. *** Больше информации по теме, как любую проблему решить с помощью денег - тут.</t>
+  </si>
+  <si>
+    <t>22.05.26 14:15</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1842</t>
+  </si>
+  <si>
+    <t>ВСЕГО ЛИШЬ ОДНА ФРАЗА, которая поможет вам отделить свою неоспоримую и абсолютную ценность как человека от неудач на работе или в бизнесе. Запретит отождествлять себя со своей работой / результатами. Положит конец болезненному строительству самооценки только на достижениях! РУКИ НИХУЯ НЕ РАБОТАЮТ. Эта фраза - самая ходовая, универсальная и терапевтическая в лексиконе моей бабушки. Когда она пыталась что-то делать, но была уже в невменяемой кондиции и не получалось вообще ничего, она констатировала: РУКИ НИХУЯ НЕ РАБОТАЮТ. И оставляла деятельность до лучших времён. Для рук ) Можете заменить "руки" на любую другую рабочую часть тела. За креатив, допустим, отвечают лобные доли, а за принятие рисковых решений - большая ягодичная.</t>
+  </si>
+  <si>
+    <t>21.05.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1839</t>
+  </si>
+  <si>
+    <t>Google вчера заявил, что, не хочу быть вольною царицей, а хочу быть владычицей морскою: заменяем, мол, строку поиска на диалоговое окно и работаем с пользователями как ИИ, обрабатываем длинные вопросы, выдаем не классические 10-20 сайтов/источников, а один ответ, а дальше, мол, уточняйте. Куда они денут при этом океан рекламы; зачем миру ещё один GPT вместо хорошего поисковика, в котором можно было перепроверять пиздёж GPT; на какой по счёту хуй пойдут SEO-шники, вебмастера и даже любицы Google, лицензированные СМИ, - это пока неизвестно. Как и то, сколько это времени займет хоть примерно - "постепенный переход". Который уже типа идёт два года кстати. Короче, хуй знает. Пока больше вопросов, чем ответов. Но хотелось бы, конечно, гуглить и дальше. А не мейлить, бинговить, рабмлерить, яхуить и директить. Все просто ебанулись с этим ИИ. Скоро реально будем в библиотеки ходить и в энциклопедиях рыться, чтобы не наебаться.</t>
+  </si>
+  <si>
+    <t>20.05.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1838</t>
+  </si>
+  <si>
+    <t>В каком бы океане говна мы не плавали, всегда найдутся пловцы или пловчихи, которые, пробив носом корку и набрав побольше сероводородного воздуха, заорут: А У МЕНЯ ВСЁ ЗАЕБИИИИСЬЬЬ! И ты бы рад и порадоваться за них, и даже позавидовать, но они либо тут же начинают давиться и погружаться ещё ниже, либо по их головам вылазят и начинают орать другие петухи, а предыдущие всё одно - тонут. Поэтому вместо зависти и радости лучше полагаться на свой жизненный опыт. Например, мой, целиком и полностью говорит, что пловцы и пловчихи, которые если что и скажут, так это ПОКА ДЕРЖИМСЯ - выживают дольше и даже, возможно, выбираются на отливе на другой берег.</t>
+  </si>
+  <si>
+    <t>13.05.26 13:29</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1836</t>
+  </si>
+  <si>
+    <t>Анекдот на тему кейсов успеха. Недавно один выдающийся боец нашей команды решил сходить в отпуск. Ну и сел значит передавать дела на время отпуска. И вот мы в созвоне, я тоже слушаю, что к чему, вникаем, киваем. И другой боец, принимающий хозяйство, спрашивает, а как мол, поступать при таком и сяком сценарии. И передающий дела отвечает, ну ладно, я тебе расскажу, но пообещай, что эту тайну унесешь с собой в могилу, потому что это охуеть какой секрет и только благодаря тому, что мы делаем именно так, а не как остальные, нам удается держаться в ценах за ПФ чуть ли ни от 2024 года, не повышать их и не терять эффективности. Ну то есть, когда есть действительно что-то, что тащит, выручает, организует канал продаж и работает стабильно - ты не то, что в кейс успеха это заворачивать не пойдешь на какой-нибудь VC , а даже чувакам из команды и начальству родному не проболтаешься. И я то же самое говорила многие годы про блогеров: если ты тупо перепродаешь всем подряд Лебедева с Собчак, накидывая сверху свой 1КК - то и хуле бы не распиздеться. А если у тебя пул микро и средних блогеров по ценам в 10 раз ниже, а с конверсионностью в 10 раз выше - ты подумаешь трижды, светить их или нет, и примешь единственно правильное решение. Я регулярно публикую интересные проекты за длительный период времени, с цифрами, но почти все они описаны анонимно (тематика бизнеса, каналы продаж, блогер 1, блогер 2 и так далее). И тут три веских разона. Во-первых, не сдавать с потрохами ни себя, ни других. Во-вторых, не привлекать романтиков, которые прочитают историю сложной комплексной работы в течение года и больше и придут с запросами, а можно так же, но вот я буду покупать одного блогера раз в два месяца, это как раз время его окупаемости, один окупится, куплю второго. Это так не работает. Ну и третий момент: кейсы и описания проектов интересно читать не как точные инструкции для повторения, ведь каждый проект уникален, каждый момент рынка уникален. А как некое бизнес-чтение, чтобы понимать тенденции, тренды, актуальные цифры, методы и подходы. Как оно в целом устроено. Чтобы потом не мракобесить, ни самому в своем хозяйстве, ни с подрядчиками.</t>
+  </si>
+  <si>
+    <t>06.05.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1835</t>
+  </si>
+  <si>
+    <t>Берем 1 млн рублей и мед. специалиста, кто хочет себе клиентов из интернета.  Показываем, что получается, если отнести этот миллион в СМИ. И что получается, если закинуть даже не миллион, а в два раза меньше, в блогеров ТГ и Инсты. Все цифры в посте реальные, взятые из апреля 2026 года. Того самого, где всё запрещено, ничего не разрешено, но хочешь жить, умей не ссать. Напомню, что ТоршТрест работает с медтематикой 10 лет. И я лично с ней работала как фрилансер ещё года три. Готова поклясться своей проф. честью и совестью: если бы не блогеры и соцсети, конкретно Инстаграм, Ютуб и Телега, клиники давно бы разорились на Директе и закрылись в долгах. А талантливые специалисты так и остались бы отрабатывать карму в городских поликлиниках за нищенскую ЗП и шоколадки в подарок.</t>
+  </si>
+  <si>
+    <t>05.05.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1832</t>
+  </si>
+  <si>
+    <t>Крыть хуями продажников - el clásico. Эти парни - настоящие могильщики капитализма: роют братские могилы и хоронят там не свершившиеся сделки, упущенную прибыль, укороченный LTV, проебанные лиды и т.д., вплоть до целых контор.  Но ребята, у меня ежегодно набирается минимум пяток клиентов, которые так и не смогли получить нашу компетентную помощь, потому что то ли их маркетологи, то ли директора по развитию, то ли прошлые подрядчики тупо не осилили задачу дать нам доступы, чтобы мы оценили их хозяйство и предложили точки роста :)  Вы читаете нейрослоп на VC, типа вот этого говна "Малый бизнес в 2026 году: конец эпохи или перезагрузка? Почему рынок изменился навсегда — и что делать тем, кто остался". Перечитываете "Атлант расправил плечи" и пр. «библии» западных бизнесов. Смотрите подкасты на Ютубе с таковыми "атлантами". И в это же самое время держите в штате тупанов, которые, как говорила моя бабка, и сам не ам, и другим не дам. Какие вообще разговоры можно вести про выживание бизнесов, когда в штате парад зарплатников за нихуянеделание. И это же чистая мука - следить за такими персонажами, чтобы они доводили свои микро-задачи до конца. И не косячили на ровном месте.  Уже и читать, и писать про это задолбало, что малый бизнес подвергают вивисекции. Но то - внешний враг. Наш хронический, исторический противник. А вот слаборазвитые имбецилы, которые "не только портят настроение, но и лишают жалованья" (академик Д.С. Лихачев) - это враг внутренний, он пострашнее любого Минфина, РКН, Минцифры и пр. голодников.  Если у вас в штате в этот исторический период есть хотя бы один слабоумный зарплатник - вот он вас и добьёт. Пока вы будете в кровь биться с тем, что летит на голову извне. </t>
+  </si>
+  <si>
+    <t>30.04.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1831</t>
+  </si>
+  <si>
+    <t>Так вот что они имеют в виду, когда говорят, что бросить бухать - это СЛОЖНЫЙ ВЫБОР :) 8 мест спец. размещения в Директе.  1-ое место по SEO, по факту, 9-е в выдаче Яндекса. При этом метку "промо" я, допустим, даже и не вижу, если не вглядываюсь. А кто не из профессии рекламщика и кому срочно - те и вовсе не обратят внимание. Ну то есть, где органический трафик - понятно, что в пизде. Но трафик платный - там же. Нельзя такое кол-во рекламы скармливать, даже бедным алкашам нельзя.</t>
+  </si>
+  <si>
+    <t>22.04.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1830</t>
+  </si>
+  <si>
+    <t>Лет 10-15 тому назад был очень популярен женский сайт-сообщество СтранаМам. С огромным числом одиноких и семейных российских женщин с детьми. Активнейшая многомиллионная аудитория, безудержно коммуникабельная. Как в практически любом поистине народном месте Рунета аудитория там была бедной, местами нищей. Эти женщины обсуждали, как прожить с ребенком на 500 р. в неделю; чем заменить в рационе фрукты, если на них нет денег; как штопать носки; совместные закупки белорусского трикотажа и лекарств; бюджетная косметика и народная медицина; истории родов в ужасных условиях роддомов и т.д. Вопрос у меня всегда был только один к этим женщинам: как они оплачивают интернет*, откуда берут эти совсем не лишние 300-500 рублей в месяц? В чём себе или детям отказывают, только чтобы пообщаться*, излить душу, увидеть таких же, как они; полюбоваться* и помечтать*, глядя на отличные жизни и судьбы? Вопрос, конечно, риторический. Без доступа в интернет*, очевидно, хоть в петлю. Иные писали: устаю, мол, одна с ребенком-инвалидом за день, я измождена и без сил жить*, но вместо того, чтобы лечь спать, сижу в интернете*, потому что это единственное мое личное время, единственная моя возможность что-то сделать для себя. Переключиться от этой беспросветной бытовухи, поговорить* с кем-то, почитать* что-то. А теперь представьте себе всех этих и многих других женщин и детей из вот этой нашей тошнотворной реальности без интернета*. Без мультиков и Роблокса*. За 2,5 десятка лет эти люди не стали счастливее* и богаче*. В регионах не выросли зарплаты*, не организовалось больше качественного* доступного* досуга* для детей и взрослых. Но появилось больше трагичного, запрещенного и того, что не по карману. Но за те же 2,5 десятка лет стал круче интернет* :) Качественный контент, видео, интереснейшие и полезнейшие блоги врачей*, педагогов*, психологов*, людей с интереснейшим жизненным опытом. Какое чудо* - смотреть Ютуб* под готовку. Какое подспорье* - дать ребенку мультики на час и передохнуть*. Какой выход* из нищеты - удаленная работа или подработка на Москву. Свободный* интернет* должен быть, как вода из крана. Никто не должен думать, как же туда войти, какой впн* включить, выключить, скачать, а вдруг накажут. Он и был, как вода из крана. А теперь, мне лично вообще не смешно, когда шутят, мол, что Боня* начала революцию*. Кладу голову на отсечение, вот такие аудитории, как описанная СтранаМам, за неё горой, и их много. И они все сегодня в Инсте*. Сегодня в Инсте* - а завтра на выборах :) * Запрещено и не положено!</t>
+  </si>
+  <si>
+    <t>21.04.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1829</t>
+  </si>
+  <si>
+    <t>6 лет спустя я бы однозначно сказала, что победили лидодрочеры (до сих пор люблю этот ёмкий термин А.Гряцких). Не было бы счастья, да несчастье помогло: фрода стало столько, что мы обвешались трекерами всего на свете, анализируем каждый переход. Ну большинство проектов. Все платят и за Роистат, и за трекер звонков, и за е-мейл трекер, и за трекер чатов - просто ожерельями висят эти штуки на каждом проекте. Но, сука, как назло, считать стало некого. Первые три месяца 2026 года переплюнули по пиздецу предыдущие 4 года. Люди тупо не покупают, и нам тупо нечего править на своей стороне: в кампаниях, стратегиях, картах, карточках, сайтах. Настроили сквзную аналитику, отсекли фрод, вылизали кампании и сайты до кристального вида. Настроили мультиканальность! Чтобы шло и с Яндекса, и с Google, и с с органики, и с карт... И нихуя. Всё равно падение практически у всех, даже сезонных. Люди заходят, ходят, звонят. Но с деньгами не расстаются. Долго думают. Ищут дешевле дешевого. Или расстаются, но в кол-ве, стократ меньшем, чем даже в 2025. Что делать? Хуй знает. Переваривать запасы висцерального и подкожного жира и надеяться, что у конкурентов таких резервов меньше. Всё равно, как по мне, ничего нет хуже, чем начинать всё с нуля, восстанавливаться после длительных пауз, встраиваться в новую конкурентную среду и изменившейся рынок. Жаль, что наш с вами заказ на 2026 не сбылся.</t>
+  </si>
+  <si>
+    <t>19.04.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1828</t>
+  </si>
+  <si>
+    <t>Есть такое мнение, что раз с блогерами нам работать всячески мешают и запрещают, мы не будем грустить – и пойдем писать статейки в интернет-СМИ. Как в старые-добрые 10-е годы 21 века. Ну давайте разберём, почему эта идея максимально хуёвая, коммерчески провальная и как насрать себе самому в штаны. И вытереться не влажной туалеткой и даже не Зевой, а СМИ :) Давайте вспоминать, как нам работалось с так называемыми интернет-СМИ 15 лет назад и какие блага они давали рекламодателям. Спойлер - никаких. Я в 10 пунктах вспоминаю, как это было, чего это стоило и с каким облегчением мы переключились на блогеров ЖЖ, Ютуба*, Инсты*, Телеги*. Куда, собственно, и перекочевали все более-менее адекватные работники т.н. СМИ, и стало совсем непонятно, зачем покупать размещения хоть в деловых, хоть в глянцевых СМИ за неадекватные деньги и конченного исполнения, когда все наиболее яркие колумнисты, авторы и даже редакторы этих заведений - ведут свои интересные и конверсионные для брендов блоги, не задушенные юристами и правилами редакций к рекламным материалам. Для понимания. Я не против самого явления и понятия средств массовой информации в их первородном виде и назначении. Я уважаю отдельных смелых* журналистов*, наших современников, которые десятилетиями рискуют жизнью, здоровьем, делают невероятные репортажи*, расследования и т.д. Но это не те СМИ, про которые идет речь в посте. И один хуй, это не те СМИ, которые как-то помогут бизнесу продавать. И пока вообще нет таких СМИ, которые стали бы альтернативой блогерам как каналу продаж. Совсем уже там довозвращались в старые-добрые времена и к отечественным аналогам, что начали ходить на ведро и вытираться газетами при живых Бонях с галактическими охватами :)</t>
+  </si>
+  <si>
+    <t>17.04.26 18:22</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1826</t>
+  </si>
+  <si>
+    <t>Мой дедушка Вася не имел одного глаза и был не слышащий. Ребенок войны, из того поколения. Поэтому хоз. и фин. вопросами рулила бабушка Александра. Дедушка, как я понимаю, особо не вникал в само понятие "деньги": сколько их много, сколько - мало, сколько что стоит, много ли можно купить на монеты. А много ли на бумажки. Какие монетки уже вышли из обихода, какие нет. Но был он невероятной доброты и обходительности человек, просто святой. Спокойный, работящий, с бесконечным терпением к детям; плёл корзины, делал грабли из дерева для заготовки сена, мог починить что угодно. Ну и вот когда мы с сестрой подросли, я уже пошла в школу, а Ирка заканчивала - он нам время от времени давал ДЕНЬГИ. Где он их брал - хз. Это были монетки, крупные и маленькие, устаревшие и современные, темные и чуть с зеленцой. Я была младше - мне полагались монеты поменьше. Ирке отходили монеты самые крупные. Ни на те, ни на другие купить ничего было невозможно, вообще ничего. Но мы благодарили дедушку и радовались для него, чтобы он чувствовал обратную связь. Чтобы ценен был сам факт денежного подарка, а не валидность.  И как же тепло на душе (нет), когда на нашем пути встречаются клиенты, прекрасные люди, ну вылитые "дедушки Васи". Которые как будто не в курсе, ни какие ЗП надо платить людям, чтобы хотя бы можно было жрать и платить коммуналку. Ни сколько стоят чипсы Принглс. Мне реально кажется, что сейчас человеческий мозг просто тупо не успевает адаптироваться к настолько быстрому обесцениванию денег. У нас всё ещё лежит в башке, что миллион рублей - это тебе хоть первоначальный взнос, хоть 50% европейской машины полной комплектации. А это дырка от бублика. Вот и как тут дашь тёплую обратную связь взамен на позеленевшие монетки :) </t>
+  </si>
+  <si>
+    <t>16.04.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1825</t>
+  </si>
+  <si>
+    <t>Сегодня 1000 лет нашей славной организации ТоршТрест!</t>
+  </si>
+  <si>
+    <t>15.04.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1817</t>
+  </si>
+  <si>
+    <t>Что лично мы видим на текущий момент по своим клиентам, блогерам, кругу общения с предпринимателями. 1. На волне истерики по поводу запрета Телеги*, у нас оживились блогеры в Инстаграме*, начали расти охваты в сторис - самом ходовом коммерческом формате. Кто из клиентов вел личные блоги в Инсте* - тоже оживляют ее и вновь начинают заниматься привлечением подписчиков туда. И правильно* делают*. 2. Блогеры, которые пытаются переливать аудиторию из ТГ* в MAX - честно стараются, но аудитория отвечает слабо и неохотно. Нет ответа на вопрос, зачем идти в МАХ, когда все эти годы и сейчас тоже прекрасно работает Инста* (с платным ВПН*, который уже освоили даже бабушки) 3. Несмотря на то, что живые души в MAX не идут, ботов там уже верхом. Цифры подписчиков, охватов, комментов - совершенно неадекватные и несоразмерные. Из серии: 30К подписчиков, 45К охват постов, без комментов, и 12 000 перезодов по рекламной ссылке :) 4. Продаж с постов в MAX ровно ноль, по первым нашим тестам. Даже от сильных блогеров. Но схема типа прогрев в Инсте* и ТГ*, а маркировка в MAX - идеальная для всех, кто боится. 2-3 касания + ваша любимая маркировка, метка - всё честно, все заплатят налоги, да еще и заработают, чтобы их было с чего платить. 5. Из ± 50 наших клиентов только у одного не получается пользоваться рабочим чатом в ТГ*, и он зовет нас в МАХ, но мы, конечно же, не идем. Вариант переписываться по существу по почте - вполне рабочий. И мне он нравится. Gmail лично у нас по-прежнему в чести, в ходу, нам вообще ок. 6. Из нашей команды только двое установили МАХ на чистые смартфоны (и они уже уволены, штука, конечно, не уволены, иначе откуда бы я взяла все эти скрины из МАХ). Остальные и дальше сидят, как сидели, на платных VPN*, которые стоят по 300-350 р в мес или там 1 500 р. в год, иным даже и прокси не потребовались. Тяжелее всего - в южных регионах. Но слава небу, парни не пальцем деланы и все равно пользуются свободным интернетом. 7. Я вижу, как многие мои патриотичные товарищи разочарованы и пишут в ТГ*, Инсте*, ФБ* посты, полные гнева и фрустрации. Т.е. ВЦИОМ не пиздит, рейтинг падает. Но я не тешу себя надеждами и иллюзиями, что это кому-то помешает или хотя бы приостановит разрушение экономики* и бизнесов*. Вы бы тоже не надеялись, и занимались своим спасением собственными руками. В вашем распоряжении прекрасные каналы продаж, полные живой*, думающей*, платежеспособной* аудитории: Google*, Google.Карты*, Инста*, Телеграм*, Ютуб*. Ну так хуячьте! Пока Яндекс сам вон пошел торговать на WB с маржинальностью 3% :) Может себе позволить, с таких-то поборов в Директе. 8. Задача наводнить ВК и MAX живой аудиторией - невыполнимая. И чем более это очевидно, тем больше рисков суровых наказаний, потому бабки туда вливались и вливаются совершенно дурные. Массовые сокращения третий год из ВК - это самый лайт. Так что на кону у них те еще KPI и нагнетать будут все сильнее. Но! См. п.7. 9. А вот без вацапа* плохо. Это потеря. У многих там велись рассылки по клиентским базам, это прекрасный способ оживить старую аудиторию. Но gmail - тоже вариант. 10. Еще раз повторю: мы снова съедим всё, что нам навалят и вылижем тарелку. Мы все поставим этот МАХ (на чистые телефоны, которые будут лежать в шкафу), мы будем дублировать там посты у блогеров, мы будем читать эти виджеты из "официальных СМИ". Вопрос времени. И местонахождения. Но как по мне, сейчас как никогда надо придерживаться стратегии старых советских рок-звезд. Они выжили, не разменялись, не потеряли популярности, народной любви и возможности зарабатывать в годы запретов и цензуры только благодаря тому, что продолжали взаимодействовать с живой аудиторией. Да, с рисками, иногда подпольно, зачастую в нетрезвом виде для храбрости и нередко даже без заработка. Но это было про жизнь, а не про песни по ТЗ, по ФЗ и по повестке. Бизнес должен быть там, где его покупатели, вот и всё. 11. Самое невероятное, но Паша*, кажется, всё же за нас с вами борется*, хоть и подстриг всех предварительно на годовую предоплату :) * Когда запрещено абсолютно всё - абсолютно всё разрешено :)</t>
+  </si>
+  <si>
+    <t>12.04.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1816</t>
+  </si>
+  <si>
+    <t>Чему новому вы научились/учитесь в последние годы изоляции от мира? Что полезного дал/даёт вам этот опыт?</t>
+  </si>
+  <si>
+    <t>06.04.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1815</t>
+  </si>
+  <si>
+    <t>Как закрыть потребность в глубоком и качественном общении. Если вы одиноки, находитесь во внешней или внутренней эмиграции, вам не хватает живого общения с понимающим человеком - этот пост для вас! Потому что я нашла выход, и делюсь им с вами! Мне давно не хватает общения с близкими по духу и интересам людьми. А, может, вообще всегда не хватало. Сперва я затыкала эту дырку онлайн-общением и встречами с теми, кто просто физически есть рядом и имеет речевой аппарат 🙂 Я не превратилась в социофоба или там отшельника. Всегда говорю "да" на все предложения всех тусовок. Ещё и сама как могу часто такое организую, предлагаю, рву жопу на ивенте, в основном для ребенка или мужа. Но мою потребность это не удовлетворяет. У меня давно нет близких людей для глубоких отношений и обсуждения того, что на душе. А на душе тяжело. Но не будем тянуть резину, переходим к схеме. Я начала пиздеть сама с собой! На самом деле уже давно. Но я как-то не обращала внимания и если отвлекалась на разговор с собой во время еще какого-то общения - даже было не удобно! Но теперь - удобно! Я стала даже жестикулировать! И вообще никого не стесняюсь, и даже говорю: тихо, блять, погоди, не перебивай, я там не договорила! В таких разговорах иногда рождаются блистательные шутки, образы, я и посмеюсь, и поплачу, как говорится! Это закрывает потребность не только глубокого и качественного общения, обсуждения тем, которые волнуют, но и помогает практиковать иностранные языки - я могу пиздеть сама с собой на испанском или английском - и мне заебись, я запоминаю слова и фразы, я в спокойной комфортной среде - и как раз в такой вспоминаю слова из пассивной лексики. Короче, одни плюсы, с какой стороны ни глянь. Развивает автономию, мышление, рефлексию, помогает практиковать иностранные языки. Дает облегчение, высвобождение! Если какие-то токсиси скажут, что я поехала башкой, то я вам отвечу, что вы потому и такие токсичные, что еще не закрыли свою базовую потребность. А вы попробуйте мой метод - и вам больше не захочется даже никого обижать в комментах в интернете! К тому же и нет уже почти никакого интернета. А мысли внутри копятся и нагромождаются. Следующий этап - научиться самой с собой выпивать, но это уже совсем другая история 🙂</t>
+  </si>
+  <si>
+    <t>06.04.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1814</t>
+  </si>
+  <si>
+    <t>У нас в ёбаном диджитале есть традиция: если всё буксует, а реклама дорожает – откапывай SEO. Ведь это же бесплатный способ продвижения! :) :) :) Смотри, с кем конкурируешь в выдаче; смотри на свои карточки товаров и на их; на свои цены и на их; на свои Карты и на их; смотри семантику и структуру. Садись вписывай в тексты ключевики. И так далее. За 5 поколений в digital всё это дерьмо должны были уже наизусть выучить. Но конечно же, никто ничего не выучил! И это проклятие переходит с платформы на платформу, откуда бы вы ни торговали. Допустим, сейчас каждый второй спотыкается об это SEO-шное дерьмо на маркетплейсах. А там эффективность рекламы на МП завязана на SEO и рейтинге карточек, чего многие не видят и не понимают. Поэтому если товары слабо прокачаны органически, реклама этого не исправит и не даст нужный буст продаж. Так давайте же побазуем на тему SEO-шки на маркетплейсах, иногда очень полезно вернуться к тому, с чего следовало бы начать.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2732,51 +2939,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H266"/>
+  <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4795.4" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -2871,106 +3078,106 @@
       </c>
       <c r="G4">
         <v>264</v>
       </c>
       <c r="H4">
         <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>20104</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>3606</v>
       </c>
       <c r="F5">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="G5">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="H5">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>20105</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>3568</v>
       </c>
       <c r="F6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G6">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="H6">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>20106</v>
       </c>
       <c r="B7" t="s">
         <v>20</v>
       </c>
       <c r="C7" t="s">
         <v>23</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E7">
         <v>3264</v>
       </c>
       <c r="F7">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G7">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="H7">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>20107</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8">
         <v>3157</v>
       </c>
       <c r="F8">
         <v>7</v>
       </c>
       <c r="G8">
@@ -4672,51 +4879,51 @@
       </c>
       <c r="G75">
         <v>347</v>
       </c>
       <c r="H75">
         <v>42</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>20175</v>
       </c>
       <c r="B76" t="s">
         <v>224</v>
       </c>
       <c r="C76" t="s">
         <v>225</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E76">
         <v>12462</v>
       </c>
       <c r="F76">
-        <v>122</v>
+        <v>139</v>
       </c>
       <c r="G76">
         <v>86</v>
       </c>
       <c r="H76">
         <v>62</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>20176</v>
       </c>
       <c r="B77" t="s">
         <v>227</v>
       </c>
       <c r="C77" t="s">
         <v>228</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E77">
         <v>6806</v>
       </c>
       <c r="F77">
@@ -8663,655 +8870,1271 @@
       </c>
       <c r="G233">
         <v>133</v>
       </c>
       <c r="H233">
         <v>50</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>23121</v>
       </c>
       <c r="B234" t="s">
         <v>687</v>
       </c>
       <c r="C234" t="s">
         <v>688</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>689</v>
       </c>
       <c r="E234">
         <v>3489</v>
       </c>
       <c r="F234">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="G234">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="H234">
-        <v>30</v>
+        <v>51</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>23248</v>
       </c>
       <c r="B235" t="s">
         <v>690</v>
       </c>
       <c r="C235" t="s">
         <v>691</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>692</v>
       </c>
       <c r="E235">
         <v>2031</v>
       </c>
       <c r="F235">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G235">
-        <v>99</v>
+        <v>130</v>
       </c>
       <c r="H235">
-        <v>122</v>
+        <v>138</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>23249</v>
       </c>
       <c r="B236" t="s">
         <v>693</v>
       </c>
       <c r="C236" t="s">
         <v>694</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>695</v>
       </c>
       <c r="E236">
         <v>2526</v>
       </c>
       <c r="F236">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="G236">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H236">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>23250</v>
       </c>
       <c r="B237" t="s">
         <v>696</v>
       </c>
       <c r="C237" t="s">
         <v>697</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>698</v>
       </c>
       <c r="E237">
         <v>2858</v>
       </c>
       <c r="F237">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G237">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H237">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>23251</v>
       </c>
       <c r="B238" t="s">
         <v>699</v>
       </c>
       <c r="C238" t="s">
         <v>700</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>701</v>
       </c>
       <c r="E238">
         <v>2882</v>
       </c>
       <c r="F238">
         <v>12</v>
       </c>
       <c r="G238">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="H238">
-        <v>113</v>
+        <v>127</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>23252</v>
       </c>
       <c r="B239" t="s">
         <v>699</v>
       </c>
       <c r="C239" t="s">
         <v>702</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E239">
         <v>2735</v>
       </c>
       <c r="F239">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="G239">
-        <v>133</v>
+        <v>152</v>
       </c>
       <c r="H239">
         <v>84</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>23253</v>
       </c>
       <c r="B240" t="s">
         <v>704</v>
       </c>
       <c r="C240" t="s">
         <v>705</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>706</v>
       </c>
       <c r="E240">
         <v>3209</v>
       </c>
       <c r="F240">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G240">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="H240">
         <v>41</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>83157</v>
       </c>
       <c r="B241" t="s">
         <v>707</v>
       </c>
       <c r="C241" t="s">
         <v>708</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E241">
         <v>5256</v>
       </c>
+      <c r="F241">
+        <v>70</v>
+      </c>
+      <c r="G241">
+        <v>230</v>
+      </c>
+      <c r="H241">
+        <v>34</v>
+      </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>83158</v>
       </c>
       <c r="B242" t="s">
         <v>710</v>
       </c>
       <c r="C242" t="s">
         <v>711</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>712</v>
       </c>
       <c r="E242">
         <v>2883</v>
       </c>
+      <c r="F242">
+        <v>11</v>
+      </c>
+      <c r="G242">
+        <v>43</v>
+      </c>
+      <c r="H242">
+        <v>35</v>
+      </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>83159</v>
       </c>
       <c r="B243" t="s">
         <v>713</v>
       </c>
       <c r="C243" t="s">
         <v>714</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E243">
         <v>6517</v>
       </c>
+      <c r="F243">
+        <v>121</v>
+      </c>
+      <c r="G243">
+        <v>195</v>
+      </c>
+      <c r="H243">
+        <v>153</v>
+      </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
         <v>83160</v>
       </c>
       <c r="B244" t="s">
         <v>716</v>
       </c>
       <c r="C244" t="s">
         <v>717</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>718</v>
       </c>
       <c r="E244">
         <v>4152</v>
       </c>
+      <c r="F244">
+        <v>20</v>
+      </c>
+      <c r="G244">
+        <v>77</v>
+      </c>
+      <c r="H244">
+        <v>29</v>
+      </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>83161</v>
       </c>
       <c r="B245" t="s">
         <v>719</v>
       </c>
       <c r="C245" t="s">
         <v>720</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E245">
         <v>4564</v>
       </c>
+      <c r="F245">
+        <v>32</v>
+      </c>
+      <c r="G245">
+        <v>178</v>
+      </c>
+      <c r="H245">
+        <v>48</v>
+      </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>83162</v>
       </c>
       <c r="B246" t="s">
         <v>722</v>
       </c>
       <c r="C246" t="s">
         <v>723</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>724</v>
       </c>
       <c r="E246">
         <v>4112</v>
       </c>
+      <c r="F246">
+        <v>50</v>
+      </c>
+      <c r="G246">
+        <v>138</v>
+      </c>
+      <c r="H246">
+        <v>55</v>
+      </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>83163</v>
       </c>
       <c r="B247" t="s">
         <v>725</v>
       </c>
       <c r="C247" t="s">
         <v>726</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>727</v>
       </c>
       <c r="E247">
         <v>3995</v>
       </c>
+      <c r="F247">
+        <v>22</v>
+      </c>
+      <c r="G247">
+        <v>72</v>
+      </c>
+      <c r="H247">
+        <v>118</v>
+      </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>83164</v>
       </c>
       <c r="B248" t="s">
         <v>728</v>
       </c>
       <c r="C248" t="s">
         <v>729</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E248">
         <v>2956</v>
       </c>
+      <c r="F248">
+        <v>46</v>
+      </c>
+      <c r="G248">
+        <v>162</v>
+      </c>
+      <c r="H248">
+        <v>47</v>
+      </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
         <v>83165</v>
       </c>
       <c r="B249" t="s">
         <v>731</v>
       </c>
       <c r="C249" t="s">
         <v>732</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>733</v>
       </c>
       <c r="E249">
         <v>4632</v>
       </c>
+      <c r="F249">
+        <v>176</v>
+      </c>
+      <c r="G249">
+        <v>296</v>
+      </c>
+      <c r="H249">
+        <v>96</v>
+      </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>83166</v>
       </c>
       <c r="B250" t="s">
         <v>734</v>
       </c>
       <c r="C250" t="s">
         <v>735</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E250">
         <v>4272</v>
       </c>
+      <c r="F250">
+        <v>28</v>
+      </c>
+      <c r="G250">
+        <v>127</v>
+      </c>
+      <c r="H250">
+        <v>44</v>
+      </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>83167</v>
       </c>
       <c r="B251" t="s">
         <v>737</v>
       </c>
       <c r="C251" t="s">
         <v>738</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>739</v>
       </c>
       <c r="E251">
         <v>4297</v>
       </c>
+      <c r="F251">
+        <v>29</v>
+      </c>
+      <c r="G251">
+        <v>106</v>
+      </c>
+      <c r="H251">
+        <v>35</v>
+      </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>83168</v>
       </c>
       <c r="B252" t="s">
         <v>740</v>
       </c>
       <c r="C252" t="s">
         <v>741</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E252">
         <v>4714</v>
       </c>
+      <c r="F252">
+        <v>12</v>
+      </c>
+      <c r="G252">
+        <v>68</v>
+      </c>
+      <c r="H252">
+        <v>23</v>
+      </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
         <v>83169</v>
       </c>
       <c r="B253" t="s">
         <v>743</v>
       </c>
       <c r="C253" t="s">
         <v>744</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>745</v>
       </c>
       <c r="E253">
         <v>5633</v>
       </c>
+      <c r="F253">
+        <v>74</v>
+      </c>
+      <c r="G253">
+        <v>145</v>
+      </c>
+      <c r="H253">
+        <v>12</v>
+      </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
         <v>83170</v>
       </c>
       <c r="B254" t="s">
         <v>746</v>
       </c>
       <c r="C254" t="s">
         <v>747</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E254">
         <v>5678</v>
       </c>
+      <c r="F254">
+        <v>78</v>
+      </c>
+      <c r="G254">
+        <v>157</v>
+      </c>
+      <c r="H254">
+        <v>48</v>
+      </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
         <v>83171</v>
       </c>
       <c r="B255" t="s">
         <v>749</v>
       </c>
       <c r="C255" t="s">
         <v>750</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>751</v>
       </c>
       <c r="E255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256">
         <v>83172</v>
       </c>
       <c r="B256" t="s">
         <v>752</v>
       </c>
       <c r="C256" t="s">
         <v>753</v>
       </c>
       <c r="D256" s="1" t="s">
         <v>754</v>
       </c>
       <c r="E256">
         <v>4874</v>
       </c>
+      <c r="F256">
+        <v>11</v>
+      </c>
+      <c r="G256">
+        <v>160</v>
+      </c>
+      <c r="H256">
+        <v>88</v>
+      </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
         <v>83173</v>
       </c>
       <c r="B257" t="s">
         <v>755</v>
       </c>
       <c r="C257" t="s">
         <v>756</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>757</v>
       </c>
       <c r="E257">
         <v>5198</v>
       </c>
+      <c r="F257">
+        <v>31</v>
+      </c>
+      <c r="G257">
+        <v>53</v>
+      </c>
+      <c r="H257">
+        <v>21</v>
+      </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>83174</v>
       </c>
       <c r="B258" t="s">
         <v>758</v>
       </c>
       <c r="C258" t="s">
         <v>759</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>760</v>
       </c>
       <c r="E258">
         <v>5148</v>
       </c>
+      <c r="F258">
+        <v>18</v>
+      </c>
+      <c r="G258">
+        <v>207</v>
+      </c>
+      <c r="H258">
+        <v>36</v>
+      </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
         <v>83175</v>
       </c>
       <c r="B259" t="s">
         <v>761</v>
       </c>
       <c r="C259" t="s">
         <v>762</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>763</v>
       </c>
       <c r="E259">
         <v>5237</v>
       </c>
+      <c r="F259">
+        <v>26</v>
+      </c>
+      <c r="G259">
+        <v>89</v>
+      </c>
+      <c r="H259">
+        <v>32</v>
+      </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>83176</v>
       </c>
       <c r="B260" t="s">
         <v>764</v>
       </c>
       <c r="C260" t="s">
         <v>765</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>766</v>
       </c>
       <c r="E260">
         <v>4542</v>
       </c>
+      <c r="F260">
+        <v>14</v>
+      </c>
+      <c r="G260">
+        <v>90</v>
+      </c>
+      <c r="H260">
+        <v>37</v>
+      </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>83177</v>
       </c>
       <c r="B261" t="s">
         <v>767</v>
       </c>
       <c r="C261" t="s">
         <v>768</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>769</v>
       </c>
       <c r="E261">
         <v>4287</v>
       </c>
+      <c r="F261">
+        <v>21</v>
+      </c>
+      <c r="G261">
+        <v>114</v>
+      </c>
+      <c r="H261">
+        <v>33</v>
+      </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>87187</v>
       </c>
       <c r="B262" t="s">
         <v>770</v>
       </c>
       <c r="C262" t="s">
         <v>771</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>772</v>
       </c>
       <c r="E262">
         <v>1875</v>
       </c>
+      <c r="F262">
+        <v>34</v>
+      </c>
+      <c r="G262">
+        <v>133</v>
+      </c>
+      <c r="H262">
+        <v>52</v>
+      </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>87188</v>
       </c>
       <c r="B263" t="s">
         <v>773</v>
       </c>
       <c r="C263" t="s">
         <v>774</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>775</v>
       </c>
       <c r="E263">
         <v>2415</v>
       </c>
+      <c r="F263">
+        <v>44</v>
+      </c>
+      <c r="G263">
+        <v>62</v>
+      </c>
+      <c r="H263">
+        <v>60</v>
+      </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264">
         <v>87189</v>
       </c>
       <c r="B264" t="s">
         <v>776</v>
       </c>
       <c r="C264" t="s">
         <v>777</v>
       </c>
       <c r="D264" s="1" t="s">
         <v>778</v>
       </c>
       <c r="E264">
         <v>4143</v>
       </c>
+      <c r="F264">
+        <v>47</v>
+      </c>
+      <c r="G264">
+        <v>363</v>
+      </c>
+      <c r="H264">
+        <v>31</v>
+      </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265">
         <v>87190</v>
       </c>
       <c r="B265" t="s">
         <v>779</v>
       </c>
       <c r="C265" t="s">
         <v>780</v>
       </c>
       <c r="D265" s="1" t="s">
         <v>781</v>
       </c>
       <c r="E265">
         <v>9034</v>
       </c>
+      <c r="F265">
+        <v>122</v>
+      </c>
+      <c r="G265">
+        <v>203</v>
+      </c>
+      <c r="H265">
+        <v>67</v>
+      </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266">
         <v>87191</v>
       </c>
       <c r="B266" t="s">
         <v>782</v>
       </c>
       <c r="C266" t="s">
         <v>783</v>
       </c>
       <c r="D266" s="1" t="s">
         <v>784</v>
       </c>
       <c r="E266">
         <v>4246</v>
+      </c>
+      <c r="F266">
+        <v>93</v>
+      </c>
+      <c r="G266">
+        <v>240</v>
+      </c>
+      <c r="H266">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>90105</v>
+      </c>
+      <c r="B267" t="s">
+        <v>785</v>
+      </c>
+      <c r="C267" t="s">
+        <v>786</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="E267">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>90106</v>
+      </c>
+      <c r="B268" t="s">
+        <v>788</v>
+      </c>
+      <c r="C268" t="s">
+        <v>789</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="E268">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>90107</v>
+      </c>
+      <c r="B269" t="s">
+        <v>791</v>
+      </c>
+      <c r="C269" t="s">
+        <v>792</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="E269">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>90108</v>
+      </c>
+      <c r="B270" t="s">
+        <v>794</v>
+      </c>
+      <c r="C270" t="s">
+        <v>795</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="E270">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>90109</v>
+      </c>
+      <c r="B271" t="s">
+        <v>797</v>
+      </c>
+      <c r="C271" t="s">
+        <v>798</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="E271">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>90110</v>
+      </c>
+      <c r="B272" t="s">
+        <v>800</v>
+      </c>
+      <c r="C272" t="s">
+        <v>801</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="E272">
+        <v>3537</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>90111</v>
+      </c>
+      <c r="B273" t="s">
+        <v>803</v>
+      </c>
+      <c r="C273" t="s">
+        <v>804</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E273">
+        <v>4579</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>90112</v>
+      </c>
+      <c r="B274" t="s">
+        <v>806</v>
+      </c>
+      <c r="C274" t="s">
+        <v>807</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="E274">
+        <v>4210</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>90113</v>
+      </c>
+      <c r="B275" t="s">
+        <v>809</v>
+      </c>
+      <c r="C275" t="s">
+        <v>810</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="E275">
+        <v>4308</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>90114</v>
+      </c>
+      <c r="B276" t="s">
+        <v>812</v>
+      </c>
+      <c r="C276" t="s">
+        <v>813</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E276">
+        <v>4275</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>90115</v>
+      </c>
+      <c r="B277" t="s">
+        <v>815</v>
+      </c>
+      <c r="C277" t="s">
+        <v>816</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="E277">
+        <v>5359</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>90116</v>
+      </c>
+      <c r="B278" t="s">
+        <v>818</v>
+      </c>
+      <c r="C278" t="s">
+        <v>819</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E278">
+        <v>5086</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>90117</v>
+      </c>
+      <c r="B279" t="s">
+        <v>821</v>
+      </c>
+      <c r="C279" t="s">
+        <v>822</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="E279">
+        <v>4618</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>90118</v>
+      </c>
+      <c r="B280" t="s">
+        <v>824</v>
+      </c>
+      <c r="C280" t="s">
+        <v>825</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="E280">
+        <v>5751</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>90119</v>
+      </c>
+      <c r="B281" t="s">
+        <v>827</v>
+      </c>
+      <c r="C281" t="s">
+        <v>828</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="E281">
+        <v>5717</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>90120</v>
+      </c>
+      <c r="B282" t="s">
+        <v>830</v>
+      </c>
+      <c r="C282" t="s">
+        <v>831</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="E282">
+        <v>5407</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>90121</v>
+      </c>
+      <c r="B283" t="s">
+        <v>833</v>
+      </c>
+      <c r="C283" t="s">
+        <v>834</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="E283">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>90122</v>
+      </c>
+      <c r="B284" t="s">
+        <v>836</v>
+      </c>
+      <c r="C284" t="s">
+        <v>837</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="E284">
+        <v>4427</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>90123</v>
+      </c>
+      <c r="B285" t="s">
+        <v>839</v>
+      </c>
+      <c r="C285" t="s">
+        <v>840</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E285">
+        <v>4139</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>90124</v>
+      </c>
+      <c r="B286" t="s">
+        <v>842</v>
+      </c>
+      <c r="C286" t="s">
+        <v>843</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="E286">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>90125</v>
+      </c>
+      <c r="B287" t="s">
+        <v>845</v>
+      </c>
+      <c r="C287" t="s">
+        <v>846</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="E287">
+        <v>4296</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>90126</v>
+      </c>
+      <c r="B288" t="s">
+        <v>848</v>
+      </c>
+      <c r="C288" t="s">
+        <v>849</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="E288">
+        <v>5358</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>90127</v>
+      </c>
+      <c r="B289" t="s">
+        <v>851</v>
+      </c>
+      <c r="C289" t="s">
+        <v>852</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="E289">
+        <v>4835</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">