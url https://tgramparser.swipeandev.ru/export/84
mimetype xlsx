--- v2 (2026-06-04)
+++ v3 (2026-08-03)
@@ -9718,338 +9718,500 @@
         <v>93</v>
       </c>
       <c r="G266">
         <v>240</v>
       </c>
       <c r="H266">
         <v>69</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>90105</v>
       </c>
       <c r="B267" t="s">
         <v>785</v>
       </c>
       <c r="C267" t="s">
         <v>786</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>787</v>
       </c>
       <c r="E267">
         <v>974</v>
       </c>
+      <c r="F267">
+        <v>64</v>
+      </c>
+      <c r="G267">
+        <v>194</v>
+      </c>
+      <c r="H267">
+        <v>23</v>
+      </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>90106</v>
       </c>
       <c r="B268" t="s">
         <v>788</v>
       </c>
       <c r="C268" t="s">
         <v>789</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E268">
         <v>1886</v>
       </c>
+      <c r="F268">
+        <v>44</v>
+      </c>
+      <c r="G268">
+        <v>150</v>
+      </c>
+      <c r="H268">
+        <v>9</v>
+      </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>90107</v>
       </c>
       <c r="B269" t="s">
         <v>791</v>
       </c>
       <c r="C269" t="s">
         <v>792</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>793</v>
       </c>
       <c r="E269">
         <v>1772</v>
       </c>
+      <c r="F269">
+        <v>25</v>
+      </c>
+      <c r="G269">
+        <v>141</v>
+      </c>
+      <c r="H269">
+        <v>20</v>
+      </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>90108</v>
       </c>
       <c r="B270" t="s">
         <v>794</v>
       </c>
       <c r="C270" t="s">
         <v>795</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>796</v>
       </c>
       <c r="E270">
         <v>2266</v>
       </c>
+      <c r="F270">
+        <v>62</v>
+      </c>
+      <c r="G270">
+        <v>146</v>
+      </c>
+      <c r="H270">
+        <v>30</v>
+      </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>90109</v>
       </c>
       <c r="B271" t="s">
         <v>797</v>
       </c>
       <c r="C271" t="s">
         <v>798</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>799</v>
       </c>
       <c r="E271">
         <v>2349</v>
       </c>
+      <c r="F271">
+        <v>28</v>
+      </c>
+      <c r="G271">
+        <v>82</v>
+      </c>
+      <c r="H271">
+        <v>31</v>
+      </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>90110</v>
       </c>
       <c r="B272" t="s">
         <v>800</v>
       </c>
       <c r="C272" t="s">
         <v>801</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>802</v>
       </c>
       <c r="E272">
         <v>3537</v>
       </c>
+      <c r="F272">
+        <v>12</v>
+      </c>
+      <c r="G272">
+        <v>71</v>
+      </c>
+      <c r="H272">
+        <v>14</v>
+      </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>90111</v>
       </c>
       <c r="B273" t="s">
         <v>803</v>
       </c>
       <c r="C273" t="s">
         <v>804</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>805</v>
       </c>
       <c r="E273">
         <v>4579</v>
       </c>
+      <c r="F273">
+        <v>40</v>
+      </c>
+      <c r="G273">
+        <v>115</v>
+      </c>
+      <c r="H273">
+        <v>63</v>
+      </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>90112</v>
       </c>
       <c r="B274" t="s">
         <v>806</v>
       </c>
       <c r="C274" t="s">
         <v>807</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>808</v>
       </c>
       <c r="E274">
         <v>4210</v>
       </c>
+      <c r="F274">
+        <v>29</v>
+      </c>
+      <c r="G274">
+        <v>175</v>
+      </c>
+      <c r="H274">
+        <v>29</v>
+      </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>90113</v>
       </c>
       <c r="B275" t="s">
         <v>809</v>
       </c>
       <c r="C275" t="s">
         <v>810</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>811</v>
       </c>
       <c r="E275">
         <v>4308</v>
       </c>
+      <c r="F275">
+        <v>70</v>
+      </c>
+      <c r="G275">
+        <v>248</v>
+      </c>
+      <c r="H275">
+        <v>46</v>
+      </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>90114</v>
       </c>
       <c r="B276" t="s">
         <v>812</v>
       </c>
       <c r="C276" t="s">
         <v>813</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>814</v>
       </c>
       <c r="E276">
         <v>4275</v>
       </c>
+      <c r="F276">
+        <v>21</v>
+      </c>
+      <c r="G276">
+        <v>109</v>
+      </c>
+      <c r="H276">
+        <v>101</v>
+      </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>90115</v>
       </c>
       <c r="B277" t="s">
         <v>815</v>
       </c>
       <c r="C277" t="s">
         <v>816</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>817</v>
       </c>
       <c r="E277">
         <v>5359</v>
       </c>
+      <c r="F277">
+        <v>23</v>
+      </c>
+      <c r="G277">
+        <v>151</v>
+      </c>
+      <c r="H277">
+        <v>30</v>
+      </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>90116</v>
       </c>
       <c r="B278" t="s">
         <v>818</v>
       </c>
       <c r="C278" t="s">
         <v>819</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>820</v>
       </c>
       <c r="E278">
         <v>5086</v>
       </c>
+      <c r="F278">
+        <v>27</v>
+      </c>
+      <c r="G278">
+        <v>91</v>
+      </c>
+      <c r="H278">
+        <v>28</v>
+      </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>90117</v>
       </c>
       <c r="B279" t="s">
         <v>821</v>
       </c>
       <c r="C279" t="s">
         <v>822</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>823</v>
       </c>
       <c r="E279">
         <v>4618</v>
       </c>
+      <c r="F279">
+        <v>45</v>
+      </c>
+      <c r="G279">
+        <v>142</v>
+      </c>
+      <c r="H279">
+        <v>30</v>
+      </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>90118</v>
       </c>
       <c r="B280" t="s">
         <v>824</v>
       </c>
       <c r="C280" t="s">
         <v>825</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>826</v>
       </c>
       <c r="E280">
         <v>5751</v>
       </c>
+      <c r="F280">
+        <v>46</v>
+      </c>
+      <c r="G280">
+        <v>99</v>
+      </c>
+      <c r="H280">
+        <v>65</v>
+      </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>90119</v>
       </c>
       <c r="B281" t="s">
         <v>827</v>
       </c>
       <c r="C281" t="s">
         <v>828</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>829</v>
       </c>
       <c r="E281">
         <v>5717</v>
       </c>
+      <c r="F281">
+        <v>52</v>
+      </c>
+      <c r="G281">
+        <v>300</v>
+      </c>
+      <c r="H281">
+        <v>81</v>
+      </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>90120</v>
       </c>
       <c r="B282" t="s">
         <v>830</v>
       </c>
       <c r="C282" t="s">
         <v>831</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>832</v>
       </c>
       <c r="E282">
         <v>5407</v>
       </c>
+      <c r="F282">
+        <v>90</v>
+      </c>
+      <c r="G282">
+        <v>84</v>
+      </c>
+      <c r="H282">
+        <v>62</v>
+      </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>90121</v>
       </c>
       <c r="B283" t="s">
         <v>833</v>
       </c>
       <c r="C283" t="s">
         <v>834</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>835</v>
       </c>
       <c r="E283">
         <v>3631</v>
       </c>
+      <c r="F283">
+        <v>12</v>
+      </c>
+      <c r="G283">
+        <v>76</v>
+      </c>
+      <c r="H283">
+        <v>47</v>
+      </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>90122</v>
       </c>
       <c r="B284" t="s">
         <v>836</v>
       </c>
       <c r="C284" t="s">
         <v>837</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>838</v>
       </c>
       <c r="E284">
         <v>4427</v>
+      </c>
+      <c r="F284">
+        <v>23</v>
+      </c>
+      <c r="G284">
+        <v>244</v>
+      </c>
+      <c r="H284">
+        <v>29</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>90123</v>
       </c>
       <c r="B285" t="s">
         <v>839</v>
       </c>
       <c r="C285" t="s">
         <v>840</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>841</v>
       </c>
       <c r="E285">
         <v>4139</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>90124</v>
       </c>
       <c r="B286" t="s">
         <v>842</v>