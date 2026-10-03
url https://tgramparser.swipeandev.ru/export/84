--- v3 (2026-08-03)
+++ v4 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="854">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="979">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2574,50 +2574,425 @@
     <t>12.04.26 14:09</t>
   </si>
   <si>
     <t>t.me/torshina_e/1816</t>
   </si>
   <si>
     <t>Чему новому вы научились/учитесь в последние годы изоляции от мира? Что полезного дал/даёт вам этот опыт?</t>
   </si>
   <si>
     <t>06.04.26 14:27</t>
   </si>
   <si>
     <t>t.me/torshina_e/1815</t>
   </si>
   <si>
     <t>Как закрыть потребность в глубоком и качественном общении. Если вы одиноки, находитесь во внешней или внутренней эмиграции, вам не хватает живого общения с понимающим человеком - этот пост для вас! Потому что я нашла выход, и делюсь им с вами! Мне давно не хватает общения с близкими по духу и интересам людьми. А, может, вообще всегда не хватало. Сперва я затыкала эту дырку онлайн-общением и встречами с теми, кто просто физически есть рядом и имеет речевой аппарат 🙂 Я не превратилась в социофоба или там отшельника. Всегда говорю "да" на все предложения всех тусовок. Ещё и сама как могу часто такое организую, предлагаю, рву жопу на ивенте, в основном для ребенка или мужа. Но мою потребность это не удовлетворяет. У меня давно нет близких людей для глубоких отношений и обсуждения того, что на душе. А на душе тяжело. Но не будем тянуть резину, переходим к схеме. Я начала пиздеть сама с собой! На самом деле уже давно. Но я как-то не обращала внимания и если отвлекалась на разговор с собой во время еще какого-то общения - даже было не удобно! Но теперь - удобно! Я стала даже жестикулировать! И вообще никого не стесняюсь, и даже говорю: тихо, блять, погоди, не перебивай, я там не договорила! В таких разговорах иногда рождаются блистательные шутки, образы, я и посмеюсь, и поплачу, как говорится! Это закрывает потребность не только глубокого и качественного общения, обсуждения тем, которые волнуют, но и помогает практиковать иностранные языки - я могу пиздеть сама с собой на испанском или английском - и мне заебись, я запоминаю слова и фразы, я в спокойной комфортной среде - и как раз в такой вспоминаю слова из пассивной лексики. Короче, одни плюсы, с какой стороны ни глянь. Развивает автономию, мышление, рефлексию, помогает практиковать иностранные языки. Дает облегчение, высвобождение! Если какие-то токсиси скажут, что я поехала башкой, то я вам отвечу, что вы потому и такие токсичные, что еще не закрыли свою базовую потребность. А вы попробуйте мой метод - и вам больше не захочется даже никого обижать в комментах в интернете! К тому же и нет уже почти никакого интернета. А мысли внутри копятся и нагромождаются. Следующий этап - научиться самой с собой выпивать, но это уже совсем другая история 🙂</t>
   </si>
   <si>
     <t>06.04.26 08:06</t>
   </si>
   <si>
     <t>t.me/torshina_e/1814</t>
   </si>
   <si>
     <t>У нас в ёбаном диджитале есть традиция: если всё буксует, а реклама дорожает – откапывай SEO. Ведь это же бесплатный способ продвижения! :) :) :) Смотри, с кем конкурируешь в выдаче; смотри на свои карточки товаров и на их; на свои цены и на их; на свои Карты и на их; смотри семантику и структуру. Садись вписывай в тексты ключевики. И так далее. За 5 поколений в digital всё это дерьмо должны были уже наизусть выучить. Но конечно же, никто ничего не выучил! И это проклятие переходит с платформы на платформу, откуда бы вы ни торговали. Допустим, сейчас каждый второй спотыкается об это SEO-шное дерьмо на маркетплейсах. А там эффективность рекламы на МП завязана на SEO и рейтинге карточек, чего многие не видят и не понимают. Поэтому если товары слабо прокачаны органически, реклама этого не исправит и не даст нужный буст продаж. Так давайте же побазуем на тему SEO-шки на маркетплейсах, иногда очень полезно вернуться к тому, с чего следовало бы начать.</t>
+  </si>
+  <si>
+    <t>25.08.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1914</t>
+  </si>
+  <si>
+    <t>Что мы сейчас продаём Как и прежде, как и всегда - всё то, что помогает выжить здоровой части экономики страны - частному бизнесу. Во что мы верим сами; видим, что оно стабильно приносит плоды; понимаем, как это раскладывается на алгоритмы и как заходить в канал, в котором есть живые, адекватные люди.  1️⃣ Блогеры ИГ, ТГ, Ютуба. Для товарки, которая хоть сколько-то уникальна, не растиражирована до уровня хозмага на районе. Для сложных продуктов и услуг, где нужно сперва объяснить, что это; завоевать доверие, заручиться отзывами и рекомендациями, и потом - продать всем. Фокус - красота, молодость, здоровье, бьюти, медицина. Это на 1000% наша тема. От квалифицированного контента до скриптов для видео, блогерам, колонок и чего угодно ещё в текстовых или визуальных форматах. 2️⃣ Деловые и бизнесовые СМИ и площадки под b2b или личный PR первого лица бизнеса. Опять же - для сложных ниш вроде финансов, технологий, медицины, сервисов и пр. Мы умеем писать интересные колонки и интервью, которые набирают десятки и сотни тысяч прочтений. Знаем, к кому сходить на интервью на Ютубе и как это организовать.  3️⃣ Google Ads, Meta* (признана экстремистской в РФ) - для счастливых, свободных людей, которые ведут бизнесы в любых других странах мира.  4️⃣ Зачистка говна в выдачах поисковиков, Google и Яндекс. Для тех, кому это мешает вести бизнес, привлекать клиентов, инвесторов и партнеров. Это грязная работа, которая требует креативного подхода, а иногда даже отбитости, чтобы за неё взяться Но это как раз в нас присутствует.  5️⃣ Яндекс.Директ. При условии настроенной сквозной аналитики. Мы можем помочь её настроить, но по-любому нужен разраб, который хорошо знает ваш сайт. Это дерьмо всё ещё может окупаться, но уже не на товарных чеках типа 2-3 тыс руб. Поэтому Директ отошел в плоскость b2b услуг и чего-то угодно с чеком хотя бы от 30-50 тыс руб.  6️⃣ SEO в Яндексе и Google. Накрутка поведенческих и ссылочная стратегия, соответственно. ПФ Яндекса мы занимаемся уже несколько лет, здесь раскатали свою инфраструктуру, которая работает гибко, прозрачно и стабильно. С Google долго бились со ссылочными стратегиями и, наконец, на ряде сайтов подход стал давать практически такой же быстрый результат в целевом трафике на сайт, как в случае Яндекса и его реакции на ПФ. Чот сложно написала. Короче, добываем оставшийся органический трафик из Яндекса и из Google. И именно так сейчас выглядит джентльменский набор для b2b или услуг: Директ + ПФ в Яндексе + ссылочное в Google. 7️⃣ GEO - повышение видимости сайтов в нейровыдачах поисковиков и чатах ИИ. Тема сырая и экспериментальная. Стоит обеими ногами на плечах SEO. Поэтому если SEO для сайта вы не делали ± никогда, у вас пустой ссылочный профиль, отсутствует микроразметка и пр. такое - хз, какое вам GEO, сперва придется делать SEO. Главное - что-то уже начинать делать, потому как принцип поиска в интернете в фазе перемен.  8️⃣ ИИ или живые ролики + их вирусные посевы. Примеры в шоу-риле в закрепе + пару наших собственных вещей. Раз и два. 9️⃣ Все сопутствующие вещи, которые мешают продавать в интернете. Исправляем калечную структуру на сайтах, просеиваем семантику до стадии действительно маржинальных запросов; фиксим текстовую релевантность, правим шакальные картинки в каталоге, рисуем новые картинки в карточки товаров на МП, разбираемся с карточками компаний на Картах... Ну и, собственно, делаем сайты с нуля, сразу с SEO-шником, чтобы потом не исправлять мучительно роковые ошибки и чтобы сайты сразу были пригодны для работы в разных каналах продаж.  🔟 Неочевидные вещи, которые и не афишируем, потом хуяк - какой-нить старый клиент попросил сделать, мы сделали - и человеку стало легче. Ключевое слово - "старый клиент". Если кто-то новый только заходит и сразу с мелких девиаций - это лучше к другим специалистам. У нас сперва знакомятся и погружаются, а потом уже переходят к кинки-практикам.  Чего мы не продаем: рекламу Вконтакте, блоги на Дзене, рекламу в Рутубе, MAX и пр. Почему - написала прямо в начале поста. Мы всегда только там - где живые, адекватные, вовлеченные пользователи.</t>
+  </si>
+  <si>
+    <t>25.08.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1913</t>
+  </si>
+  <si>
+    <t>Чего мы не продаем: рекламу Вконтакте, блоги на Дзене, рекламу в Рутубе, MAX и пр. Почему - написала прямо в начале поста. Мы всегда только там - где живые, адекватные, вовлеченные пользователи.</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1912</t>
+  </si>
+  <si>
+    <t>Что мы сейчас продаём Как и прежде, как и всегда - всё то, что помогает выжить здоровой части экономики страны - частному бизнесу. Во что мы верим сами; видим, что оно стабильно приносит плоды; понимаем, как это раскладывается на алгоритмы и как заходить в канал, в котором есть живые, адекватные люди.  1️⃣ Блогеры ИГ, ТГ, Ютуба. Для товарки, которая хоть сколько-то уникальна, не растиражирована до уровня хозмага на районе. Для сложных продуктов и услуг, где нужно сперва объяснить, что это; завоевать доверие, заручиться отзывами и рекомендациями, и потом - продать всем. Фокус - красота, молодость, здоровье, бьюти, медицина. Это на 1000% наша тема. От квалифицированного контента до скриптов для видео, блогерам, колонок и чего угодно ещё в текстовых или визуальных форматах. 2️⃣ Деловые и бизнесовые СМИ и площадки под b2b или личный PR первого лица бизнеса. Опять же - для сложных ниш вроде финансов, технологий, медицины, сервисов и пр. Мы умеем писать интересные колонки и интервью, которые набирают десятки и сотни тысяч прочтений. Знаем, к кому сходить на интервью на Ютубе и как это организовать.  3️⃣ Google Ads, Meta* (признана экстремистской в РФ) - для счастливых, свободных людей, которые ведут бизнесы в любых других странах мира.  4. Зачистка говна в выдачах поисковиков, Google и Яндекс. Для тех, кому это мешает вести бизнес, привлекать клиентов, инвесторов и партнеров. Это грязная работа, которая требует креативного подхода, а иногда даже отбитости, чтобы за неё взяться Но это как раз в нас присутствует.  5. Яндекс.Директ. При условии настроенной сквозной аналитики. Мы можем помочь её настроить, но по-любому нужен разраб, который хорошо знает ваш сайт. Это дерьмо всё ещё может окупаться, но уже не на товарных чеках типа 2-3 тыс руб. Поэтому Директ отошел в плоскость b2b услуг и чего-то угодно с чеком хотя бы от 30-50 тыс руб.  6. SEO в Яндексе и Google. Накрутка поведенческих и ссылочная стратегия, соответственно. ПФ Яндекса мы занимаемся уже несколько лет, здесь раскатали свою инфраструктуру, которая работает гибко, прозрачно и стабильно. С Google долго бились со ссылочными стратегиями и, наконец, на ряде сайтов подход стал давать практически такой же быстрый результат в целевом трафике на сайт, как в случае Яндекса и его реакции на ПФ. https://t.me/torshina_e/1887 Чот сложно написала. Короче, добываем оставшийся органический трафик из Яндекса и из Google. И именно так сейчас выглядит джентльменский набор для b2b или услуг: Директ + ПФ в Яндексе + ссылочное в Google. 7. GEO - повышение видимости сайтов в нейровыдачах поисковиков и чатах ИИ. Тема сырая и экспериментальная. Стоит обеими ногами на плечах SEO. Поэтому если SEO для сайта вы не делали ± никогда, у вас пустой ссылочный профиль, отсутствует микроразметка и пр. такое - хз, какое вам GEO, сперва придется делать SEO. Главное - что-то уже начинать делать, потому как принцип поиска в интернете в фазе перемен.  8. ИИ или живые ролики + их вирусные посевы. Примеры в шоу-риле в закрепе https://t.me/torshina_e/1339 + пару наших собственных вещей. https://t.me/torshina_e/1730 и https://t.me/torshina_e/1675  9. Естественно, также мы делаем все сопутствующие вещи, которые мешают нормально продавать в интернете. Исправляем калечную структуру на сайтах, просеиваем семантику до стадии получения действительно маржинальных запросов; фиксим текстовую релевантность, правим шакальные картинки в каталоге, рисуем новые картинки в карточки товаров на МП, разбираемся с карточками компаний на Картах... Ну и, собственно, делаем сайты с нуля, сразу с SEO-шником, чтобы потом не исправлять мучительно роковые ошибки и чтобы сайты сразу были пригодны для работы в разных каналах продаж.  10. Неочевидные вещи, которые и не афишируем, потом хуяк - какой-нить старый клиент попросил сделать, мы сделали - и человеку стало легче https://t.me/torshina_e/1907 Ключевое слово - "старый клиент". Если кто-то новый только заходит и сразу с мелких девиаций - это лучше к другим специалистам. У нас сперва знакомятся и погружаются, а потом уже переходят к кинки-практикам.</t>
+  </si>
+  <si>
+    <t>20.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1911</t>
+  </si>
+  <si>
+    <t>Анекдот! Вернулись из отпуска SEO-шник, дизайнер и редактор. SEO-шник спрашивает: ну что, SEO умерло, я уволен? А ему отвечают: не, не уволен, родилось GEO, кто папа - пока не разобрались, но все уже его хотят, а на сайтах даже микроразметки нету, иди хуячь. Дизайнер спрашивает: ну что, все клиенты освоили Миджорни и Клода, я уволен? А ему отвечают: там у чуваков каталог на сайте на 20 000 товаров, ни одного товара даже не рассмотришь, настолько шакальные фотки, иди разбирайся. Редактор такой: ну а я-то хоть уволен, тексты уж все точно научились в GPT делать? А ему отвечают: ни для кого не секрет, что скорость технологического прогресса определяется не только темпами релизов инновационных решений, но и уровнем адаптации к ним наиболее отстающих звеньев. Из этого следует, что ключевым фактором эффективной цифровой трансформации является не сам факт использования искусственного интеллекта, а способность бизнеса грамотно интегрировать его в существующие процессы. Важно понимать, что ИИ — это не замена человеку, а мощный инструмент, который при правильном подходе позволяет вывести качество контента на принципиально новый уровень. Таким образом, роль автора не исчезает, а трансформируется: на первый план выходят редактура, фактчекинг, работа со смыслами, тональностью и экспертностью.</t>
+  </si>
+  <si>
+    <t>17.08.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1910</t>
+  </si>
+  <si>
+    <t>С каждым новым годом моей жизни лето становится всё более хуёвым временем года и вот почему. Повсему, блять, абсолютно, нахуй, по всему. В детстве, ну типа на летних каникулах, мы въёбывали, как проклятые. Это сезон картошки, полива овощей, заготовки необъятно огромного запаса сена, соломы. Сезон, когда быки пьют и пьют воду, ее надо носить и носить в ведрах. Это было детство и молодость, просто было довольно много сил и не было денег. Не было насмотренности и понимая, что это вообще-то очень тяжелая жизнь, очень тяжелое и вовсе не счастливое лето. Кроме того, люди с алкогольной зависимостью летом особенно сильно срываются с катушек, потому что тепло и можно бухать и спать прямо на улице. А членов семьи с зависимостью у нас хватало.  Потом началось студенчество и работа. Летом я не училась, а только работала - и вот это было заебись, потому что можно было хотя бы спать днем после ночной смены, а не пиздовать на пары. Хоть и спать в жаре, духоте. Потом началась просто работа и хуле с того лета - вообще не понятно. Ну две недели сраного отпуска - и что с них. Или вообще неделя. Это никак не делает лето. Никак его не выделяет среди остальных ебаных сезонов. Не говоря уже о том, что в 9 из 10 случаев лето в Москве - конченное из-за климата. Потом начался свой бизнес, и в отпуск летом ходит вся команда по очереди, кроме акционеров в моем лице. А мы с Василием всех по кругу подменяем, подстраховываем, стараемся не проебать клиентов, не упустить тех новых, кому приспичивает что-то начинать именно, блять, летом.  Потом появился ребенок, у которого летом ебучие каникулы и ему нужны развлечения и компания 24/7, а из какой жопы их вынуть, когда ты еще и в чужой стране живешь - загадка. Но деваться некуда - и высираешь, рождаешь из себя. Совмещая с работой и отпусками команды. Короче ебала я это лето столько же раз, сколько проживала в своей жизни и сколько еще буду жить. Хуёвей сезона трудно себе вообразить. И кстати, это полная чушь, что летом хорошо жить на море. Море летом - отвратительное. Теплое, как суп, грязное, как черт знает что, в водорослях, мусоре, постоянно дует ветер и поднимает волнами песок. Приплывают какие-то жалящие твари, которые и сами охуевают от аномально теплой воды, год от года. И только в сентябре этот суп из людей становится более-менее тем, что приносит удовольствие. Нет, ну раз уж мы живем на море, я хожу туда купаться, как на работу, три раза в неделю, потому что хуй его знает, сколько еще так доведется жить. Но я только на третий год более-менее смирилась с тем, какое же это говно паршивое - купание в летнем море при температуре 40 и при влажности 80. Короче, всегда тяжело, и в Новогодние каникулы, и в майские, и в гендерные праздники. Но так ебано, как летом, я не чувствую себя никогда. Хоть бы оно к чёртовой матери провалилось это лето.</t>
+  </si>
+  <si>
+    <t>14.08.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1909</t>
+  </si>
+  <si>
+    <t>Требуется в штат контекстный менеджер. Не нулёвый, с опытом и понимаем, как сейчас работают рекламные системы Яндекса и Google. Всё, написанное здесь про вакансию, актуально. Резюме слать на почту torshina86@gmail.com</t>
+  </si>
+  <si>
+    <t>13.08.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1908</t>
+  </si>
+  <si>
+    <t>Однажды мы поминали покойного дядю Петю. Очень хороший был мужик, умный, эрудированный, обаятельный. Всю жизнь жил в деревне, но так интересно разговаривал, тонко шутил, постоянно что-то сооружал, придумывал, изобретал. То усилитель сигнала для интернета из самогонного сочка, то коптильню из старого холодильника, то новый сорт капусты. Женился рано, что-то из серии ему 20, а жене 15 или 16. По залету. Жена уступала ему в интеллекте, аккуратности, способностях. Но он был верен ей всю жизнь, относился с уважением. Пил горькую, конечно же. Умер в 60 с небольшим лет, инфаркт. И вот моя мать (его родная сестра) и моя сестра вспоминают, как д. Петя с его женой ели на разных совместных встречах или праздниках. Он уже поест и сидит ждет, пока насытится жена. Никогда не торопит. Ждет терпеливо и молча. И моя мать с моей сестрой это вспоминают как удивительный факт, нетипичный для того времени и общества и вызывающий неподдельное женское восхищение мужчиной. Какой, мол, был! А я про себя думаю, бля, надо короче как-то потише говорить Васе на совместных мероприятиях с едой: Вась, ты сыт. Ну типа если я пожрала, то и всё, Васе тоже пора прекращать набивать брюхо. А то на моих поминках скажут, хорошая была баба, но слава богу, сдохла, Василий хоть покушает :)</t>
+  </si>
+  <si>
+    <t>07.08.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1907</t>
+  </si>
+  <si>
+    <t>На этой неделе наш вайбкодер Вася (да, он ещё и вайбкодер) заработал первые деньги на вайбкодинге! Естественно, мы и раньше вайбкодили, но для себя: автоматизировали еженедельные отчеты в Директе, некоторые рутинные вещи в SEO и контексте, аудитах сайтов, не буду даже говорить про бот для спекуляций крипто-монетами :)  Но только на этой неделе мы прямо взяли официально заказ! Клиентский! И сделали админ панель с данными по товарам WB. Что в пути на склад, что продано, что в доставке, что передано в доставку на склад, но ещё не в пути; с разбивкой по деньгам. Плюс прикрутили возможность добавлять разные магазины в одну панель со сводкой по ним.  Вася был счастлив, быстр, услужлив и не может успокоиться до сих пор, ходит и хочет писать дальше клиенту про свои новые идеи для этой задачи!  Клиент Васю премировал почти х2, потому что, как сказал сам, бился над этой задачей долго и безуспешно. А Вася раз-раз, чик-чик, три часика - и готово. Вот что значит, профессиональный вайбкодер )) Как вам этот оксюморон?))  Команда же настолько рада за Васин дебют, что Кириллу, который тоже, ясное же дело, вайбкодер, приснилось, что Вася навайбкодил качели для клавиатуры. С подставкой-качелями для рук!  А в понедельник у нас выйдет из отпуска Роман, он тоже вайбкодер, как и его старший напарник Андрей - и они продолжат что делать? Правильно! Вайбкодить штуку, чтобы автоматически анализировать структуру каталожных сайтов и сопоставлять ее с семантикой!  Порадуйтесь вместе с нами, особенно, если вы тоже уже все вайбкодеры :)</t>
+  </si>
+  <si>
+    <t>06.08.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1906</t>
+  </si>
+  <si>
+    <t>Не успели догореть склады WB с запертыми там товарами (спасибо, хоть не селлерами), как Яндекс уже выкатил в бете некий Яндекс Кит. Платформу, на которой можно развернуть свой интернет-магазин и весь сопутствующий геморрой. Бесплатно и очень быстро, от 10 дней! Туда запихали всё, берите, мол, даром и преднастроенное SEO, и дизайн, и фулфилмент, и доставку, и процессинг и еще с десятка два нужд продавцов. Любые интеграции, выгрузки, фиды - всё даром!  Более того, первые 3 месяца там удваивают и даже утраивают бюджет на Директ, в зависимости от того, на сколько пополняете кабинет, на 200К, 500К, 1КК. Так и назвали программу - соинвестирование. Типа Яндекс инвестирует в ваш магазин. Ну ебать какая сласть! Согласно презентации, более 2 500 магазинов уже стоят на этой платформе. И даже есть кейсы успеха, типа как за 3 месяца фешн-магазин достиг оборота 1,5 млн, стал рентабельным, запустившись за 3 недели. Или как магаз мужской обувки получил 817 продаж из Директа за первый месяц с ДРР 15%. И вот тут становится немножечко страшно. С одной стороны, разворачивать клиентам интернет-магазины с каталогами - это очень ебаные процессы, где участвует далеко не только Клод Код, к сожалению. Это занимает 2-3 месяца, стоит сколько-то сотен тысяч рублей, и там многие вещи продрачиваются и перепроверяются вручную. Т.е. мы бы только рады, если бы клиенты приходили с готовыми сайтами и заказывали трафик. Но с другой стороны, вот так вот сложить все яйца в одну корзину Яндекса - это пиздец какие риски и какая кабала. Хер его знает, что загорится после WB. Может, и не Ozon вовсе, а дата-центры Яндекса. Хер его знает, чем обернется эта универсальность, удобство и бесплатность платформы, расписанная в презентации. Последняя корпорация, которой я сдам ключи от жопы - это Яндекс. С третьей строны, очевидно, что всё это - отчаянная попытка Яндекса вернуть себе в Директ бюджеты рекламодателей товарки. Которую уже несколько лет как бесполезно пытаться продать в Директе. Там не сходится ни экономика, ни здравый смысл. И там нет трафика для товарки ± вообще. Да похуй было бы и на эти предложения удвоить и утроить бюджет, селлеры и сами бы его упятерили, если бы оно продажи давало, а не один только фрод, который замучаешься отсекать. Ну и много вопросов, как там Яндекс собрался автоматически делать и SEO, и доп. страницы в структуру, и сквозную аналитику, и всё на свете. Звучит фантастически и неправдоподобно. Хуйни понаделают, и один хрен пойдут потом выжившие селлеры переделывать свои сайты с выжившими SEO-шниками, бля буду. И самое главное моё сомнение - пойдут ли люди массово передом назад, с маркет-плейсов в интернет-магазины. Скорее уж Ким складов в Казахстане понастроит и восстанет из пепла.</t>
+  </si>
+  <si>
+    <t>06.08.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1903</t>
+  </si>
+  <si>
+    <t>Обожаю истории из мира корпораций, которые то делают ребрендинги с яйца на без яйца, то судятся за ТЗ :) Меня они реально веселят и отвлекают! Вот, как сейчас! В стране ни мобильного интернета, ни мессенджеров, ни стабильной связи, ни GPS, белые списки сайтов, где один пиздёж и те постоянно падают… Тем временем два провайдера решили попиздиться за слово «микс» в рекламе :)</t>
+  </si>
+  <si>
+    <t>05.08.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1902</t>
+  </si>
+  <si>
+    <t>А знаете, что не загнулось за эти последние годы массового падежа в экономике? Личные бренды. Особенно экспертные. Даже у блогеров, что отсидели - рекламодатели появляются буквально через неделю-две после выхода. У иноагентов и уголовников сейчас такое кол-во рекламы, что я с трудом досмотриваю и 20-минутные выпуски, и 2-часовые интервью. Каждые 10 минут реклама от прямого рекла. Ну и еще Ютубовская. А ещё, у бизнесов и специалистов, которые за свою историю хотя бы иногда что-то делали кроме блядского Директа, ситуация точно лучше, чем у тех, кто только и дрочил директологов, отдел продаж и базу клиентов, пока все трое не сдохли, как лошадь из сна Раскольникова. В digital-среде всё рождается и умирает вообще же очень быстро. Даже без войн и кризисов, тут время идёт с коэффициентом х100. За 20 лет моей трудовой деятельности в интернете прошло как будто 2000 лет. Я помню столько дерьма, что потянуло бы на десяток сайтов https://ebani.digital/ Никаких доменов в зоне .rip не хватит, чтобы перечесть, сколько всего почило за эти годы. Рассвет и закат SEO и вебмастеров-манимейкеров. Рассвет и смерть ВК-пабликов, ЖЖ-блогеров, первые видеообзоры на Ютубе а-ля "говорящие руки" и сменивший их профессиональный продакшен. Дикий успех Макса +100500, первое интервью Дудя со Шнуром и взлёт интервьюеров и проф. журналистики на этой платформе. Да всего не перечесть. Одних только блогеров рождалось и умирало - тысячи. И физически, как Лена Миро, и морально - как Топлес :) Но вот что живёт в интернете вечно, не умирает, не теряет внимания аудитории и монетизируется на протяжении десятилетий - так это личные бренды! Люди, которые годами пишут, а лучше - снимают, дают интервью по своим экспертным темам. Желательно ± одним и тем же и сохраняя баланс между "вышел в тираж и дал интервью каждой дворовой собаке на каждую тему" (привет Лебедеву) и "морально устарел, не перестроился под новые платформы и форматы (привет Экслеру). Что удивительно, этих личных брендов - океан, расширяющаяся вселенная. Но каждый всё равно находит своего зрителя и читателя. Людям нужны свежие лица, фамилии. Каждый пластический хирург, что начинает вести ТГ и/или Инсту и вкладываться в это - гарантированно станет брендом. Финансовый специалист, специалист по недвижимости, образованию и развитию детей, фитнесу, по химии, экологии, любой отрасли медицины - аналогично. Они редко пишут много и ежедневно. Они не пишут ничего особо экстраординарного. Но все написанное имеет вес, охват, реакцию. У них зачастую вовсе не миллионная аудитория, таким хватает и 10-20 тыс подписчиков, чтобы рвать какую-нибудь Собчак в эффективности. Горят новостники, клоуны с развлекательным контентом, ситуативные эксперты (то ковидные, то военные), горят счастливые жены и матери, успешные миллионеры. Горят платформы, где они кормятся. Но экспертные личные бренды остаются при своих фанатах до смерти. Даже в ВК до сих пор есть фитнес-тренерши, которые начинали лет 15 назад, и все ещё в строю.  Так что, рекомендация на все времена, в любые кризисы и при любой стоимости подписчика - вкладывайтесь в себя, свою фамилию, экспертность, влияние, внимание аудитории. Это всегда того стоит, потому что личный бренд с вами до погоста. И никакой Яндекс.Директ не посадит вас на иглу кликов по 500. И никакая блокировка одной платформы и миграция на другую не оставит вас без куска хлеба. И никакой Инстаграм или Ютуб не сделает вас контентным рабом - пишите и снимайте в комфортном режиме, вы будете иметь своего зрителя.  Только один недостаток у личных брендов - длительное время строительства. Это как вклад со сложным процентом. Растет медленно и по копейке, но через десять лет вы сами себе не поверите, как оно всё стало.</t>
+  </si>
+  <si>
+    <t>04.08.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1901</t>
+  </si>
+  <si>
+    <t>Три самых эффективных инструмента для бизнеса на ближайшие годы. И один бонусный!</t>
+  </si>
+  <si>
+    <t>31.07.26 17:43</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1900</t>
+  </si>
+  <si>
+    <t>Ищут пожарные, Ищет милиция, Ищут гэбэшники В нашей столице, Ищут давно, Но не могут найти Пашу, чтоб в список Его занести. Среднего роста, Плечистый и крепкий, Ходит он в черной Футболке и кепке. Пашин к лишеньям Готов организм: В ванне со льдом Закалён стоицизм. Знак РКН На обложке досье, Ловят жандармы Крутого месье, Даже сырые Застенки Бастилии Пашину гордость Ничуть не сломили. Даже проклятия Бывшей жены Пашу не могут Лишить крутизны Столько спецслужб Обломались об Пашу Вот и пришла теперь Очередь нашей. Ищут пожарные, Ищет милиция, Пашу, но Паша В другой юрисдикции</t>
+  </si>
+  <si>
+    <t>30.07.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1899</t>
+  </si>
+  <si>
+    <t>675-ое развенчивание мифа о ЦА лучших людей мира, которые только и платят за интернет, чтобы смотреть вашу говнорекламу (ну ладно, нашу) о ваших говнопродуктах (ну тут уж, извините). Смотреть до конца!!! Иначе опять ничего не поймёте и будете ебать мозги себе и людям таргетингами на лучших людей! А если видео наберёт 10 000 просмотров, я назову еще парочку каналов на Ютубе, которые смотрит наш неуловимый герой :) Но не всем это понравится! ))</t>
+  </si>
+  <si>
+    <t>29.07.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1898</t>
+  </si>
+  <si>
+    <t>Почему я не размещаю рекламу на своих сайтах, каналах и аккаунтах. Однажды мне написал в личку чел, попросил сделать ему рекламу, расписал более-менее нормально, что рекламирует. Это было очень давно, я была, наверное, добрее, всё только начиналось, и я ему дала полный и развернутый ответ, по-человечески написала, понимаешь, говорю, мужик, я ничего не рекламирую, могу только поддержать каких-то своих клиентов, милых лично моему сердцу, потому как, мол, мои каналы продают нашу контору, услуги, экспертизу... А он мне ответил: Я не мужик. И тут же забанил! С тех пор я решила, что кто бы ни был по ту сторону экрана, первой пойду на хуй не я!</t>
+  </si>
+  <si>
+    <t>29.07.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1889</t>
+  </si>
+  <si>
+    <t>Когда будет возможность снять жильё попросторнее, заведу в отдельной комнате галерею картин: «Простые люди задают простые вопросы» :) Всех благодарю за вдохновение!</t>
+  </si>
+  <si>
+    <t>29.07.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1888</t>
+  </si>
+  <si>
+    <t>Почему я не размещаю рекламу на своих сайтах, каналах и аккаунтах.  Однажды мне написал в личку чел, попросил сделать ему рекламу, расписал более-менее нормально, что рекламирует. Это было очень давно, я была, наверное, добрее, всё только начиналось, и я ему дала полный и развернутый ответ, по-человечески написала, понимаешь, говорю, мужик, я ничего не рекламирую, могу только поддержать каких-то своих клиентов, милых лично моему сердцу, потому как, мол, мои каналы продают нашу контору, услуги, экспертизу...  А он мне ответил: Я не мужик. И тут же меня забанил!   С тех пор я решила, что кто бы там ни был по ту сторону экрана, на хуй первой пойду не я! </t>
+  </si>
+  <si>
+    <t>29.07.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1887</t>
+  </si>
+  <si>
+    <t>Хочу публично, и не в первый раз, выразить глубочайшую благодарность всем специалистам, которые много лет обслуживают казиношную тематику. Спасибо вам за то, что на ваших бюджетах, нервах, банах и фильтрах и рождаются технологии, до которых весь остальной рынок доползает лет через пять.Недавно один человек в одном приватном SEO-шном чате поделился с нами схемой закупки ссылок под Google. Которая у него уже не работает )  Мы попробовали! Сайт через месяц буквально взлетел в позициях и трафике так, что мы сперва подумали, что перепутали домен. Потому как до этого эксперимента, мы еблись с Google не один год, и такого буста не добивались ни разу. Рост был, но был похожим на черепашьи бега. А сейчас, на нах:  Май - трафик из Google 2 644 Июнь - 3 212 Июль - 3 975 +500 целевых запросов встало в ТОП-50 +200 целевых запросов встало в ТОП-10 За месяц.  Поэтому низкий вам поклон, дорогие моему сердцу казиношники.  Храни вас Господь (Гермес + Дионис) Крепкого здоровья, счастья, богатого жениха 🙂  Пусть ваши аккаунты живут долго! Мы, обычные смертные из белых ниш, готовы с благодарностью принимать всё, что у вас уже считается древним хламом. Не стесняйтесь! Отдавайте старые схемы! Для вас это музейный экспонат. Для нас это “охренеть, оно вообще так может?!” Спасибо за технологический прогресс. Без вас интернет давно превратился бы в кружок макраме.</t>
+  </si>
+  <si>
+    <t>28.07.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1879</t>
+  </si>
+  <si>
+    <t>Показывайте в комментах, во что сегодня вложились?</t>
+  </si>
+  <si>
+    <t>27.07.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1878</t>
+  </si>
+  <si>
+    <t>Муд каждого дня: Генчик, забирай и канал, и всё разросшееся хозяйство, я доплачу</t>
+  </si>
+  <si>
+    <t>24.07.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1877</t>
+  </si>
+  <si>
+    <t>Попробуйте угадать, о чем эта рассылка Сбера. Но помните: не всё так очевидно! Я, допустим, не поняла, о чём это, даже когда прочитала рассылку )) Но одно все-таки очевидно: в ситуативочку умеют не только SMM-щики Aviasales и Vizit :)</t>
+  </si>
+  <si>
+    <t>24.07.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1876</t>
+  </si>
+  <si>
+    <t>Попробуйте догадаться, о чём рассылка Сбера с таким названием! Только помните: не всё так очевидно :) Я, допустим, не догадалась, даже когда прочитала эту рассылку )) Но в ситуативочку умеют не только лишь SMM-щики Aviaseles :)</t>
+  </si>
+  <si>
+    <t>23.07.26 19:05</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1875</t>
+  </si>
+  <si>
+    <t>Это настолько тупо, что не могу не поделиться! Короче. Хуй знает почему, но 98% своей жизни (мне 39) я была уверена, что слово "эскалация" - это типа снижение, завершение, исчерпание, когда конфликт вот-вот кончится. Да я этим словом и не пользовалась-то особо, слышала фоном в новостях - и такая, о, эскалация, ну здорово, скоро все помирятся. И тут с полгода-год назад мы зарубились с Васей, которому вообще-то я всю жизнь рассказываю, что какие слова означают. Ты что, говорю, совсем дурак, эскалация - это ж типа от "эскаватор" - приедет, ковшом всё вычистит, увезет и закопает! Ну что тебе, говорю, реально надо объяснять такие вещи? Я была настолько уверенной, что мы полезли гуглить )) Ну и я охуела. И сразу поняла столько всего из новостей, что ебался бы он в рот, такой экскаватор ))</t>
+  </si>
+  <si>
+    <t>23.07.26 08:57</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1874</t>
+  </si>
+  <si>
+    <t>Ох бля, какие же слова подобрать по теме селлеров WB, никакие не подобрать. Конечно же, ни Ким, ни ФНС, ни тем более гос-во ничем не помогут. Какие-то там сраные налоговые каникулы - это смешно. Кому они нужны, когда долгов и обязательств столько, что надо закрывать ИП и банкротиться. Еще и на войну за долги отправят как нехуй делать. Те, кто стали причиной и виновниками этого краха - точно не помощники и не врачи. Можно, конечно, порассуждать на тему, что же дальше: Ozon или Я.Маркет, или свой сайт, или вообще Amazon. Но это как если бы у людей сожгли дома, т.е. сгорела вся жизнь, а им бы давали советы, что лучше - построить шале в горах, или может, выбрать для жизни средиземноморский климат, или купить две квартиры, чтобы во второй хранить резервную копию жизни. На такие прыжки нужно набраться новых сил, денег и понимания, куда и зачем двигаться, а люди просто на пепелище и не видят завтрашнего дня в принципе. Одно мне понятно и известно наверняка из мира бизнеса: когда сдыхает конкурент, становится веселее и легче дышать его сорыночникам. Это совершенно звериный закон, закон тайги и джунглей одновременно, но что тут попишешь: если вы селлер МП (любого) и вас пока не задело, хуячьте как в последний раз. Одной рукой хуячьте, а другой - реинкарнируйте свои сайты (на зарубежных серверах и хостингах, которые хотя бы не сгорят).</t>
+  </si>
+  <si>
+    <t>22.07.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1873</t>
+  </si>
+  <si>
+    <t>Тест: какой у вас стресс Когда-то давным-давно один маленький мальчик решил, что к чёрту эту вашу христианскую мораль с культом страданий, и предложил вместо неё волю к власти, преодоление себя и идею сверхчеловека. Бог умер, сила это хорошо, превосходство и самоутверждение — збс. Эту точку зрения можно не разделять, но одну фразу вы точно знаете: всё, что нас не убивает, делает нас сильнее. Того мальчика звали Фридрих Ницше и вы пользуетесь его формулой даже если не открывали философских книг. По моим наблюдениям, большинство людей при оценке стресса использует эту концепцию, доводя её до абсолюта: то, что меня не убивает , делает меня сильнее. Критерий логичный и простой: если я жив, значит справляюсь. А раз справляюсь — становлюсь сильнее. Но это далеко от современного понимания нагрузки и адаптации, поэтому критерий опасен. Хронический недосып вряд ли убьёт вас в моменте — но он никогда не сделает вас сильнее, потому что невозможно натренировать способность обходиться без сна. Вы будете всё хуже функционировать и всё меньше замечать насколько всё плохо. Значит, критерия "не убивает" недостаточно — нужна и вторая часть формулы: нагрузка должна не просто оставлять вас в живых, но и "делать сильнее". Если нагрузка не убила, но вы просто восстановились к прежнему уровню — это норм, не всё обязано вас развивать, спасибо что не разрушает. И тут вклинивается третий элемент: восстановление. Сама по себе нагрузка не сделает вас сильнее, она лишь создаёт повод адаптироваться — повод стать сильнее. А воспользуется организм поводом или продолжит разваливаться, зависит от восстановления. В двух словах: нагрузка приводит к усилению ТОЛЬКО ВМЕСТЕ С ВОССТАНОВЛЕНИЕМ. Поэтому вот сам тест: 1. После нагрузки я возвращаюсь к исходному состоянию? 2. Моя способность переносить такую нагрузку растёт? 3. Есть ли период восстановления между нагрузками? Все три Да — поздравляю, у вас отличный стресс, он делает вас сильнее. Нет только на 2 вопрос — ок, хотя бы не износ. Нет на 1 или 3 — оно вас потихоньку убивает. То, что тебя не убивает, не обязательно делает тебя сильнее. Иногда оно просто не успело тебя добить.</t>
+  </si>
+  <si>
+    <t>15.07.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1872</t>
+  </si>
+  <si>
+    <t>С начала года мы экспериментировали с Яндекс.Картами. Ну, точнее, крутили там ПФ пятерым клиентам. Опыт и выводы изложены в посте по ссылке в 10 пунктах. Самые важные пункты 7, 8, 9, 10 - так что читайте до конца. Кого заебала пластинка про Яндекс, в этом же посте есть кое-что на подумать про Google Maps.</t>
+  </si>
+  <si>
+    <t>11.07.26 09:27</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1868</t>
+  </si>
+  <si>
+    <t>Последние 3 года у меня очень разнообразился круг общения. В языковой школе я тусуюсь в основном с американцами, немцами, англичанами, французами. Залетают итальянцы, венгры. Семьями мы подружились с аргентинцами, венесуэльцами, смешанными браками типа испанки + немцы, просто с испанцами. На свои правительства жалуются практически все, с кем мы общались, пересекались за эти годы. Пожилой гей бразилец только сказал, что он всем доволен сейчас, бывало и похуёвее. А так - поголовно. Американцы криком кричат. Им что ни расскажи про Россию, ничем удивишь, одно отвечают: у нас, мол, та же хуйня, наши у ваших как учились. Или наоборот :) Французы проклинают своего развратника. Англичане в гробу видали своих деятелей, из-за которых они теперь по визе ездят жопы греть на юг Европы. Венгров в принципе сложно назвать жителями Европы. Венесуэльцы праздновали как личный праздник, когда американский старый пидор выкрал их зрелого пидора. Аргентинцы просто уже плюнули на своих социалистов, которые довели страну до коллапса и ничего в принципе не ждут. Ну про людей из Палестины, Колумбии, Гондураса и пр. под. стран и говорить не буду, они даже не поддерживают беседы о политике. Китайцы тоже особо не болтают, но по настрою и мотивации видно, что обратно им дороги нет. Китайцы вообще - главные мои конкуренты в стори-теллинге: нас как спросят что-то из истории родных стран, у слушателей челюсть отвисает от России и Китая, это истории террора, голода и истребления людей. Но между всеми этими недовольными есть огромная разница. Сейчас попробую объяснить и, надеюсь, ни у кого не заполыхает жопа в комментах. Шутка! Конечно же, я рассчитываю на дикий срач под постом и с охуенным удовольствием приму в нём активное и деятельное участие! Короче я за свои 36 лет, что прожила в России (из них 13 лет в Москве, на минуточку!), и представить не могла, какая колоссальная разница в жизни обычных западных людей и постсоветских. Нынешние американские бабки и английские деды в 50-60-е годы смотрели цветные телеки с множеством каналов, тарелки мыли в посудомоечных машинах, пользовались прокладками (ну ладно, деды нет), на каникулах катались в Дисней-Ленд, слушали очень модные песни и смотрели яркие клипы. А мне в детстве, конец 80-х - начало 90-х, зубы еще без наркоза рвали. Кстати, видели бы вы лица всех этих сэров, когда мы им рассказываем, что вообще-то гастроскопию у нас до сих пор практически все без седации делают, даже в Москве. И колоноскопию. Никакие голливудские или документальные фильмы не производили на меня такого впечатления, как личное общение с людьми, которые рассказывают, как что было и есть у них, ты сравниваешь с собой - и понимаешь, что ты, блять, просто пещерный зверь. Другими словами, западный человек устал, недоволен и возмущен из очень достойной позиции. Я говорю о простых людях, не богачах, работающих, с детьми, платящих кредиты и ипотеки. Про людей из моего мира. А человек "третье-странный" как будто бы еще даже не достиг того уровня достоинства, из которого в принципе можно проанализировать свою жизнь, жизнь родителей, охуеть и сформулировать претензии и недовольства.</t>
+  </si>
+  <si>
+    <t>10.07.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1867</t>
+  </si>
+  <si>
+    <t>Почему реклама в любительских блогах стала эффективнее классической и почему "блогеры-любители" зарабатывают всё больше и больше от полугодия к полугодию? Да потому что, блять, "профессиональные блогеры" ссут дугой делать нативно без маркировки. Еще и в реестры РКН повставали, молодцы. И бренды ссут. Наперегонки: чья струя дальше потечёт.  А кто не ссыт делать прогревы в Инсте, кто не забил на нативные интеграции на Ютубе, а маркировки эти ебучие делает в МАХ и ВК, где нет живых читателей - тот и держится. Полгода 2026 мы выпускали-выпускали блогеров в одной Телеге, больше 50 продаж с выпуска хер кто вынимал. Как только бренды набрались смелости и вылезли в прогревы в Инсте (а через неделю после прогрева в Инсте выпуски в ТГ + МАХ или ВК - для маркировки) - на нах 300+ продаж с выпуска.   Две беды у нашего человека: упорно отрицать, что кризис и даже катастрофа существуют, происходят прямо сейчас и что это не норма. "В Африке ещё хуже", - говорят они, - и на том достигают гармонии. Или там: "Надо быть благодарным этому миру, с бензином он или без", - охуенно вообще. Вторая беда - бояться собственной тени, оставаться неподвижным и послушным. На этот счёт я приводила миллион доводов, примеров аргументов, но, может, вы хоть Бреда Питта послушаете :) В "Войне миров Z" его герой Джерри Лейн объясняет, что в зонах войн и катастроф нельзя останавливаться и “застывать”. Пока ты продолжаешь двигаться, меняешь позицию и действуешь, у тебя есть шанс выжить. Как только ты перестаешь двигаться, становишься послушным и предсказуемым, риск погибнуть резко возрастает.  ИТОГО: люди продолжают массово ходить в интернет и покупать. Да, с VPN. Они смотрят Инсту, читают ТГ, слушают интервью и подкасты на Ютубе. Они Гуглят и даже Яндексят. Но они, как и прежде, как и всегда, не настроены читать и смотреть тупо рекламу, как это сейчас есть в Яндексе. Как обязали делать блогеров: маркировка, метки на картинке, метки в ссылке, метки в тексте... Люди хотят нормального контента: экспертного, веселого, вирусного, новостного и др. Идите туда, где люди и давайте им этот контент. Так запускаются воронки продаж.</t>
+  </si>
+  <si>
+    <t>06.07.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1866</t>
+  </si>
+  <si>
+    <t>Самая натуралистичная и потому жуткая концепция ада в кинематографе, на мой лично взгляд, изображена в сериале "Проповедник", где герои переживают снова и снова самый тяжелый момент жизни без возможности выйти из этой петли времени. Если вы хотите почувствовать себя в шкуре опытного SEO-шника, обязательно посмотрите :)</t>
+  </si>
+  <si>
+    <t>03.07.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1865</t>
+  </si>
+  <si>
+    <t>Собрались как-то три попа: бывший наркоман, бывший маньяк и бывший SEO-шник. Сидят после службы, кагор пьют. Первый говорит: — Я двадцать лет на героине сидел. Потерял семью, друзей, квартиру. Однажды очнулся в канаве и понял: дальше только смерть. Так я пришёл к Богу. Второй кивает: — А я был маньяком. Страшные вещи творил. Всю жизнь от себя бежал. Потом раскаялся, отсидел, уверовал. Господь дал мне шанс начать заново. Оба смотрят на третьего: — Ну а ты как пришёл к Богу? SEO-шник молчит. Потом тяжело вздыхает: — Продвигал сайт пластиковых окон. — И? — Ну вывел их в ТОП-3. — И? — Потом клиент захотел выйти в топ по запросу “окна”. Попы переглянулись. — И что? — Через полгода он захотел ещё и “шкафы-купе”. Наступает тишина. Наркоман крестится. Маньяк бледнеет. — Господи… — Это ещё не всё, — говорит SEO-шник. — Потом он спросил, почему не растут продажи, хотя позиции растут. — И тогда ты пришёл к Богу? — Нет. Тогда я ещё держался. — А когда? SEO-шник смотрит в окно. — Когда он сказал: "Да все лиды - это сарафан"</t>
+  </si>
+  <si>
+    <t>02.07.26 12:28</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1864</t>
+  </si>
+  <si>
+    <t>В комментах к посту про ТЗ справедливо заметили, что отдельным пидорам сам доктор прописал работать строго по ТЗ. Потому что иначе они начинают заниматься хуйнёй и самодеятельностью. И на этот счёт есть прекрасный анекдот от нашего компьютерщика из столицы русского рэпа, Ростова-на-Дону. Как-то раз одному разработчику пришла задача сделать бэкап. И ему не хватало какого-то админского пароля. Но вместо того, чтобы восстановить пароль через тикет или уточнить у заказчикам, он три дня дрочил этот сайт через выхлопную трубу и выкатил совершенно неадекватный ценник за бэкап, типа тысяч 50. Ему говорят: ты что ли дурак, почему не спросил, почему не написал в саппорт? Он говорит, ну типа мне дали задачу, я по ней шёл. В итоге чел дико обиделся, что его кинули на деньги, потому что 50К за бэкап сайта никто, конечно же, не заплатил. И в этой же конторе разрабов работал другой чел, который вообще никогда не просил ТЗ, а спрашивал бизнес-задачу клиента. Сейчас он уже пишет какие-то крипто-процессинги на удалёнке и купил квартиру за рубежом. А те, у кого ТЗ существует отдельно от мозга и кто не умеет даже в примитивную коммуникацию, всё на тех же галерах дрочат магазины на Битриксе. Потому что что? Потому что чем более подробное ТЗ надо исполнителю, тем больше времени это ТЗ занимает у заказчика. Время - деньги. Чем больше времени трачу, допустим, я, чтобы описать, как вытирать жопу и что надо каждую итерацию смотреть на бумажку, чтобы не уйти с грязной, тем меньше денег я могу и буду платить челу, который сам до этого алгоритма дойти не в состоянии. А больше денег я могу заплатить только челу, который жопу вообще в биде полоскает без подсказок. Хотя как-то раз мне дали почитать бриф на разработку сайта из конторы Лебедева, длиной с трилогию Максима Горького, и я крепко почесала репу: то есть всё это время его клиенты сами себе там всё придумывали что ли?))</t>
+  </si>
+  <si>
+    <t>30.06.26 13:56</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1862</t>
+  </si>
+  <si>
+    <t>Однажды!!! Сто тысяч лет тому назад по лунному календарю!!! Администратор легендарного ночного клуба Воронежа «Сто ручьев» Валентина собрала собрание среди официантов и устроила жуткий разъёб. Вы, говорит, должны служить гостям, выполнять все их желания и прихоти. На всё говорить «да, конечно». И если того требует ситуация, подтирать им сопли и слюни. Так и сказала: подтирать сопли и слюни.  К чему был этот разъёб, мы вообще не поняли. Шли 2000-е. Людей в Ручьях было столько, что персонал даже себе не успевал подтирать сопли, слюни, пот и слёзы. А денег - столько, что сдачу 18 р. с купюры 50 р. за 50 гр. «Путинки» за 30 р. и дольки лимончика за 2 р. - просили только конченные мудаки.  Никому и на хуй был не нужен какой-то там дополнительный сервис. Питерский фен стоил по 1000 р. за гр., и гостям нужен был только ёбаный чай, прямо в пол-литровых пластиковых стаканах для пива, ну ок - в двойных, чтобы руки не жгло. Но не в чайничках на блюдечке, и чтобы между - салфеточка, а ещё чашечка тоже на блюдечке через салфеточку, а на ней ложечка, два кусочка сахара и печенье с миндалиной.  Однажды я несла с первого этажа на третий, через толпу, как на стадионе, сырные палочки для парней, которые сидели прям близко к лестнице и очень давно их ждали. Я споткнулась на последней ступеньке, палочки рассыпались по полу. Я собрала их, занесла за барную стойку, переложила, как было наложено изначально, типа колодцем, и подала гостям. А хуле делать. Никто мне и слова не сказал.  В те годы мы за официальной зарплатой в бухгалтерию ходили где-то раз в три месяца. А так - жили, покупали одежду, перемещались на такси, платили за квартиры и ездили гулять в другие города - за чаевые. Да-да, за чаевые, при таком вот сервисе - какой получалось поддерживать в условиях…   экономического бума и подъема :)  Когда оно прёт, когда люди быстро и без мозгоёбки обмениваются деньгам, ни команде не надо парить мозги, ни клиентам не надо лизать жопу. Всем всё нравится, все счастливы и веселы. Именно так - идеально. Хотя отдельным местечковым начальникам может казаться, что это хаос и надо всех строить. Но нет. Надо наслаждаться! И зарабатывать! Усиливать веселье!  После этой моей звёздной официантской карьеры, я много раз видела, как те или иные владельцы бизнесов пытаются «навести порядок» в своих процессах в период бума и расцвета. Чтобы было, как в стратегиях, как в книжках. Но это такой бред, такое бестолковое упущение времени. Которое по-любому быстро пройдет и сменится каким-нибудь кризисом, агрессивным конкурентом, новой модой, войной, чем угодно.  И бедный официант, задроченный лекциями про марочные вина, будет подливать кипятка нищему мудаку с кружкой чая за два часа. </t>
+  </si>
+  <si>
+    <t>29.06.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1861</t>
+  </si>
+  <si>
+    <t>Клиенты очень быстро учат новые слова. С такой скоростью только наши московские коты выучили имена друг друга, чтобы когда зовут одного, являться толпой: а вдруг этому одному пидору хозяин решил тайно дать кусок мяса и подзывает его по имени!  Сейчас вот все выучили производные от «ИИ»: чаты, агенты, нейровыдача, промты и т.д. Все проверили, что рекомендует GPT на запрос «лучший преобразователь говна в метан», обнаружили, что чат советует конкурентов и пришли к подрядчикам, поставьте, мол, нас туда, вместо этих сэров, которые и говна-то высрать не умеют, не то что преобразовывать.  Что же в этом плохого и на что тут жаловаться? А то, что бизнес, желающий сиять во всех чатах страны, зачастую даже сайта не имеет. Или у сайта нет адаптивной верстки. Или там ебутся структура, семантика, и вообще всё делалось по ТЗ Кабан Кабаныча, а не SEO-шника. Ну то есть такая цыганская хата: земляной пол, сверху ковер, шитый золотой нитью, а к крыше из камыша, ну-ка подрядчик, прикрути балясины и повесь хрустальную левитирующую люстру.  Сидеть перебирать семантику и сверять её со структурой - скучно и ебано. Налаживать сквозную аналитику - ещё хуже. Вылизывать карточку на картах - для лохов. А пиздеть с чатом, который и сказок расскажет, и жопу вылижет - весело и не надоедает!   Ну и что же тогда? Не отставать же от конкурентов?! Конечно, нет! Но именно так вы всех и обгоните: если сначала закроете базу, а дальше - хоть золотого петушка на крышу, хоть мезонин с гераньками. Потому что, если капнуть буквально на пол штыка лопаты под любой бизнес, у каждого второго всё стоит на куриных ногах. И народ хочет на эту хилую опору запускать продвижение в нейровыдачах и чатах. Да хуйня вопрос, мы запустим и вы будете сидеть довольные. Но когда года через полтора-два придёт пора фашизма, какой чинили поисковики в период борьбы с текстами для роботов, ссылочным и поведенческим засильем, всё рухнет. Чаты и роботы снесут весь этот самострой, потому что скажут, что не может красоваться в ответах GPT бизнес, у которого даже рабочего фильтра в каталоге нету.  Время есть. Нету пока в нейровыдачах и чатах такого коммерческого трафика, про какой пиздят в нативной рекламе Яндекса и его Алисы. Продвижение там - дикое, даже, можно сказать, спамное. Вы везде успеете, но, бля, сперва колесо, а потом электромобиль. </t>
+  </si>
+  <si>
+    <t>20.06.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1859</t>
+  </si>
+  <si>
+    <t>Однажды я была измождена работой, судами, уходом за новорожденным ребенком. Приволокла жратвы из магазина, поставила пакет на пол около входа и пошла куда-то по другому срочном делу. Батон вывалился из пакета, еще когда я удалялась прочь. Когда вернулась, уже вся жрачка на полу, ее растаскивает дальше ребёнок, коты нюхают, лижут и лапами подпихивают. Я говорю Васе: подними с пола хотя бы хлеб. И иду мыть руки. Выхожу - и вижу, что он, блять, реально взял и поднял с пола только хлеб, остальное так и растягивают дальше коты и ребенок. Я говорю, ты еблан? А он: так ты же сказала, подними хотя бы хлеб, что не так??? Однажды я снова была измождена, потому что мне сделали прививку от ковида и я лежала трупом на втором этаже. Спустилась вниз, где работал Вася и стояли все кошиные горшки. Чую - воняет, капец. Все коты высрались, а Вася сидит и дальше работает. Я говорю: мне так тяжело, так плохо, у меня вообще нет сил даже говно кошиное убрать, ну неужели никому кроме меня не воняет. Вася бросил всё, пришел меня жалеть, бедная, мол, Лена, тебе так тяжело, так плохо, погладил, почухал, и я пошла опять наверх лежать. Спускаюсь через часа три - дерьмо кошиное как лежало, так и лежит, я говорю, какого хуя ты не убрал. Он в ответ: так ты же не говорила убрать!!! А еще однажды мы делали редизайн наших сайтов, долго и упорно, наверное, сука, год. И Вася просто бегал по потолку, бился в конвульсиях от взаимодействия с разрабами и ежедневными срачами. Потому что они, например, прикручивали блок с комментариями, но не активировали его, потому что НЕ БЫЛО В ТЗ. Ставили кнопки соцсетей, но не делали их кликабельными, потому что НЕ БЫЛО В ТЗ. Переносили материалы со старых сайтов с дублями, потому что в ТЗ не было указки чистить дубли. И так далее. И если вы подумали, что мораль: какой бриф, такой и креатив, вы ошибаетесь 🙂 Мораль в том, что если ты живёшь и работаешь чисто по точному ТЗ, готовься получать пизды, много и часто.</t>
+  </si>
+  <si>
+    <t>17.06.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1858</t>
+  </si>
+  <si>
+    <t>Ищу заводного харизматичного карлика (а лучше двоих), со свободным английским для хорошо оплачиваемой контрактной работы на лето ведущим в реалити-шоу. Обратите внимание! Это вам не как с вакансией SEO-шника: если вы не карлик и не заводной и не говорите на анг, не пишите в откликах, что, мол, готовы научиться.</t>
+  </si>
+  <si>
+    <t>15.06.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1856</t>
+  </si>
+  <si>
+    <t>Именно так я ощущаю свою жизнь</t>
+  </si>
+  <si>
+    <t>10.06.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1855</t>
+  </si>
+  <si>
+    <t>Ещё с той недели блогеры нараспев жалуются, что, мол, только наладили контент в Max, только договорились о закупке рекламы для набора подписчиков... И вот, мол, не могут обновить приложение, не видят уведомлений. Снимают брони рекламодателей (какие-то гении уже успели рекламные выпуски у блогеров забронировать, в почти нулёвых аккаунтах). Ну и всё пошло прахом, а они, мол, метались, как в жопу трахнутые. Иные даже своих новых мужей специально анонсировали только в Max. Всем сочувствую! Мне действительно жаль, что блогеры всей этой хуйнёй занимались и тратили свой ресурс. Но песня-то не новая! Её уже пели, когда побросали аккаунты в Инстаграме*. Когда стали маркировать даже "рекламу" самих себя (отдельный вид паранойи). Когда пошли вставать на учет в РКН со своими блогами в Телеграме*. В какой-то момент, по идее, должен выработаться иммунитет популяции. И такие явления, как явка на казнь со своими веревками, останутся штучными, но не массовыми. Моя позиция на эту тему всё так жа: всегда выбирать мир. Международные платформы, сервисы, поисковики, CMS, антидепрессанты... да что угодно. Чем хуёвее "дома", тем сильнее надо тянуться к миру, не замыкаться на том, что пихают в брюхо насильно. Если страшно (а страшно! и очень!), надо просто делать вид, идти на компромиссы в мелочах, новости там по телеку смотреть, звездочки по тексту расставлять. Но вектор должен оставаться направленным к миру. Со страху можно много хуйни понаделать, которую заставляют делать. Успевай только исполнять, в надежде, что "дома" ты свой, защищён, ведь выполняешь все правила, меняющиеся на лету. А потом оказывается, что "дома" тебя и замочили. Правильного и послушного. * Всё запрещено! Но когда запрещено всё...</t>
+  </si>
+  <si>
+    <t>11.09.26 10:50</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1917</t>
+  </si>
+  <si>
+    <t>Если я давно не писала о том, как презираю работников гос контор и корпораций (или контор, которые строят из себя корпорации), это не значит, что я их презирать перестала :) Анекдот! Приходит мужик с классическим b2b-бизнесом на падающем рынке. Я, говорит, заебался с Директом, он уже как домашнее животное: корми, лечи, говно убирай, а оно типа создает атмосферу. Давайте SEO вместе поделаем! Но сперва, говорит, подпишите-ка NDA. А я уже наизусть знаю, что там, где звучит это слово, внутри царит колхоз, и боссам не хотелось бы, чтобы про это узнали. Тем более, что они и сами не знают или не хотят смотреть в эту сторону :) Ну мы посмотрели хозяйство, и видим, что пришло время запустить SEO-шника на сайт, перебрать семантику, поженить структуру с семантикой, проверить текстовую релевантность и включать накрутку ПФ в Яндексе. Бороться за последнюю органику, хуле делать. NDA-то вы, говорю, сообразили составить, а канал продаж хотя бы еще один организовать — нет. А было бы полезнее. Может, даже полезнее, чем сквозную аналитику в Директе настроить, которой тоже кстати нет. Органика, говорю, вдвоем с дохлым Директом уже обретут какую-то форму, и станет повеселее. А он отвечает: не знаю что такое ПФ, пойду спрошу у своих штатных маркетологов. Вернулся через неделю и рассказывает: мои, мол, тоже не в курсе, что за метод такой, но «накрутка» звучит плохо. Они погуглили и дали заключение, что заниматься мы этим не будем, спасибо, мы пошли тогда дальше хуй в Директе сосать. Ну кто ж запретит, это - пожалуйста, ответила я и махнула вслед платком. Ну то есть вы поняли, да? Хозяин бизнеса не в теме, спросил у своих спиногрызов на зарплате. Те тоже не в теме, но осуждают. И было решено не делать ничего. Это люди, которые годами и десятилетиями сидят внутри одного бизнеса, одну воронку, одни и те же отчеты и постепенно вместо картины рынка приобретают карту корпоративных минных полей. Это начальник не любит. Это юристы не пропустят. Это сложно согласовать. Это мы никогда не делали. Это звучит подозрительно. А это можно, потому что мы делаем так уже 10 лет, 9 из которых оно работает крайне дохло, но пизды нам пока не давали, а ЗП давали. Так в этих сраных корпорациях и гос конторах формируется совершенно рациональное с точки зрения отдельного сотрудника и совершенно ебанутое с точки зрения бизнеса правило: лучше дорого и бестолково продолжать делать то, что перестало работать, чем дёшево проверить то, чего мы пока не понимаем и не пробовали. Мы же как подрядчики за год видим десятки бизнесов, бюджетов, сайтов, воронок, алгоритмов, провалов и успешных экспериментов. Мы буквально живём на рынке под открытым небом и вынуждены адаптироваться, подбирать новые стабильно работающие и окупающиеся схемы, потому что иначе через полгода нам нечего будет продавать. А штатный бренд-менеджер может и 5, и 10 лет наблюдать один бренд, один кусок его маркетинга и один Excel. Но право сказать «мы так делать не будем» почему-то принадлежит ему :)</t>
+  </si>
+  <si>
+    <t>18.09.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1920</t>
+  </si>
+  <si>
+    <t>Спортивный азарт — это когда вчера продал морду Яндексу, сегодня — жопу ЕдРу, а завтра полетишь к проклятым пендосам за зарплатой. Не смогла пройти мимо новости, ведь мы только от баннеров про Яндекс для бизнеса с его таблом отошли ))</t>
+  </si>
+  <si>
+    <t>18.09.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1919</t>
+  </si>
+  <si>
+    <t>Это пост, где я выёбываюсь! И есть чем! То триумфальное удвоение трафика из Google, прямо за один первый месяц закупки охуенных ссылок, оно сохранилось на 2-ой и 3-ий месяц. Позиции и трафик не рухнули, не откатились, продолжают плавненько расти. Огромный каталожный сайт, немолодой. b2b. Москва. Предварительно прочекали техничку под Google. И получилось! Мы очень рады, потому как Google - это вам не Яндекс. В Яндексе мы держим в ТОП-10 по 70-90% семантики с накруткой; доводим с 10% до 50% чисто техничкой, даже без накрутки - и там рост трафика исчисляется иной раз сотнями заходов, а иной раз и десятками. А тут херак - было 2К в месяц, стало 4К в месяц. Качественного, релевантного трафика. Это невиданно и неслыханно по нашим временам. Мы не можем успокоиться и, повторю, этот пост, чтобы выёбываться! А адресно прямо сегодня некоторым клиентам, чьи сайты подходят под профиль, в личку ушло КП с расчётом бюджета на ссылки под Google! И нашему SEO-шнику Роману скоро придёт пиздец 🙂</t>
+  </si>
+  <si>
+    <t>17.09.26 12:23</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1918</t>
+  </si>
+  <si>
+    <t>Моё отношение к пиздежу очень простое. Будь моя воля - я бы вообще этим не занималась, ни на принимающей стороне, ни на транслирующей. Тем более что моя потребность в глубоком качественном общении закрыта. Лучшая коммуникация между людьми - понимание без слов или только с помощью смешных слов. Особенно в работе. Очень устаёшь от пиздежа, делая какую-то объёмную, напряжённую работу. Как эталон вспоминаю свои первые рабочие ночи в легендарных "Ста ручьях", когда моя напарница, второй официант зала, сказала: "Я обычно молчу. Ты привыкнешь." Так, первые ± полгода в этом заведении я не понимала вообще нихуя )) Но потом кааак поняла! Или как два мужика мне чинили прорвавшиеся трубы в Мытищах. Часа два ковырялись. Как они при этом друг друга понимали, я вообще без понятия, потому что всё время диалог был типа: - давай бля крути! - что бля крути? - хуй бля крути! Но разговаривать по работе, конечно, надо. Да, базовый способ обучения/погружения - чтение, видео, наблюдение, эксперименты. Но иногда короткая беседа с правильным человеком, его маленькая подсказка - совершают прорыв, корректируют курс, экономят годы долбёжки об стену. И поэтому я нет-нет, да и разговариваю. Конечно, я разговариваю. И устно, и в созвонах этих ёбаных, и в чатах, которые мне снятся ночь через ночь. Раз в год меня кто-нить даже на консультацию дожмёт, ебались бы они в рот, эти консультации. Я пытаюсь объяснить моё, пытаюсь понять их, перевожу с языка клиента на язык задачи команде. Я кстати иную переписку в чатах с иностранцами понимаю лучше и быстрее, с их слэнгом, опечатками и сокращениями, чем сообщения от иных клиентов, которые пишут на русском :) Клянусь вам :) Я намучилась ещё в Москве и в России от этих бесконечных встреч, командировок к потенциальным клиентам. Такая бесполезная хуйня, такие пустопорожние разговоры, что просто больно вспоминать, как я на всё это велась, ехала, летела, и в молодости, и в беремнности, и на грудном вскармливании с молокоотсосом, чтобы не пропало молоко. После пандемии встречальцы более-менее перебесились, пересели на созвоны. Но и созвоны меня быстро заебали :) С одним созвонишься - слова не добьёшься, хоть клещами тяни. А другого - не переслушаешь. Но я готова, я это делаю. Хотя всё с большей неохотой, но делаю. Просто надо перестать надеяться и рассчитывать, что ты кому-то что-то расскажешь, объяснишь - и он поймёт :) Я ж давно говорю: иному говоришь, говоришь - там стена. А другому не скажешь ни слова - и он поймет всю эту хуету получше тебя самого. Аналогично с приёмом информации: иной говорит много, а слушать - нечего. Другой - два слова обронит - и ты аж прозрел.</t>
+  </si>
+  <si>
+    <t>23.09.26 14:10</t>
+  </si>
+  <si>
+    <t>t.me/torshina_e/1921</t>
+  </si>
+  <si>
+    <t>Как продать говно, используя звёзд в рекламе. В комментах к посту про хоккеиста, которому в Штатах от кого-то всё-таки прилетело по "нижней части тела" (по верхней, вестимо, бить бесполезно) написали, мол, зачем вообще слушать, что говорят артисты, спортсмены и пр. знаменитости, они - пустые сосуды, компетентные только в своём узком ремесле. Спору нет. Тупых и не интересных людей вообще большинство. Но привлекать звёзд к рекламе - можно. Если понимать хотя бы базово, как это завернуть, чтобы оно дало профит. Предположим, вам надо продать продукт "Разрозненное Бессилье". От него дурно пахнет и аудитория им уже сыта по горло. А вы, предположим, средненький PR-щик, который по скиллам не прошёл отбор даже в корпорации. Давайте пройдёмся по базовым вещам, которые помогают продавать всякую хуйню, привлекая звёзд. Конечно, не такую хуйню, как "Разрозненное Бессилье", но не суть, повторим матчасть. 1️⃣ Объём и время. Одна интеграция со звездой ничего не даст. Нужна серия контактов. Чтобы заметили, запомнили, прислушались, поверили - надо повторять одно и то же ± в разных формулировках, с заданной частотой и на нескольких платформах. Это может быть муз. клип про казино с полуголыми бабами и рэпером или американский хоккеист на фоне дома престарелых людоедов; может быть визажист, химик, сварщик - кто угодно, с нужным продуктом в зубах. 2️⃣ Конгруэнтность (знаете такое слово?) звезды и продукта. Почему именно этот человек рекламирует именно это? Аудитория должна сама достроить связь. Очень хуёвая идея с корабля на бал привлекать к рекламе человека, который до этого ни ухом, ни рылом в продукте не был. Аудитория интернета по определению протестная. И с хорошей памятью! Блогеров расчленяют, если те сперва за Форму, а потом за Ерёму. Если кто-то не был замечен в капрофилии, а тут вдруг публично перемазался и предложил последовать его примеру - примеру не последуют, но пизды дадут. По нижней части тела :) Ну или надо нанимать Ксению Собчак, рекламная всеядность которой уже стала мемом и частью публичного образа, поэтому очередная несовместимая интеграция ничего в этом образе не ломает. 3️⃣ Умейте вовремя тормознуть. Если промахнулись, смените звезду, всякое бывает. Начинайте просто заранее, тогда будет время на манёвр. Как-то раз один завод туалетной бумаги сделал амбассадором своих праздничных салфеток Никаса Сафронова. Аудитория и покупатели даже ухом не повели. И проект свернули, угробив на него кучу денег. А надо было просто не на салфетках, а на толчковке печатать великие картины Сафронова, а на салфетках - фотки его сына - и был бы фурор! 4️⃣ Последовательность. Новая коммуникация не должна внезапно противоречить уже сложившемуся публичному образу звезды. Не получится в лоб продать продукт. Сначала придется скормить аудитории новую версию самого амбассадора. Если звезда раньше никак не ассоциировалась с продуктом/идеей, первая задача кампании не "купи Разрозненное Бессилье", а "поверь, что Вася/Гуф/Тимати/Ови/Ирина действительно это любит". И только после того, как отсеются все, кого от этого стошнило, можно заставлять Васю непосредственно продавать. Иначе американский хоккеист в рекламе "Разрозненного Бессилья" будет иметь такой же эффект, как если бы в X-Files Малдера без объяснений заменили Александром Балуевым, и все персонажи сделали вид, что так и было. 5️⃣ Формат. Если первые три пункта провалены, остаётся покупать внимание и лояльность зрелищем, абсурдом, музыкой, мемностью и испанским стыдом. Заставить звезд петь, танцевать, читать стишки. Это позорище даст +100 к виральности (испанский стыд - это вирально) и -100 к индульгенции героя, а значит и к негативу. Люди скривят морды, кто-то сплюнет - но простят. Скажут: у него же дети, его заставили :) Или: он же спортсмен, скорее всего не понял, что происходит :) Короче. Звезда ничего не продаст просто потому, что она звезда. Сначала придется сделать убедительной связь между звездой и продуктом. А потом уже эксплуатировать её известность. Иначе вы купите не амбассадора, а либо хуёв в панамку, либо полную слепоту аудитории.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2939,62 +3314,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H289"/>
+  <dimension ref="A1:H331"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4795.4" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4808.397" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -9716,51 +10091,51 @@
       </c>
       <c r="F266">
         <v>93</v>
       </c>
       <c r="G266">
         <v>240</v>
       </c>
       <c r="H266">
         <v>69</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267">
         <v>90105</v>
       </c>
       <c r="B267" t="s">
         <v>785</v>
       </c>
       <c r="C267" t="s">
         <v>786</v>
       </c>
       <c r="D267" s="1" t="s">
         <v>787</v>
       </c>
       <c r="E267">
-        <v>974</v>
+        <v>5150</v>
       </c>
       <c r="F267">
         <v>64</v>
       </c>
       <c r="G267">
         <v>194</v>
       </c>
       <c r="H267">
         <v>23</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268">
         <v>90106</v>
       </c>
       <c r="B268" t="s">
         <v>788</v>
       </c>
       <c r="C268" t="s">
         <v>789</v>
       </c>
       <c r="D268" s="1" t="s">
         <v>790</v>
       </c>
       <c r="E268">
@@ -10253,50 +10628,764 @@
       <c r="C288" t="s">
         <v>849</v>
       </c>
       <c r="D288" s="1" t="s">
         <v>850</v>
       </c>
       <c r="E288">
         <v>5358</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>90127</v>
       </c>
       <c r="B289" t="s">
         <v>851</v>
       </c>
       <c r="C289" t="s">
         <v>852</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>853</v>
       </c>
       <c r="E289">
         <v>4835</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>92122</v>
+      </c>
+      <c r="B290" t="s">
+        <v>854</v>
+      </c>
+      <c r="C290" t="s">
+        <v>855</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="E290">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>92123</v>
+      </c>
+      <c r="B291" t="s">
+        <v>857</v>
+      </c>
+      <c r="C291" t="s">
+        <v>858</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E291">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>92124</v>
+      </c>
+      <c r="B292" t="s">
+        <v>857</v>
+      </c>
+      <c r="C292" t="s">
+        <v>860</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="E292">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>92125</v>
+      </c>
+      <c r="B293" t="s">
+        <v>862</v>
+      </c>
+      <c r="C293" t="s">
+        <v>863</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="E293">
+        <v>6514</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>92126</v>
+      </c>
+      <c r="B294" t="s">
+        <v>865</v>
+      </c>
+      <c r="C294" t="s">
+        <v>866</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="E294">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>92127</v>
+      </c>
+      <c r="B295" t="s">
+        <v>868</v>
+      </c>
+      <c r="C295" t="s">
+        <v>869</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="E295">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>92128</v>
+      </c>
+      <c r="B296" t="s">
+        <v>871</v>
+      </c>
+      <c r="C296" t="s">
+        <v>872</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="E296">
+        <v>4220</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>92129</v>
+      </c>
+      <c r="B297" t="s">
+        <v>874</v>
+      </c>
+      <c r="C297" t="s">
+        <v>875</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="E297">
+        <v>4598</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>92130</v>
+      </c>
+      <c r="B298" t="s">
+        <v>877</v>
+      </c>
+      <c r="C298" t="s">
+        <v>878</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="E298">
+        <v>5031</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>92131</v>
+      </c>
+      <c r="B299" t="s">
+        <v>880</v>
+      </c>
+      <c r="C299" t="s">
+        <v>881</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="E299">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>92132</v>
+      </c>
+      <c r="B300" t="s">
+        <v>883</v>
+      </c>
+      <c r="C300" t="s">
+        <v>884</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="E300">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>92133</v>
+      </c>
+      <c r="B301" t="s">
+        <v>886</v>
+      </c>
+      <c r="C301" t="s">
+        <v>887</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="E301">
+        <v>3348</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>92134</v>
+      </c>
+      <c r="B302" t="s">
+        <v>889</v>
+      </c>
+      <c r="C302" t="s">
+        <v>890</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="E302">
+        <v>4966</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>92135</v>
+      </c>
+      <c r="B303" t="s">
+        <v>892</v>
+      </c>
+      <c r="C303" t="s">
+        <v>893</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="E303">
+        <v>4311</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>92136</v>
+      </c>
+      <c r="B304" t="s">
+        <v>895</v>
+      </c>
+      <c r="C304" t="s">
+        <v>896</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="E304">
+        <v>4207</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>92137</v>
+      </c>
+      <c r="B305" t="s">
+        <v>898</v>
+      </c>
+      <c r="C305" t="s">
+        <v>899</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="E305">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>92138</v>
+      </c>
+      <c r="B306" t="s">
+        <v>901</v>
+      </c>
+      <c r="C306" t="s">
+        <v>902</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="E306">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>92139</v>
+      </c>
+      <c r="B307" t="s">
+        <v>904</v>
+      </c>
+      <c r="C307" t="s">
+        <v>905</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="E307">
+        <v>3271</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>92140</v>
+      </c>
+      <c r="B308" t="s">
+        <v>907</v>
+      </c>
+      <c r="C308" t="s">
+        <v>908</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="E308">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>92141</v>
+      </c>
+      <c r="B309" t="s">
+        <v>910</v>
+      </c>
+      <c r="C309" t="s">
+        <v>911</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="E309">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>92142</v>
+      </c>
+      <c r="B310" t="s">
+        <v>913</v>
+      </c>
+      <c r="C310" t="s">
+        <v>914</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="E310">
+        <v>4086</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>92143</v>
+      </c>
+      <c r="B311" t="s">
+        <v>916</v>
+      </c>
+      <c r="C311" t="s">
+        <v>917</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="E311">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>92144</v>
+      </c>
+      <c r="B312" t="s">
+        <v>919</v>
+      </c>
+      <c r="C312" t="s">
+        <v>920</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="E312">
+        <v>4430</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>92145</v>
+      </c>
+      <c r="B313" t="s">
+        <v>922</v>
+      </c>
+      <c r="C313" t="s">
+        <v>923</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="E313">
+        <v>4099</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>92146</v>
+      </c>
+      <c r="B314" t="s">
+        <v>925</v>
+      </c>
+      <c r="C314" t="s">
+        <v>926</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="E314">
+        <v>2995</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>92147</v>
+      </c>
+      <c r="B315" t="s">
+        <v>928</v>
+      </c>
+      <c r="C315" t="s">
+        <v>929</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="E315">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>92148</v>
+      </c>
+      <c r="B316" t="s">
+        <v>931</v>
+      </c>
+      <c r="C316" t="s">
+        <v>932</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="E316">
+        <v>3518</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>92149</v>
+      </c>
+      <c r="B317" t="s">
+        <v>934</v>
+      </c>
+      <c r="C317" t="s">
+        <v>935</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="E317">
+        <v>3807</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>92150</v>
+      </c>
+      <c r="B318" t="s">
+        <v>937</v>
+      </c>
+      <c r="C318" t="s">
+        <v>938</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="E318">
+        <v>4513</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>92151</v>
+      </c>
+      <c r="B319" t="s">
+        <v>940</v>
+      </c>
+      <c r="C319" t="s">
+        <v>941</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="E319">
+        <v>5306</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>92152</v>
+      </c>
+      <c r="B320" t="s">
+        <v>943</v>
+      </c>
+      <c r="C320" t="s">
+        <v>944</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="E320">
+        <v>6320</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>92153</v>
+      </c>
+      <c r="B321" t="s">
+        <v>946</v>
+      </c>
+      <c r="C321" t="s">
+        <v>947</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="E321">
+        <v>3835</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>92154</v>
+      </c>
+      <c r="B322" t="s">
+        <v>949</v>
+      </c>
+      <c r="C322" t="s">
+        <v>950</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="E322">
+        <v>3978</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>92155</v>
+      </c>
+      <c r="B323" t="s">
+        <v>952</v>
+      </c>
+      <c r="C323" t="s">
+        <v>953</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="E323">
+        <v>5094</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>92156</v>
+      </c>
+      <c r="B324" t="s">
+        <v>955</v>
+      </c>
+      <c r="C324" t="s">
+        <v>956</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="E324">
+        <v>6015</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>92157</v>
+      </c>
+      <c r="B325" t="s">
+        <v>958</v>
+      </c>
+      <c r="C325" t="s">
+        <v>959</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="E325">
+        <v>5675</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>92158</v>
+      </c>
+      <c r="B326" t="s">
+        <v>961</v>
+      </c>
+      <c r="C326" t="s">
+        <v>962</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="E326">
+        <v>6247</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>102861</v>
+      </c>
+      <c r="B327" t="s">
+        <v>964</v>
+      </c>
+      <c r="C327" t="s">
+        <v>965</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E327">
+        <v>3048</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>123386</v>
+      </c>
+      <c r="B328" t="s">
+        <v>967</v>
+      </c>
+      <c r="C328" t="s">
+        <v>968</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>123387</v>
+      </c>
+      <c r="B329" t="s">
+        <v>970</v>
+      </c>
+      <c r="C329" t="s">
+        <v>971</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>123388</v>
+      </c>
+      <c r="B330" t="s">
+        <v>973</v>
+      </c>
+      <c r="C330" t="s">
+        <v>974</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>127255</v>
+      </c>
+      <c r="B331" t="s">
+        <v>976</v>
+      </c>
+      <c r="C331" t="s">
+        <v>977</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331">
+        <v>1790</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">