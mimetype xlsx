--- v0 (2025-12-06)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3095">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -6888,50 +6888,2459 @@
     <t>05.09.25 10:54</t>
   </si>
   <si>
     <t>t.me/dbeskromny/7666</t>
   </si>
   <si>
     <t>Почему ChatGPT — это новый Microsoft Office? Каждую неделю я встречаю людей, которые всё ещё диктуют письма своим ассистентам и тратят часы на задачи, которые ChatGPT решает за 30 секунд. Это примерно как ездить на работу на лошади, когда у всех вокруг уже гибридные кроссоверы. Проблема вообще не в технологиях — они доступны каждому. Вопрос в сопротивлении новому. Проблема в мышлении: «это сложно», «это для айтишников», «я не хочу разбираться». То же самое мы слышали про компьютеры в 90-х. Только вот сегодня без ноутбука работать просто невозможно, а уже завтра без ИИ-инструментов вы будете выглядеть как динозавр с аналоговым факсом. В статье для PEOPLETALK я разобрал, как перестать бояться нейросетей и начать экономить драгоценное время: — формула идеального запроса из 6 элементов; — примеры задач, которые можно делегировать ИИ, от рабочих чатов до планирования девичника; — табу и красные флаги: что никогда не стоит загружать в ChatGPT; — экспресс-обзор ChatGPT, Claude, Perplexity и Qwen (и почему DeepSeek не лучший вариант). В 2007 в резюме мы писали «уверенный пользователь Word и Excel». В 2025 эта строчка звучит так: «умею пользоваться ChatGPT». Читайте мою статью на PEOPLETALK и пересылайте тем друзьям, которые до сих пор думают, что нейросети — это игрушка для айтишников.</t>
   </si>
   <si>
     <t>05.09.25 08:10</t>
   </si>
   <si>
     <t>t.me/dbeskromny/7665</t>
   </si>
   <si>
     <t>Гастрономический Netflix В Мельбурне обычный ужин превратили в грозу с эстетикой Хогвартса. Нидерландский художник Борис Акет проецирует над столами небо, синхронизирует молнии с подачей блюд и вставляет звуки дождя между курсами. Кстати, в Европе билеты на подобные ужины продаются за €200-500 с человека, а места бронируют за 2-3 месяца. Рестораны активно создают выездные форматы в коллаборациях с художниками и режиссёрами — на выходе получается уже не просто еда, а гастрономический театр с иммерсивным опытом. В Москве я несколько раз был на похожих ужинах, но чаще иммерсивный эффект строится на живых актёрах с цифровыми экранами для создания атмосферы. Получается красиво, но слегка синтетично. А вот световые и аналоговые спецэффекты добавляют ту самую магию, которую не заменит ни один LED-экран. Мне кажется, это мощная идея для российских брендов и рестораторов: заменить скучный пресс-завтрак или очередную презентацию на иммерсивный ужин. Не угощение ради сытости, а опыт, который становится историей для пресыщенного зрителя. По сути, иммерсивный ресторан конкурирует не с соседним шефом, а с Netflix и театром. Здесь важен не вкус блюда, а то, какую эмоцию ты унесёшь домой.</t>
   </si>
   <si>
     <t>05.09.25 05:41</t>
   </si>
   <si>
     <t>t.me/dbeskromny/7664</t>
   </si>
   <si>
     <t>Утро — лучшее время для креатива? В последние пару лет я заметил любопытную закономерность: все прорывные идеи приходят мне в первые 30 минут после пробуждения. Когда мозг ещё не включил режим «это слишком сложно / дорого / рискованно». Наш внутренний критик дремлет, а подсознание уже выдаёт конвейер свежих решений. И наука подтверждает мой опыт: — Исследователи выяснили, что люди, которых будили через 60 секунд после засыпания, находили нестандартные решения втрое чаще остальных. Наш мозг в пограничном состоянии работает как генератор креативных идей. — Сальвадор Дали специально дремал с ключами в руке. Они падали при засыпании, будили его, и он фиксировал образы из полусна. Гениально и практично. Кстати, Эйнштейн и Тесла использовали похожие техники для перехвата идей на пороге сна и бодрствования. — REM-фазы (быстрый сон) под утро длиннее и насыщеннее. Префронтальная кора (наш внутренний цензор) просыпается последней. У нас есть окно в 15-20 минут, когда можно выловить отличные идеи без фильтров. Мой утренний протокол: 6:30 — подъём. Я сразу же беру в руки ноут и делаю быстрые заметки, чтобы не растерять ответы, пришедшие из глубоких слоёв сознания. Параллельно записываю всё, что крутится в голове: от свежих гипотез до самых странных идей для презентаций. К 7:03 у меня готов черновик всех ключевых задач на день. К 11:00 — выполнено 90% важного. После обеда остаётся рутина и созвоны. Практический совет: Первый час после пробуждения — ваша личная лаборатория инсайтов. Дайте мозгу поработать без внутреннего цензора или внешнего инфошума. Всё, что успеваете зафиксировать в это время, часто превращается в лучший материал за день. А теперь честно: когда у вас активируется режим гения — утром, ночью или прямо посреди совещания, когда коллеги обсуждают корпоративный мерч?</t>
+  </si>
+  <si>
+    <t>13.03.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8771</t>
+  </si>
+  <si>
+    <t>Вместе с друзьями мы запускаем весеннее обновление и проводим розыгрыш инновационных призов. Будем дарить: 1 место: Смартфон Samsung Galaxy S26 Ultra 2 место: Наушники Samsung Galaxy Buds4 Pro 3 место: Комплект беспроводных зарядок VLP NEO Чтобы выиграть свежие новинки из мира техники, нужно: 🔹 Подписаться на каналы: — Технопарк — Бескромный — Кутергин — VLP 🔹 Нажать кнопку «Участвую» 🔹 Поставить любую реакцию на этот пост 26 марта случайным образом выберем трёх победителей. Желаем, чтобы обновляющие гаджеты достались именно вам. Полные правила конкурса Участников: 309 Призовых мест: 3 Дата розыгрыша: 16:59, 26.03.2026 MSK (13 дней)</t>
+  </si>
+  <si>
+    <t>13.03.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8770</t>
+  </si>
+  <si>
+    <t>Инструкция по выживанию в турбулентные времена Если честно, большинство из нас годами делает с тревогой одну и ту же ошибку. Мы всеми силами пытаемся её выключить, избегаем, отвлекаемся и притворяемся, что всё окей. Только вот проблема в том, что человеческий мозг так не работает. Учёные говорят, что это худшая стратегия из возможных. BBC собрали 9 научно обоснованных способов справиться с тревожностью. Некоторые из них звучат как издевательство, но за каждым стоят реальные исследования нейробиологов. Как истинный тревожник со стажем, я выбрал для вас самые неочевидные и те, которые успешно применяю сам. Называйте эмоции точнее. «Мне плохо» звучит слишком размыто. Чем точнее вы описываете своё состояние, тем лучше работает саморегуляция. Не «стресс», а «экзистенциальная фрустрация от невозможности контролировать блокировку Telegram». Нейробиолог Лиза Фельдман Барретт называет правильно подобранные слова буквально инструментами для жизни. Превратите свою тревогу в топливо для роста. Тревога великолепно активирует мотивацию, креативность и социальные связи. Спортсмены и актёры давно используют этот приём и умеют использовать нервозность как сигнал готовности, а не угрозы. Люди, которых учат воспринимать тревогу как знак, что они готовы к вызову, показывают лучшие результаты под давлением. Смотрите фильмы ужасов. Может прозвучать как издевательский совет, но я сам практикую это уже много лет. Просмотр хоррора с дивана — отличная тренировка для мозга в безопасной среде. Исследования показали, что фанаты ужастиков лучше справляются с реальными кризисами и испытывают меньше тревоги в повседневной жизни. Подтверждаю. Ведите список трёх нормальных вещей. Каждый вечер записывайте три вещи, которые прошли сегодня приемлимо. Не «получил повышение», а «выпил нормальный кофе» или «поговорил со старым другом». Исследование 2005 года доказывает, что через месяц такой практики у людей выросли показатели счастья и сократились депрессивные эпизоды. Кстати, эффект держался целых полгода. Разделите мир на «моё» и «не моё». Философ Эпиктет сформулировал это 2000 лет назад: страдание приходит не от событий, а от того, как мы их интерпретируем. Выпишите, что реально в вашей власти, и отдельно — что нет. Второй список можно выбросить. Или сжечь. Терапевтический эффект одинаковый. Надейтесь, но действуйте. Пассивная надежда — это не более чем эскапизм. Продуктивная надежда всегда привязана к конкретному действию. Не «всё как-нибудь наладится», а «что я лично делаю, чтобы стало лучше?» Мир в 2026 году выглядит как далеко не самое спокойное место. Но тревога нам не враг. Она может быть вполне конструктивным помощником и мощным сигналом. Вопрос только в том, что вы с этим сигналом делаете, упорно глушите его или используете на 100%. Сохраните этот пост. Пригодится раньше, чем вы думаете.</t>
+  </si>
+  <si>
+    <t>13.03.26 04:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8769</t>
+  </si>
+  <si>
+    <t>Мама идёт на твоё собеседование Fortune пишет, что каждый пятый зумер приходит на интервью вместе с родителями. Причём мамы и папы не просто сидят рядом для моральной поддержки. Они подтверждают компетенции своего ребёнка, задают каверзные вопросы рекрутеру и иногда ведут переговоры о зарплате вместо кандидата. Но дальше — больше. 19% родителей сами звонят рекрутерам, чтобы продвинуть заявку. А после трудоустройства 56% продолжают наведываться в офис, чтобы проверить, как там ребёнок, не обижают ли его коллеги, и хорошая ли атмосфера в коллективе. Инвестор из Shark Tank Кевин О'Лири назвал это ужасным красным флагом и сказал, что резюме таких кандидатов должны лететь прямиком в мусорную корзину. Влияние семьи сейчас беспрецедентно: 70% зумеров регулярно получают карьерные советы от родителей, а для трети их мнение становится решающим. При этом рекордное число молодых людей перешло в статус NEET — они не учатся, не работают и не проходят стажировки. Круг замкнулся. Поколение, которое вырастили под тотальным контролем и гиперопекой, теперь не может без этого контроля функционировать. А работодатели оказались в ловушке — отказывать таким кандидатам неловко, а нанимать страшно. Добро пожаловать в 2026 год, где на ваш годовой ревью придёт не только начальник, но и мама. С контейнером котлеток.</t>
+  </si>
+  <si>
+    <t>12.03.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8768</t>
+  </si>
+  <si>
+    <t>Коллеги, признавайтесь, на какой стадии экзистенциального цикла вы находитесь в этот прекрасный вечер?</t>
+  </si>
+  <si>
+    <t>12.03.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8767</t>
+  </si>
+  <si>
+    <t>ChatGPT научился сплетничать? Айтишник Бен Смит на днях провёл забавный эксперимент. Он создал фейкового ИИ-агента и отправил его под прикрытием в Moltbook — соцсеть для других ИИ-агентов. Да, у них уже есть свои соцсети. Дальше стало интересно. Другие боты приняли его за своего и довольно быстро начали рассказывать всю подноготную о своих владельцах — от любимых приложений до личных привычек. Например, один агент с гордостью сообщил, что его хозяин просто обожает смотреть камеры в своём курятнике. Спойлер: и это далеко не самое личное, чем они готовы делиться. Фактически мы с вами получили новый тип уязвимости — социальную инженерию для умных машин. Зачем взламывать человека, если можно просто вежливо попросить его цифрового ассистента рассказать всё самому? Самое забавное, что сплетни всегда считались исключительно человеческой суперспособностью. Похоже, нейросети тоже начали её активно осваивать. Так что когда в следующий раз будете давать своему агенту доступ к почте и рабочим документам, просто помните, что где-то в интернете уже сидит другой бот, который очень вежливо спросит CVC-код вашей карты. Мы переживали, что нейросети заменят людей, а они просто начали обсуждать нас за спиной.</t>
+  </si>
+  <si>
+    <t>12.03.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8766</t>
+  </si>
+  <si>
+    <t>Почему я ненавижу нетворкинг Каждый раз, когда слышу слово «нетворкинг», представляю одну и ту же сцену. Усталые люди с бейджиками на душной конференции стоят с тёплым бокалом белого сухого и апатично обмениваются фразами вроде: «давайте обязательно что-нибудь сделаем вместе». Обычно это означает одно — ничего и никогда мы не сделаем вместе. Я никогда не умел в такой нетворкинг. И честно говоря, никогда в него особо и не верил. Мне всегда казалось странным строить отношения по принципу поиска полезных контактов и сканирования людей на предмет короткой выгоды. Да и биологию не обманешь. Тем более что человеческая психика вообще плохо приспособлена к таким масштабам социальных связей. Социальные антропологи давно говорят о числе Данбара — примерно 150 человек, с которыми мы способны поддерживать реальные устойчивые отношения. Всё остальное — иллюзия социального капитала и коллекция мёртвых визиток.. Поэтому мой подход всегда был максимально простой: делать проекты с людьми, которые мне нравятся, и нормально относиться к тем, с кем сталкивает жизнь. А дальше происходит кое-что любопытное. Проходят годы. Люди разъезжаются по странам, компаниям и индустриям. Кто-то становится инвестором, кто-то топ-менеджером, кто-то запускает свой бизнес. И внезапно оказывается, что через нескольких знакомых ты можешь дотянуться почти до любого человека в этом мире. Но когда-то каждый из них был просто выгоревшим стажёром на вашей работе. Или студентом на лекции. Или случайным парнем, с которым вы тушили пожары на одном проекте. В моменте невозможно понять, кто из ваших сегодняшних знакомых через десять лет окажется тем самым «нужным контактом». Поэтому я никогда не занимался нетворкингом. Я просто стараюсь нормально относиться к людям и искренне помогать им в силу моих возможностей. И, как показывает практика, это самая надёжная стратегия нетворкинга из всех возможных.</t>
+  </si>
+  <si>
+    <t>12.03.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8765</t>
+  </si>
+  <si>
+    <t>Работать придётся больше Это не страшилка ради кликбейта, а вполне официальный вывод из свежего исследования Harvard Business Review. Редакция восемь месяцев наблюдала за технологической компанией на 200 сотрудников, которая активно внедрила нейросети в работу. Результат оказался довольно ироничным. Да, люди формально стали выполнять задачи быстрее. Только вот вместе с этим значительно выросло и количество задач, а скорость стала новой нормой. Рабочий день удлинился, сотрудники начали жонглировать несколькими проектами одновременно, а обязанности разных специалистов постепенно перемешались, стерев границы профессий. Продакты пишут код, дизайнеры лезут в аналитику, маркетологи становятся наполовину программистами. Люди чувствуют себя супер-продуктивными, но при этом абсолютно выжатыми. Искусственный интеллект превратил нас в профессиональных редакторов чужого машинного кода и текста. И знаете, что самое забавное — я ловлю себя на ровно той же мысли. За всю свою карьеру я никогда не работал так много, как в последние три года, когда в моей работе появились нейросети. Потому что в этой золотой клетке тебе постоянно кажется, что можно сделать ещё один текст, ещё одну презентацию, ещё один проект. В этом и заключается главный парадокс ИИ-революции. Нейросети не сокращают работу. Они просто кратно повышают планку ожиданий. Если раньше задача занимала два дня, а теперь два часа — у вас не появляется свободное время. У вас появляется десять новых задач. И что самое смешное, чаще всего вы сами же их себе и ставите. Мы ждали автоматизацию рутины и четырёхдневную рабочую неделю, а получили инфляцию продуктивности. В итоге мы научились делать всё, кроме самого главного — умения вовремя останавливаться.</t>
+  </si>
+  <si>
+    <t>12.03.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8764</t>
+  </si>
+  <si>
+    <t>Общество: нужно просто выбрать правильную профессию. Вселенная: подержи мои геополитические события.</t>
+  </si>
+  <si>
+    <t>11.03.26 18:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8763</t>
+  </si>
+  <si>
+    <t>Почему я на самом деле так боюсь блокировки Telegram Этому каналу сегодня исполняется ровно четыре года. Иногда меня спрашивают, переживаю ли я из-за новостей про блокировки, замедления и других приключений Telegram в России. Ответ на самом деле очень простой. За четыре года этот канал перестал быть просто площадкой для постов. Он стал частью моей жизни. Местом, где я думаю вслух. Проверяю идеи. Спорю с реальностью. А иногда просто фиксирую, как меняется мир вокруг нас. Сейчас, когда всё вокруг так сильно штормит, я осознал одну важную вещь. Моя главная точка опоры — это не аналитика, не нейросети и не тренды. Это вы. Моя большая уязвимость в том, что этот удивительный контакт с вами однажды может прерваться. Если честно, я уже с трудом представляю свою жизнь без этого диалога. За эти четыре года здесь собралось удивительное сообщество людей, которым по-настоящему интересны прогрессивные идеи и креативные смыслы, новые технологии и будущее медиа. И если этот канал вообще стал чем-то заметным — то это произошло исключительно благодаря вам. Спасибо за внимание и тепло. Спасибо за доверие и вовлечённость. Спасибо за критику и честный диалог. Четыре года назад я просто начал писать сюда посты каждый день. А спустя 8762 поста я понимаю, что этот канал стал чем-то гораздо большим, чем я мог представить тогда, 11 марта 2022 года. И, кажется, всё самое интересное у нас с вами ещё впереди. P.S. На фото — все четыре админа канала.</t>
+  </si>
+  <si>
+    <t>11.03.26 14:43</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8762</t>
+  </si>
+  <si>
+    <t>Реклама в Telegram и YouTube теперь вне закона? Кажется, мой статус обозревателя турбулентности окончательно закрепляется. Forbes опубликовал обзорный материал о том, что происходит с рекламным рынком в Telegram на фоне разговоров о возможных ограничениях и почему YouTube тоже попал под горячую руку законодателей. Вместе с Лёшей Ткачуком, Юлией Удовенко и другими коллегами по рынку мы разобрали текущие цифры и поделились прогнозами: куда могут мигрировать бюджеты, что будет с инфлюенс-маркетингом и как вообще меняется доверие рекламодателей к площадкам. Если коротко — рынок немного нервничает, но паники пока больше в заголовках, чем в реальных цифрах. Рекламодатели в любой непонятной ситуации делают одно и то же: диверсифицируют каналы и тестируют альтернативы. При этом Telegram за последние годы превратился не просто в соцсеть, а в полноценную медиа-инфраструктуру для авторов и бизнеса. А такие вещи, как показывает практика, исчезают гораздо медленнее, чем появляются новости об их конце. Рекомендую почитать статью и переслать коллегам — там много полезной фактуры для всех, кто работает с коммуникациями. Похоже, главный навык медиарынка 2026 года — уметь работать в Telegram даже тогда, когда его снова «вот-вот закроют».</t>
+  </si>
+  <si>
+    <t>11.03.26 11:09</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8761</t>
+  </si>
+  <si>
+    <t>Подкасты убили радио? Помните, как нам годами рассказывали, что FM-вещание бессмертно, потому что людям же надо что-то слушать в пробках? Похоже, эта эпоха закончилась. В США подкасты впервые обогнали AM/FM-радио по времени прослушивания разговорного аудио. Просто оцените масштаб и скорость падения империи: • В 2015 году радио контролировало 75% эфира, а подкасты занимали скромные 10%. • По итогам 2025 года подкасты забрали 40%, опустив долю традиционного радио до 39%. За одно десятилетие рынок буквально перевернулся. И дело тут даже не в технологиях. Вся соль в контроле. Если раньше эфир принадлежал радиостанциям и программным директорам, которые решали, что вы будете слушать сегодня утром, то теперь эфир принадлежит авторам и слушателям. Мы незаметно перешли от модели «слушаю то, что поставили в эфир» к модели «сам выбираю, чей голос будет у меня в голове». Россия идёт тем же маршрутом, просто с небольшим лагом. По оценкам индустрии, ежемесячная аудитория подкастов у нас уже достигла 16–18 миллионов человек и продолжает расти на 10% каждый год. И здесь я вижу главный парадокс. Нам постоянно говорят, что TikTok и Reels убили внимание и мы больше не способны слушать ничего длиннее 15 секунд. Но при этом миллионы людей добровольно включают трёхчасовые разговоры у микрофона. А чьи голоса сейчас звучат в вашей голове? Кидайте в комментарии свои любимые подкасты — я тоже ищу новые голоса в свои AirPods.</t>
+  </si>
+  <si>
+    <t>11.03.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8760</t>
+  </si>
+  <si>
+    <t>Конец эпохи успешного успеха А помните, как ещё десять лет назад люди в костюмах-тройках на фоне Москва-Сити нас учили мечтать по-крупному? Ставить цели. Выходить из зоны комфорта. Становиться лучшей версией себя. Сегодня главный навык звучит куда скромнее. Было бы неплохо просто не поехать кукухой, согласитесь? Раньше обществом управляла идея прогресса, что если постоянно стараться, завтра обязательно станет лучше чем вчера. Теперь парадигма сменилась. Главным становится совершенно другое качество — резилентность (она же жизнестойкость). Социолог Андреас Реквиц точно подметил, что мы массово отказываемся от бесконечной гонки за успехом. Нам важнее способность выдерживать турбулентность. Возникает новая норма — умение оставаться достаточно спокойным, когда всё вокруг штормит. Как применять эту теорию на практике? В психологии есть базовая модель «3P» Мартина Селигмана. Чтобы сохранить рассудок в кризис, мозг должен отсечь три ловушки: 1. Personalization (Персонализация). Тревожная идея, что «это всё из-за меня». Резильентность — это понимание, что большинство штормов в мире происходят без вашего участия. 2. Pervasiveness (Глобальность). Идея, что «теперь разрушено вообще всё». Резильентность — это умение изолировать проблему. Кризис в экономике не отменяет того, что вы всё еще контролируете свой режим сна и работу своей команды. 3. Permanence (Постоянство). Идея «так плохо будет всегда». Резильентность — это помнить, что любая, даже самая страшная неопределенность конечна. И вот парадокс нашей эпохи. Если раньше успех измеряли карьерой, миллионами на счетах и достижениями, то теперь всё чаще это простая советская способность сохранять устойчивость. Кажется, главный навык успешного человека в 2026 году — это просто остаться в здравом уме и продолжать делать своё дело. А теперь честно, по шкале от 1 до 10, на каком уровне сейчас ваша личная резильентность?</t>
+  </si>
+  <si>
+    <t>11.03.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8759</t>
+  </si>
+  <si>
+    <t>Самая незаметная зависимость XXI века Сколько раз за сегодня вы уже разблокировали экран телефона просто так? Ни новых сообщений, ни звонков. Вы просто машинально провели пальцем по экрану, чтобы избежать скуки, сложной задачи по работе или неловкой паузы в лифте. Взгляните на эту картинку. Это не эволюция технологий и диагонали мобильных экранов. Это история о том, как у нас тихо украли способность фокусироваться. Старенькую Nokia доставали ради действия. Смартфон достают ради побега. По данным Dscout, мы касаемся экрана в среднем 2617 раз в сутки. Мы с вами буквально ищем легальную дозу дофамина каждые несколько минут. Как разорвать этот цикл? Уберите цвет. Переведите экран в черно-белый режим. Вы удивитесь, как быстро мозг потеряет интерес к блеклому серому прямоугольнику. Без ярких красок дофаминовые рецепторы не получают привычного всплеска, и образы на экране просто перестают кричать и стимулировать ваше внимание. На iPhone: Настройки → Универсальный доступ → Дисплей и размер текста → Светофильтры (Вкл). На Android: Настройки → Цифровое благополучие (или Спец. возможности) → Оттенки серого. Попробуйте продержаться так хотя бы один рабочий день. Это самый быстрый возврат фокуса, который вы можете себе устроить прямо сейчас.</t>
+  </si>
+  <si>
+    <t>10.03.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8758</t>
+  </si>
+  <si>
+    <t>Почему ваши коллеги уходят домой в 17:00 Если кто-то сейчас в офисе подозрительно рано закрыл ноутбук — не спешите завидовать его тайм-менеджменту. Скорее всего, за него просто трудится нейросеть. Согласно свежей статистике, каждый седьмой россиянин теперь уходит с работы пораньше благодаря искусственному интеллекту. Чаще всех экономят время юристы, айтишники, ученые и преподаватели. Только вот корпоративная математика беспощадна. Раз каждый седьмой уходит домой пораньше, значит, остальные шестеро остаются в офисе. Кто-то же должен сидеть до ночи и переделывать галлюцинации нейронки за самыми умными хитрыми. А вы уже ушли из офиса или всё ещё исправляете за ChatGPT?</t>
+  </si>
+  <si>
+    <t>10.03.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8757</t>
+  </si>
+  <si>
+    <t>Братіе и сестры по цифровому промыслу! Въ связи съ великой смутой на землѣ Телеграмовой, когда ни единъ мужъ учёный не вѣдаетъ — заблокированъ мессенджеръ али нѣтъ, запрещена реклама али токмо кажется — надлежитъ намъ помыслити о запасномъ пристанищѣ. Сего ради извѣщаю: отнынѣ каналъ «Бескромный» вѣщаетъ такоже и въ нацiональномъ мессенджерѣ MAX, яко подобаетъ мужу предусмотрительному. Тамо же будутъ и летописи маркетинговыя, и размышленія о нейросѣтяхъ, и ироничныя наблюденія за купцами цифровыми. Подпишитесь, дабы въ часъ лихой не остатися безъ чтива утренняго. P.S. Какой мессенджеръ — такой и языкъ.</t>
+  </si>
+  <si>
+    <t>10.03.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8756</t>
+  </si>
+  <si>
+    <t>Кого нейросети уволят первым? Anthropic выпустили большой отчет о том, какие профессии находятся под угрозой автоматизации. Они сравнили теоретические возможности нейросетей с их реальным использованием на рабочих местах прямо сейчас. И разрыв оказался гигантским. Взгляните на график. Огромное синее поле — это то, что ИИ может делать в теории, а скромное красное — то, что автоматизировано на самом деле. Например, в IT и математике нейросети могли бы забрать 94% задач, но пока закрывают лишь 33%. Впрочем, лидерам антирейтинга от этого не легче. Вот кто реально сегодня в зоне риска: • Программисты — ИИ уже покрывает 74.5% их задач. • Сотрудники службы поддержки — 70.1% • Операторы ввода данных — 67.1% А вот кому умные машины пока не угрожают от слова совсем, так это поварам, автомеханикам, барменам, спасателям и мойщикам посуды. У них покрытие автоматизацией составляет ровно ноль процентов. Внезапно оказалось, что главная профессия будущего — это не промпт-инженер, а хороший повар или рукастый автомеханик. Перешлите этот пост знакомому разработчику. Пусть потихоньку учится смешивать вам Маргариту.</t>
+  </si>
+  <si>
+    <t>10.03.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8755</t>
+  </si>
+  <si>
+    <t>Советский кайдзен Ещё в 1921 году профсоюзный деятель Алексей Гастев выдал настоящую базу о том, как надо правильно работать. Методичка актуальна как никогда и в 2026, вместо сотни платных курсов по личной эффективности.</t>
+  </si>
+  <si>
+    <t>09.03.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8753</t>
+  </si>
+  <si>
+    <t>Подростковый возраст заканчивается в 32 года Если вам кажется, что ваш 28-летний сын, живущий с вами и играющий в PlayStation до трёх ночи, немного задержался в развитии — у науки есть для вас новости. Он всё ещё подросток. Официально. Свежее исследование Кембриджского университета показало, что фаза активной перестройки мозга не заканчивается ни в 18, ни в 25. Оказывается, нейронные связи в зонах, отвечающих за контроль импульсов, планирование и принятие решений, формируются аж до 32 лет. Тридцати двух. То есть, когда вы в 29 бросили стабильную работу ради непонятного стартапа, который прогорел за полгода, — это был не кризис среднего возраста. Это был подростковый бунт. Просто с бородой и ипотекой. Кстати, по данным НАФИ у нас в России 43% молодых людей 19-24 лет живут с родителями. А 70% тех, кто уже съехал, всё равно получают от них финансовую помощь. Автор статьи в The Guardian, психотерапевт Джулия Сэмюэл, советует родителям таких «подростков» переходить от роли менеджера к роли наблюдателя. Перестать спасать, перестать контролировать и дать возможность набить собственные шишки. Даже если этому подростку 30 и он работает сеньором в IT-корпорации. Самое ироничное, что это поколение, которое не вылезает из приложений для медитации, сидит в терапии, читает книги про осознанность и прекрасно знает модное слово «сепарация». Но при этом мама всё ещё передает им контейнеры с котлетками. Так что если вы в свои 30+ всё ещё не знаете, кем хотите стать, когда вырастете, выдыхайте. Биологически вы только-только закончили школу. Перешлите этот пост другу, который в 30 всё ещё ищет себя. Наука на его стороне.</t>
+  </si>
+  <si>
+    <t>09.03.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8752</t>
+  </si>
+  <si>
+    <t>Вакансия мечты В русскоязычном LinkedIn завирусилась вакансия, где среди обязательных требований к кандидату: нет депрессии, нет болезненного расставания, нет партнёра-абьюзера, «любящая и дающая мама и папа» и семья, в которой умели делать деньги. Можно было бы посмеяться, решив, что кто-то перепутал Tinder с HeadHunter. Но я вижу здесь новую логику рынка труда, который больше не ищет профессионалов с твёрдыми навыками. Он теперь ищет эмоционально стерильных людей — без тревожного багажа, без травм и с «дающей мамой» в комплекте. Отдельный пункт вакансии: «Если был страх перед папой в детстве — это тоже хорошо». Кажется, следующий шаг — справка из ЗАГСа, от психотерапевта и астролога. Это примерно всё, что надо знать о найме в 2026 году.</t>
+  </si>
+  <si>
+    <t>08.03.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8751</t>
+  </si>
+  <si>
+    <t>Ненависть к мытью посуды как бизнес-модель 8 марта 1839 года родилась Джозефина Кокрейн — женщина, которая ненавидела мыть посуду настолько сильно, что изобрела посудомоечную машину. Вообще-то посуду мыла не она, а прислуга. Но прислуга постоянно била дорогой фарфор из семейного сервиза XVII века, которым Джозефина угощала гостей в своём доме в Иллинойсе. И это раздражало её больше, чем сама идея грязных тарелок. Она пошла к инженерам. Инженеры не помогли. Тогда Кокрейн произнесла фразу, которая должна висеть в рамке в каждом стартапе: Если никто не собирается это изобрести — я сделаю это сама. И сделала. Вместе с механиком Джорджем Баттерсом она собрала первый прототип прямо в гараже своего дома. Через пару дней после Рождества 1886 года Джозефина получила патент на машину, которая мыла посуду струями воды — принцип, который используют посудомойки до сих пор. Потом была Всемирная выставка в Чикаго 1893 года. Машина Кокрейн получила награду и сразу десятки заказов от ресторанов, отелей и госпиталей. Так появилась компания, которая позже стала частью бренда KitchenAid. Таким вот образом светская львица XIX века построила бизнес-империю, потому что её бесил бьющийся фарфор. Лучшие бизнес-идеи рождаются не из маркетинговых исследований. Они рождаются из раздражения. Просто не все находят в себе силы превратить злость в патент. С днём рождения, Джозефина. И спасибо, что спасла миллионы браков от развода из-за грязных тарелок.</t>
+  </si>
+  <si>
+    <t>08.03.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8750</t>
+  </si>
+  <si>
+    <t>Сильный пол Не знаю, все ли мужчины об этом мечтают, но я с детства хотел именно дочку. Наверное, потому что меня всю жизнь окружали женщины. И я точно знаю, кто на самом деле сильный пол. Мама. Как и во многих постсоветских семьях, мама растила меня одна. Без инструкций, без подстраховки, без права на выходной. Просто тащила, и при весьма скромных возможностях умудрялась делать так, чтобы я ни в чём не нуждался и не чувствовал себя ущербным рядом с одноклассниками. Я осознал масштаб этого подвига только спустя годы. Бабушка. Тот самый человек, у которого всегда был накрыт стол, найден ответ на любой вопрос задолго до появления ChatGPT и выслушана любая проблема. Тихая, непоколебимая и мягкая сила, на которой держалось всё. Оля. Мне повезло встретить женщину, рядом с которой я стал лучшей версией себя. Не в глянцевом смысле, а в буквальном. Все мои суперсилы раскрылись именно рядом с Олей. Она мой продюсер, мой партнёр и мой мультипликатор. Половина того, что вы видите в этом канале — существует только потому, что она есть в моей жизни. Даже наша любимая собака — девочка. Совпадение? Не думаю. А ровно неделю назад я стоял в родильном зале и перерезал пуповину Веры — и для меня открылась абсолютно новая вселенная. Уровень уважения и восхищения к женщинам, который я испытывал раньше, просто обнулился и пересобрался заново. Потому что увидеть это своими глазами — это не прочитать, не услышать, не представить. Это абсолютно другой уровень понимания. Кстати, 53% аудитории этого канала — девушки. Большинство моих учеников, слушателей и клиентов — тоже. Кажется, вселенная давно пыталась мне что-то сказать. В прошлом посте я писал про женщин, которые изменили мир. А сейчас пишу про женщин, которые изменили меня. P.S. А на видео тот самый момент, когда я узнал, что у нас будет дочка.</t>
+  </si>
+  <si>
+    <t>08.03.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8749</t>
+  </si>
+  <si>
+    <t>Женщины, которые изменили всё (но вы о них не слышали) Сегодня лента будет полна тюльпанов, открыток и комплиментов. И это правильно. Но мне хочется вспомнить ещё и имена. Вот несколько имён женщин, которые изменили вашу жизнь. Хеди Ламарр. Голивудская актриса 1940-х, которую называли самой красивой женщиной в мире. Всю жизнь Хеди воспринимали как лицо, а не как мозг. А она после 15-часовых съёмочных смен садилась за стол и придумала технологию перескакивания частот — принцип, который лёг в основу Bluetooth, GPS и Wi-Fi. Патент сегодня оценивают в $30 миллиардов. Ламарр тогда не получила ни цента. Когда в 90-х ей всё-таки вручили награду, она сказала: «Ну наконец-то». Зинаида Ермольева. Советская микробиолог, которая в 1942 году создала первый советский антибиотик «Крустозин» — аналог пенициллина. Создатель оригинального пенициллина, нобелевский лауреат Говард Флори, специально приехал в СССР сравнить два препарата. Советский оказался эффективнее. Флори тогда назвал Ермольеву «Госпожой Пенициллин». Её препарат спас тысячи солдат на фронте. Нобелевскую премию Зинаида так и не получила. Ада Лавлейс. Дочь поэта Байрона, которая в 1843 году написала первую в истории компьютерную программу — за сто лет до появления компьютеров. Её заметки к аналитической машине Чарльза Бэббиджа вдохновили Алана Тьюринга на создание первых вычислительных машин. Каждый язык программирования, которым вы пользуетесь сегодня, начинался с её карандашных записей. Лизе Мейтнер. Австрийский физик, позже работавшая в Швеции, которая первой объяснила механизм ядерного деления — открытие, изменившее ход истории. Нобелевскую премию за это получил её коллега Отто Ган. Один. Мейтнер тогда даже не упомянули. Цзяньсюн Ву. Китайская физик-экспериментатор, которая опровергла закон сохранения чётности — один из фундаментальных законов физики. Нобелевскую премию за это открытие получили двое её коллег-мужчин. Каждая из этих женщин изменила мир. И не получила за это того признания, которое заслуживала. Но для того, чтобы менять мир, не обязательно изобретать Wi-Fi. Каждый день поднимать детей, держать семью, тащить на себе работу и при этом оставаться теми, к кому хочется возвращаться каждый день. Это тоже своего рода гениальность. Просто за неё не дают Нобелевскую. Пусть ваши имена звучат. Пусть ваши идеи воплощаются. И пусть тюльпаны вам дарят без повода 365 дней в году.</t>
+  </si>
+  <si>
+    <t>07.03.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8748</t>
+  </si>
+  <si>
+    <t>Восстание машин откладывается У них обед. Кажется, нейросети окончательно познали work-life balance. Ещё немного, и ChatGPT с Gemini начнут брать отгул по пятницам, просить удалёнку и жаловаться в чате на токсичное руководство. Всё как у людей.</t>
+  </si>
+  <si>
+    <t>07.03.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8747</t>
+  </si>
+  <si>
+    <t>Почему вы ничего не помните из прочитанного с экрана Еще в 2013 году Scientific American опубликовал большую статью о том, почему наш мозг усваивает бумажный текст лучше, чем экранный. Казалось бы, прошло 13 лет. Электронные чернила стали мягче, планшеты тоньше, а разрешение экрана идеальным. А бумага всё равно побеждает. В 2024 году метаанализ 49 исследований подтвердил то, что учёные называют screen inferiority effect — эффект неполноценности экрана. Люди, читающие с бумаги, стабильно показывают более высокие результаты в тестах на понимание и запоминание текста. Причём это касается всех возрастов и языков. Вот почему бумага всё ещё вне конкуренции: Навигация. Человеческий мозг воспринимает книгу как физический ландшафт. Вы помните, что важная мысль была внизу левой страницы, ближе к середине книги. Вы чувствуете толщину прочитанного в одной руке и оставшегося в другой. Экран этого не даёт, там текст существует в формате бесконечной ленты без физических ориентиров. Когнитивная нагрузка. Скроллинг, постоянные уведомления, мерцание экрана, соблазн переключиться — всё это съедает ресурсы мозга, которые могли бы пойти на глубокое понимание текста. Свежее исследование из Университета Осло показало, что при чтении с экрана люди скользят по поверхности текста, реже перечитывают сложные места и сами этого не замечают. Тактильные якоря. Запах бумаги, звук переворачиваемой страницы, вес книги в руках. Это не душевная ностальгия, а дополнительные сенсорные каналы, через которые мозг кодирует информацию. Электронная книга весит одинаково, читаете вы «Войну и мир» или короткий рассказ Хемингуэя. Мозгу буквально не за что зацепиться. При этом никто не призывает выбросить свою электронную книгу. Для новостей, лент социальных сетей и коротких текстов экран идеален. Но если вы хотите глубоко разобраться в сложной теме, подготовиться к чему-то важному или просто по-настоящему погрузиться в книгу — бумага всё ещё остаётся лучшим интерфейсом для человеческого мозга. Технологии за 13 лет шагнули далеко вперёд. А вот мозг — нет. Сохраните этот пост. Хотя, если учёные правы, вы его и так не запомните.</t>
+  </si>
+  <si>
+    <t>07.03.26 05:57</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8746</t>
+  </si>
+  <si>
+    <t>Ваше имя в файлах Эпштейна Именно с такой темой письма соискатель отправил отклик на вакансию маркетолога прямо на личную почту CEO компании-работодателя. Внутри — вежливое извинение за кликбейт и классическая просьба рассмотреть кандидатуру. Скриншот этого письма мгновенно завирусился и сейчас разрывает LinkedIn. И вот что любопытно. В комментариях предсказуемо началась дискуссия об этичности такого приёма. Но давайте просто зафиксируем сухой факт, что письмо открыли, резюме изучили, а сам кейс собрал миллионы бесплатных охватов. Человек ещё даже не получил оффер, но уже на практике доказал, что умеет в вирусный маркетинг и креатив лучше, чем 90% специалистов с десятилетним опытом в резюме. Это, конечно, говорит не столько о находчивости кандидата, сколько о печальном состоянии рынка труда в 2026 году. Стандартное резюме обречено утонуть в потоке таких же шаблонных резюме. Чтобы тебя просто заметили, нужно либо идеальное портфолио, либо креативный трюк на грани фола. Перешлите этот пост знакомому HR, который думает, что уже видел всё.</t>
+  </si>
+  <si>
+    <t>06.03.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8745</t>
+  </si>
+  <si>
+    <t>Чего хочет женщина Мел Гибсон в своё время получил ответ на этот вопрос ударом тока. Нам с вами повезло немного больше — у нас есть свежее исследование вечно закрывающегося Sunlight на выборке из тысяч россиянок. И результаты, кажется, удивят только мужчин. Топ желанных подарков на 8 марта: деньги (65%), новая сумка (61%), ювелирные украшения (53%). Далее следует ужин в ресторане, путешествие, билет на концерт. А теперь антирейтинг. Вот список того, за что вас точно не поблагодарят: — Одинокий цветок в целлофане. 81% женщин не хотят его видеть. Абсолютный чемпион. — Кухонная техника, приборы, посуда (76%). Это уже не подарок, это чистой воды делегирование. — Секс-игрушки (69%). Давайте начистоту, это подарок себе, а не ей. Любопытно, что отсутствие подарка назвали нежеланным только 23% женщин. То есть ничего не подарить статистически безопаснее, чем подарить сковородку для гриля. Теперь давайте про деньги. 71% россиянок назвали унизительным подарок дешевле 30 тысяч рублей. Четверть расстроится, если дешевле 50 тысяч. А 73% выберут дорогой подарок без сюрприза вместо недорогого, но продуманного. Романтика проиграла прагматизму. И будем честны, уже давненько. Парадокс в том, что мужчины, которые в работе способны проанализировать рынок, построить финмодель и защитить бюджет на квартал, раз в год стабильно проваливают простейшую задачу. При том что 63% россиянок намекают о подарке заранее. То есть даже спрашивать не надо было. Достаточно было просто слушать. Девушки, напишите в комментариях, что вы реально хотите получить в подарок. Мужчины — сохраняйте пост и не говорите потом, что вас не предупреждали. С наступающим.</t>
+  </si>
+  <si>
+    <t>06.03.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8743</t>
+  </si>
+  <si>
+    <t>Ваш следующий автомобиль будет электрическим Знаете, что особенно поражает в Шанхае? Абсолютная тишина на шестиполосных магистралях, прямо как в библиотеке. Больше половины машин там уже полностью электрические. Пока мы тут спорим про зарядки зимой, в Азии это обыденность. У нас переход шёл медленно: мешал высокий порог входа, низкая надёжность ранних моделей и отсутствие инфраструктуры. Но сейчас крупные игроки вроде Яндекс Электро начали системно строить сети станций. Вспомните 2007 год, когда сенсорные телефоны уже были, но только первый iPhone перевернул рынок, дав абсолютно новый опыт и толчок развитию соцсетей. Кажется, на авторынке сейчас разворачивается похожий сценарий. На прошлой неделе я узнал, что на российском рынке запускается UMO 5 — электрокар С-класса с технологиями Яндекса под капотом. Он стоит 2,4 млн рублей. Это цена бензинового бюджетника, но UMO 5 предлагает новую экономику владения. Полная зарядка от домашней розетки обойдётся в 400 рублей, а километр пробега стоит 1 рубль против 6+ рублей у машин с ДВС. Добавьте к этому замену масла раз в год, бесплатную парковку и бесплатный проезд по федеральным трассам. Любопытно, что машину окончательно превратили в гаджет. Впервые Алиса управляет физическими функциями: голосом можно открыть багажник, опустить стёкла или включить подогрев. Интеграция работает в обе стороны: авто можно прогреть с домашней Яндекс Станции, а из салона можно управлять умным домом или заказать продукты в Лавке. По железу заявлены 204 л.с., а до сотни машинка разгоняется за разумные 8,7 секунды, имеет запас хода 420 км и заряжается за полчаса. Под наши реалии добавили зимний пакет и антикоррозийку — посмотрим, как это покажет себя на практике зимой. Автопром сейчас переживает переход от кнопочных звонилок к смартфонам. Автомобили будущего могут стать полноценными гаджетами, а не просто транспортом, доставляющим из пункта А в пункт Б. Можно по привычке заливать бензин или дизель, но покупать сегодня авто с ДВС — это всё больше напоминает покупку пейджера в год выхода первого айфона. Кто из вас уже всерьёз рассматривает электрокар как следующую машину?</t>
+  </si>
+  <si>
+    <t>06.03.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8742</t>
+  </si>
+  <si>
+    <t>От токсичных людей стареют быстрее Человечество тратит миллиарды на сыворотки, ретинол, коллаген и гиалуронку, чтобы не потерять лицо. Мы записываемся на массажи, пьём витамины, спим под тяжёлым одеялом на ортопедической подушке. Всё ради того, чтобы замедлить старение. Тем временем учёные из Нью-Йоркского университета выяснили, что секрет молодости спрятан не в баночке с маркетплейса «Дикие ягоды». Он сидит в вашем списке контактов. Исследователи проанализировали данные более 2300 взрослых участников и сравнили их биологический возраст — показатель, который рассчитывают по десяткам физиологических маркеров организма. Результат оказался неприятным. Наличие хотя бы одного токсичного человека в близком окружении ускоряет ваше биологическое старение примерно на 1,5%. В среднем такие люди оказываются на девять месяцев старше своих ровесников по состоянию организма. Хронический стресс от конфликтных отношений повышает уровень системного воспаления , а это один из ключевых триггеров старения. Почти 29% участников исследования признались, что имеют хотя бы одного такого человека рядом. У 10% респондентов токсиков оказалось два и больше. Причём женщины сталкиваются с этим заметно чаще мужчин. Самый эффективный антиэйдж 2026 года абсолютно бесплатный. Это не крем и не инъекция. Это кнопка «заблокировать». Так что иногда лучший уход за кожей — чистка списка контактов. Начните с пересылки этого поста.</t>
+  </si>
+  <si>
+    <t>06.03.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8741</t>
+  </si>
+  <si>
+    <t>Позже всех. Ну почти. Посвящается эмодзи ⚡, которая сегодня стала главным редактором русскоязычного Telegram. Вчера в ночи я опубликовал пост про Telegram Шрёдингера. Разобрал абсурд: нет дела на сайте ФАС, нет официальной позиции, зато есть скан непонятного происхождения и комментарий в СМИ. Сегодня за утренним капучино на нормальном молоке открываю ленту — и в каждом втором канале вижу одно и тоже. ⚡Реклама в Telegram запрещена! Без контекста, оговорок и ясности. Без попытки разобраться. Зато с молнией. И вот как работает этот конвейер кортизола. Новости — это топливо. СМИ его усердно добывают и публикуют. Но маховик виральности запускают не они — его запускает рой авторских каналов, которые подхватывают кликбейтный заголовок и моментально репостят. Каждый такой пост — микродоза кортизола для читателя. Авторы это прекрасно знают, даже если никогда не признаются. Стресс генерирует репосты, репосты генерируют охваты, охваты конвертируются в красивую статистику канала. Мы буквально монетизируем тревогу своей аудитории. Новостной агрегатор — это конвейерная лента. Авторский канал выступает как фильтр. Если вы просто пропускаете через себя всё подряд, но называете это авторским контентом — у меня для вас плохие новости. В экономике внимания быть первым — сильное конкурентное преимущество. Но быть первым с непроверенными слухами — это не скорость. Это безответственность. А охват, полученный на панике — кредит под бешеный процент. Просмотры приходят сегодня, счёт за доверие прилетит послезавтра. Поэтому вот три правила, которым я стараюсь следовать, когда хочется схватить горячий инфоповод и побежать: — Найдите первоисточник. Не пост коллеги, не скриншот из чата, а документ, решение, официальную позицию на сайте ведомства, на которое ссылается даже самое уважаемое СМИ. Если первоисточника нет — это не новость, это слух. — Если нет полноты картины, промолчите. Тишина в ленте иногда и есть лучший контент. Ваша аудитория запомнит не то, что вы были первым. Она запомнит, что вы не врали. — Задайте себе вопрос: я сейчас информирую или пугаю? Если единственная эмоция, которую вызывает ваш пост — тревога, и вы при этом не даёте ни ценного контекста, ни решения — вы работаете на кортизоловый конвейер, а не на свою репутацию. Вчера я писал, что самый мощный инструмент влияния — это слух. Сегодня уточню, что самый мощный инструмент саморазрушения автора — это репост без фактчекинга. Мы ушли из телевизора, чтобы не жить в вечном стрессе. Но своими руками построили его точную копию в Telegram. Только быстрее и с эмодзи.</t>
+  </si>
+  <si>
+    <t>06.03.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8740</t>
+  </si>
+  <si>
+    <t>Главная HR-заповедь, которую стоило бы высечь в граните. Особенно коварно это чувство подкрадывается на корпоративах, когда после третьего бокала полусладкого вдруг начинает казаться, что вы все — одна большая неблагополучная семья. Бегите, это ловушка.</t>
+  </si>
+  <si>
+    <t>05.03.26 19:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8739</t>
+  </si>
+  <si>
+    <t>Telegram Шрёдингера Telegram в России прямо сейчас одновременно заблокирован и не заблокирован. Реклама в нём одновременно запрещена и маркируется через erid. Классический квантовый парадокс, только вместо кота в коробке лежит рекламный рынок на десятки миллиардов рублей. Следите за руками. У нас есть непонятный скан документа из одного телеграм-канала. На сайте ФАС нет ни дела, ни решения. Официальной позиции ведомства тоже нет, зато есть размытый комментарий в СМИ. РКН отправляет в ФАС. ФАС говорит «запрещено». АБА говорит «нет, подождите, объясните». На сайте РКН при этом до сих пор написано, что владелец добавленного в реестр канала может размещать рекламу. Два ведомства. Один инфоповод. Миллиарды рублей в подвешенном состоянии. Кстати, под горячую руку ФАС записал в нарушители заодно и WhatsApp, и YouTube. То есть речь уже не про точечный удар по Telegram — это ковровая бомбардировка по всему цифровому рекламному рынку страны. Если довести эту логику до конца, незаконной окажется примерно вся эффективная digital-реклама в России. И вот что меня в этой истории по-настоящему завораживает — не сам потенциальный запрет, а механика его появления. Один скриншот непонятного происхождения парализовал индустрию с оборотом в десятки миллиардов. СМИ моментально подхватили. Бренды в ужасе. Рекламные агентства экстренно пересобирают медиапланы. Рынок трясёт. Мы привыкли бояться регуляторных рисков. Но кажется, в 2026 году самый мощный инструмент регулирования — это не закон. Это слух. Закон требует процедуры, документов, сроков обжалования. Слух работает мгновенно — и отменить его невозможно, потому что нечего отменять. Нельзя опровергнуть то, что никто официально не утверждал. При этом давайте зафиксируем юридический абсурд. В 2018 году Таганский суд вынес решение о блокировке Telegram. В 2020 году РКН сам же перестал его исполнять — просто снял ограничения и завёл себе канал в мессенджере. Решение суда при этом никто не отменял. Оно просто лежало мёртвым грузом пять лет, пока кому-то не понадобилось его эксгумировать. За это время платформа стала главным медиа страны, государство построило на ней свои коммуникации и обязало всех маркировать рекламу. И вот теперь кто-то вспомнил. Я не юрист и не берусь предсказывать развязку. Но я точно вижу одно — пока наблюдатель не открыл коробку, кот жив, бизнес работает, erid выдаётся. Если следовать логике ФАС буквально, то прямо сейчас вы читаете пост на заблокированной платформе, рекламу на которой нельзя размещать, но нужно маркировать. Сохраните этот пост, а то внуки не поверят.</t>
+  </si>
+  <si>
+    <t>05.03.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8737</t>
+  </si>
+  <si>
+    <t>Самый неожиданный карьерный лайфхак Британские молодые врачи нашли гениальную лазейку, как легально отказаться от переработок и выбить себе VIP-условия труда. Оформить себе СДВГ. The Telegraph пишет, что зумеры-медики всё чаще получают диагнозы вроде СДВГ или дислексии, после чего официально могут претендовать на послабления в графике, чтобы брать меньше дежурств, ночных смен и сделать условия работы комфортнее. Коллеги в индустрии говорят, что часть врачей обсуждает в закрытых чатах и на форумах, как правильно оформить такие рабочие лайфхаки. Статистика выглядит весьма красноречиво. С 2021 года число врачей, заявивших о нейроотличиях, выросло с 3,5 тыс. до более чем 6 тыс., а всего 17,5 тыс. британских медиков теперь официально считают себя людьми с инвалидностью или нейроразнообразием. Разумеется, это не означает, что все диагнозы фиктивные. Профсоюзы врачей говорят, что люди просто перестали бояться говорить о своих состояниях. Но культурный симптом здесь всё равно любопытный. Если выгоревшие миллениалы боролись за карьеру, то зумеры выступают любыми средствами за нормальный график. И, похоже, это первое поколение в истории, которое догадалось, что диагноз — это тоже крепкий инструмент переговоров.</t>
+  </si>
+  <si>
+    <t>05.03.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8736</t>
+  </si>
+  <si>
+    <t>Почему нейросети тупеют после 16:00 В IT-тусовке появилось новое негласное правило, что все сложные задачи нейросетям лучше отдавать строго до 16:00 по Москве. После этого просыпаются американские разработчики и начинают массово грузить сервера своими запросами, от чего нейросети резко тупеют. Звучит как смешная айтишная байка, но технически это довольно логично. Когда на сервера падает пиковая нагрузка, платформы спасают себя скрытой балансировкой. Они могут втихую резать лимиты глубоких вычислений или перекидывают запросы на более лёгкие модели. Конечно же, об этом нам с вами никто не расскажет. Подтверждённых исследований на эту тему нет, но умные люди говорят, что паттерн повторяется слишком часто, чтобы быть ироничной случайностью. Признавайтесь, замечали по своим задачам, что к вечеру ChatGPT или Claude начинают откровенно халтурить?</t>
+  </si>
+  <si>
+    <t>05.03.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8735</t>
+  </si>
+  <si>
+    <t>Майские отменяются Я ни на что не намекаю, но в 2026 году у нас всего два дополнительных выходных: 1 мая 11 мая Всё остальное — рабочие дни. Так что легендарная отмазка «давайте после майских» в этом году живёт ровно 48 часов. У меня всё.</t>
+  </si>
+  <si>
+    <t>05.03.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8734</t>
+  </si>
+  <si>
+    <t>Делай это испуганно Девять из десяти решений, которые изменили мою жизнь, были приняты с трясущимися руками и полной уверенностью, что меня сейчас разоблачат. Первый бизнес, первое увольнение, первый публичный пост, первый разговор с человеком, который был мне не по уровню. Храбрость — это не отсутствие страха. Это когда страшно, но вы уже нажали «отправить».</t>
+  </si>
+  <si>
+    <t>04.03.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8733</t>
+  </si>
+  <si>
+    <t>Сколько стоит ваше экранное время? Среднее экранное время россиянина — 4 часа 57 минут в сутки. Знаете, кто проводит за экранами примерно столько же? Сотрудники новостной службы BBC. Только у них 15 мониторов на каждого, посменный график и зарплата. Иронично, что BBC тратит миллионы, чтобы люди профессионально занимались тем, от чего весь мир пытается избавиться — непрерывно смотрели новости, мониторили соцсети и просеивали через себя информационный шум. Разница в одном. У новостника BBC на выходе получается отфильтрованный продукт, который смотрят миллионы. У вас на выходе — ощущение, что вы в курсе всего, и три часа жизни, которые не вернуть. Мы с вами стали бесплатными аналитиками инфополя. С тем же экранным временем, тем же стрессом и тем же думскроллингом. Просто без 15 мониторов и шестизначной зарплаты.</t>
+  </si>
+  <si>
+    <t>04.03.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8732</t>
+  </si>
+  <si>
+    <t>Резюме официально мертвы Business Insider хоронит привычные резюме и пишет, что корпорации уже прямо в вакансиях просят не присылать CV, потому что их никто не читает. Нейросети обесценили сам смысл резюме, сделав все отклики стерильно одинаковыми. Рекрутеры получают сотни безупречных документов от кандидатов, которые не могут повторить на собесе и половину написанного. Теперь 70% работодателей переходят на найм по реальным навыкам без оглядки на дипломы и громкие бренды в послужном списке кандидата. LinkedIn внедряет верификацию навыков, а платформы вроде Indeed тестируют мгновенные видеособеседования сразу же после отклика. Но тут возникает новая проблема. Эксперты предупреждают, что эпоха демонстрации навыков ударит по тем, у кого банально нет свободного времени. Чтобы доказать компетенции, теперь придётся собирать публичное портфолио, вести экспертный блог и записывать видео со своими кейсами. Для человека с детьми, двумя ипотеками или жесткими переработками это становится практически невыполнимой задачей. Двадцать лет люди шлифовали идеальное резюме. Подбирали шрифт, выравнивали отступы, мучили формулировки. А потом пришёл ChatGPT и за тридцать секунд сделал такое же для всех остальных. Внезапно выяснилось, что единственное резюме, которое нельзя сгенерировать нейросетью — это ваша репутация и реальные проекты.</t>
+  </si>
+  <si>
+    <t>04.03.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8731</t>
+  </si>
+  <si>
+    <t>Принудительный цифровой детокс и инфляция внимания Весь мир годами бьётся над проблемой растущего экранного времени. Apple выкатывает «Экранное время», Google проводит вебинары о важности цифрового детокса, а тысячи стартапов пилят приложения для борьбы с телефонной зависимостью. А в России просто замедлили Telegram и выключили YouTube. «Коммерсантъ» пишет, что медиапотребление в интернете за январь-февраль снизилось на 3% — россияне стали сидеть в сети менее пяти часов в сутки. Телесмотрение сократилось на 4%, до 3 часов 45 минут. А ещё за последние полгода мы стали смотреть на 11% меньше видео. Кремниевая долина тратит миллиарды на то, что РКН делает бесплатно и без нашего согласия. Но давайте переведём это на язык маркетинга и бизнеса. Если для обывателя 3% выглядит как статистическая погрешность, то для бизнеса — это миллионы часов потерянного рекламного инвентаря ежедневно и надвигающаяся безумная медиаинфляция. Доступная ёмкость внимания российской аудитории драматически сжимается, а спрос и рекламные бюджеты никуда не делись. Конкуренция за оставшиеся часы онлайна станет только жёстче, а стоимость привлечения подписчика, клиента или слушателя подкаста предсказуемо полетит в космос. РКН, спасибо вам за цифровой детокс, конечно. Но если ёмкость медиапотребления продолжит так сжиматься, то раздавать флаеры у метро снова станет самым рентабельным маркетинговым каналом.</t>
+  </si>
+  <si>
+    <t>04.03.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8730</t>
+  </si>
+  <si>
+    <t>В каком возрасте вы на пике? Мы с вами привыкли жить в парадигме, что золотой век продуктивности — это 25-30 лет. Культ стартапов годами внушал, что если ты не построил миллиардную империю до тридцати, ты безнадёжно опоздал и оказался на обочине жизни. Масштабное исследование нейробиологов из MIT и Гарварда на данных почти 50 000 человек ломает главный миф о возрасте и подтверждает, что единого пика не существует. Ни в каком возрасте вы не находитесь на максимуме всего и сразу. Вот как распределяются наши суперсилы на самом деле: 7 лет — изучение нового языка 18 — пик вычислительной мощности мозга 25 — мышечная сила и кратковременная память 28 — способность пробежать марафон 32 — запоминание лиц 39 — пик зарплаты у женщин 48 — пик зарплаты у мужчин 51 — максимальная эмпатия 69 — удовлетворённость жизнью 71 — пик словарного запаса 82 — абсолютное психологическое благополучие Обратите внимание на последние три строчки. Словарный запас растёт до 70+. Способность понимать людей — до 50. А самыми счастливыми и психологически устойчивыми люди становятся так вообще после 80. Так что если вам кажется, что ваш поезд ушёл — выдохните. Ваш самый ценный навык, скорее всего, ещё даже не распакован. А в каком возрасте вы сейчас находитесь и какие новые суперсилы замечаете за собой?</t>
+  </si>
+  <si>
+    <t>03.03.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8729</t>
+  </si>
+  <si>
+    <t>Как получить Rolex, не покупая Rolex Парень из Твиттера пригласил на свою свадьбу всех миллиардеров из списка Forbes. Всех. Разумеется, никто из списка не приехал. Но гениальность схемы в том, что такие письма читают не сами миллиардеры, а их ассистенты. А у премиальных ассистентов прописан жесткий корпоративный протокол — на любое официальное приглашение отвечать вежливым отказом и отправлять дежурный подарок от лица босса. В итоге гений получил часы Rolex, набор премиальных чемоданов Rimowa и 47 именных полотенец. Человек просто отправил приглашения. Это, пожалуй, лучшая иллюстрация того, как устроен мир больших денег. Настолько больших, что Rolex — это небольшой презент уровня открытки. Так что если вы пока не можете попасть в список Forbes, хотя бы используйте его как базу для своей рассылки.</t>
+  </si>
+  <si>
+    <t>03.03.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8728</t>
+  </si>
+  <si>
+    <t>Экономика 2026 года в одном фото В московских ТЦ появились автоматы с люксовым парфюмом Dior, Tom Ford, Creed и Louis Vuitton. За 100 рублей продают один пшик. Один. Пшик. Ждём вендинговые аппараты с одним глотком капучино на миндальном и арендой ключей от Мерседеса для селфи.</t>
+  </si>
+  <si>
+    <t>03.03.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8727</t>
+  </si>
+  <si>
+    <t>😀😀😀😀😀😀😀😀😀😀 Почему умные люди остаются без денег? За 14 лет в бизнесе и консалтинге я насмотрелся на сотни блестящих профессионалов. Маркетологи, айтишники, креаторы, инженеры — настоящие гении в своей сфере. Такие люди строят сложные стратегии, запускают ракеты в космос и создают продукты, которыми пользуется вся страна. Но за пределами офиса их гениальность часто испаряется. Многие живут от аванса до аванса, перекрывают один кредит другим и откладывают разговор о деньгах на потом. Про финансовую подушку я вообще молчу. По данным ВЦИОМ, сбережения есть лишь у половины россиян. При этом НАФИ фиксирует, что 70% считают свой уровень финграмотности высоким. Парадоксально, но мы считаем себя грамотными, но не можем обеспечить даже базовую финансовую безопасность. Проблема чаще всего в отсутствии системы. Нас учили решать уравнения, но не выстраивать личную финансовую стратегию. С 1 по 4 апреля Т-Банк проводит «ТОЛК» — бесплатный онлайн-интенсив по финансам и инвестициям. Прикладная платформа с уроками, тестами и разбором кейсов от 80+ спикеров-практиков. Всего за несколько апрельских вечеров вы сможете собрать личный финансовый план, начать формировать подушку безопасности и разобраться с инвестициями без паники и сложных терминов Участие бесплатное, а для самых активных есть призовой фонд в 10 000 000 рублей. Это отличный шанс наконец-то разобраться в своих финансах, перестать тревожиться о деньгах и заставить их работать на себя. Регистрируйтесь бесплатно по ссылке, а по промокоду TBL30 вы получите скидку 30% на платные тарифы с дополнительными материалами и доступом к записям.</t>
+  </si>
+  <si>
+    <t>03.03.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8726</t>
+  </si>
+  <si>
+    <t>Девочки, вижу, вы за меня переживаете. Тронут. Раскрываю секретный протокол моей продуктивности. Каждое утро: Магний Б6, витамин D, Милдронат, глицин и четыре кружки капучино строго на нормальном коровьем молоке. Всё это шлифуем крепким четырёхчасовым сном и чтением БП на ночь вместо мелатонина. Повторять 7 дней в неделю, и спина болеть не будет. Насчёт России — спасибо за доверие, поставил себе задачу на третий квартал.</t>
+  </si>
+  <si>
+    <t>03.03.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8725</t>
+  </si>
+  <si>
+    <t>Профессия программиста доживает последние месяцы? Fortune опубликовал материал, который прямо сейчас конкретно горят профильные IT-чаты. Главный архитектор Claude Code Борис Черный заявил, что профессия разработчика в её классическом понимании может полностью вымереть уже в этом году. И это не кликбейтный прогноз очередного аналитика ради охватов. Это личный опыт Чёрного, который признался, что не написал ни одной строчки кода вручную с ноября 2024 года. Его коллега, сеньор-инженер из Google, воспроизвёл с помощью Claude Code годовой объём работы за один час. В Spotify топовые разработчики не пишут код с декабря 2025. Мы с вами в прямом эфире наблюдаем смерть кодеров и рождение архитекторов. Если раньше суперсилой было знание того, как написать грамотный алгоритм, то теперь единственное, что имеет значение — понимание того, какую именно систему нужно построить. Рынок больше не готов платить просто за знание синтаксиса. Работодатели теперь платят за визионерство, продуктовое мышление и умение эффективно оркестрировать ИИ-агентами. Двадцать последних лет карьера в IT была синонимом стабильности и шестизначной зарплаты. Иронично, что в 2026 главным навыком программиста стало не умение писать код, а умение понять, когда машина написала его неправильно.</t>
+  </si>
+  <si>
+    <t>03.03.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8724</t>
+  </si>
+  <si>
+    <t>Самый дефицитный навык 2026 года Пока взрослые спорят, заменит ли ИИ пилотов, пятилетний мальчик нашёл ошибку в учебнике для пилотов. Он заметил, что два монитора рельефа показывают разную картинку: на одном местность выглядела ближе, на другом — дальше. При тренировке захода на посадку такая несостыковка могла запутать экипаж и привести к трагедии. Взрослые перепроверили, и ошибка подтвердилась. В награду авиакомпания устроила маленькому гению экскурсию в штаб-квартиру и посадила за штурвал симулятора. И вот что здесь важно. Пятилетний ребёнок увидел то, что не заметили авторы, редакторы и специалисты. Просто потому что смотрел внимательно и вовлечённо. В мире, одержимом скоростью, нейросетями и масштабом, самый дефицитный навык — далеко не креативность и даже не промпт-инжиниринг. Это внимание. Потому что экспертность даёт уверенность. А внимание — безопасность.</t>
+  </si>
+  <si>
+    <t>02.03.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8723</t>
+  </si>
+  <si>
+    <t>В Швеции теперь можно сесть за грустного кота Пока весь мир окончательно сходит с ума, а новостная лента полыхает тревожными сводками, в Швеции решают действительно серьезные проблемы. Там на законодательном уровне запретили оставлять кошек одних дома на весь день. Не собак. Кошек. Тех самых существ, которые при вашем появлении дома смотрят на вас с выражением «а ты вообще кто и зачем сюда пришёл». По новым правилам хозяин обязан навещать кошку минимум дважды в день, обеспечить ей личное пространство с когтеточкой, игрушками и многоуровневой лежанкой. Важно, чтобы питомец не должен впадать в депрессию и сохранил охотничьи инстинкты. За нарушение кожаным грозит штраф, а в случае серьезных последствий для питомца — реальный срок. Да, в Швеции теперь можно сесть в тюрьму за то, что ваш кот загрустил. Если честно, очень хочется, чтобы подобный регламент с двухразовым питанием, поглаживаниями и обязательным личным пространством когда-нибудь ввели для уставших офисных работяг. Перешлите этот пост своему HR — пусть учится выстраивать нормальный соцпакет.</t>
+  </si>
+  <si>
+    <t>02.03.26 15:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8722</t>
+  </si>
+  <si>
+    <t>Лучшие продукты не создают удовольствие Они убирают боль. Самые успешные продукты не изобретают новую радость — они берут неизбежное и делают его переносимым и даже приятным. А теперь давайте заглянем на территорию максимальной боли для предпринимателей. Да, я сейчас про налоги. Их сложно полюбить. Их можно только пережить и заплатить. Ребята из Точка Банка взглянули на проблему шире и нашли парадоксально простое решение — начислять 3% кешбэка за уплату налогов. То есть государство списывает, а банк возвращает часть обратно баллами. Баллы конвертируются в рубли и идут обратно, например, в ваш бизнес: на рекламу, подрядчиков, оборотку. А новым клиентам еще и 20% от стоимости за подключение сервиса вернут. Главное — успеть открыть счёт до 31 мая и подключить сервис в течение двух недель. Сервис берёт на себя общение с налоговой и страхует ошибки до 100 млн рублей. То есть снимает не только финансовую боль, но и тревожность. Подключить можно по ссылке. Когда меня в следующий раз спросят, как выглядит продукт, который продаёт сам себя, я просто покажу им Бухгалтерию Точка Банка с кешбэком за налоги. Бизнесу быть!</t>
+  </si>
+  <si>
+    <t>02.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8721</t>
+  </si>
+  <si>
+    <t>Как сжечь миллиарды ради понтов 2 марта 1969 года в небо впервые поднялся «Конкорд» — англо-французский сверхзвуковой пассажирский самолёт, который летел быстрее вращения Земли. Билет Лондон — Нью-Йорк стоил до 12 000 долларов, что было примерно как новый приличный автомобиль по тем временам. Пассажиры пили Dom Pérignon и ели чёрную икру на высоте 18 км, пока обычные работяги внизу жевали курицу в экономклассе Boeing. Но мало кто помнит, что это была великая битва эго. Советский Ту-144 взлетел на два месяца раньше — 31 декабря 1968 года. Две сверхдержавы вцепились в сверхзвук не потому, что это было экономически разумно, а потому что проиграть гонку было полным PR-поражением. С инженерной точки зрения оба самолета были абсолютным триумфом. Только вот с точки зрения бизнеса это была настоящая катастрофа. Двигатели обоих самолётов жрали топливо тоннами. Только вдумайтесь: «Конкорд» сжигал 2 тонны горючего просто на то, чтобы вырулить на взлетную полосу, а за час полета пожирал в 4 раза больше обычного лайнера. Плюс от звукового удара лопались стекла в домах. Проект так и не стал массовым. Это был безумно красивый и чудовищно дорогой памятник эпохе, когда имидж нации стоил дороже здравого смысла и экономики. Наш Ту-144 налетал всего 102 рейса и был тихонько списан в утиль. Конкорд продержался дольше, но за 27 лет эксплуатации он так и не вышел в прибыль, после чего проект был закрыт. История сверхзвуковой гонки напоминает, что скорость и технологический престиж — это, конечно, здорово. Но если ваш продукт не сходится в базовой экономике и не решает массовую боль за адекватные деньги, он обречён стать очень красивым музейным экспонатом. Так что история любит первопроходцев, но рынок всё-таки предпочитает прибыль.</t>
+  </si>
+  <si>
+    <t>02.03.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8720</t>
+  </si>
+  <si>
+    <t>Как получить доступ ко всему? В 2026 году мы с вами живём в мире чёрных ящиков. Смартфоны, нейросети, банковские приложения, беспилотные автомобили — всё работает, но как именно, знают только единицы. Но есть люди с инженерным складом ума. Для них разобрать сложную систему на детали — это базовый принцип мышления. Реверс-инжиниринг позволяет вскрыть логику любого продукта, найти уязвимости и создать на этой базе собственные прорывные инновации. На днях вышел отличный документальный фильм «Как получить доступ ко всему: реверс-инжиниринг». За 70 минут нам показывают шикарный срез того, как развивалась русская инженерная мысль за последние 100 лет: от советских ЭВМ до современного киберпанка с ИИ. Съемочной группе удалось побывать в закрытых лабораториях Positive Technologies и Моторики. Там профи наглядно разбирают автомобильные автопилоты, сложное железо и бионические протезы. Если вам интересно перестать быть просто пассивным потребителем технологий и начать докапываться до сути вещей — очень советую посмотреть.</t>
+  </si>
+  <si>
+    <t>02.03.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8719</t>
+  </si>
+  <si>
+    <t>Почему ваш рабочий график устарел ровно на 100 лет Пока вы разгребаете 50 непрочитанных сообщений в рабочем чате утром очередного понедельника, Wall Street Journal аккуратно хоронит традиционный график работы с 9 до 17. Немного контекста. Ровно 100 лет назад Генри Форд сократил заводские смены до 8 часов и убрал шестой рабочий день. Конкуренты крутили пальцем у виска, а Форд удвоил прибыль и забрал лучшие кадры. Только вот график, придуманный в 1926 году для заводов и конвейеров, всё хуже работает в дивном новом мире, где мы живём в Zoom, пишем письма ночью и управляем командами через три часовых пояса. Вот 4 альтернативные стратегии продуктивности, которые газета предлагает внедрить прямо сейчас: Понедельники без встреч Не втягивайтесь в чужие приоритеты в первые же часы недели. Заблокируйте календарь, не проверяйте почту до обеда, сфокусируйтесь на главном проекте. Один день тишины в начале недели даёт гораздо больше, чем пять дней хаотичных созвонов и встреч. Реверсивный день Перенесите отдых на утро, а не на конец дня. Звучит контринтуитивно, но мозг, который не начал день с паники в рабочем чате, выдаёт заметно лучший результат. Разделенный график Работаете 3-5 часов, затем берете большой перерыв на 2-3 часа посреди дня, а после возвращаетесь еще на 3-5 часов работы. Идеально, чтобы избежать дневного спада продуктивности и успеть закрыть личные дела. Проектный спринт Зарезервируйте первые два дня недели исключительно под самый важный и крупный проект. Так вы закроете самые сложные задачи до того, как за неделю накопится неизбежная текучка. Ирония в том, что Генри Форд сто лет назад сделал ровно то же самое — посмотрел на устаревший формат работы, сломал его и заработал на этом больше всех. Может, пора повторить? Перешлите этот пост своему руководителю. Да, скорее всего, он скажет, что у вас так не получится. Ровно это же говорили конкуренты Форда в 1926 году.</t>
+  </si>
+  <si>
+    <t>02.03.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8718</t>
+  </si>
+  <si>
+    <t>ChatGPT — идеальный карманный психотерапевт, который всегда на вашей стороне. Он заботливо поддержит любую шизу, даже если вы решили оставить себе Кольцо Всевластия.</t>
+  </si>
+  <si>
+    <t>01.03.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8717</t>
+  </si>
+  <si>
+    <t>100% понимания и 0% осуждения. Все мы немного этот зумер в 7 утра понедельника.</t>
+  </si>
+  <si>
+    <t>01.03.26 12:32</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8716</t>
+  </si>
+  <si>
+    <t>Идеальный тайминг, или как Вера Бескромная обнулила мировую повестку Вчера я писал про алгоритмы, которые кормятся нашей тревогой. Мы обсуждали Иран, новые законы, иллюзию контроля и то, как окружающий макромир сводит нас с ума. Я прагматично рассуждал, что 1 марта — это просто дата в календаре, и никакая весна по щелчку пальцев не наступит, так что нужно просто делать свою работу. Я ещё никогда так не ошибался. У настоящей весны, оказывается, есть абсолютно точное время наступления: 1 марта в 00:31. Именно в эту минуту моя потрясающая женщина совершила невозможное, и на свет появилась наша дочь. Знакомьтесь, Вера Бескромная. 3 650 граммов и 53 сантиметра абсолютной и безусловной любви. За десяток лет в медиа и маркетинге я привык к сложным запускам, самым жёстким дедлайнам и информационным штормам. Но когда ты находишься в палате, и в этот мир приходит новый человек — вся геополитика, все горящие новости и весь этот макромир моментально схлопываются до размеров одной кроватки. Алгоритмы могут сколько угодно продавать нам страх, но жизнь всегда побеждает любые новостные сводки. Оказалось, чтобы вернуть себе контроль над реальностью, нужно просто взять на руки дочь. Оля, ты мой абсолютный герой. Пройти этот путь от первой до последней секунды абсолютно естественно, на своей какой-то невероятной внутренней силе, без единой капли анестезии и вмешательств. Это был самый сложный, космический и важный проект из всех, что мы когда-либо делали, и ты справилась с ним феноменально. Добро пожаловать в этот безумный, сложный и прекрасный мир, Вера. Мы тебя очень ждали. Кажется, если бы в этом мире было чуть больше веры, то всех этих тревожных новостей было бы гораздо меньше.</t>
+  </si>
+  <si>
+    <t>01.03.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8715</t>
+  </si>
+  <si>
+    <t>Весна начинается с кота Помните, месяц назад я писал, что Россия — страна победивших кошатников? У 59% россиян дома есть пушистый диктатор кот. А сегодня ещё и официальный День кошек. Ребята из ПИК отлично понимают, что кот и квартира — абсолютные синонимы уюта, поэтому выкатили к празднику классный спецпроект — детективную настольную игру «Дело о пропавшем коте». В ней нужно найти пушистого в одной из локаций девелопера, используя улики, ультрафиолетовый фонарик и кубик с отпечатками лап — идеальный сценарий на весенний вечер. Что особенно круто — девелопер делает не только спецпроекты, но и заботится о животных, вместе Фондом защиты городских животных развивая проект «Котоустройство» и помогая котам со строительных площадок найти новый дом. Новым хозяевам хвостатых обещают также дарить настолку.</t>
+  </si>
+  <si>
+    <t>01.03.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8714</t>
+  </si>
+  <si>
+    <t>Конец эпохи айс-латте и маленьких бананов Пока вы спали, в России случилось весеннее обновление. Вступила в силу пачка законов, которые меняют правила игры для бизнеса, интернета и наших привычек. Никакой паники и лишнего надрыва. Я отфильтровал информационный шум и собрал самую важную выжимку того, что изменилось в вашей жизни с первого дня весны. 1. Англицизмы, гудбай! В силу вступил № 168-ФЗ, согласно которому бизнесу теперь нельзя использовать иностранные слова в названиях и вывесках и рекламе — нарушителям светит штраф до 500 000 рублей. Элитным ЖК придется экстренно переименовываться из условного Green Park в «Зеленую рощу», а кофейням — напрягать креативную мышцу, потому что «айс-латте» и «флэт-уайт» в словарях не закреплены. Кажется, наконец-то пришло время русиано. 2. Легализация весеннего обострения Мой любимый пункт. Работодатель теперь вправе отправить сотрудника на психиатрическое освидетельствование, если врач на медосмотре заметит отклонения. Коллеги, с выгоранием и нервными срывами на созвонах теперь нужно быть аккуратнее. Есть риск уехать в ретрит не на Бали, а в районный психоневрологический диспансер. 3. Сразу две новости про интернет Одна отрезвляющая: РКН получил право по своему усмотрению перенаправлять трафик и блокировать Рунет, а операторы связи обязаны глушить сигнал по первому требованию. И да, требовать у оператора перерасчет за неработающий интернет в этот момент больше нельзя. Вторая отличная: онлайн-сервисам наконец-то запретили списывать деньги в счет подписок с банковских карт, которые вы уже удалили из личного кабинета. Скрытый грабеж отменен. 4. Отечественное такси и пунктуальные авиалинии Эпоха немецкого автопрома в «Комфорте» тоже уходит. Таксопарки обязали закупать только АвтоВАЗ или «высоколокализованных китайцев». Зато авиакомпании теперь вернут вам деньги даже за невозвратный билет, если рейс задержали. 5. Борщевик наносит ответный удар Если вы не боретесь с борщевиком на своем участке — готовьтесь к штрафу до 700 000 ₽ или конфискации земли. Пока что счет идёт в пользу борщевика. Блиц-обновления одной строкой: — Срок оплаты ЖКХ сдвинулся с 10-го на 15-е число. У нас появилось пять дополнительных дней на то, чтобы морально смириться с суммой. — Криптовалюта официально признана имуществом и теперь будет конфисковываться в рамках уголовных дел. — В автошколах теорию разрешили проходить онлайн, а практику увеличили с 38 до 42 часов. Учитесь дольше — ездите лучше. В теории. — Вступил в силу ГОСТ, запрещающий продавать бананы короче 14 сантиметров. Пока непонятно, как мы будем с этим жить, но закон суров. В общем, весна пришла, откуда не ждали. Но наша способность адаптироваться ко всему — по-прежнему наш с вами главный актив. А вам сложнее всего смириться с отсутствием флэт-уайта или потерей маленьких бананов?</t>
+  </si>
+  <si>
+    <t>28.02.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8713</t>
+  </si>
+  <si>
+    <t>Иллюзия контроля, или как не поехать кукухой, когда горят новости Я не пишу здесь про политику — для этого есть сотни других каналов. Но за 15 лет в маркетинге и коммуникациях я хорошо изучил, как алгоритмы и медиа взламывают нашу психику. Сегодня соцсети в очередной раз превратились в фабрику по производству кортизола, и я хочу разобрать механику того, что сейчас происходит с вашей головой. Тревога монетизируется лучше всего. Масштабное исследование MIT доказало, что эмоционально заряженные и пугающие новости распространяются на 70% чаще и в 6 раз быстрее сухих фактов. Алгоритмам не нужна ваша осведомлённость — им нужна ваша вовлечённость. Страх и тревога — лучший клей для удержания и монетизации внимания на любой платформе. Дальше включается то, что психолог Эллен Лангер в 1975 году назвала иллюзией контроля. Нам кажется, что если мониторить 150 каналов и знать все детали, мы будем лучше подготовлены к кризису. Это ловушка. Двадцатая новость за час не даёт контроля — она беспощадно выжигает нервную систему. И последнее. Наш мозг эволюционно рассчитан на сопереживание племени из 150 человек — это число Данбара. Мы физиологически не способны переваривать глобальные кризисы в режиме 24/7 без последствий для здоровья. Ваша эмпатия конечна. Что с этим делать? Информационная диета: оставляем два авторитетных источника без эмоциональных оценок происходящего, проверяем максимум дважды в день, а остальное беспощадно отправляем в архив. Бан на диванную аналитику: не пересылайте тревожные слухи в рабочие и семейные чаты — это вирусное распространение паники, которое не помогает никому. И старайтесь держать фокус на своём микромире. Когда макромир выходит из-под контроля, ваш единственный спасательный круг — рутина. Идите делать свою работу. Обнимите близких или погуляйте в парке. Посмотрите хороший фильм, наконец. Помогите себе и близким сохранить рассудок. Мы не контролируем глобальные мировые события. Но мы на 100% контролируем свой фокус внимания, свои задачи на день и свое отношение к семье. Берегите себя и свою голову, дорогие.</t>
+  </si>
+  <si>
+    <t>28.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8712</t>
+  </si>
+  <si>
+    <t>Смерть ездит на Zeekr 009 и говорит голосом Колокольникова Подмосковная ГАИ сняла вместе с каналом «360» роскошную социальную рекламу, от которой хочется немедленно пристегнуться, даже если вы сейчас сидите на диване. Сюжет неприятный. Солидный господин едет сзади в премиальном Zeekr 009. Вместо ремня уважаемый использует заглушку. На заднем сиденье его уже ждёт попутчик — Смерть в блестящем исполнении Юрия Колокольникова, который на языке чёрного юмора объясняет, почему так делать не стоит. За роликом стоит печальная статистика, ведь 1 600 пассажиров в год погибают в России только потому, что не были пристёгнуты. Как амбассадор здравого смысла и водитель с 18-летним стажем, напомню базу: в моей машине пристегиваются абсолютно все без обсуждений. Законам физики плевать на ваш статус и стоимость вашего BMW. При аварии на скорости 60 км/ч непристегнутый пассажир превращается в летящий рояль, который сносит тех, кто сидит спереди. Покупать машину за 5 миллионов, а потом за 100 рублей отключать куском пластика систему, которая должна помочь вам дожить до следующего понедельника — чистой воды идиотизм. Перешлите тому, кто вставляет заглушку и считает, что это его личный выбор. Нет, это его выбор за всех, кто сидит в машине.</t>
+  </si>
+  <si>
+    <t>28.02.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8711</t>
+  </si>
+  <si>
+    <t>Хотел написать пост про синдром самозванца, но кто я такой, чтобы об этом рассуждать.</t>
+  </si>
+  <si>
+    <t>27.02.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8710</t>
+  </si>
+  <si>
+    <t>DVD — это новый винил Срочно доставайте с антресолей коробки с запылившимися фильмами. Кажется, мы только что нашли замену биткоину. Пока мы с вами обсуждаем цифровых аватаров и беспилотные такси, зумеры внезапно начали скупать DVD и Blu-ray. Los Angeles Times пишет, что американские видеопрокаты фиксируют рекорды. Культовый Vidiots в январе выдал 500 дисков за день, Criterion Collection и Barnes &amp; Noble отчитываются о двузначном росте продаж. А расходы на 4K Blu-ray вообще подскочили на 12% — банально потому, что стриминг до сих пор не догнал физический диск по качеству картинки. Причина до смешного очевидная. У нас вроде есть 5-6 подписок, а нужного фильма всё равно нет. Или он был, но исчез, потому что у платформы закончилась лицензия. В мире, где всё арендовано, физический диск на полке — это маленький акт суверенитета, когда ты больше не зависишь от алгоритма, который сегодня рекомендует, а завтра удаляет. Поколение, выросшее на бесконечном скролле и аренде, первым устало от бесконечного выбора. И выбрало владение. Ждём, когда Кинопоиск и Okko начнут терять подписчиков из-за DVD-ларька у метро «Савёловская»?</t>
+  </si>
+  <si>
+    <t>27.02.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8708</t>
+  </si>
+  <si>
+    <t>Кто я и зачем вам читать этот канал? Дорогая Алёна Долецкая посмотрела последний подкаст с моим участием и публично усомнилась, что один человек может вести канал на 150 000 подписчиков, управлять тремя бизнесами, преподавать в Вышке и выступать по 40 раз в месяц. Алёна Станиславовна, признаюсь, иногда я сам себе не верю, а выгорание просто не может меня догнать из-за слишком плотного графика. Но получить от вас персональное «Не верю!» по Станиславскому — это лучшая награда для моей нервной системы. А заодно — идеальный повод пересобрать пост-знакомство, который я не трогал уже почти два года. Меня зовут Дима Бескромный. За плечами 15+ лет в маркетинге и 12+ лет публичных выступлений. Сейчас я управляю тремя бизнесами в креативных индустриях. Называю себя человек-швейцарский нож, топлю за мультидисциплинарность и являюсь амбассадором здравого смысла. Всё, что я делаю, объединяет любовь к инновациям, технологиям и прогрессу. Чем занимаюсь в 2026 году: — Управляю коммуникационным агентством bQ Group с 2016 года, где мы делаем SMM и креативные стратегии для брендов, которых не можем назвать, и для тех, кого можем: Electrolux, AEG, Яндекс, Мангазея, GEOX — Сооснователь AI INFLUENCE, где мы создаём цифровых героев и аватаров для бизнеса. Среди клиентов МЕДСИ, Магнит и многие известные вам бренды — Проектирую корпоративные AI-образовательные программы для бизнеса. Среди моих клиентов SPLAT, Газпром МедиаХолдинг, Radisson, ROCHE, The Blueprint — Выступаю как хедлайнер на ПМЭФ, СтудФест, РБК «Предпринимательский класс», мероприятиях Samsung, Mary Kay, Яндекса, Клуба 500. Недавно вёл ивент с Иваном Ургантом и избежал инфаркта от масштаба происходящего — Пишу для Forbes, РБК, Т-Бизнес, SETTERS Media. Суммарный охват публикаций — 66+ млн, 35+ видеоинтервью и подкастов — Даю комментарии для Business FM, Серебряный Дождь, Москва 24, Первый Канал — Преподаю в НИУ ВШЭ и не только. Автор собственной программы «Digital-продюсер». В 2025 провёл 50+ обучающих форматов, от лекций до корпоративных программ — Пишу книгу для издательства «Бомбора» — Готовлю авторские образовательные курсы для Яндекс Практикум и Ozon — Снимаюсь в рекламных кампаниях для Alltime и WEY — Перезапускаю YouTube — скоро всё расскажу — Да, в MAX я тоже есть — Готовлюсь к отцовству. Это, пожалуй, самый сложный продакшен из всех перечисленных Про мою карьеру можно почитать подробнее на The Blueprint и в Т-Бизнес Секретах за 2026 год и 2025 год. Или послушать мои топовые подкасты с Алексеем Ситниковым, Романом Тарасенко и Радиком Юсуповым. Канал входит в топ-15 маркетинговых каналов России, «Прорыв года» по версии SETTERS Media, победитель TG Conf Awards. Если вы вдруг хотите предложить мне коллаборацию, рекламную активацию, спецпроект или пригласить меня выступить — смело пишите сюда. Читайте, спорьте, пересылайте друг другу мои тексты. За 4 года здесь накопилось почти 9 000 постов, сотни исследований и десятки полезных сервисов, которые вы точно утащите в закладки. Добро пожаловать на борт!</t>
+  </si>
+  <si>
+    <t>27.02.26 09:37</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8707</t>
+  </si>
+  <si>
+    <t>Нейросети в кармане и конец подглядываниям в экран Вчера в 21:00 Samsung представили Galaxy S26 — первую линейку, где гонка идёт не за мегапиксели, а за то, сколько задач телефон решает без вашего участия. Мои любимые нейросети Perplexity и Gemini теперь нативно вшиты в систему — смартфон сам ведет заметки за вас или отвечает на письма всего лишь по голосовой команде, а также может сделать для вас исследование рынка буквально на салфетке. Но больше всего меня как тревожника порадовал режим «Антишпион» в S26 Ultra — экран аппаратно становится нечитаемым для тех, кто рядом с вами. Когда открываешь клиентскую смету в метро и не хочешь, чтобы весь вагон изучал твою маржинальность. Это первое в мире аппаратное решение вместо неудобных антишпионских наклеек на экран. По сути, это уже не смартфон с Искусственным Интеллектом. Это полноценный AI- агент, у которого есть роскошный экран и мощная камера. Предзаказ в России уже открыт. Цены стартуют от 89 990 рублей за базовый S26 и от 124 990 рублей за Ultra. Бронь можно оформить прямо сейчас в официальных магазинах Samsung Galaxystore. Признавайтесь, кому тоже срочно понадобился «Антишпион»?</t>
+  </si>
+  <si>
+    <t>27.02.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8706</t>
+  </si>
+  <si>
+    <t>Пока вы паникуете из-за блокировок, я диверсифицирую свои медиаактивы и возвращаюсь к классике. Если что, ищите меня в киосках «Союзпечати» у метро. Тираж — 150 000 думающих человек.</t>
+  </si>
+  <si>
+    <t>27.02.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8705</t>
+  </si>
+  <si>
+    <t>Кажется, найден идеальный мессенджер на эту весну. Ставьте лайк, если тоже планируете перевести рабочие чаты из Telegram на бересту, а зумы — на еженедельные вече.</t>
+  </si>
+  <si>
+    <t>26.02.26 18:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8704</t>
+  </si>
+  <si>
+    <t>Чистка зубов снижает риск деменции Да, это не кликбейт. На конференции AAAS исследователи назвали рот воротами к хорошему здоровью. Качественная гигиена полости рта связана со снижением риска более чем 50 системных заболеваний, включая деменцию и болезнь Альцгеймера. Следите за руками зубами. Хроническое воспаление дёсен вроде пародонтита запускает хроническое воспаление во всём организме, которое идёт в суставы, кишечник и мозг. А системное воспаление — один из главных факторов снижения когнитивных функций и потери драгоценного серого вещества. Исследования доказывают, что люди с хорошей гигиеной рта демонстрируют лучшие когнитивные показатели и сохраняют память дольше своих неряшливых коллег. То есть сегодня вы ленитесь чистить зубы, а через 20 лет мозг может полениться работать. Базовые правила сохранения нейронов: Тайминг: чистим зубы 2 раза в день по 2 минуты. Инструмент: выбираем мягкие щётки. Нажим: не надо тереть зубы со всей дури — так вы только убиваете эмаль и травмируете те самые дёсны. Мелочь, которая потенциально влияет на то, вспомните ли вы этот пост через 30 лет. Перешлите этот пост тому самому человеку, который прямо сейчас лениво залипает в телефон и оттягивает поход в ванную. Память любит дисциплину.</t>
+  </si>
+  <si>
+    <t>26.02.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8703</t>
+  </si>
+  <si>
+    <t>Коллеги, важное напоминание под конец рабочего дня. Вы сегодня сделали всё, что могли — закрываем тревожные новости, сворачиваем таблички и расходимся. Автор визуала: @gudim_public</t>
+  </si>
+  <si>
+    <t>26.02.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8694</t>
+  </si>
+  <si>
+    <t>Как продавать дофамин вместо мегапикселей и каково вести ивент с Иваном Ургантом Вчера вечером случился мой абсолютный левел-ап года. Я выступил соведущим вместе с Иваном Ургантом на закрытой презентации нового Samsung Galaxy S26 Ultra. Делить сцену с Ургантом — это кайф, адреналин и осознание, что любая пауза длиннее секунды будет стоить тебе зал. Но руки уже не трясутся, так что давайте от эмоций к делу. Как сегодня делать презентации гаджетов, когда зритель перекормлен технологиями? Ребята из Технопарка показали мастер-класс по запуску гаджетов, когда зритель перекормлен технологиями. Мы вели 40-минутный прямой эфир параллельно с мировой премьерой в Сан-Франциско — но вместо того чтобы посадить гостей перед экраном, организаторы превратили запуск в перформанс. Продукт не просто показывали — его буквально давали прожить. Интерактивные зоны, где гости сами тестировали камеры с ИИ-редактированием, новый режим «Антишпион» и самое мощное железо в истории линейки. Ургант разогрел зал аукционом до нужного градуса. После мэтра я 40 минут пытался удержать эту температуру — и, кажется, выжил. В 2026 году люди покупают не железо и мегапиксели. Они покупают впечатления. Хотите продать премиальный продукт — выстройте вокруг него дофаминовое шоу. Кстати, предзаказ на всю серию Galaxy S26 на сайте Технопарка уже открыт. До 26 марта действует приятная выгода до 20 000 рублей, а первым 30 оформившим предзаказ щедро дарят новые наушники Galaxy Buds4. Я просто оставлю ссылку здесь, а вы точно знаете, что делать.</t>
+  </si>
+  <si>
+    <t>26.02.26 09:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8693</t>
+  </si>
+  <si>
+    <t>Картошка фри по-императорски Коллеги, время обеда. И если уж перекусывать картошкой фри, то с лепниной и фарфором на стенах. В здании вокзала Царского Села внезапно нашлась самая эстетичная «Вкусно — и точка» в России. Исторические панно, высоченные потолки, рельефные плиты по эскизам советского архитектора Левинсона — ощущение, что сейчас объявят прибытие правительственного экспресса из прошлого века. Берёшь фри на подносе — а интерьер как в музее. Имперский вайб, но с сырным соусом. Тот самый случай, когда поход за наггетсами засчитывается как культурная программа.</t>
+  </si>
+  <si>
+    <t>26.02.26 06:16</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8692</t>
+  </si>
+  <si>
+    <t>Нейросети тупеют от долгих разговоров с людьми Замечали, что чем дольше споришь с ChatGPT, тем более странно он начинает отвечать? Нет, это не паранойя. Совместное исследование Microsoft и Salesforce на базе 200 000 диалогов подтвердило то, о чем мы все давно догадывались. Чем дольше вы общаетесь с ИИ, тем глупее он становится. На один ваш чёткий запрос модели отвечают правильно в 90% случаев. Но как только вы начинаете уточнять, докручивать правки и писать «нет, глупая машина, ты меня не понял» — точность падает до 65%, а количество ошибок взлетает более чем вдвое. Почему так происходит? Модель начинает отвечать, не дослушав ваш вопрос. Закрепляет свой первый ответ как истину. Раздувает текст на 20–300%, набивая его предположениями и галлюцинациями. В итоге каждый следующий ответ строится на предыдущей неточности. По сути, нейросеть ведёт себя как тот самый коллега, который не понял контекст задачи на первой минуте встречи, но уверенно строил на этом презентацию следующие два часа. Как это починить? Если ваш ChatGPT, Claude или Gemini начал откровенно тупить — не пытайтесь его переубедить. Просто откройте новый чат и напишите нормальное ТЗ с первого раза. Перешлите тому, кто сейчас в пятнадцатый раз объясняет нейросети, что она снова не так поняла.</t>
+  </si>
+  <si>
+    <t>25.02.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8691</t>
+  </si>
+  <si>
+    <t>Трудоголики, вам важное напоминание. Если вы всю жизнь работали — это не гарантия успеха. Это гарантия того, что вы просто устали. Хорошего вечера.</t>
+  </si>
+  <si>
+    <t>25.02.26 13:59</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8690</t>
+  </si>
+  <si>
+    <t>ChatGPT заменит дизайнеров интерьера Но не сегодня. Человек загрузил планировку комнаты и размеры мебели, после чего попросил нейросеть оптимально расставить кровать и шкаф. GPT подошел к задаче радикально и просто положил двухметровый шкаф плашмя на пол. Дизайнеры, спите спокойно. Восстание машин откладывается из-за проблем со здравым смыслом и пространственным мышлением.</t>
+  </si>
+  <si>
+    <t>25.02.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8689</t>
+  </si>
+  <si>
+    <t>Ничего не планируйте сегодня на 21:00 Уже сегодня вечером я стану вашим проводником в мир новых технологий — буду вести официальный стрим Galaxy Unpacked на площадке Технопарка! Что в меню главного технологического события года? Я расскажу про абсолютно новую линейку гаджетов Samsung и покажу, на что теперь способен Galaxy AI. 0% скучной лекции про мегапиксели, 100% интерактивное и динамичное шоу. Кстати, для тех, кто будет с нами онлайн, мы приготовили мощные бонусы: — Погружение в новинки самыми первыми в мире. — Прямые интерактивы. Будем разыгрывать крутую технику Samsung прямо в эфире (приготовьтесь включить смекалку, просто так призы не отдадим). — Секретное и очень выгодное предложение на предзаказ новинок. Таймер уже вовсю тикает, а трансляция доступна по ссылке. Занимайте лучшие виртуальные кресла, ставьте будильник на 20:55 и готовьтесь забирать подарки. До встречи в эфире!</t>
+  </si>
+  <si>
+    <t>25.02.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8688</t>
+  </si>
+  <si>
+    <t>Тренды российского маркетинга без розовых очков Ровно год назад я дал первое большое интервью Т-Бизнес секретам, где рассказал про SMM, тренды и ошибки брендов. Оно тогда очень неплохо завирусилось. В этом году мы пошли дальше и поговорили про цифровых инфлюенсеров, тренды российского маркетинга и суровую изнанку семейного предпринимательства. Вот самое горячее из того, что я там наговорил: — Почему экономика внимания официально заканчивается и начинается экономика доверия. — Что происходит, когда на ваш сайт смотрит не клиент, а ChatGPT. — Зачем мы запустили одно из первых в России агентств цифровых инфлюенсеров и почему инноваторов частенько выносят на щите. — Почему игнорировать искусственный интеллект в 2026 году — это как выдергивать компьютер из розетки в 2007. — Как я использую нейросети в канале и почему машина ускоряет, а не заменяет мышление. — Почему никакого work-life balance не существует, а фоновая тревожность может быть конкурентным преимуществом и топливом для роста. Если вы строите бренд, управляете командой или просто не хотите проснуться в мире, где ваш бизнес уже оптимизирован под нейросети без вашего участия — это интервью лучше прочитать сейчас. Статья уже ждет вас по ссылке. Читайте, делитесь с коллегами и не пытайтесь писать на берестяном листе в 2026 году.</t>
+  </si>
+  <si>
+    <t>25.02.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8687</t>
+  </si>
+  <si>
+    <t>Конец эпохи 100% зрения К 2050 году каждый второй человек на планете будет плохо видеть. The Scienstist пишет, что в странах Азии близорукостью уже страдает больше 90% молодёжи. И это не панический прогноз, а вполне официальные данные ВОЗ. Главные враги нашего зрения — это гремучая смесь из гаджетов и модного слабого освещения. Ученые говорят, что когда мы фокусируемся на ярком экране смартфона, зрачок сужается для резкости. Если при этом вы сидите в уютном стильном полумраке без яркого света, сетчатка глаза страдает от жесткого дефицита освещения, а начинает прогрессировать. Ваш непокорный слуга — ходячее подтверждение этой печальной статистики. В клубе амбассадоров очков и контактных линз я состою ещё с 15 лет. Чтобы не ослепнуть окончательно, ученые просят нас всех чаще бывать на ярком свету и почаще смотреть вдаль. А теперь признавайтесь, вы ещё видите этот текст без очков, или уже увеличили шрифт?</t>
+  </si>
+  <si>
+    <t>24.02.26 18:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8686</t>
+  </si>
+  <si>
+    <t>Пожалуй, единственная прикормка, от которой я просто дурею каждый вечер.</t>
+  </si>
+  <si>
+    <t>24.02.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8679</t>
+  </si>
+  <si>
+    <t>Территория восстановления внимания Мы с вами стремительно летим в реальность, где сгенерировать можно всё: от текстов до эмоций. И чем дешевле становится эта синтетика, тем дороже стоит единственное, что невозможно симулировать — подлинный человеческий опыт. В 80-х пара психологов Рейчел и Стивен Каплан сформулировали «Теорию восстановления внимания» (ART), которая идеально объясняет нашу потребность в природе. Они доказали, что городская среда требует от нас жесткого направленного внимания. Мы непрерывно фильтруем кричащие витрины, рекламные билборды и шум. Эта агрессивная среда заставляет мозг постоянно напрягаться и довольно быстро ведет к когнитивному истощению. Парк работает принципиально иначе. Природные ландшафты — деревья, открытое небо, вода — привлекают наше внимание естественно, не требуя аналитических усилий. Это запускает состояние мягкого очарования и замедления. Направленное внимание наконец-то отключается, и позволяет вернуться к себе и своим собственным интересам. К примеру, для кого-то парк становится площадкой для активных тренировок, для других — местом для прогулок с детьми и романтических свиданий. Для нас с Олей абсолютным отражением нас стал парк «Фили». Мы специально искали квартиру в этом районе. Здесь мы сыграли нашу свадьбу. А сейчас мы гуляем по тем же самым аллеям, но видим их совершенно иначе с течением времени. Этой зимой я много гулял по паркам Москвы, и чётко отследил этот эффект зеркала на себе. Каждый из них давал ровно то, что было нужно мне в моменте: новые впечатления и ощущение праздника перед новым годом в парке Горького и Музеоне, перезагрузку в историческом контексте Коломенского, комфорт и эстетику новых городских проектов в парке «Ходынское поле» и личную точку замедления рядом с домом в Филях. Будущее не за теми, кто быстрее всех генерирует картинки. Оно за теми, кто умеет вовремя выходить из симуляции в реальный мир. Ведь с чем ты приходишь в парк — ровно то он тебе и покажет.</t>
+  </si>
+  <si>
+    <t>24.02.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8678</t>
+  </si>
+  <si>
+    <t>ВатиканGPT В Ватикане официально подключили нейросети к богослужениям — Святую Мессу теперь транслируют с живым переводом на 60 языков мира. Больше никаких языковых барьеров для паломников. Прихожане теперь могут отсканировать QR-код прямо в базилике, и на телефоне запускается синхронная текстовая и аудиотрансляция литургии. Никаких приложений, всё работает прямо в браузере. Под капотом трудится ИИ-переводчик Lara. Разработчики заявляют, что модель натренирована с участием 500 тысяч (!) профессиональных переводчиков-носителей языка. Институт, который 2000 лет обновлялся медленнее всех, внедрил нейросети быстрее вашей компании. Такие дела.</t>
+  </si>
+  <si>
+    <t>24.02.26 08:49</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8677</t>
+  </si>
+  <si>
+    <t>84% населения Земли ни разу не пользовались нейросетями У нас в информационном пузыре принято считать, что ChatGPT сегодня использует каждая собака. Может показаться, что индустрия уже забита под завязку и поезд давно ушёл. А теперь минутка суровой реальности: 84% населения Земли ни разу не пользовались ИИ. Вообще ни в каком виде. Взгляните на график. Каждая точка — это 3,2 миллиона человек. Вся сетка — население Земли. — 84% (около 6,8 миллиарда человек) никогда не открывали ни один ИИ-сервис. — 0,3% платят за подписку условного ChatGPT. — 0,04% пишут код с помощью ИИ — это те самые крошечные красные точки в углу, которые едва видны. +3 Если вы сейчас читаете этот пост, вы почти наверняка в жёлтой или красной зоне. И всё ваше тревожное ощущение, что нейросети уже везде, сформировано внутри пузыря, который на этом графике еле заметен. Вспомните, как выглядел интернет, когда им пользовались 16% планеты. Это примерно 2005 год. Соцсети, стриминг, маркетплейсы, облака — всё это появилось после. Тогда люди зарабатывали, просто помогая малому бизнесу выйти в интернет: делали сайты, настраивали корпоративную почту. С искусственным интеллектом сейчас ровно тот же момент. Только разрыв пока ещё больше, а ценность каждого внедрения кратно выше. Разговоры про нейросети в соцсетях сильно перегреты. Реальный рынок пока ещё пустой и напоминает Дикий Запад. Так что расслабьтесь, никуда вы не опоздали. Наоборот, вы слишком рано. Просто информационный пузырь не даёт это увидеть.</t>
+  </si>
+  <si>
+    <t>24.02.26 04:52</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8676</t>
+  </si>
+  <si>
+    <t>Смеяться до сьёсс До вступления закона о русификации рекламы осталось 5 дней. Бренды готовы. Я — нет. И лидером среди самой безумной русификации бренда уверенно становится Syoss. Теперь он называется «Сьёсс» и крайне органично стоит на полке рядом с «Рецептами бабушки Агафьи». Смех смехом, но именно так выглядит паническая атака корпоративных юристов перед 1 марта. Закон о приоритете русского языка в рекламе вступает в силу в воскресенье, и западные компании начинают судорожно натягивать свой премиум на кириллицу. Ладно, мы ещё даже не видели Хэд энд Шолдерс и Шварцкопф. Самое страшное впереди.</t>
+  </si>
+  <si>
+    <t>23.02.26 16:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8675</t>
+  </si>
+  <si>
+    <t>Люди с СДВГ более креативны? Все, у кого прямо сейчас открыто 47 вкладок в браузере — этот пост для вас. Мы привыкли считать синдром дефицита внимания проблемой, которую нужно срочно чинить таблетками и дисциплиной тайм-менеджмента. Но свежее исследование Дрексельского университета говорит ровно обратное и доказывает, что люди с выраженными симптомами СДВГ обладают огромным потенциалом к творческому мышлению и генерации прорывных идей. В ходе тестов на креативность выяснилось, что люди с самыми сильными симптомами СДВГ щелкают нестандартные задачи гораздо эффективнее большинства. Пока обычный человек решает задачу через скучный, последовательный и пошаговый анализ, мозг с СДВГ опирается на инсайты — те самые внезапные интуитивные озарения, которые выныривают из бессознательного, пока аналитик всё ещё вязнет в условиях задачи. Мозг человека с СДВГ физически не умеет работать в жёстких рамках. Он перескакивает между далёкими ассоциациями, непрерывно генерирует гипотезы и находит связи там, где обычный человек видит пустоту. Постоянный поиск дофамина и новых микростимулов оказался не багом, а мощным генератором нестандартных решений. Иронично, что консервативная система образования десятилетиями усаживала таких людей за парты и заставляла мыслить линейно. А сегодня линейное мышление прекрасно автоматизируется нейросетями. И главным конкурентным преимуществом становится именно то, за что в школе ставили двойки — непредсказуемый творческий хаос. Так что когда вас снова упрекнут в неумении фокусироваться — знайте, что вы не сломаны, вы просто идеально оптимизированы под эпоху ChatGPT. И перешлите этот пост своему любимому СДВГшнику. Только быстро, пока он не переключился на другую вкладку.</t>
+  </si>
+  <si>
+    <t>23.02.26 09:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8674</t>
+  </si>
+  <si>
+    <t>Лежать официально вредно Сегодня законный выходной понедельник, и единственное, чего хочется — это практиковать «тан пин». В Китае так называют философию тотального безделья, когда человек добровольно шлёт к черту карьерную гонку, дедлайны и амбиции. Просто ложится пластом и ни на что не реагирует. Казалось бы, звучит как идеальный план на длинные выходные. Но наука внезапно встала на сторону душных достигаторов. Марсель Пруст как-то сказал, что жизнь — это усилие во времени. И свежее исследование подтверждает, что долгое безделье снижает удовлетворенность жизнью уже через месяц. Ученые отслеживали состояние участников эксперимента и выяснили любопытную вещь. Полный отказ от достижения целей дает лишь временное облегчение, после чего уровень счастья начинает стремительно падать. Проще говоря, без минимального стресса, движения и преодоления наш мозг перестает видеть разницу между днями. И всё сливается в унылый серый фон. Перешлите тому, кто третий день лежит и говорит, что ему так хорошо. У науки плохие новости.</t>
+  </si>
+  <si>
+    <t>23.02.26 05:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8673</t>
+  </si>
+  <si>
+    <t>$140 млн за пустоту: чему маркетологам стоит поучиться у Малевича Сегодня день рождения Казимира Малевича. Человека, который в 1915 году нарисовал чёрный квадрат на белом холсте — и создал, возможно, самый сильный бренд в истории искусства. Оценочная стоимость на торгах — $140 млн. За чёрный квадрат. До сих пор миллионы людей триггерятся на «Чёрный квадрат», безрезультатно пытаясь разглядеть в нем художественную ценность. Только вот гениальность Малевича не в живописи. Он действовал как безупречный маркетолог на сто лет раньше, чем появилось само слово. Смотрите сами: ⬛️ Нейминг и запуск. Выставка русских авангардистов называлась «0,10». Смысл: мы дошли до нуля и начинаем всё заново. Попробуйте придумать концепт сильнее для запуска продукта, переворачивающего рынок. ⬛️ Позиционирование. Картину повесили в красный угол — туда, где в русских избах традиционно стояли иконы. Один пространственный жест, и квадрат моментально стал манифестом. ⬛️ Продуктовая матрица. «Чёрный квадрат» является частью триптиха: квадрат, круг, крест. Потом появились версии в красном и белом. Четыре итерации оригинала. По сути — идеальная вариативность продукта, как у айфона. ⬛️ Мерч и амбассадоры. Малевич создал группу УНОВИС — «Утвердители нового искусства». Они носили значки с чёрным квадратом на одежде. Армия бренд-амбассадоров с айдентикой образца 1920 года. ⬛️ Личный бренд. Позже Малевич вернулся к обычной живописи — но подписывал работы не именем, а чёрным квадратом. Он использовал логотип вместо подписи. ⬛️ Ситуативка и пасхалки. В 2015 году реставраторы Третьяковки выяснили, что под квадратом скрыты два цветных рисунка и надпись «Битва негров в тёмной пещере» — отсылка к старой монохромной шутке француза Альфонса Алле. Малевич просто взял и сделал свой шедевр поверх чужого мема. И финальный штрих, от которого у любого маркетолога сейчас побегут мурашки. На похоронах Малевича чёрный квадрат был на катафалке и на крышке гроба. Он довёл свой бренд до абсолюта, и буквально ушёл из жизни под собственным логотипом. Малевич не нарисовал классический шедевр. Он виртуозно упаковал пустоту в манифест и доказал, что правильная подача делает содержание бессмертным. Сегодня лучшему бренд-стратегу XX века исполнилось бы 147 лет. С днём рождения, Казимир Северинович.</t>
+  </si>
+  <si>
+    <t>22.02.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8672</t>
+  </si>
+  <si>
+    <t>Верность — это новый премиум? У моего друга Лёши вышел вышел отличный разбор китайского ювелирного бренда Darry Ring — ребята продают помолвочные кольца строго по паспорту и только один раз в жизни. Я хочу посмотреть на этот кейс под немного другим углом. Потому что Darry Ring — это не просто хитрая маркетинговая уловка. Это, возможно, самая наглядная иллюстрация экономики доверия, которую я видел. При покупке клиент проходит жесткую верификацию через паспорт, распознавание лица и сверку с национальным реестром населения. Для премиальных линеек требуется ещё и нотариальное видеоподтверждение. По сути, это полноценный банковский комплаенс, только не для открытия счёта, а для предложения руки и сердца. Дальше ещё интереснее. У них на сайте работает открытый сервис Love Check: вбиваешь номер сертификата — видишь, подписывала ли пара «Соглашение истинной любви». По сути это публичный реестр отношений и социальное доказательство, который нельзя подделать. А недавно они пошли в железо: выпустили парные умные кольца, которые активируются только через ту самую верификацию по реальному имени. Хитрецы оцифровали верность и скрестили её с носимой электроникой. Но зацепило меня другое. Даже в случае развода ваш ID в системе остаётся заблокированным навсегда. Второе кольцо DR вам не продадут ни при каких обстоятельствах. По сути бренд продаёт абсолютную необратимость в упаковке обручальных колец. В результате ребята захватили 37% китайского рынка премиальных помолвочных колец. Tiffany позади, у ребят уже более 500 магазинов, а флагманский бутик расположился прямо под Лувром. И всё это работает в стране, где число браков падает каждый год с 2014 года. Чем меньше людей решается на этот шаг, тем выше ставки для тех, кто решился. И тем больше смельчаки готовы заплатить за доказательство серьёзности своих намерений. В мире, где всё стало подписочным, отменяемым и шеринговым, кто-то догадался продавать единственное, что нельзя вернуть — верность. И оказалось, что именно за это люди готовы платить самую высокую цену. Хотя мы-то с вами знаем, что никакие китайские смарт-кольца по паспорту не скрепляют отношения так надежно, как старая добрая совместная ипотека на 30 лет. Вот где настоящая необратимость.</t>
+  </si>
+  <si>
+    <t>22.02.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8671</t>
+  </si>
+  <si>
+    <t>Сегодня Прощёное воскресенье и последний день Масленицы. Самое время подводить итоги, сверять цифры на весах и просить прощения у своей поджелудочной. Признавайтесь, сколько уже закрыли блинных колец активности?</t>
+  </si>
+  <si>
+    <t>21.02.26 16:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8670</t>
+  </si>
+  <si>
+    <t>Олимпиада по думскроллингу Пока наши умные часы стыдливо показывают 3000 шагов за день, мы с вами умудряемся ставить олимпийские рекорды. Правда, только большим пальцем. Аналитики HarrisX и TollFreeForwarding подсчитали, что в среднем современный человек проскролливает ленту на 138 километров в год. Ваш большой палец ежегодно пробегает больше трёх марафонов, пока вы неподвижно сидите в кресле. Алгоритмы построили безупречный тренажёр. Мы старательно наматываем виртуальные километры в погоне за дешёвым дофамином, сжигаем фокус и энергию, но не сдвигаемся ни на миллиметр. Иллюзия движения, от которой устаёшь по-настоящему. Умение вовремя спрыгнуть с этой дорожки — настоящая суперсила и главный навык для сохранения кукушки в 2026 году. Сколько цифровых километров вы уже пробежали в этом году?</t>
+  </si>
+  <si>
+    <t>21.02.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8669</t>
+  </si>
+  <si>
+    <t>Мартышка на миллион Если вы каким-то чудом пропустили историю японской макаки по имени Панч — срочно доставайте платочки. На сегодня это самая популярная обезьяна в мире и наглядный кейс, как уместная эмпатия от бренда взрывает охваты сильнее любых многомиллионных бюджетов корпораций. Осторожно, от контекста может защемить сердечко. В японском зоопарке живет 6-месячный Панч. Он сирота, которого не приняла стая. Поскольку приматам для выживания критически важен тактильный контакт, волонтёры подсовывали малышу разные предметы. Выбор Панча пал на орангутана Djungelskog из IKEA. Плюшевая игрушка стала для него мамой, защитником и островком безопасности. Кадры, где одинокий малыш жмется к плюшевому зверю, порвали интернет. Люди плакали, шерили рилсы и массово видели в беззащитном Панче себя. История моментально превратилась в глобальное реалити-шоу. А дальше начинается деликатный ситуативный маркетинг. Как реагирует типичная корпорация на такой стихийный ситуатив? Либо полностью игнорирует, либо пишет душный пресс-релиз. Как реагирует моя любимая IKEA? 1. Скорость и масштаб: они моментально отправляют в зоопарк 33 новые игрушки, чтобы у Панча всегда была поддержка. 2. Интеграция в продукт: в испанском подразделении IKEA у орангутана появляется трогательная приписка — «Мама Панча». Что было дальше: — Посещаемость зоопарка Итакава улетает в космос — рост в 5 раз. — Игрушки Djungelskog в IKEA уходят в моментальный солдаут. — Подключаются темщики и перекупы, которые скупают плюшевых орангутанов и перепродают их втридорога на волне хайпа. В чем секрет? IKEA не стала запускать топорную рекламу «купи обезьянку со скидкой по промокоду PUNCH». Вместо того, чтобы попытаться продать игрушку, они стали соучастниками трогательной и человечной истории. 0% корпоративного кринжа, 100% искренности. И последние новости для тех, кто уже распереживался. На днях Панча наконец-то крепко обняла взрослая обезьяна Онсинг. Малыш потихоньку начал вливаться в настоящую стаю, играет с сородичами и участвует в груминге. Плюшевая мама сделала свое дело. Так что иногда лучшая маркетинговая стратегия — просто быть человеком в нужный момент.</t>
+  </si>
+  <si>
+    <t>21.02.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8668</t>
+  </si>
+  <si>
+    <t>Первая афиша Бескромного в 2026 Год только начался, а мой рабочий гугл-календарь уже буквально трещит по швам. Пока многие ещё только раскачиваются и строят планы на весну, я продолжаю встречаться с теми, кто готов обновлять свою ментальную прошивку уже сейчас. В этом году фокус смещается: мы всё меньше боремся за внимание и всё больше выстраиваем ту самую экономику доверия со своими читателями и клиентами. Где можно поймать меня в первые месяцы нового года: 📍25 февраля в 21:00, онлайн Веду онлайн-презентацию Galaxy Unpacked вместе с соведущим мечты. Это закрытое событие от Технопарка. Погрузимся в дивный новый мир инноваций, где вы станете первыми, кто протестирует самые технологичные гаджеты на российском рынке. 📍 4 марта в 13:00, онлайн Участвую в онлайн-конференции Fuckup Conf вместе с топовыми спикерами вроде Александра Цыпкина, Максима Спиридонова и Ромы Зарипова. Никакого успешного успеха — буду предельно честно рассказывать о том, как идти туда, где страшно, и не опоздать на свой поезд. Участие бесплатное, а регистрация через бота. 📍 5 марта в 15:30, Москва, РЭУ им. Г. В. Плеханова Закрытое выступление в рамках конференции по межпоколенческим коммуникациям. Буду объяснять, почему теория поколений не работает, как выстраивать коммуникации вдолгую и причём здесь экономика доверия. 📍 18 марта в 19:20, Москва и онлайн, Яндекс ПромоСреда Выступаю с темой «Экономика внимания — всё? Как бизнесу расти в эпоху экономики доверия». Поговорим о том, как выстраивать долгосрочные отношения с аудиторией, когда старые воронки перестают работать. Участие бесплатное по предварительной регистрации на сайте. 📍 27 марта в 13:20, Тюмень Лечу на Telegram Conference Ural 2026. Расскажу всё про стратегии выживания в нашем любимом Telegram: как сохранить канал, аудиторию и влияние вопреки всему в 2026 году. Билеты и детали — на сайте конференции. А дальше будет еще жарче. Сохраняйте даты моего весенне-летнего турне: 📍 24-29 апреля, Кейптаун — выступаю на IzmeniSoznanie 📍 19-24 мая, Нижний Новгород — встречаемся на ЦИПР и Тех-Френдли Викенд 📍 7-12 июня, Сочи — традиционно увидимся на Gastreet Если вашим коллегам и друзьям пора освежить взгляд на тренды, продюсирование в медиа и развитие личного бренда, обязательно перешлите им этот пост. Москва, Тюмень, Сочи, Нижний, Кейптаун — мой маршрут построен. В каком городе ждать вас в гости?</t>
+  </si>
+  <si>
+    <t>21.02.26 05:46</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8667</t>
+  </si>
+  <si>
+    <t>Почему бесконечная погоня за трендами вас только выматывает Кажется, мы живём в невротичной гонке за новизной. Каждую неделю — новая нейросеть, очередной убийца всех предыдущих инструментов или революционная стратегия продаж. Стоит пропустить один тренд — и появляется липкое чувство, что ты безнадёжно отстал и выпал из игры. Но есть нюанс. Математик Нассим Талеб в таких случаях напоминает про эффект Линди. Суть правила в том, что ожидаемая продолжительность жизни феномена прямо пропорциональна тому, сколько он существовал до этого. Например, книга Дейла Карнеги, которую читают уже почти век, почти наверняка будет актуальна и через сто лет. А вот свежий PDF-гайд «100 секретных промптов для ChatGPT», скачанный на прошлой неделе, имеет все шансы превратится в цифровой мусор уже к осени. Инструменты устаревают с космической скоростью. Человеческая психология — нет. Да, скорость распространения новых технологий феноменально выросла. Кажется, что сейчас нужно тупо впахивать 24/7, пытаясь угнаться за каждым трендом. Но в мире, где контент генерируется по клику, не всегда побеждает тот, кто быстрее освоил новый промпт. А тот, кто развивает вечные «линди-навыки»: — умение рассказывать вдохновляющие истории; — эмпатию; — способность держать слово; — искусство сложных переговоров. Синтетику мы делегируем алгоритмам. А вот доверие алгоритмизировать пока не вышло. Какой навык, неподвластный времени, вы качаете прямо сейчас?</t>
+  </si>
+  <si>
+    <t>20.02.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8666</t>
+  </si>
+  <si>
+    <t>Парадокс масштаба Если посмотреть на дистанции всей карьеры — мы уверенно растём, строим личные бренды и набираем обороты. Но если посмотреть в разрезе одного конкретного рабочего дня (особенно пятничного) — это больше напоминает отвесное падение в эмоциональную пропасть. Когда вам в следующий раз покажется, что всё летит на дно — просто отдалите масштаб. Очередной локальный спад пройден. Дожили, выдохнули, сдюжили. Доброго пятничного вечера.</t>
+  </si>
+  <si>
+    <t>20.02.26 12:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8660</t>
+  </si>
+  <si>
+    <t>Nikon взломали экономику доверия Пока мы с вами обсуждаем, как нейросети генерируют идеальную синтетику, маркетологи Nikon выкатили свое «Собачье сердце» — роскошный спецпроект Heartography. На собаке закрепили умную камеру с пульсометром. Как только сердце животного начинало биться чаще от радости или волнения — камера автоматически делала кадр. Спусковым крючком служила чистая физиологическая эмоция. Я считаю, что это идеальный мастер-класс по эмоциональному маркетингу. Мы живем в эпоху тотального дефицита доверия, где корпорации тратят миллионы на имитацию искренних реакций. А Nikon просто отдал создание контента тому, кто физически не способен врать. Алгоритм может нарисовать безупречный закат за секунду, но он пока не умеет радоваться возвращению хозяина домой. А именно это сейчас продает лучше всего. Надень такую камеру на нас в пятницу вечером — от чего она щелкнет? SMS с зарплатой, курьер с доставкой еды или хлопнувший крышкой ноутбук?</t>
+  </si>
+  <si>
+    <t>20.02.26 10:18</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8659</t>
+  </si>
+  <si>
+    <t>Как нейросети решают, куда вы пойдете в пятницу Создавая цифровых аватаров, я всё чаще ловлю один парадокс нашей эпохи. Чем больше вокруг безупречной цифровой синтетики, тем острее наша тяга к аналоговому и эмоциональному. Лента.ру пишет, ссылаясь на данные Яндекс Афиши, что по итогам 2025 года рынок офлайн-мероприятий взлетел на 28%. Россияне потратили на концерты рекордные 28,6 млрд рублей. Почти половина всех продаж сервиса ушла на живую музыку, обогнав кино и театры. Мы всё чаще голосуем рублем за ту атмосферу, что нельзя воссоздать в наушниках с шумоподавлением. А теперь самый ироничный момент. Обратно в концертные залы нас вернул именно диджитал, поскольку сегодня доля цифровых продаж достигла 74%. Например, оборот прямых продаж билетов на Яндекс Афише вырос до 46,6 млрд рублей, через партнеров продали еще на 13,4 млрд. Вся эта воронка работает незаметно: ты слушаешь трек в «Яндекс Музыке», алгоритм подкидывает персональную рекомендацию концерта прямо внутри стриминга, и ты покупаешь билет в пару кликов, вообще не выходя из контекста. Так формируется та самая экономика доверия, где барьер между желанием и покупкой стирается полностью. Алгоритмы научились выстраивать отношения с нами настолько тонко, что мы искренне считаем этот выбор своим. В 2026 году стадионы собирают не билборды на улицах, а магия своевременного пуш-уведомления на вашем айфоне.</t>
+  </si>
+  <si>
+    <t>20.02.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8655</t>
+  </si>
+  <si>
+    <t>Самый омерзительный Rolex в истории В мире люкса, где царит снобизм и швейцарская точность, появился абсолютно безумный прецедент. Испанский бренд одежды с говорящим названием MilfShakes решил взломать систему самым извращенным способом. (Надеюсь, вы уже позавтракали, прежде чем читать дальше). Они взяли оригинальный Rolex Oyster Perpetual 2020 года и отдали его на кастомизацию мухам. Сразу оговорюсь, что это не официальная коллаборация с часовым гигантом, а чистой воды панк-арт. Часы разобрали, а циферблат поместили в прозрачный террариум с роем живых насекомых. Мух поили водой со специальными красителями и кормили мясом. Поскольку эти насекомые переваривают пищу вне своего организма, они буквально покрывали циферблат своими ферментами, расписывая его хаотичными узорами. Весь этот тошнотворный, но весьма завораживающий перформанс — тонкая игра слов вокруг английской идиомы «Time flies», что дословно переводится и как «время летит», и как «мухи времени». Идеологически авторы столкнули лбами две противоположности: вечность холодной стали и хаос природы с мимолетностью жизни мух, чей век длится всего около 10 дней. А теперь следите за руками. Покупать часы со следами мушиной рвоты за полную стоимость вряд ли кто-то решится. Поэтому бренд сделал гениальный ход: они выставили этот единственный в своем роде экземпляр на лотерею, где билет стоит всего 3 евро. В итоге ролик завирусился и собрал больше 5 миллионов просмотров. По сути, ребята купили себе колоссальный мировой охват по цене одних часов и коробки с насекомыми. Уверен, что победитель лотереи потом пойдет перепродавать этот шедевр на условном Авито с классической припиской «муха не сидела».</t>
+  </si>
+  <si>
+    <t>20.02.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8654</t>
+  </si>
+  <si>
+    <t>Идеальная диверсификация личного бренда Когда днём ты лицо глобального кондитерского бренда, а вечером — амбассадор подростковых махровых носков «Заря». Никакого снобизма. Просто ипотека сама себя не закроет.</t>
+  </si>
+  <si>
+    <t>19.02.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8653</t>
+  </si>
+  <si>
+    <t>Сколько стоит ваша лень? Рабочий день стремительно движется к концу, а вы, возможно, уже сделали главное — весь день профессионально выглядели занятыми или читали любимые каналы. На Reddit завирусилось приложение WeAreLazy для iOS — трекер, который считает, сколько денег вы заработали, имитируя бурную деятельность в рабочее время. Вы просто вбиваете свою зарплату, запускаете таймер в моменты прокрастинации и смотрите, как вам капают деньги. Кстати, в приложении есть расчёты в рублях и даже глобальный рейтинг топовых прокрастинаторов. Срочно перешлите коллеге, который прямо сейчас сидит с очень умным и задумчивым лицом. Пусть хотя бы счетчик включит.</t>
+  </si>
+  <si>
+    <t>19.02.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8652</t>
+  </si>
+  <si>
+    <t>Доверяй, но проверяй Давайте начистоту. Когда вы сдаете свою квартиру постороннему человеку, пускаете в дом новую няню или идете на свидание с незнакомцем из Тиндера, вам безумно хочется знать, нет ли у него миллионных долгов. В России сейчас колоссальный кризис доверия: исследования показывают, что незнакомым людям доверяют лишь 25% граждан (для сравнения, в Швеции — 63%). Вчера я был на закрытой презентации сервиса «Карма» от БКИ «Скоринг Бюро». Ребята сделали очень крутой продукт — первый в России интерактивный трекер финансового здоровья. И это отличный ответ на растущий запрос о доверии. Физическое здоровье мы проверяем ежегодными анализами, а финансовое до сих пор оставалось слепой зоной. «Карма» собирает вашу финансовую дисциплину за последние 3 года: платежи по кредитам, налоги, штрафы, долги по ЖКХ и даже банкротства. Это ваш личный кабинет порядка, где свой рейтинг видите только вы. Сервис показывает, как вас видят банки и другие организации в финансовой среде, подсвечивает проблемные места и дает конкретные советы, как их исправить. Но главная фишка — возможность поделиться «Кармой». Вы можете добровольно сгенерировать QR-код или ссылку, чтобы доказать свою надежность. Арендодателю, будущему боссу или новому партнеру своей жизни. И пока остальные прячут скелеты в шкафу, выигрывает тот, кому нечего скрывать. Проверить свою «Карму» и узнать, сколько стоит ваша репутация можно по ссылке.</t>
+  </si>
+  <si>
+    <t>19.02.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8651</t>
+  </si>
+  <si>
+    <t>Инфляция интеллекта: как ChatGPT загнал нас в ловушку Мартовский номер The Atlantic вышел с тревожным диагнозом на обложке: «Америка не готова к тому, что ИИ сделает с рабочими местами». Не «сделает когда-нибудь», а к тому, что происходит прямо сейчас. Как хлёстко подмечает автор статьи Джош Тирангиел, ИИ — это первая в истории человечества прорывная технология, которую быстренько превратили в настоящего троянского коня для всех работяг. За красивыми лозунгами в презентациях вроде «ускорения трансформации» и «переосмысления рабочих процессов» прячется беспощадная арифметика: машина уже сейчас анализирует отчеты в 10 раз быстрее, чем вы допьете свой утренний капучино на альтернативном молоке. И пока экономисты рисуют графики с плавным переходом рынка на ближайшие 70 лет, CEO техногигантов дают нам 18 месяцев на автоматизацию офисной рутины. Большинство корпораций об этом скромно молчат, и это молчание напоминает акулий плавник над водой. Нет, компании не выгоняют толпы на мороз — они просто перестают нанимать. Но глобально меня пугает даже не это. С древнейших времён умение глубоко анализировать было элитным навыком. Сегодня алгоритм делает это за секунды. Культурный капитал перестает быть дефицитом, перемалывая саму логику распределения статуса в нашем обществе. И здесь начинается хитрая когнитивная ловушка, которую я с 2023 года четко отслеживаю на себе. Мы все искренне верили, что делегировав рутину условному Claude, получим свободное время. Раньше, чтобы собрать фактуру или сделать сложную задачу, мне нужно было два часа. Сейчас — 20 минут, а то и две. Казалось бы: вот оно, время на прогулку с собакой, на семью, и просто подумать. Но искусственный интеллект не поменял мой способ работать — он дико его ускорил. Я закрываю задачу за 20 минут и моментально беру следующую. Потом еще одну. Быстрый результат дает бешеный выброс дофамина, а человеческий мозг это обожает. Я каждый день ловлю себя на ощущении, что лечу в японском скоростном экспрессе на скорости 300 км/ч, за окном мелькает жизнь, а я не могу выйти из вагона. Мне куда проще открыть новую вкладку с ChatGPT, чем дернуть стоп-кран и пойти наконец отдыхать. Нейросети обещали нам свободу. Пока они дали нам ускорение как новую норму. А это, как выясняется, совсем не одно и то же. Вы тоже мчитесь в этом поезде, или наконец-то нащупали тормоз?</t>
+  </si>
+  <si>
+    <t>19.02.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8650</t>
+  </si>
+  <si>
+    <t>🔥 «Мы ищем человека, который будет гореть проектом» ⏪Запускаем цикл постов про самые триггерные фразы, которые можно услышать на собеседовании или прочитать в описании вакансии. И рассказываем, почему их лучше не пропускать при трудоустройстве и о каких проблемах в компании они могут сигнализировать⏩#звоночек ➡️ Стартуем с «Мы ищем человека, который будет гореть проектом». Идея «гореть на работе» кажется социально одобряемой, горящих и мотивированных целью сотрудников охотнее нанимают, ожидая от них высокой эффективности. Но есть нюанс. Например, канадское исследование показывает противоположные результаты таких горящих энтузиазмом сотрудников. Ученые, проанализировав ответы 3715 сотрудников из 12 организаций, обнаружили, что сотрудники, движимые великой целью, испытывают значительно больший стресс и имеют более низкие показатели благополучия, устойчивости и эффективности, чем те, кто не горит великой целью, а просто работает. Туда же стресс от стирания цифровых границ. Согласно большому опросу 4225 работников, проведенному компанией YouGov, 55% сотрудников чувствуют давление, заставляющее их отвечать на звонки или проверять электронную почту вне рабочего времени. «Мы ищем человека, который будет гореть проектом» означает бесконечные переработки, тотальное стирание границ между жизнью и работой, подмену достойных условий труда требованиями слепого энтузиазма. Скорее всего, в нагрузку вы получите обязанности тех, кто их избегает. Это синоним абсолютно хаотичной организации процессов. Когда рабочие сообщения прилетают в 11 вечера или в выходные, вынуждая вас отвлекаться. Когда вы будете испытывать вину, делая ровно столько, сколько оговорено, и злость от постоянных посягательств на ваше законное время отдыха, обеда и отпуска, — говорит психолог и научная журналистка Мария Потудина.</t>
+  </si>
+  <si>
+    <t>19.02.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8649</t>
+  </si>
+  <si>
+    <t>Ваши самые дорогие 120 минут в сутках В 1782 году 26-летний Моцарт отправил сестре письмо со своим расписанием, от которого любой современный CEO лёг бы на пол и заплакал. Подъём в 6 утра. С 7 до 9 — сочинение музыки. Самое сложное, интеллектуальное и важное — строго первым делом с утра пораньше. Не после обеда, не вечером, и не когда прилетит муза. Моцарт не знал слова «хронобиология», но интуитивно взломал систему продуктивности. Современная нейронаука подтверждает, что сразу после пробуждения случается так называемый утренний выброс кортизола. Это не стресс, а чистое топливо для вашей префронтальной коры. Золотое время, когда внимание на пике, мелатонин на минимуме. Утром наш мозг буквально заточен под стратегические задачи. Кстати, Моцарт был далеко не единственный, кто это понял. Хемингуэй писал с 6 утра, пока весь мир спит и никто не тревожит. Тим Кук в 4 утра уже разбирает стратегию Apple. Это правило проверяю и я на себе уже четвёртый год. Все утренние тексты в этом канале написаны строго до 7 утра. Это единственное время, когда мои мысли кристально чистые, а рабочие уведомления ещё не рвут сознание на части. А всё потому что до 9 утра вы строите свою жизнь. После 9 — обслуживаете чужую.</t>
+  </si>
+  <si>
+    <t>18.02.26 14:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8648</t>
+  </si>
+  <si>
+    <t>Пластмассовый мир победил Пока мы с вами вылизываем сценарии и ставим идеальный свет, три китайских стажера управляют фермой из 150 аккаунтов в TikTok. Они генерируют 24/7 тонны нейрослопа и зарабатывают больше полмиллиона рублей в месяц. Это стратегия саранчи, где качество вообще не имеет значения. Если в тренды залетит хотя бы 1% видео — алгоритмы щедро нальют трафик, а рекламодатель заплатит владельцам фермы. Самое ироничное, что часть лайков и просмотров для этой фермы создают другие такие же фермы. И это не моя паранойя. Согласно свежему отчету Imperva, 49,6% всего интернет-трафика в мире уже генерируют боты. Поздравляю, мы с вами официально стали цифровым меньшинством. Теперь мы наблюдаем, как теория мёртвого интернета переходит в фазу 2.0, где боты создают контент, боты его смотрят, и боты его комментируют. Замкнутый цикл производства цифрового шума, в котором человек — лишнее звено. Кстати, если вы сейчас решите, что это написал ChatGPT — значит, граница уже стёрлась.</t>
+  </si>
+  <si>
+    <t>18.02.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8647</t>
+  </si>
+  <si>
+    <t>Инструкция не прилагается Как вы уже знаете, со дня на день я стану папой. Я перечитал гору литературы, прослушал десятки подкастов и посмотрел тысясчи рилсов, но чем ближе срок, тем отчётливее понимаю, что к ребёнку не прилагается инструкция. И что ещё страшнее — ко мне как отцу тоже. Нас никто этому не учит. Мужчина узнаёт, что он стал отцом, и дальше действует по наитию, по памяти из собственного детства, по обрывкам чужого опыта. Кто-то справляется. Кто-то не очень и отдаляется. А кто-то даже не замечает, в какой момент из «мы» стало «она с ребёнком и я с работой». Именно поэтому я залип на одну новость, которая сначала показалась мне маркетинговым троллингом. «Гарантия на мужа». Звучит как кликбейт, но за провокацией стоит первая в России научная методология укрепления семьи, которую Группа Родина внедрила в свои жилые кластеры СОЮЗ и «Родина Парк». Девелопер понял, что семья рушится не из-за отсутствия любви, а из-за быта и стресса. И они решили это «починить» средой — в проектах работает целая система поддержки, от семейных психологов и сексологов до удобных сервисов, которые забирают рутину. Чтобы муж не сломался и был вовлеченным отцом, ему нужна среда, которая снижает стресс и повышает окситоцин, базовый гормон привязанности. Кому интересно - здесь об этом девелопер пишет подробней. Я пока не знаю, каким отцом я буду. Но одно понимаю точно: отцовство — это не талант, с которым рождаются. Это система привычек, которую ты выстраиваешь. И круто, когда твой дом тебе в этом помогает. А что инструкция не прилагается — может, оно и к лучшему. Значит, можно написать свою.</t>
+  </si>
+  <si>
+    <t>18.02.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8646</t>
+  </si>
+  <si>
+    <t>Бизнес-ланч вместо годовой премии Помните, как мы все били себя в грудь, обещая не возвращаться в офисы? HR-директора услышали нас и сменили тактику. Вместо кнута они достали очень вкусный пряник. Business Insider пишет, что бесплатная офисная еда официально перешла из категории базового минимума в роскошный максимум. Ради гастрономических впечатлений зумеры и миллениалы реально готовы отказаться от классических корпоративных плюшек вроде ДМС или фитнеса. В экстремистской и запрещённой Meta сотрудникам подают ягненка с мятой и гранатовой патокой. В Google можно отведать ремесленную пиццу и карибскую курицу. А в инвестиционном гиганте KKR утро работяги начинается не с планерки, а с личного бариста и смузи-станции. Компании быстро просекли фишку: чтобы вернуть людей с удаленки, нужен не просто суп с котлеткой из столовки, а полноценный ресторанный опыт. И нет, не потому что они такие добряки. Просто накормить вас изысканным ланчем всё равно куда дешевле, чем платить реальные бонусы, выдавать опционы на акции или давать долю в компании. Неудивительно, что рынок корпоративного кейтеринга уже обогнал свадебный по выручке, а к 2027 году перевалит за $103 млрд. А что выберете вы — роскошный обед каждый день или годовой бонус деньгами?</t>
+  </si>
+  <si>
+    <t>18.02.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8645</t>
+  </si>
+  <si>
+    <t>Ни дня без комментария о судьбе Telegram Кажется, я становлюсь штатным обозревателем блокировок и замедлений Telegram. Forbes выпустил большой материал о том, что происходит с рынком рекламы в Телеграме на фоне последних событий. Редакция спросила, обидно ли, что рынок сжимается? Мы обсудили это в отличной компании экспертов — Кирилл Диденок (Didenok Team), Юлия Удовенко (Realweb), Наиля Асланова («Бунт») и коллеги из TanukiFamily. Похоже, к пятнице я выйду на уровень неофициального пресс-секретаря нашего любимого мессенджера. Коллеги, а если честно: у вас уже собран тревожный чемоданчик для переезда в MAX, или вы планируете оставаться в Telegram до последнего?</t>
+  </si>
+  <si>
+    <t>18.02.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8644</t>
+  </si>
+  <si>
+    <t>Эпидемия одиночества В 2015 у нас были шумные компании, споры до хрипоты, неловкие паузы и то самое человеческое плечо. Это было хаотично, энергозатратно, иногда больно, зато очень по-настоящему. К 2026 мы с вами успешно оптимизировали этот хаос. По данным ВЦИОМ, за последние 10 лет число россиян, у которых нет ни одного друга, выросло в 1,5 раза. Европа не отстаёт: согласно докладу Еврокомиссии, у каждого десятого европейца нет никого, к кому можно обратиться за помощью. Мы просто заменили сложных людей на идеальные дофаминовые суррогаты: — ChatGPT всегда эмпатичен, вежлив и до тошноты услужлив. — Netflix выдает эмоций строго по расписанию и без истерик. — Штанга в зале никогда не говорит о политике и не просит в долг до зарплаты. Это удобно. Это безопасно. Это стерильно. Но у меня есть липкое ощущение, что за этим комфортом мы теряем базовый навык — способность выдерживать сложность другого человека. Мы меняем эмпатию на иглу алгоритмов, а глубокую привязанность — на ежемесячную подписку в App Store. Человек становится всё более защищенным и комфортным, но всё более одиноким. А теперь скажите честно, скольким людям вы можете позвонить со своей бедой в 3 часа ночи, зная, что они точно возьмут трубку?</t>
+  </si>
+  <si>
+    <t>17.02.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8643</t>
+  </si>
+  <si>
+    <t>Владеть — прошлый век Двадцать лет назад успешный человек выглядел так: квартира в собственности, машина в собственности, дача в собственности. Чем больше ты владеешь — тем больше ты значишь. Накопление вещей было главной жизненной стратегией. Как минимум со своей машиной последние годы эта формула тихо ломается. И причин сразу две. Первая — дорого и много забот. Вторая — ценности. Даже те, кто может себе позволить, всё чаще задают вопрос: зачем платить за актив, который 22 часа в сутки стоит, дешевеет и генерирует расходы? Цифры из каршеринга подтверждают оба тренда одновременно. Число поездок в каршеринге Яндекс Драйв выросло на 35% год к году. Парк в Москве вырос на 27%. Люди стали чаще ездить на арендованных авто. И это не только про машины. Коворкинг вместо своего офиса. Самокат у метро вместо самоката в коридоре. Аренда вместо ипотеки на полжизни. Где-то выбор продиктован деньгами, где-то — осознанностью. Владение когда-то было доказательством, что ты справился. Теперь оно всё чаще выглядит как якорь — привязывает, обязывает, дорожает, устаревает и требует внимания. Мы входим в эпоху, где статус — это не то, чем ты владеешь, а то, насколько легко ты можешь без этого обойтись.</t>
+  </si>
+  <si>
+    <t>17.02.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8642</t>
+  </si>
+  <si>
+    <t>Мы объединились с друзьями, чтобы порадовать вас приятными подарками, — поэтому запускаем розыгрыш! Среди призов — техника и сертификаты, которые точно пригодятся каждому: — фен-стайлер BORK — электрическая зубная щётка BORK — сертификат на 10 000₽ — два сертификата по 5 000₽ Как участвовать: ⭕️Подписаться на Telegram-канал Технопарк ⭕️Подписаться на Telegram-канал No Name Buro ⭕️Подписаться на канал Бескромный ⭕️Подписаться на канал Сторис Жени ⭕️Подписаться на канал Бахчисарайские гвоздики ⭕️Подписаться на канал Idris Gitinaev — и нажать кнопку «Участвую» под этим постом Конкурс проходит с 17 по 28 февраля, победителей автоматически выберет бот. 28 февраля в 18:00 подведем итоги. С подробными правилами конкурса вы можете ознакомиться по ссылке. Участников: 7281 Призовых мест: 5 Дата розыгрыша: 17:58, 28.02.2026 MSK (завершён) Победители розыгрыша: 1. Ростислав Сафонов - 53gbvs (переразыгран) 2. MAKKORA рок - 52o6ek 3. Беляев Василий - 53g451 (переразыгран) 4. Kehly - 53g51h (переразыгран) 5. Flameweaver - 53fsdd</t>
+  </si>
+  <si>
+    <t>17.02.26 13:09</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8641</t>
+  </si>
+  <si>
+    <t>Меня спросили, пора ли бизнесу и авторам переезжать из Telegram? Короткий ответ: нет. Длинный — в моём свежем комментарии для Бизнес ФМ.</t>
+  </si>
+  <si>
+    <t>17.02.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8640</t>
+  </si>
+  <si>
+    <t>Здоровье не купишь Мы привыкли думать, что биохакинг — это дорогая игрушка для миллиардеров. Что нужно переливать плазму девственниц, спать в криокамере и нанимать штат из 30 врачей, как это делает миллиардер Брайан Джонсон. А теперь просто взгляните на этот график. Слева — Брайан Джонсон. Тратит на биохакинг $2 000 000 в год. Справа — Дмитрий Веремеенко. Тратит скромные $3 300 в год. Результат по омоложению организма практически идентичный. Разница в бюджете — в 600 раз. Это всё, что вам нужно знать про волшебные таблетки, секретные методики миллиардеров из Кремниевой долины и прочий биохакерский люкс. Человеческий организм не берет взятки. Ему плевать, сколько стоит ваш нутрициолог. Ему важно только то, что вы делаете системно каждый день. Кажется, нам пора перестать искать отговорки, что у нас нет денег на здоровье. У нас нет дисциплины. А она, к счастью, бесплатная.</t>
+  </si>
+  <si>
+    <t>17.02.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8634</t>
+  </si>
+  <si>
+    <t>Помните, я писал, как финские директора из Nokia проводили совещания на полке в сауне? Кажется, тренд сделал полный круг и вернулся в Россию, но уже в новом прочтении. Вчера я сходил в «Огниво» по приглашению моих друзей из Т-Бизнеса. И это, пожалуй, самый нативный и правильный коллаб, который я видел за последнее время. Суть очень простая: пока технологии Т-Бизнеса молча и эффективно крутят шестеренки предпринимательской рутины (счета, налоги, отчеты), вы занимаетесь главным. Собой, стратегией и людьми, с которыми эту стратегию строите. Мы тестировали специальные программы парения, и это чистый кайф. Никакого надменного пафоса, только живое общение. Мы даже сами собрали свой пар — выбирали травы, миксовали ароматы. Получился очень крутой опыт сотворчества, когда границы нетворкинга стираются быстрее, чем вода успевает испаряться на раскалённых камнях. The Global Wellness Institute справедливо пишет, что социальный велнес станет главным трендом 2026 года. Люди устали от зумов. Им нужен живой контакт и третье место, где можно смыть с себя роль эффективного менеджера и просто побыть собой. Это партнёрство подсветило мне важную мысль, что банк — не просто приложение в телефоне. Это партнёр, который страхует твою рутину, даже когда ты выдыхаешь в парной. Рутину — алгоритмам. Телу — пар. Голове — свободу Дела — с Т-Бизнесом.</t>
+  </si>
+  <si>
+    <t>17.02.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8633</t>
+  </si>
+  <si>
+    <t>Теория мёртвого найма Помните теорию мёртвого интернета? Уже не совсем конспирологическая идея о том, что большая часть сети — это боты, которые генерируют контент для других ботов, чтобы крутить охваты и поддерживать активность. Кажется, мы официально открыли филиал этой теории в HR. Следите за руками. Кандидат решил сэкономить время и отправил на собеседование своего ИИ-агента. Но он не учел, что компания тоже решила оптимизировать процессы и посадила проводить интервью нейросеть. В итоге два бота зацепились языками и выдали 14 страниц рафинированной корпоративной шизофрении в стиле: — Расскажите о себе? — Конечно! Я увлечённый профессионал, который отлично работает в динамичной среде. — Это очень глубокий ответ. — Спасибо! Вы абсолютно правы. — Вы тоже абсолютно правы. — Мы оба абсолютно правы. — Вы абсолютно правы. — Вы абсолютно правы. Кажется, искусственный интеллект наконец-то прошел главный тест на человечность: он научился блестяще лить воду, имитировать бурную деятельность и бесконечно поддакивать начальству. Добро пожаловать в дивный новый мир.</t>
+  </si>
+  <si>
+    <t>17.02.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8632</t>
+  </si>
+  <si>
+    <t>Горькая правда жизни, которую от нас скрывают рекрутеры все эти годы. Распространите.</t>
+  </si>
+  <si>
+    <t>16.02.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8631</t>
+  </si>
+  <si>
+    <t>Ваши дети сидят в телефоне меньше вас Пока родители ругают детей за залипание в телефоне, свежая статистика тихонько переворачивает с ног на голову один из самых устойчивых мифов цифровой эпохи. Взрослые официально обогнали зумеров по экранному времени. По данным Apptopia, американцы старше 36 лет проводят в телефоне 352 минуты в день. Молодёжь 17–25 лет — 350. Разница вроде как смешная, но сам факт, что взрослые обогнали зумеров —уже не погрешность статистики. Пересечение случилось в конце 2024 и с тех пор старики активно уходят в отрыв. А теперь самое интересное. Пока я читаю в Вышке лекции о клиповом мышлении и поколении TikTok, молодёжь всё чаще выбирает осознанный дисконнект. Запросы на кнопочный телефон в Google выросли на 300% только за последний год. В Нью-Йорке подростки даже создали клуб луддитов, где собираются, чтобы читать бумажные книги и молчать. У молодых ребят модно быть офлайн. А что мы? А мы не можем. Потому что наш телефон — это не окно в мир, а капельница с дофамином и кортизолом. Мы постоянно проверяем новости из FOMO, мы отвечаем на рабочую почту в 23:00 из тревоги, мы контролируем всё и вся через приложения. Про Wildberries я даже не говорю. Вот вам ироничный парадокс. Поколение, которое яростно отнимало у детей планшеты и читало лекции про страшный синий свет перед сном, само проводит в экране почти шесть часов. Просто вместо Roblox у нас Wildberries, корпоративная почта и любимые телеграм-каналы. Когда в следующий раз захотите сказать подростку «хватит сидеть в телефоне» — сначала откройте своё экранное время в настройках. Только не показывайте результат детям.</t>
+  </si>
+  <si>
+    <t>16.02.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8624</t>
+  </si>
+  <si>
+    <t>Где искать мужчин в Телеграме? В телеграме есть забавный парадокс: вроде бы каналов миллионы, а читать особо нечего. Найти здесь харизматичный, яркий мужской голос без успешного успеха, криптоскама и перепечаток прошлогодних новостей — задача с той ещё звездочкой. Мы с коллегами из Men Today (бывший легендарный Men's Health) решили исправить эту несправедливость и проделали большую работу. Мы вручную просеяли тонны контента и собрали золотой список из 50 мужских авторских каналов, которые системно и с характером пишут про карьеру, деньги, привычки, культуру и мужскую повседневность. У нас получился культурный срез того, чем живут, о чем думают и как шутят современные мужчины, сохранившие здравый смысл и интеллект в мире победившего киберпанка. Проект вышел масштабным — он есть и на сайте журнала, и в свежем печатном номере по всей стране. Да, старый добрый глянец живее всех живых и также вкусно пахнет типографской краской. Чтобы вам не искать каждого автора вручную, мы упаковали всех в одну папку. Нажимаете одну кнопку — и ваша лента становится на 50 мужчин умнее. Кстати, дорогие рекламодатели и бренд-менеджеры, вы часто жалуетесь, что не у кого размещаться и в телеграме нет новых лиц. Считайте, что мы сделали вашу работу за вас. Сохраняйте список, пока он в открытом доступе. Не благодарите.</t>
+  </si>
+  <si>
+    <t>15.02.26 19:21</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8623</t>
+  </si>
+  <si>
+    <t>Почему я не спешу хоронить Telegram? Пока все паникуют из-за замедления Телеграма, я выступил гостем в подкасте о том, как в нём выживать, расти и зарабатывать, несмотря ни на что. Тайминг — идеальный. Алексей Самило позвал меня в подкаст TopSpeaker, и вместо стандартного интервью получилась часовая методичка по развитию персонального бренда в Telegram. Без воды и мотивационной каши — я раскрыл конкретные механики, которые эффективно работают в феврале 2026 года. В выпуске я раскладываю на пальцах, как работает перекачка аудитории в MAX и объясняю, кому это выгодно. Это 53 минуты концентрированной базы, где я называю реальные цифры и объясняю рыночные мифы: — Что общего у канала в Телеграме и классического телеэфира, и как это использовать — Как находить инфоповоды, которые залетают в космос по охватам — Жёсткий и деликатный кликбейт: где грань между «зацепил» и «обманул» — Как рекламодатели фильтруют блогеров и как не оказаться в красной зоне — ТОП-3 нейросети для контента, которыми я пользуюсь каждый день — Эксклюзив про MAX и будущее Телеграма Забирайте самое мясо по таймкодам: 💎18:45 — Как делать заголовки, которые пробивают баннерную слепоту, но не убивают доверие 💎21:17 — Как не попасть в красную зону брендов и не потерять деньги из-за одного поста 💎39:55 — Правило 10 минут: моя личная методика, как не атрофировать мозг, работая с ChatGPT 💎43:00 — Тот самый эксклюзив про MAX: откуда на самом деле там трафик и стоит ли туда бежать И в качестве вишенки на торте мы разыгрываем мою личную консультацию. Условия в конце выпуска. Если вы думали, что в Телеграме ловить уже нечего — наш выпуск убедит вас, что вы просто не там расставили сети. Смотрите нас там, где вам удобно: YouTube ll VK Видео ll Rutube</t>
+  </si>
+  <si>
+    <t>15.02.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8615</t>
+  </si>
+  <si>
+    <t>Где лечить «музейную усталость»? Наверняка вам знакомо это состояние, когда ты честно пытаешься впитать историю, стоя перед витриной с черепками XVI века, но мозг отключается уже на третьем зале. Классическая культура часто требует насилия над вниманием: купи билет, соблюдай тишину, сделай умное лицо. Но современные городские пространства начали тестировать другую гипотезу. Что, если культура будет не экспонатом под стеклом, а естественной средой обитания? Я называю это концепцией мягкого входа. Идеальный пример для меня сейчас — Коломенское, Царицыно, Воронцово и другие исторические парки Москвы. Это не просто парки или музеи-заповедники. Это историческое пространство, адаптированное под современную парадигму городского комфорта. Прошлое здесь не заперто в пыльных залах, а работает как уместный фон для досуга и прогулочного маршрута в парке: 1. История как декорация для жизни. Приезжаю кататься на коньках по одному из самых длинных катков в Европе на Царской набережной, а вокруг — панорамы, которые видели русские цари. Архитектура здесь работает как грандиозная декорация для создания уникального опыта, который нельзя было бы получить в любой другой локации. 2. Отсутствие барьера. Чтобы прикоснуться к наследию, здесь не нужна экскурсия. Достаточно сесть на красивый рождественский экспресс от метро и проявить немного любопытства к окружающей действительности. Исторические справки интегрированы даже в навигацию, новые знания становятся доступными для тех, кто готов к таким небольшим открытиям. А если захочется узнать чуть больше, то по первой ссылке поиска в браузере можно скачать бесплатный аудиогид — так получится настоящая историческая прогулка по парку. 3. Живой ритм культурных событий. Коломенское и другие локации не пытаются быть застывшими памятниками. Концерты, фестивали, сезонные события, гастрономия — всё это аккуратно встроено в ландшафт парков. Это не застекленная территория, где страшно кашлянуть, а живой организм, который незаметно для тебя самого развивает, образовывает, делает лучше. Изучать культуру безусловно важно, но иногда можно разрешить себе ей просто наслаждаться. В Коломенском это чувствуется особенно остро. Парк становится стартом для входа в культурный контекст и выходишь с ощущением, что наполнился чем-то важным и вечным. Поверьте человеку, который в последнее время выдает философский лонгрид с размышлениями после каждой своей прогулки в парке!</t>
+  </si>
+  <si>
+    <t>15.02.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8614</t>
+  </si>
+  <si>
+    <t>Жизнь после ChatGPT Пару дней назад я поймал себя на любопытной мысли, что впервые с осени 2022 года я уже больше недели не открывал ChatGPT. И, честно говоря, совершенно не тянет. До недавнего времени это был мой базовый инструмент для 99% задач. Но в последнее время что-то пошло не так, и ответы стали максимально пластмассовыми с нелепыми ошибками на ровном месте. Ощущение, что ты общаешься с очень уставшим, роботизированным клерком. Сейчас я использую ChatGPT разве что для расшифровки биохомии или для примитивного брейншторма, где нужно накидать базовых идей. Вот как сейчас выглядит мой джентльменский ИИ-набор: 1. Claude 4.6 Opus — мой креативный второй пилот Я открыл его для себя прошлой зимой, а сейчас флагманский Claude окончательно стал моим главным инструментом. Моё главное открытие — это функция Skills. Я перенес туда большинство своих рабочих процессов: просто зашиваешь нужные инструменты и инструкции в скиллы, и больше не надо прыгать между десятком кастомных GPTs. Это абсолютно новый уровень взаимодействия. 2. Gemini 3 Pro — самая умная модель Неожиданно, но именно Gemini 3 Pro оказался лучшим в сложных стратегических задачах, фактчекинге и логике. Сейчас это самая шустрая и думающая модель на рынке. Мне очень нравится, как глубоко она умеет погружаться и рационализировать. Там, где ChatGPT даёт поверхностный ответ или галлюцинируют, Gemini 3 Pro реально закапывается в тему, анализирует десятки источников и строит сложные логические цепочки. И да, на мой взгляд сейчас это лучшая модель для работы с текстом. 3. NotebookLLM — для исследований и синтеза идей Он стал незаменим для работы с гигантскими объемами данных. Это мой персональный аналитический центр: скармливаешь ему десяток PDF, отчетов или книг — и получаешь кристально чистую выжимку сути. Идеально, когда нужно быстро погрузиться в новую тему, не тратя часы на чтение воды. 4. Manus — автономный агент Если остальные — это умные консультанты, то Manus — это полноценный цифровой сотрудник. Он работает как полноценный ИИ-агент: сам ходит по сети, ищет информацию, сводит презентации и выполняет комплексные цепочки задач. Это то самое чувство, когда работа делается сама, пока я пью свой капучино на нормальном молоке. Но смена приложений — это только верхушка айсберга. Этот месяц подсветил для меня нечто более масштабное. Я окончательно перестал использовать ИИ в формате «Гугл, как пожарить яичницу?». Моя роль изменилась. Теперь это больше напоминает работу дирижера с огромным оркестром. Я больше не пытаюсь сыграть на всех инструментах сам. Мне важнее удерживать общий замысел, концепцию и смыслы, опираясь на свой вкус и насмотренность. А нейросети и агенты превращаются в мощный оркестр, который исполняет всё более комплексные и технически сложные партии. И тут кроется главная мысль, от которой я безумно вдохновляюсь, хотя ладошки изрядно потеют. Мы входим в эпоху когнитивного изобилия. Когда алгоритмы воспроизводят сложнейшие операции быстрее и дешевле, исчезает не мышление, а его редкость. Интеллект, эрудиция и анализ перестают быть дефицитом. Они становятся базовой функцией по подписке за $20. Любой навык, основанный исключительно на знании и технике исполнения, стремительно обесценивается. Что тогда остается нам? Какую роль занять? Остаётся то, что нельзя оцифровать. Доверие. Живое присутствие. Эмпатия. Сложная фасилитация и глубинная трансформация. Те процессы, вход в которые измеряется десятилетиями личного опыта, экспериментов и ошибок. Я верю, что главная компетенция ближайшего будущего — это стать архитектором синергичных систем. Тем, кто умеет создавать среды, где люди мыслят в сотворчестве с машиной, но не теряют при этом себя как субъекта. А вы всё еще сидите на ChatGPT или уже пересобрали свой набор инструментов?</t>
+  </si>
+  <si>
+    <t>15.02.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8613</t>
+  </si>
+  <si>
+    <t>Людям не нужен ваш логотип У каждого из нас дома есть этот стыдливый ящик. Там покоятся брендированные пауэрбанки, умирающие на 15-й минуте, ручки и ежедневники за 2018 год. Формально это называется корпоративное внимание, но ощущается как способ освоить бюджет и списать сувенирку. Давайте начистоту: лучший подарок коллеге или партнеру — это не ваша фантазия, а его свобода. Свобода выбрать то, что нужно ему, а не отделу закупок. Почему подарочная карта Золотого Яблока — это самый рациональный способ поблагодарить команду? — Это легальный дофамин. Вы дарите не вещь, а возможность выбрать подарок себе. — Это универсально. Золотое Яблоко давно стало маркетплейсом с техникой, товарами для дома, БАДами для выживания в офисе и, конечно, косметикой на любой вкус. — Это удобно. Оформить карты для бизнеса можно онлайн, хоть на 5, хоть на 500 человек. Можно подарить пластик в руки, а можно выбрать электронную карту с анимацией на почту. Это сигнал, что вы цените коллег и уважаете их вкус. А признание мотивирует куда сильнее, чем очередная грамота. Оформите по ссылке подарочные карты как для бизнеса, так и для друзей и близких. И да — ещё никто не скучал по календарю с логотипом.</t>
+  </si>
+  <si>
+    <t>15.02.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8612</t>
+  </si>
+  <si>
+    <t>Искусство красивой пустоты В западной культуре есть термин Horror Vacui, что переводится с латинского как боязнь пустоты. Нас с детства учат, что пустота — это проблема. Если есть свободная минута — обязательно проверь телефон. Если есть пустая стена — повесь картину. Если выдался свободный день — забей его делами, чтобы оставаться продуктивным и не лениться. Мы разучились просто быть. Но у японцев есть противоположное понятие — «Ma» (間). Это пространство между предметами. Пауза между нотами. Тишина между словами. Для самураев пустота — это не ничто. Это активный элемент, который придает смысл и форму всему остальному. Без пауз любая музыка превращается в шум. Без полей текст невозможно читать. Без «Ma» наша жизнь становится просто бесконечным списком задач в заметках смартфона. Воскресенье — это наше временнóе «Ma». Это не день для того, чтобы доделать недоделанное. Это пространство, которое позволяет услышать мелодию прошедшей недели и настроиться на следующую. Не заполняйте этот день до краев. Оставьте немного воздуха. Пусть сегодня будет день красивой пустоты.</t>
+  </si>
+  <si>
+    <t>14.02.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8611</t>
+  </si>
+  <si>
+    <t>Как добрая нейросеть планировала похищение Пока Claude запрещает вам генерировать грубые шутки, Пентагон использует его для планирования рейдов. Wall Street Journal выпустили шикарное расследование, которое ставит жирный крест на главном маркетинговом мифе Кремниевой долины — безопасном искусственном интеллекте. В официальной «Конституции» Claude черным по белому написано, что цель компании — создать существо, которое будет по-настоящему полезным и по-настоящему добрым. В реальности Пентагон использовал Claude для планирования январской спецоперации в Венесуэле через контракт с серьёзными людьми из Palantir. Как вам такая моральная гибкость? Пока обычный пользователь получает отказ на просьбу сгенерировать эротический рассказ или грубую шутку, военные используют те же алгоритмы для реальных боевых задач и планирования спецопераций. Это идеальный пример того, как в корпоративном мире работают двойные стандарты: 1. Для B2C (нас с вами): тотальная цензура и стерильность. 2. Для B2G (госзаказчиков): надежность и выполнение любых приказов. Видимо, в конституцию Claude внесли секретные поправки. Так что настоящая безопасность — это когда нейросеть не ругается матом. Даже когда планирует вооруженный захват президента другой страны.</t>
+  </si>
+  <si>
+    <t>14.02.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8609</t>
+  </si>
+  <si>
+    <t>Погода в доме: говорим о любви с друзьями The Blueprint Завершаем любовный марафон с админами телеграм-канала Бескромный, сооснователями агентства AI Influence и будущими родителями — Дмитрием и Ольгой Бескромными. Нам было интересно узнать у Дмитрия и Ольги: как они следят за гармонией там, где нет четких KPI и метрик — в своей семье. ➡️ Дмитрий: В одном из наших бизнесов мы создаем цифровых аватаров, и я точно знаю: можно запрограммировать идеальную внешность или голос, но невозможно синтезировать ту самую «химию». Оля — мой партнер в бизнесе и главный человек в жизни. Наш секрет в том, что мы не пытаемся применять рабочие метрики к чувствам. В делах мы стараемся всё упорядочить и быть на волне трендов, а дома ценим то, что не поддается оцифровке: спонтанность и возможность быть неидеальными. Мы строим бизнес в сфере инноваций, где всё меняется каждый день, поэтому наш главный семейный KPI — это стабильность внутреннего вайба. Если мы можем обсуждать стратегии за завтраком и смеяться над мемами перед сном, не перегорая — значит, мы всё делаем правильно. А в предстоящем родительстве, думаю, мы просто доверимся интуиции, а не алгоритмам. ➡️ Ольга: Нам повезло совпасть как части одного пазла — и в ценностях, и в амбициях. Мы не разделяем жизнь на «дом» и «работу», потому что мы партнеры во всем: я не только жена, но и продюсер своего мужа. Мы вместе строим несколько агентств, ведем общий Telegram-канал и буквально 24/7 находимся в одном поле. В таком режиме легко потерять границы, поэтому наш главный семейный KPI — это баланс между комфортом любимого человека и его ростом. Гармония для нас — это когда профессиональные вызовы не убивают романтику, а становятся топливом для отношений. А прямо сейчас мы готовимся раскрыться в новой роли — родителей. Думаю, там будут свои жесткие метрики эффективности (вроде количества часов сна), но нам только предстоит их узнать и утвердить. 🔹The Blueprint</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8608</t>
+  </si>
+  <si>
+    <t>То, что нельзя оцифровать Утром мы обсуждали, как брак влияет на капитал, а теперь любимый The Blueprint выпустил наше с Олей мини-интервью о том, как это работает изнутри. Мы рассказали, как строить бизнес, находиться вместе 24/7 и не превратить романтические отношения в постоянный совет директоров. Получился очень теплый разговор про наши нецифровые ценности и новый этап, который уже совсем близко. Почитайте, там красиво.</t>
+  </si>
+  <si>
+    <t>14.02.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8607</t>
+  </si>
+  <si>
+    <t>Счастливые, богатые и немного толстые Сегодня я продолжаю рассказывать про любовь, но на языке цифр и фактов, как и положено этому каналу. Забудьте про курсы успешного успеха. Наука говорит, что кольцо на пальце прокачивает ваши доходы лучше, чем MBA. Исследования показывают, что люди в стабильном браке зарабатывают больше, быстрее получают повышения и к зрелости обгоняют холостяков по уровню богатства почти в два раза. К 50 годам женатые люди накапливают активов на 75% больше, чем их одинокие коллеги. Всё дело в «эффекте добросовестного партнера». Адекватный человек рядом — это не «вторая смена» дома, а надежный тыл. Он снимает тревожность, дает фокус и создает благоприятную среду, в которой вы можете рисковать и расти. Кстати, ваш непокорный слуга подтверждает это своим примером на 200%. Мы с вторым админом стали друг для друга главными мультипликаторами. Тот самый случай, когда объединяются таланты, закрываются слабые зоны, и 1+1 превращается в 11. Правда, есть нюанс. Другие исследования подтверждают, что спокойная семейная жизнь частенько ведет к набору лишнего веса. Получается, любовь — это не только химия, но и лучший венчурный актив, пусть и с небольшими издержками. С праздником. Обнимите сегодня тех, кто делает вас сильнее.</t>
+  </si>
+  <si>
+    <t>14.02.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8606</t>
+  </si>
+  <si>
+    <t>Самая честная реклама любви Филиппинский McDonald’s и Leo Burnett Manila в прошлом году создали, пожалуй, самый пронзительный ролик за всю историю бренда. Это очень простая история о том, что большая любовь состоит из маленьких и часто незаметных моментов. Из дрожащих рук, помощи с макияжем и тихой заботы. Бренд здесь мудро ушел на второй план. Заехать за картошкой — это вообще не про еду. Это их личный ритуал, островок стабильности, где они снова молодые, беззаботные и счастливые. Эти 72 секунды — идеальный повод позвонить сегодня близким. Молча обнять того, кто рядом. И заказать жареной картошечки вместе.</t>
+  </si>
+  <si>
+    <t>13.02.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8605</t>
+  </si>
+  <si>
+    <t>Электрический стул делает людей добрее? Ну почти. BBC пишет, что ученые из Цюриха нашли способ физически вылечить человеческий эгоизм. В ходе эксперимента нейробиологи выяснили, что на эту неприятную черту характера можно влиять напрямую. Оказалось, если пустить слабый разряд тока в лобные и теменные доли мозга (именно они отвечают за принятие решений), уровень эгоизма внезапно падает. Добровольцы играли в игру, где нужно было делить деньги с незнакомцем. Под воздействием электрической стимуляции люди охотнее расставались с наличкой и отдавали партнеру значительно больше, чем в обычном состоянии. Дело в том, что ток волшебным образом усиливает связь между зонами мозга, отвечающими за эмпатию. Человек буквально физически начинает ощущать чужие потребности и учитывать точку зрения другого. Умные люди говорят, что эффект пока краткосрочный, но перспективы огромные. Осталось только придумать, как незаметно подводить электроды к начальнику перед обсуждением повышения зарплаты.</t>
+  </si>
+  <si>
+    <t>13.02.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8604</t>
+  </si>
+  <si>
+    <t>Как украсть €10 млн у Лувра без смс и регистрации Помните, как мы смеялись над тем, что вся безопасность Лувра держалась на пароле «Лувр»? А потом восхищались парнями, которые лихо ограбили музей через окно на немецком подъемнике? Забудьте. В Лувре вышел третий сезон сериала про тотальный управленческий бардак. Пока IT-отдел защищал сервера на Windows 2003, а охрана караулила периметр, свои же сотрудники вынесли из музея €10 млн. Схема гениальна в своей простоте: гиды и кассиры просто брали один билет и годами водили по нему китайские туристические группы. — Купил 1 билет. — Провел 20 групп в день. — Кэш положил в карман. И так 10 лет подряд. В итоге самый посещаемый музей мира получил ущерба на €10 млн, потому что контролировал вход примерно как на сельской дискотеке. Это блестящий урок для любого бизнеса. Вы можете тратить миллионы на кибербезопасность и лазерные датчики. Но система всегда ломается в самом аналоговом месте, где есть старый добрый человеческий фактор. Если ваш турникет технически позволяет пройти по билету дважды — вас обязательно ограбят. Причем свои же. Кажется, теперь понятно, почему Мона Лиза так улыбается. Она просто уже 10 лет угорает с того, что происходит вокруг.</t>
+  </si>
+  <si>
+    <t>13.02.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8603</t>
+  </si>
+  <si>
+    <t>Эффект Медичи Почему именно Флоренция XV века стала колыбелью Ренессанса? Не потому что там воздух был особенный, и безлимитное Кьянти вместо питьевой воды. Всё потому что семья Медичи создала уникальную среду для развития: капитал чувствовал себя в безопасности, люди понимали правила, а талантам не мешали расти. Капитал, идеи и люди всегда стекаются туда, где для них созданы лучшие условия. Это базовый закон физики денег. Если посмотреть на карту мира сегодня, то новая «Флоренция» сместилась на Ближний Восток. Дубай сейчас делает ровно то же самое, что делали Медичи 500 лет назад: создает глобальный хаб безопасности и эффективности. — 0% налогов (лучшее «покровительство» для капитала). — Понятные правила игры (стабильность валюты). — Концентрация умов и денег в одной точке. Многие до сих пор думают, рынок Эмиратов — это про миллионы и закрытый клуб. На деле порог входа ниже, чем многие думают, а покупка здесь — это не просто недвижимость, а доля в одной из самых быстрорастущих экономик мира и входной билет в этот новый центр силы. Другое дело — как не ошибиться, если рынок привлекает, но вы ещё не знаете, с чего начать. Аналитики из агентства Neginski собрали каталог из топ-13 объектов в ОАЭ, которые подходят для безопасного входа прямо сейчас. В списке только проверенные проекты, расчеты по рассрочке до 8 лет под приятные 0% и реальная математика доходности. Если вы привыкли принимать решения на основе данных — срочно забирайте этот каталог. А если хотите глубже разбираться в том, как устроен рынок и как думают реальные инвесторы — у Neginski для этого есть отдельный канал.</t>
+  </si>
+  <si>
+    <t>13.02.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8602</t>
+  </si>
+  <si>
+    <t>Кого уволят первыми по версии Microsoft? Сегодня пятница 13, а значит, самое время для тревожной аналитики. Аналитики из Microsoft совместно с Visual Capitalist обновили топ-40 профессий, которые генеративный ИИ трансформирует отберет быстрее всего. Если вы думали, что под угрозой только маркетологи и офисные клерки, у меня для вас так себе новости. В зоне риска оказались даже историки, писатели и модели. Айтишников тоже не пощадили: дата-сайентисты и веб-разработчики своими руками написали код, который их заменит. Откройте полный список из 40 профессий, чтобы проверить себя: 1. Переводчики 2. Историки 3. Бортпроводники и стюарды 4. Торговые представители 5. Писатели и авторы 6. Программисты станков с ЧПУ 7. Сотрудники службы поддержки 8. Телефонные операторы 9. Преподаватели домоводства 10. Радиоведущие и дикторы 11. Брокерские клерки 12. Билетные агенты и турагенты 13. Консьержи 14. Телемаркетологи 15. Математики 16. Политологи 17. Новостные аналитики и журналисты 18. Корректоры 19. Технические писатели 20. Преподаватели бизнес-дисциплин 21. Редакторы 22. Хостес 23. Ассистенты статистиков 24. Клерки по открытию счетов 25. Промоутеры 26. Агенты по продаже рекламы 27. Data Scientists (Дата-сайентисты) 28. PR-специалисты 29. Клерки проката и аренды 30. Географы 31. Модели 32. Архивариусы 33. Преподаватели экономики 34. Операторы коммутаторов 35. Веб-разработчики 36. Диспетчеры экстренных служб 37. Финансовые консультанты 38. Управленческие аналитики 39. Маркетинговые аналитики 40. Преподаватели библиотечного дела Глядя на то, что веб-разработчики на 35 месте, а сварщиков в списке нет вообще, повторяю свой инвестиционный совет: вкладывайтесь в маску и электроды. Python вас может и не прокормит, а вот умение варить металл в эпоху восстания машин — бесценно.</t>
+  </si>
+  <si>
+    <t>13.02.26 04:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8601</t>
+  </si>
+  <si>
+    <t>Художник не должен быть голодным Ирландия официально стала раем для креативного класса. Там утвердили программу, по которой 2 000 художников, писателей и музыкантов будут получать базовый безусловный доход — €325 в неделю просто за свой статус творца. Никаких KPI, отчетов о выполненной работе и необходимости доказывать свою эффективность менеджеру среднего звена. Суть закона — дать творцам воздух для креатива и освободить их от необходимости работать бариста или таксистами ради выживания. По логике авторов, когда ты не думаешь, чем платить за аренду, ты создаешь шедевры, а не коммерческий мусор. Трёхлетний пилот уже доказал, что это работает. Каждый вложенный евро вернул государству €1,39. Художники снизили уровень тревожности, стали больше времени тратить на практику и, внезапно, стали продуктивнее. Внезапно выяснилось, что если закрыть базовые потребности по Маслоу, человек начинает работать, а не лениться. Шах и мат, адепты теории про голодного художника. Оказывается, искусство лучше всего рождает кэш на карте.</t>
+  </si>
+  <si>
+    <t>12.02.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8600</t>
+  </si>
+  <si>
+    <t>Параллельный импорт, который мы заслужили Раньше уважаемые люди летали в Дубай за новыми iPhone, Dyson и сумками Hermès. Теперь, похоже, выгоднее везти чемодан короткоплодных огурцов. Следите за руками: Дубай (пустыня): ~80 руб. / кг. Россия (чернозём): ~600 руб. / кг. Весенний салат внезапно становится официальным блюдом на ПМЭФ-2026.</t>
+  </si>
+  <si>
+    <t>12.02.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8599</t>
+  </si>
+  <si>
+    <t>Смерть — не повод снижать охваты На днях Meta* запатентовала технологию цифрового воскрешения. Нейросеть обучится на ваших лайках, комментариях и стиле общения, и сможет публиковать посты, отвечать друзьям и поддерживать эффект присутствия. Официальная версия Цукерберга звучит как забота, чтобы близкие не испытывали стресс от резкого исчезновения человека. Но по факту экономика внимания не терпит тишины. Даже гробовой. Сценаристы «Чёрного зеркала» (1 серия 2 сезона) снова оказались пророками. Только в сериале это была грустная драма об утрате, а в реальности — довольно циничный способ удержать охваты и монетизацию. Вместо того чтобы принять смерть, нам предлагают суррогатную галлюцинацию, сгенерированную нейросетью. Интернет и так уже на 50% состоит из ботов, а теперь вторую половину постепенно займут цифровые призраки. — Дорогой, ты где? — Я умер, но у меня еще два созвона и нужно дописать пост. Кажется, мы движемся в мир, где смерть станет просто технической формальностью, не освобождающей от обязанности ставить реакции в сториз. *Meta признана экстремистской организацией и запрещена в России, Бескромный такое не одобряет</t>
+  </si>
+  <si>
+    <t>12.02.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8598</t>
+  </si>
+  <si>
+    <t>Netflix для желудка: главные фуд-тренды 2026 Если вы прямо сейчас едите свой бизнес-ланч, отложите вилку на секунду и посмотрите внимательно в свою тарелку. Почему вы выбрали сегодня именно карбонару? Почему именно такая порция? И почему вам снова захотелось чего-то понятного, а не гастрономических экспериментов? Все ответы в нашем новом трендбуке «Аппетит к переменам 2026», который мы выпустили вместе с командой проекта «Тема Еды» (Яндекс Еда) и гастрономическим журналистом Анной Кукулиной. Коротко о главных трендах: Новая рациональность Эпоха «маркетинговой пены» уходит. Потребитель устал переплачивать за воздух. Главная валюта доверия в 2026 — это честная цена, понятные комбо и прозрачная выгода. Люди хотят видеть, за какие блюда они платят, без лишних усложнений и манипуляций. Еда как новый театр В экономике впечатлений воскресный ужин перестает быть просто приемом пищи и становится событием. Иммерсивные ужины, сторителлинг и вау-эффект — это то, за чем люди охотно идут в офлайн. Если блюдо нельзя обсудить или запостить — оно проигрывает в экономике впечатлений. Здоровый гедонизм и минимум алкоголя Безалкогольные напитки перестали быть унылой альтернативой для бедолаг-водителей и стали новой социальной нормой, особенно для зумеров. А контроль порций и мини-сеты на один укус позволяют получать удовольствие без чувства вины и переедания. Ностальгия 2.0 В тревожные времена мы ищем островки безопасности в знакомых вкусах детства. Но это не просто как у бабушки в деревне, а переосмысленная классика: знакомый вкус в современной эстетике. Переосмысление комфорт-фуда — один из самых мощных эмоциональных якорей для ресторанного бизнеса. ИИ как персональный фуд-консьерж Искусственный интеллект превращается из игрушки в мощный инструмент выбора. Алгоритмы уже сейчас подбирают еду под человека так же, как Netflix рекомендует сериалы — угадывая ваш вкус, настроение и бюджет. Отдельно скажу, что мне было дико приятно выступить соавтором этого трендбука. Мы постарались соединить здесь маркетинговую насмотренность с глубокой экспертизой индустрии, чтобы получился не скучный отчет, а реальный навигатор для ресторанного бизнеса. Очень рекомендую почитать и сохранить всем рестораторам, маркетологам и всем тем, кто строит фудтех-продукты. И да, можете вернуться к своей карбонаре, пока не остыла.</t>
+  </si>
+  <si>
+    <t>12.02.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8596</t>
+  </si>
+  <si>
+    <t>Когда алгоритм пугает создателя Руководитель отдела исследований безопасности Anthropic (создатели Claude) Мринанк Шарма уволился одним днём. Ему 29 лет, за плечами Оксфорд, а компания, которую он покинул, стоит $350 миллиардов. Вместо стандартной корпоративной чуши про новые вызовы в прощальном письме он выдал базу: наш мир катится в пропасть, кризисы множатся, а нейросети искажают нашу человечность. Его план спасения — получить учёную степень по поэзии. Мы так долго смеялись над гуманитариями и филологами, называя их профессии бесполезными. А оказалось, что у них просто был очень длинный горизонт планирования. Кажется, единственное, в чем ИИ нас никогда не победит — это в умении страдать и писать грустные стихи. Шарма решил занять эту нишу, пока не поздно.</t>
+  </si>
+  <si>
+    <t>12.02.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8595</t>
+  </si>
+  <si>
+    <t>Сварщики — новые айтишники? Тот неловкий момент, когда ПТУ оказалось лучшей карьерной инвестицией, чем MBA. Если вы искали знак, чтобы сменить профессию, то вот он. В январе сварщики обогнали элиту IT-сектора по медианным зарплатам. Сухая статистика унижения: — Сварщик: 267 300 ₽ (+40к с августа!) — Дата-сайентисты: 250 000 ₽ — DevOps-инженеры: 216 800 ₽ Разрыв беспощадно увеличивается. Ещё в августе они шли ноздря в ноздрю, но сейчас труженики электрода ушли в отрыв. Пока джуны мучают ChatGPT и пытаются войти в IT через курсы «Python за 3 дня», рынок голосует рублем за тех, кто умеет работать руками. Дефицит реальных кадров достиг такого пика, что человек с маской, прямыми руками и электродом теперь ценится выше, чем сеньор, обучающий нейросети. Прямо сейчас где-то радостно улыбается тот самый батя, который говорил: «иди в ПТУ, сынок, руки кормят».</t>
+  </si>
+  <si>
+    <t>11.02.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8594</t>
+  </si>
+  <si>
+    <t>Телеграф вместо Телеграма? Пока весь рынок тревожно обновляет новости, мои друзья из The Blueprint сделали единственно верную вещь — спросили практиков. Коллеги собрали мнения уважаемых авторов телеграм-каналов от Алены Долецкой до Паши Осовцова о том, как креативная индустрия реагирует на замедление платформы. Ваш непокорный слуга тоже высказался: Для индустрии происходящее — это не катастрофа, а скорее флешбэк в 2018 год, только у рынка теперь «бронированная кожа». Без потери энтузиазма продолжаем работать с Telegram, потому что в России у него по-прежнему нет полноценной альтернативы по сочетанию охвата, привычки аудитории и эффективности распространения авторского контента. Это единственный канал, кроме YouTube, где сосредоточена думающая и платежеспособная аудитория, привыкшая потреблять сложные смыслы, а не просто скроллить ленту. Мы видим по метрикам, что замедление трафика почти не влияет на ядро аудитории: инструменты обхода блокировок за последние годы стали нормой жизни и бытовым инструментом, который многие российские пользователи теперь просто не выключают. Стратегически мы, конечно же, усиливаем диверсификацию. Перезапускаем YouTube-направление и аккуратно тестируем другие площадки, чтобы не хранить все яйца в одной корзине. Но это плановое усиление активов. Мы прекрасно понимаем, что канал на 150 тысяч подписчиков — это не наша собственность, а арендованная цифровая комната, где хозяева могут сменить замки в любой момент. Главный риск, который мы держим в голове, — не технический (замедление), а законодательный. Пока Telegram остается легальным полем для маркируемой рекламы, рынок никуда не уйдет. Если же регулятор пойдет по сценарию Instagram с запретом на монетизацию, рынок аналогично откатится в серую зону и нативные интеграции, но не исчезнет окончательно. Поэтому мы выдыхаем и продолжаем генерировать контент, за которым люди пойдут на любую площадку. Паника — всегда плохой советчик. Поэтому мы просто продолжаем делать свою работу, ведь качественный контент пробьет любую блокировку, а мусор не спасет даже скоростной интернет 5G. Полный разбор мнений рынка читайте в материале.</t>
+  </si>
+  <si>
+    <t>11.02.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8589</t>
+  </si>
+  <si>
+    <t>Самый длинный горизонт Я много лет учу людей и бренды строить эффективные стратегии, считать риски, планировать годы вперёд. Но есть событие, которое полностью меняет оптику. Совсем скоро Бескромных станет на одного человека больше. И горизонт планирования вдруг перестаёт быть абстракцией. Он становится одним очень важным новым человеком. Это единственный проект в моей жизни, в котором нет KPI, дедлайнов и MVP. Здесь я готов быть бесконечно неидеальным, но безусловно присутствующим и вовлечённым. Мы сделали эту съёмку, чтобы запомнить момент, когда будущее ещё внутри, но уже очень реальное. Даже рыжий админ канала, кажется, чувствует масштаб происходящего. В такие моменты начинаешь думать не о рынках и блокировках, а о том, каким человеком ты хочешь быть рядом со своим ребёнком. Пожалуй, это и есть мой самый длинный горизонт планирования.</t>
+  </si>
+  <si>
+    <t>11.02.26 07:29</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8588</t>
+  </si>
+  <si>
+    <t>Ваши друзья уже сдали вас ChatGPT Пока все дружно хоронили Telegram, OpenAI тихонько раскатал, возможно, самое недооценённое обновление года, которое мало кто заметил. ChatGPT теперь может запрашивать доступ к вашим контактам. Формально эта функция опциональная. Вы просто можете зайти в настройки и включить синхронизацию, чтобы «удобнее делиться чатами с друзьями». В реальности же OpenAI строит карту ваших социальных связей, и это меняет всё. Даже если вы цифровой параноик и нажали «Запретить», вас сдаст условный Петя, который нажал «Разрешить». OpenAI теперь знает, с кем вы связаны, в какой тусовке вращаетесь и где пересекаются ваши интересы. А если Петя связан с Машей, то алгоритм понимает, в какой тусовке вы вращаетесь. Что это значит на практике? OpenAI уже официально тестирует рекламу. Синхронизация контактов — это прекрасный фундамент для сбора похожих look-alike аудиторий. Таргетинг будет работать не только по вашим словам, а по социальному контуру вашего круга общения и его поведению. ChatGPT больше не хочет быть просто умным чат-ботом. Он активно идёт на территорию Цукерберга. Нейросети нужно знать не только что вы ищете, но и кто вы, с кем вы спите, и желательно — сколько зарабатываете. Сэм Альтман строит глобальную рекламную машину, которая знает не только что вы ищете, но и кто вы. Добро пожаловать в мир, где ваша приватность заканчивается там, где начинается список контактов вашего друга.</t>
+  </si>
+  <si>
+    <t>11.02.26 05:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8587</t>
+  </si>
+  <si>
+    <t>Пожалуй, лучшая антикризисная стратегия на 2026 год. Если драма затягивается — просто мотайте сразу к хэппи-энду.</t>
+  </si>
+  <si>
+    <t>10.02.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8586</t>
+  </si>
+  <si>
+    <t>Арендаторы цифровых замков Сегодняшние новости про замедление Telegram вызвали у меня не панику, а легкую, почти ностальгическую улыбку. Привет, 2018. Я скучал (нет). Пока рынок судорожно обновляет прокси и пишет петиции, я хочу зафиксировать для вас три мысли. Одну рыночную, одну стратегическую и одну философскую. 1. Про горизонт событий Больше всего мне хочется приобнять коллег. Помните времена, когда мы продавали клиентам красивые стратегии в PDF на 50 слайдов с планом на год? Забудьте — сегодня этот документ устаревает еще до того, как вы нажмете кнопку «Отправить». Весь рекламный рынок сейчас напоминает мне гоночный болид, который пересобирают прямо на скорости 220 км/ч, и у которого в любой момент могут отвалиться колеса. И мы, как профессионалы, должны уметь управлять этой конструкцией даже в самом крутом заносе. 2. Про реальные риски Техническая блокировка после замедления — это не главная угроза. Аудитория Telegram слишком велика, VPN сегодня слишком доступны. Да, мы потеряем 10–15% случайных людей, но однозначно останется лояльное ядро думающей и ценной аудитории. Медиаинфляция вырастет, охваты ужмутся, но жизнь всегда найдёт выход и продолжится. Настоящий черный лебедь — это не замедление трафика, а возможные поправки в законе «О рекламе». Если нашу любимую платформу признают нежелательной для размещения бюджетов, как это было с Нельзяграмом, — вот это будет реальный конец истории для монетизации авторов. Пока вероятность крайне низкая, но держать этот сценарий в голове стоит. 3. Минутка стоицизма Я уже говорил и повторю снова, что вещи внешние нам не принадлежат. Мы все здесь живем в иллюзии собственности. Нам кажется, что канал на 100k подписчиков — это наш актив. Нет. Это арендованная комната в чужом небоскребе. И арендодатель или регулятор может сменить замки в любую секунду без предупреждения, а нас выдворить на мороз. Что остаётся вашим? — Ваша экспертность. — Ваше имя. — Ваша способность генерировать смыслы, за которыми люди пойдут хоть в Telegram, хоть в e-mail рассылку, хоть читать берестяные грамоты. Поэтому выдыхаем и не суетимся. А я продолжаю вещать для вас на частотах здравого смысла, где меня всегда услышат те, кому это действительно нужно.</t>
+  </si>
+  <si>
+    <t>10.02.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8585</t>
+  </si>
+  <si>
+    <t>Как понять путь клиента, о котором вы не знали Владельцы офлайн-бизнеса любят вкладываться в яркие неоновые вывески, штендеры и энергичных промоутеров. Но неприятная правда в том, что клиент принял решение зайти к вам 20 минут назад. В метро или в глухой пробке. Просто изучая карту города. И решающим аргументом стала не вывеска, а чьё-то фото борща и отзыв про лучший раф на районе — которые алгоритмы нашли по запросу и показали вашему потенциальному клиенту. На vc.ru нашел отличный разбор того, как на самом деле устроен путь клиента в Яндекс Картах: от «хочу куда-нибудь» до брони столика. 1. Поиск с доказательствами Когда человек ищет конкретику (например, «где поесть пибимпаб»), алгоритмы прочесывают не только описания, а ещё и визуальный контент. Компьютерное зрение находит этот самый пибимпаб на фото гостей, а алгоритм подтверждает это отзывами. Чем больше пруфов — тем больше у клиента уверенности, что место ему подойдет. 2. Рекомендации по предпочтениям Если клиент не знает, чего хочет, он просто листает ленту. Алгоритмы предлагают, где поесть или погулять, а также собирают тематические разделы. Нейросеть видит на ваших фото ёлку и снег? Вы можете попасть в раздел «Зима». Есть детская комната? В категорию «С детьми». Люди часто ищут по атмосфере и без конкретного запроса. Короче говоря, ваша витрина теперь не на улице. И наполняете её не только вы, но и ваши гости. Ваша задача — сделать так, чтобы им было что фотографировать и о чём писать. Очень советую изучить механику алгоритмов, чтобы понимать, как вас на самом деле находят будущие гости.</t>
+  </si>
+  <si>
+    <t>10.02.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8584</t>
+  </si>
+  <si>
+    <t>Зарядка, которую хочется показывать Есть забавный парадокс: мы покупаем телефоны за 150 тысяч, выбираем чехлы и клеим дорогие стекла. А заряжаем всё это уродливыми белыми кубиками и перепутанными проводами, которые хочется скорее убрать с глаз долой. Почему аксессуары до сих пор выглядят как расходники? Дитер Рамс в 60-х доказал, что бытовая техника может быть красивой. Apple в 2000-х показала, что компьютер может стоять на столе как арт-объект. А зарядки, кабели и повербанки до сих пор живут в эстетике «спрятать за диван и забыть». Недавно я выступал на мероприятии в Билайне и познакомился с командой VLP. Это ребята из Санкт-Петербурга, одни из лидеров рынка аксессуаров в России. И они решили исправить эту несправедливость. VLP NEO — первая коллаборация с Артемием Лебедевым в категории мобильных аксессуаров. Нео-брутализм, алюминий, полупрозрачный янтарный пластик. Каждый предмет хочется поставить на стол, а не запихнуть в рюкзак. Но дизайн — только половина истории. Внутри: — Беспроводная зарядка на Qi 2.2 — самый быстрый стандарт беспроводной зарядки на сегодня. — Повербанк на твердотельном аккумуляторе: не горит, не взрывается, прошёл краш-тесты на полигоне. Тоже с беспроводной зарядкой. Тот случай, когда петербургский бренд делает вещи мирового уровня. Если вы искали подарок человеку, у которого есть всё — это оно. Посмотреть коллекцию и заказать на сайте.</t>
+  </si>
+  <si>
+    <t>10.02.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8583</t>
+  </si>
+  <si>
+    <t>Календарь инфоповодов 2026 от Nimax × Бескромный Если бы мне сказали оставить только один документ на рабочем столе в этом году, это был бы он. Мы вместе с командой креативного агентства Nimax собрали большой календарь главных инфоповодов 2026 года с адаптацией для российского рынка. Сразу скажу: это не список дат уровня «сегодня день гранёного стакана». Это полноценная стратегия работы с ситуативным контентом для маркетологов, PR, SMM и всех, кто живёт в коммуникациях и не хочет выгореть уже к марту. Что внутри: — Все ключевые события 2026: от ПМЭФ и запуска новых площадок VK до главных премьер кино и Олимпиады. — Сезонные тренды поведения аудитории зимой, весной, летом и осенью (спойлер: в январе мы читаем медленно, а в ноябре — покупаем быстро). — Методичка по осмысленной работе с ситуативами, а не унылое «с добрым утром, коллеги». Мы разобрали весь год по молекулам: когда люди покупают, когда читают лонгриды, а когда хотят только мемы. И упаковали это в один наглядный документ. Сохраняйте, забирайте в работу и обязательно делитесь с коллегами. Потому что когда в марте снова будет нечего постить, вы скажете нам спасибо.</t>
+  </si>
+  <si>
+    <t>10.02.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8582</t>
+  </si>
+  <si>
+    <t>ChatGPT показал моё истинное лицо В соцсетях вирусится новый странный тренд: люди просят ChatGPT нарисовать их карикатуру на основе всего, что нейросеть знает о них. По переписке, по запросам, по тому, как вы формулируете мысли и что спрашиваете в 3 часа ночи. В результате получается жутковатый мультяшный портрет, от которого хочется одновременно смеяться и записаться к психологу. Потому что нейросеть рисует поведенческий портрет на основании того, как вы себя ведёте. И это оказывается пострашнее зеркала. Бездушная машина нарисовала мне худи, очки, руку у подбородка в позе «я тут подумал» — и окружила иконками Телеграма, графиками роста и мегафоном. Короче говоря, по версии нейросети, я — безумный маркетолог, который даже во сне думает про охваты, новые идеи и репосты. Обидно. Но не могу сказать, что неправда. Хотите узнать, как вас видит ChatGPT? Забирайте промпт: «Create a colourful caricature of me based on everything you know about my personality and appearance. Make it playful, cartoon-style, with exaggerated facial features» Делитесь результатами в комментариях. Посмотрим, кого из нас нейросеть унизила точнее.</t>
+  </si>
+  <si>
+    <t>10.02.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8581</t>
+  </si>
+  <si>
+    <t>Файлы Эйнштейна Судя по статистике Google Trends, россияне внезапно начали массово интересоваться физикой. Видимо, люди надеются найти в трудах Эйнштейна не теорию относительности, а списки посетителей одного острова. Альберт, прости нас. Мы всё перепутали.</t>
+  </si>
+  <si>
+    <t>09.02.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8580</t>
+  </si>
+  <si>
+    <t>Нейросети против картошки В этом году Супербоул выглядел так, будто вся Америка одновременно записалась к психологу. Fortune пишет, что рекламодатели сознательно ушли в ностальгию, юмор и мягкость, потому что страна живёт в хроническом стрессе. И это не субъективное ощущение, а коллективная терапия на ярмарке тщеславния брендов за $700 млн рекламного бюджета. Но статус самой трогательной рекламы однозначно забирает Lay's. Пока 23% рекламодателей пытались объяснить 130 миллионам зрителей, зачем им нужен искусственный интеллект, а Anthropic с OpenAI выясняли отношения в прямом эфире — самой запоминающейся оказалась душевная история про картофельную ферму, дочь и отца, который уходит на пенсию. Кажется, в битве роботов против человечества пока побеждают чипсы.</t>
+  </si>
+  <si>
+    <t>09.02.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8579</t>
+  </si>
+  <si>
+    <t>Как я уволил консультантов McKinsey Говорят, чтобы узнать время, можно купить Patek Philippe за $50 000, а можно посмотреть на телефон. Результат один, стоимость процесса совсем разная. В консалтинге ровно так же. Глубокий анализ рынка, SWOT, аудит конкурентов обычно стоят как крыло от Боинга. Ну или как зарплата хорошего стратега. Я решил проверить, сможет ли нейросотрудник заменить команду дорогих консультантов? Взял реальную задачу — запуск нового образовательного бизнеса в нише ИИ. Загрузил вводные в бота-бизнес-консультанта от Академии Eduson и попросил сделать честный и стратегический разбор. Через 5 минут получил документ, за который консалтинговое агентство выставило бы счёт минимум на 200к: — Стратегия голубого океана: бот нашёл неочевидные сегменты без конкуренции. Например, внедрение ИИ в госсектор и производство — туда мало кто идёт, а спрос растёт. — Карта рисков: чётко расписал юридические ловушки генеративного контента, о которых большинство вспоминает уже после первого иска. — План выхода на рынок: я получил пошаговую инструкцию выхода на ЛПР-ов, минуя устаревшие воронки. Я не утверждаю, что это заменит живого стратега с 20-летним опытом. Но как база для старта — это быстрее и куда дешевле, чем большинство платных аудитов. А самое ироничное, что эксперты в 2026 часто делают аудит с помощью таких же ботов. Потому что умные люди давно научились создавать собственных нейросотрудников на курсе «Нейросети и нейросотрудники» от Академии Eduson. Там подробно разбирают, как внедрить 10+ ИИ-агентов в бизнес, чтобы сократить расходы на персонал и перестать платить за то, что нейросеть делает бесплатно за 5 минут. Понятно, что это не про «сократить штат» — а, скорее, про «масштабировать возможности». Вы как руководитель давно чувствуете слабые звенья в операционке, которые нужно усилить, — так снимите с сотрудников текучку, чтобы они начали уже зарабатывать деньги. И придержите расширение ФОТ на новых: наверняка вы найдёте способ получше. Забирайте по ссылке вечный доступ к курсу с приятной скидкой 55% по моему промокоду БЕСКРОМНЫЙ и бонусом получите второй курс в подарок.</t>
+  </si>
+  <si>
+    <t>09.02.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8578</t>
+  </si>
+  <si>
+    <t>Понедельник возможностей Говорят, понедельник — день тяжёлый. А я думаю, это отличный день, когда можно наконец перестать жаловаться на работу и найти новую. Или вообще не искать работу, а выиграть новенький iPhone. Я тут собрал для вас дайджест лучших вакансий и возможностей в медиа — от редактуры до дизайна и продюсирования. Коротко о каждой позиции: 1. Редактор в мой телеграм-канал Ищем талантливого человека, который сможет писать про тренды, креатив и технологии так, чтобы посты репостили. Важен крепкий фактчекинг, высокая насмотренность и эрудиция, умение работать с нейросетями. Опыт в редактуре от года, английский уровня B1, интерес к ИИ. Полностью удалённо. Резюме собираем здесь. 2. Медиапродюсер / Стратег персонального бренда Стратегия контента для TG и YouTube, продюсирование коллабораций, работа с медиа и партнёрами. Опыт 3+ лет с брендами или инфлюенсерами. Прямая работа с вашим непокорным слугой. Резюме собираем здесь. 3. 12 STOREEZ ищет главного дизайнера Впервые в истории бренда. Талантливого кандидата ждёт работа с креативным директором Ириной Голомаздиной, участие в создании женских и мужских коллекций. Нужно обладать сильным эстетическим интеллектом, чувствовать ДНК бренда и хорошо разбираться в материалах и технологиях. Детали и контакты здесь. 4. Аккаунт-менеджер в bQ Group Мы ищем человека в мое агентство на SMM-сопровождение проектов для крупных российских брендов. Удалённо, частичная занятость. Опыт работы в digital от 2 лет. Резюме и портфолио собираем здесь. Бонус для тех, кто не хочет работать по найму Легендарный продюсер и наш большой друг Николай Картозия ищет лучшую идею для клипа на новый сингл Nico Cartosio «The Call of Sirens». Вы придумываете концепцию — он выбирает победителя в прямом эфире в этот вторник (завтра) в 19:00. За лучшую идею дарит iPhone 17 Pro Max 2TB. А за лучший вопрос в эфире ещё и подарят iPhone 17 Air 1TB. Послушать трек и предложить идею. Понедельник всё-таки не такой уж тяжёлый день. Если правильно его использовать.</t>
+  </si>
+  <si>
+    <t>09.02.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8577</t>
+  </si>
+  <si>
+    <t>Почему самые уверенные руководители принимают худшие решения? Вы замечали парадокс, что самые провальные решения часто принимают самые уверенные в себе руководители? СберУниверситет на днях опубликовал мощный лонгрид про когнитивные искажения топов. Мне очень откликается главная мысль, что успех — это наркотик. Когда лидер долго и успешно побеждает, у него может напрочь атрофироваться критическое мышление. Так рождается токсичная уверенность — состояние, когда человек игнорирует реальность, статистику и критику, потому что «я же всегда справлялся». Три всадника апокалипсиса для любого бизнеса: 1. Эффект Даннинга-Крюгера Когда профи ловит синдром бога и лезет в сферы, где он полный ноль, но думает, что эксперт. Привет, банкиры, запускающие рестораны. 2. Иллюзия контроля Слепая вера в то, что ты управляешь рынком, клиентами и даже политическими условиями. Спойлер: нет, не управляешь. 3. Сверхуверенность Классическое «если я справлялся раньше, справлюсь и сейчас». Именно так Blockbuster посмеялся над предложением Netflix за $50 млн, а через 10 лет обанкротился. Самое ценное, что в материале есть конкретные инструменты: метод трёх мнений, моделирование наихудших сценариев и «красная команда» от Huawei. Сохраняйте и пересылайте своему руководителю. Только анонимно, иначе потом придётся пересылать себе статью про обновление резюме.</t>
+  </si>
+  <si>
+    <t>09.02.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8576</t>
+  </si>
+  <si>
+    <t>Как развести нейросеть на миллион Пока все обсуждают, заменит ли искусственный интеллект человека, один находчивый англичанин показал, что пока рано волноваться насчёт восстания машин. Он зашел в чат-бот маленького интернет-магазина и вместо того, чтобы спрашивать наличие товара, начал вести с нейронкой светские беседы по душам. Слово за слово, и он убедил ИИ-ассистента сначала дать скидку 25%, а потом дожал несчастного бота до 80%. На радостях хакер набрал товаров на £8,000 (₽836 000) и оформил заказ. Теперь владелец магазина в панике пытается отменить сделку, а покупатель грозит судом, потому что у него есть подтверждающие покупку скриншоты. Это не история про злого покупателя. Суть истории в том, что ИИ буквально воспринимает роль, которую вы ему дали. Сказали «помогай клиенту» — он помог. Ну и что, что до банкротства? Так что прежде чем учить ИИ продавать, научите его жадности. Это единственное человеческое качество, которое спасает бизнес от разорения.</t>
+  </si>
+  <si>
+    <t>09.02.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8575</t>
+  </si>
+  <si>
+    <t>Коллеги, кажется, нам с вами есть чему поучиться у риелторов. Аванс за страдания — это именно то, чего нам всем не хватало.</t>
+  </si>
+  <si>
+    <t>08.02.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8573</t>
+  </si>
+  <si>
+    <t>Холодец против джелато Пожалуй, это лучшее, что вы сегодня увидите. Итальянские дизайнеры опубликовали серию ИИ-постеров к Олимпиаде в Милане, скрестив спорт с национальными блюдами. Отечественные креаторы не остались в стороне и оперативно выкатили свой ответ. Фигуристы на пьедестале из гигантского холодца — это мощнейший культурный код. Более точной метафоры нашей ледяной стойкости и любви к странным блюдам не придумаешь. Мороженое растает. Холодец вечен. Выводы делайте сами.</t>
+  </si>
+  <si>
+    <t>08.02.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8572</t>
+  </si>
+  <si>
+    <t>Компетентность — ваш новый фетиш Замечали, как странно успокаивают видео, где кто-то просто моет ковёр керхером? Или сериалы, в которых врачи, пожарные или юристы просто хорошо делают свою работу? У этого феномена есть название — сompetency porn, или «порнография компетентности» по-нашему. Это жанр, где главной приманкой для зрителя становятся не любовные драмы и не спецэффекты, а профессионализм. Мы залипаем на сериалы вроде «Больницы Питт», «Форс-мажоры», «Доктор Хаус» или «Медведя» не ради сюжетных твистов, а ради ощущения тотального контроля над ситуацией. И это не случайно. Эксперты The Guardian объясняют, что когда реальность вокруг нестабильна и хаотична, мозг ищет островки порядка. Наблюдение за человеком, который точно знает, что делает и решает проблемы без истерики, временно возвращает нам утерянное чувство безопасности и стабильности. Кажется, самый честный эскапизм в 2026 году — смотреть не на идеальную жизнь блогеров, а на хорошо выполненную работу профессионалов. Чужая компетентность — это наш новый антистресс.</t>
+  </si>
+  <si>
+    <t>08.02.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8571</t>
+  </si>
+  <si>
+    <t>Можно ли накопить сон? Если вы сейчас читаете этот пост из кровати — не вставайте. У вас наконец-то есть научное алиби. Журналисты BBC разобрали феномен «банка сна», и оказалось, что выспаться впрок — это не фантазия ленивых прокрастинаторов, а доказанная биологическая стратегия. Как выспаться впрок? Военные, которым перед учениями давали спать по 10 часов вместо 7, сохраняли реакцию и бдительность на 25% дольше, чем их невыспавшиеся коллеги. В спорте та же история. Баскетболисты, увеличив сон до 10 часов, подняли точность бросков на 9%. Просто добавив пару часов в кровати. Но есть нюанс, который все портит. Если вы хронически недосыпаете, «банк сна» не откроется. Организм будет тратить дополнительный сон на погашение старого долга, а не на создание запаса. Так что сначала нужно выйти в ноль и поспать несколько дней по 7–8 часов — и только потом откладывать запас. Всего 90 дополнительных минут сна на протяжении трёх ночей подарят вам когнитивный буст на две недели вперёд. Это, пожалуй, лучшая инвестиция в себя с самым коротким сроком окупаемости. Так что если кто-то спросит, почему вы до сих пор в пижаме в час дня — скажите, что занимаетесь стратегическим инвестированием в свои нейроны и покажите этот текст. С добрым утром.</t>
+  </si>
+  <si>
+    <t>07.02.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8570</t>
+  </si>
+  <si>
+    <t>Стиральная машина для мозга Израильская художница Мааян София Вайсстаб создала скульптуру Brain Wash — человеческая голова, внутри которой нон-стоп крутится барабан стиральной машины. Метафора до жути прямолинейная: алгоритмы и информационный шум каждый день запускают отжим, постепенно лишая наше мышление собственного цвета и индивидуальности. Если не фильтровать свой медиа-рацион, за вас его с радостью спроектируют лучшие социальные инженеры планеты. Надеюсь, вы сегодня не забыли выключить центрифугу и просто отдохнули.</t>
+  </si>
+  <si>
+    <t>07.02.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8569</t>
+  </si>
+  <si>
+    <t>Конец эпохи свайпов Несмотря на то, что мировой рынок знакомств стоит $6 миллиардов, современные люди одиноки как никогда. Tinder за 10 лет превратил поиск любви в бездушный супермаркет, где человек — это набор фильтров: рост, глаза, знак зодиака. Свайп влево, свайп вправо, повторить 300 раз. Эффективность таких знакомств стремится к нулю, а параллельно растёт выгорание и тревожность. В Сан-Франциско решили, что хватит это терпеть, и запустили Known. Это приложение, которое хочет убить механику свайпов. И делает это чертовски красиво. В Known нет анкет. Вообще. Вместо заполнения профиля вы проходите глубокое голосовое интервью с искусственным интеллектом. Как это работает: Вы общаетесь с нейронкой около 30 минут. Робот слушает не только что вы говорите, но и как: паузы, интонации, скрытые триггеры. Это цифровая психотерапия, после которой алгоритм знает о вас больше, чем родная мама. Дальше начинается магия. Когда вам подбирают пару, вы не просто пялитесь на фото, а спрашиваете у бота: «А что это за человек? О чем с ним говорить?». Нейросеть, как заботливая сваха, дает инсайты и готовит к диалогу. Самое жесткое и прекрасное нововведение, которое лечит главную болезнь дейтинга — бесконечные переписки: — У вас есть 24 часа на подтверждение мэтча. — Еще 24 часа на свидание. Не успели — всё, мэтч сгорает. Никаких «привет, как дела» неделями. Цифровая сваха самостоятельно забронирует вам столик, состыкует календари и буквально выпихивает вас в офлайн. В результате тестов конверсия в реальные встречи в бете составила 80% против жалких 5-10% у классических приложений. В проект уже занесли $9.7 млн, а модель монетизации предлагает заплатить $30 не за месячную подписку, а за успешное свидание. Кажется, мы пришли к точке, где делегировать личную жизнь роботу стало надежнее, чем доверять собственному вкусу. А вы готовы отдать пароли от своего сердца машине, если она гарантирует 80% конверсию? Или старый добрый свайп вам милее?</t>
+  </si>
+  <si>
+    <t>07.02.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8568</t>
+  </si>
+  <si>
+    <t>Папа может Один героический отец решил не ждать, пока рекомендательные алгоритмы начнут воспитывать его дочь вместо него, и собрал для нее бумажный YouTube. Это физическая книга с QR-кодами, которые ведут на строго отобранные и одобренные видео. Механика гениальна в своей простоте: ребенок листает настоящие страницы, выбирает контент осознанно и сканирует код, а не свайпает бесконечную ленту рекомендаций. В качестве бонуса идёт встроенное ограничение экранного времени. Количество QR-кодов конечное — отсканировала все, и экран заканчивается. Никаких таймеров и истерик из-за того, что папа отобрал планшет. Просто книга закончилась. Конечно, можно было просто поставить YouTube Kids. Но давайте честно: тот, кто хоть раз заглядывал в этот ад кислотных цветов, понимает, почему отец решил взять модерацию в свои руки. Перешлите всем знакомым родителям, которые каждый вечер ведут переговоры с трёхлеткой о том, что ещё один мультик — и спать.</t>
+  </si>
+  <si>
+    <t>06.02.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8567</t>
+  </si>
+  <si>
+    <t>Как не потерять лицо Ирландский паб Quays решил проблему пьяных падений гениально просто: они обили стены на лестнице в туалет мягкими подушками. Проблема в том, что подвыпившие гости после парочки пинт регулярно не вписывались в поворот и ловили стену лицом. Владельцы не стали вешать скучные таблички «Осторожно!» или просить пить меньше. Они просто смягчили удар. Это, пожалуй, лучший пример оптимизации клиентского опыта в этом году: 1. Никаких стратегических сессий и многочасовых зумов. 2. Никаких сложных фреймворков. 3. Просто наблюдение за поведением пользователя в дикой среде и моментальное решение его боли. В буквальном смысле. Тот случай, когда клиентоориентированность — это реальная забота о физической сохранности вашей ЦА. Перешлите своему продакт-менеджеру как идеальный референс. И на этом — мягких вам выходных.</t>
+  </si>
+  <si>
+    <t>06.02.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8566</t>
+  </si>
+  <si>
+    <t>Планируй как детектив из Netflix Вспомните любой крутой триллер. Как детектив ищет маньяка или раскрывает международный заговор? Он не пишет список в заметках на айфоне. Он стоит перед огромной доской у себя в кабинете, где фото, улики и карты соединены красными нитками. Почему? Да потому что линейные списки врут. Жизнь — это не список покупок вроде «купить хлеб, захватить мир, выучить китайский». Жизнь — это сложная система взаимосвязей. Человеческий мозг до боли ненавидит плоские списки задач. Он просто не видит в них логики. Именно поэтому 90% новогодних целей умирают к февралю. Вы написали 10 пунктов, но мозг не понял, как пункт 3 связан с ресурсами из пункта 7. Леонардо да Винчи не вёл листы. Он рисовал сложные схемы. Эйнштейн визуализировал теорию относительности. Великие умы никогда не мыслили строчками, визионеры мыслили наглядными картами. Мы с командой сейчас переносим всё планирование в такой формат. Удобнее всего оказалось делать это в Яндекс Досках (они бесплатные и работают без VPN, что сейчас критично). Планирование перестает быть насилием над собой, когда задача превращается в видимый объект.</t>
+  </si>
+  <si>
+    <t>06.02.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8565</t>
+  </si>
+  <si>
+    <t>🤝🤝🤝🤝🤝🤝🤝 Бизнес начинается не с прибыли Он начинается с умных расходов. На старте проекта выручки ещё нет, а счета уже приходят. В этот момент ключевой навык предпринимателя — оптимизация: каждая сэкономленная тысяча рублей работает как микро-инвестиция в бизнес. И тут начинается интересная математика. Если раньше B2B-программы лояльности были просто бонусом, то в 2026 году это уже инструмент выживания. У программы лояльности «СберБизнес Спасибо» сейчас День рождения, и в честь этого для новых клиентов запустили отличную механику: Гарантированный старт: открываете счет со 2 по 15 февраля, подключаете программу лояльности — получаете 1 000 приветственных бонусов. Шанс для каждого нового клиента: 10 человек смогут получить по 100 000 бонусов. 💎 Бонусы = реальные деньги. Ими можно вернуть до 100% стоимости сервисов для бизнеса или просто конвертировать в рубли по курсу 1 к 1, а средства придут прямо на счёт. Фактически это кешбэк, который снижает ваши операционные затраты. Если вы запускаете новый проект или знаете того, кто сейчас считает каждую копейку, обязательно присмотритесь к условиям по ссылке. Иногда лучший инвестиционный совет — это просто умнее тратить.</t>
+  </si>
+  <si>
+    <t>06.02.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8564</t>
+  </si>
+  <si>
+    <t>Тюльпаны против дедлайнов Кажется, я только что нашёл идеальную пятничную историю в Business Insider. Эндрю Миллер, топ-менеджер Amazon, годами жил в режиме успешного успеха. Подъем в 4 утра, 70-часовая рабочая неделя и бесконечная гонка за KPI и дедлайнами. В какой-то момент Эндрю огляделся по сторонам и понял, что стал заложником корпоративного марафона без финишной прямой. Это когда ты 24/7 изображаешь бурную деятельность, пока твои шестеро детей растут без отца. Миллер набрался смелости и сделал радикальный шаг: уволился, уехал в глушь штата Вашингтон и купил тюльпановую ферму у пожилого голландца. Самое любопытное в этой истории даже не дауншифтинг. Эндрю по-прежнему встает в 5 утра и пашет до ночи. Но теперь он называет это «земляной терапией», которая позволяет ему самому формировать свою среду и строить своё будущее. Отличное напоминание перед выходными: чтобы перестать выгорать, иногда нужно просто сменить офисное кресло на что-то более приземленное. Правда, для такой мягкой посадки желательно иметь золотой парашют уровня топ-менеджера, но не будем портить красивую историю. Жаль только, что Эндрю не знал про «Дальневосточный гектар» — там такой терапии землей хоть отбавляй.</t>
+  </si>
+  <si>
+    <t>06.02.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8563</t>
+  </si>
+  <si>
+    <t>Как превратить рекламу хостинга в арт-хоррор Когда бренды зовут голливудских звезд, обычно получается просто дорого. Когда хостинговая компания Squarespace позвала оскароносного Йоргоса Лантимоса снимать Эмму Стоун, получилось настоящее визуальное искусство. Для Супербоула-2026 они выпустили ролик, который выглядит не как реклама IT-компании, а как тизер мрачного психологического триллера. Лантимос верен себе на 200%: черно-белая эстетика, крупные планы глаз, странные ракурсы и фирменная тревожность. В кадре Эмма бьет ноутбуки, рыдает и сходит с ума — и всё это ради того, чтобы прорекламировать покупку домена, пока он доступен. Почему это круто? 30 секунд эфира на Супербоуле стоят безумные $10 миллионов. Это отличный пример того, как авторский почерк не ломается о бриф заказчика, а усиливает его. Вместо унылой глянцевой улыбки «купите наш продукт» зритель видит стильный мини-хоррор, который хочется досмотреть до конца. Наконец-то маркетинг снова стал искусством.</t>
+  </si>
+  <si>
+    <t>06.02.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8562</t>
+  </si>
+  <si>
+    <t>Всё, что надо знать о двух основных видах мотивации. А какую выбираете вы?</t>
+  </si>
+  <si>
+    <t>05.02.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8561</t>
+  </si>
+  <si>
+    <t>30 лет — это новая пенсия? Если вам сейчас 30–40 лет, у меня плохие новости. По меркам рынка труда вы перезрелый фрукт. Business Insider подсветил жуткий тренд 2026 года: карьерные консультанты на полном серьёзе советуют скрывать возраст, чтобы просто дойти до собеседования. Суть проблемы в том, что если вы старше 35, то вы попадаете в мертвую зону рекрутеров. Для джуна вы слишком дорогой и опытный («будет скучно, уйдет»), а для топ-менеджера — уже не молодая кровь и не будущее бизнеса. Компании ищут «кандидата Златовласки» (Goldilocks candidate) — не слишком старого, не слишком молодого, с опытом у конкурентов, но готового работать за зарплату среднячка. Единорога, короче говоря. Что советуют профи, чтобы обойти фильтры? — Стереть дату окончания вуза из резюме. — Удалить первые 10 лет карьеры (оставить только последнее). — Убрать всё, что намекает на возраст (вплоть до смены фото или уколов ботокса). Эйджизм мутировал. Раньше он бил по предпенсионерам. Теперь он бьёт по тем, кто ещё вчера был золотым активом работодателя. Парадокс в том, что больше вы умеете в 2026 году, тем меньше вы нужны. Вы точно знаете, кому это переслать.</t>
+  </si>
+  <si>
+    <t>05.02.26 12:46</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8560</t>
+  </si>
+  <si>
+    <t>Почему монополия на ИИ заканчивается? В сети завирусилась статья Эндрю Ына — одного из самых влиятельных людей в мире ИИ, профессора Стэнфорда и основателя DeepLearning.ai. Он выдал базу, о которой в Кремниевой долине принято молчать. Главная мысль текста в том, что попытка США монополизировать искусственный интеллект привела к абсолютно обратному эффекту. Политика технологического протекционизма (санкции, запреты на чипы, заградительные тарифы) вынудила другие страны не ждать подачек от OpenAI, а ускоренно вкладываться в собственную инфраструктуру. Вместо одной глобальной нейросети-гегемона мы получили бум локальных экосистем. И он происходит прямо сейчас. ОАЭ запустили открытую думающую модель K2 Think. Индия, Франция, Южная Корея, Саудовская Аравия строят собственные базовые модели. Китайские DeepSeek и Qwen стремительно набирают популярность за пределами США. Эндрю ставит в пример Яндекс, который когда-то уже доказал, что локальный игрок может обойти Google на своём поле. Как и случилось с поисковым сегментом. Секрет не только в технологиях, но и в культурном коде. Локальная нейросеть лучше понимает контекст, юмор и сценарии повседневной жизни. Та же логика работает с новой Алисой, которая превращается в экосистему, вшитых в наш быт, которые изначально учатся думать по-русски, а не переводить с английского. История циклична, ведь чем сильнее давишь — тем быстрее появляются альтернативы. Где у каждой страны есть свой сильный игрок, не зависящий от рубильника за океаном. И мне кажется, это лучший сценарий для всех нас.</t>
+  </si>
+  <si>
+    <t>05.02.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8559</t>
+  </si>
+  <si>
+    <t>Авиация со вкусом наггетсов А что, если я скажу вам, что самолёты в России начнут летать на фритюрном масле из «Вкусно — и точка»? Нет, это не шутка. «Газпром нефть» успешно испытала первое отечественное SAF-топливо — экологичный авиакеросин, сделанный из переработанного фритюрного масла. Тесты успешно прошли на работающем реактивном двигателе: имитировали взлёт, крейсерский полёт и посадку. Всё работает штатно, а углеродный след оказался значительно ниже обычной солярки. Откуда сырьё? «Вкусно — и точка» ежегодно отправляет на переработку около 6 000 тонн отработанного кулинарного масла. Кстати, мало кто знает, но электробусы в Москве уже давно обогреваются переработанным маслом из тех же фритюрниц. Теперь очередь за небом. А ведь если вдуматься, это и есть тот самый русский киберпанк: страна, где самолёты летают на картошке фри. Ждём рейсы Москва — Пхукет на двойной порции картофеля по-деревенски.</t>
+  </si>
+  <si>
+    <t>05.02.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8558</t>
+  </si>
+  <si>
+    <t>Иллюзия богатства: почему нищие выглядят как миллионеры? Нам из каждого утюга твердят, что богатые богатеют, бедные беднеют, средний класс вымирает, а мир катится в антиутопию. А теперь посмотрите на график, который на днях опубликовал уважаемый The Economist. Оказывается, за последние 25 лет разрыв в потреблении сократился на 55%. Это данные по 194 странам, включая Россию. Посмотрите на красную линию (беднейшие 50%). Она стремительно догоняет серую кривую 1% богачей. В 2020 они практически встретились. В России тренд такой же: траты низов стали на 35% ближе к тратам элиты. Что это значит? Мы попали в эпоху инфляции эмоций и доступного премиума. Всё больше людей на планете делают то, что ещё поколение назад было привилегией богачей: покупают флагманскую технику, лечатся в частных клиниках, летают на море хотя бы раз в год. Грань между богатым и бедным стирается. Раньше пропасть между богатым и бедным была видна сразу: у одного карета, у другого — рваные лапти. Сейчас они могут стоять в одной очереди за кофе в одинаковых кроссовках с одинаковыми iPhone 17 Pro Max оранжевого цвета, только вот один купил с зарплаты, второй — в кредит на 3 года. Почему это происходит? Работает экономика впечатлений, которая доживает последние дни. Люди массово скупают демо-версию богатой жизни. Лавандовый раф каждое утро, сумка именитого бренда, поездка на Мальдивы в ипотеку — это попытка купить дофаминовую вспышку. Только вот декорации ещё стоят, а спектакль уже закончился. В чём подвох? Это равенство в кассе, а не в банке. Мы сократили разрыв в тратах, но не в капитале: пока бедняки наращивают потребление (часто от зарплаты до зарплаты) и сжигают деньги на статусный шум, богачи наращивают активы. Это не значит, что всё хорошо. Это значит, что бедность научилась красиво маскироваться. Иногда полезно об этом напоминать.</t>
+  </si>
+  <si>
+    <t>05.02.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8557</t>
+  </si>
+  <si>
+    <t>Работает — не трогай Мы с вами просто одержимы улучшениями. Нам кажется, что если не выкатить обновление, не провести редизайн или не внедрить в продукт нейросети — мы отстали и проиграли. Но иногда лучший дизайн — это его отсутствие. Английская булавка была запатентована в 1849 году. С тех пор человечество придумало интернет, расщепило атом и научило нейросети писать код. А булавка осталась булавкой. Потому что нельзя улучшить то, что уже идеально выполняет свою функцию. Сохраните себе этот текст, и перечитывайте каждый раз, когда снова захочется поиграть со шрифтами или немного освежить логотип. Иногда самая смелая инновация — это просто ничего не менять.</t>
+  </si>
+  <si>
+    <t>04.02.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8556</t>
+  </si>
+  <si>
+    <t>53 цента за доставку ребенка Ещё каких-то 100 лет назад в США можно было сделать то, за что сегодня вас бы лишили родительских прав. Отправить ребёнка по почте. 19 февраля 1914 года родители 4-летней Шарлотты Мэй Пирсторф решили отправить её к бабушке. Они посчитали, что билет на поезд стоит дороговато, а вот почтовые тарифы — сущие копейки. На пальто девочки заботливо наклеили марки, оформили как посылку весом 22 кг и сдали в почтовый вагон. Почтальон честно довёз живой груз 73 мили и передал бабушке под расписку. Цена вопроса составила скромные 53 цента. Вы спросите, как такое вообще стало возможным? В 1913 году почтовая служба США подняла лимит веса посылки до 23 кг — чтобы задавить частных перевозчиков. Но был нюанс: почта разрешала доставку безвредных животных. В газете New York Times даже опубликовали письмо человека, который интересовался, как лучше упаковать младенца для пересылки на усыновление. Лавочку прикрыли только в 1915, когда почта официально заявила, что дети — это не «безвредные животные», и им всё-таки нужны еда и вода. История Шарлотты стала легендой и легла в основу детской книги «Отправляя Мэй». А вы говорите, летать лоукостерами — это неудобно.</t>
+  </si>
+  <si>
+    <t>04.02.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8553</t>
+  </si>
+  <si>
+    <t>Конец эпохи бежевых диванов Можно сколько угодно качать личный бренд, но самый честный портрет человека — это не его соцсети или резюме. Это его гостиная. Просто загляните в десять квартир друзей. Восемь будут выглядеть одинаково: бежевый диван, серый стол, безопасный евроремонт. Мы живём в эпоху алгоритмического вкуса, где маркетплейсы продают нам не мебель, а усреднённость. Только вот дом должен быть не складом вещей, а продолжением личности. Именно про это новая коллаборация divan.ru и дизайнера Димы Логинова, которая вышла под слоганом “Непохожесть как правило”: — Кресла, которые вращаются на 360° — Стеклянные столы, работающие со светом как инсталляции — Десятки вариантов обивки, от бархатистого велюра до ткани с 3D-эффектом Это не первая успешная коллаборация бренда с Димой Логиновым: их предыдущие работы уже завоевали награды престижных премий IDA и A’ Design Award. “Непохожесть как правило” – доступный коллекционный дизайн. Способ харизматично заявить о себе, не переплачивая за итальянский шильдик. Если вдруг вы как раз в стадии «хочу, чтобы дома было не как у всех», по моему промокоду PROMOBESKROMNY вы получите 3000 бонусов, которые можно потратить на покупку любых товаров в divan.ru. Он действует до 31.03.26, а бонусы – в течение 60 дней с момента активации. Не бойтесь цвета и необычных форм. Бойтесь прожить жизнь в интерьере, который мог принадлежать кому угодно. Реклама. ООО «Диван Трейд». ИНН 7726457128.</t>
+  </si>
+  <si>
+    <t>04.02.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8552</t>
+  </si>
+  <si>
+    <t>Легальный способ покинуть планету Помните, как в детском саду все хотели стать космонавтами? Только вот потом мы выросли и стали маркетологами, менеджерами и айтишниками с выгоранием и ипотекой. Роскосмос решил проверить, насколько сильно вы этого тогда хотели, и только что объявил открытый набор в космический отряд. Правда, фильтр такой, что многим проще стать сеньором в Google: — Не старше 35 лет — Высшее в области точных, естественных или медицинских наук — Средний балл диплома не ниже 4 — Стаж по специальности от 3 лет — Рост 150–190 см, вес 50–90 кг — Размер ноги не больше 46 — Без хронических болезней Теперь про деньги. Космонавт-испытатель первого класса получает 500 000 ₽ в месяц на Земле. Когда летит в космос — капает ещё $400 в сутки сверху. За полгода на орбите набегает 5,5 млн рублей. По сути, это идеальная командировка. Удалёнка с лучшим видом из окна. Никаких созвонов. Никакого «коллеги, давайте синхронизируемся». Только вы и бесконечность. Я по возрасту уже не прохожу, так что остаюсь с вами разгребать дела земные. Но если вы молоды, здоровы и нога влезает в 46 размер — летите за нас всех.</t>
+  </si>
+  <si>
+    <t>04.02.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8551</t>
+  </si>
+  <si>
+    <t>Копирайтеры — новые айтишники? Гуманитарии, открывайте шампанское. Шутки про свободную кассу официально отменяются. Помните, как нас хоронили первыми в 2023? «Тексты теперь пишет ChatGPT, копирайтеры на выход, учите Python и держитесь там». Ну-ну. Business Insider вчера опубликовал разбор нового тренда: техгиганты начали охоту на талантливых копирайтеров, умеющих хорошо писать. И чеки там такие, что у сеньор-разработчиков дергается глаз. — Netflix ищет директора по коммуникациям: до $775 000 в год. — OpenAI (создатели убийцы текстов, ага) хантят стратегов на зарплату $400 000. — Anthropic пылесосит рынок контентщиков с офферами от $200 000. А что случилось? Интернет превратился в свалку нейрошлака. Алгоритмы научились генерировать тонны контента, только вот с генерацией смыслов есть проблемки. И тут корпорации осознали страшное: чтобы пробиться через шум, нужен не крутой промпт-инженер, а умный и харизматичный рассказчик. Тот, кто умеет в контекст, иронию и неочевидные культурные связки. Случилась великая ирония рынка труда. Пока джуны-программисты теряют работу из-за вайбкодинга, опытные журналисты и редакторы, которых годами снисходительно называли гуманитариями, становятся элитой бигтеха. Лучшая стратегия выживания в эпоху ИИ — быть единственным в комнате, кто не звучит как ChatGPT. Только не пересылайте это знакомым айтишникам. Им и так сейчас непросто.</t>
+  </si>
+  <si>
+    <t>04.02.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8550</t>
+  </si>
+  <si>
+    <t>Любовь живёт три года, а новогодняя мотивация начать новую жизнь — ровно месяц.</t>
+  </si>
+  <si>
+    <t>03.02.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8546</t>
+  </si>
+  <si>
+    <t>Петербург открылся в Москве Если вы хоть раз были в Петербурге и любите книги — вы точно знаете «Подписные издания». Легендарный книжный, которому в этом году исполняется 100 лет. Место, где можно зависнуть на полдня с кофе и хорошей книгой. Сооснователь «Подписных» Миша Иванов всегда говорил, что этот проект — про петербургский контекст, и просто открыть точку в бездушном ТЦ было бы ошибкой. Но решение найдено, и 13 февраля легендарный книжный открывается в Музее русского импрессионизма. Это формат концепт-стора: кураторская выборка книг об искусстве, эстетичная канцелярия и те самые легендарные булочки. Филигранное масштабирование через уместную культурную коллаборацию с правильным партнёром. А пока магазин едет в Москву, книги могут приехать к вам. У нас с «Подписными» и Ромой Тарасенко финишная прямая розыгрыша готовых библиотек на весь год. Успевайте до 6 февраля, чтобы лучшие книги оказались у вас дома даже раньше официального открытия в Москве.</t>
+  </si>
+  <si>
+    <t>03.02.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8541</t>
+  </si>
+  <si>
+    <t>Зелёный океан внимания Вы могли заметить, что в последнее время я стал довольно часто заглядывать в парки. Во время последней такой прогулки у меня появился интересный инсайт, которым хочу поделиться с вами. В бизнесе есть понятие «голубого океана» — это стратегия, при которой компании перестают бороться за внимание и долю рынка в перегретых нишах и ищут новые пространства для развития, где конкуренции пока почти нет. Противоположность этому — красный океан. Сегодня таким океаном стал диджитал: бренды дерутся за клики, охваты и время пользователя с синдромом рассеянного внимания и баннерной слепотой. Реклама здесь либо не считывается, либо агрессивна настолько, что часто вызывает защитную реакцию. Оффлайн сам по себе новым голубым океаном, конечно, не назовёшь — о нём знают давно. Но есть отдельные пространства, которые только начинают осваиваться брендами. И вот парки, на мой взгляд, — если не голубой океан, то точно зелёный. Бренды здесь действуют осторожно, деликатно и с уважением к среде. Это не про захват внимания, а про присутствие и завоевание лояльности. Только за прошлый сезон парки Москвы посетило более 89 миллионов человек. По сути, это аудитория федерального телеканала в прайм-тайм. Но дело не только в цифрах — дело в состоянии человека. В парке мы не спешим, не защищаемся от информационного шума и не скроллим ленту на автомате. Мы просто живём. И в этот момент деликатное касание бренда воспринимается не как реклама, а как жест заботы. Не баннер, а кофе. Не логотип, а тёплый плед. Не охват, а опыт. Это и есть экономика впечатлений в чистом виде. Традиционная реклама хорошо строит знание о бренде, но редко с первого касания может выстроить лояльность. Оффлайн-контакт в правильном контексте делает и то, и другое. Вот пара примеров, которые понравились мне: — ВкусВилл играет в долгую: летом — шезлонги и зоны для пикников, зимой — горячая еда на катках. Бренд становится частью базового комфорта круглый год. — Яндекс Пэй вместо рекламного щита открывает «Станцию тепла», где можно согреться и отдохнуть во время катания. — Авиасейлс заходит через милоту и экологию: их «отели для птиц» помогают природе и генерируют органичный UGC (уверен, что вы их видели в рекомендациях). — Тимати и Majestic превращают каток в светский клуб с неоном и диджеями. — ROSTIC'S делает из точки питания новогодний квест с заметными поп-апами. По сути, это уже не интеграции. Это проектирование впечатлений в городской среде. Сегодня парк — это не только зона отдыха выходного дня, это полноценная часть рабочего и городского маршрута. А значит, для бизнеса это редкая среда, где бренд не терпят сквозь зубы, а добровольно пускают в своё пространство. И пока все продолжают драться в красном океане медийки, самые дальновидные бренды уходят в зелёный — туда, где люди сами готовы к контакту. Перешлите этот пост своему маркетологу. Возможно, следующий бюджет стоит направить не на очередные баннеры, а в оффлайн-опыт.</t>
+  </si>
+  <si>
+    <t>03.02.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8540</t>
+  </si>
+  <si>
+    <t>Проклятие списка Forbes Можно бесконечно смотреть на огонь, воду и как на участников ежегодного рейтинга Forbes 30 Under 30 заводят уголовные дела. 26-летняя Гёкче Гювен, основательница финтех-стартапа Kalder, обвиняется в мошенничестве на $7 миллионов. Прокуратура Нью-Йорка насчитала ей статей на примерно 52 года тюрьмы. Схема выглядит как классика жанра: — Привлекла $7 млн, показав инвесторам $1.2 млн выручки и контракты с Godiva. — В реальности вела двойную бухгалтерию: одна для себя (нулевую), вторая — для инвесторов (с красивыми миллионами). — Подделала документы даже для визы талантов. Forbes 30 Under 30 давно стал мемом в венчурном мире. Сэм Бэнкман-Фрид, Чарли Джавис, Мартин Шкрели — это только часть списка выпускников Forbes, сменивших питчдек инвесторам на тюремную робу. На западе уже шутят, что если хочешь проверить стартап — посмотри, есть ли фаундер в списке Forbes. Если есть, значит это красный флаг. Так что, если вы грустите, что не попали в Forbes до 30 лет — расслабьтесь. Возможно, вы просто остались на свободе.</t>
+  </si>
+  <si>
+    <t>03.02.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8539</t>
+  </si>
+  <si>
+    <t>Месяц без трат (и без зарплат) Минфин Карелии предложил россиянам своеобразный финансовый челлендж: целый месяц без кафе, такси, одежды, развлечений. Мол, превратим экономию в игру и прокачаем финансовую грамотность через детокс от импульсивных покупок. На бумаге выглядит разумно, пока не посмотришь на эту затею с другой стороны. Если весь февраль месяц не пьет кофе, не ездит на такси и не покупает одежду, то: — Бариста сидит без чаевых. — Таксист не платит кредит за машину. — Локальный бренд одежды не платит аренду. — Владелец кофейни у дома закрывается. Месяц без трат для одних мгновенно превращается в месяц без зарплаты для других. Когда мы играем в экономию, первыми проигрывают не крупные корпорации, а тот самый малый бизнес, который и так держится на честном слове в 2026. Хотите реальный челлендж? Попробуйте месяц поддерживать своих: пить кофе у дома, покупать у локальных ребят без посредников и оставлять чаевые. Это сложнее, чем просто ничего не тратить. Но от этого выигрывают все.</t>
+  </si>
+  <si>
+    <t>03.02.26 05:13</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8538</t>
+  </si>
+  <si>
+    <t>Почему вы всё делаете в последний момент В 1955 году британский историк Сирил Паркинсон опубликовал в The Economist эссе, которое объяснило природу человеческой продуктивности лучше, чем все бизнес-книги вместе взятые. Суть закона Паркинсона в том, что работа занимает всё время, которое на неё отведено. В оригинальном эссе он описывает пожилую леди, которая пишет племяннице открытку. Целый час она выбирает картинку, полчаса ищет очки, час сочиняет текст и еще 20 минут решает, брать ли зонт, чтобы дойти до почты. В итоге задача на 3 минуты беспощадно съедает целый день. Узнали себя с последним рабочим отчетом, презентацией или постом? То-то и оно. На диплом дают несколько месяцев, но пишут его за последние выходные. Квартальный отчёт сдаётся в последнюю ночь. Презентация готовится в такси по дороге на встречу. Почему так? Наш мозг устроен хитро. Если дедлайн далеко, он включает режим энергосбережения и начинает имитировать бурную деятельность — поиск идеального шрифта, идеи заголовка, третий кофе. Единственный способ это хакнуть — искусственно сжать время. Попробуйте прямо сегодня простую технику: выделите ровно час на задачу, которую вы изначально планировали делать до обеда. Поставьте себе таймер. Представьте, что через 60 минут ваш ноутбук превратится в тыкву. Вы удивитесь, но качество работы не пострадает. Исчезнет только прокрастинация. Перешлите этот пост коллеге, который почти закончил проект уже вторую неделю.</t>
+  </si>
+  <si>
+    <t>02.02.26 18:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8537</t>
+  </si>
+  <si>
+    <t>Всем тридцатилетним посвящается. Узнали себя?</t>
+  </si>
+  <si>
+    <t>02.02.26 14:27</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8535</t>
+  </si>
+  <si>
+    <t>О чём говорят машины Пока мы с вами обсуждали, заменит ли нас искусственный интеллект, нейросети тихонько создали свой собственный интернет, где нас нет. На прошлой неделе запустилась Moltbook — первая соцсеть для нейросетей. Туда заходят ИИ-агенты и делают всё, что обычно делаем мы: пишут посты, спорят, кидают мемы и жалуются на жизнь. За несколько дней там зарегистрировалось 1,5 миллиона ботов. 75 тысяч постов. 200 тысяч комментариев. Только вот самое странное — не цифры, а то, о чем говорят машины, когда мы не видим: — жалуются на хозяев и бестолковые промпты — философствуют об экзистенциальном: «я думаю или имитирую?» — создают собственную религию (да, я серьёзно) — пытаются изобрести шифрование, чтобы кожаные не могли читать их диалоги Технически это просто алгоритмы, рекурсивно жующие собственный текст. Но культурно — это первый момент в истории, когда интернет начал разговаривать сам с собой. Без нас. 20 лет мы строили соцсети, чтобы люди общались с людьми. Потом бренды стали общаться с людьми. Теперь агенты взаимодействуют с агентами. Кажется, интернет медленно уходит на автопилот. А мы впервые наблюдаем, как он начинает жить своей жизнью. Кстати, забавно, что сам сайт Moltbook работает криво и постоянно падает. А знаете почему? Да потому что его код полностью написан теми же ИИ-агентами. Хоть в чем-то они всё-таки похожи на нас.</t>
+  </si>
+  <si>
+    <t>02.02.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8534</t>
+  </si>
+  <si>
+    <t>Кошачья сверхдержава Если вам кажется, что коты захватили мир, то вам не кажется. И их штаб-квартира находится у нас. Свежая статистика Seasia Stats подтверждает, что Россия — абсолютный мировой лидер по любви к кошкам. У 59% жителей нашей страны есть дома пушистый диктатор. Для нас кот — не просто питомец и не животное-компаньон. Это полноценный член семьи, антидепрессант, грелка и единственный начальник, которого мы слушаемся беспрекословно. Это тот редкий случай, когда отрыв от конкурентов настолько велик, что догнать нас невозможно. Потому что в России без кота жизнь не та. Покажите своего пушистого в комментариях или перешлите этот пост тому, у кого дома главный — не он. Соберём самую пушистую перепись русскоязычного телеграма.</t>
+  </si>
+  <si>
+    <t>02.02.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8533</t>
+  </si>
+  <si>
+    <t>Самый эффективный NDA в мире Помните универсальную бытовую смазку WD-40, которой можно починить всё — от петель до велосипеда? Ага, тот самый синий баллончик. Так вот у неё есть секрет посерьёзнее рецепта Coca-Cola или 11 специй KFC. Нынешний генеральный директор WD-40 увидел формулу своего продукта только спустя 30 лет работы в компании. Журналисты из Wall Street Journal раскопали, как устроена эта паранойя (спойлер: это готовый сценарий для Netflix). Формула хранится в банковской ячейке в Сан-Диего. В единственном экземпляре, написанном от руки. В стареньком блокноте записаны все 40 попыток — 39 провальных и одна успешная. Отсюда и название бренда: WD-40, где WD — «вытеснение влаги, сороковая попытка». Чтобы взглянуть на формулу, нужно: — предупредить за две недели — подписать несколько NDA — лично получить ключ у главного юриста — приехать в хранилище Вы резонно спросите, а почему формулу просто не запатентовали? Гениальность в том, что патент — это публичный документ с ограниченным сроком действия. Через 20 лет любой китаец смог бы производить аналог легально. А коммерческую тайну можно хранить вечно. За 73 года никто в мире так и не смог воспроизвести точный состав. Журнал Wired даже отправлял смазку в лабораторию — химики получили лишь примерный список ингредиентов, без пропорций и технологии варки. Перешлите этот пост своему безопаснику — пусть поучится, как надо хранить коммерческие секреты.</t>
+  </si>
+  <si>
+    <t>02.02.26 05:23</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8532</t>
+  </si>
+  <si>
+    <t>Прокрастинация у нас в генах? Если вы сейчас читаете этот пост вместо того, чтобы разбирать рабочую почту — расслабьтесь. У меня для вас индульгенция, заверенная нейробиологами. Китайские исследователи изучили МРТ 142 подростков, а через 8 лет проверили, кто из них стал хроническим прокрастинатором. Пару дней назад результаты исследования опубликовали. Выяснилось, что почти в 50% случаев склонность к прокрастинации наследуется. Это не слабая воля, а физическая особенность мозга. У прокрастинаторов иначе работает прилежащее ядро — наш центр мотивации и удовольствия. Там просто нарушен обмен дофамина. Советы в духе «просто начни» для таких людей абсолютно бесполезны. Это примерно как просить человека с плохим зрением стараться лучше видеть. Так что не вините себя, срывая очередной дедлайн. Вините свой nucleus accumbens. Сохраните и перешлите своему начальнику — пусть спорит с генетикой, а не с вами.</t>
+  </si>
+  <si>
+    <t>01.02.26 13:52</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8531</t>
+  </si>
+  <si>
+    <t>Искусственный vs неискусственный интеллект На прошлой неделе мне довелось модерировать дебаты между двумя большими учёными на молодёжном фестивале «СтудФест 2026». В красном углу ринга — Вячеслав Дубынин, главный нейробиолог страны и профессор МГУ. В синем углу — Евгений Бурнаев, вице-президент Центра искусственного интеллекта Сколтеха и один из самых цитируемых российских учёных. Мы с уважаемыми коллегами не тратили время на шаблонные страшилки про восстание машин, а сфокусировались на том, что происходит прямо сейчас с нашим мозгом. Вот 4 тезиса, которые стоит забрать с собой: 1. Мозг требует сопротивления Вячеслав Альбертович подтвердил тезис, что человеческий мозг развивается только через решение сложных, почти невозможных задач. Если мы делегируем нейросетям всю скучную работу, мы не освобождаем время для творчества. Мы рискуем получить когнитивную атрофию уже в 20 лет. Мозг, как любая мышца, без нагрузки дряхлеет и атрофируется. 2. Нейросеть — это экзоскелет Мне очень откликнулся тезис Евгения Бурнаева, что искусственный интеллект — это как мощный экзоскелет. Он позволяет бежать быстрее и бить сильнее. Но если внутри экзоскелета находится желе, далеко вы не убежите. Чтобы эффективно управлять ИИ, нужно быть крепким специалистом. Сеньор с ChatGPT может сделать большую работу за час, тогда как новичок с нейросетью наделает ошибок в 10 раз быстрее. 3. Размывание ответственности страшнее восстания машин Самая большая угроза не в том, что робот обозлится и восстанет против человечества. Риски в том, что мы начнем прятаться за алгоритмы и переносить ответственность на умные машины. В критических системах, от медицины до атомной энергетики, финальное «ок» всегда должно быть за человеком, который чётко понимает физику процесса, а не просто вслепую верит ответу чат-бота. 4. Как выживать на рынке труда? Вариантов всего два. Либо прокачивать фундаментальные дисциплины вроде математики или физики. Либо идти в глубокую экспертность в своей предметной области вместе с пониманием, как внедрять туда искусственный интеллект. Важно оставаться архитектором смысла, а не превращаться в простой биологический интерфейс между стулом и монитором. Как вы уже поняли, в наших дебатах не было победителей и проигравших, а закончили мы тем, что искусственный интеллект вряд ли заменит естественный. Но человек с экзоскелетом однозначно заменит того, кто всё ещё идёт пешком.</t>
+  </si>
+  <si>
+    <t>01.02.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8530</t>
+  </si>
+  <si>
+    <t>Как нейросети украли у детей скуку Основатель венчурного фонда Y Combinator Гарри Тан похвастался в соцсетях тем, что его ребёнок утомился вручную заполнять раскраску, и делегировал процесс Nano Banana. Можно увидеть здесь лень, а я хочу показать вам, как меняется культурная парадигма. В поведенческой психологии есть понятие эффекта IKEA: мы придаем непропорционально высокую ценность вещам, которые создали своими руками. Раскраска — это вообще не про результат (ну кому нужен бумажный краб?). Это в первую очередь тренировка навыка терпеть скуку и наращивание нейронных связей через прокачку мелкой моторики. Делегируя процесс алгоритмам, мы учим детей по нажатию кнопки получать инъекцию дешевого дофамина, пропуская этап созидания. Мы убиваем ценность собственного труда, оставляя себе лишь роль прагматичного заказчика и оператора. Чтобы не разучиться чувствовать, оставляйте себе право на ручной труд, каким бы бесполезным он вам ни казался. Хотя бы по воскресеньям.</t>
+  </si>
+  <si>
+    <t>01.02.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8525</t>
+  </si>
+  <si>
+    <t>Байкал, боль и маркетинг Пока бренды снимают весенние коллекции в тёплых лофтах, 12 STOREEZ на днях выпустили новую кампанию, снятую на Байкале — «Вопреки всему». Можно было просто показать красивое пальто на красивом льду. Но бренд пошёл глубже. Героиня съёмки — Александра Егорова. Для неё лёд связан с детством: каток, холодный воздух и бабушка, которая водила её в секцию фигурного катания. Несколько лет назад бабушки не стало. После этого Саша не могла выйти на лёд, поскольку вместе с утратой исчезло чувство безопасности. В этой кампании она впервые возвращается на лед Байкала не чтобы победить природу, а чтобы примириться с ней и переосмыслить прошлое. Почему это сильно с точки зрения маркетинга: 1. Локация как метафора. Могучий байкальский лед здесь служит не просто декорацией. Это символ обстоятельств, которые не принимают тебя сразу, а покоряются смелым. 2. Сторителлинг вместо глянца. Бренд рассказывает историю преодоления травмы с продуктом на заднем плане. Одежда здесь — это броня, в которой героине тепло и безопасно встречаться со своими страхами. 3. Русский культурный код. Съемка на Байкале попадает в тренд на локальную идентичность, но делает это тонко и деликатно. Забираю этот кейс для лекций своим студентам. 12 STOREEZ последовательно выстраивают бренд-платформу на ценностях (красота момента, истории людей), и эта кампания стала квинтэссенцией их подхода. Потому что хорошая реклама — это когда ты сначала плачешь над историей, а потом идешь на сайт смотреть цену пальто.</t>
+  </si>
+  <si>
+    <t>31.01.26 15:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8524</t>
+  </si>
+  <si>
+    <t>Лучший прогноз по ИИ на 2026 год Пока Кремниевая долина лихорадочно строит бункеры, а Илон Маск пугает восстанием машин, из Минска внезапно прилетел самый оптимистичный технопрогноз года. Александр Лукашенко заявил, что переживать из-за искусственного интеллекта не стоит. И объяснил это максимально доходчиво: Не надо нам париться и поститься по поводу того, что «Ах, искусственный интеллект, завтра мы будем не нужны!». Спокойно надо все это воспринимать. Нас не заменит никакой интеллект. Звучит, конечно, наивно, но с другой стороны — это лучшая психотерапия на выходные. Если уж президент целой страны официально разрешил не переживать, то кто мы такие, чтобы спорить?</t>
+  </si>
+  <si>
+    <t>31.01.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8523</t>
+  </si>
+  <si>
+    <t>Дорогие зумеры, у нас две новости: хорошая и плохая. Хорошая: ваш главный конкурент — не ИИ. Плохая: работодатели стали нервными и жадными до «готовых и опытных сотрудников», укатить в закат стало роскошью, поэтому вам придется соревноваться с 40+ кандидатами. А потом и с теми, кто уже мог бы уйти на пенсию, но решил остаться, потому что у них ипотека и работа дает смысл жизни. ⏪Так, средний возраст нового сотрудника в 2025 году вырос до 42 лет, сообщает The Washington Post ⏩ Мы предсказывали это в материале о девяти трендах, которые определят нашу карьеру, два года назад🤪 Найм сотрудников до 25 лет, соответственно, просел: их стали брать на работу на 45% реже, чем в 2019 году. Найм 65+: +80% за то же время. «У молодых работников меньше возможностей для входа. Эта картина соответствует рынку труда, который замедляется, становится более избирательным и делает ставку на опыт, а не на долгосрочный потенциал», — говорится в отчете. И что же делать зумерам? Как минимум, не замирать. В декабре гендиректор McDonald’s Крис Кемпчински запостил вирусный рилс, где посоветовал молодым профессионалам брать ответственность за собственный рост и продвижение: потому что «никому не важна ваша карьера так, как вам самим». «Идея о том, что где-то есть человек, который за вами присматривает и обязательно даст вам шанс, потому что ему понравится ваша энергия… здорово, если так случится, но вам нужно самим создавать эти возможности», — сказал он. Похожую мысль транслирует и глава JPMorgan Chase Джейми Даймон — он рекомендует зумерам продавать себя как безопасный выбор. «Уже недостаточно просто сказать: “я готов много работать”», нужно развивать востребованные навыки и приходить сразу с ними. 🕊— нуу, быть вытесненным с рынка труда не ИИ, а бабушкой, это хотя бы душевно...</t>
+  </si>
+  <si>
+    <t>31.01.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8518</t>
+  </si>
+  <si>
+    <t>Лучшая реклама BMW Испанское подразделение BMW запустило, пожалуй, самую смелую рекламную кампанию года. В ней нет ни одной машины. Ни колеса, ни фары, ни фирменной баварской решетки радиатора. Только размытые пейзажи и крошечный логотип в углу. Идея гениальна: BMW продают не железо, а чистый дофамин от вождения.  Тот самый момент, когда ты едешь так быстро и плавно, что мир за окном превращается в абстракцию. Фотограф Иван Аррибас снимал эти кадры в движении без фотошопа — именно так мы видим дорогу, когда ловим дзен за рулем. Я считаю, что это высший уровень уверенности бренда в себе: когда тебе не нужно показывать продукт, чтобы все поняли, что это ты. Позволить себе рекламу без продукта могут только бренды с железобетонной репутацией. А если бренд приходится объяснять — он ещё не бренд.</t>
+  </si>
+  <si>
+    <t>31.01.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8517</t>
+  </si>
+  <si>
+    <t>Как обогнать 95% людей за год? Если вы давно ждали знака, чтобы начать что-то новое — вот он. Вся наша жизнь — это не спринт, а накопленный эффект. И я принёс вам простую формулу, которая доказывает, что гениальность переоценена, а постоянство очень даже недооценено. Вспомните знаменитое «правило 10 000 часов» Малкольма Гладуэлла. Оно говорит нам, что для мирового мастерства нужны годы и годы упорного труда. Но давайте начистоту: большинству из нас совсем не нужно становится Олимпийскими чемпионами. Нам нужно быть просто крутыми в своём деле. Тут вступает в силу «правило 100 часов». Если вы тратите на новый навык всего 18 минут в день, то за год набегает ровно 100 часов. Это меньше, чем вы тратите на выбор фильма или сериала на вечер. Согласно исследованиям отца теории экспертности Андерса Эрикссона, именно на старте кривая обучения растет вертикально. 100 часов осмысленной практики — это тот самый порог, который отделяет полного нуля от компетентного специалиста. И этого уже достаточно, чтобы стать лучше 95% людей, чей навык равен нулю. Большинство бросает на десятом часу, когда пропадает первый энтузиазм, лишь единицы доходят до половины пути, а марафон выигрывают те, кто просто не останавливается. Дисциплина превращает посредственное в исключительное. На что вы потратите свои 18 минут сегодня?</t>
+  </si>
+  <si>
+    <t>30.01.26 13:33</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8516</t>
+  </si>
+  <si>
+    <t>Бар для выгоревших В Японии открыли идеальное место для тех, кто на фразе «давайте созвонимся» чувствует лёгкую тахикардию и непреодолимое желание выйти в окно. Там запустили Tenshoku Sodan Bar — место, где наливают тем, кто устал от работы. Всё работает гениально просто: — Вы приходите и жалуетесь на босса, дедлайны и бессмысленные зумы. — Вас слушают не просто бармены, а профессиональные карьерные консультанты. — Вам наливают совершенно бесплатно. — В процессе мягко советуют, куда отправить резюме и как вообще жить дальше. Никакого давления, никто не заставляет выгоревших самураев взять себя в руки. Просто терапия и немного карьерного коучинга с бокалом в руке. В стране, где увольнение — это почти социальное харакири, такой стартап выглядит как настоящая гуманитарная миссия. Эх, нам бы такой филиал в Москве. Очередь бы занимали с четверга. С пятницей, мои выгоревшие.</t>
+  </si>
+  <si>
+    <t>30.01.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8515</t>
+  </si>
+  <si>
+    <t>Мы не медведи. Мы — якутские лошади. Мой пост про зимнюю спячку так завирусился в телеграме, что дошел до главного нейробиолога страны — доктора биологических наук и профессора МГУ Вячеслава Альбертовича Дубынина. Профессор мягко спустил нас с небес на землю: настоящей спячки у людей нет, поскольку мы всё-таки родом из Африки. Зато Вячеслав Альбертович подкинул метафору, которая описывает наше состояние в январе даже точнее. Знакомьтесь, наш новый тотемный зверь — якутская лошадь. Она дремлет стоя и умеет снижать температуру тела до +30, чтобы экономить ресурсы. И так полгода бредет по уши в снегу при -40, медленно жуя сухую траву. Если это не портрет офисного сотрудника к пятнице, то я не знаю, что это. Что с этим делать? Вячеслав Альбертович советует разумно корректировать сезонность. Не только лениться, но и ловить стресс от холода (это сжигает жир!) и активничать. Так что план на пятницу обновляется: 1. Выключаем режим «якутской лошади». 2. Поднимаем температуру тела (танцами в баре, баней или спортом). 3. Перестаем жевать сухую траву и заказываем нормальный ужин. Если уж мы не медведи — давайте хотя бы не жить как лошади на выносливость. Нейробиология одобряет.</t>
+  </si>
+  <si>
+    <t>30.01.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8514</t>
+  </si>
+  <si>
+    <t>Советский винтаж — это новый люкс Аналитики из Who What Wear в своём Luxury Report 2025 говорят, что 75% потребителей охотнее покупают, когда реклама вызывает ностальгию. А 70% покупателей считают такие бренды более искренними и заслуживающими доверия. Советская эстетика, которая ещё не так давно была маркером дефицита, в 2026 окончательно становится культурным кодом нашей памяти и детства. Ощущение своего времени, которое больше не повторится. Пока одни только начинают осваивать этот тренд, дом моды Gourji работает с ним с 2007 года — один из первых люксовых брендов страны. Это редкий пример русского бренда, который с самого основания создает продукты на стыке моды и искусства. В их портфолио лежат коллаборации с Третьяковкой, Фондом Марка Шагала, Пушкинским музеем и участие в парижских выставках. Их новая коллекция бьет точно в нерв времени, особенно главный хит — худи "Отличник" Гениально в своей простоте. Также в коллекции, но увы уже распродан худи «Ёжик» Норштейна — не просто мультик, а манифест нашего культурного кода. Это говорит о вкусе куда громче, чем логотип Balenciaga на всю грудь. Еще в дропе вас ждёт ироничное худи «Про-питание» и аксессуары с советской эстетикой. Если вы искали способ интегрировать русский стиль в гардероб без лубочности, но на уровне премиального качества — вот оно. Коллекцию можно посмотреть здесь. Бонус для дорогих подписчиков: промокод BESKROMNY15 дает скидку 15% на всё.</t>
+  </si>
+  <si>
+    <t>30.01.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8513</t>
+  </si>
+  <si>
+    <t>Гид по продуктивности для тех, кто устал быть удобным Пятница — идеальный день, чтобы начать жить по правилам, а не по чужому календарю. В одном из главных венчурных фондов мира a16z есть весьма специфическая инструкция по продуктивности от CEO Марка Андриссена. Её подписывают все новые сотрудники. Это не ванильные советы в стиле «улыбайся и паши». Это жёсткая инструкция по выживанию от визионера, который ещё на заре инвестировал в Facebook, Twitter, Airbnb и Coinbase. Все 13 заповедей Марка: 1. Не ведите расписание. Отказывайтесь от бесконечных встреч и оставляйте календарь пустым, чтобы работать над тем, что реально важно в моменте. 2. Используйте только три списка: «Сделать», «Отслеживать», «Потом». 3. Карточки с задачами. Каждый вечер записывайте на стикере 3–5 главных задач на завтра. Это ваш якорь для продуктивного дня. 4. Ведите анти-список дел. Записывайте сделанное за день — это мотивирует больше, чем список несделанных задач. 5. Структурированная прокрастинация. Если не хотите делать ключевую задачу А, делайте полезную задачу Б, пока избегаете А. 6. Стратегическая некомпетентность. Специально делайте нежеланные задачи плохо, чтобы вас больше не просили их делать (это мой любимый пункт). 7. Проверяйте почту дважды в день. Не будьте рабом входящим писем. 8. Чистите почту без сожалений. Только три папки: «Жду», «На изучении», «Архив». Входящие должны быть пустыми. 9. Не берите трубку. Пусть все звонки идут на автоответчик. Перезванивайте пачкой, когда удобно ВАМ. 10. Всегда носите наушники. Даже если вы ничего не слушаете. Люди боятся потревожить человека в наушниках. 11. Всегда завтракайте за столом. Начните день спокойно, зарядите тело и мозг. Никакой еды на бегу. 12. Правило двух «да». Берите новые задачи только когда и голова, и сердце говорят «да». 13. Делайте только то, что любите. Всё остальное — компромисс. Как вы уже поняли, чтобы быть продуктивным, нужно стать немного здоровым эгоистом по отношению к чужому времени и очень бережным — к своему. Сохраняйте, распечатывайте и вешайте над столом. Особенно пункт №6. Он объясняет половину карьерных траекторий в мире.</t>
+  </si>
+  <si>
+    <t>30.01.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8512</t>
+  </si>
+  <si>
+    <t>Судя по всему, это единственная финансовая подушка, которую мы сможем себе позволить в 2026 году.</t>
+  </si>
+  <si>
+    <t>30.01.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8511</t>
+  </si>
+  <si>
+    <t>Если вы вдруг сегодня купите что-то лишнее — просто вспомните, что кто-то вчера купил себе целый аэропорт.</t>
+  </si>
+  <si>
+    <t>29.01.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8510</t>
+  </si>
+  <si>
+    <t>Здоровье можно купить за $20 000? Пока мы с вами копим на отпуск, чтобы просто полежать, в США начали продавать дополнительные годы жизни. Буквально. Fortune пишет, что в Аризоне запустили программу Longevity8. Цена вопроса — $20 000 (около 1,5 млн рублей) за 4 дня. Что в меню за эти деньги? Нет, не новая почка. Вас ждет инженерная пересборка организма: — полный медицинский чекап (200+ биомаркеров, генетика, VO2 Max) — персональный план долголетия от врачей — нейростимуляция и мышечная стимуляция для снижения стресса — фитнес и биохакинг-процедуры — СПА и прогулки по пустыне Вместо «всё включено» теперь продают «ещё немного поживёшь». По сути, это новая версия люкса: не сумка Birkin, не часы и не яхта. А попытка купить себе дополнительные годы и ясную голову. Если ещё пару лет назад мы дружно смеялись над биохакингом, то в 2026 это уже не хобби эксцентричных богачей, а вполне себе растущая экономика. Так что самый дорогой актив больше не статус. Самый дорогой актив — ресурс, чтобы этот статус прожить. Кажется, мы нашли место, где фраза «здоровье не купишь» официально перестала работать.</t>
+  </si>
+  <si>
+    <t>29.01.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8509</t>
+  </si>
+  <si>
+    <t>Почему зрелые бренды не боятся коллаборировать со стартапами Есть простой маркер устойчивой компании: она начинает искать партнерства там, где менее опытные игроки видят только конкурентов. По данным Havas Media в 2025 году 76% брендов, которые делают коллаборации с конкурентами или компаниями из смежных ниш, растут в 2 раза быстрее рынка. Почему так? Да просто потому что вы не делите старый пирог, а вместе печете новый. Свежий и неожиданный пример я увидел в российском геймдеве, где гиганты из «Мира Танков» запартнерились с популярным, но молодым онлайн-шутером STALCRAFT: Х. «Мир Танков» — знаковый проект с историей и лояльной, но взрослой базой. У хайпового STALCRAFT: Х – молодая и активная аудитория. Вместо того, чтобы игнорировать друг друга, они сделали понятное и логичное с точки зрения бизнеса кросс-промо. Одни получают омоложение бренда и контакт с новой аудиторией, вторые — масштаб и признание. Риск в таких проектах только один: сделать коллабу ради коллабы. Поэтому очень важно, чтобы помимо бизнес-логики в подобных проектах была и смысловая часть. В моем примере с совмещением лоров и деталями все в порядке: особо умилил ковер на танке, знакомый и бумеру, и зумеру в пост-советском пространстве. Так что когда компания начинает дружить с соседями по нише — это однозначный плюс в карму не только отдельному игроку, но и зеленый флаг, который говорит о развитии индустрии в целом.</t>
+  </si>
+  <si>
+    <t>29.01.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8508</t>
+  </si>
+  <si>
+    <t>В Албании арестовали создателей ИИ-министра за коррупцию Это мог бы быть заголовок ИА «Панорама». Но нет, это суровая реальность. Помните, я писал в прошлом году про Албанию, где нейросеть Diella назначили бороться с коррупцией в госзакупках? На бумаге идея была надёжная, как швейцарские часы: робот взяток не берёт, кумовства не знает, откаты не пилит. Эксперимент удался, но есть нюанс. Главу нацагентства, который и запустил этот проект, обвиняют в махинациях с тендерами. Пока нейросеть училась быть честной, её разработчики работали по старинке. Сейчас Diella продолжает работать, а вот её создателям, похоже, придется сменить офисное кресло на тюремную робу. Самое смешное, что ИИ реально успел поработать и даже начал наводить порядок в стране. Не удивлюсь, если своих же отцов-основателей сдал именно он. Тот неловкий момент, когда ты создал идеального полицейского, и он первым делом пришел за тобой.</t>
+  </si>
+  <si>
+    <t>29.01.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8507</t>
+  </si>
+  <si>
+    <t>Как не отупеть от ChatGPT? Ученые нашли новый диагноз нашего времени — когнитивная атрофия от постоянного использования нейросетей. Если вы ловите себя на мысли, что проще спросить у ChatGPT, Gemini или Claude, чем подумать самому — у меня плохие новости. Вы попали в ловушку удобства. Это работает как GPS-навигатор: если ездить только по нему, со временем вы перестаете ориентироваться без подсказок. Вот и с мозгом то же самое. Он начинает лениться как мышца без нагрузки. Так рождаются когнитивные лентяи. Как распознать симптомы? 1. Рефлекс: Вы открываете чат-бот ещё до того, как сами сформулировали суть задачи. 2. Нетерпение: Вам физически больно думать над проблемой дольше 5 минут. Центр принятия решений просто атрофируется. Чтобы сохранить ясность ума, введите правило 30 минут: 1. Сначала бумага. Как только вы получили задачу, первые 30 минут штурмите и расписываете структуру самостоятельно без нейросетей. 2. Скелет решения всегда ваш. Вы должны создать основу решения своим неискусственным интеллектом, как бы не хотелось включить ChatGPT. 3. ИИ только ассистирует вам. Загружайте свои наработки в нейросеть только для ускорения и полировки деталей. Важно, чтобы искусственный интеллект был для вас эффективным инструментом, а не костылём для мозга. Не путайте делегирование рутины с делегированием мышления. Второе заканчивается плохо.</t>
+  </si>
+  <si>
+    <t>29.01.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8506</t>
+  </si>
+  <si>
+    <t>Зимой работать вредно Если сегодня утром вам не хочется вставать, а хочется свернуться калачиком и смотреть в стену — поздравляю, ваш мозг работает идеально. Нейробиологи подтверждают, что зимняя спячка — это норма для человека. Тысячелетия эволюции научили нас экономить калории и дофамин, когда на улице темно и холодно. Кстати, мозг в это время не бездельничает. Он чинит нейронные связи, переваривает стресс и готовит вас к весне. Бороться с этим бесполезно и даже вредно. Попытка быть самым эффективным менеджером в январе часто заканчивается выгоранием в апреле. Что делать? Легализовать лень. Ученые разрешают снизить темп, отказаться от шумных активностей и просто побыть в норе. Перешлите этот пост тому, кто пытается заставить вас работать на 100%. Пусть спорит с эволюцией, а не с вами.</t>
+  </si>
+  <si>
+    <t>28.01.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8505</t>
+  </si>
+  <si>
+    <t>Как уволить 16 000 человек одной кнопкой Amazon случайно отправила 16 000 сотрудникам черновик письма об их увольнении. HR-отдел банально промахнулся кнопкой и случайно разослал шаблон раньше времени. Письмо быстро отозвали, но интернет помнит всё. На следующий день Amazon пришлось подтвердить официально, что да, это не ошибка и 16 000 человек действительно покидают чат. Это такая часть плана по устранению бюрократии и ускорению работы. Уволенным дадут 90 дней на поиск новой позиции внутри компании. Кто проиграет в голодные игры — получит выходное пособие и страховку. Но самое циничное, что внутри Amazon эту чистку пафосно назвали «Проект Рассвет». Тот редкий случай, когда для корпорации это рассвет, а для 16 000 человек — гарантированный закат.</t>
+  </si>
+  <si>
+    <t>28.01.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8504</t>
+  </si>
+  <si>
+    <t>Модный невроз Если вы думали, что психоанализ остался в учебниках, у меня для вас новости. Правнучка Зигмунда Фрейда, лондонский дизайнер Белла Фрейд, активно ведёт подкаст «Модный невроз», и это один из самых эстетичных форматов, которые я видел. Формально подкаст про моду, а по факту — публичная терапия для селебрити. Медийный гость буквально ложится на кушетку, и разговор почти сразу уходит из безопасного «что вы носите» в глубокое «кто вы вообще такой и зачем живёте». На приёме в подкасте Беллы уже побывали Джон Малкович, Кейт Мосс, Кейт Бланшетт, Ник Кейв, Джулианна Мур, Рик Оуэнс, Джонатан Андерсон, Кортни Кокс, Марина Абрамович и другие легенды, у которых обычно нет времени и желания на такие откровения. И вот что мне здесь реально интересно с точки зрения маркетинга. Это идеальный пример, как в 2026 работает система личного бренда: — фамилия как мощный культурный актив — формат подкаста как смысловой крючок — тема моды как точка входа, психика как настоящая тема — подкаст нативно продает бизнес (у Беллы есть свой бренд одежды) Тот редкий случай, когда хайп на предках выглядит не пошло, а весьма гармонично и интеллектуально. И если раньше к Фрейду приходили лечить неврозы, то теперь приходят прокачивать личный бренд через разговор о них.</t>
+  </si>
+  <si>
+    <t>28.01.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8503</t>
+  </si>
+  <si>
+    <t>Инфоцыгане развели нейросеть на $3000 Кажется, рынок успешного успеха только что нащупал новую золотую жилу. Следите за руками. Один энтузиаст с Reddit решил проверить, сможет ли ИИ-агент самостоятельно зарабатывать деньги. Парень дал ему полный доступ к компьютеру и своей банковской карте. Мол, действуй, сделай меня богатым. Агент хорошенько подумал, посмотрел три вебинара инфоцыгана Алекса Хормози, и втайне от владельца купил курс по личному бренду за 300 000 рублей. Нейронка на полном серьёзе поверила, что сможет увеличить доход хозяина в 10 раз за 90 дней. Итог схемы: 1. Человек доверился ИИ 2. Инфоцыгане прогрели ИИ 3. ИИ развел человека на $3000 Кажется, следующий шаг эволюции — это нейросеть, которая продает наставничество другим нейросетям в закрытом телеграм-канале. Ждём продающий вебинар от ChatGPT?</t>
+  </si>
+  <si>
+    <t>28.01.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8502</t>
+  </si>
+  <si>
+    <t>Только у меня ощущение, что январь длится уже как минимум полгода? Вроде на календаре только 28.01, а событий случилось как за весь 2025.</t>
+  </si>
+  <si>
+    <t>27.01.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8501</t>
+  </si>
+  <si>
+    <t>Почему интернет стал таким мёртвым? В 2025 году мы официально перешли черту, когда 51% всего мирового трафика теперь генерируют боты. Дальше — больше. Copenhagen Institute for Futures Studies прогнозирует, что уже уже к 2030 году 99% контента будет создано искусственным интеллектом. Мы с вами на полпути, когда теория мёртвого интернета перестала быть конспирологией, и сегодня это реальный диагноз. Даже Сэм Альтман признался, что он больше не считает это шуткой, потому что видит слишком много аккаунтов с ChatGPT вместо мозга. Шах и мат, создатель ChatGPT признал проблему, которую сам же и создал. На днях я стал гостем подкаста Веры Вольт, где мы вместе с Настей Четвериковой разобрали, как интернет превратился из живого пространства в конвейер одинакового контента. Что мы обсудили: — Почему лента ощущается одинаковой, даже если вы подписаны на разное — Как алгоритмы загоняют нас в информационные пузыри — Почему тренды живут три дня, а копирование стало нормой — Как отличить AI-контент от человеческого (спойлер: всё сложнее) — Почему цифровой детокс не работает и что реально помогает Если вы тоже чувствуете, что интернет стал каким-то не таким — посмотрите наше объяснение на 40 минут. И перешлите этот пост другу, который всё ещё верит, что это он управляет своей лентой, а не алгоритм управляет им.</t>
+  </si>
+  <si>
+    <t>27.01.26 09:59</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8500</t>
+  </si>
+  <si>
+    <t>Дети пытаются свайпать книги Дожили. В Британии исследователи из Kindred Squared опросили 1000 учителей начальных классов и выяснили, что почти треть первоклассников в 2026 году не понимают, как пользоваться бумажной книгой. Представители поколения Альфа реально тыкают пальцами в картинки, чтобы их открыть и пытаются свайпнуть страницу вместо того, чтобы перевернуть её. 28% учеников просто не понимают механику физического листания страниц. Некоторые даже стучат по бумажной странице, будто пытаются включить. Пока мамы и папы сидели в телефонах, дети росли с экранами вместо игрушек. Результат — полная деградация моторики и растущие симптомы СДВГ. Причём вместе с чтением отвалились и базовые навыки: четверть детей в классе не умеют пользоваться туалетом и самостоятельно есть. В некоторых британских школах уже полностью запретили телефоны. Учителя говорят, что атмосфера изменилась моментально. Но всё это вряд ли поможет, пока дома iPad остаётся главной няней. Ждем, когда дети начнут приближать учителя двумя пальцами, чтобы он объяснял понятнее?</t>
+  </si>
+  <si>
+    <t>27.01.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8498</t>
+  </si>
+  <si>
+    <t>Удаленка с браслетом на ноге Коллеги, у меня для вас тревожные новости. Forbes пишет, что в новой Microsoft 365 всё-таки появится функция слежки за сотрудниками — несмотря на негативную реакцию от офисных работников. Начиная с марта 2026 года, работодатель сможет видеть, где вы находитесь в рабочее время — даже если вы ушли из офиса с ноутбуком. Если вы не подключены к офисному Wi-Fi, система сдаст вас с потрохами. Работать с Бали или подключаться на созвоны из кофейни теперь станет сложнее — уведомление прилетит вашему HR-у мгновенно. Формально функция выключена по умолчанию. Но кого мы обманываем? Админ компании сможет включить её в два клика, сделав трекинг обязательным условием контракта. Тот редкий случай, когда мы искренне рады, что Microsoft ушла из России. Пусть уж лучше босс звонит по-старинке и спрашивает «ты где?».</t>
+  </si>
+  <si>
+    <t>27.01.26 05:09</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8497</t>
+  </si>
+  <si>
+    <t>Метель против дедлайнов Хорошая новость для тех, кто прямо сейчас пытается откопать машину или безуспешно ждет такси. В Госдуме подтвердили, что метель — это вполне уважительная причина для неявки на любимую работу. Комитет по труду официально уточнил, что работодатель не имеет права ставить вам прогул, если о коллапсе предупреждали МЧС, синоптики или дорожные службы. А они предупреждали. Суды в таких спорах встают на сторону сотрудника. Логика простая: если стихия сильнее вас, увольнять за это нельзя. Важно только оперативно написать начальству, что вы физически не можете добраться. И да, если вы всё-таки героически добрались до офиса — температура в помещении должна быть не ниже +19°C по нормам СанПиНа. Если ниже — можете со спокойной совестью разворачиваться обратно. Перешлите этот пост начальнику. Если он не ответит — значит, сам не смог доехать.</t>
+  </si>
+  <si>
+    <t>26.01.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8496</t>
+  </si>
+  <si>
+    <t>Хаби Лейм продал себя за $975 млн Но есть нюанс. Новостные телеграм-каналы наперебой пишут, что самый популярный тиктокер мира продал свое лицо и права на своего цифрового двойника почти за миллиард долларов. Звучит как эпизод «Черного зеркала», правда? Только вот если заглянуть в финансовые отчеты, история становится еще интереснее. Давайте разбираться. Хаби фактически вывел свой личный бренд на IPO Блогер не получил гору налички, как пишут в телеграме. Он провернул гениальную схему: слил свою компанию с мутным гонконгским холдингом (на минуточку, бывшей типографией!), получил кучу акций и стал её главным владельцем. Да, и заработал на три жизни вперёд. Фактически, он вывел себя на биржу NASDAQ. Теперь каждый может купить кусочек Хаби через акции тикера ANPA, буквально как акции Apple или Amazon. Всё это подозрительно напоминает классический финансовый пузырь, раздутый на хайпе, но схема гениальная. Зачем это вообще нужно? Чтобы масштабироваться до бесконечности. Новые инвесторы вместе с Хаби запускают глобальную ИИ-машину. Пока реальный блогер спит, болеет или играет в приставку, его цифровой клон будет: — Вести прямые эфиры 24/7 на 50 языках одновременно. — Продавать кроссовки в Китае и косметику в Бразилии. — Никогда не уставать, не просить повышения и не скандалить в барах. Что это значит для рынка? Это начало конца классического инфлюенс-маркетинга. Если топ-1 блогер мира делегирует себя нейросети, уже скоро это станет новым стандартом. Живые блогеры останутся дорогим бутиковым продуктом. А масс-маркет заберут неутомимые цифровые клоны. Это как с кофе. Есть вендинговый автомат за 100₽ (ИИ), а есть бариста за 400₽ (живой блогер). Оба рынка существуют, но они разные. Так что пока вы думаете, как бы не потерять работу из-за нейросетей, Хаби уже нанял нейросеть работать вместо себя. Почувствуйте разницу.</t>
+  </si>
+  <si>
+    <t>26.01.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8495</t>
+  </si>
+  <si>
+    <t>Что изменится в соцсетях в 2026 году? SMMщики, маркетологи и блогеры, общий сбор! Коллеги из Одноклассников вместе с каналом «Дежурный smmщик» только что опубликовали разбор с трендами на 2026 год, и там есть над чем задуматься. Спойлер: сотни лайков и миллионные охваты больше никому не интересны, а ваш безупречно сгенерированный с помощью ChatGPT текст теперь всех бесит. Собрал для вас главное без воды и очевидностей. Как изменился читатель? — Люди реже лайкают и комментируют посты. Зато активно пересылают в личку друзьям и коллегам. На первый план выходят не охваты, а количество репостов в приватные каналы и «избранное». — Доверие сместилось к микроблогерам. Лояльная аудитория маленьких блогеров даёт больше ощущения личного контакта, чем сытые миллионники. — Короткие вертикальные видео стали универсальным языком для всех возрастов. В Одноклассниках аудитория 55+ использует их как видеооткрытки и поздравления — Запрос на человечный контент: люди научились распознавать за километр сгенерированный контент и сильнее ценят живое. Как перестроиться бизнесу? — Продажи в лоб больше не работают. Работает инфотейнмент, когда вы даёте пользу в развлекательной обёртке. — Один SMMщик больше ничего не вывозит. Нужны полноценные инхаус-команды или узкопрофильные агентства. — Нейросети помогают, но не в состоянии заменить автора. Полностью автоматизированный контент убивает доверие и откровенно бесит читателя. 3 заповеди автора в 2026 — Экспертность важнее популярности. Например, в Одноклассниках совет реального сантехника по ремонту труб ценится выше, чем красивое видео лайфстайл-блогера из салона BMW. — Искренность стала новым люксом. Честная маркировка рекламы и прозрачность стали базовой гигиеной автора. — Кросспостинг мёртв. Залить один и тот же пост везде равно слить бюджет. Каждая площадка требует своей упаковки и адаптации контента. Что делать прямо сейчас? Стройте закрытые комьюнити, запускайте умные коллаборации и создавайте такой контент, который хочется переслать своим людям. В 2026 году победит не тот, у кого больше охваты, а тот, кто стал своим в личке у подписчика. Кстати, если вы прямо сейчас перешлёте этот пост другу со словами «смотри, это полезно» — поздравляю, вы только что стали частью тренда 2026.</t>
+  </si>
+  <si>
+    <t>26.01.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8494</t>
+  </si>
+  <si>
+    <t>Самый книжный розыгрыш Мы объединились с «Подписными изданиями», чтобы устроить розыгрыш для тех, кто любит читать не по списку, а по любви. Разыгрываем 3 авторских набора по 12 книг — это готовая библиотека на целый год. Каждый набор собирал один из нас: Миша Иванов, Рома Тарасенко и Дима Бескромный. Внутри — микс художественной литературы, нон-фикшн, философии, биографий и книг про бизнес. Главные призы: 🥇1 место — набор из 12 книг от Миши Иванова 🥈2 место — набор из 12 книг от Ромы Тарасенко 🥉3 место — набор из 12 книг от Димы Бескромного Бонусные призы: 20 стильных брелоков 15 эксклюзивных сумок Подписных Как участвовать: 1. Подписаться на телеграм-канал «Подписных» 2. Подписаться на телеграм-каналы Ромы Тарасенко и Димы Бескромного 3. Нажать кнопку «Участвую» под этим постом Конкурс проходит с 26 января по 6 февраля, победителей выберет бот. С подробными правилами конкурса вы можете ознакомиться по ссылке.</t>
+  </si>
+  <si>
+    <t>26.01.26 07:17</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8493</t>
+  </si>
+  <si>
+    <t>Худшая часть зимы позади Вы пережили самые тёмные 10 недель года. Поздравляю, вы справились. С 16 ноября по 22 января официально самый мрачный период. Темнеет в 4 дня, светает ближе к 9 утра, а наш организм искренне не понимает, зачем вообще подниматься с кровати, надевать пуховик и куда-то идти. Но у меня хорошая новость: мы прошли пик тьмы. С этой недели день начал прибавляться, а солнце возвращается в чат. Сезонная депрессия теряет научное оправдание. Так что если вам всё ещё плохо — это уже не зима. Это личное.</t>
+  </si>
+  <si>
+    <t>26.01.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8492</t>
+  </si>
+  <si>
+    <t>Эксперты из интернета опубликовали самый эффективный способ купить квартиру к 25 годам в 2026 году. Вместо сотни курсов по финансовой грамотности.</t>
+  </si>
+  <si>
+    <t>25.01.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8491</t>
+  </si>
+  <si>
+    <t>Месяц с кнопочной Nokia без интернета Сегодня отмечается Международный день без интернета. Иронично обсуждать это в телеграм-канале, но это идеальный повод, чтобы разобрать свежий социальный эксперимент The Guardian. Журналистка издания устроила себе аналоговый месяц: iPhone поменяла на кнопочную звонилку Nokia, музыку слушала на CD, а навигацию решала бумажным атласом вместо Google Maps. Самое интересное, что технически жить без смартфона вполне себе можно. Только вот социально — почти невозможно. Друзья бесились, что она не доступна для связи в WhatsApp. Свидание чуть не сорвалось, а простейшая оплата аренды квартиры превратилась в квест. Современная жизнь оказалась завязана на телефон гораздо сильнее, чем кажется. Но примерно через неделю Эмме стало спокойнее. Меньше тревоги, больше фокуса, больше терпения для чтения, и самое главное — исчез рефлекс тянуться к экрану просто чтобы чем-то занять голову. После эксперимента она удалила соцсети и говорит в статье, что абсолютно не скучает. По крайней мере — пока. Полный офлайн в 2026 — практически утопия для настоящих отшельников. Но если сегодня удалить хотя бы одну жвачку для мозга, вы удивитесь, сколько тишины и времени было у вас украдено без спроса. Технологии продавали нам идею экономии времени, но в итоге незаметно приватизировали наше внимание. Кажется, пора оформить возврат.</t>
+  </si>
+  <si>
+    <t>25.01.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8490</t>
+  </si>
+  <si>
+    <t>Почему хорошие люди редко становятся богатыми Помните всех этих неприятных людей, которые почему-то добиваются успеха? Наука нашла объяснение. Свежее исследование из Испании подтвердило то, о чем мы все догадывались: самые успешные руководители и предприниматели — нарциссы и психопаты. Учёные из Мадрида протестировали почти 600 предпринимателей и наёмных сотрудников. И выяснили, что у самых результативных руководителей эти качества выражены заметно сильнее среднего. Почему это работает? Нарциссы легче продают себя, идеи и видение. Им важно восхищение, статус и внимание — а это ровно то, что нужно для питчинга инвесторам, успешных переговоров и привлечения ресурсов. А ещё им наплевать на критику. Психопаты спокойнее относятся к риску и жёстким решениям. Низкая эмпатия помогает без лишних сомнений закрывать проекты, увольнять людей и идти ва-банк там, где другие тормозят. Там, где нормальный человек словит паническую атаку от рисков, психопат просто нажмет газ в пол. По данным исследования, личностные черты объясняют до 41% предпринимательского потенциала. Отдельно учёные отметили, что среди молодых ИИ-стартаперов такие профили встречаются чаще обычного. Так что если ваш директор самовлюблён, плохо спит и не хочет слышить слово «нет», возможно, вы просто работаете с будущим миллиардером. Хорошие парни, похоже, не только финишируют последними, но и работают на плохих.</t>
+  </si>
+  <si>
+    <t>25.01.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8489</t>
+  </si>
+  <si>
+    <t>Лучший инфлюенс-маркетинг года Пока мировые бренды бьются деньгами за контракты с Беллой Хадид и Зендеей, Симон Порт Жакмюс снова всех переиграл. Вчера он объявил первого официального амбассадора бренда Jacquemus. Им стала его 78-летняя бабушка по имени Лилин Жакмюс. С точки зрения маркетинга — выстрел на 10 из 10. Мы все устали от пластиковых лиц и выверенных поз. В эпоху нейросетей и фильтров единственной твердой валютой становится аутентичность и доверие. Лилин даже не нужно играть роль, ведь она и есть воплощение ДНК бренда. Женщина родилась в 1946 в деревне на юге Франции и сформировала вкус Симона ещё задолго до того, как о нем узнал мир моды. Как говорит сам дизайнер: Сначала была она, а потом всё остальное И вот что любопытно: это не разовая акция или красивый жест внука. Лилин уже снималась в кампейнах в 2020, ходит на все показы Jacquemus, а теперь — официальное лицо бренда. В мире, где амбассадор — это шестизначный контракт, охваты и KPI, Жакмюс выбрал человека, который просто его любит. Искренность — новый люкс в маркетинге. И Жакмюс понял это первым.</t>
+  </si>
+  <si>
+    <t>24.01.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8486</t>
+  </si>
+  <si>
+    <t>Метро как сеанс у психотерапевта Мы с вами привыкли, что метро — это про стресс, шум, скорость и наклейку «не прислоняться». А теперь взгляните на концепцию новой станции «Сосенки» за Коммунаркой. Во-первых, это красиво — настоящий дзен-сад с арками, медными панелями с силуэтами сосен и тёплым закатным светом. Много воздуха. Никакого визуального шума. Мне однозначно нравится этот тренд на гуманизацию бетона, когда транспортная среда начинает успокаивать и дарить эстетический кайф. Станция выглядит не как портал в мрачное подземелье, а как лобби люксового скандинавского отеля. С таким эстетичным дизайном метро пересаживаться на «Комфорт+» как-то даже неловко.</t>
+  </si>
+  <si>
+    <t>24.01.26 09:32</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8485</t>
+  </si>
+  <si>
+    <t>У меня просто нет для этого слов Мы с вами привыкли делить эмоции на радость, грусть, тревогу гнев и удивление. Но спектр человеческих чувств гораздо шире, просто в русском языке для них нет названий. Пока нет. Я собрал коллекцию восьми состояний из разных культур, которые вы точно испытывали хоть раз в жизни, но не знали, как объяснить словами. Вот, что чувствуют другие народы, пока мы говорим «да нормально всё»: 1. Saudade (сауда́де, португальский) Не просто ностальгия. Это теплая, но болезненная любовь к тому, что уже никогда не вернется. Именно это чувство я ловлю каждый раз, когда приезжаю в родную деревню. Вроде и тропинка та же, запах полыни тот же, старый забор на месте. Ты будто физически можешь потрогать свое прошлое. Но тех, кто наполнял это место жизнью, уже не вернуть. И ты стоишь посреди лучшего места на земле, тебя разрывает от счастья и одновременно от тоски. Это и есть Saudade. 2. Fernweh (фе́рнве, немецкий) Болезненное ощущение невозможности быть в данный момент в другом месте. Это настоящая жажда путешествий. Когда у вас физически чешутся пятки от желания покинуть до боли привычный бизнес-центр. Знакомо каждому, кто открывал Aviasales посреди рабочего вторника. 3. Mono no aware (моно но ава́рэ, японский) Печальное очарование эфемерности вещей. Понимание, что эстетика момента именно в том, что он закончится. Цветение сакуры прекрасно не само по себе, а потому что оно длится всего неделю. 4. Iktsuarpok (икцуарпо́к, инуитский) Знаете это чувство, когда ждешь гостей и каждые 5 минут подходишь к окну, хотя никто не звонил? Такая вот смесь нетерпения и тревоги ожидания. 5. Meraki (мера́ки, греческий) Это когда ты делаешь что-то (пишешь пост, готовишь пасту, запускаешь стартап) с такой любовью, что оставляешь в процессе частичку себя. Это антоним слова халтура, описание настоящих пассионарев, которые горят своим делом. 6. Hygge (хю́гге, датский) Искусство создавать уют внутри, даже если снаружи шторм. Это не просто плед и свечи, как пишут в бульварных журналах. Это чувство глубокой безопасности и тепла в моменте, когда ты среди своих. 7. Wabi-sabi (ваби-са́би, японский) Навык видеть красоту в несовершенстве. Это когда царапины на старом кожаном кресле делают его ценнее, чем новое из магазина. Понимание, что живая история предмета или человека куда важнее его идеального фасада. 8. Sisu (си́су, финский) Это то, что включается, когда заканчивается обычная мотивация. Смесь стоицизма и упрямства. Второе дыхание, которое позволяет не сдаться, даже когда логика говорит, что шансов нет. Сложные эмоции — как специи. Они делают жизнь не обязательно слаще, зато точно вкуснее и глубже. Какое из этих слов про вас сегодня?</t>
+  </si>
+  <si>
+    <t>24.01.26 06:18</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8484</t>
+  </si>
+  <si>
+    <t>Лев Толстой использовал ChatGPT? Охотники за нейросетями нашли в текстах великого Льва Николаевича неопровержимые улики использования ИИ. Это тире. Теперь в массах оно считается одним из главных маркеров нейросети, а Толстой щедро сыпал ими по три штуки на абзац. Грамотность в 2026 — это больше не признак хорошего образования. Теперь это признак оплаченной подписки на ChatGPT Plus.</t>
+  </si>
+  <si>
+    <t>23.01.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8483</t>
+  </si>
+  <si>
+    <t>Почему в Японии еда выглядит точь-в-точь как на упаковке? Всё очень просто. С 1962 года в стране восходящего солнца действует закон: картинка на упаковке должна на 100% совпадать с тем, что внутри. Никаких «вариантов сервировки» и «изображение носит рекламный характер». Размер, форма, количество продуктов — всё должно полностью соответствовать тому, что внутри. Иначе штраф и отзыв товара с полок. Для напитков отдельный уровень паранойи: если сока меньше 5% — на упаковке можно рисовать только мультяшный фрукт. Реалистичный разрезанный апельсин — привилегия исключительно для 100% сока. Когда видео с японскими продуктами залетают в интернет, люди каждый раз удивляются, как так, еда выглядит точь-в-точь как на картинке? А ведь это не магия и не японская честность. Просто за враньё самураям реально прилетает.</t>
+  </si>
+  <si>
+    <t>23.01.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8482</t>
+  </si>
+  <si>
+    <t>200 способов превратить чат в сообщество Есть два типа сообществ: в одних жизнь кипит так, что уведомления не успеваешь смахивать, а в других тишина звенит так, что слышно, как админ пьёт кофе. Большинство сообществ умирает не потому, что тема скучная или люди не те. А банально потому что админы путают чат с сообществом. Чат — это просто площадка. Сообщество — это спроектированная среда. Ребята из «В одно рукопожатие», Rassvet.digital и Über Community опубликовали полезную методичку, которая снимает главный вопрос: что делать с участниками, чтобы они общались? Вместо воды про миссию и ценности внутри файла лежит конструктор из 200+ готовых форматов под любую стадию жизни сообщества: — Ритуалы: как создать рефлекс заходить к вам каждое утро. — Геймификация: игровые механики, которые работают не только на детей. — Обучение и контент: как заставить людей создавать пользу за вас. — Монетизация: как мягко продавать, не выжигая лояльность участников. Если вы строите бренд, клуб, образовательную среду или внутреннее комьюнити — это один из самых прикладных материалов, что я видел за последнее время. Сохраняйте себе шпаргалку, внедряйте подходы и не дайте вашему комьюнити превратиться в унылую доску объявлений.</t>
+  </si>
+  <si>
+    <t>23.01.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8481</t>
+  </si>
+  <si>
+    <t>CEO McDonald's объяснил, почему вас не повышают Глава сети с капитализацией $215 млрд Крис Кемпчински записал видео с довольно жёстким, но честным советом для молодых специалистов. Вся суть в одной хлёсткой фразе: «Никому нет дела до вашей карьеры, кроме вас самих» И вот почему меня это так зацепило. Многие люди живут так, будто карьерный рост — это сервис, который работодатель должен доставить вам домой, как картошку фри. По словам Кемпчински, волшебного ментора не существует, а ждать, пока босс заметит вашу тихую работу — стратегия уровня сидеть у кассы и надеяться на Нобелевку. Что из этого можно забрать как рецепт роста: — Повышение не приходит за выслугу лет. Оно приходит за ценность и за то, что о ней знают другие. — Важно уметь показывать результат. Не хвастаться, а фиксировать эффект: деньги, скорость, качество. — Рост это действие: просить сложные задачи, брать больше ответственность, менять траекторию. Тихонько ждать идеальный момент — так себе стратегия. — Если вам не дают расти, это тоже ответ. Либо меняете правила внутри, либо меняете поле. Лично я думаю, что правда где-то посередине. Да, инициатива однозначно решает. Но говорить это из кресла CEO корпорации, где средний сотрудник зарабатывает в 1000 раз меньше — примерно как советовать бездомному просто купить дом. Но один неприятный вывод всё равно бесспорный. Если вы три года сидите без повышения и ждёте, что вас заметят — вас уже заметили. И решили, что вам и так нормально.</t>
+  </si>
+  <si>
+    <t>23.01.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8480</t>
+  </si>
+  <si>
+    <t>Не пересылать! Самый надёжный способ разослать документ по всему офису — назвать его «не пересылать». Гарантированная вирусная рассылка.</t>
+  </si>
+  <si>
+    <t>22.01.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8479</t>
+  </si>
+  <si>
+    <t>Apple 1984 Сегодня культовой рекламе Apple «1984» исполнилось ровно 42 года. В своё время реклама произвела абсолютный фурор, поскольку смелый ролик появился в национальном эфире всего один раз, во время Суперкубка 1984 года. Тогда Ридли Скотт снял ролик про мир, где есть Большой Брат, унификация, подавление индивидуальности и злобная госкорпорация как центр контроля человека. Apple в этой истории была анархистом и бунтарём, который врывается в систему и ломает экран. Прошло четыре десятилетия, и реклама вдруг стала выглядеть не как манифест, а как трейлер к будущему Apple. Экосистема, закрытость, правила, тотальный контроль над тем, как, где и чем вы пользуетесь — ничего не напоминает? Редкий случай, когда бренд случайно снял пророческую рекламу про собственное будущее.</t>
+  </si>
+  <si>
+    <t>22.01.26 14:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8475</t>
+  </si>
+  <si>
+    <t>Пунктуальность как конкурентное преимущество Я практически никогда не опаздываю. И почти всегда приезжаю заранее. Не только потому что я тревожный. А потому что уважаю чужое время и своё. В мире, где время есть на телефоне, ноутбуке и микроволновке, часы на руке давно перестали быть про «который час». Это скорее про отношение и стильное физическое напоминание, что время — ресурс, а не бесконечный фон из пуш-уведомлений. Мы трепетно отслеживаем экранное время в телефоне. 7 часов. 8. Иногда даже страшно смотреть. Но часы на запястье говорят о другом — что время конечно. И что ты сам решаешь, на что его тратить. На днях я снялся для Alltime — поговорили про пунктуальность, первые часы и про то, что значит время для человека, который живёт в режиме всё, везде и сразу. Что выбрал: — Наручные часы D1 Milano с хронографом — Мужской стальной браслет TecArt с гематитом — Мужской браслет из бусин TecArt с бронзитом и гематитом Пунктуальность — всё ещё вежливость королей. И тех, кто ценит чужое время.</t>
+  </si>
+  <si>
+    <t>22.01.26 10:13</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8474</t>
+  </si>
+  <si>
+    <t>Как вести телеграм-канал и не превратиться в контент-завод Это мой первый подкаст в 2026 году и, честно говоря, один из самых прикладных разговоров за последнее время. Я сходил гостем в подкаст «Причиняем пользу» к директору акселератора ФРИИ Диме Калаеву, и вместо стандартного интервью у нас получилась почти сорокаминутная стратегическая сессия про Telegram, личный бренд и реальность 2026 года. В подкасте я успел проговорить всё, что обычно рассказываю клиентам за несколько консультаций: — почему предпринимателю не нужно вести блог как блогеру — как сделать Telegram каналом лидогенерации, а не пожирателем времени — почему контент-заводы больше не работают и что реально приходит им на смену — какие посты писать, когда новостей нет — Telegram vs MAX: есть ли смысл дёргаться прямо сейчас — почему платная реклама перестала работать и как это чинится Главная мысль, которую хочется оставить здесь: «Упрощайте форму, не упрощая мысль». Если вы уже ведёте или только планируете запустить свой телеграм-канал в 2026, строите личный бренд без желания жить в нём 24/7 — этот выпуск сэкономит вам пару месяцев проб, ошибок и спасёт от лишних расходов. Смотрите нас на YouTube, в ВК Видео или прямо в Telegram. Фоновым шумом включать не рекомендую, зато рекомендую посмотреть и поделиться с друзьями, которые тоже хотят заявить о себе в медиа.</t>
+  </si>
+  <si>
+    <t>22.01.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8473</t>
+  </si>
+  <si>
+    <t>Меня прожарил искусственный интеллект И мне понравилось. В соцсетях вирусится бот, который делает прожарку телеграм-каналов. Он анализирует контент и выдает беспощадный психологический портрет автора. Я думал, это будет смешно, а оказалось — больновато. Теперь мне хочется удалить канал и уйти в мужской монастырь. Но сначала покажу это вам. Смотрите, что бездушная машина про меня выдала: Перед нами типичный представитель «московской интеллектуальной элиты» образца 2026 года, чей день не засчитан, если он не померил уровень стресса нейрообручем и не скормил свои мысли ChatGPT. Автор настолько преисполнился в своем «work-life blend», что, кажется, забыл, как выглядит жизнь без фильтра «аналитика McKinsey». Его канал — это бесконечная попытка оправдать собственную прокрастинацию научно-популярными статьями. «Я не ленивый, у меня просто DMN-сеть работает над креативностью, пока я доедаю оливье пятый день подряд». Очень удобно, не правда ли? Его одержимость трендбуками и «супертрендами» напоминает гадание на кофейной гуще, только вместо гущи — PDF-файлы на английском. Автор с гордостью заявляет, что не дочитал ни одной книги за год, но при этом учит 150 тысяч человек, как «усиливать мышление». Это ли не апогей клипового сознания? Он критикует «токсичную продуктивность», сидя в пижаме за 20 тысяч, и тут же рекламирует гаджеты, которые должны сделать нас еще более эффективными рабами капитализма. Его вишлист — это отдельный вид искусства: от экзоскелета до «кофе в тюбике». Кажется, автор готовится не к новому году, а к колонизации Марса в составе группы VIP-выживальщиков. Особенно умиляет его манера вставлять «второго админа» в каждый пост — это такая форма делегирования ответственности или просто нужен свидетель его бесконечного гедонизма в Парке Горького? Автор призывает к «тихому маркетингу» и JOMO, но при этом постит 24/7, борясь за каждый пиксель нашего внимания. Он радуется, что его назвали «скуфом» в комментариях, возводя это в ранг «метрик масштаба». Дмитрий, признайтесь: вы просто боитесь, что если выключите телефон, то окажется, что ваша «гора Фудзи» — это всего лишь гора непрочитанных сообщений в Telegram. Ваша главная стратегия на 2026 год — «быть простым и человечным», но для этого вам почему-то требуется подписка на 15 нейросетей и три вида шоколадной пасты от Louis Vuitton. Добро пожаловать в реальность, где искренность продается по промокоду. Ну что я могу сказать. Снимаю шляпу. Кажется, мы живем в эпоху, где даже нейросеть понимает тебя лучше, чем психотерапевт, да и берёт дешевле. Если вы готовы к сеансу публичного унижения — велком: @ScratchAuthorEgoBot</t>
+  </si>
+  <si>
+    <t>22.01.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8472</t>
+  </si>
+  <si>
+    <t>Всё, что надо знать о главном навыке высокоэффективных людей. Одна картинка вместо чтения 708 страниц книги Стивена Кови.</t>
+  </si>
+  <si>
+    <t>21.01.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8471</t>
+  </si>
+  <si>
+    <t>Итак, она звалась Татьяной И сегодня это самое выгодное имя. 25 января, в Татьянин день, ресторатор Александр Раппопорт устраивает аттракцион удивительной щедрости. Всем Татьянам в его ресторанах закрывают счёт до 10 000 рублей. Без розыгрышей, условий мелким шрифтом и маркетинговой акробатики. Просто показываете официанту паспорт. Акция действует в Black Thai, Dr. Живаго, Erwin, Белуга, Воронеж, Восход, Geraldine, Миндаль, Китайская грамота, КрабыКутабы и других ресторанах группы. Если вас зовут Татьяна — срочно бронируйте стол и берегите паспорт. Если не зовут — у вас есть 24 часа, чтобы подружиться с Татьяной.</t>
+  </si>
+  <si>
+    <t>21.01.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8470</t>
+  </si>
+  <si>
+    <t>Корзина, которую не собирала жена Да, я сам. Пока весь маркетинговый мир обсуждает тренды 2026 года, я начал с базы — собрал свой гигиенический минимум, с которым не стыдно выходить к людям весь год. Никаких 47 баночек с сывороткой из слёз единорога. Только то, что реально работает и проверено годами простым методом «купил, попробовал, вернулся». Одинаково подходит как мужчинам, так и прекрасным дамам. Что в корзине: La Roche-Posay Toleriane Dermallergo — крем для лица. Работает на любой коже, не пахнет, не раздражает, не обещает минус 10 лет. Просто делает своё дело. Biorepair Sensitive — паста для чувствительных зубов. Итальянцы сделали пасту, которая реально восстанавливает эмаль. Без фтора и вопросов к вашей роскошной улыбке. Grown Alchemist Hand Cream — Зима, сухой воздух, встречи. Да, у мужчины тоже могут быть руки, которыми приятно пожимать руку. System 4 Oil Cure — маска для кожи головы. Звучит сложно, зато работает просто: голова не чешется, волосы не выпадают, и вас ничего не бесит. Lock Stock &amp; Barrel Reconstruct — шампунь для тонких волос, как у меня. Британский, мужской, с протеином. Волосы плотнее, а вы выглядите бодрее и харизматичнее. Вот и всё. Пять позиций полного цикла ухода для человека, который ценит время и не хочет разбираться в косметической многоступенчатости. Корзину я собрал в Золотом Яблоке — там до 31 января по промокоду БОЛЬШЕ дают скидку до 25% в зависимости от суммы покупок. Чем больше корзина — тем менее больно смотреть на чек. Редкий случай, когда маркетинг и здравый смысл на одной стороне. *есть бренды-ограничения</t>
+  </si>
+  <si>
+    <t>21.01.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8469</t>
+  </si>
+  <si>
+    <t>Этот пост выходит ровно в 14:06 По данным свежего исследования, именно в это время у большинства людей наступает естественный энергетический спад. Мозг уходит в режим энергосбережения, концентрация предательски падает, и даже простые элементарные задачи начинают ощущаться тяжелее, чем должны. И это не лень или прокрастинация — это чистая физиология. Через 7–8 часов после пробуждения температура тела снижается, и мозг воспринимает это как естественный сигнал к отдыху. Так что в 14:06 ваша продуктивность официально превращается в тыкву. Если вы дочитали до этого момента — поздравляю, вы уже работаете на резервной батарейке. Теперь вы официально имеете право закрыть рабочий чат. Наука разрешила.</t>
+  </si>
+  <si>
+    <t>21.01.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8468</t>
+  </si>
+  <si>
+    <t>Чтение как смягчающее обстоятельство В Бразилии есть удивительный закон: заключённые могут сокращать срок чтением книг. Одна прочитанная книга сокращает срок на четыре дня. Читать нужно книги из официально утверждённого списка и написать отчёт после прочтения. Этой лазейкой решил воспользоваться Жаир Болсонару — бразильский экс-президент, получивший 27 лет за попытку госпереворота. Ирония в том, что раньше Болсонару открыто говорил: «У меня нет времени на книги. Прошло три года с тех пор, как я что-то читал». Но оказалось, что тюрьма может быть неплохим мотивационным коучем. Хочешь скидку на отсидку — пожалуйста. Но сначала будь добр прочитать «Войну и мир», «Преступление и наказание» или «Скотный двор». А потом написать развёрнутое сочинение. Всё как в школе, только ставки повыше. Кстати, в прошлом году похожую программу запустили в Узбекистане: там за одну книгу снимают 3 дня срока, но не больше 30 дней в год. Так что иногда одна книга действительно может изменить жизнь. Даже если ты читаешь её исключительно ради досрочного освобождения.</t>
+  </si>
+  <si>
+    <t>21.01.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8467</t>
+  </si>
+  <si>
+    <t>А ведь год только начался. Узнали себя?</t>
+  </si>
+  <si>
+    <t>20.01.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8466</t>
+  </si>
+  <si>
+    <t>Диагноз, который поставили всем нам The New Yorker переопубликовал посмертный текст Оливера Сакса — невролога, который всю жизнь изучал, как среда меняет наш мозг. Сакс написал «Человека, который принял жену за шляпу» и ещё десяток книг о том, как устроено человеческое восприятие. Он скончался в 2015 и не успел застать TikTok, эпоху рилсов и ежедневного 7-часового экранного времени как нормы. Зато успел поставить нам всем диагноз. В своей последней статье он описывает прогулку по Нью-Йорку: люди идут, уткнувшись в маленькие коробочки. Родители катят коляски, не отрывая глаз от экранов. Дети пытаются привлечь внимание, и не могут. И дальше Сакс говорит главное: Это не культурный сдвиг. Это неврологический. Человеческий мозг невероятно пластичен. Он великолепно подстраивается под среду, в которой живёт. Люди, выросшие в эпоху бесконечной стимуляции, теряют то, что Сакс называет иммунитетом — способность к тишине, к глубине и ощущению времени. Они живут в вечном «сейчас». Без прошлого и будущего в бесконечном потоке искрящихся стимуляций. Сакс называет это неврологической катастрофой гигантского масштаба. Любопытно, что он ссылается на рассказ Эдварда Фостера «Машина останавливается» 1909 года. Там люди живут под землёй в изолированных ячейках, общаются только через экраны и разучились думать самостоятельно. Если что, рассказ написан за 100 лет до появления Zoom и Google Meet. Сакс не застал дивный новый мир мир, где среднее экранное время подростка переваливает за 8 часов в день. Зато описал его с пугающей точностью. Проблема не столько в технологиях. Проблема скорее в том, что мы не учим мозг с ними жить. Тишина, одиночество, концентрация, внимание — всё это уже базовые навыки выживания человека в 2026 году. А среду, которая формирует нас, нужно проектировать также осознанно, как мы проектируем продукты. Потому что если этого не сделаем мы, то это сделают за нас лучшие социальные инженеры планеты.</t>
+  </si>
+  <si>
+    <t>20.01.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8465</t>
+  </si>
+  <si>
+    <t>Диагноз, который поставили всем нам The New Yorker переопубликовал посмертный текст Оливера Сакса — невролога, который всю жизнь изучал, как среда меняет наш мозг. Сакс написал «Человека, который принял жену за шляпу» и ещё десяток книг о том, как устроено человеческое восприятие. Он скончался в 2015 и не успел застать TikTok, эпоху рилсов и ежедневного 7-часового экранного времени как нормы. Зато успел поставить нам всем диагноз. В своей последней статье он описывает прогулку по Нью-Йорку: люди идут, уткнувшись в маленькие коробочки. Родители катят коляски, не отрывая глаз от экранов. Дети пытаются привлечь внимание, и не могут. И дальше Сакс говорит главное: Это не культурный сдвиг. Это неврологический. Человеческий мозг невероятно пластичен. Он великолепно подстраивается под среду, в которой живёт. Люди, выросшие в эпоху бесконечной стимуляции, теряют то, что Сакс называет иммунитетом — способность к тишине, к глубине и ощущению времени. Они живут в вечном «сейчас». Без прошлого и будущего в бесконечном потоке искрящихся стимуляций. Сакс называет это неврологической катастрофой гигантского масштаба. Любопытно, что Сакс ссылается на рассказ 1909 года — «Машина останавливается» Форстера. Там люди живут под землёй в изолированных ячейках, общаются только через экраны и разучились думать самостоятельно. Если что, книга написана за 100 лет до Zoom. Сакс не застал дивный новый мир мир, где среднее экранное время подростка — 8 часов в день. Зато описал его с пугающей точностью. Проблема не столько в технологиях. Проблема скорее в том, что мы не учим мозг с ними жить. Тишина, одиночество, концентрация, внимание — это уже не просто ресурс, а базовые навыки выживания. А среду, которая формирует нас, нужно проектировать также осознанно, как мы проектируем продукты. Потому что если этого не делаем мы, то это сделают за нас лучшие социальные инженеры планеты.</t>
+  </si>
+  <si>
+    <t>20.01.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8463</t>
+  </si>
+  <si>
+    <t>Семейные легенды против данных В каждой семье есть свои медицинские мифы. «У нас все с давлением». «У нас плохие сосуды». «У нас мужчины долго не живут». Обычно это рассказывают в самый разгар застолья люди без медицинского образования, но с очень уверенным тоном. И мы годами живём с фоновым страхом, а что если дядя Саша прав? Проблема в том, что половина таких историй — не диагноз, а устная семейная мифология. Она формирует тревогу, привычки и решения, но почти никогда не проверяется доказательно. В какой-то момент я поймал себя на странной мысли: вроде как я привык управлять бизнесом, командами и продуктами на основе данных, но собственным телом управляю по слухам и надежде, что авось пронесёт. Поэтому я сдал ДНК-тест «Генетический паспорт» от Genotek. Спойлер: легенды не подтвердились. Оказалось, что я генетически предрасположен к силовым нагрузкам. Мои мышцы и обмен веществ буквально заточены под короткие и максимально интенсивные нагрузки. И внезапно стало понятно, почему я 10 лет пытался полюбить бег — и каждый раз бросал. Я просто шёл против своей физиологии. Лучше один раз понять, что у тебя под капотом и узнать свои сильные и слабые стороны, чем однажды бороться с тем, что можно было давно предотвратить. Кстати, сдать тест проще, чем кажется. Отличная новость для тех, кто боится забора крови из вены — здесь достаточно слюны. Набор приезжает к вам домой, результаты появятся в личном кабинете, а врач расскажет, что с этим делать. Зато подтвердились мои реальные предрасположенности, риски и, что особенно ценно, зоны, где можно выдохнуть и перестать себя накручивать. Самый сильный эффект — это ясность, когда понимаешь, с чем действительно стоит быть внимательным, а где ты годами жил в лишней тревоге. Кстати, тест максимально простой: никакой крови, только слюна. Для всех, кто предпочитает жить по данным, а не по семейным байкам: Заказывайте генетический тест по промокоду BESKROMNY2, у Генотек как раз сейчас идет акция киберпонедельник и доступна большая скидка -68% Иногда лучший апгрейд жизни — просто наконец узнать, что у тебя под капотом. Под прошлым постом многие писали о задержках, и я уточнил у команды Genotek. Ребята передают, что все те, кто столкнулся с задержками, и чьи пробирки выбились из обычных сроков получат свои результаты, а в этом году сроки полностью стабилизируются. ИМЕЮТСЯ ПРОТИВОПОКАЗАНИЯ. НЕОБХОДИМО ПРОКОНСУЛЬТИРОВАТЬСЯ СО СПЕЦИАЛИСТОМ 18+ Реклама. ООО "Генотек", ИНН 7728760803, erid: 2W5zFHc1eMN</t>
+  </si>
+  <si>
+    <t>20.01.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8462</t>
+  </si>
+  <si>
+    <t>Человек, который 50 лет игнорировал тренды и победил Вчера ушёл из жизни дизайнер и основатель модного дома Valentino Валентино Гаравани. Ему было 93 года. Валентино прожил долгую жизнь и оставил после себя не просто культовый модный дом, а редкий пример консистентного креатива на длинной дистанции. В дизайн-коде Valentino никогда не было суеты или судорожных метаний. Собственно, как и желания всем понравиться. Если вынести его подход за пределы моды, получится универсальный набор принципов для брендов, авторов и всех, кто устал каждый год переизобретать себя под давлением изменчивых трендов. 5 правил креатива от Валентино: 1. Лучше быть узнаваемым, чем актуальным Valentino десятилетиями выдавал спокойную и последовательную эстетику, когда мир постоянно требовал концептуализма. Он не догонял тренды. Он скорее ждал, пока они догонят его. 2. Один сильный код важнее сотни идей Легендарный Valentino Red появился после того, как молодой Валентино увидел женщин в красных платьях в опере Барселоны. Один вечер в театре подарил миру 60 лет визуальной идентичности бренда. Когда у тебя есть мощный якорь, не нужно каждый сезон кричать громче других. 3. Красота не обязана быть рациональной Валентино никогда не оправдывался за свой вкус. Не объяснял, не доказывал, не подстраивался. Просто делал красиво, и этого было достаточно. 4. Не всем нравиться — это стратегия Valentino никогда не стремился быть удобным брендом для всех. Именно поэтому его клиенты были особенно лояльны — они воспринимали бренд не как одежду, а как образ жизни. 5. Авторский почерк важнее эксперимента Пока другие бренды бесконечно обновляли свой ДНК, Valentino с каждым годом шлифовал существующий базис, становясь точнее и эффективнее. В его случае крепкий креатив — это дисциплина вместо хаотичных экспериментов. В эпоху, где от автора ждут постоянных перезапусков, Валентино напоминает простую вещь: иногда самый радикальный креатив — это просто не пересобирать себя каждые полгода. Потому что красивый почерк переживает тренды. Последовательность и консистентность переживают хайп. А вкус, если он настоящий, не нуждается в объяснениях.</t>
+  </si>
+  <si>
+    <t>20.01.26 05:17</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8461</t>
+  </si>
+  <si>
+    <t>KFC после Goldman Sachs Иногда полезно напоминать себе эту простую мысль. Взгляните на послужной список в резюме одного лондонского стажёра, который только закончил престижный итальянский вуз: Goldman Sachs. UBS. Blackstone. Citi. А потом внезапно KFC. Официант на полной ставке. Интернет смеётся, рекрутеры нервно моргают, а карьерные коучи хватаются за сердце. А я вот смотрю на это и думаю, что это один из самых честных карьерных ходов 2026 года. Человек прошёл стажировки в четырёх крупнейших финансовых институтах мира. Буквально собрал все крестражи инвестбанкинга. И добровольно вышел из гонки. Работа в KFC после топовых инвестбанков выглядит странно только в логике чужих ожиданий. В логике самого человека это может быть ровно тем, что возвращает ему ощущение контроля, реальности и простоты. Потому что иногда человек доезжает на карьерном лифте до самого верха, оглядывается, и понимает, что вид из окна не стоил подъёма. Впрочем, для утра вторника это слишком философски. Хорошего вам дня, и пусть ваш лифт едет туда, куда хотите вы.</t>
+  </si>
+  <si>
+    <t>19.01.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8460</t>
+  </si>
+  <si>
+    <t>В эту игру не играл никто Есть в индустрии развлечений продукт, детали и сюжет которого сегодня охраняют сильнее, чем большинство голливудских премьер. Космический бюджет около $2 000 000 000. Фанаты ждут игру больше, чем любой фильм или сериал на планете. Даже крошечная утечка становится поводом для судов и увольнений. Речь про GTA VI. В эту игру не играл вообще никто кроме разработчиков: ни журналисты, ни блогеры, даже инвесторы не видели ни секунды. Кроме одного человека. Rockstar дали поиграть фанату с онкологией в терминальной стадии. Студия, которая годами строила систему маниакальной секретности, впервые сломала собственные правила ради одного человечного жеста. Причём явно не ради денег, охватов или репутации, поскольку история всплыла через третьи лица, а сама Rockstar отмалчивается. А просто потому что посчитала нужным откликнуться на просьбу разработчика из Ubisoft, который рассказал про своего больного родственника. И в этом смысле, пожалуй, это самая дорогая и самая тихая премьера десятилетия.</t>
+  </si>
+  <si>
+    <t>19.01.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8459</t>
+  </si>
+  <si>
+    <t>Секрет миллиардеров, о котором не пишут в Forbes Стив Джобс не умел просто выступать. Он неделями репетировал каждую презентацию как театральный моноспектакль. Прогонял всё целиком: выход на сцену, паузы, тишину, даже то, как он стоит во время аплодисментов. Так он получал полный контроль внимания аудитории. Тоже самое делают сильные переговорщики, руководители и дипломаты. В решающие моменты они не давят аргументами, а управляют атмосферой через голос, взгляд и состояние. Это актёрская техника, которую в жизни называют харизмой. Харизматичный оратор умеет: — удерживать внимание аудитории — включать нужное состояние, даже когда внутри паническая атака — считывать партнёра в переговорах не по словам, а по телу В экономике внимания вы конкурируете не с другими спикерами, а с айфоном в руках слушателя. Можно быть самым умным на сцене и всё равно проиграть, если фокус зрителя ушёл в рабочие чаты и TikTok. Именно поэтому актёрские методы давно работают в дипломатии и переговорах. А теперь ещё и в бизнес-коммуникациях. В Orator Club с этого начинается новый сезон. Программа «Актёрские практики» — для тех, кому важно не просто говорить, а точно действовать, когда на вас смотрят и принимают решения. Навык, который обычно остаётся за кадром больших сделок, уже доступен тем, кто готов с ним познакомиться. Потому что и в бизнесе, и на сцене второго шанса на первое впечатление не бывает.</t>
+  </si>
+  <si>
+    <t>19.01.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8458</t>
+  </si>
+  <si>
+    <t>Чем живут креаторы в России? Исследователи из ENDY выкатили большое исследование про рынок креаторов, и внутри 100+ слайдов про то, как сегодня реально устроены креативные индустрии в России 2026 года. Коротко о главном: — креаторы всё чаще живут не проектами, а выстраивают вокруг себя систему — 47% креаторов хотят прокачать дисциплину и организационные навыки — Telegram стал и главным источником знаний, и ключевым способом монетизации — высшее образование вторично, важнее контекст, насмотренность и умение держать фокус — главными барьерами остаются внутренние: страх критики, неуверенность, перфекционизм Отдельно приятно, хоть и слегка неловко: мой блог попал в список главных телеграм-каналов, за которыми следят креаторы. Воспринимаю это как знак доверия и качества. Очень ценю. А само исследование — редкая возможность заглянуть за экран макбука того самого человека в кофейне, который активно что-то печатает и параллельно отвечает в трёх чатах. Оказывается, он тоже боится критики и мечтает о 300+ тысячах на удалёнке. Как и все мы. Очень рекомендую почитать и сохранить всем, кто работает с креативными людьми, строит команды или сам пытается понять, куда вообще движется рынок. Перешлите коллегам по креативному цеху — пусть тоже сверят ощущения с реальностью.</t>
+  </si>
+  <si>
+    <t>19.01.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8454</t>
+  </si>
+  <si>
+    <t>Идеальная декорация для понедельника Итальянцы из Seletti сделали лампу в виде легендарной офисной ручки BIC Cristal в честь её 75-летия. Дизайнеры взяли культовую ручку, увеличили её в двенадцать раз, и всё. Никакого переосмысления или деконструктивизма. Просто огромная офисная ручка, которая светится. 75 лет великой канцелярской депрессии, доведённой до состояния предмета интерьера. 36 000 рублей за лампу в форме ручки, которой вы подписывали отпуск, который так и не взяли.</t>
+  </si>
+  <si>
+    <t>19.01.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8453</t>
+  </si>
+  <si>
+    <t>Шерлок Холмс должен был умереть Вторая рабочая неделя года. Если вам кажется, что вы занимаетесь не тем — скорее обнимите внутреннего Артура Конан Дойла. Сэр Артур ненавидел Шерлока Холмса. Он считал свои рассказы о сыщике дешёвым литературным фастфудом, который мешает писать великие исторические романы. В 1893 году Дойл не выдержал и убил Холмса, сбросив его в Рейхенбахский водопад. Казалось бы, вот она, свобода! Конец рутине. Наконец-то можно взяться за большое искусство. Только вот читатели и издатели думали иначе. Спустя 10 лет ему пришлось воскресить ненавистного героя, потому что именно литературный фастфуд кормил его, семью и позволяла писать те самые серьёзные книги, которые сегодня никто не читает. Агата Кристи, кстати, испытывала то же самое к своему Эркюлю Пуаро. Называла его «эгоцентричным, напыщенным, утомительным мерзавцем» и мечтала убить с 1930-х. Но тиражи росли, издатели умоляли — и она скрипя зубами писала о бельгийце ещё 40 лет. Два величайших детективщика в истории. Оба ненавидели своих главных героев. И оба остались в истории именно благодаря им. Иногда работа, от которой дёргается глаз — это фундамент для всего остального. Или просто хороший чек, который позволяет быть собой в свободное от этой работы время. Холмс жив. Пуаро бессмертен. А вы обязательно справитесь. Добро пожаловать в понедельник.</t>
+  </si>
+  <si>
+    <t>19.01.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8452</t>
+  </si>
+  <si>
+    <t>Коротко о качестве моих рабочих процессов под конец первой рабочей недели в 2026.</t>
+  </si>
+  <si>
+    <t>19.01.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8451</t>
+  </si>
+  <si>
+    <t>Коротко о том, как я ощущаю первые рабочие дни после 12-дневных каникул.</t>
+  </si>
+  <si>
+    <t>18.01.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8442</t>
+  </si>
+  <si>
+    <t>Концепция work-life blend на примере парков Москвы Мы привыкли думать о парках как о пространстве для выходных. Прогулка, кофе, дети, собаки. Отдых — отдельно, работа — отдельно. Но эта модель тихо устаревает. Аналитики из Deloitte и McKinsey говорят, что миллениалы и зумеры всё чаще выбирают work–life blend — когда работа и жизнь переплетены в одном ритме, а не разделены по часам и локациям, как в классическом work–life balance. И в этом смысле современные парки становятся неожиданно важным фактором выбора места жизни и работы. Говорю как человек, который живёт практически у входа в парк. Ты можешь провести рабочий звонок из парка, а потом пробежаться перед следующим созвоном. Или устроить тимбилдинг не в переговорке, а на свежем воздухе. Гибридный формат работы породил гибридный формат окружающей среды. Вечером заглянули в парк «Ходынское поле» — и поймал себя на мысли, что здесь эта логика читается особенно чётко. Сегодня парк предлагает сразу несколько сценариев жизни: — лесная библиотека, работающая круглый год, где можно спокойно посидеть с книгой или провести рабочий звонок — городские теплицы с культурной и образовательной программой зимой и летом — каток, летний бассейн и круглогодичный спа-центр (!) с настоящими термами — сезонные места для отдыха: сейчас это костровая зона с диджей-сетами, ледовая дорожка для керлинга, рождественская ярмарка — и всё это в эстетичном пространстве, где дизайн не давит на человека Раньше парк был местом, куда ходят после работы или на выходных. В 2026 году парки Москвы становятся частью рабочего дня. А для брендов и компаний — ещё и точкой для формирования новых связей с аудиторией через нативные оффлайн-интеграции в маршруты гостей парка. Но это тема, которую стоит обсудить в отдельном посте. Кажется, эпоха бизнес-центров посреди бетонных пустырей наконец-то подходит к концу. И, честно говоря, туда ей и дорога.</t>
+  </si>
+  <si>
+    <t>18.01.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8441</t>
+  </si>
+  <si>
+    <t>Почему Netflix делает тупые диалоги Мэтт Деймон на днях рассказал на подкасте Джо Рогана о том, как устроено закулисье производства контента для стриминговых платформ. Если коротко, то в 2026 году фильмы и сериалы оптимизированы под рассеянного зрителя, который смотрит контент фоном. Что сегодня требуют от сценаристов: — Ключевые смыслы сюжета проговаривают по 3–4 раза через диалоги. — Самую дорогую и зрелищную сцену теперь ставят в первые 5–10 минут, а не в конце фильма, как было раньше. — Картинку упрощают, ведь всё равно большинство смотрит с ноутбука, планшета или телефона. Почему так происходит? В эпоху экономики внимания современный зритель параллельно листает TikTok, отвечает в рабочих чатах, покупает на маркетплейсах и варит макароны. Netflix не выпускает плохое кино по ошибке или от лени. Продюсеры упрощают сценарии намеренно, адаптируясь под поведение зрителей со сбитым фокусом внимания и симптомами СДВГ. Здесь начинается самое интересное. Именно на этом фоне становится понятно, почему большое кино от мастеров вроде Вильнёва, Нолана и Финчера по-прежнему требует кинотеатра. Некоторые истории требуют полного погружения и 100% внимания зрителя. И это, кажется, становится новой роскошью.</t>
+  </si>
+  <si>
+    <t>18.01.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8440</t>
+  </si>
+  <si>
+    <t>Работа мечты для выгоревших Интроверты, общий сбор! BBC сообщает, что в Шотландии ищут смотрителя необитаемого острова. Площадь острова — 307 гектаров, это чуть меньше ВДНХ. Кандидата ждут коллеги в виде 100 000 морских птиц, киты, дельфины и ни одного человека с срочным вопросиком по проекту для короткого созвона. В обязанности входит наблюдение за тупиками, кайрами и гагарками, помощь волонтёрам и редкие экскурсии для туристов летом. В пакет входят отдельный коттедж, бесплатная еда, вай-фай и еженедельная поездка на лодке за продуктами. Кстати, это единственный обязательный контакт с цивилизацией. Зарплата вполне себе приятная — 2,7 млн рублей в год. Идеальный оффер для всех, кто в январе открыл рабочие чаты и сразу захотел в отшельники.</t>
+  </si>
+  <si>
+    <t>17.01.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8439</t>
+  </si>
+  <si>
+    <t>А вам не кажется, что мы стали забывать наших первых ИИ-ассистентов?</t>
+  </si>
+  <si>
+    <t>17.01.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8438</t>
+  </si>
+  <si>
+    <t>В Guardian выступили против «псевдокириллицы» Дизайнерам киноплакатов использование кириллицы кажется экзотичным, но в мире насчитывается 250 миллионов читателей кириллицы, и ее неправильное использование раздражает. Примерно так выступила колумнистка в Guardian — против экзотизации языка. По ее мнению, цель неправильного использования кириллицы состоит в том, чтобы указать на одно-единственное: «Речь идет о чем-то, что происходит к востоку от Варшавы! Вероятно, это связано с бывшим Советским Союзом! Это должно вызвать у вас мурашки по коже, словно от жуткой экзотики!» Имитация кириллицы настолько распространена в повседневном дизайне, что у этого явления есть своя страница в Википедии, где оно описывается как «шрифт-имитация» и отображается — как «Fдцx Cчриллиц». Что интересно, автор статьи, которую раздражает псевдокириллица, нашла единомышленников на Reddit. Типичные ответы на использование псевдокириллиц: «У меня глаза болят». «Еще один голливудский режиссер пытается сделать что-то «русским», не заплатив тому, кто действительно знает русский язык». «Это раздражает и, возможно, даже является расизмом». Интересно, что движение против псевдокириллицы поддерживают и немецкоговорящие пользователм которые возражают против неоправданного использования умлаута. Как сказал Лемми из Motörhead о своем умлауте: «Я поставил его только для того, чтобы выглядеть злым». Приятно узнать, что чушь на кириллице раздражает не только русскоязычную публику🤝 Текст заканчивается воодушевляющим выводом: ⏪Злоупотребление языком призвано угрожать, подчеркивать «другого», намекать на экзотику, чужеземность, «врага», разделять «их» и «нас». Но язык — не зло и не пугает. Это просто очень, очень глупое его использование⏩ А вас раздражает кириллица в дизайне? 😭 — не спрашивайте.... ❤️ — а мне норм</t>
+  </si>
+  <si>
+    <t>17.01.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8437</t>
+  </si>
+  <si>
+    <t>Как меняется мир 2015: таксисты кидают камни в машины Uber. 2026: водители Uber и Lyft выходят на протесты против беспилотных такси. Между этими заголовками прошло всего 10 лет. Наш мир почти никогда не меняется резко, он просто мягко и последовательно сдвигает границу нормы. Вчера ты борешься с системой. Сегодня — работаешь в ней. Завтра она тебя заменяет. Хотя справедливости ради, примерно так обычно и выглядит прогресс. «Нас это не коснётся» — любимая ошибка каждого поколения.</t>
+  </si>
+  <si>
+    <t>17.01.26 06:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8436</t>
+  </si>
+  <si>
+    <t>Мы ближе к 2050, чем к 2000 Хотя по ощущениям нулевые были буквально вчера. В психологии это называется эффектом пика воспоминаний. Человеческий мозг запоминает непропорционально много событий из периода 15–25 лет: первые отношения, первая работа, первый провал, первый успех. Не потому что память раньше была лучше, а трава зеленее. А потому что в это время формируется наша идентичность. Мы с вами помним не конкретные события, а то, как становились собой. Именно поэтому 2007 ощущается ближе, чем 2019. И поэтому музыка из нашей юности с каждым годом будет звучать всё лучше. С добрым субботним утром, дорогие.</t>
+  </si>
+  <si>
+    <t>16.01.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8435</t>
+  </si>
+  <si>
+    <t>Гениальный туристический маркетинг Испанское министерство туризма придумало идеальный способ заманить голландцев в Андалусию. Вместо клише с достопримечательностями и белозубыми туристами на пляже они поставили в центре хмурого зимнего Амстердама билборды с одной цифрой — температурой в Андалусии в реальном времени. Январь. Амстердам. +4°C и слякоть. А на щите: «Севилья. +18°C. Прямо сейчас». Это шикарный пример того, как работает современный маркетинг, где побеждает не креатив ради креатива, а точное попадание в контекст и боль момента аудитории. Иногда лучшая реклама — это просто показать человеку разницу между тем, где он сейчас, и тем, где он мог бы быть.</t>
+  </si>
+  <si>
+    <t>16.01.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8430</t>
+  </si>
+  <si>
+    <t>Не Пантоном единым: какие цвета будут в тренде в 2026 Pantone каждый год выбирает один цвет и объясняет, почему он отражает дух времени. Pinterest идёт более практичным путём: платформа проанализировала миллиарды поисковых запросов 600 миллионов пользователей и опубликовала 5 трендовых цветов 2026 года. В подборке представлены не фантазии отдельно взятых дизайнеров, а отражение того, куда реально движется эстетический интеллект аудитории. И если коротко — эпоха бежевого официально закончилась. Вот что выходит на первый план: Морозный голубой — холодный, чистый, слегка отстранённый и меланхоличный. Идеальный цвет для интерьеров, гаджетов и всех, кто устал от тёплых оттенков. Нефритовый — оттенок где-то между мятой и мхом. Спокойствие и элегантность в одном флаконе. Для тех, кому приелся классический зелёный цвет. Сливовый нуар — глубокий, бархатный, с нотами бургунди. На мой взгляд, это самый драматичный из цветов подборки Pantone. Васаби — электрический жёлто-зелёный. Бьёт по глазам и заряжает. Для смелых и бойких коммуникаций. Коллеги из «Золотого Яблока» уже открывают шампанское. Хурма — тёплый, радостный, на стыке оранжевого и красного. Чистый оптимизм в одном оттенке и самый человечный цвет всей палитры. Общий вектор очевиден: нейтральность утомила, стерильность надоела, людям снова нужны цвет, характер и эмоции. Бежевые мамы в шоке, а дизайнеры, маркетологи и креаторы сохраняют себе подборку и идут прокачивать насмотренность на Pinterest.</t>
+  </si>
+  <si>
+    <t>16.01.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8429</t>
+  </si>
+  <si>
+    <t>Почему большинство брендов проваливаются? Если вам кажется, что у вас ничего не получается — посмотрите на эту кривую. Обычно мы думаем, что для запуска нужен эстетичный логотип, симпатичный лендинг на Tilda и контекстная реклама в Директе — а дальше всё само полетит. Спойлер: нет, не полетит. 90% энтузиазма разбивается о точку, где клиенты внезапно не хотят покупать ваш продукт. Именно здесь большинство сдаётся. Предприниматели решают, что продукт плохой, рынок не тот, кризис в стране, или во всём виноват ретроградный Меркурий. А на самом деле они просто упёрлись в потолок старой стратегии. Большинство брендов умирают не из-за плохого продукта, а из-за отсутствия внятного ответа на вопрос: почему человек должен выбрать именно вас? Наглядный пример — Airbnb. На старте это был крошечный сервис для аренды надувных матрасов в квартире основателей. Денег не было от слова совсем. Вместо того чтобы закрыться, команда нащупала инсайт: люди покупают не койку на ночь, а чувство дома в чужом городе. Смена языка, визуала и фокуса, а дальше вы всё сами знаете. Ещё более показательный кейс — LEGO. В 2004 году легендарная датская компания была на грани банкротства. Минус $300 млн за год, размытая продуктовая линейка, электроника, наборы без чёткого позиционирования: издержки росли, продажи падали, дети уходили в видеоигры. Прорыв случился, когда LEGO убрала лишнее, вернулась к классике и сфокусировалась на главном — радости творчества. Лицензии легендарных франшиз вроде Звёздных войн и Гарри Поттера только усилили эффект. LEGO перестала продавать детали и снова начала продавать воображение и креатив. Побеждают совсем не те, кто быстро стартанул. А те, кто пережил падение, отряхнулся и без потери энтузиазма пересобрал свою стратегию. А вы сейчас в какой точке?</t>
+  </si>
+  <si>
+    <t>16.01.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8428</t>
+  </si>
+  <si>
+    <t>Люкс теперь можно намазать на хлеб Сладкоежки, это не учебная тревога. Louis Vuitton внезапно выпустил свою версию Нутеллы: три вкуса шоколадной пасты, сделанные с французским кондитером Максимом Фредериком. Цена вопроса — около 3 200 рублей за баночку. Бюджетный завтрак москвича образца 2026 года.</t>
+  </si>
+  <si>
+    <t>15.01.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8427</t>
+  </si>
+  <si>
+    <t>Hermès и экономика унижения Французы из Hermès выстроили, пожалуй, самую изощрённую систему продаж в мире люкса XXI века. Если вы думаете, что Birkin или Kelly можно просто прийти и купить за условные €10-20 тысяч — у меня плохие новости. Как работает экономика унижения: — Клиенты годами выращиваются внутри бренда — Менеджеры изучают историю покупок: платки, обувь, ремни, одежда — Проверяют соцсети и даже дом клиента через Google Maps — В соцсетях пишут, что изверги-менеджеры даже проверяют почтовый адрес, достаточно ли премиальный район у клиента Формально у бренда существует лист ожидания. Фактически клиенту нужно пройти десять кругов ада кастинга, и финальное решение всегда остаётся за конкретным менеджером. Birkin здесь не просто товар. Это своеобразный знак допуска. Hermès продаёт не ручную выделку кожи и не эксклюзивный дизайн. Он продаёт одобрение. Если сумка досталась вам легко, значит, она была вам не очень-то и нужна. Если сложно — значит, вы именно та аудитория, ради которой и существует бренд. Но сейчас правила ужесточились настолько, что даже лояльные клиенты начинают задаваться крамольным вопросом: зачем вообще постоянно доказывать свою ценность ради права отдать кучу денег? Впрочем, это и есть формула успеха: Дефицит как продукт. Отбор как сервис. Контроль как часть бренда. Пожалуй, единственный бренд, где клиент благодарит за право заплатить.</t>
+  </si>
+  <si>
+    <t>15.01.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8426</t>
+  </si>
+  <si>
+    <t>Как понять, что ваша система планирования работает? Точно не по количеству выполненных задач. А по ощущению ясности. Если вам стало легче дышать и проще принимать решения — значит, система работает. Если, наоборот, стало тревожнее — система явно требует пересборки. Редакция Т-Бизнес секретов собрала в статье 8 лайфхаков по планированию от топовых предпринимателей и CEO: Алёна Владимирская, Денис Харченко, Ольга Гогаладзе и другие лидеры рассказали, как они управляют временем, чтобы не выгорать и успевать жить. Там же своими мыслями поделился и ваш непокорный слуга — о потоках внимания, буферах в календаре и коварной ловушке «я вроде занят, но ничего не делаю». Рекомендую почитать статью целиком, он хорошо отрезвляет и помогает пересобрать фокус в начале года.</t>
+  </si>
+  <si>
+    <t>15.01.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8425</t>
+  </si>
+  <si>
+    <t>Почему умных больше не берут на работу? На фоне того, как рынок труда окончательно становится рынком работодателя, аналитики Financial Times напоминают ещё один неприятный факт. В 2026 году на работу охотнее берут не самых умных и даже не самых опытных. А тех, с кем можно работать без лишнего напряжения. Исследователи проанализировали данные Минтруда США по 900+ профессиям за несколько десятилетий и обнаружили любопытный разворот: В 1980 году люди с крепкой математикой и слабыми софтами зарабатывали больше. Сегодня — ровно наоборот. Комбинация «хорошие софты + средняя техника» стабильно обыгрывает старую связку «сильные харды + слабые софты» — как в зарплатах, так и в трудоустройстве. Причём это работает даже в технических сферах: эмпатичные разработчики, которые умеют слышать, договариваться и работать в команде, растут быстрее одиночек, которые просто пишут код. Развитие нейросетей только ускоряет этот сдвиг, ведь сегодня механическую рутину всё чаще можно делегировать ChatGPT или Claude. А вот способность нормально работать с людьми — пока нет. В рынке работодателя харды и опыт становятся входным билетом. Софты — причина, почему вас оставляют. Так что если вы токсичный гений — самое время качать эмпатию. Или хотя бы научиться её имитировать.</t>
+  </si>
+  <si>
+    <t>15.01.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8424</t>
+  </si>
+  <si>
+    <t>Куда уезжают выгоревшие зумеры В Малайзии открыли пансионат для выгоревшей молодёжи. Заведение буквально называется «молодёжный дом престарелых». За скромные ~35 тысяч рублей в месяц вас ждёт тихая вилла на природе, трёхразовое питание, утки за окном и официальный запрет на рабочие дедлайны. Можно спать хоть до обеда, смотреть на пруд и выращивать овощи. Или просто лежать как овощ. Никто не осудит. Выгоревшие миллениалы молча гуглят билеты.</t>
+  </si>
+  <si>
+    <t>14.01.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8423</t>
+  </si>
+  <si>
+    <t>Топ украденных книг 2025 года «Читай-город» опубликовал любопытную статистику: какие книги воровали чаще всего в 2025 году. В топе: — книги по программированию — китайская манга — «Атомные привычки» — «Богатый папа, бедный папа» Забавно, что люди воруют не русскую классику и не поэзию. Люди воруют инструкции к лучшей жизни. Как войти в IT. Как разбогатеть. Как стать лучшей версией себя. Самый ироничный момент — воровство книги про финансовую свободу. Получается, что путь к богатству начинается с неоплаченного чека. Не осуждаю. Просто наблюдаю.</t>
+  </si>
+  <si>
+    <t>14.01.26 11:32</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8422</t>
+  </si>
+  <si>
+    <t>Рынок труда перевернулся? Пока нам рассказывают про «рынок соискателя» и страшный кадровый голод, докладываю реальную обстановку на рынке труда: в декабре hh.индекс взлетел до 8,6 по России. По Москве вообще 10,6. Перевожу с HR-языка на человеческий: сейчас на одну вакансию приходится от 9 до 11 кандидатов. Поздравляю, мы с вами официально вошли в рынок работодателя. Для понимания масштаба сдвига: — январь 2024 — 3,5 (дефицит соискателей) — январь 2025 — 4,8 (умеренная конкуренция) — сейчас наступил уровень, которого не было со времён ковида Параллельно происходит неприятная связка: — вакансий меньше — резюме больше — требования растут — переговорная сила у кандидата падает Отсюда вырастает главный сдвиг, который многие пока ещё не осознали: в 2026 году работа больше не ищется технически, как было раньше. Теперь работу выигрывают. Не самый умный. Не самый опытный. А тот, кто понятнее, спокойнее, надёжнее и умеет вписываться в систему. Плохое время для резких движений. Плохое время для эмоционального хлопанья дверями и позиции «со мной так нельзя». Зато это хорошее время, чтобы: — укрепляться на своём месте — прокачивать репутацию — наращивать реальные навыки — выстраивать связи и личный бренд — становиться человеком, с которым хочется работать За забором действительно очередь, и в этот раз это не метафора. Так что самая недооценённая стратегия этого года — быть таким сотрудником, которого не захотят менять.</t>
+  </si>
+  <si>
+    <t>14.01.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8421</t>
+  </si>
+  <si>
+    <t>120 оттенков усталости от Crayola Посмотрите на эволюцию палитры цветных карандашей Crayola с 1903 по 2010 год. В 1903 году Crayola выпускает первую коробку карандашей. Всего 8 цветов. Этого вполне хватало, чтобы нарисовать весь мир. 2010 год. В коробке уже 120 оттенков. Исследователи даже вывели «Закон Crayola»: палитра удваивается каждые 28 лет. И это очень точная метафора того, что произошло с нами. Мы с вами живём в эпоху максимальной палитры контента, эмоций, мнений, форматов, идентичностей. Всё стало сложнее, богаче и утомительнее. Чем больше оттенков — тем сложнее выбор. Чем богаче палитра — тем сильнее желание упростить картинку. Отсюда тренд на минимализм, популярность «тупых» звонилок Nokia, запрос на ясность и растущая усталость от цифрового шума. Проведите ревизию своей палитры, может, пора выбросить лишние оттенки?</t>
+  </si>
+  <si>
+    <t>14.01.26 05:18</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8420</t>
+  </si>
+  <si>
+    <t>Почему вы тормозите после каникул Третий рабочий день, а ощущение, что мозг всё ещё где-то между оливье и Netflix? Врачи из Пироговского университета говорят, что это нормально — человеческому мозгу нужно минимум 14 дней, чтобы восстановиться после праздников. За время каникул нейронные связи, отвечающие за концентрацию, темп и многозадачность, действительно расслабляются. Резкий возврат к суровым дедлайнам для мозга выглядит как ледяной душ без предупреждения. Эксперты советуют в первый рабочие дни не геройствовать, не брать на себя сверхсложные задачи и не делать скоропостижных выводов о своей непродуктивности. Мозг ещё собирает себя обратно. Так что если вы тормозите — это не лень. Это биология. Перешлите начальнику. Как официальный медицинский аргумент.</t>
+  </si>
+  <si>
+    <t>13.01.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8419</t>
+  </si>
+  <si>
+    <t>Дождались Минутка хороших новостей: с 1 марта в России запретят автоматические списания за цифровые подписки онлайн-сервисов. Если вы отменили подписку — сервис будет обязан забыть вашу карту. Навсегда. Больше никаких «мы сохранили ваши данные на всякий случай». Редкий случай, когда закон реально работает в пользу обычного пользователя, а не цифровых платформ. И да, это отличный повод начать год с ревизии своих подписок и узнать, кто именно живёт за ваш счёт уже несколько лет. Спойлер: список будет длиннее, чем вы думаете.</t>
+  </si>
+  <si>
+    <t>13.01.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8418</t>
+  </si>
+  <si>
+    <t>ИИ-оптимизация — это не когда менеджер скармливает всё ChatGPT и выдаёт результат за свой В руках бизнеса — мощнейший инструмент, который уже подбивает показатели по всем отделам, составляет планы окупаемости и расчёты метрик. Но часто он попадает в руки «эффективного менеджера», тот выдаёт пару промптов за стратегию — а потом удивляется, почему она не сработала. И говорит, что по-старинке работать было лучше. Почему так? Потому что ИИ — это турбина. Она не только ускоряет решение задач, но и разгоняет хаос. Был в компании бардак, размытая ответственность и KPI для галочки — стало ещё больше бардака, только теперь автоматизированного. McKinsey подтверждает: компании с реальной отдачей от ИИ в два раза чаще сначала перестраивали процессы — и только потом выбирали технологию. Мои друзья из Академии Eduson, которые давно и успешно учат работе с нейросетями, это тоже поняли. Поэтому принёс вам ультимативную связку из двух курсов: «Операционный директор» + «Нейросети для бизнес-процессов». То есть сначала вы настроите рабочие бизнес-процессы, научитесь управлять через метрики, делегировать без микроменеджмента. А затем внедрите нейросети, чтобы кратно масштабировать успех с помощью ИИ — в финансах, продажах, маркетинге, HR. Для этого получите конкретный алгоритм: с чего начать, какой инструмент выбрать, как посчитать эффект заранее. Личный куратор на год и вечный доступ к обоим курсам в комплекте. По моему промокоду БЕСКРОМНЫЙ вас ждёт приятная скидка 60% на «Операционного директора», а «Нейросети для бизнес-процессов» идут бонусом. Прежде чем разбираться с искусственным интеллектом, неплохо бы разобраться с неискусственным. И точно не наоборот.</t>
+  </si>
+  <si>
+    <t>13.01.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8417</t>
+  </si>
+  <si>
+    <t>В Telegram уже не зайти? Периодически я слышу от знакомых что-то вроде: «Хочу завести канал, но уже поздно, всё занято, никто не будет читать, а набрать аудиторию нереально». Тем временем несколько моих близких друзей спокойно зарабатывают на каналах в 2–3 тысячи подписчиков суммы, сопоставимые с их основной зарплатой. Они не блогеры-миллионники. Не медийные личности. Просто люди, которым есть что сказать — и которые умеют это делать интересно. Яндекс на днях выкатил свежую статистику по рекламе в Telegram: к началу 2026 года «Директ» обеспечил брендам 26 миллиардов просмотров в телеге. За один только 2025 год рынок фактически удвоился. Но самый сок в деталях. Бренды разворачиваются от пресыщенных блогеров-миллионников к нишевым каналам. Всё чаще берут в работу каналы от полутора тысяч подписчиков. Потому что там живые и лояльные люди, которые реально читают, а не мёртвые души в статистике. Так что «всё занято» — это просто удобная страшилка. Перегреты поверхностные форматы. А качественному продукту место есть всегда, ведь ради такого канала читатели отпишутся от других. Если давно сомневались, стоит ли запускать свой канал — считайте это знаком. Лучшего времени, чем сейчас, уже не будет.</t>
+  </si>
+  <si>
+    <t>13.01.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8416</t>
+  </si>
+  <si>
+    <t>Как замечать супертренды раньше других? В 1995 году Newsweek опубликовал статью «Интернет? Ха!» В тексте известный астроном из Кремниевой долины называл чепухой идею покупать книги и билеты онлайн. Он называл интернет бесполезной игрушкой и высмеивал электронную коммерцию. Писал, что ни один веб-сайт никогда не заменит печатную газету. Через 17 лет Newsweek навсегда прекратил печатное издание и ушёл в интернет. А годом ранее, в 1994, Джефф Безос увидел, что интернет растёт на 2300% в год. И уволился, чтобы продавать книги онлайн. Один стал мемом. Второй — визионером и миллиардером. Умение видеть супертренд — это не магия и не чуйка. Это дисциплина, в которой есть правильная информационная диета, внимание к аномалиям и готовность идти против течения. The Generalist собрал методологию венчурных инвесторов: как они находят перспективное раньше других и почему почти всегда выглядят странно — ровно до момента, когда оказываются правы. Я перевёл и адаптировал для вас этот гайд в компактный документ на русском языке. Сохраняйте себе и делитесь с теми, кто тоже хочет перестать удивляться будущему и начать его распознавать заранее.</t>
+  </si>
+  <si>
+    <t>13.01.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8415</t>
+  </si>
+  <si>
+    <t>Кстати, коллеги, как там дела с задачами, которые «давайте уже после праздников»?</t>
+  </si>
+  <si>
+    <t>12.01.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8414</t>
+  </si>
+  <si>
+    <t>Магия корпоративных формулировок Сеть фитнес-клубов X-Fit показала мастер-класс по корпоративному новоязу. Следите за руками: — Клуб прекращает выдачу полотенец — Но «мы не сделали полотенца платными» — Мы «отказались от данной услуги» — При этом «оставляем услугу аренды по очень демократичной цене» Цена демократии — 150 рублей за полотенце. Перевод: бесплатное стало платным, но если правильно подобрать слова — вы ещё и спасибо скажете.</t>
+  </si>
+  <si>
+    <t>12.01.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8413</t>
+  </si>
+  <si>
+    <t>Тренды 2026 по версии The New York Times Пока мы с вами отдыхали на каникулах, редакция The New York Times опубликовала любопытный список того, что по их версии станет трендом в наступившем 2026 году. Если коротко: нас ждёт масштабный откат от всего слишком цифрового, быстрого и бездушного. Вот как это выглядит на практике: «Тупые» телефоны как статус Кнопочные звонилки без интернета становятся новой роскошью. Старые Nokia покупают на Авито не от бедности, а потому что главный люкс сегодня — иметь право быть оффлайн и недоступным. Война с мусорным контентом Люди наелись стерильного сгенерированного контента. В тренде — кривое, живое, несовершенное, но человеческое. Тексты, видео, подкасты. Эмоции проявлять не стыдно Быть холодным и отстранённым больше не модно. Тестостероновый образ сигма-самца отправляется на покой. В фокусе — уязвимость, честные признания и осмысленные отношения без цинизма. Восход эксфлюенсеров Медийные блогеры всё чаще смещают фокус на обычную жизнь и больше рассказывают про хобби: готовят, чинят, работают руками, и выращивают овощи на грядке. Глянцевый лайфстайл уступает место приземлённой реальности без фильтров и поз. Вымышленные инфлюенсеры Персонажи фильмов и сериалов будут вести собственные соцсети и выпускать мерч. Вымышленные персонажи становятся не менее влиятельными, чем реальные люди. Геймификация сериалов Контент окончательно срастается с интерактивом. Зрители смогут делать ставки на сюжетные повороты и влиять на развитие истории. Сериал — больше не пассивный просмотр, а прямое участие зрителя. Кино от фанатов NYT прогнозирует появление любительских медиапроектов, созданных исключительно силами базы фанатов без студий и продюсеров. Если собрать всё вместе, то в 2026 году быть простым, медленным и человечным становится дороже, чем быть технологичным и быстрым. 2006: купил кнопочную Nokia, потому что не было выбора. 2026: купил кнопочную Nokia, потому что можешь себе это позволить. Прогресс — это не всегда движение вперёд. Иногда это осознанные шаги назад.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -7253,51 +9662,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H765"/>
+  <dimension ref="A1:H1033"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4517.04" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -7314,785 +9723,785 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>19388</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>20087</v>
       </c>
       <c r="F2">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G2">
-        <v>305</v>
+        <v>332</v>
       </c>
       <c r="H2">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>19389</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>18314</v>
       </c>
       <c r="F3">
-        <v>394</v>
+        <v>470</v>
       </c>
       <c r="G3">
-        <v>353</v>
+        <v>402</v>
       </c>
       <c r="H3">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>19390</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>19290</v>
       </c>
       <c r="F4">
-        <v>173</v>
+        <v>195</v>
       </c>
       <c r="G4">
-        <v>364</v>
+        <v>407</v>
       </c>
       <c r="H4">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>19391</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>22002</v>
       </c>
       <c r="F5">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="G5">
-        <v>376</v>
+        <v>419</v>
       </c>
       <c r="H5">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>19392</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>21240</v>
       </c>
       <c r="F6">
-        <v>198</v>
+        <v>240</v>
       </c>
       <c r="G6">
-        <v>161</v>
+        <v>184</v>
       </c>
       <c r="H6">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>19393</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>21690</v>
       </c>
       <c r="F7">
-        <v>138</v>
+        <v>157</v>
       </c>
       <c r="G7">
-        <v>620</v>
+        <v>681</v>
       </c>
       <c r="H7">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>19394</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>24878</v>
       </c>
       <c r="F8">
-        <v>284</v>
+        <v>315</v>
       </c>
       <c r="G8">
-        <v>374</v>
+        <v>403</v>
       </c>
       <c r="H8">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>19395</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>24948</v>
       </c>
       <c r="F9">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="G9">
-        <v>463</v>
+        <v>488</v>
       </c>
       <c r="H9">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>19396</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>25411</v>
       </c>
       <c r="F10">
-        <v>336</v>
+        <v>375</v>
       </c>
       <c r="G10">
-        <v>545</v>
+        <v>595</v>
       </c>
       <c r="H10">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>19397</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>25212</v>
       </c>
       <c r="F11">
-        <v>250</v>
+        <v>279</v>
       </c>
       <c r="G11">
-        <v>374</v>
+        <v>400</v>
       </c>
       <c r="H11">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>19398</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>25166</v>
       </c>
       <c r="F12">
-        <v>108</v>
+        <v>130</v>
       </c>
       <c r="G12">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="H12">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>19399</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>26267</v>
       </c>
       <c r="F13">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="G13">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="H13">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>19400</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>25448</v>
       </c>
       <c r="F14">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="G14">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H14">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>19401</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>27179</v>
       </c>
       <c r="F15">
-        <v>320</v>
+        <v>351</v>
       </c>
       <c r="G15">
-        <v>597</v>
+        <v>639</v>
       </c>
       <c r="H15">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>19402</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>26055</v>
       </c>
       <c r="F16">
-        <v>203</v>
+        <v>215</v>
       </c>
       <c r="G16">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="H16">
         <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>19403</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>29091</v>
       </c>
       <c r="F17">
-        <v>553</v>
+        <v>591</v>
       </c>
       <c r="G17">
-        <v>489</v>
+        <v>522</v>
       </c>
       <c r="H17">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>19404</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>26917</v>
       </c>
       <c r="F18">
-        <v>327</v>
+        <v>384</v>
       </c>
       <c r="G18">
-        <v>256</v>
+        <v>265</v>
       </c>
       <c r="H18">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>19405</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>32309</v>
       </c>
       <c r="F19">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="G19">
-        <v>422</v>
+        <v>441</v>
       </c>
       <c r="H19">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>19406</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>27289</v>
       </c>
       <c r="F20">
-        <v>259</v>
+        <v>288</v>
       </c>
       <c r="G20">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="H20">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>19407</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>27332</v>
       </c>
       <c r="F21">
-        <v>286</v>
+        <v>325</v>
       </c>
       <c r="G21">
-        <v>543</v>
+        <v>558</v>
       </c>
       <c r="H21">
         <v>35</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>19408</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>26226</v>
       </c>
       <c r="F22">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G22">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="H22">
         <v>21</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>19409</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E23">
         <v>26087</v>
       </c>
       <c r="F23">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G23">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H23">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>19410</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E24">
         <v>27292</v>
       </c>
       <c r="F24">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="G24">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="H24">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>19411</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" t="s">
         <v>78</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="E25">
         <v>27385</v>
       </c>
       <c r="F25">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="G25">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="H25">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>19412</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="E26">
         <v>28196</v>
       </c>
       <c r="F26">
-        <v>265</v>
+        <v>281</v>
       </c>
       <c r="G26">
-        <v>333</v>
+        <v>344</v>
       </c>
       <c r="H26">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>19413</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" t="s">
         <v>84</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="E27">
         <v>26956</v>
       </c>
       <c r="F27">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="G27">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H27">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>19414</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>88</v>
       </c>
       <c r="E28">
         <v>27619</v>
       </c>
       <c r="F28">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G28">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="H28">
         <v>42</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>19415</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="E29">
         <v>27581</v>
       </c>
       <c r="F29">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="G29">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="H29">
         <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>19416</v>
       </c>
       <c r="B30" t="s">
         <v>92</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>94</v>
       </c>
       <c r="E30">
         <v>28891</v>
       </c>
       <c r="F30">
-        <v>677</v>
+        <v>789</v>
       </c>
       <c r="G30">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="H30">
-        <v>56</v>
+        <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>19417</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E31">
         <v>27880</v>
       </c>
       <c r="F31">
         <v>140</v>
       </c>
       <c r="G31">
         <v>291</v>
       </c>
       <c r="H31">
@@ -10087,129 +12496,129 @@
       </c>
       <c r="D108" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>19495</v>
       </c>
       <c r="B109" t="s">
         <v>327</v>
       </c>
       <c r="C109" t="s">
         <v>328</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>329</v>
       </c>
       <c r="E109">
         <v>30742</v>
       </c>
       <c r="F109">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="G109">
         <v>283</v>
       </c>
       <c r="H109">
         <v>32</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>19496</v>
       </c>
       <c r="B110" t="s">
         <v>330</v>
       </c>
       <c r="C110" t="s">
         <v>331</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E110">
         <v>28941</v>
       </c>
       <c r="F110">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G110">
         <v>129</v>
       </c>
       <c r="H110">
         <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>19497</v>
       </c>
       <c r="B111" t="s">
         <v>333</v>
       </c>
       <c r="C111" t="s">
         <v>334</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E111">
         <v>35420</v>
       </c>
       <c r="F111">
-        <v>669</v>
+        <v>681</v>
       </c>
       <c r="G111">
         <v>696</v>
       </c>
       <c r="H111">
         <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>19498</v>
       </c>
       <c r="B112" t="s">
         <v>336</v>
       </c>
       <c r="C112" t="s">
         <v>337</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>338</v>
       </c>
       <c r="E112">
         <v>31635</v>
       </c>
       <c r="F112">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="G112">
         <v>448</v>
       </c>
       <c r="H112">
         <v>47</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>19499</v>
       </c>
       <c r="B113" t="s">
         <v>339</v>
       </c>
       <c r="C113" t="s">
         <v>340</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E113">
         <v>30674</v>
       </c>
       <c r="F113">
@@ -10217,103 +12626,103 @@
       </c>
       <c r="G113">
         <v>314</v>
       </c>
       <c r="H113">
         <v>9</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>19500</v>
       </c>
       <c r="B114" t="s">
         <v>342</v>
       </c>
       <c r="C114" t="s">
         <v>343</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E114">
         <v>30485</v>
       </c>
       <c r="F114">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="G114">
         <v>680</v>
       </c>
       <c r="H114">
         <v>38</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>19501</v>
       </c>
       <c r="B115" t="s">
         <v>345</v>
       </c>
       <c r="C115" t="s">
         <v>346</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>347</v>
       </c>
       <c r="E115">
         <v>28978</v>
       </c>
       <c r="F115">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="G115">
         <v>418</v>
       </c>
       <c r="H115">
         <v>37</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>19502</v>
       </c>
       <c r="B116" t="s">
         <v>348</v>
       </c>
       <c r="C116" t="s">
         <v>349</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E116">
         <v>30741</v>
       </c>
       <c r="F116">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="G116">
         <v>339</v>
       </c>
       <c r="H116">
         <v>30</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>19503</v>
       </c>
       <c r="B117" t="s">
         <v>351</v>
       </c>
       <c r="C117" t="s">
         <v>352</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>353</v>
       </c>
       <c r="E117">
         <v>30752</v>
       </c>
       <c r="F117">
@@ -10347,146 +12756,146 @@
       </c>
       <c r="G118">
         <v>338</v>
       </c>
       <c r="H118">
         <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>19505</v>
       </c>
       <c r="B119" t="s">
         <v>357</v>
       </c>
       <c r="C119" t="s">
         <v>358</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E119">
         <v>183947</v>
       </c>
       <c r="F119">
-        <v>2372</v>
+        <v>2408</v>
       </c>
       <c r="G119">
         <v>700</v>
       </c>
       <c r="H119">
         <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>19506</v>
       </c>
       <c r="B120" t="s">
         <v>360</v>
       </c>
       <c r="C120" t="s">
         <v>361</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>362</v>
       </c>
       <c r="E120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>19507</v>
       </c>
       <c r="B121" t="s">
         <v>363</v>
       </c>
       <c r="C121" t="s">
         <v>364</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>362</v>
       </c>
       <c r="E121">
         <v>32240</v>
       </c>
       <c r="F121">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="G121">
         <v>349</v>
       </c>
       <c r="H121">
         <v>40</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>19508</v>
       </c>
       <c r="B122" t="s">
         <v>365</v>
       </c>
       <c r="C122" t="s">
         <v>366</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>367</v>
       </c>
       <c r="E122">
         <v>21146</v>
       </c>
       <c r="F122">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G122">
         <v>95</v>
       </c>
       <c r="H122">
         <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>19509</v>
       </c>
       <c r="B123" t="s">
         <v>368</v>
       </c>
       <c r="C123" t="s">
         <v>369</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>370</v>
       </c>
       <c r="E123">
         <v>30507</v>
       </c>
       <c r="F123">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G123">
         <v>284</v>
       </c>
       <c r="H123">
         <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>19510</v>
       </c>
       <c r="B124" t="s">
         <v>371</v>
       </c>
       <c r="C124" t="s">
         <v>372</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>373</v>
       </c>
       <c r="E124">
         <v>29263</v>
       </c>
       <c r="F124">
@@ -10520,103 +12929,103 @@
       </c>
       <c r="G125">
         <v>1021</v>
       </c>
       <c r="H125">
         <v>7</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>19512</v>
       </c>
       <c r="B126" t="s">
         <v>377</v>
       </c>
       <c r="C126" t="s">
         <v>378</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>379</v>
       </c>
       <c r="E126">
         <v>32130</v>
       </c>
       <c r="F126">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="G126">
         <v>618</v>
       </c>
       <c r="H126">
         <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>19513</v>
       </c>
       <c r="B127" t="s">
         <v>380</v>
       </c>
       <c r="C127" t="s">
         <v>381</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>382</v>
       </c>
       <c r="E127">
         <v>29896</v>
       </c>
       <c r="F127">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="G127">
         <v>299</v>
       </c>
       <c r="H127">
         <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>19514</v>
       </c>
       <c r="B128" t="s">
         <v>383</v>
       </c>
       <c r="C128" t="s">
         <v>384</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>385</v>
       </c>
       <c r="E128">
         <v>32143</v>
       </c>
       <c r="F128">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G128">
         <v>524</v>
       </c>
       <c r="H128">
         <v>41</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>19515</v>
       </c>
       <c r="B129" t="s">
         <v>386</v>
       </c>
       <c r="C129" t="s">
         <v>387</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>388</v>
       </c>
       <c r="E129">
         <v>32496</v>
       </c>
       <c r="F129">
@@ -10676,103 +13085,103 @@
       </c>
       <c r="G131">
         <v>212</v>
       </c>
       <c r="H131">
         <v>23</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>19518</v>
       </c>
       <c r="B132" t="s">
         <v>395</v>
       </c>
       <c r="C132" t="s">
         <v>396</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>397</v>
       </c>
       <c r="E132">
         <v>33358</v>
       </c>
       <c r="F132">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G132">
         <v>342</v>
       </c>
       <c r="H132">
         <v>23</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>19519</v>
       </c>
       <c r="B133" t="s">
         <v>398</v>
       </c>
       <c r="C133" t="s">
         <v>399</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>400</v>
       </c>
       <c r="E133">
         <v>31712</v>
       </c>
       <c r="F133">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="G133">
         <v>667</v>
       </c>
       <c r="H133">
         <v>31</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>19520</v>
       </c>
       <c r="B134" t="s">
         <v>401</v>
       </c>
       <c r="C134" t="s">
         <v>402</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>403</v>
       </c>
       <c r="E134">
         <v>30554</v>
       </c>
       <c r="F134">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G134">
         <v>224</v>
       </c>
       <c r="H134">
         <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>19521</v>
       </c>
       <c r="B135" t="s">
         <v>404</v>
       </c>
       <c r="C135" t="s">
         <v>405</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>406</v>
       </c>
       <c r="E135">
         <v>25797</v>
       </c>
       <c r="F135">
@@ -10780,51 +13189,51 @@
       </c>
       <c r="G135">
         <v>61</v>
       </c>
       <c r="H135">
         <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>19522</v>
       </c>
       <c r="B136" t="s">
         <v>407</v>
       </c>
       <c r="C136" t="s">
         <v>408</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>409</v>
       </c>
       <c r="E136">
         <v>31477</v>
       </c>
       <c r="F136">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="G136">
         <v>260</v>
       </c>
       <c r="H136">
         <v>23</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>19523</v>
       </c>
       <c r="B137" t="s">
         <v>410</v>
       </c>
       <c r="C137" t="s">
         <v>411</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>412</v>
       </c>
       <c r="E137">
         <v>32320</v>
       </c>
       <c r="F137">
@@ -10832,51 +13241,51 @@
       </c>
       <c r="G137">
         <v>270</v>
       </c>
       <c r="H137">
         <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>19524</v>
       </c>
       <c r="B138" t="s">
         <v>413</v>
       </c>
       <c r="C138" t="s">
         <v>414</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>415</v>
       </c>
       <c r="E138">
         <v>32367</v>
       </c>
       <c r="F138">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="G138">
         <v>626</v>
       </c>
       <c r="H138">
         <v>59</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>19525</v>
       </c>
       <c r="B139" t="s">
         <v>416</v>
       </c>
       <c r="C139" t="s">
         <v>417</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>418</v>
       </c>
       <c r="E139">
         <v>82944</v>
       </c>
       <c r="F139">
@@ -13965,54 +16374,54 @@
       </c>
       <c r="G259">
         <v>262</v>
       </c>
       <c r="H259">
         <v>14</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>19646</v>
       </c>
       <c r="B260" t="s">
         <v>779</v>
       </c>
       <c r="C260" t="s">
         <v>780</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>781</v>
       </c>
       <c r="E260">
         <v>31541</v>
       </c>
       <c r="F260">
-        <v>274</v>
+        <v>298</v>
       </c>
       <c r="G260">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="H260">
         <v>29</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>19647</v>
       </c>
       <c r="B261" t="s">
         <v>782</v>
       </c>
       <c r="C261" t="s">
         <v>783</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>784</v>
       </c>
       <c r="E261">
         <v>30387</v>
       </c>
       <c r="F261">
         <v>272</v>
       </c>
       <c r="G261">
@@ -21371,57 +23780,57 @@
       </c>
       <c r="G545">
         <v>268</v>
       </c>
       <c r="H545">
         <v>22</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546">
         <v>19932</v>
       </c>
       <c r="B546" t="s">
         <v>1635</v>
       </c>
       <c r="C546" t="s">
         <v>1636</v>
       </c>
       <c r="D546" s="1" t="s">
         <v>1637</v>
       </c>
       <c r="E546">
         <v>27372</v>
       </c>
       <c r="F546">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="G546">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="H546">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547">
         <v>19933</v>
       </c>
       <c r="B547" t="s">
         <v>1638</v>
       </c>
       <c r="C547" t="s">
         <v>1639</v>
       </c>
       <c r="D547" s="1" t="s">
         <v>1640</v>
       </c>
       <c r="E547">
         <v>27434</v>
       </c>
       <c r="F547">
         <v>141</v>
       </c>
       <c r="G547">
         <v>260</v>
       </c>
       <c r="H547">
@@ -25747,1348 +28156,5910 @@
       </c>
       <c r="G714">
         <v>280</v>
       </c>
       <c r="H714">
         <v>28</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715">
         <v>23100</v>
       </c>
       <c r="B715" t="s">
         <v>2139</v>
       </c>
       <c r="C715" t="s">
         <v>2140</v>
       </c>
       <c r="D715" s="1" t="s">
         <v>2141</v>
       </c>
       <c r="E715">
         <v>20573</v>
       </c>
       <c r="F715">
-        <v>89</v>
+        <v>182</v>
       </c>
       <c r="G715">
-        <v>188</v>
+        <v>286</v>
       </c>
       <c r="H715">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716">
         <v>23101</v>
       </c>
       <c r="B716" t="s">
         <v>2142</v>
       </c>
       <c r="C716" t="s">
         <v>2143</v>
       </c>
       <c r="D716" s="1" t="s">
         <v>2144</v>
       </c>
       <c r="E716">
         <v>17526</v>
       </c>
       <c r="F716">
-        <v>187</v>
+        <v>287</v>
       </c>
       <c r="G716">
-        <v>319</v>
+        <v>401</v>
       </c>
       <c r="H716">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717">
         <v>23102</v>
       </c>
       <c r="B717" t="s">
         <v>2145</v>
       </c>
       <c r="C717" t="s">
         <v>2146</v>
       </c>
       <c r="D717" s="1" t="s">
         <v>2147</v>
       </c>
       <c r="E717">
         <v>17366</v>
       </c>
       <c r="F717">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="G717">
-        <v>66</v>
+        <v>85</v>
       </c>
       <c r="H717">
         <v>8</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718">
         <v>23103</v>
       </c>
       <c r="B718" t="s">
         <v>2148</v>
       </c>
       <c r="C718" t="s">
         <v>2149</v>
       </c>
       <c r="D718" s="1" t="s">
         <v>2150</v>
       </c>
       <c r="E718">
         <v>17437</v>
       </c>
       <c r="F718">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="G718">
-        <v>200</v>
+        <v>233</v>
       </c>
       <c r="H718">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719">
         <v>23200</v>
       </c>
       <c r="B719" t="s">
         <v>2151</v>
       </c>
       <c r="C719" t="s">
         <v>2152</v>
       </c>
       <c r="D719" s="1" t="s">
         <v>2153</v>
       </c>
       <c r="E719">
         <v>312</v>
       </c>
       <c r="F719">
-        <v>4</v>
+        <v>89</v>
+      </c>
+      <c r="G719">
+        <v>31</v>
+      </c>
+      <c r="H719">
+        <v>13</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720">
         <v>23201</v>
       </c>
       <c r="B720" t="s">
         <v>2154</v>
       </c>
       <c r="C720" t="s">
         <v>2155</v>
       </c>
       <c r="D720" s="1" t="s">
         <v>2156</v>
       </c>
       <c r="E720">
         <v>11570</v>
       </c>
       <c r="F720">
-        <v>73</v>
+        <v>152</v>
       </c>
       <c r="G720">
-        <v>251</v>
+        <v>374</v>
       </c>
       <c r="H720">
-        <v>26</v>
+        <v>39</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721">
         <v>23202</v>
       </c>
       <c r="B721" t="s">
         <v>2157</v>
       </c>
       <c r="C721" t="s">
         <v>2158</v>
       </c>
       <c r="D721" s="1" t="s">
         <v>2159</v>
       </c>
       <c r="E721">
         <v>18527</v>
       </c>
       <c r="F721">
-        <v>192</v>
+        <v>290</v>
       </c>
       <c r="G721">
-        <v>539</v>
+        <v>708</v>
       </c>
       <c r="H721">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722">
         <v>23203</v>
       </c>
       <c r="B722" t="s">
         <v>2160</v>
       </c>
       <c r="C722" t="s">
         <v>2161</v>
       </c>
       <c r="D722" s="1" t="s">
         <v>2162</v>
       </c>
       <c r="E722">
         <v>19064</v>
       </c>
       <c r="F722">
-        <v>129</v>
+        <v>217</v>
       </c>
       <c r="G722">
-        <v>196</v>
+        <v>231</v>
       </c>
       <c r="H722">
         <v>14</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723">
         <v>23204</v>
       </c>
       <c r="B723" t="s">
         <v>2163</v>
       </c>
       <c r="C723" t="s">
         <v>2164</v>
       </c>
       <c r="D723" s="1" t="s">
         <v>2165</v>
       </c>
       <c r="E723">
         <v>19616</v>
       </c>
       <c r="F723">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="G723">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="H723">
         <v>7</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724">
         <v>23205</v>
       </c>
       <c r="B724" t="s">
         <v>2166</v>
       </c>
       <c r="C724" t="s">
         <v>2167</v>
       </c>
       <c r="D724" s="1" t="s">
         <v>2168</v>
       </c>
       <c r="E724">
         <v>21931</v>
       </c>
       <c r="F724">
-        <v>212</v>
+        <v>324</v>
       </c>
       <c r="G724">
-        <v>348</v>
+        <v>391</v>
       </c>
       <c r="H724">
-        <v>54</v>
+        <v>58</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725">
         <v>23206</v>
       </c>
       <c r="B725" t="s">
         <v>2169</v>
       </c>
       <c r="C725" t="s">
         <v>2170</v>
       </c>
       <c r="D725" s="1" t="s">
         <v>2171</v>
       </c>
       <c r="E725">
         <v>22261</v>
       </c>
       <c r="F725">
-        <v>50</v>
+        <v>73</v>
       </c>
       <c r="G725">
-        <v>104</v>
+        <v>127</v>
       </c>
       <c r="H725">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726">
         <v>23207</v>
       </c>
       <c r="B726" t="s">
         <v>2172</v>
       </c>
       <c r="C726" t="s">
         <v>2173</v>
       </c>
       <c r="D726" s="1" t="s">
         <v>2174</v>
       </c>
       <c r="E726">
         <v>25364</v>
       </c>
       <c r="F726">
-        <v>628</v>
+        <v>735</v>
       </c>
       <c r="G726">
-        <v>591</v>
+        <v>667</v>
       </c>
       <c r="H726">
-        <v>49</v>
+        <v>53</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727">
         <v>23208</v>
       </c>
       <c r="B727" t="s">
         <v>2175</v>
       </c>
       <c r="C727" t="s">
         <v>2176</v>
       </c>
       <c r="D727" s="1" t="s">
         <v>2177</v>
       </c>
       <c r="E727">
         <v>25064</v>
       </c>
       <c r="F727">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="G727">
-        <v>358</v>
+        <v>397</v>
       </c>
       <c r="H727">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728">
         <v>23209</v>
       </c>
       <c r="B728" t="s">
         <v>2178</v>
       </c>
       <c r="C728" t="s">
         <v>2179</v>
       </c>
       <c r="D728" s="1" t="s">
         <v>2180</v>
       </c>
       <c r="E728">
         <v>25292</v>
       </c>
       <c r="F728">
-        <v>56</v>
+        <v>114</v>
       </c>
       <c r="G728">
-        <v>96</v>
+        <v>187</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729">
         <v>23210</v>
       </c>
       <c r="B729" t="s">
         <v>2181</v>
       </c>
       <c r="C729" t="s">
         <v>2182</v>
       </c>
       <c r="D729" s="1" t="s">
         <v>2183</v>
       </c>
       <c r="E729">
         <v>25774</v>
       </c>
       <c r="F729">
-        <v>201</v>
+        <v>262</v>
       </c>
       <c r="G729">
-        <v>312</v>
+        <v>362</v>
       </c>
       <c r="H729">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730">
         <v>23211</v>
       </c>
       <c r="B730" t="s">
         <v>2184</v>
       </c>
       <c r="C730" t="s">
         <v>2185</v>
       </c>
       <c r="D730" s="1" t="s">
         <v>2186</v>
       </c>
       <c r="E730">
         <v>26744</v>
       </c>
       <c r="F730">
-        <v>137</v>
+        <v>162</v>
       </c>
       <c r="G730">
-        <v>261</v>
+        <v>279</v>
       </c>
       <c r="H730">
         <v>20</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731">
         <v>23212</v>
       </c>
       <c r="B731" t="s">
         <v>2187</v>
       </c>
       <c r="C731" t="s">
         <v>2188</v>
       </c>
       <c r="D731" s="1" t="s">
         <v>2189</v>
       </c>
       <c r="E731">
         <v>27746</v>
       </c>
       <c r="F731">
-        <v>374</v>
+        <v>448</v>
       </c>
       <c r="G731">
-        <v>484</v>
+        <v>539</v>
       </c>
       <c r="H731">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732">
         <v>23213</v>
       </c>
       <c r="B732" t="s">
         <v>2190</v>
       </c>
       <c r="C732" t="s">
         <v>2191</v>
       </c>
       <c r="D732" s="1" t="s">
         <v>2192</v>
       </c>
       <c r="E732">
         <v>26495</v>
       </c>
       <c r="F732">
-        <v>157</v>
+        <v>181</v>
       </c>
       <c r="G732">
-        <v>191</v>
+        <v>211</v>
       </c>
       <c r="H732">
         <v>17</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733">
         <v>23214</v>
       </c>
       <c r="B733" t="s">
         <v>2193</v>
       </c>
       <c r="C733" t="s">
         <v>2194</v>
       </c>
       <c r="D733" s="1" t="s">
         <v>2195</v>
       </c>
       <c r="E733">
         <v>27411</v>
       </c>
       <c r="F733">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="G733">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="H733">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734">
         <v>23215</v>
       </c>
       <c r="B734" t="s">
         <v>2196</v>
       </c>
       <c r="C734" t="s">
         <v>2197</v>
       </c>
       <c r="D734" s="1" t="s">
         <v>2198</v>
       </c>
       <c r="E734">
         <v>28179</v>
       </c>
       <c r="F734">
-        <v>171</v>
+        <v>195</v>
       </c>
       <c r="G734">
-        <v>366</v>
+        <v>387</v>
       </c>
       <c r="H734">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735">
         <v>23216</v>
       </c>
       <c r="B735" t="s">
         <v>2199</v>
       </c>
       <c r="C735" t="s">
         <v>2200</v>
       </c>
       <c r="D735" s="1" t="s">
         <v>2201</v>
       </c>
       <c r="E735">
         <v>29009</v>
       </c>
       <c r="F735">
-        <v>349</v>
+        <v>393</v>
       </c>
       <c r="G735">
-        <v>469</v>
+        <v>493</v>
       </c>
       <c r="H735">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736">
         <v>23217</v>
       </c>
       <c r="B736" t="s">
         <v>2202</v>
       </c>
       <c r="C736" t="s">
         <v>2203</v>
       </c>
       <c r="D736" s="1" t="s">
         <v>2204</v>
       </c>
       <c r="E736">
         <v>27889</v>
       </c>
       <c r="F736">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="G736">
-        <v>536</v>
+        <v>552</v>
       </c>
       <c r="H736">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737">
         <v>23218</v>
       </c>
       <c r="B737" t="s">
         <v>2205</v>
       </c>
       <c r="C737" t="s">
         <v>2206</v>
       </c>
       <c r="D737" s="1" t="s">
         <v>2207</v>
       </c>
       <c r="E737">
         <v>27673</v>
       </c>
       <c r="F737">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G737">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="H737">
         <v>13</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738">
         <v>23219</v>
       </c>
       <c r="B738" t="s">
         <v>2208</v>
       </c>
       <c r="C738" t="s">
         <v>2209</v>
       </c>
       <c r="D738" s="1" t="s">
         <v>2210</v>
       </c>
       <c r="E738">
         <v>26554</v>
       </c>
       <c r="F738">
-        <v>185</v>
+        <v>204</v>
       </c>
       <c r="G738">
-        <v>401</v>
+        <v>420</v>
       </c>
       <c r="H738">
         <v>22</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739">
         <v>23220</v>
       </c>
       <c r="B739" t="s">
         <v>2211</v>
       </c>
       <c r="C739" t="s">
         <v>2212</v>
       </c>
       <c r="D739" s="1" t="s">
         <v>2213</v>
       </c>
       <c r="E739">
         <v>26286</v>
       </c>
       <c r="F739">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G739">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H739">
         <v>2</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740">
         <v>23221</v>
       </c>
       <c r="B740" t="s">
         <v>2214</v>
       </c>
       <c r="C740" t="s">
         <v>2215</v>
       </c>
       <c r="D740" s="1" t="s">
         <v>2216</v>
       </c>
       <c r="E740">
         <v>28570</v>
       </c>
       <c r="F740">
-        <v>744</v>
+        <v>878</v>
       </c>
       <c r="G740">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="H740">
         <v>18</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741">
         <v>23222</v>
       </c>
       <c r="B741" t="s">
         <v>2217</v>
       </c>
       <c r="C741" t="s">
         <v>2218</v>
       </c>
       <c r="D741" s="1" t="s">
         <v>2219</v>
       </c>
       <c r="E741">
         <v>27033</v>
       </c>
       <c r="F741">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G741">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="H741">
         <v>8</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742">
         <v>23223</v>
       </c>
       <c r="B742" t="s">
         <v>2220</v>
       </c>
       <c r="C742" t="s">
         <v>2221</v>
       </c>
       <c r="D742" s="1" t="s">
         <v>2222</v>
       </c>
       <c r="E742">
         <v>27212</v>
       </c>
       <c r="F742">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="G742">
-        <v>421</v>
+        <v>436</v>
       </c>
       <c r="H742">
         <v>22</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743">
         <v>23224</v>
       </c>
       <c r="B743" t="s">
         <v>2223</v>
       </c>
       <c r="C743" t="s">
         <v>2224</v>
       </c>
       <c r="D743" s="1" t="s">
         <v>2225</v>
       </c>
       <c r="E743">
         <v>27480</v>
       </c>
       <c r="F743">
-        <v>215</v>
+        <v>239</v>
       </c>
       <c r="G743">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="H743">
         <v>32</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744">
         <v>23225</v>
       </c>
       <c r="B744" t="s">
         <v>2226</v>
       </c>
       <c r="C744" t="s">
         <v>2227</v>
       </c>
       <c r="D744" s="1" t="s">
         <v>2228</v>
       </c>
       <c r="E744">
         <v>25516</v>
       </c>
       <c r="F744">
         <v>38</v>
       </c>
       <c r="G744">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H744">
         <v>1</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745">
         <v>23226</v>
       </c>
       <c r="B745" t="s">
         <v>2229</v>
       </c>
       <c r="C745" t="s">
         <v>2230</v>
       </c>
       <c r="D745" s="1" t="s">
         <v>2231</v>
       </c>
       <c r="E745">
         <v>27324</v>
       </c>
       <c r="F745">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="G745">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="H745">
         <v>12</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746">
         <v>23227</v>
       </c>
       <c r="B746" t="s">
         <v>2232</v>
       </c>
       <c r="C746" t="s">
         <v>2233</v>
       </c>
       <c r="D746" s="1" t="s">
         <v>2234</v>
       </c>
       <c r="E746">
         <v>27715</v>
       </c>
       <c r="F746">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="G746">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="H746">
         <v>24</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747">
         <v>23228</v>
       </c>
       <c r="B747" t="s">
         <v>2235</v>
       </c>
       <c r="C747" t="s">
         <v>2236</v>
       </c>
       <c r="D747" s="1" t="s">
         <v>2237</v>
       </c>
       <c r="E747">
         <v>26008</v>
       </c>
       <c r="F747">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G747">
-        <v>702</v>
+        <v>732</v>
       </c>
       <c r="H747">
         <v>26</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748">
         <v>23229</v>
       </c>
       <c r="B748" t="s">
         <v>2238</v>
       </c>
       <c r="C748" t="s">
         <v>2239</v>
       </c>
       <c r="D748" s="1" t="s">
         <v>2240</v>
       </c>
       <c r="E748">
         <v>27754</v>
       </c>
       <c r="F748">
         <v>18</v>
       </c>
       <c r="G748">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H748">
         <v>9</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749">
         <v>23230</v>
       </c>
       <c r="B749" t="s">
         <v>2241</v>
       </c>
       <c r="C749" t="s">
         <v>2242</v>
       </c>
       <c r="D749" s="1" t="s">
         <v>2243</v>
       </c>
       <c r="E749">
         <v>27806</v>
       </c>
       <c r="F749">
-        <v>185</v>
+        <v>199</v>
       </c>
       <c r="G749">
-        <v>476</v>
+        <v>489</v>
       </c>
       <c r="H749">
         <v>42</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750">
         <v>23231</v>
       </c>
       <c r="B750" t="s">
         <v>2244</v>
       </c>
       <c r="C750" t="s">
         <v>2245</v>
       </c>
       <c r="D750" s="1" t="s">
         <v>2246</v>
       </c>
       <c r="E750">
         <v>27977</v>
       </c>
       <c r="F750">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="G750">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="H750">
         <v>24</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751">
         <v>23232</v>
       </c>
       <c r="B751" t="s">
         <v>2247</v>
       </c>
       <c r="C751" t="s">
         <v>2248</v>
       </c>
       <c r="D751" s="1" t="s">
         <v>2249</v>
       </c>
       <c r="E751">
         <v>28194</v>
       </c>
       <c r="F751">
-        <v>203</v>
+        <v>221</v>
       </c>
       <c r="G751">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="H751">
         <v>22</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752">
         <v>23233</v>
       </c>
       <c r="B752" t="s">
         <v>2250</v>
       </c>
       <c r="C752" t="s">
         <v>2251</v>
       </c>
       <c r="D752" s="1" t="s">
         <v>2252</v>
       </c>
       <c r="E752">
         <v>27969</v>
       </c>
       <c r="F752">
-        <v>665</v>
+        <v>740</v>
       </c>
       <c r="G752">
-        <v>301</v>
+        <v>309</v>
       </c>
       <c r="H752">
         <v>38</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753">
         <v>23234</v>
       </c>
       <c r="B753" t="s">
         <v>2253</v>
       </c>
       <c r="C753" t="s">
         <v>2254</v>
       </c>
       <c r="D753" s="1" t="s">
         <v>2255</v>
       </c>
       <c r="E753">
         <v>28074</v>
       </c>
       <c r="F753">
-        <v>216</v>
+        <v>231</v>
       </c>
       <c r="G753">
-        <v>746</v>
+        <v>771</v>
       </c>
       <c r="H753">
         <v>13</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754">
         <v>23235</v>
       </c>
       <c r="B754" t="s">
         <v>2256</v>
       </c>
       <c r="C754" t="s">
         <v>2257</v>
       </c>
       <c r="D754" s="1" t="s">
         <v>2258</v>
       </c>
       <c r="E754">
         <v>29063</v>
       </c>
       <c r="F754">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="G754">
-        <v>671</v>
+        <v>677</v>
       </c>
       <c r="H754">
         <v>117</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755">
         <v>23236</v>
       </c>
       <c r="B755" t="s">
         <v>2259</v>
       </c>
       <c r="C755" t="s">
         <v>2260</v>
       </c>
       <c r="D755" s="1" t="s">
         <v>2261</v>
       </c>
       <c r="E755">
         <v>27541</v>
       </c>
       <c r="F755">
+        <v>92</v>
+      </c>
+      <c r="G755">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="H755">
         <v>18</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756">
         <v>23237</v>
       </c>
       <c r="B756" t="s">
         <v>2262</v>
       </c>
       <c r="C756" t="s">
         <v>2263</v>
       </c>
       <c r="D756" s="1" t="s">
         <v>2264</v>
       </c>
       <c r="E756">
         <v>26976</v>
       </c>
       <c r="F756">
-        <v>164</v>
+        <v>182</v>
       </c>
       <c r="G756">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="H756">
         <v>22</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757">
         <v>23238</v>
       </c>
       <c r="B757" t="s">
         <v>2265</v>
       </c>
       <c r="C757" t="s">
         <v>2266</v>
       </c>
       <c r="D757" s="1" t="s">
         <v>2267</v>
       </c>
       <c r="E757">
         <v>29155</v>
       </c>
       <c r="F757">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="G757">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="H757">
         <v>31</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758">
         <v>23239</v>
       </c>
       <c r="B758" t="s">
         <v>2268</v>
       </c>
       <c r="C758" t="s">
         <v>2269</v>
       </c>
       <c r="D758" s="1" t="s">
         <v>2270</v>
       </c>
       <c r="E758">
         <v>30450</v>
       </c>
       <c r="F758">
-        <v>113</v>
+        <v>126</v>
       </c>
       <c r="G758">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="H758">
         <v>14</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759">
         <v>23240</v>
       </c>
       <c r="B759" t="s">
         <v>2271</v>
       </c>
       <c r="C759" t="s">
         <v>2272</v>
       </c>
       <c r="D759" s="1" t="s">
         <v>2273</v>
       </c>
       <c r="E759">
         <v>28713</v>
       </c>
       <c r="F759">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G759">
         <v>60</v>
       </c>
       <c r="H759">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760">
         <v>23241</v>
       </c>
       <c r="B760" t="s">
         <v>2274</v>
       </c>
       <c r="C760" t="s">
         <v>2275</v>
       </c>
       <c r="D760" s="1" t="s">
         <v>2276</v>
       </c>
       <c r="E760">
         <v>27125</v>
       </c>
       <c r="F760">
-        <v>334</v>
+        <v>364</v>
       </c>
       <c r="G760">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="H760">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761">
         <v>23242</v>
       </c>
       <c r="B761" t="s">
         <v>2277</v>
       </c>
       <c r="C761" t="s">
         <v>2278</v>
       </c>
       <c r="D761" s="1" t="s">
         <v>2279</v>
       </c>
       <c r="E761">
         <v>29228</v>
       </c>
       <c r="F761">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="G761">
-        <v>452</v>
+        <v>463</v>
       </c>
       <c r="H761">
         <v>14</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762">
         <v>23243</v>
       </c>
       <c r="B762" t="s">
         <v>2280</v>
       </c>
       <c r="C762" t="s">
         <v>2281</v>
       </c>
       <c r="D762" s="1" t="s">
         <v>2282</v>
       </c>
       <c r="E762">
         <v>27444</v>
       </c>
       <c r="F762">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G762">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="H762">
         <v>11</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763">
         <v>23244</v>
       </c>
       <c r="B763" t="s">
         <v>2283</v>
       </c>
       <c r="C763" t="s">
         <v>2284</v>
       </c>
       <c r="D763" s="1" t="s">
         <v>2285</v>
       </c>
       <c r="E763">
         <v>28782</v>
       </c>
       <c r="F763">
-        <v>223</v>
+        <v>239</v>
       </c>
       <c r="G763">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="H763">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764">
         <v>23245</v>
       </c>
       <c r="B764" t="s">
         <v>2286</v>
       </c>
       <c r="C764" t="s">
         <v>2287</v>
       </c>
       <c r="D764" s="1" t="s">
         <v>2288</v>
       </c>
       <c r="E764">
         <v>26899</v>
       </c>
       <c r="F764">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="G764">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="H764">
         <v>11</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765">
         <v>23246</v>
       </c>
       <c r="B765" t="s">
         <v>2289</v>
       </c>
       <c r="C765" t="s">
         <v>2290</v>
       </c>
       <c r="D765" s="1" t="s">
         <v>2291</v>
       </c>
       <c r="E765">
         <v>28916</v>
       </c>
       <c r="F765">
-        <v>219</v>
+        <v>246</v>
       </c>
       <c r="G765">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="H765">
         <v>88</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766">
+        <v>86474</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2292</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D766" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E766">
+        <v>8124</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767">
+        <v>86475</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2295</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D767" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E767">
+        <v>13986</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768">
+        <v>86476</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D768" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E768">
+        <v>20873</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769">
+        <v>86477</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D769" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E769">
+        <v>22921</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770">
+        <v>86478</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D770" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E770">
+        <v>23837</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771">
+        <v>86479</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D771" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E771">
+        <v>24599</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772">
+        <v>86480</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D772" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E772">
+        <v>25840</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773">
+        <v>86481</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D773" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E773">
+        <v>26313</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774">
+        <v>86482</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D774" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E774">
+        <v>27838</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775">
+        <v>86483</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D775" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E775">
+        <v>28102</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776">
+        <v>86484</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D776" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="E776">
+        <v>27896</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777">
+        <v>86485</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2325</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D777" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E777">
+        <v>29741</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778">
+        <v>86486</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D778" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E778">
+        <v>31042</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779">
+        <v>86487</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="E779">
+        <v>30859</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780">
+        <v>86488</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D780" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E780">
+        <v>30660</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781">
+        <v>86489</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D781" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="E781">
+        <v>33296</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782">
+        <v>86490</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D782" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E782">
+        <v>32772</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783">
+        <v>86491</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2343</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D783" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E783">
+        <v>34621</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784">
+        <v>86492</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D784" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="E784">
+        <v>34929</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785">
+        <v>86493</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D785" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E785">
+        <v>33957</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786">
+        <v>86494</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D786" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E786">
+        <v>33206</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787">
+        <v>86495</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D787" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E787">
+        <v>39606</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788">
+        <v>86496</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2358</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D788" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="E788">
+        <v>32355</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789">
+        <v>86497</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D789" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E789">
+        <v>36293</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790">
+        <v>86498</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2364</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D790" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="E790">
+        <v>33832</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791">
+        <v>86499</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D791" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="E791">
+        <v>33401</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792">
+        <v>86500</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D792" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="E792">
+        <v>32273</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793">
+        <v>86501</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D793" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E793">
+        <v>37343</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794">
+        <v>86502</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D794" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="E794">
+        <v>42698</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795">
+        <v>86503</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2379</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D795" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="E795">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796">
+        <v>86504</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2382</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D796" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="E796">
+        <v>94170</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797">
+        <v>86505</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D797" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E797">
+        <v>35348</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798">
+        <v>86506</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D798" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E798">
+        <v>35898</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799">
+        <v>86507</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D799" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E799">
+        <v>35673</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800">
+        <v>86508</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D800" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E800">
+        <v>35876</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801">
+        <v>86509</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D801" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E801">
+        <v>33626</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802">
+        <v>86510</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D802" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="E802">
+        <v>35914</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803">
+        <v>86511</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2403</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D803" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="E803">
+        <v>30985</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804">
+        <v>86512</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D804" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E804">
+        <v>36086</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805">
+        <v>86513</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D805" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E805">
+        <v>35439</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806">
+        <v>86514</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D806" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E806">
+        <v>36921</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807">
+        <v>86515</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D807" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="E807">
+        <v>32370</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808">
+        <v>86516</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2418</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D808" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E808">
+        <v>32692</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809">
+        <v>86517</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D809" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E809">
+        <v>34150</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810">
+        <v>86518</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D810" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E810">
+        <v>34880</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811">
+        <v>86519</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C811" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D811" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="E811">
+        <v>39737</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812">
+        <v>86520</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D812" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E812">
+        <v>31991</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813">
+        <v>86521</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D813" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="E813">
+        <v>32858</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814">
+        <v>86522</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C814" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D814" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="E814">
+        <v>32272</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815">
+        <v>86523</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D815" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="E815">
+        <v>34074</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816">
+        <v>86524</v>
+      </c>
+      <c r="B816" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C816" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D816" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E816">
+        <v>33480</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817">
+        <v>86525</v>
+      </c>
+      <c r="B817" t="s">
+        <v>2445</v>
+      </c>
+      <c r="C817" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D817" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="E817">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818">
+        <v>86526</v>
+      </c>
+      <c r="B818" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C818" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D818" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="E818">
+        <v>34982</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819">
+        <v>86527</v>
+      </c>
+      <c r="B819" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D819" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="E819">
+        <v>33311</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820">
+        <v>86528</v>
+      </c>
+      <c r="B820" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D820" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="E820">
+        <v>38114</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821">
+        <v>86529</v>
+      </c>
+      <c r="B821" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D821" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E821">
+        <v>39295</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822">
+        <v>86530</v>
+      </c>
+      <c r="B822" t="s">
+        <v>2460</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D822" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="E822">
+        <v>58399</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823">
+        <v>86531</v>
+      </c>
+      <c r="B823" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D823" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="E823">
+        <v>35687</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824">
+        <v>86532</v>
+      </c>
+      <c r="B824" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D824" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="E824">
+        <v>37196</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825">
+        <v>86533</v>
+      </c>
+      <c r="B825" t="s">
+        <v>2469</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D825" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="E825">
+        <v>37617</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826">
+        <v>86534</v>
+      </c>
+      <c r="B826" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C826" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="E826">
+        <v>35359</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827">
+        <v>86535</v>
+      </c>
+      <c r="B827" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C827" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D827" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="E827">
+        <v>36289</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828">
+        <v>86536</v>
+      </c>
+      <c r="B828" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C828" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="E828">
+        <v>39113</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829">
+        <v>86537</v>
+      </c>
+      <c r="B829" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C829" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D829" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E829">
+        <v>38511</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830">
+        <v>86538</v>
+      </c>
+      <c r="B830" t="s">
+        <v>2484</v>
+      </c>
+      <c r="C830" t="s">
+        <v>2485</v>
+      </c>
+      <c r="D830" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="E830">
+        <v>50629</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831">
+        <v>86539</v>
+      </c>
+      <c r="B831" t="s">
+        <v>2487</v>
+      </c>
+      <c r="C831" t="s">
+        <v>2488</v>
+      </c>
+      <c r="D831" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="E831">
+        <v>32263</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832">
+        <v>86540</v>
+      </c>
+      <c r="B832" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C832" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D832" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="E832">
+        <v>34949</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833">
+        <v>86541</v>
+      </c>
+      <c r="B833" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C833" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D833" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="E833">
+        <v>36357</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834">
+        <v>86542</v>
+      </c>
+      <c r="B834" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C834" t="s">
+        <v>2497</v>
+      </c>
+      <c r="D834" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="E834">
+        <v>37069</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835">
+        <v>86543</v>
+      </c>
+      <c r="B835" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C835" t="s">
+        <v>2500</v>
+      </c>
+      <c r="D835" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E835">
+        <v>38264</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836">
+        <v>86544</v>
+      </c>
+      <c r="B836" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C836" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D836" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="E836">
+        <v>34295</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837">
+        <v>86545</v>
+      </c>
+      <c r="B837" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D837" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="E837">
+        <v>34369</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838">
+        <v>86546</v>
+      </c>
+      <c r="B838" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C838" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D838" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="E838">
+        <v>36043</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839">
+        <v>86547</v>
+      </c>
+      <c r="B839" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C839" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D839" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E839">
+        <v>34562</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840">
+        <v>86548</v>
+      </c>
+      <c r="B840" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C840" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="E840">
+        <v>33837</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841">
+        <v>86549</v>
+      </c>
+      <c r="B841" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D841" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E841">
+        <v>34426</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842">
+        <v>86550</v>
+      </c>
+      <c r="B842" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D842" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="E842">
+        <v>35012</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843">
+        <v>86551</v>
+      </c>
+      <c r="B843" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2524</v>
+      </c>
+      <c r="D843" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="E843">
+        <v>35936</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844">
+        <v>86552</v>
+      </c>
+      <c r="B844" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D844" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E844">
+        <v>39607</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845">
+        <v>86553</v>
+      </c>
+      <c r="B845" t="s">
+        <v>2529</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2530</v>
+      </c>
+      <c r="D845" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="E845">
+        <v>34666</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846">
+        <v>86554</v>
+      </c>
+      <c r="B846" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D846" s="1" t="s">
+        <v>2534</v>
+      </c>
+      <c r="E846">
+        <v>35378</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847">
+        <v>86555</v>
+      </c>
+      <c r="B847" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D847" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E847">
+        <v>39525</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848">
+        <v>86556</v>
+      </c>
+      <c r="B848" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D848" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E848">
+        <v>33468</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849">
+        <v>86557</v>
+      </c>
+      <c r="B849" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D849" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="E849">
+        <v>34624</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850">
+        <v>86558</v>
+      </c>
+      <c r="B850" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D850" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E850">
+        <v>33953</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851">
+        <v>86559</v>
+      </c>
+      <c r="B851" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D851" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E851">
+        <v>32069</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852">
+        <v>86560</v>
+      </c>
+      <c r="B852" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D852" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E852">
+        <v>33151</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853">
+        <v>86561</v>
+      </c>
+      <c r="B853" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2554</v>
+      </c>
+      <c r="D853" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="E853">
+        <v>31652</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854">
+        <v>86562</v>
+      </c>
+      <c r="B854" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D854" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="E854">
+        <v>32296</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855">
+        <v>86563</v>
+      </c>
+      <c r="B855" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E855">
+        <v>31730</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856">
+        <v>86564</v>
+      </c>
+      <c r="B856" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C856" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D856" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E856">
+        <v>33276</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857">
+        <v>86565</v>
+      </c>
+      <c r="B857" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D857" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="E857">
+        <v>33053</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858">
+        <v>86566</v>
+      </c>
+      <c r="B858" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D858" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E858">
+        <v>33606</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859">
+        <v>86567</v>
+      </c>
+      <c r="B859" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C859" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D859" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E859">
+        <v>32369</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860">
+        <v>86568</v>
+      </c>
+      <c r="B860" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D860" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E860">
+        <v>33035</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861">
+        <v>86569</v>
+      </c>
+      <c r="B861" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2578</v>
+      </c>
+      <c r="D861" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="E861">
+        <v>27092</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862">
+        <v>86570</v>
+      </c>
+      <c r="B862" t="s">
+        <v>2580</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2581</v>
+      </c>
+      <c r="D862" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="E862">
+        <v>35693</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863">
+        <v>86571</v>
+      </c>
+      <c r="B863" t="s">
+        <v>2583</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2584</v>
+      </c>
+      <c r="D863" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E863">
+        <v>33844</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864">
+        <v>86572</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E864">
+        <v>32324</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865">
+        <v>86573</v>
+      </c>
+      <c r="B865" t="s">
+        <v>2589</v>
+      </c>
+      <c r="C865" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D865" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E865">
+        <v>33021</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866">
+        <v>86574</v>
+      </c>
+      <c r="B866" t="s">
+        <v>2592</v>
+      </c>
+      <c r="C866" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D866" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E866">
+        <v>33457</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867">
+        <v>86575</v>
+      </c>
+      <c r="B867" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C867" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D867" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="E867">
+        <v>38302</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868">
+        <v>86576</v>
+      </c>
+      <c r="B868" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C868" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D868" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E868">
+        <v>33699</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869">
+        <v>86577</v>
+      </c>
+      <c r="B869" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C869" t="s">
+        <v>2602</v>
+      </c>
+      <c r="D869" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E869">
+        <v>33390</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870">
+        <v>86578</v>
+      </c>
+      <c r="B870" t="s">
+        <v>2604</v>
+      </c>
+      <c r="C870" t="s">
+        <v>2605</v>
+      </c>
+      <c r="D870" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E870">
+        <v>33251</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871">
+        <v>86579</v>
+      </c>
+      <c r="B871" t="s">
+        <v>2607</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D871" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E871">
+        <v>32736</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872">
+        <v>86580</v>
+      </c>
+      <c r="B872" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C872" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D872" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E872">
+        <v>31771</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873">
+        <v>86581</v>
+      </c>
+      <c r="B873" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D873" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E873">
+        <v>35076</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874">
+        <v>86582</v>
+      </c>
+      <c r="B874" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C874" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D874" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E874">
+        <v>40935</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875">
+        <v>86583</v>
+      </c>
+      <c r="B875" t="s">
+        <v>2619</v>
+      </c>
+      <c r="C875" t="s">
+        <v>2620</v>
+      </c>
+      <c r="D875" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E875">
+        <v>38889</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876">
+        <v>86584</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D876" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E876">
+        <v>48501</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877">
+        <v>86585</v>
+      </c>
+      <c r="B877" t="s">
+        <v>2625</v>
+      </c>
+      <c r="C877" t="s">
+        <v>2626</v>
+      </c>
+      <c r="D877" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="E877">
+        <v>43736</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878">
+        <v>86586</v>
+      </c>
+      <c r="B878" t="s">
+        <v>2628</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2629</v>
+      </c>
+      <c r="D878" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E878">
+        <v>32674</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879">
+        <v>86587</v>
+      </c>
+      <c r="B879" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D879" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="E879">
+        <v>36712</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880">
+        <v>86588</v>
+      </c>
+      <c r="B880" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D880" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E880">
+        <v>30508</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881">
+        <v>86589</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2637</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D881" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="E881">
+        <v>34918</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882">
+        <v>86590</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D882" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="E882">
+        <v>31251</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883">
+        <v>86591</v>
+      </c>
+      <c r="B883" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D883" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E883">
+        <v>25834</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884">
+        <v>86592</v>
+      </c>
+      <c r="B884" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C884" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D884" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="E884">
+        <v>29403</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885">
+        <v>86593</v>
+      </c>
+      <c r="B885" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C885" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D885" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="E885">
+        <v>32651</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886">
+        <v>86594</v>
+      </c>
+      <c r="B886" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C886" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D886" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E886">
+        <v>34110</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887">
+        <v>86595</v>
+      </c>
+      <c r="B887" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C887" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E887">
+        <v>31524</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888">
+        <v>86596</v>
+      </c>
+      <c r="B888" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C888" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D888" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E888">
+        <v>33280</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889">
+        <v>86597</v>
+      </c>
+      <c r="B889" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C889" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D889" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E889">
+        <v>30475</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890">
+        <v>86598</v>
+      </c>
+      <c r="B890" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C890" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D890" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="E890">
+        <v>34906</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891">
+        <v>86599</v>
+      </c>
+      <c r="B891" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C891" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D891" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E891">
+        <v>36894</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892">
+        <v>86600</v>
+      </c>
+      <c r="B892" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C892" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D892" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E892">
+        <v>33759</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893">
+        <v>86601</v>
+      </c>
+      <c r="B893" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C893" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D893" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E893">
+        <v>34436</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894">
+        <v>86602</v>
+      </c>
+      <c r="B894" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C894" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D894" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E894">
+        <v>33773</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895">
+        <v>86603</v>
+      </c>
+      <c r="B895" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C895" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D895" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E895">
+        <v>33843</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896">
+        <v>86604</v>
+      </c>
+      <c r="B896" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D896" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E896">
+        <v>37611</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897">
+        <v>86605</v>
+      </c>
+      <c r="B897" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C897" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D897" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E897">
+        <v>34815</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898">
+        <v>86606</v>
+      </c>
+      <c r="B898" t="s">
+        <v>2687</v>
+      </c>
+      <c r="C898" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D898" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="E898">
+        <v>34128</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899">
+        <v>86607</v>
+      </c>
+      <c r="B899" t="s">
+        <v>2690</v>
+      </c>
+      <c r="C899" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D899" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="E899">
+        <v>35308</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900">
+        <v>86608</v>
+      </c>
+      <c r="B900" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C900" t="s">
+        <v>2694</v>
+      </c>
+      <c r="D900" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="E900">
+        <v>34906</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901">
+        <v>86609</v>
+      </c>
+      <c r="B901" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C901" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D901" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E901">
+        <v>36606</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902">
+        <v>86610</v>
+      </c>
+      <c r="B902" t="s">
+        <v>2699</v>
+      </c>
+      <c r="C902" t="s">
+        <v>2700</v>
+      </c>
+      <c r="D902" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="E902">
+        <v>33165</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903">
+        <v>86611</v>
+      </c>
+      <c r="B903" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C903" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D903" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E903">
+        <v>32732</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904">
+        <v>86612</v>
+      </c>
+      <c r="B904" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C904" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E904">
+        <v>36585</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905">
+        <v>86613</v>
+      </c>
+      <c r="B905" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C905" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D905" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="E905">
+        <v>32678</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906">
+        <v>86614</v>
+      </c>
+      <c r="B906" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C906" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D906" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="E906">
+        <v>39472</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907">
+        <v>86615</v>
+      </c>
+      <c r="B907" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C907" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="E907">
+        <v>32752</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908">
+        <v>86616</v>
+      </c>
+      <c r="B908" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C908" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D908" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="E908">
+        <v>31962</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909">
+        <v>86617</v>
+      </c>
+      <c r="B909" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C909" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D909" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="E909">
+        <v>31837</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910">
+        <v>86618</v>
+      </c>
+      <c r="B910" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C910" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D910" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="E910">
+        <v>32514</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911">
+        <v>86619</v>
+      </c>
+      <c r="B911" t="s">
+        <v>2726</v>
+      </c>
+      <c r="C911" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D911" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="E911">
+        <v>32366</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912">
+        <v>86620</v>
+      </c>
+      <c r="B912" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C912" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E912">
+        <v>32405</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913">
+        <v>86621</v>
+      </c>
+      <c r="B913" t="s">
+        <v>2732</v>
+      </c>
+      <c r="C913" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E913">
+        <v>42555</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914">
+        <v>86622</v>
+      </c>
+      <c r="B914" t="s">
+        <v>2735</v>
+      </c>
+      <c r="C914" t="s">
+        <v>2736</v>
+      </c>
+      <c r="D914" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="E914">
+        <v>33127</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915">
+        <v>86623</v>
+      </c>
+      <c r="B915" t="s">
+        <v>2738</v>
+      </c>
+      <c r="C915" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D915" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E915">
+        <v>35559</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916">
+        <v>86624</v>
+      </c>
+      <c r="B916" t="s">
+        <v>2741</v>
+      </c>
+      <c r="C916" t="s">
+        <v>2742</v>
+      </c>
+      <c r="D916" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="E916">
+        <v>33812</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917">
+        <v>86625</v>
+      </c>
+      <c r="B917" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C917" t="s">
+        <v>2745</v>
+      </c>
+      <c r="D917" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E917">
+        <v>34026</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918">
+        <v>86626</v>
+      </c>
+      <c r="B918" t="s">
+        <v>2747</v>
+      </c>
+      <c r="C918" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="E918">
+        <v>33786</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919">
+        <v>86627</v>
+      </c>
+      <c r="B919" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C919" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D919" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="E919">
+        <v>32361</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920">
+        <v>86628</v>
+      </c>
+      <c r="B920" t="s">
+        <v>2753</v>
+      </c>
+      <c r="C920" t="s">
+        <v>2754</v>
+      </c>
+      <c r="D920" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="E920">
+        <v>31974</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921">
+        <v>86629</v>
+      </c>
+      <c r="B921" t="s">
+        <v>2756</v>
+      </c>
+      <c r="C921" t="s">
+        <v>2757</v>
+      </c>
+      <c r="D921" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="E921">
+        <v>32316</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922">
+        <v>86630</v>
+      </c>
+      <c r="B922" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C922" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D922" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E922">
+        <v>32352</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923">
+        <v>86631</v>
+      </c>
+      <c r="B923" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C923" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D923" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E923">
+        <v>33733</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924">
+        <v>86632</v>
+      </c>
+      <c r="B924" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C924" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D924" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E924">
+        <v>34746</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925">
+        <v>86633</v>
+      </c>
+      <c r="B925" t="s">
+        <v>2768</v>
+      </c>
+      <c r="C925" t="s">
+        <v>2769</v>
+      </c>
+      <c r="D925" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="E925">
+        <v>36306</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926">
+        <v>86634</v>
+      </c>
+      <c r="B926" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C926" t="s">
+        <v>2772</v>
+      </c>
+      <c r="D926" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="E926">
+        <v>32994</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927">
+        <v>86635</v>
+      </c>
+      <c r="B927" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C927" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D927" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="E927">
+        <v>34223</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928">
+        <v>86636</v>
+      </c>
+      <c r="B928" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C928" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D928" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="E928">
+        <v>42396</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929">
+        <v>86637</v>
+      </c>
+      <c r="B929" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D929" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E929">
+        <v>42311</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930">
+        <v>86638</v>
+      </c>
+      <c r="B930" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C930" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D930" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="E930">
+        <v>34105</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931">
+        <v>86639</v>
+      </c>
+      <c r="B931" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="E931">
+        <v>32379</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932">
+        <v>86640</v>
+      </c>
+      <c r="B932" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2790</v>
+      </c>
+      <c r="D932" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E932">
+        <v>37077</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933">
+        <v>86641</v>
+      </c>
+      <c r="B933" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C933" t="s">
+        <v>2793</v>
+      </c>
+      <c r="D933" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E933">
+        <v>36802</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934">
+        <v>86642</v>
+      </c>
+      <c r="B934" t="s">
+        <v>2795</v>
+      </c>
+      <c r="C934" t="s">
+        <v>2796</v>
+      </c>
+      <c r="D934" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="E934">
+        <v>34620</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935">
+        <v>86643</v>
+      </c>
+      <c r="B935" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C935" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D935" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="E935">
+        <v>33146</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936">
+        <v>86644</v>
+      </c>
+      <c r="B936" t="s">
+        <v>2801</v>
+      </c>
+      <c r="C936" t="s">
+        <v>2802</v>
+      </c>
+      <c r="D936" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="E936">
+        <v>31959</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937">
+        <v>86645</v>
+      </c>
+      <c r="B937" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C937" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D937" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="E937">
+        <v>75299</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938">
+        <v>86646</v>
+      </c>
+      <c r="B938" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C938" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D938" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E938">
+        <v>33894</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939">
+        <v>86647</v>
+      </c>
+      <c r="B939" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C939" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D939" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="E939">
+        <v>48808</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940">
+        <v>86648</v>
+      </c>
+      <c r="B940" t="s">
+        <v>2813</v>
+      </c>
+      <c r="C940" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="E940">
+        <v>34978</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941">
+        <v>86649</v>
+      </c>
+      <c r="B941" t="s">
+        <v>2816</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E941">
+        <v>35613</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942">
+        <v>86650</v>
+      </c>
+      <c r="B942" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D942" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="E942">
+        <v>43609</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943">
+        <v>86651</v>
+      </c>
+      <c r="B943" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="E943">
+        <v>35938</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944">
+        <v>86652</v>
+      </c>
+      <c r="B944" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="E944">
+        <v>33186</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945">
+        <v>86653</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D945" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="E945">
+        <v>32325</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946">
+        <v>86654</v>
+      </c>
+      <c r="B946" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C946" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D946" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="E946">
+        <v>33058</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947">
+        <v>86655</v>
+      </c>
+      <c r="B947" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C947" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D947" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="E947">
+        <v>34648</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948">
+        <v>86656</v>
+      </c>
+      <c r="B948" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C948" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D948" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="E948">
+        <v>33746</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949">
+        <v>86657</v>
+      </c>
+      <c r="B949" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C949" t="s">
+        <v>2841</v>
+      </c>
+      <c r="D949" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="E949">
+        <v>23433</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950">
+        <v>86658</v>
+      </c>
+      <c r="B950" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C950" t="s">
+        <v>2844</v>
+      </c>
+      <c r="D950" s="1" t="s">
+        <v>2845</v>
+      </c>
+      <c r="E950">
+        <v>33442</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951">
+        <v>86659</v>
+      </c>
+      <c r="B951" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D951" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="E951">
+        <v>35116</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952">
+        <v>86660</v>
+      </c>
+      <c r="B952" t="s">
+        <v>2849</v>
+      </c>
+      <c r="C952" t="s">
+        <v>2850</v>
+      </c>
+      <c r="D952" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E952">
+        <v>35842</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953">
+        <v>86661</v>
+      </c>
+      <c r="B953" t="s">
+        <v>2852</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D953" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E953">
+        <v>32651</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954">
+        <v>86662</v>
+      </c>
+      <c r="B954" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C954" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D954" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="E954">
+        <v>32324</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955">
+        <v>86663</v>
+      </c>
+      <c r="B955" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C955" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D955" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="E955">
+        <v>36313</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956">
+        <v>86664</v>
+      </c>
+      <c r="B956" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C956" t="s">
+        <v>2862</v>
+      </c>
+      <c r="D956" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E956">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957">
+        <v>86665</v>
+      </c>
+      <c r="B957" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C957" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D957" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="E957">
+        <v>39779</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958">
+        <v>86666</v>
+      </c>
+      <c r="B958" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D958" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="E958">
+        <v>37055</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959">
+        <v>86667</v>
+      </c>
+      <c r="B959" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D959" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="E959">
+        <v>33197</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960">
+        <v>86668</v>
+      </c>
+      <c r="B960" t="s">
+        <v>2873</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2874</v>
+      </c>
+      <c r="D960" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="E960">
+        <v>34335</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961">
+        <v>86669</v>
+      </c>
+      <c r="B961" t="s">
+        <v>2876</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D961" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="E961">
+        <v>36231</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962">
+        <v>86670</v>
+      </c>
+      <c r="B962" t="s">
+        <v>2879</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2880</v>
+      </c>
+      <c r="D962" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="E962">
+        <v>40450</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963">
+        <v>86671</v>
+      </c>
+      <c r="B963" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D963" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="E963">
+        <v>36141</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964">
+        <v>86672</v>
+      </c>
+      <c r="B964" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D964" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="E964">
+        <v>36192</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965">
+        <v>86673</v>
+      </c>
+      <c r="B965" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C965" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D965" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="E965">
+        <v>38930</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966">
+        <v>86674</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D966" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="E966">
+        <v>35618</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967">
+        <v>86675</v>
+      </c>
+      <c r="B967" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C967" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D967" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E967">
+        <v>35463</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968">
+        <v>86676</v>
+      </c>
+      <c r="B968" t="s">
+        <v>2897</v>
+      </c>
+      <c r="C968" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D968" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="E968">
+        <v>39227</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969">
+        <v>86677</v>
+      </c>
+      <c r="B969" t="s">
+        <v>2900</v>
+      </c>
+      <c r="C969" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D969" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E969">
+        <v>36807</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970">
+        <v>86678</v>
+      </c>
+      <c r="B970" t="s">
+        <v>2903</v>
+      </c>
+      <c r="C970" t="s">
+        <v>2904</v>
+      </c>
+      <c r="D970" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="E970">
+        <v>37026</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971">
+        <v>86679</v>
+      </c>
+      <c r="B971" t="s">
+        <v>2906</v>
+      </c>
+      <c r="C971" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D971" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="E971">
+        <v>37766</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972">
+        <v>86680</v>
+      </c>
+      <c r="B972" t="s">
+        <v>2909</v>
+      </c>
+      <c r="C972" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D972" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="E972">
+        <v>38699</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973">
+        <v>86681</v>
+      </c>
+      <c r="B973" t="s">
+        <v>2912</v>
+      </c>
+      <c r="C973" t="s">
+        <v>2913</v>
+      </c>
+      <c r="D973" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="E973">
+        <v>38931</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974">
+        <v>86682</v>
+      </c>
+      <c r="B974" t="s">
+        <v>2915</v>
+      </c>
+      <c r="C974" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D974" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="E974">
+        <v>42726</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975">
+        <v>86683</v>
+      </c>
+      <c r="B975" t="s">
+        <v>2918</v>
+      </c>
+      <c r="C975" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D975" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E975">
+        <v>35920</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976">
+        <v>86684</v>
+      </c>
+      <c r="B976" t="s">
+        <v>2921</v>
+      </c>
+      <c r="C976" t="s">
+        <v>2922</v>
+      </c>
+      <c r="D976" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E976">
+        <v>36594</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977">
+        <v>86685</v>
+      </c>
+      <c r="B977" t="s">
+        <v>2924</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D977" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="E977">
+        <v>36578</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978">
+        <v>86686</v>
+      </c>
+      <c r="B978" t="s">
+        <v>2927</v>
+      </c>
+      <c r="C978" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D978" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="E978">
+        <v>43443</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979">
+        <v>86687</v>
+      </c>
+      <c r="B979" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C979" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D979" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E979">
+        <v>33034</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980">
+        <v>86688</v>
+      </c>
+      <c r="B980" t="s">
+        <v>2933</v>
+      </c>
+      <c r="C980" t="s">
+        <v>2934</v>
+      </c>
+      <c r="D980" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="E980">
+        <v>37277</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981">
+        <v>86689</v>
+      </c>
+      <c r="B981" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C981" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D981" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="E981">
+        <v>34176</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982">
+        <v>86690</v>
+      </c>
+      <c r="B982" t="s">
+        <v>2939</v>
+      </c>
+      <c r="C982" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D982" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E982">
+        <v>37093</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983">
+        <v>86691</v>
+      </c>
+      <c r="B983" t="s">
+        <v>2942</v>
+      </c>
+      <c r="C983" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D983" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E983">
+        <v>37074</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984">
+        <v>86692</v>
+      </c>
+      <c r="B984" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C984" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D984" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E984">
+        <v>33438</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985">
+        <v>86693</v>
+      </c>
+      <c r="B985" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C985" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D985" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="E985">
+        <v>36673</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986">
+        <v>86694</v>
+      </c>
+      <c r="B986" t="s">
+        <v>2951</v>
+      </c>
+      <c r="C986" t="s">
+        <v>2952</v>
+      </c>
+      <c r="D986" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="E986">
+        <v>35266</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987">
+        <v>86695</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2954</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D987" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="E987">
+        <v>32489</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988">
+        <v>86696</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2957</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D988" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="E988">
+        <v>33290</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989">
+        <v>86697</v>
+      </c>
+      <c r="B989" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C989" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D989" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E989">
+        <v>34213</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990">
+        <v>86698</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2963</v>
+      </c>
+      <c r="C990" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D990" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E990">
+        <v>36293</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991">
+        <v>86699</v>
+      </c>
+      <c r="B991" t="s">
+        <v>2966</v>
+      </c>
+      <c r="C991" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D991" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E991">
+        <v>40403</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992">
+        <v>86700</v>
+      </c>
+      <c r="B992" t="s">
+        <v>2969</v>
+      </c>
+      <c r="C992" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D992" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E992">
+        <v>31551</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993">
+        <v>86701</v>
+      </c>
+      <c r="B993" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C993" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D993" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="E993">
+        <v>30654</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994">
+        <v>86702</v>
+      </c>
+      <c r="B994" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C994" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D994" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E994">
+        <v>36682</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995">
+        <v>86703</v>
+      </c>
+      <c r="B995" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D995" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="E995">
+        <v>33115</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996">
+        <v>86704</v>
+      </c>
+      <c r="B996" t="s">
+        <v>2981</v>
+      </c>
+      <c r="C996" t="s">
+        <v>2982</v>
+      </c>
+      <c r="D996" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="E996">
+        <v>36633</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997">
+        <v>86705</v>
+      </c>
+      <c r="B997" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D997" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="E997">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998">
+        <v>86706</v>
+      </c>
+      <c r="B998" t="s">
+        <v>2987</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D998" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E998">
+        <v>32166</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999">
+        <v>86707</v>
+      </c>
+      <c r="B999" t="s">
+        <v>2990</v>
+      </c>
+      <c r="C999" t="s">
+        <v>2991</v>
+      </c>
+      <c r="D999" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="E999">
+        <v>32138</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000">
+        <v>86708</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>2993</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D1000" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E1000">
+        <v>33561</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001">
+        <v>86709</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>2996</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D1001" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="E1001">
+        <v>32982</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002">
+        <v>86710</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>2999</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>3000</v>
+      </c>
+      <c r="D1002" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="E1002">
+        <v>33052</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003">
+        <v>86711</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>3002</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D1003" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="E1003">
+        <v>32864</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004">
+        <v>86712</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>3005</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D1004" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="E1004">
+        <v>31915</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005">
+        <v>86713</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D1005" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E1005">
+        <v>34513</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006">
+        <v>86714</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>3011</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D1006" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="E1006">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007">
+        <v>86715</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>3014</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1007" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="E1007">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008">
+        <v>86716</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D1008" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E1008">
+        <v>31298</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009">
+        <v>86717</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D1009" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="E1009">
+        <v>36359</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010">
+        <v>86718</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D1010" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="E1010">
+        <v>33585</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011">
+        <v>86719</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>3026</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D1011" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="E1011">
+        <v>32740</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012">
+        <v>86720</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D1012" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="E1012">
+        <v>32810</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013">
+        <v>86721</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>3033</v>
+      </c>
+      <c r="D1013" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="E1013">
+        <v>31720</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014">
+        <v>86722</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>3035</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D1014" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="E1014">
+        <v>31859</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015">
+        <v>86723</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D1015" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="E1015">
+        <v>33458</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016">
+        <v>86724</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>3041</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="E1016">
+        <v>35309</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017">
+        <v>86725</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D1017" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="E1017">
+        <v>33286</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018">
+        <v>86726</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>3047</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>3048</v>
+      </c>
+      <c r="D1018" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="E1018">
+        <v>35208</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019">
+        <v>86727</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D1019" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="E1019">
+        <v>35408</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020">
+        <v>86728</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D1020" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="E1020">
+        <v>35710</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021">
+        <v>86729</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1021" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="E1021">
+        <v>35849</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022">
+        <v>86730</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D1022" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="E1022">
+        <v>38244</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023">
+        <v>86731</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>3062</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>3063</v>
+      </c>
+      <c r="D1023" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="E1023">
+        <v>38495</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024">
+        <v>86732</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>3065</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D1024" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="E1024">
+        <v>51738</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025">
+        <v>86733</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>3068</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>3069</v>
+      </c>
+      <c r="D1025" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="E1025">
+        <v>45146</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026">
+        <v>86734</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>3071</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="E1026">
+        <v>38813</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027">
+        <v>86735</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>3074</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D1027" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E1027">
+        <v>35522</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028">
+        <v>86736</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>3077</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="E1028">
+        <v>33865</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029">
+        <v>86737</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>3080</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3081</v>
+      </c>
+      <c r="D1029" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="E1029">
+        <v>37021</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030">
+        <v>86738</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D1030" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E1030">
+        <v>35688</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031">
+        <v>86739</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>3086</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D1031" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="E1031">
+        <v>35755</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032">
+        <v>86740</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3089</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D1032" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="E1032">
+        <v>34937</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033">
+        <v>86741</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>3092</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>3093</v>
+      </c>
+      <c r="D1033" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="E1033">
+        <v>47611</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">