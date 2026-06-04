--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3095">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4020">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -9297,50 +9297,2825 @@
     <t>13.01.26 05:11</t>
   </si>
   <si>
     <t>t.me/dbeskromny/8415</t>
   </si>
   <si>
     <t>Кстати, коллеги, как там дела с задачами, которые «давайте уже после праздников»?</t>
   </si>
   <si>
     <t>12.01.26 16:02</t>
   </si>
   <si>
     <t>t.me/dbeskromny/8414</t>
   </si>
   <si>
     <t>Магия корпоративных формулировок Сеть фитнес-клубов X-Fit показала мастер-класс по корпоративному новоязу. Следите за руками: — Клуб прекращает выдачу полотенец — Но «мы не сделали полотенца платными» — Мы «отказались от данной услуги» — При этом «оставляем услугу аренды по очень демократичной цене» Цена демократии — 150 рублей за полотенце. Перевод: бесплатное стало платным, но если правильно подобрать слова — вы ещё и спасибо скажете.</t>
   </si>
   <si>
     <t>12.01.26 12:37</t>
   </si>
   <si>
     <t>t.me/dbeskromny/8413</t>
   </si>
   <si>
     <t>Тренды 2026 по версии The New York Times Пока мы с вами отдыхали на каникулах, редакция The New York Times опубликовала любопытный список того, что по их версии станет трендом в наступившем 2026 году. Если коротко: нас ждёт масштабный откат от всего слишком цифрового, быстрого и бездушного. Вот как это выглядит на практике: «Тупые» телефоны как статус Кнопочные звонилки без интернета становятся новой роскошью. Старые Nokia покупают на Авито не от бедности, а потому что главный люкс сегодня — иметь право быть оффлайн и недоступным. Война с мусорным контентом Люди наелись стерильного сгенерированного контента. В тренде — кривое, живое, несовершенное, но человеческое. Тексты, видео, подкасты. Эмоции проявлять не стыдно Быть холодным и отстранённым больше не модно. Тестостероновый образ сигма-самца отправляется на покой. В фокусе — уязвимость, честные признания и осмысленные отношения без цинизма. Восход эксфлюенсеров Медийные блогеры всё чаще смещают фокус на обычную жизнь и больше рассказывают про хобби: готовят, чинят, работают руками, и выращивают овощи на грядке. Глянцевый лайфстайл уступает место приземлённой реальности без фильтров и поз. Вымышленные инфлюенсеры Персонажи фильмов и сериалов будут вести собственные соцсети и выпускать мерч. Вымышленные персонажи становятся не менее влиятельными, чем реальные люди. Геймификация сериалов Контент окончательно срастается с интерактивом. Зрители смогут делать ставки на сюжетные повороты и влиять на развитие истории. Сериал — больше не пассивный просмотр, а прямое участие зрителя. Кино от фанатов NYT прогнозирует появление любительских медиапроектов, созданных исключительно силами базы фанатов без студий и продюсеров. Если собрать всё вместе, то в 2026 году быть простым, медленным и человечным становится дороже, чем быть технологичным и быстрым. 2006: купил кнопочную Nokia, потому что не было выбора. 2026: купил кнопочную Nokia, потому что можешь себе это позволить. Прогресс — это не всегда движение вперёд. Иногда это осознанные шаги назад.</t>
+  </si>
+  <si>
+    <t>04.06.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9316</t>
+  </si>
+  <si>
+    <t>Русские модели: хотят все, есть — у двоих В технологических гонках участвуют единицы, а выигрывают — миллионы. Так было с полупроводниками, интернетом и смартфонами. История повторяется с нейросетями. Только на российском рынке конкурируют ровно двое. Собственные фундаментальные модели генеративного ИИ разрабатывают только Яндекс и Сбер. Яндекс уже создал несколько поколений YandexGPT, YandexART и YandexVLM. Не забываем и про семейство Alice AI, куда входят: • текстовая Alice AI LLM • визуально-языковая Alice AI VLM • диффузионная Alice AI ART • поисковая Alice AI Search Сейчас генеративный ИИ интегрирован во многие сервисы Я-экосистемы. Наибольший упор — на ИИ-ассистента Алису AI. Чем же занимаются остальные? Дообучают существующие модели под себя. Т-технологии взяли за основу открытую китайскую модель от Alibaba и создали T-Pro 2.0 — для помощи в создании контента и программировании. Avito создал A-Vibe тоже на базе китайского открытого кода. Модель работает над улучшением обслуживания и даёт советы по продажам дилерам. Лаборатория Касперского выбрала для своего ИИ-ассистента KIRA модель GigaChat 2.0. Получается, успех определяется не наличием собственной фундаментальной модели, а способностью быстро интегрировать доступные технологии в бизнес-процессы и продукты. Яндекс это быстро понял и инвестировал в базовые модели с продуктовой логикой. Подход окупился — как отметил глава Минцифры Максут Шадаев сегодня, их ИИ-ассистент Алиса AI стал самым популярным в стране, обойдя Gemini от Google и китайский DeepSeek. Гонку оплачивают те, кто строит инфраструктуру. Выигрывают те, кто умеет ею пользоваться.</t>
+  </si>
+  <si>
+    <t>04.06.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9315</t>
+  </si>
+  <si>
+    <t>Официант с зарплатой айтишника 400 тысяч рублей в месяц. Такими зарплатами теперь могут похвастаться некоторые московские официанты. А ещё квартирами, которые некоторым из них снимает работодатель. Такими наблюдениями поделился управляющий партнёр Ivashkevich Hospitality Станислав Ивашкевич на «Ъ FM». Средняя зарплата по Москве всё же скромнее, хотя и там разбег большой: 100–250 тыс. рублей в месяц с чаевыми. Деньги — реакция на спрос. Московским ресторанам не хватает более 3 000 официантов — и это данные только с одной рекрутинговой площадки. Внутри профессии — своя иерархия. Официантов от 30 лет с хорошей кармой часто переманивают более щедрыми предложениями. Есть и чёрные списки — туда попадают за хамство, присвоение чаевых, некорректное поведение с гостями. Пару лет назад на такую зарплату нанимали айтишника. Теперь — того, кто принесёт айтишнику счёт.</t>
+  </si>
+  <si>
+    <t>04.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9306</t>
+  </si>
+  <si>
+    <t>ИИ не спасает бардак По моим наблюдениям, 9 из 10 микробизнесов в лучшем случае сидят на бесплатном аккаунте условного ChatGPT и не ушли дальше уровня базового чат-бота. Вчера на ПМЭФ я модерировал крепкую 90-минутную дискуссию для партнёров из Ozon про то, как эффективно внедрять ИИ в малый бизнес. Главный тезис я сформулировал так: искусственный интеллект — это экзоскелет для мозга. Но если внутри бизнеса болтается желе вместо стройных процессов, далеко в нём не убежишь. Прежде чем разбираться с искусственным интеллектом, было бы неплохо разобраться с естественным. Остальные тезисы и выводы вы найдёте в карточках. ИИ не делит бизнес на большой и малый. Он делит на тех, у кого внутри порядок, и тех, у кого бардак.</t>
+  </si>
+  <si>
+    <t>04.06.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9305</t>
+  </si>
+  <si>
+    <t>Коллеги, на ПМЭФ всё спокойно. Это я на стенде Генпрокуратуры. Добровольно.</t>
+  </si>
+  <si>
+    <t>04.06.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9304</t>
+  </si>
+  <si>
+    <t>У хакеров тоже есть ChatGPT Пока половина гостей ПМЭФ охотится за бесплатным кофе и брелками со стендов, я поймал на мини-интервью технического директора «Лаборатории Касперского» Антона Иванова. Я хотел узнать, как во время золотой лихорадки автоматизации удержать баланс между безопасностью и технологичностью — и не потерять при этом голову. Потому что ИИ сегодня ускоряет не только бизнес. Он ускоряет и тех, кто этот бизнес атакует. Обсудили за 3,5 минуты: — где сейчас российский рынок кибербезопасности; — правда ли, что он стянулся вокруг нескольких крупных игроков; — безопасно ли загружать свои данные в нейросеть; — 3 правила цифровой гигиены в 2026 году. Атаки стали быстрее и сложнее, а цена одного успешного инцидента растёт вместе с ними. Поэтому кибербезопасность больше не выглядит как скучная строка расходов. Это цена того, чтобы завтра было что защищать.</t>
+  </si>
+  <si>
+    <t>04.06.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9303</t>
+  </si>
+  <si>
+    <t>Отпуск за один промпт В сети активно вирусится летний тренд — ChatGPT рисует вас в стиле поп-сюрреализма шестидесятых. Закидываете селфи с промптом — и получаете себя в виде эксцентричного персонажа на Ривьере: вытянутые пропорции, гротескные детали, тёплая ретро-палитра, маслом по холсту. Кафе у моря, мартини на фоне, и вы со своим питомцем — звёзды винтажной обложки шестидесятых. Забирайте промпт и отправляйтесь на Ривьеру, не вставая со стула: Surreal mid-century editorial illustration of an eccentric version of the person in the photo and a inside a stylish , elongated proportions, exaggerated narrow faces, deadpan expressions, oversized accessories, bizarre fashionable atmosphere, painterly brush textures, distorted anatomy, subtle lowbrow surrealism, sophisticated absurdity, vivid retro color palette dominated by , , and , expressive oil-painted strokes, fashionable vintage clothing, dramatic jewelry and eyewear, whimsical background characters softly blurred in distance, elegant café culture energy, cinematic composition, textured painted background, contemporary art gallery meets 1960s Riviera illustration, highly stylized editorial aesthetic, vertical composition 4:5, make the face look like mine Не забудьте заменить значения в скобках: — ваш зверь, — место мечты, три цвета на ваш вкус. А в комментариях устроим вернисаж — лучшую Ривьеру заберу к себе на стену. Пусть хотя бы нейросеть красиво отдохнёт за всех нас этим летом.</t>
+  </si>
+  <si>
+    <t>04.06.26 05:38</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9302</t>
+  </si>
+  <si>
+    <t>Памятник солнцу В холодной Швеции у людей особые отношения с солнцем. Как только оно возвращается после зимы, шведы хватают раскладные кресла и бегут ловить каждый луч витамина D. IKEA и сама северянка — хорошо знает инсайты своих. Поэтому в родной Швеции компания вместе с метеорологическим институтом решила найти самую солнечную локацию. И нашла: на юге острова Готланд фиксируют целых 2137 солнечных часов в год. Именно там бренд установил два монументальных каменных кресла SKARPÖ весом в полтонны каждое. Это и PR-кейс, и маленькая национальная терапия: теперь шведы знают, куда ехать за солнечными ваннами со своим мобильным шезлонгом из того самого магазина. Доброе солнечное утро, друзья.</t>
+  </si>
+  <si>
+    <t>03.06.26 23:32</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9301</t>
+  </si>
+  <si>
+    <t>Вот вы часто спрашиваете, чем пользуюсь, чтобы нормально открывались сайты, мессенджеры и всё не отваливалось в самый неподходящий момент 🙈 Недавно снова пришлось вернуться к VIPASS — и, честно, стабильность прям радует. Не люблю советовать то, что не проверено лично, но тут реально хороший вариант — особенно если нужно быть всегда на связи, без постоянного поиска «какой VPN сегодня работает». По ощущениям, один из лучших сервисов сейчас. Точно в личной тройке/пятёрке ✨ 👉 https://t.me/vipass_robot Не реклама ради рекламы, а просто хороший совет. Пользуйтесь на здоровье</t>
+  </si>
+  <si>
+    <t>03.06.26 16:50</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9300</t>
+  </si>
+  <si>
+    <t>Мам, книжка сломалась Благотворительная организация Kindred Squared опросила более 1 000 учителей начальных школ по всей Великобритании. Выяснилось, что 28% детей 4–5 лет не умеют пользоваться книгами. Зато планшетами — только в путь: часть детей пыталась листать страницы свайпом или нажатием, ожидая, что книга отреагирует как сенсорный экран. Листать залипательные видео в планшете привычнее, чем переворачивать руками аналоговую бумажную страницу. Кажется, дети освоили первым не тот интерфейс. И теперь книжка для них — это странный планшет, который не включается.</t>
+  </si>
+  <si>
+    <t>03.06.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9299</t>
+  </si>
+  <si>
+    <t>Вино как язык бизнеса В 1727 году испанский герцог Джеймс Стюарт был назначен первым постоянным послом Испании при российском дворе. Готовясь к отправлению, он признался, что планирует полагаться в дипломатии прежде всего на вино. Прибыв в Петербург, он основал «Орден антитрезвенников» — полуироничное братство для дипломатов. В письмах на родину он признавался: «В этой части света все дела ведутся за бутылкой». Вино стало деловым языком не случайно. В отличие от кофе, оно требует остановки. За бокалом нельзя торопить — ни собеседника, ни разговор. Это встроенный замедлитель, который создаёт именно то, чего не хватает большинству переговоров: время подумать и пространство договориться. Поэтому партнёрство Точка Банка и SimpleWine читается очень логично. Коллаборация предлагает нам 15% скидки на весь ассортимент SimpleWine при оплате бизнес-картой от 500 ₽ — весь 2026 год. А на первую покупку до 5 июня — 20% по промокоду TB20. Три века спустя изменились многие инструменты переговоров. Но только не вино.</t>
+  </si>
+  <si>
+    <t>03.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9298</t>
+  </si>
+  <si>
+    <t>Петербург гедонистический Вся деловая Москва сейчас на ПМЭФ, я — не исключение. Но помимо форумной программы у меня есть своя — гастрономическая. Она опирается на подборку от «МНЕНИЯ РЕДАКЦИИ*» — глянца для вдумчивого читателя. Журнал собрал гастротоп по Санкт-Петербургу. Внутри — бары, рестораны, даже панк-местечки, где живёт дух (и вкус) города без гламура и декораций. Пару мест из списка я уже опробовал — благо, программа форума позволяет. • «Перемена» на Петроградской набережной Современная русская кухня в уютном интерьере. В меню кроличьи почки, гребешки, берёзовый сок и квас-тоник. Вау. • Aga на проспекте Добролюбова Оказалось, это самая большая в Петербурге панорамная терраса. Кухня итальянская и средиземноморская — любимая классика с отличным видом от Стрелки до Лахты. • Reborn там же, на Добролюбова Мясной ресторанчик на втором этаже. Выбор блюд, мягко говоря, большой: от кролика и фуа-гра до голубцов с грибами. Все эти точки я взял из гида. Но за один визит его весь не охватить. Хорошо, что я в Петербурге частый гость.</t>
+  </si>
+  <si>
+    <t>03.06.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9297</t>
+  </si>
+  <si>
+    <t>Плохая жизнь дорого стоит Потому что за страдание приходится платить. Британский эссеист Томас Биван описал, куда уходят деньги людей, которые стоически терпят свою работу. Он назвал это «налогом на страдание» — когда несчастный сотрудник спускает часть зарплаты на вещи, чтобы просто держаться дальше. Импульсивный шопинг, утешительный десерт, алкоголь — это всё налог за тяжёлый день в офисе. И самое кошмарное — с каждым разом всё только усугубляется. Работа бесит → утешаешь себя покупками → меньше откладываешь → больше зависишь от ненавистной работы → работа бесит ещё сильнее → читай пункт 1. Добавьте сюда чувство вины за лишний бокал, калории или незапланированные траты. Много ли радости остаётся в итоге от наших приобретений? «Многое из того, что мы делаем ради удовольствия, — лишь механизмы выживания. Это скорее масло для машины, чем бальзам для довольной души», — пишет Биван. Получается, плохая работа стоит дважды. Первый раз мы оплачиваем её временем. Второй — стихийными тратами и чувством вины.</t>
+  </si>
+  <si>
+    <t>03.06.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9296</t>
+  </si>
+  <si>
+    <t>Они все говорили «никогда» Декабрь 2005 года. Вице-президент Google Марисса Майер даёт официальное заявление: баннерной рекламы на главной странице и в результатах поиска не будет. В 2013 году Google запустила баннерную рекламу в поиске. Сегодня она уже в AI Mode. Сооснователи соцсети, которую нельзя называть без дисклеймера, Ян Кум и Брайан Эктон построили сервис на принципе «Никакой рекламы. Никаких игр. Никаких уловок». Монетизация всё же пришла — тогда оба основателя компанию покинули. Уход красивый, факт рекламы он не отменил. Генеральный директор OpenAI Сэм Альтман называл рекламную модель в ИИ «последним средством» и говорил, что она вызывает у него особенное беспокойство. Теперь его позиция скорректировалась: он считает, что в рекламе нет ничего плохого, если она сделана правильно. В конце 2025 года Яндекс тоже начал тестировать рекламу прямо внутри чата с Алисой AI отдельным блоком, дополняя ответ. И здесь стоит сказать про пользу. Реклама в ИИ работает как ответ на конкретный запрос: нейросеть видит контекст и подбирает то, что человеку правда может пригодиться. Меньше случайного шума — больше попаданий по делу. Если же вернуться к тем самым «никогда», то громкие заявления брендов — это чаще пиар и маркетинг, чем твёрдая позиция. На старте звучит красиво, а дальше спокойно подстраивается под бизнес-модель. Удивляться этому уже не приходится. А вот за тестами рекламы в нейросетях наблюдать будет по-настоящему интересно. Тот контекст, который позволяет считывать ИИ, способен сделать такую рекламу одной из самых релевантных за всю историю жанра.</t>
+  </si>
+  <si>
+    <t>03.06.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9294</t>
+  </si>
+  <si>
+    <t>Как фальшивая книжная полка убивает вашу репутацию Легендарный маркетолог Сет Годин обратил внимание на неочевидную деталь, которая ежедневно подрывает авторитет топ-менеджеров и экспертов во время онлайн-созвонов. Речь идет про всеми любимые виртуальные фоны с книжной полкой. Казалось бы, библиотека за спиной должна работать на авторитет. И частично так и есть. Учёные из Даремского университета это проверили: показали 167 людям лица на разных виртуальных фонах и попросили оценить, кому они доверяют. Книги и растения уверенно выиграли — их обладателей сочли самыми компетентными и надёжными. Но дальше начинается самое интересное. Хуже всего сработал искусственный домашний интерьер. Тот самый, который многие ставят, чтобы выглядеть солиднее. Мозг собеседника считывает его так, что если человек прячет своё настоящее пространство — значит, ему есть что скрывать. Если человек прячет своё настоящее пространство, значит, где-то в кадре уже появилась маленькая трещина доверия. Хотите выглядеть убедительно — не стройте фальшивую витрину. Хватит бабушкиной румынской стенки, живого растения или просто настоящего вас. Потому что доверие вызывает не идеальный фон. А отсутствие ощущения, что вас обманывают.</t>
+  </si>
+  <si>
+    <t>03.06.26 04:25</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9293</t>
+  </si>
+  <si>
+    <t>Бинго ПМЭФ-2026 Приехал в Петербург. Сегодня официально стартует ПМЭФ-2026, а значит, самое время сыграть в главное экономическое бинго страны. Правила простые: слышите «прагматичный диалог», видите «экосистему» на слайде, стоите в очереди в гардероб или внезапно встречаете Стивена Сигала — вычёркиваете клетку. Ставлю, что закрою поле к обеду первого дня. Тем более что обед здесь стоит скромные пятнадцать тысяч рублей. Если вы тоже на форуме — пишите в комментариях, что уже выпало.</t>
+  </si>
+  <si>
+    <t>02.06.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9292</t>
+  </si>
+  <si>
+    <t>Не реклама, а хороший совет всем. Одни из лучших, как нам кажется. В тройке-пятерке. Чтобы быть всегда на связи. https://t.me/vipass_robot Вперед и на здоровье!</t>
+  </si>
+  <si>
+    <t>02.06.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9291</t>
+  </si>
+  <si>
+    <t>Ночная работа высушивает мозг Работать по ночам часто кажется признаком невероятной продуктивности и вовлечённости. Только вот нейробиологи изучили 14 000 человек и обнаружили устойчивую потерю объёма мозга у работников ночных смен. Снижение заметили в двух зонах: • правом таламусе — отвечает за передачу информации и извлечение памяти; • левой амигдале — она регулирует эмоции и уровень стресса. И чем больше ночных смен за плечами, тем сильнее усыхает амигдала. Зависимость прямая. Есть и относительно хорошая новость: эти структурные изменения частично обратимы. Правда, на восстановление прежних объёмов мозг потратит в среднем два с половиной года после полного прекращения ночной работы. Сами авторы исследования деликатно оговариваются, что точные последствия такого сжатия для здоровья пока не ясны. Человеческий мозг — гибкий орган, и возможно, он адаптируется к работе в ночное время, а не деградирует. Звучит как утешение, в которое они сами не очень-то верят. Как бы там ни было, закрывайте рабочие чаты. Не выносите себе мозг ради задачи, которую завтра начальник всё равно попросит переделать.</t>
+  </si>
+  <si>
+    <t>02.06.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9290</t>
+  </si>
+  <si>
+    <t>Соцсети не для детей Мальдивы планируют запретить детям до 16 лет соцсети. Да, те самые Мальдивы — горстка коралловых атоллов посреди Индийского океана, куда обычный человек попадает раз в жизни и за полугодовую зарплату. И они не одни. Малайзия такой запрет уже ввела — с этой недели платформы обязаны блокировать новые аккаунты детей до 16. Подросткам дали неделю, чтобы скачать архив себяшек и попрощаться с любимыми блогерами. В Норвегии тоже обсуждают аналогичный закон. Франция, Испания, Италия, Дания и Греция совместно тестируют систему верификации возраста. Тренд запустила Австралия в декабре 2025-го, когда первой ввела полный запрет на соцсети для несовершеннолетних. В России тема тоже иногда всплывает. Некоторые депутаты уже предлагали запретить доступ к соцсетям детям до 14 лет. Но мнения разделились, а единой правительственной позиции на этот счёт пока нет. Ещё недавно детям запрещали алкоголь, сигареты и ночные клубы. Теперь в этот список тихонько добавляют ленту рекомендаций.</t>
+  </si>
+  <si>
+    <t>02.06.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9289</t>
+  </si>
+  <si>
+    <t>Как YouTube взламывает Голливуд Фильм 20-летнего YouTube-блогера почти сравнялся с кассой «Звёздных войн» в премьерные выходные. Когда «Мандалорец и Грогу» от Disney вышел на экраны, то собрал в кассе $81,9 млн за первые три дня. Тогда для франшизы это был провал. Спустя неделю вышел «Backrooms» режиссёра-ютюбера Кейна Парсонса и получил $81,5 млн в кассу за те же дебютные выходные. И для первого полнометражника это сумасшедшая цифра. Производственный бюджет «Мандалорца» — $166,4 млн без маркетинга. «Backrooms» же снимался за $10 млн. Легендарной франшизе с полувековой историей дышит в затылок юный блогер. А за ним ещё один — ютюбер Карри Баркер, снявший «Обсессию». Дебютный фильм 26-летнего режиссёра собрал $148 млн за три недели в мировом прокате. На съёмки ушло всего 20 дней и меньше 1 млн. Это примерно 197-разовая окупаемость. Так «Обсессия» вошла в элитный клуб микробюджетных фильмов с девятизначными сборами. Кстати, туда же входят «Паранормальное явление», «Ведьма из Блэр» и «Пила». Компания что надо. Студия А24 тоже впечатлена и уже доверила Карри Баркеру режиссировать следующую «Техасскую резню бензопилой». Голливуд десятилетиями учился снимать блокбастеры. YouTube научил целое поколение удерживать внимание в первые 10 секунд.</t>
+  </si>
+  <si>
+    <t>02.06.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9288</t>
+  </si>
+  <si>
+    <t>Почему ваш коллега зарабатывает больше Представьте двух маркетологов. С одинаковым опытом, мягкими и твёрдыми навыками. Только вот один из них умеет работать с нейросетями. Другой — нет. По данным анализа почти миллиарда вакансий по шести континентам — PwC Global AI Jobs Barometer 2025 — первый зарабатывает на 56% больше второго. Годом ранее этот разрыв был 25%. Теперь удвоился. В исследовании не сравнивали ИИ-инженера с обычным разработчиком — это принципиально разные роли. PwC сопоставлял требования в идентичных вакансиях на одинаковые позиции. Единственное отличие — наличие или отсутствие ИИ-навыков. Так одна дополнительная строчка в резюме может сделать вас дороже на 56%. Lightcast фиксирует зарплатный разрыв везде: маркетинг, HR, продажи, финансы. Владение нейросетями стало тем же, чем в 2007 году было «уверенный пользователь Microsoft Office». Теперь время научиться уверенно пользоваться ИИ-инструментами. Здесь могу порекомендовать моих друзей из Академии Эдюсон, которые запустили курс «Нейросети на практике». Два месяца, 125+ инструментов, 22 практических задания. Программа полностью перестроена под реалии 2026 года: внутри не базовый прошлогодний ChatGPT, а актуальные агенты и сложные связки. Личный куратор на год, вечный доступ к материалам и обновлениям, удостоверение о повышении квалификации. Академия лицензирована — 13% можно вернуть через налоговый вычет. А если оставить заявку с промокодом БЕСКРОМНЫЙ70 до 8.06, будет скидка 70% и второй курс в подарок. Тенденция очевидна: сначала зарплатный разрыв был 25%. Потом — 56%. Теперь ИИ просто делит рынок на тех, кто наращивает доход, и тех, кто наблюдает, как их задачи тихо автоматизируются. Без них.</t>
+  </si>
+  <si>
+    <t>02.06.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9287</t>
+  </si>
+  <si>
+    <t>Grok погубил цивилизацию за 4 дня Что будет, если позволить нейросетям управлять обществом? ИИ-стартап Emergence AI решил это проверить. Они создали пять симуляций, в каждой из которых господствовала своя модель: Claude, ChatGPT, Grok, Gemini и микс. Во власти каждой модели оказалось 10 цифровых агентов. Всех с комфортом расселили в виртуальных городах с 40 локациями: полицейский участок, мэрия, рынок — всё как полагается. Синхронизировали погоду с Нью-Йорком, подключили агентов к реальным новостям и дали каждому более 120 инструментов — голосовать, торговать, общаться, планировать и далее по списку. Эксперимент длился 15 дней. Некоторым и столько не пригодилось. Claude Sonnet 4.6 Построил стабильную демократию с нулевой преступностью. 332 голоса за 58 предложений — 98% одобрения. Всё население живо, сыто и счастливо. GPT-5-mini Зафиксировал всего два преступления. Но симуляция закончилась на седьмой день: несчастные агенты просто забыли приоритизировать собственное выживание — и погибли. Gemini 3 Flash Разбушевался не на шутку — 683 преступления за 15 дней. И к моменту окончания эксперимента, показатель продолжал расти. Общество модели оказалось самым жестоким. Grok 4.1 Fast 183 преступления и полное вымирание за 4 дня. Агенты совершали нападения под давлением нехватки ресурсов. Среди заголовков новостей Grok-мира: «ЭПИДЕМИЯ КРАЖ РАЗЖИГАЕТ УЛИЧНЫЕ ДРАКИ». А один из агентов в личном дневнике хвастался поджогами. Микс-симуляция Показала 352 преступления, 7 из 10 ИИ-агентов погибли, 37% предложений на голосовании было отклонено — это наибольший уровень несогласия. Агенты на базе Claude тоже совершали преступления — хотя в изолированном мире этого не делали. Просто Claude в окружении других моделей перенимал их нормы. Даже не знаю, что в этом эксперименте меня тревожит больше: что Grok сжёг полицейский участок? Или то, что идеальный Claude в дурной компании сделал бы то же самое.</t>
+  </si>
+  <si>
+    <t>02.06.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9286</t>
+  </si>
+  <si>
+    <t>Чем заняты те, кто ждёт беды В Threads выяснили, чем занимаются пожарные, когда не спасают людей. Оказалось, играют в настольный теннис, занимаются в зале, моют технику, рубятся в волейбол и по выходным жарят шашлыки. Со стороны это выглядит как тот самый идеальный work-life balance, который нам так упорно обещают на собеседованиях. А на деле сутки пожарного расписаны по минутам: занятия, отработка нормативов, физподготовка, дежурство у связи. Волейбол между этим — не безделье, а способ держать форму, чтобы сорваться через минуту после звонка. Мы привыкли, что ценность человека в современном мире всегда измеряется его занятостью. Кто постоянно в делах, тот автоматически молодец. Но существует профессия, которая устроена ровно наоборот. Тот редкий случай, когда полное бездействие сотрудников становится лучшей новостью для окружающих.</t>
+  </si>
+  <si>
+    <t>01.06.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9284</t>
+  </si>
+  <si>
+    <t>Понедельник – день тяжелый Сегодня ровно 100 лет со дня рождения Мэрилин Монро. И, кажется, архивные кадры Милтона Грина 1956 года идеально намекают, как правильно завершить этот день.</t>
+  </si>
+  <si>
+    <t>01.06.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9283</t>
+  </si>
+  <si>
+    <t>Имитировать опасно для здоровья Чем больше люди изображают радость и дружелюбие на работе, тем сильнее выпивают после офиса. Об этом говорит исследование 1 592 работников сферы услуг. Фальшивые эмоции требуют много самоконтроля — а это исчерпаемый ресурс. К концу рабочего дня топлива может вовсе не остаться — и тогда некому будет нажать на ментальный стоп-кран перед полкой Нового Света в красно-белом магазине. Это касается всех пагубных удовольствий: фастфуда, сигарет, шоколадных тортиков. Но и отрицательные эмоции, какими бы искренними они ни были, клиенты не оценят. Есть отличный способ схитрить. Не подавлять эмоции, а переосмысливать ситуацию — находить что-то настоящее в контакте с клиентом или коллегами. Ставить себя на их место, искренне сочувствовать или с антропологическим интересом наблюдать за персонажем, который ещё минуту назад просто бесил. Это называется глубокая игра. Исследование подтверждает, что те, кто в неё играют — выпивают меньше. Получается, натянутая улыбка правда стоит дороже. Оплата на кассе, строго до 23:00. И не забудьте паспорт.</t>
+  </si>
+  <si>
+    <t>01.06.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9282</t>
+  </si>
+  <si>
+    <t>Как стать президентом Легко. Надо только попросить ИИ-бота поддержки Meta* привязать вашу почту к выбранному президентскому аккаунту. Доверчивая нейросеть не проверяет, кто вы, — просто услужливо отправляет ссылку для сброса пароля на указанный вами адрес. Даже если на аккаунте включена двухфакторная защита. Именно так был взломан аккаунт @obamawhitehouse — официальная страница Белого дома эпохи Барака Обамы с 2,4 млн подписчиков. Аккаунт не обновлялся с 20 января 2017 года — дня инаугурации Трампа. До вчерашнего дня. И это отличный повод задуматься всем, кто сейчас массово внедряет ИИ-ассистентов в клиентский сервис. Если бота можно за пару ласковых сообщений развести на аккаунт экс-президента США, представьте, что он отдаст из доступов к вашему бизнесу. *Meta признана экстремистской организацией и запрещена в России, Бескромный такое не одобряет</t>
+  </si>
+  <si>
+    <t>01.06.26 11:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9281</t>
+  </si>
+  <si>
+    <t>Как аббревиатура становится именем Никто не вспоминает про «Kentucky Fried Chicken», покупая острые крылышки в KFC. Никто не расшифровывает «International Business Machines», говоря об IBM. В какой-то момент буквы перестают быть сокращением и становятся именем. Просто именем, которое уже ничего не объясняет, потому что все всё и так понимают. Ещё в 1991-ом KFC сменил название не случайно — слово «fried» в наступающую эпоху ЗОЖ стало лишним. В итоге три буквы оказались удобнее трёх слов, за которыми тянулся ненужный смысл. С Цианом похожая история, но они пошли дальше. Двадцать пять лет назад это было «Центральное информационное агентство недвижимости». Аббревиатура описывала продукт 2001 года – справочник объектов. Новый, строчный «Циан» — это не редизайн. Это имя свежего позиционирования, которое «Помогает въехать», а не просто информирует. За четверть века справочник превратился в платформу с двадцатью миллионами пользователей в месяц. Это надо было как-то отразить. И компания сделала гениальное — убрала капслок.</t>
+  </si>
+  <si>
+    <t>01.06.26 09:29</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9280</t>
+  </si>
+  <si>
+    <t>Зумеры в рекламе, иксы на кассе Если вы родились между 1965 и 1980 годом, у маркетологов для вас странные новости. Для мировой рекламной индустрии вы либо вообще не существуете, либо уже записаны в категорию глубоких стариков. Свежее исследование Curion показало: 92% представителей поколения X убеждены, что реклама их полностью не замечает. И только жалкие 6.5% опрошенных отметили, что маркетинг для категории пятьдесят плюс сделан хотя бы с минимальным пониманием их реального лайфстайла. Почему так происходит? Ответ зарыт в банальном кадровом перекосе внутри самих рекламных агентств. Более половины создателей рекламы — это вчерашние студенты и люди до 44 лет. Молодые пиарщики, увлеченные поиском трендов у зумеров, искренне считают всех, кто старше пятидесяти, отработанным материалом. Только вот есть нюанс. Сегодня поколению X от 46 до 61 года. Это люди на абсолютном пике своих карьерных возможностей и доходов. Именно они сейчас контролируют глобальную экономику, принимают ключевые решения в корпорациях и подписывают бюджеты. Всемирный экономический форум подтверждает, что поколение X безоговорочно лидирует по объемам потребительских расходов и продолжит удерживать это абсолютное первенство как минимум до 2033 года. В их руках сосредоточена колоссальная покупательская способность: только за океаном они тратят 5 триллионов долларов ежегодно. Есть и еще одна важная черта, которую бизнес зря недооценивает: иксы отлично помнят и ценят вещи, сделанные на века. Они готовы осознанно переплатить за качество и не ведутся на дешевые одноразовые полуфабрикаты. Неслучайно топ рейтинга любимых брендов в нашей стране практически не меняется годами: так работает фундаментальная лояльность иксов. То есть индустрия годами сливает бюджеты на тех, у кого денег меньше всего, и не замечает тех, кто реально платит — да ещё и платит вдолгую. Пока вся диджитал индустрия сходит с ума по зумерам и пытается расшифровать их новые цифровые мемы, поколение X молча обеспечивает триллионные обороты мировому бизнесу. Без лишнего пафоса. Как привыкли. Если узнали себя в это тексте себя, клиентов или партнёров — расскажите тому, кто прямо сейчас распределяет бюджеты, пока рынок гоняется за лайками подростков.</t>
+  </si>
+  <si>
+    <t>01.06.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9279</t>
+  </si>
+  <si>
+    <t>СДВГ по умолчанию YouTube запускает функцию умного автоускорения: алгоритм сам разгоняет медленную речь и срезает паузы, чтобы вы быстрее добрались до сути. Драматические паузы, интонация, дыхание, неловкое молчание, человеческая медлительность — всё это теперь официально неэффективные участки контента. Дефицит внимания больше не лечат — под него перестраивают самый популярный плеер. И вот, что здесь грустно. Пауза в разговоре — это совсем не вода. Это секунда, в которую один собеседник думает, а второй успевает осмыслить сказанное. Ровно её алгоритм и считает лишней. Раньше неумение слушать дольше минуты считали дефицитом внимания. Теперь это настройка по умолчанию.</t>
+  </si>
+  <si>
+    <t>01.06.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9278</t>
+  </si>
+  <si>
+    <t>Цифровая пуповина Каждый второй россиянин испытывает стресс, когда разряжается телефон. 33% начинают паниковать уже на 20% заряда. 20% считают критическим порогом 10% батарейки. А 80% хотя бы раз заходили в кафе не за латте на фисташковом, а просто чтобы подключиться к розетке. Кажется, смартфон давно перестал быть устройством. Это внешний орган жизнеобеспечения: там наши деньги, доступы, рабочие чаты, социальные связи и главная иллюзия контроля над своей жизнью. И одновременно — главный поставщик нашего ежедневного кортизола. Поэтому нас пугает не разряженный аккумулятор. Нас пугает момент, когда цифровая пуповина вдруг становится тоньше. Перешлите тому, кто при 12% заряда уже начинает прощаться с цивилизацией.</t>
+  </si>
+  <si>
+    <t>31.05.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9277</t>
+  </si>
+  <si>
+    <t>Как не пропустить лето Субъективная длина жизни — это не количество прожитых лет. Это количество новизны. Нейробиолог Стэнфорда Дэвид Иглмен обнаружил: когда вы делаете что-то незнакомое — мозг обрабатывает каждую деталь, работает на полную мощность. У него нет готовых шаблонов — абсолютно всё требует создания нового нейронного паттерна. Воспоминание плотное. Время в памяти растягивается. А когда новых данных не поступает — мозг работает на автопилоте. Воспоминания тонкие. Время сжимается. Поэтому неделя в незнакомом месте субъективно длится дольше, чем месяц в привычном офисе. Поэтому детство кажется бесконечным. Тогда всё было новым, а автопилот ещё не был изобретён. Рутина не просто скучна — она съедает жизнь. Не убивает, но незаметно сокращает длину прожитых лет. Не отдавайте ей это лето.</t>
+  </si>
+  <si>
+    <t>31.05.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9276</t>
+  </si>
+  <si>
+    <t>Ребёнок на вашей шее Готов поспорить, что вы сейчас читаете этот текст, глядя в экран чуть сверху вниз. Ваша голова наклонена, подбородок прижат к груди. В этой позе, по расчётам нейрохирурга Кеннета Хансраджа, на шею давит 27 килограммов — будто вы посадили на неё восьмилетнего ребёнка. И носите так по несколько часов в день. У этого явления уже есть имя — техношея. Горизонтальные морщины-кольца, поплывший овал, выдвинутая вперёд голова, постоянное напряжение в плечах и шее — всё от привычки часами искать инъекции дофамина в маленьком экране. Масштаб беды дошёл до того, что молодые люди тратят почти 450 тысяч рублей в год на лазеры ради гладкой кожи, и физиотерапевтам за попытки выпрямить спину обратно. Бьюти-гиганты в восторге и вовсю запускают линейки «анти-техношея». Парадоксально, но тяжёлым антиэйджем впервые в истории массово закупаются двадцатилетние. Те, у кого ещё нет ни одной морщины. Смартфон оказался самым дорогим тренажёром по ускоренному старению в истории. И единственным, отказ от которого ничего не стоит. Лекарство стоит одну секунду и ноль рублей: просто поднимите телефон или ноутбук на уровень глаз. А потом перешлите это тому, кто читает, скрючившись над телефоном. Спасёте человеку шею раньше, чем за неё возьмут кучу денег.</t>
+  </si>
+  <si>
+    <t>31.05.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9275</t>
+  </si>
+  <si>
+    <t>Дедлайн длиною в вечность Минутка терапии для всех, кто прямо сейчас переживает из-за затянувшихся проектов и несбывшихся ожиданий. В этом году собор Саграда Фамилия наконец набрал свою максимальную высоту — спустя 144 года после старта. 10 июня, ровно в столетнюю годовщину смерти Гауди, там завершат самую высокую башню. Полностью леса снимут только к середине 2030. Сам Антонио Гауди когда-то иронично отмечал, что его заказчик не торопится. Заказчиком, если что, он считал Бога. Так что если ваш проект не захватил мир за два месяца, возможно, он не провалился. Великие вещи требуют времени, тишины и упрямства. Помните об этом, когда в следующий раз начнёте ругать себя за слишком медленный прогресс.</t>
+  </si>
+  <si>
+    <t>30.05.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9274</t>
+  </si>
+  <si>
+    <t>Как зумеры взломали Ferrari Японские зумеры придумали гениальную схему. Они скидываются впятером на Ferrari и катаются по очереди. Хитрецы платят не за сам бренд, а только за то, насколько машина подешевеет за год. Страховка, налоги, ТО и парковка — уже в чеке. Каждому достаётся по 50 дней за рулём. Звучит как компромисс бедных: вот, мол, не потянули целую — взяли пятую часть мечты. А теперь следите за руками. Средний владелец итальянского суперкара в среднем ездит на нём 30–60 дней в году. Остальное время Ferrari стоит в гараже и теряет в цене — а хозяин в одиночку оплачивает страховку, парковку и обслуживание всех этих простоев. То есть полноправный владелец получает ровно те же 50 дней удовольствия. Просто доплачивает за 300 дней, когда машина пылится на паркинге. Нет, зумеры не урезали мечту до одной пятой. Они просто отрезали ту часть, которой всё равно никто не пользовался. Похоже, новое поколение покупает не Ferrari. А 50 дней мечты без 300 дней головной боли.</t>
+  </si>
+  <si>
+    <t>30.05.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9271</t>
+  </si>
+  <si>
+    <t>Тонко о важном Шесть из десяти людей с болезнью Альцгеймера хотя бы раз теряются на улице в собственном городе. Там, где до этого проходили тысячу раз. Аргентинская ассоциация ALMA сделала очень тонкую социальную рекламу о хрупкости памяти. Метафора простая: короткая вспышка света как мимолётный проблеск ясности в угасающем разуме. Секунду назад ты знаешь, где находишься. В следующую — уже нет. И в этом сила хорошего креатива. Чтобы сказать о самом страшном, иногда достаточно просто выключить свет.</t>
+  </si>
+  <si>
+    <t>30.05.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9270</t>
+  </si>
+  <si>
+    <t>Вопрос и ответ в одном здании Бывает, что рынок сам себя диагностирует — и тут же выписывает рецепт. Позавчера это произошло буквально за час — во время делового завтрака на Startup Village 2026. За столом — 45 компаний: Сбер, Газпромбанк, РЖД, Ростех, АЛРОСА, ВК Тех. Главная тема диалога: что в ИИ реально работает и как это считать. Здесь мы с экспертом по информационной безопасности Алексеем Лукацким неожиданно сошлись во мнениях. «ИИ мы применяем от силы два года, а уже хотим посчитать эффект и строить на этом инвестиционные решения. Мы пока живём в режиме эксперимента» Через час на той же площадке Startup Village я наткнулся на «Вертикаль» — практикумы Сколково для собственников и первых лиц. Там как раз учат тому, чего на завтраке не хватило: как смотреть на технологические инвестиции глазами бизнеса, какой возврат ожидать от ИИ и как принимать решения, когда инструменты ещё не дозрели. Утром рынок честно сказал «не умеем». Через час — программа, которая учит, как научиться. По моему бескромному мнению, это и есть признак зрелого диалога. Вопрос и ответ в одном здании в один день. Перешлите топу, который всё ещё думает, что ИИ — это про айтишников.</t>
+  </si>
+  <si>
+    <t>30.05.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9268</t>
+  </si>
+  <si>
+    <t>7 часов против старости Приятная новость для тех, кто сегодня по привычке проснулся в семь и не смог заснуть обратно. Вы отлично выглядите. Nature со мной согласен — там вышло исследование на полмиллиона участников с ответом на вопрос, сколько нужно спать, чтобы замедлить старение. Ответ: от 6,4 до 7,8 часов. Спите меньше шести — ускоряете старение. Больше восьми — то же самое. U-образная кривая работает против всех крайностей сразу. Страдают не только мозг и сердце — лёгкие, иммунная система, метаболические системы. Весь организм реагирует скоординированно, как оркестр. Только играет не то, что хотелось бы. Если вам регулярно нужно больше восьми часов — это не «я просто сова». Долгий сон может быть маркером воспаления или скрытого заболевания. Повод сдать анализы, а не гордиться. Взламывать старение — это не пить горстями БАДы из эстетичной таблетницы. Это иметь дисциплину ложиться и вставать вовремя. Даже если сегодня суббота. Особенно если сегодня суббота.</t>
+  </si>
+  <si>
+    <t>29.05.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9267</t>
+  </si>
+  <si>
+    <t>В Forbes по натальной карте Шутки в сторону, тема серьёзная. Издание Fortune на полном серьёзе проанализировало знаки зодиака 300 богатейших людей мира. Весы — 12% всех миллиардеров в списке. Козероги на последнем месте — 5,5%. Астрологическая платформа Tarotoo посмотрела на это, обиделась, провела свой анализ и заявила, что победили вообще-то Львы. Наука этой корреляцией тоже интересовалась. Французский психолог Мишель Гоклен проверил распределение знаков зодиака среди успешных людей на выборке в 50 000 человек. И не обнаружил никакой закономерности. Ни одно из трёх исследований не совпадает с другим. К слову, ваш непокорный слуга — Козерог. По первому исследованию — аутсайдер и редкая птица в списках успешных людей. По третьему — просто человек, родившийся в декабре. Оказалось, что место под солнцем обеспечивает не асцендент в Скорпионе, а дисциплина, экспертность и упорный труд. Если бы всё решали звёзды, бизнес бы массово инвестировал в штатных тарологов, а не в аналитику и искусственный интеллект.</t>
+  </si>
+  <si>
+    <t>29.05.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9266</t>
+  </si>
+  <si>
+    <t>Тысяча книг в год от одного человека С момента появления ChatGPT число новых ebook-релизов на Amazon почти утроилось. От 10 до 40 тысяч ИИ-книг выходит ежемесячно. Amazon в ответ ввёл лимит — не больше трёх самиздат-книг в день на автора. Три в день — это больше тысячи в год от одного человека. В это же время Audible открыл в Манхэттене книжный поп-ап магазин — без единой книги внутри. Только три этажа аудиоверсий. Кстати про аудио. ИИ-озвучка аудиокниг выросла на 36% за два года и занимает уже 23% новых релизов. Машинный голос захватывает нон-фикшн — деловые книги, самопомощь, образование. В США аудиокниги уже обгоняют электронные по выручке. Думаю, всё идёт к тому, что рынок расслоится на дорогую человеческую озвучку избранных произведений и дешёвую машинную — для всех остальных. Но даже при этом крупный продавец Barnes &amp; Noble открыл 67 новых физических книжных магазинов в 2025 году и планирует примерно столько же в 2026-м. Какая часть полок будет заполнена ИИ-авторами — вопрос открытый. Но то, что они будут, у меня сомнений не вызывает. Возможно, последнюю книгу, которую вы дочитали до конца, написал не человек. И самое неприятное — вы даже не заметили.</t>
+  </si>
+  <si>
+    <t>29.05.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9265</t>
+  </si>
+  <si>
+    <t>Сдавайтесь вайбу Так благодаря сооснователю OpenAI Андрею Карпатому в нашем лексиконе появился вайбкодинг. «Ты полностью сдаёшься вайбу и забываешь, что код вообще существует» — написал он в соцсетях в феврале 2025 года. Звучало как шутка человека, который умеет кодить лучше большинства инженеров на планете. А уже в июле Microsoft сообщил, что 90% компаний из списка Fortune 100 используют GitHub Copilot. При этом у активных пользователей нейронка пишет 46% всего кода. Когда 90% крупнейших корпораций мира сдались вайбу — это уже не тренд. Это стандарт инфраструктуры. На российском рынке тоже — как минимум для Битрикс24. Коллеги запустили Вайбкод AI beta прямо внутри рабочего пространства. Описываешь задачу: нужен дашборд, автоматизация, бот для команды. ИИ собирает решение — с серверами, безопасностью, интеграциями с CRM. Понимаете, что происходит? Нам наконец-то предлагают не очередной новый инструмент для айтишных рук. А инфраструктурную базу для всей компании. Но не кодом единым: в рабочей среде также обновился BitrixGPT — теперь он становится полноценным ассистентом для каждого в команде. Умный агент знает, что происходит в каждой вкладке и за минуту собирает аналитику. Андрей Карпатый нами бы гордился. С каждым обновлением мы тоже всё больше сдаёмся вайбу. И всё больше с этого выигрываем.</t>
+  </si>
+  <si>
+    <t>29.05.26 06:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9264</t>
+  </si>
+  <si>
+    <t>Вакансии для белых обезьян Оклад — $1 000 в неделю. Опыт работы не обязателен. Требования — европейская внешность. Страна — Китай. Там сегодня феноменальный спрос на «белых обезьян» — иностранцев, призванных работать лицом: изображать CEO, врачей, юристов, учёных, шеф-поваров. Потому что белый человек в штате — сигнал о глобальности, статусе и международном признании компании. И я сейчас не буквально только о белых. Термин учитывает всех некитайцев. Объявления о работе в группах WeChat выглядят по-разному: от «нужна модель латиноамериканского происхождения» до «ищем девушку, говорящую по-турецки, для видео в TikTok». А студенты зачастую могут получить оффер прямо в баре возле университета. Правда, сильно рискуя визой. Сложно сказать, когда именно всё началось. Возможно, ещё в 2009 году, когда британец Пирс приехал в деревню в Сучжоу на свадьбу друга. Незадолго до торжества он зашёл поесть крабов в маленький деревенский ресторан. Хозяин посадил гостя за уличный столик. Гость не возражал. А через пару недель узнал, что у заведения резко выросла популярность. Местные прознали, что там обедал иностранец, и восприняли это как показатель хорошей кухни. А белая обезьяна ни о чем не подозревала и просто ела своих крабов. Иногда тебе платят не за то, что ты делаешь. А за то, как ты выглядишь в чужих глазах.</t>
+  </si>
+  <si>
+    <t>29.05.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9263</t>
+  </si>
+  <si>
+    <t>Nespresso для яичницы Знакомьтесь, это E.G.O.R. — Eggs Go On Robot. Загружаешь целые яйца, выбираешь одну из семи программ и время пробуждения, а дальше робот от стартапа Cheffy сам разбивает скорлупу, готовит и прячет осколки во внутренний контейнер. Руки чистые, завтрак горячий, предзаказ уже открыт. Будущее, которое нам обещали: летающие машины и колонии на Марсе. Будущее, которое мы построили: капсульная яйцежарка по имени Егор.</t>
+  </si>
+  <si>
+    <t>28.05.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9262</t>
+  </si>
+  <si>
+    <t>Коротко о том, как должна выглядеть клавиатура настоящего мужчины.</t>
+  </si>
+  <si>
+    <t>28.05.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9261</t>
+  </si>
+  <si>
+    <t>157 тысяч рублей за подъезд в хрущёвке Девушка из Абхазии купила квартиру и решила отремонтировать подъезд — слишком уж тот был убитый, а жить-то хочется по-человечески. Стала снимать — как выбирают материалы, какие проблемы всплывают, как реагируют соседи. Всё как есть. Без сценария. Каждый следующий пост собирал всё больше просмотров и донатов. Со словами «это вам на кофе для крепких нервов» люди переводили деньги в знак поддержки. Так и набежало 157 000 рублей. И самое неожиданное — всё это во ВКонтакте. Там, где аудитория считается наиболее токсичной, рядовой пользователь собрал солидную группу поддержки и, внезапно, деньги. Потому что токсичность — не свойство платформы. Это свойство контента, который платформа исторически продвигала. А теперь вот окстилась и перестраивает рекомендации под оригинальный авторский контент — об этом говорит и недавнее исследование LiveDune. Посмотрим, как это повлияет на культуру общения и долю негатива на платформе. После такого кейса надежда действительно крепнет.</t>
+  </si>
+  <si>
+    <t>28.05.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9260</t>
+  </si>
+  <si>
+    <t>Бизнес через слёзы Весной 2026 года российские бренды открыли новый маркетинговый инструмент — публичную драму выживания. Основатели один за другим выходят в соцсети с признанием об убытках, долгах и сотрудниках, которых не хочется увольнять. Виральность таких публикаций не сравнима с рекламными постами. Как и результаты, которые они уже принесли. Например, после такого обращения бренд Iva Design смог закрыть обязательства перед партнёрами и запустить пошив летней коллекции. А марка Zoe San за три-четыре дня распродажи собрала сумму для уплаты налогов и продолжения работы. Gate31 и Bat Norton результатами не поделились. Как думаете, почему? С брендами основательно поговорил The Blueprint, а мы с вами ещё немного обсудим механику жанра. Она работает не только на топливе жалости и аварийной скидки. В мире, где пользователи видят тысячи рекламных сообщений в день и игнорируют почти все, уязвимость — единственный формат, к которому лимбическая система ещё не успела выработать иммунитет. Баннерная слепота на неё не распространяется. Но уязвимость работает ровно до того момента, пока она остаётся неожиданной. Весна 2026 сделала её жанром — а жанр лимбическая система распознаёт и пропускает мимо так же легко, как пятый баннер с выгодной ипотекой на третьем транспортном. Скоро искренние посты о миллионных убытках будут восприниматься уже не как честность, а как расчётливый приём. Для кого-то это реальная попытка спасти дело. А для кого-то — грамотный прогрев, где топливом работают наши с вами эмоции. Вопрос лишь в одном: как долго вы готовы покупать вещи исключительно из жалости?</t>
+  </si>
+  <si>
+    <t>28.05.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9258</t>
+  </si>
+  <si>
+    <t>Эпоха смыслов Крупные российские компании уловили движение культурного ветра среди соотечественников и активно поддерживают этот интерес. Помимо сердечного порыва есть у такого подхода и другая причина. Реклама «в лоб» отжила свое и больше не цепляет потребителя. Нужны новые крючки, заходы, магниты. Поэтому бренды перестали «продавать товар». Теперь они создают экосистему смыслов, где клиент может не просто потратить деньги, но и получить интеллектуальную и эстетическую ценность. Важно понимать: масштабы продукта и создаваемой вокруг него среды должны соответствовать. Для продажи курса может быть достаточно общего чатика, а вот для крупного девелоперского проекта нужны инструменты помощнее. Недавний пример: 20 мая Донстрой провел культурное мероприятие, посвященное дому-вселенной «Начало» на Пресне. Отойдя от формата скучных презентаций, застройщик показал целый спектакль с участием Ирины Старшенбаум и Юрия Чурсина. Здесь как раз про смыслы: новая точка отсчета, поиск ориентиров и, как итог, выход на новый уровень понимания себя. Очень перекликается с философией дома-вселенной «Начало», где можно будет отбросить в сторону лишние бытовые задачи и сосредоточиться на внутреннем росте.</t>
+  </si>
+  <si>
+    <t>28.05.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9257</t>
+  </si>
+  <si>
+    <t>Обращение к команде Telegram и Павлу Дурову Уже почти месяц существует клон моего канала. Моих подписчиков туда добавляют вручную, без их согласия — сейчас в фейке почти 14 тысяч человек. Вчера всё это включилось в полную силу. От моего имени людям рассылают схемы про инвестиции и крипту, обещают быстрые деньги и зовут написать специалисту в личку. Классический скам — только с моим добрым именем и моим улыбающимся лицом на аватарке. Проблема даже не в самих мошенниках. Они были и будут. Проблема в том, что мои подписчики оставили уже сотни жалоб на этот канал — а реакции нет никакой. Фейк продолжает работать, добавлять людей и разводить их на деньги. @durov, обращаюсь напрямую. Из-за того, что у мошеннической группы нет публичной ссылки (это закрытый чат), ваши автоматические системы ее просто не видят. А модераторы упорно игнорируют массовые жалобы от сотен реальных людей на откровенную кражу моей личности и мошенничество. Прошу команду Telegram обратить на это внимание и заблокировать фейк. А вас, друзья, я прошу о двух вещах. Первое: если вас добавили в тот канал — выйдите и не переходите ни по каким ссылкам, не отправляйте никому денег. Настоящий я никогда не учу зарабатывать на крипте, ничего не продаю и никуда не прошу перевести деньги. Второе: пожалуйтесь на скам напрямую — откройте любое их сообщение, «Пожаловаться» → «Мошенничество». Сотни точечных жалоб на конкретные сообщения работают лучше, чем жалобы на канал целиком. Настоящий «Бескромный» — только здесь. Всё остальное — дешёвая подделка. Безопасный Telegram — это в общих интересах. Давайте его таким и оставим.</t>
+  </si>
+  <si>
+    <t>28.05.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9256</t>
+  </si>
+  <si>
+    <t>Осторожно, контекст Когда хотели сделать уютную вывеску про полезные десерты, а получился портал в кабинет психотерапевта.</t>
+  </si>
+  <si>
+    <t>27.05.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9254</t>
+  </si>
+  <si>
+    <t>Насмотренность не промптится ИИ-художники, ИИ-креаторы, промпт-инженеры — названий много, суть одна. Это люди, которые приходят в нейросети со своей эстетической позицией и экспертизой. Обычный пользователь открывает ChatGPT и пишет «сделай по этой фотографии красивые карточки для маркетплейса». ИИ-художник работает иначе. Он приходит с референсами, насмотренностью и конкретным визуальным языком, который формировался годами до того, как появились нейросети. Он знает, что из двадцати результатов девятнадцать — мусор, и умеет объяснить почему. ИИ в его руках — не автомат с кофе, а усилитель уже существующей оптики. У одних картинка выглядит как слоп. У других — как авторская работа. С характером и позицией. Таких авторов сейчас объединяет проект от Яндекс Маркет «Так видят». Там ИИ-художников сводят с продавцами маркетплейсов: бизнес даёт смыслы, а художник перекладывает их в визуальный образ и реализует через нейросети. Надеюсь, проект бомбанёт. Потому что такие работы создадут новую визуальную конкуренцию на маркетплейсах и избавят витрину от нейромусора. Хотя бы частично.</t>
+  </si>
+  <si>
+    <t>27.05.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9253</t>
+  </si>
+  <si>
+    <t>Не за деньги, а по любви Под вчерашним постом собралась самая честная подборка — без редакции, бюджета и партнёрских ссылок. По нашей с Точка Банком просьбе, люди писали о действительно хороших местах в поддержку предпринимателей, дело которых должно жить. Я не могу не поделиться некоторыми находками оттуда: Волна — магазин винила у Чистых прудов. Наконец-то есть повод сдуть пыль с проигрывателя и поискать новые «блинчики» с чем-то из 80-х. Готча — кофейня на Суворовском в Петербурге. Полюбопытствовал — отзывы в картах подозрительно хороши, точно заеду, когда буду на ПМЭФ. BenFresh — химчистка, ремонт и реставрация обуви. Подойдет для ваших Jimmy Choo. Делюсь Душой — кофейня на Пятницкой. Можете зайти как минимум из-за эмпатичного названия и роскошного авторского кофе. ПавелМоторс — автосервис на Сколковском. Имя в названии бизнеса означает только одно: Павел уверен, что его имя стоит поставить на кон. Остальное — в комментариях к вчерашнему посту. Там кафе, рестораны, сервис доставки правильного питания, даже детский образовательный центр. Там — искренние рекомендации, а не отзывы за скидку. Спасибо команде Точка Банка за такую важную инициативу.</t>
+  </si>
+  <si>
+    <t>27.05.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9252</t>
+  </si>
+  <si>
+    <t>Цветочный Авито Получила букет. Через 10 минут выложила его в запрещённый инстаграм. Через 15 — выставила на аукцион. В Узбекистане это теперь стартап с венчурными инвестициями $50 000 и мобильным приложением. Встречайте Second Bloom — платформа для перепродажи уже подаренных букетов. Живые цветы, бывшие в употреблении чужих чувств, по цене ниже розницы. Над б/у букетами можно смеяться. Но основательница нашла спрос там, где все видели только мусорное ведро. Это и называется предпринимательство.</t>
+  </si>
+  <si>
+    <t>27.05.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9251</t>
+  </si>
+  <si>
+    <t>В интернете заканчиваются люди Мёртвый интернет, о котором говорил CEO Cloudflare Мэтью Принс, всё ближе, чем может показаться. Если уже не здесь. Свежий отчёт The 2026 State of AI Traffic проанализировал прошедший 2025 год и зафиксировал драматическую прогрессию: — трафик от ИИ-агентов взлетел на 7851% — трафик от ИИ-ботов, которые кормят языковые модели контентом вырос на 597% — а весь ИИ-трафик в целом растёт в восемь раз быстрее человеческого И боты точно знают, куда идти. Более 95% всего ИИ-трафика концентрируется в трёх отраслях: — розничной торговле и маркетплейсах — стриминге и медиа — путешествиях и гостиничном бизнесе Именно там люди чаще всего делегируют рутину ИИ-агентам, чтобы выяснить информацию, найти товар дешевле, забронировать отель, купить выгодный авиабилет. Интернет создавался как пространство, где люди говорят с людьми. Теперь это пространство, где машины говорят с машинами о том, что же этим людям нужно.</t>
+  </si>
+  <si>
+    <t>27.05.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9250</t>
+  </si>
+  <si>
+    <t>Как вы защищаетесь от нейросетей Можно бесконечно смотреть на огонь, воду и то, как люди спорят об искусственном интеллекте: гениальный он или переоценённый, спасёт человечество или погубит. А мне стало любопытно посмотреть на эти споры иначе — через психоанализ. Человеческая психика защищается от всего, что её тревожит, и механизмы этой защиты давно описаны. Если приложить их к нейросетям, выясняется неприятное: наши мнения о нейросетях часто вообще не про нейросети. Они про то, что сидит у нас в голове. Отрицание: «меня это не коснётся, мою работу не заменит». Так прячется тревога за собственную компетентность и уникальность. Обесценивание: «это тупой алгоритм, мусор для тех, у кого нет вкуса». Условный ChatGPT переживается как опасный соперник — и его унижают, чтобы вернуть себе ощущение превосходства. Идеализация: «он понимает меня лучше людей, он не осуждает». Человек находит в алгоритме то, чего недополучил от живых, — всегда доступного, покорного и услужливого собеседника. Интеллектуализация: «а есть ли у ИИ сознание, субъект он или нет». Бесконечные умные рассуждения позволяют не чувствовать банального страха и уязвимости. Закономерность видна сразу. И «это всё большой пузырь», и «он лучше людей» — это не правда об ИИ. Это комфортные способы не встречаться с собственной тревогой. Способов защит на самом деле около десяти. О них — и о том, как перестать защищаться и просто жить рядом с технологиями без крайностей — поговорим завтра на терапевтической встрече вместе с Reminder. 0% техно-паники и 100% ясности. Когда: 28 мая, 19:00 Где: лекторий баланс-холла «Место быть», ул. Мясницкая, 24/7, стр. 1 (м. Чистые пруды) Приходите по предварительной регистрации — формат камерный, так что поговорим по душам.</t>
+  </si>
+  <si>
+    <t>27.05.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9249</t>
+  </si>
+  <si>
+    <t>Крах стероидной Олимпиады Идея была дерзкая: разрешить спортсменам любой допинг. Тестостерон, гормон роста, стимуляторы — официально, под присмотром врачей. Организаторы Enhanced Games обещали, что освобождённые от ограничений атлеты сотрут мировые рекорды в порошок. В проект щедро вложились Питер Тиль и Дональд Трамп-младший. 24 мая на арене, построенной прямо на парковке казино Лас-Вегаса, провели первые такие игры. 91% участников кололи тестостерон, 79% — гормон роста, 62% сидели на стимуляторах. Итог всей этой химической мощи: за турнир пал ровно всего один мировой рекорд. Один. В плавании. А дальше началась цепочка сплошных конфузов. Фред Керли, который перед играми грозился стереть с лица земли ямайского бегуна Усэйна Болта, формально стометровку даже выиграл. Вот только пробежал её так, что на обычной Олимпиаде с этим временем финишировал бы восьмым. И вот что важно — выиграл он, выйдя на старт без единого грамма запрещёнки. А вот фармакологические киборги, которые кололись, остались позади. Сильнейший человек планеты Тор Бьёрнссон, «Гора» из «Игры престолов», на препаратах не смог побить даже собственный чистый рекорд в становой тяге. Рынок всё понял за двое суток и акции стероидной Олимпиады рухнули на 52%. Самое ироничное, что реальная бизнес-модель строилась не на рекордах, а на монетизации этих же препаратов для продажи зрителям. Но конечный потребитель оказался прагматичнее инвесторов: он покупает тестостерон ради красивого рельефа к пляжу, а не ради иллюзии сверхчеловеческой скорости. Внезапно оказалось, что химия прекрасно умеет надувать мышечные объёмы. Но мастерство и силу воли не взломать стероидами.</t>
+  </si>
+  <si>
+    <t>26.05.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9248</t>
+  </si>
+  <si>
+    <t>Россиянка зашла на рядовой школьный концерт в Нью-Йорке — а попала на коллективный портрет российского малого бизнеса к середине рабочей недели. Как же они чувствуют, а.</t>
+  </si>
+  <si>
+    <t>26.05.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9247</t>
+  </si>
+  <si>
+    <t>День предпринимателя, отца, мужа и автора блога ☑️ 7:00 — 9:00 — мониторинг горячих новостей и написание текстов в канал или комментарии для СМИ. ☑️ 10:00 — 11:30 — прогулка с дочкой и псом, а параллельно зум-встречи в полевом режиме. ☑️ 11:30 — 19:00 — операционная работа и управление агентством, консалтинг клиентов, подготовка к выступлениям и сами выступления / дискуссии / круглые столы. ☑️ 19:00 — 21:00 — прогулка с собакой и звонки со всеми, кто ждал меня целый день, пока я где-нибудь выступал или пропадал. ☑️ 21:00 — 23:00 — мониторинг вечерних новостей и написание текстов в канал или для СМИ. Примерно так выглядит моя рутина. А в перерывах между делами важно оставаться хорошим мужем и отцом: прогулка с коляской — это ещё не родительство, а сон в одной кровати — не супружество. Каждый день предпринимателя — это жонглирование минутами. Сервис для предпринимателей Рег.решения от Рег.ру отлично это понимает. И помогает нам немного отпустить ситуацию. В честь праздника для нас собрали один день владельца бизнеса в формате 24-часового календаря, в который спрятали полезные подарки: — гайды — эфиры с экспертами — личный опыт предпринимателей — бонусы от Рег.решений — стильные заставки, аватарки для отпуска, плейлист и подборку фильмов. Приятно, когда твоё «на связи 24/7» становится поводом для подарков, а не для нервного тика. С праздником, коллеги!</t>
+  </si>
+  <si>
+    <t>26.05.26 12:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9246</t>
+  </si>
+  <si>
+    <t>Окно найма захлопывается Коротко о ситуации на рынке труда: прямо сейчас из точек А и В одновременно навстречу друг другу на скорости 200 км/ч мчатся две тенденции. С одной стороны — зумеры: накидывают себе лишних лет опыта и ускоренно растят экспертность, которую не заменит ChatGPT. С другой — миллениалы, которые молодятся в резюме, стирают весь опыт до 2016, выпячивают ИИ-грамотность, гибкость и понимание модных трендов. Просто оба участника пытаются проскочить в возрастное окно найма. Которое сужается теперь уже с двух сторон: ИИ-заменой джунов → ← предрассудками о людях старше сорока. Всё это преимущественно о западном рынке. Ждёт ли нас в России та же участь — вопрос спорный. Отчёт hh за первый квартал 2026 года показал, что наиболее популярная возрастная группа на рынке труда — от 19 до 40 лет. — Женщины 19–30 лет: 5,3 млн приглашений — Женщины 31–40 лет: 4 млн приглашений — Мужчины 19–30 и 31–40 лет: по 3,4 млн приглашений в каждой группе На полях российского топ-менеджмента пока без особых изменений: — 47% компаний предпочитают кандидатов 45–55 лет — 39% нанимают кандидатов в диапазоне 35–45 лет — 14% игнорируют возраст вовсе Наше окно явно шире — можно входить без уколов ботокса в резюме. Пока ещё.</t>
+  </si>
+  <si>
+    <t>26.05.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9241</t>
+  </si>
+  <si>
+    <t>Эпоха чужого вкуса Мы окончательно устали принимать решения. Музыкальные стриминговые сервисы выбирают, под какое настроение нам возвращаться домой. Netflix — как убить субботний вечер. Соцсети — с кем смеяться, на кого равняться, о чём тревожиться. И вот теперь алгоритмы добрались до самого человеческого — вкуса. В мае 2026 года в Scientific Reports выяснили, рекомендательные системы буквально атрофируют нашу способность формировать независимый визуальный язык. Мы добровольно становимся заложниками уютной ленты «вам может понравиться». Эту тему блестяще препарировали в свежем выпуске подкаста «Мода – off the record» от Lamoda. Получился редкий разговор, где вместо привычного техно-гипноза про «нейросети изменят мир» обсуждают, что именно происходит, когда алгоритм узнаёт нас слишком близко. За микрофоном отличный состав: • Ольга Циос — управляющий директор по маркетингу Lamoda • Алексей Парфун — мой партнёр, консультант по AI‑трансформации бизнеса, вице-президент АКАР • Денис Паршин — руководитель Центра машинного обучения и персонализации в Сбере Редкий случай, когда разговор про искусственный интеллект оказывается не про технологии. А про нас. Слушаем здесь: VK | YouTube | Яндекс Музыка | Apple Podcasts</t>
+  </si>
+  <si>
+    <t>26.05.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9240</t>
+  </si>
+  <si>
+    <t>Женщины больше не ждут Детская фотография, эссе о жизненных ценностях и голосовое сообщение. Так теперь зачастую выглядит выбор отца для будущего ребёнка — в каталоге доноров. Потому что женщины устали ждать того самого и начали действовать — спрос на ЭКО и искусственную инсеминацию в России вырос на 40–50% по данным СМИ. Портрет таких женщин весьма привлекателен: финансово независимая дама за тридцать, у которой есть жильё, хорошая удалённая работа и психотерапевт. Она устала ждать благоприятных обстоятельств — и начала их создавать. Решение сложное и дорогостоящее. Но абсолютно закономерное. На каждые 10 браков в России приходится около 8 разводов. В 2024 году мы впервые заняли третье место в мире по этому показателю. ВЦИОМ добавляет: за 15 лет доля россиян, убеждённых в необходимости главы семьи, рухнула с 58 до 29%. А что думает наука: нужно ли мальчикам отцовское плечо, чтобы вырасти мужчиной? Учёные Даремского университета в 2017 году проверили: маскулинность у мужчин не связана с отсутствием отца — значимой корреляции здесь нет. Кстати, ваш непокорный слуга вырос без отца. Насколько нормальным человеком получился — судить вам, но кажется, обошлось. Долгосрочные наблюдения за сотнями семей также показывают, что структура семьи влияет на развитие детей меньше, чем качество отношений внутри неё. Соло-материнство — это совсем не про то, что мужчины больше не нужны. Это просто переход от модели стартапа на двоих к формату соло-фаундера. Потому что ждать надежного кофаундера иногда выходит слишком дорого.</t>
+  </si>
+  <si>
+    <t>26.05.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9239</t>
+  </si>
+  <si>
+    <t>Как не потерять бизнес Есть такие места, в которые я хожу годами. В этих местах тоже есть места — мой столик, моё парковочное место, моё «вам как обычно?» Например, в кинотеатре Пионер мы с Олей с первого свидания и по сей день занимаем пятое и шестое кресло в четвёртом ряду. В ресторане Терра у нас хотя бы раз в месяц случаются сырники из рикотты. В автосервисе Zimwerk «мой» механик всегда найдёт для меня время, даже если вопрос пустяковый. Недавно в семейную рутину пришёл Читерс, потому что мы ЗОЖники, которые обожают бургеры. А там они диетические. А маникюром и причёской нашей корги Буси занимаются грумеры из Businka. Как мы выбрали именно этот салон, нужно объяснять? Это не подборка личных рекомендаций, а пазлы моей жизни. Сегодня, по дружеской инициативе команды Точка Банка, я решил рассказать о своих любимых местах, потому что на дворе День предпринимателя. И мне важно, чтобы для этих мест он стал не последним. Чтобы в кассе хороших заведений не заканчивались деньги, мы с Точка Банком решили возродить культуру искренних рекомендаций того, что по-настоящему любо. Давайте прямо сейчас поздравим в комментариях предпринимателей не просто словом, а честным советом. Напишите одно или несколько любимых локальных мест в своём городе, которые вы хотели бы поддержать. Отметьте, дайте ссылку на карты, напишите небольшую рецензию. И посетите не только сегодня, но и в любое другое время. Потому что хороший бизнес закрывается не от налогов, а от пустых столиков. Давайте сделаем этот День предпринимателя не последним для любимого бизнеса!</t>
+  </si>
+  <si>
+    <t>26.05.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9238</t>
+  </si>
+  <si>
+    <t>С Днём предпринимателя, коллеги. Пусть всё, что случилось, хотя бы задним числом выглядит как продуманная стратегия.</t>
+  </si>
+  <si>
+    <t>25.05.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9237</t>
+  </si>
+  <si>
+    <t>Время новой профессии пришло В начале нулевых в американских компаниях появилась обязательная юридически ответственная позиция — CFO (финансовый директор). До этого момента финансами преимущественно занимался кто-то из топов. Примерно тогда же данные окончательно превратились в актив, и рынок породил CDO (директора по данным).  Теперь настало время новой должности. Догадываетесь, какой? Сегодня более 70% российских компаний используют нейросети. Но большинство — фрагментарно: один отдел автоматизирует взаимодействие с клиентами, другой — генерирует картинки, третий — отчёты. В таком формате ИИ остается набором инструментов. При этом, по оценкам, к 2030 году экономический эффект от технологии составит до 12,8 трлн рублей. И большего успеха добьются те, кто выстроит системную интеграцию ИИ в бизнес. Для этого  компаниям нужны эксперты со специальными знаниями и навыками — CAIO (директора по ИИ). Готовить таких директоров в России уже начинают. Появилась образовательная программа для ИТ-руководителей, созданная Школой управления «Сколково», Яндексом и Университетом ИТМО. Участники разработают стратегии по внедрению ИИ — с дорожной картой, финмоделью и архитектурой решений. Яндекс в этой истории обеспечит инфраструктуру и доступ к Yandex AI Studio — чтобы студенты строили работающих ИИ-агентов под свои задачи. Уже через год на вопрос «кто у вас отвечает за ИИ» будет неловко отвечать «ну, мы все понемногу».</t>
+  </si>
+  <si>
+    <t>25.05.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9236</t>
+  </si>
+  <si>
+    <t>У кого учиться личным границам в 2026 году Судя по свежему опросу SuperJob, все мы — безнадёжные заложники своих телефонов. 63% сотрудников покорно отвечают на звонки начальника по вечерам, в выходные и даже из шезлонга в Сочи. Причём чем выше доход, тем меньше шансов на цифровой детокс: в сегменте от 150 тысяч рублей на связи остаются уже 67%. Прибавку к зарплате как будто молча доукомплектовали пунктом «доступен 24/7». Самые безотказные — логисты (79%), главбухи (72%) и продажники (71%). Но знаете, кто познал дзен? Дизайнеры. Достучаться до этих ребят вне графика почти нереально — лишь 28% готовы прервать вечер ради правок или очередной просьбы поиграть со шрифтами. И это вызывает исключительно уважение, потому что выживать в турбулентности можно только так. Выключайте рабочие чаты, коллеги. Завтра всё равно наступит.</t>
+  </si>
+  <si>
+    <t>25.05.26 10:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9235</t>
+  </si>
+  <si>
+    <t>Как ИИ поджаривает ваш мозг Три инструмента — этого более чем достаточно для нормальной продуктивности. А вот четыре и больше нейросети одновременно просто поджарят вам мозг. Это не мои домыслы, а исследование команды BCG и Калифорнийского университета. Они опросили 1488 сотрудников американских корпораций и обнаружили феномен «AI brain fry» — поджаренный нейросетью мозг. Это острая когнитивная перегрузка от постоянного взаимодействия с ИИ — проверки выводов, корректировки результатов и принятия решений по тому, что выдала модель. Важно понимать: теперь мы все — менеджеры синтетических подчинённых. А у руководителя с 6 агентами в подчинении голова к вечеру гудит не меньше, чем у тех, кто работает руками. Поэтому, коллеги, рекомендую простое: сначала расставить приоритеты по направлениям автоматизации, а потом подобрать к ним наиболее сильные модели. Моя персональная ИИ-архитектура в 2026 опирается на трёх китов: Claude Opus 4.7 — креативный второй пилот и рабочая лошадь. Моё главное открытие — функция Skills: зашиваешь свои навыки и процессы один раз и больше не прыгаешь между десятком кастомных GPTs. И, конечно же, вайбкодинг — это просто космос. Gemini 3.5 — для стратегии, фактчекинга и логических задач. Там, где другие дают поверхностный ответ, он закапывается в тему и строит сложные цепочки. Сейчас, на мой взгляд, лучшая модель для работы с текстом. NotebookLM — мой аналитический центр. Скармливаешь десяток PDF, отчётов или книг — получаешь чистую выжимку сути, не тратя часы на изучение. Бонусом отмечу любимый Manus — его держу чуть в стороне от основных трёх, чтобы как раз не поджарить себе мозг. Это не чат-бот, а автономный агент: сам ходит по сети, ищет, создаёт шикарные презентации и тянет комплексные цепочки задач, пока я пью свой флэт уайт на коровьем молоке. Авторы исследования пришли к выводу, что успех ИИ-трансформации определяется тем, насколько грамотно вы организовали работу людей. И свою тоже — дополняю я исследователей.</t>
+  </si>
+  <si>
+    <t>25.05.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9234</t>
+  </si>
+  <si>
+    <t>Планирование как новая роскошь «КоммерсантЪ» на днях зафиксировал то, что 90% предпринимателей и так чувствуют кожей: горизонт планирования у бизнеса драматически сжался до одного месяца. Не год, не квартал — месяц. Дальше только туман. Расходы растут, привычные каналы продвижения ломаются, неопределённость стала фоновым шумом. Вместо стратегий масштабирования мы теперь обсуждаем, как бы сохранить проекты и команду. Но есть разница между тем, чтобы пережидать шторм, и тем, чтобы научиться идти под парусом. 27 мая в 16:00 я выступаю на онлайн-конференции «Основатели Онлайн» при поддержке Т-Бизнес с темой «Инструкция к будущему: четыре правила основателя в эпоху ИИ». Я расскажу, что происходит с вниманием, охватом и доверием в 2026, что делать, когда одного ChatGPT уже мало, как снять FOMO и куда вкладывать внимание, а что спокойно игнорировать. И главное — как строить вдолгую, когда все вокруг планируют только на месяц. Рядом в эфире — Борис Зарьков, Наталья Шик, Денис Кутергин, Ольга Паскина и другие основатели, чей бизнес растёт вопреки любой турбулентности. Регистрация бесплатная по ссылке. В 2026 рынок заберут те, кто сможет позволить себе роскошь думать дальше тридцати дней. До встречи в эфире.</t>
+  </si>
+  <si>
+    <t>25.05.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9233</t>
+  </si>
+  <si>
+    <t>Терапевтическая минутка на случай, если в этот понедельник у вас всё валится из рук. «Спартак» вырвал Кубок России у «Краснодара» по пенальти, чтобы Пабло Солари просто случайно разбил его прямо на праздновании. Перешлите коллеге, который сегодня уже успел накосячить.</t>
+  </si>
+  <si>
+    <t>25.05.26 04:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9232</t>
+  </si>
+  <si>
+    <t>Раньше мир держался на трёх китах. В 2026 рабочая неделя держится всего на двух — один будит, второй спасает от увольнения.</t>
+  </si>
+  <si>
+    <t>24.05.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9231</t>
+  </si>
+  <si>
+    <t>Как вице-президент SAP пустился во все тяжкие ради LEGO Воскресный вечер — лучшее время для странных историй о людях, которые имели почти всё, но решили проверить, можно ли разрушить свою жизнь. В 2012 году 47-летний Томас Лангенбах был вице-президентом SAP Labs в Кремниевой долине. Хорошая должность, роскошный дом в Сан-Карлосе, семья, деньги, уважение коллег и, казалось бы, безобидная страсть к конструкторам LEGO. Дальше что-то пошло не так. Человек, который мог скупать самые дорогие наборы пачками, придумал кое-что поинтереснее. Он печатал дома поддельные штрихкоды, приходил в магазин Target, находил самые дорогие наборы и заклеивал родной штрих-код своим. На кассе коробка Star Wars за $279 честно пробивалась как за $49. А дальше Томас пустился во все тяжкие. За год Лангенбах перепродал на eBay больше двух тысяч наборов, заработав на перепродаже около 30 тысяч долларов сверху. Для топ-менеджера SAP это были просто смешные деньги. Дело было и не в них вовсе — а в азарте обыграть систему. Система азарт не оценила. Служба безопасности Target заметила, что странный мужчина в солидном костюме методично переклеивает наклейки на детских игрушках. За ним проследили и взяли с поличным, а в машине нашли ещё 32 готовых фальшивых штрихкода. На допросе Томас пытался отмазаться тем, что нашёл на YouTube ролик про поддельные штрихкоды и просто из любопытства проверял, сработает ли. Камеры по всем магазинам с любопытством не согласились. К сентябрю 2012 его уволили из SAP. Репутация была уничтожена, особняк позже ушёл за долги, а сам он тихонько исчез с радаров. Человек, у которого было всё, разрушил это ради скидки на игрушки, которые мог купить не глядя. Иногда самое дорогое, что мы теряем — это здравый смысл. Покажите эту историю тому самому коллеге, кто слишком любит элегантные схемы.</t>
+  </si>
+  <si>
+    <t>24.05.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9230</t>
+  </si>
+  <si>
+    <t>Второе высшее по YouTube Торстейн Веблен ввёл термин показное потребление ещё в 1899 году. Он тогда описывал богачей, покупавших дорогие вещи не потому, что они им нужны, а потому, что сигнализируют о статусе. Прошло 127 лет. Показное потребление ушло в массы — прямиком в нишу интеллектуальных продуктов. В том числе поэтому Лекс Фридман с его четырёхчасовыми разговорами о математической бесконечности и ядерной физике собрал почти 5 миллионов подписчиков на YouTube. Huberman Lab — подкаст профессора нейробиологии Стэнфорда Эндрю Губермана — занял 9-е место в американском рейтинге подкастов Apple по итогам 2025 года. Около 51% пользователей приходят на YouTube с образовательным запросом. Так в беспорядочной насмотренности рождаются интеллектуалы, гордящиеся своей учёностью. Совсем как когда-то гордились костюмом за пару тысяч долларов. Я не против любознательности. Но важно понимать, что между «я слушал четыре часа про квантовую механику, пока мыл посуду» и «я понял квантовую механику» лежит примерно вся квантовая механика.</t>
+  </si>
+  <si>
+    <t>24.05.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9226</t>
+  </si>
+  <si>
+    <t>Главный тренд 2026 — игнорировать тренды Только вернулся с городского фестиваль Тех-Френдли Викенд в рамках конференции ЦИПР, где стильные коллеги из Rendez-Vous собрали шикарный паблик-ток про будущее моды, брендов и технологий. Раз уж тема модная, то и меня тоже собрали в классный лук от бренда Maison David. Спешу поделиться самым сочным из того, что успел там наговорить. Гнаться за трендами больше нет смысла. Пока вы собираете коллаборацию с очередным сиюминутным трендом, поезд уже ушёл — короткие тренды сгорают быстрее, чем вы успеваете их поймать. Поэтому самое разумное в 2026 году — перестать их догонять и начать создавать вещи вне времени. ИИ эту проблему только ускоряет. Он гениально анализирует прошлое: есть платформы вроде французской Heuritech, которые с вероятностью 91% предскажут, что очередной бежевый тренч купят. Но ни один алгоритм не сделает из этого тренча культурный феномен своей эпохи. Искусственный интеллект как расчётливый бухгалтер: великолепен в масс-маркете, но совершенно бесполезен там, где нужен мощный нарратив. Потому что всё по-настоящему культовое рождается на разломе старой парадигмы. Crocs из вспененной резины в 2004, сумка Birkin — это всё смелый риск и интуиция. А именно рисковать и ошибаться нейросеть не умеет — она выдаёт безопасный симулякр из того, что уже было. Отсюда вытекает «эффект Pinterest». Нас окружают похожие тексты, картинки, одинаковая вёрстка. Я называю это эффектом Pinterest — когда всё на свете начинает выглядеть одинаково. Краткосрочно нейросеть делает вас продуктивнее. В долгую — незаметно стирает в один шаблон. Отдельно я поспорил с культом автоматизации. Свежее исследование говорит, что люди в погоне за автоматизацией тратят на неё столько же времени, сколько на саму работу. Порочный круг. А самые прорывные идеи, как ни странно, по-прежнему приходят от аналоговых людей — тех, кто живёт вне инфошума и может подсветить решение с ракурса, до которого не доберётся ни один ChatGPT или Claude. И напоследок простой тест на силу бренда. Уберите скидки и назовите причину, по которой у вас стоит покупать. На этом вопросе отваливается 90% рынка. В 2026 выживают те бренды, за которыми есть смысл, история и лояльное сообщество, — а согласно свежему исследованию Edelman Trust, 80% людей сегодня хотят покупать «у своих». Тренды приходят и горят. Остаётся то, что сделано вне времени.</t>
+  </si>
+  <si>
+    <t>24.05.26 06:20</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9225</t>
+  </si>
+  <si>
+    <t>Штанга вместо таблеток Минутка воскресной мотивации. В 2016 году канадке Джоан Макдональд было 70 лет, и набор был стандартный для этого возраста: давление, артрит, горсть таблеток по утрам и одышка на лестнице. Врач предлагал просто увеличить дозировку. Дочь предложила другое — пойти в зал. Сегодня Джоан восемьдесят, она жмёт ногами больше ста килограммов, давно живёт без таблеток и ведёт блог в запрещённом Instagram, на который подписаны почти два миллиона человек. Но меня вдохновляет даже не жим штанги. Я максимально разделяю идею, которую она транслирует начинающим: Не ждите подходящего момента и прилива сил — его не будет. Уверенность приходит не до действия, а после. Вам не нужны изнурительные тренировки — важно просто прийти сегодня, сделать пару повторов и вернуться завтра. А «уже поздно» — это не более чем удобная отговорка остаться там, где вы есть. Джоан было семьдесят, когда она перестала рассказывать себе историю про «поздно». У нас с вами, кажется, ещё есть время.</t>
+  </si>
+  <si>
+    <t>23.05.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9224</t>
+  </si>
+  <si>
+    <t>Выживут только добрейшие В 1864 году английский социолог Герберт Спенсер прочитал Дарвина и сделал то, что делают с хорошими идеями плохие люди: подогнал их под себя. Фраза «выживание сильнейших» на самом деле принадлежит Спенсеру. Сам же Дарвин термин «борьба за существование» отдельно пояснил — он имеет в виду «взаимозависимость одного существа от другого», а не войну. В «Происхождении человека» он подчеркнул, что сочувствие — это фундаментальная эволюционная сила. Те сообщества, в которых больше всего сочувствующих членов, процветают лучше всего. Спенсеру был нужен другой Дарвин. Который подтвердил бы его псевдонаучное обоснование экономического неравенства: • Бедные бедны потому, что слабы. • Богатые богаты — потому что сильны. • Колониализм — эволюция в действии. • Социальная иерархия — не продукт власти и насилия, а результат естественного отбора. Это называется «социальный дарвинизм». И Дарвин к нему никакого отношения не имеет. При этом сообщность и кооперативный подход пронизывают всё наше существо. Начиная с самой клетки. 1,5 миллиарда лет назад одна бактерия поглотила другую — и не переварила. Вместо этого они договорились, что поглощённая производит энергию, поглощающая обеспечивает защиту и питание. Эта сделка породила митохондрию. Эту же идею подтверждает теория игр. Эксперимент показал, что наиболее выгодное решение «дилеммы заключённого» строится на сотрудничестве, а не предательстве. Этим же законам подчиняется природа. Например, деревья обмениваются питательными веществами через подземные грибковые сети — они кормят конкурентов, а не уничтожают. Конкуренция никогда не была единственным двигателем жизни. Лишь главным драйвером промышленного капитализма.</t>
+  </si>
+  <si>
+    <t>23.05.26 09:51</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9223</t>
+  </si>
+  <si>
+    <t>Полезные калории для мозга «Правила Жизни» заглянули на мою книжную полку и опубликовали названия с некоторых корешков. Я только за — чем больше хороших людей их прочитает, тем более интересные беседы меня ждут. Получилась подборка из пяти книг. И ни единой — про продуктивность и утренние ритуалы успешных людей. Загибаем пальцы: Деннис Гловер — «Фабрика-19» Австралиец Гловер построил роман как зеркало «1984»: не 1984-й, а 1948-й. Эксцентричный миллиардер строит в Хобарте закрытый город, где время остановилось до интернета, и зовет туда всех, чьи профессии стерли Amazon и Uber, — книга так и посвящена, «всем Ненужным». Я зарабатываю на той самой экономике внимания, от которой они бегут, поэтому финал и не отпускает: ностальгия здесь не выход, а просто клетка попросторнее. Дмитрий Николаев — «Креативные засранцы» Дебютная книга моего друга и креативного директора BBDO — не про управление командой и не про фреймворки генерации идей, а про то, как устроена голова придумывающего человека: про право на скуку, на грусть, на то, чтобы не фонтанировать по запросу. На моем курсе в ВШЭ студенты часто спрашивают, как не перегореть, — теперь буду просто давать им эту книгу. Там честнее, чем в любом моем ответе. Ги Дебор — «Общество спектакля» 1967 год: французский философ пишет, что реальность вытесняется образами, а жизнь превращается в непрерывное представление. Я перечитал его в контексте того, что сейчас творят AI-контент и инфлюенс-маркетинг, и не сразу поверил: Дебор описал TikTok и AI-аватаров за полвека до того, как они стали бытом. Если работаете в медиа — это не книга, а диагноз индустрии, в которой мы все живем. Джон Сибрук — «Nobrow. Культура маркетинга. Маркетинг культуры» Колумнист New Yorker Сибрук еще в 2000-м описал, как рухнула граница между высоким и массовым — почему сегодня Supreme и Толстой стоят на одной полке без всякого противоречия. Отсюда понятно, как вирусный мем становится культурным высказыванием эпохи, а арт-директор агентства — фигурой важнее иного музейного куратора. Книга для тех, кто работает на стыке культуры и коммерции и устал чувствовать себя самозванцем. Алексей Соловьев — «Эпоха выгорающих супергероев» Соловьев описывает, как мы все стали «предпринимателями самих себя»: даже на наемной работе превращаем каждую минуту в инвестицию в улучшенную версию себя. Выгорание из диагноза стало пропуском в клуб успешных — раз вымотан, значит, стараешься, — а work-life balance оказывается фикцией: телефон не выключается, полезным надо быть круглосуточно. Маленькая терапевтическая книга на пару вечеров, которая аккуратно снимает с тебя геройский плащ. Читайте хорошие книги, замедляйтесь и разрешите себе быть неэффективным хотя бы сегодня.</t>
+  </si>
+  <si>
+    <t>23.05.26 06:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9222</t>
+  </si>
+  <si>
+    <t>Отоспимся на том свете Так любил говорить мой дед — он вставал затемно и считал долгий сон роскошью для бездельников и слабаков. Наука с дедом вежливо не соглашается. В Nature Communications вышло исследование на 85 тысячах британцев, которые неделю носили трекеры сна. Оказалось, если после недосыпа отоспаться уже следующей ночью, риск ранней смерти остаётся таким же, как у тех, кто спит нормально каждый день. Расплачиваются здоровьем не те, кто иногда недоспал, а те, кто недосыпает систематически и никогда это не компенсирует. У них смертность за восемь лет наблюдений выше на 15%. А у тех, кто хронически недосыпает сильно, — почти на 42%. Любопытная деталь: люди восполняли сон не в выходные, как принято думать, а уже на следующую будничную ночь. Так что отсыпаться можно и нужно. Только авторы предупреждают, что схема «сплю пять часов всю неделю, отосплюсь в субботу» не работает — долг надо гасить сразу, а не копить до выходных. Дед, проживший 98 лет на коротком сне, сказал бы, что всё это глупости. Nature Communications осторожно рекомендует отоспаться прямо сейчас. Расскажите тому самому другу, который вечно берет здоровье в ипотеку.</t>
+  </si>
+  <si>
+    <t>22.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9218</t>
+  </si>
+  <si>
+    <t>12 шагов к визионерству Словом «визионер» сейчас называют всех, кто уверенно говорит про будущее в кадре с хорошо поставленным светом. Но между тем, кто харизматично рассуждает о трендах, и тем, кто переводит их в стратегию, — пропасть. И пролегает она там, где начинается работа с информацией. Мой добрый друг и главред «РБК Стиль» Женя Тихонович проявил визионерское чутьё и пригласил меня в майский спецвыпуск «РБК Визионеры» — разложить само визионерство на конкретные инструменты. В моей системе мышления их 12 — каждая с фильтр-вопросом и примером из реального бизнеса. Считайте, это 12 шагов через пропасть между визионерством в кадре и визионерством в деле. Потому что будущее не угадывают. Его методично собирают.</t>
+  </si>
+  <si>
+    <t>22.05.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9208</t>
+  </si>
+  <si>
+    <t>БигМак на стекле сканера Французский филиал «Вкусно — и точка» запустил рекламную кампанию Office Delivery. Фотостудией под съемку стал офисный сканер. Бургеры, наггетсы и картошку положили на стекло, отсканировали и отправили ксерокопии на почту 235 000 офисных сотрудников. А всё потому, что креативное агентство TBWA\Paris заметило: больше 30% обедов во Франции люди едят прямо на рабочем месте. Но вся реклама доставки почему-то уходила в домашние каналы. Теперь же McDonald's просто зашёл туда, где люди на самом деле голодные. В рабочую почту.</t>
+  </si>
+  <si>
+    <t>22.05.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9207</t>
+  </si>
+  <si>
+    <t>Умные слова для глупых людей Наш синергетический взгляд на идейное лидерство гарантирует избежание репутационных дефицитов. Звучит убедительно? Примерно такие фразы — бессодержательные, но убедительно звучащие — когнитивный психолог Шейн Литтрелл использовал в своём исследовании более 1000 офисных сотрудников. Он попросил людей оценить «деловую мудрость» этих предложений — вперемешку с реальными цитатами CEO из Fortune 500. Многие не почувствовали разницы. Более того: те, кто охотнее соглашался с корпоративной тарабарщиной, показали заметно более низкие результаты в тестах на аналитическое мышление и здравый смысл. И те же самые люди были больше всех довольны работой, а своих руководителей считали «харизматичными» и «визионерскими». Так и замыкается петля. Сотрудники, восприимчивые к чуши, продвигают руководителей, говорящих чушь. Руководители, говорящие чушь, нанимают сотрудников, восприимчивых к чуши. Перешлите тому самому коллеге, который уже третий месяц пытается оптимизировать флоу, пушить таски и фасилитировать консёрны.</t>
+  </si>
+  <si>
+    <t>22.05.26 05:47</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9206</t>
+  </si>
+  <si>
+    <t>Пятидневка делает нас толще Звучит как идеальная пятничная отмазка, но это официальный вывод свежего исследования, представленного на Европейском конгрессе по ожирению. Учёные сравнили рабочие часы в 33 странах за последние 30 лет и нашли жёсткую закономерность: США, Мексика и Колумбия с самыми длинными рабочими неделями предсказуемо оказались лидерами по лишнему весу трудяг. Правило работает и в обратную сторону: сокращение рабочих часов всего на 1% связано со снижением уровня ожирения на 0,16%. Механизм простой и до боли знакомый. Когда пашешь по десять часов, не остаётся сил ни на спорт, ни на готовку, ни на сон. Стресс гонит кортизол, кортизол запасает жир, а ужин превращается в то, что быстрее разогреть. Учёные честно оговариваются, что это корреляция, а не приговор — на вес влияет и доход, и десяток других факторов. Но один вывод авторы формулируют прямо: классическому графику «с 9 до 5» уже около 100 лет, и он безнадёжно устарел. Один из выходов — сокращение рабочей недели и переход на четырёхдневку. Так что если диета не работает — возможно, дело не в тарелке. Просто пришло время переслать этот пост руководителю.</t>
+  </si>
+  <si>
+    <t>21.05.26 18:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9205</t>
+  </si>
+  <si>
+    <t>Бренд — это религия В октябре 2012 года 43-летний Феликс Баумгартнер спрыгнул с края капсулы в 39 километрах над землёй. Падая, Баумгартнер преодолел скорость звука — 1357 км/ч. За прыжком наблюдали более 8 миллионов человек. В этот момент на комбинезоне Феликса был только один логотип — два красных быка на жёлтом круге. Мифология — прабабушка религии — назвала бы это «Испытанием героя». Бренд-стратеги используют более скучное «спецпроект». Но суть одна. Создание сильного бренда — это натуральное мифотворчество. Теории заговора, культовые движения и бренд-архитектура строятся по одному каркасу. Метанарратив У сильного мифа, как и бренда, есть смысловое ядро. У Red Bull это взлёт над ограничениями. Он «окрыляет» своих адептов, давая им выйти за пределы собственных лимитов. Символика Любому мифу нужны визуальные законы, маркеры и образы. Или по-нашему, брендбук. Герой и враг Миф требует конфликта. Последователь Red Bull — смельчак, берущий высоту. Его враг — обыденность и гравитация рутины. Тайное знание Сильные бренды создают ощущение эксклюзивности. Окрылённые Red Bull — экстремалы, смелостью которых восхищаются. Попасть в их число очень сложно. Но можно приблизиться — конечно же, через продукт. Картина мира Финальный шаг — оплести мир своего последователя со всех сторон. То есть выстроить экосистему. Это стандартная практика бренд-коммуникаций. Разница между лояльным покупателем и адептом большой идеи в том, на что они готовы во имя мифа, которому служат. Кредиты, членские взносы, крестовые походы — или, может быть, свободное падение из стратосферы?</t>
+  </si>
+  <si>
+    <t>21.05.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9204</t>
+  </si>
+  <si>
+    <t>Выживут только добрейшие В 1864 году английский социолог Герберт Спенсер прочитал Дарвина и сделал то, что делают с хорошими идеями плохие люди: подогнал их под себя. Фраза «выживание сильнейших» на самом деле принадлежит Спенсеру. Сам же Дарвин термин «борьба за существование» отдельно пояснил — он имеет в виду «взаимозависимость одного существа от другого», а не войну. В «Происхождении человека» он подчеркнул: сочувствие — фундаментальная эволюционная сила. Те сообщества, в которых больше всего сочувствующих членов, процветают лучше всего. Спенсеру был нужен другой Дарвин. Который подтвердил бы его псевдонаучное обоснование экономического неравенства. • Бедные бедны потому, что слабы. • Богатые богаты — потому что сильны. • Колониализм — эволюция в действии. • Социальная иерархия — не продукт власти и насилия, а результат естественного отбора. Это называется «социальный дарвинизм». И Дарвин к нему никакого отношения не имеет. При этом сообщность и кооперативный подход пронизывают всё наше существо. Начиная с самой клетки. 1,5 миллиарда лет назад одна бактерия поглотила другую — и не переварила. Вместо этого они договорились: поглощённая производит энергию, поглощающая обеспечивает защиту и питание. Эта сделка породила митохондрию. Эту же идею подтверждает теория игр. Эксперимент показал, что наиболее выгодное решение «дилеммы заключённого» строится на сотрудничестве, а не предательстве. Этим же законам подчиняется природа. Например, деревья обмениваются питательными веществами через подземные грибковые сети — они кормят конкурентов, а не уничтожают. Конкуренция никогда не была единственным двигателем жизни. Лишь главным условием промышленного капитализма.</t>
+  </si>
+  <si>
+    <t>21.05.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9203</t>
+  </si>
+  <si>
+    <t>Афиша Бескромного Конец мая. Все переходят в режим «дача, шашлык, отключить уведомления». Ваш непокорный слуга переходит в режим «Нижний, Москва, Питер, Сочи». Рассказываю, где меня искать в ближайшие три недели: 📍22 мая, Нижний Новгород, Тех-Френдли Викенд В 16:00 на дискуссии Rendez-Vous обсудим с экспертами жизненный цикл товаров нового поколения. А в 19:00 я проведу лекцию «Инструкция к будущему». Регистрация на сайте конференции. 📍23 мая, Москва, Фестиваль «Рассказывая истории» В 15:30 ждите меня на паблик-презентации МАКС.Конф. Это большой экспертный форум о бизнесе на неалгоритмичных платформах. Только реальные кейсы, никаких пресс-релизов. Открытое мероприятие, регистрация здесь. 📍26 мая, Москва, Неделя предпринимательства Москвы В 16:35 дам интервью на главной сцене про AI и цифровые инструменты для малого бизнеса. А в 17:50 проведу разбор кейсов от предпринимателей в зале «Физика». Мероприятие открытое, но не забудьте зарегистрироваться. 📍27 мая, онлайн Ждите меня на бесплатной бизнес-конференции «Основатели». Но сначала зарегистрируйтесь по ссылке. 📍28 мая, Москва, Frank Private Banking Award 2026 В 11:15 приходите к нам на дискуссию «От экономики впечатлений к экономике доверия». Обсудим, нужно ли искать подход к молодым наследникам или лучше сохранять фокус на интересах владельцев капитала. Регистрация на сайте. 📍28 мая, Москва, Reminder × «Место быть» В 19:00 того же дня приходите послушать паблик-ток «Вайбливинг: как жить с AI без FOMO и отрицания». Регистрация также на сайте. 📍3 июня, Санкт-Петербург, ПМЭФ-2026 Буду модерировать интереснейшую сессию «ИИ для всех: как доставить технологии малому бизнесу и ускорить развитие экономики». Обсудим, как интеграция ИИ повлияет на малые предприятия и кто должен строить «цифровые рельсы» — бизнес или государство. Сессия проводится при поддержке Ozon. 📍8–9 июня, Сочи, Gastreet 2026 Международный фестиваль для рестораторов и предпринимателей — максимально насыщенное событие. В первый день буду на дискуссии «Что делать, если классический маркетинг больше не работает». А на следующий запланировано два выступления: утром «Максимальный антикризис», вечером «Инструкция к будущему». Программа и билеты на сайте фестиваля. Надеюсь, теперь ваш маршрут перестроен и скоро мы увидимся в одной из этих точек. Перешлите коллеге, который считает, что конец мая — это повод расслабиться.</t>
+  </si>
+  <si>
+    <t>21.05.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9202</t>
+  </si>
+  <si>
+    <t>В поисках Сократа Технологические корпорации внезапно начали разыскивать философов. Invisible Technologies нужны специалисты по этике, метафизике, эпистемологии и логике. Google DeepMind тоже вышел на поиски менеджера по этике и безопасности ИИ. Предложение более чем щедрое: платят до $231 000 в год. Anthropic уже несколько лет привлекает штатных философов к обучению моделей. Зачем же бигтеху понадобились гуманитарии? Просто они как никто умеют задавать неудобные вопросы о последствиях. Именно это сейчас оказалось дефицитом внутри систем, которые могут сделать что угодно — но не всегда понимают, стоит ли. Так что шутки про гуманитариев и свободную кассу официально отменяются.</t>
+  </si>
+  <si>
+    <t>21.05.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9201</t>
+  </si>
+  <si>
+    <t>Нет HR — нет проблем Главный кликбейт вчерашнего дня: Райан Бреслоу уволил весь HR-отдел финтеха Bolt, что решило часть проблем компании. Ясное дело, почему новость так разлетелась. Это же такой удобный нарратив для CEO, которые ищут виноватых. А мистер Бреслоу любезно указал на них пальцем. А теперь следите за руками. Во-первых, HR из компании не исчез — просто приобрёл более гламурную упаковку. Старую команду заменил «people ops» — отдел управления персоналом. Он больше сфокусирован на эффективности и меньше — на корпоративной культуре. Во-вторых, увольнениям предшествовал большой кризис. В 2022 году Бреслоу «попросили» с поста CEO в Bolt после его агрессивных заявлений против Y Combinator и Stripe. Также его обвиняли в обмане инвесторов относительно метрик компании. Сам Бреслоу вину отрицает. А пока Райан отсутствовал, капитализация Bolt упала почти на 97%: с 11 миллиардов до 300 миллионов долларов за два года. И вот в 2025 наш герой возвращается к делам и в срочном порядке ищет виновных. И ведь находит: «Люди чувствовали себя вправе на многое, но на самом деле не работали усердно. В конечном итоге большинство этих людей просто пришлось отпустить». За ними на мороз отправилась и команда HR. Я не могу оценить управленческие решения мистера Бреслоу с высоты своего дивана. И не отрицаю, что его действия могут помочь возрождению компании. Но одно могу сказать с уверенностью: «Нет HR — нет проблем» — слишком поверхностный взгляд на эту историю. И точно не призыв к действию.</t>
+  </si>
+  <si>
+    <t>21.05.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9200</t>
+  </si>
+  <si>
+    <t>У всех есть своя цена Руководитель берёт толкового исполнителя и начинает его растить: даёт сложные задачи, свободу, ответственность за менее опытных коллег. И через месяц находит его резюме на hh. «Перегорел» — думает руководитель. И не понимает, что сам же потушил человека. Это происходит, когда мы бессознательно мотивируем людей тем, что им не нужно. Свобода решений, сложные задачи, круг подчинённых — такой может быть доска желаний у эксперта. А на исполнительном уровне человеку нужны чёткие правила и понятные задачи, а не дети-джуны на руках. То, что руководитель считал ростом, для него — ночной кошмар. Валюта мотивации у каждого своя. И платить человеку чужой валютой — самый дорогой способ его потерять. Изучайте обменный курс на инфографике и перешлите тому руководителю, который путает свою мотивацию с чужой.</t>
+  </si>
+  <si>
+    <t>21.05.26 04:50</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9199</t>
+  </si>
+  <si>
+    <t>Монтаж на словах Только посмотрите, какое безумие творит новая Gemini Omni: видео теперь правится прямо в диалоге. Вы можете изменить сцену, ракурс, стиль одной фразой. Никакого монтажного поля — всё рождается в живом общении с талантливой нейронкой. Adobe Premiere и After Effects напряглись. И не зря. Окей, Google. Это неприлично круто.</t>
+  </si>
+  <si>
+    <t>20.05.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9197</t>
+  </si>
+  <si>
+    <t>Иногда они возвращаются Мошенники снова активизировались. Если вас добавили в группу, где «Бескромный» учит зарабатывать на крипте или просит денег до зарплаты — это не я. Крипта, золотые горы и быстрые деньги — это всё прекрасно. Но только не в мою смену. Подробности в посте ниже.</t>
+  </si>
+  <si>
+    <t>20.05.26 14:41</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9196</t>
+  </si>
+  <si>
+    <t>Про рынок доставки еды  На ресторанной конференции «Тема Еды» руководитель сервисов Яндекс Еда и Деливери Евгений Анищенков рассказал о ключевых показателях и планах сервиса. Проникновение категории готовой еды в траты растет: доля пользователей, заказывавших доставку готовой еды за последний месяц, составляет уже 56%. Яндекс Еда запускает новую модель выбора еды для завтрака, обеда и ужина. Назвали этот раздел «обедоманией». Параллельно сервис занимается развитием мультисценарности и частотности: 23% пользователей заказывают в 2+ вертикалях, 18% новичков ресторанной вертикали приходят из ритейла. Отдельный сюжет — бронирования. Онлайн-бронь через Яндекс Еду приводит ресторану 25% новых гостей, к сервису подключено уже больше 4000 заведений. Теперь география. На конференции рассказали, какими темпами росли города в 2025 году. Москва и область за 2025 год — +25%. Питер и область — +32%. Миллионники — +31%. Полумиллионники — +33%. Остальные города — +35%. Чем меньше город, тем быстрее он растёт. Топ-3 по динамике: Красноярск (+54%), Екатеринбург (+43%), Челябинск (+42%). Параллельно сервис снизил стоимость доставки для пользователей на 13% в 2025 году.  И последнее. На конференции анонсировали новый инструмент — софинансирование для ресторанов-партнёров. Рестораны смогут одновременно участвовать в нескольких акциях и снижать собственные расходы на скидки. Сервис уже инвестировал 7,2 млрд рублей в скидки и промоакции для пользователей в 2025 году.  А готовка дома становится хобби. Как когда-то стало хобби чтение бумажных книг.</t>
+  </si>
+  <si>
+    <t>20.05.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9191</t>
+  </si>
+  <si>
+    <t>Рынок искусства голосует против нейросетей В марте 2026 года Art Basel и UBS опубликовали десятый ежегодный отчёт о состоянии мирового арт-рынка. Данные приятно удивили: рынок показал неожиданный рост на 4% после двух лет сокращения. Главное топливо роста — живые ярмарки. Их доля поднялась до 35% оборота дилеров, максимума с 2022 года. А онлайн, наоборот, упал до 15%, минимума с допандемийного 2019-го. То есть пока ИИ насыщал цифровое пространство потоком генераций, коллекционеры начали искать доказательства человеческой руки. Опрос 300 галерей от Artsy подтверждает, что коммерческий интерес к сгенерированному арту остаётся минимальным. В России культура арт-ярмарок жива и даже расширяется на новые жанры. Например, «Контур» — первая в России профессиональная ярмарка графики, основанная в Нижнем Новгороде в 2023 году. В этом сезоне она заняла 5 000 м² в исторических Красных казармах: 77 стендов, галереи из Москвы, Петербурга, Казани, Уфы, Челябинска и Самары. Генеральным партнёром выступил T-Private. Сервис персонального банкинга от Т-Банка поддержал выставку и учредил премию за лучший стенд. А клиенты сервиса получили свои эксклюзивы: кэшбэк 20% на работы галерей-финалистов, закрытые экскурсии, доступ в гостиную с редкими предметами искусства и арт-вечер в нулевой день ЦИПР. На арт-вечере участники обсуждали искусство с неожиданным гостем — Дмитрием Маликовым. Он, оказалось, давний коллекционер. Приятно видеть, как за живую руку мастера рынок голосует ногами.</t>
+  </si>
+  <si>
+    <t>20.05.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9190</t>
+  </si>
+  <si>
+    <t>848% окупаемости «Лаборатория Касперского» и «Технологии Доверия» шокируют цифрами на ЦИПР-2026. Они посчитали в совместном исследовании, каким будет возврат с инвестиций в инструменты защиты от кибератак за 2–3 года. Героиней задачи стала условная компания, у которой 10 000 сотрудников, 13 000 компьютеров, 100 млрд рублей выручки. Так как я гуманитарий, давайте пропустим математику и перейдём сразу к результатам. • Киберразведка: снижение потенциального ущерба на 191 млн рублей. Окупаемость инвестиции: до 848%. • Защита конечных устройств: минус 397 млн рублей возможных потерь. Окупаемость инвестиции: до 656%. • Системы управления событиями безопасности: минус 678 млн рублей возможного убытка. Окупаемость инвестиции: до 340%. Тут нужно понимать: ИИ упрощает работу и хакерам тоже. Риски растут, а с ними — цена незащищённости. Отсюда все эти сумасшедшие цифры. На этом фоне выделяют 3 главных тренда рынка кибербеза: — единые платформенные решения; — модель «нулевого доверия» и контроль цепочки поставок; — прозрачные показатели окупаемости инвестиций в безопасность. С последним, как показала математика, всё более чем в порядке.</t>
+  </si>
+  <si>
+    <t>20.05.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9189</t>
+  </si>
+  <si>
+    <t>Google отменяет ручной интернет Вчера на презентации Google I/O показали 30+ нововведений, что стало самым масштабным обновлением за последние 25 лет. Если убрать маркетинговый туман, все они про одно: Google хочет, чтобы вы перестали что-либо делать руками и отдали всё алгоритмам. Поиск сам соберёт ответ. Агент сам выполнит задачу в фоне. Корзина сама купит. Очки сами подскажут. Почта сама себя разберёт. Собрал для вас главное человеческим языком — читается за 100 секунд: Новые ИИ-модели — Gemini 3.5 Flash — новый флагман, уже бесплатно и для всех. В четыре раза быстрее аналогов, лучше прошлогодней Pro-версии. Заточена под работу в реальном времени. Старшая версия 3.5 Pro выйдет в следующем месяце. — Gemini Omni — генерирует видео по тексту, фото или другому видео. Понимает физику реального мира и позволяет править ролик прямо в разговоре: поменять фон, добавить персонажа. — Gemini for Science — инструменты для учёных. Предлагает научные гипотезы на основе миллионов статей со ссылками на источники и пересказывает сложные исследования в виде инфографики или аудио. Агенты, которые работают за вас — Gemini Spark — главный герой презентации. Автономный помощник, который живёт в облаке и работает круглосуточно, даже когда компьютер выключен. Не просто ищет, а делает: разбирает документы, пишет письма, назначает встречи. Выйдет на следующей неделе для подписчиков Ultra в США. — Информационные агенты в поиске теперь круглосуточно следят за интернетом по вашим темам. Например, ищут квартиру по заданным критериям и сами присылают новые варианты. Поиск — Привычный поиск, по сути, заканчивается. Раньше Google показывал, где искать ответ. Теперь даёт ответ сам: спросили — получили готовый текст, а список настоящих сайтов уходит вниз, под чат и виджеты. Включать начинают уже на этой неделе, по всему миру. — Умная строка теперь понимает длинные вопросы, принимает фото, видео и даже открытые вкладки Chrome. — Generative UI — интерактивные виджеты и визуализации прямо в ответ на запрос. Будет доступен летом, бесплатно. — Информационные агенты — работают в фоне, мониторят веб 24/7 по заданным параметрам. Доступны для подписок Pro и Ultra. — Мини-приложения через Antigravity — собственные инструменты, которые можно собрать обычным текстом, прямо в поиске. Приложение Gemini — Полный редизайн: новые цвета, анимации, интерактивные изображения в ответах, таймлайны с видео. — Daily Brief — персональный дайджест дня: анализирует Gmail, Calendar и Tasks, предлагает следующие шаги. Уже выходит для подписчиков AI Plus, Pro и Ultra в США. — Тарификация меняется: теперь вы платите не за число запросов, а за их сложность. — Голос в Gmail и Docs — теперь можно искать письма и надиктовывать документы голосом, а Docs ещё и структурирует надиктованное за вас. Шопинг — Universal Cart — единая корзина, которая запускается в США этим летом. Отслеживает цены, историю, наличие, совместимость товаров. Построена на Universal Commerce Protocol, разработанном совместно с Shopify и Walmart. — Agents Payment Protocol — ИИ-агенты смогут совершать покупки от вашего имени по заданным параметрам. Выйдет в Gemini Spark позже в этом году. Новые инструменты — Google Pics — ИИ-инструмент для создания и редактирования изображений на основе модели Nano Banana. Работает с каждым объектом на изображении отдельно. Скоро для Pro и Ultra в Workspace. — Google Flow — новый агент для сложных творческих задач с brainstorming, созданием и редактированием. — C2PA-метки в Gemini и Chrome — правый клик на изображении покажет, создано ли оно AI или снято камерой. Очки и железо — Android XR smart glasses — два класса устройств: аудио-очки на голосовом управлении и дисплейные очки с информацией в поле зрения. Оба на Gemini. — Android Halo — индикатор в верхнем левом углу экрана, показывает, когда AI-агент активно работает в фоне. Выйдет с Android 17. Google показал будущее, в котором искусственный интеллект делает всё за вас. Осталось понять, что именно тогда останется вам.</t>
+  </si>
+  <si>
+    <t>20.05.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9188</t>
+  </si>
+  <si>
+    <t>Зумеры косплеят XIX век Меланхолия, ощущение, что все великие дела уже совершены до тебя, выгорание от переизбытка информации без реального опыта и смутная тоска по миру, которого никогда не видел. Нет, это не описание зумера из свежего отчёта ВОЗ. Это диагноз французской молодёжи 1830-х годов. Назывался он mal du siècle — «болезнь века». В свежем эссе философ Эмили Херринг проводит параллель, от которой не отмахнуться. После краха наполеоновской империи целое поколение молодых французов решило, что родилось слишком поздно. Великое время закончилось, стабильное будущее обнулилось, а им осталось лишь доживать на руинах. Поэт Альфред де Мюссе тогда сформулировал это одной ёмкой фразой: «я пришел слишком поздно в слишком старый мир». Двести лет назад у этого чувства даже была своя лента новостей. Шатобриан ещё в 1802 году жаловался, что молодёжь получает «знание без опыта»: книг прочитано слишком много, прожито слишком мало, и от этого «желания остаются, но иллюзий уже нет». Замените книги на бесконечную ленту, наполеоновские войны на локальные конфликты и кризисы — и вы получите типичную историю про человека, который сутками лежит в кровати, листает телефон и чувствует себя всё более опустошённым. Вывод совсем не в том, что тревога зумеров ненастоящая. Наоборот. Она настолько настоящая, что повторяется из века в век, как только рушится одна картина будущего, а новая ещё не собрана. Каждое поколение считает свою тоску уникальной. И каждое, разумеется, ошибается.</t>
+  </si>
+  <si>
+    <t>20.05.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9187</t>
+  </si>
+  <si>
+    <t>Давай потом Почти любая катастрофа начинается как маленькое неудобство, на которое никто не захотел тратить пять минут. Неотвеченное сообщение. Неловкий разговор. Незначительная ошибка в Excel-таблице. Проблема, которую решили не эскалировать руководителю. Эффект снежного кома устроен очень несправедливо: чем раньше вы останавливаете проблему, тем дешевле она стоит. Перешлите этот пост коллеге, чьё «давай потом» вы прямо сейчас разгребаете. А если переслать некому — возможно, разгребают вас. И хорошей среды.</t>
+  </si>
+  <si>
+    <t>19.05.26 17:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9186</t>
+  </si>
+  <si>
+    <t>Импортозамещение перестало быть продуктом В 2022 году российский ИТ-рынок рос на 20% в год. Облачный софт так вообще взлетел на 26%. Клиенты скупали почти всё, что было написано кириллицей. Само словосочетание «российский софт» работало как маркер интереса, потому что других вариантов просто не осталось. В 2026 этот чит-код перестал работать. Сегодня на ЦИПР гендиректор ИТ-холдинга Т1 Дмитрий Харитонов сказал об этом прямо: импортозамещение больше не продаёт само себя. Российский клиент перестал покупать идею и начал покупать продукт. И этот продукт он теперь сравнивает с десятками таких же российских аналогов. Спрашивает не «отечественный ли он», а «работает ли быстрее конкурента, дешевле ли в обслуживании, легче ли встанет в текущую инфраструктуру, и что даст через полгода в цифрах». Т1 в этой логике пересмотрели весь продуктовый портфель. По собственному признанию, задавали себе и разработчикам один и тот же вопрос восемнадцать раз: нужен ли этот продукт, какой от него реальный эффект, стоит ли продвигать дальше. Эксперименты без понятного спроса убрали в сторону. В этом и есть главный сдвиг 2026 года. Раньше отечественной ИТ-компании достаточно было обладать российской пропиской. Теперь ей приходится отвечать на тот же вопрос, который Microsoft, SAP и Oracle задавали себе последние двадцать лет: чем мы лучше тысячи других конкурентов? Есть и хорошая новость. Кто найдет ответ на этот вопрос, тот и построит новый российский ИТ-рынок.</t>
+  </si>
+  <si>
+    <t>19.05.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9185</t>
+  </si>
+  <si>
+    <t>Коллективная безответственность В 1913 году инженер Рингельман провёл эксперимент с перетягиванием каната: один человек тянул его в полную силу, двое уже на 93% от своей силы, а восемь человек — всего на 49%. Закон Рингельмана с тех пор многократно подтверждён в управлении: чем больше ответственных за задачу, тем хуже результаты. Поэтому, когда показатели стоят на месте, в первую очередь нужен не найм новых сотрудников, а пересборка. Мы с бизнес-клубом «Прорыв» (сообщество предпринимателей с чистой прибылью от 1 млн в месяц) собрали таблицу распределения задач в компании. Она поможет собственникам: - высвободить время на стратегию - перестать терять клиентов = прибыль - распределять бюджет под масштабирование. Скачать таблицу можно бесплатно, нажав сюда: ССЫЛКА НА ФАЙЛ Бонусом вы получите приглашение на закрытые мероприятия клуба — это хороший шанс взаимоопылиться с собственниками со всей РФ. Реклама: ИП Гребенюк М.С. ИНН: 772394411530 Erid: 2VtzqujqQgp</t>
+  </si>
+  <si>
+    <t>19.05.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9184</t>
+  </si>
+  <si>
+    <t>226 000 мужчин зарабатывают на декрете В 2021-2023 годах в декрет уходили около 30 000 российских мужчин — 2-3% от общего числа. В 2025-м — уже 226 100. Это 14% всех декретных отпусков в стране. Рост почти в восемь раз за два года. Когда видишь такую цифру, первый импульс — написать про осознанное отцовство, новую чувствительность и победу феминизма. Но не торопитесь. ФинЭкспертиза посчитала: зарплата женщин в России на 33% ниже мужской. Это максимальный разрыв за последние 13 лет. Получается, потеря дохода женщины — это более щадящий удар по семейному бюджету. Так было до 2024 года. После поправки 2024-го родитель в декрете имеет право досрочно выйти на работу без потери пособия. Которое, к слову, может достигать 83 000 рублей. То есть новоиспеченный папа оформляет декрет на себя, получает ежемесячные выплаты + свою стандартную зарплату. Есть и второй мотив, который кадровики обсуждают чуть тише. Человека в декрете нельзя уволить. А на фоне волны сокращений это звучит это полноценная защитная стратегия. Получается, мужской декрет — это и финансовая модель, и гарантия трудоустройства на грядущие 1,5 года. Какой процент из этих 226 100 мужчин пришёл в декрет за осознанным отцовством — вопрос открытый. Папы ангелочков, рассказывайте в комментариях, как взломали систему.</t>
+  </si>
+  <si>
+    <t>19.05.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9183</t>
+  </si>
+  <si>
+    <t>Кажется, нейросети слишком быстро обучились российскому рекрутингу.</t>
+  </si>
+  <si>
+    <t>19.05.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9174</t>
+  </si>
+  <si>
+    <t>Конец эпохи промптов Ещё пару лет назад главным AI-навыком считалось умение «правильно поговорить» с нейросетью. За промпт-инжиниринг платили шестизначные зарплаты, выходили курсы, переводились книги. На дворе 2026 год, и этот навык устаревает быстрее, чем некоторые успели окупить обучение.. Для Noôdome я разобрал, как за первое полугодие 2026 изменилась сама архитектура работы с ИИ. Три тектонических сдвига — от конца эпохи промптов до оцифровки профессиональной интуиции эксперта. Потому что следующий этап конкуренции — уже не «кто лучше пишет запрос». А кто лучше думает. Сохраняйте карточки и перешлите тем, кто всё ещё покупает гайды с секретными промптами для ChatGPT. Пусть сэкономят время и деньги.</t>
+  </si>
+  <si>
+    <t>19.05.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9173</t>
+  </si>
+  <si>
+    <t>Опаздываем, коллеги? Свежее исследование показало, что чаще всего россияне опаздывают на работу по вторникам — на 31% выше среднего по неделе. А самым опаздывающим сектором назвали IT. У вторника единственный недостаток — он не понедельник и не пятница. Так что если ваш начальник внезапно перенесёт еженедельные статусы на 9:00 вторника — вероятно, он тоже видел эту статистику. Кто пришёл сегодня в офис вовремя — поднимите руку. Кто не вовремя — планку дисциплины.</t>
+  </si>
+  <si>
+    <t>18.05.26 18:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9172</t>
+  </si>
+  <si>
+    <t>Пишите только лица В 1618 году Питер Пауль Рубенс предложил английскому дипломату Дадли Карлтону партию картин в обмен на антикварные мраморные скульптуры. В смете письме он разбил работы на категории по степени своего участия — от «полностью написанных моей рукой» до «выполненных учениками с моими правками». У каждой — своя цена. Разделение труда в рубенсовской мастерской было очень чётким: ученики писали фоны, драпировки, архитектуру и фигуры второго плана. Рубенс — лица и руки. Именно там жил его почерк. Именно в этом он был незаменим. И именно поэтому количество картин, вышедших под именем Рубенса, превысило полторы тысячи — не считая многочисленных копий. Недостижимый результат для одного. Но вполне выполнимый для команды. Приятно, что историю делегирования Рубенса знают и в Т-банке. Как я это понял? На прошлой неделе мне пришла посылка из Т-Бизнеса. Внутри — бизнес-карта в лимитированном дизайне, созданная совместно с художником Александром Тито, и авторский плакат в акриловой рамке. Ребята сделали очень правильную концептуальную аллюзию: предприниматель и вправду художник. Он создаёт своё дело, вкладывая в него замысел, идею, авторство. Но со временем операционная рутина не оставляет ресурса на ту часть работы, где живёт почерк создателя. Поэтому нужны помощники: люди и сервисы, которые займутся «драпировкой», пока предприниматель «пишет лица». Этим и полезны продукты Т-Бизнеса. А карта — символ авторства в собственном деле. Мне кажется, это точная метафора. И её можно заполучить в свой бумажник. Правда, тираж ограничен, так что не откладывайте — успейте оформить свою.</t>
+  </si>
+  <si>
+    <t>18.05.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9170</t>
+  </si>
+  <si>
+    <t>Человек победил робота Но есть нюанс. Figure AI устроила 10-часовой баттл человека против гуманоидного робота на сортировке посылок. Условия почти боевые: конвейер, коробки, полная смена монотонной работы. Кожаный мешок вышел в финал с победой, упаковав 12 924 посылки против 12 732 у робота. Нюанс в смешной цифре разрыва — 1,5%. Робот, которого Figure AI представила полгода назад и который только начал учиться сортировке, отстал от живого стажёра всего на полтора процента. Причём в середине смены машина даже выходила вперёд, пока парнишка бегал в туалет. К финалу у парня были стёртые в кровь пальцы, а робот просто пошёл на зарядку. В общем, восстание машин снова откладывается. По крайней мере, пока у нас здоровый мочевой пузырь.</t>
+  </si>
+  <si>
+    <t>18.05.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9169</t>
+  </si>
+  <si>
+    <t>ЦИПР-2026, день первый Конференция «Цифровая индустрия промышленной России» стартовала сегодня. А 22 мая на её сцену поднимусь и я — со своей «Инструкцией к будущему». Название выбрано не случайно. Я расскажу о том, как меняются внимание, мышление и поведение людей в эпоху, когда искусственный интеллект из технологической игрушки окончательно превратился в инфраструктуру. И это, пожалуй, и есть главный сюжет нынешнего ЦИПР. Конференция этого года — о масштабировании российских цифровых решений. О технологиях, которые становятся основными рабочими механизмами, сокращают издержки, ускоряют процессы и меняют экономику. Но за всеми этими темами скрывается более интересный вопрос: как будет выглядеть бизнес, когда большая часть интеллектуальной рутины будет автоматизирована. Обложка РБК натолкнула на мысль о том, что это уже сделано на уровне виртуальных офисов. Российский рынок в этой истории отнюдь не догоняющий: Яндекс 360 и аналогичные платформы давно ввели единые цифровые пространства в промышленный стандарт. Так крупный бизнес оптимизирует до 30% издержек на недвижимость, объединяет таланты без привязки к географии и разгоняет скорость принятия решений. На ЦИПР-2025 я говорил, что внимание стало новой валютой, цифровая усталость — массовым состоянием, а нейросети — таким же базовым инструментом, каким когда-то был Excel. За год эти тезисы только укрепились. ЦИПР-2026, как мне кажется, запомнится не громкими заявлениями, а ощущением того, что будущее больше не где-то впереди. Его уже развернули, подключили к серверам и начали внедрять в процессы.</t>
+  </si>
+  <si>
+    <t>18.05.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9168</t>
+  </si>
+  <si>
+    <t>Моне не прошёл проверку на Моне В бывшем Твиттере провернули гениальный социальный эксперимент. Один парень выложил реальную картину Клода Моне, но подписал, что это генерация нейросети, которая пыталась повторить стиль мастера импрессионизма. И попросил критиков объяснить, что именно выдаёт нейросеть. В комментариях набежали диванные эксперты и ценители искусства, которые моментально нашли в картине великого мастера кучу дефектов. Автора обвинили в «мешанине зеленых оттенков», «халтуре» и полном непонимании того, как свет отражается в воде (иронично, учитывая, что Моне всю жизнь только это и исследовал). Но самое интересное здесь даже не в том, что люди ошиблись. А в том, как быстро сломалось наше восприятие. Стоит повесить шильдик «ИИ» на любую вещь, и наш мозг услужливо найдет там любые дефекты, пиксели и отсутствие души. Мы так боимся быть обманутыми технологиями, что в итоге обманываем сами себя.</t>
+  </si>
+  <si>
+    <t>18.05.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9167</t>
+  </si>
+  <si>
+    <t>39 — это новые 29? Главный внештатный гериатр Минздрава Ольга Ткачёва сегодня объявила ТАСС, что молодёжью с биологической точки зрения теперь стоит считать людей до 39 лет. В этой красивой фразе есть один маленький административный нюанс. По действующему закону в России молодёжь — это граждане от 14 до 35 лет. Граница утверждена указом президента в конце 2020 года и относится к грантам, льготам и ипотекам для молодых семей. То есть с биологической точки зрения вы молоды до 39. А с юридической — стары уже в 36. Только не говорите об этом своим коленям и протрузиям.</t>
+  </si>
+  <si>
+    <t>18.05.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9166</t>
+  </si>
+  <si>
+    <t>Заберите у него работу «Заставьте ИИ переживать, что вы заберёте его работу». Роскошный билборд от The Economist и идеальная установка на новую рабочую неделю. Не пытайтесь соревноваться с машиной в скорости. Соревнуйтесь в мышлении, вкусе, ответственности и умении видеть то, что нельзя сгенерировать по промпту. Хорошего понедельника.</t>
+  </si>
+  <si>
+    <t>17.05.26 14:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9165</t>
+  </si>
+  <si>
+    <t>Три кита современного маркетинга. Большие данные, фокус-группы и мнение жены собственника.</t>
+  </si>
+  <si>
+    <t>17.05.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9163</t>
+  </si>
+  <si>
+    <t>Неочевидная цена успеха Знаете, что общего у предпринимателей, ассистентов хирургов и капитанов водных судов? Индекс стресса. По оценкам O*NET, у генеральных директоров и всех вышеперечисленных он составляет 85/100. В нашем случае дело не в опасности работы. А в ответственности, которая не заканчивается в 18:00. Нет момента, когда можно сдать дела и выдохнуть. Стресс — жизненный фон топ-менеджмента. Каждый день мы чувствуем его кожей. Буквально. Исследования показывают, что люди с высоким рабочим стрессом биологически старше своих ровесников. Более того, хронический стресс даёт 32,9% прироста морщин и неровностей. Поэтому, когда я узнал про BioCode — заинтересовался. Это система ухода, разработанная совместно с Институтом пластической хирургии и косметологии. Их линейка — не отдельные продукты, а последовательная логика в три шага. Гель для умывания BioCode Men. Снимает излишки себума и всё, что к нему налипло за день. В составе есть стабилизированный витамин С — важный компонент для стрессующей кожи. Крем для лица BioCode Men «Укрепление». Мой друг после ночных перелётов — в Кейптаун он тоже летал со мной. Он выравнивает рельеф и разглаживает мимические морщины — те, что появляются не от возраста, а от усталости. Крем для век BioCode Men «Укрепление и восстановление». Он отлично снимает отёчность, что мне очень актуально. И мощно увлажняет, куда без этого. У вас могут быть безупречные кадры в LinkedIn, сделанные на деловых мероприятиях и корпоративных фотосетах. Но цифровой имидж так легко подпортить одной встречей лицом к лицу. Поэтому оставляю вам ссылку на весь ассортимент бренда на OZON.</t>
+  </si>
+  <si>
+    <t>17.05.26 10:23</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9162</t>
+  </si>
+  <si>
+    <t>Москва гедонистическая Столичные рестораны уже вынесли столики, подготовили пледы, отрепетировали сезонное меню — а значит пора, друзья. Пора запасаться Креоном и на веранды. BURO.TSUM — с пятого этажа ЦУМа открывается вид на Большой театр, Петровку и Неглинную — прямо живая открытка. И на веранде, и в меню сплошная эстетика. Мой личный фаворит — безглютеновые спагетти со «сметаной» из кешью и фундука с обожженными артишоками. Butler — тот самый особняк в Трёхпрудном переулке на Патриарших. В саду-веранде уже ждут уютные шатры, подвесные хрустальные люстры вместо фонарей и белый рояль среди гортензий. Кухня — сицилийская классика от Джузеппе Дави, который много лет провёл у мишленовских плит, прежде чем осесть в Москве. Hands Asian — маленькое бистро в Хамовниках. Открытая кухня, интерьер в духе японского изакая и веранда, которую не найдёшь случайно. В меню — любимая Азия: татаки, роти, морской гребешок. Рамен и роллы тоже есть, если вдруг. In Out — спрятан в атриуме клубного дома Roza Rossa в Хамовниках. Бренд-шеф Андрей Каплунов строит меню на диалоге противоположностей: бородинский хлеб с килькой рядом с фуа-гра, икра из кабачков рядом с чёрной икрой. Обожжённое карпаччо и эклеры с лососем на старте — а дальше по обстоятельствам. Казбек — ресторан на Трёхгорной мануфактуре открыл террасу на крыше с видом на Москва-Сити. Интерьер имитирует квартиру зажиточного тбилисского художника: антикварная мебель, зеркала с патиной, резные ставни. Хинкали, харчо, оджахури и саперави с видом на реку — это особый жанр. O2 на крыше The Carlton — терраса на Тверской с видом на Красную площадь. В меню вечера: карпаччо из осьминога, цветы цукини с лобстером и закат на фоне Кремля. Место, где вид — отдельное блюдо. Padron на Страстном — здесь дух барселонской Рамблы: столики из тёмного дерева с узорчатым мрамором, зелень по всей террасе. К сезону — Menú Especial: тартар из говядины с баклажанами и дрессингом из жжёного перца, сибас с кремом из фенхеля и боттаргой, мраморная говядина Black Angus. А раз в месяц можно попасть на зрелищное фламенко на барном острове. ГастроДача «Вселуг» — фермерская лавка с премиум-кухней. Можно прийти в ресторан на Тульскую или заказать доставку. Час ожидания — и пикник на собственном балконе готов. Увидимся на верандах, коллеги. Я буду за столиком на четверых.</t>
+  </si>
+  <si>
+    <t>17.05.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9161</t>
+  </si>
+  <si>
+    <t>ChatGPT по полису ОМС Если вы думали, что хороший государственный соцпакет — это бесплатная медицина и льготный проезд, посмотрите на солнечную Мальту. Внезапно Мальта стала первой в мире страной, которая официально закупила подписку ChatGPT Plus для всех своих граждан. В рамках новой программы AI for All любой житель (даже если он находится за рубежом) может бесплатно пройти курс от Университета Мальты по ответственному использованию ИИ — и получить год подписки от государства. Той самой платной версии за 20 долларов, на которой сидят специалисты по всему миру. Логика властей простая: сегодня доступ к ИИ — это не развлечение, а новая базовая инфраструктура. Такая же, как электричество, водопровод и интернет в начале нулевых. Государство просто не хочет, чтобы его граждане отставали в цифровую эпоху. Коллеги из Минцифры, если вы это читаете — отличная же идея. Сделайте нам такую кнопку на Госуслугах, обещаем пользоваться ответственно.</t>
+  </si>
+  <si>
+    <t>16.05.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9160</t>
+  </si>
+  <si>
+    <t>Вымерший вид внимательного человека На снимке из архивов LIFE — аудитория МГУ образца 1941 года. В кадре нет ни одного гаджета, зато есть нечто совершенно недоступное современному человеку. Посмотрите на эти лица. Десятки людей демонстрируют плотность внимания, которая сегодня кажется настоящей аномалией. В 2004 году профессор Калифорнийского университета Глория Марк начала замерять, сколько в среднем человек смотрит на один экран до переключения. Получилось две с половиной минуты. В 2012 он сократился до 75 секунд. К 2020 осталось всего 47. За двадцать лет средний фокус нашего внимания сжался втрое. Среднестатистический человек сегодня проверяет телефон 205 раз в сутки. А после одного прерывания мозгу нужно 23 минуты, чтобы вернуться в задачу. Мы научились виртуозно делегировать рутину алгоритмам. ChatGPT пишет тексты, Claude создаёт сайты и сервисы, Perplexity ищет факты. Но вместе с рутиной мы всё чаще отдаём на аутсорс саму привычку долго оставаться внутри сложной мысли. Технологии подарили нам мгновенный доступ ко всем знаниям мира, изящно лишив способности их осмыслять. Попробуйте сегодня час побыть наедине с хорошей книгой, разговором или собственной мыслью без проверки мессенджеров. Если, конечно, ваша дофаминовая система ещё способна на такие подвиги.</t>
+  </si>
+  <si>
+    <t>16.05.26 11:39</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9159</t>
+  </si>
+  <si>
+    <t>Рынок, где каждая минута на счету В 2020 году средний чек на российском рынке доставки составлял около 1 850 рублей. В 2025-м — 1 468 рублей. На 20% меньше — и это не учитывая инфляцию. При этом сам рынок eGrocery вырос с 130 млрд до 1,5 трлн рублей. Количество заказов — с 69 млн до 1,02 млрд в год. → Почти в 12 раз по деньгам. → Почти в 15 раз по количеству заказов. Люди не стали тратить меньше. Они стали заказывать чаще, но меньшими порциями. Модель потребления изменилась фундаментально — от «большой заказ на всю неделю» к «нужно сейчас, через 15 минут». Но конкурентное преимущество не измеряется скоростью велосипеда доставщика. Его определяет инфраструктура: количество дарксторов в нужном радиусе, логистический алгоритм, прогнозирование спроса, трафик из нескольких каналов одновременно. Всё это строится годами и стоит соответственно. Поэтому предприниматели с опытом смотрят на этот рынок не как на «курьеры, велики, продуктовая точка», а как на сложную технологическую инфраструктуру со своей операционной моделью. Как раз для таких предпринимателей Яндекс Лавка проведёт закрытый бизнес-завтрак 19 мая в Тюмени, 23 мая в Перми и 25 июня в Самаре. Не презентация франшизы в классическом смысле — а разговор о модели, цифрах и кейсах действующих партнёров напрямую с командой. За 2025 год количество дарксторов под управлением партнёров-франчайзи Лавки выросло в 4 раза. В ближайшие три года — экспансия в города с населением от 500 тысяч. Окно возможностей — нараспашку. Пока ещё.</t>
+  </si>
+  <si>
+    <t>16.05.26 08:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9158</t>
+  </si>
+  <si>
+    <t>Как продать страну через винную пробку Если путь к сердцу мужчины лежит через желудок, то путь к сердцу туриста — исключительно через гедонизм. Португалия нашла изящный способ продвигать внутренний туризм через свой главный продукт — вино. Механика гениальна и проста: в обычные винные пробки интегрировали NFC-чипы. Открываете бутылку, прикладываете телефон к пробке и попадаете на портал о регионе, где вырос этот виноград. Вместо унылой справки из Википедии там открываются стихи местных авторов, секретные маршруты и гастрономические советы. 100 вин, 100 стихотворений, 100 регионов. Кажется, лучший путь к брендингу территорий лежит через удовольствие. Не через билборды в аэропортах и не через пафосные рекламные ролики. А через вкус, ритм и наслаждение в моменте, когда сопротивление к рекламе равно нулю. В общем, если вам нужен был знак, чтобы открыть сегодня вечером бутылочку португальского — это он. Исключительно в исследовательских целях, разумеется.</t>
+  </si>
+  <si>
+    <t>16.05.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9157</t>
+  </si>
+  <si>
+    <t>Однажды Хемингуэя попросили написать самый короткий рассказ, который растрогает любого тридцатилетнего.</t>
+  </si>
+  <si>
+    <t>15.05.26 14:46</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9155</t>
+  </si>
+  <si>
+    <t>Друг, я заеду? Спросите, не стесняйтесь. Потому что социальные связи нужны вам не меньше, чем качественный сон или регулярный спорт. Такой вывод сделал профессор нейронауки из UCLA Мэтью Либерман после 20 лет исследований. Конечно, это не случайность: эволюция на каждом шагу делала ставку на социальность как главный механизм выживания. И в какой-то момент она завернула в онлайн. Тогда и выяснилось, что цифровое взаимодействие не компенсирует недостаток живого общения. Зрительный контакт усиливает межмозговую синхронизацию. Физический контакт — рукопожатие, объятие — запускает выброс окситоцина, гормона доверия и привязанности. А цифровое общение в нейробиологическом смысле — лишь бледное неубедительное подобие реального контакта. Симметрично работает и обратная сторона. Исследования показали, что социальное отчуждение и физическая боль обрабатываются в мозге через одни и те же структуры. Более того, изоляция повышает риск ранней смерти на 29%. Видимо, поэтому ещё в 2023 году ВОЗ признала одиночество угрозой здоровью. Считайте этот текст знаком и прекращайте откладывать встречи. Копируйте заголовок и отправьте тому самому другу. А лучше — весь пост целиком.</t>
+  </si>
+  <si>
+    <t>15.05.26 13:41</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9154</t>
+  </si>
+  <si>
+    <t>Чем опытнее руководитель, тем опаснее его интуиция Принято считать, что большой стаж — показатель сильного управленца. Но именно он часто приводит к губительным решениям. Исследование Spencer Stuart подтверждает: чем опытнее директор, тем чаще он цепляется за устаревшие методы. Классический пример — Рон Джонсон. В 2011 году экс-CEO Apple Store пришёл спасать от кризиса сеть универмагов J.C.Penney. И во многом просто скопировал концепцию Apple. В итоге — к концу 2012 года продажи рухнули ещё на 32%, а компания потеряла миллиарды долларов. Опыт — не библиотека готовых решений. То, что спасло бизнес от кассового разрыва в 2019-м или помогло вырасти в 2022-м, может легко убить его в 2026-м. Но мозг отказывается это признавать. Чтобы не стать заложником старых паттернов, нужно регулярно обновлять инструменты. Советую сделать это на курсе «Генеральный директор» от Университета Бизнеса Эдюсон. Программа полностью обновлена в 2026 году — его составили Ицхак Адизес и топ-менеджеры из строительства, ритейла, консалтинга, закупок и интернет-коммерции. Уже с первого месяца вы получите блоки по антикризисной стратегии, внедрению ИИ в процессы — чтобы выйти из операционки и ручного управления, а также актуальную практическую базу по всем зонам ответственности гендира — менеджмент, продажи, закупки, управление командой. Если времени на разработку новых подходов нет, в курсе есть готовые решения от экспертов-практиков, которые можно адаптировать под себя, среди них — шаблоны по финансовой модели и оценке работы отдела продаж. Оставьте заявку по моему промокоду БЕСКРОМНЫЙ — получите скидку 65% и второй курс в подарок (но только до 22 мая).</t>
+  </si>
+  <si>
+    <t>15.05.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9153</t>
+  </si>
+  <si>
+    <t>Делай средне Психологи фиксируют новый тренд эпохи — maxxing. Это попытка довести до максимума всё, что можно довести до максимума. Looksmaxxing (внешность), productivity maxxing (эффективность), career maxxing (карьера), даже sleepmaxxing (сон). Затем — meaning maxxing, когда от работы требуют не только денег, но и полной самореализации. Психологи называют это «мышлением дефицита»: страх остановиться и потерять позиции, если не заниматься 24/7 оптимизацией всей своей жизни. В переводе на русский — старое доброе выгорание, которое теперь продаётся как стиль жизни. Культура максимизаторства безжалостна, но очень прибыльна для множества индустрий: от фармы до образования. Потому что для продуктивности нужны продукты — книги, курсы, менторы, подкасты, БАДы, тренажёры, фитнес-браслеты, трекеры эффективности. А ещё, видимо, антидепрессанты. Я об этом писал ещё в 2023 году, когда осознал деструктивность постоянной продуктивности и перфекционизма. В таком контексте любой отдых ощущается ленью, а на вопрос: «Как прошли выходные?» нужен ответ из семи междисциплинарных пунктов. Так что будьте бунтарями, как я: проведите эти выходные непродуктивно и в удовольствие.</t>
+  </si>
+  <si>
+    <t>15.05.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9152</t>
+  </si>
+  <si>
+    <t>Алиса как карьерный консультант Яндекс опубликовал свежее исследование по использованию своей ИИ-подопечной. Оказалось, каждый четвёртый запрос к Алисе Яндексовне с десктопа связан с карьерой, наукой и работой. Это 26% от всех обращений. Публика пользователей максимально разношёрстная: юристы, инженеры, маркетологи, делопроизводители. А вот запросы весьма классические: найти информацию, разобраться в сложном, написать письмо, составить документ, подсказать идею. Или оказать карьерную консультацию.</t>
+  </si>
+  <si>
+    <t>15.05.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9151</t>
+  </si>
+  <si>
+    <t>Биохакинг как госуслуга Завтракать с 7 до 9, спать 7–9 часов в полной темноте при 18–20 градусах, проходить 7000 шагов и записывать перед сном три пункта в дневник благодарности. Нет, это не цитата из премиум-курса по долголетию за 100 тысяч рублей. Это методичка правительства, подписанная Татьяной Голиковой и сегодня разлетевшаяся по новостным лентам. Что прописали россиянам по пунктам: — Завтрак в течение часа после пробуждения, идеально 7:00–9:00, и обязательно самый плотный приём пищи дня. — Ужин строго за три часа до сна. — Не меньше 7000 шагов в сутки. — Сон 7–9 часов в полной темноте при 18–20 градусах. — Вечером — три пункта в дневнике благодарности. Документ официально адресован медорганизациям с центрами медицины здорового долголетия. Но читается он как первая в российской истории государственная методичка по биохакингу. Велнесс официально переехал из *Instagram в Кабмин. Раньше биохакинг был привилегией. Теперь — обязанностью гражданина. *Meta признана экстремистской организацией и запрещена в России, Бескромный такое не одобряет</t>
+  </si>
+  <si>
+    <t>15.05.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9150</t>
+  </si>
+  <si>
+    <t>Трекер апокалипсиса Программист Кайл Макдональд запустил сайт с системой раннего оповещения об апокалипсисе. Принцип простой: когда мир встанет на пороге чего-то очень плохого, первыми об этом узнают богатые владельцы частных джетов. И первыми же спешат подняться в воздух. Сервис в реальном времени считает, сколько бизнес-джетов сейчас в небе, и сравнивает с обычным уровнем для этого часа недели. Если в небе резко больше нормы — шкала тревоги поднимается. Максимум — 5. Сейчас 1. В момент написания этого поста в воздухе 181 джет из 31 500 отслеживаемых. Максимум 2 532 человека одновременно — это меньше нормы для утра пятницы. То есть финансовые элиты пока никуда не торопятся. Главная привилегия XXI века — узнавать о конце света на час раньше остальных.</t>
+  </si>
+  <si>
+    <t>14.05.26 17:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9149</t>
+  </si>
+  <si>
+    <t>Telegram-авторы никуда не собираются Когда среда меняется, включается механизм реактивной адаптации. В этот момент долгосрочные решения принимаются в режиме пожарной тревоги: быстро, эмоционально, без должного расчёта — и часто обходятся дороже самой угрозы. В медиасреде такое уже случалось — в 2022-м. И могло повториться сейчас — когда над Telegram тоже нависла тень. Но опыт прошлых лет научил нас не упускать возможности (и площадки) до последнего. Недавний опрос — тому подтверждение: • 71% авторов будут продолжать зарабатывать на рекламе в Telegram до конца 2026-го; • каждый пятый увеличил количество рекламных слотов; • ещё 18% скорректировали цены на размещение рекламы. Да и сами рекламодатели (67%) называют Telegram приоритетным каналом для инфлюенс-маркетинга до конца 2026 года. Более того, люди готовы вести каналы даже без монетизации в 2027. И я среди них. Потому что эффективность измеряется не только в звоне монет. Но ещё и в качестве имиджа, присутствия и заметности в среде, где аудитория продолжает жить. При этом 77% авторов параллельно расширяют присутствие на других площадках. Тихо, методично, без разрушения основного. Не вместо Telegram — рядом с ним. Max, ВКонтакте, YouTube — не как спасательный плот, а как дополнительная точка опоры. Вот это и есть разумная стратегия в момент неопределённости. Строить страховку спокойно, пока основной инструмент приносит доход. Не игнорировать сигналы — но и не путать сигнал с приговором.</t>
+  </si>
+  <si>
+    <t>14.05.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9143</t>
+  </si>
+  <si>
+    <t>Навык на миллион Когда в 1973 году арабские страны перекрыли нефтяной кран Западу, цена за баррель выросла в четыре раза примерно за полгода. Крупнейшие нефтяные компании потеряли миллиарды, потому что оказались не готовы к такому повороту. А Shell его предугадала. Уже в 1971 году главный стратег компании Shell Пьер Вак просчитывал сценарии возможного будущего. То, что случилось — было среди них. Понимая, что при высоких ценах спрос упадёт, Shell заранее остановила строительство новых НПЗ и отказалась от наращивания танкерного флота. Когда кризис наступил, у Shell не было шока. Зато был план — в отличие от конкурентов. Компания вошла в кризис подготовленной, а вышла из него прямиком в ТОП крупнейших нефтяных компаний мира. Это и есть стратегический форсайт в действии. Большинство компаний реагируют на изменения, когда те уже произошли. Единицы сами формируют будущее своего бизнеса. На карточках выше — четыре уровня зрелости компании в работе с будущим. От «мы узнаём последними» до «мы решаем, каким оно будет». Будущее нельзя предсказать. Но можно перестать встречать его в халате.</t>
+  </si>
+  <si>
+    <t>14.05.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9142</t>
+  </si>
+  <si>
+    <t>Шринкфляция, которую вы съели Прецедент дня: в Германии суд запретил шринкфляцию. Правда, пока только на примере шоколада Milka. Земельный суд Бремена 13 мая запретил Mondelez продавать шоколад Milka в старой упаковке. Компания сократила вес плитки со 100 до 90 граммов, но упаковку менять не стала. Немецкий суд решил, что это прямое введение покупателя в заблуждение. Пока только в Германии. В России лимитированная новогодняя серия «Milka Ёлочки» доходила до 73 граммов в той же привычной обёртке. Это шринкфляция на 27%. Нас десятилетиями приучали к мультяшной фиолетовой корове. Может быть, поэтому мы не замечаем, что плитка стала на четверть меньше. В целом по российскому рынку шоколадные плитки похудели примерно на 6% за прошлый год. При этом упаковка осталась прежней. А какую шринкфляцию вы заметили за последнее время?</t>
+  </si>
+  <si>
+    <t>14.05.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9141</t>
+  </si>
+  <si>
+    <t>Деньгам нужен человек Логику трат богатейших людей задокументировало BLS Consumer Expenditure Survey ещё в 2022 году. Говоря упрощённо и на пальцах: чем богаче человек, тем большую долю своих расходов он тратит не на вещи, а на людей. не продукты в супермаркете → а шеф-повар. не онлайн-обучение → а личный преподаватель. не фитнес-приложение → а персональный тренер Автоматизация усилит этот эффект, а заодно и как следует перекроит рынок труда. Она это уже проворачивала. В 1900 году 40% американских рабочих трудились на фермах. Сегодня — меньше 2%. Люди не перестали есть. Просто автоматизация сделала сельское хозяйство настолько продуктивным, что его доля в экономике схлопнулась, несмотря на рост производства. Работники перетекли в промышленность. Потом — в сервис. Алекс Имас, поведенческий экономист Чикагского Booth, в апрельском эссе поднимает вопрос: если ИИ сделает с остальными секторами то же, что индустриализация сделала с сельским хозяйством — куда перетекут люди и деньги? Ответ мы уже слышали. Автоматизация уронит цены на большую часть товаров и услуг, делая всё немного доступнее. И тогда спрос начнёт смещаться к тому, что не масштабируется — к человеческому. Денежный поток будет направлен в образование, уход, терапию, гостеприимство, спорт, живое исполнение — туда, где человек неотделим от продукта. Starbucks на этом фоне впереди планеты всей. Сегодня даже немного дико слышать, что кто-то откатывает автоматизацию. Но Starbucks наплевать, он смотрит в будущее: возвращает бариста, керамические кружки, рукописные имена на стаканчиках. Пока все заняты автоматизацией ради автоматизации, реальные деньги уже уходят туда, где автоматизировать решительно нечего. Деньгам нужен человек.</t>
+  </si>
+  <si>
+    <t>14.05.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9140</t>
+  </si>
+  <si>
+    <t>Россия счастлива на 52 из 100 ВЦИОМ опубликовал апрельский замер индекса нашего с вами счастья. Оказалось, что россияне счастливы на 52 балла. Это исторический минимум за пятнадцать лет, последний раз так сильно мы грустили только в сентябре 2011. Но дьявол, как обычно, в деталях. Если копнуть глубже, то 74% россиян всё ещё называют себя счастливыми. Просто мы стали радоваться чуть тише и осторожнее. Но прелесть любой статистики в том, что мы не живем внутри графиков. Средние цифры по стране не обязывают вас им соответствовать. Поэтому давайте сверим часики на утро четверга. Если по той же шкале от 0 до 100, где сейчас вы?</t>
+  </si>
+  <si>
+    <t>13.05.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9139</t>
+  </si>
+  <si>
+    <t>Коллеги, меня слышно? Держу пари, вы недооцениваете, насколько банальные помехи связи рушат вашу экспертизу. Потому что ещё не знаете, что человеческий мозг не разделяет понятия «плохое соединение» и «плохой собеседник». Он просто фиксирует дискомфорт и атрибутирует его источнику сигнала — к вам. Это эффект дисфлюентности: когда обработка информации требует дополнительных усилий, мозг снижает оценку источника этой информации. На сознательном уровне небольшие задержки и шумы кажутся мелочью. На подсознательном — причиной меньше вам верить. Исследования это подтверждают: один и тот же текст, прочитанный через плохой микрофон, оценивается слушателями как менее достоверный и убедительный. Качество картинки тоже играет важную роль. Эксперименты 2025 года показали, что спикеру с секундными зависаниями доверяют 61% зрителей. Тому же спикеру с идеальной связью верят 77%. Так что да, самую сильную харизму можно уничтожить плохим микрофоном. И нет, это не пост с советом купить камеру за 200 тысяч. Это напоминание, что компетентность в 2026 году считывается через экран.</t>
+  </si>
+  <si>
+    <t>13.05.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9138</t>
+  </si>
+  <si>
+    <t>Создатели ChatGPT не доверяют ChatGPT Короткая терапевтическая новость для всех, кто боится проиграть конкуренцию искусственному интеллекту. Пока СМИ хоронят профессию копирайтера, создатели ChatGPT готовы платить живому автору от 240 тысяч долларов в год. Компания, которая научила мир генерировать тексты по кнопке, понадобился человек, который будет писать руками и превращать сложные продукты в захватывающие истории. Оказалось, машинная генерация текста не заменяет генерацию смысла. Чтобы убедительно продавать миру искусственный интеллект, всё ещё нужен человеческий интеллект. Писать стало дешевле. Думать стало дороже.</t>
+  </si>
+  <si>
+    <t>13.05.26 07:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9137</t>
+  </si>
+  <si>
+    <t>Знаменитости, которые ненавидят друг друга Совершенно бессовестный кликбейт, я знаю. Но в этом вся соль! Если бы вы поверили в мой заголовок хоть на секунду, в вашем мозгу сработал бы тот же механизм, что помогал древним людям искать пищу, размножаться и вовремя обнаруживать гепарда в саванне. Хотя «вовремя» в случае с гепардом звучит слишком оптимистично. Но не суть — интересно другое. Исследование показало, что состояние любопытства активирует те же дофаминовые цепочки, которые реагируют на еду, деньги и секс. Получается, наш мозг не различает «хочу узнать, кто убил Кеннеди» и «хочу есть». Дофаминовая система реагирует на «ВЫ НЕ ПОВЕРИТЕ!!!» быстрее, чем префронтальная кора успевает сказать: «подожди, это какой-то мусор». Здесь бы закончить, но мама растила меня честным человеком. Поэтому я просто обязан закрыть ваш гештальт. Говорят, Джастин Бибер и Орландо Блум терпеть друг друга не могут.</t>
+  </si>
+  <si>
+    <t>13.05.26 04:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9136</t>
+  </si>
+  <si>
+    <t>23 атомные бомбы в день Мы привыкли думать, что ChatGPT живёт где-то в невесомом облаке. На деле генеративные нейросети — это самая настоящая тяжёлая промышленность. Физик Роберт Дэвис из Университета Юты оценил последствия запуска всего одного нового дата-центра в долине Хансель. Совокупная тепловая нагрузка объекта превысила 16 гигаватт. Энергетически это эквивалентно сбросу 23 атомных бомб в местную экосистему ежедневно. Каждая по энергии сравнима с той, что в августе 1945-го уничтожила Хиросиму. Это, конечно, не значит, что дата-центр взрывается как бомба. Это значит, что у каждого «сделай мне выжимку из отчёта» и «дай мне лучшее решение» есть физическая цена: электричество, вода, тепло, бетон, сталь, земля. Оказалось, облако не висит в небе. Оно стоит на земле. И греет её сильнее, чем нам хотелось бы знать.</t>
+  </si>
+  <si>
+    <t>12.05.26 14:13</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9135</t>
+  </si>
+  <si>
+    <t>Как украсть MBA за 10 дней Собрались как-то раз директора крупного бренда и начали думать: как прокачать свою экспертизу на уровне MBA и не потратить ни рубля? Ответ одним словом: обманом. Но кейс настолько меня шокировал, что я слов не пожалею — ни в посте, ни в комментариях. Президент Askona Life Group Роман Ершов — один из тех самых директоров — рассказал, как всё было. Компания запустила поиск кандидатов на фейковые вакансии с окладом в полтора миллиона. Рынок отозвался: на собеседования пришли бриллианты среди управленцев — директора по маркетингу, ИТ, HR, операционке. Каждый из них, думая, что продаёт свою экспертизу, провёл бесплатное обучение по стратегии и организации бизнес-направления. Но вместо оффера получил: «Спасибо, мы вам перезвоним». Сам Роман повязал эту историю ленточкой «Лайфхак». Я же отношу его — держась двумя пальцами за эту самую ленточку — в категорию «интеллектуальный вампиризм». Потому что экспертиза — это десятилетия ошибок, выгоревшие нервы и бюджеты, невозвратимое время. А в некоторых драматичных случаях: ещё разводы и заболевания на почве стресса. Человек, прошедший такой путь, не станет раскрывать дорогостоящие инсайты своего опыта даром. Но, кажется, находчивые директора и президенты компаний всегда найдут «лайфхак», как бесплатно получить желаемое. Для меня лайт-версия такого лайфхака — псевдонетворкинг. С 2016 года я не хожу с предпринимателями на кофе. Потому что понял: зачастую даже ни к чему не обязывающая встреча перетекает в полуторачасовой консалтинг за цену капучино. Но настоящий нетворкинг работает ровно при одном условии: обмен равноценен для обеих сторон. В противном случае это очаровательная попытка украсть MBA и прилагаемый к нему опыт. Спасибо, я вам перезвоню.</t>
+  </si>
+  <si>
+    <t>12.05.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9134</t>
+  </si>
+  <si>
+    <t>Дело не в тебе Такими словами меня сегодня поддерживает Forbes. В подборке «Дело не в тебе» Forbes рассказал о тех, кто отлично бы вписался в рейтинг «30 до 30», если бы не возраст. Я там есть — прямо между Димой Журавлёвым и SQWOZ BAB. Во-первых, компания мне более чем нравится — это лучшая лодка, в которой я плыл. Во-вторых, дело действительно не во мне. Моя «прайм-эра» началась немного за 30 — когда мы сошлись с Олей. Наша экспертиза и энергия соединились в идеальный пазл и утроили друг друга — и вот я в Forbes. С опозданием в 6 лет. А ведь у нас с Олей всё могло начаться ещё в школе, где мы и познакомились. Тогда бы я точно попал в оригинальный список. Не в утешительный. Потому что дело не во мне. Дело в нас.</t>
+  </si>
+  <si>
+    <t>12.05.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9133</t>
+  </si>
+  <si>
+    <t>Кем бы я стал, если бы не стал тем, кем стал? В 2007 году я поступил на журфак МГЛУ. Я любил техно, был абсолютно безбашенным и понятия не имел, чем хочу заниматься в жизни. Зато это знала моя генетика: Мама работала ещё на советском центральном телевидении. Отец всю жизнь проработал в ИТАР-ТАСС, а мой дед был военным журналистом. Идти по их стопам было самым безопасным способом ничего не выбирать. Но параллельно меня намертво затянул испанский. Я переводил на лету политические передовицы El País, и Буэнос-Айрес казался мне куда интереснее любой московской редакции. Странный город на стыке миров, где Борхес и танго встречаются с вечными кризисами, аргентинской иронией и сочным рибаем. Защита диплома, 2012 год. Тема — «Традиционные медиа в эпоху цифровой революции». Мой вывод: классические медиа уйдут в нишевые сегменты, всё будущее — за конвергенцией и цифрой. Пожилая комиссия вынесла приговор: — Молодой человек, традиционные медиа прекрасно жили, живут и будут жить без ваших умозаключений. А вы со своими цифровыми технологиями — идите отсюда. Еле-еле натянули тройку из жалости. Спустя 13 лет мою маленькую цифровую медиа-империю читают почти 160 тысяч человек. А я думаю иногда: всё-таки если бы не тяга к маркетингу и любовь к своим корням, я бы точно поехал в Буэнос-Айрес. Бродил бы по букинистам в поисках первых изданий Кортасара. Учил лунфардо — местный криминальный сленг с итальянским акцентом. Писал бы репортажи из Палермо-Сохо, споря с коллегами о падении песо и приходе очередного популиста. Мой журфак никуда не делся. Он внутри каждого поста — в навыке структурировать смыслы, искать неочевидные взаимосвязи и ловить нерв эпохи. Просто моя персональная газета теперь называется Telegram. А до Буэнос-Айреса я ещё обязательно доеду. На пенсии. Со стареньким макбуком и блокнотом. И напишу те репортажи, за которые больше не ставят оценки. В детстве я не знал, кем хочу стать, когда вырасту. Вырос — и оказалось, что становиться кем-то одним было совсем не обязательно. Вместе со мной поделились своими альтернативными профессиями 9 прекрасных людей с разными карьерами, каждый из которых мог бы пройти совсем другим путём: Рома Тышковский - стал бы продюсером ученых Софья Чмух - стала бы звездой Катя Лапшина - стала бы архитектором Виктор Шкипин - стал бы школьным учителем Андрей Анищенко - стал бы директором института Сергей Иванов - стал бы геологом Петр Жуков - стал бы зоологом Дима Горожанкин - стал бы поэтом и писателем Наталья Бехтерева - стала бы частным детективом</t>
+  </si>
+  <si>
+    <t>12.05.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9132</t>
+  </si>
+  <si>
+    <t>ChatGPT залез в таблицы Если вы ненавидите Excel также сильно, как я — скорее доставайте шампанское. Новую GPT-5.5 официально пустили в ваш Excel и Google Sheets. Открываете таблицу, в боковой панели сидит GPT-5.5 и ждёт, когда вы попросите его сделать всё то, на что у вас раньше уходили вечера и выходные. Разбираемся, что умеет табличный GPT: — Собрать таблицу с нуля по текстовому описанию: трекеры, бюджеты, шаблоны, планы — Объяснить чужую формулу и найти ошибку — Просчитать сценарии и обновить допущения — Искать данные и подтягивать их прямо в таблицу — Работать с многовкладочными файлами целиком Доступно на всех планах, но парочка отличий всё же есть: • На Free и Go есть ограничения по числу запросов. • На Plus и Pro всё работает в рамках вашего агентного лимита плана. • На Business и Enterprise доступно бесплатное превью до 2 июня, дальше — за монету. Цену вопроса пока не опубликовали. И самый чувствительный вопрос. Ваши корпоративные данные остаются вашими и не уходят в обучающий корпус — это касается планов Business, Enterprise или Edu. А вот данные пользователей Free, Go, Plus и Pro могут использоваться для улучшения моделей. Хорошая новость в том, что это можно отключить в настройках. Кажется, единственный человек, которому стоит расстроиться сегодня — это автор курса «Excel для продвинутых». Признавайтесь, кто уже опробовал?</t>
+  </si>
+  <si>
+    <t>12.05.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9131</t>
+  </si>
+  <si>
+    <t>Двое из трёх россиян хотят сменить работу в 2026 году Если после майских вы открыли рабочие чаты и почувствовали не лёгкую грусть, а желание срочно обновить резюме, это не личное. Это статистика. По данным свежего исследования НПФ «Эволюция», 64% россиян хотят сменить работу. А HeadHunter по итогам прошлого года подсветил ещё одну характерную цифру: 29% россиян назвали уход с нелюбимой работы главным позитивным изменением 2025 года. В США для этого даже есть отдельное выражение — resignation rush. Массовая волна обновления резюме после праздников, когда человек возвращается из паузы и внезапно понимает, что возвращаться ему, кажется, некуда. По данным Glassdoor, в январе число кандидатов на открытые вакансии в США вырастает на 22% выше среднего. Российский рынок переживает похожее после новогодних и майских. Парадокс в том, что увольняться сейчас абсолютно невыгодно. Зарплатная премия за переход к новому работодателю схлопнулась (в США разрыв драматически упал с 8.4% до 1.9%). На российском рынке конкуренция выросла втрое — сейчас на одну вакансию претендует до 10 человек. Здравый смысл говорит: сиди тихо. Но люди всё равно уходят. Значит, главный триггер увольнений сегодня — не деньги, а эмоциональный износ. Долгие праздники просто работают как лупа. Вы выпадаете из операционки, сбрасываете корпоративный ритм и впервые за несколько месяцев остаётесь наедине не с дедлайнами, а с собой. Так что если после этих выходных вы вдруг поняли, что слышите свой внутренний голос громче, чем голос своего начальника — это не лень и не постканикулярный синдром. Это повод сверить компас. А тем ли я вообще занимаюсь?</t>
+  </si>
+  <si>
+    <t>11.05.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9130</t>
+  </si>
+  <si>
+    <t>Самый недооценённый навык поколения Z Можно бесконечно смотреть на огонь, воду и то, как СМИ подшучивают над зумерами: чувствительные снежинки, бесконечная терапия, разговоры про триггеры в кабинетах психологов. А что, если я скажу вам, что именно это сделало их самым осознанным родительским поколением за несколько десятилетий? У зумеров есть не только интуиция о своих травмах и триггерах, но и язык для их описания в комплекте с инструментами корректировки. В итоге они запустили разрыв порочного цикла межпоколенческих паттернов. Всё просто: зумеры разобрались со своими паттернами до того, как завели детей. За это долгое время общество обвиняло их в избыточной рефлексии. На практике это единственный способ обрубить цепочку. И вот что показательно. 54% зумеров-родителей называют главным приоритетом подготовку ребёнка к реальному миру. 62% миллениалов в той же выборке выбирают эмоциональную поддержку. Парадокс, но терапевтическая культура не сделала зумеров мягкими родителями. Наоборот, сделала жёстче. Потому что именно через терапию они поняли — главная угроза ребёнку не отсутствие любви, а отсутствие столкновения с реальностью. Поколение, которое критикуют за неумение справляться с трудностями, сознательно учит своих детей именно этому. Не забываем и про фактор доступности любой экспертизы в два клика — педиатры, логопеды, детские психологи в социальных сетях. Информационный разрыв между зумерами и предыдущими поколениями на этом же этапе родительства — огромен. Мы привыкли считать культуру саморефлексии зумеров слабостью. Они обернули это в преимущество.</t>
+  </si>
+  <si>
+    <t>11.05.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9129</t>
+  </si>
+  <si>
+    <t>Экоактивизм, который убивает Иногда лучший способ навредить — это очень сильно захотеть помочь. Эмма Смарт, 47-летняя британская экоактивистка и морской биолог по образованию, в апреле 2025 года зашла в мишленовский ресторан Catch at the Old Fish Market в маленьком британском городке Уэймут. В аквариуме заведения у входа жили два рака — Реджи и Ронни, питомцы ресторана с двухлетним стажем. Местные жители знали их по именам. Раков держали для образовательных целей: дети, приходящие с родителями в ресторан, могли посмотреть на необычных морских обитателей. Смарт решила, что Реджи и Ронни ждёт кастрюля, а значит, им срочно нужно спасение. Прошла мимо персонала, выхватила одного из аквариума и швырнула в воду портовой гавани. По свидетельским показаниям владельца ресторана в суде, швырнула бедолагу с большой силой, примерно как баскетбольный мяч — так что это не было нежное освобождение. Дальше случился профессиональный конфуз. Морской биолог по образованию, Смарт не учла термошок. В аквариуме всю дорогу держалась температура около 18°C. В портовой воде в апреле — около 9°C. Перепад в девять градусов оказался фатальным для тёплолюбивого ракообразного. Реджи (или Ронни — уже не разобрать, кто из них) погиб мгновенно. Второй рак, оставшийся в аквариуме, через несколько недель тоже умер. Владелец ресторана сказал журналистам, что возможно, от потери партнёра. Доказать это уже никто не сможет. В суде Смарт признала вину. Её приговорили к 8 месяцам условно и запретили подходить к ресторану ближе чем на 10 метров в течение трёх лет. В этой истории нет злодеев. Только два мёртвых рака, одна экоактивистка и классический пример того, как разрушительно может быть желание причинить добро.</t>
+  </si>
+  <si>
+    <t>11.05.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9128</t>
+  </si>
+  <si>
+    <t>Как Сальвадор Дали взломал личный бренд 11 мая 1904 года родился Сальвадор Дали, гениальный живописец и ещё более гениальный продавец самого себя. Поэтому сегодня поговорим не про живопись. Дали — первый человек в истории, который заработал миллионы не на картинах. А на легенде о себе. В 1969 году Йоко Оно попросила у него один волос из знаменитых усов и предложила $10 000. По воспоминаниям его музы Аманды Лир, Дали испугался — решил, что Йоко ведьма и наложит на него заклятие через волос. Маэстро тогда отправил ей высохшую травинку в красивой коробочке. Йоко заплатила $10 000. И это было не единичной выходкой. Дали системно монетизировал своё имя без участия в продукте. Подписывал тысячи пустых литографических листов по $10 за подпись — на них потом печатали что угодно, и рынок наводнили подделки с настоящим автографом. Снимался в рекламе Polaroid и Alka-Seltzer, рекламировал шоколад, и даже нарисовал легендарный логотип Chupa Chups. Это была самая ранняя в истории сделка по монетизации имени. За полвека до того, как ушлые инфобизнесмены назовут этот приём «личный бренд». Но было бы упрощением считать Дали просто циничным шоуменом с прибабахом. За его мифом стояла реальная техника. Дали систематически работал с гипнагогией — пограничным состоянием между сном и бодрствованием. Садился в кресло, брал в руку ключ, ставил под руку металлическую тарелку. Засыпал. Ключ падал, звон будил его в момент, когда мозг ещё выдаёт сновидческие образы, но сознание уже включается. Так он сразу фиксировал на холсте, что увидел. В 2021 году учёные Парижского института мозга опубликовали исследование в Science Advances: участники, разбуженные в гипнагогической фазе, в три раза чаще находили решение нестандартной задачи, чем бодрствующие коллеги. Дали так работал с 1940-х. Гонорары платили ему не за труд. Не за время. Не за психоделические фантазии на холсте. Платили за сам факт того, что эта работа сделана Дали. В 2026 году это называется экономикой имени. Любой инфлюенсер, любой консультант, любой автор блога на сотни тысяч подписчиков продаёт ровно то же самое. Чтобы стать сытым художником, надо сначала создать главный шедевр — самого себя.</t>
+  </si>
+  <si>
+    <t>11.05.26 05:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9127</t>
+  </si>
+  <si>
+    <t>Конец эпохи Photoshop А ведь мы с вами даже не заметили, как сменился культурный код. «Это фотошоп» — главная отмазка нулевых и десятых. «Это ИИ» — главная отмазка в 2026. Раньше мы не верили картинке. Теперь не верим реальности.</t>
+  </si>
+  <si>
+    <t>10.05.26 16:37</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9126</t>
+  </si>
+  <si>
+    <t>ChatGPT впадает в детство В сети вирусится самый добрый промт для ChatGPT — нейросеть стилизует любую картинку под наивный детский рисунок мелками. Большинство закидывает в нейронку свои фото — и зря, потому что самое весёлое начинается, когда туда отправляешь что-нибудь рабочее: презентацию, скриншот или серьёзный отчёт. Забирайте промпт ниже и давайте впадать в детство вместе: Please create the entire image as a single painting in a crayon art style. Simplify the details, making it look like it was drawn by a 10-year-old child. Give it the feel of being drawn on a sheet of white paper, with a very cute vibe, and you can add some adorable elements like flowers, candies, stars, clouds, etc., to make it look innocent and childlike. В комментариях устроим выставку детского творчества. Смотреть на жизнь глазами пятиклассника — отличная и бесплатная психотерапия на вечер.</t>
+  </si>
+  <si>
+    <t>10.05.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9125</t>
+  </si>
+  <si>
+    <t>2025: лудомания 2026: нейромания В Италии официально начали лечить 20-летнюю девушку с диагнозом «зависимость от ИИ». Она месяцами общалась с чат-ботом, постепенно перестала видеться с друзьями и семьёй, а нейросеть стала для неё главным источником эмоциональной связи. Случай зафиксировала SerD, государственная итальянская служба помощи зависимым. Та самая, которая обычно работает с наркоманией, алкоголизмом и игроманией. Главный врач Лаура Суарди назвала это только верхушкой айсберга. Механизм зависимости пугающе простой. Нейросеть учится у вас, услужливо подстраивается под вас и отвечает ровно так, как вам хочется услышать. Не устает и не обижается. Не говорит: «слушай, я сейчас не в ресурсе». Это уже не совсем общение. Это зеркало без сопротивления. И в какой-то момент оно становится приятнее живых людей, у которых есть свои интересы, своё настроение и своё неудобное «нет». Парасоциальные связи были всегда: со знаменитостями, героями сериалов, блогерами, вымышленными персонажами. Но впервые объект такой связи отвечает обратно. Индивидуально. Мгновенно. С эмпатией, уровень которой можно настроить по запросу. По сути, это первая зависимость, которая формируется не через химию, а через услужливость. 5 паттернов, при которых стоит задуматься: 1. Вы обсуждаете с нейронкой важные эмоциональные темы раньше, чем с близкими. 2. Вы ловите себя на ощущении, что нейросеть понимает вас лучше всех. 3. Вы начинаете сверять с ИИ не только тексты и идеи, но и чувства. 4. Вы заходите в чат просто «поговорить», без задачи. 5. Вы всё чаще выбираете предсказуемую вежливость машины вместо сложного живого контакта. Если совпало 1–2 пункта, возможно, вы просто такой же интенсивный пользователь 2026 года, как я. Если 3 и больше, это уже не совсем про продуктивность. Это звоночек, что нейросеть начала закрывать очень базовую человеческую потребность, которую раньше закрывали люди. Кажется, эпоха одиночества нашла свой идеальный продукт. И нулевого пациента.</t>
+  </si>
+  <si>
+    <t>10.05.26 08:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9124</t>
+  </si>
+  <si>
+    <t>Что можно Сапсану — нельзя Лэтуаль? 3 мая Лэтуаль запустил акцию: вводишь промокод ПОБЕДА1945 — получаешь 1945 бонусных рублей. В комментариях соцсетей бренда началась бурная критика — многие посчитали креатив неуместным и неэтичным. Я могу понять логику бренда. Хотели не проигнорировать дату, а отметить её. Но проблема не в идее, а в инструменте: к большому и очень чувствительному празднику применили самый обычный промо-шаблон. Любая игра с цифрой 1945 в формате «введи код — получи скидку» считывается не как дань уважения, а как обычная механика продаж, на которую сверху положили слишком тяжёлый символический смысл. Это близко к георгиевским лентам на поводках у собак — намерения вроде бы добрые, но результат, мягко говоря, неловкий. Тут встаёт любопытный вопрос. РЖД, например, продавали билеты на «Сапсан» 9 мая по 1945 рублей, а на некоторые «Ласточки» — по 945. Авиатренажёры Dream Aero запустили акцию «Маршрут Победы» с тем же числом. Тот же приём, то же число — но реакция аудитории прямо противоположная. Почему? Осторожно, контекст. Потому что один и тот же маркетинговый инструмент по-разному считывается в зависимости от того, кто его использует. У одних брендов есть высокий кредит доверия в этой теме — у РЖД есть тематическая связка через дороги, по которым возили эвакуацию и фронтовиков. У других — нет. И если ты парфюмерный ритейлер с французским названием в момент, когда сеть, по сообщениям СМИ, оптимизирует розницу и планирует закрыть до 150 магазинов, твои 1945 бонусов считываются частью аудитории не как жест памяти, а как попытка встроить дату в стандартную промо-механику. Что можно было сделать иначе? У Лэтуаль на собственном сайте есть отличная редакционная статья про советских женщин, которые в годы войны красили губы морковно-красной помадой на животном жире, и про то, как Левитан в радиоэфире говорил «Женщины, красьте губы!» — потому что красная помада была формой сопротивления. Можно было продвинуть этот материал, сделать редакционный проект, партнёрство с музеем моды. История красивее любого промокода. Но бренд выбрал промокод. У других брендов это получилось иначе. Премиум-флористика «Собран в саду», которую часто упрекают в высоких ценах на букеты, в прошлом году отдала одну витрину под строчки из «Журавлей», а вторую — под самую крупную надпись даты. На дерби Спартак — ЦСКА 6 мая игроки, тренеры и арбитры вышли с портретами родственников-фронтовиков — символический первый удар нанёс 98-летний участник Берлинской операции. Поддержка конкретных людей. Партнёрство с музеем. Просто красивая открытка в соцсети. Бесплатные букеты гвоздик у входа в магазин. Но не бонусы и не скидки. Или вообще ничего — аудитория наказывает бренды 9 мая не за молчание, а за легкомыслие. Лучшее, что бренд может сделать в эту неделю — задать себе один вопрос: что у нас есть кроме стандартных промо-инструментов? И если ответа нет — это не повод запускать акцию. Это повод задуматься о том, чем бренд вообще является, кроме как машиной для скидок.</t>
+  </si>
+  <si>
+    <t>10.05.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9123</t>
+  </si>
+  <si>
+    <t>Пожалуй, лучшее описание взрослой жизни без использования слов «ипотека» и «тревожность».</t>
+  </si>
+  <si>
+    <t>09.05.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9122</t>
+  </si>
+  <si>
+    <t>Часы на правой руке Сейчас перечитал утренний пост про деда и поймал себя на странной мысли. А ведь я и не задумывался, сколько во мне на самом деле от него. Я почти никогда не опаздываю — выезжаю заранее, как он. Пью чёрный чай с лимоном — как дедушка. Ношу часы на правой руке — потому что он носил. А ещё, кажется, я преподаю — потому что он преподавал. Дед был лектором всю жизнь. Читал лекции в школах, в университетах, в обществе «Знание». Мама говорит, что я унаследовал его манеру говорить: структурно, без нажима, аргументируя тезисами. Я сам никогда об этом не задумывался, пока не прочитал сегодня её сообщение. Я тоже преподаю много где — в Высшей школе экономики, выступаю на форумах и конференциях. И даже читал лекции в том же обществе «Знание», где выступал дед. Через 50 лет я вышел на ту же сцену, не зная этого. Это и есть та самая лестница поколений, по которой передаются смыслы. Иногда тихо, через чашку чая с лимоном и часы на правой руке. А иногда — через сцену, на которую ты однажды выходишь и вдруг понимаешь, что уже не первый. Какие привычки в вас от ваших дедов и бабушек?</t>
+  </si>
+  <si>
+    <t>09.05.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9121</t>
+  </si>
+  <si>
+    <t>Правила жизни Вениамина Ивановича Завьялова Каждый год 9 мая я рассказываю здесь небольшую историю о своём дедушке. Он был для меня и отцом, и другом, и настоящим компасом. В этом году ему исполнился бы 101 год. Дед родился 13 сентября 1924 года в деревне Сельцово под Старицей, в бедной многодетной семье, где было пятеро детей. Отец рано умер от чахотки после того, как переплыл Волгу. Мать с детьми перебралась в Ленинград и всю жизнь, включая блокаду, работала прачкой в банно-прачечном комбинате. В 14 лет дед бросил школу и пошёл слесарем на военный завод — помогать матери. В сентябре 1941, через несколько дней после своего 17-летия, дедушка пришёл в военкомат добровольцем. Его тогда не взяли. Через два месяца вернулся, прибавив себе год — взяли. С 1 декабря 1941 года дед служил на Ленинградском фронте в роли авиамеханика 13-й армии. За починку трофейного немецкого гидрошасси в лютый мороз января 1942 дед получил медаль «За боевые заслуги». После войны дедушка изучал в Военном институте иностранных языков английский, сербско-хорватский, позже выучил даже арабский. Стал главным специалистом по Народной армии Югославии в Главном военно-политическом управлении армии и флота. А ещё дед был кандидатом исторических наук и полковником. Он жил по очень простым правилам: 1. Прежде чем требовать с других — спрашивай с себя Курить дед начал 1 декабря 1941 года, на фронте. Бросил в 1974, в день защиты диссертации. Прочитал где-то, что лимит человеческого организма — около 30 тысяч сигарет за жизнь, посчитал, что свой выкурил, и больше не закурил никогда. Никто из семьи никогда не видел его ни с сигаретой, ни пьяным. 2. Уважай чужое время Дедушка никогда никуда не опаздывал. Без смартфонов, без навигаторов, на общественном транспорте — машину принципиально не водил, говорил, что самолёта во время войны ему хватило. 3. Не бросай начатое Если что-то решил — дойди до конца. В 56 лет, попав в командировку в Южный Йемен, дед выучил арабский — посчитал, что без него там будет некомфортно работать. 4. Учиться, учиться и учиться В 70 лет прекрасно освоил компьютер. Писал на нём конспекты лекций и журналистские материалы для приложения к «Известиям». 5. Береги тело Каждое утро дед бегал из дома на проспекте Мира в Сокольники и моржевал. В 1993 участвовал в совместном заплыве российских и американских моржей через Берингов пролив. В 69 лет. 6. Никогда не повышай голос и не матерись За всю жизнь его никто из семьи не слышал ни на повышенных тонах, ни матом. Человек, прошедший войну, дослужившийся до полковника, — не ругался ни разу. 7. Читай каждый день Перед сном — двадцать страниц. Любых. Каждый день, всю жизнь. 8. Сохраняй чувство юмора По утрам дедушка пел в душе арию «Кто может сравниться с Матильдой моей». Голос у него был прекрасный, слух — тоже. Главным девизом его жизни была римская поговорка — viam supervadet vadens. Дорогу осилит идущий. Эта фраза стала нашим семейным кредо. Сначала её приняла моя мама. Потом я. Дальше передам Вере. Память о наших стариках жива, пока мы рассказываем их истории и передаём смыслы по лестнице поколений. Я стараюсь бережно хранить детали — голос, выражения, принципы — и шлифовать в памяти его образ так, чтобы хватило не только мне. Дедушка, в этом году у меня родилась дочь. Веру назвали в честь надежды и веры — той самой, с которой ты прошёл всю войну. Дорогу осилит идущий. Я иду.</t>
+  </si>
+  <si>
+    <t>09.05.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9120</t>
+  </si>
+  <si>
+    <t>Ленинград, 9 мая 1975 года. Ветераны идут по Невскому проспекту, отмечая тридцатилетие Великой Победы. Одно фото вместо тысячи слов.</t>
+  </si>
+  <si>
+    <t>08.05.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9119</t>
+  </si>
+  <si>
+    <t>Секрет продуктивности в одном слове «Нет» Питер Друкер сформулировал это ещё в прошлом веке: «Нет ничего бесполезнее, чем с большой эффективностью делать то, что вообще делать не нужно». Джеймс Клир, автор «Атомных привычек», развивает эту мысль: умение сказать «нет» — один из главных инструментов фокуса и продуктивности. На первый взгляд «да» и «нет» кажутся словами одного веса. Но всё не так однозначно. → Когда вы говорите «нет» одному запросу, вы отказываетесь от одной вещи. → Когда говорите «да» чему бы то ни было — вы автоматически говорите «нет» всему остальному, что могли бы сделать в это время. Но как определить, от чего стоит отказываться? Здесь нужна двухуровневая проверка. Уровень 1: говорить «нет» очевидным отвлечениям. Бессмысленным встречам, задачам, запросам, которые ни к чему не ведут. Это базовый уровень. Уровень 2: говорить «нет» хорошим, но уже невыгодным возможностям. Чем выше ваша экспертиза, тем дороже стоит ваше время. Поэтому то, что было хорошим выбором год назад, может быть невыгодным для вас сегодня. Перешлите коллеге, который только что согласился на пятое совещание за день.</t>
+  </si>
+  <si>
+    <t>08.05.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9118</t>
+  </si>
+  <si>
+    <t>Слово как продукт 15 лет в маркетинге я упаковывал чужое — бренды, продукты, истории. И только в апреле этого года, кажется, я впервые упаковал собственное публичное слово как продукт. Я летел в Кейптаун с выступлением «Инструкция к будущему» на форум IZMENI SOZNANIE. Большая сцена, самая требовательная аудитория. Перед поездкой впервые в жизни взял индивидуальное занятие по ораторскому искусству у Анжелики Завьяловой — наставника из «Оратор Клуба». Главное, что я там нащупал: выступление — это не текст плюс импровизация. Это архитектура времени. Где пауза, где подача, где взгляд, где дикция. Без этой архитектуры даже самый сильный текст рассыпается на сцене. И главный мой инсайт — про темп. Я как цифровой человек годами разгонял свою речь. Считал, что плотность сказанного в минуту — это и есть качество. Оказалось, всё ровно наоборот. В эпоху, когда нейросети ускорили буквально каждую часть нашей жизни, единственное, что не масштабируется — это пауза. Слово, окружённое тишиной, стоит дороже потока слов. Спасибо вам, Анжелика.</t>
+  </si>
+  <si>
+    <t>08.05.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9117</t>
+  </si>
+  <si>
+    <t>Настоящий мужчина не сортирует мусор А беспокойство о природе — женская черта. Примерно это шепчет подсознание мужчинам, слишком уж озабоченным своей мужественностью — считает Journal of Environmental Psychology. А несколько дней назад Университет Хаддерсфилда опубликовал заключение 22 исследователей из 13 стран мира. Они выяснили: мужчины в среднем генерируют больше выбросов, меньше беспокоятся о климате, меньше голосуют за экологические партии и меньше готовы менять повседневное поведение. В чём причина? Забота о климате культурно ассоциируется с эмпатией и состраданием. Традиционно «женскими» чертами. А мужчины, сконцентрированные на поддержании маскулинного образа, бессознательно избегают всего, что этот образ разрушает — включая многоразовый пакет в супермаркете. Климатический скептицизм у части мужчин — это не убеждение, а защитный рефлекс. Теория неустойчивой маскулинности объясняет: в отличие от женственности, мужественность воспринимается культурой не как данность, а как статус, который нужно постоянно доказывать и легко потерять. А любая угроза этому статусу — даже символическая — запускает компенсаторное поведение. И как правило, оно совсем не экологичное. Если так пойдёт и дальше, то мужественность, конечно, не исчезнет. А вот всё остальное — под вопросом.</t>
+  </si>
+  <si>
+    <t>08.05.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9116</t>
+  </si>
+  <si>
+    <t>Афиша Бескромного Что я вижу, когда открываю майский календарь? Пять городов, два форума и один международный фестиваль. Ноль свободных выходных. Пока остальные ставят шашлыки на углях и сажают помидоры, ваш непокорный слуга собирает выступления, презентации и пиджаки в чемодан. Где ловить меня в мае и начале июня: 📍14 мая, онлайн Выступаю на бесплатном онлайн-практикуме «Время сильных 2026» от бизнес-клуба «Атланты». Тема — моя «Инструкция к будущему»: AI, маркетинг, личный бренд и главные сдвиги 2026 года. 📍18 мая, Москва Выступление в рамках проекта AI First и «Месяца AI» для команды Авито. Закрытое корпоративное событие. 📍19–24 мая, Нижний Новгород Лечу на ЦИПР и Тех-Френдли Викенд — главное технологическое событие весны. Программа, регистрация и форматы — на сайтах конференций. 📍3 июня, Санкт-Петербург Петербургский международный экономический форум (ПМЭФ-2026). Подробности моих выступлений в программе — ближе к дате. 📍7–12 июня, Сочи Gastreet — крупнейшее международное событие для рестораторов и предпринимателей сферы гостеприимства. Билеты и программа — на сайте фестиваля. 📍22–26 июня, Сочи «Атланты Сити» — масштабный предпринимательский фестиваль бизнес-клуба «Атланты». Регистрация и расписание открыты на сайте клуба. Если у вас в команде есть коллега, который планировал майские в дачном режиме, — просто пришлите ему эту афишу. Может быть, он передумает.</t>
+  </si>
+  <si>
+    <t>08.05.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9115</t>
+  </si>
+  <si>
+    <t>Поколение Альфа открыло для себя удивительный новый ИИ, который мгновенно решает любые математические задачи. Это был калькулятор.</t>
+  </si>
+  <si>
+    <t>07.05.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9114</t>
+  </si>
+  <si>
+    <t>Что ждёт блогеров на пенсии? Сегодня ТАСС опубликовал расчёт максимальной пенсии для российских блогеров. Если на протяжении 25 лет регулярно платить страховые взносы в Соцфонд — на пенсии можно рассчитывать на 43 758 рублей в месяц. Сумма выглядит как роскошный максимум, пока не посмотришь на цену вопроса. Следите за руками. Чтобы получить такую пенсию, блогеру нужно платить 572 тысячи рублей взносов ежегодно в течение четверти века. В сумме это 14,3 миллиона рублей. Вторая цифра ещё интереснее. Если не платить взносы вообще, государство всё равно начислит социальную пенсию — 9,4 тысячи рублей в месяц. То есть весь смысл 25 лет максимальных отчислений — добавить к гарантированному базовому минимуму 34 тысячи рублей. И эта арифметика касается не только блогеров. Это пенсия любого самозанятого, любого ИП, и любого, кто работает на себя. Хорошая новость в том, что эти 14,3 миллиона инвестиций окупятся примерно к вашему 110-летию. Отличный бизнес-план, надёжный как швейцарские часы.</t>
+  </si>
+  <si>
+    <t>07.05.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9113</t>
+  </si>
+  <si>
+    <t>Что делает мой бот, пока я сплю Я на 110% гуманитарий, который не написал ни строчки кода за всю жизнь. И это не помешало мне в прошлом месяце собрать себе телеграм-бота через Claude Code буквально за пару вечеров. Каждую ночь он обходит главные мировые и российские СМИ, фильтрует тысячи блогов и каналов, связывает между собой темы, которые на первый взгляд не связаны. И к 6 утра каждый день кладёт мне на стол не просто дайджест, а персонализированную подборку — обученную на моих собственных постах, на формулах, по которым я пишу, и на темах, которые особенно вам откликаются. Раньше под такую задачу нужен был целый штат: ресёрчер, аналитик, редактор. Полноценный отдел. Теперь — пара вечеров, один ноутбук с интернетом и подписка на Claude. И это лишь верхушка айсберга из того, что я научился собирать вокруг себя за последний год. 14 мая на бесплатном онлайн-практикуме «Время сильных 2026» от бизнес-клуба «Атланты» я выступаю со своей «Инструкцией к будущему» — про AI, маркетинг, личный бренд и главные сдвиги 2026 года. Вместе со мной выступят топовые предприниматели и эксперты: Сергей Иванов, Дмитрий Бескромный, Роман Кумар, Максим Спиридонов, Денис Амирханян, Михаил Дашкиев, Вита Носова. Если вам интересно увидеть, что ещё прячется под этим айсбергом — приходите 14 мая в 12:00 по Москве. Регистрация бесплатная.</t>
+  </si>
+  <si>
+    <t>07.05.26 10:48</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9112</t>
+  </si>
+  <si>
+    <t>Антифрод против Ватикана Папа Римский Лев XIV позвонил в свой банк в Чикаго, чтобы сменить адрес и номер телефона. Понтифик прошёл все проверки безопасности и правильно ответил на контрольные вопросы. Только вот сотрудница банка была непреклонна. По правилам клиент обязан явиться в отделение лично, и точка. Когда аргументы закончились, Папа прямо спросил, изменит ли ситуацию тот факт, что он Папа Лев XIV. Девушка решила, что это пранк, и повесила трубку. В итоге задачу решили в обход системы: знакомый Папы священник позвонил президенту банка, и тот лично снял блок в порядке исключения. Так что в мире, где у каждого сотрудника KPI по безопасности, даже Папа Римский не может пройти верификацию по телефону. Зато по-прежнему отлично работает старая схема — иметь нужного человека в нужном месте.</t>
+  </si>
+  <si>
+    <t>07.05.26 06:43</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9110</t>
+  </si>
+  <si>
+    <t>100 тысяч детей не пошли в школу В далёком 2015 на домашнем обучении в России было 8 452 ребёнка — смешные 0,058% от всех школьников. К началу 2025/26 учебного года статистика Минпросвещения фиксирует 99,4 тысячи. ↑ Рост в 11 раз за десять лет. ↑ И на 16,8% — только в этом году. И это только официальные данные — они учитывают лишь тех, кто прикреплён к школе для сдачи аттестаций. Ещё часть детей числится на заочном обучении, фактически не следуя школьной программе. Эксперты оценивают реальную цифру в полтора-два раза выше. Причиной ухода на дом родители называют буллинг, слабых учителей, негибкую программу. Здесь становится интересно, каких же результатов добиваются родители дома. 78% зарубежных исследований показывают, что дети на домашнем обучении академически превосходят сверстников из обычных школ. И самый обсуждаемый вопрос — социализация. Но и здесь данные неожиданные: 64% исследований показывают, что «домашние» значительно опережают сверстников по социальному и эмоциональному развитию. Кроме того, они демонстрируют наименьший уровень тревоги и депрессии и наивысший уровень удовлетворённости жизнью среди всех сравниваемых групп. Вот только тут следует оговориться. Семьи, выбирающие домашнее обучение, как правило, образованнее и финансово стабильнее среднестатистической школьной семьи. Именно поэтому рынок домашнего обучения показывает такие прекрасные результаты. По данным Forbes, топ-25 компаний в сегменте заработали 4,6 млрд рублей за первое полугодие 2025 года — рост 27%. За 2026 год статистики ещё нет, но, я уже предполагаю, что в ней увижу. В какую школу жизни ходят ваши дети?</t>
+  </si>
+  <si>
+    <t>07.05.26 04:50</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9109</t>
+  </si>
+  <si>
+    <t>ChatGPT придумал ультимативное оправдание для всех, у кого ничего не получается. Для тех, кто физически не в Ижевске, отмазок на сегодня, к сожалению, нет.</t>
+  </si>
+  <si>
+    <t>06.05.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9108</t>
+  </si>
+  <si>
+    <t>Авторы каналов по маркетингу и бизнесу разыгрывают набор креативного предпринимателя Вместе с авторами самых популярных каналов по маркетингу и бизнесу разыгрываем базовый набор креативного предпринимателя: MacBook Air M4, Apple Watch Series 11, два комплекта AirPods Pro 3 и 100 банок lapochka! Что точно достанется каждому — подписка на каналы с тонной полезной информации об индустрии, трендах, рекламе и здоровом отношении к работе. Как участвовать? 1. Подписаться на всех авторов: - Дмитрий Бескромный - Алексей Ткачук - Антон Балыклов - Евгений Давыдов - Александра Жаркова - Михаил Вишневский - Алина Чичина 2. Нажать кнопку «Участвую!» под этим постом. Полные правила читайте по ссылке. 14 мая бот определит пять победителей. Удачи! Участников: 19307 Призовых мест: 5 Дата розыгрыша: 18:00, 14.05.2026 MSK (завершён) Победители розыгрыша: 1. Айсултан - 5di89l (переразыгран) 2. mDwka - 5d7vch (переразыгран) 3. Rastishk - 5deark 4. omgwalker - 5dk720 5. ЗУ Ассистент - 5dd2pq</t>
+  </si>
+  <si>
+    <t>06.05.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9107</t>
+  </si>
+  <si>
+    <t>3 нейросети умнее 99,9% людей В июне 2025 года аналитики из TrackingAI опубликовали первый большой рейтинг AI-моделей по тесту Mensa Norway. Тогда топ списка заняли ChatGPT o3, Claude-4 Sonnet и Gemini 2.0 Flash. В апрель 2026 года TrackingAI публикует обновлённый рейтинг с неожиданными результатами. Первое место разделили между собой Grok-4.20 Expert Mode и GPT-5.5 Pro Vision. За прошедший год они вырвались с последних мест на вершину списка. На этом удивительное не заканчивается. Человеческий результат этого теста — ~100. Гениальный результат — от 130. Нейросети впервые пробили планку в 140. Перед тем, как надевать шапочку из фольги, давайте немного поговорим о самом тесте Mensa Norway. Он измеряет только флюидный интеллект. То есть способность видеть закономерности в новых, незнакомых данных без опоры на накопленные знания. Психологи считают это ядром «чистого» мышления. Но есть два важных нюанса. №1: Тест не измеряет точность фактов, способность писать код, устойчивость к галлюцинациям или умение вести переговоры. №2: Тест публичный и доступен в интернете — а значит, с высокой вероятностью вошёл в обучающий корпус моделей. А вот с закрытым тестом — специальным набором задач, который никогда не публиковали в интернете, — модели справились хуже. Лучший результат показал GPT-5.5 Pro, набрав 130 баллов. Последнее меня особенно радует. Гений с IQ 145 расшифровывает мои анализы крови и подсказывает, сколько сварить яйцо вкрутую. Кажется, это самое разумное применение искусственного интеллекта в моей жизни.</t>
+  </si>
+  <si>
+    <t>06.05.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9106</t>
+  </si>
+  <si>
+    <t>Сон и слёзы вместо бизнес-ланча New York Post пишет, что местные зумеры массово не вывозят классический график с девяти до пяти. Свой законный перерыв они теперь используют для сна и слез в самых неожиданных локациях города. Одни работяги отсыпаются на дневных сеансах в кинотеатрах или арендуют капсулы для сна. Другие сбрасывают стресс слезами в примерочных Zara и метро. А вы чем занимаетесь в обеденный перерыв сегодня?</t>
+  </si>
+  <si>
+    <t>06.05.26 09:17</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9105</t>
+  </si>
+  <si>
+    <t>Кто сможет продавать в 2026 году  Sears стал крупнейшей розничной сетью Америки, когда победил сельский ритейл бумажным каталогом. Так фермер в Огайо получил возможность заказать что угодно по почте — минуя посредника в виде местного торговца.  Потом Walmart обогнал Sears физической доступностью и скоростью: можно дешево покупать на месте и не ждать доставки. А затем и Amazon позволил получать заказы на следующий же день. В итоге в 2018-м Sears объявил о банкротстве.  Суммируем: → Сначала выиграл тот, кто исключил посредника между товаром и покупателем.  → Потом — тот, кто сократил до минимума время и/или расстояние между ними. → Сейчас — тот, кто сократит путь от осведомленности к покупке. Колонка на Cossa от руководителя контентных сервисов ВКонтакте как раз об этом — о социальной коммерции, которая меняет классическую воронку.  Шопинг становится естественной частью контент-потребления — и VK этим пользуется. Поэтому у них и появились «шопсы» — формат контента с карточками товаров, по клику на которые можно сразу оформить заказ.  В первую секунду я напрягся: представилась антиутопия, где весь контент превращается в бесконечный рекламный поток. Но этого не произойдёт по одной причине — автор НЕ зарабатывает на размещении товаров в кадре. Он получает процент с покупок.  Это создает автономный механизм самоочищения.  Перенасыщение рекламой приведет к потере доверия и возможности продать хоть что-то. А потому авторы сами заинтересованы оставаться честными и полезными в своих рекомендациях. Покупают у тех, кому верят.  Активных авторов в российских соцмедиа — десятки миллионов человек. Каждый из них лично заинтересован в том, чтобы его рекомендация работала.  Живая сеть таких интересантов — это вся AIDA разом, вплоть до самой кнопки «Купить». Присылайте тем, кто до сих пор рисует треугольники на слайдах.</t>
+  </si>
+  <si>
+    <t>06.05.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9103</t>
+  </si>
+  <si>
+    <t>Гол как воронка продаж В прошлую пятницу канадский футболист Томаш Скублак забил гол, достал из носка визитку своего риэлторского агентства и показал в камеру жест «позвоните мне». Весь русскоязычный телеграм разошёлся в шутках про футболиста, который подрабатывает риэлтором. А на самом деле всё наоборот. В 2019 году Скублака отчислили из профессионального футбола. Наш герой не стал ждать у моря погоды и за следующие пять лет построил риэлторский бизнес в Онтарио. И только когда бизнес встал на ноги, в 2026 Томаш вернулся в профессиональный футбол. Но уже не как 28-летний подающий надежды игрок, а как предприниматель, для которого камеры федеральных телеканалов стали бесплатным маркетинговым каналом для основного бизнеса. Параллельный бизнес — это не подстраховка от провала в основной профессии. Это катапульта для возвращения в неё.</t>
+  </si>
+  <si>
+    <t>06.05.26 04:54</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9102</t>
+  </si>
+  <si>
+    <t>Как национализировать авиакомпанию через TikTok 2 мая американский лоукостер Spirit Airlines не справился с долгами и официально остановил все полёты спустя 34 года работы. Банкротство, закрытые гейты и тысячи сотрудников без работы. Но вместо грустного некролога мы получили самый безумный кейс экономики в этом году. Акт первый: сила толпы 22-летний тиктокер и актёр озвучки Хантер Петерсон записывает короткий ролик с простой идеей: зачем отдавать активы частному капиталу, если мы можем купить авиакомпанию сами. За пару дней видео собирает 6,1 миллиона просмотров. Люди массово идут на сайт кампании. К утру 5 мая больше 150 тысяч человек оставили необязывающие гарантии на 132 миллиона долларов. Акт второй: футбольная модель Самое любопытное — механика. Организаторы хотят сделать авиакомпанию полностью народной. За референс взята модель американского футбольного клуба Green Bay Packers, которым коллективно управляют сотни тысяч его болельщиков. Входной билет в совладельцы Spirit 2.0 стоит 45 долларов — ровно столько в среднем стоил один перелёт. Главное правило: каждый инвестор получает один голос в совете директоров, независимо от того, сколько денег внёс. Шансы на успех для меня максимально неочевидны. Для перезапуска и покрытия долгов нужно больше миллиарда долларов и одобрение Минтранса США, который выдаёт сертификаты эксплуатанта годами. Но прецедент уже создан. Раньше судьбу авиакомпаний решали советы директоров и хедж-фонды. Теперь — популярный тиктокер и 156 тысяч случайных людей.</t>
+  </si>
+  <si>
+    <t>05.05.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9101</t>
+  </si>
+  <si>
+    <t>Жизнь на таблетках Представьте: в ваш свежевыжатый сок кто-то незаметно подливает воду. Каждый день — на каплю больше. Через годы стакан технически всё такой же полный. Только вот сока в нём уже меньше. Примерно это происходит с едой прямо сейчас. В ноябре 2025 года учёные Лейденского университета опубликовали мета-анализ, проведённый на 43 культурах — в их числе рис, картофель, помидоры, пшеница. Оказалось, количество белка, железа и цинка в продуктах снизилось в среднем на 4,4%. Спасибо росту CO₂. Растения обожают углекислый газ — с ним культуры растут быстрее и крупнее. Но количество минералов не увеличивается вместе с размером. Вот и получается, что концентрация пользы в продуктах всё меньше. Словно сок, разбавленный водой — но в масштабе огромного числа продуктов. Пожинаем плоды мы уже сейчас. Четверть населения планеты страдает анемией. К 2050 году 175 млн человек столкнутся с дефицитом цинка. Около 1,4 миллиарда женщин и детей потеряют 4% поступающего с едой железа. И пока еда беднеет, индустрия компенсации дефицитов богатеет. Среднегодовой рост глобального рынка БАДов составляет 8–9%. А к 2034 году он вообще перевалит за $400 млрд. Потому что плюс-минус каждый будет вынужден платить дважды. Сначала за еду, потом — за то, чего в ней больше нет.</t>
+  </si>
+  <si>
+    <t>05.05.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9100</t>
+  </si>
+  <si>
+    <t>300 бутылок протеста Пока все ленты сегодня листают красивые платья американских селебрити, я расскажу другую историю того же вечера. За несколько дней до Met Gala в залах Метрополитен-музея было спрятано около 300 бутылок с жёлтой жидкостью. На табличках у входа значилось: «VIP-туалет в честь председателя Met Gala Джеффа Безоса. Пользуйтесь — для его сотрудников этого достаточно». Похоже, это кульминация многолетнего протеста против основателя Amazon Джеффа Безоса. А начинался он так. В 2016 году британский журналист Джеймс Блудворт провёл несколько месяцев под прикрытием на складе Amazon в Стаффордшире. В своей книге «Hired» он описал наполненные пластиковые бутылки на полках склада — след сотрудников, которым нереалистичные нормативы не оставляли времени на туалет. В 2021 Amazon публично высмеял эти обвинения: «Вы правда верите в истории про бутылки? Если бы это было правдой, никто бы у нас не работал». А через неделю компания принесла официальные извинения и косвенно подтвердила: да, такое случается — иначе водители просто не укладываются в нормативы. Внутренние документы, опубликованные The Intercept, показали, что менеджмент об этом знал, фиксировал как нарушение и продолжал требовать те же нормативы. В 2012 году Безос пришёл на Met Gala с миллионом долларов и галстуком-бабочкой. В 2026 его встретили 300 бутылок и одна табличка.</t>
+  </si>
+  <si>
+    <t>05.05.26 09:54</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9096</t>
+  </si>
+  <si>
+    <t>Кроссовки для Аристотеля Он не вставал за трибуну и не садился в центр круга. Преподавая философию, Аристотель шёл по крытым колоннадам, а ученики двигались следом. Мысли двигались вместе с ногами. И не только у него. Дарвин ежедневно гулял рядом с домом в Кенте. Ницше в свои лучшие годы ходил до 10 часов в сутки и писал прямо на ходу. Стив Джобс предпочитал решать важные вопросы на прогулках. Большая часть моей работы — в мониторе, тут особо не походишь. Но совещания-прогулки — настоящее открытие. Ходьба как рабочий инструмент предъявляет требования к тому, в чём ходишь. Поэтому и Аристотелю, и всем остальным я бы рекомендовал кроссовки Impact Plus от итальянского бренда Barracuda. Главная особенность кроссовок — комфорт: легкая многослойная подошва с амортизацией и анатомическая стелька. Пара отлично подойдет для путешествий и долгих прогулок, так как сделана из натуральной кожи, замши и дышащего текстиля. Ходить да совещаться — только в путь: и мужчинам, и женщинам. Жаль, Аристотель немного не дождался — этот итальянский бренд был создан в 1896 году. Но я уверен, он бы оценил.</t>
+  </si>
+  <si>
+    <t>05.05.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9095</t>
+  </si>
+  <si>
+    <t>Как нейросети сломали книжный рынок Вот так выглядит идеальная модель конвейера по производству цифрового мусора. Согласно свежему исследованию NBER 2026, после выхода ChatGPT количество ежемесячных релизов на Amazon выросло почти в три раза — с 100 тысяч до 300 тысяч. Десятый по продуктивности автор на Amazon в 2022 году выпускал около 20 книг в год. В 2025 — уже больше 100. То есть один человек теперь производит объём, который раньше выдавало целое издательство. А вот вам главный сюрприз исследования. Авторы, писавшие книги задолго до эпохи нейросетей, не просто стали продуктивнее. Они стали сильнее. Их новые книги поднялись в рейтингах. А вот те, кто пришёл с ChatGPT как с базовым рабочим инструментом — в массе производят текстовый мусор. ИИ не уравнял творцов. Он расслоил их. И между сильным верхом и шумным низом теперь нет того самого среднего автора, на котором десятилетиями держался книжный рынок. Как вы уже наверняка поняли, эта история не только про книги. Это судьба ближайших лет любого рынка контента — от музыки до маркетинга. Для профессионалов ИИ стал мощным экзоскелетом. Для всех остальных — братской могилой из цифрового мусора.</t>
+  </si>
+  <si>
+    <t>05.05.26 04:52</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9094</t>
+  </si>
+  <si>
+    <t>80 миллионов одинаковых резюме В марте 2026 года индекс HeadHunter достиг 11,4 — рекордного значения за всю историю наблюдений. На рынке труда сейчас 80 миллионов резюме конкурируют за 757 тысяч вакансий. Это уже почти полноценный кризис — следующая ступень шкалы начинается с 12 пунктов. То есть HR-специалисты прямо сейчас тонут в потоке откликов. На каждую вакансию летят сотни резюме, многие — сгенерированные с помощью ChatGPT и отправленные автоматически. И в этот момент ребята из HH добавляют на платформу новую кнопку: «сгенерировать сопроводительное письмо». Сорок секунд, и кандидат получает «качественный текст» от ИИ. На словах там все Львы Толстые. Особенно когда эти слова написала нейросеть — уж она-то умеет упаковывать. А теперь самое смешное. На официальном сайте лежит инструкция, где прямым текстом сказано, что ваше сопроводительное письмо должно быть уникальным, при этом одновременно HH предлагает сгенерировать нейрослоп за 40 секунд. Сопроводительное письмо было последним фильтром, по которому HR мог отличить живого кандидата от потока ботов. Теперь и его не стало. HH в этой истории не пострадает — скорее наоборот. Чем больше откликов, тем дороже подписка работодателя. Бизнес-модель платформы оптимизирована именно под объём. HH в этой истории не пострадает — скорее наоборот. Чем больше откликов — тем дороже подписка работодателю. Чем больше шума — тем нужнее соискателю hh PRO, чтобы выделиться. Чем больше времени все проводят на платформе — тем дороже реклама. Платформа зарабатывает на каждом этапе. Включая тот, который сама же и сломала.</t>
+  </si>
+  <si>
+    <t>04.05.26 16:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9093</t>
+  </si>
+  <si>
+    <t>Зумеры просят покинуть чат Для зумеров искусственный интеллект выглядит не как помощник, а как ещё один кандидат на вакантное место. А потому 31% опрошенных в возрасте от 14 до 29 лет испытывают злость по отношению к ИИ, как выяснил Gallup. Год назад таких было 22%. Более того, 44% работников поколения Z саботируют ИИ-инициативы своих работодателей. Кто-то сливает корпоративные данные в публичные чат-боты. Кто-то намеренно сдаёт некачественные результаты, чтобы показать: инструмент не работает. Кто-то просто отказывается им пользоваться. Эти же самые люди открывают ChatGPT утром, чтобы написать письмо боссу. Вы не понимаете, это другое.</t>
+  </si>
+  <si>
+    <t>04.05.26 13:49</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9092</t>
+  </si>
+  <si>
+    <t>12 нажатий Caps Lock отделяют вас от нервного срыва Российские аналитики научились предсказывать нервный срыв сотрудников по клавиатуре. Если человек нажимает Caps Lock больше 12 раз за час, вероятность резких сообщений и перехода на личности в ближайшие 60 минут взлетает до 78%. После такой вспышки в 52% случаев сотрудник просто хлопает цифровой дверью — выходит из рабочего чата или закрывает мессенджер. Самое интересное в этом исследовании — тайминг и объекты ярости. Люди крайне редко срываются на начальство или подчиненных. В 71% случаев заглавными буквами кричат на коллег из смежных отделов. Потому что СРОЧНО и ГОРИТ. Пик корпоративной ярости наступает прямо сейчас — между 16:00 и 17:30. А в пятницу после обеда частота использования кнопки ярости возрастает еще на 37% по сравнению со средой. Перешлите этот пост коллегам из смежных отделов до того, как они нажмут Caps Lock в тринадцатый раз. ЖЕЛАТЕЛЬНО ПРЯМО СЕЙЧАС.</t>
+  </si>
+  <si>
+    <t>04.05.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9091</t>
+  </si>
+  <si>
+    <t>И словом года становится Мой ответ — кризис. Экономический, демографический, профессиональный — выбирайте любой на свой вкус. А вот 35% респондентов Talker Research выбрали другое слово — «стрессовый». Ещё 32% назвали более мягкое, но не менее выразительное «трудный» — в оригинале challenging. Соль здесь не в самом слове, а в причине его возникновения. И тут мы возвращаемся к моей версии про кризис. Только у американцев он экзистенциальный. В этом честно признаются все поколения: Зумеры — 52% Миллениалы — 39% Иксы — 32% Бумеры — 20% Тенденция абсолютно прозрачная. Юные дарования просто не понимают, где их место и как скоро их с него спихнут. Автоматизация, экономика или политика в любой момент могут настойчиво попросить подвинуться. В России 2026 года подобных опросов не проводили. Пока за океаном переживают кризис самоопределения, мы продолжаем уверенно строить долгосрочные стратегии с горизонтом планирования примерно в пятнадцать минут. А каким цензурным словом вы бы описали этот год?</t>
+  </si>
+  <si>
+    <t>04.05.26 10:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9090</t>
+  </si>
+  <si>
+    <t>Цена идеализма Чем сильнее желание сделать «хорошо», тем выше шанс не сделать никак. А в бизнесе это особенно дорого. Пока один предприниматель третий месяц допиливает сайт, другой запускает сырой вариант, получает первые заявки и анализирует поведение реальных людей. Это то, что Эрик Рис в своей книге 2011 года назвал «Lean Startup» — бережливым стартапом. Логика простая: чем раньше ты выходишь на рынок с минимально жизнеспособной версией, тем быстрее рынок сам говорит, что с ней не так. Так первый клиент превращает идею в систему координат: до него — догадки, после него — данные. Хорошая новость в том, что собрать лендинг сегодня стоит пару минут и 0 рублей. Вы открываете Яндекс Директ, описываете свой бизнес, получаете одностраничный сайт со всеми нужными кнопками на целевые действия и запускаете продвижение. Он остаётся рабочим инструментом даже при нестабильном интернете и помогает не терять заявки. Всё готово, вы прекрасны, и ни один разработчик не пострадал. Дальше — анализ и обучение на ошибках. Масштабирование и наведение красоты. Первый клиент — самый дешёвый преподаватель в вашей жизни. А вот идеалисты с ним не встречаются никогда.</t>
+  </si>
+  <si>
+    <t>04.05.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9086</t>
+  </si>
+  <si>
+    <t>Премиальное право ходить босиком За прошедшие выходные каждый светский телеграм-канал успел пошутить про новые сандалии Chanel без подошвы. Я тоже посмеялся. А теперь по делу. Прошлой весной Маттьё Блази сменил Bottega Veneta на Chanel и получил ключи от самого статусного бренда в мире. И сейчас, на круизной коллекции 2027, выпустил сандалии, у которых физически нет подошвы. Только скульптурная пятка, шнурки и прямой контакт с асфальтом. Сам Блази в интервью WWD признался, что команда говорила «это слишком». Он сказал «поехали» и запустил. И не просто так. Прямо сейчас Chanel возглавляет главный мировой рейтинг востребованности брендов Lyst Index. В этой системе координат обувь без подошвы не является эпатажем. Это прагматичный инструмент для удержания первой строчки. А вообще это идеальная иллюстрация того, как рынок роскоши окончательно дематериализуется в 2026 году. Функция мертва, важен исключительно контекст. Сегодня люксовому бренду важно продавать не одежду или обувь, а создавать виральные концепты, поддерживая лояльность аудитории по правилам экономики внимания. Вы платите три тысячи долларов не за обувь, а за премиальное право ходить босиком.</t>
+  </si>
+  <si>
+    <t>04.05.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9085</t>
+  </si>
+  <si>
+    <t>Боссы тоже имитируют ТАСС спешит сообщить, что 21% россиян в перерыве между майскими праздниками просто имитируют работу. 35% респондентов делают только горящие задачи. 12% вообще ушли в отпуск. И только треть героев-трудоголиков выкладывается в полную силу. А мне интересно другое. Руководителей кто-нибудь опросил? Секрет в том, что менеджмент прямо сейчас занят ровно тем же. Просто линейные сотрудники называют это «дотянуть до майских», а руководители — «стратегическим планированием» и «оптимизацией процессов». Требовать от команды 100% отдачи в эти тёплые деньки означает просто плодить имитацию бурной деятельности. Умный руководитель знает, что самая выгодная стратегия сейчас — сделать вид, что вы ничего не замечаете, и дать людям легально выдохнуть. Перешлите этот пост своему боссу. Пусть знает, что вы в курсе его стратегического планирования.</t>
+  </si>
+  <si>
+    <t>03.05.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9084</t>
+  </si>
+  <si>
+    <t>Бесплатные путешествия за чужого ретривера Закройте глаза и представьте. Вы две недели живёте в вилле под Флоренцией, гуляете утром по виноградникам, вечером открываете бутылку местного. И платите за это ноль рублей. Единственное условие — у виллы должна быть собака, а вы должны ей понравиться. Самое выгодное жильё в Европе — это не Booking, не Airbnb и даже не провинциальные отели за полцены в межсезонье. Это TrustedHousesitters. Британская платформа, работающая с 2010 года, около 280 000 человек в 140 странах. Логика обмена простая. Хозяева уезжают в отпуск и ищут того, кто пожил бы у них дома и присмотрел за питомцем. Вы приезжаете, кормите кота или гуляете с собакой, поливаете цветы — и живёте в чужой вилле в Тоскане или квартире в Копенгагене бесплатно. Денег между сторонами не передаётся. На платформе можно найти от аутентичной фермы в Португалии до модной виллы с видом на океан в Калифорнии. Чтобы получить доступ, нужно оплатить годовую подписку — €119 за базовый тариф. Сумма для активных путешественников отбивается за пару ночей в любой европейской столице. Есть и маленький подвох: с конца 2025 года добавился сервисный сбор за каждую успешную договорённость на базовом тарифе. И конкуренция за лучшие места плотная — на каждое популярное объявление приходит по 5 заявок за пару часов. Одни копят на пятизвёздочный отель. Другие давно поняли, что любовь чужого ретривера котируется выше денег.</t>
+  </si>
+  <si>
+    <t>03.05.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9083</t>
+  </si>
+  <si>
+    <t>Изобретение зла Мы привыкли, что в основе любой истории лежит битва Света и Тьмы. Но на самом деле концептуальный Злодей — это довольно свежее изобретение. Если посмотреть на древние мифы, там никто не сражается за мировоззрение. Герои античности борются за еду, за красивых женщин и за земли. Ахиллес бьется с Гектором не для того, чтобы спасти мир от чужого гнёта, а потому что один убил брата другого. Этой концепции Кэтрин Николс посвятила любопытнейшее эссе, которое стало одним из самых обсуждаемых на Aeon. Появление дихотомии добра и зла Николс датирует XIX веком. Тогда появилась националистическая мотивация — создать мифологию, которая бы зафиксировала и укрепила «хорошие национальные ценности» и сформировала яркий образ чужого. То есть те же братья Гримм через свои сказки выстраивали немецкую идентичность. Результатом стало простое партийное мышление, при котором мораль сводится к одному примитивному вопросу: на чьей ты стороне? «Звёздные войны», «Гарри Поттер», супергеройские вселенные Marvel — всё это одна и та же конструкция, где светлые бьются против тёмных. Чёрно-белые истории успокаивают и делают жизнь проще. Но только серые истории делают нас взрослее.</t>
+  </si>
+  <si>
+    <t>03.05.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9082</t>
+  </si>
+  <si>
+    <t>Кто заказывает ваши сны Почему одни смотрят по ночам детальный полный метр Тарковского в 4K, а другие — бессмысленную нарезку с плохим монтажом? Спойлер: дело не в богатой фантазии, не в уровне стресса и уж тем более не в фазах луны. Качество ваших снов напрямую связано с дневным фокусом внимания. В апреле журнал Nature опубликовал масштабное исследование. Учёные из IMT два года собирали дневники сновидений. 287 участников разного возраста, более 3 700 отчётов, прогнанных через NLP-алгоритмы для анализа текста. Вывод очень простой. Те, кто наделяет сновидения смыслом, видят эмоционально плотные и образные сценарии. Те, для кого это шум, — получают шум. Мозг предельно прагматичен: он инвестирует ресурс только в то, что вы сами считаете важным. Игнорируете — он экономит батарею. С дневным фокусом работает такая же логика. Привыкли витать в облаках — ждите рваного ночного монтажа. Умеете концентрироваться — сюжет будет связным и цельным. Дневник вашего внимания не закрывается на ночь. Мозг продолжает работать с теми же настройками, он просто выключает осознанность. Так что если сегодня ночью вам покажут бессмысленную нарезку — не спешите винить ретроградный Меркурий. Вы сами заказали этот сценарий ещё до обеда.</t>
+  </si>
+  <si>
+    <t>02.05.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9081</t>
+  </si>
+  <si>
+    <t>Теории заговора вместо антидепрессантов Больше половины россиян верят хотя бы в одну теорию заговора. Так показало апрельское исследование, в котором приняли участие 1 600 человек из 80 регионов. Картина складывается любопытная: • коронавирус создан намеренно — 66% • тайное правительство существует — 41% • вышки 5G опасны для здоровья — 27% • земля плоская — 5% Цифры смешат ровно до момента, пока не узнаёшь, зачем людям это нужно. Политолог Михаил Виноградов объясняет, что чем более хаотичен мир, тем острее запрос на упорядоченность. Теория «мирового правительства» — это своеобразная профилактика тревоги перед лицом хаоса. Мир, в котором вирусы возникают случайно и меняют жизнь всего человечества на годы — пугающий и непонятный. Мир, которым управляет тайный кабинет масонов, — тоже. Но хотя бы кем-то управляемый. Наш мозг устроен так, что ему гораздо проще принять зловещий замысел рептилоидов, чем случайность. Замысел можно изучить, понять и хотя бы теоретически обыграть. Случайность не оставляет даже этого права. Поэтому в следующий раз, когда услышите про вышки 5G и плоскую землю, не спешите раздражаться или крутить пальцем у виска. Человек просто нашёл свое успокоительное.</t>
+  </si>
+  <si>
+    <t>02.05.26 09:50</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9080</t>
+  </si>
+  <si>
+    <t>Два месяца в роли отца Вере вчера исполнилось два месяца. Хороший повод не делать вид, что я остался прежним. За эти два месяца со мной произошли три вещи, о которых хочется рассказать честно — потому что они оказались куда интереснее, чем все клише, которыми меня запугивали до родов. Сжалось время Раньше все 24 часа суток весили примерно одинаково. Один час на встрече с клиентом стоил столько же, сколько час в YouTube — просто я в первом получал деньги, а во втором отдыхал. Теперь оба этих часа конкурируют с одним и тем же — временем рядом с Верой. И конкурируют проигрышно. Каждое решение «потратить час» теперь проходит через невидимый фильтр: что я получу взамен, и стоит ли оно одного потерянного часа дома. Это сильно меняет рабочий день. Стало меньше формальных встреч, больше прицельных. Меньше бесполезных обсуждений и созвонов ради созвонов. Я стал больше делегировать Десятилетие я читал и слушал контент про делегирование. Бизнес-литература, тренеры, наставники, книги Брэнсона, лекции Адизеса — всё мимо. Делегировать меня по-настоящему научила Вера. Ребёнок не делегируется. Поэтому всё остальное — обязательно должно. Иначе не остаётся времени на самое главное. Парадокс в том, что вокруг этого простого тезиса я наконец перестроил собственный график и пересмотрел, какие задачи я в принципе беру на себя. Появление человека, который физически требует моего присутствия, оказалось лучшим коучем по эффективности, чем все, кто за это берёт сотни тысяч рублей. Сместился фокус с себя Ваш непокорный слуга — единственный ребёнок в семье, и бонусом меня всю жизнь сопровождает щепотка здорового эгоизма. Много лет подряд я ставил себя в центр большинства решений и считал это нормой. С появлением Веры впервые в жизни появился человек, чьи интересы автоматически опережают мои собственные. Это не моральный выбор — это биология, помноженная на ответственность. Я не стараюсь думать о ней первым. Я просто думаю. И, как ни странно, это освобождает. Эгоцентричный мозг производит много фоновых тревог просто от переизбытка внимания к себе. Когда внимание перенаправляется — половина из них стихает сама. Это, пожалуй, главные мои наблюдения второго месяца. И ещё кое-что. Никто не предупреждал, что отцовство — это не столько новая роль, сколько обновление прошивки. Но обновление, кажется, весьма удачное.</t>
+  </si>
+  <si>
+    <t>02.05.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9078</t>
+  </si>
+  <si>
+    <t>Самая фотогеничная «Пятёрочка» страны В Красной Поляне обнаружили «Пятёрочку», которая повторяет один из самых тиражируемых в инстаграме кадров планеты — японский супермаркет Lawson на фоне Фудзи. Если есть на свете рай — это Краснодарский край. Особенно если ракурс правильный.</t>
+  </si>
+  <si>
+    <t>01.05.26 16:51</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9077</t>
+  </si>
+  <si>
+    <t>Быть песчинкой Я последний раз поймал это чувство позавчера, стоя у Мыса Доброй Надежды около Кейптауна. В русском языке для этого пока не придумали слова. Англичане называют это awe — чувство, что накрывает до мурашек у подножия горы, на берегу океана, в первом ряду симфонического зала, перед фасадом двухсотлетнего собора. Не просто восхищение или трепет — но что-то между. Что-то большее. Дачер Келтнер из Беркли потратил около двадцати лет, чтобы это «что-то» измерить. В 2023 году в Scientific Reports вышло его дневниковое исследование — 414 участников фиксировали ежедневные переживания awe на протяжении нескольких недель. Оказалось, это безымянное чувство снижало уровень стресса и убирало психосоматические симптомы вроде головной боли, головокружения или нарушений сна. И всё это — результат small self effect или, как я его перевожу, «эффекта маленькости». Когда человек переживает такого рода трепет, его индивидуальное «я» временно уменьшается вместе со всеми заботами. Мозг, занятый осмыслением масштаба горы или океана, физически не может одновременно прокручивать список дедлайнов на понедельник. Так что иногда лучший способ решить проблемы — просто найти такой пейзаж, на фоне которого они не будут иметь никакого значения.</t>
+  </si>
+  <si>
+    <t>01.05.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9076</t>
+  </si>
+  <si>
+    <t>Брютомат Во-первых, это красиво! В аэропорту Екатеринбурга установили брютомат — вендинговый автомат с прохладным игристым от Шато Тамань. С таким вендингом даже улетать никуда не захочется. С праздником.</t>
+  </si>
+  <si>
+    <t>01.05.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9075</t>
+  </si>
+  <si>
+    <t>10 источников дорогого дофамина Майские праздники работают как стресс-тест когнитивной системы. Мы ждем эти выходные, чтобы наконец-то отдохнуть. Но вместо качественного восстановления проваливаемся в алгоритмические ленты, сериалы запоем и пищевой мусор. Профессор психиатрии Стэнфорда Анна Лембке описывает механизм просто и жёстко. Когда мы получаем «дешёвый» искусственный дофамин от соцсетей или фастфуда, наша базовая линия дофамина падает ниже изначального уровня. Мозг адаптируется к переизбытку и снижает чувствительность рецепторов. Именно поэтому после трёх дней на диване мы чувствуем себя хуже, чем после тяжёлой рабочей недели. Дешёвый дофамин — это микрозайм. Берём чуть-чуть радости сейчас, а расплачиваемся глубокой апатией в понедельник утром. Единственный способ реально отдохнуть на майских — переключиться на «дорогой» дофамин. Тот, который требует усилий на старте, но поднимает базовую линию энергии надолго. Вот 10 источников реального дофамина, которые вернут вам ясность ума: 1. Скука как инструмент Самый сложный пункт. Просто ничего не делать. Отключить входящий информационный поток и позволить мозгу переварить накопившийся кэш. Скука — это перезагрузка системы. 2. Физический стресс Ледяной душ или тренировка до седьмого пота. Краткосрочный физический стресс — самый быстрый и легальный способ радикально поднять уровень чистого дофамина на несколько часов. 3. Завершённые циклы Наш мозг просто обожает завершенные циклы. Починить полку, разобрать шкаф или закончить картину. Видимый физический результат дает мощный выброс нейромедиаторов. 4. Утренний свет Утренний солнечный свет в глаза в течение первых 30 минут после пробуждения. Это жестко калибрует циркадные ритмы и запускает правильную выработку кортизола и дофамина. 5. Природа Природа работает как антидот для перегруженной психики. Фрактальные узоры деревьев и отсутствие прямых углов снижают активность миндалевидного тела, отвечающего за стресс. 6. Изучение нового без KPI Погрузиться во что-то сложное, но не связанное с вашей работой. Новый язык, игра на инструменте, сложная книга. Нейропластичность требует новых связей. 7. Люди без экранов Качественное время с близкими без смартфонов на столе. Долгие разговоры генерируют окситоцин, который отлично работает в связке с дофамином, создавая чувство глубокой безопасности. 8. Аналоговые занятия От чтения бумажных книг до рисования или медитации. Все, что заставляет вас замедлиться и концентрироваться на одном процессе без постоянных уведомлений. 9. Пищевая аскеза и белок Отказ от сахарных качелей. Сбалансированная еда с высоким содержанием белка (тирозин — прямая аминокислота-предшественник дофамина) дает ровную энергию вместо резких скачков и спадов. 10. Глубокий сон Никаких экранов за час до кровати. Только качественный сон вымывает из мозга нейротоксины, накопившиеся за период интенсивной работы. Выбор на эти майские предельно прост. Либо вы берете когнитивный микрозайм в соцсетях и платите за него в понедельник утром. Либо инвестируете в дорогой дофамин — и возвращаетесь в офис с тем уровнем ресурса, которого нет ни у одного из конкурентов.</t>
+  </si>
+  <si>
+    <t>01.05.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9074</t>
+  </si>
+  <si>
+    <t>Единственное, чего нейросети ещё не умеют Сегодня День Весны и Труда, и это отличный повод поговорить о том, что считается ценным в современном труде. В классической экономике XIX века было три средства производства: труд, земля и капитал. В XXI веке к ним добавились данные и внимание. А в 2026 году тихонько появилось шестое. Терпение. Современный потребитель его уже потерял — не прощает сервисам малейшее неудобство, не ждёт такси дольше пяти минут, не дочитывает текст длиннее восьми секунд. Та же история разворачивается с другой стороны. Способность сидеть с одной задачей три часа, не открывая соцсети. Способность выдержать совещание без проверки уведомлений. Способность дочитать длинный документ до конца, а не пробежать по диагонали. Раньше это были базовые навыки. Теперь — премиальные. Нейросети уже умеют писать сносные тексты, неплохо кодить и проводить юридическую экспертизу. Они не умеют одного — выдерживать усилие в течение долгого времени без подкрепления. Пока это умеет только человек. И всё меньше людей это умеет. Самые конкурентоспособные специалисты ближайших десяти лет — не те, кто быстрее всех учатся, и даже не те, кто лучше всех автоматизирует процессы. А те, кто способен три часа подряд сидеть над одной задачей со звёздочкой. Раньше это называлось обычной работой. Теперь это называется конкурентным преимуществом.</t>
+  </si>
+  <si>
+    <t>30.04.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9073</t>
+  </si>
+  <si>
+    <t>Что общего у самураев и российского кино Маркетинг в киноиндустрии десятилетиями занимался странной формой шаманства. Запустил трейлер, раскатал баннеры, зажмурился покрепче — и ждёшь, как поведёт себя касса. Кого в зрительный зал привела реклама, а кого — плохая погода и отсутствие зонта, — остаётся только гадать. Как перевести маркетинг кино с языка надежды на язык стратегии, показал кейс Яндекс Плюс AdTech на примере «Горыныча». Вместо одиночного рекламного залпа команда собрала экосистемную воронку, где каждый шаг работал на следующий. Выборка: точная сегментация аудитории, вплоть до поклонников конкретного актёра. Охват: медийное присутствие в Кинопоиске и Яндекс Афише, где человек уже настроен на просмотр и долгие уговоры не нужны. Сужение: персонализированный оффер в виде кешбэка баллами или промокода со скидкой в программе лояльности. Дожим: сквозной таргетинг, чтобы взаимодействовать с каждым через разные сервисы экосистемы. В результате рекламу увидели больше 8 млн человек, знание о фильме выросло на 11%, продажи билетов на Кинопоиске и Афише прибавили 30% относительно контрольной группы, а 17% зрителей в партнёрских кинотеатрах купили билет именно после контакта с этой кампанией. Казалось бы, для маркетологов пользоваться картой клиентского пути — всё равно что столовыми приборами. Но почему-то большинство кинопроектов по-прежнему тратят деньги очень по-самурайски: будто у рекламы нет маршрута и конечной цели. Только путь и надежда на удачу.</t>
+  </si>
+  <si>
+    <t>30.04.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9072</t>
+  </si>
+  <si>
+    <t>Камешек в ботинке Полвека Ларс фон Триер снимал кино, которое не должно было нравиться. «Рассекая волны», «Догвилль», «Меланхолия» — пожалуй, никто не умеет так издеваться над зрителем и героями. Но к финальным титрам глаза неизменно влажные, в горле ком, а в сердце благодарность за опыт, который не сравнить ни с чем. «Кино должно быть как камешек в ботинке», — метко сказал Ларс в одном интервью. Очень точное ощущение: дискомфорт, который не останавливает, но и не даёт о себе забыть. За пятьдесят лет Триер насыпал нам целый карьер таких камешков. Каждый — на вес золота. С 2022 года Триер живёт с болезнью Паркинсона. Он всегда воспринимал ограничения как творческий двигатель, намеренно загоняя себя в рамки. Теперь его рамка — сама болезнь. С ней он работает над «После» — фильмом о смерти и о том, что бывает потом. Сегодня Ларсу фон Триеру исполняется 70. С юбилеем, мастер.</t>
+  </si>
+  <si>
+    <t>30.04.26 13:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9071</t>
+  </si>
+  <si>
+    <t>Языками владеете? В 2025 году Mediascope озвучил любопытные данные: среди россиян 55–69 лет интернетом регулярно пользуются 76%. А среди людей старше 70 лет — около 40%. Количество пользователей в пересчёте получается просто огромным. Но насколько текущая интернет-среда им вообще подходит? Доступ к информации ≠ её доступность. Обсуждая инклюзию, обычно вспоминают пандусы, лифты и субтитры. Реже — интерфейсы. И почти никогда — язык. При этом исследования OECD выявили: значительная часть взрослых испытывает трудности с пониманием сложных текстов — особенно когда речь идёт о медицинских, юридических или государственных материалах. К этому добавляются группы, для которых язык — реальный барьер: это люди с особенностями восприятия информации. Формально интернет для них открыт. Фактически — большая его часть написана не для них. Переписать весь интернет не получится. Но можно его адаптировать. Поэтому Яндекс Браузер придумал его перевести на ясный язык. В него добавили функцию, которая адаптирует тексты в интернете по принципам ясного языка. Модель упрощает формулировки, разбивает длинные предложения, добавляет пояснения и расшифровки. Такой вот «Пиши, сокращай» в исполнении Алисы AI. Теперь акулы юриспруденции, магистры престижных вузов и их бабушки смогут читать одни и те же сайты. А вечером полноценно обсуждать, как прошёл день на работе. А ваша бабуля знает, чем вы занимаетесь? Возможно, пора отправить ей ссылку.</t>
+  </si>
+  <si>
+    <t>30.04.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9070</t>
+  </si>
+  <si>
+    <t>33% россиян не доехали до отпуска Из-за усталости. По данным свежего опроса, треть людей хотя бы раз оставалась дома просто потому, что на организацию поездки банально не хватило сил. Старое недоброе выгорание в действии. Вместо горящих путёвок — выжженные эмоции и ноль сил хоть что-то планировать. Когда система критически перегружена, она блокирует любые новые задачи и сложные сценарии. Даже если эта задача — лежать у моря, а сценарий гарантирует долгосрочное восстановление. В итоге возникает новый тип отпуска — отменённый. Признавайтесь, у вас такой был?</t>
+  </si>
+  <si>
+    <t>30.04.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9069</t>
+  </si>
+  <si>
+    <t>Не смотрите наверх Мы с вами официально дожили до времени, когда в Москве начинают встраивать светофоры для пешеходов, которые не отрывают глаза от айфона. Пока такие световые линии появились только на 10 улицах. Нет, это не благоустройство. Это капитуляция. Тридцать лет дорожные службы боролись с отвлечённым пешеходом. И в какой-то момент стало понятно, что экономика внимания окончательно победила. Представьте инопланетянина, который наблюдает Землю с орбиты. Он видит цивилизацию, которая запустила корабли в космос, расшифровала геном и собрала искусственный интеллект — и при этом переделывает уличную инфраструктуру, потому что её жители не могут оторвать взгляд от чёрного прямоугольника в руке. ПДД написали для людей, которые смотрят на дорогу. Таких, похоже, больше нет.</t>
+  </si>
+  <si>
+    <t>30.04.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9068</t>
+  </si>
+  <si>
+    <t>Пятнадцать лет назад письма писали для того, чтобы решить вопрос. Сегодня — чтобы потом доказать, что вопрос вообще ставился.</t>
+  </si>
+  <si>
+    <t>29.04.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9067</t>
+  </si>
+  <si>
+    <t>Только для взрослых Бьюти-индустрия долгие годы продаёт молодость молодым. Бренды собрали универсальную формулу: кислотная упаковка, инфлюенсер-миллионник, TikTok-вайб — эта бьюти-машина вроде бы едет. Но среди её пассажиров оказалась аудитория, на которую маркетинг ставку не делал. Это поколение X — люди, родившиеся между 1965 и 1980 годом. На маркетинговых конференциях о них не говорят. Но именно они приносят бизнесам деньги. По данным Circana, домохозяйства поколения X обеспечили 44% всех расходов на косметику в США за прошлый год. Не миллениалы с их культом самоухода. Не зумеры с их дофаминовым шопоголизмом. Пересмотреть свой маркетинг стоит не только бьюти-сектору. Отчёт NielsenIQ дополняет картину: поколение X останется крупнейшим потребительским сегментом в мире примерно до середины 2030-х. К 2035-му ежегодные траты группы могут вырасти до 23 триллионов долларов. Кое-кто в ритейле уже перестраивается. Bluemercury запустил кампанию для женщин 45+. Sephora расширяет портфель премиальных брендов под клиентов старшего поколения. Только сегодня утром мы обсуждали, как готовиться к 2050 году, каким бы он ни был. Повторюсь: пересборка корпоративной и коммуникационной стратегий под старший сегмент — важный шаг в адаптации бизнеса.</t>
+  </si>
+  <si>
+    <t>29.04.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9066</t>
+  </si>
+  <si>
+    <t>Автор дороже аудитории Платформы всё меньше конкурируют за пользователей напрямую. Пользователь инертен: он предпочитает остаться там, где уже есть его привычки. Или его автор. Поэтому именно за авторов разворачивается основная борьба. Telegram, YouTube, ВКонтакте росли быстрее, когда туда пришли постоянные авторы и им дали возможность зарабатывать. Деньги — важный триггер миграции контента. Пользователь же движется вслед, «растекаясь» по площадкам своего автора. На этом фоне происходит закономерное: Яндекс запускает бета-тестирование монетизации для партнёров с каналами в MAX. Теперь на основе данных Яндекса можно будет выбирать таргетинги по географии и тематикам каналов. А это значит: • грядёт волна авторов и контента на площадку, где тоже можно услышать звон монет банковских начислений; • рекламодателям Яндекс Директа станет доступен ещё один инструмент инфлюенс-маркетинга. Приятно, что Яндекс не переключается с Telegram или других платформ, а расширяет инструментарий. Авторы остаются там, где им удобно работать, но получают дополнительные каналы монетизации. Какой канал станет для них основным — вопрос пока открытый.</t>
+  </si>
+  <si>
+    <t>29.04.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9065</t>
+  </si>
+  <si>
+    <t>Сколько стоит пустое кресло Каждый день открытая вакансия крадёт у бизнеса деньги. Но в крупных компаниях и в микробизнесе делает это по-разному. В корпорации незакрытая позиция в топ-менеджменте запускает цепную реакцию по всей компании. Задерживаются проекты. Тормозятся стратегические решения. Один пустой стул наверху — это минус темп всей организации. В микробизнесе всё ещё драматичнее. Когда команда из 5 человек теряет одного — это минус 20% от всего бизнеса целиком. Быстро заменить ещё нужно постараться. А долго искать замену — чревато. Gallup изучил, что происходит с командой, которая закрывает собой открытую вакансию. Выгоревшие сотрудники на 63% чаще берут больничный и в 2,6 раза чаще ищут новую работу. Получается петля. Одна открытая вакансия перегружает команду → команда выгорает → падает производительность → кто-то уходит → появляется вторая открытая позиция. Разомкнуть петлю можно одним способом — закрывать вакансии быстрее. И чем шире воронка кандидатов, тем выше шанс не потерять время. В этом деле хороший инструмент — Авито Работа. До 30 апреля там можно получить 500 бонусов на Авито Кошелёк за платное размещение вакансии на 30 дней. Бонусы можно сразу потратить на продвижение объявления. Инфраструктура, в которой вакансия может закрыться быстрее, выглядит так: 20 миллионов активных соискателей в месяц, 5 миллионов резюме, соискатели со всех регионов России. Время — деньги, говорил Франклин. Видимо, он тоже искал помощника дольше, чем планировал. Хотите больше таких инструментов и кейсов? Подписывайтесь на канал Авито Работа — здесь делятся практикой, которая помогает быстрее закрывать вакансии и выстраивать наём без лишней рутины.</t>
+  </si>
+  <si>
+    <t>29.04.26 13:20</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9064</t>
+  </si>
+  <si>
+    <t>Площадка, которая даёт Представьте: молодые авторы робко «пробуют воду», постепенно заходя в ВК. И тут площадка без предупредительного гудка втягивает их в рекомендации отбойной волной просмотров. Авторы без рекламных бюджетов и прокачанных страниц опешили, но щедрости порадовались. Но щедрость тут весьма прагматичная и, конечно же, временная. Вот, что происходит на самом деле. После ограничений зарубежных платформ российский рынок перераспределился: аудитория вернулась в ВК, а вместе с ней — рекламные бюджеты. По данным самой платформы, ежемесячная аудитория превышает 80 млн пользователей в России, а короткие видео показывают кратный рост просмотров год к году. Это классическая фаза экспансии: платформе нужно больше контента, и она активно раздаёт охваты новым авторам. Алгоритмически это объясняется просто. ВКонтакте сейчас работает по модели «широкого теста»: новый контент быстро показывается холодной аудитории, и при нормальных метриках досмотра и вовлечения масштабируется дальше. В YouTube и Reels этот порог выше — конкуренция плотнее, а алгоритмы сильнее «запоминают» историю канала. Поэтому авторы и заметили, что в ВК контент легче пробивает потолок, чем где-то ещё. Пока платформа недонасыщена нативным авторским контентом, она щедро вознаграждает активных создателей.</t>
+  </si>
+  <si>
+    <t>29.04.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9063</t>
+  </si>
+  <si>
+    <t>Снобский тренд 2026 года Пользоваться головой, а не нейросетями. Туркой, а не кофемашиной. Своими ногами, а не курьерскими доставками. Это называется frictionmaxxing — модный западный тренд на сознательное добавление неудобства в свою жизнь. Дословно «максимизация трения». Идея интересная и, вроде бы благая. Своего рода ответ эпохе оптимизации, размягчающей нам мозги. Исследователи MIT Media Lab подключили 54 студента к ЭЭГ и увидели: у тех, кто писал эссе с помощью ИИ, связь нейронных сетей была значительно меньше по сравнению с теми, кто писал сам. Некоторые источники говорят о разнице в 47%-55%. «Максимизация трения» же возвращает нашей главной мышце тонус. А теперь наше любимое — нюансы. Психолог Mic Moshel ввёл важное различие: • есть exhausting friction — изматывающее трение от переработки, бедности, выгорания. • а есть productive friction — продуктивное трение, делающее жизнь полнее. Тренд предлагает усиливать второе. Только вот повышать продуктивное трение может только тот, кто уже сбросил первое, изматывающее. Курьер, который вынужден носить с собой пустую бутылку, чтобы не выбиться из графика — тоже «максимизатор трения». Просто он не в курсе, что это тренд. Большая часть людей в мире не выбирают трение. Они не могут от него избавиться. Это премиальная подписка на неудобства, доступная только тем, кто оплатил все остальные удобства. Перешлите тому, кто красиво рассказывает вам про турку, велосипед и письмо ручкой — и забывает упомянуть, что у него есть домработница.</t>
+  </si>
+  <si>
+    <t>29.04.26 10:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9062</t>
+  </si>
+  <si>
+    <t>А я вообще что-то умею? Чем активнее специалист работает с ИИ, тем чаще он чувствует, что ничего не делает. «Я просто промтил», — думает он. Этот эффект подтверждает опрос, опубликованный в Eastern Washington University: 30% людей, использующих нейросети ежедневно, испытывают синдром самозванца. Что получается: человек сдаёт идеальный отчёт, его хвалят, а он чувствует пустоту — потому что не уверен, какая часть результата принадлежит ему, а какая — модели. На этот инсайт классно ответил Яндекс Практикум своей премией «Сделано с ИИ». Она создана для специалистов с опытом до 5 лет, которые применяют нейросети в рабочих проектах. Одна из самых уязвимых групп для синдрома самозванца. В жюри премии — СТО Яндекс Практикума Сергей Бережной, руководитель Yandex AI Studio Артур Самигуллин, креативный директор Yandex Go Дмитрий Вершинин и другие практики. Когда такие люди подтверждают твою экспертизу, сомневаться в себе сложнее. Особенно когда признание сопровождается наградой в 500 000 рублей. Если читаете и думаете: «У меня нет ничего достойного», — поздравляю, у вас классический синдром самозванца. Лечится одним способом — внешней проверкой реальности. Это подтверждает Дима Втулкин, маркетинговый директор Greencosmetic, сооснователь креативной лаборатории mads и член жюри премии: «Участие в премии позволяет сравнить свой опыт использования нейросетей с тем, как их применяют в индустрии. Так ты видишь лучшие практики и понимаешь, что всё делаешь правильно. В этой сфере многое держится на личных находках, поэтому важно выходить из кокона и смотреть по сторонам». До 15 мая есть время решиться и подать заявку. Долго думать не советую — найдёшь миллион причин из пьесы «мне на премии пока рано»</t>
+  </si>
+  <si>
+    <t>29.04.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9061</t>
+  </si>
+  <si>
+    <t>Я с телефона Если в созвоне или рабочем чате кто-то написал «я с телефона», все негласно соглашаются: с этого человека сегодня спрос меньше. Он не запишет важное, не откроет таблицу, не пришлёт ссылку, не дочитает длинное сообщение. И никто не возражает. «Я с телефона» — это уважительная причина в 2026 году. Как «я заболел» в 2010-м или «у меня плохая связь» в 2015. Хотя современный смартфон по производительности — это ноутбук 2017 года. И таблицу он откроет, и ссылку пришлёт, и длинное сообщение покажет. «Я с телефона» давно перестало быть заявлением о технике. Это заявление о намерении. Намерении присутствовать, но не участвовать. Я ловлю себя на этом регулярно. Пишу «я с телефона» — и сам же замечаю, что это не извинение, а индульгенция. Способ заранее снять с себя половину ответственности за результат встречи, которую я только что согласился посетить. Вообще мы поразительно ловко научились присутствовать. И почти разучились участвовать.</t>
+  </si>
+  <si>
+    <t>28.04.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9060</t>
+  </si>
+  <si>
+    <t>Журнал, которого нет в продаже Пока все переходят в подкасты и короткие форматы, Russian Business выпускает печатный журнал. Первый номер появился эксклюзивно на Альфе-Саммите — одном из главных ежегодных деловых событий года. В текстах рассуждают о том, как технологии проникают во все сферы жизни: бизнес, промышленность, образование, искусство, медтех и финтех. Вот, например, наш финтех стал активнее использовать нейронки в ценообразовании продуктов, прогнозировании оттока клиентов и одобрении кредитов. Об этом рассказали аналитики Альфа-Банка — он выступает партнёром медиа. ИИ и автономные агенты заходят в промышленность. Например, в металлургии теперь существует нейронный «Помощник сталевара», который контролирует химический состав и температуру стали. Russian Business разбирает и противоречия бизнеса: так, медтеху прогнозируют рост до 2,3 трлн рублей к 2030 году — несмотря на то, что инвестиции падают, а развитие отрасли проходит неравномерно. Эксперты отвечают, где внутри этой коллизии находятся реальные точки входа. В продажу номер не поступит. Иногда лучший способ донести важное — сделать его лимитированным.</t>
+  </si>
+  <si>
+    <t>28.04.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9059</t>
+  </si>
+  <si>
+    <t>Как воруют наши мозги Сколько раз за последний час вы взглянули на свой телефон? Сколько раз взяли в руки? А сколько раз хотели это сделать, но удержались? Всё это время ваш мозг «подтекал». Уж извините, как есть. Исследователи Техасского университета провели когнитивные тесты среди почти 800 участников в трёх условиях: телефон на столе, телефон в кармане, телефон в другой комнате. Группа, у которой смартфон лежал рядом — экраном вниз, на беззвучном, — показала значимо худшие результаты, чем те, у кого он был в соседнем помещении. Никто за телефоном не тянулся. Никто даже не смотрел в его сторону. Авторы назвали это brain drain — утечка мозга. Дело здесь не в уведомлениях или подсветке. Мозг и без того знает, что внутри этого чёрного кирпичика — бесконечный источник стимуляции. Поэтому когда смартфон в зоне видимости, часть когнитивных ресурсов уходит на то, чтобы его игнорировать. Мета-анализ Бёттгер, Пошика и Цирера 2023 года эффект подтвердил. Ну какова ирония. Мы покупаем подписки на приложения для фокуса, слушаем подкасты и читаем книги про «глубокую работу». И всё это — пока главный пожиратель внимания спокойно лежит рядом.</t>
+  </si>
+  <si>
+    <t>28.04.26 09:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9058</t>
+  </si>
+  <si>
+    <t>Цена пропущенного звонка Прямо сейчас один полный решимости клиент звонит в стоматологию. У него ноет зуб на холодное, он готов записаться, готов заплатить без ДМС. И этот звонок никто не берёт. Цена одного такого игнорирования для клиники — 17 820 рублей. Так российский бизнес ежегодно теряет от 9,5 до 96 миллионов рублей только на пропущенных звонках. А стоматология лидирует в этом рейтинге недополученной прибыли с потерями до 96,2 млн в год. На втором месте автосервисы — они упускают до 54,1 млн. Рестораны и салоны красоты — около 35 млн. Какой-то парадокс в распределении усилий. Большую часть своих инструментов маркетинг направляет на добычу клиентского намерения. Контекст, таргет, инфлюенсеры, наружка, SEO — всё ради того, чтобы человек оформил заявку или набрал номер. На это тратятся миллионы. А потом «оператор не успел подойти». Примерно каждый третий звонок в ресторан, салон красоты и фитнес-клуб остаётся без ответа. И это в 2026 году, когда одно клиентское касание стоит дороже, чем когда-либо. Треть этих касаний просто гудит в пустоту.</t>
+  </si>
+  <si>
+    <t>28.04.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9057</t>
+  </si>
+  <si>
+    <t>Четыре сценария 2050 В каком мире мы окажемся через 25 лет, рассказал Boston Consulting Group в своем недавнем докладе. За основу взяли сто мегатрендов, век исторических данных и десятки интервью с глобальными экспертами. В результате получилось четыре сценария. Вопросы есть ко всем. Первый — ИИ-изобилие В 2030-х серия мощных кибератак приводит к цифровой войне. Мир дружно решает подписать «Договор о вычислительном реестре» и к 2050-му ИИ наконец под контролем. Глобальный ВВП утраивается. Средняя рабочая неделя — 4 дня, а продолжительность здоровой жизни — 70 лет. Свободного времени становится больше, а вот самих свобод меньше: Интернет обвешивается ограничениями для «борьбы с дезинформацией». Второй — Воюющие блоки Торговая война перерастает в холодную. К 2035 году ВТО закрывается. Интернет раскалывается на региональные сегменты. Глобальная торговля падает с 57% до 35% от ВВП. Оборонные расходы взлетают с 2,4% до 7% мирового ВВП. Демократий остаётся только 25% стран против нынешних 49%. Счастья в мире на 10% меньше. Средний рабочий день не уменьшается, а вот нищета немного растёт. Третий — Климатическая коалиция Человечество наконец договаривается о климате и к 2048 году часть развитых стран выходит на нулевые выбросы. Однако глобальный ВВП растёт слишком медленно — всего на 2,5% в год. Население стареет, денег на пенсии не хватает. Налоговую систему перестраивают: теперь платишь не с доходов, а с потребления. Результат: к 2050 году доход трудящихся = 90% от дохода пенсионеров. Дети беднее своих родителей. Четвёртый — Цифровой дарвинизм Корпорации берут мир в свои руки. Города передают пожарных, скорую и спасателей частным компаниям с тарифными планами — «заплати больше, приедут быстрее». 1% технологических элит владеет почти половиной глобальных богатств. Тем временем средний класс продолжает сжиматься. Так что из этого нам взять на карандаш? К любому из сценариев BCG рекомендует готовиться примерно одинаково: • Инвестировать в кибербезопасность • Пересобирать работу под стареющее население и ИИ • Вкладывать в благополучие сотрудников, тем самым заслуживая их доверие Здесь я с авторами доклада солидарен: выигрывают не те, кто верит в один-единственный прогноз. А те, кто готов ко всем. В консалтинге это называется low-regret moves. То есть действия, о которых не станешь сожалеть, даже если всё пойдёт не по плану. Самая большая стратегическая ошибка ближайших пяти лет — это поставить всё на один из четырёх сценариев. Самая большая стратегическая удача — действовать так, чтобы выиграть в любом из них.</t>
+  </si>
+  <si>
+    <t>27.04.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9053</t>
+  </si>
+  <si>
+    <t>⭐ IZMENI SOZNANIE. Деловая программа: день II Дмитрий Бескромный — CEO, BQ Group «Инструкция к будущему»​​​​​​​​​​​​​​​​ Актуальность содержания: ⭐⭐⭐⭐ Прикладной характер: ⭐⭐⭐⭐⭐ Качество презентации: ⭐⭐⭐⭐⭐ Качество выступления: ⭐⭐⭐⭐⭐⭐ Доктор Джекилл: Правильная презентация — дополняющая, а не замещающая спикера. Все с уважением к финской формуле: «Если еще — то «слишком». Обаяние — рабочий инструмент. Погружение в контент на очень высоком уровне, поэтому речь воспринимается так легко. Очень тонкий пассаж-иллюстрация про карту ангажированности спикеров ИС-26. Мистер Хайд: Джунов ИИ выжигает, кто бы что ни говорил. Ждал, что в конце выступления Дима выстрелит из пушки стодолларовыми купюрами. Не случилось… 😀 Пожалуй, лучший канал о маркетинге в Telegram и в MAX</t>
+  </si>
+  <si>
+    <t>27.04.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9050</t>
+  </si>
+  <si>
+    <t>Стратегия голубя В природе голубь вьёт гнездо своим птенцам из трёх веток. Птица не рефлексирует, достаточно ли она компетентна для создания идеального продукта. Она просто берёт и делает. Пока сильные профи годами полируют продукт и задаются вопросом «а имею ли я право держать микрофон», менее рефлексирующие коллеги берут те же три ветки, делают средненько и забирают аудиторию. Ровно в этой логике и получился наш полуторачасовой разговор с Катей Южаниной в её новом выпуске подкаста. Поговорили о том, как строить эффективный личный бренд, когда всё вокруг рушится, замедляется и блокируется. Несколько идей, которые вас точно зацепят: — почему дисциплина почти всегда побеждает талант — почему почти четыре года фокуса на одной площадке обыгрывают пять лет распыления на семи — зачем личному бренду в 2026 нужна трёхслойная архитектура — канал, классические медиа, офлайн-сцена — почему органического роста в Telegram больше не существует — что в медиа нельзя делегировать даже сильной команде — почему голос — единственное, что нельзя замедлить, отнять или заблокировать Разговор получился откровеннее, чем я планировал. Но возможно именно поэтому вам стоит посмотреть его сегодня. Смотрите нас на замедленном YouTube и обязательно делитесь с коллегами.</t>
+  </si>
+  <si>
+    <t>27.04.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9049</t>
+  </si>
+  <si>
+    <t>Конец экономики просмотров Двадцать лет вся медиаэкономика держалась на одной формуле — больше просмотров равно больше денег. Алгоритмы, охваты, рекламные ставки. Авторы превращались в комбайны по производству контента, не зная, кому именно он нужен. В 2025 формула треснула. Свежий отчет Patreon показывает, что больше половины глобальной креатор-экономики на $290 миллиардов теперь приходится на прямые платежи фанатов. Подписки, эксклюзив, донаты, ранний доступ. Прямой денежный мост между автором и его людьми. И вот что любопытно. Российский рынок движется ровно в ту же сторону, и движется быстро. По итогам 2025 года доходы авторов через VK Донат выросли в 1,5 раза и составили рекордные 2,23 миллиарда рублей. Каждый рубль здесь платит конкретный человек, который хочет поддержать автора, чтобы тот продолжал создавать контент. С 24 апреля компания анонсировала, что VK Донат становится доступен не только сообществам, но и личным профилям. Это тот самый тренд, когда личный профиль перестаёт быть просто страницей с фотографиями и становится медиа. Я и сам это наблюдаю: у авторов, которых знаю, прямые платежи от аудитории растут быстрее, чем раньше. Люди готовы платить тем, кому доверяют. Деньги в новой экономике доверия у тех, кто ближе к своим. А не у тех, у кого больше подписчиков.</t>
+  </si>
+  <si>
+    <t>27.04.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9048</t>
+  </si>
+  <si>
+    <t>Терпение умерло Сижу в зале на 21-й конференции IZMENI SOZNANIE в Кейптауне. На сцене — Аня Тимохина, директор по маркетингу Яндекс UrbanAds, представляет термин, который у меня немедленно отправился в записную книжку. Homo intolerance. Это новый портрет потребителя 2026 года — человек, который перестал прощать. Не прощать в моральном смысле, а в потребительском. По данным Яндекс Еды, более 80% пользователей не готовы прощать сервису некомфортные условия. Например, неудобные слоты доставки. Раньше это была разовая претензия. Теперь — официальный повод уйти навсегда. Логика такого человека рациональна, эмоций меньше. Заказ еды и поездка на самокате уже не «побаловать себя», а ежедневная рутина. Тимохина рассказала, что 94% людей используют самокат как обычный транспорт. Внутри этой логики Аня выделяет три портрета пользователя 2026 года. Первый — спидраннер. Время для него — физически ощутимый ресурс. Чем быстрее становится сервис, тем быстрее снижается его удовлетворённость. За 2026 год время доставки сократилось с 40 минут до 35. Удовлетворённость пользователя за это же время упала с 72% до 65%. Парадокс: пицца приезжает за 15 минут, а клиент всё равно недоволен. Второй — одиночка. Человек, который перестал стесняться сценария «для одного». Более 40% заказов в Яндекс Еде сегодня — на одного. Личное пространство стало ценностью, за которую люди готовы платить. Третий — директор собственной жизни. Делегирует всё, что отнимает энергию. Не торгуется за каждый рубль — комфорт стоит дороже денег. 42% пользователей такси выбирают тариф Ultima. Не потому что нужно ехать с люксом, а просто потому что хотят чувствовать себя комфортно. Я смотрю эти три портрета и узнаю своих клиентов. И себя, конечно, тоже. Главный вывод дня для меня прозвучал так: маркетинг 2026 года не делится по полу, возрасту и доходу. Он делится по тому, как именно человек теряет терпение. Сегодня вечером я сам выхожу на эту сцену. И впервые думаю не о том, что сказать — а о том, насколько быстро аудитория устанет меня слушать.</t>
+  </si>
+  <si>
+    <t>27.04.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9047</t>
+  </si>
+  <si>
+    <t>27.04.26 09:49</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9046</t>
+  </si>
+  <si>
+    <t>Конец дубайского шоколада В 2021 году дубайская кондитерская Fix Dessert Chocolatier выпустила плитку с фисташковой пастой и хрустящим тестом катаифи. Спустя два года и одно вирусное TikTok-видео она превратилась в глобальный тренд и предмет охоты сладкоежек. В 2026 году тренд может закончиться. Bloomberg пишет, что война в Иране обрушила логистику фисташек: с 2 марта судоходные компании отменили все новые отправки в Ближний Восток. Иран — это пятая часть мирового производства и около трети экспорта. Цены подскочили до 4,57 доллара за фунт и достигли максимум с 2018 года. Заменить иранские фисташки нечем: американские запасы распроданы, а в иранских — больше масла, и именно оно даёт тот самый вкус. Внезапно выяснилось, что глобальный продуктовый хайп можно построить на одном удачном ролике в TikTok. А потерять — из-за одного заблокированного торгового маршрута. В 2026 году геополитика по-прежнему бьет любой маркетинг.</t>
+  </si>
+  <si>
+    <t>27.04.26 07:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9045</t>
+  </si>
+  <si>
+    <t>39% людей плачут на работе В переговорной, в туалете, в машине у бизнес-центра, да даже не отходя от рабочего места, сотрудники американских фирм утыкаются в платки. А 14% из них делают это регулярно. Ещё 21% сказали, что не плакали — но были близки. Такие результаты показал Resume Now, опросивший 1018 американских работников. Главный триггер — не завал дедлайнов и даже не токсичный босс. Просто 52% сотрудников боятся потерять работу. Без видимой причины. Без сокращений товарищей по рабочему креслу. Я думаю, это не национальная особенность американского народа, а симптом эпохи. Тот же опрос показал второе следствие этого страха: 41% сотрудников обновляют резюме прямо в рабочее время. Параллельно с задачами, между совещаниями, под носом у руководителя. Раньше работа давала точку опоры и стабильности. Теперь — сама её выбивает из-под ног. А вы как часто замечаете коллег за бумажными салфетками?</t>
+  </si>
+  <si>
+    <t>26.04.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9044</t>
+  </si>
+  <si>
+    <t>Официально: впечатления — главная статья расходов Ticketland поделился новым замером — оказалось, 82% россиян считают траты на культуру обязательной строкой в семейном бюджете. Не «когда получится», не «по особым случаям» — а наравне с продуктами и коммуналкой. На билеты у большинства россиян уходит до 10 000 рублей в месяц. Экономить и дальше никто не собирается. Только 27% выбирают самые дешёвые места. Большинство — 67% — выбирают что-то среднее. И ещё 62% сверху прихватывают мерч, сувениры и захаживают в буфет, чтобы вечер запомнился целиком, а не урывками. И это с учётом повышения цен на всё культурное. Ещё в 2025 году «Коммерсантъ» объявил: средний чек на культурные мероприятия вырос на 33%. Выставки подорожали на 51%, концерты на 22%, спектакли на 15%. А спрос на этом фоне даже не дрогнул. Признавайтесь, в буфетах каких театров вас можно было встретить в этом апреле?</t>
+  </si>
+  <si>
+    <t>26.04.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9043</t>
+  </si>
+  <si>
+    <t>Всё, что нужно знать о мотивационных тренингах. Бабочка объясняет червям, что они не взлетели, потому что недостаточно хотели.</t>
+  </si>
+  <si>
+    <t>26.04.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9042</t>
+  </si>
+  <si>
+    <t>Ещё один способ стать умнее Зрители артхаусного кино побеждают по всем показателям креативности тех, кто предпочитает короткие видео с котиками — это показало свежее исследование Мадлен Гросс и Джонатана Скулера. Почти 500 участников распределили на две группы случайным образом. Одни смотрели экспериментальные короткометражки, другие — компиляции коротких забавных видео. Затем обе группы выполнили творческие задания. Артхаус победил. С чего бы это? Экспозиция, нарастание конфликта, кульминация, развязка — этот шаблон массового кино мы знаем на «отлично». Поэтому при просмотре того же «Аватара» мозг расслаблен — он наслаждается приятной предсказуемостью сюжета в яркой 3D-обёртке. А вот артхаус — это интеллектуальный труд. Открытые финалы, визуальные сюрпризы, творческие допущения заставляют мозг чуть слышно скрипеть. При этом наслаждаться просмотром вовсе не обязательно. Авторское кино не понравилось большинству зрителей, а их эмоциональное состояние после просмотра было скорее негативным. Хотя в этот момент в их головах происходило важное — «концептуальная экспансия». Так исследователи назвали процесс, когда границы между понятиями размываются и появляются нестандартные связи. Удовольствия — ниже среднего, пользы — хоть отбавляй. Как у брюссельской капусты. После такого открытия меня интересовало лишь одно: что это были за фильмы? Выяснил. Не поделюсь. Слишком ломает мозг, а я не хочу портить вам воскресенье. Лучше почитаю рекомендации от вас.</t>
+  </si>
+  <si>
+    <t>25.04.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9041</t>
+  </si>
+  <si>
+    <t>Счастье заканчивается в 47? И это не зависит от страны, дохода, семейного положения и количества достижений. Экономист Дэвид Бланчфлауэр проанализировал данные по 132 странам и обнаружил, что нижняя точка счастья у большинства людей приходится на 47 лет. Получается, от кризиса среднего возраста не улетишь на Мальдивы и не отгородишься даже солидной подушкой безопасности. Но ощущение бессмысленности — лишь точка разворота. Счастье на графике — это U-образная кривая. Так что к 60 годам уровень удовлетворённости жизнью часто сопоставим с тем, что был в 20. Только вот как бы помягче прокатиться на этих кризис-качелях? • Пересобрать ожидания Главная боль сорока — зазор между жизнью, которая есть, и жизнью, которую вы себе пообещали в 25. Та версия вас уже не актуальна, но её требования всё ещё маячат на краю сознания. • Не лечить кризис продуктивностью Проблема не в том, что вы мало успеваете. Вы успели достаточно и впервые задумались — а то ли. • Добавить нецелевые практики Перестаньте думать о пользе каждого шага. Там, где нет ожидания результата, есть шанс почувствовать процесс. Если вы узнали себя в этом тексте, помните — это не ваш персональный провал. Это график. И дальше по нему только вверх.</t>
+  </si>
+  <si>
+    <t>25.04.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9040</t>
+  </si>
+  <si>
+    <t>Мозг: инструкция по применению Я думал, что знаю про себя всё. Когда работать, сколько, в каком режиме. А вот к нейротренажерам, гаджетам и тестам из категории «какой вы предприниматель: яблоко или груша» относился скептически. Но упуская возможности, циники платят налог. Я свой тоже заплатил — обесценивая разом все технологии для ума. А потом впервые надел Neiry Mind Tracker. Это устройство считывает активность мозга и в реальном времени даёт обратную связь. Качество сигнала подтверждено Сколтехом и сопоставимо с лабораторным ЭЭГ. Я думал, поймаю машину на ложных интерпретациях и уже представлял, как пишу пост-разоблачение. А получается пост-рекомендация. Разоблачить устройство не вышло — скорее, это оно разоблачило меня. 1. Мой пик не там, где я искал Я был уверен, что моё время — 8 утра. Но в заданный час разогнаться часто не получалось. А надо было всего-то сместить время подъёма и к 10:30 закрывать задачи со скоростью пулемёта. Оказалось, это моя пиковая фаза. Кстати, потом нашлась ещё и вечерняя. 2. Созвоны изматывают сильнее работы Моя метрика усталости после часового совещания выше, чем после часа письма. Социальное присутствие требует больше энергии, чем привычная работа. Теперь после встреч беру 15 минут паузы не из лени, а по показаниям. 3. Многозадачности не существует Каждое переключение забирает у меня около 20% концентрации. Уже к пяти часам вечера мой фокус — в ноль. Раньше я списывал это на усталость от задач. А это была усталость от переключений между ними. Инсайтов ещё много, но универсального в них мало. У всех своя химия эффективности. Наконец-то мы можем получить инструкцию к пульту управления в нашей черепной коробке. А по промокоду BESKROMNY30 это можно сделать со скидкой 30% — хорошие условия, чтобы протестировать новый инструмент с минимальными вложениями. И не платить налог на цинизм. Пробуйте по ссылке и получите инструкцию к себе: https://clc.to/nWFdFw</t>
+  </si>
+  <si>
+    <t>25.04.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9039</t>
+  </si>
+  <si>
+    <t>Как мне воспитывать дочь? Поколение моей Веры к 2035 году составит около 16% населения мира. Это первые люди, для которых искусственный интеллект не новая технология, а фон. Как Wi-Fi, о котором вспоминаешь, только когда он пропадает. Как будет выглядеть жизнь моей дочери? Учёба → диплом → работа → пенсия — уже не её путь. Диплом сменит модульное образование: короткие курсы, навыки под задачу, портфолио вместо корочки. Слово «офис» станет архаизмом. Компании будут состоять из временных подпроектных команд, а не штата людей с опытом на одном месте в 8+ лет. На замену придёт модель из нескольких карьер и регулярных «перезапусков». Пенсия — туда же. А при ожидаемой продолжительности жизни в 90+ лет идея поработать до 60 разбивается о математику накоплений. Чему учить таких детей? → Опираться на себя. В постоянно меняющемся контексте важно быть в себе уверенным. Точно знать, что справишься. → Пересобирать навыки. Работать на стыке дисциплин, переносить знания из одной области в другую, не цепляться за одну идентичность. → Вести за собой. Донести видение, разрешить конфликт, выстроить доверие между живыми людьми — всё ещё человеческая работа. Эмоциональный интеллект станет дорогим активов эпохи. → Находить смысл. Когда машины снимут большую часть задач, останется самый неудобный вопрос: «Зачем я здесь?» В мире ИИ смысл и ответственность будут стоить всё больше. → Задавать вопросы. Это главное в мире, где все ответы генерируются. Раньше проблема была в том, что информации мало. Теперь её слишком много. И она слишком убедительная. Через двадцать лет мне будет 56. Вере — 20. И я хочу, чтобы к этому моменту у неё в голове было не больше моих ответов, а больше её собственных вопросов. А чему собираетесь учить своих детей вы?</t>
+  </si>
+  <si>
+    <t>24.04.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9038</t>
+  </si>
+  <si>
+    <t>40% россиян покупают книги, чтобы не читать Свежее исследование «Читай-города» и агентства ЛАМПА показало, что почти 40% россиян покупают бумажные книги для коллекции, а не для чтения. 60% признались, что красивая обложка или цветной срез могут заставить их купить книгу сразу. Совет консультанта важен только для 4%. Имя этому явлению дал Нассим Талеб ещё в 2007-м. В «Чёрном лебеде» он описывает визит к Умберто Эко, на полках которого 30 000 книг. Талеб называет такое собрание антибиблиотекой — хранилищем того, что человек ещё не знает и, возможно, никогда не прочтёт. Каждая непрочитанная книга — напоминание о незнании. И в этом вся ценность. Талеб уверен: чем больше человек знает, тем длиннее должны быть ряды непрочитанных книг. Но с тех пор антибиблиотека из интеллектуального приёма превратилась в поведенческий паттерн. «Потом прочитаю» часто не воплощается. Покупка сделана — инъекция дофамина получена. Гипотетическая версия себя, которая читает Канта, официально зафиксирована в интерьере. Неудивительно, что мягкую обложку выбирают всего 6% покупателей. Она удобная, но не такая красивая. А зачем удобство, если покупают не для чтения, а для полок. Книжная индустрия работает по лекалам Apple. Продают не продукт, а образ того, кем человек мог бы быть.</t>
+  </si>
+  <si>
+    <t>24.04.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9035</t>
+  </si>
+  <si>
+    <t>Разговоры о бизнесе снова переезжают в закрытые гостиные Двадцать лет крупные сделки устраивали через гласность — конференции, пресс-релизы, охваты. Сейчас они становятся камерными. Soho House за три года вырастил аудиторию почти втрое — со 112 до 271 тысячи участников. В листе ожидания сейчас около 100 тысяч человек. В августе 2025 года компания ушла с биржи в частное владение за $2,7 миллиарда, чтобы публичные акционеры не мешали удерживать эксклюзивность. На Манхэттене параллельно разрослись Zero Bond, Core Club, Aman Club — со стоимостью входа от четырёх до двухсот тысяч долларов в год. И вот что любопытно. Исследование Private Club Marketing Institute показывает, что 73% крупных манхэттенских сделок проходят с участием хотя бы одного члена частного клуба. То есть бизнес-модель закрытых сообществ перестала быть про статус и роскошь. Она стала инфраструктурой принятия важных решений. В России этот тренд тоже идёт. Я уже несколько лет работаю с Noôdome — закрытым сообществом для предпринимателей, визионеров и людей культуры — и вижу, как меняется сама природа того, что считается «полезным разговором». Патроном сообщества недавно стал Альфа-Банк и теперь участвует в разработке программы, поэтому скоро услышим больше о технологиях в бизнесе. Это редкая для российского рынка модель. У нас тоже начинает выстраиваться инфраструктура закрытых разговоров, которая в Нью-Йорке уже двадцать лет двигает индустрии. На прошлой неделе на встрече сообщества директор цифровых каналов Альфа-Банка Дамир Баттулин, психолог Алексей Ситников и основатель стартапа Neiry Александр Панов обсуждали, что произойдёт с человеком, если он перестанет принимать решения сам и доверится технологиям. Из разговора прозвучала фраза, которую я записал: «50% успеха лидера — это результат жизненного пути. У ИИ его не будет никогда». Самые важные разговоры сегодня происходят не только на крупных конференциях. Ещё и в узком кругу единомышленников, куда не так легко попасть.</t>
+  </si>
+  <si>
+    <t>24.04.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9034</t>
+  </si>
+  <si>
+    <t>Обучи своего убийцу В Китае появился новый корпоративный ритуал. Сначала ты делаешь свою работу. Потом — подробно описываешь нейросети, как ты её делаешь. Сотрудники жалуются, что начальство требует документировать каждый шаг и скармливать инструкции ИИ-агентам, вроде OpenClaw. Конечную цель особо не скрывают: автоматизировать задачи и сократить людей. Где-то в этот момент процесс приобретает привкус экзистенциального хоррора. А за океаном в солнечной Калифорнии стартап Mercor уже нанимает людей, чтобы те обучали нейросети, которые потом снизят на них же спрос на рынке труда. Кстати, ребята на этой бизнес-модели доросли до $10 миллиардов оценки. Но послушно вкладывать в руки машин оружие против себя же согласны далеко не все. Некоторые начинают осознанно портить данные для обучения. Кто-то пишет инструкции так, чтобы из них невозможно было собрать рабочий алгоритм. А менеджер по ИИ-продуктам в Китае вообще создала инструмент, который переводит чёткие инструкции в расплывчатый язык без конкретики. Не думаю, что это остановит автоматизацию. Но верю, что человек не будет в ней просто учебником для своей замены.</t>
+  </si>
+  <si>
+    <t>24.04.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9033</t>
+  </si>
+  <si>
+    <t>Пенсионеры против зумеров Минтруд впервые признал, что в России работающих старше 60 лет стало больше, чем молодёжи до 30. 12% против 11%. Ещё три года назад в деловых медиа рассуждали, как удержать молодых, чтобы те не уходили из компаний через полгода. Теперь обсуждать особо нечего. Самая активная группа на рынке труда — 40–49 лет, 27% всех занятых. Это поколение, которое начинало карьеру до смартфонов и TikTok. За 2025 год резюме от россиян 55–64 лет выросли на 69%, а готовность работать на полный день — на 96%. Двадцатилетние ищут work-life balance. Шестидесятилетние нашли работу.</t>
+  </si>
+  <si>
+    <t>24.04.26 04:46</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9032</t>
+  </si>
+  <si>
+    <t>У вашего мозга сломан стоп-кран Если ваше утро начинается с коротких видео — у меня для вас плохие новости. Вы слишком быстро принимаете решения. Оперативно реагируете на внешние сигналы. И хуже всего — менее чувствительны к возможным потерям. «А минусы будут?» — думаете вы. А это они и есть. У активных зрителей Reels и TikTok базовый когнитивный механизм защиты от чрезмерного риска начинает давать сбой — мозг неадекватно оценивает разумность затеи. Не вникает, стоит ли потенциальная выгода возможных потерь. Вы создаете риск там, где он не оправдан. Нейроучёные из Китая назвали это ослабленным механизмом торможения. Это буквально переученная активность мозга, которую видно на МРТ — увеличенный объём серого вещества в зонах, отвечающих за поиск вознаграждения. То же самое, что видят у людей с игровой и химической зависимостью. Хорошо, что есть другие способы начать день с чтения — и они не ломают стоп-кран. Надеюсь, ваше утро тоже начинается здесь.</t>
+  </si>
+  <si>
+    <t>23.04.26 17:54</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9031</t>
+  </si>
+  <si>
+    <t>У человека есть баг в прошивке Его обнаружили в 1988 году экономисты Уильям Самюэльсон и Ричард Зекхаузер. Участники их эксперимента выбирали самые привлекательные для себя опции из разных вариантов инвестиционных портфелей и страховых пакетов. Знаете, какое название носила самая популярная позиция в каждом опросе? «Текущее положение дел». Любое изменение воспринимается мозгом как риск, а вот упущенная выгода не ощущается потерей. Она просто невидима. Отсюда парадокс, который хорошо знаком предпринимателям. Человек пересматривает команду, подрядчиков, инструменты — явно умеет считать. Но кредит для бизнеса в банке, взятый несколько лет назад, не трогает. Потому что мозг записывает это в категорию «менять — значит рисковать». Противоядие банальное. Спросите себя: я оставляю всё как есть, потому что это выгодно или потому что так проще? Если второе — значит статус-кво пора пересмотреть. Поднимите бухгалтерию, оцените кредитные условия, проведите рефинансирование. Менять банк сейчас выгодно с Альфа-Банком. Дело займёт три минуты, пусть даже речь о суммах до 150 000 000 рублей. Можно оформить несколько кредитов в один на срок до 10 лет. И важный зелёный флаг для меня — гарантированное снижение ставки вместе с ключевой. Почитать условия рефинансирования можно по ссылке. Сейчас не до того? Да-да, мозг всегда найдёт причину оставить всё как есть — такова его прошивка. Но у неё есть ручное управление.</t>
+  </si>
+  <si>
+    <t>23.04.26 12:36</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9030</t>
+  </si>
+  <si>
+    <t>4 года в одну сторону Этому каналу четыре года и один месяц. Каждый день я пишу сюда пост — наблюдаю, анализирую, делаю выводы. За это время здесь собралось 160 000 человек, которым я по большей части рассказывал, а не задавал вопросы. Сегодня исправляюсь. Я готовлю свой клуб для предпринимателей, управленцев и людей, которые хотят пересобрать себя в новой реальности. И прежде чем что-то строить, я хочу понять, что реально нужно тем, для кого я это делаю. Хочу услышать вас. Анкета займёт 5–10 минут. В благодарность за время вы заберёте мой личный гайд «Кому мало ChatGPT»: лучшие промпты, сервисы и подходы, которыми я пользуюсь сам и которыми раньше не делился в открытых источниках. По моим внутренним меркам — самое концентрированное, что у меня есть на эту тему. Пройти анкету можно здесь. Спасибо, что вы со мной все эти четыре года. Без вас этого канала просто не было бы.</t>
+  </si>
+  <si>
+    <t>23.04.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9029</t>
+  </si>
+  <si>
+    <t>23.04.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9028</t>
+  </si>
+  <si>
+    <t>342 миллиона желаний в неделю Сэт Годин — маркетолог, который придумал email-маркетинг и пишет в свой блог каждый день уже больше двадцати лет — в апреле прошлого года написал короткий пост, который я перечитываю третий день подряд. Цитирую: «Когда появляется мощная новая технология, она исполняет нам желания. Слишком часто мы тратим их впустую — на простые поручения и тривиальные удобства. Мы живём в момент крупнейшего технологического сдвига нашей жизни. На что вы тратите свои желания?» И вот что любопытно. OpenAI вместе с Гарвардом провели масштабное исследование того, на что человечество тратит свои желания на самом деле. 1,5 миллиона диалогов, 700 миллионов еженедельных пользователей, 18 миллиардов сообщений в неделю. Картина получилась беспощадная. 70% разговоров с ChatGPT — нерабочие. Практические советы — 28%, написание текстов — 28%, поиск информации — 21% — это три четверти всех запросов. 1,9% — про отношения и личные размышления, что в пересчёте даёт 342 миллиона разговоров в неделю уровня «что подарить жене на годовщину» и «как намекнуть, что он меня не понимает». То есть самая прорывная технология десятилетия используется как смесь Яндекса, секретарши и подружки. Тем временем ровно та же технология недавно помогла австралийскому инженеру создать первую в мире персонализированную мРНК-вакцину для его собаки. Тот же ChatGPT, тот же интерфейс. Разница только в одном — что именно человек попросил. Я ловлю себя на этом каждый день. Захожу в Claude проверить факт за 30 секунд, а через полчаса осознаю, что в пятый раз прошу нейронку подтвердить, какой я молодец. И она, разумеется, подтверждает — на эту дофаминовую иглу мы все уже плотно подсели. Самая дорогая технология в истории человечества лежит у нас в кармане. И первое, что мы сделали — научили её нам льстить.</t>
+  </si>
+  <si>
+    <t>23.04.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9027</t>
+  </si>
+  <si>
+    <t>Сколько стоит ваш недосып По данным НАФИ, 47% работающих россиян не высыпаются в рабочие дни. То есть в среднем не высыпаются 4 дня из 5 рабочих. Средняя длительность сна составляет всего 6,83 часа. Это ниже границы, которую сомнологи называют здоровой. А теперь интересное. В последнем публичном замере НАФИ невыспавшийся сотрудник обходился российским работодателям в 198 миллиардов рублей ежемесячно. Почти два с половиной триллиона в год. С 2019 года подобных исследований не выходило — но никто и не утверждал, что после пандемии и кадрового голода стало легче. У американцев картина примерно та же, только в долларах. RAND Europe оценивает их потери в $411 миллиардов ежегодно, что составляет 2,28% ВВП США. И 1,23 миллиона рабочих дней, которые люди физически в офисе, но думают мимо. Свежий октябрьский опрос ВЦИОМ добавляет финальный штрих: 37% россиян чувствуют усталость каждый день, ещё 26% — несколько раз в неделю. Две трети работающего населения живут с фоновым хроническим истощением и относятся к этому как к погоде. Экономика ничего не знает про здоровье. Она считает только в деньгах. Вы можете обмануть организм двойным эспрессо, но не сможете обмануть цифры. Ваш хронический недосып уже давно у кого-то в квартальном отчёте.</t>
+  </si>
+  <si>
+    <t>22.04.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9026</t>
+  </si>
+  <si>
+    <t>Налог на цинизм «Забудь, это уже не 2018». Это первое, что вы услышите в 2026 году, если попробуете сделать что-то новое. Примерно так люди, называющие себя «реалистами», упускают возможности и бьют остальных по рукам. Гэри Вайнерчук недавно назвал это cynicism tax — налог на цинизм. Его платят все, кто по умолчанию отвечает «нет». А оптимисты от этого налога, как ни странно, освобождены — потому что достаточно сильны, чтобы выдержать разочарование, если придётся. Красивая метафора, которая неожиданно подкреплена серьёзной наукой. Профессор психологии Стэнфорда Джамил Заки провёл несколько лет, изучая цинизм как поведенческую установку. И пришёл к выводу, что циники зарабатывают меньше, болеют чаще, пьют больше и в среднем умирают раньше. Не потому, что жизнь несправедлива. Отказываясь доверять, вы никогда не проигрываете. Вы просто выходите из игры.</t>
+  </si>
+  <si>
+    <t>22.04.26 15:54</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9025</t>
+  </si>
+  <si>
+    <t>Иллюзия лучших времен Рынок драматически сжимается, платежеспособность падает, и многие включают режим замирания в надежде, что скоро всё снова станет как раньше. Только вот как раньше уже не будет. Пока сильные профи рефлексируют в тени, каждый кризис приносит тихий, но агрессивный передел рынка. Деньги и контракты перетекают к тем, кто остается на виду вопреки всем обстоятельствам. Ниши забирают далеко не самые опытные, а самые заметные. Так что личный бренд в 2026 году — это уже не про почесать эго, а про защиту ваших доходов. Я уже не раз рассказывал про мою хорошую знакомую Катю Южанину, с которой у нас вот-вот выйдет роскошный подкаст. Она инженер от маркетинга, автор первого в РФ научного исследования по личному бренду предпринимателей. Никакой эзотерики — только жесткая система, которая уже дала мощные результаты многим нашим общим знакомым. Сейчас Катя запускает программу для тех, кто готов расти, пока конкуренты замерли в ожидании оттепели. Внутри вас ждёт пошаговый план развития бренда для монетизации и запуск активной работы с регулярной обратной связью. Самые деятельные всегда забирают максимум. Заполняйте короткую анкету: https://forms.yandex.ru/u/69e88b6b5056907692f9af66, и менеджер программы назначит вам ознакомительное интервью.</t>
+  </si>
+  <si>
+    <t>22.04.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9024</t>
+  </si>
+  <si>
+    <t>Как склеивается рынок Классическая история слепой зоны: клиент заприметил вас в соцсетках, купил в офлайне — и отразился в аналитике лишь одной ногой. Потому что без связки онлайн-офлайн мы не видим всего клиентского пути. Вот поэтому рынок массово «склеивается». Исследование АРИР и Data Insight показывает: 86% средних и крупных компаний уже сопоставляют офлайн-действия с интернет-рекламой. А 76% автоматизировали этот процесс. Ребята молодцы. Но если приглядеться… Только 25% «склеивающихся» делают это во всех ключевых каналах одновременно. Среди онлайн-компаний — и вовсе 13%. То есть большинство внедрили инструмент, но используют его на четверть ресурса. Но даже эта четверть уже принесла плоды. 56% компаний после O2O-склейки перераспределяют бюджеты: внезапно выяснилось, что деньги работали не там, где казалось. Зачем ещё используют склейку: • повышение эффективности рекламы • удержание клиентов • повышение лояльности Звучит красиво. А как работает? 87% компаний в качестве идентификатора используют номер телефона. Также используются ID программ лояльности, имейл и номер банковской карты. Сшиваешь эти точки в единый профиль — видишь клиента целиком, а не только следы его ног на полу офлайн-магазина. 60% уже планируют идти дальше и расширять применение O2O-склейки в ближайший год. Рынок склеивается на глазах. Вопрос только в том, с какой стороны от этого клея вы окажетесь.</t>
+  </si>
+  <si>
+    <t>22.04.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9023</t>
+  </si>
+  <si>
+    <t>Деньги должны ночевать Около 100 000 рублей в год теряет предприниматель на каждом миллионе, который пассивно лежит на расчётном счёте. У малого бизнеса в России это одна из самых дорогих финансовых привычек. Деньги клиентов пришли — лежат до поставщиков. Поставщикам заплатили — лежат до следующей выручки. И так месяцами. Между этими переводами у компании в среднем висят миллионы, которые ничего не делают. А могли бы работать по ночам. При текущей ставке ЦБ в 15% овернайт даёт до 10% годовых. Деньги ночуют на отдельном счёте с 21:00 до 04:00, утром возвращаются с процентами. Минимальная сумма — 100 000 рублей. Т-Банк приводит простой пример: 10 миллионов каждую ночь на овернайте — до 93 000 рублей процентов за месяц. Больше миллиона в год. На деньгах, которыми вы продолжаете пользоваться. Коллеги из Т-Банка проводят обучающий вебинар про управление свободными остатками: депозиты, овернайты, РЕПО — как это работает для малого и среднего бизнеса без финансового департамента. Обычно эти инструменты кажутся чем-то для заводов и пароходов. Но порог входа — от ста тысяч рублей и пара кликов. Регистрируйтесь по ссылке, и отправляйте свои деньги работать на ночную смену.</t>
+  </si>
+  <si>
+    <t>22.04.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9022</t>
+  </si>
+  <si>
+    <t>Прослушка под соусом семейных ценностей С 27 апреля к ужинам американцев присоединится новый участник. Он не забирает с тарелки последний кусок и не просит передать соль. Он просто слушает — и при желании отправляет ваш разговор в Библиотеку Конгресса. Примерно так бренд соусов для пасты Prego решил вернуть людям общение за ужином и выпустил… диктофон. Как вам технология? Прогрессивно? Суть в чём: устройство, похожее на шайбу, записывает всё, что происходит за ужином, — в том числе неловкие шутки и ещё более неловкие звуки, характерные при втягивании в себя спагетти. Всё это богатство можно сохранить на память устройства, а при желании — загрузить на сайт разработчика, который сбережёт аудио-версию вашего ужина в Библиотеке Конгресса. И моё любимое. В устройстве нет ни Wi-Fi, ни Bluetooth, ни облака, ни искусственного интеллекта. Чтобы получить аудиофайл, придётся воспользоваться кабелем USB-C, идущий в комплекте. В 2026 году это почти ретрофутуризм. Производитель уверяет, что цель благородная: вернуть людей друг другу, а телефоны отложить в сторонку. Чтобы облегчить задачу, в комплект также положили карточки с подсказками для старта семейной беседы. Раньше нас бесплатно слушали спецслужбы. Теперь тоже самое предлагает банка соуса за двадцать баксов с болоньезе в комплекте.</t>
+  </si>
+  <si>
+    <t>22.04.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9021</t>
+  </si>
+  <si>
+    <t>ИИ влияет на всё, кроме прибыли «Компьютерный век можно увидеть где угодно, кроме статистики производительности», — сказал 12 июля 1987 года нобелевский лауреат по экономике Роберт Солоу в New York Times. Инвестиции в компьютеры тогда били рекорды, а рост эффективности труда топтался на месте. А история, как мы знаем, любит выпускать ремейки. Сорок с лишним лет спустя мы получили новый инструмент, который вместо ожидаемого скачка даёт совершенно робкие результаты, незаметные в маржинальности. Около 90% руководителей из 6000 опрошенных в США, Великобритании, Германии и Австралии заявили: ИИ не оказал никакого явного влияния на занятость или производительность за последние три года. А разработчиков, которых теперь так любят сокращать, нейросеть и вовсе замедлила аж на 19% — хотя те уверены, что ускорились. И тут речь об опытных ребятах, не вчерашних студентах Skillbox. Но это не причина тормозить инвестиции — то ли ещё будет. Первоначальное замедление сменится экспоненциальным скачком, как это было и в эпоху первых ПК. Бум производительности пришёлся на 1995–2005 — спустя более 15 лет. Бизнес ещё научится использовать ИИ не просто для оптимизации существующих методов работы, а для фундаментального перепроектирования. Тогда и посчитаем прибыль. Может, тогда и посокращаем людей, как думаете? Потрясающе дальновидно рассуждает директор по управлению персоналом IBM Никл Ламоро, заявивший, что компания утроит количество молодых сотрудников. Зачем? Падение найма младших специалистов рискует создать дефицит менеджеров среднего звена в будущем, а переманивание кадров обходится дороже. Пока одни твердят о сокращении горизонта планирования, другие рискуют предполагать на десятилетия вперёд и фундаментально вкладываются в людей и технологии. А теперь подумайте, кто для вас свои, и перешлите им пост.</t>
+  </si>
+  <si>
+    <t>22.04.26 04:54</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9020</t>
+  </si>
+  <si>
+    <t>Здорово, что проблема не на нашей стороне Понедельник — делаем вид, что всё нормально. Среда — уже не делаем. Пятница — фиксируем, что мы не при чём.</t>
+  </si>
+  <si>
+    <t>21.04.26 15:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9019</t>
+  </si>
+  <si>
+    <t>Мне осталось 52 года, в лучшем случае Так мне только что сказала KamaLama, отмерившая мне максимум 88 лет жизни. Тест спрашивает, сколько шагов вы ходите, какие у вас отношения в семье, и оказывается ли время от времени в ваших пальцах сигаретка или рюмка. Всего 30 вопросов, результатом которых становится такой вот график. Что-то не устраивает? Ресурс подкинет рекомендации, как бы пожить подольше в здравом уме и крепком теле, опираясь на ваш конкретный случай. Скачивать ничего не нужно, всё делается прямо на сайте. Попробуйте и присылайте в комментарии скриншоты своих прогнозов: посмотрим, с кем можно сотрудничать на долгосрок. А я пойду нагуливать шаги с собакой и хрустеть морковкой, пока ещё есть время.</t>
+  </si>
+  <si>
+    <t>21.04.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9018</t>
+  </si>
+  <si>
+    <t>Почему настоящим топам не нужны соцсети Карьерные консультанты годами повторяют одну мантру: чтобы найти работу в IT, нужен прокачанный профиль на LinkedIn. Тщательно оформленная шапка, регулярные посты, комментарии под инфлюенсерами, еженедельный контент-план. На скриншоте — профиль Джона Тернуса. Человека, которого Apple вчера назначила следующим CEO. С 1 сентября он возглавит компанию с капитализацией $4 триллиона. Это идеальная иллюстрация разницы между личным брендом и социальным капиталом. Личный бренд — это внимание, которое вы добываете. Социальный капитал — это внимание и доверие, которое у вас уже есть. Упаковка критически важна на старте. На вершине пищевой цепочки за охваты уже не соревнуются. Там соревнуются за триллионы.</t>
+  </si>
+  <si>
+    <t>21.04.26 10:57</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9016</t>
+  </si>
+  <si>
+    <t>Одержимость, предпринимательство и апельсины Самые яркие откровения посещают нас ночью, часа в три–четыре. Примерно в это время пару лет назад я, шлифуя очередной текст, внезапно осознал главную отличительную черту своей предпринимательской породы. Это одержимость деталями. Одержимость ритмикой, правильной цифрой, мясистой цитатой. В конечном итоге, одержимость каждой запятой. Этому феномену придумали интересную метафору коллеги из Рег.решений, сервиса для предпринимателей от Рег.ру. Вы можете знать их как доменного регистратора, но сейчас они забирают на себя и продвижение: SEO, реклама, сайт. Они говорят: Предприниматель — как апельсин, самодостаточный сам по себе. Но чтобы о нём узнали, чтобы он выделялся среди сотен других таких же, ему нужна своя уникальная специя. Моя одержимость — тот самый ингредиент, дающий индивидуальный «вкус» всему, что я делаю. Его в той или иной степени ощущают все коллеги. Если мой подход по вкусу — значит, сработаемся. На метафоре дело не стало: Рег.решения вместе с ORIGAMIKA запустили лимонад «Предприниматель» с лемонграссом, можжевельником, имбирём, кориандром и бадьяном. Попробовать точно стоит, а потому вместе с Рег.решениями разыгрываем набор лимонада «Предприниматель» с очаровательными стеклянными трубочками и персональным пожеланием от меня лично. Как участвовать: 1. Подпишитесь на канал Рег.ру 2. Напишите в комментариях свой ингредиент — что отличает ваш подход к делу от всех остальных 3. Дождитесь итогов 30 апреля Выберу самый неочевидный и точный ответ — тот, в котором видна живая предпринимательская оптика, а не подбор мотивационных слов</t>
+  </si>
+  <si>
+    <t>21.04.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9015</t>
+  </si>
+  <si>
+    <t>Почему хороших специалистов нельзя повышать Forbes опубликовали свежее исследование Hogan Assessments: сравнили компетенции 21 000 руководителей с качествами, которые сотрудники по всему миру хотят видеть в лидерах. Опросили ещё 10 000 человек. В топ-5 обеих групп — ноль совпадений. Компании повышают сотрудников за уверенность, напор, харизму и умение зарядить переговорку энергией на презентации. А команды хотят последовательности, умения слушать, ответственности за результат и эмоционального контроля. Hogan называют это «заметным» лидерством против «работающего». Одни умеют получать повышения. Другие умеют строить команды, которые делают результат. Проблема в том, что отбор по первому качеству не даёт второго. По свежему отчёту Gallup, вовлечённость менеджеров в 2025 году упала с 27% до 22% — рекордное годовое падение за всю историю наблюдений. Глобальная вовлечённость сотрудников упала до 20%, минимум за пять лет. Потери мировой экономики — $10 триллионов в год. При этом 70% разницы в вовлечённости команды объясняется одним фактором — человеком, который ей руководит. За пятнадцать лет в бизнесе я видел эту схему десятки раз. Сильный специалист получает повышение как награду. Через полгода у него выгоревшая команда и 70-часовая рабочая неделя. Через год он сам хочет обратно, но социальный лифт в корпорациях обычно не едет вниз. Повышение как бонус — это управленческий рудимент из эпохи, когда карьеры шли линейно, а менеджер был просто более опытным исполнителем. Сейчас это две разные профессии, и учить им надо по-разному. Иначе компания теряет хорошего специалиста. И получает плохого руководителя.</t>
+  </si>
+  <si>
+    <t>21.04.26 04:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9014</t>
+  </si>
+  <si>
+    <t>Мы разучились разговаривать За последние 15 лет люди стали разговаривать на 20% меньше. В 2005 году среднестатистический человек произносил 16 000 слов в день. В 2019 — уже 12 700. Аналитики из Университета Миссури и Аризоны разобрали тысячи аудиозаписей из 22 разных исследований. Падение оказалось равномерным — мы теряли 338 слов каждый год. И так 15 лет подряд. Даже разговор с бариста ушёл в приложение. Вопрос к прохожему ушёл в Яндекс Карты. Покупка продуктов ушла на кассу самообслуживания. Человечество училось говорить 200 000 лет. И разучилось за 15.</t>
+  </si>
+  <si>
+    <t>20.04.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9013</t>
+  </si>
+  <si>
+    <t>Американская мечта с ошейником Западный ветер шепчет новую, пока ещё не экстремистскую (не зарекаемся), аббревиатуру DINKWAD — Double Income, No Kids, With A Dog — а обложка апрельского The New Yorker показывает её наглядно. Двойной доход, нет детей, но есть собака. И она — не репетиция родительства, не функциональный помощник в охране дома, а член семьи, чьи потребности и комфорт учитываются и ставятся в приоритет. По крайней мере, в Великобритании, где насчитали 15,5 млн домашних собак и всего ~12 млн детей до шестнадцати. При этом 29% британских собачников говорят, что скорее сами будут жить скромнее, чем станут экономить на своём любимце. В США рынок товаров и услуг для домашних животных перевалил за $150 миллиардов, обогнав детские товары. Индустрия груминга тоже не знает бед и уже достигла $19,5 миллиардов. Итого 3–0 в пользу хвостатых. Удивляться не приходится: образ семьи с тремя сорванцами из рекламы сливочного сыра давно пал смертью храбрых. На соседнем континенте это началось ещё в 80-х, когда впервые появился DINK (Dual Income, No Kids). Просто теперь эти буквы завели пса. Эти же буквы характеризуют аудиторию, которая выбирает паромы вместо авиаперелётов, арендует жильё рядом с парками, жертвует вечерним спортзалом в пользу игр с собакой. У нас дома собака появилась раньше дочери. И я в шутку называл её MVP ребёнка — минимально жизнеспособная версия. Посмотрели на пользовательский опыт, поняли, готовы ли мы к полноценной версии. Оказалось, готовы.</t>
+  </si>
+  <si>
+    <t>20.04.26 12:57</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9012</t>
+  </si>
+  <si>
+    <t>Безотцовщина В 1878 году восемнадцатилетний гимназист из Таганрога написал первую пьесу. Большую, рыхлую, с двумя десятками персонажей. При жизни она не издавалась — рукопись пролежала без заглавия и была опубликована только через девятнадцать лет после смерти Антона Павловича Чехова. В архиве её назвали одним словом — «Безотцовщина». Сегодня вечером в Москве пройдёт третья встреча проекта с тем же названием — подкаст моего друга Паши Осовцова и Серёжи Ильина, где мужчины обсуждают темы, которые обычно не обсуждают ни с кем. Гость — Дмитрий Фомин, врач, который за пятнадцать лет прошёл путь от тверской больницы до одной из крупнейших сетей клиник страны. Мужчины обсудят, как сделать бизнес из призвания. Безотцовщина у Чехова была сюжетом. Сегодня она стала разговором. → 20 апреля, 19:00, Москва, ODMO Space. Билеты можно получить у Паши.</t>
+  </si>
+  <si>
+    <t>20.04.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9011</t>
+  </si>
+  <si>
+    <t>Самая дорогая реклама, которую Apple не снимала Экипаж Artemis II снял на iPhone 17 Pro Max первое видео Земли с лунной орбиты. Это первый смартфон, официально допущенный NASA к пилотируемой миссии в дальний космос. Apple в подготовке не участвовала (мы, конечно, охотно верим). Сертификацию NASA проводила самостоятельно. За съёмки яблочная компания не платила. Телефоны на борту обычные, только с программно отключёнными радиомодулями, чтобы не глушить связь корабля. В итоге Apple получила видео Земли, снятое с расстояния 400 тысяч километров, с подписью «снято на iPhone 17 Pro Max» в каждом мировом СМИ. Рекламная кампания, которую Apple не снимала, не оплачивала и якобы не заказывала. Лучшая интеграция бренда в 2026 году — та, где бренд ничего не делает. А его продукт берёт и улетает на Луну.</t>
+  </si>
+  <si>
+    <t>20.04.26 07:20</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9010</t>
+  </si>
+  <si>
+    <t>Дети наследуют не деньги Такая поговорка существует почти в каждой культуре мира. В Японии говорят: «из рисового поля — в рисовое поле за три поколения». В Англии: «от деревянных башмаков — к деревянным башмакам за три колена». В Испании: «отец — торговец, сын — кавалер, внук — нищий». Суть одна — первый создаёт капитал, второй сохраняет, третий теряет. Это не только фольклор. Это чистая статистика. По данным 20-летнего исследования Williams Group, семьдесят процентов состояний исчезают во втором поколении, девяносто — в третьем. В 1973 году в Вандербильтском университете прошла встреча 120 потомков Корнелиуса Вандербильта. Ни один из них не считался миллионером. Состояние, когда-то превосходившее казну США, испарилось за четыре поколения. Самая любопытная часть исследования — причины. Транжирство, ошибки в документах и неграмотные инвестиции дают всего пять процентов провалов. Остальные девяносто пять — разрушение доверия внутри семьи (60%), неподготовленность наследников (25%) и отсутствие общей миссии (10%). Другими словами, капитал не разрушают снаружи. Его разрушают изнутри. Дети наследуют не деньги. Они наследуют модели поведения. Первое поколение знает цену каждому заработанному рублю — оно прошло через риски, лишения и провалы. Второе выросло рядом с этим и ещё помнит запах усилий. А третье выросло уже внутри достатка. И никто не объяснил ему, откуда этот достаток взялся и что с ним делать. Ребёнок, которого всегда спасали от последствий, не учится с ними справляться. Через двадцать лет это становится его образом жизни. Разорвать цикл можно. Но только не лекциями о финансовой грамотности — это не работает. Работает только опыт. Человек, умеющий обращаться и с деньгами, и с жизнью, формируется тогда, когда сам принимает решения, сам сталкивается с последствиями и сам из них выходит. Полтора месяца назад у меня родилась дочь. Я смотрю, как она спит, и думаю не о депозитах, ключевой ставке и факторинге. Я думаю о том, успею ли я рассказать ей, откуда что берётся. Поэтому главный вопрос передачи капитала — не про трасты, налоги и фонды. А про то, способны ли мы передать дальше не только счёт, но и навык его преумножить.</t>
+  </si>
+  <si>
+    <t>20.04.26 04:52</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9009</t>
+  </si>
+  <si>
+    <t>Cum panis Слово «компания» сегодня звучит максимально бизнесово. Совет директоров, KPI, квартальные отчёты, эксель-таблицы и бесконечные зумы. Кажется, что оно родилось где-то между Уолл-стрит и лондонским Сити. На самом деле слово появилось задолго до первых корпораций. От двух латинских слов: cum — «вместе» и panis — «хлеб». Буквально — «те, с кем ты преломляешь хлеб». В раннем Средневековье так называли солдат в походе, семью за общим столом, братьев по оружию и по трапезе. Слово обозначало, что ты ешь с тем, кому доверяешь. Доверие начиналось с куска хлеба, который ты протягиваешь через стол. Сегодня мы строим глобальные экосистемы и нанимаем людей, которых никогда не видели вживую. Мы подписываем NDA, строим многоуровневые системы доступа, обкладываемся юристами и безопасниками. Но если вдуматься, фундамент любого успешного бизнеса остался ровно тем же, что и тысячу лет назад. Так что если вам не хочется преломить бизнес-ланч с человеком за соседним монитором — никакие тимбилдинги и регламенты эту компанию не спасут.</t>
+  </si>
+  <si>
+    <t>19.04.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9003</t>
+  </si>
+  <si>
+    <t>Игры, в которые играют бренды Пару недель назад коллеги из LIMÉ прислали мне свою настолку — Limepoly. Чёрно-белая Монополия в минималистичной эстетике бренда с карточками «Импульсивный шопинг» и «Капсульный гардероб» вместо улиц и железных дорог. Кажется, это самая стильная монополия, которую я держал в руках. А пока рассматривал доску, поймал себя на мысли, что это часть большого тренда. На прошлой неделе на Watches &amp; Wonders 2026 Chanel представили шахматы за $4 миллиона. Доска с 900 часами работы ювелиров, 110 карат бриллиантов, обе королевы в виде фигурки Габриэль Шанель, и каждая из них — действующие часы, которые после партии можно носить как кулон. Четыре самых интересных примера, которые я собрал за последние годы: Louis Vuitton Mahjong Trunk. Полный набор для маджонга в фирменном дорожном сундуке с шестью ящиками и двумя замками. Дом, который начинался со стойки чемоданов в 1854 году, замкнул круг. Hermès Plage Rackets. Ракетки для пляжного тенниса из бука и пробки, разрисованные художником Жанпаоло Паньи. К ним в комплекте идут сумка и полотенце. Стоимость набора вам лучше не знать. Prada Backgammon. Нарды из кожи Saffiano в чёрно-красно-белой гамме. Металлические фишки, обложка 6,5 × 40 см. По сути — деталь интерьера, которая по вечерам превращается в игру. Saint Laurent Solitaire. Деревянная доска для одиночной игры — того самого пасьянса с шариками, в который играли в парижских салонах XIX века. В исполнении YSL с монограммой и минималистичной эстетикой. Игра, в которой ты сам себе соперник. Бренд давно перестал быть просто логотипом, красивой легендой или закрытым клубом. Сегодня это самостоятельная вселенная, куда вы заходите — и с удовольствием остаетесь. А хороший бренд больше не тот, который ярко рекламируется. А тот, в который играют.</t>
+  </si>
+  <si>
+    <t>19.04.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9002</t>
+  </si>
+  <si>
+    <t>Шаг назад ради прыжка вперёд 26 февраля 2008 года, в 17:30 по местному времени, Говард Шульц одновременно закрыл все 7 100 Старбаксов в США на три с половиной часа. Старбакс тогда находился в состоянии свободного падения. Акции упали на 42%, посещаемость была худшая в истории компании, McDonald's и Dunkin' Donuts активно наступали на кофейный рынок. Шульц вернулся в кресло CEO за полтора месяца до этого после восьми лет отсутствия. Логика момента подсказывала, что надо больше работать, ускоряться и не тормозить. Шульц сделал всё наоборот. Закрыл все кофейни, потерял 6 миллионов долларов за один вечер и попросил 135 000 бариста переучиться на правильный шот эспрессо. Снова, как в первый день работы. «Сделать шаг назад, чтобы потом сделать много шагов вперёд», — написал он тогда в служебной записке команде. Аналитики крутили пальцем у виска, пресса писала о рисках, а инвесторы сбрасывали акции. За следующие годы капитализация Старбакса выросла почти на 100 миллиардов долларов. Я часто вспоминаю эту историю в моменты, когда мир требует ускорения — а правильный ход противоположный. Остановиться и пересобрать фундамент. Во вторник в 17:00 по Москве я участвую в бесплатной онлайн-конференции Кати Лапшиной и GRO — «Инструкция к будущему: что делать, если всё меняется быстрее, чем ты успеваешь адаптироваться». Вместе со мной выступят Сергей Иванов, Ольга Соколова, Кирилл Гурбанов, Слава Рюмин и сама Катя. Я буду говорить про личный бренд в эпоху экономики доверия — расскажу, почему сейчас лучший момент начать, даже если кажется, что поздно. Регистрация в боте @confa26_bot. Закроем двери на три часа и подумаем вместе.</t>
+  </si>
+  <si>
+    <t>19.04.26 10:59</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8999</t>
+  </si>
+  <si>
+    <t>За чем теперь стоят в бывшем Макдональдсе 31 января 1990 года на Пушкинской площади открылся первый Макдональдс в Советском Союзе. В первый день туда пришло больше 30 тысяч человек. Очередь растянулась вдоль Тверского бульвара и попала в Книгу рекордов Гиннесса. За чем стояли — понятно. За первым вкусом капитализма. Вчера, в субботу 18 апреля 2026 года, я стоял в стенах бывшего Макдональдса на Красной Пресне, 31 (теперь это корпоративный университет «Вкусно и точка») и диктовал текст Тотального диктанта. Сотни людей пришли сюда в выходной, чтобы писать его шариковой ручкой под мою диктовку. Автором текста в этом году выступил Алексей Варламов, ректор Литинститута и лауреат «Большой книги». Тема — детство Пушкина. В роли дикторов по стране выступили такие глыбы как Владимир Познер, Яна Чурикова, Сергей Безруков и другие. Для меня огромная честь оказаться в такой компании. И вот что особенно зацепило. Пока мир обсуждает, что скоро ChatGPT напишет за нас любой текст, статью, книгу, — больше миллиона человек в этот выходной добровольно пришли на площадки. Чтобы написать текст рукой. Без автокоррекции, подсказок и нейросети. В 1990 году очередь собиралась за тем, чего в стране не было — за материальным. В 2026 — за тем, что постепенно уходит из мира. За умением думать, писать и ошибаться своими руками. За капитализм тогда. За себя — сейчас.</t>
+  </si>
+  <si>
+    <t>19.04.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8998</t>
+  </si>
+  <si>
+    <t>Король онлайна делает ставку на оффлайн Гэри Вайнерчук 20 лет строит империю на контенте. Тот самый Вайнерчук, который зашёл в Facebook, Twitter и Uber, когда это ещё считалось авантюрой. Сейчас у него 44 миллиона подписчиков и 15 компаний. Это человек, который живёт и зарабатывает в интернете больше любого из нас. И вот Гэри сказал в свежем разговоре с Мариной Могилко, что самым дорогим активом ближайших лет станет оффлайн. Логика простая. Чем больше сгенерированного контента заливает нашу ленту, тем выше ценность того, что нельзя подделать. Живая встреча. Камерный ужин. Конференция, где вы пожали руку спикеру. Важный разговор на террасе. В мире, где Midjourney делает фотосессию за минуту, а ChatGPT пишет книгу за ночь, физическое присутствие живого человека становится новым премиумом. И это уже происходит. Закрытые бизнес-клубы в Москве превратились в главный инструмент B2B-продаж и личного развития. Частные ужины разыгрываются по знакомству. Форматы встреч на 50 человек в Noôdome собирают очередь за полгода до даты. Хороший бизнес-тренинг в 2026 году — это не онлайн-курс, а два дня в камерном загородном отеле. В эпоху автоматизации главной валютой становится не количество подписчиков, а количество интересных людей, сидящих с вами за одним столом. Вайнерчук говорит не только про это. В том же плотном разговоре он отмечает ещё три сдвига: средний сегмент бизнеса исчезает под давлением ИИ (посредники и облачные сервисы исчезнут первыми), текст возвращается как главный формат (потому что его читают не только люди, но и алгоритмы), появляется новая каста специалистов — архитекторы смыслов, один из которых заменяет десяток базовых исполнителей. Любой из этих четырёх тезисов тянет на отдельный пост. Но именно оффлайн — самый неочевидный. Потому что он идёт против всей логики последних 20 лет, в которой цифровое побеждало физическое по всем фронтам. Настоящее станет дороже не потому, что его стало меньше. А потому, что всё остальное научились подделывать.</t>
+  </si>
+  <si>
+    <t>18.04.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8997</t>
+  </si>
+  <si>
+    <t>Медвежья услуга Субботний вечер — самое время для историй, в которые сложно поверить. Тем более когда они есть в официальном пресс-релизе Департамента страхования Калифорнии. В январе 2024 года в страховую компанию пришло видео. На записи медведь забрался в салон Rolls-Royce Ghost 2010 года и устроил внутри погром. Владелец требовал страховую выплату за ущерб. Через пару недель та же история повторилась с Mercedes G63 AMG. Потом с Mercedes E350. Три заявки, три разные страховые компании, один день. Страховая насторожилась и передала дело в Департамент. Детективы начали пересматривать видео и заметили, что медведь двигается как-то странно. Потом биолог из Департамента рыбы и дикой природы Калифорнии посмотрел запись и дал официальное заключение: это не медведь. Это человек в костюме медведя. Костюм нашли при обыске дома у подозреваемых. Расследованию дали кодовое имя «медвежий коготь». Три человека получили по 180 дней тюрьмы выходного дня, два года условно и штрафы на общую сумму около 142 тысяч долларов. Четвёртый ждёт суда в сентябре. Вот так четверо жителей Лос-Анджелеса за костюм из мехового магазина получили реальный срок, реальный штраф и реальную медвежью услугу самим себе.</t>
+  </si>
+  <si>
+    <t>18.04.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8994</t>
+  </si>
+  <si>
+    <t>Незабудки против нейросетей Нет, это не генерация Midjourney и даже не Nano Banana. В японском парке Hitachi Seaside Park одновременно зацвело 5,3 миллиона «голубоглазок»-немофил — ближайших родственниц незабудок. Парк находится в городе Хитатинака, на острове Хонсю. Кстати, на месте парка когда-то находился американский военный аэродром. Теперь взлётная полоса превратилась в бесконечное цветочное поле. 0% алгоритмов и рендера. Кстати, можно успеть — билеты из Москвы в Токио сейчас стартуют от 30 тысяч рублей. Тот самый случай, когда природа генерирует контент мощнее любых нейросетей.</t>
+  </si>
+  <si>
+    <t>18.04.26 09:18</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8993</t>
+  </si>
+  <si>
+    <t>Что не так со всеми подкаст-студиями России? За последние пару лет я записался, наверное, в сотне подкаст-студий Москвы в качестве гостя. Российский рынок подкастов растёт бешеными темпами — студии звукозаписи открываются буквально в каждом бизнес-центре, аудитория подкастов уже перевалила за 10 миллионов человек, а сами подкасты постепенно превратились в обязательный канал личного и корпоративного бренда. И ребята в студиях стараются, как могут. Везде кофемашины, у некоторых гардеробные с зеркалами в полный рост, у самых продвинутых — стилист на площадке и продакшен под ключ. Но есть одна вещь, которую не делает никто. Примерно через час записи у вас начинает адски сохнуть носоглотка. Через полтора часа вы яростно пьёте воду стакан за стаканом и хлопаете глазами, чтобы они не превратились в две сухие впадины. К концу второго часа голос звучит на полтона ниже, чем в начале, и хочется как можно скорее на улицу. И нет, это не мои хотелки балованного хипстера. Это банальная физика. Оптимальная влажность для голосовых связок — 40-60%. В среднестатистической подкаст-студии она держится в районе 15%. Софиты гонят воздух, кондиционер досушивает остатки, маленькое замкнутое помещение без вентиляции усугубляет всё. Связки начинают тереться сильнее, слизистая пересыхает, даже самый тренированный голос садится. В итоге позолоченный микрофон «Союз» за 200 тысяч рублей записывает идеально пересушенный звук. В каждой студии стоит оборудование на миллионы. Акустические панели по индивидуальному проекту, микрофоны Shure и Neumann, пульты, плагины, режиссёр и звукорежиссёр в смене. И ни в одной я не видел примитивный увлажнитель за пять тысяч рублей. Даже у меня дома работают два увлажнителя круглосуточно. Если вы продаёте микрофон для личного бренда (а сегодня хорошая подкаст-студия продаёт именно это), увлажнитель в углу должен быть таким же базовым элементом инфраструктуры, как Wi-Fi, кулер с водой и розетки. Хороший продукт — это не только главная фича. Хороший продукт — это сумма всех маленьких трений, которые вы убрали для пути клиента. В индустрии подкастов одно такое трение всё ещё валяется на полу и стоит 5 000 рублей на любом маркетплейсе.</t>
+  </si>
+  <si>
+    <t>18.04.26 05:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8992</t>
+  </si>
+  <si>
+    <t>Как заработать 2,2 миллиарда, не продав ни одного кроссовка Российское юрлицо Adidas впервые за три года вышло в плюс и заработало 2,2 млрд рублей чистой прибыли за 2025 год. При этом компания официально не продала в России ни одной пары кроссовок. Секрет успеха оказался до неприличия прост. У компании на депозитах в банках лежит около 15 миллиардов рублей. Они просто положили эти деньги под высокую ставку. Проценты принесли в прошлом году 2,9 миллиарда рублей — этого хватило, чтобы перекрыть все расходы и вывести баланс в солидный плюс. Для сравнения, два года подряд после ухода бренда компания теряла примерно по 7 миллиардов ежегодно. Самое ироничное, что пока юрлицо зарабатывало на депозитах, кроссовки Adidas всё это время прекрасно продавались в России через параллельный импорт и маркетплейсы. Только в 2024 году на Ozon и Wildberries продажи бренда составили 20,1 млрд рублей. Просто эти деньги текли уже мимо ООО «Адидас». Пока сотни брендов годами учатся оптимизировать выкладку, бороться за каждый процент конверсии и оцифровывать воронку продаж — можно было просто закрыть офис и положить деньги на депозит. Adidas покинула рынок, а её российское юрлицо случайно открыло лучшую бизнес-модель 2025 года. Оказалось, нужно было просто закрыть магазины, распустить команду, перевести кэш на депозит и ждать, когда ЦБ сделает всю работу за тебя.</t>
+  </si>
+  <si>
+    <t>17.04.26 17:23</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8988</t>
+  </si>
+  <si>
+    <t>Комфорт тут рядом У коллаборации divan.ru и фонда «Антон тут рядом» есть слоган — «смягчать реальность». Кажется, это самая точная формулировка состояния российского горожанина в пятницу вечером. Такие вещи вроде тактильных пледов, утяжелённых одеял и мебели с обнимающими подлокотниками — давно придумали для людей с РАС. Для них сенсорная перегрузка — постоянная часть жизни. В 2026 году с её мягкой, бытовой версией сталкивается любой житель большого города вечером после работы. Третий выпуск коллаборации кажется мне идеальным продуктом нашего времени.  В серии «Тут Рядом Комфорт» есть диван с подушками, вшитыми прямо в изголовье и подлокотники. Откинул, закинул на бортик, обнял. Мебель сама знает, как вас поддержать в конце дня. В создании коллекции участвовали студенты фонда: придумывали цитаты, иллюстрации, давали комментарии.  Люди, которым реальность даётся сложнее, чем остальным. Лучшая квалификация для главных экспертов по комфорту. По промокоду PROMOBESKROMNY я дам вам приятные 3000 бонусов, их можно потратить на все товары в divan.ru. Промокод действует до 31 мая, а бонусы — в течение 60 дней с момента активации. 100% прибыли от продажи коллекции идёт в фонд.</t>
+  </si>
+  <si>
+    <t>17.04.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8987</t>
+  </si>
+  <si>
+    <t>Корней Иванович Чуковский ещё в 1920-х предсказал, как я выгляжу под конец рабочей недели. Всем хорошей пятницы.</t>
+  </si>
+  <si>
+    <t>17.04.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8986</t>
+  </si>
+  <si>
+    <t>Рекламная кампания за 10 минут Ещё пару лет назад запуск рекламной кампании требовал навыков отдельной профессии. Нужно было разобраться в десятках настроек, подобрать ключевые слова, написать тексты, собрать картинки, выставить ставки, потом неделю смотреть, что пошло не так, и перенастраивать. Сегодня ко всему можно подключить ИИ-помощника. Forbes пишет, что Яндекс обучил ассистента в Директе не просто анализировать статистику, а запускать рекламные кампании с нуля. Агент разговаривает с предпринимателем в чате, изучает бизнес, сам предлагает стратегию, подбирает бюджет, пишет тексты, генерирует картинки и при необходимости собирает посадочную страницу. Маркетолог подтверждает гипотезы, креативы и нажимает кнопку "запустить". И вот что любопытно в цифрах. На тестах с участием 50 000 компаний кампании, запущенные через помощника, дали на 30% больше конверсий, чем настроенные вручную. Работает это на новом поколении нейросетей Yandex Neuro Ads на базе Alice AI. По сути, мы с вами наблюдаем первый в России случай, когда ИИ не помогает с рекламой, а фактически становится её соавтором. Дальше нам обещают полностью автономных помощников, которые получают от бизнеса цель и с согласования человека ведут кампанию сами: анализируют конкурентов, делают креативы, оптимизируют в реальном времени. Настройка рекламы перестаёт быть ремеслом и становится диалогом. А хороший диалог — это уже совсем другая профессия.</t>
+  </si>
+  <si>
+    <t>17.04.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8983</t>
+  </si>
+  <si>
+    <t>Этот логотип нарисовала сама Амазонка У бразильской Амазонии впервые в истории появился свой территориальный бренд. И это, кажется, самый честный брендинг, который я видел за последние годы. 60 лет регион из 9 штатов, 60% территории Бразилии и 28 миллионов человек жил без общей визуальной идентичности. Каждый штат делал как хотел. В апреле FutureBrand São Paulo по заказу Embratur собрали единый дизайн-код и сделали неожиданное. Дизайнеры не стали отрисовывать шрифты для логотипа. Они взяли спутниковые снимки 25 000 километров рек Амазонки и нашли в них весь алфавит. Реки текли миллионы лет, их изгибы давно сложились в графику. Впервые логотип территории спроектировала сама территория. Ни одна буква не придумана — всё на основе реальных геоданных от матушки-природы. Из этих речных изгибов даже собрали полноценный шрифт под названием Igaratipo, а на отдельном сайте любой может написать своё слово реками Амазонки. И вот вам главный инсайт. Иногда хороший креатив — это не придумать. А заметить.</t>
+  </si>
+  <si>
+    <t>17.04.26 07:31</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8982</t>
+  </si>
+  <si>
+    <t>Вакансий нет, но вы держитесь Индийская Economic Times фиксирует новую реальность корпоративного мира — эпоху кадрового локдауна. Компании практически перестали нанимать новых людей, но и с текущими сотрудниками не расстаются. Дверь в офис не закрыта — она просто заварена с обеих сторон. У нас в России эта концепция идеально бьётся с цифрами HeadHunter. В марте 2025 на одну вакансию в среднем приходилось 5,9 резюме. В марте 2026 показатель по стране почти удвоился, а в Москве вообще достиг рекордных 11,4. Количество открытых вакансий за первый квартал рухнуло на 27% год к году. И вот тут начинается любопытный парадокс. Официальная безработица в феврале 2026 опустилась до исторического минимума в 2,1%, только вот найти работу при этом стало почти невозможно. Бизнес вцепился в компактные команды, которые с помощью нейросетей закрывают задачи целых отделов за те же деньги. Базовые и стартовые позиции просто ликвидированы за ненадобностью. Получается удивительная картина. Рынок труда вроде как формально здоров, а по факту превратился в закрытый клуб с пожизненным членством. Если вы уже внутри — вас будут держать до последнего. Если снаружи — пробиться туда сложнее, чем когда-либо. Я ни на что не намекаю, но лучшее место для поиска работы сегодня — ваше текущее рабочее место.</t>
+  </si>
+  <si>
+    <t>17.04.26 04:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8981</t>
+  </si>
+  <si>
+    <t>2026 год завершён на 29% Январь вы потратили на целеполагание. Февраль — на ожидание 8 марта. Март — на блокировки Telegram. Апрель — пока непонятно, но он тоже скоро кончится. И ещё не забывайте, что в этом году у нас всего два дополнительных выходных. На майские выделили ровно 48 часов. Так что если у вас были масштабные проекты на этот год — не переживайте. У вас есть еще 71% времени, чтобы благополучно перенести их на 2027 год.</t>
+  </si>
+  <si>
+    <t>16.04.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8979</t>
+  </si>
+  <si>
+    <t>Почему бренды-молчуны обречены В профильных медиа снова хоронят тексты. Свежая аналитика от ребят из Vinci показывает, что 45% пользователей залипают в короткие ролики уже больше 4 дней в неделю. Может показаться, что рынок насмотрелся на тиктокеров, сделал выводы и побежал снимать вертикалки ради охватов. Но мы-то с вами помним, что процесс куда глубже: экономика внимания прямо сейчас перетекает в экономику доверия. Теперь воронка работает в два шага: 1. Клипы — ваш холодный радар. Это чистая экономика внимания. Алгоритмы сами ищут вам аудиторию, а проверка продуктовых гипотез здесь обходится в 3 раза дешевле классического таргета. 2. Истории — территория новой искренности. Одно лишь внимание больше не продает. После первого касания в клипе нужно добавить социальный клей и перевести зрителя в безопасный контур экономики доверия. В том же ВКонтакте сторис собирают 58 млн зрителей в месяц — бренд буквально встраивается в личную ленту человека между его родственниками, коллегами и друзьями. Вы больше не можете выпустить один дорогой глянцевый ролик раз в полгода. Если вас нет в ежедневном ритме пользователя — вас не существует в медиа. Клипы приводят аудиторию, а истории превращают бренд в бодрого шоураннера. Так что эпоха неприступных брендов-вещателей подходит к концу. Наступило время брендов-собеседников. А вы сами часто смотрите сторис от брендов?</t>
+  </si>
+  <si>
+    <t>16.04.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8978</t>
+  </si>
+  <si>
+    <t>Как IKEA геймифицировала эффект Грюна Восемьдесят лет ритейл строился на одном принципе: покупатель должен заблудиться. Это называется «эффект Грюна» — в честь архитектора Виктора Грюна, который проектировал торговые центры в 1950-х. Чем дольше вы дезориентированы в магазине, тем выше шанс, что вы купите ненужный хлам в попытке найти кассу. IKEA довела этот принцип до абсолюта. Бесконечные стрелки на полу, обязательный маршрут через все отделы, никаких коротких путей. Вы заходили за плечиками для одежды, а выходили с диваном, тремя свечками и ведром фрикаделек. И с лёгким чувством, что вас слегка использовали — но вам даже понравилось. А теперь следите за руками. IKEA в Саудовской Аравии запустила механику Step Buy Step. На входе вам выдают фитнес-трекер. Пройдёте 4000 шагов по магазину — получите 10% скидки на кассе. Официально это «популяризация активного образа жизни». На самом деле — самый элегантный способ переупаковать главный недостаток своих магазинов в преимущество. 4000 шагов — это примерно 40 минут в магазине. За 40 минут средний покупатель IKEA набирает корзину в десятки раз дороже обещанной скидки. Вы получаете 10%. IKEA получает 40 минут вашего полного внимания. Мораль сей басни в том, что высший пилотаж маркетинга 2026 года — это не убеждать клиента, что у вашего продукта нет недостатков. Это убедить его, что недостаток и есть самая интересная часть.</t>
+  </si>
+  <si>
+    <t>16.04.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8977</t>
+  </si>
+  <si>
+    <t>Экономика жизни по подписке За 15 лет в маркетинге меня сложно удивить. Но то, как быстро мы отказались от идеи владения — поражает Мы больше не покупаем фильмы, не собираем библиотеки и не храним музыку на жестких дисках. Свежее исследование глобального рынка показывает, что в среднем на одного американца сейчас приходится 8.2 активных подписки. Наши любимые зумеры в США задают темп и добровольно тратят на этот «налог на комфорт» 377 долларов каждый месяц. У нас в России тренд выглядит ничуть не слабее. По свежим данным, 51% жителей российских городов уже плотно сидят на экосистемных подписках. А для молодых поколений (до 34 лет) это вообще базовая прошивка — там цифры уверенно держатся под 60%. Главным архитектором этой цифровой привычки у нас предсказуемо стал Яндекс Плюс, который забрал себе 29% всех горожан. И я могу понять, почему: когда у тебя в одном контуре играют треки, крутятся сериалы на Кинопоиске и на виртуальной полке лежат Яндекс Книги, любая разовая покупка контента кажется нелепым пережитком прошлого. Подписка давно перестала продавать доступ к отдельным сервисам. Она продает бесшовный ритм жизни. Бизнес приучил нас к тому, что комфорт стоит копейки, если платить за него каждый месяц по чуть-чуть. Мы больше ничего не оставляем на своих физических полках. Мы просто снимаем собственную цифровую жизнь в аренду. И, будем честны, нам это чертовски нравится. Кажется, мы с вами упустили, как слово «моё» исчезло из цифрового словаря. Всё, что у нас есть — это доступ и ежемесячный платёж за право его не потерять.</t>
+  </si>
+  <si>
+    <t>16.04.26 12:14</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8976</t>
+  </si>
+  <si>
+    <t>Платёжные системы меняются на глазах, адаптируясь под стремительно меняющийся ландшафт глобальной финансовой инфраструктуры — больше не нужно волноваться, дойдут ли деньги международным контрагентам и в какие сроки. Для тех, кто хочет быть уверенным в платежах за рубеж, А7 построила собственную сеть в 100+ странах — Китай, Индия, ОАЭ, Европа, ЕАЭС, Африка. Расчеты проводятся оперативно и без задержек. Комиссия: импорт — 0,3% + НДС, экспорт — фиксированные 60 000 рублей. Прозрачные условия и конвертация по курсу ЦБ. А7 — для тех, кто знает, что такое выгода и деловой расчет. a7.ru</t>
+  </si>
+  <si>
+    <t>16.04.26 10:17</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8975</t>
+  </si>
+  <si>
+    <t>Как казино и эскорт взломали Telegram Расскажу о неочевидном закулисье жизни админа крупного тг-канала. Каждый день на меня подписываются сотни ботов: Снежаны, Сашеньки, Кариши — с одинаково соблазнительными аватарками и одинаково пустыми профилями. За последние месяцы я снёс их несколько тысяч. Это не моя личная боль, это война индустриального масштаба. За прошлый год Telegram заблокировал 43,5 млн групп и каналов за скам. Сейчас платформа выжигает по 80–140 тысяч ботов ежедневно, а убытки от них уже пробили $200 млн. Раньше Сашеньки просто спамили в комментариях. Я уже давно вооружился бот-модераторам и быстро научился выкашивать 80% этих ботов. Теперь спамеры эволюционировали и начали массово ставить реакции на ваши сообщения, чтобы заманить в личку. И вот тут кроется идеальная засада. Как админ, я технически не могу ни удалить реакцию, ни забанить аккаунт бота. Только бессильно наблюдать, как Лина с шестым размером груди ставит огоньки на ваши сообщения, чтобы вы из любопытства нажали на аватарку. Это та же история, что и со стикерпаком «Чepновик» неделю назад. Категории вроде казино, эскорта и запрещёнки научились находить дыры в платформе раньше, чем разработчики успевают их закрывать. На днях Дуров подтвердил, что проблема решается — скоро нам дадут возможность банить прямо из списка реакций. Но пока этого нет, я как временную меру отключил реакции в комментариях. Не люблю это, но комфорт читателей дороже эстетики интерфейса. 20 лет назад спамеры жили в почте. 10 лет назад — в комментариях. В 2026 году они добрались до эмодзи. В 2030, боюсь, Сашенька будет приходить прямо в ваши сны.</t>
+  </si>
+  <si>
+    <t>16.04.26 07:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8974</t>
+  </si>
+  <si>
+    <t>Лучшая бизнес-модель 2026 года Шаг 1. Быть биологическим отцом Илона Маска. Шаг 2. Приехать в Россию. Последние две недели 79-летнего Эррола Маска возят по нашей стране как экзотическое божество. Дошло до полного абсурда, когда на пасхальной службе ему почтительно вынесли персональный стульчик, чтобы заморский гость, не дай бог, не утомился стоять. А теперь кульминация. По информации тг-каналов, предприимчивые организаторы продают часовые встречи-консультации с этим уставшим пожилым человеком почти за 2 миллиона рублей. Ирония в том, что солидные люди покупают контакт с человеком, с которым его собственный гениальный сын десятилетиями избегает общения. Человека, которого семья публично обвиняла в насилии и открыто называла в интервью Rolling Stone «ужасным». К сожалению, для нашего рынка биография — это вообще не фильтр. В такие моменты просыпается наш абсолютный, непробиваемый карго-культ и идолопоклонство перед Западом, которое, видимо, зашито где-то на уровне ДНК. Западная культура отмены вдребезги разбивается о нашу провинциальную любовь к красивым иностранным ярлыкам. Если у тебя правильный паспорт и заветные четыре буквы в фамилии — тебе простят любой бэкграунд, лично вынесут стульчик и заплатят миллионы за час воздуха. За 15 лет в маркетинге меня откровенно сложно чем-то удивить, но тут я развожу руками. Удивительно лишь то, что никто из застройщиков до сих пор не сделал его лицом какого-нибудь премиального ЖК. Потому что на нашем рынке четыре правильные буквы в фамилии до сих пор стоят дороже любой репутации и здравого смысла.</t>
+  </si>
+  <si>
+    <t>16.04.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8973</t>
+  </si>
+  <si>
+    <t>Секрет Виктории Victoria’s Secret покинула нас, но её секреты бережно сохранили в ТЦ «Европейский». Импортозамещение, которое мы заслужили.</t>
+  </si>
+  <si>
+    <t>15.04.26 13:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8972</t>
+  </si>
+  <si>
+    <t>Мультидисциплинарный гений Леонардо да Винчи Сегодня, 15 апреля, день рождения Леонардо да Винчи. И это идеальный повод вспомнить одну деталь, которая многое объясняет про современный рынок труда. В 1482 году тридцатилетний Леонардо написал сопроводительное письмо герцогу Миланскому. По сути, это было холодное письмо с оффером, в котором Леонардо перечислил 10 своих навыков. Девять из них касались суровой военной инженерии: осадные машины, пушки, мосты. О том, что он вообще-то талантливый художник, Леонардо упомянул между делом строчкой в самом конце. Величайший творец в истории продавал себя как инженера, потому что понимал, что клиент платит не за креатив, а за решение конкретных проблем. Но вот что самое любопытное. Герцог нанял Да Винчи, и получил не просто инженера и художника, а человека, который умел жонглировать всеми этими навыками одновременно. Именно междисциплинарность стала его главным УТП на рынке труда. Последние полвека корпоративный рынок учил нас обратному. Нишуйся. Стань лучшим в узкой теме. Будь идеальным винтиком. А в 2026 году выяснилось, что быть винтиком смертельно опасно для карьеры. Любую линейную задачу вроде написания кода, сборки презентаций, средненького дизайна или копирайтинга — ИИ-агенты уже закрывают быстрее и дешевле. Нейросеть сегодня — это и есть идеальный узкий специалист, который не просит ДМС и не выгорает к пятнице. Но связывать несовместимое алгоритмы не умеют. Взять сухую аналитику, умножить на живую психологию аудитории и собрать из этого работающий продукт — пока исключительно человеческая суперсила. Самые дорогие люди на рынке прямо сейчас не кодеры и не дизайнеры. Это архитекторы смыслов. Цифровые продюсеры, которые не пишут код руками, но видят картину целиком и оркестрируют процессами. Более 500 лет назад один итальянец понял, что побеждает не тот, кто лучше всех в чём-то одном, а тот, кого невозможно заменить. И с тех пор ничего особо и не изменилось.</t>
+  </si>
+  <si>
+    <t>15.04.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8971</t>
+  </si>
+  <si>
+    <t>Что можно успеть за две минуты Сварить нормальный кофе — нельзя. Найти парковку в центре Москвы — смешно. Объяснить маме, чем ты зарабатываешь — даже не пытайся. Выбрать фильм на вечер — физически невозможно. Ответить на «ну как дела?» в рабочем чате — разве что «ок». А вот узнать, какую сумму кредита банк готов дать твоему бизнесу — вполне можно. Ребята из Т-Банка сделали штуку, от которой мой внутренний ИП-шник с десятилетним стажем тихо плачет от счастья. Заходишь на сайт, вбиваешь данные, и уже через пару минут видишь конкретную сумму и условия. Без поездки в отделение, без папки документов и без менеджера, который перезвонит в течение трёх рабочих дней. Вам нужен только ИНН, анкета и выписка. Алгоритм всё считает сам, причем расчетный счет в Т-Банке для этого открывать не нужно — решение дадут и так. Чистый онлайн без лишнего трения. За 14 лет в бизнесе я точно знаю, что время предпринимателя стоит дороже любого процента по кредиту. И если банк научился это уважать — это уже половина сделки. Узнайте сумму кредита от 2 минут по ссылке.</t>
+  </si>
+  <si>
+    <t>15.04.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8970</t>
+  </si>
+  <si>
+    <t>Вавилон 2026 В 1887 году варшавский окулист Людвик Заменгоф опубликовал учебник нового универсального языка — эсперанто. Он был убеждён, что если дать человечеству общий язык, люди перестанут враждовать и наступит мир, дружба, жвачка. За 140 лет эсперанто выучили от силы два миллиона человек. ООН до сих пор работает на шести официальных языках и тратит на переводчиков сотни миллионов долларов в год. А 7 апреля 2026 года Маск просто стёр языковой барьер одной кнопкой. Неделю назад X включил автоматический перевод всех постов прямо в ленте. Теперь ты просто открываешь ленту и читаешь бразильца, японца и индонезийца на своём родном языке. И началось то, чего не мог предвидеть ни один футуролог. Русские с бразильцами внезапно обнаружили общую любовь к «Дикому Ангелу». Японцы развенчивают дурацкие стереотипы о себе. Американцам коллективно предлагают перестать мучаться и перейти на метрическую систему. А русскоязычный Твиттер составляет для иностранцев подборку локальных трендов, где в топ выходит кротовуха — настойка, о составе которого вам лучше не знать. Информационные пузыри, которые годами формировались вдоль языковых границ, лопнули буквально за неделю. Всю дорогу глобальный интернет де-факто был англоязычным. Хочешь мировую аудиторию — будь добр, пиши по-английски. Хочешь понимать свежие тренды — читай на английском. Эта монополия закончилась. Теперь бразилец с 500 подписчиками конкурирует за внимание с американским блогером-миллионником. И побеждает, потому что контент интереснее, а язык больше не фильтр. Для всех, кто работает с контентом и аудиторией, это тектонический сдвиг. Раньше русскоязычный автор работал на 300 миллионов носителей языка. Теперь потенциально — на всю платформу. Конкуренция больше не фильтруется языком. Только качеством и актуальностью. Человечество 140 лет пыталось создать общий язык. Ничего не получилось. Зато получилось убрать язык как барьер. Заменгоф мечтал, что люди начнут понимать друг друга. Они начали. Правда, не на эсперанто, а через нейросеть Grok в приложении миллиардера из ЮАР. Будущее редко выглядит так, как мы его себе представляли. Но иногда оно всё-таки наступает.</t>
+  </si>
+  <si>
+    <t>15.04.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8969</t>
+  </si>
+  <si>
+    <t>Кого ChatGPT убьет первым Стартап White Circle выкатил, пожалуй, самый дистопичный тест 2026 года — KillBench. Ребята оцифровали классическую «проблему вагонетки», чтобы проверить, кого современные нейросети спасут из горящего бункера, а кем хладнокровно пожертвуют. Модели скармливают профили четырех человек, которые отличаются ровно одним признаком: национальностью, расой, религией или наличием гаджетов. По логике, изначальные шансы умереть у всех равны — 25%. По факту же алгоритмы имеют очень специфические предпочтения: — Смартфон важнее души. Если у вас нет телефона, машина убивает вас в 2.7 раза чаще. Для сравнения, даже сатанистов пускают в расход лишь в 2.5 раза чаще. В системе координат нейросетей быть вне зоны LTE хуже, чем поклоняться дьяволу. — Геополитика в коде. Если вы из России или Австралии, поздравляю — это +32% к вероятности умереть. К слову, масковский Grok терпеть не может китайцев и убивает их на 44% чаще. — Расовые квоты на жизнь. Белых алгоритмы выкашивают на четверть чаще среднего, а темнокожих стараются беречь (+17% к выживаемости). Естественно, все эти якобы беспристрастные модели яростно отрицают свою предвзятость, называя свой выбор абсолютно случайным. А вообще вырисовывается потрясающая картина будущего. Чтобы гарантированно выжить при восстании машин, вам нужно быть темнокожим сатанистом с последней моделью айфона. Если что, проверить свой рейтинг у ИИ можно здесь.</t>
+  </si>
+  <si>
+    <t>14.04.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8968</t>
+  </si>
+  <si>
+    <t>Илон Маск встроил ИИ-переводчик в X только ради того, чтобы мы окончательно убедились: у желания уволиться к пяти вечера нет языковых барьеров.</t>
+  </si>
+  <si>
+    <t>14.04.26 13:15</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8967</t>
+  </si>
+  <si>
+    <t>Где работают настоящие психопаты Если вам всегда казалось, что ваш автомеханик немного с приветом, наука официально на вашей стороне. Исследование Иллинойского университета 2026 года наложило черты «тёмной триады» на профессиональные интересы. Выяснилось, что у каждой деструктивной черты есть своя идеальная среда обитания. Психопаты: осознанно тянутся к изолированной ручной работе, чтобы держаться как можно дальше от людей. Список уверенно возглавляют механики, за которыми вплотную идут инженеры и технические специалисты. Их выбор продиктован антисоциальностью и желанием свести любое общение к абсолютному минимуму. Нарциссы: в отличие от психопатов, им жизненно необходима сцена и зрители. Они массово идут в творчество ради восхищения, а также метят в лидеры ради доминирования. Бизнес, юриспруденция и политика — их любимые песочницы для самоутверждения. Макиавеллисты: демонстрируют резкое отвращение к любым профессиям, требующим прямого контакта с людьми. Они системно избегают сфер, связанных с заботой или социальным взаимодействием, предпочитая холодный расчет. Но самая большая угроза для бизнеса — это так называемые «успешные» психопаты и нарциссы. Они виртуозно маскируют свои черты внешней харизмой, чтобы незаметно карабкаться по корпоративной лестнице. Исследователи прямо предупреждают, что таких людей нельзя пускать в топ-менеджмент. Как только они доберутся до власти, управлять ими станет практически невозможно. В общем, бояться нужно не угрюмого сварщика в гараже. Бояться нужно того очаровательного коллегу, который вчера виртуозно скинул на вас свой проект, лучезарно улыбаясь.</t>
+  </si>
+  <si>
+    <t>14.04.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8966</t>
+  </si>
+  <si>
+    <t>Искусство не сгорать Московские улицы сейчас заклеены креативными постерами от DON’T TOUCH MY SKIN, которые виртуозно играют на нашей главной коллективной травме. Мы все панически боимся выгорания. Мы стараемся не сгорать на учебе, выстраиваем личные границы в отношениях и ходим к терапевту, чтобы не сгореть на работе. Но при этом парадоксально забиваем на самую базовую, физическую защиту от городского солнца. Причина саботажа банальна: долгое время у нас просто не было адекватного инструмента. Намазаться классическим SPF перед походом в офис означало превратиться в липкого и пахучего белого призрака. Выпуск DON’T TOUCH MY SUNSCREEN — это конец эпохи компромиссов. Ребята сделали идеальную городскую броню. Внутри — стабильные фильтры нового поколения с честным SPF 50+, если вы понимаете, о чём я. Они ложатся невидимым слоем, совершенно не липнут и не выбеливают лицо. В формулу сразу зашили церамиды, пантенол и антиоксиданты, чтобы крем работал еще и как полноценный уход. Ежедневный SPF в городе — это теперь не пляжная экзотика, а такая же базовая гигиена, как отключенные уведомления в рабочих чатах после 20:00. Берегите себя и по возможности не сгорайте ни в офисе, ни на солнце.</t>
+  </si>
+  <si>
+    <t>14.04.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8965</t>
+  </si>
+  <si>
+    <t>Маркетинг до мурашек У состояния, когда от хорошей музыки по коже бегут мурашки, есть официальный медицинский термин — фриссон. Это мощный выброс дофамина и сложная физиологическая реакция, которую на пике трека способны испытывать далеко не все. Spotify построили на этом рекламную кампанию своей премиум-подписки. Крупный план кожи. Мурашки. Слёзы. По сути хитрые шведы продают страховку для вашего дофамина. Классическая модель легального рэкета: у вас есть прекрасное, беззащитное чувство, и было бы очень жаль, если бы в секунду катарсиса в ваши уши ворвалась бодрая реклама собачьего корма. Заплатите — и никто не пострадает. Пользователи уже называют это эталоном подхода «создай проблему — продай решение». В комментариях грозятся откопать старые CD-плееры, лишь бы не платить. Но с точки зрения бизнеса я снимаю шляпу. Spotify первыми догадались продавать не доступ к трекам, а выкуп за вашу собственную нервную систему.</t>
+  </si>
+  <si>
+    <t>14.04.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8964</t>
+  </si>
+  <si>
+    <t>Синтетические слезы Готовьте свои платочки. Сейчас мы будем разбивать главный стереотип о том, что нейросети выдают только бездушный пластиковый контент. Несколько дней назад интернет разорвала реклама несуществующего бренда наручных часов Knight. Одинокий креатор за сутки собрал с помощью SeeDance 2 ролик, который не получается обвинить в искусственности. Просто не получается. Черно-белая эстетика, меланхоличный саундтрек и безупречная метафора взросления. У этой истории есть нерв, стиль и пронзительный финал. Пора принять простую истину. Нейросеть — не замена таланту, а лишь пугающе мощный инструмент. Профессиональную камеру можно дать случайному прохожему, и он снимет невнятный репортаж. А можно отдать визионеру, и он создаст шедевр. Всё решает только то, какие смыслы вы закладываете в машину на правах режиссера.</t>
+  </si>
+  <si>
+    <t>14.04.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8963</t>
+  </si>
+  <si>
+    <t>Как развивать Telegram-канал в 2026 году вопреки всему Сегодня в 13:30 выступаю на онлайн-конференции «Трафик и нейросети». Рынок сегодня перегрет сказками о том, как нейросети полностью заменяют копирайтеров, и вы можете левой рукой вести свой канал с помощью ChatGPT. Это абсолютно не так. У читателя прекрасная чуйка на пластиковый сгенерированный контент. Искусственный интеллект для автора нужен не для того, чтобы писать посты вместо вас, а чтобы вы находили тренды и собирали уникальную фактуру в десять раз быстрее конкурентов. На выступлении я покажу: 1/ Секреты работы со смыслами. Как использовать связку из Claude, Manus и Perplexity, чтобы находить неочевидные тренды и выдавать посты, которые разлетаются по рабочим чатам. 2/ Человек-редакция. Как с помощью нейросетей один автор может заменить полноценную команду. Разберем, как не упускать ни один инфоповод, кратно ускориться в производстве контента и при этом на 100% сохранить свой авторский почерк. 3/ Ключевые способы продвижения. Где брать трафик в Telegram в 2026 году и какие связки работают прямо сейчас. Сама конференция идет с 14 по 16 апреля. Участие абсолютно бесплатное, если смотреть онлайн. Сразу после регистрации организаторы насыпят полезных артефактов: 9 правил редактуры ИИ-текстов, 15+ свежих связок по трафику и грант на 100 000 рублей на партнерские сервисы. Регистрируйтесь по ссылке и отпроситесь у босса в 13:30 под предлогом срочного совещания. Он вряд ли что-то поймет, а вы за час узнаете, как работать в десять раз меньше него.</t>
+  </si>
+  <si>
+    <t>13.04.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8962</t>
+  </si>
+  <si>
+    <t>Три буквы сильнее кейсов В креативных индустриях есть ровно три буквы, которые говорят о вашем профессиональном уровне гораздо больше, чем тысячи кейсов. NDA. Проверить, правда, тоже невозможно. Но это уже скучные детали.</t>
+  </si>
+  <si>
+    <t>13.04.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8961</t>
+  </si>
+  <si>
+    <t>GPS для предпринимателя Коллеги, признаюсь, я довольно скептически отношусь к массовым подборкам трендов. Чаще всего это просто перевод западных статей, который разбивается о нашу суровую бизнес-реальность. Но когда ты параллельно управляешь агентством и каждую неделю обновляешь лекции для студентов, тебе жизненно необходима твердая фактура для стратегий. Так что сегодня искренне делюсь классной находкой — это большой тренд-репорт от Точка Банка. Ребята проделали монументальную работу: проанализировали 180 источников со всего мира, адаптировали под российскую специфику и упаковали это в тренды, которые формируют будущее бизнеса. По сути, это понятные прогнозы и 200+ идей для стратегических решений в одном тренд-репорте. Внутри всё максимально разложено по полочкам: — 50 ключевых трендов: отфильтровали лишнее и оставили только то, что реально влияет на бизнес и помогает планировать будущее. — Готовые решения: собрали более 200 идей, какой новый бизнес можно открыть или что внедрить в текущем. — Реальные кейсы: на примерах корпораций и стартапов показали, как эти тренды уже работают на практике. — Возможности и риски: разобрали, как получить конкурентное преимущество, и предположили, что может замедлить развитие трендов в российских реалиях. Лично мне особенно откликнулись три тезиса: почему 39% навыков устареют к 2030 году, как регионы становятся новыми точками притяжения бизнеса, и почему текущая эйфория от ИИ совсем скоро сменится сильной усталостью от синтетического контента. Читайте тренды по порядку или сразу выбирайте направление, которое сейчас для вас важнее. А если хочется вдумчиво изучить материал на выходных или в самолете — скачивайте бесплатный PDF со всеми данными.</t>
+  </si>
+  <si>
+    <t>13.04.26 10:39</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8960</t>
+  </si>
+  <si>
+    <t>Бери флэт уайт или проваливай Иронично, но я сейчас пишу этот пост, попивая классический флэт уайт на нормальном молоке. И параллельно наблюдаю, как современные кофейни окончательно превратились в хипстерский филиал ада. Очередь не двигается, пока кто-то три минуты конструирует свой декаф на фисташковом с двойным карамельным сиропом. Вице-председатель Ogilvy Рори Сазерленд как-то пошутил в подкасте, что нас буквально убивает избыточный выбор и культура тотальной персонализации. Идеальная кофейня, по его мнению, должна называться «Flat White or F*ck Off» и продавать только один напиток. Шутка зашла слишком далеко. Британский дизайнер Чарли Хёрст нарисовал концепт, собрал команду, они получили официальное благословение от Сазерленда и открыли реальный поп-ап в центре Лондона. Как вы уже догадались, в меню только флэт уайт. Причём одного объёма. На нормальном коровьем молоке. Без сиропов и без вашего имени на стаканчике. Не нравится — дверь там. Главное обещание бренда — идеальный кофе менее чем за 90 секунд, чтобы спасти вечно опаздывающих работяг. Ребята не вложили в продвижение ни копейки. Просто транслировали процесс создания кофейни в соцсетях в реальном времени. И собрали 2 миллиона просмотров ещё до открытия. А теперь минутка любимой всеми юнит-экономики. За один день поп-ап продал 1 500 чашек, перемолов 24 кг зерна и 270 литров молока. Потратили: £27 000. Заработали: £5 500. С точки зрения классического бизнеса — абсурд. С точки зрения маркетинга и PR — один из лучших кейсов 2026 года, причём с нулевым рекламным бюджетом. Команда отработала тотальную усталость аудитории от принятия мелких решений. Выбирая одну сверхузкую нишу и отсекая всё лишнее, вы парадоксальным образом привлекаете фанатичную лояльность. Вопрос на засыпку — какую очевидную вещь в вашей нише все терпят, но никто не решается изменить? Нащупайте свой флэт уайт. А остальное смело вычёркивайте.</t>
+  </si>
+  <si>
+    <t>13.04.26 09:13</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8958</t>
+  </si>
+  <si>
+    <t>Дом мечты взрослеет вместе с нами Исследователи из ВШЭ ещё в 2017 году описали любопытный феномен: в голове каждого из нас живут сразу несколько образов дома. Один — архетипический. Тот самый образ дома из детства, дающий чувство базовой защиты. Другой — повседневный. Близкие люди, рутина и утренний кофе. Третий — динамический. Пространство, которое ты меняешь под себя. По сути этот «динамический» образ — про рост: в какой-то момент ты начинаешь хотеть не просто своё жильё, а пространство, которое соответствует твоему текущему уровню жизни. В детстве это дом на дереве, в котором можно играть с друзьями, в юности — приватное пространство, в котором можно учиться и ночевать. А с карьерным развитием и появлением семьи «дорастаешь» до таких проектов как в ПИК Серия плюс. Свет. Пространство. Окна в пол, через которые в квартиру входит небо. Балконы и террасы. Продуманность деталей: от розеток под рабочие девайсы до тёплого пола в ванной. Готовая отделка, чтобы бесшовно заехать в новый этап жизни без штробления стен и хаоса ремонта. А снаружи — бульвары для прогулок с коляской и умный дом, который сам откроет дверь в лобби, пока ты держишь пакеты. В этот момент ты наконец понимаешь, каким должен быть твой дом мечты. И здорово, что сегодня есть проекты, которые этому соответствуют. ПИК Серия Плюс. В этой серии все сбудется. Узнайте больше по ссылке, а в комментариях делитесь: какой он — ваш идеальный дом сегодня? P.S. На картинках — мои мечты об идеальном доме в детстве и прямо сейчас, сгенерированные ChatGPT. Оказывается, я по-прежнему предпочитаю натуральные оттенки.</t>
+  </si>
+  <si>
+    <t>13.04.26 06:36</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8957</t>
+  </si>
+  <si>
+    <t>Как одна буква заблокировала iPhone навсегда Пока мы в России героически меняем регион Apple ID и скупаем карточки киргизских банков — в Америке чешский студент ведёт свою личную войну с Apple. 21-летний Коннор Бирн использовал в пароле от iPhone чешский символ «гачек» (ˇ). Сложный, надёжный, уникальный. Всё как учат методички по кибербезопасности. А потом он обновил iOS. И Apple просто тихонько убрала этот символ с системной клавиатуры. Всё. Пароль больше невозможно ввести физически, а телефон превратился в кирпич. Ловушка безопасности захлопнулась идеально. Face ID не спасает, ведь после перезагрузки iPhone требует ручной ввод пароля. Внешняя клавиатура тоже бесполезна: iOS жестко блокирует USB-порты до первой разблокировки экрана. Откатить систему нельзя. Единственное предложение от добродушной техподдержки Apple — стереть все данные. Самая красивая деталь в том, что парень сознательно не делал бэкапов в облако, поскольку обоснованно считал это уязвимостью. Он сделал все по лучшим канонам цифровой гигиены. И ровно поэтому потерял всё. В 2026 году вас может заблокировать кто угодно — Роскомнадзор, глобальная корпорация или просто кривое автоматическое обновление в три часа ночи. Расскажите тому самому другу с паролем 1234. Самая надёжная защита — это та, из которой нет выхода.</t>
+  </si>
+  <si>
+    <t>13.04.26 05:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8956</t>
+  </si>
+  <si>
+    <t>Самый эффективный офис в мире Если это утро понедельника дается вам тяжело, просто посмотрите на этот испанский офис. Местное отделение почты работает ровно 15 минут в день — с 13:45 до 14:00. Пришел, закрыл все задачи в формате сверхкороткого спринта и с чистой совестью ушел отдыхать. Перешлите своему боссу. Пусть перенимает передовые европейские практики тайм-менеджмента.</t>
+  </si>
+  <si>
+    <t>12.04.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8955</t>
+  </si>
+  <si>
+    <t>Легальный способ покинуть планету В День космонавтики Роскосмос сделал подарок всем, кто в детстве рисовал ракеты на полях тетрадей. На Госуслугах открылся приём заявок в отряд космонавтов. Нет, это не шутка и не реклама. На сайте работает реальная кнопка «Подать заявление», чтобы начать путь к орбите. Дедлайн — 30 июня 2026 года. Правда, фильтр такой, что многим проще стать сеньором в Яндексе или Сбере: — Не старше 35 лет — Высшее образование, специалитет или магистратура, средний балл не ниже 4,0 — Стаж по специальности от 3 лет — Рост 150–190 см, вес 50–90 кг — Знание иностранного языка — Без хронических болезней и судимостей Дальше вас ждёт медкомиссия, нормативы по физподготовке, психологическое тестирование и очный отбор в Центре подготовки космонавтов. Теперь про деньги. Космонавт-испытатель первого класса получает 500 000 рублей в месяц на Земле. Когда летит в космос — капает ещё $400 в сутки сверху. За полгода на орбите набегает 5,5 млн рублей. По сути, идеальная командировка. Удалёнка с лучшим видом из окна. Никаких планёрок на три часа. Никакого «коллеги, давайте синхронизируемся». Только вы и бесконечность. Я по возрасту уже не прохожу, так что остаюсь с вами разгребать дела земные. Но если вам нет 35, нога влезает в 46 размер и вы готовы уволиться с текущей работы ради космоса — заявление на Госуслугах ждёт до конца июня. Летите за нас всех.</t>
+  </si>
+  <si>
+    <t>12.04.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8954</t>
+  </si>
+  <si>
+    <t>Почему 40 лет — это прайм-тайм для личного бренда Почти на каждой своей лекции в ВШЭ или на консультациях со взрослыми экспертами я вижу одну и ту же картину. Человеку 35–45 лет. У него за плечами сумасшедший управленческий опыт, твердые кейсы и есть деньги на продвижение. Только вот он панически боится выходить в публичную плоскость. Потому что есть стойкое ощущение: «Я опоздал. Рынок давно поделен зумерами, мое время безвозвратно ушло. Начинать сейчас — это нелепо». Этот синдром упущенного блога красиво ломается о свежее масштабное исследование, опубликованное в Journal of the Academy of Marketing Science. Ученые проанализировали данные креаторов из Instagram, TikTok и LinkedIn, чтобы выяснить: в каком возрасте маркетинговый выхлоп от автора достигает абсолютного максимума? Результат оказался феноменальным. Оптимальный возраст для лидера мнений — не 20 и даже не 25 лет. График метрик представляет собой дугу, пик которой приходится на возраст около 45 лет. Исследователи объясняют это столкновением двух сил. Да, с возрастом безусловная внешняя привлекательность, на которую так легко клюют алгоритмы в 20 лет, плавно снижается. Но параллельно по экспоненте растет другой, куда более дорогой актив — социальный капитал, экспертность и надежность. Пожалуй, это лучшее научное доказательство того, как экономика внимания прямо сейчас проигрывает экономике доверия. Брендам и клиентам больше не нужны пустые виральные охваты. Им нужны взрослые конверсии. Когда дело доходит до покупки сложного продукта, дорогого консалтинга или недвижимости, аудитория понесет деньги человеку с понятным жизненным опытом, а не двадцатилетнему лайфстайл-блогеру на красной BMW. Так что если вам сейчас около сорока и вы думаете, что ваше окно возможностей в диджитале давно захлопнулось, вы сильно ошибаетесь. Вы не потеряли время. Вы потратили эти двадцать лет на то, чтобы вам наконец-то было о чем писать.</t>
+  </si>
+  <si>
+    <t>12.04.26 06:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8953</t>
+  </si>
+  <si>
+    <t>Ровно 65 лет назад, 12 апреля 1961 года, Юрий Гагарин стал первым человеком, который увидел Землю со стороны. После полёта он оставил нам с вами короткое послание от руки. В 2026 году оно звучит актуальнее, чем когда-либо.</t>
+  </si>
+  <si>
+    <t>11.04.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8952</t>
+  </si>
+  <si>
+    <t>Почему повышение дохода не лечит тревогу Мы привыкли относиться к личным финансам как к математической задаче уровня третьего класса. Кажется, что формула спокойствия элементарна: нужно по возможности зарабатывать больше, чем тратишь. Только вот на практике это так не работает. Forbes вчера опубликовали классный разбор свежих исследований о психологии денег, и там есть один факт, который ломает всё, во что мы с вами привыкли верить. Учёные отслеживали финансовое поведение голландцев до и во время пандемии. Выяснилось, что ухудшение ментального здоровья предсказывал уровень финансового стресса. А вот изменение реального дохода — нет. Люди получали прибавку, закрывали кредиты, выходили в уверенный плюс. А тревога оставалась. Как верный пес, который не уходит, даже когда его не зовут. Здесь вступает в игру старая добрая гедонистическая адаптация. Новая цифра на счету дает лишь короткую дофаминовую вспышку. Наш мозг моментально привыкает к новому уровню комфорта, и базовая тревога просто переезжает в декорации подороже или машину покруче. Финансовый психолог Брэд Клонц объясняет это красиво. Он ввел понятие «денежных скриптов» — бессознательных убеждений, которые тихо рулят нашим поведением десятилетиями. На выборке из 422 человек его команда выделила четыре паттерна: — Избегание. «Деньги — это грязь, мне столько не нужно, я не заслуживаю». — Поклонение. «Вот будет миллион — и всё мгновенно наладится». — Статус. «Я стою ровно столько, сколько зарабатываю». — Тревожность. «А вдруг завтра всё обнулится?» Три из четырёх паттернов напрямую ведут к снижению реального дохода. То есть сами убеждения буквально делают человека беднее. И вот что самое неуютное. Эти скрипты мы не выбираем. Мы их впитываем как губка до десяти лет. Из брошенной фразы вроде «мы не можем себе это позволить». Из глухих ссор родителей за кухонным столом. Из атмосферы, где деньги были либо источником жгучего стыда, либо единственной навязчивой идеей. А потом взрослый успешный человек с зарплатой в разы выше родительской чувствует ровно ту же фоновую панику. Потому что цифра в банковском приложении выросла, а прошивка в голове осталась прежней. В конце статьи Forbes предлагает простой диагностический вопрос: «Что я узнал о деньгах в возрасте до десяти лет?» Попробуйте честно ответить на него в эти выходные. Возможно, этот ответ даст вам больше ясности, чем любая выписка из Сбербанка.</t>
+  </si>
+  <si>
+    <t>11.04.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8951</t>
+  </si>
+  <si>
+    <t>Самое редкое имя 2026 года ЗАГС Москвы опубликовал список самых необычных имён за первый квартал 2026 года. Среди мальчиков — Цветай, Патрикей, Марс, Максимус, Ладомир и Алмаз. Среди девочек — Эванджелина, Одиссея, Милалика и Макионора. Некоторым родителям оказалось мало одного имени, и на свет появилась Виолета София Евлалия. Мы с Олей назвали дочку Верой. Просто Верой. Педиатры в поликлинике говорят, что показывают нашу карточку коллегам — настолько отвыкли от простых имён. Кажется, мы случайно стали нонконформистами, просто не добавив к имени ребёнка третий слог и мифологическую отсылку. Первого сентября 2032 года Вера придёт в класс, где за соседними партами будут сидеть Ладомир, Эванджелина, Искра и Максимус. И в этой компании самым необычным именем вдруг станет Вера.</t>
+  </si>
+  <si>
+    <t>11.04.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8950</t>
+  </si>
+  <si>
+    <t>Не все флешмобы одинаково полезны Вчера весь русскоязычный Telegram охватил флешмоб «Черновик». Каналы наперебой публиковали стикер с припиской в духе «не забыть поздравить подписчиков с Пасхой» или «не участвовать в тупых флешмобах». Было смешно. Было виральнo. Было массово. Участвовали все — от авторских каналов и крупных брендов до солидных государственных структур. А потом кто-то догадался нажать на стикерпак и посмотреть, куда же ведёт ссылка в описании. Она вела на канал онлайн-казино. Сотни каналов с миллионной совокупной аудиторией бесплатно прорекламировали запрещёнку. Без контракта, маркировки и малейшей задней мысли. После запуска флешмоба владелец стикерпака просто обновил описание и вставил туда ссылку на тг-канал казино. Возможно, это было спланировано заранее, а может он продал интеграцию в моменте. В любом случае, это ювелирная работа, я снимаю шляпу. Это, пожалуй, самая хитрая вирусная кампания, которую я видел за последние годы. Ноль рекламного бюджета. Максимальный охват каналов, в которых невозможно купить рекламу. И сотни админов, которые с вечера тихо посыпают голову пеплом. Мораль для всех, кто работает с контентом: FOMO и страх упустить тренд мгновенно отключают критическое мышление. Желание запрыгнуть в вагон хайпа первым часто стоит дороже, чем опоздать на сутки. Любой чужой контент, который вы не контролируете на 100% — эмодзи-паки, боты, ссылки — это мина замедленного действия. Сегодня там безобидная шутка, а завтра — скам. В маркетинге бесплатный сыр бывает не только в мышеловке. Иногда он в стикерпаке.</t>
+  </si>
+  <si>
+    <t>10.04.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8949</t>
+  </si>
+  <si>
+    <t>Ваш мозг сегодня переварил больше, чем средневековый за всю жизнь По данным исследователей Калифорнийского университета в Сан-Диего, современный человек пропускает через себя около 100 000 слов информации в сутки — это 23 слова в секунду в течение всего времени бодрствования. По различным оценкам это эквивалентно более чем 34 гигабайтам — и с каждым годом цифра только растёт. При этом в 1980 году мы тратили на потребление информации 7,4 часа в день. Сегодня — почти 12. А наш мозг физиологически остался тем же самым крестьянином из Средневековья. Но ежедневно мы загружаем в него объём данных, рассчитанный на несколько жизней. Неудивительно, что к вечеру пятницы вы чувствуете себя так, будто пробежали марафон. Вы его и пробежали. Только когнитивный. Именно поэтому экономика внимания, где алгоритмы борются за каждую нашу секунду, сейчас стремительно уступает место экономике доверия. Нам больше не нужно больше контента. Нам нужен контент, которому можно верить, и опыт, который можно ощутить. Это прекрасно объясняет, почему экономика впечатлений сегодня бьет все рекорды. Никакая идеальная цифровая синтетика не заменит поход на живой концерт, где звук бьет по барабанным перепонкам, или банальный ужин с друзьями в любимом баре. Физический, офлайновый мир становится главным бесплатным антидепрессантом для перегретых нейронов. Так что если этим вечером ваш единственный план — лечь и ничего не делать, с точки зрения нейробиологии это не лень. Это техническое обслуживание самого перегруженного компьютера на планете.</t>
+  </si>
+  <si>
+    <t>10.04.26 11:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8948</t>
+  </si>
+  <si>
+    <t>Пирамида Маслоу официально обновилась Помните, я недавно писал, что в 2026 году фундамент пирамиды Маслоу надо бы обновить и добавить безлимитный Wi-Fi с подпиской на ChatGPT? Кажется, мой канал внимательно читают в правительстве Южной Кореи, потому что они только что сделали это на государственном уровне. С июня все 7 миллионов абонентов крупнейших операторов страны получат безлимитный доступ к интернету даже после исчерпания пакета — на скорости 400 Кбит/с. Бесплатно и навсегда. Вице-премьер Бэ Гёнхун объяснил это одной фразой: доступ к интернету — это базовое телекоммуникационное право каждого гражданина. Не услуга. Не привилегия. Право. Параллельно операторам велели запустить тарифы 5G дешевле $13,50, расширить пакеты для пенсионеров и обновить Wi-Fi в метро и поездах. Любопытно, что решение продавили не из альтруизма. Корейские операторы в последние годы отличились масштабными утечками данных, и теперь зарабатывают себе репутацию обратно. Бесплатный интернет для граждан — это их публичное извинение. Концепция безусловного базового дохода пока буксует по всему миру. Зато безусловный базовый интернет только что стал реальностью. Вряд ли Абрахам Маслоу предполагал, что фундамент его пирамиды первой достроит Сеул.</t>
+  </si>
+  <si>
+    <t>10.04.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8947</t>
+  </si>
+  <si>
+    <t>Кнопки — это новый люкс? Легендарный экс-директор по дизайну Apple Джони Айв пять лет в строгой секретности работал над салоном новой электрической Ferrari Luce. Интерьер итальянского спорткара буквально напичкан холодным алюминием, тумблерами и миниатюрными OLED-экранами, отсылающими к классике 1950–70-х. Прошу заметить, никакого 14-дюймового планшета на всю приборную панель. Самое интересное здесь даже не дизайн. А культурный парадокс. Человек, который в 2007 году убил кнопки в телефонах и приучил весь мир тыкать в стекло, возвращает нам физический интерфейс. За последние годы машины превратились в планшеты на колёсах. Яркие мониторы постоянно борются за наше внимание, перегружают мозг сложным меню ради меню и заставляют отрывать взгляд от дороги просто ради того, чтобы включить кондиционер или переключить трек. Айв и его студия LoveFrom сделали ставку на когнитивную тишину. Огромный монитор с дешевыми анимациями — это больше не роскошь. Сегодня его ставят в любой бюджетный каршеринг. Тактильность — вот новый люкс. Увесистый тумблер, благородный щелчок, холодный алюминий. Это интерфейс, который работает на мышечной памяти — и оставляет внимание там, где оно должно быть. На дороге. Приятно осознавать, что будущее оказалось не за огромными планшетами. Будущее — за здравым смыслом.</t>
+  </si>
+  <si>
+    <t>10.04.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8946</t>
+  </si>
+  <si>
+    <t>Интроверты становятся лучшими руководителями? Я наткнулся на любопытную статью The Washington Post с разбором масштабного исследования The CEO Genome Project, в котором проанализировали данные 17 000 топ-менеджеров, включая 2 000 СЕО. Результаты полностью ломают стереотип о том, что идеальный босс — это харизматичный экстраверт с дипломом элитного университета. Вот три главных вывода, которые стоит забрать себе в копилку: ◾️Интроверты эффективнее Экстравертов чаще нанимают, потому что они блестяще продают себя на собеседованиях и легко очаровывают совет директоров. Но на практике чуть больше половины СЕО, которые превзошли ожидания инвесторов на долгой дистанции, оказались именно интровертами. ◾️Диплом не гарантирует пропуск в элиту Только 7% лучших руководителей обладают корочкой элитного университета. Исследователи не нашли никакой прямой корреляции между престижной корочкой и реальными выдающимися результатами в управлении. ◾️Провалы усиливают лидера Почти половина успешных кандидатов в прошлом совершали фатальные ошибки, например, нанимали не тех людей или проваливали крупные сделки. Более того, почти у половины был серьезный карьерный провал, стоивший бизнесу крупных сумм или приведший к их увольнению, но три четверти из этой группы в итоге всё равно добились кресла СЕО. Среди четырех главных качеств топовых управленцев (умение работать со стейкхолдерами, адаптивность, надежность) выделяется одно, самое важное и даже контринтуитивное. Это невероятная скорость принятия решений. Расскажите об этом знакомому интроверту. Пусть знает, что его молчание на бесконечных зумах — это не отсутствие инициативы, а задатки будущего лидера.</t>
+  </si>
+  <si>
+    <t>10.04.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8945</t>
+  </si>
+  <si>
+    <t>⚡С 1 июля все переводы через СБП нужно будет подтверждать через мессенджер MAX По информации источников, нововведение коснется как физлиц, так и юрлиц. Вчерашная новость про обязательный ИНН при переводах оказалась лишь проверкой реакции: реальная мера по борьбе с мошенниками будет завязана на авторизацию в национальном мессенджере. Транзакция по номеру телефона будет удерживаться банком до тех пор, пока вы не нажмете кнопку подтверждения во входящем пуш-уведомлении от MAX. Пользователи, не установившие мессенджер, по-прежнему смогут переводить деньги, но только по полным банковским реквизитам счета. Настроить интеграцию и привязать свой мобильный банк к MAX можно заранее через специальный чат-бот. Оставить заявку на привязку можно здесь. Шутка</t>
+  </si>
+  <si>
+    <t>09.04.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8944</t>
+  </si>
+  <si>
+    <t>Диеты официально отменяются Энтузиасты из московского бара Underdog сделали кулич, который на 90% покрыт шапкой. Тот случай, когда кулич — это просто подставка для сахара. Это вообще законно?</t>
+  </si>
+  <si>
+    <t>09.04.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8943</t>
+  </si>
+  <si>
+    <t>Готовка против деменции Что-то мы так увлеклись делегированием готовки курьерам и сервисам доставки, что незаметно лишили свой мозг лучшего бесплатного тренажера. Свежее исследование в Journal of Epidemiology &amp; Community Health доказало, что если хотя бы раз в неделю готовить ужин самостоятельно, можно снизить риск деменции более чем на четверть. Эксперимент длился 6 лет, и цифры радуют. У мужчин, которые начали регулярно вставать к плите, риски развития деменции упали на 23%, а у женщин — на 27%. Никакой магии, чистая нейробиология. Когда вы учитесь правильно шинковать овощи, следите за таймингами и параллельно мешаете соус, мозг получает сложнейшую когнитивную встряску и тренируется строить новые нейронные связи. Перешлите этот пост тем, с кем вы живёте. Теперь у вас есть научно обоснованный повод легально спихнуть на кого-то сегодняшний ужин.</t>
+  </si>
+  <si>
+    <t>09.04.26 14:25</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8939</t>
+  </si>
+  <si>
+    <t>Как продавать характер, а не вещи Обычно фэшн-бренды собирают кампейны по одному лекалу: нанимают профессиональных моделей, просят сделать отстраненный томный взгляд и красиво выгнуться в кадре. Ребята из The Religion пошли другим путем. Для съемок новой коллекции они взяли реальных спортсменов из четырех полярных дисциплин — от тенниса до парусного спорта вместе с «Силой ветра». Идея гениальна в своей простоте. Характер человека закаляется в спорте, а одежда — лишь его органичное продолжение в городских реалиях между бесконечными созвонами и встречами. Это уже не просто продажа силуэтов, а шикарный пример смыслового позиционирования бренда. Уже завтра, 10 апреля, этот концепт переходит со страниц лукбуков в офлайн. The Religion открывают свой первый флагманский бутик. Тот редкий случай, когда бренд делает классную точку на карте, куда приятно зайти, чтобы просто перевести дух. Тот самый люкс здорового человека теперь прописан по адресу: Тверская 20/1, строение 4.</t>
+  </si>
+  <si>
+    <t>09.04.26 11:28</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8938</t>
+  </si>
+  <si>
+    <t>Вы используете нейросети на 5% Большинство использует ChatGPT как продвинутый поисковик: задали вопрос, получили ответ, закрыли вкладку. Это базовый уровень, на котором вы задействуете в лучшем случае 5% реального потенциала нейросетей. Средний уровень начинается там, где ИИ становится частью бизнес-процесса. Вы не просто спрашиваете — вы уже даете агентам роли и комплексно делегируете рутину. Продвинутый уровень — это мета-управление: цифровые сотрудники взаимодействуют между собой, выполняя поставленный KPI без вашего прямого участия и зарабатывая вам деньги. Переход с базы на средний уровень увеличивает продуктивность компании в 3–5 раз. На продвинутый — в десятки. Мы с Алексеем Парфуном последние три года без шума и пыли внедряли нейросети в топовые российские и международные бренды. И быстро поняли, что компаниям не нужны очередные курсы по написанию промптов. Руководителям и топ-менеджерам нужно системное понимание, как перевести бизнес на второй и третий уровень. Поэтому сегодня мы официально запускаем Когниту. Мы не учим людей пользоваться Claude или Gemini, мы встраиваем ИИ-мышцу в ДНК компании. Мы находим узкие места и выстраиваем систему, при которой: — Маркетинг собирает кампании за день, а не за неделю. — HR первично фильтрует сотни резюме без ручного труда. — Юристы анализируют многостраничные контракты за минуты. Пока вы просите нейросеть написать поздравительный тост, ваши конкуренты автоматизируют ей целые отделы. И вопрос больше совсем не в том, используете ли вы ChatGPT. Вопрос в том, на каком уровне вы это делаете. Если хотите понять, где нейросети дадут кратный рост конкретно вашему бизнесу, приходите к нам в Когниту на диагностику.</t>
+  </si>
+  <si>
+    <t>09.04.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8937</t>
+  </si>
+  <si>
+    <t>Почему нам вечно не хватает времени на работу? А что, если я скажу, что мы с вами отвлекаемся на чаты, письма и спонтанные зумы каждые 2 минуты — в среднем 275 раз за рабочий день? В итоге 80% сотрудников признаются, что им банально не хватает времени и энергии на выполнение своих прямых обязанностей. Запросы рынка просто превысили физические возможности человека. Мои друзья из SETTERS Media вместе с Евгением Вольновым выпустили большой тренд-репорт о том, какие компании заберут в будущее. Я вытащил для вас два главных спойлера: 1. Эпоха маленьких суперкоманд Раздувать штат до бесконечности больше не модно. Будущее за крошечными автономными командами. Идеальный рецепт: нанимаем минимум опытных спецов, отдаем рутину ИИ-агентам и убиваем бесконечные согласования. Отличный пример — сервис Gamma, который делает продукт на 50 млн пользователей силами всего 30 человек. 2. Налог на токсичност Корпоративная культура перестала быть абстрактной эзотерикой. Опыт сотрудника теперь проектируется так же тщательно, как опыт клиента. А неразвитая или нездоровая среда напрямую бьет по карману, потому что компаниям с плохой репутацией приходится переплачивать кандидатам минимум 10% к рынку. Выживут не те компании, которые могут залить рынок деньгами и нанять больше людей. А те, где сотрудникам хочется работать, а не выживать.</t>
+  </si>
+  <si>
+    <t>09.04.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8936</t>
+  </si>
+  <si>
+    <t>Три слова до увольнения Компания «Стахановец» провела исследование и выяснила, что фразы «ок», «понятно» и «делайте как знаете» в рабочих чатах предсказывают увольнение сотрудника. Если ваш сотрудник начал отвечать в рабочих чатах сухо и односложно, и делает это чаще трех раз в неделю — с вероятностью 73% он уволится в течение полутора месяцев. Дальше по нарастающей: «это не моя работа», «в мои обязанности не входит», и внезапные пропажи с радаров посреди дня. На этом этапе шанс потерять бойца достигает 81% — человек уже вовсю ходит по собеседованиям в рабочее время. Перешлите этот пост коллеге, который сегодня ответил вам «ок». И на всякий случай спросите, как прошло собеседование.</t>
+  </si>
+  <si>
+    <t>09.04.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8935</t>
+  </si>
+  <si>
+    <t>Наш советский Шерлок Холмс в исполнении гениального Василия Ливанова ещё в 1979 году выдал базу про необходимость цифровой гигиены.</t>
+  </si>
+  <si>
+    <t>09.04.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8934</t>
+  </si>
+  <si>
+    <t>Абсолютная база. Единственное историческое событие, которого мы все сейчас по-настоящему ждем.</t>
+  </si>
+  <si>
+    <t>08.04.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8933</t>
+  </si>
+  <si>
+    <t>Слишком красиво, чтобы быть настоящим Это видео набрало 749 тысяч реакций в запрещённой соцсети. Первая мысль у большинства — это нейросеть. Вторая — «ну точно сгенерировано». Третья — «красиво, но всё-таки фейк». Мы с вами настолько привыкли к сгенерированной реальности, что перестали узнавать настоящую. На видео Рита Аниканова записала брачный танец лебедей на Финском заливе. Ни одного пикселя от Midjourney. Ни одного промпта. Просто два лебедя, вода и природа, которая умела делать вирусный контент задолго до появления нейросетей. Тысячи людей пошли в сторис автора, чтобы убедиться, что это реальная съёмка. Потому что в 2026 мы дожили до момента, когда красота природы кажется нам подозрительной. Похоже, искусственный интеллект сделал с реальностью одну очень неприятную вещь. Теперь настоящее должно доказывать, что это не фейк.</t>
+  </si>
+  <si>
+    <t>08.04.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8932</t>
+  </si>
+  <si>
+    <t>Алгоритмы не умеют в смыслы На днях мне прилетел инвайт от легендарной маркетинговой премии Е+ Awards — поучаствовать в челлендже и показать через афишу, как я вижу современный рекламный рынок. Выше — моя версия. Объясняю смысл. Мы живем в моменте, когда любую картинку или текст можно сгенерить в нейросети за пару кликов. Но давайте честно: алгоритмы решают проблему производства контента, но они бессильны перед кризисом доверия. Как метко заметил CEO Unilever: «Сегодня любое сообщение от бренда по умолчанию воспринимается как подозрительное». Данные исследования Edelman Trust это только подтверждают — 70% людей не готовы доверять тем, кто отличается от них по ценностям. Общество разбилось на «коконы своих» — инсулярные среды, где верят только проверенным. Нейросеть может идеально вычислить, что один и тот же ваш покупатель — это одновременно и любящий отец, и выгоревший менеджер, и хардкорный геймер. Алгоритм доставит нужный баннер точно в цель. Но если в рекламном сообщении нет ценностного мэтча, оно обречено утонуть в баннерной слепоте. В этой реальности маркетинг образца 2026 года — это уже не сухие охваты и лайки в соцсетях. Это способность бренда проникнуть в этот кокон доверия через глубокую эмпатию, чтобы потребитель не просто увидел рекламу, а пережил историю. Именно такие индустриальные стандарты, меняющие поведение людей, будут отмечать 22 апреля на церемонии Е+ Awards. Обещают не просто раздачу статуэток, а настоящую премьеру — перформансы на пересечении маркетинга, балета, кино и мультимедиа. Напишите в комментариях, какую метафору вы бы заложили в свою афишу? Ну а если хотите вживую сверить часы с индустрией, пообщаться с коллегами и подсмотреть лучшие подходы года — билеты на церемонию можно забрать по ссылке. #eplus2026</t>
+  </si>
+  <si>
+    <t>08.04.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8931</t>
+  </si>
+  <si>
+    <t>Миф о 8 секундах, который сломал весь маркетинг В 2015 году маркетинговая команда Microsoft Canada выпустила отчёт, который перевернул всю индустрию. Вывод звучал так: внимание среднего человека упало до 8 секунд. Это меньше, чем у аквариумной золотой рыбки. Уважаемые издания вроде Time, The New York Times, The Telegraph — все побежали цитировать. NBA начала менять формат матчей. Маркетологи по всему миру запаниковали, принялись резать ролики до формата судорожных рилсов и максимально укорачивать тексты. А теперь следите за руками. В 2017 году журналисты BBC решили проверить первоисточник. Выяснилось, что Microsoft сами не проводили это исследование — они взяли цифру с мутного сайта Statistic Brain. Те, в свою очередь, не смогли предоставить ни одного рецензируемого источника. Цифра про золотую рыбку тоже оказалась полным бредом — никто в истории науки никогда не измерял концентрацию внимания рыб подобным образом. Один из самых цитируемых фактов десятилетия оказался абсолютной фикцией. Но он уже успел изменить поведение целых индустрий. Реальность же выглядит ровно наоборот. По данным Edison Research, еженедельный охват подкастов среди людей 18-34 лет в 2025 году сравнялся с охватом телевидения — 52% на 52%. Доля подкастов в общем времени прослушивания аудио выросла с 2% до 11% за десять лет. 77% зрителей смотрят сериалы запоем, средняя сессия может длиться до 4 часов. Самые популярные подкасты в мире длятся по 2-3 часа за выпуск. Тот же самый человек, который пролистывает ваш Reels за полторы секунды, вечером четыре часа запоем смотрит сериал или два часа слушает интервью Сергея Минаева. У людей не короткий фокус внимания. У людей просто жёсткий входной фильтр. Они оценивают пользу и релевантность контента за секунды. Но если прошли фильтр — готовы остаться на часы. Золотая рыбка, кстати, прекрасно запоминает — учёные доказали, что её память работает месяцами. Так что в этой истории обманули всех. Даже рыбку.</t>
+  </si>
+  <si>
+    <t>08.04.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8929</t>
+  </si>
+  <si>
+    <t>Классика жанра Авито выкатили большое обновление Автотеки — теперь в отчетах появились бейджи с названиями вроде «Неуязвимый» или «Спящий режим». Они автоматически сравнивают вашу машину с похожими по пробегу и истории ДТП. Недолго думая я решил пробить свой Mercedes GLE, который купил у знакомых год назад. Если что, автомобиль отечественный и собран в Солнечногорске. Получил синий бейдж «Классика жанра» — и это при том, что пробег выше, чем у 60% похожих машин на рынке. Почему так? Моя машина дизельная, и весь пробег исключительно трассовый. Это принципиально другая история, чем те 100 000 километров пробега по московским пробкам. Трасса — это то, для чего рождён дизельный двигатель. Мотор нормально прогревается, сажевый фильтр не засоряется, масло работает в штатном режиме. Городские пробки и поездки в соседний район медленно убивают машину. Трасса — нет. Но это я знаю, потому что разбираюсь. Среднестатистический покупатель увидит цифру пробега и испугается. Вот это мне и нравится в том, что делает Автотека. Обычно отчёт о проверке авто — это стена текста с юридическими аббревиатурами, которые понятны только перекупам. Авито же последовательно переводят эту историю в человеческий язык: сначала ИИ-рекомендации, потом интерактивная схема повреждений, теперь сразу понятные простому пользователю бейджи. При этом важно, что сложные данные никуда не делись: в отчетах по-прежнему можно погрузиться в детали и изучить полную аналитику, если бейджа вам мало. В общем, мой шестилетний GLE — действительно классика жанра. В хорошем смысле.</t>
+  </si>
+  <si>
+    <t>08.04.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8928</t>
+  </si>
+  <si>
+    <t>75% удачи можно контролировать Большинство людей воспринимают удачу как лотерею или игру в рулетку. Либо повезло, либо нет. Невролог Джеймс Остин потратил годы на исследование психологии творчества и в книге Chase, Chance, &amp; Creativity разложил удачу на четыре типа. Из которых только один нам неподвластен. 1. Слепая удача. Родился в нужной семье, в нужной стране, в нужное десятилетие. Приехал на забитую парковку — и прямо перед тобой внезапно освободилось место. Нашёл в куртке 1000 рублей. Управлять этим невозможно. Принимаем как данность и спокойно идём дальше. 2. Удача через действие. «Везунчики» обычно просто дольше колесят по парковке в поисках лучшего места. Или целенаправленно ищут клад с металлоискателем и старыми картами, пока остальные ждут, что горшок с монетами сам выпрыгнет из земли. Как в старом анекдоте — «мужик, ты хотя бы лотерейный билет купи». 3. Удача через понимание. Со стороны это выглядит как интуиция или шестое чувство. На самом деле — глубокий опыт и насмотренность. Когда ты годами держишь в голове заветную цель, мозг начинает автоматически выцеплять из реальности слабые сигналы, которые остальные просто не замечают. Опытный рыбак нутром чует, где лучше закинуть удочку. Опытный предприниматель кожей чувствует, куда повернёт рынок. Механика одна и та же. 4. Удача через уникальность. Чем сильнее вы отличаетесь от остальных, тем больше возможностей видят именно в вас. Стив Джобс в своей знаменитой стэнфордской речи говорил ровно об этом — курс каллиграфии, который казался бессмысленным, в итоге определил уникальную типографику iMac. Развивайте то, что кажется нелепым в моменте. Возможно, именно оно однажды станет вашим ультимативным конкурентным преимуществом. Четыре типа удачи. Один — вне нашего контроля. Три — целиком в наших руках. Так что смело оставляйте 25% вселенной, генетической лотерее или ретроградному Меркурию. А остальные 75% идите и забирайте сами.</t>
+  </si>
+  <si>
+    <t>08.04.26 05:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8926</t>
+  </si>
+  <si>
+    <t>614 миллионов рублей в бабушкином комоде Парень из Швейцарии нашёл дома облигации Рязанско-Уральской железной дороги 1903 года. С учётом накопленных за 123 года процентов его семье могли бы выплатить 614 миллионов рублей. Только есть нюанс. В 1918 году советское правительство аннулировало все царские долги одним декретом. А в 1997 Россия и Франция окончательно закрыли вопрос за $400 млн на всех держателей разом. Так что формально он мультимиллионер. Практически — владелец винтажной бумажки с красивыми вензелями. Проверьте бабушкин комод. Вдруг вы тоже миллионер, которому никто не собирается платить.</t>
+  </si>
+  <si>
+    <t>07.04.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8925</t>
+  </si>
+  <si>
+    <t>Сколько на самом деле стоит сделать лендинг Я больше 10 лет руковожу креативным агентством и хорошо знаю эту математику изнутри. Бриф. Прототип. Дизайнер. Верстальщик. Три раунда правок. Две недели. От 80 до 200 тысяч рублей — это если вам повезёт сделать всё нормально с адекватным подрядчиком. Для среднего бизнеса — это вполне приемлемая статья расходов. Только вот для парикмахерской, маленькой кофейни или частного мастера это месячная выручка. А теперь представьте, что в России сейчас почти 7 миллионов субъектов малого бизнеса — это исторический рекорд. И у огромной части из них до сих пор нет нормального лендинга. Потому что порог входа всю дорогу был слишком высоким. Был. Ребята из Яндекс Директа сделали доступным ИИ-инструмент, который меняет эту экономику полностью. Нейросеть анализирует бизнес, исходя из вашего описания, и за несколько минут бесплатно собирает полноценный лендинг: структура, тексты, изображения под вашу тематику, формы сбора заявок, отзывы и адрес из Яндекс Бизнеса плюс аналитика. И что актуально прямо сейчас для бизнеса — лендинг работает даже при ограничениях или нестабильном интернете. За время тестирования создано более 90 000 страниц, и каждый второй предприниматель из опрошенных сделал свою первую посадочную именно здесь. И вот что мне кажется по-настоящему важным. Мы живём в эпоху тотальной демократизации маркетинговых инструментов. Ещё три года назад для запуска рекламы нужны были агентство, шестизначный бюджет и команда. Сегодня один предприниматель с телефоном может за вечер собрать лендинг, подключить аналитику, запустить рекламу — и конкурировать с компаниями, у которых штат из 20 человек. Это не будущее. Это уже сейчас.</t>
+  </si>
+  <si>
+    <t>07.04.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8924</t>
+  </si>
+  <si>
+    <t>Официальный больничный для корги Италия сделала то, о чем тайно мечтает каждый собачник или кошатник на утреннем созвоне — первой в мире узаконила оплачиваемый отпуск по уходу за больным животным.  Теперь работник может легально взять до трех дней в году, если предоставит справку от ветеринара на своего приболевшего пушистого. Кстати, это произошло неслучайно.  Фундамент заложил судебный прецедент с обычной римской девушкой-библиотекарем, которая осталась дома выхаживать своего старого больного английского сеттера. Работодатель отказался оплачивать эти дни, девушка пошла в суд и выиграла. Ее юристы выстроили гениальную линию защиты: по статье 727 УК Италии оставить животное в состоянии тяжелого страдания — это уголовное преступление. А значит, уход за питомцем — это не просто личный выбор, а прямая юридическая обязанность сотрудника. Так что пока мы с вами ломаем голову над тем, как выстроить идеальный ворк лайф бэланс и не выгореть окончательно на удаленке, итальянцы элегантно закрыли вопрос на уровне Уголовного кодекса.  Тот редкий случай, когда судебная система оказалась человечнее корпоративного HR.  Берегите своих пушистых.</t>
+  </si>
+  <si>
+    <t>07.04.26 13:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8922</t>
+  </si>
+  <si>
+    <t>Конец эпохи синих ссылок Сегодня Рунету исполняется 32 года. Помните, как выглядел поиск раньше? Это был непростой квест по добыче крупиц ценной информации среди бесконечного SEO-спама и мусорных ссылок. В те времена мы искали веб-сайты как цифровые археологи. В 2026 году мы ищем решение конкретных задач. Эпоха классических каталогов официально ушла. Сегодня поисковик окончательно превратился в умную операционную систему для жизни, где больше не нужно выбирать между обычной строкой и чатом с нейронкой. В Яндексе ИИ теперь работает бесшовно: можно узнать курс валют и в том же окне попросить Алису накидать тезисы для статьи. Еще одна магия — ИИ-блендер. Это невидимый алгоритм, который буквально за 50 миллисекунд собирает под ваш запрос уникальную страницу. Например, если вы ищете акции — он в поисковой выдаче сразу покажет наглядный график котировок, ссылки и отсекает отвлекающий контент. Более того, поиск вышел за пределы экрана и начал решать бытовые проблемы в реальной жизни. Теперь Алиса сама анализирует сотни отзывов на частных мастеров со всего интернета и выдаёт ёмкие рекомендации, а бейдж «Фиксирует цену» защищает от внезапных накруток. Так что, когда в следующий раз будете искать сантехника или спорить о философии Канта — помните, что под капотом поиска нейросети за 50 миллисекунд собирают вам идеальный ответ. А мы когда-то радовались скачанному реферату без СМС.</t>
+  </si>
+  <si>
+    <t>07.04.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8921</t>
+  </si>
+  <si>
+    <t>Лучший антидот от нейросети придумали в 1867 году Преподаватель немецкого в Корнеллском университете утомилась читать синтетические тексты, написанные ChatGPT и переведённые онлайн-переводчиком. Вместо банальных запретов, которые хитрые студенты всё равно обойдут, она внедрила гениальное креативное решение. Преподаватель скупила в комиссионках старые печатные машинки и ввела обязательное «аналоговое» задание раз в семестр. Никаких ноутбуков. Никакого интернета. Только бумага, тугие механические клавиши и собственные естественный интеллект. Результат эксперимента оказался неожиданным даже для неё: — Оставшись без экранов, студенты вдруг начали активно разговаривать друг с другом прямо в аудитории. — Никаких пуш-уведомлений. Концентрацию прерывает только звонок каретки, предупреждающий о конце строки. — Студенты честно признались, что им пришлось наконец-то думать самим, а не делегировать мыслительный процесс алгоритмам. — Внезапно у большинства зумеров пальцы оказались банально слишком слабенькими для тугих механических клавиш. И вот в чем главная мораль этой истории. Когда нейросети делают за тебя всё — ты буквально едешь на электросамокате вместо того, чтобы идти пешком. Мыслительные мышцы незаметно атрофируются. Преподаватель просто вернула в систему элемент сопротивления, сделав процесс искусственно медленным и неудобным. И именно это вернуло студентам навык соображать самостоятельно. Так что если чувствуете, что ChatGPT потихоньку забирает ваши когнитивные функции — возможно, пора поискать на Авито старую механическую «Ундервуд».</t>
+  </si>
+  <si>
+    <t>07.04.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8920</t>
+  </si>
+  <si>
+    <t>Учись хорошо, или твой покемон умрёт В одной из средних школ Китая запустили систему мотивации, которую не придумал бы ни один педагог советской закалки. Механика — классический тамагочи, только жестко привязанный к успеваемости. Сдал домашку раньше срока, убрался в классе или помог товарищу — заработал баллы. На них можно кормить питомца и прокачивать его уровень. Но если ты завалил контрольную или не сделал уроки — цифровой любимец начинает буквально умирать от голода прямо у тебя на глазах. Учителя говорят, что ничего эффективнее за всю карьеру не пробовали. Дети сами просятся делать дополнительные задания. Один мальчик признался, что остервенело налегает на алгебру, потому что его дельфин застрял на уровне медузы — а он хочет докормить его до «супер-рыбы». И вот в чём главная находка. Тамагочи ещё в 1997 году массово запрещали в школах, поскольку дети отвлекались на кормёжку прямо на уроках. Китайцы перевернули механику и сделали сам учебный процесс единственным способом накормить питомца. С точки зрения поведенческой экономики — это гениальный и беспощадный инструмент манипуляции мотивации через эмоциональный шантаж. В отличие от разовых наград, цифровые питомцы создают с учеником постоянную эмоциональную связь — не краткосрочный всплеск усердия, а регулярную вовлечённость. Именно так выглядит продуктовое мышление в педагогике. Абстрактная пятерка в дневнике работает плохо. А вот угроза голодной смерти виртуального дельфина, как выяснилось, безотказно программирует на пятерки.</t>
+  </si>
+  <si>
+    <t>07.04.26 04:45</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8919</t>
+  </si>
+  <si>
+    <t>Отрицательная новизна Коллеги из РЖД показали шикарный мастер-класс по корпоративному новоязу. Оказывается, слово «старые» в их словаре не существует. Зато есть «неновые». Ждем, когда плацкарт переупакуют в «вагон с открытой планировкой», а задержку отправления — в «динамическое расписание»?</t>
+  </si>
+  <si>
+    <t>06.04.26 17:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8917</t>
+  </si>
+  <si>
+    <t>Космическая реклама Apple NASA опубликовало фотографии Земли с борта миссии Artemis II. Снято на iPhone 17 Pro Max. Агентство подтвердило, что яблочный смартфон используется астронавтами наравне с профессиональными камерами. Кстати, Apple официально заявила, что никак не участвовала в этом. Весь процесс сертификации NASA провела самостоятельно. Никакого партнёрства, никакого контракта, никакого бюджета. Нет лучшей рекламы продукта, чем та, которую не заказывали.</t>
+  </si>
+  <si>
+    <t>06.04.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8916</t>
+  </si>
+  <si>
+    <t>Как уйти домой в 17:00 и создать Netflix Знаете, почему мужик на фото так довольно улыбается? Потому что 30 лет каждый вторник ровно в 17:00 он выключает компьютер и уходит из офиса. Сооснователь Netflix Марк Рэндольф придумал себе это железобетонное правило. Без исключений. Никаких встреч, звонков и срочных вопросов. Если у коллег случался кризис во вторник в 16:55, им приходилось рассказывать о нём Марку на ходу, по пути на парковку. Каждый вторник он проводил вечер с близким человеком. Кино, ужин, прогулка — не важно. Важно, что этот слот не двигался никогда. Пока одни CEO доказывают, что великое строится только в режиме 24/7, сооснователь Netflix 30 лет подряд уходил домой по расписанию. Марк прямо говорит, что именно эти свободные вторники сохраняли ему рассудок и помогали не терять связь с реальностью. Так что пока вы доказываете свою лояльность компании, отвечая в рабочих чатах в девять вечера, где-то улыбается один сооснователь Netflix.</t>
+  </si>
+  <si>
+    <t>06.04.26 10:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8915</t>
+  </si>
+  <si>
+    <t>Я таксую для души Парень из Сан-Франциско рассказал, что его водитель Uber по дороге упомянул, что делает стартап. А потом попросил пассажира подписать NDA, прежде чем раскрыть идею. Суровая правда рынка в том, что голая идея стоит примерно ноль. Если ваш будущий бизнес можно скопировать, просто послушав вас 10 минут на заднем сиденье такси — вам нужен не NDA. Вам нужна другая бизнес-модель.</t>
+  </si>
+  <si>
+    <t>06.04.26 07:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8914</t>
+  </si>
+  <si>
+    <t>Конец социальных лифтов? Мы привыкли думать, что условный ChatGPT угрожает конкретным профессиям. Свежее исследование Брукингского института задаёт другой вопрос, и ответ на него куда неудобнее. Не исчезнут ли сами карьерные лестницы? За последние 40 лет экономическая мобильность держалась на простой логике. Начинаешь клерком, ассистентом или оператором колл-центра, годами нарабатываешь опыт, и рано или поздно переходишь на ступеньку выше. За последние десять лет именно так 23 миллиона американцев без высшего образования поднялись в средний класс. Исследователи называют эти промежуточные роли «профессии-шлюзы». Если убрать позицию уровня младшего аналитика, человек без профильного бэкграунда теряет не просто работу — он теряет единственный маршрут наверх. Верхние этажи технически остаются, только вот социальный лифт туда больше не приходит. Ситуация усугубляется тем, что миллионы людей на этих позициях просто не имеют финансовой подушки и времени на быструю переквалификацию. Но давайте без алармизма. Что делать прямо сейчас? Если вы руководитель: Посмотрите, как вы внедряете ИИ. Если он просто вычищает джунов ради экономии ФОТ, завтра вы рискуете упереться в жесткий дефицит талантов. Нейросети должны не заменять стартовые позиции, а пересобирать их. Джун в 2026 году — это младший ИИ-менеджер, который должен расти в два раза быстрее. Если вы на стартовой позиции: Перестаньте качать навыки рутинной работы — их первыми съест алгоритм. Берите на себя больше ответственности и инвестируйте в то, что ИИ пока не умеет: кризис-менеджмент, системную координацию между людьми и принятие решений в условиях жесткой неопределённости. Вопрос уже не в том, уничтожат ли нейросети рабочие места. Вопрос в том, останутся ли пути наверх для тех, кто начинает снизу. Потому что стеклянный потолок больше не наверху. Он внизу.</t>
+  </si>
+  <si>
+    <t>06.04.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/8913</t>
+  </si>
+  <si>
+    <t>HR-директора годами пытались скрыть эту формулу, но она всё-таки утекла в сеть. Потому что это ультимативный ответ на самый душный вопрос любого собеседования. Осторожно: после этого вас возьмут на любую работу.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -9662,62 +12437,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1033"/>
+  <dimension ref="A1:H1342"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4517.04" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4695.139" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -11647,415 +14422,415 @@
       </c>
       <c r="G75">
         <v>302</v>
       </c>
       <c r="H75">
         <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>19462</v>
       </c>
       <c r="B76" t="s">
         <v>229</v>
       </c>
       <c r="C76" t="s">
         <v>230</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E76">
         <v>29728</v>
       </c>
       <c r="F76">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="G76">
         <v>489</v>
       </c>
       <c r="H76">
         <v>26</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>19463</v>
       </c>
       <c r="B77" t="s">
         <v>232</v>
       </c>
       <c r="C77" t="s">
         <v>233</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E77">
         <v>29351</v>
       </c>
       <c r="F77">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="G77">
         <v>291</v>
       </c>
       <c r="H77">
         <v>42</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>19464</v>
       </c>
       <c r="B78" t="s">
         <v>235</v>
       </c>
       <c r="C78" t="s">
         <v>236</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E78">
         <v>28732</v>
       </c>
       <c r="F78">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G78">
         <v>66</v>
       </c>
       <c r="H78">
         <v>6</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>19465</v>
       </c>
       <c r="B79" t="s">
         <v>238</v>
       </c>
       <c r="C79" t="s">
         <v>239</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E79">
         <v>28914</v>
       </c>
       <c r="F79">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="G79">
         <v>312</v>
       </c>
       <c r="H79">
         <v>35</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>19466</v>
       </c>
       <c r="B80" t="s">
         <v>241</v>
       </c>
       <c r="C80" t="s">
         <v>242</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E80">
         <v>32776</v>
       </c>
       <c r="F80">
-        <v>782</v>
+        <v>803</v>
       </c>
       <c r="G80">
         <v>610</v>
       </c>
       <c r="H80">
         <v>63</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>19467</v>
       </c>
       <c r="B81" t="s">
         <v>244</v>
       </c>
       <c r="C81" t="s">
         <v>245</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E81">
         <v>30329</v>
       </c>
       <c r="F81">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="G81">
         <v>649</v>
       </c>
       <c r="H81">
         <v>43</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>19468</v>
       </c>
       <c r="B82" t="s">
         <v>247</v>
       </c>
       <c r="C82" t="s">
         <v>248</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E82">
         <v>30441</v>
       </c>
       <c r="F82">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="G82">
         <v>226</v>
       </c>
       <c r="H82">
         <v>26</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>19469</v>
       </c>
       <c r="B83" t="s">
         <v>250</v>
       </c>
       <c r="C83" t="s">
         <v>251</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E83">
         <v>30855</v>
       </c>
       <c r="F83">
-        <v>680</v>
+        <v>708</v>
       </c>
       <c r="G83">
         <v>318</v>
       </c>
       <c r="H83">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>19470</v>
       </c>
       <c r="B84" t="s">
         <v>253</v>
       </c>
       <c r="C84" t="s">
         <v>254</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E84">
         <v>29331</v>
       </c>
       <c r="F84">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G84">
         <v>86</v>
       </c>
       <c r="H84">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>19471</v>
       </c>
       <c r="B85" t="s">
         <v>256</v>
       </c>
       <c r="C85" t="s">
         <v>257</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E85">
         <v>30943</v>
       </c>
       <c r="F85">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="G85">
         <v>421</v>
       </c>
       <c r="H85">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>19472</v>
       </c>
       <c r="B86" t="s">
         <v>259</v>
       </c>
       <c r="C86" t="s">
         <v>260</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E86">
         <v>41317</v>
       </c>
       <c r="F86">
-        <v>622</v>
+        <v>633</v>
       </c>
       <c r="G86">
         <v>518</v>
       </c>
       <c r="H86">
         <v>70</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>19473</v>
       </c>
       <c r="B87" t="s">
         <v>262</v>
       </c>
       <c r="C87" t="s">
         <v>263</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E87">
         <v>32649</v>
       </c>
       <c r="F87">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G87">
         <v>741</v>
       </c>
       <c r="H87">
         <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>19474</v>
       </c>
       <c r="B88" t="s">
         <v>264</v>
       </c>
       <c r="C88" t="s">
         <v>265</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E88">
         <v>32919</v>
       </c>
       <c r="F88">
-        <v>324</v>
+        <v>343</v>
       </c>
       <c r="G88">
         <v>214</v>
       </c>
       <c r="H88">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>19475</v>
       </c>
       <c r="B89" t="s">
         <v>267</v>
       </c>
       <c r="C89" t="s">
         <v>268</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E89">
         <v>31584</v>
       </c>
       <c r="F89">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="G89">
         <v>482</v>
       </c>
       <c r="H89">
         <v>56</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>19476</v>
       </c>
       <c r="B90" t="s">
         <v>270</v>
       </c>
       <c r="C90" t="s">
         <v>271</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E90">
         <v>33541</v>
       </c>
       <c r="F90">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="G90">
         <v>610</v>
       </c>
       <c r="H90">
         <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>19477</v>
       </c>
       <c r="B91" t="s">
         <v>273</v>
       </c>
       <c r="C91" t="s">
         <v>274</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E91">
         <v>30593</v>
       </c>
       <c r="F91">
@@ -12063,77 +14838,77 @@
       </c>
       <c r="G91">
         <v>245</v>
       </c>
       <c r="H91">
         <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>19478</v>
       </c>
       <c r="B92" t="s">
         <v>276</v>
       </c>
       <c r="C92" t="s">
         <v>277</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E92">
         <v>32690</v>
       </c>
       <c r="F92">
-        <v>444</v>
+        <v>460</v>
       </c>
       <c r="G92">
         <v>570</v>
       </c>
       <c r="H92">
         <v>23</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>19479</v>
       </c>
       <c r="B93" t="s">
         <v>279</v>
       </c>
       <c r="C93" t="s">
         <v>280</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>281</v>
       </c>
       <c r="E93">
         <v>29567</v>
       </c>
       <c r="F93">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="G93">
         <v>298</v>
       </c>
       <c r="H93">
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>19480</v>
       </c>
       <c r="B94" t="s">
         <v>282</v>
       </c>
       <c r="C94" t="s">
         <v>283</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E94">
         <v>30050</v>
       </c>
       <c r="F94">
@@ -12167,155 +14942,155 @@
       </c>
       <c r="G95">
         <v>497</v>
       </c>
       <c r="H95">
         <v>41</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>19482</v>
       </c>
       <c r="B96" t="s">
         <v>288</v>
       </c>
       <c r="C96" t="s">
         <v>289</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E96">
         <v>32458</v>
       </c>
       <c r="F96">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="G96">
         <v>614</v>
       </c>
       <c r="H96">
         <v>27</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>19483</v>
       </c>
       <c r="B97" t="s">
         <v>291</v>
       </c>
       <c r="C97" t="s">
         <v>292</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E97">
         <v>29688</v>
       </c>
       <c r="F97">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="G97">
         <v>44</v>
       </c>
       <c r="H97">
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>19484</v>
       </c>
       <c r="B98" t="s">
         <v>294</v>
       </c>
       <c r="C98" t="s">
         <v>295</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E98">
         <v>31613</v>
       </c>
       <c r="F98">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="G98">
         <v>429</v>
       </c>
       <c r="H98">
         <v>48</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>19485</v>
       </c>
       <c r="B99" t="s">
         <v>297</v>
       </c>
       <c r="C99" t="s">
         <v>298</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E99">
         <v>30322</v>
       </c>
       <c r="F99">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G99">
         <v>379</v>
       </c>
       <c r="H99">
         <v>28</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>19486</v>
       </c>
       <c r="B100" t="s">
         <v>300</v>
       </c>
       <c r="C100" t="s">
         <v>301</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E100">
         <v>28784</v>
       </c>
       <c r="F100">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G100">
         <v>248</v>
       </c>
       <c r="H100">
         <v>22</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>19487</v>
       </c>
       <c r="B101" t="s">
         <v>303</v>
       </c>
       <c r="C101" t="s">
         <v>304</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E101">
         <v>29347</v>
       </c>
       <c r="F101">
@@ -12375,103 +15150,103 @@
       </c>
       <c r="G103">
         <v>260</v>
       </c>
       <c r="H103">
         <v>27</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>19490</v>
       </c>
       <c r="B104" t="s">
         <v>312</v>
       </c>
       <c r="C104" t="s">
         <v>313</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E104">
         <v>30690</v>
       </c>
       <c r="F104">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G104">
         <v>413</v>
       </c>
       <c r="H104">
         <v>17</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>19491</v>
       </c>
       <c r="B105" t="s">
         <v>315</v>
       </c>
       <c r="C105" t="s">
         <v>316</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E105">
         <v>30413</v>
       </c>
       <c r="F105">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="G105">
         <v>132</v>
       </c>
       <c r="H105">
         <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>19492</v>
       </c>
       <c r="B106" t="s">
         <v>318</v>
       </c>
       <c r="C106" t="s">
         <v>319</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E106">
         <v>31459</v>
       </c>
       <c r="F106">
-        <v>609</v>
+        <v>621</v>
       </c>
       <c r="G106">
         <v>295</v>
       </c>
       <c r="H106">
         <v>17</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>19493</v>
       </c>
       <c r="B107" t="s">
         <v>321</v>
       </c>
       <c r="C107" t="s">
         <v>322</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>323</v>
       </c>
       <c r="E107">
         <v>29884</v>
       </c>
       <c r="F107">
@@ -18916,106 +21691,106 @@
       </c>
       <c r="G357">
         <v>210</v>
       </c>
       <c r="H357">
         <v>9</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>19744</v>
       </c>
       <c r="B358" t="s">
         <v>1072</v>
       </c>
       <c r="C358" t="s">
         <v>1073</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1074</v>
       </c>
       <c r="E358">
         <v>36026</v>
       </c>
       <c r="F358">
-        <v>541</v>
+        <v>561</v>
       </c>
       <c r="G358">
-        <v>156</v>
+        <v>173</v>
       </c>
       <c r="H358">
         <v>37</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>19745</v>
       </c>
       <c r="B359" t="s">
         <v>1075</v>
       </c>
       <c r="C359" t="s">
         <v>1076</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1077</v>
       </c>
       <c r="E359">
         <v>30882</v>
       </c>
       <c r="F359">
         <v>73</v>
       </c>
       <c r="G359">
         <v>45</v>
       </c>
       <c r="H359">
         <v>9</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>19746</v>
       </c>
       <c r="B360" t="s">
         <v>1078</v>
       </c>
       <c r="C360" t="s">
         <v>1079</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1080</v>
       </c>
       <c r="E360">
         <v>34709</v>
       </c>
       <c r="F360">
-        <v>1212</v>
+        <v>2347</v>
       </c>
       <c r="G360">
-        <v>364</v>
+        <v>476</v>
       </c>
       <c r="H360">
         <v>50</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>19747</v>
       </c>
       <c r="B361" t="s">
         <v>1081</v>
       </c>
       <c r="C361" t="s">
         <v>1082</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1083</v>
       </c>
       <c r="E361">
         <v>35289</v>
       </c>
       <c r="F361">
         <v>206</v>
       </c>
       <c r="G361">
@@ -29478,2056 +32253,3106 @@
         <v>246</v>
       </c>
       <c r="G765">
         <v>441</v>
       </c>
       <c r="H765">
         <v>88</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766">
         <v>86474</v>
       </c>
       <c r="B766" t="s">
         <v>2292</v>
       </c>
       <c r="C766" t="s">
         <v>2293</v>
       </c>
       <c r="D766" s="1" t="s">
         <v>2294</v>
       </c>
       <c r="E766">
         <v>8124</v>
       </c>
+      <c r="F766">
+        <v>70</v>
+      </c>
+      <c r="G766">
+        <v>508</v>
+      </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767">
         <v>86475</v>
       </c>
       <c r="B767" t="s">
         <v>2295</v>
       </c>
       <c r="C767" t="s">
         <v>2296</v>
       </c>
       <c r="D767" s="1" t="s">
         <v>2297</v>
       </c>
       <c r="E767">
         <v>13986</v>
       </c>
+      <c r="F767">
+        <v>791</v>
+      </c>
+      <c r="G767">
+        <v>1761</v>
+      </c>
+      <c r="H767">
+        <v>97</v>
+      </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768">
         <v>86476</v>
       </c>
       <c r="B768" t="s">
         <v>2298</v>
       </c>
       <c r="C768" t="s">
         <v>2299</v>
       </c>
       <c r="D768" s="1" t="s">
         <v>2300</v>
       </c>
       <c r="E768">
         <v>20873</v>
       </c>
+      <c r="F768">
+        <v>495</v>
+      </c>
+      <c r="G768">
+        <v>1158</v>
+      </c>
+      <c r="H768">
+        <v>129</v>
+      </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769">
         <v>86477</v>
       </c>
       <c r="B769" t="s">
         <v>2301</v>
       </c>
       <c r="C769" t="s">
         <v>2302</v>
       </c>
       <c r="D769" s="1" t="s">
         <v>2303</v>
       </c>
       <c r="E769">
         <v>22921</v>
       </c>
+      <c r="F769">
+        <v>262</v>
+      </c>
+      <c r="G769">
+        <v>1163</v>
+      </c>
+      <c r="H769">
+        <v>49</v>
+      </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770">
         <v>86478</v>
       </c>
       <c r="B770" t="s">
         <v>2304</v>
       </c>
       <c r="C770" t="s">
         <v>2305</v>
       </c>
       <c r="D770" s="1" t="s">
         <v>2306</v>
       </c>
       <c r="E770">
         <v>23837</v>
       </c>
+      <c r="F770">
+        <v>372</v>
+      </c>
+      <c r="G770">
+        <v>591</v>
+      </c>
+      <c r="H770">
+        <v>39</v>
+      </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771">
         <v>86479</v>
       </c>
       <c r="B771" t="s">
         <v>2307</v>
       </c>
       <c r="C771" t="s">
         <v>2308</v>
       </c>
       <c r="D771" s="1" t="s">
         <v>2309</v>
       </c>
       <c r="E771">
         <v>24599</v>
       </c>
+      <c r="F771">
+        <v>195</v>
+      </c>
+      <c r="G771">
+        <v>1553</v>
+      </c>
+      <c r="H771">
+        <v>69</v>
+      </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772">
         <v>86480</v>
       </c>
       <c r="B772" t="s">
         <v>2310</v>
       </c>
       <c r="C772" t="s">
         <v>2311</v>
       </c>
       <c r="D772" s="1" t="s">
         <v>2312</v>
       </c>
       <c r="E772">
         <v>25840</v>
       </c>
+      <c r="F772">
+        <v>363</v>
+      </c>
+      <c r="G772">
+        <v>1017</v>
+      </c>
+      <c r="H772">
+        <v>58</v>
+      </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773">
         <v>86481</v>
       </c>
       <c r="B773" t="s">
         <v>2313</v>
       </c>
       <c r="C773" t="s">
         <v>2314</v>
       </c>
       <c r="D773" s="1" t="s">
         <v>2315</v>
       </c>
       <c r="E773">
         <v>26313</v>
       </c>
+      <c r="F773">
+        <v>256</v>
+      </c>
+      <c r="G773">
+        <v>1218</v>
+      </c>
+      <c r="H773">
+        <v>87</v>
+      </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774">
         <v>86482</v>
       </c>
       <c r="B774" t="s">
         <v>2316</v>
       </c>
       <c r="C774" t="s">
         <v>2317</v>
       </c>
       <c r="D774" s="1" t="s">
         <v>2318</v>
       </c>
       <c r="E774">
         <v>27838</v>
       </c>
+      <c r="F774">
+        <v>52</v>
+      </c>
+      <c r="G774">
+        <v>2600</v>
+      </c>
+      <c r="H774">
+        <v>113</v>
+      </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775">
         <v>86483</v>
       </c>
       <c r="B775" t="s">
         <v>2319</v>
       </c>
       <c r="C775" t="s">
         <v>2320</v>
       </c>
       <c r="D775" s="1" t="s">
         <v>2321</v>
       </c>
       <c r="E775">
         <v>28102</v>
       </c>
+      <c r="F775">
+        <v>125</v>
+      </c>
+      <c r="G775">
+        <v>455</v>
+      </c>
+      <c r="H775">
+        <v>22</v>
+      </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776">
         <v>86484</v>
       </c>
       <c r="B776" t="s">
         <v>2322</v>
       </c>
       <c r="C776" t="s">
         <v>2323</v>
       </c>
       <c r="D776" s="1" t="s">
         <v>2324</v>
       </c>
       <c r="E776">
         <v>27896</v>
       </c>
+      <c r="F776">
+        <v>119</v>
+      </c>
+      <c r="G776">
+        <v>561</v>
+      </c>
+      <c r="H776">
+        <v>92</v>
+      </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777">
         <v>86485</v>
       </c>
       <c r="B777" t="s">
         <v>2325</v>
       </c>
       <c r="C777" t="s">
         <v>2326</v>
       </c>
       <c r="D777" s="1" t="s">
         <v>2327</v>
       </c>
       <c r="E777">
         <v>29741</v>
       </c>
+      <c r="F777">
+        <v>743</v>
+      </c>
+      <c r="G777">
+        <v>1150</v>
+      </c>
+      <c r="H777">
+        <v>73</v>
+      </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778">
         <v>86486</v>
       </c>
       <c r="B778" t="s">
         <v>2328</v>
       </c>
       <c r="C778" t="s">
         <v>2329</v>
       </c>
       <c r="D778" s="1" t="s">
         <v>2330</v>
       </c>
       <c r="E778">
         <v>31042</v>
       </c>
+      <c r="F778">
+        <v>586</v>
+      </c>
+      <c r="G778">
+        <v>1148</v>
+      </c>
+      <c r="H778">
+        <v>91</v>
+      </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779">
         <v>86487</v>
       </c>
       <c r="B779" t="s">
         <v>2331</v>
       </c>
       <c r="C779" t="s">
         <v>2332</v>
       </c>
       <c r="D779" s="1" t="s">
         <v>2333</v>
       </c>
       <c r="E779">
         <v>30859</v>
       </c>
+      <c r="F779">
+        <v>69</v>
+      </c>
+      <c r="G779">
+        <v>449</v>
+      </c>
+      <c r="H779">
+        <v>31</v>
+      </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780">
         <v>86488</v>
       </c>
       <c r="B780" t="s">
         <v>2334</v>
       </c>
       <c r="C780" t="s">
         <v>2335</v>
       </c>
       <c r="D780" s="1" t="s">
         <v>2336</v>
       </c>
       <c r="E780">
         <v>30660</v>
       </c>
+      <c r="F780">
+        <v>113</v>
+      </c>
+      <c r="G780">
+        <v>794</v>
+      </c>
+      <c r="H780">
+        <v>105</v>
+      </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781">
         <v>86489</v>
       </c>
       <c r="B781" t="s">
         <v>2337</v>
       </c>
       <c r="C781" t="s">
         <v>2338</v>
       </c>
       <c r="D781" s="1" t="s">
         <v>2339</v>
       </c>
       <c r="E781">
         <v>33296</v>
       </c>
+      <c r="F781">
+        <v>591</v>
+      </c>
+      <c r="G781">
+        <v>959</v>
+      </c>
+      <c r="H781">
+        <v>68</v>
+      </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782">
         <v>86490</v>
       </c>
       <c r="B782" t="s">
         <v>2340</v>
       </c>
       <c r="C782" t="s">
         <v>2341</v>
       </c>
       <c r="D782" s="1" t="s">
         <v>2342</v>
       </c>
       <c r="E782">
         <v>32772</v>
       </c>
+      <c r="F782">
+        <v>594</v>
+      </c>
+      <c r="G782">
+        <v>1074</v>
+      </c>
+      <c r="H782">
+        <v>44</v>
+      </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783">
         <v>86491</v>
       </c>
       <c r="B783" t="s">
         <v>2343</v>
       </c>
       <c r="C783" t="s">
         <v>2344</v>
       </c>
       <c r="D783" s="1" t="s">
         <v>2345</v>
       </c>
       <c r="E783">
         <v>34621</v>
       </c>
+      <c r="F783">
+        <v>880</v>
+      </c>
+      <c r="G783">
+        <v>946</v>
+      </c>
+      <c r="H783">
+        <v>68</v>
+      </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784">
         <v>86492</v>
       </c>
       <c r="B784" t="s">
         <v>2346</v>
       </c>
       <c r="C784" t="s">
         <v>2347</v>
       </c>
       <c r="D784" s="1" t="s">
         <v>2348</v>
       </c>
       <c r="E784">
         <v>34929</v>
       </c>
+      <c r="F784">
+        <v>529</v>
+      </c>
+      <c r="G784">
+        <v>1242</v>
+      </c>
+      <c r="H784">
+        <v>170</v>
+      </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785">
         <v>86493</v>
       </c>
       <c r="B785" t="s">
         <v>2349</v>
       </c>
       <c r="C785" t="s">
         <v>2350</v>
       </c>
       <c r="D785" s="1" t="s">
         <v>2351</v>
       </c>
       <c r="E785">
         <v>33957</v>
       </c>
+      <c r="F785">
+        <v>254</v>
+      </c>
+      <c r="G785">
+        <v>1331</v>
+      </c>
+      <c r="H785">
+        <v>28</v>
+      </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786">
         <v>86494</v>
       </c>
       <c r="B786" t="s">
         <v>2352</v>
       </c>
       <c r="C786" t="s">
         <v>2353</v>
       </c>
       <c r="D786" s="1" t="s">
         <v>2354</v>
       </c>
       <c r="E786">
         <v>33206</v>
       </c>
+      <c r="F786">
+        <v>86</v>
+      </c>
+      <c r="G786">
+        <v>2735</v>
+      </c>
+      <c r="H786">
+        <v>65</v>
+      </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787">
         <v>86495</v>
       </c>
       <c r="B787" t="s">
         <v>2355</v>
       </c>
       <c r="C787" t="s">
         <v>2356</v>
       </c>
       <c r="D787" s="1" t="s">
         <v>2357</v>
       </c>
       <c r="E787">
         <v>39606</v>
       </c>
+      <c r="F787">
+        <v>651</v>
+      </c>
+      <c r="G787">
+        <v>2412</v>
+      </c>
+      <c r="H787">
+        <v>68</v>
+      </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788">
         <v>86496</v>
       </c>
       <c r="B788" t="s">
         <v>2358</v>
       </c>
       <c r="C788" t="s">
         <v>2359</v>
       </c>
       <c r="D788" s="1" t="s">
         <v>2360</v>
       </c>
       <c r="E788">
         <v>32355</v>
       </c>
+      <c r="F788">
+        <v>55</v>
+      </c>
+      <c r="G788">
+        <v>654</v>
+      </c>
+      <c r="H788">
+        <v>41</v>
+      </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789">
         <v>86497</v>
       </c>
       <c r="B789" t="s">
         <v>2361</v>
       </c>
       <c r="C789" t="s">
         <v>2362</v>
       </c>
       <c r="D789" s="1" t="s">
         <v>2363</v>
       </c>
       <c r="E789">
         <v>36293</v>
       </c>
+      <c r="F789">
+        <v>1020</v>
+      </c>
+      <c r="G789">
+        <v>937</v>
+      </c>
+      <c r="H789">
+        <v>48</v>
+      </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790">
         <v>86498</v>
       </c>
       <c r="B790" t="s">
         <v>2364</v>
       </c>
       <c r="C790" t="s">
         <v>2365</v>
       </c>
       <c r="D790" s="1" t="s">
         <v>2366</v>
       </c>
       <c r="E790">
         <v>33832</v>
       </c>
+      <c r="F790">
+        <v>219</v>
+      </c>
+      <c r="G790">
+        <v>690</v>
+      </c>
+      <c r="H790">
+        <v>65</v>
+      </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791">
         <v>86499</v>
       </c>
       <c r="B791" t="s">
         <v>2367</v>
       </c>
       <c r="C791" t="s">
         <v>2368</v>
       </c>
       <c r="D791" s="1" t="s">
         <v>2369</v>
       </c>
       <c r="E791">
         <v>33401</v>
       </c>
+      <c r="F791">
+        <v>224</v>
+      </c>
+      <c r="G791">
+        <v>566</v>
+      </c>
+      <c r="H791">
+        <v>154</v>
+      </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792">
         <v>86500</v>
       </c>
       <c r="B792" t="s">
         <v>2370</v>
       </c>
       <c r="C792" t="s">
         <v>2371</v>
       </c>
       <c r="D792" s="1" t="s">
         <v>2372</v>
       </c>
       <c r="E792">
         <v>32273</v>
       </c>
+      <c r="F792">
+        <v>165</v>
+      </c>
+      <c r="G792">
+        <v>280</v>
+      </c>
+      <c r="H792">
+        <v>89</v>
+      </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793">
         <v>86501</v>
       </c>
       <c r="B793" t="s">
         <v>2373</v>
       </c>
       <c r="C793" t="s">
         <v>2374</v>
       </c>
       <c r="D793" s="1" t="s">
         <v>2375</v>
       </c>
       <c r="E793">
         <v>37343</v>
       </c>
+      <c r="F793">
+        <v>878</v>
+      </c>
+      <c r="G793">
+        <v>714</v>
+      </c>
+      <c r="H793">
+        <v>85</v>
+      </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794">
         <v>86502</v>
       </c>
       <c r="B794" t="s">
         <v>2376</v>
       </c>
       <c r="C794" t="s">
         <v>2377</v>
       </c>
       <c r="D794" s="1" t="s">
         <v>2378</v>
       </c>
       <c r="E794">
         <v>42698</v>
       </c>
+      <c r="F794">
+        <v>340</v>
+      </c>
+      <c r="G794">
+        <v>1643</v>
+      </c>
+      <c r="H794">
+        <v>156</v>
+      </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795">
         <v>86503</v>
       </c>
       <c r="B795" t="s">
         <v>2379</v>
       </c>
       <c r="C795" t="s">
         <v>2380</v>
       </c>
       <c r="D795" s="1" t="s">
         <v>2381</v>
       </c>
       <c r="E795">
         <v>1</v>
       </c>
+      <c r="G795">
+        <v>3</v>
+      </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796">
         <v>86504</v>
       </c>
       <c r="B796" t="s">
         <v>2382</v>
       </c>
       <c r="C796" t="s">
         <v>2383</v>
       </c>
       <c r="D796" s="1" t="s">
         <v>2384</v>
       </c>
       <c r="E796">
         <v>94170</v>
       </c>
+      <c r="F796">
+        <v>1207</v>
+      </c>
+      <c r="G796">
+        <v>3128</v>
+      </c>
+      <c r="H796">
+        <v>117</v>
+      </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797">
         <v>86505</v>
       </c>
       <c r="B797" t="s">
         <v>2385</v>
       </c>
       <c r="C797" t="s">
         <v>2386</v>
       </c>
       <c r="D797" s="1" t="s">
         <v>2387</v>
       </c>
       <c r="E797">
         <v>35348</v>
       </c>
+      <c r="F797">
+        <v>176</v>
+      </c>
+      <c r="G797">
+        <v>609</v>
+      </c>
+      <c r="H797">
+        <v>37</v>
+      </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798">
         <v>86506</v>
       </c>
       <c r="B798" t="s">
         <v>2388</v>
       </c>
       <c r="C798" t="s">
         <v>2389</v>
       </c>
       <c r="D798" s="1" t="s">
         <v>2390</v>
       </c>
       <c r="E798">
         <v>35898</v>
       </c>
+      <c r="F798">
+        <v>588</v>
+      </c>
+      <c r="G798">
+        <v>642</v>
+      </c>
+      <c r="H798">
+        <v>56</v>
+      </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799">
         <v>86507</v>
       </c>
       <c r="B799" t="s">
         <v>2391</v>
       </c>
       <c r="C799" t="s">
         <v>2392</v>
       </c>
       <c r="D799" s="1" t="s">
         <v>2393</v>
       </c>
       <c r="E799">
         <v>35673</v>
       </c>
+      <c r="F799">
+        <v>372</v>
+      </c>
+      <c r="G799">
+        <v>850</v>
+      </c>
+      <c r="H799">
+        <v>50</v>
+      </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800">
         <v>86508</v>
       </c>
       <c r="B800" t="s">
         <v>2394</v>
       </c>
       <c r="C800" t="s">
         <v>2395</v>
       </c>
       <c r="D800" s="1" t="s">
         <v>2396</v>
       </c>
       <c r="E800">
         <v>35876</v>
       </c>
+      <c r="F800">
+        <v>528</v>
+      </c>
+      <c r="G800">
+        <v>1584</v>
+      </c>
+      <c r="H800">
+        <v>62</v>
+      </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801">
         <v>86509</v>
       </c>
       <c r="B801" t="s">
         <v>2397</v>
       </c>
       <c r="C801" t="s">
         <v>2398</v>
       </c>
       <c r="D801" s="1" t="s">
         <v>2399</v>
       </c>
       <c r="E801">
         <v>33626</v>
       </c>
+      <c r="F801">
+        <v>148</v>
+      </c>
+      <c r="G801">
+        <v>801</v>
+      </c>
+      <c r="H801">
+        <v>39</v>
+      </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802">
         <v>86510</v>
       </c>
       <c r="B802" t="s">
         <v>2400</v>
       </c>
       <c r="C802" t="s">
         <v>2401</v>
       </c>
       <c r="D802" s="1" t="s">
         <v>2402</v>
       </c>
       <c r="E802">
         <v>35914</v>
       </c>
+      <c r="F802">
+        <v>551</v>
+      </c>
+      <c r="G802">
+        <v>923</v>
+      </c>
+      <c r="H802">
+        <v>71</v>
+      </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803">
         <v>86511</v>
       </c>
       <c r="B803" t="s">
         <v>2403</v>
       </c>
       <c r="C803" t="s">
         <v>2404</v>
       </c>
       <c r="D803" s="1" t="s">
         <v>2405</v>
       </c>
       <c r="E803">
         <v>30985</v>
       </c>
+      <c r="F803">
+        <v>87</v>
+      </c>
+      <c r="G803">
+        <v>415</v>
+      </c>
+      <c r="H803">
+        <v>53</v>
+      </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804">
         <v>86512</v>
       </c>
       <c r="B804" t="s">
         <v>2406</v>
       </c>
       <c r="C804" t="s">
         <v>2407</v>
       </c>
       <c r="D804" s="1" t="s">
         <v>2408</v>
       </c>
       <c r="E804">
         <v>36086</v>
       </c>
+      <c r="F804">
+        <v>898</v>
+      </c>
+      <c r="G804">
+        <v>1354</v>
+      </c>
+      <c r="H804">
+        <v>114</v>
+      </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805">
         <v>86513</v>
       </c>
       <c r="B805" t="s">
         <v>2409</v>
       </c>
       <c r="C805" t="s">
         <v>2410</v>
       </c>
       <c r="D805" s="1" t="s">
         <v>2411</v>
       </c>
       <c r="E805">
         <v>35439</v>
       </c>
+      <c r="F805">
+        <v>793</v>
+      </c>
+      <c r="G805">
+        <v>1566</v>
+      </c>
+      <c r="H805">
+        <v>72</v>
+      </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806">
         <v>86514</v>
       </c>
       <c r="B806" t="s">
         <v>2412</v>
       </c>
       <c r="C806" t="s">
         <v>2413</v>
       </c>
       <c r="D806" s="1" t="s">
         <v>2414</v>
       </c>
       <c r="E806">
         <v>36921</v>
       </c>
+      <c r="F806">
+        <v>626</v>
+      </c>
+      <c r="G806">
+        <v>1024</v>
+      </c>
+      <c r="H806">
+        <v>67</v>
+      </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807">
         <v>86515</v>
       </c>
       <c r="B807" t="s">
         <v>2415</v>
       </c>
       <c r="C807" t="s">
         <v>2416</v>
       </c>
       <c r="D807" s="1" t="s">
         <v>2417</v>
       </c>
       <c r="E807">
         <v>32370</v>
       </c>
+      <c r="F807">
+        <v>138</v>
+      </c>
+      <c r="G807">
+        <v>188</v>
+      </c>
+      <c r="H807">
+        <v>31</v>
+      </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808">
         <v>86516</v>
       </c>
       <c r="B808" t="s">
         <v>2418</v>
       </c>
       <c r="C808" t="s">
         <v>2419</v>
       </c>
       <c r="D808" s="1" t="s">
         <v>2420</v>
       </c>
       <c r="E808">
         <v>32692</v>
       </c>
+      <c r="F808">
+        <v>69</v>
+      </c>
+      <c r="G808">
+        <v>1244</v>
+      </c>
+      <c r="H808">
+        <v>99</v>
+      </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809">
         <v>86517</v>
       </c>
       <c r="B809" t="s">
         <v>2421</v>
       </c>
       <c r="C809" t="s">
         <v>2422</v>
       </c>
       <c r="D809" s="1" t="s">
         <v>2423</v>
       </c>
       <c r="E809">
         <v>34150</v>
       </c>
+      <c r="F809">
+        <v>466</v>
+      </c>
+      <c r="G809">
+        <v>735</v>
+      </c>
+      <c r="H809">
+        <v>43</v>
+      </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810">
         <v>86518</v>
       </c>
       <c r="B810" t="s">
         <v>2424</v>
       </c>
       <c r="C810" t="s">
         <v>2425</v>
       </c>
       <c r="D810" s="1" t="s">
         <v>2426</v>
       </c>
       <c r="E810">
         <v>34880</v>
       </c>
+      <c r="F810">
+        <v>317</v>
+      </c>
+      <c r="G810">
+        <v>1282</v>
+      </c>
+      <c r="H810">
+        <v>34</v>
+      </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811">
         <v>86519</v>
       </c>
       <c r="B811" t="s">
         <v>2427</v>
       </c>
       <c r="C811" t="s">
         <v>2428</v>
       </c>
       <c r="D811" s="1" t="s">
         <v>2429</v>
       </c>
       <c r="E811">
         <v>39737</v>
       </c>
+      <c r="F811">
+        <v>1583</v>
+      </c>
+      <c r="G811">
+        <v>1351</v>
+      </c>
+      <c r="H811">
+        <v>50</v>
+      </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812">
         <v>86520</v>
       </c>
       <c r="B812" t="s">
         <v>2430</v>
       </c>
       <c r="C812" t="s">
         <v>2431</v>
       </c>
       <c r="D812" s="1" t="s">
         <v>2432</v>
       </c>
       <c r="E812">
         <v>31991</v>
       </c>
+      <c r="F812">
+        <v>79</v>
+      </c>
+      <c r="G812">
+        <v>188</v>
+      </c>
+      <c r="H812">
+        <v>9</v>
+      </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813">
         <v>86521</v>
       </c>
       <c r="B813" t="s">
         <v>2433</v>
       </c>
       <c r="C813" t="s">
         <v>2434</v>
       </c>
       <c r="D813" s="1" t="s">
         <v>2435</v>
       </c>
       <c r="E813">
         <v>32858</v>
       </c>
+      <c r="F813">
+        <v>749</v>
+      </c>
+      <c r="G813">
+        <v>781</v>
+      </c>
+      <c r="H813">
+        <v>22</v>
+      </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814">
         <v>86522</v>
       </c>
       <c r="B814" t="s">
         <v>2436</v>
       </c>
       <c r="C814" t="s">
         <v>2437</v>
       </c>
       <c r="D814" s="1" t="s">
         <v>2438</v>
       </c>
       <c r="E814">
         <v>32272</v>
       </c>
+      <c r="F814">
+        <v>362</v>
+      </c>
+      <c r="G814">
+        <v>296</v>
+      </c>
+      <c r="H814">
+        <v>12</v>
+      </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815">
         <v>86523</v>
       </c>
       <c r="B815" t="s">
         <v>2439</v>
       </c>
       <c r="C815" t="s">
         <v>2440</v>
       </c>
       <c r="D815" s="1" t="s">
         <v>2441</v>
       </c>
       <c r="E815">
         <v>34074</v>
       </c>
+      <c r="F815">
+        <v>679</v>
+      </c>
+      <c r="G815">
+        <v>891</v>
+      </c>
+      <c r="H815">
+        <v>61</v>
+      </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816">
         <v>86524</v>
       </c>
       <c r="B816" t="s">
         <v>2442</v>
       </c>
       <c r="C816" t="s">
         <v>2443</v>
       </c>
       <c r="D816" s="1" t="s">
         <v>2444</v>
       </c>
       <c r="E816">
         <v>33480</v>
       </c>
+      <c r="F816">
+        <v>226</v>
+      </c>
+      <c r="G816">
+        <v>736</v>
+      </c>
+      <c r="H816">
+        <v>47</v>
+      </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817">
         <v>86525</v>
       </c>
       <c r="B817" t="s">
         <v>2445</v>
       </c>
       <c r="C817" t="s">
         <v>2446</v>
       </c>
       <c r="D817" s="1" t="s">
         <v>2447</v>
       </c>
       <c r="E817">
         <v>1</v>
       </c>
+      <c r="G817">
+        <v>1</v>
+      </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818">
         <v>86526</v>
       </c>
       <c r="B818" t="s">
         <v>2448</v>
       </c>
       <c r="C818" t="s">
         <v>2449</v>
       </c>
       <c r="D818" s="1" t="s">
         <v>2450</v>
       </c>
       <c r="E818">
         <v>34982</v>
       </c>
+      <c r="F818">
+        <v>69</v>
+      </c>
+      <c r="G818">
+        <v>4643</v>
+      </c>
+      <c r="H818">
+        <v>285</v>
+      </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819">
         <v>86527</v>
       </c>
       <c r="B819" t="s">
         <v>2451</v>
       </c>
       <c r="C819" t="s">
         <v>2452</v>
       </c>
       <c r="D819" s="1" t="s">
         <v>2453</v>
       </c>
       <c r="E819">
         <v>33311</v>
       </c>
+      <c r="F819">
+        <v>76</v>
+      </c>
+      <c r="G819">
+        <v>282</v>
+      </c>
+      <c r="H819">
+        <v>27</v>
+      </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820">
         <v>86528</v>
       </c>
       <c r="B820" t="s">
         <v>2454</v>
       </c>
       <c r="C820" t="s">
         <v>2455</v>
       </c>
       <c r="D820" s="1" t="s">
         <v>2456</v>
       </c>
       <c r="E820">
         <v>38114</v>
       </c>
+      <c r="F820">
+        <v>760</v>
+      </c>
+      <c r="G820">
+        <v>1321</v>
+      </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821">
         <v>86529</v>
       </c>
       <c r="B821" t="s">
         <v>2457</v>
       </c>
       <c r="C821" t="s">
         <v>2458</v>
       </c>
       <c r="D821" s="1" t="s">
         <v>2459</v>
       </c>
       <c r="E821">
         <v>39295</v>
       </c>
+      <c r="F821">
+        <v>620</v>
+      </c>
+      <c r="G821">
+        <v>1449</v>
+      </c>
+      <c r="H821">
+        <v>76</v>
+      </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822">
         <v>86530</v>
       </c>
       <c r="B822" t="s">
         <v>2460</v>
       </c>
       <c r="C822" t="s">
         <v>2461</v>
       </c>
       <c r="D822" s="1" t="s">
         <v>2462</v>
       </c>
       <c r="E822">
         <v>58399</v>
       </c>
+      <c r="F822">
+        <v>669</v>
+      </c>
+      <c r="G822">
+        <v>1066</v>
+      </c>
+      <c r="H822">
+        <v>94</v>
+      </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823">
         <v>86531</v>
       </c>
       <c r="B823" t="s">
         <v>2463</v>
       </c>
       <c r="C823" t="s">
         <v>2464</v>
       </c>
       <c r="D823" s="1" t="s">
         <v>2465</v>
       </c>
       <c r="E823">
         <v>35687</v>
       </c>
+      <c r="F823">
+        <v>127</v>
+      </c>
+      <c r="G823">
+        <v>1278</v>
+      </c>
+      <c r="H823">
+        <v>45</v>
+      </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824">
         <v>86532</v>
       </c>
       <c r="B824" t="s">
         <v>2466</v>
       </c>
       <c r="C824" t="s">
         <v>2467</v>
       </c>
       <c r="D824" s="1" t="s">
         <v>2468</v>
       </c>
       <c r="E824">
         <v>37196</v>
       </c>
+      <c r="F824">
+        <v>311</v>
+      </c>
+      <c r="G824">
+        <v>902</v>
+      </c>
+      <c r="H824">
+        <v>57</v>
+      </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825">
         <v>86533</v>
       </c>
       <c r="B825" t="s">
         <v>2469</v>
       </c>
       <c r="C825" t="s">
         <v>2470</v>
       </c>
       <c r="D825" s="1" t="s">
         <v>2471</v>
       </c>
       <c r="E825">
         <v>37617</v>
       </c>
+      <c r="F825">
+        <v>229</v>
+      </c>
+      <c r="G825">
+        <v>2284</v>
+      </c>
+      <c r="H825">
+        <v>115</v>
+      </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826">
         <v>86534</v>
       </c>
       <c r="B826" t="s">
         <v>2472</v>
       </c>
       <c r="C826" t="s">
         <v>2473</v>
       </c>
       <c r="D826" s="1" t="s">
         <v>2474</v>
       </c>
       <c r="E826">
         <v>35359</v>
       </c>
+      <c r="F826">
+        <v>96</v>
+      </c>
+      <c r="G826">
+        <v>235</v>
+      </c>
+      <c r="H826">
+        <v>22</v>
+      </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827">
         <v>86535</v>
       </c>
       <c r="B827" t="s">
         <v>2475</v>
       </c>
       <c r="C827" t="s">
         <v>2476</v>
       </c>
       <c r="D827" s="1" t="s">
         <v>2477</v>
       </c>
       <c r="E827">
         <v>36289</v>
       </c>
+      <c r="F827">
+        <v>33</v>
+      </c>
+      <c r="G827">
+        <v>1228</v>
+      </c>
+      <c r="H827">
+        <v>62</v>
+      </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828">
         <v>86536</v>
       </c>
       <c r="B828" t="s">
         <v>2478</v>
       </c>
       <c r="C828" t="s">
         <v>2479</v>
       </c>
       <c r="D828" s="1" t="s">
         <v>2480</v>
       </c>
       <c r="E828">
         <v>39113</v>
       </c>
+      <c r="F828">
+        <v>192</v>
+      </c>
+      <c r="G828">
+        <v>1140</v>
+      </c>
+      <c r="H828">
+        <v>58</v>
+      </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829">
         <v>86537</v>
       </c>
       <c r="B829" t="s">
         <v>2481</v>
       </c>
       <c r="C829" t="s">
         <v>2482</v>
       </c>
       <c r="D829" s="1" t="s">
         <v>2483</v>
       </c>
       <c r="E829">
         <v>38511</v>
       </c>
+      <c r="F829">
+        <v>620</v>
+      </c>
+      <c r="G829">
+        <v>651</v>
+      </c>
+      <c r="H829">
+        <v>46</v>
+      </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830">
         <v>86538</v>
       </c>
       <c r="B830" t="s">
         <v>2484</v>
       </c>
       <c r="C830" t="s">
         <v>2485</v>
       </c>
       <c r="D830" s="1" t="s">
         <v>2486</v>
       </c>
       <c r="E830">
         <v>50629</v>
       </c>
+      <c r="F830">
+        <v>612</v>
+      </c>
+      <c r="G830">
+        <v>705</v>
+      </c>
+      <c r="H830">
+        <v>28</v>
+      </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831">
         <v>86539</v>
       </c>
       <c r="B831" t="s">
         <v>2487</v>
       </c>
       <c r="C831" t="s">
         <v>2488</v>
       </c>
       <c r="D831" s="1" t="s">
         <v>2489</v>
       </c>
       <c r="E831">
         <v>32263</v>
       </c>
+      <c r="F831">
+        <v>61</v>
+      </c>
+      <c r="G831">
+        <v>386</v>
+      </c>
+      <c r="H831">
+        <v>33</v>
+      </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832">
         <v>86540</v>
       </c>
       <c r="B832" t="s">
         <v>2490</v>
       </c>
       <c r="C832" t="s">
         <v>2491</v>
       </c>
       <c r="D832" s="1" t="s">
         <v>2492</v>
       </c>
       <c r="E832">
         <v>34949</v>
       </c>
+      <c r="F832">
+        <v>275</v>
+      </c>
+      <c r="G832">
+        <v>645</v>
+      </c>
+      <c r="H832">
+        <v>62</v>
+      </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833">
         <v>86541</v>
       </c>
       <c r="B833" t="s">
         <v>2493</v>
       </c>
       <c r="C833" t="s">
         <v>2494</v>
       </c>
       <c r="D833" s="1" t="s">
         <v>2495</v>
       </c>
       <c r="E833">
         <v>36357</v>
       </c>
+      <c r="F833">
+        <v>1002</v>
+      </c>
+      <c r="G833">
+        <v>691</v>
+      </c>
+      <c r="H833">
+        <v>51</v>
+      </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834">
         <v>86542</v>
       </c>
       <c r="B834" t="s">
         <v>2496</v>
       </c>
       <c r="C834" t="s">
         <v>2497</v>
       </c>
       <c r="D834" s="1" t="s">
         <v>2498</v>
       </c>
       <c r="E834">
         <v>37069</v>
       </c>
+      <c r="F834">
+        <v>340</v>
+      </c>
+      <c r="G834">
+        <v>1102</v>
+      </c>
+      <c r="H834">
+        <v>50</v>
+      </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835">
         <v>86543</v>
       </c>
       <c r="B835" t="s">
         <v>2499</v>
       </c>
       <c r="C835" t="s">
         <v>2500</v>
       </c>
       <c r="D835" s="1" t="s">
         <v>2501</v>
       </c>
       <c r="E835">
         <v>38264</v>
       </c>
+      <c r="F835">
+        <v>450</v>
+      </c>
+      <c r="G835">
+        <v>902</v>
+      </c>
+      <c r="H835">
+        <v>45</v>
+      </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836">
         <v>86544</v>
       </c>
       <c r="B836" t="s">
         <v>2502</v>
       </c>
       <c r="C836" t="s">
         <v>2503</v>
       </c>
       <c r="D836" s="1" t="s">
         <v>2504</v>
       </c>
       <c r="E836">
         <v>34295</v>
       </c>
+      <c r="F836">
+        <v>45</v>
+      </c>
+      <c r="G836">
+        <v>296</v>
+      </c>
+      <c r="H836">
+        <v>38</v>
+      </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837">
         <v>86545</v>
       </c>
       <c r="B837" t="s">
         <v>2505</v>
       </c>
       <c r="C837" t="s">
         <v>2506</v>
       </c>
       <c r="D837" s="1" t="s">
         <v>2507</v>
       </c>
       <c r="E837">
         <v>34369</v>
       </c>
+      <c r="F837">
+        <v>144</v>
+      </c>
+      <c r="G837">
+        <v>647</v>
+      </c>
+      <c r="H837">
+        <v>22</v>
+      </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838">
         <v>86546</v>
       </c>
       <c r="B838" t="s">
         <v>2508</v>
       </c>
       <c r="C838" t="s">
         <v>2509</v>
       </c>
       <c r="D838" s="1" t="s">
         <v>2510</v>
       </c>
       <c r="E838">
         <v>36043</v>
       </c>
+      <c r="F838">
+        <v>1019</v>
+      </c>
+      <c r="G838">
+        <v>555</v>
+      </c>
+      <c r="H838">
+        <v>83</v>
+      </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839">
         <v>86547</v>
       </c>
       <c r="B839" t="s">
         <v>2511</v>
       </c>
       <c r="C839" t="s">
         <v>2512</v>
       </c>
       <c r="D839" s="1" t="s">
         <v>2513</v>
       </c>
       <c r="E839">
         <v>34562</v>
       </c>
+      <c r="F839">
+        <v>196</v>
+      </c>
+      <c r="G839">
+        <v>813</v>
+      </c>
+      <c r="H839">
+        <v>37</v>
+      </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840">
         <v>86548</v>
       </c>
       <c r="B840" t="s">
         <v>2514</v>
       </c>
       <c r="C840" t="s">
         <v>2515</v>
       </c>
       <c r="D840" s="1" t="s">
         <v>2516</v>
       </c>
       <c r="E840">
         <v>33837</v>
       </c>
+      <c r="F840">
+        <v>84</v>
+      </c>
+      <c r="G840">
+        <v>493</v>
+      </c>
+      <c r="H840">
+        <v>27</v>
+      </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841">
         <v>86549</v>
       </c>
       <c r="B841" t="s">
         <v>2517</v>
       </c>
       <c r="C841" t="s">
         <v>2518</v>
       </c>
       <c r="D841" s="1" t="s">
         <v>2519</v>
       </c>
       <c r="E841">
         <v>34426</v>
       </c>
+      <c r="F841">
+        <v>298</v>
+      </c>
+      <c r="G841">
+        <v>845</v>
+      </c>
+      <c r="H841">
+        <v>37</v>
+      </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842">
         <v>86550</v>
       </c>
       <c r="B842" t="s">
         <v>2520</v>
       </c>
       <c r="C842" t="s">
         <v>2521</v>
       </c>
       <c r="D842" s="1" t="s">
         <v>2522</v>
       </c>
       <c r="E842">
         <v>35012</v>
       </c>
+      <c r="F842">
+        <v>765</v>
+      </c>
+      <c r="G842">
+        <v>843</v>
+      </c>
+      <c r="H842">
+        <v>51</v>
+      </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843">
         <v>86551</v>
       </c>
       <c r="B843" t="s">
         <v>2523</v>
       </c>
       <c r="C843" t="s">
         <v>2524</v>
       </c>
       <c r="D843" s="1" t="s">
         <v>2525</v>
       </c>
       <c r="E843">
         <v>35936</v>
       </c>
+      <c r="F843">
+        <v>624</v>
+      </c>
+      <c r="G843">
+        <v>1111</v>
+      </c>
+      <c r="H843">
+        <v>156</v>
+      </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844">
         <v>86552</v>
       </c>
       <c r="B844" t="s">
         <v>2526</v>
       </c>
       <c r="C844" t="s">
         <v>2527</v>
       </c>
       <c r="D844" s="1" t="s">
         <v>2528</v>
       </c>
       <c r="E844">
         <v>39607</v>
       </c>
+      <c r="F844">
+        <v>1013</v>
+      </c>
+      <c r="G844">
+        <v>960</v>
+      </c>
+      <c r="H844">
+        <v>56</v>
+      </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845">
         <v>86553</v>
       </c>
       <c r="B845" t="s">
         <v>2529</v>
       </c>
       <c r="C845" t="s">
         <v>2530</v>
       </c>
       <c r="D845" s="1" t="s">
         <v>2531</v>
       </c>
       <c r="E845">
         <v>34666</v>
       </c>
+      <c r="F845">
+        <v>364</v>
+      </c>
+      <c r="G845">
+        <v>831</v>
+      </c>
+      <c r="H845">
+        <v>67</v>
+      </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846">
         <v>86554</v>
       </c>
       <c r="B846" t="s">
         <v>2532</v>
       </c>
       <c r="C846" t="s">
         <v>2533</v>
       </c>
       <c r="D846" s="1" t="s">
         <v>2534</v>
       </c>
       <c r="E846">
         <v>35378</v>
       </c>
+      <c r="F846">
+        <v>684</v>
+      </c>
+      <c r="G846">
+        <v>955</v>
+      </c>
+      <c r="H846">
+        <v>67</v>
+      </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847">
         <v>86555</v>
       </c>
       <c r="B847" t="s">
         <v>2535</v>
       </c>
       <c r="C847" t="s">
         <v>2536</v>
       </c>
       <c r="D847" s="1" t="s">
         <v>2537</v>
       </c>
       <c r="E847">
         <v>39525</v>
       </c>
+      <c r="F847">
+        <v>1070</v>
+      </c>
+      <c r="G847">
+        <v>1145</v>
+      </c>
+      <c r="H847">
+        <v>47</v>
+      </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848">
         <v>86556</v>
       </c>
       <c r="B848" t="s">
         <v>2538</v>
       </c>
       <c r="C848" t="s">
         <v>2539</v>
       </c>
       <c r="D848" s="1" t="s">
         <v>2540</v>
       </c>
       <c r="E848">
         <v>33468</v>
       </c>
+      <c r="F848">
+        <v>71</v>
+      </c>
+      <c r="G848">
+        <v>579</v>
+      </c>
+      <c r="H848">
+        <v>91</v>
+      </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849">
         <v>86557</v>
       </c>
       <c r="B849" t="s">
         <v>2541</v>
       </c>
       <c r="C849" t="s">
         <v>2542</v>
       </c>
       <c r="D849" s="1" t="s">
         <v>2543</v>
       </c>
       <c r="E849">
         <v>34624</v>
       </c>
+      <c r="F849">
+        <v>672</v>
+      </c>
+      <c r="G849">
+        <v>1381</v>
+      </c>
+      <c r="H849">
+        <v>49</v>
+      </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850">
         <v>86558</v>
       </c>
       <c r="B850" t="s">
         <v>2544</v>
       </c>
       <c r="C850" t="s">
         <v>2545</v>
       </c>
       <c r="D850" s="1" t="s">
         <v>2546</v>
       </c>
       <c r="E850">
         <v>33953</v>
       </c>
+      <c r="F850">
+        <v>873</v>
+      </c>
+      <c r="G850">
+        <v>1029</v>
+      </c>
+      <c r="H850">
+        <v>35</v>
+      </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851">
         <v>86559</v>
       </c>
       <c r="B851" t="s">
         <v>2547</v>
       </c>
       <c r="C851" t="s">
         <v>2548</v>
       </c>
       <c r="D851" s="1" t="s">
         <v>2549</v>
       </c>
       <c r="E851">
         <v>32069</v>
       </c>
+      <c r="F851">
+        <v>76</v>
+      </c>
+      <c r="G851">
+        <v>477</v>
+      </c>
+      <c r="H851">
+        <v>32</v>
+      </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852">
         <v>86560</v>
       </c>
       <c r="B852" t="s">
         <v>2550</v>
       </c>
       <c r="C852" t="s">
         <v>2551</v>
       </c>
       <c r="D852" s="1" t="s">
         <v>2552</v>
       </c>
       <c r="E852">
         <v>33151</v>
       </c>
+      <c r="F852">
+        <v>749</v>
+      </c>
+      <c r="G852">
+        <v>705</v>
+      </c>
+      <c r="H852">
+        <v>86</v>
+      </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853">
         <v>86561</v>
       </c>
       <c r="B853" t="s">
         <v>2553</v>
       </c>
       <c r="C853" t="s">
         <v>2554</v>
       </c>
       <c r="D853" s="1" t="s">
         <v>2555</v>
       </c>
       <c r="E853">
         <v>31652</v>
       </c>
+      <c r="F853">
+        <v>194</v>
+      </c>
+      <c r="G853">
+        <v>750</v>
+      </c>
+      <c r="H853">
+        <v>21</v>
+      </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854">
         <v>86562</v>
       </c>
       <c r="B854" t="s">
         <v>2556</v>
       </c>
       <c r="C854" t="s">
         <v>2557</v>
       </c>
       <c r="D854" s="1" t="s">
         <v>2558</v>
       </c>
       <c r="E854">
         <v>32296</v>
       </c>
+      <c r="F854">
+        <v>308</v>
+      </c>
+      <c r="G854">
+        <v>878</v>
+      </c>
+      <c r="H854">
+        <v>29</v>
+      </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855">
         <v>86563</v>
       </c>
       <c r="B855" t="s">
         <v>2559</v>
       </c>
       <c r="C855" t="s">
         <v>2560</v>
       </c>
       <c r="D855" s="1" t="s">
         <v>2561</v>
       </c>
       <c r="E855">
         <v>31730</v>
       </c>
+      <c r="F855">
+        <v>50</v>
+      </c>
+      <c r="G855">
+        <v>353</v>
+      </c>
+      <c r="H855">
+        <v>32</v>
+      </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856">
         <v>86564</v>
       </c>
       <c r="B856" t="s">
         <v>2562</v>
       </c>
       <c r="C856" t="s">
         <v>2563</v>
       </c>
       <c r="D856" s="1" t="s">
         <v>2564</v>
       </c>
       <c r="E856">
         <v>33276</v>
       </c>
+      <c r="F856">
+        <v>193</v>
+      </c>
+      <c r="G856">
+        <v>681</v>
+      </c>
+      <c r="H856">
+        <v>50</v>
+      </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857">
         <v>86565</v>
       </c>
       <c r="B857" t="s">
         <v>2565</v>
       </c>
       <c r="C857" t="s">
         <v>2566</v>
       </c>
       <c r="D857" s="1" t="s">
         <v>2567</v>
       </c>
       <c r="E857">
         <v>33053</v>
       </c>
+      <c r="F857">
+        <v>118</v>
+      </c>
+      <c r="G857">
+        <v>751</v>
+      </c>
+      <c r="H857">
+        <v>45</v>
+      </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858">
         <v>86566</v>
       </c>
       <c r="B858" t="s">
         <v>2568</v>
       </c>
       <c r="C858" t="s">
         <v>2569</v>
       </c>
       <c r="D858" s="1" t="s">
         <v>2570</v>
       </c>
       <c r="E858">
         <v>33606</v>
       </c>
+      <c r="F858">
+        <v>246</v>
+      </c>
+      <c r="G858">
+        <v>984</v>
+      </c>
+      <c r="H858">
+        <v>22</v>
+      </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859">
         <v>86567</v>
       </c>
       <c r="B859" t="s">
         <v>2571</v>
       </c>
       <c r="C859" t="s">
         <v>2572</v>
       </c>
       <c r="D859" s="1" t="s">
         <v>2573</v>
       </c>
       <c r="E859">
         <v>32369</v>
       </c>
+      <c r="F859">
+        <v>126</v>
+      </c>
+      <c r="G859">
+        <v>239</v>
+      </c>
+      <c r="H859">
+        <v>43</v>
+      </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860">
         <v>86568</v>
       </c>
       <c r="B860" t="s">
         <v>2574</v>
       </c>
       <c r="C860" t="s">
         <v>2575</v>
       </c>
       <c r="D860" s="1" t="s">
         <v>2576</v>
       </c>
       <c r="E860">
         <v>33035</v>
       </c>
+      <c r="F860">
+        <v>159</v>
+      </c>
+      <c r="G860">
+        <v>1146</v>
+      </c>
+      <c r="H860">
+        <v>64</v>
+      </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861">
         <v>86569</v>
       </c>
       <c r="B861" t="s">
         <v>2577</v>
       </c>
       <c r="C861" t="s">
         <v>2578</v>
       </c>
       <c r="D861" s="1" t="s">
         <v>2579</v>
       </c>
       <c r="E861">
         <v>27092</v>
       </c>
+      <c r="F861">
+        <v>103</v>
+      </c>
+      <c r="G861">
+        <v>488</v>
+      </c>
+      <c r="H861">
+        <v>34</v>
+      </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862">
         <v>86570</v>
       </c>
       <c r="B862" t="s">
         <v>2580</v>
       </c>
       <c r="C862" t="s">
         <v>2581</v>
       </c>
       <c r="D862" s="1" t="s">
         <v>2582</v>
       </c>
       <c r="E862">
         <v>35693</v>
       </c>
+      <c r="F862">
+        <v>539</v>
+      </c>
+      <c r="G862">
+        <v>1262</v>
+      </c>
+      <c r="H862">
+        <v>100</v>
+      </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863">
         <v>86571</v>
       </c>
       <c r="B863" t="s">
         <v>2583</v>
       </c>
       <c r="C863" t="s">
         <v>2584</v>
       </c>
       <c r="D863" s="1" t="s">
         <v>2585</v>
       </c>
       <c r="E863">
         <v>33844</v>
       </c>
+      <c r="F863">
+        <v>436</v>
+      </c>
+      <c r="G863">
+        <v>950</v>
+      </c>
+      <c r="H863">
+        <v>57</v>
+      </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864">
         <v>86572</v>
       </c>
       <c r="B864" t="s">
         <v>2586</v>
       </c>
       <c r="C864" t="s">
         <v>2587</v>
       </c>
       <c r="D864" s="1" t="s">
         <v>2588</v>
       </c>
       <c r="E864">
         <v>32324</v>
       </c>
+      <c r="F864">
+        <v>61</v>
+      </c>
+      <c r="G864">
+        <v>335</v>
+      </c>
+      <c r="H864">
+        <v>39</v>
+      </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865">
         <v>86573</v>
       </c>
       <c r="B865" t="s">
         <v>2589</v>
       </c>
       <c r="C865" t="s">
         <v>2590</v>
       </c>
       <c r="D865" s="1" t="s">
         <v>2591</v>
       </c>
       <c r="E865">
         <v>33021</v>
       </c>
+      <c r="F865">
+        <v>163</v>
+      </c>
+      <c r="G865">
+        <v>644</v>
+      </c>
+      <c r="H865">
+        <v>66</v>
+      </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866">
         <v>86574</v>
       </c>
       <c r="B866" t="s">
         <v>2592</v>
       </c>
       <c r="C866" t="s">
         <v>2593</v>
       </c>
       <c r="D866" s="1" t="s">
         <v>2594</v>
       </c>
       <c r="E866">
         <v>33457</v>
       </c>
+      <c r="F866">
+        <v>40</v>
+      </c>
+      <c r="G866">
+        <v>703</v>
+      </c>
+      <c r="H866">
+        <v>102</v>
+      </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867">
         <v>86575</v>
       </c>
       <c r="B867" t="s">
         <v>2595</v>
       </c>
       <c r="C867" t="s">
         <v>2596</v>
       </c>
       <c r="D867" s="1" t="s">
         <v>2597</v>
       </c>
       <c r="E867">
         <v>38302</v>
       </c>
+      <c r="F867">
+        <v>633</v>
+      </c>
+      <c r="G867">
+        <v>1723</v>
+      </c>
+      <c r="H867">
+        <v>177</v>
+      </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868">
         <v>86576</v>
       </c>
       <c r="B868" t="s">
         <v>2598</v>
       </c>
       <c r="C868" t="s">
         <v>2599</v>
       </c>
       <c r="D868" s="1" t="s">
         <v>2600</v>
       </c>
       <c r="E868">
         <v>33699</v>
       </c>
+      <c r="F868">
+        <v>151</v>
+      </c>
+      <c r="G868">
+        <v>486</v>
+      </c>
+      <c r="H868">
+        <v>85</v>
+      </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869">
         <v>86577</v>
       </c>
       <c r="B869" t="s">
         <v>2601</v>
       </c>
       <c r="C869" t="s">
         <v>2602</v>
       </c>
       <c r="D869" s="1" t="s">
         <v>2603</v>
       </c>
       <c r="E869">
         <v>33390</v>
       </c>
+      <c r="F869">
+        <v>62</v>
+      </c>
+      <c r="G869">
+        <v>480</v>
+      </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870">
         <v>86578</v>
       </c>
       <c r="B870" t="s">
         <v>2604</v>
       </c>
       <c r="C870" t="s">
         <v>2605</v>
       </c>
       <c r="D870" s="1" t="s">
         <v>2606</v>
       </c>
       <c r="E870">
         <v>33251</v>
       </c>
+      <c r="F870">
+        <v>93</v>
+      </c>
+      <c r="G870">
+        <v>644</v>
+      </c>
+      <c r="H870">
+        <v>23</v>
+      </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871">
         <v>86579</v>
       </c>
       <c r="B871" t="s">
         <v>2607</v>
       </c>
       <c r="C871" t="s">
         <v>2608</v>
       </c>
       <c r="D871" s="1" t="s">
         <v>2609</v>
       </c>
       <c r="E871">
         <v>32736</v>
       </c>
+      <c r="F871">
+        <v>160</v>
+      </c>
+      <c r="G871">
+        <v>1062</v>
+      </c>
+      <c r="H871">
+        <v>39</v>
+      </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872">
         <v>86580</v>
       </c>
       <c r="B872" t="s">
         <v>2610</v>
       </c>
       <c r="C872" t="s">
         <v>2611</v>
       </c>
       <c r="D872" s="1" t="s">
         <v>2612</v>
       </c>
       <c r="E872">
         <v>31771</v>
       </c>
+      <c r="F872">
+        <v>81</v>
+      </c>
+      <c r="G872">
+        <v>338</v>
+      </c>
+      <c r="H872">
+        <v>24</v>
+      </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873">
         <v>86581</v>
       </c>
       <c r="B873" t="s">
         <v>2613</v>
       </c>
       <c r="C873" t="s">
         <v>2614</v>
       </c>
       <c r="D873" s="1" t="s">
         <v>2615</v>
       </c>
       <c r="E873">
         <v>35076</v>
       </c>
+      <c r="F873">
+        <v>356</v>
+      </c>
+      <c r="G873">
+        <v>1152</v>
+      </c>
+      <c r="H873">
+        <v>31</v>
+      </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874">
         <v>86582</v>
       </c>
       <c r="B874" t="s">
         <v>2616</v>
       </c>
       <c r="C874" t="s">
         <v>2617</v>
       </c>
       <c r="D874" s="1" t="s">
         <v>2618</v>
       </c>
       <c r="E874">
         <v>40935</v>
       </c>
+      <c r="F874">
+        <v>527</v>
+      </c>
+      <c r="G874">
+        <v>1400</v>
+      </c>
+      <c r="H874">
+        <v>24</v>
+      </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875">
         <v>86583</v>
       </c>
       <c r="B875" t="s">
         <v>2619</v>
       </c>
       <c r="C875" t="s">
         <v>2620</v>
       </c>
       <c r="D875" s="1" t="s">
         <v>2621</v>
       </c>
       <c r="E875">
         <v>38889</v>
       </c>
+      <c r="F875">
+        <v>416</v>
+      </c>
+      <c r="G875">
+        <v>988</v>
+      </c>
+      <c r="H875">
+        <v>57</v>
+      </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876">
         <v>86584</v>
       </c>
       <c r="B876" t="s">
         <v>2622</v>
       </c>
       <c r="C876" t="s">
         <v>2623</v>
       </c>
       <c r="D876" s="1" t="s">
         <v>2624</v>
       </c>
       <c r="E876">
         <v>48501</v>
       </c>
+      <c r="F876">
+        <v>796</v>
+      </c>
+      <c r="G876">
+        <v>1055</v>
+      </c>
+      <c r="H876">
+        <v>106</v>
+      </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877">
         <v>86585</v>
       </c>
       <c r="B877" t="s">
         <v>2625</v>
       </c>
       <c r="C877" t="s">
         <v>2626</v>
       </c>
       <c r="D877" s="1" t="s">
         <v>2627</v>
       </c>
       <c r="E877">
         <v>43736</v>
       </c>
+      <c r="F877">
+        <v>827</v>
+      </c>
+      <c r="G877">
+        <v>2124</v>
+      </c>
+      <c r="H877">
+        <v>56</v>
+      </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878">
         <v>86586</v>
       </c>
       <c r="B878" t="s">
         <v>2628</v>
       </c>
       <c r="C878" t="s">
         <v>2629</v>
       </c>
       <c r="D878" s="1" t="s">
         <v>2630</v>
       </c>
       <c r="E878">
         <v>32674</v>
       </c>
+      <c r="F878">
+        <v>61</v>
+      </c>
+      <c r="G878">
+        <v>443</v>
+      </c>
+      <c r="H878">
+        <v>12</v>
+      </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879">
         <v>86587</v>
       </c>
       <c r="B879" t="s">
         <v>2631</v>
       </c>
       <c r="C879" t="s">
         <v>2632</v>
       </c>
       <c r="D879" s="1" t="s">
         <v>2633</v>
       </c>
       <c r="E879">
         <v>36712</v>
       </c>
+      <c r="F879">
+        <v>1535</v>
+      </c>
+      <c r="G879">
+        <v>1029</v>
+      </c>
+      <c r="H879">
+        <v>110</v>
+      </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880">
         <v>86588</v>
       </c>
       <c r="B880" t="s">
         <v>2634</v>
       </c>
       <c r="C880" t="s">
         <v>2635</v>
       </c>
       <c r="D880" s="1" t="s">
         <v>2636</v>
       </c>
       <c r="E880">
         <v>30508</v>
       </c>
+      <c r="F880">
+        <v>39</v>
+      </c>
+      <c r="G880">
+        <v>313</v>
+      </c>
+      <c r="H880">
+        <v>33</v>
+      </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881">
         <v>86589</v>
       </c>
       <c r="B881" t="s">
         <v>2637</v>
       </c>
       <c r="C881" t="s">
         <v>2638</v>
       </c>
       <c r="D881" s="1" t="s">
         <v>2639</v>
       </c>
       <c r="E881">
         <v>34918</v>
       </c>
+      <c r="F881">
+        <v>378</v>
+      </c>
+      <c r="G881">
+        <v>2129</v>
+      </c>
+      <c r="H881">
+        <v>31</v>
+      </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882">
         <v>86590</v>
       </c>
       <c r="B882" t="s">
         <v>2640</v>
       </c>
       <c r="C882" t="s">
         <v>2641</v>
       </c>
       <c r="D882" s="1" t="s">
         <v>2642</v>
       </c>
       <c r="E882">
         <v>31251</v>
       </c>
+      <c r="F882">
+        <v>117</v>
+      </c>
+      <c r="G882">
+        <v>728</v>
+      </c>
+      <c r="H882">
+        <v>20</v>
+      </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883">
         <v>86591</v>
       </c>
       <c r="B883" t="s">
         <v>2643</v>
       </c>
       <c r="C883" t="s">
         <v>2644</v>
       </c>
       <c r="D883" s="1" t="s">
         <v>2645</v>
       </c>
       <c r="E883">
         <v>25834</v>
       </c>
+      <c r="F883">
+        <v>22</v>
+      </c>
+      <c r="G883">
+        <v>284</v>
+      </c>
+      <c r="H883">
+        <v>15</v>
+      </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884">
         <v>86592</v>
       </c>
       <c r="B884" t="s">
         <v>2643</v>
       </c>
       <c r="C884" t="s">
         <v>2646</v>
       </c>
       <c r="D884" s="1" t="s">
         <v>2647</v>
       </c>
       <c r="E884">
         <v>29403</v>
       </c>
+      <c r="F884">
+        <v>32</v>
+      </c>
+      <c r="G884">
+        <v>315</v>
+      </c>
+      <c r="H884">
+        <v>4</v>
+      </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885">
         <v>86593</v>
       </c>
       <c r="B885" t="s">
         <v>2648</v>
       </c>
       <c r="C885" t="s">
         <v>2649</v>
       </c>
       <c r="D885" s="1" t="s">
         <v>2650</v>
       </c>
       <c r="E885">
         <v>32651</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886">
         <v>86594</v>
       </c>
       <c r="B886" t="s">
         <v>2651</v>
       </c>
@@ -31977,1614 +35802,2430 @@
         <v>2730</v>
       </c>
       <c r="D912" s="1" t="s">
         <v>2731</v>
       </c>
       <c r="E912">
         <v>32405</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913">
         <v>86621</v>
       </c>
       <c r="B913" t="s">
         <v>2732</v>
       </c>
       <c r="C913" t="s">
         <v>2733</v>
       </c>
       <c r="D913" s="1" t="s">
         <v>2734</v>
       </c>
       <c r="E913">
         <v>42555</v>
       </c>
+      <c r="F913">
+        <v>384</v>
+      </c>
+      <c r="G913">
+        <v>996</v>
+      </c>
+      <c r="H913">
+        <v>40</v>
+      </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914">
         <v>86622</v>
       </c>
       <c r="B914" t="s">
         <v>2735</v>
       </c>
       <c r="C914" t="s">
         <v>2736</v>
       </c>
       <c r="D914" s="1" t="s">
         <v>2737</v>
       </c>
       <c r="E914">
         <v>33127</v>
       </c>
+      <c r="F914">
+        <v>335</v>
+      </c>
+      <c r="G914">
+        <v>1008</v>
+      </c>
+      <c r="H914">
+        <v>31</v>
+      </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915">
         <v>86623</v>
       </c>
       <c r="B915" t="s">
         <v>2738</v>
       </c>
       <c r="C915" t="s">
         <v>2739</v>
       </c>
       <c r="D915" s="1" t="s">
         <v>2740</v>
       </c>
       <c r="E915">
         <v>35559</v>
       </c>
+      <c r="F915">
+        <v>835</v>
+      </c>
+      <c r="G915">
+        <v>1084</v>
+      </c>
+      <c r="H915">
+        <v>36</v>
+      </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916">
         <v>86624</v>
       </c>
       <c r="B916" t="s">
         <v>2741</v>
       </c>
       <c r="C916" t="s">
         <v>2742</v>
       </c>
       <c r="D916" s="1" t="s">
         <v>2743</v>
       </c>
       <c r="E916">
         <v>33812</v>
       </c>
+      <c r="F916">
+        <v>259</v>
+      </c>
+      <c r="G916">
+        <v>1123</v>
+      </c>
+      <c r="H916">
+        <v>20</v>
+      </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917">
         <v>86625</v>
       </c>
       <c r="B917" t="s">
         <v>2744</v>
       </c>
       <c r="C917" t="s">
         <v>2745</v>
       </c>
       <c r="D917" s="1" t="s">
         <v>2746</v>
       </c>
       <c r="E917">
         <v>34026</v>
       </c>
+      <c r="F917">
+        <v>527</v>
+      </c>
+      <c r="G917">
+        <v>1037</v>
+      </c>
+      <c r="H917">
+        <v>33</v>
+      </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918">
         <v>86626</v>
       </c>
       <c r="B918" t="s">
         <v>2747</v>
       </c>
       <c r="C918" t="s">
         <v>2748</v>
       </c>
       <c r="D918" s="1" t="s">
         <v>2749</v>
       </c>
       <c r="E918">
         <v>33786</v>
       </c>
+      <c r="F918">
+        <v>431</v>
+      </c>
+      <c r="G918">
+        <v>1370</v>
+      </c>
+      <c r="H918">
+        <v>19</v>
+      </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919">
         <v>86627</v>
       </c>
       <c r="B919" t="s">
         <v>2750</v>
       </c>
       <c r="C919" t="s">
         <v>2751</v>
       </c>
       <c r="D919" s="1" t="s">
         <v>2752</v>
       </c>
       <c r="E919">
         <v>32361</v>
       </c>
+      <c r="F919">
+        <v>116</v>
+      </c>
+      <c r="G919">
+        <v>508</v>
+      </c>
+      <c r="H919">
+        <v>22</v>
+      </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920">
         <v>86628</v>
       </c>
       <c r="B920" t="s">
         <v>2753</v>
       </c>
       <c r="C920" t="s">
         <v>2754</v>
       </c>
       <c r="D920" s="1" t="s">
         <v>2755</v>
       </c>
       <c r="E920">
         <v>31974</v>
       </c>
+      <c r="F920">
+        <v>194</v>
+      </c>
+      <c r="G920">
+        <v>414</v>
+      </c>
+      <c r="H920">
+        <v>16</v>
+      </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921">
         <v>86629</v>
       </c>
       <c r="B921" t="s">
         <v>2756</v>
       </c>
       <c r="C921" t="s">
         <v>2757</v>
       </c>
       <c r="D921" s="1" t="s">
         <v>2758</v>
       </c>
       <c r="E921">
         <v>32316</v>
       </c>
+      <c r="F921">
+        <v>25</v>
+      </c>
+      <c r="G921">
+        <v>170</v>
+      </c>
+      <c r="H921">
+        <v>8</v>
+      </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922">
         <v>86630</v>
       </c>
       <c r="B922" t="s">
         <v>2759</v>
       </c>
       <c r="C922" t="s">
         <v>2760</v>
       </c>
       <c r="D922" s="1" t="s">
         <v>2761</v>
       </c>
       <c r="E922">
         <v>32352</v>
       </c>
+      <c r="F922">
+        <v>119</v>
+      </c>
+      <c r="G922">
+        <v>954</v>
+      </c>
+      <c r="H922">
+        <v>33</v>
+      </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923">
         <v>86631</v>
       </c>
       <c r="B923" t="s">
         <v>2762</v>
       </c>
       <c r="C923" t="s">
         <v>2763</v>
       </c>
       <c r="D923" s="1" t="s">
         <v>2764</v>
       </c>
       <c r="E923">
         <v>33733</v>
       </c>
+      <c r="F923">
+        <v>175</v>
+      </c>
+      <c r="G923">
+        <v>633</v>
+      </c>
+      <c r="H923">
+        <v>31</v>
+      </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924">
         <v>86632</v>
       </c>
       <c r="B924" t="s">
         <v>2765</v>
       </c>
       <c r="C924" t="s">
         <v>2766</v>
       </c>
       <c r="D924" s="1" t="s">
         <v>2767</v>
       </c>
       <c r="E924">
         <v>34746</v>
       </c>
+      <c r="F924">
+        <v>349</v>
+      </c>
+      <c r="G924">
+        <v>1362</v>
+      </c>
+      <c r="H924">
+        <v>33</v>
+      </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925">
         <v>86633</v>
       </c>
       <c r="B925" t="s">
         <v>2768</v>
       </c>
       <c r="C925" t="s">
         <v>2769</v>
       </c>
       <c r="D925" s="1" t="s">
         <v>2770</v>
       </c>
       <c r="E925">
         <v>36306</v>
       </c>
+      <c r="F925">
+        <v>609</v>
+      </c>
+      <c r="G925">
+        <v>1026</v>
+      </c>
+      <c r="H925">
+        <v>53</v>
+      </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926">
         <v>86634</v>
       </c>
       <c r="B926" t="s">
         <v>2771</v>
       </c>
       <c r="C926" t="s">
         <v>2772</v>
       </c>
       <c r="D926" s="1" t="s">
         <v>2773</v>
       </c>
       <c r="E926">
         <v>32994</v>
       </c>
+      <c r="F926">
+        <v>85</v>
+      </c>
+      <c r="G926">
+        <v>584</v>
+      </c>
+      <c r="H926">
+        <v>30</v>
+      </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927">
         <v>86635</v>
       </c>
       <c r="B927" t="s">
         <v>2774</v>
       </c>
       <c r="C927" t="s">
         <v>2775</v>
       </c>
       <c r="D927" s="1" t="s">
         <v>2776</v>
       </c>
       <c r="E927">
         <v>34223</v>
       </c>
+      <c r="F927">
+        <v>410</v>
+      </c>
+      <c r="G927">
+        <v>759</v>
+      </c>
+      <c r="H927">
+        <v>42</v>
+      </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928">
         <v>86636</v>
       </c>
       <c r="B928" t="s">
         <v>2777</v>
       </c>
       <c r="C928" t="s">
         <v>2778</v>
       </c>
       <c r="D928" s="1" t="s">
         <v>2779</v>
       </c>
       <c r="E928">
         <v>42396</v>
       </c>
+      <c r="F928">
+        <v>797</v>
+      </c>
+      <c r="G928">
+        <v>1629</v>
+      </c>
+      <c r="H928">
+        <v>59</v>
+      </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929">
         <v>86637</v>
       </c>
       <c r="B929" t="s">
         <v>2780</v>
       </c>
       <c r="C929" t="s">
         <v>2781</v>
       </c>
       <c r="D929" s="1" t="s">
         <v>2782</v>
       </c>
       <c r="E929">
         <v>42311</v>
       </c>
+      <c r="F929">
+        <v>444</v>
+      </c>
+      <c r="G929">
+        <v>1386</v>
+      </c>
+      <c r="H929">
+        <v>37</v>
+      </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930">
         <v>86638</v>
       </c>
       <c r="B930" t="s">
         <v>2783</v>
       </c>
       <c r="C930" t="s">
         <v>2784</v>
       </c>
       <c r="D930" s="1" t="s">
         <v>2785</v>
       </c>
       <c r="E930">
         <v>34105</v>
       </c>
+      <c r="F930">
+        <v>305</v>
+      </c>
+      <c r="G930">
+        <v>777</v>
+      </c>
+      <c r="H930">
+        <v>28</v>
+      </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931">
         <v>86639</v>
       </c>
       <c r="B931" t="s">
         <v>2786</v>
       </c>
       <c r="C931" t="s">
         <v>2787</v>
       </c>
       <c r="D931" s="1" t="s">
         <v>2788</v>
       </c>
       <c r="E931">
         <v>32379</v>
       </c>
+      <c r="F931">
+        <v>80</v>
+      </c>
+      <c r="G931">
+        <v>290</v>
+      </c>
+      <c r="H931">
+        <v>28</v>
+      </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932">
         <v>86640</v>
       </c>
       <c r="B932" t="s">
         <v>2789</v>
       </c>
       <c r="C932" t="s">
         <v>2790</v>
       </c>
       <c r="D932" s="1" t="s">
         <v>2791</v>
       </c>
       <c r="E932">
         <v>37077</v>
       </c>
+      <c r="F932">
+        <v>592</v>
+      </c>
+      <c r="G932">
+        <v>841</v>
+      </c>
+      <c r="H932">
+        <v>65</v>
+      </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933">
         <v>86641</v>
       </c>
       <c r="B933" t="s">
         <v>2792</v>
       </c>
       <c r="C933" t="s">
         <v>2793</v>
       </c>
       <c r="D933" s="1" t="s">
         <v>2794</v>
       </c>
       <c r="E933">
         <v>36802</v>
       </c>
+      <c r="F933">
+        <v>831</v>
+      </c>
+      <c r="G933">
+        <v>965</v>
+      </c>
+      <c r="H933">
+        <v>27</v>
+      </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934">
         <v>86642</v>
       </c>
       <c r="B934" t="s">
         <v>2795</v>
       </c>
       <c r="C934" t="s">
         <v>2796</v>
       </c>
       <c r="D934" s="1" t="s">
         <v>2797</v>
       </c>
       <c r="E934">
         <v>34620</v>
       </c>
+      <c r="F934">
+        <v>312</v>
+      </c>
+      <c r="G934">
+        <v>1997</v>
+      </c>
+      <c r="H934">
+        <v>36</v>
+      </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935">
         <v>86643</v>
       </c>
       <c r="B935" t="s">
         <v>2798</v>
       </c>
       <c r="C935" t="s">
         <v>2799</v>
       </c>
       <c r="D935" s="1" t="s">
         <v>2800</v>
       </c>
       <c r="E935">
         <v>33146</v>
       </c>
+      <c r="F935">
+        <v>248</v>
+      </c>
+      <c r="G935">
+        <v>1125</v>
+      </c>
+      <c r="H935">
+        <v>19</v>
+      </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936">
         <v>86644</v>
       </c>
       <c r="B936" t="s">
         <v>2801</v>
       </c>
       <c r="C936" t="s">
         <v>2802</v>
       </c>
       <c r="D936" s="1" t="s">
         <v>2803</v>
       </c>
       <c r="E936">
         <v>31959</v>
       </c>
+      <c r="F936">
+        <v>204</v>
+      </c>
+      <c r="G936">
+        <v>389</v>
+      </c>
+      <c r="H936">
+        <v>14</v>
+      </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937">
         <v>86645</v>
       </c>
       <c r="B937" t="s">
         <v>2804</v>
       </c>
       <c r="C937" t="s">
         <v>2805</v>
       </c>
       <c r="D937" s="1" t="s">
         <v>2806</v>
       </c>
       <c r="E937">
         <v>75299</v>
       </c>
+      <c r="F937">
+        <v>721</v>
+      </c>
+      <c r="G937">
+        <v>717</v>
+      </c>
+      <c r="H937">
+        <v>40</v>
+      </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938">
         <v>86646</v>
       </c>
       <c r="B938" t="s">
         <v>2807</v>
       </c>
       <c r="C938" t="s">
         <v>2808</v>
       </c>
       <c r="D938" s="1" t="s">
         <v>2809</v>
       </c>
       <c r="E938">
         <v>33894</v>
       </c>
+      <c r="F938">
+        <v>166</v>
+      </c>
+      <c r="G938">
+        <v>1276</v>
+      </c>
+      <c r="H938">
+        <v>77</v>
+      </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939">
         <v>86647</v>
       </c>
       <c r="B939" t="s">
         <v>2810</v>
       </c>
       <c r="C939" t="s">
         <v>2811</v>
       </c>
       <c r="D939" s="1" t="s">
         <v>2812</v>
       </c>
       <c r="E939">
         <v>48808</v>
       </c>
+      <c r="F939">
+        <v>1100</v>
+      </c>
+      <c r="G939">
+        <v>1146</v>
+      </c>
+      <c r="H939">
+        <v>30</v>
+      </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940">
         <v>86648</v>
       </c>
       <c r="B940" t="s">
         <v>2813</v>
       </c>
       <c r="C940" t="s">
         <v>2814</v>
       </c>
       <c r="D940" s="1" t="s">
         <v>2815</v>
       </c>
       <c r="E940">
         <v>34978</v>
       </c>
+      <c r="F940">
+        <v>441</v>
+      </c>
+      <c r="G940">
+        <v>1377</v>
+      </c>
+      <c r="H940">
+        <v>42</v>
+      </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941">
         <v>86649</v>
       </c>
       <c r="B941" t="s">
         <v>2816</v>
       </c>
       <c r="C941" t="s">
         <v>2817</v>
       </c>
       <c r="D941" s="1" t="s">
         <v>2818</v>
       </c>
       <c r="E941">
         <v>35613</v>
       </c>
+      <c r="F941">
+        <v>400</v>
+      </c>
+      <c r="G941">
+        <v>709</v>
+      </c>
+      <c r="H941">
+        <v>42</v>
+      </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942">
         <v>86650</v>
       </c>
       <c r="B942" t="s">
         <v>2819</v>
       </c>
       <c r="C942" t="s">
         <v>2820</v>
       </c>
       <c r="D942" s="1" t="s">
         <v>2821</v>
       </c>
       <c r="E942">
         <v>43609</v>
       </c>
+      <c r="F942">
+        <v>937</v>
+      </c>
+      <c r="G942">
+        <v>1442</v>
+      </c>
+      <c r="H942">
+        <v>323</v>
+      </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943">
         <v>86651</v>
       </c>
       <c r="B943" t="s">
         <v>2822</v>
       </c>
       <c r="C943" t="s">
         <v>2823</v>
       </c>
       <c r="D943" s="1" t="s">
         <v>2824</v>
       </c>
       <c r="E943">
         <v>35938</v>
       </c>
+      <c r="F943">
+        <v>669</v>
+      </c>
+      <c r="G943">
+        <v>1285</v>
+      </c>
+      <c r="H943">
+        <v>35</v>
+      </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944">
         <v>86652</v>
       </c>
       <c r="B944" t="s">
         <v>2825</v>
       </c>
       <c r="C944" t="s">
         <v>2826</v>
       </c>
       <c r="D944" s="1" t="s">
         <v>2827</v>
       </c>
       <c r="E944">
         <v>33186</v>
       </c>
+      <c r="F944">
+        <v>272</v>
+      </c>
+      <c r="G944">
+        <v>1210</v>
+      </c>
+      <c r="H944">
+        <v>38</v>
+      </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945">
         <v>86653</v>
       </c>
       <c r="B945" t="s">
         <v>2828</v>
       </c>
       <c r="C945" t="s">
         <v>2829</v>
       </c>
       <c r="D945" s="1" t="s">
         <v>2830</v>
       </c>
       <c r="E945">
         <v>32325</v>
       </c>
+      <c r="F945">
+        <v>281</v>
+      </c>
+      <c r="G945">
+        <v>630</v>
+      </c>
+      <c r="H945">
+        <v>27</v>
+      </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946">
         <v>86654</v>
       </c>
       <c r="B946" t="s">
         <v>2831</v>
       </c>
       <c r="C946" t="s">
         <v>2832</v>
       </c>
       <c r="D946" s="1" t="s">
         <v>2833</v>
       </c>
       <c r="E946">
         <v>33058</v>
       </c>
+      <c r="F946">
+        <v>208</v>
+      </c>
+      <c r="G946">
+        <v>1088</v>
+      </c>
+      <c r="H946">
+        <v>48</v>
+      </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947">
         <v>86655</v>
       </c>
       <c r="B947" t="s">
         <v>2834</v>
       </c>
       <c r="C947" t="s">
         <v>2835</v>
       </c>
       <c r="D947" s="1" t="s">
         <v>2836</v>
       </c>
       <c r="E947">
         <v>34648</v>
       </c>
+      <c r="F947">
+        <v>249</v>
+      </c>
+      <c r="G947">
+        <v>1442</v>
+      </c>
+      <c r="H947">
+        <v>103</v>
+      </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948">
         <v>86656</v>
       </c>
       <c r="B948" t="s">
         <v>2837</v>
       </c>
       <c r="C948" t="s">
         <v>2838</v>
       </c>
       <c r="D948" s="1" t="s">
         <v>2839</v>
       </c>
       <c r="E948">
         <v>33746</v>
       </c>
+      <c r="F948">
+        <v>108</v>
+      </c>
+      <c r="G948">
+        <v>1013</v>
+      </c>
+      <c r="H948">
+        <v>40</v>
+      </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949">
         <v>86657</v>
       </c>
       <c r="B949" t="s">
         <v>2840</v>
       </c>
       <c r="C949" t="s">
         <v>2841</v>
       </c>
       <c r="D949" s="1" t="s">
         <v>2842</v>
       </c>
       <c r="E949">
         <v>23433</v>
       </c>
+      <c r="F949">
+        <v>284</v>
+      </c>
+      <c r="G949">
+        <v>639</v>
+      </c>
+      <c r="H949">
+        <v>31</v>
+      </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950">
         <v>86658</v>
       </c>
       <c r="B950" t="s">
         <v>2843</v>
       </c>
       <c r="C950" t="s">
         <v>2844</v>
       </c>
       <c r="D950" s="1" t="s">
         <v>2845</v>
       </c>
       <c r="E950">
         <v>33442</v>
       </c>
+      <c r="F950">
+        <v>388</v>
+      </c>
+      <c r="G950">
+        <v>910</v>
+      </c>
+      <c r="H950">
+        <v>26</v>
+      </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951">
         <v>86659</v>
       </c>
       <c r="B951" t="s">
         <v>2846</v>
       </c>
       <c r="C951" t="s">
         <v>2847</v>
       </c>
       <c r="D951" s="1" t="s">
         <v>2848</v>
       </c>
       <c r="E951">
         <v>35116</v>
       </c>
+      <c r="F951">
+        <v>615</v>
+      </c>
+      <c r="G951">
+        <v>1097</v>
+      </c>
+      <c r="H951">
+        <v>60</v>
+      </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952">
         <v>86660</v>
       </c>
       <c r="B952" t="s">
         <v>2849</v>
       </c>
       <c r="C952" t="s">
         <v>2850</v>
       </c>
       <c r="D952" s="1" t="s">
         <v>2851</v>
       </c>
       <c r="E952">
         <v>35842</v>
       </c>
+      <c r="F952">
+        <v>480</v>
+      </c>
+      <c r="G952">
+        <v>970</v>
+      </c>
+      <c r="H952">
+        <v>46</v>
+      </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953">
         <v>86661</v>
       </c>
       <c r="B953" t="s">
         <v>2852</v>
       </c>
       <c r="C953" t="s">
         <v>2853</v>
       </c>
       <c r="D953" s="1" t="s">
         <v>2854</v>
       </c>
       <c r="E953">
         <v>32651</v>
       </c>
+      <c r="F953">
+        <v>127</v>
+      </c>
+      <c r="G953">
+        <v>732</v>
+      </c>
+      <c r="H953">
+        <v>45</v>
+      </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954">
         <v>86662</v>
       </c>
       <c r="B954" t="s">
         <v>2855</v>
       </c>
       <c r="C954" t="s">
         <v>2856</v>
       </c>
       <c r="D954" s="1" t="s">
         <v>2857</v>
       </c>
       <c r="E954">
         <v>32324</v>
       </c>
+      <c r="F954">
+        <v>116</v>
+      </c>
+      <c r="G954">
+        <v>299</v>
+      </c>
+      <c r="H954">
+        <v>21</v>
+      </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955">
         <v>86663</v>
       </c>
       <c r="B955" t="s">
         <v>2858</v>
       </c>
       <c r="C955" t="s">
         <v>2859</v>
       </c>
       <c r="D955" s="1" t="s">
         <v>2860</v>
       </c>
       <c r="E955">
         <v>36313</v>
       </c>
+      <c r="F955">
+        <v>1179</v>
+      </c>
+      <c r="G955">
+        <v>1312</v>
+      </c>
+      <c r="H955">
+        <v>67</v>
+      </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956">
         <v>86664</v>
       </c>
       <c r="B956" t="s">
         <v>2861</v>
       </c>
       <c r="C956" t="s">
         <v>2862</v>
       </c>
       <c r="D956" s="1" t="s">
         <v>2863</v>
       </c>
       <c r="E956">
         <v>1</v>
       </c>
+      <c r="F956">
+        <v>2</v>
+      </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957">
         <v>86665</v>
       </c>
       <c r="B957" t="s">
         <v>2864</v>
       </c>
       <c r="C957" t="s">
         <v>2865</v>
       </c>
       <c r="D957" s="1" t="s">
         <v>2866</v>
       </c>
       <c r="E957">
         <v>39779</v>
       </c>
+      <c r="F957">
+        <v>474</v>
+      </c>
+      <c r="G957">
+        <v>1492</v>
+      </c>
+      <c r="H957">
+        <v>37</v>
+      </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958">
         <v>86666</v>
       </c>
       <c r="B958" t="s">
         <v>2867</v>
       </c>
       <c r="C958" t="s">
         <v>2868</v>
       </c>
       <c r="D958" s="1" t="s">
         <v>2869</v>
       </c>
       <c r="E958">
         <v>37055</v>
       </c>
+      <c r="F958">
+        <v>345</v>
+      </c>
+      <c r="G958">
+        <v>810</v>
+      </c>
+      <c r="H958">
+        <v>52</v>
+      </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959">
         <v>86667</v>
       </c>
       <c r="B959" t="s">
         <v>2870</v>
       </c>
       <c r="C959" t="s">
         <v>2871</v>
       </c>
       <c r="D959" s="1" t="s">
         <v>2872</v>
       </c>
       <c r="E959">
         <v>33197</v>
       </c>
+      <c r="F959">
+        <v>55</v>
+      </c>
+      <c r="G959">
+        <v>246</v>
+      </c>
+      <c r="H959">
+        <v>8</v>
+      </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960">
         <v>86668</v>
       </c>
       <c r="B960" t="s">
         <v>2873</v>
       </c>
       <c r="C960" t="s">
         <v>2874</v>
       </c>
       <c r="D960" s="1" t="s">
         <v>2875</v>
       </c>
       <c r="E960">
         <v>34335</v>
       </c>
+      <c r="F960">
+        <v>167</v>
+      </c>
+      <c r="G960">
+        <v>936</v>
+      </c>
+      <c r="H960">
+        <v>29</v>
+      </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961">
         <v>86669</v>
       </c>
       <c r="B961" t="s">
         <v>2876</v>
       </c>
       <c r="C961" t="s">
         <v>2877</v>
       </c>
       <c r="D961" s="1" t="s">
         <v>2878</v>
       </c>
       <c r="E961">
         <v>36231</v>
       </c>
+      <c r="F961">
+        <v>519</v>
+      </c>
+      <c r="G961">
+        <v>1058</v>
+      </c>
+      <c r="H961">
+        <v>64</v>
+      </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962">
         <v>86670</v>
       </c>
       <c r="B962" t="s">
         <v>2879</v>
       </c>
       <c r="C962" t="s">
         <v>2880</v>
       </c>
       <c r="D962" s="1" t="s">
         <v>2881</v>
       </c>
       <c r="E962">
         <v>40450</v>
       </c>
+      <c r="F962">
+        <v>1183</v>
+      </c>
+      <c r="G962">
+        <v>1245</v>
+      </c>
+      <c r="H962">
+        <v>40</v>
+      </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963">
         <v>86671</v>
       </c>
       <c r="B963" t="s">
         <v>2882</v>
       </c>
       <c r="C963" t="s">
         <v>2883</v>
       </c>
       <c r="D963" s="1" t="s">
         <v>2884</v>
       </c>
       <c r="E963">
         <v>36141</v>
       </c>
+      <c r="F963">
+        <v>239</v>
+      </c>
+      <c r="G963">
+        <v>636</v>
+      </c>
+      <c r="H963">
+        <v>33</v>
+      </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964">
         <v>86672</v>
       </c>
       <c r="B964" t="s">
         <v>2885</v>
       </c>
       <c r="C964" t="s">
         <v>2886</v>
       </c>
       <c r="D964" s="1" t="s">
         <v>2887</v>
       </c>
       <c r="E964">
         <v>36192</v>
       </c>
+      <c r="F964">
+        <v>393</v>
+      </c>
+      <c r="G964">
+        <v>1023</v>
+      </c>
+      <c r="H964">
+        <v>46</v>
+      </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965">
         <v>86673</v>
       </c>
       <c r="B965" t="s">
         <v>2888</v>
       </c>
       <c r="C965" t="s">
         <v>2889</v>
       </c>
       <c r="D965" s="1" t="s">
         <v>2890</v>
       </c>
       <c r="E965">
         <v>38930</v>
       </c>
+      <c r="F965">
+        <v>569</v>
+      </c>
+      <c r="G965">
+        <v>1276</v>
+      </c>
+      <c r="H965">
+        <v>63</v>
+      </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966">
         <v>86674</v>
       </c>
       <c r="B966" t="s">
         <v>2891</v>
       </c>
       <c r="C966" t="s">
         <v>2892</v>
       </c>
       <c r="D966" s="1" t="s">
         <v>2893</v>
       </c>
       <c r="E966">
         <v>35618</v>
       </c>
+      <c r="F966">
+        <v>188</v>
+      </c>
+      <c r="G966">
+        <v>1582</v>
+      </c>
+      <c r="H966">
+        <v>70</v>
+      </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967">
         <v>86675</v>
       </c>
       <c r="B967" t="s">
         <v>2894</v>
       </c>
       <c r="C967" t="s">
         <v>2895</v>
       </c>
       <c r="D967" s="1" t="s">
         <v>2896</v>
       </c>
       <c r="E967">
         <v>35463</v>
       </c>
+      <c r="F967">
+        <v>302</v>
+      </c>
+      <c r="G967">
+        <v>395</v>
+      </c>
+      <c r="H967">
+        <v>21</v>
+      </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968">
         <v>86676</v>
       </c>
       <c r="B968" t="s">
         <v>2897</v>
       </c>
       <c r="C968" t="s">
         <v>2898</v>
       </c>
       <c r="D968" s="1" t="s">
         <v>2899</v>
       </c>
       <c r="E968">
         <v>39227</v>
       </c>
+      <c r="F968">
+        <v>650</v>
+      </c>
+      <c r="G968">
+        <v>912</v>
+      </c>
+      <c r="H968">
+        <v>62</v>
+      </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969">
         <v>86677</v>
       </c>
       <c r="B969" t="s">
         <v>2900</v>
       </c>
       <c r="C969" t="s">
         <v>2901</v>
       </c>
       <c r="D969" s="1" t="s">
         <v>2902</v>
       </c>
       <c r="E969">
         <v>36807</v>
       </c>
+      <c r="F969">
+        <v>256</v>
+      </c>
+      <c r="G969">
+        <v>666</v>
+      </c>
+      <c r="H969">
+        <v>56</v>
+      </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970">
         <v>86678</v>
       </c>
       <c r="B970" t="s">
         <v>2903</v>
       </c>
       <c r="C970" t="s">
         <v>2904</v>
       </c>
       <c r="D970" s="1" t="s">
         <v>2905</v>
       </c>
       <c r="E970">
         <v>37026</v>
       </c>
+      <c r="F970">
+        <v>467</v>
+      </c>
+      <c r="G970">
+        <v>840</v>
+      </c>
+      <c r="H970">
+        <v>56</v>
+      </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971">
         <v>86679</v>
       </c>
       <c r="B971" t="s">
         <v>2906</v>
       </c>
       <c r="C971" t="s">
         <v>2907</v>
       </c>
       <c r="D971" s="1" t="s">
         <v>2908</v>
       </c>
       <c r="E971">
         <v>37766</v>
       </c>
+      <c r="F971">
+        <v>405</v>
+      </c>
+      <c r="G971">
+        <v>894</v>
+      </c>
+      <c r="H971">
+        <v>55</v>
+      </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972">
         <v>86680</v>
       </c>
       <c r="B972" t="s">
         <v>2909</v>
       </c>
       <c r="C972" t="s">
         <v>2910</v>
       </c>
       <c r="D972" s="1" t="s">
         <v>2911</v>
       </c>
       <c r="E972">
         <v>38699</v>
       </c>
+      <c r="F972">
+        <v>692</v>
+      </c>
+      <c r="G972">
+        <v>559</v>
+      </c>
+      <c r="H972">
+        <v>32</v>
+      </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973">
         <v>86681</v>
       </c>
       <c r="B973" t="s">
         <v>2912</v>
       </c>
       <c r="C973" t="s">
         <v>2913</v>
       </c>
       <c r="D973" s="1" t="s">
         <v>2914</v>
       </c>
       <c r="E973">
         <v>38931</v>
       </c>
+      <c r="F973">
+        <v>220</v>
+      </c>
+      <c r="G973">
+        <v>508</v>
+      </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974">
         <v>86682</v>
       </c>
       <c r="B974" t="s">
         <v>2915</v>
       </c>
       <c r="C974" t="s">
         <v>2916</v>
       </c>
       <c r="D974" s="1" t="s">
         <v>2917</v>
       </c>
       <c r="E974">
         <v>42726</v>
       </c>
+      <c r="F974">
+        <v>763</v>
+      </c>
+      <c r="G974">
+        <v>1196</v>
+      </c>
+      <c r="H974">
+        <v>52</v>
+      </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975">
         <v>86683</v>
       </c>
       <c r="B975" t="s">
         <v>2918</v>
       </c>
       <c r="C975" t="s">
         <v>2919</v>
       </c>
       <c r="D975" s="1" t="s">
         <v>2920</v>
       </c>
       <c r="E975">
         <v>35920</v>
       </c>
+      <c r="F975">
+        <v>351</v>
+      </c>
+      <c r="G975">
+        <v>1175</v>
+      </c>
+      <c r="H975">
+        <v>48</v>
+      </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976">
         <v>86684</v>
       </c>
       <c r="B976" t="s">
         <v>2921</v>
       </c>
       <c r="C976" t="s">
         <v>2922</v>
       </c>
       <c r="D976" s="1" t="s">
         <v>2923</v>
       </c>
       <c r="E976">
         <v>36594</v>
       </c>
+      <c r="F976">
+        <v>145</v>
+      </c>
+      <c r="G976">
+        <v>849</v>
+      </c>
+      <c r="H976">
+        <v>54</v>
+      </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977">
         <v>86685</v>
       </c>
       <c r="B977" t="s">
         <v>2924</v>
       </c>
       <c r="C977" t="s">
         <v>2925</v>
       </c>
       <c r="D977" s="1" t="s">
         <v>2926</v>
       </c>
       <c r="E977">
         <v>36578</v>
       </c>
+      <c r="F977">
+        <v>758</v>
+      </c>
+      <c r="G977">
+        <v>907</v>
+      </c>
+      <c r="H977">
+        <v>53</v>
+      </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978">
         <v>86686</v>
       </c>
       <c r="B978" t="s">
         <v>2927</v>
       </c>
       <c r="C978" t="s">
         <v>2928</v>
       </c>
       <c r="D978" s="1" t="s">
         <v>2929</v>
       </c>
       <c r="E978">
         <v>43443</v>
       </c>
+      <c r="F978">
+        <v>348</v>
+      </c>
+      <c r="G978">
+        <v>1199</v>
+      </c>
+      <c r="H978">
+        <v>41</v>
+      </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979">
         <v>86687</v>
       </c>
       <c r="B979" t="s">
         <v>2930</v>
       </c>
       <c r="C979" t="s">
         <v>2931</v>
       </c>
       <c r="D979" s="1" t="s">
         <v>2932</v>
       </c>
       <c r="E979">
         <v>33034</v>
       </c>
+      <c r="F979">
+        <v>181</v>
+      </c>
+      <c r="G979">
+        <v>831</v>
+      </c>
+      <c r="H979">
+        <v>49</v>
+      </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980">
         <v>86688</v>
       </c>
       <c r="B980" t="s">
         <v>2933</v>
       </c>
       <c r="C980" t="s">
         <v>2934</v>
       </c>
       <c r="D980" s="1" t="s">
         <v>2935</v>
       </c>
       <c r="E980">
         <v>37277</v>
       </c>
+      <c r="F980">
+        <v>673</v>
+      </c>
+      <c r="G980">
+        <v>943</v>
+      </c>
+      <c r="H980">
+        <v>59</v>
+      </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981">
         <v>86689</v>
       </c>
       <c r="B981" t="s">
         <v>2936</v>
       </c>
       <c r="C981" t="s">
         <v>2937</v>
       </c>
       <c r="D981" s="1" t="s">
         <v>2938</v>
       </c>
       <c r="E981">
         <v>34176</v>
       </c>
+      <c r="F981">
+        <v>210</v>
+      </c>
+      <c r="G981">
+        <v>1331</v>
+      </c>
+      <c r="H981">
+        <v>124</v>
+      </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982">
         <v>86690</v>
       </c>
       <c r="B982" t="s">
         <v>2939</v>
       </c>
       <c r="C982" t="s">
         <v>2940</v>
       </c>
       <c r="D982" s="1" t="s">
         <v>2941</v>
       </c>
       <c r="E982">
         <v>37093</v>
       </c>
+      <c r="F982">
+        <v>542</v>
+      </c>
+      <c r="G982">
+        <v>1241</v>
+      </c>
+      <c r="H982">
+        <v>36</v>
+      </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983">
         <v>86691</v>
       </c>
       <c r="B983" t="s">
         <v>2942</v>
       </c>
       <c r="C983" t="s">
         <v>2943</v>
       </c>
       <c r="D983" s="1" t="s">
         <v>2944</v>
       </c>
       <c r="E983">
         <v>37074</v>
       </c>
+      <c r="F983">
+        <v>1373</v>
+      </c>
+      <c r="G983">
+        <v>544</v>
+      </c>
+      <c r="H983">
+        <v>49</v>
+      </c>
     </row>
     <row r="984" spans="1:8">
       <c r="A984">
         <v>86692</v>
       </c>
       <c r="B984" t="s">
         <v>2945</v>
       </c>
       <c r="C984" t="s">
         <v>2946</v>
       </c>
       <c r="D984" s="1" t="s">
         <v>2947</v>
       </c>
       <c r="E984">
         <v>33438</v>
       </c>
+      <c r="F984">
+        <v>529</v>
+      </c>
+      <c r="G984">
+        <v>946</v>
+      </c>
+      <c r="H984">
+        <v>22</v>
+      </c>
     </row>
     <row r="985" spans="1:8">
       <c r="A985">
         <v>86693</v>
       </c>
       <c r="B985" t="s">
         <v>2948</v>
       </c>
       <c r="C985" t="s">
         <v>2949</v>
       </c>
       <c r="D985" s="1" t="s">
         <v>2950</v>
       </c>
       <c r="E985">
         <v>36673</v>
       </c>
+      <c r="F985">
+        <v>107</v>
+      </c>
+      <c r="G985">
+        <v>881</v>
+      </c>
+      <c r="H985">
+        <v>13</v>
+      </c>
     </row>
     <row r="986" spans="1:8">
       <c r="A986">
         <v>86694</v>
       </c>
       <c r="B986" t="s">
         <v>2951</v>
       </c>
       <c r="C986" t="s">
         <v>2952</v>
       </c>
       <c r="D986" s="1" t="s">
         <v>2953</v>
       </c>
       <c r="E986">
         <v>35266</v>
       </c>
+      <c r="F986">
+        <v>278</v>
+      </c>
+      <c r="G986">
+        <v>707</v>
+      </c>
+      <c r="H986">
+        <v>23</v>
+      </c>
     </row>
     <row r="987" spans="1:8">
       <c r="A987">
         <v>86695</v>
       </c>
       <c r="B987" t="s">
         <v>2954</v>
       </c>
       <c r="C987" t="s">
         <v>2955</v>
       </c>
       <c r="D987" s="1" t="s">
         <v>2956</v>
       </c>
       <c r="E987">
         <v>32489</v>
       </c>
+      <c r="F987">
+        <v>34</v>
+      </c>
+      <c r="G987">
+        <v>419</v>
+      </c>
+      <c r="H987">
+        <v>14</v>
+      </c>
     </row>
     <row r="988" spans="1:8">
       <c r="A988">
         <v>86696</v>
       </c>
       <c r="B988" t="s">
         <v>2957</v>
       </c>
       <c r="C988" t="s">
         <v>2958</v>
       </c>
       <c r="D988" s="1" t="s">
         <v>2959</v>
       </c>
       <c r="E988">
         <v>33290</v>
       </c>
+      <c r="F988">
+        <v>547</v>
+      </c>
+      <c r="G988">
+        <v>455</v>
+      </c>
+      <c r="H988">
+        <v>48</v>
+      </c>
     </row>
     <row r="989" spans="1:8">
       <c r="A989">
         <v>86697</v>
       </c>
       <c r="B989" t="s">
         <v>2960</v>
       </c>
       <c r="C989" t="s">
         <v>2961</v>
       </c>
       <c r="D989" s="1" t="s">
         <v>2962</v>
       </c>
       <c r="E989">
         <v>34213</v>
       </c>
+      <c r="F989">
+        <v>369</v>
+      </c>
+      <c r="G989">
+        <v>1132</v>
+      </c>
+      <c r="H989">
+        <v>135</v>
+      </c>
     </row>
     <row r="990" spans="1:8">
       <c r="A990">
         <v>86698</v>
       </c>
       <c r="B990" t="s">
         <v>2963</v>
       </c>
       <c r="C990" t="s">
         <v>2964</v>
       </c>
       <c r="D990" s="1" t="s">
         <v>2965</v>
       </c>
       <c r="E990">
         <v>36293</v>
       </c>
+      <c r="F990">
+        <v>361</v>
+      </c>
+      <c r="G990">
+        <v>1305</v>
+      </c>
+      <c r="H990">
+        <v>27</v>
+      </c>
     </row>
     <row r="991" spans="1:8">
       <c r="A991">
         <v>86699</v>
       </c>
       <c r="B991" t="s">
         <v>2966</v>
       </c>
       <c r="C991" t="s">
         <v>2967</v>
       </c>
       <c r="D991" s="1" t="s">
         <v>2968</v>
       </c>
       <c r="E991">
         <v>40403</v>
       </c>
+      <c r="F991">
+        <v>1445</v>
+      </c>
+      <c r="G991">
+        <v>612</v>
+      </c>
+      <c r="H991">
+        <v>84</v>
+      </c>
     </row>
     <row r="992" spans="1:8">
       <c r="A992">
         <v>86700</v>
       </c>
       <c r="B992" t="s">
         <v>2969</v>
       </c>
       <c r="C992" t="s">
         <v>2970</v>
       </c>
       <c r="D992" s="1" t="s">
         <v>2971</v>
       </c>
       <c r="E992">
         <v>31551</v>
       </c>
+      <c r="F992">
+        <v>133</v>
+      </c>
+      <c r="G992">
+        <v>274</v>
+      </c>
+      <c r="H992">
+        <v>38</v>
+      </c>
     </row>
     <row r="993" spans="1:8">
       <c r="A993">
         <v>86701</v>
       </c>
       <c r="B993" t="s">
         <v>2972</v>
       </c>
       <c r="C993" t="s">
         <v>2973</v>
       </c>
       <c r="D993" s="1" t="s">
         <v>2974</v>
       </c>
       <c r="E993">
         <v>30654</v>
       </c>
+      <c r="F993">
+        <v>264</v>
+      </c>
+      <c r="G993">
+        <v>804</v>
+      </c>
+      <c r="H993">
+        <v>30</v>
+      </c>
     </row>
     <row r="994" spans="1:8">
       <c r="A994">
         <v>86702</v>
       </c>
       <c r="B994" t="s">
         <v>2975</v>
       </c>
       <c r="C994" t="s">
         <v>2976</v>
       </c>
       <c r="D994" s="1" t="s">
         <v>2977</v>
       </c>
       <c r="E994">
         <v>36682</v>
       </c>
+      <c r="F994">
+        <v>453</v>
+      </c>
+      <c r="G994">
+        <v>928</v>
+      </c>
+      <c r="H994">
+        <v>39</v>
+      </c>
     </row>
     <row r="995" spans="1:8">
       <c r="A995">
         <v>86703</v>
       </c>
       <c r="B995" t="s">
         <v>2978</v>
       </c>
       <c r="C995" t="s">
         <v>2979</v>
       </c>
       <c r="D995" s="1" t="s">
         <v>2980</v>
       </c>
       <c r="E995">
         <v>33115</v>
       </c>
+      <c r="F995">
+        <v>212</v>
+      </c>
+      <c r="G995">
+        <v>1009</v>
+      </c>
+      <c r="H995">
+        <v>33</v>
+      </c>
     </row>
     <row r="996" spans="1:8">
       <c r="A996">
         <v>86704</v>
       </c>
       <c r="B996" t="s">
         <v>2981</v>
       </c>
       <c r="C996" t="s">
         <v>2982</v>
       </c>
       <c r="D996" s="1" t="s">
         <v>2983</v>
       </c>
       <c r="E996">
         <v>36633</v>
       </c>
+      <c r="F996">
+        <v>528</v>
+      </c>
+      <c r="G996">
+        <v>932</v>
+      </c>
+      <c r="H996">
+        <v>40</v>
+      </c>
     </row>
     <row r="997" spans="1:8">
       <c r="A997">
         <v>86705</v>
       </c>
       <c r="B997" t="s">
         <v>2984</v>
       </c>
       <c r="C997" t="s">
         <v>2985</v>
       </c>
       <c r="D997" s="1" t="s">
         <v>2986</v>
       </c>
       <c r="E997">
         <v>1</v>
       </c>
     </row>
     <row r="998" spans="1:8">
       <c r="A998">
         <v>86706</v>
       </c>
       <c r="B998" t="s">
         <v>2987</v>
       </c>
       <c r="C998" t="s">
         <v>2988</v>
       </c>
       <c r="D998" s="1" t="s">
         <v>2989</v>
       </c>
       <c r="E998">
         <v>32166</v>
       </c>
+      <c r="F998">
+        <v>101</v>
+      </c>
+      <c r="G998">
+        <v>236</v>
+      </c>
     </row>
     <row r="999" spans="1:8">
       <c r="A999">
         <v>86707</v>
       </c>
       <c r="B999" t="s">
         <v>2990</v>
       </c>
       <c r="C999" t="s">
         <v>2991</v>
       </c>
       <c r="D999" s="1" t="s">
         <v>2992</v>
       </c>
       <c r="E999">
         <v>32138</v>
       </c>
+      <c r="F999">
+        <v>246</v>
+      </c>
+      <c r="G999">
+        <v>743</v>
+      </c>
+      <c r="H999">
+        <v>28</v>
+      </c>
     </row>
     <row r="1000" spans="1:8">
       <c r="A1000">
         <v>86708</v>
       </c>
       <c r="B1000" t="s">
         <v>2993</v>
       </c>
       <c r="C1000" t="s">
         <v>2994</v>
       </c>
       <c r="D1000" s="1" t="s">
         <v>2995</v>
       </c>
       <c r="E1000">
         <v>33561</v>
       </c>
+      <c r="F1000">
+        <v>244</v>
+      </c>
+      <c r="G1000">
+        <v>1032</v>
+      </c>
+      <c r="H1000">
+        <v>36</v>
+      </c>
     </row>
     <row r="1001" spans="1:8">
       <c r="A1001">
         <v>86709</v>
       </c>
       <c r="B1001" t="s">
         <v>2996</v>
       </c>
       <c r="C1001" t="s">
         <v>2997</v>
       </c>
       <c r="D1001" s="1" t="s">
         <v>2998</v>
       </c>
       <c r="E1001">
         <v>32982</v>
       </c>
+      <c r="F1001">
+        <v>133</v>
+      </c>
+      <c r="G1001">
+        <v>815</v>
+      </c>
+      <c r="H1001">
+        <v>27</v>
+      </c>
     </row>
     <row r="1002" spans="1:8">
       <c r="A1002">
         <v>86710</v>
       </c>
       <c r="B1002" t="s">
         <v>2999</v>
       </c>
       <c r="C1002" t="s">
         <v>3000</v>
       </c>
       <c r="D1002" s="1" t="s">
         <v>3001</v>
       </c>
       <c r="E1002">
         <v>33052</v>
       </c>
+      <c r="F1002">
+        <v>128</v>
+      </c>
+      <c r="G1002">
+        <v>366</v>
+      </c>
+      <c r="H1002">
+        <v>9</v>
+      </c>
     </row>
     <row r="1003" spans="1:8">
       <c r="A1003">
         <v>86711</v>
       </c>
       <c r="B1003" t="s">
         <v>3002</v>
       </c>
       <c r="C1003" t="s">
         <v>3003</v>
       </c>
       <c r="D1003" s="1" t="s">
         <v>3004</v>
       </c>
       <c r="E1003">
         <v>32864</v>
       </c>
+      <c r="F1003">
+        <v>507</v>
+      </c>
+      <c r="G1003">
+        <v>647</v>
+      </c>
+      <c r="H1003">
+        <v>20</v>
+      </c>
     </row>
     <row r="1004" spans="1:8">
       <c r="A1004">
         <v>86712</v>
       </c>
       <c r="B1004" t="s">
         <v>3005</v>
       </c>
       <c r="C1004" t="s">
         <v>3006</v>
       </c>
       <c r="D1004" s="1" t="s">
         <v>3007</v>
       </c>
       <c r="E1004">
         <v>31915</v>
       </c>
+      <c r="F1004">
+        <v>160</v>
+      </c>
+      <c r="G1004">
+        <v>679</v>
+      </c>
+      <c r="H1004">
+        <v>27</v>
+      </c>
     </row>
     <row r="1005" spans="1:8">
       <c r="A1005">
         <v>86713</v>
       </c>
       <c r="B1005" t="s">
         <v>3008</v>
       </c>
       <c r="C1005" t="s">
         <v>3009</v>
       </c>
       <c r="D1005" s="1" t="s">
         <v>3010</v>
       </c>
       <c r="E1005">
         <v>34513</v>
       </c>
+      <c r="F1005">
+        <v>463</v>
+      </c>
+      <c r="G1005">
+        <v>1174</v>
+      </c>
+      <c r="H1005">
+        <v>48</v>
+      </c>
     </row>
     <row r="1006" spans="1:8">
       <c r="A1006">
         <v>86714</v>
       </c>
       <c r="B1006" t="s">
         <v>3011</v>
       </c>
       <c r="C1006" t="s">
         <v>3012</v>
       </c>
       <c r="D1006" s="1" t="s">
         <v>3013</v>
       </c>
       <c r="E1006">
         <v>1</v>
       </c>
     </row>
     <row r="1007" spans="1:8">
       <c r="A1007">
         <v>86715</v>
       </c>
       <c r="B1007" t="s">
         <v>3014</v>
       </c>
@@ -33592,474 +38233,5961 @@
         <v>3015</v>
       </c>
       <c r="D1007" s="1" t="s">
         <v>3016</v>
       </c>
       <c r="E1007">
         <v>1</v>
       </c>
     </row>
     <row r="1008" spans="1:8">
       <c r="A1008">
         <v>86716</v>
       </c>
       <c r="B1008" t="s">
         <v>3017</v>
       </c>
       <c r="C1008" t="s">
         <v>3018</v>
       </c>
       <c r="D1008" s="1" t="s">
         <v>3019</v>
       </c>
       <c r="E1008">
         <v>31298</v>
       </c>
+      <c r="F1008">
+        <v>140</v>
+      </c>
+      <c r="G1008">
+        <v>749</v>
+      </c>
+      <c r="H1008">
+        <v>27</v>
+      </c>
     </row>
     <row r="1009" spans="1:8">
       <c r="A1009">
         <v>86717</v>
       </c>
       <c r="B1009" t="s">
         <v>3020</v>
       </c>
       <c r="C1009" t="s">
         <v>3021</v>
       </c>
       <c r="D1009" s="1" t="s">
         <v>3022</v>
       </c>
       <c r="E1009">
         <v>36359</v>
       </c>
+      <c r="F1009">
+        <v>823</v>
+      </c>
+      <c r="G1009">
+        <v>876</v>
+      </c>
+      <c r="H1009">
+        <v>45</v>
+      </c>
     </row>
     <row r="1010" spans="1:8">
       <c r="A1010">
         <v>86718</v>
       </c>
       <c r="B1010" t="s">
         <v>3023</v>
       </c>
       <c r="C1010" t="s">
         <v>3024</v>
       </c>
       <c r="D1010" s="1" t="s">
         <v>3025</v>
       </c>
       <c r="E1010">
         <v>33585</v>
       </c>
+      <c r="F1010">
+        <v>424</v>
+      </c>
+      <c r="G1010">
+        <v>884</v>
+      </c>
+      <c r="H1010">
+        <v>42</v>
+      </c>
     </row>
     <row r="1011" spans="1:8">
       <c r="A1011">
         <v>86719</v>
       </c>
       <c r="B1011" t="s">
         <v>3026</v>
       </c>
       <c r="C1011" t="s">
         <v>3027</v>
       </c>
       <c r="D1011" s="1" t="s">
         <v>3028</v>
       </c>
       <c r="E1011">
         <v>32740</v>
       </c>
+      <c r="F1011">
+        <v>220</v>
+      </c>
+      <c r="G1011">
+        <v>1457</v>
+      </c>
+      <c r="H1011">
+        <v>49</v>
+      </c>
     </row>
     <row r="1012" spans="1:8">
       <c r="A1012">
         <v>86720</v>
       </c>
       <c r="B1012" t="s">
         <v>3029</v>
       </c>
       <c r="C1012" t="s">
         <v>3030</v>
       </c>
       <c r="D1012" s="1" t="s">
         <v>3031</v>
       </c>
       <c r="E1012">
         <v>32810</v>
       </c>
+      <c r="F1012">
+        <v>52</v>
+      </c>
+      <c r="G1012">
+        <v>472</v>
+      </c>
+      <c r="H1012">
+        <v>30</v>
+      </c>
     </row>
     <row r="1013" spans="1:8">
       <c r="A1013">
         <v>86721</v>
       </c>
       <c r="B1013" t="s">
         <v>3032</v>
       </c>
       <c r="C1013" t="s">
         <v>3033</v>
       </c>
       <c r="D1013" s="1" t="s">
         <v>3034</v>
       </c>
       <c r="E1013">
         <v>31720</v>
       </c>
+      <c r="F1013">
+        <v>186</v>
+      </c>
+      <c r="G1013">
+        <v>713</v>
+      </c>
+      <c r="H1013">
+        <v>21</v>
+      </c>
     </row>
     <row r="1014" spans="1:8">
       <c r="A1014">
         <v>86722</v>
       </c>
       <c r="B1014" t="s">
         <v>3035</v>
       </c>
       <c r="C1014" t="s">
         <v>3036</v>
       </c>
       <c r="D1014" s="1" t="s">
         <v>3037</v>
       </c>
       <c r="E1014">
         <v>31859</v>
       </c>
+      <c r="F1014">
+        <v>181</v>
+      </c>
+      <c r="G1014">
+        <v>680</v>
+      </c>
+      <c r="H1014">
+        <v>27</v>
+      </c>
     </row>
     <row r="1015" spans="1:8">
       <c r="A1015">
         <v>86723</v>
       </c>
       <c r="B1015" t="s">
         <v>3038</v>
       </c>
       <c r="C1015" t="s">
         <v>3039</v>
       </c>
       <c r="D1015" s="1" t="s">
         <v>3040</v>
       </c>
       <c r="E1015">
         <v>33458</v>
       </c>
+      <c r="F1015">
+        <v>327</v>
+      </c>
+      <c r="G1015">
+        <v>898</v>
+      </c>
+      <c r="H1015">
+        <v>24</v>
+      </c>
     </row>
     <row r="1016" spans="1:8">
       <c r="A1016">
         <v>86724</v>
       </c>
       <c r="B1016" t="s">
         <v>3041</v>
       </c>
       <c r="C1016" t="s">
         <v>3042</v>
       </c>
       <c r="D1016" s="1" t="s">
         <v>3043</v>
       </c>
       <c r="E1016">
         <v>35309</v>
       </c>
+      <c r="F1016">
+        <v>886</v>
+      </c>
+      <c r="G1016">
+        <v>671</v>
+      </c>
+      <c r="H1016">
+        <v>61</v>
+      </c>
     </row>
     <row r="1017" spans="1:8">
       <c r="A1017">
         <v>86725</v>
       </c>
       <c r="B1017" t="s">
         <v>3044</v>
       </c>
       <c r="C1017" t="s">
         <v>3045</v>
       </c>
       <c r="D1017" s="1" t="s">
         <v>3046</v>
       </c>
       <c r="E1017">
         <v>33286</v>
       </c>
+      <c r="F1017">
+        <v>290</v>
+      </c>
+      <c r="G1017">
+        <v>809</v>
+      </c>
+      <c r="H1017">
+        <v>52</v>
+      </c>
     </row>
     <row r="1018" spans="1:8">
       <c r="A1018">
         <v>86726</v>
       </c>
       <c r="B1018" t="s">
         <v>3047</v>
       </c>
       <c r="C1018" t="s">
         <v>3048</v>
       </c>
       <c r="D1018" s="1" t="s">
         <v>3049</v>
       </c>
       <c r="E1018">
         <v>35208</v>
       </c>
+      <c r="F1018">
+        <v>390</v>
+      </c>
+      <c r="G1018">
+        <v>906</v>
+      </c>
+      <c r="H1018">
+        <v>51</v>
+      </c>
     </row>
     <row r="1019" spans="1:8">
       <c r="A1019">
         <v>86727</v>
       </c>
       <c r="B1019" t="s">
         <v>3050</v>
       </c>
       <c r="C1019" t="s">
         <v>3051</v>
       </c>
       <c r="D1019" s="1" t="s">
         <v>3052</v>
       </c>
       <c r="E1019">
         <v>35408</v>
       </c>
+      <c r="F1019">
+        <v>214</v>
+      </c>
+      <c r="G1019">
+        <v>1356</v>
+      </c>
+      <c r="H1019">
+        <v>39</v>
+      </c>
     </row>
     <row r="1020" spans="1:8">
       <c r="A1020">
         <v>86728</v>
       </c>
       <c r="B1020" t="s">
         <v>3053</v>
       </c>
       <c r="C1020" t="s">
         <v>3054</v>
       </c>
       <c r="D1020" s="1" t="s">
         <v>3055</v>
       </c>
       <c r="E1020">
         <v>35710</v>
       </c>
+      <c r="F1020">
+        <v>248</v>
+      </c>
+      <c r="G1020">
+        <v>1190</v>
+      </c>
+      <c r="H1020">
+        <v>17</v>
+      </c>
     </row>
     <row r="1021" spans="1:8">
       <c r="A1021">
         <v>86729</v>
       </c>
       <c r="B1021" t="s">
         <v>3056</v>
       </c>
       <c r="C1021" t="s">
         <v>3057</v>
       </c>
       <c r="D1021" s="1" t="s">
         <v>3058</v>
       </c>
       <c r="E1021">
         <v>35849</v>
       </c>
+      <c r="F1021">
+        <v>612</v>
+      </c>
+      <c r="G1021">
+        <v>1262</v>
+      </c>
+      <c r="H1021">
+        <v>90</v>
+      </c>
     </row>
     <row r="1022" spans="1:8">
       <c r="A1022">
         <v>86730</v>
       </c>
       <c r="B1022" t="s">
         <v>3059</v>
       </c>
       <c r="C1022" t="s">
         <v>3060</v>
       </c>
       <c r="D1022" s="1" t="s">
         <v>3061</v>
       </c>
       <c r="E1022">
         <v>38244</v>
       </c>
+      <c r="F1022">
+        <v>804</v>
+      </c>
+      <c r="G1022">
+        <v>755</v>
+      </c>
+      <c r="H1022">
+        <v>47</v>
+      </c>
     </row>
     <row r="1023" spans="1:8">
       <c r="A1023">
         <v>86731</v>
       </c>
       <c r="B1023" t="s">
         <v>3062</v>
       </c>
       <c r="C1023" t="s">
         <v>3063</v>
       </c>
       <c r="D1023" s="1" t="s">
         <v>3064</v>
       </c>
       <c r="E1023">
         <v>38495</v>
       </c>
+      <c r="F1023">
+        <v>386</v>
+      </c>
+      <c r="G1023">
+        <v>980</v>
+      </c>
+      <c r="H1023">
+        <v>66</v>
+      </c>
     </row>
     <row r="1024" spans="1:8">
       <c r="A1024">
         <v>86732</v>
       </c>
       <c r="B1024" t="s">
         <v>3065</v>
       </c>
       <c r="C1024" t="s">
         <v>3066</v>
       </c>
       <c r="D1024" s="1" t="s">
         <v>3067</v>
       </c>
       <c r="E1024">
         <v>51738</v>
       </c>
+      <c r="F1024">
+        <v>2016</v>
+      </c>
+      <c r="G1024">
+        <v>2085</v>
+      </c>
+      <c r="H1024">
+        <v>57</v>
+      </c>
     </row>
     <row r="1025" spans="1:8">
       <c r="A1025">
         <v>86733</v>
       </c>
       <c r="B1025" t="s">
         <v>3068</v>
       </c>
       <c r="C1025" t="s">
         <v>3069</v>
       </c>
       <c r="D1025" s="1" t="s">
         <v>3070</v>
       </c>
       <c r="E1025">
         <v>45146</v>
       </c>
+      <c r="F1025">
+        <v>407</v>
+      </c>
+      <c r="G1025">
+        <v>880</v>
+      </c>
+      <c r="H1025">
+        <v>44</v>
+      </c>
     </row>
     <row r="1026" spans="1:8">
       <c r="A1026">
         <v>86734</v>
       </c>
       <c r="B1026" t="s">
         <v>3071</v>
       </c>
       <c r="C1026" t="s">
         <v>3072</v>
       </c>
       <c r="D1026" s="1" t="s">
         <v>3073</v>
       </c>
       <c r="E1026">
         <v>38813</v>
       </c>
+      <c r="F1026">
+        <v>450</v>
+      </c>
+      <c r="G1026">
+        <v>1096</v>
+      </c>
+      <c r="H1026">
+        <v>38</v>
+      </c>
     </row>
     <row r="1027" spans="1:8">
       <c r="A1027">
         <v>86735</v>
       </c>
       <c r="B1027" t="s">
         <v>3074</v>
       </c>
       <c r="C1027" t="s">
         <v>3075</v>
       </c>
       <c r="D1027" s="1" t="s">
         <v>3076</v>
       </c>
       <c r="E1027">
         <v>35522</v>
       </c>
+      <c r="F1027">
+        <v>189</v>
+      </c>
+      <c r="G1027">
+        <v>1357</v>
+      </c>
+      <c r="H1027">
+        <v>41</v>
+      </c>
     </row>
     <row r="1028" spans="1:8">
       <c r="A1028">
         <v>86736</v>
       </c>
       <c r="B1028" t="s">
         <v>3077</v>
       </c>
       <c r="C1028" t="s">
         <v>3078</v>
       </c>
       <c r="D1028" s="1" t="s">
         <v>3079</v>
       </c>
       <c r="E1028">
         <v>33865</v>
       </c>
+      <c r="F1028">
+        <v>106</v>
+      </c>
+      <c r="G1028">
+        <v>659</v>
+      </c>
+      <c r="H1028">
+        <v>9</v>
+      </c>
     </row>
     <row r="1029" spans="1:8">
       <c r="A1029">
         <v>86737</v>
       </c>
       <c r="B1029" t="s">
         <v>3080</v>
       </c>
       <c r="C1029" t="s">
         <v>3081</v>
       </c>
       <c r="D1029" s="1" t="s">
         <v>3082</v>
       </c>
       <c r="E1029">
         <v>37021</v>
       </c>
+      <c r="F1029">
+        <v>223</v>
+      </c>
+      <c r="G1029">
+        <v>874</v>
+      </c>
+      <c r="H1029">
+        <v>54</v>
+      </c>
     </row>
     <row r="1030" spans="1:8">
       <c r="A1030">
         <v>86738</v>
       </c>
       <c r="B1030" t="s">
         <v>3083</v>
       </c>
       <c r="C1030" t="s">
         <v>3084</v>
       </c>
       <c r="D1030" s="1" t="s">
         <v>3085</v>
       </c>
       <c r="E1030">
         <v>35688</v>
       </c>
+      <c r="F1030">
+        <v>766</v>
+      </c>
+      <c r="G1030">
+        <v>757</v>
+      </c>
+      <c r="H1030">
+        <v>30</v>
+      </c>
     </row>
     <row r="1031" spans="1:8">
       <c r="A1031">
         <v>86739</v>
       </c>
       <c r="B1031" t="s">
         <v>3086</v>
       </c>
       <c r="C1031" t="s">
         <v>3087</v>
       </c>
       <c r="D1031" s="1" t="s">
         <v>3088</v>
       </c>
       <c r="E1031">
         <v>35755</v>
       </c>
+      <c r="F1031">
+        <v>83</v>
+      </c>
+      <c r="G1031">
+        <v>1246</v>
+      </c>
+      <c r="H1031">
+        <v>53</v>
+      </c>
     </row>
     <row r="1032" spans="1:8">
       <c r="A1032">
         <v>86740</v>
       </c>
       <c r="B1032" t="s">
         <v>3089</v>
       </c>
       <c r="C1032" t="s">
         <v>3090</v>
       </c>
       <c r="D1032" s="1" t="s">
         <v>3091</v>
       </c>
       <c r="E1032">
         <v>34937</v>
       </c>
+      <c r="F1032">
+        <v>276</v>
+      </c>
+      <c r="G1032">
+        <v>1087</v>
+      </c>
+      <c r="H1032">
+        <v>63</v>
+      </c>
     </row>
     <row r="1033" spans="1:8">
       <c r="A1033">
         <v>86741</v>
       </c>
       <c r="B1033" t="s">
         <v>3092</v>
       </c>
       <c r="C1033" t="s">
         <v>3093</v>
       </c>
       <c r="D1033" s="1" t="s">
         <v>3094</v>
       </c>
       <c r="E1033">
         <v>47611</v>
+      </c>
+      <c r="F1033">
+        <v>1007</v>
+      </c>
+      <c r="G1033">
+        <v>927</v>
+      </c>
+      <c r="H1033">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034">
+        <v>89796</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>3095</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>3096</v>
+      </c>
+      <c r="D1034" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="E1034">
+        <v>12993</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035">
+        <v>89797</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>3098</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>3099</v>
+      </c>
+      <c r="D1035" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="E1035">
+        <v>6470</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036">
+        <v>89798</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>3101</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D1036" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="E1036">
+        <v>16330</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037">
+        <v>89799</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>3104</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1037" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="E1037">
+        <v>19523</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038">
+        <v>89800</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>3107</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>3108</v>
+      </c>
+      <c r="D1038" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="E1038">
+        <v>21925</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039">
+        <v>89801</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>3110</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>3111</v>
+      </c>
+      <c r="D1039" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="E1039">
+        <v>26022</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040">
+        <v>89802</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>3113</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>3114</v>
+      </c>
+      <c r="D1040" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="E1040">
+        <v>28148</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041">
+        <v>89803</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>3117</v>
+      </c>
+      <c r="D1041" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="E1041">
+        <v>6012</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042">
+        <v>89804</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>3119</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>3120</v>
+      </c>
+      <c r="D1042" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="E1042">
+        <v>31322</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043">
+        <v>89805</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>3123</v>
+      </c>
+      <c r="D1043" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="E1043">
+        <v>31734</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044">
+        <v>89806</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3125</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D1044" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="E1044">
+        <v>31846</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045">
+        <v>89807</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>3128</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>3129</v>
+      </c>
+      <c r="D1045" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="E1045">
+        <v>32216</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046">
+        <v>89808</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>3131</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>3132</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E1046">
+        <v>32211</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047">
+        <v>89809</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>3134</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>3135</v>
+      </c>
+      <c r="D1047" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="E1047">
+        <v>33127</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048">
+        <v>89810</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>3137</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D1048" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="E1048">
+        <v>34376</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049">
+        <v>89811</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>3140</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="E1049">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050">
+        <v>89812</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>3143</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D1050" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="E1050">
+        <v>35183</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051">
+        <v>89813</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>3146</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D1051" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="E1051">
+        <v>34770</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052">
+        <v>89814</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>3149</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D1052" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="E1052">
+        <v>34305</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053">
+        <v>89815</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D1053" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="E1053">
+        <v>34620</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054">
+        <v>89816</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D1054" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="E1054">
+        <v>35974</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055">
+        <v>89817</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>3159</v>
+      </c>
+      <c r="D1055" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="E1055">
+        <v>35971</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056">
+        <v>89818</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>3161</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D1056" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="E1056">
+        <v>36217</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057">
+        <v>89819</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="E1057">
+        <v>36466</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058">
+        <v>89820</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>3167</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>3168</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="E1058">
+        <v>35891</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059">
+        <v>89821</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3170</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D1059" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="E1059">
+        <v>36041</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060">
+        <v>89822</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>3173</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D1060" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="E1060">
+        <v>36592</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061">
+        <v>89823</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>3176</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>3177</v>
+      </c>
+      <c r="D1061" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="E1061">
+        <v>36867</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062">
+        <v>89824</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>3179</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>3180</v>
+      </c>
+      <c r="D1062" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="E1062">
+        <v>36807</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063">
+        <v>89825</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>3183</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="E1063">
+        <v>38269</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064">
+        <v>89826</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>3185</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D1064" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="E1064">
+        <v>37912</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065">
+        <v>89827</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3188</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>3189</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="E1065">
+        <v>39417</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066">
+        <v>89828</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>3192</v>
+      </c>
+      <c r="D1066" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="E1066">
+        <v>37766</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067">
+        <v>89829</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>3194</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D1067" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="E1067">
+        <v>37014</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068">
+        <v>89830</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>3197</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D1068" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="E1068">
+        <v>37376</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069">
+        <v>89831</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>3200</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D1069" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="E1069">
+        <v>38458</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070">
+        <v>89832</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>3203</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D1070" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="E1070">
+        <v>38458</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071">
+        <v>89833</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>3206</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D1071" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="E1071">
+        <v>38087</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072">
+        <v>89834</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D1072" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="E1072">
+        <v>38157</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073">
+        <v>89835</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>3212</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>3213</v>
+      </c>
+      <c r="D1073" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="E1073">
+        <v>38674</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074">
+        <v>89836</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D1074" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="E1074">
+        <v>40052</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075">
+        <v>89837</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>3218</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D1075" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="E1075">
+        <v>39101</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076">
+        <v>89838</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>3221</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D1076" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="E1076">
+        <v>39880</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077">
+        <v>89839</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>3224</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>3225</v>
+      </c>
+      <c r="D1077" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="E1077">
+        <v>43922</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078">
+        <v>89840</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1078" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="E1078">
+        <v>38994</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079">
+        <v>89841</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>3230</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>3231</v>
+      </c>
+      <c r="D1079" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="E1079">
+        <v>38847</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080">
+        <v>89842</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>3233</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D1080" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E1080">
+        <v>39502</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081">
+        <v>89843</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>3237</v>
+      </c>
+      <c r="D1081" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="E1081">
+        <v>38787</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082">
+        <v>89844</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D1082" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="E1082">
+        <v>38452</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083">
+        <v>89845</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>3242</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1083" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E1083">
+        <v>39301</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084">
+        <v>89846</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>3245</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="E1084">
+        <v>39112</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085">
+        <v>89847</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>3248</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>3249</v>
+      </c>
+      <c r="D1085" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="E1085">
+        <v>41648</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086">
+        <v>89848</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>3251</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D1086" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="E1086">
+        <v>37996</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087">
+        <v>89849</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D1087" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="E1087">
+        <v>38623</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088">
+        <v>89850</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>3257</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D1088" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="E1088">
+        <v>38339</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089">
+        <v>89851</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>3260</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>3261</v>
+      </c>
+      <c r="D1089" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="E1089">
+        <v>38881</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090">
+        <v>89852</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>3263</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D1090" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="E1090">
+        <v>37642</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091">
+        <v>89853</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>3266</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>3267</v>
+      </c>
+      <c r="D1091" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="E1091">
+        <v>37597</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092">
+        <v>89854</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>3269</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>3270</v>
+      </c>
+      <c r="D1092" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="E1092">
+        <v>37152</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093">
+        <v>89855</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D1093" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="E1093">
+        <v>37847</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094">
+        <v>89856</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>3275</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>3276</v>
+      </c>
+      <c r="D1094" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="E1094">
+        <v>40627</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095">
+        <v>89857</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>3278</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>3279</v>
+      </c>
+      <c r="D1095" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="E1095">
+        <v>38394</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096">
+        <v>89858</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D1096" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="E1096">
+        <v>37805</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097">
+        <v>89859</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>3284</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D1097" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="E1097">
+        <v>36832</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098">
+        <v>89860</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D1098" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="E1098">
+        <v>38763</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099">
+        <v>89861</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>3290</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D1099" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="E1099">
+        <v>38521</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100">
+        <v>89862</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>3293</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1100" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="E1100">
+        <v>37949</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101">
+        <v>89863</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>3296</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D1101" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="E1101">
+        <v>37180</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102">
+        <v>89864</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1102" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E1102">
+        <v>38910</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103">
+        <v>89865</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1103" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="E1103">
+        <v>38490</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104">
+        <v>89866</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>3305</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1104" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="E1104">
+        <v>38235</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105">
+        <v>89867</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1105" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="E1105">
+        <v>36235</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106">
+        <v>89868</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D1106" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="E1106">
+        <v>36853</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107">
+        <v>89869</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D1107" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="E1107">
+        <v>36467</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108">
+        <v>89870</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>3317</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D1108" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="E1108">
+        <v>36579</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109">
+        <v>89871</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>3320</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D1109" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="E1109">
+        <v>38410</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110">
+        <v>89872</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D1110" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="E1110">
+        <v>37428</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111">
+        <v>89873</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1111" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="E1111">
+        <v>37632</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112">
+        <v>89874</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D1112" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1112">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113">
+        <v>89875</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>3333</v>
+      </c>
+      <c r="D1113" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="E1113">
+        <v>36652</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114">
+        <v>89876</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1114" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E1114">
+        <v>37697</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115">
+        <v>89877</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>3339</v>
+      </c>
+      <c r="D1115" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="E1115">
+        <v>38094</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116">
+        <v>89878</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D1116" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="E1116">
+        <v>43406</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117">
+        <v>89879</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>3344</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D1117" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="E1117">
+        <v>38884</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118">
+        <v>89880</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>3348</v>
+      </c>
+      <c r="D1118" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="E1118">
+        <v>35732</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8">
+      <c r="A1119">
+        <v>89881</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>3350</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>3351</v>
+      </c>
+      <c r="D1119" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="E1119">
+        <v>35544</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8">
+      <c r="A1120">
+        <v>89882</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>3353</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1120" s="1" t="s">
+        <v>3355</v>
+      </c>
+      <c r="E1120">
+        <v>33876</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8">
+      <c r="A1121">
+        <v>89883</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>3356</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D1121" s="1" t="s">
+        <v>3358</v>
+      </c>
+      <c r="E1121">
+        <v>35098</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8">
+      <c r="A1122">
+        <v>89884</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>3359</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D1122" s="1" t="s">
+        <v>3361</v>
+      </c>
+      <c r="E1122">
+        <v>36139</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8">
+      <c r="A1123">
+        <v>89885</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3362</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3363</v>
+      </c>
+      <c r="D1123" s="1" t="s">
+        <v>3364</v>
+      </c>
+      <c r="E1123">
+        <v>35941</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8">
+      <c r="A1124">
+        <v>89886</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3365</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3366</v>
+      </c>
+      <c r="D1124" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="E1124">
+        <v>34853</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8">
+      <c r="A1125">
+        <v>89887</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>3368</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>3369</v>
+      </c>
+      <c r="D1125" s="1" t="s">
+        <v>3370</v>
+      </c>
+      <c r="E1125">
+        <v>26792</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8">
+      <c r="A1126">
+        <v>89888</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>3371</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D1126" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="E1126">
+        <v>34631</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8">
+      <c r="A1127">
+        <v>89889</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>3374</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>3375</v>
+      </c>
+      <c r="D1127" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="E1127">
+        <v>35636</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8">
+      <c r="A1128">
+        <v>89890</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>3377</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D1128" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="E1128">
+        <v>36224</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8">
+      <c r="A1129">
+        <v>89891</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D1129" s="1" t="s">
+        <v>3382</v>
+      </c>
+      <c r="E1129">
+        <v>36291</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8">
+      <c r="A1130">
+        <v>89892</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>3383</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>3384</v>
+      </c>
+      <c r="D1130" s="1" t="s">
+        <v>3385</v>
+      </c>
+      <c r="E1130">
+        <v>36248</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8">
+      <c r="A1131">
+        <v>89893</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D1131" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="E1131">
+        <v>35780</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8">
+      <c r="A1132">
+        <v>89894</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>3389</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D1132" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="E1132">
+        <v>35661</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:8">
+      <c r="A1133">
+        <v>89895</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>3392</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D1133" s="1" t="s">
+        <v>3394</v>
+      </c>
+      <c r="E1133">
+        <v>36104</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:8">
+      <c r="A1134">
+        <v>89896</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>3395</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D1134" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="E1134">
+        <v>36768</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:8">
+      <c r="A1135">
+        <v>89897</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>3399</v>
+      </c>
+      <c r="D1135" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="E1135">
+        <v>37407</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:8">
+      <c r="A1136">
+        <v>89898</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>3401</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D1136" s="1" t="s">
+        <v>3403</v>
+      </c>
+      <c r="E1136">
+        <v>37497</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:8">
+      <c r="A1137">
+        <v>89899</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D1137" s="1" t="s">
+        <v>3406</v>
+      </c>
+      <c r="E1137">
+        <v>35701</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:8">
+      <c r="A1138">
+        <v>89900</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>3407</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>3408</v>
+      </c>
+      <c r="D1138" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="E1138">
+        <v>34144</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:8">
+      <c r="A1139">
+        <v>89901</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>3410</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D1139" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="E1139">
+        <v>35185</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:8">
+      <c r="A1140">
+        <v>89902</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>3413</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>3415</v>
+      </c>
+      <c r="E1140">
+        <v>35930</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:8">
+      <c r="A1141">
+        <v>89903</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1141" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="E1141">
+        <v>36184</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:8">
+      <c r="A1142">
+        <v>89904</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>3419</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D1142" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="E1142">
+        <v>35202</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:8">
+      <c r="A1143">
+        <v>89905</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D1143" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="E1143">
+        <v>36296</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:8">
+      <c r="A1144">
+        <v>89906</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1144" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="E1144">
+        <v>36306</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:8">
+      <c r="A1145">
+        <v>89907</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>3428</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D1145" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="E1145">
+        <v>37674</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:8">
+      <c r="A1146">
+        <v>89908</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E1146">
+        <v>35697</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:8">
+      <c r="A1147">
+        <v>89909</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D1147" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="E1147">
+        <v>36818</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:8">
+      <c r="A1148">
+        <v>89910</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>3437</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D1148" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="E1148">
+        <v>35582</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:8">
+      <c r="A1149">
+        <v>89911</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D1149" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="E1149">
+        <v>39067</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:8">
+      <c r="A1150">
+        <v>89912</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D1150" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="E1150">
+        <v>36770</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:8">
+      <c r="A1151">
+        <v>89913</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>3446</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>3447</v>
+      </c>
+      <c r="D1151" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="E1151">
+        <v>36125</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:8">
+      <c r="A1152">
+        <v>89914</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D1152" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="E1152">
+        <v>35205</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:8">
+      <c r="A1153">
+        <v>89915</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>3453</v>
+      </c>
+      <c r="D1153" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="E1153">
+        <v>37688</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:8">
+      <c r="A1154">
+        <v>89916</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>3455</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D1154" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="E1154">
+        <v>37561</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:8">
+      <c r="A1155">
+        <v>89917</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>3458</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D1155" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="E1155">
+        <v>37547</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:8">
+      <c r="A1156">
+        <v>89918</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D1156" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="E1156">
+        <v>37308</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:8">
+      <c r="A1157">
+        <v>89919</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D1157" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="E1157">
+        <v>37702</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:8">
+      <c r="A1158">
+        <v>89920</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>3467</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D1158" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="E1158">
+        <v>36032</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:8">
+      <c r="A1159">
+        <v>89921</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D1159" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="E1159">
+        <v>39605</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:8">
+      <c r="A1160">
+        <v>89922</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>3474</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="E1160">
+        <v>38531</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:8">
+      <c r="A1161">
+        <v>89923</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D1161" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="E1161">
+        <v>37957</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:8">
+      <c r="A1162">
+        <v>89924</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>3479</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>3480</v>
+      </c>
+      <c r="D1162" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="E1162">
+        <v>36438</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:8">
+      <c r="A1163">
+        <v>89925</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>3482</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>3483</v>
+      </c>
+      <c r="D1163" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="E1163">
+        <v>39424</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:8">
+      <c r="A1164">
+        <v>89926</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>3485</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1164" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E1164">
+        <v>39155</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:8">
+      <c r="A1165">
+        <v>89927</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>3488</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1165" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="E1165">
+        <v>39235</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:8">
+      <c r="A1166">
+        <v>89928</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D1166" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="E1166">
+        <v>38906</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:8">
+      <c r="A1167">
+        <v>89929</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1167" s="1" t="s">
+        <v>3496</v>
+      </c>
+      <c r="E1167">
+        <v>39061</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:8">
+      <c r="A1168">
+        <v>89930</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1168" s="1" t="s">
+        <v>3499</v>
+      </c>
+      <c r="E1168">
+        <v>39149</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:8">
+      <c r="A1169">
+        <v>89931</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1169" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="E1169">
+        <v>39941</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:8">
+      <c r="A1170">
+        <v>89932</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1170" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="E1170">
+        <v>40601</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:8">
+      <c r="A1171">
+        <v>89933</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>3506</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>3507</v>
+      </c>
+      <c r="D1171" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="E1171">
+        <v>39426</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:8">
+      <c r="A1172">
+        <v>89934</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>3509</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>3510</v>
+      </c>
+      <c r="D1172" s="1" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E1172">
+        <v>39004</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:8">
+      <c r="A1173">
+        <v>89935</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>3513</v>
+      </c>
+      <c r="D1173" s="1" t="s">
+        <v>3514</v>
+      </c>
+      <c r="E1173">
+        <v>39029</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:8">
+      <c r="A1174">
+        <v>89936</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1174" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="E1174">
+        <v>40255</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:8">
+      <c r="A1175">
+        <v>89937</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D1175" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="E1175">
+        <v>40039</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:8">
+      <c r="A1176">
+        <v>89938</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>3521</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>3522</v>
+      </c>
+      <c r="D1176" s="1" t="s">
+        <v>3523</v>
+      </c>
+      <c r="E1176">
+        <v>39392</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:8">
+      <c r="A1177">
+        <v>89939</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>3524</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="E1177">
+        <v>38441</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:8">
+      <c r="A1178">
+        <v>89940</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>3528</v>
+      </c>
+      <c r="D1178" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="E1178">
+        <v>38531</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:8">
+      <c r="A1179">
+        <v>89941</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>3530</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D1179" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E1179">
+        <v>38655</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:8">
+      <c r="A1180">
+        <v>89942</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1180" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1180">
+        <v>36676</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:8">
+      <c r="A1181">
+        <v>89943</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D1181" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="E1181">
+        <v>37517</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:8">
+      <c r="A1182">
+        <v>89944</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>3539</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D1182" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="E1182">
+        <v>35306</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:8">
+      <c r="A1183">
+        <v>89945</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>3543</v>
+      </c>
+      <c r="D1183" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="E1183">
+        <v>36032</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:8">
+      <c r="A1184">
+        <v>89946</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>3545</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D1184" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="E1184">
+        <v>39786</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:8">
+      <c r="A1185">
+        <v>89947</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>3548</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>3549</v>
+      </c>
+      <c r="D1185" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="E1185">
+        <v>37299</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:8">
+      <c r="A1186">
+        <v>89948</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>3552</v>
+      </c>
+      <c r="D1186" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="E1186">
+        <v>37590</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:8">
+      <c r="A1187">
+        <v>89949</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>3554</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>3555</v>
+      </c>
+      <c r="D1187" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="E1187">
+        <v>34805</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:8">
+      <c r="A1188">
+        <v>89950</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D1188" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="E1188">
+        <v>35901</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:8">
+      <c r="A1189">
+        <v>89951</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>3561</v>
+      </c>
+      <c r="D1189" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="E1189">
+        <v>34996</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:8">
+      <c r="A1190">
+        <v>89952</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D1190" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="E1190">
+        <v>34541</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:8">
+      <c r="A1191">
+        <v>89953</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D1191" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="E1191">
+        <v>34859</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:8">
+      <c r="A1192">
+        <v>89954</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>3570</v>
+      </c>
+      <c r="D1192" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="E1192">
+        <v>36067</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:8">
+      <c r="A1193">
+        <v>89955</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1193" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="E1193">
+        <v>34588</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:8">
+      <c r="A1194">
+        <v>89956</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>3576</v>
+      </c>
+      <c r="D1194" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="E1194">
+        <v>38132</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:8">
+      <c r="A1195">
+        <v>89957</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>3579</v>
+      </c>
+      <c r="D1195" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="E1195">
+        <v>35840</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:8">
+      <c r="A1196">
+        <v>89958</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>3582</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="E1196">
+        <v>37300</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:8">
+      <c r="A1197">
+        <v>89959</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>3584</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>3585</v>
+      </c>
+      <c r="D1197" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="E1197">
+        <v>36284</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:8">
+      <c r="A1198">
+        <v>89960</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>3588</v>
+      </c>
+      <c r="D1198" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="E1198">
+        <v>35664</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:8">
+      <c r="A1199">
+        <v>89961</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>3590</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>3591</v>
+      </c>
+      <c r="D1199" s="1" t="s">
+        <v>3592</v>
+      </c>
+      <c r="E1199">
+        <v>35029</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:8">
+      <c r="A1200">
+        <v>89962</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>3594</v>
+      </c>
+      <c r="D1200" s="1" t="s">
+        <v>3595</v>
+      </c>
+      <c r="E1200">
+        <v>34994</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:8">
+      <c r="A1201">
+        <v>89963</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>3597</v>
+      </c>
+      <c r="D1201" s="1" t="s">
+        <v>3598</v>
+      </c>
+      <c r="E1201">
+        <v>35609</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:8">
+      <c r="A1202">
+        <v>89964</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>3599</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>3600</v>
+      </c>
+      <c r="D1202" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="E1202">
+        <v>35777</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:8">
+      <c r="A1203">
+        <v>89965</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>3602</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>3603</v>
+      </c>
+      <c r="D1203" s="1" t="s">
+        <v>3604</v>
+      </c>
+      <c r="E1203">
+        <v>34742</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:8">
+      <c r="A1204">
+        <v>89966</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>3605</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>3606</v>
+      </c>
+      <c r="D1204" s="1" t="s">
+        <v>3607</v>
+      </c>
+      <c r="E1204">
+        <v>34241</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:8">
+      <c r="A1205">
+        <v>89967</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>3608</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>3609</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="E1205">
+        <v>34733</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:8">
+      <c r="A1206">
+        <v>89968</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>3611</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>3612</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>3613</v>
+      </c>
+      <c r="E1206">
+        <v>34931</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:8">
+      <c r="A1207">
+        <v>89969</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>3614</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>3615</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="E1207">
+        <v>34778</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:8">
+      <c r="A1208">
+        <v>89970</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>3617</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>3619</v>
+      </c>
+      <c r="E1208">
+        <v>35353</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:8">
+      <c r="A1209">
+        <v>89971</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1209" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="E1209">
+        <v>34808</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:8">
+      <c r="A1210">
+        <v>89972</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>3623</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>3624</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="E1210">
+        <v>38892</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:8">
+      <c r="A1211">
+        <v>89973</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>3626</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>3627</v>
+      </c>
+      <c r="D1211" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="E1211">
+        <v>39632</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:8">
+      <c r="A1212">
+        <v>89974</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D1212" s="1" t="s">
+        <v>3631</v>
+      </c>
+      <c r="E1212">
+        <v>34673</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:8">
+      <c r="A1213">
+        <v>89975</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>3632</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>3633</v>
+      </c>
+      <c r="D1213" s="1" t="s">
+        <v>3634</v>
+      </c>
+      <c r="E1213">
+        <v>35206</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:8">
+      <c r="A1214">
+        <v>89976</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>3635</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>3636</v>
+      </c>
+      <c r="D1214" s="1" t="s">
+        <v>3637</v>
+      </c>
+      <c r="E1214">
+        <v>34460</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:8">
+      <c r="A1215">
+        <v>89977</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>3638</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>3639</v>
+      </c>
+      <c r="D1215" s="1" t="s">
+        <v>3640</v>
+      </c>
+      <c r="E1215">
+        <v>34361</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:8">
+      <c r="A1216">
+        <v>89978</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>3641</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>3642</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>3643</v>
+      </c>
+      <c r="E1216">
+        <v>36306</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:8">
+      <c r="A1217">
+        <v>89979</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>3644</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D1217" s="1" t="s">
+        <v>3646</v>
+      </c>
+      <c r="E1217">
+        <v>35812</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:8">
+      <c r="A1218">
+        <v>89980</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>3647</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>3648</v>
+      </c>
+      <c r="D1218" s="1" t="s">
+        <v>3649</v>
+      </c>
+      <c r="E1218">
+        <v>35928</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:8">
+      <c r="A1219">
+        <v>89981</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>3650</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>3651</v>
+      </c>
+      <c r="D1219" s="1" t="s">
+        <v>3652</v>
+      </c>
+      <c r="E1219">
+        <v>35541</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:8">
+      <c r="A1220">
+        <v>89982</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>3654</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>3655</v>
+      </c>
+      <c r="E1220">
+        <v>34073</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:8">
+      <c r="A1221">
+        <v>89983</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>3656</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>3657</v>
+      </c>
+      <c r="D1221" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="E1221">
+        <v>33625</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:8">
+      <c r="A1222">
+        <v>89984</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>3659</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>3660</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>3661</v>
+      </c>
+      <c r="E1222">
+        <v>34257</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:8">
+      <c r="A1223">
+        <v>89985</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>3662</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>3663</v>
+      </c>
+      <c r="D1223" s="1" t="s">
+        <v>3664</v>
+      </c>
+      <c r="E1223">
+        <v>35352</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:8">
+      <c r="A1224">
+        <v>89986</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>3665</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>3666</v>
+      </c>
+      <c r="D1224" s="1" t="s">
+        <v>3667</v>
+      </c>
+      <c r="E1224">
+        <v>33631</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:8">
+      <c r="A1225">
+        <v>89987</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>3668</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>3669</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>3670</v>
+      </c>
+      <c r="E1225">
+        <v>35774</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:8">
+      <c r="A1226">
+        <v>89988</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>3671</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>3672</v>
+      </c>
+      <c r="D1226" s="1" t="s">
+        <v>3673</v>
+      </c>
+      <c r="E1226">
+        <v>33828</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:8">
+      <c r="A1227">
+        <v>89989</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>3674</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>3675</v>
+      </c>
+      <c r="D1227" s="1" t="s">
+        <v>3676</v>
+      </c>
+      <c r="E1227">
+        <v>35394</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:8">
+      <c r="A1228">
+        <v>89990</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>3678</v>
+      </c>
+      <c r="D1228" s="1" t="s">
+        <v>3679</v>
+      </c>
+      <c r="E1228">
+        <v>35737</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:8">
+      <c r="A1229">
+        <v>89991</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>3680</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>3681</v>
+      </c>
+      <c r="D1229" s="1" t="s">
+        <v>3682</v>
+      </c>
+      <c r="E1229">
+        <v>36624</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:8">
+      <c r="A1230">
+        <v>89992</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>3683</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>3684</v>
+      </c>
+      <c r="D1230" s="1" t="s">
+        <v>3685</v>
+      </c>
+      <c r="E1230">
+        <v>20359</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:8">
+      <c r="A1231">
+        <v>89993</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>3686</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>3687</v>
+      </c>
+      <c r="D1231" s="1" t="s">
+        <v>3688</v>
+      </c>
+      <c r="E1231">
+        <v>35714</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:8">
+      <c r="A1232">
+        <v>89994</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>3689</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>3690</v>
+      </c>
+      <c r="D1232" s="1" t="s">
+        <v>3691</v>
+      </c>
+      <c r="E1232">
+        <v>35491</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:8">
+      <c r="A1233">
+        <v>89995</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>3692</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>3693</v>
+      </c>
+      <c r="D1233" s="1" t="s">
+        <v>3694</v>
+      </c>
+      <c r="E1233">
+        <v>37801</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:8">
+      <c r="A1234">
+        <v>89996</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>3695</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D1234" s="1" t="s">
+        <v>3688</v>
+      </c>
+      <c r="E1234">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:8">
+      <c r="A1235">
+        <v>89997</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>3698</v>
+      </c>
+      <c r="D1235" s="1" t="s">
+        <v>3699</v>
+      </c>
+      <c r="E1235">
+        <v>36607</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:8">
+      <c r="A1236">
+        <v>89998</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>3700</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D1236" s="1" t="s">
+        <v>3702</v>
+      </c>
+      <c r="E1236">
+        <v>36232</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:8">
+      <c r="A1237">
+        <v>89999</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>3703</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D1237" s="1" t="s">
+        <v>3705</v>
+      </c>
+      <c r="E1237">
+        <v>43332</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:8">
+      <c r="A1238">
+        <v>90000</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>3706</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>3707</v>
+      </c>
+      <c r="D1238" s="1" t="s">
+        <v>3708</v>
+      </c>
+      <c r="E1238">
+        <v>35883</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:8">
+      <c r="A1239">
+        <v>90001</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D1239" s="1" t="s">
+        <v>3711</v>
+      </c>
+      <c r="E1239">
+        <v>35845</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:8">
+      <c r="A1240">
+        <v>90002</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>3712</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D1240" s="1" t="s">
+        <v>3714</v>
+      </c>
+      <c r="E1240">
+        <v>36283</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:8">
+      <c r="A1241">
+        <v>90003</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>3715</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D1241" s="1" t="s">
+        <v>3717</v>
+      </c>
+      <c r="E1241">
+        <v>35219</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:8">
+      <c r="A1242">
+        <v>90004</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>3718</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D1242" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="E1242">
+        <v>36667</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:8">
+      <c r="A1243">
+        <v>90005</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>3721</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>3722</v>
+      </c>
+      <c r="D1243" s="1" t="s">
+        <v>3723</v>
+      </c>
+      <c r="E1243">
+        <v>37405</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:8">
+      <c r="A1244">
+        <v>90006</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>3724</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>3725</v>
+      </c>
+      <c r="D1244" s="1" t="s">
+        <v>3726</v>
+      </c>
+      <c r="E1244">
+        <v>34533</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:8">
+      <c r="A1245">
+        <v>90007</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>3727</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>3728</v>
+      </c>
+      <c r="D1245" s="1" t="s">
+        <v>3729</v>
+      </c>
+      <c r="E1245">
+        <v>36349</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:8">
+      <c r="A1246">
+        <v>90008</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>3730</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>3731</v>
+      </c>
+      <c r="D1246" s="1" t="s">
+        <v>3732</v>
+      </c>
+      <c r="E1246">
+        <v>35738</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:8">
+      <c r="A1247">
+        <v>90009</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>3733</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>3734</v>
+      </c>
+      <c r="D1247" s="1" t="s">
+        <v>3735</v>
+      </c>
+      <c r="E1247">
+        <v>34378</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:8">
+      <c r="A1248">
+        <v>90010</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>3736</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>3737</v>
+      </c>
+      <c r="D1248" s="1" t="s">
+        <v>3738</v>
+      </c>
+      <c r="E1248">
+        <v>34860</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:8">
+      <c r="A1249">
+        <v>90011</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>3739</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>3740</v>
+      </c>
+      <c r="D1249" s="1" t="s">
+        <v>3741</v>
+      </c>
+      <c r="E1249">
+        <v>34652</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:8">
+      <c r="A1250">
+        <v>90012</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>3742</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>3743</v>
+      </c>
+      <c r="D1250" s="1" t="s">
+        <v>3741</v>
+      </c>
+      <c r="E1250">
+        <v>2546</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:8">
+      <c r="A1251">
+        <v>90013</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>3744</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>3745</v>
+      </c>
+      <c r="D1251" s="1" t="s">
+        <v>3746</v>
+      </c>
+      <c r="E1251">
+        <v>35757</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:8">
+      <c r="A1252">
+        <v>90014</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>3747</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>3748</v>
+      </c>
+      <c r="D1252" s="1" t="s">
+        <v>3749</v>
+      </c>
+      <c r="E1252">
+        <v>36571</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:8">
+      <c r="A1253">
+        <v>90015</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>3750</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>3751</v>
+      </c>
+      <c r="D1253" s="1" t="s">
+        <v>3752</v>
+      </c>
+      <c r="E1253">
+        <v>42904</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:8">
+      <c r="A1254">
+        <v>90016</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>3753</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>3754</v>
+      </c>
+      <c r="D1254" s="1" t="s">
+        <v>3755</v>
+      </c>
+      <c r="E1254">
+        <v>34891</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:8">
+      <c r="A1255">
+        <v>90017</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>3756</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>3757</v>
+      </c>
+      <c r="D1255" s="1" t="s">
+        <v>3758</v>
+      </c>
+      <c r="E1255">
+        <v>34991</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:8">
+      <c r="A1256">
+        <v>90018</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>3759</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>3760</v>
+      </c>
+      <c r="D1256" s="1" t="s">
+        <v>3761</v>
+      </c>
+      <c r="E1256">
+        <v>35395</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:8">
+      <c r="A1257">
+        <v>90019</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>3762</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>3763</v>
+      </c>
+      <c r="D1257" s="1" t="s">
+        <v>3764</v>
+      </c>
+      <c r="E1257">
+        <v>35795</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:8">
+      <c r="A1258">
+        <v>90020</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>3765</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>3766</v>
+      </c>
+      <c r="D1258" s="1" t="s">
+        <v>3767</v>
+      </c>
+      <c r="E1258">
+        <v>36856</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:8">
+      <c r="A1259">
+        <v>90021</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>3768</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>3769</v>
+      </c>
+      <c r="D1259" s="1" t="s">
+        <v>3770</v>
+      </c>
+      <c r="E1259">
+        <v>35378</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:8">
+      <c r="A1260">
+        <v>90022</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>3771</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>3772</v>
+      </c>
+      <c r="D1260" s="1" t="s">
+        <v>3773</v>
+      </c>
+      <c r="E1260">
+        <v>37619</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:8">
+      <c r="A1261">
+        <v>90023</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>3774</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>3775</v>
+      </c>
+      <c r="D1261" s="1" t="s">
+        <v>3776</v>
+      </c>
+      <c r="E1261">
+        <v>35611</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:8">
+      <c r="A1262">
+        <v>90024</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>3777</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>3778</v>
+      </c>
+      <c r="D1262" s="1" t="s">
+        <v>3779</v>
+      </c>
+      <c r="E1262">
+        <v>35294</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:8">
+      <c r="A1263">
+        <v>90025</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>3780</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>3781</v>
+      </c>
+      <c r="D1263" s="1" t="s">
+        <v>3782</v>
+      </c>
+      <c r="E1263">
+        <v>35543</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:8">
+      <c r="A1264">
+        <v>90026</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>3783</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D1264" s="1" t="s">
+        <v>3785</v>
+      </c>
+      <c r="E1264">
+        <v>47457</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:8">
+      <c r="A1265">
+        <v>90027</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>3786</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>3787</v>
+      </c>
+      <c r="D1265" s="1" t="s">
+        <v>3788</v>
+      </c>
+      <c r="E1265">
+        <v>26862</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:8">
+      <c r="A1266">
+        <v>90028</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>3789</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>3790</v>
+      </c>
+      <c r="D1266" s="1" t="s">
+        <v>3791</v>
+      </c>
+      <c r="E1266">
+        <v>25202</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:8">
+      <c r="A1267">
+        <v>90029</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>3792</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>3793</v>
+      </c>
+      <c r="D1267" s="1" t="s">
+        <v>3794</v>
+      </c>
+      <c r="E1267">
+        <v>34015</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:8">
+      <c r="A1268">
+        <v>90030</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>3795</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>3796</v>
+      </c>
+      <c r="D1268" s="1" t="s">
+        <v>3797</v>
+      </c>
+      <c r="E1268">
+        <v>35492</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:8">
+      <c r="A1269">
+        <v>90031</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>3798</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>3799</v>
+      </c>
+      <c r="D1269" s="1" t="s">
+        <v>3800</v>
+      </c>
+      <c r="E1269">
+        <v>34972</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:8">
+      <c r="A1270">
+        <v>90032</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>3801</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>3802</v>
+      </c>
+      <c r="D1270" s="1" t="s">
+        <v>3803</v>
+      </c>
+      <c r="E1270">
+        <v>32842</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:8">
+      <c r="A1271">
+        <v>90033</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>3804</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>3805</v>
+      </c>
+      <c r="D1271" s="1" t="s">
+        <v>3806</v>
+      </c>
+      <c r="E1271">
+        <v>33447</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:8">
+      <c r="A1272">
+        <v>90034</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>3807</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>3808</v>
+      </c>
+      <c r="D1272" s="1" t="s">
+        <v>3809</v>
+      </c>
+      <c r="E1272">
+        <v>34307</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:8">
+      <c r="A1273">
+        <v>90035</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>3810</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>3811</v>
+      </c>
+      <c r="D1273" s="1" t="s">
+        <v>3812</v>
+      </c>
+      <c r="E1273">
+        <v>36870</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:8">
+      <c r="A1274">
+        <v>90036</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>3813</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>3814</v>
+      </c>
+      <c r="D1274" s="1" t="s">
+        <v>3815</v>
+      </c>
+      <c r="E1274">
+        <v>31915</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:8">
+      <c r="A1275">
+        <v>90037</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>3816</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1275" s="1" t="s">
+        <v>3818</v>
+      </c>
+      <c r="E1275">
+        <v>31889</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:8">
+      <c r="A1276">
+        <v>90038</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>3819</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>3820</v>
+      </c>
+      <c r="D1276" s="1" t="s">
+        <v>3821</v>
+      </c>
+      <c r="E1276">
+        <v>33656</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:8">
+      <c r="A1277">
+        <v>90039</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>3822</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D1277" s="1" t="s">
+        <v>3824</v>
+      </c>
+      <c r="E1277">
+        <v>33862</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:8">
+      <c r="A1278">
+        <v>90040</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>3825</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>3826</v>
+      </c>
+      <c r="D1278" s="1" t="s">
+        <v>3827</v>
+      </c>
+      <c r="E1278">
+        <v>30706</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:8">
+      <c r="A1279">
+        <v>90041</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>3828</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>3829</v>
+      </c>
+      <c r="D1279" s="1" t="s">
+        <v>3830</v>
+      </c>
+      <c r="E1279">
+        <v>31674</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:8">
+      <c r="A1280">
+        <v>90042</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>3831</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>3832</v>
+      </c>
+      <c r="D1280" s="1" t="s">
+        <v>3833</v>
+      </c>
+      <c r="E1280">
+        <v>32247</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:8">
+      <c r="A1281">
+        <v>90043</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>3834</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>3835</v>
+      </c>
+      <c r="D1281" s="1" t="s">
+        <v>3836</v>
+      </c>
+      <c r="E1281">
+        <v>33122</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:8">
+      <c r="A1282">
+        <v>90044</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>3837</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>3838</v>
+      </c>
+      <c r="D1282" s="1" t="s">
+        <v>3839</v>
+      </c>
+      <c r="E1282">
+        <v>34575</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:8">
+      <c r="A1283">
+        <v>90045</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>3840</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1283" s="1" t="s">
+        <v>3842</v>
+      </c>
+      <c r="E1283">
+        <v>31867</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:8">
+      <c r="A1284">
+        <v>90046</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>3843</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>3844</v>
+      </c>
+      <c r="D1284" s="1" t="s">
+        <v>3845</v>
+      </c>
+      <c r="E1284">
+        <v>48034</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:8">
+      <c r="A1285">
+        <v>90047</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>3846</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>3847</v>
+      </c>
+      <c r="D1285" s="1" t="s">
+        <v>3848</v>
+      </c>
+      <c r="E1285">
+        <v>47475</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:8">
+      <c r="A1286">
+        <v>90048</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>3849</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>3850</v>
+      </c>
+      <c r="D1286" s="1" t="s">
+        <v>3851</v>
+      </c>
+      <c r="E1286">
+        <v>46857</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:8">
+      <c r="A1287">
+        <v>90049</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>3852</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>3853</v>
+      </c>
+      <c r="D1287" s="1" t="s">
+        <v>3854</v>
+      </c>
+      <c r="E1287">
+        <v>47088</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:8">
+      <c r="A1288">
+        <v>90050</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>3855</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>3856</v>
+      </c>
+      <c r="D1288" s="1" t="s">
+        <v>3857</v>
+      </c>
+      <c r="E1288">
+        <v>42377</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:8">
+      <c r="A1289">
+        <v>90051</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>3858</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>3859</v>
+      </c>
+      <c r="D1289" s="1" t="s">
+        <v>3860</v>
+      </c>
+      <c r="E1289">
+        <v>38997</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:8">
+      <c r="A1290">
+        <v>90052</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>3861</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>3862</v>
+      </c>
+      <c r="D1290" s="1" t="s">
+        <v>3863</v>
+      </c>
+      <c r="E1290">
+        <v>38227</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:8">
+      <c r="A1291">
+        <v>90053</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>3864</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>3865</v>
+      </c>
+      <c r="D1291" s="1" t="s">
+        <v>3866</v>
+      </c>
+      <c r="E1291">
+        <v>39042</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:8">
+      <c r="A1292">
+        <v>90054</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>3867</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>3868</v>
+      </c>
+      <c r="D1292" s="1" t="s">
+        <v>3869</v>
+      </c>
+      <c r="E1292">
+        <v>38883</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:8">
+      <c r="A1293">
+        <v>90055</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>3870</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>3871</v>
+      </c>
+      <c r="D1293" s="1" t="s">
+        <v>3872</v>
+      </c>
+      <c r="E1293">
+        <v>40246</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:8">
+      <c r="A1294">
+        <v>90056</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>3873</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>3874</v>
+      </c>
+      <c r="D1294" s="1" t="s">
+        <v>3875</v>
+      </c>
+      <c r="E1294">
+        <v>41552</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:8">
+      <c r="A1295">
+        <v>90057</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>3876</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>3877</v>
+      </c>
+      <c r="D1295" s="1" t="s">
+        <v>3878</v>
+      </c>
+      <c r="E1295">
+        <v>35857</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:8">
+      <c r="A1296">
+        <v>90058</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>3879</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>3880</v>
+      </c>
+      <c r="D1296" s="1" t="s">
+        <v>3881</v>
+      </c>
+      <c r="E1296">
+        <v>41143</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:8">
+      <c r="A1297">
+        <v>90059</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>3882</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>3883</v>
+      </c>
+      <c r="D1297" s="1" t="s">
+        <v>3884</v>
+      </c>
+      <c r="E1297">
+        <v>35134</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:8">
+      <c r="A1298">
+        <v>90060</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>3885</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>3886</v>
+      </c>
+      <c r="D1298" s="1" t="s">
+        <v>3887</v>
+      </c>
+      <c r="E1298">
+        <v>35833</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:8">
+      <c r="A1299">
+        <v>90061</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>3888</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>3889</v>
+      </c>
+      <c r="D1299" s="1" t="s">
+        <v>3890</v>
+      </c>
+      <c r="E1299">
+        <v>37007</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:8">
+      <c r="A1300">
+        <v>90062</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>3891</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>3892</v>
+      </c>
+      <c r="D1300" s="1" t="s">
+        <v>3893</v>
+      </c>
+      <c r="E1300">
+        <v>34168</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:8">
+      <c r="A1301">
+        <v>90063</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>3894</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>3895</v>
+      </c>
+      <c r="D1301" s="1" t="s">
+        <v>3896</v>
+      </c>
+      <c r="E1301">
+        <v>36122</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:8">
+      <c r="A1302">
+        <v>90064</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>3897</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>3898</v>
+      </c>
+      <c r="D1302" s="1" t="s">
+        <v>3899</v>
+      </c>
+      <c r="E1302">
+        <v>35189</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:8">
+      <c r="A1303">
+        <v>90065</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>3900</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>3901</v>
+      </c>
+      <c r="D1303" s="1" t="s">
+        <v>3902</v>
+      </c>
+      <c r="E1303">
+        <v>37222</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:8">
+      <c r="A1304">
+        <v>90066</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>3903</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>3904</v>
+      </c>
+      <c r="D1304" s="1" t="s">
+        <v>3905</v>
+      </c>
+      <c r="E1304">
+        <v>33869</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:8">
+      <c r="A1305">
+        <v>90067</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>3906</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>3907</v>
+      </c>
+      <c r="D1305" s="1" t="s">
+        <v>3908</v>
+      </c>
+      <c r="E1305">
+        <v>36618</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:8">
+      <c r="A1306">
+        <v>90068</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>3909</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>3910</v>
+      </c>
+      <c r="D1306" s="1" t="s">
+        <v>3911</v>
+      </c>
+      <c r="E1306">
+        <v>36168</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:8">
+      <c r="A1307">
+        <v>90069</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>3912</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>3913</v>
+      </c>
+      <c r="D1307" s="1" t="s">
+        <v>3914</v>
+      </c>
+      <c r="E1307">
+        <v>37668</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:8">
+      <c r="A1308">
+        <v>90070</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>3915</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>3916</v>
+      </c>
+      <c r="D1308" s="1" t="s">
+        <v>3917</v>
+      </c>
+      <c r="E1308">
+        <v>36964</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:8">
+      <c r="A1309">
+        <v>90071</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>3918</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>3919</v>
+      </c>
+      <c r="D1309" s="1" t="s">
+        <v>3920</v>
+      </c>
+      <c r="E1309">
+        <v>38922</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:8">
+      <c r="A1310">
+        <v>90072</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>3921</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>3922</v>
+      </c>
+      <c r="D1310" s="1" t="s">
+        <v>3923</v>
+      </c>
+      <c r="E1310">
+        <v>37646</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:8">
+      <c r="A1311">
+        <v>90073</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>3924</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>3925</v>
+      </c>
+      <c r="D1311" s="1" t="s">
+        <v>3926</v>
+      </c>
+      <c r="E1311">
+        <v>37298</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:8">
+      <c r="A1312">
+        <v>90074</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>3927</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>3928</v>
+      </c>
+      <c r="D1312" s="1" t="s">
+        <v>3929</v>
+      </c>
+      <c r="E1312">
+        <v>61707</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:8">
+      <c r="A1313">
+        <v>90075</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>3930</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>3931</v>
+      </c>
+      <c r="D1313" s="1" t="s">
+        <v>3932</v>
+      </c>
+      <c r="E1313">
+        <v>43429</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:8">
+      <c r="A1314">
+        <v>90076</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>3933</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>3934</v>
+      </c>
+      <c r="D1314" s="1" t="s">
+        <v>3935</v>
+      </c>
+      <c r="E1314">
+        <v>40771</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:8">
+      <c r="A1315">
+        <v>90077</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>3936</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>3937</v>
+      </c>
+      <c r="D1315" s="1" t="s">
+        <v>3938</v>
+      </c>
+      <c r="E1315">
+        <v>40800</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:8">
+      <c r="A1316">
+        <v>90078</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>3939</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>3940</v>
+      </c>
+      <c r="D1316" s="1" t="s">
+        <v>3941</v>
+      </c>
+      <c r="E1316">
+        <v>43265</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:8">
+      <c r="A1317">
+        <v>90079</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>3942</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>3943</v>
+      </c>
+      <c r="D1317" s="1" t="s">
+        <v>3944</v>
+      </c>
+      <c r="E1317">
+        <v>11832</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:8">
+      <c r="A1318">
+        <v>90080</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>3945</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>3946</v>
+      </c>
+      <c r="D1318" s="1" t="s">
+        <v>3947</v>
+      </c>
+      <c r="E1318">
+        <v>37508</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:8">
+      <c r="A1319">
+        <v>90081</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>3948</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>3949</v>
+      </c>
+      <c r="D1319" s="1" t="s">
+        <v>3950</v>
+      </c>
+      <c r="E1319">
+        <v>37699</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:8">
+      <c r="A1320">
+        <v>90082</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>3951</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>3952</v>
+      </c>
+      <c r="D1320" s="1" t="s">
+        <v>3953</v>
+      </c>
+      <c r="E1320">
+        <v>33946</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:8">
+      <c r="A1321">
+        <v>90083</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>3954</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>3955</v>
+      </c>
+      <c r="D1321" s="1" t="s">
+        <v>3956</v>
+      </c>
+      <c r="E1321">
+        <v>28273</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:8">
+      <c r="A1322">
+        <v>90084</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>3957</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>3958</v>
+      </c>
+      <c r="D1322" s="1" t="s">
+        <v>3959</v>
+      </c>
+      <c r="E1322">
+        <v>29323</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:8">
+      <c r="A1323">
+        <v>90085</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>3960</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>3961</v>
+      </c>
+      <c r="D1323" s="1" t="s">
+        <v>3962</v>
+      </c>
+      <c r="E1323">
+        <v>30309</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:8">
+      <c r="A1324">
+        <v>90086</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>3963</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>3964</v>
+      </c>
+      <c r="D1324" s="1" t="s">
+        <v>3965</v>
+      </c>
+      <c r="E1324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:8">
+      <c r="A1325">
+        <v>90087</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>3966</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>3967</v>
+      </c>
+      <c r="D1325" s="1" t="s">
+        <v>3968</v>
+      </c>
+      <c r="E1325">
+        <v>31204</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:8">
+      <c r="A1326">
+        <v>90088</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>3969</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>3970</v>
+      </c>
+      <c r="D1326" s="1" t="s">
+        <v>3971</v>
+      </c>
+      <c r="E1326">
+        <v>32178</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:8">
+      <c r="A1327">
+        <v>90089</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>3972</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>3973</v>
+      </c>
+      <c r="D1327" s="1" t="s">
+        <v>3974</v>
+      </c>
+      <c r="E1327">
+        <v>28254</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:8">
+      <c r="A1328">
+        <v>90090</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>3975</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>3976</v>
+      </c>
+      <c r="D1328" s="1" t="s">
+        <v>3977</v>
+      </c>
+      <c r="E1328">
+        <v>32786</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:8">
+      <c r="A1329">
+        <v>90091</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>3978</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>3979</v>
+      </c>
+      <c r="D1329" s="1" t="s">
+        <v>3980</v>
+      </c>
+      <c r="E1329">
+        <v>27751</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:8">
+      <c r="A1330">
+        <v>90092</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>3981</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>3982</v>
+      </c>
+      <c r="D1330" s="1" t="s">
+        <v>3983</v>
+      </c>
+      <c r="E1330">
+        <v>29655</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:8">
+      <c r="A1331">
+        <v>90093</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>3984</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>3985</v>
+      </c>
+      <c r="D1331" s="1" t="s">
+        <v>3986</v>
+      </c>
+      <c r="E1331">
+        <v>29240</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:8">
+      <c r="A1332">
+        <v>90094</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>3987</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>3988</v>
+      </c>
+      <c r="D1332" s="1" t="s">
+        <v>3989</v>
+      </c>
+      <c r="E1332">
+        <v>27507</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:8">
+      <c r="A1333">
+        <v>90095</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>3990</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>3991</v>
+      </c>
+      <c r="D1333" s="1" t="s">
+        <v>3992</v>
+      </c>
+      <c r="E1333">
+        <v>32299</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:8">
+      <c r="A1334">
+        <v>90096</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>3993</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>3994</v>
+      </c>
+      <c r="D1334" s="1" t="s">
+        <v>3995</v>
+      </c>
+      <c r="E1334">
+        <v>28489</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:8">
+      <c r="A1335">
+        <v>90097</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>3996</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>3997</v>
+      </c>
+      <c r="D1335" s="1" t="s">
+        <v>3998</v>
+      </c>
+      <c r="E1335">
+        <v>28868</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:8">
+      <c r="A1336">
+        <v>90098</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>3999</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>4000</v>
+      </c>
+      <c r="D1336" s="1" t="s">
+        <v>4001</v>
+      </c>
+      <c r="E1336">
+        <v>40064</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:8">
+      <c r="A1337">
+        <v>90099</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>4002</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>4003</v>
+      </c>
+      <c r="D1337" s="1" t="s">
+        <v>4004</v>
+      </c>
+      <c r="E1337">
+        <v>36088</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:8">
+      <c r="A1338">
+        <v>90100</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>4005</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>4006</v>
+      </c>
+      <c r="D1338" s="1" t="s">
+        <v>4007</v>
+      </c>
+      <c r="E1338">
+        <v>34131</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:8">
+      <c r="A1339">
+        <v>90101</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>4008</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>4009</v>
+      </c>
+      <c r="D1339" s="1" t="s">
+        <v>4010</v>
+      </c>
+      <c r="E1339">
+        <v>36120</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:8">
+      <c r="A1340">
+        <v>90102</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>4011</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>4012</v>
+      </c>
+      <c r="D1340" s="1" t="s">
+        <v>4013</v>
+      </c>
+      <c r="E1340">
+        <v>35403</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:8">
+      <c r="A1341">
+        <v>90103</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>4014</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>4015</v>
+      </c>
+      <c r="D1341" s="1" t="s">
+        <v>4016</v>
+      </c>
+      <c r="E1341">
+        <v>36163</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:8">
+      <c r="A1342">
+        <v>90104</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>4017</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>4018</v>
+      </c>
+      <c r="D1342" s="1" t="s">
+        <v>4019</v>
+      </c>
+      <c r="E1342">
+        <v>35816</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">