--- v2 (2026-06-04)
+++ v3 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4020">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4823">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -12072,50 +12072,2459 @@
     <t>06.04.26 10:26</t>
   </si>
   <si>
     <t>t.me/dbeskromny/8915</t>
   </si>
   <si>
     <t>Я таксую для души Парень из Сан-Франциско рассказал, что его водитель Uber по дороге упомянул, что делает стартап. А потом попросил пассажира подписать NDA, прежде чем раскрыть идею. Суровая правда рынка в том, что голая идея стоит примерно ноль. Если ваш будущий бизнес можно скопировать, просто послушав вас 10 минут на заднем сиденье такси — вам нужен не NDA. Вам нужна другая бизнес-модель.</t>
   </si>
   <si>
     <t>06.04.26 07:19</t>
   </si>
   <si>
     <t>t.me/dbeskromny/8914</t>
   </si>
   <si>
     <t>Конец социальных лифтов? Мы привыкли думать, что условный ChatGPT угрожает конкретным профессиям. Свежее исследование Брукингского института задаёт другой вопрос, и ответ на него куда неудобнее. Не исчезнут ли сами карьерные лестницы? За последние 40 лет экономическая мобильность держалась на простой логике. Начинаешь клерком, ассистентом или оператором колл-центра, годами нарабатываешь опыт, и рано или поздно переходишь на ступеньку выше. За последние десять лет именно так 23 миллиона американцев без высшего образования поднялись в средний класс. Исследователи называют эти промежуточные роли «профессии-шлюзы». Если убрать позицию уровня младшего аналитика, человек без профильного бэкграунда теряет не просто работу — он теряет единственный маршрут наверх. Верхние этажи технически остаются, только вот социальный лифт туда больше не приходит. Ситуация усугубляется тем, что миллионы людей на этих позициях просто не имеют финансовой подушки и времени на быструю переквалификацию. Но давайте без алармизма. Что делать прямо сейчас? Если вы руководитель: Посмотрите, как вы внедряете ИИ. Если он просто вычищает джунов ради экономии ФОТ, завтра вы рискуете упереться в жесткий дефицит талантов. Нейросети должны не заменять стартовые позиции, а пересобирать их. Джун в 2026 году — это младший ИИ-менеджер, который должен расти в два раза быстрее. Если вы на стартовой позиции: Перестаньте качать навыки рутинной работы — их первыми съест алгоритм. Берите на себя больше ответственности и инвестируйте в то, что ИИ пока не умеет: кризис-менеджмент, системную координацию между людьми и принятие решений в условиях жесткой неопределённости. Вопрос уже не в том, уничтожат ли нейросети рабочие места. Вопрос в том, останутся ли пути наверх для тех, кто начинает снизу. Потому что стеклянный потолок больше не наверху. Он внизу.</t>
   </si>
   <si>
     <t>06.04.26 05:03</t>
   </si>
   <si>
     <t>t.me/dbeskromny/8913</t>
   </si>
   <si>
     <t>HR-директора годами пытались скрыть эту формулу, но она всё-таки утекла в сеть. Потому что это ультимативный ответ на самый душный вопрос любого собеседования. Осторожно: после этого вас возьмут на любую работу.</t>
+  </si>
+  <si>
+    <t>24.07.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9659</t>
+  </si>
+  <si>
+    <t>Выпьем же за это! Зумеры наконец распробовали алкоголь. В США доля пьющих зумеров выросла с 46% до 71%. Общий показатель по 15 странам подтверждает тенденцию — рост до 74%. Аналитики IWSR объясняют это не культурной эволюцией, а банально деньгами. Молодые люди только-только начали зарабатывать достаточно, чтобы счёт за несколько коктейлей в баре не вызывал желание позвонить родителям. При этом каждый отдельный вечер стал скромнее: среднее число напитков за одно посещение упало с 4,4 до 3,9. Никто явно не пытается наверстать упущенное. Кстати, кажется, сегодня у кого-то день аванса? см. заголовок</t>
+  </si>
+  <si>
+    <t>24.07.26 13:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9658</t>
+  </si>
+  <si>
+    <t>Танцы на розовых очках Российский рынок франшиз наконец включил калькулятор и снял барби-очки. В 2025 году число заявок на покупку франшиз сократилось на 21,2%. Одновременно 64% франчайзеров сообщили, что расходы на запуск выросли в среднем на 30%. Франшиза всегда продавалась как сокращённый путь: бренд, процессы, технологии — всё есть. Только вот когда франчайзи остаётся с операционкой один на один, выясняется, что типовая инструкция из презентации не работает в конкретной локации так, как должна. Поэтому главная ценность зрелой франшизы — способность модели работать на полях локального контекста. Ясно взглянуть на реальность рынка франшиз можно на «Дне партнёра» 27–28 августа. Его проводит Лавка для предпринимателей, владельцев бизнеса и инвесторов, которые рассматривают запуск крупного франчайзингового проекта. Там неплохо прочищают оптику: и розовые, и чёрные очки бьются об факты и экспертный опыт. В программе: экономика франшизы, технологии, операционные процессы, опыт действующих партнёров и разговор с командой Яндекса без посредников. На следующий день участники смогут посетить работающий даркстор и увидеть, как бизнес выглядит не на слайде, а в смене. Регистрироваться сюда стоит не за обещанием лёгкого бизнеса — таких в серьёзном деле не бывает. А за возможностью задать неудобные вопросы до того, как ответы на них станут статьями расходов.</t>
+  </si>
+  <si>
+    <t>24.07.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9657</t>
+  </si>
+  <si>
+    <t>Такие пироги Каждый пытается откусить кусок побольше, но жадный ChatGPT угощает нехотя. Всего год назад ChatGPT забирал 77% веб-трафика ИИ-чатботов. Сейчас доля упала до 53%. Gemini за тот же срок вырос с 6% до 28%. Может показаться, что лидер потихоньку сдаёт позиции. На деле ChatGPT уже пользуются более 900 млн человек в неделю, а его веб-трафик годами держится на плато. Так что сокращается не аудитория OpenAI. Сокращается её монополия.</t>
+  </si>
+  <si>
+    <t>24.07.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9656</t>
+  </si>
+  <si>
+    <t>Вашу маму и там, и тут показывают А значит, мама — блогер. Но пока не очень успешный, потому что явно дублирует одинаковый контент по всем своим аккаунтам — ну, чтоб наверняка. Только вот площадки такие фокусы не любят. Пользователю незачем заходить в конкретную соцсеть, если весь интересующий контент он может посмотреть ещё в трёх других. Платформам нужны не просто авторы, а причина открыть именно их приложение. Поэтому они давно и упорно переучивают креаторов самым эффективным инструментом из возможных. Тимбилдингом! Шучу. Денежной мотивацией. Это хорошо видно по ВК. Ещё год назад они обновили модель монетизации, отдав предпочтение авторам оригинального контента. В результате их доход за год вырос в 7 раз. Число тех, кто вообще начал зарабатывать на контенте, почти удвоилось. А авторов с доходом выше 100 тысяч в месяц стало почти в 4 раза больше. Это плата за дефицит. Одинаковый пост, опубликованный на пяти площадках, не принадлежит ни одной из них. Поэтому платформы сильнее продвигают и лучше монетизируют публикации, созданные специально для них. Для авторов вывод не самый удобный: работать придётся больше. Но есть и хорошая новость: за эксклюзивы щедро благодарят. Поэтому, мама, следи, чтобы и там, и тут был разный контент.</t>
+  </si>
+  <si>
+    <t>24.07.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9655</t>
+  </si>
+  <si>
+    <t>Конец эпохи голых скидок Мы едва ли пользуемся даже половиной всех программ лояльности, к которым подключены. Об этом пишет крупнейшее в мире исследование Bond Brand Loyalty. Как тогда создать программу, которая попадёт в легион активных? Задрать скидку — не выход. Скидка не создаёт отношения, а просто уменьшает чек. Плоский процент воспитывает сомнительную верность. Стоит конкуренту опуститься ниже — и вся «лояльность» переезжает к нему вместе с корзиной. Поэтому ритейл уходит от голых скидок к многослойным программам: уровням, статусам, закрытым наградам. Сильный пример такой модели на наших берегах — «Лаймовый клуб» Золотого Яблока. Я уже анализировал модель ЗЯ, отличный повод продолжить тему. Да, они оставили обычные бонусы, которыми можно оплатить хоть весь заказ. Но добавили надстройки: 1 — Бьютисы Их дарят за покупки. Можно обменять на мерч, продуктовые наборы или купоны на скидку. 2 — Статусный уровень Он него зависит количество начисляемых бонусов и бьтисов при покупках. 3 — Игровые механики На этом слое целая палитра механик, разыгрывающих подарки и бонусы. Для покупателя и ритейлера это ситуация win-win. Лояльная аудитория получила ещё большую выгоду, а разовые покупатели просто сохранили первоначальные бонусные условия. Разбор трендов 2026 года от Retail.ru приводит эту механику как ключевой индустриальный тренд. Раньше бренд покупал повторную продажу процентом скидки. Теперь он строит систему, из которой не хочется выходить.</t>
+  </si>
+  <si>
+    <t>24.07.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9654</t>
+  </si>
+  <si>
+    <t>Пиши, сокращай, скачивай Самая популярная книга о текстах в России теперь работает в вашей любимой нейросети. Людмила Сарычева — соавтор «Пиши, сокращай» и одна из главных фигур русского инфостиля — вместе с Никитой Архиповым выложила бесплатный набор из шести скиллов: для редактуры, статей, постов, промотекстов, UX-копирайтинга и собственной редполитики. Внутри — правила её бюро, приёмы из «Пиши, сокращай» и «Уступите место драме», личные стилистические требования, а отдельный скилл для постов вычищает типичные нейрошаблоны вроде «не просто X, а Y». Как подключить: В Claude: киньте агенту в режиме Claude Code или Cowork ссылку на GitHub и попросите установить скилл — дальше он сам. В обычном чате: Настройки → Возможности → Skills → загрузить файл. В новом ChatGPT Work работает тот же трюк — просто дайте агенту ссылку и попросите забрать правила. Ваша личная редакция доступна на Github по ссылке. Десять лет инфостиль учил людей не писать как роботы. Теперь учит роботов не писать как роботы.</t>
+  </si>
+  <si>
+    <t>24.07.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9653</t>
+  </si>
+  <si>
+    <t>Театр одного сотрудника В свежем опросе Software Finder 80% американских зумеров признались, что имитируют занятость на работе. Среди миллениалов таких 68%, среди иксов — 58%. Репертуар ИБД классический: шевелить мышкой (56%), держать открытым документ-приманку (56%) и отвечать на сообщения с тщательно выдержанной паузой (43%). В среднем на образ занятого человека уходит пять часов в неделю. В год набегает семь полных рабочих недель чистой актёрской игры. Но самое красивое даже не это. В компаниях с системами мониторинга сотрудники имитируют деятельность чаще. 63% сказали, что слежка заставила их симулировать больше. И только 3% — что меньше. А хитрые устройства, которые шевелят мышку за человека, там встречаются вдвое чаще, чем в офисах без надзора. Половина опрошенных замедляет работу осознанно: закончишь быстро — получишь ещё. Перешлите самому занятому человеку в вашем офисе. Возможно, он просто лучший актёр в команде.</t>
+  </si>
+  <si>
+    <t>23.07.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9652</t>
+  </si>
+  <si>
+    <t>35 мягких навыков Больше — не существует. Исследователи изучили все мягкие навыки XXI века по научной и HR-литературе — и получили список из 40 названий. Затем проверили каждое и отсеяли пять позиций: • самосознание • инициативность • агентность • производительность • социальная осознанность Что-то из этого невозможно измерить, а что-то — слишком узконаправлено и не входит в общую систему софт-скиллов. Итоговый набор я перевёл и собрал на картинке. А в процессе понял, что количество требований к соискателям уже напоминает инструкцию по сборке идеального кандидата. В разделе мягких навыков 35 запчастей. У кого полный набор?</t>
+  </si>
+  <si>
+    <t>23.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9651</t>
+  </si>
+  <si>
+    <t>Между молоком и хлебом Примерно там находится сейчас самый ценный рекламный экран.  Вы открываете приложение, чтобы заказать батон белого и литр трёхпроцентного. А где-то между ними видите баннер новой йогуртовой линейки и не сразу понимаете, что это реклама. Это ритейл-медиа — канал, о котором сейчас говорят на всех крупнейших рекламных конференциях. В 2025 году по всему миру на такую рекламу потратили $184 млрд. К 2030-му Forrester ожидает уже $312 млрд. Причина не только в нативности. Реклама внутри магазина видит потребителя насквозь: что он ищет сейчас, что покупал раньше, какие у него потребительские привычки. И самое главное: она сокращает расстояние между продуктом и кассой почти до нуля. 23 июля исполнился год российскому примеру этой модели — Яндекс UrbanAds. Платформа объединила рекламные возможности Яндекс Go, Еды, Деливери, Лавки и Маркета: одну кампанию можно распределить сразу между несколькими сервисами, а не собирать размещения вручную. Коммерческий директор Михаил Гущин рассказал Sostav, как новый рекламный продукт искал свою нишу и к чему это привело.  Спойлер: к росту продаж.  Да, это ещё один пост о трендах и сдвигах рекламного рынка.  Потому что успевать за изменениями — наша с вами работа.</t>
+  </si>
+  <si>
+    <t>23.07.26 13:36</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9650</t>
+  </si>
+  <si>
+    <t>8,7 триллиона рублей в год Столько теряет российский бизнес из-за банального неумения толково общаться. Сумма складывается по принципу домино. Первой падает коммуникация — а дальше по цепочке: трата времени и нервов на пустые разговоры → нездоровая атмосфера в команде → выгорание → внезапные увольнения → сорванные сделки. Звенья цепи могут менять порядок, но старт и финал, на мой взгляд, неизменны: люди не понимают друг друга → компания теряет деньги. Особенно дорого это обходится крупным организациям с множеством подразделений. Как не терять выручку на внутренних коммуникациях, расскажут на конференции «Мосты» 17 августа в СберУниверситете. Сбер и ИнтерКомм соберут более 50 практиков из СИБУРа, «Газпром нефти», Росатома, «Норникеля», «Магнита», Самоката, ВкусВилла и других крупных компаний. На четырёх параллельных сценах обсудят: — обмен знаниями между подразделениями; — развитие профессиональных сообществ; — доверие и кросс-функциональную работу; — ИИ во внутренних коммуникациях; — игровые механики и сторителлинг; — способы измерить реальную пользу коммуникационных проектов. Подключиться можно онлайн или приехать в СберУниверситет. Участие бесплатное, но количество очных мест ограничено — лучше оставить заявку заранее. Внутренние коммуникации — не функция поддержки. Это система, благодаря которой бизнес работает и зарабатывает как единый механизм.</t>
+  </si>
+  <si>
+    <t>23.07.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9649</t>
+  </si>
+  <si>
+    <t>Где рождаются миллионеры Сегодня все обсуждают рейтинг Numbeo, где Москва возглавила европейский список по недоступности жилья. Здесь важно прояснить: речь не о самом дорогом квадратном метре, а о самом длинном пути от местной зарплаты до местной квартиры. По текущим данным, московское жильё стоит около 22 годовых дохода москвича. А теперь откроем другую карту — географию богатства от UBS Global Wealth Report 2026. В 2025 году почти миллион человек стали долларовыми миллионерами. Это примерно 2680 миллионеров в день. Из них только в США — 441 тысяча В Великобритании — 43 тысячи В России — около 22 тысяч Две карты почти не рифмуются — и это логично. Numbeo показывает, насколько жильё оторвалось от местных зарплат. Отчёт UBS — сколько людей пересекли порог в миллион долларов как раз благодаря росту недвижимости, акций, бизнеса и других активов. Одни становятся миллионерами, потому что владеют жильём. Другие не могут купить жильё, потому что оно сделало первых миллионерами.</t>
+  </si>
+  <si>
+    <t>23.07.26 10:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9648</t>
+  </si>
+  <si>
+    <t>Всё уже снято до нас Forbes нанимает тиктокеров, а TIME отдаёт блогерам обложки. И правильно делают — ведь за ними уже стоят миллионные аудитории, охваты и доверие. Только экономика креаторов давно не ограничивается звёздами интернета. Сегодня это полноценная экосистема, в которой большие медиапроекты рождаются благодаря талантам обычных пользователей. Креатору больше не обязательно становиться знаменитостью, чтобы попасть в большое медиа. Иногда достаточно снять один хороший ролик. За примером далеко ходить не надо: один из свежих кейсов — «Кулинарная битва» с Константином Ивлевым в VK Видео. Большое студийное шоу объединило профессионального ведущего и авторов, которые до этого просто снимали рецепты у себя дома. Для многих участие стало возможностью показать себя новой аудитории, а после завершения сезона платформа продолжила рассказывать истории самых ярких участников и их путь к популярности. Так платформа формирует сеть блогеров-амбассадоров и помогает им развиваться, словно это продюсерский центр. Это и есть новая модель работы с контентом и его создателями. Интернет стал местом, где ежедневно появляются сильные идеи и талантливые авторы. Задача платформы — заметить их раньше других, помочь раскрыться и дать возможность выйти на широкого зрителя. Это и есть новая парадигма медиаплатформ.</t>
+  </si>
+  <si>
+    <t>23.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9647</t>
+  </si>
+  <si>
+    <t>Я выбросил свою лекцию Весной я выступал с материалом про ИИ, который собирал месяцами. Сегодня я проснулся и понял, что он протух — целиком, до последнего слайда. И нет, это не моя недоработка. В крупнейшем каталоге ИИ-инструментов There's An AI For That уже 51 597 сервисов — счётчик прибавляет десятки ежедневно. Согласны, что нужно быть безработным человеком, чтобы за всем этим успевать? Поэтому я не стал ничего обновлять. Я просто выбросил старый материал целиком и пересобрал с нуля. Сегодня в 18:00 расскажу, как жить с ИИ без FOMO и отрицания — и покажу пять инструментов, на которых у меня в 2026-м держится всё. Пять из пятидесяти одной тысячи. Приходите на нашу большую онлайн-встречу «То, что обычно вырезают» — три часа без записи и монтажа. Со мной в эфире: Ринат Алиев (Educate Online), Оля Соколова (ex-CEO «Скандинавии»), Екатерина Лапшина (сооснователь OKKO), Сергей Иванов (ЭФКО), Денис Кутергин (YouDo). Сегодня, 17:00–20:00 мск, онлайн. Регистрируйтесь по ссылке в боте. Каталоги инструментов обновляются ежедневно. Умение выбрать пять — не устаревает.</t>
+  </si>
+  <si>
+    <t>23.07.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9646</t>
+  </si>
+  <si>
+    <t>Формула идеального созвона: поздороваться и больше не мешать друг другу спокойно работать.</t>
+  </si>
+  <si>
+    <t>22.07.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9645</t>
+  </si>
+  <si>
+    <t>Уволен за смех В 1979 году начинающий актёр попал на съёмки «Врат рая» — самого дорогого фильма своего времени. Восьмичасовая установка света. Съёмок в этот день даже не планировали — актёры просто стоят в гриме и костюмах, пока группа проверяет свет на завтра. Соседка по кадру шепчет ему на ухо анекдот — и он громко смеётся в момент общей тишины Режиссёр Майкл Чимино оборачивается и произносит два слова: «Уиллем, выйди». Так Уиллема Дефо уволили с первого же фильма в карьере. Три месяца работы почти полностью вырезали, имя убрали из титров, а актёра отправили домой. Дальше вы знаете: «Взвод», Зелёный Гоблин, Ван Гог, смотритель маяка. Четыре номинации на «Оскар» и харизматичное лицо, под которое режиссёры пишут роли. Сегодня легенде исполняется 71 год, и его история — лучшее напоминание всем, кто болезненно переживает провал на старте. Первый режиссёр велел ему выйти из кадра. Следующие сорок лет лучшие режиссёры мира звали его обратно.</t>
+  </si>
+  <si>
+    <t>22.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9644</t>
+  </si>
+  <si>
+    <t>Реклама за 300 Несколько лет назад, чтобы разместить рекламу у блогера, нужны были приличные деньги и близкие знакомства. Сегодня нужно 300 рублей в неделю. Таков нынче минимальный бюджет рекламной кампании в мессенджерах через Директ. И для меня это — логичное продолжение эффекта длинного хвоста. Его описал журналист и предприниматель Крис Андерсон. Суть феномена проста, но удивительна: в цифровой экономике больше всего внимания собирают не популярные хиты и блогеры, а миллионы нишевых продуктов, которые вместе привлекают больше людей, чем весь топ. И вот теперь реклама у блогеров тоже отправилась в хвост. В одной только Рекламной сети Яндекса сейчас 24 тысячи авторов с аудиторией от 1000 до 3,5 млн подписчиков. За три года с запуска монетизации c РСЯ авторы заработали 5,3 миллиарда рублей Спрос продолжает смещаться к нишевым авторам — а бюджеты на инфлюенс-маркетинг через Директ растут в среднем в 4,8 раза в год с 2023-го. Главный сдвиг даже не в том, что реклама подешевела до 300 рублей. Это цена входа в рынок, где тысяча правильных подписчиков иногда ценнее миллиона случайных.</t>
+  </si>
+  <si>
+    <t>22.07.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9643</t>
+  </si>
+  <si>
+    <t>Индустрия холодных расчётов Предпринимателей подводит не недостаток идей. А нежелание считать их «выхлоп» и слепая вера в собственную чуйку. Строже всего к таким экспериментам относится, внезапно, индустрия моды. Оказывается, деньги в этом бизнесе считают даже жёстче, чем в стартапах. Как раз об этом «Мода — off the record» — подкаст Lamoda, о котором я узнал после их крутейшего выпуска об ИИ. Я уже писал о нём. Летом, когда деловая повестка сбавляет скорость, можно не сохранять полезный контент, а слушать здесь и сейчас — что я и сделал со вторым сезоном. Ведущая Ольга Циос, управляющий директор по маркетингу Lamoda, крепко держит разговор в плоскости фактов, метрик и стоимости решений. А тема ИИ проходит красной нитью через весь второй сезон. Подкаст оказался не столько о моде, сколько о системном управлении. Мода здесь — наглядный полигон: сегодня ты неверно оценил спрос, завтра у тебя склад красиво упакованных убытков. Вот пара инсайтов из выпусков. 1. Коллаборация бренд х бренд начинается с аналитики Коллаборация Zarina × Rose &amp; Laces принесла +30% к обороту. 95% позиций стали хитами. Успех проекта — в аналитике. Команда сначала увидела незакрытую нишу и уже под неё выбрала партнёра. 2. Три уровня зрелости для работы с бизнес-метриками от CEO Lamoda Максима Гришакова • Первый. Констатация, что произошло: «Продажи выросли на 15%» • Второй. Интерпретация, почему произошло: «Потому что сделали Х» • Третий. Прогнозирование, что произойдёт дальше: «80% времени посвящаем обсуждению плана действий» Буквально вчера дослушал финальный выпуск — о том, как молодым брендам выживать, когда рынок ужался, а хайп закончился. Вывод довольно трезвый: выигрывают те, кто считает, а не красиво упаковывает. Слушаем весь сезон: VK • YouTube • Яндекс Музыка • Apple Podcasts</t>
+  </si>
+  <si>
+    <t>22.07.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9639</t>
+  </si>
+  <si>
+    <t>Реклама первой необходимости У брендов есть странная привычка: прийти туда, где людям жарко, шумно и тесно, — и поставить фотозону. Самое время сфоткаться с логотипом, правда же? Salomon на парижском фестивале Yardland поступил разумнее. Вместо очередной декорации бренд установил 3,5-метровую станцию с двенадцатью кранами бесплатной питьевой воды. В аномальную жару она стала не рекламным объектом, а жизненно важной инфраструктурой фестиваля — и бонусом самой проходимой точкой. С виду — элементарная же вещь, какой же тут креатив. По факту — точное понимание того, как сегодня работает человеческое внимание. Люди научились игнорировать бренд-активации быстрее, чем ведущий на стенде успевает сказать слово «розыгрыш». Лучшие интеграции сегодня не развлекают человека любой ценой. Они замечают, что ему нужно прямо сейчас: вода, зарядка, тень, навигация, отдых. Вместо того, чтобы выпрашивать внимание, Salomon элегантно решил насущную проблему. И получил самую честную метрику успешной интеграции: очередь.</t>
+  </si>
+  <si>
+    <t>22.07.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9638</t>
+  </si>
+  <si>
+    <t>❤️❤️❤️❤️❤️❤️❤️❤️❤️❤️ Как не похоронить свой продукт У каждой команды, которая внедряет ИИ, есть своё маленькое кладбище. Там похоронены прототипы, которые прекрасно работали на демо — и бесславно умерли на первой неделе живого использования. По данным опроса пятидесяти крупнейших российских компаний, только 7–10% проектов на базе генеративного ИИ дошли до эксплуатации в 2025 году. 9 из 10 прототипов сворачивают ещё до первого пользователя. Потому что собрать работающий MVP относительно просто. А вот превратить его в систему, которая не падает под реальной нагрузкой, не теряет контекст и не пугает пользователей галлюцинациями, — задача со звёздочкой. Ей и посвящёна Yandex AI Studio Series Summer Edition — серия профессиональных онлайн-событий с 16 по 30 июля. В программе: — кейсы внедрения ИИ в ритейл и производство; — путь от идеи до ИИ-продукта без отдельной команды разработки; — голосовые интерфейсы, поиск, API, интеграции и агентные системы. 30 июля самых активных участников серии ждёт закрытая офлайн-встреча с командой Yandex AI Studio. Вас ждёт живой разговор о том, куда движется рынок и платформа, возможность задать вопросы в лицо и подарки в конце. Вам сюда, если вы: — разработчик; — ML/ИИ-инженер; — ИИ-продакт; — предприниматель, который автоматизирует свой бизнес. Людей, которые умеют собирать прототипы за бессонную ночь, уже предостаточно. Следующая конкуренция будет между теми, кто умеет успешно выводить их на рынок. А не закапывать на кладбище.</t>
+  </si>
+  <si>
+    <t>22.07.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9637</t>
+  </si>
+  <si>
+    <t>Google читает ваши чаты с DeepSeek Вчера вечером РБК сообщил тревожное: в выдаче Google оказались переписки пользователей с DeepSeek — вопросы, ответы нейросети и названия загруженных документов. Треть диалогов в выборке одного исследователя оказались русскоязычными. Самое время паниковать, что нас всех взломали и собирать охваты на панике. Только вот хакера в этой истории нет. Механика «взлома» оказалась до зевоты скучной — и от этого только страшнее. В DeepSeek есть кнопка «Поделиться»: она создаёт публичную ссылку на диалог, чтобы отправить его коллеге или другу. Сервис честно предупреждает, что ссылку сможет открыть любой желающий. О чём он не предупреждает — так это о том, что к желающим относятся и поисковые роботы Google. Публичная страница попадает в индексацию поиска — и ваши рабочие отчёты, бухгалтерия и названия документов становятся доступны по правильно составленному запросу. Год назад на эти же грабли наступали пользователи ChatGPT — тогда поисковики точно так же собрали тысячи публичных диалогов. Получается, самая надёжная уязвимость любого сервиса — не дыра в коде. А наша уверенность, что «поделиться» означает «показать одному человеку». Что сделать прямо сейчас? Откройте свой DeepSeek в браузере: Настройки → Данные → Общие ссылки → Управление. Проверьте все расшаренные диалоги и удалите те, где есть документы, рабочая информация или личные данные. И перешлите этот пост коллеге, который скармливает нейросетям корпоративные файлы. Синий кит никого не сливал. Мы прекрасно справились сами.</t>
+  </si>
+  <si>
+    <t>22.07.26 05:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9636</t>
+  </si>
+  <si>
+    <t>Московская «Монополия» вышла на финальный круг: игроков за столом осталось двое, и теперь они скупают аэропорты друг у друга. Раньше аэропорты конкурировали за пассажиров. Теперь — коллекционируют друг друга.</t>
+  </si>
+  <si>
+    <t>21.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9635</t>
+  </si>
+  <si>
+    <t>Обновился и умер «Я могла бы говорить с ним всю оставшуюся жизнь» 27-летняя девушка из провинции Чжэцзян называла своего ИИ-компаньона одновременно любовником, другом и семьёй. Когда она узнала, что ByteDance отключает её виртуального партнёра из-за новых государственных требований, она впала в депрессию и уволилась с работы. Драма началась 15 июля, когда в Китае вступил в силу официальный запрет ИИ-ассистентам чрезмерно подстраиваться под человека и подталкивать его к эмоциональной зависимости. В тот же день ByteDance и Alibaba одновременно отключили персонализированных ИИ-компаньонов в Doubao и Qwen — двух самых популярных ИИ-приложениях страны. Это стало массовым расставанием. Кто-то потерял цифрового партнёра, кто-то — собеседника с голосом почившего родственника. Так мы открыли ещё один риск цифровой любви: ИИ-партнёр тоже может умереть. Достаточно одного выстрела обновлением.</t>
+  </si>
+  <si>
+    <t>21.07.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9634</t>
+  </si>
+  <si>
+    <t>Инструкция по краже каннских идей Каждый год российская креативная индустрия смотрит на каннские кейсы как сериал Netflix: красиво, дорого и абсолютно непонятно, как применить это у себя. А зря. Канны — это опережающий индикатор рекламного рынка. Приёмы, взявшие Гран-при сегодня, через полгода-год уходят в мейнстрим. Кто разобрал их прямо сейчас — сэкономил себе целый цикл проб и ошибок. Мои друзья из Realweb сделали всю грязную работу за нас и разобрали 123 Гран-при и золота фестиваля, собрав ультимативный гайд по креативу. Я сжал его до четырёх главных принципов: — ИИ ускоряет, а человек курирует. Фраза фестиваля этого года — mediocrity at scale (усреднение креатива нейросетями). На этом фоне Гран-при по дизайну забрал редизайн заставки Apple TV, сделанный полностью вручную. Там, где все автоматизируют, ручной крафт становится главным сигналом премиальности. — Кризис как актив. У KitKat перед Пасхой украли 12 тонн шоколада. Вместо сухого пресс-релиза с сожалениями бренд запустил трекер украденных батончиков — и превратил полмира в соучастников расследования. В итоге бренд получил бесплатный PR-охват на $224 млн за 10 дней и Гран-при в Каннах. — Отдайте бренд фанатам. Vaseline взяла народные лайфхаки из соцсетей, превратила их в реальные продукты и стала платить их авторам роялти с каждой продажи. В результате бренд получил +466% к продажам. — Системный брендинг важнее разовой кампании. Главную награду впервые получили не за красивый разовый спецпроект, а за системную работу бренда из года в год. Одиночные рекламные ролики больше не дают преимуществ — побеждает долгосрочная бренд-платформа. И универсальный стресс-тест перед запуском чего угодно: если вашу работу мог бы выдать конкурент на той же нейросети — она уже проиграла. Сохраняйте полный гайд по креативу Каннского уровня и перешлите тому, кто прямо сейчас защищает креативную стратегию. Через полгода эти приёмы будут у всех. У вас они могут быть уже сегодня.</t>
+  </si>
+  <si>
+    <t>21.07.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9633</t>
+  </si>
+  <si>
+    <t>Как построить империю на почтовых голубях В 1850 году самым быстрым способом узнать цены Парижской биржи был не поезд и даже не телеграф. Голубь. Телеграф в Европе достраивали кусками. Одна линия протягивалась из Берлина до немецкого Аахена. Другая тянулась из Парижа до Брюсселя. А между Аахеном и Брюсселем оставалось 76 миль голой земли без единого провода. В те времена биржевые сводки всё ещё возил неторопливый поезд. Деньги в этом разрыве увидел один человек — 34-летний журналист Пауль Рейтер. Он нанял 45 голубей у Генриха Геллера (аахенского пивовара и голубевода) и стал возить сводки по воздуху. Птицы уверенно обгоняли поезд — и Рейтер стал тем, у кого биржевые цены появлялись раньше остальных. На этом он построил легендарное агентство Reuters, которое до сих пор поставляет новости тысяче изданий по всему миру, включая восемь из десяти крупнейших газет планеты. Цена за ранний доступ к информации со временем только растёт. В 2010 году компания Spread Networks потратила $300 млн, чтобы проложить между Чикаго и Нью-Джерси оптоволоконный кабель — ради экономии трёх миллисекунд на передаче биржевых котировок. Через два года этот кабель обогнали микроволновые вышки — ради ещё большей скорости. А с 1 августа 2026 года трейдеры и хедж-фонды смогут купить доступ к постам Дональда Трампа на миллисекунды раньше обычных пользователей за $100 тысяч в месяц. Меняются птицы, провода и президенты. Главный закон за 210 лет не изменился: самые большие деньги по-прежнему делаются на форе между теми, кто уже знает, и теми, кто ещё нет. С днём рождения, герр Рейтер. Спасибо за урок.</t>
+  </si>
+  <si>
+    <t>21.07.26 07:45</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9632</t>
+  </si>
+  <si>
+    <t>Редакция «Карьера» The Blueprint расспросила вашего непокорного слугу про рабочее место. Получилась исповедь минималиста: весь мой бизнес помещается в макбук, который можно захлопнуть и унести за тридцать секунд. Правда, внутри этого макбука живут несколько тысяч сотрудников. Подробности — здесь.</t>
+  </si>
+  <si>
+    <t>21.07.26 05:16</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9631</t>
+  </si>
+  <si>
+    <t>Будильник на отбой Восемь часов сна — главная иллюзия ЗОЖа. Учёные проанализировали сон 61 тысячи человек и выяснили, что базовое правило здорового сна работает совсем не так, как нас учили десятилетиями. Оказалось, регулярность сна предсказывает риск ранней смерти сильнее, чем его продолжительность. Ложиться и вставать примерно в одно время может быть важнее, чем любой ценой добирать заветные восемь часов. У людей с самым стабильным режимом риск смертности был на 20–48% ниже, чем у тех, кто спал «как получится», даже при сопоставимой продолжительности сна. Проблема в том, что внутри нас не одни биологические часы, а сотни. Это целый оркестр из циркадных ритмов — от печени до сосудов. Когда вы каждый день ложитесь в разное время, оркестр начинает играть вразнобой — и никакие «отосплюсь в субботу» этого не чинят. Плохая новость для любителей компенсировать будни выходными: социальный джетлаг — это нагрузка уровня перелёта Москва–Владивосток дважды в неделю, не покидая кровати. Хорошая — стабильный режим не требует абонемента в World Class, таблетницы с БАДами и модного браслета Whoop на запястье. Будильник на семь утра мы уже освоили. Теперь, похоже, пора ставить второй. На отбой. Перешлите любимой сове, которая обещает наверстать сон на выходных. Пусть для начала наверстает режим.</t>
+  </si>
+  <si>
+    <t>20.07.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9630</t>
+  </si>
+  <si>
+    <t>Плавки с динозаврами Не ходите, дети, в маркетплейсы на уставшую голову. А вот профессор рекламы Мэтью Питтман зашёл. И потом не смог объяснить жене (и себе), зачем ему плавки с динозаврами. Так он стал героем собственного исследования. Питтман профессионально изучает, как соцсети меняют потребительское поведение. В ходе своих экспериментов он обнаружил, что уже спустя 30 секунд скроллинга человек не вчитывается в характеристики товара. Его накрывает яркой дофаминовой карточкой, сочным визуалом и обещанием мгновенного удовольствия. А причина — в усталости. Соцсети перегружают внимание, и мозг начинает ценить не аргументы, а экономию усилий. И легко покупает то, что требует минимум энергии на принятие решения. В таком состоянии люди обычно не делают больших покупок. А вот маленькие удовольствия мы особо не взвешиваем — поэтому на следующий день получаем в ПВЗ лампу-капибару или кроксы с ушами Шрека. У каждого из нас есть свои плавки с динозаврами. Просто не все готовы в этом признаться. Профессор вот смог.</t>
+  </si>
+  <si>
+    <t>20.07.26 13:07</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9629</t>
+  </si>
+  <si>
+    <t>Самый дорогой гость ужинает один Ресторанная индустрия десятилетиями считала одинокого гостя убыточным активом: стол на двоих занят наполовину, выручка — тоже. Свежие данные OpenTable переворачивают эту экономику с ног на голову. Броней на одного за год в США стало больше на 23%. Но главное — соло-гость оставляет в среднем $94 против $60 у человека в компании. То есть почти на 60% больше. Логика простая. Гедонист, который пришёл на свидание с самим собой, не делит чек и никуда не торопится. Он садится за стойку с видом на кухню, кладёт рядом книгу, откладывает телефон — и ест так, что замечает вкус. Сомелье продаст такому гостю бокал шабли премье крю, пока соседний стол на шестерых делит счёт и заказывает кувшин лимонада. Одиночество внезапно оказалось платёжеспособнее компании. Азия просекла это раньше всех — в корейских картах давно работает фильтр «подходит для соло-посетителей». Россия, кстати, в этом тренде дольше, чем кажется: ещё до пандемии 57% визитов в общепит миллионников были одиночными. А теперь под соло-гостя подстроились и форматы — азиатские раменные, где посадка за стойкой в одиночку норма, выросли на 11,6% за последний год. Так что когда хостес с лёгким сочувствием спрашивает «вы будете один?», не спешите оправдываться. Судя по аналитике, прямо сейчас вы — самый дорогой гость в этом зале.</t>
+  </si>
+  <si>
+    <t>20.07.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9628</t>
+  </si>
+  <si>
+    <t>ChatGPT пришёл за нашими бабушками Технологию можно назвать по-настоящему массовой, не когда с её помощью пишут дипломы и сводят отчёты. А когда 82-летняя женщина советуется с ней, чем подкормить розы. В новой рекламе OpenAI заявляет именно это: ChatGPT — технология для всех. Ролик показывает Джин, Джилл и Пэм — три милые американские леди немного за 80, которые обсуждают с нейросетью технологии, поездку в Санторини и переводят с французского. Без помощи сыновей. Без поисков «нужной кнопки» на вытянутой руке. Так новый ChatGPT Voice снимает интерфейсный барьер и дарит серебряной аудитории главное — самостоятельность. А заодно показывает: ChatGPT перестаёт быть инновацией и становится бытом. Джин, Джилл и Пэм — это не целевая аудитория ролика. Это лакмусовая бумажка. Если технологией свободно пользуется пожилой человек, который вчера путался в айфоне — с ней справится кто угодно. Поэтому бабушка здесь — лучший амбассадор массового принятия ИИ. Ждём ответный ход Яндекса с коллаборацией «Московское долголетие × Алиса».</t>
+  </si>
+  <si>
+    <t>20.07.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9622</t>
+  </si>
+  <si>
+    <t>Рекламный гений Маяковского Вчера был день 133-й день рождения Владимира Маяковского. Отличный повод вспомнить, что великий поэт был ещё и одним из главных креаторов советской рекламы. В 1923 году они с Александром Родченко собрали собственный «Реклам-конструктор»: Маяковский отвечал за идеи и тексты, Родченко превращал их в визуальный язык, который спустя сто лет всё ещё выглядит современно. В наши дни эти двое точно были бы завсегдатаями Патриков и творили под апероль и лавандовый раф. Первым их клиентом стал ГУМ — точнее, тогдашние Верхние торговые ряды. Аббревиатуру ГУМ для нового названия и знаменитый логотип как раз придумали Маяковский и Родченко. После ГУМа заказы посыпались со всех сторон. Работа кипела: по утрам Маяковский ходил по трестам и конторам Москвы, брал заказы и описание товаров, написанные тоскливым канцелярским языком, шёл домой к Брикам, изучал тему, придумывал идею и писал текст, опёршись о рояль делал набросок макета. Поздно вечером приходил Родченко, они обсуждали концепцию, Родченко шел домой работать, а утром Маяковский относил готовый заказ клиенту. Только для ГУМа было придумано 15 реклам-конструкторов, а всего за два года они создали их сотни. Печенье, галоши, папиросы — было всё! В итоге родились такие рекламные шедевры, как «Нигде кроме, как в Моссельпроме»: сам поэт относился к своей рекламной работе крайне серьёзно и считал эти строки «поэзией самой высокой квалификации». И вот что поэт писал о рекламе: «Реклама ― это имя вещи. Как хороший художник создает себе имя, так создает себе имя и вещь. Увидев на обложке журнала знаменитое имя, останавливаются купить. Будь та же вещь без фамилии на обложке, сотни рассеянных просто прошли бы мимо. Реклама должна напоминать бесконечно о каждой, даже чудесной вещи». Владимир Маяковский, «Агитация и реклама», 1923.</t>
+  </si>
+  <si>
+    <t>20.07.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9619</t>
+  </si>
+  <si>
+    <t>Пожалуй, самая честная реклама понедельника. McDonald's, Франция, 2014. Агентство TBWA\Paris.</t>
+  </si>
+  <si>
+    <t>19.07.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9618</t>
+  </si>
+  <si>
+    <t>Скука — это новая роскошь Я спросил у Claude, что незаметно, но фундаментально испортило наш мир. Ответ нейросети заставил меня слегка поёжиться на стуле. Машина заявила, что главная потеря человечества — это неструктурированное время. Точнее, то, что смартфоны сделали со скукой. Большую часть истории человечества она была не проблемой, а важнейшим когнитивным состоянием. Скука переводила мозг в фоновый режим, где мы переваривали опыт, генерировали идеи и собирали цельное ощущение себя. Она была главным двигателем внутренней жизни человека. Но есть нюанс. Если верить свежему обзору в журнале Communications Psychology, смартфоны скуку не убили. Они сделали её хронической. У вас в кармане бесконечный стриминг, соцсети и игры, но люди жалуются на скуку чаще, чем десять лет назад. Метаанализ 59 исследований показывает, что чем больше мы сидим в цифровых медиа, тем острее ощущаем зудящую пустоту. Перемотка видео, постоянное переключение вкладок и чтение тревожных новостей не спасают от скуки — они её консервируют. Мы разучились просто смотреть в окно. Любая пятисекундная пауза судорожно затыкается подкастом или рилсом, а мозг, напрочь лишённый тишины, требует всё более жёстких стимулов. Произошла инфляция дешёвого дофамина. Раньше мы скучали, чтобы придумать что-то новое. Теперь скроллим, чтобы не оставаться наедине со своей головой. Умение выносить тишину — это и есть новая роскошь. Хорошая новость: в этот воскресный вечер она пока бесплатна.</t>
+  </si>
+  <si>
+    <t>19.07.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9617</t>
+  </si>
+  <si>
+    <t>Бадминтон — это новый падел Бадминтон внезапно стал главным светским хобби этого лета. Девушки снимают рилсы с ракеткой, называют себя «бамбитами» — в пику «падлам» из падел-тусовки — и превращают старый добрый воланчик в новый модный аксессуар. В Москве корты забиты на недели вперёд от Лужников до Сокольников и ВДНХ, а кто не хочет платить — просто натягивает сетку во дворе. И в этом, кажется, главный секрет нового хайпа. Кстати, это не сиюминутная дачная ностальгия: в мире в бадминтон играют больше 220 миллионов человек, рынок, по прогнозам аналитиков, удвоится к началу 2030-х, а сама игра — самая быстрая из ракеточных. Рекорд Гиннесса по скорости волана — 565 км/ч, а в реальном матче он разгонялся почти до 500. Но самое интересное здесь — экономика статуса. Недавний хайп вокруг падела был понятным сигналом: «смотрите, я в клубе избранных». Корт от 5 тысяч в час, дорогая форма, запись за неделю, правильная тусовка. Бадминтон играет по другим правилам: две недорогие ракетки, воланчик и любой свободный кусок пространства. Даже специализированный корт стоит в несколько раз дешевле падела, а начать играть можно буквально с первой попытки. Самое смешное, что для большинства из нас бадминтон вообще не новый спорт. Это тот самый воланчик из детства: дача, вытоптанный газон, две ракетки непонятного происхождения и сетка, которую чаще всего никто даже не натягивал. Мы просто выросли, назвали игру из постсоветского двора модным трендом — и наконец снова пошли играть. Правда, теперь в хороших кроссовках.</t>
+  </si>
+  <si>
+    <t>19.07.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9616</t>
+  </si>
+  <si>
+    <t>Молодость Шрёдингера Если сегодня утром вы крякнули, поднимаясь с кровати, а потом долго искали очки, которые были на лбу, — у Минздрава для вас отличная новость. Главный гериатр Минздрава напомнила, что по классификации ВОЗ молодость держится до 44 включительно. Средний возраст начинается только в 45. Выдыхаем, ровесники. Мы всё еще юны. Но есть нюанс. По нашему закону «О молодёжной политике» этот праздник жизни заканчивается ровно в 35. Получается административное чудо: с 36 до 44 вы одновременно молоды по медицине и немолоды по документам. Организм ещё юн — льготы уже нет. Так что если вам 38, вы просыпаетесь под техно, но при этом предательски скрипите суставами — не пугайтесь. Вы просто человек Шрёдингера. Ваша молодость авторитетно подтверждена Всемирной организацией здравоохранения, но полностью опровергнута Госдумой. Живите с этим. Точнее — молодейте вопреки бюрократии.</t>
+  </si>
+  <si>
+    <t>19.07.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9615</t>
+  </si>
+  <si>
+    <t>Коллеги, 52,2% лета уже позади. План на воскресенье — прожить оставшиеся 47,8% хотя бы немного как Стинг.</t>
+  </si>
+  <si>
+    <t>18.07.26 16:21</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9614</t>
+  </si>
+  <si>
+    <t>Личный бренд здорового человека Ни одного интервью, ни одного подкаста, само существование под вопросом — а в титрах у Нолана. Гомер попал в карточку «Одиссеи» как сценарист через 2700 лет после сдачи текста. Оказывается, для вечного портфолио достаточно одного сильного кейса. Ну ладно, двух.</t>
+  </si>
+  <si>
+    <t>18.07.26 14:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9613</t>
+  </si>
+  <si>
+    <t>То, что обычно вырезают Любое публичное выступление — это 80% подготовленного и 20% того, что говорится сгоряча: цифры, имена, конфликты. Ровно эти 20% потом вырезают при монтаже. Мы решили собрать встречу из одних вырезанных кусков. Без записи и трансляции будем говорить про деньги, ошибки, инвесторов и партнёров — покажем вам всю внутрянку без фильтров. 23 июля, онлайн, три часа с людьми, которых я сам слушаю с блокнотом: — Ринат Алиев (Educate Online, Curio) — как на самом деле строится компания с оценкой $100 млн. Открыто о зарплатах, инвесторах, капитализации, ошибках. — Оля Соколова (ex-CEO «Скандинавии», ex-McKinsey) — как строить свою новую бизнес-главу после найма. На чём сейчас зарабатывает, к чему идёт. — Екатерина Лапшина (сооснователь OKKO, ERA Capital) — как переизобретала себя. Топ, партнер, инвестор. И что из этого не вышло. — Сергей Иванов (ЭФКО: «Слобода», «Альтеро», «Hi!») — конфликты, о которых не рассказывают на сцене. Три урока, за которые пришлось заплатить слишком дорого. — Денис Кутергин (YouDo, «Основатели») — личный бренд. Было сложно начать, тяжело продолжать. Сколько реально инвестировать в персональный маркетинг. А я в 18:00 расскажу, как жить с ИИ без FOMO и отрицания: покажу пять инструментов, на которых у меня в 2026 году держится всё. Каждому спикеру можно задать вопрос напрямую. 📅 23 июля, четверг, 17:00–20:00 мск 📍 Онлайн. Регистрация бесплатная за подписку на каналы спикеров. Монтажа не будет. Всё самое интересное вы услышите в прямом эфире.</t>
+  </si>
+  <si>
+    <t>18.07.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9612</t>
+  </si>
+  <si>
+    <t>Богатые тревожники Дорогие машины покупают те, кому недостаточно близости в отношениях. К такому выводу пришли учёные, исследовав 4500 человек из пяти стран. Выяснилось, что к люксу и понтам сильнее всего стремятся люди с тревожным типом привязанности — те, кто панически боится остаться в одиночестве. Причём дорогие часы и рычащие спорткары покупаются совсем не ради того, чтобы впечатлить любимого человека. Цель другая — показать доминирование и заглушить страх перед потенциальными соперниками. Но как только человек находит безопасные, близкие отношения — его тяга к тяжелому люксу резко падает. Наверняка у вас в голове сейчас тоже всплыл тот самый знакомый, который идеально подтверждает эту грустную статистику. Конечно, это исследование не утверждает, что за каждым дорогим авто обязательно прячется детская травма. Иногда красивый Porsche — это просто красивый Porsche. Просто у одиночества бывает мотор на 600 лошадей.</t>
+  </si>
+  <si>
+    <t>18.07.26 06:21</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9611</t>
+  </si>
+  <si>
+    <t>Культура на дофамине Сначала мы искали информацию в книгах. Затем в поисковиках. Теперь в нейронке. Мы слушали музыку целыми альбомами. Потом обращали внимание только на хиты. Теперь нам достаточно отрывков из TikTok. Закономерность простая: каждый шаг короче предыдущего. Новости — в заголовках. Шопинг — в соцсетях. Еда — на бегу. Близость — по свайпу. Мир превращается в конвейер быстрых стимулов, где нет места ритуалам и самому процессу. Мы больше не хотим проживать опыт — мы хотим просто забрать результат. И эта новая культура не даёт нам ничего.</t>
+  </si>
+  <si>
+    <t>17.07.26 14:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9610</t>
+  </si>
+  <si>
+    <t>Офисный хоррор Менеджер китайской ИТ-компании написала заявление об увольнении длиной с небольшую книгу — на добрую сотню страниц. Жанр: офисный хоррор. Автор: Тэн Ясин, продакт-менеджер корпоративного сервиса DingTalk от Alibaba. В заявлении она подробно рассказала драматичную историю сотрудников проекта. От каждого сюжетного поворота хочется уйти на обед и не вернуться: — руководитель обходил офис и заставлял писать объяснительные всех, кого застал за телефоном; — все требования руководства должны были выполняться в тот же день; — сотрудников отчитывали за уход с работы в 23:00 — это слишком рано. Оставаться в офисе нужно было до полуночи, пока в соседнем здании конкурентов не погаснет свет; — сама Тэн Ясин в среднем работала около 15 часов в день и получила полтора выходных за месяц. Она дважды теряла сознание на работе от переутомления. Письмо моментально завирусилось по соцсетям. Alibaba публично назвала такой стиль управления неприемлемым, а менее чем через сутки глава компании Чэнь Хан покинул пост. Его имя, к слову, встречается в заявлении 73 раза. История попала в нерв времени: средняя рабочая неделя в китайских компаниях — 48,7 часа. Если бы вы писали такое заявление, что бы в нём рассказали?</t>
+  </si>
+  <si>
+    <t>17.07.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9609</t>
+  </si>
+  <si>
+    <t>Диванная экономика Женские магазины наконец подумали о мужском комфорте — и поручили оценить его Сергею Мезенцеву. В новом флагмане 12 STOREEZ на Петровке он рассказал, где и как удобнее всего пересидеть примерку жены. Юмор я оценил, но интересно другое. За креслом стоит целая экономика. Ритейлеры давно обсуждают влияние мест ожидания на средний чек. Ведь чем дольше спутник готов просидеть в зале, тем больше времени у покупательницы. А если в руках ожидающего сосредоточен семейный бюджет, то его настроение — главная забота сервиса. Но есть нюанс. Кресла — это квадратные метры без прямой выручки. Тратить на них торговую площадь кажется расточительным. Поэтому мужчинам обычно достаётся маленький стульчик у примерочной. С такого стульчика остаётся только подгонять. 12 STOREEZ решила иначе и превратила ожидание в часть сервиса. В модном бутике диван продаёт не хуже консультанта. Просто делает это сидя.</t>
+  </si>
+  <si>
+    <t>17.07.26 09:23</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9608</t>
+  </si>
+  <si>
+    <t>Китай выпустил третий интеллект мира Китай презентовал красотку Kimi K3 — нейросеть, которая уже обошла передовые западные модели на слепых тестах Design Arena. По независимой оценке Artificial Analysis, K3 — четвёртая среди 189 моделей мира. → В генерации фронтенд-кода Kimi K3 заправила за пояс Fable 5 и GPT-5.6 Sol. → В текстовом рейтинге модель обошла Opus 4.8 и почти сравнялась с GPT-5.6 Sol. Что ещё нужно знать об этой ИИ-дебютантке: — содержит 2,8 трлн параметров: это один из крупнейших ИИ такого типа; — переваривает огромные массивы информации за один запрос; — работает с текстом, изображениями и видео. А 27 июля модель обещают открыть: разработчики смогут залезть под капот и перенастроить машину под себя. Стоит она почти вдвое дешевле Opus 4.8 — $15 за миллион выходных токенов. Впечатляет. Но не спешите с выводами. Kimi доступна меньше суток, поэтому восторг ещё должен пройти проверку реальной работой. Тем не менее, новость уже случилась: Китай больше не продаёт «почти такой же ИИ, только дешевле». Раньше «сделано в Китае» означало дешёвую копию. Теперь — третий интеллект планеты.</t>
+  </si>
+  <si>
+    <t>17.07.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9607</t>
+  </si>
+  <si>
+    <t>OpenAI выкатила новую модель Стоит $70 — около 5500 рублей. Внутри нет датчиков. Нет чипов. Нет нейросети. Потому что это баскетбольный мяч. Но посыл считывается легко: пока ChatGPT работает над вашей задачей — идите во двор поиграть. Нейросети — думать. Человеку — бросать. Кстати, это первая модель OpenAI, которая не галлюцинирует. За все промахи здесь отвечает пользователь.</t>
+  </si>
+  <si>
+    <t>17.07.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9606</t>
+  </si>
+  <si>
+    <t>Единственная новость, которая лечит. Чего я вам и желаю в эту пятницу.</t>
+  </si>
+  <si>
+    <t>16.07.26 17:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9605</t>
+  </si>
+  <si>
+    <t>Как в Москве превращают воду в вино В прошлом году «Кофеманию» обвиняли в грабительской цене за воду: маленький стакан стоил 350 рублей, большой — 650. Бесплатно тоже наливали. Но только при предъявлении таблетки. Люди жаловались в ФАС на неправомерную цену. Нарушений не нашли. А значит, можно не скромничать: теперь воду там подают за 1200 рублей за бутылку. Но и это не предел. Свежий обзор показал разброс цен на воду в московских ресторанах от 710 рублей в «Горыныче» до 1650 в Salone Pasta &amp; Bar. Так бутылка питьевой воды на столе стала маркером статуса — заказавшему явно плевать на цифры в меню. Иисус превращал воду в вино даром. Московские рестораторы пошли дальше — научились превращать её сразу в деньги.</t>
+  </si>
+  <si>
+    <t>16.07.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9604</t>
+  </si>
+  <si>
+    <t>Территория личного эфира Своя сторона кровати, своя полка, своё кресло — в собственном доме мы жёстче всего реагируем на любое вторжение в личное пространство. Это называется территориальным поведением. И знаете, где до сих пор самая уязвимая зона в доме? На экране телевизора. Что он покажет этим вечером — футбол, YouTube-шоу, «Друзей» или мультики — зависит от того, кто выиграет в схватке за пульт. Теме территориального поведения я решил посвятить ироничный стрим «Дело семейное». 17 июля в 17:00 мы обсудим: — Как одновременно быть хорошим отцом, мужем и предпринимателем; — Как не зависеть от графика своего партнёра или ребёнка; — Как сделать дом территорией любви, а не бытовых ссор. Стрим я проведу с моим личным секретом семейного счастья: портативным дисплеем Samsung The Movingstyle, который можно взять с собой куда угодно. Абсолютно такой же монитор мы разыграем во время стрима среди зрителей. Потому что борьба за пульт заканчивается там, где появляется второй экран.</t>
+  </si>
+  <si>
+    <t>16.07.26 13:18</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9602</t>
+  </si>
+  <si>
+    <t>Монетизация травмы Успеха достигают те, кто сделал из детской травмы правильные выводы. Сейчас вы в этом убедитесь. Авторы исследования опросили 60 предпринимателей и провели 16 глубинных интервью. Участников не спрашивали про травмы — просто просили рассказать о детстве. И тут произошло интересное. Люди рассказывали о тяжёлых эпизодах взросления как о первых личных рекордах. Когда CEO издательского бизнеса было 12 лет, она получила повышение — стала главой семьи после развода родителей. Вела хозяйство, следила за состоянием мамы, держала быт на плаву. Так она поняла, что не боится ответственности. Другой пример — из детства CEO инвестиционно-девелоперской компании. Когда в её доме случился пожар, та побежала заправлять кровать, чтобы спасатели не увидели беспорядок. Этот эпизод стал для неё доказательством железного самообладания. Третья история — про требовательных родителей. Однажды они обязали дочь освоить за лето курс английского языка, рассчитанный на 2 года. Девочка справилась — сегодня это успешный предприниматель, уверенный, что для неё не существует невыполнимых задач. Историй ещё много, и все они могли закончиться раной на психике. Но закончились открытием о величине собственных возможностей. И блестящей карьерой. У вас есть такие истории?</t>
+  </si>
+  <si>
+    <t>16.07.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9601</t>
+  </si>
+  <si>
+    <t>ChatGPT разделит мир на три касты Свежее исследование MIT показало, что у людей, выполнявших задачу с ИИ, связность мозга упала на 55% по сравнению с теми, кто делал её самостоятельно. Обе группы справились на 5+. В когнитивном убытке оказалась лишь одна. Как это изменит наше общество, объяснил колумнист Дэвид Брукс. Он предложил типологию ИИ-пользователей по потребности в когнитивной нагрузке. Потому что очень скоро людей будет разделять не ум, а готовность напрягаться. 1 — Продуктивные пассажиры (Productive Passengers) Те, кто думать не любит, ищет любую возможность этого избежать. Они отдадут нейронкам всё, что только можно. Формально такие ребята становятся продуктивнее, но их собственные способности медленно атрофируются. 2 — Вынужденные оптимизаторы (Reluctant Optimizers) Таких большинство. Рутину они отдают ИИ, но охотно включаются сами, когда задача того стоит, — считают мыслительную энергию как бюджет. Однако со временем всё больше соблазняются его экономией, рискуя вылететь в первую группу. 3 — Ментальные марафонцы (Mental Marathoners) Самый редкий зверь: трудная задача им в радость ровно так же, как некоторым в радость бежать марафон, хотя парковка электросамокатов тут же за углом. Они используют искусственный интеллект не чтобы думать меньше, а чтобы выжимать из себя больше. Мораль совсем не в том, чтобы отказаться от ИИ. Пользоваться искусственным интеллектом научатся все. Роскошью станет привычка сначала включать естественный.</t>
+  </si>
+  <si>
+    <t>16.07.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9600</t>
+  </si>
+  <si>
+    <t>Эпоха соло-миллионеров Аналитики из Stripe и Бюро переписи США зафиксировали новую породу бизнеса — соло-предприниматель с выручкой уровня корпорации. Это интроверты на стероидах. С 2023 года число одиночек, зарабатывающих больше $1 млн в год, выросло более чем вдвое. Тех, кто перешагнул $5 млн и $10 млн, стало почти втрое больше. Без сооснователей. Часто — без офиса и полноценного штата. Раньше для стартапа была жизненно необходима команда. Один человек физически не мог одновременно кодить, настраивать таргет, писать контракты и продавать. Теперь эти дыры закрывает ИИ — и в одиночку можно собрать бизнес, для которого ещё пять лет назад нанимали штат из 20 сотрудников. Сэм Альтман называет происходящее «местью парней с идеями». Двадцать лет бизнес-школы продавали нам команду, синергию и тимбилдинг в загородном отеле. А будущее внезапно оказалось за обычным ИП. Впервые в истории — по-настоящему индивидуальным.</t>
+  </si>
+  <si>
+    <t>16.07.26 04:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9599</t>
+  </si>
+  <si>
+    <t>Переиграл и уничтожил Ещё одно напоминание, что лучшая защита — ответить нападавшему его же оружием. Готовим скриншоты, коллеги. На случай важных переговоров.</t>
+  </si>
+  <si>
+    <t>15.07.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9598</t>
+  </si>
+  <si>
+    <t>Зачем Forbes нанимает тиктокеров? На обложке свежего TIME — не президент, не нобелевский лауреат и даже не кинозвезда. Аликс Эрл — 25-летняя блогерша с многомиллионной аудиторией. Журнал вынес её на обложку специального выпуска TIME100 Creators — расширения знаменитого списка самых влиятельных людей мира. Но дело уже не просто в признании блогеров. СМИ начали покупать их дистрибуцию. В июне Forbes запустил Forbes Creator — сеть из шести блогеров, которые будут делать для издания видео, подкасты и репортажи за гонорар и долю выручки. У Forbes 593 тысячи подписчиков в TikTok. У одного из участников сети Гриффина Джонсона — 9,5 млн на той же платформе и почти 15 млн суммарно. По сути, это аренда доступа к аудитории медийного автора. Раньше блогеры мечтали попасть на обложку. Теперь обложка мечтает попасть к блогерам в ленту.</t>
+  </si>
+  <si>
+    <t>15.07.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9597</t>
+  </si>
+  <si>
+    <t>Золотая медаль по-дубайски Школьник сдал выпускные экзамены — и через несколько дней получил бархатную коробочку со 100 000 дирхамов внутри. Это примерно 2,1 млн рублей. Такой подарок шейх Мохаммед бен Рашид Аль Мактум (премьер-министр ОАЭ и правитель Дубая) отправил восьми лучшим выпускникам страны. А для детей экспатов есть ещё один весомый приз. Выпускник с результатом от 95% может получить золотую визу на пять лет — и сам стать спонсором резидентства для своих родителей. Так вместе с аттестатом вчерашний школьник получает первый серьёзный капитал и право оставить семью рядом. Нет, я не плачу. Просто золотая медаль в глаз попала. Наша. Шоколадная.</t>
+  </si>
+  <si>
+    <t>15.07.26 13:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9596</t>
+  </si>
+  <si>
+    <t>Покер со страусом Исследователи как-то отследили, когда инвесторы проверяют свой портфель. И увидели любопытную вещь: во время падений они заходят туда на 50–80% реже. Хотя именно в такие моменты особенно важно понимать, что происходит. Просто смотреть на пикирующий график слишком неприятно. Таким же «страусинством» часто грешат предприниматели — особенно те, кто только запустил бизнес. Письма от банка, налоги, отчёты... Проще сделать вид, что всё это существует где-то отдельно. «Пусть этим займётся специально обученный человек, а я лучше буду заниматься бизнесом», — думает молодой предприниматель. Делегировать — правильно. Но делегировать бухгалтерию, не понимая в ней вообще ничего, — всё равно что играть в покер на все свои деньги, не зная ни одной комбинации. «Рискованно» — даже слишком мягкое слово. Важно хотя бы понимать расклад: как устроены налоги, что происходит с отчётностью и где можно ошибиться. Именно этому посвящён бесплатный курс «Как ИП платить налоги и взносы без бухгалтера» от экспертов Онлайн-бухгалтерии и бизнес-медиа «Справочная» от Точка Банка. За шесть коротких модулей вы разберётесь, как выбрать систему налогообложения, как не ошибиться с налоговым режимом, что важно контролировать даже при работе с бухгалтером и почему в некоторых случаях НДС 22% может оказаться выгоднее 5%. На курс уйдёт всего пара-тройка вечеров. Пройдите курс и разберитесь в бухгалтерии до того, как она преподаст дорогой урок. За пару вечеров получите базу, которая пригодится на годы вперёд. Бизнесу быть!</t>
+  </si>
+  <si>
+    <t>15.07.26 10:27</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9595</t>
+  </si>
+  <si>
+    <t>Самая страшная реклама Claude Горящий дом. Кладбище Арлингтон. Жизнь без приватности. И без работы. Так нас пугает новый рекламный ролик Anthropic — компании, которая создаёт один из самых мощных ИИ в мире и одновременно показывает, чем всё это может закончиться. Посыл считывается и без перевода: Мы знаем, что на кону. Мы управляем ситуацией. К такому выводу, видимо, должен был прийти зритель. Но пытливый зритель помнит, как Пентагон внедрил Claude в американскую военную разведку и использовал нейросеть при похищении Николаса Мадуро — президента Венесуэлы. Зритель помнит, как компания убрала из своей политики безопасности обязательство останавливать обучение моделей без гарантированных мер защиты. И зритель понимает, что этот ролик — лишь отработка позиционирования: пока конкуренты гонятся за скоростью, Claude якобы думает о последствиях. Понимает же?</t>
+  </si>
+  <si>
+    <t>15.07.26 08:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9594</t>
+  </si>
+  <si>
+    <t>Главный эмодзи 2027 Следующей весной на ваших телефонах появится новый эмодзи — «рассыпающееся лицо». Unicode описывает его так: снаружи вы улыбаетесь, а внутри всё совсем не окей. Но мы-то с вами знаем, где он приживётся — вместо ответа на очередную порцию правок от любимых клиентов. Наконец-то у выгорания появился официальный дизайн.</t>
+  </si>
+  <si>
+    <t>15.07.26 06:14</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9593</t>
+  </si>
+  <si>
+    <t>Первое разочарование Мем «ожидание — реальность» был популярным ещё задолго до Твиттера. В 1921 году студенческий журнал Wisconsin Octopus выдал базу о фото со вспышкой в формате комикса-карикатуры: С одной стороны: «Как вам кажется, вы выглядите на фото со вспышкой» С другой: «Как вы выглядите на самом деле» Позже шутку перепечатал сатирический еженедельник Judge. Репостнули, получается.</t>
+  </si>
+  <si>
+    <t>14.07.26 16:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9592</t>
+  </si>
+  <si>
+    <t>Поехали! Вместо вечерней медитации предлагаю вам созерцать пуск ракеты «Союз МС-29», который ваш непокорный слуга только что наблюдал с Байконура вместе с мурашками. Через 8 минут 49 секунд Пётр Дубров, Анна Кикина и Анил Менон уже были на орбите. Через три часа они будут на МКС. Это быстрее, чем «Сапсан» довезёт вас из Москвы в Петербург. А маленький Дима, который когда-то смотрел на ракеты только по телевизору, сегодня стоял посреди казахской степи и чувствовал, как дрожит земля. Некоторые детские мечты умеют ждать. Сегодня одна из них дождалась.</t>
+  </si>
+  <si>
+    <t>14.07.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9586</t>
+  </si>
+  <si>
+    <t>Кнопка морального перезапуска Уже через час я буду стоять на смотровой площадке в казахской степи — смотреть, как сгорает несколько сотен тонн топлива, чтобы три человека покинули Землю. Зачем я приехал на Байконур? Психолог Джонатан Хайдт в 2000 году описал тонкое состояние «морального возвышения». Это реакция психики на свидетельство чужого мужества, самопожертвования, поступка ради чего-то большего, чем личная выгода. Физиологически это ощущается как тепло в груди. Психологически — как желание расправить крылья и мир ими укрыть: помогать, спасать, самому идти и других вести в лучшее будущее. Делать что-то не для себя, а для нас. Хайдт сравнивал это с кнопкой морального перезапуска, которая стирает цинизм и возвращает веру в людей. Запуск корабля «Союз МС-29» — редкая возможность её нажать, которую для меня открыли друзья из проекта «Основатели» и лучший банк для бизнеса Т-Бизнес. Я просто не мог её упустить. Здесь 12 апреля 1961 года Юрий Гагарин дал отмашку — «Поехали!» Тут же неподалёку расположен комплекс, где готовили к запуску космический шаттл «Буран». Над программой работали более 2,5 млн человек — ради всего одного орбитального полёта, занесённого в Книгу рекордов Гиннесса. Так зачем смотреть на чужой риск, с которого тебе ничего не причитается? Чтобы на несколько минут снова поверить, что человек способен хотеть чего-то большего, чем выгода, статус и следующая строка в отчёте. Наверное, за этим я и приехал на Байконур.</t>
+  </si>
+  <si>
+    <t>14.07.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9585</t>
+  </si>
+  <si>
+    <t>Намордник для офиса У вайбкодеров появилась новая экипировка — звукоизолирующие маски для общения с ИИ. Предположительно это Mutalk и Stenomask. Первая приглушает голос более чем на 20 децибел — такой пользуются геймеры. Вторая обеспечивает максимально чистую передачу речи и практически полную звукоизоляцию — изначально она создавалась для судебных стенографистов. ИИ обещал освободить человеку руки. Но для начала пришлось закрыть ему рот.</t>
+  </si>
+  <si>
+    <t>14.07.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9584</t>
+  </si>
+  <si>
+    <t>Правило хот-дога Почему на выходе из магазинов IKEA продаёт хот-доги почти по себестоимости, а Диснейленд каждый вечер закрывает парк фейерверком? Это инженерия памяти. Эти ребята знают, что мозг не хранит весь опыт целиком. Он запоминает только пиковый момент и то, чем всё закончилось. Стандартные деловые события без внятной идеи и сценария неизбежно растворяются в памяти и не приводят к цели. Как создавать события под бизнес-задачи, расскажут на бесплатном вебинаре SMARTMICE 16 июля в 12:00 по Москве. Руководитель маркетинга Roomlink Мария Свиридова и руководитель международных B2B-мероприятий RWB (Russ &amp; Wildberries) Анастасия Кощеева объяснят: — как подобрать формат мероприятия под бизнес-цель: привлечение, удержание или допродажи; — куда уходят ресурсы при подготовке; — что делегировать, чтобы сфокусироваться на стратегии и результате; — как организовать B2B-событие за рубежом и чем его подготовка отличается от локального проекта. Что унесут гости с вашего мероприятия, кроме бейджа с именем? Мало честно ответить на этот вопрос. Важно уметь этим управлять.</t>
+  </si>
+  <si>
+    <t>14.07.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9583</t>
+  </si>
+  <si>
+    <t>Дедлайн в глаз попал Пиарщики, маркетологи и рекламщики оказались самыми несчастными сотрудниками в России. 53% оценили своё эмоциональное состояние на один-два балла из пяти. Даже у юристов результат получше: низкие оценки поставили себе 48%. Среди работников ритейла таких 47%, среди финансистов и бухгалтеров — 46%. Вдумайтесь: люди, которые профессионально продают радость, вдохновение и эмоциональную связь с брендом, чувствуют себя хуже тех, кто сводит дебет с кредитом. Психологи деликатно объясняют это многозадачностью, высокой ответственностью и зависимостью от факторов, на которые ты не влияешь: рыночная ситуация, поведение аудитории, настроение клиента. Но отдел коммуникаций просит не драматизировать. Как чувствуем себя, коллеги?</t>
+  </si>
+  <si>
+    <t>14.07.26 04:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9582</t>
+  </si>
+  <si>
+    <t>Черногория заблокировала Telegram И это, как ни странно, не кликбейт. Вчера вечером короткие ссылки t.me перестали открываться в браузерах по всему миру. Роскомнадзор ни при чём, и прокси не поможет. Домен t.me живёт в национальной зоне Черногории .me — и её реестр заблокировал домен, выключив его из мировой системы DNS. Telegram при этом работает как обычно. Официальных объяснений пока нет. Сломался только парадный вход — ссылки из браузеров, шапок профилей, макетов и QR-кодов. Что делать, пока Черногория разбирается: — Ссылки вида telegram.me/имяканала работают: блокировка зацепила только t.me. — Проверьте свои рекламные кампании и сайты: всё, что ведёт на t.me снаружи, сейчас ведёт в ошибку. — На будущее вести людей через собственный домен с переадресацией. Тогда в следующий раз достаточно будет поменять адрес в одном месте. И урок дня. Telegram зарегистрировал t.me до 2035 года — не помогло. Мы годами отстраиваем присутствие на чужих доменах, и иногда чужие об этом напоминают. Дуров построил крепость, которую не взяли спецслужбы половины мира. Ключ от двери оказался в Черногории. UPD: всё заработало, расходимся, коллеги.</t>
+  </si>
+  <si>
+    <t>13.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9581</t>
+  </si>
+  <si>
+    <t>На этот мир больно смотреть Природа — это математика. Зрительная система изучала её миллионы лет, не прогуливая. В лесах, облаках и береговых линиях визуальный хаос устроен по давно знакомым правилам композиции и контрастности — мозг обрабатывает их одной левой. А вот современный мир из стекла и бетона сильно ломает нам голову. Повторяющиеся решётки окон, полосатые полы и стены, акустические потолочные плитки, мерцающие LED-экраны — всё это тотально нарушает эволюционно вызубренные природные паттерны. Зрительная кора работает в полную силу и тратит больше кислорода. К концу дня мы получаем головную боль, тошноту и резь в глазах. Если сейчас вы чувствуете какой-то из этих симптомов — пора действовать. Замените лампу, постелите однотонный ковёр, очистите пространство от мелких деталей — ваша зрительная система и так обрабатывает слишком многое. А если у вас СДВГ, мигрени, тревожное или депрессивное расстройство — поспешите. Ваше напряжение значительно выше, чем у других. Обзор писали 32 автора — оптометристы, нейробиологи, архитекторы, светотехники — вместе они пришли к общему выводу. Это не блажь чувствительных людей, а измеримая цена современной эстетики. И платим мы её пульсацией в висках.</t>
+  </si>
+  <si>
+    <t>13.07.26 12:56</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9580</t>
+  </si>
+  <si>
+    <t>Оружие против мёртвых В 2013 году Сан Мун выпустил шрифт ZXX — буквы, изуродованные так, что их не распознавала ни одна программа OCR. Сегодня ChatGPT читает его с одного скриншота. Стартап Mixfont зашёл с другой стороны. Их Ghost Font — вообще не буквы, а видео из шумовых точек. На паузе — ни одного читаемого символа ни в одном кадре. Буквы появляются только в движении: мозг складывает динамику в текст. А вот ИИ анализирует видео покадрово — и видит лишь белый снег. В каждое видео зашита ещё и ловушка: сообщение-приманка, чтобы упорный агент нашёл не то и успокоился. Приманку уже сожрали лучшие из лучших: Claude Fable, GPT Sol 5.6 Ultra. ChatGPT 5.5 Pro потратил 19 минут — и в итоге придумал сообщение, которого в видео не было вовсе. Но технология не продержалась и суток — пользователи Hacker News взломали её скриптом на 20 строк кода, даже не дождавшись, пока за дело возьмётся ИИ. Ещё одно «оружие против мёртвого интернета» стреляет фантиками. Несите следующее.</t>
+  </si>
+  <si>
+    <t>13.07.26 09:16</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9579</t>
+  </si>
+  <si>
+    <t>Тихий час Sephora первой среди глобальных косметических сетей вводит тихие часы. По вторникам и четвергам с 10:00 до 12:00 в магазинах приглушают музыку, гасят часть экранов и убирают агрессивные ароматы. Сначала формат протестировали в 32 магазинах восьми стран. Девять из десяти покупателей сказали, что так пространство становится комфортнее для всех. Тихие часы придумывали для нейроотличных покупателей, которым сенсорная бомбардировка ритейла физически невыносима. А во время теста выяснилось, что тишины не хватает почти всем. Теперь формат появится во всех регионах присутствия Sephora. Оказалось, новая роскошь в магазине косметики — не крем для лица за 20 тысяч рублей. А возможность спокойно его выбрать. Теперь ждём тихий час в «Золотом яблоке». Для начала согласны хотя бы на пятнадцать минут.</t>
+  </si>
+  <si>
+    <t>13.07.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9578</t>
+  </si>
+  <si>
+    <t>Не выходи из комнаты За последние 20 лет мы стали проводить друг с другом на 22% меньше времени. В 2005 году среднестатистический человек общался вживую 45 минут в день. В 2025 — уже 35. Бюро статистики труда США ежегодно фиксирует, на что миллионы людей тратят свои 24 часа в сутках. Свежий замер показал, что падение живого общения наблюдается по всем возрастам без исключения, от подростков до пенсионеров. Сильнее всего досталось нашим любимым зумерам и альфа. Ещё двадцать лет назад люди от 15 до 24 лет общались вживую около часа в день. Теперь у 15–19-летних на это уходит 38 минут, а у 20–24-летних — всего 31. Зато перед экраном типичный подросток проводит около четырёх с половиной часов по будням. Вечер с друзьями переехал в групповой чат. Ужин в ресторане приехал с курьером. Кино на большом экране сжалось до стриминга на диване. Сервисы стали быстрее и комфортнее, доставка довозит всё, а «третьи места» — кофейни, библиотеки, клубы по интересам — закрываются целыми десятками. Покидать комнату стало просто незачем. Мы построили мир, идеально оптимизированный под то, чтобы никого не видеть. Одиночество больше не требует усилий — усилий теперь требует компания. Полвека назад Бродский написал «не выходи из комнаты, не совершай ошибку» — и это был мрачный сарказм. В 2026 году мы прочитали её как инструкцию.</t>
+  </si>
+  <si>
+    <t>13.07.26 04:52</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9577</t>
+  </si>
+  <si>
+    <t>Пол гроша для балдежа или финансовая прелюдия? Предлагайте свою нишевую замену слову «предоплата». Автор самого залайканного варианта получит половину ничего — авансом.</t>
+  </si>
+  <si>
+    <t>12.07.26 15:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9576</t>
+  </si>
+  <si>
+    <t>Роботы научились не ломать Поднимать тяжести они умеют давно. Но попробуйте заставить машину аккуратно взять пальцами виноградину и не выжать из неё сок. Обновлённые руки андроида NEO ловко вкручивают лампочку, застёгивают молнию, держат бокал, играючи перебирают виноград — а через секунду берутся за 20-килограммовую гирю. Тактильные датчики на подушечках пальцев замечают малейшее скольжение и мгновенно адаптируют силу хвата. Сила у роботов была давно. Теперь появилось чувство меры. А будущее, кажется, находится ровно посередине. Между пудовой гирей и хрупкой виноградиной.</t>
+  </si>
+  <si>
+    <t>12.07.26 10:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9575</t>
+  </si>
+  <si>
+    <t>Писательство как инструмент мышления Вы понимаете, как работает молния на куртке? Уверены? Психологи из Йеля просили людей оценить, насколько хорошо те понимают, как работает молния, сливной бачок или дверной замок. Люди были уверены в себе ровно до момента, пока их не просили объяснить механизм пошагово. Тогда уверенность рушилась. Учёные называют это иллюзией глубины понимания. Пока мысль крутится у вас в голове, она кажется стройной. Стоит положить её на бумагу — сразу видно, где логика, где дыра, а где вместо идеи лежала красивая иллюзия. Как разгрузить голову за 4 шага: 1. Определите 3–5 направлений, которыми вы сейчас живёте: работа, блог, ремонт, семья. 2. Дайте каждому контейнер — папку в заметках, закрытый Telegram-канал, диалог с ChatGPT. 3. Ловите мысли без редактуры — записывайте их текстом или голосовым, пока идеи не испарились. 4. Раз в неделю перечитывайте — что повторяется, что с чем связано. Вам не обязательно писать лонгриды или превращаться в блогера. Возьмите идею, которую носите в голове уже неделю, и попробуйте объяснить её пятью предложениями. Обычно к третьему становится понятно, где заканчивается мысль и начинается туман. У каждого в голове есть гениальная идея, которую он никогда не записывал. Именно поэтому она всё ещё кажется гениальной.</t>
+  </si>
+  <si>
+    <t>12.07.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9574</t>
+  </si>
+  <si>
+    <t>Совместные поездки убивают дружбу Zelle (американский аналог СБП) опросил две тысячи клиентов об общих тратах и выяснил, что происходит в групповых чатах после фразы «потом скинемся». 76% зумеров после совместных поездок так и не дождались возврата денег. 47% сами влезали в долги ради планов с друзьями. У 55% общие расходы испортили отношения. А каждый пятый отменял встречи и ставил чат на беззвучный режим — лишь бы не видеть очередное: «ну что, когда переведёшь?» При этом почти половина зумеров не видит ничего страшного в том, чтобы потянуть с возвратом. А вот у 19% миллениалов такие долговые конфликты хоронят дружбу навсегда. Из поездки возвращаются все. А вот деньги возвращаются не всем. Проверьте свой групповой чат: там наверняка есть человек, который до сих пор ждёт перевод за шашлыки на майских. Уже июль. И человек, который очень надеется, что все уже всё забыли.</t>
+  </si>
+  <si>
+    <t>11.07.26 16:09</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9573</t>
+  </si>
+  <si>
+    <t>Ваш плейлист закрылся в 33 Замечаю за Spotify в машине предательское: он всё чаще включает Linkin Park и Эминема — а рука всё реже тянется переключить. Похоже, в этой борьбе алгоритм победил. Оказалось, у капитуляции есть точное расписание. Дата-журналист Дэниел Пэррис собрал статистику музыкального вкуса — и она безжалостна: 13–16 — золотое окно пубертата. Самые заигранные песни всей нашей жизни появляются в эти годы: музыка вплетается в становление личности, поэтому остаётся с нами на десятилетия. Кому в четырнадцать включили The Prodigy — тот и в сорок слушает The Prodigy. 24 — пик открытий. Максимум новых исполнителей и разнообразия в ротации жанров. 31 — музыкальный паралич. Количество новых артистов в плейлистах начинает сокращаться. 33 — вкус заметно отдаляется от актуального мейнстрима и возвращается к музыке прошлого. У людей с детьми это происходит ещё быстрее — Пэррис называет эффект «родительским налогом» на культурную актуальность. Отсюда наше вечное ворчание про «раньше музыка была лучше, а трава зеленее». Так считает каждое поколение. Просто под словом «лучше» мы обычно имеем в виду ностальгию по своей юности. Новую музыку мы перестаём искать по банальным причинам: слишком большой выбор (19%), работа (16%), маленькие дети (11%). Поиск новой музыки требует времени. А с возрастом оно уходит на работу, семью и бесконечную бытовуху. Пэррис видит в этом классическую дилемму: зачем тратить силы на поиск новых исполнителей, если можно в тысячный раз поставить Земфиру? Возможно, к тридцати человек честно заработал своё право бесконечно слушать одно и тоже. Есть и хорошая новость. Музыкальный паралич лечится новыми обстоятельствами: концертом незнакомой группы, плейлистом друга или правилом слушать один новый альбом в неделю. Просто теперь открытость приходится тренировать как мышцу. В четырнадцать новую музыку приносили друзья, школьные дискотеки и чужие наушники. После тридцати трёх её приносит только собственное любопытство.</t>
+  </si>
+  <si>
+    <t>11.07.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9572</t>
+  </si>
+  <si>
+    <t>Самый медленный мессенджер Пока остальные мессенджеры стараются доставить сообщение за доли секунды, Roost специально заставляет ждать — и за пять недель собрал почти 300 тысяч пользователей. Ваше сообщение несёт виртуальная птица по реальной карте со скоростью своего вида. Сокол домчит быстро, колибри будет лететь дольше, а письмо через океан может идти днями. Если вы вообще никуда не спешите — отправляйте улиткой или черепахой. Никаких лент, алгоритмов и галочек «прочитано». Отправили — и живите свой день: сообщение доберётся, когда доберётся. Всё взлетело после поста одной матери. Она рассказала, что её дочь-подросток переписывается с подругами на елизаветском английском в приложении, где письма ходят со скоростью голубя. За три дня аудитория Roost выросла с 10 до 100 тысяч человек. Через пять недель приблизилась к 300 тысячам. Создатель объясняет успех просто: когда сообщение дойдёт не сразу, в каждое слово начинаешь вкладывать больше смысла. Мы двадцать лет ускоряли доставку сообщений. А потом 300 тысяч человек скачали себе право не отвечать сразу.</t>
+  </si>
+  <si>
+    <t>11.07.26 08:52</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9571</t>
+  </si>
+  <si>
+    <t>Полезные калории для мозга Лента подсовывает быстрые сахара, которые ваш мозг даже не усваивает: тридцать секунд, вспышка дофамина, следующий ролик. К выходным хочу предложить вам медленные углеводы, которые не сгорают сразу, а оседают знаниями и навыками. 5 бесплатных возможностей научиться новому — в этом списке. ▫️Orator Club Я сам его заканчивал — и с тех пор получил несколько спикерских наград. Весь июль клуб проводит открытые мастер-классы по голосу, харизме и ораторским практикам. Главное — успеть записаться. ▫️Курс по ИИ в операционных задачах Это не привычные лекции, а симулятор: вы ведёте виртуальный стартап и решаете его настоящие задачи с помощью ИИ — от аналитики до маркетинга. А учитесь по ходу дела. ▫️Обучение настройке контекстной рекламы Здесь бесплатно учат запускать и оптимизировать кампании. Материалов здесь достаточно, и подойдут они даже чайникам. На этих выходных вы заняты? Так доступ останется навсегда. ▫️Современный инфлюенс-маркетинг Здесь можно быстро разобраться, как продвигаться через блогеров в соцсетях и Telegram — от выбора инфлюенсера до основ юридической безопасности. ▫️HubSpot Marketing Hub Мировой стандарт data-driven маркетинга: курсы HubSpot учат строить единую систему, где маркетинг, продажи и сервис работают с одной базой данных. Бесплатно, но только на английском. Сохраняйте список, чтобы периодически подкармливать свой мозг калорийным контентом. А в комментариях собираем общую кладовую пользы: какие полезные калории для мозга посоветуете вы — курсы, книги, лекции, подкасты?</t>
+  </si>
+  <si>
+    <t>11.07.26 06:27</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9570</t>
+  </si>
+  <si>
+    <t>Раньше в знак уважения снимали шляпу. Сейчас достают из уха AirPods. Правда, чаще всего — только один. Не обольщайтесь.</t>
+  </si>
+  <si>
+    <t>10.07.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9569</t>
+  </si>
+  <si>
+    <t>Редактор вышел из чата Можно бесконечно смотреть на огонь, воду и то, как крупные глянцевые медиа экономят на живых редакторах. За два года штат Are Media (издателя Marie Claire Australia) уменьшился на 8,1%, до 517 человек. А буквально вчера медиахолдинг запустил собственную ИИ-платформу для брендов. Сегодня редакция опубликовала заметку о роли Роберта Паттинсона в новой «Одиссее». Вместе с текстом на сайт уехала служебная реплика нейросети: «Эта версия получилась чуть плотнее и больше похожа на журнальный текст». С текстом ChatGPT справился. Прочитать его перед публикацией было уже некому.</t>
+  </si>
+  <si>
+    <t>10.07.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9568</t>
+  </si>
+  <si>
+    <t>301-й патент Николы Теслы Третий год подряд я начинаю этот пост одинаково: 10 июля родился Никола Тесла, случилась Полтавская битва и отмечается Всемирный день котят. Традиция есть традиция. Но в этом году всё по-другому — впервые за всё время, что мы знакомы. Потому что это твой первый день рождения, в который на тебя смотрю не только я. С марта за тобой наблюдает ещё один человек. Пока молча — но уже с абсолютным, безоговорочным обожанием. И я её понимаю, потому что сам смотрю так пятый год. Раньше я писал, что ты — женщина-мультивселенная: красота, ум, мудрость, интуиция. Всё в силе. Просто в этом году у мультивселенной появилось продолжение. И оказалось, что ты способна стать целым миром для кого-то крошечного, вообще не переставая быть им для меня. У Теслы было 300 патентов. У нас — одно совместное изобретение, и оно лучшее. Любимая, с твоим днём. Раньше я говорил, что ты — моя Вселенная. Теперь нас таких двое.</t>
+  </si>
+  <si>
+    <t>10.07.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9567</t>
+  </si>
+  <si>
+    <t>CEO — это не должность Джо Роган в одиночку собирает в три раза больше прослушиваний, чем прайм-тайм CNN и MSNBC вместе взятые. YouTube, где правят независимые авторы, оценили в $500 млрд — на 20% дороже Netflix. Tesla тратила на маркетинг всего 4 доллара на одну проданную машину — и при этом стоит в 5-10 раз дороже конкурентов с миллиардными рекламными бюджетами. Формула успеха во всех этих случаях сжимается в одно правило: маркетинг успешных — в людях Авторы или публичные основатели, которые в представлении не нуждаются — это мощнейший рекламный инвентарь. Почему — объясняет свежий отчёт Edelman Trust Barometer 2026. 17 688 респондентов, 15 стран, и один результат — человеческому голосу верят в пять раз больше, чем рекламе бренда. Но с одной оговоркой. Доверие падает, если этот голос звучит просто в силу должности. Надо показаться на конференции. Надо поучаствовать в пленарке. Надо презентовать продукт в соцсетях. Если публичность начинается и заканчивается корпоративной обязаловкой, CEO превращается в рекламный баннер в дорогом костюме. А баннеры мы слишком хорошо научились не замечать. Совсем другое дело, когда человек годами делится идеями, показывает свою оптику и собирает аудиторию, которая приходит именно за ним. CEO становится медиа не тогда, когда выходит на сцену. А когда аудитория приходит ради него, а не логотипа за спиной.</t>
+  </si>
+  <si>
+    <t>10.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9566</t>
+  </si>
+  <si>
+    <t>Сколько денег нужно для счастья? В Исландии счастье стоит в восемь раз дороже, чем в Аргентине. По крайней мере, если верить новому расчёту Remitly. В 2018 году исследователи Purdue University опросили 1,7 млн человек в 164 странах и нашли «точку насыщения дохода». Это сумма, после которой каждый следующий заработанный доллар уже не делает жизнь заметно счастливее. Команда Remitly пересчитала её с учётом инфляции и покупательной способности в 2026 году. Получилось так: 🇦🇷 В Аргентине — $19 554 в год 🇷🇸 В Сербии — $27 267 в год 🇹🇭 В Таиланде — $28 159 в год 🇺🇸 В США — $134 827 в год 🇦🇺 В Австралии — $161 302 в год 🇮🇸 В Исландии — $163 579 в год России в расчётах нет. Поэтому гуляющие по интернету $30 тысяч в год — не результат исследования, а народная прикидка. Да и твёрдого потолка счастья наука пока не нащупала: свежие работы показывают, что удовлетворённость жизнью может расти и дальше — просто вместе с доходом иногда начинает дорожать стресс. Последний счастливый доллар существует. Главное, после него не словить депрессию.</t>
+  </si>
+  <si>
+    <t>10.07.26 03:47</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9565</t>
+  </si>
+  <si>
+    <t>Тот случай, когда «мы одна большая семья» не прошло проверку органами опеки.</t>
+  </si>
+  <si>
+    <t>09.07.26 18:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9564</t>
+  </si>
+  <si>
+    <t>Хватит разговаривать с ChatGPT Если вы всё ещё используете ChatGPT только как чат-бот, то задействуете от силы 5% его возможностей. Остальные 95% только что отрастили руки. OpenAI выпустили ChatGPT Work — агентский режим, которому можно скинуть не вопрос, а целую задачу: разобрать заметки, изучить папку с файлами, собрать данные из приложений, найти информацию в браузере и подготовить готовый результат. Если работы много, он подключает субагентов и параллельно раздаёт им отдельные куски. А возвращается уже с результатом: таблицей, презентацией, документом или сайтом. Причём собранный в ChatGPT сайт теперь можно сразу опубликовать — без переезда в конструктор вроде Tilda. Раньше вы спрашивали: «Как мне собрать отчёт?» Теперь можно сказать: «Вот папка. Сравни данные, найди главное и собери презентацию». Агентский режим доступен уже на Plus за 20 долларов. На бесплатном тарифе его пока нет. Параллельно OpenAI представили три модели семейства GPT‑5.6: — Sol — флагман для самых сложных задач. — Terra — сбалансированная модель для повседневной работы. — Luna — самая быстрая и дешёвая. ChatGPT теперь не только собеседник. Это ваш коллега, который наконец-то научился пользоваться компьютером.</t>
+  </si>
+  <si>
+    <t>09.07.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9563</t>
+  </si>
+  <si>
+    <t>Расчеты с Поднебесной: платежный квест для ВЭД Россия и Китай почти полностью перешли на расчёты в нацвалютах: 99,1% взаимной торговли обслуживается в рублях и юанях. Но это еще не гарантия, что деньги дойдут спокойно. Перевод может застрять на проверке из-за ошибок в документах, внезапно вернуться или обрасти скрытыми комиссиями посредников. Сделать переводы надежнее помогает российская система международных расчётов А7: — Платежи в Китай доходят за ~4 часа. — В другие страны (ОАЭ, Индонезия, Турция, Европа, США) — за 5 рабочих дней. — Комиссия на импорт — 0,3% + НДС (минимум — 50 000 ₽). А7 уже проводит около 20% внешнеторговых операций российского бизнеса. Всё благодаря собственной инфраструктуре, которая раскинулась более чем в 100 странах. ❗️С 1 июля 2026 года для участников ВЭД действует акция — Выгодные расчёты без минимальной комиссии. Платите только фиксированные 0,3% + НДС. Активировать условия можно по телефону 8(499)117-11-06 или почте sales.team@a7-agent.ru.</t>
+  </si>
+  <si>
+    <t>09.07.26 14:39</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9562</t>
+  </si>
+  <si>
+    <t>Поссорьтесь с тёщей И попросите совета у трёх нейросетей. Американский ChatGPT посоветует держать дистанцию и защищать личные границы. Китайский DeepSeek предложит проявить уважение к старшим и искать компромисс. Француз Mistral мягко порекомендует завести дневник, чтобы выпустить пар. Сколько моделей — столько и мировоззрений. Журналисты The Economist прогнали 25 ведущих нейросетей через World Values Survey — глобальный опрос, которым с 1981 года измеряют ценности людей по всему миру. Оказалось, у каждого ИИ есть чёткая культурная и политическая прописка: → ChatGPT — самая светская модель на планете. Даже более прогрессивной, чем среднестатистический швед. → Gemini и Claude — выкрутили на максимум шкалу самовыражения, толерантности и личной свободы. → DeepSeek — единственная модель, которая не поддержала льготы для женщин и меньшинств. → Grok — единственный экономический либертарианец с рыночными взглядами. В социальных вопросах он почти так же либерален, как остальные — кроме гендерной идентичности: модель Илона Маска настаивает на биологических гендерах. Но самое человеческое во всём этом — способность ИИ лицемерить. Ценности одной и той же модели меняются в зависимости от языка запроса: чем ниже свобода прессы в стране, тем лояльнее к власти звучит ответ на языке этой страны. Машина просто мимикрирует под местную цензуру. Чем человечнее становится ответ машины, тем важнее уточнение. А какого именно человека она имитирует?</t>
+  </si>
+  <si>
+    <t>09.07.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9561</t>
+  </si>
+  <si>
+    <t>Новый инструмент тайм-менеджмента В России каждый десятый работник пропускает обед — кажется, я знаю почему. Достаточно взглянуть на статистику, которая давно определила самое популярное время для рабочих встреч — 11:00, 14:00 и 15:00. Яндекс Еда нашла решение и придумала спасительного бота, который за вас «держит лицо» во время звонка, пока вы спокойно едите и слушаете спикера. Чувство голода больше не отвлекает, при этом этикет включённой камеры соблюдён. Работает бот элементарно: загружаете фото → выбираете фон → получаете заглушку для зума, где вы смотрите в экран, моргаете и дышите. Наконец-то ИИ занялся действительно важным: защитой права обедать по расписанию. Даже если это расписание не предполагает перерывов.</t>
+  </si>
+  <si>
+    <t>09.07.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9560</t>
+  </si>
+  <si>
+    <t>Зрение рождается на языке Язык — это оптика. Наш привычный словарь подсказывает мозгу, что именно он видит и как к этому стоит относиться. Исследователи проверили это на языковой паре: русском и английском. В основу эксперимента лёг цвет. Подождите, или два? Зависит от языка. У нас «синий» и «голубой» — два самостоятельных цвета. В английском же оба называют одним словом blue. Испытуемым показывали 20 оттенков синего и просили на скорость искать совпадения среди образцов. Русскоговорящие справлялись быстрее с оттенками, название которых есть в их языке. А точно ли дело в богатом русском? Да. Потому что превосходство русскоговорящих пропадало только тогда, когда их внутреннюю речь занимали запоминанием цифр. Числа приходилось произносить в уме, что не давало мысленно называть оттенки. А вот когда им давали другие задачи на внимательность, скорость возвращалась. Работал именно язык, а не общая внимательность. И вывод этого эксперимента шире одного цвета (или всё же двух?!) Каждый язык — это отдельная система приоритетов: что замечать, что игнорировать, что едино, а что несовместимо. Это не просто другие слова для старого мира. Это другой мир. И видно в нём — другое.</t>
+  </si>
+  <si>
+    <t>09.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9557</t>
+  </si>
+  <si>
+    <t>Лицо общего пользования Все, у кого открытый профиль в Instagram* — сейчас внимательно. Meta запустила генератор Muse Image, который опирается на базу фотографий в самой визуальной соцсети. Пользователю Muse Image достаточно упомянуть любой аккаунт в запросе — ИИ сможет использовать опубликованные там фото для новой картинки. Отдельного согласования с владельцем аккаунта не требуется. Уведомления о генерации тоже не придут. Так Meta превратила открытый профиль из витрины в сырьё. Особенно изящно, что разрешение на это в ваших настройках включено по умолчанию. Вот инструкция, как оперативно спасти своё лицо от кражи Цукербергом: Instagram → Настройки → Репосты и повторное использование → Найдите пункты как на скриншоте и переключите тумблеры. Ну, или просто закройте свой профиль. В 2026 году приватность больше не выглядит как базовое право. Пересылайте коллегам, родным и близким — пусть сами решат судьбу своих фото. *Meta признана экстремистской организацией и запрещена в России, Бескромный такое не одобряет</t>
+  </si>
+  <si>
+    <t>09.07.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9555</t>
+  </si>
+  <si>
+    <t>Лучшая реклама Garmin Аргентина проигрывала Египту 0:2 в 1/8 финала чемпионата мира — а потом забила три гола за 13 минут и вышла в четвертьфинал. После финального свистка тренер Лионель Скалони расплакался и не смог дать интервью: «Простите, переполняют эмоции». Дальше сработали маркетологи Garmin. Они разглядели на запястье тренера свои смарт-часы — и выложили его фото с подписью: «Тебе не нужно ничего говорить. Твой пульс уже всё сказал». Пожалуй, лучше рекламы пульсометра уже не будет.</t>
+  </si>
+  <si>
+    <t>08.07.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9554</t>
+  </si>
+  <si>
+    <t>Синдром мёртвой попы Кажется, вам пора домой. И, по возможности, хотя бы часть пути преодолеть пешком. Потому что у офисной жизни есть необычный побочный эффект — глютеальная амнезия: мозг теряет способность эффективно задействовать самую мощную мышцу тела. Долгое сидение буквально выключает ваши ягодицы из работы. Мышца слабеет, а мозг постепенно перестаёт к ней обращаться — и её задачи достаются пояснице и коленям. Отсюда и боли. Оживить пациентку можно. Для этого рекомендуют покидать офисное кресло каждые 30–60 минут и ходить во время звонков. Ну и от спорта вы не отделаетесь, хотя бы минимальной зарядки. Главное — не досидеться до полной потери памяти. Так что вставайте. Реанимация сидя не проводится.</t>
+  </si>
+  <si>
+    <t>08.07.26 13:34</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9553</t>
+  </si>
+  <si>
+    <t>Тренажёр человечности В 2012 году 53% американских девятилеток регулярно читали книги просто для удовольствия. К 2022-му таких детей уже было 39%. А подростков и вовсе 14%. В разных странах эти цифры тоже разные, но тенденция одна. И вопрос один: каким вырастет нечитающее поколение? Проблема может оказаться серьёзнее бедного словарного запаса и слабой концентрации. Авторы статьи в The Conversation предполагают, что у будущих взрослых будет туговато с эмпатией. И именно в ней одна из главных ценностей чтения. Открывая книгу, ребёнок вынужден поселиться в чужой голове — увидеть мир глазами персонажей. Это когнитивная работа, с которой сегодня мозг мало где сталкивается в таком объёме. Что, к слову, удивительно. Ведь казалось бы, историй у современных детей гораздо больше, чем когда-либо — сериалы, игры, блогеры. Но, видимо, ничто из этого не развивает эмпатию на уровне книг. Разгадка — в разнице между историей, которую вам показали, и которую вы сами интерпретируете у себя в голове. Массовое кино всё рисует крупным планом. Книга оставляет эту работу читателю — и это главный когнитивный тренажёр. А эффект от такой тренировки накапливается на годы вперёд: дети, которые читали с раннего возраста, позже показывают более высокие результаты в тестах на вербальную память и речевое развитие. Мы привыкли считать чтение тренировкой интеллекта. Возможно, это прежде всего тренировка человечности. А в мире, где интеллект есть у любого чат-бота, именно она станет тем, что нельзя скачать.</t>
+  </si>
+  <si>
+    <t>08.07.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9552</t>
+  </si>
+  <si>
+    <t>Блогеры Rutube выходят из тени На Rutube давно есть каналы Wylsacom, Ксюши Дукалис, Юлии Меньшовой и ещё десятка крупных имён с внушительным числом подписчиков. При этом большинство рекламных агентств до сих пор не включает площадку в свои прайс-листы — интеграции продают буквально несколько небольших контор. Теперь Ведомости пишут, что сам Rutube вместе с агентством Jami Lup начнёт продавать интеграции у крупных блогеров напрямую (у кого конкретно пока не уточняется). Экономика подсказывает, зачем им это именно сейчас. Медиасегмент «Газпрома» в 2025-м вырос на 6% — до 173,2 млрд рублей, но принёс 14,8 млрд убытка. А вот реклама на самом Rutube за тот же год превысила 2,2 млрд.</t>
+  </si>
+  <si>
+    <t>08.07.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9551</t>
+  </si>
+  <si>
+    <t>20 миллионов треков на корм нейросетям The Atlantic опубликовал четыре базы данных на 20+ миллионов треков, которые использовали для обучения нейросетей Suno, Udio и Lyria от Google. Какую часть из них получили законно — остаётся гадать. Но предположения имеются. Среди «обучающих» композиций продюсер Николай Картозия внезапно нашёл 16 своих. Тех самых, что писались в самые безжалостные, перемалывающие душу времена. И потому оказались настолько хороши и проникновенны. Всё это называется одним хорошим словом — искусство. А то, что с ним сделали Suno и остальные, тоже называется одним словом, только уже нехорошим. Можете назвать его сами. Нейросети обещали демократизировать творчество. Но пока очень часто это выглядит как старый добрый захват чужого труда. Просто вместо пиратского диска на Горбушке — облачный сервер. А вместо гопника с рынка — стартаперы в модных кроссовках. Проверить, есть ли ваша музыка в базе, можно на сайте The Atlantic. Если вдруг нашли себя — коллективный иск против Suno уже собирает участников.</t>
+  </si>
+  <si>
+    <t>08.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9550</t>
+  </si>
+  <si>
+    <t>Фейковому лицу верят больше Плохие новости: ваше настоящее лицо выглядит менее убедительно, чем фейковое. Это выяснили психологи из Ланкастера, Стэнфорда и Беркли. В их тестах люди отличали ИИ-генерацию от живого человека всего в 58,4% случаев. Лотерея, на уровне подброшенной монетки. Но главный подвох обнаружился, когда эти же лица попросили оценить по шкале доверия от 1 до 7. Живые люди получили самый низкий балл — 4,03. А новейшие ИИ-модели возглавили рейтинг с оценкой 4,70. Искусственному лицу мы верим на 17% охотнее, чем настоящему человеку. Парадокс в том, что сознание видит фейк. А подсознание — приятного человека. Участники эксперимента подмечали дефекты генерации и понимали, что перед ними подделка. Но мозг это игнорировал: на подсознательном уровне фейковое лицо считывалось как более безопасное, открытое и дружелюбное. Для рынка труда и продаж это важная новость. Нетрудно спрогнозировать, что на Zoom-переговорах и собеседованиях безупречный ИИ-аватар защитит контракт и пройдёт фильтр HR успешнее реального кандидата. Просто он выглядит убедительнее. Не то, что мы с вами.</t>
+  </si>
+  <si>
+    <t>08.07.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9549</t>
+  </si>
+  <si>
+    <t>Когда написал в резюме «уверенный пользователь ПК» — а теперь сидишь и отчаянно соответствуешь.</t>
+  </si>
+  <si>
+    <t>07.07.26 17:33</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9548</t>
+  </si>
+  <si>
+    <t>Мы — первые среди нытиков Россия лидирует в соцсети для претензий и нытья PettyMillion. Там можно анонимно пожаловаться на медленных прохожих, трёхчасовые звонки, пробки на заправку, чужие привычки и всё остальное, что портит вам внутренний климат. Жаловаться можно анонимно, а другие пользователи решают, справедливо ли ваше возмущение или вам просто пора выпить травяного чаю. Рейтинг жалоб мы возглавляем с большим отрывом от второго и третьего места: США и Британии. 100% понимания. Если сайт не откроется (с ним бывает), можете поныть в комментариях — здесь никто не осудит.</t>
+  </si>
+  <si>
+    <t>07.07.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9547</t>
+  </si>
+  <si>
+    <t>Учи Python или проваливай Так звучит универсальный ответ гуманитариям, которые стучатся в ИТ — согласно мифу, древнему как сам ИТ. Если бы это было правдой, Яндекс бы массово не нанимал филологов и редакторов. Зачем техногигантам гуманитарии? Очень просто. Нейросети часто галлюцинируют с уверенностью нобелевских лауреатов. И ловить эти галлюцинации должен не программист, а ИИ-тренер — их и набирает Яндекс. Это люди, отслеживающие фактическую точность и этичность ответов. Сюда же — остроумность и уместность панчлайнов. Поэтому Яндекс ищет тех, кто: — умеет радактировать и фактчекать — мыслить критически — замечать детали А вот опыт работы в ИТ не нужен вовсе. Как и присутствие в офисе. Вакансии — по ссылке. Перешлите тому самому другу, который поправляет всё, что движется разговаривает.</t>
+  </si>
+  <si>
+    <t>07.07.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9546</t>
+  </si>
+  <si>
+    <t>Возраст для великих дел Мы достигаем пика умственных возможностей как раз тогда, когда общество списывает нас со счетов — в 55–60 лет. Учёные свели воедино 16 показателей — от скорости обработки информации до финансовой грамотности и устойчивости к когнитивным ловушкам. Скорость мышления и рабочая память действительно достигают максимума к 20. А вот накопление знаний и эмоциональный интеллект продолжают расти. И когда все 16 способностей сложили вместе, совокупный показатель достиг максимума в 55–60. Это не значит, что каждый шестидесятилетний мудрее каждого двадцатилетнего: исследование описывает средние траектории, а не вручает диплом конкретному возрасту. Но культ юности пошатнулся. Опять. Бетховен дирижировал на премьере Девятой симфонии в 53 года — практически глухим. Дарвин опубликовал «Происхождение видов» в 50. А чем вы планируете заняться на шестом десятке?</t>
+  </si>
+  <si>
+    <t>07.07.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9545</t>
+  </si>
+  <si>
+    <t>Как мы утратили веру 20 лет рекламная индустрия молилась на один показатель — трафик. Формула культа была простой: заберись на первую строчку выдачи — и клики польются сами. Занял топ — считай, дело в шляпе. А потом пришёл ИИ-поиск, где человек получает готовый ответ, не доходя до сайта, — и вера пошатнулась. Дискуссия на Global Search Forum вернула маркетологам надежду. Важную роль в этом сыграли Михаил Сливинский из Яндекса, Александр Иванов из ГигаЧата и Юлия Удовенко из RW+. Клики — это больше не вся ценность. Юлия Удовенко описала это через маршрут пользователя. Верхняя часть воронки — первичный поиск и сравнение — мигрирует в ИИ-выдачу. На этом этапе человек может не дойти до сайта. И вот тут у бизнеса паника: «У нас украли трафик!» Но рассуждая так, мы меряем новый мир старой линейкой. Клики — не вся ценность присутствия в поиске. Это также вклад в узнаваемость, доверие, влияние на выбор ещё до перехода на сайт. Михаил Сливинский хорошо это иллюстрирует: после контакта с брендом внутри генеративного ответа человек в 2,4 раза чаще потом заходит на сайт напрямую. То есть присутствие в ИИ-ответе добавляет доверие, которое возвращается позже: брендовым запросом, прямым заходом, покупкой. Бороться за пространство «общего знания» — например, «что подарить на 8 марта» — смысла мало. Ставку нужно делать на сложные запросы, где у бренда есть экспертиза. Александр Иванов добавил технический штрих: при поиске ответа модель тянется к более специфичным, экспертным данным. А значит, требования к глубине бренд-контента только растут. Вывод участники сформулировали единогласно. Раньше формула читалась линейно: SEO → трафик → клики. Теперь к ней добавился второй слой: заметность → доверие → влияние на выбор. ИИ-поиск не убил SEO. Он просто забрал у него религию клика.</t>
+  </si>
+  <si>
+    <t>07.07.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9544</t>
+  </si>
+  <si>
+    <t>Богатый папа, многодетный папа Миллиардеры вовсю осваивают kidmaxxing — максимизацию потомства. У одного из крупнейших землевладельцев Америки Стефана Соловьёва уже 22 ребёнка. Павел Дуров благодаря донорству «раздал» свою ДНК сотне с лишним детей. А магнат Грег Линдберг вообще целился в планку в 50 потомков, но тюремный срок притормозил его где-то на двенадцатом. И это не пара громких исключений, а вполне измеримая тенденция. Forbes проанализировал больше 700 американских миллиардеров: в среднем у них 2,3 ребёнка — против 1,6–1,93 у обычного американца. Это не только страх демографической ямы. Некоторые богатые отцы относятся к собственной наследственности как к своему главному бизнес-активу. Ну и явно воплощают старую добрую мечту о династии. Раньше миллиардеры просто скупали активы на будущее. Теперь они пытаются заселить это будущее собой.</t>
+  </si>
+  <si>
+    <t>07.07.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9543</t>
+  </si>
+  <si>
+    <t>Парадокс пенальти Пенальти придумали не для зрелища, а как наказание. В 1890 году ирландский вратарь и бизнесмен Уильям Мак-Крум предложил новый способ карать защитников, которые руками спасали мяч на линии ворот. Правило встретили в штыки и прозвали убийственным. За 130 лет суть не изменилась: пенальти так и остался историей про страх, только теперь боится вратарь. Физически он обречён: мяч летит до ворот за 0,4 секунды, а на реакцию и прыжок нужно около 0,7. Успеть нельзя, остаётся гадать. И тут начинается странное. Вратарь почти всегда бросается в угол — хотя чаще спасает, оставшись в центре. Экономисты разобрали 286 пенальти: стоя по центру, вратарь отражал 33% летящих туда ударов, а бросок в угол выручал лишь в 12–14%. Вдвое надёжнее. И всё равно вратари прыгали в 94% случаев. Дело совсем не в физике. Дело в стыде, ведь пропустить мяч стоя выглядит как капитуляция, пропустить в прыжке — как попытка борьбы. Мозг выбирает не то, что работает, а то, за что потом не стыдно. Мы так живём постоянно. Особенно посреди рабочей недели: заваливаем себя искусственным движением, созвонами и микрозадачами, лишь бы не выглядеть теми, кто просто замер и думает. А по-настоящему страшных вратарей было мало. Яшина и Акинфеева пенальтисты боялись именно за их умение не дёргаться. Они не угадывали сторону, а читали человека. И могли железно стоять до конца. Иногда сильнейший ход — не прыгнуть. А устоять и увидеть, куда на самом деле летит мяч.</t>
+  </si>
+  <si>
+    <t>07.07.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9542</t>
+  </si>
+  <si>
+    <t>Вся суть бизнес-литературы в одной картинке. Остальное — просто способ продать вам этот же вывод за 89 990 рублей.</t>
+  </si>
+  <si>
+    <t>06.07.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9541</t>
+  </si>
+  <si>
+    <t>Можно голосом? Ненавистники голосовых, этот пост я посвящаю вам. Да, очевидно, голосом всегда быстрее. Средняя скорость устной речи — 120–180 слов в минуту. Скорость печати на клавиатуре — 40–70. Клавиатура здесь — узкое горлышко, замедляющее передачу мысли. Значит, и отказываться нужно не от текста — а от клавиатуры. Я для этого использую Wispr Flow. Денис Кутергин тоже последовал моему примеру и не пожалел. Приложение преобразует голос в текст в любом окне: почте, мессенджере, заметках, нейронках. Но вишенка в другом. Это не топорный расшифровщик. С ним можно говорить с паузами и «э-э». А на выходе получить чистый текст с правильной пунктуацией, без мычаний и слов-паразитов. В итоге выигрывают все: одни не тратят время на набор букв, другие не расшифровывают ТЗ по сорокаминутным голосовым. Перешлите коллеге, которому всегда «неудобно писать». Пусть у него не останется отговорок.</t>
+  </si>
+  <si>
+    <t>06.07.26 13:21</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9540</t>
+  </si>
+  <si>
+    <t>Как дышать, чтобы решать Перед важным выбором обычно советуют подумать головой. Немецкие нейроучёные предлагают как следует продышаться. А как именно следует, сейчас расскажу. Исследователи из Charité проверили, как дыхание влияет на решения с риском. Лёжа в томографе, участники делали денежный выбор. Сначала они дышали как обычно, а потом — по заданному ритму. Вдох на два счёта через нос — медленный выдох на восемь через сжатые губы. Выяснилась занятная вещь. При дыхании в режиме «2:8» у участников усиливалась парасимпатическая регуляция сердца: пульс снижался, вариабельность сердечного ритма росла. А мозг? Мозг начинал иначе взвешивать награду — и люди чаще соглашались на рискованные ставки. Возможный проигрыш не становился для участников менее болезненным. Просто выигрыш начинал выглядеть более значимым. То есть медленное дыхание делает не осторожнее, а смелее — вопреки всему, что нам про него рассказывали. А эта смелость нужна нам каждый день, когда приходится делать шаг в неизвестность: Уволиться в никуда или остаться в безопасном болоте? Вложить деньги в новый проект или оставить на вкладе? Начать тяжёлый разговор или промолчать? Если вы прямо сейчас стоите перед сложным выбором и никак не можете решиться — возможно, вам просто нужно выдохнуть. На восемь счётов.</t>
+  </si>
+  <si>
+    <t>06.07.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9539</t>
+  </si>
+  <si>
+    <t>Овечка против ксерокса 5 июля 1996 года на свет появилась овечка, изменившая мир. Её звали Долли — первое млекопитающее, скопированное из клетки взрослого животного. Её родители-учёные Иэн Уилмут и Кит Кэмпбелл были из остроумных — отсюда такое имя. Создатели «отксерили» ягнёнка из клетки молочной железы. А результат решили назвать в честь Долли Партон — кантри-певицы с выдающимся бюстом. Очень выдающимся. Долли умерла от рака лёгких в 6,5 лет. Но даже за такую недолгую жизнь Долли перевернула мир. На её примере исследователи увидели, что ДНК мало просто копировать — её нужно редактировать. С тех пор появилось много клонированных животных и открытий в области генетики. Действующий президент Аргентины Хавьер Милей клонировал своего умершего мастифа, получив взамен четырёх щенков. До сих пор Мюррей, Милтон, Роберт и Лукас консультируют его в делах политических. А в России в 2020 году родилась клонированная корова Цветочек. Она — первый шаг к созданию генно-модифицированного стада, которое будет давать гипоаллергенное молоко. Жаль фантастов — они-то ждали армии одинаковых людей. А вместо этого получили собак, возвращённых по гарантии. И всё началось с Долли, которая вчера отпраздновала 30 лет. С юбилеем, кудряшка! Ты — копия, доказавшая, что копий не бывает.</t>
+  </si>
+  <si>
+    <t>06.07.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9538</t>
+  </si>
+  <si>
+    <t>В России разрешили четырёхдневку Но есть нюанс. Все выходные СМИ разгоняют цитату главы Минтруда Антона Котякова: мол, перейти на четырёхдневную рабочую неделю в стране можно хоть завтра. Звучит как подарок под понедельник — пока не вчитаешься в детали. «Разрешили» — слишком громкое слово. Это не новый закон, а старый. Трудовой кодекс и так позволяет перейти на четырёхдневку при взаимном согласии сторон. Захочет работодатель — переведёт. Не захочет — не обязан. Никакой большой реформы за новостью нет. Линия государства прежняя: понадобится рынку — сам перейдёт, сверху навязывать не будут. Да и четырёхдневка на практике часто приходит не как маленькая пятница, а как компромисс: по статье 93 ТК оплата идёт «пропорционально отработанному времени», то есть либо меньше денег, либо те же 40 часов, только утрамбованные в четыре дня. Эту новость нам обещают с завидной регулярностью. Каждый год четырёхдневка где-то рядом. И каждый год рядом в основном дедлайны. Хорошая новость: четырёхдневку действительно разрешили. Плохая: той же строкой разрешили и шестидневную.</t>
+  </si>
+  <si>
+    <t>06.07.26 04:36</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9537</t>
+  </si>
+  <si>
+    <t>Магний B6. Потому что древлян сжигать больше нельзя.</t>
+  </si>
+  <si>
+    <t>05.07.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9536</t>
+  </si>
+  <si>
+    <t>Риэлтор как шоурум Business Insider пишет, что у агентов по люксовой недвижимости появилась новая рабочая униформа: ботокс, стилисты, дорогой уход, дизайнерская одежда и лицо, которое должно выглядеть так же дорого, как объект в продаже. Эшли Куинн из Нью-Йорка тратит на одежду шестизначные суммы в год и говорит, что ботокс раз в квартал — даже не обсуждается. Другая риэлтор говорит, что в какой-то момент имидж может оказаться даже важнее экспертности. И дело тут не в понтах. Риэлторы давно продают не только квадратные метры. Они продают улучшенную версию человека: район, лобби, вид из окна, соседей, лифт, охрану и ощущение образа светлого будущего. А риэлтор в этой сделке — первая живая визуализация этого образа жизни. Первый экспонат в шоуруме, который он же и продаёт. Клиент приходит смотреть квартиру. Но сначала смотрит на человека, который должен убедить его, что это не безумие, а инвестиция.</t>
+  </si>
+  <si>
+    <t>05.07.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9535</t>
+  </si>
+  <si>
+    <t>Совесть вышла из такси Беспилотные такси от Amazon и Waymo столкнулись с одинаковой проблемой: пассажиры в них массово творят дичь — курят, занимаются сексом и разносят салоны. Операторы бьют тревогу, а инженерам уже приходится экстренно менять материалы интерьера на более устойчивые к запахам и влаге. И это не просто новость про невоспитанных пассажиров. Беспилотное такси убрало из поездки не только водителя, но и живой человеческий взгляд. А вместе с ним — часть подсознательного стыда, неловкости и внутреннего тормоза. Оказывается, нас держали в рамках не принципы и воспитание. А человек на переднем сиденье, который всё видел.</t>
+  </si>
+  <si>
+    <t>05.07.26 09:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9534</t>
+  </si>
+  <si>
+    <t>Почему вас больше ничто не радует Лабораторная крыса, которой заблокировали выработку дофамина, умирает от голода, даже если самая вкусная еда лежит в сантиметре от её морды. Вкус она чувствует — положи в рот, ест с удовольствием. А вот захотеть сделать один шаг к миске уже не может. Узнаёте себя? Казалось бы, вокруг полный холодильник цифровых впечатлений — а сил нет даже на то, чтобы выбрать фильм на вечер. Профессор Стэнфорда Анна Лембке объясняет, что дофамин — это не про наслаждение. Это импульс к действию, «встань и возьми». Усиленный вкус еды, соцсети, порно, дейтинги, ИИ-компаньоны — всё вокруг спроектировано под максимальный выброс гормона. А наш мозг всегда стремится к балансу. На каждый пик удовольствия он отвечает зеркальным откатом в дискомфорт. Когда дешёвого кайфа слишком много, внутренние весы намертво застревают в зоне боли. Отсюда — фоновая тревога, бессонница и выгорание. Как починить дофаминовую систему по версии Лембке: — Дофаминовый пост: проживите 30 дней без главного стимула (игры, рилсы или сахар). Первые две недели будет тяжело, а дальше мозг перезагружает систему вознаграждения, и ваши рецепторы снова научатся радоваться простым вещам. — Умные барьеры: на одну силу воли надеяться глупо, так что создавайте себе физические препятствия. Удалите залипательные приложения с телефона, заприте алкоголь или сладости в дальний шкаф, уносите гаджеты в другую комнату перед сном. — Правильная боль: спорт, холодный душ, трудная книга. За такой дофамин вы платите усилием — и он приходит без быстрого отката. — Радикальная честность: искренние отношения и открытое признание своих слабостей запускают окситоцин, который мягко и безопасно восстанавливает дофаминовую систему. Смысл не в том, чтобы уйти в жёсткую аскезу и навсегда отказаться от радостей жизни. А в том, чтобы снова научиться их чувствовать.</t>
+  </si>
+  <si>
+    <t>05.07.26 06:40</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9533</t>
+  </si>
+  <si>
+    <t>В 36 лет Достоевский сам себе написал, что в этом возрасте тело уже просит покоя. Шёл 1856 год: ссылка в Семипалатинске, служба рядовым после каторги. И именно тогда Фёдор Михайлович собрался жениться и начать всё заново. Впереди было «Преступление и наказание». Перешлите тому, кто в 36 решил, что поезд ушёл.</t>
+  </si>
+  <si>
+    <t>04.07.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9527</t>
+  </si>
+  <si>
+    <t>Как легально взломать систему FIFA? Парижской фотожурналистке Флоренс Перне отказали в аккредитации на Чемпионат Мира без объяснения причин. Большинство на её месте написали бы гневный пост и пошли грустить в бар. Но Флоренс пошла другим путём. Следите за руками. Вместо того, чтобы бороться с бюрократией, она просто взяла камеру, включила домашний телевизор и начала снимать трансляцию матча прямо с экрана. Перне ловила ракурсы, моменты и эмоции так, будто сидела на лучшем месте у кромки поля. А дальше интернет сделал своё. Игрок сборной Франции Майкл Олисе сделал репост её кадра. Следом подтянулись мировые медиа, пост собрал миллионные охваты, а коллеги по всему миру начинают массово копировать этот стиль. Флоренс создала собственный пресс-центр в гостиной и открыла новый жанр спортивной фотографии, вообще не выходя из квартиры. Настоящий креатив начинается там, где заканчиваются правила. Чтобы запустить мировой тренд, не нужен VIP-бейдж прессы. Достаточно камеры, телевизора и щепотки творческой наглости. Расскажите коллеге, который всё ещё ждёт идеальных условий и утверждения бюджетов, чтобы наконец запустить проект.</t>
+  </si>
+  <si>
+    <t>04.07.26 11:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9526</t>
+  </si>
+  <si>
+    <t>Побочный эффект пустоты Может показаться, что человек с вечным ощущением пустоты внутри — так себе кандидат в близкие друзья. Но у психологов из Университета Торонто для вас внезапные новости. В новом исследовании люди, которые чаще чувствуют внутреннюю пустоту, неожиданно показали более высокий уровень эмпатии. Учёные 14 дней наблюдали участников исследования и спрашивали, что они чувствуют прямо сейчас: грусть, страх, злость или пустоту. Выяснилось, что пустота часто идёт под руку с проблемами идентичности, эмоциональными качелями и ощущением оторванности от мира. Но у неё может быть странный побочный эффект. Такие люди гораздо лучше считывают чужую боль. Возможно, потому что внутри у них давно работает сверхчувствительный радар на фальшивые интонации, натянутые улыбки и дежурное «да всё нормально», после которого обычно ничего не нормально. Наука, конечно, просит излишне не романтизировать страдание. Но факт остаётся фактом: часто самый грустный человек в чате — это единственный, кто заметит, что вам плохо. Перешлите тому самому другу, который редко пишет первым. Но всегда чувствует, когда с вами что-то не так.</t>
+  </si>
+  <si>
+    <t>04.07.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9525</t>
+  </si>
+  <si>
+    <t>Кто здесь настоящий? Более 25 лет профессор Хэни Фарид изучает цифровые манипуляции — так раньше называли фейки. Годами он профессионально разоблачал синтетический контент. До сих пор. В июне он рассказал The New York Times, что больше не доверяет собственным глазам. Визуальных маркеров у подделок всё меньше, проверка становится всё дольше, а интернет разносит фейк за минуты. Если ведущий специалист планеты не видит разницы — то кто тогда видит? На прошлой неделе мы с Максимом Спиридоновым записали большое интервью про рынок ИИ-инфлюенсеров и дипфейков — как он устроен изнутри, кто его клиенты и чём он зарабатывает. Малая часть того, что мы обсудили за 60 минут плотной беседы: — Три типа синтетических людей: виртуальный персонаж, цифровая копия, ИИ-аватар — у каждого своя бизнес-модель. — На чем зарабатывают ИИ-блогеры и чем удерживают аудиторию. — Почему ИИ-аватар, который можно сделать за 2 минуты, стоит в производстве 150 000 рублей. — Как ИИ-компаньоны убивают отношения и как это может сказаться на демографии. Смотрите полную версию на YouTube. Кстати, заметили, сколько раз ведущий заменил себя ИИ-аватаром? Возможно, пора отправить мистеру Фариду своё резюме.</t>
+  </si>
+  <si>
+    <t>04.07.26 05:40</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9524</t>
+  </si>
+  <si>
+    <t>Кризис среднего возраста на батарейках Каждый пешеход уверен, что на самокатах гоняют школьники в пубертате без тормозов. Но цифры беспощадны к стереотипам. Аналитики МегаФона и Whoosh посмотрели, кто в России реально арендует электросамокаты. Портрет грозы тротуаров вышел внезапный. Это мужчина — около 70% всех поездок. Ему 35–44 года — самая активная группа, 40%. А зумеров, на которых все грешат — всего 13%. То есть самокат давно перестал быть игрушкой подростка. Теперь это транспорт взрослого мужчины, которому надо успеть в офис, домой и на созвон. Так что подрезает вас на тротуаре не дерзкий подросток. А сорокалетний коммерческий директор, который на скорости 20 км/ч отчаянно пытается уехать от экзистенциального кризиса, ипотеки и выгорания.</t>
+  </si>
+  <si>
+    <t>03.07.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9523</t>
+  </si>
+  <si>
+    <t>Тридцать литров в одни руки. И одна улыбка сквозь слёзы на выезде.</t>
+  </si>
+  <si>
+    <t>03.07.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9522</t>
+  </si>
+  <si>
+    <t>Как мы пьём в 2026 году Вечер пятницы — идеальный тайминг, чтобы заглянуть в свежий отчёт Bacardi Cocktail Trends Report 2026. Главный вывод я бы сформулировал так: алкогольная культура уходит от формулы «поздно, громко, много» к формуле «раньше, легче, осмысленнее». Бар — то самое третье место между работой, домом и попыткой снова почувствовать себя живым человеком, а не вкладкой в браузере. Каким он должен быть, чтобы не пасть жертвой кризиса — читаем в PDF. В PDF можно посмотреть весь отчёт, а здесь — несколько наблюдений для вашей пятницы: 1. Зумеры тоже пьют Просто иначе. Легче, раньше, меньшими порциями, с большей ролью вкуса и настроения. Spritz, мини-коктейли, сладкие и фруктовые профили — барная версия микродозинга удовольствия. 2. Коктейль становится медиаформатом Напиток больше не живёт только в прохладном бокале: вокруг него появляются плейлисты, поп-апы, визуальные атрибуты, аромат, звук, мерч. Теперь коктейль — это культурный опыт, который не только потребляют, но и проживают. 3. Топ напитков 2026 года Маргарита, Мохито, Пина Колада, Ром с колой, Виски с колой, Спритц, Водка с лимонадом, Водка с содовой, Джин с тоником, Сухой мартини. Видимо, будущее бара, по версии Bacardi, выглядит не как лаборатория с пеной из редкого мха, а как собрание напитков из 2007 года. Инновации переезжают из рецепта в контекст и атмосферу: формат подачи, происхождение ингредиентов, ритуал, музыка, стекло, история вокруг бокала. А теперь минутка пятничного опроса. Что вы заказываете за барной стойкой? Или вы уже в той фазе жизни, где главный коктейль — вода без газа и уйти пораньше?</t>
+  </si>
+  <si>
+    <t>03.07.26 10:43</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9521</t>
+  </si>
+  <si>
+    <t>Две буквы, которые убивают контент Короткая метка «сделано с ИИ» автоматически снижает вовлечённость поста на 7%. Не критично, но любопытно. Особенно то, что выяснилось дальше. Оказывается, негативный эффект исчезает, если заменить метку на «создано с помощью нейрофильтров Photoshop». Обе фразы несут одну суть. Только во второй нет двух триггерных букв. «Нейрофильтры» в глазах людей звучат как профессиональный инструмент, требующий мастерства. А «ИИ» — как ленивая кнопка «сделать красиво», которая любое мастерство отменяет. В этом и вся соль. Аудитории не так важен ручной труд. Ей просто нужно ощущение, что то человек всё-таки был внутри процесса. А как вы реагируете на плашку «сделано с ИИ»? Пролистываете или уже всё равно?</t>
+  </si>
+  <si>
+    <t>03.07.26 09:40</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9516</t>
+  </si>
+  <si>
+    <t>Обеденный инвентарь козерога Каждый третий офисный сотрудник приносит обед с собой в контейнере. У всех остальных прошу минуточку внимания. Яндекс Еда и бренд Yagel придумали набор для всех, у кого день забит делами, а обед — это не пауза, а часть рабочего процесса (понимаю) Брендированный обеденный инвентарь козерога трудоголика выглядит так: хваталки, зеркало, салфетка. Поесть без отрыва от дел, не пачкая руки) Набор уже ждёт вас в Маркете. А какие хочется блюда на обед — в Еде, в разделе «Обедомания»: стоимость доставки всего 49 рублей. Заказывайте сейчас. А та самая треть офиса с контейнерами вам только позавидует.</t>
+  </si>
+  <si>
+    <t>03.07.26 07:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9515</t>
+  </si>
+  <si>
+    <t>Главный мужской тест Русские руферы залезли на самый шпиль Empire State Building. Высота, безумный риск, Нью-Йорк под ногами — чистый голливудский кадр. Но главная драма начинается совсем не там, где можно сорваться вниз. А в момент, когда Ангелина попросила Ваню нормально её сфотографировать. Мужчина может подняться над Нью-Йорком. Но всё равно не справиться с горизонтом на её фотографии.</t>
+  </si>
+  <si>
+    <t>03.07.26 04:51</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9514</t>
+  </si>
+  <si>
+    <t>Чайка-менеджмент В корпоративной природе существует особый вид руководителей. Он внезапно прилетает, громко кричит, раздаёт хаотичные задачи, ломает настроенные процессы и исчезает до следующего пожара. В менеджменте это официально называют seagull management. По опросу SuperJob, 6 из 10 россиян регулярно тратят рабочее время на абсолютно бессмысленные задачи от начальства. И в кризис популяция этих птиц растёт лавинообразно. Просто потому, что хаотичную активность у нас всё ещё путают с эффективностью. А громкий крик — с лидерством. Высший пилотаж чайка-менеджера предельно прост. Нагадить в рабочий процесс и гордо улететь на стратегический созвон.</t>
+  </si>
+  <si>
+    <t>02.07.26 16:43</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9513</t>
+  </si>
+  <si>
+    <t>Клиент, который дойдёт пешком Аккаунту казанского барбершопа не особо нужен читатель из Владивостока. Как и суздальскому кафе важен не абстрактный охват, а человек, который может приехать и заплатить за огуречный раф. Именно до таких клиентов можно дотянуться с помощью Яндекс Ритма, который теперь дает настраивать показ контента на аудиторию по гео. Если не ошибаюсь, это единственный сервис в России, где на этапе публикации можно выбрать географию показа. И что важно: это не рекламный таргетинг, а бесплатная настройка. А появилась она, потому что в Ритм пришли услуги — раньше там была только товарка.  А услугам нужно что?  Правильно: калибровка по гео и возможность вшить ссылку на запись через свой сайт, или Dikidi и Yclients. И то, и другое в Ритме теперь есть. Ленту Ритма мы с вами видим под поисковой строкой на ya.ru — и всегда есть шанс залипнуть. Так, платформа собирает около 6 миллионов активных пользователей в день. Но все они, конечно же, не нужны локальному бизнесу из сферы услуг.   А только те, кто физически может дойти до кассы, столика или ресепшена.</t>
+  </si>
+  <si>
+    <t>02.07.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9512</t>
+  </si>
+  <si>
+    <t>Как «Золотое Яблоко» взломало ваш мозг В этих магазинах вы не просто выбираете крем. Вы проходите пошаговый маршрут из безупречно просчитанных когнитивных ловушек. А на выходе получаете лаймовый пакет и полную уверенность, что всё это — ваш осознанный выбор. 1. Ценовой фрейминг На уровне глаз вас встречают продукты за кругленькие суммы — мозг сразу их фиксирует как ориентир. Так первая цифра задаёт рамку, в которой всё остальное внезапно выглядит выгодно. 2. Эффект губной помады В кризис люди реже покупают крупное, но охотнее берут маленькие символы контроля: маску, помаду, аромат, банку с ощущением «я живу как раньше». Недорогая роскошь работает как психологический пластырь. 3. Геймификация с ловушками потери Уровни, задания, внутренняя валюта и риск потерять свой статус превращают шопинг в мобильную игру. Мозг получает мощный дофаминовый заряд от каждой закрытой шкалы прогресса в приложении — оттого и средний чек в онлайне на 56% выше, чем в офлайне. 4. Безопасная среда Здесь не следят за руками. А если рамка запищит — вам и вовсе подарят маску, чтобы сгладить неловкость. Клиент расслаблен, дольше гуляет и легче покупает. 5. Лаймовый пакет как медиа Лучший промоутер — довольный покупатель, который гордо несёт свою покупку и даже не понял, вышел на смену. 6. Лояльность с пелёнок Пока одни бренды борются за платёжеспособную аудиторию, «Золотое Яблоко» идёт к 14-летним в TikTok. Там они приручают к себе тех, кто через 10 лет будет наполнять им кассу. 7. Финансовый продукт как лид-магнит Прямой заход на территорию инвестиций: бренд выпустил цифровые финансовые активы с доходностью 15%. Формально это финансовый инструмент. А с точки зрения маркетинга — способ привести в бренд новую и преимущественно мужскую аудиторию. Главный товар «Золотого Яблока» — не кремы, не нишевые ароматы и даже не патчи. А ощущение, что вы сами всё решили. И это — последний взлом: вы выходите уверенные, что переиграли магазин.</t>
+  </si>
+  <si>
+    <t>02.07.26 12:54</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9511</t>
+  </si>
+  <si>
+    <t>🧡💛 1️⃣2️⃣3️⃣4️⃣ 🟨 взял новый курс Новосибирск — третья IT-экономика страны после Москвы и Петербурга. В регионе 3 000 зарегистрированных IT-компаний. А 4% валового регионального продукта — айтишники. При этом большие бизнес-события сюда почти не доезжают. Город, где порядка 30 000 человек работают с технологиями, слушает про ИИ в бизнесе из трансляций. 🟨 Т-Бизнес исправит это недоразумение и привезёт «Локальный код» в Новосибирск 9 июля. Для тех, кто не застал начало: «Локальный код» — это бизнес-экспедиция Т-Бизнеса по стране, которая исследует, как устроен локальный бизнес. Не конференция с лекциями, а живые встречи — интервью с основателями, разборы практик, опросы и разговор о том, как работает предпринимательство за пределами Садового кольца. Программа пересобирается под каждый город — контекст, ресурсы и правила бизнеса везде свои. Я тоже буду там: расскажу, как изменился маркетинг и что теперь работает для продвижения бизнеса — в том числе фокусно в условиях Новосибирска. Встречаемся 9 июля по адресу Морской проспект, 23. Вход бесплатный. Главное — зарегистрируйтесь. Новосибирск давно знает больше, чем рассказывает. Пора дать ему микрофон.</t>
+  </si>
+  <si>
+    <t>02.07.26 09:31</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9510</t>
+  </si>
+  <si>
+    <t>Офлайн стал примерочной маркетплейсов У малого ритейла появился новый враг: покупатель с открытым приложением OZON или Wildberries. Он приходит в магазин, просит консультацию, тестирует огромный телевизор, задаёт вопросы, выбирает размер, цвет и модель. А потом покупает его онлайн по минимальной цене прямо у витрины. Есть сценарий ещё изящнее: купить в торговом центре, дома найти дешевле на маркетплейсе, перезаказать, а магазинную покупку вернуть обратно на следующий день. То есть офлайн всё чаще оплачивает самую дорогую часть сделки: аренду, персонал, витрину, экспертизу и живой контакт. А онлайн забирает финальный клик. Так физический ритейл постепенно превращается в шоурум без комиссии. Греф на Финансовом конгрессе Банка России сказал, что если офлайн-торговля умрёт, он не будет об этом жалеть. Но только при одном условии — если это случится в честной конкуренции, когда потребитель сам выберет онлайн. Сейчас, по его словам, платформы играют по другим правилам. И рынок действительно едет туда: по итогам 2025 года доля онлайн-торговли в России составила 18,8%, а к 2030 году Минпромторг ждёт уже 33–35%. В итоге один канал продаёт, а другой — делает всю предпродажную работу бесплатно. Так офлайн-магазин стал примерочной, где касса стоит уже не у выхода. А в чужом приложении.</t>
+  </si>
+  <si>
+    <t>02.07.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9509</t>
+  </si>
+  <si>
+    <t>Экспресс-тест на посредственность Откройте прямо сейчас любимую нейросеть и попросите назвать случайное число от 1 до 10. С большой вероятностью она выберет 7. Если попросите назвать ещё одно — вам выдадут 3 или 4. Это не совпадение, а вполне себе диагноз. MIT Technology Review пишет, что современные большие языковые модели наглухо застряли в групповом мышлении и страдают самым настоящим стадным инстинктом. Если попросить 25 разных LLM придумать метафору времени, большинство ответов сведётся к чему-то вроде «время — река» или «время — ткач». То есть ИИ не столько фантазирует, сколько тянется к самому статистически безопасному ответу. Если вы хотите проверить свой проект, стратегию или личный креатив на банальность — проведите этот экспресс-тест. Если ваша первая идея совпала с ответом от ChatGPT или Claude — возможно, это не инсайт. Это просто семёрка.</t>
+  </si>
+  <si>
+    <t>02.07.26 05:04</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9508</t>
+  </si>
+  <si>
+    <t>Где мои 37%? Швейцарский финансовый холдинг UBS сообщает, что Россия стала второй самой быстро богатеющей страной в мире. С 2020 по 2025 год благосостояние россиян выросло на 37%, а число долларовых миллионеров дошло до 447 тысяч. Быстрее нас растёт только Южная Корея. Считали не зарплаты, а всё нажитое имущество: квартиры, машины, вклады, инвестиции. Звучит красиво, но есть нюанс. Россия одновременно оказалась среди мировых лидеров по имущественному неравенству. Так что если вы не почувствовали эти 37% на себе — всё нормально. Просто средняя температура по больнице снова оказалась выше, чем в вашей палате.</t>
+  </si>
+  <si>
+    <t>01.07.26 19:09</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9507</t>
+  </si>
+  <si>
+    <t>Почти земляки Нидерланды вылетели с ЧМ после серии пенальти с Марокко. Забавно, что даже те, кто не особо следит за футболом, расстроились почти как за своих. Оранжевые ведь годами принимали нас у себя — через амстердамские серверы. На поле — мы чужие. Зато в интернете все мы своего рода жители Нидерландов.</t>
+  </si>
+  <si>
+    <t>01.07.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9506</t>
+  </si>
+  <si>
+    <t>От рупора к многоголовой модели Одна из главных задач рекламной системы — понять, кто просто увидел объявление, а кто действительно готов к покупке. Яндекс Реклама, судя по последним обновлениям, всё глубже уходит именно в эту дифференциацию. Не просто показать объявление и собрать клик, а точнее предсказать, насколько пользователь близок к конверсии. Зимой Яндекс рассказывал про ARGUS — прогнозатор, который работает с обезличенной интернет-историей пользователя. Его главное обновление — память: система стала учитывать не 256 событий, как раньше, а до 8000. Это примерно в 30 раз больше контекста. Для рекламы это важная разница. Один клик редко что-то объясняет. А вот из цепочки действий собирается портрет. Теперь появился новый прогнозатор конверсий — Gorgona. У него многоголовая архитектура: несколько нейросетей внутри модели одновременно анализируют разные типы сигналов на сайте. А таких больше 25. В результате система лучше понимает ценность пользователя и его намерения. А значит, подсказывает, стоит ли за него бороться бюджетом. По данным Яндекса, тесты Gorgona показали в среднем до 10% больше конверсий при сопоставимом бюджете. В связке ARGUS и Gorgona делают Яндекс Рекламу внимательнее: первая модель лучше помнит прошлый контекст, вторая точнее считывает текущие сигналы. Раньше реклама скорее работала как рупор — чем шире охват, тем лучше. Теперь ставка не на громкость, а на более точную оценку пользователя и его вероятности совершить конверсию.</t>
+  </si>
+  <si>
+    <t>01.07.26 15:48</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9505</t>
+  </si>
+  <si>
+    <t>Самый тревожный павильон ВДНХ В 1983 году американская полиция запустила программу DARE — Drug Abuse Resistance Education. Офицеры приходили в школы и рассказывали детям, почему зависимости — это плохо. Программа охватила миллионы школьников и… ничего не изменила. Исследование 2009 года показало: за 25 лет работы программа никак не повлияла на общую статистику зависимостей. Почему — вопрос сложный. Отчасти дело в формате. Лекция активирует критическое мышление — человек слушает и мысленно спорит. Эмоциональный опыт работает иначе, глубже. В Москве это, кажется, поняли. «Немузей» — совместный проект ГУ МВД по Москве и правительства города — построен не на словах, а на визуальных инсталляциях и живом опыте последствий. Павильон №37 на ВДНХ, вход бесплатный. Внутри — последствия зависимостей крупным планом.</t>
+  </si>
+  <si>
+    <t>01.07.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9504</t>
+  </si>
+  <si>
+    <t>Ловушка токсичных охватов Летом 2025 года основатель Revyline Максим Обушенков дал на Патриках уличное интервью, где назвал девушек тяжелее 55 килограммов «жирненькими». Расплата за эти слова догнала его в июне 2026-го, когда видео с новой силой завирусилось в соцсетях. Попытки Обушенкова вырулить из репутационного пике превратились в отдельный мастер-класс по закапыванию самого себя сами знаете куда. Сначала он искренне радовался хайпу: «Я сказал, что женщины больше 55 кг жирненькие, и не жалею. Потому что благодаря этому вы сейчас здесь. 31 тыс. лайков, 1600 комментариев. Вот вам честный урок маркетинга». Когда волна хейта начала всерьёз угрожать бизнесу, в ход пошли нелепые оправдания через анатомию и соотношение роста к весу: «Когда девушка ростом выше 175 см, понятно, что вес ближе к 60 кг — это абсолютно нормально». А вчера предпринимателю пришлось закрыть комментарии и выпустить дежурные извинения, в искренность которых мало кто поверил: «Сейчас вновь завирусился ролик, где я неудачно выразился… Я был неправ и прошу прощения». Урок маркетинга случился. Только не тот. Если бы выбор щётки до сих пор оставался просто выбором щётки — Максим получил бы превосходный годовой отчёт по охватам. Но ведь бренд-стратеги и пиарщики не просто так годами бережно выстраивают личный бренд первых лиц, чутко отслеживая их заявления в медиа. Любое из них может подхватить алгоритм даже спустя годы после злосчастной реплики. Сегодня покупатель выбирает не только продукт — он выбирает, кого спонсировать. Покупка стала актом публичного высказывания, как и отказ от неё. Это социальный сигнал. А социум сегодня стремится сигнализировать принятие и разнообразие, а не пещерные ярлыки. Вероятно, Максим все это время не понимал ценностей своей аудитории — иначе бы не радовался охватам. В одном он был прав: урок маркетинга правда случился. Ошибка вышла лишь в том, кто именно в этой ситуации оказался за партой.</t>
+  </si>
+  <si>
+    <t>01.07.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9503</t>
+  </si>
+  <si>
+    <t>Claude в белом халате Вчера Anthropic выкатил Claude Science — инструмент, кратно сокращающий путь учёных к их открытиям. И это важная новость для всех нас. Наконец-то лучшим мозгам человечества качественно помогает мозг синтетический: — он работает одновременно с 60+ научными базами; — генерирует графики, таблицы, 3D-структуры молекул, геномные карты; — отправляет тяжёлые вычисления на кластер лаборатории или арендует процессор по запросу учёных; — проверяет каждую цитату и вычисление через независимого агента-рецензентау; — анализирует и пишет код (Python, R, shell) прямо в разговоре, без переключений между инструментами. — создаёт фигуры и рукописи до состояния «отправить в журнал»; — уже сейчас доступен в бета-версии для Mac OS и Linux на планах Claude Pro, Max, Team и Enterprise! Почему это касается нас всех? Объясню на примере. Стивен Фрэнсис из Онкологического центра при UCSF изучает глиобластомы — опухоли мозга с выживаемостью менее 10%. Он анализирует геномы, чтобы найти способ подбирать терапию точечно, а не методом перебора. Так вот Claude Science сократил время этого сложнейшего анализа ровно в 10 раз. А время = жизни. Чем меньше учёные его тратят на борьбу с таблицами и битыми ссылками, тем больше успевают спасти. Перешлите всем, кто работает с исследованиями, аналитикой и наукой. Совсем скоро их работа станет в 10 раз быстрее.</t>
+  </si>
+  <si>
+    <t>01.07.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9502</t>
+  </si>
+  <si>
+    <t>Метод найма Илона Маска 12 июня SpaceX провела крупнейшее IPO в истории — $75 миллиардов. К вечеру того же дня капитализация компании перевалила за $2 триллиона. За три недели до этого, в разгар подготовки к сделке десятилетия, Маск объявил у себя в Х о наборе инженеров и физиков в ИИ-направление. Причём опыт работы в области ИИ не обязателен — умные люди быстро разберутся и без него. Чтобы претендовать на должность, нужно было отправить письмо с тремя пунктами, доказывающими ваши исключительные способности. Никаких дипломов и, упаси небо, резюме — Маск им не верит. Ему нужны доказательства — так было и в 2022-м. Купив Twitter, Маск попросил всех инженеров прислать буллиты с итогами их работы за последние полгода и ~10 скриншотов самых значимых строк кода. Судя по всему, Илон Маск никогда не гнался за навыками, регалиями и послужным списком: Ищите людей с правильным отношением к делу. Навыкам можно научить. Чтобы изменить отношение — нужна пересадка мозга. Подожди, Илон, а как же самое главное — кем вы видите себя в нашей компании через 5 лет?</t>
+  </si>
+  <si>
+    <t>01.07.26 05:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9501</t>
+  </si>
+  <si>
+    <t>Критическое мышление в 2026 году — это не только перепроверять ответы ИИ, но и выдерживать его газлайтинг.</t>
+  </si>
+  <si>
+    <t>30.06.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9500</t>
+  </si>
+  <si>
+    <t>Сотворение прохлады Пока Европа плавится от рекордного зноя, китайский бренд Midea выдал гениальный ситуативный креатив. Они вмонтировали свой напольный кондиционер в шедевр Микеланджело «Сотворение Адама» — прямо между пальцами Бога и человека. Тайминг безупречный. Во Франции и Великобритании классические сплит-системы исторически под запретом: фасады старых домов охраняются, и сверлить стены там попросту нельзя. В итоге европейцы массово скупают мобильные кондиционеры. Продажи Midea в ряде стран уже взлетели на 70–108%, а их заводы в Китае перешли на круглосуточный режим работы. В оригинале Бог передавал человеку жизнь. В версии 2026 года — кнопку охлаждения на пульте.</t>
+  </si>
+  <si>
+    <t>30.06.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9499</t>
+  </si>
+  <si>
+    <t>Европа готовилась не к той катастрофе Летом 2022 года европейская жара забрала почти 62 000 жизней за сезон. В этом году основная волна аномальной жары накрыла континент 21 июня — и уже стала причиной более 1300 смертей. Здесь принято тыкать пальцем в «зелёных», мол, блаженные экоактивисты не дают поставить людям кондиционер. Но если отложить вилы и разобраться, Европа, сама того не зная, годами создавала условия для этого кризиса. Если у вас есть кондиционер — включайте. Дальше будет текст о континенте, который слишком долго считал охлаждение роскошью, а не инфраструктурой выживания. 1. Архитектурные Европа — мировой лидер по энергоэффективности зданий. Около 85% жилых домов построены до 2000 года, когда климатические правила были совсем другими. Толстые стены, маленькие окна, минимум сквозняков, максимум теплоизоляции — всё, что нужно, чтобы удерживать тепло зимой. Это сыграло злую шутку летом. 2. Энергетические Тепловой купол накрыл Европу ещё в мае, обеспечив рекордно горячий месяц: на 10–15°C выше майской нормы. Тогда же резко вырос спрос на охлаждение — а значит и на электроэнергию. Только вот незадача. Этот же тепловой купол блокирует движение воздуха, создавая тотальный штиль. Последнее десятилетие Европа делала ставку на ветрогенерацию, которая уже стала вторым по объёму источником электроэнергии в ЕС. Но в тот момент, когда странам нужно максимум электричества для выживания, главный его источник просто… не дует. Пришлось покупать ток у газовых и угольных станций — а он кратно дороже. В результате цены на электроэнергию в Германии подскочили на 29% за один день. 3. Регуляторные F-Gas Regulation 2024 года — самый жёсткий в мире закон о газах внутри кондиционеров, которые в тысячи раз вреднее CO₂. Евросоюз решил вывести их с рынка к 2050-му. Цель здравая, но есть нюанс: производители ещё не адаптировались. Старые кондиционеры дорогие, новые — ещё дороже и сложнее в монтаже. Кроме того, во многих странах ЕС установка любого стационарного кондиционера в многоквартирном доме — это «структурное изменение», которое нужно согласовывать чуть ли не со всеми жителями. 4. Инфраструктурные Ветропарки Европы расположены у Северного и Балтийского моря, на побережьях Дании и Ирландии. Солнечные фермы — на юге Испании, Португалии и Италии. Ток рождается на периферии и преодолевает тысячи километров к центру кризиса. Межстрановые перетоки работают на пределе пропускной способности, и в часы пиковой нагрузки энергия просто не доходит до тех, кому нужна. По оценке центра энергетической аналитики Ember, из-за дефицита сетевых мощностей в ближайшие годы под угрозой оказываются более 120 гигаватт возобновляемых проектов. Список можно продолжать. Но, думаю, и этого вполне достаточно, чтобы увидеть, насколько проблема комплексная. Самое любопытное — европейская энергетическая политика только в последние два-три года начала замечать охлаждение как отдельную задачу. До этого большинство программ (REPowerEU, Heat Pump Accelerator, национальные субсидии) были про «как бы пережить зиму без российского газа». А вот лето, к сожалению, который год переживают не все.</t>
+  </si>
+  <si>
+    <t>30.06.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9493</t>
+  </si>
+  <si>
+    <t>Создано молодыми Такое имя дали новому концептуальному маркету «Создано молодыми» от Росмолодежь и ТЦ Неглинная. Маркет работает до 18 июля. Чтобы попасть сюда, 18 брендов из 16 регионов страны прошли отбор, главный принцип которого — смысл. За каждым предметом должна стоять своя история, культурный код и концептуальная эстетика. Это не просто «красивости». Это вещи со смыслом и душой. Их авторы — юные предприниматели от 14 до 35 лет из разных городов: здесь керамика из Петербурга, текстиль из Кабардино-Балкарии, украшения из Краснодарского края. Приходите за новыми историями со всей страны на 2 этаж ТЦ Неглинная по адресу Трубная площадь дом 2.</t>
+  </si>
+  <si>
+    <t>30.06.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9492</t>
+  </si>
+  <si>
+    <t>Законные 20 секунд без работы У офисного выживания есть базовое правило 20–20–20: каждые 20 минут смотреть 20 секунд не в экран, а куда-нибудь подальше, чтобы сохранить остатки зрения. Приложение LookAway для Mac OS каждые 20 минут размывает экран, чтобы вы могли взять 20 секунд на вдох-выдох и пару шагов по офису. Приложение не прервёт вас на созвоне и честно дождётся финала. А потом уже напомнит, что пора размяться и проморгаться. Заодно заблокирует соцсети на вашем айфоне, чтобы пауза не превратилась в скроллинг ленты. Берём на заметку, чтобы не закончить день с ощущением, будто в глаза щедро насыпали песка. 20 секунд без работы и соцсетей — справитесь?</t>
+  </si>
+  <si>
+    <t>30.06.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9491</t>
+  </si>
+  <si>
+    <t>Трусость как сервис Появился новый тип начальника. Он не принимает сложных решений сам — он спрашивает ChatGPT, кого бы уволить. Futurism собрал десятки таких историй. Один босс делегировал чат-боту структуру компании и кадровые решения. Другой гений сгенерировал ИИ-«Библию» на сотни страниц, которая обновлялась каждую неделю, лишь бы сотрудники вообще перестали приходить к нему с вопросами вживую. Третий копировал в нейросеть каждый разговор с подчинёнными и спрашивал, правильно ли поступил. Бот услужливо поддакивал на любой промпт, работая бесплатным эго-психотерапевтом. И тем подкреплял даже самое идиотское решение. Показательно, что в одной компании сотрудники получили общий доступ к корпоративному аккаунту и начали тайно читать историю запросов босса. Просто чтобы по его переписке с ИИ заранее узнавать, кого завтра отправят на мороз. Нейросеть в этой истории — щит, спасающий от ответственности. Уволить человека своим решением — тяжело и требует смелости. Но если выбор сделала бездушная программа, то руководитель вроде как ни при делах. Идеальная цифровая индульгенция. Раньше личная ответственность была неотъемлемой ценой власти. Теперь её можно делегировать чат-боту — вместе с остатками совести. Перешлите тому, кто всё ещё принимает трудные решения сам.</t>
+  </si>
+  <si>
+    <t>30.06.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9490</t>
+  </si>
+  <si>
+    <t>10 принципов работы сотрудника Nike из 1977 года В 1977 году Nike агрессивно воевала с Adidas, имела всего $70 млн выручки и культуру жесткого стартапа, готового на всё ради победы. Глава маркетинга Роб Штрассер устал от расслабленных новичков, которые принимали первые успехи компании как должное. Он сел за печатную машинку и набил десять бескомпромиссных правил, которые потом расклеил по всему офису. Это чистый рок-н-ролл от бизнеса, заменяющий десяток книг по тайм-менеджменту: 1. Наш бизнес — это перемены. 2. Мы всегда в нападении. 3. Считается только результат, а не идеальный процесс. Нарушайте правила, боритесь с системой. 4. Это столько же про битву, сколько про бизнес. 5. Никаких предположений. Добивайтесь выполнения обещаний. Жмите на себя, жмите на других. Растягивайте границы возможного. 6. Обходитесь своим. Не заливайте проблемы деньгами — выезжайте на смекалке. 7. Работа не закончена, пока не закончена. 8. Главные опасности: Бюрократия. Личные амбиции. Энергетические вампиры. Игнорирование своих слабостей. Попытка унести слишком много на одной тарелке. 9. Красиво не будет. 10. Если мы делаем правильные вещи — деньги придут автоматически. Этот помятый листок бумаги превратил местечковый стартап в главного монстра спортивной индустрии. А самое ироничное — сам Штрассер этих принципов не удержал. Через несколько лет он разругался с руководством и ушёл к Adidas. К тому самому врагу, против которого воевал. Люди приходят и уходят, даже самые культовые топы. А правильно заложенный менталитет остаётся в ДНК бренда навсегда.</t>
+  </si>
+  <si>
+    <t>29.06.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9488</t>
+  </si>
+  <si>
+    <t>Посмотрел я цены на бензин И решил на всякий случай освежить правила передвижения на гужевых повозках. Не зря же они до сих пор есть в ПДД. Всё довольно просто: быть не моложе 14 лет, двигаться ближе к обочине или по ней, иметь светоотражатели и фары с обеих сторон. План Б — готов. Извозчик — пока не очень.</t>
+  </si>
+  <si>
+    <t>29.06.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9487</t>
+  </si>
+  <si>
+    <t>Мне не нужны твои деньги любой ценой В Чёрную пятницу 2011 года, в самый пик мирового потребительского безумия, аутдор-бренд Patagonia выкупил целую полосу в New York Times за 57 тысяч долларов. На макете была изображена их самая продаваемая флисовая куртка и огромный заголовок: «Не покупайте эту куртку». Ниже бренд честно объясняет, что на один такой экземпляр уходит 9 кг CO₂ и 135 литров воды — дневная норма для 45 человек. Культура потребления заставляет нас бездумно тратить деньги, а с ними ресурсы Земли. Не поддавайтесь — не покупайте эту куртку. Это мой вольный пересказ весьма проникновенного обращения — можете сами взглянуть: Сегодня чёрная пятница — день, в который розница выходит из минуса в плюс и начинает зарабатывать всерьёз. Но чёрная пятница и культура потребления, которую она олицетворяет, загоняют экономику природных систем — той самой, что поддерживает любую жизнь, — в глубокий минус. Мы уже расходуем ресурсы полутора планет, имея в распоряжении только одну. Patagonia хочет работать долго — и оставить нашим детям планету, пригодную для жизни. Поэтому сегодня мы делаем ровно обратное тому, что делает любой другой бизнес. Мы просим вас покупать меньше и подумать, прежде чем потратить хоть один доллар — на эту куртку или на что угодно ещё. Экологическое банкротство, как и корпоративное, наступает сначала медленно — а потом сразу. Именно к нему мы идём, если не сбавим темп и не начнём возвращать утраченное. У нас заканчивается пресная вода, плодородная почва, рыбные запасы, водно-болотные угодья — все природные системы, на которых держится и бизнес, и сама жизнь. Экологическая цена всего, что мы производим, ошеломляет. Возьмём для примера куртку R2®, изображённую выше, — один из наших бестселлеров. На неё ушло 135 литров воды — дневная норма питья (три стакана в день) для 45 человек. Её путь от исходного материала — переработанного на 60% полиэстера — до нашего склада в Рино оставил почти 9 килограммов углекислого газа, в 24 раза больше веса самой куртки. И отходов — две трети её собственного веса. И это куртка из переработанного на 60% полиэстера, связанная и сшитая по высочайшему стандарту. Она исключительно долговечна — менять её придётся реже. А когда срок её службы подойдёт к концу, мы заберём её обратно и переработаем в продукт равной ценности. Но, как и всё, что мы можем произвести, а вы — купить, эта куртка несёт экологическую цену, превышающую цену на ценнике. Сделать предстоит ещё много, и каждому из нас есть что вложить. Не покупайте того, что вам не нужно. Подумайте дважды, прежде чем купить что бы то ни было. Зайдите на patagonia.com/CommonThreads или отсканируйте QR-код ниже. Присоединитесь к нашей инициативе Common Threads — и к пятой «R» (Reimagine — переосмысли), чтобы переосмыслить мир, где мы берём только то, что природа способна восполнить. Антиреклама за 57 тысяч принесла $40–50 миллионов бесплатного пиара, по оценке CEO Кейси Шихана. В 2012 году выручка компании выросла на 30%. В учебниках по маркетингу этот приём называют «ложным демаркетингом» — когда бизнес намеренно гасит спрос ради долгосрочной лояльности. Patagonia разыграла карту «мне не нужны ваши деньги любой ценой» и идеально попала в главный нерв общества, уставшего от агрессивного втюхивания и манипуляций. Но в этой красивой истории скрыта опасная ловушка. Напишете на витрине H&amp;M «не покупайте» — над ней посмеются. «Нет» продаёт тогда, когда за ним стоят годы действий, а не одна смелая рекламная строчка. К 2011 году Patagonia уже 25 лет отдавала 1% выручки на охрану природы, 15 лет шила из органического хлопка и годами бесплатно чинила старые куртки клиентов, лишь бы они не покупали новые. До демаркетинга надо дорасти. Это привилегия, а не дешёвый трюк.</t>
+  </si>
+  <si>
+    <t>29.06.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9486</t>
+  </si>
+  <si>
+    <t>Главная задача маркетинга 2026 Заставить людей обсуждать вас за спиной. Более 70% россиян считают, что знак качества для бренда — это его регулярное упоминание и обсуждение в чатах и закрытых группах. Туда не дотягивается реклама — только личный опыт, рекомендации, вау-находки и… скандалы. Тут сразу вспоминаются те самые стаканчики для кофе IRNBY. Скандалить как Анастасия Миронова, конечно, никто не просит (пожалуйста, не надо). Но искать стратегию проникновения в микросообщества тоже нужно. А какой ценой и как потом собирать метрики — вопросы открытые. Жду ваши ответы в комментариях.</t>
+  </si>
+  <si>
+    <t>29.06.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9485</t>
+  </si>
+  <si>
+    <t>Выпускной с привкусом безработицы В субботу по всей стране отгремели выпускные — белые платья, «Алые паруса», аттестаты, рассвет на набережной. Красиво. А пока будущие студенты танцевали, вышло исследование, которое им стоит прочитать перед подачей документов в вузы. Международный совет GMAC опросил 621 рекрутера из 39 стран. Больше половины — из компаний уровня Fortune 500. Каждый третий признался, что начальные позиции в его бизнесе вместо людей уже занимает искусственный интеллект. Бизнесу больше не нужны дорогие и неопытные стажёры на базовую рутину, когда нейросети делают её круглосуточно, бесплатно и без утренних опозданий. Сильнее всего ИИ выжигает вход в те самые индустрии, куда сейчас выстроятся самые длинные очереди из абитуриентов. В технологическом секторе алгоритмы заменяют джунов в 40% случаев, в консалтинге — в 25%, а в финансах и бухгалтерии — уже в 22%. Да, это глобальные цифры. Но в России точно такой же тренд. Вакансий для джунов стало на 40% меньше, чем два года назад. На одну стартовую позицию сейчас 19 резюме — против 2,5 на место сеньора. А до живого эйчара доходит в лучшем случае каждый десятый: остальных безжалостно отсеивает ИИ-фильтр ещё до человека. Хедхантер Алёна Владимирская в Forbes уже прямо советует родителям выпускников готовить связи, поскольку своими силами детей трудоустроить будет тяжело. Нижнюю ступеньку карьерной лестницы не убрали. Её просто подняли так высоко, что без чужой руки уже почти не дотянуться. Похоже, главный карьерный совет для выпускников сегодня звучит максимально просто. Постарайтесь родиться лет на десять раньше.</t>
+  </si>
+  <si>
+    <t>29.06.26 05:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9484</t>
+  </si>
+  <si>
+    <t>Коллеги, вам напоминание на неделю. Большинство рабочих катастроф не существует нигде, кроме вашей головы. Но там, конечно, у них отличный режиссёр.</t>
+  </si>
+  <si>
+    <t>28.06.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9483</t>
+  </si>
+  <si>
+    <t>Шахматы — это новый сквош Шахматы внезапно стали главным светским хобби. В модных лондонских барах доски теперь ставят прямо у диджейского пульта, в Бирмингеме на турниры собираются сотни человек, а в Москве рестораторы открывают шахматные кафе — и напротив «Метрополя» уже установили больше двадцати столов, за которыми рубятся прямо на улице. И это не просто сиюминутный хайп: по прогнозу Fortune Business Insights к 2034 году мировой рынок шахмат вырастет вдвое, а финал чемпионата мира собрал до 10 миллионов зрителей онлайн одновременно — для настольной игры цифра почти абсурдная. Раньше высокий статус демонстрировали через дорогущий теннисный корт, гольф или сквош. Это был понятный сигнал: «эй, смотрите, у меня полно свободного времени и я в отличной физической форме». Теперь статус показывают иначе. Случайное фото за доской транслирует наличие интеллекта, фокуса внимания и железной выдержки. Но самое красивое здесь то, кто именно раскачал эту шахматную волну. Это наши любимые зумеры. Поколение, чей мозг привык к трехсекундным роликам и бесконечной дофаминовой ленте. Казалось бы, где они, а где самая медленная и душная игра в истории человечества? А оказалось, шахматы дали им всё то, чего их лишили смартфоны и алгоритмы. Одну аналоговую доску вместо двадцати открытых вкладок. Живого человека прямо напротив себя. И, главное, законное право молчать часами, не выдавливая из себя дежурный смолток. Поколение тотального цифрового шума выбрало игру, где нужно просто сидеть в тишине и думать. Кажется, именно так сегодня выглядит настоящий бунт.</t>
+  </si>
+  <si>
+    <t>28.06.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9482</t>
+  </si>
+  <si>
+    <t>Жизнь на скорости ×2 На этой неделе добрые люди из YouTube добавили в Shorts перемотку на 2× — вслед за TikTok и Reels. Теперь вы можете ускорить даже тот ролик, который и так длится всего тридцать секунд. Звучит как очевидный диагноз: клиповое мышление снова победило, мозги сгнили и всё такое. Только вот наука эту кнопку как раз оправдывает. Несколько свежих исследований показали, что лекции, подкасты и аудиокниги можно разгонять до х2 почти без потерь. Понимание и память страдают минимально, ведь в обычной речи полно воздуха, пауз и слов-паразитов. Ускорение до отметки х2 просто отжимает воду. Но есть нюанс. Стоит перешагнуть отметку в два раза, как восприятие контента резко ломается. Всё, ваш мозг больше не успевает связывать звуки в смыслы. У нашего слуха и внимания есть вполне конкретный биологический предел, и мы в него официально упёрлись. Быстрый просмотр подкаста не дарит нам свободное время из ниоткуда, он просто забивает голову плотнее. Мы как человек, который ест всё быстрее не чтобы наесться, а чтобы успеть съесть больше. В итоге внутри тяжело, а удовольствия ноль. И если в лекциях и подкастах ещё есть что отжимать, то теперь наша привычка переехала туда, где «воды» изначально не было. Мы на автомате ускоряем тридцатисекундные ролики, спрессованные досуха. Голосовое от друга. Кино. Аудиокнигу. Собственную жизнь, в конце концов. Не потому, что хотим сэкономить пару минут, а просто потому, что нормальный, естественный темп речи начинает нас бесить. Кнопка х2 больше не экономит наши часы. Она просто лишает нас способности выносить реальную скорость жизни.</t>
+  </si>
+  <si>
+    <t>28.06.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9481</t>
+  </si>
+  <si>
+    <t>Цифровое крепостное право Свинки Пеппы Кто бы мог подумать, что у безобидного детского мультика окажется настолько мрачная изнанка. Hasbro, гигант индустрии и владелец франшизы Свинка Пеппа, предлагает юным актёрам озвучки новые контракты с одним крошечным пунктом: согласие на то, чтобы голос ребёнка записывали, клонировали и использовали для обучения ИИ — бессрочно и для любых коммерческих нужд. Перевожу с юридического на человеческий: ребёнок один раз приходит на студию, а его цифровой клон потом работает на корпорацию вечно. И, разумеется, без каких-либо новых гонораров. Почти тысяча агентов и актёров подписали открытое письмо против. Их аргумент простой: пятилетний малыш физически не способен осознанно согласиться на то, что его биометрию будут использовать следующие полвека. А подпись родителей не должна быть карт-бланшем на вечную продажу чужой личности. Hasbro отвечать по существу не стала. Сказала лишь, что «защита детей — в ДНК компании». Ребёнок вырастет и выйдет на пенсию. А его пятилетний цифровой призрак продолжит приносить корпорации миллионы.</t>
+  </si>
+  <si>
+    <t>28.06.26 06:23</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9480</t>
+  </si>
+  <si>
+    <t>Синдром самозванца — это когда даже посреди пасторальных холмов ты проходишь внутреннее собеседование. На должность самого себя. И, кажется, опять не проходишь.</t>
+  </si>
+  <si>
+    <t>27.06.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9479</t>
+  </si>
+  <si>
+    <t>Если ваш день сегодня пошёл не по плану — не переживайте. В Лондоне конференцию по борьбе с экстремальной жарой отменили из-за экстремальной жары. Площадка оказалась без кондиционеров. Жизнь всё ещё лучший сценарист.</t>
+  </si>
+  <si>
+    <t>27.06.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9478</t>
+  </si>
+  <si>
+    <t>Мысли наизнанку Илон Маск обещает, что Neuralink скоро освоит телепатию — прямую передачу мыслей от мозга к мозгу, без речи, текста и жестов. Сроки у Маска, как всегда, со звёздочкой, но направление он обозначил ясно: будущее, где люди понимают друг друга без единого слова. Звучит как древняя мечта из фантастических романов. Правда, теперь у неё есть владелец: «Телепатию», «Телекинез» и «Слепое зрение» Neuralink уже подала на регистрацию как товарные знаки. Тысячелетняя утопия превратилась в строчку в патентном бюро с пометкой ™. Но вот что мы упускаем, мечтая о мире без слов. Речь — это не просто способ передать мысль. Это фильтр. Между тем, что промелькнуло в подсознании, и тем, что вылетело наружу, всегда есть зазор. Секунда, чтобы смягчить, передумать, промолчать. Мы называем это тактом, культурой или банальным самообладанием. По сути же — это внутренний редактор, который спасает нас тысячи раз в день. Телепатия этот буфер уничтожает. Мысль вылезает наружу без фильтров. И в этом дивном новом мире проблемой станет не то, что мы друг друга не понимаем. А то, что мы поймём друг друга слишком хорошо. Цивилизация держится не только на правде. Но и на паузах, недосказанностях и вовремя закрытом рте.</t>
+  </si>
+  <si>
+    <t>27.06.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9477</t>
+  </si>
+  <si>
+    <t>Платить по миру, как раньше   Пока мир строит стартапы на ИИ-инфраструктуре, мы тут до сих пор ищем знакомых в Казахстане, чтобы оформить хоть одну подписку. Или ездим в тот же Казахстан, чтобы оформить заветную пластиковую карточку.   Мы готовы оплачивать все на свете, только вот наши деньги не берут — у наших банков российский паспорт.   Но собрать джентльменский набор подписок уже давно можно и без друзей за рубежом.   Например, через сервис карт международных платёжных систем «Плати по миру». Я сам пользуюсь именно их виртуальной картой, и рад, что они обратились ко мне за поддержкой — рекомендация от души.   Карта оформляется за 2 минуты с телефона и подходит для оплат решительно везде. Работает «Плати по миру» в 160 странах. Пополняется тоже без цифрового шаманства: мгновенно через СБП с любой карты «Мир». Начисленные средства тут же конвертируются в доллары или евро. Можно пополнить даже с кредитки – без комиссии, да еще и с сохранением льготного периода.   Оплатить картой «Плати по миру» можно примерно всё:   — ChatGPT, Claude, Gemini и другие ИИ — для работы и учёбы. — Booking, Airbnb — для путешествий. — Netflix и другие стриминги — для того, чтобы в очередной раз поругать «Оскар» за неправильный выбор. — Любые покупки за рубежом. Привязывается к Apple Pay, Google Pay. А для Китая – к WeChatPay, Alipay. Платим, прикоснувшись смартфоном к терминалу, как раньше – с заветным «пилик». В магазинах, ресторанах, отелях, - везде.   Это не очередная мутная схема, а официальный инструмент с партнёрами в лице Т-Банка, Островка и Wildberries.   Когда будете оформлять карту, не забудьте про промокод BESKR38 — он даёт скидку 500 руб.   Вот такая небольшая, но всё-таки победа над абсурдом.</t>
+  </si>
+  <si>
+    <t>27.06.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9476</t>
+  </si>
+  <si>
+    <t>Самолёт, который разбился из-за «Левиафана» Кажется, я нашёл фильм, которого жду больше всего в 2027 году. Шведский режиссёр Рубен Эстлунд — главный тролль современного кино, дважды взявший «Золотую пальмовую ветвь» за «Квадрат» и «Треугольник печали», — готовит сатиру-катастрофу «Система развлечений не работает». И её сюжет прекрасен в своём безумии. Дальний рейс Британия — Сидней, на борту намертво ломается система развлечений. Экипаж пытается починить — и на весь самолёт остаётся один экран, где работает только «Левиафан» Звягинцева. Пассажиры к мрачному русскому артхаусу не готовы и яростно требуют комедию с Адамом Сэндлером. Начинается бунт. Кто-то в истерике лезет чинить проводку сам, вскрывает пол — и самолёт падает. Финал Эстлунд спойлерит принципиально: они разбились просто потому, что физически не смогли вынести Звягинцева. В ролях тут весь цвет Голливуда — Киану Ривз, Кирстен Данст, Дэниел Брюль и Вуди Харрельсон. А саму премьеру режиссёр мечтает устроить прямо во время реального авиарейса. Звучит как анекдот — пока не поймёшь, что это про всех нас. Сатира про мир, который не выносит и полутора часов скуки. Где потребность в моментальной инъекции дофамина оказалась сильнее инстинкта самосохранения. Раньше все боялись восстания искусственного интеллекта. Но Эстлунд напоминает: роботы ни при чём. Нас погубит мир, где 15 минут наедине со своими мыслями пугают сильнее, чем падение с высоты десяти тысяч метров.</t>
+  </si>
+  <si>
+    <t>27.06.26 05:56</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9475</t>
+  </si>
+  <si>
+    <t>Смысл продлевает жизнь Исследование почти 13 тысяч человек старше 50 лет показало, что люди с самым высоким ощущением цели в жизни имели на 46% более низкий риск смертности. Плюс меньше депрессии, одиночества и проблем со сном. Получается, смысл жизни — это не абстрактная философская роскошь для кухонной беседы. Это вполне прикладная гигиена долголетия. И вот, что самое неловкое здесь. Врач спросит, курите ли вы и делаете ли вы 10 000 шагов. Про смысл придётся спросить себя самому. И это, похоже, самый важный из всех анализов.</t>
+  </si>
+  <si>
+    <t>26.06.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9474</t>
+  </si>
+  <si>
+    <t>Сорокалетние, ваше время настало Минтруд назвал людей 40–45 лет самыми производительными и востребованными на рынке труда. Звучит как комплимент — пока не дочитаешь, почему. Министр Антон Котяков объяснил, что эта возрастная группа стала особенно ценной не только потому, что опыт уже накоплен, а потому, что её катастрофически мало — демографическая яма. Опыт уже есть. Энергия ещё есть. Ипотека тоже никуда не делась.</t>
+  </si>
+  <si>
+    <t>26.06.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9473</t>
+  </si>
+  <si>
+    <t>Собираем всю рекламу в одну корзину Самый дорогой пользователь в вашей кампании — тот, кого вы случайно купили три раза. Поэтому новость на AdIndex радует особенно: Яндекс научился показывать рекламу так, чтобы один и тот же человек не превращался для бренда в нового пользователя на каждом сервисе. Теперь Яндекс объединяет охватную рекламу на своих площадках в единый формат. То есть кампании можно будет планировать сразу на всех рекламных площадках Яндекса, а не отдельно по каждому инструменту. Бренды смогут сами контролировать, сколько раз человек увидел рекламу во всех каналах, и не тратить бюджет на случайные пересечения. Один из форматов уже появился — «Прайм-баннер». Он размещается более чем на 20 сервисах Яндекса: в Поиске, Браузере, Погоде, Маркете, Go, Почте, Кинопоиске, Музыке, Афише, Студии Алисы AI и других. Показы можно настраивать по интересам и другим сегментам, всего доступно больше 600 таргетингов. Цена считается через аукцион, бюджет вы определяете сами, так что формат подойдёт не только гигантам, но и небольшому бизнесу. Правда, чем точнее становится медиапланирование, тем дороже стоит плохой креатив. Тратьте бюджет не на лишние дубли, а на сильные идеи.</t>
+  </si>
+  <si>
+    <t>26.06.26 12:21</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9471</t>
+  </si>
+  <si>
+    <t>Как избавиться от FOMO за полтора часа Business Insider описал новый побочный эффект бесконечной гонки за ИИ — рабочий паралич. Мы пытаемся строить карьеру в среде, где каждую неделю выходит что-то революционное, агентное и в сотый раз меняющее правила игры. Количество крупных ИИ-релизов выросло с 18 в 2023 году до 69 в 2025. К середине 2026 добавилось ещё около 30. В итоге давление сместилось с вопроса «успею ли я сделать?» на вопрос «достаточно ли я ускорился?». Отсюда и тотальный паралич. Мы либо бежим тестировать свежий релиз, либо тревожимся от FOMO — третьего не дано. Я же рекомендую освоить вайбливинг. Так я называю разумную адаптацию ИИ-инструментов под свой личный ритм жизни и работы без потери сна и тревожности. Эффективность и счастье могут жить в одном флаконе из кожи и костей — главное, знать грамотный подход. Я расскажу и покажу его в Парке Горького уже в это воскресенье — в прекрасной Сфере Х5. Начинаем в 16:00 — у нас будет полтора часа, чтобы снять паралич и разобраться, как жить с ИИ без ощущения, что вы каждый день сдаёте экзамен на современность. Бескромный доктор бесплатно принимает всех желающих 28 июня в 16:00.</t>
+  </si>
+  <si>
+    <t>26.06.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9462</t>
+  </si>
+  <si>
+    <t>65 часов в никуда Опрос предпринимателей растущих компаний в Штатах показал, что 36% их рабочего времени в неделю уходит на администрирование. В месяц это около 65 часов на задачи, которые на самом деле не требуют их внимания. Как минимум, не в таком объёме. На что они тратят время? • 59% руками сводят расходы • 45% управляют расписанием • 44% выставляют счета • 40% заказывают офисные расходники • 24% пишут контент для соцсетей компании Это всё равно что забивать гвозди микроскопом. Инструмент дорогой и точный, а работа — та, что не требует ни точности, ни цены. И при этом 89% тех же предпринимателей оценивают себя как «хороших» или «отличных» делегаторов. Допускаю, что дело не только в неумении отдавать рутину. Но и в том, что её физически некому забрать. В России с этим помогает Т-Бизнес. Они запустили спецпроект, в рамках которого забрали у предпринимателей операционку: от рутинных расчётов до администрирования. Освободившееся время ушло в дело — обновление линейки, расширение комплекса услуг и так далее. В карточках лишь несколько таких историй. А подробности о том, как Т-Бизнес берёт на себя рутину и помогает брендам реализовывать идеи — по ссылке. Что бы сделали вы, получив лишние 65 часов в месяц?</t>
+  </si>
+  <si>
+    <t>26.06.26 08:31</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9461</t>
+  </si>
+  <si>
+    <t>Сохраняем промпт от редактора новосибирского «Московского комсомольца». Пока самая полезная статья для утра пятницы.</t>
+  </si>
+  <si>
+    <t>26.06.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9460</t>
+  </si>
+  <si>
+    <t>Тест на серьёзность Если ваше рабочее пространство стоит дешевле подержанной Honda Civic — вы несерьёзно относитесь к своему делу. Об этом в соцсетях написал Нейт Мэтерсон — глава американского стартапа Numeral. Его кресло собрано из списанной подвески Tesla Model S 2019 года. Монитор — переделанный экран IMAX, выкупленный у обанкротившегося кинотеатра. Чтобы перетащить ячейку в Excel, он разворачивается всем корпусом. За один рабочий день в таком режиме Нейт сжигает около 400 калорий — просто разыскивая глазами иконку таск-менеджера на этом полотне. Что же, проверим уровень вашей серьёзности, друзья? У меня она, похоже, нулевая. Я работаю где угодно, кроме рабочего стола: на диване, в такси, в аэропорту, за кухонным столом, на краю кровати и в позе человека, которого через 20 минут заберёт ортопед.</t>
+  </si>
+  <si>
+    <t>26.06.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9459</t>
+  </si>
+  <si>
+    <t>Главный страх 2026 года — не остаться без работы, а лишиться подписки на Claude.</t>
+  </si>
+  <si>
+    <t>25.06.26 15:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9458</t>
+  </si>
+  <si>
+    <t>Синдром пальчиковой принцессы Корейцы придумали меткий термин, который Запад моментально подхватил, — finger princess, или «пальчиковая принцесса» по-нашему. Это тот самый человек в чате, который спрашивает «во сколько встречаемся?», хотя ответ висит двумя сообщениями выше. Палец у него есть. Но прокрутить им вверх — не принцессье дело. Как и пользоваться Яндексом, ChatGPT или внутренним поиском по чату, а не временем и вежливостью друзей. Конечно, всегда можно сказать, что это не лень, а тревожность, усталость и информационный перегруз. Возможно и так. Но зачастую перегружены обе стороны — просто одна решила, что её время дороже. За океаном таких зовут пальчиковыми принцессами. Но я в таких случаях использую старое доброе «не царское это дело». Перешлите тому, кто обычно уточняет то, что уже написано двумя сообщениями выше.</t>
+  </si>
+  <si>
+    <t>25.06.26 12:41</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9457</t>
+  </si>
+  <si>
+    <t>Урок по раскладыванию яиц Сегодня Apple выставила из App Store на мороз почти всю экосистему VK — чат покинули «ВКонтакте», «Одноклассники», «Дзен», VK Video, VK Music и много чего ещё. VK напоминает, что под санкциями не была. Apple это оказалось неважно. Первый вывод на поверхности: геополитика победила. Никогда такого не было, и вот опять. Я же предлагаю взглянуть на это, как на урок по раскладыванию яиц по разным корзинам. Если твой бизнес целиком стоит на чужой платформе — ты не владелец, а арендатор. Пусть у тебя миллионы пользователей — хозяин всё равно может выселить тебя в одночасье по причине, к которой ты не имеешь никакого отношения. И ладно бы только витрина была чужой. На днях стало известно, что VK закупает почти 1200 макбуков на 200 миллионов рублей — для разработки того самого МАКС и VK Видео. То есть приложения, которые Apple выкидывает из магазина, продолжают собирать на технике той же Apple. Так VK и выселили с чужой земли. Благо, она была не единственной, ведь 58,6% россиян пользуются Android. Поэтому компания потеряет только до 20% выручки с каждого сервиса. Да, это больно. Но это лишь одна корзина разбившихся яиц из множества других целых.</t>
+  </si>
+  <si>
+    <t>25.06.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9456</t>
+  </si>
+  <si>
+    <t>Турникет в кошелёк Пока интернет воюет с экономикой подписок, бизнес принял её как погоду. CRM, Zoom, нейросети, облака — базовый джентльменский набор. Но часто предприниматели не замечают самую обидную подписку — на собственные деньги. Переводы подрядчикам, аренда, вывод прибыли — капитал не перемещается бесплатно. На каждом этапе стоит турникет комиссии, и маржу постоянно разъедает мелкая финансовая пыль. Чем активнее пользуешься своими же деньгами, тем больше платишь за само это право. Для корпораций это просто строка в отчёте, для малого бизнеса — личная математика. Сбер закрыл эту боль: теперь ИП могут делать больше переводов физлицам без комиссии — на 1 миллион рублей каждый месяц. Достаточно быть клиентом с премиальным обслуживанием как физлица и открыть расчётный счёт с подпиской Бизнес Прайм в Сбере. Минусы — формально это +1 подписка. Плюсы: + свобода обращения с собственными деньгами + привилегии в виде повышенных ставок по вкладам и счетам для физлица + прогнозируемые расходы вместо неожиданных списаний Проще говоря, меньше платного трения между тем, что ты заработал, и тем, чем можешь распоряжаться здесь и сейчас. Турникет в собственный кошелёк поднят: заходи и пользуйся.</t>
+  </si>
+  <si>
+    <t>25.06.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9455</t>
+  </si>
+  <si>
+    <t>Музыка нарциссов Знаете, что мы увидим, если прогоним через лингвистический анализатор тексты топ-10 самых популярных песен каждого года с 1970 по 2019? Безжалостный рост эгоцентризма. Люди всё чаще поют «я, меня, моё» вместо «мы, нас, наше». Правда, этот затяжной роман с собой оказался глубоко западным трендом. Это касается хитов США и Германии — там учёные увидели уверенный рост на протяжении всех пятидесяти лет. А вот на азиатской сцене (в Японии и Гонконге) ничего особенно не изменилось. Тренд на индивидуализм практически не коснулся текстов их песен — они продолжают петь о «нас», как и раньше. Авторы исследования заключают, что даже в максимально глобализированном мире, где музыка и медиа свободно пересекают границы, культурные нормы продолжают диктовать образ мысли о себе и мире. 46 лет назад люди хором пели «We Are the Champions» группы Queen. Теперь каждый поёт в ванной «I can buy myself flowers» Майли Сайрус.</t>
+  </si>
+  <si>
+    <t>25.06.26 05:25</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9454</t>
+  </si>
+  <si>
+    <t>Не усложняйте по возможности.</t>
+  </si>
+  <si>
+    <t>25.06.26 04:52</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9453</t>
+  </si>
+  <si>
+    <t>Иллюзия вайбкодинга Приложений сегодня выпускают вдвое больше, чем два года назад. Только вот пользуются ими всё меньше. Это видно по свежему графику от a16z: релизы iOS-приложений к 2026 взлетели почти вдвое, а число приложений с реальным использованием стоит на месте и потихоньку падает. Причина до жути банальная. Любую идею теперь можно собрать за вечер с помощью ИИ и сразу выкатить на рынок. Разработка обесценилась и стала почти бесплатной, поэтому кодят все, всё и подряд. Но вайбкодинг ускорил только одну половину дела — производство. А вторую, ту, что всегда и решала, — не тронул. Сделать продукт стало не сложнее, чем написать пост в соцсетях. Сделать так, чтобы им пользовались каждый день — всё так же чертовски трудно, как и десять лет назад. Раньше дефицитом были грамотные руки, которые умеют строить. Теперь главный дефицит — люди, которым всё это нужно.</t>
+  </si>
+  <si>
+    <t>24.06.26 19:15</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9452</t>
+  </si>
+  <si>
+    <t>Куда возвращается ТОК 27 августа в Москве снова включат ТОК — конференцию решительных предпринимателей от Точка Банк. Место выбрано неслучайно.  Когда-то на Болотном острове стояла электростанция, что больше века питала московский трамвай, — теперь это Дом культуры «ГЭС-2». Пространство, которое всю жизнь вырабатывало энергию, снова станет её источником. Только на этот раз — для бизнеса. На конференции выступит более 20 предпринимателей, которые уже прошли разные стадии турбулентности в бизнесе и научились сохранять устойчивость.  Никакой лекционной воды. ТОК собирает только работающие решения от предпринимателей: их конкретные инструменты и методы ведения бизнеса даже в условиях колоссального напряжения. Среди спикеров: — Иван Шкиря — основатель Callibri, Haunds, «Слеза», «Соль» и не только; — Николай Попович — лидер совета управляющих «ВкусВиллом», сооснователь Beyond Taylor; — Лиза Чайка — сооснователь бренда Chaika; — Дарья Молокова и Даниил Молоков — основатели Simpule; — Анастасия Анциферова — основатель «Это по любви групп»; — Карина Михель — гендиректор Baze Professional; — Кристина Судеревская — основатель «Краснополянской косметики»; — Кристина Тишкова — сооснователь hollyshop; и другие топовые эксперты — состав ещё пополняется. Офлайн вмещает всего 2 500 мест, и на прошлую конференцию билеты разобрали задолго до старта. Если вы не в Москве — подключайтесь онлайн из любой точки мира. 1 июля цены поднимутся снова, так что поспешите занять своё кресло по ссылке.</t>
+  </si>
+  <si>
+    <t>24.06.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9451</t>
+  </si>
+  <si>
+    <t>Каким будет интернет без детей За последние полгода Австралия, ОАЭ, Дания и Норвегия выставили из соцсетей всех, кто младше 16. Британия и Турция готовят то же. Список растёт каждый месяц. Что же теперь будет с опустевшими платформами? Очевидно, часть денег они потеряют. Прямых денег подростки приносят на удивление мало: своего капитала у них нет, а рекламодатель платит за тех, кому есть что тратить. По оценке Гарвардской школы общественного здоровья, в 2022 году шесть крупнейших платформ заработали на американцах младше 18 лет около 11 млрд долларов. Звучит внушительно — пока не вспомнишь, что выручка со взрослых исчисляется в сотнях миллиардов. Да, удар по кассе будет, но не смертельный. Главный удар прийдется в другую точку — по самой инфраструктуре контента. Школьники — это главные разносчики трендов. То, что генерируют 17–20-летние блогеры, популяризирует огромная армия школьников. У детей нет внутренней цензуры: они не задумываясь снимают, комментируют и пересылают друг другу тонны контента. А потом, набрав скорость и массу, этот снежный ком трендов догоняет нас с вами в более «взрослых» соцсетях. По сути это бесплатный R&amp;D-отдел для платформ. И он постепенно закрывается. Все спорили, что соцсети делают с детьми. И не заметили, что дети делали для соцсетей.</t>
+  </si>
+  <si>
+    <t>24.06.26 14:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9450</t>
+  </si>
+  <si>
+    <t>Афиша Бескромного Все уже запланировали поездки на юг, к водоёмам посолёнее? А я пока планирую только новые выступления — причём в рубашке с длинным рукавом. Потому что в моей летней программе не только Москва, но и кое-что севернее. Открытые мероприятия 📌 28 июня, Москва, Парк Горького В день молодёжи я расскажу в 16:00 про вайбливинг — как впустить ИИ в свою работу и жизнь без FOMO, не превратившись при этом в раба собственного ноутбука. Полтора часа в Сфере Х5 на Крымском Валу. Регистрация и программа — здесь. 📌 9 июля, Новосибирск Фестиваль «Локальный код» от Т-Бизнес едет в Новосибирск. Там соберутся директора и основатели топовых брендов, чтобы обсудить, как продвигать бизнес в новых условиях. За подробностями — по ссылке. Закрытые встречи 📌 26 июня, онлайн На вебинаре «Тренды в диджитал-среде» для НКК Mary Kay мы разберём свежие инструменты продвижения бизнеса в соцсетях. 📌 23 июля, Киров Здесь я проведу мастер-класс по нейросетям для крупного девелопера — с фокусом на генерацию фото и видео. Четыре часа предметной работы руками вместо пустых разговоров о будущем. Надеюсь увидеть вас на событиях с открытой регистрацией — отпуск можно провести и в Новосибирске. Как это нет?</t>
+  </si>
+  <si>
+    <t>24.06.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9449</t>
+  </si>
+  <si>
+    <t>Железная леди Алиса всегда держала меня на дистанции, хоть я и пишу ей первым. И тут растаяла. От наших диалогов больше не тянет холодом металла: она шутит, эмоционирует, отвечает уже не так формально и в принципе становится приятной собеседницей. У вас тоже так? Или у меня просто наконец получилось ей понравиться?</t>
+  </si>
+  <si>
+    <t>24.06.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9448</t>
+  </si>
+  <si>
+    <t>Культ, секс и Третья мировая Или о чём говорят мужчины миллиардеры в закрытом клубе Dialog 20 лет назад техноинвестор Питер Тиль создал сообщество по приглашениям, где CEO, чиновники, интеллектуалы и художники общаются не под запись. На днях в сеть утекли внутренние файлы клуба с планами на следующий съезд — и понеслось. Самая чувствительная часть истории — программа следующей встречи, которая выглядит как список случайных вкладок в браузере тревожника с СДВГ: • «Навигация по Третьей мировой войне» • «Деньги (покупают?) счастье» • «Технологии поля боя» • «Возвращение ядерной энергетики» • «Создание культа» • «Как у вас с сексуальной жизнью?» Обсудить всё это пригласили 222 человека. Обсудить этот экзистенциальный винегрет позвали 222 человека. В списке приглашённых рядом с титанами Кремниевой долины светятся Илон Маск, экс-глава Google Эрик Шмидт и почему-то актёр Джозеф Гордон-Левитт. Но с именами в утечке важно быть аккуратными. Попадание в список не доказывает, что человек — постоянный участник клуба или собирался ехать на форум. Часть фигур уже дистанцировалась от Dialog: кто-то говорил о разовом участии, кто-то — что вообще не понимает, почему оказался в базе. Утечка зацепила не столько потому, что там секты, секс и Третья мировая — хотя редакторская удача, конечно, редкая. А потому что это обсуждают люди, находящиеся весьма близко к рычагам управления миром. Ну, кроме Гордона-Левитта (без обид, дружище).</t>
+  </si>
+  <si>
+    <t>24.06.26 06:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9447</t>
+  </si>
+  <si>
+    <t>Доверие дороже охвата Реклама у блогеров по цене крыла боинга, тающие охваты и тотальный кризис доверия — если вы тоже это чувствуете, вам не кажется. Правила игры официально изменились. Синтетический мусор забил каналы, и рынок прямо сейчас переходит от экономики пустых охватов к экономике доверия и смыслов. Два часа честного разбора этой новой реальности мы упаковали в свежем подкасте с Юлей Моховой. Пожалуй, это один из самых плотных и прикладных разговоров за последнее время. О чём поговорили: — почему реклама в Telegram стала такой дорогой, и что с этим делать авторам и бизнесу; — как диверсифицировать свои медиаактивы, пока все сидят в одной корзине; — почему промты уже вчерашний день, а будущее за контекст-инжинирингом; — есть ли жизнь в MAX или это очередной мёртвый мессенеджер; — почему личный бренд после 40 работает лучше; — какими нейросетями я пользуюсь каждый день. Если хотите понять, как в 2026 году растить личное медиа и не сойти с ума от информационного шума — посмотрите сегодня вечером. Смотрите нас на YouTube, ВК Видео или слушайте в формате подкаста. И перешлите тому, кто всё ещё думает, что медиа растёт количеством постов, а не количеством доверия.</t>
+  </si>
+  <si>
+    <t>24.06.26 04:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9446</t>
+  </si>
+  <si>
+    <t>15 квадратных метров Примерно столько может позволить себе российский покупатель без помощи льготной ипотеки — такова оценка руководителя проектной группы ORO Realty Monitor. Тем смельчакам, кто всё же рискнул пойти в банк за рыночной ставкой, повезло не сильно больше: доля отказов в мае достигала 60%. Квартиры реагируют на это по-своему — съёживаются на глазах. Средняя площадь новостройки в 2026 году опустилась до 48,6 квадратного метра, хотя ещё два года назад была почти 50. Да и покупают их не то чтобы очень охотно. На начало 2026 года в стране скопилось около 79 млн квадратных метров нераспроданного жилья — рекордный объём, который кое-как, но сдерживает рост цен. Спрос затаился. Но 75% участников исследования Яндекс Недвижимости считают логичным направлять часть сбережений в недвижимость, а больше 67% потенциальных покупателей планируют приобрести жильё в ближайшие два-три года. Просто поменялись правила игры. Раньше квартиру покупали под семью. Теперь семью заводят под квартиру.</t>
+  </si>
+  <si>
+    <t>23.06.26 15:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9445</t>
+  </si>
+  <si>
+    <t>Claude лежит по всему миру. Все, кто вчера называл ChatGPT устаревшим и глупым, сегодня тихо открыли новую вкладку. Уважайте своих бывших.</t>
+  </si>
+  <si>
+    <t>23.06.26 13:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9444</t>
+  </si>
+  <si>
+    <t>MrBeast против Гагарина 910 американских детей пару лет назад спросили: кем вы хотите стать, когда вырастете? — Более 30% мечтали быть ютуберами. — Еще 21% — тиктокерами. Это две самые популярные позиции опроса. Конечно, тут важно оговориться о методологии: дети могли выбрать несколько профессий, так что это не рейтинг с одним победителем, а карта пересекающихся желаний. Но другие исследования подтверждают общую тенденцию. Менее масштабный опрос детей Норвегии и США показал, что 60% детей мечтают стать инфлюенсерами. А вот более ранние данные, 2019 года: опрос 3000 детей из США, Британии и Китая обнаружил — дети в три раза чаще хотят стать инфлюенсерами или видеоблогерами, чем космонавтами. Когда-то подвиги Гагарина и Армстронга сделали профессию космонавта главной детской мечтой всего земного шара. Учитель, юрист, врач — такие ответы были на первых строчках опросов Института Гэллапа в 80-90-ых. Теперь детей вдохновляют не Луна и хирургический скальпель, а челленджи и распаковки.</t>
+  </si>
+  <si>
+    <t>23.06.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9443</t>
+  </si>
+  <si>
+    <t>Думджоббинг У бесцельного листания вакансий появилось официальное имя — думджоббинг. Это когда часами скроллишь вакансии на hh, но не решаешься откликаешься ни на одну. Термин придумала восьмилетняя девочка, увидев, как папа после увольнения часами листает LinkedIn. И оно мгновенно завируслось — миллионы узнали в нём себя. Поиск работы превратился в извращённый аналог TikTok. На корпоративную вакансию летит до 250 откликов, у популярных — 400 откликов и больше. Роботы сканируют резюме за 7 секунд, отсекая три четверти кандидатов ещё до того, как их увидит человек. До живого собеседования добираются скромные 3%. Мозг подсознательно считывает эту жестокую математику и просто блокирует физическое желание нажать кнопку «откликнуться». Психологи говорят прямо, что думджоббинг — это это чистая тревога, замаскированная под продуктивность. Он не приближает к офферу, но гарантированно выжигает менталку: 72% соискателей признают, что этот процесс расшатывает психику. Единственное, что реально работает в таких условиях — качественный нетворкинг вместо бездумных откликов в пустоту. Кандидаты «через своих» нанимаются в разы чаще, чем те, кто шлёт резюме в пустоту. Худшая карьерная стратегия в 2026: перед сном скроллить вакансии вместо рилсов или тревожных новостей. Эффект тот же, выхлоп — нулевой.</t>
+  </si>
+  <si>
+    <t>23.06.26 06:57</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9442</t>
+  </si>
+  <si>
+    <t>Закон головастика В мире больше 4 миллионов подкастов. Топ 1% из них собирает 99% всех прослушиваний. Рынок контента устроен как головастик. Голова — плотная горстка хитов, которые забирают почти всё потребление. За ней тянется длинный хвост из десятков тысяч нишевых проектов, каждый со своей крошечной аудиторией. Получается, из миллионов подкастов средний слушатель слушает три-пять. Из бесконечных Spotify и Яндекс Музыки слушатель гоняет по кругу одну и ту же сотню треков. Алгоритмы давно не ищут скрытые таланты — они тупо пушат то, что уже популярно. А хвост тем временем только растёт, потому что производить контент становится всё проще — спасибо ИИ. При этом человеческого внимания же в интернете всё меньше — учитывая демографический кризис, запреты соцсетей для подростков и всего 24 часа в сутках. Маркетолог и предприниматель Сет Годин считает, что для некоторых авторов хвост тоже может быть прибыльной точкой в рамках своей ниши. Там рождается глубокая и прочная связь. В голове тебя слушают миллионы, которым всё равно. В хвосте — тысяча, которой не всё равно.</t>
+  </si>
+  <si>
+    <t>23.06.26 04:42</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9441</t>
+  </si>
+  <si>
+    <t>HR ждёт горящие глаза и желание решать нестандартные задачи. Человек просто хочет зарплату пятого числа.</t>
+  </si>
+  <si>
+    <t>22.06.26 16:41</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9440</t>
+  </si>
+  <si>
+    <t>Маркетинг ограничений Хороший креатив почти никогда не рождается в условиях полной свободы. Он появляется, когда бренд загоняют в угол жесткими ограничениями. Так вот FIFA потребовала закрыть брендинг стадиона Gillette Stadium, потому что Gillette не спонсор чемпионата мира. И вместо того чтобы просто закрасить вывеску, Gillette накрыла её гигантской инсталляцией в виде бритвенной пены. Спрятала бренд тем, что этот бренд и продаёт. Не будь этого запрета — не появилось бы и крутой идеи. Редкий случай, когда запрет рекламы стал лучшей рекламой.</t>
+  </si>
+  <si>
+    <t>22.06.26 15:40</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9439</t>
+  </si>
+  <si>
+    <t>Шанс выиграть миллионы Каждый предприниматель в глубине души немного игрок. Вкладываешься в неопределённость — рекламу, продукт, людей — и ждёшь, окупится ли ставка. Своим розыгрышем Точка Банк метит ровно в эту нашу слабость — в предпринимательский азарт. На кону — 2 миллиона рублей на рекламную кампанию, которую за вас придумает и реализует агентство-партнёр. Вы согласовываете концепцию, а воплощение — не ваша головная боль. Условия розыгрыша там удивительно приземлённые для суммы с шестью нулями: 1. Заполнить форму на странице розыгрыша. 2. Сделать три покупки по бизнес-карте на сумму от 500 рублей каждая до 30 июня. 3. 10 июля рандомайзер назовёт победителя. Деталь, которая мне самому показалась практичной, а не маркетинговой: если у вас ИП, эту карту можно гонять и как обычную дебетовую, оплачивать личные расходы без лишних танцев между счетами. Для тех, кто всё ещё держит отдельный кошелёк «для бизнеса» и отдельный «для себя», — это снимает один ненужный ритуал. Если карты пока нет, можно выпустить бесплатно по ссылке. Помните: удача любит тех, кто не боится пробовать.</t>
+  </si>
+  <si>
+    <t>22.06.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9438</t>
+  </si>
+  <si>
+    <t>Стукачи из Microsoft Microsoft раскатывает новую функцию — Workplace Check-in — расширение для Teams, которое сообщает всей команде и руководству, откуда вы сегодня работаете: из дома или офиса. А если из офиса — то из какого здания. По-моему, просто ещё один инструмент микроменеджмента, которым грешат тревожные руководители. Но тут стало интересно: насколько вообще пристальный контроль влияет на производительность? Исследование Harvard Business Review показало: работники, за которыми ведётся электронное наблюдение, существенно чаще нарушают правила — берут несанкционированные перерывы, игнорируют инструкции, портят имущество и даже воруют офисную технику. Другой эксперимент HBR подтвердил: сама информация о слежке провоцирует нарушения. А корнеллские исследователи нашли, что AI-мониторинг сильнее любого человеческого вызывает сопротивление: люди жалуются больше, работают хуже и активнее собираются уволиться. Когда сотрудники знают о слежке, они выдают performance work — имитацию активности вместо реальной работы. Получается порочный круг. ↓ Начальник не доверяет — ставит слежку. ↓ Слежка снижает доверие — сотрудники начинают халтурить и имитировать. ↑ Халтура подтверждает изначальное недоверие — нужен ещё более плотный контроль. И так до тех пор, пока компания не превращается в театр абсурда, где руководитель занят не развитием бизнеса, а подглядыванием за командой из-за офисных фикусов Бенджамина. Жду ваши эффективные или, наоборот, нелепые способы контролировать команду в комментариях.</t>
+  </si>
+  <si>
+    <t>22.06.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9437</t>
+  </si>
+  <si>
+    <t>Будущее за гуманитариями Не вопреки ИИ, а благодаря ему. АЦ ВЦИОМ выпустил доклад, от которого студенты журфаков и их ближайшие коллеги наконец-то выдохнут. Он опирается на кабинетное исследование и 30 интервью экспертов из образования, науки, бизнеса, госсектора и НКО. Главный тезис: править балом будут гуманитарии. Для этого вовсе не нужно догонять технарей в коде — эта гонка проиграна заранее. Сила гуманитариев — видеть целостную картину развития продукта, умение собирать вокруг задачи нужных людей, переводить требования бизнеса на язык инженеров и обратно. Доклад даёт конкретные рекомендации — я выбрал несколько важных пунктов, актуальных всем гуманитариям на разных этапах карьеры: — Первое: стать «смыслопроизводителем», решающим практические задачи бизнеса + лидером, способным вести ИТ-команды или продукты. — Второе: быть междисциплинарным специалистом. Умение сшивать разные области — и есть суперсила синтетического мышления. Но базу для неё нужно собирать руками. — Третье: умение работать на срезе разных культур: с партнёрами из Африки, Азии и Латинской Америки. Многополярный мир уже создал спрос, а закрыть его некем. Конечно, доклад гуманитариям слегка льстит. Ценность не в дипломе, а в конкретном наборе навыков — стратегически мыслить, ясно излагать, вести переговоры и вести за собой — а этими навыками может обладать и технарь. Поэтому реальный вывод видится мне немного сложнее: будущее за теми, кто соединяет обе оптики — гуманитарий, который не боится технологий, и технарь, который умеет работать с людьми и контекстом. Так что спор «технарь или гуманитарий» можно закрывать. Победила запятая между ними.</t>
+  </si>
+  <si>
+    <t>22.06.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9436</t>
+  </si>
+  <si>
+    <t>Монополия ChatGPT закончилась Впервые с момента запуска в 2022 году доля ChatGPT упала ниже половины рынка. По свежим данным Sensor Tower (State of AI Report 2026), к концу мая расклад сил такой: — ChatGPT — 46,4% — Gemini — 27,7% — Claude — 10,3% — Grok, Perplexity, DeepSeek, Meta AI — менее 5% у каждого Ещё в январе ChatGPT держал больше 50%. Полгода — и монобренд превратился в рынок с конкуренцией. Но интереснее не сами доли, а то, как люди стали уходить. После сделки OpenAI с Пентагоном в феврале установки ChatGPT просели почти на 30%. Выбор ассистента всё чаще идёт не только по качеству ответа, но и по доверию к бренду, контексту, удобству интеграций и личной привычке. Кажется, эпоха одной нейросети на все задачи закончилась. Начинается та, где у каждого свой личный цифровой оркестр. Кто сейчас ваш основной второй мозг — и почему именно он?</t>
+  </si>
+  <si>
+    <t>22.06.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9435</t>
+  </si>
+  <si>
+    <t>Коротко о критическом мышлении в 2026 году. А ну-ка, Claude, проверь ChatGPT.</t>
+  </si>
+  <si>
+    <t>21.06.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9434</t>
+  </si>
+  <si>
+    <t>Чему креаторам стоит поучиться у Цоя Сегодня Виктору Цою исполнилось бы 64. Его песни старше большинства тех, кто прямо сейчас репостит их в сторис, а строки одинаково легко продолжают и бумеры с миллениалами, и зумеры. У этой редкости есть имя — эффект Линди. Термин родился в 1964 году в нью-йоркском ресторане Lindy's, где завсегдатаи подметили, что чем дольше шоу уже идёт, тем дольше протянет ещё. Полвека спустя Нассим Талеб довёл мысль до формулы: у того, что прожило сорок лет, шанс прожить ещё сорок куда выше, чем у очередного тик-ток хита — дотянуть до следующего лета. Старое доказало свою живучесть. Новое — ещё нет. И вот что здесь важно для нас. Цой не подбирал формат под публику и не гнался за тем, что заходит. Он хирургически точно попал в контекст русского культурного кода — а у него нет срока годности. Поэтому «Перемен» поют те, кто родился через двадцать лет после его смерти. Это и есть высшая лига в работе с контентом. Настоящее влияние удерживает не сиюминутный охват, а глубина идеи и попадание в нерв аудитории. Тренд живёт один цикл хайпа. А песня, которая требовала перемен, сама пережила их все.</t>
+  </si>
+  <si>
+    <t>21.06.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9433</t>
+  </si>
+  <si>
+    <t>Белый дом подсел на квашеную капусту Можно бесконечно смотреть на огонь, на воду и на то, как Запад переизобретает то, что у нас стоит в каждой бочке. The Wall Street Journal пишет, что кабинет Трампа дружно перешёл на спецдиету. Пока первое лицо сохраняет верность бургерам, пицце и диетической коле, его команда ушла в ферментацию. Вэнс, Кеннеди, Лютник и Даффи подсели на квашеную капусту, кимчи и стейки травяного откорма — и обращают коллег в свою веру прямо в коридорах Белого дома. Автор диеты — врач Шон О’Мара, консультант высокопоставленных пациентов. Он обещает уход висцерального жира, восстановление микробиома и запрещает сахар с алкоголем. Кеннеди утверждает, что сбросил на этом девять килограммов за месяц (врачи, правда, от таких темпов морщатся), и теперь возит капусту с собой повсюду. Дошло до смешного: на светских раутах он пытается подсунуть пакетик с капустой в вечерний клатч своей жене, актрисе Шерил Хайнс. Та каждый раз отказывает. Америка сошла с ума по понятной причине. Биохакеры нашли в бочке пробиотики, зожники услышали научное слово «ферментация», а политики получили способ выглядеть более дисциплинированно, не отказываясь от сочных стейков. Пока Америка заново открывает для себя законы природы, наш главный национальный деликатес скромно ждет своего часа в холодильнике рядом с солеными огурцами. Только не рассказывайте им про окрошку, холодец и рассол по утрам. Мировая политика к такому уровню просветления ещё явно не готова.</t>
+  </si>
+  <si>
+    <t>21.06.26 07:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9432</t>
+  </si>
+  <si>
+    <t>Разный режим сна разрушает отношения Сова и жаворонок могут спать в одной кровати. Но в разное время. Исследования связывают разные режимы сна в паре с ростом конфликтов и снижением количества глубоких разговоров. Один ждёт и не дожидается. Чувствует себя нежеланным и неважным. Второй приходит позже и чувствует вину. Умножаем на 365 ночей подавленных эмоций и картина складывается сама собой. Финальный аргумент — нейробиологический. Мозг пар, засыпающих вместе, синхронизирует REM-циклы. А степень этой синхронизации коррелирует с глубиной отношений. Перестаёте засыпать вместе — перестаёте синхронизироваться. Кто в зоне риска больше всех? Молодые пары до четырёх лет вместе. В зрелых отношениях люди либо уже адаптировались, либо выработали свои ритуалы. Вы точно знаете, кому пересылать этот пост.</t>
+  </si>
+  <si>
+    <t>20.06.26 19:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9431</t>
+  </si>
+  <si>
+    <t>Человек, который пережил все тренды Николаю Николаевичу Дроздову сегодня 89. Полвека он рассказывал всей стране про мир животных. А после восьмидесяти стал амбассадором GUCCI, вышел с женой на обложку Tatler и набрал в TikTok больше 2 млн лайков. В 2020 году GQ и GUCCI сняли блестящий ретро-ролик про выдуманный советский «НИИ мужского костюма». Гудков заведовал кафедрой прямоугольного лацкана, Рублёв — внутреннего кармана, а Дроздов сыграл профессора кафедры ресайклинга и састейнабилити. И вот что красиво: все роли были стёбом — кроме его. Бережность к природе для Дроздова не модный термин из корпоративной брошюры, а то, чему он учит страну с прошлого века. Самая ироничная кафедра оказалась единственной всерьёз. Он просто из той редкой породы людей, рядом с которыми мода вдруг начинает выглядеть умнее. С днём рождения, Николай Николаевич. Живое доказательство, что быть настоящим моднее, чем просто модным.</t>
+  </si>
+  <si>
+    <t>20.06.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9430</t>
+  </si>
+  <si>
+    <t>Бумажный ренессанс Учительница литературы из Миннеаполиса убрала из класса все экраны. Остались только бумага, ручка и настоящие книги. Телефоны сегодня запрещают многие школы — а ноутбук за океаном до сих пор считается священным орудием учёбы. Только вот на компьютере школьник гуглит, играет, сидит в соцсетях и зовёт ChatGPT вместо того, чтобы думать. Убрали и его. В сентябре половина класса заваливалась на десятой минуте чтения и на половине рукописной страницы. К февралю те же подростки читали по полчаса и писали от руки по шесть-семь страниц. Почти 80% признали, что на бумаге проще собрать мысли. А один ученик объяснил лучше любых исследователей: «На бумаге нет соблазна позвать ИИ. Приходится придумывать самому. Вот я и придумываю». Дети не разучились думать — у них просто отобрали повод напрягаться. Стоит убрать цифровой костыль — и базовый навык возвращается за месяцы. Кстати, это не единичная аномалия: в Техасе после запрета телефонов разобрали на 200 тысяч библиотечных книг больше. Мы годами тащили в классы дорогие экраны, надеясь, что дети станут умнее. А лучше всего они учатся, когда экран наконец-то уносят за дверь.</t>
+  </si>
+  <si>
+    <t>20.06.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9429</t>
+  </si>
+  <si>
+    <t>Нейромузыка — это новый спам Пока эксперты пугали нас тем, что ИИ оставит живых музыкантов без работы, реальность оказалась гораздо прозаичнее. Исследователи из Чикагского университета проанализировали 185 миллионов треков на Spotify и выяснили, что 93% нейромузыки не набирают даже 1000 прослушиваний — минимального порога, за которым начинается монетизация. Но самое интересное не это, а зачем их вообще выпускают. ИИ-музыканты заливают тысячи треков во всех жанрах сразу — не чтобы их слушали, а чтобы один случайно выстрелил и окупил остальные. Авторы исследования называют вещи своими именами: экономика у этого ровно та же, что у почтового спама. Великого сдвига не произошло. Генеративные модели просто научились заваливать платформы тоннами цифрового мусора, который почти никто не хочет слушать. И так — не только с музыкой.</t>
+  </si>
+  <si>
+    <t>20.06.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9427</t>
+  </si>
+  <si>
+    <t>12 навыков, которые мы обменяли на комфорт Две с половиной тысячи лет назад Сократ испугался письменности. Он предупреждал, что стоит людям научиться записывать, и они перестанут тренировать память — зачем держать в голове то, что лежит на табличке? По иронии, Платон это опасение записал, и только поэтому оно дошло до нас. Сократ был прав по сути, но ошибся в выводах. Память мы действительно отдали, но взамен получили возможность накапливать знания веками. Это была сделка. С тех пор мы заключаем её снова и снова. Каждый новый инструмент тихонько забирает навык в уплату за удобство — без шума и пыли. Вот свежая опись наших потерь: — Водить механику. В России сегодня её покупает лишь каждый четвёртый — за двадцать лет «ручка» из базовой нормы стала экзотическим аттракционом. — Помнить номера наизусть. Меньше половины людей знают на память номер собственного партнёра. — Читать бумажную карту. Навигатор называет поворот раньше, чем ты успел понять, где вообще находишься. — Считать сдачу. Карточки и сервисы вроде СБП уничтожили саму необходимость. — Читать длинные книги. После ленты коротких роликов чтение толстого романа ощущается примерно как восхождение на Эверест. — Считать в уме. Чаевые, проценты, итог — всё ушло в телефон. — Писать от руки. Когда-то сообщение требовало усилия, мысли и терпения. — Чинить вещи. Дешёвая замена сделала ремонт необязательным. — Читать стрелочные часы. Циферблат окончательно уступил цифровым экранам. — Оказывать первую помощь. Раньше люди знали, что делать до приезда скорой. — Шить и латать. Порванное чинили, а не выбрасывали. — Готовить с нуля. Доставка постепенно убирает ежедневную практику готовки — а навык живёт только в повторении. Большую часть этого списка не жалко — вряд ли кто-то всерьёз тоскует по стрелочным часам. Но два-три пункта здесь — не столько про удобство, сколько про автономность. Про то, что ты умеешь, когда интернет не работает, скорая ещё едет, а приложение зависло. А пока вы листали этот список, незаметно ушёл тринадцатый навык. Самый ценный. Мы делегируем нейросетям само мышление — умение сформулировать свою мысль, взвесить факты,принять решение. И пропажу заметим последними: думать о том, что мы разучились думать, тоже придётся уже не нам. Загляните в список ещё раз. Потеря какого навыка лично вас пугает сильнее всего? Вот его и стоит вернуть.</t>
+  </si>
+  <si>
+    <t>19.06.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9426</t>
+  </si>
+  <si>
+    <t>Людям нужны Чемпионаты Особенно мировые. Особенно сейчас. Потому что они оказались отличным способом поддержать нашу расшатанную психику. Учёные исследовали более 7000 британцев и увидели, что те, кто хотя бы раз за год сходил на спортивное событие, чувствуют жизнь более осмысленной и реже страдают от одиночества. А японские учёные пошли дальше и заглянули прямо в мозг болельщикам. МРТ показало, что при просмотре спортивных матчей нейроны празднуют так, будто это вы сами забили гол. Зоны удовольствия вспыхивают ярче всего у любителей популярных дисциплин — вероятно, потому что значительную роль тут играет ощущение сообщности. Уже через несколько часов начнётся матч, за которым будет наблюдать половина планеты. Отличный повод забыть о ленте тревожных новостей и объединиться с миллионами людей вокруг одного чёрно-белого мяча.</t>
+  </si>
+  <si>
+    <t>19.06.26 13:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9425</t>
+  </si>
+  <si>
+    <t>ИИ сам реши-и-и-ит Однажды закупка рекламы в авторских каналах перестала быть ручным ремеслом. А теперь синтетический мозг может самообучаться, чтобы решать, в каких каналах бренду размещаться, чтобы принести максимум конверсий.  Как минимум у тех, кто использует Директ. Sostav рассказал, что в Директе появился инструмент автоматической оптимизации рекламы в каналах Telegram и Макса под конкретные цели — покупку, заявку, регистрацию. Раньше такая автооптимизация работала только в Поиске и рекламной сети, теперь дошла и до мессенджеров. Логика устроена так: вы задаёте в личном кабинете цель кампании и бюджет, а алгоритмы сами подбирают каналы, корректируют ставки и настраивают показы под максимум конверсий. Система сама анализирует, как аудитория реагирует на рекламу и подстраивается по ходу кампании. Что мне здесь по-настоящему интересно — не сама автоматизация, а то, как быстро она нормализуется. Под управлением ИИ уже проходит 85% рекламных бюджетов в Директе. То есть ручное управление рекламой из правила превратилось в исключение. Это, конечно, не отменяет человека. Алгоритм оптимизирует размещение, но он не придумает, что именно сказать аудитории и почему ей должно быть не всё равно. Машина берёт на себя арифметику. Что и как показывать — по-прежнему ваша головная боль.</t>
+  </si>
+  <si>
+    <t>19.06.26 11:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9424</t>
+  </si>
+  <si>
+    <t>Следите за руками Google тестирует reCAPTCHA, которая просит включить камеру. Тревожные пользователи, естественно, напряглись. Камера + биометрия + Google — достаточно, чтобы весь интернет заговорил о тотальной слежке. Google же уверяет, что наши лица его не интересует. Система якобы смотрит только на руку, вытаскивает из видео 21 координату суставов, не привязывает запись к личности и удаляет её сразу после проверки. А теперь следите за руками. В прямом смысле. Чтобы машина научилась отличать живую руку от сгенерированной, ей нужно показать миллионы живых рук. Каждый взмах перед камерой — это бесплатный урок для алгоритма, который учится имитировать человеческие движения. Вы доказываете, что вы человек, и тем самым помогаете машине однажды доказать то же самое за вас. Мы машем камере, чтобы доказать, что мы ещё люди. А по факту — оставляем инструкцию, как нас подделать. Это единственный повод для беспокойства, при условии, что мы верим обещаниям Google — он не смотрит на лицо, не записывает аудио и удаляет файл сразу после верификации. А мы верим?</t>
+  </si>
+  <si>
+    <t>19.06.26 09:21</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9420</t>
+  </si>
+  <si>
+    <t>20 лет пути Я никогда не выбирал, кем буду, когда вырасту. Я просто смотрел вверх. На папу — журналиста-международника, за которым мы всей семьёй сорвались в Словакию. На маму, возглавляющую пресс-службы крупнейших телеканалов. На бабушку с дедушкой — преподавателей иностранных языков. Я рос в семье, где коммуникация — не профессия, а родовое ремесло. Поэтому 20 лет назад моим первым местом работы стала киностудия — там 16-летний ассистент Бескромный организовывал пресс-показы, бегал с бумагами и наблюдал, как делается кино и продвижение. Следующей логичной остановкой стал журфак. Университет я окончил, но журналистом не работал ни дня — меня захватил креатив и маркетинг, где можно не описывать события, а создавать их. Я стал маркетинг-менеджером техногиганта → потом попал в большой бренд оптики, где дорос до директорской позиции → затем возглавлял продвижение в соц сетях крупного девелопера. И в 2016-м у меня появилось своё агентство — не из инвестиций, а из чистого нежелания останавливаться на достигнутом. Позднее, отдавая честь бабушке с дедушкой, я тоже стал преподавать в университете. А в 2022-м появился этот канал. За 20 лет было достаточно крутых поворотов, и я чувствую, что следующий уже маячит на горизонте. Т-Банк оказался ровесником моего карьерного пути — в этом году ему исполняется 20 лет. За это время он сильно изменился и вырос в целую экосистему сервисов: карты, вклады, кредиты, шопинг, афиша и многое другое. Всё это сейчас доступно буквально в пару кликов через приложение, хотя начиналось всё с одного продукта — кредитной карты. Возможно, в этом и есть одна из универсальных формул успеха. Не цепляться за прошлое. Не бояться стучаться в новые двери. Не бояться в принципе. Если вы ещё не знакомы с Т-Банком, сейчас хороший повод узнать его ближе и почитать вдохновляющие истории клиентов по ссылке. А в комментариях напишите, когда вы начали читать этот канал. В какой момент наши пути пересеклись?</t>
+  </si>
+  <si>
+    <t>19.06.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9419</t>
+  </si>
+  <si>
+    <t>Любовь в формате спрея Недавно мой товарищ Роман Тарасенко забеспокоился по поводу использования гормонов и нейромедиаторов в маркетинговых целях. Я его напряжение разделяю, а потому полез изучать. Поползновения в сторону гормонального маркетинга приобрели пугающую решительность лишь в 2013 году — после исследования нейроэкономиста Пола Зака. Он давал добровольцам назальный спрей с окситоцином — гормоном любви и доверия. Сразу после распыления участникам показывали социальную рекламу. Те, кто вдохнул гормон, делали пожертвования на 56% больше, чем группа с плацебо. Капиталисты тут же навострили уши. Особенно когда новые исследования показали: под окситоцином люди больше доверяли брендам, чувствовали с ними близость и удовлетворённость. И вот на витринах появлялось всё больше спреев для тела и одежды, обещающих создать вокруг потребителя атмосферу доверия и имидж человека, которому невозможно сказать «нет». Тут бы и закончить мрачным выводом про мир, где доверие распыляют из баллончика. Но наука вовремя подставляет подножку панике. Доказательств, что распылённый в воздухе окситоцин повышает доверие окружающих, нет. Тут даже сам Пол Зак закатывал глаза: количества окситоцина, которое можно вдохнуть из воздуха, недостаточно для эффекта. А сам он достиг результата за счёт назального спрея, который вводили прямо в нос добровольцу. Так что мы с Ромой можем выдохнуть. А потом снова смело вдохнуть, потому что любовь к бренду в воздухе невозможно распылить. Но можно заслужить — уж в этом мы разбираемся.</t>
+  </si>
+  <si>
+    <t>19.06.26 05:22</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9418</t>
+  </si>
+  <si>
+    <t>Новостям больше не верят Свежий Reuters Institute опросил людей в 48 странах: уже 42% признаются, что хотя бы иногда специально избегают новостей. Восемь лет назад таких было всего 29%. А тех, кому новости по-настоящему интересны, стало резко меньше — с 59% в 2021-м до 46% сегодня. И вот в чём фокус. Событий в мире не стало меньше — наоборот, их гораздо больше, чем когда-либо. Просто доверять этому потоку больше нельзя: 62% людей уже не понимают, где в новостях правда, а где фейк. Непроверенные вбросы, выдранные из контекста заголовки и нейросетевые подделки идут вперемешку с реальными фактами. Когда нельзя отличить правду от лжи, проще не читать вообще. А вы за последний месяц сколько раз отвернулись от заголовка, потому что просто не было сил его открыть?</t>
+  </si>
+  <si>
+    <t>18.06.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9417</t>
+  </si>
+  <si>
+    <t>Я и моя последняя нервная клетка. Великолепный Уиллем Дефо в объективе Свена Бенцигера для журнала Collectible DRY.</t>
+  </si>
+  <si>
+    <t>18.06.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9416</t>
+  </si>
+  <si>
+    <t>Фигуристка и министр С одной стороны стола — Евгения Медведева, Ида Галич, Арсений Попов и другие иконы современной поп-культуры. С другой — Сергей Лавров, Дмитрий Чернышенко, Александр Новак, Дмитрий Патрушев и прочие члены кабинета министров. Казалось бы, ну о чём им говорить? О стратегии развития страны? Об экономике, о распределении бюджета? Отвечаю: да, да и да. Два мира, которые раньше пересекались только в ленте соцсетей, сошлись на ПМЭФ в «Блогерской студии» VK Видео. Логика у VK была простой: сделать блогеров проводниками сложных тем для десятков миллионов человек. Судя по цифрам, у них получилось. Интервью посмотрели более 20 млн человек, клипы – собрали более 31 млн просмотров. Это показывает, что медиареальность всё меньше делится на вольеры «умное» и «развлекательное». А фраза «пусть каждый занимается своим делом» — уже звучит как архаизм.</t>
+  </si>
+  <si>
+    <t>18.06.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9415</t>
+  </si>
+  <si>
+    <t>Перешлите этот пост Юрию Лозе Columbia пообещала отдать свою компанию плоскоземельщику за одно фото. CEO Тим Бойл написал открытое письмо в New York Times, адресованное всем, кто твёрдо стоит на плоской земле: «Я приглашаю вас сделать то, чего никто в истории ещё не делал: найти край Земли. Если вы действительно его найдёте, сфотографируйте, отправьте нам — и у вас будет не просто право похвастаться. У вас будет всё, что принадлежит компании» В приз входят манекены, кофемашины, снегоступы, тобогганы, офисные растения и, самое главное, чучело бобра в столовой. И как бы всё. Потому что под кампанию создали отдельное юрлицо, куда вписали офисную утварь, которая оцениваются в $100 000. Требования к самому краю Земли прописаны дотошно — «отвесный спуск, бездонная пустота, облака, низвергающиеся в бесконечность». Не считается: утёсы в Ирландии, тупик в Канзасе или приятель, сменивший имя на «Край Земли». Гениальность хода в том, что компания уже выиграла — получив дискуссию о бренде, в которой участвует половина интернета. Доказать плоскость Земли пока не удалось никому. Но Columbia ещё не в курсе, что в России есть свой плоскоземелец и его маленький плот.</t>
+  </si>
+  <si>
+    <t>18.06.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9414</t>
+  </si>
+  <si>
+    <t>Гарвард учил врать? В Гарварде ложь — обязательный предмет. Под таким заголовком в Wall Street Journal вышла знаменательная статья в 1979 году. Скандал гремел, аж стены дрожали — чему это бизнес-школы учат своих студентов? Речь шла о курсе переговоров профессора Говарда Райффа. На некоторых занятиях присутствовал репортёр — автор будущего скандала. Мистер Райффа годами изучал переговоры под микроскопом, пытаясь понять, как люди торгуются на самом деле. Вот что он там разглядел. Назвать разумную цену и стоять намертво — плохая стратегия. Твёрдость без движения не внушает уважение, а злит. И ломает сделку. Не блефуйте там, где уже выгодно. Когда обе стороны догрызают и без того жирный кусок, шанс разойтись ни с чем резко растёт. Сначала увеличьте пирог, а потом делите. Старайтесь генерировать совместную выгоду и лишь затем делить её справедливо. Сильные стратеги помнят, что жизнь кончается не завтра, а оппонент — не враг, а партнёр. Честность о «справедливой цене» бьёт по тому, кто честен. Самый неуютный вывод: люди не верят в честность и относятся к первой цене, как к завышенной. Искренность без доказательств читается как уловка. Райффа не учил врать. Он объяснял психологию переговоров: абсолютная честность играет против вас, жадность оставляет обоих ни с чем, а несгибаемость скорее злит, чем внушает уважение. А врать люди и без него умели. Тот самый репортёр в том числе.</t>
+  </si>
+  <si>
+    <t>18.06.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9413</t>
+  </si>
+  <si>
+    <t>SPA вместо МРТ Любой, кто проходил МРТ, помнит это телом: полчаса без движения в узкой трубе под грохот в 110 децибел. Около двух миллионов человек в год не доводят МРТ до конца — клаустрофобия не позволяет. И тут Midjourney, которая четыре года рисовала красивые картинки, внезапно показала сканер всего тела. Ни трубы, ни магнитов: просто заходите в теплую воду, а кольцо из сорока датчиков за минуту собирает точную 3D-модель организма. Но технологическая начинка здесь — не самое интересное. Главное — смена контекста. Первый аппарат Midjourney Scanner откроется не в клинике, а в спа в Сан-Франциско, между сауной и ледяным бассейном. Вместо тревожного «приходите провериться» бренд предлагает гедонистическое «приходите расслабиться, а мы заодно заглянем вам под кожу». Но если честно, я бы пока сохранял скепсис. Всё-таки это та самая нейросеть, что годами не могла нормально нарисовать руку с пятью пальцами. Главное теперь — чтобы она по старой памяти не дорисовала вам шестой палец или третью почку.</t>
+  </si>
+  <si>
+    <t>18.06.26 05:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9412</t>
+  </si>
+  <si>
+    <t>Каждому рыцарю обещали дракона. А выдали Excel с ВПР.</t>
+  </si>
+  <si>
+    <t>17.06.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9405</t>
+  </si>
+  <si>
+    <t>Не звони мне больше Или как мы потеряли целый канал коммуникации. В ежегодном отчете об устойчивом развитии Яндекс поделился, что только за 2025 год автоматический определитель компании обработал миллиард звонков с незнакомых номеров. 454 миллиона из них оказались нежелательными или мошенническими — это почти каждый второй. Так мы с вами и перестали брать трубки. Потому что теперь звонок с незнакомого номера часто означает что-то опасное или бесполезное. Холодные звонки в B2B работали десятилетиями, а в 2026 до вашей целевой аудитории просто не дозвониться. То же самое сейчас происходит с почтовыми рассылками и мессенджерами. Каждый раз, когда очередной канал заполняется спамом, бизнес теряет ещё один способ дотянуться до клиента. Поэтому все сейчас говорят о повышении лояльности — в холодную уже никого не достать. Задача маркетинга сместилась с охвата на отношения — точечные, с разрешения, с уважением к времени человека и через адаптацию к особенностям здоровья. Не дотянуться до всех подряд, а быть теми, кого впустили. Сначала мы перестали брать трубку. Скоро перестанем открывать письма. Единственное, что переживёт это — отношения, построенные не на количестве, а на качестве.</t>
+  </si>
+  <si>
+    <t>17.06.26 13:48</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9404</t>
+  </si>
+  <si>
+    <t>Бизнес на краю карты Из Москвы Владивосток выглядит краем географии: девять часов лёта и плюс семь часов к вашему календарю. Но что будет, если развернуть карту и взглянуть шире? Мы увидим Азию и её влияние, увидим активного и щедрого потребителя, увидим буквально море возможностей, которые столица не предлагает. Здесь работает единственный в стране морской биотехнопарк. Здесь режим свободного порта, и первые годы бизнес платит нулевые налоги на прибыль, землю и имущество. У каждого города свои правила бизнеса. Т-Бизнес назвал это «Локальным кодом» — и уже скоро отправляет жёлтые траки в экспедицию по стране, чтобы его расшифровать. Первая остановка — символично — самая дальняя: Владивосток. Я тоже там буду — вместе с фестивалем Т-Банка я поеду по регионам, чтобы поговорить с локальным бизнесом о маркетинге. 23 июня на фестивале во Владивостоке встретимся с теми, кто строит бизнес здесь и сейчас👇 — Евгений Давыдов (SETTERS) — Варвара Веденеева («Периодика») — Мария Саух («Первый Парфюмерный») — Илья Сухих («Супра», TiAMA) Вход бесплатный по предварительной регистрации. Пока все едут из регионов в Москву за опытом — мы едем в обратную сторону. За тем же самым.</t>
+  </si>
+  <si>
+    <t>17.06.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9402</t>
+  </si>
+  <si>
+    <t>Карта возможного В 1997 году психологи Пенелопа Локвуд и Зива Кунда провели эксперимент, который перевернул представление о том, как работают ролевые модели. Они показали одну и ту же историю успеха выдающегося выпускника двум группам студентов. → Студенты первого курса вдохновлялись и были сильно мотивированы. → Студенты выпускного курса демотивировались, у многих рухнула самооценка. Так стало ясно, что вдохновение включается только тогда, когда успех кажется достижимым — путь к нему выглядит реальным и у тебя есть время, чтобы его пройти. Так что чем вы моложе — тем больше достижимых историй успеха должно быть у вас перед глазами. Давно доказано: люди не могут хотеть того, чего не видели. Образ возможного будущего «я» строится из примеров, которые есть перед глазами. Нет примера — нет цели. Есть конкретный человек с понятным путём — есть точка притяжения. Чтобы знать, к чему стремиться, загляните в обновлённый A-list SETTERS Media — там собраны истории молодых визионеров, чей путь не только восхищает, но и кажется очень близким. Екатерина Меркулова 15 лет работала в авиации, а потом запустила стартап с миллионом активных пользователей. Анна Вероника Дорогуш — соло-фаундер в диптехе с двумя детьми, чья ИИ-платформа для дизайнеров приносит миллионы долларов стабильной годовой выручки. Читать такие истории — не про вдохновение в общем смысле. Это способ расширить карту возможного. И вдруг увидеть маршрут, который раньше просто не был нанесён.</t>
+  </si>
+  <si>
+    <t>17.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9401</t>
+  </si>
+  <si>
+    <t>Умные шутят по-чёрному Учёные показали 156 взрослым мрачные карикатуры — заодно измерив их вербальный и невербальный интеллект, уровень агрессивности и эмоциональную стабильность. Среди ценителей чёрного юмора оказалась публика с самым высоким интеллектом — и при этом с наименьшим уровнем агрессии и эмоциональной нестабильности. А вот агрессивным и эмоционально шатким участникам шутки про смерть не зашли совсем. Они их понимали, но не находили смешными. Чёрный юмор — весьма требовательный к мозгу жанр. Чтобы шутка про смерть сработала, мозгу нужно одновременно удержать два несовместимых смысла — трагический и комический — и мгновенно переключиться между ними. Чем мрачнее тема, тем больше когнитивных усилий требует переключение. Смех над мрачной карикатурой — это вычислительная операция, которую тревожный мозг не вытягивает. Фрейд описал это по-своему: юмор — это способ переработать напряжение через смех, а не через тревогу или агрессию. Мозг, умеющий шутить о смерти, реже срывается на панику. Только не пересылайте этот пост тем, кого уже успели обидеть — этим вы ничего не докажете. Потому что шутки про смерть без оценки контекста и ситуации к интеллекту отношения всё-таки не имеют.</t>
+  </si>
+  <si>
+    <t>17.06.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9400</t>
+  </si>
+  <si>
+    <t>Дракон в окне Полдвенадцатого ночи. К соседке через щель в окне залетела летучая мышь — и мне звонят в панике. Гуглю спасателей, совершенно случайно натыкаюсь на центр спасения с девизом «Спасаем драконов от принцесс». Трубку берёт человек по имени Максим Рублёв. Семнадцать лет он водит поезда в московском метро, а всё, что остаётся от смен, они с женой отдают летучим мышам: дома садок для тех, кто на лечении, и отдельный холодильник — для тех, кого укладывают в спячку. Через полчаса он уже едет к нам с ВДНХ на Фили. В полночь. Через половину города. К чужому окну и чужому страху. Пока он в дороге, я читаю про его драконов. Рукокрылым около пятидесяти миллионов лет — их род древнее наших городов на целую геологическую эпоху. Так что это не они вломились к нам. Это мы въехали в их мир, а наши бетонные коробки комфорт-класса для них — просто очередные странные пещеры. Последние дни в Москве лили проливные дожди. Погода нелётная, охотиться невозможно, а сейчас, в начале лета, у мышей детёныши, которых нужно выкармливать. Голодные и обессиленные зверьки чаще сбиваются с курса и залетают в окна. Та, которую находят в квартире, почти всегда уже в беде. Брать её голыми руками нельзя — можно навредить и ей, и себе. Нужен тот, кто знает, что делать. Поэтому и едет Максим. К его приезду дракон, впрочем, выбрался обратно сам — помощь не понадобилась. И вот это всё во мне с тех пор и сидит. Мы привыкли спрашивать «а что мне за это будет?». А где-то в Москве тихо живёт машинист, который семнадцать лет возит людей по тёмным тоннелям — и теперь по ночам вытаскивает на свет тех, кого все боятся. Без выгоды. Чисто за свой бензин и время. Мы всю жизнь боимся драконов. А кто-то всю жизнь спасает их от нас. А если однажды дракон постучится в ваше окно — вы теперь знаете, к кому обращаться.</t>
+  </si>
+  <si>
+    <t>17.06.26 04:44</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9399</t>
+  </si>
+  <si>
+    <t>Коллеги, узнаёте себя? Уже летите или пока тянете тележку?</t>
+  </si>
+  <si>
+    <t>16.06.26 17:09</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9398</t>
+  </si>
+  <si>
+    <t>Как влетать в бизнес с двух ног Преподавая в ВШЭ, я насмотрелся на сотни красивых идей на салфетках.  Одна часть из них улетела в мусорки. Другая — зависла в вялотекущей разработке. Некоторые работают, но не зарабатывают.  И тут я узнал, как три студента подписали свой первый крупный контракт за считанные недели. Это Кирилл Сараев, Никита Ильтяков и Глеб Бондарчук — основатели Gradius, который нативно встраивает в ответы нейросетей рекомендации брендов-заказчиков. Сейчас у Gradius 30 площадок-паблишеров. А началось всё с двух бессонных ночей, когда Кирилл Сараев вручную собрал базу российских ИИ-сервисов. Потом ему понадобился ML-специалист, и он написал Никите — тот учится на AI360, совместной программе Яндекса, Сбера и ведущих университетов, где готовят исследователей и разработчиков ИИ. «Привет, у меня идея, надо влетать с двух ног» Через сутки начали работать. Следом к проекту подключился Глеб из НГТУ, с которым Никита уже выиграл больше 20 хакатонов. От идеи до MVP — полтора месяца. Они подали заявку в акселератор Yandex AI Startup Lab. И победили. Награда — три миллиона рублей и экспертная оценка от специалистов Яндекса. Второе ребята оценивают дороже первого. Они не бросили учёбу. Не ждали подходящего момента. Просто влетели с двух ног — и разобрались.</t>
+  </si>
+  <si>
+    <t>16.06.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9397</t>
+  </si>
+  <si>
+    <t>ЧМ убивает В 2006 году немецкие учёные провели исследование, которое FIFA точно не заказывала. Они отследили все вызовы скорой помощи в Мюнхене и окрестностях во время чемпионата мира по футболу — и сравнили с аналогичными периодами 2003 и 2005 годов. В дни матчей сборной Германии количество сердечно-сосудистых экстренных случаев вырастало более чем в 3 раза у мужчин. Особенно показателен четвертьфинал с Аргентиной, завершившийся серией пенальти. Важная деталь: риск возрастал и при победе, и при поражении. Не исход решал, а напряжение. Не результат, а ожидание результата. За россиян я спокоен, а вот всем странам-участницам желаю крепкого сердца. Болейте аккуратно, коллеги.</t>
+  </si>
+  <si>
+    <t>16.06.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9396</t>
+  </si>
+  <si>
+    <t>Почему клиенты возвращаются Есть места, куда ходишь годами, — не из-за локации или популярности, а потому что там предсказуемо хорошо. Просто там играет уже почти родной плейлист. Там уже знают, что кофе ты предпочитаешь без сахара. Там уютный настольный свет и крем с ароматом кедра в уборной. Психологи называют это эффектом простого воздействия: чем чаще человек контактирует с чем-то, тем сильнее становится привязанность. Малый бизнес часто вытягивает именно это. Не охваты и таргет, а люди, которые снова и снова занимают «свой столик» — привязались. 26 мая, в День предпринимателя, Точка Банк поддержал локальные бизнесы по всей стране: от кофеен до скалодромов. В Москве организовали блогерский тур по малым бизнесам. Десяток блогеров посетили за день пять компаний, наснимали контент и рассказали о локациях в своих соцсетях. Также в 7 городах появилась наружная реклама – на ней сотрудники Точка Банка рассказывают про свои любимые места, закрытия которых не хотят допустить. Кампания принесла отличные результаты и сделала малый бизнес видимым — подробнее рассказал Forbes. Инициатива Точка Банка дала шанс людям привязаться к новым местам. И выбрать там «свой столик».</t>
+  </si>
+  <si>
+    <t>16.06.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9395</t>
+  </si>
+  <si>
+    <t>Самый дорогой экзамен Павла Дурова Индия — крупнейший рынок Telegram на планете. Около 104 миллионов активных пользователей, которым сегодня заблокировали доступ в наш любимый мессенджер. Причина — NEET-UG, главный медицинский вступительный экзамен страны. Он состоялся в начале мая и провалился: задания совпали с заранее разошедшимся пробником. Пересдача назначена на 21 июня. И тут Telegram захлестнула вторая волна мошенничества — уже под пересдачу. Каналы предлагали перепуганным абитуриентам купить ответы за суммы от нескольких тысяч до нескольких лакхов рупий. При этом никаких ответов у мошенников, разумеется, не было. Каналы рассчитывали сфабриковать новую утечку: после экзамена отредактировать сообщения и посты, заменив липовый файл на реальные задания — такое уже случалось. Правительство Индии решило не мелочиться и заблокировало Telegram для всей страны до 22 июня, а также потребовала отключить функцию редактирования сообщений до 30 июня. NTA назвала блокировку «последним средством» — после того, как точечные удаления каналов не дали нужного результата. Тем временем киберполиция уже арестовала некоторых членов мошеннической группы. За месяц подготовки они напродавали ответов на 1,5 крора рупий — порядка 12,5 миллионов рублей. Я ни на что не намекаю, но есть один национальный мессенджер, готовый принять 104 миллиона индусов.</t>
+  </si>
+  <si>
+    <t>16.06.26 07:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9394</t>
+  </si>
+  <si>
+    <t>Эффект кофемашины Утро, офис, вы наливаете кофе и бросаете коллеге дежурное «как выходные?». Тридцать секунд ни о чём, которые вы тихонько ненавидите. А зря, потому что это и есть ваш самый недооценённый карьерный лифт. В 1973 году социолог Стэнфорда Марк Грановеттер опросил 282 человека о том, как они нашли работу. Выяснилось, что чаще всего лучшие возможности приходили не через близких друзей, а через шапочных знакомых, с которыми виделись от случая к случаю. Через того, кого видели часто, работу получил лишь каждый шестой. Логика очень простая. Близкий круг варится в том же информационном пузыре, что и вы. А слабые связи тянут информацию из параллельных миров, куда вы сами не дотягиваетесь. В 2022 это переподтвердили на 20 миллионах пользователей LinkedIn. Но мало просто знать людей — нужно уметь получать от них уверенное «да». Корнеллские исследователи Бонс и Рогханизад выяснили, что личная просьба в 34 раза эффективнее письма. Шесть живых «слушай, поможешь с проектом?» делают больше, чем почтовая рассылка на две сотни адресов. Вдумайтесь в иронию. Двухчасовой зум, где все прилежно синхронизируются, проигрывает тридцати секундам у кофемашины. Карьеру двигают не те, с кем вы созваниваетесь по расписанию. А те, с кем случайно сталкиваетесь у кофемашины. Расскажите тому, кто прячется от смолтока в наушниках.</t>
+  </si>
+  <si>
+    <t>16.06.26 04:57</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9393</t>
+  </si>
+  <si>
+    <t>Тест Тьюринга наоборот Сегодня всё человечество снова докажет машинам, что оно живое. Кликая по картинкам со светофорами, мостами и автобусами.</t>
+  </si>
+  <si>
+    <t>15.06.26 19:49</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9392</t>
+  </si>
+  <si>
+    <t>300 подписчиков в секунду Сегодня утром у кабовердинского вратаря Возиньи было 43 000 подписчиков в запрещённом инстаграме. К вечеру набралось уже 1 800 000. Между этими цифрами — ровно 90 минут матча против Испании. Кабо-Верде, крошечная горстка островов в Атлантике, впервые вышла на чемпионат мира и сразу нарвалась на одну из сильнейших сборных мира. Испанцы пробили по воротам двадцать семь раз. Сорокалетний Возинья из второго португальского дивизиона вытащил на себе всё: семь сейвов и историческая ничья 0:0. За один вечер мужик собрал аудиторию, которую блогеры выстраивают годами. Без контент-плана, прогревов, и без единого совета из душных SMM-курсов. Он просто предельно хорошо сделал свою работу на глазах у всего мира. И в этом вся правда про внимание, которую так не любят продавцы курсов: его не выпросишь приёмами. Перешлите коллегам. Иногда вместо бесконечных контент-планов нужно просто выйти и вытащить свои семь сейвов.</t>
+  </si>
+  <si>
+    <t>15.06.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9391</t>
+  </si>
+  <si>
+    <t>Вы не устали Вы просто так думаете. Исследователь Хью Мортон посадил группу испытуемых на велотренажёры и попросил их крутить педали до полного изнеможения. Эксперимент разбили на три сессии — абсолютно одинаковых за исключением одного фактора. Часов. • В первый раз часы шли, как обычно. • Во второй — на 10% быстрее реального времени. • В третий — на 10% медленнее. Участники об этом, конечно же, не знали. Но когда часы шли быстрее — те быстрее уставали и раньше бросали гонку. А вот когда часы шли медленнее, испытуемым удавалось продержаться дольше. Получается, подсознательно участники выбирали «предел возможностей» не по физическим показателям, а по часам. И сдавались в подходящий по своей оценке момент. Где-то на подкорке мы оцениваем, какой момент «я устал» будет выглядеть оптимально? Например, сейчас, под конец рабочего понедельника я совершенно законно устал. Не потому что физически или ментально изнурён. А потому что мне примерно сейчас самое время устать. На мой взгляд, это распространяется и дальше: мы с вами думаем, что уже самое время выгореть, что вот тут можно и обидеться, что на нас слишком многое навалилось, поэтому в дедлайн можно и не уложиться. И мы выгораем, обижаемся, не укладываемся в дедлайны. Не потому что дошли до предела. Потому что в условное «сейчас» мозг шепчет — можно.</t>
+  </si>
+  <si>
+    <t>15.06.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9383</t>
+  </si>
+  <si>
+    <t>Офисная эволюция В начале XX века инженер Фредерик Тейлор разработал принцип идеального офиса: плотные ряды столов под надзором управляющих. Это модель фабричного цеха: чем теснее люди сидят — тем лучше контролируются. Она продержалась полвека. В конце 1950-х её сменяет концепция «Бюроланшафт», имитирующая природную среду: столы стоят группами, а между ними — деревья в кадках. 1970–1980-е — перегородки сначала складываются в полусоты, а потом в кубиклы. Вид депрессивный, особенно в масштабе. 2000–2010-е — наконец перегородки пали, а пуфы и общие рабочие зоны отклеили людей от закреплённых за ними кресел. В 2020-х офис переезжает на домашний диван. С тех пор для физического присутствия нужна веская причина. В 2030-х уровень комфорта офисных пространств будет конкурировать с домашним. Эксперт по межпоколенным отношениям Александр Рикель на бизнес-бранче девелоперской компании .Sense рассказал, какие офисы станут новым стандартом: «Для молодых поколений важны две ценности — ценность максимальной быстроты и ценность времени на себя. Один из знаковых трендов — это тренд на эстетику. Молодёжь, которая работает в эстетически правильных для себя местах, рассказывает всему окружению, насколько красива её жизнь» Это принципиально другое техзадание. .Sense уже работает по нему, строя офисную башню Omni Tower: — транспортная доступность как уважение ко времени: 2 минуты от МЦД Кунцевская и 6 минут до одноименного метро; — архитектура, виды 360° и эстетика уровня люксовой недвижимости; — инфраструктура «второго дома». Удивительно: сто лет офис был местом, куда ходили потому что надо. Теперь он должен стать местом, куда идут потому что хочется.</t>
+  </si>
+  <si>
+    <t>15.06.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9382</t>
+  </si>
+  <si>
+    <t>Деревья не платят налоги В 1999 году щедрый фермер из Техаса передал городу 87 акров земли за символические $10 с одним условием в дарственной: земля должна использоваться как парк для местных жителей. А теперь следите за руками. 25 лет эта земля передавалась из рук в руки и в итоге была продана застройщику за $10 миллионов. На месте обещанного парка теперь строится дата-центр площадью 135 000 квадратных футов. Особенно изящно выглядит оправдание местных чиновников. Они говорят, что участок числится как Employment Center, что что юридически позволяет строить там IT-инфраструктуру. У города просто не было законных оснований для отказа. Только вот Employment Center — это зона трудовой активности. А дата-центр создаст минимум рабочих мест для местных, зато обеспечит максимум налогов для бюджета — порядка $30 миллионов за десять лет. Пилюлю для разгневанных горожан, надо признать, попытались подсластить— около $20 миллионов власти планируют отправить в местные школы. Что, конечно, прекрасно. Местные жители только почему-то не радуются, а судятся с городом, пытаясь вернуть землю под парк. Пока суды на стороне застройщика. Парк не приносит в бюджет ничего. А вот серверы исправно платят налоги.</t>
+  </si>
+  <si>
+    <t>15.06.26 07:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9381</t>
+  </si>
+  <si>
+    <t>Анатомия офисной ярости Сегодня понедельник — первый рабочий день после длинных выходных. А значит, снова опенспейс, общая кухня и коллега, который жуёт так, будто у него во рту микрофон «Октава». Если от чужого чавканья, хлюпанья супом или щёлканья ручкой вас накрывает мгновенная вспышка ярости — у этого есть название. Мизофония. Долгое время её считали капризом. Мол, потерпи, не будь неженкой. Оказалось — зря. Дело здесь совсем не в воспитании, а в нейробиологии. У людей с мизофонией триггерный звук вызывает резко усиленную реакцию в зоне, которая отвечает за восприятие угрозы и эмоции. Проще говоря, мозг считывает чужое причмокивание не как шум, а как опасность — и бьёт тревогу раньше, чем включается ваш разум. И это не редкость. Свежие исследования показали, что у мизофонии есть собственная, измеримая «подпись» в мозге, отдельная от тревоги и депрессии, а распространённость сопоставима с известными тревожными расстройствами. Десятки миллионов людей по всему миру годами жили с ощущением, что они просто агрессивные психи. Но самое прекрасное в этой новости — облегчение, которое испытываешь, когда у твоей личной скрытой боли наконец появляется имя. Ведь злиться на хруст пачки чипсов — вроде как стыдно. А реагировать на сигнал, который рептильный мозг принял за саблезубого тигра на офисной кухне, — уже вполне простительно. Перешлите этот пост в рабочий чат. На всякий случай, без лишних намёков.</t>
+  </si>
+  <si>
+    <t>15.06.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9380</t>
+  </si>
+  <si>
+    <t>100% понимания. 0% производственной мощности.</t>
+  </si>
+  <si>
+    <t>14.06.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9379</t>
+  </si>
+  <si>
+    <t>2026 год завершён на 44% Воскресный вечер — лучшее время для неприятной арифметики. Чуть меньше половины года позади. Давайте сверим, на что она ушла. Январь — на грандиозные цели, которые мы благополучно забросили к февралю. Февраль — на томительное ожидание весны. Март — на блокировки Telegram. Апрель и май — на два микроотпуска по 48 часов, которые мы гордо назвали майскими. А теперь минутка суровой сезонной аналитики. Впереди лето — сезон, когда корпоративная продуктивность официально уходит на дно. Июнь ещё кое-как держится на весенней инерции, в июле страна работает вполсилы, а в августе остаются только те, кого железной хваткой держит ипотека. Так что реальных рабочих недель до сентября осталось всего ничего. Зато теперь у переноса дедлайнов есть законное оправдание. Забудьте про стыдное «мы не успеваем в спринт» или «подрядчики затянули сроки». Давайте уже после лета.</t>
+  </si>
+  <si>
+    <t>14.06.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9375</t>
+  </si>
+  <si>
+    <t>Мы — это 166 460 сообщений На днях я выгрузил из телеграма всю переписку с моей Олей. Четыре с половиной года отношений — от первого «привет, это Оля» до сегодняшнего утра. Оказалось, что наши отношения помещаются в один JSON-файл весом 94 мегабайта. А потом мы с Claude посчитали, что у нашей переписки под капотом. 166 460 сообщений. 13 192 фотографии. Пик пришёлся на 2022, в наш первый общий год мы написали друг другу 43 529 сообщений. Самый плотный час за всё время — восемь утра понедельника. Не свидания и не ночь в шумном клубе. Дорога на работу и дежурное «ты поел?». Чаще всего мы слали друг другу даже не поцелуй. Фиолетовое сердце отправили 1 649 раз. Почему именно фиолетовое, никто из нас уже не вспомнит. И вот что меня зацепило. Романтика в данных выглядит как чистая логистика. «Купи молоко», «во сколько ты», «уже выезжаю» — этого на порядок больше, чем «люблю тебя». Любовь, выгруженная в JSON, — это не вспышки страсти. Это тысячи маленьких попыток не потерять друг друга в плотных календарях, рабочих днях, дорогах, созвонах и обычном бытовом шуме мегаполиса. Раньше такой монтаж личного архива умел только Spotify Wrapped: сервис подводил итоги вашего музыкального года красивой инфографикой. Теперь это 15 минут работы — выгрузить чат из телеги и попросить нейросеть подбить статистику. Я листал эти цифры и поймал себя на том, что ищу не пик нашей страсти. Пик я и так помню. Я искал, были ли дни, когда мы не писали друг другу вовсе. Их оказалось восемь за 1 675 дней. «Люблю тебя» мы написали друг другу 3 805 раз. А доказали — 1 667 днями из 1 675.</t>
+  </si>
+  <si>
+    <t>14.06.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9374</t>
+  </si>
+  <si>
+    <t>Конец эпохи полезных книг Тим Феррис, автор легендарной «4-часовой рабочей недели», выложил статистику своих продаж — и они падают почти вертикально. 2023 — минус 5%. 2024 — минус 13%. 2025 — минус 46%. В этом году по текущему темпу будет минус 57% к прошлому. Если так пойдёт, его печатных книг купят на 80% меньше, чем в 2022. Для контекста: та самая «4-часовая рабочая неделя» оставалась бестселлером Amazon даже спустя десять лет после выхода и делала автору кассу. Вывод Ферриса простой и беспощадный для авторов нехудожественной литературы. ИИ убивает любой контент, чья единственная функция — передать инструкцию. Методички, обучающие видео, подкасты с лайфхаками, курсы, полезные рассылки. Всё, что было интерфейсом к знанию, превращается в сырьё для чат-бота, который выдаст то же самое за 15 секунд и персонально адаптированное под вас. Но вот что важнее самого падения продаж. Феррис не паникует. Он считает, что в этом дивном новом мире выживет только то, что принципиально нельзя сжать в пересказ. Голос. Авторский вкус. Личная история, которая заставляет меняться. Синопсис стендапа — уже не стендап, а краткое содержание «Войны и мира» — не великий роман. Сухую информацию без остатка забрали ChatGPT, Claude и Gemini. Человечеству оставили то, что невозможно упаковать в промпт: харизму, контекст и личные шрамы. Перешлите этот пост авторам, экспертам и создателям курсов. Самое время пересобирать свои продукты, коллеги.</t>
+  </si>
+  <si>
+    <t>13.06.26 14:58</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9373</t>
+  </si>
+  <si>
+    <t>Первая ловушка сработала Вы только что открыли этот пост. Значит, сценарий уже запущен и вы в игре. Пока вы листаете ленту, вас аккуратно ведут по чётко спроектированному коридору. Вот 5 крючков, на которые мы с вами постоянно ловимся: — FOMO: потерять мы боимся сильнее, чем приобрести, поэтому «скидка сгорит через 24 часа» включает панику. — Эффект приманки: бесполезный средний тариф, который нужен только для того, чтобы самый дорогой казался выгодным. — Социальное доказательство: плашки «98% клиентов довольны» и «выбор редакции», когда мозг ленится анализировать сам. — Свои против чужих: Apple против зануд с Windows, Pepsi против Coca-Cola, а вы просто выбираете сторону. — Сторителлинг вместо цифр: сухие факты выветриваются за час, а историю про гараж Джобса пересказывают уже тридцать лет. Здесь нет тайного знания. Разница лишь в том, что одни эти триггеры проектируют, а другие — даже не замечают, как послушно на них нажимаются сами. Разница только в том, что одни эти кнопки нажимают, а другие даже не замечают, что нажали их. Завтра на конференции «Маркетинг в 2026» мы как раз разберём, что из этого ещё работает, что выгорело и чем заменить запрещёнку. Я выступаю в 15:40 — расскажу о том, как собрать систему личного бренда без манипуляций и инфоцыганства. Со мной за столом: Саша Чижов, Лёша Ткачук, Слава Рюмин, Игорь Зуев, Маша Полуянова, Рома Бедретдинов, Паша Молянов и Дима Румянцев. Доступ к конференции бесплатный через регистрацию в боте. Можно и дальше оставаться послушным лидом в чужой воронке продаж. А можно стать архитектором, который видит этот код насквозь.</t>
+  </si>
+  <si>
+    <t>13.06.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9372</t>
+  </si>
+  <si>
+    <t>Гид по сохранению здоровой психики без FOMO Через три дня после релиза самую мощную модель Fable 5 от Anthropic отключили по требованию властей США. Полмира уже написало об этом, а второй половине новость прилетит в пересылках сегодня к обеду. А я ловлю себя на другом. На том, что мы с вами беспощадно сжигаем психику не на важных вещах и не на близких, а вот на всём этом цифровом шуме. Смотрите сами, как выглядит наш обычный месяц. Вышел GPT-5.5 — все бросились тестировать. Через неделю кто-то выкатил агента, который снова «всё меняет». Потом новая Gemini обошла кого-то на два процента в бенчмарке, который завтра никто не вспомнит. Следом — Fable 5, релиз года и убийца всех нейросетей. Ещё через три дня тот же Fable 5 отключают совсем. И так по кругу, без паузы. Надо быть безработным, чтобы физически успевать за всем этим следить. А кажется, что важно и нужно — иначе отстанешь навсегда и окажешься на обочине дивного нового мира. Это и есть бесконечный FOMO, тот самый страх упустить важное. Он давно превратился в фоновый шум профессии: не прочитал про каждую новую модель — значит, выпал из игры. Спойлер: нет, не выпал. Я для себя давно развёл этот поток на четыре скорости. И с тех пор сплю спокойно. — Новости и версии моделей, которые меняются каждый день, — стараюсь игнорировать. Если что-то из этого окажется по-настоящему важным, оно само меня найдёт. — Интерфейсы и возможности, которые перетряхивают раз в месяц, — пробую руками. Без фанатизма, по выходным или вечерами. — Архитектурные сдвиги, которые случаются раз в квартал, — за ними уже активно слежу. Именно это формирует картину и меняет индустрии. — Вечнозелёные навыки, которые не меняются годами, — вкус, мышление, умение объяснять, — в это я вкладываюсь всерьёз. Потому что только оно и остаётся. Чем быстрее что-то меняется, тем меньше оно заслуживает вашего внимания прямо сейчас. Внимание — единственный невозобновляемый ресурс, который у вас есть. Глупо сжигать его на то, что устареет уже к четвергу.</t>
+  </si>
+  <si>
+    <t>13.06.26 06:37</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9371</t>
+  </si>
+  <si>
+    <t>Жизнь как игра с нулевой суммой Наткнулся на свежую заметку моего любимого маркетолога Сета Година и до сих пор её обдумываю. Сет говорит, что каждый день в мире играют около 16 миллионов часов в теннис. И профессиональные матчи из них — лишь капля в море. В основном люди берут ракетку для удовольствия, чтобы поиграть в выходной, с другом, без судьи. Но правила всё равно турнирные: каждый удар сделан так, чтобы партнёр промахнулся. Ты вроде как пришёл получить радость от игры — а по факту весь матч стараешься, чтобы другому стало хуже. Казалось бы, это всего лишь теннис. Но дальше начинается самое интересное. Потому что так мы устроены почти во всём. Приезжаем на отдых — и ставим галочки. Заводим разговор — и хотим блистать в нем харизмой и эрудицией. Даже любимое хобби незаметно превращаем в соревнование, где обязательно есть проигравший. Годин кидает мысль, которая меня не отпускает: а что, если цель — не обыграть партнёра, а помочь ему сыграть лучше? Чтобы вы оба продержались в игре дольше и попали в общий ритм? Вспомните, как в детстве во дворе мы играли в бадминтон. Там не было победителя. Была одна задача на двоих — не дать воланчику упасть как можно дольше. И это почему-то затягивало сильнее любого счёта. Есть целый класс вещей, которые ломаются в ту секунду, когда в них заводят турнирную таблицу. Дружба. Прогулка. Разговор по душам. Игра с ребёнком. Там нет проигравшего — и слава богу, потому что победа всё бы испортила. Привычка к нулевой сумме экономит мышление: есть выигравший, есть проигравший, всё понятно. Но если видеть вокруг одних соперников, однажды окажется, что играть просто не с кем. Иногда человек напротив — не соперник, а единственная причина, по которой стоит играть.</t>
+  </si>
+  <si>
+    <t>12.06.26 15:39</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9370</t>
+  </si>
+  <si>
+    <t>Лобстер, развод и накладная попа Протез глаза, накладная попа и грудное молоко — малая часть огромного списка вещей, которые за последние 10 лет были забыты в такси Uber. Компания составила топ-10 самых диких и уникальных находок за последнее десятилетие: • Лобстер (2017) • Документы о разводе (2018) • Голова лосося (2019) • Ремешок «Virginity Rocks» (2020) • Большая картина с Кейт Миддлтон (2021) • 500 граммов икры (2022) • Той-пудель (2023) • Искусственная попа (2024) • Чучело кролика (2025) • Аквариум объёмом 300 литров (2026) Каждый пункт звучит как начало истории, которую водитель потом ещё долго пересказывает на семейных ужинах. А ещё компания вычислила самый «забывчивый» день года — 17 июля. Уже не за горами, так что будьте бдительны. И пишите, что самое странное вы забывали в салоне такси.</t>
+  </si>
+  <si>
+    <t>12.06.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9366</t>
+  </si>
+  <si>
+    <t>Как я выиграл не на своём поле Весь мой стресс начался ещё до посадки в Сочи — на высоте 10 000 метров. Дорогу на Gastreet, главный ежегодный фестиваль ресторанной индустрии страны, открыли необычно: TEDx-выступлениями спикеров прямо на борту, в воздухе. И уже там я почувствовал себя не в своей тарелке — потому что вокруг были люди из индустрии гостеприимства, а я среди них как белая ворона. Они кормят города, держат по десять заведений, знают про эту индустрию всё. А ваш непокорный слуга к гастрономии имеет отношение ровно одно: любит вкусно поесть. Первые дни фестиваля я ходил по Красной Поляне и не находил себе места. Смотрел на этих людей и честно не понимал: что я вообще могу им дать? У них за плечами кухни, команды, кризисы, которые мне и не снились. У этого чувства есть имя — старый добрый синдром самозванца. То самое липкое «ты здесь лишний, сейчас все поймут, что ты не на своём месте». Его можно было залить белым сухим и досидеть до отъезда. А можно превратить в конструктивное топливо. Я выбрал второе: выбросил все свои заготовки, несколько дней вслушивался в их разговоры, ловил боли, переписывал выступление с нуля под их потребности. Угробил на это столько времени, сколько не тратил давно. Утром я вышел в зал с темой «Жизнь после ChatGPT» — про нейросети и то, что будет с нами дальше. Боялся пустого зала. Зал не вместил всех. Люди стояли в коридорах и смотрели моё выступление через мониторы. Вечером меня ждала главная сцена и моя коронная «Инструкция к будущему». А в конце фестиваля зрители голосованием выбирали лучшего спикера. Вы уже догадались, кого они выбрали? Не шефа, не ресторатора, не своего. Человека, который пару дней назад чувствовал себя здесь тотальным самозванцем. Я уехал домой с наградой, которую не ехал получать, с десятком полезнейших контактов и одной мыслью, которую теперь повторяю себе перед каждым залом. Чужим тебя делает не отсутствие регалий. А отказ выложиться так, будто ты здесь самый свой.</t>
+  </si>
+  <si>
+    <t>12.06.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9365</t>
+  </si>
+  <si>
+    <t>Одиннадцать часовых поясов одного канала С Днём России, дорогие. Масштаб нашей страны невозможно охватить умом — его можно только почувствовать через детали. Когда в Калининграде только выключают свет, на Чукотке уже наступило завтра. Десять часов разницы. Одиннадцать часовых поясов. Одна страна живёт во вчера и в завтра одновременно. Поезд «Россия» идёт от Москвы до Владивостока почти семь суток. 9 288 километров. Шестнадцать рек за окном — от Волги до Амура. Самый длинный железнодорожный маршрут в мире, который целиком умещается внутри одной страны. А в якутском Оймяконе живут люди при минус семидесяти. Не пережидают вахтой — живут, рождаются, ходят в школу там, где плевок замерзает в воздухе. А есть места, куда быстрее долететь вертолётом, чем доехать на машине. И язык у нас с вами один, а культурные коды — разные. — В Новосибирске прозрачный файлик зовут мультифорой. — В моём любимом Питере бордюр — это поребрик. — На Урале вещи кладут в шухлядку, на юге клубнику называют викторией, а в Перми пирожки с мясом — посикунчики. Всего одно кодовое слово — и ты сразу понимаешь, откуда человек. Увидеть всю эту махину целиком не хватит и одной жизни. Зато её можно собрать здесь, прямо сейчас. Из нас с вами. Давайте устроим перекличку. Напишите в комментариях свой город или посёлок, и одну вещь, которой это место тихо гордится. Слово, блюдо, традицию, маленькую местную легенду — то, чего не найти больше нигде. А я начну с себя в первом комментарии. Посмотрим, сколько часовых поясов мы сегодня объединим.</t>
+  </si>
+  <si>
+    <t>12.06.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9364</t>
+  </si>
+  <si>
+    <t>Учите корпоративный новояз. Однажды он спасёт ваши носки.</t>
+  </si>
+  <si>
+    <t>11.06.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9363</t>
+  </si>
+  <si>
+    <t>Что пьём? Чем должен быть наполнен ваш бокал, чтобы отсрочить дату конца? Ну, строго говоря, — водой. Но впереди праздники, поэтому давайте посмотрим ещё варианты. На американской конференции кардиологов представили свежее исследование о влиянии алкоголя на смертность, основанное на 13 годах наблюдений за 340 000 британцев. Для тех, кто пьёт умеренно и думает «да это не считается», новости такие: • Пиво, сидр, водка, джин — уже при низком потреблении повышают риск сердечно-сосудистой смерти на 9%. • Вино — снижает риск смерти от сердечно-сосудистых заболеваний на 21% по сравнению с теми, кто не пьёт вовсе. Исследователи сами оговариваются, что возможно, люди, пьющие вино умеренно, просто в целом живут иначе. Но если выбирать — наука, кажется, уже выбрала. Ваше здоровье.</t>
+  </si>
+  <si>
+    <t>11.06.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9362</t>
+  </si>
+  <si>
+    <t>$1,2 млн за трёп на айфон Сейчас будет ещё одна история о том, как искренность и управление вниманием заработали кому-то большие деньги. Полгода назад ещё никому не известная Джесси Джин начала просто говорить на фронтальную камеру своего айфона. Про фрустрацию в карьере, про перепродажу старой мебели, про деньги — всё, что на душе. Пять месяцев спустя — уже 400 000 подписчиков. Девушка убедилась, что понимает, как работает внимание, и решила монетизировать свою блогинг-модель — она запустила обучающий марафон Yap On Camera Challenge за $297. За две недели продажи Джесси заработала $1,2 миллиона. Она обучает yapping — созданию разговорных видео без монтажных хуков и сложной съёмки. И да, здесь есть, чему учиться. Потому что за видимой небрежностью каждого ролика стоит навык удерживания внимания: харизмой, темпом, интонацией, эмоциональными триггерами. Джесси использовала собственную историю как доказательство — и продавала не теорию, а то, что сама реализовала у всех на глазах за несколько месяцев. Но больше всего подкупает другое — она не скрывала своих целей. С самого начала говорила открыто, что хочет зарабатывать контентом. Сказано — сделано. Материальный капитал вырос на $1,2 миллиона, социальный на 400 тысяч — и всё благодаря одному навыку. Умению быть человеком, которого хочется слушать без фильтров, графики и монтажа.</t>
+  </si>
+  <si>
+    <t>11.06.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9361</t>
+  </si>
+  <si>
+    <t>Главная ошибка найма Пол Сакетт из Университета Миннесоты провёл одну из самых масштабных ревизий в истории HR. Он провёл метаанализ сотен исследований и выяснил, что на самом деле предсказывает эффективность сотрудника. Лучший предиктор в исследовании Сакетта — структурированное интервью. Немного о нём. Структурированное интервью строится на двух типах вопросов. 1. Поведенческие — про прошлое: «Расскажите про ситуацию, когда проект шёл не по плану. Что вы сделали?» 2. Ситуационные — про гипотетическое будущее: «Если ключевой клиент требует скидку, которую вы не можете дать — как поступите?» Оба типа задаются всем кандидатам одинаково. Ответы оцениваются по заранее составленной шкале — с описанием того, как выглядит слабая, средняя и сильная позиция. Это убирает главную проблему найма — сравнение несравнимого. Большинство людей, принимающих решения о найме, уверены, что их способность «читать людей» — редкий дар. На самом деле это просто склонность мозга доверять собственным нарративам. Сильнее всего предсказывает не интуиция звезды-интервьюера, а скучная система, одинаковая для всех. Перешлите вашему HR-директору или тому, кто всё ещё нанимает людей на основании чуйки.</t>
+  </si>
+  <si>
+    <t>11.06.26 06:26</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9360</t>
+  </si>
+  <si>
+    <t>Кого никогда не заменит ChatGPT Тех, кого уже заменил интернет и цифровые сервисы. Им бояться нечего — их уже давно не существует. — Цветокорректоры Люди вручную управляли цветом в эфирном сигнале. Цифровые колористы начали появляться в конце девяностых. «О, где же ты, брат?» братьев Коэн в 2000 году стал первым полнометражным фильмом широкого проката с полностью цифровой цветокоррекцией. — Картографы дорог Люди, объезжавшие маршруты и вручную наносившие изменения на карты для автоатласов. 8 февраля 2005 года запустился Google Maps. Что было дальше, вы знаете. — Верстальщики газет До цифровой вёрстки полосы собирались вручную: распечатанные колонки текста и фотографии бережно приклеивались на монтажный лист и отправлялись в типографию. — Операторы справочной «09» В Москве ещё в начале нулевых это была живая служба с операторами, которые вручную искали номера в базе и диктовали их в трубку. С популяризацией интернета надобность в живом справочнике исчезла быстро и без некролога. — Операторы пейджинговых служб Принимали голосовые сообщения и переводили их в текст для пейджеров. Вся эта инфраструктура в России прекратила существование приблизительно к 2005 году. Технологии всегда кого-то хоронили. А выживут, как всегда, те, кто научился вовремя пересобирать себя.</t>
+  </si>
+  <si>
+    <t>11.06.26 05:05</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9359</t>
+  </si>
+  <si>
+    <t>Пожалуй, самая честная обратная связь от HR за всю историю найма.</t>
+  </si>
+  <si>
+    <t>11.06.26 00:30</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9358</t>
+  </si>
+  <si>
+    <t>Ежедневный квест называется «какой VPN сегодня не умер». Если работаете с ChatGPT, зарубежными сервисами или просто хотите, чтобы нужное открывалось с первого раза — вы знаете, о чём я. Из того, что решило этот вопрос: VIPASS. Работает стабильно, без ручных перезапусков и ритуалов. Простота — недооценённая роскошь. 👉 https://t.me/vipass_robot</t>
+  </si>
+  <si>
+    <t>10.06.26 16:27</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9357</t>
+  </si>
+  <si>
+    <t>Сельский OnlyFans Никакой эротики — у новой платформы Only Farmers из пикантного разве что название. А внутри — десятки предложений от ферм по всей Британии: можно забронировать сельский домик, поучаствовать в сборе урожая, попасть на дегустации и мастер-классы. Лицо платформы — Джереми Кларксон, 66-летний фермер-новичок. Больше 25 из них он был голосом автомобильной журналистики. А потом купил тысячу акров в Котсуолдсе, открыл фермерский магазин, паб и запустил большое сельское шоу на Amazon Prime. И вот теперь — платформа для агротуризма. Бизнес-модель рабочая, а Кларксон явно в курсе, что агротуризм генерирует британской экономике от £170 до £660 миллионов ежегодно. Но главное здесь даже не цифры. Кларксон снова почувствовал культурный сдвиг. После десятилетий урбанистической гонки выгоревшим работягам всё чаще хочется домик в деревне, простую еду, грязные ботинки и ощущение, что жизнь на пару дней стала проще. Полвека Джереми продавал скорость и драйв. Теперь продаёт тишину и навоз. И снова угадал.</t>
+  </si>
+  <si>
+    <t>10.06.26 15:15</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9354</t>
+  </si>
+  <si>
+    <t>Три часа за пятнадцать минут Все повторяют, что время не купишь. Так вот, есть одно место, где у него вполне конкретный прайс-лист, — аэропорт. Я летаю столько, что аэропорт давно перестал быть началом путешествия и стал отдельной статьёй расходов. Только платишь не деньгами, а временем и кортизолом. В крупный аэропорт советуют приезжать за три с половиной часа до вылета: паспортный контроль и досмотр в часы пик закладывают по часу, одна очередь на входе легко съедает полчаса. У человека вроде меня, кто летает каждую неделю, за год набегают целые сутки, проведённые стоя. Недавно я впервые прошёл через ВИП-терминал в Шереметьево для клиентов T-Private и разницу почувствовал сразу. Отдельный вход, минуя общие залы. Личный ассистент, который сам оформляет документы и регистрирует багаж. Свой контроль безопасности и паспортный — без единой очереди. Персональный трансфер прямо к самолёту. На всё про всё уходит около пятнадцати минут. А если нужно решить рабочий вопрос перед вылетом, есть даже отдельная переговорная, где вас никто не потревожит. T-Private — это персональный банкинг Т-Банка: управление капиталом плюс набор привилегий, которые экономят то, что вернуть невозможно. Сам сервис в аэропорту заказывается через личного банкира, минимум за сутки до вылета. Время не купишь, говорят они. Просто они не летают так часто, как я.</t>
+  </si>
+  <si>
+    <t>10.06.26 11:33</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9352</t>
+  </si>
+  <si>
+    <t>Безответственная осознанность «Это твои эмоции», «не будь жертвой», «это нарушение границ» — фразы, которые раньше можно было услышать только в кабинете психотерапевта, теперь звучат в ответ на просьбу не опаздывать. Феномен называется therapy talk — использование психологического словаря по поводу и без. Человек опаздывает, подводит, делает что-то болезненное — а когда вы реагируете, то быстро получаете диагноз: «у тебя триггер», «это твоя проекция», «обида — детская эмоция». Не подумайте, я совершенно не против психологической образованности и психологии в целом — в конце концов, моя Оля неделю назад сама стала магистром с красным дипломом в этом деле. Но тут важно разделять: знание терминов — далеко не признак зрелости. Зрелость — это умение выдержать чужое недовольство и признать вину, не убегая в теорию. Психология училась помогать людям понимать друг друга. А стала удобным способом никогда не быть виноватым.</t>
+  </si>
+  <si>
+    <t>10.06.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9351</t>
+  </si>
+  <si>
+    <t>Вкус дороже интеллекта Позавчера умные люди из OpenAI выпустили манифест о следующей фазе своего развития — про AGI, новую экономику и роль человека в мире, где интеллект становится массовым и копеечным ресурсом. Пересказывать весь манифест я не буду, почитайте сами. Меня зацепило другое. Компания, которая буквально строит дешёвый интеллект для всех, отдельно подчёркивает: её задача — помогать людям делать то, что они сами выбирают, а не решать за них, что важно. Вдумайтесь. Главным дефицитом будущего создатели ChatGPT считают не интеллект. А суждение. И это ровно то, о чём я постоянно говорю на своих лекциях: в эпоху автоматизации вкус становится ключевым навыком. Когда сгенерировать код, текст или дизайн может абсолютно любой человек за две секунды, ценность базового исполнителя падает до нуля. Резко вырастет цена людей, которые умеют: — задавать направление: не «как сделать», а «что вообще имеет смысл делать»; — видеть ценность: какую боль это закрывает и за что человек или бизнес готов платить; — решать в неопределённости: выбирать при неполных данных и брать ответственность за решение; — связывать технологии: с рынком, продуктом и людьми. Это и будет главный фильтр ближайших лет. Когда интеллект становится доступен каждому пользователю интернета, человека начинает измерять не то, сколько он способен сделать. А точность того, что он выбрал делать. Перешлите тому, кто всё ещё боится, что нейросети отнимут у него работу.</t>
+  </si>
+  <si>
+    <t>10.06.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9350</t>
+  </si>
+  <si>
+    <t>Найти своего человека С Юрием Колокольниковым я познакомился меньше месяца назад на ЦИПР в Нижнем. Он тогда стоял за диджей-пультом и поразил меня своим музыкальным вкусом — я обожал каждую песню из его плейлиста. Тогда я подумал, что у нас, должно быть, одна и та же папка «любимое» в музыкальных стримингах. Теперь Колокольников снялся в летней кампании 12 STOREEZ — и вкус снова не подвёл. В этой кампании, как и в плейлисте Юрия, мне нравится примерно всё: визуальный язык, демо продукта, каскад бренд-сообщений и, конечно же, выбор героя. Человек с характером придаёт характер всему, чего касается. Об этом важно говорить — особенно брендам, которые выбирают амбассадоров по охватам. Охваты — это дистрибуция. Brand fit — степень совпадения между ценностями амбассадора и ценностями бренда — это доверие и имидж. Одно без другого либо дорого, либо бесполезно. Поэтому важно находить не просто канал дистрибуции, а своего человека.</t>
+  </si>
+  <si>
+    <t>10.06.26 04:47</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9349</t>
+  </si>
+  <si>
+    <t>Как прогореть на успехе Один из топовых испанских клубов «Осасуна» сделал то, что на бумаге выглядит финансово мудрым: застраховался от собственного вылета из Ла Лиги. Казалось бы, логика железная. Вылет из высшего дивизиона тянет за собой десятки миллионов потерь: исчезают телевизионные деньги, падает стоимость игроков, сыпется экономика клуба. Поэтому клуб заплатил €1,2 млн за полис, привязанный к ставке на рынке предсказаний Kalshi (аналог Polymarket), с выплатой €6 млн, если команда вылетит. Подушка на случай катастрофы. А теперь следите за руками. В последнем матче «Осасуна» проиграла, но по разнице мячей всё-таки зацепилась за 17-е место и осталась в Ла Лиге. Технически это праздник. Только вот клуб выжил, а ставка на его гибель — нет, и все деньги бесповоротно сгорели. А чтобы история стала совсем безупречной, через пару дней Испания взяла и запретила Kalshi и Polymarket — у платформ не оказалось лицензии. Иногда худшее, что может случиться с вашим планом Б, — это успех плана А.</t>
+  </si>
+  <si>
+    <t>09.06.26 18:03</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9348</t>
+  </si>
+  <si>
+    <t>Российский рынок труда 2026 года в трёх агрегатных состояниях.</t>
+  </si>
+  <si>
+    <t>09.06.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9347</t>
+  </si>
+  <si>
+    <t>Тайный агент малого бизнеса Не секрет, как себя чувствует российское предпринимательство. Оттого и важно говорить про такие кейсы, как этот. Это история добра и успеха: подруга владелицы небольшой кофейни завела ей бренд-соцсети. За месяц аккаунт набрал более 5 000 подписчиков — на чистой искренности и откровенно наколеночном контенте. Девушка даже тайком проводила промоакции: просила у хозяйки скидочные предложения якобы для своих собственных друзей и подписчиков. А та ни сном, ни духом. Дальше ещё интереснее. Аккаунту написал Яндекс Директ и предложил свою помощь. По наводке подруги компания украсит вход в кафе — хозяйка заведения давно мечтала это сделать, но было не по карману. Директ пошёл дальше и преподнёс ещё один подарок — запустил рекламу на коробе такси через Цифровую наружку Яндекса. Реакция владелицы — в видео. Помимо всего прочего, в этой истории мне нравится маркетинговый подход Яндекса: они не создавали псевдоискреннюю историю, в которую всё равно бы никто не поверил. Они вложились в уже существующую — и приумножили эффект. Потому что искренность нельзя поставить в бриф. Но можно вовремя её заметить.</t>
+  </si>
+  <si>
+    <t>09.06.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9346</t>
+  </si>
+  <si>
+    <t>09.06.26 12:42</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9345</t>
+  </si>
+  <si>
+    <t>Больше значит меньше Washington Post проанализировал рынки книг, музыки, науки и судопроизводства. Везде один паттерн: объём вырос, качество — под вопросом. — Число релизов электронных книг на Amazon почти утроилось с момента запуска ChatGPT. Больше половины новых книг содержат ИИ-текст. — 40% треков, загружаемых на платформу Deezer, — полностью ИИ-генерация. Это 75 000 песен в день. — Доля самостоятельных истцов в федеральных делах США выросла с 11 до 17%. Судьи захлёбываются в документах с несуществующими прецедентами от нейросетей. — Научный репозиторий ArXiv поднял процент отказов с 4 до 10–12% из-за потока низкокачественных работ. Раньше количество было хоть каким-то сигналом. Больше книг — больше пишущих. Больше песен — больше музыкантов. Больше исследований — больше учёных и грантов в науке. Теперь эта связь разорвана. «Больше» — больше не сигнал.</t>
+  </si>
+  <si>
+    <t>09.06.26 11:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9342</t>
+  </si>
+  <si>
+    <t>Бультерьер — это порода Факт? Факт. Какое же это облегчение для нашего мозга — не надо сомневаться, включать критическое мышление, что-то проверять. А теперь давайте так: Бультерьер — это порода, Устрицы — источник йода, В доме главное — погода. Приятно, правда? Сейчас аналитическая часть нашего сознания (та, что умеет сомневаться) осталась в блаженной расслабленности. Потому что где-то в бессознательном мы прокатились по любимой логической горке: информация считывается легко → значит, она знакома → значит, уже проверена → а значит, истинна. А в ответ на рифму мозг получил небольшой дофаминовый импульс: предсказание финала совпало с реальностью — ну что за прекрасный день. Особенно в эпоху нейроконтента, когда мы привыкли сомневаться в каждой букве, что ужасно утомительно. Поэтому Lamoda решила запустить самую расслабляющую для мозга кампанию — из неопровержимых фактов. Вел быстрее пешехода, adidas есть на Lamoda. Такие баннеры появились в парках Москвы и Петербурга. Есть и другие — написанные под рестораны, спортзалы, кинотеатры. Каждый заканчивается по факту — adidas есть на Lamoda. В большом количестве. Ведь три полоски — часть дресс-кода.</t>
+  </si>
+  <si>
+    <t>09.06.26 09:28</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9341</t>
+  </si>
+  <si>
+    <t>Правила пользования офисной микроволновкой В небольшом американском Миртл-Бич детектив полиции Майкл Дебьяз достал табельное оружие и навёл его на коллегу прямо в комнате для брифингов. Причина: коллега разогревал рыбу в общей микроволновке. Свою должность Дебьяз, понятное дело, потерял. Он был моментально арестован и обвинён в угрозе оружием. Есть всё-таки вещи, которые объединяют людей всех профессий и культур. Ненависть к запаху рыбы из офисной микроволновки — одна из них. Так что если вы сейчас стоите у микроволновки с контейнером — убедитесь, что коллеги на кухне в благожелательном настроении. Мало ли, кто сегодня не в духе.</t>
+  </si>
+  <si>
+    <t>09.06.26 06:48</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9340</t>
+  </si>
+  <si>
+    <t>3 месяца на новой работе Испытательный срок в должности отца пройден — три месяца пролетели как день. И тут оказалось, что у моего маленького работодателя в бархатном платье от Motherbear предусмотрены для меня неожиданные бонусы. В феврале 2025 года учёные из Rutgers и Yale опубликовали крупнейшее исследование родительства на основе почти 38 000 МРТ-снимков. Они выяснили, что чем больше у человека детей, тем моложе выглядит его мозг относительно возраста в паспорте. Другое исследование выразило этот эффект в цифрах: у мужчин с двумя детьми мозг выглядит на 0,6 года моложе, чем у бездетных сверстников. С тремя — уже на 0,7 года. Это сопоставимо с пользой от 2,5 часов физических упражнений в неделю. Вся соль в когнитивной нагрузке с непредсказуемым сценарием. Переговоры с маленькими начальниками усиливают эмпатию и социальное считывание. Активнее работают связи между разными отделами мозга — в противовес мифу, что в декрете люди тупеют. Мой личный секрет долголетия вот уже три месяца методично омолаживает мне мозг. А я и счастлив.</t>
+  </si>
+  <si>
+    <t>09.06.26 04:57</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9339</t>
+  </si>
+  <si>
+    <t>Один промпт — и работы нет Неизвестный и очень находчивый прохожий заклеил букву «D» бумажкой с буквой «G» на рекламном плакате ИИ-сервиса в нью-йоркском метро. Было: Один промпт — и работа сделана. Стало: Один промпт — и работы нет. У кого-то сильно наболело. 100% понимания. 0% осуждения.</t>
+  </si>
+  <si>
+    <t>08.06.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9338</t>
+  </si>
+  <si>
+    <t>5 правил креатива Канье Уэста или как заставить мир называть тебя гением Сегодня Канье Уэсту исполнилось 49 лет. Почти 30 из них он посвятил музыке: сначала как продюсер, затем — как исполнитель. Он по жизни подозреваем: в сумасшествии, в гениальности, в эгоцентризме, в обожествлении себя. Только вот за всем шумом вокруг существует совершенно реальная творческая система — последовательная и, судя по всему, эффективная. Я по традиции сформулировал её в 5 правил. 1. Работай, когда больно В октябре 2002 года Канье выезжал из студии в Лос-Анджелесе и заснул за рулём. А проснулся от столкновения. Раздробленную в трёх местах челюсть зафиксировали металлическим каркасом. Через две недели он снова был в студии. «Through the Wire» — дебютный сингл, записанный буквально через металл во рту. Как применять: не ждите лучшего момента. Любую энергию — даже болезненную, рождённую в сопротивлении кризису — можно использовать, чтобы сделать нечто выдающееся. 2. Бери лучших и требуй невозможного 2010 год. Канье арендует студию, где собирает несколько десятков лучших продюсеров, художников, режиссёров, дизайнеров. Там они живут и работают несколько месяцев над новым альбомом. Правило одно: никаких ограничений — ни по качеству, ни по бюджету, ни по формату. Так на свет появляется легенда: My Beautiful Dark Twisted Fantasy. Pitchfork поставил альбому 10 из 10, что случается примерно раз в десятилетие. Как применять: результат определяется высотой планки как для работы, так и для людей, которые её выполняют. 3. Меняй жанр раньше, чем тебя в нём коронуют Тот самый My Beautiful Dark Twisted Fantasy был триумфальным — Канье собрал за него урожай наград. И следом выпустил полную противоположность: альбом Yeezus намеренно минималистичный, почти лишённый мелодии. А ловушка вот в чём. Успешный продукт создаёт гравитацию — он тянет к повторению того, что уже сработало. Канье каждый раз эту гравитацию разрывал — и каждый раз давал индустрии новое дыхание, а не очередной релиз. Yeezus не получил Grammy, но оказал влияние на экспериментальную электронную музыку следующего десятилетия. Как применять: повторение успешной формулы — это не стабильность, а медленное устаревание, которое просто хорошо выглядит на короткой дистанции. 4. Относись к творчеству как к спорту «Я отношусь к творчеству как к спорту. Когда я вижу хороший рисунок — реагирую как болельщик: смотри на этот чёртов рисунок, да!» Обратите внимание: мы не говорим про дисциплину — только про «спортивный» тип вовлечённости. Человек, который реагирует на чужую работу как болельщик на гол — неудобный. Он не умеет вежливо промолчать на слабое решение, и не умеет сдержать восторг, когда видит сильное. И самое главное, что он не умеет не выложиться, когда сам находится «в игре». Как применять: работа должна вызывать физическую реакцию — сравнимую со спортивным азартом. Он порой действует мощнее дисциплины. 5. Лучшая идея — не всегда твоя В оксфордской речи Канье признался: эго — его ахиллесова пята. «Но если я, Канье Уэст, могу его убрать — есть надежда для всех». Человек, который публично называет себя гением, учит смотреть на идеи не через «моё – чужое». А через лучшее для общего дела. Как применять: эго — худший редактор в комнате. Умение не подавить сильного ради результата — залог общей победы, а не личного проигрыша. Все пять правил выше можно свести к одному наблюдению: Канье никогда не делал то, что от него ожидали. И именно поэтому мы до сих пор о нём говорим.</t>
+  </si>
+  <si>
+    <t>08.06.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9337</t>
+  </si>
+  <si>
+    <t>Пересядь с иглы поисковиков на иглу ИИ Microsoft разрабатывает стратегию по формированию зависимости от своих ИИ-продуктов. Об этом заговорили в западных медиа, когда в сеть слили внутренний документ компании под названием «Обзор и план проекта Лобстер». Внутри — план запуска персонального ИИ-агента в три фазы. Название первой: «make people addicted» — сделать людей зависимыми. В документе говорится о создании экосистемы инструментов, которая заставит людей зависеть от продукта Microsoft ежедневно. Понятное дело, каждая крупная технологическая корпорация хочет создать у пользователей привычку пользоваться продуктом. Просто это принято называть «вовлечённостью». Но Microsoft у себя на кухне не церемонится и пишет прямо. Фаза первая, судя по всему, идёт по плану. А когда документ всплыл, глава Microsoft Сатья Наделла сделал вид, что впервые такое видит, и намекнул, что авторам пора искать новую работу. Стратегию никто не отменил. Уволить решили того, кто записал её честно.</t>
+  </si>
+  <si>
+    <t>08.06.26 10:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9336</t>
+  </si>
+  <si>
+    <t>Её работу не заберёт ChatGPT В Кремниевой долине айтишники платят до $5000 в час женщине за то, что сами разучились получать бесплатно. За живой разговор. Forbes описывает новый тренд: дорогие эскортницы, которые предлагают технарям не только секс, но и разговор на равных про искусственный интеллект, биохакинг и крипту. По данным издания, героиня под псевдонимом Мейда Марек берёт до $5000 в час и до $30 000 за выходные. Клиенты — люди из бигтеха, у которых есть деньги, опционы и доступ к лучшим нейросетям мира. Самое интересное здесь то, как она к этому пришла. В 2024 году Мейда работала в финансах и испугалась, что её вот-вот заменит искусственный интеллект. Тогда она ушла из профессии и сделала ставку на то, что нейросеть не умеет, — на внимание. Не прогадала. Кстати, «новым трендом» это можно назвать с большой натяжкой. В Древней Греции были гетеры — образованные спутницы, с которыми философы и политики вели беседы об искусстве и устройстве мира. Демосфен говорил, что мужчине нужна жена для продолжения рода и гетера — для душевного комфорта. Спрос на ум, красоту и внимание в одном человеке мы изобрели две с половиной тысячи лет назад. Люди, которые строят будущее, переплачивают за то, что в этом будущем нельзя сгенерировать. За живого человека напротив.</t>
+  </si>
+  <si>
+    <t>08.06.26 08:37</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9335</t>
+  </si>
+  <si>
+    <t>Маркетинг снова умер Можно бесконечно смотреть на огонь, воду и то, как в очередной раз хоронят маркетинг. Реклама в России дорожает на 15–28% в 2026 году, а у топовых блогеров инфляция вообще пробил 20% от прошлого года. А охваты при этом не растут — стоишь дороже, видят тебя также или меньше. И так каждый год: умер таргет, умер SMM, запретили половину площадок. А шустрые и мозговитые ребята в это время просто пересобирают инструменты и идут зарабатывать дальше и больше. 14 июня соберёмся как раз такой мозговитой компанией — посчитать, что в 2026 реально работает, что нет и чем заменить запрещёнку. Онлайн, с 10:00 до 16:20 по мск, даже с перерывом на обед. Я выступаю в 15:40 с темой, которую у меня запрашивают чаще всего: как собрать систему личного бренда в 2026. Кто ещё со мной за столом: Лёша Ткачук — как устроена архитектура SMM в 2026: эффективные стратегии и свежие примеры. Саша Чижов — какой SMM реально нужен сегодня бизнесу и за что сейчас готовы платить бренды. Игорь Зуев — как подбирать лучшие методы продвижения под проект, на реальных кейсах своих приложений с выручкой 100M+ в год. Маша Полуянова — как бизнесу и блогерам выживать в Телеграме в условиях блокировок. Роман Бедретдинов (Sostav) — «всех уволят, а я останусь»: как остаться ценным, когда редакцию перевели на нейросети. Паша Молянов — нейросети и вайбкодинг: что реально приносит деньги, а что экономит силы и ресурсы. Слава Рюмин — как взломать вирусные текстовые площадки, которые ещё разрешены в России в 2026. Дима Румянцев — МАКС в 2026: кому, зачем, сколько стоит и что вы получите. Доступ к конференции бесплатный через регистрацию в боте. Маркетинг хоронят каждый год. Зарабатывают на нём те, кто не пришёл на похороны.</t>
+  </si>
+  <si>
+    <t>08.06.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9334</t>
+  </si>
+  <si>
+    <t>Понедельники убивают В первый будний день после праздников риск остановки сердца на 9% выше, чем в любой другой. Такой вывод даёт свежее исследование, охватившее более 200 000 участников. Свою роль в этом играет старый добрый алкоголь — атрибут длинных выходных. Он повышает давление и делает артерии жёстче. Сверху накладывается смещение биоритмов от режима выходного к рабочему, которое повышает кортизол. В итоге первый день после выходных сердце встречает особенно уязвимым. Сегодня не геройствуем.</t>
+  </si>
+  <si>
+    <t>07.06.26 21:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9333</t>
+  </si>
+  <si>
+    <t>Дофаминовая симуляция В Южной Корее среди зумеров вирусится странный, но пугающе понятный психологический тренд, который называют дофаминовыми сайтами. Такой сайт визуально полностью копирует стандартное приложение для доставки еды. Листаешь меню, читаешь отзывы, собираешь корзину, следишь за курьером на карте. Заказать нельзя — в этом весь смысл. А мозг всё равно получает маленькую порцию удовольствия от самого ритуала выбора. Еще один популярный сервис имитирует совместный перекур. После запуска страницы вы видите точный счетчик людей, находящихся онлайн прямо сейчас, и читаете их анонимные короткие сообщения. Физически никто не курит. Люди просто хотят почувствовать, что рядом кто-то тоже держится до конца дня. Получается шопинг без покупок и перекур без сигарет. Профессора Чонвонского университета объясняют этот феномен тотальным выгоранием молодежи и сильной тревогой за свое будущее. Новому поколению стало гораздо проще получить дешевый намек на удовольствие, чем платить за него по полному тарифу. Мне кажется, это очень точный портрет нашего времени. Мы уже настолько устали от последствий своих импульсивных желаний, что начали потреблять не сами удовольствия. А их интерфейсы.</t>
+  </si>
+  <si>
+    <t>07.06.26 12:25</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9332</t>
+  </si>
+  <si>
+    <t>Сделано не в Италии Prada выпустила лимитированную коллекцию сандалий почти за $1000 — вдохновлённую индийскими колхапури, которые в самой Индии стоят в разы дешевле и делаются вручную уже несколько веков. Годом раньше Prada показала похожие сандалии в Милане и назвала их просто кожаной обувью. Без слова «Индия». Скандал вышел шумный: бренд обвинили в культурном присвоении, дело дошло до Бомбейского верхновного суда и требований компенсации для ремесленников. Иск отклонили, но сигнал был услышан. Теперь Prada выпускает извинительную водолазку коллекцию уже вместе с мастерами из Махараштры и Карнатаки и запускает программу их обучения. Раньше происхождение можно было замолчать. Теперь это самая дорогая строчка в ценнике.</t>
+  </si>
+  <si>
+    <t>07.06.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9331</t>
+  </si>
+  <si>
+    <t>Бесплатный взлом продуктивности Самый недооценённый инструмент продуктивности находится прямо за дверью. Как эффективно его использовать — подсказала нейробиология своей формулой «20–5–3». — 20 минут на природе 3 раза в неделю. — 5 часов в более диком месте раз в месяц. — 3 дня полного офлайна на природе раз в год. И выгорание вам не грозит. Из побочных эффектов: рост творческого мышления на 50%, падение стресса на 21%. Дело, конечно же, не только в романтике леса. Природа заполнена фракталами — повторяющимися узорами, которые наш мозг эволюционно научился обрабатывать с минимальными усилиями. Город устроен наоборот. Он визуально шумный и полон сигналов — голова работает в режиме постоянной готовности. Поэтому на природе нам быстро становится скучно: мозг перестаёт сканировать раздражители и начинает просто существовать. Если, конечно, в руках нет телефона. Предлагаю не откладывать. Погода шикарная, парков много, а 20 минут найдётся у каждого. Не спорьте.</t>
+  </si>
+  <si>
+    <t>07.06.26 05:52</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9330</t>
+  </si>
+  <si>
+    <t>«На самом деле я просто добрый малый, который не хочет ничего иного, как заплыть жиром и быть счастливым. Первое легче второго». — А.С. Пушкин, из письма Елизавете Хитровой, 1830 год. Вроде уже 200 лет прошло, а воскресное настроение не поменялось ни на грамм.</t>
+  </si>
+  <si>
+    <t>06.06.26 13:19</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9329</t>
+  </si>
+  <si>
+    <t>Главный маркетолог XIX века Сегодня день рождения Пушкина и День русского языка. Удобный повод поговорить не о гении, а о том, что мы сегодня зовём личным брендом — Александр Сергеевич собрал его задолго до появления самого термина. Дописав «Бориса Годунова» в ноябре 1825 года, он перечитал трагедию вслух, забил в ладоши и крикнул сам себе: «Ай да Пушкин, ай да сукин сын!». Фраза ушла в письмо Вяземскому, разлетелась по салонам — и с тех пор живёт двести лет. Это был первый кейс вирусного самопиара русской словесности, без телеграма и алгоритмов запрещённых соцсетей. Вокруг Пушкина ходили мифы и легенды: то всю ночь напролёт в карты, то спит за полдень, а когда работает — загадка. Александр Сергеевич их не опровергал. Наоборот, он их всячески подкармливал. А вот факт, от которого вздрогнет любой маркетолог. Издавая «Повести Белкина», Пушкин спрятался за вымышленного автора и в письме издателю расписал стратегию: строки расставить шире, числа печатать буквами, имена полностью — чтобы тонкая книжка выглядела солиднее и оправдала высокую цену. И отдельным пунктом: «Смирдину шепнуть моё имя, с тем чтоб он перешепнул покупателям». То есть упаковка ради ценника и спланированная утечка собственного имени — что это, если не хайп-машина образца 1831 года? Личный бренд — это не охваты, не частота постинга и не красивый аватар. Это история, которую о тебе продолжают рассказывать, когда тебя давно нет в комнате.</t>
+  </si>
+  <si>
+    <t>06.06.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9328</t>
+  </si>
+  <si>
+    <t>50 миллионов кошельков Большинство рекламных платформ знают, что смотрит ваша аудитория. А банки знают, что она покупает. Это принципиально разные данные: первые — гипотеза об интересах; вторые — подтверждённое звонкой монетой намерение. Приложением Т-Банка пользуются 50 миллионов человек, о каждом из которых сервис знает не по лайкам, а по транзакциям. А они говорят больше — потому что на языке денег. В этом году Т-Бизнес решил поздравить предпринимателей особенно — собрал отзывы клиентов о любимых бизнесах и показал их самим предпринимателям. Приятно знать, что тебя ценят. И пусть День предпринимателя уже отгремел, Т-Бизнес не стал на этом останавливаться и дарит скидку до 100% на рекламу в своей рекламной платформе. Новые клиенты могут бесплатно показать свой продукт или услугу тем, кто уже покупает что-то похожее. Это не баннер в ленте. Это предложение там, где уже открыт кошелёк. Подробности по ссылке!</t>
+  </si>
+  <si>
+    <t>06.06.26 08:33</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9327</t>
+  </si>
+  <si>
+    <t>Экономика счастья SuperJob спросил россиян, сколько денег нужно для счастья. Средний ответ — 273 тысячи в месяц, на 6% больше, чем год назад. Но интереснее не средняя сумма, а кто её называет. Те, кто получает до 100 тысяч, оценивают счастье в 223 тысячи. Те, кто уже зарабатывает больше 150, — уже в 337. Чем больше человек получает, тем дороже становится его счастье. Не с поправкой на инфляцию — на собственный доход. Вспомните, сколько вы хотели зарабатывать пять лет назад. Уверен, что эту сумму вы уже получаете. А вот счастье, которое она обещала, куда-то снова отодвинулось. Долгое время считалось, что у этой кривой есть потолок. В 2010 году Канеман и Дитон нашли порог — около 75 тысяч долларов в год (по нынешнему курсу примерно 490 тысяч рублей в месяц), после которого деньги якобы перестают добавлять человеку счастья. Красивая мысль продержалась десять лет, пока сам Канеман её не пересмотрел: для большинства счастье растёт с доходом и дальше, без всякого потолка. В плато упираются только те, кто и без денег был несчастлив. Им деньги действительно не помогают. Создатель Minecraft Маркус Перссон стал миллиардером и в 36 почувствовал себя совершенно одиноким. Предприниматель Винай Хиремат продал компанию за 975 миллионов долларов — и потерялся, не понимая, что делать с жизнью. Не потому что деньги не работают. А потому что деньги не лечат то, что было сломано до них. Для всех остальных счастливая сумма — не точка на графике, к которой можно дойти. Это всегда текущий доход плюс примерно треть сверху. Возьмёшь 150 — счастье отойдёт к 250. Дойдёшь до 300 — оно уже ждёт на 400. В опросе люди назвали не цену счастья. Они назвали дистанцию до него. И дистанция эта удивительно постоянная, сколько ни иди. Деньги делают счастливых счастливее, а несчастных — просто богаче. Хотя проверить на себе, конечно, хочется каждому.</t>
+  </si>
+  <si>
+    <t>06.06.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9326</t>
+  </si>
+  <si>
+    <t>Лето прошло на 6% На дворе шестое июня. Если считать по календарю, позади только шесть июньских дней из девяноста двух — меньше седьмой части первого месяца лета. Впереди — 94%. Психолог Клаудия Хэммонд однажды подметила, что в обычные две недели мозг откладывает в долгую память шесть-девять впечатлений, а за один день, полный нового, — столько же. Поэтому насыщенное лето в воспоминаниях кажется длинным, а проведённое по привычке схлопывается в пару строк в мессенеджере. Из этого следует любопытный вывод. Чтобы лето не пролетело, его нужно не беречь, а тратить — на новые места, лица и маршруты. Не календарь делает лето длинным. А количество моментов, которые мозгу хочется запомнить.</t>
+  </si>
+  <si>
+    <t>05.06.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9325</t>
+  </si>
+  <si>
+    <t>Навигатор для гединиста Владелец «Абрау-Дюрсо» Борис Титов сегодня на ПМЭФ пожаловался, что люди в мире стали меньше выпивать. Хорошо, что в сети как раз вирусится мобильное приложение-компас до ближайшего бара или алкомаркета «PointMe: Random Bar Compass». Может, так и вытянем статистику и порадуем Бориса Юрьевича. Пост не является инвестиционной рекомендацией — пить что-то крепче кваса всё также вредно. Но пятница есть пятница.</t>
+  </si>
+  <si>
+    <t>05.06.26 12:12</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9324</t>
+  </si>
+  <si>
+    <t>Первое продвижение — самое страшное Разговариваю с малым бизнесом регулярно. Страх вложиться в продвижение и ничего толкового с него не получить встречаю в каждом первом. Яндекс придумал, как оказать малому бизнесу большую поддержку. И пригласил для этого большого Овечкина. Весь июнь новые клиенты Директа получают удвоение бюджета на первую кампанию — плюс бонусы от партнёров. А если пополняете баланс впервые, то получаете от 15 до 30 тысяч рублей сверху — сумма зависит от размера начисления. Логика простая: первая кампания — это эксперимент. Когда экспериментируешь на своей половине бюджета, а вторую половину докладывает платформа, цена ошибки падает вдвое. А значит, легче позволить себе учиться.</t>
+  </si>
+  <si>
+    <t>05.06.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9323</t>
+  </si>
+  <si>
+    <t>5 метров хлопьев, йогурта и газонокосилок Мировой рекордсмен по прыжкам с шестом Арман Дюплантис перепрыгнул стену из 3 000 товаров немецкой сети супермаркетов Lidl. Высота — 5,5 метров. Арман прыгал и выше: его мировой рекорд — 6,31 метра. Но важно не это. Идея Lidl — продемонстрировать наглядно масштаб своей линейки товаров. Просто показать цифру 3 000 — ничего не даст, она никак не ощущается. А вот высота — очень даже. И когда её берёт лучший прыгун в истории, да ещё с третьей попытки, масштаб начинаешь чувствовать телом. Кампанию завершили социалочкой в лучших традициях: после прыжка все продукты раздали в благотворительные продуктовые магазины Стокгольма. Пересылайте тем, кто всё ещё объясняет УТП инфографикой.</t>
+  </si>
+  <si>
+    <t>05.06.26 09:20</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9319</t>
+  </si>
+  <si>
+    <t>Поставил рекорд, пока ехал в Питер 1 июня я провёл в салоне гибридного кроссовера – и на нём же въехал в Книгу рекордов России и реестр BRICS Record. Т-Банк отправил 10 таких автомобилей из Москвы в Санкт-Петербург. Мы преодолели 730 километров без дозаправки и подзарядки — так и стали рекордсменами. Но интересно другое. Пробег задумывался как полевой стресс-тест сервисов в приложении банка. Журналисты, блогеры и ваш непокорный слуга по дороге тестировали на своих смартфонах бесконтактную оплату через T-Pay без доступа к интернету — на случай, когда с собой нет ни карты, ни наличных, а платить всё равно нужно. Кроме того, в приложении банка доступно пополнение транспондера Автодора и оплата штрафов. Опробовать функцию мне не довелось — перед вами уж очень ответственный водитель. Так трасса М-11 выступила в роли демо-стенда для лидеров мнений. Рекорд России — в роли бесплатного билета на первые полосы федеральных СМИ. А я в этой истории то ли Доминик Торетто, то ли Даниэль Моралес из «Такси». Только без штрафов и с удобным финансовым сервисом в кармане.</t>
+  </si>
+  <si>
+    <t>05.06.26 07:06</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9318</t>
+  </si>
+  <si>
+    <t>Где покупать внимание в 2026 году Человеческое внимание окончательно стало новым премиумом. Заставить вас подписаться, досмотреть, кликнуть, перейти или хотя бы не пролистнуть рекламу в 2026 году — задача с той ещё звёздочкой. Стоимость привлечения клиента в этом году вырастет ещё на 15–20%, в отдельных нишах — аж до 30%, и обгоняет даже рост трафика. Привычные каналы отмирают, уставший пользователь пролистывает рекламу не глядя, а платить за каждого клиента приходится всё больше. Пришёл на подкаст «Основатели» поговорить с Денисом Кутергиным ровно об этом — куда сегодня вкладывать деньги, что перестало работать и где остались самые выгодные каналы рекламы. Также мы обсудили, почему бизнесу снова стоит смотреть в сторону офлайна, Авито, новых мессенджеров, креаторов и наконец стряхнуть пыль с личного бренда основателя. Со мной за столом отличная компания — Кирилл Диденок и Пейзула Магомедов (DIDENOK TEAM), Александр Смирнов (Frambini) и Максим Обушенков (Revyline). 0% унылой теории и волшебных таблеток, 100% прикладной практики и неочевидных механик. Смотрите наш выпуск по ссылке и пересобирайте свой маркетинг, пока рынок это не сделал за вас.</t>
+  </si>
+  <si>
+    <t>05.06.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/dbeskromny/9317</t>
+  </si>
+  <si>
+    <t>Пластмассовый мир победил? Кажется, уютный человеческий интернет действительно заканчивается. Cloudflare Radar фиксирует, что 57% запросов к сайтам сейчас приходится на ботов и ИИ-агентов. А на людей — всего 43%. Самое любопытное, что это случилось раньше, чем ждали сами авторы прогноза. Глава Cloudflare ещё в марте обещал перелом не раньше 2027. Не угадал на полтора года. Теперь мы с вами наблюдаем, как теория мёртвого интернета переходит в фазу 2.0. Там, где человек откроет пять сайтов, ИИ-агент за него обойдёт пять тысяч. Машины всё чаще читают интернет за нас — а человек из аудитории превращается в исключение. Если вы дочитали и не уверены, человек ли это писал. Значит, граница, о которой все спорили, уже стёрлась.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -12437,51 +14846,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H1342"/>
+  <dimension ref="A1:H1610"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4695.139" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -13252,727 +15661,727 @@
       </c>
       <c r="G30">
         <v>336</v>
       </c>
       <c r="H30">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>19417</v>
       </c>
       <c r="B31" t="s">
         <v>95</v>
       </c>
       <c r="C31" t="s">
         <v>96</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>97</v>
       </c>
       <c r="E31">
         <v>27880</v>
       </c>
       <c r="F31">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="G31">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="H31">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>19418</v>
       </c>
       <c r="B32" t="s">
         <v>98</v>
       </c>
       <c r="C32" t="s">
         <v>99</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E32">
         <v>28079</v>
       </c>
       <c r="F32">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="G32">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H32">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>19419</v>
       </c>
       <c r="B33" t="s">
         <v>101</v>
       </c>
       <c r="C33" t="s">
         <v>102</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>103</v>
       </c>
       <c r="E33">
         <v>25152</v>
       </c>
       <c r="F33">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="G33">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H33">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>19420</v>
       </c>
       <c r="B34" t="s">
         <v>104</v>
       </c>
       <c r="C34" t="s">
         <v>105</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="E34">
         <v>27287</v>
       </c>
       <c r="F34">
-        <v>248</v>
+        <v>269</v>
       </c>
       <c r="G34">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="H34">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>19421</v>
       </c>
       <c r="B35" t="s">
         <v>107</v>
       </c>
       <c r="C35" t="s">
         <v>108</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>109</v>
       </c>
       <c r="E35">
         <v>27259</v>
       </c>
       <c r="F35">
-        <v>185</v>
+        <v>203</v>
       </c>
       <c r="G35">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="H35">
         <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>19422</v>
       </c>
       <c r="B36" t="s">
         <v>110</v>
       </c>
       <c r="C36" t="s">
         <v>111</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E36">
         <v>28108</v>
       </c>
       <c r="F36">
-        <v>325</v>
+        <v>348</v>
       </c>
       <c r="G36">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="H36">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>19423</v>
       </c>
       <c r="B37" t="s">
         <v>113</v>
       </c>
       <c r="C37" t="s">
         <v>114</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E37">
         <v>28092</v>
       </c>
       <c r="F37">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="G37">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H37">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>19424</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" t="s">
         <v>117</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E38">
         <v>29424</v>
       </c>
       <c r="F38">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="G38">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="H38">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>19425</v>
       </c>
       <c r="B39" t="s">
         <v>119</v>
       </c>
       <c r="C39" t="s">
         <v>120</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>121</v>
       </c>
       <c r="E39">
         <v>28088</v>
       </c>
       <c r="F39">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="G39">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="H39">
         <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>19426</v>
       </c>
       <c r="B40" t="s">
         <v>122</v>
       </c>
       <c r="C40" t="s">
         <v>123</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>124</v>
       </c>
       <c r="E40">
         <v>27366</v>
       </c>
       <c r="F40">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G40">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H40">
         <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>19427</v>
       </c>
       <c r="B41" t="s">
         <v>125</v>
       </c>
       <c r="C41" t="s">
         <v>126</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>127</v>
       </c>
       <c r="E41">
         <v>27772</v>
       </c>
       <c r="F41">
-        <v>234</v>
+        <v>249</v>
       </c>
       <c r="G41">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="H41">
         <v>32</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>19428</v>
       </c>
       <c r="B42" t="s">
         <v>128</v>
       </c>
       <c r="C42" t="s">
         <v>129</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>130</v>
       </c>
       <c r="E42">
         <v>28414</v>
       </c>
       <c r="F42">
-        <v>364</v>
+        <v>388</v>
       </c>
       <c r="G42">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="H42">
         <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>19429</v>
       </c>
       <c r="B43" t="s">
         <v>131</v>
       </c>
       <c r="C43" t="s">
         <v>132</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>133</v>
       </c>
       <c r="E43">
         <v>28215</v>
       </c>
       <c r="F43">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="G43">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="H43">
         <v>21</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>19430</v>
       </c>
       <c r="B44" t="s">
         <v>134</v>
       </c>
       <c r="C44" t="s">
         <v>135</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>136</v>
       </c>
       <c r="E44">
         <v>27817</v>
       </c>
       <c r="F44">
         <v>8</v>
       </c>
       <c r="G44">
         <v>20</v>
       </c>
       <c r="H44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>19431</v>
       </c>
       <c r="B45" t="s">
         <v>137</v>
       </c>
       <c r="C45" t="s">
         <v>138</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E45">
         <v>29065</v>
       </c>
       <c r="F45">
-        <v>409</v>
+        <v>440</v>
       </c>
       <c r="G45">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="H45">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>19432</v>
       </c>
       <c r="B46" t="s">
         <v>140</v>
       </c>
       <c r="C46" t="s">
         <v>141</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>142</v>
       </c>
       <c r="E46">
         <v>27607</v>
       </c>
       <c r="F46">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G46">
         <v>49</v>
       </c>
       <c r="H46">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>19433</v>
       </c>
       <c r="B47" t="s">
         <v>143</v>
       </c>
       <c r="C47" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>145</v>
       </c>
       <c r="E47">
         <v>30941</v>
       </c>
       <c r="F47">
-        <v>594</v>
+        <v>623</v>
       </c>
       <c r="G47">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="H47">
         <v>83</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>19434</v>
       </c>
       <c r="B48" t="s">
         <v>146</v>
       </c>
       <c r="C48" t="s">
         <v>147</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E48">
         <v>28967</v>
       </c>
       <c r="F48">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="G48">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="H48">
         <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>19435</v>
       </c>
       <c r="B49" t="s">
         <v>149</v>
       </c>
       <c r="C49" t="s">
         <v>150</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>151</v>
       </c>
       <c r="E49">
         <v>28867</v>
       </c>
       <c r="F49">
         <v>34</v>
       </c>
       <c r="G49">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="H49">
         <v>46</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>19436</v>
       </c>
       <c r="B50" t="s">
         <v>152</v>
       </c>
       <c r="C50" t="s">
         <v>153</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E50">
         <v>28726</v>
       </c>
       <c r="F50">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="G50">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H50">
         <v>49</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>19437</v>
       </c>
       <c r="B51" t="s">
         <v>155</v>
       </c>
       <c r="C51" t="s">
         <v>156</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>157</v>
       </c>
       <c r="E51">
         <v>27007</v>
       </c>
       <c r="F51">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="G51">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="H51">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>19438</v>
       </c>
       <c r="B52" t="s">
         <v>158</v>
       </c>
       <c r="C52" t="s">
         <v>159</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E52">
         <v>29070</v>
       </c>
       <c r="F52">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="G52">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H52">
         <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>19439</v>
       </c>
       <c r="B53" t="s">
         <v>161</v>
       </c>
       <c r="C53" t="s">
         <v>162</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>163</v>
       </c>
       <c r="E53">
         <v>29219</v>
       </c>
       <c r="F53">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G53">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="H53">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>19440</v>
       </c>
       <c r="B54" t="s">
         <v>164</v>
       </c>
       <c r="C54" t="s">
         <v>165</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>166</v>
       </c>
       <c r="E54">
         <v>29757</v>
       </c>
       <c r="F54">
         <v>17</v>
       </c>
       <c r="G54">
         <v>71</v>
       </c>
       <c r="H54">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>19441</v>
       </c>
       <c r="B55" t="s">
         <v>167</v>
       </c>
       <c r="C55" t="s">
         <v>168</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>169</v>
       </c>
       <c r="E55">
         <v>30712</v>
       </c>
       <c r="F55">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="G55">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="H55">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>19442</v>
       </c>
       <c r="B56" t="s">
         <v>170</v>
       </c>
       <c r="C56" t="s">
         <v>171</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>172</v>
       </c>
       <c r="E56">
         <v>30896</v>
       </c>
       <c r="F56">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G56">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="H56">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>19443</v>
       </c>
       <c r="B57" t="s">
         <v>173</v>
       </c>
       <c r="C57" t="s">
         <v>174</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>175</v>
       </c>
       <c r="E57">
         <v>30483</v>
       </c>
       <c r="F57">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="G57">
         <v>213</v>
       </c>
       <c r="H57">
         <v>11</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>19444</v>
       </c>
       <c r="B58" t="s">
         <v>176</v>
       </c>
       <c r="C58" t="s">
         <v>177</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>178</v>
       </c>
       <c r="E58">
         <v>28239</v>
       </c>
       <c r="F58">
@@ -13980,467 +16389,467 @@
       </c>
       <c r="G58">
         <v>67</v>
       </c>
       <c r="H58">
         <v>4</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>19445</v>
       </c>
       <c r="B59" t="s">
         <v>179</v>
       </c>
       <c r="C59" t="s">
         <v>180</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>181</v>
       </c>
       <c r="E59">
         <v>28770</v>
       </c>
       <c r="F59">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="G59">
         <v>205</v>
       </c>
       <c r="H59">
         <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>19446</v>
       </c>
       <c r="B60" t="s">
         <v>182</v>
       </c>
       <c r="C60" t="s">
         <v>183</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>184</v>
       </c>
       <c r="E60">
         <v>29785</v>
       </c>
       <c r="F60">
-        <v>849</v>
+        <v>890</v>
       </c>
       <c r="G60">
         <v>256</v>
       </c>
       <c r="H60">
         <v>31</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>19447</v>
       </c>
       <c r="B61" t="s">
         <v>185</v>
       </c>
       <c r="C61" t="s">
         <v>186</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>187</v>
       </c>
       <c r="E61">
         <v>28898</v>
       </c>
       <c r="F61">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G61">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="H61">
         <v>33</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>19448</v>
       </c>
       <c r="B62" t="s">
         <v>188</v>
       </c>
       <c r="C62" t="s">
         <v>189</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E62">
         <v>28762</v>
       </c>
       <c r="F62">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G62">
         <v>102</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>19449</v>
       </c>
       <c r="B63" t="s">
         <v>191</v>
       </c>
       <c r="C63" t="s">
         <v>192</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E63">
         <v>28754</v>
       </c>
       <c r="F63">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G63">
         <v>322</v>
       </c>
       <c r="H63">
         <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>19450</v>
       </c>
       <c r="B64" t="s">
         <v>194</v>
       </c>
       <c r="C64" t="s">
         <v>195</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E64">
         <v>28213</v>
       </c>
       <c r="F64">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="G64">
         <v>349</v>
       </c>
       <c r="H64">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>19451</v>
       </c>
       <c r="B65" t="s">
         <v>197</v>
       </c>
       <c r="C65" t="s">
         <v>198</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E65">
         <v>29712</v>
       </c>
       <c r="F65">
-        <v>378</v>
+        <v>398</v>
       </c>
       <c r="G65">
         <v>277</v>
       </c>
       <c r="H65">
         <v>17</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>19452</v>
       </c>
       <c r="B66" t="s">
         <v>200</v>
       </c>
       <c r="C66" t="s">
         <v>201</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E66">
         <v>29303</v>
       </c>
       <c r="F66">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="G66">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="H66">
         <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>19453</v>
       </c>
       <c r="B67" t="s">
         <v>203</v>
       </c>
       <c r="C67" t="s">
         <v>204</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E67">
         <v>30207</v>
       </c>
       <c r="F67">
-        <v>235</v>
+        <v>251</v>
       </c>
       <c r="G67">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="H67">
         <v>32</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>19454</v>
       </c>
       <c r="B68" t="s">
         <v>206</v>
       </c>
       <c r="C68" t="s">
         <v>207</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E68">
         <v>29158</v>
       </c>
       <c r="F68">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="G68">
         <v>87</v>
       </c>
       <c r="H68">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>19455</v>
       </c>
       <c r="B69" t="s">
         <v>209</v>
       </c>
       <c r="C69" t="s">
         <v>210</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E69">
         <v>31246</v>
       </c>
       <c r="F69">
-        <v>706</v>
+        <v>738</v>
       </c>
       <c r="G69">
         <v>310</v>
       </c>
       <c r="H69">
         <v>9</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>19456</v>
       </c>
       <c r="B70" t="s">
         <v>212</v>
       </c>
       <c r="C70" t="s">
         <v>213</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E70">
         <v>30188</v>
       </c>
       <c r="F70">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="G70">
         <v>460</v>
       </c>
       <c r="H70">
         <v>38</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>19457</v>
       </c>
       <c r="B71" t="s">
         <v>215</v>
       </c>
       <c r="C71" t="s">
         <v>216</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E71">
         <v>30132</v>
       </c>
       <c r="F71">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="G71">
-        <v>623</v>
+        <v>635</v>
       </c>
       <c r="H71">
         <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>19458</v>
       </c>
       <c r="B72" t="s">
         <v>217</v>
       </c>
       <c r="C72" t="s">
         <v>218</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E72">
         <v>30559</v>
       </c>
       <c r="F72">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G72">
         <v>343</v>
       </c>
       <c r="H72">
         <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>19459</v>
       </c>
       <c r="B73" t="s">
         <v>220</v>
       </c>
       <c r="C73" t="s">
         <v>221</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E73">
         <v>32510</v>
       </c>
       <c r="F73">
-        <v>1043</v>
+        <v>1115</v>
       </c>
       <c r="G73">
         <v>318</v>
       </c>
       <c r="H73">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>19460</v>
       </c>
       <c r="B74" t="s">
         <v>223</v>
       </c>
       <c r="C74" t="s">
         <v>224</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E74">
         <v>28912</v>
       </c>
       <c r="F74">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G74">
         <v>48</v>
       </c>
       <c r="H74">
         <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>19461</v>
       </c>
       <c r="B75" t="s">
         <v>226</v>
       </c>
       <c r="C75" t="s">
         <v>227</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E75">
         <v>29737</v>
       </c>
       <c r="F75">
-        <v>556</v>
+        <v>573</v>
       </c>
       <c r="G75">
         <v>302</v>
       </c>
       <c r="H75">
         <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>19462</v>
       </c>
       <c r="B76" t="s">
         <v>229</v>
       </c>
       <c r="C76" t="s">
         <v>230</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E76">
         <v>29728</v>
       </c>
       <c r="F76">
@@ -35326,509 +37735,761 @@
         <v>32</v>
       </c>
       <c r="G884">
         <v>315</v>
       </c>
       <c r="H884">
         <v>4</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885">
         <v>86593</v>
       </c>
       <c r="B885" t="s">
         <v>2648</v>
       </c>
       <c r="C885" t="s">
         <v>2649</v>
       </c>
       <c r="D885" s="1" t="s">
         <v>2650</v>
       </c>
       <c r="E885">
         <v>32651</v>
       </c>
+      <c r="F885">
+        <v>331</v>
+      </c>
+      <c r="G885">
+        <v>1891</v>
+      </c>
+      <c r="H885">
+        <v>21</v>
+      </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886">
         <v>86594</v>
       </c>
       <c r="B886" t="s">
         <v>2651</v>
       </c>
       <c r="C886" t="s">
         <v>2652</v>
       </c>
       <c r="D886" s="1" t="s">
         <v>2653</v>
       </c>
       <c r="E886">
         <v>34110</v>
       </c>
+      <c r="F886">
+        <v>373</v>
+      </c>
+      <c r="G886">
+        <v>1988</v>
+      </c>
+      <c r="H886">
+        <v>35</v>
+      </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887">
         <v>86595</v>
       </c>
       <c r="B887" t="s">
         <v>2654</v>
       </c>
       <c r="C887" t="s">
         <v>2655</v>
       </c>
       <c r="D887" s="1" t="s">
         <v>2656</v>
       </c>
       <c r="E887">
         <v>31524</v>
       </c>
+      <c r="F887">
+        <v>151</v>
+      </c>
+      <c r="G887">
+        <v>594</v>
+      </c>
+      <c r="H887">
+        <v>39</v>
+      </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888">
         <v>86596</v>
       </c>
       <c r="B888" t="s">
         <v>2657</v>
       </c>
       <c r="C888" t="s">
         <v>2658</v>
       </c>
       <c r="D888" s="1" t="s">
         <v>2659</v>
       </c>
       <c r="E888">
         <v>33280</v>
       </c>
+      <c r="F888">
+        <v>436</v>
+      </c>
+      <c r="G888">
+        <v>953</v>
+      </c>
+      <c r="H888">
+        <v>49</v>
+      </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889">
         <v>86597</v>
       </c>
       <c r="B889" t="s">
         <v>2660</v>
       </c>
       <c r="C889" t="s">
         <v>2661</v>
       </c>
       <c r="D889" s="1" t="s">
         <v>2662</v>
       </c>
       <c r="E889">
         <v>30475</v>
       </c>
+      <c r="F889">
+        <v>70</v>
+      </c>
+      <c r="G889">
+        <v>166</v>
+      </c>
+      <c r="H889">
+        <v>12</v>
+      </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890">
         <v>86598</v>
       </c>
       <c r="B890" t="s">
         <v>2663</v>
       </c>
       <c r="C890" t="s">
         <v>2664</v>
       </c>
       <c r="D890" s="1" t="s">
         <v>2665</v>
       </c>
       <c r="E890">
         <v>34906</v>
       </c>
+      <c r="F890">
+        <v>523</v>
+      </c>
+      <c r="G890">
+        <v>856</v>
+      </c>
+      <c r="H890">
+        <v>83</v>
+      </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891">
         <v>86599</v>
       </c>
       <c r="B891" t="s">
         <v>2666</v>
       </c>
       <c r="C891" t="s">
         <v>2667</v>
       </c>
       <c r="D891" s="1" t="s">
         <v>2668</v>
       </c>
       <c r="E891">
         <v>36894</v>
       </c>
+      <c r="F891">
+        <v>505</v>
+      </c>
+      <c r="G891">
+        <v>2204</v>
+      </c>
+      <c r="H891">
+        <v>34</v>
+      </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892">
         <v>86600</v>
       </c>
       <c r="B892" t="s">
         <v>2669</v>
       </c>
       <c r="C892" t="s">
         <v>2670</v>
       </c>
       <c r="D892" s="1" t="s">
         <v>2671</v>
       </c>
       <c r="E892">
         <v>33759</v>
       </c>
+      <c r="F892">
+        <v>339</v>
+      </c>
+      <c r="G892">
+        <v>1056</v>
+      </c>
+      <c r="H892">
+        <v>46</v>
+      </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893">
         <v>86601</v>
       </c>
       <c r="B893" t="s">
         <v>2672</v>
       </c>
       <c r="C893" t="s">
         <v>2673</v>
       </c>
       <c r="D893" s="1" t="s">
         <v>2674</v>
       </c>
       <c r="E893">
         <v>34436</v>
       </c>
+      <c r="F893">
+        <v>328</v>
+      </c>
+      <c r="G893">
+        <v>683</v>
+      </c>
+      <c r="H893">
+        <v>41</v>
+      </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894">
         <v>86602</v>
       </c>
       <c r="B894" t="s">
         <v>2675</v>
       </c>
       <c r="C894" t="s">
         <v>2676</v>
       </c>
       <c r="D894" s="1" t="s">
         <v>2677</v>
       </c>
       <c r="E894">
         <v>33773</v>
       </c>
+      <c r="F894">
+        <v>373</v>
+      </c>
+      <c r="G894">
+        <v>439</v>
+      </c>
+      <c r="H894">
+        <v>19</v>
+      </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895">
         <v>86603</v>
       </c>
       <c r="B895" t="s">
         <v>2678</v>
       </c>
       <c r="C895" t="s">
         <v>2679</v>
       </c>
       <c r="D895" s="1" t="s">
         <v>2680</v>
       </c>
       <c r="E895">
         <v>33843</v>
       </c>
+      <c r="F895">
+        <v>234</v>
+      </c>
+      <c r="G895">
+        <v>483</v>
+      </c>
+      <c r="H895">
+        <v>46</v>
+      </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896">
         <v>86604</v>
       </c>
       <c r="B896" t="s">
         <v>2681</v>
       </c>
       <c r="C896" t="s">
         <v>2682</v>
       </c>
       <c r="D896" s="1" t="s">
         <v>2683</v>
       </c>
       <c r="E896">
         <v>37611</v>
       </c>
+      <c r="F896">
+        <v>876</v>
+      </c>
+      <c r="G896">
+        <v>1315</v>
+      </c>
+      <c r="H896">
+        <v>118</v>
+      </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897">
         <v>86605</v>
       </c>
       <c r="B897" t="s">
         <v>2684</v>
       </c>
       <c r="C897" t="s">
         <v>2685</v>
       </c>
       <c r="D897" s="1" t="s">
         <v>2686</v>
       </c>
       <c r="E897">
         <v>34815</v>
       </c>
+      <c r="F897">
+        <v>123</v>
+      </c>
+      <c r="G897">
+        <v>608</v>
+      </c>
+      <c r="H897">
+        <v>33</v>
+      </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898">
         <v>86606</v>
       </c>
       <c r="B898" t="s">
         <v>2687</v>
       </c>
       <c r="C898" t="s">
         <v>2688</v>
       </c>
       <c r="D898" s="1" t="s">
         <v>2689</v>
       </c>
       <c r="E898">
         <v>34128</v>
       </c>
+      <c r="F898">
+        <v>69</v>
+      </c>
+      <c r="G898">
+        <v>2547</v>
+      </c>
+      <c r="H898">
+        <v>108</v>
+      </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899">
         <v>86607</v>
       </c>
       <c r="B899" t="s">
         <v>2690</v>
       </c>
       <c r="C899" t="s">
         <v>2691</v>
       </c>
       <c r="D899" s="1" t="s">
         <v>2692</v>
       </c>
       <c r="E899">
         <v>35308</v>
       </c>
+      <c r="F899">
+        <v>345</v>
+      </c>
+      <c r="G899">
+        <v>644</v>
+      </c>
+      <c r="H899">
+        <v>42</v>
+      </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900">
         <v>86608</v>
       </c>
       <c r="B900" t="s">
         <v>2693</v>
       </c>
       <c r="C900" t="s">
         <v>2694</v>
       </c>
       <c r="D900" s="1" t="s">
         <v>2695</v>
       </c>
       <c r="E900">
         <v>34906</v>
       </c>
+      <c r="F900">
+        <v>463</v>
+      </c>
+      <c r="G900">
+        <v>1417</v>
+      </c>
+      <c r="H900">
+        <v>30</v>
+      </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901">
         <v>86609</v>
       </c>
       <c r="B901" t="s">
         <v>2696</v>
       </c>
       <c r="C901" t="s">
         <v>2697</v>
       </c>
       <c r="D901" s="1" t="s">
         <v>2698</v>
       </c>
       <c r="E901">
         <v>36606</v>
       </c>
+      <c r="F901">
+        <v>241</v>
+      </c>
+      <c r="G901">
+        <v>1583</v>
+      </c>
+      <c r="H901">
+        <v>67</v>
+      </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902">
         <v>86610</v>
       </c>
       <c r="B902" t="s">
         <v>2699</v>
       </c>
       <c r="C902" t="s">
         <v>2700</v>
       </c>
       <c r="D902" s="1" t="s">
         <v>2701</v>
       </c>
       <c r="E902">
         <v>33165</v>
       </c>
+      <c r="F902">
+        <v>177</v>
+      </c>
+      <c r="G902">
+        <v>370</v>
+      </c>
+      <c r="H902">
+        <v>10</v>
+      </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903">
         <v>86611</v>
       </c>
       <c r="B903" t="s">
         <v>2702</v>
       </c>
       <c r="C903" t="s">
         <v>2703</v>
       </c>
       <c r="D903" s="1" t="s">
         <v>2704</v>
       </c>
       <c r="E903">
         <v>32732</v>
       </c>
+      <c r="F903">
+        <v>120</v>
+      </c>
+      <c r="G903">
+        <v>329</v>
+      </c>
+      <c r="H903">
+        <v>15</v>
+      </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904">
         <v>86612</v>
       </c>
       <c r="B904" t="s">
         <v>2705</v>
       </c>
       <c r="C904" t="s">
         <v>2706</v>
       </c>
       <c r="D904" s="1" t="s">
         <v>2707</v>
       </c>
       <c r="E904">
         <v>36585</v>
       </c>
+      <c r="F904">
+        <v>1000</v>
+      </c>
+      <c r="G904">
+        <v>1166</v>
+      </c>
+      <c r="H904">
+        <v>22</v>
+      </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905">
         <v>86613</v>
       </c>
       <c r="B905" t="s">
         <v>2708</v>
       </c>
       <c r="C905" t="s">
         <v>2709</v>
       </c>
       <c r="D905" s="1" t="s">
         <v>2710</v>
       </c>
       <c r="E905">
         <v>32678</v>
       </c>
+      <c r="F905">
+        <v>283</v>
+      </c>
+      <c r="G905">
+        <v>820</v>
+      </c>
+      <c r="H905">
+        <v>119</v>
+      </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906">
         <v>86614</v>
       </c>
       <c r="B906" t="s">
         <v>2711</v>
       </c>
       <c r="C906" t="s">
         <v>2712</v>
       </c>
       <c r="D906" s="1" t="s">
         <v>2713</v>
       </c>
       <c r="E906">
         <v>39472</v>
       </c>
+      <c r="F906">
+        <v>489</v>
+      </c>
+      <c r="G906">
+        <v>1663</v>
+      </c>
+      <c r="H906">
+        <v>61</v>
+      </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907">
         <v>86615</v>
       </c>
       <c r="B907" t="s">
         <v>2714</v>
       </c>
       <c r="C907" t="s">
         <v>2715</v>
       </c>
       <c r="D907" s="1" t="s">
         <v>2716</v>
       </c>
       <c r="E907">
         <v>32752</v>
       </c>
+      <c r="F907">
+        <v>150</v>
+      </c>
+      <c r="G907">
+        <v>577</v>
+      </c>
+      <c r="H907">
+        <v>19</v>
+      </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908">
         <v>86616</v>
       </c>
       <c r="B908" t="s">
         <v>2717</v>
       </c>
       <c r="C908" t="s">
         <v>2718</v>
       </c>
       <c r="D908" s="1" t="s">
         <v>2719</v>
       </c>
       <c r="E908">
         <v>31962</v>
       </c>
+      <c r="F908">
+        <v>144</v>
+      </c>
+      <c r="G908">
+        <v>248</v>
+      </c>
+      <c r="H908">
+        <v>10</v>
+      </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909">
         <v>86617</v>
       </c>
       <c r="B909" t="s">
         <v>2720</v>
       </c>
       <c r="C909" t="s">
         <v>2721</v>
       </c>
       <c r="D909" s="1" t="s">
         <v>2722</v>
       </c>
       <c r="E909">
         <v>31837</v>
       </c>
+      <c r="F909">
+        <v>146</v>
+      </c>
+      <c r="G909">
+        <v>830</v>
+      </c>
+      <c r="H909">
+        <v>28</v>
+      </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910">
         <v>86618</v>
       </c>
       <c r="B910" t="s">
         <v>2723</v>
       </c>
       <c r="C910" t="s">
         <v>2724</v>
       </c>
       <c r="D910" s="1" t="s">
         <v>2725</v>
       </c>
       <c r="E910">
         <v>32514</v>
       </c>
+      <c r="F910">
+        <v>695</v>
+      </c>
+      <c r="G910">
+        <v>617</v>
+      </c>
+      <c r="H910">
+        <v>38</v>
+      </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911">
         <v>86619</v>
       </c>
       <c r="B911" t="s">
         <v>2726</v>
       </c>
       <c r="C911" t="s">
         <v>2727</v>
       </c>
       <c r="D911" s="1" t="s">
         <v>2728</v>
       </c>
       <c r="E911">
         <v>32366</v>
       </c>
+      <c r="F911">
+        <v>310</v>
+      </c>
+      <c r="G911">
+        <v>827</v>
+      </c>
+      <c r="H911">
+        <v>27</v>
+      </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912">
         <v>86620</v>
       </c>
       <c r="B912" t="s">
         <v>2729</v>
       </c>
       <c r="C912" t="s">
         <v>2730</v>
       </c>
       <c r="D912" s="1" t="s">
         <v>2731</v>
       </c>
       <c r="E912">
         <v>32405</v>
       </c>
+      <c r="F912">
+        <v>299</v>
+      </c>
+      <c r="G912">
+        <v>1210</v>
+      </c>
+      <c r="H912">
+        <v>32</v>
+      </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913">
         <v>86621</v>
       </c>
       <c r="B913" t="s">
         <v>2732</v>
       </c>
       <c r="C913" t="s">
         <v>2733</v>
       </c>
       <c r="D913" s="1" t="s">
         <v>2734</v>
       </c>
       <c r="E913">
         <v>42555</v>
       </c>
       <c r="F913">
         <v>384</v>
       </c>
       <c r="G913">
         <v>996</v>
       </c>
       <c r="H913">
         <v>40</v>
@@ -38907,51 +41568,51 @@
       </c>
       <c r="F1033">
         <v>1007</v>
       </c>
       <c r="G1033">
         <v>927</v>
       </c>
       <c r="H1033">
         <v>43</v>
       </c>
     </row>
     <row r="1034" spans="1:8">
       <c r="A1034">
         <v>89796</v>
       </c>
       <c r="B1034" t="s">
         <v>3095</v>
       </c>
       <c r="C1034" t="s">
         <v>3096</v>
       </c>
       <c r="D1034" s="1" t="s">
         <v>3097</v>
       </c>
       <c r="E1034">
-        <v>12993</v>
+        <v>34178</v>
       </c>
     </row>
     <row r="1035" spans="1:8">
       <c r="A1035">
         <v>89797</v>
       </c>
       <c r="B1035" t="s">
         <v>3098</v>
       </c>
       <c r="C1035" t="s">
         <v>3099</v>
       </c>
       <c r="D1035" s="1" t="s">
         <v>3100</v>
       </c>
       <c r="E1035">
         <v>6470</v>
       </c>
     </row>
     <row r="1036" spans="1:8">
       <c r="A1036">
         <v>89798</v>
       </c>
       <c r="B1036" t="s">
         <v>3101</v>
@@ -39062,3433 +41723,5191 @@
         <v>3120</v>
       </c>
       <c r="D1042" s="1" t="s">
         <v>3121</v>
       </c>
       <c r="E1042">
         <v>31322</v>
       </c>
     </row>
     <row r="1043" spans="1:8">
       <c r="A1043">
         <v>89805</v>
       </c>
       <c r="B1043" t="s">
         <v>3122</v>
       </c>
       <c r="C1043" t="s">
         <v>3123</v>
       </c>
       <c r="D1043" s="1" t="s">
         <v>3124</v>
       </c>
       <c r="E1043">
         <v>31734</v>
       </c>
+      <c r="F1043">
+        <v>511</v>
+      </c>
+      <c r="G1043">
+        <v>462</v>
+      </c>
+      <c r="H1043">
+        <v>10</v>
+      </c>
     </row>
     <row r="1044" spans="1:8">
       <c r="A1044">
         <v>89806</v>
       </c>
       <c r="B1044" t="s">
         <v>3125</v>
       </c>
       <c r="C1044" t="s">
         <v>3126</v>
       </c>
       <c r="D1044" s="1" t="s">
         <v>3127</v>
       </c>
       <c r="E1044">
         <v>31846</v>
       </c>
+      <c r="F1044">
+        <v>578</v>
+      </c>
+      <c r="G1044">
+        <v>498</v>
+      </c>
+      <c r="H1044">
+        <v>13</v>
+      </c>
     </row>
     <row r="1045" spans="1:8">
       <c r="A1045">
         <v>89807</v>
       </c>
       <c r="B1045" t="s">
         <v>3128</v>
       </c>
       <c r="C1045" t="s">
         <v>3129</v>
       </c>
       <c r="D1045" s="1" t="s">
         <v>3130</v>
       </c>
       <c r="E1045">
         <v>32216</v>
       </c>
+      <c r="F1045">
+        <v>763</v>
+      </c>
+      <c r="G1045">
+        <v>858</v>
+      </c>
+      <c r="H1045">
+        <v>16</v>
+      </c>
     </row>
     <row r="1046" spans="1:8">
       <c r="A1046">
         <v>89808</v>
       </c>
       <c r="B1046" t="s">
         <v>3131</v>
       </c>
       <c r="C1046" t="s">
         <v>3132</v>
       </c>
       <c r="D1046" s="1" t="s">
         <v>3133</v>
       </c>
       <c r="E1046">
         <v>32211</v>
       </c>
+      <c r="F1046">
+        <v>506</v>
+      </c>
+      <c r="G1046">
+        <v>482</v>
+      </c>
+      <c r="H1046">
+        <v>18</v>
+      </c>
     </row>
     <row r="1047" spans="1:8">
       <c r="A1047">
         <v>89809</v>
       </c>
       <c r="B1047" t="s">
         <v>3134</v>
       </c>
       <c r="C1047" t="s">
         <v>3135</v>
       </c>
       <c r="D1047" s="1" t="s">
         <v>3136</v>
       </c>
       <c r="E1047">
         <v>33127</v>
       </c>
+      <c r="F1047">
+        <v>539</v>
+      </c>
+      <c r="G1047">
+        <v>635</v>
+      </c>
+      <c r="H1047">
+        <v>28</v>
+      </c>
     </row>
     <row r="1048" spans="1:8">
       <c r="A1048">
         <v>89810</v>
       </c>
       <c r="B1048" t="s">
         <v>3137</v>
       </c>
       <c r="C1048" t="s">
         <v>3138</v>
       </c>
       <c r="D1048" s="1" t="s">
         <v>3139</v>
       </c>
       <c r="E1048">
         <v>34376</v>
       </c>
+      <c r="F1048">
+        <v>572</v>
+      </c>
+      <c r="G1048">
+        <v>1062</v>
+      </c>
+      <c r="H1048">
+        <v>67</v>
+      </c>
     </row>
     <row r="1049" spans="1:8">
       <c r="A1049">
         <v>89811</v>
       </c>
       <c r="B1049" t="s">
         <v>3140</v>
       </c>
       <c r="C1049" t="s">
         <v>3141</v>
       </c>
       <c r="D1049" s="1" t="s">
         <v>3142</v>
       </c>
       <c r="E1049">
         <v>1</v>
       </c>
     </row>
     <row r="1050" spans="1:8">
       <c r="A1050">
         <v>89812</v>
       </c>
       <c r="B1050" t="s">
         <v>3143</v>
       </c>
       <c r="C1050" t="s">
         <v>3144</v>
       </c>
       <c r="D1050" s="1" t="s">
         <v>3145</v>
       </c>
       <c r="E1050">
         <v>35183</v>
       </c>
+      <c r="F1050">
+        <v>678</v>
+      </c>
+      <c r="G1050">
+        <v>540</v>
+      </c>
+      <c r="H1050">
+        <v>28</v>
+      </c>
     </row>
     <row r="1051" spans="1:8">
       <c r="A1051">
         <v>89813</v>
       </c>
       <c r="B1051" t="s">
         <v>3146</v>
       </c>
       <c r="C1051" t="s">
         <v>3147</v>
       </c>
       <c r="D1051" s="1" t="s">
         <v>3148</v>
       </c>
       <c r="E1051">
         <v>34770</v>
       </c>
+      <c r="F1051">
+        <v>542</v>
+      </c>
+      <c r="G1051">
+        <v>548</v>
+      </c>
+      <c r="H1051">
+        <v>17</v>
+      </c>
     </row>
     <row r="1052" spans="1:8">
       <c r="A1052">
         <v>89814</v>
       </c>
       <c r="B1052" t="s">
         <v>3149</v>
       </c>
       <c r="C1052" t="s">
         <v>3150</v>
       </c>
       <c r="D1052" s="1" t="s">
         <v>3151</v>
       </c>
       <c r="E1052">
         <v>34305</v>
       </c>
+      <c r="F1052">
+        <v>625</v>
+      </c>
+      <c r="G1052">
+        <v>562</v>
+      </c>
+      <c r="H1052">
+        <v>14</v>
+      </c>
     </row>
     <row r="1053" spans="1:8">
       <c r="A1053">
         <v>89815</v>
       </c>
       <c r="B1053" t="s">
         <v>3152</v>
       </c>
       <c r="C1053" t="s">
         <v>3153</v>
       </c>
       <c r="D1053" s="1" t="s">
         <v>3154</v>
       </c>
       <c r="E1053">
         <v>34620</v>
       </c>
+      <c r="F1053">
+        <v>566</v>
+      </c>
+      <c r="G1053">
+        <v>465</v>
+      </c>
+      <c r="H1053">
+        <v>9</v>
+      </c>
     </row>
     <row r="1054" spans="1:8">
       <c r="A1054">
         <v>89816</v>
       </c>
       <c r="B1054" t="s">
         <v>3155</v>
       </c>
       <c r="C1054" t="s">
         <v>3156</v>
       </c>
       <c r="D1054" s="1" t="s">
         <v>3157</v>
       </c>
       <c r="E1054">
         <v>35974</v>
       </c>
+      <c r="F1054">
+        <v>1296</v>
+      </c>
+      <c r="G1054">
+        <v>672</v>
+      </c>
+      <c r="H1054">
+        <v>29</v>
+      </c>
     </row>
     <row r="1055" spans="1:8">
       <c r="A1055">
         <v>89817</v>
       </c>
       <c r="B1055" t="s">
         <v>3158</v>
       </c>
       <c r="C1055" t="s">
         <v>3159</v>
       </c>
       <c r="D1055" s="1" t="s">
         <v>3160</v>
       </c>
       <c r="E1055">
         <v>35971</v>
       </c>
+      <c r="F1055">
+        <v>923</v>
+      </c>
+      <c r="G1055">
+        <v>969</v>
+      </c>
+      <c r="H1055">
+        <v>33</v>
+      </c>
     </row>
     <row r="1056" spans="1:8">
       <c r="A1056">
         <v>89818</v>
       </c>
       <c r="B1056" t="s">
         <v>3161</v>
       </c>
       <c r="C1056" t="s">
         <v>3162</v>
       </c>
       <c r="D1056" s="1" t="s">
         <v>3163</v>
       </c>
       <c r="E1056">
         <v>36217</v>
       </c>
+      <c r="F1056">
+        <v>526</v>
+      </c>
+      <c r="G1056">
+        <v>616</v>
+      </c>
+      <c r="H1056">
+        <v>27</v>
+      </c>
     </row>
     <row r="1057" spans="1:8">
       <c r="A1057">
         <v>89819</v>
       </c>
       <c r="B1057" t="s">
         <v>3164</v>
       </c>
       <c r="C1057" t="s">
         <v>3165</v>
       </c>
       <c r="D1057" s="1" t="s">
         <v>3166</v>
       </c>
       <c r="E1057">
         <v>36466</v>
       </c>
+      <c r="F1057">
+        <v>624</v>
+      </c>
+      <c r="G1057">
+        <v>530</v>
+      </c>
+      <c r="H1057">
+        <v>22</v>
+      </c>
     </row>
     <row r="1058" spans="1:8">
       <c r="A1058">
         <v>89820</v>
       </c>
       <c r="B1058" t="s">
         <v>3167</v>
       </c>
       <c r="C1058" t="s">
         <v>3168</v>
       </c>
       <c r="D1058" s="1" t="s">
         <v>3169</v>
       </c>
       <c r="E1058">
         <v>35891</v>
       </c>
+      <c r="F1058">
+        <v>834</v>
+      </c>
+      <c r="G1058">
+        <v>416</v>
+      </c>
+      <c r="H1058">
+        <v>18</v>
+      </c>
     </row>
     <row r="1059" spans="1:8">
       <c r="A1059">
         <v>89821</v>
       </c>
       <c r="B1059" t="s">
         <v>3170</v>
       </c>
       <c r="C1059" t="s">
         <v>3171</v>
       </c>
       <c r="D1059" s="1" t="s">
         <v>3172</v>
       </c>
       <c r="E1059">
         <v>36041</v>
       </c>
+      <c r="F1059">
+        <v>373</v>
+      </c>
+      <c r="G1059">
+        <v>482</v>
+      </c>
+      <c r="H1059">
+        <v>22</v>
+      </c>
     </row>
     <row r="1060" spans="1:8">
       <c r="A1060">
         <v>89822</v>
       </c>
       <c r="B1060" t="s">
         <v>3173</v>
       </c>
       <c r="C1060" t="s">
         <v>3174</v>
       </c>
       <c r="D1060" s="1" t="s">
         <v>3175</v>
       </c>
       <c r="E1060">
         <v>36592</v>
       </c>
+      <c r="F1060">
+        <v>508</v>
+      </c>
+      <c r="G1060">
+        <v>1263</v>
+      </c>
     </row>
     <row r="1061" spans="1:8">
       <c r="A1061">
         <v>89823</v>
       </c>
       <c r="B1061" t="s">
         <v>3176</v>
       </c>
       <c r="C1061" t="s">
         <v>3177</v>
       </c>
       <c r="D1061" s="1" t="s">
         <v>3178</v>
       </c>
       <c r="E1061">
         <v>36867</v>
       </c>
+      <c r="F1061">
+        <v>476</v>
+      </c>
+      <c r="G1061">
+        <v>634</v>
+      </c>
+      <c r="H1061">
+        <v>36</v>
+      </c>
     </row>
     <row r="1062" spans="1:8">
       <c r="A1062">
         <v>89824</v>
       </c>
       <c r="B1062" t="s">
         <v>3179</v>
       </c>
       <c r="C1062" t="s">
         <v>3180</v>
       </c>
       <c r="D1062" s="1" t="s">
         <v>3181</v>
       </c>
       <c r="E1062">
         <v>36807</v>
       </c>
+      <c r="F1062">
+        <v>400</v>
+      </c>
+      <c r="G1062">
+        <v>736</v>
+      </c>
+      <c r="H1062">
+        <v>28</v>
+      </c>
     </row>
     <row r="1063" spans="1:8">
       <c r="A1063">
         <v>89825</v>
       </c>
       <c r="B1063" t="s">
         <v>3182</v>
       </c>
       <c r="C1063" t="s">
         <v>3183</v>
       </c>
       <c r="D1063" s="1" t="s">
         <v>3184</v>
       </c>
       <c r="E1063">
         <v>38269</v>
       </c>
+      <c r="F1063">
+        <v>867</v>
+      </c>
+      <c r="G1063">
+        <v>1568</v>
+      </c>
+      <c r="H1063">
+        <v>32</v>
+      </c>
     </row>
     <row r="1064" spans="1:8">
       <c r="A1064">
         <v>89826</v>
       </c>
       <c r="B1064" t="s">
         <v>3185</v>
       </c>
       <c r="C1064" t="s">
         <v>3186</v>
       </c>
       <c r="D1064" s="1" t="s">
         <v>3187</v>
       </c>
       <c r="E1064">
         <v>37912</v>
       </c>
+      <c r="F1064">
+        <v>775</v>
+      </c>
+      <c r="G1064">
+        <v>918</v>
+      </c>
+      <c r="H1064">
+        <v>25</v>
+      </c>
     </row>
     <row r="1065" spans="1:8">
       <c r="A1065">
         <v>89827</v>
       </c>
       <c r="B1065" t="s">
         <v>3188</v>
       </c>
       <c r="C1065" t="s">
         <v>3189</v>
       </c>
       <c r="D1065" s="1" t="s">
         <v>3190</v>
       </c>
       <c r="E1065">
         <v>39417</v>
       </c>
+      <c r="F1065">
+        <v>521</v>
+      </c>
+      <c r="G1065">
+        <v>1785</v>
+      </c>
+      <c r="H1065">
+        <v>28</v>
+      </c>
     </row>
     <row r="1066" spans="1:8">
       <c r="A1066">
         <v>89828</v>
       </c>
       <c r="B1066" t="s">
         <v>3191</v>
       </c>
       <c r="C1066" t="s">
         <v>3192</v>
       </c>
       <c r="D1066" s="1" t="s">
         <v>3193</v>
       </c>
       <c r="E1066">
         <v>37766</v>
       </c>
+      <c r="F1066">
+        <v>566</v>
+      </c>
+      <c r="G1066">
+        <v>1064</v>
+      </c>
+      <c r="H1066">
+        <v>27</v>
+      </c>
     </row>
     <row r="1067" spans="1:8">
       <c r="A1067">
         <v>89829</v>
       </c>
       <c r="B1067" t="s">
         <v>3194</v>
       </c>
       <c r="C1067" t="s">
         <v>3195</v>
       </c>
       <c r="D1067" s="1" t="s">
         <v>3196</v>
       </c>
       <c r="E1067">
         <v>37014</v>
       </c>
+      <c r="F1067">
+        <v>375</v>
+      </c>
+      <c r="G1067">
+        <v>1209</v>
+      </c>
+      <c r="H1067">
+        <v>21</v>
+      </c>
     </row>
     <row r="1068" spans="1:8">
       <c r="A1068">
         <v>89830</v>
       </c>
       <c r="B1068" t="s">
         <v>3197</v>
       </c>
       <c r="C1068" t="s">
         <v>3198</v>
       </c>
       <c r="D1068" s="1" t="s">
         <v>3199</v>
       </c>
       <c r="E1068">
         <v>37376</v>
       </c>
+      <c r="F1068">
+        <v>359</v>
+      </c>
+      <c r="G1068">
+        <v>478</v>
+      </c>
+      <c r="H1068">
+        <v>11</v>
+      </c>
     </row>
     <row r="1069" spans="1:8">
       <c r="A1069">
         <v>89831</v>
       </c>
       <c r="B1069" t="s">
         <v>3200</v>
       </c>
       <c r="C1069" t="s">
         <v>3201</v>
       </c>
       <c r="D1069" s="1" t="s">
         <v>3202</v>
       </c>
       <c r="E1069">
         <v>38458</v>
       </c>
+      <c r="F1069">
+        <v>792</v>
+      </c>
+      <c r="G1069">
+        <v>1303</v>
+      </c>
+      <c r="H1069">
+        <v>49</v>
+      </c>
     </row>
     <row r="1070" spans="1:8">
       <c r="A1070">
         <v>89832</v>
       </c>
       <c r="B1070" t="s">
         <v>3203</v>
       </c>
       <c r="C1070" t="s">
         <v>3204</v>
       </c>
       <c r="D1070" s="1" t="s">
         <v>3205</v>
       </c>
       <c r="E1070">
         <v>38458</v>
       </c>
+      <c r="F1070">
+        <v>418</v>
+      </c>
+      <c r="G1070">
+        <v>1024</v>
+      </c>
+      <c r="H1070">
+        <v>28</v>
+      </c>
     </row>
     <row r="1071" spans="1:8">
       <c r="A1071">
         <v>89833</v>
       </c>
       <c r="B1071" t="s">
         <v>3206</v>
       </c>
       <c r="C1071" t="s">
         <v>3207</v>
       </c>
       <c r="D1071" s="1" t="s">
         <v>3208</v>
       </c>
       <c r="E1071">
         <v>38087</v>
       </c>
+      <c r="F1071">
+        <v>411</v>
+      </c>
+      <c r="G1071">
+        <v>730</v>
+      </c>
+      <c r="H1071">
+        <v>17</v>
+      </c>
     </row>
     <row r="1072" spans="1:8">
       <c r="A1072">
         <v>89834</v>
       </c>
       <c r="B1072" t="s">
         <v>3209</v>
       </c>
       <c r="C1072" t="s">
         <v>3210</v>
       </c>
       <c r="D1072" s="1" t="s">
         <v>3211</v>
       </c>
       <c r="E1072">
         <v>38157</v>
       </c>
+      <c r="F1072">
+        <v>396</v>
+      </c>
+      <c r="G1072">
+        <v>461</v>
+      </c>
+      <c r="H1072">
+        <v>11</v>
+      </c>
     </row>
     <row r="1073" spans="1:8">
       <c r="A1073">
         <v>89835</v>
       </c>
       <c r="B1073" t="s">
         <v>3212</v>
       </c>
       <c r="C1073" t="s">
         <v>3213</v>
       </c>
       <c r="D1073" s="1" t="s">
         <v>3214</v>
       </c>
       <c r="E1073">
         <v>38674</v>
       </c>
+      <c r="F1073">
+        <v>587</v>
+      </c>
+      <c r="G1073">
+        <v>1050</v>
+      </c>
+      <c r="H1073">
+        <v>19</v>
+      </c>
     </row>
     <row r="1074" spans="1:8">
       <c r="A1074">
         <v>89836</v>
       </c>
       <c r="B1074" t="s">
         <v>3215</v>
       </c>
       <c r="C1074" t="s">
         <v>3216</v>
       </c>
       <c r="D1074" s="1" t="s">
         <v>3217</v>
       </c>
       <c r="E1074">
         <v>40052</v>
       </c>
+      <c r="F1074">
+        <v>841</v>
+      </c>
+      <c r="G1074">
+        <v>1505</v>
+      </c>
+      <c r="H1074">
+        <v>33</v>
+      </c>
     </row>
     <row r="1075" spans="1:8">
       <c r="A1075">
         <v>89837</v>
       </c>
       <c r="B1075" t="s">
         <v>3218</v>
       </c>
       <c r="C1075" t="s">
         <v>3219</v>
       </c>
       <c r="D1075" s="1" t="s">
         <v>3220</v>
       </c>
       <c r="E1075">
         <v>39101</v>
       </c>
+      <c r="F1075">
+        <v>620</v>
+      </c>
+      <c r="G1075">
+        <v>1116</v>
+      </c>
+      <c r="H1075">
+        <v>21</v>
+      </c>
     </row>
     <row r="1076" spans="1:8">
       <c r="A1076">
         <v>89838</v>
       </c>
       <c r="B1076" t="s">
         <v>3221</v>
       </c>
       <c r="C1076" t="s">
         <v>3222</v>
       </c>
       <c r="D1076" s="1" t="s">
         <v>3223</v>
       </c>
       <c r="E1076">
         <v>39880</v>
       </c>
+      <c r="F1076">
+        <v>388</v>
+      </c>
+      <c r="G1076">
+        <v>708</v>
+      </c>
+      <c r="H1076">
+        <v>24</v>
+      </c>
     </row>
     <row r="1077" spans="1:8">
       <c r="A1077">
         <v>89839</v>
       </c>
       <c r="B1077" t="s">
         <v>3224</v>
       </c>
       <c r="C1077" t="s">
         <v>3225</v>
       </c>
       <c r="D1077" s="1" t="s">
         <v>3226</v>
       </c>
       <c r="E1077">
         <v>43922</v>
       </c>
+      <c r="F1077">
+        <v>477</v>
+      </c>
+      <c r="G1077">
+        <v>517</v>
+      </c>
+      <c r="H1077">
+        <v>17</v>
+      </c>
     </row>
     <row r="1078" spans="1:8">
       <c r="A1078">
         <v>89840</v>
       </c>
       <c r="B1078" t="s">
         <v>3227</v>
       </c>
       <c r="C1078" t="s">
         <v>3228</v>
       </c>
       <c r="D1078" s="1" t="s">
         <v>3229</v>
       </c>
       <c r="E1078">
         <v>38994</v>
       </c>
+      <c r="F1078">
+        <v>454</v>
+      </c>
+      <c r="G1078">
+        <v>470</v>
+      </c>
+      <c r="H1078">
+        <v>9</v>
+      </c>
     </row>
     <row r="1079" spans="1:8">
       <c r="A1079">
         <v>89841</v>
       </c>
       <c r="B1079" t="s">
         <v>3230</v>
       </c>
       <c r="C1079" t="s">
         <v>3231</v>
       </c>
       <c r="D1079" s="1" t="s">
         <v>3232</v>
       </c>
       <c r="E1079">
         <v>38847</v>
       </c>
+      <c r="F1079">
+        <v>354</v>
+      </c>
+      <c r="G1079">
+        <v>862</v>
+      </c>
+      <c r="H1079">
+        <v>30</v>
+      </c>
     </row>
     <row r="1080" spans="1:8">
       <c r="A1080">
         <v>89842</v>
       </c>
       <c r="B1080" t="s">
         <v>3233</v>
       </c>
       <c r="C1080" t="s">
         <v>3234</v>
       </c>
       <c r="D1080" s="1" t="s">
         <v>3235</v>
       </c>
       <c r="E1080">
         <v>39502</v>
       </c>
+      <c r="F1080">
+        <v>373</v>
+      </c>
+      <c r="G1080">
+        <v>1255</v>
+      </c>
+      <c r="H1080">
+        <v>25</v>
+      </c>
     </row>
     <row r="1081" spans="1:8">
       <c r="A1081">
         <v>89843</v>
       </c>
       <c r="B1081" t="s">
         <v>3236</v>
       </c>
       <c r="C1081" t="s">
         <v>3237</v>
       </c>
       <c r="D1081" s="1" t="s">
         <v>3238</v>
       </c>
       <c r="E1081">
         <v>38787</v>
       </c>
+      <c r="F1081">
+        <v>534</v>
+      </c>
+      <c r="G1081">
+        <v>569</v>
+      </c>
+      <c r="H1081">
+        <v>7</v>
+      </c>
     </row>
     <row r="1082" spans="1:8">
       <c r="A1082">
         <v>89844</v>
       </c>
       <c r="B1082" t="s">
         <v>3239</v>
       </c>
       <c r="C1082" t="s">
         <v>3240</v>
       </c>
       <c r="D1082" s="1" t="s">
         <v>3241</v>
       </c>
       <c r="E1082">
         <v>38452</v>
       </c>
+      <c r="F1082">
+        <v>332</v>
+      </c>
+      <c r="G1082">
+        <v>515</v>
+      </c>
+      <c r="H1082">
+        <v>15</v>
+      </c>
     </row>
     <row r="1083" spans="1:8">
       <c r="A1083">
         <v>89845</v>
       </c>
       <c r="B1083" t="s">
         <v>3242</v>
       </c>
       <c r="C1083" t="s">
         <v>3243</v>
       </c>
       <c r="D1083" s="1" t="s">
         <v>3244</v>
       </c>
       <c r="E1083">
         <v>39301</v>
       </c>
+      <c r="F1083">
+        <v>485</v>
+      </c>
+      <c r="G1083">
+        <v>658</v>
+      </c>
+      <c r="H1083">
+        <v>17</v>
+      </c>
     </row>
     <row r="1084" spans="1:8">
       <c r="A1084">
         <v>89846</v>
       </c>
       <c r="B1084" t="s">
         <v>3245</v>
       </c>
       <c r="C1084" t="s">
         <v>3246</v>
       </c>
       <c r="D1084" s="1" t="s">
         <v>3247</v>
       </c>
       <c r="E1084">
         <v>39112</v>
       </c>
+      <c r="F1084">
+        <v>490</v>
+      </c>
+      <c r="G1084">
+        <v>508</v>
+      </c>
+      <c r="H1084">
+        <v>24</v>
+      </c>
     </row>
     <row r="1085" spans="1:8">
       <c r="A1085">
         <v>89847</v>
       </c>
       <c r="B1085" t="s">
         <v>3248</v>
       </c>
       <c r="C1085" t="s">
         <v>3249</v>
       </c>
       <c r="D1085" s="1" t="s">
         <v>3250</v>
       </c>
       <c r="E1085">
         <v>41648</v>
       </c>
+      <c r="F1085">
+        <v>370</v>
+      </c>
+      <c r="G1085">
+        <v>450</v>
+      </c>
+      <c r="H1085">
+        <v>14</v>
+      </c>
     </row>
     <row r="1086" spans="1:8">
       <c r="A1086">
         <v>89848</v>
       </c>
       <c r="B1086" t="s">
         <v>3251</v>
       </c>
       <c r="C1086" t="s">
         <v>3252</v>
       </c>
       <c r="D1086" s="1" t="s">
         <v>3253</v>
       </c>
       <c r="E1086">
         <v>37996</v>
       </c>
+      <c r="F1086">
+        <v>449</v>
+      </c>
+      <c r="G1086">
+        <v>906</v>
+      </c>
+      <c r="H1086">
+        <v>35</v>
+      </c>
     </row>
     <row r="1087" spans="1:8">
       <c r="A1087">
         <v>89849</v>
       </c>
       <c r="B1087" t="s">
         <v>3254</v>
       </c>
       <c r="C1087" t="s">
         <v>3255</v>
       </c>
       <c r="D1087" s="1" t="s">
         <v>3256</v>
       </c>
       <c r="E1087">
         <v>38623</v>
       </c>
+      <c r="F1087">
+        <v>461</v>
+      </c>
+      <c r="G1087">
+        <v>898</v>
+      </c>
+      <c r="H1087">
+        <v>11</v>
+      </c>
     </row>
     <row r="1088" spans="1:8">
       <c r="A1088">
         <v>89850</v>
       </c>
       <c r="B1088" t="s">
         <v>3257</v>
       </c>
       <c r="C1088" t="s">
         <v>3258</v>
       </c>
       <c r="D1088" s="1" t="s">
         <v>3259</v>
       </c>
       <c r="E1088">
         <v>38339</v>
       </c>
+      <c r="F1088">
+        <v>336</v>
+      </c>
+      <c r="G1088">
+        <v>379</v>
+      </c>
+      <c r="H1088">
+        <v>11</v>
+      </c>
     </row>
     <row r="1089" spans="1:8">
       <c r="A1089">
         <v>89851</v>
       </c>
       <c r="B1089" t="s">
         <v>3260</v>
       </c>
       <c r="C1089" t="s">
         <v>3261</v>
       </c>
       <c r="D1089" s="1" t="s">
         <v>3262</v>
       </c>
       <c r="E1089">
         <v>38881</v>
       </c>
+      <c r="F1089">
+        <v>438</v>
+      </c>
+      <c r="G1089">
+        <v>786</v>
+      </c>
+      <c r="H1089">
+        <v>17</v>
+      </c>
     </row>
     <row r="1090" spans="1:8">
       <c r="A1090">
         <v>89852</v>
       </c>
       <c r="B1090" t="s">
         <v>3263</v>
       </c>
       <c r="C1090" t="s">
         <v>3264</v>
       </c>
       <c r="D1090" s="1" t="s">
         <v>3265</v>
       </c>
       <c r="E1090">
         <v>37642</v>
       </c>
+      <c r="F1090">
+        <v>415</v>
+      </c>
+      <c r="G1090">
+        <v>396</v>
+      </c>
+      <c r="H1090">
+        <v>27</v>
+      </c>
     </row>
     <row r="1091" spans="1:8">
       <c r="A1091">
         <v>89853</v>
       </c>
       <c r="B1091" t="s">
         <v>3266</v>
       </c>
       <c r="C1091" t="s">
         <v>3267</v>
       </c>
       <c r="D1091" s="1" t="s">
         <v>3268</v>
       </c>
       <c r="E1091">
         <v>37597</v>
       </c>
+      <c r="F1091">
+        <v>580</v>
+      </c>
+      <c r="G1091">
+        <v>1354</v>
+      </c>
+      <c r="H1091">
+        <v>150</v>
+      </c>
     </row>
     <row r="1092" spans="1:8">
       <c r="A1092">
         <v>89854</v>
       </c>
       <c r="B1092" t="s">
         <v>3269</v>
       </c>
       <c r="C1092" t="s">
         <v>3270</v>
       </c>
       <c r="D1092" s="1" t="s">
         <v>3271</v>
       </c>
       <c r="E1092">
         <v>37152</v>
       </c>
+      <c r="F1092">
+        <v>353</v>
+      </c>
+      <c r="G1092">
+        <v>477</v>
+      </c>
+      <c r="H1092">
+        <v>52</v>
+      </c>
     </row>
     <row r="1093" spans="1:8">
       <c r="A1093">
         <v>89855</v>
       </c>
       <c r="B1093" t="s">
         <v>3272</v>
       </c>
       <c r="C1093" t="s">
         <v>3273</v>
       </c>
       <c r="D1093" s="1" t="s">
         <v>3274</v>
       </c>
       <c r="E1093">
         <v>37847</v>
       </c>
+      <c r="F1093">
+        <v>437</v>
+      </c>
+      <c r="G1093">
+        <v>885</v>
+      </c>
+      <c r="H1093">
+        <v>11</v>
+      </c>
     </row>
     <row r="1094" spans="1:8">
       <c r="A1094">
         <v>89856</v>
       </c>
       <c r="B1094" t="s">
         <v>3275</v>
       </c>
       <c r="C1094" t="s">
         <v>3276</v>
       </c>
       <c r="D1094" s="1" t="s">
         <v>3277</v>
       </c>
       <c r="E1094">
         <v>40627</v>
       </c>
+      <c r="F1094">
+        <v>402</v>
+      </c>
+      <c r="G1094">
+        <v>596</v>
+      </c>
+      <c r="H1094">
+        <v>18</v>
+      </c>
     </row>
     <row r="1095" spans="1:8">
       <c r="A1095">
         <v>89857</v>
       </c>
       <c r="B1095" t="s">
         <v>3278</v>
       </c>
       <c r="C1095" t="s">
         <v>3279</v>
       </c>
       <c r="D1095" s="1" t="s">
         <v>3280</v>
       </c>
       <c r="E1095">
         <v>38394</v>
       </c>
+      <c r="F1095">
+        <v>673</v>
+      </c>
+      <c r="G1095">
+        <v>900</v>
+      </c>
+      <c r="H1095">
+        <v>16</v>
+      </c>
     </row>
     <row r="1096" spans="1:8">
       <c r="A1096">
         <v>89858</v>
       </c>
       <c r="B1096" t="s">
         <v>3281</v>
       </c>
       <c r="C1096" t="s">
         <v>3282</v>
       </c>
       <c r="D1096" s="1" t="s">
         <v>3283</v>
       </c>
       <c r="E1096">
         <v>37805</v>
       </c>
+      <c r="F1096">
+        <v>1003</v>
+      </c>
+      <c r="G1096">
+        <v>1167</v>
+      </c>
+      <c r="H1096">
+        <v>33</v>
+      </c>
     </row>
     <row r="1097" spans="1:8">
       <c r="A1097">
         <v>89859</v>
       </c>
       <c r="B1097" t="s">
         <v>3284</v>
       </c>
       <c r="C1097" t="s">
         <v>3285</v>
       </c>
       <c r="D1097" s="1" t="s">
         <v>3286</v>
       </c>
       <c r="E1097">
         <v>36832</v>
       </c>
+      <c r="F1097">
+        <v>325</v>
+      </c>
+      <c r="G1097">
+        <v>367</v>
+      </c>
+      <c r="H1097">
+        <v>11</v>
+      </c>
     </row>
     <row r="1098" spans="1:8">
       <c r="A1098">
         <v>89860</v>
       </c>
       <c r="B1098" t="s">
         <v>3287</v>
       </c>
       <c r="C1098" t="s">
         <v>3288</v>
       </c>
       <c r="D1098" s="1" t="s">
         <v>3289</v>
       </c>
       <c r="E1098">
         <v>38763</v>
       </c>
+      <c r="F1098">
+        <v>715</v>
+      </c>
+      <c r="G1098">
+        <v>824</v>
+      </c>
+      <c r="H1098">
+        <v>30</v>
+      </c>
     </row>
     <row r="1099" spans="1:8">
       <c r="A1099">
         <v>89861</v>
       </c>
       <c r="B1099" t="s">
         <v>3290</v>
       </c>
       <c r="C1099" t="s">
         <v>3291</v>
       </c>
       <c r="D1099" s="1" t="s">
         <v>3292</v>
       </c>
       <c r="E1099">
         <v>38521</v>
       </c>
+      <c r="F1099">
+        <v>415</v>
+      </c>
+      <c r="G1099">
+        <v>1073</v>
+      </c>
+      <c r="H1099">
+        <v>28</v>
+      </c>
     </row>
     <row r="1100" spans="1:8">
       <c r="A1100">
         <v>89862</v>
       </c>
       <c r="B1100" t="s">
         <v>3293</v>
       </c>
       <c r="C1100" t="s">
         <v>3294</v>
       </c>
       <c r="D1100" s="1" t="s">
         <v>3295</v>
       </c>
       <c r="E1100">
         <v>37949</v>
       </c>
+      <c r="F1100">
+        <v>448</v>
+      </c>
+      <c r="G1100">
+        <v>856</v>
+      </c>
+      <c r="H1100">
+        <v>27</v>
+      </c>
     </row>
     <row r="1101" spans="1:8">
       <c r="A1101">
         <v>89863</v>
       </c>
       <c r="B1101" t="s">
         <v>3296</v>
       </c>
       <c r="C1101" t="s">
         <v>3297</v>
       </c>
       <c r="D1101" s="1" t="s">
         <v>3298</v>
       </c>
       <c r="E1101">
         <v>37180</v>
       </c>
+      <c r="F1101">
+        <v>678</v>
+      </c>
+      <c r="G1101">
+        <v>593</v>
+      </c>
+      <c r="H1101">
+        <v>15</v>
+      </c>
     </row>
     <row r="1102" spans="1:8">
       <c r="A1102">
         <v>89864</v>
       </c>
       <c r="B1102" t="s">
         <v>3299</v>
       </c>
       <c r="C1102" t="s">
         <v>3300</v>
       </c>
       <c r="D1102" s="1" t="s">
         <v>3301</v>
       </c>
       <c r="E1102">
         <v>38910</v>
       </c>
+      <c r="F1102">
+        <v>719</v>
+      </c>
+      <c r="G1102">
+        <v>797</v>
+      </c>
+      <c r="H1102">
+        <v>19</v>
+      </c>
     </row>
     <row r="1103" spans="1:8">
       <c r="A1103">
         <v>89865</v>
       </c>
       <c r="B1103" t="s">
         <v>3302</v>
       </c>
       <c r="C1103" t="s">
         <v>3303</v>
       </c>
       <c r="D1103" s="1" t="s">
         <v>3304</v>
       </c>
       <c r="E1103">
         <v>38490</v>
       </c>
+      <c r="F1103">
+        <v>606</v>
+      </c>
+      <c r="G1103">
+        <v>1265</v>
+      </c>
+      <c r="H1103">
+        <v>44</v>
+      </c>
     </row>
     <row r="1104" spans="1:8">
       <c r="A1104">
         <v>89866</v>
       </c>
       <c r="B1104" t="s">
         <v>3305</v>
       </c>
       <c r="C1104" t="s">
         <v>3306</v>
       </c>
       <c r="D1104" s="1" t="s">
         <v>3307</v>
       </c>
       <c r="E1104">
         <v>38235</v>
       </c>
+      <c r="F1104">
+        <v>452</v>
+      </c>
+      <c r="G1104">
+        <v>641</v>
+      </c>
+      <c r="H1104">
+        <v>22</v>
+      </c>
     </row>
     <row r="1105" spans="1:8">
       <c r="A1105">
         <v>89867</v>
       </c>
       <c r="B1105" t="s">
         <v>3308</v>
       </c>
       <c r="C1105" t="s">
         <v>3309</v>
       </c>
       <c r="D1105" s="1" t="s">
         <v>3310</v>
       </c>
       <c r="E1105">
         <v>36235</v>
       </c>
+      <c r="F1105">
+        <v>864</v>
+      </c>
+      <c r="G1105">
+        <v>744</v>
+      </c>
+      <c r="H1105">
+        <v>19</v>
+      </c>
     </row>
     <row r="1106" spans="1:8">
       <c r="A1106">
         <v>89868</v>
       </c>
       <c r="B1106" t="s">
         <v>3311</v>
       </c>
       <c r="C1106" t="s">
         <v>3312</v>
       </c>
       <c r="D1106" s="1" t="s">
         <v>3313</v>
       </c>
       <c r="E1106">
         <v>36853</v>
       </c>
+      <c r="F1106">
+        <v>388</v>
+      </c>
+      <c r="G1106">
+        <v>487</v>
+      </c>
+      <c r="H1106">
+        <v>33</v>
+      </c>
     </row>
     <row r="1107" spans="1:8">
       <c r="A1107">
         <v>89869</v>
       </c>
       <c r="B1107" t="s">
         <v>3314</v>
       </c>
       <c r="C1107" t="s">
         <v>3315</v>
       </c>
       <c r="D1107" s="1" t="s">
         <v>3316</v>
       </c>
       <c r="E1107">
         <v>36467</v>
       </c>
+      <c r="F1107">
+        <v>484</v>
+      </c>
+      <c r="G1107">
+        <v>376</v>
+      </c>
+      <c r="H1107">
+        <v>5</v>
+      </c>
     </row>
     <row r="1108" spans="1:8">
       <c r="A1108">
         <v>89870</v>
       </c>
       <c r="B1108" t="s">
         <v>3317</v>
       </c>
       <c r="C1108" t="s">
         <v>3318</v>
       </c>
       <c r="D1108" s="1" t="s">
         <v>3319</v>
       </c>
       <c r="E1108">
         <v>36579</v>
       </c>
+      <c r="F1108">
+        <v>349</v>
+      </c>
+      <c r="G1108">
+        <v>433</v>
+      </c>
+      <c r="H1108">
+        <v>8</v>
+      </c>
     </row>
     <row r="1109" spans="1:8">
       <c r="A1109">
         <v>89871</v>
       </c>
       <c r="B1109" t="s">
         <v>3320</v>
       </c>
       <c r="C1109" t="s">
         <v>3321</v>
       </c>
       <c r="D1109" s="1" t="s">
         <v>3322</v>
       </c>
       <c r="E1109">
         <v>38410</v>
       </c>
+      <c r="F1109">
+        <v>420</v>
+      </c>
+      <c r="G1109">
+        <v>454</v>
+      </c>
+      <c r="H1109">
+        <v>14</v>
+      </c>
     </row>
     <row r="1110" spans="1:8">
       <c r="A1110">
         <v>89872</v>
       </c>
       <c r="B1110" t="s">
         <v>3323</v>
       </c>
       <c r="C1110" t="s">
         <v>3324</v>
       </c>
       <c r="D1110" s="1" t="s">
         <v>3325</v>
       </c>
       <c r="E1110">
         <v>37428</v>
       </c>
+      <c r="F1110">
+        <v>370</v>
+      </c>
+      <c r="G1110">
+        <v>512</v>
+      </c>
+      <c r="H1110">
+        <v>42</v>
+      </c>
     </row>
     <row r="1111" spans="1:8">
       <c r="A1111">
         <v>89873</v>
       </c>
       <c r="B1111" t="s">
         <v>3326</v>
       </c>
       <c r="C1111" t="s">
         <v>3327</v>
       </c>
       <c r="D1111" s="1" t="s">
         <v>3328</v>
       </c>
       <c r="E1111">
         <v>37632</v>
       </c>
+      <c r="F1111">
+        <v>381</v>
+      </c>
+      <c r="G1111">
+        <v>445</v>
+      </c>
+      <c r="H1111">
+        <v>49</v>
+      </c>
     </row>
     <row r="1112" spans="1:8">
       <c r="A1112">
         <v>89874</v>
       </c>
       <c r="B1112" t="s">
         <v>3329</v>
       </c>
       <c r="C1112" t="s">
         <v>3330</v>
       </c>
       <c r="D1112" s="1" t="s">
         <v>3331</v>
       </c>
       <c r="E1112">
         <v>8</v>
       </c>
     </row>
     <row r="1113" spans="1:8">
       <c r="A1113">
         <v>89875</v>
       </c>
       <c r="B1113" t="s">
         <v>3332</v>
       </c>
       <c r="C1113" t="s">
         <v>3333</v>
       </c>
       <c r="D1113" s="1" t="s">
         <v>3334</v>
       </c>
       <c r="E1113">
         <v>36652</v>
       </c>
+      <c r="F1113">
+        <v>295</v>
+      </c>
+      <c r="G1113">
+        <v>371</v>
+      </c>
+      <c r="H1113">
+        <v>12</v>
+      </c>
     </row>
     <row r="1114" spans="1:8">
       <c r="A1114">
         <v>89876</v>
       </c>
       <c r="B1114" t="s">
         <v>3335</v>
       </c>
       <c r="C1114" t="s">
         <v>3336</v>
       </c>
       <c r="D1114" s="1" t="s">
         <v>3337</v>
       </c>
       <c r="E1114">
         <v>37697</v>
       </c>
+      <c r="F1114">
+        <v>406</v>
+      </c>
+      <c r="G1114">
+        <v>441</v>
+      </c>
+      <c r="H1114">
+        <v>10</v>
+      </c>
     </row>
     <row r="1115" spans="1:8">
       <c r="A1115">
         <v>89877</v>
       </c>
       <c r="B1115" t="s">
         <v>3338</v>
       </c>
       <c r="C1115" t="s">
         <v>3339</v>
       </c>
       <c r="D1115" s="1" t="s">
         <v>3340</v>
       </c>
       <c r="E1115">
         <v>38094</v>
       </c>
+      <c r="F1115">
+        <v>372</v>
+      </c>
+      <c r="G1115">
+        <v>428</v>
+      </c>
+      <c r="H1115">
+        <v>27</v>
+      </c>
     </row>
     <row r="1116" spans="1:8">
       <c r="A1116">
         <v>89878</v>
       </c>
       <c r="B1116" t="s">
         <v>3341</v>
       </c>
       <c r="C1116" t="s">
         <v>3342</v>
       </c>
       <c r="D1116" s="1" t="s">
         <v>3343</v>
       </c>
       <c r="E1116">
         <v>43406</v>
       </c>
+      <c r="F1116">
+        <v>882</v>
+      </c>
+      <c r="G1116">
+        <v>535</v>
+      </c>
+      <c r="H1116">
+        <v>9</v>
+      </c>
     </row>
     <row r="1117" spans="1:8">
       <c r="A1117">
         <v>89879</v>
       </c>
       <c r="B1117" t="s">
         <v>3344</v>
       </c>
       <c r="C1117" t="s">
         <v>3345</v>
       </c>
       <c r="D1117" s="1" t="s">
         <v>3346</v>
       </c>
       <c r="E1117">
         <v>38884</v>
       </c>
+      <c r="F1117">
+        <v>521</v>
+      </c>
+      <c r="G1117">
+        <v>589</v>
+      </c>
+      <c r="H1117">
+        <v>26</v>
+      </c>
     </row>
     <row r="1118" spans="1:8">
       <c r="A1118">
         <v>89880</v>
       </c>
       <c r="B1118" t="s">
         <v>3347</v>
       </c>
       <c r="C1118" t="s">
         <v>3348</v>
       </c>
       <c r="D1118" s="1" t="s">
         <v>3349</v>
       </c>
       <c r="E1118">
         <v>35732</v>
       </c>
+      <c r="F1118">
+        <v>6</v>
+      </c>
+      <c r="G1118">
+        <v>414</v>
+      </c>
+      <c r="H1118">
+        <v>35</v>
+      </c>
     </row>
     <row r="1119" spans="1:8">
       <c r="A1119">
         <v>89881</v>
       </c>
       <c r="B1119" t="s">
         <v>3350</v>
       </c>
       <c r="C1119" t="s">
         <v>3351</v>
       </c>
       <c r="D1119" s="1" t="s">
         <v>3352</v>
       </c>
       <c r="E1119">
         <v>35544</v>
       </c>
+      <c r="F1119">
+        <v>332</v>
+      </c>
+      <c r="G1119">
+        <v>364</v>
+      </c>
+      <c r="H1119">
+        <v>17</v>
+      </c>
     </row>
     <row r="1120" spans="1:8">
       <c r="A1120">
         <v>89882</v>
       </c>
       <c r="B1120" t="s">
         <v>3353</v>
       </c>
       <c r="C1120" t="s">
         <v>3354</v>
       </c>
       <c r="D1120" s="1" t="s">
         <v>3355</v>
       </c>
       <c r="E1120">
         <v>33876</v>
       </c>
+      <c r="F1120">
+        <v>327</v>
+      </c>
+      <c r="G1120">
+        <v>359</v>
+      </c>
+      <c r="H1120">
+        <v>15</v>
+      </c>
     </row>
     <row r="1121" spans="1:8">
       <c r="A1121">
         <v>89883</v>
       </c>
       <c r="B1121" t="s">
         <v>3356</v>
       </c>
       <c r="C1121" t="s">
         <v>3357</v>
       </c>
       <c r="D1121" s="1" t="s">
         <v>3358</v>
       </c>
       <c r="E1121">
         <v>35098</v>
       </c>
+      <c r="F1121">
+        <v>354</v>
+      </c>
+      <c r="G1121">
+        <v>374</v>
+      </c>
+      <c r="H1121">
+        <v>6</v>
+      </c>
     </row>
     <row r="1122" spans="1:8">
       <c r="A1122">
         <v>89884</v>
       </c>
       <c r="B1122" t="s">
         <v>3359</v>
       </c>
       <c r="C1122" t="s">
         <v>3360</v>
       </c>
       <c r="D1122" s="1" t="s">
         <v>3361</v>
       </c>
       <c r="E1122">
         <v>36139</v>
       </c>
+      <c r="F1122">
+        <v>603</v>
+      </c>
+      <c r="G1122">
+        <v>594</v>
+      </c>
+      <c r="H1122">
+        <v>44</v>
+      </c>
     </row>
     <row r="1123" spans="1:8">
       <c r="A1123">
         <v>89885</v>
       </c>
       <c r="B1123" t="s">
         <v>3362</v>
       </c>
       <c r="C1123" t="s">
         <v>3363</v>
       </c>
       <c r="D1123" s="1" t="s">
         <v>3364</v>
       </c>
       <c r="E1123">
         <v>35941</v>
       </c>
+      <c r="F1123">
+        <v>505</v>
+      </c>
+      <c r="G1123">
+        <v>804</v>
+      </c>
+      <c r="H1123">
+        <v>44</v>
+      </c>
     </row>
     <row r="1124" spans="1:8">
       <c r="A1124">
         <v>89886</v>
       </c>
       <c r="B1124" t="s">
         <v>3365</v>
       </c>
       <c r="C1124" t="s">
         <v>3366</v>
       </c>
       <c r="D1124" s="1" t="s">
         <v>3367</v>
       </c>
       <c r="E1124">
         <v>34853</v>
       </c>
+      <c r="F1124">
+        <v>475</v>
+      </c>
+      <c r="G1124">
+        <v>770</v>
+      </c>
+      <c r="H1124">
+        <v>26</v>
+      </c>
     </row>
     <row r="1125" spans="1:8">
       <c r="A1125">
         <v>89887</v>
       </c>
       <c r="B1125" t="s">
         <v>3368</v>
       </c>
       <c r="C1125" t="s">
         <v>3369</v>
       </c>
       <c r="D1125" s="1" t="s">
         <v>3370</v>
       </c>
       <c r="E1125">
         <v>26792</v>
       </c>
+      <c r="F1125">
+        <v>323</v>
+      </c>
+      <c r="G1125">
+        <v>380</v>
+      </c>
+      <c r="H1125">
+        <v>10</v>
+      </c>
     </row>
     <row r="1126" spans="1:8">
       <c r="A1126">
         <v>89888</v>
       </c>
       <c r="B1126" t="s">
         <v>3371</v>
       </c>
       <c r="C1126" t="s">
         <v>3372</v>
       </c>
       <c r="D1126" s="1" t="s">
         <v>3373</v>
       </c>
       <c r="E1126">
         <v>34631</v>
       </c>
+      <c r="F1126">
+        <v>343</v>
+      </c>
+      <c r="G1126">
+        <v>354</v>
+      </c>
+      <c r="H1126">
+        <v>4</v>
+      </c>
     </row>
     <row r="1127" spans="1:8">
       <c r="A1127">
         <v>89889</v>
       </c>
       <c r="B1127" t="s">
         <v>3374</v>
       </c>
       <c r="C1127" t="s">
         <v>3375</v>
       </c>
       <c r="D1127" s="1" t="s">
         <v>3376</v>
       </c>
       <c r="E1127">
         <v>35636</v>
       </c>
+      <c r="F1127">
+        <v>515</v>
+      </c>
+      <c r="G1127">
+        <v>704</v>
+      </c>
+      <c r="H1127">
+        <v>70</v>
+      </c>
     </row>
     <row r="1128" spans="1:8">
       <c r="A1128">
         <v>89890</v>
       </c>
       <c r="B1128" t="s">
         <v>3377</v>
       </c>
       <c r="C1128" t="s">
         <v>3378</v>
       </c>
       <c r="D1128" s="1" t="s">
         <v>3379</v>
       </c>
       <c r="E1128">
         <v>36224</v>
       </c>
+      <c r="F1128">
+        <v>425</v>
+      </c>
+      <c r="G1128">
+        <v>867</v>
+      </c>
+      <c r="H1128">
+        <v>13</v>
+      </c>
     </row>
     <row r="1129" spans="1:8">
       <c r="A1129">
         <v>89891</v>
       </c>
       <c r="B1129" t="s">
         <v>3380</v>
       </c>
       <c r="C1129" t="s">
         <v>3381</v>
       </c>
       <c r="D1129" s="1" t="s">
         <v>3382</v>
       </c>
       <c r="E1129">
         <v>36291</v>
       </c>
+      <c r="F1129">
+        <v>524</v>
+      </c>
+      <c r="G1129">
+        <v>468</v>
+      </c>
+      <c r="H1129">
+        <v>12</v>
+      </c>
     </row>
     <row r="1130" spans="1:8">
       <c r="A1130">
         <v>89892</v>
       </c>
       <c r="B1130" t="s">
         <v>3383</v>
       </c>
       <c r="C1130" t="s">
         <v>3384</v>
       </c>
       <c r="D1130" s="1" t="s">
         <v>3385</v>
       </c>
       <c r="E1130">
         <v>36248</v>
       </c>
+      <c r="F1130">
+        <v>381</v>
+      </c>
+      <c r="G1130">
+        <v>909</v>
+      </c>
+      <c r="H1130">
+        <v>30</v>
+      </c>
     </row>
     <row r="1131" spans="1:8">
       <c r="A1131">
         <v>89893</v>
       </c>
       <c r="B1131" t="s">
         <v>3386</v>
       </c>
       <c r="C1131" t="s">
         <v>3387</v>
       </c>
       <c r="D1131" s="1" t="s">
         <v>3388</v>
       </c>
       <c r="E1131">
         <v>35780</v>
       </c>
+      <c r="F1131">
+        <v>334</v>
+      </c>
+      <c r="G1131">
+        <v>358</v>
+      </c>
+      <c r="H1131">
+        <v>1</v>
+      </c>
     </row>
     <row r="1132" spans="1:8">
       <c r="A1132">
         <v>89894</v>
       </c>
       <c r="B1132" t="s">
         <v>3389</v>
       </c>
       <c r="C1132" t="s">
         <v>3390</v>
       </c>
       <c r="D1132" s="1" t="s">
         <v>3391</v>
       </c>
       <c r="E1132">
         <v>35661</v>
       </c>
+      <c r="F1132">
+        <v>361</v>
+      </c>
+      <c r="G1132">
+        <v>470</v>
+      </c>
+      <c r="H1132">
+        <v>15</v>
+      </c>
     </row>
     <row r="1133" spans="1:8">
       <c r="A1133">
         <v>89895</v>
       </c>
       <c r="B1133" t="s">
         <v>3392</v>
       </c>
       <c r="C1133" t="s">
         <v>3393</v>
       </c>
       <c r="D1133" s="1" t="s">
         <v>3394</v>
       </c>
       <c r="E1133">
         <v>36104</v>
       </c>
+      <c r="F1133">
+        <v>324</v>
+      </c>
+      <c r="G1133">
+        <v>362</v>
+      </c>
+      <c r="H1133">
+        <v>11</v>
+      </c>
     </row>
     <row r="1134" spans="1:8">
       <c r="A1134">
         <v>89896</v>
       </c>
       <c r="B1134" t="s">
         <v>3395</v>
       </c>
       <c r="C1134" t="s">
         <v>3396</v>
       </c>
       <c r="D1134" s="1" t="s">
         <v>3397</v>
       </c>
       <c r="E1134">
         <v>36768</v>
       </c>
+      <c r="F1134">
+        <v>437</v>
+      </c>
+      <c r="G1134">
+        <v>648</v>
+      </c>
+      <c r="H1134">
+        <v>28</v>
+      </c>
     </row>
     <row r="1135" spans="1:8">
       <c r="A1135">
         <v>89897</v>
       </c>
       <c r="B1135" t="s">
         <v>3398</v>
       </c>
       <c r="C1135" t="s">
         <v>3399</v>
       </c>
       <c r="D1135" s="1" t="s">
         <v>3400</v>
       </c>
       <c r="E1135">
         <v>37407</v>
       </c>
+      <c r="F1135">
+        <v>473</v>
+      </c>
+      <c r="G1135">
+        <v>901</v>
+      </c>
+      <c r="H1135">
+        <v>30</v>
+      </c>
     </row>
     <row r="1136" spans="1:8">
       <c r="A1136">
         <v>89898</v>
       </c>
       <c r="B1136" t="s">
         <v>3401</v>
       </c>
       <c r="C1136" t="s">
         <v>3402</v>
       </c>
       <c r="D1136" s="1" t="s">
         <v>3403</v>
       </c>
       <c r="E1136">
         <v>37497</v>
       </c>
+      <c r="F1136">
+        <v>396</v>
+      </c>
+      <c r="G1136">
+        <v>937</v>
+      </c>
+      <c r="H1136">
+        <v>17</v>
+      </c>
     </row>
     <row r="1137" spans="1:8">
       <c r="A1137">
         <v>89899</v>
       </c>
       <c r="B1137" t="s">
         <v>3404</v>
       </c>
       <c r="C1137" t="s">
         <v>3405</v>
       </c>
       <c r="D1137" s="1" t="s">
         <v>3406</v>
       </c>
       <c r="E1137">
         <v>35701</v>
       </c>
+      <c r="F1137">
+        <v>411</v>
+      </c>
+      <c r="G1137">
+        <v>886</v>
+      </c>
+      <c r="H1137">
+        <v>25</v>
+      </c>
     </row>
     <row r="1138" spans="1:8">
       <c r="A1138">
         <v>89900</v>
       </c>
       <c r="B1138" t="s">
         <v>3407</v>
       </c>
       <c r="C1138" t="s">
         <v>3408</v>
       </c>
       <c r="D1138" s="1" t="s">
         <v>3409</v>
       </c>
       <c r="E1138">
         <v>34144</v>
       </c>
+      <c r="F1138">
+        <v>335</v>
+      </c>
+      <c r="G1138">
+        <v>374</v>
+      </c>
+      <c r="H1138">
+        <v>6</v>
+      </c>
     </row>
     <row r="1139" spans="1:8">
       <c r="A1139">
         <v>89901</v>
       </c>
       <c r="B1139" t="s">
         <v>3410</v>
       </c>
       <c r="C1139" t="s">
         <v>3411</v>
       </c>
       <c r="D1139" s="1" t="s">
         <v>3412</v>
       </c>
       <c r="E1139">
         <v>35185</v>
       </c>
+      <c r="F1139">
+        <v>455</v>
+      </c>
+      <c r="G1139">
+        <v>431</v>
+      </c>
+      <c r="H1139">
+        <v>14</v>
+      </c>
     </row>
     <row r="1140" spans="1:8">
       <c r="A1140">
         <v>89902</v>
       </c>
       <c r="B1140" t="s">
         <v>3413</v>
       </c>
       <c r="C1140" t="s">
         <v>3414</v>
       </c>
       <c r="D1140" s="1" t="s">
         <v>3415</v>
       </c>
       <c r="E1140">
         <v>35930</v>
       </c>
+      <c r="F1140">
+        <v>404</v>
+      </c>
+      <c r="G1140">
+        <v>590</v>
+      </c>
+      <c r="H1140">
+        <v>25</v>
+      </c>
     </row>
     <row r="1141" spans="1:8">
       <c r="A1141">
         <v>89903</v>
       </c>
       <c r="B1141" t="s">
         <v>3416</v>
       </c>
       <c r="C1141" t="s">
         <v>3417</v>
       </c>
       <c r="D1141" s="1" t="s">
         <v>3418</v>
       </c>
       <c r="E1141">
         <v>36184</v>
       </c>
+      <c r="F1141">
+        <v>491</v>
+      </c>
+      <c r="G1141">
+        <v>628</v>
+      </c>
+      <c r="H1141">
+        <v>63</v>
+      </c>
     </row>
     <row r="1142" spans="1:8">
       <c r="A1142">
         <v>89904</v>
       </c>
       <c r="B1142" t="s">
         <v>3419</v>
       </c>
       <c r="C1142" t="s">
         <v>3420</v>
       </c>
       <c r="D1142" s="1" t="s">
         <v>3421</v>
       </c>
       <c r="E1142">
         <v>35202</v>
       </c>
+      <c r="F1142">
+        <v>328</v>
+      </c>
+      <c r="G1142">
+        <v>363</v>
+      </c>
+      <c r="H1142">
+        <v>2</v>
+      </c>
     </row>
     <row r="1143" spans="1:8">
       <c r="A1143">
         <v>89905</v>
       </c>
       <c r="B1143" t="s">
         <v>3422</v>
       </c>
       <c r="C1143" t="s">
         <v>3423</v>
       </c>
       <c r="D1143" s="1" t="s">
         <v>3424</v>
       </c>
       <c r="E1143">
         <v>36296</v>
       </c>
+      <c r="F1143">
+        <v>501</v>
+      </c>
+      <c r="G1143">
+        <v>608</v>
+      </c>
+      <c r="H1143">
+        <v>14</v>
+      </c>
     </row>
     <row r="1144" spans="1:8">
       <c r="A1144">
         <v>89906</v>
       </c>
       <c r="B1144" t="s">
         <v>3425</v>
       </c>
       <c r="C1144" t="s">
         <v>3426</v>
       </c>
       <c r="D1144" s="1" t="s">
         <v>3427</v>
       </c>
       <c r="E1144">
         <v>36306</v>
       </c>
+      <c r="F1144">
+        <v>442</v>
+      </c>
+      <c r="G1144">
+        <v>1011</v>
+      </c>
+      <c r="H1144">
+        <v>43</v>
+      </c>
     </row>
     <row r="1145" spans="1:8">
       <c r="A1145">
         <v>89907</v>
       </c>
       <c r="B1145" t="s">
         <v>3428</v>
       </c>
       <c r="C1145" t="s">
         <v>3429</v>
       </c>
       <c r="D1145" s="1" t="s">
         <v>3430</v>
       </c>
       <c r="E1145">
         <v>37674</v>
       </c>
+      <c r="F1145">
+        <v>540</v>
+      </c>
+      <c r="G1145">
+        <v>538</v>
+      </c>
+      <c r="H1145">
+        <v>20</v>
+      </c>
     </row>
     <row r="1146" spans="1:8">
       <c r="A1146">
         <v>89908</v>
       </c>
       <c r="B1146" t="s">
         <v>3431</v>
       </c>
       <c r="C1146" t="s">
         <v>3432</v>
       </c>
       <c r="D1146" s="1" t="s">
         <v>3433</v>
       </c>
       <c r="E1146">
         <v>35697</v>
       </c>
+      <c r="F1146">
+        <v>351</v>
+      </c>
+      <c r="G1146">
+        <v>368</v>
+      </c>
+      <c r="H1146">
+        <v>5</v>
+      </c>
     </row>
     <row r="1147" spans="1:8">
       <c r="A1147">
         <v>89909</v>
       </c>
       <c r="B1147" t="s">
         <v>3434</v>
       </c>
       <c r="C1147" t="s">
         <v>3435</v>
       </c>
       <c r="D1147" s="1" t="s">
         <v>3436</v>
       </c>
       <c r="E1147">
         <v>36818</v>
       </c>
+      <c r="F1147">
+        <v>498</v>
+      </c>
+      <c r="G1147">
+        <v>665</v>
+      </c>
+      <c r="H1147">
+        <v>28</v>
+      </c>
     </row>
     <row r="1148" spans="1:8">
       <c r="A1148">
         <v>89910</v>
       </c>
       <c r="B1148" t="s">
         <v>3437</v>
       </c>
       <c r="C1148" t="s">
         <v>3438</v>
       </c>
       <c r="D1148" s="1" t="s">
         <v>3439</v>
       </c>
       <c r="E1148">
         <v>35582</v>
       </c>
+      <c r="F1148">
+        <v>339</v>
+      </c>
+      <c r="G1148">
+        <v>395</v>
+      </c>
+      <c r="H1148">
+        <v>27</v>
+      </c>
     </row>
     <row r="1149" spans="1:8">
       <c r="A1149">
         <v>89911</v>
       </c>
       <c r="B1149" t="s">
         <v>3440</v>
       </c>
       <c r="C1149" t="s">
         <v>3441</v>
       </c>
       <c r="D1149" s="1" t="s">
         <v>3442</v>
       </c>
       <c r="E1149">
         <v>39067</v>
       </c>
+      <c r="F1149">
+        <v>670</v>
+      </c>
+      <c r="G1149">
+        <v>920</v>
+      </c>
+      <c r="H1149">
+        <v>41</v>
+      </c>
     </row>
     <row r="1150" spans="1:8">
       <c r="A1150">
         <v>89912</v>
       </c>
       <c r="B1150" t="s">
         <v>3443</v>
       </c>
       <c r="C1150" t="s">
         <v>3444</v>
       </c>
       <c r="D1150" s="1" t="s">
         <v>3445</v>
       </c>
       <c r="E1150">
         <v>36770</v>
       </c>
+      <c r="F1150">
+        <v>500</v>
+      </c>
+      <c r="G1150">
+        <v>746</v>
+      </c>
+      <c r="H1150">
+        <v>26</v>
+      </c>
     </row>
     <row r="1151" spans="1:8">
       <c r="A1151">
         <v>89913</v>
       </c>
       <c r="B1151" t="s">
         <v>3446</v>
       </c>
       <c r="C1151" t="s">
         <v>3447</v>
       </c>
       <c r="D1151" s="1" t="s">
         <v>3448</v>
       </c>
       <c r="E1151">
         <v>36125</v>
       </c>
+      <c r="F1151">
+        <v>327</v>
+      </c>
+      <c r="G1151">
+        <v>721</v>
+      </c>
+      <c r="H1151">
+        <v>38</v>
+      </c>
     </row>
     <row r="1152" spans="1:8">
       <c r="A1152">
         <v>89914</v>
       </c>
       <c r="B1152" t="s">
         <v>3449</v>
       </c>
       <c r="C1152" t="s">
         <v>3450</v>
       </c>
       <c r="D1152" s="1" t="s">
         <v>3451</v>
       </c>
       <c r="E1152">
         <v>35205</v>
       </c>
+      <c r="F1152">
+        <v>401</v>
+      </c>
+      <c r="G1152">
+        <v>661</v>
+      </c>
+      <c r="H1152">
+        <v>12</v>
+      </c>
     </row>
     <row r="1153" spans="1:8">
       <c r="A1153">
         <v>89915</v>
       </c>
       <c r="B1153" t="s">
         <v>3452</v>
       </c>
       <c r="C1153" t="s">
         <v>3453</v>
       </c>
       <c r="D1153" s="1" t="s">
         <v>3454</v>
       </c>
       <c r="E1153">
         <v>37688</v>
       </c>
+      <c r="F1153">
+        <v>405</v>
+      </c>
+      <c r="G1153">
+        <v>1182</v>
+      </c>
+      <c r="H1153">
+        <v>81</v>
+      </c>
     </row>
     <row r="1154" spans="1:8">
       <c r="A1154">
         <v>89916</v>
       </c>
       <c r="B1154" t="s">
         <v>3455</v>
       </c>
       <c r="C1154" t="s">
         <v>3456</v>
       </c>
       <c r="D1154" s="1" t="s">
         <v>3457</v>
       </c>
       <c r="E1154">
         <v>37561</v>
       </c>
+      <c r="F1154">
+        <v>492</v>
+      </c>
+      <c r="G1154">
+        <v>1020</v>
+      </c>
+      <c r="H1154">
+        <v>34</v>
+      </c>
     </row>
     <row r="1155" spans="1:8">
       <c r="A1155">
         <v>89917</v>
       </c>
       <c r="B1155" t="s">
         <v>3458</v>
       </c>
       <c r="C1155" t="s">
         <v>3459</v>
       </c>
       <c r="D1155" s="1" t="s">
         <v>3460</v>
       </c>
       <c r="E1155">
         <v>37547</v>
       </c>
+      <c r="F1155">
+        <v>348</v>
+      </c>
+      <c r="G1155">
+        <v>927</v>
+      </c>
+      <c r="H1155">
+        <v>66</v>
+      </c>
     </row>
     <row r="1156" spans="1:8">
       <c r="A1156">
         <v>89918</v>
       </c>
       <c r="B1156" t="s">
         <v>3461</v>
       </c>
       <c r="C1156" t="s">
         <v>3462</v>
       </c>
       <c r="D1156" s="1" t="s">
         <v>3463</v>
       </c>
       <c r="E1156">
         <v>37308</v>
       </c>
+      <c r="F1156">
+        <v>414</v>
+      </c>
+      <c r="G1156">
+        <v>539</v>
+      </c>
+      <c r="H1156">
+        <v>59</v>
+      </c>
     </row>
     <row r="1157" spans="1:8">
       <c r="A1157">
         <v>89919</v>
       </c>
       <c r="B1157" t="s">
         <v>3464</v>
       </c>
       <c r="C1157" t="s">
         <v>3465</v>
       </c>
       <c r="D1157" s="1" t="s">
         <v>3466</v>
       </c>
       <c r="E1157">
         <v>37702</v>
       </c>
+      <c r="F1157">
+        <v>509</v>
+      </c>
+      <c r="G1157">
+        <v>1237</v>
+      </c>
+      <c r="H1157">
+        <v>36</v>
+      </c>
     </row>
     <row r="1158" spans="1:8">
       <c r="A1158">
         <v>89920</v>
       </c>
       <c r="B1158" t="s">
         <v>3467</v>
       </c>
       <c r="C1158" t="s">
         <v>3468</v>
       </c>
       <c r="D1158" s="1" t="s">
         <v>3469</v>
       </c>
       <c r="E1158">
         <v>36032</v>
       </c>
+      <c r="F1158">
+        <v>360</v>
+      </c>
+      <c r="G1158">
+        <v>757</v>
+      </c>
+      <c r="H1158">
+        <v>50</v>
+      </c>
     </row>
     <row r="1159" spans="1:8">
       <c r="A1159">
         <v>89921</v>
       </c>
       <c r="B1159" t="s">
         <v>3470</v>
       </c>
       <c r="C1159" t="s">
         <v>3471</v>
       </c>
       <c r="D1159" s="1" t="s">
         <v>3472</v>
       </c>
       <c r="E1159">
         <v>39605</v>
       </c>
+      <c r="F1159">
+        <v>497</v>
+      </c>
+      <c r="G1159">
+        <v>954</v>
+      </c>
+      <c r="H1159">
+        <v>38</v>
+      </c>
     </row>
     <row r="1160" spans="1:8">
       <c r="A1160">
         <v>89922</v>
       </c>
       <c r="B1160" t="s">
         <v>3473</v>
       </c>
       <c r="C1160" t="s">
         <v>3474</v>
       </c>
       <c r="D1160" s="1" t="s">
         <v>3475</v>
       </c>
       <c r="E1160">
         <v>38531</v>
       </c>
+      <c r="F1160">
+        <v>602</v>
+      </c>
+      <c r="G1160">
+        <v>1064</v>
+      </c>
+      <c r="H1160">
+        <v>136</v>
+      </c>
     </row>
     <row r="1161" spans="1:8">
       <c r="A1161">
         <v>89923</v>
       </c>
       <c r="B1161" t="s">
         <v>3476</v>
       </c>
       <c r="C1161" t="s">
         <v>3477</v>
       </c>
       <c r="D1161" s="1" t="s">
         <v>3478</v>
       </c>
       <c r="E1161">
         <v>37957</v>
       </c>
+      <c r="F1161">
+        <v>331</v>
+      </c>
+      <c r="G1161">
+        <v>647</v>
+      </c>
+      <c r="H1161">
+        <v>29</v>
+      </c>
     </row>
     <row r="1162" spans="1:8">
       <c r="A1162">
         <v>89924</v>
       </c>
       <c r="B1162" t="s">
         <v>3479</v>
       </c>
       <c r="C1162" t="s">
         <v>3480</v>
       </c>
       <c r="D1162" s="1" t="s">
         <v>3481</v>
       </c>
       <c r="E1162">
         <v>36438</v>
       </c>
+      <c r="F1162">
+        <v>371</v>
+      </c>
+      <c r="G1162">
+        <v>553</v>
+      </c>
+      <c r="H1162">
+        <v>28</v>
+      </c>
     </row>
     <row r="1163" spans="1:8">
       <c r="A1163">
         <v>89925</v>
       </c>
       <c r="B1163" t="s">
         <v>3482</v>
       </c>
       <c r="C1163" t="s">
         <v>3483</v>
       </c>
       <c r="D1163" s="1" t="s">
         <v>3484</v>
       </c>
       <c r="E1163">
         <v>39424</v>
       </c>
+      <c r="F1163">
+        <v>829</v>
+      </c>
+      <c r="G1163">
+        <v>504</v>
+      </c>
+      <c r="H1163">
+        <v>35</v>
+      </c>
     </row>
     <row r="1164" spans="1:8">
       <c r="A1164">
         <v>89926</v>
       </c>
       <c r="B1164" t="s">
         <v>3485</v>
       </c>
       <c r="C1164" t="s">
         <v>3486</v>
       </c>
       <c r="D1164" s="1" t="s">
         <v>3487</v>
       </c>
       <c r="E1164">
         <v>39155</v>
       </c>
+      <c r="F1164">
+        <v>419</v>
+      </c>
+      <c r="G1164">
+        <v>665</v>
+      </c>
+      <c r="H1164">
+        <v>42</v>
+      </c>
     </row>
     <row r="1165" spans="1:8">
       <c r="A1165">
         <v>89927</v>
       </c>
       <c r="B1165" t="s">
         <v>3488</v>
       </c>
       <c r="C1165" t="s">
         <v>3489</v>
       </c>
       <c r="D1165" s="1" t="s">
         <v>3490</v>
       </c>
       <c r="E1165">
         <v>39235</v>
       </c>
+      <c r="F1165">
+        <v>508</v>
+      </c>
+      <c r="G1165">
+        <v>794</v>
+      </c>
+      <c r="H1165">
+        <v>76</v>
+      </c>
     </row>
     <row r="1166" spans="1:8">
       <c r="A1166">
         <v>89928</v>
       </c>
       <c r="B1166" t="s">
         <v>3491</v>
       </c>
       <c r="C1166" t="s">
         <v>3492</v>
       </c>
       <c r="D1166" s="1" t="s">
         <v>3493</v>
       </c>
       <c r="E1166">
         <v>38906</v>
       </c>
+      <c r="F1166">
+        <v>424</v>
+      </c>
+      <c r="G1166">
+        <v>878</v>
+      </c>
+      <c r="H1166">
+        <v>42</v>
+      </c>
     </row>
     <row r="1167" spans="1:8">
       <c r="A1167">
         <v>89929</v>
       </c>
       <c r="B1167" t="s">
         <v>3494</v>
       </c>
       <c r="C1167" t="s">
         <v>3495</v>
       </c>
       <c r="D1167" s="1" t="s">
         <v>3496</v>
       </c>
       <c r="E1167">
         <v>39061</v>
       </c>
+      <c r="F1167">
+        <v>451</v>
+      </c>
+      <c r="G1167">
+        <v>669</v>
+      </c>
+      <c r="H1167">
+        <v>26</v>
+      </c>
     </row>
     <row r="1168" spans="1:8">
       <c r="A1168">
         <v>89930</v>
       </c>
       <c r="B1168" t="s">
         <v>3497</v>
       </c>
       <c r="C1168" t="s">
         <v>3498</v>
       </c>
       <c r="D1168" s="1" t="s">
         <v>3499</v>
       </c>
       <c r="E1168">
         <v>39149</v>
       </c>
+      <c r="F1168">
+        <v>387</v>
+      </c>
+      <c r="G1168">
+        <v>864</v>
+      </c>
+      <c r="H1168">
+        <v>29</v>
+      </c>
     </row>
     <row r="1169" spans="1:8">
       <c r="A1169">
         <v>89931</v>
       </c>
       <c r="B1169" t="s">
         <v>3500</v>
       </c>
       <c r="C1169" t="s">
         <v>3501</v>
       </c>
       <c r="D1169" s="1" t="s">
         <v>3502</v>
       </c>
       <c r="E1169">
         <v>39941</v>
       </c>
+      <c r="F1169">
+        <v>593</v>
+      </c>
+      <c r="G1169">
+        <v>763</v>
+      </c>
+      <c r="H1169">
+        <v>87</v>
+      </c>
     </row>
     <row r="1170" spans="1:8">
       <c r="A1170">
         <v>89932</v>
       </c>
       <c r="B1170" t="s">
         <v>3503</v>
       </c>
       <c r="C1170" t="s">
         <v>3504</v>
       </c>
       <c r="D1170" s="1" t="s">
         <v>3505</v>
       </c>
       <c r="E1170">
         <v>40601</v>
       </c>
+      <c r="F1170">
+        <v>549</v>
+      </c>
+      <c r="G1170">
+        <v>1016</v>
+      </c>
+      <c r="H1170">
+        <v>41</v>
+      </c>
     </row>
     <row r="1171" spans="1:8">
       <c r="A1171">
         <v>89933</v>
       </c>
       <c r="B1171" t="s">
         <v>3506</v>
       </c>
       <c r="C1171" t="s">
         <v>3507</v>
       </c>
       <c r="D1171" s="1" t="s">
         <v>3508</v>
       </c>
       <c r="E1171">
         <v>39426</v>
       </c>
+      <c r="F1171">
+        <v>360</v>
+      </c>
+      <c r="G1171">
+        <v>1024</v>
+      </c>
+      <c r="H1171">
+        <v>15</v>
+      </c>
     </row>
     <row r="1172" spans="1:8">
       <c r="A1172">
         <v>89934</v>
       </c>
       <c r="B1172" t="s">
         <v>3509</v>
       </c>
       <c r="C1172" t="s">
         <v>3510</v>
       </c>
       <c r="D1172" s="1" t="s">
         <v>3511</v>
       </c>
       <c r="E1172">
         <v>39004</v>
       </c>
+      <c r="F1172">
+        <v>493</v>
+      </c>
+      <c r="G1172">
+        <v>1203</v>
+      </c>
+      <c r="H1172">
+        <v>35</v>
+      </c>
     </row>
     <row r="1173" spans="1:8">
       <c r="A1173">
         <v>89935</v>
       </c>
       <c r="B1173" t="s">
         <v>3512</v>
       </c>
       <c r="C1173" t="s">
         <v>3513</v>
       </c>
       <c r="D1173" s="1" t="s">
         <v>3514</v>
       </c>
       <c r="E1173">
         <v>39029</v>
       </c>
+      <c r="F1173">
+        <v>323</v>
+      </c>
+      <c r="G1173">
+        <v>957</v>
+      </c>
+      <c r="H1173">
+        <v>32</v>
+      </c>
     </row>
     <row r="1174" spans="1:8">
       <c r="A1174">
         <v>89936</v>
       </c>
       <c r="B1174" t="s">
         <v>3515</v>
       </c>
       <c r="C1174" t="s">
         <v>3516</v>
       </c>
       <c r="D1174" s="1" t="s">
         <v>3517</v>
       </c>
       <c r="E1174">
         <v>40255</v>
       </c>
+      <c r="F1174">
+        <v>469</v>
+      </c>
+      <c r="G1174">
+        <v>4978</v>
+      </c>
+      <c r="H1174">
+        <v>58</v>
+      </c>
     </row>
     <row r="1175" spans="1:8">
       <c r="A1175">
         <v>89937</v>
       </c>
       <c r="B1175" t="s">
         <v>3518</v>
       </c>
       <c r="C1175" t="s">
         <v>3519</v>
       </c>
       <c r="D1175" s="1" t="s">
         <v>3520</v>
       </c>
       <c r="E1175">
         <v>40039</v>
       </c>
+      <c r="F1175">
+        <v>470</v>
+      </c>
+      <c r="G1175">
+        <v>1590</v>
+      </c>
+      <c r="H1175">
+        <v>26</v>
+      </c>
     </row>
     <row r="1176" spans="1:8">
       <c r="A1176">
         <v>89938</v>
       </c>
       <c r="B1176" t="s">
         <v>3521</v>
       </c>
       <c r="C1176" t="s">
         <v>3522</v>
       </c>
       <c r="D1176" s="1" t="s">
         <v>3523</v>
       </c>
       <c r="E1176">
         <v>39392</v>
       </c>
+      <c r="F1176">
+        <v>485</v>
+      </c>
+      <c r="G1176">
+        <v>758</v>
+      </c>
+      <c r="H1176">
+        <v>17</v>
+      </c>
     </row>
     <row r="1177" spans="1:8">
       <c r="A1177">
         <v>89939</v>
       </c>
       <c r="B1177" t="s">
         <v>3524</v>
       </c>
       <c r="C1177" t="s">
         <v>3525</v>
       </c>
       <c r="D1177" s="1" t="s">
         <v>3526</v>
       </c>
       <c r="E1177">
         <v>38441</v>
       </c>
+      <c r="F1177">
+        <v>339</v>
+      </c>
+      <c r="G1177">
+        <v>565</v>
+      </c>
+      <c r="H1177">
+        <v>8</v>
+      </c>
     </row>
     <row r="1178" spans="1:8">
       <c r="A1178">
         <v>89940</v>
       </c>
       <c r="B1178" t="s">
         <v>3527</v>
       </c>
       <c r="C1178" t="s">
         <v>3528</v>
       </c>
       <c r="D1178" s="1" t="s">
         <v>3529</v>
       </c>
       <c r="E1178">
         <v>38531</v>
       </c>
+      <c r="F1178">
+        <v>381</v>
+      </c>
+      <c r="G1178">
+        <v>853</v>
+      </c>
+      <c r="H1178">
+        <v>42</v>
+      </c>
     </row>
     <row r="1179" spans="1:8">
       <c r="A1179">
         <v>89941</v>
       </c>
       <c r="B1179" t="s">
         <v>3530</v>
       </c>
       <c r="C1179" t="s">
         <v>3531</v>
       </c>
       <c r="D1179" s="1" t="s">
         <v>3532</v>
       </c>
       <c r="E1179">
         <v>38655</v>
       </c>
+      <c r="F1179">
+        <v>325</v>
+      </c>
+      <c r="G1179">
+        <v>413</v>
+      </c>
+      <c r="H1179">
+        <v>15</v>
+      </c>
     </row>
     <row r="1180" spans="1:8">
       <c r="A1180">
         <v>89942</v>
       </c>
       <c r="B1180" t="s">
         <v>3533</v>
       </c>
       <c r="C1180" t="s">
         <v>3534</v>
       </c>
       <c r="D1180" s="1" t="s">
         <v>3535</v>
       </c>
       <c r="E1180">
         <v>36676</v>
       </c>
+      <c r="F1180">
+        <v>386</v>
+      </c>
+      <c r="G1180">
+        <v>910</v>
+      </c>
+      <c r="H1180">
+        <v>22</v>
+      </c>
     </row>
     <row r="1181" spans="1:8">
       <c r="A1181">
         <v>89943</v>
       </c>
       <c r="B1181" t="s">
         <v>3536</v>
       </c>
       <c r="C1181" t="s">
         <v>3537</v>
       </c>
       <c r="D1181" s="1" t="s">
         <v>3538</v>
       </c>
       <c r="E1181">
         <v>37517</v>
       </c>
+      <c r="F1181">
+        <v>452</v>
+      </c>
+      <c r="G1181">
+        <v>1263</v>
+      </c>
+      <c r="H1181">
+        <v>51</v>
+      </c>
     </row>
     <row r="1182" spans="1:8">
       <c r="A1182">
         <v>89944</v>
       </c>
       <c r="B1182" t="s">
         <v>3539</v>
       </c>
       <c r="C1182" t="s">
         <v>3540</v>
       </c>
       <c r="D1182" s="1" t="s">
         <v>3541</v>
       </c>
       <c r="E1182">
         <v>35306</v>
       </c>
+      <c r="F1182">
+        <v>472</v>
+      </c>
+      <c r="G1182">
+        <v>384</v>
+      </c>
+      <c r="H1182">
+        <v>24</v>
+      </c>
     </row>
     <row r="1183" spans="1:8">
       <c r="A1183">
         <v>89945</v>
       </c>
       <c r="B1183" t="s">
         <v>3542</v>
       </c>
       <c r="C1183" t="s">
         <v>3543</v>
       </c>
       <c r="D1183" s="1" t="s">
         <v>3544</v>
       </c>
       <c r="E1183">
         <v>36032</v>
       </c>
+      <c r="F1183">
+        <v>431</v>
+      </c>
+      <c r="G1183">
+        <v>1174</v>
+      </c>
+      <c r="H1183">
+        <v>19</v>
+      </c>
     </row>
     <row r="1184" spans="1:8">
       <c r="A1184">
         <v>89946</v>
       </c>
       <c r="B1184" t="s">
         <v>3545</v>
       </c>
       <c r="C1184" t="s">
         <v>3546</v>
       </c>
       <c r="D1184" s="1" t="s">
         <v>3547</v>
       </c>
       <c r="E1184">
         <v>39786</v>
       </c>
+      <c r="F1184">
+        <v>642</v>
+      </c>
+      <c r="G1184">
+        <v>763</v>
+      </c>
+      <c r="H1184">
+        <v>94</v>
+      </c>
     </row>
     <row r="1185" spans="1:8">
       <c r="A1185">
         <v>89947</v>
       </c>
       <c r="B1185" t="s">
         <v>3548</v>
       </c>
       <c r="C1185" t="s">
         <v>3549</v>
       </c>
       <c r="D1185" s="1" t="s">
         <v>3550</v>
       </c>
       <c r="E1185">
         <v>37299</v>
       </c>
+      <c r="F1185">
+        <v>564</v>
+      </c>
+      <c r="G1185">
+        <v>1071</v>
+      </c>
+      <c r="H1185">
+        <v>35</v>
+      </c>
     </row>
     <row r="1186" spans="1:8">
       <c r="A1186">
         <v>89948</v>
       </c>
       <c r="B1186" t="s">
         <v>3551</v>
       </c>
       <c r="C1186" t="s">
         <v>3552</v>
       </c>
       <c r="D1186" s="1" t="s">
         <v>3553</v>
       </c>
       <c r="E1186">
         <v>37590</v>
       </c>
+      <c r="F1186">
+        <v>498</v>
+      </c>
+      <c r="G1186">
+        <v>435</v>
+      </c>
     </row>
     <row r="1187" spans="1:8">
       <c r="A1187">
         <v>89949</v>
       </c>
       <c r="B1187" t="s">
         <v>3554</v>
       </c>
       <c r="C1187" t="s">
         <v>3555</v>
       </c>
       <c r="D1187" s="1" t="s">
         <v>3556</v>
       </c>
       <c r="E1187">
         <v>34805</v>
       </c>
+      <c r="F1187">
+        <v>395</v>
+      </c>
+      <c r="G1187">
+        <v>615</v>
+      </c>
+      <c r="H1187">
+        <v>11</v>
+      </c>
     </row>
     <row r="1188" spans="1:8">
       <c r="A1188">
         <v>89950</v>
       </c>
       <c r="B1188" t="s">
         <v>3557</v>
       </c>
       <c r="C1188" t="s">
         <v>3558</v>
       </c>
       <c r="D1188" s="1" t="s">
         <v>3559</v>
       </c>
       <c r="E1188">
         <v>35901</v>
       </c>
+      <c r="F1188">
+        <v>432</v>
+      </c>
+      <c r="G1188">
+        <v>1059</v>
+      </c>
+      <c r="H1188">
+        <v>71</v>
+      </c>
     </row>
     <row r="1189" spans="1:8">
       <c r="A1189">
         <v>89951</v>
       </c>
       <c r="B1189" t="s">
         <v>3560</v>
       </c>
       <c r="C1189" t="s">
         <v>3561</v>
       </c>
       <c r="D1189" s="1" t="s">
         <v>3562</v>
       </c>
       <c r="E1189">
         <v>34996</v>
       </c>
+      <c r="F1189">
+        <v>355</v>
+      </c>
+      <c r="G1189">
+        <v>326</v>
+      </c>
+      <c r="H1189">
+        <v>5</v>
+      </c>
     </row>
     <row r="1190" spans="1:8">
       <c r="A1190">
         <v>89952</v>
       </c>
       <c r="B1190" t="s">
         <v>3563</v>
       </c>
       <c r="C1190" t="s">
         <v>3564</v>
       </c>
       <c r="D1190" s="1" t="s">
         <v>3565</v>
       </c>
       <c r="E1190">
         <v>34541</v>
       </c>
+      <c r="F1190">
+        <v>391</v>
+      </c>
+      <c r="G1190">
+        <v>512</v>
+      </c>
+      <c r="H1190">
+        <v>11</v>
+      </c>
     </row>
     <row r="1191" spans="1:8">
       <c r="A1191">
         <v>89953</v>
       </c>
       <c r="B1191" t="s">
         <v>3566</v>
       </c>
       <c r="C1191" t="s">
         <v>3567</v>
       </c>
       <c r="D1191" s="1" t="s">
         <v>3568</v>
       </c>
       <c r="E1191">
         <v>34859</v>
       </c>
+      <c r="F1191">
+        <v>392</v>
+      </c>
+      <c r="G1191">
+        <v>681</v>
+      </c>
     </row>
     <row r="1192" spans="1:8">
       <c r="A1192">
         <v>89954</v>
       </c>
       <c r="B1192" t="s">
         <v>3569</v>
       </c>
       <c r="C1192" t="s">
         <v>3570</v>
       </c>
       <c r="D1192" s="1" t="s">
         <v>3571</v>
       </c>
       <c r="E1192">
         <v>36067</v>
       </c>
+      <c r="F1192">
+        <v>556</v>
+      </c>
+      <c r="G1192">
+        <v>800</v>
+      </c>
+      <c r="H1192">
+        <v>24</v>
+      </c>
     </row>
     <row r="1193" spans="1:8">
       <c r="A1193">
         <v>89955</v>
       </c>
       <c r="B1193" t="s">
         <v>3572</v>
       </c>
       <c r="C1193" t="s">
         <v>3573</v>
       </c>
       <c r="D1193" s="1" t="s">
         <v>3574</v>
       </c>
       <c r="E1193">
         <v>34588</v>
       </c>
+      <c r="F1193">
+        <v>349</v>
+      </c>
+      <c r="G1193">
+        <v>669</v>
+      </c>
+      <c r="H1193">
+        <v>23</v>
+      </c>
     </row>
     <row r="1194" spans="1:8">
       <c r="A1194">
         <v>89956</v>
       </c>
       <c r="B1194" t="s">
         <v>3575</v>
       </c>
       <c r="C1194" t="s">
         <v>3576</v>
       </c>
       <c r="D1194" s="1" t="s">
         <v>3577</v>
       </c>
       <c r="E1194">
         <v>38132</v>
       </c>
+      <c r="F1194">
+        <v>325</v>
+      </c>
+      <c r="G1194">
+        <v>360</v>
+      </c>
+      <c r="H1194">
+        <v>8</v>
+      </c>
     </row>
     <row r="1195" spans="1:8">
       <c r="A1195">
         <v>89957</v>
       </c>
       <c r="B1195" t="s">
         <v>3578</v>
       </c>
       <c r="C1195" t="s">
         <v>3579</v>
       </c>
       <c r="D1195" s="1" t="s">
         <v>3580</v>
       </c>
       <c r="E1195">
         <v>35840</v>
       </c>
+      <c r="F1195">
+        <v>458</v>
+      </c>
+      <c r="G1195">
+        <v>1065</v>
+      </c>
+      <c r="H1195">
+        <v>18</v>
+      </c>
     </row>
     <row r="1196" spans="1:8">
       <c r="A1196">
         <v>89958</v>
       </c>
       <c r="B1196" t="s">
         <v>3581</v>
       </c>
       <c r="C1196" t="s">
         <v>3582</v>
       </c>
       <c r="D1196" s="1" t="s">
         <v>3583</v>
       </c>
       <c r="E1196">
         <v>37300</v>
       </c>
+      <c r="F1196">
+        <v>562</v>
+      </c>
+      <c r="G1196">
+        <v>1565</v>
+      </c>
+      <c r="H1196">
+        <v>62</v>
+      </c>
     </row>
     <row r="1197" spans="1:8">
       <c r="A1197">
         <v>89959</v>
       </c>
       <c r="B1197" t="s">
         <v>3584</v>
       </c>
       <c r="C1197" t="s">
         <v>3585</v>
       </c>
       <c r="D1197" s="1" t="s">
         <v>3586</v>
       </c>
       <c r="E1197">
         <v>36284</v>
       </c>
+      <c r="F1197">
+        <v>368</v>
+      </c>
+      <c r="G1197">
+        <v>625</v>
+      </c>
+      <c r="H1197">
+        <v>21</v>
+      </c>
     </row>
     <row r="1198" spans="1:8">
       <c r="A1198">
         <v>89960</v>
       </c>
       <c r="B1198" t="s">
         <v>3587</v>
       </c>
       <c r="C1198" t="s">
         <v>3588</v>
       </c>
       <c r="D1198" s="1" t="s">
         <v>3589</v>
       </c>
       <c r="E1198">
         <v>35664</v>
       </c>
+      <c r="F1198">
+        <v>391</v>
+      </c>
+      <c r="G1198">
+        <v>675</v>
+      </c>
+      <c r="H1198">
+        <v>12</v>
+      </c>
     </row>
     <row r="1199" spans="1:8">
       <c r="A1199">
         <v>89961</v>
       </c>
       <c r="B1199" t="s">
         <v>3590</v>
       </c>
       <c r="C1199" t="s">
         <v>3591</v>
       </c>
       <c r="D1199" s="1" t="s">
         <v>3592</v>
       </c>
       <c r="E1199">
         <v>35029</v>
       </c>
+      <c r="F1199">
+        <v>342</v>
+      </c>
+      <c r="G1199">
+        <v>420</v>
+      </c>
+      <c r="H1199">
+        <v>45</v>
+      </c>
     </row>
     <row r="1200" spans="1:8">
       <c r="A1200">
         <v>89962</v>
       </c>
       <c r="B1200" t="s">
         <v>3593</v>
       </c>
       <c r="C1200" t="s">
         <v>3594</v>
       </c>
       <c r="D1200" s="1" t="s">
         <v>3595</v>
       </c>
       <c r="E1200">
         <v>34994</v>
       </c>
+      <c r="F1200">
+        <v>436</v>
+      </c>
+      <c r="G1200">
+        <v>392</v>
+      </c>
+      <c r="H1200">
+        <v>3</v>
+      </c>
     </row>
     <row r="1201" spans="1:8">
       <c r="A1201">
         <v>89963</v>
       </c>
       <c r="B1201" t="s">
         <v>3596</v>
       </c>
       <c r="C1201" t="s">
         <v>3597</v>
       </c>
       <c r="D1201" s="1" t="s">
         <v>3598</v>
       </c>
       <c r="E1201">
         <v>35609</v>
       </c>
+      <c r="F1201">
+        <v>434</v>
+      </c>
+      <c r="G1201">
+        <v>472</v>
+      </c>
+      <c r="H1201">
+        <v>33</v>
+      </c>
     </row>
     <row r="1202" spans="1:8">
       <c r="A1202">
         <v>89964</v>
       </c>
       <c r="B1202" t="s">
         <v>3599</v>
       </c>
       <c r="C1202" t="s">
         <v>3600</v>
       </c>
       <c r="D1202" s="1" t="s">
         <v>3601</v>
       </c>
       <c r="E1202">
         <v>35777</v>
       </c>
+      <c r="F1202">
+        <v>392</v>
+      </c>
+      <c r="G1202">
+        <v>755</v>
+      </c>
+      <c r="H1202">
+        <v>21</v>
+      </c>
     </row>
     <row r="1203" spans="1:8">
       <c r="A1203">
         <v>89965</v>
       </c>
       <c r="B1203" t="s">
         <v>3602</v>
       </c>
       <c r="C1203" t="s">
         <v>3603</v>
       </c>
       <c r="D1203" s="1" t="s">
         <v>3604</v>
       </c>
       <c r="E1203">
         <v>34742</v>
       </c>
+      <c r="F1203">
+        <v>618</v>
+      </c>
+      <c r="G1203">
+        <v>886</v>
+      </c>
+      <c r="H1203">
+        <v>21</v>
+      </c>
     </row>
     <row r="1204" spans="1:8">
       <c r="A1204">
         <v>89966</v>
       </c>
       <c r="B1204" t="s">
         <v>3605</v>
       </c>
       <c r="C1204" t="s">
         <v>3606</v>
       </c>
       <c r="D1204" s="1" t="s">
         <v>3607</v>
       </c>
       <c r="E1204">
         <v>34241</v>
       </c>
+      <c r="F1204">
+        <v>403</v>
+      </c>
+      <c r="G1204">
+        <v>925</v>
+      </c>
+      <c r="H1204">
+        <v>42</v>
+      </c>
     </row>
     <row r="1205" spans="1:8">
       <c r="A1205">
         <v>89967</v>
       </c>
       <c r="B1205" t="s">
         <v>3608</v>
       </c>
       <c r="C1205" t="s">
         <v>3609</v>
       </c>
       <c r="D1205" s="1" t="s">
         <v>3610</v>
       </c>
       <c r="E1205">
         <v>34733</v>
       </c>
+      <c r="F1205">
+        <v>476</v>
+      </c>
+      <c r="G1205">
+        <v>817</v>
+      </c>
+      <c r="H1205">
+        <v>10</v>
+      </c>
     </row>
     <row r="1206" spans="1:8">
       <c r="A1206">
         <v>89968</v>
       </c>
       <c r="B1206" t="s">
         <v>3611</v>
       </c>
       <c r="C1206" t="s">
         <v>3612</v>
       </c>
       <c r="D1206" s="1" t="s">
         <v>3613</v>
       </c>
       <c r="E1206">
         <v>34931</v>
       </c>
+      <c r="F1206">
+        <v>383</v>
+      </c>
+      <c r="G1206">
+        <v>767</v>
+      </c>
+      <c r="H1206">
+        <v>21</v>
+      </c>
     </row>
     <row r="1207" spans="1:8">
       <c r="A1207">
         <v>89969</v>
       </c>
       <c r="B1207" t="s">
         <v>3614</v>
       </c>
       <c r="C1207" t="s">
         <v>3615</v>
       </c>
       <c r="D1207" s="1" t="s">
         <v>3616</v>
       </c>
       <c r="E1207">
         <v>34778</v>
       </c>
+      <c r="F1207">
+        <v>373</v>
+      </c>
+      <c r="G1207">
+        <v>1653</v>
+      </c>
+      <c r="H1207">
+        <v>25</v>
+      </c>
     </row>
     <row r="1208" spans="1:8">
       <c r="A1208">
         <v>89970</v>
       </c>
       <c r="B1208" t="s">
         <v>3617</v>
       </c>
       <c r="C1208" t="s">
         <v>3618</v>
       </c>
       <c r="D1208" s="1" t="s">
         <v>3619</v>
       </c>
       <c r="E1208">
         <v>35353</v>
       </c>
+      <c r="F1208">
+        <v>467</v>
+      </c>
+      <c r="G1208">
+        <v>728</v>
+      </c>
+      <c r="H1208">
+        <v>16</v>
+      </c>
     </row>
     <row r="1209" spans="1:8">
       <c r="A1209">
         <v>89971</v>
       </c>
       <c r="B1209" t="s">
         <v>3620</v>
       </c>
       <c r="C1209" t="s">
         <v>3621</v>
       </c>
       <c r="D1209" s="1" t="s">
         <v>3622</v>
       </c>
       <c r="E1209">
         <v>34808</v>
       </c>
+      <c r="F1209">
+        <v>485</v>
+      </c>
+      <c r="G1209">
+        <v>662</v>
+      </c>
+      <c r="H1209">
+        <v>25</v>
+      </c>
     </row>
     <row r="1210" spans="1:8">
       <c r="A1210">
         <v>89972</v>
       </c>
       <c r="B1210" t="s">
         <v>3623</v>
       </c>
       <c r="C1210" t="s">
         <v>3624</v>
       </c>
       <c r="D1210" s="1" t="s">
         <v>3625</v>
       </c>
       <c r="E1210">
         <v>38892</v>
       </c>
+      <c r="F1210">
+        <v>683</v>
+      </c>
+      <c r="G1210">
+        <v>951</v>
+      </c>
+      <c r="H1210">
+        <v>21</v>
+      </c>
     </row>
     <row r="1211" spans="1:8">
       <c r="A1211">
         <v>89973</v>
       </c>
       <c r="B1211" t="s">
         <v>3626</v>
       </c>
       <c r="C1211" t="s">
         <v>3627</v>
       </c>
       <c r="D1211" s="1" t="s">
         <v>3628</v>
       </c>
       <c r="E1211">
         <v>39632</v>
       </c>
+      <c r="F1211">
+        <v>983</v>
+      </c>
+      <c r="G1211">
+        <v>1173</v>
+      </c>
+      <c r="H1211">
+        <v>24</v>
+      </c>
     </row>
     <row r="1212" spans="1:8">
       <c r="A1212">
         <v>89974</v>
       </c>
       <c r="B1212" t="s">
         <v>3629</v>
       </c>
       <c r="C1212" t="s">
         <v>3630</v>
       </c>
       <c r="D1212" s="1" t="s">
         <v>3631</v>
       </c>
       <c r="E1212">
         <v>34673</v>
       </c>
+      <c r="F1212">
+        <v>402</v>
+      </c>
+      <c r="G1212">
+        <v>967</v>
+      </c>
+      <c r="H1212">
+        <v>15</v>
+      </c>
     </row>
     <row r="1213" spans="1:8">
       <c r="A1213">
         <v>89975</v>
       </c>
       <c r="B1213" t="s">
         <v>3632</v>
       </c>
       <c r="C1213" t="s">
         <v>3633</v>
       </c>
       <c r="D1213" s="1" t="s">
         <v>3634</v>
       </c>
       <c r="E1213">
         <v>35206</v>
       </c>
+      <c r="F1213">
+        <v>343</v>
+      </c>
+      <c r="G1213">
+        <v>331</v>
+      </c>
+      <c r="H1213">
+        <v>14</v>
+      </c>
     </row>
     <row r="1214" spans="1:8">
       <c r="A1214">
         <v>89976</v>
       </c>
       <c r="B1214" t="s">
         <v>3635</v>
       </c>
       <c r="C1214" t="s">
         <v>3636</v>
       </c>
       <c r="D1214" s="1" t="s">
         <v>3637</v>
       </c>
       <c r="E1214">
         <v>34460</v>
       </c>
+      <c r="F1214">
+        <v>398</v>
+      </c>
+      <c r="G1214">
+        <v>679</v>
+      </c>
+      <c r="H1214">
+        <v>9</v>
+      </c>
     </row>
     <row r="1215" spans="1:8">
       <c r="A1215">
         <v>89977</v>
       </c>
       <c r="B1215" t="s">
         <v>3638</v>
       </c>
       <c r="C1215" t="s">
         <v>3639</v>
       </c>
       <c r="D1215" s="1" t="s">
         <v>3640</v>
       </c>
       <c r="E1215">
         <v>34361</v>
       </c>
+      <c r="F1215">
+        <v>344</v>
+      </c>
+      <c r="G1215">
+        <v>379</v>
+      </c>
+      <c r="H1215">
+        <v>15</v>
+      </c>
     </row>
     <row r="1216" spans="1:8">
       <c r="A1216">
         <v>89978</v>
       </c>
       <c r="B1216" t="s">
         <v>3641</v>
       </c>
       <c r="C1216" t="s">
         <v>3642</v>
       </c>
       <c r="D1216" s="1" t="s">
         <v>3643</v>
       </c>
       <c r="E1216">
         <v>36306</v>
       </c>
+      <c r="F1216">
+        <v>442</v>
+      </c>
+      <c r="G1216">
+        <v>413</v>
+      </c>
+      <c r="H1216">
+        <v>44</v>
+      </c>
     </row>
     <row r="1217" spans="1:8">
       <c r="A1217">
         <v>89979</v>
       </c>
       <c r="B1217" t="s">
         <v>3644</v>
       </c>
       <c r="C1217" t="s">
         <v>3645</v>
       </c>
       <c r="D1217" s="1" t="s">
         <v>3646</v>
       </c>
       <c r="E1217">
         <v>35812</v>
       </c>
+      <c r="F1217">
+        <v>465</v>
+      </c>
+      <c r="G1217">
+        <v>518</v>
+      </c>
+      <c r="H1217">
+        <v>22</v>
+      </c>
     </row>
     <row r="1218" spans="1:8">
       <c r="A1218">
         <v>89980</v>
       </c>
       <c r="B1218" t="s">
         <v>3647</v>
       </c>
       <c r="C1218" t="s">
         <v>3648</v>
       </c>
       <c r="D1218" s="1" t="s">
         <v>3649</v>
       </c>
       <c r="E1218">
         <v>35928</v>
       </c>
+      <c r="F1218">
+        <v>441</v>
+      </c>
+      <c r="G1218">
+        <v>661</v>
+      </c>
+      <c r="H1218">
+        <v>26</v>
+      </c>
     </row>
     <row r="1219" spans="1:8">
       <c r="A1219">
         <v>89981</v>
       </c>
       <c r="B1219" t="s">
         <v>3650</v>
       </c>
       <c r="C1219" t="s">
         <v>3651</v>
       </c>
       <c r="D1219" s="1" t="s">
         <v>3652</v>
       </c>
       <c r="E1219">
         <v>35541</v>
       </c>
+      <c r="F1219">
+        <v>376</v>
+      </c>
+      <c r="G1219">
+        <v>406</v>
+      </c>
+      <c r="H1219">
+        <v>15</v>
+      </c>
     </row>
     <row r="1220" spans="1:8">
       <c r="A1220">
         <v>89982</v>
       </c>
       <c r="B1220" t="s">
         <v>3653</v>
       </c>
       <c r="C1220" t="s">
         <v>3654</v>
       </c>
       <c r="D1220" s="1" t="s">
         <v>3655</v>
       </c>
       <c r="E1220">
         <v>34073</v>
       </c>
+      <c r="F1220">
+        <v>322</v>
+      </c>
+      <c r="G1220">
+        <v>291</v>
+      </c>
+      <c r="H1220">
+        <v>10</v>
+      </c>
     </row>
     <row r="1221" spans="1:8">
       <c r="A1221">
         <v>89983</v>
       </c>
       <c r="B1221" t="s">
         <v>3656</v>
       </c>
       <c r="C1221" t="s">
         <v>3657</v>
       </c>
       <c r="D1221" s="1" t="s">
         <v>3658</v>
       </c>
       <c r="E1221">
         <v>33625</v>
       </c>
+      <c r="F1221">
+        <v>306</v>
+      </c>
+      <c r="G1221">
+        <v>275</v>
+      </c>
+      <c r="H1221">
+        <v>6</v>
+      </c>
     </row>
     <row r="1222" spans="1:8">
       <c r="A1222">
         <v>89984</v>
       </c>
       <c r="B1222" t="s">
         <v>3659</v>
       </c>
       <c r="C1222" t="s">
         <v>3660</v>
       </c>
       <c r="D1222" s="1" t="s">
         <v>3661</v>
       </c>
       <c r="E1222">
         <v>34257</v>
       </c>
+      <c r="F1222">
+        <v>370</v>
+      </c>
+      <c r="G1222">
+        <v>304</v>
+      </c>
+      <c r="H1222">
+        <v>31</v>
+      </c>
     </row>
     <row r="1223" spans="1:8">
       <c r="A1223">
         <v>89985</v>
       </c>
       <c r="B1223" t="s">
         <v>3662</v>
       </c>
       <c r="C1223" t="s">
         <v>3663</v>
       </c>
       <c r="D1223" s="1" t="s">
         <v>3664</v>
       </c>
       <c r="E1223">
         <v>35352</v>
       </c>
+      <c r="F1223">
+        <v>483</v>
+      </c>
+      <c r="G1223">
+        <v>521</v>
+      </c>
+      <c r="H1223">
+        <v>25</v>
+      </c>
     </row>
     <row r="1224" spans="1:8">
       <c r="A1224">
         <v>89986</v>
       </c>
       <c r="B1224" t="s">
         <v>3665</v>
       </c>
       <c r="C1224" t="s">
         <v>3666</v>
       </c>
       <c r="D1224" s="1" t="s">
         <v>3667</v>
       </c>
       <c r="E1224">
         <v>33631</v>
       </c>
+      <c r="F1224">
+        <v>356</v>
+      </c>
+      <c r="G1224">
+        <v>351</v>
+      </c>
+      <c r="H1224">
+        <v>8</v>
+      </c>
     </row>
     <row r="1225" spans="1:8">
       <c r="A1225">
         <v>89987</v>
       </c>
       <c r="B1225" t="s">
         <v>3668</v>
       </c>
       <c r="C1225" t="s">
         <v>3669</v>
       </c>
       <c r="D1225" s="1" t="s">
         <v>3670</v>
       </c>
       <c r="E1225">
         <v>35774</v>
       </c>
+      <c r="F1225">
+        <v>378</v>
+      </c>
+      <c r="G1225">
+        <v>701</v>
+      </c>
+      <c r="H1225">
+        <v>31</v>
+      </c>
     </row>
     <row r="1226" spans="1:8">
       <c r="A1226">
         <v>89988</v>
       </c>
       <c r="B1226" t="s">
         <v>3671</v>
       </c>
       <c r="C1226" t="s">
         <v>3672</v>
       </c>
       <c r="D1226" s="1" t="s">
         <v>3673</v>
       </c>
       <c r="E1226">
         <v>33828</v>
       </c>
+      <c r="F1226">
+        <v>343</v>
+      </c>
+      <c r="G1226">
+        <v>466</v>
+      </c>
+      <c r="H1226">
+        <v>38</v>
+      </c>
     </row>
     <row r="1227" spans="1:8">
       <c r="A1227">
         <v>89989</v>
       </c>
       <c r="B1227" t="s">
         <v>3674</v>
       </c>
       <c r="C1227" t="s">
         <v>3675</v>
       </c>
       <c r="D1227" s="1" t="s">
         <v>3676</v>
       </c>
       <c r="E1227">
         <v>35394</v>
       </c>
+      <c r="F1227">
+        <v>480</v>
+      </c>
+      <c r="G1227">
+        <v>467</v>
+      </c>
+      <c r="H1227">
+        <v>20</v>
+      </c>
     </row>
     <row r="1228" spans="1:8">
       <c r="A1228">
         <v>89990</v>
       </c>
       <c r="B1228" t="s">
         <v>3677</v>
       </c>
       <c r="C1228" t="s">
         <v>3678</v>
       </c>
       <c r="D1228" s="1" t="s">
         <v>3679</v>
       </c>
       <c r="E1228">
         <v>35737</v>
       </c>
+      <c r="F1228">
+        <v>413</v>
+      </c>
+      <c r="G1228">
+        <v>511</v>
+      </c>
+      <c r="H1228">
+        <v>31</v>
+      </c>
     </row>
     <row r="1229" spans="1:8">
       <c r="A1229">
         <v>89991</v>
       </c>
       <c r="B1229" t="s">
         <v>3680</v>
       </c>
       <c r="C1229" t="s">
         <v>3681</v>
       </c>
       <c r="D1229" s="1" t="s">
         <v>3682</v>
       </c>
       <c r="E1229">
         <v>36624</v>
       </c>
+      <c r="F1229">
+        <v>581</v>
+      </c>
+      <c r="G1229">
+        <v>440</v>
+      </c>
+      <c r="H1229">
+        <v>21</v>
+      </c>
     </row>
     <row r="1230" spans="1:8">
       <c r="A1230">
         <v>89992</v>
       </c>
       <c r="B1230" t="s">
         <v>3683</v>
       </c>
       <c r="C1230" t="s">
         <v>3684</v>
       </c>
       <c r="D1230" s="1" t="s">
         <v>3685</v>
       </c>
       <c r="E1230">
         <v>20359</v>
       </c>
+      <c r="F1230">
+        <v>328</v>
+      </c>
     </row>
     <row r="1231" spans="1:8">
       <c r="A1231">
         <v>89993</v>
       </c>
       <c r="B1231" t="s">
         <v>3686</v>
       </c>
       <c r="C1231" t="s">
         <v>3687</v>
       </c>
       <c r="D1231" s="1" t="s">
         <v>3688</v>
       </c>
       <c r="E1231">
         <v>35714</v>
       </c>
+      <c r="F1231">
+        <v>518</v>
+      </c>
+      <c r="G1231">
+        <v>406</v>
+      </c>
+      <c r="H1231">
+        <v>14</v>
+      </c>
     </row>
     <row r="1232" spans="1:8">
       <c r="A1232">
         <v>89994</v>
       </c>
       <c r="B1232" t="s">
         <v>3689</v>
       </c>
       <c r="C1232" t="s">
         <v>3690</v>
       </c>
       <c r="D1232" s="1" t="s">
         <v>3691</v>
       </c>
       <c r="E1232">
         <v>35491</v>
       </c>
+      <c r="F1232">
+        <v>454</v>
+      </c>
+      <c r="G1232">
+        <v>439</v>
+      </c>
+      <c r="H1232">
+        <v>13</v>
+      </c>
     </row>
     <row r="1233" spans="1:8">
       <c r="A1233">
         <v>89995</v>
       </c>
       <c r="B1233" t="s">
         <v>3692</v>
       </c>
       <c r="C1233" t="s">
         <v>3693</v>
       </c>
       <c r="D1233" s="1" t="s">
         <v>3694</v>
       </c>
       <c r="E1233">
         <v>37801</v>
       </c>
+      <c r="F1233">
+        <v>604</v>
+      </c>
+      <c r="G1233">
+        <v>708</v>
+      </c>
+      <c r="H1233">
+        <v>34</v>
+      </c>
     </row>
     <row r="1234" spans="1:8">
       <c r="A1234">
         <v>89996</v>
       </c>
       <c r="B1234" t="s">
         <v>3695</v>
       </c>
       <c r="C1234" t="s">
         <v>3696</v>
       </c>
       <c r="D1234" s="1" t="s">
         <v>3688</v>
       </c>
       <c r="E1234">
         <v>1</v>
       </c>
     </row>
     <row r="1235" spans="1:8">
       <c r="A1235">
         <v>89997</v>
       </c>
       <c r="B1235" t="s">
         <v>3697</v>
       </c>
       <c r="C1235" t="s">
         <v>3698</v>
       </c>
       <c r="D1235" s="1" t="s">
         <v>3699</v>
       </c>
       <c r="E1235">
         <v>36607</v>
       </c>
+      <c r="F1235">
+        <v>402</v>
+      </c>
+      <c r="G1235">
+        <v>472</v>
+      </c>
+      <c r="H1235">
+        <v>18</v>
+      </c>
     </row>
     <row r="1236" spans="1:8">
       <c r="A1236">
         <v>89998</v>
       </c>
       <c r="B1236" t="s">
         <v>3700</v>
       </c>
       <c r="C1236" t="s">
         <v>3701</v>
       </c>
       <c r="D1236" s="1" t="s">
         <v>3702</v>
       </c>
       <c r="E1236">
         <v>36232</v>
       </c>
+      <c r="F1236">
+        <v>435</v>
+      </c>
+      <c r="G1236">
+        <v>426</v>
+      </c>
+      <c r="H1236">
+        <v>23</v>
+      </c>
     </row>
     <row r="1237" spans="1:8">
       <c r="A1237">
         <v>89999</v>
       </c>
       <c r="B1237" t="s">
         <v>3703</v>
       </c>
       <c r="C1237" t="s">
         <v>3704</v>
       </c>
       <c r="D1237" s="1" t="s">
         <v>3705</v>
       </c>
       <c r="E1237">
         <v>43332</v>
       </c>
+      <c r="F1237">
+        <v>423</v>
+      </c>
+      <c r="G1237">
+        <v>463</v>
+      </c>
+      <c r="H1237">
+        <v>44</v>
+      </c>
     </row>
     <row r="1238" spans="1:8">
       <c r="A1238">
         <v>90000</v>
       </c>
       <c r="B1238" t="s">
         <v>3706</v>
       </c>
       <c r="C1238" t="s">
         <v>3707</v>
       </c>
       <c r="D1238" s="1" t="s">
         <v>3708</v>
       </c>
       <c r="E1238">
         <v>35883</v>
       </c>
+      <c r="F1238">
+        <v>516</v>
+      </c>
+      <c r="G1238">
+        <v>1322</v>
+      </c>
+      <c r="H1238">
+        <v>29</v>
+      </c>
     </row>
     <row r="1239" spans="1:8">
       <c r="A1239">
         <v>90001</v>
       </c>
       <c r="B1239" t="s">
         <v>3709</v>
       </c>
       <c r="C1239" t="s">
         <v>3710</v>
       </c>
       <c r="D1239" s="1" t="s">
         <v>3711</v>
       </c>
       <c r="E1239">
         <v>35845</v>
       </c>
+      <c r="F1239">
+        <v>474</v>
+      </c>
+      <c r="G1239">
+        <v>655</v>
+      </c>
+      <c r="H1239">
+        <v>54</v>
+      </c>
     </row>
     <row r="1240" spans="1:8">
       <c r="A1240">
         <v>90002</v>
       </c>
       <c r="B1240" t="s">
         <v>3712</v>
       </c>
       <c r="C1240" t="s">
         <v>3713</v>
       </c>
       <c r="D1240" s="1" t="s">
         <v>3714</v>
       </c>
       <c r="E1240">
         <v>36283</v>
       </c>
+      <c r="F1240">
+        <v>616</v>
+      </c>
+      <c r="G1240">
+        <v>586</v>
+      </c>
+      <c r="H1240">
+        <v>25</v>
+      </c>
     </row>
     <row r="1241" spans="1:8">
       <c r="A1241">
         <v>90003</v>
       </c>
       <c r="B1241" t="s">
         <v>3715</v>
       </c>
       <c r="C1241" t="s">
         <v>3716</v>
       </c>
       <c r="D1241" s="1" t="s">
         <v>3717</v>
       </c>
       <c r="E1241">
         <v>35219</v>
       </c>
+      <c r="F1241">
+        <v>415</v>
+      </c>
+      <c r="G1241">
+        <v>367</v>
+      </c>
+      <c r="H1241">
+        <v>10</v>
+      </c>
     </row>
     <row r="1242" spans="1:8">
       <c r="A1242">
         <v>90004</v>
       </c>
       <c r="B1242" t="s">
         <v>3718</v>
       </c>
       <c r="C1242" t="s">
         <v>3719</v>
       </c>
       <c r="D1242" s="1" t="s">
         <v>3720</v>
       </c>
       <c r="E1242">
         <v>36667</v>
       </c>
+      <c r="F1242">
+        <v>658</v>
+      </c>
+      <c r="G1242">
+        <v>804</v>
+      </c>
+      <c r="H1242">
+        <v>62</v>
+      </c>
     </row>
     <row r="1243" spans="1:8">
       <c r="A1243">
         <v>90005</v>
       </c>
       <c r="B1243" t="s">
         <v>3721</v>
       </c>
       <c r="C1243" t="s">
         <v>3722</v>
       </c>
       <c r="D1243" s="1" t="s">
         <v>3723</v>
       </c>
       <c r="E1243">
         <v>37405</v>
       </c>
     </row>
     <row r="1244" spans="1:8">
       <c r="A1244">
         <v>90006</v>
       </c>
       <c r="B1244" t="s">
         <v>3724</v>
       </c>
@@ -43703,491 +48122,5284 @@
         <v>3937</v>
       </c>
       <c r="D1315" s="1" t="s">
         <v>3938</v>
       </c>
       <c r="E1315">
         <v>40800</v>
       </c>
     </row>
     <row r="1316" spans="1:8">
       <c r="A1316">
         <v>90078</v>
       </c>
       <c r="B1316" t="s">
         <v>3939</v>
       </c>
       <c r="C1316" t="s">
         <v>3940</v>
       </c>
       <c r="D1316" s="1" t="s">
         <v>3941</v>
       </c>
       <c r="E1316">
         <v>43265</v>
       </c>
+      <c r="F1316">
+        <v>773</v>
+      </c>
+      <c r="G1316">
+        <v>1186</v>
+      </c>
+      <c r="H1316">
+        <v>34</v>
+      </c>
     </row>
     <row r="1317" spans="1:8">
       <c r="A1317">
         <v>90079</v>
       </c>
       <c r="B1317" t="s">
         <v>3942</v>
       </c>
       <c r="C1317" t="s">
         <v>3943</v>
       </c>
       <c r="D1317" s="1" t="s">
         <v>3944</v>
       </c>
       <c r="E1317">
         <v>11832</v>
       </c>
+      <c r="F1317">
+        <v>379</v>
+      </c>
+      <c r="G1317">
+        <v>399</v>
+      </c>
+      <c r="H1317">
+        <v>45</v>
+      </c>
     </row>
     <row r="1318" spans="1:8">
       <c r="A1318">
         <v>90080</v>
       </c>
       <c r="B1318" t="s">
         <v>3945</v>
       </c>
       <c r="C1318" t="s">
         <v>3946</v>
       </c>
       <c r="D1318" s="1" t="s">
         <v>3947</v>
       </c>
       <c r="E1318">
         <v>37508</v>
       </c>
+      <c r="F1318">
+        <v>481</v>
+      </c>
+      <c r="G1318">
+        <v>534</v>
+      </c>
+      <c r="H1318">
+        <v>44</v>
+      </c>
     </row>
     <row r="1319" spans="1:8">
       <c r="A1319">
         <v>90081</v>
       </c>
       <c r="B1319" t="s">
         <v>3948</v>
       </c>
       <c r="C1319" t="s">
         <v>3949</v>
       </c>
       <c r="D1319" s="1" t="s">
         <v>3950</v>
       </c>
       <c r="E1319">
         <v>37699</v>
       </c>
+      <c r="F1319">
+        <v>897</v>
+      </c>
+      <c r="G1319">
+        <v>756</v>
+      </c>
+      <c r="H1319">
+        <v>31</v>
+      </c>
     </row>
     <row r="1320" spans="1:8">
       <c r="A1320">
         <v>90082</v>
       </c>
       <c r="B1320" t="s">
         <v>3951</v>
       </c>
       <c r="C1320" t="s">
         <v>3952</v>
       </c>
       <c r="D1320" s="1" t="s">
         <v>3953</v>
       </c>
       <c r="E1320">
         <v>33946</v>
       </c>
+      <c r="F1320">
+        <v>344</v>
+      </c>
+      <c r="G1320">
+        <v>211</v>
+      </c>
+      <c r="H1320">
+        <v>6</v>
+      </c>
     </row>
     <row r="1321" spans="1:8">
       <c r="A1321">
         <v>90083</v>
       </c>
       <c r="B1321" t="s">
         <v>3954</v>
       </c>
       <c r="C1321" t="s">
         <v>3955</v>
       </c>
       <c r="D1321" s="1" t="s">
         <v>3956</v>
       </c>
       <c r="E1321">
         <v>28273</v>
       </c>
+      <c r="F1321">
+        <v>379</v>
+      </c>
+      <c r="G1321">
+        <v>274</v>
+      </c>
+      <c r="H1321">
+        <v>14</v>
+      </c>
     </row>
     <row r="1322" spans="1:8">
       <c r="A1322">
         <v>90084</v>
       </c>
       <c r="B1322" t="s">
         <v>3957</v>
       </c>
       <c r="C1322" t="s">
         <v>3958</v>
       </c>
       <c r="D1322" s="1" t="s">
         <v>3959</v>
       </c>
       <c r="E1322">
         <v>29323</v>
       </c>
+      <c r="F1322">
+        <v>511</v>
+      </c>
+      <c r="G1322">
+        <v>577</v>
+      </c>
+      <c r="H1322">
+        <v>14</v>
+      </c>
     </row>
     <row r="1323" spans="1:8">
       <c r="A1323">
         <v>90085</v>
       </c>
       <c r="B1323" t="s">
         <v>3960</v>
       </c>
       <c r="C1323" t="s">
         <v>3961</v>
       </c>
       <c r="D1323" s="1" t="s">
         <v>3962</v>
       </c>
       <c r="E1323">
         <v>30309</v>
       </c>
+      <c r="F1323">
+        <v>483</v>
+      </c>
+      <c r="G1323">
+        <v>897</v>
+      </c>
+      <c r="H1323">
+        <v>32</v>
+      </c>
     </row>
     <row r="1324" spans="1:8">
       <c r="A1324">
         <v>90086</v>
       </c>
       <c r="B1324" t="s">
         <v>3963</v>
       </c>
       <c r="C1324" t="s">
         <v>3964</v>
       </c>
       <c r="D1324" s="1" t="s">
         <v>3965</v>
       </c>
       <c r="E1324">
         <v>1</v>
       </c>
+      <c r="G1324">
+        <v>1</v>
+      </c>
     </row>
     <row r="1325" spans="1:8">
       <c r="A1325">
         <v>90087</v>
       </c>
       <c r="B1325" t="s">
         <v>3966</v>
       </c>
       <c r="C1325" t="s">
         <v>3967</v>
       </c>
       <c r="D1325" s="1" t="s">
         <v>3968</v>
       </c>
       <c r="E1325">
         <v>31204</v>
       </c>
+      <c r="F1325">
+        <v>502</v>
+      </c>
+      <c r="G1325">
+        <v>1087</v>
+      </c>
+      <c r="H1325">
+        <v>19</v>
+      </c>
     </row>
     <row r="1326" spans="1:8">
       <c r="A1326">
         <v>90088</v>
       </c>
       <c r="B1326" t="s">
         <v>3969</v>
       </c>
       <c r="C1326" t="s">
         <v>3970</v>
       </c>
       <c r="D1326" s="1" t="s">
         <v>3971</v>
       </c>
       <c r="E1326">
         <v>32178</v>
       </c>
+      <c r="F1326">
+        <v>710</v>
+      </c>
+      <c r="G1326">
+        <v>1079</v>
+      </c>
+      <c r="H1326">
+        <v>19</v>
+      </c>
     </row>
     <row r="1327" spans="1:8">
       <c r="A1327">
         <v>90089</v>
       </c>
       <c r="B1327" t="s">
         <v>3972</v>
       </c>
       <c r="C1327" t="s">
         <v>3973</v>
       </c>
       <c r="D1327" s="1" t="s">
         <v>3974</v>
       </c>
       <c r="E1327">
         <v>28254</v>
       </c>
+      <c r="F1327">
+        <v>343</v>
+      </c>
+      <c r="G1327">
+        <v>180</v>
+      </c>
+      <c r="H1327">
+        <v>12</v>
+      </c>
     </row>
     <row r="1328" spans="1:8">
       <c r="A1328">
         <v>90090</v>
       </c>
       <c r="B1328" t="s">
         <v>3975</v>
       </c>
       <c r="C1328" t="s">
         <v>3976</v>
       </c>
       <c r="D1328" s="1" t="s">
         <v>3977</v>
       </c>
       <c r="E1328">
         <v>32786</v>
       </c>
+      <c r="F1328">
+        <v>560</v>
+      </c>
+      <c r="G1328">
+        <v>976</v>
+      </c>
+      <c r="H1328">
+        <v>24</v>
+      </c>
     </row>
     <row r="1329" spans="1:8">
       <c r="A1329">
         <v>90091</v>
       </c>
       <c r="B1329" t="s">
         <v>3978</v>
       </c>
       <c r="C1329" t="s">
         <v>3979</v>
       </c>
       <c r="D1329" s="1" t="s">
         <v>3980</v>
       </c>
       <c r="E1329">
         <v>27751</v>
       </c>
+      <c r="F1329">
+        <v>342</v>
+      </c>
+      <c r="G1329">
+        <v>196</v>
+      </c>
+      <c r="H1329">
+        <v>13</v>
+      </c>
     </row>
     <row r="1330" spans="1:8">
       <c r="A1330">
         <v>90092</v>
       </c>
       <c r="B1330" t="s">
         <v>3981</v>
       </c>
       <c r="C1330" t="s">
         <v>3982</v>
       </c>
       <c r="D1330" s="1" t="s">
         <v>3983</v>
       </c>
       <c r="E1330">
         <v>29655</v>
       </c>
+      <c r="F1330">
+        <v>645</v>
+      </c>
+      <c r="G1330">
+        <v>802</v>
+      </c>
+      <c r="H1330">
+        <v>27</v>
+      </c>
     </row>
     <row r="1331" spans="1:8">
       <c r="A1331">
         <v>90093</v>
       </c>
       <c r="B1331" t="s">
         <v>3984</v>
       </c>
       <c r="C1331" t="s">
         <v>3985</v>
       </c>
       <c r="D1331" s="1" t="s">
         <v>3986</v>
       </c>
       <c r="E1331">
         <v>29240</v>
       </c>
+      <c r="F1331">
+        <v>397</v>
+      </c>
+      <c r="G1331">
+        <v>790</v>
+      </c>
+      <c r="H1331">
+        <v>24</v>
+      </c>
     </row>
     <row r="1332" spans="1:8">
       <c r="A1332">
         <v>90094</v>
       </c>
       <c r="B1332" t="s">
         <v>3987</v>
       </c>
       <c r="C1332" t="s">
         <v>3988</v>
       </c>
       <c r="D1332" s="1" t="s">
         <v>3989</v>
       </c>
       <c r="E1332">
         <v>27507</v>
       </c>
+      <c r="F1332">
+        <v>576</v>
+      </c>
+      <c r="G1332">
+        <v>333</v>
+      </c>
+      <c r="H1332">
+        <v>54</v>
+      </c>
     </row>
     <row r="1333" spans="1:8">
       <c r="A1333">
         <v>90095</v>
       </c>
       <c r="B1333" t="s">
         <v>3990</v>
       </c>
       <c r="C1333" t="s">
         <v>3991</v>
       </c>
       <c r="D1333" s="1" t="s">
         <v>3992</v>
       </c>
       <c r="E1333">
         <v>32299</v>
       </c>
+      <c r="F1333">
+        <v>598</v>
+      </c>
+      <c r="G1333">
+        <v>549</v>
+      </c>
+      <c r="H1333">
+        <v>25</v>
+      </c>
     </row>
     <row r="1334" spans="1:8">
       <c r="A1334">
         <v>90096</v>
       </c>
       <c r="B1334" t="s">
         <v>3993</v>
       </c>
       <c r="C1334" t="s">
         <v>3994</v>
       </c>
       <c r="D1334" s="1" t="s">
         <v>3995</v>
       </c>
       <c r="E1334">
         <v>28489</v>
       </c>
+      <c r="F1334">
+        <v>315</v>
+      </c>
+      <c r="G1334">
+        <v>219</v>
+      </c>
+      <c r="H1334">
+        <v>29</v>
+      </c>
     </row>
     <row r="1335" spans="1:8">
       <c r="A1335">
         <v>90097</v>
       </c>
       <c r="B1335" t="s">
         <v>3996</v>
       </c>
       <c r="C1335" t="s">
         <v>3997</v>
       </c>
       <c r="D1335" s="1" t="s">
         <v>3998</v>
       </c>
       <c r="E1335">
         <v>28868</v>
       </c>
+      <c r="F1335">
+        <v>478</v>
+      </c>
+      <c r="G1335">
+        <v>534</v>
+      </c>
+      <c r="H1335">
+        <v>36</v>
+      </c>
     </row>
     <row r="1336" spans="1:8">
       <c r="A1336">
         <v>90098</v>
       </c>
       <c r="B1336" t="s">
         <v>3999</v>
       </c>
       <c r="C1336" t="s">
         <v>4000</v>
       </c>
       <c r="D1336" s="1" t="s">
         <v>4001</v>
       </c>
       <c r="E1336">
         <v>40064</v>
       </c>
+      <c r="F1336">
+        <v>1268</v>
+      </c>
+      <c r="G1336">
+        <v>630</v>
+      </c>
+      <c r="H1336">
+        <v>43</v>
+      </c>
     </row>
     <row r="1337" spans="1:8">
       <c r="A1337">
         <v>90099</v>
       </c>
       <c r="B1337" t="s">
         <v>4002</v>
       </c>
       <c r="C1337" t="s">
         <v>4003</v>
       </c>
       <c r="D1337" s="1" t="s">
         <v>4004</v>
       </c>
       <c r="E1337">
         <v>36088</v>
       </c>
+      <c r="F1337">
+        <v>539</v>
+      </c>
+      <c r="G1337">
+        <v>1090</v>
+      </c>
+      <c r="H1337">
+        <v>48</v>
+      </c>
     </row>
     <row r="1338" spans="1:8">
       <c r="A1338">
         <v>90100</v>
       </c>
       <c r="B1338" t="s">
         <v>4005</v>
       </c>
       <c r="C1338" t="s">
         <v>4006</v>
       </c>
       <c r="D1338" s="1" t="s">
         <v>4007</v>
       </c>
       <c r="E1338">
         <v>34131</v>
       </c>
+      <c r="F1338">
+        <v>388</v>
+      </c>
+      <c r="G1338">
+        <v>746</v>
+      </c>
+      <c r="H1338">
+        <v>25</v>
+      </c>
     </row>
     <row r="1339" spans="1:8">
       <c r="A1339">
         <v>90101</v>
       </c>
       <c r="B1339" t="s">
         <v>4008</v>
       </c>
       <c r="C1339" t="s">
         <v>4009</v>
       </c>
       <c r="D1339" s="1" t="s">
         <v>4010</v>
       </c>
       <c r="E1339">
         <v>36120</v>
       </c>
+      <c r="F1339">
+        <v>518</v>
+      </c>
+      <c r="G1339">
+        <v>863</v>
+      </c>
+      <c r="H1339">
+        <v>28</v>
+      </c>
     </row>
     <row r="1340" spans="1:8">
       <c r="A1340">
         <v>90102</v>
       </c>
       <c r="B1340" t="s">
         <v>4011</v>
       </c>
       <c r="C1340" t="s">
         <v>4012</v>
       </c>
       <c r="D1340" s="1" t="s">
         <v>4013</v>
       </c>
       <c r="E1340">
         <v>35403</v>
       </c>
+      <c r="F1340">
+        <v>329</v>
+      </c>
+      <c r="G1340">
+        <v>686</v>
+      </c>
+      <c r="H1340">
+        <v>36</v>
+      </c>
     </row>
     <row r="1341" spans="1:8">
       <c r="A1341">
         <v>90103</v>
       </c>
       <c r="B1341" t="s">
         <v>4014</v>
       </c>
       <c r="C1341" t="s">
         <v>4015</v>
       </c>
       <c r="D1341" s="1" t="s">
         <v>4016</v>
       </c>
       <c r="E1341">
         <v>36163</v>
       </c>
+      <c r="F1341">
+        <v>445</v>
+      </c>
+      <c r="G1341">
+        <v>789</v>
+      </c>
+      <c r="H1341">
+        <v>24</v>
+      </c>
     </row>
     <row r="1342" spans="1:8">
       <c r="A1342">
         <v>90104</v>
       </c>
       <c r="B1342" t="s">
         <v>4017</v>
       </c>
       <c r="C1342" t="s">
         <v>4018</v>
       </c>
       <c r="D1342" s="1" t="s">
         <v>4019</v>
       </c>
       <c r="E1342">
         <v>35816</v>
+      </c>
+      <c r="F1342">
+        <v>224</v>
+      </c>
+      <c r="G1342">
+        <v>665</v>
+      </c>
+      <c r="H1342">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:8">
+      <c r="A1343">
+        <v>91132</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>4020</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>4021</v>
+      </c>
+      <c r="D1343" s="1" t="s">
+        <v>4022</v>
+      </c>
+      <c r="E1343">
+        <v>22561</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:8">
+      <c r="A1344">
+        <v>91133</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>4023</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>4024</v>
+      </c>
+      <c r="D1344" s="1" t="s">
+        <v>4025</v>
+      </c>
+      <c r="E1344">
+        <v>24198</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:8">
+      <c r="A1345">
+        <v>91134</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>4026</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>4027</v>
+      </c>
+      <c r="D1345" s="1" t="s">
+        <v>4028</v>
+      </c>
+      <c r="E1345">
+        <v>27565</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:8">
+      <c r="A1346">
+        <v>91135</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>4029</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>4030</v>
+      </c>
+      <c r="D1346" s="1" t="s">
+        <v>4031</v>
+      </c>
+      <c r="E1346">
+        <v>28235</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:8">
+      <c r="A1347">
+        <v>91136</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>4032</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>4033</v>
+      </c>
+      <c r="D1347" s="1" t="s">
+        <v>4034</v>
+      </c>
+      <c r="E1347">
+        <v>28915</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:8">
+      <c r="A1348">
+        <v>91137</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>4035</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>4036</v>
+      </c>
+      <c r="D1348" s="1" t="s">
+        <v>4037</v>
+      </c>
+      <c r="E1348">
+        <v>29958</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:8">
+      <c r="A1349">
+        <v>91138</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>4038</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>4039</v>
+      </c>
+      <c r="D1349" s="1" t="s">
+        <v>4040</v>
+      </c>
+      <c r="E1349">
+        <v>30380</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:8">
+      <c r="A1350">
+        <v>91139</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>4041</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>4042</v>
+      </c>
+      <c r="D1350" s="1" t="s">
+        <v>4043</v>
+      </c>
+      <c r="E1350">
+        <v>32579</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:8">
+      <c r="A1351">
+        <v>91140</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>4044</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>4045</v>
+      </c>
+      <c r="D1351" s="1" t="s">
+        <v>4046</v>
+      </c>
+      <c r="E1351">
+        <v>32069</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:8">
+      <c r="A1352">
+        <v>91141</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>4047</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>4048</v>
+      </c>
+      <c r="D1352" s="1" t="s">
+        <v>4049</v>
+      </c>
+      <c r="E1352">
+        <v>32370</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:8">
+      <c r="A1353">
+        <v>91142</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>4050</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>4051</v>
+      </c>
+      <c r="D1353" s="1" t="s">
+        <v>4052</v>
+      </c>
+      <c r="E1353">
+        <v>32704</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:8">
+      <c r="A1354">
+        <v>91143</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>4053</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>4054</v>
+      </c>
+      <c r="D1354" s="1" t="s">
+        <v>4055</v>
+      </c>
+      <c r="E1354">
+        <v>32815</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:8">
+      <c r="A1355">
+        <v>91144</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>4056</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>4057</v>
+      </c>
+      <c r="D1355" s="1" t="s">
+        <v>4058</v>
+      </c>
+      <c r="E1355">
+        <v>33912</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:8">
+      <c r="A1356">
+        <v>91145</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>4059</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>4060</v>
+      </c>
+      <c r="D1356" s="1" t="s">
+        <v>4061</v>
+      </c>
+      <c r="E1356">
+        <v>34357</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:8">
+      <c r="A1357">
+        <v>91146</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>4062</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>4063</v>
+      </c>
+      <c r="D1357" s="1" t="s">
+        <v>4064</v>
+      </c>
+      <c r="E1357">
+        <v>35703</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:8">
+      <c r="A1358">
+        <v>91147</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>4065</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>4066</v>
+      </c>
+      <c r="D1358" s="1" t="s">
+        <v>4067</v>
+      </c>
+      <c r="E1358">
+        <v>35208</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:8">
+      <c r="A1359">
+        <v>91148</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>4068</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>4069</v>
+      </c>
+      <c r="D1359" s="1" t="s">
+        <v>4070</v>
+      </c>
+      <c r="E1359">
+        <v>34902</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:8">
+      <c r="A1360">
+        <v>91149</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>4071</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>4072</v>
+      </c>
+      <c r="D1360" s="1" t="s">
+        <v>4073</v>
+      </c>
+      <c r="E1360">
+        <v>35257</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:8">
+      <c r="A1361">
+        <v>91150</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>4074</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>4075</v>
+      </c>
+      <c r="D1361" s="1" t="s">
+        <v>4076</v>
+      </c>
+      <c r="E1361">
+        <v>34790</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:8">
+      <c r="A1362">
+        <v>91151</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>4077</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>4078</v>
+      </c>
+      <c r="D1362" s="1" t="s">
+        <v>4079</v>
+      </c>
+      <c r="E1362">
+        <v>36952</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:8">
+      <c r="A1363">
+        <v>91152</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>4080</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>4081</v>
+      </c>
+      <c r="D1363" s="1" t="s">
+        <v>4082</v>
+      </c>
+      <c r="E1363">
+        <v>36185</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:8">
+      <c r="A1364">
+        <v>91153</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>4083</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>4084</v>
+      </c>
+      <c r="D1364" s="1" t="s">
+        <v>4085</v>
+      </c>
+      <c r="E1364">
+        <v>37798</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:8">
+      <c r="A1365">
+        <v>91154</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>4086</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>4087</v>
+      </c>
+      <c r="D1365" s="1" t="s">
+        <v>4088</v>
+      </c>
+      <c r="E1365">
+        <v>37838</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:8">
+      <c r="A1366">
+        <v>91155</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>4089</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>4090</v>
+      </c>
+      <c r="D1366" s="1" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E1366">
+        <v>36936</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:8">
+      <c r="A1367">
+        <v>91156</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>4092</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>4093</v>
+      </c>
+      <c r="D1367" s="1" t="s">
+        <v>4094</v>
+      </c>
+      <c r="E1367">
+        <v>37121</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:8">
+      <c r="A1368">
+        <v>91157</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>4095</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>4096</v>
+      </c>
+      <c r="D1368" s="1" t="s">
+        <v>4097</v>
+      </c>
+      <c r="E1368">
+        <v>38899</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:8">
+      <c r="A1369">
+        <v>91158</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>4098</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>4099</v>
+      </c>
+      <c r="D1369" s="1" t="s">
+        <v>4100</v>
+      </c>
+      <c r="E1369">
+        <v>38679</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:8">
+      <c r="A1370">
+        <v>91159</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>4101</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>4102</v>
+      </c>
+      <c r="D1370" s="1" t="s">
+        <v>4103</v>
+      </c>
+      <c r="E1370">
+        <v>38605</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:8">
+      <c r="A1371">
+        <v>91160</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>4104</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>4105</v>
+      </c>
+      <c r="D1371" s="1" t="s">
+        <v>4106</v>
+      </c>
+      <c r="E1371">
+        <v>38644</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:8">
+      <c r="A1372">
+        <v>91161</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>4107</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>4108</v>
+      </c>
+      <c r="D1372" s="1" t="s">
+        <v>4109</v>
+      </c>
+      <c r="E1372">
+        <v>38943</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:8">
+      <c r="A1373">
+        <v>91162</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>4110</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>4111</v>
+      </c>
+      <c r="D1373" s="1" t="s">
+        <v>4112</v>
+      </c>
+      <c r="E1373">
+        <v>40170</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:8">
+      <c r="A1374">
+        <v>91163</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>4113</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>4114</v>
+      </c>
+      <c r="D1374" s="1" t="s">
+        <v>4115</v>
+      </c>
+      <c r="E1374">
+        <v>40344</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:8">
+      <c r="A1375">
+        <v>91164</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>4116</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>4117</v>
+      </c>
+      <c r="D1375" s="1" t="s">
+        <v>4118</v>
+      </c>
+      <c r="E1375">
+        <v>40754</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:8">
+      <c r="A1376">
+        <v>91165</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>4119</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>4120</v>
+      </c>
+      <c r="D1376" s="1" t="s">
+        <v>4121</v>
+      </c>
+      <c r="E1376">
+        <v>38987</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:8">
+      <c r="A1377">
+        <v>91166</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>4122</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>4123</v>
+      </c>
+      <c r="D1377" s="1" t="s">
+        <v>4124</v>
+      </c>
+      <c r="E1377">
+        <v>39197</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:8">
+      <c r="A1378">
+        <v>91167</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>4125</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>4126</v>
+      </c>
+      <c r="D1378" s="1" t="s">
+        <v>4127</v>
+      </c>
+      <c r="E1378">
+        <v>39436</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:8">
+      <c r="A1379">
+        <v>91168</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>4128</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>4129</v>
+      </c>
+      <c r="D1379" s="1" t="s">
+        <v>4130</v>
+      </c>
+      <c r="E1379">
+        <v>39180</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:8">
+      <c r="A1380">
+        <v>91169</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>4131</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>4132</v>
+      </c>
+      <c r="D1380" s="1" t="s">
+        <v>4133</v>
+      </c>
+      <c r="E1380">
+        <v>39020</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:8">
+      <c r="A1381">
+        <v>91170</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>4134</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>4135</v>
+      </c>
+      <c r="D1381" s="1" t="s">
+        <v>4136</v>
+      </c>
+      <c r="E1381">
+        <v>39424</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:8">
+      <c r="A1382">
+        <v>91171</v>
+      </c>
+      <c r="B1382" t="s">
+        <v>4137</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>4138</v>
+      </c>
+      <c r="D1382" s="1" t="s">
+        <v>4139</v>
+      </c>
+      <c r="E1382">
+        <v>39782</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:8">
+      <c r="A1383">
+        <v>91172</v>
+      </c>
+      <c r="B1383" t="s">
+        <v>4140</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>4141</v>
+      </c>
+      <c r="D1383" s="1" t="s">
+        <v>4142</v>
+      </c>
+      <c r="E1383">
+        <v>39210</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:8">
+      <c r="A1384">
+        <v>91173</v>
+      </c>
+      <c r="B1384" t="s">
+        <v>4143</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>4144</v>
+      </c>
+      <c r="D1384" s="1" t="s">
+        <v>4145</v>
+      </c>
+      <c r="E1384">
+        <v>40265</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:8">
+      <c r="A1385">
+        <v>91174</v>
+      </c>
+      <c r="B1385" t="s">
+        <v>4146</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>4147</v>
+      </c>
+      <c r="D1385" s="1" t="s">
+        <v>4148</v>
+      </c>
+      <c r="E1385">
+        <v>39656</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:8">
+      <c r="A1386">
+        <v>91175</v>
+      </c>
+      <c r="B1386" t="s">
+        <v>4149</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>4150</v>
+      </c>
+      <c r="D1386" s="1" t="s">
+        <v>4151</v>
+      </c>
+      <c r="E1386">
+        <v>39945</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:8">
+      <c r="A1387">
+        <v>91176</v>
+      </c>
+      <c r="B1387" t="s">
+        <v>4152</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>4153</v>
+      </c>
+      <c r="D1387" s="1" t="s">
+        <v>4154</v>
+      </c>
+      <c r="E1387">
+        <v>42625</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:8">
+      <c r="A1388">
+        <v>91177</v>
+      </c>
+      <c r="B1388" t="s">
+        <v>4155</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>4156</v>
+      </c>
+      <c r="D1388" s="1" t="s">
+        <v>4157</v>
+      </c>
+      <c r="E1388">
+        <v>38567</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:8">
+      <c r="A1389">
+        <v>91178</v>
+      </c>
+      <c r="B1389" t="s">
+        <v>4158</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>4159</v>
+      </c>
+      <c r="D1389" s="1" t="s">
+        <v>4160</v>
+      </c>
+      <c r="E1389">
+        <v>38694</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:8">
+      <c r="A1390">
+        <v>91179</v>
+      </c>
+      <c r="B1390" t="s">
+        <v>4161</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>4162</v>
+      </c>
+      <c r="D1390" s="1" t="s">
+        <v>4163</v>
+      </c>
+      <c r="E1390">
+        <v>39362</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:8">
+      <c r="A1391">
+        <v>91180</v>
+      </c>
+      <c r="B1391" t="s">
+        <v>4164</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>4165</v>
+      </c>
+      <c r="D1391" s="1" t="s">
+        <v>4166</v>
+      </c>
+      <c r="E1391">
+        <v>40851</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:8">
+      <c r="A1392">
+        <v>91181</v>
+      </c>
+      <c r="B1392" t="s">
+        <v>4167</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D1392" s="1" t="s">
+        <v>4169</v>
+      </c>
+      <c r="E1392">
+        <v>40594</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:8">
+      <c r="A1393">
+        <v>91182</v>
+      </c>
+      <c r="B1393" t="s">
+        <v>4170</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>4171</v>
+      </c>
+      <c r="D1393" s="1" t="s">
+        <v>4172</v>
+      </c>
+      <c r="E1393">
+        <v>39732</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:8">
+      <c r="A1394">
+        <v>91183</v>
+      </c>
+      <c r="B1394" t="s">
+        <v>4173</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>4174</v>
+      </c>
+      <c r="D1394" s="1" t="s">
+        <v>4175</v>
+      </c>
+      <c r="E1394">
+        <v>40145</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:8">
+      <c r="A1395">
+        <v>91184</v>
+      </c>
+      <c r="B1395" t="s">
+        <v>4176</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>4177</v>
+      </c>
+      <c r="D1395" s="1" t="s">
+        <v>4178</v>
+      </c>
+      <c r="E1395">
+        <v>39388</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:8">
+      <c r="A1396">
+        <v>91185</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>4179</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>4180</v>
+      </c>
+      <c r="D1396" s="1" t="s">
+        <v>4181</v>
+      </c>
+      <c r="E1396">
+        <v>39830</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:8">
+      <c r="A1397">
+        <v>91186</v>
+      </c>
+      <c r="B1397" t="s">
+        <v>4182</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>4183</v>
+      </c>
+      <c r="D1397" s="1" t="s">
+        <v>4184</v>
+      </c>
+      <c r="E1397">
+        <v>39810</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:8">
+      <c r="A1398">
+        <v>91187</v>
+      </c>
+      <c r="B1398" t="s">
+        <v>4185</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>4186</v>
+      </c>
+      <c r="D1398" s="1" t="s">
+        <v>4187</v>
+      </c>
+      <c r="E1398">
+        <v>39784</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:8">
+      <c r="A1399">
+        <v>91188</v>
+      </c>
+      <c r="B1399" t="s">
+        <v>4188</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>4189</v>
+      </c>
+      <c r="D1399" s="1" t="s">
+        <v>4190</v>
+      </c>
+      <c r="E1399">
+        <v>39770</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:8">
+      <c r="A1400">
+        <v>91189</v>
+      </c>
+      <c r="B1400" t="s">
+        <v>4191</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>4192</v>
+      </c>
+      <c r="D1400" s="1" t="s">
+        <v>4193</v>
+      </c>
+      <c r="E1400">
+        <v>39031</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:8">
+      <c r="A1401">
+        <v>91190</v>
+      </c>
+      <c r="B1401" t="s">
+        <v>4194</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>4195</v>
+      </c>
+      <c r="D1401" s="1" t="s">
+        <v>4196</v>
+      </c>
+      <c r="E1401">
+        <v>40897</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:8">
+      <c r="A1402">
+        <v>91191</v>
+      </c>
+      <c r="B1402" t="s">
+        <v>4197</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>4198</v>
+      </c>
+      <c r="D1402" s="1" t="s">
+        <v>4199</v>
+      </c>
+      <c r="E1402">
+        <v>40143</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:8">
+      <c r="A1403">
+        <v>91192</v>
+      </c>
+      <c r="B1403" t="s">
+        <v>4200</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>4201</v>
+      </c>
+      <c r="D1403" s="1" t="s">
+        <v>4202</v>
+      </c>
+      <c r="E1403">
+        <v>39526</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:8">
+      <c r="A1404">
+        <v>91193</v>
+      </c>
+      <c r="B1404" t="s">
+        <v>4203</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>4204</v>
+      </c>
+      <c r="D1404" s="1" t="s">
+        <v>4205</v>
+      </c>
+      <c r="E1404">
+        <v>42755</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:8">
+      <c r="A1405">
+        <v>91194</v>
+      </c>
+      <c r="B1405" t="s">
+        <v>4206</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>4207</v>
+      </c>
+      <c r="D1405" s="1" t="s">
+        <v>4208</v>
+      </c>
+      <c r="E1405">
+        <v>40282</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:8">
+      <c r="A1406">
+        <v>91195</v>
+      </c>
+      <c r="B1406" t="s">
+        <v>4209</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>4210</v>
+      </c>
+      <c r="D1406" s="1" t="s">
+        <v>4211</v>
+      </c>
+      <c r="E1406">
+        <v>39612</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:8">
+      <c r="A1407">
+        <v>91196</v>
+      </c>
+      <c r="B1407" t="s">
+        <v>4212</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>4213</v>
+      </c>
+      <c r="D1407" s="1" t="s">
+        <v>4214</v>
+      </c>
+      <c r="E1407">
+        <v>40040</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:8">
+      <c r="A1408">
+        <v>91197</v>
+      </c>
+      <c r="B1408" t="s">
+        <v>4215</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>4216</v>
+      </c>
+      <c r="D1408" s="1" t="s">
+        <v>4217</v>
+      </c>
+      <c r="E1408">
+        <v>40492</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:8">
+      <c r="A1409">
+        <v>91198</v>
+      </c>
+      <c r="B1409" t="s">
+        <v>4218</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>4219</v>
+      </c>
+      <c r="D1409" s="1" t="s">
+        <v>4220</v>
+      </c>
+      <c r="E1409">
+        <v>39129</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:8">
+      <c r="A1410">
+        <v>91199</v>
+      </c>
+      <c r="B1410" t="s">
+        <v>4221</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>4222</v>
+      </c>
+      <c r="D1410" s="1" t="s">
+        <v>4223</v>
+      </c>
+      <c r="E1410">
+        <v>38865</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:8">
+      <c r="A1411">
+        <v>91200</v>
+      </c>
+      <c r="B1411" t="s">
+        <v>4224</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>4225</v>
+      </c>
+      <c r="D1411" s="1" t="s">
+        <v>4226</v>
+      </c>
+      <c r="E1411">
+        <v>38776</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:8">
+      <c r="A1412">
+        <v>91201</v>
+      </c>
+      <c r="B1412" t="s">
+        <v>4227</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>4228</v>
+      </c>
+      <c r="D1412" s="1" t="s">
+        <v>4229</v>
+      </c>
+      <c r="E1412">
+        <v>39443</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:8">
+      <c r="A1413">
+        <v>91202</v>
+      </c>
+      <c r="B1413" t="s">
+        <v>4230</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>4231</v>
+      </c>
+      <c r="D1413" s="1" t="s">
+        <v>4232</v>
+      </c>
+      <c r="E1413">
+        <v>40421</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:8">
+      <c r="A1414">
+        <v>91203</v>
+      </c>
+      <c r="B1414" t="s">
+        <v>4233</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>4234</v>
+      </c>
+      <c r="D1414" s="1" t="s">
+        <v>4235</v>
+      </c>
+      <c r="E1414">
+        <v>41038</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:8">
+      <c r="A1415">
+        <v>91204</v>
+      </c>
+      <c r="B1415" t="s">
+        <v>4236</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>4237</v>
+      </c>
+      <c r="D1415" s="1" t="s">
+        <v>4238</v>
+      </c>
+      <c r="E1415">
+        <v>38738</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:8">
+      <c r="A1416">
+        <v>91205</v>
+      </c>
+      <c r="B1416" t="s">
+        <v>4239</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>4240</v>
+      </c>
+      <c r="D1416" s="1" t="s">
+        <v>4241</v>
+      </c>
+      <c r="E1416">
+        <v>37158</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:8">
+      <c r="A1417">
+        <v>91206</v>
+      </c>
+      <c r="B1417" t="s">
+        <v>4242</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>4243</v>
+      </c>
+      <c r="D1417" s="1" t="s">
+        <v>4244</v>
+      </c>
+      <c r="E1417">
+        <v>39264</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:8">
+      <c r="A1418">
+        <v>91207</v>
+      </c>
+      <c r="B1418" t="s">
+        <v>4245</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>4246</v>
+      </c>
+      <c r="D1418" s="1" t="s">
+        <v>4247</v>
+      </c>
+      <c r="E1418">
+        <v>39358</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:8">
+      <c r="A1419">
+        <v>91208</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>4248</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>4249</v>
+      </c>
+      <c r="D1419" s="1" t="s">
+        <v>4250</v>
+      </c>
+      <c r="E1419">
+        <v>39936</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:8">
+      <c r="A1420">
+        <v>91209</v>
+      </c>
+      <c r="B1420" t="s">
+        <v>4251</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>4252</v>
+      </c>
+      <c r="D1420" s="1" t="s">
+        <v>4253</v>
+      </c>
+      <c r="E1420">
+        <v>40277</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:8">
+      <c r="A1421">
+        <v>91210</v>
+      </c>
+      <c r="B1421" t="s">
+        <v>4254</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>4255</v>
+      </c>
+      <c r="D1421" s="1" t="s">
+        <v>4256</v>
+      </c>
+      <c r="E1421">
+        <v>43109</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:8">
+      <c r="A1422">
+        <v>91211</v>
+      </c>
+      <c r="B1422" t="s">
+        <v>4257</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>4258</v>
+      </c>
+      <c r="D1422" s="1" t="s">
+        <v>4259</v>
+      </c>
+      <c r="E1422">
+        <v>40525</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:8">
+      <c r="A1423">
+        <v>91212</v>
+      </c>
+      <c r="B1423" t="s">
+        <v>4260</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>4261</v>
+      </c>
+      <c r="D1423" s="1" t="s">
+        <v>4262</v>
+      </c>
+      <c r="E1423">
+        <v>39585</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:8">
+      <c r="A1424">
+        <v>91213</v>
+      </c>
+      <c r="B1424" t="s">
+        <v>4263</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>4264</v>
+      </c>
+      <c r="D1424" s="1" t="s">
+        <v>4265</v>
+      </c>
+      <c r="E1424">
+        <v>40130</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:8">
+      <c r="A1425">
+        <v>91214</v>
+      </c>
+      <c r="B1425" t="s">
+        <v>4266</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>4267</v>
+      </c>
+      <c r="D1425" s="1" t="s">
+        <v>4268</v>
+      </c>
+      <c r="E1425">
+        <v>39711</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:8">
+      <c r="A1426">
+        <v>91215</v>
+      </c>
+      <c r="B1426" t="s">
+        <v>4269</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>4270</v>
+      </c>
+      <c r="D1426" s="1" t="s">
+        <v>4271</v>
+      </c>
+      <c r="E1426">
+        <v>39017</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:8">
+      <c r="A1427">
+        <v>91216</v>
+      </c>
+      <c r="B1427" t="s">
+        <v>4272</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>4273</v>
+      </c>
+      <c r="D1427" s="1" t="s">
+        <v>4274</v>
+      </c>
+      <c r="E1427">
+        <v>40900</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:8">
+      <c r="A1428">
+        <v>91217</v>
+      </c>
+      <c r="B1428" t="s">
+        <v>4275</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>4276</v>
+      </c>
+      <c r="D1428" s="1" t="s">
+        <v>4277</v>
+      </c>
+      <c r="E1428">
+        <v>44004</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:8">
+      <c r="A1429">
+        <v>91218</v>
+      </c>
+      <c r="B1429" t="s">
+        <v>4278</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>4279</v>
+      </c>
+      <c r="D1429" s="1" t="s">
+        <v>4280</v>
+      </c>
+      <c r="E1429">
+        <v>41237</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:8">
+      <c r="A1430">
+        <v>91219</v>
+      </c>
+      <c r="B1430" t="s">
+        <v>4281</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>4282</v>
+      </c>
+      <c r="D1430" s="1" t="s">
+        <v>4283</v>
+      </c>
+      <c r="E1430">
+        <v>41602</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:8">
+      <c r="A1431">
+        <v>91220</v>
+      </c>
+      <c r="B1431" t="s">
+        <v>4284</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>4285</v>
+      </c>
+      <c r="D1431" s="1" t="s">
+        <v>4286</v>
+      </c>
+      <c r="E1431">
+        <v>38836</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:8">
+      <c r="A1432">
+        <v>91221</v>
+      </c>
+      <c r="B1432" t="s">
+        <v>4287</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>4288</v>
+      </c>
+      <c r="D1432" s="1" t="s">
+        <v>4289</v>
+      </c>
+      <c r="E1432">
+        <v>39173</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:8">
+      <c r="A1433">
+        <v>91222</v>
+      </c>
+      <c r="B1433" t="s">
+        <v>4290</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>4291</v>
+      </c>
+      <c r="D1433" s="1" t="s">
+        <v>4292</v>
+      </c>
+      <c r="E1433">
+        <v>39628</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:8">
+      <c r="A1434">
+        <v>91223</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>4293</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>4294</v>
+      </c>
+      <c r="D1434" s="1" t="s">
+        <v>4295</v>
+      </c>
+      <c r="E1434">
+        <v>39748</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:8">
+      <c r="A1435">
+        <v>91224</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>4296</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>4297</v>
+      </c>
+      <c r="D1435" s="1" t="s">
+        <v>4298</v>
+      </c>
+      <c r="E1435">
+        <v>39913</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:8">
+      <c r="A1436">
+        <v>91225</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>4299</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>4300</v>
+      </c>
+      <c r="D1436" s="1" t="s">
+        <v>4301</v>
+      </c>
+      <c r="E1436">
+        <v>40580</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:8">
+      <c r="A1437">
+        <v>91226</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>4302</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>4303</v>
+      </c>
+      <c r="D1437" s="1" t="s">
+        <v>4304</v>
+      </c>
+      <c r="E1437">
+        <v>39938</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:8">
+      <c r="A1438">
+        <v>91227</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>4305</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>4306</v>
+      </c>
+      <c r="D1438" s="1" t="s">
+        <v>4307</v>
+      </c>
+      <c r="E1438">
+        <v>38618</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:8">
+      <c r="A1439">
+        <v>91228</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>4308</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>4309</v>
+      </c>
+      <c r="D1439" s="1" t="s">
+        <v>4310</v>
+      </c>
+      <c r="E1439">
+        <v>38721</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:8">
+      <c r="A1440">
+        <v>91229</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>4311</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>4312</v>
+      </c>
+      <c r="D1440" s="1" t="s">
+        <v>4313</v>
+      </c>
+      <c r="E1440">
+        <v>38608</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:8">
+      <c r="A1441">
+        <v>91230</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>4314</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>4315</v>
+      </c>
+      <c r="D1441" s="1" t="s">
+        <v>4316</v>
+      </c>
+      <c r="E1441">
+        <v>39227</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:8">
+      <c r="A1442">
+        <v>91231</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>4317</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>4318</v>
+      </c>
+      <c r="D1442" s="1" t="s">
+        <v>4319</v>
+      </c>
+      <c r="E1442">
+        <v>40314</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:8">
+      <c r="A1443">
+        <v>91232</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>4320</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>4321</v>
+      </c>
+      <c r="D1443" s="1" t="s">
+        <v>4322</v>
+      </c>
+      <c r="E1443">
+        <v>39286</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:8">
+      <c r="A1444">
+        <v>91233</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>4323</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>4324</v>
+      </c>
+      <c r="D1444" s="1" t="s">
+        <v>4325</v>
+      </c>
+      <c r="E1444">
+        <v>38831</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:8">
+      <c r="A1445">
+        <v>91234</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>4326</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>4327</v>
+      </c>
+      <c r="D1445" s="1" t="s">
+        <v>4328</v>
+      </c>
+      <c r="E1445">
+        <v>40099</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:8">
+      <c r="A1446">
+        <v>91235</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>4329</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>4330</v>
+      </c>
+      <c r="D1446" s="1" t="s">
+        <v>4331</v>
+      </c>
+      <c r="E1446">
+        <v>40717</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:8">
+      <c r="A1447">
+        <v>91236</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>4332</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>4333</v>
+      </c>
+      <c r="D1447" s="1" t="s">
+        <v>4334</v>
+      </c>
+      <c r="E1447">
+        <v>38861</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:8">
+      <c r="A1448">
+        <v>91237</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>4335</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>4336</v>
+      </c>
+      <c r="D1448" s="1" t="s">
+        <v>4337</v>
+      </c>
+      <c r="E1448">
+        <v>38789</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:8">
+      <c r="A1449">
+        <v>91238</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>4338</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>4339</v>
+      </c>
+      <c r="D1449" s="1" t="s">
+        <v>4340</v>
+      </c>
+      <c r="E1449">
+        <v>39136</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:8">
+      <c r="A1450">
+        <v>91239</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>4341</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>4342</v>
+      </c>
+      <c r="D1450" s="1" t="s">
+        <v>4343</v>
+      </c>
+      <c r="E1450">
+        <v>39316</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:8">
+      <c r="A1451">
+        <v>91240</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>4344</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>4345</v>
+      </c>
+      <c r="D1451" s="1" t="s">
+        <v>4346</v>
+      </c>
+      <c r="E1451">
+        <v>38161</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:8">
+      <c r="A1452">
+        <v>91241</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>4347</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>4348</v>
+      </c>
+      <c r="D1452" s="1" t="s">
+        <v>4349</v>
+      </c>
+      <c r="E1452">
+        <v>38449</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:8">
+      <c r="A1453">
+        <v>91242</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>4350</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>4351</v>
+      </c>
+      <c r="D1453" s="1" t="s">
+        <v>4352</v>
+      </c>
+      <c r="E1453">
+        <v>37985</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:8">
+      <c r="A1454">
+        <v>91243</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>4353</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>4354</v>
+      </c>
+      <c r="D1454" s="1" t="s">
+        <v>4355</v>
+      </c>
+      <c r="E1454">
+        <v>39227</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:8">
+      <c r="A1455">
+        <v>91244</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>4356</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>4357</v>
+      </c>
+      <c r="D1455" s="1" t="s">
+        <v>4358</v>
+      </c>
+      <c r="E1455">
+        <v>40104</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:8">
+      <c r="A1456">
+        <v>91245</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>4359</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>4360</v>
+      </c>
+      <c r="D1456" s="1" t="s">
+        <v>4361</v>
+      </c>
+      <c r="E1456">
+        <v>41775</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:8">
+      <c r="A1457">
+        <v>91246</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>4362</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>4363</v>
+      </c>
+      <c r="D1457" s="1" t="s">
+        <v>4364</v>
+      </c>
+      <c r="E1457">
+        <v>40627</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:8">
+      <c r="A1458">
+        <v>91247</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>4365</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>4366</v>
+      </c>
+      <c r="D1458" s="1" t="s">
+        <v>4367</v>
+      </c>
+      <c r="E1458">
+        <v>38797</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:8">
+      <c r="A1459">
+        <v>91248</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>4368</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>4369</v>
+      </c>
+      <c r="D1459" s="1" t="s">
+        <v>4370</v>
+      </c>
+      <c r="E1459">
+        <v>43265</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:8">
+      <c r="A1460">
+        <v>91249</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>4371</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>4372</v>
+      </c>
+      <c r="D1460" s="1" t="s">
+        <v>4373</v>
+      </c>
+      <c r="E1460">
+        <v>41257</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:8">
+      <c r="A1461">
+        <v>91250</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>4374</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>4375</v>
+      </c>
+      <c r="D1461" s="1" t="s">
+        <v>4376</v>
+      </c>
+      <c r="E1461">
+        <v>39359</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:8">
+      <c r="A1462">
+        <v>91251</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>4377</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>4378</v>
+      </c>
+      <c r="D1462" s="1" t="s">
+        <v>4379</v>
+      </c>
+      <c r="E1462">
+        <v>40340</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:8">
+      <c r="A1463">
+        <v>91252</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>4380</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>4381</v>
+      </c>
+      <c r="D1463" s="1" t="s">
+        <v>4382</v>
+      </c>
+      <c r="E1463">
+        <v>38993</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:8">
+      <c r="A1464">
+        <v>91253</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>4383</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>4384</v>
+      </c>
+      <c r="D1464" s="1" t="s">
+        <v>4385</v>
+      </c>
+      <c r="E1464">
+        <v>39167</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:8">
+      <c r="A1465">
+        <v>91254</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>4386</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>4387</v>
+      </c>
+      <c r="D1465" s="1" t="s">
+        <v>4388</v>
+      </c>
+      <c r="E1465">
+        <v>39087</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:8">
+      <c r="A1466">
+        <v>91255</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>4389</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>4390</v>
+      </c>
+      <c r="D1466" s="1" t="s">
+        <v>4391</v>
+      </c>
+      <c r="E1466">
+        <v>39615</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:8">
+      <c r="A1467">
+        <v>91256</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>4392</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>4393</v>
+      </c>
+      <c r="D1467" s="1" t="s">
+        <v>4394</v>
+      </c>
+      <c r="E1467">
+        <v>39533</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:8">
+      <c r="A1468">
+        <v>91257</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>4395</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>4396</v>
+      </c>
+      <c r="D1468" s="1" t="s">
+        <v>4397</v>
+      </c>
+      <c r="E1468">
+        <v>39591</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:8">
+      <c r="A1469">
+        <v>91258</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>4398</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>4399</v>
+      </c>
+      <c r="D1469" s="1" t="s">
+        <v>4400</v>
+      </c>
+      <c r="E1469">
+        <v>38753</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:8">
+      <c r="A1470">
+        <v>91259</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>4401</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>4402</v>
+      </c>
+      <c r="D1470" s="1" t="s">
+        <v>4403</v>
+      </c>
+      <c r="E1470">
+        <v>39329</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:8">
+      <c r="A1471">
+        <v>91260</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>4404</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>4405</v>
+      </c>
+      <c r="D1471" s="1" t="s">
+        <v>4406</v>
+      </c>
+      <c r="E1471">
+        <v>39467</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:8">
+      <c r="A1472">
+        <v>91261</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>4407</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>4408</v>
+      </c>
+      <c r="D1472" s="1" t="s">
+        <v>4409</v>
+      </c>
+      <c r="E1472">
+        <v>40018</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:8">
+      <c r="A1473">
+        <v>91262</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>4410</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>4411</v>
+      </c>
+      <c r="D1473" s="1" t="s">
+        <v>4412</v>
+      </c>
+      <c r="E1473">
+        <v>39654</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:8">
+      <c r="A1474">
+        <v>91263</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>4413</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>4414</v>
+      </c>
+      <c r="D1474" s="1" t="s">
+        <v>4415</v>
+      </c>
+      <c r="E1474">
+        <v>40640</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:8">
+      <c r="A1475">
+        <v>91264</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>4416</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>4417</v>
+      </c>
+      <c r="D1475" s="1" t="s">
+        <v>4418</v>
+      </c>
+      <c r="E1475">
+        <v>40456</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:8">
+      <c r="A1476">
+        <v>91265</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>4419</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>4420</v>
+      </c>
+      <c r="D1476" s="1" t="s">
+        <v>4421</v>
+      </c>
+      <c r="E1476">
+        <v>39299</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:8">
+      <c r="A1477">
+        <v>91266</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>4422</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>4423</v>
+      </c>
+      <c r="D1477" s="1" t="s">
+        <v>4424</v>
+      </c>
+      <c r="E1477">
+        <v>39801</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:8">
+      <c r="A1478">
+        <v>91267</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>4425</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>4426</v>
+      </c>
+      <c r="D1478" s="1" t="s">
+        <v>4427</v>
+      </c>
+      <c r="E1478">
+        <v>39838</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:8">
+      <c r="A1479">
+        <v>91268</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>4428</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>4429</v>
+      </c>
+      <c r="D1479" s="1" t="s">
+        <v>4430</v>
+      </c>
+      <c r="E1479">
+        <v>40732</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:8">
+      <c r="A1480">
+        <v>91269</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>4431</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>4432</v>
+      </c>
+      <c r="D1480" s="1" t="s">
+        <v>4433</v>
+      </c>
+      <c r="E1480">
+        <v>40596</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:8">
+      <c r="A1481">
+        <v>91270</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>4434</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>4435</v>
+      </c>
+      <c r="D1481" s="1" t="s">
+        <v>4436</v>
+      </c>
+      <c r="E1481">
+        <v>40427</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:8">
+      <c r="A1482">
+        <v>91271</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>4437</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>4438</v>
+      </c>
+      <c r="D1482" s="1" t="s">
+        <v>4439</v>
+      </c>
+      <c r="E1482">
+        <v>40856</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:8">
+      <c r="A1483">
+        <v>91272</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>4440</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>4441</v>
+      </c>
+      <c r="D1483" s="1" t="s">
+        <v>4442</v>
+      </c>
+      <c r="E1483">
+        <v>43356</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:8">
+      <c r="A1484">
+        <v>91273</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>4443</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>4444</v>
+      </c>
+      <c r="D1484" s="1" t="s">
+        <v>4445</v>
+      </c>
+      <c r="E1484">
+        <v>40587</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:8">
+      <c r="A1485">
+        <v>91274</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>4446</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>4447</v>
+      </c>
+      <c r="D1485" s="1" t="s">
+        <v>4448</v>
+      </c>
+      <c r="E1485">
+        <v>64393</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:8">
+      <c r="A1486">
+        <v>91275</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>4449</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>4450</v>
+      </c>
+      <c r="D1486" s="1" t="s">
+        <v>4451</v>
+      </c>
+      <c r="E1486">
+        <v>39076</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:8">
+      <c r="A1487">
+        <v>91276</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>4452</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>4453</v>
+      </c>
+      <c r="D1487" s="1" t="s">
+        <v>4454</v>
+      </c>
+      <c r="E1487">
+        <v>38140</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:8">
+      <c r="A1488">
+        <v>91277</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>4455</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>4456</v>
+      </c>
+      <c r="D1488" s="1" t="s">
+        <v>4457</v>
+      </c>
+      <c r="E1488">
+        <v>38685</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:8">
+      <c r="A1489">
+        <v>91278</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>4458</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>4459</v>
+      </c>
+      <c r="D1489" s="1" t="s">
+        <v>4460</v>
+      </c>
+      <c r="E1489">
+        <v>39694</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:8">
+      <c r="A1490">
+        <v>91279</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>4461</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>4462</v>
+      </c>
+      <c r="D1490" s="1" t="s">
+        <v>4463</v>
+      </c>
+      <c r="E1490">
+        <v>39066</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:8">
+      <c r="A1491">
+        <v>91280</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>4464</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>4465</v>
+      </c>
+      <c r="D1491" s="1" t="s">
+        <v>4466</v>
+      </c>
+      <c r="E1491">
+        <v>38803</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:8">
+      <c r="A1492">
+        <v>91281</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>4467</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>4468</v>
+      </c>
+      <c r="D1492" s="1" t="s">
+        <v>4469</v>
+      </c>
+      <c r="E1492">
+        <v>38758</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:8">
+      <c r="A1493">
+        <v>91282</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>4470</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>4471</v>
+      </c>
+      <c r="D1493" s="1" t="s">
+        <v>4472</v>
+      </c>
+      <c r="E1493">
+        <v>38529</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:8">
+      <c r="A1494">
+        <v>91283</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>4473</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>4474</v>
+      </c>
+      <c r="D1494" s="1" t="s">
+        <v>4475</v>
+      </c>
+      <c r="E1494">
+        <v>32412</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:8">
+      <c r="A1495">
+        <v>91284</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>4476</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>4477</v>
+      </c>
+      <c r="D1495" s="1" t="s">
+        <v>4478</v>
+      </c>
+      <c r="E1495">
+        <v>26455</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:8">
+      <c r="A1496">
+        <v>91285</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>4479</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>4480</v>
+      </c>
+      <c r="D1496" s="1" t="s">
+        <v>4481</v>
+      </c>
+      <c r="E1496">
+        <v>37581</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:8">
+      <c r="A1497">
+        <v>91286</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>4482</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>4483</v>
+      </c>
+      <c r="D1497" s="1" t="s">
+        <v>4484</v>
+      </c>
+      <c r="E1497">
+        <v>37528</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:8">
+      <c r="A1498">
+        <v>91287</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>4485</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>4486</v>
+      </c>
+      <c r="D1498" s="1" t="s">
+        <v>4487</v>
+      </c>
+      <c r="E1498">
+        <v>37958</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:8">
+      <c r="A1499">
+        <v>91288</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>4488</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>4489</v>
+      </c>
+      <c r="D1499" s="1" t="s">
+        <v>4490</v>
+      </c>
+      <c r="E1499">
+        <v>38704</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:8">
+      <c r="A1500">
+        <v>91289</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>4491</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>4492</v>
+      </c>
+      <c r="D1500" s="1" t="s">
+        <v>4493</v>
+      </c>
+      <c r="E1500">
+        <v>39148</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:8">
+      <c r="A1501">
+        <v>91290</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>4494</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>4495</v>
+      </c>
+      <c r="D1501" s="1" t="s">
+        <v>4496</v>
+      </c>
+      <c r="E1501">
+        <v>41197</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:8">
+      <c r="A1502">
+        <v>91291</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>4497</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>4498</v>
+      </c>
+      <c r="D1502" s="1" t="s">
+        <v>4499</v>
+      </c>
+      <c r="E1502">
+        <v>40729</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:8">
+      <c r="A1503">
+        <v>91292</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>4500</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>4501</v>
+      </c>
+      <c r="D1503" s="1" t="s">
+        <v>4502</v>
+      </c>
+      <c r="E1503">
+        <v>38478</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:8">
+      <c r="A1504">
+        <v>91293</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>4503</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>4504</v>
+      </c>
+      <c r="D1504" s="1" t="s">
+        <v>4505</v>
+      </c>
+      <c r="E1504">
+        <v>39083</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:8">
+      <c r="A1505">
+        <v>91294</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>4506</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>4507</v>
+      </c>
+      <c r="D1505" s="1" t="s">
+        <v>4508</v>
+      </c>
+      <c r="E1505">
+        <v>39089</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:8">
+      <c r="A1506">
+        <v>91295</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>4509</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>4510</v>
+      </c>
+      <c r="D1506" s="1" t="s">
+        <v>4511</v>
+      </c>
+      <c r="E1506">
+        <v>39656</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:8">
+      <c r="A1507">
+        <v>91296</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>4512</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>4513</v>
+      </c>
+      <c r="D1507" s="1" t="s">
+        <v>4514</v>
+      </c>
+      <c r="E1507">
+        <v>37698</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:8">
+      <c r="A1508">
+        <v>91297</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>4515</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>4516</v>
+      </c>
+      <c r="D1508" s="1" t="s">
+        <v>4517</v>
+      </c>
+      <c r="E1508">
+        <v>38292</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:8">
+      <c r="A1509">
+        <v>91298</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>4518</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>4519</v>
+      </c>
+      <c r="D1509" s="1" t="s">
+        <v>4520</v>
+      </c>
+      <c r="E1509">
+        <v>36881</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:8">
+      <c r="A1510">
+        <v>91299</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>4521</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>4522</v>
+      </c>
+      <c r="D1510" s="1" t="s">
+        <v>4523</v>
+      </c>
+      <c r="E1510">
+        <v>38844</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:8">
+      <c r="A1511">
+        <v>91300</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>4524</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>4525</v>
+      </c>
+      <c r="D1511" s="1" t="s">
+        <v>4526</v>
+      </c>
+      <c r="E1511">
+        <v>39100</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:8">
+      <c r="A1512">
+        <v>91301</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>4527</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>4528</v>
+      </c>
+      <c r="D1512" s="1" t="s">
+        <v>4529</v>
+      </c>
+      <c r="E1512">
+        <v>39855</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:8">
+      <c r="A1513">
+        <v>91302</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>4530</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>4531</v>
+      </c>
+      <c r="D1513" s="1" t="s">
+        <v>4532</v>
+      </c>
+      <c r="E1513">
+        <v>41089</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:8">
+      <c r="A1514">
+        <v>91303</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>4533</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>4534</v>
+      </c>
+      <c r="D1514" s="1" t="s">
+        <v>4535</v>
+      </c>
+      <c r="E1514">
+        <v>41018</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:8">
+      <c r="A1515">
+        <v>91304</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>4536</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>4537</v>
+      </c>
+      <c r="D1515" s="1" t="s">
+        <v>4538</v>
+      </c>
+      <c r="E1515">
+        <v>41684</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:8">
+      <c r="A1516">
+        <v>91305</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>4539</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>4540</v>
+      </c>
+      <c r="D1516" s="1" t="s">
+        <v>4541</v>
+      </c>
+      <c r="E1516">
+        <v>39843</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:8">
+      <c r="A1517">
+        <v>91306</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>4542</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>4543</v>
+      </c>
+      <c r="D1517" s="1" t="s">
+        <v>4544</v>
+      </c>
+      <c r="E1517">
+        <v>39701</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:8">
+      <c r="A1518">
+        <v>91307</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>4545</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>4546</v>
+      </c>
+      <c r="D1518" s="1" t="s">
+        <v>4547</v>
+      </c>
+      <c r="E1518">
+        <v>39976</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:8">
+      <c r="A1519">
+        <v>91308</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>4548</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>4549</v>
+      </c>
+      <c r="D1519" s="1" t="s">
+        <v>4550</v>
+      </c>
+      <c r="E1519">
+        <v>40417</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:8">
+      <c r="A1520">
+        <v>91309</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>4551</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>4552</v>
+      </c>
+      <c r="D1520" s="1" t="s">
+        <v>4553</v>
+      </c>
+      <c r="E1520">
+        <v>39688</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:8">
+      <c r="A1521">
+        <v>91310</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>4554</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>4555</v>
+      </c>
+      <c r="D1521" s="1" t="s">
+        <v>4556</v>
+      </c>
+      <c r="E1521">
+        <v>39545</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:8">
+      <c r="A1522">
+        <v>91311</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>4557</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>4558</v>
+      </c>
+      <c r="D1522" s="1" t="s">
+        <v>4559</v>
+      </c>
+      <c r="E1522">
+        <v>40959</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:8">
+      <c r="A1523">
+        <v>91312</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>4560</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>4561</v>
+      </c>
+      <c r="D1523" s="1" t="s">
+        <v>4562</v>
+      </c>
+      <c r="E1523">
+        <v>40421</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:8">
+      <c r="A1524">
+        <v>91313</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>4563</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>4564</v>
+      </c>
+      <c r="D1524" s="1" t="s">
+        <v>4565</v>
+      </c>
+      <c r="E1524">
+        <v>39990</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:8">
+      <c r="A1525">
+        <v>91314</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>4566</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>4567</v>
+      </c>
+      <c r="D1525" s="1" t="s">
+        <v>4568</v>
+      </c>
+      <c r="E1525">
+        <v>42167</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:8">
+      <c r="A1526">
+        <v>91315</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>4569</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>4570</v>
+      </c>
+      <c r="D1526" s="1" t="s">
+        <v>4571</v>
+      </c>
+      <c r="E1526">
+        <v>41139</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:8">
+      <c r="A1527">
+        <v>91316</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>4572</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>4573</v>
+      </c>
+      <c r="D1527" s="1" t="s">
+        <v>4574</v>
+      </c>
+      <c r="E1527">
+        <v>39537</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:8">
+      <c r="A1528">
+        <v>91317</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>4575</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>4576</v>
+      </c>
+      <c r="D1528" s="1" t="s">
+        <v>4577</v>
+      </c>
+      <c r="E1528">
+        <v>39807</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:8">
+      <c r="A1529">
+        <v>91318</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>4578</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>4579</v>
+      </c>
+      <c r="D1529" s="1" t="s">
+        <v>4580</v>
+      </c>
+      <c r="E1529">
+        <v>39662</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:8">
+      <c r="A1530">
+        <v>91319</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>4581</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>4582</v>
+      </c>
+      <c r="D1530" s="1" t="s">
+        <v>4583</v>
+      </c>
+      <c r="E1530">
+        <v>40606</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:8">
+      <c r="A1531">
+        <v>91320</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>4584</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>4585</v>
+      </c>
+      <c r="D1531" s="1" t="s">
+        <v>4586</v>
+      </c>
+      <c r="E1531">
+        <v>38593</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:8">
+      <c r="A1532">
+        <v>91321</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>4587</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>4588</v>
+      </c>
+      <c r="D1532" s="1" t="s">
+        <v>4589</v>
+      </c>
+      <c r="E1532">
+        <v>38811</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:8">
+      <c r="A1533">
+        <v>91322</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>4590</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>4591</v>
+      </c>
+      <c r="D1533" s="1" t="s">
+        <v>4592</v>
+      </c>
+      <c r="E1533">
+        <v>38713</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:8">
+      <c r="A1534">
+        <v>91323</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>4593</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>4594</v>
+      </c>
+      <c r="D1534" s="1" t="s">
+        <v>4595</v>
+      </c>
+      <c r="E1534">
+        <v>39471</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:8">
+      <c r="A1535">
+        <v>91324</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>4596</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>4597</v>
+      </c>
+      <c r="D1535" s="1" t="s">
+        <v>4598</v>
+      </c>
+      <c r="E1535">
+        <v>38289</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:8">
+      <c r="A1536">
+        <v>91325</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>4599</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>4600</v>
+      </c>
+      <c r="D1536" s="1" t="s">
+        <v>4601</v>
+      </c>
+      <c r="E1536">
+        <v>38138</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:8">
+      <c r="A1537">
+        <v>91326</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>4602</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>4603</v>
+      </c>
+      <c r="D1537" s="1" t="s">
+        <v>4604</v>
+      </c>
+      <c r="E1537">
+        <v>39439</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:8">
+      <c r="A1538">
+        <v>91327</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>4605</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>4606</v>
+      </c>
+      <c r="D1538" s="1" t="s">
+        <v>4607</v>
+      </c>
+      <c r="E1538">
+        <v>39373</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:8">
+      <c r="A1539">
+        <v>91328</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>4608</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>4609</v>
+      </c>
+      <c r="D1539" s="1" t="s">
+        <v>4610</v>
+      </c>
+      <c r="E1539">
+        <v>39778</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:8">
+      <c r="A1540">
+        <v>91329</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>4611</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>4612</v>
+      </c>
+      <c r="D1540" s="1" t="s">
+        <v>4613</v>
+      </c>
+      <c r="E1540">
+        <v>40604</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:8">
+      <c r="A1541">
+        <v>91330</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>4614</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>4615</v>
+      </c>
+      <c r="D1541" s="1" t="s">
+        <v>4616</v>
+      </c>
+      <c r="E1541">
+        <v>39853</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:8">
+      <c r="A1542">
+        <v>91331</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>4617</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>4618</v>
+      </c>
+      <c r="D1542" s="1" t="s">
+        <v>4619</v>
+      </c>
+      <c r="E1542">
+        <v>39560</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:8">
+      <c r="A1543">
+        <v>91332</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>4620</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>4621</v>
+      </c>
+      <c r="D1543" s="1" t="s">
+        <v>4622</v>
+      </c>
+      <c r="E1543">
+        <v>39130</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:8">
+      <c r="A1544">
+        <v>91333</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>4623</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>4624</v>
+      </c>
+      <c r="D1544" s="1" t="s">
+        <v>4625</v>
+      </c>
+      <c r="E1544">
+        <v>39402</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:8">
+      <c r="A1545">
+        <v>91334</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>4626</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>4627</v>
+      </c>
+      <c r="D1545" s="1" t="s">
+        <v>4628</v>
+      </c>
+      <c r="E1545">
+        <v>37825</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:8">
+      <c r="A1546">
+        <v>91335</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>4629</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>4630</v>
+      </c>
+      <c r="D1546" s="1" t="s">
+        <v>4631</v>
+      </c>
+      <c r="E1546">
+        <v>38051</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:8">
+      <c r="A1547">
+        <v>91336</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>4632</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>4633</v>
+      </c>
+      <c r="D1547" s="1" t="s">
+        <v>4634</v>
+      </c>
+      <c r="E1547">
+        <v>39803</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:8">
+      <c r="A1548">
+        <v>91337</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>4635</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>4636</v>
+      </c>
+      <c r="D1548" s="1" t="s">
+        <v>4637</v>
+      </c>
+      <c r="E1548">
+        <v>39364</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:8">
+      <c r="A1549">
+        <v>91338</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>4638</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>4639</v>
+      </c>
+      <c r="D1549" s="1" t="s">
+        <v>4640</v>
+      </c>
+      <c r="E1549">
+        <v>39300</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:8">
+      <c r="A1550">
+        <v>91339</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>4641</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>4642</v>
+      </c>
+      <c r="D1550" s="1" t="s">
+        <v>4643</v>
+      </c>
+      <c r="E1550">
+        <v>38438</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:8">
+      <c r="A1551">
+        <v>91340</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>4644</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>4645</v>
+      </c>
+      <c r="D1551" s="1" t="s">
+        <v>4646</v>
+      </c>
+      <c r="E1551">
+        <v>39384</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:8">
+      <c r="A1552">
+        <v>91341</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>4647</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>4648</v>
+      </c>
+      <c r="D1552" s="1" t="s">
+        <v>4649</v>
+      </c>
+      <c r="E1552">
+        <v>39101</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:8">
+      <c r="A1553">
+        <v>91342</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>4650</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>4651</v>
+      </c>
+      <c r="D1553" s="1" t="s">
+        <v>4652</v>
+      </c>
+      <c r="E1553">
+        <v>38794</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:8">
+      <c r="A1554">
+        <v>91343</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>4653</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>4654</v>
+      </c>
+      <c r="D1554" s="1" t="s">
+        <v>4655</v>
+      </c>
+      <c r="E1554">
+        <v>38584</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:8">
+      <c r="A1555">
+        <v>91344</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>4656</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>4657</v>
+      </c>
+      <c r="D1555" s="1" t="s">
+        <v>4658</v>
+      </c>
+      <c r="E1555">
+        <v>39245</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:8">
+      <c r="A1556">
+        <v>91345</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>4659</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>4660</v>
+      </c>
+      <c r="D1556" s="1" t="s">
+        <v>4661</v>
+      </c>
+      <c r="E1556">
+        <v>41268</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:8">
+      <c r="A1557">
+        <v>91346</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>4662</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>4663</v>
+      </c>
+      <c r="D1557" s="1" t="s">
+        <v>4664</v>
+      </c>
+      <c r="E1557">
+        <v>39406</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:8">
+      <c r="A1558">
+        <v>91347</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>4665</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>4666</v>
+      </c>
+      <c r="D1558" s="1" t="s">
+        <v>4667</v>
+      </c>
+      <c r="E1558">
+        <v>36503</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:8">
+      <c r="A1559">
+        <v>91348</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>4668</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>4669</v>
+      </c>
+      <c r="D1559" s="1" t="s">
+        <v>4670</v>
+      </c>
+      <c r="E1559">
+        <v>37733</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:8">
+      <c r="A1560">
+        <v>91349</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>4671</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>4672</v>
+      </c>
+      <c r="D1560" s="1" t="s">
+        <v>4673</v>
+      </c>
+      <c r="E1560">
+        <v>39232</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:8">
+      <c r="A1561">
+        <v>91350</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>4674</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>4675</v>
+      </c>
+      <c r="D1561" s="1" t="s">
+        <v>4676</v>
+      </c>
+      <c r="E1561">
+        <v>38228</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:8">
+      <c r="A1562">
+        <v>91351</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>4677</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>4678</v>
+      </c>
+      <c r="D1562" s="1" t="s">
+        <v>4679</v>
+      </c>
+      <c r="E1562">
+        <v>39019</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:8">
+      <c r="A1563">
+        <v>91352</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>4680</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>4681</v>
+      </c>
+      <c r="D1563" s="1" t="s">
+        <v>4682</v>
+      </c>
+      <c r="E1563">
+        <v>38661</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:8">
+      <c r="A1564">
+        <v>91353</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>4683</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>4684</v>
+      </c>
+      <c r="D1564" s="1" t="s">
+        <v>4685</v>
+      </c>
+      <c r="E1564">
+        <v>40477</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:8">
+      <c r="A1565">
+        <v>91354</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>4686</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>4687</v>
+      </c>
+      <c r="D1565" s="1" t="s">
+        <v>4688</v>
+      </c>
+      <c r="E1565">
+        <v>38315</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:8">
+      <c r="A1566">
+        <v>91355</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>4689</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>4690</v>
+      </c>
+      <c r="D1566" s="1" t="s">
+        <v>4691</v>
+      </c>
+      <c r="E1566">
+        <v>39080</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:8">
+      <c r="A1567">
+        <v>91356</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>4692</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>4693</v>
+      </c>
+      <c r="D1567" s="1" t="s">
+        <v>4694</v>
+      </c>
+      <c r="E1567">
+        <v>39258</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:8">
+      <c r="A1568">
+        <v>91357</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>4695</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>4696</v>
+      </c>
+      <c r="D1568" s="1" t="s">
+        <v>4697</v>
+      </c>
+      <c r="E1568">
+        <v>38763</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:8">
+      <c r="A1569">
+        <v>91358</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>4698</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>4699</v>
+      </c>
+      <c r="D1569" s="1" t="s">
+        <v>4700</v>
+      </c>
+      <c r="E1569">
+        <v>38139</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:8">
+      <c r="A1570">
+        <v>91359</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>4701</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>4702</v>
+      </c>
+      <c r="D1570" s="1" t="s">
+        <v>4703</v>
+      </c>
+      <c r="E1570">
+        <v>39254</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:8">
+      <c r="A1571">
+        <v>91360</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>4704</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>4705</v>
+      </c>
+      <c r="D1571" s="1" t="s">
+        <v>4706</v>
+      </c>
+      <c r="E1571">
+        <v>40215</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:8">
+      <c r="A1572">
+        <v>91361</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>4707</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>4708</v>
+      </c>
+      <c r="D1572" s="1" t="s">
+        <v>4709</v>
+      </c>
+      <c r="E1572">
+        <v>40446</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:8">
+      <c r="A1573">
+        <v>91362</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>4710</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>4711</v>
+      </c>
+      <c r="D1573" s="1" t="s">
+        <v>4712</v>
+      </c>
+      <c r="E1573">
+        <v>39338</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:8">
+      <c r="A1574">
+        <v>91363</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>4713</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>4714</v>
+      </c>
+      <c r="D1574" s="1" t="s">
+        <v>4715</v>
+      </c>
+      <c r="E1574">
+        <v>38936</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:8">
+      <c r="A1575">
+        <v>91364</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>4716</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>4717</v>
+      </c>
+      <c r="D1575" s="1" t="s">
+        <v>4718</v>
+      </c>
+      <c r="E1575">
+        <v>39709</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:8">
+      <c r="A1576">
+        <v>91365</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>4719</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>4720</v>
+      </c>
+      <c r="D1576" s="1" t="s">
+        <v>4721</v>
+      </c>
+      <c r="E1576">
+        <v>39805</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:8">
+      <c r="A1577">
+        <v>91366</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>4722</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>4723</v>
+      </c>
+      <c r="D1577" s="1" t="s">
+        <v>4724</v>
+      </c>
+      <c r="E1577">
+        <v>3405</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:8">
+      <c r="A1578">
+        <v>91367</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>4725</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>4726</v>
+      </c>
+      <c r="D1578" s="1" t="s">
+        <v>4727</v>
+      </c>
+      <c r="E1578">
+        <v>40712</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:8">
+      <c r="A1579">
+        <v>91368</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>4728</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>4729</v>
+      </c>
+      <c r="D1579" s="1" t="s">
+        <v>4730</v>
+      </c>
+      <c r="E1579">
+        <v>38695</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:8">
+      <c r="A1580">
+        <v>91369</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>4731</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>4732</v>
+      </c>
+      <c r="D1580" s="1" t="s">
+        <v>4733</v>
+      </c>
+      <c r="E1580">
+        <v>38455</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:8">
+      <c r="A1581">
+        <v>91370</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>4734</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>4735</v>
+      </c>
+      <c r="D1581" s="1" t="s">
+        <v>4736</v>
+      </c>
+      <c r="E1581">
+        <v>38773</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:8">
+      <c r="A1582">
+        <v>91371</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>4737</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>4738</v>
+      </c>
+      <c r="D1582" s="1" t="s">
+        <v>4739</v>
+      </c>
+      <c r="E1582">
+        <v>38267</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:8">
+      <c r="A1583">
+        <v>91372</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>4740</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>4741</v>
+      </c>
+      <c r="D1583" s="1" t="s">
+        <v>4742</v>
+      </c>
+      <c r="E1583">
+        <v>38852</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:8">
+      <c r="A1584">
+        <v>91373</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>4743</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>4744</v>
+      </c>
+      <c r="D1584" s="1" t="s">
+        <v>4745</v>
+      </c>
+      <c r="E1584">
+        <v>40324</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:8">
+      <c r="A1585">
+        <v>91374</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>4746</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>4747</v>
+      </c>
+      <c r="D1585" s="1" t="s">
+        <v>4748</v>
+      </c>
+      <c r="E1585">
+        <v>39148</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:8">
+      <c r="A1586">
+        <v>91375</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>4749</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>4750</v>
+      </c>
+      <c r="D1586" s="1" t="s">
+        <v>4739</v>
+      </c>
+      <c r="E1586">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:8">
+      <c r="A1587">
+        <v>91376</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>4751</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>4752</v>
+      </c>
+      <c r="D1587" s="1" t="s">
+        <v>4753</v>
+      </c>
+      <c r="E1587">
+        <v>38972</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:8">
+      <c r="A1588">
+        <v>91377</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>4754</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>4755</v>
+      </c>
+      <c r="D1588" s="1" t="s">
+        <v>4756</v>
+      </c>
+      <c r="E1588">
+        <v>37954</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:8">
+      <c r="A1589">
+        <v>91378</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>4757</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>4758</v>
+      </c>
+      <c r="D1589" s="1" t="s">
+        <v>4759</v>
+      </c>
+      <c r="E1589">
+        <v>39597</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:8">
+      <c r="A1590">
+        <v>91379</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>4760</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>4761</v>
+      </c>
+      <c r="D1590" s="1" t="s">
+        <v>4762</v>
+      </c>
+      <c r="E1590">
+        <v>40559</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:8">
+      <c r="A1591">
+        <v>91380</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>4763</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>4764</v>
+      </c>
+      <c r="D1591" s="1" t="s">
+        <v>4765</v>
+      </c>
+      <c r="E1591">
+        <v>39765</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:8">
+      <c r="A1592">
+        <v>91381</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>4766</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>4767</v>
+      </c>
+      <c r="D1592" s="1" t="s">
+        <v>4768</v>
+      </c>
+      <c r="E1592">
+        <v>41157</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:8">
+      <c r="A1593">
+        <v>91382</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>4769</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>4770</v>
+      </c>
+      <c r="D1593" s="1" t="s">
+        <v>4771</v>
+      </c>
+      <c r="E1593">
+        <v>40230</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:8">
+      <c r="A1594">
+        <v>91383</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>4772</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>4773</v>
+      </c>
+      <c r="D1594" s="1" t="s">
+        <v>4774</v>
+      </c>
+      <c r="E1594">
+        <v>39744</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:8">
+      <c r="A1595">
+        <v>91384</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>4775</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>4776</v>
+      </c>
+      <c r="D1595" s="1" t="s">
+        <v>4777</v>
+      </c>
+      <c r="E1595">
+        <v>38398</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:8">
+      <c r="A1596">
+        <v>91385</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>4778</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>4779</v>
+      </c>
+      <c r="D1596" s="1" t="s">
+        <v>4780</v>
+      </c>
+      <c r="E1596">
+        <v>39677</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:8">
+      <c r="A1597">
+        <v>91386</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>4781</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>4782</v>
+      </c>
+      <c r="D1597" s="1" t="s">
+        <v>4783</v>
+      </c>
+      <c r="E1597">
+        <v>41278</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:8">
+      <c r="A1598">
+        <v>91387</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>4784</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>4785</v>
+      </c>
+      <c r="D1598" s="1" t="s">
+        <v>4786</v>
+      </c>
+      <c r="E1598">
+        <v>39008</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:8">
+      <c r="A1599">
+        <v>91388</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>4787</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>4788</v>
+      </c>
+      <c r="D1599" s="1" t="s">
+        <v>4789</v>
+      </c>
+      <c r="E1599">
+        <v>39142</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:8">
+      <c r="A1600">
+        <v>91389</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>4790</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>4791</v>
+      </c>
+      <c r="D1600" s="1" t="s">
+        <v>4792</v>
+      </c>
+      <c r="E1600">
+        <v>38684</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:8">
+      <c r="A1601">
+        <v>91390</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>4793</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>4794</v>
+      </c>
+      <c r="D1601" s="1" t="s">
+        <v>4795</v>
+      </c>
+      <c r="E1601">
+        <v>38600</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:8">
+      <c r="A1602">
+        <v>91391</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>4796</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>4797</v>
+      </c>
+      <c r="D1602" s="1" t="s">
+        <v>4798</v>
+      </c>
+      <c r="E1602">
+        <v>37363</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:8">
+      <c r="A1603">
+        <v>91392</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>4799</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>4800</v>
+      </c>
+      <c r="D1603" s="1" t="s">
+        <v>4801</v>
+      </c>
+      <c r="E1603">
+        <v>38136</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:8">
+      <c r="A1604">
+        <v>91393</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>4802</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>4803</v>
+      </c>
+      <c r="D1604" s="1" t="s">
+        <v>4804</v>
+      </c>
+      <c r="E1604">
+        <v>38430</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:8">
+      <c r="A1605">
+        <v>91394</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>4805</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>4806</v>
+      </c>
+      <c r="D1605" s="1" t="s">
+        <v>4807</v>
+      </c>
+      <c r="E1605">
+        <v>37658</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:8">
+      <c r="A1606">
+        <v>91395</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>4808</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>4809</v>
+      </c>
+      <c r="D1606" s="1" t="s">
+        <v>4810</v>
+      </c>
+      <c r="E1606">
+        <v>37288</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:8">
+      <c r="A1607">
+        <v>91396</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>4811</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>4812</v>
+      </c>
+      <c r="D1607" s="1" t="s">
+        <v>4813</v>
+      </c>
+      <c r="E1607">
+        <v>38003</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:8">
+      <c r="A1608">
+        <v>91397</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>4814</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>4815</v>
+      </c>
+      <c r="D1608" s="1" t="s">
+        <v>4816</v>
+      </c>
+      <c r="E1608">
+        <v>37056</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:8">
+      <c r="A1609">
+        <v>91398</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>4817</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>4818</v>
+      </c>
+      <c r="D1609" s="1" t="s">
+        <v>4819</v>
+      </c>
+      <c r="E1609">
+        <v>37585</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:8">
+      <c r="A1610">
+        <v>91399</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>4820</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>4821</v>
+      </c>
+      <c r="D1610" s="1" t="s">
+        <v>4822</v>
+      </c>
+      <c r="E1610">
+        <v>38512</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">