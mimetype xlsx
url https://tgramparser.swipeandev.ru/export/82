--- v3 (2026-08-03)
+++ v4 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="712">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="745">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2138,60 +2138,159 @@
   <si>
     <t>23.06.26 14:06</t>
   </si>
   <si>
     <t>t.me/crauchru/1776</t>
   </si>
   <si>
     <t>КРАУЧ КУПИЛИ РАБОТЯГИ Ладно, это кликбейт) В общем, хороших ребят и товарищей надо поддерживать. Поэтому — поддерживаю! Мой ex.партнер по студии Антоха 5 месяцев назад пошел делать свою штуку. Вот прошло 5 месяцев и ребята решили рассказать чего у них и как За Антоху рад, смотреть как кто-то открыто рассказывает что в бизнесе происходит всегда интересно (я сам так делать буду, но я не украл, правда) В общем, смотрите на ютубе https://youtu.be/iACguN4j1iA?si=RLIfYcA-gPsvH4Nm</t>
   </si>
   <si>
     <t>18.06.26 12:15</t>
   </si>
   <si>
     <t>t.me/crauchru/1774</t>
   </si>
   <si>
     <t>Ищем коммуникационного арт-директора/лида в Crauch Всем привет! На связи Антоха и я в поисках человека, который любит коммуникационный дизайн и хочет давать лучшее качество на планете Земля. Если коротко о роли: у тебя будет команда дизайнеров, долгосрочные проекты с топовыми клиентами и большой простор для самореализации. Будешь делать концепции и арт-дирить KV, 360-кампании, лендинги, спецпроекты и другие коммуникационные материалы. А главное отвечать за то, чтобы всё это выглядело круто и решало задачи бизнеса. Плюсом пресейлы, развитие команды и работа с клиентами напрямую. В перспективе — роль дизайн-директора в студии. Все подробности и форма отклика здесь: https://www.notion.so/383f026ef9608070ac3de01b2586cbc2?source=copy_link</t>
   </si>
   <si>
     <t>24.07.26 06:17</t>
   </si>
   <si>
     <t>t.me/crauchru/1783</t>
   </si>
   <si>
-    <t>чтобы не терять канал из виду — вот вам снова дроп визуального кайфа на этот раз лендинг новых наушников от Яндекс Алисы смотреть тут: alice.yandex.ru/wearables/drops *** мы если что не пропали, просто потеем в работе. сейчас делаем дизайн-поддержку (графику, баннеры, ресайзы) для 2х крупных бигтехов, одному же из них делаем классный лендинг и еще помогаем с запуском одной штуке в несколько каналов коммуникации. в общем, если нужен визуальный заметный кайф или хотите чтоб мы комплексно сделали проект — пишите)</t>
+    <t>чтобы не терять канал из виду — вот вам снова дроп визуального кайфа от команды Алисы на этот раз лендинг новых наушников от Яндекс Алисы смотреть тут: alice.yandex.ru/wearables/drops *** мы если что не пропали, просто потеем в работе. сейчас делаем дизайн-поддержку (графику, баннеры, ресайзы) для 2х крупных бигтехов, одному же из них делаем классный лендинг и еще помогаем с запуском одной штуке в несколько каналов коммуникации. в общем, если нужен визуальный заметный кайф или хотите чтоб мы комплексно сделали проект — пишите)</t>
   </si>
   <si>
     <t>14.07.26 16:01</t>
   </si>
   <si>
     <t>t.me/crauchru/1782</t>
   </si>
   <si>
     <t>йо, а накидайте где смотрите рефы по коммуникационному дизайну: лендинги, промо, кейвижуалы, баннеры, просто крутая графика, первые экраны, 3дшки</t>
+  </si>
+  <si>
+    <t>03.09.26 13:43</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1796</t>
+  </si>
+  <si>
+    <t>дорогой дневник, у меня все хорошо мы всей студией батрачим не поднимая головы от компутера. яндекс нас просто скушал работы очень много, поэтому нет времени показывать тут проекты которые мы делаем. а делаем мы много, честно не теряйте, а я пошел батрачить снова 💋</t>
+  </si>
+  <si>
+    <t>25.08.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1795</t>
+  </si>
+  <si>
+    <t>Смотрите какой прикольный промо-баннер в картах. Всего лишь сделали прозрачный пнг а как смотрится!</t>
+  </si>
+  <si>
+    <t>24.08.26 17:08</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1794</t>
+  </si>
+  <si>
+    <t>А как у вас называются внутренние чаты?</t>
+  </si>
+  <si>
+    <t>18.08.26 18:15</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1793</t>
+  </si>
+  <si>
+    <t>Дизайн-студии умрут Пост навеян атмосферой и всякими постами вокруг того что студии заменит ии и автоматизация дизайна (коммуникационного) внутри крупного бизнеса Какие у меня мысли по этому поводу. У меня есть 3 гипотезы, что может быть со студиями в эпоху ИИ 1. Ответственность за результат. Какие бы новые инструменты ни появились у людей - сотрудники со стороны клиента, кто часто является заказчиком у студий, по-прежнему будут хотеть крутой результат и поменьше рисков для себя. А это значит, что всегда будут актуальны те, кто возьмет на себя ответственность за деливери и результат 2. Пропускная способность. ИИшка с каждым днем позволяет делать больше и лучше, что с каждым днем увеличивает пропускную способность продакшна. В какой-то момент это дойдет до какой-то точки, где условно, раньше за 1 неделю ты запускал 2-3 рекламных кампании на кучу носителей а теперь можешь запускать 20-30. Ну или тестить 20 кампаний и лучшую быстрее пускать в прод. Но тут есть опасение что это все-таки упрется в рынок и что в сутках останется 24 часа, чтобы всю эту рекламу человек смотрел) 3. Увеличится стоимость часа. Представим что в нашем воображаемом будущем у нас супер пропускная способность, которая делает стоимость производства копеечным. В таком случае, работа по TM (почасовка) становится бессмысленной, только если рынок не консолидируется и не договорится поднять ставки. Условно, то, что мы делали за 3000/час теперь стоит 20к/час потому что за эту единицу времени мы стали приносить больше пользы/выросла пропускная способность. Но это утопический сценарий кмк Обо всех этих штуках кстати мы разгоняли с Серегой Дубовенко в нашем новом подкасте Ну а что думаете вы? Делитесь в комментах</t>
+  </si>
+  <si>
+    <t>11.08.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1787</t>
+  </si>
+  <si>
+    <t>ВИЗУАЛИТИ #1 вышел Первый выпуск подкаста от Крауча уже можно посмотреть. Позвал Серегу Дубовенко, СЕО студии Redis, поговорить про наружку, а точнее про парадокс: размещение дорожает каждый месяц, а продакшн креатива, наоборот, дешевеет. Все это с классными кейсами и секретиками производства! Разговор вышел объемный - от рыночной статистики до конкретных кейсов и спора о том, что останется студиям КОГДА ИИ ЗАХВАТИТ РЫНОК ДИЗАЙНА О чем поговорили: • почему Digital Out of Home окончательно вытеснил классические билборды и почему в России цена размещения растет в 3-5 раз быстрее мирового рынка • как дизайном обходят юридические ограничения — разобрали трюк Фонбета со «своим чемпионатом мира» в обход лицензии на World Cup • кейс Кинопорта: как связка света, 3D-портала и ревила сделала диджитал-билборд с реальным входом в кинотеатр • кейс с новогодними игрушками для промо: как AI ускоряет моделинг и текстурирование в 3D и ускоряет продакшн до 1-2 дней • как в Redis сделали внутренний плагин для Figma. 3 часа, 6 мастер-макетов на входе и 200+ готовых ресайзов на выходе • почему универсальный плагин «для всех» не взлетел, а точечная заточка под медиасплит конкретных клиентов сработала • что останется дизайн-студиям, когда продакшн подешевеет до предела: про выросшую пропускную способность, ответственность агентства за результат и стоимость часа 🖼 Презентация Сереги 📹 Смотреть выпуск на ютубе</t>
+  </si>
+  <si>
+    <t>06.08.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1786</t>
+  </si>
+  <si>
+    <t>Залетайте на эфир! https://www.youtube.com/watch?v=d0i8cZUzQl4</t>
+  </si>
+  <si>
+    <t>05.08.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1785</t>
+  </si>
+  <si>
+    <t>ВИЗУАЛИТИ #1 Короче, мы тут от студии запускаем подкаст, где будем с гостями из других студий и компаний-заказчиков разговоривать про кейсы в коммуникационном дизайне В первый же выпуск мне повезло позвать Серегу Дубовенко, СЕО студии Redis! На этой встрече мы поговорим про наружку. А именно: • как ребята удешевляют производство дизайна наружки, при удорожании ее размещения • какой пайплайн работы • секретики и лайфхаки • все это на примерах кейсов: Кинопорт, Отелло, промо падел-турнира в US Когда завтра в 11:00 по мск Где 📹 На юутбе (запись будет) ПРИХОДИТЕ!</t>
+  </si>
+  <si>
+    <t>30.07.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1784</t>
+  </si>
+  <si>
+    <t>кстати, если вам вдруг интересно следить за рефами, которые я собираю сам — заглядывайте в мой пинтерест) ru.pinterest.com/toxa1325/</t>
+  </si>
+  <si>
+    <t>26.09.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1800</t>
+  </si>
+  <si>
+    <t>Как в корпорации проворачивают редизайны. Кейс Яндекс Игр. Визуалити, выпуск 2 Ну что, вот вам свежезапекшийся выпуск нашего подкаста про коммуникационный дизайн. В этот раз в гостях, Серега Кудинов, руководитель комм дизайна Яндекс 360, ex. Яндекс Игры Серега принес кейс с прошлого места работы и рассказал, как они переделывали бренд Яндекс Игр: • как они маленькой камерной командой придумали креативную рамку и новый стиль • внутрянка процесса от идеи до реализации • как защищали идею через строител • как вообще появилась идея редизайна и что инициатором была сама команда • как придумывали маскота и как он победил старый лого • также затронули тему будущего дизайнера коммуникаций и что же продавать студиям (ресайзы умрут) В общем, переходите по ссылкам, смотрите выпуск! 👁 Смотреть выпуск 🌐 Сайт Сереги</t>
+  </si>
+  <si>
+    <t>24.09.26 12:43</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1799</t>
+  </si>
+  <si>
+    <t>Повисело и хватит)</t>
+  </si>
+  <si>
+    <t>24.09.26 12:22</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1797</t>
+  </si>
+  <si>
+    <t>Ну что, сегодня в Москве проходит огромный ивент от Яндекс Клауда, Yandex Scale'26 А мы приняли участие в помощи к подготовке данного ивента! • сотни баннеров и ресайзов для перф рекламы • десятки постов для смм • графика на разные носители • разработка 2х интерактивов на офлайн стенды Короче, этот месяц был очень плотным. Вот так вот мы окунулись в мир коммуникационного дизайна (а это еще не все проекты) А на видосе один из интерактивов - изометричная карта гибридной инфраструктуры, разложенная на слои. Наглядно показываем как сервисы Клауда на каждом уровне взаимодействуют с сервисами клиента</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2513,59 +2612,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H240"/>
+  <dimension ref="A1:H251"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3294.767" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -8589,68 +8688,255 @@
       </c>
       <c r="F238">
         <v>10</v>
       </c>
       <c r="G238">
         <v>19</v>
       </c>
       <c r="H238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>91129</v>
       </c>
       <c r="B239" t="s">
         <v>706</v>
       </c>
       <c r="C239" t="s">
         <v>707</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>708</v>
       </c>
       <c r="E239">
-        <v>574</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>91130</v>
       </c>
       <c r="B240" t="s">
         <v>709</v>
       </c>
       <c r="C240" t="s">
         <v>710</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>711</v>
       </c>
       <c r="E240">
         <v>1241</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241">
+        <v>92014</v>
+      </c>
+      <c r="B241" t="s">
+        <v>712</v>
+      </c>
+      <c r="C241" t="s">
+        <v>713</v>
+      </c>
+      <c r="D241" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="E241">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242">
+        <v>92015</v>
+      </c>
+      <c r="B242" t="s">
+        <v>715</v>
+      </c>
+      <c r="C242" t="s">
+        <v>716</v>
+      </c>
+      <c r="D242" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="E242">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243">
+        <v>92016</v>
+      </c>
+      <c r="B243" t="s">
+        <v>718</v>
+      </c>
+      <c r="C243" t="s">
+        <v>719</v>
+      </c>
+      <c r="D243" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="E243">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244">
+        <v>92017</v>
+      </c>
+      <c r="B244" t="s">
+        <v>721</v>
+      </c>
+      <c r="C244" t="s">
+        <v>722</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="E244">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245">
+        <v>92018</v>
+      </c>
+      <c r="B245" t="s">
+        <v>724</v>
+      </c>
+      <c r="C245" t="s">
+        <v>725</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="E245">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246">
+        <v>92019</v>
+      </c>
+      <c r="B246" t="s">
+        <v>727</v>
+      </c>
+      <c r="C246" t="s">
+        <v>728</v>
+      </c>
+      <c r="D246" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="E246">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247">
+        <v>92020</v>
+      </c>
+      <c r="B247" t="s">
+        <v>730</v>
+      </c>
+      <c r="C247" t="s">
+        <v>731</v>
+      </c>
+      <c r="D247" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="E247">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248">
+        <v>92021</v>
+      </c>
+      <c r="B248" t="s">
+        <v>733</v>
+      </c>
+      <c r="C248" t="s">
+        <v>734</v>
+      </c>
+      <c r="D248" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="E248">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249">
+        <v>127258</v>
+      </c>
+      <c r="B249" t="s">
+        <v>736</v>
+      </c>
+      <c r="C249" t="s">
+        <v>737</v>
+      </c>
+      <c r="D249" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="E249">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250">
+        <v>127259</v>
+      </c>
+      <c r="B250" t="s">
+        <v>739</v>
+      </c>
+      <c r="C250" t="s">
+        <v>740</v>
+      </c>
+      <c r="D250" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="E250">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251">
+        <v>127260</v>
+      </c>
+      <c r="B251" t="s">
+        <v>742</v>
+      </c>
+      <c r="C251" t="s">
+        <v>743</v>
+      </c>
+      <c r="D251" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="E251">
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">