--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="624">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="659">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1884,50 +1884,155 @@
     <t>15.09.25 07:36</t>
   </si>
   <si>
     <t>t.me/crauchru/1671</t>
   </si>
   <si>
     <t>Как работать с клиентами без суеты: агентства нового типа и как они устроены У нас снова крутой вебинар и снова с крутым гостем! На этот раз в гости к нам придет Вадим Митякин, методолог и консультант в области управления проектами. Вадим разработал продюсерскую модель ведения IT-проектов, описанную в книге «Метод параноика». Метод базируется на 30-летнем опыте создания цифровых продуктов для разных компаний, среди которых Сбербанк, Visa, Афиша, Коммерсант, Ведомости, Литрес, Майкрософт, Яндекс, Связной и многие другие. В роли консультанта работает с такими компаниями, например, как автопроизводитель электромобилей Атом и частная космическая компания SR Data. На вебинаре обсудим агентства нового типа, построенные по продюсерской модели: • Почему время классический агентств и студий заканчивается • Как именно устроены агентства, состоящие из небольших продюсерских команд • Как устроено позиционирование и продажи в таких агентствах • Кто такие проджект-раннеры и где их взять • Что такое технология продуктовой разработки Кому будет полезно: • Владельцам агентств • CPO • Руководителям проектов и продактам • Тем, кто уже понял, что он проджект-раннер Где и когда: 17 сентября в 18:00 Ссылки на трансляцию будут в этом канале 🧡</t>
   </si>
   <si>
     <t>11.09.25 10:05</t>
   </si>
   <si>
     <t>t.me/crauchru/1670</t>
   </si>
   <si>
     <t>Легендарная американская дизайн-студия Fantasy обновила свой сайт. Помню (Антон К.), как вдохновлялся их подходами к интерактивным интерфейсам и как они круто делали рубрику «What if» — это когда они фантазировали на тему разных новых мувов и пользовательского опыта внутри какой-то сферы. Вот парочка старых примеров: Is This The Future of The Airline Website? What if online Healthcare looked like this? Ну а сам сайт можно оценить тут: fantasy.co Делитесь мнением/ностальгией в комментах)</t>
   </si>
   <si>
     <t>10.09.25 14:42</t>
   </si>
   <si>
     <t>t.me/crauchru/1660</t>
   </si>
   <si>
     <t>Так, а мы же отгуляли корпоратив наш 9 августа (нам 5 лет), а фотками так и не поделились. Исправляемся! Че было: • классные гости: кроме самой команды были друзья студии, клиенты и хорошие знакомые • смол-ток гостей • рассказ Антонов по итогам года • еда, питье, танцы и разговры Все это было в ламповом месте с приятными людьми. Было очень круто, рады всем кто пришел! Жаль несколько людей не доехали 💔 P.S. Нам даже подарки подарили, обалдеть! Рома Шарай и Артем Ситкин, вам привет)</t>
+  </si>
+  <si>
+    <t>04.03.26 13:13</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1753</t>
+  </si>
+  <si>
+    <t>Давайте поговорим сегодня про найм и отклики дизайнеров на вакансии Среди всех кандидатов, которых мы скурпулезно просматриваем, нам попался такой вот отклик человека. Чего тут хочется сказать: если вы так пишете потенциальным работадателям и действительно надеетесь попасть на собес или получить ответ, то это плохая стратегия. Будь у такого человека самое лучшее портфолио в мире — мы его не позовем, потому что коммуникация и первый контакт супер решают. Мы так и пишем у себя в вакансии — токсики у нас не задерживаются. А если это был мув без цели попасть на интервью, а просто привлечь внимание, то это получилось. Только какой от этого смысл — не понятно. Проще ничего не писать и за умного сойти кмк. Короче ребят, пишите нормальные сопровождалки. Их все смотрят) Что думаете про эту ситуацию?</t>
+  </si>
+  <si>
+    <t>03.03.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1752</t>
+  </si>
+  <si>
+    <t>Привет, спите? Вопрос на ночь назрел: когда телегу отключат куда будете переходить, в какие соц.сети? Пока вот думаем сами чего куда</t>
+  </si>
+  <si>
+    <t>25.02.26 11:38</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1751</t>
+  </si>
+  <si>
+    <t>Ищем senior дизайнера в Crauch Всем привет, я Виталий Нагай, совладелец Crauch. Ищу крепкого и самостоятельного дизайнера. Нужен профессионал с опытом от 3 лет для крупных проектов от больших компаний. Чтобы с продуктом на ты, с заказчиками — тоже. Если узнаешь себя — откликайся, жду своих людей у нас в Crauch 😉</t>
+  </si>
+  <si>
+    <t>24.02.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1750</t>
+  </si>
+  <si>
+    <t>Обещал в следующем посте написать про нашего нового директора по продажам, Вадима. Пишу) Вадим вышел недавно и уже за прошлую неделю успел подхватить все пресейлы (за что ему большое спасибо, иначе я бы погиб) В студии Вадим отвечает за: • Уровень клиентского сервиса — чтобы каждый клиент чувствовал заботу и экспертизу • Процессы продаж — от первого касания до подписания • Сопровождение приоритетных и сложных проектов на пресейле • Планирование и генерацию новой выручки посредством: входящих заявок, холодного (прости господи) аутрича, партнерской сети и тендеров. Дальше, слово самому Вадиму: «Больше всего люблю откапывать глубинные боли и проблемы. Те, что клиент сам не всегда может сформулировать. Создавать долгосрочные отношения, когда заказчик становится другом. И отдельный кайф — получать обратную связь: «Вы были ближе всех, вовлеклись лучше всех». А ещё драйвит передавать свой опыт, прокачивать команду. Вне работы круто пою и играю на всём, что под руку попадётся — но чаще всего на гитаре. Строю дом своими руками. И дом — только начало Фанатею от советской автоклассики». А еще, у Вадима уютный канал про его жизнь и продажи, подписывайтесь: @ShkolnyiAccount *** Кстати, это мой первый найм руководителя и ТОПа (да-да), поэтому отдельным челленджем для меня будет грамотное управление таким человеком. Ну ниче, все получится думаю, разберусь)</t>
+  </si>
+  <si>
+    <t>19.02.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1749</t>
+  </si>
+  <si>
+    <t>Новый этап в Крауч Привет, это Антоха! Обещал рассказать что у нас происходит, но все руки не доходили. Честно, сейчас такой период, что работы навалилось будь здоров: пресейлы, наймы, интервью и т.д. Порой снова, как в старые добрые, засиживаюсь до часу ночи. Но все нормик, работаем) Пока мы тут кипим, случилось важное. С февраля у меня появился новый партнёр — 😆 Виталя, exСоучредитель студии MAX (да, той самой). Он как раз был с самого начала становления студии. Знакомы с Виталей мы давно, с 21 года. Периодически обсуждали разные совметные проекты. А в декабре прошлого года он вышел с предложением: «давай объединим усилия в Крауч?». У Витали свой юнит разработки — x3team.ru. Идея была простой и логичной: добавить их мощную разработку к нашему дизайну под брендом Crauch. Что это меняет? Мы теперь позиционируемся как комплексная студия. То есть можем делать продукты «под ключ» как говорится) НО! Важно: мы были и остаёмся дизайн-центричной компанией. Дизайн — по-прежнему наша любовь и всегда в сердечке 🧡 Просто теперь команда и компетенции позволяют нам закрывать более комплексные проекты Что сейчас? Мы с Виталей уже перекроили оргструктуру, к которой будем идти. Главная задача — снимать с себя операционку и передавать её тем самым нужным людям в команде (поэтому у нас сейчас столько найма, вы наверное заметили). Распределили роли так: • Я отвечаю за весь коммерческий блок: продажи, аккаунтинг, маркетинг и пиар. • Виталя забирает на себя все производство и операционную часть. Чтобы процессы летали, а проекты сдавались в срок и с качеством. Плюс, я остаюсь в роли этакого «консультанта» по дизайну внутри студии, чтобы наша высокая планка никуда не делась. Короче, перемен много, работы дофига, но всё гуд! Буду дальше делиться новостями, знакомить вас с командой и, конечно, рассказывать про новые проекты. Сам канал веду я, так что за регулярность не обещаю, но думаю будет интересно =) А чтобы заказать у нас проект, дизайн или разработку — пишите 😃 Вадиму, нашему новому директору по продажам. Про Вадима расскажу в следующем посте Всех обнял, приподнял. Кчау!</t>
+  </si>
+  <si>
+    <t>09.02.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1748</t>
+  </si>
+  <si>
+    <t>Вишенка на торте вакансий — ищем тим-ассистента в Crauch Алина (руководитель проектного офиса) ищет краучонка, который будет поддерживать команду и порядок во всём, подхватывать операционные задачки и стремительно расти внутри студии. Подробнее расписали здесь, ждем откликов 🧡</t>
+  </si>
+  <si>
+    <t>06.02.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1747</t>
+  </si>
+  <si>
+    <t>Больше Антонов богу Антонов Мы обещаем, что во втором сезоне у нас будут гости и с другими именами. Честно. А завтра у нас в гостях Антон Кравченко — фаундер дизайн-студии Crauch. Узнаем, чем заняться в Ставрополе, рецепт вкусного завтрака и поиграем в игры от Насти. Молимся богу Технолоджия, чтобы всё получилось настроить на Ютубе 🙏 🗓 06.02 (Пятница) 🕥 10:30 😘 Подписаться на канал</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1746</t>
+  </si>
+  <si>
+    <t>Через пол часа иду в студийную болтать с ребятами, приходите!) 😘 Студийная обновлённая на ютубе (и с новым джинглом)</t>
+  </si>
+  <si>
+    <t>26.01.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1745</t>
+  </si>
+  <si>
+    <t>Ищем проджект-менеджера в Crauch На этом наши вакансии не заканчиваются. Алина (руководитель проектного офиса) ищет важного человека в команду — с сильными софтами и умением организовать неорганизуемое. Чтоб клиенты наши всегда были в курсе проекта, а мы четко все в срок выдавали. Чтобы узнать подробности и откликнуться — залетайте в ноушен</t>
+  </si>
+  <si>
+    <t>23.01.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1744</t>
+  </si>
+  <si>
+    <t>Арт-директор в Crauch Антоха Кравченко на базе с новой вакансией. Не успел январь закончиться, а мы уже плотно участвуем в пресейлах и знакомимся с новыми клиентами. Работы предвидится много, поэтому ищу арт-директора к нам в студию, который очень любит свою работу и будет делать так, чтобы заказчики получали крутой дизайн У тебя будет 3-4 человека в команде, крутые челленджевые проекты и большой простор для самореализации — делать концепции, вести большие длительные проекты, презентовать концепции клиентам и улучшать процессы студии. А в последующем ты сможешь занять роль дизайн-директора в студии. В общем, работа разнообразная и интересная. Изучить все подробности и откликнуться на лучшую вакансию в мире можно тут: https://www.notion.so/Crauch-2f18d28b71f68071b9d8cb538cd209ac?source=copy_link</t>
+  </si>
+  <si>
+    <t>14.01.26 06:07</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1743</t>
+  </si>
+  <si>
+    <t>Больше не в Crauch Всем привет, это Антон Кравченко, CEO студии Крауч. С января, Антоха Черногоров, мой ex-партнер больше не участвует в работе студии. 2 года мы, скрестив шпаги, делали много движа и развивали Крауч вместе. Антохин вклад — важная часть того, какой студия стала сегодня. Разошлись мы хорошо и продолжаем дружить вне бизнеса. Студия продолжает работать в привычном режиме, все процессы и подходы к качеству остаются. За результат, команду и развитие Crauch теперь полностью отвечаю я. Для меня лично это был классный опыт и я многому научился у Антона (надеюсь, он у меня тоже). Поэтому, Антох, если ты читаешь — спасибо тебе за эти 2 года партнерства, это было классно и увлекательно 🧡 Ну а впереди студию ждут новые изменения. Чуть позже расскажу подробнее. Я побежал работать, а вам хорошего дня, кчау!</t>
+  </si>
+  <si>
+    <t>16.03.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1755</t>
+  </si>
+  <si>
+    <t>Опа, а наш тг-канал попал в ТОП-5 Агентских медиа по версии рейтинга от Кокос тех! Все благодаря вам, любимые подписчики 😘 Порадоваться за студию — ❤️ Ссылка на рейтинг</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2249,51 +2354,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H210"/>
+  <dimension ref="A1:H222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3294.767" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -2313,129 +2418,129 @@
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>19176</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>1609</v>
       </c>
       <c r="F2">
         <v>5</v>
       </c>
       <c r="G2">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="H2">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>19177</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>1072</v>
       </c>
       <c r="F3">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H3">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>19178</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>1347</v>
       </c>
       <c r="F4">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="G4">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H4">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>19179</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>1301</v>
       </c>
       <c r="F5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>19180</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>1246</v>
       </c>
       <c r="H6">
         <v>3</v>
       </c>
     </row>
@@ -2526,77 +2631,77 @@
       </c>
       <c r="G10">
         <v>9</v>
       </c>
       <c r="H10">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>19185</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>4731</v>
       </c>
       <c r="F11">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G11">
         <v>16</v>
       </c>
       <c r="H11">
         <v>6</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>19186</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>1920</v>
       </c>
       <c r="F12">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G12">
         <v>11</v>
       </c>
       <c r="H12">
         <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>19187</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>1850</v>
       </c>
       <c r="F13">
@@ -2604,51 +2709,51 @@
       </c>
       <c r="G13">
         <v>19</v>
       </c>
       <c r="H13">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>19188</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>2066</v>
       </c>
       <c r="F14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G14">
         <v>19</v>
       </c>
       <c r="H14">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>19189</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>1922</v>
       </c>
       <c r="F15">
@@ -2916,51 +3021,51 @@
       </c>
       <c r="G25">
         <v>17</v>
       </c>
       <c r="H25">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>19200</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s">
         <v>81</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E26">
         <v>4073</v>
       </c>
       <c r="F26">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G26">
         <v>21</v>
       </c>
       <c r="H26">
         <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>19201</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E27">
         <v>2311</v>
       </c>
       <c r="F27">
@@ -3222,51 +3327,51 @@
       </c>
       <c r="H37">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>19212</v>
       </c>
       <c r="B38" t="s">
         <v>114</v>
       </c>
       <c r="C38" t="s">
         <v>115</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E38">
         <v>2507</v>
       </c>
       <c r="F38">
         <v>29</v>
       </c>
       <c r="G38">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H38">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>19213</v>
       </c>
       <c r="B39" t="s">
         <v>116</v>
       </c>
       <c r="C39" t="s">
         <v>117</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E39">
         <v>2447</v>
       </c>
       <c r="F39">
         <v>29</v>
       </c>
       <c r="G39">
@@ -3874,51 +3979,51 @@
       </c>
       <c r="G63">
         <v>37</v>
       </c>
       <c r="H63">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>19238</v>
       </c>
       <c r="B64" t="s">
         <v>189</v>
       </c>
       <c r="C64" t="s">
         <v>190</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E64">
         <v>6196</v>
       </c>
       <c r="F64">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G64">
         <v>16</v>
       </c>
       <c r="H64">
         <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>19239</v>
       </c>
       <c r="B65" t="s">
         <v>192</v>
       </c>
       <c r="C65" t="s">
         <v>193</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E65">
         <v>2046</v>
       </c>
       <c r="F65">
@@ -4387,51 +4492,51 @@
       </c>
       <c r="G84">
         <v>22</v>
       </c>
       <c r="H84">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>19259</v>
       </c>
       <c r="B85" t="s">
         <v>248</v>
       </c>
       <c r="C85" t="s">
         <v>249</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E85">
         <v>1796</v>
       </c>
       <c r="F85">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G85">
         <v>29</v>
       </c>
       <c r="H85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>19260</v>
       </c>
       <c r="B86" t="s">
         <v>251</v>
       </c>
       <c r="C86" t="s">
         <v>252</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E86">
         <v>1744</v>
       </c>
       <c r="F86">
@@ -5097,54 +5202,54 @@
       </c>
       <c r="G112">
         <v>22</v>
       </c>
       <c r="H112">
         <v>6</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>19287</v>
       </c>
       <c r="B113" t="s">
         <v>331</v>
       </c>
       <c r="C113" t="s">
         <v>332</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E113">
         <v>2370</v>
       </c>
       <c r="F113">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="G113">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H113">
         <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>19288</v>
       </c>
       <c r="B114" t="s">
         <v>334</v>
       </c>
       <c r="C114" t="s">
         <v>335</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>336</v>
       </c>
       <c r="E114">
         <v>2124</v>
       </c>
       <c r="F114">
         <v>10</v>
       </c>
       <c r="G114">
@@ -6538,54 +6643,54 @@
       </c>
       <c r="G168">
         <v>83</v>
       </c>
       <c r="H168">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>19343</v>
       </c>
       <c r="B169" t="s">
         <v>498</v>
       </c>
       <c r="C169" t="s">
         <v>499</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>500</v>
       </c>
       <c r="E169">
         <v>2714</v>
       </c>
       <c r="F169">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G169">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H169">
         <v>25</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>19344</v>
       </c>
       <c r="B170" t="s">
         <v>501</v>
       </c>
       <c r="C170" t="s">
         <v>502</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>503</v>
       </c>
       <c r="E170">
         <v>2327</v>
       </c>
       <c r="F170">
         <v>4</v>
       </c>
       <c r="G170">
@@ -6642,51 +6747,51 @@
       </c>
       <c r="G172">
         <v>21</v>
       </c>
       <c r="H172">
         <v>9</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>19347</v>
       </c>
       <c r="B173" t="s">
         <v>510</v>
       </c>
       <c r="C173" t="s">
         <v>511</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>512</v>
       </c>
       <c r="E173">
         <v>3257</v>
       </c>
       <c r="F173">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G173">
         <v>7</v>
       </c>
       <c r="H173">
         <v>7</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>19348</v>
       </c>
       <c r="B174" t="s">
         <v>513</v>
       </c>
       <c r="C174" t="s">
         <v>514</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>515</v>
       </c>
       <c r="E174">
         <v>2791</v>
       </c>
       <c r="F174">
@@ -7530,101 +7635,323 @@
         <v>27</v>
       </c>
       <c r="G207">
         <v>31</v>
       </c>
       <c r="H207">
         <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>23196</v>
       </c>
       <c r="B208" t="s">
         <v>615</v>
       </c>
       <c r="C208" t="s">
         <v>616</v>
       </c>
       <c r="D208" s="1" t="s">
         <v>617</v>
       </c>
       <c r="E208">
         <v>1</v>
       </c>
+      <c r="F208">
+        <v>22</v>
+      </c>
+      <c r="G208">
+        <v>18</v>
+      </c>
+      <c r="H208">
+        <v>6</v>
+      </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>23197</v>
       </c>
       <c r="B209" t="s">
         <v>618</v>
       </c>
       <c r="C209" t="s">
         <v>619</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>620</v>
       </c>
       <c r="E209">
         <v>773</v>
       </c>
       <c r="F209">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="G209">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H209">
         <v>10</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>23198</v>
       </c>
       <c r="B210" t="s">
         <v>621</v>
       </c>
       <c r="C210" t="s">
         <v>622</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>623</v>
       </c>
       <c r="E210">
         <v>853</v>
       </c>
       <c r="F210">
         <v>1</v>
       </c>
       <c r="G210">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H210">
-        <v>11</v>
+        <v>12</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211">
+        <v>86463</v>
+      </c>
+      <c r="B211" t="s">
+        <v>624</v>
+      </c>
+      <c r="C211" t="s">
+        <v>625</v>
+      </c>
+      <c r="D211" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="E211">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212">
+        <v>86464</v>
+      </c>
+      <c r="B212" t="s">
+        <v>627</v>
+      </c>
+      <c r="C212" t="s">
+        <v>628</v>
+      </c>
+      <c r="D212" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="E212">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213">
+        <v>86465</v>
+      </c>
+      <c r="B213" t="s">
+        <v>630</v>
+      </c>
+      <c r="C213" t="s">
+        <v>631</v>
+      </c>
+      <c r="D213" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E213">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214">
+        <v>86466</v>
+      </c>
+      <c r="B214" t="s">
+        <v>633</v>
+      </c>
+      <c r="C214" t="s">
+        <v>634</v>
+      </c>
+      <c r="D214" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="E214">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215">
+        <v>86467</v>
+      </c>
+      <c r="B215" t="s">
+        <v>636</v>
+      </c>
+      <c r="C215" t="s">
+        <v>637</v>
+      </c>
+      <c r="D215" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="E215">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216">
+        <v>86468</v>
+      </c>
+      <c r="B216" t="s">
+        <v>639</v>
+      </c>
+      <c r="C216" t="s">
+        <v>640</v>
+      </c>
+      <c r="D216" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="E216">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217">
+        <v>86469</v>
+      </c>
+      <c r="B217" t="s">
+        <v>642</v>
+      </c>
+      <c r="C217" t="s">
+        <v>643</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="E217">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218">
+        <v>86470</v>
+      </c>
+      <c r="B218" t="s">
+        <v>642</v>
+      </c>
+      <c r="C218" t="s">
+        <v>645</v>
+      </c>
+      <c r="D218" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="E218">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219">
+        <v>86471</v>
+      </c>
+      <c r="B219" t="s">
+        <v>647</v>
+      </c>
+      <c r="C219" t="s">
+        <v>648</v>
+      </c>
+      <c r="D219" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="E219">
+        <v>2842</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220">
+        <v>86472</v>
+      </c>
+      <c r="B220" t="s">
+        <v>650</v>
+      </c>
+      <c r="C220" t="s">
+        <v>651</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="E220">
+        <v>2915</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221">
+        <v>86473</v>
+      </c>
+      <c r="B221" t="s">
+        <v>653</v>
+      </c>
+      <c r="C221" t="s">
+        <v>654</v>
+      </c>
+      <c r="D221" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="E221">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222">
+        <v>87777</v>
+      </c>
+      <c r="B222" t="s">
+        <v>656</v>
+      </c>
+      <c r="C222" t="s">
+        <v>657</v>
+      </c>
+      <c r="D222" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="E222">
+        <v>815</v>
+      </c>
+      <c r="F222">
+        <v>8</v>
+      </c>
+      <c r="G222">
+        <v>23</v>
+      </c>
+      <c r="H222">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">