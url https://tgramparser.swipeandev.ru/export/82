--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="659">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="688">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1989,50 +1989,137 @@
     <t>23.01.26 08:44</t>
   </si>
   <si>
     <t>t.me/crauchru/1744</t>
   </si>
   <si>
     <t>Арт-директор в Crauch Антоха Кравченко на базе с новой вакансией. Не успел январь закончиться, а мы уже плотно участвуем в пресейлах и знакомимся с новыми клиентами. Работы предвидится много, поэтому ищу арт-директора к нам в студию, который очень любит свою работу и будет делать так, чтобы заказчики получали крутой дизайн У тебя будет 3-4 человека в команде, крутые челленджевые проекты и большой простор для самореализации — делать концепции, вести большие длительные проекты, презентовать концепции клиентам и улучшать процессы студии. А в последующем ты сможешь занять роль дизайн-директора в студии. В общем, работа разнообразная и интересная. Изучить все подробности и откликнуться на лучшую вакансию в мире можно тут: https://www.notion.so/Crauch-2f18d28b71f68071b9d8cb538cd209ac?source=copy_link</t>
   </si>
   <si>
     <t>14.01.26 06:07</t>
   </si>
   <si>
     <t>t.me/crauchru/1743</t>
   </si>
   <si>
     <t>Больше не в Crauch Всем привет, это Антон Кравченко, CEO студии Крауч. С января, Антоха Черногоров, мой ex-партнер больше не участвует в работе студии. 2 года мы, скрестив шпаги, делали много движа и развивали Крауч вместе. Антохин вклад — важная часть того, какой студия стала сегодня. Разошлись мы хорошо и продолжаем дружить вне бизнеса. Студия продолжает работать в привычном режиме, все процессы и подходы к качеству остаются. За результат, команду и развитие Crauch теперь полностью отвечаю я. Для меня лично это был классный опыт и я многому научился у Антона (надеюсь, он у меня тоже). Поэтому, Антох, если ты читаешь — спасибо тебе за эти 2 года партнерства, это было классно и увлекательно 🧡 Ну а впереди студию ждут новые изменения. Чуть позже расскажу подробнее. Я побежал работать, а вам хорошего дня, кчау!</t>
   </si>
   <si>
     <t>16.03.26 10:46</t>
   </si>
   <si>
     <t>t.me/crauchru/1755</t>
   </si>
   <si>
     <t>Опа, а наш тг-канал попал в ТОП-5 Агентских медиа по версии рейтинга от Кокос тех! Все благодаря вам, любимые подписчики 😘 Порадоваться за студию — ❤️ Ссылка на рейтинг</t>
+  </si>
+  <si>
+    <t>01.06.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1768</t>
+  </si>
+  <si>
+    <t>Сегодня с небольшим, но теплым кейсом дизайна коммуникаций 💜 В честь дня защиты детей помогли Яндекс Алисе зарелизить сторис о функциях Алисы AI для родителей Считай за 1 день подрубились к срочной задаче, нарисовали графику, прикинули тексты (с командой клиента), сделали иконку, передали макеты в разработку. Управились в срок и все вышло вовремя А результат можно посмотреть в карточках и на сайте alice.yandex.ru/about</t>
+  </si>
+  <si>
+    <t>30.04.26 09:02</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1767</t>
+  </si>
+  <si>
+    <t>Open call в Крауч Пополняем пул будущих талантливых коллег студии для проектной работы на фултайме и парттайме. Кого ищем: • Продуктовые / UXUI дизайнеры • Коммуникационные / графические дизайнеры • Web-дизайнеры • 3D-дизайнеры • Иллюстраторы • Промпт-инженеры • AI-дизайнеры Пока что без конкретной вакансии, просто смотрим, знакомимся. А чтобы откликнуться, заполняйте форму: https://forms.gle/Rj44FkRU8VPiaZEw8</t>
+  </si>
+  <si>
+    <t>28.04.26 12:48</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1766</t>
+  </si>
+  <si>
+    <t>¡portfolio hero 8! начнётся 4 мая Хорошими штуками надо делиться, я считаю. А ¡portfolio hero! от Duo Sapiens — это однозначно хорошая штука для дизайнеров! 📁 ¡portfolio hero! — бесплатный челлендж для графических, коммуникационных, продуктовых, веб- и ui/ux дизайнеров, которые давно откладывали портфолио «на потом». а ph8 — это шанс получить фидбек от дизайнеров из альфа-банка, яндекса, мтс, сбера, т-банка и xsolla и студий pinkman, noideas, isfirst и dizzaract. 💭 напомним, как это работает. в течение трёх недель вы присылайте по кейсу в неделю, а мы по понедельниками и вторникам разбираем их в прямом эфире. всего разберём как минимум 50 работ, а вы сможете задать вопросы или рассказать нам про свой кейс в эфире. если сумеете сделать по кейсу каждую неделю, то к концу челленджа станете не просто героем, а героем с готовым портфолио и тонной фидбека. если всё ещё сомневаетесь, приходите на вводный эфир 4 мая — расскажем про челлендж. и на обучающий эфир 5 мая — расскажем, как делать кейс сочным ↘️↘️↘️ челлендж и сбор кейсов открываются 4 мая, но присоединиться можно на любой из трёх недель регистрация на челлендж и расписание эфиров — в боте</t>
+  </si>
+  <si>
+    <t>27.04.26 09:22</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1765</t>
+  </si>
+  <si>
+    <t>Ну что, как обещал вчера 👀 В совем недавнем видео я рассказывал, что одно из направлений, которое снова буду активно развивать — это дизайн-поддержка. Так вот, за пару дней собрали простую страничку на первое время, рассказываю) Если коротко — мы снимаем с инхаус-команд весь поток маркетинговых, внутриком и цифровых материалов Что делаем: • Кейвижуалы и цельные дизайн-концепции • SMM, баннеры, ресайзы, рассылки (с AI ускоряемся) • Сайты, лендинги, спецпроекты — можем под ваши гайды • 2D и 3D-иллюстрации, от скетчей до рендера • Презы Работаем в двух форматах: • Time &amp; Material. Удобно, когда нужно контролировать бюджет от месяца к месяцу или быстро закрыть срочные задачи • Ретейнер. Бронируем под вас людей, через пару месяцев фиксируем регулярный объём работ и расширяемся, если нужно Скринкаст странички приложил, а если хочется потыкать самостоятельно или обсудить проект, то вот: crauch.ru/services/design-support</t>
+  </si>
+  <si>
+    <t>26.04.26 20:10</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1764</t>
+  </si>
+  <si>
+    <t>Завтра покажу 👀</t>
+  </si>
+  <si>
+    <t>22.04.26 14:40</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1763</t>
+  </si>
+  <si>
+    <t>Спасибо вам за поддержку! С момента публикации видоса прошла пара дней, а я в жизни не получал столько поддержки в комментах и личке. Это сильно заряжает меня двигаться дальше и делиться тем что у нас происходит. Благодарен всем вам за это 🧡 Не знаю, совпадение или нет, но только я выложил видео про перестройки в студии, как Макс Десятых у себя на канале написал байтовый пост про то, что аутсорсу конец и рынку вообще плохо. В целом я согласен с посылом, что как раньше уже не будет и надо искать новые пути развития студии и варианты быть полезным для клиента. Но не согласен с тем, что у нас как буд-то бы 3 варианта всего: 1. быть круче инхауса в чем-то 2. быть дешевле дургих 3. научиться работать со средним бизнесом Мне кажется тут речь идет больше про продуктовый дизайн или кор продукты бигтехов, к которым, конечно же все реже подпускают студии. Но, например в той же коммуникационке, дизайн-поддержке и аутстаффе по-прежнему есть высокая потребность в работе. Почему: 1. Маркетинг и коммуникации будут делаться пока будет существовать бизнес и капитализм (прости господи). И заинхаусить такой объем материалов которые надо дизайнить в огромных количествах мне представляется очень непростой задачей. Скорее всего поэтому в маркетинге всегда больше бюджета на аутсорс дизайн-поддержку 2. Болшие компании всегда будут нуждаться в классных специалистах, которые по-прежнему часто выходят из студий, потому что студия — кузница кадров. Потому что аутстаффера можно уволить одним днем, не выплачивая 3 зарпалты, и не тратя hr ресурс на его найм (обычно аутстафф берут дизайн-диры напрямую). Поэтому, аутстафф будет актуален, а у студий есть возможность быстрее находить таланты и давать их заказчикам. Просто потому что процессы поиска у нас гибче и проще Мы кстати в Крауч, умеем и дизайн-поддержу и аутстафф. А чтобы обсудить проект, можно написать мне 👆 @kravchenkoanton</t>
+  </si>
+  <si>
+    <t>20.04.26 06:45</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1762</t>
+  </si>
+  <si>
+    <t>Крауч. Все по-новой! Привет, друзья! Это Антоха, основатель дизайн-студии Crauch. Я довольно редко записываю видосы и о чем-то рассказываю, но в последнее время активность студии в инфополе снизилась, в частности даже по тг-каналу это заметно, я сам это ощущаю. Поэтому, решил записать видос и открыто рассказать что в студии происходит, почему особо не активничаем и чего собираюсь делать дальше. Долго сомневался, выкладывать или нет, а потом решил шо по*уй, выложу) Буду рад вашей поддержке и комментариям. Притяного просмотра: 📹 Смотреть на Youtube</t>
+  </si>
+  <si>
+    <t>17.04.26 10:41</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1761</t>
+  </si>
+  <si>
+    <t>🥂 Наконец-то! Мы! Анонсируем! ВЕЧЕРИНКУ МАЦЫ И уже 25 апреля мы будем не только пить и танцевать в честь нашего 6-летия, но и толкаться локтями на благотворительном дизайн-аукционе! С молотка уйдут плюшки для дизайн‑рынка, профессиональные привилегии и всякие красивости. Ещё в программе: нетворкинг с ребятками из студий и продуктов, встречи с друзьями, тамада (!) и очень много красивых женщин и харизматичных мужчин. (фуршет тоже будет) Залетайте, напоим вас шампанским. И наденьте на раут перья, смокинги, вечерние платья и жемчуга. Можно всё сразу и много! Где: Москва, AG Loft (Atelie) Когда: 25 апреля в 19:00 и до ночи А регистрация тут</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1760</t>
+  </si>
+  <si>
+    <t>Братишки из Мацы делают вечеринку! Меня не будет (потому что я в Ставрополе), но вам очень советую идти 👇</t>
+  </si>
+  <si>
+    <t>10.04.26 11:29</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1759</t>
+  </si>
+  <si>
+    <t>😁😆😁 Напомнить клиентам заказать дизайн интерфейсов/поддержку в студии crauch.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2354,51 +2441,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H222"/>
+  <dimension ref="A1:H232"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3294.767" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -7662,296 +7749,562 @@
       </c>
       <c r="G208">
         <v>18</v>
       </c>
       <c r="H208">
         <v>6</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>23197</v>
       </c>
       <c r="B209" t="s">
         <v>618</v>
       </c>
       <c r="C209" t="s">
         <v>619</v>
       </c>
       <c r="D209" s="1" t="s">
         <v>620</v>
       </c>
       <c r="E209">
         <v>773</v>
       </c>
       <c r="F209">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="G209">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H209">
         <v>10</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>23198</v>
       </c>
       <c r="B210" t="s">
         <v>621</v>
       </c>
       <c r="C210" t="s">
         <v>622</v>
       </c>
       <c r="D210" s="1" t="s">
         <v>623</v>
       </c>
       <c r="E210">
         <v>853</v>
       </c>
       <c r="F210">
         <v>1</v>
       </c>
       <c r="G210">
         <v>42</v>
       </c>
       <c r="H210">
         <v>12</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>86463</v>
       </c>
       <c r="B211" t="s">
         <v>624</v>
       </c>
       <c r="C211" t="s">
         <v>625</v>
       </c>
       <c r="D211" s="1" t="s">
         <v>626</v>
       </c>
       <c r="E211">
         <v>1992</v>
       </c>
+      <c r="F211">
+        <v>15</v>
+      </c>
+      <c r="G211">
+        <v>55</v>
+      </c>
+      <c r="H211">
+        <v>32</v>
+      </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>86464</v>
       </c>
       <c r="B212" t="s">
         <v>627</v>
       </c>
       <c r="C212" t="s">
         <v>628</v>
       </c>
       <c r="D212" s="1" t="s">
         <v>629</v>
       </c>
       <c r="E212">
         <v>1466</v>
       </c>
+      <c r="F212">
+        <v>1</v>
+      </c>
+      <c r="G212">
+        <v>15</v>
+      </c>
+      <c r="H212">
+        <v>24</v>
+      </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>86465</v>
       </c>
       <c r="B213" t="s">
         <v>630</v>
       </c>
       <c r="C213" t="s">
         <v>631</v>
       </c>
       <c r="D213" s="1" t="s">
         <v>632</v>
       </c>
       <c r="E213">
         <v>2307</v>
       </c>
+      <c r="F213">
+        <v>35</v>
+      </c>
+      <c r="G213">
+        <v>14</v>
+      </c>
+      <c r="H213">
+        <v>6</v>
+      </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>86466</v>
       </c>
       <c r="B214" t="s">
         <v>633</v>
       </c>
       <c r="C214" t="s">
         <v>634</v>
       </c>
       <c r="D214" s="1" t="s">
         <v>635</v>
       </c>
       <c r="E214">
         <v>1818</v>
       </c>
+      <c r="F214">
+        <v>10</v>
+      </c>
+      <c r="G214">
+        <v>18</v>
+      </c>
+      <c r="H214">
+        <v>4</v>
+      </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>86467</v>
       </c>
       <c r="B215" t="s">
         <v>636</v>
       </c>
       <c r="C215" t="s">
         <v>637</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>638</v>
       </c>
       <c r="E215">
         <v>1905</v>
       </c>
+      <c r="F215">
+        <v>20</v>
+      </c>
+      <c r="G215">
+        <v>66</v>
+      </c>
+      <c r="H215">
+        <v>1</v>
+      </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>86468</v>
       </c>
       <c r="B216" t="s">
         <v>639</v>
       </c>
       <c r="C216" t="s">
         <v>640</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>641</v>
       </c>
       <c r="E216">
         <v>2289</v>
       </c>
+      <c r="F216">
+        <v>20</v>
+      </c>
+      <c r="G216">
+        <v>14</v>
+      </c>
+      <c r="H216">
+        <v>10</v>
+      </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>86469</v>
       </c>
       <c r="B217" t="s">
         <v>642</v>
       </c>
       <c r="C217" t="s">
         <v>643</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>644</v>
       </c>
       <c r="E217">
         <v>448</v>
       </c>
+      <c r="F217">
+        <v>1</v>
+      </c>
+      <c r="H217">
+        <v>3</v>
+      </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>86470</v>
       </c>
       <c r="B218" t="s">
         <v>642</v>
       </c>
       <c r="C218" t="s">
         <v>645</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>646</v>
       </c>
       <c r="E218">
         <v>2584</v>
       </c>
+      <c r="F218">
+        <v>3</v>
+      </c>
+      <c r="G218">
+        <v>2</v>
+      </c>
+      <c r="H218">
+        <v>1</v>
+      </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>86471</v>
       </c>
       <c r="B219" t="s">
         <v>647</v>
       </c>
       <c r="C219" t="s">
         <v>648</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E219">
         <v>2842</v>
       </c>
+      <c r="F219">
+        <v>38</v>
+      </c>
+      <c r="G219">
+        <v>11</v>
+      </c>
+      <c r="H219">
+        <v>6</v>
+      </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>86472</v>
       </c>
       <c r="B220" t="s">
         <v>650</v>
       </c>
       <c r="C220" t="s">
         <v>651</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>652</v>
       </c>
       <c r="E220">
         <v>2915</v>
       </c>
+      <c r="F220">
+        <v>32</v>
+      </c>
+      <c r="G220">
+        <v>21</v>
+      </c>
+      <c r="H220">
+        <v>1</v>
+      </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>86473</v>
       </c>
       <c r="B221" t="s">
         <v>653</v>
       </c>
       <c r="C221" t="s">
         <v>654</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>655</v>
       </c>
       <c r="E221">
         <v>2547</v>
       </c>
+      <c r="F221">
+        <v>37</v>
+      </c>
+      <c r="G221">
+        <v>108</v>
+      </c>
+      <c r="H221">
+        <v>27</v>
+      </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>87777</v>
       </c>
       <c r="B222" t="s">
         <v>656</v>
       </c>
       <c r="C222" t="s">
         <v>657</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>658</v>
       </c>
       <c r="E222">
         <v>815</v>
       </c>
       <c r="F222">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G222">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H222">
         <v>2</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223">
+        <v>89786</v>
+      </c>
+      <c r="B223" t="s">
+        <v>659</v>
+      </c>
+      <c r="C223" t="s">
+        <v>660</v>
+      </c>
+      <c r="D223" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="E223">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224">
+        <v>89787</v>
+      </c>
+      <c r="B224" t="s">
+        <v>662</v>
+      </c>
+      <c r="C224" t="s">
+        <v>663</v>
+      </c>
+      <c r="D224" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="E224">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225">
+        <v>89788</v>
+      </c>
+      <c r="B225" t="s">
+        <v>665</v>
+      </c>
+      <c r="C225" t="s">
+        <v>666</v>
+      </c>
+      <c r="D225" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="E225">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226">
+        <v>89789</v>
+      </c>
+      <c r="B226" t="s">
+        <v>668</v>
+      </c>
+      <c r="C226" t="s">
+        <v>669</v>
+      </c>
+      <c r="D226" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="E226">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227">
+        <v>89790</v>
+      </c>
+      <c r="B227" t="s">
+        <v>671</v>
+      </c>
+      <c r="C227" t="s">
+        <v>672</v>
+      </c>
+      <c r="D227" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="E227">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228">
+        <v>89791</v>
+      </c>
+      <c r="B228" t="s">
+        <v>674</v>
+      </c>
+      <c r="C228" t="s">
+        <v>675</v>
+      </c>
+      <c r="D228" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="E228">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229">
+        <v>89792</v>
+      </c>
+      <c r="B229" t="s">
+        <v>677</v>
+      </c>
+      <c r="C229" t="s">
+        <v>678</v>
+      </c>
+      <c r="D229" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="E229">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230">
+        <v>89793</v>
+      </c>
+      <c r="B230" t="s">
+        <v>680</v>
+      </c>
+      <c r="C230" t="s">
+        <v>681</v>
+      </c>
+      <c r="D230" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="E230">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231">
+        <v>89794</v>
+      </c>
+      <c r="B231" t="s">
+        <v>680</v>
+      </c>
+      <c r="C231" t="s">
+        <v>683</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="E231">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232">
+        <v>89795</v>
+      </c>
+      <c r="B232" t="s">
+        <v>685</v>
+      </c>
+      <c r="C232" t="s">
+        <v>686</v>
+      </c>
+      <c r="D232" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="E232">
+        <v>2301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">