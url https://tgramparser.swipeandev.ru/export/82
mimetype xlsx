--- v2 (2026-06-04)
+++ v3 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="688">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="712">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2076,50 +2076,122 @@
     <t>Крауч. Все по-новой! Привет, друзья! Это Антоха, основатель дизайн-студии Crauch. Я довольно редко записываю видосы и о чем-то рассказываю, но в последнее время активность студии в инфополе снизилась, в частности даже по тг-каналу это заметно, я сам это ощущаю. Поэтому, решил записать видос и открыто рассказать что в студии происходит, почему особо не активничаем и чего собираюсь делать дальше. Долго сомневался, выкладывать или нет, а потом решил шо по*уй, выложу) Буду рад вашей поддержке и комментариям. Притяного просмотра: 📹 Смотреть на Youtube</t>
   </si>
   <si>
     <t>17.04.26 10:41</t>
   </si>
   <si>
     <t>t.me/crauchru/1761</t>
   </si>
   <si>
     <t>🥂 Наконец-то! Мы! Анонсируем! ВЕЧЕРИНКУ МАЦЫ И уже 25 апреля мы будем не только пить и танцевать в честь нашего 6-летия, но и толкаться локтями на благотворительном дизайн-аукционе! С молотка уйдут плюшки для дизайн‑рынка, профессиональные привилегии и всякие красивости. Ещё в программе: нетворкинг с ребятками из студий и продуктов, встречи с друзьями, тамада (!) и очень много красивых женщин и харизматичных мужчин. (фуршет тоже будет) Залетайте, напоим вас шампанским. И наденьте на раут перья, смокинги, вечерние платья и жемчуга. Можно всё сразу и много! Где: Москва, AG Loft (Atelie) Когда: 25 апреля в 19:00 и до ночи А регистрация тут</t>
   </si>
   <si>
     <t>t.me/crauchru/1760</t>
   </si>
   <si>
     <t>Братишки из Мацы делают вечеринку! Меня не будет (потому что я в Ставрополе), но вам очень советую идти 👇</t>
   </si>
   <si>
     <t>10.04.26 11:29</t>
   </si>
   <si>
     <t>t.me/crauchru/1759</t>
   </si>
   <si>
     <t>😁😆😁 Напомнить клиентам заказать дизайн интерфейсов/поддержку в студии crauch.ru</t>
+  </si>
+  <si>
+    <t>06.07.26 11:43</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1781</t>
+  </si>
+  <si>
+    <t>Отзыв от ребят из Positive Technologies В прошлом месяце выводили на пару недель нашего senior коммуникационного дизайнера, Юлю. Юля помогала генерить визуалы и собирать баннеры под запуски продуктов, мероприятий и рекламных кампаний Ребята остались довольны) ——— А чтобы прийти к нам за комм.дизайном или поддержкой — пишите мне, 🥰 Антохе в личку @kravchenkoanton. Сделаем сочно, заметно и с опорой на бренд</t>
+  </si>
+  <si>
+    <t>30.06.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1779</t>
+  </si>
+  <si>
+    <t>Сегодня реф на вдохновение вам принес — промо-лендинг конференции young con Очень нравится как мело используют типографику, крупные фотки, мешают это с ручными надписями. Короче сплошная нямка визуальная yandex.ru/youngcon</t>
+  </si>
+  <si>
+    <t>29.06.26 20:45</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1778</t>
+  </si>
+  <si>
+    <t>шел 25й раунд дрочилова каждой детали в 3д как говорится: «комар носика не подточит»</t>
+  </si>
+  <si>
+    <t>24.06.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1777</t>
+  </si>
+  <si>
+    <t>Я к вам с 2мя новостями: 1. У нас новый клиент — Mindbox 2. Мы помогли ребятам в короткие сроки подготовить интро-ролик для всех новых событий майндбокс Вместе с командой заказчика утвердили раскадровку, хрон и графику. Затем заанимировали и наложили музыку. Двигались небольшими итерациями, показывая кусочки анимаций, после чего уже собрали полноценную версию. Получился мастер-ролик и 7 разных концовок Заценивайте полноценный результат А чтобы заказать у нас моушен или коммуникационный дизайн — пишите в личку 🥰 @kravchenkoanton</t>
+  </si>
+  <si>
+    <t>23.06.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1776</t>
+  </si>
+  <si>
+    <t>КРАУЧ КУПИЛИ РАБОТЯГИ Ладно, это кликбейт) В общем, хороших ребят и товарищей надо поддерживать. Поэтому — поддерживаю! Мой ex.партнер по студии Антоха 5 месяцев назад пошел делать свою штуку. Вот прошло 5 месяцев и ребята решили рассказать чего у них и как За Антоху рад, смотреть как кто-то открыто рассказывает что в бизнесе происходит всегда интересно (я сам так делать буду, но я не украл, правда) В общем, смотрите на ютубе https://youtu.be/iACguN4j1iA?si=RLIfYcA-gPsvH4Nm</t>
+  </si>
+  <si>
+    <t>18.06.26 12:15</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1774</t>
+  </si>
+  <si>
+    <t>Ищем коммуникационного арт-директора/лида в Crauch Всем привет! На связи Антоха и я в поисках человека, который любит коммуникационный дизайн и хочет давать лучшее качество на планете Земля. Если коротко о роли: у тебя будет команда дизайнеров, долгосрочные проекты с топовыми клиентами и большой простор для самореализации. Будешь делать концепции и арт-дирить KV, 360-кампании, лендинги, спецпроекты и другие коммуникационные материалы. А главное отвечать за то, чтобы всё это выглядело круто и решало задачи бизнеса. Плюсом пресейлы, развитие команды и работа с клиентами напрямую. В перспективе — роль дизайн-директора в студии. Все подробности и форма отклика здесь: https://www.notion.so/383f026ef9608070ac3de01b2586cbc2?source=copy_link</t>
+  </si>
+  <si>
+    <t>24.07.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1783</t>
+  </si>
+  <si>
+    <t>чтобы не терять канал из виду — вот вам снова дроп визуального кайфа на этот раз лендинг новых наушников от Яндекс Алисы смотреть тут: alice.yandex.ru/wearables/drops *** мы если что не пропали, просто потеем в работе. сейчас делаем дизайн-поддержку (графику, баннеры, ресайзы) для 2х крупных бигтехов, одному же из них делаем классный лендинг и еще помогаем с запуском одной штуке в несколько каналов коммуникации. в общем, если нужен визуальный заметный кайф или хотите чтоб мы комплексно сделали проект — пишите)</t>
+  </si>
+  <si>
+    <t>14.07.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/crauchru/1782</t>
+  </si>
+  <si>
+    <t>йо, а накидайте где смотрите рефы по коммуникационному дизайну: лендинги, промо, кейвижуалы, баннеры, просто крутая графика, первые экраны, 3дшки</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2441,51 +2513,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H232"/>
+  <dimension ref="A1:H240"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3294.767" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -8107,204 +8179,478 @@
       </c>
       <c r="F222">
         <v>9</v>
       </c>
       <c r="G222">
         <v>28</v>
       </c>
       <c r="H222">
         <v>2</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>89786</v>
       </c>
       <c r="B223" t="s">
         <v>659</v>
       </c>
       <c r="C223" t="s">
         <v>660</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E223">
-        <v>682</v>
+        <v>1862</v>
+      </c>
+      <c r="F223">
+        <v>7</v>
+      </c>
+      <c r="G223">
+        <v>37</v>
+      </c>
+      <c r="H223">
+        <v>2</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>89787</v>
       </c>
       <c r="B224" t="s">
         <v>662</v>
       </c>
       <c r="C224" t="s">
         <v>663</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>664</v>
       </c>
       <c r="E224">
         <v>1306</v>
       </c>
+      <c r="F224">
+        <v>56</v>
+      </c>
+      <c r="G224">
+        <v>17</v>
+      </c>
+      <c r="H224">
+        <v>4</v>
+      </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>89788</v>
       </c>
       <c r="B225" t="s">
         <v>665</v>
       </c>
       <c r="C225" t="s">
         <v>666</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E225">
         <v>1250</v>
       </c>
+      <c r="F225">
+        <v>11</v>
+      </c>
+      <c r="G225">
+        <v>5</v>
+      </c>
+      <c r="H225">
+        <v>1</v>
+      </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>89789</v>
       </c>
       <c r="B226" t="s">
         <v>668</v>
       </c>
       <c r="C226" t="s">
         <v>669</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>670</v>
       </c>
       <c r="E226">
         <v>1272</v>
       </c>
+      <c r="F226">
+        <v>22</v>
+      </c>
+      <c r="G226">
+        <v>16</v>
+      </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>89790</v>
       </c>
       <c r="B227" t="s">
         <v>671</v>
       </c>
       <c r="C227" t="s">
         <v>672</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E227">
         <v>1373</v>
       </c>
+      <c r="F227">
+        <v>2</v>
+      </c>
+      <c r="G227">
+        <v>18</v>
+      </c>
+      <c r="H227">
+        <v>17</v>
+      </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>89791</v>
       </c>
       <c r="B228" t="s">
         <v>674</v>
       </c>
       <c r="C228" t="s">
         <v>675</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E228">
         <v>1899</v>
       </c>
+      <c r="F228">
+        <v>8</v>
+      </c>
+      <c r="G228">
+        <v>20</v>
+      </c>
+      <c r="H228">
+        <v>1</v>
+      </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>89792</v>
       </c>
       <c r="B229" t="s">
         <v>677</v>
       </c>
       <c r="C229" t="s">
         <v>678</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E229">
         <v>1781</v>
       </c>
+      <c r="F229">
+        <v>25</v>
+      </c>
+      <c r="G229">
+        <v>51</v>
+      </c>
+      <c r="H229">
+        <v>29</v>
+      </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>89793</v>
       </c>
       <c r="B230" t="s">
         <v>680</v>
       </c>
       <c r="C230" t="s">
         <v>681</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E230">
         <v>1731</v>
       </c>
+      <c r="F230">
+        <v>5</v>
+      </c>
+      <c r="G230">
+        <v>8</v>
+      </c>
+      <c r="H230">
+        <v>1</v>
+      </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>89794</v>
       </c>
       <c r="B231" t="s">
         <v>680</v>
       </c>
       <c r="C231" t="s">
         <v>683</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>684</v>
       </c>
       <c r="E231">
         <v>1540</v>
       </c>
+      <c r="G231">
+        <v>8</v>
+      </c>
+      <c r="H231">
+        <v>1</v>
+      </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>89795</v>
       </c>
       <c r="B232" t="s">
         <v>685</v>
       </c>
       <c r="C232" t="s">
         <v>686</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>687</v>
       </c>
       <c r="E232">
         <v>2301</v>
+      </c>
+      <c r="F232">
+        <v>10</v>
+      </c>
+      <c r="G232">
+        <v>57</v>
+      </c>
+      <c r="H232">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233">
+        <v>90961</v>
+      </c>
+      <c r="B233" t="s">
+        <v>688</v>
+      </c>
+      <c r="C233" t="s">
+        <v>689</v>
+      </c>
+      <c r="D233" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="E233">
+        <v>1855</v>
+      </c>
+      <c r="F233">
+        <v>5</v>
+      </c>
+      <c r="G233">
+        <v>15</v>
+      </c>
+      <c r="H233">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234">
+        <v>90962</v>
+      </c>
+      <c r="B234" t="s">
+        <v>691</v>
+      </c>
+      <c r="C234" t="s">
+        <v>692</v>
+      </c>
+      <c r="D234" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="E234">
+        <v>1640</v>
+      </c>
+      <c r="F234">
+        <v>39</v>
+      </c>
+      <c r="G234">
+        <v>36</v>
+      </c>
+      <c r="H234">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235">
+        <v>90963</v>
+      </c>
+      <c r="B235" t="s">
+        <v>694</v>
+      </c>
+      <c r="C235" t="s">
+        <v>695</v>
+      </c>
+      <c r="D235" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="E235">
+        <v>1519</v>
+      </c>
+      <c r="F235">
+        <v>4</v>
+      </c>
+      <c r="G235">
+        <v>23</v>
+      </c>
+      <c r="H235">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236">
+        <v>90964</v>
+      </c>
+      <c r="B236" t="s">
+        <v>697</v>
+      </c>
+      <c r="C236" t="s">
+        <v>698</v>
+      </c>
+      <c r="D236" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="E236">
+        <v>1965</v>
+      </c>
+      <c r="F236">
+        <v>26</v>
+      </c>
+      <c r="G236">
+        <v>42</v>
+      </c>
+      <c r="H236">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237">
+        <v>90965</v>
+      </c>
+      <c r="B237" t="s">
+        <v>700</v>
+      </c>
+      <c r="C237" t="s">
+        <v>701</v>
+      </c>
+      <c r="D237" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="E237">
+        <v>1752</v>
+      </c>
+      <c r="F237">
+        <v>8</v>
+      </c>
+      <c r="G237">
+        <v>33</v>
+      </c>
+      <c r="H237">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238">
+        <v>90966</v>
+      </c>
+      <c r="B238" t="s">
+        <v>703</v>
+      </c>
+      <c r="C238" t="s">
+        <v>704</v>
+      </c>
+      <c r="D238" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="E238">
+        <v>1833</v>
+      </c>
+      <c r="F238">
+        <v>10</v>
+      </c>
+      <c r="G238">
+        <v>19</v>
+      </c>
+      <c r="H238">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239">
+        <v>91129</v>
+      </c>
+      <c r="B239" t="s">
+        <v>706</v>
+      </c>
+      <c r="C239" t="s">
+        <v>707</v>
+      </c>
+      <c r="D239" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="E239">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240">
+        <v>91130</v>
+      </c>
+      <c r="B240" t="s">
+        <v>709</v>
+      </c>
+      <c r="C240" t="s">
+        <v>710</v>
+      </c>
+      <c r="D240" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="E240">
+        <v>1241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">