--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="789">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1077">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2379,50 +2379,914 @@
     <t>07.09.25 14:45</t>
   </si>
   <si>
     <t>t.me/nowagency/7192</t>
   </si>
   <si>
     <t>Дайджест #киNOWтеатр Объединили в Дайджесте о кино посты, которые еженедельно кропотливо собираем на канале. Они познакомят вас с фильмами разных тематик, жанров, режиссеров и помогут избежать траты тонны времени на выбор того, что посмотреть сегодня вечером. Наслаждайтесь: 🎬 Документалки про бизнес 🎬 Аниме, которое стоит посмотреть 🎬 Фильмы о еде 🎬 Сериалы для фанатов криминала, драк и расследований 🎬 Фильмы для ленивого вечера 🎬 Достойные документалки о спортсменах 🎬 Фильмы про семейные ценности 🎬 Фильмы о креативе 🎬 Фильмы для идеального отдыха 🎬 Фильмы для душевного вечера с друзьями 🎬 Фильмы о бизнесе Лайк, коммент, репост за полезность!</t>
   </si>
   <si>
     <t>05.09.25 16:50</t>
   </si>
   <si>
     <t>t.me/nowagency/7191</t>
   </si>
   <si>
     <t>Коллеги, а домой пойдем сегодня? 😬 Пересылайте всем, кто засиживается в офисе до «еще одну задачку и домой»… #пятничный_мем</t>
   </si>
   <si>
     <t>05.09.25 09:56</t>
   </si>
   <si>
     <t>t.me/nowagency/7190</t>
   </si>
   <si>
     <t>«Бодрит сильнее кофе!» Это подпольное название летучки N:OW! 😂 #agencylife Продолжаем поддерживать инициативу по регулярным общим агентским собраниям, где мы делимся важными событиями из жизни отделов агентства. И смело заявляем — бодрит, заряжает, мотивирует. Рекомендуем попробовать с видео ВКЛ, особенно тем командам, которые работают на удаленке и привыкли видеть только аватарки коллег!😢❤️</t>
+  </si>
+  <si>
+    <t>20.02.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8183</t>
+  </si>
+  <si>
+    <t>Этот #пятничный_мем посвящается всем, кто знает цену качественно организованному мероприятию! 😉🤣</t>
+  </si>
+  <si>
+    <t>20.02.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8177</t>
+  </si>
+  <si>
+    <t>Фестивальные новости продолжаются: вчера на BEMA! мы забрали несколько металлов на церемонии награждения и спойлер — ОДИН ГРАН-ПРИ... Ждем проф. фото и поделимся результатами в деталях soon. #agencylife А пока лайв и живые эмоции, накидайте огоньков победителям! 🔥🔥🔥</t>
+  </si>
+  <si>
+    <t>19.02.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8175</t>
+  </si>
+  <si>
+    <t>Предупреждаем: отойдите от экранов, если еще не обедали — потенциально аппетитный контент! 🥞 Поднимаем блинчик за ваше здоровье и передаем привет из офиса N:OW. #agencylife</t>
+  </si>
+  <si>
+    <t>18.02.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8163</t>
+  </si>
+  <si>
+    <t>Ух и денек был вчера! ⚡️#agencylife Защитились классно, пообщались с партнерами, клиентами, коллегами, поддержали выступления целой бандой N:OW. Ну а теперь ждем результатов и завтра мчим на церемонию награждения! Вангуем — будут кружочки! А пока мы рассказывали про наши проекты жюри и зрителям, на event.ru вышла статья о Yandex Openspace: попап-коворкинге в ротонде Маяковки. ⚡️ Читать на event.ru ⚡️ Вы знаете, что делать! И огонечки не забудьте.</t>
+  </si>
+  <si>
+    <t>17.02.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8159</t>
+  </si>
+  <si>
+    <t>Передаем привет всем, кто на защитах BEMA! Мы сегодня рассказываем о наших ярких кейсах, которые вошли в шорт-листы премии: ⚡️ Yandex Openspace: попап-коворкинг в ротонде Маяковки (N:OW) ⚡️ В кругу семьи. Т-Бизнес Клуб (N:OW) ⚡️ Коллаборация «Пятёрочка» и Atomic Heart (TEAMMATE) Кто еще здесь? Будем рады увидеться и поддержать друг друга на защитах! Всем удачи! 🔥🔥🔥 #agencylife</t>
+  </si>
+  <si>
+    <t>16.02.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8148</t>
+  </si>
+  <si>
+    <t>О виниле и только о нем! ❤️ Ровно два месяца назад мне подарили мою давнюю мечту — виниловый проигрыватель. Возможно, это пока самый красивый и лучший подарок в моей жизни, но это всё лирика. Пост будет о том, что я узнал из мира винила. (с) Тхань — Designer N:OW. Поделюсь с вами видами пластинок (по дизайну и эффектам), и, возможно, вы так же, как и я, удивитесь их многообразию. Итак, вот они слева направо: 😊 Классический чёрный. Думаю, тут комментарии не нужны: это стандартный тип винила и скорее всего именно его вы представляете, когда слышите «виниловая пластинка». 😊 Цветной винил (он же Colored Vinyl). Кто сказал, что винил должен быть только чёрным? С развитием технологий появилось огромное разнообразие цветного винила. Вот какие варианты я встретил: — Opaque / Solid. Самая простая разновидность цветного винила. Пластинка одного цвета, не просвечивается. — Translucent. Похож на Opaque, но материал хорошо просвечивается и обладает прозрачным эффектом. Один из популярных оттенков такого винила — Coke Bottle. — Split. Тип цветного винила, при котором диск «разделён» на две части разными цветами. Например, одна часть может быть Solid, а другая — Translucent. — Splatter. Пластинка с эффектом «брызг». У него тоже есть подтипы, но их мы сейчас не будем рассматривать. — Marbled. Изготавливается в технике марблинга, которая создаёт эффект мраморного рисунка на диске. — Smoke. По технологии похож на Marbled, но используется непрозрачный материал на прозрачной основе. И многие другие! Но, увы, всё не уместится в один пост, поэтому на этом перечисление разновидностей цветного винила пока закончим. 😊 Чистый прозрачный (он же Clear Vinyl). Абсолютно прозрачный винил без цвета. Если добавить блёстки к любому из видов выше, получится Glittered Vinyl. 😊 Holographic. Редкий и невероятно красивый способ нанесения изображения. Есть ещё несколько крутых видов пластинок, но о них я сделаю отдельный пост в своём канале. Заходите посмотреть, если вас заинтересовала эта тема. Ну и пишите в комментариях, пластинку какого артиста себе хотели бы? 🌚</t>
+  </si>
+  <si>
+    <t>15.02.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8143</t>
+  </si>
+  <si>
+    <t>Этот #киNOWтеатр по любви! ❤️ Когда дата в календаре намекает на романтику, а душа просит не банальных сердечек, а красивого кино — включаем нашу классную киноподборку: 📽 Леди и бродяга — та самая сцена со спагетти под фонарём. Классика Дисей после которой хочется верить в судьбу и делить ужин на двоих. 📽 Трудности перевода — Токио, неон и чувство, которое не нужно проговаривать вслух. 📽 Привидение — гончарный круг, слёзы и вера в то, что настоящие чувства не исчезают. 📽 Питер FM — романтинчая картина про город, совпадения и людей, которым просто нужно встретиться. 📽 Любовь и другие лекарства — про любовь, которая сложнее, чем «жили долго и счастливо». Сохраняйте подборку и делитесь, что будете смотреть сегодня: нежность, драму, экшн?💌</t>
+  </si>
+  <si>
+    <t>14.02.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8142</t>
+  </si>
+  <si>
+    <t>Любовь с первой папки 💙 14 февраля — отличный повод еще раз признаться в любви. Не только близким, но и тому делу, которому мы добровольно отдаём большую часть жизни — любимой работе. Хотим ответственно заявить: «Мы любим ивент!» И сегодня в знак любви решили поддержать каналы коллег из сферы маркетинга, рекламы, PR, дизайна и ивентов! Здесь и мотивация, и кейсы с обзорами, и кулуарные шуточки! ➡️ добавить папку ⬅️</t>
+  </si>
+  <si>
+    <t>14.02.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8141</t>
+  </si>
+  <si>
+    <t>Если с N:OW, то по любви! 🧡 Пришло время признаться в том, как сильно мы любим… партнеров, команду, клиентов, подрядчиков, подписчиков и всех, с кем сталкивает нас агентская жизнь в процессе создания самых ярких событий. А еще бесконечно обожаем новые идеи и сложные решения, мозговые штурмы, полный оупенспейс, шоколадные конфеты на кухне, просмотр фильмов на фончике и креативные завтраки. Ну и еще миллион причин, которыми мы поделились в этой валентинке. 😉 #agencylife С днем всех влюбленных, коллеги! И пусть в вашей жизни будет еще больше теплых отношений, желанных побед и маленьких приятностей каждый день. Всем любви!</t>
+  </si>
+  <si>
+    <t>13.02.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8139</t>
+  </si>
+  <si>
+    <t>Нет ничего более постоянного, чем ситуация на площадке за день до сдачи проекта*... 🤣🤣🤣 *Все персонажи и события вымышлены, любые совпадения с реальными людьми — случайны #пятничный_мем Жесткий лайк тому, кто видел подобное своими глазами! 🔥</t>
+  </si>
+  <si>
+    <t>12.02.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8130</t>
+  </si>
+  <si>
+    <t>Осознание года или наша маленькая командная традиция Сегодня в командный чат прилетело новое сообщение с фотографией круглого белого стола, и мы тут резко поняли, что искренне и всей командой любим поесть… и тут неважно, какой повод. Можно и без повода, даже нужно! #agencylife В общем, нас объединяет не только любовь к общему делу, но и еда! Неоспоримый факт, а пруфы на фото. Обязательно читайте подписи к угощениям (там всегда милота) и ставьте 🔥, кто тоже любит поесть!</t>
+  </si>
+  <si>
+    <t>12.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8129</t>
+  </si>
+  <si>
+    <t>Подборка event &amp; multimedia 😍 Собрали коллекцию каналов для тех, кто живёт сценой, звуком и эмоциями! В одной папке сразу все: секреты организации, live-шоу, тренды и фишки event-менеджмента, мультимедиа, культурные коды и искусство создания офлайн встреч в эпоху цифровизации. Хочешь создавать проекты, о которых будут говорить все? Читай полезные материалы. 🔜 ДОБАВИТЬ ПАПКУ СЕБЕ</t>
+  </si>
+  <si>
+    <t>12.02.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8128</t>
+  </si>
+  <si>
+    <t>Фармим вдохновение #креативныйотдел Всем привет, на связи Эми! Вы согласны читать дальше? ✅ Да ❌ Мне некогда, пока Только что вы поучаствовали в игровой механике. Поздравляю! Как вы уже поняли — сегодня поговорим об играх. Почему-то эту тему обходят стороной, когда речь заходит о насмотренности. А зря. Посмотрите на последние тенденции: фесты, экранизации, ремейки — все вокруг игр. Люди погружаются в эти миры и не собираются выплывать. И вот вопрос: как у разработчиков это получается? Почему мы не просто проходим игры, а возвращаемся, спорим, разбираем на части, плачем и снова проходим? Ответ простой: там проработано все. Сценарий, драматургия, лор, левел-дизайн, геймплей. Даже экран загрузки и тот сделан с вниманием к деталям. И все ради одного, чтобы игрок стал частью истории. Да, вы можете не любить игры и даже никогда в них не играть. Но за этой сферой точно стоит наблюдать. Хотя бы ради приемов, которые легко могут лечь в основу ивент-идей и механик. Вы получили новую ачивку: «Охотник за вдохновением💡» Готовы перейти на следующий уровень? ❤️— Да, хочу узнать больше! 🔥— Очень интересно, но я не понял лор – это врач?</t>
+  </si>
+  <si>
+    <t>11.02.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8123</t>
+  </si>
+  <si>
+    <t>Реклама на Super Bowl 2026 Сегодня предлагаем оценить рекламные ролики Super Bowl 2026. Вместе с нами райт нау прокачиваем насмотренность и остаемся в тренде происходящего в рекламном мире. #кейс_недели В меню: 😍 Skittles: абсурдный ролик с Элайджей Вуд в костюме единорога 😍 Pringles: романтика и трагедия с Сабриной Карпентер и чипсоменом 😍 Squarespace: немного арт-хауса с Эммой Стоун в объективе Йоргоса Лантимоса 😍 Pepsi: легендарный Мишка (символ Coca-Cola), демонстративно отворачивающийся от бренда 😍 Lay’s: трогательный и теплый ролик от Тайки Вайтити У нас стойкое ощущение, что бренды сделали ставку на иронию, селебов и смелый креатив, ну и еще ИИ-ролики. А как Bad Bunny хайпанул, видели? Что думаете? Кто забрал ваш личный Гран-при? 👀</t>
+  </si>
+  <si>
+    <t>11.02.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8118</t>
+  </si>
+  <si>
+    <t>Свайп вправо, если лайк! ❤️ Все хотят идеального мэтча: в личной жизни, хобби, в работе... Кстати о ней — вы когда-нибудь размышляли, как бы выглядел профиль вашего агентства в дейтинг-приложении? Мы вот вместе с коллегами из @chipsadesign, @cpeople_ru, @bigmediamoscow, @postpostlive подумали и визуализировали эти фантазии. Смотрите, какие стильные и разные профили получились! Хоть сейчас бери и качай приложение для знакомств! 😊</t>
+  </si>
+  <si>
+    <t>10.02.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8112</t>
+  </si>
+  <si>
+    <t>Как делать графики более убедительными? Визуализация данных — это целое большое направление в дизайне, которое можно очень долго с интересом изучать. Но мы вместе с Тханем — Designer N:OW готовы с вами поделиться небольшой базой, как вы можете улучить свои графики и сделать их более убедительными. #креативныйотдел Показываем и рассказываем на примерах в карточках. Смотрите и ставьте 🔥 Тханю — Designer N:OW за классный пост! Бонус: если вам как и мне интересно разглядывать данные и графики, то можно глянуть страницу Блумберга «2025 год в графиках».</t>
+  </si>
+  <si>
+    <t>10.02.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8106</t>
+  </si>
+  <si>
+    <t>Еще один продуктивный день в N:OW 🤓 В конце прошлого года мы встретились на двухдневную стратегическую сессию с партнерами и Топ-менеджментом, чтобы наметить курс развития компании на 2026 год. Ну а сейчас время делать реальные шаги по реализации плана. #agencylife Новый этап стратегического планирования прошёл на ура! Сегодня вместе с хэдами отделов обсудили позиционирование N:OW и видение на 2026 год, изучили стратегию и поработали над инициативами, а каждый руководитель направления взял на себя задачу разработать план реализации для своего блока. Также акцентировали внимание на личных целях каждого сотрудника, чтобы все двигались в едином направлении. И, конечно, поели баранок, которые остались с корпоратива, который вы могли пропустить. 😉 Смотрите здесь, как мы весело пляшем! В общем, сделали еще один важный шаг, чтобы синхронизировать усилия и двигаться к достижению общих целей. Вместе с сильнейшей командой мчим Right here, Right NOW! 🚀</t>
+  </si>
+  <si>
+    <t>09.02.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8102</t>
+  </si>
+  <si>
+    <t>Тренд на общность и необычные ивенты – один из главных в 2026 Всем привет! С вами снова креативный директор, трендвотчер и автор ТГ-канала «Тренд Вотчина» — Алина Мамут и рубрика #наувтренде. Несмотря на то, что у нас с вами есть возможность быть на связи 24/7, многие чувствуют себя одинокими (исследования подтверждают). Бренды продолжают становиться «точкой сборки» людей, а не просто поставщиком продукта. А умные бренды продолжат развивать коммюнити и переходят на следующую ступень — коферейвы, теннис и бег остаются в прошлом году. В 2026 году «на арену» выходят более редкие виды спорта и объединяющий вау-опыт (гигантские пикники, необычные застолья). Создавайте объединяющие офлайн-ивенты, закрытые клубы, сообщества и подписки. Рассмотрите необычные виды спорта для вашего коммюнити — например, как эстетичный скалодром у бренда очков Sunnies Club. А главное — придумывайте необычные ивенты — блинные вечеринки под одной гигантской скатертью, гигантские пикники или одно тирамису на всех. Гости не только оценят, но и поделятся в соцсетях, обеспечив вам бесплатные охваты. О других 11 рабочих инструментах в маркетинге и креативе, которые можно брать и применять практически без бюджета, можно узнать в 3 выпуске моего журнала «Тренд Вотчина» БЕСПЛАТНО — скачивайте ЗДЕСЬ. 😎</t>
+  </si>
+  <si>
+    <t>09.02.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8101</t>
+  </si>
+  <si>
+    <t>Перформанс «Синтез» Читали канал на выходных? Было много лайва и красоты, но нас не остановить — хотим показать вам все! Весь стиль и концепт этого дня, но как в лучших фильмах, начнем повествование с конца. Финальной точкой на конференции t-sync conf от Т-Технологий стал перформанс «Синтез». Визуальный контент создавался в реальном времени, откликаясь на живую музыку в исполнении квартета OpensoundOrchestra, музыкальная архитектура композитора Александра Василенко, визуал и сетап от radugadesign, кураторство Generative Gallery. Перформанс стал творческим отражением креативной концепции и объединил язык данных и язык музыки, предлагая художественную модель современной IT-системы. #кейсы_now Ставим огоньки и ждем следующих подробных постов о проекте! 🔥</t>
+  </si>
+  <si>
+    <t>07.02.26 18:09</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8087</t>
+  </si>
+  <si>
+    <t>Еще один день, который хочется запомнить, и еще один нереальный проект! Всем причастным огромное спасибо! 🔥🔥🔥#кейсы_now Кто был на конференции, коллеги, делитесь фидбеком 👾</t>
+  </si>
+  <si>
+    <t>07.02.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8085</t>
+  </si>
+  <si>
+    <t>На площадке мы показываем как разрабатываются IT-продукты и проекты. Каждый контур — арт-объект, этап создания и часть этого процесса! 👾</t>
+  </si>
+  <si>
+    <t>07.02.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8082</t>
+  </si>
+  <si>
+    <t>На площадке больше 2000 человек.. Как и обещали, делимся с вами атмосферой и лайвом с технологической конференции T-Sync для Т-Технологий. Кружочки в студию! 🔜</t>
+  </si>
+  <si>
+    <t>06.02.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8081</t>
+  </si>
+  <si>
+    <t>Уже завтра, 7 февраля, пройдет технологическая конференция T-Sync для Т-Технологий с насыщенной программой на весь день. Шлем реакцию, чтобы подбодрить команду и пожелать легких монтажей и великолепной реализации! ❤️ На конференции мы представим аудиовизуальный перформанс «Синтез» под кураторством Generative Gallery, который готовим в коллаборации с radugadesign и композитором Александром Василенко. Струнные партии, написанные композитором с участием алгоритмов, прозвучат в живом исполнении квартета Open Sound — сигналы от музыкантов сольются с электронным звучанием и синхронизируются в новую гармоничную материю. CG-контент также станет частью всей программы конференции, создавая цельную мультимедийную сценографию события. Приходите на конференцию: 🟡7 февраля, 11:00-19:00 🟡TAU, Москва, вход по регистрации А для наших подписчиков будет эксклюзивный лайв-контент — приоткроем занавес процессов и поделимся стилем, оставайтесь на канале. 😉</t>
+  </si>
+  <si>
+    <t>06.02.26 07:33</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8080</t>
+  </si>
+  <si>
+    <t>Шорт-лист премии bema! опубликован 📌 bema! — это ежегодная профессиональная премия индустрии событийного маркетинга и интегрированных коммуникаций. Утро началось с новости, что экспертный совет завершил первый этап масштабной оценки проектов и огласил списки. Так что мы принимаем поздравления, все проекты которые подавали — здесь! Подробнее о каждом: ⚡️Кейс «Yandex Openspace: попап-коворкинг в ротонде Маяковки». 1 шорт-лист • Лучший проект по продвижению бренда ⚡️ В кругу семьи. Т-Бизнес Клуб (N:OW) 2 шорт-листа • Лучший проект бизнес-сообщества • Лучшая коллаборация брендов B2B ⚡️ Коллаборация «Пятёрочка» и Atomic Heart (TEAMMATE) 2 шорт-листа • Лучший проект по продвижению бренда • Лучшая рекламная кампания 360° Поздравляем всех, кто будет бороться за награду далее и настраиваемся на офлайн защиты. Удачи, коллеги! ➡️ Весь шорт-лист смотрите здесь</t>
+  </si>
+  <si>
+    <t>05.02.26 17:11</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8074</t>
+  </si>
+  <si>
+    <t>ЗА или ПРОТИВ ИИ? Вот в чем вопрос.. Привет! На связи Мари — арт-директор N:OW и размышления на вечный вопрос: «Что мы думаем об ИИ». С появлением нейросетей ИИ ипользуется везде: от личных акаунтов в соц. сетях до международных кампаний известных брендов. И несмотря на то, что нейросети находятся на пике популярности, продолжая регулярно развиваться, некоторые бренды решили подчеркнуть эксклюзивность и оригинальность продукта возвращением к ручному творчеству: рисованная графика, реальные декорации и свет и неидеальность картинки. Смотрите видео с описанием! 📌 В комментариях под таким контентом аудитория делится на несколько лагерей: одни радуются, что возвращается тенденция на уникальный творческий процесс и ручной труд, в то время как другие отмечают, что такие ролики создаются только ради хайпа «против ИИ», ведь нельзя сказать, что, например, Apple возвращается к классическому производству контента, когда компания повсеместно внедряет ИИ в свои продукты. Также многие подчеркивают, что учитывая простоту и доступность нейросетей, использование ручного труда и рисовки сегодня становится люксом и доступно только многомиллионным компаниям. #нагенерировалиИИ ИИ уже прочно закрепился во всех аспектах жизни человека, но, согласитесь, приятно осознавать, что в этом мире всё ещё остаётся место для живого творчества и людей, которые его создают. А в каком лагере комментаторов вы, пишите свое мнение! 🔚</t>
+  </si>
+  <si>
+    <t>05.02.26 11:51</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8073</t>
+  </si>
+  <si>
+    <t>Прокачиваем насмотренность с Папкой Event Организация праздника — это тонкое искусство! И мы знаем, как много внимания оно занимает. Ловите классную подборку, с которой вы будете всегда в курсе самых важных нюансов профессии: от концепций оформления до технических лайфхаков и примеров реализации сложнейших проектов. Сделайте ваши ивенты незабываемыми! 🔚 СОХРАНИТЬ СЕБЕ Доступ открыт на 24 часа.</t>
+  </si>
+  <si>
+    <t>05.02.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8065</t>
+  </si>
+  <si>
+    <t>Gentle Monster магнитит весну! 🌷 Иммерсивные цветочные поп-апы от Gentle Monster в честь новой коллекции Bouquet 2026 появились сразу в шести городах мира. Коллекция вдохновлена ботаническими формами: петли, узлы и переплетения в дизайне оправ выглядят так, будто очки «расцвели» сами по себе. И поп-ап бьет в те же концептуальные ворота. Честно говоря, глядя на это пространство, хочется поскорее примерить очки, сменить аутфит на весенний, дерзкий и устроить сказочный фотоссет... на что, конечно, и расчет. 😎 — Дерзко и миленько одновременно! ❤️ — Время проходить тест, кто ты из Винкс! #кейс_недели</t>
+  </si>
+  <si>
+    <t>04.02.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8060</t>
+  </si>
+  <si>
+    <t>Коллаба «Офис» × Fortnite Все хайпуют на тренде ностальгии, ну что далеко ходить — «покажи свой 2016» тому отличный пример. И на этом фоне случился очень неожиданный, но максимально точный ностальгический мэтч: «Офис» появился во вселенной Fortnite, предоставив возможность фанатам буквально оказаться внутри Dunder Mifflin и поиграть за Майкл Скотта и Дуайт Шрута — разумеется, в каноничных образах (жёлтая рубашка Дуайта на месте). 😎 Помимо скинов, в игру добавили набор культовых атрибутов: кружку World’s Best Boss, стол, кирку в виде премии «Данди» и прочие отсылки к легендарным сценам сериала. Хотя финальный эпизод «Офиса» вышел больше 13 лет назад, сериал до сих пор живёт в мемах и культуре. Fortnite это отлично чувствует и продолжает стратегию громких коллабораций — ранее в игре уже появлялись знаменитости, например, персонаж Ким Кардашьян в образах SKIMS, которая параллельно дралась люксовыми сумочками,а еще событие, посвящённое «Южный парк». А у нас в группе компаний есть агентство Teammate, которое тоже делает мощные коллабы в играх. Например, в этом посте можно почитать про три громких проекта, которые собрали огромное количество наград на фестивалях. #кейс_недели</t>
+  </si>
+  <si>
+    <t>03.02.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8059</t>
+  </si>
+  <si>
+    <t>А вот и результаты розыгрыша: 🏆 Победитель: 1. Мария (@allyouneedistruth) ✔️Проверить результаты Мы вас поздравляем и мчим в директ, чтобы рассказать, как забрать связаного красавчика себе ✨☺️</t>
+  </si>
+  <si>
+    <t>03.02.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8056</t>
+  </si>
+  <si>
+    <t>Вредные советы для дизайнеров Мы все знаем, что всегда лучше учиться на своих ошибках. Особенно, если вы работаете в найме! 😉 Поэтому ошибайтесь, проваливайте дедлайны, используйте каждый раз новый шрифт, не фиксируйте правки и делайте все самостоятельно... Поверили?! Тогда смотрите карточки и помните, что иногда наш мозг можно здорово обмануть, действуя на него с помощью метода «от противного». Не запрещать, а делать наоборот, используя юмор и здравый смысл. Особенно, если вы в найме. #креативныйотдел Ставьте 🔥Тханю — Designer N:OW за классные советы!</t>
+  </si>
+  <si>
+    <t>03.02.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8052</t>
+  </si>
+  <si>
+    <t>Напоминалка — осталось несколько часов до часа Х! До часа, когда двусторонний графитовый шарф «LET IT S:NOW» с помощью рандомайзера выберет своего нового хозяина! В 18:55 красавчик-мерч улетит, как на видео, сквозь все сложные погодные условия, чтобы радовать и греть, возможно, именно вас! Так что, участвуем в конкурсе и не забываем подписываться на канал N:OW. ❤️📌</t>
+  </si>
+  <si>
+    <t>02.02.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8043</t>
+  </si>
+  <si>
+    <t>Упаковка Chanel Beauty, которую не хочется выбрасывать 💅 Для промо лимитированной коллекции в культовом оттенке Rouge Noir команда Chanel Beauty сделала шах и мат всем любителям концептуальных идей. Почему? Да у вас просто не поднимется рука избавиться от подарочной коробки, которая трансформируется в стильную шахматную доску! #мерчуем Посмотрите, как вкусно сочетаются цвета, минимализм и особый вау-эффект — сама идея связи бренда с интеллектуальной стратегической игрой. Неудивительно, что вся распаковка моментально разлетелась по TikTok. ❤️ — Извините, коллеги, не могу ответить в чате, хожу королевой!</t>
+  </si>
+  <si>
+    <t>02.02.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8042</t>
+  </si>
+  <si>
+    <t>Дайджест постпраздничный, январский! Собрали в этой подборке проекты, новости, креативные идеи, о другие интересности, которые мы подсвечивали в N:OW-медиа в течение января. Кликайте на название понравившегося поста: 🎁 Конкурс: дарим шарф «LET IT S:NOW» 🎁 🔜 Кейс «В кругу семьи. Т-Бизнес Клуб.» 🔜 Кейс «Yandex Openspace: попап-коворкинг в ротонде Маяковки» 🔜 Лайфхаки по созданию портфолио для дизайнеров 🔜 Немного лайва из жизни агентства 🔜 Подборка #букNOW про привычки, цели и спокойный старт 🔜 Как правильно разгружать мозг 🔜 Декабрьские реализации N:OW 🔜 Pinterest или Arena — где лучше искать вдохновение? 🔜 Новогодние стенды в Казахстане и Узбекистане для Ultima Яндекс Go 🔜 Лайфхаки по потреблению контента от нашего креат. дира ... и обязательно ставьте реакции и комментарии, если подборка оказалась полезной. 🔥</t>
+  </si>
+  <si>
+    <t>31.01.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8036</t>
+  </si>
+  <si>
+    <t>Ручная магия в эпоху ИИ 🧶 В мире, где нейросети создают визуалы за секунды, особенно сильно удивляет ручная работа. Например, сегодня поводом для #inspiration стала британская художница Althea Crome, которая вяжет крошечные свитера размером с монету микроспицами. И тут возникает вопрос: что сегодня для вас ценнее? 🔥 — быстрый креатив, созданный с помощью нейросетей 👍 — или вещи ручной работы, в которые вложены время и энергия</t>
+  </si>
+  <si>
+    <t>30.01.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8031</t>
+  </si>
+  <si>
+    <t>А снег идет, а снег идет... А еще нам идут шарфы! А еще мы их разыгрываем! Небольшая напоминалка для тех, кто не видел пост-розыгрыш, он здесь, залетайте. Уже через 3 дня подведем итоги и узнаем, кому отправится модный шарф «LET IT S:NOW» УЧАСТВОВАТЬ ЗДЕСЬ ✔️ Так что самое время участвовать и делать репосты! 😉</t>
+  </si>
+  <si>
+    <t>29.01.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8030</t>
+  </si>
+  <si>
+    <t>Кейс «Yandex Openspace: попап-коворкинг в ротонде Маяковки». Продолжаем знакомиться с нашими фестивальным кейсами и хотим показать вам проект «Яндекс Openspace в ротонде Маяковки», который продолжает покорять сердечки. Смотрите видео! 💛 Мы выбрали три опоры проекта: работа, технологии и культура, и на их стыке собрали Openspace: ведь работа над технологиями меняет культуру — и наоборот. В Яндексе именно культура помогает оставаться технооптимистами, говорить и писать на одном языке, находить общие смыслы, расширять поле идей и не оставаться на одном месте. В этом году мы хотели поговорить о важности культуры и выбрали для этого площадку, где её сохраняют: на Невском в исторической голландской реформатской церкви мы создали попап-коворкинг в библиотеке имени В.В.Маяковского. 🟡В этом посте рассказали о концепции коворкинга и планах работы 🟡Здесь поделились стильной вечеринкой открытия 🟡Рассказали о вечеринке закрытия работы коворкинга Результаты проекта: ⭕️ почти 3 000 человек поработали в коворкинге за август ⭕️ 3+ млн охвата в медиа ⭕️ места на паблик-ток с «Подписными изданиями» закончились за 1,5 минуты ⭕️+2 000 подписчиков Telegram-канала ⭕️ средняя оценка гостей — 9,7 Яндекс Openspace в ротонде Маяковки стал точкой притяжения, где работа перестаёт быть рутиной, а культура и технологии начинают говорить на одном языке.</t>
+  </si>
+  <si>
+    <t>29.01.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8023</t>
+  </si>
+  <si>
+    <t>Тебя спасёт работа руками! Мой мозг иногда плавится… 🫠 Привет, я Оля — арт-директор N:OW и если у вас, как и у меня после долгой работы и генерации идей, мозг перестаёт соображать, то этот пост для вас! #креативныйотдел Когда речь идет о творческих профессиях, важно вовремя расслабляться и разгружать свой мозг. Творческие профессии требуют постоянной работы с идеями, концепциями и абстракциями. Поэтому важно развивать не только умственные, но и физические навыки. Все уже знают о пользе спорта, но помимо этого есть и другие хобби, помогающее креативному мозгу. Иииии ... Барабанная дробь ... Это — работа руками! Хобби, где используется ручная работа — всегда про процесс создания чего-то с нуля. Этот физический акт дает больше свободы для фантазии, а также учит находить нестандартные решения. А еще работа руками помогает наладить гармонию между разумом и телом. Делюсь собственной подборкой хобби, которые помогают мне быстро разгрузиться и найти новый источник вдохновения! (+ еще парочка спортивных хобби) А еще рассказываю, чем они полезны! P.S. Все картинки настоящие, никаких пинтерестов и ИИ, всё запечатлено через собственный опыт 😊 Делитесь в комментариях, какие хобби спасают вас от выгораний?</t>
+  </si>
+  <si>
+    <t>28.01.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8014</t>
+  </si>
+  <si>
+    <t>А что вообще здесь происходит, спросите вы? Обычная среда в N:OW или отличный пример того, как правильно приходить в гости к ивенторам! 😆 #agency_life Сегодня знакомились с компанией Becatering — событийный кейтеринг с 40-летней историей и огромным опытом работы с такими гигантами индустрии, как SAP, Сбер и Газпром-Медиа, Yandex и др. Или как говорят о себе сами: «кормили и Кремль, и гостей Bema! 2025». Ребята провели экспертный разбор с дегустацией для нашей команды и это было не только эстетично, но и супер-вкусно! Смотрите сами ❤️</t>
+  </si>
+  <si>
+    <t>28.01.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8011</t>
+  </si>
+  <si>
+    <t>Подборка каналов с инструментами PR и маркетинга 😎 Всё, что может пригодиться для работы с репутацией, медиа и личным брендом собрали в одной папке. Внутри инсайды из мира медиа и СМИ, кейсы по вирусному маркетингу, инструменты для раскачки личного бренда. 🔜 Подписывайтесь на папку и будьте в тренде!</t>
+  </si>
+  <si>
+    <t>28.01.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8010</t>
+  </si>
+  <si>
+    <t>Креатив всё-таки работает! Philippine Airlines придумали, как заинтересовать пассажиров слушать инструктаж по правилам безопасного полета. Тут у нас появляется мем «О, как!» Команда представила вниманию не просто ролик, а целую драму с запретной любовью, семейными конфликтами и эмоциональными поворотами. Бонус — красивые локации Филиппин, так что ролик одновременно работает и как тревел-реклама. И результат говорит сам за себя: почти 10 млн просмотров за три недели! #креативныйотдел 🔥 — говорим ДА креативным подходам и экспериментам!</t>
+  </si>
+  <si>
+    <t>27.01.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8009</t>
+  </si>
+  <si>
+    <t>🎁 ДАРИМ МЕРЧ! 🎁 Судя по опросу, к подаркам вы готовы! И мы рады сообщить, что приготовили для всех подписчиков канала КОНКУРС от агентства N:OW, в котором вы можете выиграть 2-х метровый, стильный, двусторонний шарф «LET IT S:NOW». И пусть ваши прогулки будут в удовольствие! Условия, как всегда простые: 🔻 Подписаться на наш канал 🔻 Поставить реакции на этот пост 🔻 Нажать «Участвую!» Результаты и имя одного победителя объявим через неделю 3 февраля в 18:55. P.S. И пусть погода не помешает вам исполнить все свои желания, let it s:now, коллеги! #конкурс</t>
+  </si>
+  <si>
+    <t>27.01.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8001</t>
+  </si>
+  <si>
+    <t>Когда город буквально расходится по швам ☄️ В Сиане появился новый объект Divided художника SpY, мимо которого невозможно пройти равнодушно. Инсталляция Divided — часть трилогии «Earth», которая путешествует по миру и уже побывала в Мадриде, Афинах, Эр-Рияде и Генте. Это монументальная светящаяся сфера ярко-красного цвета, аккуратно разделенная пополам. Каждая половина арт-объекта зажата в конструкциях из обычных строительных лесов. Да-да, тех самых, что вы видите на любой стройке. Зрители могут зайти прямо внутрь объекта и оказаться в красном коридоре, в атмосфере классического нуара. Ирония в том, что форма объекта максимально простая, а ощущение — почти космическое, как часто случается и в жизни, и в проектах. Иногда просто не нужно искать что-то сверхъестественное, а обычные, казалось бы формы и идеи сработают куда круче. 😉 #inspiration</t>
+  </si>
+  <si>
+    <t>26.01.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7999</t>
+  </si>
+  <si>
+    <t>Кейс «В кругу семьи. Т-Бизнес Клуб.» Спешим познакомить вас с проектом для Т-Бизнес Клуба, который мы реализовали в сентябре 2025 и собрали в фестивальный кейс. Скоро увидимся на нескольких топовых мероприятиях. 🔥 А пока смотрите видео, чтобы узнать все детали проекта первыми! Собрать близких бывает непросто. Но если ты резидент Т-Бизнес Клуба — ты всегда в кругу семьи. Так появился проект «В кругу семьи» — family day в формате современной дачи, созданной с нуля. Перед нами стояла амбициозная задача: собрать более 1000 гостей и при этом сохранить камерность, чтобы даже при таком масштабе каждый чувствовал себя среди своих. В основе концепции — уютная, продуманная до деталей атмосфера и сильные коллаборации с партнёрами, близкими по духу Т-Бизнес Клубу. 15 партнёров органично встроились в концепцию: от фотозоны 12 Storeez и чайного круга с самоваром Жар-Птицы до ювелирных мастер-классов Sokolov и плёночных фотоаппаратов от Периодики и другие. Атмосферу дня создавал Евгений Чебатков, в программе — панельные дискуссии, выступление президента «Т-Технологий», семейные активности и танцы со специальными гостями Feduk и Валерией. Даже осенний дождь стал частью настроения, а не помехой. Результаты: 💚1200+ гостей (при цели 1000) 💚100% заполняемость 15 партнёрских зон, - 💚охват &gt;550тыс. касаний без промо размещений (при цели 400 тыс) 💚 NPS 91% (при цели &gt;80%) 💚 Рост резидентов Т-Бизнес Клуба на 20% (при цели 15%) Узнать больше о проекте. Но главное — нам удалось сделать масштабное событие по-настоящему камерным и эффективным. Проект, где бизнес, семья и доверие оказались в одном круге.</t>
+  </si>
+  <si>
+    <t>26.01.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7991</t>
+  </si>
+  <si>
+    <t>Ваше портфолио не привлекает внимания? Часто мы забываем, что портфолио — это не просто место, где «красиво» показываются работы. Это интерфейс, который должен работать на вас. ⠀ Но что мешает ему быть эффективным? ⠀ Вместе с Машей — Senior Designer переходим от лишнего декора к простой и понятной структуре. Ведь чем меньше усилий нужно приложить, чтобы понять, что вы умеете, тем выше шанс, что вас заметят. #креативныйотдел ⠀ Посмотрите, что действительно работает в портфолио, и как избежать основных ошибок. 📌</t>
+  </si>
+  <si>
+    <t>25.01.26 14:01</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7985</t>
+  </si>
+  <si>
+    <t>Солнышко в руках! ☀️ Когда за окном жесткий минус, а душа требует контента в теплых тонах и желательно бокальчик чего-то согревающего, мы вспоминаем рубрику #киNOWтеатр. Собрали для вас визуальные антидепрессанты и готовые мудборды для тех, кто соскучился по солнцу: 📽 Ла-Ла Ленд — фиолетово-розовое небо Лос-Анджелеса здесь отдельный персонаж. Смотрим ради той самой сцены танца и эстетики, которую хочется скринить каждую секунду. 📽 Территория — если вы думали, что невероятные пейзажи бывают только в National Geographic, вы просто не видели плато Путорана на закате. Розовые облака, суровая романтика геологов и картинка такого качества, что хочется бросить офис и уехать в тундру. Визуальный восторг made in Russia. 📽 Жизнь Пи — закаты здесь стирают грань между океаном и небом, превращая выживание в сюрреалистичный арт-объект. 📽 Унесенные ветром — вечная классика и прародитель всех драматичных силуэтов на фоне пылающего неба. Скарлетт О’Хара доказывает: даже если мир рушится, главное — правильное освещение и вера в завтрашний день. 📽 Безумный Макс: Дорога ярости — здесь закат — это ядовито-оранжевый фильтр, пустыня и бензин. Стильный, яростный и безупречный с точки зрения цветокора постапокалипсис. Сохраняйте подборку, грейтесь визуально и помните: лето неизбежно! ☀️</t>
+  </si>
+  <si>
+    <t>22.01.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7974</t>
+  </si>
+  <si>
+    <t>Подали заявки на BEMA! Ох, что будет.. в этом году мы подали заявки на фестиваль BEMA! сразу с двумя нашими агентствами: N:OW и партнерами — TEAMMATE. BEMA! — это ежегодная профессиональная премия индустрии событийного маркетинга и интегрированных коммуникаций. Подали 3 кейса в 7 номинациях: ⚡️ Yandex Openspace: попап-коворкинг в ротонде Маяковки (N:OW) ⚡️ В кругу семьи. Т-Бизнес Клуб (N:OW) ⚡️ Коллаборация «Пятёрочка» и Atomic Heart (TEAMMATE) В прошлом году, кстати, пополнили копилку наград на фестивале 3 золотыми и 1 бронзовой. Скоро расскажем о наших номинантах подробнее и поделимся эксклюзивными фото- и видеоматериалами, которые помогут познакомиться с деталями проектов! Желайте удачи и оставайтесь на канале 😎 #agencylife</t>
+  </si>
+  <si>
+    <t>22.01.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7968</t>
+  </si>
+  <si>
+    <t>Немного люкса в ленту! 🖤✨ Schiaparelli открыл свой первый магазин в Гонконге и сразу какой! Представьте: пространство в 160 м², оформленное в золотых и черных тонах, где каждая деталь продумана до мелочей (здесь смело обращаем внимание на дверную ручку). Посмотрим на концепт и стиль: примерочная превратилась в роскошную гостиную для VIP-персон с золотой ванной комнатой — все это идеально мэтчится с коллекцией. Магазин работает по предварительной записи, потому что Schiaparelli точно знает свою аудиторию и делает всё, чтобы каждый визит для нее был по-настоящему уникальным. #inspiration «Гонконг уже давно занимает особое место в мире роскоши. Это город, где культурная изысканность, международный подход и понимание исключительного мастерства гармонично сосуществуют», — сказала главный исполнительный директор Schiaparelli Дельфина Беллини. Коллеги, кто хочет заехать в Гонконг на шопинг? А может эти концепты вдохновят и нас на что-то крутое? 💭</t>
+  </si>
+  <si>
+    <t>21.01.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7966</t>
+  </si>
+  <si>
+    <t>Осторожно, уровень мимими может начать зашкаливать.. Мы подготовили совет для тех, кто не знает, как заманить сотрудников в офис, и он же — антисовет: как отвлечь всех от работы! 🐕#agencylife. Способ, который работает безотказно — привести сотрудника гав-гав отдела на знакомство с командой. Уже в кружочке ⤵️</t>
+  </si>
+  <si>
+    <t>21.01.26 11:41</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7957</t>
+  </si>
+  <si>
+    <t>Pinterest или Arena — где лучше искать вдохновение? В карточках лайфхаки от Лизы — стажера-дизайнера N:OW, листайте и ставьте ❤️ Когда речь заходит о поиске вдохновения, чаще всего называют либо Pinterest, либо Arena. Обе эти платформы используются дизайнерами для прокачки насмотренности и исследований, но работают они совершенно по-разному. При этом я все чаще замечаю предвзятое отношение к Pinterest среди дизайнеров, предпочитающих Arena, и сегодня я захотела поделиться с вами личным опытом: попытаемся разобраться, для чего же каждый из этих инструментов лучше подходит. #креативныйотдел В то время как Pinterest — легкая, доступная платформа, где хорошо работает поиск и даже на какие-то абстрактные идеи можно найти сразу много хороших визуализаций, в Arene отсутствуют автоподборки, что придает процессу гораздо более исследовательский характер. Если в Pinterest мы ищем картинки, в Arena мы ищем мысли людей. Именно поэтому на Arena очень много разного контента и есть даже текстовые источники: заметки, чьи-то курсовые и даже планы лекций. Поэтому сравнивать их напрямую не совсем корректно — это разные инструменты с разной логикой. В карточках выше я подробнее разобрала, в чем именно состоит эта разница и когда что работает лучше, и поделилась инсайтом, как в своей работе я использую сразу два инструмента! ⚡️ А вы на чьей стороне? 😎 — Pinterest 👍 — Arena</t>
+  </si>
+  <si>
+    <t>20.01.26 15:57</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7956</t>
+  </si>
+  <si>
+    <t>A$AP Rocky снова в игре A$AP Rocky выпустил свой четвёртый студийный альбом «Don’t Be Dumb», спустя 8 лет фанатских ожиданий. Харизматичный и очень продакшн-ориентированный релиз, который хочется разбирать и по звуку, и по визуалу. #inspiration Отдельный вау-факт — это коллаборация с Тимом Бёртоном. Легенда привнес свой фирменный готический вайб: сюрреализм, странности и узнаваемый стиль мультипликации. А нас особенно зацепил уровень продакшна, в котором реальность органично смешалась с анимацией и вкуснейший цветокор! 🎞 Клип A$AP Rocky — WHISKEY/BLACK DEMARCO 🔥— Слушаем альбом, смотрим ролик и берём в качестве рефа для создания визуально вкусных проектов.</t>
+  </si>
+  <si>
+    <t>20.01.26 11:12</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7955</t>
+  </si>
+  <si>
+    <t>Brand Moments Guide 2026 от Pinterest 🟣 Гайд, который послужит грамотным ориентиром для брендов, маркетологов и всех, кто работает с вниманием аудитории. #креативныйотдел Главный вывод простой: ваши потенциальные клиенты живут в режиме планирования. Праздники, путешествия, ремонты, важные жизненные этапы начинаются задолго до наступления даты в календаре. И если бренд появляется «в день Х», чаще всего он уже опоздал. Что важно учитывать в 2026: 🔴сезонные события стартуют за недели и месяцы до самой даты; 🔴важные жизненные моменты (переезд, свадьба, новый этап карьеры, выбор домашнего питомца) — самые сильные точки вовлечения; 🔴 пользователи ищут идеи заранее и делают это спокойно и вдумчиво. Pinterest называет это моментами намерения — когда человек не просто смотрит, а планирует и принимает решения. Поэтому, если вы хотите действительно быть в одной лодке с вашим клиентом, сопровождайте на протяжении всего пути, говорите с аудиторией тогда, когда она ещё только думает и планирует! Ну и будьте в тренде! PS. Это мы уже от себя добавили. 😂</t>
+  </si>
+  <si>
+    <t>19.01.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7947</t>
+  </si>
+  <si>
+    <t>Mozi J x X5 дропнули подвески в виде еды В капсульную коллекцию из трёх серебряных подвесок вошли: брокколи, рыба на гриле и тефтели с гарниром — всё в формате миниатюрных лотков с едой. #мерчуем Каждое украшение упаковано в стилизованный пакет X5 и дополнено открыткой-манифестом о выборе еды как способе самовыражения. 🔥 — Подвесочку на обед брать будете, коллеги?</t>
+  </si>
+  <si>
+    <t>19.01.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7945</t>
+  </si>
+  <si>
+    <t>Про DnD и развитие фантазии. Уважаемые коллеги, как ваши зимние вечера? Проводите ли вы их за сериалами или играете или играете в игры? Сегодня ностальгия попала в глаз к Софе, нашему Head of Design, и прям захотелось вспомнить самые любимые игры детства и обсудить с вами. 🔚 Мой топ: • Heroes of Might and Magic II и III 🏰 • Sims 2 👨‍👩‍👧‍👦 • И хотя компьютер — это классно, больше всего в детстве я любила играть в Подземелье и Драконов! 🐉 В игре есть все, что нужно для развития фантазии: огромные книги с характеристиками персонажей, куча непонятных монстров и много-много магии! Конечно, всем известный сериал поднял популярность DnD, но, поверьте, это только малая толика того, что можно найти в этой игре. Благодаря брату, который был мастером (ведущим игры), мне посчастливилось пережить невероятные приключения: борясь с желейным монстром Узом, тусуясь с единорогами и спасая бочки с маслом, для разрешения сырного кризиса! Все это в компании совершенно разных ребят, которые сейчас выросли в ученых, программистов и арт-директоров. В общем, DnD действительно очень крутая игра, в которую стоит поиграть хотя бы раз в жизни! Ведь так круто ощутить себя полуросликом-монахом с магическими способностями или переиграть финал ОСД по-нормальному 👑✨ #креативныйотдел А в какие вы играли игры — на Sega, на папином компе или, может, вы играли в настолки? Давайте делиться в комментариях!</t>
+  </si>
+  <si>
+    <t>16.01.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7944</t>
+  </si>
+  <si>
+    <t>Каждый из нас мечтал о таком эмпат-коллеге на этой неделе.. #пятничный_мем Было? 🤣🤣🤣</t>
+  </si>
+  <si>
+    <t>16.01.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7935</t>
+  </si>
+  <si>
+    <t>The New Yorker сквозь года 👀 Известный американский журнал The New Yorker уже столетие (да, он выходил в 1925 году!) остается востребованным и популярным изданием. Его обложки давно превратились в самостоятельный вид искусства, отражающий смену настроений, моды и политического климата целого столетия. Сегодня для вашего #inspiration смотрим несколько обложек январских выпусков от ироничных акварелей до острых минималистичных высказываний, которые показывают, как трансформировался облик журнала с 1925 года до наших дней. Можно еще на трансформацию цены за выпуск посмотреть 😁 Ну и традиционно, ставим реакции! 🔥</t>
+  </si>
+  <si>
+    <t>15.01.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7927</t>
+  </si>
+  <si>
+    <t>Про привычки, цели и спокойный старт после затяжных каникул в #букNOW Новый год — это не про «начать новую жизнь с понедельника», это про внутреннюю настройку и способность аккуратно вернуть фокус, перестать требовать от себя невозможного и выстроить систему, которая будет работать бесперебойно. Если хочется начать год осознанно, без марафонов и резких обещаний себе, рекомендуем почитать книги из подборки: 📕 «Хорошие привычки, плохие привычки. Как простые ежедневные решения определяют нашу судьбу» — Рубин Г. 📕 «Нунчи. Корейское искусство предугадывать поступки людей и мягко управлять любой ситуацией» — Хонг Ю. 📕 «Атомные привычки. Как приобрести хорошие привычки и избавиться от плохих» — Клир Дж. 📕 «Cozy. Искусство всегда и везде чувствовать себя уютно» — Гиллис И. 📕 «Мне все льзя. О том, как найти свое призвание и самого себя» — Мужицкая Т. 📕 «Если ты такой умный, почему несчастный. Научный подход к счастью» — Рагунатан Р. 📕 «Безграничный разум. Учиться, учить и жить без ограничений» — Боулер Дж. ➡️ А здесь другие подборки книг от команды за май | июнь | июль | август | октябрь | ноябрь | январь | февраль | июль | сентябрь | ноябрь</t>
+  </si>
+  <si>
+    <t>14.01.26 16:02</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7919</t>
+  </si>
+  <si>
+    <t>Дайджест проектов декабря О сколько нам открытий чудных.. приготовил финальный месяц 2025 года! Наберемся смелости, чтобы перефразировать классика и напомнить о том, какие классные проекты команда N:OW реализовала во время всеобщих волнений от количества списков, подарков, продуктов, незавершенных дел и выбора нарядов к праздничному вечеру. ❤️ VK Media Night 2025: в одном инофполе ❤️ Инсталляция с живыми ёлками на колесах от Wildberries в Москве и Санкт-Петербурге ❤️ Ultima Яндекс Go на склонах Казахстана ❤️Первая церемония вручения премии «Легенды бизнеса» Яндекс Go в Алматы ❤️«Русы против ящеров 2» x Пятёрочка на Игромире ❤️ T-Vault: постапокалипсис после Чёрной пятницы ❤️ Премия для Дзен «Люди Слова» ❤️ Бренд-зона для Яндекс 360 в Сокольниках ❤️ Новогоднее мероприятие для 2300 гостей крупной IT-компании ❤️ Новогодние стенды Ultima Яндекс Go в Казахстане и Узбекистане ❤️ Корпоратив с Иванушками Интернешнал Часть проектов еще покажем, оставайтесь на канале и ставьте сердечки команде, которая трудилась не покладая рук!</t>
+  </si>
+  <si>
+    <t>14.01.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7918</t>
+  </si>
+  <si>
+    <t>Творится какой-то сыр-бор.. Всем привет, это Егор — КД N:OW, и сегодня мы поговорим о том, кто стоит за главным хитом этого года, почему фильм «Долгая прогулка» — это полный провал, и почему Джиган не приехал в ЗАГС. #креативныйотдел Кажется, что творится какой-то сыр-бор? Всё так! Примерно так выглядят наши с вами канальчики в ТГ. И это только малая часть тех новостей, которые каждый день мелькают перед глазами. Если ты потратил день на новости о политике, сплетни из шоу-бизнеса, исторические факты о древнем Риме, рецензию на новый альбом и посмотрел несколько рекламных роликов, то к вечеру в твоей голове будет просто каша из случайных обрывков. Это невозможно запомнить и получить от этого выгоду. Я психанул и разделил свою неделю на отрезки, когда я (кроме работы, конечно) весь день изучаю что-то одно: 1. Понедельник — посвящаем день рекламе 2. Вторник — театр, ивенты и выставки 3. Среда — музыка 4. Четверг — психология и бизнес. Этот день я оставил для развития в себе управленческих навыков 5. Пятница — новые технологии В выходные полностью отключаться пока не получается, но я стараюсь и поставил себе цель — прожить так полгода. На данный момент эксперимент длится недолго, но уже могу сказать, что вечером мне стало легче вспоминать свой день. Поэтому, если вы тоже переживаете за то, что инфошум мешает вам развиваться, присоединяйтесь к челленджу и рассказывайте в комментариях о своих способах фокусировки. 🔚</t>
+  </si>
+  <si>
+    <t>13.01.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7917</t>
+  </si>
+  <si>
+    <t>Дорогой Дедушка Мороз! Сегодня старый Новый год, а мы были очень хорошим каналом в этом году, честно. Поэтому хотели бы получить в подарок возможность постить сторис в нашем канале и рассказывать о важных событиях чаще. Если ты читаешь это письмо, жми на БУСТЫ и поддержи канал! (Даже если ты не Дед Мороз) 🎄🙏</t>
+  </si>
+  <si>
+    <t>13.01.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7908</t>
+  </si>
+  <si>
+    <t>Самые заветные подарки от Ultima Яндекс Go✨ О мероприятии на склонах Shymbulak Mountain Resort мы уже рассказывали, теперь нам не терпится поделиться продолжением проекта. Вместе с клиентом команда международного отдела N:OW создала новогодние стенды сразу в двух странах: Казахстане и Узбекистане, которые работали во время всех каникул. В Казахстане расположился яркий и стильный упаковочный pop-up, разработанный совместно с Esentai Mall, внутри которого можно отправить подарки от Ultima Яндекс Go и удивить семью и друзей новогодним сюрпризом! В рамках концепции дастархан, что означает щедрость и открытость, мы создали адвент-календарь в Tashkent City Mall в виде фирменной буквы U. Внутри каждой ячейки адвент-календаря гостей ждут подарки с эксклюзивным паттерном. #кейсы_now Любуемся вместе с вами ярким фотоотчетом и благодарим заказчика за возможность быть частью масштабного новогоднего кампейна! ❄️</t>
+  </si>
+  <si>
+    <t>12.01.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7906</t>
+  </si>
+  <si>
+    <t>Доброе утро 2026 года, коллеги! Если первое время вам повсюду 25-ым кадром мерещится оливье, ОСД, бокальчик игристого, банька и настолки.. то вам не мерещится! 😆 Как бы вы не были замотивированны и полны сил сейчас, организму действительно нужно перестроиться в рабочий режим. Давайте поможем ему в этом. Чтобы не выгореть от своей же работоспособности в первые недели, попробуйте обратить внимание на эти три момента: 🔚 привести в порядок расписание и вспомнить, каково это, вставать по будильнику и обедать в определенное время 🔚 планируйте первую неделю на 60-70% мощности, чтобы мозг плавно перестроился и вошел в рабочую прайм эру спокойно 🔚 выбирайте одно важное дело на день и старайтесь концентрироваться на нем Желаем всем нам мягкого выхода из оливьешного подполья и, да начнется новый год с N:OW MEDIA и еще большим количеством полезного контента! ⚡️</t>
+  </si>
+  <si>
+    <t>31.12.25 13:57</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7901</t>
+  </si>
+  <si>
+    <t>HAPPY NEW YEAR! Этот год подарил нам многое: классные тендеры, виртуозные победы, проигрыши (которые дали нам невероятный опыт), высоты, о которых мы не могли мечтать, новых талантливых ребят в команду — все это было в 2025 и будет в 2026, но это уже будет другая история... Давайте же пожелаем друг другу отличного настроения и здоровья, чтобы все у нас с вами было хорошо! Включим песню Френка Синатры Let it S:NOW и поблагодарим Midjourney за то, что можем создать таких красавчиков в новогодних костюмах. Cheers, Дорогие! 🥂 И С Новым Годом!</t>
+  </si>
+  <si>
+    <t>30.12.25 15:51</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7900</t>
+  </si>
+  <si>
+    <t>VK Media Night 2025: в одном инфополе 25 ноября прошла VK Media Night 2025 — закрытое партнёрское событие для тех, кто каждый день формирует инфополе страны. В этот вечер инфополе перенеслось в офлайн-пространство особняка на Воробьевых горах, в котором объединились переосмысленный культурный код, диджитальная «русскость» и синяя пшеница. ✨Поговорим подробнее о мероприятии: Информативная деловая часть от представителей разных сервисов VK, живой Q&amp;A, а дальше нетворкинг и иммерсивные зоны: саунд-хилинг в наушниках с мелодиями звуков из Одноклассников, где гости могли погрузиться в медитацию в брендированном массажном кресле. Фотобудка MAX с мгновенной отправкой снимков в чат-бот, предсказания от Mail, лаунж-зона для М4М и бар с коктейлями под продукты VK. Кульминацией вечера стал музыкальный перформанс эстрадного хора HOR и диджей-сет от DJ Лосева, тот самый момент, когда разговоры о трендах сменяются танцами. Спасибо клиенту за совместную работу и благодарим за доверие команде N:OW!💙 #кейсы_now</t>
+  </si>
+  <si>
+    <t>30.12.25 11:36</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7887</t>
+  </si>
+  <si>
+    <t>В уходящем году желаем всем классно провести время на праздниках! Например, можно покататься на коньках в московских Сокольниках, сделать стильные фото, получить подарок и оставить пожелания близким прямо во время сеанса на катке! Именно там вчера стартовал наш самый «фигурный» проект, мы построили бренд-зону для Яндекс 360. Тут вас встретят милые маскоты Яндекс 360 — Ёла-Пална, Телемостыч, Календарик и Дискуша. Внутри бренд-зоны всех посетителей ждет: ✨Генератор милых и теплых новогодних пожеланий близким ✨ Фотобудка, где можно запечатлеть самые теплые моменты с Яндекс 360 ✨Очень веселые и милые маскоты-продукты бренда ✨Раздача небольших подарков Проект получился по-настоящему душевным и стильным. Спасибо команде бренда за доверие и создание новогоднего настроения 🎄 Давайте накидаем 🔥 команде N:OW! #кейсы_now</t>
+  </si>
+  <si>
+    <t>29.12.25 15:01</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7874</t>
+  </si>
+  <si>
+    <t>Как создать новогоднюю атмосферу диско-клуба для более 2 000 человек? Рассказываем в #кейсы_now 🪩 Мы организовали масштабное новогоднее мероприятие для крупной IT-компании и провели его в VK STADIUM для 2300 гостей!🤩 Концепция в стиле диско 70-х перенесла всех в эпоху, где рождалась культура диско-клубов, музыка и искусство. Попасть на такое событие — настоящая мечта. И в этот вечер она сбылась для сотрудников компании. Вместе с клиентом мы продумали каждую деталь: ●Создали антураж настоящего диско-клуба золотой эры. ● Организовали кейтеринг в стиле Studio 54 с подачей на виниловых пластинках. ●Пригласили новогодних героев — Деда Мороза и Снегурочку. ●Запустили зону с активностями — будущее от предсказательниц, новогодние мастер-классы и мейкап-станцию. ●И, конечно, сохранили корпоративную традицию — творческие номера от сотрудников. Это был проект о доверии, командной работе и волшебстве. ⭐️ Благодарим постоянного клиента за возможность создать эту историю. И огромное спасибо нашей команде — вы лучшие! ❤️</t>
+  </si>
+  <si>
+    <t>29.12.25 09:22</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7865</t>
+  </si>
+  <si>
+    <t>Осторожно, команда мечты на фото🔥 Уууух, братцы, какая жаркая неделя выдалась! И мы зафиналили ее красиво, отпраздновав корпоратив нашей группы компаний Marvelous Group (N:OW, Marvelous, Teammate, Cartel, Ai Influence, Reach Ninja) в стиле «А-ля рус». Поздравляли друг друга, обсуждали итоги года, танцевали под гармонь и балалайку, закусывали баранками, участвовали в мастер-классах и делали фото на стиле (как видите, дресс-код соблюден максимально). К слову, за декор нашего мероприятия отвечала студия SUNDAYDECOR , только посмотрите какая крутая фотозона у нас получилась! Тот случай, когда дизайн согласовали с первого раза, всем искренне рекомендуем сохранить контактик :) ... А пока ставьте сердечки команде, пересматривайте прямое включение с корпората в кружочках и настраивайтесь на продуктивное завершение этого года 👏🏻</t>
+  </si>
+  <si>
+    <t>29.12.25 08:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7856</t>
+  </si>
+  <si>
+    <t>Осторожно, команда мечты на фото🔥 Уууух, братцы, какая жаркая неделя выдалась! И мы зафиналили ее красиво, отпраздновав корпораш нашей группы компаний Marvelous Group (N:OW, Marvelous, Teammate, Cartel, Ai Influence, Reach Ninja) в стиле «А-ля рус». Поздравляли друг друга, обсуждали итоги года, танцевали под гармонь и балалайку, закусывали баранками, участвовали в мастер-классах и делали фото на стиле (как видите, дресс-код соблюден максимально). Мы еще обязательно поделимся с вами конатактами тех, кто помогал сделать всю эту красоту. А пока ставьте сердечки команде, пересматривайте прямое включение с корпората в кружочках и настраивайтесь на продуктивное завершение этого года 👏🏻</t>
+  </si>
+  <si>
+    <t>26.12.25 17:11</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7854</t>
+  </si>
+  <si>
+    <t>Расписываем лошадок, символ наступающего 2026-ого года, а помогли нам организовать этот мастер-класс творческая студия «Сделай Сам»</t>
+  </si>
+  <si>
+    <t>26.12.25 10:03</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7845</t>
+  </si>
+  <si>
+    <t>Собрали еще несколько эстетичных фото с деталями Премии для Дзен «Люди Слова», которую недавно реализовала наша команда. Было очень красиво! #кейсы_now</t>
+  </si>
+  <si>
+    <t>25.12.25 19:19</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7835</t>
+  </si>
+  <si>
+    <t>А прямо сейчас у нашей команды финальное большое событие этого года —корпоратив для одной классной компании с Иванушками Интернешнал. И пока вы начинаете петь песню «Дай на небе тучи», вот вам кружочек с прямым эфиром. Давайте накидаем команде сердечек!</t>
+  </si>
+  <si>
+    <t>25.12.25 14:54</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7831</t>
+  </si>
+  <si>
+    <t>Премия Дзена «Люди слова». Сказать «нормально» или «это действительно вау», сказать «спасибо» или «благодарю». Одни слова пролетают мимо, другие — остаются с нами и меняют нас. А иногда слово перестаёт быть просто высказыванием и становится действием — проектом. Для нас таким проектом в этом году стала Премия Дзена «Люди слова». Церемония вручения состоялась в кинотеатре «Художественный». Её лауреатами стали СМИ и представители медиа, служащие ориентиром в мире информации для миллионов людей по всей России. Именно поэтому мы особенно внимательно отнеслись к режиссуре и визуальной концепции пространства: важно было сохранить ощущение камерности и при этом подчеркнуть масштаб и значимость события. Наша команда отвечала за все блоки подготовки: от менеджмента площадки до производства мерча; от создания видео контента до написания оригинального звукового сопровождения совместно с композитором. Награды вручали управляющий директор Дзена Александр Толокольников, фигуристка Евгения Медведева, писатель и сценарист Александр Цыпкин, магистр «Что? Где? Когда?» Виктор Сиднев и другие. Для гостей эта премия стала ещё одним напоминанием о важности их работы и о том, что Дзен — это место, где их слово может быть услышанным. Ну а лично для нас «Премия Дзена» стала тем проектом, в котором наша философия совпала с желанием клиента, с его виденьем мероприятия. Мы ещё раз благодарим команду Дзена и делимся с вами фотками с мероприятия. #кейсы_now</t>
+  </si>
+  <si>
+    <t>24.12.25 06:52</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/7818</t>
+  </si>
+  <si>
+    <t>ИТС ТАААЙМ! 🎄 На связи #креативныйотдел. На дворе декабрь и пора бы подводить итоги года, но давайте честно. К концу года нас сметает такой метелью дел, что к 31-му числу главным достижением кажется просто... выжить.✨ Понимаем. Видим. Сочувствуем. Но, чтобы хоть частичка новогоднего настроения не ускользнула, мы приготовили для вас простой чек-лист-антистресс. Здесь нет масштабных миссий. Не волнуйтесь. Мы постарались не усложнить вашу и так горящую жизнь, а тихонько украсить ее предновогодним теплом. Ставьте ❤️, если уже мысленно поставили галочку напротив одного из пунктов.</t>
+  </si>
+  <si>
+    <t>13.03.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8300</t>
+  </si>
+  <si>
+    <t>Фэшн-перформанс на WINLINE Basket Cup 🏀 Уже видели, как эффектно стартанул матч ЦСКА — Локомотив в «Мегаспорте»? Все началось с мощного DJ-сета от Лёши Миронова и продолжилось фэшн-перформансом новой лимитированной коллекции WBC × Perque, который помогли организовать мы с командой. Дроп вдохновлён эстетикой винтажного баскетбола, духом начала 2000-х, современным стрит-лайфстайлом и культурой NBA – как дань эпохе, на которой выросла баскетбольная мода🔝 А еще для стильного появления спортсменов и селебрити на площадке оформили ковровую дорожку и уютную лаундж-зону. — Всем смотреть фото и ставить 🔥 за этот стииииль! #кейсы_now</t>
+  </si>
+  <si>
+    <t>12.03.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8292</t>
+  </si>
+  <si>
+    <t>Иногда на мероприятиях происходит один и тот же сценарий: гости собираются, делают пару фото и.. через 10 минут уже залипают в телефонах. Мы хотим вас познакомить с ребятами, которые умеют возвращать в реальность через игры и интерактивы. Знакомьтесь, Funky Games — команда, которая создает прикольные игровые механики для событий и сдаёт их в аренду. Активности вовлекающие, чтобы гости хотели не просто посмотреть со стороны, а подогреть соревновательный дух и поучаствовать в играх. Главные хиты: «Русская розетка», «Крик души», «Диссонанс», «Я не робот», «Туда-сюда», «Реактивити» — и ещё больше сотни форматов, подходящих разным компаниям. 📍 Работают в Москве и Санкт-Петербурге: привозят, собирают, объясняют, а дальше гостям остается только получать удовольствие от процесса. ➡️Хотите, чтобы ваше событие запомнилось? Смело обращайтесь к Funky Games.</t>
+  </si>
+  <si>
+    <t>12.03.26 09:46</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8291</t>
+  </si>
+  <si>
+    <t>Мы в финале премии «Событие года»! В 2026 году ежегодная национальная премия «Событие года» состоится четырнадцатый раз. Премия традиционно выявляет лучшие практики в России, охватывающие все форматы мероприятий. Позволяет определить трендсеттеров и дать заслуженное  признание их достижениям. Принимаем поздравления и огоньки поддержки, ведь у N:OW 4 шорт-листа с двумя проектами, с которыми вы уже, возможно, успели познакомиться. А если нет — вы везунчик и увидите наших любимчиков впервые! Просто кликайте на проект и смотрите все детали: Кейс «Yandex Openspace: попап-коворкинг в ротонде Маяковки». 2 шорт-листа ⭐️ Маркетинговое мероприятие года ⭐️ Лучшее оформление и дизайн мероприятия В кругу семьи. Т-Бизнес Клуб (N:OW) 2 шорт-листа ⭐️ Светское событие года ⭐️ Маркетинговое мероприятие года Весь шорт-лист смотрите здесь. Искренне любим то, что мы делаем и желаем всем участникам удачи на защитах!</t>
+  </si>
+  <si>
+    <t>11.03.26 15:47</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8282</t>
+  </si>
+  <si>
+    <t>Взяли в моду интегрировать мастер-классы в агентские праздники!✨ На Новый год красоту творили, а сейчас так вообще какие-то невероятные шедевры. 🎥 Смотрите фото и видео! В честь прошедших праздников мы решили сделать небольшой сабантуй с командой в офисе. Увидеться, обсудить все рабочие и не только и получить классные эмоции от времени вместе. Так и получилось! Только теперь мучаемся. Ведь ждать готовые изделия невыносимо... целых три недели после создания они будут сохнуть и проходить обжиг в печи. Спасибо организаторам, мастерам за МК и команде за активное участие! Любим вас! ❤️ #agencylife</t>
+  </si>
+  <si>
+    <t>11.03.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8276</t>
+  </si>
+  <si>
+    <t>Клубничный pop-up Pepsi в Бангкоке 🍓 Ожидали такого Хэллоу Китти вайба? Мы нет! Поэтому в #кейс_недели сегодня масштабный pop-up Pepsi в Бангкоке, посвященный лимитированному вкусу. Рассказываем: в атриуме торгового центра Pepsi установили огромный вертикальный экран в форме банки Strawberries &amp; Cream Zero Sugar, который проходит через несколько этажей здания. А в зоне арт-пространства оформили все в розово-кремовой эстетике, из развлечений добавили фотозону, сухой бассейн с горкой, фотобудку, автомат «хватайка», вкусный конвейер и другие активности. 😍 — Чарли и шоколадная фабрика, ты? 💘 — Лайк, ведь это все еще и без сахара!</t>
+  </si>
+  <si>
+    <t>10.03.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8270</t>
+  </si>
+  <si>
+    <t>Хит-парад странных подарков 🛒 Обожаем интернет, в том числе, потому что это место, где можно купить практически всё. Даже то, о существовании чего ваш здравый смысл предпочел бы не знать… Тхань — Designer N:OW собрал для вас хит-парад странных товаров, которые почему-то всё-таки существуют. #креативныйотдел 1. Трусы быстрого приготовления Просто добавьте воды. Мы не будем сейчас решать головоломку: «Если я намочил свои трусы, какой смысл в мгновенных трусах, если их тоже нужно мочить?». Производитель выпускает их в формате «one size», не могу представить как это возможно, но единственный способ узнать, выручат ли они вас в трудной ситуации это взять пару и провести безопасный тест в тепле собственного дома. 2. Беконный пластырь Внимание: несъедобно. Если вы пользуетесь бежевыми пластырями, чтобы незаметно скрывать свои ранки, то этот продукт не для вас. На самом деле беконный пластырь это отличный повод для начала разговора. Вы вполне можете представить, как это происходит: — Это бекон на твоей коленке? — Да, это он 3. Сумка-жаба Тема для разговора на первом свидании, если таковая когда-либо будет. Кажется, это самая недооценённая «кожа» в мире моды. Но, поскольку мы за гуманность, материал в изделии искусственный. Однако это не лишает его всех мелких бугорков, бородавок и несовершенств, которые делают его таким выразительным. Уверяю вас, с этим аксессуаром вы будете как можно дальше от воришек сумок. 4. Подарочный «Ничего» Для тех, у кого уже есть всё. Рекомендовать этот подарок немного сложно, так как у вас наверняка есть все необходимые ингредиенты, чтобы сделать его самостоятельно. Но, с другой стороны, художественное оформление и усилия, вложенные в массовое производство этих подарков, а также очевидная ирония делают их довольно привлекательными. 5. Крафт из кошачьей шерсти Превратите вашего нахлебника в поставщика сырья. Эта книга откроет вам глаза на удивительный мир шерсти вашей кошки. И я не имею в виду шерсть, которая покрывает каждую вашу вещь. С этой книгой вы начнёте думать шире — гораздо шире. Книга «Crafting With Cat Hair» проведёт вас от создания маленьких пальчиковых кукол до более крупных и сложных изделий, открывая целый мир вещей, украшенных кошачьей шерстью. Признавайтесь, что захотели из списка? 🔜</t>
+  </si>
+  <si>
+    <t>08.03.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8269</t>
+  </si>
+  <si>
+    <t>С праздником, дорогие девушки! 🌸 Сегодня тот самый день, когда хочется еще раз сказать «Спасибо всем вам!» — чудесным девушкам, которые делают мир (и наши проекты) умнее, красивее, смелее, продуктивнее и интереснее. Тем, кто придумывает идеи в 23:47, спасает дедлайны, собирает команды, ведёт переговоры, запускает проекты и при этом остаётся вдохновением для окружающих. Пусть этой весной у вас будет больше энергии, классных совпадений, смелых решений, путешествий, новых историй и, конечно, моментов «вау, это получилось!». 8 march is N:OW!🌷</t>
+  </si>
+  <si>
+    <t>06.03.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8268</t>
+  </si>
+  <si>
+    <t>Единственный раз, когда не пожалел, что ответил положительно на вопрос «Коллеги, а есть кто в офисе?» 🤣🤣🤣 #пятничный_мем</t>
+  </si>
+  <si>
+    <t>06.03.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8261</t>
+  </si>
+  <si>
+    <t>Что бывает, когда бренд готов к странным идеям? Sawasdee krub! Это креатор — Артем Ганжа, и недавно занесла меня нелегкая в Бангкок, где я с энтузиазмом посетил 2 шоурума Gentle Monster (поддался я хайпу, что поделать). Вообще, в тайской столице довольно круто существует локальная культура — там есть и громкие contemporary-выставки, и стритстайл-события, и бренд-ивенты, и классные моллы, и большие бренды с большими инвестициями. Ходить по ТЦ — последнее, чем я готов заниматься в свободное время в Москве, но Банкгок — другое дело… 🎥 Видео 1. Так что начнем с Siam Paragon Mall, куда я пришел смотреть на инсталляции этого корейского бренда. Я осознанно избегал любой информации об их шоурумах, чтобы удивиться — и это сработало, поскольку прямо со входа впечатленного меня поприветствовали 2 фотореалистчных лица. И правда впечатляет! 🎥 Видео 2. Далее меня ждала изящная скульптура, напоминающее нечто космическое, нечто транспортное и нечто медиадиджитальное одновременно. Так и запишем. 🎥 Видео 3. Все это неплохо, подумал было я, но вот только месяц спустя я попал в ICONSIAM Mall и обнаружил, что реальный жир я еще не видел. Встречайте — знаменитая (как я позже узнал) такса в доспехах, распластавшаяся на полу и растянувшаяся на добрых метров 10. Мало того — она еще и анимированная, и понять это можно по аккуратным взмахам ушами и хвостом. Десятки туристов, дежурившие у мордочки, подтверждали хайп вокруг этой собачки своим постоянным присутствием. 🎥 Видео 4. Дальше начинается совсем разврат — технологические грибы-зонды из космических путешествий? 🎥 Видео 5. Хорошо знакомые лица на сей раз с кинетическим движением. А еще они регулярно моргают и хмурятся. 🎥 Видео 6. Футуристичные овальные диски, синие биологические громкоговорители, одинокий андроид на диване, и 2 сгорбленных парня с синими ногами и с зализанными челками. Норм! Бонус: я с серьезным видом. В целом мне кажется интересным подход бренда — сделать шоурумы как арт-пространства с невероятно дорогими и виральными инсталляциями. Кажется, это продает их очки лучше, чем что-либо еще. Для меня тут есть интересный парадокс: что бы Gentle Monster ни поставил в шоуруме, это будет выглядеть, как Gentle Monster. Даже при всей кажущейся нескладности и неструктурности, отсутствии очевидной концепции, свой узнаваемый стиль в этом есть. Как вы свяжете концептуально таксу в доспехах и торчащие лица на электроприводе? Мне даже интересно, что было написано на слайде Concept в PDF-презентации на питчинге руководству. Однако маркетинг соцсетей работает — и если в 2026 году люди приходят к вам, чтобы выложить фоточки в интернет, то проблем с продажами у вас точно не будет. А что до самих очков… Они прикольные, но на мой взгляд, не более того. Есть примечательные модели, но мне гораздо более интересным кажется подход к освещению в шоурумах: свет, обстановка, расположение зеркал — все сделано так, чтобы очки выглядели внеземными, и их хотелось купить. Вот это я понимаю, работа над деталями! 🔥 #креативныйотдел</t>
+  </si>
+  <si>
+    <t>05.03.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8257</t>
+  </si>
+  <si>
+    <t>Новое прочтение фразы: «К нам едет ревизор!» Мы с командой очень любим питомцев и даже трудоустраиваем их на работу вместе с хозяином в гав-гав отдел, кончено, на самые высокие должности. 🤣 Ревизор-Рулька, например, приезжает в офис исключительно: 🐕 держать все под контролем, 🐕 нагревать тушкой кресла коллегам, 🐕 делать замечания недовольным гавом, если кроме работы сотрудники забывают о главной обязанности — уделить внимание ревизору! 🐕 оказывать антистресс-услуги во время зумов. Передает всем звонкий «ГАВ!» и заряжает на продуктивную работу!</t>
+  </si>
+  <si>
+    <t>04.03.26 17:15</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8252</t>
+  </si>
+  <si>
+    <t>Роскошь и медитация в одной инсталляции 👸 В г. Овьедо на территории старого завода художник SpY создал масштабную инсталляцию BLANKETS 2, которая занимает около 6000 квадратных метров и состоит из сотен спасательных одеял, образующих огромное «море» золота и серебра. Инсталляция буквально оживает благодаря ветру: потоки воздуха заставляют полотна двигаться, создавая волны, мерцание и мягкий шуршащий звук. А еще поверхность в течение дня отражает солнечный свет по-разному, меняя атмосферу пространства. (Смотрите видео со звуком) 😎 — Лайк за золото и роскошь! ❤️ — Лайк за минимализм! 🙏 — Лайк за медитацию! #inspiration</t>
+  </si>
+  <si>
+    <t>04.03.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8251</t>
+  </si>
+  <si>
+    <t>Дайджест, на который стоит обратить внимание! В N:OW мы создаем яркие и эффективные проекты, кутим-крутим спринг-ролы вместе с командой, делимся экспертностью от наших спецов, покоряем премии и вместе с вами прокачиваем насмотренность. Так что же будет в дайджесте февраля? Все это! Просто кликайте на название понравившегося поста: 🔜 T-Sync Conf от Т-Технологий x N:OW 🔜 Итоги премии bema! 🔜 Тренды 2026: на общность и необычные ивенты 🔜 Вредные советы для дизайнеров 🔜 Сказочный пир «Пятёрочки» на панк-бале 🔜 Фестивальный кейс «В кругу семьи. Т-Бизнес Клуб.» 🔜 Фестивальный кейс «Yandex Openspace: попап-коворкинг в ротонде Маяковки» 🔜 О традициях команды 🔜 Прокачиваем насмотренность с рекламой на Super Bowl 2026 🔜 ТОП книг, чтобы не забывать о своих целях 🔜 Советы дизайнера, чтобы делать графики более убедительными 🔜 Китайский Новый год в агентстве 🔜 Серия мотивирующих заставок на мобильный ... и обязательно ставьте реакции и комментарии, если подборка оказалась полезной. 🔥</t>
+  </si>
+  <si>
+    <t>03.03.26 16:47</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8245</t>
+  </si>
+  <si>
+    <t>Wildberries х Krivokoso Новости рубрики #мерчуем следующие — Wildberries стали делать классные совместные проекты с локальными брендами. И к 8 марта объединили усилия с брендом аксессуаров ручной работы Krivokoso для создания праздничной коллекции, в которую вошли две футболки, два обвеса и поднос для украшений. Визуалы к нам пожаловали прямо из народной сказки: дикие ягоды, сказочная принцесса и игривый дракон в сочетании с классными лайнами.. нравится! Ставим «❤️», если готовы взять сказку в свои руки.</t>
+  </si>
+  <si>
+    <t>03.03.26 08:11</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8244</t>
+  </si>
+  <si>
+    <t>T-Sync Conf от Т-Технологий x N:OW ⚡️ T-Sync Conf от Т-Технологий — это гибридный формат конференции на стыке инженерного форума, технологической выставки и фестиваля, где технологии перестают быть презентацией и становятся средой. Ключевая задача проекта заключалась в создании технологичной конференции с сильным вау-эффектом, продуманным guest experience и эффектным цифровым финалом. Мы проектировали не просто программу, а цельную экосистему, в которой более 2000 специалистов могли заглянуть под капот инженерных решений, обменяться опытом с коллегами и поучаствовать в активациях разных форматов (круглые столы, диалоги и общение на стендах с хардкорными практиками и другие). В основе лежала идея синхронизации — данных, систем, команд и людей. Пространство конференции было построено как «город инфраструктур», где каждый технический контур становился самостоятельным объектом с собственной визуальной метафорой и функцией, но при этом оставался частью единой целостной и логичной системы. Восемь контуров отражали реальные направления системы: AI, Data, R&amp;D, Security, UX/UI, Productivity, Observability, Platform. Дополнительные элементы: 🟡Хакатон с отдельной технической инфраструктурой и призом в 500 000 рублей 🟡100 VIP-приглашений с анимационным шубером и кастомной клавиатурой с «горячими» клавишами. 🟡Вечерняя VIP-программа с тремя DJ-сетами (включая vinyl-opening). 🟡Продуманная безопасность, логистика и полный технический цикл производства. Центральной точкой стала инсталляция AI-агента Nessy под панорамным экраном TAU. В течение дня она анонсировала важные события мероприятия, оповещала о количестве разработанных программ и транслировала онлайн-кодинг команды разработчиков. Финальной точкой на конференции t-sync conf от Т-Технологий стал перформанс «Синтез», про который мы уже успели рассказать на канале. #кейсы_now Благодарим клиента за доверие и возможность реализовать такое масштабное событие в мире IT. Дорогие коллеги, команда, подрядчики, партнеры и все, кто был частью проекта — вам отдельное ВАУ и БРАВО! 🚀</t>
+  </si>
+  <si>
+    <t>02.03.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8243</t>
+  </si>
+  <si>
+    <t>Где приходят лучшие идеи? Сейчас в рубрике #креативныйотдел будет неожиданно приятное открытие от 3D-Designer Юли о том, как выйти из творческого застоя. Такому мы моментально ставим 🔥! Замечали, что лучшие идеи почти никогда не приходят за рабочим столом? Обычно они появляются в дороге, в аэропорту, на прогулке по незнакомой улице или в кафе, где ты даже не понимаешь язык вокруг и да, это не случайность. Иногда вдохновение не приходит, потому что все вокруг слишком знакомо: одни и те же улицы, маршруты, визуалы, решения, в таком случае мозг перестаёт замечать новое и работает на автопилоте. Он буквально думает: «зачем придумывать новое, если всё и так работает». Путешествия этот режим выключают: в новом месте даже мелочи снова становятся интересными: запахи, звуки, люди, ритм города. Внимание оживает, а вместе с ним появляются идеи, энергия и желание творить. Мозг просыпается и начинает подкидывать идеи, о существовании которых дома он даже не подозревал. Смена пространства — это всегда немного смена себя. Мир превращается в огромную библиотеку референсов, которую невозможно найти в Pinterest. Это перезагрузка восприятия. Ты выходишь из роли человека со списком задач, в которой живёшь каждый день. Путешествия возвращают главное состояние творческого человека — любопытство. И не обязательно уезжать далеко, даже короткая поездка может перезапустить мышление сильнее, чем недели работы без пауз. Если чувствуете творческий застой, возможно, вам просто нужен билет куда-нибудь, пусть даже недалеко! 🏝</t>
+  </si>
+  <si>
+    <t>02.03.26 10:31</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8235</t>
+  </si>
+  <si>
+    <t>Кутим-крутим 2 🥢☕️ Если ваша вечеринка не похожа на нашу… может, вы просто не праздновали Китайский Новый год в офисе? 😏 Чтобы почувствовать энергию, драйв, стремление, скорость с наступлением эры Красной Лошади, мы решили впустить в офис N:OW восточную энергию и устроить вторую гастровечеринку в азиатском стиле. Первая была год назад ☺️ Запаслись рисовыми листами, лапшой, огурцами, манго, креветками и другими ингредиентами, все почистили, отварили, завернули и сделали свои идеальные спринг-роллы под мудрым руководством мастера Тханя. А потом испили несколько сортов чая с Ией и поймали дзен, купаясь в ароматах благовоний и медитативных композиций. ❤️ — Любим свою команду и такие дни, когда офис превращается в маленький гастрономический рай. #agencylife</t>
+  </si>
+  <si>
+    <t>27.02.26 15:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8229</t>
+  </si>
+  <si>
+    <t>Сказочный пир «Пятёрочки» на панк-бале 😎 17 февраля в Санкт-Петербурге в историческом кинотеатре «Родина» прошла премьера полнометражного фильма «Король и Шут. Навсегда» — первый показ полнометражного продолжения фэнтези-байопика о легендах российского рока.  В честь премьеры, совместно с «Пятёрочкой» и партнёрами из TEAMMATE, мы решили закатить панк-пир в оформленной по мотивам песен группы «Король и Шут» бренд-зоне. Здесь гостей ждали тематические угощения, атмосферная фотозона и подарочный мерч. Cреди многочисленных гостей были исполнители главных ролей в фильме: Константин Плотников (Горшок) и Влад Коноплёв (Князь), а также легенда собственной персоной — Андрей Князев. Всем РООООК и вкусной готовой еды, выпечки и напитков из «Пятёрочка Кафе»! 🤘 А еще накидайте огня команде и партнерам и обязательно загляните на полнометражную панк-сказку «Король и Шут. Навсегда» в кинотеатрах своего города. #кейсы_now</t>
+  </si>
+  <si>
+    <t>27.02.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8220</t>
+  </si>
+  <si>
+    <t>Какие планы на вечер пятницы? Кажется, нам всем пора на нейронную «Вечеринку без границ»! Вход 18+ в боте @nolimitsparty_bot. 🏝️🍸 Видели, сколько блогеров уже успели потусить в роскошных интерьерах и стильных одеяниях у бассейна? Мы тоже заглянули, и смотрите, что из этого вышло. И да, кидайте в комментарии ваш идеальный лук по версии бота. 🔜</t>
+  </si>
+  <si>
+    <t>26.02.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8212</t>
+  </si>
+  <si>
+    <t>Время идти к своим большим целям! Не надо резких стартов и обещаний себе, что с понедельника (а это уже весна, на секундочку!) стану новым человеком. Мы собрали в #букNOW топ книг, которые помогут вам плавно войти в новый сезон, настроиться на позитив и не забывать о своих целях: 📚 «О смысле жизни» — Виктор Франкл 📚 «Гибкое сознание. Психология успеха» — Кэрол Двек 📚 «Преимущество счастья» — Шон Ахор 📚 «Сила момента сейчас» — Экхарт Толле 📚 «Действуй разумно!» — Брайан Трейси 📚 «Атомные привычки. Как приобрести хорошие привычки и избавиться от плохих» — Клир Дж. 📚 «Сила воли» — Рой Баумейстер Помните, все цели — реальны и достижимы! ➡️ А здесь другие подборки книг от команды: сентябрь | ноябрь | январь</t>
+  </si>
+  <si>
+    <t>26.02.26 07:16</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8206</t>
+  </si>
+  <si>
+    <t>Если думаете, что видели всё — пристегивайте ремни! 👀 Перед вами ежегодный карнавал в Италии — Il Carnevale di Larino. Это грандиозные парады аллегорических повозок из папье-маше, достигающих 12 метров в высоту. Гигантские арт-объекты не только впечатляют механикой, но и завязаны на социальной сатире, высмеивающей актуальные события и культовых личностей. Ставьте 🔥, если тоже в приятном шоке от масштабов! #inspiration</t>
+  </si>
+  <si>
+    <t>25.02.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8204</t>
+  </si>
+  <si>
+    <t>Креативный директор N:OW Егор Ерёмин — член жюри фестиваля «На уровне идеи» «На уровне Идеи» — это российский национальный фестиваль рекламы, дизайна и креатива, который в 2026 году возвращается после паузы в обновлённом формате и стартует уже в апреле в Новосибирске. Организаторы называют его духовным наследником исторических сибирских фестивалей «Идея!» и «Фейкстиваль», которые в свое время стали стартовой площадкой для многих профессионалов в индустрии рекламы и дизайна. Егор будет жюрить в категории «Маркетинг» и оценивать работы участников с высоты 15-летнего опыта работы в индустрии, в том числе 7-летнего опыта в роли кредитивного директора. Очень рад присоединиться к составу жюри и вернуться в родную Сибирь хотя бы на несколько дней. Это крутой опыт, и я с нетерпением жду встречи с участниками фестиваля. Желаем всем участникам фестиваля классных новых идей, возможностей, реализаций и удачи в конкурсном отборе! 🔥🔥🔥 #agencylife</t>
+  </si>
+  <si>
+    <t>25.02.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8198</t>
+  </si>
+  <si>
+    <t>Сказочный пир «Пятёрочки» на панк-бале 😎 Вместе с партнёрами из TEAMMATE закатили панк-пир «Пятёрочки» на премьерном показе фильма «Король и Шут. Навсегда» в историческом кинотеатре «Родина» в Санкт-Петербурге. #кейсы_now В оформленном по мотивам песен группы «Король и Шут» пространстве гостей ждали тематические угощения, атмосферная фотозона и подарочный мерч. Cреди многочисленных гостей были исполнители главных ролей в фильме: Константин Плотников (Горшок) и Влад Коноплёв (Князь), а также легенда собственной персоной — Андрей Князев. Всем РООООК и вкусной готовой еды, выпечки и напитков из «Пятёрочка Кафе»! 🤘 А еще накидайте огня команде и партнерам и обязательно загляните на полнометражную панк-сказку «Король и Шут. Навсегда» в кинотеатрах своего города.</t>
+  </si>
+  <si>
+    <t>24.02.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8189</t>
+  </si>
+  <si>
+    <t>Последняя неделя зимы, и снова весна. 📎 А чтобы дожидаться подснежников, пения птичек и первых следов загара от яркого солнышка было приятней, ловите порцию заставок на телефон с теплыми и важными словами, которые напомнят вам, что оттепель близко! #креативныйотдел Автор: Лиза, серия заставок — холодный импрессионизм.</t>
+  </si>
+  <si>
+    <t>24.02.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8184</t>
+  </si>
+  <si>
+    <t>Итоги премии bema! Хотим начать неделю с классных новостей — в прошлый четверг мы с командой разорили копилку наград bema! Забрали два серебра, попали в шорт-лист, а наши партнеры (TEAMMATE) добавили еще две золотые награды и взяли Гран-при фестиваля. Вау! Давайте об этом поговорим! Итак, знакомьтесь, наши проекты-победители: В кругу семьи. Т-Бизнес Клуб 🥈 СЕРЕБРО // Лучший проект бизнес-сообщества 🥈 СЕРЕБРО // Лучшая коллаборация брендов В2В Yandex Openspace: попап-коворкинг в ротонде Маяковки ⚡️ШОРТ-ЛИСТ // Лучший проект по продвижению бренда А, что касается наших партнеров, честно сказать, TEAMMATE покорили всех с проектом: Коллаборация «Пятёрочка» и Atomic Heart (TEAMMATE) 🥇 ЗОЛОТО // Лучший проект по продвижению бренда 🥇 ЗОЛОТО // Лучшая рекламная кампания 360° 🏆ГРАН-ПРИ // Лучший проект по продвижению бренда Мы рады победам и бесконечно благодарны всем, кто принимал участие в разработке идей и реализации этих проектов: клиенту, партнерам, команде, подрядчикам за то, что эти проекты получились такими классными и уникальными, а жюри огромное спасибо, что оценили проделанную работу и вклад в индустрию event! #agencylife Принимаем поздравление реакциями и комментариями и мчим дальше! Ведь IF NOT N♾️W, WHEN? 🚀</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2744,51 +3608,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H263"/>
+  <dimension ref="A1:H359"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4802.542" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -2805,276 +3669,276 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>18930</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>5173</v>
       </c>
       <c r="F2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G2">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>18931</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>3536</v>
       </c>
       <c r="F3">
+        <v>45</v>
+      </c>
+      <c r="G3">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>18932</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>5195</v>
       </c>
       <c r="F4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>18933</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>5505</v>
       </c>
       <c r="F5">
         <v>7</v>
       </c>
       <c r="G5">
         <v>17</v>
       </c>
       <c r="H5">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>18934</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>5419</v>
       </c>
       <c r="F6">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G6">
         <v>23</v>
       </c>
       <c r="H6">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>18935</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>5311</v>
       </c>
       <c r="F7">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="G7">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>18936</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>5231</v>
       </c>
       <c r="F8">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="G8">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>18937</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>5044</v>
       </c>
       <c r="F9">
         <v>2</v>
       </c>
       <c r="G9">
         <v>17</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>18938</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>5691</v>
       </c>
       <c r="F10">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G10">
         <v>13</v>
       </c>
       <c r="H10">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>18939</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>5313</v>
       </c>
       <c r="F11">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G11">
         <v>24</v>
       </c>
       <c r="H11">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>18940</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>5458</v>
       </c>
       <c r="F12">
@@ -3082,77 +3946,77 @@
       </c>
       <c r="G12">
         <v>26</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>18941</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>5804</v>
       </c>
       <c r="F13">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G13">
         <v>12</v>
       </c>
       <c r="H13">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>18942</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>6143</v>
       </c>
       <c r="F14">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G14">
         <v>26</v>
       </c>
       <c r="H14">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>18943</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>5820</v>
       </c>
       <c r="F15">
@@ -3206,51 +4070,51 @@
       </c>
       <c r="G17">
         <v>13</v>
       </c>
       <c r="H17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>18946</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>4858</v>
       </c>
       <c r="F18">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G18">
         <v>14</v>
       </c>
       <c r="H18">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>18947</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>4699</v>
       </c>
       <c r="F19">
@@ -3310,51 +4174,51 @@
       </c>
       <c r="G21">
         <v>14</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>18950</v>
       </c>
       <c r="B22" t="s">
         <v>68</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="E22">
         <v>15630</v>
       </c>
       <c r="F22">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G22">
         <v>31</v>
       </c>
       <c r="H22">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>18951</v>
       </c>
       <c r="B23" t="s">
         <v>71</v>
       </c>
       <c r="C23" t="s">
         <v>72</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="E23">
         <v>4573</v>
       </c>
       <c r="F23">
@@ -3607,51 +4471,51 @@
       </c>
       <c r="F33">
         <v>9</v>
       </c>
       <c r="G33">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>18962</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>104</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E34">
         <v>5250</v>
       </c>
       <c r="F34">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G34">
         <v>23</v>
       </c>
       <c r="H34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>18963</v>
       </c>
       <c r="B35" t="s">
         <v>106</v>
       </c>
       <c r="C35" t="s">
         <v>107</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>108</v>
       </c>
       <c r="E35">
         <v>5155</v>
       </c>
       <c r="F35">
@@ -3685,51 +4549,51 @@
       </c>
       <c r="G36">
         <v>18</v>
       </c>
       <c r="H36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>18965</v>
       </c>
       <c r="B37" t="s">
         <v>112</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E37">
         <v>5294</v>
       </c>
       <c r="F37">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G37">
         <v>33</v>
       </c>
       <c r="H37">
         <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>18966</v>
       </c>
       <c r="B38" t="s">
         <v>115</v>
       </c>
       <c r="C38" t="s">
         <v>116</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>117</v>
       </c>
       <c r="E38">
         <v>5353</v>
       </c>
       <c r="F38">
@@ -8332,51 +9196,51 @@
       </c>
       <c r="G219">
         <v>167</v>
       </c>
       <c r="H219">
         <v>3</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>19148</v>
       </c>
       <c r="B220" t="s">
         <v>658</v>
       </c>
       <c r="C220" t="s">
         <v>659</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>660</v>
       </c>
       <c r="E220">
         <v>8848</v>
       </c>
       <c r="F220">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G220">
         <v>98</v>
       </c>
       <c r="H220">
         <v>6</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>19149</v>
       </c>
       <c r="B221" t="s">
         <v>661</v>
       </c>
       <c r="C221" t="s">
         <v>662</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>663</v>
       </c>
       <c r="E221">
         <v>9879</v>
       </c>
       <c r="F221">
@@ -8822,355 +9686,439 @@
         <v>4</v>
       </c>
       <c r="G238">
         <v>122</v>
       </c>
       <c r="H238">
         <v>7</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>19167</v>
       </c>
       <c r="B239" t="s">
         <v>714</v>
       </c>
       <c r="C239" t="s">
         <v>715</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>716</v>
       </c>
       <c r="E239">
         <v>10760</v>
       </c>
+      <c r="F239">
+        <v>24</v>
+      </c>
+      <c r="G239">
+        <v>121</v>
+      </c>
+      <c r="H239">
+        <v>7</v>
+      </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>19168</v>
       </c>
       <c r="B240" t="s">
         <v>717</v>
       </c>
       <c r="C240" t="s">
         <v>718</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E240">
         <v>10305</v>
       </c>
+      <c r="F240">
+        <v>7</v>
+      </c>
+      <c r="G240">
+        <v>169</v>
+      </c>
+      <c r="H240">
+        <v>11</v>
+      </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>19169</v>
       </c>
       <c r="B241" t="s">
         <v>720</v>
       </c>
       <c r="C241" t="s">
         <v>721</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>722</v>
       </c>
       <c r="E241">
         <v>10979</v>
       </c>
+      <c r="F241">
+        <v>12</v>
+      </c>
+      <c r="G241">
+        <v>28</v>
+      </c>
+      <c r="H241">
+        <v>9</v>
+      </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>19170</v>
       </c>
       <c r="B242" t="s">
         <v>723</v>
       </c>
       <c r="C242" t="s">
         <v>724</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>725</v>
       </c>
       <c r="E242">
         <v>11013</v>
       </c>
+      <c r="F242">
+        <v>13</v>
+      </c>
+      <c r="G242">
+        <v>85</v>
+      </c>
+      <c r="H242">
+        <v>8</v>
+      </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243">
         <v>19171</v>
       </c>
       <c r="B243" t="s">
         <v>726</v>
       </c>
       <c r="C243" t="s">
         <v>727</v>
       </c>
       <c r="D243" s="1" t="s">
         <v>728</v>
       </c>
       <c r="E243">
         <v>9719</v>
       </c>
+      <c r="F243">
+        <v>18</v>
+      </c>
+      <c r="G243">
+        <v>103</v>
+      </c>
+      <c r="H243">
+        <v>5</v>
+      </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
         <v>19172</v>
       </c>
       <c r="B244" t="s">
         <v>729</v>
       </c>
       <c r="C244" t="s">
         <v>730</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>731</v>
       </c>
       <c r="E244">
         <v>11499</v>
       </c>
+      <c r="F244">
+        <v>10</v>
+      </c>
+      <c r="G244">
+        <v>139</v>
+      </c>
+      <c r="H244">
+        <v>6</v>
+      </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>19173</v>
       </c>
       <c r="B245" t="s">
         <v>732</v>
       </c>
       <c r="C245" t="s">
         <v>733</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>734</v>
       </c>
       <c r="E245">
         <v>9538</v>
       </c>
+      <c r="F245">
+        <v>6</v>
+      </c>
+      <c r="G245">
+        <v>10</v>
+      </c>
+      <c r="H245">
+        <v>3</v>
+      </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>19174</v>
       </c>
       <c r="B246" t="s">
         <v>735</v>
       </c>
       <c r="C246" t="s">
         <v>736</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>737</v>
       </c>
       <c r="E246">
         <v>18957</v>
       </c>
+      <c r="F246">
+        <v>5</v>
+      </c>
+      <c r="G246">
+        <v>110</v>
+      </c>
+      <c r="H246">
+        <v>6</v>
+      </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>19175</v>
       </c>
       <c r="B247" t="s">
         <v>738</v>
       </c>
       <c r="C247" t="s">
         <v>739</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>740</v>
       </c>
       <c r="E247">
         <v>10822</v>
       </c>
+      <c r="F247">
+        <v>5</v>
+      </c>
+      <c r="G247">
+        <v>89</v>
+      </c>
+      <c r="H247">
+        <v>6</v>
+      </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>23106</v>
       </c>
       <c r="B248" t="s">
         <v>741</v>
       </c>
       <c r="C248" t="s">
         <v>742</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>743</v>
       </c>
       <c r="E248">
         <v>5450</v>
       </c>
       <c r="F248">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="G248">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H248">
         <v>3</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249">
         <v>23107</v>
       </c>
       <c r="B249" t="s">
         <v>744</v>
       </c>
       <c r="C249" t="s">
         <v>745</v>
       </c>
       <c r="D249" s="1" t="s">
         <v>746</v>
       </c>
       <c r="E249">
         <v>3592</v>
       </c>
       <c r="F249">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="G249">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250">
         <v>23108</v>
       </c>
       <c r="B250" t="s">
         <v>747</v>
       </c>
       <c r="C250" t="s">
         <v>748</v>
       </c>
       <c r="D250" s="1" t="s">
         <v>749</v>
       </c>
       <c r="E250">
         <v>4915</v>
       </c>
       <c r="F250">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G250">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251">
         <v>23181</v>
       </c>
       <c r="B251" t="s">
         <v>750</v>
       </c>
       <c r="C251" t="s">
         <v>751</v>
       </c>
       <c r="D251" s="1" t="s">
         <v>752</v>
       </c>
       <c r="E251">
         <v>2739</v>
       </c>
+      <c r="F251">
+        <v>1</v>
+      </c>
       <c r="G251">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="H251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252">
         <v>23182</v>
       </c>
       <c r="B252" t="s">
         <v>753</v>
       </c>
       <c r="C252" t="s">
         <v>754</v>
       </c>
       <c r="D252" s="1" t="s">
         <v>755</v>
       </c>
       <c r="E252">
         <v>3719</v>
       </c>
       <c r="F252">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="G252">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253">
         <v>23183</v>
       </c>
       <c r="B253" t="s">
         <v>756</v>
       </c>
       <c r="C253" t="s">
         <v>757</v>
       </c>
       <c r="D253" s="1" t="s">
         <v>758</v>
       </c>
       <c r="E253">
         <v>794</v>
       </c>
       <c r="F253">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="G253">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254">
         <v>23184</v>
       </c>
       <c r="B254" t="s">
         <v>759</v>
       </c>
       <c r="C254" t="s">
         <v>760</v>
       </c>
       <c r="D254" s="1" t="s">
         <v>761</v>
       </c>
       <c r="E254">
         <v>10987</v>
       </c>
       <c r="F254">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G254">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="H254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255">
         <v>23185</v>
       </c>
       <c r="B255" t="s">
         <v>762</v>
       </c>
       <c r="C255" t="s">
         <v>763</v>
       </c>
       <c r="D255" s="1" t="s">
         <v>764</v>
       </c>
       <c r="E255">
         <v>8151</v>
       </c>
       <c r="F255">
         <v>6</v>
       </c>
       <c r="G255">
@@ -9201,213 +10149,2394 @@
       </c>
       <c r="G256">
         <v>15</v>
       </c>
       <c r="H256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257">
         <v>23187</v>
       </c>
       <c r="B257" t="s">
         <v>768</v>
       </c>
       <c r="C257" t="s">
         <v>769</v>
       </c>
       <c r="D257" s="1" t="s">
         <v>770</v>
       </c>
       <c r="E257">
         <v>5420</v>
       </c>
       <c r="F257">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="G257">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H257">
         <v>5</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258">
         <v>23188</v>
       </c>
       <c r="B258" t="s">
         <v>771</v>
       </c>
       <c r="C258" t="s">
         <v>772</v>
       </c>
       <c r="D258" s="1" t="s">
         <v>773</v>
       </c>
       <c r="E258">
         <v>5512</v>
       </c>
       <c r="F258">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="G258">
         <v>9</v>
       </c>
       <c r="H258">
         <v>3</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259">
         <v>23189</v>
       </c>
       <c r="B259" t="s">
         <v>774</v>
       </c>
       <c r="C259" t="s">
         <v>775</v>
       </c>
       <c r="D259" s="1" t="s">
         <v>776</v>
       </c>
       <c r="E259">
         <v>5209</v>
       </c>
       <c r="F259">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G259">
         <v>25</v>
       </c>
       <c r="H259">
         <v>3</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260">
         <v>23190</v>
       </c>
       <c r="B260" t="s">
         <v>777</v>
       </c>
       <c r="C260" t="s">
         <v>778</v>
       </c>
       <c r="D260" s="1" t="s">
         <v>779</v>
       </c>
       <c r="E260">
         <v>5739</v>
       </c>
       <c r="F260">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="G260">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H260">
         <v>4</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261">
         <v>23191</v>
       </c>
       <c r="B261" t="s">
         <v>780</v>
       </c>
       <c r="C261" t="s">
         <v>781</v>
       </c>
       <c r="D261" s="1" t="s">
         <v>782</v>
       </c>
       <c r="E261">
         <v>5697</v>
       </c>
       <c r="F261">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G261">
         <v>17</v>
       </c>
       <c r="H261">
         <v>3</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262">
         <v>23192</v>
       </c>
       <c r="B262" t="s">
         <v>783</v>
       </c>
       <c r="C262" t="s">
         <v>784</v>
       </c>
       <c r="D262" s="1" t="s">
         <v>785</v>
       </c>
       <c r="E262">
         <v>5051</v>
       </c>
       <c r="F262">
         <v>5</v>
       </c>
       <c r="G262">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263">
         <v>23193</v>
       </c>
       <c r="B263" t="s">
         <v>786</v>
       </c>
       <c r="C263" t="s">
         <v>787</v>
       </c>
       <c r="D263" s="1" t="s">
         <v>788</v>
       </c>
       <c r="E263">
         <v>5431</v>
       </c>
       <c r="F263">
         <v>3</v>
       </c>
       <c r="G263">
         <v>13</v>
       </c>
       <c r="H263">
         <v>2</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264">
+        <v>82027</v>
+      </c>
+      <c r="B264" t="s">
+        <v>789</v>
+      </c>
+      <c r="C264" t="s">
+        <v>790</v>
+      </c>
+      <c r="D264" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="E264">
+        <v>9850</v>
+      </c>
+      <c r="F264">
+        <v>13</v>
+      </c>
+      <c r="G264">
+        <v>114</v>
+      </c>
+      <c r="H264">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265">
+        <v>82028</v>
+      </c>
+      <c r="B265" t="s">
+        <v>792</v>
+      </c>
+      <c r="C265" t="s">
+        <v>793</v>
+      </c>
+      <c r="D265" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="E265">
+        <v>7847</v>
+      </c>
+      <c r="F265">
+        <v>8</v>
+      </c>
+      <c r="G265">
+        <v>125</v>
+      </c>
+      <c r="H265">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266">
+        <v>82029</v>
+      </c>
+      <c r="B266" t="s">
+        <v>795</v>
+      </c>
+      <c r="C266" t="s">
+        <v>796</v>
+      </c>
+      <c r="D266" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="E266">
+        <v>792</v>
+      </c>
+      <c r="F266">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267">
+        <v>82030</v>
+      </c>
+      <c r="B267" t="s">
+        <v>798</v>
+      </c>
+      <c r="C267" t="s">
+        <v>799</v>
+      </c>
+      <c r="D267" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="E267">
+        <v>10053</v>
+      </c>
+      <c r="F267">
+        <v>13</v>
+      </c>
+      <c r="G267">
+        <v>120</v>
+      </c>
+      <c r="H267">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268">
+        <v>82031</v>
+      </c>
+      <c r="B268" t="s">
+        <v>801</v>
+      </c>
+      <c r="C268" t="s">
+        <v>802</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="E268">
+        <v>10484</v>
+      </c>
+      <c r="F268">
+        <v>18</v>
+      </c>
+      <c r="G268">
+        <v>115</v>
+      </c>
+      <c r="H268">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269">
+        <v>82032</v>
+      </c>
+      <c r="B269" t="s">
+        <v>804</v>
+      </c>
+      <c r="C269" t="s">
+        <v>805</v>
+      </c>
+      <c r="D269" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="E269">
+        <v>10250</v>
+      </c>
+      <c r="F269">
+        <v>6</v>
+      </c>
+      <c r="G269">
+        <v>112</v>
+      </c>
+      <c r="H269">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>82033</v>
+      </c>
+      <c r="B270" t="s">
+        <v>807</v>
+      </c>
+      <c r="C270" t="s">
+        <v>808</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E270">
+        <v>9751</v>
+      </c>
+      <c r="F270">
+        <v>5</v>
+      </c>
+      <c r="G270">
+        <v>106</v>
+      </c>
+      <c r="H270">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>82034</v>
+      </c>
+      <c r="B271" t="s">
+        <v>810</v>
+      </c>
+      <c r="C271" t="s">
+        <v>811</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E271">
+        <v>9977</v>
+      </c>
+      <c r="F271">
+        <v>5</v>
+      </c>
+      <c r="G271">
+        <v>112</v>
+      </c>
+      <c r="H271">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>82035</v>
+      </c>
+      <c r="B272" t="s">
+        <v>813</v>
+      </c>
+      <c r="C272" t="s">
+        <v>814</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E272">
+        <v>9309</v>
+      </c>
+      <c r="F272">
+        <v>4</v>
+      </c>
+      <c r="G272">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>82036</v>
+      </c>
+      <c r="B273" t="s">
+        <v>816</v>
+      </c>
+      <c r="C273" t="s">
+        <v>817</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E273">
+        <v>9703</v>
+      </c>
+      <c r="F273">
+        <v>11</v>
+      </c>
+      <c r="G273">
+        <v>117</v>
+      </c>
+      <c r="H273">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>82037</v>
+      </c>
+      <c r="B274" t="s">
+        <v>819</v>
+      </c>
+      <c r="C274" t="s">
+        <v>820</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E274">
+        <v>9926</v>
+      </c>
+      <c r="F274">
+        <v>2</v>
+      </c>
+      <c r="G274">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>82038</v>
+      </c>
+      <c r="B275" t="s">
+        <v>822</v>
+      </c>
+      <c r="C275" t="s">
+        <v>823</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E275">
+        <v>10040</v>
+      </c>
+      <c r="F275">
+        <v>12</v>
+      </c>
+      <c r="G275">
+        <v>116</v>
+      </c>
+      <c r="H275">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>82039</v>
+      </c>
+      <c r="B276" t="s">
+        <v>825</v>
+      </c>
+      <c r="C276" t="s">
+        <v>826</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E276">
+        <v>10248</v>
+      </c>
+      <c r="F276">
+        <v>5</v>
+      </c>
+      <c r="G276">
+        <v>132</v>
+      </c>
+      <c r="H276">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>82040</v>
+      </c>
+      <c r="B277" t="s">
+        <v>828</v>
+      </c>
+      <c r="C277" t="s">
+        <v>829</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E277">
+        <v>9572</v>
+      </c>
+      <c r="F277">
+        <v>16</v>
+      </c>
+      <c r="G277">
+        <v>94</v>
+      </c>
+      <c r="H277">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>82041</v>
+      </c>
+      <c r="B278" t="s">
+        <v>831</v>
+      </c>
+      <c r="C278" t="s">
+        <v>832</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E278">
+        <v>10113</v>
+      </c>
+      <c r="F278">
+        <v>3</v>
+      </c>
+      <c r="G278">
+        <v>120</v>
+      </c>
+      <c r="H278">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>82042</v>
+      </c>
+      <c r="B279" t="s">
+        <v>834</v>
+      </c>
+      <c r="C279" t="s">
+        <v>835</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E279">
+        <v>9402</v>
+      </c>
+      <c r="F279">
+        <v>7</v>
+      </c>
+      <c r="G279">
+        <v>112</v>
+      </c>
+      <c r="H279">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>82043</v>
+      </c>
+      <c r="B280" t="s">
+        <v>837</v>
+      </c>
+      <c r="C280" t="s">
+        <v>838</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E280">
+        <v>10509</v>
+      </c>
+      <c r="F280">
+        <v>10</v>
+      </c>
+      <c r="G280">
+        <v>123</v>
+      </c>
+      <c r="H280">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>82044</v>
+      </c>
+      <c r="B281" t="s">
+        <v>840</v>
+      </c>
+      <c r="C281" t="s">
+        <v>841</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E281">
+        <v>9822</v>
+      </c>
+      <c r="F281">
+        <v>38</v>
+      </c>
+      <c r="G281">
+        <v>123</v>
+      </c>
+      <c r="H281">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>82045</v>
+      </c>
+      <c r="B282" t="s">
+        <v>843</v>
+      </c>
+      <c r="C282" t="s">
+        <v>844</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E282">
+        <v>10242</v>
+      </c>
+      <c r="F282">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>82046</v>
+      </c>
+      <c r="B283" t="s">
+        <v>846</v>
+      </c>
+      <c r="C283" t="s">
+        <v>847</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E283">
+        <v>10155</v>
+      </c>
+      <c r="F283">
+        <v>42</v>
+      </c>
+      <c r="G283">
+        <v>125</v>
+      </c>
+      <c r="H283">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>82047</v>
+      </c>
+      <c r="B284" t="s">
+        <v>849</v>
+      </c>
+      <c r="C284" t="s">
+        <v>850</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E284">
+        <v>9738</v>
+      </c>
+      <c r="F284">
+        <v>4</v>
+      </c>
+      <c r="G284">
+        <v>106</v>
+      </c>
+      <c r="H284">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>82048</v>
+      </c>
+      <c r="B285" t="s">
+        <v>852</v>
+      </c>
+      <c r="C285" t="s">
+        <v>853</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E285">
+        <v>9359</v>
+      </c>
+      <c r="F285">
+        <v>2</v>
+      </c>
+      <c r="G285">
+        <v>118</v>
+      </c>
+      <c r="H285">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>82049</v>
+      </c>
+      <c r="B286" t="s">
+        <v>855</v>
+      </c>
+      <c r="C286" t="s">
+        <v>856</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E286">
+        <v>10423</v>
+      </c>
+      <c r="F286">
+        <v>19</v>
+      </c>
+      <c r="G286">
+        <v>130</v>
+      </c>
+      <c r="H286">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>82050</v>
+      </c>
+      <c r="B287" t="s">
+        <v>858</v>
+      </c>
+      <c r="C287" t="s">
+        <v>859</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="E287">
+        <v>9665</v>
+      </c>
+      <c r="F287">
+        <v>37</v>
+      </c>
+      <c r="G287">
+        <v>110</v>
+      </c>
+      <c r="H287">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>82051</v>
+      </c>
+      <c r="B288" t="s">
+        <v>861</v>
+      </c>
+      <c r="C288" t="s">
+        <v>862</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E288">
+        <v>10170</v>
+      </c>
+      <c r="F288">
+        <v>9</v>
+      </c>
+      <c r="G288">
+        <v>109</v>
+      </c>
+      <c r="H288">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>82052</v>
+      </c>
+      <c r="B289" t="s">
+        <v>864</v>
+      </c>
+      <c r="C289" t="s">
+        <v>865</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="E289">
+        <v>9671</v>
+      </c>
+      <c r="F289">
+        <v>19</v>
+      </c>
+      <c r="G289">
+        <v>103</v>
+      </c>
+      <c r="H289">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>82053</v>
+      </c>
+      <c r="B290" t="s">
+        <v>867</v>
+      </c>
+      <c r="C290" t="s">
+        <v>868</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E290">
+        <v>10190</v>
+      </c>
+      <c r="F290">
+        <v>16</v>
+      </c>
+      <c r="G290">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>82054</v>
+      </c>
+      <c r="B291" t="s">
+        <v>870</v>
+      </c>
+      <c r="C291" t="s">
+        <v>871</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E291">
+        <v>9730</v>
+      </c>
+      <c r="F291">
+        <v>13</v>
+      </c>
+      <c r="G291">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>82055</v>
+      </c>
+      <c r="B292" t="s">
+        <v>873</v>
+      </c>
+      <c r="C292" t="s">
+        <v>874</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E292">
+        <v>10043</v>
+      </c>
+      <c r="F292">
+        <v>1</v>
+      </c>
+      <c r="G292">
+        <v>107</v>
+      </c>
+      <c r="H292">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>82056</v>
+      </c>
+      <c r="B293" t="s">
+        <v>876</v>
+      </c>
+      <c r="C293" t="s">
+        <v>877</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E293">
+        <v>1028</v>
+      </c>
+      <c r="F293">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>82057</v>
+      </c>
+      <c r="B294" t="s">
+        <v>879</v>
+      </c>
+      <c r="C294" t="s">
+        <v>880</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E294">
+        <v>9930</v>
+      </c>
+      <c r="G294">
+        <v>123</v>
+      </c>
+      <c r="H294">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>82058</v>
+      </c>
+      <c r="B295" t="s">
+        <v>882</v>
+      </c>
+      <c r="C295" t="s">
+        <v>883</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E295">
+        <v>10318</v>
+      </c>
+      <c r="F295">
+        <v>10</v>
+      </c>
+      <c r="G295">
+        <v>104</v>
+      </c>
+      <c r="H295">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>82059</v>
+      </c>
+      <c r="B296" t="s">
+        <v>885</v>
+      </c>
+      <c r="C296" t="s">
+        <v>886</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E296">
+        <v>10508</v>
+      </c>
+      <c r="F296">
+        <v>5</v>
+      </c>
+      <c r="G296">
+        <v>122</v>
+      </c>
+      <c r="H296">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>82060</v>
+      </c>
+      <c r="B297" t="s">
+        <v>888</v>
+      </c>
+      <c r="C297" t="s">
+        <v>889</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E297">
+        <v>1192</v>
+      </c>
+      <c r="F297">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>82061</v>
+      </c>
+      <c r="B298" t="s">
+        <v>891</v>
+      </c>
+      <c r="C298" t="s">
+        <v>892</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E298">
+        <v>10288</v>
+      </c>
+      <c r="F298">
+        <v>2</v>
+      </c>
+      <c r="G298">
+        <v>110</v>
+      </c>
+      <c r="H298">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>82062</v>
+      </c>
+      <c r="B299" t="s">
+        <v>894</v>
+      </c>
+      <c r="C299" t="s">
+        <v>895</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E299">
+        <v>10596</v>
+      </c>
+      <c r="F299">
+        <v>16</v>
+      </c>
+      <c r="G299">
+        <v>123</v>
+      </c>
+      <c r="H299">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>82063</v>
+      </c>
+      <c r="B300" t="s">
+        <v>897</v>
+      </c>
+      <c r="C300" t="s">
+        <v>898</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E300">
+        <v>9318</v>
+      </c>
+      <c r="F300">
+        <v>7</v>
+      </c>
+      <c r="G300">
+        <v>107</v>
+      </c>
+      <c r="H300">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>82064</v>
+      </c>
+      <c r="B301" t="s">
+        <v>900</v>
+      </c>
+      <c r="C301" t="s">
+        <v>901</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E301">
+        <v>10164</v>
+      </c>
+      <c r="F301">
+        <v>19</v>
+      </c>
+      <c r="G301">
+        <v>134</v>
+      </c>
+      <c r="H301">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>82065</v>
+      </c>
+      <c r="B302" t="s">
+        <v>903</v>
+      </c>
+      <c r="C302" t="s">
+        <v>904</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E302">
+        <v>9881</v>
+      </c>
+      <c r="F302">
+        <v>8</v>
+      </c>
+      <c r="G302">
+        <v>104</v>
+      </c>
+      <c r="H302">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>82066</v>
+      </c>
+      <c r="B303" t="s">
+        <v>906</v>
+      </c>
+      <c r="C303" t="s">
+        <v>907</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E303">
+        <v>10838</v>
+      </c>
+      <c r="F303">
+        <v>16</v>
+      </c>
+      <c r="G303">
+        <v>125</v>
+      </c>
+      <c r="H303">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>82067</v>
+      </c>
+      <c r="B304" t="s">
+        <v>909</v>
+      </c>
+      <c r="C304" t="s">
+        <v>910</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E304">
+        <v>10608</v>
+      </c>
+      <c r="F304">
+        <v>14</v>
+      </c>
+      <c r="G304">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>82068</v>
+      </c>
+      <c r="B305" t="s">
+        <v>912</v>
+      </c>
+      <c r="C305" t="s">
+        <v>913</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E305">
+        <v>10071</v>
+      </c>
+      <c r="F305">
+        <v>7</v>
+      </c>
+      <c r="G305">
+        <v>112</v>
+      </c>
+      <c r="H305">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>82069</v>
+      </c>
+      <c r="B306" t="s">
+        <v>915</v>
+      </c>
+      <c r="C306" t="s">
+        <v>916</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E306">
+        <v>9509</v>
+      </c>
+      <c r="F306">
+        <v>42</v>
+      </c>
+      <c r="G306">
+        <v>132</v>
+      </c>
+      <c r="H306">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>82070</v>
+      </c>
+      <c r="B307" t="s">
+        <v>918</v>
+      </c>
+      <c r="C307" t="s">
+        <v>919</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E307">
+        <v>9995</v>
+      </c>
+      <c r="F307">
+        <v>19</v>
+      </c>
+      <c r="G307">
+        <v>107</v>
+      </c>
+      <c r="H307">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>82071</v>
+      </c>
+      <c r="B308" t="s">
+        <v>921</v>
+      </c>
+      <c r="C308" t="s">
+        <v>922</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E308">
+        <v>10031</v>
+      </c>
+      <c r="F308">
+        <v>1</v>
+      </c>
+      <c r="G308">
+        <v>106</v>
+      </c>
+      <c r="H308">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>82072</v>
+      </c>
+      <c r="B309" t="s">
+        <v>924</v>
+      </c>
+      <c r="C309" t="s">
+        <v>925</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E309">
+        <v>9681</v>
+      </c>
+      <c r="F309">
+        <v>16</v>
+      </c>
+      <c r="G309">
+        <v>121</v>
+      </c>
+      <c r="H309">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>82073</v>
+      </c>
+      <c r="B310" t="s">
+        <v>927</v>
+      </c>
+      <c r="C310" t="s">
+        <v>928</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E310">
+        <v>10247</v>
+      </c>
+      <c r="F310">
+        <v>7</v>
+      </c>
+      <c r="G310">
+        <v>96</v>
+      </c>
+      <c r="H310">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>82074</v>
+      </c>
+      <c r="B311" t="s">
+        <v>930</v>
+      </c>
+      <c r="C311" t="s">
+        <v>931</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E311">
+        <v>9768</v>
+      </c>
+      <c r="F311">
+        <v>1</v>
+      </c>
+      <c r="G311">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>82075</v>
+      </c>
+      <c r="B312" t="s">
+        <v>933</v>
+      </c>
+      <c r="C312" t="s">
+        <v>934</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E312">
+        <v>10333</v>
+      </c>
+      <c r="F312">
+        <v>18</v>
+      </c>
+      <c r="G312">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>82076</v>
+      </c>
+      <c r="B313" t="s">
+        <v>936</v>
+      </c>
+      <c r="C313" t="s">
+        <v>937</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E313">
+        <v>9752</v>
+      </c>
+      <c r="F313">
+        <v>11</v>
+      </c>
+      <c r="G313">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>82077</v>
+      </c>
+      <c r="B314" t="s">
+        <v>939</v>
+      </c>
+      <c r="C314" t="s">
+        <v>940</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E314">
+        <v>9957</v>
+      </c>
+      <c r="F314">
+        <v>25</v>
+      </c>
+      <c r="G314">
+        <v>115</v>
+      </c>
+      <c r="H314">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>82078</v>
+      </c>
+      <c r="B315" t="s">
+        <v>942</v>
+      </c>
+      <c r="C315" t="s">
+        <v>943</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E315">
+        <v>9042</v>
+      </c>
+      <c r="F315">
+        <v>40</v>
+      </c>
+      <c r="G315">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>82079</v>
+      </c>
+      <c r="B316" t="s">
+        <v>945</v>
+      </c>
+      <c r="C316" t="s">
+        <v>946</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E316">
+        <v>9918</v>
+      </c>
+      <c r="F316">
+        <v>3</v>
+      </c>
+      <c r="G316">
+        <v>123</v>
+      </c>
+      <c r="H316">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>82080</v>
+      </c>
+      <c r="B317" t="s">
+        <v>948</v>
+      </c>
+      <c r="C317" t="s">
+        <v>949</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E317">
+        <v>9749</v>
+      </c>
+      <c r="F317">
+        <v>2</v>
+      </c>
+      <c r="G317">
+        <v>112</v>
+      </c>
+      <c r="H317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>82081</v>
+      </c>
+      <c r="B318" t="s">
+        <v>951</v>
+      </c>
+      <c r="C318" t="s">
+        <v>952</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E318">
+        <v>10013</v>
+      </c>
+      <c r="F318">
+        <v>1</v>
+      </c>
+      <c r="G318">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>82082</v>
+      </c>
+      <c r="B319" t="s">
+        <v>954</v>
+      </c>
+      <c r="C319" t="s">
+        <v>955</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E319">
+        <v>10469</v>
+      </c>
+      <c r="F319">
+        <v>29</v>
+      </c>
+      <c r="G319">
+        <v>105</v>
+      </c>
+      <c r="H319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>82083</v>
+      </c>
+      <c r="B320" t="s">
+        <v>957</v>
+      </c>
+      <c r="C320" t="s">
+        <v>958</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E320">
+        <v>9961</v>
+      </c>
+      <c r="F320">
+        <v>18</v>
+      </c>
+      <c r="G320">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>82084</v>
+      </c>
+      <c r="B321" t="s">
+        <v>960</v>
+      </c>
+      <c r="C321" t="s">
+        <v>961</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E321">
+        <v>10181</v>
+      </c>
+      <c r="F321">
+        <v>12</v>
+      </c>
+      <c r="G321">
+        <v>120</v>
+      </c>
+      <c r="H321">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>82085</v>
+      </c>
+      <c r="B322" t="s">
+        <v>963</v>
+      </c>
+      <c r="C322" t="s">
+        <v>964</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E322">
+        <v>9653</v>
+      </c>
+      <c r="F322">
+        <v>2</v>
+      </c>
+      <c r="G322">
+        <v>114</v>
+      </c>
+      <c r="H322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>82086</v>
+      </c>
+      <c r="B323" t="s">
+        <v>966</v>
+      </c>
+      <c r="C323" t="s">
+        <v>967</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E323">
+        <v>10488</v>
+      </c>
+      <c r="F323">
+        <v>17</v>
+      </c>
+      <c r="G323">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>82087</v>
+      </c>
+      <c r="B324" t="s">
+        <v>969</v>
+      </c>
+      <c r="C324" t="s">
+        <v>970</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E324">
+        <v>9815</v>
+      </c>
+      <c r="G324">
+        <v>111</v>
+      </c>
+      <c r="H324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>82088</v>
+      </c>
+      <c r="B325" t="s">
+        <v>972</v>
+      </c>
+      <c r="C325" t="s">
+        <v>973</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E325">
+        <v>10926</v>
+      </c>
+      <c r="F325">
+        <v>3</v>
+      </c>
+      <c r="G325">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>82089</v>
+      </c>
+      <c r="B326" t="s">
+        <v>975</v>
+      </c>
+      <c r="C326" t="s">
+        <v>976</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E326">
+        <v>11034</v>
+      </c>
+      <c r="F326">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>82090</v>
+      </c>
+      <c r="B327" t="s">
+        <v>978</v>
+      </c>
+      <c r="C327" t="s">
+        <v>979</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E327">
+        <v>10369</v>
+      </c>
+      <c r="F327">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>82091</v>
+      </c>
+      <c r="B328" t="s">
+        <v>981</v>
+      </c>
+      <c r="C328" t="s">
+        <v>982</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E328">
+        <v>9102</v>
+      </c>
+      <c r="F328">
+        <v>3</v>
+      </c>
+      <c r="G328">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>82092</v>
+      </c>
+      <c r="B329" t="s">
+        <v>984</v>
+      </c>
+      <c r="C329" t="s">
+        <v>985</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E329">
+        <v>9772</v>
+      </c>
+      <c r="F329">
+        <v>10</v>
+      </c>
+      <c r="G329">
+        <v>118</v>
+      </c>
+      <c r="H329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>82093</v>
+      </c>
+      <c r="B330" t="s">
+        <v>987</v>
+      </c>
+      <c r="C330" t="s">
+        <v>988</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E330">
+        <v>110</v>
+      </c>
+      <c r="F330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>82094</v>
+      </c>
+      <c r="B331" t="s">
+        <v>990</v>
+      </c>
+      <c r="C331" t="s">
+        <v>991</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E331">
+        <v>10759</v>
+      </c>
+      <c r="F331">
+        <v>3</v>
+      </c>
+      <c r="G331">
+        <v>127</v>
+      </c>
+      <c r="H331">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>82095</v>
+      </c>
+      <c r="B332" t="s">
+        <v>993</v>
+      </c>
+      <c r="C332" t="s">
+        <v>994</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E332">
+        <v>1230</v>
+      </c>
+      <c r="F332">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>82096</v>
+      </c>
+      <c r="B333" t="s">
+        <v>996</v>
+      </c>
+      <c r="C333" t="s">
+        <v>997</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="E333">
+        <v>9518</v>
+      </c>
+      <c r="F333">
+        <v>3</v>
+      </c>
+      <c r="G333">
+        <v>118</v>
+      </c>
+      <c r="H333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>82097</v>
+      </c>
+      <c r="B334" t="s">
+        <v>999</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E334">
+        <v>635</v>
+      </c>
+      <c r="F334">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>82098</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E335">
+        <v>10716</v>
+      </c>
+      <c r="F335">
+        <v>7</v>
+      </c>
+      <c r="G335">
+        <v>130</v>
+      </c>
+      <c r="H335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>86799</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E336">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>86800</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E337">
+        <v>7146</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>86801</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E338">
+        <v>8883</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>86802</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E339">
+        <v>9948</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>86803</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E340">
+        <v>10292</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>86804</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E341">
+        <v>9590</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>86805</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E342">
+        <v>10003</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>86806</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E343">
+        <v>9535</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>86807</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E344">
+        <v>10322</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>86808</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E345">
+        <v>10081</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>86809</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E346">
+        <v>9528</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>86810</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E347">
+        <v>10062</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>86811</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E348">
+        <v>9664</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>86812</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E349">
+        <v>10324</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>86813</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E350">
+        <v>9352</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>86814</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E351">
+        <v>10062</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>86815</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E352">
+        <v>10408</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>86816</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E353">
+        <v>10616</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>86817</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E354">
+        <v>9392</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>86818</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E355">
+        <v>10124</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>86819</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E356">
+        <v>10318</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>86820</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E357">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>86821</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E358">
+        <v>9850</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>86822</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E359">
+        <v>10225</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">