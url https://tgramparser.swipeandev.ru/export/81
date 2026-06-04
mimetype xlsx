--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1077">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1319">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3243,50 +3243,776 @@
     <t>25.02.26 11:05</t>
   </si>
   <si>
     <t>t.me/nowagency/8198</t>
   </si>
   <si>
     <t>Сказочный пир «Пятёрочки» на панк-бале 😎 Вместе с партнёрами из TEAMMATE закатили панк-пир «Пятёрочки» на премьерном показе фильма «Король и Шут. Навсегда» в историческом кинотеатре «Родина» в Санкт-Петербурге. #кейсы_now В оформленном по мотивам песен группы «Король и Шут» пространстве гостей ждали тематические угощения, атмосферная фотозона и подарочный мерч. Cреди многочисленных гостей были исполнители главных ролей в фильме: Константин Плотников (Горшок) и Влад Коноплёв (Князь), а также легенда собственной персоной — Андрей Князев. Всем РООООК и вкусной готовой еды, выпечки и напитков из «Пятёрочка Кафе»! 🤘 А еще накидайте огня команде и партнерам и обязательно загляните на полнометражную панк-сказку «Король и Шут. Навсегда» в кинотеатрах своего города.</t>
   </si>
   <si>
     <t>24.02.26 16:01</t>
   </si>
   <si>
     <t>t.me/nowagency/8189</t>
   </si>
   <si>
     <t>Последняя неделя зимы, и снова весна. 📎 А чтобы дожидаться подснежников, пения птичек и первых следов загара от яркого солнышка было приятней, ловите порцию заставок на телефон с теплыми и важными словами, которые напомнят вам, что оттепель близко! #креативныйотдел Автор: Лиза, серия заставок — холодный импрессионизм.</t>
   </si>
   <si>
     <t>24.02.26 09:05</t>
   </si>
   <si>
     <t>t.me/nowagency/8184</t>
   </si>
   <si>
     <t>Итоги премии bema! Хотим начать неделю с классных новостей — в прошлый четверг мы с командой разорили копилку наград bema! Забрали два серебра, попали в шорт-лист, а наши партнеры (TEAMMATE) добавили еще две золотые награды и взяли Гран-при фестиваля. Вау! Давайте об этом поговорим! Итак, знакомьтесь, наши проекты-победители: В кругу семьи. Т-Бизнес Клуб 🥈 СЕРЕБРО // Лучший проект бизнес-сообщества 🥈 СЕРЕБРО // Лучшая коллаборация брендов В2В Yandex Openspace: попап-коворкинг в ротонде Маяковки ⚡️ШОРТ-ЛИСТ // Лучший проект по продвижению бренда А, что касается наших партнеров, честно сказать, TEAMMATE покорили всех с проектом: Коллаборация «Пятёрочка» и Atomic Heart (TEAMMATE) 🥇 ЗОЛОТО // Лучший проект по продвижению бренда 🥇 ЗОЛОТО // Лучшая рекламная кампания 360° 🏆ГРАН-ПРИ // Лучший проект по продвижению бренда Мы рады победам и бесконечно благодарны всем, кто принимал участие в разработке идей и реализации этих проектов: клиенту, партнерам, команде, подрядчикам за то, что эти проекты получились такими классными и уникальными, а жюри огромное спасибо, что оценили проделанную работу и вклад в индустрию event! #agencylife Принимаем поздравление реакциями и комментариями и мчим дальше! Ведь IF NOT N♾️W, WHEN? 🚀</t>
+  </si>
+  <si>
+    <t>04.06.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8819</t>
+  </si>
+  <si>
+    <t>Мы в поисках 3D дизайнеров. Хотим познакомиться с новыми звездами, с кем не работали (или работали давно и вы сильно прокачались), и пополнить свою базу для проектной работы. Обязателен опыт с федеральными брендами и агентствами. Фокус на красивую визуализацию брендзон, стендов, застроек и ивентов. Отличный шанс начать с нами работать. Пишите и присылайте свое портфолио и рассказ о себе.</t>
+  </si>
+  <si>
+    <t>03.06.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8818</t>
+  </si>
+  <si>
+    <t>Почему сегодня ивенты всё больше напоминают модные показы, арт-перформансы и кино? 👀 Maison Margiela устраивает показ среди портовых контейнеров в Шанхае, Jacquemus создает путешествие по пустыням и лавандовым полям, Gentle Monster строят pop-up пространства, больше похожие на музеи современного искусства или декорации к sci-fi фильму. И самое интересное — люди продолжают смотреть на это с огромным интересом, хотя подиумы, кампейны и бренд-ивенты, казалось бы, давно должны были всем надоесть. Но дело уже давно не в самой одежде, продукте или коллекции. Сегодня показы и события стали новой формой культурного потребления. Когда-то люди шли в театр, чтобы почувствовать себя внутри другой реальности, сейчас эту функцию постепенно забирает фэшн и ивенты. Почему это происходит? Мы живем в эпоху визуальной усталости: контента, рекламы, «красивых картинок» слишком много и обычная эстетика больше не цепляет. Поэтому культура качнулась в сторону театральности, странности, гипертрофированных декораций, драматичного света, иммерсивности и тд. Люди больше не хотят просто смотреть, они хотят чувствовать. И именно поэтому event-индустрия сейчас так сильно вдохновляется кино, искусством и модой: — свет ставят как в фильмах A24 — welcome-зоны превращают в арт-объекты — саунд-дизайн становится частью драматургии — а пространства проектируют так, чтобы гости не выпускали телефон из рук. И кажется, главный вопрос для индустрии теперь звучит так: не «как сделать красиво?», а «какое ощущение останется у гостя после события?» 🔥 — хотим еще больше разборов про эстетику, пространства и визуальные тренды! 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>03.06.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8813</t>
+  </si>
+  <si>
+    <t>Успех любой командной работы — это понимание процессов каждого из ее членов. 😎 Вчера прошла лекция в рамках корпоративной обучающей программы «NOW I KNOW»! про работу нейросетей в коммуникационном дизайне от Art Director Оли и Designer Тханя. #agency_life Показали пайплайн работы, поговорили о рисках и их минимализации, чтобы улучишь связку прдюсер + дизайнер. В двух словах не расскажешь, но вот вам несколько тезисов для работы с ИИ от наших спикеров: 🟣Нейросеть контролируема, но всё еще непредсказуема, поэтому важно знать ее слабые места и уметь грамотно с ними взаимодействовать. 🟣Правильный и грамотный промпт с максимальным количеством подробностей — 70% успеха 🟣 Не пренебрегайте работой руками, используйте эскизирование и маски для сложных генераций 🟣Пополняйте свой профессиональный словарный запас для более точного описания в промпте 🟣Следите за светом, тенями и рефлексами 🟣Используйте послойную работу в работе со сложными генерациями с большим количеством объектов 🟣Ну и не переживайте, если после нейросетей вам приходится что то дорабатывать в фотошопе — это нормально, это база! 🔥 — Идем внедрять инструменты, коллеги!</t>
+  </si>
+  <si>
+    <t>02.06.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8807</t>
+  </si>
+  <si>
+    <t>Коллеги, а можно все фуршеты делать вот так? #inspiration Во время Lisbon Design Week команда Luso Collective* устроила коктейльное открытие выставки, превратив исторический фонтан в центральный объект всего вечера. Смотрите, что придумали: ▫️ накрыли фонтан специальной конструкцией, превратив его в огромный стол ▫️ внутри спрятали лёд, чтобы охлаждать продукты ▫️ встроили в стол отдельную секцию для свежих устриц ▫️ создали гигантскую масляную скульптуру, будто вырастающую изо рта каменной фигуры ▫️ собрали композицию из сезонных продуктов: черешни, фермерских сыров и свежего хлеба ▫️ добавили шоколадные объекты в форме морских раковин и камней ❤️ — сохраняем идею для ближайшего праздника! * Организация, запрещенная на территории РФ.</t>
+  </si>
+  <si>
+    <t>01.06.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8801</t>
+  </si>
+  <si>
+    <t>Почувствуй это лето.. .. вместе с новой, теплой, солнечной и немного мечтательной серией заставок на телефон! ☀️ Пусть оно, такое долгожданное, подарит множество поводов выключить ноутбук пораньше, поймать красивый закат и собрать коллекцию счастливых воспоминаний! #креативныйотдел Автор: Ия, серия заставок — «В цвете пастель». 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>31.05.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8796</t>
+  </si>
+  <si>
+    <t>Мы же говорили, что собираемся на НУР? Кружочки тому подтверждение. 🔥 — если ждете обзоры!</t>
+  </si>
+  <si>
+    <t>29.05.26 14:16</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8787</t>
+  </si>
+  <si>
+    <t>Неделя до старта фестиваля медиаискусства НУР’26 Масштабный междисциплинарный перформанс в цирке, инсталляции от ведущих художников и студий по всему городу, маппинг, две ночи музыки, образовательная программа и много чего еще. Чтобы вам было проще ориентироваться в насыщенной программе НУР’26, собрали главное в карточках. 😉 Билетов на фестиваль осталось мало. Категории Open Show и Full Pass — sold out. Следующее повышение цен — 23 мая. ➡️ 28–31 мая, Казань Билеты на сайте</t>
+  </si>
+  <si>
+    <t>29.05.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8783</t>
+  </si>
+  <si>
+    <t>Мы едем на НУР! 👾 НУР — независимый фестиваль медиаискусства, объединяющий медиахудожников, музыкантов и перформеров со всего мира в Казани. С 2021 года событие показывает знаковые архитектурные объекты с другого ракурса и открывает скрытые исторические части города, погружая зрителей в Новую Уникальную Реальность. Гулять по городу, смотреть инсталляции, а еще слушать образовательную программу, среди спикеров которой Игорь Демидов (CEO &amp; Co-Founder). 📍 30 мая в 14:00 ждем вас на лекцию «Ограничение рождает форму. Чему предприниматель может научить автора. 10 принципов за 10 лет бизнеса.» Следующий пост забрали с официального канала фестиваля медиааискусства НУР, так как искренне считаем такую подачу в карточках максимально понятным и удобным способом для знакомства с фестом! А нам оооочень хочется, чтобы вы с ним познакомились. С кем увидимся? 😍</t>
+  </si>
+  <si>
+    <t>28.05.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8781</t>
+  </si>
+  <si>
+    <t>Коллеги, пополняем папку «ШРИФТЫ_ФИНАЛ_ТOЧНО2» 📁 Собрали 10 шрифтов, которые чаще всего мелькают в брендинге, диджитал и креативных проектах. Берём на карандашик для презентаций, кейсов, афиш, мудбордов. #креативный_отдел 🔺Helvetica Now — новая версия легендарной Helvetica. 🔺Suisse Int’l — любимчик fashion-брендов и арт-директоров. 🔺PP Neue Montreal — тот самый «Pinterest-core» шрифт последних лет. 🔺Druk — массивный, дерзкий и очень энергичный 🔺Neue Haas Grotesk — эстетика luxury и old money. 🔺Instrument Serif — для красивых акцентов и киношного вайба. 🔺Editorial New — когда нужен журнальный фэшн. 🔺Geist — минималистичный диджитальный и эстетичный. 🔺Agrandir — немного ретро, немного артхауса. 🔺Monument Extended — ультраширокий шрифт для вау-заголовков. Факты: все постепенно уходят от «идеально вылизанных» шрифтов в сторону характера и ощущения. Так что, идем срочно обновлять презентации! 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>27.05.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8775</t>
+  </si>
+  <si>
+    <t>Как придумать свежий концепт для ивента, когда все придумано до вас С вами снова креативный директор и автор ТГ-канала Тренд Вотчина Алина Мамут и рубрика #наувтренде Впереди лето – сезон бренд-ивентов. Как придумать новое и снова не делать брендированный пляж с фотобудкой и кофе-рейвом? Чем удивить так, чтобы гости снимали контент, а бренд получал охваты и знание? Вдохновиться работами модных современных художников. Например: 1. Подвесить к потолку сотни повторяющихся объектов, как в концепте Luzinterruptus. Руки/цветы/продукт клиента – и вот ваш ивент уже во всех тиктоках. 2. Устроить застолье прямо в бассейне или озере, как художник Alix Lacloche. Идеально для вирусности. 3. Вместо длинного стола поставить длинную кровать. Как MSCHF в сеульском отеле Ryse. Пусть гости валяются, расстегнув пуговку после сытной трапезы – это будет лучший ивент, поверьте. 4. Навалить пуха и поставить вентиляторы. Да, пух будет даже во рту, зато ивент не забудут никогда. Спасибо художнице Judy Chicago за референс. 5. Сделать сет из деревяннных кубиков, как Lina Lapelyte. Столы, пьедесталы, декор – все из «организованного беспорядка». 6. Использовать живой «декор» – колоритных актеров в гриме и необычных нарядах. Как это делает Tom Johnson. Такие «декорации» экономны, их удобно монтировать и передвигать по залу. 🤭 Разумеется, это не прямое руководство к действию, а лишь ход мыслей. Анализируйте, адаптируйте под себя и будете задавать тренды в ивентах, а клиенты, как следствие, начнут платить больше. Еще больше идей для бизнеса и насмотренности – в моем ТГ-канале Тренд Вотчина.</t>
+  </si>
+  <si>
+    <t>27.05.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8774</t>
+  </si>
+  <si>
+    <t>Помидорно-овечный сюр уже здесь 🍅 Gentle Monster снова делают не рекламу, а шедевр, который невозможно развидеть. #wow_ролик Для кампании Veggie Collection бренд позвал Карину из Aespa, а дальше начался сплошной арт-хаус: овцы выстраиваются в пирамиду, гигантские помидоры, странные формы и все это под соусом мягкой цветокоррекции. Gentle Monster уже давно продают не очки, а целую вселенную. И, честно, мы покупаемся. Вот, например, три классных примера креатива бренда: Обзор шоурума в Бангкоке. Иммерсивные цветочные поп-апы. Интерактивная хоррор-игра. 😍 — если тоже залипли в этот сюр! 🔥 — красиво и очень фешенебельно!</t>
+  </si>
+  <si>
+    <t>26.05.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8767</t>
+  </si>
+  <si>
+    <t>Работа на стыке экспертиз: как рождаются сильные решения и долгосрочные партнерства Современный ивент — это не сумма отдельных блоков работы, а результат сложной синхронизации разных профессиональных языков. Креатив, инженерия, клиентская логика, продюсирование — всё это работает одновременно. Именно в точке их пересечения возникает либо сильное решение, либо системные проблемы. Главная сложность — не в технологиях и не в идеях. Она в том, как люди слышат друг друга. Об этом и многом другом рассказали руководитель клиентского сервиса N:OW Карина Полякова и продюсер проектов Structura Ольга Белоконь на карточках ➡️ 👋 Всё, что нужно событию — в одной структуре</t>
+  </si>
+  <si>
+    <t>26.05.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8766</t>
+  </si>
+  <si>
+    <t>О чём мы думаем, когда делаем ивент на 2000 человек? Дисклеймер: пост носит юмористический характер, все совпадения случайны. 😄 Когда на парковку начинают прибывать первые гости, чаще всего ивенторы думают только об этом — о неочевидных мелочах, которые не заметны гостю, но часто видны коллегам из сферы. ❓ Достаточно ли хорошо перемотаны кабели, чтобы не споткнулся ни один техдир на линии света ❓ Где спрятать 500 бутылок воды, чтобы гости не видели, но бармены достали за 3 секунды ❓ Как кофемашина не сгорит от 2000 чашек за 4 часа (и где взять запасной кофе в 2 ночи) ❓ Где положить запасной микрофон, на случай, если у основного батарейки сядут в самый важный момент ❓ Какой запас времени нужен, чтобы комфортно провести 100 VIP-гостей в зоне регистрации ❓ Как эмоционально обсуждать рабочие моменты с командой, но быть беззвучными для гостей ❓ Где найти хэлпера в 3 часа ночи ❓ Как быстро вакуумировать мерч, если пошёл ливень перед раздачей Каждый ивент — это историй команды, эмоции и моменты, которые мы проживаем вместе, создавая проекты запоминающимися для вас. 🔥 — Со всем согласны? Кидайте свои варианты «думок» в комментариях! 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>25.05.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8757</t>
+  </si>
+  <si>
+    <t>Maison Margiela FW'26 выдал сверхбазу на неделе моды в Шанхае. 🔥 Интересные факты: Это первый показ Maison Margiela вне Парижа с момента основания дома в 1988 году. Креативный директор дома Гленн Мартенс объединил кутюрную Artisanal и ready-to-wear коллекции на корабельной верфи в Шанхае и представил 70 образов в «городе контейнеров». Декорациями стал изощренный лабиринт из грузовых контейнеров, через который гостям приходилось пробираться среди тысяч металлических коробов, чтобы занять свои места. Что мы имеем: ▫️ 90-килограммовое платье с фарфоровой мозаикой — подол расщеплялся и скрипел при движении ▫️ 70 уникальных масок: в шифоне, пчелином воске, кружеве, ржавчине, звёздных наклейках. Именно маски вызвали проблемы на таможне из-за нетривиальных материалов ▫️ Кожа, плиссированные наслоения, трикотаж-«вторая кожа» ▫️ После показа запустился 12-дневный проект MaisonMargiela/folders: 4 города (Шанхай, Пекин, Чэнду, Шэньчжэнь), 58 культовых образов от фарфорового жилета 1989 года до новой коллекции А почему лица скрыты, спросите вы? Интересный факт: понятие «анонимности» — основополагающий принцип Margiela, ведь ее основатель неизменно отказывался фотографироваться. #inspiration 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>25.05.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8748</t>
+  </si>
+  <si>
+    <t>Офишалли открыли крышу! (ну вы это уже видели в кружочках выше) А теперь заряжаем вас на продуктивную, победную, полную приятных новостей неделю с помощью счастливых лиц коллег из Marvelous Group и пятнчиной тусы. #agencylife Ставите реакцию "😍", и да прибудут с вами только хорошие новости. N:OW входит в группу компаний Marvelous Group, состоящую из восьми независимых агентств. Это позволяет нам делиться экспертизой, предлагать клиентам широкий спектр сервисов и реализовывать проекты в разных категориях внутри группы компаний. Если вы не знакомы с нами, вот кликабельные ссылки с тезисами о том, чем занимаются агентства: N:OW — событийный маркетинг Marvelous — креатив, стратегия, рекламные кампании, brand building TEAMMATE — креативные кампании и стратегии на территории гейминга и киберспорта Reach Ninja — Digital медиаагентство, спецпроекты, блогеры BIZAR — самый крупный в РФ маркетплейс современного искусства AI Influence — цифровые инфлюенсеры и аватары CARTEL — SMM-агентство Московский Шик — айдентика и дизайн Теперь мы знакомы чуточку ближе и готовы не только заряжать вас позитивом, но и делать вместе классные проекты и покорять все вершины! 🚀 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>23.05.26 15:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8746</t>
+  </si>
+  <si>
+    <t>И никаким капризам погоды не под силу остановить желание этой команды устроить танцы на крыше под Агутина или AC/DC, тут смотря кто захватил управление колонкой. 🤪</t>
+  </si>
+  <si>
+    <t>23.05.26 14:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8743</t>
+  </si>
+  <si>
+    <t>Если коллеги собираются в пятницу в офисе... они точно что-то замышляют! Смотрите кружочек и почувствуйте этот теплый летний вайб. ☀️🔜</t>
+  </si>
+  <si>
+    <t>22.05.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8735</t>
+  </si>
+  <si>
+    <t>Коллеги, как у вас дела с насмотренностью? На связи Стася — младший креатор N:OW! Сегодня насмотримся, как выжимать креатив из рутины вместе с персонажами «Коллегции» ❤️ Коллегция — вымышленная офисная вселенная, действие которой происходит в компании КартонКомпром. Вокруг этой вселенной авторы создают различные предметы — от коллекционных игрушек до одежды. История вселенной начинается в 2024 году, когда диджитал-художник Nidgus и бренд Solutions выпустили две физические коллекционные игрушки «Уставший Коллега» и «Всеуспевающая Коллега». С тех пор вселенная постоянно развивается и уже насчитывает 10 персонажей. Миссия проекта — поднимать настроение как можно большему количеству людей, делая повседневную рабочую жизнь чуть радостнее. Внутри их канала живут зарисовки из офисной жизни, мемы, комиксы и мини-мультики. Помимо безумного смм-креатива, можно вдохновиться идеями для онлайн-активностей! 🔵Можете побаловаться и сгенерить антимотивационные постеры для офиса. 🔵Сделать коллегтивное фото с героями вселенной в фотобудке. 🔵Запустить настоящее расследование, чтобы собрать фоторобот удалёнщика. 🔵Поиграть в симулятор токсичного босса на созвоне. 🔵Создать рабочий стол для своего рабочего стола. 🔵Отправить валентику коллеге, найти стильные фоны для созвонов и аватарки для отпусков. Больше всего мне нравится, как они обыгрывают функционал Телеграма и создают целые игры всего лишь при помощи эмодзи! Коллеги, берём на карандашик 📈 #креативныйотдел</t>
+  </si>
+  <si>
+    <t>21.05.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8734</t>
+  </si>
+  <si>
+    <t>Мы ищем начинающих фотографов со своей аппаратурой для создания эффекта «красной ковровой дорожки» на мероприятии 28 мая с 16:30 - 19:00. Событие объединит более 1200 гостей: представителей бизнеса, медиа и креативной индустрии. В рамках торжественной встречи гостей мы приглашаем к партнёрству начинающих фотографов, готовых стать частью масштабного события и создать атмосферу настоящей светской премьеры с эффектной красной дорожкой. Задачи: фотографировать гостей, создавать эффект массовки и папарацци. Оплата не предусмотрена. Такой проект может стать отличным поводом заявить о себе и попасть в пул фотографов нашего агентства. Подробности и детали у Карины @karinapolya ✨ #вакансии</t>
+  </si>
+  <si>
+    <t>21.05.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8725</t>
+  </si>
+  <si>
+    <t>А что это такое полезное? Да это же книги про креативные команды! Та самая подборка #букnow для всех, кто работает в агентстве и знает, что хорошая идея редко рождается в одиночку. Здесь много внимания уделено командной динамике, доверию, конструктивным спорам и общему темпу работы в связке. Ловите: 📙 «Пять пороков команды» — Патрик Ленсиони 📙 «Радикальная прямота» — Ким Скотт 📙 «Драйв» — Даниэль Пинк 📙 «Измеряйте самое важное» — Джон Дорр 📙 «Вдохновители» — Лиз Уайзман 📙 «Идеальный командный игрок» — Патрик Ленсиони 📙 «Никаких правил» — Рид Хастингс и Эрин Мейер ➡️ Забираем всю пользу и прокачиваем свои навыки с другими подборками книг от команды: сентябрь | ноябрь | январь | февраль | март | апрель 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>20.05.26 16:08</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8724</t>
+  </si>
+  <si>
+    <t>Сколько стоит Евровидение, и кто на нём зарабатывает? После финансовых разборов Coachella, Канье, Тейлор Свифт и Super Bowl Игорь Демидов (CEO &amp; Co-Founder) сделал обзор Евровидения 2026. Ставьте ❤️ и давайте вместе оценим экономику мероприятия! Краткое ревью (осторожно спойлеры!) 🟣Это самый долгоживущий ежегодный международный музыкальный телеконкурс мира, с 1956-го под EBU. 🟣В 2026 — юбилейный 70-й. Австрия принимала конкурс у себя в этом году за победу в 2025-м. 🟣Победила Болгария — Dara с «Bangaranga», 516 баллов. Первая победа в её истории (дебют в 2005). 🟣Второе место — Израиль. Из-за допуска Израиля 5 стран ушли с конкурса: Исландия, Ирландия, Нидерланды, Словения, Испания. Крупнейший бойкот с 1970-го. 🟣Аудитория 2025 — 166 млн ТВ + 83 млн YouTube. В 2026 по рынкам просело: UK — минимум с 2010-го. Кто платит за весь этот праздник Общий бюджет шоу — €36 млн (например, Базель 2025 — €64 млн). Получилось ... экономно. Как по мне, это было видно по картинке. Но в целом отчеты многих критиков совпадают с моим мнением. Четыре источника финансирования: • EBU (союз вещателей, владелец бренда): €5 млн • ORF (хост-вещатель Австрии, продакшн): €10–20 млн • Город Вена и министерства Австрии: до €22,6 млн • Взносы стран-участниц: общий пул Сколько платят страны Интересный факт: чем сильнее экономика страны — тем больше взнос. «Большая пятёрка» (Италия, Франция, Германия, UK, Испания) платит больше всех и автоматом получают место в финале. Примеры: Германия 2023 — €473К, Испания 2024 — €334 000, Ирландия RTÉ — €100 270. Уход 5 стран в этом году из за протеста вызвал €1 млн потерь. Оставшимся странам взносы не подняли. Билеты и спонсоры • Билеты на 9 шоу ушли за час, на финал — за 14 минут. • Всего 95 000 билетов, ~10 500 на шоу. • Финал — €60–360. Кассовый сбор оценочно €14–18 млн. Главный партнёр — Moroccanoil (израильский бренд средств по уходу за волосами, 6-й год подряд). Из-за израильского происхождения бренда есть политическая критика — в этом году с Израилем было много скандалов, понятно почему. Что заработала Австрия Австрийский институт EcoAustria оценил: ивент прокачал через экономику страны €57 млн, из которых €52 млн остались как зарплаты, прибыль бизнесов и налоги. На каждый вложенный евро экономика получила €1,70. Плюс 88 000 туристов и журналистов. Медиа-эффект ещё выше: для Basel 2025 EBU оценивал в €730 млн (как ориентир). Артисты не получают ничего Евровидение не платит гонораров и не выплачивает приз. Тут они близки по подходу к нашему рынку ивентов и тендеров. Главная валюта — глобальная витрина и большой охват. Например, оттуда выросли ABBA, Céline Dion, Måneskin. Это, кстати, похоже на механику работы артистов на Super Bowl, про которую тут писал. Выводы 1. Юбилейный год — пик влияния и пик конфликтов. В 2026 один из крупнейших бойкотов за 56 лет. Евровидение как по мне давно уже не конкурс песен, а больше политическая витрина. 2. Город получает в разы больше, чем тратит. Логика похожа на Super Bowl и Coachella: город покупает не только шоу, а туристический поток, PR и медийный капитал. 3. Евровидение не платит гонорарами артистам, а платит охватом. 4. Спонсоры — это не вся экономика, но важный рычаг для конкурса. Конкурс держится не на одном кошельке, а их сразу несколько, в том числе взносы от стран и билеты. 5. Аналогов конкурса такого масштаба нет на нашем рынке. В России и СНГ нет live-формата, объединяющего страны 70 лет подряд. Разборы экономики других крупных ивентов от Игоря Демидова: • Met Gala: $42 млн за один вечер. • Сколько заработал фестиваль Coachella? • Сколько заработал Канье Уэст за два концерта? • Самый дорогой тур в истории музыки на 2 миллиарда долларов (Тейлор Свифт) • Super Bowl: как один матч превратился в экономику на миллиарды.</t>
+  </si>
+  <si>
+    <t>20.05.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8723</t>
+  </si>
+  <si>
+    <t>Level up, дорогие игроки! Готовы перейти на новый уровень? 👾 Сегодня разберем пример, когда игра становится реальным инструментом для маркетинга. Наверняка вы помните легендарную игру Papers, Please, где нужно проверять документы на КПП? КИОН очень круто адаптировал эту идею под премьеру своего триллера Тоннель. Ребята выкатили симулятор, который закидывает нас на границу с Финляндией еще до начала основных событий сериала. И фишка в том, что игра моментально погружает в атмосферу, и после тяжелой смены на КПП тебе самому хочется пойти и включить первую серию. И это сработало. В итоге вышел классный спец, который идеально лег на сюжет и мощно усилил промо. И все это благодаря грамотной насмотренности и ресерчу новинок. #креативныйотдел Так что играйте, смотрите и вовремя сохраняйтесь! С вами был креативный отдел и креатор Эми! 🔥 — Огоньки за крутой материал.</t>
+  </si>
+  <si>
+    <t>19.05.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8722</t>
+  </si>
+  <si>
+    <t>Помоги креативному отделу выбрать трек для важных переговоров: ❤️ — желтые тюльпааааны о-о-о! 😎 — мчим на гангстерском! #agency_life</t>
+  </si>
+  <si>
+    <t>19.05.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8712</t>
+  </si>
+  <si>
+    <t>Новый KPI в индустрии: если гости не захотели снять контент для сторис, считайте, всё зря! 👀 Брендам тяжело. Они вынуждены конкурировать уже не только за внимание гостей на площадке, но и за место в памяти их фотопленки. И этот неоспоримый факт сильно меняет подход к событиям. Если раньше работало «просто красиво», сейчас на арене правило четырех П — «прожить, прикоснуться, пофоткать и поделиться». (Имя правилу сами придумали, если что) Отсюда и весь новый визуальный язык индустрии: — гигантские объекты, — неожиданные текстуры, — интерактивность, — иммерсивность, — пространства, в которых гость становится частью контента. Мы искренне считаем, что брендам крайне важно уметь создавать и наполнять пространство так, чтобы гость не только получал удовольствие от ивента, но и не убирал телефон из рук, фиксируя в фотопленку каждую деталь. А теперь, знатоки, внимание, вопрос: Что для вас делает событие действительно запоминающимся? Визуал, атмосфера, люди, музыка, вау-эффект или что-то другое? Делитесь в комментариях. 📩 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>18.05.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8705</t>
+  </si>
+  <si>
+    <t>Рады понедельнику и солнцу жестко! ☀️ И, чтобы передать через экран весь настрой, а еще зарядить вас на продуктивность, прикрепляем максимально летние, вайбовые проекты: 🍀Корпоративное мероприятие для 1500 человек 🍀Презентация коллекции АУТ-СПРИТЦ-ФИТ от Maneken 🍀Интеграция Яндекс Пэй в фестиваль «это лето» 🍀Яндекс Лавка с праздником в Туле 🍀Организация Хакатона для IT-компании 🍀Регата в Турции 🍀Пляжный лаунж «Т-Банк там, где вы» 🍀Вечеринка на закате для IT-компании 🍀«Время новой Балтики» на летних фестивалях Кликайте на проекты, ставьте реакции и пишите на hello@now-agency.ru, если хотите поработать с нашей командой.</t>
+  </si>
+  <si>
+    <t>17.05.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8699</t>
+  </si>
+  <si>
+    <t>Отгремел Met Gala и заполонил медиапространство новыми мемами с нарядами звезд в дресс-коде «Мода, как искусство». Поэтому в этом #киNOWтеатр — фильмы, где стиль, эстетика и искусство качественно работают в связке: 📽 Дьявол носит Prada 2 — уже в кино! Классика, в которой собрано все — роскошь, дедлайны и накалы страстей в fashion-редакции. 📽 Дом Gucci — семейная драма, большие амбиции и эстетика итальянского люкса, где каждый кадр выглядит как рекламная кампания. 📽 Маккуин — документальный портрет Александра МакКуина, который превращал показы в театральные перформансы и ломал индустрию изнутри. 📽 Коко до Шанель — история того, как одна женщина буквально перепридумала женский силуэт и превратила минимализм в новую роскошь. 📽 Призрачная нить — высокая мода и странная, гипнотическая история любви в идеально выстроенных интерьерах. 📽 Сентябрьский номер — возможность заглянуть внутрь Vogue и посмотреть, как создаётся тот самый fashion-глянец. Сохраняйте подборку и вдохновляйтесь на разбор летнего гардероба! ❤️ 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>15.05.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8698</t>
+  </si>
+  <si>
+    <t>Хоть раз было, коллеги? 🤣🤣🤣 Смешно, что не для красного словца, а из реалий ивент-мира. #пятничный_мем 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>14.05.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8693</t>
+  </si>
+  <si>
+    <t>Креатив, где не ждали. 😍 Ну это вээу, коллеги! Дизайнер Willem van Hooff вместе с мастерской Dutch Invertuals встроили розетки прямо в керамические «камни», получив комбо между функциональным предметом интерьера и инсталляцией. Почему это гениально? Обычно технические элементы на мероприятиях стараются спрятать как можно дальше. А здесь — наоборот: электрика становится частью визуальной концепции и добавляет пространству характер. 🔥 — верните старые добрые 220v ❤️ — берем на заметочку, коллеги! #inspiration 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>14.05.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8684</t>
+  </si>
+  <si>
+    <t>Louis Vuitton продемонстрировали роскошество в марокканской пустыне. 🏜✨ Сегодня познакомимся с невероятно люксовым лончем Louis Vuitton, который прошел в пустыне Kasbah d'If под звездами Марокко. На показе была представлена коллекция ювелирных украшений Mythica, состоящая из 110 уникальных изделий, вдохновленных мифами о силе и перерождении женщины: колумбийские изумруды, цветные бриллианты и монограммные LV-алмазы в 11 темах пути героини. Смотрим стилевый контент бренда и вместе решаем, как нам такой #кейс_недели? 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>13.05.26 16:46</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8683</t>
+  </si>
+  <si>
+    <t>Сегодня стартовал первый этап голосования ежегодной премии креативных и маркетинговых коммуникаций Silver Mercury. От нашей команды ответственно судить работы отправились Игорь Демидов (CEO &amp; Co-Founder), Анна Демидова (коммерческий директор &amp; Co-Founder) и Егор Ерёмин (креативный директор). Мы попросили коллег поделиться мыслями, которые, возможно, помогут участникам и всем, кто следит за индустрией, сохранять высочайший уровень проектов. 🔥 Читаем и даем огня: Очень комфортное и классное судейство было, отличный состав жюри. Я судил две категории и опять могу сказать одно: ребята, когда вы подаете проект в определенную категорию, пожалуйста, изучайте эту категорию, потому что, к сожалению, не все проекты в нее подходят, и нам приходится их убирать. Также было много обычных хороших проектов, но без фестивального потенциала. А еще хочется сказать, что очень сильно влияет упаковка. И тут во многих проектах даже не было предоставлено видео, а это прямо сильно снижает восприятие и оценки. Честно скажу, что есть много проектов, достойных металла, и я уже с нетерпением жду защиты. (с) Игорь Демидов Сегодня я жюрила три номинации «Лучшее закрытое мероприятие», «Лучшее событие при ограниченных ресурсах и бюджетах» и «Лучшее некоммерческое мероприятие». Мы работали целый день и из 26 кейсов отобрали не более 10 проектов, которые пройдут в следующий этап. Спасибо коллегам за строгость, внимание к деталям, честность и готовность тратить свое время на то, чтобы рынок становился сильнее! (с) Аня Демидова У нас 21 проект, и мы сегодня очень строго подходим к оценке креатива. Приятно видеть, что жюри инлайн друг с другом и хотят разбирать проекты, давать обратную связь и развивать общие стандарты креатива в индустрии. (с) Егор Ерёмин Желаем удачи всем участникам и уже очень ждем защит! #agencylife 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>13.05.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8682</t>
+  </si>
+  <si>
+    <t>Ищем MICE‑специалиста на международные проекты 🌍 Для работы на мероприятиях в Китае, Японии, ЮАР и странах Юго‑Восточной Азии ищем спецов с опытом реализации MICE‑проектов за рубежом. Занятость: лето – осень 2026. Если ты организовывал конференции, форумы или корпоративные мероприятия в этих странах, готов к командировкам и умеешь работать в команде — присылай резюме и портфолио Андрею @solostools. 🤝 #вакансии Ждем лучших!</t>
+  </si>
+  <si>
+    <t>12.05.26 16:39</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8681</t>
+  </si>
+  <si>
+    <t>Что б такого прочесть? Самое время возвращаться из цифрового детокса и заменять скролинг вертикальных видео полезным чтивом из нашей подборки. Ловите! Ресурсы для поиска вдохновения и трендов: 🔥 Курсив lifestyle — разборы авангардных модных событий 🔥 HSE Design — кейсы визуального дизайна от Высшей школы экономики 🔥 Vladey — эксперименты с типографикой, шрифтами и визуальным языком 🔥 Muzli me — cекретный источник дизайнеров 🔥 Cosmos.so — визуальный поисковик для креативного вдохновения 🔥ArtStation Community — портфолио digital-арта и гейм-арта Подборки книг, которые мы читаем: 💡 Как собрать качественную презентацию и увлечь своим повествованием? 💡 Про тайм-менеджмент 💡 Как упаковывать идеи в сильные смыслы и удерживать на них внимание 💡 Привычки, цели, плавных вход в режим Сколько заработал.. рубрика Игоря Демидова (CEO) 🔥 Самый дорогой тур Тейлор Свифт на 2 миллиарда долларов 🔥 Сколько заработал фестиваль Coachella? 🔥 Сколько заработал Канье Уэст за два нашумевших концерта с сетапом «планеты»? Вам хорошего вечера, а нам побольше реакций за полезность!😉 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>12.05.26 08:15</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8671</t>
+  </si>
+  <si>
+    <t>National Multimedia, Сингапур Hello! С вами Артем Ганжа, креатор N:OW, и я думаю, что пришло время рассказать об одной занимательной мультимедийной экспозиции, которую я посетил в Сингапуре, и о которой я нашел крайне мало материалов на русском языке. Эта экспозиция — хороший пример оригинальной работы над музейным материалом. Так что, с вашего позволения, буду сейчас заполнять зияющую лакуну! 1. Singapore Odyssea: A Journey Through Time — это государственный проект от Национального музея Сингапура, старейшей и наиболее знаковой институции города-государства (кстати, у них очень классный брендинг). Одиссея, которую вы можете пройти — это нелинейная 700-летняя история страны с проекциями и интерактивными механиками. Можете, если заплатите 24 доллара США за вход в здание музея. 😏 2. В начале Одиссеи вам предложат взять RFID-браслетик в 3 цвета на выбор, к которому будет привязан цифровой аватар — необычное животное, которое пролетит за вами всю многовековую фабулу выставки и откроет доступ к фишечкам. RFID — это технология, похожая на NFC, способная работать на значимом расстоянии. И это замечательный элемент персонализации всего экспириенса! 3. Затем вы окажетесь перед круглым медиа-глобусом в окружении зеркал, который введет вас в абстрактную реальность фантазийного Сингапура. Эффектно! 4. Основная часть экспозиции — цилиндрическая ротонда, по которой вы спускаетесь, наблюдая интерактивные проекции по левую руку от вас. Начав с технологичного облика современного города (что ни говори, он впечатляет), в поэтичной форме вы проходите через Episode 1: Setting Sail, в котором прослеживаете историю экономического чуда, а затем через Episode 2: Riding Out the Storm, узнавая о жизни в стране во времена Второй мировой и после нее. 5. Здесь вы замечаете, как ваш аватар (в моем случае — кислотно-зеленая мартышка) следует за вами. 6. Примечательно техническое исполнение — проекторы встроены прям в стену и настроены так, чтобы вы не замечали их работы. Рядом видны RFID-считыватели. 7. Особенно вайбовый Episode 3: Age of Exploration , и переход к колониальной эпохе. 8. И на сладкое — лучшее, что есть в экспозиции — Episode 4: Shores of Singapura. Это цилиндрическая комната с интерактивным мэппингом на стенах, посвященным древней истории народов, живших на территории Сингапура. Здесь можно посидеть на камнях, наблюдая за гипнотическими анимациями. И даже пол здесь интерактивный! Честно, я провел в этом помещении минут 30 в компании туристов и местных восторженных детей. 9. А в финале вы бросаете браслет в колодец и высвобождаете душу вашего аватара, которая сливается с душами окружающих. 🔥 — Это ли не кайф? #креативныйотдел 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>08.05.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8663</t>
+  </si>
+  <si>
+    <t>Intervals Festival 2026 глазами команды N:OW Поехали как-то на фестиваль мультимедийного искусства пиар-менеджер Ия, аккаунт-директор Аня, продюсер Наташа, директор клиентского сервиса Даша и хэд отдела дизайна Софа... #ревизорро_фестOW Звучит как начало любимого анекдота, но на самом деле это серьёзный обзор на фестиваль, который точно заслуживает вашего внимания. Го вместе в Intervals Festival 2026. 📌 Чтение статьи — 11 минут, клик сюда! Автор: Ия Кононович (PR-manager N:OW).</t>
+  </si>
+  <si>
+    <t>07.05.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8661</t>
+  </si>
+  <si>
+    <t>Две мясные котлеты гриль, специальный соус сыр и... знаем, вы скучали по лайву в офисе! 🍟🍔 #agency_life</t>
+  </si>
+  <si>
+    <t>07.05.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8653</t>
+  </si>
+  <si>
+    <t>Вот это драма... в рубрике #мерчуем A24 выпустил мерч по фильму «Вот это драма!» — ироничной истории о паре, где любовь и эмоциональные качели идут в комплекте. ❤️ — Зендая и Патисон просили уточнить: «Вы же посмотрели?!» В дроп вошли худи The Drama x Praying, топпер для торта с главными героями и отсылкой к сюжету, и карточная игра для двоих. Фишка в том, что сначала вы играете карточками с лёгкими вопросами «Меньше драмы», а затем открываете набор прямых и опасных карт «Сильная драма», которые проверяют отношения как в фильме, так и в реальной жизни. 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>06.05.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8647</t>
+  </si>
+  <si>
+    <t>Хотим признаться в любви... ... вам, весне, солнечным лучам, выходным, классным проектам, любимым коллегам и, конечно, Москве. 🌇📎 А самые внимательные поймают ее в новой серии заставок на телефон (в комментариях — заставки в самом хорошем качестве). #креативныйотдел Автор: Маша, серия заставок «Май — про любовь». 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>06.05.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8646</t>
+  </si>
+  <si>
+    <t>Хорошая новость для ивент-индустрии: с этого года сегмент событийного маркетинга появляется в «Рейтинге Рунета». Это авторитетный и самый посещаемый в стране (порядка 150 тыс. пользователей ежемесячно) сервис по подбору подрядчиков на услуги в ИТ, маркетинге и диджитале. Проект не претендует на звание исчерпывающей карты рынка, его цель в другом: сделать сервис, который максимально повышает вероятность для заказчика найти наиболее подходящего подрядчика под любой специфический запрос. Появление рейтинга РР «Событийный маркетинг» означает как минимум две вещи. Для агентств — появляется еще один способ заявить о себе и, что, возможно, ещё важнее, понять своё место на рынке, потому что срезы подсвечивают опыт в конкретных нишах. Участники получают дополнительные аргументы в переговорах с заказчиками, входящие запросы и другие преимущества, которые в цифрах и фактах разобраны в этой презентации. Для заказчиков — это удобный инструмент по поиску и оценке подрядчиков с опытом работы с нужной отраслью, масштабом бизнеса клиентов, аудиторией, форматом мероприятий и другими параметрами. Чтобы присоединиться, агентствам нужно подать данные о своих проектах до 5 июня. Это бесплатно. Но процесс кропотливый, так что на него стоит заложить время. А в конце июня ждём публикацию РР–2026!</t>
+  </si>
+  <si>
+    <t>05.05.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8637</t>
+  </si>
+  <si>
+    <t>VIVA LA VIKA х Тропический аперитив 23 апреля состоялась закрытая презентация совместной коллекции бренда тропического спритц-коктейля и роскошного бренда цацок VIVA LA VIKA. В рамках коллаборации были разработаны стильные браслеты с надписями-напоминаниями: 🟣Что за фрукт этот спритц? 🟣Новый день — новый коктейль из эмоций 🟣Время жить ярко Три надписи, три настроения, три возможности увидеть обыденное в новом свете и смело делиться этой находкой с окружающими. Вместе с партнёрами Marvelous мы помогли клиенту провести вечер‑презентацию, где в максимально «девичьем» розовом интерьере гости познакомились с коллекцией, посмотрели трендовые стилизации с браслетами от стилиста Дарьи Камаловой, попробовали лёгкие коктейли и угощения, а также поучаствовали в мастер‑классе от бренд‑амбассадора по приготовлению идеального spritz. Получился очень камерный ивент с приятной компанией и очень фотогеничной атмосферой. Благодарим клиента и партнеров за доверие! 🩷 кейс_недели 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>05.05.26 10:15</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8636</t>
+  </si>
+  <si>
+    <t>Экономика фестиваля Coachella На event.ru вышла статья с разбором математики и бизнес-модели фестиваля: сколько заработал Coachella в этом году, какая у него маржинальность, какие строчки сметы принесли наибольший доход. Автор: Игорь Демидов (CEO &amp; Co-founder) х N:OW. Многие «живут в облаках» и считают, что каждый новый фестиваль должен окупиться с 1 раза. Это совершенно не так — это история про волю на длинной дистанции. И опыт Coachella напоминает: первый фестиваль был убыточным, второго вообще не было, пять лет прошло до первого солд-аута, 27 лет и 25 проведенных фестивалей до $200 млн и прибыли в $69 млн. Рекомендуем прочитать статью, чтобы понять, как устроены многомиллионные события, и как быстро (нет) они окупаются! ❤️ 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>04.05.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8635</t>
+  </si>
+  <si>
+    <t>Позволь себе быть собой.. и да, это снова про тренды! ⚡️ Раз уж сегодня заговорили о трендах, давайте посмотрим ролик «Tree Hut Uncontain Yourself Big Game Commercial», где особенно ощутимо, как изменился взгляд на идеальность. Может, вы и сами заметили, что максимально «чистая», гладкая, вылизанная картинка давно перестала быть главной формулой успеха. Сейчас зрителю важнее искренность, которая рождается из лёгкого хаоса и небрежности, чтобы как в жизни. Но при этом важно помнить про красивую подачу... Вот и думайте теперь, как этот тренд воплощать в жизнь. 👏 — если бы Игра в кальмара снимала рекламу… ❤️ — за смелость и буйство красок! #wow_ролик 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>04.05.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8634</t>
+  </si>
+  <si>
+    <t>Wedding Trend Report 2026 от Pinterest 💍 Нашли классный Гайд от Pinterest, который станет дорожной картой не только для брендов и свадебных организаторов, но и для всех, кто работает с невестами в режиме планирования. #креативныйотдел Обычно невесты начинают подготовку к свадьбе за 8-12 месяцев до даты — поиск платьев, декора, локаций, идей для медового месяца, составление мудбордов и чек-листов, поиск организаторов, подрядчиков и тд. И во всем этом процессе с самого начала важно попасть в тренды и пожелания пары! Мода быстро меняется, и сейчас мы видим, как на смену классическим свадьбам приходят персонализированные, нишевые праздники. Давайте разберемся, что сейчас актуально. Топ-тренды 2026 по Pinterest (+рост поиска): 🔴 Необычные локации (+500%): джаз-клубы, деревенские усадьбы; 🔴 Эксцентричные торты (+300%): whimsigoth, опалитовые оттенки, ретро-формы; 🔴 Ностальгические tech-детали (+250%): винил, Polaroid, старый Голливуд; 🔴 Не белые платья (+90%): лаванда, персик, слоновая кость; 🔴 Природные текстуры: мох, ветки, камни вместо цветов; 🔴 Свадьбы вдвоём (+160%): тайные церемонии. Поэтому, если вы хотите быть брендом, который невеста вспомнит первой, сопровождайте её с самого начала пути — от первых идей до финальных деталей! 🌸 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>01.05.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8633</t>
+  </si>
+  <si>
+    <t>Впереди майские! 🏕🥘 Переключиться на стопроцентный отдых будет сложно, и убрать телефон подальше тоже. Понимаем. Поэтому, если вы захотите полезного чтива, мы собрали по 7 ресурсов в разных рубриках и категориях, велком в подборку. Ресурсы для поиска вдохновения и трендов: 🔥 Adweek Creativity — мировые тренды рекламы и кампании 🔥 Adindex AdYummy — самые вкусные кейсы digital-маркетинга 🔥 This is Colossal — современное искусство мира: инсталляции, перформансы, стрит-арт 🔥 Yatzer Art &amp; Culture — европейское contemporary art + архитектура и дизайн 🔥 Frameweb — нидерландский журнал графического дизайна и типографики 🔥 Москвичка Trends — московская культурная повестка и локальные тренды 🔥 Snob — интеллектуальный микс: искусство, кино, политика, lifestyle Подборки книг, которые мы читаем: 💡 7 ключевых книг для руководителя 💡 Как управлять так, чтобы команда работала, а не выгорала? 💡 Книги о каллиграфии и шрифтах 💡 Рубим лишнее и пишем круто! 💡 7 книг для внутреннего роста 💡 Усиливаем лидирские позиции 💡 Книги про стратегию, системное мышление и умение видеть дальше одного шага: Про технологии, ИИ: 💡 XOR журнал о программировании и технологиях 💡 Эксплойт главное медиа об интернет-культуре и технологиях 💡 Rozetked Текстом и видео о мире, технологиях, медиакультуре и не только. Постоянная рубрика Игоря Демидова (CEO &amp; Co-founder N:OW) с инсайтами из лучших книг, исследований и интервью по важным темам: 🔥 Про мотивацию сотрудников. И почему деньги почти никогда не решают проблему 🔥 Про выгорание. И почему отпуск не помогает 🔥 Про тайм-менеджмент. И почему он не работает 🔥 Про кризис. И почему выживает не тот, кто сильнее 🔥 Про энергию. И почему успешные люди управляют не временем, а собой. 🔥 Про переговоры. И почему побеждает не тот, кто прав 🔥 Про конфликты. И почему мы их боимся больше, чем они опасны Сохраняйте подборку, листайте на даче или в дороге и полезно проводите время на шашлычках! 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>30.04.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8632</t>
+  </si>
+  <si>
+    <t>Смотреть со звуком.🤣🤣🤣 Живая съемка из жизни микро-пчела Эйгона — нового сотрудника гав-гав отдела. Мы просто в голос! #пятничный_мем</t>
+  </si>
+  <si>
+    <t>30.04.26 16:15</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8631</t>
+  </si>
+  <si>
+    <t>30.04.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8628</t>
+  </si>
+  <si>
+    <t>Как найти визуальную концепцию и придумать мероприятие. Лайфхаки от креативного директора N:OW Егора Ерёмина. Недавно Егор читал лекцию и жюрил фестиваль «На уровне идеи» в категории «Маркетинг», вот тут был анонс. Собрали в этом посте несколько советов для подписчиков N:OW-медиа, а в конце поста ссылочка на презентию. #креативныйотдел Как найти визуальную концепцию и придумать мероприятие? Прежде, чем начать, стоит отметить, что у каждого бренда есть лицо, его бренд-идентичность. Когда вы думаете о Nike, вы представляете что-то спортивное, что-то технологичное, дерзкое. Эти прилагательные дают понимание для выбора фактур и материалов, из которых мы будем формировать мероприятие. Поэтому первое, что стоит сделать, когда вы начинаете искать визуальный концепт — познакомиться с клиентом, его вайбом и тем, какие мероприятия они делают. После можно пособирать мудборд. Да, мудборд — это не конечный слайд для вашей презы. Это просто точка опоры для вашей визуальной концепции. Посмотрите на свой мудборд: из каких картинок он состоит? Какие материалы вы выбрали, какие решения нашли? Насколько это всё сочетается между собой. Если всё классно сочетается на слайде и классно подходит площадке — мы можем начать креативить. Я приведу самый простой пример: к вам пришел клиент и просит сделать лонч обновлений. Вы нашли картинку бегущей строки. Свойство этого объекта и станет нашим концептом. Начинаем рассуждать: что такое бегущая строка? Это что-то, что постоянно обновляется, куда-то стремится, может быть разговаривает с нами. Так, путем нехитрой мозговой активности, мы можем придти, например, к тому, что эти бегущие строки станут отражением мира обновлений. Соответственно, вы придете к креатору не с мудбордом, а с концепцией. Выглядеть она может примерно так (используя бегущие строки как главную фишку меро): мы оказываемся в мире, который обновляется каждую секунду. Даже этого предложения будет достаточно, чтобы креатор ушел и пришел с концепцией иммерсивного лонча. У нас получился концепт «Обновляемся в будущее». 📌 Посмотреть презентацию выступления. Сохраняйте идею, пробуйте на своих проектах и делитесь результатами в комментах! 🔥 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>29.04.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8619</t>
+  </si>
+  <si>
+    <t>Наша среда в фотопленке би лайк: 📸 Читаем «Изионист» Жени Давыдова про культурный код и бренды России и ловим вдохновение 📸 Защищаем концепции командой креатива 📸 Знакомим проектные команды с REGIL SISTERS (ТОП-2 декораторов Москвы), чтобы еще качественней собирать и реализовывать проекты. Кстати, девочки помогали нам в создании невероятно стильного декора на проекте «В кругу семьи. Т-Бизнес Клуб.» 📸 Обсуждаем задачи с коллегами на колах 📸 Празднуем день рождения с протеиновыми коктейлями 😂 И, по классике, делаем непостановочные фото #agency_life</t>
+  </si>
+  <si>
+    <t>29.04.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8618</t>
+  </si>
+  <si>
+    <t>В Ташкенте собираем проектную команду на май! ✈️ У нас в майском графике 2026 года запланировано несколько проектов в Узбекистане, поэтому сейчас ищем в команду сильных специалистов на проектную занятость: 🟣технический директор по застройке 🟣ивент-менеджер Нужны люди с релевантным опытом, которые спокойно работают с местными подрядчиками и так же комфортно держат связь с командой из Москвы. Если это про тебя, присылай резюме с подходящим опытом — без него, увы, не сможем рассмотреть отклик. Писать можно в личку Насте @lanastasiyal 🤍 #вакансии</t>
+  </si>
+  <si>
+    <t>28.04.26 14:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8612</t>
+  </si>
+  <si>
+    <t>У «Чтиво» появилось своё место в Москве 📕 Минаев и команда запустили «Чтиво Дом» — культурное пространство, которое легко станет точкой притяжения креативного кластера и позволит чувствовать себя, как дома. Здесь есть всё, что мы любим: кинозал в содружестве с «Москино», вкусная и понятная еда, коворкинг, библиотека и площадка для концертов и лекций. #кейс_недели Мы провели музыкальный фестиваль и поняли, что нам нужно постоянное культурное пространство, — настолько мощным оказался отклик. «Москино» позвали нас посмотреть площадку для совместного мероприятия. В кинозале на 90 мест нашли кино на языке оригинала с русскими субтитрами, что встречается не так часто! А еще на сайте можно зайти в «чат ДОМА», если вам не хватает своего. Срочно перестраиваем планы на майские, коллеги! 😉</t>
+  </si>
+  <si>
+    <t>27.04.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8611</t>
+  </si>
+  <si>
+    <t>Собираем в комментариях ТОП вопросов, ответ на которые мог бы быть: «Давайте после майских уже!». Не стесняемся, коллеги, делимся опытом. 🔜</t>
+  </si>
+  <si>
+    <t>27.04.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8609</t>
+  </si>
+  <si>
+    <t>Готовы к скорости и крутым призам? 🏁 Мы запустили акцию* для бренда моторных масел Sintec, которая дарит шанс выиграть путешествие на Гран‑При Формулы 1 в Абу-Даби на двоих! Участвуя в промо-акции, можно также выиграть сертификаты на покупки в Озон, промокоды Яндекс Заправки, а главный приз — путешествие на Гран‑При Формулы 1. Для участия нужно приобрести моторное масло Sintec в промо-коробе, загрузить на сайт чек и фото приобретенной продукции. Акция действует с 1 апреля по 20 сентября 2026 года, так что у вас есть шанс присоединиться и побороться за крутые призы. *Подробности акции — на официальном сайте.</t>
+  </si>
+  <si>
+    <t>25.04.26 15:02</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8603</t>
+  </si>
+  <si>
+    <t>Готовим репортаж с Международного Фестиваля Мультимедийного Искусства INTERVALS FESTIVAL. Ловите на аперитив несколько рандомных наблюдений: ⭕️погода — настоящие эмоциональные качели: от снега с градом до солнца за 10 минут ⭕️концентрация стильных людей на локациях зашкаливает ⭕️розовые кепки из коллекции мерча разошлись моментально ⭕️инсталляции — сильные, есть на что посмотреть ⭕️слоты на образовательную программу закончились супер быстро, но лекцию Владимира Варнавы — режиссёра-постановщика перформанса концерта-открытия удалось посетить ⭕️встретили большое количество знакомых из индустрии, что говорит о заинтересованности в медиа-искусстве ⭕️многие инсталляции из года в год располагаются на тех же локациях, и опытные посетители уже знают, куда идти ⭕️очередей по сравнению с прошлым годом меньше и это радует ⭕️интерактивные проекты по-прежнему собирают больше всего внимания — Transmission от Т2 х dreamlaser тому отличный пример Скоро покажем и расскажем больше! Дайте огня! 🔥 #ревизорро_фестOW</t>
+  </si>
+  <si>
+    <t>24.04.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8602</t>
+  </si>
+  <si>
+    <t>Дайджест апреля, часть 2 Скоро наступят майские, и «давайте после праздников» не заставит себя ждать. Но мы с дайджестом так поступить не можем! Предлагаем вам здесь и сейчас найти для себя что-то полезное в подборке: книги, интервью, проекты, которые действительно вдохновляют, креативные решения. В общем, читайте, сохраняйте. 💛 Кейс «Люди слова. Национальная премия Дзена» 💛 Обзор Milliy Fest в Ташкенте от руководителя международного направления Андрея Бородкина 💛 Памятка по стилям от art-director Оли 💛 Бренд-зоны 2025 💛 Старт официальной OLV коллаборации «Пятёрочки» и Atomic Heart «Кровь на Хрустале» 💛 Концерт Канье в LA 💛 Апрельские обои на рабочий стол 💛 Как держать фокус на важных вещах? Подкаст с CEO 💛 Календарь фестивалей 2026 💛 Подборка книг по упаковке идеи в сильные смыслы 💛 Презентация коллекции АУТ-СПРИТЦ-ФИТ от Maneken ... и обязательно ставьте реакции и комментарии, если подборка оказалась полезной. 🔥</t>
+  </si>
+  <si>
+    <t>23.04.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8599</t>
+  </si>
+  <si>
+    <t>Смелая и яркая философия тропического спритц-коктейля и громкая роскошь бренда VIVA LA VIKA объединились, чтобы создать лимитированную коллекцию-манифест. А эти кружочки мы записываем прямиком с презентации коллекции во флагманском магазине бренда на Патриках. Коллеги, ну это же просто вау! 🩷🩷🩷</t>
+  </si>
+  <si>
+    <t>23.04.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8591</t>
+  </si>
+  <si>
+    <t>Выездная конференция для менеджеров IT-компании C 10 по 12 апреля 2026 года в отеле «Солнечный» прошла выездная конференция для менеджеров IT-компании, объединившая около 500 сотрудников. Программа была выстроена так, чтобы совместить деловую повестку и неформальное общение. Первый день начался со сбора гостей и кофе-брейка, после чего участники распределились по тематическим залам и включились в параллельные стримы и мастерские партнёров. Во второй половине дня прошли круглые столы, посвящённые работе с ИИ-помощником и его применению в профессиональном развитии сотрудников. Вечером деловая часть сменилась более свободным форматом: участники могли пообщаться в неформальной обстановке, поиграть в настольные игры, поучаствовать в мафии или провести время в караоке. Второй день продолжился серией выступлений, включая ключевые доклады и сессию с приглашённым спикером Бузуновым Романом (врач-сомнолог, доктор медицинских наук, заслуженный врач РФ). А завершением программы стал гала-ужин с выступлением кавер-группы и диджея. Такой формат конференций мы проводим для команды на протяжении нескольких лет, и каждый раз благодарны клиенту за доверие и возможность быть частью события! ❤️</t>
+  </si>
+  <si>
+    <t>22.04.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8580</t>
+  </si>
+  <si>
+    <t>Кружочка нам мало, хотим показать команду со всех ракурсов, поэтому продолжим про нашу встречу. Она прошла в гибридном формате, но в офисе в этот день было особенно оживлённо и душевно. Лидеры всех юнитов креативной экосистемы Marvelous Group рассказали о своих направлениях, миссии, экспертизе, продуктах, услугах, кейсах и возможностях. #agency_life Получился очень тёплый и полезный разговор о том, что с помощью эффективной коммуникации и сильной экспертизы внутри, мы можем предлагать клиентам широкий спектр сервисов и реализовывать проекты в разных категориях внутри группы компаний. N:OW | Marvelous | TEAMMATE | Reach Ninja | CARTEL | AI Influence | Московский Шик | BIZAR А ещё такие встречи — отличный повод убедиться, что у нас действительно не просто одна компания, а целая экосистема с сильными командами, которые умеют работать вместе! 🤝</t>
+  </si>
+  <si>
+    <t>22.04.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8578</t>
+  </si>
+  <si>
+    <t>В оупенспейсе N:OW прямо сейчас большая встреча всех юнитов группы компаний Marvelous Group. Здесь все: N:OW | Marvelous | TEAMMATE | Reach Ninja | CARTEL | AI Influence | Московский Шик | BIZAR Собрались, чтобы лучше узнать, кто чем живёт внутри компаний, какие задачи закрывает каждый юнит, и как мы можем усиливать друг друга еще интенсивнее. Ловите кружочек-дружочек со встречи! 🔜</t>
+  </si>
+  <si>
+    <t>21.04.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8571</t>
+  </si>
+  <si>
+    <t>Сразу понятно, кто тут главный! 🕊️ История о том, как STAPLE — бренд, выросший из уличной культуры Нью-Йорка, перенёс своё ДНК в новое пространство в Шанхае через образ голубя. #кейс_недели Почему это круто? Коннект с аудиторией завязывается издалека и манит заглянуть внутрь. Вы просто идёте по улице и видите, как на вас смотрит монументальная скульптура голубя, прорывающаяся сквозь розовый перфорированный фасад, а внутри — стойки-леса, голубиный лаундж с розовыми диванами и ковром «птичьего помёта», и даже касса в яркой мозаике на фоне тёмного дерева. Особенно ярко выглядят примерочные: одна — как высокий голубятник с LED-полом, где по кругу идут панорамы Нью-Йорка и Шанхая, а вторая — тёплый, чуть ностальгический «голубиный домик» с розовым ковром и деревянными стенами. 🔥 — Попробуйте найти в каждом кадре минимум по одной птице!</t>
+  </si>
+  <si>
+    <t>21.04.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8570</t>
+  </si>
+  <si>
+    <t>Да-да-да-дайджест апреля, часть 1 Как работает техника «Три Да»:  Вопрос 1: Очевидный факт, с которым невозможно спорить. Вопрос 2: Логичное продолжение, также требующее согласия. Вопрос 3: Ключевое предложение или аргумент, на который вы хотите получить согласие.  Думая о первой весенней подборке полезного и креативного контента в N:OW-медиа, мы трижды ответили положительно. Так что, Дайджесту быть. 🤣 Кликаем на наши офисные будни, подборки проектов, обзоры фестивалей, выходы в свет и другие полезные и классные посты: 🌺 Подборка проектов N:OW 2025 в разных категориях 🌺 Как побеждать на рекламных фестивалях. Советы от CEO 🌺 Фэшн-перформанс на WINLINE Basket Cup 🌺 Лайв-обзор шоурума Gentle Monster от креатора Артема 🌺 Клубничный pop-up Pepsi в Бангкоке 🌺 Мастер-класс для команды по созданию изделий из глины 🌺 Coachella 2026 🌺 В Marvelous Group появился новый юнит — агентство «Московский Шик» 🌺 N:OW теперь и в МАХ! 🌺 Конференция T-Sync Conf 🌺 Мемное предсказание 🌺 Офисная неделька N:OW 🌺 Тест на глазомер от senior designer Маши 🌺 Книги, которые помогут разобраться в командной работе 🌺 Раздача флаеров, как новый тренд. Обзор Алины Мамут 🌺 Защиты на «Событии года» 🌺 Награждение на премии «Событие года» ...продожение следует. Ставим огоньки и комментарии, если подборка оказалась полезной. 🔥</t>
+  </si>
+  <si>
+    <t>20.04.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8562</t>
+  </si>
+  <si>
+    <t>Coachella 2026. Концертная Вторые выходные подряд о нем говорят буквально все в медиа. Ну и про Лебедева с его походом на Натальную 🤣 Еще раз напомним про фестиваль, на котором концентрация стиля, звука, модных нарядов, необычных решений от лица брендов просто зашкаливает: ✨Coachella 2026. Бренд-зоны ✨Coachella 2026. Обзорная ✨Сколько заработал Coachella Надеемся, что этот пост зарядит вас хорошей музыкой минимум на неделю и напомнит, как все-таки хорошо на оупенэйрах под палящим солнышком. Смотрите трансляции на YouTube со всех сцен: 🌴 Main Stage 🌴 Outdoor Theatre 🌴 Sahara 🌴 Mojave 🌴 Gobi 🌴 Yuma 🌴 Quasar Видео с оф. страницы сoachella в inst, организации запрещенной на территории РФ. #ревизорро_фестOW</t>
+  </si>
+  <si>
+    <t>20.04.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8553</t>
+  </si>
+  <si>
+    <t>Презентация коллекции АУТ-СПРИТЦ-ФИТ от Maneken 18 марта во флагманском магазине Maneken прошла закрытая презентация совместной коллекции бренда тропического спритц-коктейля и Maneken. А мы совместно с Marvelous помогли клиенту организовать этот вечер. Программа включала приготовление фирменных спритц-коктейлей, а также мастер-класс от бренд-амбассадора, в рамках которого гости познакомились с особенностями приготовления идеального напитка. Стилист Алина Шкарупа рассказала, как интегрировать вещи из коллекции в повседневные образы и сочетать их с аксессуарами. В течение всего мероприятия гости могли ознакомиться с коллекцией ближе и приобрести понравившиеся позиции. Формат лонча позволил представить коллекцию в камерной обстановке и обеспечить персональное взаимодействие с аудиторией. А мы рады были стать частью такого яркого проекта. 🩷✨ #кейсы_now</t>
+  </si>
+  <si>
+    <t>17.04.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8552</t>
+  </si>
+  <si>
+    <t>💚💚💚💚💚💚💚💚💚 Сегодня наши партнеры TEAMMATE представили официальный OLV коллаборации «Пятёрочки» и Atomic Heart «Кровь на Хрустале». Команда создала продукты с уникальными вкусами и стилизацией, которые существуют и в реальных магазинах, и в сеттинге мира Atomic Heart. Они созданы и интегрированы в форму «Атомного пайка», и поддерживается промо кампанией с «Призами от всего Атомного сердца» (в этот раз с автомобилем в качестве главного приза). 🔜 Подробнее о розыгрыше читайте здесь. Дайте больше огня всей команде за реализацию такой классной активации!</t>
+  </si>
+  <si>
+    <t>16.04.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8551</t>
+  </si>
+  <si>
+    <t>Они сказали «ДА!» 🚀🍫 Сегодня смотрим, как Kinder Bueno продолжает играть на простом, но точном инсайте: любой «No Bueno» момент можно развернуть в «Yes Bueno». Берем на заметку глубинную мысль! #wow_ролик В этой рекламе ИИ-шка классно мэчится с реальной съемкой, и вся картинка выглядит очень кинематографично. Мы говорим «ДА» — посыл ролика понятен, стилево и красиво снято, и такой креатив точно станет виральным. 🔥 — если тоже за «Yes Bueno» в любой непонятной ситуации! 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>16.04.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8543</t>
+  </si>
+  <si>
+    <t>Мало просто сделать красивое событие. Куда важнее рассказать историю, в которую человеку захочется вовлечься, остаться до конца, ну а еще лучше — поделиться в своих соц. сетях и рассказать о вас всему свету. В этом месяце #букNOW собрал книги, которые помогут научиться упаковывать идеи в сильные смыслы и удерживать внимание на них: 📗 «Storytelling with Data» — Коул Нассбаумер Кнафлик 📗 «Building a StoryBrand» — Дональд Миллер 📗 «Made to Stick» — Чип Хиз, Дэн Хиз 📗 «Заразительный. Психология сарафанного радио» — Йона Бергер 📗 «Save the Cat» — Блейк Снайдер 📗 «Story» — Роберт Макки 📗 «Тысячеликий герой» — Джозеф Кэмпбелл Читайте хорошую литературу, если хотите, чтобы ваши проекты запоминались, и делитесь инсайтами в комментариях.➡️ А здесь другие подборки книг от команды: сентябрь | ноябрь | январь | февраль | март 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>15.04.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8542</t>
+  </si>
+  <si>
+    <t>Календарь фестивалей 2026 Пришло время планировать летние поездки по фестивалям. Это точно не полный список всех событий в крупных городах России, а субъективная выборка. Надеюсь, вы найдете там что-то интересное для себя. Помимо этого списка у меня есть таблица из 120+ фестивалей в разных городах. Когда ко мне обращаются бренды или агентства с просьбой подобрать фесты по определенным критериям – я делаю выборку как раз из этой большой таблицы. Если вам нужная такая помощь – напишите, контакт в описании канала 👌 Апрель Catalog / 17-19 апреля Intervals / 23-26 апреля / Нижний Новгород Май Volga Champ / 7-11 мая / Нижний Новгород Signal Factory 22-24 мая / Чехов База / 23 мая Veter Spring Fest 23-24 мая Мега Урбан Фест / 23 мая / Екб День медитации / 24 мая НУР / 28-31 мая / Казань Летник / 29-31 мая Июнь Beat Film Fest Bonus Summer Camp (New Star Festivals) / 1-28 июня / Красная Поляна VK Fest Казань / 7 июня Спортмарафон Фест / 11-14 июня Stereoleto СПб / 13-14 июня Ural Music Night / 19 июня / Екатеринбург Дикая мята / 19-21 июня Выкса / 19-21 июня / Выкса Пикник Афиши / 20 июня День йоги / 21 июня Атланты Сити / 22-26 июня / Красная Поляна Архстояние детское / 25-28 июня / Никола Ленивец Stereoleto Самара / 27 июня Omanko Day / 27-28 июня Июль Gamma / 3-6 июля / СПб VK Fest СПб / 4-5 июля Беллини Пикник / 4-5 июля / Красноярск Планета К-30 / 9-12 июля / СПб VK Fest Сириус / 11 июля Stereoleto Екб / 11 июля VK Fest Москва / 18-19 июля Outline / 21-27 июля Trip / 23-26 июля / Ростов-на-Дону Архстояние / 23-26 июля / Никола-Ленивец Chess &amp; Jazz / 25-26 июля Август Посреди нигде / 1 августа / Екб Пари Фест / Нижний Новгород Круто / 7-9 августа / Владимирская обл. Пикник Афиши СПб / 8 августа Антон тут рядом / 26 августа / СПб Просвет / 28-30 августа / Пермь Чтиво / 29 августа ИТ-Пикник Фестик Сентябрь blazar Cosmoscow / 4-6 сентября New Star Weekend / Роза Хутор Крошево / 26 сентября / Боровичи Global Event Forum / 30сен - 4 окт / Красная Поляна G8 Декабрь Comic Con Игромир / 3-6 декабря Veter Fest Фестивали-концерты Summer Sound / Мск, СПб, Нижний Roof Fest / СПб, Казань Roof Live / Самара, Ростов-на-Дону и др. Даты не объявлены Нихао, Шифу! / СПб</t>
+  </si>
+  <si>
+    <t>15.04.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8541</t>
+  </si>
+  <si>
+    <t>Фестивальный сезон продолжается У Юры Субботина на канале вышла классная подборка фестивалей, которые стоит посетить в этом сезоне, найдете ее в следующем посте. 😉 Из ближайшего, запланированного мы с командой едем на Intevals — крупнейший фестиваль медиаискусства в Нижнем Новгороде. Смотрите в этом посте обзор Intervals 2025 от спецкора ака аккаунт-директора Веры и пишите в комментах, кто тоже собирается! 🔚</t>
+  </si>
+  <si>
+    <t>14.04.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8536</t>
+  </si>
+  <si>
+    <t>Ни дня без стилевых арт-коллаб #мерчуем «Подписные издания» вместе с художником Сергеем Хеато выпустили лимитированную упаковочную бумагу, которая покорит сердечки зоолюбителей (ну или ностальгирующих по «Ежику в тумане» 😁). Покупатели так влюбились в дизайн, что стали использовать бумагу не только для упаковки подарков, но и для украшения стен арт-объектом. 😍 — ничего не знаем, мы готовы выкупить тираж с мордашками сотрудников гав-гав отдела! 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>14.04.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8528</t>
+  </si>
+  <si>
+    <t>Coachella 2026. Бренд-зоны. Давайте продолжим рубрику #ревизорро_фестOW и подглядим, что делают коллеги на другом континенте, какие бренды и, главное, как интегрируютcя в настолько масштабные фестивали. 🔚 Обзорный пост про Coachella 2026. Неоспоримый факт, что фестивали уже давно стали отличной витриной для взаимодействия пользователя с бьюти-брендами, производителями напитков и лайфстайл‑марками. А все почему? Если вы хоть раз были на фесте, согласитесь, нет ничего приятнее, чем сделать сочный макияж и освежиться прохладительным напитком после активных танцев под палящим солнцем. Перейдем к деталям. В этом году на Coachella особенно выделялись зоны Yves Saint Laurent Beauty, Rhode, Pinterest, 818 Outpost, Coca‑Cola и др: каждый арт-объект собирал вокруг себя очереди и целые контенты‑хабы из сторис и рилс. YSL Beauty устроили киношное пространство в духе калифорнийского придорожного сервиса с макияжем и угощениями, Rhode показали камерный, монохромный и супер-желанный бьюти‑уголок, Pinterest вместе с партнерами сфокусировались на кастомизации, мэйке и активностях без телефонов, а бренды масс‑сегмента вроде Levi’s и Coca‑Cola сделали ставку на понятные радости — одежду, в которой удобно жить на фестивале, и напитки, которые спасают в жару. Для самих брендов участие в фестивалях — это выполнение важных задач по привлечению и удержанию аудитории, а еще возможность познакомить аудиторию с брендом, его миссией и ценностями, попробовать продукт и получить яркие эмоции от взаимодействия. Ну а в завершении хочется напомнить, что мы с удовольствием поможем вам решить любые задачи бренда, в том числе, и с помощью интеграции в любое событие, пишите на hello@now-agency.ru 📩 Подробнее про бренд-зоны, которые мы создали в 2025 можно почитать здесь. 🚀 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>13.04.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8527</t>
+  </si>
+  <si>
+    <t>В креативной экосистеме Marvelous Group пополнение! Marvelous Group (в которую входит N:OW) появился новый юнит — агентство «Московский Шик», которое серьезно усилит направление айдентики и дизайна. Российскому бизнесу все чаще требуется экспертиза одновременно в нескольких направлениях маркетинга и умение создавать объемную мультиканальную коммуникацию. Поэтому запуск «Московского Шика» стал логичным шагом в развитии группы, чтобы удовлетворить современные потребности рынка. «Московский Шик» запускается в партнёрстве с Васей Рубаном (глава агентства «Штольцман и Кац», вице-президент АКАР) . 👉 Читайте новость c комментариями основателей на sostav.ru Поздравляем партнеров и всю команду с важным этапом развития! 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>13.04.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8518</t>
+  </si>
+  <si>
+    <t>Coachella 2026. Вы должны это увидеть! Наша огромная любовь и один из самых известных фестивалей независимой музыки и искусств — Coachellа, который проводится на протяжении двадцати лет в США. Приготовили несколько постов про фест: этот назвали «Coachella обзорная». Ожидается еще «концертная» и «партнерская», где мы покажем, как взаимодействовали с аудиторией бренды. #ревизорро_фестOW Мы сами не были, но поговаривают, что поездка на фестиваль легко выходит в $1,500–3,000+ на человека: билеты на presale стоили около $499–649, VIP — $1,199+, кемпинг — от $40/ночь, а юрты для 4 человек — до $41,000. Еда — такос + лимонад = $100+, коктейли — $15–23, ну и плюс еда и напитки, мерч и все те дополнительные траты, которые на фестивале обычно появляются сами собой. Транспорт здесь даже не считаем — все добираются из разных уголков мира, так что итоговая сумма у каждого получается своя. Было круто! Но мы ничего не пропустили, ведь щедрые организаторы делятся трансляцией с разных сцен здесь 🔚Coachella 2026 - LIVE. Фото, видео с оф. страницы сoachella в inst, организации запрещенной на территории РФ. 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>12.04.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8512</t>
+  </si>
+  <si>
+    <t>#киNOWтеатр в день космонавтики не может быть иным 🚀 Отличный повод вспомнить, что фильмы про космос — это не только истории о планетах, ракетах и технологиях. Это во многом про команду, людей, их смелость и идеи, которые когда-то казались невозможными. 📽 Время первых — напряжённая история про первый выход в открытый космос. Здесь не про героизм на словах, а про риск, страх и секунды, которые решают всё. 📽 Салют-7 — космос без романтики: холод, поломки и миссия, где нужно буквально «оживить» мёртвую станцию. 📽 Вызов — съёмки прямо на орбите и высочайший уровень продакшна русского кино. 📽 Интерстеллар — визуал и звук в этом фильме как отдельный вид искусства. История про время, выбор и связь, которая сильнее расстояний. 📽 Гравитация — здесь максимально передали вкус и ощущение одиночества в космосе и показали борьбу за возвращение домой. 📽 Марсианин — наука, смекалка и крутейший Мэтт Дэймон, который доказывает, что даже на Марсе можно держаться на оптимизме и картошке. Смотрите кино из подборки и помните, что даже самые смелые мечты имеют свойство сбываться! 🚀 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>10.04.26 16:26</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8511</t>
+  </si>
+  <si>
+    <t>Всем пятницы! А у вас есть победный танец, господа? 🥂🚀 #пятничный_мем 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>10.04.26 15:45</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8510</t>
+  </si>
+  <si>
+    <t>👍☺️☺️ не забыть выложить вечером #пятничный_мем</t>
+  </si>
+  <si>
+    <t>10.04.26 10:16</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8509</t>
+  </si>
+  <si>
+    <t>Как держать фокус на важных вещах? Игорь Демидов (CEO &amp; Co-founder N:OW) поделился своими мыслями о фокусе в работе в интервью с Женей Галеткой (CEO агентства Journey) для её нового подкаста «Рабочая философия». В интервью разобрались, что же на самом деле скрывается за этим словом и как научиться держать фокус, особенно в кризисные времена, когда он становится особенно важным. Последние пару лет это слово для меня стало не просто словом, а смыслом. Я много изучаю всего, что стоит за этим, и пробую с этим работать, но сам часто попадаюсь в ловушку фокуса и дефокуса. Фокус важен всегда и в любом деле, а в кризисное время, как сейчас, ценность его особо высока. Смотрите и слушайте первый выпуск на любой удобной платформе: 🔚 YouTube 🔚 Rutube 🔚 VK Видео 🔚 Яндекс Подкасты Лайки и огни за полезность! 🔥</t>
+  </si>
+  <si>
+    <t>09.04.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8507</t>
+  </si>
+  <si>
+    <t>А давайте сбавим градус напряжения к концу недели и поднимем градус за окном, желательно! 😎 Призвали в помощь трек "Whatever works" из нового альбома Канье. Ловите винильчик! 🎶</t>
+  </si>
+  <si>
+    <t>09.04.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8498</t>
+  </si>
+  <si>
+    <t>Бег с привкусом Ренессанса 🏛️🏃‍♂️ С 20 по 22 марта, по случаю Римского марафона, на целых три дня New Balance и Том Дюкаруж превратили исторический Corsie Sistine (бывший госпиталь XV века) в Run House — пространство, где бег, восстановление и комьюнити встретились в одной локации. #кейс_недели Внутри все, как мы любим — дыхательные практики, групповые пробежки, массажные зоны, тестирование кроссовок и recovery‑сессии, в которых хотелось задержаться чуть дольше, чем на время пробежки. New Balance не первый раз превращает музейные пространства и старые индустриальные здания во временные хабы для беговых коммьюнити, арт‑инсталляций и апдейта визуального кода. В каждом случае бренд не просто ставит поп‑ап, а читает историю места и переписывает её в язык спорта, дизайна и культурного контекста. ❤️ — и такой подход, скажем откровенно, попадание в самое сердце! 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>08.04.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8491</t>
+  </si>
+  <si>
+    <t>Как выглядит успешный ивентор? KFC в Британии выпустили огуречное меню и дропнули к нему прозрачный пуховик, наполненный рассолом. Да-да, внутри буквально плавают огурчики 🥒 А мы пофантазировали, какой бы пуховик выбрал менеджер проекта на монтаж. Пишите свои варианты в комментариях, что вам важнее: бесконечный запас кофе, магний, или ничего не заменит качественный и сладкий сон? 🔜 #креативныйотдел 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>07.04.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8484</t>
+  </si>
+  <si>
+    <t>Офисная милота level up! Мы познали истину появления улыбок у коллег посреди рабочего дня: просто ставим на заставку любимчика из гав-гав или котоотдела. Проверено лично, настроение повышается моментально! В комментариях — заставки в самом хорошем качестве. Ставьте 📎 и обновляйте обои на рабочем столе! #креативныйотдел Автор: Лиза, серия заставок — питомцы креатива.</t>
+  </si>
+  <si>
+    <t>07.04.26 11:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8483</t>
+  </si>
+  <si>
+    <t>Бренд-зоны 2025 📌 N:OW — агентство событийного маркетинга и большая часть наших проектов связана с ивентами, офлайн-активациями и интеграцией digital- и PR-инструментов. Мы создаём застройку стендов и пространств, BTL-активации, спонсорские интеграции и спецпроекты для B2B, B2C, HR и MICE — от бизнес-событий и запусков до фестивалей, корпоративов и выездных проектов по всему миру. Сегодня хотим поделиться подборкой интеграции бренд-зон 2025 года, которые усиливали вовлечение и становились точками притяжения на каждом событии. #кейсы_now. Спонсорские интеграции брендов 2025: 🟡Дзен на дне Космонавтики в Планетарии 🟡Инсталляция с живыми ёлками на колесах от Wildberries в Москве и Санкт-Петербурге 🟡«Русы против ящеров 2» x Пятёрочка на Игромире 🟡Коллаба года: Atomic Heart х Пятёрочка 🟡Прямое включение с конференции Young Con 🟡Яндекс Лавка в Туле 🟡Яндекс Недвижимость на отраслевом событии «Fresh Up» 🟡Теплица «Здесь растет капуста» для Wildberries 🟡Пляжный лаунж «Т-Банк там, где вы» 🟡«Время новой Балтики» на летних фестивалях 🟡Яндекс Образование на «Ночи Студента 2025» ВШЭ 🟡Яндекс Образование на «Пикник Афиши», 2025 🟡Яндекс 360 в Сокольниках 🟡Яндекс Пэй на фестивале «это лето» 🟡«Т‑Банк, там, где вы» в Новосибирске и Твери 🟡«Оставьте стереотипы позади!» от международного юнита N:OW в Казахстане. 🟡Новогодние стенды Ultima Яндекс Go в Казахстане и Узбекистане В этом посте смотрите подборку 🔜 Брендзоны 2023- 2024. 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>06.04.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8473</t>
+  </si>
+  <si>
+    <t>10 главных стилей, которые легко запомнить Если ты работаешь с визуалом, то точно используешь искусство, даже не замечая этого. Референсы, мудборды, «сделать как у…» — всё это про стили. На связи Оля — арт-директор N:OW и сегодня я предлагаю немного углубиться в стили изобразительного искусства, чтобы научиться их различать и правильно использовать, погнали! 🚀 Сможешь отличить барокко от импрессионизма? А кубизм от абстракции? Смотри карточки и проверяй себя. #креативныйотдел 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>06.04.26 10:29</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8464</t>
+  </si>
+  <si>
+    <t>Кажется, он снова задал планку стадионных шоу! В начале марта Kanye West анонсировал мировой тур и выпустил альбом "BULLY". А мы с вами прямо сейчас перенесемся на его космический концерт в LA, который собрал более 70 000 человек. Для этого нужны только ваши 🔥 огонечки. Главный фокус внимания вовремя всего шоу был сосредоточен на гигантской полусфере, которая сначала выглядела как прямая отсылка к моменту из аниме «Акира» (тот самый взрыв в Токио), а потом постепенно превращалась в Землю. «Акира» — это культовая научно-фантастическая манга и полнометражное аниме 1988 года, ставшее классикой киберпанка. Для Йе это аниме — главный источник визуального и творческого вдохновения: он копировал сцены во многих клипах, использовал эстетику Нео-Токио в одежде и называл фильм одним из важнейших в своей жизни. Мы в восторге от масштаба и не устанем повторять, что Йе — красавчик и снова сделал то, что у него лучше всего получается: собрал поп-культуру, технологии и визуальный код в один мощный образ, который уже разлетелся через соцсети по всему миру. #кейс_недели Как вам такая жаришка? 🟡мы в MAX | 💚мы в ТГ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3608,51 +4334,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H359"/>
+  <dimension ref="A1:H440"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4802.542" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -10582,51 +11308,51 @@
       </c>
       <c r="G273">
         <v>117</v>
       </c>
       <c r="H273">
         <v>2</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>82037</v>
       </c>
       <c r="B274" t="s">
         <v>819</v>
       </c>
       <c r="C274" t="s">
         <v>820</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>821</v>
       </c>
       <c r="E274">
         <v>9926</v>
       </c>
       <c r="F274">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G274">
         <v>130</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>82038</v>
       </c>
       <c r="B275" t="s">
         <v>822</v>
       </c>
       <c r="C275" t="s">
         <v>823</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>824</v>
       </c>
       <c r="E275">
         <v>10040</v>
       </c>
       <c r="F275">
         <v>12</v>
       </c>
       <c r="G275">
@@ -10657,51 +11383,51 @@
       </c>
       <c r="G276">
         <v>132</v>
       </c>
       <c r="H276">
         <v>3</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>82040</v>
       </c>
       <c r="B277" t="s">
         <v>828</v>
       </c>
       <c r="C277" t="s">
         <v>829</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>830</v>
       </c>
       <c r="E277">
         <v>9572</v>
       </c>
       <c r="F277">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G277">
         <v>94</v>
       </c>
       <c r="H277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>82041</v>
       </c>
       <c r="B278" t="s">
         <v>831</v>
       </c>
       <c r="C278" t="s">
         <v>832</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>833</v>
       </c>
       <c r="E278">
         <v>10113</v>
       </c>
       <c r="F278">
@@ -12392,151 +13118,1591 @@
         <v>1054</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="E352">
         <v>10408</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>86816</v>
       </c>
       <c r="B353" t="s">
         <v>1056</v>
       </c>
       <c r="C353" t="s">
         <v>1057</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="E353">
         <v>10616</v>
       </c>
+      <c r="F353">
+        <v>4</v>
+      </c>
+      <c r="G353">
+        <v>128</v>
+      </c>
+      <c r="H353">
+        <v>2</v>
+      </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>86817</v>
       </c>
       <c r="B354" t="s">
         <v>1059</v>
       </c>
       <c r="C354" t="s">
         <v>1060</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="E354">
         <v>9392</v>
       </c>
+      <c r="F354">
+        <v>19</v>
+      </c>
+      <c r="G354">
+        <v>94</v>
+      </c>
+      <c r="H354">
+        <v>1</v>
+      </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>86818</v>
       </c>
       <c r="B355" t="s">
         <v>1062</v>
       </c>
       <c r="C355" t="s">
         <v>1063</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="E355">
         <v>10124</v>
       </c>
+      <c r="F355">
+        <v>20</v>
+      </c>
+      <c r="G355">
+        <v>109</v>
+      </c>
+      <c r="H355">
+        <v>1</v>
+      </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>86819</v>
       </c>
       <c r="B356" t="s">
         <v>1065</v>
       </c>
       <c r="C356" t="s">
         <v>1066</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="E356">
         <v>10318</v>
       </c>
+      <c r="F356">
+        <v>10</v>
+      </c>
+      <c r="G356">
+        <v>120</v>
+      </c>
+      <c r="H356">
+        <v>1</v>
+      </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>86820</v>
       </c>
       <c r="B357" t="s">
         <v>1068</v>
       </c>
       <c r="C357" t="s">
         <v>1069</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1070</v>
       </c>
       <c r="E357">
         <v>128</v>
       </c>
+      <c r="F357">
+        <v>10</v>
+      </c>
+      <c r="G357">
+        <v>11</v>
+      </c>
+      <c r="H357">
+        <v>1</v>
+      </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>86821</v>
       </c>
       <c r="B358" t="s">
         <v>1071</v>
       </c>
       <c r="C358" t="s">
         <v>1072</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1073</v>
       </c>
       <c r="E358">
         <v>9850</v>
       </c>
+      <c r="F358">
+        <v>14</v>
+      </c>
+      <c r="G358">
+        <v>104</v>
+      </c>
+      <c r="H358">
+        <v>2</v>
+      </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>86822</v>
       </c>
       <c r="B359" t="s">
         <v>1074</v>
       </c>
       <c r="C359" t="s">
         <v>1075</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1076</v>
       </c>
       <c r="E359">
         <v>10225</v>
+      </c>
+      <c r="F359">
+        <v>9</v>
+      </c>
+      <c r="G359">
+        <v>111</v>
+      </c>
+      <c r="H359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>89705</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E360">
+        <v>6966</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>89706</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E361">
+        <v>14190</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>89707</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E362">
+        <v>14335</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>89708</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E363">
+        <v>9363</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>89709</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E364">
+        <v>9497</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>89710</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E365">
+        <v>9597</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>89711</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E366">
+        <v>9386</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>89712</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E367">
+        <v>9675</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>89713</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E368">
+        <v>9625</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>89714</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E369">
+        <v>9003</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>89715</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E370">
+        <v>9730</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>89716</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E371">
+        <v>9148</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>89717</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E372">
+        <v>9478</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>89718</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E373">
+        <v>9407</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>89719</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E374">
+        <v>9677</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>89720</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E375">
+        <v>9165</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>89721</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E376">
+        <v>10019</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>89722</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E377">
+        <v>9529</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>89723</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E378">
+        <v>9672</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>89724</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E379">
+        <v>8934</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>89725</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E380">
+        <v>9295</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>89726</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E381">
+        <v>9955</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>89727</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E382">
+        <v>8986</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>89728</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E383">
+        <v>9818</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>89729</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E384">
+        <v>9951</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>89730</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E385">
+        <v>9657</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>89731</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1156</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E386">
+        <v>10350</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>89732</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E387">
+        <v>9718</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>89733</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E388">
+        <v>10294</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>89734</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E389">
+        <v>9456</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>89735</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E390">
+        <v>9967</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>89736</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1171</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E391">
+        <v>9873</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>89737</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E392">
+        <v>10577</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>89738</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E393">
+        <v>11076</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>89739</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E394">
+        <v>9171</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>89740</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E395">
+        <v>9262</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>89741</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E396">
+        <v>9025</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>89742</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E397">
+        <v>9556</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>89743</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E398">
+        <v>10292</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>89744</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E399">
+        <v>9433</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>89745</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E400">
+        <v>8972</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>89746</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E401">
+        <v>9539</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>89747</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E402">
+        <v>9637</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>89748</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E403">
+        <v>9771</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>89749</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E404">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>89750</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E405">
+        <v>10240</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>89751</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E406">
+        <v>9522</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>89752</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E407">
+        <v>9789</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>89753</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E408">
+        <v>9370</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>89754</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E409">
+        <v>9821</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>89755</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E410">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>89756</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E411">
+        <v>9818</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>89757</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E412">
+        <v>9418</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>89758</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E413">
+        <v>9818</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>89759</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E414">
+        <v>8241</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>89760</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E415">
+        <v>10145</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>89761</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E416">
+        <v>9922</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>89762</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E417">
+        <v>9107</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>89763</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E418">
+        <v>9419</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>89764</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E419">
+        <v>10236</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>89765</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E420">
+        <v>9665</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>89766</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E421">
+        <v>10577</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>89767</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E422">
+        <v>9369</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>89768</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E423">
+        <v>8857</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>89769</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E424">
+        <v>9678</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>89770</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E425">
+        <v>9941</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>89771</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E426">
+        <v>9976</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>89772</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E427">
+        <v>9110</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>89773</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E428">
+        <v>9341</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>89774</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E429">
+        <v>10281</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>89775</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E430">
+        <v>9617</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>89776</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E431">
+        <v>9918</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>89777</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E432">
+        <v>9785</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>89778</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E433">
+        <v>9774</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>89779</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E434">
+        <v>9562</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>89780</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E435">
+        <v>10514</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>89781</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E436">
+        <v>10192</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>89782</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E437">
+        <v>10462</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>89783</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E438">
+        <v>9639</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>89784</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E439">
+        <v>10174</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>89785</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E440">
+        <v>10953</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">