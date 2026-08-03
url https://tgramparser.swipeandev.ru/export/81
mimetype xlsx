--- v2 (2026-06-04)
+++ v3 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1319">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1484">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3969,50 +3969,545 @@
     <t>07.04.26 11:06</t>
   </si>
   <si>
     <t>t.me/nowagency/8483</t>
   </si>
   <si>
     <t>Бренд-зоны 2025 📌 N:OW — агентство событийного маркетинга и большая часть наших проектов связана с ивентами, офлайн-активациями и интеграцией digital- и PR-инструментов. Мы создаём застройку стендов и пространств, BTL-активации, спонсорские интеграции и спецпроекты для B2B, B2C, HR и MICE — от бизнес-событий и запусков до фестивалей, корпоративов и выездных проектов по всему миру. Сегодня хотим поделиться подборкой интеграции бренд-зон 2025 года, которые усиливали вовлечение и становились точками притяжения на каждом событии. #кейсы_now. Спонсорские интеграции брендов 2025: 🟡Дзен на дне Космонавтики в Планетарии 🟡Инсталляция с живыми ёлками на колесах от Wildberries в Москве и Санкт-Петербурге 🟡«Русы против ящеров 2» x Пятёрочка на Игромире 🟡Коллаба года: Atomic Heart х Пятёрочка 🟡Прямое включение с конференции Young Con 🟡Яндекс Лавка в Туле 🟡Яндекс Недвижимость на отраслевом событии «Fresh Up» 🟡Теплица «Здесь растет капуста» для Wildberries 🟡Пляжный лаунж «Т-Банк там, где вы» 🟡«Время новой Балтики» на летних фестивалях 🟡Яндекс Образование на «Ночи Студента 2025» ВШЭ 🟡Яндекс Образование на «Пикник Афиши», 2025 🟡Яндекс 360 в Сокольниках 🟡Яндекс Пэй на фестивале «это лето» 🟡«Т‑Банк, там, где вы» в Новосибирске и Твери 🟡«Оставьте стереотипы позади!» от международного юнита N:OW в Казахстане. 🟡Новогодние стенды Ultima Яндекс Go в Казахстане и Узбекистане В этом посте смотрите подборку 🔜 Брендзоны 2023- 2024. 🟡мы в MAX | 💚мы в ТГ</t>
   </si>
   <si>
     <t>06.04.26 15:56</t>
   </si>
   <si>
     <t>t.me/nowagency/8473</t>
   </si>
   <si>
     <t>10 главных стилей, которые легко запомнить Если ты работаешь с визуалом, то точно используешь искусство, даже не замечая этого. Референсы, мудборды, «сделать как у…» — всё это про стили. На связи Оля — арт-директор N:OW и сегодня я предлагаю немного углубиться в стили изобразительного искусства, чтобы научиться их различать и правильно использовать, погнали! 🚀 Сможешь отличить барокко от импрессионизма? А кубизм от абстракции? Смотри карточки и проверяй себя. #креативныйотдел 🟡мы в MAX | 💚мы в ТГ</t>
   </si>
   <si>
     <t>06.04.26 10:29</t>
   </si>
   <si>
     <t>t.me/nowagency/8464</t>
   </si>
   <si>
     <t>Кажется, он снова задал планку стадионных шоу! В начале марта Kanye West анонсировал мировой тур и выпустил альбом "BULLY". А мы с вами прямо сейчас перенесемся на его космический концерт в LA, который собрал более 70 000 человек. Для этого нужны только ваши 🔥 огонечки. Главный фокус внимания вовремя всего шоу был сосредоточен на гигантской полусфере, которая сначала выглядела как прямая отсылка к моменту из аниме «Акира» (тот самый взрыв в Токио), а потом постепенно превращалась в Землю. «Акира» — это культовая научно-фантастическая манга и полнометражное аниме 1988 года, ставшее классикой киберпанка. Для Йе это аниме — главный источник визуального и творческого вдохновения: он копировал сцены во многих клипах, использовал эстетику Нео-Токио в одежде и называл фильм одним из важнейших в своей жизни. Мы в восторге от масштаба и не устанем повторять, что Йе — красавчик и снова сделал то, что у него лучше всего получается: собрал поп-культуру, технологии и визуальный код в один мощный образ, который уже разлетелся через соцсети по всему миру. #кейс_недели Как вам такая жаришка? 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>10.07.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8990</t>
+  </si>
+  <si>
+    <t>Коллеги, кто узнал себя в эпицентре горящих сроков по сдаче тендеров? 🔥 — Признавайтесь! #пятничный_мем</t>
+  </si>
+  <si>
+    <t>10.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8985</t>
+  </si>
+  <si>
+    <t>Грани индустрии. Ч.1 Мы задали нашим членам жюри провокационные вопросы. А что они ответили — смотрите в карточках. ➡️ На вопросы отвечали: 1. Карина Полякова, руководитель клиентского сервиса N:OW 2. Екатерина Лисейчева, предприниматель, основатель и генеральный директор международного ивент-агентства «Мандариновая лиса» 3. Ульяна Громова, директор агентства «Гром пиар», ведущая подкаста «Приемная» 🖤 Вторая часть интервью выйдет и дальше в канале экосистемы</t>
+  </si>
+  <si>
+    <t>09.07.26 11:25</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8976</t>
+  </si>
+  <si>
+    <t>Ну что, коллеги, пришло время показать главных героев. ✨ В этом посте мы рассказали про концепцию юбилейной Премии HR-бренд, а здесь собрали красивые детали вечера. #кейсы_now А сегодня — люди. 1200+ гостей, десятки команд, сотни проектов и огромное количество эмоций в одном месте. В кадре всё самое важное: счастливые победители, поддержка коллег, объятия после награждения, неожиданные встречи и разговоры, ради которых профессиональное сообщество каждый год собирается вместе. Потому что за любым проектом, цифрой и результатом всегда стоят люди. Любуемся вместе. ❤️</t>
+  </si>
+  <si>
+    <t>08.07.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8974</t>
+  </si>
+  <si>
+    <t>Почему все снова влюбились в тактильность? ✋ Замечали, что самые интересные пространства сегодня — те, которые хочется исследовать? Задержаться подольше, провести рукой по материалам, рассмотреть детали и почувствовать фактуры. Этот тренд можно разглядеть в работе с пространством у Aesop, Hermès, Gentle Monster, Loewe, COS, 12 STOREEZ, LIMÉ. Вместо привычного глянца — дерево, натуральный камень, лен, керамика, металл и текстиль. И дело здесь не только в эстетике. Мы проводим большую часть дня перед экранами: листаем ленты, смотрим короткие видео, потребляем бесконечный поток изображений и информации. Поэтому офлайн всё чаще становится местом, где хочется почувствовать что-то настоящее. Тактильность помогает создать то, чего не хватает цифровому миру, — ощущение присутствия. А мы помогаем брендам в реализации идей.💡 Пишите на hello@now-agency.ru, если хотите поработать с нашей командой.</t>
+  </si>
+  <si>
+    <t>08.07.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8973</t>
+  </si>
+  <si>
+    <t>🧡💛1️⃣2️⃣3️⃣4️⃣ Экспедиция продолжается. Следующая остановка — Новосибирск. После Владивостока вместе с командой Т-Бизнеса мы отправляемся дальше — исследовать локальный код предпринимательства в других городах России. «Локальный код» — это экспедиция, в которой мы вместе с предпринимателями разбираемся, чем живёт бизнес в каждом регионе, какие решения работают именно здесь и что делает каждый город по-настоящему уникальным. 9 июля экспедиция приедет в Новосибирск. Здесь мы соберём предпринимателей, основателей компаний и экспертов, чтобы поговорить о том, как развивать бизнес в новой экономике, использовать ИИ в работе, находить точки роста, масштабироваться и принимать решения в постоянно меняющихся условиях. В программе: ⚡️ выступления федеральных и локальных спикеров; ⚡️ дискуссии о развитии бизнеса, экономике, маркетинге, финансах и технологиях; ⚡️ консультации с экспертами Т-Бизнеса; ⚡️ нетворкинг с предпринимателями Новосибирска; ⚡️ музыкальное завершение вечера с VOLAC и «Айвазовский оркестра». На сцену выйдут Евгений Давыдов (SETTERS), Наталья Шик (SHIK Cosmetics), Денис Сметнев (Skyeng), Софья Донец (Т-Банк), предприниматели Новосибирска и другие эксперты. Участие бесплатное, но по предварительной регистрации. 📌 9 июля, «Дом учёных», Морской проспект, 23. 📌 Сбор гостей с 12:00 Всю программу можно найти на сайте. Увидимся на «Локальном коде» в Новосибирске! 💛</t>
+  </si>
+  <si>
+    <t>07.07.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8972</t>
+  </si>
+  <si>
+    <t>Дайджест июня. Того самого июня, который пролетел слишком быстро. 🏄 За этот месяц мы успели реализовать несколько красивых проектов, поездить по городам, записать лайв-кружочки с монтажей, посетить летние фесты и сделать их обзоры и собрать всё самое интересное за месяц в одном месте. Читайте Дайджест: 💚ТОП-8 ресурсов для вдохновения, референсов и насмотренности 💚«В главных ролях» — юбилейная Премия HR-бренд 💚Монтажи команды во Владивостоке 💚Подборка книг для саморазвития 💚Обзор Пикника «Афиши» в Москве от старшего креатора Ирэн 💚Анонс программы и спикеров Global Event Forum 💚Показ Louis Vuitton Spring/Summer 2027 💚Проект для Яндекс 360 на «Дикой Мяте» 💚Обзор Дикой Мяты 2026 — глазами продюсера N:OW Ани 💚Подборка ресурсов для поиска новых идей 💚Детали Юбилейной церемонии награждения Премии HR-бренд 💚Летний, вайбовый винильчик 💚ИИ-сериал про администратора Галю от Пятёрочки x CARTEL x Marvelous x AI Influence 💚«Локальный код» во Владивостоке 💚Обои для телефона 💚Монтажи ужина в Санкт-Петербурге 💚Ultima Guide 2026 в Ташкенте Спасибо, что были с нами весь месяц. 🩷</t>
+  </si>
+  <si>
+    <t>06.07.26 16:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8967</t>
+  </si>
+  <si>
+    <t>SELA × DIVANRU — самая милая коллаборация офишалли. 🌸 Сегодня предлагаем заглянуть в рубрику #мерчуем и посмотреть, что приготовили нам бренды в этот раз. В совместную «мимими коллекцию» SELA × DIVANRU вошли три мягких пуфа и три декоративные подушки с любимыми маскотами бренда — Вигге, Виви и лягушонком Бу. Они словно сбежали со страниц SELA-ленда и поселились в интерьере. А сама коллекция напоминает, каким простым, тёплым и немного волшебным всё казалось в детстве. Округлые формы, мягкие фактуры и нежная палитра только усиливают это ощущение. 🦄 — Коллеги, это очень-очень соу свиииит!</t>
+  </si>
+  <si>
+    <t>06.07.26 10:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8966</t>
+  </si>
+  <si>
+    <t>Ultima Guide 2026 в Ташкенте ✨ Совместно с командой Еды в Yandex Go мы организовали ежегодную церемонию Ultima Guide — первого технологичного путеводителя по ресторанам, созданного с помощью нейросети, экспертов и пользователей сервисов Yandex. В этом году нейросеть проанализировала более 3 000 ресторанов Ташкента, а в гид вошли 25 лучших заведения. Их представители собрались в JW Marriott Tashkent, чтобы первыми узнать результаты, встретиться с коллегами и стать частью одного из главных гастрономических событий города. На один вечер площадка стала местом встречи более 200 гостей, высокой гастрономии и живого общения. Наша команда отвечала за сценографию, декор, технический продакшн, церемонию награждения и подарки гостям. Как это было — смотрите в ролике. 🤎 #кейсы_now</t>
+  </si>
+  <si>
+    <t>03.07.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8961</t>
+  </si>
+  <si>
+    <t>В Питере дождливо, а у нас на площадке — настоящее итальянское лето. 🍋 Показываем каплю красоты с монтажей, пока команда готовится к старту камерного, но очень атмосферного события. #райтнау Пожелайте нам удачи!</t>
+  </si>
+  <si>
+    <t>02.07.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8951</t>
+  </si>
+  <si>
+    <t>Июль официально объявляем открытым. ☀️🌴 А значит, пора обновить не только планы на лето, но и заставку на телефоне. #креативныйотдел По традиции сделали новую подборку, а в комментариях прикрепили заставки в хорошем качестве. Ставьте 😍 и выбирайте своего фаворита на этот месяц. Автор: Лиза, серия заставок — июльский ASCII арт. 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>02.07.26 10:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8950</t>
+  </si>
+  <si>
+    <t>«Локальный код» во Владивостоке 🌊 У каждого города свой ритм, свои люди, свои правила и свой локальный код предпринимательства. Вместе с Т-Бизнес мы отправились в экспедицию по России, чтобы разобраться, как устроен бизнес на самом деле. Так появился «Локальный код» — серия деловых фестивалей, где предприниматели, эксперты и лидеры локального бизнеса вместе ищут ответы на вопросы через разговоры, реальные кейсы, новые знакомства и опыт людей, которые каждый день строят бизнес в своем городе. 📍Первой точкой экспедиции стал Владивосток. Здесь мы вместе с командой Т-Бизнеса собрали большой фестиваль для предпринимателей с сильной деловой программой и стильным пространством для общения на берегу моря. ⚓️ &gt; 1800 участников ⚓️ 32 спикера ⚓️ Целый день дискуссий, новых знакомств, обмена опытом и концерт на закате у моря. Мы отвечали за создание самого события: разработали концепцию мероприятия на основе идеи клиента, придумали, как она будет выглядеть в пространстве, нашли площадку, собрали программу вместе с командой клиента, реализовали декор, технический продакшн и всё, что осталось за кадром, но сделало этот день именно таким. Смотрите ролик, чтобы погрузиться в атмосферу события! Но на этом экспедиция не заканчивается. Впереди ждут Новосибирск, Екатеринбург, Казань и Краснодар. У каждого города свой локальный код и нам не терпится его исследовать. Благодарим команду Т-Бизнеса за доверие и возможность стать частью такого большого путешествия, а команду N:OW за великолепную работу! ⚡️ #кейсы_now</t>
+  </si>
+  <si>
+    <t>01.07.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8949</t>
+  </si>
+  <si>
+    <t>ИИ-сериал про администратора Галю? Сюда! 🎬 Хотим поддержать друзей из нашей группы компаний, которые вместе с «Пятёрочкой» запустили классный проект. CARTEL, Marvelous и AI Influence сделали вертикальный сериал «Сотрудник месяца» про администратора Галю, которая случайно открывает портал в мультивселенную. Дальше — ретрофутуризм, постапокалипсис, фэнтези и еще несколько миров, которые будут раскрываться по ходу сезона. Серии выходят каждую неделю! Пока большинство брендов экспериментируют с отдельными роликами и виртуальными персонажами, ребята сделали следующий шаг — придумали сериал. Потому что внимание можно привлечь за 15 секунд, а вот удержать его получается только хорошей историей. Смотрите первую серию на любой платформе и не стесняйтесь ставить лайки и писать комменты: ⚡️Instagram* | VK | Ютуб | ТикТок А мы желаем проекту миллионов просмотров, классного фидбэка и с нетерпением ждем продолжения! * Организация, запрещенная на территории РФ.</t>
+  </si>
+  <si>
+    <t>30.06.26 16:11</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8941</t>
+  </si>
+  <si>
+    <t>Это было не просто смело… 👀 Именно так мы бы описали одной фразой поп-ап The Pore Playground в Сеуле от бренда The Ordinary. Просто давайте вместе обсудим тот факт, что бренд превратил уход за кожей в иммерсивный аттракцион: розовый интерьер, огромные формы, игровые зоны и активашки. #кейс_недели 😎 — Идея сделать из пор парк развлечений — ТОП! ❤‍🔥 — Отдельный лайк за стиль и цвета. 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>30.06.26 10:04</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8932</t>
+  </si>
+  <si>
+    <t>Красота в деталях Юбилейной церемонии награждения Премии HR-бренд ✨ В этом посте мы рассказали про концепцию юбилейной Премии HR-бренд и её главных героев. А сегодня предлагаем немного замедлиться и рассмотреть элементы, которые создавали атмосферу вечера. Визуальную концепцию события разработали дизайн-студия hh.ru совместно со студией ESH Gruppa, а мы воплотили её в оформлении пространства и деталях церемонии. Коктейли с золотом, статуэтки победителей, фирменный попкорн, фотозона, цветы и десятки маленьких решений, которые редко попадают в центр внимания, но именно из них складывается общее впечатление от события. #кейсы_now Наслаждаемся красивыми кадрами и поддерживаем команду сердечками! ❤️</t>
+  </si>
+  <si>
+    <t>29.06.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8931</t>
+  </si>
+  <si>
+    <t>Если Pinterest показывает одно и то же... пришло время просто двигаться дальше. Продолжаем рубрику #полезNOW и делимся сайтами, куда мы регулярно заглядываем за порцией свежих идей. Го с нами! 🔥 It’s Nice That — один из лучших мировых журналов о современном дизайне, брендинге и креативной индустрии. 🔥 Creative Boom — интервью с дизайнерами, айдентика, упаковка, брендинг и много полезного для всех, кто работает с визуалом. 🔥 Dezeen — архитектура, предметный дизайн и технологии. Отличный источник идей для оформления пространств и выставок. 🔥 The Dieline — один из главных мировых ресурсов про упаковку и дизайн. 🔥 Mindsparkle Mag — digital-дизайн, веб, графика, моушен, креативные проекты. Делитесь в комментариях своими любимыми ресурсами. ⤵️</t>
+  </si>
+  <si>
+    <t>29.06.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8921</t>
+  </si>
+  <si>
+    <t>Дикая Мята 2026 — глазами продюсера N:OW Ани. 💥 С 19 по 21 июня мы по ежегодной традиции жили в палатках, наслаждались тремя беззаботными днями в Тульской области, слушали любимых и новых артистов. А теперь готовы поделиться честным отзывом в рубрике #ревизорро_фестOW. В этом году «Дикая Мята» не отличилась большим количеством бренд-зон — об этом также рассказывал в посте Игорь Демидов CEO &amp; Co-founder). Но фестиваль всё равно запомнился несколькими классными решениями-фишками, которые подарили яркие впечатления. 📌 Сцены. В этом году их было целых восемь! Особенно порадовал сетап главных сцен — «Сирена» и «Титан». Множество экранов, игра со светом и формой создавали особую атмосферу и повод для генерации контента. 📌 Электронная музыка. Арена «Вашана», созданная совместно с «Балтикой», получила новое прочтение благодаря яркому световому сетапу, который каждый вечер собирал толпы на диджей-сеты. Еще одна новинка — электронный сет от группы The Hatters, впервые представленный именно на «Дикой Мяте». 📌Оплата браслетом. Несмотря на то, что в этом году на фестивале работала мобильная сеть (что, кстати, редкость), организаторы позаботились о возможности оплаты с помощью зачисления денег на специальные браслеты. 📌 Зона отдыха от Яндекс Путешествий. Совместно со сценой «Лампа», на которой состоялись камерные концерты, показы спектаклей и даже церемония бракосочетания, Яндекс создал классный спот для релакса, который был особенно актуален в жару, наступившую на второй день. Ничего специфичного, зато очень практично! Кстати, несмотря на небольшое количество партнерских интеграций, команда N:OW вместе с Яндекс 360 реализовали бренд-зону, где гости могли отдохнуть, сделать красивые фотографии, поучаствовать в активностях и получить подарки: 🔺Смотрите классное видео о проекте. 🔺А тут ищите команду в полях на монтажах. Ставьте ❤️ Ане за классный обзор и рассказывайте, на какой еще фест планируете отправиться в этом сезоне?</t>
+  </si>
+  <si>
+    <t>26.06.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8919</t>
+  </si>
+  <si>
+    <t>Вдохновившись оупенэйрами, фестивалями и людьми, которые готовы танцевать даже под проливным дождем, принесли вам пластинку на ознакомление. Попробуйте настроиться на волну теплого московского вечера: поздний закат, винильчик в ушах и стаканчик латте на миндальном! 🎶 ❤️ — Вайб!</t>
+  </si>
+  <si>
+    <t>26.06.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8910</t>
+  </si>
+  <si>
+    <t>Коллеги, может построим серф-спот в центре Парижа? 🌊 Кажется, с этой фразы и появилась идея самого обсуждаемого показа Louis Vuitton Spring/Summer 2027, для которого в центре Парижа построили гигантскую волну и превратили подиум в песчаный серф-спот. #кейснедели Вся коллекция вдохновлена жизнью у океана: расслабленные силуэты, морские детали, фактурные материалы. А еще важно и очень ценно, что тема моря продолжилась не только в визуальном решении. В рамках программы Regeneration 2030 Louis Vuitton поддерживает Coral Gardeners — организацию, которая занимается восстановлением коралловых рифов во Французской Полинезии. И инсталляция была продумана с учётом дальнейшего использования материалов: воду вернут в городскую систему через замкнутый цикл, а песок после показа отправят на волейбольные площадки Парижа. 🔥 — залипли на волну ❤️ — коллекция ТОП!</t>
+  </si>
+  <si>
+    <t>25.06.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8909</t>
+  </si>
+  <si>
+    <t>На выходных отгремела «Дикая Мята», а вместе с ней и наш проект для Яндекс 360. Несколько дней команда строила, монтировала, переживала за погоду и очень ждала момента встречи с гостями фестиваля. И знаете что? Оно того стоило. ❤️ Спасибо Яндекс 360 за доверие, а всем гостям — за энергию и настроение. Пересматривая видео, немного грустим, что всё закончилось и уже ждём следующей встречи. #кейсы_now</t>
+  </si>
+  <si>
+    <t>25.06.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8908</t>
+  </si>
+  <si>
+    <t>Коллеги, планы на осень уже есть? С 30 сентября по 4 октября на Красной Поляне пройдет пятый юбилейный Global Event Forum — одно из главных событий для ивент-индустрии. И в этом году Игорь Демидов (CEO &amp; Co-founder) выступает не только участником форума, но и соавтором деловой программы, а также амбассадором трека «Бизнес». Вместе с командой GEF он собирает программу для тех, кто строит агентства, развивает продакшн, работает на фрилансе или запускает собственные проекты. Будут говорить про команды, деньги, процессы и рост — всё то, что помогает бизнесу двигаться вперёд. Уже подтверждены первые спикеры: 🟣Женя Давыдов — сооснователь SETTERS и основатель Сообщества Изионистов 🟣Александр Шумович — партнёр и сооснователь Eventum Premo 🟣Алексей Парфун — управляющий партнёр Ai Influence, вице-президент АКАР 🟣Костя Беляков, Алина Абрамова и Костя Абрамов — основатели Balagan 📍Форум пройдёт с 30 сентября — по 4 октября на Красной Поляне. А для подписчиков N:OW держите промокод на 10%: ДЕМИДОВ_GEF2026_10%. (*срок действия до 31 июля). Если работаете в ивентах, маркетинге, коммуникациях или креативной индустрии — рекомендуем!</t>
+  </si>
+  <si>
+    <t>24.06.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8905</t>
+  </si>
+  <si>
+    <t>Отправились на Пикник «Афиши» в Москве и не пожалели! Собрали для вас самые яркие моменты и запоминающиеся бренд-зоны для рубрики #ревизорро_фестOW со старшим креатором Ирен. Читаем, делимся мнениями! В этом году у Пикника был действительно мощный лайн-ап: потанцевать под «Браво» с Валерием Сюткиным, вернуть 2016-й под ЛСП или порейвиться с ЛАУД — и всё за один день стало возможным в Коломенском. Эклектика, скажете вы? Разнообразие, поддерживающее главную концепцию фестиваля: «Побег от повседневности на летний карнавал», — ответим мы! Это разнообразие поддержало множество партнерских интеграций: часть из них — уже нетленная классика, есть и новички с запоминающимся креативным подходом. Расскажем, что мы отметили для себя: 🎪 Зеркальная зона от Lenta ru — как доказательство, что сильная идея не равно многомиллионный бюджет. За основу креатива была взята простая мысль: «Новости как зеркало, некоторые зеркала искаженные, Lenta.ru отражает действительность». Пространство стало лабиринтом из кривых и обычных зеркал с мощными лайнами, которые хочется фоткать. 🎪 Большой цирк Freak Show от Underdog. Удивительно, как фуд-партнер стал целой зоной с разными активностями: игра в наперстки, гадалка, DJ-сеты и культовые блюда из меню Underdog. 🎪 Полоса препятствий от World Class с интерактивами, достойными ГТО: проверить меткость, ловкость, скорость и получить мерч — выстроилась целая очередь! 🎪 T2 дополнил карнавал Пикника «Афиши» настоящим колесом обозрения! Поддерживающей активностью стало колесо поменьше. Покрутив его, можно выиграть классные призы и тарифы. 🎪 Отдельный респект Сберу. Генеральный партнер не только построил самую масштабную зону в честь 185-летия, но и продумал приятную фичу от Купера. Оттуда можно было забрать заказы из ресторанов партнеров фудкорта, не стоять в очередях и наслаждаться моментом. 🎪 Гастрономический выбор также был на высоте. Привычный фестивальный джанк-фуд дополнился ПП, японской, веганской кухнями и даже грибным вайбом с напитками и фотобудкой. 🎪 Сетап сцены круто поддержал карнавальную концепцию фестиваля. От обезьянки с глазами-экранами невозможно было оторваться и не улыбнуться. Необычно, немного фриковато, от этого и классно. Спасибо всем организаторам и спонсорам Пикника «Афиши»! Каждый год фестиваль реально удивляет. Кто тоже был на фестивале, расскажите в комментариях, что запомнилось особенно сильно?💥💥</t>
+  </si>
+  <si>
+    <t>23.06.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8897</t>
+  </si>
+  <si>
+    <t>Всем подборкам подборка! Мы заметили, какой внушительной библиотекой обросла рубрика #букNOW в последнее время. Здесь книги и про креатив, и про бизнес, управление командами, поиск идей, коммуникации, эффективность. И мы подумали: а что, если собрать все книжные подборки в одном месте? Получилась подборка подборок, или, если говорить на языке математиков: 📖 × 📖 = 📈 То есть, польза в квадрате! 📖 Книги про креативные команды 📖 Упаковываем идеи в смыслы 📖 Книги о каллиграфии и шрифтах 📖 Усиливаем лидерские позиции 📖 Делаем вкусную презентацию 📖 Книги для прокачки себя 📖 Рубим лишнее и пишем круто 📖 Управляем командой, чтобы она не выгорала 📖 Говорим про тайм-менеджмент 📖 Книги про стратегию и системное мышление Сохраняйте, выбирайте следующую книгу и прокачивайте себя. ❤️ 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>22.06.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8890</t>
+  </si>
+  <si>
+    <t>Владивосток, конечно, красивый. Но любоваться им будем чуть позже — сейчас у команды N:OW романтика другого уровня: рации, стремянки, скотч, кофе, провода и план-капкан по созданию стиля! Мы в процессе и совсем скоро покажем, что получилось. #райтнау 🔥 — А пока, больше огня команде, сил и хороших монтажей! 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>22.06.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8889</t>
+  </si>
+  <si>
+    <t>Для тех, кто не смотрит кружочки со звуком, транскрипция: - «Мы задумали какую-то красоту, не иначе!» - «Вшшшшшшш» — шум ветра 🌊🌊🌊</t>
+  </si>
+  <si>
+    <t>19.06.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8878</t>
+  </si>
+  <si>
+    <t>«В главных ролях» — юбилейная Премия HR-бренд. ✨ 28 мая в кинотеатре «Октябрь» прошла юбилейная, 20-я церемония Премии HR-бренд от hh.ru, организацией которой занималась наша команда. #кейсы_now В этом году Премия впервые за свою историю получила собственное креативное название — «В главных ролях». Идея вечера родилась из простой мысли: за каждым сильным HR-проектом стоят люди. Те, кто помогает компаниям проходить изменения, поддерживает сотрудников, развивает команды и делает бизнес сильнее. Но чаще всего именно они остаются за кадром. В юбилейный год Премия решила изменить привычный сценарий и вывести этих людей в центр внимания. Кинотеатр «Октябрь» на один вечер объединил более 1200 гостей — HR-лидеров, руководителей, представителей бизнеса и экспертов индустрии. В центре внимания оказались проекты, которые помогают сотрудникам находить своё место в компании, командам становиться сильнее, а бизнесу — устойчивее. Атмосфера начиналась ещё до старта церемонии. Гостей встречала ковровая дорожка с папарацци и яркими вспышками камер, создавая ощущение настоящей светской премьеры. В холле расположились стильные фотозоны и фуршетные станции, а на память о юбилейном вечере гости уносили с собой книгу и цветок — красивую деталь, которая стала приятным послевкусием события. Ведущими вечера стали Евгений Чебатков и Нина Осовицкая (директор Бренд-центра hh.ru). Их дуэт объединил лёгкость, живой юмор и профессиональный взгляд на индустрию. После объявления победителей гостей ждали блиц-интервью прямо на сцене, а затем продолжение разговора в специальной интервью-зоне. Так у каждой команды появился свой собственный крупный план. В юбилейный год конкуренция за награды стала рекордной: на премию подали 407 проектов со всей страны, а среди победителей оказались компании, которые сегодня формируют HR-практики для миллионов сотрудников, такие как VK, МегаФон, СИБУР, X5, аэропорт Пулково и другие. Финал вечера получился особенно трогательным. Свет находил победителей прямо в зале, камеры ловили первые эмоции, а каждое объявление сопровождалось аплодисментами коллег и друзей. В завершение церемонии все победители поднялись на сцену и вместе с хором исполнили финальную песню, что подчеркнуло что в главных ролях были не только лауреаты Премии, но и все, кто каждый день развивает HR-индустрию и помогает людям находить своё место в компаниях. Результаты проекта: ⭕️ 1200+ гостей ⭕️ 407 проектов со всей страны ⭕️ 31 компания-победитель ⭕️ 7 основных, 6 специальных номинаций и 4 HR-трека Спасибо команде hh.ru за доверие и возможность вместе рассказать историю о людях, которые каждый день помогают компаниям становиться сильнее. ❤️ #кейсы_now</t>
+  </si>
+  <si>
+    <t>19.06.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8877</t>
+  </si>
+  <si>
+    <t>Нет такой преграды, которую нельзя устранить ради любимой.. а дальше выбор за вами — во имя чего будем ломать, крушить. 😎 Сегодня в #wow_ролик на наш взгляд гениальный ролик — Har Koi Peera Lahori Zeera 2.0. • Бутылка не поднимается под нужным углом? Отрежем кусок шляпы. • Мешает потолок? Сделаем в нем отверстие. • Неудобно пить? Значит, неудобно устроен мир вокруг. Весь ролик построен на простой мысли: если очень хочется сделать глоток любимого напитка, никакие обстоятельства не должны стоять на пути. Отдельный "🔥" за саундтрек, который намертво прилипает к вам уже после первого просмотра, мы предупреждали. 🟣 мы в MAX | 🟣 мы в ТГ</t>
+  </si>
+  <si>
+    <t>18.06.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8871</t>
+  </si>
+  <si>
+    <t>Вы верно всё угадали: мы в полях, на монтажах и вовсю готовимся к встрече на «Дикой Мяте»! 🌿 Кстати об этом..#райтнау Шли вторые сутки монтажа, ситуация была следующая: • дождь, но мы к такому привыкли; • вставляем быку рога; • натираем зеркала до блеска, чтобы сделать идеальное селфи; • слушаем на репите «Бонд с кнопкой» и IOWA, чтобы вдоволь потанцевать в ближайшие дни; • монтируемся в хорошем темпе! Радует, что уже завтра стартует фестиваль, а вместе с ним откроется ультра-крутая станция Яндекс 360, где вас ждут классные активности и подарки (но пока об этом тссс 🤫). Кто планирует на фестиваль, приходите на бренд-зону, будем рады видеть! ⚡️</t>
+  </si>
+  <si>
+    <t>18.06.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8870</t>
+  </si>
+  <si>
+    <t>Владивосток, мы едем к вам. 🚚 23 июня во Владивостоке стартует летний бизнес-фестиваль «Локальный код» — большая экспедиция Т-Бизнеса в поисках локального кода предпринимательства. А мы с командой N:OW помогаем воплотить этот проект в жизнь и уже вовсю готовимся к встрече с Дальним Востоком. Вместе с предпринимателями региона будем обмениваться опытом и разбираться, чем живёт бизнес Дальнего Востока, какие решения работают именно здесь, как меняется рынок и где искать новые точки роста в 2026 году. Для этого Т-Бизнес создаёт настоящий разгрузочный порт для бизнеса — пространство, где можно на время выйти из операционки, посмотреть на своё дело шире и провести день среди единомышленников. В течение дня вас ждут: ⚡️Паблик-токи с предпринимателями и экспертами ⚡️Дискуссии про рост, масштабирование, управление финансами и развитие бизнеса ⚡️Экспертные зоны для обмена опытом и разбора ваших бизнес-кейсов ⚡️Новые знакомства и сильное предпринимательское комьюнити Владивостока ⚡️Вкусная еда, подарки и развлечения ⚡️Концерт хедлайнера — проекта «Люмос» на закате у океана Пространство фестиваля вдохновлено портовой эстетикой: контейнеры, открытые площадки и атмосфера места, где рождаются новые маршруты, идеи и возможности, не пропустите. Всю программу можно найти на сайте. 📍 МФК «Бурный», Владивосток 🎤 23 июня, сбор гостей с 12:00, регистрация обязательна Увидимся на Дальнем Востоке. ❤️</t>
+  </si>
+  <si>
+    <t>17.06.26 11:15</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8866</t>
+  </si>
+  <si>
+    <t>Есть теория: • чем больше бустов у канала, тем больше красивых сторис видят подписчики. Проверим? 😏 Впереди у команды новые проекты, командные тусы, образовательные встречи — в общем, масса контента, который не должен оставаться за кадром. Жмите на БУСТЫ, и мы покажем всё самое интересное!</t>
+  </si>
+  <si>
+    <t>16.06.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8865</t>
+  </si>
+  <si>
+    <t>Воспоминание разблокировано VS мы продолжаем открывать полезные папки на рабочем столе. Вот тут шрифты модные смотрели, а теперь пришли за вдохновением и прокачкой идей.💡 Такое нам «ПРИГОДИТСЯ_ОТКРЫТЬ_ПОЗЖЕ» 📂 ▫️ Yatzer — визуально безупречные проекты на стыке искусства, дизайна и культуры. ▫️ This is Colossal — искусство, инсталляции и объекты, которые заставляют сказать «вэээу». ▫️ Webby Awards — лучшие мировые рекламные и digital-кейсы. ▫️ Adweek — всё, что происходит в мире брендов, маркетинга и креатива. ▫️ Vladey — современное искусство и художники, которых стоит знать. ▫️ Rozetked — технологии, медиа и культурные тренды. ▫️ Москвичка— тренды, культура и люди, за которыми интересно наблюдать. ▫️ Сноб — люди, культура, общество, интервью ▫️ AdIndex AdYummy — креатив, реклама и необычные кампании Добавляйте любимые источники в комментарии, давайте прокачиваться вместе! ❤️ #полезNOW 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>16.06.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8862</t>
+  </si>
+  <si>
+    <t>Цветочное панно из 120 тысяч гвоздик: как создавался стенд «Уралхима» на ПМЭФ-2026. Про ПМЭФ уже многие написали в этом году, мы не стали исключением и также рассказывали про экономику ПМЭФ, а еще наш друг Паша Тюн сделал классный обзор стендов. Сегодня хотим рассказать вам про один из самых ярких стендов - цветочный стенд Уралхим. Они представили на ПМЭФ-2026 стенд в стиле классической греческой архитектуры с масштабным цветочным панно, посвященным водным видам спорта, концепция стенда получила название «Искусство воды». Одним из самых заметных его элементов стало масштабное цветочное панно, выполненное студией премиального событийного декора Flowerbazar. Выбор концепции и образов пловцов неслучаен: идея отражает стремление к развитию и достижению новых результатов, а также ознаменует возврат российских пловцов на международную арену. Эта метафора стала центральной для визуального оформления пространства. У компании спорт - важная часть корпоративной культуры и одно из ключевых направлений благотворительных и социальных проектов. Также Уралхим является спонсором Федерации водных видов спорта России, поэтому водная тема логично продолжает их долгосрочную повестку. Дополняет пространство стенда большой экран и видеоролик, для создания которого использовалась сложная подводная съемка с участием 16 синхронисток. При монтаже цветочного панно было использовано около 120 тысяч гвоздик и хризантемы. Именно этот цветок был выбран как основной материал благодаря насыщенной палитре оттенков, стойкости и возможности создавать масштабные изображения с высокой детализацией. Работа над всеми флористическими элементами стенда заняла в общей сложности около 100 часов. В реализации проекта участвовало порядка 120 специалистов — флористов, монтажников, декораторов и технических сотрудников. И эта работа, надо отметить, кропотливая и талантливая-с помощью хрупкого цветка передать динамику, объем и масштаб картины. Более того каждый день завядшие цветки заменяются на новые. Сотрудничество Flowerbazar с «Уралхимом» продолжается с 2021 года и за эти пять лет партнерства цветочное панно стал буквально визитной карточкой ПМЭФ и одним из самых заметных и обсуждаемых точек притяжения форума Мы поинтересовались дальнейшей судьбой панно после завершения мероприятия. После демонтажа композиция разбирается: как и в прошлые годы, в последний день ПМЭФ-2026 цветы из панно дарят посетительницам форума, часть цветов сотрудники и участники проекта забирают домой, часть утилизируется. После нескольких дней работы форума и периода монтажа цветы уже теряют первоначальную свежесть, поэтому сохранить панно целиком невозможно. Проект стал примером того, как современные выставочные технологии и флористическое искусство могут объединяться в масштабные визуальные объекты, превращая корпоративный стенд в одну из самых обсуждаемых инсталляций форума. Впрочем, мы знакомы с Flowerbazar очень давно и можем с уверенностью заявить, что коллеги умеют делать красиво все, за что возьмутся. Залетайте в тг канал FLOWERBAZAR вдохновиться новыми идеями для декора и накидайте цветочков и огоньков за такой красивый проект!</t>
+  </si>
+  <si>
+    <t>15.06.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8856</t>
+  </si>
+  <si>
+    <t>ВРАЩАЙТЕ БАРАБАН 👀 #креативныйотдел На связи Стася — младший креатор N:OW! Сегодня исследуем guilty pleasure маркетинга: игры внутри программ лояльности 🎲 Вообще, это не просто «прикольные механики». За ними стоит целая теория — модель Octalysis, которую придумал исследователь геймификации Ю-Кай Чоу. Он заметил: людей удерживают не сами награды, а эмоции во время процесса. Поэтому любая хорошая игра строится вокруг базовых человеческих мотиваций. В модели Octalysis их восемь: — чувство достижения — непредсказуемость — коллекционирование — любопытство — соревнование — социальность — ощущение владения — страх упустить что-то редкое И теперь посмотрите буквально на любую игру внутри приложения — там почти всегда есть эти механики. 💚 Например, мой любимый «Бьюти Тамагочи» от Золотого Яблока Там нужно выращивать своего эльфа, наряжать его, делать бьюти-рутину, проходить тесты на знание брендов, выполнять задания и, конечно, крутить рулетку. Самое главное: здесь легко получить бонусы на покупки (было до обновления). Вообще, у ЗЯ много похожих игровых спецпроектов: бьюти-путешествие, бьюти-лаборатория и др. 🛍️ У Яндекс Маркета механика чуть другая Там мини-игры нужны, чтобы зарабатывать монетки для вращения колеса с призами и скидками. И это уже чистая теория variable rewards — переменных наград. Это тот же принцип, который используется в автоматах, карточных паках и лутбоксах: ты никогда не знаешь, что выпадет в следующий раз. А мозг очень любит такие непредсказуемые сценарии. ❤️Но легенда для меня — это «Плюс Сити» от Яндекс Плюса Там нужно было строить собственный город, зарабатывать ресурсы в мини-играх, открывать новые здания и получать бонусы за уровни. А ещё мне запомнились забавные нейминги построек, которые обыгрывали сервисы Яндекса. 🍕И вот совсем недавно ДоДо тоже подключились к этой гонке Теперь внутри приложения есть игра, похожая на настолку: каждый день дают попытки бросить кубик и двигаться по карте. Главная цель — собрать кусочки пиццы для участия в розыгрыше. Вот так игры становятся причиной возвращаться в приложение каждый день. Даже если вы не планировали заказ!</t>
+  </si>
+  <si>
+    <t>14.06.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8850</t>
+  </si>
+  <si>
+    <t>#киNOWтеатр с русским характером 🇷🇺 В честь Дня России собрали подборку отечественного кино, где есть и большие чувства, и красивые города, и суровая природа, и старые-добрые истории в новом видении. Такое мы смотрим: 📽 Мастер и Маргарита — Москва, мистика, любовь и Булгаков в новой трактовке. Для тех, кто любит посмотреть на классику школьной программы под разными углами. 📽 Пророк. История Александра Пушкина — Пушкин не из учебника, а как герой большого кино: стихи, слава, дуэли, страсть, и вайб человека, который точно знал, как попасть в культурный код на пару веков вперед. Рэп тоже был! 📽 Легенда №17 — большое спортивное кино про хоккей, характер, провалы и подьемы. 📽 Стиляги — если душа просит песен, плясок и ярких костюмов, которые хочется рассматривать отдельно, — это оно. 📽 Здесь был Юра — свежее, теплое и очень человеческое кино про дружбу, взросление и людей, которые появляются в жизни максимально не вовремя, но почему-то меняют всё. 📽 Сто лет тому вперёд — Алиса Селезнёва, Москва будущего и приключения, которые связывают сразу несколько поколений. А как вы относитесь к российскому кинематографу? Что посоветуете? 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>10.06.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8849</t>
+  </si>
+  <si>
+    <t>Дайджест месяца подъехал! ❤️ Коллеги, признавайтесь, у вас тоже есть отдельная папка «почитать потом», которая растет быстрее, чем успевает разгребаться? Мы решили немного облегчить вам жизнь и собрали в одном месте кейсы, полезные материалы от команды, подборки, обзоры и контент для прокачки насмотренности. Так что наливаем кофе, открываем посты и отправляемся изучать подборку: 🔺 VIVA LA VIKA х Тропический аперитив 🔺 Wedding Trend Report 2026 от Pinterest 🔺 Акция для бренда моторных масел Sintec 🔺 Intervals Festival 2026 глазами команды N:OW 🔺Офисные будни команды 🔺 Лайфхаки от креативного директора N:OW 🔺 НУР 2026 глазами команды N:OW 🔺 7 ресурсов в разных рубриках и категориях 🔺 Экономика фестиваля Coachella 🔺 Летние, вайбовые проекты агентства 🔺 Книги про креативные команды 🔺 Сколько стоит Евровидение, и кто на нём зарабатывает? 🔺 Открытие крыши 🔺 10 шрифтов, которые чаще всего мелькают в брендинге, диджитал и креативных проектах 🔺 Cерия летних заставок на телефон .... и обязательно ставьте реакции и комментарии, если подборка оказалась полезной. 🔥</t>
+  </si>
+  <si>
+    <t>09.06.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8840</t>
+  </si>
+  <si>
+    <t>Продолжаем делать честные обзоры в #ревизорро_фестOW. На этот раз про НУР расскажет Анна Демидова (Commercial Director &amp; Co-Founder). Читаем и не скупимся на реакции! 🔥 Я была впервые в Казани. Сам город и фестиваль НУР произвели на меня исключительно положительное впечатление. Могу отметить высокий уровень организации события: у гостей в распоряжении были подробная карта и тайминг мероприятия, а на всех локациях ждали флаги, обозначающие вход, и хостес, которые объясняли правила поведения на площадке. Большое спасибо Рашиду Османову и его команде за то, что позаботились о спикерах: для нас была организована отдельная программа с экскурсиями, завтраками и походом на рынок. Ребята комплексно продумали вопрос, чем занять своих гостей. Отдельно отмечу выбор площадок для инсталляций: круто, что можно попасть в редкодоступные городские пространства, например, в заброшенное здание городского магистрата. В 2026 году фестиваль сделал акцент не столько на вау-эффектах, сколько на взаимодействии света, архитектуры и пространства. Поэтому работы воспринимались как полноценная среда, а не отдельные арт-объекты. Мне особенно понравилась площадка Uram: как круто металлическая сфера от команды ТУНДРА интегрировалась в скейт-парк — это было ВАУУУУ! А после инсталляций мы славно провели время все там же, в Uram, на пикнике у Юры Субботина, обсуждая будущий фестивальный сезон. Спойлер: крупные спонсоры в этом сезоне больше не будут интегрироваться в большие фестивали и в основном сконцентрируются либо на нишевых событиях, либо на поддержке каких-то сообществ, которые близки по духу бренду. Мне было важно увидеть работы художников и студий не только из России, но и из Кореи, Китая, Франции и т.д., ведь искусство должно объединять людей из разных стран. Понравилась инсталляция PHASE от южнокорейской студии THE SWAY, которая визуализировала связь между двумя людьми. Перед нами стояла куча детей на сканирование лица, и они были в бесконечном восторге и от процесса, и от результата на экране. К слову, о детях: очень ценно, что фестиваль позволяет познакомить с искусством самого маленького зрителя. Среди посетителей было много семей с малышами. Я сидела в одном ряду с мальчиком в цирке, который до этого уже просмотрел три раза шоу PAX — СЕТАП × T2 и собирался остаться и на четвертый сеанс. Вот так и появляются будущие технические директора! 😊 Интересно, что многие рестораны города предлагали специальное меню для участников и гостей фестиваля. Нам, например, подарили два десерта в ресторане Branch, когда увидели спикерские бейджи — приятно, честное слово! Почитала отзывы в соцсетях: из недостатков чаще всего упоминались большие очереди на популярных объектах, высокая плотность людей в вечерние часы и необходимость много ходить между локациями. Вполне логично, что фестиваль пользуется большим спросом, и, конечно же, в вечернее время больше всего посетителей. Нужно это понимать и заранее планировать время посещения, а возможность погулять между локациями и познакомиться с городом — это, наоборот, сплошной плюс! И, конечно, если ждать некогда, то можно приобрести VIP-билет, который дает возможность пройти на все локации на два часа раньше основной очереди. 🔺НУР 2026 глазами команды N:OW В общем-то, сам факт, что в 2026 году установили рекорд посещаемости — около 155 тысяч гостей — говорит сам за себя. Это одно из самых ярких и заметных культурных событий не только в Казани, но и вообще в России. Так что в следующем году — все на НУР! 🔥</t>
+  </si>
+  <si>
+    <t>08.06.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8834</t>
+  </si>
+  <si>
+    <t>Код в дизайне: не только инструмент, но и новый способ мышления Всем привет! На связи Лиза — младший дизайнер из креативного отдела N:OW. Наверняка многие из вас хотя бы раз видели необычные анимации, генеративные постеры или интерактивные визуализации и задавались вопросом: как это сделано? Часто за такими проектами стоит код. Давайте разберёмся, что он даёт дизайнеру и почему может стать полезным творческим инструментом. Когда дизайнер начинает работать с кодом, меняется не только способ создания графики — меняется сам подход к проектированию. Это открывает новые возможности: ⏺️Системное мышление ⏺️Вариативность и отзывчивость ⏺️Работу с большими данными ⏺️Творческий потенциал ошибок Подробнее о каждой из них рассказала в карточках выше, а также собрала подборку проектов, которые показывают, как код помогает создавать новые визуальные решения и расширять границы дизайна. Ссылки на проекты из карточек: ⏺️Айдентика «G8» от Ромы Ерохновича и Владислава Алдохина ⏺️Инсталляция «Sculptures of Dissipative Birds in the Wind» от японской студии teamLab ⏺️Инсталляция «Echoes from the Valley of Existence» от Эми Карл ⏺️Обложка «POX &amp; POL» для Toi Toi Music от Glitchdo А где для вас проходит граница между творчеством человека и работой алгоритма? Поделитесь в комментариях 👇</t>
+  </si>
+  <si>
+    <t>07.06.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8828</t>
+  </si>
+  <si>
+    <t>В #киNOWтеатр всё пошло не по плану 🎬 Подборка посвящается всем, кто хоть раз слышал фразу: «Хьюстон, у нас проблема..» Смотрим реко команды и оставляем 🔥 реакции! 🍿 Игра на понижение — необычно наблюдать, как несколько человек видят надвигающийся хаос, а остальные продолжают делать вид, что всё в порядке. 🍿 Форс-мажор — фильм про один неудачный момент в отпуске, который запускает эффект домино. Осторожно, вызывает желание обсудить и поспорить с друзьями! 🍿 Аполлон-13 — тот случай, когда план А закончился где-то через пять минут после старта... 🍿 Треугольник печали — роскошная яхта, красивые люди, идеальный сервис... а потом всё начинает стремительно разваливаться. 🍿 Поймай меня, если сможешь — фильм про человека, который настолько уверенно рассказывает свою историю, что ему начинают верить все вокруг. Напоминание о том, что хороший сторитейлинг творит чудеса. 🍿 Операция «Арго» — история, которая напоминает хороший ивент: дедлайн горит, вводные меняются каждый час, план звучит безумно, но почему-то всё получается. Сохраняйте подборку и помните: самые нестандартные повороты в жизни и кино запоминаются куда ярче рутинных.</t>
+  </si>
+  <si>
+    <t>05.06.26 06:30</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/8820</t>
+  </si>
+  <si>
+    <t>НУР 2026 глазами команды N:OW ⚡️ Мы регулярно посещаем фестивали, чтобы сверять внутренний компас насмотренности. И в этот раз маршрут привел нас в Казань на НУР — международный фестиваль медиаискусства, который уже несколько лет собирает художников, музыкантов, медиатворцов и тысячи зрителей со всей страны. Если честно, НУР — это один из тех фестивалей, после которых хочется сразу покупать билеты на следующий год. Для ивенторов такие события — отдельный вид удовольствия. С одной стороны, ты наслаждаешься искусством и атмосферой, с другой — постоянно ловишь себя на мыслях: «Как долго это строили?», «Сколько человек монтировали?». Перейдем к инсталляциям, которые очень зацепили. Обзор Игоря Демидова (CEO &amp; Co-Founder): 1. THE DOT (ТУНДРА) Подвешенная многогранная сфера работает, как непрерывный источник света и звука. Сотни лучей расходятся во все стороны и перестраивают пространство вокруг. 2. Код ритма (LaserFX x Petr Nikiforov) Кинетическая скульптура показывает вселенную, где информация, материя и энергия движутся в одном танце. Квадраты взлетают и опускаются в такт звуку, а луч лазера обводит их траектории. 3. PAX (СЕТАП x Т2) Сетап для рейва впервые стал самостоятельной инсталляцией, самой масштабной за всю историю фестиваля. Пространство из световых колец реагирует на человека, и зритель из пассажира превращается в соавтора среды. 4. IN(FORMA) (FORMATE x BLAGODETELEV x Дзен) Огромный куб из строительных лесов изображает медиаполе, где вспышками возникают разрозненные сигналы. Заходишь внутрь и складываешь из хаоса свою картину мира. 5. Объект Хога (КБДЮК) Работа отсылает к Объекту Хога, редкой кольцевой галактике, где световое кольцо отделено от центрального ядра. И привычное представление о центре как источнике смысла начинает сыпаться. 6. PHASE (THE SWAY, Южная Корея) Заходишь в пространство, твое лицо сканируют и потом его рисует лазер, дальше оно рассыпается в поток цифровых частиц. Лучи лазера собирают их обратно в объёмные образы, которые проецируют вибрации друг на друга. 7. Маппинг-контест на Спасской башне Художники из пяти стран: HAASKR (Франция), Мяу студия (Россия), MOTOREFISICO (Италия), pampam x buddy studio (Россия), SKGPLUS (Китай). Башню превратили в холст для маппинга, а зрители сами голосовали за лучшую работу. Мы попросили команду N:OW рассказать не только о любимых работах, но и о том, какое впечатление фестиваль оставил в целом. Передаем слово дальше: Могу отметить высокий уровень организации события: у гостей в распоряжении была подробная карта и тайминг события, на всех локациях наш ждали флаги, обозначающие вход, и ребята-хостес, которые объясняли правила поведения на площадке. Отдельное спасибо Рашиду Османову и его команде за то, что позаботились о спикерах: для нас была организована отдельная программа с экскурсиями, завтраками и походом на рынок. Круто, что ребята в комплексе продумали вопрос, чем занять своих гостей. Анна Демидова (Commercial Director &amp; Co-Founder) Что еще добавим? Оказывается, обстоятельства, в которых ты попадаешь в одно и то же место и смотришь своими глазами на одно и то же здание, могут совершенно поменять твое представление о прекрасном. НУР для меня — классный пример того, как коллаб художников, представителей мира ивента, бизнеса и властей города превращается в качественный продукт, популяризирующий регион и позиционирующий Татарстан как стильную республику. Особенно сильно чувствовалась энергетика у проекта «The dot» от команды ТУНДРА: свет обыграл все пространство скейт-площадки, превратив ее в уютную лаундж зону с хилинг эффектом. Сначала ты стоишь в очереди и не понимаешь, стоит ли какой-то световой шар твоих страданий в ожидании, а потом понимаешь, что световые эффекты и саунд-дизайн загипнотизировали, и вот ты уже лежишь 20 минут на бетоне, а потом катишься с горки, как ребенок и получаешь искреннее наслаждение. Анна Корпусова (Producer) После НУР у нас осталось стойкое ощущение, что мы стали частью чего-то действительно важного для современной культурной среды! 🔥 — Ставьте огонечки, с вами была рубрика #ревизорро_фестOW</t>
+  </si>
+  <si>
+    <t>24.07.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9085</t>
+  </si>
+  <si>
+    <t>Научный бизнес-рейв в Доме ученых: Т-Бизнес x N:OW ⚡️ Помните, мы обещали показать фишки фестиваля «Локальный код» в Новосибирске? В этом посте мы рассказали про концепцию проекта в Новосибирске, пришло время раскрыть козырные карты. Основой стилизации и активностей стал ретрофутуризм, как отсылка к многолетнему научному бэкграунду Новосибирска и современным технологиям в бизнесе. Для нас было важно, чтобы концепция не заканчивалась оформлением пространства, поэтому почти каждая зона продолжала главную идею события — смотреть на бизнес через гипотезы, эксперименты и поиск новых решений. 🟡Роботизированная рука и художник. Нам хотелось показать, что технологии не заменяют человека, а помогают ему создавать новое. Поэтому сначала художники придумали эскиз будущей работы, затем робот нанес на холст его точную основу, а финальные штрихи снова остались за людьми. В результате появилась «формула бизнеса Новосибирска» — арт-объект, который стал символом фестиваля. 🟡Бизнес под микроскопом. Через лабораторный микроскоп гости рассматривали не привычные препараты, а короткие пожелания и предсказания для предпринимателей. Нужно было вставить предметное стекло, заглянуть в окуляр и буквально посмотреть на бизнес под другим углом. 🟡Абрикосовая лаборатория. Гости получали авоську с абрикосами и пытались определить ее вес, сравнивая ощущения с набором гирь. Сначала — гипотеза, потом — проверка на механических весах. За самую точную оценку вручали флаер на получение абрикосового спешл-напитка, а тем, кто немного ошибся, — фирменное печенье в виде желтых траков Т-Бизнеса. 🟡Ретро-таксофон. Вместо привычных гудков — короткие аудиосообщения от экспертов Т-Бизнеса и диктора. Достаточно было снять трубку, чтобы услышать небольшой подкаст о будущем предпринимательства, новых возможностях и развитии бизнеса. 🟡Периодическая таблица бизнеса. Вместо химических элементов здесь были качества, без которых невозможно представить предпринимателя: команда, данные, риск, рост и фокус. Каждый участник отвечал на небольшой вопрос, собирал собственную комбинацию элементов и забирал ее с собой в виде памятного обвеса. 🟡Для тех, кто любит азарт, работала игра Memo с символами локального кода Новосибирска и Т-Бизнеса. Самые быстрые получали мерч локальных брендов. Нравится такой детализированный обзор проекта? Ставьте огонечки и следите за анонсами «Локального кода», чтобы не пропустить мероприятие в своем городе. 🔥 #кейсы_now</t>
+  </si>
+  <si>
+    <t>24.07.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9080</t>
+  </si>
+  <si>
+    <t>Когда в последний раз вы делали коллаж? Нашли сайт clipart.studio, где можно листать старые журналы из интернет-архива, вырезать понравившиеся картинки и собирать из них коллажи, будто перед вами настоящий бумажный журнал, ножницы и клей. Коллажирование — это не только творческое хобби, но и один из популярных методов поиска идей. Дизайнеры, креаторы и стратеги часто используют метод, чтобы выйти за рамки привычного мышления, найти неожиданные визуальные сочетания и сформулировать новые концепции. Не случайно мудборды — один из первых этапов работы над многими проектами. Есть и еще один приятный бонус: пока вы ищете картинки, вырезаете детали и собираете композицию, внимание переключается с бесконечного списка задач на процесс и помогает немного замедлиться, перезагрузиться и нередко вернуться к работе уже со свежим взглядом. #креативныйотдел Отличная замена бесконечному скроллингу ленты! 😍</t>
+  </si>
+  <si>
+    <t>23.07.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9079</t>
+  </si>
+  <si>
+    <t>Дзен не перестает удивлять! Уже 25 и 26 июля Сад «Эрмитаж» снова станет площадкой для Chess &amp; Jazz — одного из самых ожидаемых и атмосферных городских фестивалей лета. В программе — выступления Лолиты, Zivert, ZOLOTO, «Моя Мишель», БАЗАР, TERELYA и других артистов, шахматные партии и сеансы с гроссмейстерами, гастрономия, а еще студия «Дзен Новости», где каждый гость сможет стать героем новостного выпуска. Встречаемся в «Эрмитаже», коллеги? 😉</t>
+  </si>
+  <si>
+    <t>23.07.26 11:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9078</t>
+  </si>
+  <si>
+    <t>Фестивальный бум в России закончился или...? После разборов экономики Coachella, ПМЭФ и Cannes Lions Игорь Демидов (CEO &amp; Co-Founder) решил посмотреть на динамику развития российского рынка фестивалей. Получилось большое исследование: сотни источников, цифры, аналитика и взгляд со стороны как агентства, так и гостя, которые работают с фестивалями и брендами. Коротко о главном 👇 🟡2019 — золотой век фестивалей: The Cure, Thirty Seconds to Mars, Bring Me The Horizon и рынок на 54 млрд рублей. 🟡После пандемии индустрия потеряла более 90% выручки, а в 2022 году было отменено или перенесено 835 мероприятий. 🟡2025 стал рекордным по количеству фестивалей — 157 летних событий по всей стране. Но именно после этого рынок начал замедляться. 🟡Уже в первой половине 2026 года продажи билетов на фестивали снизились на 9%. При этом расходы на продакшн, артистов и безопасность продолжают расти. 🟡 Все больше брендов инвестируют не в спонсорство, а в собственные фестивали и комьюнити-проекты. Выводы 👇 Фестиваль сегодня — это уже не только хедлайнеры. Побеждают проекты, которые собирают вокруг себя сильное комьюнити и дают аудитории опыт, за которым хочется возвращаться. P.S. Во второй части разбора Игорь поговорит о том, сколько стоит организовать фестивали, как устроены партнерские пакеты и во сколько брендам обходится присутствие на площадке. А если вам интересна экономика событийного рынка — очень рекомендуем почитать разборы других крупных ивентов: • Сколько стоит ПМЭФ и кто на нём зарабатывает? • Met Gala: $42 млн за один вечер. • Почему концертный рынок России перестал расти. Разбор по цифрам. • Сколько стоит Ролан Гаррос и кто на нём зарабатывает? • Сколько стоит Cannes Lions и кто на нём зарабатывает? Поддержите автора реакциями! ❤️</t>
+  </si>
+  <si>
+    <t>22.07.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9071</t>
+  </si>
+  <si>
+    <t>Минутка предметного дизайна от Senior Designer Маши. 💗 Самые внимательные наверняка узнали эти часы. Перед вами Kit-Cat Klock — один из самых узнаваемых предметов американского дизайна. Они появились в США в 1932 году, в разгар Великой депрессии их создал дизайнер Эрл Арнольд, чтобы добавить немного улыбок в непростое время. За почти 100 лет конструкция практически не изменилась: часы исправно идут, у кота синхронно двигаются глаза и хвост, а фирменная улыбка остается такой же. Их до сих пор производят в Калифорнии — не по лицензии и не в виде реплики, а на той самой фабрике, где они производятся уже несколько поколений. За десятилетия Kit-Cat Klock стали настоящей иконой американского предметного дизайна, поэтому компания сознательно сохраняет их классический внешний вид, который практически не менялся с 1950-х годов. Сегодня, помимо классического черного кота, существуют десятки версий: пастельные, хромированные, прозрачные, лимитированные серии и коллаборации с художниками. Классическая модель стоит $59. В России ее можно заказать через сервисы покупок за рубежом — обычно на несколько тысяч рублей дороже. Узнали часики? Пишите, в каком фильме или сериале встречали Kit-Cat Klock. 🙂 #креативныйотдел</t>
+  </si>
+  <si>
+    <t>22.07.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9070</t>
+  </si>
+  <si>
+    <t>У KitKat получилось! 😎 #wow_ролик В ролике “Phone Break” (Ogilvy Colombia) культовая фраза «Есть перерыв — есть KitKat» была полностью переосмыслена. Когда бренду почти 70 лет, главный вызов — не придумать новый слоган, а найти ему новое звучание. Именно так появился Phone Break. Специальная упаковка со встроенной клеткой Фарадея превращает знаменитое «Есть перерыв…» в буквальную инструкцию: телефон остается без связи, уведомления перестают приходить, а перерыв наконец становится настоящим. 🔥— То, чего всем нам порой (на ежедневной основе) не хватает.</t>
+  </si>
+  <si>
+    <t>20.07.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9059</t>
+  </si>
+  <si>
+    <t>Экспедиция продолжается. Следующая остановка — Новосибирск. 💡 Желтый трак Т-Бизнеса продолжает путешествие по России в поисках локального кода предпринимательства. Вторая остановка — Новосибирск. Один из главных научных центров страны, где привычка проверять гипотезы и искать новые решения давно вышла за пределы лабораторий и стала частью предпринимательской культуры. 9 июля Дом ученых на один день превратился в научный бизнес-рейв — пространство, где предприниматели вместе искали ответы на вопросы, которые сегодня волнуют практически каждого: как меняется рынок, где искать новые точки роста, что уже можно доверить искусственному интеллекту и какой будет роль собственника в ближайшие годы. Фестиваль собрал более 1800 предпринимателей, основателей компаний и экспертов. На сцену вышли Евгений Давыдов (SETTERS), Дмитрий Бескромный (bQ Group), Денис Сметнев (Skyeng), Варвара Веденеева («Периодика»), Антон Балыклов (Lapochka Drinks), Наталья Шик (COLORCOS) и другие предприниматели, которые говорили не о теории, а о реальном опыте, ошибках и решениях, работающих здесь и сейчас. Для участников «Локального кода» прошли несколько сессий, а также работали консультационные центры, где эксперты Т‑Бизнеса разбирали конкретные предпринимательские кейсы. А вечером деловая программа уступила место музыке под открытым небом: на сцену вышли «Айвазовский Оркестра» и хаус-дуэт VOLAC, поставив красивую точку в этом насыщенном дне. Для команды N:OW эта остановка экспедиции стала продолжением большого путешествия. Вместе с Т-Бизнесом мы разработали концепцию пространства, реализовали декор, сценографию, технический продакшн, программу выступлений и активности, мерч и сами получили невероятный восторг от проделанной работы! Спасибо команде Т-Бизнеса за доверие и возможность вместе продолжать эту экспедицию. 💛 В следующих постах покажем, как Дом ученых превратился в настоящую лабораторию для предпринимателей: робот, рисовавший картину вместе с художником, «периодическая таблица бизнеса», микроскопы с бизнес-предсказаниями и другие детали, благодаря которым этот фестиваль получился по-настоящему запоминающимся. #кейсы_now</t>
+  </si>
+  <si>
+    <t>20.07.26 11:07</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9051</t>
+  </si>
+  <si>
+    <t>Что общего у хорошей идеи и хорошей методики? 💡 Чаще всего одно без другого не работает. В новом #букNOW собрали книги, которые помогут по-новому посмотреть на творческий процесс, структурировать поиск идей и познакомиться с методиками, которыми пользуются дизайнеры, стратеги и креативные команды: 📘 «Спринт» — Джейк Кнапп, Брейден Ковитц, Джон Зерацки 📘 «Геймшторминг. Игры, в которые играет бизнес» — Дэйв Грей, Санни Браун, Джеймс Макануфо 📘 «Сервис-дизайн на практике» — Марк Стикдорн, Адам Лоуренс, Маркус Хормесс, Якоб Шнайдер 📘 «Universal Methods of Design» — Белла Мартин, Брюс Ханингтон 📘 «Креативная мастерская» — Дэвид Шервин 📘 «Рисовый штурм и еще 21 способ мыслить нестандартно» — Майкл Микалко 📘 «Креативная уверенность» — Том Келли, Дэвид Келли ➡️ Здесь другие подборки книг от команды: сентябрь | ноябрь | январь | февраль | март | апрель / май А какую книгу про креативные методики вы бы добавили в этот список? 🟡мы в MAX | 💚мы в ТГ</t>
+  </si>
+  <si>
+    <t>18.07.26 11:24</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9047</t>
+  </si>
+  <si>
+    <t>Гуру медиаискусства снова в нашей ленте! ❤️ Помните, мы рассказывали про красную сферу Divided, которая будто разрезала пространство пополам? В этом году испанский художник SpY привез на фестиваль НУР в Казани новую работу — CYCLES N2. Инсталляция состояла из 15 светящихся колец, которые постоянно двигались вверх и вниз в собственном ритме. Композиция ни на секунду не оставалась прежней, а свет, звук и движение каждый раз складывались в новую картину. Интересно, что сами элементы максимально простые. Но стоит им начать двигаться — и пространство вокруг буквально меняется. В зависимости от того, где вы стояли, работа каждый раз выглядела по-новому. Очень приятно видеть своими глазами такого уровня мастеров на фестивале в Казани! Если пропустили, вот здесь можно посмотреть обзор НУРа от нашей команды: 🟣Обзор Игоря Демидова (CEO &amp; Co-Founder) 🟣Обзор Анны Демидовой (Commercial Director &amp; Co-Founder). #inspiration VIdeo, photo: RubenPB</t>
+  </si>
+  <si>
+    <t>17.07.26 15:34</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9046</t>
+  </si>
+  <si>
+    <t>Дзен анонсировал ПАРИ ФЕСТ на новой высоте! ⚡️ Дзен эффектно ворвался в анонс ПАРИ ФЕСТ — ребята прыгнули с парашютом, развернув в небе огромный флаг с логотипом сервиса и новым ИИ-ассистентом «Глиф» А уже 1 августа эта история продолжится на самом фестивале. Вокруг сцены «Резонанс × Дзен» появится отдельное пространство с музыкой, воздушным шаром, специальными включениями Федора Елютина и «Глифом» — новым ИИ-ассистентом Дзена, который помогает быстрее ориентироваться в новостях и находить главное. Кажется, маршрут по ПАРИ ФЕСТ уже можно начинать планировать. Зону Дзена мы бы точно не пропустили! 😎</t>
+  </si>
+  <si>
+    <t>17.07.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9037</t>
+  </si>
+  <si>
+    <t>Мы не смогли оставить эти кадры в архиве 📸 Теплый Mokko, медно-золотые акценты, игра света, флористика, авторский кейтеринг, печатная версия Ultima Guide, брендированный автомобиль, фактуры, сценография и десятки деталей, из которых складывалась атмосфера вечера. Просто посмотрите, как красиво это было. 〰️ Видео о проекте Ultima Guide, Ташкент 〰️ Концепция и описание проекта #кейсы_now</t>
+  </si>
+  <si>
+    <t>16.07.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9036</t>
+  </si>
+  <si>
+    <t>Вам нас не остановить! 😎 Не придумали еще такое стоп-слово, которое остановит наше желание делиться находками в рубрике #полезNOW. Изучаем и используем, коллеги: 🟣 Adobe Color — если нужно быстро подобрать цветовую палитру для презентации, брендинга или концепции проекта. 🟣 Milanote — один из самых удобных сервисов для сборки мудбордов, концепций и структурирования референсов. 🟣 Miroverse — библиотека готовых шаблонов для Miro. Брейнштормы, стратегические сессии, карты проекта и десятки других инструментов, чтобы не начинать с чистого листа. 🟣 Lummi — современная библиотека качественных AI-изображений. Можно использовать для презентаций, мудбордов и поиска визуальных референсов. 🟣 Fontshare — бесплатная библиотека современных шрифтов с хорошей подборкой гарнитур для коммерческих и личных проектов. Если у вас тоже есть сервисы, без которых уже сложно представить рабочий процесс, — делитесь в комментариях. Соберем еще одну подборку. #полезNOW</t>
+  </si>
+  <si>
+    <t>16.07.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9030</t>
+  </si>
+  <si>
+    <t>Что посмотреть и зачем? Насмотренность — это не количество сохранённых картинок в Pinterest. Это способность замечать композицию, цвет, свет, ритм, детали и понимать, почему визуальное решение работает. На связи Оля — арт-директор N:OW, и я убеждена, что хорошее кино тренирует насмотренность лучше многих референсных подборок. В нём визуальный язык связан с историей, эмоцией и характером героя. Вот мой личный топ фильмов и мультфильмов, которые я рекомендую смотреть не только ради сюжета. Старайтесь смотреть кино не только как зритель. Насмотренность начинается не с просмотра — она начинается с внимательного просмотра. #креативныйотдел А еще делитесь в комментариях, какие фильмы или мультфильмы вы смотрели и что готовы порекомендовать? ⤵️</t>
+  </si>
+  <si>
+    <t>15.07.26 16:25</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9020</t>
+  </si>
+  <si>
+    <t>«Локальный код» во Владивостоке 🌊 Первой точкой большой экспедиции «Локальный код» от Т-Бизнеса стал Владивосток — город «без границ», ключевой узел, соединяющий Европу и Азию. И, пожалуй, сложно было придумать более подходящее место для старта. Вместе с Т-Бизнесом мы создали настоящий «разгрузочный порт» — место, где предприниматели могли ненадолго выйти из операционки, обменяться опытом, обсудить кейсы и посмотреть на своё дело свежим взглядом. Для этого территорию фестиваля разделили на тематические контейнеры, где проходили паблик-токи, экспертные сессии, нетворкинг, разборы кейсов и неформальное общение. Центром события стал амфитеатр с видом на море: здесь весь день шла основная программа, а вечером гостей ждал концерт проекта «Люмос» на закате. 🎬 Смотрите видео о проекте. Фестиваль посетили более 1800 гостей, а деловую программу представили 32 спикера. На сцену вышли Евгений Давыдов (SETTERS), Дима Бескромный, Софья Донец (Т-Банк), Денис Зубов (Авито), Виталий Бегус (Т-Реклама), Иван Молчанов («Трансгаз»), Катя Шурыгина (YESP) и другие эксперты. Мы разработали концепцию мероприятия на основе креативной рамки клиента, нашли площадку, спроектировали пространство, создали оформление, вместе с командой Т-Бизнеса собрали деловую программу, организовали работу со спикерами, технический продакшн и координацию всех процессов на площадке. В итоге — полный солдаут, десятки тёплых отзывов участников и публикаций в социальных сетях. Спасибо команде Т-Бизнеса за доверие и возможность стать частью такого масштабного проекта. Экспедиция продолжается. Следите за анонсами! ⚡️ #кейсы_now</t>
+  </si>
+  <si>
+    <t>15.07.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9011</t>
+  </si>
+  <si>
+    <t>Готовы провести несколько дней в поезде? 😎 А если это не просто трансфер на юга, а четырехдневное свадебное путешествие через Шотландское нагорье на легендарном Belmond Royal Scotsman? Наткнулись на проект OMER GILONY и не смогли пройти мимо. Первое — нас зацепила эстетика поезда, второе — эстетика декора и внимание к деталям. #кейс_недели Перед началом работы команда несколько месяцев изучала историю маршрута, символы Шотландии, местные ремесла и традиции. А потом аккуратно вплела все это в концепцию, создав классическую историю с легким винтажным шармом. Чертополох (национальный цветок Шотландии, символ силы, стойкости и гордости) появился в цветочных композициях на столах, свадебной эмблеме и сервировке, тартан — в текстиле, а дегустация виски рассказывала свою историю через материалы, фактуры и оттенки. Даже спорран из конского волоса (традиционная шотландская сумка, которую носят с килтом во время торжественных церемоний) стал одним из источников вдохновения для декора. 😍 — Поездная романтика в прямом смысле! *Контент со страницы omergilony в inst, организации запрещенной на территории РФ.</t>
+  </si>
+  <si>
+    <t>14.07.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9002</t>
+  </si>
+  <si>
+    <t>Рад представить мой первый интенсив. Я назвал его «Результат». Почему я решил это сделать. Два года коллеги и агентства просили сделать групповой формат моего флагманского интенсива — обычно я провожу его только индивидуально: 4 полных дня с одной компанией, несколько раз в год. И вот решился, впервые собираю мини-группу. И вторая причина, большая. Я мечтаю, чтобы компании в креативных индустриях росли, становились сильнее и зарабатывали больше, а отрасль развивалась. Ради этого я и занимаюсь консалтингом. Все детали по интенсиву собрал в карточках. Здесь коротко о главном: • 3 дня офлайн в Москве, 21–23 августа. • 10 компаний, не больше 2 человек от каждой. • Внутри — практически весь ключевой материал флагмана: 700+ слайдов опыта и кейсов. Программа. День 1 — Фундамент: философия, рынок и структура. • Рынок креативных индустрий: объём, динамика, игроки, рентабельность — и какую долю реально можете занять вы. • Модель компании из креативных индустрий (моя разработка), 5 столпов развития, задачи собственника. • Видение, миссия и ценности: создадите свои первые версии прямо на интенсиве. • Структура компании. День 2 — Экономика, продажи, отношения и команда. • Экономика креативного бизнеса: из чего складывается доходность агентства и подрядчика, тонкий баланс выручки, маржинальности, людей и ФОТ. • Ключевые метрики здоровья компании — включая ту, которую почти никто в индустрии не считает. • Стратегия продаж, кастдевы, клиентский сервис как инструмент продаж: повторные продажи, рекомендации и проекты без тендеров. • Найм по ценностям, уровни людей и команда продаж. День 3 — Продажи, тендеры, маркетинг и состояние. • Все каналы, через которые агентства и подрядчики получают проекты, и как системно растить долю проектов без тендера. • Метрики и винрейт, фишки продаж. • Работа в кризис: про сегодняшний рынок — что делать прямо сейчас, перелидоз и долина смерти. - Тендеры: сколько реально стоит участие, фильтры и факторы победы, как подрядчику попадать в закрытые пулы агентств. • Маркетинг и личный бренд. И это далеко не всё — программа объёмная и гибкая, здесь только самое главное. Плюс на интенсиве поделюсь кучей дополнительных материалов: моими другими лекциями, таблицами, метриками + Secret Guest. Это будет 100% полезно: 10 лет структурированного личного опыта, практические занятия, индивидуальная работа и работа в группах. А после интенсива мы ещё несколько дней будем на связи — работа продолжится. Честно сказать, я приятно взволнован, но уверен, что это будет крутой формат и группа подберется что надо! Мест немного, часть уже занята. Для того чтобы забронировать и получить все детали, условия и полную программу — пишите в личку И буду очень благодарен, если поделитесь этим постом в сторис или перешлёте тем, кому он может быть нужен.</t>
+  </si>
+  <si>
+    <t>13.07.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9000</t>
+  </si>
+  <si>
+    <t>Коллеги, отправили вам письмо почтовым голубем. 🕊️ Пока все мессенджеры соревнуются в скорости доставки сообщений, приложение Roost (в РФ недоступно) делает ровно наоборот. Здесь послание, как в старые добрые, несут виртуальные птицы. Голубь, колибри, ворон и другие особи действительно летят к получателю, а время доставки зависит от расстояния между локациями. Из геймификации — птицу можно выбрать, прокачать и наблюдать за ее маршрутом на карте, пока трудяга в полете. #креативный_отдел Roost называет себя не social app, а slowcial app — приложением для медленного общения без бесконечных уведомлений, давления от ожиданий мгновенного ответа и гонки за скоростью. Придумаем вместе имя голубю? 🤣 Видео со страницы roost app в inst, организации запрещенной на территории РФ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4334,51 +4829,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H440"/>
+  <dimension ref="A1:H495"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4802.542" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -12283,51 +12778,51 @@
       </c>
       <c r="F312">
         <v>18</v>
       </c>
       <c r="G312">
         <v>109</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>82076</v>
       </c>
       <c r="B313" t="s">
         <v>936</v>
       </c>
       <c r="C313" t="s">
         <v>937</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>938</v>
       </c>
       <c r="E313">
         <v>9752</v>
       </c>
       <c r="F313">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G313">
         <v>123</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>82077</v>
       </c>
       <c r="B314" t="s">
         <v>939</v>
       </c>
       <c r="C314" t="s">
         <v>940</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>941</v>
       </c>
       <c r="E314">
         <v>9957</v>
       </c>
       <c r="F314">
         <v>25</v>
       </c>
       <c r="G314">
@@ -12829,322 +13324,451 @@
         <v>7</v>
       </c>
       <c r="G335">
         <v>130</v>
       </c>
       <c r="H335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>86799</v>
       </c>
       <c r="B336" t="s">
         <v>1005</v>
       </c>
       <c r="C336" t="s">
         <v>1006</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>1007</v>
       </c>
       <c r="E336">
         <v>311</v>
       </c>
+      <c r="F336">
+        <v>13</v>
+      </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>86800</v>
       </c>
       <c r="B337" t="s">
         <v>1008</v>
       </c>
       <c r="C337" t="s">
         <v>1009</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>1010</v>
       </c>
       <c r="E337">
         <v>7146</v>
       </c>
+      <c r="F337">
+        <v>17</v>
+      </c>
+      <c r="G337">
+        <v>112</v>
+      </c>
+      <c r="H337">
+        <v>6</v>
+      </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>86801</v>
       </c>
       <c r="B338" t="s">
         <v>1011</v>
       </c>
       <c r="C338" t="s">
         <v>1012</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>1013</v>
       </c>
       <c r="E338">
         <v>8883</v>
       </c>
+      <c r="F338">
+        <v>7</v>
+      </c>
+      <c r="G338">
+        <v>129</v>
+      </c>
+      <c r="H338">
+        <v>2</v>
+      </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>86802</v>
       </c>
       <c r="B339" t="s">
         <v>1014</v>
       </c>
       <c r="C339" t="s">
         <v>1015</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>1016</v>
       </c>
       <c r="E339">
         <v>9948</v>
       </c>
+      <c r="F339">
+        <v>7</v>
+      </c>
+      <c r="G339">
+        <v>109</v>
+      </c>
+      <c r="H339">
+        <v>2</v>
+      </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>86803</v>
       </c>
       <c r="B340" t="s">
         <v>1017</v>
       </c>
       <c r="C340" t="s">
         <v>1018</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1019</v>
       </c>
       <c r="E340">
         <v>10292</v>
       </c>
+      <c r="F340">
+        <v>11</v>
+      </c>
+      <c r="G340">
+        <v>109</v>
+      </c>
+      <c r="H340">
+        <v>3</v>
+      </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>86804</v>
       </c>
       <c r="B341" t="s">
         <v>1020</v>
       </c>
       <c r="C341" t="s">
         <v>1021</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>1022</v>
       </c>
       <c r="E341">
         <v>9590</v>
       </c>
+      <c r="F341">
+        <v>5</v>
+      </c>
+      <c r="G341">
+        <v>111</v>
+      </c>
+      <c r="H341">
+        <v>2</v>
+      </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>86805</v>
       </c>
       <c r="B342" t="s">
         <v>1023</v>
       </c>
       <c r="C342" t="s">
         <v>1024</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>1025</v>
       </c>
       <c r="E342">
         <v>10003</v>
       </c>
+      <c r="F342">
+        <v>4</v>
+      </c>
+      <c r="G342">
+        <v>143</v>
+      </c>
+      <c r="H342">
+        <v>5</v>
+      </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>86806</v>
       </c>
       <c r="B343" t="s">
         <v>1026</v>
       </c>
       <c r="C343" t="s">
         <v>1027</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>1028</v>
       </c>
       <c r="E343">
         <v>9535</v>
       </c>
+      <c r="F343">
+        <v>1</v>
+      </c>
+      <c r="G343">
+        <v>122</v>
+      </c>
+      <c r="H343">
+        <v>3</v>
+      </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>86807</v>
       </c>
       <c r="B344" t="s">
         <v>1029</v>
       </c>
       <c r="C344" t="s">
         <v>1030</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>1031</v>
       </c>
       <c r="E344">
         <v>10322</v>
       </c>
+      <c r="F344">
+        <v>16</v>
+      </c>
+      <c r="G344">
+        <v>108</v>
+      </c>
+      <c r="H344">
+        <v>8</v>
+      </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>86808</v>
       </c>
       <c r="B345" t="s">
         <v>1032</v>
       </c>
       <c r="C345" t="s">
         <v>1033</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1034</v>
       </c>
       <c r="E345">
         <v>10081</v>
       </c>
+      <c r="F345">
+        <v>7</v>
+      </c>
+      <c r="G345">
+        <v>114</v>
+      </c>
+      <c r="H345">
+        <v>1</v>
+      </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>86809</v>
       </c>
       <c r="B346" t="s">
         <v>1035</v>
       </c>
       <c r="C346" t="s">
         <v>1036</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1037</v>
       </c>
       <c r="E346">
         <v>9528</v>
       </c>
+      <c r="F346">
+        <v>7</v>
+      </c>
+      <c r="G346">
+        <v>112</v>
+      </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>86810</v>
       </c>
       <c r="B347" t="s">
         <v>1038</v>
       </c>
       <c r="C347" t="s">
         <v>1039</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1040</v>
       </c>
       <c r="E347">
         <v>10062</v>
       </c>
+      <c r="F347">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>121</v>
+      </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>86811</v>
       </c>
       <c r="B348" t="s">
         <v>1041</v>
       </c>
       <c r="C348" t="s">
         <v>1042</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1043</v>
       </c>
       <c r="E348">
         <v>9664</v>
       </c>
+      <c r="F348">
+        <v>17</v>
+      </c>
+      <c r="G348">
+        <v>127</v>
+      </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>86812</v>
       </c>
       <c r="B349" t="s">
         <v>1044</v>
       </c>
       <c r="C349" t="s">
         <v>1045</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1046</v>
       </c>
       <c r="E349">
         <v>10324</v>
       </c>
+      <c r="F349">
+        <v>30</v>
+      </c>
+      <c r="G349">
+        <v>119</v>
+      </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>86813</v>
       </c>
       <c r="B350" t="s">
         <v>1047</v>
       </c>
       <c r="C350" t="s">
         <v>1048</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1049</v>
       </c>
       <c r="E350">
         <v>9352</v>
       </c>
+      <c r="F350">
+        <v>3</v>
+      </c>
+      <c r="G350">
+        <v>111</v>
+      </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>86814</v>
       </c>
       <c r="B351" t="s">
         <v>1050</v>
       </c>
       <c r="C351" t="s">
         <v>1051</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1052</v>
       </c>
       <c r="E351">
         <v>10062</v>
       </c>
+      <c r="F351">
+        <v>6</v>
+      </c>
+      <c r="G351">
+        <v>120</v>
+      </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>86815</v>
       </c>
       <c r="B352" t="s">
         <v>1053</v>
       </c>
       <c r="C352" t="s">
         <v>1054</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1055</v>
       </c>
       <c r="E352">
         <v>10408</v>
       </c>
+      <c r="F352">
+        <v>25</v>
+      </c>
+      <c r="G352">
+        <v>124</v>
+      </c>
+      <c r="H352">
+        <v>1</v>
+      </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>86816</v>
       </c>
       <c r="B353" t="s">
         <v>1056</v>
       </c>
       <c r="C353" t="s">
         <v>1057</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="E353">
         <v>10616</v>
       </c>
       <c r="F353">
         <v>4</v>
       </c>
       <c r="G353">
         <v>128</v>
       </c>
       <c r="H353">
         <v>2</v>
@@ -13298,1411 +13922,3213 @@
       </c>
       <c r="F359">
         <v>9</v>
       </c>
       <c r="G359">
         <v>111</v>
       </c>
       <c r="H359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>89705</v>
       </c>
       <c r="B360" t="s">
         <v>1077</v>
       </c>
       <c r="C360" t="s">
         <v>1078</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1079</v>
       </c>
       <c r="E360">
-        <v>6966</v>
+        <v>10457</v>
+      </c>
+      <c r="F360">
+        <v>36</v>
+      </c>
+      <c r="G360">
+        <v>116</v>
+      </c>
+      <c r="H360">
+        <v>4</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>89706</v>
       </c>
       <c r="B361" t="s">
         <v>1080</v>
       </c>
       <c r="C361" t="s">
         <v>1081</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1082</v>
       </c>
       <c r="E361">
         <v>14190</v>
       </c>
+      <c r="F361">
+        <v>5</v>
+      </c>
+      <c r="G361">
+        <v>121</v>
+      </c>
+      <c r="H361">
+        <v>2</v>
+      </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>89707</v>
       </c>
       <c r="B362" t="s">
         <v>1083</v>
       </c>
       <c r="C362" t="s">
         <v>1084</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1085</v>
       </c>
       <c r="E362">
         <v>14335</v>
       </c>
+      <c r="F362">
+        <v>3</v>
+      </c>
+      <c r="G362">
+        <v>133</v>
+      </c>
+      <c r="H362">
+        <v>1</v>
+      </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>89708</v>
       </c>
       <c r="B363" t="s">
         <v>1086</v>
       </c>
       <c r="C363" t="s">
         <v>1087</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="E363">
         <v>9363</v>
       </c>
+      <c r="F363">
+        <v>6</v>
+      </c>
+      <c r="G363">
+        <v>129</v>
+      </c>
+      <c r="H363">
+        <v>3</v>
+      </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>89709</v>
       </c>
       <c r="B364" t="s">
         <v>1089</v>
       </c>
       <c r="C364" t="s">
         <v>1090</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="E364">
         <v>9497</v>
       </c>
+      <c r="F364">
+        <v>4</v>
+      </c>
+      <c r="G364">
+        <v>109</v>
+      </c>
+      <c r="H364">
+        <v>1</v>
+      </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>89710</v>
       </c>
       <c r="B365" t="s">
         <v>1092</v>
       </c>
       <c r="C365" t="s">
         <v>1093</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1094</v>
       </c>
       <c r="E365">
         <v>9597</v>
       </c>
+      <c r="G365">
+        <v>106</v>
+      </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>89711</v>
       </c>
       <c r="B366" t="s">
         <v>1095</v>
       </c>
       <c r="C366" t="s">
         <v>1096</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="E366">
         <v>9386</v>
       </c>
+      <c r="F366">
+        <v>5</v>
+      </c>
+      <c r="G366">
+        <v>106</v>
+      </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
         <v>89712</v>
       </c>
       <c r="B367" t="s">
         <v>1098</v>
       </c>
       <c r="C367" t="s">
         <v>1099</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="E367">
         <v>9675</v>
       </c>
+      <c r="F367">
+        <v>5</v>
+      </c>
+      <c r="G367">
+        <v>114</v>
+      </c>
+      <c r="H367">
+        <v>2</v>
+      </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
         <v>89713</v>
       </c>
       <c r="B368" t="s">
         <v>1101</v>
       </c>
       <c r="C368" t="s">
         <v>1102</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1103</v>
       </c>
       <c r="E368">
         <v>9625</v>
       </c>
+      <c r="F368">
+        <v>24</v>
+      </c>
+      <c r="G368">
+        <v>109</v>
+      </c>
+      <c r="H368">
+        <v>1</v>
+      </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>89714</v>
       </c>
       <c r="B369" t="s">
         <v>1104</v>
       </c>
       <c r="C369" t="s">
         <v>1105</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="E369">
         <v>9003</v>
       </c>
+      <c r="F369">
+        <v>7</v>
+      </c>
+      <c r="G369">
+        <v>115</v>
+      </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>89715</v>
       </c>
       <c r="B370" t="s">
         <v>1107</v>
       </c>
       <c r="C370" t="s">
         <v>1108</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1109</v>
       </c>
       <c r="E370">
         <v>9730</v>
       </c>
+      <c r="F370">
+        <v>11</v>
+      </c>
+      <c r="G370">
+        <v>122</v>
+      </c>
+      <c r="H370">
+        <v>1</v>
+      </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
         <v>89716</v>
       </c>
       <c r="B371" t="s">
         <v>1110</v>
       </c>
       <c r="C371" t="s">
         <v>1111</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1112</v>
       </c>
       <c r="E371">
         <v>9148</v>
       </c>
+      <c r="F371">
+        <v>2</v>
+      </c>
+      <c r="G371">
+        <v>109</v>
+      </c>
+      <c r="H371">
+        <v>2</v>
+      </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>89717</v>
       </c>
       <c r="B372" t="s">
         <v>1113</v>
       </c>
       <c r="C372" t="s">
         <v>1114</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="E372">
         <v>9478</v>
       </c>
+      <c r="F372">
+        <v>3</v>
+      </c>
+      <c r="G372">
+        <v>123</v>
+      </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
         <v>89718</v>
       </c>
       <c r="B373" t="s">
         <v>1116</v>
       </c>
       <c r="C373" t="s">
         <v>1117</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>1118</v>
       </c>
       <c r="E373">
         <v>9407</v>
       </c>
+      <c r="F373">
+        <v>3</v>
+      </c>
+      <c r="G373">
+        <v>114</v>
+      </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
         <v>89719</v>
       </c>
       <c r="B374" t="s">
         <v>1119</v>
       </c>
       <c r="C374" t="s">
         <v>1120</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="E374">
         <v>9677</v>
       </c>
+      <c r="F374">
+        <v>13</v>
+      </c>
+      <c r="G374">
+        <v>124</v>
+      </c>
+      <c r="H374">
+        <v>2</v>
+      </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
         <v>89720</v>
       </c>
       <c r="B375" t="s">
         <v>1122</v>
       </c>
       <c r="C375" t="s">
         <v>1123</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="E375">
         <v>9165</v>
       </c>
+      <c r="G375">
+        <v>120</v>
+      </c>
+      <c r="H375">
+        <v>1</v>
+      </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
         <v>89721</v>
       </c>
       <c r="B376" t="s">
         <v>1125</v>
       </c>
       <c r="C376" t="s">
         <v>1126</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1127</v>
       </c>
       <c r="E376">
         <v>10019</v>
       </c>
+      <c r="G376">
+        <v>106</v>
+      </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>89722</v>
       </c>
       <c r="B377" t="s">
         <v>1128</v>
       </c>
       <c r="C377" t="s">
         <v>1129</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="E377">
         <v>9529</v>
       </c>
+      <c r="F377">
+        <v>11</v>
+      </c>
+      <c r="G377">
+        <v>114</v>
+      </c>
+      <c r="H377">
+        <v>3</v>
+      </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>89723</v>
       </c>
       <c r="B378" t="s">
         <v>1131</v>
       </c>
       <c r="C378" t="s">
         <v>1132</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1133</v>
       </c>
       <c r="E378">
         <v>9672</v>
       </c>
+      <c r="F378">
+        <v>23</v>
+      </c>
+      <c r="G378">
+        <v>119</v>
+      </c>
+      <c r="H378">
+        <v>4</v>
+      </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>89724</v>
       </c>
       <c r="B379" t="s">
         <v>1134</v>
       </c>
       <c r="C379" t="s">
         <v>1135</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>1136</v>
       </c>
       <c r="E379">
         <v>8934</v>
       </c>
+      <c r="F379">
+        <v>15</v>
+      </c>
+      <c r="G379">
+        <v>107</v>
+      </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>89725</v>
       </c>
       <c r="B380" t="s">
         <v>1137</v>
       </c>
       <c r="C380" t="s">
         <v>1138</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>1139</v>
       </c>
       <c r="E380">
         <v>9295</v>
       </c>
+      <c r="F380">
+        <v>5</v>
+      </c>
+      <c r="G380">
+        <v>108</v>
+      </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>89726</v>
       </c>
       <c r="B381" t="s">
         <v>1140</v>
       </c>
       <c r="C381" t="s">
         <v>1141</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1142</v>
       </c>
       <c r="E381">
         <v>9955</v>
       </c>
+      <c r="F381">
+        <v>2</v>
+      </c>
+      <c r="G381">
+        <v>125</v>
+      </c>
+      <c r="H381">
+        <v>2</v>
+      </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
         <v>89727</v>
       </c>
       <c r="B382" t="s">
         <v>1143</v>
       </c>
       <c r="C382" t="s">
         <v>1144</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>1145</v>
       </c>
       <c r="E382">
         <v>8986</v>
       </c>
+      <c r="F382">
+        <v>3</v>
+      </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
         <v>89728</v>
       </c>
       <c r="B383" t="s">
         <v>1146</v>
       </c>
       <c r="C383" t="s">
         <v>1147</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="E383">
         <v>9818</v>
       </c>
+      <c r="F383">
+        <v>11</v>
+      </c>
+      <c r="G383">
+        <v>109</v>
+      </c>
+      <c r="H383">
+        <v>1</v>
+      </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>89729</v>
       </c>
       <c r="B384" t="s">
         <v>1149</v>
       </c>
       <c r="C384" t="s">
         <v>1150</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>1151</v>
       </c>
       <c r="E384">
         <v>9951</v>
       </c>
+      <c r="F384">
+        <v>6</v>
+      </c>
+      <c r="G384">
+        <v>122</v>
+      </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
         <v>89730</v>
       </c>
       <c r="B385" t="s">
         <v>1152</v>
       </c>
       <c r="C385" t="s">
         <v>1153</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="E385">
         <v>9657</v>
       </c>
+      <c r="F385">
+        <v>8</v>
+      </c>
+      <c r="G385">
+        <v>123</v>
+      </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>89731</v>
       </c>
       <c r="B386" t="s">
         <v>1155</v>
       </c>
       <c r="C386" t="s">
         <v>1156</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>1157</v>
       </c>
       <c r="E386">
         <v>10350</v>
       </c>
+      <c r="F386">
+        <v>15</v>
+      </c>
+      <c r="G386">
+        <v>112</v>
+      </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>89732</v>
       </c>
       <c r="B387" t="s">
         <v>1158</v>
       </c>
       <c r="C387" t="s">
         <v>1159</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>1160</v>
       </c>
       <c r="E387">
         <v>9718</v>
       </c>
+      <c r="F387">
+        <v>4</v>
+      </c>
+      <c r="G387">
+        <v>116</v>
+      </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
         <v>89733</v>
       </c>
       <c r="B388" t="s">
         <v>1161</v>
       </c>
       <c r="C388" t="s">
         <v>1162</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="E388">
         <v>10294</v>
       </c>
+      <c r="F388">
+        <v>8</v>
+      </c>
+      <c r="G388">
+        <v>125</v>
+      </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
         <v>89734</v>
       </c>
       <c r="B389" t="s">
         <v>1164</v>
       </c>
       <c r="C389" t="s">
         <v>1165</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="E389">
         <v>9456</v>
       </c>
+      <c r="F389">
+        <v>4</v>
+      </c>
+      <c r="G389">
+        <v>120</v>
+      </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
         <v>89735</v>
       </c>
       <c r="B390" t="s">
         <v>1167</v>
       </c>
       <c r="C390" t="s">
         <v>1168</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="E390">
         <v>9967</v>
       </c>
+      <c r="F390">
+        <v>31</v>
+      </c>
+      <c r="G390">
+        <v>114</v>
+      </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>89736</v>
       </c>
       <c r="B391" t="s">
         <v>1170</v>
       </c>
       <c r="C391" t="s">
         <v>1171</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="E391">
         <v>9873</v>
       </c>
+      <c r="F391">
+        <v>18</v>
+      </c>
+      <c r="G391">
+        <v>114</v>
+      </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
         <v>89737</v>
       </c>
       <c r="B392" t="s">
         <v>1173</v>
       </c>
       <c r="C392" t="s">
         <v>1174</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="E392">
         <v>10577</v>
       </c>
+      <c r="F392">
+        <v>12</v>
+      </c>
+      <c r="G392">
+        <v>120</v>
+      </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
         <v>89738</v>
       </c>
       <c r="B393" t="s">
         <v>1176</v>
       </c>
       <c r="C393" t="s">
         <v>1177</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1178</v>
       </c>
       <c r="E393">
         <v>11076</v>
       </c>
+      <c r="F393">
+        <v>11</v>
+      </c>
+      <c r="G393">
+        <v>105</v>
+      </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
         <v>89739</v>
       </c>
       <c r="B394" t="s">
         <v>1179</v>
       </c>
       <c r="C394" t="s">
         <v>1180</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1181</v>
       </c>
       <c r="E394">
         <v>9171</v>
       </c>
+      <c r="G394">
+        <v>107</v>
+      </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
         <v>89740</v>
       </c>
       <c r="B395" t="s">
         <v>1182</v>
       </c>
       <c r="C395" t="s">
         <v>1183</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>1184</v>
       </c>
       <c r="E395">
         <v>9262</v>
       </c>
+      <c r="F395">
+        <v>4</v>
+      </c>
+      <c r="G395">
+        <v>105</v>
+      </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>89741</v>
       </c>
       <c r="B396" t="s">
         <v>1185</v>
       </c>
       <c r="C396" t="s">
         <v>1186</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>1187</v>
       </c>
       <c r="E396">
         <v>9025</v>
       </c>
+      <c r="F396">
+        <v>3</v>
+      </c>
+      <c r="G396">
+        <v>128</v>
+      </c>
+      <c r="H396">
+        <v>7</v>
+      </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
         <v>89742</v>
       </c>
       <c r="B397" t="s">
         <v>1188</v>
       </c>
       <c r="C397" t="s">
         <v>1189</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>1190</v>
       </c>
       <c r="E397">
         <v>9556</v>
       </c>
+      <c r="F397">
+        <v>31</v>
+      </c>
+      <c r="G397">
+        <v>112</v>
+      </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
         <v>89743</v>
       </c>
       <c r="B398" t="s">
         <v>1191</v>
       </c>
       <c r="C398" t="s">
         <v>1192</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>1193</v>
       </c>
       <c r="E398">
         <v>10292</v>
       </c>
+      <c r="F398">
+        <v>15</v>
+      </c>
+      <c r="G398">
+        <v>130</v>
+      </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>89744</v>
       </c>
       <c r="B399" t="s">
         <v>1194</v>
       </c>
       <c r="C399" t="s">
         <v>1195</v>
       </c>
       <c r="D399" s="1" t="s">
         <v>1196</v>
       </c>
       <c r="E399">
         <v>9433</v>
       </c>
+      <c r="F399">
+        <v>13</v>
+      </c>
+      <c r="G399">
+        <v>107</v>
+      </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
         <v>89745</v>
       </c>
       <c r="B400" t="s">
         <v>1197</v>
       </c>
       <c r="C400" t="s">
         <v>1198</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>1199</v>
       </c>
       <c r="E400">
         <v>8972</v>
       </c>
+      <c r="F400">
+        <v>3</v>
+      </c>
+      <c r="G400">
+        <v>115</v>
+      </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
         <v>89746</v>
       </c>
       <c r="B401" t="s">
         <v>1200</v>
       </c>
       <c r="C401" t="s">
         <v>1201</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>1202</v>
       </c>
       <c r="E401">
         <v>9539</v>
       </c>
+      <c r="F401">
+        <v>14</v>
+      </c>
+      <c r="G401">
+        <v>109</v>
+      </c>
+      <c r="H401">
+        <v>1</v>
+      </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
         <v>89747</v>
       </c>
       <c r="B402" t="s">
         <v>1203</v>
       </c>
       <c r="C402" t="s">
         <v>1204</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>1205</v>
       </c>
       <c r="E402">
         <v>9637</v>
       </c>
+      <c r="F402">
+        <v>22</v>
+      </c>
+      <c r="G402">
+        <v>105</v>
+      </c>
+      <c r="H402">
+        <v>3</v>
+      </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
         <v>89748</v>
       </c>
       <c r="B403" t="s">
         <v>1206</v>
       </c>
       <c r="C403" t="s">
         <v>1207</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="E403">
         <v>9771</v>
       </c>
+      <c r="F403">
+        <v>3</v>
+      </c>
+      <c r="G403">
+        <v>112</v>
+      </c>
+      <c r="H403">
+        <v>1</v>
+      </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
         <v>89749</v>
       </c>
       <c r="B404" t="s">
         <v>1209</v>
       </c>
       <c r="C404" t="s">
         <v>1210</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>1208</v>
       </c>
       <c r="E404">
         <v>1</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
         <v>89750</v>
       </c>
       <c r="B405" t="s">
         <v>1211</v>
       </c>
       <c r="C405" t="s">
         <v>1212</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>1213</v>
       </c>
       <c r="E405">
         <v>10240</v>
       </c>
+      <c r="F405">
+        <v>13</v>
+      </c>
+      <c r="G405">
+        <v>124</v>
+      </c>
+      <c r="H405">
+        <v>2</v>
+      </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
         <v>89751</v>
       </c>
       <c r="B406" t="s">
         <v>1214</v>
       </c>
       <c r="C406" t="s">
         <v>1215</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>1216</v>
       </c>
       <c r="E406">
         <v>9522</v>
       </c>
+      <c r="F406">
+        <v>5</v>
+      </c>
+      <c r="G406">
+        <v>121</v>
+      </c>
+      <c r="H406">
+        <v>1</v>
+      </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
         <v>89752</v>
       </c>
       <c r="B407" t="s">
         <v>1217</v>
       </c>
       <c r="C407" t="s">
         <v>1218</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>1219</v>
       </c>
       <c r="E407">
         <v>9789</v>
       </c>
+      <c r="F407">
+        <v>34</v>
+      </c>
+      <c r="G407">
+        <v>111</v>
+      </c>
+      <c r="H407">
+        <v>5</v>
+      </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
         <v>89753</v>
       </c>
       <c r="B408" t="s">
         <v>1220</v>
       </c>
       <c r="C408" t="s">
         <v>1221</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>1222</v>
       </c>
       <c r="E408">
         <v>9370</v>
       </c>
+      <c r="F408">
+        <v>25</v>
+      </c>
+      <c r="G408">
+        <v>101</v>
+      </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
         <v>89754</v>
       </c>
       <c r="B409" t="s">
         <v>1223</v>
       </c>
       <c r="C409" t="s">
         <v>1224</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>1225</v>
       </c>
       <c r="E409">
         <v>9821</v>
       </c>
+      <c r="F409">
+        <v>5</v>
+      </c>
+      <c r="G409">
+        <v>112</v>
+      </c>
+      <c r="H409">
+        <v>5</v>
+      </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
         <v>89755</v>
       </c>
       <c r="B410" t="s">
         <v>1226</v>
       </c>
       <c r="C410" t="s">
         <v>1227</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>1228</v>
       </c>
       <c r="E410">
         <v>914</v>
       </c>
+      <c r="F410">
+        <v>6</v>
+      </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
         <v>89756</v>
       </c>
       <c r="B411" t="s">
         <v>1229</v>
       </c>
       <c r="C411" t="s">
         <v>1230</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="E411">
         <v>9818</v>
       </c>
+      <c r="F411">
+        <v>8</v>
+      </c>
+      <c r="G411">
+        <v>121</v>
+      </c>
+      <c r="H411">
+        <v>2</v>
+      </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
         <v>89757</v>
       </c>
       <c r="B412" t="s">
         <v>1232</v>
       </c>
       <c r="C412" t="s">
         <v>1233</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="E412">
         <v>9418</v>
       </c>
+      <c r="F412">
+        <v>4</v>
+      </c>
+      <c r="G412">
+        <v>119</v>
+      </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
         <v>89758</v>
       </c>
       <c r="B413" t="s">
         <v>1235</v>
       </c>
       <c r="C413" t="s">
         <v>1236</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>1237</v>
       </c>
       <c r="E413">
         <v>9818</v>
       </c>
+      <c r="F413">
+        <v>2</v>
+      </c>
+      <c r="G413">
+        <v>104</v>
+      </c>
+      <c r="H413">
+        <v>1</v>
+      </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414">
         <v>89759</v>
       </c>
       <c r="B414" t="s">
         <v>1238</v>
       </c>
       <c r="C414" t="s">
         <v>1239</v>
       </c>
       <c r="D414" s="1" t="s">
         <v>1240</v>
       </c>
       <c r="E414">
         <v>8241</v>
       </c>
+      <c r="F414">
+        <v>4</v>
+      </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
         <v>89760</v>
       </c>
       <c r="B415" t="s">
         <v>1241</v>
       </c>
       <c r="C415" t="s">
         <v>1242</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>1243</v>
       </c>
       <c r="E415">
         <v>10145</v>
       </c>
+      <c r="F415">
+        <v>9</v>
+      </c>
+      <c r="G415">
+        <v>101</v>
+      </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
         <v>89761</v>
       </c>
       <c r="B416" t="s">
         <v>1244</v>
       </c>
       <c r="C416" t="s">
         <v>1245</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="E416">
         <v>9922</v>
       </c>
+      <c r="F416">
+        <v>2</v>
+      </c>
+      <c r="G416">
+        <v>102</v>
+      </c>
+      <c r="H416">
+        <v>2</v>
+      </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417">
         <v>89762</v>
       </c>
       <c r="B417" t="s">
         <v>1247</v>
       </c>
       <c r="C417" t="s">
         <v>1248</v>
       </c>
       <c r="D417" s="1" t="s">
         <v>1249</v>
       </c>
       <c r="E417">
         <v>9107</v>
       </c>
+      <c r="F417">
+        <v>8</v>
+      </c>
+      <c r="G417">
+        <v>118</v>
+      </c>
+      <c r="H417">
+        <v>1</v>
+      </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
         <v>89763</v>
       </c>
       <c r="B418" t="s">
         <v>1250</v>
       </c>
       <c r="C418" t="s">
         <v>1251</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="E418">
         <v>9419</v>
       </c>
+      <c r="F418">
+        <v>4</v>
+      </c>
+      <c r="G418">
+        <v>104</v>
+      </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
         <v>89764</v>
       </c>
       <c r="B419" t="s">
         <v>1253</v>
       </c>
       <c r="C419" t="s">
         <v>1254</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="E419">
         <v>10236</v>
       </c>
+      <c r="F419">
+        <v>10</v>
+      </c>
+      <c r="G419">
+        <v>103</v>
+      </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420">
         <v>89765</v>
       </c>
       <c r="B420" t="s">
         <v>1256</v>
       </c>
       <c r="C420" t="s">
         <v>1257</v>
       </c>
       <c r="D420" s="1" t="s">
         <v>1258</v>
       </c>
       <c r="E420">
         <v>9665</v>
       </c>
+      <c r="F420">
+        <v>8</v>
+      </c>
+      <c r="G420">
+        <v>112</v>
+      </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421">
         <v>89766</v>
       </c>
       <c r="B421" t="s">
         <v>1259</v>
       </c>
       <c r="C421" t="s">
         <v>1260</v>
       </c>
       <c r="D421" s="1" t="s">
         <v>1261</v>
       </c>
       <c r="E421">
         <v>10577</v>
       </c>
+      <c r="F421">
+        <v>18</v>
+      </c>
+      <c r="G421">
+        <v>139</v>
+      </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422">
         <v>89767</v>
       </c>
       <c r="B422" t="s">
         <v>1262</v>
       </c>
       <c r="C422" t="s">
         <v>1263</v>
       </c>
       <c r="D422" s="1" t="s">
         <v>1264</v>
       </c>
       <c r="E422">
         <v>9369</v>
       </c>
+      <c r="F422">
+        <v>4</v>
+      </c>
+      <c r="G422">
+        <v>115</v>
+      </c>
+      <c r="H422">
+        <v>2</v>
+      </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
         <v>89768</v>
       </c>
       <c r="B423" t="s">
         <v>1265</v>
       </c>
       <c r="C423" t="s">
         <v>1266</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="E423">
         <v>8857</v>
       </c>
+      <c r="F423">
+        <v>18</v>
+      </c>
+      <c r="G423">
+        <v>102</v>
+      </c>
+      <c r="H423">
+        <v>1</v>
+      </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
         <v>89769</v>
       </c>
       <c r="B424" t="s">
         <v>1268</v>
       </c>
       <c r="C424" t="s">
         <v>1269</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="E424">
         <v>9678</v>
       </c>
+      <c r="F424">
+        <v>73</v>
+      </c>
+      <c r="G424">
+        <v>125</v>
+      </c>
+      <c r="H424">
+        <v>1</v>
+      </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425">
         <v>89770</v>
       </c>
       <c r="B425" t="s">
         <v>1271</v>
       </c>
       <c r="C425" t="s">
         <v>1272</v>
       </c>
       <c r="D425" s="1" t="s">
         <v>1273</v>
       </c>
       <c r="E425">
         <v>9941</v>
       </c>
+      <c r="F425">
+        <v>4</v>
+      </c>
+      <c r="G425">
+        <v>113</v>
+      </c>
+      <c r="H425">
+        <v>2</v>
+      </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426">
         <v>89771</v>
       </c>
       <c r="B426" t="s">
         <v>1274</v>
       </c>
       <c r="C426" t="s">
         <v>1275</v>
       </c>
       <c r="D426" s="1" t="s">
         <v>1276</v>
       </c>
       <c r="E426">
         <v>9976</v>
       </c>
+      <c r="F426">
+        <v>10</v>
+      </c>
+      <c r="G426">
+        <v>121</v>
+      </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427">
         <v>89772</v>
       </c>
       <c r="B427" t="s">
         <v>1277</v>
       </c>
       <c r="C427" t="s">
         <v>1278</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>1279</v>
       </c>
       <c r="E427">
         <v>9110</v>
       </c>
+      <c r="F427">
+        <v>31</v>
+      </c>
+      <c r="G427">
+        <v>126</v>
+      </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428">
         <v>89773</v>
       </c>
       <c r="B428" t="s">
         <v>1280</v>
       </c>
       <c r="C428" t="s">
         <v>1281</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="E428">
         <v>9341</v>
       </c>
+      <c r="F428">
+        <v>10</v>
+      </c>
+      <c r="G428">
+        <v>115</v>
+      </c>
+      <c r="H428">
+        <v>2</v>
+      </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429">
         <v>89774</v>
       </c>
       <c r="B429" t="s">
         <v>1283</v>
       </c>
       <c r="C429" t="s">
         <v>1284</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>1285</v>
       </c>
       <c r="E429">
         <v>10281</v>
       </c>
+      <c r="F429">
+        <v>21</v>
+      </c>
+      <c r="G429">
+        <v>130</v>
+      </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430">
         <v>89775</v>
       </c>
       <c r="B430" t="s">
         <v>1286</v>
       </c>
       <c r="C430" t="s">
         <v>1287</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>1288</v>
       </c>
       <c r="E430">
         <v>9617</v>
       </c>
+      <c r="F430">
+        <v>4</v>
+      </c>
+      <c r="G430">
+        <v>110</v>
+      </c>
+      <c r="H430">
+        <v>2</v>
+      </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431">
         <v>89776</v>
       </c>
       <c r="B431" t="s">
         <v>1289</v>
       </c>
       <c r="C431" t="s">
         <v>1290</v>
       </c>
       <c r="D431" s="1" t="s">
         <v>1291</v>
       </c>
       <c r="E431">
         <v>9918</v>
       </c>
+      <c r="F431">
+        <v>4</v>
+      </c>
+      <c r="G431">
+        <v>103</v>
+      </c>
+      <c r="H431">
+        <v>2</v>
+      </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432">
         <v>89777</v>
       </c>
       <c r="B432" t="s">
         <v>1292</v>
       </c>
       <c r="C432" t="s">
         <v>1293</v>
       </c>
       <c r="D432" s="1" t="s">
         <v>1294</v>
       </c>
       <c r="E432">
         <v>9785</v>
       </c>
+      <c r="F432">
+        <v>2</v>
+      </c>
+      <c r="G432">
+        <v>107</v>
+      </c>
+      <c r="H432">
+        <v>1</v>
+      </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433">
         <v>89778</v>
       </c>
       <c r="B433" t="s">
         <v>1295</v>
       </c>
       <c r="C433" t="s">
         <v>1296</v>
       </c>
       <c r="D433" s="1" t="s">
         <v>1297</v>
       </c>
       <c r="E433">
         <v>9774</v>
       </c>
+      <c r="F433">
+        <v>11</v>
+      </c>
+      <c r="G433">
+        <v>108</v>
+      </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434">
         <v>89779</v>
       </c>
       <c r="B434" t="s">
         <v>1298</v>
       </c>
       <c r="C434" t="s">
         <v>1299</v>
       </c>
       <c r="D434" s="1" t="s">
         <v>1300</v>
       </c>
       <c r="E434">
         <v>9562</v>
       </c>
+      <c r="G434">
+        <v>100</v>
+      </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435">
         <v>89780</v>
       </c>
       <c r="B435" t="s">
         <v>1301</v>
       </c>
       <c r="C435" t="s">
         <v>1302</v>
       </c>
       <c r="D435" s="1" t="s">
         <v>1303</v>
       </c>
       <c r="E435">
         <v>10514</v>
       </c>
+      <c r="F435">
+        <v>23</v>
+      </c>
+      <c r="G435">
+        <v>108</v>
+      </c>
+      <c r="H435">
+        <v>2</v>
+      </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436">
         <v>89781</v>
       </c>
       <c r="B436" t="s">
         <v>1304</v>
       </c>
       <c r="C436" t="s">
         <v>1305</v>
       </c>
       <c r="D436" s="1" t="s">
         <v>1306</v>
       </c>
       <c r="E436">
         <v>10192</v>
       </c>
+      <c r="F436">
+        <v>4</v>
+      </c>
+      <c r="G436">
+        <v>112</v>
+      </c>
+      <c r="H436">
+        <v>1</v>
+      </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437">
         <v>89782</v>
       </c>
       <c r="B437" t="s">
         <v>1307</v>
       </c>
       <c r="C437" t="s">
         <v>1308</v>
       </c>
       <c r="D437" s="1" t="s">
         <v>1309</v>
       </c>
       <c r="E437">
         <v>10462</v>
       </c>
+      <c r="F437">
+        <v>10</v>
+      </c>
+      <c r="G437">
+        <v>121</v>
+      </c>
+      <c r="H437">
+        <v>7</v>
+      </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438">
         <v>89783</v>
       </c>
       <c r="B438" t="s">
         <v>1310</v>
       </c>
       <c r="C438" t="s">
         <v>1311</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>1312</v>
       </c>
       <c r="E438">
         <v>9639</v>
       </c>
+      <c r="F438">
+        <v>21</v>
+      </c>
+      <c r="G438">
+        <v>98</v>
+      </c>
+      <c r="H438">
+        <v>1</v>
+      </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439">
         <v>89784</v>
       </c>
       <c r="B439" t="s">
         <v>1313</v>
       </c>
       <c r="C439" t="s">
         <v>1314</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>1315</v>
       </c>
       <c r="E439">
         <v>10174</v>
       </c>
+      <c r="F439">
+        <v>19</v>
+      </c>
+      <c r="G439">
+        <v>109</v>
+      </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440">
         <v>89785</v>
       </c>
       <c r="B440" t="s">
         <v>1316</v>
       </c>
       <c r="C440" t="s">
         <v>1317</v>
       </c>
       <c r="D440" s="1" t="s">
         <v>1318</v>
       </c>
       <c r="E440">
         <v>10953</v>
+      </c>
+      <c r="F440">
+        <v>20</v>
+      </c>
+      <c r="G440">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>90922</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E441">
+        <v>10713</v>
+      </c>
+      <c r="F441">
+        <v>3</v>
+      </c>
+      <c r="G441">
+        <v>119</v>
+      </c>
+      <c r="H441">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>90923</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E442">
+        <v>9686</v>
+      </c>
+      <c r="F442">
+        <v>3</v>
+      </c>
+      <c r="G442">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>90924</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E443">
+        <v>10106</v>
+      </c>
+      <c r="F443">
+        <v>3</v>
+      </c>
+      <c r="G443">
+        <v>106</v>
+      </c>
+      <c r="H443">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>90925</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E444">
+        <v>9717</v>
+      </c>
+      <c r="F444">
+        <v>4</v>
+      </c>
+      <c r="G444">
+        <v>113</v>
+      </c>
+      <c r="H444">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>90926</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="E445">
+        <v>9569</v>
+      </c>
+      <c r="F445">
+        <v>6</v>
+      </c>
+      <c r="G445">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>90927</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="E446">
+        <v>10487</v>
+      </c>
+      <c r="F446">
+        <v>5</v>
+      </c>
+      <c r="G446">
+        <v>103</v>
+      </c>
+      <c r="H446">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>90928</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1338</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="E447">
+        <v>10120</v>
+      </c>
+      <c r="F447">
+        <v>11</v>
+      </c>
+      <c r="G447">
+        <v>117</v>
+      </c>
+      <c r="H447">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>90929</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E448">
+        <v>10508</v>
+      </c>
+      <c r="F448">
+        <v>13</v>
+      </c>
+      <c r="G448">
+        <v>123</v>
+      </c>
+      <c r="H448">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>90930</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="E449">
+        <v>10610</v>
+      </c>
+      <c r="F449">
+        <v>3</v>
+      </c>
+      <c r="G449">
+        <v>123</v>
+      </c>
+      <c r="H449">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>90931</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="E450">
+        <v>10108</v>
+      </c>
+      <c r="F450">
+        <v>7</v>
+      </c>
+      <c r="G450">
+        <v>116</v>
+      </c>
+      <c r="H450">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>90932</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="E451">
+        <v>9708</v>
+      </c>
+      <c r="F451">
+        <v>17</v>
+      </c>
+      <c r="G451">
+        <v>112</v>
+      </c>
+      <c r="H451">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>90933</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="E452">
+        <v>9755</v>
+      </c>
+      <c r="F452">
+        <v>11</v>
+      </c>
+      <c r="G452">
+        <v>141</v>
+      </c>
+      <c r="H452">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>90934</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="E453">
+        <v>9672</v>
+      </c>
+      <c r="F453">
+        <v>11</v>
+      </c>
+      <c r="G453">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>90935</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E454">
+        <v>10088</v>
+      </c>
+      <c r="F454">
+        <v>11</v>
+      </c>
+      <c r="G454">
+        <v>114</v>
+      </c>
+      <c r="H454">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>90936</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E455">
+        <v>9308</v>
+      </c>
+      <c r="F455">
+        <v>41</v>
+      </c>
+      <c r="G455">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>90937</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="E456">
+        <v>9881</v>
+      </c>
+      <c r="F456">
+        <v>7</v>
+      </c>
+      <c r="G456">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>90938</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E457">
+        <v>10531</v>
+      </c>
+      <c r="G457">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>90939</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="E458">
+        <v>9812</v>
+      </c>
+      <c r="F458">
+        <v>6</v>
+      </c>
+      <c r="G458">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>90940</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="E459">
+        <v>10057</v>
+      </c>
+      <c r="F459">
+        <v>6</v>
+      </c>
+      <c r="G459">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>90941</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="E460">
+        <v>10359</v>
+      </c>
+      <c r="F460">
+        <v>5</v>
+      </c>
+      <c r="G460">
+        <v>109</v>
+      </c>
+      <c r="H460">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>90942</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E461">
+        <v>10649</v>
+      </c>
+      <c r="F461">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>90943</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E462">
+        <v>10685</v>
+      </c>
+      <c r="F462">
+        <v>15</v>
+      </c>
+      <c r="G462">
+        <v>104</v>
+      </c>
+      <c r="H462">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>90944</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="E463">
+        <v>10429</v>
+      </c>
+      <c r="F463">
+        <v>7</v>
+      </c>
+      <c r="G463">
+        <v>126</v>
+      </c>
+      <c r="H463">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>90945</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="E464">
+        <v>10281</v>
+      </c>
+      <c r="F464">
+        <v>1</v>
+      </c>
+      <c r="G464">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>90946</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E465">
+        <v>10108</v>
+      </c>
+      <c r="F465">
+        <v>18</v>
+      </c>
+      <c r="G465">
+        <v>113</v>
+      </c>
+      <c r="H465">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>90947</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="E466">
+        <v>10539</v>
+      </c>
+      <c r="F466">
+        <v>7</v>
+      </c>
+      <c r="G466">
+        <v>122</v>
+      </c>
+      <c r="H466">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>90948</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="E467">
+        <v>10566</v>
+      </c>
+      <c r="F467">
+        <v>16</v>
+      </c>
+      <c r="G467">
+        <v>112</v>
+      </c>
+      <c r="H467">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>90949</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1400</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E468">
+        <v>9680</v>
+      </c>
+      <c r="F468">
+        <v>29</v>
+      </c>
+      <c r="G468">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>90950</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="E469">
+        <v>10067</v>
+      </c>
+      <c r="F469">
+        <v>2</v>
+      </c>
+      <c r="G469">
+        <v>103</v>
+      </c>
+      <c r="H469">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>90951</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1406</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1407</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="E470">
+        <v>9887</v>
+      </c>
+      <c r="F470">
+        <v>30</v>
+      </c>
+      <c r="G470">
+        <v>124</v>
+      </c>
+      <c r="H470">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>90952</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="E471">
+        <v>10000</v>
+      </c>
+      <c r="F471">
+        <v>14</v>
+      </c>
+      <c r="G471">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>90953</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E472">
+        <v>9981</v>
+      </c>
+      <c r="F472">
+        <v>12</v>
+      </c>
+      <c r="G472">
+        <v>120</v>
+      </c>
+      <c r="H472">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>90954</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E473">
+        <v>10193</v>
+      </c>
+      <c r="F473">
+        <v>1</v>
+      </c>
+      <c r="G473">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>90955</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1419</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E474">
+        <v>10736</v>
+      </c>
+      <c r="F474">
+        <v>3</v>
+      </c>
+      <c r="G474">
+        <v>113</v>
+      </c>
+      <c r="H474">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>90956</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E475">
+        <v>10048</v>
+      </c>
+      <c r="F475">
+        <v>5</v>
+      </c>
+      <c r="G475">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>90957</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1425</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E476">
+        <v>10013</v>
+      </c>
+      <c r="F476">
+        <v>2</v>
+      </c>
+      <c r="G476">
+        <v>115</v>
+      </c>
+      <c r="H476">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>90958</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="E477">
+        <v>10121</v>
+      </c>
+      <c r="F477">
+        <v>4</v>
+      </c>
+      <c r="G477">
+        <v>116</v>
+      </c>
+      <c r="H477">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>90959</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E478">
+        <v>10028</v>
+      </c>
+      <c r="F478">
+        <v>10</v>
+      </c>
+      <c r="G478">
+        <v>115</v>
+      </c>
+      <c r="H478">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>91111</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="E479">
+        <v>8254</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>91112</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E480">
+        <v>8954</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>91113</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="E481">
+        <v>10405</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>91114</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1442</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E482">
+        <v>10237</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>91115</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="E483">
+        <v>10274</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>91116</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="E484">
+        <v>10449</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>91117</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="E485">
+        <v>9540</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>91118</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E486">
+        <v>9547</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>91119</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="E487">
+        <v>10498</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>91120</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="E488">
+        <v>9890</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>91121</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E489">
+        <v>10285</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>91122</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E490">
+        <v>10489</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>91123</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E491">
+        <v>9667</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>91124</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E492">
+        <v>9765</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>91125</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="E493">
+        <v>9854</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>91126</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E494">
+        <v>8807</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>91127</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E495">
+        <v>9681</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">