--- v3 (2026-08-03)
+++ v4 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1484">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1705">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4464,50 +4464,713 @@
     <t>15.07.26 10:55</t>
   </si>
   <si>
     <t>t.me/nowagency/9011</t>
   </si>
   <si>
     <t>Готовы провести несколько дней в поезде? 😎 А если это не просто трансфер на юга, а четырехдневное свадебное путешествие через Шотландское нагорье на легендарном Belmond Royal Scotsman? Наткнулись на проект OMER GILONY и не смогли пройти мимо. Первое — нас зацепила эстетика поезда, второе — эстетика декора и внимание к деталям. #кейс_недели Перед началом работы команда несколько месяцев изучала историю маршрута, символы Шотландии, местные ремесла и традиции. А потом аккуратно вплела все это в концепцию, создав классическую историю с легким винтажным шармом. Чертополох (национальный цветок Шотландии, символ силы, стойкости и гордости) появился в цветочных композициях на столах, свадебной эмблеме и сервировке, тартан — в текстиле, а дегустация виски рассказывала свою историю через материалы, фактуры и оттенки. Даже спорран из конского волоса (традиционная шотландская сумка, которую носят с килтом во время торжественных церемоний) стал одним из источников вдохновения для декора. 😍 — Поездная романтика в прямом смысле! *Контент со страницы omergilony в inst, организации запрещенной на территории РФ.</t>
   </si>
   <si>
     <t>14.07.26 12:05</t>
   </si>
   <si>
     <t>t.me/nowagency/9002</t>
   </si>
   <si>
     <t>Рад представить мой первый интенсив. Я назвал его «Результат». Почему я решил это сделать. Два года коллеги и агентства просили сделать групповой формат моего флагманского интенсива — обычно я провожу его только индивидуально: 4 полных дня с одной компанией, несколько раз в год. И вот решился, впервые собираю мини-группу. И вторая причина, большая. Я мечтаю, чтобы компании в креативных индустриях росли, становились сильнее и зарабатывали больше, а отрасль развивалась. Ради этого я и занимаюсь консалтингом. Все детали по интенсиву собрал в карточках. Здесь коротко о главном: • 3 дня офлайн в Москве, 21–23 августа. • 10 компаний, не больше 2 человек от каждой. • Внутри — практически весь ключевой материал флагмана: 700+ слайдов опыта и кейсов. Программа. День 1 — Фундамент: философия, рынок и структура. • Рынок креативных индустрий: объём, динамика, игроки, рентабельность — и какую долю реально можете занять вы. • Модель компании из креативных индустрий (моя разработка), 5 столпов развития, задачи собственника. • Видение, миссия и ценности: создадите свои первые версии прямо на интенсиве. • Структура компании. День 2 — Экономика, продажи, отношения и команда. • Экономика креативного бизнеса: из чего складывается доходность агентства и подрядчика, тонкий баланс выручки, маржинальности, людей и ФОТ. • Ключевые метрики здоровья компании — включая ту, которую почти никто в индустрии не считает. • Стратегия продаж, кастдевы, клиентский сервис как инструмент продаж: повторные продажи, рекомендации и проекты без тендеров. • Найм по ценностям, уровни людей и команда продаж. День 3 — Продажи, тендеры, маркетинг и состояние. • Все каналы, через которые агентства и подрядчики получают проекты, и как системно растить долю проектов без тендера. • Метрики и винрейт, фишки продаж. • Работа в кризис: про сегодняшний рынок — что делать прямо сейчас, перелидоз и долина смерти. - Тендеры: сколько реально стоит участие, фильтры и факторы победы, как подрядчику попадать в закрытые пулы агентств. • Маркетинг и личный бренд. И это далеко не всё — программа объёмная и гибкая, здесь только самое главное. Плюс на интенсиве поделюсь кучей дополнительных материалов: моими другими лекциями, таблицами, метриками + Secret Guest. Это будет 100% полезно: 10 лет структурированного личного опыта, практические занятия, индивидуальная работа и работа в группах. А после интенсива мы ещё несколько дней будем на связи — работа продолжится. Честно сказать, я приятно взволнован, но уверен, что это будет крутой формат и группа подберется что надо! Мест немного, часть уже занята. Для того чтобы забронировать и получить все детали, условия и полную программу — пишите в личку И буду очень благодарен, если поделитесь этим постом в сторис или перешлёте тем, кому он может быть нужен.</t>
   </si>
   <si>
     <t>13.07.26 16:45</t>
   </si>
   <si>
     <t>t.me/nowagency/9000</t>
   </si>
   <si>
     <t>Коллеги, отправили вам письмо почтовым голубем. 🕊️ Пока все мессенджеры соревнуются в скорости доставки сообщений, приложение Roost (в РФ недоступно) делает ровно наоборот. Здесь послание, как в старые добрые, несут виртуальные птицы. Голубь, колибри, ворон и другие особи действительно летят к получателю, а время доставки зависит от расстояния между локациями. Из геймификации — птицу можно выбрать, прокачать и наблюдать за ее маршрутом на карте, пока трудяга в полете. #креативный_отдел Roost называет себя не social app, а slowcial app — приложением для медленного общения без бесконечных уведомлений, давления от ожиданий мгновенного ответа и гонки за скоростью. Придумаем вместе имя голубю? 🤣 Видео со страницы roost app в inst, организации запрещенной на территории РФ.</t>
+  </si>
+  <si>
+    <t>08.09.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9288</t>
+  </si>
+  <si>
+    <t>Спонсорские интеграции на Cosmoscow 2026 🔥 Cosmoscow — международная ярмарка современного искусства, которая проходит в Москве с 2010 года. В этом году ярмарка заняла 17 010 м²: 112 галерейных стендов, 23 партнёрских проекта и 11 некоммерческих культурных проектов. Ия Кононович (PR-менеджер N:OW) впервые побывала на Cosmoscow и посмотрела на ярмарку не только как любитель современного искусства, но и как человек из event-индустрии. В этой статье найдете разбор того, как бренды работали с пространством, аудиторией и искусством: Кенгуру, Lamoda, Сбер, Chupa Chups, Mistral, VOYAH и не забыли про самого огромного бобра 12 STOREEZ. Рекомендуем прочитать полный обзор А если вы тоже были на Cosmoscow — рассказывайте, какие интеграции запомнились вам больше всего 🔥</t>
+  </si>
+  <si>
+    <t>08.09.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9279</t>
+  </si>
+  <si>
+    <t>«Гав-гав»-отдел на страже порядка Пока вы работаете на удаленке со своими «гибридными графиками», люди сотрудники «гав-гав»-отдела тут важнейшие задачи решают: и курьера с пиццей встречают, и коробки охраняют, работу отдела контролируют, и все мыльные пузыри в прыжке ловят. ❤️ — лайк сладким булкам, а вам — хорошего продуктивного дня! #agency_life</t>
+  </si>
+  <si>
+    <t>07.09.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9278</t>
+  </si>
+  <si>
+    <t>Дайджест самой полезной рубрики Мы в канале N:OW регулярно делимся инструментами, которые сами тестируем или плотно используем в работе. Иногда это сервис, который спасает в горящий дедлайн, иногда — источник насмотренности, а иногда — находка, которая точно облегчит жизнь коллеге. Ловите дайджест #полезNOW: 🟣 Где брать идеи, если Pinterest поднадоел Подборка ресурсов для насмотренности — от дизайна и архитектуры до искусства и креатива. 🟣 Шрифты, которые стоит держать на карандаше Актуальные шрифты для презентаций, кейсов и визуальных концепций. Наши любимчики здесь — PP Neue Montreal и Instrument Serif. 🟣 Сервисы, которые поселились в закладках Инструменты для работы с мудбордами, цветом, созданием референсов и работы с визуалом — например, Milanote и Adobe Color. 🟣Сервисы, которые экономят уйму времени Здесь и конвертация файлов, и быстрая смена формата, а еще огромная библиотека бесплатных SVG-иконок. 🟣 Какого цвета мероприятия мировых брендов? Посмотрели на палитры последних проектов и разобрались, почему в ивентах становится меньше визуального шума и больше сложных природных оттенков. 🟣 Сервисы на случай, если файл решил «бунтовать» Пригодится, когда нужно быстро конвертировать, сжать изображение, убрать фон или поправить макет без установки нового софта. 🟣 А что, если часть рутины просто отдать ИИ? Здесь живут нейросети, которым можно делегировать часть рабочих задач — от расшифровки созвонов до монтажа видео. Переходите на нужные посты, (внутри каждого мы оставляем прямые ссылки на сервисы), открывайте нужный инструмент и пробуйте его в работе. Плюсик в карму за пересылку этого поста коллегам и друзьям. 🫶</t>
+  </si>
+  <si>
+    <t>04.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9268</t>
+  </si>
+  <si>
+    <t>Вы думали, два Шуфутинских с календарем в руках — это всё, что вчера происходило в офисе? А вот и нет! 🪨👌 Сначала в офисе мы провели для команды собрание-дайджест: топы поделились новостями агентства, рассказали, какие проекты уже реализовали, что сейчас в работе и над чем команды будут трудиться в ближайшее время. В общем, настроились на одну волну происходящего в агентстве райтнау. Заодно вспомнили все мероприятия, которые проводили внутри агентства, и наконец-то встретились в режиме офлайн. А после уже всей группой компаний затусили на крыше и как следует отметили окончание лета: шашлычки, овощи на гриле, вкусные напитки — и, внимание, в этот раз даже без дождя! О да, это и был главный подарок вечера. Вот такое получилось памятное третье сентября. Ставим 🔥, если тоже считаете, что рабочие четверги должны проходить именно так! #agencylife</t>
+  </si>
+  <si>
+    <t>03.09.26 16:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9266</t>
+  </si>
+  <si>
+    <t>Говорите что хотите, но классика есть классика. 📆🧑‍🦲🔜</t>
+  </si>
+  <si>
+    <t>03.09.26 10:30</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9265</t>
+  </si>
+  <si>
+    <t>Осторожно, креативные упражнения. 🔜 Как вам такой тезис? Когда ничего не лезет в голову, можно и даже нужно дать мозгу немного побездельничать. Сегодня попробуем технику «Чистый лист». 〰️ На белом листе бумаги пишем задачу. Например: «Как удивить аудиторию?» 〰️ Ставим таймер на 15 минут и начинаем писать всё, что приходит в голову, не оценивая результат и просто выгружая поток из недр подсознания. 〰️ Не останавливаемся, не редактируем, и главное — записываем даже самые глупые мысли. 〰️ Когда время закончится, откладываем лист минут на 10–15, а потом возвращаемся и ищем то, что действительно зацепило: неожиданные мысли, повторяющиеся мотивы и идеи, которые хочется докрутить. Если из всего листа найдётся хотя бы одна идея, которую можно забрать, — упражнение сработало. Попробуете сегодня? 😉 #креатив_на_аперитив</t>
+  </si>
+  <si>
+    <t>02.09.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9264</t>
+  </si>
+  <si>
+    <t>Куда поти в сентябре. Подборка событий от команды N:OW ⚡️ Лето закончилось, но у креативной тусовки ещё есть отличный повод не расходиться. В сентябре Москва встречает фестивали, премии, арт-ярмарки, digital-конференции, технологические события, где можно поймать новые идеи и знакомства. Собрали события для тех, кто работает с рекламой, брендингом, PR, дизайном, медиа, ивентами и технологиями. Выбирайте, куда заглянуть и делитесь подборкой с коллегами: Креатив, дизайн, искусство: CPM — Collection Première Moscow — 1–4, 9 сентября, «Крокус Экспо» ➖Профессиональная выставка для fashion-индустрии, брендов, байеров, дизайнеров и производителей. В зависимости от программы можно найти показы, презентации коллекций и деловые встречи. Cosmoscow — 4–6 сентября, Тимирязев Центр ➖Международная ярмарка современного искусства с участием более 100 галерей. Помимо просмотра и покупки искусства, Cosmoscow — место для профессионального нетворкинга между художниками, галереями, брендами, дизайнерами, коллекционерами и культурными институциями. G8 Creative Awards — 11 сентября, Хлебозавод № 9 и «Дизайн-завод» ➖В программе — конференция с более чем 130 выступлениями, нетворкинг, арт-программа, вечерняя вечеринка и церемония награждения G8 Creative Awards. Среди председателей жюри — Игорь Демидов, Владимир Лифанов, Павел Недостоев, Артём Синявский, Никита Забелин и другие представители индустрии. Фестиваль видеомэппинга «Сила в месте» — 11–13 сентября, «Лужники» ➖На фасаде Большой спортивной арены покажут работы российских и китайских команд по видеомэппингу. Проекции расскажут об истории «Лужников» и событиях, происходивших на территории комплекса. Ярмарка молодого современного искусства BLAZAR — 16–20 сентября, клубный дом «ОПУС» ➖Здесь можно увидеть работы начинающих художников, познакомиться с независимыми галереями. В лекторской программе заявлены разговоры о digital art, искусстве и новых технологиях, коллаборациях брендов и художников, выставочном дизайне, коллекционировании предметного дизайна и построении художественной карьеры. Фестиваль медиаискусства Digital Rain — 25–27 сентября, Санкт-Петербург ➖Тема фестиваля 2026 года — «Связи» раскрывается через взаимодействие человека и технологий, искусства и городской среды, разных культур, эпох и художественных медиумов. В программу войдут аудиовизуальные инсталляции, световые проекты, перформансы, спектакли, концерты, деловая программа и гастрономический спецпроект. Среди площадок — Новая сцена Александринского театра, Петрикирхе, Центральный музей связи имени Попова, культурное пространство «Третье место», Яндекс Музей и галерея AIR ИТМО. Технологии и digital: FestTech 2026 — 5 сентября, музей «Атом» ➖Фестиваль технологий, науки и креативного мышления. В программе — лекции, дискуссии, технологические эксперименты, проекты на стыке науки, дизайна и цифровой культуры. Форум «ИКС: Интеллектуальные комплексы и системы» — 8 и 10 сентября, конгрессно-выставочный центр «Патриот» ➖Событие о роботизации, интеллектуальных системах и подготовке кадров для технологических отраслей. Форум «Технологии искусственного интеллекта» — 22 сентября, Москва ➖Профессиональный форум CNews о применении искусственного интеллекта в бизнесе и цифровой трансформации. Подойдёт тем, кто работает с AI-продуктами, автоматизацией, данными и корпоративными коммуникациями. Marketing Data Analytics — 24 – 25 сентября, Сущевский Сафмар ➖Профессиональное событие о маркетинговой аналитике, данных и цифровой среде. Основные темы — работа с данными, оценка эффективности коммуникаций и принятие маркетинговых решений на основе аналитики. «АстраКонф-2026» — 25 сентября, Москва ➖Конференция о российских IT-решениях, цифровой трансформации и коммуникационных платформах. В программе будет отдельный блок по digital-маркетингу и customer experience. 🔥 — Дайте огня за сентябрьскую подборку и поделитесь этим постом. P.S. Перед походом обязательно проверяйте дату, время, регистрацию и финальную программу на официальной странице события — планы организаторов могут меняться. #гоу_с_NOW</t>
+  </si>
+  <si>
+    <t>01.09.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9257</t>
+  </si>
+  <si>
+    <t>Ну всё, коллеги. Детей в школы и сады отвели — можно поработать. 1 сентября официально объявляем новым сезоном, и искренне вас с этим поздравляем! 💡 Не знаем, как у вас, но у нас перед глазами уже пестрит разворот дневника и распорядок дня с понедельника по субботу... Так что самое время возвращаться из летнего режима в проекты, созвоны, учёбу, дедлайны и планы, которые обязательно получится реализовать. Включаем тумблер продуктивности на максимум! Мы решили начать новый сезон с маленького исследования и спросили о мечтах подрастающих джунов команды N:OW, о том, кем они мечтают стать. Собрали ответы ребят и сохранили их мечты здесь, проверим, пополнится ли штат команды через 10 лет. Ну а мы пошли работать, пока дети в школе. Всех с началом осени! #agency_life</t>
+  </si>
+  <si>
+    <t>31.08.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9250</t>
+  </si>
+  <si>
+    <t>Пакет с пакетом не нужен, если у вас есть золотой! 😄 В сентябре 2025 года Gentle Monster представил в пространстве HAUS NOWHERE арт-проект More Is More художника Макса Зидентофа. В центре инсталляции мы видим гиперреалистичную фигуру пожилого мужчины, который моргает глазами при приближении посетителей. В руках у него золотой, а вокруг — море чёрных пакетов. Почему именно золотой? По задумке проекта он становится главным визуальным акцентом и символом любопытства. Ведь среди сотен одинаковых объектов взгляд автоматически цепляется за один, который хочется рассмотреть поближе. А теперь посмотрим на это глазами бренда. Вы можете прийти в бутик-галерею вообще без желания что-то покупать. Но сначала взгляд остановит персонаж, через мгновение вы уже достаете смартфон, чтобы сделать фото и опубликовать в социальных сетях, — и только потом замечаете, где находитесь. Вот вам и механика привлечения внимания без агрессивной рекламы. Кстати, More Is More стал первым арт-проектом HAUS NOWHERE. Работу показывали в пространствах в Сеуле, Dosan, Шанхае и Шэньчжэне. Берём на заметку: иногда лучший способ рассказать о продукте — не убеждать человека в его ценности, а дать ему ещё одну причину прийти к вам. #inspiration</t>
+  </si>
+  <si>
+    <t>31.08.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9249</t>
+  </si>
+  <si>
+    <t>А что, если часть рутины просто отдать ИИ? Начинаем понедельник с нетворкинга. И сегодня познакомимся с нейросетями, которые помогут сэкономить время команды: 🔜 Otter.ai — расшифрует созвон. Записывает и транскрибирует встречи, выделяет главное и помогает собрать список задач. 🔜 NotebookLM — разберется в документах. Загружаем презентации, исследования, PDF и другие материалы, а потом задаём вопросы прямо по своей базе. 🔜 Ideogram — сделает визуал с текстом. Постеры, обложки, афиши и концепты, где важно, чтобы текст внутри изображения выглядел гармонично. 🔜 Runway — поможет протестировать идею в видео. Можно анимировать изображения, генерировать короткие сцены и быстро проверить визуальную гипотезу до полноценного производства. 🔜 Descript — смонтирует ролик через текст. Убираем фразу из расшифровки — она исчезает и из видео. *У большинства сервисов есть бесплатные тарифы или пробные лимиты, но для регулярного и коммерческого использования могут понадобиться платные версии. Делегируем ИИ рутину, но не ответственность. Факты перепроверяем, результат редактируем, а финальное решение всё равно оставляем за собой. ❤️‍🔥 Другие подборки с полезными сервисами ищите по тегу #полезNOW.</t>
+  </si>
+  <si>
+    <t>30.08.26 06:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9248</t>
+  </si>
+  <si>
+    <t>СберKids собирает рюкзак знаний До 1 сентября осталось совсем немного, а значит, самое время проверить, всё ли готово к новому учебному году. В честь праздника мы создадим зону подготовки к школе от СберKids «КЛАССный день», где юные гости смогут собрать школьный рюкзак СберКота и наполнить его не только канцелярией, учебниками и другими школьными атрибутами, но и классными фишками детской СберКарты. А затем отправиться в большой квест: проходить игровые станции, решать задания, собирать наклейки и обменивать их на мерч. А самое интересное — мерч можно будет кастомизировать своими руками и просто хорошо провести последнюю большую перемену перед 1 сентября. 📍30 августа с 10:00 до 17:00 встречаемся в Лужниках (Центральная площадь) на бренд-зоне СберKids ко Дню знаний. А дальше отправляемся в другие города: 📍5–6 сентября — Санкт-Петербург, 📍12–13 сентября — Нижний Новгород Будем играть, готовиться к школе и собирать хорошее настроение перед новым учебным годом! 💚</t>
+  </si>
+  <si>
+    <t>27.08.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9245</t>
+  </si>
+  <si>
+    <t>Сегодня команда N:OW одновременно проводит два совершенно разных мероприятия в двух городах. В Москве — деловая программа и афтерпати PRIME TIME FORUM, а в Казани — продолжение роудтрипа «Киберпышечной». Настраиваемся на насыщенные ивенты, проверяем площадки, заряжаем телефоны и отправляем вам видео-приветы прямо с места событий. Поехали! 🚀</t>
+  </si>
+  <si>
+    <t>27.08.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9240</t>
+  </si>
+  <si>
+    <t>Гарри Поттер снова в моде — HBO снимает сериал, а франшиза возвращается в инфополе. ⚡️ Игорь Демидов (CEO &amp; Co-Founder) решил посмотреть на Гарри глазами маркетолога и переосмыслить его историю через призму личного бренда. У парня из чулана действительно есть чему поучиться: айдентика, позиционирование, узнаваемые атрибуты, работа с комьюнити, антикризисные коммуникации и даже коллаборации с конкурентами. Особенно согласны с главным тезисом: если вы не занимаетесь своим личным брендом, это не значит, что его нет. Просто в этот момент им управляете не вы. 🔜 Полный разбор и все карточки с правилами личного бренда — на канале Игоря. А от себя добавим: хороший личный бренд — это не попытка понравиться всем. Иногда гораздо важнее понятно ответить на вопрос «кто я и почему именно ко мне?», а потом годами подтверждать этот ответ делом. Ну и еще один вопрос для размышления на досуге: если завтра убрать из вашего профиля должность, компанию и все регалии — останется ли понятно, чем вы полезны?</t>
+  </si>
+  <si>
+    <t>26.08.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9233</t>
+  </si>
+  <si>
+    <t>Тренд на ностальгию продолжается. И бренды отлично его поймали, вернув знакомых героев и культурные коды из детства, но уже в новых категориях — фэшн, бьюти, еда, в общем, всё, что мы любим добавлять в рубрику #мерчуем. Новый стильный пример, Tamagotchi × CASETiFY. В честь 30-летия культового цифрового питомца бренды выпустили коллекцию аксессуаров: чехлы для смартфонов и AirPods, брелоки, ремешки, чемодан и даже специальный Tamagotchi, созданный эксклюзивно для коллаборации. Визуально коллекция сознательно опирается на эстетику оригинального Tamagotchi: пиксельную графику, яркие цвета, знакомых персонажей и стикерную стилистику. И как раз в этом кроется секрет тренда на ностальгию: знакомое из детства становится актуальным снова, только теперь вписывается во взрослую жизнь. А какой герой из вашего детства заслуживает современной коллаборации? 🔜</t>
+  </si>
+  <si>
+    <t>25.08.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9232</t>
+  </si>
+  <si>
+    <t>✅ Отмечайте, если было</t>
+  </si>
+  <si>
+    <t>25.08.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9224</t>
+  </si>
+  <si>
+    <t>Рубрика #букNOW с книгами про переговоры Если хоть раз в жизни вы со скрипом пытались договориться с клиентом, подрядчиком или коллегой о чем-то важном, вы точно оцените. Книги про то, как слышать собеседника, аргументировать свою позицию, проходить сложные разговоры и договариваться так, чтобы захотелось работать вместе долго и счастливо: 📙 «Переговоры. Полный курс» — Гэвин Кеннеди 📙 «Никаких компромиссов» — Крис Восс 📙 «Психология денег» — Морган Хаузел 📙 «Неудобные разговоры» — Дуглас Стоун, Брюс Паттон, Шейла Хин 📙 «Думай медленно… решай быстро» — Даниэль Канеман 📙 «Психология влияния» — Роберт Чалдини 📙 «Переговоры без поражения» — Роджер Фишер, Уильям Юри, Брюс Паттон А какую книгу про переговоры и коммуникацию вы бы добавили в список? ➡️ Здесь другие подборки книг от команды: сентябрь | ноябрь | январь | февраль | март | апрель / май / июль</t>
+  </si>
+  <si>
+    <t>24.08.26 14:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9216</t>
+  </si>
+  <si>
+    <t>«Киберпышечная» добралась до Нижнего! После классного старта проекта в Москве «Киберпышечная» за считаные дни телепортировалась в Нижний Новгород и обосновалась на Стрелке. Мы продолжили путешествие вместе с Университетом ИТМО и Яндекс Образованием, чтобы познакомить нижегородцев с проектом, технологиями, наукой и, конечно, угостить вкусными пышками. Гости проверяли смекалку, слушали лекции, участвовали в активностях, зарабатывали токены, обменивали их на призы. И всё это — в исторической локации на Стрелке. Нижний, спасибо за тёплый приём, мчим дальше. Впереди Казань, Екатеринбург и Санкт-Петербург. 🚀 #кейсы_now</t>
+  </si>
+  <si>
+    <t>24.08.26 11:20</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9211</t>
+  </si>
+  <si>
+    <t>Поговорим о фишках ❤️ Например, у Bregenzer Festspiele на сцене у Боденского озера есть фишки, которые стали неплохой визитной карточкой. Это звук и сцена. Зрители сидят на большой трибуне, а действие разворачивается на открытой сцене у воды. Поэтому здесь недостаточно просто сделать звук громким, важно, чтобы зритель понимал, откуда именно он идет и как связан с происходящим на сцене. Bregenz разработали собственную систему BOA — Bregenz Open Acoustics, в которой около 800 динамиков, 270 из которых встроены прямо под сиденьями трибуны. Система позволяет не просто усилить голос, а создать ощущение, что артист действительно звучит из той точки, где находится. Интересный факт: Seebühne выглядит настолько кинематографично, что в 2007 году здесь снимали Quantum of Solace. Для съёмок на трибунах разместили около 2 000 статистов, а потом цифровым способом увеличили их количество до 7 000. Сценография, свет, видео и звук работают вместе, а огромные декорации становятся полноценной частью действия. В некоторых постановках на них появляются проекции и видеомэппинг, благодаря чему сцена может буквально менять своё состояние прямо во время спектакля. Что берем? При разработке креатива важно помнить, что ваш гость хочет не просто что-то увидеть или услышать, а прочувствовать событие. Поэтому думайте сразу обо всех органах чувств: что он увидит, услышит, почувствует, попробует и к чему сможет прикоснуться. Чем больше органов чувств вы задействуете, тем сильнее окажется воздействие и итоговое впечатление. Как вам идейка? 😎</t>
+  </si>
+  <si>
+    <t>21.08.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9207</t>
+  </si>
+  <si>
+    <t>Видели анонс в канале про открытие «Киберпышечной»? 😉 Мы не смогли устоять и вместо привычного обеда в офисе, сделали вылазку всем креативным отделом на дегустацию пышек и наших умов. Встречайте фото и видео главной героини дня — «Киберпышечной» от Университета ИТМО и Яндекс Образования. Ну до чего фотогеничная и стильная! Кроме пышек здесь можно было послушать лекции, порешать задачки, проверить смекалку, поучаствовать в «Битве умников», собрать свои пышкотокены и обменять их на сладкие пышки, а еще получить мерч. Благодарим клиента за доверие и продолжаем роуд-трип в другие города. Поддержите огоньком и давайте вместе посмотрим репортаж в рубрике #райтнау! 🔥</t>
+  </si>
+  <si>
+    <t>21.08.26 08:45</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9201</t>
+  </si>
+  <si>
+    <t>Сегодня открываем «Киберпышечную» 🍩 21 августа фудтрак от Университета ИТМО и Яндекс Образования начнет своё путешествие по России, а мы с командой N:OW помогаем этой идее реализоваться. С 13:00 до 18:00 в Фудмолле Депо на Белорусской вас ждут лекции, научный квиз, карьерные и образовательные консультации, логические задачки, а еще DJ-сет, лекторий и лаундж в киберпанк-эстетике. Получить пышки и призы можно будет за пышкотокены — внутреннюю валюту проекта, а самые активные участники получат шанс выиграть PlayStation. Подробнее на сайте. Роуд-трип планируется грандиозный: с 21 августа по 6 сентября фудтрак «Киберпышечной» посетит Москву, Нижний Новгород, Казань, Екатеринбург и Санкт-Петербург. Всех ждем на площадке! Пышкам быть! 💛</t>
+  </si>
+  <si>
+    <t>20.08.26 11:16</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9195</t>
+  </si>
+  <si>
+    <t>N:OW и весь спектр эмоций: 🔺отрицаем дедлайны, 🔺находим креатив во сне, 🔺отрисовываем дерзкие идеи, 🔺принимаем правки и ловим дзен, 🔺иногда просто прячемся в цветах и делаем вид, что нас нет. #райтнау А вы сегодня где по шкале эмоций? 🔥 — изи, правки не страшны 🙏 — связь пропала, я на Бали....</t>
+  </si>
+  <si>
+    <t>19.08.26 16:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9190</t>
+  </si>
+  <si>
+    <t>Вот это они намудрили! 💡 Dior к первой годовщине бутиков в Нью-Йорке и Беверли-Хиллз оформил витрины вместе с британским художником Алексом Чиннеком. #кейснедели На 57-й улице он собрал девять скульптур из привычной фактуры Манхэттена: жёлтые такси скручиваются в ткань, светофоры складываются в веер, уличные часы завязываются узлом. В формах читается язык самого дома: ленты, нити, драпировки. Почему это работает? Чиннек берёт то, что человек видит каждый день и уже давно не замечает, и «ломает» ровно настолько, чтобы захотелось остановиться и взглянуть на витрину. Какую идею забираем? Не всегда нужно придумывать для пространства что-то совершенно новое, иногда достаточно просто посмотреть на знакомый объект под другим углом. 🔥 Вот видите, все гениальное — просто! фото: Alex Chinneck</t>
+  </si>
+  <si>
+    <t>19.08.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9189</t>
+  </si>
+  <si>
+    <t>Вышла финальная серия Гали! 🎬 Что за серия? Куда вышла? Рассказываем все подробно. «Пятёрочка» x CARTEL x Marvelous x AI Influence создали вертикальный ИИ-сериал «Сотрудник месяца» — историю про администратора Галю, которая случайно открывает портал в мультивселенную. И сегодня вышел последний эпизод первого сезона. Но не будем спойлерить, чем закончилась история. Вместо этого предлагаем начать с самого начала и посмотреть первую серию. А дальше вас ждут ретрофутуризм, постапокалипсис, фэнтези и ещё несколько совершенно разных миров. Ловите все серии сезона: ⚡️ Instagram* | VK | YouTube | TikTok Кто уже видел финал — молчим в комментариях. Никаких спойлеров! * Организация, запрещенная на территории РФ.</t>
+  </si>
+  <si>
+    <t>18.08.26 16:36</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9188</t>
+  </si>
+  <si>
+    <t>Дайджест креатива в N:OW-медиа За последнее время мы многое обсудили: и гигантских осьминогов, и нестандартную подачу блюд, и архитектуру, и полезные сервисы. В дайджесте собрали несколько постов, которые вы могли пропустить: 🐈 Августовские фестивали Москвы 🐈 Какого цвета мероприятия мировых брендов? 🐈 Заставки с животными на телефон 🐈 Креативный кейтеринг 🐈 Полезные сервисы для работы 🐈 Мобильная активация для NBA 🐈 Надувные скульптуры от Moncler 🐈 Экономика солнечного затмения 🐈 Коллаборации Смешариков с брендами 🐈 Обучающие лекции про архитектуру и культурный код Читайте посты и ставьте ❤️ тому, что зацепило. Нам интересно, какие идеи откликаются вам больше всего!</t>
+  </si>
+  <si>
+    <t>18.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9187</t>
+  </si>
+  <si>
+    <t>Немного культурного апгрейда в #Inspiration. Лето в Москве, конечно, шикарное. И если вы ещё ни разу не ходили на пешую экскурсию и не пытались разглядеть, как и почему город стал именно таким, настало это время. 😉 Но вот в чём вопрос: когда? Между работой и встречами сложно ещё и вспомнить, что вообще-то хотелось чему-нибудь научиться. Поэтому ставим лайк и настоятельно рекомендуем ресурсы, где уже всё собрали за нас. Тема, которая нас вдохновляет — архитектура и культурный код: 🔜 Цикл лекций Анны Броновицкой «Архитекторы рубежа тысячелетий» | «Гараж» — Фрэнк Гери, Ренцо Пьяно, Норман Фостер, Рем Колхас и Даниэль Либескинд. Про архитекторов, которые сильно повлияли на то, как выглядят современные города. Познакомиться здесь. 🔜 «История московской архитектуры. От Василия Темного до наших дней» | Arzamas — лекции о московских соборах, особняках и домах переходного типа, МГУ и Дворце пионеров. А ещё — отдельная тема про квартирный вопрос в Москве до революции и тест о народных названиях московских зданий. Познакомиться здесь. 🔜 «Языки архитектуры XX века» | Arzamas — курс о том, как возникали и менялись архитектурные стили, которые окружают нас каждый день. Внутри есть путеводитель по стилям, музыкальная игра и тест, который помогает выбрать идеальный дом. Познакомиться здесь. Не обещаем, что после этого вы начнёте отличать конструктивизм от модернизма с одного взгляда, но шанс посмотреть на знакомый город немного другими глазами точно появится! 😎</t>
+  </si>
+  <si>
+    <t>17.08.26 16:30</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9180</t>
+  </si>
+  <si>
+    <t>Смешарики решили захватить всё вокруг, и мы совсем не против. Как вообще можно быть против Бараша?! 😆 К выходу фильма «Смешарики. Сквозь вселенные», который вышел в кино 6 августа, вокруг любимых героев появилось сразу несколько коллабораций. #мерчуем 🪐Beauty Bomb выпустил космическую коллекцию из 22 продуктов: масла для губ, палетки, бомбочки для ванны, спонжи и даже мочалки в виде героев. 🪐«Вкусно — и точка» отправил Смешариков в Кидз Комбо: брелоки с персонажами, тематические маршмеллоу, мороженое и QR-код на игру. 🪐А ещё есть VR-игра по мотивам фильма от «Других Миров», музыкальный проект СмешBand, который уже много лет переносит песни из мультсериала на большую сцену, мероприятие в Планетарии и другие интеграции. Познакомиться с мультивселенной и узнать все новости и анонсы можно на сайте. У «Смешариков» вообще довольно большая офлайн-экосистема: собственная театр-студия в Петербурге, программы на студии анимации, мастер-классы, экскурсии, спектакли, детские праздники и выездные мероприятия. Поэтому коллаборации к фильму выглядят особенно органично, а инфоповод разрастается в разные форматы: косметика, еда, мерч, игры, музыка и события. В общем, мы тоже не устояли! Если вам попадется Нюша, пишите в комментариях, будем меняться 🐷🤣</t>
+  </si>
+  <si>
+    <t>17.08.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9179</t>
+  </si>
+  <si>
+    <t>Полезный понедельник с рубрикой #полезNOW. Собрали пять сервисов на случай, если файл решил «пожить своей жизнью» или вам срочно нужно уменьшить картинку, а программы под рукой нет. Сохраняем в закладки: 🟣 CloudConvert — если файл внезапно оказался не в том формате. Конвертирует документы, изображения, видео, аудио и презентации, поддерживает более 200 форматов. 🟣 SVG Repo — огромная библиотека SVG-иконок и векторов. Ищем нужную по ключевому слову, скачиваем и используем в презентациях, сайтах, схемах или просто там, где хочется добавить небольшой визуальный акцент. 🟣 Photopea — Photoshop, который живёт в браузере. Можно открыть PSD, поработать со слоями, текстом и масками и быстро поправить макет, даже если привычного редактора на компьютере нет. 🟣 remove.bg — убирает фон с фотографии за пару кликов. Полезная штука, когда фон портит всю прелесть хорошего кадра. 🟣 Squoosh — помогает сжать изображение без заметной потери качества. Спасает, когда картинка весит 27 МБ. Сохраняйте. Вдруг именно сегодня пригодится!</t>
+  </si>
+  <si>
+    <t>13.08.26 16:28</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9178</t>
+  </si>
+  <si>
+    <t>Сколько стоит минута темноты? 🌑 Как вам такой вопрос? Игорь Демидов (CEO &amp; Co-Founder) решил посчитать экономику солнечного затмения и выяснил, что 110 секунд темноты могут принести экономике страны 347,6 млн евро. Ещё цены на жильё в городах на пути затмения выросли в несколько раз, поиски жилья на Airbnb подскочили на 830%, а сама Испания уже рассматривает будущие затмения как полноценный туристический продукт. 👉 Полный разбор здесь! Почему событие, у которого нет организатора, билетов и продакшн-бюджета, собирает экономику уровня большого фестиваля? И что из этого могут забрать себе event-маркетологи? Игорь разобрал всё по цифрам и фактам. Очень советуем почитать.</t>
+  </si>
+  <si>
+    <t>13.08.26 16:20</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9177</t>
+  </si>
+  <si>
+    <t>Сколько стоит минута темноты? Продолжаю разбирать экономику больших событий. Обычно здесь фестивали, турниры и форумы, но в этот раз — событие, у которого нет билетов, организатора и очевидного ценника. Вчера часть планеты смотрела в небо: над Гренландией, Исландией и севером Испании прошло полное солнечное затмение, первое над материковой Испанией с 1905 года. Я решил посчитать, сколько оно стоит. Коротко о самом событии. • Максимум полной фазы — 2 минуты 18 секунд, и это над океаном. Испании досталось около 1 минуты 50 секунд. • Затмение было вечерним: солнце висело низко над горизонтом, во многих городах частная фаза закончилась уже за горизонтом. А в ту же ночь пиковали Персеиды при новолунии. 2 главных астрономических шоу года в одни сутки. Теперь деньги. • Минэкономики Испании оценило эффект недели 10–16 августа: 446 700 дополнительных туристов и 347,6 млн евро чистого вклада в экономику. Складывается из броней отелей и посуточной аренды, ресторанов, транспорта и туров вдоль полосы тени — по факту большой инфоповод, который страна продала как продукт. Поделим на 110 секунд темноты: около 3,2 млн евро за секунду. Арифметика моя, цифры государственные. Отели. • Бургос лежит ровно на линии полной фазы: обычные 80–130 евро на человека за ночь превратились в 300 с лишним в оставшихся вариантах (данные Destinia). • Посуточная аренда на даты затмения подорожала в среднем на 98%, в Бургосе — на 289%: ночь, которая год назад стоила 96 долларов, сейчас продаётся в среднем за 375 (PriceLabs). • Бронирования отелей Астурии выросли на 76% год к году, средний тариф — на 85% (SiteMinder). • Поиски жилья вдоль полосы затмения на Airbnb выросли на 830%. Исландия. • В Западных фьордах жильё на даты затмения крайне ограничено — большинство отелей и гестхаусов забронировано давно. И это в августе, когда у Исландии и так пиковый сезон: в прошлом году отели дали 667 тысяч ночёвок за месяц при загрузке под 90%. • Экспедиционные круизы «в тень» стоят от 8 300 долларов, а на маршрут за 10 495 записывают уже только в лист ожидания. Чтобы понять масштаб: перед американским затмением 2024 года Perryman Group прогнозировала одному только Техасу больше миллиона приезжих, 427,7 млн долларов прямых трат и почти 1,4 млрд совокупного эффекта. В 2017-м Южная Каролина оценила эффект затмения в 269 млн долларов, Небраска — в 127 млн. Природа стабильно делает кассу уровня крупного чемпионата — без единого построенного стадиона. Ещё три факта. 1) Испании невероятно повезло: следующее полное затмение над страной — уже 2 августа 2027-го, а в январе 2028-го будет кольцеобразное. По оценке Afi для Airbnb, три затмения могут принести больше 1,3 млрд евро туристических расходов только среди гостей посуточной аренды. 2) Перед затмением 2017 года аналитики Challenger, Gray &amp; Christmas посчитали, что 20 минут, на которые американцы выйдут из офисов посмотреть на небо, обойдутся работодателям в 694 млн долларов. 3) В Рекене затмение превратили в винный тур: винодельня Ladrón de Lunas продаёт вечер целиком — экскурсия, полная фаза, ужин с вином и Персеиды через телескопы. Несколько мыслей. 1. С точки зрения ивент-индустрии это почти идеальное событие: нулевой бюджет на продакшн и жёсткий дедлайн, который невозможно перенести. Отелям Бургоса не пришлось ничего придумывать, чтобы поднять цены втрое, дефицит и дедлайн продают сами. Единственный неуправляемый риск это погода. 2. Испания превращает небесную механику в госстратегию туризма: эффект считает министерство, координацию ведёт правительство. Три затмения за три года — фактически франшиза, где расписание написано на десятилетия вперёд и конкуренты не могут скопировать продукт. Бургос, Паленсия и Леон получают мировой трафик, о котором не могли и мечтать. 3. Урок для всех, кто делает события: ищите чужие фиксированные моменты времени. Привязка к событию, которое случится ровно один раз и ровно в известную секунду, это самый дешёвый способ создать ажиотаж. Дедлайном может быть что угодно, что нельзя перенести. Все разборы тут. Следующие на очереди — Sziget и Burning Man.</t>
+  </si>
+  <si>
+    <t>13.08.26 13:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9171</t>
+  </si>
+  <si>
+    <t>Moncler буквально распустил щупальца! 🐙 На Milan Design Week 2026 Moncler превратил 10 Corso Como в часть своей летней кампании Puffy Summer, в которой фирменная «пухлость» Moncler получила совсем другое прочтение. В кампании появились надувные скульптуры осьминога, кита, лобстера, морского конька, краба и фламинго. Мы фактически видим то, что мы видим — фасад и внутреннее пространство обвил огромный надувной осьминог, а рядом разместили 24 образа из летней коллекции. #кейс_недели 😎 — Ставим лайк и ждем такую же коллабу с Колобком! Над серией скульптур работал сет-дизайнер Энди Хиллман.</t>
+  </si>
+  <si>
+    <t>12.08.26 17:28</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9169</t>
+  </si>
+  <si>
+    <t>Кто где? ⤵️ Мы на ВДЛК — Выставке достижений локального кода от Сообщества изионистов. Это большая встреча Жени Давыдова о брендах, людях и идеях, которые уже сегодня формируют наш культурный код и будущее рынка. Посмотрите, сколько гостей из креативного кластера нашли время в среду вечером, чтобы прийти на событие, понетворкать, послушать классных спикеров и обменяться опытом. Шлем вам кружок. А Женю благодарим за приглашение! ❤️</t>
+  </si>
+  <si>
+    <t>12.08.26 17:06</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9168</t>
+  </si>
+  <si>
+    <t>12.08.26 12:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9167</t>
+  </si>
+  <si>
+    <t>Фестивальное лето ещё не все! ✨ Да, лето постепенно улетучивается от нас, но в его закромах осталось ещё немало событий, которые можно успеть посетить. Собрали фестивали Москвы и области от джаза в исторической усадьбе и большого гриль-феста до забегов, садовых инсталляций и самодельных летательных аппаратов. Выбирайте те, что вам по душе: Музыка «Под небом Гнесинки» — до 16 августа, усадьба Апраксиных-Бутурлиных. ➖Барокко, романтизм, джаз, фанк и электроника в исторической усадьбе. В финале фестиваля выступят Большой джазовый оркестр Петра Востокова, «Глобалис», Pelle d’Oca и Rhythm Synergy. Ember Fest — 15–16 августа, кинопарк «Москино» ➖Музыка + гастрономия. 14 артистов, 20 шефов, фудкорт и семейная программа. «Вельвет Фест» — 16 августа, сад «Эрмитаж» ➖Камерный городской фестиваль с хитами Мари Краймбрери, Владимира Преснякова, Винтаж, Zvonkiy, Натальи Подольской и многие других. «Джазовые сезоны» — 22–23 августа, музей-заповедник «Архангельское» ➖Джаз на фоне старинной усадьбы. В программе Игорь Бутман, Юрий Башмет и «Солисты Москвы», Борис Березовский, Uma2rman, «Сурганова и Оркестр». А 30 августа в Зелёном театре ВДНХ ещё будет Sati Ethnica в оркестровом формате. ➖Этника, электроника и симфония в одном вечере. Спорт и активный отдых Фестиваль танцев и чирлидинга — 15 августа, «Лужники» ➖Выступления, мастер-классы и спортивная программа. Большой фестиваль бега — 23 августа, Москва ➖Дистанции 5 и 10 км и северная ходьба. Можно прийти за личным рекордом, а можно просто проверить, что там с вашей физической формой после дачного сезона. Искусство, культура и гастрономия «Вкусы России» — 13–23 августа, ВДНХ ➖Производители из более чем 75 регионов, дегустации, мастер-классы и много еды. Очень опасный вариант для тех, кто решил «просто зайти посмотреть». «Маги в парках» — до 30 августа, парки Подмосковья ➖Фестиваль иллюзионного искусства под руководством братьев Сафроновых. После 12 августа события пройдут в Орехово-Зуеве, Кашире, Сергиевом Посаде, Ногинске и Реутове. Фестиваль искусств «Русский КоТ» — до 30 августа, Музей декоративного искусства ➖Спектакли, выставки, концерты, лекции и арт-объекты на стыке традиции и современного искусства. Фестиваль исторических садов — 21–30 августа, музей-заповедник «Царицыно» ➖В этом году тема «Город-сад». Архитекторы и художники превращают территорию музея в большую выставку под открытым небом. Чтиво Фест — 29 августа, «Хлебозавод» ➖Книги, поп-культура, публичные разговоры с медийными героями и отдельная сцена с юмором, стендапом и импровизацией. «Горький + Москва» — 27–30 августа, Парк Горького, «Музеон» и другие площадки ➖Больше 20 событий и 300 участников: концерты, спектакли, лекции, кино, инсталляции и записи подкастов. «Летфест» — 23 августа, парк искусств «Музеон» ➖Технологические эксперименты и самодельные летательные аппараты из подручных материалов. Да, они действительно должны полететь. 🔥 — Дайте огня за классную подборку, делитесь с друзьями и выбирайте, чем заполнить последние летние недели. P.S. И обязательно проверяйте дату и программу на официальной странице события, возможны изменения. #гоу_с_NOW</t>
+  </si>
+  <si>
+    <t>11.08.26 12:45</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9160</t>
+  </si>
+  <si>
+    <t>Как привезти NBA прямо во двор? #кейс_недели AT&amp;T запустил Dunk Bus в рамках работы с NBA на сезон 2025/26. Мобильная активация отправилась по городам США, чтобы привезти баскетбол прямо в локальные сообщества. Автобус побывал в Майами, Лос-Анджелесе, Далласе, Чикаго и Оклахома-Сити и дал возможность гостям площадки стать частью баскетбольной культуры: забросить мяч в механизированное кольцо для данков, встретиться с игроками и легендами лиги, получить призы и лимитированный мерч от локальных художников. А в Лос-Анджелесе Dunk Bus стал частью большой активации AT&amp;T на NBA All-Star Weekend: здесь автобус соседствовал с баскетбольной площадкой, кастомизацией чехлов и другими активностями. За шесть остановок проект собрал 199 700 показов и 31 300 взаимодействий, а гостями стали 16 действующих и бывших игроков NBA. Но нам здесь больше всего нравится не столько качество реализации, сколько сама идея. Не строить одну большую площадку и ждать, пока до неё дойдут, а взять узнаваемый формат и отправиться туда, где целевая аудитория уже есть. Давайте сделаем выводы, почему же так хорошо сработало: — Формат под задачу. Вместо обычного поп-апа, куда нужно специально приехать, AT&amp;T сделал мобильную площадку: один формат можно привезти в разные города и адаптировать под местную аудиторию. — AT&amp;T отталкивался от самого фаната: что ему интересно, кроме матча? Так рядом с баскетболом появились гейминг, мерч и локальные активности. Получился опыт вокруг спорта, а не просто фотозона. — Довольно яркая и запоминающаяся цветовая гамма, которая точно работала на привлечение внимания — Мобильный формат хорошо работает, когда нужно выйти в регионы или на разные фестивали. Одна собранная механика едет туда, где уже живёт аудитория, а локальный слой помогает каждой остановке чуть измениться. Кстати, насчет роуд-трипов и автобусов, познакомьтесь, если пропустили наши кейсы: 🟣Стильная фура Wildberries на ПМЭФ 2024 🟣Экспедиция для предпринимателей «Локальный код» Т-Бизнеса по России Фото: BizBash, AT&amp;T</t>
+  </si>
+  <si>
+    <t>10.08.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9156</t>
+  </si>
+  <si>
+    <t>Остановитесь на минутку. Тут красиво! Иногда полезно оглянуться назад, хотя бы для того, чтобы самим удивиться: «Подождите… это мы тоже успели сделать?» Собрали несколько проектов, которыми особенно хочется поделиться еще раз. Все разные, но каждый по-своему любимый. Листайте, вдохновляйтесь и заглядывайте внутрь каждого кейса: Премия HR-бренд hh ru «В главных ролях» 🔴Идея и концепция юбилейной премии 🔴Эстетика и детали премии 🔴Главные герои премии «Локальный код» Т-Бизнес x N:OW Владивосток: 🔴«Разгрузочный порт» для предпринимателей во Владивостоке 🔴Атмосферный видеоролик о проекте Новосибирск: 🔴Научный бизнес-рейв в Доме ученых 🔴Атмосферный ролик 🔴Фишки и интерактивы проекта Ultima Guide 2026 в Ташкенте 🔴Технологии, гастрономия и один красивый вечер в Ташкенте 🔴Видео о премии 🔴Детали и атмосфера А мы продолжаем делать новые. события и совсем скоро расскажем и о них, оставайтесь с N:OW-медиа. Если хотите поработать с нами и провести мероприятие на высочайшем уровне, пишите на hello@now-agency.ru. 📩</t>
+  </si>
+  <si>
+    <t>07.08.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9150</t>
+  </si>
+  <si>
+    <t>Какого цвета мероприятия мировых брендов? ✨ Если посмотреть на зарубежные проекты последних лет, можно заметить интересную тенденцию. Бренды все реже выбирают яркие акцентные цвета и все чаще работают со сложными природными оттенками. Вот какие палитры встречаются чаще всего: 〰️Mocha Mousse (мокко, теплый шоколадный) — цвет 2025 года по версии Pantone. Добавляет пространству тепла и хорошо сочетается с деревом, льном и другими натуральными материалами. 〰️Burgundy / Oxblood (бордовый, темно-винный) — постепенно заменяет классический красный. Более глубокий, спокойный и визуально дорогой. 〰️Sage / Eucalyptus Green (шалфейный, эвкалиптовый зеленый) — один из самых популярных природных оттенков. Часто встречается в мебели, флористике и лаунж-зонах. 〰️Cream / Butter (сливочный, кремовый) — вместо холодного белого. Именно такие оттенки сегодня становятся базой для оформления многих премиальных мероприятий. 〰️Brushed Chrome (матовый хром) — металл никуда не исчез, но теперь используется гораздо деликатнее: без зеркального блеска и как акцент, а не главный герой пространства. #полез_now Нам такой тренд на отсутствие визуального шума нравится! А вам? 😎</t>
+  </si>
+  <si>
+    <t>05.08.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9149</t>
+  </si>
+  <si>
+    <t>Новосибирск, спасибо! Это было мощно ⚡️ Про концепцию проекта рассказали, любимые фишки показали — теперь хочется просто сохранить этот день в нашей летописи. За один день «Локальный код» в Новосибирске собрал более 1800 предпринимателей, основателей компаний и экспертов, став еще одной важной остановкой большой экспедиции Т-Бизнеса по России. Если пропустили предыдущие посты: 🟡Концепция фестиваля в Новосибирске 🟡Фишки и интерактивы проекта А если хотите посмотреть, с чего началась экспедиция «Локальный код» Т-Бизнеса, вот классные материалы из Владивостока: 🟣Владивосток — первая остановка экспедиции 🟣Почему Владивосток стал «разгрузочным портом» для бизнеса #кейсы_now</t>
+  </si>
+  <si>
+    <t>04.08.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9140</t>
+  </si>
+  <si>
+    <t>Вкусный кейтеринг давно стал базой. 🍕 Когда-то задачей кейтеринга было просто вкусно накормить гостей, но увы! Сегодня этого уже недостаточно. Важно поддержать концепцию события, соблюсти единую эстетику, сделать подачу частью сценария всего ивента и при этом удивить аудиторию с большой насмотренностью. #кейс_недели Именно поэтому еда — это еще одна точка контакта с гостем, и через взаимодействие с ней можно не только вызвать эмоции, но и получить больше внимания в социальных сетях. 🔥 — хозяйке на заметку! Фото со страницы idangilony в inst, организации запрещенной на территории РФ.</t>
+  </si>
+  <si>
+    <t>03.08.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9134</t>
+  </si>
+  <si>
+    <t>Самое время поднимать лапки вверх! 🐾 Посмотрели мы на погоду, на дату в календаре и поняли, что новые августовские заставки будут именно такими — заряжающими на беззаботность, шоколадный загар и коктейли у бассейна. Ставьте на телефон, как напоминание о том, как провести финальный летний! (В комментариях — заставки в самом хорошем качестве). Автор: Тхань, серия заставок «Беззаботное лето». #креативныйотдел</t>
+  </si>
+  <si>
+    <t>02.08.26 15:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9132</t>
+  </si>
+  <si>
+    <t>Ловите еще один кружочек из вчера, где мы активно притаптываем поле под Нейромонаха! ⤵️</t>
+  </si>
+  <si>
+    <t>01.08.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9130</t>
+  </si>
+  <si>
+    <t>Угадаете, где сейчас команда N:OW? Правильно, на площадке. Делает большое летнее мероприятие для 2000 гостей! Подробности обязательно покажем позже, а пока держим кулачки за хорошую погоду и спокойную реализацию! Ловите кружочек ⤵️</t>
+  </si>
+  <si>
+    <t>31.07.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9129</t>
+  </si>
+  <si>
+    <t>Как и обещали — вторая часть дайджеста уже здесь Всё самое интересное за месяц в один пост уже давно не помещается. Поэтому продолжаем подборку классных проектов, полезных материалов и контента, который вдохновляет нас самих. Листайте, читайте и делитесь тем, что особенно зацепило: ⚡️Ultima Guide 2026 в Ташкенте ⚡️Тренд на тактильность в ивентах ⚡️Юбилейная Премия HR-бренд — все детали проекта ⚡️Лайф с монтажей ужина в Санкт-Петербурге ⚡️Фестивальный бум в России ⚡️Классный оналйн-сервис для работы с методом коллажирования ⚡️Смотрим на Чемпионат мира пристальней и разбираемся, из-за чего весь хайп ⚡️Кейс для вдохновения «свадьба в поезде» Оставайтесь с N:OW-медиа — будем вместе следить за тем, как развивается индустрия событий. ❤️</t>
+  </si>
+  <si>
+    <t>30.07.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9127</t>
+  </si>
+  <si>
+    <t>Global Event Forum переезжает! В Подмосковье. Несколько лет GEF проходил в Сочи и это было классно, на несколько дней Поляна наполнялась тысячами людей со всей страны. Это было классное время, но сейчас время двигаться дальше. GEF стал ближе и переезжает в Завидово, в часе от Москвы 🌍. GEF это не место, это не Поляна, это люди! Это участники со всей страны, это сильнейшая команда организаторов и это спикеры. И не важно где это проходит, если собираются эти люди, случается магия и случается GEF. 🔅 GEF'26 стал ближе 🔅 При этом главное, ради чего мы собираем индустрию, остается в центре GEF: ✅ даты: 30 сентября — 4 октября ✅ более 75 спикеров ✅ деловая программа ✅ курортная атмосфера, вечерние события и нетворкинг ✅ новые пространства для встреч, общения и отдыха Новая площадка станет частью того опыта, за которым вы приезжаете на GEF. Билеты вы также можете забронировать на сайте Внимание! С 5 августа будут повышаться цены на билеты, поэтому → сейчас самое время присоединиться! А для подписчиков N:OW держите промокод на 10%: ДЕМИДОВ_GEF2026_10%. (*срок действия до 5 августа).</t>
+  </si>
+  <si>
+    <t>29.07.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9126</t>
+  </si>
+  <si>
+    <t>Еще пять сервисов в копилку! Проверено опытным путем: чем меньше времени тратишь на поиск нужного инструмента, тем больше остается на то, чтобы делать классные проекты. Поэтому продолжаем собирать сервисы, которые реально экономят время. Ловите новую пятерку: ⚡️TinyWow — работа с PDF, конвертация файлов, удаление фона, обработка изображений и еще десятки инструментов. ⚡️CloudConvert — быстрый перевод файла из одного формата в другой. Поддерживает более 200 форматов: PDF, PNG, MOV, DOCX, SVG и тд. ⚡️Napkin AI — превращает обычный текст в красивые схемы, диаграммы и визуализации. ⚡️Excalidraw — онлайн-доска для быстрых схем, майнд-карт и набросков. Идеально подходит для брейнштормов, созвонов и обсуждения идей с командой. ⚡️SVG Repo — огромная библиотека бесплатных SVG-иконок. 💬 Делитесь в комментариях сервисами, которыми пользуетесь вы — лучшие находки добавим в следующий выпуск #полезNOW.</t>
+  </si>
+  <si>
+    <t>28.07.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9118</t>
+  </si>
+  <si>
+    <t>Итальянские каникулы для партнеров VK 🍋 Одним дождливым петербургским вечером мы стали частью камерной встречи VK Salone. Sagra для партнеров бренда, где построили лаконичную фотозону с лимонными деревьями, шезлонгами и отсылкой к Итальянским каникулам. Ведущим вечера был Арсений Попов, гости играли в лимонное бинго, получали подарки от VK и «Одноклассников», а еще фотографировались на полароид и добавляли снимки в «Фамильную галерею», которая к концу вечера стала общим фотоальбомом всех гостей — совсем как в добрых итальянских семейных традициях. Благодарим клиента за возможность стать частью проекта! В этом посте показали закулисье и несколько кадров его создания. 💛 #кейсы_now</t>
+  </si>
+  <si>
+    <t>28.07.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9109</t>
+  </si>
+  <si>
+    <t>Есть вещи, которые не меняются ❤️ Проекты сменяют друг друга, календарь забит встречами, дедлайны не заканчиваются, но есть одна традиция, которая остается с нами на протяжении многих лет. Каждый раз, когда кто-то возвращается из отпуска, приезжает из командировки, отмечает день рождения или просто хочет порадовать команду, в нашем чате появляется именно такая фотография. Да, мы любим поесть и гордимся этим! 😎 Угадаете, что на десерт сегодня? #agencylife</t>
+  </si>
+  <si>
+    <t>27.07.26 17:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9101</t>
+  </si>
+  <si>
+    <t>Что делать, если закончился бензин? ⛽️ Британский велнес-бренд PureSport нашел необычный способ представить новый вкус своего электролитного напитка. В одном из самых популярных беговых районов Лондона появились гидратационные станции, стилизованные под настоящие бензоколонки, где после пробежки любой желающий может бесплатно наполнить бутылку прямо из заправочного пистолета. Это не новая идея, а продолжение удачной активации бренда. Впервые такие станции PureSport появились на Лондонском марафоне 2025 года: их установили на 24-й миле дистанции — именно там, где у большинства участников буквально заканчиваются силы. Вместо бензина марафонцы получали «дозаправку» электролитами. А мы что думаем? Во-первых, это круто! Во-вторых, такие активации не просто привлекают внимание, а еще и решают реальную потребность аудитории. Ну что, коллеги, 92-ой или 95-ый? 😄 *Все фото и видео из запрещенной соцсети оф. аккаунта puresport #кейснедели</t>
+  </si>
+  <si>
+    <t>27.07.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9100</t>
+  </si>
+  <si>
+    <t>Дайджест июля, часть 1 А лето-то, почти все. И у нас за этот месяц у нас накопилось столько классных проектов, находок и историй, что оставить их без внимания было бы преступлением. Поэтому по традиции собрали всё в одном месте: наши проекты, книги, рекламные ролики, важные анонсы, обзоры мировых событий и полезные ресурсы, которые вам точно пригодятся в работе. Приятного ознакомления: ⚡️«Локальный код» во Владивостоке ⚡️Интервью Карины Поляковой (руководитель клиентского сервиса) для Silver Mercury ⚡️Анонс интенсива «Результат» от Игоря Демидова (CEO &amp; Co-founder) для компаний в креативных индустриях ⚡️Книги про методики работы креативных команд ⚡️«Локальный код» в Новосибирске ⚡️Топ фильмов и мультфильмов для прокачки насмотренности ⚡️5 сервисов, которые помогут в работе креативного отдела ⚡️Минутка предметного дизайна с часами Kit-Cat Klock ⚡️Слёт сисадминов в Ярославле 🔥 — поддержите нас, если подборка оказалась полезной. Продолжение следует.</t>
+  </si>
+  <si>
+    <t>25.07.26 13:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9094</t>
+  </si>
+  <si>
+    <t>Выходим из режима постоянного напряжения и практикуем Esc от стресса. 🧘🏻‍♀️ В эти выходные в Ярославле проходит Слёт сисадминов, а мы вместе с Яндекс 360 готовим пространство, где рабочий стресс можно ненадолго оставить за пределами фестиваля. В программе — трекер-паб, где каждый заказ проходит путь настоящего тикета в Яндекс Трекере, фотозона в виде страницы админки и, пожалуй, самая неожиданная активность этих выходных — йога с розыгрышем мерча. Со своей стороны мы отвечаем за брендинг пространства, оформление активностей, производство всех носителей — от кулеров и бинбегов до ковриков для йоги, а еще за команду промоперсонала, которая встречает гостей и помогает им познакомиться с сервисами Яндекс 360. ❤️ — Вдох, выдох, коллеги, чтобы все дела шли в гору! #райтнау</t>
+  </si>
+  <si>
+    <t>15.09.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9321</t>
+  </si>
+  <si>
+    <t>Кажется, кто-то собрал здание из 13 тысяч стекляшек Но нет. Это Maison Hermès в токийской Гинзе, спроектированный Ренцо Пиано (тот самый, который придумал Центр Помпиду в Париже и реконструировал ГЭС-2 в Москве). Здание открылось в 2001 году и спустя 25 лет всё ещё приковывает внимание. Фасад собран из тысяч стеклянных блоков: днём они рассеивают свет, а вечером здание превращается в огромный городской фонарь. Но для нас здесь интереснее другое: как пространство заставляет на себя смотреть и продолжает работать годами. Разбираем по полочкам: ✨ Архитектура стала визуальным крючком. 13 тысяч стеклянных блоков превратили фасад в узнаваемый объект, который сложно не заметить. ✨ У пространства есть жизнь внутри. Это не просто магазин: здесь работают галерея Le Forum и кинотеатр Le Studio, проходят выставки, показы и специальные программы. ✨ Пространство постоянно создаёт новые поводы прийти. Сегодня ты идёшь посмотреть выставку, завтра — на кинопоказ, а заодно заходишь в сам Maison Hermès. ✨ Идея не привязана к одному тренду. Прошло 25 лет, а здание всё ещё выглядит актуально и продолжает быть точкой притяжения. С ивентами работает примерно та же логика. Можно поставить красивый баннер и на этом остановиться. А можно сделать так, чтобы концепция продолжалась в пространстве, деталях и программе — тогда всё складывается в один опыт, а не просто набор красивых элементов. 🔥— Вот за этим и охотимся в нашей насмотренности.</t>
+  </si>
+  <si>
+    <t>15.09.26 09:45</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9312</t>
+  </si>
+  <si>
+    <t>Поймали Prime Time в конце лета. 🧡 «Prime Time Forum» — встреча для B2B-партнеров «Одноклассников», на которой в деловой части говорили о бизнесе, аудитории и новых возможностях платформы, а потом продолжили общение уже в неформальной атмосфере. Пока собираем все детали проекта в классный подробный пост, хотим поделиться с вами яркими моментами проекта. Огонечки приветствуются! #кейс_now</t>
+  </si>
+  <si>
+    <t>14.09.26 09:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9308</t>
+  </si>
+  <si>
+    <t>В конце прошлой недели мы обещали вам принести полезности с G8. Делаем! На фестивале успели послушать коллег, заглянуть в другие секции, записать мысли, идеи и приёмы от классных спикеров. Материала накопилось много, так что будем постепенно разбирать и приносить вам самое интересное. А начнём марафон полезности с наших коллег. Взяли по одному совету от Игоря Демидова (CEO &amp; Co-Founder) и Карины Поляковой (Client Service Director) — возможно, на их выступление вы не попали. А если попали, самое время ещё раз послушать и забрать главное. Смотрите видео и обязательно внедряйте в работу! 🔥 #полезNOW</t>
+  </si>
+  <si>
+    <t>11.09.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9306</t>
+  </si>
+  <si>
+    <t>Мы на G8 — и тут жара! Сегодня с командой пришли исследовать фестиваль, поддержать наших спикеров, послушать коллег, поймать новые идеи и встретить знакомых. Будем делиться всем самым интересным, что услышали и увидели. А пока — первый привет прямо с G8 ⤵️</t>
+  </si>
+  <si>
+    <t>10.09.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9299</t>
+  </si>
+  <si>
+    <t>Айда гулять по русской деревне с нами! На закате лета мы построили целую деревню для 2000 гостей: со своим сельским клубом, слободой и задворками. В честь 25-летия компании мы пригласили гостей окунуться в атмосферу деревенской жизни. Здесь можно было заглянуть в Рукодельную слободу: расписать деревянные ложки, покрутить кукол-оберегов и сделать собственные амулеты. А потом отправиться на Потешную поляну и проверить, кто в компании самый ловкий: устроить бой мешками, покидаться валенками, перетянуть канат, испытать себя на силомере «Молотобоец», прокатиться на родео «Печь» или пройти эстафету с коромыслом и чугунками. Кто предпочитал темп поспокойнее, шёл в сельский клуб «У берёзы»: днём там резались в лото и домино, а к вечеру пели хором. На задворках можно было наконец никуда не спешить, устроить чаепитие из самовара с вареньем и погадать по книгам. А к вечеру вся деревня потянулась к сцене. Фольклорные выступления и танцы постепенно сменились современной музыкой, а одним из главных героев вечера стал Нейромонах Феофан. Праздник становился всё громче, пока в финале гости не соединились в одном большом хороводе! Спасибо команде за креатив и реализацию, а клиенту — за доверие. Планируете корпоративное событие? Расскажите о задаче нам на hello@now-agency.ru, и мы поможем организовать ваш праздник! 📩 #кейсы_now</t>
+  </si>
+  <si>
+    <t>10.09.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9297</t>
+  </si>
+  <si>
+    <t>N:OW на G8! 🔥 Уже завтра (11 сентября) встречаемся на G8 — фестивале креативных индустрий, где весь день можно слушать спикеров из самых разных сфер: дизайна, рекламы, медиа, ИИ, архитектуры, компьютерной графики, кино, ивентов, медиаарта, цифровых продуктов, музыки и не только. В программе — 130+ выступлений и 6 залов, поэтому каждый может выбрать темы и экспертов под свои интересы. От N:OW на фестивале будут два спикера — Игорь Демидов (CEO &amp; Co-Founder) и Карина Полякова (Client Service Director). Вместе они выступят в ивент-секции с темой: «Всё решают детали. Неочевидные решения, которые влияют на отношения с клиентом». 🔴16:05–16:25 🔴Гостиная №9 Будем рады видеть вас! Кроме конференции, в программе — церемония G8 Creative Awards, арт-программа G8 × NEIGHBORS с выставкой и маркетом современного искусства, нетворкинг и вечерняя программа от Resonance Moscow. 🔜 Все подробности у G8, и до встречи завтра на Хлебозаводе.</t>
+  </si>
+  <si>
+    <t>09.09.26 16:35</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9295</t>
+  </si>
+  <si>
+    <t>Вы когда-нибудь пробовали искать что-то в комнате подростка? 👀 «ГМД-медиа» придумали необычный способ поздравить аудиторию с началом учебного года и создали интерактивную игру «Нормально, мам!» для родителей школьников. Здесь нужно рассмотреть комнату, найти спрятанные предметы, кликнуть на них. Каждый объект ведёт к полезным материалам издания — про школу, отношения с детьми и всё, что волнует родителей в новом учебном году. Вот такой полезный спецпроект получился! Срочно идем наводить порядок, хотя бы онлайн. 😄 #кейс_недели</t>
+  </si>
+  <si>
+    <t>09.09.26 11:14</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9289</t>
+  </si>
+  <si>
+    <t>Как сжечь $10,7 млн в пустыне? 🔥 Игорь Демидов (CEO &amp; Co-Founder) решил разобраться в экономике Burning Man — города посреди пустыни, который на несколько дней становится домом примерно для 70 тысяч человек. 🔜 Полный разбор — на канале Игоря. И здесь начинается шок-контент: никаких брендов, рекламы и спонсорских сцен, а единственный товар, который можно купить в Black Rock City, — лёд. Даже кофе перестали продавать ещё в 2022 году. При этом участники сами строят бары, сцены, лагеря и арт-объекты. В 2026 году Burning Man выделил $1,3 млн на 75 арт-проектов, а всего на поддержку искусства направил больше $6 млн. В разборе Игорь собрал цифры, от которых хочется открыть калькулятор: • $57,5 млн — выручка Burning Man в 2024 году; • $68,2 млн — расходы; • $10,7 млн — итоговый убыток; • около 70 000 участников приехали в пустыню в 2026-м;$775 — билет, который, по данным организаторов, покрывает стоимость создания Black Rock City для одного участника; • $165 — vehicle pass; • около 26 тонн — вес «сломавшейся» Эйфелевой башни Eiffela Broken Dream. Очень советуем почитать разбор — цифры действительно впечатляют.</t>
+  </si>
+  <si>
+    <t>18.09.26 14:56</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9348</t>
+  </si>
+  <si>
+    <t>Честно, не думал, что решусь на это ещё раз. Я запускаю 2 поток интенсива РЕЗУЛЬТАТ с фокусом на развитие компаний, продажи, тендеры, системность и выстраивание отношений, который пройдет 13-15 ноября оффлайн в Москве. Первый поток моего интенсива РЕЗУЛЬТАТ прошёл лучше, чем я ожидал, и мне пришло сразу несколько запросов на следующий. Зачем я это делаю. Я мечтаю, чтобы в креативных индустриях было не только интересно, но и по-настоящему прибыльно: чтобы компании росли, зарабатывали больше, а отрасль становилась сильнее. И каждый раз, когда компания возвращается ко мне с результатами, я вижу — рынок стал чуть сильнее. Программа. 6 блоков, которые мы пройдем за 3 дня: Фундамент. • Рынок России и мира в цифрах — и какую долю можете занять вы. • Модель компании из креативных индустрий (моя авторская разработка), пять столпов развития и задачи собственника бизнеса. • Видение, миссия, ценности, принципы. • Из чего складывается доходность агентства и подрядчика, бизнес-модель и юнит-экономика. Система продаж и клиенты. • Стратегия продаж в пять шагов, CRM и метрики. • 10 тактик для проектов без тендеров. • Паспорт клиента, кастдевы, скоринг гипотез и переговоры о бюджете. Кризис и команда. • Перелидоз и долина смерти — как продажи ломают бизнес и как этого не допустить. • Как выстроить структуру компании. • Аудит команды, уровни людей, найм сильных и делегирование продаж. Тендеры. • Три рычага, чтобы тендеры приносили прибыль. • Фильтры участия и факторы победы, карта заходов в крупные компании, закрытые пулы и платные тендеры. • Как отказывать и сохранять отношения. Внешние коммуникации. • Бренд агентства, соцсети и сайт, фестивали и рейтинги, статьи, подкасты и собственные медиа, личный бренд — и сводный план внедрения на 30 / 60 / 90 дней. Фокус и состояние. • Мои принципы и как я с ними работаю. Где фокус — там результат: энергия, окружение, «Кто вместо Как» • Формула здорового ЭГО. • В финале — ваш план на 90 дней. Для получения полной версии программы - напишите мне в личку. Что входит. • Презентация на 1000+ слайдов и дополнительные материалы: по кастдевам, команде, аудиту себя и своих сильных сторон. • Честные ответы на вопросы по вашим ситуациям. • Ответы в чате после интенсива и общий созвон через месяц: что внедрили, что получилось. • Нетворкинг с собственниками из разных городов. • Обед, перекусы и кофе все три дня. • Secret Guest — встреча только для участников с топом из индустрии или со стороны клиента. Мест немного: 10 компаний и одно бесплатное место для небольшой компании из региона. Часть мест уже забронирована. В этом году больше интенсива не будет. Чтобы забронировать место и получить презентацию, условия и полную программу — пишите в личку: @itswowornever И буду благодарен, если поделитесь постом в сторис или перешлёте тем, кому он может быть полезен.</t>
+  </si>
+  <si>
+    <t>18.09.26 10:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9339</t>
+  </si>
+  <si>
+    <t>Кто-нибудь объяснит, почему KFC решил сделать из солёного огурца фэшн-тренд? 🥒 KFC Australia запустил кампанию Picklecore вокруг лимитированного меню, где солёный огурец стал главным героем. Сначала появились огуречные брюки, часы, помада, серьги и очки. А потом — 15-секундный глянцевый ролик с техно, которое, спойлер, застревает в голове на полдня! Ну а дальше бренд вышел в офлайн и переодел ресторан, добавив неоновый зелёный свет, огуречные муралы, зелёные стулья и трёхъярусную люстру из овощей. И всё это ради бургера с солёным огурцом, огуречного Pepsi Max, жареных огурцов и картошки с огуречной начинкой. 🔥 — Огуречные штаны нам надо! 🤣 — Соленые огурчики да в винегрет бы! #кейс_недели</t>
+  </si>
+  <si>
+    <t>17.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9335</t>
+  </si>
+  <si>
+    <t>Какой мерч был на премии Emmy? Мы привыкли смотреть на большие события чуть внимательнее. Пока все обсуждают, кто забрал статуэтки и в чём пришли звёзды, мы заметили ещё одну интересную деталь на недавней Emmy. На этот раз решили посмотреть на премию с точки зрения мерча: как устроена зона, где его получают, кто туда попадает и почему бренды вообще хотят там оказаться. С вас огонек! 🔥 У премии есть специальная зона Giving Suite, которая находится за кулисами и предназначена для номинантов и презентеров. Во время репетиций и самой церемонии звезды могут зайти туда и выбрать подарки из подборки брендов. Бренды участвуют в Giving Suite как спонсоры, а их взносы направляются в Television Academy Foundation. Фонд поддерживает образовательные программы, в том числе стажировки и College Television Awards.  По данным Television Academy, благодаря Giving Suite уже удалось привлечь для фонда более 1 млн долларов. А теперь посмотрим, что именно могли выбрать гости в этом году: • RingConn Gen 3 — умное титановое кольцо • HydroJug Traveler — многоразовый стакан с индивидуальной гравировкой • Minky Couture HUGS — мягкий плед • PETA × Save the Duck — верхняя одежда • AMOS SWEETS — сладости и TastySounds, леденец с технологией костной проводимости • Glymate × MEBO — пищевые добавки и другие подарки. Всего в официальном списке Television Academy — более 20 брендов, от косметики и еды до технологий, одежды и товаров для дома. Что мы думаем и подмечаем: Да, зона выглядит, как дьюти фри или типичная выставочная зона лет 10 назад, если вы понимаете о чем мы. 😉 Но тут интересен формат целой комнаты и механика с возможностью выбирать самостоятельно, что забрать в качестве памятного презента. Особенно с учетом ЦА, людей у которых все есть, а даже если чего и не хватает для полного счастья, то это явно не очередная футболка или брелок с названием премии. Как вам идея и реализация? Ставьте реакции. 😎 #мерчуем</t>
+  </si>
+  <si>
+    <t>17.09.26 08:50</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9327</t>
+  </si>
+  <si>
+    <t>Частушки, хоровод… Нейромонах Феофан?! Да, всё именно так. Вечер начался с народных песен, частушек и хороводов, к которым добавились танцевальные мастер-классы, выступления артистов и DJ-сеты, а кульминацией стал большой общий хоровод. Казалось, деревенский праздник уже достиг своего пика, но тут на сцену вышел хедлайнер вечера — Нейромонах Феофан. А дальше всё как в тумане: балалайка, драм-н-бейс, медведь, народные мотивы и полный танцпол. Такой формат у артиста не первый год работает именно как шоу. Познакомиться с концепцией ивента. 🔥 — В общем поле притоптали знатно, коллеги! #кейсы_now</t>
+  </si>
+  <si>
+    <t>16.09.26 14:14</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9326</t>
+  </si>
+  <si>
+    <t>Ищем новые идеи и источники вдохновения А вот и наш сегодняшний улов для #полезNOW. Собрали пять ресурсов, куда можно отправиться за свежими идеями: 🔥 EASY — креативный архив рекламы, брендинга, айдентики и визуальных решений. Можно не только посмотреть работу, но и разобраться, почему идея хороша. 🔥 Awwwards — digital, сайты и интерактивные проекты. Полезно смотреть, как бренды работают с визуалом и пользовательским опытом. 🔥 The Work — огромная база рекламных и брендовых проектов. Работы можно искать по бренду, задаче, индустрии, формату и наградам. 🔥 D&amp;AD — один из главных мировых архивов креативных работ: реклама, дизайн, брендинг, digital, упаковка, типографика, experiential. Можно смотреть победителей и искать проекты по категориям. 🔥 ADC Awards (The One Club) — источник для визуальной и концептуальной насмотренности: графический дизайн, брендинг, упаковка, digital, фотография, motion, пространственный дизайн. Теперь ваш выход, делитесь своими любимыми источниками в комментариях!</t>
+  </si>
+  <si>
+    <t>29.09.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9401</t>
+  </si>
+  <si>
+    <t>Дом сотворчества N:OW Большую часть года мы с клиентами придумываем, обсуждаем, согласовываем и создаём проекты. А ведь иногда хочется встретиться просто так — без брифа и списка вопросов, которые обязательно нужно закрыть. Так у нас появилась добрая традиция: раз в год собирать друзей и клиентов N:OW вместе. Один из таких вечеров прошёл 24 сентября, и посвятили мы его сотворчеству — тому, что сопровождает нас каждый день. Ведь результат нашей работы почти никогда не появляется в одиночку. Он рождается на стыке клиента и агентства, идеи и опыта, разных взглядов, характеров и людей. Одна мысль встречается с другой — и вместе они превращаются во что-то большее. Для встречи мы выбрали городок писателей Переделкино — место, где десятилетиями важное рождалось именно так: через встречи, разговоры, обмен мыслями и влияние людей друг на друга. На один вечер Дом творчества стал Домом сотворчества N:OW, где каждый элемент события по-своему продолжал эту идею. На входе гости получили плёночные фотоаппараты, которые оставались с ними до самого конца, чтобы сохранить не только общие кадры, но и свой собственный взгляд на происходящее. Первую часть встречи мы посвятили самому Переделкину: на авторских экскурсиях гости узнали истории людей, которые здесь жили, писали, обсуждали, спорили и создавали новое. После экскурсий разговор продолжился уже вокруг нашей индустрии. Вместе с Игорем Демидовым (CEO &amp; Co-Founder) мы обсудили работу и самые значимые события последних десяти лет, а Shakershow дополнили выступление своими комментариями, импровизацией и юмором. От разговора о профессии мы перешли к другой форме творчества — поэтическому перформансу актёров Мастерской Брусникина. Стихи стали не просто частью программы, а ещё одним способом поговорить друг с другом — через тексты и мысли других авторов. На прощание каждый гость получил книгу, которую мы заранее подобрали специально для него. Событие мы создавали не одни. За атмосферой, деталями и впечатлениями стояли команды и люди, с которыми мы сами любим работать и информацией о которых хотим поделиться с вами. 🔴Дом творчества Переделкино и директор по развитию Юлия Вронская — наши чудесные принимающие хозяева. Переделкино — творческий центр с резиденциями для писателей, большой литературной программой и пространствами для работы и отдыха. В выходные здесь проходят книжные клубы, концерты и фестивали, а в будни это площадка для корпоративных и частных мероприятий. Здесь сохранилась атмосфера легендарного писательского посёлка, но сегодня она встречается с современной культурной жизнью. 🔴Diamond Catering — команда, которая 21 год создает кейтеринг для событий любого уровня: от камерных VIP-мероприятий с индивидуальной гастрономической концепцией до масштабных деловых и корпоративных проектов. Ребята работают на ведущих event-площадках Москвы, сохраняя высокие стандарты кухни и сервиса независимо от формата и масштаба события. 🔴Bootlegger* — выездной бар с 12-летней историей, создающий впечатления через вкус, сервис и атмосферу. Барные решения, встроенные в концепцию события, от классического коктейльного сервиса до безалкогольных баров с акцентом на функциональные напитки. 🔴Цветочная мастерская 4Флориста — создаёт флористический образ организаций с 2014 года. Букеты, композиции и подарки по любому поводу и в любых количествах. 🔴Shakershow — юмористический проект с авторскими шоу, в которых главными героями становятся зрители. 🔴Dj Desh (Дмитрий Шевяков)* — тульский диджей, музыкант и промоутер, один из старейшин клубного движения Тульского региона. Спасибо всем, кто был рядом, ведь в итоге всё сложилось именно так, как мы и задумывали: каждый привнёс что-то своё, а в процессе сотворчества получилось нечто общее. * Instagram — организация, запрещенная на территории РФ.</t>
+  </si>
+  <si>
+    <t>28.09.26 11:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9390</t>
+  </si>
+  <si>
+    <t>Екатеринбург, мы едем к вам 29 сентября в Екатеринбурге пройдёт большой бизнес-фестиваль «Локальный код» — экспедиция Т-Бизнеса по стране в поисках локального кода предпринимательства. А мы с командой N:OW отвечаем за организацию проекта и уже готовимся к следующей остановке экспедиции. В этот раз встречаемся в Ельцин Центре, чтобы вместе с предпринимателями Урала поговорить о том, как развивать бизнес в 2026 году: находить новые точки роста, использовать ИИ с понятным эффектом, масштабироваться и превращать первую покупку в повторную. В течение дня вас ждут: ⚡️ Паблик-токи и дискуссии с предпринимателями и экспертами ⚡️ Разговоры про экономику Урала, маркетинг, масштабирование и команды ⚡️ Истории предпринимательских ошибок и честные факапы ⚡️ Практические кейсы и новые идеи для бизнеса ⚡️ Возможность познакомиться с сильными предпринимателями и найти деловые связи ⚡️ Музыкальное закрытие с техно-сетом Никиты Забелина и хором «Выше гор» Среди спикеров: Евгений Давыдов (SETTERS), Денис Кутергин (YouDo), Дима Бескромный (bQ Group), Кирилл Фомичев (инвестор, предприниматель года EY), Антон Балыклов (Lapochka Drinks), Ольга Романова (Romanovamakeup), Нино Шаматава (Ushatava), Сергей Ермак (Брусника) и Софья Донец (Т-Банк). А от N:OW — Игорь Демидов (CEO &amp; Co-Founder) промодерирует и выступит на сессии «Собрать своих. Как построить команду в креативном бизнесе». Вход бесплатный, по предварительной регистрации. Ждем вас: 🔴Ельцин Центр, Екатеринбург 🔴29 сентября, начало в 12:00</t>
+  </si>
+  <si>
+    <t>28.09.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9389</t>
+  </si>
+  <si>
+    <t>Картинки, которые уже вырезали! Нашли залипательный сервис для дизайнеров и всех, кто делает коллажи и принесли вам. На сайте собраны миллионы изображений, которые можно искать по словам, названиям и цветам. А затем копировать, сохранять и сразу же использовать в проектах. Например, вводим "CAT" и получаем котиков, и если картинка нам нравится, кликаем на неё, проваливаемся в подборку похожих. Так можно переходить от одной картинки к другой и находить интересные визуальные решения. Затестили и в видео вам показали! Ставим 🔥 ведь это очень #полезNOW</t>
+  </si>
+  <si>
+    <t>25.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9388</t>
+  </si>
+  <si>
+    <t>GEF 2026: увидимся в Завидово Через неделю стартует пятый, юбилейный Global Event Forum, и в этом году он впервые пройдёт в Завидово, всего в часе от Москвы. На пять дней здесь соберутся более 2000 участников и 100+ спикеров из событийной индустрии. Отдельно хотим рассказать про трек «Бизнес», в котором собраны темы, волнующие руководителей и собственников каждый день: деньги, продажи, команда, налоги, стратегия, рост и энергия предпринимателя. В программе блока выступят: 🔳Игорь Демидов (CEO &amp; Co-Founder N:OW) 🔳Евгений Давыдов — сооснователь агентства SETTERS и Сообщества Изионистов 🔳Алексей Парфун — управляющий партнер Ai influence, вице-президент АКАР 🔳Михаил Воронин — основатель бизнес-сообщества «Атланты», основатель ивент-агентства «Worlds» (ex. «Подъёжики») 🔳Александр Шумович — партнер, со-основатель агентства Eventum Premo 🔳Роман Бузунов — доктор медицинских наук, профессор, заслуженный врач РФ 🔳Константин Абрамов, Константин Беляков, Алина Абрамова — сооснователи и партнеры BALAGAN 🔳Владислав Каминский — управляющий партнер юридической компании «Каминский, Иванов и Партнеры» 🔳Елена Литвинова — сооснователь бюро стратегических сессий 🔳Виталий Денисов — сооснователь Imagine Group 🔳Анна Зайцева — управляющий партнер REDDAY 🔳Татьяна Спурнова — собственник The CHANGERS, эксперт по стратегии Одним из соавторов трека «Бизнес» стал Игорь Демидов (CEO &amp; Co-Founder N:OW). Но кроме этого, Игорь еще выступит 2 октября с 11:50 до 12:50 с лекцией «Фокус и дефокус — мои главные друзья», где поделится опытом о том, как управленцу сохранять энергию и правильно переключаться. Ну и, конечно, «Бизнесом» GEF не ограничивается. Ещё семь треков: Креатив, Продакшн, Фестивали, Майс, Клиенты, Частные события и Госы. Так что заглядывайте в программу и собирайте свой GEF. 30 сентября — 4 октября, Завидово. Вся программа и билеты → ⁠gefforum.com Увидимся на форуме!</t>
+  </si>
+  <si>
+    <t>25.09.26 13:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9384</t>
+  </si>
+  <si>
+    <t>Чем занималась команда N:OW в последнее время? Решала задачи клиентов через события разного масштаба: придумывала креатив, находила неожиданные решения и превращала их в проекты, которые работают на цели бренда. Собрали несколько последних — листайте, смотрите, вдохновляйтесь: ⚡️«Локальный код» во Владивостоке ⚡️«Локальный код» в Новосибирске ⚡️«В главных ролях» — юбилейная Премия HR-бренд ⚡️Яндекс 360 на «Дикой Мяте» ⚡️Итальянские каникулы для партнеров VK ⚡️Ultima Guide 2026 в Ташкенте ⚡️Слёт сисадминов в Ярославле ⚡️Лайф с открытия «Киберпышечной» в Москве ⚡️«Киберпышечная» в Нижнем Новгороде ⚡️ КЛАССный день СберKids ⚡️Корпоратив для 2000 человек в стиле «Русская деревня» ⚡️Ежегодная встреча «Prime Time Forum» Если хотите поработать с нами и провести мероприятие, пишите на hello@now-agency.ru. 📩</t>
+  </si>
+  <si>
+    <t>24.09.26 15:50</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9374</t>
+  </si>
+  <si>
+    <t>Маленький тизер нашего вечера четверга 😍😍😍 #agency_life</t>
+  </si>
+  <si>
+    <t>24.09.26 08:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9373</t>
+  </si>
+  <si>
+    <t>«КЛАССный день». Видеоверсия от Лужников. 💚 Буквально недавно мы вместе со Сбером готовились к новому учебному году в Лужниках на «КЛАССном дне» СберKids. Собирали школьный рюкзак СберКота, проходили квест, разгадывали задания Фоксфорда, встречались с маскотом Okko, мастерили, фотографировались и танцевали вместе с артистами сервиса Звук. Не успели моргнуть, а уже почти конец сентября! За это время проект успел побывать в Санкт-Петербурге и Нижнем Новгороде. А теперь, когда тур по городам завершен, хотим ещё раз вспомнить, как всё начиналось, поблагодарить Лужники за предоставленную площадку и классное видео. 🔚 Более подробно о проекте рассказали здесь. #кейс_now</t>
+  </si>
+  <si>
+    <t>23.09.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9372</t>
+  </si>
+  <si>
+    <t>Дайджест креатива в N:OW-медиа В сентябре нам удалось обсудить личный бренд Гарри Поттера, неделю моды в Нью-Йорке, нейросети, которые экономят время команды, про фэшн-огурец тоже было. Сделали подборку классных и креативных постов: ⚡️Подборка событий сентября от команды N:OW ⚡️Книги про переговоры ⚡️Спонсорские интеграции на Cosmoscow 2026 ⚡️Фэшн-огурец в кампании KFC ⚡️New York Fashion Week Spring/Summer 2027 ⚡️Комната с мерчом на премии Emmy ⚡️Интерактивная игра для родителей и школьников ⚡️Пять ресурсов для поиска новых идей ⚡️Креативные упражнения, техника «Чистый лист» Если какой-то пост особенно зацепил, отправляйте его коллегам и друзьям. ❤️</t>
+  </si>
+  <si>
+    <t>23.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9371</t>
+  </si>
+  <si>
+    <t>Главный приз — 100 000 р. чистыми! 15 октября на фестивале «Ёлки», событии для профессионалов ивент-индустрии, пройдёт первый ежегодный «Чемпионат по Фанки играм». Отборочный тур уже идёт. А 15 октября с 11:00 до 13:00 состоится заключительный этап, после которого 16 финалистов встретятся на главной сцене. Регистрируйся на фестиваль, приходи пораньше и залетай в отбор! Гоу за 100 000 р. 😎</t>
+  </si>
+  <si>
+    <t>22.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9363</t>
+  </si>
+  <si>
+    <t>Книги о финансовой грамотности Если фразы «финансовая модель» и «сводная таблица» вызывают желание закрыть ноутбук и закатить глаза, этот #букNOW точно для вас. Собрали книги, которые помогут разобраться в деньгах, цифрах, финансовом мышлении и заодно перестать смотреть на таблицы как на страшный набор непонятных ячеек: 📙 «Сам себе финансист» — Анастасия Веселко 📙 «Богатый папа, бедный папа» — Роберт Кийосаки 📙 «Разумный инвестор» — Бенджамин Грэм 📙 «Самый богатый человек в Вавилоне» — Джордж Клейсон 📙 «Квадрант денежного потока» — Роберт Кийосаки 📙 «Психология денег» — Морган Хаузел 📙 «Думай и богатей» — Наполеон Хилл А какая книга помогла вам подружиться с цифрами? ➡️ Здесь другие подборки книг от команды: январь | февраль | март | апрель / май / июль / август</t>
+  </si>
+  <si>
+    <t>22.09.26 11:30</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9359</t>
+  </si>
+  <si>
+    <t>New York Fashion Week Spring/Summer 2027 Вы можете не следить за модой и не разбираться в фэшн-индустрии, но пару раз в год точно стоит посмотреть, что же там выдумали дизайнеры и модные дома. По горячим следам: на New York Fashion Week зрителей стараются удивить не только самими коллекциями, но и тем, как и где их презентуют. Принесли несколько примеров с показов Spring/Summer 2027 — смотрим, как модные дома обыграли пространство, архитектуру и детали вокруг, чтобы подчеркнуть нужные акценты и сделать коллекции ещё более выразительными. 🟣 Carolina Herrera — добавила в показ атрибуты весны, украсив пространство 28 798 жёлтыми тюльпанами. 🟣 Cult Gaia — показала коллекцию в музее естественной истории. Пространство с бетонными формами стало основой, сквозь которую появляются цветы и растительные мотивы, будто природа пробивается сквозь бетон. 🟣 Tory Burch — выбрала затопленный сад Исаму Ногучи. Пространство с каменными колоннами оформили в контрастных оранжевом и голубом: оранжевым выделили подиум, а голубой появился в оформлении пространства. Получился яркий геометричный фон, который стал акцентным «задником» показа. 🟣 Thom Browne — превратил The Shed в настоящий сюрреалистичный сад: огромные листья, цветы, насекомые и гигантская куколка бабочки в центре пространства. 🔥 — Ну и что это, если не стиль?! #inspiration</t>
+  </si>
+  <si>
+    <t>21.09.26 15:55</t>
+  </si>
+  <si>
+    <t>t.me/nowagency/9353</t>
+  </si>
+  <si>
+    <t>Зона обитания наград Silver Mercury. Часть 1 Церемония отгремела в мае. Победители получили металл и унесли их в свои офисы. Но редакция откроет тайну: награда не просто стоит на полке, а продолжает жить как: ➡️ символ профессионального признания ➡️ напоминание о сильном проекте ➡️ часть истории команды А где конкретно живут награды после церемонии — смотрите в карточках. Фотографиями поделились: ↪️ N:OW agency ↪️ BALAGAN ↪️ Blacklight ↪️ Палиндром ↪️ JAMI LUP 🖤 На самом деле награды Silver Mercury в первую очередь находятся в ваших сердцах. ❤️</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4829,59 +5492,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H495"/>
+  <dimension ref="A1:H569"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4802.542" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -16812,51 +17475,51 @@
       </c>
       <c r="F478">
         <v>10</v>
       </c>
       <c r="G478">
         <v>115</v>
       </c>
       <c r="H478">
         <v>3</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479">
         <v>91111</v>
       </c>
       <c r="B479" t="s">
         <v>1433</v>
       </c>
       <c r="C479" t="s">
         <v>1434</v>
       </c>
       <c r="D479" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="E479">
-        <v>8254</v>
+        <v>10335</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480">
         <v>91112</v>
       </c>
       <c r="B480" t="s">
         <v>1436</v>
       </c>
       <c r="C480" t="s">
         <v>1437</v>
       </c>
       <c r="D480" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="E480">
         <v>8954</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481">
         <v>91113</v>
       </c>
       <c r="B481" t="s">
         <v>1439</v>
@@ -17085,50 +17748,1308 @@
       <c r="C494" t="s">
         <v>1479</v>
       </c>
       <c r="D494" s="1" t="s">
         <v>1480</v>
       </c>
       <c r="E494">
         <v>8807</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495">
         <v>91127</v>
       </c>
       <c r="B495" t="s">
         <v>1481</v>
       </c>
       <c r="C495" t="s">
         <v>1482</v>
       </c>
       <c r="D495" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="E495">
         <v>9681</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>92297</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E496">
+        <v>10199</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>92298</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E497">
+        <v>9865</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>92299</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E498">
+        <v>9730</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>92300</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E499">
+        <v>9395</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>92301</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E500">
+        <v>9623</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>92302</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E501">
+        <v>9568</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>92303</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E502">
+        <v>10388</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>92304</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E503">
+        <v>10528</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>92305</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E504">
+        <v>9836</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>92306</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E505">
+        <v>10019</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>92307</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E506">
+        <v>10109</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>92308</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E507">
+        <v>10372</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>92309</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E508">
+        <v>10561</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>92310</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E509">
+        <v>10046</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>92311</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E510">
+        <v>9910</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>92312</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E511">
+        <v>10174</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>92313</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="E512">
+        <v>10439</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>92314</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E513">
+        <v>10008</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>92315</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E514">
+        <v>9886</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>92316</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E515">
+        <v>10502</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>92317</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E516">
+        <v>10369</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>92318</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E517">
+        <v>10095</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>92319</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E518">
+        <v>9759</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>92320</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E519">
+        <v>10028</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>92321</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E520">
+        <v>10110</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>92322</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E521">
+        <v>10222</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>92323</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E522">
+        <v>10138</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>92324</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E523">
+        <v>10355</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>92325</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E524">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>92326</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E525">
+        <v>9988</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>92327</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E526">
+        <v>10341</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>92328</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D527" s="1">
+        <v>2000</v>
+      </c>
+      <c r="E527">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>92329</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1579</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="E528">
+        <v>10659</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>92330</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="E529">
+        <v>9897</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>92331</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E530">
+        <v>10408</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>92332</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E531">
+        <v>9895</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>92333</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E532">
+        <v>10832</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>92334</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E533">
+        <v>10137</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>92335</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="E534">
+        <v>10590</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>92336</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E535">
+        <v>10351</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>92337</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="E536">
+        <v>10517</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>92338</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E537">
+        <v>10354</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>92339</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1609</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E538">
+        <v>10633</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>92340</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E539">
+        <v>9962</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>92341</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E540">
+        <v>9704</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>92342</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E541">
+        <v>10597</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>92343</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E542">
+        <v>10183</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>92344</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="E543">
+        <v>9893</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>92345</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E544">
+        <v>10337</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>102775</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E545">
+        <v>10172</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>102776</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="E546">
+        <v>9712</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>102777</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="E547">
+        <v>24261</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>102778</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E548">
+        <v>9942</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>102779</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E549">
+        <v>9076</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>102780</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E550">
+        <v>9809</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>102781</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E551">
+        <v>9965</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>102782</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="E552">
+        <v>9923</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>123372</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E553">
+        <v>9424</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>123373</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E554">
+        <v>10112</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>123374</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E555">
+        <v>9919</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>123375</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="E556">
+        <v>9402</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>123376</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E557">
+        <v>9842</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>127111</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="E558">
+        <v>9424</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>127112</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E559">
+        <v>9849</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>127113</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="E560">
+        <v>9831</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>127114</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E561">
+        <v>10404</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>127115</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E562">
+        <v>10167</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>127116</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="E563">
+        <v>9848</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>127117</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="E564">
+        <v>9925</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>127118</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E565">
+        <v>9470</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>127119</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E566">
+        <v>10125</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>127120</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E567">
+        <v>10010</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>127121</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="E568">
+        <v>10388</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>127122</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E569">
+        <v>9857</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">