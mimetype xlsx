--- v3 (2026-08-03)
+++ v4 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1274">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3564,50 +3564,320 @@
     <t>21.07.26 08:59</t>
   </si>
   <si>
     <t>t.me/pokamojno/882</t>
   </si>
   <si>
     <t>Да, я знаю, что ИИ постоянно использует длинное тире, и типа это знак, что текст написан нейросетью. Так вот, официально заявляю, что длинное тире я люблю использовать еще с изобретения клавиатуры. И мне абсолютно кристально поебать, даже если вы будете думать, что тексты в этом канале написаны нейросетью. Так что ловите подарочек — россыпь очень длинных и очень красивых тире — — — —</t>
   </si>
   <si>
     <t>20.07.26 13:57</t>
   </si>
   <si>
     <t>t.me/pokamojno/880</t>
   </si>
   <si>
     <t>Заметили, как набрал обороты огородно-дачный тренд? Слушайте, вот не зря я на выходных был на даче! И пока все хихикали над Бэкхемом с его редиской и тягой к земле, сейчас куда ни глянь — сплошные аграрные дропы от брендов. ➡️ Jo Malone London запустили кампанию с вирусным персонажем Tiny Chef, чтобы представить новую коллекцию ароматов. Парфюмеры вдохновлялись овощами с грядки: мускатной тыквой, морковью и свеклой. ➡️ Бренд концептуальных свечей Notem выпустил агроколлекцию свечей для торта в виде родных морковок, кукурузы, горошка и капусты. ➡️ Gentle Monster прислали инфлюенсерам игрушечную грядку, где в плюшевых овощах спрятаны очки. На самом деле, история легко объяснимая: людям нужен своеобразный антистресс, ощущение безопасности и родного дома как ответ на весь трэш, в котором мы живем. «Вернуться к земле» — вполне логичный способ закрыть эту потребность. Так что, если у вас завалялись дедовские треники с дачи и старая лейка на балконе, это теперь не хлам. Это вы теперь модник-огородник!</t>
   </si>
   <si>
     <t>13.07.26 11:56</t>
   </si>
   <si>
     <t>t.me/pokamojno/879</t>
   </si>
   <si>
     <t>Если вы вдруг не знали, чем я занимаюсь — вот вам абсолютно точное и исчерпывающее определение.</t>
+  </si>
+  <si>
+    <t>07.09.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/920</t>
+  </si>
+  <si>
+    <t>Короче, неожиданный анонс: 12 сентября я выступаю со стендапом⚡️ Друзья, в эту субботу будет конференция Продукты24 в Москве. Так вот, я на ней выступлю в несвойственном мне жанре стендапа. Про рекламу, блогинг и житие креативщика: похихикаем и прожарим кого надо Сама конфа для дизайнеров, продуктовых менеджеров и аналитиков, выступают коллеги из Т-Банка, Т-Мобайл, Додо, Авито Авто, Яндекса. Залетайте, будет полезно (и возможно даже смешно)</t>
+  </si>
+  <si>
+    <t>04.09.26 14:48</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/918</t>
+  </si>
+  <si>
+    <t>Всем, кто как и я купил билет на Канье и читает новости, посвящается. Выпьем корвалол за приезд артиста, братья и сестры.</t>
+  </si>
+  <si>
+    <t>03.09.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/917</t>
+  </si>
+  <si>
+    <t>А вы как считаете, нативная реклама работает или сдохла? Я имею в виду как жанр. Ну когда человек маскирует рекламную интеграцию под не_рекламную, Такому доверяют вообще? Или видят, что пост явно проплачен и скипают сразу? Вот, например, есть конференция ПромоСреда. Это такой ивент для маркетологов и среднего бизнеса о том, как делать рекламу эффективной в условиях неопределённости. Если я прямо скажу, что они мне заплатили за рекламную интеграцию, чтоб я в своем телеграм-канале про них рассказал. Вы как к этому отнесетесь? Будет ли такая честность эффективной? Я кстати думаю, что да, потому что честный искренний подход это всегда зашибись. Вот как раз про такие подходы в бизнесе и будет конференция в том числе. И да, честно вам говорю, что я там не был, но ребята обещают, что будет круто и актуально. В общем, читайте сами: – На ПромоСреде спикеры разберут, как работать с подготовленным спросом и оценивать его эффективность, какое место ПромоСтраницы могут занимать в рекламной стратегии и какие ошибки возникают на практике. – В основе деловой программы – практика от практиков: реальные кейсы, рабочие подходы, ошибки и лайфхаки. Задача – дать маркетологу базу и показать, что результат достижим, а детали раскрыть через конкретный опыт и кейсы. Хм, так я все-таки нативку сделал или нет. Понять не могу....</t>
+  </si>
+  <si>
+    <t>02.09.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/916</t>
+  </si>
+  <si>
+    <t>Как же я ржу, гении СММ вернули нам 2007й Короче, кажется Купибилет переплюнули вчерашних ребят по части лучшего сентябрьского промо — зацените этот рилс, они сделали коллабу с группой Стигмата! Прям мед в уши каждого миллениала (да, я тоже ходил с челкой и слушал вот это всё) Хотя мем про "сентябрь горит" и старый, но сммщики реально запарились и сняли клип с группой. Мне кажется, это оч круто в эпоху нейрослопа, когда контент делается за пару минут. А тут целый клип в соцсетях бренда! Ну и ролик предсказуемо залетел уже больше 1 млн просмотров за сутки и сотню тысяч лайков. Когда солист вышел из кабины в образе пилота, меня реально порвало. Хотели бы на такой рейс?</t>
+  </si>
+  <si>
+    <t>01.09.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/913</t>
+  </si>
+  <si>
+    <t>Такс, по-моему это пока что лучшее креативное промо к 1 сентября Зацените, как ребята из «Техникума» забавно решили отметить начало учебного года, выкатив съедобный пластилин. Называется набор «Большая перемена» и выглядит точь-в-точь как настоящая коробка пластилина, но из молочного шоколада с карамелью. Скажите, кайф? Я не знаю почему, но в России реально же есть такая тема, что в детстве хотелось попробовать пластилин на вкус (знаю даже людей, которые это делали!) Теперь появилась такая возможность хаха. Ну и судя по соцсетям Техникума, его мгновенно расхватали. Жду теперь наборы съедобного мела и фломастеров. Надо же наконец провести исследование и уже с уверенностью заявить: на вкус и цвет все фломастеры р а з н ы е. Ну что, дамы и господа, мечтали попробовать пластилин? Или предпочитали сосиску в тесте и школьную пиццу?</t>
+  </si>
+  <si>
+    <t>31.08.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/907</t>
+  </si>
+  <si>
+    <t>Последние дни лета Ну что, коллеги, подводим итоги лета 2026? У меня оно было супер насыщенное на события (хорошие и не очень), а последние недели так вообще, перегрев по всем фронтам жизни. Так что на выходных ездил на природу, в МАРЬЯ Виллы и СПА, что на Суходольском озере — восстанавливать съехавшую кукуху, о чем писал ранее. Забавно, я всегда себя считал абсолютно городским жителем, но чем старше становлюсь, тем больше чувствую потребность в таких природных вылазках. Хотя бы на пару дней. Ну и провалиться в ностальгию: кататься на велике, как в детстве, ходить "по грибы" (прабабушка всегда именно так говорила), купаться и бродить по лесным тропинкам. Ну и мой самый главный итог – за это лето я, слава богу, не ебнулся.</t>
+  </si>
+  <si>
+    <t>28.08.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/906</t>
+  </si>
+  <si>
+    <t>Ох уж эти миллениальские привычки, когда решил отдохнуть пару дней. Ну мы?</t>
+  </si>
+  <si>
+    <t>27.08.26 07:03</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/905</t>
+  </si>
+  <si>
+    <t>Цветы как символ силы? Говорят, что сейчас на нашем рынке мало достойных роликов, одна "майонезная" реклама? Отчасти я с этим согласен. Но иногда встречаются и вот такие видео-работы — несу вам показать, уж больно понравился ролик коллег, прям хвалю! И идея (простая, но цепкая), и классное исполнение. Ну и согласитесь, в интересную эпоху живем, когда гендерные стереотипы стираются — мужчинам наконец позволительно быть не только бруталами с суровостью медведя, но и нежными, мягкими, эмпатичными. Проявлять чувства, екарный бабай! Ролик этот я подсмотрел у Саши Демидовой в канале "Коллеги, добрый день", она там выкладывает свеженькие кейсы из маркетинга с весьма кураторским подходом. В одном месте можно увидеть и ребрендинг «Без тарелок», и пиар-ход Heinz, и пригласительные на показ Prada. Плюс Саша всегда объясняет, почему то или иное решение сработало, и какие маркетинговые механики сегодня используют бренды. В общем, если вы работаете в маркетинге или любой креативной индустрии — подписывайтесь. Будет что пересылать коллегам с подписью: «нам тоже срочно надо такое сделать!!!». Кстати, признавайтесь, у кого после этого ролика возникла мысль «нам тоже срочно надо такое сделать!!!»</t>
+  </si>
+  <si>
+    <t>26.08.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/904</t>
+  </si>
+  <si>
+    <t>Как же заебно вести блог 2 года подряд... Щас будет чистосердечное признание: делать свой медиа-проект в виде блога / телеграм-канала это жутко выматывающее дело. Вот правда. Постоянно что-то писать, рожать форматы и рубрики, тексты и сценарии роликов. Думать КОНТЕНТОМ прости господи. И еще плюсом работать на основной работе и стараться отдыхать если получится хаха Иногда я вот встаю с утра и думаю "а может нахер это все? может остановиться, всё хватит? все эти рилсы, посты в телеграме, ну сколько можно?". Пишу это не нытья ради, а чтоб у вас не было иллюзий. Что житие блогерское это только веселиться на светских тусовках и пожинать плоды своей популярности, фоткаясь с фанатами. Так что десять раз подумайте, а надо ли оно вам вообще )) Ладно, щас съезжу в лес отдохнуть, думаю отпустит. Всем здоровой кукухи!</t>
+  </si>
+  <si>
+    <t>25.08.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/902</t>
+  </si>
+  <si>
+    <t>Прогуливаетесь вы по набережной Темзы, а там блюющий фонтан! Без шуток, в Лондоне недавно появился целый «Фонтан грязи» — 10-метровая композиция из бронзовых людей, которых тошнит мутно-коричневой водой. Кто это натворил и зачем? А я щас всё расскажу — это Channel 4 создал инсталляцию в качестве промо док-сериала о канализационном кризисе в Великобритании. А заодно авторы наглядно показали болезненные последствия загрязнения водоёмов. Как говорил Тиньков: это было не просто смело... Сразу видно, команда знает толк в триггерах: смотрите, тут вам и маленькая девочка в нарукавниках, и даже реальные пострадавшие, которые стали героями сериала. А над ними возвышается типичный босс водопроводной компании с полными карманами денег. Ну и без интерактива никуда: рядом установили QR-код, по которому можно послушать истории других жертв загрязнения из первых уст. Когда кто-то в маркетинге боится быть слишком смелыми, покажите этот референс, тут вся грязь на поверхности. В прямом смысле. А вам как такой активистский эпатаж? 🔥 — если любите хлёсткие кампании 🤮 — если перебор</t>
+  </si>
+  <si>
+    <t>21.08.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/901</t>
+  </si>
+  <si>
+    <t>"За вас это придумала нейросеть!" Недавно получил вот такой комментарий от клиента. И самое интересное здесь, что это комментарий на работу, сделанную человеком. То есть мы уже вообще не можем разобраться, что сделано людьми, а что нет. И я понимаю, что проблема вообще не в клиенте, а в том что сейчас происходит в принципе. Смотрите. Не пользуешься ИИ — ты лох. Пользуешься ИИ — тоже лох. Парадокс в том, что для кого-то сгенерированная картинка в посте это ужас-кошмар, а для кому-то наоборот подавай презентацию, полностью сделанную Клодом. И мы будем с этим сталкиваться и дальше, пока нет каких-то единых стандартов работы с ИИ (и появятся ли, непонятно). Грань применимости нейросетей стала настолько стертой, что уже вообще непонятно, как оценивать эту работу. Если ты креатор / автор, можешь ли ты писать тексты или придумывать с ИИ или это зашквар? Считается ли работа авторской, если использован ИИ? Если да, то насколько сильное вмешательство ИИ допустимо? Вопросы, на которые мы все будем искать ответы в ближайшие годы. Так что берем попкорн и ждем, что будет дальше. И куда нас это всё приведет.</t>
+  </si>
+  <si>
+    <t>20.08.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/900</t>
+  </si>
+  <si>
+    <t>Помните плагины Winamp? Возможно, я один здесь такой старый, но я еще помню, как мы обвешивали плеер Winamp скинами и всякими улучшалками. Врубаешь психоделические 3D-узоры, натягиваешь оболочку в стиле Матрицы и сидишь кайфуешь. С тех пор прошло уже 20 лет (с ума сойти!). Мы с вами выросли, стали серьезными дядями и тетями, ну и, разумеется, пришла пора ставить плагины на серьезные рабочие сервисы. Что я имею в виду: увидел новость, что в Яндекс Трекере компании могут добавлять нужные функции и вайбкодить собственные расширения с помощью ИИ в обход (!) разработчиков. Магия, не иначе хах. Можно описать нейросети, чего вам с коллегами не хватает, а она подсобит и предложит решение: таймер, там, к задаче добавить, связать Трекер с CRM или организовать своевременную доставку сырков в офис (кто-то же должен контролировать самое важное). Дико прикалываюсь с того, что умельцы уже навайбкодили даже Doom в отдельной вкладке в навигации трекера. Короче, можно теперь докручивать стандартный Трекер задач как душе угодно, без регистрации и смс. Пишите в комментах, какой плагин ставили на винамп какой плагин в трекере задач вам позарез нужен: блокировщик созвонов, переводчик с клиентского или кнопка «поиграй со шрифтами»?</t>
+  </si>
+  <si>
+    <t>19.08.26 09:42</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/899</t>
+  </si>
+  <si>
+    <t>Что почитать? По следам ваших рекомендаций 📚 Тут у меня недавно был пост про то, как чтение снижает тревожность, — и вы под ним насоветовали кучу классной (полагаюсь на ваш вкус) литературы. А она является не только антистрессом, но и расширяет кругозор, что важно для всех креативных людей. Собрал всё в единый список по просьбам читающих: • Марти Ньюмейер, «Zag. Манифест другого маркетинга» • Таша Гербер, «Анатомия паузы» • Даниил Туровский, «Луч» • Рагим Джафаров, «Сато» • Рагим Джафаров, «Марк и Эзра» • Габриэль Гарсиа Маркес, «Осень патриарха» • Карл Эрик Фишер, «Тяга. Всемирная история зависимости» • Сэм Альфсен, «Рассеивая сумрак» • Мосян Тунсю, «Система „Спаси‑себя‑сам“ для главного злодея» • Мосян Тунсю, «Магистр дьявольского культа» • Пенелопа Дуглас, «Сумрак» • Элизабет Гилберт, «Город женщин» • Виктор Дашкевич, цикл «Расследования графа Аверина» • Александр Солженицын, «Раковый корпус» • Патрик Ротфусс, «Имя ветра» • Питер Уоттс, «Революция в стоп‑кадрах» • Александр и Ксения Рудазовы, «Паргоронские байки» • Алекс Михаэлидис, «Безмолвный пациент» • Джон Стейнбек, «Гроздья гнева» • Робби Арнотт, «Лимберлост» • Алексей Иванов, «Невьянская башня» • Стюарт Тёртон, «Дьявол и тёмная вода» • Ивлин Во, «Сенсация» • Оскар Уайльд, «Портрет Дориана Грея» • Олег Маркеев, серия «Странник» • Мария Закрученко, «Bookship. Последний книжный во Вселенной» • Элена Ферранте, серия «Неаполитанский квартет» • Оззи Осборн, «Я — Оззи» • Питер Уоттс, «Ложная слепота» • Аркадий и Борис Стругацкие, «Страна багровых туч» • Владимир Тендряков, «Находка» • Владимир Тендряков, «Ухабы» • Нейтан Хилл, «Велнесс» • Айн Рэнд, «Источник» • Кристин Ханна, «Женщины» • Катя Качур, «Любимчик эпохи» • Алекс Савицкий, «Антикварная лавка утерянных судеб» • Фредрик Бакман, «Бабушка велела кланяться и передать, что просит прощения» • Кэрол Пирсон, «Пробуждение внутреннего героя» • Елена Матвеева, «Искусство апокалипсиса» • Александр Друзь, «Петербург. Пешком по городу» Благодарность принимаю реакциями и репостами! Ну и подписывайтесь на Связь Вишневского (кто еще не) дабы развивать начитанность и насмотренность</t>
+  </si>
+  <si>
+    <t>18.08.26 08:25</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/898</t>
+  </si>
+  <si>
+    <t>Нет, ну как же хорошо, что можно никуда не бежать! Знаете, для чего на этом фото я разминаюсь? А это, народ, 23 августа в Москве пройдет Большой Фестиваль Бега. Где я, а где бег? — спросите вы. Тоже так считаю, поэтому было принято решение никуда не бежать, зато пойти. Короче, я буду капитаном команды не_бегунов. Впервые на беговом фестивале все побегут, а мы вальяжно пойдем, красивые и нарядные. Дресс код — спорт-шик. Пройдем вместе дистанцию 5 км, ну и затусим на музыкальной программе — выступают Антоха МС, Елка, Хлеб, Токсис, Ума Турман и другие артисты. Короче. Последний шанс записаться ко мне в команду — сегодня, 18 августа до 19:00. Что надо сделать: 1. Регистрируйтесь на Фестиваль движения 5 км (ссылка https://clck.ru/3Ut8fW) 2. Присылайте заявку в бот @capitans_big_run_bot Вот, собственно, и всё. Погнали, будет весело! Жду вас на старте!</t>
+  </si>
+  <si>
+    <t>15.08.26 06:50</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/896</t>
+  </si>
+  <si>
+    <t>В общем, я купил квартиру Нечасто пишу в этом канале личные какие-то штуки (маякните, если надо чаще!). Но тут захотел поделиться мыслями. Короче, стал я домохозяином двушки в Питере. В квартире абсолютно пусто, чистый холст, так сказать. Зато высоченные потолки 3.20, простор и клевый паркет (надо его привести в порядок, но тем не менее). На фотках изначально был рояль, он конечно меня очень вдохновил на покупку. Но к сожалению, предыдущие владельцы забрали из квартиры абсолютно всё под чистую. Но видимо это лучшему, так что с нуля планирую навести красоту, вдохнуть творческую энергию и дальше радовать вас креативными движами уже оттуда. До сих пор не очень верится, если честно. P.S. Кстати, посчитал, что примерно половину суммы квартиры мне принес блог (напрямую через интеграции или косвенно через проекты и рабочие знакомства). Так что начать постить рилс в 2024 году считаю одним из лучших решений в жизни. Вот и думайте, вести блог или нет хехе</t>
+  </si>
+  <si>
+    <t>13.08.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/892</t>
+  </si>
+  <si>
+    <t>Так, родненькие, я вам просто обязан рассказать про то, что сервису Яндекс Директ исполнилось 25 лет — а это значит шо? А это значит, что коллеги целый месяц будут праздновать вместе с бизнесом (который собственно и растёт на рекламе). В чем суть: в честь юбилея команда запустила акцию для предпринимателей, продвигающих свои бизнесы в Директе: до 10 сентября вы можете выполнять задания в личном кабинете и выигрывать призы. А в призах не хухры-мухры, значится, а промокоды на продвижение в Директе для 5 победителей: один из них получит промокод на 600 000 (😱), а ещё различного рода бонусы от партнёров: Яндекс Афиши и Яндекс Путешествий. В общем, не стесняйтесь, чего встали, проходите, ради бога, и участвуйте. Читайте правила акции вот тут, такие дела. Связь!</t>
+  </si>
+  <si>
+    <t>12.08.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/891</t>
+  </si>
+  <si>
+    <t>Почему страдать — отстой и где искать по-настоящему крутые идеи Какие ассоциации у вас с Дэвидом Линчем? Скорее всего «Твин Пикс», вишнёвый пирог и какой-то тотальный сюр, который хрен поймешь без гугла. А меж тем я на днях наткнулся на его методы работы и офигел, насколько они прикладные — смело можно утащить в маркетинг/контент/бизнес, чем бы вы ни занимались. Выписал себе 3 мысли, которые хочется повесить над рабочим столом (и периодически тыкать в них носом себя же). ➡️ Самое увлекательное — охота на идею Линч считал, что лучшие идеи хранятся в глубинах разума и похожи на радиоволны: сигнал есть, но чтобы его услышать, надо настроить приёмник. Тут важно найти свой способ настройки: медитации, прогулки, кому-то в душе лучше всего думается. По-настоящему жирные идеи — оригинальнее, многослойнее, богатые на детали — уже живут в вашем подсознании. Слышать себя, конечно, сложнее, чем штамповать тренды, но истинный кайф от процесса и результата того стоят. ➡️ Негатив — враг творчества Страдающий голодный художник — романтизированная херня и крайне вредный для реальной жизни образ. Истинное топливо для творчества — позитивный настрой, ясность ума и устойчивая кукуха. Всё, как завещают самолётные инструкции, — маску сначала на себя. ➡️ Идея на первом месте Линч призывает ставить идею во главу угла и использовать «декор» лишь как инструмент для её воплощения. Без сильной идеи даже самое виртуозное исполнение не поможет, а с ней — даже простые приёмы обретут смысл. Сохраняем, творческие! И помним: всё самое крутое впереди, главное — поймать правильный сигнал. Как говаривал маэстро Линч: «Я надел сегодня тёмные очки, потому что вижу будущее, и оно чертовски яркое». Вот и идём туда!</t>
+  </si>
+  <si>
+    <t>10.08.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/890</t>
+  </si>
+  <si>
+    <t>Погодите, как это? А зачем же тогда… ну ладно….</t>
+  </si>
+  <si>
+    <t>07.08.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/889</t>
+  </si>
+  <si>
+    <t>Новый метод против тревожности — научно подтвержденный между прочим Ребята, наткнулся на занятное исследование, и очень уж оно мне понравилось. Всего 6 минут чтения в день снижают уровень стресса на 68%. Прикиньте, просто сесть и почитать. ⭐️ Исследование показало, что чтение справляется с тревожкой лучше и быстрее, чем другие популярные способы расслабиться. Для сравнения: • музыка снижает стресс на 61% • чай или кофе — на 54% • прогулки — на 42% Ну и чем интереснее сюжет, тем сильнее эффект. Книга, конечно, идет посложнее, чем очередные 15 секунд видео. Но: ➡️ Во-первых, в эпоху рилсов концентрироваться на тексте — уже подвиг и маленький повод гордиться собой. Мы часто пытаемся «расслабиться» быстрыми дофаминовыми штуками — залипнуть в рилсы, потупить в ленте. Но по факту лишь усиливаем напряжение нервной системы. ➡️ А во-вторых, никто не заставляет штудировать что-то «правильное», «развивающее» и занудное. Есть такое потрясающее право читателя — читать что попало. Если сейчас душа просит бульварных романов или фанфиков — с удовольствием читайте во благо ментального здоровья. Если жуть как хочется описаний природы из Толстого на 50 страниц — 0% осуждения. Главное, чтоб нравилось. Отличный повод устроить в комментариях пятничную библиотерапию, как считаете? Уровень стресса у многих сейчас, мягко говоря, интенсивный. Давайте накидаем друг другу классной литры в лечебных целях. Что вы читали в последнее время и не могли оторваться? Вдруг именно эта книга сейчас кому-то очень нужна.</t>
+  </si>
+  <si>
+    <t>04.08.26 08:02</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/888</t>
+  </si>
+  <si>
+    <t>Номер один фактор, что стоит усиливать прямо сейчас — доверие Я считаю, что во времена ИИ, вертикального контента, фейк-ньюс, пост-правды, триггерных тем, хуков-хуюков, важнейшая штука, которую вы можете усиливать — доверие к вам, как к живому человеку. Причем делать это можно даже с небольшой аудиторией. Доверие ты не купишь ни за какие денежки. Хоть усрись и снимай миллион миллионов роликов. Получай гигантские охваты. Вот, скажем, блогер-миллионник. Постит кучу провокационного контента, хайпит на всём подряд. И казалось бы всё круто. Но честно, какое доверие вызывает его личность? И это еще одна проблема нейро-контента (особенно тех экспертов, что мимикрируют под живых). Если за ИИ-персоной не стоит личность, которую я знаю, как я могу ей доверять при дальнейшем взаимодействии? Короче, если бы мне нужно было дать совет, на что обращать внимание в 2026 году — точно не сколько постить рилс в неделю. Не какие триггерные заголовки делать. А как мне сформировать доверие ко всему, что я делаю в интернете. Ко всем моим словами. К моим ценностям. Не используйте дешевый хайп. Не подвергайте репутацию сомнению. Учитесь создавать доверие. (если бы я баллотировался в президенты интернета, я бы с таким лозунгом вышел хах)</t>
+  </si>
+  <si>
+    <t>03.08.26 10:38</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/887</t>
+  </si>
+  <si>
+    <t>На случай, если на этой неделе опять что-то от вас требуется.</t>
+  </si>
+  <si>
+    <t>29.07.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/886</t>
+  </si>
+  <si>
+    <t>Не высовывайся! Как творческому специалисту продвигать себя в эпоху соцсетей Так, с 13-16 августа я лечу на Мультибрендинг — ежегодный лагерь для всех, кто связан с дизайном. Уже был там 2 года назад, и решил снова приехать в Тюмень, на этот раз с лекцией о том, почему важно наконец "высосываться", и как эффективней это делать. ⭐В 2026 году недостаточно просто хорошо работать. Нужно уметь рассказывать о себе так, чтобы тебя замечали, запоминали и рекомендовали. Думаю, мое выступление будет полезно дизайнерам, маркетологам, креаторам, предпринимателям, продюсерам, агентствам и всем, кто продаёт свои идеи и компетенции. Ну а кроме меня, на Мультибрендинг едет масса топовых чуваков из мира дизайна, брендинга и креатива — Влад Деревянных (Восход), Владимир Лифанов (Супрематика), Андрей Кожанов (ВШБ), Фархад Кучаров (Depot) и многие другие. Именно ради таких встреч и запоминающегося опыта многие приезжают на Мультибрендинг из разных городов. ➡️В общем, залетайте, буду рад видеть, путевки еще есть на сайте Multibranding.ru</t>
+  </si>
+  <si>
+    <t>27.07.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/884</t>
+  </si>
+  <si>
+    <t>Шах и мат, капитализм! Наткнулся тут на занятный кейс: шведский парфюмерный бренд Koyia открыл АНТИмагазин, где аромат можно «купить» не за деньги, а за время. Загибайте пальцы, оценим уровень концептуальности. Во-первых, он в лесу. Там буквально координаты вместо адреса. Во-вторых, здесь нет витрин, касс, персонала и даже стен. На поляне стоит только арт-инсталляция: скульптурный стул и подиум с четырьмя ароматами. Их, кстати, создают из молодых побегов ели — то есть вы буквально смотрите на запах своих будущих духов. Ну и самый сок — вместо денег посетителям предлагают потратить 599 секунд, созерцая природу . Цифра не с потолка: согласно исследованиям, 10 минут в тишине хвойного леса достаточно, чтобы снизить уровень стресса и почувствовать прилив сил. ⭐ Это прям вау-работа с позиционированием и целостностью бренда. А ещё это точное попадание в тренд на Slow Living. В мире, где всё вокруг экспресс и по клику, не торопиться и побыть в моменте — высшая роскошь. Выходит двойная выгода: когда человек платит осознанным присутствием — для него рядовая покупка превращается в эмоциональный опыт, а для бренда — в буст к лояльности. Дайте реакций, если ещё нужно делиться такими историями 🔥</t>
+  </si>
+  <si>
+    <t>15.09.26 10:37</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/922</t>
+  </si>
+  <si>
+    <t>А вообще можно чего-то добиться и не упороться? Наткнулся на относительно новый термин — grindslop. Так называют контент, в котором люди демонстративно пашут, гордятся недосыпом и культивируют страдание. Появился он в среде основателей IT-стартапов, но как будто вышел уже далеко за пределы индустрии. Особенно забавно я считаю, что всё это происходит в параллель с большим трендом на slow life. Парадокс да? В одной вкладке тебе предлагают замедлиться, заварить матчу и дышать по квадрату. А в соседней — 25-летний стартапер рассказывает, что не спал 96 часов и ваще личная жизнь для слабаков. При этом трушное достигаторство сменилось показушным. Даже собратья по IT кинулись опровергать, что херня это всё. Ну, Бог им судья, а я вот о чем подумал в этом контексте: Мы и сами порой попадаем в ловушку, где чувство собственного достоинства зависит от ложного ощущения прогресса. «Жоско работаю, следовательно, существую». А потом находим себя в точке, где не можем отдохнуть и насладиться жизнью без фоновой тревожности и ощущения собственной никчемности. При этом, сам себе задаю вопрос — можно ли добиться чего-то грандиозного исключительно в легкости. Кажется, что нет. Большие проекты и желания иногда требуют пережить тяжелый период и поработать больше комфортного. Но есть разница между сложным этапом и ситуацией, когда страдание становится главным доказательством самоценности. Усталость вообще очень удобный продукт, ее легко показать. Сделанную работу еще надо объяснять, цифры могут оказаться не такими впечатляющими. А вот мешки под глазами и сторис с фоткой ноутбука в четыре утра понятна всем хаха Вывод, наверное, такой: упарываться иногда придется. Но в 2026-м возводить это в абсолют и делать образом жизни (тем более напоказ) — скорее стрем, чем норм. А вы шо думаете? Где грань между упорным трудом и страданиями?</t>
+  </si>
+  <si>
+    <t>10.09.26 09:19</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/921</t>
+  </si>
+  <si>
+    <t>Самые ценные слова для каждого креативщика Я вот иногда жалуюсь на клиентские правки. И даже выкладываю в соцсетях, иронизирую в рилсах, чтоб совместно поныть. Но как же, черт возьми, приятно получать и такие комментарии! Недавно вот прислали по итогам презентации — прямо мёд в глаза и уши. Это ни с чем не сравнимое чувство, когда придумал крутую идею, и клиент в нее тоже влюбился. Сразу появляется столько мотивации пахать, делать крутые проекты. Ощущаешь, что всё не зря. Ну и складывается так чаще всего потому, что тщательно выбираешь задачи. Не берешься за то, что тебе самому не близко. Не ведешься на компромиссы. И тогда результат прям клевый выходит. И да, работа у нас стрессовая, так что говорите вашим коллегам и партнерам хорошее. Не скупитесь на похвалу, замечайте их работу, выделяйте их вклад — это правда очень мотивирует. Обнял!</t>
+  </si>
+  <si>
+    <t>17.09.26 08:53</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/923</t>
+  </si>
+  <si>
+    <t>Пхахах как же это смешно и жизненно (Даже жаль, что не я придумал)</t>
+  </si>
+  <si>
+    <t>29.09.26 09:57</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/928</t>
+  </si>
+  <si>
+    <t>Официально: в октябре выступление Кани Уэста в Питере не состоится. Зато в Питере точно состоится выступление Михаила Вишневского. Коллеги, помечайте дату — 25 октября. Потому что я выступаю на Суровом Питерском Форуме. Хоспади, наконец-то в родном Петербурге, не надо куда-то ехать! О чем будет выступление? Хочу поделиться своим видением вирусности и дать прикладные рецепты, как придумывать идеи так, чтоб они вызывали непреодолимое желание репостить. Ну и кроме меня будет много мощнейших выступлений про SMM, маркетинг и бизнес — так, на минуточку, это самый большой форум по маркетингу в РФ и СНГ с 12-ти летней историей. И что важно, на нем вообще не продают места спикерам и каждый доклад отбирает программный комитет (как вы понимаете, это существенно повышает качество выступлений). В общем, Канье не приедет, но чем я хуже? Увидимся в Питере!</t>
+  </si>
+  <si>
+    <t>25.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/927</t>
+  </si>
+  <si>
+    <t>О наболевшем (во всех смыслах)</t>
+  </si>
+  <si>
+    <t>24.09.26 12:03</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/926</t>
+  </si>
+  <si>
+    <t>700 лет, чтобы прокачать креативность Именно столько, по мнению GPT, понадобится на чтение всех книг по креативу, маркетингу, просмотр всех лекций, подкастов, фестивальных кейсов и роликов. Увы, у нас столько нету (ну лично у меня). 🌸Но я потратил больше 10 лет на изучение мышления, техник, их внедрение в жизнь, развитие насмотренности и прокачку креативных мышц. Поэтому меня жутко бесят всякие упрощения типа "узнай секрет креатива за 10 секунд". ➡Короче, собрал список из 12 пунктов, которые стоит внедрять на регулярной основе — месяцами и годами. И которые реально очень помогают в развитии креативности. Из очевидного: ⚡️Смотреть кино и сериалы, причем из разных эпох ⚡️Читать художественную литературу, анализировать, как строятся истории, как работают со словом ⚡️Изучать биографии и подходы талантливых людей из творческих сфер ⚡️Путешествовать и искать новое даже там, где привык обитать ⚡️Анализировать чужие рекламные кампании, проекты, блоги — везде можно почерпнуть что-то любопытное ⚡️Много практиковаться, применять свои гипотезы в реальных задачах и проектах Из неочевидного: ⚡️Писать утренние страницы (заниматься фрирайтингом, то есть выписывать всё, что накопилось за день / неделю / месяц) ⚡️Постоянно вести заметки, фиксировать жизненные парадоксы и шутки (почувствуйте себя писателем, который замечает интересное в бытовом) ⚡️Завести и поддерживать творческое хобби (переключает от рутины и добавляет творческой энергии) ⚡️Ходить к психологу (выгружать все свои сомнения, неуверенность и страхи). Сюда же можно добавить медитации. ⚡️Заниматься спортом, двигательной активностью (мозг лучше работает) ⚡️По жизни делать много всего разного, регулярно менять рутину, экспериментировать В общем, времени придется потратить много. Чуть больше "волшебных 10 секунд". Но считайте это вложением. Инвестицией в себя. Ведь креативность нужна не только в рекламе, а вообще везде, чем бы вы ни занимались. И да, она будет помогать вам до конца жизни. Пока Альцгеймер не разлучит вас. Это мог быть прогрев моего курса по креативу, но это не он хах @Cвязь Вишневского</t>
+  </si>
+  <si>
+    <t>22.09.26 08:48</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/924</t>
+  </si>
+  <si>
+    <t>Ну че, подведем итоги моего эксперимента? Давеча пожаловался, что люди массово выпрашивают на рилсах активность мол "нам нужен лишь 1 залетевший рилс, скопируйте ссылку". Мол, мы такие несчастные, не знаем как победить злые алгоритмы, поэтому выпрашиваем лайки-репосты. А мои подписчики даже дали этому термин — цифровое попрошайничество. Ну и я предложил дать бесплатную консультацию по контенту тем, кто такие штуки постит. И реально несколько человек записались, прикиньте! Так что будем потихоньку менять мышление с просящей позиции на позицию "знаю, как круто делать контент". ➡️ Но любопытно для меня здесь вот что: люди уверены, что один залетевший рилс что-то поменяет. Звучит примерно как «мне нужна один мощная тренировка» чтоб накачать пресс. Хочется спросить: ну залетит, а дальше чего делать будете? Недельку похайпуете на этом. И все. Причем, у людей реально есть запрос именно "залететь". То есть не как найти клевый масштабируемый формат и его развивать. Или хотя бы постоянную рубрику. А именно какая-то влажная мечта — очень резко проснуться знаменитыми. Поэтому ищут волшебную таблетку, такую "инъекцию успеха" в виде залетевшего рилса. Никто не хочет медленно и кропотливо, все хотят быстро и в легкости. Ну в целом я их понимаю. Но как человек, который кучу времени и сил на это угрохал, могу сказать — так не работает. Лучше ищите свою удочку, чем ждите, что вам принесут рыбу.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3929,59 +4199,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H394"/>
+  <dimension ref="A1:H424"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3890.621" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -14044,51 +14314,51 @@
       </c>
       <c r="F390">
         <v>50</v>
       </c>
       <c r="G390">
         <v>91</v>
       </c>
       <c r="H390">
         <v>21</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>91106</v>
       </c>
       <c r="B391" t="s">
         <v>1172</v>
       </c>
       <c r="C391" t="s">
         <v>1173</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>1174</v>
       </c>
       <c r="E391">
-        <v>898</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392">
         <v>91107</v>
       </c>
       <c r="B392" t="s">
         <v>1175</v>
       </c>
       <c r="C392" t="s">
         <v>1176</v>
       </c>
       <c r="D392" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="E392">
         <v>2299</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
         <v>91108</v>
       </c>
       <c r="B393" t="s">
         <v>1178</v>
@@ -14096,50 +14366,560 @@
       <c r="C393" t="s">
         <v>1179</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1180</v>
       </c>
       <c r="E393">
         <v>2346</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
         <v>91109</v>
       </c>
       <c r="B394" t="s">
         <v>1181</v>
       </c>
       <c r="C394" t="s">
         <v>1182</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1183</v>
       </c>
       <c r="E394">
         <v>3082</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>92098</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E395">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>92099</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E396">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>92100</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E397">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>92101</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E398">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>92102</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E399">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>92103</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E400">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>92104</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E401">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>92105</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E402">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>92106</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E403">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>92107</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E404">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>92108</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E405">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>92109</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E406">
+        <v>2419</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>92110</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E407">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>92111</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E408">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>92112</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E409">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>92113</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E410">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>92114</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E411">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>92115</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E412">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>92116</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E413">
+        <v>3343</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>92117</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E414">
+        <v>3332</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>92118</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E415">
+        <v>3045</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>92119</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E416">
+        <v>3808</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>92120</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E417">
+        <v>3489</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>102804</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E418">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>102805</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E419">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>123370</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E420">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>127106</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E421">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>127107</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E422">
+        <v>2076</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>127108</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E423">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>127109</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E424">
+        <v>2061</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">