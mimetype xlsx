--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="882">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1013">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2658,50 +2658,443 @@
     <t>9 фильмов, чтоб встряхнуть мозг и получить вдохновляющий пинок Последнее время я увлекся не художественным, а документальным кино. Боже, хвала создателям крутых документалок за возможность подглядеть, как в других головах рождаются гениальные идеи! Такие фильмы — мало того, что кладезь ценных мыслей от творческих людей, так ещё и круто погружают в нужную атмосферу и настраивают на поток. Делюсь своей подборкой фильмов, которые здорово расширят профессиональный кругозор. Смотрим на выходных и вдохновляемся! ⭐«Выход через сувенирную лавку» Документальный (или нет) фильм Бэнкси, где всё ставится под сомнение. Кино-провокация про то, как создать культ из ничего. По сути, сатирическая экскурсия в мир андеграунда, которая поднимает немало вопросов: каково место стрит-арта в современном искусстве, может ли искусство быть массовым и как творить в мире, где каждый второй творец. ⭐«Советский дизайн» Как появились панельки, почему ковры стали вешать на стены и кто придумал гранёный стакан? 20 коротких серий про главные атрибуты советской эпохи. Этакий глоток ностальгии, возможность вдохновиться и разобраться, почему вся эта эстетика снова становится популярной. ⭐«Абстракция: искусство дизайна» Уже писал про него пост, просто не мог не включить в подборку. Мои эмоции можно почитать здесь. Если сухо: сильный буст вдохновения в каждой серии от Netflix — каждый о конкретной сфере дизайна, от интерьерного до сценического, и творцах, которые вершат историю. ⭐«Почему человек творит?» Анимационная документалка-короткометражка, которая взяла Оскар. Ненавязчиво рассказывает о природе творчества, его эволюции и подходах к созиданию — от древних людей до современного хомосапиенса. ⭐«Лестница в небо» Ещё одна личная история нетривиального творца от Netflix. Цай Гоцян — современный китайский художник, известный зрелищными пиротехническими инсталляциями. Документалка прослеживает творческий путь Цая, рассказывает о том, что его вдохновляет на мимолётные перформансы, и о том, как он преодолевает сложности в реализации. ⭐«Современный российский дизайн» Первая попытка задокументировать 20-летнюю историю отечественного дизайна. Здесь вся изнанка индустрии в конкретных лицах и на примерах реальных проектов: графического, индустриального, фэшн- и мультимедиа-дизайна. ⭐«Коллекционеры кроссовок» Смотреть поклонникам стрит-фэшн и не только. Мастерски собранная мозаика про то, как зародилось целое движение: интервью с дизайнерами и поклонниками кроссовок, историческая хроника, отрывки из клипов, интересная статистика, рекламные кампейны и ночные кэмпинги у магазинов. ⭐«Способы видеть» 4-серийный фильм по сценарию писателя, искусствоведа и художника Джона Бергера. Поднимает вопросы о том, как мы воспринимаем классические изображения, и как визуальное искусство управляет массовым сознанием. ⭐«Дизайн-трилогия» Серия из 3 полнометражек, которая смотрит на дизайн под разными углами. Самая популярная — «Гельветика», документалка про шрифт-икону. Кто стоит за «простым» дизайном, как он влияет на нашу жизнь и формирует пространство вокруг. Остальные части — «Овеществление» и «Урбанизированный» — рассказывают о промышленном дизайне и о том, почему одни города вдохновляют, а другие — нет. Делитесь подборкой и маякните реакциями, если нужно продолжение — выпущу вторую часть.</t>
   </si>
   <si>
     <t>t.me/pokamojno/583</t>
   </si>
   <si>
     <t>из</t>
   </si>
   <si>
     <t>18.09.25 08:09</t>
   </si>
   <si>
     <t>t.me/pokamojno/582</t>
   </si>
   <si>
     <t>Названия на латинице: можно или нет? В связи со всякими законами слышу много слухов и спекуляций, что, мол, брендам придется срочно все иностранные слова в названиях заменять на русскоязычные. Предприниматели в бешенстве — развивали столько лет свой бренд, а теперь им пользоваться нельзя? И надо все переводить на кириллицу? Не LIME, а ЛАЙМ ? Не Sela, а Cэла? Спокойно, дорогие. Пообщавшись с ребятами из патентного бюро, я прояснил, что русификация не касается уже зарегистрированных брендов. А вот тем, кто только размышляет над своим бизнесом и придумывает нейминг — советую все-таки задуматься над кириллическим написанием. От греха подальше. Ну и не забываем, что важно не только создать креативное название, но и еще его зарегистрировать. Что б не было конфузов и претензий потом. С этим как раз могут помочь в бюро ЖЕЛЕЗНО — защитить бренд и сохранить название на латинице при новых законодательных требованиях. ➡️И вот вам полезная ссылочка — тут можно бесплатно проверить юридическую чистоту товарного знака. Пользуетесь и отправляйте друзьям-предпринимателям!</t>
   </si>
   <si>
     <t>16.09.25 08:09</t>
   </si>
   <si>
     <t>t.me/pokamojno/581</t>
   </si>
   <si>
     <t>3 правила найма людей, которым меня научила жизнь Собрать правильную команду — чуть ли не половина успеха любого проекта. Ох, сколько шишек набил я сам, будучи креативным директором, собирая команды талантов последние годы. Не претендую на святую истину, но за 12 лет в индустрии вывел для себя 3 правила относительно классных команд. Возможно, мой опыт и мои набитые шишки будут вам полезны. ➡ Правило №1. Нанимать людей с другим видением и разной экспертизой Самое слабое решение — брать на работу людей "под себя", примерно таких же как ты. Разное образование, страны, вкусы, стили, скиллы — это не про столкновение интересов. Это креативное топливо. Так расширяется не только ваша экспертиза, но и командная. Вы не смотрите на задачи однобоко. Например, амстердамское агентство Wieden+Kennedy набирает людей из разных уголков мира. Арт-директор — бразилец, дизайнер — мексиканец, креативный директор — русский. В подобной синергии рождаются самые сочные решения, до которых «локальной» командой порой не дотянуться. ➡ Правило №2. Соблюдать баланс опытных и юных Если в команде одни зумеры — им будет тяжело без ориентиров. А если все сплошь матёрые — они просто увязнут в операционке, и для бизнеса это станет экономически невыгодно. Отличный способ разогнать командную динамику — разгрузить одних и позволить раскрыться другим. Опытные доросли до чего-то большего, уже меньше делают руками, зато могут передавать свой опыт и подтягивать молодёжь. А джуны хороши свежим взглядом на рынок: незаезженные форматы, актуальные мемы и тренды, нестандартный взгляд. В балансе у каждого будет зона роста и пространство для передачи опыта. ➡ Правило №3. Слать нахер токсиков Да, друзья, каким бы гениальным ни был такой сотрудник, его присутствие будет отравлять вам атмосферу всей команды. Из ред-флагов: сарказм по делу и без, обесценивание идей и людей, отсутствие границ, жесточайшее перетягивание одеяла. Смело от таких избавляемся, даже если они невероятно талантливы — поверьте, без них команде задышится и заработается легче 100%. Такие дела, ребята. Накидайте в комментариях ваши правила найма, если такие имеются. Глядишь, и на целый свод правил наберётся.</t>
+  </si>
+  <si>
+    <t>12.03.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/803</t>
+  </si>
+  <si>
+    <t>"Не, такое точно не согласуют" Знаете, как часто во время креативных штурмов, возникают такие фразы — "мы такое не продадим" или "руководство это не согласует"? Да постоянно. Более того, заметил, что спустя годы в рекламе включается внутренний самоцензор — даже когда придумываешь идеи сольно. Который заранее оценивает еще не оформленную идею глазами клиента / руководителя. Так вот, эта позиция очень вредная. Самоцензурирование ограничивает фантазию, идейность, свободу мысли. Когда бьешь себя же по рукам за каждую смелую идею. За мысль, на миллиметр отличную от брифа. Безусловно, нужно пропускать всё придуманное через фильтр клиента: купит / не купит, согласуют / не согласуют, подходит / не подходит, я с этим не спорю. Но умоляю вас — подумайте об этом после, а не во время творческого процесса. В моменте отпустите свою фантазию на выгул. Идеи как дикие животные — они в неволе не размножаются. Им трудно, если их сразу запихивают в загон. Сколько раз я сам себя ограничивал этим. И теперь стараюсь этого самоцензора отпускать. Не становитесь сами себе строгим заказчиком — это буквально убивает ваш творческий потенциал.</t>
+  </si>
+  <si>
+    <t>11.03.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/802</t>
+  </si>
+  <si>
+    <t>Когда-нибудь этот джингл тоже станет классикой... (кстати не ИИ, а живое исполнение Виолетты Яковлевой!)</t>
+  </si>
+  <si>
+    <t>11.03.26 10:35</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/801</t>
+  </si>
+  <si>
+    <t>Слушайте, а какие рекламные джинглы вам запали в мозг навсегда? Я вот хоть ночью разбуди вспомню мелодию "ЕВРОПА ПЛЮЮЮС" и "МММ ДАНОН" Устраиваем вокальный день в комментах (можно войсами ахах)</t>
+  </si>
+  <si>
+    <t>11.03.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/800</t>
+  </si>
+  <si>
+    <t>Кто виноват и что делать? Ищем ответы 18 апреля Да, ребята, знаю, что у всех сейчас непростые времена. Покупательская способность снижается, продавать всё сложнее и сложнее. Как вы помните, есть два классических вопроса нашей культуры: кто виноват и что делать? И если первый вопрос скорее кхм-кхм... риторический, то на второй нам всем предстоит найти ответ. Искать его лучше сообща — на крупнейшем бизнес-форуме России АМОКОНФ от amoCRM. На нем выступят основатели крупнейших российских компаний и медиазвезды — 10 000 участников офлайн и 50 000 зрителей онлайн-трансляции. И если вы предприниматель, маркетолог, руководитель или связаны с продажами — вам точно будет актуально. Потому что будут разбирать реальные кейсы, а среди спикеров — Михаил Токовинин (сооснователь amoCRM), Сергей Минаев (писатель, медиапродюсер), Владимир Седов (основатель Askona Life Group) и другие топы. 18 апреля, ВТБ Арена, Москва. ⚡️Специально для моих подписчиков действует промокод «vishnevsky» — по нему скидка 1000 рублей на все категории билетов. Ссылка на регистрацию вот здесь.</t>
+  </si>
+  <si>
+    <t>09.03.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/794</t>
+  </si>
+  <si>
+    <t>Недавно репостнул смешную подборку, где были собраны типажи креативных директоров. Но смешную только отчасти — подписчицы мне резонно указали: почему в выборке нет НИ ОДНОЙ женщины? Несмотря на то, что в нашей креативной индустрии есть много талантов женского пола. Справедливо? Думаю что нет. Это я к чему: поскольку я проебался и забыл поздравить читательниц с 8 марта, сделаю это сейчас. Желаю женщинам признания, славы, денег, реализованности, равных возможностей и справедливой оплаты труда. Ну и нахер гендерные стереотипы, конечно же. Также желаю женщинам попадать в мемы наравне с мужчинами!</t>
+  </si>
+  <si>
+    <t>06.03.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/793</t>
+  </si>
+  <si>
+    <t>Ладно, шутки про собеседования это конечно хорошо, но что, если возобновить рубрику с вакансиями и поиском работы здесь? Я ее когда-то делал регулярно, а потом стало лень. Сейчас ощущается, что это вновь актуально, знаю, что многие выходят на рынок искать себе фулл-тайм или проекты. Вон креативный продакшн Тейп ищут себе хэда в отдел продаж, кому интересно переходите сюда. ➡️ Ну и пишите в комментах, если вы ищете сотрудника / работу (и кратко о себе)</t>
+  </si>
+  <si>
+    <t>06.03.26 06:33</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/792</t>
+  </si>
+  <si>
+    <t>Внимание, этот мем заблокирован. Доступ к данному мему осуществляется только через Госуслуги и мессенджер Макс.</t>
+  </si>
+  <si>
+    <t>05.03.26 12:34</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/791</t>
+  </si>
+  <si>
+    <t>А вы уверены, что ваш контент — действительно ваш? Мы каждый день берем модные треки на фон, адаптируем тренды и сидим довольные, мол: а что такого, все так делают, это ж интернет. А потом — бац, претензия: «Удалите видео, вы использовали мою музыку без разрешения». Причем с 2026-го за нарушение авторских прав можно улететь на штраф: до 10 млн ₽. За «безобидное» использование, да. Есть еще другая популярная иллюзия: заплатил — значит, твое. Нет, друзья, по закону любой контент принадлежит тому, кто его создал. Даже если вы оплатили работу. Даже если на словах договорились с монтажером / композитором / дизайнером — любой может заявить: «Работа моя, я запрещаю ее использовать». Ещё и в суд подать. Ловите чек-лист по проверке контента — можно спать спокойно, если у вас есть: 1️⃣ договор об отчуждении исключительного права на произведение — по нему автор полностью передает вам права 2️⃣ договор авторского заказа — с теми, кто создает контент 3️⃣ шаблоны ТЗ для исполнителей 4️⃣ акты приема-передачи произведений Чтоб не разбираться в этом самим и точно сделать всё правильно, можно обратиться в патентное бюро «Железно». Эти ребята уже 6 лет помогают бизнесу и креаторам защищать свой контент, а ещё отмечены дипломом Роспатента (такое не всем подряд дают). • они проверят, не нарушаете ли вы чьи‑то права • грамотно составят договор • и помогут в случае претензий — или вернут деньги ➡ По ссылке можно получить бесплатную консультацию и шаблон договора об отчуждении прав. Всем железного спокойствия за контент и не только! Реклама. erid: 2VtzqvcNAzQ ООО “Патентное бюро “Железно”, ИНН: 4345497285</t>
+  </si>
+  <si>
+    <t>05.03.26 07:13</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/787</t>
+  </si>
+  <si>
+    <t>Покупать новое — теперь зашкварно? Как мы с вами наблюдаем из отчетов потребительского поведения, денег у людей больше не становится. И на этом фоне прекрасно себя чувствуют сегменты DIY и ресайкл, заменяющие покупку новых вещей. Развитие секонд-хэндов, винтажек, мастерских, восстанавливающих старые предметы и одежду, мелкий ремонт, ресайкл-бренды, химчистка, перепродажа — в общем всё, что позволяет экономить на новом, давая старому вторую жизнь. А в соцсетях прям целый бум на контент, где чуваки переизобретают что-то из старых вещей (кто-то из поколения Z даже говорит, что покупать новое теперь зашквар). Но вот IKEA считает иначе — они наоборот в пику этой социальной тенденции предлагают покупать новое, ведь их новое соразмерно по цене любому ремонту. В своих принтах они даже иронично назвали это DIY by IKEA — мол, сделай сам, просто закрыв дыру в стене нашей тумбочкой. Мне кажется, забавно вышло и классно отражает их позиционирование — бюджетных решений для жизни. А вы предпочитаете покупать новое или восстанавливать старое?</t>
+  </si>
+  <si>
+    <t>03.03.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/786</t>
+  </si>
+  <si>
+    <t>Скажите, если бы у вас была какая-то суперспособность, то что бы это было сколько денег вы бы напечатали?…</t>
+  </si>
+  <si>
+    <t>02.03.26 08:32</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/785</t>
+  </si>
+  <si>
+    <t>Каждое ваше умение обязательно нужно монетизировать Так принято рассуждать в инфобизнесе. Продюсеры и мастера личностного роста твердят, что ты "не дозарабатываешь", если не ведешь блог или не продаешь программу. Любишь фотографировать? Сделай курс. Вышиваешь крестиком? Создай бренд. Играешь на гитаре? Запусти канал. Нельзя просто делать — надо делать с метриками, отчитываясь перед миром. И перед самим собой, конечно. "Ну что, добился?" А что если это глобальное наебалово? Или как говорил один чувак "не амбициозность, а тревожность в бизнес-костюме"? Любое умение дает в первую очередь кайф и радость от процесса. Когда мы начинаем его запихивать в "метрики продуктивности" — магия тут же исчезает. Из расслабляющего действа оно превращается в напрягающее. Но не думайте, что я душевнобольной и отрицаю мирское. Я вообще-то сам люблю деньги и ачивки. Просто меня задолбало, что как будто нужно везде искать выгоду. Как будто всё должно быть "маржинальное" и "продуктивное". Давайте признаем — кайф бесполезен. Не продуктивен. И скорее всего не принесет денег. Но не менее важен от этого. Не всё в мире должно измеряться деньгами, цифрами, доходами. Не все должно расти и увеличивать маржинальность. Иногда блог — это просто блог. Ради удовольствия, самореализации, общения. А картина — не ради продажи, а просто чтобы ее написать. Кое-что должно существовать просто так. Без цели, без роста, без задач.</t>
+  </si>
+  <si>
+    <t>27.02.26 07:18</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/784</t>
+  </si>
+  <si>
+    <t>Одна вещь, которая сделала меня спокойнее Примерно месяц назад я в качестве эксперимента сделал вот что: убрал в архив все новостные телеграм-каналы. Спустя время могу сказать: знаете, честно – так хорошо стало. Да, теперь я не знаю массу нахер не нужной новостной информации. Теперь мне не падают уведомления «Павел Дуров заявил… «Мэр Пердющинска обьявлен в розыск…» и «Певец Шаман лизнул озеро Байкал». Плюс читать каждый пук про возможные блокировки, запреты и закрытия – никаких нервов не хватит. Важно понимать, что новостные агрегаторы формируют поток постов, задача которых – любыми способами привлечь внимание. Зачастую вызвав тревогу, страх, возмущение. Это самые простые базовые триггеры. В общем, эксперимент показал: Все важное я узнаю и так. Все неважное мне знать не нужно. И, пожалуй, еще отдельно напишу, что помогает держать кукуху на месте. Один из первых пунктов – всеми силами ограждайте мозг от ненужной вам информации.</t>
+  </si>
+  <si>
+    <t>26.02.26 07:09</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/781</t>
+  </si>
+  <si>
+    <t>Не прошло и 145 лет, как его наконец достроили Ну что, друзья, меня переплюнули в 100 раз. Если я делал свой сайт полтора года, то собор Саграда-Фамилия работы гениального Гауди — строили полтора века. И вот недавно на него поднята верхняя секция с крестом, то есть он фактически достроен (если быть точным, достиг своей финальной высоты). Считаю, что событие эпохальное для мировой культуры, проект начали строить в 1882 году, он пережил две мировые войны, прошел через нехватку финансирования, а теперь силуэт собора окончательно сформирован. Я бывал в Барселоне дважды — первый раз в 1996м, а второй в 2019м. Пруфы прилагаю, сфоткался на том же месте с тем же пломбиром! Ну а если переживали, что долго не можете закончить проект, вспомните, что кто-то потратил на него почти 145 лет. Должно отпустить.</t>
+  </si>
+  <si>
+    <t>24.02.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/780</t>
+  </si>
+  <si>
+    <t>Сайт, который я делал полтора года⚡️ Когда я наконец решил сделать себе сайт, никто не предупреждал, что это займет столько времени. Да-да, попал в ловушку той самой проблемы, когда творческий специалист годами не может собрать и упаковать портфолио. Знакомо? Вот и мне теперь знакомо)) Помню, что начал делать сайт с портфолио и услугами еще в 2024 году. И реально всё это время не мог допилить. Постоянно хотел что-то поправить, улучшить, переделать, поменять местами блоки, работы, переписать тексты. Чертов перфекционизм. Проблема еще в том, что я хотел как-то выпендриться, сделать необычный сайт (я же креативщик все-таки!) Но потом подумал: блин, а сделаю обычный сайт. Просто сайт. Классика на белом фоне. Про меня и мой опыт теперь тут: ⭐ https://vishnevsky.pro/ И даже сейчас вижу там шероховатости, но доволен, что все-таки его доделал, ура. Как говорил классик "лучше сделать на отъебись, чем не сделать вообще" (с) Почитайте, теперь хоть будет понятно, как со мной посотрудничать. А если вы давно думаете "надо сделать сайт" или "надо обновить портфолио" — пусть этот пост будет как знак!</t>
+  </si>
+  <si>
+    <t>20.02.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/779</t>
+  </si>
+  <si>
+    <t>Единственное, что важно помнить перед выходными (если они у вас есть). Давайте там, чтоб эт самое!</t>
+  </si>
+  <si>
+    <t>20.02.26 07:48</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/778</t>
+  </si>
+  <si>
+    <t>Маркетинг без коммерческих результатов — бесполезен. Что делать? Если вы в маркетинге уже сколько-лет-сколько-зим, наверняка у вас были проекты, где из кожи вон лезете, придумываете невероятные стратегии, лиды сыпятся… а бизнесу от этого ни тепло, ни холодно — финансовых результатов не видно. Делает ли это вас плохим маркетологом? Нет. Можно ли это как-то исправить? Да. ⭐ Подтянуть финансовую экспертизу, делегировать задачи, научиться управлять прибылью, а не гадать «повезет-не повезет», можно на курсе «Коммерческий директор» от Академии Eduson. За 4 месяца начнете смотреть на бизнес шире, чем только через призму маркетинга. На курсе доберете всё, чего не хватало, чтобы влиять на прибыль напрямую: • начнете принимать решения на цифрах и видеть результат рекламы в деньгах; • сможете читать финотчеты, считать маржу и не бояться налоговой реформы 2026; • выстроите регламенты и KPI в продажах и связку с маркетингом; • поймете, как закрывать «узкие места» с ростом маржинальности на 15–30%. Курс ведут топы российского бизнеса и западные эксперты — в их числе Ицхак Адизес и Максим Поташев. Ну и доступ вечный — для занятых то, что надо. ➡ С моим промокодом ВИШНЕВСКИЙ скидка 55% + в подарок курс «Нейросети для отдела продаж». Оставить заявку Уже в этом году сможете шагнуть по карьерной лестнице и принести бизнесу кучу денег. Ну или уволитесь, потому что стали слишком крутым!</t>
+  </si>
+  <si>
+    <t>19.02.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/777</t>
+  </si>
+  <si>
+    <t>Лучшие фестивали креативности⚡️ Ну что, ребята, совсем скоро стартует новый фестивальный сезон. Сотни самых креативных проектов со всего мира будут соревноваться за звание лучших. Зачем участвовать? Во-первых, для агентств это хороший способ заявить о себе рынку. Доказать свою крутость оценкой профсообщества (а не только деньгами или лайками в соцсетях). Во-вторых, потешить эго. Будем честны, признание — это топливо креатора. За какими следить? Широкая публика, безусловно, знает Cannes Lions, такой фактически "Оскар" в рекламной индустрии. Но не Каннами едиными! Есть еще ряд крутейших международных фестивалей, которые заслуживают внимания. Собрали для вас вот такую подборочку лучших фестивалей креативности, там есть и архивы работ (некоторые c платным доступом, некоторые фо фри). Итак, за чем следить кроме очевидных Каннских Львов: 🔵 Clio Awards 🔵 D&amp;AD 🔵 NYF Advertising Awards 🔵 Epica Awards 🔵 The One Club 🔵 W. 🔵 FWA 🔵 Webby 🔵 ADCE 🔵 Eurobest 🔵 Whitesquare 🔵 Red Apple 🔵 ADCR 🔵 G8 Обожаю время от времени пересматривать выигравшие кейсы и вдохновляться. И вы сохраняйте себе и делитесь. Ваша @Связь Вишневского</t>
+  </si>
+  <si>
+    <t>18.02.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/776</t>
+  </si>
+  <si>
+    <t>Зацените, откуда сегодня работаю. Оч нравится, окна здоровенные и солнце. Ну что за день! Кидайте в комменты, откуда седня работаете – порадуемся за вас (либо посочувствуем)</t>
+  </si>
+  <si>
+    <t>17.02.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/770</t>
+  </si>
+  <si>
+    <t>Иногда лучший личный бренд — это его отсутствие. Или 3 вещи, которым можно поучиться у Маrtin Margiela Пересмотрел на днях док «Маржела: своими словами». Меня он прям впечатлил, оказавшись вообще не про моду. Сразу дисклеймер: не претендую на фэшн-историка. Просто подсвечу, чему можно научиться у дизайнера одежды Мартина Маржела, если вы креатор / маркетолог/ предприниматель / просто творческий человек. ➡ Таинственность — не понты, а стратегия Мы живём в эпоху, где нужно транслировать каждый шаг, как в реалити, чтобы аудитория вообще не расслаблялась. А Маржела такой: «Нет, ребят, я не хочу, чтобы вы любили меня. Любите то, что я сделал». Он не появлялся на публике, не давал интервью, не открывал свои показы, не объяснял смысл коллекций. Журналистов и критиков это подбешивало, но по сути же редкая форма уважения к зрителю: чистое творчество без примеси кричащего личного бренда. И самому создателю, кстати, такая тишина оставляет много ресурса, публичность забирает энергию, как ни крути (знаю по себе). ➡ Дьявол в мелочах Маржела как никто другой умеет выделяться и плыть против течения. При этом делает это невычурно и тонко: меняя небольшие детали в привычном. Так рождались его самые знаковые вещи: бирка с цифрами вместо лого, целые коллекции перешитые из сэкондовских вещей, декорации в белой краске, девушки с улиц вместо профессиональных манекенщиц, показ на детской площадке вместо подиума. Этот прием берем на заметку: подумайте, какие детали вы можете изменить в своих работах, чтоб получилось не как у всех. ➡ Не ждать вдохновения, а быть ремесленником Маржела гениален, но весь его путь — путь человека, который никогда не ждал, что муза свалится на голову. Он работал каждый день, упорно делал то, во что верит. Эта мысль неприятная, но в ней есть и облегчение. И понятное руководство к действию. Быть заложником настроения — удобная позиция, всегда можно сказать: «не пришло вдохновение». А ремесленник просто садится и делает. Такие вот мысли. И если вы сейчас в точке, где кажется, что надо громче, ярче, больше — может, стоит попробовать ровно обратное? А ещё после просмотра родился щекотливый вопрос: Мы правда жаждем быть известными или всё же хотим, чтоб мы могли спокойно делать то, что по душе, не нуждаясь в оценке окружающих?</t>
+  </si>
+  <si>
+    <t>16.02.26 07:35</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/769</t>
+  </si>
+  <si>
+    <t>Мем смешной, а ситуация страшная, как грится.</t>
+  </si>
+  <si>
+    <t>14.02.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/762</t>
+  </si>
+  <si>
+    <t>Календарь напомнил, как мы сделали вот такие карточки с иллюстратором Кристиной Ахмадиевой несколько лет назад ко дню Св. Валентина. Но актуально до сих пор (увы) Карточки вдохновлены реальными историями, которые я почти целый месяц собирал от своих знакомых. Это напоминание всем нам. Любовь — это не когда больно или плохо. Любовь — это не насилие.</t>
+  </si>
+  <si>
+    <t>13.02.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/761</t>
+  </si>
+  <si>
+    <t>Хард-скиллы или широкий кругозор: что развивать в 2026 году? Убежден, что для создания креатива и работы в маркетинге уже недостаточно хард-скиллов. Это конечно база, но еще стоит развивать кругозор — в рекламе часто черпаешь вдохновение из кино, музыки, живописи, даже религии. Есть десятки крутейших кампаний, которые построены на культурных отсылках. Хотя бы Adidas Superstar c сюжетами из Эпохи Ренессанса. Или Volkswagen, который в принтах использовал работы Дали и Магритта. Или их ролик по Звездным Войнам "The Force". Так что для расширения кругозора решил взять годовую подписку на Синхронизацию. Буду слушать и самое интересное приносить вам! Уже начал курс про французскую живопись 19 века. ⭐У них там аж 600+ часов контента по 16 направлениям, включая искусство, науку и культуру. Сегодня можно послушать про софт-скиллы, а завтра – перенестись в мир искусства (сейчас смотрю про Эдуара Мане). А еще знаю, что в Синхро тщательный отбор составителей курсов, это люди с профильным образованием, часто настоящие рок-звезды в своей сфере (например, музыковед Анна Виленская участвовала в создании музыкальных курсов). ➡ Бонус: сейчас в Синхронизации идет День открытых дверей. Это 24 часа, чтобы бесплатно посмотреть лекции и принять решение, подходит вам подписка или нет. Просто оставляете свою почту и получаете доступ к лекциям на 24 часа. Зарегистрироваться по ссылке можно тут. Пробуйте и расширяйте кругозор, потом спасибо скажете!</t>
+  </si>
+  <si>
+    <t>12.02.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/760</t>
+  </si>
+  <si>
+    <t>Люкс против AI-контента? Cмотрите, какие прекрасные крафтовые работы появились на сайте Hermes после редизайна. Неидеальные, шероховатые, очень живые, сделанные руками французского иллюстратора Линды Мерад. Но важно тут во что. Hermes выбрал человеческий крафт, тактильные материалы и коллаборацию с живым художником в эпоху ИИ. То есть теперь для брендов рукотворный арт — это возможность заявить о своих ценностях в эпоху нейросетей. Да, скорее всего в масс-маркете доля нейро-арта будет только расти — экономия, сами понимаете (хотя и тут есть нюанс, качественный ИИ-контент не такой уж бюджетный). Но я уверен, люксовые бренды с наследием будут в меньшей степени использовать ИИ, как раз для закрепления на территории hand-crafted. Массовое уйдет в нейросети, эксклюзивное уйдет живым авторам. Более сложный в производстве, но авторский контент — это новый люкс. Так что если переживали за человеческое творчество, оно точно останется, ровно как остался театр после изобретения кино или книги после изобретения телевизора.</t>
+  </si>
+  <si>
+    <t>10.02.26 18:58</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/759</t>
+  </si>
+  <si>
+    <t>Ладно, есть у кого контакты дрессировщиков голубей?... Темка одна есть с голубиной почтой, должна ВЗЛЕТЕТЬ.</t>
+  </si>
+  <si>
+    <t>10.02.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/757</t>
+  </si>
+  <si>
+    <t>Уязвимости нового времени Признаюсь, мне бывает страшно за будущее. Страшно, что не успею перестроиться эпоху в перманентной неопределенности. Стабильное раскачивается, карьера меняет правила игра, тревожные сигналы из всех щелей. Что-то могут заблокировать. Кто-то может забрать твою работу. ИИ возможно вытеснит целые отрасли. Какие-то профессии вымрут за ненадобностью. Такие вот "уязвимости нового времени" — их масса и они иногда сильно раскачивают. В такие моменты я ищу внутреннюю опору. То, что будет держать на плаву даже в шторм — сформулировал 3 пункта: Во-первых, считаю важным признать. что в мире никогда не будет безопасности и контроля. Это иллюзия. Последний раз такое было, когда вы были в утробе матери. Потом это закончилось, можно принять как факт, что мы ничего на этой планетке не контролируем. Во-вторых, я выписываю достижения на всем своем пути. Это помогает посмотреть на предыдущий опыт и увидеть — да, всегда было нестабильно, но ты всегда, раз за разом, выбирался на сушу, выплевывал песок и двигался дальше. Побитый, но не сломленный кризисами еще с 2014 (а кто-то и 1998, 2008), пандемиями, войнами, политическими, экономическими и техно-пиздецами. В-третьих, я продумываю ответ в виде действий на каждый свой страх. Что я буду делать в каждом из вариантов развития будущего. Как смогу адаптироваться и перегруппироваться, как грится no matter what. После этого, мне каждый раз становится ощутимо легче. Попробуйте тоже. Не оставляйте без внимания свои тревоги — внутреннее напряжение будет только расти, и кукуха может не выдержать. Такие дела, ребята. А, ну еще можно уехать жить в лес или монастырь, отказавшись от мирского, но это точно не мой вариант. Ну и пишите, если у вас есть свои способы преодоления уязвимостей.</t>
+  </si>
+  <si>
+    <t>09.02.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/756</t>
+  </si>
+  <si>
+    <t>Ну что, я уже побывал психологом, бизнес-тренером, теперь еще стал карьерным коучем по версии тг-каналов. Как получить новую профессию в 2026 — шаг 1: снимаешь рилсы, шаг 2: их пиздят и выкладывают к себе тг-каналы, называя тебя кем угодно. Профит!</t>
+  </si>
+  <si>
+    <t>09.02.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/755</t>
+  </si>
+  <si>
+    <t>«Дедлайн — это лингвистическое на*балово». Карьерные коучи разобрали значение слова «дедлайн» и доказали, что начальство нас всё время обманывало. О сроках можно не париться, теперь точно.</t>
+  </si>
+  <si>
+    <t>06.02.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/754</t>
+  </si>
+  <si>
+    <t>Самые странные просьбы клиентов Иногда получаешь оч странные просьбы от заказчиков. Меня вот недавно спросили (цитирую) "а в слогане за 100 000р сколько слов будет? а если слоган будет короче, может можно дешевле сделать?" Пишите, что странного вас просили клиенты, поржем вместе.</t>
+  </si>
+  <si>
+    <t>05.02.26 10:33</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/753</t>
+  </si>
+  <si>
+    <t>В мире всё связано Мне очень нравится следить за тем, как культурные явления из одной сферы оказывают влияние на другую. Мода — прямое отражение социальных изменений. Ресторанная сфера, индустрия развлечений, кино, гейминга, ивентов — всё тесно связано. Поэтому считаю важным следить не только за своей узкой нишей, но и за смежными — культурные сдвиги и социальные сигналы проявляются везде, но по-разному. Например, не то, чтоб я фанат бьюти-сферы (ну руки кремом могу помазать), но прикольно изучить, как мировые тренды влияют на эту индустрию. Вот недавно бренд Don’t Touch My Skin выпустил крутой тренд-репорт на 2026 год, объемный, но легкий в чтении. Команда взяла комментарии у основателей брендов, технологов и инфлюэнсеров — Адэль (основательницы DTMS), Анастасии Харитоновой (Marie Claire Россия), Алекса Контье (Philosophy by Alex Kontier), Кати Сикачевой (КД Non-Objective) и других визионеров. Переходите в канал, нажимайте на кнопку «Забрать тренд-репорт» и расширяйте cвой кругозор. Обнял!</t>
+  </si>
+  <si>
+    <t>04.02.26 09:25</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/750</t>
+  </si>
+  <si>
+    <t>Аронофски, камера не нужна? Первый ИИ-сериал создали в Голливуде Ну что, ребята, знаковое событие. Вышел первый сериал, полностью сгенерированный в нейросетях. И сделал это не кто-нибудь — а Даррен Аронофски. Даррен-Даррен, ну куда же ты? Режиссёр, снявший "Реквием по мечте", "Черный Лебедь", "Фонтан" и "Кит", видимо решил, что операторы — прошлый век, и выкатил нейро-сериал. С января на YouTube-канале Time еженедельно выходят полноценные эпизоды про Войну за независимость США. «On This Day… 1776». Весь визуал сделан в нейросетях — персонажи, фоны, анимация. Как я понял, из человеческого в проекте сценарий, актёрская озвучка, постпродакшн и саундтрек. Честно, у меня чувства смешанные. С одной стороны, Даррен говорит логичные вещи: нейронки — просто новая кисточка в руках художника, доступный способ достоверно показать историю. С другой — невольно ловишь эффект зловещей долины. Будто смотришь кат-сцену в видеоигре, даже трейлер выглядит почему-то жутковато. В интернетах мнения разделились. В комментах под сериями просто ад, проект окрестили бездушным ИИ-слопом и мусором. А твиттерские говорят, мол нечего говниться, лучше делом заниматься и вообще месседж важнее инструмента. Короче, либо это великий эксперимент (который не все смогли оценить), либо Даррен и команда прост решили сэкономить на продакшне и хайпануть. Как вам такой формат сериала, голосуем! 😈 – если это бездушная херня 🔥– если это будущее</t>
+  </si>
+  <si>
+    <t>02.02.26 12:20</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/749</t>
+  </si>
+  <si>
+    <t>Если бы у Лао-Цзы был Тикток, он был бы мудрецом? Последнее время думаю о том, что разучился качественно смотреть. Чертово клиповое мышление. Всё время хочется переключать картинки. Не фокусироваться на чем-то одном подолгу. Мир соцсетей идеален для тех, кто хочет всего и сразу. Среднее время — 2 секунды, чтобы привлечь внимание. Кричащий заголовок. Смешная обложка. Не нравится? Побежали дальше, просто листни его, вот и всё. Сколько можно смотреть на длинный кадр с облаком в фильме? Тревожный мозг умоляет поставить на х2. Медленно / скучно / нединамично, где монтажер, я хочу дать ему в рожу! Но облако не поддается ускорению. По большому счету, мало что можно ускорить, если смотреть философски. Любовь, например, тоже не поддается, сколько не свайпай вправо. Подгоняй или не подгоняй события. Пытайся или не пытайся охватить всё-везде-и-сразу. И может быть там, где всё-везде-и-сразу, на самом деле нет ничего? Кажется, мы что-то упускаем в этой гонке. Что-то важное. P.S. Спасибо, что дочитали и потратили примерно 00:43:36 секунды. Пойду налью пивка и полистаю свежие рилз.</t>
+  </si>
+  <si>
+    <t>02.02.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/748</t>
+  </si>
+  <si>
+    <t>Хорошая понедельничная новость: есть у вас есть проблемы, то риск получить табуретом значительно снижается.</t>
+  </si>
+  <si>
+    <t>29.01.26 13:25</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/747</t>
+  </si>
+  <si>
+    <t>А мы как-то будем обсуждать Хабенского, Стычкина и Сутулову в рекламе гастро-бистро? Считаю, реклама получилась весьма...кхм.... неоднозначная. Но точно выделяется и запоминается на фоне скучных промо-роликов. Пока большие бренды всего боятся и делают safe-коммуникацию, рестораторы запускают слоган "для тех, кто не сыт!" Мнения? Смелый крутой креатив или похабщина с дурацким каламбуром?</t>
+  </si>
+  <si>
+    <t>29.01.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/746</t>
+  </si>
+  <si>
+    <t>Как маркетологи заставляют нас расслабляться и больше тратить Все же слышали, какой плейлист играет в ресторанах и магазинах? Я как человек, увлеченный музыкой, постоянно обращаю на нее внимание. Так вот, ребята, всё не просто так. — Люди проводят в магазинах на 42 % больше времени, когда играет музыка — Продажи растут в среднем на 37 %, если играет музыка, в тему бренда (а не рандомный плейлист) — Быстрый темп — ускоряет, повышает возбудимость: люди быстрее двигаются, покупают импульсивнее — Медленный — «растягивает время», заставляет нас задерживаться в магазинах, увеличивая средний чек Но и это еще не все. Моя знакомая, маркетолог Даша Васильева, рассказывала, как услышала в отеле звуки птиц, а потом нашла на территории отеля колонки JBL, прикиньте. То есть никаких птиц не было, а просто отели работают с агентствами, которые занимаются «саундскейпингом» — созданием фонового звукового ландшафта. Вот что пишет Даша: Да, исследования показывают, что природные звуки снижают уровень стресса, делают нас спокойнее и даже улучшают внимание. Для мозга это сигнал: вокруг безопасно. А когда мы расслаблены, мы задерживаемся дольше и легче принимаем решение потратить деньги. Вот такие маркетинговые трюки, друзья. Вот эти все ASMR, приятная музыка, голос и саунд-дизайн реально влияют на внимание, в том числе в соцсетях. А еще вам пару бонусных постов от Даши. Последние 4,5 года она работает в маркетинге: выросла из стажера до руководителя всего контент-направления и head of SMM. — 5 ошибок при оценке работы SMM — Лайфхак, как распределять задачи так, чтобы не сойти с ума — Как адекватно себя оценивать и вообще понять, какой вы специалист? ➡️ Советую подписаться на нее, в своем канале «А Даша выйдет?» пишет про маркетинг и экологичное лидерство, исследует тренды и делится бодрыми историями из жизни агентства.</t>
+  </si>
+  <si>
+    <t>28.01.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/745</t>
+  </si>
+  <si>
+    <t>Знакомимся в 3 глаголах Так, вас стало уже 12 000, много новых лиц! Хочется напомнить, что у нас тут атмосфэра креативного комьюнити, а не просто канал, где вы меня читаете. Поэтому давайте знакомиться! Пишите про себя, кто вы, чем занимаетесь — но исключительно 3 глаголами, чтоб получился слоган. Начну: Михаил Вишневский. Креативить. Снимать. Выебываться. Кидайте свои слоганы в комментах и лайкайте понравившиеся варианты!</t>
+  </si>
+  <si>
+    <t>26.01.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/744</t>
+  </si>
+  <si>
+    <t>Неприятная правда про быстрый рост Мы живем в мире фаст-фэшн, хайпа, мгновенных взлетов через соцсети. Мемов, музыкальных трендов и персонажей, которые за 3 дня становятся известными. Но я считаю, медленный рост гораздо круче, чем быстрый. К любым изменениям нужно быть готовым. Психика должна адаптироваться к кратному росту. Если говорить про блог — тебе нужно выдерживать внимание и предлагать что-то не разово, а постоянно. А это большая нагрузка. Помню, когда начал снимать рилсы и увидел, что за сутки в блог пришло несколько тысяч человек, мне реально стало страшно. В этот момент многие ломаются. "Вот бы рилс залетел на 10 млн" — ребята, поверьте, это не так весело, как вы представляете. Ты будто выходишь на сцену и на тебя все смотрят: ну давай, чем ты развлечешь нас? У плавного развития гораздо больше плюсов. Ты тверже стоишь на ногах и можешь спокойно готовиться к следующим шагам. Без суеты и паники. Так что культура медленного роста — это ровно то, что нужно обществу прямо сейчас. Мы наелись до отвала историями быстрого успеха. Чем быстрее ты взлетаешь, тем быстрее про тебя забывают. Сейчас лучше работает марафон, а не спринт. Вспомните, сколько звезд интернета выстреливали, и столь же быстро исчезали из инфополя? И да, неприятная правда: поступательно развиваться труднее, чем разово стрельнуть. Конечно, хочется проснуться знаменитым, желательно в своем пентхаусе и сразу с кубиками пресса. Но это так не работает. Придумывать стратегию и держаться ее сложно, но необходимо, чтоб играть вдолгую, а не просто словить хайп на неделю и потом уйти в небытие.</t>
+  </si>
+  <si>
+    <t>23.01.26 08:44</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/743</t>
+  </si>
+  <si>
+    <t>Насмотренность переоценена Ну верней как. Ее просто недостаточно. Смотря сотнями даже самые великие фильмы, впитывая самые потрясащие работы, вы может и разовьете вкус, но вряд ли станете маэстро. Что нужно, чтоб сильно вырасти? Что добавить к своей насмотренности? Две вещи — практика и погружение в среду. Практика позволит впитать не только своими глазками, но и ручками. А погружение — даст волшебный пинок в виде знакомств, людей, атмосферы, которая вас зажжет. И если есть желание развиваться на топ-уровне, есть такой проект, знакомьтесь — ADNOMADS. Они организуют туры с погружением в жизнь рекламных и маркетинговые агентств по всему миру. В чем суть: В поездке вас знакомят с агентствами страны, в которую приезжают. Не-не, это не формат официальной делегации "в галстуках". Скорее обмена опыта, идеями, нетворкинга, взаимной рефлексии. Компании самые разные: диджитал, пиар, TV, радио, креативные и инфлюэнс-агентства — от BBDO и Ogilvy до локальных. Встречают лично топы или владельцы в своих офисах. Ну круто же? Плюс ценно, что встречи модерирует сам Рома Пивоваров, основатель компании. Он провел 50 таких туров, был в 500+ мировых агентствах и знает всех владельцев. Короче, ребята, если вы уже много чему научились, прошли все тренинги, то лучшая точка развития — погрузиться в международную среду. Ближайший тур — 18-23 февраля в Индию, Мумбай. Здесь подробнее, как это было и календарь, что будет в этом году. ⚡️БОНУС: для моих подписчиков по промокоду "Вишневский" — минус 10%, чтоб узнать условия пишите Ирине @IrinaGeneralova</t>
+  </si>
+  <si>
+    <t>22.01.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/742</t>
+  </si>
+  <si>
+    <t>21.01.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/738</t>
+  </si>
+  <si>
+    <t>А давайте добавим грязи: как коллекция Prada становится символом нового времени? Короче, рассказываю. Миучча Прада и Раф Симонс создали коллекцию, которую в индустрии уже окрестили «the most Prada collection» (коллекцию, в которой ДНК бренда считывается в каждом элементе). Что же особенного мы видим в ее деталях? Манжеты рукавов со следами плохо отстиравшегося кофе. Потертая кожа на куртке, хранящая память о местах и событиях владельца. Несвежая кепка, помятая от вечеринок, безудержных прогулок, ветреной погоды, да просто жизни, как она есть. Prada предлагает уйти от идеала и сделать вещи грязными, дабы передать идею того, что вещь живет вместе с человеком. «Грязь» совершенно разная: от классических пятен от еды до загрязнений, оставшихся после более прикладного труда. Неизменным остается одно – Prada в очередной раз делает самые обычные вещи ультрамодными. Мне кажется, идея очень крутая — вещи из магазина и правда не хранят истории. Они красивы, но пусты. И только через время они могут стать любимыми, впитав нашу жизнь (сам все больше склоняюсь выбирать долгоиграющее, вместо фаст-фэшн). Отсюда — ренессанс винтажек, таких вот "припыленных" коллекций, живого документального контента. Идеальные образы, натертые до блеска визуалы больше не восхищают. Не фанат новых трендов, но этот тренд считаю значимым — люди вновь полюбили обычную жизнь. И это прекрасно. P.S. Если вы плохо отстирали рубашку, говорите, что оделись в духе Prada!</t>
+  </si>
+  <si>
+    <t>20.01.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/737</t>
+  </si>
+  <si>
+    <t>4 вопроса себе, которые помогут делать контент круче Последнее время к Михаилу В. (то есть ко мне) много приходят на консультации по личным блогам / брендам. И на самом деле, в личном бренде подход не так уж отличается от работы с корпоративным. Тоже есть продукт, маркетинг, конкуренты, ЦА. Принципы по сути аналогичные. И полезно отвечать себе на 4 вопроса: 1) В чем я разбираюсь? Это продукт. Все компентенции, знания, опыт, ваш бэкграунд, который будет основой контента. 2) Какие задачи я могу решить? Это маркетинг в контексте ЦА. Зоны вашего влияния на жизнь людей или бизнесов. Ваши конкретные действия, которые могут закрывать потребности. 3) Чем я отличаюсь? Это маркетинг в контексте конкурентов и УТП. Какие уникальные личные подходы, приемы, черты вас выделяют среди аналогов. Визуальные, смысловые, стилистические особенности вас и вашей работы. Софт-скиллы в том числе. За что выберут конкретно вас. 4) Как я могу донести это до людей, используя мои отличия? Это непосредственно контент. Конкретные форматы, в которых вы лучше всего можете показывать, в чем разбираетесь, какие задачи можете решить и чем отличаетесь. Это база. Прежде чем хаотично что-то постить, лучше посидеть-подумать и ответить на вопросы. Лучше письменно. (Довлатов бы еще спросил «не говно ли я?», но это оставим за скобками). В общем — работая над контентом, как на уровне контент-стратегии, так и единицы контента (пост, рилс, фоточка жёпы), вы должны в идеале это всё помнить и держать в голове. Так что помните об этом и держите в голове. Или можете повесить себе перед рабочим столом, для наглядности.</t>
+  </si>
+  <si>
+    <t>18.01.26 08:20</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/736</t>
+  </si>
+  <si>
+    <t>⚡️Вишневский на ваших экранах с 23 января Молния, уже в пятницу выходит сериал, в котором я имел честь сняться в эпизодической роли — "Секс: до и после", сезон 2. Режиссер Дарья Мороз и каст мечты: Максим Матвеев, Равшана Куркова, Антон Лапенко, Алексей Макаров, Илья Куруч, Анастасия Уколова, Артем Ткаченко и (внезапно) Михаил Вишневский. Играю там в паре с Юлией Снигирь (кого не скажу, смотрите сами!) В общем, о таких партнерах по сериалу не мечтал в самых влажных фантазиях. Немного волнительно, первая роль и сразу в таком проекте. Вот тут подробнее писал каково было сниматься. Ну и как я попал на съемки, если оч коротко — Дарья Мороз увидела меня в рилсах. Так что если у кого-то еще были вопросы, снимать контент или нет, пусть это будет знак. Смотрим серии с 23 января на Окко. И потом пишите, как вам мой дебют.</t>
+  </si>
+  <si>
+    <t>16.01.26 08:36</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/735</t>
+  </si>
+  <si>
+    <t>Трэш-нейминг и хайп на искусстве: что больше не работает в 2026 году? Да, ребята, что было на волне вчера, сегодня — уже никому не нужно. Поэтому вместе с Алексеем Губкиным, девелопером, отельером и ресторатором, мы решили сделать подборку уходящих трендов в индустрии впечатлений. Что пора отправить на покой в 2026 году? Изжившие себя приемы, которые утратили актуальность и уже просто бесят — в заведениях, развлечениях и пространствах. Поехали, наш топ-5: 1) Уже бесит трэш-нейминг — уровня «Ёбидоёби» с суши-сетом «Куни ли». Короче, шутки за 300, будто у твоих клиентов уровень интеллекта на уровне средней школы. Испанский стыд берёт, особенно когда за этим стоят не трэш-комики, а взрослые бизнесмены в костюмах. Тонкий юмор это одно, а вот «Хорошая девочка» с коктейлями «Похоть» и «Папик» — это просто дешёвый хайп без души, чтобы запомнили, но не вернулись. 2) Всё, что легко скопировать — быстро надоедает. Надутый чебурек? Был вау три года назад — теперь он в каждом грузинском ресторане России. Придумывайте свое, хватит копипасты. Или бежевые интерьеры ресторанов — стерильные, как больница. Место должно иметь своё лицо, чтобы мы туда шли не просто, извините, жрать, а чувствовать что-то. Сейчас в тренде "эмоциональные" пространства — живые, дерзкие, самобытные. 3) Селебы чисто для "имени" бизнеса — отдельная боль. «Хот-дог Бульдог» с Харламовым, «Хочу люлей» с Галустяном или бар Ивлеевой. Все это мертворожденные проекты. Да, если коллаб органичный, как Frank by Баста (он реально оттуда ведет шоу), то это работает. А если просто «дадим долю звезде, пусть нагонит публику» — это провал для всех, и бизнес обанкротится, и бренд звезды пострадает. Так же и в девелопменте: вот назвали ЖК «Дом Чапурина» или «Дом Гергиева» — и какая ценность добавилась к одинаковым коробкам? Фиксируем: коллаборация должна усиливать продукт, а не маскировать шлак. 4) Искусство в проектах — это и тренд, и ловушка одновременно. ЗИЛАРТ с настоящим музеем — вдохновляет. А когда девелоперы ставят во вдоре дома одну скульптуру Васи Пупкина и кричат «наш ЖК — про искусство, поэтому мы премиум»? Этот фейк чуют за километр. Людям нужна трушность, а не декорация. 5) В диджитале бесит такой, знаете, примитивный ИИ: раньше это было вау, сейчас это каждый школьник сделает. Теперь побеждает не техника, а качественная идея и исполнение. Использовать ИИ ради ИИ уже точно отжившая тема. Инструменты упростились — требования к смыслам выросли. Креатив опять на первом месте. Вот такой список вышел у нас с Алексеем. Ну и вам советую заглянуть и подписаться на его канал Губкин под впечатлением. Как человек, чувствующий реальность и создающий объекты гостеприимства (куда мы все ходим тратить деньги) он остроумно разбирает мир индустрии впечатлений. Ну и пишите, какие тренды вас самих уже заколебали?</t>
+  </si>
+  <si>
+    <t>14.01.26 11:53</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/734</t>
+  </si>
+  <si>
+    <t>Хахах, прикиньте, мне тут предложили продать свой телеграм-канал Знаю, что в телеге действительно продаются и покупаются каналы. Да-да, вот прям так. Вместе с тематикой и подписчиками. И даже назвали конкретную сумму за "Связь Вишневского". Только вот не понимаю смысла таких продаж. Ну, к примеру, передаю я им права. Они же не смогут дальше сохранять душу канала. Просто все скатится в подборку кейсов про рекламу. Авторский стиль на то и авторский стиль. Скормят мои посты джипити? Бред. Мне кажется, тут дело даже не в деньгах. А в том, что такие вещи нельзя продавать. Репутацию не купишь. Вовлечение. Мысли. Идеи. Атмосферу. Не представляю, чтоб новый владелец пришел и такой — хуяк, мы все это воссоздадим, и никто ничего не заметит. Так что, как грится, есть вещи, которые нельзя купить, для всего остального существует Mastercard. P.S. В комментариях можно написать цену — я отвечу нет.</t>
+  </si>
+  <si>
+    <t>13.01.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/728</t>
+  </si>
+  <si>
+    <t>Как вам Людмила Прокофьевна в эстетике офис-кора? Сегодня захотелось поделиться замечательным нейро-арт-проектом – журналом Искра. Ребята воссоздают героев советского кино в стилистике модного журнала. Тут и Лукашин, и Людмила Прокофьевна, и Ипполит, и Наденька переносятся на страницы глянца и, надо сказать, смотрятся как влитые! А еще картинки сопровождаются забавными интервью с героями. Вообще мэшап (пересечение узнаваемых стилей и вселенных) — один из самых эффектных приемов в нейро-креативе. Соединяя 2 стиля воедино, можно получать вот такой арт, собирающий тысячи реакций. Так что мотаем на ус и кладем в папку "референсы". Прям мед на глаза в эпоху нейро-слопа. Ну и жду, когда сделают Жоржа Милославского, он точно должен раздать стиля! UPD — в комментах заметили, что картинки являются не полностью авторской работой, есть ряд прямых заимствований, за что выражаем команде Искры дизлайк.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3023,51 +3416,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H293"/>
+  <dimension ref="A1:H337"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3890.621" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -10606,50 +10999,798 @@
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
         <v>78166</v>
       </c>
       <c r="B293" t="s">
         <v>879</v>
       </c>
       <c r="C293" t="s">
         <v>880</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>881</v>
       </c>
       <c r="E293">
         <v>4463</v>
       </c>
       <c r="F293">
         <v>75</v>
       </c>
       <c r="G293">
         <v>325</v>
       </c>
       <c r="H293">
         <v>30</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>86194</v>
+      </c>
+      <c r="B294" t="s">
+        <v>882</v>
+      </c>
+      <c r="C294" t="s">
+        <v>883</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E294">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>86195</v>
+      </c>
+      <c r="B295" t="s">
+        <v>885</v>
+      </c>
+      <c r="C295" t="s">
+        <v>886</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E295">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>86196</v>
+      </c>
+      <c r="B296" t="s">
+        <v>888</v>
+      </c>
+      <c r="C296" t="s">
+        <v>889</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E296">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>86197</v>
+      </c>
+      <c r="B297" t="s">
+        <v>891</v>
+      </c>
+      <c r="C297" t="s">
+        <v>892</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E297">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>86198</v>
+      </c>
+      <c r="B298" t="s">
+        <v>894</v>
+      </c>
+      <c r="C298" t="s">
+        <v>895</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E298">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>86199</v>
+      </c>
+      <c r="B299" t="s">
+        <v>897</v>
+      </c>
+      <c r="C299" t="s">
+        <v>898</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E299">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>86200</v>
+      </c>
+      <c r="B300" t="s">
+        <v>900</v>
+      </c>
+      <c r="C300" t="s">
+        <v>901</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E300">
+        <v>3896</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>86201</v>
+      </c>
+      <c r="B301" t="s">
+        <v>903</v>
+      </c>
+      <c r="C301" t="s">
+        <v>904</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E301">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>86202</v>
+      </c>
+      <c r="B302" t="s">
+        <v>906</v>
+      </c>
+      <c r="C302" t="s">
+        <v>907</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E302">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>86203</v>
+      </c>
+      <c r="B303" t="s">
+        <v>909</v>
+      </c>
+      <c r="C303" t="s">
+        <v>910</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E303">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>86204</v>
+      </c>
+      <c r="B304" t="s">
+        <v>912</v>
+      </c>
+      <c r="C304" t="s">
+        <v>913</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E304">
+        <v>4015</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>86205</v>
+      </c>
+      <c r="B305" t="s">
+        <v>915</v>
+      </c>
+      <c r="C305" t="s">
+        <v>916</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E305">
+        <v>3852</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>86206</v>
+      </c>
+      <c r="B306" t="s">
+        <v>918</v>
+      </c>
+      <c r="C306" t="s">
+        <v>919</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E306">
+        <v>3691</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>86207</v>
+      </c>
+      <c r="B307" t="s">
+        <v>921</v>
+      </c>
+      <c r="C307" t="s">
+        <v>922</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E307">
+        <v>3781</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>86208</v>
+      </c>
+      <c r="B308" t="s">
+        <v>924</v>
+      </c>
+      <c r="C308" t="s">
+        <v>925</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E308">
+        <v>3760</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>86209</v>
+      </c>
+      <c r="B309" t="s">
+        <v>927</v>
+      </c>
+      <c r="C309" t="s">
+        <v>928</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E309">
+        <v>3470</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>86210</v>
+      </c>
+      <c r="B310" t="s">
+        <v>930</v>
+      </c>
+      <c r="C310" t="s">
+        <v>931</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E310">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>86211</v>
+      </c>
+      <c r="B311" t="s">
+        <v>933</v>
+      </c>
+      <c r="C311" t="s">
+        <v>934</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E311">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>86212</v>
+      </c>
+      <c r="B312" t="s">
+        <v>936</v>
+      </c>
+      <c r="C312" t="s">
+        <v>937</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E312">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>86213</v>
+      </c>
+      <c r="B313" t="s">
+        <v>939</v>
+      </c>
+      <c r="C313" t="s">
+        <v>940</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E313">
+        <v>3978</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>86214</v>
+      </c>
+      <c r="B314" t="s">
+        <v>942</v>
+      </c>
+      <c r="C314" t="s">
+        <v>943</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E314">
+        <v>4482</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>86215</v>
+      </c>
+      <c r="B315" t="s">
+        <v>945</v>
+      </c>
+      <c r="C315" t="s">
+        <v>946</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E315">
+        <v>3394</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>86216</v>
+      </c>
+      <c r="B316" t="s">
+        <v>948</v>
+      </c>
+      <c r="C316" t="s">
+        <v>949</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E316">
+        <v>4459</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>86217</v>
+      </c>
+      <c r="B317" t="s">
+        <v>951</v>
+      </c>
+      <c r="C317" t="s">
+        <v>952</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E317">
+        <v>4479</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>86218</v>
+      </c>
+      <c r="B318" t="s">
+        <v>954</v>
+      </c>
+      <c r="C318" t="s">
+        <v>955</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E318">
+        <v>4354</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>86219</v>
+      </c>
+      <c r="B319" t="s">
+        <v>957</v>
+      </c>
+      <c r="C319" t="s">
+        <v>958</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E319">
+        <v>3613</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>86220</v>
+      </c>
+      <c r="B320" t="s">
+        <v>960</v>
+      </c>
+      <c r="C320" t="s">
+        <v>961</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E320">
+        <v>3476</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>86221</v>
+      </c>
+      <c r="B321" t="s">
+        <v>963</v>
+      </c>
+      <c r="C321" t="s">
+        <v>964</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E321">
+        <v>3859</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>86222</v>
+      </c>
+      <c r="B322" t="s">
+        <v>966</v>
+      </c>
+      <c r="C322" t="s">
+        <v>967</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E322">
+        <v>4109</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>86223</v>
+      </c>
+      <c r="B323" t="s">
+        <v>969</v>
+      </c>
+      <c r="C323" t="s">
+        <v>970</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E323">
+        <v>3743</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>86224</v>
+      </c>
+      <c r="B324" t="s">
+        <v>972</v>
+      </c>
+      <c r="C324" t="s">
+        <v>973</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E324">
+        <v>4172</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>86225</v>
+      </c>
+      <c r="B325" t="s">
+        <v>975</v>
+      </c>
+      <c r="C325" t="s">
+        <v>976</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E325">
+        <v>4951</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>86226</v>
+      </c>
+      <c r="B326" t="s">
+        <v>978</v>
+      </c>
+      <c r="C326" t="s">
+        <v>979</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E326">
+        <v>5343</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>86227</v>
+      </c>
+      <c r="B327" t="s">
+        <v>981</v>
+      </c>
+      <c r="C327" t="s">
+        <v>982</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E327">
+        <v>4681</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>86228</v>
+      </c>
+      <c r="B328" t="s">
+        <v>984</v>
+      </c>
+      <c r="C328" t="s">
+        <v>985</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E328">
+        <v>3965</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>86229</v>
+      </c>
+      <c r="B329" t="s">
+        <v>987</v>
+      </c>
+      <c r="C329" t="s">
+        <v>988</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E329">
+        <v>4815</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>86230</v>
+      </c>
+      <c r="B330" t="s">
+        <v>990</v>
+      </c>
+      <c r="C330" t="s">
+        <v>991</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E330">
+        <v>5152</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>86231</v>
+      </c>
+      <c r="B331" t="s">
+        <v>993</v>
+      </c>
+      <c r="C331" t="s">
+        <v>994</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="E331">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>86232</v>
+      </c>
+      <c r="B332" t="s">
+        <v>995</v>
+      </c>
+      <c r="C332" t="s">
+        <v>996</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="E332">
+        <v>4277</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>86233</v>
+      </c>
+      <c r="B333" t="s">
+        <v>998</v>
+      </c>
+      <c r="C333" t="s">
+        <v>999</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E333">
+        <v>4969</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>86234</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E334">
+        <v>5013</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>86235</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E335">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>86236</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E336">
+        <v>5548</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>86237</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E337">
+        <v>5148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">