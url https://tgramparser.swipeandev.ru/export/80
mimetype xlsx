--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1013">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1121">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3051,50 +3051,374 @@
     <t>16.01.26 08:36</t>
   </si>
   <si>
     <t>t.me/pokamojno/735</t>
   </si>
   <si>
     <t>Трэш-нейминг и хайп на искусстве: что больше не работает в 2026 году? Да, ребята, что было на волне вчера, сегодня — уже никому не нужно. Поэтому вместе с Алексеем Губкиным, девелопером, отельером и ресторатором, мы решили сделать подборку уходящих трендов в индустрии впечатлений. Что пора отправить на покой в 2026 году? Изжившие себя приемы, которые утратили актуальность и уже просто бесят — в заведениях, развлечениях и пространствах. Поехали, наш топ-5: 1) Уже бесит трэш-нейминг — уровня «Ёбидоёби» с суши-сетом «Куни ли». Короче, шутки за 300, будто у твоих клиентов уровень интеллекта на уровне средней школы. Испанский стыд берёт, особенно когда за этим стоят не трэш-комики, а взрослые бизнесмены в костюмах. Тонкий юмор это одно, а вот «Хорошая девочка» с коктейлями «Похоть» и «Папик» — это просто дешёвый хайп без души, чтобы запомнили, но не вернулись. 2) Всё, что легко скопировать — быстро надоедает. Надутый чебурек? Был вау три года назад — теперь он в каждом грузинском ресторане России. Придумывайте свое, хватит копипасты. Или бежевые интерьеры ресторанов — стерильные, как больница. Место должно иметь своё лицо, чтобы мы туда шли не просто, извините, жрать, а чувствовать что-то. Сейчас в тренде "эмоциональные" пространства — живые, дерзкие, самобытные. 3) Селебы чисто для "имени" бизнеса — отдельная боль. «Хот-дог Бульдог» с Харламовым, «Хочу люлей» с Галустяном или бар Ивлеевой. Все это мертворожденные проекты. Да, если коллаб органичный, как Frank by Баста (он реально оттуда ведет шоу), то это работает. А если просто «дадим долю звезде, пусть нагонит публику» — это провал для всех, и бизнес обанкротится, и бренд звезды пострадает. Так же и в девелопменте: вот назвали ЖК «Дом Чапурина» или «Дом Гергиева» — и какая ценность добавилась к одинаковым коробкам? Фиксируем: коллаборация должна усиливать продукт, а не маскировать шлак. 4) Искусство в проектах — это и тренд, и ловушка одновременно. ЗИЛАРТ с настоящим музеем — вдохновляет. А когда девелоперы ставят во вдоре дома одну скульптуру Васи Пупкина и кричат «наш ЖК — про искусство, поэтому мы премиум»? Этот фейк чуют за километр. Людям нужна трушность, а не декорация. 5) В диджитале бесит такой, знаете, примитивный ИИ: раньше это было вау, сейчас это каждый школьник сделает. Теперь побеждает не техника, а качественная идея и исполнение. Использовать ИИ ради ИИ уже точно отжившая тема. Инструменты упростились — требования к смыслам выросли. Креатив опять на первом месте. Вот такой список вышел у нас с Алексеем. Ну и вам советую заглянуть и подписаться на его канал Губкин под впечатлением. Как человек, чувствующий реальность и создающий объекты гостеприимства (куда мы все ходим тратить деньги) он остроумно разбирает мир индустрии впечатлений. Ну и пишите, какие тренды вас самих уже заколебали?</t>
   </si>
   <si>
     <t>14.01.26 11:53</t>
   </si>
   <si>
     <t>t.me/pokamojno/734</t>
   </si>
   <si>
     <t>Хахах, прикиньте, мне тут предложили продать свой телеграм-канал Знаю, что в телеге действительно продаются и покупаются каналы. Да-да, вот прям так. Вместе с тематикой и подписчиками. И даже назвали конкретную сумму за "Связь Вишневского". Только вот не понимаю смысла таких продаж. Ну, к примеру, передаю я им права. Они же не смогут дальше сохранять душу канала. Просто все скатится в подборку кейсов про рекламу. Авторский стиль на то и авторский стиль. Скормят мои посты джипити? Бред. Мне кажется, тут дело даже не в деньгах. А в том, что такие вещи нельзя продавать. Репутацию не купишь. Вовлечение. Мысли. Идеи. Атмосферу. Не представляю, чтоб новый владелец пришел и такой — хуяк, мы все это воссоздадим, и никто ничего не заметит. Так что, как грится, есть вещи, которые нельзя купить, для всего остального существует Mastercard. P.S. В комментариях можно написать цену — я отвечу нет.</t>
   </si>
   <si>
     <t>13.01.26 09:01</t>
   </si>
   <si>
     <t>t.me/pokamojno/728</t>
   </si>
   <si>
     <t>Как вам Людмила Прокофьевна в эстетике офис-кора? Сегодня захотелось поделиться замечательным нейро-арт-проектом – журналом Искра. Ребята воссоздают героев советского кино в стилистике модного журнала. Тут и Лукашин, и Людмила Прокофьевна, и Ипполит, и Наденька переносятся на страницы глянца и, надо сказать, смотрятся как влитые! А еще картинки сопровождаются забавными интервью с героями. Вообще мэшап (пересечение узнаваемых стилей и вселенных) — один из самых эффектных приемов в нейро-креативе. Соединяя 2 стиля воедино, можно получать вот такой арт, собирающий тысячи реакций. Так что мотаем на ус и кладем в папку "референсы". Прям мед на глаза в эпоху нейро-слопа. Ну и жду, когда сделают Жоржа Милославского, он точно должен раздать стиля! UPD — в комментах заметили, что картинки являются не полностью авторской работой, есть ряд прямых заимствований, за что выражаем команде Искры дизлайк.</t>
+  </si>
+  <si>
+    <t>03.06.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/861</t>
+  </si>
+  <si>
+    <t>Как вам нейминг, коллеги? Как такое вообще умудрились зарегистрировать? «НИ😺ИН» понимаете да? Вот хихи-хаха, конечно, а название хоть и дурацкое, но скорее всего зарегистрированное. При этом в стране полно классных бизнесов с остроумным, креативным неймингом, которые не защищены до сих пор. Хвала маркетинговым богам, предприниматели поняли, что надо вкладываться в рекламу, пилить контент, заморачиваться над упаковкой, выстраивать воронки и вот это всё. Но такая важная штука, как товарный знак, до сих пор кажется чем-то необязательным. Напомню, ребята, когда придумали креативное название, важнейший первый шаг — проверить, а вообще свободно ли оно. И можно ли его зарегистрировать. Тут рекомендую специалистов бюро «Железно», которые бесплатно прогонят его по закрытым базам Роспатента и честно расскажут о рисках. Денег за это не возьмут, даже если вы пока не планируете саму регистрацию. Они подают заявку в Роспатент за 24 часа, ведут регистрацию «под ключ» с юридической и финансовой гарантией по договору. ➡️ Оставить заявку в чате — если хочется быстро всё проверить в переписке. Главное, не затягивайте, чтобы потом случайно не пришлось переименовываться в какой-нибудь «НИ😺ИН»!</t>
+  </si>
+  <si>
+    <t>01.06.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/860</t>
+  </si>
+  <si>
+    <t>Что делать, если всё заебало? Меня тут спросили — давно веду блог и мне всё уже надоело. Как быть, продолжать делать старое или искать новые форматы? У меня ответ один: как бы ни было дискомфортно, точно меняться. Менять форматы, приемы, визуальный код, даже менять тему блога. Вы живой человек и не обязаны всю жизнь носить одинаковую маску. Да, возможно части аудитории это не понравится. Кто-то даже оскорбится. О ужас, хлопнет дверью и уйдет — "я не на это подписывался!" Да и скатертью дорожка. Вы не заключали никакого контракта кровью с вашими подписчиками. Вы им не обязаны. Гораздо хуже пытаться натягивать на себя то, что вам уже совершенно не подходит. В чем вам тесно. Это хорошая мина при плохой игре. Возможно, мне тоже страшно наскучит всё, что я делаю соцсетях. И, считаю, переизобретать себя и формат – абсолютно нормальная часть пути. Как раз НЕ нормально жить старыми установками, которые уже не вставляют. Цепляться за прошлое, продолжая твердить "ну раньше же нравилось". Это, кстати, не только блога касается. Те, кто годами делает одно и то же, как ни странно, рискуют сильнее. Они рискуют выгореть сами, выжечь свою тему дотла, как следствие — надоесть людям. А тот, кто способен раз за разом придумывать себя заново, более устойчив. Как говорится "удочка, а не рыба". В общем, если правда чувствуете, что отжившее больше не драйвит — говорим ему "спасибо". И отпускаем восвояси.</t>
+  </si>
+  <si>
+    <t>28.05.26 14:32</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/859</t>
+  </si>
+  <si>
+    <t>Бля, обожаю вот эти вот холодные продажи ахаха. Когда-нибудь сделаю отдельный канал со странными предложениями, которые мне поступают каждый день по 10 штук. Эксперты, скажите бога ради, такие рассылки вообще работают? Ну зачем нахера этим продолжают заниматься?!</t>
+  </si>
+  <si>
+    <t>27.05.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/854</t>
+  </si>
+  <si>
+    <t>Так, немножечко лайфконтента вам от меня хахах Давеча ходил на выставку с искусствоведом Сашей Плотниковой. И это, я вам скажу, совсем другие ощущения, чем когда идешь смотреть искусство сам. Я под впечатлением! Каюсь, иногда я приходил в галереи современного искусства, и смотрел на арт, как баран на новые ворота. А тут Саша прям открыла мне глаза, ей-богу. И я даже проникся авторской концепцией и видением. Оказалось, что, например, висящий волк — это не висящий волк, а символ этапа взросления в жизни человека. И хер бы я до этого догадался! ➡️ Все потому, что по сути у контента, рекламы, есть задачи быть понятными сразу. А у современного искусства таких задач нету. Там наоборот, чем загадочней, символичней и концептуальней, тем лучше. Поэтому и метафоры неочевидные, считываются не сразу, что мне Саша, собственно, и подсветила. Еще она ведет замечательный канал про искусство Ради Босха (опять кайфовый нейминг!) И это правда один из самых самобытных проектов о моде, визуале и актуальной культуре — загляните посмотреть. Потому что Саша, на минуточку, училась в Parsons School of Design, Instituto Marangoni и у самой Марины Абрамович (даже горжусь, что с искусствоведом такого уровня удалось пообщаться). P.S. И насчет выставок — я вам правда рекомендую изучать идеи авторов перед посещением. Получите гораздо большее удовольствие, проверено.</t>
+  </si>
+  <si>
+    <t>26.05.26 07:40</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/853</t>
+  </si>
+  <si>
+    <t>Эпоха вылизанного контента официально всё Все уже научились делать безупречную картинку, выверенные сторителлинги и юзать нейросети, но за этим фасадом всё чаще зияет пустота. Этим уже никого не удивишь. Зато то и дело возникают вопросы: почему один пост «на коленке» залетает в самое сердце, а другой — дорогой и вылизанный — кажется мертвым? Ответы, как ни странно, я встретил в интервью Юрия Норштейна, великого мультипликатора и автора того самого «Ежика в тумане». Он человек старой закалки, но мысли его резонируют с реальностью похлеще любого трендового курса. Выписал себе (и вам) четыре рабочих принципа, как делать живой контент, который пробивает броню зрителя. 1. Не берите тему, если она у вас не болит Норштейн уверен: если внутри проекта нет личной боли или переживания автора — это пустая иллюстрация. «Чувствам надо куда-то деваться. Чувства начинают метаться, если им не даешь направления, и умирают» Не пытайтесь имитировать смыслы, вдохновляйтесь жизнью и дайте выход своим чувствам. Если тема не трогает, не спасут ни техника, ни монтаж, ни нейросети. А честную эмоцию зритель непременно почувствует и откликнется. 2. Используйте воображение как орган сочувствия Сильный контент, будь то мультик или рилс, начинается со способности увидеть состояние другого, «подселиться» в голову и сердце зрителя. «Человек без воображения не способен понять чужую боль» 3. Добавьте абсурда и шероховатости Один из любимых мультфильмов Норштейна «Жил-был пес». Там есть гениальный штрих: у Волка прихватывает спину. Нелепая и слишком бытовая деталь для сказочного сюжета. Именно такие неровности и «грязная» реальность оживляют сторителлинг и делают его не похожим на сотни идеально-скучных образов. 4. Оставьте воздух В хорошей сказке (как и в хорошем контенте) зритель достраивает мир сам. Оставляйте аудитории пространство для соавторства. Пропуски и недосказанность притягательнее, чем разжевывание до последней запятой. Ну и вместо вывода. Если у вас сейчас не получается «сделать что-то великое» — попробуйте не выдумывать масштаб. Лучшее напоминание для любого, кто что-то создает: не стремиться быть безупречным — стремиться быть живым. «Знаете, я не понимаю, как можно проходить мимо дерева и не быть счастливым, что видишь его?» — эта цитата из Достоевского висит у Норштейна в кабинете. И себе её захотелось тоже повесить. Чтобы почаще вспоминать: счастье, настоящность и глубина в простом.</t>
+  </si>
+  <si>
+    <t>22.05.26 09:53</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/852</t>
+  </si>
+  <si>
+    <t>Внимание, появилось желание устроить пятничный нытинг⚡️ Ну что, креативные, в коментах можно от души пожаловаться на работу (или ее отсутствие), поныть о тяжелой жизни, погоде или что вас бесит! Пишите, как вас всё заебало — мы вас поддержим!</t>
+  </si>
+  <si>
+    <t>21.05.26 08:19</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/851</t>
+  </si>
+  <si>
+    <t>Кто круче — СнупДог или СнупДок? Вы наверно уже заметили по этому каналу, что я люблю прикольный нейминг. И считаю, что мой коллега Костя Мельников тут просто выбил страйк — создав сервис с названием СнупДок, который помогает вести документооборот. Костя придумал СнупДок специально для креативных команд и учитывает всю специфику: РИД, работу с самозанятыми и ИП, необходимость быстрого подписания (и то, что иногда документы подписываются задним числом). В общем, он создан ребятами, которые в индустрии давно и знают всю эту боль с документами (мне тоже всё это знакомо и ужасно бесит): Если раньше продюсер передавал данные бухгалтеру → бухгалтер вручную вставлял в шаблоны → возвращал документ. С учётом загрузки бухгалтерии это занимало сутки-двое. Теперь: шаблон заполняется автоматически, договор готов за 5 минут и сразу уходит на подписание по ссылке. Бухгалтеру делегировали другие задачи или сократили рабочие часы. Экономия ~10–15К/мес. Как устроен СнупДок: — Подрядчик сам вводит реквизиты по ссылке — Система автоматически подбирает нужный тип договора и заполняет его — Подрядчик подписывает с телефона по СМС за 30 секунд — А все документы хранятся в одном месте Короче, ребят — больше творчества, меньше бумажек. Если вам тоже знакома боль с документами, потестируйте на проекте бесплатно — snoop-doc.ru. И передайте коллегам. P.S. Кстати, рэпер СнупДог с документами совершенно бесполезен (я пробовал).</t>
+  </si>
+  <si>
+    <t>20.05.26 10:25</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/850</t>
+  </si>
+  <si>
+    <t>Звучит грустно, но мы первое поколение людей, которое разучилось разговаривать В общем, прочел, что учёные отследили тысячи людей на разных континентах и выяснили: с 2005 по 2019 год человечество стало молчать больше на 28%. 16 600 слов в сутки превратились в 11 900 — а сейчас, благодаря пандемии и ChatGPT, цифра близка к 9000. Заметили тоже, что мы все чаще выбираем написать, чем сказать? Приложения доставки, соцсети и мессенджеры практически убили разговоры в общественных местах, с партнером или друзьями за ужином. Еще любопытная цифра из исследования: когда родители смотрят в телефон рядом с ребенком, они говорят с ним на 16% меньше. А развитие мозга напрямую зависит от того, сколько слов дети слышат в первые годы. При этом, считаю навык строить диалог и в целом речь — один из важнейших. Сам часто спасал ситуацию через "умение говорить словами через рот". Сколько презентаций, сложных переговоров было, ух. В общем, меня вся эта статистика вгоняет в какую-то вселенскую грусть. Просто хотелось бы вернуть людям способность разговаривать.</t>
+  </si>
+  <si>
+    <t>19.05.26 07:56</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/849</t>
+  </si>
+  <si>
+    <t>Побыстрей разочаруйте всех Почему мы так часто мы действуем с оглядкой на других людей, на их мнения? Этот вопрос я задаю и себе. Возможно, виной тому синдром хорошего парня (или синдром хорошей девочки). Он же пережиток советского воспитания — вот это знаменитое "а что люди скажут?" Регулярно слышу о таком, например, в блогинге. Человеку хочется снимать контент и рассказывать о себе, но ужасно страшно, а что подумают люди. Что я блогер? Что я инфоцыган? Что я выскочка? Что я такой же как все? Это причем любой деятельности касается. Хочет человек петь, рисовать, шить одежду, открывать бизнес, — и тут же возникают эти голоса в голове. Чьи угодно: мамы, соседки, дяди Валеры или вообще незнакомого комментатора из соцсетей. И я ощущаю, что этот паттерн постоянной оглядки на людей — одна из самых больших проблем, которая нас часто стопорит. Мешает идти туда, куда хочется по-настоящему. Месяцами и годами мы носим на себе этот чертов груз общественных ожиданий. Чужих проекций. Завистливых и едких мнений. И от кого? Да часто от людей, у которых не получилось. И которые вас хотят видеть за компанию в этом "не получилось". Но давай я напомню тебе, мой дорогой читатель: ты не обязан быть тем, кого в тебе видят. Кого в тебе хотят видеть. Перефразируя классика: "их ожидания — их проблемы". Так что если давно хотели что-то начать, но слышали чужие голоса в голове, самое время их заткнуть. Не позволяйте чужим мнениям решать вашу жизнь. Разочаруйте людей. И вам станет легче и свободней.</t>
+  </si>
+  <si>
+    <t>18.05.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/848</t>
+  </si>
+  <si>
+    <t>Как грится, не дай людям тебя унижать — унижай себя сам!</t>
+  </si>
+  <si>
+    <t>17.05.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/847</t>
+  </si>
+  <si>
+    <t>Посадка на рейс заканчивается — срочно пройдите к вашему гейту... Так. Родненькие, сегодня финальный день, когда можно попасть в Санаторий Креатива (в следующий раз — хер знает когда). Я много времени и энергии вкладываю в этот проект. Тщательно отбираю спикеров. Делаю с душой. Уверен, вы не пожалеете. Ссылка на программу и билеты превратится в тыкву в 23:59. Ай-да с нами.</t>
+  </si>
+  <si>
+    <t>15.05.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/846</t>
+  </si>
+  <si>
+    <t>Коллеги, чей шедевр? Я еще могу понять, когда бренды уровня Пятерочки рифмуют, но вы-то куда (вспоминается нетленка «Подарочки под елочкой, а качество в Пятерочке»…). Или это какой-то недостижимый уровень мета-иронии?</t>
+  </si>
+  <si>
+    <t>14.05.26 08:51</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/845</t>
+  </si>
+  <si>
+    <t>4 вещи, которые мне помогли сильно вырасти как креатору и блогеру Не хотелось бы выебываться, но за последние пару лет я сделал мощный буст по всем фронтам. Делюсь с вами тем, что мне помогло на этом пути. Может вас натолкнет на размышления. 1. Стойкость Уметь выдерживать разные свои состояния, в том числе фигачить и придумывать, даже без вдохновения. "Не насилием, но усилием". Это важный навык, кстати не только для креатора. Потому что любое развитие это скорее марафон, а не спринт. И на длинной дистанции нужно уметь выдерживать разное — не только вдохновляющие подъемы, но и утомительную рутину. 2. Деньги Да, ребята, как бы прозаично не звучало. Я вкладывал в блог и развитие довольно много денег. Чтобы пилить контент, продвигаться, учиться, привлекать подрядчиков — нужны бабки, бесплатно ничего не происходит. Но считаю, это не траты, а инвестиции. Все эти вложения окупаются, потому что про вас начинают узнавать, приходит больше клиентов на консультации и заказы. 3. Навык подмечать Когда ты 24/7 смотришь по сторонам и анализируешь происходящее. Слабые социальные сигналы, общественные настроения, залетевшие рилсы, фильмы, сериалы, мемы, популярные и непопулярные мнения. Это все аккумулируется в твоей голове и становится основной для острых, актуальных высказываний — основой креатива. 4. Парадоксальное мышление Креаторы мыслят парадоксами, нелогичными конструциями. Там, где рушишь привычный ход мыслей, меняешь блоки местами, появляются самые цепляющие и неожиданные идеи. Из серии "а что так можно было?" Порассуждаем про все эти темы со мной и другими экспертами на Санатории Креатива (знаю, что наверно уже вас достал, но потерпите еще немного). Мы стартуем в понедельник 18 мая. ➡ Вот тут подробная программа и билеты. Уверен, будет круто и ценно для всех, кто создает.</t>
+  </si>
+  <si>
+    <t>13.05.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/844</t>
+  </si>
+  <si>
+    <t>На чём не экономят даже в сложные времена Изо всех щелей слышу: кризис, цены кусаются, времена непростые и для бизнеса, и для потребителей… Всё так. Но правда и другое: люди всё равно ищут, чем себя порадовать. Просто не всегда в формате большой роскоши. ⭐ В этом контексте вспомним про «тритономику» (культуру маленьких радостей или другими словами «эффект губной помады»). Подобные штуки помогают пережить всё это безобразие и безрыбье. В чём суть? На фоне турбулентности люди начинают искать позитив в небольшом, но приятном. Этакая «доступная роскошь», которая помогает: быстро получить дофамин, чуть снизить тревогу о финансах, напомнить себе, что жизнь всё ещё ок. Нет денег на новое платье — можно купить помаду. Не до ремонта — можно обновить скатерть или плед. 📌 Вот несколько вещей, которым стоит уделить внимание в антикризисном маркетинге, сохраняем: ➡ Проявите эмпатию и сделайте покупку приятнее. Дайте людям понять, что учитываете их трудности, и окружите заботой. Найдите способы упростить покупку, не снижая прибыль: добавьте бонусный бесплатный подарок в заказ, немного снизьте стоимость доставки. Мелочь, а приятно. ➡ Предлагайте меньшие размеры. Подавайте роскошь порционно: например, через мини-сеты и тревел-форматы. Сработает как эффект батончиков у кассы. Небольшие товары психологически легче добавить к заказу, и у клиентов будет возможность прикоснуться к бренду, не тратя ползарплаты. ➡ Создайте статус на минималках. Люди часто ищут способ подтвердить свою принадлежность к определенной касте. Маленький аксессуар с вашим лого может продаваться лучше, чем основной товар, потому что его видно, он всё ещё транслирует роскошь, но стоит дешевле. Как пример — блокноты и ручки Gucci. ➡ Не экономьте на упаковке и впечатлениях. Пусть это будет опыт, которым захочется поделиться и похвастаться — так клиенту будет проще решиться на покупку. В «эффекте помады» 50% удовольствия — это ритуал распаковки и обладания красивой вещью. Тактильная упаковка, дорогая бумага, вау-сервис повышают ценность продукта и создают то самое ощущение роскоши. Короче, в кризисы люди не перестают хотеть красивой жизни. Они просто покупают её по кусочкам. Вопрос только в том, чей «кусочек» они выберут сегодня. P.S. Ну-ка, признавайтесь, на какую «маленькую роскошь» спустили деньги в последний раз?</t>
+  </si>
+  <si>
+    <t>12.05.26 06:54</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/842</t>
+  </si>
+  <si>
+    <t>Как говорится, мы или не мы? P.S. Все больше втягиваюсь в Threads, забавная конечно соцсеть с максимально низким порогом входа (у этого есть и плюсы и минусы). Продолжаем тестировать.</t>
+  </si>
+  <si>
+    <t>08.05.26 08:18</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/841</t>
+  </si>
+  <si>
+    <t>Кто я и зачем я? Философские вопросы, которые стоит задать себе, чтоб расти в соцсетях Так, сегодня хочется поговорить про развитие своего блога / личного бренда, и поможет в этом Аня Ягода, бренд-стратег, креативный директор и автор тг-канала "Библиотека приколов". Она подготовила крутейший и полезнейший гайд, как именно раскрывать части вашей собственной личности в блоге. О чем писать и в какой форме выражать позицию. 🔼 Фреймворк стратегии личного блога и бренда от Анны Ягоды: Я верю, что личный блог может вести только сама же личность, все остальное — симулякр. Я также понимаю, что самовыражаться бывает очень страшно, знаю, что многих вопрос «Кто я?» ставит в тупик, а вопросы «Что я на самом деле хочу сказать?» и подавно. ➡ Для таких запросов я сделала небольшой гайд (прикладываю файлом), который поможет разобраться в голове и в приоритетах, понять, что вы хотите сказать, зачем это делать и на каких площадках. 📌Сохраняйте себе и делитесь с коллегами, это правда важная база. Добавлю, что Аня выступит в прямом эфире на моем проекте Санаторий Креатива, я вам рекомендую, будет крайне полезно. Порассуждаем с ней и другими экспертами о том, как вести личный блог и соцсети в целом, как не выгорать, искать свой авторский стиль, справляться с хейтом, синдромом самозванца и внутренним критиком. ➡️ Вот тут подробная программа и билеты. Унесете с собой десятки актуальных техник и механик креатива, контента, стратегии.</t>
+  </si>
+  <si>
+    <t>07.05.26 08:10</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/840</t>
+  </si>
+  <si>
+    <t>Ох мама дорогая, за сутки вас стало сильно больше — новеньких с прибытием к нашему балагану! Давайте знакомиться, а то чего как не родные. В этот раз предлагаю писать в комментах о себе не только, чем вы можете быть полезны, но и чем можете быть бесполезны (давайте честно, таких фактов явно больше). Начну: Я Миша Вишневский, креативный директор. — Могу быть полезен для разработки креативных идей для рекламных кампаний, блогов, консультированию по контенту. — Абсолютно бесполезен в качестве партнера по сумо и мастера по ноготочкам. Также бесполезен при проблемах с ЖКТ, избавлении от клопов и замене струн на балалайке.</t>
+  </si>
+  <si>
+    <t>06.05.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/839</t>
+  </si>
+  <si>
+    <t>Короче, ребята, не пугайтесь, это мы с прикольными авторскими каналами замутили коллаб, чтоб вы могли получить всякие наборы для креативных (а мы могли получить доп аудиторию, чего греха таить). Поэтому жмякайте на "участвовать", почему бы собственно и нет, можно выиграть лимонады Лапочка (я его реально люблю), а еще всякие эпловские штуки!</t>
+  </si>
+  <si>
+    <t>06.05.26 15:00</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/838</t>
+  </si>
+  <si>
+    <t>Авторы каналов по маркетингу и бизнесу разыгрывают набор креативного предпринимателя Вместе с авторами самых популярных каналов по маркетингу и бизнесу разыгрываем базовый набор креативного предпринимателя: MacBook Air M4, Apple Watch Series 11, два комплекта AirPods Pro 3 и 100 банок lapochka! Что точно достанется каждому — подписка на каналы с тонной полезной информации об индустрии, трендах, рекламе и здоровом отношении к работе. Как участвовать? 1. Подписаться на всех авторов: - Дмитрий Бескромный - Алексей Ткачук - Антон Балыклов - Евгений Давыдов - Александра Жаркова - Михаил Вишневский - Алина Чичина 2. Нажать кнопку «Участвую!» под этим постом. Полные правила читайте по ссылке. 14 мая бот определит пять победителей. Удачи! Участников: 19307 Призовых мест: 5 Дата розыгрыша: 18:00, 14.05.2026 MSK (завершён) Победители розыгрыша: 1. Айсултан - 5di89l (переразыгран) 2. mDwka - 5d7vch (переразыгран) 3. Rastishk - 5deark 4. omgwalker - 5dk720 5. ЗУ Ассистент - 5dd2pq</t>
+  </si>
+  <si>
+    <t>05.05.26 08:07</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/837</t>
+  </si>
+  <si>
+    <t>Знаете, что мне нравится и одновременно не нравится в ИИшке? Что я стал спрашивать всё подряд у нейросети, зачастую вместо того, чтоб подумать самому. Причем уже на автомате. Не знаю уж, как это влияет на когнитивные способности, но звучит для меня как-то грустно (*простите за стариковское ворчание*). Зачем думать, если можно спросить, что думает нейросеть?</t>
+  </si>
+  <si>
+    <t>04.05.26 11:58</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/833</t>
+  </si>
+  <si>
+    <t>⚡️Этот день настал, ребята Мы открываем для всех возможность попасть на Санаторий Креатива 2026 (в прошлый раз билеты разобрали за сутки хах) Кто не в курсе, Санаторий Креатива — это месячная программа для тех, кто создает: креаторов, маркетологов, сммщиков, предпринимателей, дизайнеров, фотографов, режиссеров, музыкантов, продюсеров, блогеров и других спецов творческих индустрий. В этой смене мы пригласили новых классных экспертов — Женя Давыдов, Даша Васянина, Даша Кировская, Аня Ягода, Настя Грабович и я, ваш покорный слуга. По сути это закрытый клуб, в котором мы с помощью практик и прямых эфиров делимся опытом и помогаем друг другу создавать, расти как профи, бороться с внутренними критиками, самозванцами и прочими негодяями. Плюс мы пошли дальше и перенесли часть активностей в офлайн — теперь программа гибридная, ведь хочется развиртуализироваться, а не только в этих ваших интернетах сидеть! ➡ В общем залетайте, тут подробная программа и билеты. Цена будет повышаться, советую ее зафиксировать. Стартуем 18 мая.</t>
+  </si>
+  <si>
+    <t>30.04.26 07:53</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/832</t>
+  </si>
+  <si>
+    <t>Как нобелевскиие лауреаты легализовали боль Если вы думаете, что кризисы и проблемы — это временно, то у меня плохие новости. Нобелевку по экономике присудили Мокиру, Агьону и Хоуитту за объяснение, как “созидательное разрушение” двигает устойчивый экономический рост. Что тут самое важное, на мой взгляд — теория легализует «боль изменений». Наконец-то сказано вслух: прогресс всегда кого-то разрушает. Хотим мы этого или нет, это неизбежно. Это не сбой, не побочка, а механизм обновления. То есть теперь доказано, что кризисы, конфликты и болезненные перестройки — не провал, а условие роста. Но еще важно, что подходит это, на мой взгляд, не только для экономики. Но и любого развивающегося процесса. Если смотреть широко, то чуваки доказали, что без боли развитие, увы, невозможно. Это всё я узнал от Елены Черниковой из канала "СЕО свободных людей", предпринимателя, основателя Invisible Force — Культура Инноваций. Вот что пишет Елена: Эта Нобелевка действительно вдохновила многих, потому что в ней — признание боли перемен как нормы. Что устойчивость рождается не из стабильности, а из адаптации к боли. Так что, ребята, если мы хотим расти — боль неизбежна, лучше это принять и двигаться с этим знанием. Заходите почитать и другие посты @heyho_chernikova. В своем канале она пишет про лидерство, управление командами, инновации и предпринимательство: — Кризис-2026: «пристегните ремни и прослушайте технику безопасности» — «Минус харизма, плюс пространство»: почему «Тони Роббинсоны» больше не работают? — Про методологию самоанализа — PANAS (Positive and Negative Affect Schedule) — «А давай!» культура ➡ Ну и подпишитесь, если темы резонируют с вами.</t>
+  </si>
+  <si>
+    <t>28.04.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/831</t>
+  </si>
+  <si>
+    <t>Так, коллеги, все переименоваться успели?</t>
+  </si>
+  <si>
+    <t>27.04.26 08:55</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/830</t>
+  </si>
+  <si>
+    <t>Потерявшим желание продолжать Периодически я сталкиваюсь с тем, что не нахожу в себе силы продолжать вести телеграм-канал или инст. Это вообще не связано с запретами всякими, речь о внутренних переживаниях. Встаешь без запала, идей, мотивации. Что-то надо написать? А кому надо? Зачем? А потом я напоминаю себе: вообще это нормальная часть любого пути. Иногда ты теряешь интерес. Особенно если ведешь блог долго. Ну да, ты просто обычный человек. Тебе может надоесть. И не только блога касается — в любом деле может наступить период спада. В эти моменты мне помогает знаете что? Отъебаться от себя. Да, вот так. Зацикливаемся, что-то выдавливаем насильно — ну кому это нужно, скажите? Я выдыхаю, меняю деятельность и фокус внимания — и через время, о чудо, силы возвращаются. Так что если устали и потеряли энергию в развитие своего дела — это абсолютно нормально. Я такой же. Все мы такие же, что теперь, обосраться? Не давите на себя. Блог — это не гонка и не спорт высоких достижений. Обнял!</t>
+  </si>
+  <si>
+    <t>24.04.26 09:44</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/829</t>
+  </si>
+  <si>
+    <t>Мне кажется, отличная иллюстрация на тему ожидания мгновенного результата. Практически в любом деле.</t>
+  </si>
+  <si>
+    <t>22.04.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/828</t>
+  </si>
+  <si>
+    <t>Ужасно не люблю продавать Вот мне уже годков-то сколько, а я до сих пор стремаюсь продавать себя и свои продукты. Сразу все самозванцы / критики в моей голове атакуют со своими обесценивающими комментами. И знаю, что у многих творческих специалистов так. Для некоторых кажется даже постыдным подчеркивать то, какой ты охуенный и как твои услуги изменят жизнь на 180 градусов. Вот и сейчас такой момент. Борясь с собой, надо рассказывать про Санаторий Креатива. В общем, избавьте меня ради бога от необходимости его вам продавать. Просто скажу, что в четверг, 23 апреля, стартуют предпродажи по сниженной цене только для подпищиков моего канала. Вот вам бот предзаписи. Все, кто в боте — завтра получат от него сообщение. Фуф, всё. Кажется, я справился и не умер. P.S. Также санаторный админ Настя Алефиренко просила вот что: Когда будешь публиковать пост у себя в тг, нужно упомянуть: — в предзапись можно попасть только до 23:59 сегодня — про ограничения мест, что в предзаписи уже почти 800 человек.</t>
+  </si>
+  <si>
+    <t>20.04.26 09:38</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/827</t>
+  </si>
+  <si>
+    <t>Хаха наконец-то официально можно отвратительно фотографировать Пока все из кожи вон лезут, чтобы создавать эстетичный красивый контент, Исландия такая: «я самая охуенная, понятно вам я такая крутая, что хоть на старую Нокиа левой пяткой фоткай — всё равно сочно будет». ⭐ Это авиакомпания Icelandair опубликовала объявление, в котором ищет ооочень плохого фотографа, чтоб доказать, что сделать отличные снимки Исландии может даже неумеха. Круто, что тренд на неидеальность добрался и до больших игроков. Вот, что говорит их директор по маркетингу: «Мы поняли, что пейзажи Исландии настолько потрясающие, что их практически невозможно испортить. Нам надоело видеть отполированные, цифровые изображения, которые не передают истинную магию нашей страны. Поэтому решили изменить подход и найти людей, которые, несмотря на свои недостатки в фотографии, все же любят запечатлевать каждый момент. Потому что иногда лучший способ показать подлинную красоту — отбросить все правила». Лучший (или худший?) кандидат получит 10-дневную поездку в Исландию в июне 2026 года с оплатой проезда, а также $50 000 на создание контента. Заявки принимают до 30 апреля. Мне кажется, отличная идея для промо, берем на заметку. P.S. Предлагаю провести предварительный отбор в комментариях. Кидайте свои самые всратые снимки, а мы дружно выберем неудачнейший.</t>
+  </si>
+  <si>
+    <t>17.04.26 10:52</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/826</t>
+  </si>
+  <si>
+    <t>Ваши варианты, что за проект, на котором нам нужно было ее утвердить.</t>
+  </si>
+  <si>
+    <t>16.04.26 08:16</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/825</t>
+  </si>
+  <si>
+    <t>Просто оставлю это здесь.</t>
+  </si>
+  <si>
+    <t>15.04.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/824</t>
+  </si>
+  <si>
+    <t>Алгоритмы: как они управляют вниманием У меня вчерашний рилс залетел на 3 млн просмотров. И с одной стороны в залете всегда есть элемент случайности, с другой — есть моменты, которые можно спрогнозировать. То есть обучить алгоритм на вашем контенте. Если кратко, то алгоритмам главное что? Чтоб ваш ролик был актуален сразу большому количеству людей, это порождает лавинообразные репосты (в моем случае 150 тысяч). Когда сразу многие делятся вашим видео в первый час показа, алгоритм считывает, что можно нести его дальше и показывать бОльшему количеству людей. Поэтому всегда думаем о том, в чем мотивация массово делиться вашим контентом. В какой контекст / боль множества людей мы должны попасть, чтоб они начали это пересылать друг другу? То есть можно сказать, алгоритмы управляют нашим вниманием, потому что мы их на нашем внимании обучили, вот такой парадокс. А если хотите подробнее про алгоритмы, то за меня это классно сформулировала моя знакомая СEO бренд-агентства БУНТ Наиля Асланова в гайде на своем канале два ноль, полностью посвященном теме личного бренда. Краткое содержание ее гайда: 1. алгоритмы как новая среда 2. как думает алгоритм 3. как работает алгоритм инсты (запрещенная соцсеть) 4. как создавать контент, который залетает 5. логика форматов: где и что работает 6. как тренировать алгоритм под себя Так что забираем, мотаем на ус и кладем алгоритмы на лопатки! ➡Ну и заходите почитать и другие ее посты — канал будет полезен предпринимателям, руководителям и специалистам в найме, экспертам и креаторам, инфлюенсерам – всем, кто хочет быть более видимым и развивать свой личный бренд.</t>
+  </si>
+  <si>
+    <t>14.04.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/819</t>
+  </si>
+  <si>
+    <t>⚡️А я вам обещал мерч? Получите распишитесь! Встречайте лимитированный дроп: “КОГДА-НИБУДНИК” — расслабляющий блокнот для мыслей, которые не влезают в сегодня. Я придумал его для тех, кто устал от планов, целей, дат и задач. Ежедневник давит на вас, что каждый день надо что-то заполнять. Когда-нибудник заполните когда-нибудь потом, когда будет настроение. А может быть и никогда. Пусть просто стоит на полке. Или подарите тем, кто постоянно что-то пишет — пусть уже наконец расслабятся. Белая бумага без линовки, тактильно приятная обложка, 192 страницы, которые вы никогда не заполните. Кому подойдет? — людям, у которых в голове много всего — тем, кто устал от ежедневников с «планами на день» и датами — хочет записывать идеи, но без обязательств и давления — кто любит умные, ироничные вещички Бонус: блокнот невозможно заблокировать, он не требует средств обхода блокировок. Купить лимиточку можно вот тут. В дропе всего 50 экземпляров.</t>
+  </si>
+  <si>
+    <t>11.04.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/818</t>
+  </si>
+  <si>
+    <t>Я тут решил потестить Threads, там конечно мощный рекомендательный алгоритм. Попробую 30 дней постить и посмотрим на результаты. Например, на третий день в комменты залетел Богдан Титомир. Буду держать вас в курсе (это я о продвижении в тредс, а не совете Богдана).</t>
+  </si>
+  <si>
+    <t>09.04.26 15:28</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/817</t>
+  </si>
+  <si>
+    <t>Объясните, пожалуйста, что хотел сказать автор данным этим макетом? Что связывает Буланову, Нилетто и этот остров? Они живут там или что? Почему герои так странно прифотошоплены? Тот случай, когда вбухивание бабла в селебов вызывает больше вопросов, чем ответов.</t>
+  </si>
+  <si>
+    <t>09.04.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/815</t>
+  </si>
+  <si>
+    <t>Креатив на сдачу: как запустить кофейню без меню и собрать охват 2 млн ещё до открытия Представьте, вы заходите за кофе, а там ни капучино, ни американо, ни-хе-ра. Это в Лондоне открылась поп-ап кофейня Flat White or F*ck Off — она взорвала соцсети и собрала очередь в целый квартал. В меню был всего один напиток: флэт уайт. Одного объема, без добавок и без вариаций. Сегодня расскажу, как они это придумали, в новой рубрике «Креатив на сдачу» про бюджетные, но взрывные креативные решения. Основатель заведения — дизайнер Чарли Херст просто услышал в подкасте занятную мысль: «Современные кофейни превратились в очереди из людей, которые по три минуты выбирают молоко, температуру и размер стакана». И такой: «Сделаю всё наоборот!» Вот вам и рецепт. Записывайте ингредиенты: берете бесячую проблему + превращаете радикальное решение в концепцию Чарли с командой не потратили на продвижение ни фунта. 2 дня показывали весь процесс от идеи до реализации в Тиктоке — и собрали 2 млн просмотров ещё до открытия. Добавьте сюда провокацию: название само по себе эпатажное и виральное. Отбили они затраты на аренду? Возможно. Сыграло бы это вдолгую? Неизвестно. Но за эксперимент, смелую идею и вдохновение для всех нас — жирный лайк. Подытожу, что из этой ситуации взять на вооружение: Подумайте, какую очевидную вещь в вашей нише все терпят, но никто не решается изменить? Шаблонный формат мероприятия, перегруженное предложение услуг или бесконечные согласования. Точно найдется что-то, что вы можете сломать и превратить в концепцию, которая будет продавать сама себя.</t>
+  </si>
+  <si>
+    <t>07.04.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/814</t>
+  </si>
+  <si>
+    <t>«Маловероятно, что вы потеряете работу из-за искусственного интеллекта. Вы потеряете работу из-за того, кто умеет им пользоваться». Это вот недавняя цитата CEO компании NVIDIA Дженсена Хуанга, который входит в топ-20 богатейших людей мира. Я, конечно, считаю, что это очередная пугалка. Есть масса ролей и позиций, где нейросети точно вас не заменят. И даже люди владеющие ИИ тоже не заменят. По-крайней мере сейчас. Так что про потерю работы я бы не был так категоричен (хотя если б был директором NVIDIA, то конечно пугал бы всех, ведь им это выгодно). Однако, признаю, что навыки работы с искусственным интеллектом — не просто тренд, а уже база. Все хотят эффективных сотрудников. И если вы до сих пор не владеете нейронками в совершенстве, то приходите на курс «Нейросети на практике: для себя, работы и бизнеса» от Академии Эдюсон. Курс максимально актуальный, обновляется постоянно и бесплатно. Вы спросите, что на нем будет, рассказываю: • вы познакомитесь с 125 текстовыми и графическими нейросетями (ChatGPT, Midjourney, DALL·E 3 и другими) • отработаете новые навыки на 22+ практических заданиях; • сможете консультироваться с личным куратором, который будет с вами на связи и далее (в течение 365 дней) и ответит на все вопросы. Еще приятная плюшечка: Академия лицензирована, так что получите удостоверение о повышении квалификации и возможность вернуть 13%. В общем, переходите на сайт и оставляйте заявку с промокодом ВИШНЕВСКИЙ — так за вами зафиксируется скидка + второй курс в подарок.</t>
+  </si>
+  <si>
+    <t>06.04.26 08:14</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/813</t>
+  </si>
+  <si>
+    <t>Ну что, бандиты, Вишневский из бэк ту бизнес! Целых 2 недели был в настоящем отпуске — и кажется впервые за долгое время реально отдохнул! Прочел тут, что самый популярный блогер в мире MrBeast работает по 18 часов в день и часто находится в режиме нон-стоп по 7-8 дней подряд вообще без выходных. Правда, он признался, что у этого есть цена — нервные срывы раз в две недели, а еще болезнь Крона и никакого времени на близких. Подумал, что нахер оно мне надо — лучше я буду менее популярными и богатым, но более здоровым и счастливым. Поговорка "тише едешь дальше будешь" на моем личном примере доказывает свою правоту. Чего и вам желаю. А у меня ближайших планах: — Освежить креативные проекты, которые брал до отпуска — Подготовиться к выступлению на Ричрейт в Москве — Продумать новую смену Санатория Креатива (в мае стартуем) — Проработать новый мерч (да, скоро будет дроп!) Врываемся!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3416,51 +3740,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H337"/>
+  <dimension ref="A1:H373"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3890.621" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -6475,57 +6799,57 @@
       </c>
       <c r="G117">
         <v>65</v>
       </c>
       <c r="H117">
         <v>13</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>18833</v>
       </c>
       <c r="B118" t="s">
         <v>356</v>
       </c>
       <c r="C118" t="s">
         <v>357</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E118">
         <v>15859</v>
       </c>
       <c r="F118">
-        <v>225</v>
+        <v>321</v>
       </c>
       <c r="G118">
         <v>225</v>
       </c>
       <c r="H118">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>18834</v>
       </c>
       <c r="B119" t="s">
         <v>359</v>
       </c>
       <c r="C119" t="s">
         <v>360</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>361</v>
       </c>
       <c r="E119">
         <v>4490</v>
       </c>
       <c r="F119">
         <v>45</v>
       </c>
       <c r="G119">
         <v>133</v>
       </c>
       <c r="H119">
@@ -8526,54 +8850,54 @@
       </c>
       <c r="G196">
         <v>220</v>
       </c>
       <c r="H196">
         <v>32</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>18912</v>
       </c>
       <c r="B197" t="s">
         <v>593</v>
       </c>
       <c r="C197" t="s">
         <v>594</v>
       </c>
       <c r="D197" s="1" t="s">
         <v>595</v>
       </c>
       <c r="E197">
         <v>6614</v>
       </c>
       <c r="F197">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="G197">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="H197">
         <v>2</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>18913</v>
       </c>
       <c r="B198" t="s">
         <v>596</v>
       </c>
       <c r="C198" t="s">
         <v>597</v>
       </c>
       <c r="D198" s="1" t="s">
         <v>598</v>
       </c>
       <c r="E198">
         <v>3071</v>
       </c>
       <c r="F198">
         <v>5</v>
       </c>
       <c r="G198">
@@ -8994,588 +9318,588 @@
       </c>
       <c r="G214">
         <v>58</v>
       </c>
       <c r="H214">
         <v>24</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>23097</v>
       </c>
       <c r="B215" t="s">
         <v>647</v>
       </c>
       <c r="C215" t="s">
         <v>648</v>
       </c>
       <c r="D215" s="1" t="s">
         <v>649</v>
       </c>
       <c r="E215">
         <v>3851</v>
       </c>
       <c r="F215">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="G215">
-        <v>181</v>
+        <v>256</v>
       </c>
       <c r="H215">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216">
         <v>23098</v>
       </c>
       <c r="B216" t="s">
         <v>650</v>
       </c>
       <c r="C216" t="s">
         <v>651</v>
       </c>
       <c r="D216" s="1" t="s">
         <v>652</v>
       </c>
       <c r="E216">
         <v>17</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217">
         <v>23174</v>
       </c>
       <c r="B217" t="s">
         <v>653</v>
       </c>
       <c r="C217" t="s">
         <v>654</v>
       </c>
       <c r="D217" s="1" t="s">
         <v>655</v>
       </c>
       <c r="E217">
         <v>4980</v>
       </c>
       <c r="F217">
-        <v>43</v>
+        <v>74</v>
       </c>
       <c r="G217">
-        <v>121</v>
+        <v>289</v>
       </c>
       <c r="H217">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218">
         <v>23175</v>
       </c>
       <c r="B218" t="s">
         <v>656</v>
       </c>
       <c r="C218" t="s">
         <v>657</v>
       </c>
       <c r="D218" s="1" t="s">
         <v>658</v>
       </c>
       <c r="E218">
         <v>2217</v>
       </c>
       <c r="F218">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G218">
-        <v>321</v>
+        <v>386</v>
       </c>
       <c r="H218">
-        <v>29</v>
+        <v>32</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219">
         <v>23176</v>
       </c>
       <c r="B219" t="s">
         <v>659</v>
       </c>
       <c r="C219" t="s">
         <v>660</v>
       </c>
       <c r="D219" s="1" t="s">
         <v>661</v>
       </c>
       <c r="E219">
         <v>2578</v>
       </c>
       <c r="F219">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="G219">
-        <v>71</v>
+        <v>85</v>
       </c>
       <c r="H219">
         <v>11</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220">
         <v>23177</v>
       </c>
       <c r="B220" t="s">
         <v>662</v>
       </c>
       <c r="C220" t="s">
         <v>663</v>
       </c>
       <c r="D220" s="1" t="s">
         <v>664</v>
       </c>
       <c r="E220">
         <v>2623</v>
       </c>
       <c r="F220">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G220">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="H220">
         <v>22</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221">
         <v>23178</v>
       </c>
       <c r="B221" t="s">
         <v>665</v>
       </c>
       <c r="C221" t="s">
         <v>666</v>
       </c>
       <c r="D221" s="1" t="s">
         <v>667</v>
       </c>
       <c r="E221">
         <v>3596</v>
       </c>
       <c r="F221">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="G221">
-        <v>490</v>
+        <v>537</v>
       </c>
       <c r="H221">
         <v>32</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222">
         <v>23179</v>
       </c>
       <c r="B222" t="s">
         <v>668</v>
       </c>
       <c r="C222" t="s">
         <v>669</v>
       </c>
       <c r="D222" s="1" t="s">
         <v>670</v>
       </c>
       <c r="E222">
         <v>3388</v>
       </c>
       <c r="G222">
-        <v>436</v>
+        <v>453</v>
       </c>
       <c r="H222">
         <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223">
         <v>78096</v>
       </c>
       <c r="B223" t="s">
         <v>671</v>
       </c>
       <c r="C223" t="s">
         <v>672</v>
       </c>
       <c r="D223" s="1" t="s">
         <v>673</v>
       </c>
       <c r="E223">
         <v>790</v>
       </c>
       <c r="F223">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="G223">
-        <v>30</v>
+        <v>61</v>
       </c>
       <c r="H223">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224">
         <v>78097</v>
       </c>
       <c r="B224" t="s">
         <v>674</v>
       </c>
       <c r="C224" t="s">
         <v>675</v>
       </c>
       <c r="D224" s="1" t="s">
         <v>676</v>
       </c>
       <c r="E224">
         <v>3347</v>
       </c>
       <c r="F224">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="G224">
-        <v>559</v>
+        <v>641</v>
       </c>
       <c r="H224">
         <v>19</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225">
         <v>78098</v>
       </c>
       <c r="B225" t="s">
         <v>677</v>
       </c>
       <c r="C225" t="s">
         <v>678</v>
       </c>
       <c r="D225" s="1" t="s">
         <v>679</v>
       </c>
       <c r="E225">
         <v>2345</v>
       </c>
       <c r="F225">
         <v>10</v>
       </c>
       <c r="G225">
         <v>29</v>
       </c>
       <c r="H225">
         <v>9</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226">
         <v>78099</v>
       </c>
       <c r="B226" t="s">
         <v>680</v>
       </c>
       <c r="C226" t="s">
         <v>681</v>
       </c>
       <c r="D226" s="1" t="s">
         <v>682</v>
       </c>
       <c r="E226">
         <v>3511</v>
       </c>
       <c r="F226">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G226">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="H226">
         <v>24</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227">
         <v>78100</v>
       </c>
       <c r="B227" t="s">
         <v>683</v>
       </c>
       <c r="C227" t="s">
         <v>684</v>
       </c>
       <c r="D227" s="1" t="s">
         <v>685</v>
       </c>
       <c r="E227">
         <v>3850</v>
       </c>
       <c r="F227">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="G227">
-        <v>337</v>
+        <v>358</v>
       </c>
       <c r="H227">
         <v>14</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228">
         <v>78101</v>
       </c>
       <c r="B228" t="s">
         <v>686</v>
       </c>
       <c r="C228" t="s">
         <v>687</v>
       </c>
       <c r="D228" s="1" t="s">
         <v>688</v>
       </c>
       <c r="E228">
         <v>4068</v>
       </c>
       <c r="F228">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G228">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="H228">
         <v>13</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229">
         <v>78102</v>
       </c>
       <c r="B229" t="s">
         <v>689</v>
       </c>
       <c r="C229" t="s">
         <v>690</v>
       </c>
       <c r="D229" s="1" t="s">
         <v>691</v>
       </c>
       <c r="E229">
         <v>3709</v>
       </c>
       <c r="F229">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G229">
         <v>57</v>
       </c>
       <c r="H229">
         <v>11</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230">
         <v>78103</v>
       </c>
       <c r="B230" t="s">
         <v>692</v>
       </c>
       <c r="C230" t="s">
         <v>693</v>
       </c>
       <c r="D230" s="1" t="s">
         <v>694</v>
       </c>
       <c r="E230">
         <v>3348</v>
       </c>
       <c r="F230">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G230">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="H230">
         <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231">
         <v>78104</v>
       </c>
       <c r="B231" t="s">
         <v>695</v>
       </c>
       <c r="C231" t="s">
         <v>696</v>
       </c>
       <c r="D231" s="1" t="s">
         <v>697</v>
       </c>
       <c r="E231">
         <v>2833</v>
       </c>
       <c r="F231">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G231">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H231">
         <v>4</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232">
         <v>78105</v>
       </c>
       <c r="B232" t="s">
         <v>698</v>
       </c>
       <c r="C232" t="s">
         <v>699</v>
       </c>
       <c r="D232" s="1" t="s">
         <v>700</v>
       </c>
       <c r="E232">
         <v>3141</v>
       </c>
       <c r="F232">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G232">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="H232">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233">
         <v>78106</v>
       </c>
       <c r="B233" t="s">
         <v>701</v>
       </c>
       <c r="C233" t="s">
         <v>702</v>
       </c>
       <c r="D233" s="1" t="s">
         <v>703</v>
       </c>
       <c r="E233">
         <v>3590</v>
       </c>
       <c r="F233">
         <v>1</v>
       </c>
       <c r="G233">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="H233">
         <v>11</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234">
         <v>78107</v>
       </c>
       <c r="B234" t="s">
         <v>704</v>
       </c>
       <c r="C234" t="s">
         <v>705</v>
       </c>
       <c r="D234" s="1" t="s">
         <v>706</v>
       </c>
       <c r="E234">
         <v>3583</v>
       </c>
       <c r="F234">
         <v>7</v>
       </c>
       <c r="G234">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="H234">
         <v>9</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235">
         <v>78108</v>
       </c>
       <c r="B235" t="s">
         <v>707</v>
       </c>
       <c r="C235" t="s">
         <v>708</v>
       </c>
       <c r="D235" s="1" t="s">
         <v>709</v>
       </c>
       <c r="E235">
         <v>3885</v>
       </c>
       <c r="F235">
-        <v>99</v>
+        <v>113</v>
       </c>
       <c r="G235">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="H235">
         <v>11</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>78109</v>
       </c>
       <c r="B236" t="s">
         <v>710</v>
       </c>
       <c r="C236" t="s">
         <v>711</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>712</v>
       </c>
       <c r="E236">
         <v>3073</v>
       </c>
       <c r="F236">
         <v>10</v>
       </c>
       <c r="G236">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="H236">
         <v>8</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>78110</v>
       </c>
       <c r="B237" t="s">
         <v>713</v>
       </c>
       <c r="C237" t="s">
         <v>714</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>715</v>
       </c>
       <c r="E237">
         <v>2769</v>
       </c>
       <c r="F237">
         <v>2</v>
       </c>
       <c r="G237">
@@ -9603,106 +9927,106 @@
       </c>
       <c r="F238">
         <v>6</v>
       </c>
       <c r="G238">
         <v>23</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>78112</v>
       </c>
       <c r="B239" t="s">
         <v>719</v>
       </c>
       <c r="C239" t="s">
         <v>720</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>721</v>
       </c>
       <c r="E239">
         <v>3603</v>
       </c>
       <c r="F239">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="G239">
         <v>170</v>
       </c>
       <c r="H239">
         <v>70</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>78113</v>
       </c>
       <c r="B240" t="s">
         <v>722</v>
       </c>
       <c r="C240" t="s">
         <v>723</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>724</v>
       </c>
       <c r="E240">
         <v>3368</v>
       </c>
       <c r="F240">
         <v>7</v>
       </c>
       <c r="G240">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241">
         <v>78114</v>
       </c>
       <c r="B241" t="s">
         <v>725</v>
       </c>
       <c r="C241" t="s">
         <v>726</v>
       </c>
       <c r="D241" s="1" t="s">
         <v>727</v>
       </c>
       <c r="E241">
         <v>3453</v>
       </c>
       <c r="F241">
         <v>30</v>
       </c>
       <c r="G241">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="H241">
         <v>37</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242">
         <v>78115</v>
       </c>
       <c r="B242" t="s">
         <v>728</v>
       </c>
       <c r="C242" t="s">
         <v>729</v>
       </c>
       <c r="D242" s="1" t="s">
         <v>730</v>
       </c>
       <c r="E242">
         <v>3474</v>
       </c>
       <c r="F242">
         <v>34</v>
       </c>
       <c r="G242">
@@ -9733,132 +10057,132 @@
       </c>
       <c r="G243">
         <v>58</v>
       </c>
       <c r="H243">
         <v>4</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244">
         <v>78117</v>
       </c>
       <c r="B244" t="s">
         <v>734</v>
       </c>
       <c r="C244" t="s">
         <v>735</v>
       </c>
       <c r="D244" s="1" t="s">
         <v>736</v>
       </c>
       <c r="E244">
         <v>3738</v>
       </c>
       <c r="F244">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G244">
         <v>202</v>
       </c>
       <c r="H244">
         <v>43</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245">
         <v>78118</v>
       </c>
       <c r="B245" t="s">
         <v>737</v>
       </c>
       <c r="C245" t="s">
         <v>738</v>
       </c>
       <c r="D245" s="1" t="s">
         <v>739</v>
       </c>
       <c r="E245">
         <v>3787</v>
       </c>
       <c r="F245">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G245">
         <v>86</v>
       </c>
       <c r="H245">
         <v>31</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246">
         <v>78119</v>
       </c>
       <c r="B246" t="s">
         <v>740</v>
       </c>
       <c r="C246" t="s">
         <v>741</v>
       </c>
       <c r="D246" s="1" t="s">
         <v>742</v>
       </c>
       <c r="E246">
         <v>3517</v>
       </c>
       <c r="F246">
         <v>18</v>
       </c>
       <c r="G246">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="H246">
         <v>28</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247">
         <v>78120</v>
       </c>
       <c r="B247" t="s">
         <v>743</v>
       </c>
       <c r="C247" t="s">
         <v>744</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>745</v>
       </c>
       <c r="E247">
         <v>3439</v>
       </c>
       <c r="F247">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="G247">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="H247">
         <v>20</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248">
         <v>78121</v>
       </c>
       <c r="B248" t="s">
         <v>746</v>
       </c>
       <c r="C248" t="s">
         <v>747</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>748</v>
       </c>
       <c r="E248">
         <v>4338</v>
       </c>
       <c r="F248">
         <v>4</v>
       </c>
       <c r="G248">
@@ -11595,202 +11919,904 @@
         <v>982</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>983</v>
       </c>
       <c r="E327">
         <v>4681</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>86228</v>
       </c>
       <c r="B328" t="s">
         <v>984</v>
       </c>
       <c r="C328" t="s">
         <v>985</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>986</v>
       </c>
       <c r="E328">
         <v>3965</v>
       </c>
+      <c r="F328">
+        <v>9</v>
+      </c>
+      <c r="G328">
+        <v>190</v>
+      </c>
+      <c r="H328">
+        <v>142</v>
+      </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>86229</v>
       </c>
       <c r="B329" t="s">
         <v>987</v>
       </c>
       <c r="C329" t="s">
         <v>988</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>989</v>
       </c>
       <c r="E329">
         <v>4815</v>
       </c>
+      <c r="F329">
+        <v>75</v>
+      </c>
+      <c r="G329">
+        <v>462</v>
+      </c>
+      <c r="H329">
+        <v>31</v>
+      </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>86230</v>
       </c>
       <c r="B330" t="s">
         <v>990</v>
       </c>
       <c r="C330" t="s">
         <v>991</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>992</v>
       </c>
       <c r="E330">
         <v>5152</v>
       </c>
+      <c r="F330">
+        <v>54</v>
+      </c>
+      <c r="G330">
+        <v>101</v>
+      </c>
+      <c r="H330">
+        <v>5</v>
+      </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>86231</v>
       </c>
       <c r="B331" t="s">
         <v>993</v>
       </c>
       <c r="C331" t="s">
         <v>994</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>568</v>
       </c>
       <c r="E331">
         <v>4232</v>
       </c>
+      <c r="F331">
+        <v>11</v>
+      </c>
+      <c r="G331">
+        <v>198</v>
+      </c>
+      <c r="H331">
+        <v>18</v>
+      </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
         <v>86232</v>
       </c>
       <c r="B332" t="s">
         <v>995</v>
       </c>
       <c r="C332" t="s">
         <v>996</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>997</v>
       </c>
       <c r="E332">
         <v>4277</v>
       </c>
+      <c r="F332">
+        <v>64</v>
+      </c>
+      <c r="G332">
+        <v>235</v>
+      </c>
+      <c r="H332">
+        <v>24</v>
+      </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
         <v>86233</v>
       </c>
       <c r="B333" t="s">
         <v>998</v>
       </c>
       <c r="C333" t="s">
         <v>999</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="E333">
         <v>4969</v>
       </c>
+      <c r="F333">
+        <v>222</v>
+      </c>
+      <c r="G333">
+        <v>225</v>
+      </c>
+      <c r="H333">
+        <v>15</v>
+      </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
         <v>86234</v>
       </c>
       <c r="B334" t="s">
         <v>1001</v>
       </c>
       <c r="C334" t="s">
         <v>1002</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="E334">
         <v>5013</v>
       </c>
+      <c r="F334">
+        <v>33</v>
+      </c>
+      <c r="G334">
+        <v>298</v>
+      </c>
+      <c r="H334">
+        <v>18</v>
+      </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>86235</v>
       </c>
       <c r="B335" t="s">
         <v>1004</v>
       </c>
       <c r="C335" t="s">
         <v>1005</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="E335">
         <v>3572</v>
       </c>
+      <c r="F335">
+        <v>36</v>
+      </c>
+      <c r="G335">
+        <v>191</v>
+      </c>
+      <c r="H335">
+        <v>18</v>
+      </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>86236</v>
       </c>
       <c r="B336" t="s">
         <v>1007</v>
       </c>
       <c r="C336" t="s">
         <v>1008</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="E336">
         <v>5548</v>
       </c>
+      <c r="F336">
+        <v>2</v>
+      </c>
+      <c r="G336">
+        <v>357</v>
+      </c>
+      <c r="H336">
+        <v>92</v>
+      </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>86237</v>
       </c>
       <c r="B337" t="s">
         <v>1010</v>
       </c>
       <c r="C337" t="s">
         <v>1011</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="E337">
         <v>5148</v>
+      </c>
+      <c r="F337">
+        <v>125</v>
+      </c>
+      <c r="G337">
+        <v>257</v>
+      </c>
+      <c r="H337">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>89669</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E338">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>89670</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E339">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>89671</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E340">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>89672</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E341">
+        <v>2462</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>89673</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E342">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>89674</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E343">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>89675</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E344">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>89676</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E345">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>89677</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E346">
+        <v>3014</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>89678</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E347">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>89679</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E348">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>89680</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E349">
+        <v>4531</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>89681</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E350">
+        <v>4858</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>89682</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E351">
+        <v>4343</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>89683</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E352">
+        <v>4273</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>89684</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E353">
+        <v>5707</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>89685</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E354">
+        <v>5111</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>89686</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E355">
+        <v>4935</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>89687</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E356">
+        <v>5014</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>89688</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E357">
+        <v>3958</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>89689</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E358">
+        <v>3832</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>89690</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E359">
+        <v>4403</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>89691</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E360">
+        <v>4782</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>89692</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E361">
+        <v>4955</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>89693</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E362">
+        <v>5305</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>89694</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E363">
+        <v>4894</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>89695</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E364">
+        <v>4662</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>89696</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E365">
+        <v>4427</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>89697</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E366">
+        <v>4692</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>89698</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E367">
+        <v>4205</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>89699</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E368">
+        <v>3601</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>89700</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E369">
+        <v>3542</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>89701</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E370">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>89702</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E371">
+        <v>4018</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>89703</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E372">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>89704</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E373">
+        <v>3066</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">