--- v2 (2026-06-04)
+++ v3 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1184">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3375,50 +3375,239 @@
     <t>09.04.26 07:46</t>
   </si>
   <si>
     <t>t.me/pokamojno/815</t>
   </si>
   <si>
     <t>Креатив на сдачу: как запустить кофейню без меню и собрать охват 2 млн ещё до открытия Представьте, вы заходите за кофе, а там ни капучино, ни американо, ни-хе-ра. Это в Лондоне открылась поп-ап кофейня Flat White or F*ck Off — она взорвала соцсети и собрала очередь в целый квартал. В меню был всего один напиток: флэт уайт. Одного объема, без добавок и без вариаций. Сегодня расскажу, как они это придумали, в новой рубрике «Креатив на сдачу» про бюджетные, но взрывные креативные решения. Основатель заведения — дизайнер Чарли Херст просто услышал в подкасте занятную мысль: «Современные кофейни превратились в очереди из людей, которые по три минуты выбирают молоко, температуру и размер стакана». И такой: «Сделаю всё наоборот!» Вот вам и рецепт. Записывайте ингредиенты: берете бесячую проблему + превращаете радикальное решение в концепцию Чарли с командой не потратили на продвижение ни фунта. 2 дня показывали весь процесс от идеи до реализации в Тиктоке — и собрали 2 млн просмотров ещё до открытия. Добавьте сюда провокацию: название само по себе эпатажное и виральное. Отбили они затраты на аренду? Возможно. Сыграло бы это вдолгую? Неизвестно. Но за эксперимент, смелую идею и вдохновение для всех нас — жирный лайк. Подытожу, что из этой ситуации взять на вооружение: Подумайте, какую очевидную вещь в вашей нише все терпят, но никто не решается изменить? Шаблонный формат мероприятия, перегруженное предложение услуг или бесконечные согласования. Точно найдется что-то, что вы можете сломать и превратить в концепцию, которая будет продавать сама себя.</t>
   </si>
   <si>
     <t>07.04.26 07:46</t>
   </si>
   <si>
     <t>t.me/pokamojno/814</t>
   </si>
   <si>
     <t>«Маловероятно, что вы потеряете работу из-за искусственного интеллекта. Вы потеряете работу из-за того, кто умеет им пользоваться». Это вот недавняя цитата CEO компании NVIDIA Дженсена Хуанга, который входит в топ-20 богатейших людей мира. Я, конечно, считаю, что это очередная пугалка. Есть масса ролей и позиций, где нейросети точно вас не заменят. И даже люди владеющие ИИ тоже не заменят. По-крайней мере сейчас. Так что про потерю работы я бы не был так категоричен (хотя если б был директором NVIDIA, то конечно пугал бы всех, ведь им это выгодно). Однако, признаю, что навыки работы с искусственным интеллектом — не просто тренд, а уже база. Все хотят эффективных сотрудников. И если вы до сих пор не владеете нейронками в совершенстве, то приходите на курс «Нейросети на практике: для себя, работы и бизнеса» от Академии Эдюсон. Курс максимально актуальный, обновляется постоянно и бесплатно. Вы спросите, что на нем будет, рассказываю: • вы познакомитесь с 125 текстовыми и графическими нейросетями (ChatGPT, Midjourney, DALL·E 3 и другими) • отработаете новые навыки на 22+ практических заданиях; • сможете консультироваться с личным куратором, который будет с вами на связи и далее (в течение 365 дней) и ответит на все вопросы. Еще приятная плюшечка: Академия лицензирована, так что получите удостоверение о повышении квалификации и возможность вернуть 13%. В общем, переходите на сайт и оставляйте заявку с промокодом ВИШНЕВСКИЙ — так за вами зафиксируется скидка + второй курс в подарок.</t>
   </si>
   <si>
     <t>06.04.26 08:14</t>
   </si>
   <si>
     <t>t.me/pokamojno/813</t>
   </si>
   <si>
     <t>Ну что, бандиты, Вишневский из бэк ту бизнес! Целых 2 недели был в настоящем отпуске — и кажется впервые за долгое время реально отдохнул! Прочел тут, что самый популярный блогер в мире MrBeast работает по 18 часов в день и часто находится в режиме нон-стоп по 7-8 дней подряд вообще без выходных. Правда, он признался, что у этого есть цена — нервные срывы раз в две недели, а еще болезнь Крона и никакого времени на близких. Подумал, что нахер оно мне надо — лучше я буду менее популярными и богатым, но более здоровым и счастливым. Поговорка "тише едешь дальше будешь" на моем личном примере доказывает свою правоту. Чего и вам желаю. А у меня ближайших планах: — Освежить креативные проекты, которые брал до отпуска — Подготовиться к выступлению на Ричрейт в Москве — Продумать новую смену Санатория Креатива (в мае стартуем) — Проработать новый мерч (да, скоро будет дроп!) Врываемся!</t>
+  </si>
+  <si>
+    <t>02.07.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/875</t>
+  </si>
+  <si>
+    <t>Сейчас буду ругаться Редко обсуждаю тут рекламные проекты коллег, но этот меня прям выбесил. Вы меня знаете, я не ханжа, и к мату отношусь совершенно спокойно. Но тут провокация абсолютно неостроумная. Даже хуже, чем "сосу за копейки" в рекламе пылесоса (там хотя бы игра слов есть). Еще и посеяли по рекламным телеграм-каналам типа "смотрите, какие крутые дерзкие баннеры". Серьезно? "Проебываешь время" это теперь пример крутого слогана? Ну если ЦА — гопники из подворотни, наверно. Может я чего-то не понимаю — давайте оценим: Сотка, если согласны со мной. Огонечек, если вам зашли баннеры.</t>
+  </si>
+  <si>
+    <t>30.06.26 11:59</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/874</t>
+  </si>
+  <si>
+    <t>Да, ребята, в SMM сейчас не то, чтоб веселые времена. Приходится буквально изворачиваться, чтобы зацепить внимание аудитории и привести трафик — а он, как мы знаем, становится всё дороже. Естественно, приходится искать новые способы получать охваты. И вот представьте: вы публикуете условный шортс, а он не просто остаётся внутри одной площадки. Он может появиться под поисковой строкой на ya.ru, в приложении Яндекс с Алисой AI и в разделе «Товары». Так работает Яндекс Ритм — там пользователи листают фото и видео товаров, видят "о, чето интересное" и могут сразу перейти к покупке. Причем без переходов между сайтами (получается "бесшовный" путь пользователя). Ну и самое ценное, что контент, который бренд публикуется в Ритме, может получать дополнительные показы внутри экосистемы Яндекса. Гляньте, например, кейс бренда одежды BAZIONI: стартовали с переиспользования контента из других соцсетей; за 9 месяцев органически получили ~ 26 млн показов и около 3% продаж от общего оборота; после подключения продвижения выросли до ~169 млн показов, до 6% продаж и CPM около 13 ₽. И да, Ритм бесплатный (но при необходимости можно масштабироваться через продвижение внутри платформы). В общем, друзья, пробуйте, тестируйте, выполняйте KPI.</t>
+  </si>
+  <si>
+    <t>29.06.26 08:21</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/873</t>
+  </si>
+  <si>
+    <t>Знаете, сейчас не самый простой период у меня в жизни. И первый импульс — предаться своему трудоголизму, херачить проекты как не в себя. Пытаться закрыть все свои внутренние процессы работой, делами, созвонами, отвлечься короче. Знаю, что это отлично помогает в короткой перспективе. И мы часто так делаем. Но вдолгую это не выход. Взрослая позиция — встретиться со своей болью лицом к лицу, как бы ни было тяжело. Прожить ее. Снять розовые очки и принять жизнь во всех ее трудностях. Не знаю, зачем это пишу тут, у меня канал в основном про креатив и маркетинг, но просто захотелось поделиться. Обнял всех. И особенно тех, кто закрывает работой свою внутреннюю зияющую пустоту.</t>
+  </si>
+  <si>
+    <t>26.06.26 07:46</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/872</t>
+  </si>
+  <si>
+    <t>Женя Примаченко и Даша Овечкина выиграли Каннского Льва! Капец как радуюсь за наших ребят!! Буквально вчера они получили золото на Cannes Lions International Festival of Creativity за проект Lego Everyone Wants a Piece. В кампании Криштиану Роналду, Лионель Месси, Винисиус Жуниор и Килиан Мбаппе из деталей Lego собирают кубок ЧМ и пытаются добавить к нему свои минифигурки. Если кто не знает, Примаченко и Овечкина начинали карьеру в уральском рекламном агентстве Восход, а сейчас они отвечают за креатив в легендарном Wieden+Kennedy Amsterdam. «Просто представьте, девочка из Первоуральска и пацык с Уралмаша делают лучшую в мире рекламу для ЛЕГО с суперзвездами футбола», — написал в соцсетях дизайн директор «Восхода» Влад Деревянных. Правда очень вдохновляет их путь, большой респект ребятам!</t>
+  </si>
+  <si>
+    <t>24.06.26 09:33</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/871</t>
+  </si>
+  <si>
+    <t>Через пару лет даже ваша бабушка сможет запилить стартап Всё идёт к тому, что любой с помощью ИИ сможет собрать приложение или стартовать компанию в одиночку. Без дизайнеров, программистов и бюджета на разработку. То, на что раньше уходили месяцы и миллионы, уже сегодня делается за выходные и стоит как подписка на Netflix. И тут возникает парадоксальный вопрос. Когда все получают доступ к одним и тем же супервозможностям – что станет конкурентным преимуществом? Своими ответами поделился Максим Спиридонов, основатель Нетологии и Фоксфорда, визионер и предприниматель. Вот, что пишет Максим (и я с ним тут полностью согласен): В мире, где создание продукта не стоит почти ничего, всё решают 3 вещи: — Глубина понимания проблемы. Если задача очевидная, клиент и сам её решит, попросив тот же ИИ. Ценность предпринимателя – в способности разглядеть боли, которые люди и сами ещё не осознали. — Хороший вкус. Когда машина выдаёт тебе десять вариантов за минуту, нужно суметь отличить годное от дерьмового и почувствовать, какой именно продукт нужен рынку. — Быстрая и дешёвая дистрибуция. Когда любую идею можно реализовать за вечер, выигрывает тот, кто донесёт решение до клиента раньше и в большем объеме. Поэтому каналы продаж, нетворк и личный бренд становятся критически важными активами. Получается, что на первый план выходят штуки, которые невозможно автоматизировать – чутьё, насмотренность, репутация, доступ к клиентам. Из этого даже можно сделать воодушевляющий вывод: чем умнее машины, тем важнее всё человеческое. А я рекомендую подписаться на канал канал Максима, мне нравится, как он пишет о предпринимательстве — коротко и по делу. Только реальный опыт без инфоцыганства и эзотерики. Все просто: прочитали, обдумали, внедрили то, что посчитали нужным.</t>
+  </si>
+  <si>
+    <t>23.06.26 07:38</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/870</t>
+  </si>
+  <si>
+    <t>Слушайте, сейчас же Каннские Львы идут (самый престижный фестиваль рекламы в мире). Хотите буду вам показывать свои любимые работы оттуда? Даже думал, может сделать офлайн-просмотр лучших кейсов на большом экране? Если актуально, влепите реакцию, огонечек там или чето такое</t>
+  </si>
+  <si>
+    <t>22.06.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/869</t>
+  </si>
+  <si>
+    <t>Внимание, учимся правильно давать правки коллегам и подрядчикам. И замечательной недели, трудяжки, ваша Связь Вишневского</t>
+  </si>
+  <si>
+    <t>18.06.26 08:00</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/868</t>
+  </si>
+  <si>
+    <t>Так, блэт, три человека поставили дизлайк. Я ТАКОЙ СКАНДАЛ УЧИНЮ, щас буду по айпи каждого вычислять!!!</t>
+  </si>
+  <si>
+    <t>17.06.26 10:54</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/867</t>
+  </si>
+  <si>
+    <t>Впервые записал свой голос для рекламного ролика Если вы связаны с креативной индустрией, то скорее всего знаете соцсеть для нетворкинга от hh ru — Cетка. Так вот. Сетке исполнилось 2 года, и мы сделали вместе с командой вот такой ролик ко дню рождения. Примечательно, что я поучаствовал в новой для себя роли, озвучив видео закадровым голосом. Это было дико интересно, но и сложно (часа два сидели записывали по фразе). За эти два года ребята из Сетки проделали большой путь, выросли аж до 800 000 пользователей (50 тыс IT-специалистов, 37 тыс маркетологов, 26 тыс HR специалистов, 24 тыс дизайнеров), сделали множество проектов, клевых коллабораций с Twinby, Surf Coffee, New Star Camp, Яндекс Практикум и другими. Так что если ищете интересных людей, профессиональные связи, полезные контакты или возможно работу мечты — заглядывайте. Ну а я, помимо креатива, теперь могу еще и озвучивать ваши проекты, опыт имеется хаха</t>
+  </si>
+  <si>
+    <t>16.06.26 08:03</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/866</t>
+  </si>
+  <si>
+    <t>Креатив на сдачу: кофе в обмен на сплетни, смех и хорошие новости Принес вам классный кейс для вдохновения, который доказывает, что решают зачастую не бюджеты, а идеи. ⭐ Испанская сеть кофеен GoodNews придумала вирусную и забавную акцию: рассказываешь бариста сплетню — получаешь бесплатный напиток, делишься личным секретом — вот тебе кофе и печенька. Эдакий бартер на эмоции. Рядовой поход в кофейню превратился в повод почувствовать себя живым. Тут ребята из GoodNews попали точно в проблему усталости от цифрового общения. Ещё и название своё классно обыгрывают — подобные акции «для настроения» GoodNews проводят постоянно, но в разных форматах: ➡️ например, дарят кофе каждому, кому удастся рассмешить следующего в очереди ➡️ угощают кофе за татушку: делаете переводилку со смайликом-лого кофейни — показываете тату в любом филиале и получаете бесплатный напиток ➡️ а буквально на днях команда выставила прямо на улице стенд для хороших новостей — пишешь, что тебя порадовало сегодня, и получаешь кофеек Чему у ребят поучиться? Создавать не просто продукт, а среду, где людям приятно находиться. Сильный бренд сегодня — это безусловно про сервис, цену и удобство, НО еще и про эмоции, доверие, привязанность. И да, иногда для этого достаточно не новой технологии, а старой доброй сплетни. Какую бы хорошую новость рассказали в обмен за кофе? Откроем небольшой филиал GoodNews в комментах.</t>
+  </si>
+  <si>
+    <t>12.06.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/865</t>
+  </si>
+  <si>
+    <t>3 совета по продвижению в Тредс (последний самый важный) Короче. Я тут набрал аудиторию 5000 в Тредс. Любопытная соцсеть, потому что в начале она нахер не сдалась никому, но потом вдруг произошло перерождение, и сейчас там прямо кипит жизнь. Расти в ней в принципе не оч сложно: крайне низкий порог входа, плюс производство контента не занимает ни время, ни денег, в отличие от тех же рилс. ⭐Делюсь тремя вещами, которые мне помогли (и продолжают помогать), записывайте: 1. Насмотренность Первое время ты просто много читаешь и анализируешь чужое. Развиваешь насмотренность конкретно в этой соцсети. Почему зашел или не зашел тот и иной пост. Что и как люди пишут. Что вызывает реакцию на лайки и комменты. В общем, погружение в контекст обязательно (в каждой соцсети свои особенности). 2. Проверка гипотез Нужно много писать, постоянно пробовать разное. Желательно писать каждый день. Смотреть, что у тебя зашло, что не зашло. Опять же анализировать свой опыт и корректировать его. Короче, не попробуешь, не узнаешь. Желательно всё писать в рамках одной большой темы (но не обязательно, тут от целей зависит). Еще хорошо работают хот-тейки — противоречивые и спорные мнения. 3. Постинг на отъебись Важно писать в моменте, не думая слишком долго, чтоб не тратить энергию. Что называется "в легкости", спонтанно и шустро. Необязательно долго выдрачивать один пост, как в тг. У меня было так: посты, что я вымучивал долго, вообще не заходили. Придуманное и записанное за 1 минуту — залетало. И те посты, в которых есть живая эмоция, как правило, заходят лучше. Вот, всем кто хотел попробовать, велком кстати! Продолжу тестить и вам рассказывать.</t>
+  </si>
+  <si>
+    <t>11.06.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/864</t>
+  </si>
+  <si>
+    <t>«Пожалеете – но поздно» Именно так обращались в рекламе больше 100 лет назад. Это мы нашли, листая настоящий дореволюционный журнал Нива (1904 года!), в котором были вот такие рекламные объявления. Оказывается, уже тогда в маркетинге обращались к FOMO (fear of missing out). Слов таких, конечно, не знали, но вовсю угрожали упущенной выгодой. Кроме этого, в те времена тоже использовали эффект результата «до/после» – «Чистое лицо получаете после употребления нового средства Угрин». А также аппелировали к эффекту новинки «самые усовершенствованные часы» и эффекту рационализации при покупке, якобы продавая их «по фабричной цене». В общем, какой делаем вывод – маркетинг использует одни и те же приемы уже очень давно. А человек и его поведенческие паттерны не особо поменялись за 100+ лет.</t>
+  </si>
+  <si>
+    <t>09.06.26 09:05</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/863</t>
+  </si>
+  <si>
+    <t>Маркетологи из Петербурга тщательно изучают солевую аудиторию. (ба-дум-тссс)</t>
+  </si>
+  <si>
+    <t>08.06.26 08:46</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/862</t>
+  </si>
+  <si>
+    <t>И правда, почему нам этого не говорили? На просторах Тредса наткнулся на любопытную заметку, которая со мной срезонировала. И в данном случае суть, конечно, не в самом позоре, а в преодолении того самого чувства стыда, когда делаешь что-то новое. Вспомнил сразу себя, когда только начинал постить контент. Сколько там было напряжения и внутреннего сопротивления. Стыда. И ты сознательно в этот стыд идешь — пробуешь и учишься, первое время осознанно позоришься. А потом становишься всё смелей и уверенней. И сейчас я уже понимаю: без доли кринжа на старте ничего не выйдет, обязательно нужно его прожить. Так что снимаем сложные щи и уверенно кринжуем, дамы и господа.</t>
+  </si>
+  <si>
+    <t>10.07.26 13:54</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/878</t>
+  </si>
+  <si>
+    <t>Привезу Каннские Львы в Москву⚡️ Вчера с кайфом, камерно и душевно провел показ Cannes Lions 2026 в Петербурге. Так что было принято спонтанное решение приехать с показом и в столицу! Вот буквально сегодня мы договорились с прекрасным рестораном Хаос, и уже во вторник я примчу к москвичам. Будет большой экран с проектором, авторские коктейли, блюда из меню «Хаоса» и вдохновение лучших работ Cannes Lions 2026 с моими комментариями. Увидимся! 📅 14 июля 🕗 20:00 📍 Ресторан-особняк Хаос Вход свободный по предварительной брони https://xaoc.moscow/ Бронируйте стол по телефону: +7 495 150 26 33</t>
+  </si>
+  <si>
+    <t>07.07.26 12:09</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/877</t>
+  </si>
+  <si>
+    <t>Креатив на сдачу: как своровать клиента из очереди за билетами на Чемпионат мира Ну что, пока ЧМ по футболу в разгаре, делюсь с вами кейсом, который мне прям очень зашел! ⭐️ Контекст такой: цены на матчи стоят безумных денег. Поэтому авиакомпания Air Transat в режиме реального времени сравнивала цену одного (!) билета на матч и стоимость перелета «туда-обратно» в страну, за которую болельщик топит. Зачем глазеть на поле издалека за 3000 баксов, если за те же деньги можно улететь в Париж, и три недели смотреть футбол в местных барах? «Эта инициатива дала возможность показать, что впечатления от футбола могут выходить далеко за пределы стадиона — они живут на улицах, в кафе и в повседневной культуре каждого города», — вице-президент по маркетингу Transat Гарси Иниго. По-моему очень точный инсайт. Мало того, что они поймали людей в момент максимального раздражения от цен — еще и продали им не просто перелет, а эмоциональный опыт от путешествия. Ну и по традиции думаем, что из этой ситуации можно забрать себе: ➡ Ищите «взаимное исключение». Что ваши клиенты покупают через силу или за неоправданно большие деньги? Предложите альтернативный опыт, который будет стоить столько же (или меньше), но даст в 10 раз больше эмоций. ➡ Играйте на инфоповодах по-умному. Не обязательно быть официальным партнером события, чтобы вас заметили. Достаточно увидеть то, чего не видят другие, и предложить решение. ➡ Сравнивайте наглядно. «Один вечер на пластиковом стуле VS две недели в Португалии» — выбор очевиден даже для самого преданного фаната. Как вам такой маневр? Полетели бы в страну любимой сборной вместо матча?</t>
+  </si>
+  <si>
+    <t>03.07.26 10:47</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/876</t>
+  </si>
+  <si>
+    <t>Я вам обещал Каннские Львы? Получите распишитесь Ну что, друзья, решил организовать в Петербурге показ лучших кейсов с Cannes Lions 2026. Приходите, пообщаемся, с кем-то развиртуализируемся, выпьем авторских коктейлей, ну и конечно обсудим лучшую рекламу этого года (и обязательно прожарим победителей хехе) 9 июля, 20:00, Tagliatella Caffe, Литейный 61 Вход бесплатный, но нужно забронировать столик по ссылке: https://booking.airesto.ru/111353 Или по телефону: 8 (929) 158-00-36</t>
+  </si>
+  <si>
+    <t>24.07.26 16:19</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/883</t>
+  </si>
+  <si>
+    <t>Слушайте, а расскажите, чем бы заняться на выходных, чтоб не проебать лето? Что входит в ваш топ-3 лучших летних занятий (а то у меня ощущение, что лето безбожно куда-то утекает)</t>
+  </si>
+  <si>
+    <t>21.07.26 08:59</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/882</t>
+  </si>
+  <si>
+    <t>Да, я знаю, что ИИ постоянно использует длинное тире, и типа это знак, что текст написан нейросетью. Так вот, официально заявляю, что длинное тире я люблю использовать еще с изобретения клавиатуры. И мне абсолютно кристально поебать, даже если вы будете думать, что тексты в этом канале написаны нейросетью. Так что ловите подарочек — россыпь очень длинных и очень красивых тире — — — —</t>
+  </si>
+  <si>
+    <t>20.07.26 13:57</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/880</t>
+  </si>
+  <si>
+    <t>Заметили, как набрал обороты огородно-дачный тренд? Слушайте, вот не зря я на выходных был на даче! И пока все хихикали над Бэкхемом с его редиской и тягой к земле, сейчас куда ни глянь — сплошные аграрные дропы от брендов. ➡️ Jo Malone London запустили кампанию с вирусным персонажем Tiny Chef, чтобы представить новую коллекцию ароматов. Парфюмеры вдохновлялись овощами с грядки: мускатной тыквой, морковью и свеклой. ➡️ Бренд концептуальных свечей Notem выпустил агроколлекцию свечей для торта в виде родных морковок, кукурузы, горошка и капусты. ➡️ Gentle Monster прислали инфлюенсерам игрушечную грядку, где в плюшевых овощах спрятаны очки. На самом деле, история легко объяснимая: людям нужен своеобразный антистресс, ощущение безопасности и родного дома как ответ на весь трэш, в котором мы живем. «Вернуться к земле» — вполне логичный способ закрыть эту потребность. Так что, если у вас завалялись дедовские треники с дачи и старая лейка на балконе, это теперь не хлам. Это вы теперь модник-огородник!</t>
+  </si>
+  <si>
+    <t>13.07.26 11:56</t>
+  </si>
+  <si>
+    <t>t.me/pokamojno/879</t>
+  </si>
+  <si>
+    <t>Если вы вдруг не знали, чем я занимаюсь — вот вам абсолютно точное и исчерпывающее определение.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3740,51 +3929,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H373"/>
+  <dimension ref="A1:H394"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="3890.621" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -3804,337 +3993,337 @@
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>18717</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>2405</v>
       </c>
       <c r="F2">
         <v>26</v>
       </c>
       <c r="G2">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="H2">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>18718</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>2705</v>
       </c>
       <c r="F3">
-        <v>80</v>
+        <v>110</v>
       </c>
       <c r="G3">
-        <v>390</v>
+        <v>436</v>
       </c>
       <c r="H3">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>18719</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>2886</v>
       </c>
       <c r="F4">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="G4">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="H4">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>18720</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>2967</v>
       </c>
       <c r="F5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="G5">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="H5">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>18721</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>3609</v>
       </c>
       <c r="F6">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="G6">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="H6">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>18722</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>3421</v>
       </c>
       <c r="F7">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G7">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H7">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>18723</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>4097</v>
       </c>
       <c r="F8">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="G8">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="H8">
         <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>18724</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>3815</v>
       </c>
       <c r="F9">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G9">
         <v>44</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>18725</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>3685</v>
       </c>
       <c r="F10">
         <v>9</v>
       </c>
       <c r="G10">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="H10">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>18726</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>3865</v>
       </c>
       <c r="F11">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G11">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="H11">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>18727</v>
       </c>
       <c r="B12" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E12">
         <v>4113</v>
       </c>
       <c r="F12">
         <v>44</v>
       </c>
       <c r="G12">
         <v>67</v>
       </c>
       <c r="H12">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>18728</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="E13">
         <v>3538</v>
       </c>
       <c r="F13">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="G13">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H13">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>18729</v>
       </c>
       <c r="B14" t="s">
         <v>44</v>
       </c>
       <c r="C14" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E14">
         <v>3866</v>
       </c>
       <c r="F14">
         <v>13</v>
       </c>
       <c r="G14">
@@ -4142,181 +4331,181 @@
       </c>
       <c r="H14">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>18730</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="C15" t="s">
         <v>48</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="E15">
         <v>3466</v>
       </c>
       <c r="F15">
         <v>19</v>
       </c>
       <c r="G15">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="H15">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>18731</v>
       </c>
       <c r="B16" t="s">
         <v>50</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E16">
         <v>3953</v>
       </c>
       <c r="F16">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G16">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H16">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>18732</v>
       </c>
       <c r="B17" t="s">
         <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="E17">
         <v>4286</v>
       </c>
       <c r="F17">
         <v>7</v>
       </c>
       <c r="G17">
         <v>22</v>
       </c>
       <c r="H17">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>18733</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E18">
         <v>5423</v>
       </c>
       <c r="F18">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G18">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="H18">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>18734</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="E19">
         <v>6552</v>
       </c>
       <c r="F19">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G19">
         <v>275</v>
       </c>
       <c r="H19">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>18735</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E20">
         <v>5443</v>
       </c>
       <c r="F20">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G20">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="H20">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>18736</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" t="s">
         <v>66</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="E21">
         <v>4832</v>
       </c>
       <c r="F21">
         <v>21</v>
       </c>
       <c r="G21">
@@ -11341,611 +11530,917 @@
         <v>75</v>
       </c>
       <c r="G293">
         <v>325</v>
       </c>
       <c r="H293">
         <v>30</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>86194</v>
       </c>
       <c r="B294" t="s">
         <v>882</v>
       </c>
       <c r="C294" t="s">
         <v>883</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>884</v>
       </c>
       <c r="E294">
         <v>1607</v>
       </c>
+      <c r="F294">
+        <v>15</v>
+      </c>
+      <c r="G294">
+        <v>220</v>
+      </c>
+      <c r="H294">
+        <v>19</v>
+      </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
         <v>86195</v>
       </c>
       <c r="B295" t="s">
         <v>885</v>
       </c>
       <c r="C295" t="s">
         <v>886</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>887</v>
       </c>
       <c r="E295">
         <v>1077</v>
       </c>
+      <c r="F295">
+        <v>1</v>
+      </c>
+      <c r="G295">
+        <v>44</v>
+      </c>
+      <c r="H295">
+        <v>2</v>
+      </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>86196</v>
       </c>
       <c r="B296" t="s">
         <v>888</v>
       </c>
       <c r="C296" t="s">
         <v>889</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>890</v>
       </c>
       <c r="E296">
         <v>2114</v>
       </c>
+      <c r="F296">
+        <v>6</v>
+      </c>
+      <c r="G296">
+        <v>81</v>
+      </c>
+      <c r="H296">
+        <v>207</v>
+      </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>86197</v>
       </c>
       <c r="B297" t="s">
         <v>891</v>
       </c>
       <c r="C297" t="s">
         <v>892</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>893</v>
       </c>
       <c r="E297">
         <v>2151</v>
       </c>
+      <c r="F297">
+        <v>14</v>
+      </c>
+      <c r="G297">
+        <v>50</v>
+      </c>
+      <c r="H297">
+        <v>3</v>
+      </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>86198</v>
       </c>
       <c r="B298" t="s">
         <v>894</v>
       </c>
       <c r="C298" t="s">
         <v>895</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>896</v>
       </c>
       <c r="E298">
         <v>2314</v>
       </c>
+      <c r="F298">
+        <v>6</v>
+      </c>
+      <c r="G298">
+        <v>241</v>
+      </c>
+      <c r="H298">
+        <v>17</v>
+      </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
         <v>86199</v>
       </c>
       <c r="B299" t="s">
         <v>897</v>
       </c>
       <c r="C299" t="s">
         <v>898</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>899</v>
       </c>
       <c r="E299">
         <v>3660</v>
       </c>
+      <c r="F299">
+        <v>41</v>
+      </c>
+      <c r="G299">
+        <v>168</v>
+      </c>
+      <c r="H299">
+        <v>60</v>
+      </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>86200</v>
       </c>
       <c r="B300" t="s">
         <v>900</v>
       </c>
       <c r="C300" t="s">
         <v>901</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>902</v>
       </c>
       <c r="E300">
         <v>3896</v>
       </c>
+      <c r="F300">
+        <v>106</v>
+      </c>
+      <c r="G300">
+        <v>294</v>
+      </c>
+      <c r="H300">
+        <v>14</v>
+      </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>86201</v>
       </c>
       <c r="B301" t="s">
         <v>903</v>
       </c>
       <c r="C301" t="s">
         <v>904</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>905</v>
       </c>
       <c r="E301">
         <v>3358</v>
       </c>
+      <c r="F301">
+        <v>31</v>
+      </c>
+      <c r="G301">
+        <v>60</v>
+      </c>
+      <c r="H301">
+        <v>2</v>
+      </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>86202</v>
       </c>
       <c r="B302" t="s">
         <v>906</v>
       </c>
       <c r="C302" t="s">
         <v>907</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>908</v>
       </c>
       <c r="E302">
         <v>2916</v>
       </c>
+      <c r="F302">
+        <v>25</v>
+      </c>
+      <c r="G302">
+        <v>156</v>
+      </c>
+      <c r="H302">
+        <v>26</v>
+      </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303">
         <v>86203</v>
       </c>
       <c r="B303" t="s">
         <v>909</v>
       </c>
       <c r="C303" t="s">
         <v>910</v>
       </c>
       <c r="D303" s="1" t="s">
         <v>911</v>
       </c>
       <c r="E303">
         <v>3039</v>
       </c>
+      <c r="F303">
+        <v>17</v>
+      </c>
+      <c r="G303">
+        <v>268</v>
+      </c>
+      <c r="H303">
+        <v>37</v>
+      </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304">
         <v>86204</v>
       </c>
       <c r="B304" t="s">
         <v>912</v>
       </c>
       <c r="C304" t="s">
         <v>913</v>
       </c>
       <c r="D304" s="1" t="s">
         <v>914</v>
       </c>
       <c r="E304">
         <v>4015</v>
       </c>
+      <c r="F304">
+        <v>66</v>
+      </c>
+      <c r="G304">
+        <v>560</v>
+      </c>
+      <c r="H304">
+        <v>36</v>
+      </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305">
         <v>86205</v>
       </c>
       <c r="B305" t="s">
         <v>915</v>
       </c>
       <c r="C305" t="s">
         <v>916</v>
       </c>
       <c r="D305" s="1" t="s">
         <v>917</v>
       </c>
       <c r="E305">
         <v>3852</v>
       </c>
+      <c r="F305">
+        <v>33</v>
+      </c>
+      <c r="G305">
+        <v>390</v>
+      </c>
+      <c r="H305">
+        <v>41</v>
+      </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306">
         <v>86206</v>
       </c>
       <c r="B306" t="s">
         <v>918</v>
       </c>
       <c r="C306" t="s">
         <v>919</v>
       </c>
       <c r="D306" s="1" t="s">
         <v>920</v>
       </c>
       <c r="E306">
         <v>3691</v>
       </c>
+      <c r="F306">
+        <v>24</v>
+      </c>
+      <c r="G306">
+        <v>289</v>
+      </c>
+      <c r="H306">
+        <v>14</v>
+      </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307">
         <v>86207</v>
       </c>
       <c r="B307" t="s">
         <v>921</v>
       </c>
       <c r="C307" t="s">
         <v>922</v>
       </c>
       <c r="D307" s="1" t="s">
         <v>923</v>
       </c>
       <c r="E307">
         <v>3781</v>
       </c>
+      <c r="F307">
+        <v>36</v>
+      </c>
+      <c r="G307">
+        <v>279</v>
+      </c>
+      <c r="H307">
+        <v>36</v>
+      </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308">
         <v>86208</v>
       </c>
       <c r="B308" t="s">
         <v>924</v>
       </c>
       <c r="C308" t="s">
         <v>925</v>
       </c>
       <c r="D308" s="1" t="s">
         <v>926</v>
       </c>
       <c r="E308">
         <v>3760</v>
       </c>
+      <c r="F308">
+        <v>25</v>
+      </c>
+      <c r="G308">
+        <v>173</v>
+      </c>
+      <c r="H308">
+        <v>11</v>
+      </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309">
         <v>86209</v>
       </c>
       <c r="B309" t="s">
         <v>927</v>
       </c>
       <c r="C309" t="s">
         <v>928</v>
       </c>
       <c r="D309" s="1" t="s">
         <v>929</v>
       </c>
       <c r="E309">
         <v>3470</v>
       </c>
+      <c r="F309">
+        <v>8</v>
+      </c>
+      <c r="G309">
+        <v>38</v>
+      </c>
+      <c r="H309">
+        <v>4</v>
+      </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310">
         <v>86210</v>
       </c>
       <c r="B310" t="s">
         <v>930</v>
       </c>
       <c r="C310" t="s">
         <v>931</v>
       </c>
       <c r="D310" s="1" t="s">
         <v>932</v>
       </c>
       <c r="E310">
         <v>3238</v>
       </c>
+      <c r="F310">
+        <v>117</v>
+      </c>
+      <c r="G310">
+        <v>75</v>
+      </c>
+      <c r="H310">
+        <v>7</v>
+      </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311">
         <v>86211</v>
       </c>
       <c r="B311" t="s">
         <v>933</v>
       </c>
       <c r="C311" t="s">
         <v>934</v>
       </c>
       <c r="D311" s="1" t="s">
         <v>935</v>
       </c>
       <c r="E311">
         <v>2757</v>
       </c>
+      <c r="F311">
+        <v>6</v>
+      </c>
+      <c r="G311">
+        <v>175</v>
+      </c>
+      <c r="H311">
+        <v>68</v>
+      </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312">
         <v>86212</v>
       </c>
       <c r="B312" t="s">
         <v>936</v>
       </c>
       <c r="C312" t="s">
         <v>937</v>
       </c>
       <c r="D312" s="1" t="s">
         <v>938</v>
       </c>
       <c r="E312">
         <v>3120</v>
       </c>
+      <c r="F312">
+        <v>59</v>
+      </c>
+      <c r="G312">
+        <v>202</v>
+      </c>
+      <c r="H312">
+        <v>15</v>
+      </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313">
         <v>86213</v>
       </c>
       <c r="B313" t="s">
         <v>939</v>
       </c>
       <c r="C313" t="s">
         <v>940</v>
       </c>
       <c r="D313" s="1" t="s">
         <v>941</v>
       </c>
       <c r="E313">
         <v>3978</v>
       </c>
+      <c r="F313">
+        <v>96</v>
+      </c>
+      <c r="G313">
+        <v>333</v>
+      </c>
+      <c r="H313">
+        <v>20</v>
+      </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314">
         <v>86214</v>
       </c>
       <c r="B314" t="s">
         <v>942</v>
       </c>
       <c r="C314" t="s">
         <v>943</v>
       </c>
       <c r="D314" s="1" t="s">
         <v>944</v>
       </c>
       <c r="E314">
         <v>4482</v>
       </c>
+      <c r="F314">
+        <v>53</v>
+      </c>
+      <c r="G314">
+        <v>287</v>
+      </c>
+      <c r="H314">
+        <v>15</v>
+      </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315">
         <v>86215</v>
       </c>
       <c r="B315" t="s">
         <v>945</v>
       </c>
       <c r="C315" t="s">
         <v>946</v>
       </c>
       <c r="D315" s="1" t="s">
         <v>947</v>
       </c>
       <c r="E315">
         <v>3394</v>
       </c>
+      <c r="F315">
+        <v>22</v>
+      </c>
+      <c r="G315">
+        <v>61</v>
+      </c>
+      <c r="H315">
+        <v>8</v>
+      </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316">
         <v>86216</v>
       </c>
       <c r="B316" t="s">
         <v>948</v>
       </c>
       <c r="C316" t="s">
         <v>949</v>
       </c>
       <c r="D316" s="1" t="s">
         <v>950</v>
       </c>
       <c r="E316">
         <v>4459</v>
       </c>
+      <c r="F316">
+        <v>75</v>
+      </c>
+      <c r="G316">
+        <v>220</v>
+      </c>
+      <c r="H316">
+        <v>15</v>
+      </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317">
         <v>86217</v>
       </c>
       <c r="B317" t="s">
         <v>951</v>
       </c>
       <c r="C317" t="s">
         <v>952</v>
       </c>
       <c r="D317" s="1" t="s">
         <v>953</v>
       </c>
       <c r="E317">
         <v>4479</v>
       </c>
+      <c r="F317">
+        <v>46</v>
+      </c>
+      <c r="G317">
+        <v>383</v>
+      </c>
+      <c r="H317">
+        <v>29</v>
+      </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318">
         <v>86218</v>
       </c>
       <c r="B318" t="s">
         <v>954</v>
       </c>
       <c r="C318" t="s">
         <v>955</v>
       </c>
       <c r="D318" s="1" t="s">
         <v>956</v>
       </c>
       <c r="E318">
         <v>4354</v>
       </c>
+      <c r="F318">
+        <v>49</v>
+      </c>
+      <c r="G318">
+        <v>337</v>
+      </c>
+      <c r="H318">
+        <v>49</v>
+      </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319">
         <v>86219</v>
       </c>
       <c r="B319" t="s">
         <v>957</v>
       </c>
       <c r="C319" t="s">
         <v>958</v>
       </c>
       <c r="D319" s="1" t="s">
         <v>959</v>
       </c>
       <c r="E319">
         <v>3613</v>
       </c>
+      <c r="F319">
+        <v>4</v>
+      </c>
+      <c r="G319">
+        <v>196</v>
+      </c>
+      <c r="H319">
+        <v>10</v>
+      </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320">
         <v>86220</v>
       </c>
       <c r="B320" t="s">
         <v>960</v>
       </c>
       <c r="C320" t="s">
         <v>961</v>
       </c>
       <c r="D320" s="1" t="s">
         <v>962</v>
       </c>
       <c r="E320">
         <v>3476</v>
       </c>
+      <c r="F320">
+        <v>41</v>
+      </c>
+      <c r="G320">
+        <v>160</v>
+      </c>
+      <c r="H320">
+        <v>7</v>
+      </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321">
         <v>86221</v>
       </c>
       <c r="B321" t="s">
         <v>963</v>
       </c>
       <c r="C321" t="s">
         <v>964</v>
       </c>
       <c r="D321" s="1" t="s">
         <v>965</v>
       </c>
       <c r="E321">
         <v>3859</v>
       </c>
+      <c r="F321">
+        <v>14</v>
+      </c>
+      <c r="G321">
+        <v>293</v>
+      </c>
+      <c r="H321">
+        <v>66</v>
+      </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322">
         <v>86222</v>
       </c>
       <c r="B322" t="s">
         <v>966</v>
       </c>
       <c r="C322" t="s">
         <v>967</v>
       </c>
       <c r="D322" s="1" t="s">
         <v>968</v>
       </c>
       <c r="E322">
         <v>4109</v>
       </c>
+      <c r="F322">
+        <v>23</v>
+      </c>
+      <c r="G322">
+        <v>53</v>
+      </c>
+      <c r="H322">
+        <v>4</v>
+      </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323">
         <v>86223</v>
       </c>
       <c r="B323" t="s">
         <v>969</v>
       </c>
       <c r="C323" t="s">
         <v>970</v>
       </c>
       <c r="D323" s="1" t="s">
         <v>971</v>
       </c>
       <c r="E323">
         <v>3743</v>
       </c>
+      <c r="F323">
+        <v>133</v>
+      </c>
+      <c r="G323">
+        <v>238</v>
+      </c>
+      <c r="H323">
+        <v>28</v>
+      </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324">
         <v>86224</v>
       </c>
       <c r="B324" t="s">
         <v>972</v>
       </c>
       <c r="C324" t="s">
         <v>973</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>974</v>
       </c>
       <c r="E324">
         <v>4172</v>
       </c>
+      <c r="F324">
+        <v>17</v>
+      </c>
+      <c r="G324">
+        <v>298</v>
+      </c>
+      <c r="H324">
+        <v>22</v>
+      </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
         <v>86225</v>
       </c>
       <c r="B325" t="s">
         <v>975</v>
       </c>
       <c r="C325" t="s">
         <v>976</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>977</v>
       </c>
       <c r="E325">
         <v>4951</v>
       </c>
+      <c r="F325">
+        <v>172</v>
+      </c>
+      <c r="G325">
+        <v>258</v>
+      </c>
+      <c r="H325">
+        <v>22</v>
+      </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>86226</v>
       </c>
       <c r="B326" t="s">
         <v>978</v>
       </c>
       <c r="C326" t="s">
         <v>979</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>980</v>
       </c>
       <c r="E326">
         <v>5343</v>
       </c>
+      <c r="F326">
+        <v>121</v>
+      </c>
+      <c r="G326">
+        <v>241</v>
+      </c>
+      <c r="H326">
+        <v>86</v>
+      </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
         <v>86227</v>
       </c>
       <c r="B327" t="s">
         <v>981</v>
       </c>
       <c r="C327" t="s">
         <v>982</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>983</v>
       </c>
       <c r="E327">
         <v>4681</v>
       </c>
+      <c r="F327">
+        <v>43</v>
+      </c>
+      <c r="G327">
+        <v>106</v>
+      </c>
+      <c r="H327">
+        <v>14</v>
+      </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>86228</v>
       </c>
       <c r="B328" t="s">
         <v>984</v>
       </c>
       <c r="C328" t="s">
         <v>985</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>986</v>
       </c>
       <c r="E328">
         <v>3965</v>
       </c>
       <c r="F328">
         <v>9</v>
       </c>
       <c r="G328">
         <v>190</v>
       </c>
       <c r="H328">
         <v>142</v>
@@ -12177,646 +12672,1474 @@
       </c>
       <c r="F337">
         <v>125</v>
       </c>
       <c r="G337">
         <v>257</v>
       </c>
       <c r="H337">
         <v>25</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>89669</v>
       </c>
       <c r="B338" t="s">
         <v>1013</v>
       </c>
       <c r="C338" t="s">
         <v>1014</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="E338">
-        <v>1272</v>
+        <v>3912</v>
+      </c>
+      <c r="F338">
+        <v>14</v>
+      </c>
+      <c r="G338">
+        <v>60</v>
+      </c>
+      <c r="H338">
+        <v>15</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>89670</v>
       </c>
       <c r="B339" t="s">
         <v>1016</v>
       </c>
       <c r="C339" t="s">
         <v>1017</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="E339">
         <v>1852</v>
       </c>
+      <c r="F339">
+        <v>16</v>
+      </c>
+      <c r="G339">
+        <v>192</v>
+      </c>
+      <c r="H339">
+        <v>14</v>
+      </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>89671</v>
       </c>
       <c r="B340" t="s">
         <v>1019</v>
       </c>
       <c r="C340" t="s">
         <v>1020</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="E340">
         <v>2881</v>
       </c>
+      <c r="F340">
+        <v>11</v>
+      </c>
+      <c r="G340">
+        <v>201</v>
+      </c>
+      <c r="H340">
+        <v>24</v>
+      </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>89672</v>
       </c>
       <c r="B341" t="s">
         <v>1022</v>
       </c>
       <c r="C341" t="s">
         <v>1023</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="E341">
         <v>2462</v>
       </c>
+      <c r="F341">
+        <v>7</v>
+      </c>
+      <c r="G341">
+        <v>108</v>
+      </c>
+      <c r="H341">
+        <v>23</v>
+      </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>89673</v>
       </c>
       <c r="B342" t="s">
         <v>1025</v>
       </c>
       <c r="C342" t="s">
         <v>1026</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="E342">
         <v>2760</v>
       </c>
+      <c r="F342">
+        <v>127</v>
+      </c>
+      <c r="G342">
+        <v>260</v>
+      </c>
+      <c r="H342">
+        <v>20</v>
+      </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>89674</v>
       </c>
       <c r="B343" t="s">
         <v>1028</v>
       </c>
       <c r="C343" t="s">
         <v>1029</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="E343">
         <v>2904</v>
       </c>
+      <c r="F343">
+        <v>4</v>
+      </c>
+      <c r="G343">
+        <v>136</v>
+      </c>
+      <c r="H343">
+        <v>90</v>
+      </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>89675</v>
       </c>
       <c r="B344" t="s">
         <v>1031</v>
       </c>
       <c r="C344" t="s">
         <v>1032</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="E344">
         <v>3047</v>
       </c>
+      <c r="F344">
+        <v>23</v>
+      </c>
+      <c r="G344">
+        <v>57</v>
+      </c>
+      <c r="H344">
+        <v>7</v>
+      </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>89676</v>
       </c>
       <c r="B345" t="s">
         <v>1034</v>
       </c>
       <c r="C345" t="s">
         <v>1035</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="E345">
         <v>3221</v>
       </c>
+      <c r="F345">
+        <v>72</v>
+      </c>
+      <c r="G345">
+        <v>180</v>
+      </c>
+      <c r="H345">
+        <v>26</v>
+      </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>89677</v>
       </c>
       <c r="B346" t="s">
         <v>1037</v>
       </c>
       <c r="C346" t="s">
         <v>1038</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="E346">
         <v>3014</v>
       </c>
+      <c r="F346">
+        <v>43</v>
+      </c>
+      <c r="G346">
+        <v>243</v>
+      </c>
+      <c r="H346">
+        <v>18</v>
+      </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>89678</v>
       </c>
       <c r="B347" t="s">
         <v>1040</v>
       </c>
       <c r="C347" t="s">
         <v>1041</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="E347">
         <v>3210</v>
       </c>
+      <c r="F347">
+        <v>52</v>
+      </c>
+      <c r="G347">
+        <v>256</v>
+      </c>
+      <c r="H347">
+        <v>7</v>
+      </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>89679</v>
       </c>
       <c r="B348" t="s">
         <v>1043</v>
       </c>
       <c r="C348" t="s">
         <v>1044</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="E348">
         <v>1003</v>
       </c>
+      <c r="F348">
+        <v>3</v>
+      </c>
+      <c r="G348">
+        <v>57</v>
+      </c>
+      <c r="H348">
+        <v>6</v>
+      </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>89680</v>
       </c>
       <c r="B349" t="s">
         <v>1046</v>
       </c>
       <c r="C349" t="s">
         <v>1047</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="E349">
         <v>4531</v>
       </c>
+      <c r="F349">
+        <v>50</v>
+      </c>
+      <c r="G349">
+        <v>178</v>
+      </c>
+      <c r="H349">
+        <v>60</v>
+      </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>89681</v>
       </c>
       <c r="B350" t="s">
         <v>1049</v>
       </c>
       <c r="C350" t="s">
         <v>1050</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="E350">
         <v>4858</v>
       </c>
+      <c r="F350">
+        <v>28</v>
+      </c>
+      <c r="G350">
+        <v>136</v>
+      </c>
+      <c r="H350">
+        <v>5</v>
+      </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>89682</v>
       </c>
       <c r="B351" t="s">
         <v>1052</v>
       </c>
       <c r="C351" t="s">
         <v>1053</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="E351">
         <v>4343</v>
       </c>
+      <c r="F351">
+        <v>35</v>
+      </c>
+      <c r="G351">
+        <v>136</v>
+      </c>
+      <c r="H351">
+        <v>46</v>
+      </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>89683</v>
       </c>
       <c r="B352" t="s">
         <v>1055</v>
       </c>
       <c r="C352" t="s">
         <v>1056</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="E352">
         <v>4273</v>
       </c>
+      <c r="F352">
+        <v>25</v>
+      </c>
+      <c r="G352">
+        <v>168</v>
+      </c>
+      <c r="H352">
+        <v>19</v>
+      </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>89684</v>
       </c>
       <c r="B353" t="s">
         <v>1058</v>
       </c>
       <c r="C353" t="s">
         <v>1059</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="E353">
         <v>5707</v>
       </c>
+      <c r="F353">
+        <v>155</v>
+      </c>
+      <c r="G353">
+        <v>61</v>
+      </c>
+      <c r="H353">
+        <v>5</v>
+      </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>89685</v>
       </c>
       <c r="B354" t="s">
         <v>1061</v>
       </c>
       <c r="C354" t="s">
         <v>1062</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="E354">
         <v>5111</v>
       </c>
+      <c r="F354">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>187</v>
+      </c>
+      <c r="H354">
+        <v>97</v>
+      </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>89686</v>
       </c>
       <c r="B355" t="s">
         <v>1064</v>
       </c>
       <c r="C355" t="s">
         <v>1065</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="E355">
         <v>4935</v>
       </c>
+      <c r="G355">
+        <v>84</v>
+      </c>
+      <c r="H355">
+        <v>13</v>
+      </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>89687</v>
       </c>
       <c r="B356" t="s">
         <v>1067</v>
       </c>
       <c r="C356" t="s">
         <v>1068</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="E356">
         <v>5014</v>
       </c>
+      <c r="F356">
+        <v>35</v>
+      </c>
+      <c r="G356">
+        <v>56</v>
+      </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>89688</v>
       </c>
       <c r="B357" t="s">
         <v>1070</v>
       </c>
       <c r="C357" t="s">
         <v>1071</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="E357">
         <v>3958</v>
       </c>
+      <c r="F357">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>124</v>
+      </c>
+      <c r="H357">
+        <v>53</v>
+      </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>89689</v>
       </c>
       <c r="B358" t="s">
         <v>1073</v>
       </c>
       <c r="C358" t="s">
         <v>1074</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="E358">
         <v>3832</v>
       </c>
+      <c r="F358">
+        <v>39</v>
+      </c>
+      <c r="G358">
+        <v>62</v>
+      </c>
+      <c r="H358">
+        <v>12</v>
+      </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>89690</v>
       </c>
       <c r="B359" t="s">
         <v>1076</v>
       </c>
       <c r="C359" t="s">
         <v>1077</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="E359">
         <v>4403</v>
       </c>
+      <c r="F359">
+        <v>30</v>
+      </c>
+      <c r="G359">
+        <v>66</v>
+      </c>
+      <c r="H359">
+        <v>16</v>
+      </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>89691</v>
       </c>
       <c r="B360" t="s">
         <v>1079</v>
       </c>
       <c r="C360" t="s">
         <v>1080</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="E360">
         <v>4782</v>
       </c>
+      <c r="F360">
+        <v>131</v>
+      </c>
+      <c r="G360">
+        <v>273</v>
+      </c>
+      <c r="H360">
+        <v>26</v>
+      </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>89692</v>
       </c>
       <c r="B361" t="s">
         <v>1082</v>
       </c>
       <c r="C361" t="s">
         <v>1083</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="E361">
         <v>4955</v>
       </c>
+      <c r="F361">
+        <v>29</v>
+      </c>
+      <c r="G361">
+        <v>317</v>
+      </c>
+      <c r="H361">
+        <v>23</v>
+      </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>89693</v>
       </c>
       <c r="B362" t="s">
         <v>1085</v>
       </c>
       <c r="C362" t="s">
         <v>1086</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="E362">
         <v>5305</v>
       </c>
+      <c r="F362">
+        <v>109</v>
+      </c>
+      <c r="G362">
+        <v>311</v>
+      </c>
+      <c r="H362">
+        <v>13</v>
+      </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>89694</v>
       </c>
       <c r="B363" t="s">
         <v>1088</v>
       </c>
       <c r="C363" t="s">
         <v>1089</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="E363">
         <v>4894</v>
       </c>
+      <c r="F363">
+        <v>14</v>
+      </c>
+      <c r="G363">
+        <v>126</v>
+      </c>
+      <c r="H363">
+        <v>30</v>
+      </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>89695</v>
       </c>
       <c r="B364" t="s">
         <v>1091</v>
       </c>
       <c r="C364" t="s">
         <v>1092</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="E364">
         <v>4662</v>
       </c>
+      <c r="F364">
+        <v>58</v>
+      </c>
+      <c r="G364">
+        <v>135</v>
+      </c>
+      <c r="H364">
+        <v>49</v>
+      </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>89696</v>
       </c>
       <c r="B365" t="s">
         <v>1094</v>
       </c>
       <c r="C365" t="s">
         <v>1095</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="E365">
         <v>4427</v>
       </c>
+      <c r="F365">
+        <v>18</v>
+      </c>
+      <c r="G365">
+        <v>150</v>
+      </c>
+      <c r="H365">
+        <v>45</v>
+      </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>89697</v>
       </c>
       <c r="B366" t="s">
         <v>1097</v>
       </c>
       <c r="C366" t="s">
         <v>1098</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="E366">
         <v>4692</v>
       </c>
+      <c r="F366">
+        <v>95</v>
+      </c>
+      <c r="G366">
+        <v>268</v>
+      </c>
+      <c r="H366">
+        <v>4</v>
+      </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
         <v>89698</v>
       </c>
       <c r="B367" t="s">
         <v>1100</v>
       </c>
       <c r="C367" t="s">
         <v>1101</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="E367">
         <v>4205</v>
       </c>
+      <c r="F367">
+        <v>28</v>
+      </c>
+      <c r="G367">
+        <v>66</v>
+      </c>
+      <c r="H367">
+        <v>9</v>
+      </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
         <v>89699</v>
       </c>
       <c r="B368" t="s">
         <v>1103</v>
       </c>
       <c r="C368" t="s">
         <v>1104</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="E368">
         <v>3601</v>
       </c>
+      <c r="F368">
+        <v>24</v>
+      </c>
+      <c r="G368">
+        <v>174</v>
+      </c>
+      <c r="H368">
+        <v>19</v>
+      </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>89700</v>
       </c>
       <c r="B369" t="s">
         <v>1106</v>
       </c>
       <c r="C369" t="s">
         <v>1107</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="E369">
         <v>3542</v>
       </c>
+      <c r="F369">
+        <v>17</v>
+      </c>
+      <c r="G369">
+        <v>292</v>
+      </c>
+      <c r="H369">
+        <v>18</v>
+      </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>89701</v>
       </c>
       <c r="B370" t="s">
         <v>1109</v>
       </c>
       <c r="C370" t="s">
         <v>1110</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="E370">
         <v>3736</v>
       </c>
+      <c r="F370">
+        <v>23</v>
+      </c>
+      <c r="G370">
+        <v>170</v>
+      </c>
+      <c r="H370">
+        <v>40</v>
+      </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
         <v>89702</v>
       </c>
       <c r="B371" t="s">
         <v>1112</v>
       </c>
       <c r="C371" t="s">
         <v>1113</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="E371">
         <v>4018</v>
       </c>
+      <c r="F371">
+        <v>115</v>
+      </c>
+      <c r="G371">
+        <v>199</v>
+      </c>
+      <c r="H371">
+        <v>19</v>
+      </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>89703</v>
       </c>
       <c r="B372" t="s">
         <v>1115</v>
       </c>
       <c r="C372" t="s">
         <v>1116</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="E372">
         <v>3179</v>
       </c>
+      <c r="F372">
+        <v>23</v>
+      </c>
+      <c r="G372">
+        <v>45</v>
+      </c>
+      <c r="H372">
+        <v>7</v>
+      </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
         <v>89704</v>
       </c>
       <c r="B373" t="s">
         <v>1118</v>
       </c>
       <c r="C373" t="s">
         <v>1119</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E373">
         <v>3066</v>
+      </c>
+      <c r="F373">
+        <v>10</v>
+      </c>
+      <c r="G373">
+        <v>175</v>
+      </c>
+      <c r="H373">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>90862</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E374">
+        <v>2915</v>
+      </c>
+      <c r="F374">
+        <v>29</v>
+      </c>
+      <c r="G374">
+        <v>507</v>
+      </c>
+      <c r="H374">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>90863</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E375">
+        <v>1843</v>
+      </c>
+      <c r="F375">
+        <v>26</v>
+      </c>
+      <c r="G375">
+        <v>42</v>
+      </c>
+      <c r="H375">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>90864</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E376">
+        <v>2194</v>
+      </c>
+      <c r="F376">
+        <v>10</v>
+      </c>
+      <c r="G376">
+        <v>569</v>
+      </c>
+      <c r="H376">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>90865</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E377">
+        <v>3321</v>
+      </c>
+      <c r="F377">
+        <v>83</v>
+      </c>
+      <c r="G377">
+        <v>370</v>
+      </c>
+      <c r="H377">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>90866</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E378">
+        <v>3001</v>
+      </c>
+      <c r="F378">
+        <v>19</v>
+      </c>
+      <c r="G378">
+        <v>60</v>
+      </c>
+      <c r="H378">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>90867</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E379">
+        <v>2760</v>
+      </c>
+      <c r="F379">
+        <v>1</v>
+      </c>
+      <c r="G379">
+        <v>463</v>
+      </c>
+      <c r="H379">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>90868</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E380">
+        <v>3062</v>
+      </c>
+      <c r="F380">
+        <v>64</v>
+      </c>
+      <c r="G380">
+        <v>155</v>
+      </c>
+      <c r="H380">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>90869</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E381">
+        <v>3714</v>
+      </c>
+      <c r="F381">
+        <v>2</v>
+      </c>
+      <c r="G381">
+        <v>240</v>
+      </c>
+      <c r="H381">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>90870</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E382">
+        <v>3392</v>
+      </c>
+      <c r="F382">
+        <v>11</v>
+      </c>
+      <c r="G382">
+        <v>172</v>
+      </c>
+      <c r="H382">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>90871</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E383">
+        <v>3034</v>
+      </c>
+      <c r="F383">
+        <v>53</v>
+      </c>
+      <c r="G383">
+        <v>110</v>
+      </c>
+      <c r="H383">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>90872</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E384">
+        <v>2831</v>
+      </c>
+      <c r="F384">
+        <v>40</v>
+      </c>
+      <c r="G384">
+        <v>123</v>
+      </c>
+      <c r="H384">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>90873</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E385">
+        <v>2844</v>
+      </c>
+      <c r="F385">
+        <v>14</v>
+      </c>
+      <c r="G385">
+        <v>114</v>
+      </c>
+      <c r="H385">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>90874</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E386">
+        <v>3185</v>
+      </c>
+      <c r="F386">
+        <v>13</v>
+      </c>
+      <c r="G386">
+        <v>97</v>
+      </c>
+      <c r="H386">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>90875</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E387">
+        <v>3615</v>
+      </c>
+      <c r="F387">
+        <v>46</v>
+      </c>
+      <c r="G387">
+        <v>279</v>
+      </c>
+      <c r="H387">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>90918</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E388">
+        <v>4282</v>
+      </c>
+      <c r="F388">
+        <v>69</v>
+      </c>
+      <c r="G388">
+        <v>86</v>
+      </c>
+      <c r="H388">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>90919</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E389">
+        <v>1889</v>
+      </c>
+      <c r="F389">
+        <v>43</v>
+      </c>
+      <c r="G389">
+        <v>134</v>
+      </c>
+      <c r="H389">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>90920</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E390">
+        <v>2807</v>
+      </c>
+      <c r="F390">
+        <v>50</v>
+      </c>
+      <c r="G390">
+        <v>91</v>
+      </c>
+      <c r="H390">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>91106</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E391">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>91107</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E392">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>91108</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E393">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>91109</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E394">
+        <v>3082</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">