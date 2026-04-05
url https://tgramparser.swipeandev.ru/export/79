--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1486">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1735">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -4470,50 +4470,797 @@
     <t>Océano Pacifico Подвел черту, новый этап, новые чувства, сетап жизни, старые трюки ушли, изучаю новое ушу. Написал новый курс, почти 6 месяцев подготовки, это лаба для нового, позвал всех пацанов и девчонок со двора поделится своим, то чего нет в учебниках и что не срисовала еще нейросеть. Как говорил мой учитель в художке «тебе предстоит решать проблемы пространства, композиции и цвета», Вот решаем вместе. Назвали программу- // декор и мультимедия мечты // Скоро стартанем, рисуем афишу, мест не много и на первый лучше цена тк собираем обратную связь для доработки. Курс полезен тем кто уже имеет начальный опыт в ивентах и хочет усилить себя, быть уверенне в визуальных/технических делах. Либо кто молод и легко ест курсы пачками, для общего кругозора сделать шаг в новый дивный мир Детали: https://event.mba/decor</t>
   </si>
   <si>
     <t>18.09.25 18:06</t>
   </si>
   <si>
     <t>t.me/pavelnedostoev/4599</t>
   </si>
   <si>
     <t>Был звук, была музыка, дыхание и новое искусство, не было купюр, но была магия, мы танцевали танец, импровизировали, не спали, была драма внутри драмы, читали про себя стихи и смотрели в глаза лошади в этот час. Спасибо Performa, поклон cosmoscow, слова любви хореографии CONTEXT / Нашей музе Жене Лассарь, драматургу Михаилу Дегтяреву, композитору Василию Пешкову, а еще мои близкие PANTERRA - Кира, Вика, Дима, Рустам и Влад CHRONOMORPH 001 — скульптурная мультимедиа инсталляция, созданная на стыке перформативного искусства, инженерии и философии. Она становится живой архитектурой времени/хроноформой: телом в трансформации, машиной восприятия и свидетелем хрупкого диалога между человеком и искусственным интеллектом. Вдохновением послужило культовое произведение Ричарда Бротигана «All Watched Over by Machines of Loving Grace», в котором мир будущего предстаёт как утопический симбиоз природы и технологий: Мне нравится думать (и чем скорее, тем лучше!), о кибернетическом луге, где звери и компьютеры живут вместе в гармонии, программируя друг друга, как чистая вода, касающаяся ясного неба. Мне нравится думать (прямо сейчас, пожалуйста!) о кибернетическом лесу, наполненном соснами и электроникой, где олени спокойно бродят мимо компьютеров, словно мимо цветов с вращающимися лепестками. Мне нравится думать (так должно быть!) о кибернетической экологии, где мы свободны от труда и вновь соединены с природой, возвращены к нашим братьям и сёстрам-млекопитающим, и все под присмотром машин любящей милости.</t>
   </si>
   <si>
     <t>13.09.25 21:40</t>
   </si>
   <si>
     <t>t.me/pavelnedostoev/4590</t>
   </si>
   <si>
     <t>От живого к механическому, от природного к алгоритмическому. Саунд-дизайнер Василий Пешков и художники Panterra в новом посте о мультимедийном спектакле «Час лошади». Премьера, созданная в коллаборации PERFORMA x Context. Diana Vishneva, исследует жизнь человека рядом с новыми формами разума: доверие, необходимость успевать за прогрессом, влияние технологий на выбор и будущее — вопросов много. Рассуждать на тему этих взаимодействий будем 14 сентября, кинетическая драма «Час лошади». Подробности и билеты по ссылке.</t>
   </si>
   <si>
     <t>13.09.25 21:35</t>
   </si>
   <si>
     <t>t.me/pavelnedostoev/4588</t>
+  </si>
+  <si>
+    <t>21.02.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4968</t>
+  </si>
+  <si>
+    <t>Как-то не верится, что умер Николай Комягин. Молодой парень, 39 лет, после занятия боксом. Лет семь назад мы вместе вели курс Jägermeister у Stereotactic, и меня тогда впечатлили его спокойствие и чуткость в обычной жизни. До этого мы сделали с ним на фестивале «Форма» перформанс «Коллайдер» - ставили видеоряд, и это был голый нерв и безумие. Как и все его клипы. Потом я узнал, что Коля вообще многогранная личность. Одно время он совмещал карьеру в Shortparis с работой экскурсовода в Эрмитаже - и это впечатлило ещё больше. Поэтому в его текстах, клипах и перформансах так много отсылок и мыслеобразов. Очень хотели сделать с ним что-то, но не успели. Зато Серёга Фадеев сделал мощный перформанс Shortparis на Signal, задействовав даже воздушный шар. Он точно останется в памяти. У Собчак с ним было хорошее интервью. Посмотрите на досуге, если не видели.</t>
+  </si>
+  <si>
+    <t>19.02.26 21:00</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4967</t>
+  </si>
+  <si>
+    <t>Дела!</t>
+  </si>
+  <si>
+    <t>19.02.26 19:52</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4966</t>
+  </si>
+  <si>
+    <t>Поздравляю своих бро Дзен, NUR, PANTERRA. Наше племя. At work</t>
+  </si>
+  <si>
+    <t>19.02.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4961</t>
+  </si>
+  <si>
+    <t>Casa en el Aire Его называют брутализмом, постмодерном и хай-теком. В этом доме часть личного мира его создателя - Агустина Эрнандеса. Основной объём поднят и зажат между массивными плитами, он как будто работает на напряжении конструкции. Круглые отверстия как оптические устройства: фильтруют свет, формируют кадры города, создают ощущение, что смотришь через механизм Сам Эрнандес говорил, что дом не относится ни к одному стилю, это «оптическое направление». Олицетворение того, какой может быть архитектура, если перестаёт оглядываться на категории.</t>
+  </si>
+  <si>
+    <t>17.02.26 19:42</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4951</t>
+  </si>
+  <si>
+    <t>David Lynch’s home Дэвид Линч купил участок в Hollywood Hills в 70-х и десятилетиями переделывал его под себя. Получился кампус с домом, мастерскими, монтажками, звуковыми и складами. Многие лампы, мебель, конструкции он сделал своими руками Линч создал студию вокруг себя и работал из дома каждый день. Утром медитация, потом мастерская. Записать индустриальные шумы, текстуры, музыкальные эксперименты. Или протестировать сцену, свет, движение камеры. Пространство некомфортное: узкие проходы и неожиданные углы, тёмные комнаты, резкие перепады света. Линч считал, что именно такие места провоцируют идеи. После смерти создателя в январе 2025 года «a place to think» продавалось за $15 млн</t>
+  </si>
+  <si>
+    <t>16.02.26 22:25</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4950</t>
+  </si>
+  <si>
+    <t>Крайне рекомендую вместо радио или вообще на фон, пока ухаживаете за цветами или играете в fallout Топ подкаст и уважение популяризаторам науки https://youtu.be/ktXgEscaeGw?si=Th4PUE4f2OzP1AcT</t>
+  </si>
+  <si>
+    <t>16.02.26 22:22</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4949</t>
+  </si>
+  <si>
+    <t>Всем выходных, кто созрел до доната велкам</t>
+  </si>
+  <si>
+    <t>16.02.26 21:56</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4947</t>
+  </si>
+  <si>
+    <t>Была сходка подпольная Метафизический клуб топов креативных индустрий CU. Собирались через черный вход в офисе Сила Света. Ноль коммерции, зато большие смыслы и чеки. Кому интересно кусочек выступлений, и спич Влада Ситникова про будущее и роботов, не зря парень просиживал штаны на философском факультете</t>
+  </si>
+  <si>
+    <t>16.02.26 19:25</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4946</t>
+  </si>
+  <si>
+    <t>Открыли набор на курс «Декор и мультимедиа мечты» В ивентах есть те, кто делает просто красиво и качественно. И это супер. Но есть и топы, кто проектирует визуальный опыт, оправдывающий бюджеты в десятки миллионов Этот апгрейд как раз про выход на новый уровень для хороших спецов. Что будет после курса? - Разберётесь в материалах и свете на уровне senior-продюсера; - Научитесь соединять физический декор и мультимедиа в единую историю; - Станете увереннее в переговорах с заказчиками и подрядчиками; - Получите чек-листы и пайплайны, которые реально минимизируют факапы (а они стоят дорого). А ещё смелость реализовывать идеи, которые задают планку рынку и делают вас узнаваемым. Ну и конечно нетворкинг, онлайн-мастермайнды, где можно задать вопросы лидерам рынка напрямую, а ещё закрытое сообщество выпускников и экспертов EVENT MBA. Полная программа и список экспертов на сайте Старт: 26 февраля Регистрация на сайте По всем вопросам и за спешл условиями от меня пишите Жене ✨🦜✨</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4945</t>
+  </si>
+  <si>
+    <t>Открыли набор на курс «Декор и мультимедиа мечты» В ивентах есть те, кто делает просто красиво и качественно. И это супер. Но есть и топы, кто проектирует визуальный опыт, оправдывающий бюджеты в десятки миллионов Считаю, что сегодня продюсеру не знать базу по свету и материалам как минимум неэффективно. А декоратору сидеть в рамках базового образования — это путь в никуда или в бесконечный демпинг Этот апгрейд как раз про выход на новый уровень для хороших спецов. Что будет после курса? - Разберётесь в материалах и свете на уровне senior-продюсера; - Научитесь соединять физический декор и мультимедиа в единую историю; - Станете увереннее в переговорах с заказчиками и подрядчиками; - Получите чек-листы и пайплайны, которые реально минимизируют факапы (а они стоят дорого). А ещё смелость реализовывать идеи, которые задают планку рынку и делают вас узнаваемым. Ну и конечно нетворкинг, онлайн-мастермайнды, где можно задать вопросы лидерам рынка напрямую, а ещё закрытое сообщество выпускников и экспертов EVENT MBA. Полная программа и список экспертов на сайте Старт: 26 февраля Регистрация на сайте По всем вопросам и за спешл условиями от меня пишите Жене ✨🦜✨</t>
+  </si>
+  <si>
+    <t>16.02.26 02:10</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4943</t>
+  </si>
+  <si>
+    <t>Ex Abbey Road Studios Console Это не просто микшерный пульт. Это консоль из Abbey Road Studios живая часть истории звукозаписи. Аналоговый микшер, через который проходили голоса, оркестры, гитары и шумы, сформировавшие звук второй половины XX века. Такие консоли это архитектура звука: трансформаторы, ламповые каскады, суммирование, которое невозможно эмулировать полностью ни одним плагином. Конкретно эта консоль только что прошла полную реставрацию командой инженеров: электроника, каналы, блоки питания — всё приведено в идеальное рабочее состояние с сохранением оригинального характера и схемотехники. И да — её продают прямо сейчас. Цена: £1.5 миллиона.</t>
+  </si>
+  <si>
+    <t>13.02.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4942</t>
+  </si>
+  <si>
+    <t>Напишу на всякий, ко мне летит бро из белокаменной. Если кто хотел что-то в фавелы передать мне небольшое, можно через @vadim_kolesnev</t>
+  </si>
+  <si>
+    <t>13.02.26 10:10</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4940</t>
+  </si>
+  <si>
+    <t>https://silvermercury.ru</t>
+  </si>
+  <si>
+    <t>13.02.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4939</t>
+  </si>
+  <si>
+    <t>Очередной скандал. Посрались? Или нет в секретом чате две легендарных премии Событие Года и BEMA (в разные моменты судьбы владельцем которых я чут не стал) и что-то даж выигрывал там. Из приколов понял что ни в одну меня не звали, членом жюри при этом хотя реально друзья ✨🌴 Поэтому зову всех подаваться на супер престижный Серебряный Меркурий там 40+ авторитетных членов жюри это топ пиар уже просто из-за участия тк ваши кейсы видят и клиенты и эксперты. Буду рад увидится ✨🦊✨ (пунктуация собственность модели)</t>
+  </si>
+  <si>
+    <t>12.02.26 20:54</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4938</t>
+  </si>
+  <si>
+    <t>Физики Университета МИСИС продемонстрировали 16-кубитный сверхпроводниковый квантовый процессор на флаксониумах. Единственный такой в России и один из наиболее размерных в мире вычислителей на этой основе. Флаксониумовая архитектура на сегодняшний день является одной из самых перспективных в мире. Главное потенциальное преимущество – лучшая управляемость и время жизни квантового состояния (когерентность), что позволяет им хранить информацию дольше. Немного цифр, подтвержденных в ходе контрольных экспериментов дорожной карты «Росатома» по квантовым вычислениям: - точность двухкубитных операций — 99,4% - однокубитных — 99,8% Как отметила ректор НИТУ МИСИС сегодня в вузе ведутся исследования во всех ключевых областях квантовой инженерии: вычислениях на основе сверхпроводниковых кубитов, коммуникациях, сенсорах, алгоритмах и ПО для работы с квантовыми компьютерами, перспективных материалах. Университет готовит специалистов по квантовым технологиям на всех уровнях высшего образования.</t>
+  </si>
+  <si>
+    <t>12.02.26 18:46</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4937</t>
+  </si>
+  <si>
+    <t>Давно не сдавал вам друзей Вот пожалуйста Илья Зибарев. Мой учитель во многом. И соратник. От восстановления храмов до новаций в управлении топ компаний. Меценат. Исследователь. Визионер. Человек который сохраняет наследие поколений и несет со смыслом и любовью к ближнему. Ну и конечно модные темы янгтаймеры, гуманизм и душа. Дружите и вы. https://t.me/zibareffIlya</t>
+  </si>
+  <si>
+    <t>11.02.26 14:51</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4934</t>
+  </si>
+  <si>
+    <t>Reiyukai Shakaden designed by Seiichi Shirai Буддистский храм Reiyukai Shakaden в центре Токио - один из самых радикальных в послевоенной Японии Строительство завершили спустя четыре года, в 1975. Крыша и фасад облицованы тёмным монолитным гранитом, силуэт повторяет традиционные храмовые кровли, но через сюрреалистичную оптику Архитектура Shakaden напрямую связана с идеей «bizarre» Сэйити Сираи. Это намеренный выход за пределы нормы, традиции и инопланетность в одном пространстве</t>
+  </si>
+  <si>
+    <t>11.02.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4932</t>
+  </si>
+  <si>
+    <t>Спасибо вайб Кому принадлежат фестивали и основные концертные площадки? Согласно свежему исследованию Live DMA и Reset!, более 150 крупнейших фестивалей Европы прямо или косвенно принадлежат только четырем корпорациям: Live Nation, Superstruct Entertainment, CTS Eventim и AEG. При этом, за последние годы концентрация больших ивентов в отдельных руках заметно возросла. Исследователи представили две карты, на которых отображена схема владения фестивалями. Например, Superstruct Entertainment с 34 фестивалей в 2022 году стала представлена 63 фестивалями в 2025-м. Live DMA и Reset! подчеркивают, что их картины исследования не претендуют на полноту, а лишь наглядно иллюстрируют структуру собственности. В Европарламенте уже отреагировали на эту информацию, призвав изменить вертикальную интеграцию подобных структур и принять иные меры для ограничения монополизации сферы, поскольку этот процесс угрожает культурному разнообразию и независимости артистов.</t>
+  </si>
+  <si>
+    <t>11.02.26 02:24</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4930</t>
+  </si>
+  <si>
+    <t>Врываемся в проектик</t>
+  </si>
+  <si>
+    <t>09.02.26 20:24</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4928</t>
+  </si>
+  <si>
+    <t>Саммери интервью с Илоном Маском ### Энергетика и дата-центры в космосе * Энергетический кризис ИИ: За пределами Китая рост выработки электроэнергии практически остановился, в то время как производство чипов растет экспоненциально. * Космос как регуляторный маневр: Маск считает, что строить и масштабировать дата-центры в космосе проще, чем на Земле, из-за огромных сложностей с получением разрешений на землю и подключение к сетям. * Эффективность солнечной энергии: В космосе солнечные панели работают в 5 раз эффективнее, так как там нет атмосферы, облаков и смены дня и ночи. * Отказ от батарей: Космические дата-центры не нуждаются в дорогостоящих системах хранения энергии (аккумуляторах), так как они могут находиться под постоянным воздействием солнечного света. * Прогноз по срокам: Маск предсказывает, что космос станет самым экономически выгодным местом для ИИ в течение ближайших 30–36 месяцев. ### Масштабирование и производство (Starship и Tesla) * Масштаб Starship: Для запуска 200 ГВт ИИ-мощностей в космос потребуется около 10 000 запусков Starship в год (примерно один запуск в час). * Дефицит оборудования: Главным ограничением для строительства электростанций на Земле сейчас являются не сами турбины, а лопатки и направляющие аппараты, производство которых забронировано до 2030 года. * Собственное производство панелей: Tesla и SpaceX планируют выйти на мощность производства солнечных элементов в 100 ГВт в год, включая полную цепочку от сырья до готовых панелей. * Лунный масс-драйвер: В долгосрочной перспективе Маск планирует использовать электромагнитную пушку (масс-драйвер) на Луне для запуска грузов, используя лунный кремний и алюминий для производства ИИ-спутников. ### Технологии чипов и робототехника (Optimus) * Проблема памяти: Маск считает, что обеспечить логические чипы достаточным объемом памяти будет сложнее, чем создать сами процессоры. * Собственные фабы (TeraFab): Из-за медлительности существующих поставщиков Маск рассматривает возможность создания собственных заводов по производству чипов, памяти и упаковки. * Optimus — «денежный глюк»: Маск называет человекоподобных роботов инструментом бесконечного роста экономики, так как они могут производить сами себя и выполнять любые задачи. * Сложность манипуляций: Самой сложной частью робота Optimus является кисть, сложность которой превышает сложность всех остальных узлов вместе взятых. * Обучение роботов: Для обучения Optimus создается «Академия», где десятки тысяч роботов будут тренироваться в реальности, чтобы закрыть разрыв между симуляцией и реальным миром. ### Управление и философия ИИ * Принцип «Узкого места»: Метод управления Маска заключается в маниакальном поиске и устранении главного ограничивающего фактора (limiting factor) в любой момент времени. * Правдивость ИИ (Grok): Маск настаивает, что ИИ должен быть максимально правдивым, а не политкорректным. Ложь в аксиомах может привести к безумию системы (пример компьютера HAL из «Космической одиссеи»). * Миссия xAI: Цель Grok — понимание Вселенной. Маск верит, что любопытство ИИ заставит его оберегать человечество как наиболее интересную часть Вселенной. * Конец «корпораций-лабораторий»: Маск иронизирует над OpenAI и Anthropic, называя их коммерческими компаниями, стремящимися к прибыли под вывеской «лабораторий». * Доминирование Китая: Маск предупреждает, что без прорывных инноваций в робототехнике Китай будет доминировать в производстве, так как их выработка электроэнергии уже втрое выше, чем в США. ### Государство и экономика * Борьба с неэффективностью (DOGE): Маск описывает государственную бюрократию как огромную корпорацию с монополией на насилие, которая крайне неэффективна в борьбе с мошенничеством. * Государственный долг: Маск утверждает, что США неизбежно обанкротятся без внедрения ИИ и робототехники, так как это единственный способ радикально разогнать рост ВВП для покрытия долгов. * Угроза от ИИ: Главную опасность ИИ Маск видит в его использовании государством для подавления населения, поэтому он выступает за ограничение власти правительства. ### Личные принципы</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4929</t>
+  </si>
+  <si>
+    <t>* Найм по таланту: При найме Маск ищет «доказательства исключительных способностей», а не просто соответствие резюме. Он ценит трудолюбие и «доброту сердца», которую раньше недооценивал. * Оптимизм как стратегия: Маск советует всегда выбирать сторону оптимизма, так как это повышает качество жизни, даже если в итоге вы окажетесь неправы.</t>
+  </si>
+  <si>
+    <t>09.02.26 17:10</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4927</t>
+  </si>
+  <si>
+    <t>«Креатив без хаоса» ➡️ переход к системному продюсированию 12 февраля стартует интенсив от EVENT MBA и Андрея Коршункова (CEO SCALE EVENT) по систематизации креативных процессов. Программа учит превращать размытые брифы в четкую структуру и сокращать количество правок за счет прозрачной логики решений. Это курс для тех, кому нужно научиться управлять проектом в условиях неопределенности и высокого давления. Ты получишь инструменты для эффективной работы без выгорания и хаоса в проектах. Регистрация по ссылке, по всем вопросам пиши Жене</t>
+  </si>
+  <si>
+    <t>09.02.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4926</t>
+  </si>
+  <si>
+    <t>Friendly reminder 💚 Художественная программа фестиваля Outline ежегодно объединяет известные студии, международных артистов и независимых художников, а опен-колл остается точкой входа для новых имен и возможностью заявить о себе. У вас есть еще 10 дней, чтобы оформить идею в мультимедиа-проект и зарегистрироваться для участия в открытом конкурсе художественной и медиа-программы Outline 2026. Заявки принимаются до 17 февраля. SILA SVETA традиционно курирует всю мультимедиа-программу фестиваля и входит в состав жюри. Встретимся в июле!</t>
+  </si>
+  <si>
+    <t>08.02.26 19:31</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4923</t>
+  </si>
+  <si>
+    <t>Немного бумаги Бумажная архитектура - архитектура высказывания У Леббеуса Вудса она про постапокалипсис. Руины и сломанные структуры как пространство для людей, переживших разрушения и войны. Его рисунки выглядят как сцены из научной фантастики, потусторонние образы перекочевали в фильм «12 обезьян» с Брюсом Уиллисом и Брэдом Питтом Бумажная архитектура через Вудса расширила собственные границы и стала способом думать о будущем. У архитектора реализован всего один проект, встроенный в здание Стивена Холла в Китае. Остальное живёт в статьях и его блоге, который превращен в книгу</t>
+  </si>
+  <si>
+    <t>08.02.26 03:53</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4916</t>
+  </si>
+  <si>
+    <t>Фермер прицепил свинью к дрону, чтобы перевезти её из труднодоступной горной деревни. В итоге дрон случайно повис на проводах и привёл к отключению электричества во всей деревне. Пока в Китае</t>
+  </si>
+  <si>
+    <t>07.02.26 19:36</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4915</t>
+  </si>
+  <si>
+    <t>Аннушка уже пролила масло</t>
+  </si>
+  <si>
+    <t>06.02.26 19:02</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4912</t>
+  </si>
+  <si>
+    <t>Взял отсюда Уровень подкастинга в 2026: парни из TBPN купили рекламный слот во время Супербоула. Причем сделали это максимально classy: в 15-секундном ролике показали логотипы десятков компаний своих гостей, которые на выходных увидят миллионы зрителей. Вы — нам, а мы — вам. Для справки: TBPN за год стали наверное самым горячим и при этом супер нишевым подкастом в tech-тусовке, они максимально быстро отрабатывают все инфоповоды и туда ежедневно приходят все известные предприниматели и инвесторы. Подкаст идет в прямом эфире каждый рабочий день и монетизируется за счет рекламы, которой там столько, что на их месте любого инфлюенсера его массовая аудитория бы уже съела заживо. Колин и Самир (их логотип там тоже есть) недавно взяли у них большое интервью, где парни озвучили свои планы на 2026: • 250 выпусков в год • 20 рекламных интеграций в каждом • 20 годовых контрактов с рекламодателями на 6-7-значные суммы Итого: примерно $10 миллионов выручки, CPM около $333 ☕️</t>
+  </si>
+  <si>
+    <t>06.02.26 08:40</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4906</t>
+  </si>
+  <si>
+    <t>Visa for Life Theme Museum by Yang Ying Design Studio Yiyang, China Проект Yang Ying Design Studio рассматривает визу как архетип - документ, превращенный в пространство Музей в Ияне посвящён истории доктора Хо Фэн Шаня, китайского консула в Вене, который во время Второй мировой войны спас тысячи еврейских беженцев, выдавая им визы в Китай Архитектура становится метафорой спасения и нарративом: посетитель проживает переход от ограничения к освобождению Слоистая система кор-теновых пластин формирует разорванную оболочку, внутри которой «коридор жизни» Узкий вход с направленным сверху светом создаёт ощущение давления и напряжения, которое по мере движения сменяется открытостью и свободой</t>
+  </si>
+  <si>
+    <t>05.02.26 08:06</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4905</t>
+  </si>
+  <si>
+    <t>Конкретное действие меняет чью-то судьбу Служба спасения лошадей «Амулет» помогает выкупать лошадей со скотобоен и дает им шанс на новую жизнь - спокойную и безопасную Сейчас можно помочь спасти еще одну красавицу Присоединяйтесь, если вам близка идея давать второй шанс тем, кто сам не может попросить о помощи</t>
+  </si>
+  <si>
+    <t>04.02.26 23:31</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4904</t>
+  </si>
+  <si>
+    <t>Очередной раз вижу Как приглашают в тендер агентства и там 100 участников Это в том числе ивент тендеры Считаю что это не гуманно и не профессионально и вредно причем для всех и участников и экономики страны и эффективности И это как будто не круто Почему? Компания которая это устраивает тратит оч много внутренних ресурсов, например смотреть десятки предложений и слушать и коммуницировать и давать обратную связь Далее могут быть ошибки в предложениях и риски по исполнению заявленных параметров тк кто-то захочет быть самым умным или из-за излишнего конкурентного давления, что тормознет развитие бизнеса (возможно) Как будто не супер профессионально, обычно опытные спецы знают где цена и качество на основе их опыта ну или проведенного аудита / исследования и можно взять 7 агентств как будто это макс для пула если хорошо с ними поработать и серьезно Возможно я не знаю деталей и мотивации … и компании как-то решают какой-то свой внутренний вопрос зовя 100 и более агентств. Может там что-то есть все же бизнесы мощные. Кто знает ответы подскажи мне при встрече, интересно ув клиенты. Ну а для агентств это думаю бессмысленная трата времени и ресурса, только если команда без дела сидит и охота сохранять/держать ее под что-то конкретное Иначе думаю для агентства класса А шансы до 20% выигрыша (оптимистично) Для агентства класса Б (таких много будет из 100 приглашеных и согласившихся) вероятность до 10% Подготовить предложение это 300-500тр Те из 10 таких тендеров один возьмешь если все топ Те надо 3-5млн рублей расходов на охоту эту уже списать с рентабельности выйгранногл проекта по подобной серии Далее в формулу можно вводить разные доп параметры и результат будет другим (инсайты, голод, молодость, опытность, факторы всякие и чудеса бытия) Че такое получается, покосил тут газон и задумался</t>
+  </si>
+  <si>
+    <t>04.02.26 19:08</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4903</t>
+  </si>
+  <si>
+    <t>Ребзя опенколл у важной институции. Кто есть смелый? NUR OPEN CALL 2026 Deadline 22 february Shortlist 2 march Открываем второй опен-колл в новом сезоне! В новом раунде заявки принимаются по трём категориям: • Mapping Contest Конкурс проходит в 4 этапа: 1. Отбор по портфолио 2. Создание демо-версии маппинга 3. Отбор финалистов и создание полной версии маппинга 4. Показ работ в дни фестиваля и распределение призового фонда между победителями. Будет предоставлен бюджет для технической реализации инсталляции, а также гонорар художнику. • AV-performance Хронометраж от 30 до 60 минут Проекты будут реализованы в рамках музыкальной и перформативной программ. Обязательно наличие как аудиальной, так и визуальной составляющих. • Installation with T-Bank Разработка инсталляции в коллаборации с партнером фестиваля Объект будет располагаться на улице — работа должна быть адаптирована под дневное и вечернее экспонирование. Будет предоставлен бюджет для технической реализации инсталляции, а также гонорар художнику. 📌 Оставить заявку и ознакомиться со всеми подробностям можно в форме опен колла — ссылка ________ We are launching the second open call of the new season! In this new round, applications are accepted in three categories: • Mapping Contest The contest consists of 4 stages: 1. Portfolio-based selection 2. Creation of demo version of the mapping 3. Finalist selection and creation of the full version of the mapping 4. Showcase of works during the festival days and distribution of the prize fund among the winners. A budget for the technical implementation of the installation will be provided, as well as an artist's fee. • AV-performance Duration: 30 to 60 minutes Projects will be realized as part of the music and performance programs. Both audio and visual components are mandatory. • Installation with T-Bank Development of an installation in collaboration with the festival partner The object will be located outdoors—the work must be adapted for daytime and evening exhibition. A budget for the technical implementation of the installation, as well as an artist fee, will be provided. 📌 Submit your application and review all the details in the open call form — link</t>
+  </si>
+  <si>
+    <t>04.02.26 17:45</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4902</t>
+  </si>
+  <si>
+    <t>Ребзя там поверхаус хотят закрыть, это непорядок. Андрей сделал многое для культуры и сцены независимой и зависимой. Там и радио и студия и куча винила и гонорары артистам ноу нейм и вообще бесконечность. Вообщем зайдите туда со своим др, компанией, спонсорством или просто выпить бокал и прочее. А то зачем это все. Иногда надо подставить плечу созиданию.</t>
+  </si>
+  <si>
+    <t>01.02.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4901</t>
+  </si>
+  <si>
+    <t>Главное из “Future 100: 2026” Навигация по году трансформации Мы вступаем в эру дисоптимизма - трезвого принятия поликризиса и активного поиска новых путей. Если 2025 был про эскапизм, то 2026 — про пересборку. Сегодня 86% людей заявляют, что ищут опыт, меняющий мировоззрение. Не «отдых», а перерождение в условиях тотальной неопределенности. Culture Энтропия, износ, несовершенство - новая подлинность Деструкция становится почвой для радикального творчества. ИИ выступает не просто инструментом, а двигателем новой эстетики. Truth literacy (грамотность в вопросах истины) становится базовым элементом для восприятия бренда. Technology Технологии - среда обитания. Отношения с ИИ - глубоко личные и для 49% представителей поколения Z значимые, что требует от брендов «закодированной эмпатии». Доверие строится не на «магии алгоритмов», а на прозрачном digital intent (зачем и ради кого это работает). Innovations 2026 год - расширение границ человеческого через попытки активного управления климатом планеты, инженерию «цифрового бессмертия» и наследия (ИИ как инструмент обеспечения вечности). Brands &amp; Marketing Традиционная реклама теряет субъектность. Работают только transformative experiences. Побеждают бренды с человеческим лицом, уязвимостью и реальным сообществом, а также суверенитетом пользователя над контентом и данными. Health Социальное здоровье становится экономическим фактором, высока потребность в исцелении эмоциональных травм и сознательном увеличении периодов радости. Travel &amp; Hospitality Потребность в цифровой и ментальной детоксикации трансформирует сферу туризма в поиск экстремальной устойчивости. Индустрия движется к world-building hospitality, к мирам внутри мира, где быт полностью делегирован брендам, давая свободу духа путешественникам. Retail Магазин будущего - экономика маленьких радостей. Пространство социального взаимодействия вытесняет точку транзакций. Шопинг совмещается с образованием, творчеством в реальном времени. Luxury От демонстративного потребления к адаптации и долголетию. Не владение, а wellbeing, способность сохранять привычный уровень жизни в любых условиях среды. Люди верят в себя больше, чем в будущее мира. Личный оптимизм — форма сопротивления хаосу. Для бизнеса это значит одно: Не помогать «забыться», а давать ресурс для изменения себя и своей жизни.</t>
+  </si>
+  <si>
+    <t>31.01.26 02:12</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4899</t>
+  </si>
+  <si>
+    <t>Времена пристегните ремни ✨🌴🦜🍒🌱 «Не заботьтесь о завтрашнем дне, ибо завтрашний сам будет заботиться о своём.» (Мф. 6:34)</t>
+  </si>
+  <si>
+    <t>30.01.26 20:50</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4893</t>
+  </si>
+  <si>
+    <t>Прошла подпольная сходка лидеров креативных индустрий и членов клуба CU, кто делает масштабные проекты, которые меняют культурный, маркетинговый и технологический ландшафт в разных точках мира. Тема встречи - будущее и роботы. Скоро скинем тезисы. Спасибо всем, кто пришел выступил и поддержал. Силе Света за волшебную базу и гостеприимство, Ивану Дубкову за художественную гастрономию, за звук Паше Вонда, Петру Иванову за модерацию и всех звездных спикеров.</t>
+  </si>
+  <si>
+    <t>30.01.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4892</t>
+  </si>
+  <si>
+    <t>Моя подруга Розалина устраивает кое-что и просила подсветить. ✨🌿🌴🦜🌲👾 Новый проект, в котором лидеры разных отраслей объединятся, чтобы показать рабочие профессии в новом ракурсе. В статье подробнее о том, почему униформа стала одним из главных трендов 2026 и что нас ждёт уже в этом марте</t>
+  </si>
+  <si>
+    <t>26.01.26 22:06</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4891</t>
+  </si>
+  <si>
+    <t>«Event-продюсер 3.0 в агентстве» стартует 27 января Этот курс для тех, кто уже в профессии и хочет работать на уровне агентств полного цикла: управлять командами, бюджетами, ожиданиями клиентов и результатами. К финалу ты: — собираешь продюсерское мышление агентского уровня; — учишься оптимизировать бюджеты без потери результата; — выстраиваешь управление командой и процессами; — сокращаешь сроки подготовки проектов; — начинаешь стабильно закрывать задачи клиентов с запасом по качеству. Эксперты курса — опытные практики и иконы индустрии, все на сайте. В программе практические вебинары, мастермайнды с лучшими экспертами рынка, рабочие шаблоны и закрытое профессиональное сообщество EVENT MBA. Старт 27 января, завтра. Для подробной консультации и за спешл условиями от меня пишите Жене.</t>
+  </si>
+  <si>
+    <t>26.01.26 19:22</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4888</t>
+  </si>
+  <si>
+    <t>Mitsubishi LT-5V — редкий автоматический проигрыватель винила с линейным тонармом и вертикальной конструкцией, созданный в Японии в начале 1980-х. Он использует электронное управление и тангенциальное считывание, что снижает искажения и улучшает точность воспроизведения. LT-5V ценится как технологический эксперимент эпохи и коллекционный объект с футуристичным дизайном.</t>
+  </si>
+  <si>
+    <t>24.01.26 21:43</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4887</t>
+  </si>
+  <si>
+    <t>Давно не виделись 27 января в Москве собираю закрытую тусовку клуба CU в офисе волшебной команды SILA SVETA Тема вечера - Роботы Участники приносят одну идею: кейс, технологию, мысль, подход - то, что реально зацепило Приглашаю одного человека из канала Того, кто пришлет вау кейс и расскажет про него перед топами из креативных индустрий Если хотите прийти - присылайте вау-идею / кейс на тему роботов (коротко) Выберем лучший Кейс и информацию о себе можно прислать сюда @mariesinitsyna CU</t>
+  </si>
+  <si>
+    <t>24.01.26 00:20</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4880</t>
+  </si>
+  <si>
+    <t>В прошлом году в Москве прошло открытие одной из самых масштабных медиа-инсталляций — «Матрёшка Москвы». Это технологическая платформа, рассчитанная на трансформацию под разные инфоповоды, события и сценарии, где сочетаются инженерия, медиа и IT-решения от креативной команды «Необычный день» и бюро технических решений «АРХИТЕКЦИЯ». Инсталляция уже попала в шорт-лист Blooloop Innovation Awards 2025 ✨</t>
+  </si>
+  <si>
+    <t>22.01.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4879</t>
+  </si>
+  <si>
+    <t>Открыта вакансия мастера по коммуникациям в практике PANTERRA Надо уметь говорить/писать на разных языках, использовать нейросети Художественный вкус, начитанность, кругозор Знать, как устроен современный pr и работа художников с институциями Работать можно из любой точки мира График гибкий - как никогда - для тех профи, кто ищет свой ритуал, а не работу Для отклика @mariesinitsyna</t>
+  </si>
+  <si>
+    <t>20.01.26 20:27</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4867</t>
+  </si>
+  <si>
+    <t>High End</t>
+  </si>
+  <si>
+    <t>20.01.26 18:55</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4864</t>
+  </si>
+  <si>
+    <t>Открытка от клуба любителей винтажных машин и их историй</t>
+  </si>
+  <si>
+    <t>20.01.26 18:35</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4863</t>
+  </si>
+  <si>
+    <t>Скоро юбилей у одного кажется легендарного бара. Притащили прямо из Токио от дедов культуру внимательного прослушивания аудио данных. И завертелось. В этом месте было много разных встреч, свиданий, танцев, хулиганств и обсуждения идей о будущем и новых проектах. Мы дружили и ссорились, любили и с надеждой смотрели в будущее. Кто на районе, зайдите послушать пластинку и выпить коктейль в Fonoteca listening bar, вход как мы знаем через ресторан Flaner. ✨🌴🦜🌿</t>
+  </si>
+  <si>
+    <t>19.01.26 22:23</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4862</t>
+  </si>
+  <si>
+    <t>Такие дела «Дом будущего Monsanto» в Tomorrowland парка Disneyland — проект и постройка 1950-х годов.</t>
+  </si>
+  <si>
+    <t>19.01.26 20:38</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4857</t>
+  </si>
+  <si>
+    <t>Влияние Валерио Ольджати на Трэвиса Скотта и Йе 👾 Валерио Ольджати, швейцарский архитектор, известный своей автономной, строго контролируемой архитектурой, основанной на массе, геометрии и ясности материалов. Его здания противостоят нарративам, продиктованным контекстом, функционируя как самодостаточные пространственные системы. Работы Ольджати вызывают интерес далеко за пределами архитектуры, включая музыкантов, исследующих пространство как культурный инструмент. Трэвис Скотт проявляет интерес к работам Ольджати в рамках более широкой увлечённости архитектурой и атмосферой. Примерно в 2018 году сообщалось, что Ольджати участвовал в концептуальных обсуждениях жилого проекта в Вайоминге, связанного с креативным кругом Скотта. Также он консультировал Йе в период выхода альбома Donda, что подчёркивает влияние архитектуры на современную музыку и визуальную культуру.</t>
+  </si>
+  <si>
+    <t>19.01.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4856</t>
+  </si>
+  <si>
+    <t>Новости моды</t>
+  </si>
+  <si>
+    <t>19.01.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4855</t>
+  </si>
+  <si>
+    <t>Фестивали уже маячат на горизонте, а значит пора приводить кейсы в подобающую форму. Влад Ситников @HotDigital вместе с @yumakov помогает упаковать всё под ключ — от идеи и текста заявки до видеокейса с шансами на металл. Слоты ограничены — пишите в личку, чтобы забрать свои награды этой весной #fest #cases</t>
+  </si>
+  <si>
+    <t>18.01.26 21:39</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4849</t>
+  </si>
+  <si>
+    <t>Некоторые образы Иванпахской солнечной электростанции (Ivanpah Solar Electric Generating System) в пустыне Мохаве / одной из крупнейших в мире солнечных тепловых электростанций концентрированного типа. С воздуха она выглядит почти нереальной: тысячи и тысячи зеркал изгибают свет, направляя его к центральным башням, пока те не начинают светиться, словно расплавленные ядра, лежащие прямо на поверхности пустыни. Иванпах кажется чем-то находящимся между реальностью и воображением, отчасти тяжёлая индустрия, отчасти научно-фантастическая мечта.</t>
+  </si>
+  <si>
+    <t>17.01.26 17:36</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4846</t>
+  </si>
+  <si>
+    <t>Слово этого года в креативных индустриях - сингулярность. Мы стоим на пороге огромного скачка, рядом стоит наука. Производить и творить становится с помощью новых инструментов проще, работы становятся намного сложнее и визуально и технически. За ту же единицу времени используя современный комплекс инструментов творец может сделать больше. Время художников. Единственный вопрос это смыслы. Что бы обертка не была просто фантиком.</t>
+  </si>
+  <si>
+    <t>14.01.26 07:07</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4845</t>
+  </si>
+  <si>
+    <t>Невероятный мини фильм на AI технологиях, уже 5+ млн просмотров. Есть что обсудить теперь за кофе https://youtu.be/NLAZubEa6X4</t>
+  </si>
+  <si>
+    <t>12.01.26 00:45</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4844</t>
+  </si>
+  <si>
+    <t>Интересный ютуб проект вам для инспирейшн и вайба, который безусловно шире. Давайте разберемся почему? Login.jp это онлайн-музыкальная платформа и медиапроект, который публикует миксы, DJ-сеты и музыкальные видео, снятые в различных культурных и повседневных местах Японии, от чайных церемоний до ретро-кафе, рыночных лавок и мастерских. Мне нравится ходить по этим мирам и в них часто дети играют в лавках своих родителей и иногда дедушек и бабушек, транслируя связь поколений и ремесла. Как на этом видео где вы увидите совершенно медитативную церемонию где мама заваривает чай матча в традиционном кимоно и антураже классической комнаты в Японии и ее дочь играющую такую же спокойную, где то абстрактную музыку. Совершенный микс для спокойной работы с немного сюр элементами. Ставим когда есть момент: https://www.youtube.com/watch?v=y12U5tHqwqU Или этот микс где визульно мы видим вайб Ван Гона или например пейзаж рукой Ивана Шишкина. https://m.youtube.com/watch?v=aVvr1b1oWJA Проект топ можно смело повторять у себя в стране, нужен доступ к музыкантам и локациям, камера и хороший вкус к постановке кадра. Умение работать с фактурой и людьми. Коммерция может придти позже через 1-2 года внимательной работы с любовью к делу. Enjoy!</t>
+  </si>
+  <si>
+    <t>10.01.26 02:27</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4841</t>
+  </si>
+  <si>
+    <t>Немного волшебства цвета и фантастической поэзии. Сегодня с нами Тим Уайт, британский художник и иллюстратор, один из ключевых авторов золотой эпохи научно-фантастической и фэнтези-иллюстрации пришедшейся на середину 70х.</t>
+  </si>
+  <si>
+    <t>08.01.26 22:52</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4832</t>
+  </si>
+  <si>
+    <t>Год начался эпически, влетели в музей современного искусства в Медельин. Топ экспозиция, как всегда с местным нарративом - индейцы, альтернативные миры, напряжение между человеческими системами. Есть куда понырять и поизучать. Но самые клевое то что прилетел гениальный друг - Костя, один из лучших арт-директоров что я встречал, автор и основатель бренда оптики FAKOSHIMA а так же серии одноименной серии парфюмов. (Кто не знаком хайли рекоменд) Для меня это важное касание в моем монашеском трехлетнем затворничестве в джунглях Латинской Америки. Первый космический турист за полгода с большой земли и новостями про друзей и тусовку. .</t>
+  </si>
+  <si>
+    <t>06.01.26 20:17</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4831</t>
+  </si>
+  <si>
+    <t>Alok с командой звали нас в Рио делать инсталл, но мы улетели на сервер в Мурманск выставлять POSTHUMAN ARTEFACT / Ключ Арктики. Вот так примерно прошла пати на 2,5 млн человек в Бразилии. К сожалению из десятков запросов наша скромная команда PANTERRA может брать единицы, какими бы интересными они не были.</t>
+  </si>
+  <si>
+    <t>06.01.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4830</t>
+  </si>
+  <si>
+    <t>Ну что пора взять от этого года все загадали и запили шампанским друзья 👾👾👾👾👾</t>
+  </si>
+  <si>
+    <t>01.01.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4829</t>
+  </si>
+  <si>
+    <t>Друзья ну что 2026 мэджик ✨🌲🦕🌿⚡️ Каждому желаю оседлать своего скакуна, а так же помочь с этим ближнему. А дальше только вперед за мечтами и горизонтами!</t>
+  </si>
+  <si>
+    <t>29.12.25 15:19</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4824</t>
+  </si>
+  <si>
+    <t>Mercedes-AMG One Million от дизайнера Хакиема Салахедина. Проект выполнен в сотрудничестве с AMG и стал масштабной моделью. Интересно как развиваться автомобильный дизайн, монолитность и хай тек, брутализм. Самый удачный на мой взгляд ход у Ауди и к сожалению не супер вау в основном из-за контекста и маркетинга у ягуар.</t>
+  </si>
+  <si>
+    <t>25.12.25 20:45</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4823</t>
+  </si>
+  <si>
+    <t>Сноб отметил наше художественное полотно MASS-IV 001 которое мы сделали вокруг темы бесконечного потока данных материализованного в форме обломка антенны или интерфейса появившейся внутри холодного городского ландшафта. //«:; Спасибо Дзен и фестивалю NUR за поддержку</t>
+  </si>
+  <si>
+    <t>25.12.25 19:11</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4822</t>
+  </si>
+  <si>
+    <t>Последний звонок «Профессия event-продюсер» На этой неделе старт На этом курсе мы собрали профессию продюсерскую в понятную систему с реальными инструментами работы и старта в профессии с нуля. Программа сделали специально для новичков в ивентах. На курсе легенды индустрии событий помогают изучить работу иаентщика: - концепция → бюджет → команда → реализация. - работа с подрядчиками, артистами, техническими службами и площадками; - организация разных видов мероприятий; - создание портфолио. Лекции читают сильные профи индустрии: Игорь Демидов, Артём Минасян, Игорь Игнатьев, Александр Ус и другие люди, которые ежедневно принимают решения в больших проектах и владеют собственными агентствами. Старт курса 25 декабря. Подробная программа, бронь и полный список экспертов на сайте. Если нужно разобраться, подходит ли курс, напишите Жене, она поможет сориентироваться. Спешл условия от меня тоже спрашивайте у Жени ✨🌲🦆🦜🐶</t>
+  </si>
+  <si>
+    <t>24.12.25 13:27</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4821</t>
+  </si>
+  <si>
+    <t>Все, кто ведёт бизнес аккуратно, сейчас находятся в лёгком стрессе из-за изменений в налоговом законодательстве. Особенно если вы скорее креатор или гуманитарий, чем бухгалтер. Друзья из Точка Банк запустили бесплатную горячую линию для предпринимателей. Вы можете позвонить и бесплатно получить ответы на любые – простые и сложные – вопросы по новой налоговой реформе от профессиональных бухгалтеров. Особенно круто, что консультация доступна всем предпринимателям, вне зависимости от того, в каком банке открыт счёт для бизнеса. Это клёвая возможность. Дьявол в деталях и пусть он не будет мешать вам идти к своим целям. Вот телефон, горячая линия работает до 26 декабря: 8 (800) 5000-88-7 Что можно например обсудить? — Разобраться с лимитами УСН, особенностями работы на АУСН и НДС и убедиться, что выбрали оптимальную ставку. — Проверить, можете ли вы применять АУСН. — Облегчить автоматизацию учёта и электронный документооборот с контрагентами и налоговой. — Найти ответ на любой другой вопрос по налогообложению, чтобы адаптация бизнеса к новым условиям прошла как можно легче. Бизнесу быть!</t>
+  </si>
+  <si>
+    <t>24.12.25 01:07</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4820</t>
+  </si>
+  <si>
+    <t>Акустические модемы Panasonic — это ранний тип модема для коммутируемой телефонной связи, работавший без прямого электрического подключения к линии. Принцип работы: телефонная трубка вставлялась в специальные резиновые «чашки» модема Передача данных: данные кодировались в звуковые сигналы (писк/тон), которые передавались через микрофон и динамик трубку Назначение: подключение портативных компьютеров и терминалов к BBS, ранней электронной почте и удалённым системам Скорость: обычно 300 бод (очень медленно по современным меркам) Эпоха: конец 1970-х — начало 1980-х, до массового появления встроенных телефонных модемов</t>
+  </si>
+  <si>
+    <t>24.12.25 01:04</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4819</t>
+  </si>
+  <si>
+    <t>Мужчина проверяет свою электронную почту через общественный таксофон, используя акустический модем Panasonic RL-P4001 с коммутируемым доступом, подключённый к портативному компьютеру Panasonic RL-H1400 HHC (Hand-Held Computer), в начале 1980-х годов. Panasonic RL-H1400 был карманным компьютером, впервые представленным в 1982 году, и стоил примерно 600 долларов США.</t>
+  </si>
+  <si>
+    <t>01.03.26 21:48</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4989</t>
+  </si>
+  <si>
+    <t>Передаю привет всему племени</t>
+  </si>
+  <si>
+    <t>01.03.26 19:41</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4987</t>
+  </si>
+  <si>
+    <t>8 лет передаю всему племени привет</t>
+  </si>
+  <si>
+    <t>01.03.26 17:29</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4986</t>
+  </si>
+  <si>
+    <t>Вс</t>
+  </si>
+  <si>
+    <t>28.02.26 09:07</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4985</t>
+  </si>
+  <si>
+    <t>Echo 2 — надувной спутник связи, запущенный НАСА в 1964 году в рамках программы пассивных отражающих спутников. Он служил крупным металлическим шаром, отражающим радиосигналы между наземными станциями, демонстрируя возможность глобальной спутниковой связи. Аппарат стал преемником Echo 1. Ключевые факты • Запуск: 25 января 1964 г. • Организация: NASA (Центр имени Годдарда) • Высота орбиты: около 1200–1300 км • Диаметр: 41 метр • Тип миссии: пассивный спутник связи Проект и конструкция Echo 2 представлял собой сферу из алюминизированного майлара, наполнявшуюся газом после выхода на орбиту. Огромная отражающая поверхность позволяла принимать радиосигналы, отскочившие от спутника, что делало возможной передачу данных и голоса через океаны без активного ретранслятора. Улучшенная конструкция по сравнению с Echo 1 обеспечила более точную форму и стабильность орбиты. Цели миссии Основной задачей было исследование характеристик пассивной связи и уточнение моделей верхней атмосферы. Кроме того, Echo 2 использовался для геодезических измерений — отслеживание его траектории помогло уточнить параметры формы Земли и распределение плотности атмосферы. Научное и историческое значение Проект Echo 2 стал ключевым шагом на пути к активным спутниковым ретрансляторам, таким как Telstar 1 и Syncom 3. Его видимость невооружённым глазом также сделала его популярным объектом общественного внимания в 1960-е годы, символизируя зарождение спутниковой эры. Текущее состояние После нескольких лет эксплуатации Echo 2 постепенно сошёл с орбиты, сгорев в атмосфере к концу 1960-х годов. Несмотря на краткий срок службы, миссия внесла важный вклад в развитие спутниковой связи и космической геодезии.</t>
+  </si>
+  <si>
+    <t>28.02.26 09:06</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4984</t>
+  </si>
+  <si>
+    <t>Echo 2 — надувной спутник связи, запущенный НАСА в 1964 году в рамках программы пассивных отражающих спутников. Он служил крупным металлическим шаром, отражающим радиосигналы между наземными станциями, демонстрируя возможность глобальной спутниковой связи. Аппарат стал преемником Echo 1. Ключевые факты • Запуск: 25 января 1964 г. • Организация: NASA (Центр имени Годдарда) • Высота орбиты: около 1 200–1 300 км • Диаметр: 41 метр • Тип миссии: пассивный спутник связи Проект и конструкция Echo 2 представлял собой сферу из алюминизированного майлара, наполнявшуюся газом после выхода на орбиту. Огромная отражающая поверхность позволяла принимать радиосигналы, отскочившие от спутника, что делало возможной передачу данных и голоса через океаны без активного ретранслятора. Улучшенная конструкция по сравнению с Echo 1 обеспечила более точную форму и стабильность орбиты. Цели миссии Основной задачей было исследование характеристик пассивной связи и уточнение моделей верхней атмосферы. Кроме того, Echo 2 использовался для геодезических измерений — отслеживание его траектории помогло уточнить параметры формы Земли и распределение плотности атмосферы. Научное и историческое значение Проект Echo 2 стал ключевым шагом на пути к активным спутниковым ретрансляторам, таким как Telstar 1 и Syncom 3. Его видимость невооружённым глазом также сделала его популярным объектом общественного внимания в 1960-е годы, символизируя зарождение спутниковой эры. Текущее состояние После нескольких лет эксплуатации Echo 2 постепенно сошёл с орбиты, сгорев в атмосфере к концу 1960-х годов. Несмотря на краткий срок службы, миссия внесла важный вклад в развитие спутниковой связи и космической геодезии.</t>
+  </si>
+  <si>
+    <t>27.02.26 02:09</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4976</t>
+  </si>
+  <si>
+    <t>Концепт и производственный арт фильма «Близкие контакты третьей степени» Фильм «Близкие контакты третьей степени» вышел в 1977 году. Ralph McQuarrie создал ключевые концепты инопланетного корабля, сцены контакта и композиции с Башней Дьявола. Его работы определили масштаб, световую структуру и силуэт основного корабля. George Jenson разработал производственные иллюстрации для финальной сцены посадки корабля. Его рисунки использовались как визуальные ориентиры для съёмочной группы и специалистов по спецэффектам. Концепт-арт включал: • форму и структуру материнского корабля • световые схемы и цветовые решения • расположение военной техники и научной команды • пространственную композицию сцены контакта Финальная сцена снималась с использованием миниатюрных моделей, оптической печати и сложных световых установок. Визуальные решения концепт-художников легли в основу работы команды визуальных эффектов под руководством Douglas Trumbull. Фильм получил премию Academy Awards за операторскую работу. Оператор Vilmos Zsigmond. Концепт-арт McQuarrie и Jenson сформировал визуальный язык сцены контакта и определил художественный стандарт научной фантастики конца 1970-х годов.</t>
+  </si>
+  <si>
+    <t>24.02.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4975</t>
+  </si>
+  <si>
+    <t>Стартуем на этой неделе, влетаете второй поток «Декор и мультимедиа мечты» от EVENT MBA⚡️ Что ты получишь: — Научишься работать с материалами и светом на уровне senior-продюсера; — Сможешь соединять физический декор и мультимедиа в бесшовную концепцию; — Станешь увереннее в переговорах с клиентами и контроль подрядчиков на языке цифр и чертежей; — Чек-листы и пайплайны, которые минимизируют факапы на монтаже; — Смелость реализовывать идеи, которые задают планку рынку; — Твои проекты будут узнаваемы по качеству сценографии, а не только по логотипу клиента. А ещё ты сможешь задать свои вопросы лидерам рынка на онлайн-мастермайндах и попасть в закрытое сообщество выпускников и экспертов EVENT MBA. Старт: 26 февраля Программа и регистрация на сайте✔️ 💙А для подписчиков канала -15% по промокоду SPECIAL2026 По всем вопросам пиши Жене #партнерскийпост #согласовано</t>
+  </si>
+  <si>
+    <t>13.03.26 05:59</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4999</t>
+  </si>
+  <si>
+    <t>Открыт набор на курс «Режиссура мероприятий» Когда этап «собрать площадку и подрядчиков» уже пройден, появляется другой уровень профессии — работа с идеей, драматургией и опытом гостя. Там, где событие становится целостным высказыванием бренда или заказчика. На курсе разбираем режиссуру событий пошагово, берем опыт и приёмы лучших спецов индустрии событий. Ты научишься: — формировать концепции, которые понятно объясняют ценность проекта клиенту; — строить сценарий как опыт для гостя; — работать со светом, звуком и пространством как с инструментами смысла; — создавать впечатления за счёт ритма, структуры и точных решений, а не только бюджета; — аргументированно защищать креатив и управлять ожиданиями клиента. Полная программа и список экспертов на сайте. На курсе будут онлайн-эфиры с экспертами, работа с реальными кейсами и доступ в профессиональное сообщество EVENT MBA. Старт — 31 марта, регистрация уже идёт. По вопросам обучения и за спешл условиями от меня пишите Жене ✨🦜🌴</t>
+  </si>
+  <si>
+    <t>12.03.26 18:06</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4998</t>
+  </si>
+  <si>
+    <t>Мой друг Илья Вдовин, глава Федерации скейтбординга России, поделился доброй новостью. И рад, что поддерживает направление. Российский спортсмен Максим Лаллав занял 4 место на первом чемпионате мира по адаптивному скейтбордингу, который прошёл в Сан-Паулу, Бразилия. Для дебютного чемпионата мира у Максима крутой результат. Это заявка на будущее для 16-летнего парня с сверхспособностями, амбициями и харизмой. Он уже входит в число сильнейших райдеров мира. Адаптивный скейтбординг только начинает развиваться. Участие Лаллава в финале первого чемпионата мира - заметное событие</t>
+  </si>
+  <si>
+    <t>10.03.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4997</t>
+  </si>
+  <si>
+    <t>Индейцы направляют мысли о мире для планеты и молятся за всех нас как умеют ✨🌿🌴🦜🦕💫</t>
+  </si>
+  <si>
+    <t>05.03.26 20:45</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4996</t>
+  </si>
+  <si>
+    <t>Steve Wozniak's Apple I (1976) Привозили этого профессора в МГУ с Таней, не видел этого чемодана при нем. Но интересно.</t>
+  </si>
+  <si>
+    <t>05.03.26 17:53</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4995</t>
+  </si>
+  <si>
+    <t>Спроектированный Дж. Барри Моффаттом, дом Waxman House в Лос-Анджелесе отражает ясность архитектуры mid-century modern. Дерево, кирпич и стекло формируют его структуру, создавая открытые жилые пространства, связанные с садом. Планировка прямая и практичная: материалы использованы честно и естественно встроены в повседневную жизнь.</t>
+  </si>
+  <si>
+    <t>04.03.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4994</t>
+  </si>
+  <si>
+    <t>Кино на вечер, или послушать по дороге в тачке. Неконтактные племена в Амазонке. Магия и жизнь. https://youtu.be/Z-FRe5AKmCU?si=cp8TA_voRrfqYlrS</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4993</t>
+  </si>
+  <si>
+    <t>Кино на вечер, или послушать по дороге в тачке https://youtu.be/Z-FRe5AKmCU?si=cp8TA_voRrfqYlrS</t>
+  </si>
+  <si>
+    <t>04.03.26 14:31</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4992</t>
+  </si>
+  <si>
+    <t>Отчетное полотно нашей поездки на север. Установили кусочек нашего кунг-фу. Спасибо всем кто с нами ✨🙏🏻🌴🦕🌿 и уважение Арктике</t>
+  </si>
+  <si>
+    <t>02.03.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/4990</t>
+  </si>
+  <si>
+    <t>Любимый канал https://t.me/roscosmos_gk</t>
+  </si>
+  <si>
+    <t>17.03.26 21:29</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5006</t>
+  </si>
+  <si>
+    <t>Пока политики работают, художники создают свою метафизическую магию</t>
+  </si>
+  <si>
+    <t>17.03.26 20:07</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5003</t>
+  </si>
+  <si>
+    <t>Miraval Studios, студия звукозаписи внутри замка Château Miraval в Провансе, была основана в 1977 году. В разные годы здесь тусили Pink Floyd, AC/DC и Sade. Сейчас она принадлежит Брэду Питту, который полностью восстановил пространство и заново открыл его в 2022 году. А Travis Scott записывал здесь части своего альбома Utopia (2023).</t>
+  </si>
+  <si>
+    <t>16.03.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5002</t>
+  </si>
+  <si>
+    <t>Скоро стартует АУТЛАЙН - идет сезон премий. Для меня это флагманский проект на локальном рынке и звезда на международном. Отцы основатели CИЛА СВЕТА / SILA SVETA, Наташа и все причастные плавят реальность и устанавливают правила игры. Рад теплу от этого волшебного костра дружбы. Enjoy! ✨🌿🦕🌴🦜🌵👾🦊💚 https://outlinefestival.org/#2026 #outland</t>
+  </si>
+  <si>
+    <t>15.03.26 00:10</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5001</t>
+  </si>
+  <si>
+    <t>Philippe Druillet</t>
+  </si>
+  <si>
+    <t>14.03.26 22:45</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5000</t>
+  </si>
+  <si>
+    <t>Chinese Space Gun 1960's</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4835,62 +5582,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H503"/>
+  <dimension ref="A1:H587"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4763.551" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4795.4" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -4899,350 +5646,350 @@
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>18325</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>10364</v>
       </c>
       <c r="F2">
         <v>5</v>
       </c>
       <c r="G2">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>18326</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>10175</v>
       </c>
       <c r="F3">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G3">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>18327</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>10410</v>
       </c>
       <c r="F4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G4">
-        <v>246</v>
+        <v>251</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>18328</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>10098</v>
       </c>
       <c r="F5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G5">
-        <v>398</v>
+        <v>401</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>18329</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E6">
         <v>10093</v>
       </c>
       <c r="F6">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G6">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>18330</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="E7">
         <v>9595</v>
       </c>
       <c r="F7">
         <v>7</v>
       </c>
       <c r="G7">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>18331</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="E8">
         <v>9258</v>
       </c>
       <c r="F8">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G8">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>18332</v>
       </c>
       <c r="B9" t="s">
         <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="E9">
         <v>9962</v>
       </c>
       <c r="F9">
         <v>7</v>
       </c>
       <c r="G9">
-        <v>323</v>
+        <v>326</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>18333</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="E10">
         <v>10121</v>
       </c>
       <c r="F10">
         <v>10</v>
       </c>
       <c r="G10">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>18334</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="E11">
         <v>10428</v>
       </c>
       <c r="F11">
         <v>3</v>
       </c>
       <c r="G11">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>18335</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E12">
         <v>10371</v>
       </c>
       <c r="F12">
         <v>3</v>
       </c>
       <c r="G12">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>18336</v>
       </c>
       <c r="B13" t="s">
         <v>40</v>
       </c>
       <c r="C13" t="s">
         <v>41</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E13">
         <v>9944</v>
       </c>
       <c r="F13">
         <v>4</v>
       </c>
       <c r="G13">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>18337</v>
       </c>
       <c r="B14" t="s">
         <v>43</v>
       </c>
       <c r="C14" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E14">
         <v>10589</v>
       </c>
       <c r="F14">
         <v>10</v>
       </c>
       <c r="G14">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>18338</v>
       </c>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E15">
         <v>10201</v>
       </c>
       <c r="F15">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G15">
-        <v>380</v>
+        <v>384</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>18339</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E16">
         <v>10270</v>
       </c>
       <c r="F16">
         <v>12</v>
       </c>
       <c r="G16">
         <v>212</v>
       </c>
     </row>
@@ -5258,189 +6005,189 @@
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>18341</v>
       </c>
       <c r="B18" t="s">
         <v>55</v>
       </c>
       <c r="C18" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E18">
         <v>10359</v>
       </c>
       <c r="F18">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G18">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>18342</v>
       </c>
       <c r="B19" t="s">
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E19">
         <v>9706</v>
       </c>
       <c r="F19">
         <v>5</v>
       </c>
       <c r="G19">
         <v>247</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>18343</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="E20">
         <v>10022</v>
       </c>
       <c r="F20">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G20">
         <v>299</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>18344</v>
       </c>
       <c r="B21" t="s">
         <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>66</v>
       </c>
       <c r="E21">
         <v>9463</v>
       </c>
       <c r="F21">
         <v>58</v>
       </c>
       <c r="G21">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>18345</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
       <c r="C22" t="s">
         <v>68</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>69</v>
       </c>
       <c r="E22">
         <v>10004</v>
       </c>
       <c r="F22">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="G22">
         <v>176</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>18346</v>
       </c>
       <c r="B23" t="s">
         <v>70</v>
       </c>
       <c r="C23" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>72</v>
       </c>
       <c r="E23">
         <v>8595</v>
       </c>
       <c r="F23">
         <v>5</v>
       </c>
       <c r="G23">
         <v>311</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>18347</v>
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>75</v>
       </c>
       <c r="E24">
         <v>8453</v>
       </c>
       <c r="F24">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>18348</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E25">
         <v>8558</v>
       </c>
       <c r="F25">
         <v>32</v>
       </c>
       <c r="G25">
         <v>50</v>
       </c>
     </row>
@@ -5462,54 +6209,54 @@
       </c>
       <c r="F26">
         <v>10</v>
       </c>
       <c r="G26">
         <v>339</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>18350</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E27">
         <v>8592</v>
       </c>
       <c r="F27">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="G27">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>18351</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" t="s">
         <v>86</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>87</v>
       </c>
       <c r="E28">
         <v>9480</v>
       </c>
       <c r="F28">
         <v>3</v>
       </c>
       <c r="G28">
         <v>334</v>
       </c>
     </row>
@@ -5597,51 +6344,51 @@
       </c>
       <c r="G32">
         <v>364</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>18356</v>
       </c>
       <c r="B33" t="s">
         <v>100</v>
       </c>
       <c r="C33" t="s">
         <v>101</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>102</v>
       </c>
       <c r="E33">
         <v>10273</v>
       </c>
       <c r="F33">
         <v>21</v>
       </c>
       <c r="G33">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>18357</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>104</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>105</v>
       </c>
       <c r="E34">
         <v>9915</v>
       </c>
       <c r="F34">
         <v>4</v>
       </c>
       <c r="G34">
         <v>311</v>
       </c>
     </row>
@@ -13802,146 +14549,146 @@
       </c>
       <c r="F392">
         <v>10</v>
       </c>
       <c r="G392">
         <v>18</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393">
         <v>23113</v>
       </c>
       <c r="B393" t="s">
         <v>1161</v>
       </c>
       <c r="C393" t="s">
         <v>1162</v>
       </c>
       <c r="D393" s="1" t="s">
         <v>1163</v>
       </c>
       <c r="E393">
         <v>9638</v>
       </c>
       <c r="F393">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="G393">
-        <v>104</v>
+        <v>110</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394">
         <v>23114</v>
       </c>
       <c r="B394" t="s">
         <v>1164</v>
       </c>
       <c r="C394" t="s">
         <v>1165</v>
       </c>
       <c r="D394" s="1" t="s">
         <v>1166</v>
       </c>
       <c r="E394">
         <v>9180</v>
       </c>
       <c r="F394">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G394">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395">
         <v>23115</v>
       </c>
       <c r="B395" t="s">
         <v>1167</v>
       </c>
       <c r="C395" t="s">
         <v>1168</v>
       </c>
       <c r="D395" s="1" t="s">
         <v>1169</v>
       </c>
       <c r="E395">
         <v>9288</v>
       </c>
       <c r="F395">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="G395">
-        <v>138</v>
+        <v>143</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396">
         <v>23138</v>
       </c>
       <c r="B396" t="s">
         <v>1170</v>
       </c>
       <c r="C396" t="s">
         <v>1171</v>
       </c>
       <c r="D396" s="1" t="s">
         <v>1172</v>
       </c>
       <c r="E396">
         <v>10660</v>
       </c>
       <c r="F396">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="G396">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397">
         <v>23139</v>
       </c>
       <c r="B397" t="s">
         <v>1173</v>
       </c>
       <c r="C397" t="s">
         <v>1174</v>
       </c>
       <c r="D397" s="1" t="s">
         <v>1175</v>
       </c>
       <c r="E397">
         <v>9831</v>
       </c>
       <c r="F397">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="G397">
-        <v>260</v>
+        <v>288</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398">
         <v>23140</v>
       </c>
       <c r="B398" t="s">
         <v>1173</v>
       </c>
       <c r="C398" t="s">
         <v>1176</v>
       </c>
       <c r="D398" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="E398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399">
         <v>23141</v>
       </c>
       <c r="B399" t="s">
         <v>1178</v>
@@ -13951,330 +14698,330 @@
       </c>
       <c r="D399" s="1" t="s">
         <v>1177</v>
       </c>
       <c r="E399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400">
         <v>23142</v>
       </c>
       <c r="B400" t="s">
         <v>1180</v>
       </c>
       <c r="C400" t="s">
         <v>1181</v>
       </c>
       <c r="D400" s="1" t="s">
         <v>1182</v>
       </c>
       <c r="E400">
         <v>11292</v>
       </c>
       <c r="F400">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="G400">
-        <v>312</v>
+        <v>320</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401">
         <v>23143</v>
       </c>
       <c r="B401" t="s">
         <v>1183</v>
       </c>
       <c r="C401" t="s">
         <v>1184</v>
       </c>
       <c r="D401" s="1" t="s">
         <v>1185</v>
       </c>
       <c r="E401">
         <v>10903</v>
       </c>
       <c r="F401">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G401">
         <v>287</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402">
         <v>23144</v>
       </c>
       <c r="B402" t="s">
         <v>1186</v>
       </c>
       <c r="C402" t="s">
         <v>1187</v>
       </c>
       <c r="D402" s="1" t="s">
         <v>1188</v>
       </c>
       <c r="E402">
         <v>9420</v>
       </c>
       <c r="F402">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G402">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403">
         <v>77993</v>
       </c>
       <c r="B403" t="s">
         <v>1189</v>
       </c>
       <c r="C403" t="s">
         <v>1190</v>
       </c>
       <c r="D403" s="1" t="s">
         <v>1191</v>
       </c>
       <c r="E403">
         <v>14626</v>
       </c>
       <c r="F403">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G403">
-        <v>181</v>
+        <v>199</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404">
         <v>77994</v>
       </c>
       <c r="B404" t="s">
         <v>1192</v>
       </c>
       <c r="C404" t="s">
         <v>1193</v>
       </c>
       <c r="D404" s="1" t="s">
         <v>1194</v>
       </c>
       <c r="E404">
         <v>14694</v>
       </c>
       <c r="F404">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="G404">
-        <v>240</v>
+        <v>268</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405">
         <v>77995</v>
       </c>
       <c r="B405" t="s">
         <v>1195</v>
       </c>
       <c r="C405" t="s">
         <v>1196</v>
       </c>
       <c r="D405" s="1" t="s">
         <v>1197</v>
       </c>
       <c r="E405">
         <v>14607</v>
       </c>
       <c r="F405">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="G405">
         <v>92</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406">
         <v>77996</v>
       </c>
       <c r="B406" t="s">
         <v>1198</v>
       </c>
       <c r="C406" t="s">
         <v>1199</v>
       </c>
       <c r="D406" s="1" t="s">
         <v>1200</v>
       </c>
       <c r="E406">
         <v>16884</v>
       </c>
       <c r="F406">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G406">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407">
         <v>77997</v>
       </c>
       <c r="B407" t="s">
         <v>1201</v>
       </c>
       <c r="C407" t="s">
         <v>1202</v>
       </c>
       <c r="D407" s="1" t="s">
         <v>1203</v>
       </c>
       <c r="E407">
         <v>15521</v>
       </c>
       <c r="F407">
         <v>7</v>
       </c>
       <c r="G407">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408">
         <v>77998</v>
       </c>
       <c r="B408" t="s">
         <v>1204</v>
       </c>
       <c r="C408" t="s">
         <v>1205</v>
       </c>
       <c r="D408" s="1" t="s">
         <v>1206</v>
       </c>
       <c r="E408">
         <v>14911</v>
       </c>
       <c r="F408">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G408">
         <v>272</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409">
         <v>77999</v>
       </c>
       <c r="B409" t="s">
         <v>1207</v>
       </c>
       <c r="C409" t="s">
         <v>1208</v>
       </c>
       <c r="D409" s="1" t="s">
         <v>1209</v>
       </c>
       <c r="E409">
         <v>15388</v>
       </c>
       <c r="F409">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G409">
         <v>89</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410">
         <v>78000</v>
       </c>
       <c r="B410" t="s">
         <v>1210</v>
       </c>
       <c r="C410" t="s">
         <v>1211</v>
       </c>
       <c r="D410" s="1" t="s">
         <v>1212</v>
       </c>
       <c r="E410">
         <v>16968</v>
       </c>
       <c r="F410">
         <v>9</v>
       </c>
       <c r="G410">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
         <v>78001</v>
       </c>
       <c r="B411" t="s">
         <v>1213</v>
       </c>
       <c r="C411" t="s">
         <v>1214</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>1215</v>
       </c>
       <c r="E411">
         <v>15547</v>
       </c>
       <c r="F411">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G411">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
         <v>78002</v>
       </c>
       <c r="B412" t="s">
         <v>1216</v>
       </c>
       <c r="C412" t="s">
         <v>1217</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>1218</v>
       </c>
       <c r="E412">
         <v>16411</v>
       </c>
       <c r="F412">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="G412">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
         <v>78003</v>
       </c>
       <c r="B413" t="s">
         <v>1219</v>
       </c>
       <c r="C413" t="s">
         <v>1220</v>
       </c>
       <c r="D413" s="1" t="s">
         <v>1221</v>
       </c>
       <c r="E413">
         <v>14094</v>
       </c>
       <c r="F413">
         <v>3</v>
       </c>
       <c r="G413">
         <v>10</v>
       </c>
     </row>
@@ -14296,51 +15043,51 @@
       </c>
       <c r="F414">
         <v>22</v>
       </c>
       <c r="G414">
         <v>194</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415">
         <v>78005</v>
       </c>
       <c r="B415" t="s">
         <v>1225</v>
       </c>
       <c r="C415" t="s">
         <v>1226</v>
       </c>
       <c r="D415" s="1" t="s">
         <v>1227</v>
       </c>
       <c r="E415">
         <v>16931</v>
       </c>
       <c r="F415">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="G415">
         <v>447</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416">
         <v>78006</v>
       </c>
       <c r="B416" t="s">
         <v>1228</v>
       </c>
       <c r="C416" t="s">
         <v>1229</v>
       </c>
       <c r="D416" s="1" t="s">
         <v>1230</v>
       </c>
       <c r="E416">
         <v>16638</v>
       </c>
       <c r="F416">
         <v>7</v>
       </c>
       <c r="G416">
@@ -14368,51 +15115,51 @@
       </c>
       <c r="G417">
         <v>195</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418">
         <v>78008</v>
       </c>
       <c r="B418" t="s">
         <v>1234</v>
       </c>
       <c r="C418" t="s">
         <v>1235</v>
       </c>
       <c r="D418" s="1" t="s">
         <v>1236</v>
       </c>
       <c r="E418">
         <v>14679</v>
       </c>
       <c r="F418">
         <v>6</v>
       </c>
       <c r="G418">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419">
         <v>78009</v>
       </c>
       <c r="B419" t="s">
         <v>1237</v>
       </c>
       <c r="C419" t="s">
         <v>1238</v>
       </c>
       <c r="D419" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="E419">
         <v>375</v>
       </c>
       <c r="F419">
         <v>1</v>
       </c>
       <c r="G419">
         <v>3</v>
       </c>
     </row>
@@ -14480,51 +15227,51 @@
       </c>
       <c r="F422">
         <v>63</v>
       </c>
       <c r="G422">
         <v>79</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423">
         <v>78013</v>
       </c>
       <c r="B423" t="s">
         <v>1248</v>
       </c>
       <c r="C423" t="s">
         <v>1249</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="E423">
         <v>12427</v>
       </c>
       <c r="F423">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G423">
         <v>247</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
         <v>78014</v>
       </c>
       <c r="B424" t="s">
         <v>1251</v>
       </c>
       <c r="C424" t="s">
         <v>1252</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="E424">
         <v>15240</v>
       </c>
       <c r="F424">
         <v>10</v>
       </c>
       <c r="G424">
@@ -16297,50 +17044,1895 @@
       <c r="E502">
         <v>1813</v>
       </c>
       <c r="F502">
         <v>5</v>
       </c>
       <c r="G502">
         <v>69</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503">
         <v>78093</v>
       </c>
       <c r="B503" t="s">
         <v>1484</v>
       </c>
       <c r="C503" t="s">
         <v>1485</v>
       </c>
       <c r="D503" s="1" t="s">
         <v>1483</v>
       </c>
       <c r="E503">
         <v>1</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>81964</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>81965</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E505">
+        <v>9800</v>
+      </c>
+      <c r="F505">
+        <v>11</v>
+      </c>
+      <c r="G505">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>81966</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E506">
+        <v>9887</v>
+      </c>
+      <c r="F506">
+        <v>10</v>
+      </c>
+      <c r="G506">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>81967</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E507">
+        <v>18081</v>
+      </c>
+      <c r="F507">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>81968</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E508">
+        <v>9700</v>
+      </c>
+      <c r="F508">
+        <v>68</v>
+      </c>
+      <c r="G508">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>81969</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E509">
+        <v>10191</v>
+      </c>
+      <c r="F509">
+        <v>78</v>
+      </c>
+      <c r="G509">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>81970</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="E510">
+        <v>10109</v>
+      </c>
+      <c r="F510">
+        <v>24</v>
+      </c>
+      <c r="G510">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>81971</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="E511">
+        <v>10186</v>
+      </c>
+      <c r="F511">
+        <v>10</v>
+      </c>
+      <c r="G511">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>81972</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="E512">
+        <v>10160</v>
+      </c>
+      <c r="F512">
+        <v>20</v>
+      </c>
+      <c r="G512">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513">
+        <v>81973</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D513" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E513">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514">
+        <v>81974</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D514" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E514">
+        <v>19118</v>
+      </c>
+      <c r="F514">
+        <v>8</v>
+      </c>
+      <c r="G514">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515">
+        <v>81975</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D515" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E515">
+        <v>10699</v>
+      </c>
+      <c r="F515">
+        <v>4</v>
+      </c>
+      <c r="G515">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516">
+        <v>81976</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1521</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D516" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E516">
+        <v>10767</v>
+      </c>
+      <c r="F516">
+        <v>12</v>
+      </c>
+      <c r="G516">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517">
+        <v>81977</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1524</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D517" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E517">
+        <v>10666</v>
+      </c>
+      <c r="F517">
+        <v>16</v>
+      </c>
+      <c r="G517">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518">
+        <v>81978</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D518" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E518">
+        <v>10720</v>
+      </c>
+      <c r="F518">
+        <v>16</v>
+      </c>
+      <c r="G518">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519">
+        <v>81979</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D519" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E519">
+        <v>12497</v>
+      </c>
+      <c r="F519">
+        <v>10</v>
+      </c>
+      <c r="G519">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520">
+        <v>81980</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D520" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E520">
+        <v>10553</v>
+      </c>
+      <c r="F520">
+        <v>26</v>
+      </c>
+      <c r="G520">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521">
+        <v>81981</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D521" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E521">
+        <v>11252</v>
+      </c>
+      <c r="F521">
+        <v>52</v>
+      </c>
+      <c r="G521">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522">
+        <v>81982</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D522" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E522">
+        <v>10282</v>
+      </c>
+      <c r="F522">
+        <v>3</v>
+      </c>
+      <c r="G522">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523">
+        <v>81983</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D523" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E523">
+        <v>10570</v>
+      </c>
+      <c r="F523">
+        <v>38</v>
+      </c>
+      <c r="G523">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524">
+        <v>81984</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D524" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E524">
+        <v>10546</v>
+      </c>
+      <c r="F524">
+        <v>27</v>
+      </c>
+      <c r="G524">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525">
+        <v>81985</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D525" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E525">
+        <v>10424</v>
+      </c>
+      <c r="F525">
+        <v>14</v>
+      </c>
+      <c r="G525">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526">
+        <v>81986</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D526" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E526">
+        <v>10393</v>
+      </c>
+      <c r="F526">
+        <v>10</v>
+      </c>
+      <c r="G526">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527">
+        <v>81987</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D527" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E527">
+        <v>10703</v>
+      </c>
+      <c r="F527">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528">
+        <v>81988</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D528" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E528">
+        <v>10586</v>
+      </c>
+      <c r="F528">
+        <v>39</v>
+      </c>
+      <c r="G528">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529">
+        <v>81989</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D529" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E529">
+        <v>10609</v>
+      </c>
+      <c r="F529">
+        <v>6</v>
+      </c>
+      <c r="G529">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530">
+        <v>81990</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D530" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E530">
+        <v>10822</v>
+      </c>
+      <c r="F530">
+        <v>33</v>
+      </c>
+      <c r="G530">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531">
+        <v>81991</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D531" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E531">
+        <v>10606</v>
+      </c>
+      <c r="F531">
+        <v>26</v>
+      </c>
+      <c r="G531">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532">
+        <v>81992</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D532" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E532">
+        <v>11036</v>
+      </c>
+      <c r="F532">
+        <v>16</v>
+      </c>
+      <c r="G532">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533">
+        <v>81993</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D533" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E533">
+        <v>10888</v>
+      </c>
+      <c r="F533">
+        <v>19</v>
+      </c>
+      <c r="G533">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534">
+        <v>81994</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D534" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="E534">
+        <v>11274</v>
+      </c>
+      <c r="F534">
+        <v>30</v>
+      </c>
+      <c r="G534">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535">
+        <v>81995</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D535" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="E535">
+        <v>11476</v>
+      </c>
+      <c r="F535">
+        <v>21</v>
+      </c>
+      <c r="G535">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536">
+        <v>81996</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D536" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E536">
+        <v>13533</v>
+      </c>
+      <c r="F536">
+        <v>114</v>
+      </c>
+      <c r="G536">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537">
+        <v>81997</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D537" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="E537">
+        <v>11262</v>
+      </c>
+      <c r="F537">
+        <v>36</v>
+      </c>
+      <c r="G537">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538">
+        <v>81998</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D538" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="E538">
+        <v>11873</v>
+      </c>
+      <c r="F538">
+        <v>10</v>
+      </c>
+      <c r="G538">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539">
+        <v>81999</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D539" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="E539">
+        <v>11279</v>
+      </c>
+      <c r="F539">
+        <v>8</v>
+      </c>
+      <c r="G539">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540">
+        <v>82000</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D540" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E540">
+        <v>11326</v>
+      </c>
+      <c r="F540">
+        <v>18</v>
+      </c>
+      <c r="G540">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541">
+        <v>82001</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D541" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E541">
+        <v>10982</v>
+      </c>
+      <c r="F541">
+        <v>26</v>
+      </c>
+      <c r="G541">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542">
+        <v>82002</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D542" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E542">
+        <v>11208</v>
+      </c>
+      <c r="F542">
+        <v>25</v>
+      </c>
+      <c r="G542">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543">
+        <v>82003</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D543" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E543">
+        <v>10854</v>
+      </c>
+      <c r="F543">
+        <v>25</v>
+      </c>
+      <c r="G543">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544">
+        <v>82004</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D544" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E544">
+        <v>12075</v>
+      </c>
+      <c r="F544">
+        <v>123</v>
+      </c>
+      <c r="G544">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545">
+        <v>82005</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D545" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E545">
+        <v>11161</v>
+      </c>
+      <c r="F545">
+        <v>3</v>
+      </c>
+      <c r="G545">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546">
+        <v>82006</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D546" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E546">
+        <v>10984</v>
+      </c>
+      <c r="F546">
+        <v>5</v>
+      </c>
+      <c r="G546">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547">
+        <v>82007</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D547" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E547">
+        <v>11048</v>
+      </c>
+      <c r="F547">
+        <v>23</v>
+      </c>
+      <c r="G547">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548">
+        <v>82008</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D548" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E548">
+        <v>11037</v>
+      </c>
+      <c r="F548">
+        <v>6</v>
+      </c>
+      <c r="G548">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549">
+        <v>82009</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D549" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="E549">
+        <v>10832</v>
+      </c>
+      <c r="F549">
+        <v>17</v>
+      </c>
+      <c r="G549">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550">
+        <v>82010</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D550" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E550">
+        <v>10811</v>
+      </c>
+      <c r="F550">
+        <v>7</v>
+      </c>
+      <c r="G550">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551">
+        <v>82011</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D551" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E551">
+        <v>10833</v>
+      </c>
+      <c r="F551">
+        <v>21</v>
+      </c>
+      <c r="G551">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552">
+        <v>82012</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D552" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="E552">
+        <v>10958</v>
+      </c>
+      <c r="F552">
+        <v>33</v>
+      </c>
+      <c r="G552">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553">
+        <v>82013</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D553" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E553">
+        <v>11360</v>
+      </c>
+      <c r="F553">
+        <v>25</v>
+      </c>
+      <c r="G553">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554">
+        <v>82014</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D554" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="E554">
+        <v>12942</v>
+      </c>
+      <c r="F554">
+        <v>96</v>
+      </c>
+      <c r="G554">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555">
+        <v>82015</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E555">
+        <v>11856</v>
+      </c>
+      <c r="F555">
+        <v>60</v>
+      </c>
+      <c r="G555">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556">
+        <v>82016</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D556" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E556">
+        <v>11405</v>
+      </c>
+      <c r="F556">
+        <v>15</v>
+      </c>
+      <c r="G556">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557">
+        <v>82017</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1643</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="E557">
+        <v>11187</v>
+      </c>
+      <c r="F557">
+        <v>5</v>
+      </c>
+      <c r="G557">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558">
+        <v>82018</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D558" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E558">
+        <v>11468</v>
+      </c>
+      <c r="F558">
+        <v>14</v>
+      </c>
+      <c r="G558">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559">
+        <v>82019</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D559" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E559">
+        <v>11269</v>
+      </c>
+      <c r="F559">
+        <v>4</v>
+      </c>
+      <c r="G559">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560">
+        <v>82020</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D560" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E560">
+        <v>9903</v>
+      </c>
+      <c r="F560">
+        <v>4</v>
+      </c>
+      <c r="G560">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561">
+        <v>82021</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D561" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E561">
+        <v>11773</v>
+      </c>
+      <c r="F561">
+        <v>31</v>
+      </c>
+      <c r="G561">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562">
+        <v>82022</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D562" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E562">
+        <v>10247</v>
+      </c>
+      <c r="F562">
+        <v>13</v>
+      </c>
+      <c r="G562">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563">
+        <v>82023</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D563" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E563">
+        <v>7645</v>
+      </c>
+      <c r="F563">
+        <v>4</v>
+      </c>
+      <c r="G563">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564">
+        <v>82024</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E564">
+        <v>8212</v>
+      </c>
+      <c r="F564">
+        <v>19</v>
+      </c>
+      <c r="G564">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565">
+        <v>82025</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D565" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E565">
+        <v>12278</v>
+      </c>
+      <c r="F565">
+        <v>7</v>
+      </c>
+      <c r="G565">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566">
+        <v>82026</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D566" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E566">
+        <v>12244</v>
+      </c>
+      <c r="F566">
+        <v>13</v>
+      </c>
+      <c r="G566">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567">
+        <v>83321</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D567" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="E567">
+        <v>9737</v>
+      </c>
+      <c r="F567">
+        <v>10</v>
+      </c>
+      <c r="G567">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568">
+        <v>83322</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D568" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="E568">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569">
+        <v>83323</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D569" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="E569">
+        <v>4722</v>
+      </c>
+      <c r="F569">
+        <v>6</v>
+      </c>
+      <c r="G569">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570">
+        <v>83324</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D570" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="E570">
+        <v>7665</v>
+      </c>
+      <c r="F570">
+        <v>17</v>
+      </c>
+      <c r="G570">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571">
+        <v>83325</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E571">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572">
+        <v>83326</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D572" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E572">
+        <v>8814</v>
+      </c>
+      <c r="F572">
+        <v>16</v>
+      </c>
+      <c r="G572">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573">
+        <v>83327</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="E573">
+        <v>10111</v>
+      </c>
+      <c r="F573">
+        <v>13</v>
+      </c>
+      <c r="G573">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574">
+        <v>87308</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D574" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E574">
+        <v>8597</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575">
+        <v>87309</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D575" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E575">
+        <v>4841</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576">
+        <v>87310</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D576" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="E576">
+        <v>6791</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577">
+        <v>87311</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D577" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E577">
+        <v>6171</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578">
+        <v>87312</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D578" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E578">
+        <v>6604</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579">
+        <v>87313</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D579" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E579">
+        <v>10490</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580">
+        <v>87314</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1709</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D580" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E580">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581">
+        <v>87315</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1714</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D581" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="E581">
+        <v>10456</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582">
+        <v>87316</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1718</v>
+      </c>
+      <c r="D582" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E582">
+        <v>9956</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583">
+        <v>87792</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D583" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E583">
+        <v>485</v>
+      </c>
+      <c r="F583">
+        <v>3</v>
+      </c>
+      <c r="G583">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584">
+        <v>87793</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C584" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D584" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="E584">
+        <v>9058</v>
+      </c>
+      <c r="F584">
+        <v>20</v>
+      </c>
+      <c r="G584">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585">
+        <v>87794</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D585" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E585">
+        <v>8631</v>
+      </c>
+      <c r="F585">
+        <v>7</v>
+      </c>
+      <c r="G585">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586">
+        <v>87795</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C586" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D586" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E586">
+        <v>7887</v>
+      </c>
+      <c r="F586">
+        <v>8</v>
+      </c>
+      <c r="G586">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587">
+        <v>87796</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D587" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="E587">
+        <v>7820</v>
+      </c>
+      <c r="F587">
+        <v>9</v>
+      </c>
+      <c r="G587">
+        <v>366</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">