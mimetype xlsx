--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1735">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1908">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -5217,50 +5217,569 @@
     <t>16.03.26 15:33</t>
   </si>
   <si>
     <t>t.me/pavelnedostoev/5002</t>
   </si>
   <si>
     <t>Скоро стартует АУТЛАЙН - идет сезон премий. Для меня это флагманский проект на локальном рынке и звезда на международном. Отцы основатели CИЛА СВЕТА / SILA SVETA, Наташа и все причастные плавят реальность и устанавливают правила игры. Рад теплу от этого волшебного костра дружбы. Enjoy! ✨🌿🦕🌴🦜🌵👾🦊💚 https://outlinefestival.org/#2026 #outland</t>
   </si>
   <si>
     <t>15.03.26 00:10</t>
   </si>
   <si>
     <t>t.me/pavelnedostoev/5001</t>
   </si>
   <si>
     <t>Philippe Druillet</t>
   </si>
   <si>
     <t>14.03.26 22:45</t>
   </si>
   <si>
     <t>t.me/pavelnedostoev/5000</t>
   </si>
   <si>
     <t>Chinese Space Gun 1960's</t>
+  </si>
+  <si>
+    <t>25.05.26 22:12</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5198</t>
+  </si>
+  <si>
+    <t>Скандал дня в авто мире Это новая FERRARI. С именем LUCE Суперпротиворечивая для богатой на историю и достаточно консервативного бренда. Первая электрическая машина. Равнодушных пока мало сети полыхают. Помню когда делал премьеру FF в 2011 году, тоже был гром. Кстати мы тогда поставили две катушки теслы и между ними под молнии выкатили авто. Но вернемся к виновнице. Можно пока посмотреть на параметры. Дизайн и приценится. Цены обещают от 0,5 млн долл. «Luce оснащён активной подвеской и четырьмя электромоторами, «производными» от гибридного гиперкара Ferrari F80, а также 800-вольтовой батареей, которую компания разработала собственными силами. Совокупно эти моторы выдают максимальные 1035 лошадиных сил и обеспечивают около 990 Н·м крутящего момента на каждый мотор, разгоняя автомобиль от 0 до 100 км/ч за 2,5 секунды и позволяя достигать максимальной скорости 309 км/ч. Ferrari заявляет запас хода до 530 км и возможность быстрой зарядки мощностью до 350 кВт. При снаряжённой массе 2260 кг это довольно лёгкий автомобиль по сравнению с некоторыми другими электромобилями, например недавно представленным Mercedes-AMG GT 4-Door Coupe, который весит около 2460 кг.»</t>
+  </si>
+  <si>
+    <t>25.05.26 18:08</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5196</t>
+  </si>
+  <si>
+    <t>На днях стартует курс «профессия ивент продюсер» посмотрим еще кто сильнее мы или роботы. Кажется это одна из сфер которую все же сложно заменить. Детали на сайте. Спешл условия простите от меня у Жени. 🦜🌴✨</t>
+  </si>
+  <si>
+    <t>24.05.26 19:49</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5187</t>
+  </si>
+  <si>
+    <t>Колумбийские новости, а то давно не было Сегодня прошла важная сделка, меняли семена которые дали индейцы. Редкого орехового дерева, семена которого начинают прорастать только после пожара в лесу! В своем пепеле (так сказали индейцы) и это хард левел садоводства с учетом легенды. Семена привезли нашим друзьям ботаникам, в обмен я забрал три микро орхидеи, и это много тк они rare, из их коллекции. Цветы этих орхидей от 2 до 7 миллиметров. В сад микро зелени.</t>
+  </si>
+  <si>
+    <t>23.05.26 18:58</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5178</t>
+  </si>
+  <si>
+    <t>Макс с командой делает шоу из каждого запуска, съемки становятся сложнее, дизайн ракет не стоит на месте и безусловно это важная имиджевая составляющая, расширение охватов, добавочная стоимость бренда, престижа и внимания инвесторов. Уверен у нашего Роскосмоса который делает топ проекты во всех смыслах и активно занимается в том числе популяризацией и освещением есть огромный потенциал.</t>
+  </si>
+  <si>
+    <t>23.05.26 18:20</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5177</t>
+  </si>
+  <si>
+    <t>Времена турбулентные во многих смыслах, много звонков было за последний месяц с боссами разного масштаба, предпринимателями и субъективно картина такая что половина недовольная обстоятельствами, 30% видят ситуацию как нормальную и 20% чувствуют успех и перспективы. Кто-то меняет сферы и ищет куда вложится и временем и ресурсами. Почти все, и особенно, кто не оптимизировал подходы с учетом технологий и рынков, занимаются чем? находятся в поиске актуального опыта у коллег, кому можно доверять или хотя бы выслушать что уточнить свою картину мира а в идеале и бизнес подход. Я лично считаю что мы живем во времена овердоз информации и перегрузке данными, этот фактор сильно влияет на бизнесменов. Второй прикол это сингулярность во многих отраслях. Об этом видимо скоро выступлю как раз и что с этим делать. Как сформулировал один мой друг «в кризис рождаются лидеры» и для тех кто не гоняет каждый год бизнесменить на ПЭМФ или этого мало, можно и нужно сгонять/ в Сочи на «Атланты Сити» этим летом. Там и природа, 960 метров высота и френдли атмосфера. 2000 предпринимателей с которыми есть что обсудить и которым интересно провести время вместе. Поговорить и про тренды и инвестиции и точки роста и технологи и конечно смыслы бытия. 4 дня 22-26 июня Сочи, Красная Поляна.</t>
+  </si>
+  <si>
+    <t>23.05.26 02:24</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5176</t>
+  </si>
+  <si>
+    <t>Самая модная фраза сейчас «кончились токены» Все кто на полную использовал автоматизацию с помощью ИИ, цепочек агентов часто упираются в мощности или их оплату. Для примера в Каннах представили полуторачасовой фильм сгенерированный ИИ, рассчитать его стоило сотни тысяч долларов. (Трейлер на всякий https://youtu.be/CVzfQuC0aMU?si=Ijubp3NoT-D8Yo35) С одной стороны немного, с другой это пока что деньги. Раньше писатели искали кто издаст книгу или рисковали своим нажитым. Сейчас так же можно снимать кино … каждому при наличии доступа к технологиям и мощностям. Ну и знания конечно. И доступ этот намного проще, а команда кто реализует на порядки компактнее. Кино охота заценить. Сейчас идут сьемки параллельно несколько серьезных ИИ проектов. Скоро будем с попкорном ставить оценки и обсуждать будущее большего метра.</t>
+  </si>
+  <si>
+    <t>21.05.26 22:54</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5175</t>
+  </si>
+  <si>
+    <t>Завершился этап голосования в Серебряный Меркурий. Спасибо всем кто откликнулся это топ опыт участия для судей, тут и хай энд нетворк и сразу тебе срез рынка за год и уникальный опыт. Для участников подать кейс это всегда засветиться перед рынком и показать свое кунг-фу. Что важно и молодым и тем кто изобрел наше настоящее… Ставки сделаны, ставок больше нет. Впереди церемония награждения там все тоже непросто и как любая игра таит в себе неожиданные повороты. Церемонию делает одно из любимых ивент агентств “BALAGAN” Место ДК Серп и Молот! Ведущие тоже класса А: Собчак, Лебедев и некто Самойлова. Все по карточкам и билетам.</t>
+  </si>
+  <si>
+    <t>19.05.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5174</t>
+  </si>
+  <si>
+    <t>В ивентах масштабные фестивали, сложные брендовые проекты и иммерсивные шоу строятся на продюсировании. Проекту нужен мечтатель и визионер, который видит смету, понимает техчасть и умеет управлять рисками. Мы в Школе собрали программу, которая помогает разобраться в создании событий с нуля и сейчас набираем студентов на весенний запуск курса «Профессия ивент-продюсер». Этот база для тех, кто приходит в индустрию с нуля, и апгрейд для практикующих специалистов, которым нужно систематизировать опыт. На курсе узнаете: - как генерировать сильные концепты и защищать их перед заказчиком; - как рассчитывать смету, защищать бюджет, формировать отчеты и управлять рисками; - как разработать сценарий пути гостя через эмоции и точки контакта; - как интегрировать сложные технологии в ивент и выбрать подрядчиков; - как собирать сильные команды и координировать работу во время ивента. Преподают практики, поэтому в программе только рабочие инструменты от людей, которые делают главные события индустрии прямо сейчас. Полная программа, эксперты курса и бронирование мест на сайте. Задать вопросы по обучению и получить спешл условия от меня можно у Жени. 🦜🌴✨</t>
+  </si>
+  <si>
+    <t>18.05.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5169</t>
+  </si>
+  <si>
+    <t>Tower of the Sun - работа художника Tarō Okamoto, созданная для Expo’70 в Осаке. Клевый арт внутри арта и многослойность. Внутри монолитной скульптуры многоуровневое пространство с инсталляциями, лестницами и реконструированным «Древом жизни» -центральным элементом оригинальной экспозиции Expo. Биоморфные формы, красный свет, органические структуры, почти что музей и психодел из Японии sci-fi эстетики 70-х</t>
+  </si>
+  <si>
+    <t>18.05.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5164</t>
+  </si>
+  <si>
+    <t>Tower of the Sun - работа художника Tarō Okamoto, созданная для Expo’70 в Осаке. Начинаешь рассматривать и западаешь как любое японское. Снаружи это монолитная скульптура, а внутри многоуровневое пространство с инсталляциями, лестницами и реконструированным «Древом жизни» — центральным элементом оригинальной экспозиции Expo. Биоморфные формы, красный свет, органические структуры, лабиринт и арт внутри арта.</t>
+  </si>
+  <si>
+    <t>17.05.26 02:51</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5154</t>
+  </si>
+  <si>
+    <t>Всем немного Рик Рубина. Кто увидел это сообщение получают +15 к креативности и гармонии. Для меломанов и профи, тех кто управляет креативной энергией есть куда залипнуть</t>
+  </si>
+  <si>
+    <t>16.05.26 17:47</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5151</t>
+  </si>
+  <si>
+    <t>Новый фестиваль около электронной сцены NITEHARTS стартовал в Сан Диего в США в 2025 году. Зацените сцену. Творческая команда подсмотрела стиль и вдохновились PANTERRA, в чем признались нам на встрече. На днях команда фестиваля пришла изучить сцену 2026 и поработать над художественными проектами. Говорят есть около миллиона на все, посмотрим сколько стоят рабочие там и есть ли среди них роботы. Что-то возьмем на себя, сейчас ближайший наш проект в NY и много специфики. Вчера думал может начать рассказывать про путь художника примерно понятно стало теперь все. Может найдется какой-то формат.</t>
+  </si>
+  <si>
+    <t>15.05.26 16:56</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5147</t>
+  </si>
+  <si>
+    <t>Что-то промелькнуло в Юности, впереди сезон! Mercedes-Benz W124 500E Прекрасная возможность преобрести 500Е из наличия в Москве. Автомобиль привезен из Японии, прошел все этапы оформления и имеет действующий ЭПТС. Данный экземпляр дооснащён тормозной системой Porsche, а узнаваемому силуэту с широкими арками добавляют шарма редкие и очень востребованные разноширокие диски Brabus Monoblock III R19. Имеется список рекомендаций по обслуживанию от «Станции Юность 83», который мы с удовольствием предоставим заинтересованным клиентам при осмотре. Год: 1992 Пробег: 42 073 км Цена: 9 900 000 рублей * цена автомобиля на штатных колесах: 8 900 000 рублей Телефон для связи: +7(905)-501-06-30 Юрий</t>
+  </si>
+  <si>
+    <t>15.05.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5146</t>
+  </si>
+  <si>
+    <t>Андрей Коршунков вместе с Машей Спиринг и нашей школой приглашает на ивент ретрит в отличное время и место на волшебный фестиваль NUR. Что пишут? “Друзья, привет! Всем НУР! Я собираю очередной ивент-ретрит - едем на фестиваль мультимедиа НУР в Казань! Если вдруг кто не знает, то "ивент-ретрит" - это такое странное название для классного опыта проживания огромного мероприятия - полное погружение, но ничего делать не надо 🥺 Вообще это уникальная возможность провести 3 дня среди "своих" (продюсеров, маркетологов, художников и режиссеров), погрузиться в мир мультимедиа и узнать о всех нюансах этого инструмента в ивенте. 😇😇😇😇2️⃣6️⃣ Что нас ждет.. 💚 😍 Как всегда супер компания! А это, пожалуй, главная составляющая ивент-ретритов. Это уже пятый ивент-ретрит, и после предыдущих выездов многие нашли себе новых друзей, коллег, партнеров, а кто-то даже работу! 😂 Полное погружение в фестиваль со всеми удобствами и "плюшками" У нас тут программа в формате "все включено" с экскурсией от фестиваля, фаст-треком на все объекты и доступом в випки. 🙄 Гигабайты полезной информации и ярких впечатлений в атмосфере "я не работаю на этом мероприятии, как же классно". Как всегда, ивент-ретрит - это полный пакет для ивентщика. Все смотрим и ни о чем не думаем! Это ли не ретрит? Итак, в мультимедийный ивент-ретрит на НУР-26 включено: — Открытие фестиваля 28 мая в Казанском цирке — Доступ к инсталляциям по всему городу без очередей с 29 по 31 мая — Музыкальная программа с доступом в вип-зону — Образовательная программа фестиваля — Закрытое событие для художников, оргов и priority-гостей — Вип зоны на открытии, музыкальной программе и локациях — Базовый набор мерча (футболка+брелок) — И КОНЕЧНО ЭКУСКУРСИЯ ОТ КОМАНДЫ ФЕСТИВАЛЯ ПО САМЫМ ИНТЕРЕСНЫМ ОБЪЕКТАМ” ➡️ Даты: с 28 по 31 мая 2026г. ⬅️ 💚 Стоимость 19 500 р. Вся подробная информация в группе Ваши проводники в мир мультимедиа на НУР: - Андрей Коршунков, СЕО SCALE, исполнительный продюсер с 10-ти летним опытом реализации фестивалей - Мария Спиринг, CEO EVENT MBA</t>
+  </si>
+  <si>
+    <t>14.05.26 17:48</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5141</t>
+  </si>
+  <si>
+    <t>Пожалуйста сходите на топ выставку пока она еще работает и возможно лучший проект года который уверен соберет много наград: Выставка «ВМЕСТЕ» в Сколково✨ Куратором проекта выступила талантливая Сабина Чагина, а генеральным продюсером легендарный Дмитрий Ашман. И это топ идея и реализация. «В онкологическом лечебно-диагностическом центре в Сколково открылась первая международная выставка современного искусства. Проект создан, чтобы сделать пространство больницы более поддерживающим для пациентов. В экспозиции представлены работы 70 художников, включая произведения из коллекций фонда V–A–C, дома культуры «ГЭС-2» и галереи «Триумф». Включая работы от SILA SVETA.” Больше о проекте здесь.</t>
+  </si>
+  <si>
+    <t>13.05.26 21:26</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5134</t>
+  </si>
+  <si>
+    <t>Prada Aoyama в Токио как будто специально была сделана для 2026. Мягкие формы, уютный диджитал храм моды. Стеклянная башня была спроектирована архитектурным бюро Herzog &amp; de Meuron для Prada и открыта в 2003 году в районе Aoyama. Здание вдохновлено формой кристалла и стало архитектурной точкой притяжения города. Фасад представляет собой ромбовидную сетку из сотен стеклянных панелей, создающих необычную игру отражений, света и перспектив. Изнутри пространство работает не только как бутик, но и как иммерсивный опыт бренда.</t>
+  </si>
+  <si>
+    <t>13.05.26 02:00</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5133</t>
+  </si>
+  <si>
+    <t>На правах председателя жюри премии Серебряный Меркурий в категории ивент, хочу показать вам жюри этого года. Было сотни заявок рассмотрено, кто-то исторически от фестиваля был в списке и есть преемственность, но удалось во многом обновить и расширить, добавить и метров, и настоящих визионеров, маркетологов, для меня важно было привлечь молодых специалистов с мощными кейсами и профи работающих с разных сторон. Всех тех кто формирует российский ивент маркетинг и а некоторые многие показывают миру звездные кейсы. Полный список жюри: Константин Абрамов (Balagan) Татьяна Агашкина (МТС) Андрей Александров (Т-Банк) Анжелика Амбарцумян (Omoda&amp;Jaecoo) Антон Анастасиев (ERA / ООО ЭРА) Татьяна Андрианова (Cruise II by Kuznyahouse) Алена Антюхина (Напитки Вместе) Михаил Артемьев (BETBOOM) Инна Архипова (TVIN) Анастасия Афанасьева (RODNYA Creative PR Studio) Дмитрий Ашман (ОКТОПУС) Марина Базан (ERA / ООО ЭРА) Анастасия Бачина (ГПМ РТВ) Олег Белецкий (TOP15MOSCOW) Айжан Брук (Brooke Event Engineering) Надежда Буяльская (Future Communications) Анастасия Валетова (Ланит) Ольга Валитова (D’Atelier) Дарья Викулина (VK) Татьяна Воробьёва (Яндекс) Галина Вторушина (Slon event stories) Марина Вытольская (TWIGA) Илья Альтшулер Ринат Гадыльшин (ООО Какие люди) Евгения Галетка (Journey Agency) Алексей Герасимов (EMG) Екатерина Гераськина (Артикс) Софья Герштейн Роман Гирник (Агентство WORLDS) Алексей Гниденко (Событийное агентство Лира) Юлия Гордонова (Логика Молока) Анна Губарева (Eventum Premo) Олеся Гуржий (Progression Group) Екатерина Дементьева (Sila Sveta) Игорь Демидов (N:OW agency) Анна Демидова (N:OW agency) Виталий Денисов (Imagine group) Александр Долгов (Хаостика) Елена Елпатова (IVS Group) Фёдор Елютин (Импресарио) Егор Ерёмин (N:OW agency) Наталия Ефимова (Яндекс) Анна Зайцева (Redday) Дмитрий Знаменский (SETUP DESIGN) Игорь Иванов (Doctorteam) Юлия Иванова (Евразийский банк развития) Наталья Иванюк (VK) Игорь Игнатьев (We Are In Sports / New Star Festivals) Раиса Ирз (Почта России) Андрей Кадышев (Т-Банк) Анастасия Карпова Ирина Кирина (Dimirano) Елена Колосовская (Worlds agency) Ирина Коротнева (Частная практика) Мария Косарева (ГМИИ им. А.С. Пушкина) Вероника Косинская (We Are In Sports / New Star Festivals) Михаил Кучеренков (On-Лейбл) Анастасия Липчинская (ООО Остин) Елена Лопухина (GREAT EVENT) Ирина Макарова (BrainingGroup) Виталий Малов (TWIGA) Денис Марфутин (Ароматный мир) Артем Минасян (YEP Dubai) Андрей Михайловский (ООО Глобал сервис) Кристина Молчанова (re:ca) Арсен Музлаев (Дзен) Дарья Набойщикова (Simple Group) Илья Нафеев (Два Мяча) Павел Недостоев (DEPARTÁMENT) Франческа Нестеренко Иван Нефёдкин (radugadesign) Антонина Парамонова (Marketing Division Agency) Марьяна Пилипенко (Media Instinct Group) Игорь Полонский (Режиссерская версия) Юлия Проскурина (Яндекс) Михаил Райвичер (VK) Василиса Ревяко (ООО Какие люди) Анастасия Реутова (Maxxium Russia) Ольга Рыдзевская (Worlds) Елена Рязанская (Люди Добрые) Дарья Сабельникова (Lunar HARE) Юлия Сигунова (PANTERRA) Мария Синдинская (Коммерсантъ FM) Михаил Скотников (Сбер) Анастасия Смирнова (Газпромбанк) Ксения Соломатина (Be Tone Agency) Елизавета Старостина (Билайн) Ирина Стешина (AURA Communication Agency) Михаил Стручков (Sobytie Communications) Юрий Субботин (Субботин про спонсорство) Анна Тихонова (Интериум) Яна Толкаченко (Этажи) Александра Третьякова (TABI agency) Андрей Тубольцев (Dreamlaser) Лилия Федорова (Avantage Event Project) Светлана Федорова (Союзмультфильм) Ольга Федотова (Ostin) Екатерина Хованцева (DPG) Олег Цыбулько (Агентство Лира) Алина Черешнева (VK) Анастасия Черчага (ГК Дамате) Сергей Шульга (Timepad) Александр Шумович (Eventum Premo) Михаил Шутов (Креативное агентство МЕЛ) Екатерина Яковлева (Moscow Event) // спасибо всем кто принял приглашение, уважаю кто не смог принять в этом году и спасибо всем кто откликнулся, каждый ценен. Впереди отбор в шорт лист работ и далее защиты. Игра началась!</t>
+  </si>
+  <si>
+    <t>11.05.26 18:59</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5128</t>
+  </si>
+  <si>
+    <t>Дом Van Wassenhove - жилой проект бельгийского архитектора Juliaan Lampens. Построен в 1972–1974 годах в лесу рядом с Гентом. Внутри пространство ощущается как единый монолитный объем. Снаружи дерево проходит сквозь бетонную крышу, как символ слияния с природой. Что-то между брутализмом, медитацией и сценографией из sci-fi 70-х.</t>
+  </si>
+  <si>
+    <t>08.05.26 21:41</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5127</t>
+  </si>
+  <si>
+    <t>“Лунная база игровая комната» Пол Александр 1960</t>
+  </si>
+  <si>
+    <t>07.05.26 21:38</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5124</t>
+  </si>
+  <si>
+    <t>Проделана невероятная работа и волшебной международной командой открыт современный музей, который кажется приоткрывает дверь в будущее. Встречайте - Музей Сингулярности созданием коротого занималось бюро PITCH, известное своими мощными пространствами и выставками, а так же старший брат SILA SVETA. Можно восторгаться зданием и это вау, можно зайти внутрь и упасть в обморок от дизайна, широты экспозиции, технологичности и проработки. Музей секретно и не очень посетили уже несколько глав государств и десятки первых лиц и лидеров технологического сектора, например Павел Дуров у которого там по слухам свой проект, но не только он связан с новой точкой (сферой?) притяжения. Вынужден признаться, хотя конечно что уж там, иначе не выжить в мире жесткой валидации контента и инфо поводов, мы художественной группой Пантерра по приглашению отцов и кураторов создали тотальную инсталляцию, подняли тему искусственной машины, не то бога, не то инструмента внутри которой больше вопросов чем ответов. Надеемся она даст зрителю возможность подумать над мирозданием, конфликтом смыслов и технологий, почувствовать себя частью чего-то нового. Это уже третье наше касание музейных институций, еще немного и о нас будут писать не только любители радиотехники. Пока наш видео/фото продакшн с журналистами собирается в путь, посмотрите ролик и если будете на районе откройте дверь нового.</t>
+  </si>
+  <si>
+    <t>05.05.26 21:16</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5120</t>
+  </si>
+  <si>
+    <t>Один из самых приятных моментов для меня, это момент благодарности за помощь, когда после иногда бесконечных часов проведенных в школе со студентами, специалистами кто повышает квалификацию или меняет сферу видишь результат. Умные вопросы после лекций, разборы кейсов, когда видишь результат клевые дипломы и проекты. А еще когда попадаешь на отзывы и рекомендации. И понимаешь что все не зря.</t>
+  </si>
+  <si>
+    <t>01.05.26 20:45</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5117</t>
+  </si>
+  <si>
+    <t>Сервис станция юность запустила детейлиг и автомойку. Для всех кто любит свои автомобили и заботится о них ✨✨✨✨ +7 (926) 701-41-51 info@rsproject.ru</t>
+  </si>
+  <si>
+    <t>01.05.26 05:45</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5116</t>
+  </si>
+  <si>
+    <t>Ducati Desmo 888</t>
+  </si>
+  <si>
+    <t>29.04.26 23:10</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5111</t>
+  </si>
+  <si>
+    <t>Эти церкви, построенные в 1950–70-х годах, воспринимаются скорее как объекты из другого мира. Хотя для многих это так и есть. Благодаря брутализму: отказу от декора, использованию необработанного бетона, резкой геометрии и массивных скульптурных форм Архитекторы работали с открытыми материалами, драматичными углами и нестандартными силуэтами, создавая футуристичные пространства, сохраняя духовные ощущения Свет проникает через узкие проемы и крестообразные разрезы, само пространство внутри напоминает каменную пещеру Они вмещают веру и работают через сенсорную систему зрителя.</t>
+  </si>
+  <si>
+    <t>28.04.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5110</t>
+  </si>
+  <si>
+    <t>Открыта запись на наш с Натали Саркизовой курс «Корпоративный ивент-менеджер» 13 недель, чтобы научиться создавать события для корпораций и брендов: •Проектировать ивент-стратегию под конкретные задачи бизнеса; •Защищать бюджет и идеи перед заказчиками: •Управлять техническим производством; •Считать окупаемость инвестиций (ROI) и говорить с бизнесом на языке цифр; •Стать профи, которого слышит и команда, и топ-менеджмент. Курирует курс Натали Саркизова. Преподают эксперты с опытом работы в Яндексе, Авито и других крупных брендах. Полная программа и список экспертов на сайте. Старт 29 апреля. Бронируйте место, после выпускного увидимся в нашем секретном сообществе для выпускников и экспертов Школы. По всем вопросам и за спешл условиями от меня пишите Жене 🌴🦜✨</t>
+  </si>
+  <si>
+    <t>27.04.26 16:17</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5097</t>
+  </si>
+  <si>
+    <t>Креативная премия G8 2026 ⟶ Ивенты Фестиваль G8 во второй раз принимает работы в категории «Ивенты», где, как и прежде, креативность является главным критерием оценки. Куратор категории «Ивенты» и член жюри — Вероника Косинская, организатор и директор партнерских интеграций фестивалей New Star Camp &amp; New Star Weekend: Именно степень креативности позволяет создавать по-настоящему значимые и громкие мероприятия. В последние годы ивент-рынок заметно меняется: креативность больше не играет второстепенную роль в тендерах, бренды готовы учитывать её в сметах и выбирать агентства не только по бюджетному лимиту. Это даёт возможность реализовывать самые смелые идеи, экспериментировать и развивать российский рынок. В этом году к успешным номинациям прошлого года я добавила ещё одну — без неё невозможно представить громкий ивент: креативная застройка. Пространственные решения, логика зонирования, работа с формой и материалами — всё это теперь оценивается в отдельной номинации и расширяет состав участников: от брендов и агентств до дизайн-студий и декорационных фабрик. Председатель жюри — Павел Недостоев, визионер, основатель агентства DEPARTÁMENT, школы EVENT MBA и мультимедийной группировки художников PANTERRA: Клёвый креатив — это добавочная стоимость к вашему продукту, услуге, компании и вообще любому вашему действию. Он делает вас привлекательнее и ценнее по сравнению с другими. Особенно это касается ивентов — самого мощного вида коммуникации, где мы работаем со всей сенсорной системой человека, погружая его в созданные нами миры и нарративы. Есть и другие креативные индустрии, которые конвертируют идеи талантливых специалистов в материальные ценности, принося экономике и компаниям дополнительный рост. Дело за малым! Кому-то пора показать своё кунг-фу, а кому-то — его оценить ;) Ждём ваши кейсы в номинациях: ⟶ Креативный ивент ⟶ Креативная клиентская интеграция ⟶ Креативная застройка Подать работу можно на сайте: G8.ART</t>
+  </si>
+  <si>
+    <t>25.04.26 00:23</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5096</t>
+  </si>
+  <si>
+    <t>Казалось бы совсем недавно прилетал один из самых талантливых креаторов РФ, Костя. Гостил у Киры в Бразилии и у меня в Колумбии. Костя создатель бреда FAKOSHIMA, очки которого носит весь мир. Я даже лично дарил оправу Snoop Dog. И вот у парфюмерного направления вышел отличный ролик, в нем виден инспирейшн Южной Америки и аккуратная работа с 3D и AI. Цитирую: “Долгожданный видео-релиз PLENILUNIUM. Предлагаем вам немного замедлиться и сделать глубокий вдох. Раньше мы так с кампейном не делали. Во-первых, задержали релиз видео на три недели, так как вшитый перфекционизм заставлял доводить картинку до возможного совершенства, во-вторых, ролик аж на полторы минуты, в-третьих, впервые у нас музыка с вокалом, а именно с песней группы Passmurny. Пожалуй, у нас получилось рассказать историю парфюма, так как мы это действительно видели, не расплескав по пути идею и смысл. Будем рады, если как можно больше людей увидят это видео. Делайте репосты, если чувствуете так же. Видео: Cameraptor Режиссёр &amp; 3d-художник: smokinregie Ai-художник &amp; продюсер: voogie Креативный директор: Константин Шиляев” #fakoshima_perfumes #plenilunium</t>
+  </si>
+  <si>
+    <t>24.04.26 22:01</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5092</t>
+  </si>
+  <si>
+    <t>Продолжаем изучать страну. Город Armenia в Колумбии получил свое название в конце XIX века во время освоения кофейного региона. Считается, что это жест солидарности с армянским народом, который тогда переживал массовые преследования в Османской империи. В тот период мировые события активно обсуждались даже в Латинской Америке, и такие названия отражали гуманистическую позицию основателей. Armenia стала примером того, как далекая трагедия может отразиться в географии другой части мира.</t>
+  </si>
+  <si>
+    <t>24.04.26 20:50</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5082</t>
+  </si>
+  <si>
+    <t>Бэкстейдж любви CHRONOMORPH PANTERRA Intervals (2026) Спасибо команде на всех континентах - Кире которая всегда в художественном авангарде, Вике забота которой бесконечна, Диме кто собирает все в единую систему, нашим магам Денису и Гере, композиторам с кем мне удалось поработать Василию и Андрею, спасибо Юле которая разносит наши смыслы в Париже и вообще в мегаполисах. Нашим людям Сереже и Маше и Вике кто контролит картинку и каждую букву стейтмента. Спасибо Жене Лассарь что помогла дать жизнь творчеству. «Мне нравится думать (и чем скорее, тем лучше!) о кибернетическом луге, где млекопитающие и компьютеры живут вместе в гармонии...»</t>
+  </si>
+  <si>
+    <t>24.04.26 20:49</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5081</t>
+  </si>
+  <si>
+    <t>Бэкстейдж любви CHRONOMORPH PANTERRA Intetavals (2026) Спасибо команде на всех континентах - Кире которая всегда в художественном авангарде, Вике забота которой бесконечна, Диме кто собирает все в единую систему, нашим магам Денису и Гере, композиторам с кем мне удалось поработать Василию и Андрею, спасибо Юле которая разносит наши смыслы в Париже и вообще в мегаполисах. Нашим людям Сереже и Маше и Вике кто контролит картинку и каждую букву стейтмента. Спасибо Жене Лассарь что помогла дать жизнь творчеству. «Мне нравится думать (и чем скорее, тем лучше!) о кибернетическом луге, где млекопитающие и компьютеры живут вместе в гармонии...»</t>
+  </si>
+  <si>
+    <t>21.04.26 22:11</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5075</t>
+  </si>
+  <si>
+    <t>Совсем скоро стартует важный фестиваль мультимедиа INTERVALS от друзей из Нижнего Новгорода. Кто рядом садитесь в машину или самолет вас всех ждут с 23 по 26 апреля. Можно посмотреть на разный арт и конечно волшебный город. Множество открытых для посещения площадок с инсталляциями созданными командами из разных стран. Безусловно то что делают dreamlaser заслуживает уважение это путь длиною в годы и это чувствительный вклад Дениса и Андрея с командой из Нижнего Новгорода в в мировой ландшафт мультимедиа, не говоря про страну. За каждым фестивалем стоит огромная работа команды от куратора до волонтеров, необходимо все собрать, сбалансировать, разлить множество препятствий и подарить новый опыт, возможность эксперимента и открытия. Почитайте взгляд куратора Анны Гагариной, скоро будем смотреть наполненные красотой соц сети.</t>
+  </si>
+  <si>
+    <t>20.04.26 17:27</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5073</t>
+  </si>
+  <si>
+    <t>Ну что Эстетик Джойс не останавливаются и дропнули в Милане с командой supaform то о чем мечтали все. А именно спейс для друзей. Музыкальный уютный и эстетичный. Насладимся ✨🌴🦜🌿💚</t>
+  </si>
+  <si>
+    <t>19.04.26 22:30</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5065</t>
+  </si>
+  <si>
+    <t>В 80–90-х зайти в пространство в Японии - попасть в другую реальность. Но если нырнуть глубже то можно застать что-то большее, некий опыт. Сама по себе эстетика того времени выглядя невероятной, бум технологий и экономический рост. Колонны светились, полы работали как экраны, потолки растворялись в отражениях Цвет задавал настроение, материалы реагировали на посетителей, а неон создавал маршруты Пространства были яркие и перегруженные, почти как сцена или насыщенные джунгли со всеми зверьми и своими звуками. Фото из журнала магнолия в инст.</t>
+  </si>
+  <si>
+    <t>19.04.26 00:58</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5063</t>
+  </si>
+  <si>
+    <t>Разворачиваем полотно CHRONOMORPH INTERVALS Нижний Новгород Наши дни</t>
+  </si>
+  <si>
+    <t>17.04.26 21:31</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5058</t>
+  </si>
+  <si>
+    <t>Nike сделал кажется идеальную гостиную из мягких матрасов и саунд системы собрал в это все в концепт инсталляцию под запуск Air Liquid Max. Пару недель назад сценограф Тон Шнайдер занял склад в Восточном Лондоне и превратил его в пространство-платформу. Основная идея — soft infrastructures и пространство слушания. Надутый пол и встроенные зоны для сидения на одном уровне, пространство общее и чуть дезориентирующее. Том описывает его как невесомое: тело уходит на второй план, внимание смещается на звук, комнату и людей вокруг. Топ формат под ваши фестики. Могу подозвать Тома или помочь сделать все что связано с визуальным и аудио high end. Есть у меня экспертиза и одна арт группа известная в узких кругах.</t>
+  </si>
+  <si>
+    <t>17.04.26 17:37</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5057</t>
+  </si>
+  <si>
+    <t>В этом году я председатель категории event в двух лучших премиях на мой субъективный взгляд. Как так вышло не знаю. Возможно потому что стал более независим от рынка и больше сосредоточен на консалтинге, образовании и творческой работе PANTERRA. Не воюю ни с одним агентством или подрядчиком, а клиенты никак не влияют на меня и наконец мы искренне дружим не деля любовников. Итак почему премии лучшие теперь объективно G8 Creative Awards - часть фестиваля и экосистемы у которой мощный вайб в креативной индустрий. То что растет от талантливых творцов в рынок, а не наоборот. Это тру проект от Виталия Быкова и мы все конечно без купюр его поддерживаем. В категории event все просто три номинации. -Креативный ивент -Креативная клиентская интеграция -Креативная застройка Можно уже подавать. Серебряный Меркурирй премия номер один на рынке это факт. Но то что сделал за годы Миша Симонов это легенда. Есть еще достойные, есть премии в нишах, есть авторитетные. Но меркурий намбер ван сорри. И я рад помочь развивать, в этом году из около 300-400 заявок в жюри было отобрана сильная команда. Плюс я ввел новую номинацию для фестивалей. Это топ направление. Каждый член жюри будет голосовать сам, но! Я хочу поднять флаг за проекты с высоким уровнем креатива и эстетики, хватит нам на рынке колхозников, за проекты сделанные молодыми талантливыми командами, не только старожилами у которых ломится шкаф от наград и конечно социально значимые и гуманитарные проекты как высший на мой взгляд уровень развития потребностей человека. Подача практически завершена, но можно успеть</t>
+  </si>
+  <si>
+    <t>15.04.26 17:56</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5056</t>
+  </si>
+  <si>
+    <t>Волшебно прилетел, сегодня, впервые за несколько месяцев… поздравить меня с др и разделить банан - мистер Тукан! Рад разделить это счастье с вами. Всем +10 к силе до конца года. А дальше все в наших руках и созидание и любовь ✨🌿🌴🦕🌲🦜💚</t>
+  </si>
+  <si>
+    <t>14.04.26 01:36</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5053</t>
+  </si>
+  <si>
+    <t>👾👾👾👾👾</t>
+  </si>
+  <si>
+    <t>12.04.26 22:44</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5052</t>
+  </si>
+  <si>
+    <t>12.04.26 19:53</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5051</t>
+  </si>
+  <si>
+    <t>ПЕРФОРМА(Р) КУЛЬТ ЛИЧНОСТИ Телесно-ориентированный перформанс 26 мая пространство Театра Маяковского станет единой средой общего ритма и нарастающего напряжения Перформанс исследует, как тело реагирует на наши установки — этические, эстетические, философские, бытовые. Как пустые слова формируют личность. Какие из этих установок действительно наши, а какие — нет. И что происходит с телом, когда большая часть жизни уходит в цифровое пространство Действие развивается как непрерывный процесс: от энергичной тренировки и мотивационного импульса до совместной медитации. Граница между сценой и залом постепенно исчезает Вы можете выбрать, окажетесь вы на сцене или в зрительном зале. Сектор Круг погрузит вас в сценическое действие, в то время как Сектор Квадрат оставит за вами стандартные места в зрительном зале Перформанс представляет собой пространство, в котором каждый зритель испытает уникальный опыт. Не отказывайте себе в этом эксперименте Things don’t make us happy Experiments do Творческая команда: Режиссёр — Юрий Квятковский Драматург — Михаил Дегтярев ПЕРФОРМА (Р) КУЛЬТ ЛИЧНОСТИ 26 мая | 18:00 | 19:30 | 21:00 Театр Маяковского ул. Большая Никитская, 19/13 Билеты: https://clck.ru/3SxKSy</t>
+  </si>
+  <si>
+    <t>11.04.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5046</t>
+  </si>
+  <si>
+    <t>Мои друзья Esthetic Joys открыли новое пространство EJE в Белграде Это следующий шаг после Embassy в Ереване EJE Belgrade расположен в здании Pavilion Hotel, в районе Дорчол. Это многослойное пространство, где объединены listening bar, диско-бар, ресторан и отель. Всё собрано вокруг идеи культурного обмена, звука и социальной среды. Интерьер разработан совместно со студией Supaform. Объединены югославский модернизм, модульность киоска K67 и атмосфера воображаемой космической станции. EJE Belgrade задуман как современное «посольство» эстетических удовольствий</t>
+  </si>
+  <si>
+    <t>10.04.26 19:54</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5040</t>
+  </si>
+  <si>
+    <t>В этом году мы работали с командой Вильнева, художниками по костюмам. Кира придумала клевый концепт для закрытого ивента в пустыне. К сожалению из-за нестабильности в регионе проект не состоялся пока. Но рад поделится искусством PANTERRA. Пока готовимся к Интервалам в нижнем, готовим ивент в NY и 11 вечеринок по топ городам мира. Есть вау концепты в Москве, можем взять 1-2 проекта. Пишите Маше @mariesinitsyna или мне лично</t>
+  </si>
+  <si>
+    <t>09.04.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5039</t>
+  </si>
+  <si>
+    <t>Что я люблю больше всего в бизнес работе? Это тренд-репорты. С радостью ими делюсь когда нахожу, а тут он кажется нашел меня сам! Все тренды в отчёте актуальны для бизнеса в России, а база исследования — 180 источников со всего мира. Проанализированы бизнес‑медиа, опросы, отчёты, стартапы. Учитывали не только крупные инфоповоды, но и предпосылки к развитию трендов. За важную проделанную работу спасибо друзьям из Точка Банк, которые разобрали важные вопросы: Чего ждут мои клиенты? Какой бизнес я могу создать? Что станет преимуществом завтра? Эти и другие вопросы предприниматели каждый день задают себе. Будущее кажется неопределённым и, порой, непонятным. Как разобрать сложное на простые части и понять, а что ждёт бизнес в 2026 году, через год, 5 и 10 лет? В тренд-репорте собрано: - 50 ключевых трендов: отфильтровали лишнюю информацию: оставили только то, что влияет на бизнес и поможет спланировать будущее. - Готовые решения: собрали 200+ идей, какой новый бизнес можно открыть на основе тренда или что внедрить в текущем. - Реальные кейсы: показали, как проявляются тренды, — на примерах стартапов и корпораций, которые уже успешно внедрили их в свою стратегию. - Возможности для бизнеса: разобрали ключевые изменения рынке и как их использовать малому, среднему и крупному бизнесу, чтобы получить конкурентное преимущество. - Прогнозы и риски: подумали и предположили, как тренды будут развиваться в российских реалиях и что может их замедлить. Читайте тренды на сайте по порядку или начните с направления, которое для вас сейчас важнее. А если хочется сохранить репорт под рукой и открывать без интернета, скачивайте бесплатный PDF-файл со всеми данными.</t>
+  </si>
+  <si>
+    <t>09.04.26 03:55</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5034</t>
+  </si>
+  <si>
+    <t>Dekotora (от decoration truck) - японская субкультура грузовиков, украшенных неоновыми огнями, хромом, росписью и интерьерами. Движение возникло в 1970-х годах и вдохновлялось серией фильмов Torakku Yarō про дальнобойщиков. Изначально эти грузовики использовались водителями как способ выразить гордость за свою работу, но со временем Dekotora стала формой искусства, объединяющей традиционные японские мотивы, мангу, поп-культуру и аниме.</t>
+  </si>
+  <si>
+    <t>06.04.26 17:07</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5032</t>
+  </si>
+  <si>
+    <t>Этим летом клуб Атланты и мой друг Боря Альхимович зовут на Красную Поляну. Это будет город для предпринимателей с различными хитрыми активностями от спорта с олимпийскими чемпионами до бизнес квартирников и просто посиделок у костра. Меня позвали следить за теплом. Кто на районе присоединяйтесь. Готовьте свой велик или спорткар как вам удобно. С 22 по 26 июня на Красной Поляне соберутся предприниматели со всей страны, чтобы на несколько дней полностью погрузиться в среду сильных людей, идей, бизнеса и живого общения. Для меня ценность таких событий не только в сцене, но и в атмосфере: в людях, разговорах между программой, новых знакомствах, которые потом перерастают в партнёрства, решения и большие результаты. На «Атланты Сити» можно будет не только послушать выступления, но и по-настоящему прожить эти дни вместе с предпринимательским сообществом: —общаться и знакомиться, — обсуждать бизнес и свои задачи на мастер-классах и воркшопах — отдыхать с семьёй (например, ходить в кино и книжные клубы) — заниматься спортом каждый день и тренироваться с олимпийскими чемпионами — совмещать обучение, движение и неформальные встречи под песни у костра. Я тоже буду частью программы и с удовольствием встречусь там с теми, кто хочет расти, искать новые идеи, усиливать окружение и проводить время среди своих. Ссылка на билеты и спец условия</t>
+  </si>
+  <si>
+    <t>04.04.26 23:56</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5025</t>
+  </si>
+  <si>
+    <t>Все эти мгновения затеряются во времени, как слёзы под дождём Новый бар COSMIC в Боготе, с отсылками к «Бегущему по лезвию», любимыми видео экранами, на которых MTV из паралельной реальности. Коктейли, хрустальные столы в уборных и прочий декаданс кибер эпохи. Через пару часов забьется полностью местной богемой. Несмотря на темное звездное небо.</t>
+  </si>
+  <si>
+    <t>01.04.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5021</t>
+  </si>
+  <si>
+    <t>Первое апреля и культура в авто мире ✨🦜🌴🦕👾</t>
+  </si>
+  <si>
+    <t>28.03.26 14:50</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5019</t>
+  </si>
+  <si>
+    <t>Всем топ выходных, надеюсь не рабочих, но если рабочих, то тоже легкости бытия. ✨🌴🦜💚</t>
+  </si>
+  <si>
+    <t>27.03.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5018</t>
+  </si>
+  <si>
+    <t>Кое-кто завел свой канал наконец! Кто знает комон, кто нет знакомитесь. https://t.me/vse_kompaniets</t>
+  </si>
+  <si>
+    <t>02.06.26 17:14</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5232</t>
+  </si>
+  <si>
+    <t>Мой друг Влад Ситников запускает проект идеибезтендера.рф. Маркетплейс креативных идей, место, где агентства, стратеги и креаторы могут выкладывать в работу свои нереализованные концепции, а бренды - покупать готовые подходы под свои задачи. В папках агентств лежат тысячи сильных идей, которые не случились только потому, что тендер отменили, клиент передумал или проект отложили. Здесь они получают второй шанс. Проект только стартует в бета-режиме, но сама мысль мне нравится: дать идеям вторую жизнь. Если работаете с креативом - посмотрите: идеибезтендера.рф Здесь подробнее</t>
+  </si>
+  <si>
+    <t>02.06.26 02:41</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5227</t>
+  </si>
+  <si>
+    <t>В 1987 году австрийский художник и визионер Андре Хеллер собрал более 30 самых влиятельных художников мира для создания Luna Luna — первого в истории художественного парка развлечений. Расположенный в Гамбурге (Германия), проект превратил традиционный луна-парк в иммерсивное культурное пространство, где аттракционы, павильоны и игровые зоны были созданы такими художниками, как Jean-Michel Basquiat, Keith Haring, Salvador Dalí, David Hockney, Roy Lichtenstein и Sonia Delaunay. Вместо того чтобы показывать произведения искусства в музее, Luna Luna предлагал посетителям взаимодействовать с ними напрямую. Баския создал колесо обозрения, Харинг — карусель, а Дали разработал сюрреалистический «дом смеха». За единственный сезон работы в Гамбурге парк посетили около 250 000 человек. Однако планы международного турне не осуществились. После закрытия все аттракционы упаковали в морские контейнеры и отправили на хранение в Техас, где они оставались практически забытыми более тридцати лет. Сегодня Luna Luna считается знаковым культурным экспериментом, размывшим границы между искусством, развлечением и общественным пространством. Недавняя реставрация вновь привлекла внимание к проекту, который показал, что современное искусство может существовать не только в галереях и музеях, но и вовлекать аудиторию через участие, любопытство и игру.</t>
+  </si>
+  <si>
+    <t>30.05.26 19:32</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5223</t>
+  </si>
+  <si>
+    <t>У нас тем временем завезли дилеры ананас!</t>
+  </si>
+  <si>
+    <t>30.05.26 19:31</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5220</t>
+  </si>
+  <si>
+    <t>Делегация приехала с аудитом на шоу! Дико скучаю по племени ✨🦜🌴</t>
+  </si>
+  <si>
+    <t>30.05.26 15:25</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5219</t>
+  </si>
+  <si>
+    <t>Интересная и на мой взгляд талантливая работа вышла недавно к корейских художников, клевая эстетика и пластика. Как будто альтернативная реальность CHRONOMORPH. Понимаю когда вдохновляться работами из далеких уголков или делают это талантливо и изящно. Сложнее когда это делают те кто совсем рядом и без любви.</t>
+  </si>
+  <si>
+    <t>29.05.26 20:37</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5218</t>
+  </si>
+  <si>
+    <t>Итак итоги по золоту на Серебряном Меркурии В этом году золотыми наградами были отмечены следующие кейсы: 🥇 «Достучаться до небес» — как мы вернули национальную гордость в международной IT-олимпиаде Клиент: Т-Банк Номинация: Best Purposeful PR Campaign 🥇 Авито Путешествия. Создаем культуру гостеприимства вместе Клиент: Авито Номинация: Best B2B Marketing Campaign 🥇 Бизнес-сообщество Нетворк от Точка Банка Клиент: Точка Банк Номинация: Community-Driven Marketing 🥇 Бокс Король и Шут Клиент: Бургер Кинг Россия Агентство: Zeytz Номинация: Best Sales &amp; Trade Merch 🥇 Интеграция в HYP Festival 2025 Клиент: Дзен Номинация: Best Event Sponsorship 🥇 Как Пятёрочка с Русами Пятёрочку в игре выручал Клиент: Пятёрочка Агентство: Teammate Номинация: Best Craft of Branded Content &amp; Entertainment 🥇 Масштабная благотворительная акция «Праздник на стол» Фонд «ВнуЧаем» Номинация: Best Marketing Campaign for Non-Profit 🥇 Международный арт-проект «Ракета Мечты» Фонд «Юнити (Единство)» Номинация: Best Non-Profit Event 🥇 Настроение — корейское Клиент: ROSTIC’S Агентство: BBDO Номинация: Best Merch for Opinion Leaders 🥇 Прием в рамках ПМЭФ. Опера Мандрогора в Мариинском театре Клиент: Сбер Номинация: Best Private Event 🥇 Фрод-рулетка .рф — народное телефонное сопротивление против мошенников Клиент: Т-Банк Золото сразу в четырех номинациях: • Best B2C PR Campaign • Best PR Campaign with Non-Standard Tools • Competitive Strategy • Financial &amp; Insurance Services 🥇 Cool Kids Don’t Care: коллекция косметики Beauty Bomb × Rollton Клиент: Beauty Bomb Агентство: ВИНОУ Номинация: Best Social Media Campaign 🥇 ECQWA — с заботой о природе вещей Клиент: ECQWA Агентство: Contrapunto Номинация: Best TV/OLV Advertising Video 🥇 Smartavia: Атмосфера победы Клиент: Smartavia Агентство: G Communications Номинация: Best Socially Significant Content 🥇 WINAIRLINE: первый в мире матч по CS2 на борту брендированного частного самолета Клиент: Winline Агентство: Eventum Premo Номинация: Best Marketing Event /// Поздравляю команды, агентства и бренды с заслуженными наградами! Спасибо Мише, Алине и команде феста, а так же моей команде жюри это было эпик!</t>
+  </si>
+  <si>
+    <t>28.05.26 19:06</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5213</t>
+  </si>
+  <si>
+    <t>Зацепил новый проект китайского архитектурного бюро BURO ZIYU ZHUANG Комплекс в форме диска или упавшего корабля НЛО расположен в степях Внутренней Монголии, объединяет галерею у воды и смотровую башню с панорамным видом на западный Пекин. Внутри здания открытое пространство без перегородок, решетчатый потолок со световыми проёмами. Создано для выставок, комьюнити встреч и других событий, видимо романтиком и новатором.</t>
+  </si>
+  <si>
+    <t>27.05.26 14:00</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5212</t>
+  </si>
+  <si>
+    <t>Мои друзья из Авито Услуг @avito_uslugi 3 июня собирают у себя в московском офисе нетворкинг-встречу! Кажется, это супер интересная и классная возможность. Кого приглашают? Боссов рекламных и маркетинговых агентств и студий, предпринимателей, а также фрилансеров и специалистов в сфере диджитал-услуг. Что будет? Будет не просто «очередной бизнес-завтрак с кофе и неловкими визитками», а классный вечер, коктейли и атмосфера, где можно получить инсайты и реальные кейсы от экспертов Авито Услуг, Tilda Publishing, SETTERS и других про то, где сейчас искать клиентов, как расти в условиях плотной конкуренции, какие подходы перестали работать и что приходит им на смену, как AI меняет подход к типовым задачам, а новые правила рынка создают дополнительные вызовы и точки роста. Что круто – попасть можно как онлайн, так и офлайн, а участие бесплатное! Как попасть? Регистрируемся по ссылке. И ждем подтверждения – места пока есть.</t>
+  </si>
+  <si>
+    <t>26.05.26 14:05</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5205</t>
+  </si>
+  <si>
+    <t>Дом Lenny Kravitz в Майами, спроектированный Architröpolis в 1999 году. Сейчас формы и цвета из 60х это новый тренд, интересно что в это же время как и сейчас была сильнейшая напряженность с темой ядерного орудия, войн, а заодно революции в космосе и сами знаете чем в музыке и сознании. Культура на все эти темы отвечала дизайном из другого мира, с гладкими округлыми формами и сказочными цветами. Дом является фантазией о космической эре 60–70-х плюс футуризм конца 90-х и оптимизм Y2K. Отсылки к Verner Panton (один из самых влиятельных датских дизайнеров и архитекторов XX века)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -5582,51 +6101,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H587"/>
+  <dimension ref="A1:H645"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4795.4" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -17077,186 +17596,186 @@
       </c>
       <c r="C504" t="s">
         <v>1487</v>
       </c>
       <c r="D504" s="1" t="s">
         <v>1488</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505">
         <v>81965</v>
       </c>
       <c r="B505" t="s">
         <v>1489</v>
       </c>
       <c r="C505" t="s">
         <v>1490</v>
       </c>
       <c r="D505" s="1" t="s">
         <v>1491</v>
       </c>
       <c r="E505">
         <v>9800</v>
       </c>
       <c r="F505">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G505">
-        <v>510</v>
+        <v>523</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506">
         <v>81966</v>
       </c>
       <c r="B506" t="s">
         <v>1492</v>
       </c>
       <c r="C506" t="s">
         <v>1493</v>
       </c>
       <c r="D506" s="1" t="s">
         <v>1494</v>
       </c>
       <c r="E506">
         <v>9887</v>
       </c>
       <c r="F506">
         <v>10</v>
       </c>
       <c r="G506">
-        <v>651</v>
+        <v>664</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507">
         <v>81967</v>
       </c>
       <c r="B507" t="s">
         <v>1495</v>
       </c>
       <c r="C507" t="s">
         <v>1496</v>
       </c>
       <c r="D507" s="1" t="s">
         <v>1497</v>
       </c>
       <c r="E507">
         <v>18081</v>
       </c>
       <c r="F507">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508">
         <v>81968</v>
       </c>
       <c r="B508" t="s">
         <v>1498</v>
       </c>
       <c r="C508" t="s">
         <v>1499</v>
       </c>
       <c r="D508" s="1" t="s">
         <v>1500</v>
       </c>
       <c r="E508">
         <v>9700</v>
       </c>
       <c r="F508">
         <v>68</v>
       </c>
       <c r="G508">
         <v>555</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509">
         <v>81969</v>
       </c>
       <c r="B509" t="s">
         <v>1501</v>
       </c>
       <c r="C509" t="s">
         <v>1502</v>
       </c>
       <c r="D509" s="1" t="s">
         <v>1503</v>
       </c>
       <c r="E509">
         <v>10191</v>
       </c>
       <c r="F509">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="G509">
         <v>505</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510">
         <v>81970</v>
       </c>
       <c r="B510" t="s">
         <v>1504</v>
       </c>
       <c r="C510" t="s">
         <v>1505</v>
       </c>
       <c r="D510" s="1" t="s">
         <v>1506</v>
       </c>
       <c r="E510">
         <v>10109</v>
       </c>
       <c r="F510">
         <v>24</v>
       </c>
       <c r="G510">
         <v>328</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511">
         <v>81971</v>
       </c>
       <c r="B511" t="s">
         <v>1507</v>
       </c>
       <c r="C511" t="s">
         <v>1508</v>
       </c>
       <c r="D511" s="1" t="s">
         <v>1509</v>
       </c>
       <c r="E511">
         <v>10186</v>
       </c>
       <c r="F511">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="G511">
         <v>460</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512">
         <v>81972</v>
       </c>
       <c r="B512" t="s">
         <v>1510</v>
       </c>
       <c r="C512" t="s">
         <v>1511</v>
       </c>
       <c r="D512" s="1" t="s">
         <v>1512</v>
       </c>
       <c r="E512">
         <v>10160</v>
       </c>
       <c r="F512">
         <v>20</v>
       </c>
       <c r="G512">
@@ -18554,385 +19073,1701 @@
       </c>
       <c r="F569">
         <v>6</v>
       </c>
       <c r="G569">
         <v>480</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570">
         <v>83324</v>
       </c>
       <c r="B570" t="s">
         <v>1682</v>
       </c>
       <c r="C570" t="s">
         <v>1683</v>
       </c>
       <c r="D570" s="1" t="s">
         <v>1684</v>
       </c>
       <c r="E570">
         <v>7665</v>
       </c>
       <c r="F570">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G570">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571">
         <v>83325</v>
       </c>
       <c r="B571" t="s">
         <v>1685</v>
       </c>
       <c r="C571" t="s">
         <v>1686</v>
       </c>
       <c r="D571" s="1" t="s">
         <v>1687</v>
       </c>
       <c r="E571">
         <v>1</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572">
         <v>83326</v>
       </c>
       <c r="B572" t="s">
         <v>1688</v>
       </c>
       <c r="C572" t="s">
         <v>1689</v>
       </c>
       <c r="D572" s="1" t="s">
         <v>1690</v>
       </c>
       <c r="E572">
         <v>8814</v>
       </c>
       <c r="F572">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G572">
         <v>356</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573">
         <v>83327</v>
       </c>
       <c r="B573" t="s">
         <v>1691</v>
       </c>
       <c r="C573" t="s">
         <v>1692</v>
       </c>
       <c r="D573" s="1" t="s">
         <v>1693</v>
       </c>
       <c r="E573">
         <v>10111</v>
       </c>
       <c r="F573">
         <v>13</v>
       </c>
       <c r="G573">
         <v>232</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574">
         <v>87308</v>
       </c>
       <c r="B574" t="s">
         <v>1694</v>
       </c>
       <c r="C574" t="s">
         <v>1695</v>
       </c>
       <c r="D574" s="1" t="s">
         <v>1696</v>
       </c>
       <c r="E574">
         <v>8597</v>
       </c>
+      <c r="F574">
+        <v>16</v>
+      </c>
+      <c r="G574">
+        <v>247</v>
+      </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575">
         <v>87309</v>
       </c>
       <c r="B575" t="s">
         <v>1697</v>
       </c>
       <c r="C575" t="s">
         <v>1698</v>
       </c>
       <c r="D575" s="1" t="s">
         <v>1699</v>
       </c>
       <c r="E575">
         <v>4841</v>
       </c>
+      <c r="F575">
+        <v>13</v>
+      </c>
+      <c r="G575">
+        <v>556</v>
+      </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576">
         <v>87310</v>
       </c>
       <c r="B576" t="s">
         <v>1700</v>
       </c>
       <c r="C576" t="s">
         <v>1701</v>
       </c>
       <c r="D576" s="1" t="s">
         <v>1702</v>
       </c>
       <c r="E576">
         <v>6791</v>
       </c>
+      <c r="F576">
+        <v>3</v>
+      </c>
+      <c r="G576">
+        <v>428</v>
+      </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577">
         <v>87311</v>
       </c>
       <c r="B577" t="s">
         <v>1703</v>
       </c>
       <c r="C577" t="s">
         <v>1704</v>
       </c>
       <c r="D577" s="1" t="s">
         <v>1705</v>
       </c>
       <c r="E577">
         <v>6171</v>
       </c>
+      <c r="F577">
+        <v>8</v>
+      </c>
+      <c r="G577">
+        <v>356</v>
+      </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578">
         <v>87312</v>
       </c>
       <c r="B578" t="s">
         <v>1706</v>
       </c>
       <c r="C578" t="s">
         <v>1707</v>
       </c>
       <c r="D578" s="1" t="s">
         <v>1708</v>
       </c>
       <c r="E578">
         <v>6604</v>
       </c>
+      <c r="F578">
+        <v>22</v>
+      </c>
+      <c r="G578">
+        <v>523</v>
+      </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579">
         <v>87313</v>
       </c>
       <c r="B579" t="s">
         <v>1709</v>
       </c>
       <c r="C579" t="s">
         <v>1710</v>
       </c>
       <c r="D579" s="1" t="s">
         <v>1711</v>
       </c>
       <c r="E579">
         <v>10490</v>
       </c>
+      <c r="F579">
+        <v>12</v>
+      </c>
+      <c r="G579">
+        <v>572</v>
+      </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580">
         <v>87314</v>
       </c>
       <c r="B580" t="s">
         <v>1709</v>
       </c>
       <c r="C580" t="s">
         <v>1712</v>
       </c>
       <c r="D580" s="1" t="s">
         <v>1713</v>
       </c>
       <c r="E580">
         <v>1</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581">
         <v>87315</v>
       </c>
       <c r="B581" t="s">
         <v>1714</v>
       </c>
       <c r="C581" t="s">
         <v>1715</v>
       </c>
       <c r="D581" s="1" t="s">
         <v>1716</v>
       </c>
       <c r="E581">
         <v>10456</v>
       </c>
+      <c r="F581">
+        <v>3</v>
+      </c>
+      <c r="G581">
+        <v>286</v>
+      </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582">
         <v>87316</v>
       </c>
       <c r="B582" t="s">
         <v>1717</v>
       </c>
       <c r="C582" t="s">
         <v>1718</v>
       </c>
       <c r="D582" s="1" t="s">
         <v>1719</v>
       </c>
       <c r="E582">
         <v>9956</v>
       </c>
+      <c r="F582">
+        <v>5</v>
+      </c>
+      <c r="G582">
+        <v>226</v>
+      </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583">
         <v>87792</v>
       </c>
       <c r="B583" t="s">
         <v>1720</v>
       </c>
       <c r="C583" t="s">
         <v>1721</v>
       </c>
       <c r="D583" s="1" t="s">
         <v>1722</v>
       </c>
       <c r="E583">
         <v>485</v>
       </c>
       <c r="F583">
         <v>3</v>
       </c>
       <c r="G583">
         <v>203</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584">
         <v>87793</v>
       </c>
       <c r="B584" t="s">
         <v>1723</v>
       </c>
       <c r="C584" t="s">
         <v>1724</v>
       </c>
       <c r="D584" s="1" t="s">
         <v>1725</v>
       </c>
       <c r="E584">
         <v>9058</v>
       </c>
       <c r="F584">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="G584">
-        <v>408</v>
+        <v>425</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585">
         <v>87794</v>
       </c>
       <c r="B585" t="s">
         <v>1726</v>
       </c>
       <c r="C585" t="s">
         <v>1727</v>
       </c>
       <c r="D585" s="1" t="s">
         <v>1728</v>
       </c>
       <c r="E585">
         <v>8631</v>
       </c>
       <c r="F585">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="G585">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586">
         <v>87795</v>
       </c>
       <c r="B586" t="s">
         <v>1729</v>
       </c>
       <c r="C586" t="s">
         <v>1730</v>
       </c>
       <c r="D586" s="1" t="s">
         <v>1731</v>
       </c>
       <c r="E586">
         <v>7887</v>
       </c>
       <c r="F586">
         <v>8</v>
       </c>
       <c r="G586">
-        <v>396</v>
+        <v>399</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587">
         <v>87796</v>
       </c>
       <c r="B587" t="s">
         <v>1732</v>
       </c>
       <c r="C587" t="s">
         <v>1733</v>
       </c>
       <c r="D587" s="1" t="s">
         <v>1734</v>
       </c>
       <c r="E587">
         <v>7820</v>
       </c>
       <c r="F587">
+        <v>11</v>
+      </c>
+      <c r="G587">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588">
+        <v>89054</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D588" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E588">
+        <v>8615</v>
+      </c>
+      <c r="F588">
+        <v>29</v>
+      </c>
+      <c r="G588">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589">
+        <v>89055</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D589" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E589">
+        <v>3363</v>
+      </c>
+      <c r="F589">
+        <v>14</v>
+      </c>
+      <c r="G589">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590">
+        <v>89056</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D590" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="E590">
+        <v>7803</v>
+      </c>
+      <c r="F590">
+        <v>10</v>
+      </c>
+      <c r="G590">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591">
+        <v>89057</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D591" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="E591">
+        <v>6320</v>
+      </c>
+      <c r="F591">
+        <v>11</v>
+      </c>
+      <c r="G591">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592">
+        <v>89058</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1747</v>
+      </c>
+      <c r="C592" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D592" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="E592">
+        <v>6390</v>
+      </c>
+      <c r="F592">
+        <v>11</v>
+      </c>
+      <c r="G592">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593">
+        <v>89059</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D593" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="E593">
+        <v>8545</v>
+      </c>
+      <c r="F593">
+        <v>20</v>
+      </c>
+      <c r="G593">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594">
+        <v>89060</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D594" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="E594">
+        <v>7541</v>
+      </c>
+      <c r="F594">
+        <v>4</v>
+      </c>
+      <c r="G594">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595">
+        <v>89061</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D595" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="E595">
+        <v>9265</v>
+      </c>
+      <c r="F595">
+        <v>6</v>
+      </c>
+      <c r="G595">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596">
+        <v>89062</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D596" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="E596">
+        <v>7250</v>
+      </c>
+      <c r="F596">
+        <v>10</v>
+      </c>
+      <c r="G596">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597">
+        <v>89063</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D597" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="E597">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598">
+        <v>89064</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D598" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="E598">
+        <v>8188</v>
+      </c>
+      <c r="F598">
+        <v>10</v>
+      </c>
+      <c r="G598">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599">
+        <v>89065</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C599" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D599" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E599">
+        <v>6516</v>
+      </c>
+      <c r="F599">
+        <v>6</v>
+      </c>
+      <c r="G599">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600">
+        <v>89066</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D600" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="E600">
+        <v>7495</v>
+      </c>
+      <c r="F600">
+        <v>13</v>
+      </c>
+      <c r="G600">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601">
+        <v>89067</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E601">
+        <v>6629</v>
+      </c>
+      <c r="F601">
         <v>9</v>
       </c>
-      <c r="G587">
-        <v>366</v>
+      <c r="G601">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602">
+        <v>89068</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D602" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E602">
+        <v>7121</v>
+      </c>
+      <c r="F602">
+        <v>45</v>
+      </c>
+      <c r="G602">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603">
+        <v>89069</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D603" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E603">
+        <v>8618</v>
+      </c>
+      <c r="F603">
+        <v>11</v>
+      </c>
+      <c r="G603">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604">
+        <v>89070</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="E604">
+        <v>9829</v>
+      </c>
+      <c r="F604">
+        <v>45</v>
+      </c>
+      <c r="G604">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605">
+        <v>89071</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C605" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D605" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E605">
+        <v>6527</v>
+      </c>
+      <c r="F605">
+        <v>15</v>
+      </c>
+      <c r="G605">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606">
+        <v>89072</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C606" t="s">
+        <v>1790</v>
+      </c>
+      <c r="D606" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="E606">
+        <v>7141</v>
+      </c>
+      <c r="F606">
+        <v>12</v>
+      </c>
+      <c r="G606">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607">
+        <v>89073</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C607" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D607" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="E607">
+        <v>7530</v>
+      </c>
+      <c r="F607">
+        <v>42</v>
+      </c>
+      <c r="G607">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608">
+        <v>89074</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1795</v>
+      </c>
+      <c r="C608" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D608" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E608">
+        <v>9200</v>
+      </c>
+      <c r="F608">
+        <v>6</v>
+      </c>
+      <c r="G608">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609">
+        <v>89075</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D609" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="E609">
+        <v>10410</v>
+      </c>
+      <c r="F609">
+        <v>5</v>
+      </c>
+      <c r="G609">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610">
+        <v>89076</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C610" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D610" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E610">
+        <v>9052</v>
+      </c>
+      <c r="F610">
+        <v>15</v>
+      </c>
+      <c r="G610">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611">
+        <v>89077</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="E611">
+        <v>9991</v>
+      </c>
+      <c r="F611">
+        <v>21</v>
+      </c>
+      <c r="G611">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612">
+        <v>89078</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1807</v>
+      </c>
+      <c r="C612" t="s">
+        <v>1808</v>
+      </c>
+      <c r="D612" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="E612">
+        <v>7021</v>
+      </c>
+      <c r="F612">
+        <v>12</v>
+      </c>
+      <c r="G612">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613">
+        <v>89079</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C613" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D613" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="E613">
+        <v>9128</v>
+      </c>
+      <c r="F613">
+        <v>13</v>
+      </c>
+      <c r="G613">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614">
+        <v>89080</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C614" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D614" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E614">
+        <v>8622</v>
+      </c>
+      <c r="F614">
+        <v>13</v>
+      </c>
+      <c r="G614">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615">
+        <v>89081</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D615" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E615">
+        <v>9298</v>
+      </c>
+      <c r="F615">
+        <v>10</v>
+      </c>
+      <c r="G615">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616">
+        <v>89082</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1820</v>
+      </c>
+      <c r="D616" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E616">
+        <v>8894</v>
+      </c>
+      <c r="F616">
+        <v>13</v>
+      </c>
+      <c r="G616">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617">
+        <v>89083</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C617" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="E617">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618">
+        <v>89084</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C618" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D618" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="E618">
+        <v>8446</v>
+      </c>
+      <c r="F618">
+        <v>11</v>
+      </c>
+      <c r="G618">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619">
+        <v>89085</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C619" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D619" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E619">
+        <v>7908</v>
+      </c>
+      <c r="F619">
+        <v>19</v>
+      </c>
+      <c r="G619">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620">
+        <v>89086</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C620" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D620" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="E620">
+        <v>9492</v>
+      </c>
+      <c r="F620">
+        <v>20</v>
+      </c>
+      <c r="G620">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621">
+        <v>89087</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C621" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D621" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E621">
+        <v>9522</v>
+      </c>
+      <c r="F621">
+        <v>14</v>
+      </c>
+      <c r="G621">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622">
+        <v>89088</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C622" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D622" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="E622">
+        <v>3059</v>
+      </c>
+      <c r="F622">
+        <v>18</v>
+      </c>
+      <c r="G622">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623">
+        <v>89089</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C623" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D623" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="E623">
+        <v>7969</v>
+      </c>
+      <c r="F623">
+        <v>9</v>
+      </c>
+      <c r="G623">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624">
+        <v>89090</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C624" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D624" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="E624">
+        <v>8483</v>
+      </c>
+      <c r="F624">
+        <v>5</v>
+      </c>
+      <c r="G624">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625">
+        <v>89091</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C625" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D625" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="E625">
+        <v>9603</v>
+      </c>
+      <c r="F625">
+        <v>5</v>
+      </c>
+      <c r="G625">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626">
+        <v>89092</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C626" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D626" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E626">
+        <v>10233</v>
+      </c>
+      <c r="F626">
+        <v>8</v>
+      </c>
+      <c r="G626">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627">
+        <v>89093</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C627" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D627" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E627">
+        <v>9461</v>
+      </c>
+      <c r="F627">
+        <v>30</v>
+      </c>
+      <c r="G627">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628">
+        <v>89094</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C628" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D628" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E628">
+        <v>9566</v>
+      </c>
+      <c r="F628">
+        <v>53</v>
+      </c>
+      <c r="G628">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629">
+        <v>89095</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C629" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D629" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E629">
+        <v>8544</v>
+      </c>
+      <c r="F629">
+        <v>29</v>
+      </c>
+      <c r="G629">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630">
+        <v>89096</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D630" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E630">
+        <v>7735</v>
+      </c>
+      <c r="F630">
+        <v>36</v>
+      </c>
+      <c r="G630">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631">
+        <v>89097</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D631" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E631">
+        <v>9140</v>
+      </c>
+      <c r="F631">
+        <v>30</v>
+      </c>
+      <c r="G631">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632">
+        <v>89098</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1866</v>
+      </c>
+      <c r="C632" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D632" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E632">
+        <v>8365</v>
+      </c>
+      <c r="F632">
+        <v>30</v>
+      </c>
+      <c r="G632">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633">
+        <v>89099</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D633" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E633">
+        <v>8589</v>
+      </c>
+      <c r="F633">
+        <v>19</v>
+      </c>
+      <c r="G633">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634">
+        <v>89100</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C634" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D634" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E634">
+        <v>9561</v>
+      </c>
+      <c r="F634">
+        <v>7</v>
+      </c>
+      <c r="G634">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635">
+        <v>89101</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C635" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D635" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E635">
+        <v>28397</v>
+      </c>
+      <c r="F635">
+        <v>4</v>
+      </c>
+      <c r="G635">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636">
+        <v>89102</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C636" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D636" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E636">
+        <v>10287</v>
+      </c>
+      <c r="F636">
+        <v>4</v>
+      </c>
+      <c r="G636">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637">
+        <v>89659</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C637" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D637" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E637">
+        <v>7453</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638">
+        <v>89660</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C638" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D638" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E638">
+        <v>7784</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639">
+        <v>89661</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D639" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E639">
+        <v>6876</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640">
+        <v>89662</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C640" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D640" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E640">
+        <v>6614</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641">
+        <v>89663</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C641" t="s">
+        <v>1894</v>
+      </c>
+      <c r="D641" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E641">
+        <v>6812</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642">
+        <v>89664</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C642" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D642" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E642">
+        <v>6586</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643">
+        <v>89665</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C643" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D643" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E643">
+        <v>8010</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644">
+        <v>89666</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C644" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E644">
+        <v>7818</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645">
+        <v>89667</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C645" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D645" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E645">
+        <v>8123</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">