--- v2 (2026-06-04)
+++ v3 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1908">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2019">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -5736,50 +5736,383 @@
     <t>28.05.26 19:06</t>
   </si>
   <si>
     <t>t.me/pavelnedostoev/5213</t>
   </si>
   <si>
     <t>Зацепил новый проект китайского архитектурного бюро BURO ZIYU ZHUANG Комплекс в форме диска или упавшего корабля НЛО расположен в степях Внутренней Монголии, объединяет галерею у воды и смотровую башню с панорамным видом на западный Пекин. Внутри здания открытое пространство без перегородок, решетчатый потолок со световыми проёмами. Создано для выставок, комьюнити встреч и других событий, видимо романтиком и новатором.</t>
   </si>
   <si>
     <t>27.05.26 14:00</t>
   </si>
   <si>
     <t>t.me/pavelnedostoev/5212</t>
   </si>
   <si>
     <t>Мои друзья из Авито Услуг @avito_uslugi 3 июня собирают у себя в московском офисе нетворкинг-встречу! Кажется, это супер интересная и классная возможность. Кого приглашают? Боссов рекламных и маркетинговых агентств и студий, предпринимателей, а также фрилансеров и специалистов в сфере диджитал-услуг. Что будет? Будет не просто «очередной бизнес-завтрак с кофе и неловкими визитками», а классный вечер, коктейли и атмосфера, где можно получить инсайты и реальные кейсы от экспертов Авито Услуг, Tilda Publishing, SETTERS и других про то, где сейчас искать клиентов, как расти в условиях плотной конкуренции, какие подходы перестали работать и что приходит им на смену, как AI меняет подход к типовым задачам, а новые правила рынка создают дополнительные вызовы и точки роста. Что круто – попасть можно как онлайн, так и офлайн, а участие бесплатное! Как попасть? Регистрируемся по ссылке. И ждем подтверждения – места пока есть.</t>
   </si>
   <si>
     <t>26.05.26 14:05</t>
   </si>
   <si>
     <t>t.me/pavelnedostoev/5205</t>
   </si>
   <si>
     <t>Дом Lenny Kravitz в Майами, спроектированный Architröpolis в 1999 году. Сейчас формы и цвета из 60х это новый тренд, интересно что в это же время как и сейчас была сильнейшая напряженность с темой ядерного орудия, войн, а заодно революции в космосе и сами знаете чем в музыке и сознании. Культура на все эти темы отвечала дизайном из другого мира, с гладкими округлыми формами и сказочными цветами. Дом является фантазией о космической эре 60–70-х плюс футуризм конца 90-х и оптимизм Y2K. Отсылки к Verner Panton (один из самых влиятельных датских дизайнеров и архитекторов XX века)</t>
+  </si>
+  <si>
+    <t>30.06.26 22:07</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5295</t>
+  </si>
+  <si>
+    <t>Anthropic вместе с релизом Sonnet 5 выпустили Claude Science - научную лабораторию с инструментами для учёных, которая автономно проводит исследования. Наука начала неплохо двигаться благодаря нейросетям и возможности работать совершенно по новому особенно с большими массивами данных и поиску закономерностей. Но конечно благодаря таком инструментариям возможности становятся шире. Что умеет? • Подключается к 60 научным базам, включая PubMed, Jupyter, R и многие другие. • Генерирует научные работы: ищет по базам, анализирует литературу и делает фактчек. • Рисует 3D-структуры белков, графики, таблицы, молекулы и другие рендеры. • Каждую работу можно воспроизвести повторно: сохраняется код и среда, которая привела к результату. • Доступен на платных тарифах и масштабируется от одной видеокарты до кластера. ✓ Claude Code ✓ Claude Cowork ✓ Claude Design ✓ Claude Finance ✓ … Claude Science //@notboring_tech</t>
+  </si>
+  <si>
+    <t>30.06.26 19:17</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5291</t>
+  </si>
+  <si>
+    <t>Учитесь на программах дополнительного образования по гранту! Школа masters открывает прием заявок на конкурс «Вызов» 🎓 Три победителя получат грант на бесплатное обучение на одной из очных программ в Петербурге или Москве или онлайн. Участников, занявших второе и третье места, ждут гранты в размере 50% и 30% от стоимости обучения. Всего — девять призовых мест. Для участия отправьте мотивационное письмо на почту vyzov@masters-project.ru до 10 июля включительно. Расскажите, почему вам интересно обучение, какую программу вы выбрали и как она поможет вам в профессиональном развитии. Листайте карточки, чтобы узнать детали конкурса, и присылайте свои заявки. Не забудьте указать тему письма и контакты для связи.</t>
+  </si>
+  <si>
+    <t>28.06.26 16:32</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5286</t>
+  </si>
+  <si>
+    <t>Студия CLAP Studio разработала новый зал для клуба SOOKE в Валенсии. Приятный глазу дизайн, моноцвет (надеюсь на вечеринках не заливают радугой) хорошо подготовленное акустически помещение, что к сожалению, до сих пор редкость для многих залов даже с хорошими саунд системами.</t>
+  </si>
+  <si>
+    <t>26.06.26 23:16</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5279</t>
+  </si>
+  <si>
+    <t>Новая работа в нашей с вами вселенной. BEYOND 001 (2026) Тотальная инсталляция была выставлена в пространстве DEX.</t>
+  </si>
+  <si>
+    <t>26.06.26 20:19</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5278</t>
+  </si>
+  <si>
+    <t>Определено жюри категории Ивенты Креативная премия G8 ⟶ Итак на нашей кухне лучшие Шеф-повара в мире ивентов на самой андерграунд премии где действительно оценивают креатив. 8⃣ Председатель и жюри: ⟶ Павел Недостоев — основатель агентства DEPARTAMENT, образовательной школы EVENT MBA и художественной группировки PANTERRA 8⃣ Куратор и жюри: ⟶ Вероника Косинская — организатор и директор партнерских интеграций фестивалей New Star Camp &amp; New Star Weekend, автор курса по ивентам в MADS 8⃣ Жюри: ⟶ Алина Абрамова — основатель и босси креативного агентства BALAGAN ⟶ Игорь Демидов — серийный предприниматель и сооснователь агентства маркетинговых коммуникаций N:OW и гейминг-агентства TEAMMATE, автор тг-канала Демидов сейчас ⟶ Анастасия Малышева — основатель и креативный директор Simpla Studio, член союза дизайнеров России ⟶ Ольга Рыдзевская — генеральный директор и партнёр Worlds, спикер академии Wordshop и лектор программ ВШЭ ⟶ Юрий Субботин — эксперт по спонсорству, автор телеграм-канала «Субботин про спонсорство» и создатель Субботин Конфы ⟶ Анна Губарева — операционный директор ивент-агентства Eventum Premo 8⃣ Ждем твое блюдо от шефа на G8. Прием работ до 31 июля!</t>
+  </si>
+  <si>
+    <t>26.06.26 11:17</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5277</t>
+  </si>
+  <si>
+    <t>Самая удобная форма для бизнеса, на мой взгляд, — работать в белую и на себя. Если вы фрилансер с хорошим оборотом, работаете с командой, возможно, стоит посмотреть в сторону ИП. Если решите открывать ИП, то через Точка Банк это можно сделать довольно быстро — обычно за 3–5 дней. Заодно открыть счёт, а Онлайн-бухгалтерия на старте будет бесплатной. Бизнесу быть ✨🌿💫</t>
+  </si>
+  <si>
+    <t>25.06.26 01:23</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5272</t>
+  </si>
+  <si>
+    <t>Эстетика бытия Новая работа с легендой. Наша сервис-станция Юность сохраняет редкие экземпляры авто и проводит профилактические и реставрационные работы. Этот все про культуру. Сейчас есть еще недавно открытое отдельное детейлинг направление. Вы можете привезти и ваш современный авто если вам надо спешал внимание и забота.</t>
+  </si>
+  <si>
+    <t>24.06.26 17:17</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5266</t>
+  </si>
+  <si>
+    <t>В этом году стартует уже пятый фестиваль медиаискусства ПРОСВЕТ, который организует невероятная команда из Перми. Нет ничего мощнее чем любовь и энтузиазм когда делаешь вопреки, созидаешь и делаешь то чего никогда не было. Андрей Михайловский основатель фестиваля безусловный визионер который дарит своему городу свет искусства и возможность показать свой арт клевым командам, а так же стартовать и начать свой трек локальным талантам. Есть опенколл в арт-резиденцию. Я рад пригласить вас в город Пермь на фестиваль где мы по традиции покажем одну из новых работ PANTERRA. Андрей один из первых кто поверил в нас и помог материализовать наброски на бумаге в реальность. В прошлом году фестиваль посетило 80.000 человек. Ну и спасибо T2 что поддерживает бриллианты из регионов.</t>
+  </si>
+  <si>
+    <t>24.06.26 03:24</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5264</t>
+  </si>
+  <si>
+    <t>Поднял папки</t>
+  </si>
+  <si>
+    <t>24.06.26 03:23</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5263</t>
+  </si>
+  <si>
+    <t>Louise Vuitton в лице Фаррела сделал оммаж с новым показом SS27 на одно из последних шоу Карла Лагерфельда. Когда в 2019, в Grand Palais в Париже он поставил показ спекталь для Chanel с потрясающей сценографией, когда модели шли по морскому берегу босиком, по песку в городе в который может только мечтать о волнах. Или просто спиздили концепт?</t>
+  </si>
+  <si>
+    <t>23.06.26 22:01</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5262</t>
+  </si>
+  <si>
+    <t>Пока еще открыт набор на курс «Декор и мультимедиа мечты» Собрал друзей практиков, лучших профи кто формирует современный рынок. В 2026 году сфера визуальных историй качает, всем кто занимается профессионально мультимедиа и эстетичным декором завидуют, сохраняют в избранное, а клиенты и критики пересылают друг другу. Нейросети и новые технологии расширяют границы индустрии, позволяя делать проекты масштабнее и выразительнее чем раньше используя те же ресурсы. Продюсеры, разбирающиеся в декоре и мультимедиа, востребованы, а роботы приходят им на вооружение. В лекциях исключительно опыт практиков и примеры реальных кейсов. А так же эфиры с экспертами и доступ в закрытое комьюнити выпускников. 🗓 Старт потока: 30 июня 2026 года; 👆 Регистрация и подробности: на сайте. Или пишите от меня за спешл условиями Жене.</t>
+  </si>
+  <si>
+    <t>23.06.26 20:50</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5261</t>
+  </si>
+  <si>
+    <t>Выбирал очередной неочевидный коворкинг Манеж. Поставим ему 8/10 Плюсы / Вы на одном вайбе с лошадьми и не до конца еще разгадали почему мир устроен так / Высокие потолки и простор / Мало других коворкеров / Инспирейшн Минусы / Жесткие лавки для работы лежа / Нет под рукой официанта / Охота взять лошадь и поехать в бар</t>
+  </si>
+  <si>
+    <t>18.06.26 00:21</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5260</t>
+  </si>
+  <si>
+    <t>Выехал первый раз за тридцать дней из деревни, а у вас тут полумесяц тусит со звездой // «На Земле нас ослабляет тоска по пасторальному прошлому, которого никогда не существовало… На Луне нет прошлого, по которому можно тосковать или мечтать. Есть только одно направление — вперёд». Айзек Азимов</t>
+  </si>
+  <si>
+    <t>17.06.26 00:11</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5259</t>
+  </si>
+  <si>
+    <t>Apple Macintosh IIcx с вертикальным монитором Macintosh Portrait Display, 1989 год. Отличный объект коллекционного дизайна, с хорошим видеартом на экране или кастомной программой может быть бриллиантом в модном местечке. // 15-дюймовый черно-белый экран с разрешением 640 × 870 пикселей был создан для издательских систем и позволял отображать страницу A4 почти в масштабе 1:1. Монитор продавался отдельно от компьютера и требовал специальной видеокарты с поддержкой режима 640 × 870. В конце 1980-х Portrait Display считался одним из лучших решений для цифровой верстки и работы с текстом.</t>
+  </si>
+  <si>
+    <t>16.06.26 13:32</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5258</t>
+  </si>
+  <si>
+    <t>2026 идет сложно у малого бизнеса, в том числе в креативных индустриях. Замечаю дополнительные заботы и хлопоты, связанные с переменами и различными обязательствами перед подрядчиками и клиентами. Но предприниматели всегда находят решения и идут вперед. Внешняя турбулентность уже не пугает, пока в бизнесе есть клиенты и партнеры, на которых можно положиться. Особенно это стало заметно в День предпринимателя, когда бренды реально включились в поддержку малого бизнеса. Один из ярких примеров — инициатива Точка Банка. Сотрудники на билбордах по всей стране рассказали про любимые локальные бизнесы, закрытия которых не хотят допустить. По факту сделав им бесплатную медийную поддержку и видимость. А ещё, что особенно клево, Точка Банк организовал блогерский тур по малому бизнесу Москвы. Во время экскурсии участники посетили локальные компании и привлекли к ним внимание миллионной аудитории. Об этом проекте есть даже репортаж в Forbes, рекомендую посмотреть.</t>
+  </si>
+  <si>
+    <t>15.06.26 17:16</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5256</t>
+  </si>
+  <si>
+    <t>Заметно, что многие стали опираться на результаты, которые выдает AI и… подменять ими мнение специалиста. Некоторые даже не хотят слышать ничего другого. Понятно, когда это делают не супер образованные, юные или просто люди с гибкой психикой. Ведь нейросети с точки зрения нейромаркетинга сделаны крайне мощно и буквально взламывают человека. Они всегда на твоей стороне, на сильной эмпатии, внушают тебе, что ты молодец :) И… выдают по форме супер уверенные ответы, даже когда там откровенная чушь. Для этого даже подтягиваются теории и факты. Но не всегда верные - зачастую просто из интернета, созданные людьми с неоднозначной мотивацией или концепциями, которые научное сообщество вообще не поддерживает. Безусловно, агенты оперативно выдают нам фактуру для работы и позволяют работать с большими массивами данных. Но результаты и выводы могут сильно отклоняться при изменении запроса или малейшем уточнении контекста. Причем это бесконечная игра в субъективные реальности. На днях, пока готовил материалы для курса, а так же консультировал один проект на несколько млн долл, загружал одни и те же вопросы, касающиеся нейминга, нейромаркетинга и поведения аудитории, используя deep research. И каждый раз после уточнений или незначительных изменений ответы ИИ заметно отклонялись от предыдущих результатов. Клево иметь AI в виде советника, но важные вопросы лучше адресовать профи - врачам, ученым, успешным практикам, преподавателям или квалифицированным специалистам. Хотя предварительно помучать нейронку по теме тоже полезно. Люди все же живут в реальном мире и несут ответственность за свои решения. В отличие от нейросети, которая на ошибку отвечает примерно так: «Да, ты прав чувак, как же я не заметила. Отличный комментарий! Вот тебе другой правильный ответ… Мы же с тобой друзья».</t>
+  </si>
+  <si>
+    <t>14.06.26 01:09</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5255</t>
+  </si>
+  <si>
+    <t>Сеть грибных мицелиев протяженностью 999 триллионов км опутывает всю Землю Новый глобальный проект картографирования впервые визуализировал колоссальные масштабы подземных сетей арбускулярно-микоризных грибов, обитающих в верхних слоях почвы Земли. Исследования организации SPUN показали, что общая протяженность этих транспортных путей превышает 999 триллионов километров, а содержащаяся в них углеродная масса в несколько раз превосходит вес всего человечества.</t>
+  </si>
+  <si>
+    <t>12.06.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5248</t>
+  </si>
+  <si>
+    <t>Новая BMW M3 или точнее BMW M Concept Neue Klasse Можно рассмотреть со всех сторон и оценить направление концерна по дизайну, «акулий нос», уже известный интерьер с самобытным косым экраном и всякие детали и сочетания. Очень клево аэродинамические моменты сделаны, невозможно не отметить. В дизайне есть отсылки к легендарному E30 M3: четыре круглых фары, расширенные колёсные арки с характерной верхней кромкой и сложные колёса с центральной гайкой. Сзади можно заметить раздвоенный спойлер-крышку багажника («ducktail»), который отчасти напоминает E46 CSL. И да это электричка. Версия предполагает четыре электромотора мощностью около 1000 л.с., моторхэды не переживайте BMW также выпустит следующее поколение M3 с бензиновым двигателем. Скорее всего, в гибридной форме. Очевидно BMW собирается одновременно производить две конкурирующие версии M3 и предоставить рынку решить, какая из них лучше.</t>
+  </si>
+  <si>
+    <t>07.06.26 16:34</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5237</t>
+  </si>
+  <si>
+    <t>Поймал триггер. Близкий к идеальному listening bar или топ место под ивенты, может топ шоу рум или это отличный гараж и бизнес. Где-то там. Duke of London. Наверно что-то подобное могло бы быть в нашей с тобой вселенной. Но кто-то лучше управляет пространством и временем. Столько топ вещей было сделано, открыт первый listening bar в Москве, первая серьезная выставка янгтаймеров в ГУМ, первое ралли со стартом с Васильевского спуска. Сервис станция Юность 83. Любимый клуб Ветерок и какая-никакая коллекция или попытка коллекционировать. Казалось мощный фундамент …для мощного шага вперед и ….. он был сделан, но не туда куда ожидал. Книги по философии, Евангелие, Коран, изучение буддизма, и новый художественный путь сквозь эго мира. Испытание соблазнами денег взамен совести и прочие приколы жизни одному в лесу. Таков путь.</t>
+  </si>
+  <si>
+    <t>06.06.26 20:32</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5234</t>
+  </si>
+  <si>
+    <t>Сильный концепт от Vertex к гран при гонок F1 в Монако. Добавить гуманитарную тему и пусть все живут без конфликтов, копят на свои яхты и бенз для болидов.</t>
+  </si>
+  <si>
+    <t>06.06.26 18:47</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5233</t>
+  </si>
+  <si>
+    <t>Из новостей была обнаружена лягушка невероятной красоты и как оказалось одна из самых ядовитых в мире если верить ии. Шла по своим лягушачим делам от болота через конюшню. На этом в эту субботу все, но как будто больше и не надо. Всем кто увидел это земноводное +7 к скиллам защиты от внешнего и токсичного до конца след недели. ✨🌿🌵🌲😵‍💫</t>
+  </si>
+  <si>
+    <t>24.07.26 17:42</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5346</t>
+  </si>
+  <si>
+    <t>Выкатили трейлер «Бегущего по лезвию» https://youtu.be/0Dr8I_RyRCg?si=RbvnGGMmqLNnYNmM</t>
+  </si>
+  <si>
+    <t>22.07.26 20:38</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5345</t>
+  </si>
+  <si>
+    <t>Отменился фестиваль OUTLINE. Это невероятно грустно. Но не могу не промолчать тк это действительно важный международный проект, который создает и поддерживает уникальный современный культурный слой в первую очередь независимой музыкальной сцены, а так же дает возможность быть рядом профессиональным и молодым художникам. Хочу выразить поддержку основателям, продюсерам, кураторам, артистам, художникам, волонтерам и гостям. Тысячам! людей кто делает это важное событие. Всем кто, несмотря ни на что, строит, созидает, мечтает о будущем и воплощает это через творчество и любовь.</t>
+  </si>
+  <si>
+    <t>22.07.26 20:16</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5335</t>
+  </si>
+  <si>
+    <t>Кристо и Жанна-Клод Running Fence («Бегущая ограда») 1972–1976 Калифорния, США Высота: 5,5 метра Длина: 39,4 километра Непрерывная белая тканевая линия разворачивается через холмы и побережья округов Сонома и Марин, превращая ландшафт во временный пространственный рисунок, который позволяет ощутить масштаб территории через восприятие. Проект разрабатывался на протяжении четырёх лет и потребовал беспрецедентного общественного обсуждения, экологической экспертизы и сотрудничества с десятками землевладельцев, прежде чем протянуться на 24,5 мили (39,4 км) — от сельских районов Калифорнии до побережья Тихого океана.</t>
+  </si>
+  <si>
+    <t>22.07.26 15:46</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5334</t>
+  </si>
+  <si>
+    <t>💰 ТОРГОВАТЬ НА 450 000 РУБЛЕЙ, КОТОРЫХ У ВАС НЕТ Звучит странно, но так устроена проп-компания. Трейдеру не нужен свой депозит. Компания сама выдаёт рисковый капитал и даёт торговать этим объёмом. А ей это зачем? Затем, что слитый трейдер ей не приносит ничего. Ей выгодно обратное. Сергей Алексеев такую компанию построил. Сам торгует публично 10 лет: откройте его канал по ссылке ниже и пролистайте, там сделки каждый день. Как получить этот капитал и что делают с ним в первый торговый час, он разбирает на открытом эфире в четверг 23 июля в 19:00 МСК. 👉 Занять место в эфире и задать свой вопрос можно на его основном канале: https://t.me/+uwc4Xelfj4xhMzky Реклама. ИП Алексеев Сергей Сергеевич ИНН 781441083965. Erid: CQH36pWzJqVJKVj8HQjmFxMMBYL9msW7WyKEiHt44Qj9Tg</t>
+  </si>
+  <si>
+    <t>18.07.26 20:04</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5332</t>
+  </si>
+  <si>
+    <t>Оригинальный световой меч, которым пользовался Марк Хэмилл в роли Люка Скайуокера, установил новый рекорд среди реквизита из «Звёздных войн», проданного на аукционе. Во время онлайн-торгов, организованных Heritage Auctions в среду, культовое оружие было продано за 3,75 миллиона долларов, немного превзойдя прошлогодний рекорд в 3,6 миллиона долларов, установленный световым мечом Дарта Вейдера.</t>
+  </si>
+  <si>
+    <t>15.07.26 03:34</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5331</t>
+  </si>
+  <si>
+    <t>Простите но это главный фестиваль года ⚪️190 имен на постере 🎟 ⟶ outlinefestival.org/2026 МЕЙН 23 июля, чт / 21:00 ⟶ 26 июля, вс / 8:00 OID ~ AV-live Flaty ~ AV-live Magma Finetune ~ AV-live Tesla ~ live Ivan Logos Derrick May 🇺🇸 Locked Club Partia Nienshanz Siberra Благодетелев ~ AV-live Eye Que Sestrica ~ live Atom™ 🇨🇱 ~ live CPSL Poima ~ live Raumtester Dob-S САН 23 июля, чт / 19:00 ⟶ 26 июля, вс / 21:00 Ragon Bal Дышать Озёра Алексей Ховалыг Soft Blade Тима Ищет Свет Mirèle Tremakasi Размаха и Два Обреза Жанна Агузарова Хаски Icegergert The Bathroom Producers Вентоулин Grad!ent ВУДЗ 23 июля, чт / 21:00 ⟶ 27 июля, пн / 12:00 + J.P Michael Dop A Guy Called Gerald 🇬🇧 Rvbbt 4+4: OL b2b Flaty b2b Vtgnike b2b low808 Hoopa El DJ Jus-Ed 🇺🇸 Cezar 🇷🇴 Tania Vulcano 🇺🇾 🇪🇸 Zots beennooutside ~ live Wei Les Vlas Leskin Novikov Artem Orlov Orbet Innerlight Karl Chix Abelle Daniel Bell 🇺🇸 Cabanne 🇫🇷 Denis Kaznacheev Piticu 🇷🇴 Stab9 Daox 🇲🇦 Childplay 🇹🇷 Mihael Simic 🇨🇭 b0n Ballu Denis Kostitsyn Denis Korablev Cancelled Gevorg Simonyan Nechkin Tagir НЕОН 23 июля, чт / 21:30 ⟶ 26 июля, пн / 5:00 + Timur Omar Лето в городе ~ live Eiger Drums Propaganda 🇫🇷 ~ live Roma Nemov Séxstasy Hespermen Andrey Kling Violetov General 🇧🇬 ~ live Timur Ptahin ~ live Ildar Iksanov Mick Wills 🇩🇪 Blackmoon77 🇩🇪 Bogdamn Sharvari Piroska LVRIN Rambal Cochet ~ live Flüchtlink ~ live Sacha Mambo 🇫🇷 Simple Symmetry Ron Morelli 🇺🇸 🇫🇷 Lipelis Sputnik &amp; Mashkov Michael Dop Izhevski Agraba Geju БЛОК 24 июля, пт / 22:00 ⟶ 26 июля, вс / 7:00 Dressel Amorosi 🇮🇹 ~ live Труд ~ live Vahan Stepanyan 🇦🇲 Utah DJ Pierre 🇺🇸 Sofia Rodina Angelina Roma Ptashenko Досада ~ live Психея ~ live Maksimovna Станция метро Горьковская Errortica Kovyazin D ~ live Mark S ~ live Hipushit БАЛКОН 24 июля, пт / 20:00 ⟶ 26 июля, вс / 6:00 KRLW &amp; Timur Omar Дорогой Сережа ~ live Zombierella The Squidbillys ~ live Караван Историй ~ live Pale Blue Mack Таня Ротарь Tanya Andrianova Starlight Jazz Trio ~ live Artem Basksakov Trio ~ live The Sunboys ~ live Putana Orangutana ~ live Ranishe Niyaak Ural Massif Mesr ДАРК 24 июля, пт / 21:00 ⟶ 26 июля, вс / 6:00 Студия новой музыки "Анатомия звука" ~ live Valentin Fufaev ~ live Taya + Agnes Paz ~ шоу Lacrima ~ перформанс Saraf ~ перформанс Owuo ~ шоу Николай Пряженцев Atoraye ~ live АМА "Ангелос" ~ перформанс, музыка Механорецепторен Зорин-Арт Плюс "Дыхание света" ~ перформанс Ad Usum Delphini 🇧🇬 ~ live Sergey Komarov vs Settima Tacca ~ live Akroama ~ live Grima ~ шоу Черные Бояре Moino ~ live DJ Sofi Sollar СТЕЛЛА 23 июля, чт / 23:00 ⟶ 26 июля, вс / 8:00 Inoplanegong &amp; Orlov-Davydovsky Lena Tsibizova &amp; Piper Spray ~ live OL ~ live Николай Козлов ~ live Poima ~ live FMSAO SERKH SENSONICA "Аудионаблюдение” ~ перформанс Svastha ~ live VibroSoundLab ~ live Dmitry Lu mishxn ~ live Digital Moss ~ live Nikita Zabelin ~ live Ural Massif Electric Blue Hipushit Bogdamn Асаркан ~ live Артем Галкин ~ live Sophia Zhuravkova Mark Esin ~ live Heinrich Dressel + Sonobe 🇮🇹 Push'n'Pull ~ live Lisokot &amp; Vikhornov feat. Сhoir(∞) xpl0re Denis Korablev БАР У РЕКИ 24 июля, пт / 22:00 ⟶ 26 июля, вс / 10:00 Tanya Andrianova Egor Holkin Ron Morelli 🇺🇸 🇫🇷 Orange Pirumov Sofiya Muntyan Igor Kompaniets Kito Jempere Mark Schedrin Sacha Mambo 🇫🇷 Kaisou ⨂ 2026</t>
+  </si>
+  <si>
+    <t>12.07.26 02:09</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5320</t>
+  </si>
+  <si>
+    <t>Новости моды На соревнованиях на Кубке мира по роллер-спорту — 2026., проходивших в итальянском Милане, российские спортсмены, выступавшие в нейтральном статусе, завоевали 6 золотых, 3 серебряных и 2 бронзовых медали. Поздравляю молодых ребят и Илью Вдовина главу федерации скейтборда и роллер спорта, все это гигантской труд и созидание в хорошую сторону // Афишу заскриншотил из инсты своими руками как и текст без участия ИИ</t>
+  </si>
+  <si>
+    <t>10.07.26 17:38</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5319</t>
+  </si>
+  <si>
+    <t>27 июля Ваня Юницкий запускает новый поток своего AI Кэмпа Если коротко, это месяц, за который вы перестаете хаотично тыкать в разные нейросети и наконец собираете из них нормальную систему под себя. Свой second brain, агенты, которые помнят ваш контекст, телеграм-боты под задачи, сайты без программиста, авто-саммари встреч и голосовых, презентации и таблицы на автомате. Выходишь не с конспектами, а с готовыми штуками, которые сразу работают на твою рутину. Ваня сам ведет все эфиры и сам сидит в чате потока. Живой человек, который реально отвечает, а не безликая команда поддержки. Заходить точно стоит, если вы уже что-то пробовали в AI, но оно так и не склеилось в цельную картину. Уровень на старте не важен, возьмут и новичка, и того, кто уже юзает LLM каждый день. Доступ к гайд-платформе и Клубу выпускников остается у вас навсегда, даже когда поток закончится. И вот вам промокод на 10%, он суммируется с текущей скидкой: CAMPFIRE10 Тут подробная программа и запись: https://tochkicamp.ru/ А вот бесплатный плейбук, просто можете сохранить себе и пользоваться.</t>
+  </si>
+  <si>
+    <t>10.07.26 16:54</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5315</t>
+  </si>
+  <si>
+    <t>Zender Vision II Concept 1985</t>
+  </si>
+  <si>
+    <t>09.07.26 18:32</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5314</t>
+  </si>
+  <si>
+    <t>Ищем SMM/PR-менеджера в команду: человека, который сможет работать не только с соцсетями, но и с контентом, материалами проектов, публикациями, визуальными задачами и коммуникацией вокруг наших работ. Пожалуйста, заполните короткую анкету — это поможет нам лучше понять ваш опыт, подход к работе и совпадение с задачами PANTERRA. PANTERRA, художественная практика на стыке искусства, архитектуры и технологий. Исследуем философию постгуманизма и модели будущего через инсталляции, скульптуры и иммерсивные среды для выставок, фестивалей и культурных событий. Вакансия: SMM/PR-специалист Ищем не просто SMM-специалиста, а человека в нашу небольшую международную команду. Задачи - Сбор контента от фото-, видеографов и других участников проектов, систематизация; - Монтаж рилс из готовых материалов; - Освещение проектов на всех этапах; - Ведение календаря публикаций, привязанного к датам и этапам проектов; - Подготовка текстов для постов и рилс на основе готовых материалов проектов; - Ведение соцсетей: публикации, рубрики, комментарии, реакции, первичная обработка Direct; - Работа с разными соцсетями и форматами - Instagram, Telegram, Pinterest, YouTube/Shorts, TikTok (по актуальности) - адаптация контента под особенности каждой площадки; - Отслеживание показателей (охваты, вовлечённость, рост аудитории) и понимание, какие действия на них влияют - тестирование форматов, времени публикаций, подачи; - Создание афиш для мероприятий, проектов, клиентов и друзей; - Обновление материалов на сайте без навыков программирования. Обязательные навыки - Опыт в SMM, дизайне или графике; - Понимание метрик соцсетей и умение делать выводы из аналитики, а не просто отчитываться цифрами; - Желание и умение внедрять нейросети в рабочие процессы; - Владение программами для монтажа и обработки визуальных материалов; - Возможность работать на полной занятости. Будет плюсом - Английский от базового уровня; - Художественное или дизайнерское образование, портфолио; - Насмотренность в сфере event/арт-продакшена. Заполните пожалуйста форму: https://forms.gle/gGsRUrWvVYVYFBFWA</t>
+  </si>
+  <si>
+    <t>09.07.26 13:37</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5313</t>
+  </si>
+  <si>
+    <t>Ищу работу Достойную выиграть на G8 в категории «Ивенты» Для фестиваля и премии G8 Подача работ до 31 июля, фестиваль и церемония награждения – 11 сентября на Хлебозаводе и Дизайн-заводе!</t>
+  </si>
+  <si>
+    <t>08.07.26 21:08</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5312</t>
+  </si>
+  <si>
+    <t>https://youtu.be/NdvqHc56lE0?is=Hk_E1F0Oz0cRQHUM ✨💫</t>
+  </si>
+  <si>
+    <t>06.07.26 16:14</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5306</t>
+  </si>
+  <si>
+    <t>Важная для меня новость. Вышел материал в испанском ежеквартальном печатном издании ROOM, которое пишет о дизайне архитектуре и искусстве. Нам написал журналист, задал какие-то вопросы/фото и исчез… и вот неожиданно получилась стать на целых 5 разворотов в шикарном издании. Это невероятно, я живу в испаноязычной стране и как будто часть меня в какой-то степени материализовалось в новом мире, есть теперь что показать индейцам и местным бабушкам. Надеюсь это откроет дверь к новым будущим друзьям и знакомствам. Здесь перевод материала от домашнего робота.</t>
+  </si>
+  <si>
+    <t>04.07.26 19:21</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5298</t>
+  </si>
+  <si>
+    <t>Попытка сбежать от реальности через эстетику романтизма футуризма? Голландский художник Abel van Oirschot вручную собрал в небольшом гараже космический корабль в натуральную величину. Из дерева, картона, пенопласта, старой электроники и дизайн-объектов конца 1960-х. Пойду строить свой</t>
+  </si>
+  <si>
+    <t>03.07.26 18:39</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5297</t>
+  </si>
+  <si>
+    <t>Ребзя понимаю пятница, суета, но тут для вас расцвела достаточно редкая орхидея, ее привезла из джунглей одна бабушка для своей коллекции, у нее несколько гектар леса, она спасает редкие виды, там свои приколы. Орхидею вымянили у нее на мицелий грибов шитаки который замутили перед этим у китайцев в Боготе. Такие дела. Желаю вам топ выходных, всем кто увидел эту карточку +15 к скиллам выращивания красивого бизнес сада на след недели</t>
+  </si>
+  <si>
+    <t>02.07.26 21:48</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5296</t>
+  </si>
+  <si>
+    <t>Пятёрочка вместе с агентствами CARTEL, Marvelous и AI Influence запустила вертикальный ИИ-сериал про кассиршу Галю, которая путешествует по Мультивселенной. Новые серии обещают каждую неделю #AI #fun https://www.instagram.com/galya_tut_otmena/ *Meta (продуктом которой является Instagram) признана в России экстремистской организацией @HotDigital</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6101,51 +6434,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H645"/>
+  <dimension ref="A1:H682"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4795.4" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -19475,100 +19808,100 @@
       </c>
       <c r="F587">
         <v>11</v>
       </c>
       <c r="G587">
         <v>369</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588">
         <v>89054</v>
       </c>
       <c r="B588" t="s">
         <v>1735</v>
       </c>
       <c r="C588" t="s">
         <v>1736</v>
       </c>
       <c r="D588" s="1" t="s">
         <v>1737</v>
       </c>
       <c r="E588">
         <v>8615</v>
       </c>
       <c r="F588">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G588">
         <v>534</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589">
         <v>89055</v>
       </c>
       <c r="B589" t="s">
         <v>1738</v>
       </c>
       <c r="C589" t="s">
         <v>1739</v>
       </c>
       <c r="D589" s="1" t="s">
         <v>1740</v>
       </c>
       <c r="E589">
         <v>3363</v>
       </c>
       <c r="F589">
         <v>14</v>
       </c>
       <c r="G589">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590">
         <v>89056</v>
       </c>
       <c r="B590" t="s">
         <v>1741</v>
       </c>
       <c r="C590" t="s">
         <v>1742</v>
       </c>
       <c r="D590" s="1" t="s">
         <v>1743</v>
       </c>
       <c r="E590">
         <v>7803</v>
       </c>
       <c r="F590">
         <v>10</v>
       </c>
       <c r="G590">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591">
         <v>89057</v>
       </c>
       <c r="B591" t="s">
         <v>1744</v>
       </c>
       <c r="C591" t="s">
         <v>1745</v>
       </c>
       <c r="D591" s="1" t="s">
         <v>1746</v>
       </c>
       <c r="E591">
         <v>6320</v>
       </c>
       <c r="F591">
         <v>11</v>
       </c>
       <c r="G591">
         <v>467</v>
       </c>
     </row>
@@ -19590,97 +19923,97 @@
       </c>
       <c r="F592">
         <v>11</v>
       </c>
       <c r="G592">
         <v>269</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593">
         <v>89059</v>
       </c>
       <c r="B593" t="s">
         <v>1750</v>
       </c>
       <c r="C593" t="s">
         <v>1751</v>
       </c>
       <c r="D593" s="1" t="s">
         <v>1752</v>
       </c>
       <c r="E593">
         <v>8545</v>
       </c>
       <c r="F593">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G593">
         <v>239</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594">
         <v>89060</v>
       </c>
       <c r="B594" t="s">
         <v>1753</v>
       </c>
       <c r="C594" t="s">
         <v>1754</v>
       </c>
       <c r="D594" s="1" t="s">
         <v>1755</v>
       </c>
       <c r="E594">
         <v>7541</v>
       </c>
       <c r="F594">
         <v>4</v>
       </c>
       <c r="G594">
         <v>241</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595">
         <v>89061</v>
       </c>
       <c r="B595" t="s">
         <v>1756</v>
       </c>
       <c r="C595" t="s">
         <v>1757</v>
       </c>
       <c r="D595" s="1" t="s">
         <v>1758</v>
       </c>
       <c r="E595">
         <v>9265</v>
       </c>
       <c r="F595">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G595">
         <v>248</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596">
         <v>89062</v>
       </c>
       <c r="B596" t="s">
         <v>1759</v>
       </c>
       <c r="C596" t="s">
         <v>1760</v>
       </c>
       <c r="D596" s="1" t="s">
         <v>1761</v>
       </c>
       <c r="E596">
         <v>7250</v>
       </c>
       <c r="F596">
         <v>10</v>
       </c>
       <c r="G596">
@@ -19725,51 +20058,51 @@
       </c>
       <c r="G598">
         <v>563</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599">
         <v>89065</v>
       </c>
       <c r="B599" t="s">
         <v>1768</v>
       </c>
       <c r="C599" t="s">
         <v>1769</v>
       </c>
       <c r="D599" s="1" t="s">
         <v>1770</v>
       </c>
       <c r="E599">
         <v>6516</v>
       </c>
       <c r="F599">
         <v>6</v>
       </c>
       <c r="G599">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600">
         <v>89066</v>
       </c>
       <c r="B600" t="s">
         <v>1771</v>
       </c>
       <c r="C600" t="s">
         <v>1772</v>
       </c>
       <c r="D600" s="1" t="s">
         <v>1773</v>
       </c>
       <c r="E600">
         <v>7495</v>
       </c>
       <c r="F600">
         <v>13</v>
       </c>
       <c r="G600">
         <v>359</v>
       </c>
     </row>
@@ -19863,51 +20196,51 @@
       </c>
       <c r="G604">
         <v>247</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605">
         <v>89071</v>
       </c>
       <c r="B605" t="s">
         <v>1786</v>
       </c>
       <c r="C605" t="s">
         <v>1787</v>
       </c>
       <c r="D605" s="1" t="s">
         <v>1788</v>
       </c>
       <c r="E605">
         <v>6527</v>
       </c>
       <c r="F605">
         <v>15</v>
       </c>
       <c r="G605">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606">
         <v>89072</v>
       </c>
       <c r="B606" t="s">
         <v>1789</v>
       </c>
       <c r="C606" t="s">
         <v>1790</v>
       </c>
       <c r="D606" s="1" t="s">
         <v>1791</v>
       </c>
       <c r="E606">
         <v>7141</v>
       </c>
       <c r="F606">
         <v>12</v>
       </c>
       <c r="G606">
         <v>735</v>
       </c>
     </row>
@@ -20587,187 +20920,993 @@
       </c>
       <c r="E636">
         <v>10287</v>
       </c>
       <c r="F636">
         <v>4</v>
       </c>
       <c r="G636">
         <v>226</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637">
         <v>89659</v>
       </c>
       <c r="B637" t="s">
         <v>1881</v>
       </c>
       <c r="C637" t="s">
         <v>1882</v>
       </c>
       <c r="D637" s="1" t="s">
         <v>1883</v>
       </c>
       <c r="E637">
-        <v>7453</v>
+        <v>9283</v>
+      </c>
+      <c r="F637">
+        <v>83</v>
+      </c>
+      <c r="G637">
+        <v>272</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638">
         <v>89660</v>
       </c>
       <c r="B638" t="s">
         <v>1884</v>
       </c>
       <c r="C638" t="s">
         <v>1885</v>
       </c>
       <c r="D638" s="1" t="s">
         <v>1886</v>
       </c>
       <c r="E638">
         <v>7784</v>
       </c>
+      <c r="F638">
+        <v>29</v>
+      </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639">
         <v>89661</v>
       </c>
       <c r="B639" t="s">
         <v>1887</v>
       </c>
       <c r="C639" t="s">
         <v>1888</v>
       </c>
       <c r="D639" s="1" t="s">
         <v>1889</v>
       </c>
       <c r="E639">
         <v>6876</v>
       </c>
+      <c r="F639">
+        <v>4</v>
+      </c>
+      <c r="G639">
+        <v>389</v>
+      </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640">
         <v>89662</v>
       </c>
       <c r="B640" t="s">
         <v>1890</v>
       </c>
       <c r="C640" t="s">
         <v>1891</v>
       </c>
       <c r="D640" s="1" t="s">
         <v>1892</v>
       </c>
       <c r="E640">
         <v>6614</v>
       </c>
+      <c r="F640">
+        <v>4</v>
+      </c>
+      <c r="G640">
+        <v>635</v>
+      </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641">
         <v>89663</v>
       </c>
       <c r="B641" t="s">
         <v>1893</v>
       </c>
       <c r="C641" t="s">
         <v>1894</v>
       </c>
       <c r="D641" s="1" t="s">
         <v>1895</v>
       </c>
       <c r="E641">
         <v>6812</v>
       </c>
+      <c r="F641">
+        <v>7</v>
+      </c>
+      <c r="G641">
+        <v>450</v>
+      </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642">
         <v>89664</v>
       </c>
       <c r="B642" t="s">
         <v>1896</v>
       </c>
       <c r="C642" t="s">
         <v>1897</v>
       </c>
       <c r="D642" s="1" t="s">
         <v>1898</v>
       </c>
       <c r="E642">
         <v>6586</v>
       </c>
+      <c r="F642">
+        <v>21</v>
+      </c>
+      <c r="G642">
+        <v>307</v>
+      </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643">
         <v>89665</v>
       </c>
       <c r="B643" t="s">
         <v>1899</v>
       </c>
       <c r="C643" t="s">
         <v>1900</v>
       </c>
       <c r="D643" s="1" t="s">
         <v>1901</v>
       </c>
       <c r="E643">
         <v>8010</v>
       </c>
+      <c r="F643">
+        <v>23</v>
+      </c>
+      <c r="G643">
+        <v>427</v>
+      </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644">
         <v>89666</v>
       </c>
       <c r="B644" t="s">
         <v>1902</v>
       </c>
       <c r="C644" t="s">
         <v>1903</v>
       </c>
       <c r="D644" s="1" t="s">
         <v>1904</v>
       </c>
       <c r="E644">
         <v>7818</v>
       </c>
+      <c r="F644">
+        <v>33</v>
+      </c>
+      <c r="G644">
+        <v>50</v>
+      </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645">
         <v>89667</v>
       </c>
       <c r="B645" t="s">
         <v>1905</v>
       </c>
       <c r="C645" t="s">
         <v>1906</v>
       </c>
       <c r="D645" s="1" t="s">
         <v>1907</v>
       </c>
       <c r="E645">
         <v>8123</v>
+      </c>
+      <c r="F645">
+        <v>22</v>
+      </c>
+      <c r="G645">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646">
+        <v>90838</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C646" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D646" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E646">
+        <v>5890</v>
+      </c>
+      <c r="F646">
+        <v>29</v>
+      </c>
+      <c r="G646">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647">
+        <v>90839</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C647" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D647" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E647">
+        <v>5682</v>
+      </c>
+      <c r="F647">
+        <v>13</v>
+      </c>
+      <c r="G647">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648">
+        <v>90840</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C648" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D648" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E648">
+        <v>5809</v>
+      </c>
+      <c r="F648">
+        <v>14</v>
+      </c>
+      <c r="G648">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649">
+        <v>90841</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C649" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D649" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E649">
+        <v>5704</v>
+      </c>
+      <c r="F649">
+        <v>4</v>
+      </c>
+      <c r="G649">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650">
+        <v>90842</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C650" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D650" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E650">
+        <v>4496</v>
+      </c>
+      <c r="F650">
+        <v>24</v>
+      </c>
+      <c r="G650">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651">
+        <v>90843</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C651" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E651">
+        <v>5745</v>
+      </c>
+      <c r="F651">
+        <v>5</v>
+      </c>
+      <c r="G651">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652">
+        <v>90844</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C652" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D652" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E652">
+        <v>5757</v>
+      </c>
+      <c r="F652">
+        <v>3</v>
+      </c>
+      <c r="G652">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653">
+        <v>90845</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C653" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D653" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E653">
+        <v>5777</v>
+      </c>
+      <c r="F653">
+        <v>13</v>
+      </c>
+      <c r="G653">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654">
+        <v>90846</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C654" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D654" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E654">
+        <v>4387</v>
+      </c>
+      <c r="F654">
+        <v>10</v>
+      </c>
+      <c r="G654">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655">
+        <v>90847</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C655" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D655" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E655">
+        <v>4418</v>
+      </c>
+      <c r="F655">
+        <v>8</v>
+      </c>
+      <c r="G655">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656">
+        <v>90848</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C656" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E656">
+        <v>4647</v>
+      </c>
+      <c r="F656">
+        <v>8</v>
+      </c>
+      <c r="G656">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657">
+        <v>90849</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C657" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D657" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E657">
+        <v>5774</v>
+      </c>
+      <c r="F657">
+        <v>6</v>
+      </c>
+      <c r="G657">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658">
+        <v>90850</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C658" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D658" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E658">
+        <v>7788</v>
+      </c>
+      <c r="F658">
+        <v>6</v>
+      </c>
+      <c r="G658">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659">
+        <v>90851</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C659" t="s">
+        <v>1948</v>
+      </c>
+      <c r="D659" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E659">
+        <v>8358</v>
+      </c>
+      <c r="F659">
+        <v>7</v>
+      </c>
+      <c r="G659">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660">
+        <v>90852</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C660" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D660" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E660">
+        <v>7412</v>
+      </c>
+      <c r="F660">
+        <v>7</v>
+      </c>
+      <c r="G660">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661">
+        <v>90853</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C661" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D661" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E661">
+        <v>8727</v>
+      </c>
+      <c r="F661">
+        <v>15</v>
+      </c>
+      <c r="G661">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662">
+        <v>90854</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C662" t="s">
+        <v>1957</v>
+      </c>
+      <c r="D662" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E662">
+        <v>9476</v>
+      </c>
+      <c r="F662">
+        <v>48</v>
+      </c>
+      <c r="G662">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663">
+        <v>90855</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C663" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D663" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E663">
+        <v>7433</v>
+      </c>
+      <c r="F663">
+        <v>15</v>
+      </c>
+      <c r="G663">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664">
+        <v>90856</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C664" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D664" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E664">
+        <v>8594</v>
+      </c>
+      <c r="F664">
+        <v>14</v>
+      </c>
+      <c r="G664">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665">
+        <v>90857</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C665" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D665" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E665">
+        <v>7829</v>
+      </c>
+      <c r="F665">
+        <v>26</v>
+      </c>
+      <c r="G665">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666">
+        <v>90858</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C666" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D666" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E666">
+        <v>7337</v>
+      </c>
+      <c r="F666">
+        <v>5</v>
+      </c>
+      <c r="G666">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667">
+        <v>91089</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C667" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D667" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E667">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668">
+        <v>91090</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C668" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D668" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E668">
+        <v>7035</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669">
+        <v>91091</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C669" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D669" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E669">
+        <v>6796</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670">
+        <v>91092</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C670" t="s">
+        <v>1981</v>
+      </c>
+      <c r="D670" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E670">
+        <v>6484</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671">
+        <v>91093</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C671" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D671" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E671">
+        <v>7167</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672">
+        <v>91094</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1986</v>
+      </c>
+      <c r="C672" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D672" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E672">
+        <v>9604</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673">
+        <v>91095</v>
+      </c>
+      <c r="B673" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C673" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D673" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E673">
+        <v>7551</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674">
+        <v>91096</v>
+      </c>
+      <c r="B674" t="s">
+        <v>1992</v>
+      </c>
+      <c r="C674" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D674" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E674">
+        <v>6820</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675">
+        <v>91097</v>
+      </c>
+      <c r="B675" t="s">
+        <v>1995</v>
+      </c>
+      <c r="C675" t="s">
+        <v>1996</v>
+      </c>
+      <c r="D675" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E675">
+        <v>7584</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676">
+        <v>91098</v>
+      </c>
+      <c r="B676" t="s">
+        <v>1998</v>
+      </c>
+      <c r="C676" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D676" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E676">
+        <v>7805</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677">
+        <v>91099</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2002</v>
+      </c>
+      <c r="D677" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E677">
+        <v>7180</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678">
+        <v>91100</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D678" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E678">
+        <v>6849</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679">
+        <v>91101</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2008</v>
+      </c>
+      <c r="D679" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E679">
+        <v>7281</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680">
+        <v>91102</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D680" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E680">
+        <v>6856</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681">
+        <v>91103</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2014</v>
+      </c>
+      <c r="D681" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E681">
+        <v>6443</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682">
+        <v>91104</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D682" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E682">
+        <v>5656</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">