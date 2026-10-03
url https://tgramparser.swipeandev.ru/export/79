--- v3 (2026-08-03)
+++ v4 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2019">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2106">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -6069,50 +6069,311 @@
     <t>04.07.26 19:21</t>
   </si>
   <si>
     <t>t.me/pavelnedostoev/5298</t>
   </si>
   <si>
     <t>Попытка сбежать от реальности через эстетику романтизма футуризма? Голландский художник Abel van Oirschot вручную собрал в небольшом гараже космический корабль в натуральную величину. Из дерева, картона, пенопласта, старой электроники и дизайн-объектов конца 1960-х. Пойду строить свой</t>
   </si>
   <si>
     <t>03.07.26 18:39</t>
   </si>
   <si>
     <t>t.me/pavelnedostoev/5297</t>
   </si>
   <si>
     <t>Ребзя понимаю пятница, суета, но тут для вас расцвела достаточно редкая орхидея, ее привезла из джунглей одна бабушка для своей коллекции, у нее несколько гектар леса, она спасает редкие виды, там свои приколы. Орхидею вымянили у нее на мицелий грибов шитаки который замутили перед этим у китайцев в Боготе. Такие дела. Желаю вам топ выходных, всем кто увидел эту карточку +15 к скиллам выращивания красивого бизнес сада на след недели</t>
   </si>
   <si>
     <t>02.07.26 21:48</t>
   </si>
   <si>
     <t>t.me/pavelnedostoev/5296</t>
   </si>
   <si>
     <t>Пятёрочка вместе с агентствами CARTEL, Marvelous и AI Influence запустила вертикальный ИИ-сериал про кассиршу Галю, которая путешествует по Мультивселенной. Новые серии обещают каждую неделю #AI #fun https://www.instagram.com/galya_tut_otmena/ *Meta (продуктом которой является Instagram) признана в России экстремистской организацией @HotDigital</t>
+  </si>
+  <si>
+    <t>08.09.26 18:17</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5416</t>
+  </si>
+  <si>
+    <t>Регионы держатся на предпринимателях, которые несут важные новации и создают значимые культурные, технологические и социальные проекты. Если в Краснодаре условно есть Галицкий, то в Перми например который год, в масштабе создает фестиваль света Андрей Михайловский. Безвозмездно вкладывая огромные усилия и ресурсы. В этом году прошел юбилейный фестиваль ПРОСВЕТ. Масштабный и сильный, открывающий дорогу молодым художникам и инженерам. В России одна из самых мощных школ по мультимедиа, а Пермь безусловно самый дальний от столицы регион где проходит фестиваль такого масштаба и значимости, силами и ресурсами крутой и ответственной команды. Немного цифр и результатов большого дела.</t>
+  </si>
+  <si>
+    <t>07.09.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5415</t>
+  </si>
+  <si>
+    <t>Проверьте за 2 минуты, прежде чем идти трейдить Откройте канал Сергея Алексеева и пролистайте на месяц назад. Там сделки за каждый торговый день: удачные и нет, без отбора А теперь сделайте то же самое с каналом любого другого, у кого учились. Получилось найти минусовые дни? Вот и весь ответ. 17 лет в трейдинге, 10 из них каждое утро вживую. Метод построен не на прогнозах, а на 4 точках входа и работе частями, которая не зависит от того, куда пойдёт рынок дальше. С 8 по 10 сентября Сергей проведёт бесплатный трёхдневный практикум: разберёт механику рынка, покажет метод на живой сделке и расскажет, как устроен вход в его команду с торговым счётом от компании и ростом до 10 миллионов. Три дня подряд, а не один разовый вебинар, который забывается на следующий день. 🎁 За регистрацию разборы реальных сделок и методичка. Записи не будет. ПОДПИСАТЬСЯ НА КАНАЛ В ТГ ПОДПИСАТЬСЯ НА КАНАЛ В MAX Реклама. ИП Алексеев Сергей Владимирович, ИНН 780410326990. Erid CQH36pWzJqVJKVj8NYy29sbvxHvnpY712mvQQZYCUuCxxY</t>
+  </si>
+  <si>
+    <t>05.09.26 21:08</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5412</t>
+  </si>
+  <si>
+    <t>Пока идут выходные мы готовимся с PANTERRA в путешествие, вместе с друзьями из INNERVISIONS выставляем полотно GAU 004 / 005 в Мехико и потом Мадрид, а так же летим в Калифорнию где будет показаны сразу две тотальные инсталляции на фестивале NITEHARTS, из-за чего пришлось отказать арт директору Коачеллы. Возможно еще успеем в этому году собрать персональную выставку и кое-что интересное, накопили много материалов, даже сняли документалку. // Мне дико не хватает хорошего смм и если кому нужно что-то “out of the box” пишите, у нас невероятная команда и для работы со светом и видеопродакшн можем взять пару проектов в этом году, есть готовые работы из нашей лаборатории и мы пока свободны на Новый год.</t>
+  </si>
+  <si>
+    <t>04.09.26 19:04</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5405</t>
+  </si>
+  <si>
+    <t>PANTERRA СПЕКТРА 001 / SPECTRA 001 Металл, пластик, провода, световые приборы. 2026 Пермская Художественная Галерея Фестиваль ПРОСВЕТ // Spectrum (от лат. spectrum — образ, видение) — множество состояний, сосуществующих внутри единого явления. Свет, разложенный на цвета. Энергия, информация, материальные процессы и восприятие, образующие общий континуум. Инсталляция исследует спектр состояний, в котором природные и технологические процессы перестают существовать как противоположности. Внутри инсталляции этот принцип приобретает новую материальную форму. Кабельная сеть пронизывает пространство, образуя проводящую ткань, внутри которой свет, электрический импульс и вычислительные процессы складываются в единую систему. Архитектура постепенно перестаёт восприниматься как неподвижная конструкция и начинает функционировать как организм, обладающий собственной внутренней циркуляцией. Фото Рустам Шагирморданов</t>
+  </si>
+  <si>
+    <t>02.09.26 19:04</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5404</t>
+  </si>
+  <si>
+    <t>Так выглядят из Колумбии креативные индустрии в сентябре 2026</t>
+  </si>
+  <si>
+    <t>24.08.26 15:04</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5402</t>
+  </si>
+  <si>
+    <t>Как сделать WOW-ивент? За каждым проектом, о котором говорит весь рынок, всегда стоит сильная режиссура. Будь вы ивент-продюсером, арт-директором, пиарщиком или заказчиком, именно она даёт понимание, как создать запоминающееся событие. Мы собрали специалистов, стоящих за самыми громкими и культовыми проектами (вы их наверняка видели в соцсетях), и разработали курс«Режиссура мероприятий». Он подходит тем, кто хочет повысить квалификацию, сделать первые шаги в режиссуре и улучшить свой продукт. На курсе отвечаем, как: • придумывать режиссёрскую концепцию под задачи клиента; • выстраивать драматургию и управлять вниманием; • соединять сценарий, артистов, сценографию, свет, звук и мультимедиа в одну историю; • создавать события, которые хочется снимать, обсуждать и постить в соцсетях; • интегрировать нейросети в креатив и работу; • реализовывать масштабные идеи и выходить на крупные бренды, селебрити и статусных клиентов. А ещё вы научитесь реализовывать собственные концепции, вовлекать в них аудиторию и делать свои ивенты узнаваемыми. 🗓Старт потока: 27 августа 🧷Подробная программа и регистрация на сайте. Курс традиционно собирает солдаут :) По вопросам о программе и рассрочке пишите Жене.</t>
+  </si>
+  <si>
+    <t>21.08.26 16:13</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5395</t>
+  </si>
+  <si>
+    <t>Оч клевый проект открывается в следующем году в Норвегии. В Анденесе, на севере Норвегии, строится The Whale по проекту Dorte Mandrup — культурный и научный центр, посвящённый китам, морской жизни и экосистемам Арктики. Внутри будут выставочные пространства, образовательные программы, иммерсивные экспозиции, кафе и магазин. Само здание словно поднимается из скал, как кит из воды. Изогнутая крыша продолжает природный рельеф и превращается в смотровую площадку с видом на Норвежское море. Архитектура здесь не конкурирует с природой, а становится частью опыта и продолжением ландшафта. Открытие — летом 2027 года.</t>
+  </si>
+  <si>
+    <t>20.08.26 14:03</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5390</t>
+  </si>
+  <si>
+    <t>Работа с клиентами должна приносить заслуженную прибыль, а операционка быть системной и эффективной для собственника, не отнимая лишнего времени и нервов: Точка Банк 11 лет строит бизнес вокруг клиента (800 000 предпринимателей, из них 70% рекомендуют банк), а теперь делится опытом в Школе клиентского опыта — практических курсах для предпринимателей, которые хотят выстроить сервис без постоянного личного контроля и зависимости от конкретных сотрудников. Уже стартовал набор на первый практический курс Управление клиентским опытом. За месяц вы сможете выстроить понятную систему работы с клиентами: разобраться с картой пути клиента, подготовить скрипты общения и создать стандарты обслуживания для команды. А в итоге собрать Сервисный паспорт — документ, который поможет работать команде без вашего контроля. На курсе эксперты Точка Банка и фаундеры Lapochka Drinks, Bioniq, GOOD WOOD, Дринкит поделятся своими реальными бизнес-кейсами, ошибками и успехами, чтобы вы забрали лучшие практики в свой бизнес. Старт курса — 28 сентября, всё проходит онлайн и длится месяц. Изучайте программу и присоединяйтесь.</t>
+  </si>
+  <si>
+    <t>18.08.26 20:07</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5389</t>
+  </si>
+  <si>
+    <t>Край Уотчера/Якоби: λ₊(η, ζ) Возьмите два набора данных, между которыми связи нет никакой – гороскопы и курс биткоина. Но корреляция все равно найдется, и, оказывается, известно точно – как посчитать размер этого миража. // Если данных достаточно много и искать достаточно долго, вы почти наверняка обнаружите корреляцию. Причём иногда она будет выглядеть настолько убедительно, что захочется придумать ей объяснение: «Биткоин растёт, когда Марс входит в определённую фазу». Но математика умеет оценивать, насколько сильная корреляция может возникнуть просто из шума. В теории случайных матриц существуют границы вроде края Вахтера / Якоби, которые описывают экстремальные корреляции, возникающие между независимыми многомерными данными. То есть часть «мистических закономерностей» в определении математическом виде можно предсказать ещё до того, как мы их нашли. И это касается не только гороскопов. Нумерология. Биржевые графики. Спортивная статистика. Исторические даты. Социальные сети. Поведение людей. Чем больше параметров мы перебираем, тем больше впечатляющих совпадений обнаруживаем. Наш мозг после этого делает следующий шаг: видит закономерность — и начинает искать для неё причину. Но паттерн ещё не означает существование механизма. Иногда Вселенная действительно кажется наполненной знаками. А иногда мы просто достаточно долго искали.</t>
+  </si>
+  <si>
+    <t>17.08.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5388</t>
+  </si>
+  <si>
+    <t>🍋🍋🍋🍋🍋🍋🍋🍋 Как быстро запустить личный бизнес? Откройте ИП онлайн за ноль рублей вместе с Т-бизнес. Никого стресса, поездок в налоговую, очередей и лишней бюрократии. Фокус на главном. Предложение выглядит заманчивым и включает два месяца бесплатного обслуживания счета, онлайн бухгалтерию за ноль рублей, бесплатный выпуск и доставку электронной подписи. Специалисты будут рядом на каждом шаге 24/7 предоставят консалт и поддержку. Стартуйте свежо с Т-бизнесом</t>
+  </si>
+  <si>
+    <t>13.08.26 16:01</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5387</t>
+  </si>
+  <si>
+    <t>Больше века назад Яков Протазанов снял «Аэлиту». Марс тогда собрали из света, геометрии, тел и языка русского авангарда. Сегодня мы предлагаем не просто снова увидеть этот фильм — а оказаться внутри его современного прочтения В преддверии Дня российского кино ПЕРФОРМА(Р) и Дзен приглашают во двор Новой Третьяковки. Здесь возникает тотальный аудиовизуальный аттракцион В пространстве звучит акусматический оркестр — около пятидесяти музыкантов — и акусмониум, «оркестр громкоговорителей». Звук перемещается между фасадами, стёклами, деревьями и зрителями. Дирижер Станислав Малышев управляет этой партитурой в реальном времени. Музыка написана композитором Андриешом Гандрабуром специально для вечера и соединяет классическое наследие, советский авангард и современную электронику. Среди участников — Пётр Термен (потомок изобретателя терменвокса) и вокальный ансамбль N’Caged Среди музыкантов появляются живые персонажи фильма. Их костюмы продолжают геометрию эскизов Александры Экстер современными материалами — прозрачными плоскостями, отражающей тканью, металлом, подвижными конструкциями Режиссер Юрий Квятковский  Драматург Михаил Дегтярев   Композитор Андриеш Гандрабур  Дирижер Станислав Малышев  Вокальный ансамбль N’Caged Не пропустите специальное событие Дзена, созданное вместе с фестивалем ПЕРФОРМА(Р). Это редкий вечер, который нельзя перенести, пересмотреть или повторить: единственная партитура, живые герои рядом с экранными, звук, который движется вместе с вами, и двор, на несколько часов ставший Марсом ПЕРФОРМА(Р) х ДЗЕН «Лабиринты Аэлиты» 26 августа 19:00 | 20:00 | 21:00 | 22:00 Новая Третьяковка Регистрация на событие</t>
+  </si>
+  <si>
+    <t>12.08.26 16:07</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5382</t>
+  </si>
+  <si>
+    <t>За последние три недели мы с PANTERRA выставились в NY, на Миконос и Лондоне, а так же успели создать масштабное полотно в Нижнем Новгороде вместе с Дзен. Мир сотрясает, но творчество и искусство продолжает объединять людей из разных частей света. То что действительно важно.</t>
+  </si>
+  <si>
+    <t>10.08.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5378</t>
+  </si>
+  <si>
+    <t>Сегодня вместо будильника 7,4 балла землетрясение Это третье в моей жизни Токио, Богота и вот в деревне застало Достаточно стремно когда все трясет. Надеюсь жертв и разрушений нет.</t>
+  </si>
+  <si>
+    <t>06.08.26 16:45</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5377</t>
+  </si>
+  <si>
+    <t>G8 2026 ⟶ продление дедлайна до 14 августа! Креативная премия G8 продлевает прием работ до 14 августа. Последний шанс успеть свой крутой кейс в категории «Ивенты»! Номинации: 8️⃣ Креативный ивент 8️⃣ Креативная клиентская интеграция 8️⃣ Креативная застройка 8⃣ Подать работу ⟶ здесь</t>
+  </si>
+  <si>
+    <t>06.08.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5376</t>
+  </si>
+  <si>
+    <t>Новое здание Пермской художественной галереи вошло в число победителей международной премии International Architecture Awards в номинации «Музеи и объекты культуры». Архитектор Сергей Чобан. Всего среди лауреатов десять работ из России: пять построенных зданий и пять проектируемых. PANTERRA сейчас готовит новую работу для экспозиции, уже в новом здании Пермской художественной галереи. Рад пригласить вас 28-30 августа в Пермь, где будет проходить в пятый раз гостеприимный мультимедиа фестиваль ПРОСВЕТ основанный Андреем Михайловским. Вечеринка с Метро Горьковская тоже кстати будет.</t>
+  </si>
+  <si>
+    <t>05.08.26 17:55</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5366</t>
+  </si>
+  <si>
+    <t>Подъехали фото от Дзен с фестиваля наших друзей ПАРИ ФЕСТ прошедшего первого августа в Нижнем Новгороде. Важно отметить что одна из главных площадок на фесте стала экспериментальная сцена «Резонанс х Дзен» создана нашим художественным объединением PANTERRA. (Про нее еще отдельно напишу) В лайнапе были Karl Chix, ISENTIE, Monoplay, Agraba и Izhevski. Кульминацией программы стал перформанс Никиты Забелина. Его музыкальный сет дополнили катушки Тесла, установленные на Шуховских башнях. Умело подключенные с синтезатору Никиты катушки эффектно выбивали потоки молний и звука. Смотрим фото</t>
+  </si>
+  <si>
+    <t>29.07.26 17:54</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5362</t>
+  </si>
+  <si>
+    <t>Друзья кто ищет куда сорваться, приглашаю в любимый Нижний Новгород на ПАРИ ФЕСТ 1 августа. Зацените лайн-ап, уверен найдите где потусить. Мы (PANTERRA) делаем на набережной инсталляцию поддержке бро из ДЗЕН. О ней расскажу подробнее позже. Наша команда на месте, передаю привет Диме и Вике, продюсерам и волонтерам кто с нами. Последние билеты на сайте.</t>
+  </si>
+  <si>
+    <t>28.07.26 18:01</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5361</t>
+  </si>
+  <si>
+    <t>Приглашаю прокачать свои скиллы тех кто уже работает в ивент. «До старта интенсива «Ивент-продюсер 3.0 в агентстве» осталось 2 дня.  Если вы давно хотели узнать, как мыслят и работают продюсеры ведущих агентств, сейчас самое время присоединиться. Регистрация здесь👆 ———— ИВЕНТ МБА | медиа (EVENT MBA | media) / ВК: образование, новости и вдохновение для организаторов мероприятий.» Пишите и ссылайтесь на меня получите спец условия ✨💫🦜🌴</t>
+  </si>
+  <si>
+    <t>27.07.26 17:02</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5354</t>
+  </si>
+  <si>
+    <t>На выходных в Нью Йорке представили новую работу GAU 001, продолжающую тему исследования ритуала, восприятия и практики создания амулета которую мы начали на Алтае. Проект создан вместе с командой INNERVISIONS, с которой мы поехали из джунглей в мировой тур. Ближайшие города которые нас ждут Миконос и Лондон.</t>
+  </si>
+  <si>
+    <t>27.07.26 17:00</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5347</t>
+  </si>
+  <si>
+    <t>На выходных в Нью Йорке представили новую работу GAU 001, продолжающую тему исследования ритуала, восприятия и практики создания амулета которую мы начали на Алтае. Проект создан вместе с командой INNERVISIONS, с которой мы едем в мировой тур. Ближайшие города которые нас ждут Миконос и Лондон. Кто на районе пишите.</t>
+  </si>
+  <si>
+    <t>15.09.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5425</t>
+  </si>
+  <si>
+    <t>Карьерная траектория это один из основных запросов которой я слышу в различных сообществах от молодых и опытных специалистов в креативных индустриях.  Невероятные сдвиги, связанные с ИИ и структурными изменениями на рынках, возникающие тренды диктуют необходимость новых подходов.  Как можно сориентироваться в это потоке?  Получить консультацию от профи у которого на руках тренд репорты и актуальная статистика и главное ответственность в отличие от ии. И здесь на рынке есть для меня очевидный хэдлайнер  это hh.  «Хэдхантер» изящно устроил карьерный маркетплейс где вы можете обсудить со специалистом один на один ваш трек, различные ниши и получить экспертную консультацию и важную точку зрения.  Пожалуйста, от меня промокод “hack” на 20% скидку на первую оплату. Консультация по цене одного ужина который возможно изменит вашу жизнь.</t>
+  </si>
+  <si>
+    <t>10.09.26 23:07</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5424</t>
+  </si>
+  <si>
+    <t>Невероятно и трогательно ✨🙏🏻 11</t>
+  </si>
+  <si>
+    <t>16.09.26 21:40</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5428</t>
+  </si>
+  <si>
+    <t>Саунд-система, которая финансирует образование Floating Points больше десяти лет проектировал собственную звуковую систему Sunflower Sound System — модульную, ручной сборки и с почти маниакальным вниманием к качеству звука. Но самое интересное в Sunflower — не акустика. Первый публичный запуск системы прошёл в Лидсе на благотворительном мероприятии в поддержку MAP Charity — организации, которая работает с подростками, исключёнными из обычной школьной системы, и помогает им получить образование в креативных индустриях. Floating Points сотрудничает с MAP ещё с 2019 года, поэтому социальная составляющая была заложена в проект изначально. Компания Seed, которая строит акустические кабинеты Sunflower, перечисляет MAP часть дохода от их производства. Туда же направляется прибыль от официального мерча проекта. На эти деньги MAP проводит регулярные мастерские по аудиоинженерии: подростки изучают электронику, пайку, проводку, настройку оборудования и сами собирают Bluetooth-колонки. Получается довольно красивая экономика: большая фестивальная саунд-система → новые модули и мерч → деньги → мастерские → новое поколение аудиоинженеров. Я должен был пересечься с ребятами на фестивале Headtrip — возможно, одном из антагонистов Коачеллы, — но даты и тайминги нас развели. Тем не менее, сам проект и Sunflower для меня — отличный пример качественной интеграции смыслов. Здесь звук, инженерия, художественная выразительность и гуманитарный контекст не существуют отдельно друг от друга, а складываются в одну работающую систему. Мне было бы интересно сделать что-то подобное вместе с PANTERRA и, возможно, каким-то брендом: создать проект, в котором экспертиза в звуке и инженерии становится не просто частью культурного продукта, а инструментом для создания более широкого контекста и реального социального эффекта.</t>
+  </si>
+  <si>
+    <t>20.09.26 21:39</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5431</t>
+  </si>
+  <si>
+    <t>Вчера полез на сайт росстата посмотреть на отчет за полугодие по экономике и глянуть что там с креативными индустриями, а тут был на неделе спор по обьему и динамике, хотел с точкой зрения официальной познакомься. Но ничего там не нашел толкового, но знаю где еще спросить. Зато нашел клевый отчет за 2025 год хотя там данные 23-24 в основном. Интересно посмотреть там и демография и экономика, экспорты цены и перечисление количества рек и прочего добра. Например узнал что в рф - 301.000 медведей! И типа 800.000 боров. Средняя цена новых кроссовок 3700! Привет реселлерам Ну и всякие другие приколдесы Полистайте отчет, интересно для кругозора</t>
+  </si>
+  <si>
+    <t>29.09.26 21:57</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5449</t>
+  </si>
+  <si>
+    <t>TERMINAL 004 San-Diego 2026 PANTERRA на фестивале NITEHARTS. Наша команда представит сразу две инсталляции - одна из них - TERMINAL 004, а о второй мы расскажем немного позже. TERMINAL это пространственный интерфейс постчеловеческой эпохи, в котором технологии и гуманистическое мышление соединяются в единую систему опыта. Работа формирует среду сопряжения, где человеческое присутствие вступает в прямой контакт с техническими структурами, превращаясь из наблюдателя в активный элемент процесса. Инсталляция разворачивает образ постчеловека как фигуры перехода. Здесь человек существует внутри системы, созданной им самим, и взаимодействует с ней через тело, свет и восприятие. Интерфейс выступает формой этики, в которой технологическое развитие соотносится с ответственностью, уязвимостью и вниманием к человеческому опыту. NITEHARTS Festival line-up: 2hollis borne Control Freak Daine Devault DJ Snake Flava D Frost Children Hamdi ISOKNOCK ISOxo Jane Remover KimJ Knock2 LYNY Nitepunk Porter Robinson RL Grime swedm® Thaiboy Digital underscores Yaego</t>
+  </si>
+  <si>
+    <t>29.09.26 09:55</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5448</t>
+  </si>
+  <si>
+    <t>Жизнь</t>
+  </si>
+  <si>
+    <t>28.09.26 22:26</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5444</t>
+  </si>
+  <si>
+    <t>Swimming pool</t>
+  </si>
+  <si>
+    <t>27.09.26 18:13</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5443</t>
+  </si>
+  <si>
+    <t>Осень лучшее время для учебы, кому-то возможно пора вылезти из пещеры Платона что бы посмотреть на мир по новому. Дерзайте, ниже информация для ищущего Как делать ивенты, которыми хочется гордиться? Хочется уйти от скучной рутины в живые проекты, делать события, которые вызывают мурашки, стоять за кулисами и с гордостью понимать: «Это сделал я». Чтобы творческие амбиции стали профессией, а масштабные идеи не разбивались о реальность, одного креатива и интуиции мало. Поэтому мы создали курс «Профессия ивент-продюсер». Эксперты-практики разбирают, как работать с проектами разного масштаба: от частного праздника до большого фестиваля. Программа подойдёт тем, кто хочет начать карьеру в ивентах с нуля, и тем, кто уже работает в индустрии и хочет брать более сложные проекты. Чему вы научитесь: ⚫️Придумывать идеи и концепции под задачи заказчика; ⚫️презентовать и защищать свои решения; ⚫️Считать смету и работать с бюджетом; ⚫️Собирать сильные команды; ⚫️Выбирать надёжных подрядчиков; ⚫️Разбираться в техчасти мероприятия; ⚫️Формировать сценарий как путь гостя через разные эмоции; ⚫️Грамотно оформлять документы и отчёты. Список экспертов, программа и регистрация на сайте, присоединяйтесь👆 По всем вопросам (даже спешал прайс) и бесплатной консультацией пишите Жене.</t>
+  </si>
+  <si>
+    <t>23.09.26 21:54</t>
+  </si>
+  <si>
+    <t>t.me/pavelnedostoev/5438</t>
+  </si>
+  <si>
+    <t>Bentley дропнули новый джип заставив меня написать вам из джунглей ✨🌴🦜</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -6434,59 +6695,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H682"/>
+  <dimension ref="A1:H711"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4795.4" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -21607,51 +21868,51 @@
       </c>
       <c r="E666">
         <v>7337</v>
       </c>
       <c r="F666">
         <v>5</v>
       </c>
       <c r="G666">
         <v>476</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667">
         <v>91089</v>
       </c>
       <c r="B667" t="s">
         <v>1971</v>
       </c>
       <c r="C667" t="s">
         <v>1972</v>
       </c>
       <c r="D667" s="1" t="s">
         <v>1973</v>
       </c>
       <c r="E667">
-        <v>1186</v>
+        <v>5963</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668">
         <v>91090</v>
       </c>
       <c r="B668" t="s">
         <v>1974</v>
       </c>
       <c r="C668" t="s">
         <v>1975</v>
       </c>
       <c r="D668" s="1" t="s">
         <v>1976</v>
       </c>
       <c r="E668">
         <v>7035</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669">
         <v>91091</v>
       </c>
       <c r="B669" t="s">
         <v>1977</v>
@@ -21863,50 +22124,543 @@
       <c r="C681" t="s">
         <v>2014</v>
       </c>
       <c r="D681" s="1" t="s">
         <v>2015</v>
       </c>
       <c r="E681">
         <v>6443</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682">
         <v>91104</v>
       </c>
       <c r="B682" t="s">
         <v>2016</v>
       </c>
       <c r="C682" t="s">
         <v>2017</v>
       </c>
       <c r="D682" s="1" t="s">
         <v>2018</v>
       </c>
       <c r="E682">
         <v>5656</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683">
+        <v>92379</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2020</v>
+      </c>
+      <c r="D683" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E683">
+        <v>6779</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684">
+        <v>92380</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D684" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E684">
+        <v>8010</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685">
+        <v>92381</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2025</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2026</v>
+      </c>
+      <c r="D685" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E685">
+        <v>7915</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686">
+        <v>92382</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2028</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2029</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E686">
+        <v>6621</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687">
+        <v>92383</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E687">
+        <v>8193</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688">
+        <v>92384</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D688" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E688">
+        <v>8772</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689">
+        <v>92385</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D689" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E689">
+        <v>7514</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690">
+        <v>92386</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D690" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E690">
+        <v>6941</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691">
+        <v>92387</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D691" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="E691">
+        <v>7044</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692">
+        <v>92388</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D692" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E692">
+        <v>6075</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693">
+        <v>92389</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D693" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E693">
+        <v>8280</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694">
+        <v>92390</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E694">
+        <v>7978</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695">
+        <v>92391</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D695" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E695">
+        <v>8053</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696">
+        <v>92392</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D696" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E696">
+        <v>9093</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697">
+        <v>92393</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D697" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E697">
+        <v>8479</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698">
+        <v>92394</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E698">
+        <v>7626</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699">
+        <v>92395</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2067</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2068</v>
+      </c>
+      <c r="D699" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E699">
+        <v>7471</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700">
+        <v>92396</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D700" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E700">
+        <v>6938</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701">
+        <v>92397</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D701" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E701">
+        <v>7311</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702">
+        <v>92398</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D702" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E702">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703">
+        <v>102739</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2080</v>
+      </c>
+      <c r="D703" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E703">
+        <v>7866</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704">
+        <v>102740</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D704" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E704">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705">
+        <v>123418</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E705">
+        <v>6862</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706">
+        <v>124281</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D706" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E706">
+        <v>6216</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707">
+        <v>127134</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2092</v>
+      </c>
+      <c r="D707" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E707">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708">
+        <v>127135</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D708" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E708">
+        <v>4221</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709">
+        <v>127136</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2097</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2098</v>
+      </c>
+      <c r="D709" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E709">
+        <v>6230</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710">
+        <v>127137</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D710" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E710">
+        <v>8030</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711">
+        <v>127138</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D711" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E711">
+        <v>5920</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">