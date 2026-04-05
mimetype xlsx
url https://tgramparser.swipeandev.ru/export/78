--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="807">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1139">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -2433,50 +2433,1046 @@
     <t>14.10.25 06:40</t>
   </si>
   <si>
     <t>t.me/shcherbaks/4315</t>
   </si>
   <si>
     <t>💅 «Салон красоты» — за кулисами женщины раскрывают всё! Жизнь за зеркалом — это не только про стрижки и маникюр. Это место, где раскрываются секреты, разгораются страсти, а смех и слёзы идут рука об руку. Это спектакль, который покажет, как важно быть услышанным и не бояться рассказать, что у тебя на душе. Почему стоит прийти? • Ты увидишь, как много скрывается за обычным визитом в салон. • Яркие персонажи и эмоциональные моменты ждут тебя! • Специальная скидка, которую не получишь в кассе 👉 -300 рублей при онлайн-покупке от 2-х билетов по промокоду ТЕАТРФЕСТ24 Подробнее о спектакле 📅 Когда? 26 ноября (ср) в 19:00 📍 Где? КРЦ Звезда 🎟️ Билеты Для вас будут играть: Наталья Бочкарёва, Эвелина Бледанс, Марина Коцько, Екатерина Казанцева, Игорь Гаспарян, Анатолий Смиранин, Дмитрий Орлов. Реклама. ООО «Театральный фестиваль» ИНН 3666236300</t>
   </si>
   <si>
     <t>11.10.25 10:13</t>
   </si>
   <si>
     <t>t.me/shcherbaks/4305</t>
   </si>
   <si>
     <t>Современник По рабочим делам понадобилось заехать в тольяттинский технопарк «Современник». Название не говорило ни о чем: был уверен что это просто какие-то душные коридоры с офисами. Оказалось, ошибался я сильно. Когда 15 лет назад я переезжал в Самару, Тольятти был совершенной дырой. Из развлечений были пьянки и поиск закладок со спайсом по подъездам: город, образованный вокруг завода, после развала Союза остался без смыслов. Либо ты крутишься в околоавтомобильной тематике с полукриминальной подоплекой, либо пытаешься понять кто ты и зачем. Закончив школу, я переехал в райцентр, потому что образование в Тольятти получать негде. И вот спустя десяток с лишним лет, город, который ничего не мог предложить молодежи, начинает все громче заявлять о себе. Креативно-молодежный кластер в Тольяттинской промзоне: можно ли было представить такое в нулевых? Со слов одного из резидентов, два учредителя забрали старое здание за долги и начали думать что с ним делать. Один хотел заниматься промышленностью и сделать тут производство. А второй напирал на то, что городу нужен креативный кластер, который будет притягивать людей. Звучит абсурдно, но второй победил, и так появился «Современник». Высокие потолки и низкая арендная ставка (в прошлом) притянули желающих открыть фотостудии. За ними поехали все остальные и теперь здесь и одежда, и студии йоги, и обучение: в общем, все в лучших традициях подобных мест. По счастливому стечению обстоятельств я попал на выставку ретро тачек (где же ещё, если не в Тольятти). Старые жигули, мерсы и даже Кайен первого поколения, переделанный под оффроуд (бывают же извращения). Короче, кайф. Тут же маркет всяких безделушек, хот-доги и кофе. Выбрав фильтр, получил респект и удивление от баристы: мол, в Тольятти такое не пьют. Может и не пьют, но ничего, мы-то знаем, что все впереди! Инста Тольятти, Южное шоссе, 30 ∼ Подпишись: @shcherbaks</t>
   </si>
   <si>
     <t>20.09.25 13:44</t>
   </si>
   <si>
     <t>t.me/shcherbaks/4304</t>
   </si>
   <si>
     <t>Предпринимателям часто не хватает не идей, а людей: надежных партнеров, подрядчиков и душевных коллег для обмена опытом. Знакомо? Давайте исправлять это на бесплатном нетворкинге для бизнесменов от Контура. Чем займемся: ⚫️Встретимся в welcome-зоне и познакомимся в непринужденной обстановке ⚫️Проведем несколько раундов организованного нетворкинга ⚫️Поболтаем за кофе ⚫️Поучаствуем в квизе и розыгрыше призов ⚫️Разберем бизнес-задачи и красиво зафиналим мероприятие Как итог: найдете партнеров, обсудите свои кейсы и зарядитесь идеями — за один вечер. Обещаем уютную атмосферу, классную ведущую и море пользы. Ведь мы внимательно формируем круг единомышленников — событие соберет только предпринимателей и владельцев бизнеса с опытом от полугода. Поэтому регистрация обязательна — проверим каждую заявку и пришлем билет на почту, если профиль участника соответствует формату мероприятия. Такая модерация помогает сделать встречу максимально полезной. Когда: 23 сентября, 16:00 Где: отель Lotte, ул. Самарская, 110 Ни на что не намекаем, но, возможно, это самая полезная встреча сентября. Увидимся на нетворкинге</t>
+  </si>
+  <si>
+    <t>20.02.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4484</t>
+  </si>
+  <si>
+    <t>— Сделай бодрый трек про пятницу в Самаре — Лови бодрый пятничный вайб прямиком с города на Волге! ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>19.02.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4483</t>
+  </si>
+  <si>
+    <t>Надоели высокие чеки? Мало приличных гостей? Ваше заведение выглядит слишком престижно? Не отчаивайтесь: выход есть! Представляем вашему вниманию инновационное решение для хореки: электронный тейбл-тент! Электронный тейбл-тент органично сольет дизайн любого ресторана, бара или кафе, показывая дизайнеру и декоратору кто тут главный. Полноцветный большой экран позволит вашим гостям наслаждаться рекламой, не открываясь от приема пищи, а встроенный шнур для зарядки телефона будет держать их не только за лохов, но и на коротком поводке. Возможность подключения к всемирной сети интернет дает возможность обновлять рекламные баннеры в режиме реального времени, позволяя сохранять актуальность содержимого. Если вам кажется, что гость — не лох и имеет право поесть в спокойствии от визуального шума, отбросьте сомнения! Гость — еще какой лох, а время за ужином должно быть потрачено с пользой за просмотром рекламы. Не откладывайте на потом, заказывайте электронный тейбл-тент для вашего бизнеса прямо сейчас: 8-800-POESH-GOVNA ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>19.02.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4481</t>
+  </si>
+  <si>
+    <t>Масленичная томбола! 🥞 Томбола — синоним всем надоевшего слова на букву «р». Правила нашей игры просты — подписаться на всех организаторов по этой удобной ссылке, нажать кнопку внизу поста и поставить реакцию: ✓ @shtefanksenia ✓ @shcherbaks ✓ @samarskykray ✓ @samara_life63 + на каналы тех участников, чьи призы вы хотите выиграть (подписку проверим). Не надо: отписываться и глушить уведомления. Поощряется: кратно увеличивать свои шансы на победу, приглашая друзей к участию (бот подскажет, как это делать). Достойных призов очень много! Открывайте список и изучайте внимательно ⤵️ 🎧 1. Airpods Pro 2 от @nikitaonlyphones. Только оригинал и прекрасное шумоподавление. 👙 2—3. Сертификаты в Волжские термы. 🏠 4. Сутки проживания в любом доме от @etobaza63. Идеальное место для свидания или девичника в Старой Бинорадке на краю леса. 🧀 5. Корзинка с сырами, молочкой и вином от экофермы @koza_milk_63. Для вкусного начала весны. 👓 6. Сертификат 15к на линзы и уходовые наборы для оптики от @connoisseuroptic. 👕 7—8. Сертификаты по 5к на кастомные футболки от @mymerchstation. Сможете сами сделать дизайн! 🚜 9—10. Сертификаты от @motoprokat2kolesa. Поездки на квадроциклах и мотоциклах. 🌲 11. Проживание в морском доме с джакузи в будний день для 4 гостей от @ashalash63. Идеальный побег из города всего в 10 минутах от Самары. 🔪 12. 5000 на любой МК в кулинарной студии @artfartook. Сделайте себе вкусный праздник! 🍾 13—14. Подарочные наборы от локальной сидродельни @bykovcider. Вкус сочных яблок из детства в бутылке. ☕️ 15. 5 пачек кофе из @mosaic_coffee. Кто не знает знаменитый самарский кофе? 🏍 16—17. Сертификаты на 2,5 часа на эндуро-тур в Малой Царевщине от @po_goram_po_dolam63. 🍓 18. Сутки проживания в ВИП-номере с комплиментом (фрукты + шампанское) от @dom1908_Samara. Красивый отдых в центре города. 🍔 19. Сертификат на 3000 от @cultcargo1984. Ароматный брискет и сочные бургеры. 🍜 20. Сертификат на 5000 рублей в «Тай Китай» от ресторатора @sergeevlife1. Паназиатский ресторан, который чтит традиции. 💸 21. И 5000 рублей переводом по номеру телефона лично от @samarskykray! Еще раз: подписываемся на всех, нажимаем кнопку, зовем друзей, увеличивая шансы. 👉 Итоги 4 марта в 20:00. Удачи! 👈 *** У вас есть возможность не только выиграть ценные призы, но и помочь детишкам через Российский Детский Фонд. Шансы на победу это не увеличит, но на душе точно будет теплее. *** Это типа реклама. Щербак Сергей Сергеевич. ИНН 632143717821 Участников: 167 Призовых мест: 22 Дата розыгрыша: 19:01, 04.03.2026 MSK (12 дней)</t>
+  </si>
+  <si>
+    <t>19.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4480</t>
+  </si>
+  <si>
+    <t>Последнее время самарская телеграм-сцена превратилась в одну большую оргию: все со всеми проводят розыгрыши, только успевай подписываться и нажимать кнопки. Скоро люди вообще перестанут что-либо покупать, ведь всегда можно выиграть! Я, кстати, за всю жизнь не выиграл ни в одном конкурсе, ни оффлайн ни онлайн! Но зато вы у меня постоянно что-то выигрываете, приятно смотреть 🫶 Анекдот в тему: Мужик лежит на диване и молится: «Господи, помоги мне разбогатеть. Ведь ты все можешь! Я верую в твое могущество! Я надеюсь на твое милосердие!» Господь, с досадой: «Мужик, ну ты хоть лотерейный билет купи!» ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>18.02.26 17:51</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4479</t>
+  </si>
+  <si>
+    <t>Мы в России специализируемся на блинах и на алкоголе. Берешь тонкий блинчик, сворачиваешь, сверху ложечку сметаны и ложечку икры. Стопочку опрокинул. Укусил. Это — вкус. Это — стиль. А французы взяли, скрутили блины в трубочку, затолкали в банку и залили сверху алкогольным сиропом. Тьфу. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>18.02.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4477</t>
+  </si>
+  <si>
+    <t>Дверь Я, как приверженец старой школы, не люблю играть в феминистические игры, поэтому всегда открываю дверь девушкам и пропускаю их вперед. Если дверь одна, то тут все просто — открыл, придержал, зашел последним. Но зачастую при входе есть тамбур и две двери, внешняя и внутренняя. И здесь возникает дилемма. Можно открыть внешнюю дверь и пропустить девушку вперед, но тогда вторую дверь ей придется открывать самой. Можно открыть дверь, зайти и распахнуть вторую дверь, но тогда, получается, что ты поперся первый, плюс в тамбуре обычно тесно и стоять там, придерживая вторую дверь ни удобно ни одному участнику этой сцены. Можно открыть, пропустить, зайти, открыть, пропустить, но это опять же неудобно делать в тесносте. А можно просто пройти везде первым, придерживая дверь за собой, но это как-то невежливо. Этот вопрос мучает меня много лет, и я так и не смог найти изящного решения. Что посоветуете? ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>17.02.26 17:57</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4476</t>
+  </si>
+  <si>
+    <t>​​Дмитрий выложил прекрасное видео. Лучше и не скажешь! Кто уже уехал или планирует уезжать, скажите, зачем?! ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>17.02.26 12:16</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4475</t>
+  </si>
+  <si>
+    <t>Вы бы оставили чаевые кассе самообслуживания в Пятерочке? В США назревает серьезный кризис в сфере чаевых. Т.н. “расползание” достигло абсурдных масштабов — чаевые теперь предлагают оставить даже в тех местах, где хочется сказать “ЗА ЧТО?!”, например, на заправках самообслуживания и даже у торговых автоматов. Народ уже конкретно от этого устал, никто не хочет оставлять четверть счета непонятно за что (вспоминаем сцену из Тарантиновской классики). Мне кажется, чаевые — отличная традиция, чтобы отблагодарить рублем официанта или бармена, который скрасил ваш досуг. Посоветовал, улыбнулся, предугадал и помог за рамками своих должностных обязанностей. Постоянному гостю: «Как обычно?». Пацану с макбуком: «Фильтр? Розетка вон за тем столиком». Компании девчонок можно предложить тарталетки, но отговорить от рафа к ним — и так слишком сладко. Отговаривать человека от выбора звучит контринтуитивно, но иногда это работает лучше всего. Всегда найдется душнила, который скажет «а мне ниче не надо, не надо мне улыбаться, кабанчиком за кофе метнулись и все». Ну так и вали в столовку тогда! Нечего по приличным местам ходить. Ну и если ты пришел, заказал кофе, выпил и ушел, то никто от тебя ничего не ждет, плати картой и иди с богом. Если человек реально старается — грех не оставить. Но уж точно ни один терминал самообслуживание не заслуживает ни копейки сверх чека. 👍 — всегда оставляю 👌 — по настроению 🔥 — только если ну очень понравилось 🤷‍♂️— не оставляю принципиально ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>15.02.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4474</t>
+  </si>
+  <si>
+    <t>Планы на воскресенье: посмотреть «Марти великолепный». Включили без особых ожиданий (честно говоря, оскаровские номинанты зачастую — сомнительное зрелище), но кайфанули. Я не знал сюжет, оттого было вдвойне увлекательнее наблюдать за динамичным развитием событий, разворачивающимся в декорациях Нью-Йорка пятидесятых. Шаломе не мой любимый актер, но тут его игра великолепна: сыграть самовлюбленного мудака, которому, тем не менее, сопереживаешь, у него получилось отлично. Фильм идет 2,5 часа, так что планируйте время) Но оно того стоит! ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>14.02.26 12:38</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4473</t>
+  </si>
+  <si>
+    <t>Люблю тебя! Рад, что мы вместе 😘</t>
+  </si>
+  <si>
+    <t>13.02.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4472</t>
+  </si>
+  <si>
+    <t>Новости неутешительные. Синичка не пережила транспортировку до дома и отдала богу душу. Будете делать с детьми кормушки, не сделайте случайно ловушки!</t>
+  </si>
+  <si>
+    <t>13.02.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4469</t>
+  </si>
+  <si>
+    <t>Идеальный маркер вступления в «средний возраст» это желание купить чесалку для спины. Не могу себе представить первокурсника, который зашел бы в Магнит косметик и такой «о!» (как это сделал я). А вы сами дотягиваетесь или растяжка уже не та? 🔥 — у меня есть! 😁 — чешу рукой. P.S. Эту не берите, у нее слишком мягкая щетина. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>12.02.26 18:12</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4468</t>
+  </si>
+  <si>
+    <t>Правильный микроклимат, ч. 2 В предыдущей серии рассказал про то, что не должно быть спертого воздуха: регулярное проветривание — залог хорошего сна, продуктивности, счастливого брака, долгих лет жизни и денежных потоков. Раньше я думал, что увлажнитель — это хрень, придуманная, чтобы было куда потратить деньги. Но кожа, натянутая как барабан намекала, что здесь что-то не так. Влажность! О, то, чего так нехватает зимой. 1. Сухой воздух любят вирусы 2. В носу куча козявок (а если точнее, сухая слизистая, что идеально для проникновения вирусов) 3. Кожа чуть не рвется, что доставляет мучительный дискомфорт Купите увлажнитель (только не ультразвуковой, от него налет по всей хате). На край подойдут мокрые полотенца на батарею, но это не очень эффективно (быстро сохнут). Еще прикольный способ — кипятить кастрюлю с водой (но только если у вас газ, иначе дорого). И купите простенькую метеостанцию, чтобы следить за влажностью. Должно быть процентов 50 (30 — это очень мало). А с температурой все просто: 20-22 градуса (особенно ночью). Если холодно, наденьте носочки, но не открывайте батареи. В общем, прохладно, влажно и свежо. Не болейте! Еще прям месяцок потерпеть осталось. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>12.02.26 13:01</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4467</t>
+  </si>
+  <si>
+    <t>Весь день все телеграм каналы форсят новость о том, что москвичей назвали бедными. Нам на москвичей плевать, зато товарищ, приближенный к самарскому правительству скинул вот что. И кто вы по этой табличке? ∼ Подпишись: @shcherbaks Подпишись в Максе</t>
+  </si>
+  <si>
+    <t>12.02.26 06:19</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4466</t>
+  </si>
+  <si>
+    <t>Как у вас самая бестолковая покупка для дома? У нас — робот-пылесос. Звучит круто: милая шайба катается по квартире и все надраивает. По факту эта хромая лошадь постоянно застревает, спотыкается, для него надо поднимать мебель с пола, ему надо менять тряпку, чистить щетки, доливать воду, и слушать его китайский треп. И это все при условии, что у вас не бардак. А если бардак — то он вообще бесполезен. И это у нас был далеко не самый дешевый, с лидаром даже! Щас собирает пыль вверх ногами где-то в офисе. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>11.02.26 14:07</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4465</t>
+  </si>
+  <si>
+    <t>Директор центра психологии самарского Медуниверситета выдала базу: Худеть ради чьих-то взглядов на пляже? Резкий отказ от привычных продуктов может ухудшить ваше настроение Не обязательно изнурять себя тренировками. Главное – двигаться в комфортном для вас темпе и получать удовольствие Не ругайте себя Хейтеры, конечно, скажут, что я все вырвал из контекста. Пивка? Или до пятницы ждем? ∼ Подпишись: @shcherbaks Подпишись в Максе</t>
+  </si>
+  <si>
+    <t>11.02.26 10:03</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4464</t>
+  </si>
+  <si>
+    <t>Забыл наушники и стал невольным слушателем разговора двух девушек за соседним столиком. Ни слова о мужиках, представляете? А мы то-то всегда думали, что девчонки только за дверь, сразу нас обсуждать!! (шучу, я так не думал) Короче, проблема там такая: дочка одной из них тратит все бабки, которая та ей скидывает, и просит еще и еще. Мама ей говорит: “а давай-ка ты сократишь количество уходовых процедур?”. А дочка вместо этого расшатала кредитный лимит по карте с 50 до 200 тысяч и поехала с подружками в путешествие на эти бабки. Че вот делать с таким ребенком? Это ок или не ок? Я пока не шарю, расскажите на будущее. ∼ Подпишись: @shcherbaks Подпишись в Максе</t>
+  </si>
+  <si>
+    <t>11.02.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4463</t>
+  </si>
+  <si>
+    <t>ЗАКОН И ШОУ - встреча event сферы Самары и Тольятти с юристом 18 ФЕВРАЛЯ 2026 14:00-20:00 Пространство fun(с) ▪️АЛЕКСАНДРА ДЕРЖАВИНА Юрист, который говорит на языке event • 15 лет юридической практики • 7 лет в event-индустрии • Юрист московского агенства "БЕЗЕ" (Члены жюри региональной премии Wedding Awards и Top100Awards. Резиденты TOP15 MOSCOW. С 2018 года входят в состав 15 лучших свадебных агентств Москвы.) • Прочитала и отредактировала тысячи договоров event-специалистов по России • Сохранила клиентам миллионы рублей • Создала LEGAL EVENT, потому что надоело читать бред в документах и видеть, как специалисты подставляют сами себя. Подробности о мероприятии ▪️ЧТО БУДЕТ? • Юридические основы работы в event-индустрии простым языком • Регистрация бизнеса, документооборот и риски работы без оформления • Договоры с клиентами: ключевые ошибки и рабочие лайфхаки • Договор для каждой специализации подрядчиков • Налоги и легализация доходов event-специалистов • Бизнес-ланч • Ответы на вопросы, разбор ситуаций ▪️ЗАЧЕМ ЭТО ТЕБЕ? 1. Чем отличается юрист от бухгалтера? 2. Какой штраф за сбор персональных данных и Гугл форму? 3. Ты уверен, что проводишь оплаты правильно и твой договор защищает тебя от отмен, возвратов и использования контента третьими лицами? ▪️Организатор - Александра Голикова @AlexandraGol Зачем идти? Подробности о мероприятии #партнерскийпост Реклама. ∼ Подпишись: @shcherbaks Подпишись в Максе</t>
+  </si>
+  <si>
+    <t>11.02.26 05:19</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4462</t>
+  </si>
+  <si>
+    <t>По результатам опроса проведенного в семь утра, большинство встает в семь утра)) Ждем лигу любителей дрыхнуть до одинадцати 😄</t>
+  </si>
+  <si>
+    <t>10.02.26 14:08</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4459</t>
+  </si>
+  <si>
+    <t>Как меня кинули на бабки Давно обещал рассказать эту историю, но последние полтора года не было ни сил, ни времени написать об этом. И ещё, признаюсь, было стыдно: стыдно за собственную доверчивость и глупость. Признаться публично в том, что тебя развели на крупную сумму как полного лоха, довольно тяжело. Но я решил, что надо извлечь хотя бы какую-то пользу, превратив собственные провалы (а их за последнее время было много) в истории для блога. Октябрь 2024. Полным ходом идет подготовка к открытию Треугольника. Я переписываюсь с партнером по рабочим вопросам. И в продолжение разговора от него приходит просьба скинуть денег на карту в обмен на обещание отдать наличкой вечером. Я знаю, что большинство из вас уже снисходительно приподняли уголок рта, мол «о да, знаем мы эту схему, только дебил на такое поведется». Но прикол любого развода заключается в том, что можно знать любые схемы, но в моменте просто теряешь бдительность и ведешься на какой-то очевидный скам для пенсионеров. Вот и у меня не возникло никаких подозрений, ведь совпало сразу множество факторов. Во-первых, сообщение было не рандомным, а буквально в продолжение диалога, я даже не мог ничего заподозрить. Во-вторых, ни просьба, ни сумма не вызвала никаких вопросов: в контексте наших дел это было адекватно. В-третьих, на тот момент я безоговорочно доверял своему партнеру, которого считал своим другом. Денег у меня на счету не было (сумма большая, шестизначная), поэтому я попросил Асю перевести со своего и скинул реквизиты. Перепроверили получателя и нажали “перевести”. Представляете, что вы идете теплым летним деньком по аллее, едите мороженое, и тут вдруг ниоткуда на вас выливается целая ванна ледяной воды с говном. Промокший до нитки, вы растерянно озираетесь по сторонам, не понимая, что происходит. Это наши с Асей чувства через минуту после транзакции в тот момент, когда пришло осознание. Дыхание перехватило, изображение смазалось. В голове мечутся мысли, сбивая друг друга с ног: «что делать?», «как отменить перевод?», «как я мог повестись?», «это же деньги на Х, что теперь делать?», «как смотреть в глаза жене?» и еще десятки похожих. Курю одну за другой, хожу по бару (как раз там мы и находились в этот момент). Звоню в техподдержку, в полицию, знакомым, но понимаю, что надежды нет, как и денег, которые я больше не увижу. Звонит партнер, говорит: «меня там взломали, пиши в вотсапе если че». — а я там денег скинул тебе… — ого, блин, ну ты даешь. Мораль? Да в том-то и смысл, что это всем очевидно: никому не доверяй. Никогда не переводи денег без личного подтверждения (хотя бы по телефону голосом). Но главное, чего не сделал я: не подставляйся и всегда прикрывай в первую очередь свою жопу — тебя кинут как только это будет удобно. Неважно, кто: мошенники, друзья, партнеры, в первую очередь всегда нужно думать о себе. А ведь тогда я ещё не знал, что все самое худшее — еще впереди) ∼ Подпишись: @shcherbaks Подпишись в Максе</t>
+  </si>
+  <si>
+    <t>10.02.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4458</t>
+  </si>
+  <si>
+    <t>♥️ ЭТО свидание в САМАРЕ покорит вашу вторую половинку! Если Вы еще не определились, как отметить День всех влюбленных со своим любимым человеком – то самое время это сделать! 18 февраля на концерте UNISONG вы услышите главные мелодии мирового кинематографа в окружении 1000 свечей, а на широкоформатном экране увидите фрагменты тех самых любимых миллионами фильмов: «Титаник» • «Леон» • «Профессионал» • «Пираты Карибского моря» • «Реквием по мечте» • «Амели» • «Гарри Поттер» • «Шерлок» • «Сумерки» • «007: Координаты «Скайфолл»» • «Интерстеллар» • «1+1» и другие! UNISONG: Культовые Саундтреки Кино 🗓 18.02 | 19:00 | КРЦ «Звезда» Каждая композиция олицетворяет целую историю любви из великих кинематографических шедевров, которые мы продолжаем пересматривать по сей день! 🎟 Билеты от 2200 рублей: по промокоду «SHCHERBAK» → скидка 10% Занимайте лучшие места в зале уже сейчас на нашем сайте: https://unisong.ru/samara Реклама. ИП Панин Юрий Сергеевич. ИНН 631183216379 ∼ Подпишись: @shcherbaks Подпишись в Максе</t>
+  </si>
+  <si>
+    <t>10.02.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4457</t>
+  </si>
+  <si>
+    <t>Говорят, что начали замедлять блокировать телегу. Что я думаю по этому поводу. 1. Всё уже 4 года как придумано, инста не умерла же. Так что прорвемся. 2. Мы с вами точно не прощаемся, тут, там, где-нибудь да словимся. Но тележка ван лав, конечно. 3. На всякий случай придется подписаться в Максе. Мало ли что, но запасной вариант должен был. Кто считает, что скачать Макс — это значит сдаться: давайте без этих инфантильных соплей) ∼ Подпишись: @shcherbaks Подпишись в Максе</t>
+  </si>
+  <si>
+    <t>08.02.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4456</t>
+  </si>
+  <si>
+    <t>Письмо от читателя. ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>07.02.26 08:39</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4455</t>
+  </si>
+  <si>
+    <t>Самокат совсем охренел последнее время. Просыпаюсь, открываю холодильник — а там шаром покати. Заказываем йогурты, а они приезжают тогда, когда уже хочется суп! Че происходит вообще? ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>07.02.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4454</t>
+  </si>
+  <si>
+    <t>У нас есть соседи: максимально странная парочка. Она — вечно недовольная особа которая цедит «здрасьте» сквозь зубы. Он — приятный и вежливый парень, с сумкой через плечо и на тюненой тачке. И все бы ничего, но за 6 лет жизни мы НИ РАЗУ не видели их вместе. Они почти каждый день куда-то уходят (подозреваю, что на работу), но всегда в разное время. Я часто вижу, как он паркуется, но ее никогда нет с ним. Они ни разу не выходили вместе из дома, ни разу не возвращались с магазина, ни разу не ходили гулять. Какой шанс, что люди, живущие вместе, ни разу не пересеклись хотя бы в подъезде? Объяснение очевидное: мы с женой убеждены, что они просто не знакомы! За дверью в их квартиру находится пространственная аномалия. Она живет в своем мире, а он — в своем. Они никогда не пересекались и понятия не имеют о существовании друг друга и каждый уверен, что живет один в своей собственной квартире. Ну либо они просто решили, что идеальный брак — это когда не общаешься, чтобы не было точек конфликта)) А у вас есть странные соседи? ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>06.02.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4453</t>
+  </si>
+  <si>
+    <t>Как бухать Недавно узнал про восходящий тренд: зебра-страйпинг. Восходяший на Западе, ясное дело, до нас пока не дошло, но общий тренд на безалкогольный образ жизни уже наступает на пятки барам. Вот если бы я знал про этот метод раньше, не выглядел бы так, как на фото) Суть метода в чередовании (полоски зебры) алкогольных, без- и слабоалкогольных напитков. Можно взять негрони, а потом пропустить бокальчик легкого или вообще б/а гимлета. Или бахнуть пивка, а в серединке залить нулевку, чтобы ехать дольше и дальше. Ну или шлифануть 100 грамм кружкой пива в конце-концов, чем не зебра-страйпинг)) Я всегда называл это «прослоечкой». Что может быть прекраснее, чем посередине вечеринки выпить крепкого кофе или даже чая? Про воду не говорю — но это вообще строго обязательно, не зря же во всех классных барах на столах всегда стоит графин с водой. Водный баланс — основа качественного утра и долгого вечера. Короче всех с пятницей — сегодня празднуем день бармена! Бронируйте себе столик в Синем треугольнике. ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>06.02.26 10:00</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4452</t>
+  </si>
+  <si>
+    <t>❤️❤️❤️ РОЗЫГРЫШ К 14 ФЕВРАЛЯ Для всех кто искренне любит итальянские сыры😋 Дарим вкус настоящей Италии — целую корзину итальянских сыров 🧀🇮🇹 Моцарелла, Бурратта, Рикотта, Страчателла - все для идеального романтического вечера или уютного семейного ужина. Подведение итогов: 13 февраля Условия участия: 1. Подписаться на: — Молоко из Орловки — Сергей Щербак 2. Нажать кнопку «Участвовать» ✨ Чем больше друзей вы пригласите присоединятся к розыгрышу, тем выше ваши шансы на победу! Подарите себе и близким праздник вкуса ко Дню всех влюблённых 💘 Удачи каждому участнику! Участников: 347 Призовых мест: 1 Дата розыгрыша: 18:00, 13.02.2026 MSK (завершён) Победители розыгрыша: 1. Анна - 4uc599</t>
+  </si>
+  <si>
+    <t>05.02.26 16:33</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4451</t>
+  </si>
+  <si>
+    <t>Ребята из КАК ЕСТЬ собрали к 14 февраля подборку прикольных мест: где и как отметить День влюбленных. В статье 7 идей для свидания: — Пойти на парный массаж — Собрать напиток таким, как вы ощущаете своего партнёра и попробовать друг друга на вкус! — Устроить арт-баттл красками - стреляете друг в друга и рисуете — Романтический ужин с сетами для «него и для нее» — Сделать портреты в огромном сердце — Слепить друг другу тарелки из глины — А для свободных девушек - 100 и 1 роза в подарок 👉 Смотрим в подборке, где это все можно сделать в Самаре #партнерскийпост ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>05.02.26 09:34</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4446</t>
+  </si>
+  <si>
+    <t>Недавно снова играл в молчаливую игру с официантом. Он пытался взять меня измором, я не сдавался. Пригласили на ужин в брассерию Бримс (от создателей лучшего мясного ресторана Мит Хэппенс). Вечер провел в компании семьи Хальзовых: Риты, Ильи и младшего члена редакции Как есть, Миши. Приятный разговор на всевозможные темы проходил под игристое и 4 курса блюд из которых больше всего понравился бифштекс из говядины (это заслуга Мит Хэппенса) и мандариновая Павлова в конце. Но я, конечно, вру, ведь больше всего мне понравилось безлимитное игристое, которое подливали и подливали, негодяи такие. Официант пытался доказать, что у него преимущество в виде кучи бутылок за баром. Я упорно не сдавался: преимущество в виде многолетнего опыта и жажды победы не позволяло опустить руки. Оказалось, что безлимитное игристое, это не просто блат для блогеров, у них и правда есть такая опция. Попытка доказать превосходство и разорить бар стоит всего 1900 ₽. Теперь вы знаете куда идти с подругой (на двоих стоит 2900)) Признаю, я сдался первый. Кто со мной на реванш? ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>04.02.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4442</t>
+  </si>
+  <si>
+    <t>Ровно 6 лет назад мы получили ключи от самой убитой и самой любимой квартиры в нашей жизни. Это была первая квартира, которую мы вообще посмотрели: заваленная хламом, с протекшим потолком, скрипучим полом, облезлыми окнами и густым запахом старья. Но мы увидели другое: крыши старых домов из окна, настоящий дубовый паркет ёлочкой и высокие трехметровые потолки, которые дают воздух. Осмотрев будущее жилье, мы с Асей спустились вниз. — Берем? — Берем! Через месяц начался ковид, а через два — тотальный локдаун. Полная неопределенность. Никто не работает, поставки встали, все кричат о том, что цены на электронику улетят в космос. Не понятно что будет дальше (ну, тут спустя 6 лет ничего не изменилось). А через полгода мы заехали в квартиру своей мечты! Помню, в инсте тогда обещал сделать рум-тур, но так руки и не дошли) Покажу пару фоток. ∼ Подпишитесь на жену, которая делает крутейшие дизайны (в т.ч. этот) и умеет находить бриллианты среди куч: Ася Лазарева. А то она ленится писать посты, так хоть мотивация будет)</t>
+  </si>
+  <si>
+    <t>04.02.26 11:26</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4441</t>
+  </si>
+  <si>
+    <t>Для новеньких. Изначально этот блог стал популярным из-за заметок про еду и заведения Самары. Некоторые из них уже неактуальны: заведение закрылось/изменилось/я поменял свое мнение за три года/еще какие-то причины. ДОР₽₽₽ОГИЕ: Харизма: почему это не бистро, но и не хороший ресторан 🦖Юрик: коктейль-парк с фейловым интерьером Виви — прекрасный интерьер, противоречивая кухня (сто раз уже все поменялось) ☁️ Небо — супер опыт за супер деньги Небо — кринж-роллы за овердофига Просто клевые места: 🍑Оранжевый Шатер! Те самые персики от нашей команды. 🥂Френдли Вайнс Бар: прекрасный винный бар в центре (закрыт) 💃Тати Номи – все шансы на успех (закрыт) Рамены в Тати Номи 🍝ТайКитай – вкусная Азия 🔥Бенто-ланчи в Китайской Куртке (закрыт) 🍔Культ Карго – вкусный джанкфуд в морском контейнере (переехал) 🍕Лайк Пицца – вкусно, недорого и без претензий (закрыто) 🍺Бутылист — самый красивый и наполненный магазин крафта ☕️Люмос — потрясная кофейня 🍄Muwa – душевное место с вкусным хумусом и кофе 🍸Сезонка – очень уютный бар (закрыт) 🫓Белотурка – лучшая выпечка и десерты (не лучшая) 🐟Покетерий — лучший поке в городе 🥞Блинари — топ за свои деньги 🌮Заря — огромные вкусные кебабы (закрыт) 🍺Ветерок — классика самарского жанра Кофейни, завтраки и пр: Серф Кофе – супер атмосфера и хорошие напитки 8 Атомов – один и лучших кофе в городе Завтрак в Зозо (закрыт) Завтрак в Сэвене Завтрак в Корже Завтрак в Комоде Завтрак в Толстом Завтрак в Филимонове Завтрак в Эклерной Завтрак в W (закрыт) Завтрак в Лобби баре (закрыт) Завтрак в Филлимонове Завтрак в Кэрри Завтрак в Том самом тесте (закрыт) Завтрак в Люблю Завтрак в Коза Бистро Новое летнее меню Скуратова Булканетто – круассаны ок Вайт Кап – лучший летник, отстойная кухня Else – беспонтовенько (закрыт) Volga Coffee Bar – семейная кофейня с ультранизкими ценами Всякое разное: Назуки: Грузия по-новому ли? (закрыт) Роллы в Хокку Фудмолл Пикчерз Баунти — можно зайти на обед Старс Кофе: наследие Старбакса сохранено Пельман – вкусные пельмени, но для кого? Лучшая (и красивейшая) почта Самары Ливингстон – красиво, но Миллимон в своем стиле Ферма – мясо и все такое Наше место встречи – кошерное кафе Робби – неожиданно хорошая Италия без претензий Чико – корейский аттракцион (на пару раз) Лепрекон – импортное пиво, нормальная еда Хороший кукси за три копейки Ваще Огонь — переоцененное место, но мясо гуд Шанти — Индия не удалась Тайцы — тайская кухня на двоечку Хачапури тетушки Марико — нормуль Пельменная №1 — очень дешево и съедобно Лагманная — прекрасный лагман за мало денег Корчма Гопак — Украина в Самаре Тануки — ничего особенного Заметки по теме: 🍸🍻🍾Как бухать: правила, которые я вывел за свою алкорьеру 🤔Почему Поляна — это масс-маркет, но это не плохо Веганская еда – это недоразумение 🤔 Акции в общепите Кофе Бейрута 👕 Верхняя одежда в барах и нежелание думать 🔥Почему завдения сливают Какой должен быть лед Потом сделаю более акутальную подборку. ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>02.02.26 10:45</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4440</t>
+  </si>
+  <si>
+    <t>К сожалению, мало кто понимает в правильном микроклимате. Большинство людей страдают сами и обрекают на страдания близких, сами того не осознавая. Главные правила: должно быть свежо, влажно и прохладно. Начнем с главного заблуждения. «Свежо» часто отвечают на вопрос «как там на улице?». Это просто оборот, свежий воздух не обязан быть холодным. Свежесть — это про содержание кислорода/углекислого газа. У большинства из вас стоят пластиковые окна, которые не пропускают свежий воздух (воздух, в котором мало углекислого газа и много кислорода). В идеале сидеть с открытым окном. Или регулярно проветривать. Мне сложно ходить по гостям, потому что к кому не придешь — дышать нечем, и голова начинает болеть уже через 10 минут. Особенно не повезло тем, кто с детьми (считается, что если дома есть ребенок, то должно быть жарко и душно, хотя как раз таки наоборот). Кондиционер, кстати, не дает свежий воздух! Он берет воздух в комнате (проперданный и насыщенный углекислым газом, который мы выдыхаем) и просто охлаждает его. Огромная ошибка: включить кондер и закрыть наглухо все окна («а че я буду улицу охлаждать?»). У нас всегда открыта форточка, когда работает кондер. Здоровье и самочувствие важнее чем лишние 15 рублей за электричество, а кондер не сломается, ему плевать. В машине тоже не надо включать режим рекуперации (когда воздух гоняется внутри салона). Это не делает его свежее, надо брать забортный. Ещё раз: Может быть жарко, но свежо. Или душно и холодно, это никак не связано. А должно быть свежо и прохладно. В следующем посте расскажу про влажность и температуру. ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>31.01.26 16:49</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4439</t>
+  </si>
+  <si>
+    <t>Друзья, не забывайте участвовать в нашем розыгрыше! Завтра результаты. А ещё сегодня в Хвате тусовка по случаю трехлетия. Хороший привоз (RLGN). Если любите дискотеки — го)</t>
+  </si>
+  <si>
+    <t>26.01.26 09:14</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4432</t>
+  </si>
+  <si>
+    <t>Последнее время какой-то подъем сериалов про бункеры, конец света и прочий аунтиутопический вайб. Возможно, мне кажется, и так было всегда, но в любом случае это легко объяснимо мировыми событиями и настроением. Я специально такие сериалы не выискиываю, но они сами меня находят. Всегда интересно посмотреть интерпретации создателей на вечную тему. Из последнего что посмотрели: Pluribus — местами чуть нудновато, но оригинальный сценарий и потрясающая операторская работа все перекрывают. Сериал про свободу воли, который сделал Винс Гилиган, создатель Breaking bad (лучший сериал ever по моему мнению) Silo — казалось бы, тема «все пошло по п и люди живут в бункере» стара как холодная война, но получилось снять интригующе. Смотреть реально интересно. Paradise — вайб совсем другой, но тоже про бункер. Особенно крутая серия про конец света (не думаю, что это спойлер) — держит в напряжении все 40 минут. Начинаешь задумываться, а что сам будешь делать, если настанет жопа. Severance — сериал про ворк/лайф бэлэнс)) смотрел только первый сезон, помню, что понравилось. Dark matter — люблю все, что касается путешествий во времени, альтернативных вселенных и прочего сай-фая. Интересно будет тем, кто хоть раз задумывался «а что если вселенных бесконечное множество и я лишь одна из версий себя». Fallout — сериал сделан по известной игре, в которую я даже играл в 2008 году (в третью часть). Несмотря на то, что такой жанр не требует к себе серьезности, получилось смешно, динамично и очень даже смотрибельно. Относиться можно как к фильмам от Марвел — просто кинчик со спецэффектами под попкорн, думать не надо. Что из этого смотрели? Докиньте в копилку своих рекомендаций. Кстати, в комментах напишу где все это можно смотреть, потому что на Кинопоиске, как вы понимаете, кроме русских сериалов почти нихрена нет. Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>25.01.26 08:17</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4431</t>
+  </si>
+  <si>
+    <t>РОЗЫГРЫШ ПАРФЮМА, КЛУБНИКИ В ШОКОЛАДЕ И ДЕПОЗИТОВ В РЕСТОРАНЫ на 50 тысяч🎁 Мы объединились, чтобы порадовать вас приятными подарками🔥 🎁 СПИСОК ПРИЗОВ: 🔵 Painter Genyum - флакон 100 мл хитового аромата (~20 тыс. руб) 🔵Большой клубничный букет (~15 тыс. руб) 🔵Сертификат 5000₽ - Земляне 🔵Сертификат 5000₽ - Meat Happens BBQ 🔵Сертификат 5000₽ - Stereo Cafe ❗️Условия просты: Подпишись на ▪️Волжский рейв ▪️láb berry ▪️Сергей Щербак ▪️Ulandy ▪️Parfumberry 2️⃣Нажми кнопку «Участвовать» под этим постом. ⚡️А самое главное: За каждого приглашенного друга Вы кратно увеличиваете шанс на победу: +1 друг = +1 дополнительный билет! Победителей узнаем 1 февраля, так что скорее участвуй и забирай свои подарки! 🍀</t>
+  </si>
+  <si>
+    <t>30.12.25 11:43</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4430</t>
+  </si>
+  <si>
+    <t>Не забудь купить, пригодится в новом году! ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>29.12.25 10:01</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4420</t>
+  </si>
+  <si>
+    <t>Одно из неожиданных и самых впечатляющих открытий за последнее: детский парк развлечений в Гудке! Казалось бы, что тут может быть интересного? Но я охренел от масштаба и крутизны. Огромное пространство, поделеное на две части. Первая — для мелких, вторая — для детей постарше. Везде мягкое покрытие, куча игрушек, шарики, лабиринты, бассейн с типа песком, который (почти) не прилипает к носкам, батуты, зип-лайн, канатная дорога, да проще сказать чего там нет. На территории есть бар (б/а, конечно) и, мать его, ресторан! Я полистал меню (с очень хорошими фотками, кстати) — это прямо полноценнейшее меню ресторана. Здесь и гриль, и пасты, и закуски и даже тар-тар из лосося. В детском парке развлечений, ага. Есть отдельные комнаты с длинными столами — можно засунуть туда всю ораву и закрыть, чтобы они там друг друг оглушили, а самому почилить за соседним столом) Причем везде тут ходишь в носках — дети могут похавать пиццы и сразу пойти висеть вниз головой. Парк называется Активика, находится прямо там же, где кино (надо подняться на эскалаторе). Ни телеги, ни инсты я у них не нашел (очень странно, конечно, ау?), только ВК, но я лучше в Максе буду сидеть чем там. Они открылись неделю назад, поэтому там все максимально новое и свежее, играться одно удовольствие. Билет от 1290 (безлимит на весь день): на первый взгляд кажется, что дорого, но, поверьте, это стоит каждого рубля. В общем, если у вас есть дети от года до подросткового возраста — я знаю, чем вы займетесь на праздниках) ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>29.12.25 06:52</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4419</t>
+  </si>
+  <si>
+    <t>Кто шарит за икру? Какая самая лучшая? Где самая вкусная? Где дешевле? Если вы продаете икру, напишите мне в ЛС. Пора готовиться к новогодней ночи) ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>27.12.25 16:52</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4418</t>
+  </si>
+  <si>
+    <t>Друзья, разгорелся жаркий спор в комментариях к последнему посту. Реально интересно ваше мнение. 1. Что бы вы сделали на месте мужика? 2. Что бы вы сделали на месте родителя пацана? Для новеньких: мой блог — место для обсуждений, комментариев и выражения мнения. Никто никого не осуждает, все общаются. Давайте поболтаем! ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>27.12.25 16:39</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4417</t>
+  </si>
+  <si>
+    <t>Короче, что делать то? Неужели нет ни одного мудрого человека, который знает как поступать в данной ситуации, сохранять хладнокровие и здравомыслие? Я не знаю как правильно поступать, иногда вижу дети ломают качели или пишут гадости на стене, прохожу мимо, они же дети, вдруг мимо Сергей проезжает, потом напишет про эту историю, люди будут гадости в комментариях писать, оно мне надо?</t>
+  </si>
+  <si>
+    <t>27.12.25 14:40</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4416</t>
+  </si>
+  <si>
+    <t>Интересная ситуация произошла со мной недавно. Стоим в небольшой пробке на светофоре. Вижу, что слева происходит какой-то движ. Машина поворачивает с главной дороги во двор, останавливается, оттуда выскакивает водитель, подбегает к пацану-подростку и хватает его за грудки — тот аж падает. Нас разделяют рельсы и два ряда встречного направления. Двигаясь к светофору, продолжаю наблюдать за развитием событий: мужик держит подростка за лямки рюкзака и грузит его на какую-то тему. Подросток, видно, серьезно навалил в штаны. Рядом валяется елка, из чего я делаю вывод, что она и стала причиной конфликта. Начинаю понимать, что мужик на десятке — это продавец, а пацан елку, скорее всего, спер. Рядом останавливается прадик с мужчиной за рулем и женщиной на пассажирском — они тоже смотрят за действием. Загорается зеленый, я проезжаю большой перекресток и останавливаюсь довольно далеко от событий. Выхожу из машины и бегу разбираться — за все это время конфликт визуально так и не сдвинулся с места. Выяснилось, что елка действительно была сперта, но не пацаном, а его друзьями, которые, как и подобает детям в таком случае, встали на лыжи, едва запахло жареным. Пацан оказался медлительным, поэтому разгребать пришлось ему. Я: — Нахер ты его схватил? Мужик: — Он елку украл! Пацан: — Это не я, это ребята! Я: — Ну а дальше-то что? Вот твоя елка, ты че хочешь-то от него? М: — Ну ты же согласен, что воровать нельзя? П: — Да это не я! Я: — Ну согласен, воровать нельзя, но ты его держишь нахера? Отпусти! Мужик на взводе, пацан уже бледный от страха. Закончили тем, что пацан отнес елку обратно. Спрашиваю его по дороге: — Реально не ты? — Нет, — говорит, — пацаны украли, а я попался. — Ну, не попадайся больше. И не воруй. А написал я это все, потому что был возмущен: посреди белого дня какой-то мужик трясет мальчишку непонятно за что, и никто даже не соизволил подойти и разобраться. Почему это не сделал мужик на прадике, хотя от него до разборки было меньше пяти метров? А если бы конфликт был серьезнее, чем оказалось? Чем бы он закончился, если бы я не вмешался? Хрен его знает. Будьте внимательнее друг к другу в наступающем году! ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>27.12.25 11:20</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4414</t>
+  </si>
+  <si>
+    <t>Я же правильно понял? ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>27.12.25 08:23</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4412</t>
+  </si>
+  <si>
+    <t>Щербак и компания представляют: новогодняя томбола! Томбола — синоним всем надоевшего слова на букву «р». Правила нашей игры просты: Подписаться на всех по этой удобной ссылке, нажать кнопку внизу поста и поставить реакцию. Не надо: отписываться и глушить уведомления. Поощряется: кратно увеличивать свои шансы на победу, приглашая друзей к участию (бот подскажет, как это делать). Такой вот компанией собрались: Сергей Щербак — говорят, самый интересный и душевный блог Самары. Город-курорт — захватывающие экскурсии по Самаре и области. Экоферма «Чернышов» — итальянская сыроварня родом из Самарской Луки. Синий треугольник — камерный бар с авторской коктейльной картой. Opinable — бренд мужской одежды в стиле тактильного минимализма. Сделано в Самаре малыми тиражами. Balance Coffee — Не просто сеть кофеен, а место, где кофе становится частью вашего образа жизни. Альфа глэмпинг — тот самый глэмпинг у подножья Подвальских Террас. Призы: 🍸 1 — ужин на двоих за счет Синего Треугольника. Не депозит, закроют чек на любую сумму. 🌲 2 — сутки проживания в Альфа глэмпинге. 🧀 3 — большааая корзина вкусностей от экофермы «Чернышов». ⛲️ 4, 5, 6 — сертификат на 2000 на любую программу от Города-курорта. ☕️ 7— сертификат на 5000 от Balance Coffee. 👕 8 — 100% скидка на почти любую вещь от Opinable. Еще раз: подписываемся на всех, нажимаем кнопку, зовем друзей, увеличивая шансы. 👉 Итоги 31 декабря в 18:00. Удачи! 👈 *** У вас есть возможность не только выиграть ценные призы, но и помочь детишкам через Российский Детский Фонд. Шансы на победу это не увеличит, но на душе точно будет теплее. *** Это типа реклама. ИП Щербак Сергей Сергеевич. ИНН 632143717821 Участников: 626 Призовых мест: 8 Дата розыгрыша: 17:00, 31.12.2025 MSK (завершён) Победители розыгрыша: 1. Valcir63 Алла Богачева lP-юрист - 4kojs9 2. diana - 4kohnt 3. Sergio - 4ks3et 4. Татьяна К - 4ksnup 5. Вячеслав Симонов - 4llon9 6. Роман - 4kom9p 7. таня - 4kpef6 8. Katya - 4kpj28</t>
+  </si>
+  <si>
+    <t>27.12.25 07:31</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4410</t>
+  </si>
+  <si>
+    <t>Вместо итогов года можно выложить две фотки. На первой я осенью прошлого — свеж, подтянут и полон энергии. Вторую только что сделал в ванной (без комментариев). ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>26.12.25 17:29</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4409</t>
+  </si>
+  <si>
+    <t>Из сыра с экофермы Чернышова (см. кружок) сделал очень простой, но вкусный салат. Всего три ингридиента. Порезал тартин на кусочки и обжарил их на масле с солью. Порезал помидорку (было бы классно сладкие узбекские, но у меня остались только пластиковые из супермаркета) Порезал сыр кубиком. Все смешал и заправил оливычем, бальзамическим кремом и специями. Три минуты и очень вкусный результат. и выглядит как в ресторане)) ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>26.12.25 12:08</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4408</t>
+  </si>
+  <si>
+    <t>Если ты ждешь конкурс, то мы все ждем. Щас идет сложная организационная работа, скоро все будет!</t>
+  </si>
+  <si>
+    <t>25.12.25 15:19</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4406</t>
+  </si>
+  <si>
+    <t>В Казани познакомился с обжарщиками кофе «Мерак» и влюбился в название. На Балканах (особенно в Сербии и Боснии) «мерак» — это философская концепция и образ жизни, означающая умение наслаждаться моментом и простыми радостями. Состояние глубокого удовлетворения от процесса: неспешное питье кофе, беседа с друзьями или созерцание природы. Ну и сам кофе у них тоже кайфовый, конечно. ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>25.12.25 12:43</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4402</t>
+  </si>
+  <si>
+    <t>Рамен от Very Peri в Синем треугольнике! Лучшая новая барная концепция и лучший новый стритфуд (по версии Собаки.ру) объединились. Very Peri — первый рамен-бар в Самаре, который не просто готовит классику, а объединяет традиционные и альтернативные виды рамена. За кухню отвечает Алексей Буланов, стоявший у истоков Аоши и Такеши и Акира. *** Только один день, в эту субботу, 27 декабря у меня в меню будут: Сёю Рамен — говяжий бульон, ростбиф, ростки сои, муэр, яйцо, ростки горчицы. Синие онигири с угрём — рис, угорь, творожный сыр, унаги, фурикакэ. Количество ограничено Начинаем с 18:00, бронируйте места: @siniytreugolnik Розыгрыш скоро, следите за новостями. ▲ Синий треугольник</t>
+  </si>
+  <si>
+    <t>25.12.25 11:34</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4401</t>
+  </si>
+  <si>
+    <t>Готов прийти в вашу заведуху и посмотреть как работает персонал! Глаз наметан, херню вижу издалека, запах ашкьюдишек распознаю с первого раза 😁 Назовем эту услугу “зумизорро”. ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>25.12.25 08:43</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4399</t>
+  </si>
+  <si>
+    <t>Нашел старые фотки из Праги. Это мы ходили в какой-то древний известный пивной ресторан. Прикиньте вам бы в Самаре так навалили)) Даже в столовках такого не позволяют. А тут всем плевать, жри че дают! Хотя, грех отказываться от свиной рулечки с квашеной капусткой и кружкой пива, как бы оно все не выглядело. ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>24.12.25 15:09</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4398</t>
+  </si>
+  <si>
+    <t>Впрочем, я тоже никогда не любил это дело, так я тут за зумеров)</t>
+  </si>
+  <si>
+    <t>24.12.25 09:38</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4396</t>
+  </si>
+  <si>
+    <t>Настроение в конце года 😅 ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>24.12.25 07:36</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4395</t>
+  </si>
+  <si>
+    <t>Я как Бенджамин Баттон. Вчера преодолел рубеж в 5000 подписчиков 💪 🎯 Новая цель — 4000. Друзья, ваши отписки очень важны, прошу не стоять в стороне! Ни шагу вперед! Полный назад! 🔥 🏎️ ∼ Отпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>23.12.25 17:06</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4393</t>
+  </si>
+  <si>
+    <t>Все еще ищу партнеров. Часть уже набрали, хочу сформировать лонг-лист и потом уже отобрать самый жир. Если у вас крутые призы или большая аудитория (либо и то, и другое, конечно)— давайте делать лучший розыгрыш. Пишите в личку</t>
+  </si>
+  <si>
+    <t>23.12.25 16:06</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4392</t>
+  </si>
+  <si>
+    <t>Кстати, раз сегодня вторник, то покажу вам самый популярный видос у меня в инсте (ssergs), который я снял три года назад. Конечно, не миллионы просмотров, как у некоторых счастливчиков, но гордые 43 тысяч он набрал. Боря всегда знал про эту концепцию вторников, поэтому по вторникам там русские столы) ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>01.03.26 11:40</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4517</t>
+  </si>
+  <si>
+    <t>Пельмешки: 🔥— с бульоном ❤️ — без Пользуясь случаем, напишите какие пельмени реально топ. На фото — Элитные от Фабрики Качества. Хорошие, но тесто толстовато. Зато ни одной жилки, что для меня один из важнейших критериев. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>28.02.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4516</t>
+  </si>
+  <si>
+    <t>Сгоняли в деревню почистили снег. Классно на свежем воздухе! Душевный пост про деревню читайте здесь. Я, кстати, вот что думаю: мы тут за несколько лет охренеть сколько всего своими руками сделали, но я про это так и не рассказал ни разу. А история интересная. Что скажете? ❤️ — давай! ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>28.02.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4515</t>
+  </si>
+  <si>
+    <t>Безалкогольное вино Раньше я всегда считал, что безалкогольное вино — это унылое пойло для любителей соевого мяса, безглютенового хлеба и китайских реплик. Я был убежден, что нет никакого смысла покупать б/а вино по цене настоящего, проще купить виноградный сок или любой другой приятный изначально безалкогольный напиток. Но недавно я попал в ситуацию, когда хотелось поприсутствовать на одной посиделке, но не хотелось отвечать на вопросы, не беременный ли я. Поэтому, задушив в себе скептика, решаю купить бутылку хорошего, дорогого безалкогольного вина (этикетки-то никто не читает). 1090 рублей — именно столько я заплатил, в расчёте на то, что психология восприятия сделает дело и самообман сработает. Так вот, я чокаюсь со всеми и делаю тот самый первый глоток, в надежде, что это хотя бы не очень плохо (косарь все-таки, есть варианты втрое дешевле). Такого отвратительного пойла я не пил никогда в жизни, клянусь вам. Это было настолько ужасно, что я растерялся. Я ожидал чего угодно: вкуса дешевого каберне, кислятины, жуткой танниности, от которой вяжет язык, но это переплюнуло мои самые смелые ожидания. За вечер я выпил половинку бокала и поскорее перешел на чай, потому что это вино достойно только того, чтобы быть вылитым в раковину. Это даже не похоже на вино, это просто какой-то кошмар. Краснодарское пойло из виноматериала за 150 рублей/бутылка кладет его на лопатки. Что интересно, безалкогольное пиво похоже на настоящее скажем, на 7 очков из 10 и его вполне можно пить (кроме жиги нулевки, это сладкое пойло). Здесь же нет никакой причины для этого, даже половинки очка (хотя, в целом, это одно полное очко, конечно) — просто берите сок/лимонад/чай/воду. Да у вас десятки вариантов! Но никогда не берите безалкогольное вино, это самый большой обман на свете. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>28.02.26 05:42</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4514</t>
+  </si>
+  <si>
+    <t>Добрейшего субботнего! 700 просмотров и 12 комментариев? И это вас все называют самой классной и активной аудиторией? Дайте хоть одну ссылочку что ли! Поддержите любимых авторов и, главное, подарите остальным классный канал! А где их ещё брать? Всякие подборки - там сплошной хлам, так что все по старинке, из уст в уста. Кстати, необязательно какие-то супер профессиональные каналы. Любые, которые вам интересны: хоть декретные будни, хоть заметки садовода!</t>
+  </si>
+  <si>
+    <t>27.02.26 16:03</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4513</t>
+  </si>
+  <si>
+    <t>Что почитать? Кидайте в комментарии ссылки на интересные каналы. Любые, главное чтобы вы реально читали и кайфовали. Я начну: Главред Максим Ильяхов— главный редактор России о редактуре и пиаре Силиконовый мешок — про нейросети без херни Mikhail Tokovinin — настоящий бизнесмен (не инфоцыган) пишет обо всем на свете Фичизм — маркетинг и всякие фичи P.S. не пытайтесь протолкнуть унылые каналы своего бизнеса под видом искренней рекомендации, здесь люди делятся классным чтивом! ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>27.02.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4509</t>
+  </si>
+  <si>
+    <t>Кто-то считает, что живые цветы дарить не нужно, мол, завянут и смысл? Мне кажется, что надо и цветы, и еще что-нибудь. Полезное, практичное или, что даже лучше, классные эмоции. Скинь пост тому, с кем пойдешь 5 марта на «То самое свидание» при свечах. Концерт Lumisfera — вечер культовой музыки Людовико Эйнауди, Ханса Циммера, Нино Роты и Энио Морриконе. Два соседних кресла, вокал и 3000 свечей — даже не потому что есть повод, а потому что хочется подарить радость и расцвет этой весной. Берите близких и приходите! 📍5 марта, КРЦ «Звезда» 🎫 Билеты: https://clck.ru/3S6Tzf ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>27.02.26 07:25</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4502</t>
+  </si>
+  <si>
+    <t>Там живет Эдвард из Сумерек. Да, я смотрел, простите. Я даже книгу читал, это было очень давно. И МНЕ НЕ СТЫДНО, ПОНЯТНО?!</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4503</t>
+  </si>
+  <si>
+    <t>Сложно поверить, но в Самаре можно купить вот такой прекрасный экземпляр за 210 млн. рублей. Итальянская мебель, безупречный не пошлый дизайн, эстетичная веранда и просто невероятный фасад из досок благородного цвета! Просто жир, в хорошем смысле. Проект получил награду на международном арх. фестивале. Еще бы! Для наглядности в комментарии я прикреплю фото конкурента за 250млн, забавно. Но на практике я убедилась, что стоимость недвижки не зависит от дизайна, поскольку это и вкусовщина, и блажь — никто не хочет переплачивать за чужой дизайн. . В общем, какой-то везунчик точно купит этот дом и точно не пожалеет 😎 ∀ Ася Лазарева</t>
+  </si>
+  <si>
+    <t>27.02.26 05:02</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4499</t>
+  </si>
+  <si>
+    <t>Неожиданная находка на маркете. Я, конечно, тоже люблю спать на животе и обнимать подушку. Но, клянусь, это не так выглядит! ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>26.02.26 15:56</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4497</t>
+  </si>
+  <si>
+    <t>Видели уже? Утверждается, что женщины находят ножницы на этом фото за пару секунд, а мужики не находят вообще. Я вот считаю, что у Аси есть суперспособность телепортировать предметы. Когда я не могу что-то найти и спрашиваю у нее, она отвечает: “так вот же”, и предмет тотчас там повляется! Понятия не имею зачем она так делает, видимо нравится надо мной издеваться. P.S. Ножницы, я, кстати, нашел, понадобилось секунд 20 и знание о том, что они там точно есть. Только не пишите в комментах где они) 😁 — быстро нашел нашла 🤷🏼‍♂️ — нет там ножниц ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>26.02.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4496</t>
+  </si>
+  <si>
+    <t>Прочитал новость о возвращении «Крошки картошки» в Самару. Вспомнил, как между пар в Строяке выходил на улицу, чтобы дойти до ближайшего перекрестка, где стоял фудтрак (тогда это назвалось «ларёк»), и вкусить этого прекрасного студенческого блюда. Пища богов: мягкая горячая картошечка перемешанная со сливочным маслом, сыром и всякой майонезной шнягой. Ммм… Короче, собираюсь и приезжаю в Космопорт, а ее там нет. Потому что она в Вива Лэнде открылась! Нахрена? Ну им виднее, конечно. Съел блин и домой поехал. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>26.02.26 08:27</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4495</t>
+  </si>
+  <si>
+    <t>Как только нейросети стали набирать обороты и перестали быть просто глуповатой игрушкой я, конечно же, первым делом пошел скармливать им свои посты в надежде, что они смогут выдавить из себя что-то похожее. И продолжаю делать это до сих пор. Так вот: нейросети умеют писать код любой сложности, создавать целые миры, анализирвать сложные данные и находить неочевидные корреляции. Но они нихрена не научились писать посты так, как пишу их я. Я потратил на это множество часов (уже не столько ради оптимизации, но ради спортивного интереса). Строил сложные стратегии, проводил лингвистический анализ, короче заморачивался по полной. Но каждый раз получается каррикатура, пародия, плохая реплика. Разница примерно как между айфоном и китайской поделкой с али. Издалеко легко можно спутать, но стоит взять в руки и все становится ясно. Также и здесь: наверное я смогу обмануть новых читателей, но вас точно разочарую. Поэтому все, как и годы назад: херачу ручками. А всех, кто пишет через Клод и Джипити я вижу сразу и ухмыляюсь 😉 ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>26.02.26 06:17</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4494</t>
+  </si>
+  <si>
+    <t>Мощнейшая коллаборация Самары! ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>25.02.26 14:17</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4493</t>
+  </si>
+  <si>
+    <t>Знаете что радует? 1. Завтра — четверг. 2. А весна уже на этой неделе!</t>
+  </si>
+  <si>
+    <t>25.02.26 09:01</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4492</t>
+  </si>
+  <si>
+    <t>Кстати, в большой коробке был этот клевый термос, который вы уже наверняка видели в Хокку. Наборчик что надо, конечно! Спасибо. ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>25.02.26 07:14</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4491</t>
+  </si>
+  <si>
+    <t>Книги! Вы знаете, что я не пропускаю ни одной книжной гаражки от издательства МИФ. Интересных накопилось больше, чем пока успеваю прочесть, поэтому отдаю их вам. 27 февраля: 14:00 – 20:00 28 февраля и 1 марта: 11:00 – 20:00 3 дня, сотни книг и лекторий на Станкозаводе в пространстве «ЦЕХ» (на первом этаже в проходе). 📖 Лекции 28 февраля, суббота 13:00 — «Что такое культура независимых книжных», паблик-ток Алексея Юрова, Паши Че и Дмитрия Фролова; 15:00 — «Мамонт в русской сказке», Антон Нелихов 📖 Лекции 1 марта, воскресенье 13:00 — «Как нейросети помогают рассказывать истории», Максим Фёдоров, Алексей Сураев; 15:00 — «Четыре коня лингвокалипсиса: почему нас цепляют феминитивы, заимствования, сленг и мат», Алиса Локалова; 17:00 — «Как сделать чтение модным (и надо ли?)», Елена Докучаева, Кирилл Карташев Условия просты: подпишитесь на Щербака и на Афишу Станкозавода: 🥇1 место — сертификат в 3000 рублей (это ого-го). 🏅2 место — сертификат на 1000 рублей. За каждого приглашенного друга шансы на выигрыш увеличиваются (бот подскажет, как это делать). 👉 Итоги 27 февраля в 14:00. Удачи! 👈 Участников: 271 Призовых мест: 2 Дата розыгрыша: 13:02, 27.02.2026 MSK (завершён) Победители розыгрыша: 1. Аня - 534uch 2. Екатерина - 534m2m</t>
+  </si>
+  <si>
+    <t>25.02.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4490</t>
+  </si>
+  <si>
+    <t>Интересные события с точки зрения пиара сейчас разворачиваются в Додо. Наблюдаю за развитием. Контекст, для тех, кто все пропустил: управляющая одной из пиццерий уволила курьера, который укрыл бездомную собаку пледом. Стоп! Вижу, что многие уже наверняка закипели, а ведь еще не знают всех подробностей. За что на самом деле уволили, сколько было предупреждений — для многих оказалось неважно для того чтобы начать травить несчастную управляющую, которая просто делала свою работу. Зоошиза (не путать с состраданием к живому) — это одно из самых тяжелых социальных заболеваний. Удивительно, как многим срывает колпак и они начинают рвать и метать за рандомных собак и кошек не принимая во внимание сопутствующий ущерб (пусть даже и моральный). Разве не преступление против человечества собирать приютам на собачек, зная, что где-то есть дети, оставшиеся без родителей, больные, обездоленные и несчастные? И это все не отменяет сострадания к животным (у нас две кошки, и обе с улицы), но одним из признаком взрослости является умение правильно расставлять приоритеты. Я не знаю всех подробностей той истории с увольнением, так что расскажу свою. На заднем дворе Треугольника одно время было принято подкармливать кошек, что мне категорически не нравилось. Казалось бы, что такое, кошечки хотят кушать! Во-первых кошки, живущие в секторе частных домов, точно не хотят кушать — они практически домашние. Во-вторых, кошки постоянно обоссывают крыльцо, что создает соответствующий запах. И, в-третьих, ошметки и остатки еды в непосредственной близости от кухни общепита могут довести до нежелательных гостей. Слава богу, до этого не дошло. Благими намерениями, как говорится. P.S. А Федор максимально грамотно отработал ситуацию: 1. Мы приняли решение - сделаем все наши пиццерии в России pet-friendly - местом, где рады гостям с домашними питомцами. 2. Мы начинаем на уровне всей сети долгосрочно и системно помогать приютам домашних животных. Мы помогали приютам и раньше, но на уровне конкретных городов и, как правило, не публично, теперь это будет системная работа. Честно говоря, я лично был бы очень рад, если бы Михаил вернулся в компанию и, возможно, даже не на позицию курьера, а на развитие программ, связанных с поддержкой животных. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>24.02.26 15:08</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4488</t>
+  </si>
+  <si>
+    <t>Масленичная томбола! 🥞 Томбола — синоним всем надоевшего слова на букву «р». Правила нашей игры просты — подписаться на всех организаторов по этой удобной ссылке, нажать кнопку внизу поста и поставить реакцию: ✓ @shtefanksenia ✓ @shcherbaks ✓ @samarskykray ✓ @samara_life63 + на каналы тех участников, чьи призы вы хотите выиграть (подписку проверим). Не надо: отписываться и глушить уведомления. Поощряется: кратно увеличивать свои шансы на победу, приглашая друзей к участию (бот подскажет, как это делать). Достойных призов очень много! Открывайте список и изучайте внимательно ⤵️ 🎧 1. Airpods Pro 2 от @nikitaonlyphones. Только оригинал и прекрасное шумоподавление. 👙 2—3. Сертификаты в Волжские термы. 🏠 4. Сутки проживания в любом доме от @etobaza63. Идеальное место для свидания или девичника в Старой Бинорадке на краю леса. 🧀 5. Корзинка с сырами, молочкой и вином от экофермы @koza_milk_63. Для вкусного начала весны. 👓 6. Сертификат 15к на линзы и уходовые наборы для оптики от @connoisseuroptic. 👕 7—8. Сертификаты по 5к на кастомные футболки от @mymerchstation. Сможете сами сделать дизайн! 🚜 9—10. Сертификаты от @motoprokat2kolesa. Поездки на квадроциклах и мотоциклах. 🌲 11. Проживание в морском доме с джакузи в будний день для 4 гостей от @ashalash63. Идеальный побег из города всего в 10 минутах от Самары. 🔪 12. 5000 на любой МК в кулинарной студии @artfartook. Сделайте себе вкусный праздник! 🍾 13—14. Подарочные наборы от локальной сидродельни @bykovcider. Вкус сочных яблок из детства в бутылке. ☕️ 15. 5 пачек кофе из @mosaic_coffee. Кто не знает знаменитый самарский кофе? 🏍 16—17. Сертификаты на 2,5 часа на эндуро-тур в Малой Царевщине от @po_goram_po_dolam63. 🍓 18. Сутки проживания в ВИП-номере с комплиментом (фрукты + шампанское) от @dom1908_Samara. Красивый отдых в центре города. 🍔 19. Сертификат на 3000 от @cultcargo1984. Ароматный брискет и сочные бургеры. 🍜 20. Сертификат на 5000 рублей в «Тай Китай» от ресторатора @sergeevlife1. Паназиатский ресторан, который чтит традиции. 💸 21. И 5000 рублей переводом по номеру телефона лично от @samarskykray! Еще раз: подписываемся на всех, нажимаем кнопку, зовем друзей, увеличивая шансы. 👉 Итоги 4 марта в 20:00. Удачи! 👈 *** У вас есть возможность не только выиграть ценные призы, но и помочь детишкам через Российский Детский Фонд. Шансы на победу это не увеличит, но на душе точно будет теплее. *** Это типа реклама. Щербак Сергей Сергеевич. ИНН 632143717821 Участников: 262 Призовых мест: 22 Дата розыгрыша: 19:01, 04.03.2026 MSK (8 дней)</t>
+  </si>
+  <si>
+    <t>24.02.26 08:23</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4487</t>
+  </si>
+  <si>
+    <t>Сижу в маке (не спрашивайте). Из-за соседнего столика доносится: “бизнес-процессы, матрица вероятностей, коэффициенты, рассчеты”. Поворачиваю голову: 3 девчонки лет шестнадцати со стаканчиками колы. Окей, пойду дальше посты писать. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>24.02.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4486</t>
+  </si>
+  <si>
+    <t>Люди делятся на два типа. Одни верят в то, что надо вкалывать и успех придет. А вторые уверенны в том, что богатым просто повезло. В случае провала, первые переходят в категорию вторых. А вторым быть очень удобно: любые неудачи отлично объясняются отсутствием везения. Наткнулося на интереснейший эксперимент итальяских ученых, который показывает что наверху чаще оказываются не самые талантливые — а те, кому вовремя везло. Они взяли 1000 виртуальных людей и заставили их прожить виртуальные жизни. У всех был одинаковый старт, а талант распределили как в жизни: большинство — среднячок, немного дебилов и немного гениев. И 40 (виртуальных) лет рандом подкидывал им удачи или обломы. Правила просты: удачное событие приводит к увеличению капитала. Неудачное — к падению. Распределение полностью случайное, но более талантливые могут выжать из удачи больше. По итогу получилось как в жизни: 80% капитала сосредоточилось у 20% людей. Небольшая доля обладала огромным богатством, а почти половина стала нищими. И при этом самые богатые почти никогда не были самыми талантливыми: максимальный успех никогда не совпадает с максимальным талантом, и наоборот Самыми успешными часто становились люди со средним талантом, но крайне удачной биографией. А самыми бедными те, кому меньше всех везло. Важно понимать, что это не значит что талант и старания не важны. Это значит, что ими нельзя объяснить экстремальный успех, в формировании которого существенной влияют случайности. Авторы получили за эту работу Шнобелевскую премию, кстати. А вы можете возвращаться к этому посту в моменты приступов трудоголизма. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>21.02.26 14:38</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4485</t>
+  </si>
+  <si>
+    <t>Недавно открыл для себя киноа. Вернее открыл я его давно, конечно: от случая к случая беру всякие боулы с ним в кафешках. Но домой как-то не покупали. Так вот зря: это шикарная замена надоевшему рису и гречке. И у него прикольная текстура, как будто лопается на зубах. Как готовить, чтобы не было горько: Тщательно промыть (обязательно, иначе будет горчить). Воды 1 к 1. Довести до кипения, крышку плотно закрыть и на 15-20 минут на самый минимальный огонь. Получается рассыпчатый ароматный киноа. Дальше можно сделать какой-нибудь боул (смешать все что есть в холодильнике)). Но киноа прекрасен тем, как он впитывает в себя соусы. Ленивый топ: жарите курицу, заливаете сливками, потом приправы и далее замешиваете туда крупу. Что у вас из неожиданных открытий? ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>13.03.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4565</t>
+  </si>
+  <si>
+    <t>Есть пласт фоток и историй, который не тянут на отдельный пост, но я бы хотел с вами ими делиться. Понятно, что можно всегда написать, что это эксклюзивы и их надо смотреть в Максе)) Но я так не хочу на эксклюзивы, конечно, не тянет. В общем, подкиньте бустов на канал по-братски) Знаю, что вас тут полно с премиумом! Буду пилить в сторис. ➡️ https://t.me/boost/shcherbaks P.S. На фото понравилась чисто Нью-йоркская атмосфера с его паром из под земли. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>13.03.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4564</t>
+  </si>
+  <si>
+    <t>Я ни разу не выигрывал игрушки в таком автомате. А Ася оказалась настоящим специалистом. Пускай этот раунд был не самый удачный по количеству попыток, но этим утром пятницы тринадцатого хочу поднять бокалы с кофе за стремление к победе! 🍻 ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>12.03.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4563</t>
+  </si>
+  <si>
+    <t>Грустно, но это наша реальность🥲 Не стоит говорить о том, что чем больше у нас денег, тем приятнее на душе Только есть проблема👉🏻👈🏻 Многие из нас даже если и научились зарабатывать, то всё равно не умеют получать максимум эффективности от своих трат А поступления на карту если и приносят удовольствие в моменте, то потом радость плавно перетикает в фоновую тревогу из-за непредвиденных трат и ощущения, что заработанное утекает как в чёрную дыру без конца и края😬 ❌Если вам такое знакомо, то отставить панику. Появился классный канал профессионального финансиста. Василий Мещеряков рассказывает как создавать дополнительные источники заработка, правильно управлять заработанным и жить лучше за те же деньги Он не очередной псевдоэксперт, а практик, который имеет высшее образование, сэкономил/заработал клиентам 20+ млн.рублей, а в прошлом управлял миллиардными бюджетами в транснациональной корпорации Procter&amp;Gamble Специально для тех, кто хочет не просто грамотно управлять финансами, но так же стабильно расти в доходе, Василий создал бесплатный гайд "17 проверенных способов увеличения дохода" Каждый способ подкреплен живыми отзывами людей, которые применили его у себя, прописан уровень сложности его внедрения в повседневную жизнь, а так же процент успешного получения финансового результата из выборки в 400+ клиентов Василия Идеально подойдет тем кто: - Чувствует, что деньги утекают словно песок сквозь пальцы ( там есть парочка способов специально для вас ) - Живёт по принципу "да зачем мне эти ваши подсчеты и экономии. Просто хочу зарабатывать больше, чтобы на всё хватало!" - Хочет понять, какие возможности для увеличения дохода прямо сейчас есть под носом, но вы их не замечаете - Хочет выстраивать дополнительные источники дохода Подписывайтесь на Василия и забирайте гайд по ссылке ниже 👇🏻 17 ПРОВЕРЕННЫХ СПОСОБОВ УВЕЛИЧЕНИЯ ДОХОДА ( кликабельно )</t>
+  </si>
+  <si>
+    <t>12.03.26 07:37</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4562</t>
+  </si>
+  <si>
+    <t>Понял, что дико раздражает, когда меня держат за лоха и насильно перегоняют в Макс. Тут должен сказать, что я не придерживаюсь радикально левых взглядов: телега ван лав и навеки, но и Макс имеет право на существование. Как только появилась возможность, я сразу завел там канал и, к своей гордости, не делаю туда копипаст отсюда. Там своя атмосфера. Однажды я решил, что здесь не будет мата и придерживаюсь этого правила уже четвертый год. Но жизнь без мата невозможна, поэтому там я позволяю себе ругаться, угорать и вообще веду его как твиттер. Но когда мне заявляют, что я должен подписаться на Макс, чтобы не пропустить эксклюзивы (или потому что «ТЕЛЕГРАМ БЛОКИРУЮТ», это сразу буээ. Понятно, что кушать всем хочется, но и принципы должны быть. Че сами думаете? 😢 — все там будем ❤️ — с телегой до конца! ∼ Подпишись: @shcherbaks Мысли вслух (с матом) в Максе</t>
+  </si>
+  <si>
+    <t>11.03.26 15:33</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4561</t>
+  </si>
+  <si>
+    <t>Я вообще считаю, что надо выгнать всех арендаторов из Юности на Ленинградке и сделать там топовый фудмолл, типа Даниловского рынка. Это будет разрыв жопы и настоящая гастрономическая мекка. Ну только с парковкой напряг, да.</t>
+  </si>
+  <si>
+    <t>11.03.26 15:03</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4560</t>
+  </si>
+  <si>
+    <t>Загадка: закрытые ставни, эхо редких шагов, люди без особой надежды натирают витрины. Фудмолл Пикчерс в середине выходного дня! Я охренел, когда зашел: половина корнеров закрылась, вторая половина стоит пустая. Народ только в боулинге. Бежали оттуда, роняя бабл из ти. Вы объективно реже стали есть вне дома? Или плюс-минус ничего не изменилось? UPD от представителя Пикчерс: скоро там будут все обновления, и грядет много чего интересного обновилась вся команда, мы скоро все расскажем ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>11.03.26 11:01</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4559</t>
+  </si>
+  <si>
+    <t>Сложно поверить, но еще пару лет назад я не пропускал ни одну стоящую вечеринку в городе. Слава богу, у меня текстовый блог и вы не видите как я соскуфился, растолстел и вообще ложусь спать в 11 вечера. Но не всегда! На прошлых выходных получилось сходить на классную тусу (расскажу попозже), а в эти выхи зову вас еще на одну. Мои друзья из Хвата делают вечеринку с жирным привозом: Any Act, Bassduma и Anskey. Если ещё не списали себя со счетов — приходите) 13 марта с 21:00. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>11.03.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4558</t>
+  </si>
+  <si>
+    <t>Сижу в кафе, рядом две загорелые девушки щебечут на испанском. Удивительно, как иностраная речь способна выдернуть из серой действительности куда-то, где тепло и кайфово (в отпуск, короче))) Если закрыть глаза, то можно вернуться в 2018! *** А я вообще вот что подумал. Как сейчас детей мотивировать учить языки? На любой аргумент будет ответ про нейросети и переводчики. Очевидно, что через несколько лет сделают синхронный перевод прямо в ухо с невероятной точностью. Я даже сам уже не до конца понимаю, есть ли в этом смысл. Я всегда пользовался источниками на английском, смотрел иностранный ютуб и как бы имел конкурентное преимущество перед теми, кто не знает язык. А теперь что? Все видео переводятся. Да что там, теперь за 3 секунды можно получить основные тезисы и даже не тратить время на просмотр. И плевать на каком языке, хоть на арабском. Теперь изучение языка превратится просто в тренировку мозга? Как изучение латыни — просто по фану? ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>10.03.26 06:56</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4557</t>
+  </si>
+  <si>
+    <t>Ася продолжает находить уникальные предложения на рынке недвижимости Самары)) В прошлый раз был дом Эдварда из Сумерек на Просеке. В этот раз вообще отвал бошки. Огромный коттедж в самом центре города! Представьте, буквально 30 секунд ходьбы, и вы уже сидите со стейком в Гринберге. Ну или с кружкой Жигуля в Боре. Правда, за такую возможность придется вывалить девятизначную сумму и еще черт знает сколько потратить на ремонт. Но если скинемся по 50 тысяч, можем на всех взять! ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>10.03.26 06:01</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4556</t>
+  </si>
+  <si>
+    <t>Если никак не можешь включиться в работу — просто помни, что сегодня уже вторник 🥹</t>
+  </si>
+  <si>
+    <t>09.03.26 07:36</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4555</t>
+  </si>
+  <si>
+    <t>У нас исторически так сложилось, что рыбу и мясо всегда разводят по разным блюдам. Или даже дням: рыбный четверг придумали в 76-м как средство борьбы с дефицитом мяса. Вряд ли у вас есть бабушка, которая готовит в американских традициях surf &amp; turf, смешивая креветки и стейк в одной тарелке. А зря! Если боитесь бросаться в омут с головой, то начните с простого. Например, в утренней яичнице можно смешать чоризо и вчерашние креветки (чоризо можно заменить например на бекон, а креветки подойдут и сегодняшние). На фото я ещё добавил вяленые томаты и полил бальзамиком. 🔥 — тема 🤷🏼‍♂️ — ну хз ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>08.03.26 13:12</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4554</t>
+  </si>
+  <si>
+    <t>Девушки — самые крутые создания на земле. Говорю это не ради лайков, а искренне. Как можно быть умными, талантливыми, так ещё и красивыми?! Ни один мужик так не может. Представьте себе мир без девчонок: это как соевая сосиска промеж безглютеновых булок — лишь жалкая пародия на счастье. С праздником ❤️ ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>07.03.26 09:52</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4553</t>
+  </si>
+  <si>
+    <t>Конец истории Полтора года назад ко мне пришел бывший партнер и предложил открыть бар. И тогда началась история Синего Треугольника — яркой сверхновой на барной карте Самары. Когда я писал (удивительно читать этот пост сейчас), что я и моя жена вложили душу, сердце и все силы в этот проект, я не преувеличивал. Я искал помещение, придумывал концепцию, составлял финплан, искал поставщиков, подрядчиков и сотрудников, выбивал скидки и использовал все свои связи. Ася отвечала за оформление и душу проекта. Не жалея сил, на 9 месяце, она каждый день приходила на стройку и занималась проектом, который формально не имел к ней отношения. Мы работали на износ, забросив все остальные дела. Когда у партнера внезапно закончились деньги, я пошел искать новые инвестиции (хотя мы изначально договорились, что он заходит деньгами, а я — способностями). И нашел. Приятель занял мне крупную сумму под расписку и обещание вернуть во что бы ни стало. И я сделал стратегическую ошибку: оформил займ лично на себя. Настолько я горел идеей и доверял партнеру, который сказал: “точно отдадим”. Партнера мы назначили директором — у него уже был опыт в бумажках и мы решили, что он будет заниматься операционным управлением. Но как выяснилось позже, операционкой никто не занимался. Деньги тратились налево и направо, ничего не считалось. Никто не мог ответить на элементарный вопрос “а сколько мы вообще тратим?”. С каждым месяцем ситуация все отягчалась. Я разрывался между задачами, управлением и маркетингом, доказывал, спорил, ругался и взывал к разуму. Летом я выгорел. Ситуация зашла в тупик. Партнер избегал встреч и ответов. А что с деньгами? Спустя полгода работы я, наконец, первый раз услышал правду. “Расписка на тебя, ты и разбирайся” — таков был ответ. Тело и голова отказывали. Я впервые в жизни пошел к психиатру и сел на таблетки — это было лучшее решение из тех, что я мог сделать на тот момент для своего здоровья. Врач настоятельно порекомендовал выдохнуть и переключиться, иначе все закончится плачевно. Я решил взять перерыв, привести мысли в порядок и наконец провести время с семьей, а не с баром. Мы на три месяца уехали в деревню и я продумывал план спасения заведения и собственной шкуры. Пока меня не было, все изменилось. «Не хочешь объясниться, зачем ты вернулся?» — такой вопрос я услышал от своих сотрудников. Моим друзьям, которые приходили в бар, рассказывали, что я там никто и ничего не сделал для этого места. Если раньше во мне теплилась надежда взять все в свои руки и исправить, то теперь я понял, что это невозможно. Сколько можно плыть против течения? Спасать предприятие, которое разрушили и практически довели до банкротства в результате полной некомпетентности? В итоге все пришло к ожидаемому концу. Сотрудники уходили один за другим, пока никого не осталось. Сверхновая светит ослепительно ярко, но недолго, а потом её свет неизбежно меркнет. Бар закрыт. Заработали все кроме меня: я не получил ни копейки с этого проекта, ещё и остался должен. Я вышел из участников ООО и больше не имею к нему никакого отношения. Как сказала моя жена: “твой талант всегда с тобой. Захочешь — откроешь еще десяток таких проектов”. Опыт был очень дорогой (как финансово, так и морально), но бесценный. Не знаю, открою ли я что-то снова, но зато теперь я знаю, как это делать (и, что даже важнее, делать не надо). Спасибо всем, кто поддерживал, ходил, пил, помогал, говорил спасибо, советовал, переживал, хвалил и ругал. Я долго переживал, осознавал, злился, грустил, но наконец отпустил. Бар «Синий треугольник». 2024 — 2026. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>06.03.26 22:11</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4552</t>
+  </si>
+  <si>
+    <t>Заметил интересную связь. Если я пишу по-настоящему искренний, глубокий пост о чем-то важном и личном, чувствую себя потом ужасно. Сил нет, аж ноги ватные: проживаю все о чем пишу за эти полчаса.</t>
+  </si>
+  <si>
+    <t>06.03.26 11:46</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4544</t>
+  </si>
+  <si>
+    <t>Что может быть хуже подарка, который купили в панике по дороге на застолье? Я хоть и покупаю все в последний момент, но у меня в кармане есть проверенный временем козырь: магазин “Все другое” рядом с Ленинградкой. Помню его еще на старой локации — я тогда только переехал в Самару (16 лет прошло!), офигевал от новой жизни и так же — от количества странных и классных штук, которые тут продавались. И в нем мне всегда нравилось, что это не просто лавка с безликим подарочным барахлом. Тут скорее место, где можно найти вещь с характером — и не скатиться в кружку “С ДР!!” (хотя кружек тут полно). Ася, например, сказала, что в детстве любила пазлы, и я как-то брал тут ей на Новый год деревянный пазл — сложный и кайфовый. Там же покупал рюкзаки локальных брендов, билетницу-кошелек, с которой мы ездим уже лет семь, и еще кучу всякой мелочи. Что дарят на 8 марта? Можно пойти по базе — бомбочки для ванной, термокружки и свечи. Но если захочется чего-то менее дежурного, выбор есть: прикольные украшения (например, в виде батона), ароматы от “Без повода” (с ароматом вечерней Ленинградки), полезные книги, модные журналы, ежедневники, Молескины, настолки и еще много всего, в чем можно залипнуть дольше, чем планировал. Можно зайти за безделушкой и уйти с парой книг — опасно. Короче, если подарок на 8 марта все еще не куплен, это вполне рабочий вариант — с шансом найти что-то небанальное. Молодогвардейская, 76 ТГ: @vse_drugoe ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>05.03.26 06:05</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4543</t>
+  </si>
+  <si>
+    <t>Тануки провело исследование, согласно которому лишь треть россиян готовы оставить последний ролл партнеру. Ужас, конечно, куда катится этот мир. Но тут интересно другое. Новость об “исследовании” внезапно появилась в редакции изданий 13 февраля. А 4 днями ранее с участием Тануки была другая громкая новость — о том, как в роллах нашли таракана. Вот, что значит грамотный пиар: быстро перебили выдуманным позитивным инфоповодом чернуху. Молодцы! Ну а мы тут не про чернуху, ее и так хватает. Лучше скажите, уступите последний ролл близкому или вы среднестатистический россиянин? ❤️ — конечно 👀 — жопа треснет ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>04.03.26 05:14</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4542</t>
+  </si>
+  <si>
+    <t>Нашел вкусный кекс в Самокате. Похож на кулич с начинкой (не тот, классический, а модный из кафешки). Воздушный кекс с изюмом и апельсиновыми цукатами. Внутри — нежная сливочная начинка. Очень мягкий, ароматный и тает во рту. Сверху покрыт сахарной глазурью. Состав: Тесто (мука пшеничная хлебопекарная высшего сорта, виноград сушёный (изюм светлый), вода питьевая, кожура апельсина засахаренная кубики (апельсиновая цедра, глюкозно-фруктозный сироп, сахар, регулятор кислотности лимонная кислота, консервант сорбат калия), маргарин (рафинированные дезодорированные растительные масла (пальмовое, модифицированные пальмовые, кокосовое, подсолнечное), вода питьевая, эмульгаторы (моно- и диглицериды жирных кислот, Твин-80, лецитин соевый), консерванты (сорбиновая кислота, бензоат натрия), ароматизатор, краситель бета-каротин, регулятор кислотности лимонная кислота), меланж яичный жидкий пастеризованный, сахар, глюкозный сироп (из кукурузы, пшеницы), дрожжи хлебопекарные прессованные, комплексная пищевая добавка (эмульгатор (моно- и диглицериды жирных кислот), стабилизатор карбонат кальция, мука пшеничная хлебопекарная), комплексная пищевая добавка (пшеничная клейковина, эмульгатор (эфиры глицерина и диацетилвинной и жирных кислот), антиокислитель аскорбиновая кислота), глютен пшеничный, соль, ароматизатор ванилин, сыворотка молочная сухая, белок молочный, жир молочный, консервант сорбиновая кислота), начинка термостабильная со вкусом ванильно-сливочным (сахар, вода питьевая, сыворотка молочная сухая, молоко сухое обезжиренное, заменитель молочного жира (масла растительные рафинированные дезодорированные, в том числе гидрогенизированные, переэтерифицированные: пальмовое, подсолнечное), загуститель крахмал модифицированный, сливки сухие (нормализованные сливки), ароматизатор ванильно-сливочный, консервант сорбат калия, краситель лютеин), покрытие (крем для покрытий (сахарная пудра, жир специального назначения (масло рафинированное (ши, пальмовое, рапсовое, соевое)), антиокислитель лимонная кислота), молоко сухое цельное, молоко сухое обезжиренное, белый шоколад (сахарная пудра, какао-масло, молоко сухое цельное, молоко сухое обезжиренное, эмульгатор лецитины, экстракт ванили), эмульгатор лецитины, ароматизаторы), глазурь (сахар, заменитель какао масла нетемперируемый лауринового типа (гидрогенизированный пальмоядровый стеарин, эмульгатор лецитин соевый, эмульгатор сорбитан тристеарат), сыворотка молочная сухая, эмульгатор лецитин соевый, ароматизаторы), масло подсолнечное рафинированное дезодорированное), декор (драже зерновое в белой кондитерской глазури (сахар, заменитель какао-масла нелауринового типа нетемперируемый (фракционированное, частично гидрогенизированное пальмовое масло, эмульгаторы: лецитин, сорбитан тристеарат, антиокислитель токоферол), крупа рисовая, сухая молочная смесь (сыворотка молочная сухая, сухое обезжиренное молоко, сухое цельное молоко, лактоза, молочный белок (протеин)), эмульгаторы (эфиры полиглицерина и взаимоэтерифицированных рициноловых кислот, лецитины), ароматизатор, патока крахмальная, картофельный крахмал), черника сублимационной сушки целая). Может содержать следы: арахиса, горчицы, кунжута, моллюсков, орехов, ракообразных, рыб, сельдерея, сульфитов Ну не знаю, как-то неловко теперь его вам советовать. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>03.03.26 14:34</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4541</t>
+  </si>
+  <si>
+    <t>Когда пытаешься завязать, но даже шоколад над тобой издевается. Росссия — щедрая душа. Виски-кола «для самых теплых моментов». Источник ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>03.03.26 08:26</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4540</t>
+  </si>
+  <si>
+    <t>Открываю подборку от Собаки “100 лучших подарков к 8 марта”. Вижу серьги за миллион двести девяносто шесть тысяч семьсот пятьдесят рублей. Закрываю подборку. Вы там совсем белены обълись?! Ну не день рождения же в конце-то концов! ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>03.03.26 07:41</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4539</t>
+  </si>
+  <si>
+    <t>Конкурс! Правила нашей игры просты — подписаться на всех организаторов по этой удобной ссылке, нажать кнопку внизу поста и поставить реакцию: ✓ @shtefanksenia ✓ @shcherbaks ✓ @samarskykray ✓ @samara_life63 + на каналы тех участников, чьи призы вы хотите выиграть (подписку проверим). Достойных призов очень много! Открывайте список и изучайте внимательно ⤵️ 🎧 1. Airpods Pro 2 от @nikitaonlyphones. Только оригинал и прекрасное шумоподавление. 👙 2—3. Сертификаты в Волжские термы. 🏠 4. Сутки проживания в любом доме от @etobaza63. Идеальное место для свидания или девичника в Старой Бинорадке на краю леса. 🧀 5. Корзинка с сырами, молочкой и вином от экофермы @koza_milk_63. Для вкусного начала весны. 👓 6. Сертификат 15к на линзы и уходовые наборы для оптики от @connoisseuroptic. 👕 7—8. Сертификаты по 5к на кастомные футболки от @mymerchstation. Сможете сами сделать дизайн! 🚜 9—10. Сертификаты от @motoprokat2kolesa. Поездки на квадроциклах и мотоциклах. 🌲 11. Проживание в морском доме с джакузи в будний день для 4 гостей от @ashalash63. Идеальный побег из города всего в 10 минутах от Самары. 🔪 12. 5000 на любой МК в кулинарной студии @artfartook. Сделайте себе вкусный праздник! 🍾 13—14. Подарочные наборы от локальной сидродельни @bykovcider. Вкус сочных яблок из детства в бутылке. ☕️ 15. 5 пачек кофе из @mosaic_coffee. Кто не знает знаменитый самарский кофе? 🏍 16—17. Сертификаты на 2,5 часа на эндуро-тур в Малой Царевщине от @po_goram_po_dolam63. 🍓 18. Сутки проживания в ВИП-номере с комплиментом (фрукты + шампанское) от @dom1908_Samara. Красивый отдых в центре города. 🍔 19. Сертификат на 3000 от @cultcargo1984. Ароматный брискет и сочные бургеры. 🍜 20. Сертификат на 5000 рублей в «Тай Китай» от ресторатора @sergeevlife1. Паназиатский ресторан, который чтит традиции. 💸 21. И 5000 рублей переводом по номеру телефона лично от @samarskykray! 👉 Итоги 4 марта в 20:00. Удачи! 👈 Реклама. Щербак Сергей Сергеевич. ИНН 632143717821</t>
+  </si>
+  <si>
+    <t>03.03.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4530</t>
+  </si>
+  <si>
+    <t>Люмос на Чапаевской закрылся (но на Революционной работает) Кофе был топ! Но локация сомнительная — пешком там никто не ходит, а на машине встать негде. Еще и вверх по лестнице, а как знает любой предприниматель, каждая ступенька сокращает трафик. Но речь не об этом. Я делал интерьерные снимки для всех Люмосов, включая этот и самый первый, здание с которым уже давно снесли. На мой вкус некоторые фото темноваты, но то была воля закачика. Если вам нужна коммерческая фотография (интерьеры, архитектура, предметы, еда) — вы знаете кому писать. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>03.03.26 04:21</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4529</t>
+  </si>
+  <si>
+    <t>Я — тот самый заказчик, которого не любят многие исполнители. Сообщение "надо через час!" — это прям про меня. Усугубляется еще всё супер-требовательностью, потому что я всегда знаю о чем говорю и что должно получиться. К примеру, периодически пользуюсь услугами типографии, заказываю там всякие открытки для Треугольника, менюшки, билетики, визитки, короче, кучу всего. И вот уже больше года, как нашёл ту самую типографию. Ребята из Йети Принт, с уважением относятся к моим срокам и к моей требовательности. Если речь идет про нестандартные решения, качество и скорость( которая не раз выручала мою задницу) — иду к ним. В общем, если у вас бизнес и вы ищите где печатать полиграфию — советую. #нативнаяинтеграция ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>02.03.26 06:13</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4519</t>
+  </si>
+  <si>
+    <t>Три года назад мы ездили в Ливан. Потрясающая страна! Очень красивый многострадальный Бейрут (помните взрыв в 21 году?). Гиперинфляция, перебои с электричеством — в общем, проблем хватает. Зато кофе на каждом шагу, винтажные немецкие машины и потрясающая красота. Пройдите по ссылкам, почитайте! Такого классного микса европейской архитектуры и восточного колорита ещё поискать. Одни из самых красивых фото за всю историю галереи моего телефона (а все снято на старый 11-й айфон, кстати). Как только все уляжется, горячо рекомендую сгонять туда на недельку. ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>02.03.26 04:31</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4518</t>
+  </si>
+  <si>
+    <t>Как избавиться от инстазависимости Кто ни разу не ловил себя на том, что уже час потратил на просмотр рилсов вместо того, чтобы сделать что-то полезное и чуточку улучшить жизнь свою или близких? Мне не стыдно сказать, что я был из числа этих людей. Стоило только взять телефон в руки, как палец сам тянулся к заветной иконке, которая так удобно была закреплена справа на нижней панельке. Я ставил ограничение экранного времени, но это не помогало. Скорее наоборот: посередине интересного рилса телефон вдруг решал, что надо сделать мне замечание. Да пошел ты нахер! Я на автомате вводил код и продолжал смотреть. Удалить инсту я не могу: она нужна мне для работы (но тем из вас, чья работа не связана с соцсетями, я вполне советую это сделать). Просто не заходить никак не получалось: в моменты затупа и приступа прокрастинации я шел туда словно безвольное животное. И вот, в очередной раз, когда палец после разблокировки экрана на автомате нажал на знакомую кнопку, я подумал: “ну все, хорош”. Решение пришло внезапно, и оно оказалось таким простым и изящным, что вы будете смеяться. Надо просто убрать иконку куда подальше! Мне хватило папки на втором экране — этого оказалось достаточно для моей лени. Теперь, чтобы открыть инсту, надо не просто тапнуть на кнопку, а сделать два действия, во время которых я успеваю спросить себя “мне туда действительно надо, или это моя прокрастинация берет верх?”. Использование инстаграма сократилось на 96% (я специально посчитал через “экранное время”). Даже не знаю, что теперь делать с освободившимся временем. Пожалуй, потрачу его тут, в телеге! ∼ Подпишись: @shcherbaks Мысли вслух в Максе</t>
+  </si>
+  <si>
+    <t>19.03.26 06:53</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4588</t>
+  </si>
+  <si>
+    <t>🍸 Подумываю о том, чтобы продать канал Синего треугольника — @sintreugolnik У меня есть идеи, что с ним делать дальше, но не уверен, что хватит на это времени и сил, поэтому готов с ним расстаться за хорошую монету. Кто пропустил, бар больше не работает. Для кого? Если у вас есть / вы планируете открывать бар (в идеале), ресторан или что-то другое, связанное с едой, алкоголем и досугом — это идеальный вариант для того, чтобы получить сумасшедший стартовый буст. Бонусом, я напишу у себя в блоге кому отдал канал, и вы получите доп. охват. Сразу говорю, что канал люблю, (кто помнит, я растил его как ребенка с самого нуля), подписчиками дорожу, так что отдам только в хорошие руки! Почему это один из лучших каналов общепита в городе? Потому что он отличается от остальных, раздутых розыгрышами, ботами и нецеловой аудиторией, каналов. Ноль ботов. Аудитория живая и на 100% самарская. Аудитория не просто теплая, а горячая — люди подписывались на канал бара, а не абы куда и оставались там до конца и даже после поста о закрытии. Другой такой лояльности в Самаре не сыскать. Бешенное вовлечение: 68% читают посты канала ER — 8,2% ERR — 67,8% Кто разбирается, знает, что это — космические цифры. Не хочу никого обижать, поэтому зайдите на ТГстат, вбейте каналы любых других баров и посмотрите статистику. 2300 подписчиков, набранные исключительно органикой и за счет интересного контента, никаких левых закупов и тупых конкурсов (опять же, профи легко подтвердят это через тот же Тгстат). Сколько? Не дешево. Пишите конкретное предложение и описание своего бизнеса в личку. Бонус? Само собой: есть еще инста (1200 пдп) и тг-аккаунт с ±600 контактами, которые уже бронировали места в баре (золото). Можно собрать комбо! Пожалуйста, перешлите этот пост всем знакомым маркетологам, пиарщикам, сммщикам, управляющим, директорам, собственникам, темщикам и предпринимателям. Поможем пристроить канал в хорошие руки 😌 ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>19.03.26 04:39</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4584</t>
+  </si>
+  <si>
+    <t>В Серфе продаются лимонады с каннабидиолом — это из конопли, но без психоактивного эффекта. Считается, что КБД может снижать тревогу, но при этом не торкает как ТГК. Однажды мы гуляли по Праге и увидели целый магазин с CBD марихуанной. Хоть я и знал, что это беспонтовщина, не зайти было нельзя, конечно. Вежливый продавец показал ассортимент, мы по очреди понюхали из каждой баночки и выбрали шишку с многообещающим названием “swiss amnezia” за 10 с чем-то евро. Вечером того же дня нашли веранду какого-то кафе, скрутили два косяка и удобно расположились в креслах. Вот она, свободная Европа! Эффект не заставил себя ждать: выбежал официант и начал орать, мол, нефиг тут шабить, пшли вон отсюда, сраные туристы. Разочарованные, мы удалились в закат с обещанием больше с таким не связываться. Считается, что КБД может снижать тревогу, вызванную обломом. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>18.03.26 16:16</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4583</t>
+  </si>
+  <si>
+    <t>Кстати, подписывайтесь на меня ВКонтике: ➡️ shcherbakserg Там, например, можно посмотреть содержательный и недооцененный подкаст с ребятами из Ля Вольт, снятый еще до открытия их ресторана. Или прочитать про топовый трехминутный рецепт вкуснейшей пасты для лентяев. Каждой соцсетке — свой контент! shcherbakserg ⬅️</t>
+  </si>
+  <si>
+    <t>18.03.26 12:30</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4582</t>
+  </si>
+  <si>
+    <t>🚀 КИБЕРВЕСНА ВРЫВАЕТСЯ 🚀 ❄️СНЕГ ТОЛЬКО НАЧИНАЕТ ТАЯТЬ, А НАШИ ЦЕНЫ УЖЕ РАСТАЯЛИ🔥 ⏰Акция только до 27 марта ❗️Покупать комплект оборудования стало еще выгоднее❗️ 👉 Запросить КП 👈 Реклама.</t>
+  </si>
+  <si>
+    <t>17.03.26 10:44</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4574</t>
+  </si>
+  <si>
+    <t>Самара, летим в Люкс-отели по цене трешки! ✈️ 🐠 Rixos Radamis 5* в Шарм Эль Шейхе - 450 000руб. 195 000 руб. 🇹🇷 Rixos Premium Bodrum 5 * - 495 700руб. 295 000 руб. 🇹🇷 Lujo Hotel 5* Deluxe - 730 000 руб. 395 000 руб. 🇹🇷 Anda Barut Collection 5 * - 650 500руб. 338 000 руб. Да-да, вы не ослышались! Ещё недавно такой отдых стоил от 400 000₽. Мы расскажем, как получить роскошь в ДВА РАЗА доступнее! ✅ Прямой вылет из Самары. Проверенные отели и эксклюзивные лакшери-варианты. Следите за каналом! Новые туры и такие сенсационные скидки появляются каждый день. Успейте забронировать своё направление — особенно по таким ценам! Ваш роскошный отдых начинается здесь: https://t.me/blisstour_samara #партнерскийпост</t>
+  </si>
+  <si>
+    <t>17.03.26 06:02</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4573</t>
+  </si>
+  <si>
+    <t>Самое тупое решение властей заключается вовсе не в блокировке Телеграма. Блокировать можно пытаться все что угодно: скоро уже будет пятый год, как люди продолжают сидеть в инсте. Самая большая тупость в попытке разделить производителей и потребителей контента. Когда появляется удобная платформа, люди сами туда переходят, производители контента видят, что есть спрос, и тоже подтягиваются. Все счастливы, жизнь бьет ключом. Но правительство за каким-то хером решило разделить тех, кто создает и зрителей. И тут же кроется непонимание большинства на кой черт их так насильно тащат в Макс (то, о чем я недавно писал). Дело не в том, что ТГ блочат и поэтому тут неудобно сидеть (у всех давно стоит впн), дело в том, что нам скоро запретят публиковать здесь рекламу! А реклама — это главный драйвер любого блога. Так что мы вынуждены бежать туда, где нам разрешают зарабатывать. Но там нет главного — вас. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>16.03.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4572</t>
+  </si>
+  <si>
+    <t>Вчера стал свидетелем разговора между парнем и девушкой. Он ей тоном «какая же ты все-таки дура» говорил что правильно будет не «машинально», а «мышенально», потому что «мышечная память». Я даже на секунду засомневался, и на всякий случай погуглил 🤦🏼‍♂️ machinal. Совершаемый непроизвольно в силу сложившегося навыка вести себя определённым образом; безотчётный, непроизвольный. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>15.03.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4569</t>
+  </si>
+  <si>
+    <t>Смотрите че нашел. Приехал такой в Аль-Халяль на Губернском, поел лагман, выходишь — а у тебя дырка в капоте от высоковольтного кабеля 😱 А ведь у тебя даже не электромобиль! Источник: Густой Дым 63 ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>14.03.26 15:27</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4568</t>
+  </si>
+  <si>
+    <t>Заметил, что многие неправильно наливают соки, молоко и все, что содержится в картонных тетрапаках. Жидкость хлюпает, брызжет и разливается во все стороны. А всего-то нужно перевернуть коробку так, чтобы крышка была сверху, а не снизу. Тогда воздух сможет проникать внутрь и ничего хлюпать не будет. Немного контринтуитивно, но схема рабочая. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>14.03.26 13:47</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4567</t>
+  </si>
+  <si>
+    <t>Blaash Braat Tour в Самаре! 21 марта промо-группа "VOSKRESNIK" решила устроить настоящий музыкальный апокалипсис и в бар "Вечно Молодой" привезти своих друзей — одну из крупнейших промо-команд Blaash! Blaash - творческое объединение музыкантов и артистов, а так же организаторов уникальных ивентов в сфере электронной музыки. С 2021 года они провели более 40 событий в разных точках России и за рубежом. Вас ждет: • 7 часов рейва • SAYLES SHOW - шоу от фронтменов ТО PODLESNOV &amp; S.A.Y. • Перформансы от артистов и огромное количество вкусной электронной музыки! В лайн-апе: PODLESNOV | S.A.Y. | DJ YASTREB | BASTIG | LIL KIRYUSHA | ILYASOV | NEKOSMOS Начало - 22:00 Билеты (вход без очереди) - https://ct445652.tw1.ru/ До 00:00 (полуночи): С репостом: 700 Без репоста: 900 После 00:00 (полуночи): С репостом: 800 Без репоста: 1000 Реклама. ИП Ларкин Олег Николаевич. ИНН 638141501433 ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>13.03.26 16:40</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4566</t>
+  </si>
+  <si>
+    <t>Пиво-то пойдем пить? Или будем дома киснуть в такую погоду?</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2798,62 +3794,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H269"/>
+  <dimension ref="A1:H380"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="3547.277" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4229.11" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -8790,54 +9786,54 @@
       </c>
       <c r="F235">
         <v>20</v>
       </c>
       <c r="G235">
         <v>17</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236">
         <v>77958</v>
       </c>
       <c r="B236" t="s">
         <v>705</v>
       </c>
       <c r="C236" t="s">
         <v>706</v>
       </c>
       <c r="D236" s="1" t="s">
         <v>707</v>
       </c>
       <c r="E236">
         <v>1344</v>
       </c>
       <c r="F236">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G236">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H236">
         <v>2</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237">
         <v>77959</v>
       </c>
       <c r="B237" t="s">
         <v>708</v>
       </c>
       <c r="C237" t="s">
         <v>709</v>
       </c>
       <c r="D237" s="1" t="s">
         <v>710</v>
       </c>
       <c r="E237">
         <v>1497</v>
       </c>
       <c r="F237">
         <v>1</v>
       </c>
       <c r="G237">
@@ -8845,74 +9841,74 @@
       </c>
       <c r="H237">
         <v>2</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238">
         <v>77960</v>
       </c>
       <c r="B238" t="s">
         <v>711</v>
       </c>
       <c r="C238" t="s">
         <v>712</v>
       </c>
       <c r="D238" s="1" t="s">
         <v>713</v>
       </c>
       <c r="E238">
         <v>1559</v>
       </c>
       <c r="F238">
         <v>4</v>
       </c>
       <c r="G238">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H238">
         <v>9</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239">
         <v>77961</v>
       </c>
       <c r="B239" t="s">
         <v>714</v>
       </c>
       <c r="C239" t="s">
         <v>715</v>
       </c>
       <c r="D239" s="1" t="s">
         <v>716</v>
       </c>
       <c r="E239">
         <v>1616</v>
       </c>
       <c r="F239">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="G239">
         <v>58</v>
       </c>
       <c r="H239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240">
         <v>77962</v>
       </c>
       <c r="B240" t="s">
         <v>717</v>
       </c>
       <c r="C240" t="s">
         <v>718</v>
       </c>
       <c r="D240" s="1" t="s">
         <v>719</v>
       </c>
       <c r="E240">
         <v>1593</v>
       </c>
       <c r="F240">
@@ -9625,50 +10621,2645 @@
     </row>
     <row r="269" spans="1:8">
       <c r="A269">
         <v>77991</v>
       </c>
       <c r="B269" t="s">
         <v>804</v>
       </c>
       <c r="C269" t="s">
         <v>805</v>
       </c>
       <c r="D269" s="1" t="s">
         <v>806</v>
       </c>
       <c r="E269">
         <v>1757</v>
       </c>
       <c r="F269">
         <v>12</v>
       </c>
       <c r="G269">
         <v>22</v>
       </c>
       <c r="H269">
         <v>3</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270">
+        <v>81909</v>
+      </c>
+      <c r="B270" t="s">
+        <v>807</v>
+      </c>
+      <c r="C270" t="s">
+        <v>808</v>
+      </c>
+      <c r="D270" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E270">
+        <v>2644</v>
+      </c>
+      <c r="F270">
+        <v>3</v>
+      </c>
+      <c r="G270">
+        <v>34</v>
+      </c>
+      <c r="H270">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271">
+        <v>81910</v>
+      </c>
+      <c r="B271" t="s">
+        <v>810</v>
+      </c>
+      <c r="C271" t="s">
+        <v>811</v>
+      </c>
+      <c r="D271" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="E271">
+        <v>1936</v>
+      </c>
+      <c r="F271">
+        <v>15</v>
+      </c>
+      <c r="G271">
+        <v>97</v>
+      </c>
+      <c r="H271">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272">
+        <v>81911</v>
+      </c>
+      <c r="B272" t="s">
+        <v>813</v>
+      </c>
+      <c r="C272" t="s">
+        <v>814</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="E272">
+        <v>2782</v>
+      </c>
+      <c r="F272">
+        <v>37</v>
+      </c>
+      <c r="G272">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273">
+        <v>81912</v>
+      </c>
+      <c r="B273" t="s">
+        <v>816</v>
+      </c>
+      <c r="C273" t="s">
+        <v>817</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="E273">
+        <v>1651</v>
+      </c>
+      <c r="F273">
+        <v>1</v>
+      </c>
+      <c r="G273">
+        <v>55</v>
+      </c>
+      <c r="H273">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274">
+        <v>81913</v>
+      </c>
+      <c r="B274" t="s">
+        <v>819</v>
+      </c>
+      <c r="C274" t="s">
+        <v>820</v>
+      </c>
+      <c r="D274" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="E274">
+        <v>1902</v>
+      </c>
+      <c r="F274">
+        <v>23</v>
+      </c>
+      <c r="G274">
+        <v>82</v>
+      </c>
+      <c r="H274">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275">
+        <v>81914</v>
+      </c>
+      <c r="B275" t="s">
+        <v>822</v>
+      </c>
+      <c r="C275" t="s">
+        <v>823</v>
+      </c>
+      <c r="D275" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E275">
+        <v>1935</v>
+      </c>
+      <c r="F275">
+        <v>11</v>
+      </c>
+      <c r="G275">
+        <v>88</v>
+      </c>
+      <c r="H275">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276">
+        <v>81915</v>
+      </c>
+      <c r="B276" t="s">
+        <v>825</v>
+      </c>
+      <c r="C276" t="s">
+        <v>826</v>
+      </c>
+      <c r="D276" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E276">
+        <v>2001</v>
+      </c>
+      <c r="F276">
+        <v>31</v>
+      </c>
+      <c r="G276">
+        <v>59</v>
+      </c>
+      <c r="H276">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277">
+        <v>81916</v>
+      </c>
+      <c r="B277" t="s">
+        <v>828</v>
+      </c>
+      <c r="C277" t="s">
+        <v>829</v>
+      </c>
+      <c r="D277" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E277">
+        <v>2066</v>
+      </c>
+      <c r="F277">
+        <v>4</v>
+      </c>
+      <c r="G277">
+        <v>236</v>
+      </c>
+      <c r="H277">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278">
+        <v>81917</v>
+      </c>
+      <c r="B278" t="s">
+        <v>831</v>
+      </c>
+      <c r="C278" t="s">
+        <v>832</v>
+      </c>
+      <c r="D278" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E278">
+        <v>2431</v>
+      </c>
+      <c r="F278">
+        <v>28</v>
+      </c>
+      <c r="G278">
+        <v>52</v>
+      </c>
+      <c r="H278">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279">
+        <v>81918</v>
+      </c>
+      <c r="B279" t="s">
+        <v>834</v>
+      </c>
+      <c r="C279" t="s">
+        <v>835</v>
+      </c>
+      <c r="D279" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E279">
+        <v>2656</v>
+      </c>
+      <c r="F279">
+        <v>1</v>
+      </c>
+      <c r="G279">
+        <v>89</v>
+      </c>
+      <c r="H279">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280">
+        <v>81919</v>
+      </c>
+      <c r="B280" t="s">
+        <v>837</v>
+      </c>
+      <c r="C280" t="s">
+        <v>838</v>
+      </c>
+      <c r="D280" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="E280">
+        <v>2948</v>
+      </c>
+      <c r="F280">
+        <v>3</v>
+      </c>
+      <c r="G280">
+        <v>127</v>
+      </c>
+      <c r="H280">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281">
+        <v>81920</v>
+      </c>
+      <c r="B281" t="s">
+        <v>840</v>
+      </c>
+      <c r="C281" t="s">
+        <v>841</v>
+      </c>
+      <c r="D281" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="E281">
+        <v>2888</v>
+      </c>
+      <c r="F281">
+        <v>9</v>
+      </c>
+      <c r="G281">
+        <v>123</v>
+      </c>
+      <c r="H281">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282">
+        <v>81921</v>
+      </c>
+      <c r="B282" t="s">
+        <v>843</v>
+      </c>
+      <c r="C282" t="s">
+        <v>844</v>
+      </c>
+      <c r="D282" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E282">
+        <v>2731</v>
+      </c>
+      <c r="F282">
+        <v>12</v>
+      </c>
+      <c r="G282">
+        <v>77</v>
+      </c>
+      <c r="H282">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283">
+        <v>81922</v>
+      </c>
+      <c r="B283" t="s">
+        <v>846</v>
+      </c>
+      <c r="C283" t="s">
+        <v>847</v>
+      </c>
+      <c r="D283" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="E283">
+        <v>3451</v>
+      </c>
+      <c r="F283">
+        <v>249</v>
+      </c>
+      <c r="G283">
+        <v>81</v>
+      </c>
+      <c r="H283">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284">
+        <v>81923</v>
+      </c>
+      <c r="B284" t="s">
+        <v>849</v>
+      </c>
+      <c r="C284" t="s">
+        <v>850</v>
+      </c>
+      <c r="D284" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E284">
+        <v>2715</v>
+      </c>
+      <c r="F284">
+        <v>14</v>
+      </c>
+      <c r="G284">
+        <v>77</v>
+      </c>
+      <c r="H284">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285">
+        <v>81924</v>
+      </c>
+      <c r="B285" t="s">
+        <v>852</v>
+      </c>
+      <c r="C285" t="s">
+        <v>853</v>
+      </c>
+      <c r="D285" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E285">
+        <v>2788</v>
+      </c>
+      <c r="F285">
+        <v>10</v>
+      </c>
+      <c r="G285">
+        <v>79</v>
+      </c>
+      <c r="H285">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286">
+        <v>81925</v>
+      </c>
+      <c r="B286" t="s">
+        <v>855</v>
+      </c>
+      <c r="C286" t="s">
+        <v>856</v>
+      </c>
+      <c r="D286" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="E286">
+        <v>2828</v>
+      </c>
+      <c r="F286">
+        <v>15</v>
+      </c>
+      <c r="G286">
+        <v>107</v>
+      </c>
+      <c r="H286">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287">
+        <v>81926</v>
+      </c>
+      <c r="B287" t="s">
+        <v>858</v>
+      </c>
+      <c r="C287" t="s">
+        <v>859</v>
+      </c>
+      <c r="D287" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="E287">
+        <v>2797</v>
+      </c>
+      <c r="F287">
+        <v>10</v>
+      </c>
+      <c r="G287">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288">
+        <v>81927</v>
+      </c>
+      <c r="B288" t="s">
+        <v>861</v>
+      </c>
+      <c r="C288" t="s">
+        <v>862</v>
+      </c>
+      <c r="D288" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="E288">
+        <v>2547</v>
+      </c>
+      <c r="G288">
+        <v>54</v>
+      </c>
+      <c r="H288">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289">
+        <v>81928</v>
+      </c>
+      <c r="B289" t="s">
+        <v>864</v>
+      </c>
+      <c r="C289" t="s">
+        <v>865</v>
+      </c>
+      <c r="D289" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="E289">
+        <v>2556</v>
+      </c>
+      <c r="F289">
+        <v>19</v>
+      </c>
+      <c r="G289">
+        <v>152</v>
+      </c>
+      <c r="H289">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290">
+        <v>81929</v>
+      </c>
+      <c r="B290" t="s">
+        <v>867</v>
+      </c>
+      <c r="C290" t="s">
+        <v>868</v>
+      </c>
+      <c r="D290" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E290">
+        <v>2516</v>
+      </c>
+      <c r="F290">
+        <v>11</v>
+      </c>
+      <c r="G290">
+        <v>15</v>
+      </c>
+      <c r="H290">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291">
+        <v>81930</v>
+      </c>
+      <c r="B291" t="s">
+        <v>870</v>
+      </c>
+      <c r="C291" t="s">
+        <v>871</v>
+      </c>
+      <c r="D291" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="E291">
+        <v>2592</v>
+      </c>
+      <c r="F291">
+        <v>6</v>
+      </c>
+      <c r="G291">
+        <v>103</v>
+      </c>
+      <c r="H291">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292">
+        <v>81931</v>
+      </c>
+      <c r="B292" t="s">
+        <v>873</v>
+      </c>
+      <c r="C292" t="s">
+        <v>874</v>
+      </c>
+      <c r="D292" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="E292">
+        <v>2731</v>
+      </c>
+      <c r="F292">
+        <v>6</v>
+      </c>
+      <c r="G292">
+        <v>56</v>
+      </c>
+      <c r="H292">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293">
+        <v>81932</v>
+      </c>
+      <c r="B293" t="s">
+        <v>876</v>
+      </c>
+      <c r="C293" t="s">
+        <v>877</v>
+      </c>
+      <c r="D293" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E293">
+        <v>3005</v>
+      </c>
+      <c r="F293">
+        <v>5</v>
+      </c>
+      <c r="G293">
+        <v>106</v>
+      </c>
+      <c r="H293">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294">
+        <v>81933</v>
+      </c>
+      <c r="B294" t="s">
+        <v>879</v>
+      </c>
+      <c r="C294" t="s">
+        <v>880</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="E294">
+        <v>3105</v>
+      </c>
+      <c r="F294">
+        <v>12</v>
+      </c>
+      <c r="G294">
+        <v>181</v>
+      </c>
+      <c r="H294">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295">
+        <v>81934</v>
+      </c>
+      <c r="B295" t="s">
+        <v>882</v>
+      </c>
+      <c r="C295" t="s">
+        <v>883</v>
+      </c>
+      <c r="D295" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="E295">
+        <v>3014</v>
+      </c>
+      <c r="F295">
+        <v>27</v>
+      </c>
+      <c r="G295">
+        <v>100</v>
+      </c>
+      <c r="H295">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296">
+        <v>81935</v>
+      </c>
+      <c r="B296" t="s">
+        <v>885</v>
+      </c>
+      <c r="C296" t="s">
+        <v>886</v>
+      </c>
+      <c r="D296" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E296">
+        <v>2565</v>
+      </c>
+      <c r="F296">
+        <v>18</v>
+      </c>
+      <c r="G296">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297">
+        <v>81936</v>
+      </c>
+      <c r="B297" t="s">
+        <v>888</v>
+      </c>
+      <c r="C297" t="s">
+        <v>889</v>
+      </c>
+      <c r="D297" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="E297">
+        <v>2432</v>
+      </c>
+      <c r="F297">
+        <v>15</v>
+      </c>
+      <c r="G297">
+        <v>34</v>
+      </c>
+      <c r="H297">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298">
+        <v>81937</v>
+      </c>
+      <c r="B298" t="s">
+        <v>891</v>
+      </c>
+      <c r="C298" t="s">
+        <v>892</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="E298">
+        <v>2349</v>
+      </c>
+      <c r="F298">
+        <v>44</v>
+      </c>
+      <c r="G298">
+        <v>75</v>
+      </c>
+      <c r="H298">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299">
+        <v>81938</v>
+      </c>
+      <c r="B299" t="s">
+        <v>894</v>
+      </c>
+      <c r="C299" t="s">
+        <v>895</v>
+      </c>
+      <c r="D299" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="E299">
+        <v>2585</v>
+      </c>
+      <c r="F299">
+        <v>22</v>
+      </c>
+      <c r="G299">
+        <v>174</v>
+      </c>
+      <c r="H299">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300">
+        <v>81939</v>
+      </c>
+      <c r="B300" t="s">
+        <v>897</v>
+      </c>
+      <c r="C300" t="s">
+        <v>898</v>
+      </c>
+      <c r="D300" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="E300">
+        <v>2684</v>
+      </c>
+      <c r="F300">
+        <v>50</v>
+      </c>
+      <c r="G300">
+        <v>80</v>
+      </c>
+      <c r="H300">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301">
+        <v>81940</v>
+      </c>
+      <c r="B301" t="s">
+        <v>900</v>
+      </c>
+      <c r="C301" t="s">
+        <v>901</v>
+      </c>
+      <c r="D301" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="E301">
+        <v>3124</v>
+      </c>
+      <c r="F301">
+        <v>11</v>
+      </c>
+      <c r="G301">
+        <v>128</v>
+      </c>
+      <c r="H301">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302">
+        <v>81941</v>
+      </c>
+      <c r="B302" t="s">
+        <v>903</v>
+      </c>
+      <c r="C302" t="s">
+        <v>904</v>
+      </c>
+      <c r="D302" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="E302">
+        <v>3683</v>
+      </c>
+      <c r="G302">
+        <v>58</v>
+      </c>
+      <c r="H302">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303">
+        <v>81942</v>
+      </c>
+      <c r="B303" t="s">
+        <v>906</v>
+      </c>
+      <c r="C303" t="s">
+        <v>907</v>
+      </c>
+      <c r="D303" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E303">
+        <v>5054</v>
+      </c>
+      <c r="F303">
+        <v>66</v>
+      </c>
+      <c r="G303">
+        <v>72</v>
+      </c>
+      <c r="H303">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304">
+        <v>81943</v>
+      </c>
+      <c r="B304" t="s">
+        <v>909</v>
+      </c>
+      <c r="C304" t="s">
+        <v>910</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="E304">
+        <v>3046</v>
+      </c>
+      <c r="F304">
+        <v>19</v>
+      </c>
+      <c r="G304">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305">
+        <v>81944</v>
+      </c>
+      <c r="B305" t="s">
+        <v>912</v>
+      </c>
+      <c r="C305" t="s">
+        <v>913</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="E305">
+        <v>4359</v>
+      </c>
+      <c r="F305">
+        <v>2</v>
+      </c>
+      <c r="G305">
+        <v>46</v>
+      </c>
+      <c r="H305">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306">
+        <v>81945</v>
+      </c>
+      <c r="B306" t="s">
+        <v>915</v>
+      </c>
+      <c r="C306" t="s">
+        <v>916</v>
+      </c>
+      <c r="D306" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E306">
+        <v>3560</v>
+      </c>
+      <c r="F306">
+        <v>69</v>
+      </c>
+      <c r="G306">
+        <v>63</v>
+      </c>
+      <c r="H306">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307">
+        <v>81946</v>
+      </c>
+      <c r="B307" t="s">
+        <v>918</v>
+      </c>
+      <c r="C307" t="s">
+        <v>919</v>
+      </c>
+      <c r="D307" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="E307">
+        <v>3330</v>
+      </c>
+      <c r="F307">
+        <v>9</v>
+      </c>
+      <c r="G307">
+        <v>25</v>
+      </c>
+      <c r="H307">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308">
+        <v>81947</v>
+      </c>
+      <c r="B308" t="s">
+        <v>921</v>
+      </c>
+      <c r="C308" t="s">
+        <v>922</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="E308">
+        <v>3582</v>
+      </c>
+      <c r="G308">
+        <v>40</v>
+      </c>
+      <c r="H308">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309">
+        <v>81948</v>
+      </c>
+      <c r="B309" t="s">
+        <v>924</v>
+      </c>
+      <c r="C309" t="s">
+        <v>925</v>
+      </c>
+      <c r="D309" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="E309">
+        <v>169</v>
+      </c>
+      <c r="G309">
+        <v>3</v>
+      </c>
+      <c r="H309">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310">
+        <v>81949</v>
+      </c>
+      <c r="B310" t="s">
+        <v>927</v>
+      </c>
+      <c r="C310" t="s">
+        <v>928</v>
+      </c>
+      <c r="D310" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E310">
+        <v>3058</v>
+      </c>
+      <c r="F310">
+        <v>7</v>
+      </c>
+      <c r="G310">
+        <v>203</v>
+      </c>
+      <c r="H310">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311">
+        <v>81950</v>
+      </c>
+      <c r="B311" t="s">
+        <v>930</v>
+      </c>
+      <c r="C311" t="s">
+        <v>931</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="E311">
+        <v>2877</v>
+      </c>
+      <c r="F311">
+        <v>5</v>
+      </c>
+      <c r="G311">
+        <v>84</v>
+      </c>
+      <c r="H311">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312">
+        <v>81951</v>
+      </c>
+      <c r="B312" t="s">
+        <v>933</v>
+      </c>
+      <c r="C312" t="s">
+        <v>934</v>
+      </c>
+      <c r="D312" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="E312">
+        <v>3542</v>
+      </c>
+      <c r="F312">
+        <v>43</v>
+      </c>
+      <c r="G312">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313">
+        <v>81952</v>
+      </c>
+      <c r="B313" t="s">
+        <v>936</v>
+      </c>
+      <c r="C313" t="s">
+        <v>937</v>
+      </c>
+      <c r="D313" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="E313">
+        <v>2575</v>
+      </c>
+      <c r="F313">
+        <v>13</v>
+      </c>
+      <c r="G313">
+        <v>96</v>
+      </c>
+      <c r="H313">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314">
+        <v>81953</v>
+      </c>
+      <c r="B314" t="s">
+        <v>939</v>
+      </c>
+      <c r="C314" t="s">
+        <v>940</v>
+      </c>
+      <c r="D314" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="E314">
+        <v>2543</v>
+      </c>
+      <c r="F314">
+        <v>4</v>
+      </c>
+      <c r="G314">
+        <v>36</v>
+      </c>
+      <c r="H314">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315">
+        <v>81954</v>
+      </c>
+      <c r="B315" t="s">
+        <v>942</v>
+      </c>
+      <c r="C315" t="s">
+        <v>943</v>
+      </c>
+      <c r="D315" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="E315">
+        <v>2233</v>
+      </c>
+      <c r="G315">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316">
+        <v>81955</v>
+      </c>
+      <c r="B316" t="s">
+        <v>945</v>
+      </c>
+      <c r="C316" t="s">
+        <v>946</v>
+      </c>
+      <c r="D316" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="E316">
+        <v>2400</v>
+      </c>
+      <c r="F316">
+        <v>6</v>
+      </c>
+      <c r="G316">
+        <v>34</v>
+      </c>
+      <c r="H316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317">
+        <v>81956</v>
+      </c>
+      <c r="B317" t="s">
+        <v>948</v>
+      </c>
+      <c r="C317" t="s">
+        <v>949</v>
+      </c>
+      <c r="D317" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="E317">
+        <v>2015</v>
+      </c>
+      <c r="F317">
+        <v>19</v>
+      </c>
+      <c r="G317">
+        <v>29</v>
+      </c>
+      <c r="H317">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318">
+        <v>81957</v>
+      </c>
+      <c r="B318" t="s">
+        <v>951</v>
+      </c>
+      <c r="C318" t="s">
+        <v>952</v>
+      </c>
+      <c r="D318" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E318">
+        <v>2125</v>
+      </c>
+      <c r="G318">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319">
+        <v>81958</v>
+      </c>
+      <c r="B319" t="s">
+        <v>954</v>
+      </c>
+      <c r="C319" t="s">
+        <v>955</v>
+      </c>
+      <c r="D319" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E319">
+        <v>2308</v>
+      </c>
+      <c r="F319">
+        <v>6</v>
+      </c>
+      <c r="G319">
+        <v>50</v>
+      </c>
+      <c r="H319">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320">
+        <v>81959</v>
+      </c>
+      <c r="B320" t="s">
+        <v>957</v>
+      </c>
+      <c r="C320" t="s">
+        <v>958</v>
+      </c>
+      <c r="D320" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="E320">
+        <v>2239</v>
+      </c>
+      <c r="G320">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321">
+        <v>81960</v>
+      </c>
+      <c r="B321" t="s">
+        <v>960</v>
+      </c>
+      <c r="C321" t="s">
+        <v>961</v>
+      </c>
+      <c r="D321" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E321">
+        <v>2480</v>
+      </c>
+      <c r="F321">
+        <v>12</v>
+      </c>
+      <c r="G321">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322">
+        <v>81961</v>
+      </c>
+      <c r="B322" t="s">
+        <v>963</v>
+      </c>
+      <c r="C322" t="s">
+        <v>964</v>
+      </c>
+      <c r="D322" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E322">
+        <v>2254</v>
+      </c>
+      <c r="F322">
+        <v>4</v>
+      </c>
+      <c r="G322">
+        <v>146</v>
+      </c>
+      <c r="H322">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323">
+        <v>81962</v>
+      </c>
+      <c r="B323" t="s">
+        <v>966</v>
+      </c>
+      <c r="C323" t="s">
+        <v>967</v>
+      </c>
+      <c r="D323" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="E323">
+        <v>2332</v>
+      </c>
+      <c r="F323">
+        <v>7</v>
+      </c>
+      <c r="G323">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324">
+        <v>81963</v>
+      </c>
+      <c r="B324" t="s">
+        <v>969</v>
+      </c>
+      <c r="C324" t="s">
+        <v>970</v>
+      </c>
+      <c r="D324" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E324">
+        <v>2354</v>
+      </c>
+      <c r="F324">
+        <v>14</v>
+      </c>
+      <c r="G324">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325">
+        <v>83010</v>
+      </c>
+      <c r="B325" t="s">
+        <v>972</v>
+      </c>
+      <c r="C325" t="s">
+        <v>973</v>
+      </c>
+      <c r="D325" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E325">
+        <v>2156</v>
+      </c>
+      <c r="F325">
+        <v>6</v>
+      </c>
+      <c r="G325">
+        <v>204</v>
+      </c>
+      <c r="H325">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326">
+        <v>83011</v>
+      </c>
+      <c r="B326" t="s">
+        <v>975</v>
+      </c>
+      <c r="C326" t="s">
+        <v>976</v>
+      </c>
+      <c r="D326" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E326">
+        <v>1337</v>
+      </c>
+      <c r="F326">
+        <v>1</v>
+      </c>
+      <c r="G326">
+        <v>105</v>
+      </c>
+      <c r="H326">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327">
+        <v>83012</v>
+      </c>
+      <c r="B327" t="s">
+        <v>978</v>
+      </c>
+      <c r="C327" t="s">
+        <v>979</v>
+      </c>
+      <c r="D327" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="E327">
+        <v>1503</v>
+      </c>
+      <c r="F327">
+        <v>15</v>
+      </c>
+      <c r="G327">
+        <v>94</v>
+      </c>
+      <c r="H327">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328">
+        <v>83013</v>
+      </c>
+      <c r="B328" t="s">
+        <v>981</v>
+      </c>
+      <c r="C328" t="s">
+        <v>982</v>
+      </c>
+      <c r="D328" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E328">
+        <v>1508</v>
+      </c>
+      <c r="G328">
+        <v>29</v>
+      </c>
+      <c r="H328">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329">
+        <v>83014</v>
+      </c>
+      <c r="B329" t="s">
+        <v>984</v>
+      </c>
+      <c r="C329" t="s">
+        <v>985</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="E329">
+        <v>1565</v>
+      </c>
+      <c r="F329">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>19</v>
+      </c>
+      <c r="H329">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330">
+        <v>83015</v>
+      </c>
+      <c r="B330" t="s">
+        <v>987</v>
+      </c>
+      <c r="C330" t="s">
+        <v>988</v>
+      </c>
+      <c r="D330" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E330">
+        <v>1620</v>
+      </c>
+      <c r="F330">
+        <v>3</v>
+      </c>
+      <c r="G330">
+        <v>26</v>
+      </c>
+      <c r="H330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331">
+        <v>83016</v>
+      </c>
+      <c r="B331" t="s">
+        <v>990</v>
+      </c>
+      <c r="C331" t="s">
+        <v>991</v>
+      </c>
+      <c r="D331" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="E331">
+        <v>1570</v>
+      </c>
+      <c r="G331">
+        <v>34</v>
+      </c>
+      <c r="H331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332">
+        <v>83017</v>
+      </c>
+      <c r="B332" t="s">
+        <v>990</v>
+      </c>
+      <c r="C332" t="s">
+        <v>993</v>
+      </c>
+      <c r="D332" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="E332">
+        <v>1525</v>
+      </c>
+      <c r="F332">
+        <v>29</v>
+      </c>
+      <c r="G332">
+        <v>40</v>
+      </c>
+      <c r="H332">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333">
+        <v>83018</v>
+      </c>
+      <c r="B333" t="s">
+        <v>995</v>
+      </c>
+      <c r="C333" t="s">
+        <v>996</v>
+      </c>
+      <c r="D333" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="E333">
+        <v>1691</v>
+      </c>
+      <c r="F333">
+        <v>28</v>
+      </c>
+      <c r="G333">
+        <v>46</v>
+      </c>
+      <c r="H333">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334">
+        <v>83019</v>
+      </c>
+      <c r="B334" t="s">
+        <v>998</v>
+      </c>
+      <c r="C334" t="s">
+        <v>999</v>
+      </c>
+      <c r="D334" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E334">
+        <v>1844</v>
+      </c>
+      <c r="F334">
+        <v>28</v>
+      </c>
+      <c r="G334">
+        <v>225</v>
+      </c>
+      <c r="H334">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335">
+        <v>83020</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D335" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E335">
+        <v>1871</v>
+      </c>
+      <c r="F335">
+        <v>26</v>
+      </c>
+      <c r="G335">
+        <v>74</v>
+      </c>
+      <c r="H335">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336">
+        <v>83021</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D336" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E336">
+        <v>1865</v>
+      </c>
+      <c r="F336">
+        <v>3</v>
+      </c>
+      <c r="G336">
+        <v>54</v>
+      </c>
+      <c r="H336">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337">
+        <v>83022</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D337" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E337">
+        <v>1846</v>
+      </c>
+      <c r="F337">
+        <v>6</v>
+      </c>
+      <c r="G337">
+        <v>60</v>
+      </c>
+      <c r="H337">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338">
+        <v>83023</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D338" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E338">
+        <v>1864</v>
+      </c>
+      <c r="F338">
+        <v>2</v>
+      </c>
+      <c r="G338">
+        <v>86</v>
+      </c>
+      <c r="H338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339">
+        <v>83024</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D339" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E339">
+        <v>1935</v>
+      </c>
+      <c r="F339">
+        <v>3</v>
+      </c>
+      <c r="G339">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340">
+        <v>83025</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D340" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E340">
+        <v>1918</v>
+      </c>
+      <c r="F340">
+        <v>26</v>
+      </c>
+      <c r="G340">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341">
+        <v>83026</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D341" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E341">
+        <v>1914</v>
+      </c>
+      <c r="F341">
+        <v>9</v>
+      </c>
+      <c r="G341">
+        <v>112</v>
+      </c>
+      <c r="H341">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342">
+        <v>83027</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D342" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E342">
+        <v>1658</v>
+      </c>
+      <c r="F342">
+        <v>1</v>
+      </c>
+      <c r="G342">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343">
+        <v>83028</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D343" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E343">
+        <v>2254</v>
+      </c>
+      <c r="F343">
+        <v>9</v>
+      </c>
+      <c r="G343">
+        <v>123</v>
+      </c>
+      <c r="H343">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344">
+        <v>83029</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D344" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E344">
+        <v>2448</v>
+      </c>
+      <c r="F344">
+        <v>20</v>
+      </c>
+      <c r="G344">
+        <v>70</v>
+      </c>
+      <c r="H344">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345">
+        <v>83030</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D345" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E345">
+        <v>2669</v>
+      </c>
+      <c r="F345">
+        <v>24</v>
+      </c>
+      <c r="G345">
+        <v>62</v>
+      </c>
+      <c r="H345">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346">
+        <v>87528</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D346" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E346">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347">
+        <v>87529</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D347" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E347">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348">
+        <v>87530</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D348" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E348">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349">
+        <v>87531</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D349" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="E349">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350">
+        <v>87532</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D350" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E350">
+        <v>1978</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351">
+        <v>87533</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D351" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E351">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352">
+        <v>87534</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D352" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E352">
+        <v>2047</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353">
+        <v>87535</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D353" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E353">
+        <v>2362</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354">
+        <v>87536</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D354" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E354">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355">
+        <v>87537</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D355" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E355">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356">
+        <v>87538</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D356" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E356">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357">
+        <v>87539</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D357" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E357">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358">
+        <v>87540</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D358" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E358">
+        <v>3728</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359">
+        <v>87541</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D359" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E359">
+        <v>2872</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360">
+        <v>87542</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E360">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361">
+        <v>87543</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D361" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E361">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362">
+        <v>87544</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D362" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E362">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363">
+        <v>87545</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D363" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E363">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364">
+        <v>87546</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D364" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E364">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365">
+        <v>87547</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D365" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E365">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366">
+        <v>87548</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D366" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E366">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367">
+        <v>87549</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D367" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="E367">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368">
+        <v>87550</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D368" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E368">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369">
+        <v>87551</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D369" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E369">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370">
+        <v>87780</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D370" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E370">
+        <v>1400</v>
+      </c>
+      <c r="F370">
+        <v>30</v>
+      </c>
+      <c r="G370">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371">
+        <v>87781</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D371" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E371">
+        <v>1252</v>
+      </c>
+      <c r="F371">
+        <v>19</v>
+      </c>
+      <c r="G371">
+        <v>61</v>
+      </c>
+      <c r="H371">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372">
+        <v>87782</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D372" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E372">
+        <v>1289</v>
+      </c>
+      <c r="F372">
+        <v>3</v>
+      </c>
+      <c r="G372">
+        <v>27</v>
+      </c>
+      <c r="H372">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373">
+        <v>87783</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D373" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E373">
+        <v>1330</v>
+      </c>
+      <c r="F373">
+        <v>1</v>
+      </c>
+      <c r="G373">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374">
+        <v>87784</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E374">
+        <v>1619</v>
+      </c>
+      <c r="F374">
+        <v>11</v>
+      </c>
+      <c r="G374">
+        <v>13</v>
+      </c>
+      <c r="H374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375">
+        <v>87785</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D375" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E375">
+        <v>1807</v>
+      </c>
+      <c r="F375">
+        <v>3</v>
+      </c>
+      <c r="G375">
+        <v>68</v>
+      </c>
+      <c r="H375">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376">
+        <v>87786</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D376" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E376">
+        <v>1968</v>
+      </c>
+      <c r="F376">
+        <v>9</v>
+      </c>
+      <c r="G376">
+        <v>110</v>
+      </c>
+      <c r="H376">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377">
+        <v>87787</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D377" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E377">
+        <v>2262</v>
+      </c>
+      <c r="F377">
+        <v>46</v>
+      </c>
+      <c r="G377">
+        <v>44</v>
+      </c>
+      <c r="H377">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378">
+        <v>87788</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D378" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E378">
+        <v>2228</v>
+      </c>
+      <c r="F378">
+        <v>9</v>
+      </c>
+      <c r="G378">
+        <v>61</v>
+      </c>
+      <c r="H378">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379">
+        <v>87789</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D379" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="E379">
+        <v>2198</v>
+      </c>
+      <c r="F379">
+        <v>6</v>
+      </c>
+      <c r="G379">
+        <v>26</v>
+      </c>
+      <c r="H379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380">
+        <v>87790</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D380" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E380">
+        <v>2104</v>
+      </c>
+      <c r="F380">
+        <v>7</v>
+      </c>
+      <c r="G380">
+        <v>55</v>
+      </c>
+      <c r="H380">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">