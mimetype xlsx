--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1172">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3429,50 +3429,149 @@
     <t>14.03.26 15:27</t>
   </si>
   <si>
     <t>t.me/shcherbaks/4568</t>
   </si>
   <si>
     <t>Заметил, что многие неправильно наливают соки, молоко и все, что содержится в картонных тетрапаках. Жидкость хлюпает, брызжет и разливается во все стороны. А всего-то нужно перевернуть коробку так, чтобы крышка была сверху, а не снизу. Тогда воздух сможет проникать внутрь и ничего хлюпать не будет. Немного контринтуитивно, но схема рабочая. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
   </si>
   <si>
     <t>14.03.26 13:47</t>
   </si>
   <si>
     <t>t.me/shcherbaks/4567</t>
   </si>
   <si>
     <t>Blaash Braat Tour в Самаре! 21 марта промо-группа "VOSKRESNIK" решила устроить настоящий музыкальный апокалипсис и в бар "Вечно Молодой" привезти своих друзей — одну из крупнейших промо-команд Blaash! Blaash - творческое объединение музыкантов и артистов, а так же организаторов уникальных ивентов в сфере электронной музыки. С 2021 года они провели более 40 событий в разных точках России и за рубежом. Вас ждет: • 7 часов рейва • SAYLES SHOW - шоу от фронтменов ТО PODLESNOV &amp; S.A.Y. • Перформансы от артистов и огромное количество вкусной электронной музыки! В лайн-апе: PODLESNOV | S.A.Y. | DJ YASTREB | BASTIG | LIL KIRYUSHA | ILYASOV | NEKOSMOS Начало - 22:00 Билеты (вход без очереди) - https://ct445652.tw1.ru/ До 00:00 (полуночи): С репостом: 700 Без репоста: 900 После 00:00 (полуночи): С репостом: 800 Без репоста: 1000 Реклама. ИП Ларкин Олег Николаевич. ИНН 638141501433 ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
   </si>
   <si>
     <t>13.03.26 16:40</t>
   </si>
   <si>
     <t>t.me/shcherbaks/4566</t>
   </si>
   <si>
     <t>Пиво-то пойдем пить? Или будем дома киснуть в такую погоду?</t>
+  </si>
+  <si>
+    <t>26.05.26 11:47</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4653</t>
+  </si>
+  <si>
+    <t>Вчера стартанула коллаба Землян с Лёкситаном. Очень неплохо для Самары, фабрика “Весна” на Запанском обидчиво надула щеки. Я будто съездил в мини-отпуск: солнышко, красиво накрытый стол, вкуснейшая еда. Если вы проходили мимо и увидели заросшего небритого активно седеющего мужика среди полутора десятков красивых девчонок — это был я на летнике Землян. Надо намазать рожу Лёкситаном, может поможет. В честь этого события Иван Оленин сделал сет из трех мини десертов. Больше всех понравился с вербеной, огурцом и тимьяном, но в форме цветочка — самый красивый, конечно. Десертов мало, так что спешите попробовать! При заказе дадут пробнички. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>26.05.26 09:41</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4652</t>
+  </si>
+  <si>
+    <t>Интересная судьба сложилась у слова “коллаборация”. В начале его появления оно означало просто “совместная работа” (collaborare с латыни). Во время второй мировой “коллаборацией” было сотрудничество с нацистами, и таких предателей называли коллаборационистами — контекст стал резко негативным. Но за последние 80 лет дороги этих двух слов разошлись. “Коллаборация” снова вернула себе нейтральный и отчасти позитивный контекст (кто не любит крутые коллабы?), а слово “коллаборационист” так и осталось с флером предательства. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>13.05.26 11:11</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4651</t>
+  </si>
+  <si>
+    <t>Кинги, кинжки, кнжиечки! Гажарка изадтлеьтсва МИФ в Смааре: 📚 3 дня, стнои кинг и лкеотрий 📍 15, 16 и 17 мая 📍 Стнакоазовд, псортансвто ЦЕХ Ткаже не зыбавем про трдиацонниые лкеции: 📖 16 мая 14:00 — «Свимолы в иксустсве: тнаый яызк орбазов». Елена Матвеева 16:00 — «Млиофогия Лавкрафта. От Ктулху и ксомиечксого уажса до “Некрономикона” и зпаретных клуьтов». Артем Ширкунов 📖 17 мая 15:00 — «Как втижыь в серндевековом грооде. Зрабаоатть на хелб, утйи от пваросудия и змаоилть герхи». Анастасия Паламарчук До втсречи на Гражаке МИФа! Типогликемия — это когда наш мозг не читает каждую букву по отдельности, а распознает слова целиком, опираясь на их общий визуальный паттерн, длину и крайние буквы. ∼ Пдопишись вдезе: Ван лав — ТГ Мсыли всулх — Макс Как рнаьше — ВК</t>
+  </si>
+  <si>
+    <t>13.05.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4650</t>
+  </si>
+  <si>
+    <t>На днях первый раз в жизни заглох на трассе: кончился бензин. Я всегда думал, что такие лохи бывают только в комедийном кино, ведь как можно заглохнуть на современной машине, которая пишет остаток в километрах и активно сигнализирует о необходимости остановиться на заправку. Оказалось, что лох — это я. Привычка откладывать заправку на потом и ездить полдня на прочерках (это когда вместо оставшегося километража показывает просто черточки) довела до того, что я заболтался и проехал все заправки, совсем забыв про бензин. И вот, выехав на трассу Самара — Тольятти, машина начинает задыхаться и глохнет. Повезло: заправка в полутора километрах. Выдвигаюсь по обочине, идти примерно 20 минут, попутно записывая лайв-кружочки с места событий. Конечно же, никаких канистр на заправке не было. — Может хотя бы в пятюшку? — Последнюю отдала только что! Если найдете, налью. В пятюшки, кстати, наливать нельзя, но мы в России, слава богу. Торможу какую-то десятку: — Заглох, есть пятюшка, бензин налить? — Блин, бутылок вообще нет, но если найдешь, я тебя подкину. Мир не без добрых людей. Торможу фуру, отъезжающую с заправки: — Есть пятюшка? — Да, щас достану! Машину я в итоге заправил, но бог справедливости забрал свое: пришлось расстаться со своими любимыми очками, которые, по всей видимости, выпали из кармана в машине чела, который вызвался меня подвезти. Везде должно быть равновесие. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>12.05.26 15:26</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4643</t>
+  </si>
+  <si>
+    <t>На выходных заехал в тольяттинский «Парк Хаус»: главный ТРЦ моего родного города. «Парк Хаус» для меня — место ностальгии. Сразу возвращаюсь на 18 лет назад: кино, фастфуд на фудкорте и шоппинг с родителями. С того времени многое изменилось, а поход в ТРЦ так и остался приятным вариантом досуга на выходные! В «Парк Хаус» в честь Дня Победы организовали выступление оркестра: дети играли всем известные композиции. По внутреннему радио крутили тематические песни, а на входе всем желающим раздавали георгиевские ленточки — в общем, все напоминало о том, что сегодня 9 мая, Великий праздник. Помним. Гордимся. Подписывайтесь на ТРЦ «Парк Хаус» и следите за обновлениями, чтобы не пропустить другие мероприятия!</t>
+  </si>
+  <si>
+    <t>12.05.26 11:42</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4637</t>
+  </si>
+  <si>
+    <t>В начале мая только и разговоров было о том, что в ботаническом саду цветут нарциссы. Мы тоже решили не пропускать это событие. Больше всего поразило то, насколько всем насрать на таблички “с дорожек сходить запрещено”. Все присутствующие спешили закопаться в цветах ради пары кадров, невзирая на безуспешные крики щуплого охранника. Не знаю, цветут ли еще нарциссы, но в качестве локации для неспешной прогулки — вполне ок. Заодно можно подучить флору: мы, например, узнали, что есть два похожих, но отличающихся вида ивы. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>08.05.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4627</t>
+  </si>
+  <si>
+    <t>На угле 🆕 Помните, раньше самарская набережная была настоящей улицей гастрономии? На каждом спуске — шашлычки, потные пузатые мужики пьют пиво, в воздухе витает запах курева и жареного мяса. Семьи прячутся от солнца на пластиковых стульях под зонтами с надписью “Балтика”, а из популярных рингтонов — тема из “Бумера”. А сейчас что? Сплошные кофейни, всякие персики на гриле и прочее гейство. Но пузатые мужики уже на пенсии. А мы выросли, обрели вкус и больше не хотим сидеть на пластиковых стульях вдоль перил, а хотим поесть мяса и выпить качественного пива в красивом месте. И тут на сцену выходят ребята из “Ля Вольт”, которые берут и сходу закрывают эту потребность. Тет-а-тет отжил свое, теперь здесь правит хоспер, в котором умелыми руками поваров 70% блюд из меню. Про локацию говорить смысла нет: прямой вид на закат над Волгой, зелень вокруг и крайне уютная (и стильная) атмосфера, заботливо созданная руками моей Аси. Удалось попробовать не все, конечно: меню не раздутое, но и точно не короткое. Отдельно советую морковный хумус, куриную колбаску с сыром (ребята прямо заморочились над всеми купатами и подают их как флагманский продукт), капусту с трюфельным соусом (что-то подобное вы могли есть в Синем треугольнике, но не потому, что кто-то у кого-то украл, а потому, что у шефов Андреев была одна школа). Бургер странный: это прямая отсылка к истокам продукта — просто качественная котлета, зажатая между двумя кусками хлеба, сыр и простой томатный соус. Но после бриошей, умамных соусов и прочей гонки насыщенности, вкуса показалось маловато. Но точно не плохо. Над пивной картой тщательно работали: пива здесь много, разного. Импортного и нашего, и даже 4 вида безалкогольного (да-да, святой Жигуль за каноничные 250 рублей в наличии, куда без него). Есть и вино, и коктейли и даже настойки по демократичным ценам — угодили всем. Чего здесь не найдете, так это запаха сигарет, шампуров со свиной шеей и водки в пластиковых стаканчиках. Но для этого же и существуют дачи? Максима Горького, 1 P.S. В попытках забронировать столик на сегодняшний вечер, наткнулись на полный солдаут. Рад за команду, конечно) А нам че делать?! ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>16.04.26 15:31</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4621</t>
+  </si>
+  <si>
+    <t>Прямо сейчас: гастроли Игоря Шиянова из нижнегородского Red Wall в Землянах. Есть шанс успеть (меню до конца дня). Утка и медовик — отвал бошки. Волжский пирог тоже. Остальное тоже очень вкусное, но эти три я бы съел ещё трижды. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>13.04.26 15:18</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4613</t>
+  </si>
+  <si>
+    <t>⚡На месте скоропостижно скончавшегося Жирафа откроется “Заволга” от Милимона. По наводке Лены нашел рендеры нового проекта. Стиль Жирафа был и так безупречный, так что задача, очевидно, стояла такая: “не испортить что есть и переобуться в новый концепт”. Вместо стульев — складные походные кресла, вместо бездушного декора — старая рыбацкая лодка, которую нашли на берегу и подарили ей вторую жизнь. Рыбацкие сети, сухие камыши, грубое дерево — кусочек того самого волжского берега. Главное здесь — это огонь.🔥 Открытая кухня — яркое пламя, на котором будут готовить честно, дымно, вкусно и много. — пишут авторы проекта из бюро Берлога. Ждем открытия! ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>06.04.26 12:19</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4612</t>
+  </si>
+  <si>
+    <t>Результаты розыгрыша: Победители: 1. Katrin (785115379) 2. Мария (1349569198)</t>
+  </si>
+  <si>
+    <t>06.04.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4611</t>
+  </si>
+  <si>
+    <t>Забавно, что многие восприняли мой первоапрельский пост серьезно 😀 Но на самом деле приятно! Конечно, никакую кофейню я открывать не собираюсь — в Самаре такая идея не взлетит, во-первых, во-вторых хватит с меня открытий пока что) Но с радостью помогу вам: соберу концепию, сделаю платформу бренда, продумаю стратегию и закрою еще кучу вопросов. Не обязательно общепит, принципы везде одни и те же. Пишите! ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3794,51 +3893,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H380"/>
+  <dimension ref="A1:H391"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4229.11" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -10640,311 +10739,311 @@
       </c>
       <c r="G269">
         <v>22</v>
       </c>
       <c r="H269">
         <v>3</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270">
         <v>81909</v>
       </c>
       <c r="B270" t="s">
         <v>807</v>
       </c>
       <c r="C270" t="s">
         <v>808</v>
       </c>
       <c r="D270" s="1" t="s">
         <v>809</v>
       </c>
       <c r="E270">
         <v>2644</v>
       </c>
       <c r="F270">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="G270">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H270">
         <v>3</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271">
         <v>81910</v>
       </c>
       <c r="B271" t="s">
         <v>810</v>
       </c>
       <c r="C271" t="s">
         <v>811</v>
       </c>
       <c r="D271" s="1" t="s">
         <v>812</v>
       </c>
       <c r="E271">
         <v>1936</v>
       </c>
       <c r="F271">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="G271">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="H271">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272">
         <v>81911</v>
       </c>
       <c r="B272" t="s">
         <v>813</v>
       </c>
       <c r="C272" t="s">
         <v>814</v>
       </c>
       <c r="D272" s="1" t="s">
         <v>815</v>
       </c>
       <c r="E272">
         <v>2782</v>
       </c>
       <c r="F272">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="G272">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273">
         <v>81912</v>
       </c>
       <c r="B273" t="s">
         <v>816</v>
       </c>
       <c r="C273" t="s">
         <v>817</v>
       </c>
       <c r="D273" s="1" t="s">
         <v>818</v>
       </c>
       <c r="E273">
         <v>1651</v>
       </c>
       <c r="F273">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G273">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="H273">
         <v>21</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274">
         <v>81913</v>
       </c>
       <c r="B274" t="s">
         <v>819</v>
       </c>
       <c r="C274" t="s">
         <v>820</v>
       </c>
       <c r="D274" s="1" t="s">
         <v>821</v>
       </c>
       <c r="E274">
         <v>1902</v>
       </c>
       <c r="F274">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G274">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="H274">
         <v>10</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275">
         <v>81914</v>
       </c>
       <c r="B275" t="s">
         <v>822</v>
       </c>
       <c r="C275" t="s">
         <v>823</v>
       </c>
       <c r="D275" s="1" t="s">
         <v>824</v>
       </c>
       <c r="E275">
         <v>1935</v>
       </c>
       <c r="F275">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G275">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="H275">
         <v>13</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276">
         <v>81915</v>
       </c>
       <c r="B276" t="s">
         <v>825</v>
       </c>
       <c r="C276" t="s">
         <v>826</v>
       </c>
       <c r="D276" s="1" t="s">
         <v>827</v>
       </c>
       <c r="E276">
         <v>2001</v>
       </c>
       <c r="F276">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G276">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="H276">
         <v>3</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277">
         <v>81916</v>
       </c>
       <c r="B277" t="s">
         <v>828</v>
       </c>
       <c r="C277" t="s">
         <v>829</v>
       </c>
       <c r="D277" s="1" t="s">
         <v>830</v>
       </c>
       <c r="E277">
         <v>2066</v>
       </c>
       <c r="F277">
         <v>4</v>
       </c>
       <c r="G277">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="H277">
         <v>9</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278">
         <v>81917</v>
       </c>
       <c r="B278" t="s">
         <v>831</v>
       </c>
       <c r="C278" t="s">
         <v>832</v>
       </c>
       <c r="D278" s="1" t="s">
         <v>833</v>
       </c>
       <c r="E278">
         <v>2431</v>
       </c>
       <c r="F278">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G278">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H278">
         <v>10</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279">
         <v>81918</v>
       </c>
       <c r="B279" t="s">
         <v>834</v>
       </c>
       <c r="C279" t="s">
         <v>835</v>
       </c>
       <c r="D279" s="1" t="s">
         <v>836</v>
       </c>
       <c r="E279">
         <v>2656</v>
       </c>
       <c r="F279">
         <v>1</v>
       </c>
       <c r="G279">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="H279">
         <v>3</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280">
         <v>81919</v>
       </c>
       <c r="B280" t="s">
         <v>837</v>
       </c>
       <c r="C280" t="s">
         <v>838</v>
       </c>
       <c r="D280" s="1" t="s">
         <v>839</v>
       </c>
       <c r="E280">
         <v>2948</v>
       </c>
       <c r="F280">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G280">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H280">
         <v>13</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>81920</v>
       </c>
       <c r="B281" t="s">
         <v>840</v>
       </c>
       <c r="C281" t="s">
         <v>841</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>842</v>
       </c>
       <c r="E281">
         <v>2888</v>
       </c>
       <c r="F281">
         <v>9</v>
       </c>
       <c r="G281">
@@ -12045,331 +12144,331 @@
       </c>
       <c r="H325">
         <v>19</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>83011</v>
       </c>
       <c r="B326" t="s">
         <v>975</v>
       </c>
       <c r="C326" t="s">
         <v>976</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>977</v>
       </c>
       <c r="E326">
         <v>1337</v>
       </c>
       <c r="F326">
         <v>1</v>
       </c>
       <c r="G326">
-        <v>105</v>
+        <v>126</v>
       </c>
       <c r="H326">
         <v>4</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327">
         <v>83012</v>
       </c>
       <c r="B327" t="s">
         <v>978</v>
       </c>
       <c r="C327" t="s">
         <v>979</v>
       </c>
       <c r="D327" s="1" t="s">
         <v>980</v>
       </c>
       <c r="E327">
         <v>1503</v>
       </c>
       <c r="F327">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="G327">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="H327">
         <v>18</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328">
         <v>83013</v>
       </c>
       <c r="B328" t="s">
         <v>981</v>
       </c>
       <c r="C328" t="s">
         <v>982</v>
       </c>
       <c r="D328" s="1" t="s">
         <v>983</v>
       </c>
       <c r="E328">
         <v>1508</v>
       </c>
       <c r="G328">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H328">
         <v>2</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329">
         <v>83014</v>
       </c>
       <c r="B329" t="s">
         <v>984</v>
       </c>
       <c r="C329" t="s">
         <v>985</v>
       </c>
       <c r="D329" s="1" t="s">
         <v>986</v>
       </c>
       <c r="E329">
         <v>1565</v>
       </c>
       <c r="F329">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="G329">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H329">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330">
         <v>83015</v>
       </c>
       <c r="B330" t="s">
         <v>987</v>
       </c>
       <c r="C330" t="s">
         <v>988</v>
       </c>
       <c r="D330" s="1" t="s">
         <v>989</v>
       </c>
       <c r="E330">
         <v>1620</v>
       </c>
       <c r="F330">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G330">
         <v>26</v>
       </c>
       <c r="H330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331">
         <v>83016</v>
       </c>
       <c r="B331" t="s">
         <v>990</v>
       </c>
       <c r="C331" t="s">
         <v>991</v>
       </c>
       <c r="D331" s="1" t="s">
         <v>992</v>
       </c>
       <c r="E331">
         <v>1570</v>
       </c>
       <c r="G331">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="H331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332">
         <v>83017</v>
       </c>
       <c r="B332" t="s">
         <v>990</v>
       </c>
       <c r="C332" t="s">
         <v>993</v>
       </c>
       <c r="D332" s="1" t="s">
         <v>994</v>
       </c>
       <c r="E332">
         <v>1525</v>
       </c>
       <c r="F332">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="G332">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H332">
         <v>3</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333">
         <v>83018</v>
       </c>
       <c r="B333" t="s">
         <v>995</v>
       </c>
       <c r="C333" t="s">
         <v>996</v>
       </c>
       <c r="D333" s="1" t="s">
         <v>997</v>
       </c>
       <c r="E333">
         <v>1691</v>
       </c>
       <c r="F333">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G333">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H333">
         <v>6</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334">
         <v>83019</v>
       </c>
       <c r="B334" t="s">
         <v>998</v>
       </c>
       <c r="C334" t="s">
         <v>999</v>
       </c>
       <c r="D334" s="1" t="s">
         <v>1000</v>
       </c>
       <c r="E334">
         <v>1844</v>
       </c>
       <c r="F334">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="G334">
-        <v>225</v>
+        <v>241</v>
       </c>
       <c r="H334">
         <v>13</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335">
         <v>83020</v>
       </c>
       <c r="B335" t="s">
         <v>1001</v>
       </c>
       <c r="C335" t="s">
         <v>1002</v>
       </c>
       <c r="D335" s="1" t="s">
         <v>1003</v>
       </c>
       <c r="E335">
         <v>1871</v>
       </c>
       <c r="F335">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="G335">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H335">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336">
         <v>83021</v>
       </c>
       <c r="B336" t="s">
         <v>1004</v>
       </c>
       <c r="C336" t="s">
         <v>1005</v>
       </c>
       <c r="D336" s="1" t="s">
         <v>1006</v>
       </c>
       <c r="E336">
         <v>1865</v>
       </c>
       <c r="F336">
         <v>3</v>
       </c>
       <c r="G336">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H336">
         <v>5</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337">
         <v>83022</v>
       </c>
       <c r="B337" t="s">
         <v>1007</v>
       </c>
       <c r="C337" t="s">
         <v>1008</v>
       </c>
       <c r="D337" s="1" t="s">
         <v>1009</v>
       </c>
       <c r="E337">
         <v>1846</v>
       </c>
       <c r="F337">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G337">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="H337">
         <v>8</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338">
         <v>83023</v>
       </c>
       <c r="B338" t="s">
         <v>1010</v>
       </c>
       <c r="C338" t="s">
         <v>1011</v>
       </c>
       <c r="D338" s="1" t="s">
         <v>1012</v>
       </c>
       <c r="E338">
         <v>1864</v>
       </c>
       <c r="F338">
         <v>2</v>
       </c>
       <c r="G338">
@@ -12377,889 +12476,1283 @@
       </c>
       <c r="H338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339">
         <v>83024</v>
       </c>
       <c r="B339" t="s">
         <v>1013</v>
       </c>
       <c r="C339" t="s">
         <v>1014</v>
       </c>
       <c r="D339" s="1" t="s">
         <v>1015</v>
       </c>
       <c r="E339">
         <v>1935</v>
       </c>
       <c r="F339">
         <v>3</v>
       </c>
       <c r="G339">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340">
         <v>83025</v>
       </c>
       <c r="B340" t="s">
         <v>1016</v>
       </c>
       <c r="C340" t="s">
         <v>1017</v>
       </c>
       <c r="D340" s="1" t="s">
         <v>1018</v>
       </c>
       <c r="E340">
         <v>1918</v>
       </c>
       <c r="F340">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G340">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341">
         <v>83026</v>
       </c>
       <c r="B341" t="s">
         <v>1019</v>
       </c>
       <c r="C341" t="s">
         <v>1020</v>
       </c>
       <c r="D341" s="1" t="s">
         <v>1021</v>
       </c>
       <c r="E341">
         <v>1914</v>
       </c>
       <c r="F341">
         <v>9</v>
       </c>
       <c r="G341">
-        <v>112</v>
+        <v>100</v>
       </c>
       <c r="H341">
         <v>51</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342">
         <v>83027</v>
       </c>
       <c r="B342" t="s">
         <v>1022</v>
       </c>
       <c r="C342" t="s">
         <v>1023</v>
       </c>
       <c r="D342" s="1" t="s">
         <v>1024</v>
       </c>
       <c r="E342">
         <v>1658</v>
       </c>
       <c r="F342">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G342">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343">
         <v>83028</v>
       </c>
       <c r="B343" t="s">
         <v>1025</v>
       </c>
       <c r="C343" t="s">
         <v>1026</v>
       </c>
       <c r="D343" s="1" t="s">
         <v>1027</v>
       </c>
       <c r="E343">
         <v>2254</v>
       </c>
       <c r="F343">
         <v>9</v>
       </c>
       <c r="G343">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H343">
         <v>8</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344">
         <v>83029</v>
       </c>
       <c r="B344" t="s">
         <v>1028</v>
       </c>
       <c r="C344" t="s">
         <v>1029</v>
       </c>
       <c r="D344" s="1" t="s">
         <v>1030</v>
       </c>
       <c r="E344">
         <v>2448</v>
       </c>
       <c r="F344">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="G344">
         <v>70</v>
       </c>
       <c r="H344">
         <v>11</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345">
         <v>83030</v>
       </c>
       <c r="B345" t="s">
         <v>1031</v>
       </c>
       <c r="C345" t="s">
         <v>1032</v>
       </c>
       <c r="D345" s="1" t="s">
         <v>1033</v>
       </c>
       <c r="E345">
         <v>2669</v>
       </c>
       <c r="F345">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G345">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H345">
         <v>7</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346">
         <v>87528</v>
       </c>
       <c r="B346" t="s">
         <v>1034</v>
       </c>
       <c r="C346" t="s">
         <v>1035</v>
       </c>
       <c r="D346" s="1" t="s">
         <v>1036</v>
       </c>
       <c r="E346">
         <v>2267</v>
       </c>
+      <c r="F346">
+        <v>2</v>
+      </c>
+      <c r="G346">
+        <v>50</v>
+      </c>
+      <c r="H346">
+        <v>4</v>
+      </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>87529</v>
       </c>
       <c r="B347" t="s">
         <v>1037</v>
       </c>
       <c r="C347" t="s">
         <v>1038</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="E347">
         <v>1061</v>
       </c>
+      <c r="F347">
+        <v>7</v>
+      </c>
+      <c r="G347">
+        <v>93</v>
+      </c>
+      <c r="H347">
+        <v>11</v>
+      </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>87530</v>
       </c>
       <c r="B348" t="s">
         <v>1040</v>
       </c>
       <c r="C348" t="s">
         <v>1041</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="E348">
         <v>1565</v>
       </c>
+      <c r="F348">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>51</v>
+      </c>
+      <c r="H348">
+        <v>9</v>
+      </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>87531</v>
       </c>
       <c r="B349" t="s">
         <v>1043</v>
       </c>
       <c r="C349" t="s">
         <v>1044</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="E349">
         <v>1748</v>
       </c>
+      <c r="F349">
+        <v>3</v>
+      </c>
+      <c r="G349">
+        <v>258</v>
+      </c>
+      <c r="H349">
+        <v>11</v>
+      </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>87532</v>
       </c>
       <c r="B350" t="s">
         <v>1046</v>
       </c>
       <c r="C350" t="s">
         <v>1047</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="E350">
         <v>1978</v>
       </c>
+      <c r="F350">
+        <v>5</v>
+      </c>
+      <c r="G350">
+        <v>272</v>
+      </c>
+      <c r="H350">
+        <v>23</v>
+      </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>87533</v>
       </c>
       <c r="B351" t="s">
         <v>1049</v>
       </c>
       <c r="C351" t="s">
         <v>1050</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="E351">
         <v>2042</v>
       </c>
+      <c r="F351">
+        <v>24</v>
+      </c>
+      <c r="G351">
+        <v>38</v>
+      </c>
+      <c r="H351">
+        <v>23</v>
+      </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352">
         <v>87534</v>
       </c>
       <c r="B352" t="s">
         <v>1052</v>
       </c>
       <c r="C352" t="s">
         <v>1053</v>
       </c>
       <c r="D352" s="1" t="s">
         <v>1054</v>
       </c>
       <c r="E352">
         <v>2047</v>
       </c>
+      <c r="F352">
+        <v>5</v>
+      </c>
+      <c r="G352">
+        <v>50</v>
+      </c>
+      <c r="H352">
+        <v>1</v>
+      </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>87535</v>
       </c>
       <c r="B353" t="s">
         <v>1055</v>
       </c>
       <c r="C353" t="s">
         <v>1056</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="E353">
         <v>2362</v>
       </c>
+      <c r="F353">
+        <v>6</v>
+      </c>
+      <c r="G353">
+        <v>47</v>
+      </c>
+      <c r="H353">
+        <v>10</v>
+      </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>87536</v>
       </c>
       <c r="B354" t="s">
         <v>1058</v>
       </c>
       <c r="C354" t="s">
         <v>1059</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="E354">
         <v>2427</v>
       </c>
+      <c r="F354">
+        <v>5</v>
+      </c>
+      <c r="G354">
+        <v>68</v>
+      </c>
+      <c r="H354">
+        <v>7</v>
+      </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>87537</v>
       </c>
       <c r="B355" t="s">
         <v>1061</v>
       </c>
       <c r="C355" t="s">
         <v>1062</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="E355">
         <v>2380</v>
       </c>
+      <c r="F355">
+        <v>5</v>
+      </c>
+      <c r="G355">
+        <v>73</v>
+      </c>
+      <c r="H355">
+        <v>1</v>
+      </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356">
         <v>87538</v>
       </c>
       <c r="B356" t="s">
         <v>1064</v>
       </c>
       <c r="C356" t="s">
         <v>1065</v>
       </c>
       <c r="D356" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="E356">
         <v>2576</v>
       </c>
+      <c r="F356">
+        <v>6</v>
+      </c>
+      <c r="G356">
+        <v>119</v>
+      </c>
+      <c r="H356">
+        <v>3</v>
+      </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357">
         <v>87539</v>
       </c>
       <c r="B357" t="s">
         <v>1067</v>
       </c>
       <c r="C357" t="s">
         <v>1068</v>
       </c>
       <c r="D357" s="1" t="s">
         <v>1069</v>
       </c>
       <c r="E357">
         <v>2565</v>
       </c>
+      <c r="F357">
+        <v>7</v>
+      </c>
+      <c r="G357">
+        <v>215</v>
+      </c>
+      <c r="H357">
+        <v>1</v>
+      </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>87540</v>
       </c>
       <c r="B358" t="s">
         <v>1070</v>
       </c>
       <c r="C358" t="s">
         <v>1071</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="E358">
         <v>3728</v>
       </c>
+      <c r="F358">
+        <v>405</v>
+      </c>
+      <c r="G358">
+        <v>629</v>
+      </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>87541</v>
       </c>
       <c r="B359" t="s">
         <v>1073</v>
       </c>
       <c r="C359" t="s">
         <v>1074</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="E359">
         <v>2872</v>
       </c>
+      <c r="G359">
+        <v>106</v>
+      </c>
+      <c r="H359">
+        <v>1</v>
+      </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>87542</v>
       </c>
       <c r="B360" t="s">
         <v>1076</v>
       </c>
       <c r="C360" t="s">
         <v>1077</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="E360">
         <v>2624</v>
       </c>
+      <c r="F360">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>62</v>
+      </c>
+      <c r="H360">
+        <v>7</v>
+      </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361">
         <v>87543</v>
       </c>
       <c r="B361" t="s">
         <v>1079</v>
       </c>
       <c r="C361" t="s">
         <v>1080</v>
       </c>
       <c r="D361" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="E361">
         <v>2847</v>
       </c>
+      <c r="F361">
+        <v>12</v>
+      </c>
+      <c r="G361">
+        <v>160</v>
+      </c>
+      <c r="H361">
+        <v>7</v>
+      </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362">
         <v>87544</v>
       </c>
       <c r="B362" t="s">
         <v>1082</v>
       </c>
       <c r="C362" t="s">
         <v>1083</v>
       </c>
       <c r="D362" s="1" t="s">
         <v>1084</v>
       </c>
       <c r="E362">
         <v>2740</v>
       </c>
+      <c r="F362">
+        <v>18</v>
+      </c>
+      <c r="G362">
+        <v>73</v>
+      </c>
+      <c r="H362">
+        <v>8</v>
+      </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363">
         <v>87545</v>
       </c>
       <c r="B363" t="s">
         <v>1085</v>
       </c>
       <c r="C363" t="s">
         <v>1086</v>
       </c>
       <c r="D363" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="E363">
         <v>2634</v>
       </c>
+      <c r="F363">
+        <v>29</v>
+      </c>
+      <c r="G363">
+        <v>63</v>
+      </c>
+      <c r="H363">
+        <v>5</v>
+      </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364">
         <v>87546</v>
       </c>
       <c r="B364" t="s">
         <v>1088</v>
       </c>
       <c r="C364" t="s">
         <v>1089</v>
       </c>
       <c r="D364" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="E364">
         <v>2482</v>
       </c>
+      <c r="F364">
+        <v>9</v>
+      </c>
+      <c r="G364">
+        <v>54</v>
+      </c>
+      <c r="H364">
+        <v>13</v>
+      </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365">
         <v>87547</v>
       </c>
       <c r="B365" t="s">
         <v>1091</v>
       </c>
       <c r="C365" t="s">
         <v>1092</v>
       </c>
       <c r="D365" s="1" t="s">
         <v>1093</v>
       </c>
       <c r="E365">
         <v>1355</v>
       </c>
+      <c r="F365">
+        <v>10</v>
+      </c>
+      <c r="G365">
+        <v>30</v>
+      </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366">
         <v>87548</v>
       </c>
       <c r="B366" t="s">
         <v>1094</v>
       </c>
       <c r="C366" t="s">
         <v>1095</v>
       </c>
       <c r="D366" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="E366">
         <v>2561</v>
       </c>
+      <c r="F366">
+        <v>17</v>
+      </c>
+      <c r="G366">
+        <v>38</v>
+      </c>
+      <c r="H366">
+        <v>6</v>
+      </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367">
         <v>87549</v>
       </c>
       <c r="B367" t="s">
         <v>1097</v>
       </c>
       <c r="C367" t="s">
         <v>1098</v>
       </c>
       <c r="D367" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="E367">
         <v>2477</v>
       </c>
+      <c r="F367">
+        <v>11</v>
+      </c>
+      <c r="G367">
+        <v>37</v>
+      </c>
+      <c r="H367">
+        <v>1</v>
+      </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368">
         <v>87550</v>
       </c>
       <c r="B368" t="s">
         <v>1100</v>
       </c>
       <c r="C368" t="s">
         <v>1101</v>
       </c>
       <c r="D368" s="1" t="s">
         <v>1102</v>
       </c>
       <c r="E368">
         <v>2216</v>
       </c>
+      <c r="F368">
+        <v>11</v>
+      </c>
+      <c r="G368">
+        <v>79</v>
+      </c>
+      <c r="H368">
+        <v>14</v>
+      </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369">
         <v>87551</v>
       </c>
       <c r="B369" t="s">
         <v>1103</v>
       </c>
       <c r="C369" t="s">
         <v>1104</v>
       </c>
       <c r="D369" s="1" t="s">
         <v>1105</v>
       </c>
       <c r="E369">
         <v>2205</v>
       </c>
+      <c r="F369">
+        <v>7</v>
+      </c>
+      <c r="G369">
+        <v>85</v>
+      </c>
+      <c r="H369">
+        <v>13</v>
+      </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370">
         <v>87780</v>
       </c>
       <c r="B370" t="s">
         <v>1106</v>
       </c>
       <c r="C370" t="s">
         <v>1107</v>
       </c>
       <c r="D370" s="1" t="s">
         <v>1108</v>
       </c>
       <c r="E370">
         <v>1400</v>
       </c>
       <c r="F370">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="G370">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371">
         <v>87781</v>
       </c>
       <c r="B371" t="s">
         <v>1109</v>
       </c>
       <c r="C371" t="s">
         <v>1110</v>
       </c>
       <c r="D371" s="1" t="s">
         <v>1111</v>
       </c>
       <c r="E371">
         <v>1252</v>
       </c>
       <c r="F371">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G371">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="H371">
         <v>4</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372">
         <v>87782</v>
       </c>
       <c r="B372" t="s">
         <v>1112</v>
       </c>
       <c r="C372" t="s">
         <v>1113</v>
       </c>
       <c r="D372" s="1" t="s">
         <v>1114</v>
       </c>
       <c r="E372">
         <v>1289</v>
       </c>
       <c r="F372">
         <v>3</v>
       </c>
       <c r="G372">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H372">
         <v>6</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373">
         <v>87783</v>
       </c>
       <c r="B373" t="s">
         <v>1115</v>
       </c>
       <c r="C373" t="s">
         <v>1116</v>
       </c>
       <c r="D373" s="1" t="s">
         <v>1117</v>
       </c>
       <c r="E373">
         <v>1330</v>
       </c>
       <c r="F373">
         <v>1</v>
       </c>
       <c r="G373">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374">
         <v>87784</v>
       </c>
       <c r="B374" t="s">
         <v>1118</v>
       </c>
       <c r="C374" t="s">
         <v>1119</v>
       </c>
       <c r="D374" s="1" t="s">
         <v>1120</v>
       </c>
       <c r="E374">
         <v>1619</v>
       </c>
       <c r="F374">
         <v>11</v>
       </c>
       <c r="G374">
         <v>13</v>
       </c>
       <c r="H374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
         <v>87785</v>
       </c>
       <c r="B375" t="s">
         <v>1121</v>
       </c>
       <c r="C375" t="s">
         <v>1122</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="E375">
         <v>1807</v>
       </c>
       <c r="F375">
         <v>3</v>
       </c>
       <c r="G375">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H375">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
         <v>87786</v>
       </c>
       <c r="B376" t="s">
         <v>1124</v>
       </c>
       <c r="C376" t="s">
         <v>1125</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="E376">
         <v>1968</v>
       </c>
       <c r="F376">
         <v>9</v>
       </c>
       <c r="G376">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="H376">
         <v>10</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377">
         <v>87787</v>
       </c>
       <c r="B377" t="s">
         <v>1127</v>
       </c>
       <c r="C377" t="s">
         <v>1128</v>
       </c>
       <c r="D377" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="E377">
         <v>2262</v>
       </c>
       <c r="F377">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="G377">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H377">
         <v>8</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378">
         <v>87788</v>
       </c>
       <c r="B378" t="s">
         <v>1130</v>
       </c>
       <c r="C378" t="s">
         <v>1131</v>
       </c>
       <c r="D378" s="1" t="s">
         <v>1132</v>
       </c>
       <c r="E378">
         <v>2228</v>
       </c>
       <c r="F378">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G378">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="H378">
         <v>11</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379">
         <v>87789</v>
       </c>
       <c r="B379" t="s">
         <v>1133</v>
       </c>
       <c r="C379" t="s">
         <v>1134</v>
       </c>
       <c r="D379" s="1" t="s">
         <v>1135</v>
       </c>
       <c r="E379">
         <v>2198</v>
       </c>
       <c r="F379">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="G379">
         <v>26</v>
       </c>
       <c r="H379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380">
         <v>87790</v>
       </c>
       <c r="B380" t="s">
         <v>1136</v>
       </c>
       <c r="C380" t="s">
         <v>1137</v>
       </c>
       <c r="D380" s="1" t="s">
         <v>1138</v>
       </c>
       <c r="E380">
         <v>2104</v>
       </c>
       <c r="F380">
         <v>7</v>
       </c>
       <c r="G380">
         <v>55</v>
       </c>
       <c r="H380">
         <v>14</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381">
+        <v>89648</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D381" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E381">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382">
+        <v>89649</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D382" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E382">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383">
+        <v>89650</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D383" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E383">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384">
+        <v>89651</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D384" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E384">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385">
+        <v>89652</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D385" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="E385">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386">
+        <v>89653</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D386" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E386">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387">
+        <v>89654</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D387" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E387">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388">
+        <v>89655</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D388" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E388">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389">
+        <v>89656</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D389" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="E389">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390">
+        <v>89657</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D390" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E390">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391">
+        <v>89658</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D391" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E391">
+        <v>3139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">