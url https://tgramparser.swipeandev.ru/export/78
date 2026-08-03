--- v2 (2026-06-04)
+++ v3 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1271">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3528,50 +3528,347 @@
     <t>13.04.26 15:18</t>
   </si>
   <si>
     <t>t.me/shcherbaks/4613</t>
   </si>
   <si>
     <t>⚡На месте скоропостижно скончавшегося Жирафа откроется “Заволга” от Милимона. По наводке Лены нашел рендеры нового проекта. Стиль Жирафа был и так безупречный, так что задача, очевидно, стояла такая: “не испортить что есть и переобуться в новый концепт”. Вместо стульев — складные походные кресла, вместо бездушного декора — старая рыбацкая лодка, которую нашли на берегу и подарили ей вторую жизнь. Рыбацкие сети, сухие камыши, грубое дерево — кусочек того самого волжского берега. Главное здесь — это огонь.🔥 Открытая кухня — яркое пламя, на котором будут готовить честно, дымно, вкусно и много. — пишут авторы проекта из бюро Берлога. Ждем открытия! ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
   </si>
   <si>
     <t>06.04.26 12:19</t>
   </si>
   <si>
     <t>t.me/shcherbaks/4612</t>
   </si>
   <si>
     <t>Результаты розыгрыша: Победители: 1. Katrin (785115379) 2. Мария (1349569198)</t>
   </si>
   <si>
     <t>06.04.26 08:28</t>
   </si>
   <si>
     <t>t.me/shcherbaks/4611</t>
   </si>
   <si>
     <t>Забавно, что многие восприняли мой первоапрельский пост серьезно 😀 Но на самом деле приятно! Конечно, никакую кофейню я открывать не собираюсь — в Самаре такая идея не взлетит, во-первых, во-вторых хватит с меня открытий пока что) Но с радостью помогу вам: соберу концепию, сделаю платформу бренда, продумаю стратегию и закрою еще кучу вопросов. Не обязательно общепит, принципы везде одни и те же. Пишите! ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>25.06.26 09:43</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4663</t>
+  </si>
+  <si>
+    <t>Было бы не плохо вернуть контент на канал. — пишет читатель. В начале 23 года я был полон сил и энергии. Идея писать о жизни в Самаре через гастропиризму была органична и легко зашла в мою парадигму. Хорошо подпитывала обратная связь: я писал, блог рос, это было свежо и нужно. Писал много и часто — в пиковые месяцы работа над блогом велась практически фуллтайм. Я пригласил рекламодателей и начал зарабатывать монетку на пиво (со временем стало хватать и на чиписки). И так длилось целый год, до лета 24-го. Собака.ру отметила меня как один из лучших лайфстайл-блогов и это было символично, потому что потом все пошло на спад. Хотя кого я обманываю: не “пошло на спад”, а полетело нахуй в пропасть. “Профессиональное выгорание” — скажете вы. На самом деле лишь отчасти. С профессиональным выгоранием можно работать — сменить вектор, формат, писать реже, да мало ли способов. А вот с чем работать практически невозможно — это с тем, что моя жизнь пару лет назад начала превращаться в ёбаный ад, и края не видно. На то есть ряд причин, о которых меня время от времени порывает вам рассказать — ведь зачем нужен блог, если я не могу выговориться перед дорогими читателями? И я каждый раз в эмоциональном порыве распахиваю ноутбук, начинаю писать, но потом останавливаюсь. Кто из вас подписывался на блог чувака, который ноет и рассказывает про невзгоды? Кто захочет такое читать? Захочу ли я выходить на улицу, чтобы встретить знакомых, которые будут думать “о, вот и этот еблан-нытик”? И это замкнутый круг: жизнь покрылась липкой черной плесенью. Лайфстайл о пиздостраданиях никому не нужен, а больше ни на что сил-то и не осталось. Превращать канал в эмоциональную свалку — это последнее, что я хочу. Не хочу вызывать жалость, не хочу, чтобы кто-то думал, что я хочу вызывать жалость. И даже этот, в общем-то абстрактный пост дался тяжело: пишу его из уважения к тем, кто давно подписан и остается здесь даже тогда, когда я сам полностью забиваю на все вокруг. Ну и потому, что не знаю, что еще писать.</t>
+  </si>
+  <si>
+    <t>24.06.26 14:12</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4662</t>
+  </si>
+  <si>
+    <t>Царь-сырок! Объективно, сырки от Ростагрокомплекса (ранее - “Б. Ю. Александров”) — самые пиздатые. Да, дорого, но в остальных сырках стремая глазурь (а еще постоянно потная, вся в каплях). А тут и начинка хорошая, и шоколад качественный, и коробочка приятная. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>22.06.26 13:53</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4660</t>
+  </si>
+  <si>
+    <t>Хм, вот что подумал. Три года назад, когда я начал сюда активно писать, я решил, что блог будет без мата. Почему? Да хер его знает. У меня есть разные версии: наверное, я думал, что это будет выглядеть солиднее. Может быть стеснялся ругаться на широкую аудиторию (хотя начал с сотни подписчиков в январе 23-го). Может быть, боялся, что это отпугнет рекламодателей (ладно, вру, ни о каких рекламодателях в то время я, конечно, не думал). Йоты сомнений в том, что то решение было ошибкой, уже практически не остается. Есть только ощущение, что стало невозможно описывать все происходящее (со мной, да и в целом с миром), не пользуясь всей полнотой русского языка. Это как ужинать с насморком, не чувствуя и половины всего спектра вкусов и ароматов — можно, а зачем? *** Главный вопрос: возвращать крепкое слово на канал (🔥) или дальше быть 12+ (😱)? ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>30.06.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4669</t>
+  </si>
+  <si>
+    <t>Из Пятерки и Перека могут исчезнуть Киндеры, Рафаэлки и Ферреро. Причина — разногласия по поводу отпускных цен: в X5 считают, что предложенное производителем повышение сделает товары недоступными для покупателей. — Сноб И я их понимаю! Недавно ребенок на кассе прокусил два киндер-сюрприза, пришлось покупать. И я охуел от ценника, конечно. Это серьзно пошатнуло финансовое положение — из-за этого форс-мажора пришлось пересматривать бюджетирование на ближайшую неделю. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>29.06.26 15:11</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4668</t>
+  </si>
+  <si>
+    <t>Предлагаю на премию Топ-50 от Собаки (“Люди, которые меняют город”) номинировать РКС, Т-Плюс и дорожников. Поменяли нахуй полгорода: ни пройти, ни проехать.</t>
+  </si>
+  <si>
+    <t>29.06.26 08:22</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4667</t>
+  </si>
+  <si>
+    <t>“Однажды в Ларое” — охуенчик! Остроумная черная комедия в духе Коэнов и Фарго. Что интересно, оценки КП и IMDB — 6,7 / 6,5, что обычно говорит о том, что кино проходное. Но также это говорит о том, что не надо слушать мнение большинства (если только ты не выбираешь нишу для заработка). Добавляйте в закладки на следующие выходные. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>27.06.26 11:50</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4666</t>
+  </si>
+  <si>
+    <t>🌕🌕🌕🌕🌕🌕🌕🌕 🌕🌕🌕🌕🌕🎩🌕🌕 🌕🌕🌕🌕🌘🌑🌒🌕 🌕🌕🌕🌘🌑🌑🌑🌓 🌕🌕🌖🌑👁👃👁🌓 🌕🌕🌗🌑🌑👄🌑🌔 🌕🌕🌘🌑🌑🌑🌒🌕 💬БУДЕМ 🌕🌕🌘👉🍻👈🌓🌕 ПИВУ? 🌕🌕🌘🌑🌑🌑🌔🌕 🌕🌕🌘🌔🌘🌑🌕🌕 🌕🌕🌗🌔🌗🌒🌕🌕 🌕🌕🌗🌔🌗🌓🌕🌕 🌕🌕🌘🌔🌗🌓🌕🌕 🌕🌕👠🌕🌕👠🌕🌕</t>
+  </si>
+  <si>
+    <t>26.06.26 06:32</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4665</t>
+  </si>
+  <si>
+    <t>Больше всего повезло тем, кто заправляется 100-м бензином. На Газпромнефти он стоил 97 или 98 рублей, а сейчас 99,99 (просто большее число не влезает, хаха). Подорожание всего на пару процентов, ни о чем! ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>25.06.26 13:42</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4664</t>
+  </si>
+  <si>
+    <t>Регионы: 🥹блин, а можно нам хоть чуть-чуть московского трафика и туристов, чтобы бизнес получше себя чувствовал 👉👈 Москва: Че говорите?! Плохо слышно! КОРОЧЕ ПРИЕЗЖАЙТЕ ЛЕТОМ В МОСКВУ В МОСКВЕ ПИЗДАТО ВОТ ВАМ НАШ МЕРЧ ВСЕ ПОКА НЕ МОГУ ГОВОРИТЬ ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>02.07.26 07:44</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4670</t>
+  </si>
+  <si>
+    <t>У нас проблема: Асе постоянно холодно, а мне всегда жарко. Дома битва за пульт с кондером, в машине за крутилки климата. Мой аргумент: “холодно — оденься!”. Она парирует: “жарко — разденься!”. Но я не могу раздется! Я что, голый буду сидеть? И че делать вообще? ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>12.07.26 12:59</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4691</t>
+  </si>
+  <si>
+    <t>33 — жопу подотри! Принимаю шутки про Иисуса и прочие поздравления. Желаю себе начать лучше разбираться людях и отбраковывать мудаков ещё на подходе! Остальные проблемы решаемы.</t>
+  </si>
+  <si>
+    <t>11.07.26 18:42</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4684</t>
+  </si>
+  <si>
+    <t>Скоро откроется новое место на Станкозаводе.Премия — это, типа, тестовый прогон. Денис Кондратович (Скай, Лора, Эклерная, Ферма) решил тряхнуть стариной и попытаться вернуть уже забытое клубное время - время на стыке нулевых с десятыми. Все по канону: второй свет, диваны, два бара, лазеры, свет и даже веранда-огромная курилка. Идея прям рискованная) Но обойдусь без аналитики, просто от души пожелаю удачи! Я бы выбирался иногда подразъебаться. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>11.07.26 06:24</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4683</t>
+  </si>
+  <si>
+    <t>Купил себе вчера такие вот подкрадули, чтобы как приличный человек на премию Собаки пойти. Сестра жены, четырнадцати лет, знаете что сказала? Что это старческая обувь! “Ну, для твоего возраста нормально, конечно”. И как это понимать?</t>
+  </si>
+  <si>
+    <t>10.07.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4682</t>
+  </si>
+  <si>
+    <t>Сейчас ходил на съёмку в Перчини, попросили поучаствовать в рилсе. Сел за столик, видеограф поставил камеру, настроил ракурс, и тут мы слышим со стороны: «А вы вообще в курсе, что такое персональные данные?» Поворачиваю голову: сидит тётя за соседним столом. — Не, ну вы вообще в курсе, что нельзя снимать? — Так мы не вас снимаем, — говорит видеограф. — Ну я откуда знаю, может, и меня? И дело даже не в том, что камера вообще в другую сторону смотрит. Дело в том, что кому ты нахуй вообще нужна? Сиди свой суп хлебай, епта. — Извините, мы сейчас пересядем, — сказала маркетолог, и мы ушли. Чего зря важных людей тревожить. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>08.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4681</t>
+  </si>
+  <si>
+    <t>У нас тут в Криэйтив пипл максимально креативную тему подняли — где лучшие роллы. Из интересного посоветовали Wanwai на Куйбышева (бывший Дабл ю че-то там) и, внезапно, Энотеку на Ленина. Я ни про тот, ни про другой ничего сказать не могу, так что вам слово. Где лучше роллы в Самаре? Давайте так: где лучшие по цене/качеству, а где прям самые пиздатые? Знаете, чтобы вот съесть и заплакать от счастья? Чтобы на свиданку туда идти только с особенным человеком? Такие, чтобы даже не хотелось писать о них сюда в комменты? ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>07.07.26 10:19</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4680</t>
+  </si>
+  <si>
+    <t>Не понимаю, почему все молчат об этом. Тенденция пугающая. Помешательство на цифровых экранах! 1. В маке раньше как было: приезжаешь, спокойно выбираешь по меню и заказываешь. Теперь эти полудурки въебали туда дисплей. И хрен бы с ним, но на нем вместо меню крутится 4-5 экранов со всяким рекламным говном. И вот я стою в очереди и жду, пока пролистается реклама всяких комбо-хуембо, акций и сезонных предложений, чтобы успеть стрельнуть глазом на список бургеров, который через 10 секунд убежит. И дай бог ты успел определиться, иначе опять. ждать 2. Стеллы на заправках (пока только Роснефть головой ударилась, слава богу). Стелла нужна только для одной цели — показать наличие и стоимость бензина. И вот я еду мимо, кидаю взгляд, и упираюсь в какой-то сраный баннер. Есть ли моя соточка? Сколько стоит? Одному Сечину известно. Чую, дальше — хуже. Эта зараза захватит всех. Скоро будем в очереди в Белотурку ждать, пока пролистнется экранчик с акциями. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>03.07.26 14:47</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4679</t>
+  </si>
+  <si>
+    <t>Соседка втихомолку взяла с общего подоконника наши цветы в горшках и выкинула их на помойку. Прям вместе с кашпо. Об этом мы узнали от другого соседа, когда увидели, что цветов нет. — Вы не знаете, где наши растения? — Знаю, я их выкинула. — А зачем вы это сделали? — А потому что не надо дохлые цветы ставить! И захлопнула дверь в квартиру. Цветы, как вы понимаете, не были “дохлыми”, лишь немного подвяли и потому стояли на реабилитации в подъезде, где много восточного солнца. Я в ахуе с людей. Как думаете: выкинуть нахуй ее цветы, или не стоит опускаться?)) ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>03.07.26 11:13</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4677</t>
+  </si>
+  <si>
+    <t>Нашел совершенно разъебное место напротив Третьяковки. Держат армяне — делают прекрасную шавуху и люля из говядины (остальное не пробовал пока). Все на углях. В люля ни одной жилочки, идеальная сочность, специи, мм, балдеж. Ценник смехотворный за такой вкус: шава 260, вроде, люля 340 +60 соус. Можно внутри поесть, можно с собой взять (звоните, чтобы не ждать). Шашлык экспресс ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>02.07.26 17:21</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4671</t>
+  </si>
+  <si>
+    <t>Поп-апы из прошлого 🐶 Рискнем предположить (и не ошибемся!) — город еще помнит очереди за персиками на гриле в «Оранжевом шатре», безбашенные вечеринки в «ЗИМе» и гастрогастроли «Зари», а Самара умеет делать поп-ап-проекты, которые запоминаются на годы. Почему они живут так недолго? И что нужно, чтобы изменить ситуацию? Собрали создателей ярких поп-апов волжской столицы и попросили объясниться — громко, честно и с долей здорового сарказма. Сергей Щербак, блогер, руководитель поп-ап-проекта «Оранжевый шатер» «Оранжевый шатер» — один из самых узнаваемых поп-апов города, но он существовал только как привязка к «ВолгаФесту». Была ли у тебя идея сделать его самостоятельным проектом? Или в этом вся его магия — быть раз в году? Ключевой продукт «Оранжевого шатра» — персики с мороженым. Это событийное блюдо, никто не будет есть их каждый день — надоест. Следовательно, для развития нужно добавлять в меню обычную еду и дальше конкурировать со всеми остальными проектами на набережной. Зачем? «Оранжевый шатер» хорош именно как поп-ап-модель. Денис Дроздов, совладелец бара «8 бит», основатель поп-ап-проекта «Заря» Проект «Заря» закрылся, но продолжает гастролировать в формате поп-апа. Это осознанное решение или вынужденная мера? «Заря» — классный проект, в который было вложено много сил, энергии и души. По некоторым обстоятельствам его пришлось закрыть, но он продолжает жить в формате поп-апа и интерес к нему не утихает — периодически мы радуем людей своими фирменными донерами. Возможно, когда-нибудь он вернется в полноценный формат. Стас Сутулов, экс-совладелец поп-ап-проекта «Ку-ку» и бара «Летний» Проект «Ку-ку» был очень ярким. Как ты думаешь, он просто исчерпал себя или в Самаре в целом сложно вдолгую удерживать проекты? Нет, проект точно себя не исчерпал, более того, он только «встал на крыло». Мы были очень довольны тем, как развивался «Ку-ку» и планировали дальнейшую работу, но, к сожалению, нам не продлили аренду. Денис Кривов, сооснователь бара «Турбаза Ветерок», экс-руководитель поп-ап-проекта «Мичурин» Расскажи про свой проект «Мичурин»: мы помним, что это был своего рода дискач на парковке! До проекта «Мичурин» уже были «Летний» и «Ку-Ку», поэтому идея родилась очень быстро. Весной 2015 года, когда стало понятно, что никто не планирует делать поп-апы, мы с друзьями решили — кто, если не мы? Сели за комп и с энтузиазмом начали гуглить подходящие площадки, где много места и мало жилых домов. Так мы и нашли парковку выставочного центра «Экспо-Волга». Пришли к ним в офис и на удивление легко заключили договор аренды шатра на месяц, который нам обошелся в 25 000 рублей за 300 квадратов. Дальше арендовали мебель и аппаратуру и устроили первую вечеринку, на которую пришло около двух тысяч человек! Работали только по пятницам и субботам. Были привозы, у нас переиграли все местные диджеи. Кстати, вход был всегда бесплатный (почему? зачем?). Отработали ровно три месяца лета, как и задумывалось изначально. За это время получили большой опыт в организации мероприятий, познакомились с огромным количеством человек — с кем дружим и работаем до сих пор. Но вот денег, к сожалению, заработать не удалось. Антон Синцов, совладелец диско-бара «ХВАТ», рюмочной «Боря», промогруппы «Волжский хват», экс-руководитель поп-ап-проекта «ЗИМ» «ЗИМ» у «Звезды» был культовым местом. Помнишь самый громкий привоз и безбашенную вечеринку? Проект «ЗИМ» действительно стал культовым и встал в один ряд с барами «Летний» и «Ку-Ку». Самый громкий привоз отдельно не могу вспомнить — огромная очередь стояла на «Продленку», сэт Киры Моториной и Светы Сайко — безбашенных и действительно крутых тус было много! Мы и открывали проект, чтобы веселиться, — эта история была не про деньги. Продолжение — на сайте! ♥️ Telegram | MAX | VK</t>
+  </si>
+  <si>
+    <t>23.07.26 15:42</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4705</t>
+  </si>
+  <si>
+    <t>Персики Нектарины на гриле со сливочным мороженым и цедрой лимона печеньем от Марии Дементьевой))) Вкусно, как и все остальные блюда! Наверное ещё осталось, приходите.</t>
+  </si>
+  <si>
+    <t>23.07.26 07:47</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4704</t>
+  </si>
+  <si>
+    <t>Пиздец, щас 40 минут стоял в очереди на заправку, залил 30 литров (максимум) и уехал. Через пять минут приходит возврат. Думаю: “странный глюк, ну да похер, заправился на халяву”. Еще через пять минут кидаю взгляд на панель: бензина осталось на 10 километров. Короче, я постоял в очереди, поковырял шлангом в бензобаке и уехал. А бензин? А бензин, блять, в колонке остался. ???!!!??!</t>
+  </si>
+  <si>
+    <t>23.07.26 07:32</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4703</t>
+  </si>
+  <si>
+    <t>Земляне — самый активный ресторан прямо сейчас. Они могут себе позволить (и позволяют) каждый месяц привозить шефов из других городов на гостевые ужины. Я был уже на трех, кажется: ни разу об этом не писал, но каждый раз было вкусно, интересно и уютно. Сегодня в рамках проекта «Нулевой километр. От Невы до Волги приезжает Мария Дементьева, бренд-шеф проекта Closer из Петербурга. Начало в 17:00 @zemlyanerest ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>22.07.26 14:30</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4702</t>
+  </si>
+  <si>
+    <t>Немного поупражнялся и сделал для вас текстовую версию в стиле журнального монолога)) Сергей Детков: «Я понял, что молчание стало трусостью»</t>
+  </si>
+  <si>
+    <t>22.07.26 13:11</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4701</t>
+  </si>
+  <si>
+    <t>Кто вообще смотрит четырехчасовые интервью Дудя? Вам что, делать нехуй? Вы дальнобойщик? Я, когда полнометражный фильм на вечер выбираю и вижу, что длительность не с единицы начинается, уже глаза закатываю. А тут вторая часть Крестного отца про несмешного Деткова. P.S. Дудь — иноагент (это как как знак качества для его аудитории)</t>
+  </si>
+  <si>
+    <t>22.07.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4700</t>
+  </si>
+  <si>
+    <t>Считаю, что это заведение должно быть в палате мер и весов, как идеальный образец — когда наткнулся, стоял как завороженный. Мне казалось, что я провалился в червоточину и оказался в параллельной Самаре в 2005 году. Среда. Набережная. Пиво. Пицца. Кальяны. Громкая хуевая музыка попса начала тысячелетия. Единственное, что выдает время — слишком модное меню. Идеально. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>21.07.26 11:45</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4699</t>
+  </si>
+  <si>
+    <t>Полез искать переписку с подписчиком, чтобы скинуть ему ссылку на пост и ваши комментарии. И не нашел. Короче, он ее удалил. Был ли он вообще подписчиком? Зачем он писал? Почему удалил? Почему я чувствую себя брошенной школьницей?.. 🍷🚬🪟🌧</t>
+  </si>
+  <si>
+    <t>20.07.26 15:17</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4698</t>
+  </si>
+  <si>
+    <t>67 Общественность в шоке от тупости подросткового тренда «сикс сэвен». Мол, какой бред, полное отсутствие смысла, деградация. Полное отсутсвие смысла, да, тут сложно поспорить. Но что, разве мы уже позабыли: Превед медвед! Йа криведко Олабнский езыг И прочие упячки? Дохуя смысла было?)) Останьте от детей, пусть маются дурью пока можно! ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>20.07.26 06:59</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4697</t>
+  </si>
+  <si>
+    <t>Ну че, кто сколько денег ночью проебал? Или выиграл? Рассказывайте в комментариях, я начну))</t>
+  </si>
+  <si>
+    <t>19.07.26 12:02</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4696</t>
+  </si>
+  <si>
+    <t>Другие водители: «так, в моей машине не жрать!» Я: просто выбираю быть счастливым и есть на ходу шашлык, а не цезарь ролл.</t>
+  </si>
+  <si>
+    <t>18.07.26 12:01</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4695</t>
+  </si>
+  <si>
+    <t>Подписчик спрашивает, стоит ли переезжать в Самару. Помогайте! Пишите как есть, без притворства и чрезмерного провинциального патриотизма. P.S. Живут в Оренбурге, не в Москве))</t>
+  </si>
+  <si>
+    <t>14.07.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4694</t>
+  </si>
+  <si>
+    <t>У вас когда-нибудь падала люстра? У нас сегодня впервые) Причем с утра уже ебнулся цветок в огромном горшке — странный денек. Будет повод купить новую, че сказать!</t>
+  </si>
+  <si>
+    <t>13.07.26 12:24</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4693</t>
+  </si>
+  <si>
+    <t>На своей шкуре испытал действие поговорки: “Хочешь сделать человеку хорошо — сделай ему плохо, а потом верни как было”. Два месяца проходил со старым восьмилетним телефоном на андроиде, который был даже не под моей учеткой. И вот наконец починили мой любимый айфончик. Это настоящий кайф — даже приятнее, чем покупка нового! Асе просто надоело смотреть на мое грустное лицо, и она отнесла телефон в ремонт) ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>13.07.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4692</t>
+  </si>
+  <si>
+    <t>Вчера впервые за лето сходили на пляж. Водичка холодная, но освежает. Приятно, что пляж развивается — новое оборудование, наконец-то посносили старые советские лавки и зонты, сделали деревянные настилы, поставили душ! Есть даже прокат лежаков (а также сапов и всяких матрасов). В общем, опыт курортных городов по всему миру начинает доехзжать и до Самары. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3893,62 +4190,62 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H391"/>
+  <dimension ref="A1:H424"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="4229.11" bestFit="true" customWidth="true" style="1"/>
+    <col min="4" max="4" width="4428.49" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
@@ -11025,181 +11322,181 @@
       </c>
       <c r="H280">
         <v>13</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281">
         <v>81920</v>
       </c>
       <c r="B281" t="s">
         <v>840</v>
       </c>
       <c r="C281" t="s">
         <v>841</v>
       </c>
       <c r="D281" s="1" t="s">
         <v>842</v>
       </c>
       <c r="E281">
         <v>2888</v>
       </c>
       <c r="F281">
         <v>9</v>
       </c>
       <c r="G281">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H281">
         <v>17</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282">
         <v>81921</v>
       </c>
       <c r="B282" t="s">
         <v>843</v>
       </c>
       <c r="C282" t="s">
         <v>844</v>
       </c>
       <c r="D282" s="1" t="s">
         <v>845</v>
       </c>
       <c r="E282">
         <v>2731</v>
       </c>
       <c r="F282">
         <v>12</v>
       </c>
       <c r="G282">
         <v>77</v>
       </c>
       <c r="H282">
         <v>16</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283">
         <v>81922</v>
       </c>
       <c r="B283" t="s">
         <v>846</v>
       </c>
       <c r="C283" t="s">
         <v>847</v>
       </c>
       <c r="D283" s="1" t="s">
         <v>848</v>
       </c>
       <c r="E283">
         <v>3451</v>
       </c>
       <c r="F283">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="G283">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="H283">
         <v>21</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284">
         <v>81923</v>
       </c>
       <c r="B284" t="s">
         <v>849</v>
       </c>
       <c r="C284" t="s">
         <v>850</v>
       </c>
       <c r="D284" s="1" t="s">
         <v>851</v>
       </c>
       <c r="E284">
         <v>2715</v>
       </c>
       <c r="F284">
         <v>14</v>
       </c>
       <c r="G284">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="H284">
         <v>33</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285">
         <v>81924</v>
       </c>
       <c r="B285" t="s">
         <v>852</v>
       </c>
       <c r="C285" t="s">
         <v>853</v>
       </c>
       <c r="D285" s="1" t="s">
         <v>854</v>
       </c>
       <c r="E285">
         <v>2788</v>
       </c>
       <c r="F285">
         <v>10</v>
       </c>
       <c r="G285">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="H285">
         <v>8</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286">
         <v>81925</v>
       </c>
       <c r="B286" t="s">
         <v>855</v>
       </c>
       <c r="C286" t="s">
         <v>856</v>
       </c>
       <c r="D286" s="1" t="s">
         <v>857</v>
       </c>
       <c r="E286">
         <v>2828</v>
       </c>
       <c r="F286">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G286">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="H286">
         <v>22</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287">
         <v>81926</v>
       </c>
       <c r="B287" t="s">
         <v>858</v>
       </c>
       <c r="C287" t="s">
         <v>859</v>
       </c>
       <c r="D287" s="1" t="s">
         <v>860</v>
       </c>
       <c r="E287">
         <v>2797</v>
       </c>
       <c r="F287">
         <v>10</v>
       </c>
       <c r="G287">
@@ -11227,103 +11524,103 @@
       </c>
       <c r="H288">
         <v>3</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289">
         <v>81928</v>
       </c>
       <c r="B289" t="s">
         <v>864</v>
       </c>
       <c r="C289" t="s">
         <v>865</v>
       </c>
       <c r="D289" s="1" t="s">
         <v>866</v>
       </c>
       <c r="E289">
         <v>2556</v>
       </c>
       <c r="F289">
         <v>19</v>
       </c>
       <c r="G289">
-        <v>152</v>
+        <v>130</v>
       </c>
       <c r="H289">
         <v>13</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290">
         <v>81929</v>
       </c>
       <c r="B290" t="s">
         <v>867</v>
       </c>
       <c r="C290" t="s">
         <v>868</v>
       </c>
       <c r="D290" s="1" t="s">
         <v>869</v>
       </c>
       <c r="E290">
         <v>2516</v>
       </c>
       <c r="F290">
         <v>11</v>
       </c>
       <c r="G290">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291">
         <v>81930</v>
       </c>
       <c r="B291" t="s">
         <v>870</v>
       </c>
       <c r="C291" t="s">
         <v>871</v>
       </c>
       <c r="D291" s="1" t="s">
         <v>872</v>
       </c>
       <c r="E291">
         <v>2592</v>
       </c>
       <c r="F291">
         <v>6</v>
       </c>
       <c r="G291">
-        <v>103</v>
+        <v>83</v>
       </c>
       <c r="H291">
         <v>11</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292">
         <v>81931</v>
       </c>
       <c r="B292" t="s">
         <v>873</v>
       </c>
       <c r="C292" t="s">
         <v>874</v>
       </c>
       <c r="D292" s="1" t="s">
         <v>875</v>
       </c>
       <c r="E292">
         <v>2731</v>
       </c>
       <c r="F292">
         <v>6</v>
       </c>
       <c r="G292">
@@ -11331,253 +11628,253 @@
       </c>
       <c r="H292">
         <v>7</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293">
         <v>81932</v>
       </c>
       <c r="B293" t="s">
         <v>876</v>
       </c>
       <c r="C293" t="s">
         <v>877</v>
       </c>
       <c r="D293" s="1" t="s">
         <v>878</v>
       </c>
       <c r="E293">
         <v>3005</v>
       </c>
       <c r="F293">
         <v>5</v>
       </c>
       <c r="G293">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="H293">
         <v>10</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294">
         <v>81933</v>
       </c>
       <c r="B294" t="s">
         <v>879</v>
       </c>
       <c r="C294" t="s">
         <v>880</v>
       </c>
       <c r="D294" s="1" t="s">
         <v>881</v>
       </c>
       <c r="E294">
         <v>3105</v>
       </c>
       <c r="F294">
         <v>12</v>
       </c>
       <c r="G294">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="H294">
         <v>17</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295">
         <v>81934</v>
       </c>
       <c r="B295" t="s">
         <v>882</v>
       </c>
       <c r="C295" t="s">
         <v>883</v>
       </c>
       <c r="D295" s="1" t="s">
         <v>884</v>
       </c>
       <c r="E295">
         <v>3014</v>
       </c>
       <c r="F295">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G295">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="H295">
         <v>13</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296">
         <v>81935</v>
       </c>
       <c r="B296" t="s">
         <v>885</v>
       </c>
       <c r="C296" t="s">
         <v>886</v>
       </c>
       <c r="D296" s="1" t="s">
         <v>887</v>
       </c>
       <c r="E296">
         <v>2565</v>
       </c>
       <c r="F296">
         <v>18</v>
       </c>
       <c r="G296">
-        <v>74</v>
+        <v>68</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297">
         <v>81936</v>
       </c>
       <c r="B297" t="s">
         <v>888</v>
       </c>
       <c r="C297" t="s">
         <v>889</v>
       </c>
       <c r="D297" s="1" t="s">
         <v>890</v>
       </c>
       <c r="E297">
         <v>2432</v>
       </c>
       <c r="F297">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G297">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298">
         <v>81937</v>
       </c>
       <c r="B298" t="s">
         <v>891</v>
       </c>
       <c r="C298" t="s">
         <v>892</v>
       </c>
       <c r="D298" s="1" t="s">
         <v>893</v>
       </c>
       <c r="E298">
         <v>2349</v>
       </c>
       <c r="F298">
         <v>44</v>
       </c>
       <c r="G298">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="H298">
         <v>7</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299">
         <v>81938</v>
       </c>
       <c r="B299" t="s">
         <v>894</v>
       </c>
       <c r="C299" t="s">
         <v>895</v>
       </c>
       <c r="D299" s="1" t="s">
         <v>896</v>
       </c>
       <c r="E299">
         <v>2585</v>
       </c>
       <c r="F299">
         <v>22</v>
       </c>
       <c r="G299">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H299">
         <v>10</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300">
         <v>81939</v>
       </c>
       <c r="B300" t="s">
         <v>897</v>
       </c>
       <c r="C300" t="s">
         <v>898</v>
       </c>
       <c r="D300" s="1" t="s">
         <v>899</v>
       </c>
       <c r="E300">
         <v>2684</v>
       </c>
       <c r="F300">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="G300">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="H300">
         <v>14</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301">
         <v>81940</v>
       </c>
       <c r="B301" t="s">
         <v>900</v>
       </c>
       <c r="C301" t="s">
         <v>901</v>
       </c>
       <c r="D301" s="1" t="s">
         <v>902</v>
       </c>
       <c r="E301">
         <v>3124</v>
       </c>
       <c r="F301">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G301">
         <v>128</v>
       </c>
       <c r="H301">
         <v>8</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302">
         <v>81941</v>
       </c>
       <c r="B302" t="s">
         <v>903</v>
       </c>
       <c r="C302" t="s">
         <v>904</v>
       </c>
       <c r="D302" s="1" t="s">
         <v>905</v>
       </c>
       <c r="E302">
         <v>3683</v>
       </c>
       <c r="G302">
@@ -12115,57 +12412,57 @@
       </c>
       <c r="F324">
         <v>14</v>
       </c>
       <c r="G324">
         <v>48</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325">
         <v>83010</v>
       </c>
       <c r="B325" t="s">
         <v>972</v>
       </c>
       <c r="C325" t="s">
         <v>973</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>974</v>
       </c>
       <c r="E325">
         <v>2156</v>
       </c>
       <c r="F325">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="G325">
-        <v>204</v>
+        <v>313</v>
       </c>
       <c r="H325">
-        <v>19</v>
+        <v>25</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326">
         <v>83011</v>
       </c>
       <c r="B326" t="s">
         <v>975</v>
       </c>
       <c r="C326" t="s">
         <v>976</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>977</v>
       </c>
       <c r="E326">
         <v>1337</v>
       </c>
       <c r="F326">
         <v>1</v>
       </c>
       <c r="G326">
         <v>126</v>
       </c>
       <c r="H326">
@@ -12675,51 +12972,51 @@
       </c>
       <c r="H346">
         <v>4</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347">
         <v>87529</v>
       </c>
       <c r="B347" t="s">
         <v>1037</v>
       </c>
       <c r="C347" t="s">
         <v>1038</v>
       </c>
       <c r="D347" s="1" t="s">
         <v>1039</v>
       </c>
       <c r="E347">
         <v>1061</v>
       </c>
       <c r="F347">
         <v>7</v>
       </c>
       <c r="G347">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H347">
         <v>11</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348">
         <v>87530</v>
       </c>
       <c r="B348" t="s">
         <v>1040</v>
       </c>
       <c r="C348" t="s">
         <v>1041</v>
       </c>
       <c r="D348" s="1" t="s">
         <v>1042</v>
       </c>
       <c r="E348">
         <v>1565</v>
       </c>
       <c r="F348">
         <v>8</v>
       </c>
       <c r="G348">
@@ -12727,77 +13024,77 @@
       </c>
       <c r="H348">
         <v>9</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349">
         <v>87531</v>
       </c>
       <c r="B349" t="s">
         <v>1043</v>
       </c>
       <c r="C349" t="s">
         <v>1044</v>
       </c>
       <c r="D349" s="1" t="s">
         <v>1045</v>
       </c>
       <c r="E349">
         <v>1748</v>
       </c>
       <c r="F349">
         <v>3</v>
       </c>
       <c r="G349">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H349">
         <v>11</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350">
         <v>87532</v>
       </c>
       <c r="B350" t="s">
         <v>1046</v>
       </c>
       <c r="C350" t="s">
         <v>1047</v>
       </c>
       <c r="D350" s="1" t="s">
         <v>1048</v>
       </c>
       <c r="E350">
         <v>1978</v>
       </c>
       <c r="F350">
         <v>5</v>
       </c>
       <c r="G350">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="H350">
         <v>23</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351">
         <v>87533</v>
       </c>
       <c r="B351" t="s">
         <v>1049</v>
       </c>
       <c r="C351" t="s">
         <v>1050</v>
       </c>
       <c r="D351" s="1" t="s">
         <v>1051</v>
       </c>
       <c r="E351">
         <v>2042</v>
       </c>
       <c r="F351">
         <v>24</v>
       </c>
       <c r="G351">
@@ -12831,74 +13128,74 @@
       </c>
       <c r="H352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353">
         <v>87535</v>
       </c>
       <c r="B353" t="s">
         <v>1055</v>
       </c>
       <c r="C353" t="s">
         <v>1056</v>
       </c>
       <c r="D353" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="E353">
         <v>2362</v>
       </c>
       <c r="F353">
         <v>6</v>
       </c>
       <c r="G353">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H353">
         <v>10</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354">
         <v>87536</v>
       </c>
       <c r="B354" t="s">
         <v>1058</v>
       </c>
       <c r="C354" t="s">
         <v>1059</v>
       </c>
       <c r="D354" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="E354">
         <v>2427</v>
       </c>
       <c r="F354">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="G354">
         <v>68</v>
       </c>
       <c r="H354">
         <v>7</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355">
         <v>87537</v>
       </c>
       <c r="B355" t="s">
         <v>1061</v>
       </c>
       <c r="C355" t="s">
         <v>1062</v>
       </c>
       <c r="D355" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="E355">
         <v>2380</v>
       </c>
       <c r="F355">
@@ -12958,74 +13255,74 @@
       </c>
       <c r="G357">
         <v>215</v>
       </c>
       <c r="H357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358">
         <v>87540</v>
       </c>
       <c r="B358" t="s">
         <v>1070</v>
       </c>
       <c r="C358" t="s">
         <v>1071</v>
       </c>
       <c r="D358" s="1" t="s">
         <v>1072</v>
       </c>
       <c r="E358">
         <v>3728</v>
       </c>
       <c r="F358">
-        <v>405</v>
+        <v>416</v>
       </c>
       <c r="G358">
-        <v>629</v>
+        <v>637</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359">
         <v>87541</v>
       </c>
       <c r="B359" t="s">
         <v>1073</v>
       </c>
       <c r="C359" t="s">
         <v>1074</v>
       </c>
       <c r="D359" s="1" t="s">
         <v>1075</v>
       </c>
       <c r="E359">
         <v>2872</v>
       </c>
       <c r="G359">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360">
         <v>87542</v>
       </c>
       <c r="B360" t="s">
         <v>1076</v>
       </c>
       <c r="C360" t="s">
         <v>1077</v>
       </c>
       <c r="D360" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="E360">
         <v>2624</v>
       </c>
       <c r="F360">
         <v>8</v>
       </c>
       <c r="G360">
@@ -13385,51 +13682,51 @@
       </c>
       <c r="G374">
         <v>13</v>
       </c>
       <c r="H374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375">
         <v>87785</v>
       </c>
       <c r="B375" t="s">
         <v>1121</v>
       </c>
       <c r="C375" t="s">
         <v>1122</v>
       </c>
       <c r="D375" s="1" t="s">
         <v>1123</v>
       </c>
       <c r="E375">
         <v>1807</v>
       </c>
       <c r="F375">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G375">
         <v>69</v>
       </c>
       <c r="H375">
         <v>15</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376">
         <v>87786</v>
       </c>
       <c r="B376" t="s">
         <v>1124</v>
       </c>
       <c r="C376" t="s">
         <v>1125</v>
       </c>
       <c r="D376" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="E376">
         <v>1968</v>
       </c>
       <c r="F376">
@@ -13538,221 +13835,1043 @@
       </c>
       <c r="F380">
         <v>7</v>
       </c>
       <c r="G380">
         <v>55</v>
       </c>
       <c r="H380">
         <v>14</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381">
         <v>89648</v>
       </c>
       <c r="B381" t="s">
         <v>1139</v>
       </c>
       <c r="C381" t="s">
         <v>1140</v>
       </c>
       <c r="D381" s="1" t="s">
         <v>1141</v>
       </c>
       <c r="E381">
-        <v>1170</v>
+        <v>2277</v>
+      </c>
+      <c r="F381">
+        <v>11</v>
+      </c>
+      <c r="G381">
+        <v>59</v>
+      </c>
+      <c r="H381">
+        <v>6</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382">
         <v>89649</v>
       </c>
       <c r="B382" t="s">
         <v>1142</v>
       </c>
       <c r="C382" t="s">
         <v>1143</v>
       </c>
       <c r="D382" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="E382">
         <v>1242</v>
       </c>
+      <c r="F382">
+        <v>1</v>
+      </c>
+      <c r="G382">
+        <v>30</v>
+      </c>
+      <c r="H382">
+        <v>2</v>
+      </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383">
         <v>89650</v>
       </c>
       <c r="B383" t="s">
         <v>1145</v>
       </c>
       <c r="C383" t="s">
         <v>1146</v>
       </c>
       <c r="D383" s="1" t="s">
         <v>1147</v>
       </c>
       <c r="E383">
         <v>1854</v>
       </c>
+      <c r="F383">
+        <v>8</v>
+      </c>
+      <c r="G383">
+        <v>26</v>
+      </c>
+      <c r="H383">
+        <v>3</v>
+      </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384">
         <v>89651</v>
       </c>
       <c r="B384" t="s">
         <v>1148</v>
       </c>
       <c r="C384" t="s">
         <v>1149</v>
       </c>
       <c r="D384" s="1" t="s">
         <v>1150</v>
       </c>
       <c r="E384">
         <v>1720</v>
       </c>
+      <c r="F384">
+        <v>6</v>
+      </c>
+      <c r="G384">
+        <v>70</v>
+      </c>
+      <c r="H384">
+        <v>8</v>
+      </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385">
         <v>89652</v>
       </c>
       <c r="B385" t="s">
         <v>1151</v>
       </c>
       <c r="C385" t="s">
         <v>1152</v>
       </c>
       <c r="D385" s="1" t="s">
         <v>1153</v>
       </c>
       <c r="E385">
         <v>1258</v>
       </c>
+      <c r="F385">
+        <v>1</v>
+      </c>
+      <c r="G385">
+        <v>20</v>
+      </c>
+      <c r="H385">
+        <v>1</v>
+      </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386">
         <v>89653</v>
       </c>
       <c r="B386" t="s">
         <v>1154</v>
       </c>
       <c r="C386" t="s">
         <v>1155</v>
       </c>
       <c r="D386" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="E386">
         <v>1570</v>
       </c>
+      <c r="F386">
+        <v>7</v>
+      </c>
+      <c r="G386">
+        <v>78</v>
+      </c>
+      <c r="H386">
+        <v>7</v>
+      </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387">
         <v>89654</v>
       </c>
       <c r="B387" t="s">
         <v>1157</v>
       </c>
       <c r="C387" t="s">
         <v>1158</v>
       </c>
       <c r="D387" s="1" t="s">
         <v>1159</v>
       </c>
       <c r="E387">
         <v>2115</v>
       </c>
+      <c r="F387">
+        <v>54</v>
+      </c>
+      <c r="G387">
+        <v>76</v>
+      </c>
+      <c r="H387">
+        <v>4</v>
+      </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388">
         <v>89655</v>
       </c>
       <c r="B388" t="s">
         <v>1160</v>
       </c>
       <c r="C388" t="s">
         <v>1161</v>
       </c>
       <c r="D388" s="1" t="s">
         <v>1162</v>
       </c>
       <c r="E388">
         <v>2892</v>
       </c>
+      <c r="F388">
+        <v>8</v>
+      </c>
+      <c r="G388">
+        <v>27</v>
+      </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389">
         <v>89656</v>
       </c>
       <c r="B389" t="s">
         <v>1163</v>
       </c>
       <c r="C389" t="s">
         <v>1164</v>
       </c>
       <c r="D389" s="1" t="s">
         <v>1165</v>
       </c>
       <c r="E389">
         <v>2733</v>
       </c>
+      <c r="F389">
+        <v>81</v>
+      </c>
+      <c r="G389">
+        <v>48</v>
+      </c>
+      <c r="H389">
+        <v>5</v>
+      </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390">
         <v>89657</v>
       </c>
       <c r="B390" t="s">
         <v>1166</v>
       </c>
       <c r="C390" t="s">
         <v>1167</v>
       </c>
       <c r="D390" s="1" t="s">
         <v>1168</v>
       </c>
       <c r="E390">
         <v>1130</v>
       </c>
+      <c r="F390">
+        <v>2</v>
+      </c>
+      <c r="G390">
+        <v>14</v>
+      </c>
+      <c r="H390">
+        <v>1</v>
+      </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391">
         <v>89658</v>
       </c>
       <c r="B391" t="s">
         <v>1169</v>
       </c>
       <c r="C391" t="s">
         <v>1170</v>
       </c>
       <c r="D391" s="1" t="s">
         <v>1171</v>
       </c>
       <c r="E391">
         <v>3139</v>
+      </c>
+      <c r="F391">
+        <v>4</v>
+      </c>
+      <c r="G391">
+        <v>55</v>
+      </c>
+      <c r="H391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392">
+        <v>90756</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D392" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E392">
+        <v>1902</v>
+      </c>
+      <c r="F392">
+        <v>8</v>
+      </c>
+      <c r="G392">
+        <v>253</v>
+      </c>
+      <c r="H392">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393">
+        <v>90757</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D393" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E393">
+        <v>1030</v>
+      </c>
+      <c r="F393">
+        <v>10</v>
+      </c>
+      <c r="G393">
+        <v>59</v>
+      </c>
+      <c r="H393">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394">
+        <v>90758</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D394" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E394">
+        <v>1588</v>
+      </c>
+      <c r="G394">
+        <v>272</v>
+      </c>
+      <c r="H394">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395">
+        <v>90820</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D395" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E395">
+        <v>1180</v>
+      </c>
+      <c r="F395">
+        <v>9</v>
+      </c>
+      <c r="G395">
+        <v>65</v>
+      </c>
+      <c r="H395">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396">
+        <v>90821</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D396" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E396">
+        <v>1188</v>
+      </c>
+      <c r="F396">
+        <v>14</v>
+      </c>
+      <c r="G396">
+        <v>132</v>
+      </c>
+      <c r="H396">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397">
+        <v>90822</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D397" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E397">
+        <v>1260</v>
+      </c>
+      <c r="F397">
+        <v>39</v>
+      </c>
+      <c r="G397">
+        <v>30</v>
+      </c>
+      <c r="H397">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398">
+        <v>90823</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D398" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E398">
+        <v>1689</v>
+      </c>
+      <c r="F398">
+        <v>17</v>
+      </c>
+      <c r="G398">
+        <v>104</v>
+      </c>
+      <c r="H398">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399">
+        <v>90824</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D399" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E399">
+        <v>1915</v>
+      </c>
+      <c r="F399">
+        <v>5</v>
+      </c>
+      <c r="G399">
+        <v>52</v>
+      </c>
+      <c r="H399">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400">
+        <v>90825</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D400" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E400">
+        <v>2154</v>
+      </c>
+      <c r="F400">
+        <v>15</v>
+      </c>
+      <c r="G400">
+        <v>85</v>
+      </c>
+      <c r="H400">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401">
+        <v>90860</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D401" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E401">
+        <v>1833</v>
+      </c>
+      <c r="F401">
+        <v>2</v>
+      </c>
+      <c r="G401">
+        <v>74</v>
+      </c>
+      <c r="H401">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402">
+        <v>90908</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D402" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E402">
+        <v>1980</v>
+      </c>
+      <c r="F402">
+        <v>2</v>
+      </c>
+      <c r="G402">
+        <v>150</v>
+      </c>
+      <c r="H402">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403">
+        <v>90909</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D403" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E403">
+        <v>1214</v>
+      </c>
+      <c r="F403">
+        <v>57</v>
+      </c>
+      <c r="G403">
+        <v>91</v>
+      </c>
+      <c r="H403">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404">
+        <v>90910</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D404" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E404">
+        <v>1279</v>
+      </c>
+      <c r="F404">
+        <v>4</v>
+      </c>
+      <c r="G404">
+        <v>111</v>
+      </c>
+      <c r="H404">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405">
+        <v>90911</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D405" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E405">
+        <v>1390</v>
+      </c>
+      <c r="F405">
+        <v>8</v>
+      </c>
+      <c r="G405">
+        <v>128</v>
+      </c>
+      <c r="H405">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406">
+        <v>90912</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D406" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E406">
+        <v>1627</v>
+      </c>
+      <c r="F406">
+        <v>23</v>
+      </c>
+      <c r="G406">
+        <v>31</v>
+      </c>
+      <c r="H406">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407">
+        <v>90913</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D407" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E407">
+        <v>1893</v>
+      </c>
+      <c r="F407">
+        <v>3</v>
+      </c>
+      <c r="G407">
+        <v>72</v>
+      </c>
+      <c r="H407">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408">
+        <v>90914</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D408" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E408">
+        <v>2204</v>
+      </c>
+      <c r="F408">
+        <v>2</v>
+      </c>
+      <c r="G408">
+        <v>103</v>
+      </c>
+      <c r="H408">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409">
+        <v>90915</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D409" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E409">
+        <v>2095</v>
+      </c>
+      <c r="F409">
+        <v>60</v>
+      </c>
+      <c r="G409">
+        <v>82</v>
+      </c>
+      <c r="H409">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410">
+        <v>90916</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D410" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E410">
+        <v>1629</v>
+      </c>
+      <c r="F410">
+        <v>3</v>
+      </c>
+      <c r="G410">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411">
+        <v>91074</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D411" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E411">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412">
+        <v>91075</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D412" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E412">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413">
+        <v>91076</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D413" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E413">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414">
+        <v>91077</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D414" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="E414">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415">
+        <v>91078</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D415" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E415">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416">
+        <v>91079</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D416" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E416">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417">
+        <v>91080</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D417" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E417">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418">
+        <v>91081</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D418" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="E418">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419">
+        <v>91082</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D419" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="E419">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420">
+        <v>91083</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D420" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E420">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421">
+        <v>91084</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D421" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E421">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422">
+        <v>91085</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D422" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="E422">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423">
+        <v>91086</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E423">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424">
+        <v>91087</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D424" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E424">
+        <v>2176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">