--- v3 (2026-08-03)
+++ v4 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1271">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1531">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -3825,50 +3825,830 @@
     <t>14.07.26 12:06</t>
   </si>
   <si>
     <t>t.me/shcherbaks/4694</t>
   </si>
   <si>
     <t>У вас когда-нибудь падала люстра? У нас сегодня впервые) Причем с утра уже ебнулся цветок в огромном горшке — странный денек. Будет повод купить новую, че сказать!</t>
   </si>
   <si>
     <t>13.07.26 12:24</t>
   </si>
   <si>
     <t>t.me/shcherbaks/4693</t>
   </si>
   <si>
     <t>На своей шкуре испытал действие поговорки: “Хочешь сделать человеку хорошо — сделай ему плохо, а потом верни как было”. Два месяца проходил со старым восьмилетним телефоном на андроиде, который был даже не под моей учеткой. И вот наконец починили мой любимый айфончик. Это настоящий кайф — даже приятнее, чем покупка нового! Асе просто надоело смотреть на мое грустное лицо, и она отнесла телефон в ремонт) ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
   </si>
   <si>
     <t>13.07.26 06:22</t>
   </si>
   <si>
     <t>t.me/shcherbaks/4692</t>
   </si>
   <si>
     <t>Вчера впервые за лето сходили на пляж. Водичка холодная, но освежает. Приятно, что пляж развивается — новое оборудование, наконец-то посносили старые советские лавки и зонты, сделали деревянные настилы, поставили душ! Есть даже прокат лежаков (а также сапов и всяких матрасов). В общем, опыт курортных городов по всему миру начинает доехзжать и до Самары. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>08.09.26 05:27</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4829</t>
+  </si>
+  <si>
+    <t>Я один, кому нравится, что дождь уже вторые сутки без перерыва идет? Уверен, что нет. ❤️ - да, кайф! 👎 - в жопу дождь!</t>
+  </si>
+  <si>
+    <t>06.09.26 15:07</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4828</t>
+  </si>
+  <si>
+    <t>Началось</t>
+  </si>
+  <si>
+    <t>06.09.26 14:36</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4827</t>
+  </si>
+  <si>
+    <t>Беги в изучение ИИ - иначе пиз..а!</t>
+  </si>
+  <si>
+    <t>06.09.26 11:35</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4826</t>
+  </si>
+  <si>
+    <t>Ищу полового гиганта Нужен мастер, который занимается полами. Не в новостройках ламинатик уложить, а полностью переделать кривые полы в старом фонде. Если вы знаете такого, напишите, пожалуйста: @ssergs</t>
+  </si>
+  <si>
+    <t>06.09.26 10:05</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4825</t>
+  </si>
+  <si>
+    <t>Глянь, че нашел! Макдональдс и СССР в одном предложении. ~ @shcherbaks</t>
+  </si>
+  <si>
+    <t>05.09.26 14:44</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4817</t>
+  </si>
+  <si>
+    <t>Жарок Новый проект Кондратовича! Сначала Лот, теперь Жарок, скоро еще всякое. Жарок, конечно, должен был открыться хрен знает когда, но так уж вышло. Работают с понедельника. Вчера вечером у меня освободился свободный часок, и я залетел на тест. Встретили, проводили в зал, сказали "у нас все столы забронированы". Собирался уже валить, но потом подошла другая официантка, выгнала кого-то из членов команды со свободного стола, и меня посадили. Ну немного сыроватые еще ребята, втянутся, не страшно. Места много! Симпатично, но ничего сверхинтересного — дерево-дерево-дерево, дачный такой вайб, но все в рамках концепции. Уютно, хороший свет, высоченные потолки, интересное пространство с неожиданными закоулками — круто, когда не просто столы по сеточке поставили. Есть в этот что-то Горынычевское, как будто. ЖАРОК – уютный ресторан с комфортной едой на каждый день. Место, где каждый гость сможет примерить на себя стиль жизни настоящего волжанина. Интересно было бы послушать представителей: в чем концептуальные отличия от Фермы? Думаю, что у гостей точно будет возникать вопрос из разряда "в Ферму или в Жарок?". Заморочены на хлебе. Пекут сами, много, разного, можно просто зайти как в пекарню и купить домой — прямо на входе целый стол этого добра для демонстрации. Тартин, который к тар-тару шел, был ок, про остальное не скажу. Неплохая пивная карта: много всего по бутылкам. Даже 3 вида б/а — спасибо. Коктейли, вино, водка, короче все в порядке. Был один, так что попробовал только 2 блюда, остальное бы не влезло: Тар-тар из говядины: красивая подача, мозговая косточка, хлебушек и все бы отлично, если бы уксусная кислотность не перебивала вкус мяса. Вот этот момент подкрутить и будет супер, потому что и нарезка, и даже оливочка — красота. Бараньи язычки. Никогда, кстати, их не ел. Понравилось: супер нежно, при этом тот самый вкус барашка (ммм), классная (правда чуть жидковатая) сальса умеренной остроты. Готовятся через сувид и потом доходят на огне. Кофе — ок. Лимонный крем-брюле — ок (но когда ложкой по лимону скребешь изнутри, горчит). Короче, собирайтесь компанией и идите пить пиво, водку и есть всякое мясо с закусоном — вот так тут надо время проводить. Гудок ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>04.09.26 17:51</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4816</t>
+  </si>
+  <si>
+    <t>ебало!</t>
+  </si>
+  <si>
+    <t>04.09.26 16:42</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4815</t>
+  </si>
+  <si>
+    <t>Первый раз в этом году пришел в Ветерок. Нихуя себе тут народу! И как-то так прилично стало, нет ощущения, что на лавке пиво пьешь с пацанами в пятнахе. Какой то хаус играет, девчонок куча. Ну делааа. Кайф, всегда приводил Ветерок в пример: как нужно развиваться и не застаиваться. Осталось с кальянкой соседней договориться и вообще шик. Один хуй курить везде разрешают) ~ @shcherbaks</t>
+  </si>
+  <si>
+    <t>04.09.26 16:10</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4814</t>
+  </si>
+  <si>
+    <t>Жарок 🆕 Короче мне понравилось в целом, можете приходить! Гудок, вход с красноармейской, слева. ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>04.09.26 09:09</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4812</t>
+  </si>
+  <si>
+    <t>16 минут ностальгии 8 лет назад я увлекся Ютубом и, насмотревшись западных блогеров, начал снимать влоги — тогда был расцвет этого жанра. Снял целый сезон, набрал 10 подписчиков и забил) Но опыт классный, научился нормально монтировать и вот это вот все. Конечно, сейчас смотрится наивно, и по цветам, и по эффектам, и по длительности — 16 минут сегодня кажутся вечностью. Снял и про Волгафест. Кто знал, что через 8 лет мы окажется в точке, когда ВФ отменяют, а на Ютубе мы сидим с вэпээном? Вот таймкоды, попросил ИИшку сделать, мне лень самому: 00:00 — вступление: Сергей приходит на «ВолгаФест» и объясняет формат фестиваля. 00:41 — главная сцена, лекционная программа и прогулка без заранее изученного маршрута. 01:39 — обзор фестивальной территории, спортивных площадок и первых активностей. 02:43 — поиски еды и кофе; начинается знакомство с гастрономической зоной. 04:00 — кофе найден; разговоры с участниками и знакомыми. 04:24 — знакомство с девушкой, которая снимает интересные места Самары. 05:07 — дегустация и рассуждение о постоянном городском пространстве со стритфудом. 06:09 — продолжение прогулки: музыка, площадки и участники фестиваля. 06:28 — Сергей рассказывает, как сложно одновременно снимать для YouTube и Instagram. 07:00 — сборные модели стадионов, в том числе «Самара Арены». 07:47 — пояснение авторского подхода: в видео попадает только то, что заинтересовало самого автора. 08:34 — знакомство с производителями технологичных SUP-досок. 09:24 — конструкция, упавшая из-за сильного ветра, и попытка её восстановить. 09:58 — сборка или разборка большой картонной конструкции, похожей на маяк. 10:11 — детская территория: зеркальный лабиринт и другие развлечения. 10:41 — игровая зона с компьютерами. 11:08 — Сергей находит необычное электрическое средство передвижения. 11:18 — тест-драйв и рассуждение о том, удобно ли ездить на нём по Самаре. 11:58 — наступает вечер; переход к архитектурным и художественным объектам на песке. 12:20 — рассказ о съёмке, монтаже и влиянии обработки на итоговое видео. 13:00 — знакомство с проектом Urbotabor и его участниками. 13:32 — арт-объект, собранный из фрагментов детских рисунков. 14:52 — осмотр сюрреалистичных художественных инсталляций. 15:02 — финальные впечатления от фестиваля. 15:44 — прощание и призыв подписаться на канал. https://www.youtube.com/watch?v=yVR12rVOh68 P.S. Там еще есть первый выпуск влога, где мы гуляем по Икее. Можно смотреть и слезы вытирать рукавом)) ~ @shcherbaks</t>
+  </si>
+  <si>
+    <t>03.09.26 07:21</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4810</t>
+  </si>
+  <si>
+    <t>Последнее время редко удается погулять по городу пешком, но это всегда кайф. Жаль, что скоро зима! ~ @shcherbaks</t>
+  </si>
+  <si>
+    <t>03.09.26 04:48</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4801</t>
+  </si>
+  <si>
+    <t>Самарские, зацените — трендовая обработка в стиле деткого рисунка! 😁😁😁 Делается бесплатно в Чатеджипити. Промпт выдается за подписку на @cowindow (кто уже подписан — напишите в комменты, скину). Узнали кого-нибудь? ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>02.09.26 21:06</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4800</t>
+  </si>
+  <si>
+    <t>Я лучше возьму сиксевен, нишевый и "я тебя могну", чем черт знает какой год подряд буду слушать тупейшие шутки про календарь и третье сентября. Закопайте уже ее! Сутки терпим 🙈</t>
+  </si>
+  <si>
+    <t>02.09.26 13:40</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4798</t>
+  </si>
+  <si>
+    <t>ТОП ЗАВЕДЕНИЙ от Сергея Щербака ⚡ Автор всем вам известного канала Сергей Щербак, фуд-фотограф и наш друг. Серёга как никто другой знает, где точно будет вкусно. В его канале много мест, о которых вы возможно даже не слышали или не брали во внимание. А он уже затестил их все. Сейчас он почти всё время в режиме: семья-работа. И на частые походы по ресторанам уже времени не остаётся. Поэтому это самый честный ТОП Щербака: - 8 Миля (Тольятти) Вкусно, природа, можно с детьми на животных посмотреть и погулять, чтобы еду растрясти. Давно там не был, но помню, что солянка отличная была. - Шашлык экспресс напротив Третьяковки. Шикарная люля из говядины, отличная шаурма. Все на углях, максимально свежее и сочное. Ценник супер гуманный, можно позвонить и заказать заранее. - Кафе перекрёстка в ЗИМе. "Какой кошмар, мы пришли сюда, чтобы читать про модные места". Про модные места уже написали. Не знаю как в остальных переках, но в ЗИМе кофе готовит бариста в настоящей кофе-машине. Черный не очень, но если хочется раф или капуч - то пойдет. Да, не так вкусно как в Скуратове, но зато любой средний кофе стоит 109 рублей. СТО ДЕВЯТЬ РУБЛЕЙ, ещё раз повторяю! - На угле Колбаски, ребра и пивко на старой набе в приятном месте с приятным обслуживанием. - Твинго Вкусные секси сэндвичи в центре города. Пробуйте. И обязательно подписывайтесь на Серёгу и его второй канал про работу с ИИ. — 🥐 КАК ЕСТЬ MAX | VK 👉в БОЛЬШОЙ РЕЙТИНГ Ресторанов Самары</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4797</t>
+  </si>
+  <si>
+    <t>Читатели "Как есть" переходят, такие, сюда, а у меня тут — как в носу ковыряться)) Добро пожаловать!</t>
+  </si>
+  <si>
+    <t>02.09.26 07:54</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4796</t>
+  </si>
+  <si>
+    <t>Любите ковыряться в носу? ❤️ — конечно люблю, че греха таить. Дождешься, пока никто не видит, и запускаешь туда палец по самую фалангу. Большим удобно поддевать козявочную колбасу сверху ноздри. А снизу, как экскаватором, вычищаешь уже указательным. 😁 — конечно люблю, че греха таить. Дождешься, пока никто не видит, и запускаешь туда палец по самую фалангу. Большим удобно поддевать козявочную колбасу сверху ноздри. А снизу, как экскаватором, вычищаешь уже указательным. ~ @shcherbaks</t>
+  </si>
+  <si>
+    <t>01.09.26 11:23</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4795</t>
+  </si>
+  <si>
+    <t>Однажды лет 15 назад я решил сделать календарь со всеми днями рождениями одногруппников и повесить его на стену. Чтобы все могли посмотреть у кого когда. Так как я жестко упарывался по графдизайну и инфографике, календарь я решил сделать не в виде классиечкого календаря, а интереснее. Сделал, распечатал, приклеил на вход (у нас, архитекторов, были свои постоянные мастерские) и начал ждать фидбек. Какого же было мое удивление, когда ко мне начали подходить люди и говорить, что год ОНИ ВООБЩЕ ПРЕДСТАВЛЯЮТ НЕ ТАК. Я реально охуел тогда — в смысле?! А как еще можно представить год? Чтобы не спойлерить, картинку уберу в комменты. А вы, пожалуйста, напишите как вы видите год, мне реально ОЧЕНЬ интересно! ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>01.09.26 07:57</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4794</t>
+  </si>
+  <si>
+    <t>С Днем знаний! Нашел для вас имбулю: https://thetruesize.com/ Можно сравнивать реальные размеры стран, городов и континентов между собой. И это очень увлекательно. Африка гораздо больше, чем кажется. Вы посмотрите — самая большая страна в мире практически укладывается по ширине! Про высоту Африки я молчу вообще. Самарская область почти размером с Ирландию (в комментариях). Даже завидую тем, у кого есть дети-школьники — можно залипнуть часа на два, сравнивая между собой и прокачивая знания географии. Пользоваться изи: вбиваете топоним для поиска или сравнение через "London vs Samara oblast". ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>31.08.26 15:23</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4793</t>
+  </si>
+  <si>
+    <t>Периодически в рилсах попадаются видосы, где девчонки иронизируют над собственной внешностью. Или даже не иронизируют, а снимают на отвлеченную тему, но в кадр попадает ОНА, и резко триггерит всех смотрящих. В комментариях к таким постам обычно всегда жарко. Всегда находится куча мужиков, которая смеется над "маленькой" женской грудью. В чем, блять, прикол? А ниче тот факт, что сиськи — любые охуенные? Кто сказал, что эталон красоты — это размер N? Я вот вообще не понимаю этих педерастов. Плохо, когда у девочки есть член, а остальное все дело вкуса. Короче, если у вас маленькая (или вам так кажется) грудь, и вы ПОЧЕМУ-ТО комплексуете, то выкиньте эту хуйню из головы, пожалуйста! И не слушайте этих импотентов. Нам, нормальным мужикам, нравится любая грудь! ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>31.08.26 06:29</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4792</t>
+  </si>
+  <si>
+    <t>Если у меня от чего и есть зависимость, то это от кофе. Обожаю кофе. Готов пить его целый день. Чай — это просто жидкость, чтобы конфеты запить, а вот кофе — это целый мир. Вечером ложусь спать и думаю о том, как с утра бахну кофейку. Утром встаю и жду, когда скорее себе че-нибудь заварю. Конечно, я люблю вкусный кофе! Ооо, сейчас пишу эти строки и думаю о хорошем, ароматном, полнотелом фильтре из Скуратора. Хотя нет, меня с него ебашит, лучше не из Скуратова. Пусть будет Толстой. Или Дринкит. Да плевать, сейчас не 2014 — почти везде кофе хороший. Конечно, я люблю качественный кофе. Но если такого нет — пойдет любой. Кофе из Пятерочки, капсульный, растворимый на худой конец. Я не из тех снобов, которые скорее не попьют кофе, чем пойдут на компромисс: какой смысл ждать следующего дня, не выпив кофе? Что может быть лучше вороночки, сливочного капучино или шотика эспресса после ужина? Хорошего рафа, грамотного американо, ледяного колдбрю? ... ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>29.08.26 13:59</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4790</t>
+  </si>
+  <si>
+    <t>Последние выходные лета в «Кутеже» 🚋 На этот маркет можно идти, даже если очередная свечка вам не нужна. Сегодня до 20:00 тут работают фотобудка и парфюмерное казино, в 18:00 начинается музыкальное лото, а после — диджей-сет. Завтра с 12:00 до 20:00 будут мастер-классы, украшения из бусин и творческий спиддейтинг. Вход свободный, можно с детьми и собаками. Куйбышева, 78 ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>28.08.26 16:48</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4789</t>
+  </si>
+  <si>
+    <t>Сейчас слышал как папа спросил у своего мелкого сына: «ты на ужин будешь котлету с пюре или пиццу?». Не знаю к чем он готовится, но он не готов.</t>
+  </si>
+  <si>
+    <t>28.08.26 10:08</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4788</t>
+  </si>
+  <si>
+    <t>Заморозки до -3С местами в Самарской области ночью 29, 30 и 31 августа 2026. Будьте внимательны и осторожны! Тел: 112. Ну нихуя себе подарочек! Не рановато? 🥵</t>
+  </si>
+  <si>
+    <t>28.08.26 08:04</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4787</t>
+  </si>
+  <si>
+    <t>Колбаса из хлеба со вкусом колбасы. Приехали, блять, конечная) ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>27.08.26 10:46</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4786</t>
+  </si>
+  <si>
+    <t>Есть работы, на которых за день успеваешь прочитать весь интернет. Лет пятнадцать назад у меня была именно такая. На летних каникулах после первого или второго курса — уже точно не помню — я устроился продавцом в фотомагазин в «Меге». На работу нужно было приезжать к девяти, хотя сам торговый центр открывался только в десять. Обычно в первой половине дня покупателей почти не было, поэтому довольно быстро мне начало казаться, что я посмотрел вообще весь интернет и прочитал все существующие статьи на «Пикабу». Это был пик моей интеллектуальной деградации (но потом придумали рилсы). Но речь не об этом. Однажды я, как обычно, приехал пораньше и решил позавтракать. Фудкорт ещё не открылся, зато уже работал «Ашан». Я долго ходил между стеллажей, выбирая, что бы съесть, и какого-то хрена мне в голову пришла невероятная идея: купить готовую, холодную, хз когда приготовленную шаурму СВ. Зачем? Почему? У меня до сих пор нет ответов на эти вопросы. Я взял шаурму, коробочку сока, спокойно позавтракал, вернулся в магазин, открыл ролл-ставню и стал ждать покупателей. Часам к одиннадцати у меня забурлило в животе. Ну, думаю, ничего страшного. И здесь важно знать три вещи: Во-первых, я работал абсолютно один. Во-вторых, покидать магазин мне было запрещено: внутри находились касса и дорогая фототехника. В-третьих, закрывать ролл-ставню в течение рабочего дня тоже было нельзя (по правилам торгового центра). Никаких «отошёл на пятнадцать минут» на листочке. Когда я устраивался, старший продавец (такой собирательный образ провинциального фотографа в жилетке и с усами) показал мне бутылку. Это был немой ответ на мой вопрос: «а как в толчок-то ходить»? Я решил, что это такой юмор и забил. Прошло ещё полчаса. Живот крутило уже нихуево. Следующие полчаса я буквально боролся с нестерпимым желанием посрать. Ходил по магазину, замирал, пытался думать о чём-нибудь другом и постепенно понимал: до конца рабочего дня я не дотяну. Да я и до обеда не дотяну. Холодный пот выступил на моем лбу, глаза были на выкате, а булки предельно сжаты. В какой-то момент организм принял решение за меня. Вытаращив глаза и бросив вообще всё — кассу, технику, ключи, — я побежал в туалет. В ту секунду мне было абсолютно насрать плевать и на правила торгового центра, и на возможные последствия, и на сохранность фотоаппаратов. Надаром говорят, что самый мотивированный человек — это человек, который хочет срать. Когда я вернулся, возле открытой витрины уже ходил какой-то чел и внимательно выбирал себе фотоаппарат. Я подкрался со спины, словно никуда и не уходил: — Добрый день, меня зовут Сергей, чем могу вам помочь? ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>27.08.26 07:26</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4784</t>
+  </si>
+  <si>
+    <t>Контекстное окно — мой второй канал про продуктивную работу с ИИ. Реальные применения, эксперименты, инструменты и новости. Без хайпа, нейрослопа и хуйни.</t>
+  </si>
+  <si>
+    <t>27.08.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4783</t>
+  </si>
+  <si>
+    <t>MANUL в Самаре — сегодня ⚡ В «Землянах» готовит Виктор Шайдецкий — шеф московского MANUL, который собирает современную сибирскую кухню из традиций Алтая, Тывы, Хакасии и Енисейского Севера. В меню — тартар из лося, чавыча с кедровой кашей, картофель с кострища и «Халимат» с печёными яблоками, ромашкой и бузиной. Всё можно брать отдельно — это не сет. Я вот каждый раз хожу на эти привозы Землянские и каждый раз это разъеб — вкусно, атмосферно и шефы все с горящими глазами. А как они работают с локальными продуктами! Как-нибудь напишу про Виктора, который бегает по полям и собирает дикоросы)) Это кайф. 27 августа, с 17:00 ~ @shcherbaks</t>
+  </si>
+  <si>
+    <t>27.08.26 05:10</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4782</t>
+  </si>
+  <si>
+    <t>Сссука, теперь это мой любимый бренд 😂 Это же прям готовый мерч для вот этого списка. Закажи футболку своему бывшему! Коллеге начальнику лучшему другу! Охуенно! Причем ребята прям заморочились и несколько лет шли к цели. Поковырялся: 2023: русскоязычный или хорошо знакомый с русским языком человек/команда придумывает бренд EBANAT именно как провокационное слово. Запускается ebanat.shop. 2024: начинают строить не просто прикол, а полноценный бренд. Пытаются зарегистрировать EBANAT по огромному количеству товарных категорий в ЕС. начало 2025: специально делают мемогенерирующий контент → футболка с EBANAT на шее → все разносят это по каналам фор фри лето 2025: ЕС говорит: ребята, это русское матерное оскорбление, идите нахуй. Ебанаты идут в США и регают там, объясняя что Ebanat — это “odd person”, типа странный типок. конец 2025: Удваивают ставку, продолжают делать дропы и переводят шутку в псевдофилософию «индивидуализма». 2026: оформляют уже достаточно серьёзную инфраструктуру: Дубай + США, междунардный фуллфилмент из Китая и ТМ, зареганая в Америке. И при этом никто не знат кто за этим всем стоит. Но есть одно но: футболка с надписью “ebanat” на горловине стоит 233 доллара, то есть 20к рублей, без учета доставки. Так что пусть бывший-ебанат сам себе ее покупает. ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>26.08.26 20:47</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4781</t>
+  </si>
+  <si>
+    <t>Спишь? Ну спи, спи 😘</t>
+  </si>
+  <si>
+    <t>26.08.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4780</t>
+  </si>
+  <si>
+    <t>Сегодня вышел новый мессенджер — WB Chat. Да, теперь в Вэбэшечке можно будет не только скроллить ленту с покупками, но и сразу обсудить их с подружкой. Да, я уже вижу ваше лицо. Звучит как “да ну нахер”, но учитывая количество денег и инфраструктуру WB может даже взлететь. Понятно, что туда потащать всех селлеров и клиентов, будут отправлять туда инфу о заказе, коды, трекинг, акции и все-все-все, чтобы нарастить базу. Впрочем, почему бы и нет. Разве это хуже Макса с Госуслугами? Но тут интересно другое. Как только появляется новый сервис, я стараюсь зарегать там свой ник, чтобы никто не занял. И вот сейчас советую вам отбросить скепсис и забить себе красивый юзернейм: мало ли. Вы можете запретить приложению доступ к контактной книге и к фотографиям, как это сделал я. Я проверял — пока что свободно очень много прикольных слов. Так что подумайте, может быть стоит зарегать не ваш обычный никнейм, а слово, котороые может пригодится для работы? Подготовил для вас небольшой промпт, который поможет поштурмить названия. Нажимайте, чтобы скопировать: Сегодня вышла новая соцсеть WB Chat. Задача — сделать киберсквоттинг юзернеймов и занять общеупотребимое слово. Проверку на юридическую частоту юзернейма я сделаю сам, не думай об этом. Критерии: Популярность на рынке России, Беларуси, Казахстана Длина минимум 7 символов Легкое в запоминании, написании и произношении Имеет потенциальную коммерческую востребованность Может использоваться в разных сценариях в моей нише и релевантно этой нише. Ниша — Слово кибберсквоттинг здесь использовано не совсем правильно, но сути не меняет, зато направляет нейросеть в нужную сторону размышлений. И да: Чатгпт не сделает за вас проверку на незанятость, это уже сами, ручками. Удачного сквоттинга! ~ Подписывайтесь: @cowindow</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4779</t>
+  </si>
+  <si>
+    <t>Я забил себе никнейм pokupki. Что может быть пизже для вэбэшечки?</t>
+  </si>
+  <si>
+    <t>25.08.26 14:49</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4778</t>
+  </si>
+  <si>
+    <t>Щас сидел в трамвае рядом с парнем, у него был такой до боли знакомый и классный аромат парфюма. Ну короче я решил, что как-то по-пидорски будет спрашивать че за парфюм, и не спросил. Зря? P.S. пока писал этот пост, чувак передо мной уронил свой айфон без чехла и разъебал его 😁 Довыебывался?! (У меня битый, я тоже довыебывался)</t>
+  </si>
+  <si>
+    <t>25.08.26 07:42</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4776</t>
+  </si>
+  <si>
+    <t>Я знаю десятки брюнеток, которые перекрашиваются в блондинок. Но почему нет ни одной блондинки, которая красится в брюнетку?! Кто-нибудь хоть раз видел брюнетку с отросшими светлыми корнями? Нет! А наоборот — сколько угодно. При этом даже не надо мучаться с осветлением — блонд красить намного проще. Что за загадка такая?</t>
+  </si>
+  <si>
+    <t>24.08.26 19:07</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4775</t>
+  </si>
+  <si>
+    <t>Давно думал завести ещё один канал помимо этого. Но каждый раз получалось как-то натужно. Например, можно сделать отдельный канал про еду и гастрономию — на базе «Синего треугольника». Но каждый раз я понимал, что это не мое внутреннее желание, а будто навязанное извне «надо»: «канал пропадает, тема еды понятна, ты всегда писал про еду, надо писать, нельзя просто сидеть, нельзя ебалом щелкать» и все такое. А потом я наконец спросил себя: а о чем мне на самом деле хочется писать? Ответ лежал на поверхности (для меня), хотя вам, он, конечно, не покажется очевидным — технологии, эйай и вот этот вот все околоайтишное. Это темы, в которые я и так погружаюсь каждый день. И я решил, что хочу писать об этом. Не на этом канале, конечно, но так же от души и без контент-плана. «Контекстное окно» — это не очередная нейропомойка: здесь я буду рассказывать про то, как делать реальную работу с ИИшкой (а не генерить слоп, чтобы учить в рилсах как генерить еще больше слопа). Лучше читайте вступительный пост, я там подробно рассказал что и почему. Эта тема хорошо ложится на мою способность объяснять сложные штуки человеческим языком (недаром много лет я вел курсы по 3д графике). Поэтому очередного душного канала про «революцию искусственного интеллекта» точно не будет — вы меня знаете. Будет ИИ, нейросети, технологии, эксперименты, находки и практика. Подписывайтесь!</t>
+  </si>
+  <si>
+    <t>24.08.26 10:34</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4774</t>
+  </si>
+  <si>
+    <t>Слово “Нишевый” становится главым претендентом на слово года. А это же прямая противоположность самой нишевости. В этом всем интересно, что будут делать парфюмерные магазины. Они всю дорогу выебывались, что торгуют “нишевой парфюмерией”, а теперь, получается, у них прям лютый мейнстрим. И что они будут клиентам отвечать на вопрос “почему вы, а не Лэтуаль”? Раньше отточеная фраза “Ну, понимаете, в Лэтуале масс-маркет, А ВОТ МЫЫЫЫ”. А теперь-то че делать?! Надо срочно искать новое слово! Есть идеи?</t>
+  </si>
+  <si>
+    <t>24.08.26 08:24</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4773</t>
+  </si>
+  <si>
+    <t>Директор департамента национальной платежной системы Банка России Алла Бакина назвала фирменный цвет цифрового рубля «дофаминовым». Но кто-нибудь вообще понимает что такое цифровой рубль? Вот есть бумажный рубль. Он лежит в кармане и приятно шуршит. Про него ничего не знают любопытные товарищи из структур — это его УТП, киллер-фича, главный козырь, если хотите. Есть биткоин условный. Про него тоже никто ничего толком не знает товарищ майор, его сложно купить и легко проебать, но гикам нравится. И вот придумыают цифровой рубль. Но чем он, блять, отличается от тех рублей, которые лежат в любом банковском приложении? Могу получить онлайн, переслать онлайн — значит они тоже цифровые. Кто-нибудь видел в глаза деньги, которые у него в Т-банке лежат? Нет: они цифровые, блять! Что за цифровой рубль? На кой черт он нужен?!</t>
+  </si>
+  <si>
+    <t>22.08.26 11:18</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4772</t>
+  </si>
+  <si>
+    <t>Почти вся инфраструктура, связанная с детьми, по умолчанию развернута в сторону мам. Мамские чаты, мамские сообщества, группы «мама + малыш» в детских бассейнах. А где «папа + малыш», блять? Поэтому Никита решил немного восстановить справедливость и взял на себя организацию папского сообщества в Самаре. Завтра днем оффлайн тусовка в Ветерке. Обмен опытом, рекомендации, обсуждения и живые встречи: https://t.me/+S90Tw5_AK9I4MThi Мам не пускают. Можете даже не кидать заявку)) ∼ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>22.08.26 10:09</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4771</t>
+  </si>
+  <si>
+    <t>короче у меня проблема: я когда лежу с ноутом, моя складка на животе заворачивается вокруг края ноутбука и нажимает на тачпад. Он от этого работает через жопу. Че делать, не знаешь?</t>
+  </si>
+  <si>
+    <t>21.08.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4770</t>
+  </si>
+  <si>
+    <t>Я думаю, что Самаре нужен список говноедов и пидорасов, а не премии и рейтинги. А то, знаете, люди разные бывают: со стороны кажется, что адеватный, а как копнешь — такая вонища стоит.</t>
+  </si>
+  <si>
+    <t>20.08.26 13:16</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4768</t>
+  </si>
+  <si>
+    <t>Вы тоже чихаете каждый раз, как выходите из помещения на улицу? Я сегодня в очередной раз вышел из магазина, дал дуплет и решил наконец почитать, что это вообще такое. Оказалось, что это фоточих световой чихательный рефлекс! Я был уверен, что так делают все, но нет — всего четверть населения. Интересно, что никто не знает, почему это происходит: по одной из версий, коротят зрительный и тройничный нервы. Самое приятное — это когда пытаешься чихнуть, никак не получается, и начинаешь искать глазами яркий источник света. Награда не заставляет себя ждать. Оу ееееее. Чихать — охуенно.</t>
+  </si>
+  <si>
+    <t>20.08.26 08:08</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4767</t>
+  </si>
+  <si>
+    <t>Есть имбовое сочетание: шоколадное печенье и фильтр в Скуратове. Вот ещё разъёбыч: маковая булка в шоколаде из Белотурки + фильтр. Кайф! ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>18.08.26 13:23</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4766</t>
+  </si>
+  <si>
+    <t>А почему тинейджеры постоянно ходят с банкой энергетика? У них что, блять, ЭНЕРГИИ НЕ ХВАТАЕТ?! Я в 33 просыпаюсь уставший, это да. Но какие в 18 там могут быть проблемы с энергией?!</t>
+  </si>
+  <si>
+    <t>18.08.26 12:17</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4764</t>
+  </si>
+  <si>
+    <t>Кстати, у Аси в ближайшее время освобождается место для нового проекта, так что не проебите возможность получить крутой дизайн для своей квартиры, дома (или бизнеса) уже в этом году, чтобы заехать к лету. Как понять, что вы сработаетесь💞: 🙅‍♀️ Вы не любите одинаковое бежевое современное говно, которое тысячами штампуют унылые дизайн-студии. 💸У вас есть деньги. Если у вас миллион на весь ремонт — то делайте сами (но можно взять консультацию, она поможет уклониться от безвкусных решений). Если у вас есть миллион (ну хотя бы половинка) на дизайн-проект — пишите. Недавно сделал Асе новый сайт, теперь наконец-то все красиво, удобно и понятно. Проекты постепенно будут дозаливаться, пока далеко не все: 👉 https://asyalazareva.ru</t>
+  </si>
+  <si>
+    <t>18.08.26 10:20</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4763</t>
+  </si>
+  <si>
+    <t>Похоже, смелости можно учиться Степень вашей боязни и градус готовности, который необходим для совершения действия, друг от друга не зависят. Это не сообщающиеся сосуды. Люди думают, что если вы поборете страх, то станете смелыми. В реальности же вам нужно усилить свою готовность действовать. Обычно я считаю, что обсуждение цитат — дурной жанр, присущий американскому научпопному стилю. Но эта реально понравилась: наткнулся на неё в первой же главе книги «Кризис — это возможность». Я всегда думал, что страх и смелость — это две команды, которые тянут один канат. Чтобы выиграть, нужно перетянуть другую команду — всё просто. Но концепция с сосудами мне нравится больше: можно вынести страх за скобки и не пытаться сначала его победить. Страх может так никуда и не исчезнуть. Вместо этого может измениться другая переменная — важность действия. Короче, если вы заебались, хотите выйти из зоны комфорта, поменять сферу деятельности, уволиться, расстаться, поругаться или помириться, то, возможно, нет смысла ждать, что станет менее ссыкотно. Нужно понять, насколько вам это реально нужно. Что будет, если сидеть сложа руки? И как поймете — усиливать желание что-то изменить, а не убеждать себя, что вы не боитесь. С баром эта мысль сработала у меня дважды. Сначала мне было страшно его открывать, но желание сделать крутой продукт пересилило этот страх. А потом в какой-то момент я понял, что пора выходить. И стало страшно всё бросить — сказывались и ловушка невозвратных затрат (когда уже всадил кучу сил и денег, и кажется, что вот-вот отобьёшь), и нежелание признаться себе, что меня наебали. Пока я не поставил точку, где-то внутри теплилась надежда, что всё ещё можно исправить: вернуть деньги, поменять команду и заставить проект работать. Но рациональная половина говорила, что шансы вернуть вложенное почти нулевые, пора фиксировать убытки и идти дальше. Страх никуда не делся, но желание двигаться дальше пересилило паралич воли. Теперь, когда мне страшно что-то сделать, я стараюсь не убеждать себя, что бояться нечего. Вместо этого задаю себе два вопроса: чего именно я боюсь? И что должно стать важнее этого страха?</t>
+  </si>
+  <si>
+    <t>13.08.26 17:26</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4762</t>
+  </si>
+  <si>
+    <t>Держу в курсе: на ужин съел чебурек</t>
+  </si>
+  <si>
+    <t>13.08.26 14:45</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4761</t>
+  </si>
+  <si>
+    <t>Недавно я писал, что у меня куча непрочитанных сообщений. А еще у меня куча непрочитанных книг! Ну или так: прочитанных по чуть‑чуть. И я все равно покупаю новые. «Долбоёб», — скажете вы. «Цундоку», — отвечу я. Нассим Талеб назвал это явление термином «антибиблиотека» и впервые упомянул его в своей книге «Черный лебедь», которую я тоже прочел лишь наполовину. Хотя это главная книга последних лет — если вы прочитаете хотя бы описание, точно поймете, о чем я говорю. В общем, меня не смущает мое пристрастие — я верю в то, что однажды я сяду в кресло‑качалку, закурю трубку, налью себе дорогого коньяка и буду читать‑читать‑читать свои бумажные, пыльные, пожелтевшие, хрустящие книги, лишь изредка отвлекаясь на внуков с их роботами, искусственным интеллектом и прочей фигней. Короче, как я писал уже раз десять, «Гаражки» от «Мифа» я не пропускаю. В этот раз издательство отмечает двадцатиоднолетие, так что обещают рекордное количество новинок (ммммм): «обновленную классику, детективы, мрачное фэнтези, книги о культуре, психологии и бизнесе, комиксы и детские издания». Станкозавод, ЦЕХ, Куйбышева, 128/1. Пятница, 14 августа: 14:00–21:00. 15 и 16 августа — с 12:00 до 21:00. Отдельный повод прийти 16 августа: в 13:00 писательница Наталья Способина проведёт лекцию «Как создать мир, в который поверят читатели». Вход свободный, регистрация не нужна. Любите хруст страничек? ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>13.08.26 10:51</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4760</t>
+  </si>
+  <si>
+    <t>Еще пять кусков холодной пиццы туда же. Ммммм.</t>
+  </si>
+  <si>
+    <t>13.08.26 09:56</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4759</t>
+  </si>
+  <si>
+    <t>На обед я съел пачку чипсов и запил колой. Че скажешь?</t>
+  </si>
+  <si>
+    <t>12.08.26 12:00</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4758</t>
+  </si>
+  <si>
+    <t>Тем временем я в ту же секунду:</t>
+  </si>
+  <si>
+    <t>12.08.26 11:54</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4757</t>
+  </si>
+  <si>
+    <t>Никак не получается соскочить с иглы общепита. Нет-нет, да и напишу постик-другой. Потом сам себя ругаю, но все равно возвращаюсь на проторенную дорожку. Долбоебский вопрос, но все же: вот если абстрагироваться, что бы вы хотели почитать моим слогом? Любые темы: хоть про отношения, хоть про детей, хоть про финансовую безграмотность, хоть про работу, хоть про пресловутый ИИ, не знаю, вообще срать, слово за вами. Если упростить: что вот тебя, лично тебя, интересует вообще?</t>
+  </si>
+  <si>
+    <t>12.08.26 08:30</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4748</t>
+  </si>
+  <si>
+    <t>Бейт 🆕 На это помещение я смотрел ещё до того, как мы открыли «Треугольник». Отсутствие соседей, внутренний дворик, приятная архитектура потолка, но нет трафика и совершенно адский ценник. Так оно и стояло пару лет пустое. И вот месяц назад я проходил мимо и увидел, что внутри происходит какая‑то движуха. Посмотрел сквозь ночное стекло — красиво, похоже на общепит. Значит, ждём. Дождались: кофейня, вдохновленная арабской культурой. Какая она, арабская культура XXI века? Это микс традиций, привлекательности для молодого поколения и конкурентоспособности на глобальном рынке. Взять, например, Саудовскую Аравию, поездкой в которую вдохновились хозяйки кафе. С 2016 года страна двигается по программе Vision 2030 — развивает туризм, развлечения, дизайн и искусство как полноценные отрасли экономики. Это при том, что до 2019 года в страну практически нельзя было попасть: въезд только по бизнес‑визе, паломникам или специалистам! Про то, как ОАЭ стало меккой, простите за каламбур, для множества экспатов и туристов, каждого из которых привлекает что‑то своё (от недвижки и шоппинга до IT‑льгот), и говорить не стоит — все и так знают. И вот кофейня в Самаре, которая транслирует всё это в небольшом помещении. С одной стороны, вполне традиционные цвета и мебель, но при этом без лубочной вторичности — никакого алиэкспресса, только привезенные из путешествий оригиналы. С другой — современный подход к кофе (а кофе — сильная часть арабской культуры): турка, авторские напитки и лёгкий налёт люкса. Например, потрясающе вкусные финики в шоколаде, живые цветы и хозяйка, которая искренне рада видеть своих гостей у себя дома («Бейт» с арабского — именно «дом»). Для нас это своего рода люкс, но для них это глубоко зашито в ДНК — кофейня там это скорее место встреч и обсуждений, имеющая большое социальное значение. Я попробовал фильтр с розой и финик, и сразу очутился где‑то за границей. Но цены, слава богу, не в AED, (хотя и выше средних самарских), и это радует. Понятно, что пока работают в техническом, баристы подтупливают, готовой еды еще нет, фильтр отдали какой-то совсем еле теплый, но это все докручивается, это не главное. Сидя за столиком с ароматными гортензиями, оглянулся вокруг: везде красивые девчонки с подружками и колясками. Кажется, Дом нашёл своих гостей. Галактионовская, 167 Инст ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>11.08.26 17:24</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4746</t>
+  </si>
+  <si>
+    <t>Меня разрывает между двумя личностями. Первая говорит, что это — даунская ебанина. Отмороженные самокатчики, гоняющие 40 километров в час на заднем колесе, самокаты, специально спроектированные так, чтобы на этом колесе гонять. Дебильные подростки на своих электропитбайках, которые катаются везде, включая дороги общего пользования (очевидно, что ни прав, ни номеров у них нет). Опасно для окружающих, для самих подростков, бестолково, безответственно. Хочется посмотреть в глаза родителям, которые купили такой мотак своему сыну и отправили его на дороги к машинам. Типа, ещё нарожаем? Вторая личность возражает: «Сейчас самокаты, а в наше время были скейтеры, которые оккупировали все выступы в городе, скакали и грохотали своими досками и так же бесили старух». Да и вообще, момент, когда подростки начинают бесить, говорит лишь о неминуемом приближении старости. Но первая непреклонна: скейт мало того, что хотя бы развивает ловкость, так ещё и относительно безопасен — редко когда можно зайти дальше сломанной лодыжки или руки. Что развивает катание на заднем колесе питбайка? Что сделает подросток, который собьёт трёхлетнего ребёнка — остановится или уедет? Вопрос, понятное дело, риторический. Я бы нахуй запретил все эти самокаты и тем более питбайки, обязал бы получать права, ограничил бы скорость и заставил бы вешать номера, пусть и в каком‑то упрощённом порядке. Но интересно, что думаете вы. Ваш дед Сергей. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>10.08.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4745</t>
+  </si>
+  <si>
+    <t>Интересно узнать, насколько вас волнует тема старения в плане изменений во внешности.</t>
+  </si>
+  <si>
+    <t>10.08.26 12:13</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4744</t>
+  </si>
+  <si>
+    <t>У тебя тоже какое-то нерабочее настроение? Может ну его нахуй, пошли пиво пить?</t>
+  </si>
+  <si>
+    <t>10.08.26 11:48</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4743</t>
+  </si>
+  <si>
+    <t>Рядом с лавкой Пури на Садовой открылось “То самое Тесто”. Я почему-то думал, что тут будет кафе, но они тоже ограничились такой же маленькой точкой ту гоу, как у соседей (но кофе есть). Ну и правильно! Тесто долго пыталось играть в общепит: сначала кафе на Некрасовской и спешный переезд на Фрунзе. Потом Зозо, открытие и закрытие. И многие, возможно, думают, что Тесто — всё. Но это совсем не так! Наоборот: они нашли свой формат, закрыли дрочный общепит и сосредоточились на том, что у них получается — на выпечке. Потому что кафе — это лишь на 10% про хлеб, круассаны и кофе и на 90% — про еблю мозгов все остальное. Тесто сегодня — это b2b + розница “с собой”. Если верить сайту (обновите сайт, йоу! Ага, не за что), у них 5 точек (плюс одна на Садовой). Но главное, о чем мало кто знает — Тесто поставляет хлеб и другую продукцию в хуеву тучу проектов по всей Самаре. Так что если вы едите где-то авокадо-тост на тартине, то знайте, что весьма вероятно тартин у них именно отсюда. P.S. Но медовый торт 100% вкуснее в Пури)) ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>08.08.26 08:42</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4742</t>
+  </si>
+  <si>
+    <t>Услышал сегодня фразу от человека, который недавно переехал из Нижнего в Самару: Самара как красивая девушка, на которую подзабили. Че думаете? Правда или действие предвзято? Я согласен: потенциал Самары не раскрыт и на 20%.</t>
+  </si>
+  <si>
+    <t>07.08.26 13:27</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4740</t>
+  </si>
+  <si>
+    <t>Лимитированное сезонное меню Dolce Vita на Волге в итальянском кафе Nonna di Bruni! При заказе любой позиции из специального меню каждый гость получает шанс выиграть один из призов: – семплы парфюма от «Парфюм в Самаре»; – лимонные обвесы ручной работы от гончарной школы «Колокол»; – 500 бонусов в программе лояльности Nonna di Bruni; – главный приз — умную колонку «Алиса» от «Никита Онлифонс». Без подарка не останется никто — каждый участник получит приз, а какой именно, решит удача. Один лотерейный билет предоставляется на одного гостя. Правила проведения акции в группе Вконтакте Реклама. #текстприслан ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>07.08.26 12:26</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4739</t>
+  </si>
+  <si>
+    <t>Че подумалось. А на вибраторы действует гарантия? И как это вообще выглядит? Нужно ли отправлять на экспертизу, или верят на слово? Что является гарантийным случаем? Их чинят или меняют? Столько вопросов родилось, а все из-за локального мема в нашем креативном самарском чатике…</t>
+  </si>
+  <si>
+    <t>07.08.26 09:10</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4738</t>
+  </si>
+  <si>
+    <t>Кстати, вчера в очередной раз хотели купить мой @sintreugolnik, но не сошлись по цене. Если вы: открываете бар или другое заведение в Самаре хотите делать локальное медиа — то сложно представить лучшую точку для старта 🍸🍸🍸 @sintreugolnik — 2100 живых подписччиков. @siniytreugolnik — 600+ горячих контактов, которые бронировали столы sintreugolnik — 1000 живых подписчиков. 🍸🍸🍸 Покупаете, меняете название и работаете! Два условия: за копейки не расстанусь (проще себе оставить), мудакам не продам. Если вы не мудак, и у вас есть деньги — пишите в личку сразу с предложением. Сейчас аудиторию набирать сложно и дорого, проще купить готовую (я знаю о чем говорю). Скиньте своим друзьям-темщикам предпринимателям. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>07.08.26 08:28</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4737</t>
+  </si>
+  <si>
+    <t>Я даже не буду спрашивать, пользовались ли вы этой хуйней. Видели ли вы хоть раз, чтобы кто-то вообще ей пользовался? UPD: да даже не так: знаете ли вы вообще что это такое))</t>
+  </si>
+  <si>
+    <t>06.08.26 11:31</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4736</t>
+  </si>
+  <si>
+    <t>Смотрю ОКРщики лидируют) Вот вам контрольный выстрел: спросил у своего эйай-агента, сколько у меня чего в телеграме. Как вам такое? :D</t>
+  </si>
+  <si>
+    <t>06.08.26 07:55</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4735</t>
+  </si>
+  <si>
+    <t>🇷🇸 Белградский Синдикат × Свойский 08/08 во дворе «Свойского» — особенный вечер! Гастро поп-ап проект «Белградский Синдикат» привозит настоящую сербскую уличную кухню: — Плескавица Гурманска — Батат с криспи беконом и кефирным соусом Кроме гастро-части вас ждут: 16:00 — турнир по дартсу 18:00 — бир-понг Среди подарков — сертификаты в «Свойский», бар&amp;гриль «МясО», падел-центр @progress_padel_smr и другие приятные призы. Скажете на входе, что от Сергея Щербака — угостят настойкой 🥃 📍8 августа / 16:00-01:00 Бронь столов: +7 (917) 031-09-75 ул. Некрасовская, 62 Сохраняйте дату и приходите за вкусом Сербии ♥️🇷🇸 Реклама #текстприслан ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>06.08.26 06:51</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4734</t>
+  </si>
+  <si>
+    <t>Не раз слышал о том, что многих раздражает, когда у приложений есть значок уведомлений. Типа, прям специально заходят и все отмечают прочитанным, лишь бы не видеть этот назойливые овал. Реально? Это типа ОКР такой? Как-то раз в ноябре я лазил в настройках телефона и случайно сделал так, что все приложения исчезли. Когда я вернул их обратно, абсолютно все иконки на всех одиннадцати экранах перемешались в рандомном порядке. Прошел уже почти год, но мне до сих пор лень их расставлять: я вытащил 4 приложухи на нижнюю панель, а остальное всегда ищу поиском — по факту так даже быстрее. Поэтому, например, у меня на главном экране Лэтуаль, в который я вообще ни разу не заходил.</t>
+  </si>
+  <si>
+    <t>05.08.26 05:43</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4732</t>
+  </si>
+  <si>
+    <t>Самая романтичная реклама, что я видел.</t>
+  </si>
+  <si>
+    <t>04.08.26 19:02</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4730</t>
+  </si>
+  <si>
+    <t>Ага, наконец-то! Вот что будет в этом прекрасном здании на углу Молодогвардейской/Льва Толстого. Пятизвездочный бутик-отель: 34 номера по 25 квадратов. Сам отель нам, как жителям Самары, может и не интересен. Но на первом этаже любого отеля есть что? Правильно, бар-ресторан. А это уже интересно. Вот тут, на сгенерированном нейросетью сайте, можете ознакомиться поподробнее: ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>04.08.26 15:52</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4729</t>
+  </si>
+  <si>
+    <t>Сегодня в 11 утра съел этот большой завтрак в Комоде и до сих пор не хочу есть. Это, конечно, вариант не для офисного планктона, который жопой кресло давит и пробежки делает разве что до туалета, когда после кофейка придавило.</t>
+  </si>
+  <si>
+    <t>03.08.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4720</t>
+  </si>
+  <si>
+    <t>Правильный ответ! Встречайте: убийца ограждений Нюрнбургринга, золотой призер параформулы один, мечта мальчишек любого возраста! Л А Д А “Mozhno, but why” С П ОООООО Р Т</t>
+  </si>
+  <si>
+    <t>03.08.26 12:27</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4716</t>
+  </si>
+  <si>
+    <t>Пока мы влачим жалкое существование в 2026-м, Тольятти живет уже в 2040. Новая набережная пусть и коротенькая, но красота! Тут и уровни, и современное благоустройство (лавочки, фонари и т.д.), и красивое озеленение, а не бархотки (справедливо будет заметить, что у нас тоже делаются шаги в направлении не кринжового озеленения). А главное — реально классная детская площалка, а не та разноцветная ёбань, что у нас везде стоит. Детям интересно везде полазить и самому придумать сценарии взаимодействия, а не идти по тем, что производитель заложил. Металл, дерево, необычные формы: короче класс. Кто бы не согласовал все это — респект. Чувство, как будто для себя делали, а не отъебись, как у нас. Переезжаем в Тольятти, короче. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>03.08.26 09:00</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4715</t>
+  </si>
+  <si>
+    <t>Знатоки, с вами играет Сергей из города Тольятти. В Тольятти много лет был шикарный автосалон Порше. Через панорамные окна было видно 911, Панамеры и прочие машины мечты. В связи со стремительным отрицательным ростом экономики он закрылся, и его место занял преемник. Внимание, вопрос: Какой? *** Ответ в следующем посте. Тольяттинские, молчите, дайте другим поугадывать) ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>31.07.26 14:09</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4711</t>
+  </si>
+  <si>
+    <t>Твинго 🆕 Это шикарное место после закрытия Чебурекми долгое время стояло пустое — длинное узкое помещение на Молодогвардейской, идеально подходящее для стритфуда и слабоалкогольных напитков. Я мечтал, что там откроется что-то типа фобошной на Профсоюзной рядом с баром Соль (Казань). Фобо на районе уже есть, а вот секси-сэндвчей еще не было. Так что встречаем! Название одолжили у Рено — так называется их мелкая хипстерская машинка. Меню одолжили у поп-культуры: сэндвичи “Gabagool” (с отсылкой к Клану Сопрано): с коппой, салями, моцареллой и прекрасным печеным перцем; “The Bear Italian Beef” (отсылка к сериалу “Медведь”) — с томленой говядиной. Готовят на свежей фокачче - без прижимного гриля, так что корочка не хрустящая, а приятно-воздушная. На выбор 8 разных сэндвичей по фикс-прайсу (меню прикрепил в комментах). Это вкусно! И очень сытно, я наелся половинкой (правда, и был не очень голодный). Пока в техническом: медленно, где-то неумело, но черт, как же приятно видеть в гастрономии новые молодые лица с горящими глазами. Одни и те же скуфовские рожи в каждом проекте уже порядком успели поднадоесть! Через какое-то время добавят пиво и сидр и будет совсем хорошо. Удачи от души! Молодогвардейская, 92. UPD: Забыл написать, что работают с 1 августа) сегодня не ломитесь! ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4710</t>
+  </si>
+  <si>
+    <t>Твинго 🆕 Это шикарное место после закрытия Чебурекми долгое время стояло закрытое — длинное узкое помещение на Молодогвардейской, идеально подходящее для стритфуда и слабоалкогольных напитков. Я мечтал, что там откроется что-то типа фобошной на Профсоюзной рядом с баром Соль (Казань). Фобо на районе уже есть, а вот секси-сэндвчей еще не было. Так что встречаем! Название одолжили у Рено — так называется их мелкая хипстерская машинка. Меню одолжили у поп-культуры: сэндвичи “Gabagool” (с отсылкой к Клану Сопрану): с коппой, салями, морареллой и прекрасным печеным перцем; “The Bear Italian Beef” (отсылка к сериалу “Медведь”) — с томленой говядиной. Готовят на прекрасной свежей фокачче - без прижимного гриля, так что корочка не хрустящая, а приятно-воздушная. На выбор 8 разных сэндвичей по фикс-прайсу (меню прикрепил в комментах). Это вкусно! И очень сытно, я наелся половинкой (правда, и был не очень голодный). Пока в техническом: медленно, где-то неумело, но черт, как же приятно видеть в гастрономии новые молодые лица с горящими глазами. Одни и те же скуфовские рожи в каждом проекте уже порядком успели поднадоесть! Через какое-то время добавят пиво и сидр и будет совсем хорошо. Удачи от души! Молодогвардейская, 92. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>29.07.26 12:37</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4709</t>
+  </si>
+  <si>
+    <t>Случайно познакомился с мамой Славы, основателя Культ Карго. Она порекомендовала пиццерию “тут за углом, Культ Карго”. Я сказал, что знаю, вкусно. Она с гордостью: “это мой сын открыл”. Не знаю почему, но всегда приятно видеть как родители гордятся своими детьми. Ведь редко кто скажет напрямую. Часто бывает наоборот, что родители ругаются, не понимают, осуждают, навязывают. В глаза не говорят, но за спиной тихонько гордятся. ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>28.07.26 11:19</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4708</t>
+  </si>
+  <si>
+    <t>Вчера в Пятерочке на кассе ко мне подошла молодая девушка-сотрудница. Попросила открыть приложение Пятерки, забрала из рук телефон, отточенным движением перешла куда-то в опросы, там выбрала свой магазин, быстро проставила везде десятки и, улыбаясь, отдала мне мобилу обратно. Я так охуел от ее милой наглости, что даже ничего кроме “да не за что” выдавить и не смог.</t>
+  </si>
+  <si>
+    <t>28.07.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4707</t>
+  </si>
+  <si>
+    <t>Пури вынужденно переехал на Садовую. Самую первую точку на Ярмарочной снесли, вместе со всеми остальными арендаторами, в т.ч. знаменитым Аль Халялем. Ну и слава богу. Новое место в сто раз круче, чем старый бичёвник. Посмотрите какая красота: будто не в Самаре, а где-то на Китай городе, да и само расположение точно приятнее. Конечно, трафика здесь поменьше, но что поделать, на Пури и так придут. Теперь буду чаще заезжать. Садовая, 214 ∼ Подпишись везде: Ван лав — ТГ Мысли вслух — Макс Как раньше — ВК</t>
+  </si>
+  <si>
+    <t>11.09.26 07:51</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4830</t>
+  </si>
+  <si>
+    <t>Вчера ходил на турнир в новый клуб спортивного покера. Жалко, конечно, что не на бабки, было бы приятнее проебать, но в спортивный тоже интересно. Я уже как-то писал про покер, и вы мне тогда какашек понаставили: полагаю, многие думают, что покер — это что типа ставок, казино и прочего гэмблинга. Камон, деревня! Почитайте про Техас холдем, это крутейшая игра на стыке математики и удачи. Если бы все держалось на чистом фарте, то не было бы таких имен как Фил Айви или Дэниэль Негреану, которые сколотили себе состояние на игре. Если в двух словах: смысл сводится к тому, чтобы считать вероятности выпадения карт и делать ставки с положительным матожиданием (т.е. на дистанции играть в плюс). Но это не обязательно — по факту можно просто расслабиться, блефовать, пытаться читать соперников и кайфовать. А еще знакомиться — неожиданным образом покер собирает кучу людей из совершенно разных сфер. Я смотрел кучу видосов и даже прочитал пару книг про покер, но, как водится, играть лучше не стал: в одно ухо влетело, в другое вылетело. Прямо как я со вчерашнего турнира. Играют в Макао в караоке-лофтах “Смотри и пой” (БЦ ЗИМ) — можно даже кальян во время игры заказать, а если вылетел — пойти в соседнюю комнату поорать Лепса или поиграть в плойку. Турниры у них по четвергам и восресеньям, запись через бота (ссылка в шапке канала, сейчас записываются на воскресенье как раз). Я еще приду отыграться, увидимся там! Кстати, что интересно, при всех своих зависимостях, я совсем не азартен: максимум за игру я проигрывал полторы тысячи, но и то был сильно пьян и раздосадован плохими картами. Написал бы, что гейм респонсибли, но это, блять, спортивный покер! Куда уж ответственнее. Реклама ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>19.09.26 13:03</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4833</t>
+  </si>
+  <si>
+    <t>Кстати, еще вспомнил, что в начале недели в другом Скуратове я попросил капуч в станчике с собой, а мне сделали в керамике. Когда я сказал об этом, мне сделали еще один кофе в картонном стаканчике. Но пока я его ждал, уже выпил первый, поэтому новым угостил девушку из соседнего цветочного. Такие дела!</t>
+  </si>
+  <si>
+    <t>19.09.26 11:04</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4832</t>
+  </si>
+  <si>
+    <t>Щас зашел в Скуратов (на Молодогвардейской), хотел взять фильтр. А его не было — заваривался. Сказали, что ожидание, О БОГИ, аж 4 минуты! Извинились, дали купон на бесплатный кофе (!), а когда приготовили фильтр, не взяли с меня денег (!!!). И это не потому, что я знаменит и жутко сексуален, как многие думают. Просто потому, что руководство знает, что такое сервис, лояльность и как сейчас важнен LTV. Куда я вероятнее зайду за кофе в следующий, последующий и другие разы в надежде, что у них снова не будет фильтра и я попью кофе нахаляву? Я даже хз, где еще так относятся к гостю в Самаре. Интересно, как решили момент с точки зрения управления: где гарантия, что купоны не будут раздаваться всем друзьям просто так? Или это просто заложено в цену недешевого кофе? ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>17.09.26 13:17</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4831</t>
+  </si>
+  <si>
+    <t>Литрес провел исследование, которое показало список самых бесячих слов. На первом месте — «кринж», там же есть «рофл», «инфа», «лол» и «имба». Еще, блять, кого-то бесят слова «кейс», «триггерить», «хайп» и «фейк». Прям триггерит этот кейс, ей-богу. Хочется посмотреть этим долбоебам в глаза! Давайте законсервируем русский язык и будем общаться как будето мы в 20 веке застряли. Еще вернем твердный знак, лол. Ниче тот факт, что язык — живой? Если вас бесит какого-то слово, то вы либо унылый ворчиливый скуф, либо вы подросток, у которого это слово уже не в моде (например, мне сказали, что говорить “кринж” - уже кринж). Ну и чем заменим “кринж”? Словом “конфуз” или “стыдоба”? Конечно, есть старый-добрый “зашквар”, но это вообще-то зековское словечко, ага-ага. Как говорится, “жопа есть — а слова нет?”. Понятно, что опрос проводился для повышения цитируемости слова “Литрес” и с этой задачей они справились, молодцы! ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>19.09.26 15:43</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4834</t>
+  </si>
+  <si>
+    <t>Кстати, вчера я был в Гонконге, который открыл Миллимон на месте Тати Номи. Я бы написал свое мнение, но до меня дошли слухи, что (внимание!) в Белотурке когда-то обижались на меня за то, что я говорил, что у них пиздец, а не сервис. Чуть ли не дошло до того, что я там персона нон грата был (хз, сколько раз туда ходил, с удовольствием и наслаждением пил фильтр, кушал кашку и булочки, но этого не заметил). Я в ахуе, конечно! Че уж обижаться, надо было дать мне пизды просто, в конце-то концов. Первый раз что ли, сколько раз с меня уже спрашивали за мои посты. Евгений Сергеевич (я, кстати, тоже Сергеевич), ну че мы как дети, ё-моё. Го раз на раз, обсудим ресторанку самарскую по-взрослому! Если этот пост наберет 300 сердечек, так уж и быть, расскажу я про Гонконг. Как всегда, БЕСПРИСТРАСТНО И НЕПРЕДВЗЯТО (но очень СУБЬЕКТИВНО)</t>
+  </si>
+  <si>
+    <t>29.09.26 17:58</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4850</t>
+  </si>
+  <si>
+    <t>Новое меню в Землянах. Больше всего понравились: Типа Веллингтон (6) — слоеное тесто, мусс из щуки и судака, начинка из форели, черемши и лука, завернутая в шпинат. Для склейки слоев и усиления умами добавлены водоросли. Подается с кремом из батата, чипсами из моркови и сливочно-рыбным соусом велюте на основе щуки. Томленый кролик (1) — осеннее нажористое блюдо во французском деревенском стиле, рассчитанное на шеринг (половина тушки кролика). Кролик предварительно готовится в су-виде, затем прогревается в сливочном соусе с добавлением выделившегося сока, зеленого горошка, фасоли, моркови, шалфея и лаврового листа. И Тарт Татен (9) с кремом из сгущенки. Земляне как обычно жестко угорают по местным продуктами — молочка из Кинеля, всякие локальные грибочки, кейл от фермерши, которая изначальна занималась перепелками, и, конечно, сыры. Волжане исторически обожают яркую кислотность, ферментацию, соленья и маринады. — именно поэтому Иван Оленин (шеф) к жирным и плотным мясным блюдам добавляет маринованные цукини, релиш или каперсы, чтобы разгрузить рецепторы. Как всегда вкусно и приятно. В четверг, кстати, опять гест. В этот раз ресторан Умай (Казань). ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>28.09.26 17:31</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4849</t>
+  </si>
+  <si>
+    <t>Гонконг (ну типа нью). Навалили вы мне лайков, так что рассказываю. Кто помнит, Тати Номи в прошлом году закрылся, заторчав кучу денег всем кому можно, после чего пришел Миллимон и забрал все себе. Подробностей сделки не знаю, но подозреваю, что закрыли какие-то долги и взяли сильно ниже рынка (и на том спасибо). Тати Номи, конечно, жалко, но это живое (или уже нет) напоминание всем, кто заходит в общепит: совершенно УНИКАЛЬНОЕ торговое предложение под названием «буду делать пиздато и недорого»; желание сделать место, от которого сам будешь кайфовать; желание сделать трушно; диджеи — это все рынку нахуй не вонзилось. Исключения бывают, но не в Самаре, во-первых, а во-вторых — это всегда лотерея. Даже в лотерее кто-то выигрывает, но это не тот случай. Каждый заказанный рамен-том-ям с горой морепродуктов, который они продавали за какие-то смешные деньги, каждый дорогой привоз, каждая тарелка за оверпрайс — все это были гвозди в крышку гроба красивого и громкого (в начале) проекта. Ну я так считаю: гостям было классно, владельцы тоже от души оттянулись, а то, что бабок проебали, — да и хуй с ним) Но эта страница давно перевернута. Вернемся в реальность: Миллимон покупает Тати. Что изменилось в интерьере? Ни-ху-я. Сделайте минимальный редизайн, перекрасьте что-нибудь, смените японские иероглифы на китайские, в конце концов! Конечно, заманчиво оставить уже готовый, красивый и работающий интерьер. Как будто создатели такие: «Ой бля: япошки, китаёзы — да похуй ваще, все эти на одно лицо». Если че, через год можно будет написать “Сеул” на вывеске и снова переоткрыться)) Возникает ощущение, что инвесторы сами не до конца верят в этот проект и локацию (хотя их опасения понятны). Может, вообще забрали его на сдачу от Жирафа, который теперь «Заволга», может какие-то другие причины. Интересно еще, что соцсети Тати Номи им не достались: я даже не смог найти Гонконг в инстаграме. Все это пальцем в небо, конечно. Хер знает, как на самом деле. Еда. Это самая скучная часть. Про еду тут особо нечего говорить. Ну, есть можно. Но очень адаптированно, очень. Все, что должно быть острым, — не острое, но это хер с ним. Главное, что нет вот этой китайской хрючности, когда все перенасыщенное, наглютомаченное, такое прям непривычно-вкусное. Овощи практически сырые — ну типа их секунд 20 пассернули на воке и сразу отдали, а хочется все-таки жареных овощей, а не припущенных. Ни рыба ни мясо, короче, вот и все, что можно сказать про еду. Рад бы подробнее, да не о чем. Но это не плохо, не подумайте! Просто ожидал другого. Пойду в «Заволгу», что ли. Чекну, че там сделали. ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>26.09.26 13:51</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4844</t>
+  </si>
+  <si>
+    <t>В Тольятти выросло дерево до второго этажа. Из воздушных шариков. В ТРЦ «Парк Хаус» собрали целый сказочный лес — на композицию, говорят, ушло 200 тысяч шаров (я не стал считать). Огромная крона под стеклянной крышей, медведь с бочонком меда, зайцы, лиса, белка на ветке. Между этажами едешь прямо под улыбающимся деревом. Прикольно! Самое интересное здесь — разглядывать детали. Из шаров собраны и морды зверей, и ромашки, и грибы, и здоровенные бабочки, которые висят над проходом. У медведя даже брови отдельные. На общем плане виден масштаб, а вблизи начинаешь рассматривать, как все это сделано. Фото с деревом у меня теперь тоже есть. Дерево, кажется, получилось жизнерадостнее) С детьми можно устроить маленькую прогулку по этому лесу: найти всех зверей, посмотреть на композицию сверху, выбрать любимого персонажа и сфотографироваться рядом. Фигуры можно рассмотреть с разных сторон — под каждый ракурс получается своя картинка. И поездку легко совместить с обычными семейными делами. В «Парк Хаусе» есть «Детский мир», «Котофей», «Читай-город» — можно присмотреть ребенку одежду и обувь на осень, выбрать игрушку или новую книжку. Потом поесть, сходить в кино или продолжить день на детских игровых площадках. Все в одном месте, без поездок по городу. Короче, если будете в Тольятти, загляните сюда всей семьей. Посмотреть на такое количество шариков, собранных в один лес, стоит и взрослым. Тольятти, Автозаводское шоссе, 6 Ежедневно, 10:00–22:00.</t>
+  </si>
+  <si>
+    <t>25.09.26 15:29</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4843</t>
+  </si>
+  <si>
+    <t>Если что, про звезды вопрос мой) а то автор сие опуса смешал мух с котлетами и вопросы нескольких человек в один, а мне было интересно, это стандартный проектик или в честь того, что экс-название здания «Звезда», все-таки МТС сетка. Ответ на вопросик пошел в текстик, в релизе такой информации не было) поэтому смело принимаю камни от коллег о своем «уровне»😁</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4842</t>
+  </si>
+  <si>
+    <t>Есть моментик, но уточню, зачем многие это делают, если мы говорим об авторах официальных СМИ. Да потому что просто написать «все обновили» не канает, фактурку брать где будут товарищи? Да если чел читал пресс-релиз где все это расписано, то есть вопросики, а так. Инфу то тоже где-то брать надо 😂 даже такую вялую под перечисление всего и вся. Меня больше иногда тригерит, когда коллеги с телека порой в синхроне 10 раз задают один и тот же вопрос, на который ответили секунду назад. Но и их понимаю. Есть новенькие, которым нужна определенная фраза под монтаж, которую они придумали в своей голове, вот и пытаются вложить ее в ротик спикеру) добрее надо быть товарищи😂</t>
+  </si>
+  <si>
+    <t>25.09.26 12:40</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4841</t>
+  </si>
+  <si>
+    <t>Бля, как же я пиздато умею погружаться в тему все-таки. Докапываться до сути, видеть между строк, прям сам кайфую. Тем временем какой-то чел, который с нами был на пресс-показе: — А кресла все новые? — Да, мы все поменяли, с нуля построили. — А стены? — Да, мы все переделали. — А звук? — Да, мы все прям полностью построили. — А пожарную систему? — Да, ее тоже. — А оборудование? — Да, конечно, мы взяли и прям все-все с нуля сделали — А гардероб? — Да, и гардероб. — Не, ну вешалки же были! — Нет, и вешалки тоже. — А туалеты тоже с нуля сделали? — Да, и туалеты тоже. — А вот эти звезды на столбах? — Да, это вот мы тоже их специально так оформили. — Понятно, ну я тут последний раз в 9 классе был. Ебаный пиздец блять, уровень самарской журналистики.</t>
+  </si>
+  <si>
+    <t>25.09.26 12:11</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4837</t>
+  </si>
+  <si>
+    <t>Вторая жизнь Звезды Месяц назад проезжал мимо Звезды и увидел там новую вывеску МТС Live Холл. Удивился. Потом пригласили на закрытую презентацию новой площадки — провели по всем помещениям, все рассказали и показали. Но меня как бренд-стратега больше заинтересовала не новая плитка в туалете (а переделали вообще все, чистенько-светленько, пахнет ремонтом), а то, как вообще связаны концертные залы и МТС. Перепечатывать пресс-релиз не вижу смысла, так что разобрался, рассказываю и вам. У операторов есть неприятная перспектива стать «тупой трубой»: строишь вышки, обеспечиваешь интернет, а любовь пользователя чаще достается сервисам, которые работают через твою сеть. Именно там человек проводит время и оставляет дополнительные деньги. Нормально работающая связь обычно воспринимается как должное, а вот на концерт пришел, кайфанул и запомнил. Конечно, любая компания хочет, чтобы эти эмоции ассоциировались с ней. МТС поняли это уже давно и решили диверсифицировать бизнес. Собрали билетные сервисы, собственное производство событий и сеть площадок. Концертный зал здесь — последняя миля, физический участок всей цепочки. Классический пример вертикальной интеграции, как по учебнику. Можно заработать не только на продаже билетов, но и на сдаче помещения, баре, рекламе и организации событий. А потом — на повторных продажах с помощью ретаргетинга (бигдата не дремлет). Еще в 2021 году руководитель «МТС Энтертейнмент» Михаил Минин объяснял замысел: собрать весь процесс в одну систему, от билетов до барной выручки. Вот насколько далеко может завести продажа симок) Самара в лице Звезды — логичное продолжение этой сети. Организатору удобно прийти в одну компанию и согласовать несколько гастрольных дат на ее площадках. Так проще стыковать маршрут, даты, команду, оборудование. На презентации как раз говорили о связке Нижний Новгород — Самара. В случае Звезды есть здание, удобное расположение и имя, которое город давно знает: что это и зачем туда идти, объяснять с нуля не придется. Кстати, МТС Live взяла под управление концертную часть. Бывший рок-бар и ресторанный этаж — отдельная история. После ремонта здесь 993 сидячих места, а с танцполом помещается до 1241 человека. На официальное открытие 23 октября пригласили ANNA ASTI. Команда объясняет выбор желанием показать: тысячный зал тоже может принимать артистов стадионного масштаба. В общем, за новой вывеской обнаружилась целая система, которая умеет придумать событие, продать на него билет и встретить тебя у сцены. Теперь один из ее адресов — наша Звезда. МТС, получается, давно разложила свои яйца по разным корзинам. И теперь связывает эти корзины между собой. ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>21.09.26 13:06</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4836</t>
+  </si>
+  <si>
+    <t>«И я там был, мёд пиво пил» 🍺 23 сентября в «Дусе» собираемся на пивную дегустацию с Святославом Литвиновым — пивным амбассадором Паб13 и крафт-сомелье. В этот вечер будем пробовать 5 сортов пива и 5 мини-закусок, а главное — много разговаривать. Дегустация пройдёт в формате открытого диалога с участниками, а стилистика вечера вдохновлена русскими сказками. 23 сентября, 19:00 Стоимость — 2700 ₽ В стоимость входят 5 курсов пива и 5 мини-закусок. В общем, всё как в сказке. Только пиво настоящее. 🍻 Бронируйте столики по номеру- 8 (927) 901-08-88 Реклама #текстприслан ~ Подпишись: @shcherbaks</t>
+  </si>
+  <si>
+    <t>21.09.26 07:23</t>
+  </si>
+  <si>
+    <t>t.me/shcherbaks/4835</t>
+  </si>
+  <si>
+    <t>Господа! Нужна помощь. Я развиваю бренд мужской одежды, и мне очень нужно знать, как мужчины выбирают себе повседневную одежду. В идеале это интервью на 20-30 минут онлайн, но если просто заполните анкету — тоже буду очень благодарен. ➡️ https://forms.gle/VZzGX3J3sgGHrV929 Девушки, вы все равно прочитали этот пост, так что скиньте своему мужику плиз. Сами тоже можете заполнить, если ваш вклад в выбор мужского гардероба достаточно ощутим. Заранее большое спасибо! 🙏 ~ Подпишись: @shcherbaks</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -4190,59 +4970,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H424"/>
+  <dimension ref="A1:H512"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4428.49" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -14606,51 +15386,51 @@
       </c>
       <c r="E410">
         <v>1629</v>
       </c>
       <c r="F410">
         <v>3</v>
       </c>
       <c r="G410">
         <v>39</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411">
         <v>91074</v>
       </c>
       <c r="B411" t="s">
         <v>1229</v>
       </c>
       <c r="C411" t="s">
         <v>1230</v>
       </c>
       <c r="D411" s="1" t="s">
         <v>1231</v>
       </c>
       <c r="E411">
-        <v>967</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412">
         <v>91075</v>
       </c>
       <c r="B412" t="s">
         <v>1232</v>
       </c>
       <c r="C412" t="s">
         <v>1233</v>
       </c>
       <c r="D412" s="1" t="s">
         <v>1234</v>
       </c>
       <c r="E412">
         <v>1459</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413">
         <v>91076</v>
       </c>
       <c r="B413" t="s">
         <v>1235</v>
@@ -14828,50 +15608,1546 @@
       <c r="C423" t="s">
         <v>1266</v>
       </c>
       <c r="D423" s="1" t="s">
         <v>1267</v>
       </c>
       <c r="E423">
         <v>2306</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424">
         <v>91087</v>
       </c>
       <c r="B424" t="s">
         <v>1268</v>
       </c>
       <c r="C424" t="s">
         <v>1269</v>
       </c>
       <c r="D424" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="E424">
         <v>2176</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425">
+        <v>92023</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D425" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E425">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426">
+        <v>92024</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="E426">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427">
+        <v>92025</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D427" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="E427">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428">
+        <v>92026</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E428">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429">
+        <v>92027</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D429" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E429">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430">
+        <v>92028</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E430">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431">
+        <v>92029</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1290</v>
+      </c>
+      <c r="D431" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E431">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432">
+        <v>92030</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D432" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E432">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433">
+        <v>92031</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D433" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E433">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434">
+        <v>92032</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D434" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E434">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435">
+        <v>92033</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1302</v>
+      </c>
+      <c r="D435" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="E435">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436">
+        <v>92034</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D436" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E436">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437">
+        <v>92035</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D437" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E437">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438">
+        <v>92036</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D438" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E438">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439">
+        <v>92037</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D439" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E439">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440">
+        <v>92038</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D440" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="E440">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441">
+        <v>92039</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D441" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E441">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442">
+        <v>92040</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D442" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E442">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443">
+        <v>92041</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D443" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="E443">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444">
+        <v>92042</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D444" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E444">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445">
+        <v>92043</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D445" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E445">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446">
+        <v>92044</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D446" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E446">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447">
+        <v>92045</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D447" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E447">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448">
+        <v>92046</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D448" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="E448">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449">
+        <v>92047</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D449" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E449">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450">
+        <v>92048</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E450">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451">
+        <v>92049</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="E451">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452">
+        <v>92050</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D452" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="E452">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453">
+        <v>92051</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D453" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="E453">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454">
+        <v>92052</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D454" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E454">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455">
+        <v>92053</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D455" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E455">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456">
+        <v>92054</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D456" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E456">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457">
+        <v>92055</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D457" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E457">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458">
+        <v>92056</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D458" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E458">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459">
+        <v>92057</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D459" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E459">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460">
+        <v>92058</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D460" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E460">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461">
+        <v>92059</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D461" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E461">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462">
+        <v>92060</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D462" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E462">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463">
+        <v>92061</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D463" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E463">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464">
+        <v>92062</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1387</v>
+      </c>
+      <c r="D464" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E464">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465">
+        <v>92063</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D465" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E465">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466">
+        <v>92064</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D466" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E466">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467">
+        <v>92065</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D467" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E467">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468">
+        <v>92066</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D468" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E468">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469">
+        <v>92067</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D469" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E469">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470">
+        <v>92068</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1404</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D470" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E470">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471">
+        <v>92069</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D471" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E471">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472">
+        <v>92070</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1410</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1411</v>
+      </c>
+      <c r="D472" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E472">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473">
+        <v>92071</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D473" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E473">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474">
+        <v>92072</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D474" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E474">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475">
+        <v>92073</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D475" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E475">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476">
+        <v>92074</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1423</v>
+      </c>
+      <c r="D476" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E476">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477">
+        <v>92075</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D477" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E477">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478">
+        <v>92076</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D478" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E478">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479">
+        <v>92077</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D479" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E479">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480">
+        <v>92078</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D480" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E480">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481">
+        <v>92079</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D481" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E481">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482">
+        <v>92080</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D482" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E482">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483">
+        <v>92081</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D483" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E483">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484">
+        <v>92082</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D484" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E484">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485">
+        <v>92083</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D485" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E485">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486">
+        <v>92084</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D486" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E486">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487">
+        <v>92085</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D487" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E487">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488">
+        <v>92086</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D488" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E488">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489">
+        <v>92087</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E489">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490">
+        <v>92088</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D490" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E490">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491">
+        <v>92089</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E491">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492">
+        <v>92090</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E492">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493">
+        <v>92091</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D493" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E493">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494">
+        <v>92092</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D494" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E494">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495">
+        <v>92093</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D495" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="E495">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496">
+        <v>92094</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D496" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="E496">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497">
+        <v>92095</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D497" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E497">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498">
+        <v>92096</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D498" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E498">
+        <v>2446</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499">
+        <v>102747</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D499" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E499">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500">
+        <v>123424</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E500">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501">
+        <v>123425</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D501" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E501">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502">
+        <v>123426</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D502" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E502">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503">
+        <v>124298</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D503" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E503">
+        <v>1987</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504">
+        <v>127124</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D504" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E504">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505">
+        <v>127125</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D505" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E505">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506">
+        <v>127126</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D506" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="E506">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507">
+        <v>127127</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D507" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E507">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508">
+        <v>127128</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D508" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="E508">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509">
+        <v>127129</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D509" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="E509">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510">
+        <v>127130</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D510" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="E510">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511">
+        <v>127131</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D511" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E511">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512">
+        <v>127132</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D512" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E512">
+        <v>1992</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">