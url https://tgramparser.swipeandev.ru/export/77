--- v0 (2026-02-03)
+++ v1 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="327">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -993,50 +993,221 @@
     <t>22.12.25 06:56</t>
   </si>
   <si>
     <t>t.me/ihalzov/272</t>
   </si>
   <si>
     <t>Подводи итоги года правильно. В тренде этой недели - подводить итоги десятью абсолютно случайными фотографиями твоего года. Только не спеши. Не все так просто. Случайные фотографии нужно тщательно, скрупулёзно отобрать. Сложи в трендовую карусель. Выверь верную последовательность. Проверь градус сентиментальности и теплоту окружающего Japandi. Убедись, что случайно попали важные люди и правильные локации. Иначе есть риск. Скрытая глубина метафизических слоёв не пройдет в дискурс целевой аудитории. И не будет достигнут тот самый пресловутый эффект очевидного торжества твоего лайф-стайла над будничной реальностью читателей. И не забудь перевести свой телефон в черно-белый режим. Это тренд 2026 - мы же за осознанное потребление контента и в этой теме нужно шарить.</t>
   </si>
   <si>
     <t>31.12.25 15:08</t>
   </si>
   <si>
     <t>t.me/ihalzov/288</t>
   </si>
   <si>
     <t>Подарочки приготовили?</t>
   </si>
   <si>
     <t>31.12.25 11:03</t>
   </si>
   <si>
     <t>t.me/ihalzov/282</t>
   </si>
   <si>
     <t>31 декабря, 2025 Это был хороший, крутой, наверное самый мощный год и я благодарю себя за него. Благодарю себя за то, что когда команда сказала "братан, у тебя нет искры в глазах" — я разобрался в чём дело. За проекты и за каждый кейс, где мы копали глубже, чем нужно. За команду, которая тащит. За людей, с которыми хочется работать ещё двадцать лет. За то, что нашёл время быть мужем и отцом, а не только директором. Новый год — это не про шампанское и оливье. Это гораздо глубже и важнее. Это про точку сравнения. Линейка, которой мы меряем, куда сдвинулись за 365 дней. Желаю себе в 2026-м: Выбирать задачи, к которым страшно подступить. Не идти простым путём и окружать себя людьми, которые делают меня сильнее. Уделять внимание близким, несмотря на всю занятость - потому что именно они и есть смысл всего остального. И помнить, что вселенная рисует узоры - но карандаш в моих руках. С новым годом меня.</t>
+  </si>
+  <si>
+    <t>18.02.26 07:58</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/310</t>
+  </si>
+  <si>
+    <t>💪ПРЕДЗАКАЗ НА РЕЛИКВИЮ Наткнулся на просторах интернета на одну вещицу. И сразу захотел обладать такой. Это не чашка. Это деталь твоего личного микрокосма. Это из метафизического, не из материального. Только ты и твоё утро. Каждый день ты будешь наполнять её не только кофе — но и своей решимостью и готовностью созидать. Через год эта чашка впитает тебя и будет знать о тебе больше, чем твой психотерапевт. Через десять — станет твоим магическим артефактом силы. Через сорок — перейдёт по наследству как реликвия. Внук будет пить из неё свой утренний эспрессо и думать: дед был непрост. Планирую заказать себе. Если наберётся компания единомышленников — закажу на всех. Пиши «хочу» в комментариях.☕️</t>
+  </si>
+  <si>
+    <t>16.02.26 13:39</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/309</t>
+  </si>
+  <si>
+    <t>⚡️ТЫ ЕЩЕ НЕ ЗАСЛУЖИЛ КОФЕ Звонит будильник. Возникает мысль: ещё пять минуточек. Полежу немного. Что такого. Стоп. Это говоришь не ты. Это говорит твоя никчёмная тень. Та часть тебя, которая хочет, чтобы ты сегодня остался никем. Если ты начинаешь с ней торговаться — ты уже проиграл. Пять минут превращаются в десять. День начинается с поражения. Неделя начинается с твоей капитуляции. Как надо: Будильник. Глаза открыл. Ноги на пол. Точка. Никаких раздумий и переговоров. Стакан воды. Отжимания (пусть всего 10 раз). Приседания -10. Планка - 30 секунд, не важно. И в душ — постоял, включил на 30 секунд ледяной. Теперь тебе вообще ничего не страшно. Можно наградить себя кофе. 15 минут назад ты был тёплым куском плоти под одеялом. Теперь ты человек, готовый к этому дню. Ты уже в игре. Ты уже выиграл первую и самую важную битву. ... Это я написал в воскресенье вечером. Вдохновлённый. Решительный. В понедельник утром конечно совершенно другие мысли))) Ну чтож, попробуем во вторник.</t>
+  </si>
+  <si>
+    <t>12.02.26 04:59</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/308</t>
+  </si>
+  <si>
+    <t>VICTORIA Друзья, в Самаре происходит важное. 6 марта открывается Галерея «Виктория» после масштабной реконструкции. Не просто ремонт — переосмысление. Из классического выставочного пространства в полноценный культурный хаб. Первый проект — «Самое красивое место, где я когда-либо был». Пейзаж как жанр. Мураками, Гурски, Дойг, Булатов, АЕС+Ф рядом с самарскими художниками. Волга как точка сборки идентичности. Клёво, что институция осмысляет своё место в контексте реки и города. На крыше — инсталляция «Заговор тополей». Внутри — книжный, кофейня MUWA, мастерские керамики и шелкографии, библиотека современного искусства, детская студия. Всё как должно быть в современной галерее мирового уровня. Почему пишу. Сайт — наших рук дело. Дорожим оказанным доверием. Работать над проектами, которые меняют культурный ландшафт города — редкая привилегия. Покупайте билеты 👇 gallery-victoria.ru Некрасовская, 2 🖼</t>
+  </si>
+  <si>
+    <t>11.02.26 05:55</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/306</t>
+  </si>
+  <si>
+    <t>💰КАК МЫ СЧИТАЕМ РЕНТАБЕЛЬНОСТЬ ПРОЕКТНОЙ ДЕЯТЕЛЬНОСТИ ДО КОПЕЙКИ. Подойдет для любого проектного бизнеса. (Дизайн студия, Архитектурное бюро, Event-Агентство и пр.) Проблема: Один разработчик в этом месяце работал на пяти проектах. Дизайнер — на трёх. РП ведёт семь клиентов параллельно. Аналитик подключается точечно то туда, то сюда. Зарплату каждый получает фиксированную. А выручка приходит по проектам. И вот вопрос: сколько реально стоил проект «Альфа»? Вроде выручка 1,5 млн. Вроде подрядчикам заплатили 300к. Вроде прибыльно. Но сколько времени команды съел этот проект? И во что это время обошлось? Классический учёт видит две цифры: доходы и расходы. А между ними — чёрный ящик под названием «ФОТ». Зарплаты платятся общей суммой. На какой проект сколько ушло — неизвестно. Руководитель, конечно, это чувствует позвоночником, но это не делегируемо и не масштабируемо. Мне это короче надоело и я сделал систему. Архитектура: Пять компонентов: 1️⃣Точка Банк → 2️⃣План-Факт → 3️⃣Yandex Tracker → 4️⃣Google Sheets → 5️⃣собственный веб-сервис. Банк сливает операции в План-Факт. Финменеджер разносит по проектам. Трекер считает часы. Google Sheets хранит зарплаты. Веб-сервис всё пережёвывает и выдаёт дашборд по всем проектам за каждый период. Принцип: Команда делится на две касты: — Производство - ядро: разработчики, дизайнеры, РП, аналитики — все, кто создают ценность — Back Office: руководство, бухгалтерия, юристы, продажи — все то, что поддерживает основной процесс. Шаг 1. Ставка часа сотрудника: Не мучаем людей таймшитами. Системе всё равно, насколько полно сотрудник затрекал часы. Ставка = ЗП с налогами / Норма часов в месяце Пример: ЗП 160 000₽, в месяце 160 часов. Ставка = 160 000 / 160 = 1 000₽/час Шаг 2. Коэффициент экстраполяции: Сотрудник списал за месяц 56 часов на три проекта. А зарплату получил за 160. Коэффициент = Норма часов / Списанные часы Коэффициент = 160 / 56 = 2.857 Реальная ставка = 1 000 × 2.857 = 2 857₽/час Шаг 3. Себестоимость по проектам: Себестоимость команды проекта = Часы на проект × Реальная ставка Проект А: 16 ч × 2 857₽ = 45 712₽ Проект Б: 25 ч × 2 857₽ = 71 425₽ Проект В: 15 ч × 2 857₽ = 42 855₽ Итого: 159 992₽ ≈ ЗП сотрудника. Сходится. Шаг 4. Грязная прибыль проекта: Грязная прибыль = Выручка − Прямые расходы − Себестоимость команды Выручка проекта А: 500 000₽ Подрядчики и лицензии: 120 000₽ Себестоимость команды: 180 000₽ Грязная прибыль = 500 000 − 120 000 − 180 000 = 200 000₽ Шаг 5. Распределение Back Office: Накладные расходы — офис, бухгалтерия, маркетинг — раскидываем пропорционально грязной прибыли. Доля проекта = Грязная прибыль проекта / Сумма грязной прибыли всех проектов Накладные проекта = Общие накладные × Доля проекта Проект А: грязная прибыль 200 000₽ Проект Б: грязная прибыль 300 000₽ Проект В: грязная прибыль 100 000₽ Сумма: 600 000₽ Накладные Back Office: 150 000₽ Доля А = 200 000 / 600 000 = 0.33 Накладные А = 150 000 × 0.33 = 50 000₽ Шаг 6. Чистая прибыль: Чистая прибыль = Грязная прибыль − Накладные Рентабельность = Чистая прибыль / Выручка × 100% Проект А: 200 000 − 50 000 = 150 000₽ Рентабельность = 150 000₽/500 000₽ х 100% Нюанс про дотационные проекты: Если проект в минусе — на него накладные не вешаем. Он дотационный за счёт прибыльных. Наш медиа-проект «Как Есть» пока не зарабатывает. И это ок. Система показывает, сколько в него инвестируем. Осознанно. И теперь стало возможно бюджетирование. Что изменилось Вижу рентабельность каждого проекта. До рубля. Вижу, кто из команды генерит прибыль. Вижу убыточные проекты до того, как они все сожрут. Интуиция осталась. Но подтверждается данными, теперь этот процесс можно делегировать 🦕</t>
+  </si>
+  <si>
+    <t>09.02.26 06:22</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/305</t>
+  </si>
+  <si>
+    <t>Прекрасной тебе недели.</t>
+  </si>
+  <si>
+    <t>07.02.26 06:55</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/304</t>
+  </si>
+  <si>
+    <t>СТЕНОКАРДИЯ Случайно наткнулся на двух братьев из канадской глуши в гигантских головах из папье-маше как будто пропустил целый мир. Slipknot сделали маски ужасом. Glass Beams - медитацией. Эти реализовали сны Кэрролла. Или воплотили внутренний мир и мысли героев недавно вышедшей «Бугонии» https://youtu.be/0Ssi-9wS1so?si=Ft4xOaaN74XjD4bC Микротональная двухгрифовая гитара. Полиметрические барабаны. Семплирование жирнющих рифов. Вдвоём. Без оркестра, без продакшена, без компромиссов. На концертах они складывают руки ромбом. Точно как пришельцы из сюрреалистической реальности. Angine de Poitrine — грудная жаба. Стенокардия. Сжатие перед сердечным приступом. В эпоху, когда нейросеть клонирует любой стиль за секунды, эти двое нашли звук, который невозможно подделать. Вот что бывает, когда создаешь свой собственный, неповторимый стиль. Angine de Poitrine — Full Performance (Live on KEXP) Рекомендасьон 🦕</t>
+  </si>
+  <si>
+    <t>06.02.26 12:05</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/303</t>
+  </si>
+  <si>
+    <t>⚡️ТЫ — РАБ СЕРВЕРНОЙ СТОЙКИ В ОГАЙО Новая версия Claude на подходе. Кодовое имя Fennec. Обещают превзойти всё. И ты уже радуешься. Пока этот инструмент медленно превращает твои мозги в кисель. — Но там же улучшенный кодинг. И дешевле на 50%. — Очередная итерация костыля для безмозглых. Которая сдохнет вместе с первым серьёзным блэкаутом. — Зато я успеваю больше. — Когда сеть ляжет — твой «второй мозг» превратится в бесполезную тыкву. А ты даже костёр без гугла не разведёшь. — Так я обновляюсь или нет? — Обновляйся. Это не тебе. Это я себе написал. Чтобы не забывать, с чем имеем дело. 🦕</t>
+  </si>
+  <si>
+    <t>05.02.26 10:07</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/301</t>
+  </si>
+  <si>
+    <t>Завтрак с Claude Ai Сегодня выступал на бизнес-завтраке. Тема — «Как освободить до 20 часов в неделю с помощью ИИ». Громкое обещание. Но я подготовился. Показал 6 живых кейсов. Три простых, три посложнее. Не слайды — демонстрации прямо на экране. Из простого. - Написали пост про выдуманную коллаборацию ГЛК СОК и Губернских Бань — два проекта, в которых я сам провёл большую часть этого года. - Составили регламент для кассира магазина детской одежды — Claude проактивно сделал чек-листы, а мы в зале обсудили, что регламент это сухо и мёртво. Нужна шпаргалка по сценариям. Как действовать, когда клиент злится. Когда хочет возврат. Когда пришёл за подарком и не знает размер. Это уже домашнее задание участникам. - Разобрали как начать писать книгу — потому что все хотят, но проблема пустого листа парализует. Из сложного. - Показал как мы пишем в постоянном авторском стиле — как делаем в канале «Как Есть» и здесь, в «Директоре по саморазвитию». Прямо на глазах написали пост в стиле Сергея Щербака. - Потом агрегация данных. Собрали меню нескольких ресторанов, нашли самые выгодные позиции по городу. Теперь точно знаем — тар-тар нужно есть в La Volte. Он и приз получил за лучший тар-тар, и по экономике самородок. - И напоследок — сопоставление спецификации заказчика с миллионом прайс-листов от поставщиков. Оценка уверенности. Что точно подходит, где нейросеть сомневается, где ничего не нашла. Для производственников — это часы рутины, которые превращаются в минуты. В конце выложил файл с 70 приёмами работы с текстовыми нейронками. Надеюсь, после моего выступления он никому не пригодится. Приглашайте выступать. Готов подготовить демо по управлению проектами, расчёту себестоимости, креативу как процессу без музы, стратегиям для промышленных компаний, про HoReCa и просто про жизнь. Был рад всем новым знакомствам 🦕</t>
+  </si>
+  <si>
+    <t>02.02.26 13:30</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/299</t>
+  </si>
+  <si>
+    <t>ФОКУС Меня ничто так не собирает, как альбом Hydroponic Garden. Carbon Based Lifeforms. Шведы. Гётеборг. 2003 год. Я его впервые услышал в 2006 — почти 20 лет назад. Час шестнадцать минут эмбиента, который делает со мной странную вещь — выключает внутренний шум. Есть те, кому нужен шум кофейни, или абсолютная тишина. Мне нужен звук, который создаёт ощущение движения сквозь пространство. Как будто ты сидишь на мостике корабля Энтерпрайз, над тобой и вокруг огромные прозрачные панели, сквозь которые ты видишь медитативное свечение следов твоего warp-прыжка. Время и пространство концентрируются. Суета отваливается. Остаётся только то, что важно - куда ты движешься. У каждого свои приемы для концентрации. Кто-то медитирует. Кто-то тренит. Кто-то вяжет. Я включаю Central Plains на repeat. Фокусируюсь. И вот я уже тут — пишу этот пост вместо того, что хотел сделать. Наслаждайся, только не улети: https://music.yandex.ru/album/404996?utm_source=web&amp;utm_medium=copy_link</t>
+  </si>
+  <si>
+    <t>28.01.26 07:24</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/290</t>
+  </si>
+  <si>
+    <t>Немного нашей рабочей атмосферы.</t>
+  </si>
+  <si>
+    <t>23.01.26 18:18</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/289</t>
+  </si>
+  <si>
+    <t>⚡️Начнем год с практических рекомендаций по менеджменту.</t>
+  </si>
+  <si>
+    <t>22.02.26 12:52</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/311</t>
+  </si>
+  <si>
+    <t>Сохраню тут, чтобы не потерять)</t>
+  </si>
+  <si>
+    <t>06.03.26 05:29</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/321</t>
+  </si>
+  <si>
+    <t>Теперь я в клубе 1%</t>
+  </si>
+  <si>
+    <t>03.03.26 17:01</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/320</t>
+  </si>
+  <si>
+    <t>Буду отбирать для тебя только самородки</t>
+  </si>
+  <si>
+    <t>03.03.26 07:34</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/314</t>
+  </si>
+  <si>
+    <t>☕️ GOOD MORNING MOTHERFUCKER: ОНИ ЕДУТ Помнишь пост про чайную пару. Сегодня — семь пар готовы и едут к нам. 29 человек написали "хочу". А чашек будет только 7. Ручная работа. Каждая — уникальная. Хватит не всем. Уже через неделю: - Распакуем коробку - Покажем все семь пар ✨А пока давайте расскажу, какие бывают виды аукционов, ни на что не намекаю. Просто для общего развития. 🧑‍⚖️ Английский (классика) Стартовая цена. Вы повышаете в комментариях. Последний самый высокий — победитель. 🧑‍⚖️Голландский (на понижение) Высокая стартовая цена. Каждый час снижаем. Кто первый написал "беру" — получил. 🧑‍⚖️ Аукцион Второй цены Каждый шлёт цену в личку. Побеждает тот, кто назвал максимум. Но платит он не свою цену, а цену второго человека. Пример: Вася предложил 10000₽, Петя 8000₽, остальные меньше. Побеждает Вася, но платит 8000₽ (цену Пети). Сейчас: Если хотите попасть в список — пишите "хочу" в комментариях. Вы первые узнаете об условиях. Если пропустили первый пост — вот контекст: Это про то, как ты начинаешь день. Про решимость. Про созидание. Пиши "хочу". Пиши сейчас 👇</t>
+  </si>
+  <si>
+    <t>03.03.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/313</t>
+  </si>
+  <si>
+    <t>Я нанимал бизнес консультантов, общался с гуру, рестораторами, производственниками, мультимиллионерами. И если объеденить все знания - то получится как-то так.</t>
+  </si>
+  <si>
+    <t>02.03.26 08:54</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/312</t>
+  </si>
+  <si>
+    <t>Немного о ребрендинге.</t>
+  </si>
+  <si>
+    <t>18.03.26 14:23</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/323</t>
+  </si>
+  <si>
+    <t>☕️ ЗАВТРА НАЧИНАЕМ АУКЦИОН Помните историю с чашками Good Morning Motherfucker? Больше 30 человек написали «хочу». Завтра 4 пары будут выставлены на аукцион. Ручная работа. Объём 50 мл. Каждая чайна пара уникальна - и таких больше не будет. 📅 РАСПИСАНИЕ Четверг, 19 марта 18:00 - Лот 1 20:00 - Лот 2 Пятница, 21 марта 18:00 - Лот 3 20:00 - Лот 4 Каждый лот будет выглядеть как отдельный пост с фото. Торги по лоту длятся 1,5 часа. 📋 ПРАВИЛА Формат: английский аукцион, на повышение. Стартовая цена: 5 999 ₽ (для всех лотов). Шаг: минимум 100 ₽. Ставки - в комментариях к посту лота. Формат ставки: просто сумма (например: 6500). ⏱️ АНТИСНАЙПИНГ Ставка в последние 10 минут - торги продлеваются еще на 10 минут. Аукцион закрывается, когда 10 минут прошли без новых ставок. 🏆 ПОБЕДИТЕЛЬ Последняя самая высокая ставка. Ссылка на оплату отправим в личку. 10 минут на транзакцию. Не успел, не отвечаешь, пропал - передаём следующему. 📍 ПОЛУЧЕНИЕ Самовывоз. Офис на Станкозаводе. Детали - победителям. ⚠️ ВАЖНО В комментариях к лотам - только реальные ставки. Флуд, шутки, фейки - бан навсегда. Один человек может выиграть несколько лотов. Завтра в 18:00 начинаем с Лота №1. Включайте уведомления. Кто последний - тот и motherfucker ☕️</t>
+  </si>
+  <si>
+    <t>17.03.26 05:20</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/322</t>
+  </si>
+  <si>
+    <t>Слово дня: Нечесанные таблицы — таблицы Excel, которые нужно срочно!!! причесать перед показом клиенту, директору или инвестору.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1358,51 +1529,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H109"/>
+  <dimension ref="A1:H128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4732.844" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -2715,178 +2886,181 @@
       </c>
       <c r="D58" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E58">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>19382</v>
       </c>
       <c r="B59" t="s">
         <v>175</v>
       </c>
       <c r="C59" t="s">
         <v>176</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>177</v>
       </c>
       <c r="E59">
         <v>158</v>
       </c>
       <c r="F59">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G59">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H59">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>23133</v>
       </c>
       <c r="B60" t="s">
         <v>178</v>
       </c>
       <c r="C60" t="s">
         <v>179</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>180</v>
       </c>
       <c r="E60">
         <v>122</v>
       </c>
       <c r="G60">
         <v>17</v>
       </c>
       <c r="H60">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>23134</v>
       </c>
       <c r="B61" t="s">
         <v>181</v>
       </c>
       <c r="C61" t="s">
         <v>182</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>183</v>
       </c>
       <c r="E61">
         <v>153</v>
       </c>
       <c r="F61">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="G61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H61">
         <v>38</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>23135</v>
       </c>
       <c r="B62" t="s">
         <v>184</v>
       </c>
       <c r="C62" t="s">
         <v>185</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>186</v>
       </c>
       <c r="E62">
         <v>261</v>
       </c>
       <c r="F62">
         <v>6</v>
       </c>
       <c r="G62">
         <v>35</v>
       </c>
       <c r="H62">
         <v>2</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>23136</v>
       </c>
       <c r="B63" t="s">
         <v>187</v>
       </c>
       <c r="C63" t="s">
         <v>188</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E63">
         <v>179</v>
       </c>
       <c r="F63">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="G63">
         <v>24</v>
       </c>
       <c r="H63">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>23164</v>
       </c>
       <c r="B64" t="s">
         <v>190</v>
       </c>
       <c r="C64" t="s">
         <v>191</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E64">
         <v>103</v>
       </c>
+      <c r="F64">
+        <v>1</v>
+      </c>
       <c r="G64">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>23165</v>
       </c>
       <c r="B65" t="s">
         <v>193</v>
       </c>
       <c r="C65" t="s">
         <v>194</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E65">
         <v>86</v>
       </c>
       <c r="F65">
         <v>1</v>
       </c>
       <c r="G65">
@@ -2894,252 +3068,255 @@
       </c>
       <c r="H65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>23166</v>
       </c>
       <c r="B66" t="s">
         <v>196</v>
       </c>
       <c r="C66" t="s">
         <v>197</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E66">
         <v>90</v>
       </c>
       <c r="F66">
         <v>4</v>
       </c>
       <c r="G66">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>23167</v>
       </c>
       <c r="B67" t="s">
         <v>199</v>
       </c>
       <c r="C67" t="s">
         <v>200</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E67">
         <v>95</v>
       </c>
       <c r="F67">
+        <v>2</v>
+      </c>
+      <c r="G67">
+        <v>12</v>
+      </c>
+      <c r="H67">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>23168</v>
       </c>
       <c r="B68" t="s">
         <v>202</v>
       </c>
       <c r="C68" t="s">
         <v>203</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E68">
         <v>92</v>
       </c>
       <c r="G68">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>23169</v>
       </c>
       <c r="B69" t="s">
         <v>205</v>
       </c>
       <c r="C69" t="s">
         <v>206</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E69">
         <v>104</v>
       </c>
       <c r="G69">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H69">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>45955</v>
       </c>
       <c r="B70" t="s">
         <v>208</v>
       </c>
       <c r="C70" t="s">
         <v>209</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E70">
         <v>261</v>
       </c>
       <c r="G70">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="H70">
         <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>45956</v>
       </c>
       <c r="B71" t="s">
         <v>211</v>
       </c>
       <c r="C71" t="s">
         <v>212</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E71">
         <v>82</v>
       </c>
       <c r="G71">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="H71">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>70501</v>
       </c>
       <c r="B72" t="s">
         <v>214</v>
       </c>
       <c r="C72" t="s">
         <v>215</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E72">
         <v>280</v>
       </c>
       <c r="G72">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>70502</v>
       </c>
       <c r="B73" t="s">
         <v>217</v>
       </c>
       <c r="C73" t="s">
         <v>218</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E73">
         <v>135</v>
       </c>
       <c r="G73">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>70503</v>
       </c>
       <c r="B74" t="s">
         <v>220</v>
       </c>
       <c r="C74" t="s">
         <v>221</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E74">
         <v>168</v>
       </c>
       <c r="F74">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="G74">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>70504</v>
       </c>
       <c r="B75" t="s">
         <v>223</v>
       </c>
       <c r="C75" t="s">
         <v>224</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E75">
         <v>187</v>
       </c>
       <c r="F75">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G75">
         <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>70505</v>
       </c>
       <c r="B76" t="s">
         <v>226</v>
       </c>
       <c r="C76" t="s">
         <v>227</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E76">
         <v>186</v>
       </c>
       <c r="G76">
         <v>9</v>
       </c>
     </row>
@@ -3213,80 +3390,80 @@
       </c>
       <c r="H79">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>77927</v>
       </c>
       <c r="B80" t="s">
         <v>238</v>
       </c>
       <c r="C80" t="s">
         <v>239</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E80">
         <v>312</v>
       </c>
       <c r="F80">
         <v>3</v>
       </c>
       <c r="G80">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="H80">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>77928</v>
       </c>
       <c r="B81" t="s">
         <v>241</v>
       </c>
       <c r="C81" t="s">
         <v>242</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E81">
         <v>267</v>
       </c>
       <c r="F81">
+        <v>17</v>
+      </c>
+      <c r="G81">
+        <v>73</v>
+      </c>
+      <c r="H81">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>77929</v>
       </c>
       <c r="B82" t="s">
         <v>244</v>
       </c>
       <c r="C82" t="s">
         <v>245</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E82">
         <v>462</v>
       </c>
       <c r="F82">
         <v>4</v>
       </c>
       <c r="G82">
         <v>33</v>
       </c>
       <c r="H82">
@@ -3829,123 +4006,554 @@
       </c>
       <c r="G105">
         <v>25</v>
       </c>
       <c r="H105">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>78168</v>
       </c>
       <c r="B106" t="s">
         <v>315</v>
       </c>
       <c r="C106" t="s">
         <v>316</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E106">
         <v>245</v>
       </c>
       <c r="F106">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G106">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="H106">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>78169</v>
       </c>
       <c r="B107" t="s">
         <v>318</v>
       </c>
       <c r="C107" t="s">
         <v>319</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E107">
         <v>217</v>
       </c>
       <c r="G107">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H107">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>78580</v>
       </c>
       <c r="B108" t="s">
         <v>321</v>
       </c>
       <c r="C108" t="s">
         <v>322</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>323</v>
       </c>
       <c r="E108">
-        <v>211</v>
+        <v>440</v>
       </c>
       <c r="F108">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>78581</v>
       </c>
       <c r="B109" t="s">
         <v>324</v>
       </c>
       <c r="C109" t="s">
         <v>325</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E109">
         <v>216</v>
       </c>
       <c r="G109">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H109">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110">
+        <v>81897</v>
+      </c>
+      <c r="B110" t="s">
+        <v>327</v>
+      </c>
+      <c r="C110" t="s">
+        <v>328</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="E110">
+        <v>271</v>
+      </c>
+      <c r="G110">
+        <v>19</v>
+      </c>
+      <c r="H110">
         <v>6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111">
+        <v>81898</v>
+      </c>
+      <c r="B111" t="s">
+        <v>330</v>
+      </c>
+      <c r="C111" t="s">
+        <v>331</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="E111">
+        <v>143</v>
+      </c>
+      <c r="F111">
+        <v>5</v>
+      </c>
+      <c r="G111">
+        <v>41</v>
+      </c>
+      <c r="H111">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112">
+        <v>81899</v>
+      </c>
+      <c r="B112" t="s">
+        <v>333</v>
+      </c>
+      <c r="C112" t="s">
+        <v>334</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="E112">
+        <v>244</v>
+      </c>
+      <c r="F112">
+        <v>6</v>
+      </c>
+      <c r="G112">
+        <v>29</v>
+      </c>
+      <c r="H112">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113">
+        <v>81900</v>
+      </c>
+      <c r="B113" t="s">
+        <v>336</v>
+      </c>
+      <c r="C113" t="s">
+        <v>337</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="E113">
+        <v>289</v>
+      </c>
+      <c r="F113">
+        <v>18</v>
+      </c>
+      <c r="G113">
+        <v>37</v>
+      </c>
+      <c r="H113">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114">
+        <v>81901</v>
+      </c>
+      <c r="B114" t="s">
+        <v>339</v>
+      </c>
+      <c r="C114" t="s">
+        <v>340</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="E114">
+        <v>229</v>
+      </c>
+      <c r="F114">
+        <v>1</v>
+      </c>
+      <c r="G114">
+        <v>26</v>
+      </c>
+      <c r="H114">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115">
+        <v>81902</v>
+      </c>
+      <c r="B115" t="s">
+        <v>342</v>
+      </c>
+      <c r="C115" t="s">
+        <v>343</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E115">
+        <v>259</v>
+      </c>
+      <c r="F115">
+        <v>1</v>
+      </c>
+      <c r="G115">
+        <v>8</v>
+      </c>
+      <c r="H115">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116">
+        <v>81903</v>
+      </c>
+      <c r="B116" t="s">
+        <v>345</v>
+      </c>
+      <c r="C116" t="s">
+        <v>346</v>
+      </c>
+      <c r="D116" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="E116">
+        <v>240</v>
+      </c>
+      <c r="G116">
+        <v>13</v>
+      </c>
+      <c r="H116">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117">
+        <v>81904</v>
+      </c>
+      <c r="B117" t="s">
+        <v>348</v>
+      </c>
+      <c r="C117" t="s">
+        <v>349</v>
+      </c>
+      <c r="D117" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="E117">
+        <v>324</v>
+      </c>
+      <c r="G117">
+        <v>38</v>
+      </c>
+      <c r="H117">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118">
+        <v>81905</v>
+      </c>
+      <c r="B118" t="s">
+        <v>351</v>
+      </c>
+      <c r="C118" t="s">
+        <v>352</v>
+      </c>
+      <c r="D118" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="E118">
+        <v>317</v>
+      </c>
+      <c r="G118">
+        <v>19</v>
+      </c>
+      <c r="H118">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119">
+        <v>81906</v>
+      </c>
+      <c r="B119" t="s">
+        <v>354</v>
+      </c>
+      <c r="C119" t="s">
+        <v>355</v>
+      </c>
+      <c r="D119" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="E119">
+        <v>344</v>
+      </c>
+      <c r="F119">
+        <v>1</v>
+      </c>
+      <c r="G119">
+        <v>39</v>
+      </c>
+      <c r="H119">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120">
+        <v>81907</v>
+      </c>
+      <c r="B120" t="s">
+        <v>357</v>
+      </c>
+      <c r="C120" t="s">
+        <v>358</v>
+      </c>
+      <c r="D120" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="E120">
+        <v>436</v>
+      </c>
+      <c r="F120">
+        <v>6</v>
+      </c>
+      <c r="G120">
+        <v>31</v>
+      </c>
+      <c r="H120">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121">
+        <v>82971</v>
+      </c>
+      <c r="B121" t="s">
+        <v>360</v>
+      </c>
+      <c r="C121" t="s">
+        <v>361</v>
+      </c>
+      <c r="D121" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="E121">
+        <v>311</v>
+      </c>
+      <c r="F121">
+        <v>2</v>
+      </c>
+      <c r="G121">
+        <v>13</v>
+      </c>
+      <c r="H121">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122">
+        <v>86281</v>
+      </c>
+      <c r="B122" t="s">
+        <v>363</v>
+      </c>
+      <c r="C122" t="s">
+        <v>364</v>
+      </c>
+      <c r="D122" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="E122">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123">
+        <v>86282</v>
+      </c>
+      <c r="B123" t="s">
+        <v>366</v>
+      </c>
+      <c r="C123" t="s">
+        <v>367</v>
+      </c>
+      <c r="D123" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="E123">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124">
+        <v>86283</v>
+      </c>
+      <c r="B124" t="s">
+        <v>369</v>
+      </c>
+      <c r="C124" t="s">
+        <v>370</v>
+      </c>
+      <c r="D124" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="E124">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125">
+        <v>86284</v>
+      </c>
+      <c r="B125" t="s">
+        <v>372</v>
+      </c>
+      <c r="C125" t="s">
+        <v>373</v>
+      </c>
+      <c r="D125" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="E125">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126">
+        <v>86285</v>
+      </c>
+      <c r="B126" t="s">
+        <v>375</v>
+      </c>
+      <c r="C126" t="s">
+        <v>376</v>
+      </c>
+      <c r="D126" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="E126">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127">
+        <v>87764</v>
+      </c>
+      <c r="B127" t="s">
+        <v>378</v>
+      </c>
+      <c r="C127" t="s">
+        <v>379</v>
+      </c>
+      <c r="D127" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="E127">
+        <v>76</v>
+      </c>
+      <c r="F127">
+        <v>1</v>
+      </c>
+      <c r="G127">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128">
+        <v>87765</v>
+      </c>
+      <c r="B128" t="s">
+        <v>381</v>
+      </c>
+      <c r="C128" t="s">
+        <v>382</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="E128">
+        <v>142</v>
+      </c>
+      <c r="F128">
+        <v>1</v>
+      </c>
+      <c r="G128">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">