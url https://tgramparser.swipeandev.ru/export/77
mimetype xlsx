--- v1 (2026-04-05)
+++ v2 (2026-06-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1164,50 +1164,167 @@
     <t>02.03.26 08:54</t>
   </si>
   <si>
     <t>t.me/ihalzov/312</t>
   </si>
   <si>
     <t>Немного о ребрендинге.</t>
   </si>
   <si>
     <t>18.03.26 14:23</t>
   </si>
   <si>
     <t>t.me/ihalzov/323</t>
   </si>
   <si>
     <t>☕️ ЗАВТРА НАЧИНАЕМ АУКЦИОН Помните историю с чашками Good Morning Motherfucker? Больше 30 человек написали «хочу». Завтра 4 пары будут выставлены на аукцион. Ручная работа. Объём 50 мл. Каждая чайна пара уникальна - и таких больше не будет. 📅 РАСПИСАНИЕ Четверг, 19 марта 18:00 - Лот 1 20:00 - Лот 2 Пятница, 21 марта 18:00 - Лот 3 20:00 - Лот 4 Каждый лот будет выглядеть как отдельный пост с фото. Торги по лоту длятся 1,5 часа. 📋 ПРАВИЛА Формат: английский аукцион, на повышение. Стартовая цена: 5 999 ₽ (для всех лотов). Шаг: минимум 100 ₽. Ставки - в комментариях к посту лота. Формат ставки: просто сумма (например: 6500). ⏱️ АНТИСНАЙПИНГ Ставка в последние 10 минут - торги продлеваются еще на 10 минут. Аукцион закрывается, когда 10 минут прошли без новых ставок. 🏆 ПОБЕДИТЕЛЬ Последняя самая высокая ставка. Ссылка на оплату отправим в личку. 10 минут на транзакцию. Не успел, не отвечаешь, пропал - передаём следующему. 📍 ПОЛУЧЕНИЕ Самовывоз. Офис на Станкозаводе. Детали - победителям. ⚠️ ВАЖНО В комментариях к лотам - только реальные ставки. Флуд, шутки, фейки - бан навсегда. Один человек может выиграть несколько лотов. Завтра в 18:00 начинаем с Лота №1. Включайте уведомления. Кто последний - тот и motherfucker ☕️</t>
   </si>
   <si>
     <t>17.03.26 05:20</t>
   </si>
   <si>
     <t>t.me/ihalzov/322</t>
   </si>
   <si>
     <t>Слово дня: Нечесанные таблицы — таблицы Excel, которые нужно срочно!!! причесать перед показом клиенту, директору или инвестору.</t>
+  </si>
+  <si>
+    <t>25.05.26 10:21</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/346</t>
+  </si>
+  <si>
+    <t>Все сдали отчетность, теперь можно посмотреть на результаты 2025 года. Коммерсант пишет: совокупная выручка российского ИТ-сектора в 2025 году впервые за несколько лет упала. 📉 Минус 60 млрд рублей. До 7,94 трлн. При этом количество ИТ-компаний выросло на 3,5% - с 81,5 тыс. до 84,4 тыс. юрлиц. Больше игроков. Меньше денег. Средние компании дробятся. Мелкие AI-игроки плодятся. Все толкаются в одних и тех же простых нишах - «где можно показать быстрый результат». В по-настоящему сложные темы - инвестировать не готовы. Кибербезопасность и AI-защита растут опережающими темпами - не всем плохо. 30% выручки ряда вендоров - замещение уже российских решений. Импортозамещение импортозамещения. Инфраструктурный сегмент будет укрупняться. Малые игроки - под поглощение или закрытие. Вот он, момент истины для всего рынка. Импортозамещение дало взрывной рост в 2022–2024. Потом бюджеты срезали, разработка подорожала, конкуренция выросла. Классический цикл - сначала золотая лихорадка, потом выживание. Выживут те, кто глубже.</t>
+  </si>
+  <si>
+    <t>21.05.26 16:31</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/342</t>
+  </si>
+  <si>
+    <t>ИИ Семья в ИИ лесу. Нет ничего мерзотнее чем ИИ-Семья, которая едет на ИИ-велосипедах по ИИ-лесу и потом пишет ИИ-отзывы о своих ИИ-впечатлениях. Это доказывает только одно - к вам еще никто не приезжал. Не делайте так никогда.</t>
+  </si>
+  <si>
+    <t>20.05.26 05:24</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/339</t>
+  </si>
+  <si>
+    <t>Напоминаю как эффективно проводить совещания.</t>
+  </si>
+  <si>
+    <t>28.04.26 09:11</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/338</t>
+  </si>
+  <si>
+    <t>В этом году мы начали участвовать в отраслевых премиях. На Серебряном Меркурии взяли лучший Digital-проект. Это было приятно и неожиданно. Сегодня RUWARD опубликовал результаты своей премии. Мы туда отправили заявку, но на церемонию не поехали. Ну, серьёзно - как там бодаться с мастодонтами московского рынка, у которых только PR-бюджет больше нашей выручки? 🔥SWIPE - 2 место в номинации Агентство года / Perspective.</t>
+  </si>
+  <si>
+    <t>24.04.26 13:50</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/337</t>
+  </si>
+  <si>
+    <t>БЕЗ ДЕНЕГ, НО С ДУШОЙ Знаете этот рилс: "Если подписчики скинутся мне по 100 рублей, я закрою ипотеку"? У нас проще. Если поставите лайк нашему кейсу — ипотеку мы конечно не закроем, но нам будет очень приятна ваша поддержка. Инструкция: 1. Заходите по ссылке 2. Авторизуетесь 3. Жмакаете оценку И всё. Даже без 100 рублей.</t>
+  </si>
+  <si>
+    <t>24.04.26 11:21</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/335</t>
+  </si>
+  <si>
+    <t>Еженедельно прокачиваю презентейшнс-скиллс</t>
+  </si>
+  <si>
+    <t>22.04.26 16:24</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/334</t>
+  </si>
+  <si>
+    <t>Сингулярность и Смуззи. Последние полтора месяца я почти здесь не пишу. Не потому что нечего сказать. Потому что не хватает времени - сначала нужно выжать все токены в Claude. Все лимиты максимальной подписки. До дна. Я нырнул глубже, чем за предыдущие полтора года. Skills, агенты, мультиагенты, команды агентов. Собственный пайплайн, который выстраиваю и совершенствую каждый день. Когда у тебя реально получится - ты почувствуешь мурашки. Восторг, дофамин, удивление. Ты думаешь: вот она фантастика. Вот оно будущее. Вот она сингулярность. Ты смотришь, как структура, собранная твоими руками, начинает работать сама. Консистентно. Без тебя. Одна команда - и пока она выполняется, ты в соседней сессии запускаешь следующий процесс. И так до бесконечности. Помните, как делался sticky header? Дизайнер рисует макет. Фронтенд возвращает - не то. РМ разруливает конфликт. Верстают. Отдают разработчику. Тестируют. Заливают. Откатывают. Допиливают. Боевой релиз. Сколько времени прошло, сколько задачек заспекано, сколько митигов просижено. Теперь это одна команда в терминале. Чистота кода - по умолчанию. Стек - любой. Архитектура - поменяем на лету. Документация - по умолчанию. Паттерны - в базе. От тебя нужна только правильно сформулированная задача. Ты оператор, как на заводе у станка. Остальное - сделает ЧПУ. SaaS умер. Cloud умер. Не завтра— вчера, просто не все заметили. Рынок IT ждут тектонические сдвиги такой силы, что ванильный режим со смузи и печеньками точно отменяется, это артефакт прошлой эпохи.</t>
+  </si>
+  <si>
+    <t>21.04.26 10:28</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/333</t>
+  </si>
+  <si>
+    <t>Друзья, меня всё чаще зовут выступать. Это приятно и ответственно. Всегда стараюсь готовить интересные темы, добавлять много практики и не толочь воду в ступе. 23 апреля буду говорить про AI и данные. Не в теории - в практике. Расскажу, как мы мерджим разнородные отчеты, Excel таблички, выгрузки из товароучётных систем и аналитики в одну картину. И что из этого получается для бизнеса. Бонусом - немного магии: что такое векторизация и почему AI умеет искать не только по словам, но и по смыслу. Если вы работаете с данными и чувствуете, что они вас не слушаются - приходите. Будет конкретно и без воды. Участие бесплатное по обязательной регистрации: https://forms.yandex.ru/cloud/69e0d94e5056906b97e7858e 📆 23 апреля ⏰Сбор и приветственный кофе с 18.30, начало в 19.00. 📍СГЭУ, зал "Предпринимательство"</t>
+  </si>
+  <si>
+    <t>15.04.26 17:35</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/331</t>
+  </si>
+  <si>
+    <t>Все что нас не убивает делает нас сильнее. Посмотрели с семьёй стенд-ап Сергея Орлова «Переходный возраст». Очень рекомендую. Он там рассуждает, что отличает взрослого от подростка: умеет платить налоги, вести хозяйство и не бояться школьного завуча. И спрашивает: а кончается ли переходный возраст вообще? На дворе Апрель 2026. Первый квартал прошел, готовь котлету. Изменения налогового законодательства крепко зацепили. Я сегодня впервые в жизни заплатил НДС. Чувствую себя очень взрослым. А тебя коснулось?</t>
+  </si>
+  <si>
+    <t>13.04.26 07:11</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/330</t>
+  </si>
+  <si>
+    <t>Создавать новые эталоны в отрасли. В производственном секторе России стать лучшим в цифре — это не подвиг и не бюджет. Это просто решение. В среду выступаю на встрече Клуба директоров Самарской области. Тема сессии — эффективный маркетинг промышленных предприятий. Я буду разбирать и показывать, как делать новые, эталоные сайты промышленных предприятий. Которые раскрывают технологии, возможности и потенциал, наработанные командами. И делать из этого Wow-презентацию. Спойлер: это не так сложно, как кажется. Просто мало кто делает. 15 апреля 18:00-20:00 ул. Молодогвардейская, 151, 1 зал 👉 Ссылка на регистрацию - https://spu-klub-direktorov-event.timepad.ru/event/3904395/</t>
+  </si>
+  <si>
+    <t>09.04.26 13:31</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/329</t>
+  </si>
+  <si>
+    <t>АСИ выпустило каталог кейсов, когда в объекты культурного наследия вдохнули и инвестиции и новую жизнь. Наслаждайтесь - https://www.calameo.com/read/007877848458fb2da53f7?page=1</t>
+  </si>
+  <si>
+    <t>09.04.26 09:39</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/328</t>
+  </si>
+  <si>
+    <t>Приглашаем завтра в центр Мой Бизнес поговорить о том о сём) Ссылка на регистрацию: https://command-agency.timepad.ru/event/3898126/</t>
+  </si>
+  <si>
+    <t>27.03.26 11:37</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/327</t>
+  </si>
+  <si>
+    <t>SWIPE x RELI На этой неделе в Казани на Серебрянном меркурии наш проект стал лучшим цифровым продуктом. reli-system.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1529,51 +1646,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H128"/>
+  <dimension ref="A1:H141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4732.844" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -1590,97 +1707,97 @@
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>18031</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E2">
         <v>190</v>
       </c>
       <c r="G2">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>18032</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E3">
         <v>218</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>18033</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E4">
         <v>338</v>
       </c>
       <c r="F4">
         <v>5</v>
       </c>
       <c r="G4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H4">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>18034</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="E5">
         <v>239</v>
       </c>
       <c r="G5">
         <v>22</v>
       </c>
     </row>
@@ -4397,163 +4514,525 @@
         <v>2</v>
       </c>
       <c r="G121">
         <v>13</v>
       </c>
       <c r="H121">
         <v>4</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>86281</v>
       </c>
       <c r="B122" t="s">
         <v>363</v>
       </c>
       <c r="C122" t="s">
         <v>364</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>365</v>
       </c>
       <c r="E122">
         <v>337</v>
       </c>
+      <c r="G122">
+        <v>3</v>
+      </c>
+      <c r="H122">
+        <v>5</v>
+      </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>86282</v>
       </c>
       <c r="B123" t="s">
         <v>366</v>
       </c>
       <c r="C123" t="s">
         <v>367</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>368</v>
       </c>
       <c r="E123">
         <v>265</v>
       </c>
+      <c r="F123">
+        <v>2</v>
+      </c>
+      <c r="G123">
+        <v>21</v>
+      </c>
+      <c r="H123">
+        <v>3</v>
+      </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>86283</v>
       </c>
       <c r="B124" t="s">
         <v>369</v>
       </c>
       <c r="C124" t="s">
         <v>370</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>371</v>
       </c>
       <c r="E124">
         <v>185</v>
       </c>
+      <c r="F124">
+        <v>3</v>
+      </c>
+      <c r="G124">
+        <v>16</v>
+      </c>
+      <c r="H124">
+        <v>8</v>
+      </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>86284</v>
       </c>
       <c r="B125" t="s">
         <v>372</v>
       </c>
       <c r="C125" t="s">
         <v>373</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>374</v>
       </c>
       <c r="E125">
         <v>179</v>
       </c>
+      <c r="F125">
+        <v>1</v>
+      </c>
+      <c r="G125">
+        <v>41</v>
+      </c>
+      <c r="H125">
+        <v>5</v>
+      </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>86285</v>
       </c>
       <c r="B126" t="s">
         <v>375</v>
       </c>
       <c r="C126" t="s">
         <v>376</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>377</v>
       </c>
       <c r="E126">
         <v>194</v>
       </c>
+      <c r="F126">
+        <v>1</v>
+      </c>
+      <c r="G126">
+        <v>14</v>
+      </c>
+      <c r="H126">
+        <v>1</v>
+      </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>87764</v>
       </c>
       <c r="B127" t="s">
         <v>378</v>
       </c>
       <c r="C127" t="s">
         <v>379</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>380</v>
       </c>
       <c r="E127">
         <v>76</v>
       </c>
       <c r="F127">
         <v>1</v>
       </c>
       <c r="G127">
         <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>87765</v>
       </c>
       <c r="B128" t="s">
         <v>381</v>
       </c>
       <c r="C128" t="s">
         <v>382</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>383</v>
       </c>
       <c r="E128">
         <v>142</v>
       </c>
       <c r="F128">
         <v>1</v>
       </c>
       <c r="G128">
-        <v>12</v>
+        <v>15</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129">
+        <v>88453</v>
+      </c>
+      <c r="B129" t="s">
+        <v>384</v>
+      </c>
+      <c r="C129" t="s">
+        <v>385</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="E129">
+        <v>91</v>
+      </c>
+      <c r="F129">
+        <v>1</v>
+      </c>
+      <c r="G129">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130">
+        <v>88454</v>
+      </c>
+      <c r="B130" t="s">
+        <v>387</v>
+      </c>
+      <c r="C130" t="s">
+        <v>388</v>
+      </c>
+      <c r="D130" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="E130">
+        <v>148</v>
+      </c>
+      <c r="F130">
+        <v>1</v>
+      </c>
+      <c r="G130">
+        <v>21</v>
+      </c>
+      <c r="H130">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131">
+        <v>88455</v>
+      </c>
+      <c r="B131" t="s">
+        <v>390</v>
+      </c>
+      <c r="C131" t="s">
+        <v>391</v>
+      </c>
+      <c r="D131" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="E131">
+        <v>157</v>
+      </c>
+      <c r="F131">
+        <v>2</v>
+      </c>
+      <c r="G131">
+        <v>18</v>
+      </c>
+      <c r="H131">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132">
+        <v>88456</v>
+      </c>
+      <c r="B132" t="s">
+        <v>393</v>
+      </c>
+      <c r="C132" t="s">
+        <v>394</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="E132">
+        <v>290</v>
+      </c>
+      <c r="F132">
+        <v>2</v>
+      </c>
+      <c r="G132">
+        <v>47</v>
+      </c>
+      <c r="H132">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133">
+        <v>88457</v>
+      </c>
+      <c r="B133" t="s">
+        <v>396</v>
+      </c>
+      <c r="C133" t="s">
+        <v>397</v>
+      </c>
+      <c r="D133" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="E133">
+        <v>271</v>
+      </c>
+      <c r="G133">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134">
+        <v>88458</v>
+      </c>
+      <c r="B134" t="s">
+        <v>399</v>
+      </c>
+      <c r="C134" t="s">
+        <v>400</v>
+      </c>
+      <c r="D134" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E134">
+        <v>215</v>
+      </c>
+      <c r="G134">
+        <v>22</v>
+      </c>
+      <c r="H134">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135">
+        <v>88459</v>
+      </c>
+      <c r="B135" t="s">
+        <v>402</v>
+      </c>
+      <c r="C135" t="s">
+        <v>403</v>
+      </c>
+      <c r="D135" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="E135">
+        <v>231</v>
+      </c>
+      <c r="F135">
+        <v>4</v>
+      </c>
+      <c r="G135">
+        <v>20</v>
+      </c>
+      <c r="H135">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136">
+        <v>88460</v>
+      </c>
+      <c r="B136" t="s">
+        <v>405</v>
+      </c>
+      <c r="C136" t="s">
+        <v>406</v>
+      </c>
+      <c r="D136" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="E136">
+        <v>211</v>
+      </c>
+      <c r="F136">
+        <v>3</v>
+      </c>
+      <c r="G136">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137">
+        <v>88461</v>
+      </c>
+      <c r="B137" t="s">
+        <v>408</v>
+      </c>
+      <c r="C137" t="s">
+        <v>409</v>
+      </c>
+      <c r="D137" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="E137">
+        <v>224</v>
+      </c>
+      <c r="F137">
+        <v>1</v>
+      </c>
+      <c r="G137">
+        <v>11</v>
+      </c>
+      <c r="H137">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138">
+        <v>88462</v>
+      </c>
+      <c r="B138" t="s">
+        <v>411</v>
+      </c>
+      <c r="C138" t="s">
+        <v>412</v>
+      </c>
+      <c r="D138" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="E138">
+        <v>256</v>
+      </c>
+      <c r="F138">
+        <v>5</v>
+      </c>
+      <c r="G138">
+        <v>21</v>
+      </c>
+      <c r="H138">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139">
+        <v>88463</v>
+      </c>
+      <c r="B139" t="s">
+        <v>414</v>
+      </c>
+      <c r="C139" t="s">
+        <v>415</v>
+      </c>
+      <c r="D139" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="E139">
+        <v>232</v>
+      </c>
+      <c r="F139">
+        <v>1</v>
+      </c>
+      <c r="G139">
+        <v>14</v>
+      </c>
+      <c r="H139">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140">
+        <v>88464</v>
+      </c>
+      <c r="B140" t="s">
+        <v>417</v>
+      </c>
+      <c r="C140" t="s">
+        <v>418</v>
+      </c>
+      <c r="D140" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="E140">
+        <v>235</v>
+      </c>
+      <c r="F140">
+        <v>3</v>
+      </c>
+      <c r="G140">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141">
+        <v>88465</v>
+      </c>
+      <c r="B141" t="s">
+        <v>420</v>
+      </c>
+      <c r="C141" t="s">
+        <v>421</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="E141">
+        <v>305</v>
+      </c>
+      <c r="F141">
+        <v>2</v>
+      </c>
+      <c r="G141">
+        <v>46</v>
+      </c>
+      <c r="H141">
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">