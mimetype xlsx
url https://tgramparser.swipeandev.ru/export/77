--- v2 (2026-06-04)
+++ v3 (2026-08-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1281,50 +1281,167 @@
     <t>09.04.26 13:31</t>
   </si>
   <si>
     <t>t.me/ihalzov/329</t>
   </si>
   <si>
     <t>АСИ выпустило каталог кейсов, когда в объекты культурного наследия вдохнули и инвестиции и новую жизнь. Наслаждайтесь - https://www.calameo.com/read/007877848458fb2da53f7?page=1</t>
   </si>
   <si>
     <t>09.04.26 09:39</t>
   </si>
   <si>
     <t>t.me/ihalzov/328</t>
   </si>
   <si>
     <t>Приглашаем завтра в центр Мой Бизнес поговорить о том о сём) Ссылка на регистрацию: https://command-agency.timepad.ru/event/3898126/</t>
   </si>
   <si>
     <t>27.03.26 11:37</t>
   </si>
   <si>
     <t>t.me/ihalzov/327</t>
   </si>
   <si>
     <t>SWIPE x RELI На этой неделе в Казани на Серебрянном меркурии наш проект стал лучшим цифровым продуктом. reli-system.ru</t>
+  </si>
+  <si>
+    <t>17.06.26 05:50</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/351</t>
+  </si>
+  <si>
+    <t>⚡️ Подобрался состав, который имеет смысл собирать в одной комнате. 23 июня, вторник 16:00 (да не завтрак). СБЕР на Вилоновской, 13. Открытая встреча «Эра AI — новый этап развития малого бизнеса». Я выступаю с темой, которая, если честно, обычно превращается в две крайности. Либо «AI это магия, внедряйте срочно». Либо «AI это пузырь, ничего не работает». Между ними лежит то, чем мы в SWIPE занимаемся каждый день. Сценарии практического применения AI в микро- и малом бизнесе и производстве. Где он реально экономит время и деньги, где имитирует пользу, а где вообще не нужен. Кроме меня выступают: — Алексей Тилли, заведующий отделом маркетинга Третьяковской галереи в Самаре. Интенсив по созданию изображений и графики для бизнеса и соцсетей через AI. Не теория, практика. — Сергей Васильев, директор ООО «КИТ». Гигиена информационной безопасности в малом и среднем бизнесе. Тема, которую все откладывают, пока не случится. — Татьяна Смирнова, основатель правового агентства «РЕФАБУЛА». Топ-5 самых дорогих юридических рисков бизнеса в эпоху цифровизации. Формат: практические интенсивы, обсуждения, нетворкинг. Без воды. Без презентаций «AI изменит мир». Регистрация по ссылке: https://forms.yandex.ru/u/6a2180a3e010db883f4d4850 📍СБЕР, Вилоновская, 13 🗓23 июня, 16:00</t>
+  </si>
+  <si>
+    <t>16.06.26 14:59</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/350</t>
+  </si>
+  <si>
+    <t>🏁 Финал истории со Станкозаводом. Или СПАСИБО, ЧТО ВЫГНАЛИ. (ИСТОРИЯ, КАК ЗАСОХЛИ НАШИ ОТНОШЕНИЯ) На следующий рабочий день после поста о заблокированном пожарном выходе Станкозавод уведомил нас об одностороннем расторжении договора. По ЭДО и заказным письмом с объявленной ценностью в четыре рубля, чтобы уж наверняка. Мы соглашение подписали сразу и без переговоров. Так бывает. Команды не сошлись. Это не история про правых и неправых, это история про разные представления о том, что такое арендные отношения в 2026 году. (Такими же ничего не подозревающими были таксо-моторные компании совсем недавно) Аренда для цифрового бизнеса сегодня настолько же важна, как марка бумаги для принтера. С тем же удивлением мы получили бы уведомление о расторжении отношений от кофемашины или поставщика воды в офис. За два дня нашли новое место и в прошлый четверг переехали. Что получилось в итоге: 1️⃣ Площадь: было 100 метров, стало 150 кв. метров.✅ 2️⃣ Стоимость аренды: экономия 360 000 в год ✅ 3️⃣ Этаж: был 3 или 4, стал 1. Не нужно ходить или что-то поднимать по лестнице, теперь можем запустить event-направление. 4️⃣ Атмосфера: была сварка, болгарка, шум и гам от банкетов, запах разлитого по лестнице алкоголя и запах масла в цеху, который ничем не выведешь. Не говоря о слое битого стекла с утра после очередного алко-рейва и помоек по периметру. Стал тихий Старый город в современном здании с 4 местами на подземном паркинге. 5️⃣ Бонус: этоофис, в котором во время реконструкции работала команда галереи «Виктория». Место с превосходной аурой. Единственное, о ком стоит сказать отдельно, это о тех, кто никак не учитывался в момент принятия решения управляющей командой Станкозавода. О других небольших резидентах кластера. О тех, для кого наша команда перестанет быть пусть небольшим, но постоянным источником выручки. - Жене из «8 атомов углерода» больше не придётся готовить за раз по 4-6 фирменных эйркано несколько раз в неделю, хотя у нас в офисе и кофемашина, и кемекс, и кофемолка. - «Волжанке» не придётся встречать наши сессии «дневного пивка» в обеды летнего сезона. - Ну и вряд ли кто-то, кроме нас, из резидентов покупал в Get Lens новую фотокамеру в 2026 году офлайн. Просто, чтобы поддержать нового соседа. Если нас спросят, рекомендуем ли мы Станок как место для аренды, мы ответим как есть. Место неоправданно дорогое, про вас забудут сразу после подписания договора аренды. А кроме квадратных метров Станок вам ничего не даст. Так зачем платить больше в 2026 году? История закрыта.</t>
+  </si>
+  <si>
+    <t>10.06.26 07:27</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/349</t>
+  </si>
+  <si>
+    <t>Claude Fable 5 и Claude Mythos 5. Вчера 9 июня 2026 года компания Anthropic совершила технологический прорыв, представив свои новейшие и самые мощные ИИ-модели нового поколения: Claude Fable 5 и Claude Mythos 5. Эти модели построены на принципиально новой архитектуре класса Mythos. Они демонстрируют рекордные результаты, существенно опережая по возможностям и автономности прошлую линейку Claude И они уже шуршат на наших проектах.</t>
+  </si>
+  <si>
+    <t>01.06.26 06:28</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/348</t>
+  </si>
+  <si>
+    <t>iPhone был не телефоном. AI - не чат-бот. Почему AI это новая операционная система. Помнишь презентацию iPhone в 2007? Стив Джобс показывает три устройства - iPod, телефон, интернет-коммуникатор. Зал аплодирует. Все увидели телефон. Но почти никто в этот момент не увидел за ним платформы для приложений - той самой, которая через год превратилась в AppStore и породила целую новую отрасль бизнеса. Тысячи приложений. Миллиарды долларов. Uber, Instagram, Tinder - всё выросло на платформе, которую в день презентации никто не разглядел. AI сейчас - это та же история. Только мы снова не туда смотрим. Все учатся «писать правильные промпты». Это всё равно что в 2007 году учиться вводить номер на тачскрине - технический навык в эпоху, когда главное уже совсем другое. AI - не приложение и не чат-бот. AI - новая операционная система. И в ней уже растёт новый класс приложений: это скиллы и агенты. Маленькие, специализированные, собранные под задачу. Один пишет в твоём авторском голосе. Другой - готовит презентацию по вашему бренд-буку. Третий - тестирует код. Десятый - ведёт переговоры в чате первой линии поддержки. Совсем скоро это будет работать так, как работают фильтры в Instagram или пресеты в Lightroom. Не «составь промпт на 600 слов» - а выбрал скилл «авторский стиль Хальзова», применил к черновику, получил результат. Стилистика текстов, презентаций, интерфейсов - всё через готовые пакеты, собранные кем-то один раз и распространяемые как продукт. Старые приложения уже умирают, за примером далеко ходить не нужно. PowerPoint - «создай мне презентацию». Photoshop - обработка в чате, голосом. Excel - «проанализируй и собери таблицу». На очереди CAD и всё вертикальное. Их интерфейс был костылём, потому что навык работы в интерфейсе был ключевым барьером. Пойди разберись в 3D Max, его интерфейс назвать интуитивно понятным сложно. Теперь этот вопрос решен - CUI - Conversational USER Interface - что означает, что интерфейс приложений стал диалоговым, что равно = голосовым. И главная работа на ближайшие месяцы - не «выучить промпты». Главная работа - собирать, тестировать и упаковывать свои скиллы. Тот, кто сделает лучшую персональную библиотеку, получит управляемый, повторяемый опыт работы в AI. AppStore для AI ещё не появился. Пока - осколки. "Энтузиасты" на маркетплейсах, которые хотят сорвать куш здесь и сейчас продают пакеты лучший промтов по 10$. Появляются узкие библиотеки от самих разработчиков, например от Antropic. Репозитории на GitLab, но это неудобно широкому пользователяю. Все равно это вопрос времени и одного-двух игроков. И решит эту задачу Ai. Узоры матрицы проявляются. ⚡️ P.S. На картинке визуальное отражение глубины проникновения этой технологии. Еще есть шанс быть на острие) Всегда ваш. Илья Хальзов. Директор по саморазвитию.</t>
+  </si>
+  <si>
+    <t>27.05.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/347</t>
+  </si>
+  <si>
+    <t>Рост x4.🔼 Апрель. Первый платёж НДС за первый квартал 2026. До этого у нас был патент - режим, в котором ты не очень понимаешь, что значит «налоговая нагрузка». Да, страховые взносы для нас были ощутимы, потому что ФОТ это наш основной расход. За три месяца этого года мы заплатили налогов больше, чем за весь 2025-й. Рост x4. Те самые «иксы», которые так любят обещать на курсах быстрого роста, действительно существуют. Просто умножают не выручку, а налоги. И как я понимаю, такая история не у нас одних. Стадия принятия прошла. Ты не вырос в обороте, ты просто проявился в чужой системе координат. И там тебе впервые показали полный счёт.</t>
+  </si>
+  <si>
+    <t>25.06.26 09:15</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/353</t>
+  </si>
+  <si>
+    <t>Небольшая экскурсия по новому офису SWIPE. Немного обживаемся. Еще не все конечно разобрали и разложили по местам. Но на см нравится. Просторно, много окон, несколько зон. Нам нравится, будем наводить красоту дальше. Приезжайте в гости!</t>
+  </si>
+  <si>
+    <t>24.06.26 07:28</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/352</t>
+  </si>
+  <si>
+    <t>🪐Смешать, но не взбалтывать. Claude + N8N + BotFather + Postgres + Filament Для тех, кто все пропустил Вчера в общественном центре Сбербанка выступал перед предпринимателями и коллегами из ОПОРЫ РОССИИ, рассказывал про ещё одну точку зрения на применение AI Главная моя мысль вот в чём. 🤖AI для бизнеса сегодня - это не диалог с ним в чате и не сборка «агентов». Самое действительно практичное применение - это возможность завайбкодить любой бизнес-процесс, который специфичен именно для твоей компании и которого нет ни в 1С, ни в Битриксе, ни в каком-либо готовом SaaS. Создавать персонализированные микросерисы и веб-приложения для своей команды, для отделов, для отдельных процессов - то, что раньше в 2016-2020 годах называлось ЦИФРОВОЙ ТРАНСФОРМАЦИЕЙ и стоило 200+ млн на первом тестовом этапе, и как следствие было доступно не для всех. Пример: У тебя в компании автопарк из 20-30-60 единиц техники. Когда-то, когда было 3, потом 5, потом 9 было все понятно и укладывалось в голове. Теперь тебе нужно учитывать регламентное ТО, учёт поломок, заявки на ремонт, смену резины, закупки запчастей. Водители - взрослые мужики, ни в какую CRM и Битрикс 24 они не зайдут, только в Telegram. Но он не везде ловит. Готового сервиса под это нет. Только операционист на телефоне, который записывает что-то в свою тетрадку. Ещё год назад надо было: нанять разработчиков, потратить полгода на описание процесса и ТЗ, закодить бэкенд, прикрутить фронт, потом понять что нужен бот, переделать. Бюджет - миллион плюс. На выходе - то, чем команда не пользуется. И конечно после нескольких неудачных попыток внедрения "цифровизации" многие решают - давай по старинке, пусть лучше воруют, мы на эту систему потратим больше. Сейчас это можно создать внутри команды. Самостоятельно. На выступлении я показал три сервиса, которые мы навайбкодили для SWIPE и пользуемся каждый день. Первый - парсер Telegram-каналов. Через API TgStat обогащает базу по нужным каналам, отдаёт Excel с ID поста, датой, текстом, реакциями, репостами и просмотрами. RAW-датасет, который мы потом крутим как хотим. Второй - управленческий учёт рентабельности проектов. Считает себестоимость каждого проекта до копейки. Без таймшитов, без героизма команды. Источники - Yandex Tracker, PlanFact, Google Sheets с зарплатами. Три системы, и логика расчёта через Direct-Costing. Третий прототип - закупочные спецификации. Раньше сотрудник вручную раскрывал 10-15 прайс-листов в Excel и сравнивал позиции. Теперь AI разбирает спецификацию клиента, парсит прайсы поставщиков и отдаёт сравнительную таблицу с историей цен в нашей базе. Та самая пресловутая ЦИФРОВИЗАЦИЯ и ТРАНСФОРМАЦИЯ, про которую все до оскомины рассуждали в 2016-2020 годах, перестала быть культурой богатых компаний. Теперь Цифровизацию внедряет не размер бюджета, а качество мозгов твоей команды и способность собрать коктейль из нужных технологий под конкретную задачу. Смешать, но не взбалтывать)</t>
+  </si>
+  <si>
+    <t>01.07.26 09:26</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/363</t>
+  </si>
+  <si>
+    <t>А сегодня стоял перед командой ДоДо и не мог найти в Figma одну кнопку. Был в гостях у команды Ракеты - это те, кто управляет Додо, Дринкит, Томат и массой стартапов. Это просто силиконовая долина на Ленинградке. Снова выступал с докладом про то, как мы в Swipe используем AI. Наконец придумал ему нормальное название - «Что же мы с тобой навайбкодили».🤣 По содержанию зашло, кажется. Практические кейсы, разбор архитектуры, живые примеры. А потом ребята спрашивают: «Илья, покажи вживую, как настроить MCP с Figma». Я открываю ноут, начинаю тыкать - и понимаю, что вот прямо сейчас, перед командой экспертов, я не могу вспомнить, где включается Dev Mode. Ну ты понимаешь этот момент, когда Figma тебе как будто мстит, выкатив новый интерфейс)) Дошел до офиса, сел, написал пошаговую инструкцию и отправил ребеятам. Прикладываю её и тебе. Пользуйся. Хочу рассказать о своих ощущениях от выступления. Для меня лично крайне важна атмосфера в которой я работаю. Мне важна мебель, свет, пространство, растения, локация. У ребят из ДоДо самый крутой, светлый, атмосферный офис в Самаре, в котором я пока бывал. Не на безымянке, не за Полевой, не во Дворах Владимирской, а в самом центре города - в эпицентре культурной жизни. Без этого не собрать самых перспективных, энергичных, амбициозных. У вас очень круто.</t>
+  </si>
+  <si>
+    <t>01.07.26 05:07</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/360</t>
+  </si>
+  <si>
+    <t>У нас приехала новая игрушка. Надеемся 🙏 цела и стартанет.</t>
+  </si>
+  <si>
+    <t>29.06.26 07:59</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/359</t>
+  </si>
+  <si>
+    <t>⚡️Ребята, есть актуальная тема - ON-LINE Заправки. Кому интересно - пиши комментарий "Стою в очереди" и я отправлю всю информацию.</t>
+  </si>
+  <si>
+    <t>10.07.26 09:36</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/367</t>
+  </si>
+  <si>
+    <t>Ну вы поняли)</t>
+  </si>
+  <si>
+    <t>10.07.26 06:10</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/365</t>
+  </si>
+  <si>
+    <t>Возможно, лучшим управленческим решением этой пятницы будет с утра закинуть в холодильник пару ящиков лёгкого пива. Жара. Команда в офисе. Солевой баланс сам себя не восстановит. Заботьтесь о ресурсном состоянии сотрудников.</t>
+  </si>
+  <si>
+    <t>09.07.26 05:49</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/364</t>
+  </si>
+  <si>
+    <t>КАССОВЫЙ РАЗРЫВ. Или как сдохнуть последним. Мы точно знаем, что кассовый разрыв у нас по плану назначен на ноябрь 2026 года. Не «вроде будет», не «наверное», а именно ноябрь. Конкретная дата в календаре. И знаешь что? Жить с этим знанием значительно интереснее, чем без него. Кассовый разрыв - это не катастрофа. Это физика бизнеса. Любого. Он был, есть и будет. Вопрос не в том, случится ли он. Вопрос в том, когда. И знаешь ли ты об этом заранее. Благодаря управленческому учету, нашим операционным расходам, подписанным контрактам, дебиторке мы знаем дату этого события до конкретного числа. И у нас есть время. Наши решения и действия двигают дату разрыва всё дальше в будущее. Каждый новый контракт, каждая оптимизация расходов, каждый правильно выстроенный платёжный календарь - это плюс неделя, плюс месяц, плюс квартал. Задача бизнеса не избежать кассового разрыва. Задача - точно понимать ситуацию и сдвигать его дату как можно дальше. Как говориться, в условиях турбулентности стратегической целью может быть даже не выжить любой ценой, а хотя бы если и сдохнуть, то самым последним)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1646,51 +1763,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H141"/>
+  <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4732.844" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -4685,51 +4802,51 @@
       </c>
       <c r="E128">
         <v>142</v>
       </c>
       <c r="F128">
         <v>1</v>
       </c>
       <c r="G128">
         <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>88453</v>
       </c>
       <c r="B129" t="s">
         <v>384</v>
       </c>
       <c r="C129" t="s">
         <v>385</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>386</v>
       </c>
       <c r="E129">
-        <v>91</v>
+        <v>237</v>
       </c>
       <c r="F129">
         <v>1</v>
       </c>
       <c r="G129">
         <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>88454</v>
       </c>
       <c r="B130" t="s">
         <v>387</v>
       </c>
       <c r="C130" t="s">
         <v>388</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>389</v>
       </c>
       <c r="E130">
         <v>148</v>
       </c>
       <c r="F130">
@@ -4740,51 +4857,51 @@
       </c>
       <c r="H130">
         <v>3</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>88455</v>
       </c>
       <c r="B131" t="s">
         <v>390</v>
       </c>
       <c r="C131" t="s">
         <v>391</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>392</v>
       </c>
       <c r="E131">
         <v>157</v>
       </c>
       <c r="F131">
         <v>2</v>
       </c>
       <c r="G131">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H131">
         <v>3</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>88456</v>
       </c>
       <c r="B132" t="s">
         <v>393</v>
       </c>
       <c r="C132" t="s">
         <v>394</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>395</v>
       </c>
       <c r="E132">
         <v>290</v>
       </c>
       <c r="F132">
         <v>2</v>
       </c>
       <c r="G132">
@@ -4989,50 +5106,355 @@
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>88465</v>
       </c>
       <c r="B141" t="s">
         <v>420</v>
       </c>
       <c r="C141" t="s">
         <v>421</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>422</v>
       </c>
       <c r="E141">
         <v>305</v>
       </c>
       <c r="F141">
         <v>2</v>
       </c>
       <c r="G141">
         <v>46</v>
       </c>
       <c r="H141">
         <v>4</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142">
+        <v>90339</v>
+      </c>
+      <c r="B142" t="s">
+        <v>423</v>
+      </c>
+      <c r="C142" t="s">
+        <v>424</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="E142">
+        <v>213</v>
+      </c>
+      <c r="F142">
+        <v>9</v>
+      </c>
+      <c r="G142">
+        <v>24</v>
+      </c>
+      <c r="H142">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143">
+        <v>90340</v>
+      </c>
+      <c r="B143" t="s">
+        <v>426</v>
+      </c>
+      <c r="C143" t="s">
+        <v>427</v>
+      </c>
+      <c r="D143" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="E143">
+        <v>136</v>
+      </c>
+      <c r="F143">
+        <v>8</v>
+      </c>
+      <c r="G143">
+        <v>34</v>
+      </c>
+      <c r="H143">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144">
+        <v>90341</v>
+      </c>
+      <c r="B144" t="s">
+        <v>429</v>
+      </c>
+      <c r="C144" t="s">
+        <v>430</v>
+      </c>
+      <c r="D144" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="E144">
+        <v>192</v>
+      </c>
+      <c r="G144">
+        <v>15</v>
+      </c>
+      <c r="H144">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145">
+        <v>90342</v>
+      </c>
+      <c r="B145" t="s">
+        <v>432</v>
+      </c>
+      <c r="C145" t="s">
+        <v>433</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="E145">
+        <v>266</v>
+      </c>
+      <c r="F145">
+        <v>3</v>
+      </c>
+      <c r="G145">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146">
+        <v>90343</v>
+      </c>
+      <c r="B146" t="s">
+        <v>435</v>
+      </c>
+      <c r="C146" t="s">
+        <v>436</v>
+      </c>
+      <c r="D146" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="E146">
+        <v>244</v>
+      </c>
+      <c r="G146">
+        <v>23</v>
+      </c>
+      <c r="H146">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147">
+        <v>90767</v>
+      </c>
+      <c r="B147" t="s">
+        <v>438</v>
+      </c>
+      <c r="C147" t="s">
+        <v>439</v>
+      </c>
+      <c r="D147" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="E147">
+        <v>221</v>
+      </c>
+      <c r="F147">
+        <v>3</v>
+      </c>
+      <c r="G147">
+        <v>41</v>
+      </c>
+      <c r="H147">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148">
+        <v>90768</v>
+      </c>
+      <c r="B148" t="s">
+        <v>441</v>
+      </c>
+      <c r="C148" t="s">
+        <v>442</v>
+      </c>
+      <c r="D148" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="E148">
+        <v>121</v>
+      </c>
+      <c r="F148">
+        <v>8</v>
+      </c>
+      <c r="G148">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149">
+        <v>90827</v>
+      </c>
+      <c r="B149" t="s">
+        <v>444</v>
+      </c>
+      <c r="C149" t="s">
+        <v>445</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="E149">
+        <v>314</v>
+      </c>
+      <c r="F149">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150">
+        <v>90828</v>
+      </c>
+      <c r="B150" t="s">
+        <v>447</v>
+      </c>
+      <c r="C150" t="s">
+        <v>448</v>
+      </c>
+      <c r="D150" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="E150">
+        <v>134</v>
+      </c>
+      <c r="G150">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151">
+        <v>90829</v>
+      </c>
+      <c r="B151" t="s">
+        <v>450</v>
+      </c>
+      <c r="C151" t="s">
+        <v>451</v>
+      </c>
+      <c r="D151" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="E151">
+        <v>141</v>
+      </c>
+      <c r="F151">
+        <v>1</v>
+      </c>
+      <c r="G151">
+        <v>12</v>
+      </c>
+      <c r="H151">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152">
+        <v>90904</v>
+      </c>
+      <c r="B152" t="s">
+        <v>453</v>
+      </c>
+      <c r="C152" t="s">
+        <v>454</v>
+      </c>
+      <c r="D152" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="E152">
+        <v>99</v>
+      </c>
+      <c r="G152">
+        <v>26</v>
+      </c>
+      <c r="H152">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153">
+        <v>90905</v>
+      </c>
+      <c r="B153" t="s">
+        <v>456</v>
+      </c>
+      <c r="C153" t="s">
+        <v>457</v>
+      </c>
+      <c r="D153" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="E153">
+        <v>117</v>
+      </c>
+      <c r="F153">
+        <v>1</v>
+      </c>
+      <c r="G153">
+        <v>25</v>
+      </c>
+      <c r="H153">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154">
+        <v>90906</v>
+      </c>
+      <c r="B154" t="s">
+        <v>459</v>
+      </c>
+      <c r="C154" t="s">
+        <v>460</v>
+      </c>
+      <c r="D154" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="E154">
+        <v>129</v>
+      </c>
+      <c r="G154">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">