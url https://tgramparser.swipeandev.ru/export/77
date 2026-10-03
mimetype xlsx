--- v3 (2026-08-03)
+++ v4 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="543">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Ссылка</t>
   </si>
   <si>
     <t>Текст</t>
   </si>
   <si>
     <t>Просмотры</t>
   </si>
   <si>
     <t>Поделилось</t>
   </si>
   <si>
     <t>Реакции</t>
   </si>
   <si>
     <t>Комментарии</t>
   </si>
   <si>
@@ -1398,50 +1398,293 @@
     <t>10.07.26 09:36</t>
   </si>
   <si>
     <t>t.me/ihalzov/367</t>
   </si>
   <si>
     <t>Ну вы поняли)</t>
   </si>
   <si>
     <t>10.07.26 06:10</t>
   </si>
   <si>
     <t>t.me/ihalzov/365</t>
   </si>
   <si>
     <t>Возможно, лучшим управленческим решением этой пятницы будет с утра закинуть в холодильник пару ящиков лёгкого пива. Жара. Команда в офисе. Солевой баланс сам себя не восстановит. Заботьтесь о ресурсном состоянии сотрудников.</t>
   </si>
   <si>
     <t>09.07.26 05:49</t>
   </si>
   <si>
     <t>t.me/ihalzov/364</t>
   </si>
   <si>
     <t>КАССОВЫЙ РАЗРЫВ. Или как сдохнуть последним. Мы точно знаем, что кассовый разрыв у нас по плану назначен на ноябрь 2026 года. Не «вроде будет», не «наверное», а именно ноябрь. Конкретная дата в календаре. И знаешь что? Жить с этим знанием значительно интереснее, чем без него. Кассовый разрыв - это не катастрофа. Это физика бизнеса. Любого. Он был, есть и будет. Вопрос не в том, случится ли он. Вопрос в том, когда. И знаешь ли ты об этом заранее. Благодаря управленческому учету, нашим операционным расходам, подписанным контрактам, дебиторке мы знаем дату этого события до конкретного числа. И у нас есть время. Наши решения и действия двигают дату разрыва всё дальше в будущее. Каждый новый контракт, каждая оптимизация расходов, каждый правильно выстроенный платёжный календарь - это плюс неделя, плюс месяц, плюс квартал. Задача бизнеса не избежать кассового разрыва. Задача - точно понимать ситуацию и сдвигать его дату как можно дальше. Как говориться, в условиях турбулентности стратегической целью может быть даже не выжить любой ценой, а хотя бы если и сдохнуть, то самым последним)</t>
+  </si>
+  <si>
+    <t>13.08.26 15:13</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/387</t>
+  </si>
+  <si>
+    <t>Бекстейдж Бекстейджа. Помните, я недавно писал, что мы запустили обновленную версию Цифрового шоу-рума компании Reli с гаражными системами и садовой мебелью. Вот вам немного вайба с наших двухдневных съемок. Очень круто, что пошел дождь - показал, что мебель не боится стихии.</t>
+  </si>
+  <si>
+    <t>13.08.26 08:35</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/384</t>
+  </si>
+  <si>
+    <t>Друзья, кто сейчас на Альфа Конфе? Только что посмотрел выступление Лены Адамовой @lenaadamovapr про антикризисный менеджмент в ресторанной индустрии. У кого нет гостей - вам к Лене.</t>
+  </si>
+  <si>
+    <t>11.08.26 05:39</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/383</t>
+  </si>
+  <si>
+    <t>Полтора месяца у меня дома грустил пен-плоттер. Новая игрушка: робот, который рисует пером по бумаге. Приехал без микрошестерёнки, которая это перо поднимает. Одна деталь размером с ноготь - и вся машина полтора месяца пылилась как хлам. Вчера шестерёнка доехала, я его завёл. И выяснилось, что железо было лёгкой частью. Просто взять SVG и напечатать он не хочет: нужен какой-то G-Code, особый софт, форумы, гайды на полтора часа. Раньше я бы сделал закладку «разобраться на выходных» и похоронил идею создавать шедевры. А тут я не стал париться и навайбкодил собственный конвертер SVG в G-Code. За 8 минут. Зверюга теперь рисует. Правда, пока тестовые квадратики - но это уже вопрос вдохновения)))</t>
+  </si>
+  <si>
+    <t>10.08.26 10:49</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/378</t>
+  </si>
+  <si>
+    <t>Почему я не мог подойти к блогу больше 10 дней? Вся прошлая неделя выглядела примерно так. - Релиз в понедельник - Релиз во вторник - Релиз в среду - Релиз в четверг - Релиз в пятницу. Но обо всем по порядку. В первую очередь, мы выкатили второй большой этап проекта, за который весной этого года получили Серебряный меркурий. ☘️RELI Garden Команда RELI - та самая, которая производит лучшие на свете системы для гаражного хранения выпустила новую линейку уличной алюминиевой мебели для загородного дома. Конечно, это случилось не вчера. Но чтобы сделать все правильно, мы ждали лета и с весны планировали продакш. Нам нужно было снова подготовить несколько террабайт контента для оформления каталога, мини-ролики для оформления категорий, по-настоящему показать преимущества и особенности продукта. Кроме того, нам нужно было переосмыслить логику каталога, подготовить новый миллиард рендеров для конфигуратора мебели. И много чего еще. И вот встречайте. ✨Обновленный RELI System Спасибо команде RELI за доверие, и конечно всей нашей банде - вы лучшие. Сделано в SWiPE</t>
+  </si>
+  <si>
+    <t>30.07.26 07:02</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/377</t>
+  </si>
+  <si>
+    <t>🪐Мы на этой неделе запустили целую планету. Не сайт, не лендинг - планету, где выращивают овощи и пекут печеньки. Десятки анимированных сцен, здания со съедобными стенами. Это КУХМАСТЕР - и, кажется, один из самых красивых проектов, что мы делали. Есть проекты, где ты постоянно ищешь компромисс между тем, что придумала команда, и тем, что готов принять клиент. А есть метч - когда обе стороны поддерживают друг друга и продолжают развивать идею, потому что она уже общая. Спасибо команде Агрохолдинга Кухмастер за доверие и вовлечённость - без этого невозможно создавать новое. 👉 kuhmaster.com Команда SWIPE, которая умеет делать круто: Андрей Мыльников, Макс Овчинников, Артур Иванцов, Валентина Скворцова, Семён Калашников, Руслан Алеев, Антон Прилуцкий. Лучшие ❤️ А если у вас есть Завод, Пароход или Агрохолдинг - Мы в SWIPE умеем презентовать достижения предприятий так, чтобы дух захватывало.</t>
+  </si>
+  <si>
+    <t>28.07.26 13:28</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/376</t>
+  </si>
+  <si>
+    <t>✨Запустил новый бизнес. Пару лет назад я сделал для себя парсер телеграмм-каналов. Многие просили - дай доступ. И тут я решил, надо попробовать впервые в жизни запилить SaaS сервис. Как это работает. Вставляешь ссылку на любой публичный Telegram-канал - получаешь готовый Excel со всей его историей за 365 дней. Просмотры, реакции, репосты, комментарии. Всё в одной таблице. А дальше делайте что нужно: → Разведка конкурентов - видно, какие посты и форматы реально собирают охваты, а не «вроде заходят». → Отчёт клиенту - пять минут вместо вечера в скринах. → Свой авторский стиль - закидываешь в Ai и случается магия - он пишет ровно как ты, или как твой конкурент. → Контент-стратегия - на цифрах, а не на чутье: что повторять, а что выкинуть. Первый канал - бесплатно, чтобы пощупать формат. 👉 tgparser.swipeteam.ru Залетайте, пользуйтесь, растите, делитесь. Штука свежая - если вылезут баги, пишите мне, поправим быстро. ⚡️</t>
+  </si>
+  <si>
+    <t>27.07.26 11:36</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/375</t>
+  </si>
+  <si>
+    <t>ORTO /// цифровой двойник завода Завод ОРТО производит декоративную ПВХ-плёнку. Каждая пятая дверь в России покрыта их материалом. Когда мы приехали на площадку, инженеры буднично показали пятиэтажный станок. Для них это рабочий инструмент. Для нас — масштаб, который невозможно передать фотографией цеха. Решение: интерактивная 3D-модель предприятия. Общий план - площадь, участки, пропускная способность. Дальше вход в любой цех: технология, оборудование, Cinema Grade съёмка процесса, описание того, какую ценность участок формирует в конечном продукте. Более 200 декоров получили классификацию по типу рисунка, цвету, фактуре и применению. B2B-заказчик с длинным циклом сделки принимает решение до первой встречи. Он должен увидеть ресурс во всем, в масштабе, в технологиях, в индивидуальных решениях. Сайт перестал быть визиткой и стал доказательством. Дорожим доверием команды. Кейс тут - https://swipeteam.ru/cases/orto/ Сайт завода ОРТО - https://orto.ru/</t>
+  </si>
+  <si>
+    <t>23.07.26 08:56</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/373</t>
+  </si>
+  <si>
+    <t>Продолжаю оттачивать доклад про AI на предприятии. 29 июля снова выступаю - в Тольятти, на открытой встрече Опоры России «Эра AI - новый этап развития малого бизнеса». Моя часть - «Внедрение AI. Как не переплатить за хайп». - Разберём как отличить полный Bullshit от реально применимых практик использования Ai на предприятии. - Как получать от AI стабильные и предсказуемые результаты - Как выстраивать процессы предприятия с помощью Ai - без покупки готовых решений от вендоров Ещё три сильных спикера - Максим Овчинников из SWIPE (генеративный AI и креативы), Татьяна Смирнова (юридические риски цифровизации), Артём Дулгер (5 управленческих задач AI уже сегодня). 📍 29 июля, 11:00 Тольятти, ул. Маршала Жукова, 2, офис АБ «Хальченко и партнёры» Регистрация: https://forms.yandex.ru/u/6a59c037068ff056befe2f3c Всегда ваш, Илья Хальзов Директор по саморазвитию</t>
+  </si>
+  <si>
+    <t>20.07.26 10:58</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/369</t>
+  </si>
+  <si>
+    <t>Самое важное о прошедшем матче. Я в полном восторге от работы операторов и артистов, которые сделали шоу в перерыве между таймами. Снять полноценный клип один кадром без дублей и прочего, с экшеном, массовками и пр. Невероятная работа конечно. Это вам не мяч пинать туда-сюда. Посмотрите, внимательнее, если кто-то не обратил внимание.</t>
+  </si>
+  <si>
+    <t>14.07.26 06:47</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/368</t>
+  </si>
+  <si>
+    <t>T.me заблокировали. Не поставишь больше QR на свой канал в конце презентации. Теперь нужно писать Telegram.me</t>
+  </si>
+  <si>
+    <t>10.09.26 05:06</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/388</t>
+  </si>
+  <si>
+    <t>Я тут вот что нашел. Хочешь узнать, что о тебе знает Claude? Settings → Privacy → Export data. Тебе отдают json со ссылкой на архив: Скачать можно один раз за один запрос, после этого ссылка деактивируется. Все чаты, все сессии, все проекты. Вся история твоих диалогов с ИИ в одном флаконе. Дальше догадался? Правильно: скармливаешь архив обратно Claude и просишь - «составь мой полный профиль, все что ты обо мне знаешь». У меня архив около 100 МБ так что я положил в папочку. Спойлер: это самый честный дневник из возможных. В постах мы позируем, а в чате с ИИ в час ночи спрашиваем то, что реально нас волнует, пытаемся проработать наши мечты и проблемы. Верхнеуровнево по мне: 769 чатов 15,5 тыс. сообщений ~25 млн знаков текста Короче, есть что покопать. Рискнёшь посмотреть в свое зеркало? ⚡️</t>
+  </si>
+  <si>
+    <t>15.09.26 12:07</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/393</t>
+  </si>
+  <si>
+    <t>Живые демонстрации внедрения AI, которые уже работают на предприятиях Самары. 17 сентября участвую в дискуссии «Коммерсанта» «МСБ: новые возможности». Водянистых тем про историю нейросетей и армию агентов не будет. Только живые демонстрации, только hard-core: кейсы внедрения AI, которые уже работают на предприятиях Самары. Всё покажу живьём. Лотте Отель, Самарская 110. Четверг, 10:00. Регистрация по ссылке: https://events.kommersant.ru/volga/business/2026-02-biznes-diskussiya-vozmozhnosti-msb/</t>
+  </si>
+  <si>
+    <t>15.09.26 04:49</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/392</t>
+  </si>
+  <si>
+    <t>Совсем скоро рынок видеографов и рилсмейкеров умрет, на их смену придут очкографы.</t>
+  </si>
+  <si>
+    <t>14.09.26 07:00</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/391</t>
+  </si>
+  <si>
+    <t>Пока все пугаются, что ИИ развивается слишком быстро, скажу неудобное: для 99% бизнеса он развивается «слишком быстро» уже два года. Проверено на живых людях. Сколько выступаю с темой ИИ, самые частые вопросы из зала не про агентов и не про то, отнимет ли он работу. А «как подключить?» и «как оплатить?». Технология улетела в космос, а бизнес всё ещё стоит у кассы. Теперь к новости. Главы Anthropic, OpenAI и xAI хором заявили: пора притормозить развитие ИИ. Дальше будет не аналитика, а моя личная картинка мира. Мне это напомнило историю про Айфон. Уверен: у Apple в лаборатории давно лежат готовые и 20-й, и 22 Pro Max. Но выходит один в год. Так строится маркетинг, так зарабатывают все. ИИ-гонка эту логику сломала: стартанули трое, отпустили удила и никто не может позволить себе притормозить первым. В глазах слезы, страшно, он все разгоняется и разгоняется. Осенью прошлого года Anthropic выпускала по новой модели каждый месяц: август, сентябрь, октябрь, ноябрь. Тут даже какую-то кампанию по продаже этой новой модели не успеешь сделать и именно по этой причине, мы до сих пор получаем новые модели за тот же прайс. пока. Поэтому я считаю так: «замедление» не про страх перед машинами. Это попытка вернуть гонке айфоновский ритм, чтобы технология не ускакала туда, куда ни один клиент за ней не успеет. Клиент пока даже оплатить не может.🫟 Ну и наверное, они все-таки хотят как-то эту гонку обуздать. Но пока создадутся те самые комитеты и наблюдательные комиссии - ИИ построит свою базу на обратной стороне Луны🌒</t>
+  </si>
+  <si>
+    <t>12.09.26 09:24</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/390</t>
+  </si>
+  <si>
+    <t>Обожаю читать посты с цепляющим заголовком «Что делать с результативным токсиком в команде». Значительно интереснее обсудить, что делать если самый результативный токсик в команде это ее руководитель и что делать именно с ним)) 🤣</t>
+  </si>
+  <si>
+    <t>11.09.26 08:47</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/389</t>
+  </si>
+  <si>
+    <t>Вчера мне снова дали возможность поболтать языком про ЭйАй. Снова чувствую, что наша команда все еще на передовой по реализованным и внедренным Ai-системам. Рассказывал про технологию «пакетного поиска» и про Ai-микро-системы которые мы внедряем на производственных предприятиях в местах скопления рутины. Я впервые уложился не в час, а минут в 40 - оттачиваю presentations skills</t>
+  </si>
+  <si>
+    <t>17.09.26 17:25</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/396</t>
+  </si>
+  <si>
+    <t>Завтра мне 41. Возраст без фанфар. В 40 все ждут юбилея: итоги, тосты, торжественные выводы. А 41 это первый год, когда праздник снова только твой. И не хочется пышно отмечать, хочется уже пожить для себя) Но итоги я всё-таки подведу. Потому что год от сентября до сентября получился неприлично насыщенным. Сразу после прошлого ДР парни усадили меня на эндуро - очень понравилось, но категорию А я так и не открыл. В октябре Рита устроила сумасшедшую поездку в Дагестан: грифы над головой, ущелья, ландшафты, от которых сбивается дыхание, и кухня, которую мы до сих пор вспоминаем со словом «странная». Зимой много катались с Миханом на лыжах, а потом с кайфом сгоняли на Урал. Ждем снег и новую встречу с горами. В декабре улетели с друзьями на Шри-Ланку. По утрам смотрели как рыбаки делят улов, а потом весь день купались в океане. В январе в Самару съехалась почти вся наша команда. Кажется, впервые мы собрались очно в таком составе. А весной переехали в новый офис. Летом Самара наполнилась долгожданными друзьями со всех уголков, было много прогулок и фотографий. И много открытий прямо под боком: впервые Тольятти, впервые Рачейские скалы, впервые Сызрань. Наш «Как Есть» по-прежнему остается самым субъективным и непредвзятым мнением о гастро сцене города. Случилась первая очная встреча с подписчиками. Но главное гастрособытие года: шеф из одной ресторанной семьи теперь может прийти в ресторан конкурента и сделать совместный гастроужин. Господи, наконец-то. Огромная заслуга ребят из La Volte, Поляны и Землян, которые переломили эту «нерукопожатность». Так много гостей они привезли в этом году в Самару - никогда такого не было. Рабочий год был про сцену и про Ai. Много выступал. Запустили проекты, абсолютно недосягаемого уровня для Самары, которыми горжусь: RELI, ORTO, КУХМАСТЕР, галерея «Виктория». Ценим и дорожим ещё одним годом в копилку сотрудничества с невероятными командами наших клиентов. А ещё взяли «Серебряный Меркурий» как лучший digital-проект. Ai сильно меняет ландшафт нашей сферы - очень интересно, куда это выведет всех нас в следующем году. А пока мы пополняем наш портфель Ai-кейсов, которых становится все больше с каждым месяцем. В этом сентябре Михан пошёл в четвёртый класс. Все лето он меня таскал в скейт-парк - я даже там пару раз нормально разложился. А нашей студии «Моменты» исполнилось три года, оценка на яндекс картах как всегда 5.0. Конечно без Риты этого не было. Почти все лучшие кадры года придумала Рита. Дагестан с грифами это она. Океан это она. Моя опора, мой самый честный советник и человек, рядом с которым будущее всегда выглядит интереснее прошлого. Ну а главное достижение года: иногда выбиваю в дартс 180 очков))) Спасибо, что читаете. Обнял. Пошел выбирать торт на завтра⚡️</t>
+  </si>
+  <si>
+    <t>17.09.26 14:42</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/395</t>
+  </si>
+  <si>
+    <t>Саммари с конференции «Коммерсанта». Топ-3 интересные темы, которые я сегодня услышал впервые. 1) 289-ФЗ. С 1 октября 2026 года начинает действовать закон, регулирующий платформенные сервисы. Что важно: - ⚡️⚡️⚡️наконец-то изменение условий (комиссий, штрафов и пр.) - только заранее и с согласованием продавца; - платформа начинает нести ответственность за риски покупателя; (больше не нужно писать слезливые статьи на VC.ru, о том как тебя кинули Китайцы - Озон помоги) - обязанность платформы осуществлять контроль продавцов по реестрам, лицензиям, сертификатам и прочее. 2) Кто из вас слышал про Индекс деловой репутации ЭКГ-рейтинг? Аббревиатура состоит из слов: - экология; - кадры; - государство. Надо прокачиваться и получать новые ачивки, только странно, что на этой платформе нет авторизации через ГосУслуги. 3) Оказывается с 1.09 начались операции с цифровым рублем. Чувствую себя древним)) Кто уже пользуется?</t>
+  </si>
+  <si>
+    <t>16.09.26 06:49</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/394</t>
+  </si>
+  <si>
+    <t>Покажу AI-фокус: карта вашего рынка со всеми потенциальными конкурентами / клиентами за пару минут. У маркетингового агентства такое исследование стоило бы сотни тысяч и заняло бы пару недель. Рецепт из трёх шагов. Шаг первый. Открываем Контур.Компас и выгружаем сегмент: отрасль, фильтры, нужные признаки. На выходе Excel с адресами, выручкой и прибылью компаний. Шаг второй. Просим Claude собрать микросервис, который принимает такие выгрузки и раскладывает их отдельными слоями, чтобы сегменты можно было накладывать друг на друга. Важная деталь: попросите подключить Яндекс Геокодер, он превращает «проспект, дом, корпус» в координаты на карте. Шаг третий. Задаём правила отображения. Чем больше выручка, тем крупнее метка. Цветовое кодирование по сегментам. И любые хотелки под вашу конкретную задачу. Всё. Перед вами живая карта города, где каждый потенциальный клиент светится точкой размером со свою выручку. Дальше решения принимаются глазами. Сразу видно, где кластеры жирных клиентов, где пусто, а где уже толпятся конкуренты. Можно наконец с точностью до перекрестка решить, куда ставить Газель со штендером)))</t>
+  </si>
+  <si>
+    <t>29.09.26 13:46</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/412</t>
+  </si>
+  <si>
+    <t>Ну наконец-то я придумал как применять ИИ. Сегодня презентовали клиенту новый Ai-Сервсиc и все просто верещали от восторга, такого простого, элегантного, гениального, полезного решения как можно применять Ai вы еще не видели. Представьте, вы проектная организация и у вас миллион и один чатик по проектам в ТГ. С клиентами, внутренние с командой, с подрядчиками. Иногда складывается так, что по одному проекту существует 2-3-5-10 чатов. А наш сервис в конце дня, просто присылает summary по каждому проекту. - Коротка выжимка за весь день. - Решения, которые были приняты - Поручения - Что осталось без ответа и зависло в воздухе - Риски - Деньги Мы понятное дело сразу подключли этот сервис во все свои проекты - смотрите, что было вчера в супер группе Как Есть, в которой множество чатов - тем. Всего 39 сообщений в 4 темах. Конечно же у тебя возник вопрос - Да, конечно, есть настройка прав, кому отправлять, кому не отправлять и пр. И все это работает четко, железобетонно и без всяких агентов, бу га га)) Кому надо? P.S. - кому интересны наши распоряжения в чате - вы можете приглядеться и все прочитать. специально сделал эффект стекла только для настойчивых.</t>
+  </si>
+  <si>
+    <t>29.09.26 05:30</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/411</t>
+  </si>
+  <si>
+    <t>Важно! Вспомни тот самый момент, когда ты впервые в жизни оказался в интернете. Условно это был единственный в школе комп в библиотеке. И провел домой интернет по телефонной линии и модем зуксель проскрипел хеншейком. И вот ты открыл браузер. Какой адрес сайты ты ввел самым первым, когда оказался в сети?</t>
+  </si>
+  <si>
+    <t>28.09.26 15:16</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/410</t>
+  </si>
+  <si>
+    <t>Сейчас только ленивый не рассказывает, как создал армию из 150 AI-агентов, которые делают за него работу. И вокруг полно доверчивых людей, которые слушают и думают - вот оно, раньше я не умел планировать, был без фокуса, прокрастинировал, забывал про встречи. А теперь у меня 150 агентов, и жизнь наладится. Давайте по-честному разберём, что тут происходит. Если у вас нет процесса - агент вам не поможет, потому что автоматизировать нечего. Говорят "агент будет вести заметки" - а в какую систему? Ту, которой вы уже пользуетесь, или он придумает свою? Говорят "агент поставит задачу после встречи" - в какой трекер, и точно ли этим трекером пользуется человек, которому эту задачу ставят? Многие компании вообще не знают, что у них в процессе болит. Тут бы сначала руками поработать, руками разобраться, где реально теряется время - а потом уже звать агентов. И вот ещё что меня зацепило. С AI-агентами сейчас всё как с роботом-пылесосом лет десять назад - технология явно классная, а применение придумывается со скрипом. Если бы OpenAI, Anthropic, Apple, Google сделали на базе своей технологии реального ассистента, который бы чего-то мог - мы бы об этом уже знали, они бы кричали на каждом углу. Но тишина. При этом в быту всё честно работает - Алиса и умный дом это реальный, понятный кейс. Но это все равно ближе к монозадачному роботу-пылесосу. То есть работает в режиме "Вкл/Выкл", "так себе мыть пол / Так себе Не мыть пол - заряжаться" А вот в бизнесе Ai-ассистенты/помощники на данный момент - еще одна система, с высоким уровнем абстракции на выходе, непредсказуемой стабильностью при изменениях сценария и непонятным балансом усилий по сопровождению и ценности. "Могу сделать отчет на базе данных, которые люди предварительно должны для меня подготовить / Могу не делать" Я сам ещё не видел сценария, который бы заставил меня сказать "WOW - да, вот это реально нужно любому руководителю". - Заказать столик в ресторане? Сколько требуется усилий чтобы построить такого ассистента, который решал эту задачу комплексно 1) подбирал ресторан по вашим предпочтениям 2) Реально звонил и общался с администратором 3) Если столика нет, прозванивал 3 альтернативы перед тем как вас расстроить, что в ваших любимых "Землянах" стола нет, но я уже уточнил - есть ваш любимый столик в Puri, в La Volte, но я вижу, что вы ближе всего к Luna Sole - и вы там будете через 10 минут. Бронирую там? В философии клиентского сервиса Тойота, это называется омотенаши - это предвосхищение ожиданий клиента, то есть ты должен сделать для него все, о чем он еще не успел подумать. Вот это ассистент. Тойота выносила гостям своих мероприятий воду для собачек еще в 2004 году. Больше 20 лет назад, когда это еще не было мейн-стримом Развейте мой скепсис относительно агентов. Поделитесь крутым сценарием который изменил вашу повседневную профессиональную деятельность.</t>
+  </si>
+  <si>
+    <t>25.09.26 14:21</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/409</t>
+  </si>
+  <si>
+    <t>Мне одному кажется, что вся телега и инста разделились по контенту на две темы: привоз тачек из-за бугра и нейронки.</t>
+  </si>
+  <si>
+    <t>23.09.26 07:39</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/408</t>
+  </si>
+  <si>
+    <t>Мы сделали микросервис, который собирает саммари из чатов и подчеркивает то, что вы пропустили.</t>
+  </si>
+  <si>
+    <t>22.09.26 12:08</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/407</t>
+  </si>
+  <si>
+    <t>На сколько вы чувствуете ценность в подписках на Ai, помогает ли он вам зарабатывать.</t>
+  </si>
+  <si>
+    <t>22.09.26 12:06</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/406</t>
+  </si>
+  <si>
+    <t>Переезжаю в поисках дешевых токенов</t>
+  </si>
+  <si>
+    <t>21.09.26 08:13</t>
+  </si>
+  <si>
+    <t>t.me/ihalzov/405</t>
+  </si>
+  <si>
+    <t>Ну как я и предполагал - очень странно, что новые модели выходят, но тарифы не меняются. Сегодня ничего не кодил - просто хотел порассуждать над задачкой в режиме Fable 5.1 Ultracode - ну моей подписки Max (5x) хватило на 20 минут. И их нет.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1763,59 +2006,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H154"/>
+  <dimension ref="A1:H181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.995" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4732.844" bestFit="true" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
@@ -5358,51 +5601,51 @@
       </c>
       <c r="F151">
         <v>1</v>
       </c>
       <c r="G151">
         <v>12</v>
       </c>
       <c r="H151">
         <v>5</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>90904</v>
       </c>
       <c r="B152" t="s">
         <v>453</v>
       </c>
       <c r="C152" t="s">
         <v>454</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>455</v>
       </c>
       <c r="E152">
-        <v>99</v>
+        <v>312</v>
       </c>
       <c r="G152">
         <v>26</v>
       </c>
       <c r="H152">
         <v>5</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>90905</v>
       </c>
       <c r="B153" t="s">
         <v>456</v>
       </c>
       <c r="C153" t="s">
         <v>457</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>458</v>
       </c>
       <c r="E153">
         <v>117</v>
       </c>
       <c r="F153">
@@ -5411,50 +5654,509 @@
       <c r="G153">
         <v>25</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>90906</v>
       </c>
       <c r="B154" t="s">
         <v>459</v>
       </c>
       <c r="C154" t="s">
         <v>460</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>461</v>
       </c>
       <c r="E154">
         <v>129</v>
       </c>
       <c r="G154">
         <v>34</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155">
+        <v>92003</v>
+      </c>
+      <c r="B155" t="s">
+        <v>462</v>
+      </c>
+      <c r="C155" t="s">
+        <v>463</v>
+      </c>
+      <c r="D155" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="E155">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156">
+        <v>92004</v>
+      </c>
+      <c r="B156" t="s">
+        <v>465</v>
+      </c>
+      <c r="C156" t="s">
+        <v>466</v>
+      </c>
+      <c r="D156" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="E156">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157">
+        <v>92005</v>
+      </c>
+      <c r="B157" t="s">
+        <v>468</v>
+      </c>
+      <c r="C157" t="s">
+        <v>469</v>
+      </c>
+      <c r="D157" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="E157">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158">
+        <v>92006</v>
+      </c>
+      <c r="B158" t="s">
+        <v>471</v>
+      </c>
+      <c r="C158" t="s">
+        <v>472</v>
+      </c>
+      <c r="D158" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="E158">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159">
+        <v>92007</v>
+      </c>
+      <c r="B159" t="s">
+        <v>474</v>
+      </c>
+      <c r="C159" t="s">
+        <v>475</v>
+      </c>
+      <c r="D159" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="E159">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160">
+        <v>92008</v>
+      </c>
+      <c r="B160" t="s">
+        <v>477</v>
+      </c>
+      <c r="C160" t="s">
+        <v>478</v>
+      </c>
+      <c r="D160" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E160">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161">
+        <v>92009</v>
+      </c>
+      <c r="B161" t="s">
+        <v>480</v>
+      </c>
+      <c r="C161" t="s">
+        <v>481</v>
+      </c>
+      <c r="D161" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="E161">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162">
+        <v>92010</v>
+      </c>
+      <c r="B162" t="s">
+        <v>483</v>
+      </c>
+      <c r="C162" t="s">
+        <v>484</v>
+      </c>
+      <c r="D162" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="E162">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163">
+        <v>92011</v>
+      </c>
+      <c r="B163" t="s">
+        <v>486</v>
+      </c>
+      <c r="C163" t="s">
+        <v>487</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="E163">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164">
+        <v>92012</v>
+      </c>
+      <c r="B164" t="s">
+        <v>489</v>
+      </c>
+      <c r="C164" t="s">
+        <v>490</v>
+      </c>
+      <c r="D164" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="E164">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165">
+        <v>102733</v>
+      </c>
+      <c r="B165" t="s">
+        <v>492</v>
+      </c>
+      <c r="C165" t="s">
+        <v>493</v>
+      </c>
+      <c r="D165" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="E165">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166">
+        <v>102784</v>
+      </c>
+      <c r="B166" t="s">
+        <v>495</v>
+      </c>
+      <c r="C166" t="s">
+        <v>496</v>
+      </c>
+      <c r="D166" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="E166">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167">
+        <v>102785</v>
+      </c>
+      <c r="B167" t="s">
+        <v>498</v>
+      </c>
+      <c r="C167" t="s">
+        <v>499</v>
+      </c>
+      <c r="D167" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="E167">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168">
+        <v>102786</v>
+      </c>
+      <c r="B168" t="s">
+        <v>501</v>
+      </c>
+      <c r="C168" t="s">
+        <v>502</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169">
+        <v>102787</v>
+      </c>
+      <c r="B169" t="s">
+        <v>504</v>
+      </c>
+      <c r="C169" t="s">
+        <v>505</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="E169">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170">
+        <v>102788</v>
+      </c>
+      <c r="B170" t="s">
+        <v>507</v>
+      </c>
+      <c r="C170" t="s">
+        <v>508</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="E170">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171">
+        <v>123420</v>
+      </c>
+      <c r="B171" t="s">
+        <v>510</v>
+      </c>
+      <c r="C171" t="s">
+        <v>511</v>
+      </c>
+      <c r="D171" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="E171">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172">
+        <v>123421</v>
+      </c>
+      <c r="B172" t="s">
+        <v>513</v>
+      </c>
+      <c r="C172" t="s">
+        <v>514</v>
+      </c>
+      <c r="D172" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="E172">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173">
+        <v>123422</v>
+      </c>
+      <c r="B173" t="s">
+        <v>516</v>
+      </c>
+      <c r="C173" t="s">
+        <v>517</v>
+      </c>
+      <c r="D173" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="E173">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174">
+        <v>127246</v>
+      </c>
+      <c r="B174" t="s">
+        <v>519</v>
+      </c>
+      <c r="C174" t="s">
+        <v>520</v>
+      </c>
+      <c r="D174" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="E174">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175">
+        <v>127247</v>
+      </c>
+      <c r="B175" t="s">
+        <v>522</v>
+      </c>
+      <c r="C175" t="s">
+        <v>523</v>
+      </c>
+      <c r="D175" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="E175">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176">
+        <v>127248</v>
+      </c>
+      <c r="B176" t="s">
+        <v>525</v>
+      </c>
+      <c r="C176" t="s">
+        <v>526</v>
+      </c>
+      <c r="D176" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="E176">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177">
+        <v>127249</v>
+      </c>
+      <c r="B177" t="s">
+        <v>528</v>
+      </c>
+      <c r="C177" t="s">
+        <v>529</v>
+      </c>
+      <c r="D177" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="E177">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178">
+        <v>127250</v>
+      </c>
+      <c r="B178" t="s">
+        <v>531</v>
+      </c>
+      <c r="C178" t="s">
+        <v>532</v>
+      </c>
+      <c r="D178" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="E178">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179">
+        <v>127251</v>
+      </c>
+      <c r="B179" t="s">
+        <v>534</v>
+      </c>
+      <c r="C179" t="s">
+        <v>535</v>
+      </c>
+      <c r="D179" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="E179">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180">
+        <v>127252</v>
+      </c>
+      <c r="B180" t="s">
+        <v>537</v>
+      </c>
+      <c r="C180" t="s">
+        <v>538</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="E180">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181">
+        <v>127253</v>
+      </c>
+      <c r="B181" t="s">
+        <v>540</v>
+      </c>
+      <c r="C181" t="s">
+        <v>541</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="E181">
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">